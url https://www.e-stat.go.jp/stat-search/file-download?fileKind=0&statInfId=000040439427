--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\04_e-Stat★\R6\03_統計表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{640EA50A-635E-480E-9EB9-B74625DDB572}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F29F744-3990-410D-A46C-58CDD0E5B2C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="18-1" sheetId="3" r:id="rId1"/>
     <sheet name="18-2" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="67">
   <si>
     <t>18　設置者別所管別本館・分館別  公民館数（2－1）</t>
   </si>
   <si>
@@ -950,123 +950,123 @@
       <c r="E5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="4" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AA5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AD5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="4" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="AL5" s="4"/>
     </row>
     <row r="6" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="5">
         <v>8100</v>
       </c>
       <c r="C6" s="5">
         <v>6954</v>
       </c>
       <c r="D6" s="5">
         <v>1144</v>
       </c>
       <c r="E6" s="5">
         <v>5091</v>
       </c>
       <c r="F6" s="5">
         <v>1029</v>
       </c>
       <c r="G6" s="5">
         <v>1678</v>
       </c>
@@ -6569,52 +6569,52 @@
       </c>
       <c r="E4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="M4" s="6" t="s">
-        <v>3</v>
+      <c r="M4" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="5">
         <v>4278</v>
       </c>
       <c r="C5" s="5">
         <v>3594</v>
       </c>
       <c r="D5" s="5">
         <v>684</v>
       </c>
       <c r="E5" s="5">
         <v>1995</v>
       </c>
       <c r="F5" s="5">
         <v>392</v>
       </c>
       <c r="G5" s="5">
         <v>1290</v>
       </c>
       <c r="H5" s="5">
@@ -8578,51 +8578,50 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>18-1</vt:lpstr>
       <vt:lpstr>18-2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>文部科学省</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2026-03-10T13:40:40Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
     <vt:lpwstr>機密性2情報</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
     <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
     <vt:lpwstr>d38a2ef5-a1ee-4074-9ca2-4449cbb132a3</vt:lpwstr>