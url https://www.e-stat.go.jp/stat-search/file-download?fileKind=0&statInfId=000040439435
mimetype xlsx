--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,84 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\本報告帳票\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\04_e-Stat★\R6\03_統計表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4153D6B-3376-44F1-99C6-704C2039BCE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2964C11E-DC71-414A-BC86-8DD4D086A52B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="26-1" sheetId="3" r:id="rId1"/>
     <sheet name="26-2" sheetId="4" r:id="rId2"/>
     <sheet name="26-3" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="82">
   <si>
     <t>26　建築年別・構造別公民館数（3－1）</t>
-  </si>
-[...1 lines deleted...]
-    <t>1　計</t>
   </si>
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>公民館数</t>
   </si>
   <si>
     <t>建築年別</t>
   </si>
   <si>
     <t>構造別</t>
   </si>
   <si>
     <t>昭和24年以前</t>
   </si>
   <si>
     <t>昭和25～30年</t>
   </si>
   <si>
     <t>昭和31～40年</t>
   </si>
   <si>
     <t>昭和41～50年</t>
   </si>
@@ -265,60 +262,66 @@
   <si>
     <t>佐賀県</t>
   </si>
   <si>
     <t>長崎県</t>
   </si>
   <si>
     <t>熊本県</t>
   </si>
   <si>
     <t>大分県</t>
   </si>
   <si>
     <t>宮崎県</t>
   </si>
   <si>
     <t>鹿児島県</t>
   </si>
   <si>
     <t>沖縄県</t>
   </si>
   <si>
     <t>26　建築年別・構造別公民館数（3－2）</t>
   </si>
   <si>
-    <t>2　本館</t>
-[...1 lines deleted...]
-  <si>
     <t>26　建築年別・構造別公民館数（3－3）</t>
   </si>
   <si>
-    <t>3　分館</t>
+    <t>（注）建物面積（専用又は共用）を有しない公民館（920館）を除く。</t>
   </si>
   <si>
-    <t>（注）建物面積（専用又は共用）を有しない公民館（920館）を除く。</t>
+    <t>1．計</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2．本館</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>3．分館</t>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0_ "/>
     <numFmt numFmtId="177" formatCode="0;\-0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -692,6056 +695,6056 @@
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="54" style="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="8" width="13" style="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="16" style="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="11" max="11" width="13" style="1" customWidth="1" collapsed="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="13" max="13" width="18" style="1" customWidth="1" collapsed="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="15" max="16" width="6" style="1" customWidth="1" collapsed="1"/>
     <col min="17" max="16384" width="10.375" style="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="2" t="s">
-        <v>1</v>
+      <c r="A3" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="M4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="N4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="O4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="P4" s="2" t="s">
         <v>4</v>
-      </c>
-[...25 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="H5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="2" t="s">
+      <c r="J5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="2" t="s">
+      <c r="K5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="K5" s="2" t="s">
+      <c r="L5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="2" t="s">
+      <c r="M5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="2" t="s">
+      <c r="N5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="2" t="s">
+      <c r="O5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="2" t="s">
+      <c r="P5" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C6" s="4">
         <v>11458</v>
       </c>
       <c r="D6" s="4">
         <v>93</v>
       </c>
       <c r="E6" s="4">
         <v>137</v>
       </c>
       <c r="F6" s="4">
         <v>308</v>
       </c>
       <c r="G6" s="4">
         <v>1447</v>
       </c>
       <c r="H6" s="4">
         <v>3926</v>
       </c>
       <c r="I6" s="4">
         <v>2562</v>
       </c>
       <c r="J6" s="4">
         <v>1534</v>
       </c>
       <c r="K6" s="4">
         <v>802</v>
       </c>
       <c r="L6" s="4">
         <v>649</v>
       </c>
       <c r="M6" s="4">
         <v>6984</v>
       </c>
       <c r="N6" s="4">
         <v>21</v>
       </c>
       <c r="O6" s="4">
         <v>1659</v>
       </c>
       <c r="P6" s="4">
         <v>2794</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C7" s="4">
         <v>7811</v>
       </c>
       <c r="D7" s="4">
         <v>52</v>
       </c>
       <c r="E7" s="4">
         <v>96</v>
       </c>
       <c r="F7" s="4">
         <v>197</v>
       </c>
       <c r="G7" s="4">
         <v>897</v>
       </c>
       <c r="H7" s="4">
         <v>2708</v>
       </c>
       <c r="I7" s="4">
         <v>1767</v>
       </c>
       <c r="J7" s="4">
         <v>1049</v>
       </c>
       <c r="K7" s="4">
         <v>581</v>
       </c>
       <c r="L7" s="4">
         <v>464</v>
       </c>
       <c r="M7" s="4">
         <v>5257</v>
       </c>
       <c r="N7" s="4">
         <v>13</v>
       </c>
       <c r="O7" s="4">
         <v>1161</v>
       </c>
       <c r="P7" s="4">
         <v>1380</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C8" s="4">
         <v>3066</v>
       </c>
       <c r="D8" s="4">
         <v>39</v>
       </c>
       <c r="E8" s="4">
         <v>32</v>
       </c>
       <c r="F8" s="4">
         <v>82</v>
       </c>
       <c r="G8" s="4">
         <v>474</v>
       </c>
       <c r="H8" s="4">
         <v>1031</v>
       </c>
       <c r="I8" s="4">
         <v>667</v>
       </c>
       <c r="J8" s="4">
         <v>412</v>
       </c>
       <c r="K8" s="4">
         <v>169</v>
       </c>
       <c r="L8" s="4">
         <v>160</v>
       </c>
       <c r="M8" s="4">
         <v>1540</v>
       </c>
       <c r="N8" s="4">
         <v>7</v>
       </c>
       <c r="O8" s="4">
         <v>437</v>
       </c>
       <c r="P8" s="4">
         <v>1082</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C9" s="4">
         <v>579</v>
       </c>
       <c r="D9" s="4">
         <v>2</v>
       </c>
       <c r="E9" s="4">
         <v>9</v>
       </c>
       <c r="F9" s="4">
         <v>28</v>
       </c>
       <c r="G9" s="4">
         <v>76</v>
       </c>
       <c r="H9" s="4">
         <v>187</v>
       </c>
       <c r="I9" s="4">
         <v>127</v>
       </c>
       <c r="J9" s="4">
         <v>73</v>
       </c>
       <c r="K9" s="4">
         <v>52</v>
       </c>
       <c r="L9" s="4">
         <v>25</v>
       </c>
       <c r="M9" s="4">
         <v>185</v>
       </c>
       <c r="N9" s="4">
         <v>1</v>
       </c>
       <c r="O9" s="4">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>332</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C10" s="4">
         <v>0</v>
       </c>
       <c r="D10" s="4">
         <v>0</v>
       </c>
       <c r="E10" s="4">
         <v>0</v>
       </c>
       <c r="F10" s="4">
         <v>0</v>
       </c>
       <c r="G10" s="4">
         <v>0</v>
       </c>
       <c r="H10" s="4">
         <v>0</v>
       </c>
       <c r="I10" s="4">
         <v>0</v>
       </c>
       <c r="J10" s="4">
         <v>0</v>
       </c>
       <c r="K10" s="4">
         <v>0</v>
       </c>
       <c r="L10" s="4">
         <v>0</v>
       </c>
       <c r="M10" s="4">
         <v>0</v>
       </c>
       <c r="N10" s="4">
         <v>0</v>
       </c>
       <c r="O10" s="4">
         <v>0</v>
       </c>
       <c r="P10" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C11" s="4">
         <v>2</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="4">
         <v>0</v>
       </c>
       <c r="H11" s="4">
         <v>0</v>
       </c>
       <c r="I11" s="4">
         <v>1</v>
       </c>
       <c r="J11" s="4">
         <v>0</v>
       </c>
       <c r="K11" s="4">
         <v>0</v>
       </c>
       <c r="L11" s="4">
         <v>0</v>
       </c>
       <c r="M11" s="4">
         <v>2</v>
       </c>
       <c r="N11" s="4">
         <v>0</v>
       </c>
       <c r="O11" s="4">
         <v>0</v>
       </c>
       <c r="P11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="4">
         <v>6984</v>
       </c>
       <c r="D12" s="4">
         <v>21</v>
       </c>
       <c r="E12" s="4">
         <v>36</v>
       </c>
       <c r="F12" s="4">
         <v>102</v>
       </c>
       <c r="G12" s="4">
         <v>960</v>
       </c>
       <c r="H12" s="4">
         <v>2749</v>
       </c>
       <c r="I12" s="4">
         <v>1611</v>
       </c>
       <c r="J12" s="4">
         <v>795</v>
       </c>
       <c r="K12" s="4">
         <v>403</v>
       </c>
       <c r="L12" s="4">
         <v>307</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>21</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>6</v>
       </c>
       <c r="G13" s="4">
         <v>7</v>
       </c>
       <c r="H13" s="4">
         <v>3</v>
       </c>
       <c r="I13" s="4">
         <v>1</v>
       </c>
       <c r="J13" s="4">
         <v>4</v>
       </c>
       <c r="K13" s="4">
         <v>0</v>
       </c>
       <c r="L13" s="4">
         <v>0</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>1659</v>
       </c>
       <c r="D14" s="4">
         <v>3</v>
       </c>
       <c r="E14" s="4">
         <v>9</v>
       </c>
       <c r="F14" s="4">
         <v>18</v>
       </c>
       <c r="G14" s="4">
         <v>165</v>
       </c>
       <c r="H14" s="4">
         <v>533</v>
       </c>
       <c r="I14" s="4">
         <v>370</v>
       </c>
       <c r="J14" s="4">
         <v>267</v>
       </c>
       <c r="K14" s="4">
         <v>147</v>
       </c>
       <c r="L14" s="4">
         <v>147</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C15" s="4">
         <v>2794</v>
       </c>
       <c r="D15" s="4">
         <v>69</v>
       </c>
       <c r="E15" s="4">
         <v>92</v>
       </c>
       <c r="F15" s="4">
         <v>182</v>
       </c>
       <c r="G15" s="4">
         <v>315</v>
       </c>
       <c r="H15" s="4">
         <v>641</v>
       </c>
       <c r="I15" s="4">
         <v>580</v>
       </c>
       <c r="J15" s="4">
         <v>468</v>
       </c>
       <c r="K15" s="4">
         <v>252</v>
       </c>
       <c r="L15" s="4">
         <v>195</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C16" s="4">
         <v>11458</v>
       </c>
       <c r="D16" s="4">
         <v>93</v>
       </c>
       <c r="E16" s="4">
         <v>137</v>
       </c>
       <c r="F16" s="4">
         <v>308</v>
       </c>
       <c r="G16" s="4">
         <v>1447</v>
       </c>
       <c r="H16" s="4">
         <v>3926</v>
       </c>
       <c r="I16" s="4">
         <v>2562</v>
       </c>
       <c r="J16" s="4">
         <v>1534</v>
       </c>
       <c r="K16" s="4">
         <v>802</v>
       </c>
       <c r="L16" s="4">
         <v>649</v>
       </c>
       <c r="M16" s="4">
         <v>6984</v>
       </c>
       <c r="N16" s="4">
         <v>21</v>
       </c>
       <c r="O16" s="4">
         <v>1659</v>
       </c>
       <c r="P16" s="4">
         <v>2794</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C17" s="4">
         <v>339</v>
       </c>
       <c r="D17" s="4">
         <v>9</v>
       </c>
       <c r="E17" s="4">
         <v>9</v>
       </c>
       <c r="F17" s="4">
         <v>12</v>
       </c>
       <c r="G17" s="4">
         <v>51</v>
       </c>
       <c r="H17" s="4">
         <v>132</v>
       </c>
       <c r="I17" s="4">
         <v>74</v>
       </c>
       <c r="J17" s="4">
         <v>33</v>
       </c>
       <c r="K17" s="4">
         <v>9</v>
       </c>
       <c r="L17" s="4">
         <v>10</v>
       </c>
       <c r="M17" s="4">
         <v>195</v>
       </c>
       <c r="N17" s="4">
         <v>7</v>
       </c>
       <c r="O17" s="4">
         <v>23</v>
       </c>
       <c r="P17" s="4">
         <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C18" s="4">
         <v>237</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>12</v>
       </c>
       <c r="G18" s="4">
         <v>55</v>
       </c>
       <c r="H18" s="4">
         <v>82</v>
       </c>
       <c r="I18" s="4">
         <v>40</v>
       </c>
       <c r="J18" s="4">
         <v>29</v>
       </c>
       <c r="K18" s="4">
         <v>12</v>
       </c>
       <c r="L18" s="4">
         <v>7</v>
       </c>
       <c r="M18" s="4">
         <v>93</v>
       </c>
       <c r="N18" s="4">
         <v>2</v>
       </c>
       <c r="O18" s="4">
         <v>21</v>
       </c>
       <c r="P18" s="4">
         <v>121</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C19" s="4">
         <v>135</v>
       </c>
       <c r="D19" s="4">
         <v>2</v>
       </c>
       <c r="E19" s="4">
         <v>1</v>
       </c>
       <c r="F19" s="4">
         <v>5</v>
       </c>
       <c r="G19" s="4">
         <v>15</v>
       </c>
       <c r="H19" s="4">
         <v>44</v>
       </c>
       <c r="I19" s="4">
         <v>22</v>
       </c>
       <c r="J19" s="4">
         <v>12</v>
       </c>
       <c r="K19" s="4">
         <v>12</v>
       </c>
       <c r="L19" s="4">
         <v>22</v>
       </c>
       <c r="M19" s="4">
         <v>63</v>
       </c>
       <c r="N19" s="4">
         <v>3</v>
       </c>
       <c r="O19" s="4">
         <v>29</v>
       </c>
       <c r="P19" s="4">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C20" s="4">
         <v>272</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
       <c r="E20" s="4">
         <v>1</v>
       </c>
       <c r="F20" s="4">
         <v>2</v>
       </c>
       <c r="G20" s="4">
         <v>32</v>
       </c>
       <c r="H20" s="4">
         <v>90</v>
       </c>
       <c r="I20" s="4">
         <v>65</v>
       </c>
       <c r="J20" s="4">
         <v>45</v>
       </c>
       <c r="K20" s="4">
         <v>14</v>
       </c>
       <c r="L20" s="4">
         <v>23</v>
       </c>
       <c r="M20" s="4">
         <v>195</v>
       </c>
       <c r="N20" s="4">
         <v>0</v>
       </c>
       <c r="O20" s="4">
         <v>21</v>
       </c>
       <c r="P20" s="4">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C21" s="4">
         <v>273</v>
       </c>
       <c r="D21" s="4">
         <v>3</v>
       </c>
       <c r="E21" s="4">
         <v>4</v>
       </c>
       <c r="F21" s="4">
         <v>1</v>
       </c>
       <c r="G21" s="4">
         <v>35</v>
       </c>
       <c r="H21" s="4">
         <v>79</v>
       </c>
       <c r="I21" s="4">
         <v>66</v>
       </c>
       <c r="J21" s="4">
         <v>52</v>
       </c>
       <c r="K21" s="4">
         <v>22</v>
       </c>
       <c r="L21" s="4">
         <v>11</v>
       </c>
       <c r="M21" s="4">
         <v>92</v>
       </c>
       <c r="N21" s="4">
         <v>0</v>
       </c>
       <c r="O21" s="4">
         <v>33</v>
       </c>
       <c r="P21" s="4">
         <v>148</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C22" s="4">
         <v>405</v>
       </c>
       <c r="D22" s="4">
         <v>8</v>
       </c>
       <c r="E22" s="4">
         <v>11</v>
       </c>
       <c r="F22" s="4">
         <v>42</v>
       </c>
       <c r="G22" s="4">
         <v>52</v>
       </c>
       <c r="H22" s="4">
         <v>130</v>
       </c>
       <c r="I22" s="4">
         <v>78</v>
       </c>
       <c r="J22" s="4">
         <v>52</v>
       </c>
       <c r="K22" s="4">
         <v>16</v>
       </c>
       <c r="L22" s="4">
         <v>16</v>
       </c>
       <c r="M22" s="4">
         <v>74</v>
       </c>
       <c r="N22" s="4">
         <v>0</v>
       </c>
       <c r="O22" s="4">
         <v>28</v>
       </c>
       <c r="P22" s="4">
         <v>303</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C23" s="4">
         <v>343</v>
       </c>
       <c r="D23" s="4">
         <v>0</v>
       </c>
       <c r="E23" s="4">
         <v>1</v>
       </c>
       <c r="F23" s="4">
         <v>10</v>
       </c>
       <c r="G23" s="4">
         <v>49</v>
       </c>
       <c r="H23" s="4">
         <v>117</v>
       </c>
       <c r="I23" s="4">
         <v>82</v>
       </c>
       <c r="J23" s="4">
         <v>45</v>
       </c>
       <c r="K23" s="4">
         <v>23</v>
       </c>
       <c r="L23" s="4">
         <v>16</v>
       </c>
       <c r="M23" s="4">
         <v>221</v>
       </c>
       <c r="N23" s="4">
         <v>0</v>
       </c>
       <c r="O23" s="4">
         <v>47</v>
       </c>
       <c r="P23" s="4">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C24" s="4">
         <v>172</v>
       </c>
       <c r="D24" s="4">
         <v>0</v>
       </c>
       <c r="E24" s="4">
         <v>0</v>
       </c>
       <c r="F24" s="4">
         <v>2</v>
       </c>
       <c r="G24" s="4">
         <v>16</v>
       </c>
       <c r="H24" s="4">
         <v>80</v>
       </c>
       <c r="I24" s="4">
         <v>41</v>
       </c>
       <c r="J24" s="4">
         <v>17</v>
       </c>
       <c r="K24" s="4">
         <v>9</v>
       </c>
       <c r="L24" s="4">
         <v>7</v>
       </c>
       <c r="M24" s="4">
         <v>116</v>
       </c>
       <c r="N24" s="4">
         <v>0</v>
       </c>
       <c r="O24" s="4">
         <v>34</v>
       </c>
       <c r="P24" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C25" s="4">
         <v>170</v>
       </c>
       <c r="D25" s="4">
         <v>0</v>
       </c>
       <c r="E25" s="4">
         <v>0</v>
       </c>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="G25" s="4">
         <v>12</v>
       </c>
       <c r="H25" s="4">
         <v>60</v>
       </c>
       <c r="I25" s="4">
         <v>43</v>
       </c>
       <c r="J25" s="4">
         <v>24</v>
       </c>
       <c r="K25" s="4">
         <v>18</v>
       </c>
       <c r="L25" s="4">
         <v>12</v>
       </c>
       <c r="M25" s="4">
         <v>117</v>
       </c>
       <c r="N25" s="4">
         <v>0</v>
       </c>
       <c r="O25" s="4">
         <v>39</v>
       </c>
       <c r="P25" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C26" s="4">
         <v>196</v>
       </c>
       <c r="D26" s="4">
         <v>1</v>
       </c>
       <c r="E26" s="4">
         <v>0</v>
       </c>
       <c r="F26" s="4">
         <v>5</v>
       </c>
       <c r="G26" s="4">
         <v>24</v>
       </c>
       <c r="H26" s="4">
         <v>58</v>
       </c>
       <c r="I26" s="4">
         <v>57</v>
       </c>
       <c r="J26" s="4">
         <v>24</v>
       </c>
       <c r="K26" s="4">
         <v>18</v>
       </c>
       <c r="L26" s="4">
         <v>9</v>
       </c>
       <c r="M26" s="4">
         <v>159</v>
       </c>
       <c r="N26" s="4">
         <v>0</v>
       </c>
       <c r="O26" s="4">
         <v>24</v>
       </c>
       <c r="P26" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C27" s="4">
         <v>431</v>
       </c>
       <c r="D27" s="4">
         <v>1</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>4</v>
       </c>
       <c r="G27" s="4">
         <v>67</v>
       </c>
       <c r="H27" s="4">
         <v>161</v>
       </c>
       <c r="I27" s="4">
         <v>104</v>
       </c>
       <c r="J27" s="4">
         <v>39</v>
       </c>
       <c r="K27" s="4">
         <v>37</v>
       </c>
       <c r="L27" s="4">
         <v>18</v>
       </c>
       <c r="M27" s="4">
         <v>351</v>
       </c>
       <c r="N27" s="4">
         <v>1</v>
       </c>
       <c r="O27" s="4">
         <v>65</v>
       </c>
       <c r="P27" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C28" s="4">
         <v>268</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>3</v>
       </c>
       <c r="G28" s="4">
         <v>45</v>
       </c>
       <c r="H28" s="4">
         <v>106</v>
       </c>
       <c r="I28" s="4">
         <v>64</v>
       </c>
       <c r="J28" s="4">
         <v>24</v>
       </c>
       <c r="K28" s="4">
         <v>16</v>
       </c>
       <c r="L28" s="4">
         <v>10</v>
       </c>
       <c r="M28" s="4">
         <v>243</v>
       </c>
       <c r="N28" s="4">
         <v>0</v>
       </c>
       <c r="O28" s="4">
         <v>8</v>
       </c>
       <c r="P28" s="4">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C29" s="4">
         <v>80</v>
       </c>
       <c r="D29" s="4">
         <v>0</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="4">
         <v>1</v>
       </c>
       <c r="G29" s="4">
         <v>22</v>
       </c>
       <c r="H29" s="4">
         <v>27</v>
       </c>
       <c r="I29" s="4">
         <v>19</v>
       </c>
       <c r="J29" s="4">
         <v>5</v>
       </c>
       <c r="K29" s="4">
         <v>4</v>
       </c>
       <c r="L29" s="4">
         <v>2</v>
       </c>
       <c r="M29" s="4">
         <v>79</v>
       </c>
       <c r="N29" s="4">
         <v>0</v>
       </c>
       <c r="O29" s="4">
         <v>1</v>
       </c>
       <c r="P29" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C30" s="4">
         <v>160</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>2</v>
       </c>
       <c r="G30" s="4">
         <v>13</v>
       </c>
       <c r="H30" s="4">
         <v>59</v>
       </c>
       <c r="I30" s="4">
         <v>40</v>
       </c>
       <c r="J30" s="4">
         <v>24</v>
       </c>
       <c r="K30" s="4">
         <v>10</v>
       </c>
       <c r="L30" s="4">
         <v>12</v>
       </c>
       <c r="M30" s="4">
         <v>148</v>
       </c>
       <c r="N30" s="4">
         <v>0</v>
       </c>
       <c r="O30" s="4">
         <v>10</v>
       </c>
       <c r="P30" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C31" s="4">
         <v>300</v>
       </c>
       <c r="D31" s="4">
         <v>1</v>
       </c>
       <c r="E31" s="4">
         <v>4</v>
       </c>
       <c r="F31" s="4">
         <v>26</v>
       </c>
       <c r="G31" s="4">
         <v>31</v>
       </c>
       <c r="H31" s="4">
         <v>140</v>
       </c>
       <c r="I31" s="4">
         <v>37</v>
       </c>
       <c r="J31" s="4">
         <v>28</v>
       </c>
       <c r="K31" s="4">
         <v>23</v>
       </c>
       <c r="L31" s="4">
         <v>10</v>
       </c>
       <c r="M31" s="4">
         <v>181</v>
       </c>
       <c r="N31" s="4">
         <v>0</v>
       </c>
       <c r="O31" s="4">
         <v>44</v>
       </c>
       <c r="P31" s="4">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C32" s="4">
         <v>221</v>
       </c>
       <c r="D32" s="4">
         <v>0</v>
       </c>
       <c r="E32" s="4">
         <v>2</v>
       </c>
       <c r="F32" s="4">
         <v>7</v>
       </c>
       <c r="G32" s="4">
         <v>6</v>
       </c>
       <c r="H32" s="4">
         <v>69</v>
       </c>
       <c r="I32" s="4">
         <v>49</v>
       </c>
       <c r="J32" s="4">
         <v>36</v>
       </c>
       <c r="K32" s="4">
         <v>36</v>
       </c>
       <c r="L32" s="4">
         <v>16</v>
       </c>
       <c r="M32" s="4">
         <v>144</v>
       </c>
       <c r="N32" s="4">
         <v>0</v>
       </c>
       <c r="O32" s="4">
         <v>41</v>
       </c>
       <c r="P32" s="4">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C33" s="4">
         <v>243</v>
       </c>
       <c r="D33" s="4">
         <v>3</v>
       </c>
       <c r="E33" s="4">
         <v>2</v>
       </c>
       <c r="F33" s="4">
         <v>5</v>
       </c>
       <c r="G33" s="4">
         <v>16</v>
       </c>
       <c r="H33" s="4">
         <v>79</v>
       </c>
       <c r="I33" s="4">
         <v>64</v>
       </c>
       <c r="J33" s="4">
         <v>39</v>
       </c>
       <c r="K33" s="4">
         <v>18</v>
       </c>
       <c r="L33" s="4">
         <v>17</v>
       </c>
       <c r="M33" s="4">
         <v>175</v>
       </c>
       <c r="N33" s="4">
         <v>0</v>
       </c>
       <c r="O33" s="4">
         <v>28</v>
       </c>
       <c r="P33" s="4">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C34" s="4">
         <v>184</v>
       </c>
       <c r="D34" s="4">
         <v>3</v>
       </c>
       <c r="E34" s="4">
         <v>4</v>
       </c>
       <c r="F34" s="4">
         <v>7</v>
       </c>
       <c r="G34" s="4">
         <v>19</v>
       </c>
       <c r="H34" s="4">
         <v>53</v>
       </c>
       <c r="I34" s="4">
         <v>28</v>
       </c>
       <c r="J34" s="4">
         <v>26</v>
       </c>
       <c r="K34" s="4">
         <v>22</v>
       </c>
       <c r="L34" s="4">
         <v>22</v>
       </c>
       <c r="M34" s="4">
         <v>154</v>
       </c>
       <c r="N34" s="4">
         <v>0</v>
       </c>
       <c r="O34" s="4">
         <v>17</v>
       </c>
       <c r="P34" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C35" s="4">
         <v>282</v>
       </c>
       <c r="D35" s="4">
         <v>5</v>
       </c>
       <c r="E35" s="4">
         <v>2</v>
       </c>
       <c r="F35" s="4">
         <v>6</v>
       </c>
       <c r="G35" s="4">
         <v>27</v>
       </c>
       <c r="H35" s="4">
         <v>96</v>
       </c>
       <c r="I35" s="4">
         <v>71</v>
       </c>
       <c r="J35" s="4">
         <v>48</v>
       </c>
       <c r="K35" s="4">
         <v>16</v>
       </c>
       <c r="L35" s="4">
         <v>11</v>
       </c>
       <c r="M35" s="4">
         <v>109</v>
       </c>
       <c r="N35" s="4">
         <v>0</v>
       </c>
       <c r="O35" s="4">
         <v>46</v>
       </c>
       <c r="P35" s="4">
         <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C36" s="4">
         <v>1317</v>
       </c>
       <c r="D36" s="4">
         <v>17</v>
       </c>
       <c r="E36" s="4">
         <v>44</v>
       </c>
       <c r="F36" s="4">
         <v>42</v>
       </c>
       <c r="G36" s="4">
         <v>154</v>
       </c>
       <c r="H36" s="4">
         <v>340</v>
       </c>
       <c r="I36" s="4">
         <v>286</v>
       </c>
       <c r="J36" s="4">
         <v>216</v>
       </c>
       <c r="K36" s="4">
         <v>134</v>
       </c>
       <c r="L36" s="4">
         <v>84</v>
       </c>
       <c r="M36" s="4">
         <v>261</v>
       </c>
       <c r="N36" s="4">
         <v>2</v>
       </c>
       <c r="O36" s="4">
         <v>266</v>
       </c>
       <c r="P36" s="4">
         <v>788</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C37" s="4">
         <v>265</v>
       </c>
       <c r="D37" s="4">
         <v>1</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>1</v>
       </c>
       <c r="G37" s="4">
         <v>24</v>
       </c>
       <c r="H37" s="4">
         <v>115</v>
       </c>
       <c r="I37" s="4">
         <v>71</v>
       </c>
       <c r="J37" s="4">
         <v>29</v>
       </c>
       <c r="K37" s="4">
         <v>16</v>
       </c>
       <c r="L37" s="4">
         <v>8</v>
       </c>
       <c r="M37" s="4">
         <v>232</v>
       </c>
       <c r="N37" s="4">
         <v>0</v>
       </c>
       <c r="O37" s="4">
         <v>22</v>
       </c>
       <c r="P37" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C38" s="4">
         <v>38</v>
       </c>
       <c r="D38" s="4">
         <v>0</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
         <v>0</v>
       </c>
       <c r="G38" s="4">
         <v>5</v>
       </c>
       <c r="H38" s="4">
         <v>13</v>
       </c>
       <c r="I38" s="4">
         <v>11</v>
       </c>
       <c r="J38" s="4">
         <v>6</v>
       </c>
       <c r="K38" s="4">
         <v>3</v>
       </c>
       <c r="L38" s="4">
         <v>0</v>
       </c>
       <c r="M38" s="4">
         <v>34</v>
       </c>
       <c r="N38" s="4">
         <v>0</v>
       </c>
       <c r="O38" s="4">
         <v>4</v>
       </c>
       <c r="P38" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C39" s="4">
         <v>326</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>5</v>
       </c>
       <c r="G39" s="4">
         <v>45</v>
       </c>
       <c r="H39" s="4">
         <v>140</v>
       </c>
       <c r="I39" s="4">
         <v>68</v>
       </c>
       <c r="J39" s="4">
         <v>30</v>
       </c>
       <c r="K39" s="4">
         <v>22</v>
       </c>
       <c r="L39" s="4">
         <v>16</v>
       </c>
       <c r="M39" s="4">
         <v>305</v>
       </c>
       <c r="N39" s="4">
         <v>0</v>
       </c>
       <c r="O39" s="4">
         <v>19</v>
       </c>
       <c r="P39" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C40" s="4">
         <v>270</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>12</v>
       </c>
       <c r="F40" s="4">
         <v>1</v>
       </c>
       <c r="G40" s="4">
         <v>37</v>
       </c>
       <c r="H40" s="4">
         <v>106</v>
       </c>
       <c r="I40" s="4">
         <v>63</v>
       </c>
       <c r="J40" s="4">
         <v>29</v>
       </c>
       <c r="K40" s="4">
         <v>13</v>
       </c>
       <c r="L40" s="4">
         <v>9</v>
       </c>
       <c r="M40" s="4">
         <v>170</v>
       </c>
       <c r="N40" s="4">
         <v>0</v>
       </c>
       <c r="O40" s="4">
         <v>86</v>
       </c>
       <c r="P40" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C41" s="4">
         <v>59</v>
       </c>
       <c r="D41" s="4">
         <v>1</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>1</v>
       </c>
       <c r="G41" s="4">
         <v>4</v>
       </c>
       <c r="H41" s="4">
         <v>20</v>
       </c>
       <c r="I41" s="4">
         <v>16</v>
       </c>
       <c r="J41" s="4">
         <v>12</v>
       </c>
       <c r="K41" s="4">
         <v>2</v>
       </c>
       <c r="L41" s="4">
         <v>3</v>
       </c>
       <c r="M41" s="4">
         <v>43</v>
       </c>
       <c r="N41" s="4">
         <v>0</v>
       </c>
       <c r="O41" s="4">
         <v>12</v>
       </c>
       <c r="P41" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C42" s="4">
         <v>105</v>
       </c>
       <c r="D42" s="4">
         <v>3</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
         <v>3</v>
       </c>
       <c r="G42" s="4">
         <v>13</v>
       </c>
       <c r="H42" s="4">
         <v>36</v>
       </c>
       <c r="I42" s="4">
         <v>14</v>
       </c>
       <c r="J42" s="4">
         <v>21</v>
       </c>
       <c r="K42" s="4">
         <v>10</v>
       </c>
       <c r="L42" s="4">
         <v>5</v>
       </c>
       <c r="M42" s="4">
         <v>65</v>
       </c>
       <c r="N42" s="4">
         <v>1</v>
       </c>
       <c r="O42" s="4">
         <v>17</v>
       </c>
       <c r="P42" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C43" s="4">
         <v>178</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>5</v>
       </c>
       <c r="G43" s="4">
         <v>28</v>
       </c>
       <c r="H43" s="4">
         <v>65</v>
       </c>
       <c r="I43" s="4">
         <v>50</v>
       </c>
       <c r="J43" s="4">
         <v>13</v>
       </c>
       <c r="K43" s="4">
         <v>11</v>
       </c>
       <c r="L43" s="4">
         <v>6</v>
       </c>
       <c r="M43" s="4">
         <v>168</v>
       </c>
       <c r="N43" s="4">
         <v>0</v>
       </c>
       <c r="O43" s="4">
         <v>9</v>
       </c>
       <c r="P43" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C44" s="4">
         <v>262</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>1</v>
       </c>
       <c r="F44" s="4">
         <v>9</v>
       </c>
       <c r="G44" s="4">
         <v>19</v>
       </c>
       <c r="H44" s="4">
         <v>93</v>
       </c>
       <c r="I44" s="4">
         <v>83</v>
       </c>
       <c r="J44" s="4">
         <v>31</v>
       </c>
       <c r="K44" s="4">
         <v>13</v>
       </c>
       <c r="L44" s="4">
         <v>13</v>
       </c>
       <c r="M44" s="4">
         <v>242</v>
       </c>
       <c r="N44" s="4">
         <v>0</v>
       </c>
       <c r="O44" s="4">
         <v>19</v>
       </c>
       <c r="P44" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C45" s="4">
         <v>340</v>
       </c>
       <c r="D45" s="4">
         <v>3</v>
       </c>
       <c r="E45" s="4">
         <v>2</v>
       </c>
       <c r="F45" s="4">
         <v>10</v>
       </c>
       <c r="G45" s="4">
         <v>53</v>
       </c>
       <c r="H45" s="4">
         <v>133</v>
       </c>
       <c r="I45" s="4">
         <v>82</v>
       </c>
       <c r="J45" s="4">
         <v>52</v>
       </c>
       <c r="K45" s="4">
         <v>3</v>
       </c>
       <c r="L45" s="4">
         <v>2</v>
       </c>
       <c r="M45" s="4">
         <v>139</v>
       </c>
       <c r="N45" s="4">
         <v>0</v>
       </c>
       <c r="O45" s="4">
         <v>104</v>
       </c>
       <c r="P45" s="4">
         <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C46" s="4">
         <v>199</v>
       </c>
       <c r="D46" s="4">
         <v>2</v>
       </c>
       <c r="E46" s="4">
         <v>4</v>
       </c>
       <c r="F46" s="4">
         <v>6</v>
       </c>
       <c r="G46" s="4">
         <v>40</v>
       </c>
       <c r="H46" s="4">
         <v>67</v>
       </c>
       <c r="I46" s="4">
         <v>37</v>
       </c>
       <c r="J46" s="4">
         <v>25</v>
       </c>
       <c r="K46" s="4">
         <v>7</v>
       </c>
       <c r="L46" s="4">
         <v>11</v>
       </c>
       <c r="M46" s="4">
         <v>130</v>
       </c>
       <c r="N46" s="4">
         <v>1</v>
       </c>
       <c r="O46" s="4">
         <v>55</v>
       </c>
       <c r="P46" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C47" s="4">
         <v>172</v>
       </c>
       <c r="D47" s="4">
         <v>1</v>
       </c>
       <c r="E47" s="4">
         <v>1</v>
       </c>
       <c r="F47" s="4">
         <v>2</v>
       </c>
       <c r="G47" s="4">
         <v>25</v>
       </c>
       <c r="H47" s="4">
         <v>66</v>
       </c>
       <c r="I47" s="4">
         <v>35</v>
       </c>
       <c r="J47" s="4">
         <v>17</v>
       </c>
       <c r="K47" s="4">
         <v>10</v>
       </c>
       <c r="L47" s="4">
         <v>15</v>
       </c>
       <c r="M47" s="4">
         <v>117</v>
       </c>
       <c r="N47" s="4">
         <v>0</v>
       </c>
       <c r="O47" s="4">
         <v>32</v>
       </c>
       <c r="P47" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C48" s="4">
         <v>147</v>
       </c>
       <c r="D48" s="4">
         <v>0</v>
       </c>
       <c r="E48" s="4">
         <v>2</v>
       </c>
       <c r="F48" s="4">
         <v>4</v>
       </c>
       <c r="G48" s="4">
         <v>20</v>
       </c>
       <c r="H48" s="4">
         <v>43</v>
       </c>
       <c r="I48" s="4">
         <v>33</v>
       </c>
       <c r="J48" s="4">
         <v>22</v>
       </c>
       <c r="K48" s="4">
         <v>13</v>
       </c>
       <c r="L48" s="4">
         <v>10</v>
       </c>
       <c r="M48" s="4">
         <v>100</v>
       </c>
       <c r="N48" s="4">
         <v>1</v>
       </c>
       <c r="O48" s="4">
         <v>24</v>
       </c>
       <c r="P48" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C49" s="4">
         <v>374</v>
       </c>
       <c r="D49" s="4">
         <v>3</v>
       </c>
       <c r="E49" s="4">
         <v>4</v>
       </c>
       <c r="F49" s="4">
         <v>2</v>
       </c>
       <c r="G49" s="4">
         <v>47</v>
       </c>
       <c r="H49" s="4">
         <v>136</v>
       </c>
       <c r="I49" s="4">
         <v>93</v>
       </c>
       <c r="J49" s="4">
         <v>43</v>
       </c>
       <c r="K49" s="4">
         <v>20</v>
       </c>
       <c r="L49" s="4">
         <v>26</v>
       </c>
       <c r="M49" s="4">
         <v>215</v>
       </c>
       <c r="N49" s="4">
         <v>0</v>
       </c>
       <c r="O49" s="4">
         <v>102</v>
       </c>
       <c r="P49" s="4">
         <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C50" s="4">
         <v>161</v>
       </c>
       <c r="D50" s="4">
         <v>1</v>
       </c>
       <c r="E50" s="4">
         <v>2</v>
       </c>
       <c r="F50" s="4">
         <v>5</v>
       </c>
       <c r="G50" s="4">
         <v>28</v>
       </c>
       <c r="H50" s="4">
         <v>47</v>
       </c>
       <c r="I50" s="4">
         <v>39</v>
       </c>
       <c r="J50" s="4">
         <v>18</v>
       </c>
       <c r="K50" s="4">
         <v>10</v>
       </c>
       <c r="L50" s="4">
         <v>11</v>
       </c>
       <c r="M50" s="4">
         <v>136</v>
       </c>
       <c r="N50" s="4">
         <v>0</v>
       </c>
       <c r="O50" s="4">
         <v>16</v>
       </c>
       <c r="P50" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C51" s="4">
         <v>146</v>
       </c>
       <c r="D51" s="4">
         <v>0</v>
       </c>
       <c r="E51" s="4">
         <v>5</v>
       </c>
       <c r="F51" s="4">
         <v>6</v>
       </c>
       <c r="G51" s="4">
         <v>24</v>
       </c>
       <c r="H51" s="4">
         <v>45</v>
       </c>
       <c r="I51" s="4">
         <v>29</v>
       </c>
       <c r="J51" s="4">
         <v>14</v>
       </c>
       <c r="K51" s="4">
         <v>9</v>
       </c>
       <c r="L51" s="4">
         <v>14</v>
       </c>
       <c r="M51" s="4">
         <v>118</v>
       </c>
       <c r="N51" s="4">
         <v>0</v>
       </c>
       <c r="O51" s="4">
         <v>10</v>
       </c>
       <c r="P51" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C52" s="4">
         <v>287</v>
       </c>
       <c r="D52" s="4">
         <v>0</v>
       </c>
       <c r="E52" s="4">
         <v>2</v>
       </c>
       <c r="F52" s="4">
         <v>6</v>
       </c>
       <c r="G52" s="4">
         <v>42</v>
       </c>
       <c r="H52" s="4">
         <v>116</v>
       </c>
       <c r="I52" s="4">
         <v>66</v>
       </c>
       <c r="J52" s="4">
         <v>33</v>
       </c>
       <c r="K52" s="4">
         <v>8</v>
       </c>
       <c r="L52" s="4">
         <v>14</v>
       </c>
       <c r="M52" s="4">
         <v>142</v>
       </c>
       <c r="N52" s="4">
         <v>1</v>
       </c>
       <c r="O52" s="4">
         <v>93</v>
       </c>
       <c r="P52" s="4">
         <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C53" s="4">
         <v>143</v>
       </c>
       <c r="D53" s="4">
         <v>6</v>
       </c>
       <c r="E53" s="4">
         <v>1</v>
       </c>
       <c r="F53" s="4">
         <v>1</v>
       </c>
       <c r="G53" s="4">
         <v>15</v>
       </c>
       <c r="H53" s="4">
         <v>60</v>
       </c>
       <c r="I53" s="4">
         <v>30</v>
       </c>
       <c r="J53" s="4">
         <v>16</v>
       </c>
       <c r="K53" s="4">
         <v>4</v>
       </c>
       <c r="L53" s="4">
         <v>10</v>
       </c>
       <c r="M53" s="4">
         <v>105</v>
       </c>
       <c r="N53" s="4">
         <v>0</v>
       </c>
       <c r="O53" s="4">
         <v>21</v>
       </c>
       <c r="P53" s="4">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C54" s="4">
         <v>340</v>
       </c>
       <c r="D54" s="4">
         <v>2</v>
       </c>
       <c r="E54" s="4">
         <v>8</v>
       </c>
       <c r="F54" s="4">
         <v>12</v>
       </c>
       <c r="G54" s="4">
         <v>44</v>
       </c>
       <c r="H54" s="4">
         <v>115</v>
       </c>
       <c r="I54" s="4">
         <v>76</v>
       </c>
       <c r="J54" s="4">
         <v>49</v>
       </c>
       <c r="K54" s="4">
         <v>11</v>
       </c>
       <c r="L54" s="4">
         <v>23</v>
       </c>
       <c r="M54" s="4">
         <v>232</v>
       </c>
       <c r="N54" s="4">
         <v>0</v>
       </c>
       <c r="O54" s="4">
         <v>35</v>
       </c>
       <c r="P54" s="4">
         <v>73</v>
       </c>
     </row>
     <row r="55" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C55" s="4">
         <v>174</v>
       </c>
       <c r="D55" s="4">
         <v>0</v>
       </c>
       <c r="E55" s="4">
         <v>1</v>
       </c>
       <c r="F55" s="4">
         <v>2</v>
       </c>
       <c r="G55" s="4">
         <v>18</v>
       </c>
       <c r="H55" s="4">
         <v>70</v>
       </c>
       <c r="I55" s="4">
         <v>31</v>
       </c>
       <c r="J55" s="4">
         <v>30</v>
       </c>
       <c r="K55" s="4">
         <v>13</v>
       </c>
       <c r="L55" s="4">
         <v>9</v>
       </c>
       <c r="M55" s="4">
         <v>108</v>
       </c>
       <c r="N55" s="4">
         <v>0</v>
       </c>
       <c r="O55" s="4">
         <v>39</v>
       </c>
       <c r="P55" s="4">
         <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C56" s="4">
         <v>289</v>
       </c>
       <c r="D56" s="4">
         <v>2</v>
       </c>
       <c r="E56" s="4">
         <v>2</v>
       </c>
       <c r="F56" s="4">
         <v>2</v>
       </c>
       <c r="G56" s="4">
         <v>20</v>
       </c>
       <c r="H56" s="4">
         <v>55</v>
       </c>
       <c r="I56" s="4">
         <v>54</v>
       </c>
       <c r="J56" s="4">
         <v>94</v>
       </c>
       <c r="K56" s="4">
         <v>42</v>
       </c>
       <c r="L56" s="4">
         <v>18</v>
       </c>
       <c r="M56" s="4">
         <v>268</v>
       </c>
       <c r="N56" s="4">
         <v>0</v>
       </c>
       <c r="O56" s="4">
         <v>18</v>
       </c>
       <c r="P56" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C57" s="4">
         <v>111</v>
       </c>
       <c r="D57" s="4">
         <v>2</v>
       </c>
       <c r="E57" s="4">
         <v>0</v>
       </c>
       <c r="F57" s="4">
         <v>1</v>
       </c>
       <c r="G57" s="4">
         <v>8</v>
       </c>
       <c r="H57" s="4">
         <v>35</v>
       </c>
       <c r="I57" s="4">
         <v>19</v>
       </c>
       <c r="J57" s="4">
         <v>11</v>
       </c>
       <c r="K57" s="4">
         <v>14</v>
       </c>
       <c r="L57" s="4">
         <v>21</v>
       </c>
       <c r="M57" s="4">
         <v>70</v>
       </c>
       <c r="N57" s="4">
         <v>0</v>
       </c>
       <c r="O57" s="4">
         <v>17</v>
       </c>
       <c r="P57" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C58" s="4">
         <v>168</v>
       </c>
       <c r="D58" s="4">
         <v>1</v>
       </c>
       <c r="E58" s="4">
         <v>1</v>
       </c>
       <c r="F58" s="4">
         <v>0</v>
       </c>
       <c r="G58" s="4">
         <v>35</v>
       </c>
       <c r="H58" s="4">
         <v>65</v>
       </c>
       <c r="I58" s="4">
         <v>23</v>
       </c>
       <c r="J58" s="4">
         <v>14</v>
       </c>
       <c r="K58" s="4">
         <v>18</v>
       </c>
       <c r="L58" s="4">
         <v>11</v>
       </c>
       <c r="M58" s="4">
         <v>137</v>
       </c>
       <c r="N58" s="4">
         <v>0</v>
       </c>
       <c r="O58" s="4">
         <v>17</v>
       </c>
       <c r="P58" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C59" s="4">
         <v>303</v>
       </c>
       <c r="D59" s="4">
         <v>10</v>
       </c>
       <c r="E59" s="4">
         <v>3</v>
       </c>
       <c r="F59" s="4">
         <v>13</v>
       </c>
       <c r="G59" s="4">
         <v>28</v>
       </c>
       <c r="H59" s="4">
         <v>81</v>
       </c>
       <c r="I59" s="4">
         <v>82</v>
       </c>
       <c r="J59" s="4">
         <v>51</v>
       </c>
       <c r="K59" s="4">
         <v>16</v>
       </c>
       <c r="L59" s="4">
         <v>19</v>
       </c>
       <c r="M59" s="4">
         <v>81</v>
       </c>
       <c r="N59" s="4">
         <v>0</v>
       </c>
       <c r="O59" s="4">
         <v>21</v>
       </c>
       <c r="P59" s="4">
         <v>201</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C60" s="4">
         <v>203</v>
       </c>
       <c r="D60" s="4">
         <v>1</v>
       </c>
       <c r="E60" s="4">
         <v>1</v>
       </c>
       <c r="F60" s="4">
         <v>7</v>
       </c>
       <c r="G60" s="4">
         <v>16</v>
       </c>
       <c r="H60" s="4">
         <v>52</v>
       </c>
       <c r="I60" s="4">
         <v>59</v>
       </c>
       <c r="J60" s="4">
         <v>23</v>
       </c>
       <c r="K60" s="4">
         <v>22</v>
       </c>
       <c r="L60" s="4">
         <v>22</v>
       </c>
       <c r="M60" s="4">
         <v>123</v>
       </c>
       <c r="N60" s="4">
         <v>0</v>
       </c>
       <c r="O60" s="4">
         <v>18</v>
       </c>
       <c r="P60" s="4">
         <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C61" s="4">
         <v>71</v>
       </c>
       <c r="D61" s="4">
         <v>0</v>
       </c>
       <c r="E61" s="4">
         <v>0</v>
       </c>
       <c r="F61" s="4">
         <v>3</v>
       </c>
       <c r="G61" s="4">
         <v>21</v>
       </c>
       <c r="H61" s="4">
         <v>17</v>
       </c>
       <c r="I61" s="4">
         <v>15</v>
       </c>
       <c r="J61" s="4">
         <v>5</v>
       </c>
       <c r="K61" s="4">
         <v>4</v>
       </c>
       <c r="L61" s="4">
         <v>6</v>
       </c>
       <c r="M61" s="4">
         <v>60</v>
       </c>
       <c r="N61" s="4">
         <v>0</v>
       </c>
       <c r="O61" s="4">
         <v>8</v>
       </c>
       <c r="P61" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C62" s="4">
         <v>212</v>
       </c>
       <c r="D62" s="4">
         <v>1</v>
       </c>
       <c r="E62" s="4">
         <v>0</v>
       </c>
       <c r="F62" s="4">
         <v>6</v>
       </c>
       <c r="G62" s="4">
         <v>44</v>
       </c>
       <c r="H62" s="4">
         <v>98</v>
       </c>
       <c r="I62" s="4">
         <v>35</v>
       </c>
       <c r="J62" s="4">
         <v>11</v>
       </c>
       <c r="K62" s="4">
         <v>8</v>
       </c>
       <c r="L62" s="4">
         <v>9</v>
       </c>
       <c r="M62" s="4">
         <v>190</v>
       </c>
       <c r="N62" s="4">
         <v>2</v>
       </c>
       <c r="O62" s="4">
         <v>13</v>
       </c>
       <c r="P62" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C63" s="4">
         <v>87</v>
       </c>
       <c r="D63" s="4">
         <v>0</v>
       </c>
       <c r="E63" s="4">
         <v>0</v>
       </c>
       <c r="F63" s="4">
         <v>0</v>
       </c>
       <c r="G63" s="4">
         <v>3</v>
       </c>
       <c r="H63" s="4">
         <v>35</v>
       </c>
       <c r="I63" s="4">
         <v>18</v>
       </c>
       <c r="J63" s="4">
         <v>17</v>
       </c>
       <c r="K63" s="4">
         <v>11</v>
       </c>
       <c r="L63" s="4">
         <v>3</v>
       </c>
       <c r="M63" s="4">
         <v>84</v>
       </c>
       <c r="N63" s="4">
         <v>0</v>
       </c>
       <c r="O63" s="4">
         <v>3</v>
       </c>
       <c r="P63" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A64" s="6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C64" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.3779527559055118" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD668896-2FA8-4A3E-8981-DD6625814F62}">
   <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="54" style="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="8" width="13" style="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="16" style="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="11" max="11" width="13" style="1" customWidth="1" collapsed="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="13" max="13" width="18" style="1" customWidth="1" collapsed="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="15" max="16" width="6" style="1" customWidth="1" collapsed="1"/>
     <col min="17" max="16384" width="10.375" style="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="2" t="s">
-        <v>78</v>
+      <c r="A3" s="6" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="M4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="N4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="O4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="P4" s="2" t="s">
         <v>4</v>
-      </c>
-[...25 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="H5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="2" t="s">
+      <c r="J5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="2" t="s">
+      <c r="K5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="K5" s="2" t="s">
+      <c r="L5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="2" t="s">
+      <c r="M5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="2" t="s">
+      <c r="N5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="2" t="s">
+      <c r="O5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="2" t="s">
+      <c r="P5" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C6" s="4">
         <v>7921</v>
       </c>
       <c r="D6" s="4">
         <v>29</v>
       </c>
       <c r="E6" s="4">
         <v>48</v>
       </c>
       <c r="F6" s="4">
         <v>133</v>
       </c>
       <c r="G6" s="4">
         <v>993</v>
       </c>
       <c r="H6" s="4">
         <v>2849</v>
       </c>
       <c r="I6" s="4">
         <v>1765</v>
       </c>
       <c r="J6" s="4">
         <v>991</v>
       </c>
       <c r="K6" s="4">
         <v>589</v>
       </c>
       <c r="L6" s="4">
         <v>524</v>
       </c>
       <c r="M6" s="4">
         <v>6164</v>
       </c>
       <c r="N6" s="4">
         <v>13</v>
       </c>
       <c r="O6" s="4">
         <v>1037</v>
       </c>
       <c r="P6" s="4">
         <v>707</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C7" s="4">
         <v>5984</v>
       </c>
       <c r="D7" s="4">
         <v>18</v>
       </c>
       <c r="E7" s="4">
         <v>39</v>
       </c>
       <c r="F7" s="4">
         <v>89</v>
       </c>
       <c r="G7" s="4">
         <v>679</v>
       </c>
       <c r="H7" s="4">
         <v>2127</v>
       </c>
       <c r="I7" s="4">
         <v>1339</v>
       </c>
       <c r="J7" s="4">
         <v>796</v>
       </c>
       <c r="K7" s="4">
         <v>483</v>
       </c>
       <c r="L7" s="4">
         <v>414</v>
       </c>
       <c r="M7" s="4">
         <v>4753</v>
       </c>
       <c r="N7" s="4">
         <v>8</v>
       </c>
       <c r="O7" s="4">
         <v>785</v>
       </c>
       <c r="P7" s="4">
         <v>438</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C8" s="4">
         <v>1740</v>
       </c>
       <c r="D8" s="4">
         <v>11</v>
       </c>
       <c r="E8" s="4">
         <v>8</v>
       </c>
       <c r="F8" s="4">
         <v>36</v>
       </c>
       <c r="G8" s="4">
         <v>284</v>
       </c>
       <c r="H8" s="4">
         <v>655</v>
       </c>
       <c r="I8" s="4">
         <v>390</v>
       </c>
       <c r="J8" s="4">
         <v>165</v>
       </c>
       <c r="K8" s="4">
         <v>90</v>
       </c>
       <c r="L8" s="4">
         <v>101</v>
       </c>
       <c r="M8" s="4">
         <v>1259</v>
       </c>
       <c r="N8" s="4">
         <v>4</v>
       </c>
       <c r="O8" s="4">
         <v>230</v>
       </c>
       <c r="P8" s="4">
         <v>247</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C9" s="4">
         <v>195</v>
       </c>
       <c r="D9" s="4">
         <v>0</v>
       </c>
       <c r="E9" s="4">
         <v>1</v>
       </c>
       <c r="F9" s="4">
         <v>7</v>
       </c>
       <c r="G9" s="4">
         <v>30</v>
       </c>
       <c r="H9" s="4">
         <v>67</v>
       </c>
       <c r="I9" s="4">
         <v>35</v>
       </c>
       <c r="J9" s="4">
         <v>30</v>
       </c>
       <c r="K9" s="4">
         <v>16</v>
       </c>
       <c r="L9" s="4">
         <v>9</v>
       </c>
       <c r="M9" s="4">
         <v>150</v>
       </c>
       <c r="N9" s="4">
         <v>1</v>
       </c>
       <c r="O9" s="4">
         <v>22</v>
       </c>
       <c r="P9" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C10" s="4">
         <v>0</v>
       </c>
       <c r="D10" s="4">
         <v>0</v>
       </c>
       <c r="E10" s="4">
         <v>0</v>
       </c>
       <c r="F10" s="4">
         <v>0</v>
       </c>
       <c r="G10" s="4">
         <v>0</v>
       </c>
       <c r="H10" s="4">
         <v>0</v>
       </c>
       <c r="I10" s="4">
         <v>0</v>
       </c>
       <c r="J10" s="4">
         <v>0</v>
       </c>
       <c r="K10" s="4">
         <v>0</v>
       </c>
       <c r="L10" s="4">
         <v>0</v>
       </c>
       <c r="M10" s="4">
         <v>0</v>
       </c>
       <c r="N10" s="4">
         <v>0</v>
       </c>
       <c r="O10" s="4">
         <v>0</v>
       </c>
       <c r="P10" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C11" s="4">
         <v>2</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="4">
         <v>0</v>
       </c>
       <c r="H11" s="4">
         <v>0</v>
       </c>
       <c r="I11" s="4">
         <v>1</v>
       </c>
       <c r="J11" s="4">
         <v>0</v>
       </c>
       <c r="K11" s="4">
         <v>0</v>
       </c>
       <c r="L11" s="4">
         <v>0</v>
       </c>
       <c r="M11" s="4">
         <v>2</v>
       </c>
       <c r="N11" s="4">
         <v>0</v>
       </c>
       <c r="O11" s="4">
         <v>0</v>
       </c>
       <c r="P11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="4">
         <v>6164</v>
       </c>
       <c r="D12" s="4">
         <v>13</v>
       </c>
       <c r="E12" s="4">
         <v>28</v>
       </c>
       <c r="F12" s="4">
         <v>90</v>
       </c>
       <c r="G12" s="4">
         <v>837</v>
       </c>
       <c r="H12" s="4">
         <v>2418</v>
       </c>
       <c r="I12" s="4">
         <v>1415</v>
       </c>
       <c r="J12" s="4">
         <v>708</v>
       </c>
       <c r="K12" s="4">
         <v>372</v>
       </c>
       <c r="L12" s="4">
         <v>283</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>13</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>5</v>
       </c>
       <c r="G13" s="4">
         <v>5</v>
       </c>
       <c r="H13" s="4">
         <v>2</v>
       </c>
       <c r="I13" s="4">
         <v>0</v>
       </c>
       <c r="J13" s="4">
         <v>1</v>
       </c>
       <c r="K13" s="4">
         <v>0</v>
       </c>
       <c r="L13" s="4">
         <v>0</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>1037</v>
       </c>
       <c r="D14" s="4">
         <v>2</v>
       </c>
       <c r="E14" s="4">
         <v>5</v>
       </c>
       <c r="F14" s="4">
         <v>7</v>
       </c>
       <c r="G14" s="4">
         <v>94</v>
       </c>
       <c r="H14" s="4">
         <v>309</v>
       </c>
       <c r="I14" s="4">
         <v>219</v>
       </c>
       <c r="J14" s="4">
         <v>163</v>
       </c>
       <c r="K14" s="4">
         <v>111</v>
       </c>
       <c r="L14" s="4">
         <v>127</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C15" s="4">
         <v>707</v>
       </c>
       <c r="D15" s="4">
         <v>14</v>
       </c>
       <c r="E15" s="4">
         <v>15</v>
       </c>
       <c r="F15" s="4">
         <v>31</v>
       </c>
       <c r="G15" s="4">
         <v>57</v>
       </c>
       <c r="H15" s="4">
         <v>120</v>
       </c>
       <c r="I15" s="4">
         <v>131</v>
       </c>
       <c r="J15" s="4">
         <v>119</v>
       </c>
       <c r="K15" s="4">
         <v>106</v>
       </c>
       <c r="L15" s="4">
         <v>114</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C16" s="4">
         <v>7921</v>
       </c>
       <c r="D16" s="4">
         <v>29</v>
       </c>
       <c r="E16" s="4">
         <v>48</v>
       </c>
       <c r="F16" s="4">
         <v>133</v>
       </c>
       <c r="G16" s="4">
         <v>993</v>
       </c>
       <c r="H16" s="4">
         <v>2849</v>
       </c>
       <c r="I16" s="4">
         <v>1765</v>
       </c>
       <c r="J16" s="4">
         <v>991</v>
       </c>
       <c r="K16" s="4">
         <v>589</v>
       </c>
       <c r="L16" s="4">
         <v>524</v>
       </c>
       <c r="M16" s="4">
         <v>6164</v>
       </c>
       <c r="N16" s="4">
         <v>13</v>
       </c>
       <c r="O16" s="4">
         <v>1037</v>
       </c>
       <c r="P16" s="4">
         <v>707</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C17" s="4">
         <v>199</v>
       </c>
       <c r="D17" s="4">
         <v>3</v>
       </c>
       <c r="E17" s="4">
         <v>2</v>
       </c>
       <c r="F17" s="4">
         <v>5</v>
       </c>
       <c r="G17" s="4">
         <v>36</v>
       </c>
       <c r="H17" s="4">
         <v>79</v>
       </c>
       <c r="I17" s="4">
         <v>45</v>
       </c>
       <c r="J17" s="4">
         <v>17</v>
       </c>
       <c r="K17" s="4">
         <v>4</v>
       </c>
       <c r="L17" s="4">
         <v>8</v>
       </c>
       <c r="M17" s="4">
         <v>155</v>
       </c>
       <c r="N17" s="4">
         <v>2</v>
       </c>
       <c r="O17" s="4">
         <v>11</v>
       </c>
       <c r="P17" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C18" s="4">
         <v>155</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>4</v>
       </c>
       <c r="G18" s="4">
         <v>40</v>
       </c>
       <c r="H18" s="4">
         <v>61</v>
       </c>
       <c r="I18" s="4">
         <v>22</v>
       </c>
       <c r="J18" s="4">
         <v>15</v>
       </c>
       <c r="K18" s="4">
         <v>8</v>
       </c>
       <c r="L18" s="4">
         <v>5</v>
       </c>
       <c r="M18" s="4">
         <v>87</v>
       </c>
       <c r="N18" s="4">
         <v>2</v>
       </c>
       <c r="O18" s="4">
         <v>17</v>
       </c>
       <c r="P18" s="4">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C19" s="4">
         <v>111</v>
       </c>
       <c r="D19" s="4">
         <v>1</v>
       </c>
       <c r="E19" s="4">
         <v>1</v>
       </c>
       <c r="F19" s="4">
         <v>3</v>
       </c>
       <c r="G19" s="4">
         <v>14</v>
       </c>
       <c r="H19" s="4">
         <v>39</v>
       </c>
       <c r="I19" s="4">
         <v>19</v>
       </c>
       <c r="J19" s="4">
         <v>6</v>
       </c>
       <c r="K19" s="4">
         <v>10</v>
       </c>
       <c r="L19" s="4">
         <v>18</v>
       </c>
       <c r="M19" s="4">
         <v>58</v>
       </c>
       <c r="N19" s="4">
         <v>3</v>
       </c>
       <c r="O19" s="4">
         <v>27</v>
       </c>
       <c r="P19" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C20" s="4">
         <v>222</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
         <v>1</v>
       </c>
       <c r="G20" s="4">
         <v>27</v>
       </c>
       <c r="H20" s="4">
         <v>75</v>
       </c>
       <c r="I20" s="4">
         <v>52</v>
       </c>
       <c r="J20" s="4">
         <v>33</v>
       </c>
       <c r="K20" s="4">
         <v>11</v>
       </c>
       <c r="L20" s="4">
         <v>23</v>
       </c>
       <c r="M20" s="4">
         <v>185</v>
       </c>
       <c r="N20" s="4">
         <v>0</v>
       </c>
       <c r="O20" s="4">
         <v>16</v>
       </c>
       <c r="P20" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C21" s="4">
         <v>134</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="4">
         <v>2</v>
       </c>
       <c r="F21" s="4">
         <v>0</v>
       </c>
       <c r="G21" s="4">
         <v>17</v>
       </c>
       <c r="H21" s="4">
         <v>49</v>
       </c>
       <c r="I21" s="4">
         <v>31</v>
       </c>
       <c r="J21" s="4">
         <v>16</v>
       </c>
       <c r="K21" s="4">
         <v>10</v>
       </c>
       <c r="L21" s="4">
         <v>9</v>
       </c>
       <c r="M21" s="4">
         <v>81</v>
       </c>
       <c r="N21" s="4">
         <v>0</v>
       </c>
       <c r="O21" s="4">
         <v>15</v>
       </c>
       <c r="P21" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C22" s="4">
         <v>124</v>
       </c>
       <c r="D22" s="4">
         <v>0</v>
       </c>
       <c r="E22" s="4">
         <v>1</v>
       </c>
       <c r="F22" s="4">
         <v>5</v>
       </c>
       <c r="G22" s="4">
         <v>18</v>
       </c>
       <c r="H22" s="4">
         <v>43</v>
       </c>
       <c r="I22" s="4">
         <v>24</v>
       </c>
       <c r="J22" s="4">
         <v>13</v>
       </c>
       <c r="K22" s="4">
         <v>9</v>
       </c>
       <c r="L22" s="4">
         <v>11</v>
       </c>
       <c r="M22" s="4">
         <v>66</v>
       </c>
       <c r="N22" s="4">
         <v>0</v>
       </c>
       <c r="O22" s="4">
         <v>22</v>
       </c>
       <c r="P22" s="4">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C23" s="4">
         <v>243</v>
       </c>
       <c r="D23" s="4">
         <v>0</v>
       </c>
       <c r="E23" s="4">
         <v>1</v>
       </c>
       <c r="F23" s="4">
         <v>2</v>
       </c>
       <c r="G23" s="4">
         <v>33</v>
       </c>
       <c r="H23" s="4">
         <v>94</v>
       </c>
       <c r="I23" s="4">
         <v>54</v>
       </c>
       <c r="J23" s="4">
         <v>27</v>
       </c>
       <c r="K23" s="4">
         <v>18</v>
       </c>
       <c r="L23" s="4">
         <v>14</v>
       </c>
       <c r="M23" s="4">
         <v>194</v>
       </c>
       <c r="N23" s="4">
         <v>0</v>
       </c>
       <c r="O23" s="4">
         <v>35</v>
       </c>
       <c r="P23" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C24" s="4">
         <v>147</v>
       </c>
       <c r="D24" s="4">
         <v>0</v>
       </c>
       <c r="E24" s="4">
         <v>0</v>
       </c>
       <c r="F24" s="4">
         <v>2</v>
       </c>
       <c r="G24" s="4">
         <v>14</v>
       </c>
       <c r="H24" s="4">
         <v>68</v>
       </c>
       <c r="I24" s="4">
         <v>37</v>
       </c>
       <c r="J24" s="4">
         <v>10</v>
       </c>
       <c r="K24" s="4">
         <v>9</v>
       </c>
       <c r="L24" s="4">
         <v>7</v>
       </c>
       <c r="M24" s="4">
         <v>102</v>
       </c>
       <c r="N24" s="4">
         <v>0</v>
       </c>
       <c r="O24" s="4">
         <v>30</v>
       </c>
       <c r="P24" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C25" s="4">
         <v>154</v>
       </c>
       <c r="D25" s="4">
         <v>0</v>
       </c>
       <c r="E25" s="4">
         <v>0</v>
       </c>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="G25" s="4">
         <v>11</v>
       </c>
       <c r="H25" s="4">
         <v>51</v>
       </c>
       <c r="I25" s="4">
         <v>38</v>
       </c>
       <c r="J25" s="4">
         <v>23</v>
       </c>
       <c r="K25" s="4">
         <v>18</v>
       </c>
       <c r="L25" s="4">
         <v>12</v>
       </c>
       <c r="M25" s="4">
         <v>105</v>
       </c>
       <c r="N25" s="4">
         <v>0</v>
       </c>
       <c r="O25" s="4">
         <v>35</v>
       </c>
       <c r="P25" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C26" s="4">
         <v>180</v>
       </c>
       <c r="D26" s="4">
         <v>1</v>
       </c>
       <c r="E26" s="4">
         <v>0</v>
       </c>
       <c r="F26" s="4">
         <v>4</v>
       </c>
       <c r="G26" s="4">
         <v>21</v>
       </c>
       <c r="H26" s="4">
         <v>56</v>
       </c>
       <c r="I26" s="4">
         <v>52</v>
       </c>
       <c r="J26" s="4">
         <v>22</v>
       </c>
       <c r="K26" s="4">
         <v>15</v>
       </c>
       <c r="L26" s="4">
         <v>9</v>
       </c>
       <c r="M26" s="4">
         <v>155</v>
       </c>
       <c r="N26" s="4">
         <v>0</v>
       </c>
       <c r="O26" s="4">
         <v>22</v>
       </c>
       <c r="P26" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C27" s="4">
         <v>414</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>3</v>
       </c>
       <c r="G27" s="4">
         <v>67</v>
       </c>
       <c r="H27" s="4">
         <v>155</v>
       </c>
       <c r="I27" s="4">
         <v>100</v>
       </c>
       <c r="J27" s="4">
         <v>36</v>
       </c>
       <c r="K27" s="4">
         <v>36</v>
       </c>
       <c r="L27" s="4">
         <v>17</v>
       </c>
       <c r="M27" s="4">
         <v>343</v>
       </c>
       <c r="N27" s="4">
         <v>1</v>
       </c>
       <c r="O27" s="4">
         <v>62</v>
       </c>
       <c r="P27" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C28" s="4">
         <v>258</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>3</v>
       </c>
       <c r="G28" s="4">
         <v>45</v>
       </c>
       <c r="H28" s="4">
         <v>103</v>
       </c>
       <c r="I28" s="4">
         <v>59</v>
       </c>
       <c r="J28" s="4">
         <v>22</v>
       </c>
       <c r="K28" s="4">
         <v>16</v>
       </c>
       <c r="L28" s="4">
         <v>10</v>
       </c>
       <c r="M28" s="4">
         <v>236</v>
       </c>
       <c r="N28" s="4">
         <v>0</v>
       </c>
       <c r="O28" s="4">
         <v>8</v>
       </c>
       <c r="P28" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C29" s="4">
         <v>49</v>
       </c>
       <c r="D29" s="4">
         <v>0</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="4">
         <v>1</v>
       </c>
       <c r="G29" s="4">
         <v>19</v>
       </c>
       <c r="H29" s="4">
         <v>15</v>
       </c>
       <c r="I29" s="4">
         <v>10</v>
       </c>
       <c r="J29" s="4">
         <v>2</v>
       </c>
       <c r="K29" s="4">
         <v>1</v>
       </c>
       <c r="L29" s="4">
         <v>1</v>
       </c>
       <c r="M29" s="4">
         <v>49</v>
       </c>
       <c r="N29" s="4">
         <v>0</v>
       </c>
       <c r="O29" s="4">
         <v>0</v>
       </c>
       <c r="P29" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C30" s="4">
         <v>146</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>2</v>
       </c>
       <c r="G30" s="4">
         <v>11</v>
       </c>
       <c r="H30" s="4">
         <v>56</v>
       </c>
       <c r="I30" s="4">
         <v>34</v>
       </c>
       <c r="J30" s="4">
         <v>22</v>
       </c>
       <c r="K30" s="4">
         <v>9</v>
       </c>
       <c r="L30" s="4">
         <v>12</v>
       </c>
       <c r="M30" s="4">
         <v>135</v>
       </c>
       <c r="N30" s="4">
         <v>0</v>
       </c>
       <c r="O30" s="4">
         <v>9</v>
       </c>
       <c r="P30" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C31" s="4">
         <v>139</v>
       </c>
       <c r="D31" s="4">
         <v>0</v>
       </c>
       <c r="E31" s="4">
         <v>0</v>
       </c>
       <c r="F31" s="4">
         <v>4</v>
       </c>
       <c r="G31" s="4">
         <v>16</v>
       </c>
       <c r="H31" s="4">
         <v>62</v>
       </c>
       <c r="I31" s="4">
         <v>19</v>
       </c>
       <c r="J31" s="4">
         <v>14</v>
       </c>
       <c r="K31" s="4">
         <v>15</v>
       </c>
       <c r="L31" s="4">
         <v>9</v>
       </c>
       <c r="M31" s="4">
         <v>119</v>
       </c>
       <c r="N31" s="4">
         <v>0</v>
       </c>
       <c r="O31" s="4">
         <v>11</v>
       </c>
       <c r="P31" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C32" s="4">
         <v>219</v>
       </c>
       <c r="D32" s="4">
         <v>0</v>
       </c>
       <c r="E32" s="4">
         <v>2</v>
       </c>
       <c r="F32" s="4">
         <v>7</v>
       </c>
       <c r="G32" s="4">
         <v>6</v>
       </c>
       <c r="H32" s="4">
         <v>68</v>
       </c>
       <c r="I32" s="4">
         <v>49</v>
       </c>
       <c r="J32" s="4">
         <v>36</v>
       </c>
       <c r="K32" s="4">
         <v>36</v>
       </c>
       <c r="L32" s="4">
         <v>15</v>
       </c>
       <c r="M32" s="4">
         <v>143</v>
       </c>
       <c r="N32" s="4">
         <v>0</v>
       </c>
       <c r="O32" s="4">
         <v>41</v>
       </c>
       <c r="P32" s="4">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C33" s="4">
         <v>237</v>
       </c>
       <c r="D33" s="4">
         <v>2</v>
       </c>
       <c r="E33" s="4">
         <v>1</v>
       </c>
       <c r="F33" s="4">
         <v>5</v>
       </c>
       <c r="G33" s="4">
         <v>14</v>
       </c>
       <c r="H33" s="4">
         <v>77</v>
       </c>
       <c r="I33" s="4">
         <v>64</v>
       </c>
       <c r="J33" s="4">
         <v>39</v>
       </c>
       <c r="K33" s="4">
         <v>18</v>
       </c>
       <c r="L33" s="4">
         <v>17</v>
       </c>
       <c r="M33" s="4">
         <v>171</v>
       </c>
       <c r="N33" s="4">
         <v>0</v>
       </c>
       <c r="O33" s="4">
         <v>27</v>
       </c>
       <c r="P33" s="4">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C34" s="4">
         <v>162</v>
       </c>
       <c r="D34" s="4">
         <v>2</v>
       </c>
       <c r="E34" s="4">
         <v>4</v>
       </c>
       <c r="F34" s="4">
         <v>7</v>
       </c>
       <c r="G34" s="4">
         <v>18</v>
       </c>
       <c r="H34" s="4">
         <v>43</v>
       </c>
       <c r="I34" s="4">
         <v>22</v>
       </c>
       <c r="J34" s="4">
         <v>24</v>
       </c>
       <c r="K34" s="4">
         <v>21</v>
       </c>
       <c r="L34" s="4">
         <v>21</v>
       </c>
       <c r="M34" s="4">
         <v>135</v>
       </c>
       <c r="N34" s="4">
         <v>0</v>
       </c>
       <c r="O34" s="4">
         <v>14</v>
       </c>
       <c r="P34" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C35" s="4">
         <v>152</v>
       </c>
       <c r="D35" s="4">
         <v>3</v>
       </c>
       <c r="E35" s="4">
         <v>1</v>
       </c>
       <c r="F35" s="4">
         <v>3</v>
       </c>
       <c r="G35" s="4">
         <v>16</v>
       </c>
       <c r="H35" s="4">
         <v>45</v>
       </c>
       <c r="I35" s="4">
         <v>40</v>
       </c>
       <c r="J35" s="4">
         <v>24</v>
       </c>
       <c r="K35" s="4">
         <v>12</v>
       </c>
       <c r="L35" s="4">
         <v>8</v>
       </c>
       <c r="M35" s="4">
         <v>93</v>
       </c>
       <c r="N35" s="4">
         <v>0</v>
       </c>
       <c r="O35" s="4">
         <v>26</v>
       </c>
       <c r="P35" s="4">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C36" s="4">
         <v>291</v>
       </c>
       <c r="D36" s="4">
         <v>0</v>
       </c>
       <c r="E36" s="4">
         <v>1</v>
       </c>
       <c r="F36" s="4">
         <v>6</v>
       </c>
       <c r="G36" s="4">
         <v>20</v>
       </c>
       <c r="H36" s="4">
         <v>87</v>
       </c>
       <c r="I36" s="4">
         <v>72</v>
       </c>
       <c r="J36" s="4">
         <v>52</v>
       </c>
       <c r="K36" s="4">
         <v>27</v>
       </c>
       <c r="L36" s="4">
         <v>26</v>
       </c>
       <c r="M36" s="4">
         <v>190</v>
       </c>
       <c r="N36" s="4">
         <v>1</v>
       </c>
       <c r="O36" s="4">
         <v>79</v>
       </c>
       <c r="P36" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C37" s="4">
         <v>243</v>
       </c>
       <c r="D37" s="4">
         <v>1</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>1</v>
       </c>
       <c r="G37" s="4">
         <v>22</v>
       </c>
       <c r="H37" s="4">
         <v>109</v>
       </c>
       <c r="I37" s="4">
         <v>66</v>
       </c>
       <c r="J37" s="4">
         <v>23</v>
       </c>
       <c r="K37" s="4">
         <v>13</v>
       </c>
       <c r="L37" s="4">
         <v>8</v>
       </c>
       <c r="M37" s="4">
         <v>217</v>
       </c>
       <c r="N37" s="4">
         <v>0</v>
       </c>
       <c r="O37" s="4">
         <v>18</v>
       </c>
       <c r="P37" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C38" s="4">
         <v>36</v>
       </c>
       <c r="D38" s="4">
         <v>0</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
         <v>0</v>
       </c>
       <c r="G38" s="4">
         <v>5</v>
       </c>
       <c r="H38" s="4">
         <v>12</v>
       </c>
       <c r="I38" s="4">
         <v>10</v>
       </c>
       <c r="J38" s="4">
         <v>6</v>
       </c>
       <c r="K38" s="4">
         <v>3</v>
       </c>
       <c r="L38" s="4">
         <v>0</v>
       </c>
       <c r="M38" s="4">
         <v>32</v>
       </c>
       <c r="N38" s="4">
         <v>0</v>
       </c>
       <c r="O38" s="4">
         <v>4</v>
       </c>
       <c r="P38" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C39" s="4">
         <v>320</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>4</v>
       </c>
       <c r="G39" s="4">
         <v>43</v>
       </c>
       <c r="H39" s="4">
         <v>140</v>
       </c>
       <c r="I39" s="4">
         <v>65</v>
       </c>
       <c r="J39" s="4">
         <v>30</v>
       </c>
       <c r="K39" s="4">
         <v>22</v>
       </c>
       <c r="L39" s="4">
         <v>16</v>
       </c>
       <c r="M39" s="4">
         <v>299</v>
       </c>
       <c r="N39" s="4">
         <v>0</v>
       </c>
       <c r="O39" s="4">
         <v>19</v>
       </c>
       <c r="P39" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C40" s="4">
         <v>226</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>10</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>24</v>
       </c>
       <c r="H40" s="4">
         <v>97</v>
       </c>
       <c r="I40" s="4">
         <v>54</v>
       </c>
       <c r="J40" s="4">
         <v>26</v>
       </c>
       <c r="K40" s="4">
         <v>8</v>
       </c>
       <c r="L40" s="4">
         <v>7</v>
       </c>
       <c r="M40" s="4">
         <v>151</v>
       </c>
       <c r="N40" s="4">
         <v>0</v>
       </c>
       <c r="O40" s="4">
         <v>65</v>
       </c>
       <c r="P40" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C41" s="4">
         <v>58</v>
       </c>
       <c r="D41" s="4">
         <v>0</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>1</v>
       </c>
       <c r="G41" s="4">
         <v>4</v>
       </c>
       <c r="H41" s="4">
         <v>20</v>
       </c>
       <c r="I41" s="4">
         <v>16</v>
       </c>
       <c r="J41" s="4">
         <v>12</v>
       </c>
       <c r="K41" s="4">
         <v>2</v>
       </c>
       <c r="L41" s="4">
         <v>3</v>
       </c>
       <c r="M41" s="4">
         <v>43</v>
       </c>
       <c r="N41" s="4">
         <v>0</v>
       </c>
       <c r="O41" s="4">
         <v>12</v>
       </c>
       <c r="P41" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C42" s="4">
         <v>89</v>
       </c>
       <c r="D42" s="4">
         <v>3</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
         <v>3</v>
       </c>
       <c r="G42" s="4">
         <v>12</v>
       </c>
       <c r="H42" s="4">
         <v>33</v>
       </c>
       <c r="I42" s="4">
         <v>12</v>
       </c>
       <c r="J42" s="4">
         <v>15</v>
       </c>
       <c r="K42" s="4">
         <v>6</v>
       </c>
       <c r="L42" s="4">
         <v>5</v>
       </c>
       <c r="M42" s="4">
         <v>58</v>
       </c>
       <c r="N42" s="4">
         <v>0</v>
       </c>
       <c r="O42" s="4">
         <v>11</v>
       </c>
       <c r="P42" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C43" s="4">
         <v>141</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>5</v>
       </c>
       <c r="G43" s="4">
         <v>22</v>
       </c>
       <c r="H43" s="4">
         <v>53</v>
       </c>
       <c r="I43" s="4">
         <v>37</v>
       </c>
       <c r="J43" s="4">
         <v>10</v>
       </c>
       <c r="K43" s="4">
         <v>10</v>
       </c>
       <c r="L43" s="4">
         <v>4</v>
       </c>
       <c r="M43" s="4">
         <v>137</v>
       </c>
       <c r="N43" s="4">
         <v>0</v>
       </c>
       <c r="O43" s="4">
         <v>4</v>
       </c>
       <c r="P43" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C44" s="4">
         <v>250</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>1</v>
       </c>
       <c r="F44" s="4">
         <v>9</v>
       </c>
       <c r="G44" s="4">
         <v>18</v>
       </c>
       <c r="H44" s="4">
         <v>88</v>
       </c>
       <c r="I44" s="4">
         <v>80</v>
       </c>
       <c r="J44" s="4">
         <v>29</v>
       </c>
       <c r="K44" s="4">
         <v>13</v>
       </c>
       <c r="L44" s="4">
         <v>12</v>
       </c>
       <c r="M44" s="4">
         <v>233</v>
       </c>
       <c r="N44" s="4">
         <v>0</v>
       </c>
       <c r="O44" s="4">
         <v>16</v>
       </c>
       <c r="P44" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C45" s="4">
         <v>131</v>
       </c>
       <c r="D45" s="4">
         <v>1</v>
       </c>
       <c r="E45" s="4">
         <v>0</v>
       </c>
       <c r="F45" s="4">
         <v>2</v>
       </c>
       <c r="G45" s="4">
         <v>23</v>
       </c>
       <c r="H45" s="4">
         <v>51</v>
       </c>
       <c r="I45" s="4">
         <v>27</v>
       </c>
       <c r="J45" s="4">
         <v>24</v>
       </c>
       <c r="K45" s="4">
         <v>2</v>
       </c>
       <c r="L45" s="4">
         <v>1</v>
       </c>
       <c r="M45" s="4">
         <v>101</v>
       </c>
       <c r="N45" s="4">
         <v>0</v>
       </c>
       <c r="O45" s="4">
         <v>20</v>
       </c>
       <c r="P45" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C46" s="4">
         <v>133</v>
       </c>
       <c r="D46" s="4">
         <v>1</v>
       </c>
       <c r="E46" s="4">
         <v>3</v>
       </c>
       <c r="F46" s="4">
         <v>3</v>
       </c>
       <c r="G46" s="4">
         <v>22</v>
       </c>
       <c r="H46" s="4">
         <v>41</v>
       </c>
       <c r="I46" s="4">
         <v>29</v>
       </c>
       <c r="J46" s="4">
         <v>18</v>
       </c>
       <c r="K46" s="4">
         <v>7</v>
       </c>
       <c r="L46" s="4">
         <v>9</v>
       </c>
       <c r="M46" s="4">
         <v>97</v>
       </c>
       <c r="N46" s="4">
         <v>1</v>
       </c>
       <c r="O46" s="4">
         <v>31</v>
       </c>
       <c r="P46" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C47" s="4">
         <v>162</v>
       </c>
       <c r="D47" s="4">
         <v>1</v>
       </c>
       <c r="E47" s="4">
         <v>1</v>
       </c>
       <c r="F47" s="4">
         <v>2</v>
       </c>
       <c r="G47" s="4">
         <v>23</v>
       </c>
       <c r="H47" s="4">
         <v>62</v>
       </c>
       <c r="I47" s="4">
         <v>35</v>
       </c>
       <c r="J47" s="4">
         <v>15</v>
       </c>
       <c r="K47" s="4">
         <v>10</v>
       </c>
       <c r="L47" s="4">
         <v>13</v>
       </c>
       <c r="M47" s="4">
         <v>108</v>
       </c>
       <c r="N47" s="4">
         <v>0</v>
       </c>
       <c r="O47" s="4">
         <v>31</v>
       </c>
       <c r="P47" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C48" s="4">
         <v>139</v>
       </c>
       <c r="D48" s="4">
         <v>0</v>
       </c>
       <c r="E48" s="4">
         <v>1</v>
       </c>
       <c r="F48" s="4">
         <v>2</v>
       </c>
       <c r="G48" s="4">
         <v>20</v>
       </c>
       <c r="H48" s="4">
         <v>40</v>
       </c>
       <c r="I48" s="4">
         <v>32</v>
       </c>
       <c r="J48" s="4">
         <v>21</v>
       </c>
       <c r="K48" s="4">
         <v>13</v>
       </c>
       <c r="L48" s="4">
         <v>10</v>
       </c>
       <c r="M48" s="4">
         <v>98</v>
       </c>
       <c r="N48" s="4">
         <v>1</v>
       </c>
       <c r="O48" s="4">
         <v>24</v>
       </c>
       <c r="P48" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C49" s="4">
         <v>273</v>
       </c>
       <c r="D49" s="4">
         <v>0</v>
       </c>
       <c r="E49" s="4">
         <v>3</v>
       </c>
       <c r="F49" s="4">
         <v>2</v>
       </c>
       <c r="G49" s="4">
         <v>31</v>
       </c>
       <c r="H49" s="4">
         <v>92</v>
       </c>
       <c r="I49" s="4">
         <v>74</v>
       </c>
       <c r="J49" s="4">
         <v>34</v>
       </c>
       <c r="K49" s="4">
         <v>15</v>
       </c>
       <c r="L49" s="4">
         <v>22</v>
       </c>
       <c r="M49" s="4">
         <v>175</v>
       </c>
       <c r="N49" s="4">
         <v>0</v>
       </c>
       <c r="O49" s="4">
         <v>68</v>
       </c>
       <c r="P49" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C50" s="4">
         <v>152</v>
       </c>
       <c r="D50" s="4">
         <v>0</v>
       </c>
       <c r="E50" s="4">
         <v>2</v>
       </c>
       <c r="F50" s="4">
         <v>5</v>
       </c>
       <c r="G50" s="4">
         <v>24</v>
       </c>
       <c r="H50" s="4">
         <v>47</v>
       </c>
       <c r="I50" s="4">
         <v>38</v>
       </c>
       <c r="J50" s="4">
         <v>16</v>
       </c>
       <c r="K50" s="4">
         <v>10</v>
       </c>
       <c r="L50" s="4">
         <v>10</v>
       </c>
       <c r="M50" s="4">
         <v>135</v>
       </c>
       <c r="N50" s="4">
         <v>0</v>
       </c>
       <c r="O50" s="4">
         <v>12</v>
       </c>
       <c r="P50" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C51" s="4">
         <v>121</v>
       </c>
       <c r="D51" s="4">
         <v>0</v>
       </c>
       <c r="E51" s="4">
         <v>4</v>
       </c>
       <c r="F51" s="4">
         <v>2</v>
       </c>
       <c r="G51" s="4">
         <v>24</v>
       </c>
       <c r="H51" s="4">
         <v>38</v>
       </c>
       <c r="I51" s="4">
         <v>23</v>
       </c>
       <c r="J51" s="4">
         <v>11</v>
       </c>
       <c r="K51" s="4">
         <v>8</v>
       </c>
       <c r="L51" s="4">
         <v>11</v>
       </c>
       <c r="M51" s="4">
         <v>103</v>
       </c>
       <c r="N51" s="4">
         <v>0</v>
       </c>
       <c r="O51" s="4">
         <v>10</v>
       </c>
       <c r="P51" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C52" s="4">
         <v>161</v>
       </c>
       <c r="D52" s="4">
         <v>0</v>
       </c>
       <c r="E52" s="4">
         <v>1</v>
       </c>
       <c r="F52" s="4">
         <v>2</v>
       </c>
       <c r="G52" s="4">
         <v>29</v>
       </c>
       <c r="H52" s="4">
         <v>58</v>
       </c>
       <c r="I52" s="4">
         <v>37</v>
       </c>
       <c r="J52" s="4">
         <v>16</v>
       </c>
       <c r="K52" s="4">
         <v>6</v>
       </c>
       <c r="L52" s="4">
         <v>12</v>
       </c>
       <c r="M52" s="4">
         <v>104</v>
       </c>
       <c r="N52" s="4">
         <v>0</v>
       </c>
       <c r="O52" s="4">
         <v>39</v>
       </c>
       <c r="P52" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C53" s="4">
         <v>97</v>
       </c>
       <c r="D53" s="4">
         <v>2</v>
       </c>
       <c r="E53" s="4">
         <v>0</v>
       </c>
       <c r="F53" s="4">
         <v>1</v>
       </c>
       <c r="G53" s="4">
         <v>9</v>
       </c>
       <c r="H53" s="4">
         <v>44</v>
       </c>
       <c r="I53" s="4">
         <v>15</v>
       </c>
       <c r="J53" s="4">
         <v>13</v>
       </c>
       <c r="K53" s="4">
         <v>4</v>
       </c>
       <c r="L53" s="4">
         <v>9</v>
       </c>
       <c r="M53" s="4">
         <v>78</v>
       </c>
       <c r="N53" s="4">
         <v>0</v>
       </c>
       <c r="O53" s="4">
         <v>14</v>
       </c>
       <c r="P53" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C54" s="4">
         <v>240</v>
       </c>
       <c r="D54" s="4">
         <v>1</v>
       </c>
       <c r="E54" s="4">
         <v>2</v>
       </c>
       <c r="F54" s="4">
         <v>4</v>
       </c>
       <c r="G54" s="4">
         <v>32</v>
       </c>
       <c r="H54" s="4">
         <v>97</v>
       </c>
       <c r="I54" s="4">
         <v>49</v>
       </c>
       <c r="J54" s="4">
         <v>32</v>
       </c>
       <c r="K54" s="4">
         <v>8</v>
       </c>
       <c r="L54" s="4">
         <v>15</v>
       </c>
       <c r="M54" s="4">
         <v>205</v>
       </c>
       <c r="N54" s="4">
         <v>0</v>
       </c>
       <c r="O54" s="4">
         <v>22</v>
       </c>
       <c r="P54" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C55" s="4">
         <v>138</v>
       </c>
       <c r="D55" s="4">
         <v>0</v>
       </c>
       <c r="E55" s="4">
         <v>1</v>
       </c>
       <c r="F55" s="4">
         <v>2</v>
       </c>
       <c r="G55" s="4">
         <v>16</v>
       </c>
       <c r="H55" s="4">
         <v>64</v>
       </c>
       <c r="I55" s="4">
         <v>18</v>
       </c>
       <c r="J55" s="4">
         <v>18</v>
       </c>
       <c r="K55" s="4">
         <v>10</v>
       </c>
       <c r="L55" s="4">
         <v>9</v>
       </c>
       <c r="M55" s="4">
         <v>101</v>
       </c>
       <c r="N55" s="4">
         <v>0</v>
       </c>
       <c r="O55" s="4">
         <v>18</v>
       </c>
       <c r="P55" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C56" s="4">
         <v>261</v>
       </c>
       <c r="D56" s="4">
         <v>2</v>
       </c>
       <c r="E56" s="4">
         <v>2</v>
       </c>
       <c r="F56" s="4">
         <v>1</v>
       </c>
       <c r="G56" s="4">
         <v>16</v>
       </c>
       <c r="H56" s="4">
         <v>50</v>
       </c>
       <c r="I56" s="4">
         <v>46</v>
       </c>
       <c r="J56" s="4">
         <v>85</v>
       </c>
       <c r="K56" s="4">
         <v>41</v>
       </c>
       <c r="L56" s="4">
         <v>18</v>
       </c>
       <c r="M56" s="4">
         <v>246</v>
       </c>
       <c r="N56" s="4">
         <v>0</v>
       </c>
       <c r="O56" s="4">
         <v>14</v>
       </c>
       <c r="P56" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C57" s="4">
         <v>104</v>
       </c>
       <c r="D57" s="4">
         <v>2</v>
       </c>
       <c r="E57" s="4">
         <v>0</v>
       </c>
       <c r="F57" s="4">
         <v>1</v>
       </c>
       <c r="G57" s="4">
         <v>7</v>
       </c>
       <c r="H57" s="4">
         <v>31</v>
       </c>
       <c r="I57" s="4">
         <v>19</v>
       </c>
       <c r="J57" s="4">
         <v>11</v>
       </c>
       <c r="K57" s="4">
         <v>14</v>
       </c>
       <c r="L57" s="4">
         <v>19</v>
       </c>
       <c r="M57" s="4">
         <v>66</v>
       </c>
       <c r="N57" s="4">
         <v>0</v>
       </c>
       <c r="O57" s="4">
         <v>14</v>
       </c>
       <c r="P57" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C58" s="4">
         <v>153</v>
       </c>
       <c r="D58" s="4">
         <v>1</v>
       </c>
       <c r="E58" s="4">
         <v>1</v>
       </c>
       <c r="F58" s="4">
         <v>0</v>
       </c>
       <c r="G58" s="4">
         <v>33</v>
       </c>
       <c r="H58" s="4">
         <v>56</v>
       </c>
       <c r="I58" s="4">
         <v>21</v>
       </c>
       <c r="J58" s="4">
         <v>12</v>
       </c>
       <c r="K58" s="4">
         <v>18</v>
       </c>
       <c r="L58" s="4">
         <v>11</v>
       </c>
       <c r="M58" s="4">
         <v>132</v>
       </c>
       <c r="N58" s="4">
         <v>0</v>
       </c>
       <c r="O58" s="4">
         <v>15</v>
       </c>
       <c r="P58" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C59" s="4">
         <v>100</v>
       </c>
       <c r="D59" s="4">
         <v>0</v>
       </c>
       <c r="E59" s="4">
         <v>0</v>
       </c>
       <c r="F59" s="4">
         <v>0</v>
       </c>
       <c r="G59" s="4">
         <v>8</v>
       </c>
       <c r="H59" s="4">
         <v>37</v>
       </c>
       <c r="I59" s="4">
         <v>26</v>
       </c>
       <c r="J59" s="4">
         <v>12</v>
       </c>
       <c r="K59" s="4">
         <v>5</v>
       </c>
       <c r="L59" s="4">
         <v>12</v>
       </c>
       <c r="M59" s="4">
         <v>68</v>
       </c>
       <c r="N59" s="4">
         <v>0</v>
       </c>
       <c r="O59" s="4">
         <v>18</v>
       </c>
       <c r="P59" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C60" s="4">
         <v>140</v>
       </c>
       <c r="D60" s="4">
         <v>1</v>
       </c>
       <c r="E60" s="4">
         <v>0</v>
       </c>
       <c r="F60" s="4">
         <v>5</v>
       </c>
       <c r="G60" s="4">
         <v>11</v>
       </c>
       <c r="H60" s="4">
         <v>36</v>
       </c>
       <c r="I60" s="4">
         <v>37</v>
       </c>
       <c r="J60" s="4">
         <v>17</v>
       </c>
       <c r="K60" s="4">
         <v>15</v>
       </c>
       <c r="L60" s="4">
         <v>18</v>
       </c>
       <c r="M60" s="4">
         <v>91</v>
       </c>
       <c r="N60" s="4">
         <v>0</v>
       </c>
       <c r="O60" s="4">
         <v>9</v>
       </c>
       <c r="P60" s="4">
         <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C61" s="4">
         <v>52</v>
       </c>
       <c r="D61" s="4">
         <v>0</v>
       </c>
       <c r="E61" s="4">
         <v>0</v>
       </c>
       <c r="F61" s="4">
         <v>3</v>
       </c>
       <c r="G61" s="4">
         <v>15</v>
       </c>
       <c r="H61" s="4">
         <v>11</v>
       </c>
       <c r="I61" s="4">
         <v>8</v>
       </c>
       <c r="J61" s="4">
         <v>5</v>
       </c>
       <c r="K61" s="4">
         <v>4</v>
       </c>
       <c r="L61" s="4">
         <v>6</v>
       </c>
       <c r="M61" s="4">
         <v>42</v>
       </c>
       <c r="N61" s="4">
         <v>0</v>
       </c>
       <c r="O61" s="4">
         <v>7</v>
       </c>
       <c r="P61" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C62" s="4">
         <v>184</v>
       </c>
       <c r="D62" s="4">
         <v>1</v>
       </c>
       <c r="E62" s="4">
         <v>0</v>
       </c>
       <c r="F62" s="4">
         <v>5</v>
       </c>
       <c r="G62" s="4">
         <v>34</v>
       </c>
       <c r="H62" s="4">
         <v>85</v>
       </c>
       <c r="I62" s="4">
         <v>31</v>
       </c>
       <c r="J62" s="4">
         <v>11</v>
       </c>
       <c r="K62" s="4">
         <v>8</v>
       </c>
       <c r="L62" s="4">
         <v>9</v>
       </c>
       <c r="M62" s="4">
         <v>164</v>
       </c>
       <c r="N62" s="4">
         <v>2</v>
       </c>
       <c r="O62" s="4">
         <v>12</v>
       </c>
       <c r="P62" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C63" s="4">
         <v>81</v>
       </c>
       <c r="D63" s="4">
         <v>0</v>
       </c>
       <c r="E63" s="4">
         <v>0</v>
       </c>
       <c r="F63" s="4">
         <v>0</v>
       </c>
       <c r="G63" s="4">
         <v>3</v>
       </c>
       <c r="H63" s="4">
         <v>31</v>
       </c>
       <c r="I63" s="4">
         <v>17</v>
       </c>
       <c r="J63" s="4">
         <v>16</v>
       </c>
@@ -6777,3014 +6780,3014 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DDE59DB3-EB65-45FF-A017-4BB356CBC0DF}">
   <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="54" style="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="8" width="13" style="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="16" style="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="11" max="11" width="13" style="1" customWidth="1" collapsed="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="13" max="13" width="18" style="1" customWidth="1" collapsed="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="15" max="16" width="6" style="1" customWidth="1" collapsed="1"/>
     <col min="17" max="16384" width="10.375" style="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="2" t="s">
-        <v>80</v>
+      <c r="A3" s="6" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="M4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="N4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="O4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="P4" s="2" t="s">
         <v>4</v>
-      </c>
-[...25 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="H5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="2" t="s">
+      <c r="J5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="2" t="s">
+      <c r="K5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="K5" s="2" t="s">
+      <c r="L5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="2" t="s">
+      <c r="M5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="2" t="s">
+      <c r="N5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="2" t="s">
+      <c r="O5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="2" t="s">
+      <c r="P5" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C6" s="4">
         <v>3537</v>
       </c>
       <c r="D6" s="4">
         <v>64</v>
       </c>
       <c r="E6" s="4">
         <v>89</v>
       </c>
       <c r="F6" s="4">
         <v>175</v>
       </c>
       <c r="G6" s="4">
         <v>454</v>
       </c>
       <c r="H6" s="4">
         <v>1077</v>
       </c>
       <c r="I6" s="4">
         <v>797</v>
       </c>
       <c r="J6" s="4">
         <v>543</v>
       </c>
       <c r="K6" s="4">
         <v>213</v>
       </c>
       <c r="L6" s="4">
         <v>125</v>
       </c>
       <c r="M6" s="4">
         <v>820</v>
       </c>
       <c r="N6" s="4">
         <v>8</v>
       </c>
       <c r="O6" s="4">
         <v>622</v>
       </c>
       <c r="P6" s="4">
         <v>2087</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C7" s="4">
         <v>1827</v>
       </c>
       <c r="D7" s="4">
         <v>34</v>
       </c>
       <c r="E7" s="4">
         <v>57</v>
       </c>
       <c r="F7" s="4">
         <v>108</v>
       </c>
       <c r="G7" s="4">
         <v>218</v>
       </c>
       <c r="H7" s="4">
         <v>581</v>
       </c>
       <c r="I7" s="4">
         <v>428</v>
       </c>
       <c r="J7" s="4">
         <v>253</v>
       </c>
       <c r="K7" s="4">
         <v>98</v>
       </c>
       <c r="L7" s="4">
         <v>50</v>
       </c>
       <c r="M7" s="4">
         <v>504</v>
       </c>
       <c r="N7" s="4">
         <v>5</v>
       </c>
       <c r="O7" s="4">
         <v>376</v>
       </c>
       <c r="P7" s="4">
         <v>942</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C8" s="4">
         <v>1326</v>
       </c>
       <c r="D8" s="4">
         <v>28</v>
       </c>
       <c r="E8" s="4">
         <v>24</v>
       </c>
       <c r="F8" s="4">
         <v>46</v>
       </c>
       <c r="G8" s="4">
         <v>190</v>
       </c>
       <c r="H8" s="4">
         <v>376</v>
       </c>
       <c r="I8" s="4">
         <v>277</v>
       </c>
       <c r="J8" s="4">
         <v>247</v>
       </c>
       <c r="K8" s="4">
         <v>79</v>
       </c>
       <c r="L8" s="4">
         <v>59</v>
       </c>
       <c r="M8" s="4">
         <v>281</v>
       </c>
       <c r="N8" s="4">
         <v>3</v>
       </c>
       <c r="O8" s="4">
         <v>207</v>
       </c>
       <c r="P8" s="4">
         <v>835</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C9" s="4">
         <v>384</v>
       </c>
       <c r="D9" s="4">
         <v>2</v>
       </c>
       <c r="E9" s="4">
         <v>8</v>
       </c>
       <c r="F9" s="4">
         <v>21</v>
       </c>
       <c r="G9" s="4">
         <v>46</v>
       </c>
       <c r="H9" s="4">
         <v>120</v>
       </c>
       <c r="I9" s="4">
         <v>92</v>
       </c>
       <c r="J9" s="4">
         <v>43</v>
       </c>
       <c r="K9" s="4">
         <v>36</v>
       </c>
       <c r="L9" s="4">
         <v>16</v>
       </c>
       <c r="M9" s="4">
         <v>35</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="4">
         <v>39</v>
       </c>
       <c r="P9" s="4">
         <v>310</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C10" s="4">
         <v>0</v>
       </c>
       <c r="D10" s="4">
         <v>0</v>
       </c>
       <c r="E10" s="4">
         <v>0</v>
       </c>
       <c r="F10" s="4">
         <v>0</v>
       </c>
       <c r="G10" s="4">
         <v>0</v>
       </c>
       <c r="H10" s="4">
         <v>0</v>
       </c>
       <c r="I10" s="4">
         <v>0</v>
       </c>
       <c r="J10" s="4">
         <v>0</v>
       </c>
       <c r="K10" s="4">
         <v>0</v>
       </c>
       <c r="L10" s="4">
         <v>0</v>
       </c>
       <c r="M10" s="4">
         <v>0</v>
       </c>
       <c r="N10" s="4">
         <v>0</v>
       </c>
       <c r="O10" s="4">
         <v>0</v>
       </c>
       <c r="P10" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P11" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="4">
         <v>820</v>
       </c>
       <c r="D12" s="4">
         <v>8</v>
       </c>
       <c r="E12" s="4">
         <v>8</v>
       </c>
       <c r="F12" s="4">
         <v>12</v>
       </c>
       <c r="G12" s="4">
         <v>123</v>
       </c>
       <c r="H12" s="4">
         <v>331</v>
       </c>
       <c r="I12" s="4">
         <v>196</v>
       </c>
       <c r="J12" s="4">
         <v>87</v>
       </c>
       <c r="K12" s="4">
         <v>31</v>
       </c>
       <c r="L12" s="4">
         <v>24</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>8</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="G13" s="4">
         <v>2</v>
       </c>
       <c r="H13" s="4">
         <v>1</v>
       </c>
       <c r="I13" s="4">
         <v>1</v>
       </c>
       <c r="J13" s="4">
         <v>3</v>
       </c>
       <c r="K13" s="4">
         <v>0</v>
       </c>
       <c r="L13" s="4">
         <v>0</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P13" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>622</v>
       </c>
       <c r="D14" s="4">
         <v>1</v>
       </c>
       <c r="E14" s="4">
         <v>4</v>
       </c>
       <c r="F14" s="4">
         <v>11</v>
       </c>
       <c r="G14" s="4">
         <v>71</v>
       </c>
       <c r="H14" s="4">
         <v>224</v>
       </c>
       <c r="I14" s="4">
         <v>151</v>
       </c>
       <c r="J14" s="4">
         <v>104</v>
       </c>
       <c r="K14" s="4">
         <v>36</v>
       </c>
       <c r="L14" s="4">
         <v>20</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P14" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C15" s="4">
         <v>2087</v>
       </c>
       <c r="D15" s="4">
         <v>55</v>
       </c>
       <c r="E15" s="4">
         <v>77</v>
       </c>
       <c r="F15" s="4">
         <v>151</v>
       </c>
       <c r="G15" s="4">
         <v>258</v>
       </c>
       <c r="H15" s="4">
         <v>521</v>
       </c>
       <c r="I15" s="4">
         <v>449</v>
       </c>
       <c r="J15" s="4">
         <v>349</v>
       </c>
       <c r="K15" s="4">
         <v>146</v>
       </c>
       <c r="L15" s="4">
         <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P15" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C16" s="4">
         <v>3537</v>
       </c>
       <c r="D16" s="4">
         <v>64</v>
       </c>
       <c r="E16" s="4">
         <v>89</v>
       </c>
       <c r="F16" s="4">
         <v>175</v>
       </c>
       <c r="G16" s="4">
         <v>454</v>
       </c>
       <c r="H16" s="4">
         <v>1077</v>
       </c>
       <c r="I16" s="4">
         <v>797</v>
       </c>
       <c r="J16" s="4">
         <v>543</v>
       </c>
       <c r="K16" s="4">
         <v>213</v>
       </c>
       <c r="L16" s="4">
         <v>125</v>
       </c>
       <c r="M16" s="4">
         <v>820</v>
       </c>
       <c r="N16" s="4">
         <v>8</v>
       </c>
       <c r="O16" s="4">
         <v>622</v>
       </c>
       <c r="P16" s="4">
         <v>2087</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C17" s="4">
         <v>140</v>
       </c>
       <c r="D17" s="4">
         <v>6</v>
       </c>
       <c r="E17" s="4">
         <v>7</v>
       </c>
       <c r="F17" s="4">
         <v>7</v>
       </c>
       <c r="G17" s="4">
         <v>15</v>
       </c>
       <c r="H17" s="4">
         <v>53</v>
       </c>
       <c r="I17" s="4">
         <v>29</v>
       </c>
       <c r="J17" s="4">
         <v>16</v>
       </c>
       <c r="K17" s="4">
         <v>5</v>
       </c>
       <c r="L17" s="4">
         <v>2</v>
       </c>
       <c r="M17" s="4">
         <v>40</v>
       </c>
       <c r="N17" s="4">
         <v>5</v>
       </c>
       <c r="O17" s="4">
         <v>12</v>
       </c>
       <c r="P17" s="4">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C18" s="4">
         <v>82</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>8</v>
       </c>
       <c r="G18" s="4">
         <v>15</v>
       </c>
       <c r="H18" s="4">
         <v>21</v>
       </c>
       <c r="I18" s="4">
         <v>18</v>
       </c>
       <c r="J18" s="4">
         <v>14</v>
       </c>
       <c r="K18" s="4">
         <v>4</v>
       </c>
       <c r="L18" s="4">
         <v>2</v>
       </c>
       <c r="M18" s="4">
         <v>6</v>
       </c>
       <c r="N18" s="4">
         <v>0</v>
       </c>
       <c r="O18" s="4">
         <v>4</v>
       </c>
       <c r="P18" s="4">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C19" s="4">
         <v>24</v>
       </c>
       <c r="D19" s="4">
         <v>1</v>
       </c>
       <c r="E19" s="4">
         <v>0</v>
       </c>
       <c r="F19" s="4">
         <v>2</v>
       </c>
       <c r="G19" s="4">
         <v>1</v>
       </c>
       <c r="H19" s="4">
         <v>5</v>
       </c>
       <c r="I19" s="4">
         <v>3</v>
       </c>
       <c r="J19" s="4">
         <v>6</v>
       </c>
       <c r="K19" s="4">
         <v>2</v>
       </c>
       <c r="L19" s="4">
         <v>4</v>
       </c>
       <c r="M19" s="4">
         <v>5</v>
       </c>
       <c r="N19" s="4">
         <v>0</v>
       </c>
       <c r="O19" s="4">
         <v>2</v>
       </c>
       <c r="P19" s="4">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C20" s="4">
         <v>50</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
       <c r="E20" s="4">
         <v>1</v>
       </c>
       <c r="F20" s="4">
         <v>1</v>
       </c>
       <c r="G20" s="4">
         <v>5</v>
       </c>
       <c r="H20" s="4">
         <v>15</v>
       </c>
       <c r="I20" s="4">
         <v>13</v>
       </c>
       <c r="J20" s="4">
         <v>12</v>
       </c>
       <c r="K20" s="4">
         <v>3</v>
       </c>
       <c r="L20" s="4">
         <v>0</v>
       </c>
       <c r="M20" s="4">
         <v>10</v>
       </c>
       <c r="N20" s="4">
         <v>0</v>
       </c>
       <c r="O20" s="4">
         <v>5</v>
       </c>
       <c r="P20" s="4">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C21" s="4">
         <v>139</v>
       </c>
       <c r="D21" s="4">
         <v>3</v>
       </c>
       <c r="E21" s="4">
         <v>2</v>
       </c>
       <c r="F21" s="4">
         <v>1</v>
       </c>
       <c r="G21" s="4">
         <v>18</v>
       </c>
       <c r="H21" s="4">
         <v>30</v>
       </c>
       <c r="I21" s="4">
         <v>35</v>
       </c>
       <c r="J21" s="4">
         <v>36</v>
       </c>
       <c r="K21" s="4">
         <v>12</v>
       </c>
       <c r="L21" s="4">
         <v>2</v>
       </c>
       <c r="M21" s="4">
         <v>11</v>
       </c>
       <c r="N21" s="4">
         <v>0</v>
       </c>
       <c r="O21" s="4">
         <v>18</v>
       </c>
       <c r="P21" s="4">
         <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C22" s="4">
         <v>281</v>
       </c>
       <c r="D22" s="4">
         <v>8</v>
       </c>
       <c r="E22" s="4">
         <v>10</v>
       </c>
       <c r="F22" s="4">
         <v>37</v>
       </c>
       <c r="G22" s="4">
         <v>34</v>
       </c>
       <c r="H22" s="4">
         <v>87</v>
       </c>
       <c r="I22" s="4">
         <v>54</v>
       </c>
       <c r="J22" s="4">
         <v>39</v>
       </c>
       <c r="K22" s="4">
         <v>7</v>
       </c>
       <c r="L22" s="4">
         <v>5</v>
       </c>
       <c r="M22" s="4">
         <v>8</v>
       </c>
       <c r="N22" s="4">
         <v>0</v>
       </c>
       <c r="O22" s="4">
         <v>6</v>
       </c>
       <c r="P22" s="4">
         <v>267</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>0</v>
       </c>
       <c r="E23" s="4">
         <v>0</v>
       </c>
       <c r="F23" s="4">
         <v>8</v>
       </c>
       <c r="G23" s="4">
         <v>16</v>
       </c>
       <c r="H23" s="4">
         <v>23</v>
       </c>
       <c r="I23" s="4">
         <v>28</v>
       </c>
       <c r="J23" s="4">
         <v>18</v>
       </c>
       <c r="K23" s="4">
         <v>5</v>
       </c>
       <c r="L23" s="4">
         <v>2</v>
       </c>
       <c r="M23" s="4">
         <v>27</v>
       </c>
       <c r="N23" s="4">
         <v>0</v>
       </c>
       <c r="O23" s="4">
         <v>12</v>
       </c>
       <c r="P23" s="4">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C24" s="4">
         <v>25</v>
       </c>
       <c r="D24" s="4">
         <v>0</v>
       </c>
       <c r="E24" s="4">
         <v>0</v>
       </c>
       <c r="F24" s="4">
         <v>0</v>
       </c>
       <c r="G24" s="4">
         <v>2</v>
       </c>
       <c r="H24" s="4">
         <v>12</v>
       </c>
       <c r="I24" s="4">
         <v>4</v>
       </c>
       <c r="J24" s="4">
         <v>7</v>
       </c>
       <c r="K24" s="4">
         <v>0</v>
       </c>
       <c r="L24" s="4">
         <v>0</v>
       </c>
       <c r="M24" s="4">
         <v>14</v>
       </c>
       <c r="N24" s="4">
         <v>0</v>
       </c>
       <c r="O24" s="4">
         <v>4</v>
       </c>
       <c r="P24" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C25" s="4">
         <v>16</v>
       </c>
       <c r="D25" s="4">
         <v>0</v>
       </c>
       <c r="E25" s="4">
         <v>0</v>
       </c>
       <c r="F25" s="4">
         <v>0</v>
       </c>
       <c r="G25" s="4">
         <v>1</v>
       </c>
       <c r="H25" s="4">
         <v>9</v>
       </c>
       <c r="I25" s="4">
         <v>5</v>
       </c>
       <c r="J25" s="4">
         <v>1</v>
       </c>
       <c r="K25" s="4">
         <v>0</v>
       </c>
       <c r="L25" s="4">
         <v>0</v>
       </c>
       <c r="M25" s="4">
         <v>12</v>
       </c>
       <c r="N25" s="4">
         <v>0</v>
       </c>
       <c r="O25" s="4">
         <v>4</v>
       </c>
       <c r="P25" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C26" s="4">
         <v>16</v>
       </c>
       <c r="D26" s="4">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>0</v>
       </c>
       <c r="F26" s="4">
         <v>1</v>
       </c>
       <c r="G26" s="4">
         <v>3</v>
       </c>
       <c r="H26" s="4">
         <v>2</v>
       </c>
       <c r="I26" s="4">
         <v>5</v>
       </c>
       <c r="J26" s="4">
         <v>2</v>
       </c>
       <c r="K26" s="4">
         <v>3</v>
       </c>
       <c r="L26" s="4">
         <v>0</v>
       </c>
       <c r="M26" s="4">
         <v>4</v>
       </c>
       <c r="N26" s="4">
         <v>0</v>
       </c>
       <c r="O26" s="4">
         <v>2</v>
       </c>
       <c r="P26" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C27" s="4">
         <v>17</v>
       </c>
       <c r="D27" s="4">
         <v>1</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>1</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="4">
         <v>6</v>
       </c>
       <c r="I27" s="4">
         <v>4</v>
       </c>
       <c r="J27" s="4">
         <v>3</v>
       </c>
       <c r="K27" s="4">
         <v>1</v>
       </c>
       <c r="L27" s="4">
         <v>1</v>
       </c>
       <c r="M27" s="4">
         <v>8</v>
       </c>
       <c r="N27" s="4">
         <v>0</v>
       </c>
       <c r="O27" s="4">
         <v>3</v>
       </c>
       <c r="P27" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C28" s="4">
         <v>10</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>0</v>
       </c>
       <c r="H28" s="4">
         <v>3</v>
       </c>
       <c r="I28" s="4">
         <v>5</v>
       </c>
       <c r="J28" s="4">
         <v>2</v>
       </c>
       <c r="K28" s="4">
         <v>0</v>
       </c>
       <c r="L28" s="4">
         <v>0</v>
       </c>
       <c r="M28" s="4">
         <v>7</v>
       </c>
       <c r="N28" s="4">
         <v>0</v>
       </c>
       <c r="O28" s="4">
         <v>0</v>
       </c>
       <c r="P28" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C29" s="4">
         <v>31</v>
       </c>
       <c r="D29" s="4">
         <v>0</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="4">
         <v>0</v>
       </c>
       <c r="G29" s="4">
         <v>3</v>
       </c>
       <c r="H29" s="4">
         <v>12</v>
       </c>
       <c r="I29" s="4">
         <v>9</v>
       </c>
       <c r="J29" s="4">
         <v>3</v>
       </c>
       <c r="K29" s="4">
         <v>3</v>
       </c>
       <c r="L29" s="4">
         <v>1</v>
       </c>
       <c r="M29" s="4">
         <v>30</v>
       </c>
       <c r="N29" s="4">
         <v>0</v>
       </c>
       <c r="O29" s="4">
         <v>1</v>
       </c>
       <c r="P29" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C30" s="4">
         <v>14</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>0</v>
       </c>
       <c r="G30" s="4">
         <v>2</v>
       </c>
       <c r="H30" s="4">
         <v>3</v>
       </c>
       <c r="I30" s="4">
         <v>6</v>
       </c>
       <c r="J30" s="4">
         <v>2</v>
       </c>
       <c r="K30" s="4">
         <v>1</v>
       </c>
       <c r="L30" s="4">
         <v>0</v>
       </c>
       <c r="M30" s="4">
         <v>13</v>
       </c>
       <c r="N30" s="4">
         <v>0</v>
       </c>
       <c r="O30" s="4">
         <v>1</v>
       </c>
       <c r="P30" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C31" s="4">
         <v>161</v>
       </c>
       <c r="D31" s="4">
         <v>1</v>
       </c>
       <c r="E31" s="4">
         <v>4</v>
       </c>
       <c r="F31" s="4">
         <v>22</v>
       </c>
       <c r="G31" s="4">
         <v>15</v>
       </c>
       <c r="H31" s="4">
         <v>78</v>
       </c>
       <c r="I31" s="4">
         <v>18</v>
       </c>
       <c r="J31" s="4">
         <v>14</v>
       </c>
       <c r="K31" s="4">
         <v>8</v>
       </c>
       <c r="L31" s="4">
         <v>1</v>
       </c>
       <c r="M31" s="4">
         <v>62</v>
       </c>
       <c r="N31" s="4">
         <v>0</v>
       </c>
       <c r="O31" s="4">
         <v>33</v>
       </c>
       <c r="P31" s="4">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C32" s="4">
         <v>2</v>
       </c>
       <c r="D32" s="4">
         <v>0</v>
       </c>
       <c r="E32" s="4">
         <v>0</v>
       </c>
       <c r="F32" s="4">
         <v>0</v>
       </c>
       <c r="G32" s="4">
         <v>0</v>
       </c>
       <c r="H32" s="4">
         <v>1</v>
       </c>
       <c r="I32" s="4">
         <v>0</v>
       </c>
       <c r="J32" s="4">
         <v>0</v>
       </c>
       <c r="K32" s="4">
         <v>0</v>
       </c>
       <c r="L32" s="4">
         <v>1</v>
       </c>
       <c r="M32" s="4">
         <v>1</v>
       </c>
       <c r="N32" s="4">
         <v>0</v>
       </c>
       <c r="O32" s="4">
         <v>0</v>
       </c>
       <c r="P32" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C33" s="4">
         <v>6</v>
       </c>
       <c r="D33" s="4">
         <v>1</v>
       </c>
       <c r="E33" s="4">
         <v>1</v>
       </c>
       <c r="F33" s="4">
         <v>0</v>
       </c>
       <c r="G33" s="4">
         <v>2</v>
       </c>
       <c r="H33" s="4">
         <v>2</v>
       </c>
       <c r="I33" s="4">
         <v>0</v>
       </c>
       <c r="J33" s="4">
         <v>0</v>
       </c>
       <c r="K33" s="4">
         <v>0</v>
       </c>
       <c r="L33" s="4">
         <v>0</v>
       </c>
       <c r="M33" s="4">
         <v>4</v>
       </c>
       <c r="N33" s="4">
         <v>0</v>
       </c>
       <c r="O33" s="4">
         <v>1</v>
       </c>
       <c r="P33" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C34" s="4">
         <v>22</v>
       </c>
       <c r="D34" s="4">
         <v>1</v>
       </c>
       <c r="E34" s="4">
         <v>0</v>
       </c>
       <c r="F34" s="4">
         <v>0</v>
       </c>
       <c r="G34" s="4">
         <v>1</v>
       </c>
       <c r="H34" s="4">
         <v>10</v>
       </c>
       <c r="I34" s="4">
         <v>6</v>
       </c>
       <c r="J34" s="4">
         <v>2</v>
       </c>
       <c r="K34" s="4">
         <v>1</v>
       </c>
       <c r="L34" s="4">
         <v>1</v>
       </c>
       <c r="M34" s="4">
         <v>19</v>
       </c>
       <c r="N34" s="4">
         <v>0</v>
       </c>
       <c r="O34" s="4">
         <v>3</v>
       </c>
       <c r="P34" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C35" s="4">
         <v>130</v>
       </c>
       <c r="D35" s="4">
         <v>2</v>
       </c>
       <c r="E35" s="4">
         <v>1</v>
       </c>
       <c r="F35" s="4">
         <v>3</v>
       </c>
       <c r="G35" s="4">
         <v>11</v>
       </c>
       <c r="H35" s="4">
         <v>51</v>
       </c>
       <c r="I35" s="4">
         <v>31</v>
       </c>
       <c r="J35" s="4">
         <v>24</v>
       </c>
       <c r="K35" s="4">
         <v>4</v>
       </c>
       <c r="L35" s="4">
         <v>3</v>
       </c>
       <c r="M35" s="4">
         <v>16</v>
       </c>
       <c r="N35" s="4">
         <v>0</v>
       </c>
       <c r="O35" s="4">
         <v>20</v>
       </c>
       <c r="P35" s="4">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C36" s="4">
         <v>1026</v>
       </c>
       <c r="D36" s="4">
         <v>17</v>
       </c>
       <c r="E36" s="4">
         <v>43</v>
       </c>
       <c r="F36" s="4">
         <v>36</v>
       </c>
       <c r="G36" s="4">
         <v>134</v>
       </c>
       <c r="H36" s="4">
         <v>253</v>
       </c>
       <c r="I36" s="4">
         <v>214</v>
       </c>
       <c r="J36" s="4">
         <v>164</v>
       </c>
       <c r="K36" s="4">
         <v>107</v>
       </c>
       <c r="L36" s="4">
         <v>58</v>
       </c>
       <c r="M36" s="4">
         <v>71</v>
       </c>
       <c r="N36" s="4">
         <v>1</v>
       </c>
       <c r="O36" s="4">
         <v>187</v>
       </c>
       <c r="P36" s="4">
         <v>767</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C37" s="4">
         <v>22</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>2</v>
       </c>
       <c r="H37" s="4">
         <v>6</v>
       </c>
       <c r="I37" s="4">
         <v>5</v>
       </c>
       <c r="J37" s="4">
         <v>6</v>
       </c>
       <c r="K37" s="4">
         <v>3</v>
       </c>
       <c r="L37" s="4">
         <v>0</v>
       </c>
       <c r="M37" s="4">
         <v>15</v>
       </c>
       <c r="N37" s="4">
         <v>0</v>
       </c>
       <c r="O37" s="4">
         <v>4</v>
       </c>
       <c r="P37" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C38" s="4">
         <v>2</v>
       </c>
       <c r="D38" s="4">
         <v>0</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
         <v>0</v>
       </c>
       <c r="G38" s="4">
         <v>0</v>
       </c>
       <c r="H38" s="4">
         <v>1</v>
       </c>
       <c r="I38" s="4">
         <v>1</v>
       </c>
       <c r="J38" s="4">
         <v>0</v>
       </c>
       <c r="K38" s="4">
         <v>0</v>
       </c>
       <c r="L38" s="4">
         <v>0</v>
       </c>
       <c r="M38" s="4">
         <v>2</v>
       </c>
       <c r="N38" s="4">
         <v>0</v>
       </c>
       <c r="O38" s="4">
         <v>0</v>
       </c>
       <c r="P38" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C39" s="4">
         <v>6</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>1</v>
       </c>
       <c r="G39" s="4">
         <v>2</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
       </c>
       <c r="I39" s="4">
         <v>3</v>
       </c>
       <c r="J39" s="4">
         <v>0</v>
       </c>
       <c r="K39" s="4">
         <v>0</v>
       </c>
       <c r="L39" s="4">
         <v>0</v>
       </c>
       <c r="M39" s="4">
         <v>6</v>
       </c>
       <c r="N39" s="4">
         <v>0</v>
       </c>
       <c r="O39" s="4">
         <v>0</v>
       </c>
       <c r="P39" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C40" s="4">
         <v>44</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>2</v>
       </c>
       <c r="F40" s="4">
         <v>1</v>
       </c>
       <c r="G40" s="4">
         <v>13</v>
       </c>
       <c r="H40" s="4">
         <v>9</v>
       </c>
       <c r="I40" s="4">
         <v>9</v>
       </c>
       <c r="J40" s="4">
         <v>3</v>
       </c>
       <c r="K40" s="4">
         <v>5</v>
       </c>
       <c r="L40" s="4">
         <v>2</v>
       </c>
       <c r="M40" s="4">
         <v>19</v>
       </c>
       <c r="N40" s="4">
         <v>0</v>
       </c>
       <c r="O40" s="4">
         <v>21</v>
       </c>
       <c r="P40" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C41" s="4">
         <v>1</v>
       </c>
       <c r="D41" s="4">
         <v>1</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>0</v>
       </c>
       <c r="G41" s="4">
         <v>0</v>
       </c>
       <c r="H41" s="4">
         <v>0</v>
       </c>
       <c r="I41" s="4">
         <v>0</v>
       </c>
       <c r="J41" s="4">
         <v>0</v>
       </c>
       <c r="K41" s="4">
         <v>0</v>
       </c>
       <c r="L41" s="4">
         <v>0</v>
       </c>
       <c r="M41" s="4">
         <v>0</v>
       </c>
       <c r="N41" s="4">
         <v>0</v>
       </c>
       <c r="O41" s="4">
         <v>0</v>
       </c>
       <c r="P41" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C42" s="4">
         <v>16</v>
       </c>
       <c r="D42" s="4">
         <v>0</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
         <v>0</v>
       </c>
       <c r="G42" s="4">
         <v>1</v>
       </c>
       <c r="H42" s="4">
         <v>3</v>
       </c>
       <c r="I42" s="4">
         <v>2</v>
       </c>
       <c r="J42" s="4">
         <v>6</v>
       </c>
       <c r="K42" s="4">
         <v>4</v>
       </c>
       <c r="L42" s="4">
         <v>0</v>
       </c>
       <c r="M42" s="4">
         <v>7</v>
       </c>
       <c r="N42" s="4">
         <v>1</v>
       </c>
       <c r="O42" s="4">
         <v>6</v>
       </c>
       <c r="P42" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C43" s="4">
         <v>37</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>0</v>
       </c>
       <c r="G43" s="4">
         <v>6</v>
       </c>
       <c r="H43" s="4">
         <v>12</v>
       </c>
       <c r="I43" s="4">
         <v>13</v>
       </c>
       <c r="J43" s="4">
         <v>3</v>
       </c>
       <c r="K43" s="4">
         <v>1</v>
       </c>
       <c r="L43" s="4">
         <v>2</v>
       </c>
       <c r="M43" s="4">
         <v>31</v>
       </c>
       <c r="N43" s="4">
         <v>0</v>
       </c>
       <c r="O43" s="4">
         <v>5</v>
       </c>
       <c r="P43" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C44" s="4">
         <v>12</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>0</v>
       </c>
       <c r="F44" s="4">
         <v>0</v>
       </c>
       <c r="G44" s="4">
         <v>1</v>
       </c>
       <c r="H44" s="4">
         <v>5</v>
       </c>
       <c r="I44" s="4">
         <v>3</v>
       </c>
       <c r="J44" s="4">
         <v>2</v>
       </c>
       <c r="K44" s="4">
         <v>0</v>
       </c>
       <c r="L44" s="4">
         <v>1</v>
       </c>
       <c r="M44" s="4">
         <v>9</v>
       </c>
       <c r="N44" s="4">
         <v>0</v>
       </c>
       <c r="O44" s="4">
         <v>3</v>
       </c>
       <c r="P44" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C45" s="4">
         <v>209</v>
       </c>
       <c r="D45" s="4">
         <v>2</v>
       </c>
       <c r="E45" s="4">
         <v>2</v>
       </c>
       <c r="F45" s="4">
         <v>8</v>
       </c>
       <c r="G45" s="4">
         <v>30</v>
       </c>
       <c r="H45" s="4">
         <v>82</v>
       </c>
       <c r="I45" s="4">
         <v>55</v>
       </c>
       <c r="J45" s="4">
         <v>28</v>
       </c>
       <c r="K45" s="4">
         <v>1</v>
       </c>
       <c r="L45" s="4">
         <v>1</v>
       </c>
       <c r="M45" s="4">
         <v>38</v>
       </c>
       <c r="N45" s="4">
         <v>0</v>
       </c>
       <c r="O45" s="4">
         <v>84</v>
       </c>
       <c r="P45" s="4">
         <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C46" s="4">
         <v>66</v>
       </c>
       <c r="D46" s="4">
         <v>1</v>
       </c>
       <c r="E46" s="4">
         <v>1</v>
       </c>
       <c r="F46" s="4">
         <v>3</v>
       </c>
       <c r="G46" s="4">
         <v>18</v>
       </c>
       <c r="H46" s="4">
         <v>26</v>
       </c>
       <c r="I46" s="4">
         <v>8</v>
       </c>
       <c r="J46" s="4">
         <v>7</v>
       </c>
       <c r="K46" s="4">
         <v>0</v>
       </c>
       <c r="L46" s="4">
         <v>2</v>
       </c>
       <c r="M46" s="4">
         <v>33</v>
       </c>
       <c r="N46" s="4">
         <v>0</v>
       </c>
       <c r="O46" s="4">
         <v>24</v>
       </c>
       <c r="P46" s="4">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C47" s="4">
         <v>10</v>
       </c>
       <c r="D47" s="4">
         <v>0</v>
       </c>
       <c r="E47" s="4">
         <v>0</v>
       </c>
       <c r="F47" s="4">
         <v>0</v>
       </c>
       <c r="G47" s="4">
         <v>2</v>
       </c>
       <c r="H47" s="4">
         <v>4</v>
       </c>
       <c r="I47" s="4">
         <v>0</v>
       </c>
       <c r="J47" s="4">
         <v>2</v>
       </c>
       <c r="K47" s="4">
         <v>0</v>
       </c>
       <c r="L47" s="4">
         <v>2</v>
       </c>
       <c r="M47" s="4">
         <v>9</v>
       </c>
       <c r="N47" s="4">
         <v>0</v>
       </c>
       <c r="O47" s="4">
         <v>1</v>
       </c>
       <c r="P47" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C48" s="4">
         <v>8</v>
       </c>
       <c r="D48" s="4">
         <v>0</v>
       </c>
       <c r="E48" s="4">
         <v>1</v>
       </c>
       <c r="F48" s="4">
         <v>2</v>
       </c>
       <c r="G48" s="4">
         <v>0</v>
       </c>
       <c r="H48" s="4">
         <v>3</v>
       </c>
       <c r="I48" s="4">
         <v>1</v>
       </c>
       <c r="J48" s="4">
         <v>1</v>
       </c>
       <c r="K48" s="4">
         <v>0</v>
       </c>
       <c r="L48" s="4">
         <v>0</v>
       </c>
       <c r="M48" s="4">
         <v>2</v>
       </c>
       <c r="N48" s="4">
         <v>0</v>
       </c>
       <c r="O48" s="4">
         <v>0</v>
       </c>
       <c r="P48" s="4">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C49" s="4">
         <v>101</v>
       </c>
       <c r="D49" s="4">
         <v>3</v>
       </c>
       <c r="E49" s="4">
         <v>1</v>
       </c>
       <c r="F49" s="4">
         <v>0</v>
       </c>
       <c r="G49" s="4">
         <v>16</v>
       </c>
       <c r="H49" s="4">
         <v>44</v>
       </c>
       <c r="I49" s="4">
         <v>19</v>
       </c>
       <c r="J49" s="4">
         <v>9</v>
       </c>
       <c r="K49" s="4">
         <v>5</v>
       </c>
       <c r="L49" s="4">
         <v>4</v>
       </c>
       <c r="M49" s="4">
         <v>40</v>
       </c>
       <c r="N49" s="4">
         <v>0</v>
       </c>
       <c r="O49" s="4">
         <v>34</v>
       </c>
       <c r="P49" s="4">
         <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C50" s="4">
         <v>9</v>
       </c>
       <c r="D50" s="4">
         <v>1</v>
       </c>
       <c r="E50" s="4">
         <v>0</v>
       </c>
       <c r="F50" s="4">
         <v>0</v>
       </c>
       <c r="G50" s="4">
         <v>4</v>
       </c>
       <c r="H50" s="4">
         <v>0</v>
       </c>
       <c r="I50" s="4">
         <v>1</v>
       </c>
       <c r="J50" s="4">
         <v>2</v>
       </c>
       <c r="K50" s="4">
         <v>0</v>
       </c>
       <c r="L50" s="4">
         <v>1</v>
       </c>
       <c r="M50" s="4">
         <v>1</v>
       </c>
       <c r="N50" s="4">
         <v>0</v>
       </c>
       <c r="O50" s="4">
         <v>4</v>
       </c>
       <c r="P50" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C51" s="4">
         <v>25</v>
       </c>
       <c r="D51" s="4">
         <v>0</v>
       </c>
       <c r="E51" s="4">
         <v>1</v>
       </c>
       <c r="F51" s="4">
         <v>4</v>
       </c>
       <c r="G51" s="4">
         <v>0</v>
       </c>
       <c r="H51" s="4">
         <v>7</v>
       </c>
       <c r="I51" s="4">
         <v>6</v>
       </c>
       <c r="J51" s="4">
         <v>3</v>
       </c>
       <c r="K51" s="4">
         <v>1</v>
       </c>
       <c r="L51" s="4">
         <v>3</v>
       </c>
       <c r="M51" s="4">
         <v>15</v>
       </c>
       <c r="N51" s="4">
         <v>0</v>
       </c>
       <c r="O51" s="4">
         <v>0</v>
       </c>
       <c r="P51" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C52" s="4">
         <v>126</v>
       </c>
       <c r="D52" s="4">
         <v>0</v>
       </c>
       <c r="E52" s="4">
         <v>1</v>
       </c>
       <c r="F52" s="4">
         <v>4</v>
       </c>
       <c r="G52" s="4">
         <v>13</v>
       </c>
       <c r="H52" s="4">
         <v>58</v>
       </c>
       <c r="I52" s="4">
         <v>29</v>
       </c>
       <c r="J52" s="4">
         <v>17</v>
       </c>
       <c r="K52" s="4">
         <v>2</v>
       </c>
       <c r="L52" s="4">
         <v>2</v>
       </c>
       <c r="M52" s="4">
         <v>38</v>
       </c>
       <c r="N52" s="4">
         <v>1</v>
       </c>
       <c r="O52" s="4">
         <v>54</v>
       </c>
       <c r="P52" s="4">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C53" s="4">
         <v>46</v>
       </c>
       <c r="D53" s="4">
         <v>4</v>
       </c>
       <c r="E53" s="4">
         <v>1</v>
       </c>
       <c r="F53" s="4">
         <v>0</v>
       </c>
       <c r="G53" s="4">
         <v>6</v>
       </c>
       <c r="H53" s="4">
         <v>16</v>
       </c>
       <c r="I53" s="4">
         <v>15</v>
       </c>
       <c r="J53" s="4">
         <v>3</v>
       </c>
       <c r="K53" s="4">
         <v>0</v>
       </c>
       <c r="L53" s="4">
         <v>1</v>
       </c>
       <c r="M53" s="4">
         <v>27</v>
       </c>
       <c r="N53" s="4">
         <v>0</v>
       </c>
       <c r="O53" s="4">
         <v>7</v>
       </c>
       <c r="P53" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C54" s="4">
         <v>100</v>
       </c>
       <c r="D54" s="4">
         <v>1</v>
       </c>
       <c r="E54" s="4">
         <v>6</v>
       </c>
       <c r="F54" s="4">
         <v>8</v>
       </c>
       <c r="G54" s="4">
         <v>12</v>
       </c>
       <c r="H54" s="4">
         <v>18</v>
       </c>
       <c r="I54" s="4">
         <v>27</v>
       </c>
       <c r="J54" s="4">
         <v>17</v>
       </c>
       <c r="K54" s="4">
         <v>3</v>
       </c>
       <c r="L54" s="4">
         <v>8</v>
       </c>
       <c r="M54" s="4">
         <v>27</v>
       </c>
       <c r="N54" s="4">
         <v>0</v>
       </c>
       <c r="O54" s="4">
         <v>13</v>
       </c>
       <c r="P54" s="4">
         <v>60</v>
       </c>
     </row>
     <row r="55" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C55" s="4">
         <v>36</v>
       </c>
       <c r="D55" s="4">
         <v>0</v>
       </c>
       <c r="E55" s="4">
         <v>0</v>
       </c>
       <c r="F55" s="4">
         <v>0</v>
       </c>
       <c r="G55" s="4">
         <v>2</v>
       </c>
       <c r="H55" s="4">
         <v>6</v>
       </c>
       <c r="I55" s="4">
         <v>13</v>
       </c>
       <c r="J55" s="4">
         <v>12</v>
       </c>
       <c r="K55" s="4">
         <v>3</v>
       </c>
       <c r="L55" s="4">
         <v>0</v>
       </c>
       <c r="M55" s="4">
         <v>7</v>
       </c>
       <c r="N55" s="4">
         <v>0</v>
       </c>
       <c r="O55" s="4">
         <v>21</v>
       </c>
       <c r="P55" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C56" s="4">
         <v>28</v>
       </c>
       <c r="D56" s="4">
         <v>0</v>
       </c>
       <c r="E56" s="4">
         <v>0</v>
       </c>
       <c r="F56" s="4">
         <v>1</v>
       </c>
       <c r="G56" s="4">
         <v>4</v>
       </c>
       <c r="H56" s="4">
         <v>5</v>
       </c>
       <c r="I56" s="4">
         <v>8</v>
       </c>
       <c r="J56" s="4">
         <v>9</v>
       </c>
       <c r="K56" s="4">
         <v>1</v>
       </c>
       <c r="L56" s="4">
         <v>0</v>
       </c>
       <c r="M56" s="4">
         <v>22</v>
       </c>
       <c r="N56" s="4">
         <v>0</v>
       </c>
       <c r="O56" s="4">
         <v>4</v>
       </c>
       <c r="P56" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C57" s="4">
         <v>7</v>
       </c>
       <c r="D57" s="4">
         <v>0</v>
       </c>
       <c r="E57" s="4">
         <v>0</v>
       </c>
       <c r="F57" s="4">
         <v>0</v>
       </c>
       <c r="G57" s="4">
         <v>1</v>
       </c>
       <c r="H57" s="4">
         <v>4</v>
       </c>
       <c r="I57" s="4">
         <v>0</v>
       </c>
       <c r="J57" s="4">
         <v>0</v>
       </c>
       <c r="K57" s="4">
         <v>0</v>
       </c>
       <c r="L57" s="4">
         <v>2</v>
       </c>
       <c r="M57" s="4">
         <v>4</v>
       </c>
       <c r="N57" s="4">
         <v>0</v>
       </c>
       <c r="O57" s="4">
         <v>3</v>
       </c>
       <c r="P57" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C58" s="4">
         <v>15</v>
       </c>
       <c r="D58" s="4">
         <v>0</v>
       </c>
       <c r="E58" s="4">
         <v>0</v>
       </c>
       <c r="F58" s="4">
         <v>0</v>
       </c>
       <c r="G58" s="4">
         <v>2</v>
       </c>
       <c r="H58" s="4">
         <v>9</v>
       </c>
       <c r="I58" s="4">
         <v>2</v>
       </c>
       <c r="J58" s="4">
         <v>2</v>
       </c>
       <c r="K58" s="4">
         <v>0</v>
       </c>
       <c r="L58" s="4">
         <v>0</v>
       </c>
       <c r="M58" s="4">
         <v>5</v>
       </c>
       <c r="N58" s="4">
         <v>0</v>
       </c>
       <c r="O58" s="4">
         <v>2</v>
       </c>
       <c r="P58" s="4">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C59" s="4">
         <v>203</v>
       </c>
       <c r="D59" s="4">
         <v>10</v>
       </c>
       <c r="E59" s="4">
         <v>3</v>
       </c>
       <c r="F59" s="4">
         <v>13</v>
       </c>
       <c r="G59" s="4">
         <v>20</v>
       </c>
       <c r="H59" s="4">
         <v>44</v>
       </c>
       <c r="I59" s="4">
         <v>56</v>
       </c>
       <c r="J59" s="4">
         <v>39</v>
       </c>
       <c r="K59" s="4">
         <v>11</v>
       </c>
       <c r="L59" s="4">
         <v>7</v>
       </c>
       <c r="M59" s="4">
         <v>13</v>
       </c>
       <c r="N59" s="4">
         <v>0</v>
       </c>
       <c r="O59" s="4">
         <v>3</v>
       </c>
       <c r="P59" s="4">
         <v>187</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C60" s="4">
         <v>63</v>
       </c>
       <c r="D60" s="4">
         <v>0</v>
       </c>
       <c r="E60" s="4">
         <v>1</v>
       </c>
       <c r="F60" s="4">
         <v>2</v>
       </c>
       <c r="G60" s="4">
         <v>5</v>
       </c>
       <c r="H60" s="4">
         <v>16</v>
       </c>
       <c r="I60" s="4">
         <v>22</v>
       </c>
       <c r="J60" s="4">
         <v>6</v>
       </c>
       <c r="K60" s="4">
         <v>7</v>
       </c>
       <c r="L60" s="4">
         <v>4</v>
       </c>
       <c r="M60" s="4">
         <v>32</v>
       </c>
       <c r="N60" s="4">
         <v>0</v>
       </c>
       <c r="O60" s="4">
         <v>9</v>
       </c>
       <c r="P60" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C61" s="4">
         <v>19</v>
       </c>
       <c r="D61" s="4">
         <v>0</v>
       </c>
       <c r="E61" s="4">
         <v>0</v>
       </c>
       <c r="F61" s="4">
         <v>0</v>
       </c>
       <c r="G61" s="4">
         <v>6</v>
       </c>
       <c r="H61" s="4">
         <v>6</v>
       </c>
       <c r="I61" s="4">
         <v>7</v>
       </c>
       <c r="J61" s="4">
         <v>0</v>
       </c>
       <c r="K61" s="4">
         <v>0</v>
       </c>
       <c r="L61" s="4">
         <v>0</v>
       </c>
       <c r="M61" s="4">
         <v>18</v>
       </c>
       <c r="N61" s="4">
         <v>0</v>
       </c>
       <c r="O61" s="4">
         <v>1</v>
       </c>
       <c r="P61" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C62" s="4">
         <v>28</v>
       </c>
       <c r="D62" s="4">
         <v>0</v>
       </c>
       <c r="E62" s="4">
         <v>0</v>
       </c>
       <c r="F62" s="4">
         <v>1</v>
       </c>
       <c r="G62" s="4">
         <v>10</v>
       </c>
       <c r="H62" s="4">
         <v>13</v>
       </c>
       <c r="I62" s="4">
         <v>4</v>
       </c>
       <c r="J62" s="4">
         <v>0</v>
       </c>
       <c r="K62" s="4">
         <v>0</v>
       </c>
       <c r="L62" s="4">
         <v>0</v>
       </c>
       <c r="M62" s="4">
         <v>26</v>
       </c>
       <c r="N62" s="4">
         <v>0</v>
       </c>
       <c r="O62" s="4">
         <v>1</v>
       </c>
       <c r="P62" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C63" s="4">
         <v>6</v>
       </c>
       <c r="D63" s="4">
         <v>0</v>
       </c>
       <c r="E63" s="4">
         <v>0</v>
       </c>
       <c r="F63" s="4">
         <v>0</v>
       </c>
       <c r="G63" s="4">
         <v>0</v>
       </c>
       <c r="H63" s="4">
         <v>4</v>
       </c>
       <c r="I63" s="4">
         <v>1</v>
       </c>
       <c r="J63" s="4">
         <v>1</v>
       </c>
@@ -9826,51 +9829,50 @@
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>26-1</vt:lpstr>
       <vt:lpstr>26-2</vt:lpstr>
       <vt:lpstr>26-3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>文部科学省</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2026-03-10T13:41:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
     <vt:lpwstr>機密性2情報</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
     <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
     <vt:lpwstr>f6413c41-a87e-40e3-976e-f6f34a0197ee</vt:lpwstr>