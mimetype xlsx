--- v0 (2026-05-23)
+++ v1 (2026-09-05)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\02_作業中フォルダ（保存期間１年未満）\07_統計調査\02_貨物・旅客地域流動調査関係\令和７年度\04_報告書作成作業\04_出力データ\府県相互間輸送人員表修正\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\01_重要文書フォルダ（保存期間１年以上）\07_統計調査\02_貨物・旅客地域流動調査関係\令和７年度\01_旅客県間流動調査\02_令和6年度　旅客県間流動調査　公表・提供関係　決裁\02_報告書公表（R6d）\02_公表\02_e-stat\旅客\訂正（R8.8～）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32B22F64-EEAD-4946-9DA2-51D4A27F9A8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{456CBD9B-1893-438B-AC6D-63749CCB965B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-16200" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="旅客" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">旅客!$A$1:$D$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="19">
   <si>
     <t>輸送機関別旅客輸送量（全国輸送量）総括表</t>
   </si>
   <si>
     <t>時間軸コード</t>
   </si>
   <si>
     <t>輸送機関</t>
   </si>
   <si>
     <t>輸送人員</t>
   </si>
@@ -113,50 +113,52 @@
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="MS Mincho"/>
+      <family val="1"/>
+      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
@@ -317,112 +319,113 @@
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -700,306 +703,307 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13"/>
   <cols>
-    <col min="1" max="1" width="17.453125" style="7" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="9" style="7"/>
+    <col min="1" max="1" width="17.453125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="19.7265625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="19.36328125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="21.7265625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9" style="2"/>
+    <col min="6" max="7" width="9" style="3"/>
+    <col min="8" max="8" width="9" style="2"/>
+    <col min="9" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6"/>
+      <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="23.25" customHeight="1">
-      <c r="A2" s="7" t="s">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="1">
+      <c r="B2" s="5">
         <v>2024100000</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1">
-      <c r="A3" s="8"/>
-[...1 lines deleted...]
-      <c r="C3" s="10" t="s">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="11" t="s">
+      <c r="D3" s="9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="24" customHeight="1">
-      <c r="A4" s="12"/>
-[...1 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="A4" s="10"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1">
-      <c r="A5" s="14"/>
-[...1 lines deleted...]
-      <c r="C5" s="10" t="s">
+      <c r="A5" s="12"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="F5"/>
+      <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" ht="27" customHeight="1">
-      <c r="A6" s="8" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="19"/>
-      <c r="C6" s="27">
+      <c r="B6" s="14"/>
+      <c r="C6" s="15">
         <v>28478065</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="16">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="27" customHeight="1">
-      <c r="A7" s="8" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="27">
+      <c r="C7" s="15">
         <v>8523253</v>
       </c>
-      <c r="D7" s="2">
+      <c r="D7" s="16">
         <v>2.7</v>
       </c>
-      <c r="F7"/>
+      <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6" ht="27" customHeight="1">
-      <c r="A8" s="12" t="s">
+      <c r="A8" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="19">
         <v>4998895</v>
       </c>
-      <c r="D8" s="3">
+      <c r="D8" s="20">
         <v>1.6</v>
       </c>
-      <c r="F8"/>
+      <c r="F8" s="4"/>
     </row>
     <row r="9" spans="1:6" ht="27" customHeight="1">
-      <c r="A9" s="14" t="s">
+      <c r="A9" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="22">
         <v>3524357</v>
       </c>
-      <c r="D9" s="4">
+      <c r="D9" s="23">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F9"/>
+      <c r="F9" s="4"/>
     </row>
     <row r="10" spans="1:6" ht="27" customHeight="1">
-      <c r="A10" s="8" t="s">
+      <c r="A10" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="15">
         <v>14699162</v>
       </c>
-      <c r="D10" s="2">
+      <c r="D10" s="16">
         <v>3.7</v>
       </c>
-      <c r="F10"/>
+      <c r="F10" s="4"/>
     </row>
     <row r="11" spans="1:6" ht="27" customHeight="1">
-      <c r="A11" s="12" t="s">
+      <c r="A11" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="21" t="s">
+      <c r="B11" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="19">
         <v>7849859</v>
       </c>
-      <c r="D11" s="3">
+      <c r="D11" s="20">
         <v>3.1</v>
       </c>
-      <c r="F11"/>
+      <c r="F11" s="4"/>
     </row>
     <row r="12" spans="1:6" ht="27" customHeight="1">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="22">
         <v>6849303</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D12" s="23">
         <v>4.3</v>
       </c>
-      <c r="F12"/>
+      <c r="F12" s="4"/>
     </row>
     <row r="13" spans="1:6" ht="27" customHeight="1">
-      <c r="A13" s="8" t="s">
+      <c r="A13" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="24" t="s">
+      <c r="B13" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="27">
+      <c r="C13" s="15">
         <v>5085379</v>
       </c>
-      <c r="D13" s="2">
+      <c r="D13" s="16">
         <v>1.5</v>
       </c>
-      <c r="F13"/>
+      <c r="F13" s="4"/>
     </row>
     <row r="14" spans="1:6" ht="27" customHeight="1">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="19">
         <v>3805690</v>
       </c>
-      <c r="D14" s="3">
+      <c r="D14" s="20">
         <v>0.5</v>
       </c>
-      <c r="F14"/>
+      <c r="F14" s="4"/>
     </row>
     <row r="15" spans="1:6" ht="27" customHeight="1">
-      <c r="A15" s="12" t="s">
+      <c r="A15" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="21" t="s">
+      <c r="B15" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="19">
         <v>229026</v>
       </c>
-      <c r="D15" s="3">
+      <c r="D15" s="20">
         <v>1</v>
       </c>
-      <c r="F15"/>
+      <c r="F15" s="4"/>
     </row>
     <row r="16" spans="1:6" ht="27" customHeight="1">
-      <c r="A16" s="14" t="s">
+      <c r="A16" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="25" t="s">
+      <c r="B16" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="22">
         <v>1050663</v>
       </c>
-      <c r="D16" s="4">
+      <c r="D16" s="23">
         <v>5.7</v>
       </c>
-      <c r="F16"/>
+      <c r="F16" s="4"/>
     </row>
     <row r="17" spans="1:6" ht="27" customHeight="1">
-      <c r="A17" s="16" t="s">
+      <c r="A17" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="26" t="s">
+      <c r="B17" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="30">
+      <c r="C17" s="26">
         <v>61507</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D17" s="27">
         <v>6.7</v>
       </c>
-      <c r="F17"/>
+      <c r="F17" s="4"/>
     </row>
     <row r="18" spans="1:6" ht="27" customHeight="1">
-      <c r="A18" s="14" t="s">
+      <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="22" t="s">
+      <c r="B18" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="31">
+      <c r="C18" s="29">
         <v>108765</v>
       </c>
       <c r="D18" s="23">
         <v>3.8</v>
       </c>
-      <c r="F18"/>
+      <c r="F18" s="4"/>
     </row>
     <row r="19" spans="1:6" ht="6" customHeight="1">
-      <c r="C19"/>
-[...1 lines deleted...]
-      <c r="F19"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="30"/>
+      <c r="F19" s="4"/>
     </row>
     <row r="20" spans="1:6" ht="21" customHeight="1">
-      <c r="A20" s="17"/>
-[...2 lines deleted...]
-      <c r="F20"/>
+      <c r="A20" s="31"/>
+      <c r="B20" s="31"/>
+      <c r="D20" s="30"/>
+      <c r="F20" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236005" right="0.59055118110236005" top="1.1811023622047001" bottom="0.78740157480314998" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>