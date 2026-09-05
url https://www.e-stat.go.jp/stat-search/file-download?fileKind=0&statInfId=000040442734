--- v0 (2026-05-23)
+++ v1 (2026-09-05)
@@ -1,76 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...2 lines deleted...]
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\02_作業中フォルダ（保存期間１年未満）\07_統計調査\02_貨物・旅客地域流動調査関係\令和７年度\04_報告書作成作業\05_訂正（R8.4～）\20260803\公表用に修正\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD45181B-044A-4774-9C6E-A6897277E2B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+    <workbookView xWindow="43095" yWindow="0" windowWidth="14580" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="航送船" sheetId="1" r:id="rId4"/>
+    <sheet name="航送船" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_1_16">#REF!</definedName>
     <definedName name="_2_16地域">#REF!</definedName>
     <definedName name="_3_51">#REF!</definedName>
     <definedName name="_4_51地域">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">航送船!$A$1:$BB$57</definedName>
     <definedName name="Sheet1_クエリ">#REF!</definedName>
     <definedName name="Sheet1_クエリ2">#REF!</definedName>
     <definedName name="クエリ1">#REF!</definedName>
     <definedName name="空港マスター">#REF!</definedName>
     <definedName name="調査データ_クエリ">#REF!</definedName>
     <definedName name="調査データ_クエリ1">#REF!</definedName>
     <definedName name="旅客">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'航送船'!$A$1:$BB$57</definedName>
   </definedNames>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="57">
   <si>
     <t>府県相互間旅客輸送人員表　（航送）</t>
   </si>
   <si>
     <t>時間軸コード</t>
   </si>
   <si>
     <t>道北</t>
   </si>
   <si>
     <t>道東</t>
   </si>
   <si>
     <t>道央</t>
   </si>
   <si>
     <t>道南</t>
   </si>
   <si>
     <t>北海道</t>
   </si>
   <si>
     <t>青森</t>
   </si>
   <si>
@@ -202,291 +207,320 @@
   <si>
     <t>宮崎</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>沖縄</t>
   </si>
   <si>
     <t>全国</t>
   </si>
   <si>
     <t>着</t>
   </si>
   <si>
     <t>千人</t>
   </si>
   <si>
     <t>発</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="0_);[Red]\(0\)"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0;[Red]\-#,##0.0"/>
+    <numFmt numFmtId="176" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="177" formatCode="0.0_);[Red]\(0.0\)"/>
+    <numFmt numFmtId="178" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="25">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="left" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="3" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="8" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="165" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
-[...22 lines deleted...]
-    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -731,130 +765,81 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BC58"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" zoomScaleNormal="75" view="pageBreakPreview" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="75" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="I6" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="I48" sqref="I48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.90625" customWidth="true" style="3"/>
-[...52 lines deleted...]
-    <col min="54" max="54" width="19.08984375" customWidth="true" style="17"/>
+    <col min="1" max="1" width="25.90625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="26.6328125" style="2" customWidth="1"/>
+    <col min="3" max="54" width="19.08984375" style="17" customWidth="1"/>
     <col min="55" max="55" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" customHeight="1" ht="30">
+    <row r="1" spans="1:54" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:55" customHeight="1" ht="23.5" s="4" customFormat="1">
+    <row r="2" spans="1:54" s="4" customFormat="1" ht="23.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1">
         <v>2024100000</v>
       </c>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="19"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="R2" s="18"/>
       <c r="S2" s="18"/>
       <c r="T2" s="18"/>
       <c r="U2" s="18"/>
@@ -870,51 +855,51 @@
       <c r="AE2" s="18"/>
       <c r="AF2" s="18"/>
       <c r="AG2" s="18"/>
       <c r="AH2" s="18"/>
       <c r="AI2" s="18"/>
       <c r="AJ2" s="18"/>
       <c r="AK2" s="18"/>
       <c r="AL2" s="18"/>
       <c r="AM2" s="18"/>
       <c r="AN2" s="18"/>
       <c r="AO2" s="18"/>
       <c r="AP2" s="18"/>
       <c r="AQ2" s="18"/>
       <c r="AR2" s="18"/>
       <c r="AS2" s="18"/>
       <c r="AT2" s="18"/>
       <c r="AU2" s="18"/>
       <c r="AV2" s="18"/>
       <c r="AW2" s="18"/>
       <c r="AX2" s="18"/>
       <c r="AY2" s="18"/>
       <c r="AZ2" s="18"/>
       <c r="BA2" s="18"/>
       <c r="BB2" s="18"/>
     </row>
-    <row r="3" spans="1:55" s="7" customFormat="1">
+    <row r="3" spans="1:54" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="20" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>9</v>
@@ -1030,51 +1015,51 @@
       <c r="AU3" s="20" t="s">
         <v>46</v>
       </c>
       <c r="AV3" s="20" t="s">
         <v>47</v>
       </c>
       <c r="AW3" s="20" t="s">
         <v>48</v>
       </c>
       <c r="AX3" s="20" t="s">
         <v>49</v>
       </c>
       <c r="AY3" s="20" t="s">
         <v>50</v>
       </c>
       <c r="AZ3" s="20" t="s">
         <v>51</v>
       </c>
       <c r="BA3" s="20" t="s">
         <v>52</v>
       </c>
       <c r="BB3" s="20" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:55" s="7" customFormat="1">
+    <row r="4" spans="1:54" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="I4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="21" t="s">
         <v>54</v>
@@ -1190,51 +1175,51 @@
       <c r="AU4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="AV4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="AW4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="AX4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="AY4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="AZ4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="BA4" s="21" t="s">
         <v>54</v>
       </c>
       <c r="BB4" s="21" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:55" s="7" customFormat="1">
+    <row r="5" spans="1:54" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="11"/>
       <c r="C5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>55</v>
@@ -1350,71 +1335,71 @@
       <c r="AU5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="AV5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="AW5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="AY5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="AZ5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="BA5" s="22" t="s">
         <v>55</v>
       </c>
       <c r="BB5" s="22" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="23">
-        <v>54.800173</v>
+        <v>54.800173000000001</v>
       </c>
       <c r="D6" s="23">
         <v>0</v>
       </c>
       <c r="E6" s="23">
         <v>0</v>
       </c>
       <c r="F6" s="23">
         <v>0</v>
       </c>
       <c r="G6" s="23">
-        <v>54.800173</v>
+        <v>54.800173000000001</v>
       </c>
       <c r="H6" s="23">
         <v>0</v>
       </c>
       <c r="I6" s="23">
         <v>0</v>
       </c>
       <c r="J6" s="23">
         <v>0</v>
       </c>
       <c r="K6" s="23">
         <v>0</v>
       </c>
       <c r="L6" s="23">
         <v>0</v>
       </c>
       <c r="M6" s="23">
         <v>0</v>
       </c>
       <c r="N6" s="23">
         <v>0</v>
       </c>
       <c r="O6" s="23">
         <v>0</v>
       </c>
@@ -1511,74 +1496,74 @@
       <c r="AT6" s="23">
         <v>0</v>
       </c>
       <c r="AU6" s="23">
         <v>0</v>
       </c>
       <c r="AV6" s="23">
         <v>0</v>
       </c>
       <c r="AW6" s="23">
         <v>0</v>
       </c>
       <c r="AX6" s="23">
         <v>0</v>
       </c>
       <c r="AY6" s="23">
         <v>0</v>
       </c>
       <c r="AZ6" s="23">
         <v>0</v>
       </c>
       <c r="BA6" s="23">
         <v>0</v>
       </c>
       <c r="BB6" s="23">
-        <v>54.800173</v>
+        <v>54.800173000000001</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C7" s="23">
         <v>0</v>
       </c>
       <c r="D7" s="23">
         <v>0</v>
       </c>
       <c r="E7" s="23">
         <v>0</v>
       </c>
       <c r="F7" s="23">
         <v>0</v>
       </c>
       <c r="G7" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H7" s="23">
         <v>0</v>
       </c>
       <c r="I7" s="23">
         <v>0</v>
       </c>
       <c r="J7" s="23">
         <v>0</v>
       </c>
       <c r="K7" s="23">
         <v>0</v>
       </c>
       <c r="L7" s="23">
         <v>0</v>
       </c>
       <c r="M7" s="23">
         <v>0</v>
       </c>
       <c r="N7" s="23">
         <v>0</v>
       </c>
       <c r="O7" s="23">
         <v>0</v>
       </c>
@@ -1675,149 +1660,149 @@
       <c r="AT7" s="23">
         <v>0</v>
       </c>
       <c r="AU7" s="23">
         <v>0</v>
       </c>
       <c r="AV7" s="23">
         <v>0</v>
       </c>
       <c r="AW7" s="23">
         <v>0</v>
       </c>
       <c r="AX7" s="23">
         <v>0</v>
       </c>
       <c r="AY7" s="23">
         <v>0</v>
       </c>
       <c r="AZ7" s="23">
         <v>0</v>
       </c>
       <c r="BA7" s="23">
         <v>0</v>
       </c>
       <c r="BB7" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="23">
         <v>0</v>
       </c>
       <c r="D8" s="23">
         <v>0</v>
       </c>
       <c r="E8" s="23">
         <v>0</v>
       </c>
       <c r="F8" s="23">
         <v>0</v>
       </c>
       <c r="G8" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H8" s="23">
         <v>120.942587</v>
       </c>
       <c r="I8" s="23">
         <v>0</v>
       </c>
       <c r="J8" s="23">
-        <v>36.919335</v>
+        <v>36.919334999999997</v>
       </c>
       <c r="K8" s="23">
-        <v>10.283</v>
+        <v>10.282999999999999</v>
       </c>
       <c r="L8" s="23">
         <v>0</v>
       </c>
       <c r="M8" s="23">
         <v>0</v>
       </c>
       <c r="N8" s="23">
-        <v>79.476857</v>
+        <v>79.476856999999995</v>
       </c>
       <c r="O8" s="23">
         <v>0</v>
       </c>
       <c r="P8" s="23">
         <v>0</v>
       </c>
       <c r="Q8" s="23">
         <v>0</v>
       </c>
       <c r="R8" s="23">
         <v>0</v>
       </c>
       <c r="S8" s="23">
         <v>0</v>
       </c>
       <c r="T8" s="23">
         <v>0</v>
       </c>
       <c r="U8" s="23">
-        <v>47.725</v>
+        <v>47.725000000000001</v>
       </c>
       <c r="V8" s="23">
         <v>0</v>
       </c>
       <c r="W8" s="23">
         <v>0</v>
       </c>
       <c r="X8" s="23">
-        <v>20.941</v>
+        <v>20.940999999999999</v>
       </c>
       <c r="Y8" s="23">
         <v>0</v>
       </c>
       <c r="Z8" s="23">
         <v>0</v>
       </c>
       <c r="AA8" s="23">
         <v>0</v>
       </c>
       <c r="AB8" s="23">
         <v>0</v>
       </c>
       <c r="AC8" s="23">
-        <v>5.058224</v>
+        <v>5.0582240000000001</v>
       </c>
       <c r="AD8" s="23">
         <v>0</v>
       </c>
       <c r="AE8" s="23">
         <v>0</v>
       </c>
       <c r="AF8" s="23">
-        <v>18.211</v>
+        <v>18.210999999999999</v>
       </c>
       <c r="AG8" s="23">
         <v>0</v>
       </c>
       <c r="AH8" s="23">
         <v>0</v>
       </c>
       <c r="AI8" s="23">
         <v>0</v>
       </c>
       <c r="AJ8" s="23">
         <v>0</v>
       </c>
       <c r="AK8" s="23">
         <v>0</v>
       </c>
       <c r="AL8" s="23">
         <v>0</v>
       </c>
       <c r="AM8" s="23">
         <v>0</v>
       </c>
       <c r="AN8" s="23">
         <v>0</v>
       </c>
@@ -1839,77 +1824,77 @@
       <c r="AT8" s="23">
         <v>0</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
         <v>0</v>
       </c>
       <c r="AX8" s="23">
         <v>0</v>
       </c>
       <c r="AY8" s="23">
         <v>0</v>
       </c>
       <c r="AZ8" s="23">
         <v>0</v>
       </c>
       <c r="BA8" s="23">
         <v>0</v>
       </c>
       <c r="BB8" s="23">
-        <v>339.557003</v>
+        <v>339.55700300000001</v>
       </c>
     </row>
-    <row r="9" spans="1:55">
+    <row r="9" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="23">
         <v>0</v>
       </c>
       <c r="D9" s="23">
         <v>0</v>
       </c>
       <c r="E9" s="23">
         <v>0</v>
       </c>
       <c r="F9" s="23">
         <v>13.579043</v>
       </c>
       <c r="G9" s="23">
         <v>13.579043</v>
       </c>
       <c r="H9" s="23">
-        <v>283.583024</v>
+        <v>283.58302400000002</v>
       </c>
       <c r="I9" s="23">
         <v>0</v>
       </c>
       <c r="J9" s="23">
         <v>0</v>
       </c>
       <c r="K9" s="23">
         <v>0</v>
       </c>
       <c r="L9" s="23">
         <v>0</v>
       </c>
       <c r="M9" s="23">
         <v>0</v>
       </c>
       <c r="N9" s="23">
         <v>0</v>
       </c>
       <c r="O9" s="23">
         <v>0</v>
       </c>
       <c r="P9" s="23">
         <v>0</v>
       </c>
@@ -2003,241 +1988,241 @@
       <c r="AT9" s="23">
         <v>0</v>
       </c>
       <c r="AU9" s="23">
         <v>0</v>
       </c>
       <c r="AV9" s="23">
         <v>0</v>
       </c>
       <c r="AW9" s="23">
         <v>0</v>
       </c>
       <c r="AX9" s="23">
         <v>0</v>
       </c>
       <c r="AY9" s="23">
         <v>0</v>
       </c>
       <c r="AZ9" s="23">
         <v>0</v>
       </c>
       <c r="BA9" s="23">
         <v>0</v>
       </c>
       <c r="BB9" s="23">
-        <v>297.162067</v>
+        <v>297.16206699999998</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="23">
-        <v>54.800173</v>
+        <v>54.800173000000001</v>
       </c>
       <c r="D10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F10" s="23">
         <v>13.579043</v>
       </c>
       <c r="G10" s="23">
         <v>68.379216</v>
       </c>
       <c r="H10" s="23">
-        <v>404.525612</v>
+        <v>404.52561200000002</v>
       </c>
       <c r="I10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J10" s="23">
-        <v>36.919335</v>
+        <v>36.919334999999997</v>
       </c>
       <c r="K10" s="23">
-        <v>10.283</v>
+        <v>10.282999999999999</v>
       </c>
       <c r="L10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N10" s="23">
-        <v>79.476857</v>
+        <v>79.476856999999995</v>
       </c>
       <c r="O10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="U10" s="23">
-        <v>47.725</v>
+        <v>47.725000000000001</v>
       </c>
       <c r="V10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="W10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="X10" s="23">
-        <v>20.941</v>
+        <v>20.940999999999999</v>
       </c>
       <c r="Y10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="Z10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AA10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AB10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AC10" s="23">
-        <v>5.058224</v>
+        <v>5.0582240000000001</v>
       </c>
       <c r="AD10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AE10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AF10" s="23">
-        <v>18.211</v>
+        <v>18.210999999999999</v>
       </c>
       <c r="AG10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AH10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AI10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AJ10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AK10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AL10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AM10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AN10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AO10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AP10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AQ10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AR10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AS10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AT10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AU10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AV10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AW10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AX10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AY10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AZ10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="BA10" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="BB10" s="23">
-        <v>691.519243</v>
+        <v>691.51924299999996</v>
       </c>
     </row>
-    <row r="11" spans="1:55" customHeight="1" ht="27">
+    <row r="11" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="23">
         <v>0</v>
       </c>
       <c r="D11" s="23">
         <v>0</v>
       </c>
       <c r="E11" s="23">
-        <v>132.186269</v>
+        <v>132.18626900000001</v>
       </c>
       <c r="F11" s="23">
-        <v>281.787759</v>
+        <v>281.78775899999999</v>
       </c>
       <c r="G11" s="23">
-        <v>413.974028</v>
+        <v>413.97402799999998</v>
       </c>
       <c r="H11" s="23">
-        <v>22.584715</v>
+        <v>22.584714999999999</v>
       </c>
       <c r="I11" s="23">
         <v>0</v>
       </c>
       <c r="J11" s="23">
         <v>0</v>
       </c>
       <c r="K11" s="23">
         <v>0</v>
       </c>
       <c r="L11" s="23">
         <v>0</v>
       </c>
       <c r="M11" s="23">
         <v>0</v>
       </c>
       <c r="N11" s="23">
         <v>0</v>
       </c>
       <c r="O11" s="23">
         <v>0</v>
       </c>
       <c r="P11" s="23">
         <v>0</v>
       </c>
@@ -2334,71 +2319,71 @@
       <c r="AU11" s="23">
         <v>0</v>
       </c>
       <c r="AV11" s="23">
         <v>0</v>
       </c>
       <c r="AW11" s="23">
         <v>0</v>
       </c>
       <c r="AX11" s="23">
         <v>0</v>
       </c>
       <c r="AY11" s="23">
         <v>0</v>
       </c>
       <c r="AZ11" s="23">
         <v>0</v>
       </c>
       <c r="BA11" s="23">
         <v>0</v>
       </c>
       <c r="BB11" s="23">
         <v>436.558742</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="23">
         <v>0</v>
       </c>
       <c r="D12" s="23">
         <v>0</v>
       </c>
       <c r="E12" s="23">
         <v>0</v>
       </c>
       <c r="F12" s="23">
         <v>0</v>
       </c>
       <c r="G12" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H12" s="23">
         <v>0</v>
       </c>
       <c r="I12" s="23">
         <v>0</v>
       </c>
       <c r="J12" s="23">
         <v>0</v>
       </c>
       <c r="K12" s="23">
         <v>0</v>
       </c>
       <c r="L12" s="23">
         <v>0</v>
       </c>
       <c r="M12" s="23">
         <v>0</v>
       </c>
       <c r="N12" s="23">
         <v>0</v>
       </c>
       <c r="O12" s="23">
         <v>0</v>
       </c>
@@ -2495,83 +2480,83 @@
       <c r="AT12" s="23">
         <v>0</v>
       </c>
       <c r="AU12" s="23">
         <v>0</v>
       </c>
       <c r="AV12" s="23">
         <v>0</v>
       </c>
       <c r="AW12" s="23">
         <v>0</v>
       </c>
       <c r="AX12" s="23">
         <v>0</v>
       </c>
       <c r="AY12" s="23">
         <v>0</v>
       </c>
       <c r="AZ12" s="23">
         <v>0</v>
       </c>
       <c r="BA12" s="23">
         <v>0</v>
       </c>
       <c r="BB12" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="23">
         <v>0</v>
       </c>
       <c r="D13" s="23">
         <v>0</v>
       </c>
       <c r="E13" s="23">
-        <v>35.683525</v>
+        <v>35.683525000000003</v>
       </c>
       <c r="F13" s="23">
         <v>0</v>
       </c>
       <c r="G13" s="23">
-        <v>35.683525</v>
+        <v>35.683525000000003</v>
       </c>
       <c r="H13" s="23">
         <v>0</v>
       </c>
       <c r="I13" s="23">
         <v>0</v>
       </c>
       <c r="J13" s="23">
-        <v>123.386429</v>
+        <v>123.38642900000001</v>
       </c>
       <c r="K13" s="23">
         <v>0</v>
       </c>
       <c r="L13" s="23">
         <v>0</v>
       </c>
       <c r="M13" s="23">
         <v>0</v>
       </c>
       <c r="N13" s="23">
         <v>0</v>
       </c>
       <c r="O13" s="23">
         <v>0</v>
       </c>
       <c r="P13" s="23">
         <v>0</v>
       </c>
       <c r="Q13" s="23">
         <v>0</v>
       </c>
       <c r="R13" s="23">
         <v>0</v>
       </c>
@@ -2584,51 +2569,51 @@
       <c r="U13" s="23">
         <v>0</v>
       </c>
       <c r="V13" s="23">
         <v>0</v>
       </c>
       <c r="W13" s="23">
         <v>0</v>
       </c>
       <c r="X13" s="23">
         <v>0</v>
       </c>
       <c r="Y13" s="23">
         <v>0</v>
       </c>
       <c r="Z13" s="23">
         <v>0</v>
       </c>
       <c r="AA13" s="23">
         <v>0</v>
       </c>
       <c r="AB13" s="23">
         <v>0</v>
       </c>
       <c r="AC13" s="23">
-        <v>6.698972</v>
+        <v>6.6989720000000004</v>
       </c>
       <c r="AD13" s="23">
         <v>0</v>
       </c>
       <c r="AE13" s="23">
         <v>0</v>
       </c>
       <c r="AF13" s="23">
         <v>0</v>
       </c>
       <c r="AG13" s="23">
         <v>0</v>
       </c>
       <c r="AH13" s="23">
         <v>0</v>
       </c>
       <c r="AI13" s="23">
         <v>0</v>
       </c>
       <c r="AJ13" s="23">
         <v>0</v>
       </c>
       <c r="AK13" s="23">
         <v>0</v>
       </c>
@@ -2659,125 +2644,125 @@
       <c r="AT13" s="23">
         <v>0</v>
       </c>
       <c r="AU13" s="23">
         <v>0</v>
       </c>
       <c r="AV13" s="23">
         <v>0</v>
       </c>
       <c r="AW13" s="23">
         <v>0</v>
       </c>
       <c r="AX13" s="23">
         <v>0</v>
       </c>
       <c r="AY13" s="23">
         <v>0</v>
       </c>
       <c r="AZ13" s="23">
         <v>0</v>
       </c>
       <c r="BA13" s="23">
         <v>0</v>
       </c>
       <c r="BB13" s="23">
-        <v>165.768926</v>
+        <v>165.76892599999999</v>
       </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="23">
         <v>0</v>
       </c>
       <c r="D14" s="23">
         <v>0</v>
       </c>
       <c r="E14" s="23">
-        <v>8.553</v>
+        <v>8.5530000000000008</v>
       </c>
       <c r="F14" s="23">
         <v>0</v>
       </c>
       <c r="G14" s="23">
-        <v>8.553</v>
+        <v>8.5530000000000008</v>
       </c>
       <c r="H14" s="23">
         <v>0</v>
       </c>
       <c r="I14" s="23">
         <v>0</v>
       </c>
       <c r="J14" s="23">
         <v>0</v>
       </c>
       <c r="K14" s="23">
         <v>0</v>
       </c>
       <c r="L14" s="23">
         <v>0</v>
       </c>
       <c r="M14" s="23">
         <v>0</v>
       </c>
       <c r="N14" s="23">
         <v>0</v>
       </c>
       <c r="O14" s="23">
         <v>0</v>
       </c>
       <c r="P14" s="23">
         <v>0</v>
       </c>
       <c r="Q14" s="23">
         <v>0</v>
       </c>
       <c r="R14" s="23">
         <v>0</v>
       </c>
       <c r="S14" s="23">
         <v>0</v>
       </c>
       <c r="T14" s="23">
         <v>0</v>
       </c>
       <c r="U14" s="23">
-        <v>0.527</v>
+        <v>0.52700000000000002</v>
       </c>
       <c r="V14" s="23">
         <v>0</v>
       </c>
       <c r="W14" s="23">
         <v>0</v>
       </c>
       <c r="X14" s="23">
-        <v>0.678</v>
+        <v>0.67800000000000005</v>
       </c>
       <c r="Y14" s="23">
         <v>0</v>
       </c>
       <c r="Z14" s="23">
         <v>0</v>
       </c>
       <c r="AA14" s="23">
         <v>0</v>
       </c>
       <c r="AB14" s="23">
         <v>0</v>
       </c>
       <c r="AC14" s="23">
         <v>0</v>
       </c>
       <c r="AD14" s="23">
         <v>0</v>
       </c>
       <c r="AE14" s="23">
         <v>0</v>
       </c>
       <c r="AF14" s="23">
         <v>0</v>
       </c>
@@ -2823,74 +2808,74 @@
       <c r="AT14" s="23">
         <v>0</v>
       </c>
       <c r="AU14" s="23">
         <v>0</v>
       </c>
       <c r="AV14" s="23">
         <v>0</v>
       </c>
       <c r="AW14" s="23">
         <v>0</v>
       </c>
       <c r="AX14" s="23">
         <v>0</v>
       </c>
       <c r="AY14" s="23">
         <v>0</v>
       </c>
       <c r="AZ14" s="23">
         <v>0</v>
       </c>
       <c r="BA14" s="23">
         <v>0</v>
       </c>
       <c r="BB14" s="23">
-        <v>9.758</v>
+        <v>9.7579999999999991</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="23">
         <v>0</v>
       </c>
       <c r="D15" s="23">
         <v>0</v>
       </c>
       <c r="E15" s="23">
         <v>0</v>
       </c>
       <c r="F15" s="23">
         <v>0</v>
       </c>
       <c r="G15" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H15" s="23">
         <v>0</v>
       </c>
       <c r="I15" s="23">
         <v>0</v>
       </c>
       <c r="J15" s="23">
         <v>0</v>
       </c>
       <c r="K15" s="23">
         <v>0</v>
       </c>
       <c r="L15" s="23">
         <v>0</v>
       </c>
       <c r="M15" s="23">
         <v>0</v>
       </c>
       <c r="N15" s="23">
         <v>0</v>
       </c>
       <c r="O15" s="23">
         <v>0</v>
       </c>
@@ -2987,74 +2972,74 @@
       <c r="AT15" s="23">
         <v>0</v>
       </c>
       <c r="AU15" s="23">
         <v>0</v>
       </c>
       <c r="AV15" s="23">
         <v>0</v>
       </c>
       <c r="AW15" s="23">
         <v>0</v>
       </c>
       <c r="AX15" s="23">
         <v>0</v>
       </c>
       <c r="AY15" s="23">
         <v>0</v>
       </c>
       <c r="AZ15" s="23">
         <v>0</v>
       </c>
       <c r="BA15" s="23">
         <v>0</v>
       </c>
       <c r="BB15" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:55" customHeight="1" ht="27">
+    <row r="16" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="23">
         <v>0</v>
       </c>
       <c r="D16" s="23">
         <v>0</v>
       </c>
       <c r="E16" s="23">
         <v>0</v>
       </c>
       <c r="F16" s="23">
         <v>0</v>
       </c>
       <c r="G16" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H16" s="23">
         <v>0</v>
       </c>
       <c r="I16" s="23">
         <v>0</v>
       </c>
       <c r="J16" s="23">
         <v>0</v>
       </c>
       <c r="K16" s="23">
         <v>0</v>
       </c>
       <c r="L16" s="23">
         <v>0</v>
       </c>
       <c r="M16" s="23">
         <v>0</v>
       </c>
       <c r="N16" s="23">
         <v>0</v>
       </c>
       <c r="O16" s="23">
         <v>0</v>
       </c>
@@ -3151,74 +3136,74 @@
       <c r="AT16" s="23">
         <v>0</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
         <v>0</v>
       </c>
       <c r="AX16" s="23">
         <v>0</v>
       </c>
       <c r="AY16" s="23">
         <v>0</v>
       </c>
       <c r="AZ16" s="23">
         <v>0</v>
       </c>
       <c r="BA16" s="23">
         <v>0</v>
       </c>
       <c r="BB16" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="23">
         <v>0</v>
       </c>
       <c r="D17" s="23">
         <v>0</v>
       </c>
       <c r="E17" s="23">
-        <v>85.638913</v>
+        <v>85.638913000000002</v>
       </c>
       <c r="F17" s="23">
         <v>0</v>
       </c>
       <c r="G17" s="23">
-        <v>85.638913</v>
+        <v>85.638913000000002</v>
       </c>
       <c r="H17" s="23">
         <v>0</v>
       </c>
       <c r="I17" s="23">
         <v>0</v>
       </c>
       <c r="J17" s="23">
         <v>0</v>
       </c>
       <c r="K17" s="23">
         <v>0</v>
       </c>
       <c r="L17" s="23">
         <v>0</v>
       </c>
       <c r="M17" s="23">
         <v>0</v>
       </c>
       <c r="N17" s="23">
         <v>0</v>
       </c>
       <c r="O17" s="23">
         <v>0</v>
       </c>
@@ -3315,74 +3300,74 @@
       <c r="AT17" s="23">
         <v>0</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
         <v>0</v>
       </c>
       <c r="AX17" s="23">
         <v>0</v>
       </c>
       <c r="AY17" s="23">
         <v>0</v>
       </c>
       <c r="AZ17" s="23">
         <v>0</v>
       </c>
       <c r="BA17" s="23">
         <v>0</v>
       </c>
       <c r="BB17" s="23">
-        <v>85.638913</v>
+        <v>85.638913000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:55">
+    <row r="18" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="23">
         <v>0</v>
       </c>
       <c r="D18" s="23">
         <v>0</v>
       </c>
       <c r="E18" s="23">
         <v>0</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H18" s="23">
         <v>0</v>
       </c>
       <c r="I18" s="23">
         <v>0</v>
       </c>
       <c r="J18" s="23">
         <v>0</v>
       </c>
       <c r="K18" s="23">
         <v>0</v>
       </c>
       <c r="L18" s="23">
         <v>0</v>
       </c>
       <c r="M18" s="23">
         <v>0</v>
       </c>
       <c r="N18" s="23">
         <v>0</v>
       </c>
       <c r="O18" s="23">
         <v>0</v>
       </c>
@@ -3479,74 +3464,74 @@
       <c r="AT18" s="23">
         <v>0</v>
       </c>
       <c r="AU18" s="23">
         <v>0</v>
       </c>
       <c r="AV18" s="23">
         <v>0</v>
       </c>
       <c r="AW18" s="23">
         <v>0</v>
       </c>
       <c r="AX18" s="23">
         <v>0</v>
       </c>
       <c r="AY18" s="23">
         <v>0</v>
       </c>
       <c r="AZ18" s="23">
         <v>0</v>
       </c>
       <c r="BA18" s="23">
         <v>0</v>
       </c>
       <c r="BB18" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="23">
         <v>0</v>
       </c>
       <c r="D19" s="23">
         <v>0</v>
       </c>
       <c r="E19" s="23">
         <v>0</v>
       </c>
       <c r="F19" s="23">
         <v>0</v>
       </c>
       <c r="G19" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H19" s="23">
         <v>0</v>
       </c>
       <c r="I19" s="23">
         <v>0</v>
       </c>
       <c r="J19" s="23">
         <v>0</v>
       </c>
       <c r="K19" s="23">
         <v>0</v>
       </c>
       <c r="L19" s="23">
         <v>0</v>
       </c>
       <c r="M19" s="23">
         <v>0</v>
       </c>
       <c r="N19" s="23">
         <v>0</v>
       </c>
       <c r="O19" s="23">
         <v>0</v>
       </c>
@@ -3643,74 +3628,74 @@
       <c r="AT19" s="23">
         <v>0</v>
       </c>
       <c r="AU19" s="23">
         <v>0</v>
       </c>
       <c r="AV19" s="23">
         <v>0</v>
       </c>
       <c r="AW19" s="23">
         <v>0</v>
       </c>
       <c r="AX19" s="23">
         <v>0</v>
       </c>
       <c r="AY19" s="23">
         <v>0</v>
       </c>
       <c r="AZ19" s="23">
         <v>0</v>
       </c>
       <c r="BA19" s="23">
         <v>0</v>
       </c>
       <c r="BB19" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:55">
+    <row r="20" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="23">
         <v>0</v>
       </c>
       <c r="E20" s="23">
         <v>0</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H20" s="23">
         <v>0</v>
       </c>
       <c r="I20" s="23">
         <v>0</v>
       </c>
       <c r="J20" s="23">
         <v>0</v>
       </c>
       <c r="K20" s="23">
         <v>0</v>
       </c>
       <c r="L20" s="23">
         <v>0</v>
       </c>
       <c r="M20" s="23">
         <v>0</v>
       </c>
       <c r="N20" s="23">
         <v>0</v>
       </c>
       <c r="O20" s="23">
         <v>0</v>
       </c>
@@ -3807,74 +3792,74 @@
       <c r="AT20" s="23">
         <v>0</v>
       </c>
       <c r="AU20" s="23">
         <v>0</v>
       </c>
       <c r="AV20" s="23">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
         <v>0</v>
       </c>
       <c r="AX20" s="23">
         <v>0</v>
       </c>
       <c r="AY20" s="23">
         <v>0</v>
       </c>
       <c r="AZ20" s="23">
         <v>0</v>
       </c>
       <c r="BA20" s="23">
         <v>0</v>
       </c>
       <c r="BB20" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:55" customHeight="1" ht="27">
+    <row r="21" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="23">
         <v>0</v>
       </c>
       <c r="D21" s="23">
         <v>0</v>
       </c>
       <c r="E21" s="23">
         <v>0</v>
       </c>
       <c r="F21" s="23">
         <v>0</v>
       </c>
       <c r="G21" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H21" s="23">
         <v>0</v>
       </c>
       <c r="I21" s="23">
         <v>0</v>
       </c>
       <c r="J21" s="23">
         <v>0</v>
       </c>
       <c r="K21" s="23">
         <v>0</v>
       </c>
       <c r="L21" s="23">
         <v>0</v>
       </c>
       <c r="M21" s="23">
         <v>0</v>
       </c>
       <c r="N21" s="23">
         <v>0</v>
       </c>
       <c r="O21" s="23">
         <v>0</v>
       </c>
@@ -3974,107 +3959,107 @@
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
         <v>0</v>
       </c>
       <c r="AX21" s="23">
         <v>0</v>
       </c>
       <c r="AY21" s="23">
         <v>0</v>
       </c>
       <c r="AZ21" s="23">
         <v>0</v>
       </c>
       <c r="BA21" s="23">
         <v>0</v>
       </c>
       <c r="BB21" s="23">
         <v>122.051146</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="23">
         <v>0</v>
       </c>
       <c r="D22" s="23">
         <v>0</v>
       </c>
       <c r="E22" s="23">
         <v>0</v>
       </c>
       <c r="F22" s="23">
         <v>0</v>
       </c>
       <c r="G22" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H22" s="23">
         <v>0</v>
       </c>
       <c r="I22" s="23">
         <v>0</v>
       </c>
       <c r="J22" s="23">
         <v>0</v>
       </c>
       <c r="K22" s="23">
         <v>0</v>
       </c>
       <c r="L22" s="23">
         <v>0</v>
       </c>
       <c r="M22" s="23">
         <v>0</v>
       </c>
       <c r="N22" s="23">
         <v>0</v>
       </c>
       <c r="O22" s="23">
         <v>0</v>
       </c>
       <c r="P22" s="23">
         <v>0</v>
       </c>
       <c r="Q22" s="23">
         <v>0</v>
       </c>
       <c r="R22" s="23">
         <v>0</v>
       </c>
       <c r="S22" s="23">
-        <v>0.02765</v>
+        <v>2.7650000000000001E-2</v>
       </c>
       <c r="T22" s="23">
         <v>0</v>
       </c>
       <c r="U22" s="23">
         <v>0</v>
       </c>
       <c r="V22" s="23">
         <v>0</v>
       </c>
       <c r="W22" s="23">
         <v>0</v>
       </c>
       <c r="X22" s="23">
         <v>0</v>
       </c>
       <c r="Y22" s="23">
         <v>0</v>
       </c>
       <c r="Z22" s="23">
         <v>0</v>
       </c>
       <c r="AA22" s="23">
         <v>0</v>
       </c>
@@ -4099,110 +4084,110 @@
       <c r="AH22" s="23">
         <v>0</v>
       </c>
       <c r="AI22" s="23">
         <v>0</v>
       </c>
       <c r="AJ22" s="23">
         <v>0</v>
       </c>
       <c r="AK22" s="23">
         <v>0</v>
       </c>
       <c r="AL22" s="23">
         <v>0</v>
       </c>
       <c r="AM22" s="23">
         <v>0</v>
       </c>
       <c r="AN22" s="23">
         <v>0</v>
       </c>
       <c r="AO22" s="23">
         <v>0</v>
       </c>
       <c r="AP22" s="23">
-        <v>11.516441</v>
+        <v>11.486641000000001</v>
       </c>
       <c r="AQ22" s="23">
         <v>0</v>
       </c>
       <c r="AR22" s="23">
         <v>0</v>
       </c>
       <c r="AS22" s="23">
         <v>0</v>
       </c>
       <c r="AT22" s="23">
-        <v>5.555999</v>
+        <v>5.5416220000000003</v>
       </c>
       <c r="AU22" s="23">
         <v>0</v>
       </c>
       <c r="AV22" s="23">
         <v>0</v>
       </c>
       <c r="AW22" s="23">
         <v>0</v>
       </c>
       <c r="AX22" s="23">
         <v>0</v>
       </c>
       <c r="AY22" s="23">
         <v>0</v>
       </c>
       <c r="AZ22" s="23">
         <v>0</v>
       </c>
       <c r="BA22" s="23">
         <v>0</v>
       </c>
       <c r="BB22" s="23">
-        <v>17.425439</v>
+        <v>17.381260999999999</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="23">
         <v>0</v>
       </c>
       <c r="D23" s="23">
         <v>0</v>
       </c>
       <c r="E23" s="23">
         <v>0</v>
       </c>
       <c r="F23" s="23">
         <v>0</v>
       </c>
       <c r="G23" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H23" s="23">
         <v>0</v>
       </c>
       <c r="I23" s="23">
         <v>0</v>
       </c>
       <c r="J23" s="23">
         <v>0</v>
       </c>
       <c r="K23" s="23">
         <v>0</v>
       </c>
       <c r="L23" s="23">
         <v>0</v>
       </c>
       <c r="M23" s="23">
         <v>0</v>
       </c>
       <c r="N23" s="23">
         <v>0</v>
       </c>
       <c r="O23" s="23">
         <v>0</v>
       </c>
@@ -4275,98 +4260,98 @@
       <c r="AL23" s="23">
         <v>0</v>
       </c>
       <c r="AM23" s="23">
         <v>0</v>
       </c>
       <c r="AN23" s="23">
         <v>0</v>
       </c>
       <c r="AO23" s="23">
         <v>0</v>
       </c>
       <c r="AP23" s="23">
         <v>0</v>
       </c>
       <c r="AQ23" s="23">
         <v>0</v>
       </c>
       <c r="AR23" s="23">
         <v>0</v>
       </c>
       <c r="AS23" s="23">
         <v>0</v>
       </c>
       <c r="AT23" s="23">
-        <v>0</v>
+        <v>24.550259</v>
       </c>
       <c r="AU23" s="23">
         <v>0</v>
       </c>
       <c r="AV23" s="23">
         <v>0</v>
       </c>
       <c r="AW23" s="23">
         <v>0</v>
       </c>
       <c r="AX23" s="23">
         <v>0</v>
       </c>
       <c r="AY23" s="23">
         <v>0</v>
       </c>
       <c r="AZ23" s="23">
         <v>0</v>
       </c>
       <c r="BA23" s="23">
         <v>0</v>
       </c>
       <c r="BB23" s="23">
-        <v>114.339478</v>
+        <v>138.889737</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="23">
         <v>0</v>
       </c>
       <c r="D24" s="23">
         <v>0</v>
       </c>
       <c r="E24" s="23">
-        <v>48.376</v>
+        <v>48.375999999999998</v>
       </c>
       <c r="F24" s="23">
         <v>0</v>
       </c>
       <c r="G24" s="23">
-        <v>48.376</v>
+        <v>48.375999999999998</v>
       </c>
       <c r="H24" s="23">
         <v>0</v>
       </c>
       <c r="I24" s="23">
         <v>0</v>
       </c>
       <c r="J24" s="23">
         <v>0</v>
       </c>
       <c r="K24" s="23">
         <v>1.546</v>
       </c>
       <c r="L24" s="23">
         <v>0</v>
       </c>
       <c r="M24" s="23">
         <v>0</v>
       </c>
       <c r="N24" s="23">
         <v>0</v>
       </c>
       <c r="O24" s="23">
         <v>0</v>
       </c>
@@ -4466,71 +4451,71 @@
       <c r="AU24" s="23">
         <v>0</v>
       </c>
       <c r="AV24" s="23">
         <v>0</v>
       </c>
       <c r="AW24" s="23">
         <v>0</v>
       </c>
       <c r="AX24" s="23">
         <v>0</v>
       </c>
       <c r="AY24" s="23">
         <v>0</v>
       </c>
       <c r="AZ24" s="23">
         <v>0</v>
       </c>
       <c r="BA24" s="23">
         <v>0</v>
       </c>
       <c r="BB24" s="23">
         <v>50.512</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="23">
         <v>0</v>
       </c>
       <c r="D25" s="23">
         <v>0</v>
       </c>
       <c r="E25" s="23">
         <v>0</v>
       </c>
       <c r="F25" s="23">
         <v>0</v>
       </c>
       <c r="G25" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H25" s="23">
         <v>0</v>
       </c>
       <c r="I25" s="23">
         <v>0</v>
       </c>
       <c r="J25" s="23">
         <v>0</v>
       </c>
       <c r="K25" s="23">
         <v>0</v>
       </c>
       <c r="L25" s="23">
         <v>0</v>
       </c>
       <c r="M25" s="23">
         <v>0</v>
       </c>
       <c r="N25" s="23">
         <v>0</v>
       </c>
       <c r="O25" s="23">
         <v>0</v>
       </c>
@@ -4627,74 +4612,74 @@
       <c r="AT25" s="23">
         <v>0</v>
       </c>
       <c r="AU25" s="23">
         <v>0</v>
       </c>
       <c r="AV25" s="23">
         <v>0</v>
       </c>
       <c r="AW25" s="23">
         <v>0</v>
       </c>
       <c r="AX25" s="23">
         <v>0</v>
       </c>
       <c r="AY25" s="23">
         <v>0</v>
       </c>
       <c r="AZ25" s="23">
         <v>0</v>
       </c>
       <c r="BA25" s="23">
         <v>0</v>
       </c>
       <c r="BB25" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:55" customHeight="1" ht="27">
+    <row r="26" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="23">
         <v>0</v>
       </c>
       <c r="D26" s="23">
         <v>0</v>
       </c>
       <c r="E26" s="23">
         <v>0</v>
       </c>
       <c r="F26" s="23">
         <v>0</v>
       </c>
       <c r="G26" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H26" s="23">
         <v>0</v>
       </c>
       <c r="I26" s="23">
         <v>0</v>
       </c>
       <c r="J26" s="23">
         <v>0</v>
       </c>
       <c r="K26" s="23">
         <v>0</v>
       </c>
       <c r="L26" s="23">
         <v>0</v>
       </c>
       <c r="M26" s="23">
         <v>0</v>
       </c>
       <c r="N26" s="23">
         <v>0</v>
       </c>
       <c r="O26" s="23">
         <v>0</v>
       </c>
@@ -4791,116 +4776,116 @@
       <c r="AT26" s="23">
         <v>0</v>
       </c>
       <c r="AU26" s="23">
         <v>0</v>
       </c>
       <c r="AV26" s="23">
         <v>0</v>
       </c>
       <c r="AW26" s="23">
         <v>0</v>
       </c>
       <c r="AX26" s="23">
         <v>0</v>
       </c>
       <c r="AY26" s="23">
         <v>0</v>
       </c>
       <c r="AZ26" s="23">
         <v>0</v>
       </c>
       <c r="BA26" s="23">
         <v>0</v>
       </c>
       <c r="BB26" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="23">
         <v>0</v>
       </c>
       <c r="D27" s="23">
         <v>0</v>
       </c>
       <c r="E27" s="23">
-        <v>18.85</v>
+        <v>18.850000000000001</v>
       </c>
       <c r="F27" s="23">
         <v>0</v>
       </c>
       <c r="G27" s="23">
-        <v>18.85</v>
+        <v>18.850000000000001</v>
       </c>
       <c r="H27" s="23">
         <v>0</v>
       </c>
       <c r="I27" s="23">
         <v>0</v>
       </c>
       <c r="J27" s="23">
         <v>0</v>
       </c>
       <c r="K27" s="23">
         <v>1.105</v>
       </c>
       <c r="L27" s="23">
         <v>0</v>
       </c>
       <c r="M27" s="23">
         <v>0</v>
       </c>
       <c r="N27" s="23">
         <v>0</v>
       </c>
       <c r="O27" s="23">
         <v>0</v>
       </c>
       <c r="P27" s="23">
         <v>0</v>
       </c>
       <c r="Q27" s="23">
         <v>0</v>
       </c>
       <c r="R27" s="23">
         <v>0</v>
       </c>
       <c r="S27" s="23">
         <v>0</v>
       </c>
       <c r="T27" s="23">
         <v>0</v>
       </c>
       <c r="U27" s="23">
-        <v>0.243</v>
+        <v>0.24299999999999999</v>
       </c>
       <c r="V27" s="23">
         <v>0</v>
       </c>
       <c r="W27" s="23">
         <v>0</v>
       </c>
       <c r="X27" s="23">
         <v>0</v>
       </c>
       <c r="Y27" s="23">
         <v>0</v>
       </c>
       <c r="Z27" s="23">
         <v>0</v>
       </c>
       <c r="AA27" s="23">
         <v>0</v>
       </c>
       <c r="AB27" s="23">
         <v>0</v>
       </c>
       <c r="AC27" s="23">
         <v>0</v>
       </c>
@@ -4958,71 +4943,71 @@
       <c r="AU27" s="23">
         <v>0</v>
       </c>
       <c r="AV27" s="23">
         <v>0</v>
       </c>
       <c r="AW27" s="23">
         <v>0</v>
       </c>
       <c r="AX27" s="23">
         <v>0</v>
       </c>
       <c r="AY27" s="23">
         <v>0</v>
       </c>
       <c r="AZ27" s="23">
         <v>0</v>
       </c>
       <c r="BA27" s="23">
         <v>0</v>
       </c>
       <c r="BB27" s="23">
         <v>20.198</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="23">
         <v>0</v>
       </c>
       <c r="E28" s="23">
         <v>0</v>
       </c>
       <c r="F28" s="23">
         <v>0</v>
       </c>
       <c r="G28" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H28" s="23">
         <v>0</v>
       </c>
       <c r="I28" s="23">
         <v>0</v>
       </c>
       <c r="J28" s="23">
         <v>0</v>
       </c>
       <c r="K28" s="23">
         <v>0</v>
       </c>
       <c r="L28" s="23">
         <v>0</v>
       </c>
       <c r="M28" s="23">
         <v>0</v>
       </c>
       <c r="N28" s="23">
         <v>0</v>
       </c>
       <c r="O28" s="23">
         <v>0</v>
       </c>
@@ -5119,74 +5104,74 @@
       <c r="AT28" s="23">
         <v>0</v>
       </c>
       <c r="AU28" s="23">
         <v>0</v>
       </c>
       <c r="AV28" s="23">
         <v>0</v>
       </c>
       <c r="AW28" s="23">
         <v>0</v>
       </c>
       <c r="AX28" s="23">
         <v>0</v>
       </c>
       <c r="AY28" s="23">
         <v>0</v>
       </c>
       <c r="AZ28" s="23">
         <v>0</v>
       </c>
       <c r="BA28" s="23">
         <v>0</v>
       </c>
       <c r="BB28" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="23">
         <v>0</v>
       </c>
       <c r="D29" s="23">
         <v>0</v>
       </c>
       <c r="E29" s="23">
         <v>0</v>
       </c>
       <c r="F29" s="23">
         <v>0</v>
       </c>
       <c r="G29" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H29" s="23">
         <v>0</v>
       </c>
       <c r="I29" s="23">
         <v>0</v>
       </c>
       <c r="J29" s="23">
         <v>0</v>
       </c>
       <c r="K29" s="23">
         <v>0</v>
       </c>
       <c r="L29" s="23">
         <v>0</v>
       </c>
       <c r="M29" s="23">
         <v>0</v>
       </c>
       <c r="N29" s="23">
         <v>0</v>
       </c>
       <c r="O29" s="23">
         <v>0</v>
       </c>
@@ -5283,74 +5268,74 @@
       <c r="AT29" s="23">
         <v>0</v>
       </c>
       <c r="AU29" s="23">
         <v>0</v>
       </c>
       <c r="AV29" s="23">
         <v>0</v>
       </c>
       <c r="AW29" s="23">
         <v>0</v>
       </c>
       <c r="AX29" s="23">
         <v>0</v>
       </c>
       <c r="AY29" s="23">
         <v>0</v>
       </c>
       <c r="AZ29" s="23">
         <v>0</v>
       </c>
       <c r="BA29" s="23">
         <v>0</v>
       </c>
       <c r="BB29" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="23">
         <v>0</v>
       </c>
       <c r="D30" s="23">
         <v>0</v>
       </c>
       <c r="E30" s="23">
         <v>0</v>
       </c>
       <c r="F30" s="23">
         <v>0</v>
       </c>
       <c r="G30" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H30" s="23">
         <v>0</v>
       </c>
       <c r="I30" s="23">
         <v>0</v>
       </c>
       <c r="J30" s="23">
         <v>0</v>
       </c>
       <c r="K30" s="23">
         <v>0</v>
       </c>
       <c r="L30" s="23">
         <v>0</v>
       </c>
       <c r="M30" s="23">
         <v>0</v>
       </c>
       <c r="N30" s="23">
         <v>0</v>
       </c>
       <c r="O30" s="23">
         <v>0</v>
       </c>
@@ -5366,51 +5351,51 @@
       <c r="S30" s="23">
         <v>0</v>
       </c>
       <c r="T30" s="23">
         <v>0</v>
       </c>
       <c r="U30" s="23">
         <v>0</v>
       </c>
       <c r="V30" s="23">
         <v>0</v>
       </c>
       <c r="W30" s="23">
         <v>0</v>
       </c>
       <c r="X30" s="23">
         <v>0</v>
       </c>
       <c r="Y30" s="23">
         <v>0</v>
       </c>
       <c r="Z30" s="23">
         <v>0</v>
       </c>
       <c r="AA30" s="23">
-        <v>0</v>
+        <v>3.3994999999999997E-2</v>
       </c>
       <c r="AB30" s="23">
         <v>0</v>
       </c>
       <c r="AC30" s="23">
         <v>0</v>
       </c>
       <c r="AD30" s="23">
         <v>0</v>
       </c>
       <c r="AE30" s="23">
         <v>0</v>
       </c>
       <c r="AF30" s="23">
         <v>0</v>
       </c>
       <c r="AG30" s="23">
         <v>0</v>
       </c>
       <c r="AH30" s="23">
         <v>0</v>
       </c>
       <c r="AI30" s="23">
         <v>0</v>
       </c>
@@ -5447,137 +5432,137 @@
       <c r="AT30" s="23">
         <v>0</v>
       </c>
       <c r="AU30" s="23">
         <v>0</v>
       </c>
       <c r="AV30" s="23">
         <v>0</v>
       </c>
       <c r="AW30" s="23">
         <v>0</v>
       </c>
       <c r="AX30" s="23">
         <v>0</v>
       </c>
       <c r="AY30" s="23">
         <v>0</v>
       </c>
       <c r="AZ30" s="23">
         <v>0</v>
       </c>
       <c r="BA30" s="23">
         <v>0</v>
       </c>
       <c r="BB30" s="23">
-        <v>0.0</v>
+        <v>3.3994999999999997E-2</v>
       </c>
     </row>
-    <row r="31" spans="1:55" customHeight="1" ht="27">
+    <row r="31" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="23">
         <v>0</v>
       </c>
       <c r="D31" s="23">
         <v>0</v>
       </c>
       <c r="E31" s="23">
         <v>0</v>
       </c>
       <c r="F31" s="23">
         <v>0</v>
       </c>
       <c r="G31" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H31" s="23">
         <v>0</v>
       </c>
       <c r="I31" s="23">
         <v>0</v>
       </c>
       <c r="J31" s="23">
         <v>0</v>
       </c>
       <c r="K31" s="23">
         <v>0</v>
       </c>
       <c r="L31" s="23">
         <v>0</v>
       </c>
       <c r="M31" s="23">
         <v>0</v>
       </c>
       <c r="N31" s="23">
         <v>0</v>
       </c>
       <c r="O31" s="23">
         <v>0</v>
       </c>
       <c r="P31" s="23">
         <v>0</v>
       </c>
       <c r="Q31" s="23">
         <v>0</v>
       </c>
       <c r="R31" s="23">
         <v>0</v>
       </c>
       <c r="S31" s="23">
-        <v>0.357607</v>
+        <v>0.35760700000000001</v>
       </c>
       <c r="T31" s="23">
         <v>0</v>
       </c>
       <c r="U31" s="23">
         <v>0</v>
       </c>
       <c r="V31" s="23">
         <v>0</v>
       </c>
       <c r="W31" s="23">
         <v>0</v>
       </c>
       <c r="X31" s="23">
         <v>0</v>
       </c>
       <c r="Y31" s="23">
         <v>0</v>
       </c>
       <c r="Z31" s="23">
         <v>0</v>
       </c>
       <c r="AA31" s="23">
         <v>0</v>
       </c>
       <c r="AB31" s="23">
-        <v>66.999719</v>
+        <v>66.994720000000001</v>
       </c>
       <c r="AC31" s="23">
         <v>0</v>
       </c>
       <c r="AD31" s="23">
         <v>0</v>
       </c>
       <c r="AE31" s="23">
         <v>0</v>
       </c>
       <c r="AF31" s="23">
         <v>0</v>
       </c>
       <c r="AG31" s="23">
         <v>0</v>
       </c>
       <c r="AH31" s="23">
         <v>0</v>
       </c>
       <c r="AI31" s="23">
         <v>0</v>
       </c>
       <c r="AJ31" s="23">
         <v>0</v>
       </c>
@@ -5611,83 +5596,83 @@
       <c r="AT31" s="23">
         <v>0</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
         <v>0</v>
       </c>
       <c r="AX31" s="23">
         <v>0</v>
       </c>
       <c r="AY31" s="23">
         <v>0</v>
       </c>
       <c r="AZ31" s="23">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
         <v>0</v>
       </c>
       <c r="BB31" s="23">
-        <v>67.357326</v>
+        <v>67.352327000000002</v>
       </c>
     </row>
-    <row r="32" spans="1:55">
+    <row r="32" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="23">
         <v>0</v>
       </c>
       <c r="D32" s="23">
         <v>0</v>
       </c>
       <c r="E32" s="23">
-        <v>5.34218</v>
+        <v>5.3421799999999999</v>
       </c>
       <c r="F32" s="23">
         <v>0</v>
       </c>
       <c r="G32" s="23">
-        <v>5.34218</v>
+        <v>5.3421799999999999</v>
       </c>
       <c r="H32" s="23">
         <v>0</v>
       </c>
       <c r="I32" s="23">
         <v>0</v>
       </c>
       <c r="J32" s="23">
-        <v>6.187051</v>
+        <v>6.1870510000000003</v>
       </c>
       <c r="K32" s="23">
         <v>0</v>
       </c>
       <c r="L32" s="23">
         <v>0</v>
       </c>
       <c r="M32" s="23">
         <v>0</v>
       </c>
       <c r="N32" s="23">
         <v>0</v>
       </c>
       <c r="O32" s="23">
         <v>0</v>
       </c>
       <c r="P32" s="23">
         <v>0</v>
       </c>
       <c r="Q32" s="23">
         <v>0</v>
       </c>
       <c r="R32" s="23">
         <v>0</v>
       </c>
@@ -5700,51 +5685,51 @@
       <c r="U32" s="23">
         <v>0</v>
       </c>
       <c r="V32" s="23">
         <v>0</v>
       </c>
       <c r="W32" s="23">
         <v>0</v>
       </c>
       <c r="X32" s="23">
         <v>0</v>
       </c>
       <c r="Y32" s="23">
         <v>0</v>
       </c>
       <c r="Z32" s="23">
         <v>0</v>
       </c>
       <c r="AA32" s="23">
         <v>0</v>
       </c>
       <c r="AB32" s="23">
         <v>0</v>
       </c>
       <c r="AC32" s="23">
-        <v>0.028996</v>
+        <v>20.332879999999999</v>
       </c>
       <c r="AD32" s="23">
         <v>109.011273</v>
       </c>
       <c r="AE32" s="23">
         <v>0</v>
       </c>
       <c r="AF32" s="23">
         <v>0</v>
       </c>
       <c r="AG32" s="23">
         <v>0</v>
       </c>
       <c r="AH32" s="23">
         <v>0</v>
       </c>
       <c r="AI32" s="23">
         <v>0</v>
       </c>
       <c r="AJ32" s="23">
         <v>0</v>
       </c>
       <c r="AK32" s="23">
         <v>0</v>
       </c>
@@ -5775,74 +5760,74 @@
       <c r="AT32" s="23">
         <v>0</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
         <v>0</v>
       </c>
       <c r="AX32" s="23">
         <v>0</v>
       </c>
       <c r="AY32" s="23">
         <v>0</v>
       </c>
       <c r="AZ32" s="23">
         <v>0</v>
       </c>
       <c r="BA32" s="23">
         <v>0</v>
       </c>
       <c r="BB32" s="23">
-        <v>120.5695</v>
+        <v>140.87338399999999</v>
       </c>
     </row>
-    <row r="33" spans="1:55">
+    <row r="33" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="23">
         <v>0</v>
       </c>
       <c r="D33" s="23">
         <v>0</v>
       </c>
       <c r="E33" s="23">
         <v>0</v>
       </c>
       <c r="F33" s="23">
         <v>0</v>
       </c>
       <c r="G33" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H33" s="23">
         <v>0</v>
       </c>
       <c r="I33" s="23">
         <v>0</v>
       </c>
       <c r="J33" s="23">
         <v>0</v>
       </c>
       <c r="K33" s="23">
         <v>0</v>
       </c>
       <c r="L33" s="23">
         <v>0</v>
       </c>
       <c r="M33" s="23">
         <v>0</v>
       </c>
       <c r="N33" s="23">
         <v>0</v>
       </c>
       <c r="O33" s="23">
         <v>0</v>
       </c>
@@ -5864,54 +5849,54 @@
       <c r="U33" s="23">
         <v>0</v>
       </c>
       <c r="V33" s="23">
         <v>0</v>
       </c>
       <c r="W33" s="23">
         <v>0</v>
       </c>
       <c r="X33" s="23">
         <v>0</v>
       </c>
       <c r="Y33" s="23">
         <v>0</v>
       </c>
       <c r="Z33" s="23">
         <v>0</v>
       </c>
       <c r="AA33" s="23">
         <v>0</v>
       </c>
       <c r="AB33" s="23">
         <v>0</v>
       </c>
       <c r="AC33" s="23">
-        <v>124.832845</v>
+        <v>124.83284500000001</v>
       </c>
       <c r="AD33" s="23">
-        <v>20.33288</v>
+        <v>0</v>
       </c>
       <c r="AE33" s="23">
         <v>0</v>
       </c>
       <c r="AF33" s="23">
         <v>0</v>
       </c>
       <c r="AG33" s="23">
         <v>0</v>
       </c>
       <c r="AH33" s="23">
         <v>0</v>
       </c>
       <c r="AI33" s="23">
         <v>0</v>
       </c>
       <c r="AJ33" s="23">
         <v>0</v>
       </c>
       <c r="AK33" s="23">
         <v>0</v>
       </c>
       <c r="AL33" s="23">
         <v>0</v>
       </c>
@@ -5939,74 +5924,74 @@
       <c r="AT33" s="23">
         <v>0</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
         <v>0</v>
       </c>
       <c r="AX33" s="23">
         <v>0</v>
       </c>
       <c r="AY33" s="23">
         <v>0</v>
       </c>
       <c r="AZ33" s="23">
         <v>0</v>
       </c>
       <c r="BA33" s="23">
         <v>0</v>
       </c>
       <c r="BB33" s="23">
-        <v>145.165725</v>
+        <v>124.83284500000001</v>
       </c>
     </row>
-    <row r="34" spans="1:55">
+    <row r="34" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A34" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="23">
         <v>0</v>
       </c>
       <c r="D34" s="23">
         <v>0</v>
       </c>
       <c r="E34" s="23">
         <v>0</v>
       </c>
       <c r="F34" s="23">
         <v>0</v>
       </c>
       <c r="G34" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H34" s="23">
         <v>0</v>
       </c>
       <c r="I34" s="23">
         <v>0</v>
       </c>
       <c r="J34" s="23">
         <v>0</v>
       </c>
       <c r="K34" s="23">
         <v>0</v>
       </c>
       <c r="L34" s="23">
         <v>0</v>
       </c>
       <c r="M34" s="23">
         <v>0</v>
       </c>
       <c r="N34" s="23">
         <v>0</v>
       </c>
       <c r="O34" s="23">
         <v>0</v>
       </c>
@@ -6103,54 +6088,54 @@
       <c r="AT34" s="23">
         <v>0</v>
       </c>
       <c r="AU34" s="23">
         <v>0</v>
       </c>
       <c r="AV34" s="23">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
         <v>0</v>
       </c>
       <c r="AX34" s="23">
         <v>0</v>
       </c>
       <c r="AY34" s="23">
         <v>0</v>
       </c>
       <c r="AZ34" s="23">
         <v>0</v>
       </c>
       <c r="BA34" s="23">
         <v>0</v>
       </c>
       <c r="BB34" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:55">
+    <row r="35" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="23">
         <v>0</v>
       </c>
       <c r="D35" s="23">
         <v>0</v>
       </c>
       <c r="E35" s="23">
         <v>16.866</v>
       </c>
       <c r="F35" s="23">
         <v>0</v>
       </c>
       <c r="G35" s="23">
         <v>16.866</v>
       </c>
       <c r="H35" s="23">
         <v>0</v>
       </c>
       <c r="I35" s="23">
@@ -6270,71 +6255,71 @@
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
         <v>0</v>
       </c>
       <c r="AX35" s="23">
         <v>0</v>
       </c>
       <c r="AY35" s="23">
         <v>0</v>
       </c>
       <c r="AZ35" s="23">
         <v>0</v>
       </c>
       <c r="BA35" s="23">
         <v>0</v>
       </c>
       <c r="BB35" s="23">
         <v>16.866</v>
       </c>
     </row>
-    <row r="36" spans="1:55" customHeight="1" ht="27">
+    <row r="36" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="23">
         <v>0</v>
       </c>
       <c r="F36" s="23">
         <v>0</v>
       </c>
       <c r="G36" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H36" s="23">
         <v>0</v>
       </c>
       <c r="I36" s="23">
         <v>0</v>
       </c>
       <c r="J36" s="23">
         <v>0</v>
       </c>
       <c r="K36" s="23">
         <v>0</v>
       </c>
       <c r="L36" s="23">
         <v>0</v>
       </c>
       <c r="M36" s="23">
         <v>0</v>
       </c>
       <c r="N36" s="23">
         <v>0</v>
       </c>
       <c r="O36" s="23">
         <v>0</v>
       </c>
@@ -6368,137 +6353,137 @@
       <c r="Y36" s="23">
         <v>0</v>
       </c>
       <c r="Z36" s="23">
         <v>0</v>
       </c>
       <c r="AA36" s="23">
         <v>0</v>
       </c>
       <c r="AB36" s="23">
         <v>0</v>
       </c>
       <c r="AC36" s="23">
         <v>0</v>
       </c>
       <c r="AD36" s="23">
         <v>0</v>
       </c>
       <c r="AE36" s="23">
         <v>0</v>
       </c>
       <c r="AF36" s="23">
         <v>0</v>
       </c>
       <c r="AG36" s="23">
-        <v>816.942</v>
+        <v>0</v>
       </c>
       <c r="AH36" s="23">
         <v>0</v>
       </c>
       <c r="AI36" s="23">
         <v>0</v>
       </c>
       <c r="AJ36" s="23">
         <v>0</v>
       </c>
       <c r="AK36" s="23">
         <v>0</v>
       </c>
       <c r="AL36" s="23">
         <v>0</v>
       </c>
       <c r="AM36" s="23">
         <v>0</v>
       </c>
       <c r="AN36" s="23">
         <v>0</v>
       </c>
       <c r="AO36" s="23">
         <v>0</v>
       </c>
       <c r="AP36" s="23">
         <v>0</v>
       </c>
       <c r="AQ36" s="23">
         <v>0</v>
       </c>
       <c r="AR36" s="23">
-        <v>32.144299</v>
+        <v>24.923062000000002</v>
       </c>
       <c r="AS36" s="23">
         <v>0</v>
       </c>
       <c r="AT36" s="23">
-        <v>0</v>
+        <v>232.76890800000001</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
         <v>0</v>
       </c>
       <c r="AX36" s="23">
-        <v>0</v>
+        <v>67.528013000000001</v>
       </c>
       <c r="AY36" s="23">
         <v>0</v>
       </c>
       <c r="AZ36" s="23">
-        <v>0</v>
+        <v>47.245403000000003</v>
       </c>
       <c r="BA36" s="23">
         <v>0</v>
       </c>
       <c r="BB36" s="23">
-        <v>849.086299</v>
+        <v>372.46538700000002</v>
       </c>
     </row>
-    <row r="37" spans="1:55">
+    <row r="37" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="23">
         <v>0</v>
       </c>
       <c r="D37" s="23">
         <v>0</v>
       </c>
       <c r="E37" s="23">
         <v>0</v>
       </c>
       <c r="F37" s="23">
         <v>0</v>
       </c>
       <c r="G37" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H37" s="23">
         <v>0</v>
       </c>
       <c r="I37" s="23">
         <v>0</v>
       </c>
       <c r="J37" s="23">
         <v>0</v>
       </c>
       <c r="K37" s="23">
         <v>0</v>
       </c>
       <c r="L37" s="23">
         <v>0</v>
       </c>
       <c r="M37" s="23">
         <v>0</v>
       </c>
       <c r="N37" s="23">
         <v>0</v>
       </c>
       <c r="O37" s="23">
         <v>0</v>
       </c>
@@ -6553,116 +6538,116 @@
       <c r="AF37" s="23">
         <v>0</v>
       </c>
       <c r="AG37" s="23">
         <v>0</v>
       </c>
       <c r="AH37" s="23">
         <v>0</v>
       </c>
       <c r="AI37" s="23">
         <v>0</v>
       </c>
       <c r="AJ37" s="23">
         <v>0</v>
       </c>
       <c r="AK37" s="23">
         <v>0</v>
       </c>
       <c r="AL37" s="23">
         <v>0</v>
       </c>
       <c r="AM37" s="23">
         <v>0</v>
       </c>
       <c r="AN37" s="23">
-        <v>0</v>
+        <v>6.3852710000000004</v>
       </c>
       <c r="AO37" s="23">
         <v>0</v>
       </c>
       <c r="AP37" s="23">
         <v>0</v>
       </c>
       <c r="AQ37" s="23">
-        <v>42.290927</v>
+        <v>105.788433</v>
       </c>
       <c r="AR37" s="23">
         <v>0</v>
       </c>
       <c r="AS37" s="23">
         <v>0</v>
       </c>
       <c r="AT37" s="23">
-        <v>236.816364</v>
+        <v>79.106129999999993</v>
       </c>
       <c r="AU37" s="23">
         <v>0</v>
       </c>
       <c r="AV37" s="23">
         <v>0</v>
       </c>
       <c r="AW37" s="23">
         <v>0</v>
       </c>
       <c r="AX37" s="23">
-        <v>0</v>
+        <v>46.517077999999998</v>
       </c>
       <c r="AY37" s="23">
-        <v>0</v>
+        <v>66.026295000000005</v>
       </c>
       <c r="AZ37" s="23">
         <v>0</v>
       </c>
       <c r="BA37" s="23">
         <v>0</v>
       </c>
       <c r="BB37" s="23">
-        <v>279.107291</v>
+        <v>303.82320700000002</v>
       </c>
     </row>
-    <row r="38" spans="1:55">
+    <row r="38" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="23">
         <v>0</v>
       </c>
       <c r="D38" s="23">
         <v>0</v>
       </c>
       <c r="E38" s="23">
         <v>0</v>
       </c>
       <c r="F38" s="23">
         <v>0</v>
       </c>
       <c r="G38" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H38" s="23">
         <v>0</v>
       </c>
       <c r="I38" s="23">
         <v>0</v>
       </c>
       <c r="J38" s="23">
         <v>0</v>
       </c>
       <c r="K38" s="23">
         <v>0</v>
       </c>
       <c r="L38" s="23">
         <v>0</v>
       </c>
       <c r="M38" s="23">
         <v>0</v>
       </c>
       <c r="N38" s="23">
         <v>0</v>
       </c>
       <c r="O38" s="23">
         <v>0</v>
       </c>
@@ -6759,74 +6744,74 @@
       <c r="AT38" s="23">
         <v>0</v>
       </c>
       <c r="AU38" s="23">
         <v>0</v>
       </c>
       <c r="AV38" s="23">
         <v>0</v>
       </c>
       <c r="AW38" s="23">
         <v>0</v>
       </c>
       <c r="AX38" s="23">
         <v>0</v>
       </c>
       <c r="AY38" s="23">
         <v>0</v>
       </c>
       <c r="AZ38" s="23">
         <v>0</v>
       </c>
       <c r="BA38" s="23">
         <v>0</v>
       </c>
       <c r="BB38" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="23">
         <v>0</v>
       </c>
       <c r="D39" s="23">
         <v>0</v>
       </c>
       <c r="E39" s="23">
         <v>0</v>
       </c>
       <c r="F39" s="23">
         <v>0</v>
       </c>
       <c r="G39" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H39" s="23">
         <v>0</v>
       </c>
       <c r="I39" s="23">
         <v>0</v>
       </c>
       <c r="J39" s="23">
         <v>0</v>
       </c>
       <c r="K39" s="23">
         <v>0</v>
       </c>
       <c r="L39" s="23">
         <v>0</v>
       </c>
       <c r="M39" s="23">
         <v>0</v>
       </c>
       <c r="N39" s="23">
         <v>0</v>
       </c>
       <c r="O39" s="23">
         <v>0</v>
       </c>
@@ -6887,110 +6872,110 @@
       <c r="AH39" s="23">
         <v>0</v>
       </c>
       <c r="AI39" s="23">
         <v>0</v>
       </c>
       <c r="AJ39" s="23">
         <v>0</v>
       </c>
       <c r="AK39" s="23">
         <v>0</v>
       </c>
       <c r="AL39" s="23">
         <v>0</v>
       </c>
       <c r="AM39" s="23">
         <v>0</v>
       </c>
       <c r="AN39" s="23">
         <v>0</v>
       </c>
       <c r="AO39" s="23">
         <v>0</v>
       </c>
       <c r="AP39" s="23">
-        <v>0</v>
+        <v>112.88700300000001</v>
       </c>
       <c r="AQ39" s="23">
         <v>0</v>
       </c>
       <c r="AR39" s="23">
         <v>0</v>
       </c>
       <c r="AS39" s="23">
         <v>0</v>
       </c>
       <c r="AT39" s="23">
         <v>0</v>
       </c>
       <c r="AU39" s="23">
         <v>0</v>
       </c>
       <c r="AV39" s="23">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
         <v>0</v>
       </c>
       <c r="AX39" s="23">
         <v>0</v>
       </c>
       <c r="AY39" s="23">
         <v>0</v>
       </c>
       <c r="AZ39" s="23">
         <v>0</v>
       </c>
       <c r="BA39" s="23">
         <v>0</v>
       </c>
       <c r="BB39" s="23">
-        <v>0.0</v>
+        <v>112.88700300000001</v>
       </c>
     </row>
-    <row r="40" spans="1:55">
+    <row r="40" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A40" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="23">
         <v>0</v>
       </c>
       <c r="D40" s="23">
         <v>0</v>
       </c>
       <c r="E40" s="23">
         <v>0</v>
       </c>
       <c r="F40" s="23">
         <v>0</v>
       </c>
       <c r="G40" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H40" s="23">
         <v>0</v>
       </c>
       <c r="I40" s="23">
         <v>0</v>
       </c>
       <c r="J40" s="23">
         <v>0</v>
       </c>
       <c r="K40" s="23">
         <v>0</v>
       </c>
       <c r="L40" s="23">
         <v>0</v>
       </c>
       <c r="M40" s="23">
         <v>0</v>
       </c>
       <c r="N40" s="23">
         <v>0</v>
       </c>
       <c r="O40" s="23">
         <v>0</v>
       </c>
@@ -7036,125 +7021,125 @@
       <c r="AC40" s="23">
         <v>0</v>
       </c>
       <c r="AD40" s="23">
         <v>0</v>
       </c>
       <c r="AE40" s="23">
         <v>0</v>
       </c>
       <c r="AF40" s="23">
         <v>0</v>
       </c>
       <c r="AG40" s="23">
         <v>0</v>
       </c>
       <c r="AH40" s="23">
         <v>0</v>
       </c>
       <c r="AI40" s="23">
         <v>0</v>
       </c>
       <c r="AJ40" s="23">
         <v>0</v>
       </c>
       <c r="AK40" s="23">
-        <v>289.175776</v>
+        <v>0</v>
       </c>
       <c r="AL40" s="23">
         <v>0</v>
       </c>
       <c r="AM40" s="23">
         <v>0</v>
       </c>
       <c r="AN40" s="23">
         <v>0</v>
       </c>
       <c r="AO40" s="23">
         <v>0</v>
       </c>
       <c r="AP40" s="23">
         <v>0</v>
       </c>
       <c r="AQ40" s="23">
         <v>0</v>
       </c>
       <c r="AR40" s="23">
         <v>0</v>
       </c>
       <c r="AS40" s="23">
         <v>0</v>
       </c>
       <c r="AT40" s="23">
         <v>0</v>
       </c>
       <c r="AU40" s="23">
         <v>0</v>
       </c>
       <c r="AV40" s="23">
         <v>0</v>
       </c>
       <c r="AW40" s="23">
         <v>0</v>
       </c>
       <c r="AX40" s="23">
         <v>0</v>
       </c>
       <c r="AY40" s="23">
         <v>0</v>
       </c>
       <c r="AZ40" s="23">
         <v>0</v>
       </c>
       <c r="BA40" s="23">
         <v>0</v>
       </c>
       <c r="BB40" s="23">
-        <v>289.175776</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:55" customHeight="1" ht="27">
+    <row r="41" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="23">
         <v>0</v>
       </c>
       <c r="D41" s="23">
         <v>0</v>
       </c>
       <c r="E41" s="23">
         <v>0</v>
       </c>
       <c r="F41" s="23">
         <v>0</v>
       </c>
       <c r="G41" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H41" s="23">
         <v>0</v>
       </c>
       <c r="I41" s="23">
         <v>0</v>
       </c>
       <c r="J41" s="23">
         <v>0</v>
       </c>
       <c r="K41" s="23">
         <v>0</v>
       </c>
       <c r="L41" s="23">
         <v>0</v>
       </c>
       <c r="M41" s="23">
         <v>0</v>
       </c>
       <c r="N41" s="23">
         <v>0</v>
       </c>
       <c r="O41" s="23">
         <v>0</v>
       </c>
@@ -7203,122 +7188,122 @@
       <c r="AD41" s="23">
         <v>0</v>
       </c>
       <c r="AE41" s="23">
         <v>0</v>
       </c>
       <c r="AF41" s="23">
         <v>0</v>
       </c>
       <c r="AG41" s="23">
         <v>0</v>
       </c>
       <c r="AH41" s="23">
         <v>0</v>
       </c>
       <c r="AI41" s="23">
         <v>0</v>
       </c>
       <c r="AJ41" s="23">
         <v>0</v>
       </c>
       <c r="AK41" s="23">
         <v>0</v>
       </c>
       <c r="AL41" s="23">
-        <v>91.61916</v>
+        <v>0</v>
       </c>
       <c r="AM41" s="23">
         <v>0</v>
       </c>
       <c r="AN41" s="23">
         <v>0</v>
       </c>
       <c r="AO41" s="23">
         <v>0</v>
       </c>
       <c r="AP41" s="23">
         <v>0</v>
       </c>
       <c r="AQ41" s="23">
         <v>0</v>
       </c>
       <c r="AR41" s="23">
         <v>0</v>
       </c>
       <c r="AS41" s="23">
         <v>0</v>
       </c>
       <c r="AT41" s="23">
         <v>0</v>
       </c>
       <c r="AU41" s="23">
         <v>0</v>
       </c>
       <c r="AV41" s="23">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
         <v>0</v>
       </c>
       <c r="AX41" s="23">
         <v>0</v>
       </c>
       <c r="AY41" s="23">
         <v>0</v>
       </c>
       <c r="AZ41" s="23">
         <v>0</v>
       </c>
       <c r="BA41" s="23">
         <v>0</v>
       </c>
       <c r="BB41" s="23">
-        <v>91.61916</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:55">
+    <row r="42" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A42" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C42" s="23">
         <v>0</v>
       </c>
       <c r="D42" s="23">
         <v>0</v>
       </c>
       <c r="E42" s="23">
         <v>0</v>
       </c>
       <c r="F42" s="23">
         <v>0</v>
       </c>
       <c r="G42" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H42" s="23">
         <v>0</v>
       </c>
       <c r="I42" s="23">
         <v>0</v>
       </c>
       <c r="J42" s="23">
         <v>0</v>
       </c>
       <c r="K42" s="23">
         <v>0</v>
       </c>
       <c r="L42" s="23">
         <v>0</v>
       </c>
       <c r="M42" s="23">
         <v>0</v>
       </c>
       <c r="N42" s="23">
         <v>0</v>
       </c>
       <c r="O42" s="23">
         <v>0</v>
       </c>
@@ -7370,119 +7355,119 @@
       <c r="AE42" s="23">
         <v>0</v>
       </c>
       <c r="AF42" s="23">
         <v>0</v>
       </c>
       <c r="AG42" s="23">
         <v>0</v>
       </c>
       <c r="AH42" s="23">
         <v>0</v>
       </c>
       <c r="AI42" s="23">
         <v>0</v>
       </c>
       <c r="AJ42" s="23">
         <v>0</v>
       </c>
       <c r="AK42" s="23">
         <v>0</v>
       </c>
       <c r="AL42" s="23">
         <v>0</v>
       </c>
       <c r="AM42" s="23">
-        <v>535.159901</v>
+        <v>41.714440000000003</v>
       </c>
       <c r="AN42" s="23">
         <v>0</v>
       </c>
       <c r="AO42" s="23">
         <v>0</v>
       </c>
       <c r="AP42" s="23">
         <v>0</v>
       </c>
       <c r="AQ42" s="23">
-        <v>222.733056</v>
+        <v>160.40223399999999</v>
       </c>
       <c r="AR42" s="23">
         <v>0</v>
       </c>
       <c r="AS42" s="23">
         <v>0</v>
       </c>
       <c r="AT42" s="23">
         <v>0</v>
       </c>
       <c r="AU42" s="23">
         <v>0</v>
       </c>
       <c r="AV42" s="23">
         <v>0</v>
       </c>
       <c r="AW42" s="23">
         <v>0</v>
       </c>
       <c r="AX42" s="23">
         <v>0</v>
       </c>
       <c r="AY42" s="23">
         <v>0</v>
       </c>
       <c r="AZ42" s="23">
         <v>0</v>
       </c>
       <c r="BA42" s="23">
         <v>0</v>
       </c>
       <c r="BB42" s="23">
-        <v>757.892957</v>
+        <v>202.11667399999999</v>
       </c>
     </row>
-    <row r="43" spans="1:55">
+    <row r="43" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A43" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C43" s="23">
         <v>0</v>
       </c>
       <c r="D43" s="23">
         <v>0</v>
       </c>
       <c r="E43" s="23">
         <v>0</v>
       </c>
       <c r="F43" s="23">
         <v>0</v>
       </c>
       <c r="G43" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H43" s="23">
         <v>0</v>
       </c>
       <c r="I43" s="23">
         <v>0</v>
       </c>
       <c r="J43" s="23">
         <v>0</v>
       </c>
       <c r="K43" s="23">
         <v>0</v>
       </c>
       <c r="L43" s="23">
         <v>0</v>
       </c>
       <c r="M43" s="23">
         <v>0</v>
       </c>
       <c r="N43" s="23">
         <v>0</v>
       </c>
       <c r="O43" s="23">
         <v>0</v>
       </c>
@@ -7519,134 +7504,134 @@
       <c r="Z43" s="23">
         <v>0</v>
       </c>
       <c r="AA43" s="23">
         <v>0</v>
       </c>
       <c r="AB43" s="23">
         <v>0</v>
       </c>
       <c r="AC43" s="23">
         <v>0</v>
       </c>
       <c r="AD43" s="23">
         <v>0</v>
       </c>
       <c r="AE43" s="23">
         <v>0</v>
       </c>
       <c r="AF43" s="23">
         <v>0</v>
       </c>
       <c r="AG43" s="23">
         <v>0</v>
       </c>
       <c r="AH43" s="23">
-        <v>0</v>
+        <v>6.3117400000000004</v>
       </c>
       <c r="AI43" s="23">
         <v>0</v>
       </c>
       <c r="AJ43" s="23">
         <v>0</v>
       </c>
       <c r="AK43" s="23">
         <v>0</v>
       </c>
       <c r="AL43" s="23">
         <v>0</v>
       </c>
       <c r="AM43" s="23">
         <v>0</v>
       </c>
       <c r="AN43" s="23">
-        <v>955.374</v>
+        <v>1691.4388120000001</v>
       </c>
       <c r="AO43" s="23">
         <v>0</v>
       </c>
       <c r="AP43" s="23">
         <v>0</v>
       </c>
       <c r="AQ43" s="23">
         <v>0</v>
       </c>
       <c r="AR43" s="23">
-        <v>123.522178</v>
+        <v>222.974864</v>
       </c>
       <c r="AS43" s="23">
         <v>0</v>
       </c>
       <c r="AT43" s="23">
         <v>0</v>
       </c>
       <c r="AU43" s="23">
         <v>0</v>
       </c>
       <c r="AV43" s="23">
         <v>0</v>
       </c>
       <c r="AW43" s="23">
         <v>0</v>
       </c>
       <c r="AX43" s="23">
         <v>0</v>
       </c>
       <c r="AY43" s="23">
         <v>0</v>
       </c>
       <c r="AZ43" s="23">
         <v>0</v>
       </c>
       <c r="BA43" s="23">
         <v>0</v>
       </c>
       <c r="BB43" s="23">
-        <v>1078.896178</v>
+        <v>1920.725416</v>
       </c>
     </row>
-    <row r="44" spans="1:55">
+    <row r="44" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="23">
         <v>0</v>
       </c>
       <c r="D44" s="23">
         <v>0</v>
       </c>
       <c r="E44" s="23">
         <v>0</v>
       </c>
       <c r="F44" s="23">
         <v>0</v>
       </c>
       <c r="G44" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H44" s="23">
         <v>0</v>
       </c>
       <c r="I44" s="23">
         <v>0</v>
       </c>
       <c r="J44" s="23">
         <v>0</v>
       </c>
       <c r="K44" s="23">
         <v>0</v>
       </c>
       <c r="L44" s="23">
         <v>0</v>
       </c>
       <c r="M44" s="23">
         <v>0</v>
       </c>
       <c r="N44" s="23">
         <v>0</v>
       </c>
       <c r="O44" s="23">
         <v>0</v>
       </c>
@@ -7704,277 +7689,277 @@
       <c r="AG44" s="23">
         <v>0</v>
       </c>
       <c r="AH44" s="23">
         <v>0</v>
       </c>
       <c r="AI44" s="23">
         <v>0</v>
       </c>
       <c r="AJ44" s="23">
         <v>0</v>
       </c>
       <c r="AK44" s="23">
         <v>0</v>
       </c>
       <c r="AL44" s="23">
         <v>0</v>
       </c>
       <c r="AM44" s="23">
         <v>0</v>
       </c>
       <c r="AN44" s="23">
         <v>0</v>
       </c>
       <c r="AO44" s="23">
-        <v>270.240486</v>
+        <v>13.688008999999999</v>
       </c>
       <c r="AP44" s="23">
         <v>0</v>
       </c>
       <c r="AQ44" s="23">
         <v>0</v>
       </c>
       <c r="AR44" s="23">
-        <v>8.074434</v>
+        <v>51.028542999999999</v>
       </c>
       <c r="AS44" s="23">
         <v>0</v>
       </c>
       <c r="AT44" s="23">
         <v>0</v>
       </c>
       <c r="AU44" s="23">
         <v>0</v>
       </c>
       <c r="AV44" s="23">
         <v>0</v>
       </c>
       <c r="AW44" s="23">
         <v>0</v>
       </c>
       <c r="AX44" s="23">
-        <v>0</v>
+        <v>20.173166999999999</v>
       </c>
       <c r="AY44" s="23">
         <v>0</v>
       </c>
       <c r="AZ44" s="23">
         <v>0</v>
       </c>
       <c r="BA44" s="23">
         <v>0</v>
       </c>
       <c r="BB44" s="23">
-        <v>278.31492</v>
+        <v>84.889719999999997</v>
       </c>
     </row>
-    <row r="45" spans="1:55">
+    <row r="45" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A45" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H45" s="23">
         <v>0</v>
       </c>
       <c r="I45" s="23">
         <v>0</v>
       </c>
       <c r="J45" s="23">
         <v>0</v>
       </c>
       <c r="K45" s="23">
         <v>0</v>
       </c>
       <c r="L45" s="23">
         <v>0</v>
       </c>
       <c r="M45" s="23">
         <v>0</v>
       </c>
       <c r="N45" s="23">
         <v>0</v>
       </c>
       <c r="O45" s="23">
         <v>0</v>
       </c>
       <c r="P45" s="23">
         <v>0</v>
       </c>
       <c r="Q45" s="23">
         <v>0</v>
       </c>
       <c r="R45" s="23">
         <v>0</v>
       </c>
       <c r="S45" s="23">
-        <v>9.481965</v>
+        <v>9.4574289999999994</v>
       </c>
       <c r="T45" s="23">
         <v>0</v>
       </c>
       <c r="U45" s="23">
         <v>0</v>
       </c>
       <c r="V45" s="23">
         <v>0</v>
       </c>
       <c r="W45" s="23">
         <v>0</v>
       </c>
       <c r="X45" s="23">
         <v>0</v>
       </c>
       <c r="Y45" s="23">
         <v>0</v>
       </c>
       <c r="Z45" s="23">
         <v>0</v>
       </c>
       <c r="AA45" s="23">
         <v>0</v>
       </c>
       <c r="AB45" s="23">
         <v>0</v>
       </c>
       <c r="AC45" s="23">
         <v>0</v>
       </c>
       <c r="AD45" s="23">
         <v>0</v>
       </c>
       <c r="AE45" s="23">
         <v>0</v>
       </c>
       <c r="AF45" s="23">
         <v>0</v>
       </c>
       <c r="AG45" s="23">
         <v>0</v>
       </c>
       <c r="AH45" s="23">
         <v>0</v>
       </c>
       <c r="AI45" s="23">
         <v>0</v>
       </c>
       <c r="AJ45" s="23">
-        <v>0</v>
+        <v>121.050996</v>
       </c>
       <c r="AK45" s="23">
         <v>0</v>
       </c>
       <c r="AL45" s="23">
         <v>0</v>
       </c>
       <c r="AM45" s="23">
         <v>0</v>
       </c>
       <c r="AN45" s="23">
         <v>0</v>
       </c>
       <c r="AO45" s="23">
         <v>0</v>
       </c>
       <c r="AP45" s="23">
-        <v>816.805932</v>
+        <v>0</v>
       </c>
       <c r="AQ45" s="23">
         <v>0</v>
       </c>
       <c r="AR45" s="23">
         <v>0</v>
       </c>
       <c r="AS45" s="23">
         <v>0</v>
       </c>
       <c r="AT45" s="23">
-        <v>1.468663</v>
+        <v>1.4648620000000001</v>
       </c>
       <c r="AU45" s="23">
         <v>0</v>
       </c>
       <c r="AV45" s="23">
         <v>0</v>
       </c>
       <c r="AW45" s="23">
         <v>0</v>
       </c>
       <c r="AX45" s="23">
         <v>0</v>
       </c>
       <c r="AY45" s="23">
         <v>0</v>
       </c>
       <c r="AZ45" s="23">
         <v>0</v>
       </c>
       <c r="BA45" s="23">
         <v>0</v>
       </c>
       <c r="BB45" s="23">
-        <v>827.75656</v>
+        <v>131.973288</v>
       </c>
     </row>
-    <row r="46" spans="1:55" customHeight="1" ht="27">
+    <row r="46" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C46" s="23">
         <v>0</v>
       </c>
       <c r="D46" s="23">
         <v>0</v>
       </c>
       <c r="E46" s="23">
         <v>0</v>
       </c>
       <c r="F46" s="23">
         <v>0</v>
       </c>
       <c r="G46" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H46" s="23">
         <v>0</v>
       </c>
       <c r="I46" s="23">
         <v>0</v>
       </c>
       <c r="J46" s="23">
         <v>0</v>
       </c>
       <c r="K46" s="23">
         <v>0</v>
       </c>
       <c r="L46" s="23">
         <v>0</v>
       </c>
       <c r="M46" s="23">
         <v>0</v>
       </c>
       <c r="N46" s="23">
         <v>0</v>
       </c>
       <c r="O46" s="23">
         <v>0</v>
       </c>
@@ -8011,134 +7996,134 @@
       <c r="Z46" s="23">
         <v>0</v>
       </c>
       <c r="AA46" s="23">
         <v>0</v>
       </c>
       <c r="AB46" s="23">
         <v>0</v>
       </c>
       <c r="AC46" s="23">
         <v>0</v>
       </c>
       <c r="AD46" s="23">
         <v>0</v>
       </c>
       <c r="AE46" s="23">
         <v>0</v>
       </c>
       <c r="AF46" s="23">
         <v>0</v>
       </c>
       <c r="AG46" s="23">
         <v>0</v>
       </c>
       <c r="AH46" s="23">
-        <v>60.891073</v>
+        <v>126.983971</v>
       </c>
       <c r="AI46" s="23">
         <v>0</v>
       </c>
       <c r="AJ46" s="23">
         <v>0</v>
       </c>
       <c r="AK46" s="23">
         <v>0</v>
       </c>
       <c r="AL46" s="23">
         <v>0</v>
       </c>
       <c r="AM46" s="23">
-        <v>225.675319</v>
+        <v>169.66919200000001</v>
       </c>
       <c r="AN46" s="23">
         <v>0</v>
       </c>
       <c r="AO46" s="23">
         <v>0</v>
       </c>
       <c r="AP46" s="23">
         <v>0</v>
       </c>
       <c r="AQ46" s="23">
-        <v>291.881466</v>
+        <v>715.01444500000002</v>
       </c>
       <c r="AR46" s="23">
         <v>0</v>
       </c>
       <c r="AS46" s="23">
         <v>0</v>
       </c>
       <c r="AT46" s="23">
         <v>0</v>
       </c>
       <c r="AU46" s="23">
         <v>0</v>
       </c>
       <c r="AV46" s="23">
         <v>0</v>
       </c>
       <c r="AW46" s="23">
         <v>0</v>
       </c>
       <c r="AX46" s="23">
         <v>0</v>
       </c>
       <c r="AY46" s="23">
         <v>0</v>
       </c>
       <c r="AZ46" s="23">
         <v>0</v>
       </c>
       <c r="BA46" s="23">
         <v>0</v>
       </c>
       <c r="BB46" s="23">
-        <v>578.447857</v>
+        <v>1011.667608</v>
       </c>
     </row>
-    <row r="47" spans="1:55">
+    <row r="47" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A47" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="23">
         <v>0</v>
       </c>
       <c r="D47" s="23">
         <v>0</v>
       </c>
       <c r="E47" s="23">
         <v>0</v>
       </c>
       <c r="F47" s="23">
         <v>0</v>
       </c>
       <c r="G47" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H47" s="23">
         <v>0</v>
       </c>
       <c r="I47" s="23">
         <v>0</v>
       </c>
       <c r="J47" s="23">
         <v>0</v>
       </c>
       <c r="K47" s="23">
         <v>0</v>
       </c>
       <c r="L47" s="23">
         <v>0</v>
       </c>
       <c r="M47" s="23">
         <v>0</v>
       </c>
       <c r="N47" s="23">
         <v>0</v>
       </c>
       <c r="O47" s="23">
         <v>0</v>
       </c>
@@ -8172,137 +8157,137 @@
       <c r="Y47" s="23">
         <v>0</v>
       </c>
       <c r="Z47" s="23">
         <v>0</v>
       </c>
       <c r="AA47" s="23">
         <v>0</v>
       </c>
       <c r="AB47" s="23">
         <v>0</v>
       </c>
       <c r="AC47" s="23">
         <v>0</v>
       </c>
       <c r="AD47" s="23">
         <v>0</v>
       </c>
       <c r="AE47" s="23">
         <v>0</v>
       </c>
       <c r="AF47" s="23">
         <v>0</v>
       </c>
       <c r="AG47" s="23">
-        <v>39.521679</v>
+        <v>30.643108999999999</v>
       </c>
       <c r="AH47" s="23">
         <v>0</v>
       </c>
       <c r="AI47" s="23">
         <v>0</v>
       </c>
       <c r="AJ47" s="23">
         <v>0</v>
       </c>
       <c r="AK47" s="23">
         <v>0</v>
       </c>
       <c r="AL47" s="23">
         <v>0</v>
       </c>
       <c r="AM47" s="23">
         <v>0</v>
       </c>
       <c r="AN47" s="23">
-        <v>151.641667</v>
+        <v>242.940788</v>
       </c>
       <c r="AO47" s="23">
-        <v>7.568288</v>
+        <v>56.018385000000002</v>
       </c>
       <c r="AP47" s="23">
         <v>0</v>
       </c>
       <c r="AQ47" s="23">
         <v>0</v>
       </c>
       <c r="AR47" s="23">
-        <v>249.002208</v>
+        <v>1077.262489</v>
       </c>
       <c r="AS47" s="23">
         <v>0</v>
       </c>
       <c r="AT47" s="23">
-        <v>0</v>
+        <v>7.9144909999999999</v>
       </c>
       <c r="AU47" s="23">
         <v>0</v>
       </c>
       <c r="AV47" s="23">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
         <v>0</v>
       </c>
       <c r="AX47" s="23">
-        <v>0</v>
+        <v>416.338053</v>
       </c>
       <c r="AY47" s="23">
         <v>0</v>
       </c>
       <c r="AZ47" s="23">
         <v>0</v>
       </c>
       <c r="BA47" s="23">
         <v>0</v>
       </c>
       <c r="BB47" s="23">
-        <v>447.733843</v>
+        <v>1831.1173160000001</v>
       </c>
     </row>
-    <row r="48" spans="1:55">
+    <row r="48" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A48" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="23">
         <v>0</v>
       </c>
       <c r="D48" s="23">
         <v>0</v>
       </c>
       <c r="E48" s="23">
         <v>0</v>
       </c>
       <c r="F48" s="23">
         <v>0</v>
       </c>
       <c r="G48" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H48" s="23">
         <v>0</v>
       </c>
       <c r="I48" s="23">
         <v>0</v>
       </c>
       <c r="J48" s="23">
         <v>0</v>
       </c>
       <c r="K48" s="23">
         <v>0</v>
       </c>
       <c r="L48" s="23">
         <v>0</v>
       </c>
       <c r="M48" s="23">
         <v>0</v>
       </c>
       <c r="N48" s="23">
         <v>0</v>
       </c>
       <c r="O48" s="23">
         <v>0</v>
       </c>
@@ -8399,238 +8384,238 @@
       <c r="AT48" s="23">
         <v>0</v>
       </c>
       <c r="AU48" s="23">
         <v>0</v>
       </c>
       <c r="AV48" s="23">
         <v>0</v>
       </c>
       <c r="AW48" s="23">
         <v>0</v>
       </c>
       <c r="AX48" s="23">
         <v>0</v>
       </c>
       <c r="AY48" s="23">
         <v>0</v>
       </c>
       <c r="AZ48" s="23">
         <v>0</v>
       </c>
       <c r="BA48" s="23">
         <v>0</v>
       </c>
       <c r="BB48" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:55">
+    <row r="49" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="23">
         <v>0</v>
       </c>
       <c r="D49" s="23">
         <v>0</v>
       </c>
       <c r="E49" s="23">
         <v>0</v>
       </c>
       <c r="F49" s="23">
         <v>0</v>
       </c>
       <c r="G49" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H49" s="23">
         <v>0</v>
       </c>
       <c r="I49" s="23">
         <v>0</v>
       </c>
       <c r="J49" s="23">
         <v>0</v>
       </c>
       <c r="K49" s="23">
         <v>0</v>
       </c>
       <c r="L49" s="23">
         <v>0</v>
       </c>
       <c r="M49" s="23">
         <v>0</v>
       </c>
       <c r="N49" s="23">
         <v>0</v>
       </c>
       <c r="O49" s="23">
         <v>0</v>
       </c>
       <c r="P49" s="23">
         <v>0</v>
       </c>
       <c r="Q49" s="23">
         <v>0</v>
       </c>
       <c r="R49" s="23">
         <v>0</v>
       </c>
       <c r="S49" s="23">
-        <v>5.112744</v>
+        <v>5.0995140000000001</v>
       </c>
       <c r="T49" s="23">
-        <v>0</v>
+        <v>23.916294000000001</v>
       </c>
       <c r="U49" s="23">
         <v>0</v>
       </c>
       <c r="V49" s="23">
         <v>0</v>
       </c>
       <c r="W49" s="23">
         <v>0</v>
       </c>
       <c r="X49" s="23">
         <v>0</v>
       </c>
       <c r="Y49" s="23">
         <v>0</v>
       </c>
       <c r="Z49" s="23">
         <v>0</v>
       </c>
       <c r="AA49" s="23">
         <v>0</v>
       </c>
       <c r="AB49" s="23">
         <v>0</v>
       </c>
       <c r="AC49" s="23">
         <v>0</v>
       </c>
       <c r="AD49" s="23">
         <v>0</v>
       </c>
       <c r="AE49" s="23">
         <v>0</v>
       </c>
       <c r="AF49" s="23">
         <v>0</v>
       </c>
       <c r="AG49" s="23">
-        <v>0</v>
+        <v>229.48732200000001</v>
       </c>
       <c r="AH49" s="23">
-        <v>185.351544</v>
+        <v>76.832615000000004</v>
       </c>
       <c r="AI49" s="23">
         <v>0</v>
       </c>
       <c r="AJ49" s="23">
         <v>0</v>
       </c>
       <c r="AK49" s="23">
         <v>0</v>
       </c>
       <c r="AL49" s="23">
         <v>0</v>
       </c>
       <c r="AM49" s="23">
         <v>0</v>
       </c>
       <c r="AN49" s="23">
         <v>0</v>
       </c>
       <c r="AO49" s="23">
         <v>0</v>
       </c>
       <c r="AP49" s="23">
-        <v>2.117203</v>
+        <v>2.1117249999999999</v>
       </c>
       <c r="AQ49" s="23">
         <v>0</v>
       </c>
       <c r="AR49" s="23">
-        <v>0</v>
+        <v>7.4539090000000003</v>
       </c>
       <c r="AS49" s="23">
         <v>0</v>
       </c>
       <c r="AT49" s="23">
-        <v>300.211185</v>
+        <v>38.492879000000002</v>
       </c>
       <c r="AU49" s="23">
         <v>0</v>
       </c>
       <c r="AV49" s="23">
-        <v>24.355485</v>
+        <v>26.411165</v>
       </c>
       <c r="AW49" s="23">
         <v>0</v>
       </c>
       <c r="AX49" s="23">
         <v>0</v>
       </c>
       <c r="AY49" s="23">
         <v>0</v>
       </c>
       <c r="AZ49" s="23">
         <v>0</v>
       </c>
       <c r="BA49" s="23">
         <v>0</v>
       </c>
       <c r="BB49" s="23">
-        <v>517.148162</v>
+        <v>409.80542300000002</v>
       </c>
     </row>
-    <row r="50" spans="1:55">
+    <row r="50" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A50" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="23">
         <v>0</v>
       </c>
       <c r="D50" s="23">
         <v>0</v>
       </c>
       <c r="E50" s="23">
         <v>0</v>
       </c>
       <c r="F50" s="23">
         <v>0</v>
       </c>
       <c r="G50" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H50" s="23">
         <v>0</v>
       </c>
       <c r="I50" s="23">
         <v>0</v>
       </c>
       <c r="J50" s="23">
         <v>0</v>
       </c>
       <c r="K50" s="23">
         <v>0</v>
       </c>
       <c r="L50" s="23">
         <v>0</v>
       </c>
       <c r="M50" s="23">
         <v>0</v>
       </c>
       <c r="N50" s="23">
         <v>0</v>
       </c>
       <c r="O50" s="23">
         <v>0</v>
       </c>
@@ -8706,95 +8691,95 @@
       <c r="AM50" s="23">
         <v>0</v>
       </c>
       <c r="AN50" s="23">
         <v>0</v>
       </c>
       <c r="AO50" s="23">
         <v>0</v>
       </c>
       <c r="AP50" s="23">
         <v>0</v>
       </c>
       <c r="AQ50" s="23">
         <v>0</v>
       </c>
       <c r="AR50" s="23">
         <v>0</v>
       </c>
       <c r="AS50" s="23">
         <v>0</v>
       </c>
       <c r="AT50" s="23">
         <v>0</v>
       </c>
       <c r="AU50" s="23">
-        <v>2.078558</v>
+        <v>0</v>
       </c>
       <c r="AV50" s="23">
-        <v>4.570752</v>
+        <v>0</v>
       </c>
       <c r="AW50" s="23">
         <v>0</v>
       </c>
       <c r="AX50" s="23">
         <v>0</v>
       </c>
       <c r="AY50" s="23">
         <v>0</v>
       </c>
       <c r="AZ50" s="23">
         <v>0</v>
       </c>
       <c r="BA50" s="23">
         <v>0</v>
       </c>
       <c r="BB50" s="23">
-        <v>6.64931</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:55" customHeight="1" ht="27">
+    <row r="51" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C51" s="23">
         <v>0</v>
       </c>
       <c r="D51" s="23">
         <v>0</v>
       </c>
       <c r="E51" s="23">
         <v>0</v>
       </c>
       <c r="F51" s="23">
         <v>0</v>
       </c>
       <c r="G51" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H51" s="23">
         <v>0</v>
       </c>
       <c r="I51" s="23">
         <v>0</v>
       </c>
       <c r="J51" s="23">
         <v>0</v>
       </c>
       <c r="K51" s="23">
         <v>0</v>
       </c>
       <c r="L51" s="23">
         <v>0</v>
       </c>
       <c r="M51" s="23">
         <v>0</v>
       </c>
       <c r="N51" s="23">
         <v>0</v>
       </c>
       <c r="O51" s="23">
         <v>0</v>
       </c>
@@ -8867,98 +8852,98 @@
       <c r="AL51" s="23">
         <v>0</v>
       </c>
       <c r="AM51" s="23">
         <v>0</v>
       </c>
       <c r="AN51" s="23">
         <v>0</v>
       </c>
       <c r="AO51" s="23">
         <v>0</v>
       </c>
       <c r="AP51" s="23">
         <v>0</v>
       </c>
       <c r="AQ51" s="23">
         <v>0</v>
       </c>
       <c r="AR51" s="23">
         <v>0</v>
       </c>
       <c r="AS51" s="23">
         <v>0</v>
       </c>
       <c r="AT51" s="23">
-        <v>23.2416</v>
+        <v>25.078711999999999</v>
       </c>
       <c r="AU51" s="23">
-        <v>4.617802</v>
+        <v>0</v>
       </c>
       <c r="AV51" s="23">
-        <v>648.019031</v>
+        <v>236.24488199999999</v>
       </c>
       <c r="AW51" s="23">
-        <v>30.986745</v>
+        <v>640.82594300000005</v>
       </c>
       <c r="AX51" s="23">
         <v>0</v>
       </c>
       <c r="AY51" s="23">
         <v>0</v>
       </c>
       <c r="AZ51" s="23">
         <v>0</v>
       </c>
       <c r="BA51" s="23">
         <v>0</v>
       </c>
       <c r="BB51" s="23">
-        <v>706.865179</v>
+        <v>902.14953600000001</v>
       </c>
     </row>
-    <row r="52" spans="1:55">
+    <row r="52" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A52" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="23">
         <v>0</v>
       </c>
       <c r="D52" s="23">
         <v>0</v>
       </c>
       <c r="E52" s="23">
         <v>0</v>
       </c>
       <c r="F52" s="23">
         <v>0</v>
       </c>
       <c r="G52" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H52" s="23">
         <v>0</v>
       </c>
       <c r="I52" s="23">
         <v>0</v>
       </c>
       <c r="J52" s="23">
         <v>0</v>
       </c>
       <c r="K52" s="23">
         <v>0</v>
       </c>
       <c r="L52" s="23">
         <v>0</v>
       </c>
       <c r="M52" s="23">
         <v>0</v>
       </c>
       <c r="N52" s="23">
         <v>0</v>
       </c>
       <c r="O52" s="23">
         <v>0</v>
       </c>
@@ -9037,92 +9022,92 @@
       <c r="AN52" s="23">
         <v>0</v>
       </c>
       <c r="AO52" s="23">
         <v>0</v>
       </c>
       <c r="AP52" s="23">
         <v>0</v>
       </c>
       <c r="AQ52" s="23">
         <v>0</v>
       </c>
       <c r="AR52" s="23">
         <v>0</v>
       </c>
       <c r="AS52" s="23">
         <v>0</v>
       </c>
       <c r="AT52" s="23">
         <v>0</v>
       </c>
       <c r="AU52" s="23">
         <v>0</v>
       </c>
       <c r="AV52" s="23">
-        <v>30.963476</v>
+        <v>600.56737099999998</v>
       </c>
       <c r="AW52" s="23">
-        <v>916.568487</v>
+        <v>145.07773</v>
       </c>
       <c r="AX52" s="23">
         <v>0</v>
       </c>
       <c r="AY52" s="23">
         <v>0</v>
       </c>
       <c r="AZ52" s="23">
-        <v>3.737119</v>
+        <v>3.727449</v>
       </c>
       <c r="BA52" s="23">
         <v>0</v>
       </c>
       <c r="BB52" s="23">
-        <v>951.269081</v>
+        <v>749.37254900000005</v>
       </c>
     </row>
-    <row r="53" spans="1:55">
+    <row r="53" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="23">
         <v>0</v>
       </c>
       <c r="D53" s="23">
         <v>0</v>
       </c>
       <c r="E53" s="23">
         <v>0</v>
       </c>
       <c r="F53" s="23">
         <v>0</v>
       </c>
       <c r="G53" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H53" s="23">
         <v>0</v>
       </c>
       <c r="I53" s="23">
         <v>0</v>
       </c>
       <c r="J53" s="23">
         <v>0</v>
       </c>
       <c r="K53" s="23">
         <v>0</v>
       </c>
       <c r="L53" s="23">
         <v>0</v>
       </c>
       <c r="M53" s="23">
         <v>0</v>
       </c>
       <c r="N53" s="23">
         <v>0</v>
       </c>
       <c r="O53" s="23">
         <v>0</v>
       </c>
@@ -9156,137 +9141,137 @@
       <c r="Y53" s="23">
         <v>0</v>
       </c>
       <c r="Z53" s="23">
         <v>0</v>
       </c>
       <c r="AA53" s="23">
         <v>0</v>
       </c>
       <c r="AB53" s="23">
         <v>0</v>
       </c>
       <c r="AC53" s="23">
         <v>0</v>
       </c>
       <c r="AD53" s="23">
         <v>0</v>
       </c>
       <c r="AE53" s="23">
         <v>0</v>
       </c>
       <c r="AF53" s="23">
         <v>0</v>
       </c>
       <c r="AG53" s="23">
-        <v>0</v>
+        <v>69.789986999999996</v>
       </c>
       <c r="AH53" s="23">
-        <v>0</v>
+        <v>50.433346</v>
       </c>
       <c r="AI53" s="23">
         <v>0</v>
       </c>
       <c r="AJ53" s="23">
         <v>0</v>
       </c>
       <c r="AK53" s="23">
         <v>0</v>
       </c>
       <c r="AL53" s="23">
         <v>0</v>
       </c>
       <c r="AM53" s="23">
         <v>0</v>
       </c>
       <c r="AN53" s="23">
         <v>0</v>
       </c>
       <c r="AO53" s="23">
-        <v>0</v>
+        <v>18.877585</v>
       </c>
       <c r="AP53" s="23">
         <v>0</v>
       </c>
       <c r="AQ53" s="23">
         <v>0</v>
       </c>
       <c r="AR53" s="23">
-        <v>0</v>
+        <v>394.85945700000002</v>
       </c>
       <c r="AS53" s="23">
         <v>0</v>
       </c>
       <c r="AT53" s="23">
         <v>0</v>
       </c>
       <c r="AU53" s="23">
         <v>0</v>
       </c>
       <c r="AV53" s="23">
         <v>0</v>
       </c>
       <c r="AW53" s="23">
         <v>0</v>
       </c>
       <c r="AX53" s="23">
-        <v>2351.762215</v>
+        <v>80.977265000000003</v>
       </c>
       <c r="AY53" s="23">
         <v>0</v>
       </c>
       <c r="AZ53" s="23">
         <v>0</v>
       </c>
       <c r="BA53" s="23">
         <v>0</v>
       </c>
       <c r="BB53" s="23">
-        <v>2351.762215</v>
+        <v>614.93763999999999</v>
       </c>
     </row>
-    <row r="54" spans="1:55">
+    <row r="54" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A54" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C54" s="23">
         <v>0</v>
       </c>
       <c r="D54" s="23">
         <v>0</v>
       </c>
       <c r="E54" s="23">
         <v>0</v>
       </c>
       <c r="F54" s="23">
         <v>0</v>
       </c>
       <c r="G54" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H54" s="23">
         <v>0</v>
       </c>
       <c r="I54" s="23">
         <v>0</v>
       </c>
       <c r="J54" s="23">
         <v>0</v>
       </c>
       <c r="K54" s="23">
         <v>0</v>
       </c>
       <c r="L54" s="23">
         <v>0</v>
       </c>
       <c r="M54" s="23">
         <v>0</v>
       </c>
       <c r="N54" s="23">
         <v>0</v>
       </c>
       <c r="O54" s="23">
         <v>0</v>
       </c>
@@ -9323,134 +9308,134 @@
       <c r="Z54" s="23">
         <v>0</v>
       </c>
       <c r="AA54" s="23">
         <v>0</v>
       </c>
       <c r="AB54" s="23">
         <v>0</v>
       </c>
       <c r="AC54" s="23">
         <v>0</v>
       </c>
       <c r="AD54" s="23">
         <v>0</v>
       </c>
       <c r="AE54" s="23">
         <v>0</v>
       </c>
       <c r="AF54" s="23">
         <v>0</v>
       </c>
       <c r="AG54" s="23">
         <v>0</v>
       </c>
       <c r="AH54" s="23">
-        <v>0</v>
+        <v>55.391720999999997</v>
       </c>
       <c r="AI54" s="23">
         <v>0</v>
       </c>
       <c r="AJ54" s="23">
         <v>0</v>
       </c>
       <c r="AK54" s="23">
         <v>0</v>
       </c>
       <c r="AL54" s="23">
         <v>0</v>
       </c>
       <c r="AM54" s="23">
         <v>0</v>
       </c>
       <c r="AN54" s="23">
         <v>0</v>
       </c>
       <c r="AO54" s="23">
         <v>0</v>
       </c>
       <c r="AP54" s="23">
         <v>0</v>
       </c>
       <c r="AQ54" s="23">
         <v>0</v>
       </c>
       <c r="AR54" s="23">
         <v>0</v>
       </c>
       <c r="AS54" s="23">
         <v>0</v>
       </c>
       <c r="AT54" s="23">
         <v>0</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
         <v>0</v>
       </c>
       <c r="AX54" s="23">
         <v>0</v>
       </c>
       <c r="AY54" s="23">
-        <v>48.818024</v>
+        <v>8.5769520000000004</v>
       </c>
       <c r="AZ54" s="23">
         <v>0</v>
       </c>
       <c r="BA54" s="23">
         <v>0</v>
       </c>
       <c r="BB54" s="23">
-        <v>48.818024</v>
+        <v>63.968673000000003</v>
       </c>
     </row>
-    <row r="55" spans="1:55">
+    <row r="55" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A55" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C55" s="23">
         <v>0</v>
       </c>
       <c r="D55" s="23">
         <v>0</v>
       </c>
       <c r="E55" s="23">
         <v>0</v>
       </c>
       <c r="F55" s="23">
         <v>0</v>
       </c>
       <c r="G55" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H55" s="23">
         <v>0</v>
       </c>
       <c r="I55" s="23">
         <v>0</v>
       </c>
       <c r="J55" s="23">
         <v>0</v>
       </c>
       <c r="K55" s="23">
         <v>0</v>
       </c>
       <c r="L55" s="23">
         <v>0</v>
       </c>
       <c r="M55" s="23">
         <v>0</v>
       </c>
       <c r="N55" s="23">
         <v>0</v>
       </c>
       <c r="O55" s="23">
         <v>0</v>
       </c>
@@ -9484,137 +9469,137 @@
       <c r="Y55" s="23">
         <v>0</v>
       </c>
       <c r="Z55" s="23">
         <v>0</v>
       </c>
       <c r="AA55" s="23">
         <v>0</v>
       </c>
       <c r="AB55" s="23">
         <v>0</v>
       </c>
       <c r="AC55" s="23">
         <v>0</v>
       </c>
       <c r="AD55" s="23">
         <v>0</v>
       </c>
       <c r="AE55" s="23">
         <v>0</v>
       </c>
       <c r="AF55" s="23">
         <v>0</v>
       </c>
       <c r="AG55" s="23">
-        <v>0</v>
+        <v>56.093597000000003</v>
       </c>
       <c r="AH55" s="23">
         <v>0</v>
       </c>
       <c r="AI55" s="23">
         <v>0</v>
       </c>
       <c r="AJ55" s="23">
         <v>0</v>
       </c>
       <c r="AK55" s="23">
         <v>0</v>
       </c>
       <c r="AL55" s="23">
         <v>0</v>
       </c>
       <c r="AM55" s="23">
         <v>0</v>
       </c>
       <c r="AN55" s="23">
         <v>0</v>
       </c>
       <c r="AO55" s="23">
         <v>0</v>
       </c>
       <c r="AP55" s="23">
         <v>0</v>
       </c>
       <c r="AQ55" s="23">
         <v>0</v>
       </c>
       <c r="AR55" s="23">
         <v>0</v>
       </c>
       <c r="AS55" s="23">
         <v>0</v>
       </c>
       <c r="AT55" s="23">
         <v>0</v>
       </c>
       <c r="AU55" s="23">
         <v>0</v>
       </c>
       <c r="AV55" s="23">
         <v>0</v>
       </c>
       <c r="AW55" s="23">
-        <v>3.776963</v>
+        <v>3.7671899999999998</v>
       </c>
       <c r="AX55" s="23">
         <v>0</v>
       </c>
       <c r="AY55" s="23">
         <v>0</v>
       </c>
       <c r="AZ55" s="23">
-        <v>1220.534403</v>
+        <v>2488.609516</v>
       </c>
       <c r="BA55" s="23">
-        <v>4.212223</v>
+        <v>4.2013230000000004</v>
       </c>
       <c r="BB55" s="23">
-        <v>1228.523589</v>
+        <v>2552.6716259999998</v>
       </c>
     </row>
-    <row r="56" spans="1:55" customHeight="1" ht="27">
+    <row r="56" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="23">
         <v>0</v>
       </c>
       <c r="D56" s="23">
         <v>0</v>
       </c>
       <c r="E56" s="23">
         <v>0</v>
       </c>
       <c r="F56" s="23">
         <v>0</v>
       </c>
       <c r="G56" s="23">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H56" s="23">
         <v>0</v>
       </c>
       <c r="I56" s="23">
         <v>0</v>
       </c>
       <c r="J56" s="23">
         <v>0</v>
       </c>
       <c r="K56" s="23">
         <v>0</v>
       </c>
       <c r="L56" s="23">
         <v>0</v>
       </c>
       <c r="M56" s="23">
         <v>0</v>
       </c>
       <c r="N56" s="23">
         <v>0</v>
       </c>
       <c r="O56" s="23">
         <v>0</v>
       </c>
@@ -9705,257 +9690,257 @@
       <c r="AR56" s="23">
         <v>0</v>
       </c>
       <c r="AS56" s="23">
         <v>0</v>
       </c>
       <c r="AT56" s="23">
         <v>0</v>
       </c>
       <c r="AU56" s="23">
         <v>0</v>
       </c>
       <c r="AV56" s="23">
         <v>0</v>
       </c>
       <c r="AW56" s="23">
         <v>0</v>
       </c>
       <c r="AX56" s="23">
         <v>0</v>
       </c>
       <c r="AY56" s="23">
         <v>0</v>
       </c>
       <c r="AZ56" s="23">
-        <v>4.151191</v>
+        <v>4.1404490000000003</v>
       </c>
       <c r="BA56" s="23">
-        <v>209.769969</v>
+        <v>209.76996399999999</v>
       </c>
       <c r="BB56" s="23">
-        <v>213.921159</v>
+        <v>213.91041200000001</v>
       </c>
     </row>
-    <row r="57" spans="1:55" customHeight="1" ht="24">
+    <row r="57" spans="1:54" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="16" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="24">
-        <v>54.800173</v>
+        <v>54.800173000000001</v>
       </c>
       <c r="D57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E57" s="24">
-        <v>351.495887</v>
+        <v>351.49588699999998</v>
       </c>
       <c r="F57" s="24">
-        <v>295.366802</v>
+        <v>295.36680200000001</v>
       </c>
       <c r="G57" s="24">
-        <v>701.662862</v>
+        <v>701.66286200000002</v>
       </c>
       <c r="H57" s="24">
-        <v>427.110327</v>
+        <v>427.11032699999998</v>
       </c>
       <c r="I57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J57" s="24">
-        <v>166.492815</v>
+        <v>166.49281500000001</v>
       </c>
       <c r="K57" s="24">
-        <v>12.934</v>
+        <v>12.933999999999999</v>
       </c>
       <c r="L57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N57" s="24">
-        <v>79.476857</v>
+        <v>79.476856999999995</v>
       </c>
       <c r="O57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="Q57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R57" s="24">
         <v>114.339478</v>
       </c>
       <c r="S57" s="24">
-        <v>14.979967</v>
+        <v>14.942201000000001</v>
       </c>
       <c r="T57" s="24">
-        <v>122.051146</v>
+        <v>145.96744000000001</v>
       </c>
       <c r="U57" s="24">
-        <v>48.495</v>
+        <v>48.494999999999997</v>
       </c>
       <c r="V57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="W57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="X57" s="24">
         <v>22.209</v>
       </c>
       <c r="Y57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="Z57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AA57" s="24">
-        <v>0.0</v>
+        <v>3.3994999999999997E-2</v>
       </c>
       <c r="AB57" s="24">
-        <v>67.325068</v>
+        <v>67.320069000000004</v>
       </c>
       <c r="AC57" s="24">
-        <v>136.619037</v>
+        <v>156.922922</v>
       </c>
       <c r="AD57" s="24">
-        <v>129.344153</v>
+        <v>109.011273</v>
       </c>
       <c r="AE57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AF57" s="24">
-        <v>18.211</v>
+        <v>18.210999999999999</v>
       </c>
       <c r="AG57" s="24">
-        <v>856.463679</v>
+        <v>386.01401499999997</v>
       </c>
       <c r="AH57" s="24">
-        <v>246.242617</v>
+        <v>315.95339300000001</v>
       </c>
       <c r="AI57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AJ57" s="24">
-        <v>0.0</v>
+        <v>121.050996</v>
       </c>
       <c r="AK57" s="24">
-        <v>289.175776</v>
+        <v>0</v>
       </c>
       <c r="AL57" s="24">
-        <v>91.61916</v>
+        <v>0</v>
       </c>
       <c r="AM57" s="24">
-        <v>760.83522</v>
+        <v>211.38363100000001</v>
       </c>
       <c r="AN57" s="24">
-        <v>1107.015667</v>
+        <v>1940.7648710000001</v>
       </c>
       <c r="AO57" s="24">
-        <v>277.808775</v>
+        <v>88.583979999999997</v>
       </c>
       <c r="AP57" s="24">
-        <v>830.439576</v>
+        <v>126.48536900000001</v>
       </c>
       <c r="AQ57" s="24">
-        <v>556.905449</v>
+        <v>981.20511199999999</v>
       </c>
       <c r="AR57" s="24">
-        <v>412.743119</v>
+        <v>1778.502324</v>
       </c>
       <c r="AS57" s="24">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="AT57" s="24">
-        <v>567.293811</v>
+        <v>414.91786300000001</v>
       </c>
       <c r="AU57" s="24">
-        <v>6.69636</v>
+        <v>0</v>
       </c>
       <c r="AV57" s="24">
-        <v>707.908744</v>
+        <v>863.22341700000004</v>
       </c>
       <c r="AW57" s="24">
-        <v>951.332195</v>
+        <v>789.67086300000005</v>
       </c>
       <c r="AX57" s="24">
-        <v>2351.762215</v>
+        <v>631.53357800000003</v>
       </c>
       <c r="AY57" s="24">
-        <v>48.818024</v>
+        <v>74.603246999999996</v>
       </c>
       <c r="AZ57" s="24">
-        <v>1228.422712</v>
+        <v>2543.722816</v>
       </c>
       <c r="BA57" s="24">
-        <v>213.982192</v>
+        <v>213.97128699999999</v>
       </c>
       <c r="BB57" s="24">
         <v>13566.715999</v>
       </c>
     </row>
-    <row r="58" spans="1:55" customHeight="1" ht="45"/>
+    <row r="58" spans="1:54" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
-[...10 lines deleted...]
-  <tableParts count="0"/>
+  <phoneticPr fontId="3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157" right="0.39370078740157" top="0.39370078740157" bottom="0.78740157480314998" header="0" footer="0"/>
+  <pageSetup paperSize="8" scale="19" firstPageNumber="10" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>航送船</vt:lpstr>
+      <vt:lpstr>航送船!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>ＴＳＲ</Company>
-  <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>ㅤ</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>