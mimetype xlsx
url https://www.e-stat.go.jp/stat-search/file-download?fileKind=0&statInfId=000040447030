--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21805332-C35E-47E6-8161-CF50BF8F3BBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF1DE94D-D116-41C6-8CDF-85B9B2CD4F20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B2851AC9-91DE-4350-9180-0CD4A477A955}"/>
   </bookViews>
   <sheets>
     <sheet name="１" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'１'!$A$1:$Q$42</definedName>
   </definedNames>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="25">
   <si>
     <t>１　就農形態別新規就農者数</t>
     <rPh sb="2" eb="4">
       <t>シュウノウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケイタイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ベツ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>シンキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シュウノウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>シャ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
@@ -898,303 +898,303 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{126FCA4B-304B-44C7-A1FC-6297AA4CCBB6}">
   <dimension ref="A1:T54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="17.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="17.375" style="1" customWidth="1"/>
     <col min="2" max="9" width="8.125" style="1" customWidth="1"/>
     <col min="10" max="17" width="8.25" style="1" customWidth="1"/>
     <col min="18" max="256" width="9" style="1"/>
-    <col min="257" max="257" width="17.5" style="1" customWidth="1"/>
+    <col min="257" max="257" width="17.375" style="1" customWidth="1"/>
     <col min="258" max="265" width="8.125" style="1" customWidth="1"/>
     <col min="266" max="273" width="8.25" style="1" customWidth="1"/>
     <col min="274" max="512" width="9" style="1"/>
-    <col min="513" max="513" width="17.5" style="1" customWidth="1"/>
+    <col min="513" max="513" width="17.375" style="1" customWidth="1"/>
     <col min="514" max="521" width="8.125" style="1" customWidth="1"/>
     <col min="522" max="529" width="8.25" style="1" customWidth="1"/>
     <col min="530" max="768" width="9" style="1"/>
-    <col min="769" max="769" width="17.5" style="1" customWidth="1"/>
+    <col min="769" max="769" width="17.375" style="1" customWidth="1"/>
     <col min="770" max="777" width="8.125" style="1" customWidth="1"/>
     <col min="778" max="785" width="8.25" style="1" customWidth="1"/>
     <col min="786" max="1024" width="9" style="1"/>
-    <col min="1025" max="1025" width="17.5" style="1" customWidth="1"/>
+    <col min="1025" max="1025" width="17.375" style="1" customWidth="1"/>
     <col min="1026" max="1033" width="8.125" style="1" customWidth="1"/>
     <col min="1034" max="1041" width="8.25" style="1" customWidth="1"/>
     <col min="1042" max="1280" width="9" style="1"/>
-    <col min="1281" max="1281" width="17.5" style="1" customWidth="1"/>
+    <col min="1281" max="1281" width="17.375" style="1" customWidth="1"/>
     <col min="1282" max="1289" width="8.125" style="1" customWidth="1"/>
     <col min="1290" max="1297" width="8.25" style="1" customWidth="1"/>
     <col min="1298" max="1536" width="9" style="1"/>
-    <col min="1537" max="1537" width="17.5" style="1" customWidth="1"/>
+    <col min="1537" max="1537" width="17.375" style="1" customWidth="1"/>
     <col min="1538" max="1545" width="8.125" style="1" customWidth="1"/>
     <col min="1546" max="1553" width="8.25" style="1" customWidth="1"/>
     <col min="1554" max="1792" width="9" style="1"/>
-    <col min="1793" max="1793" width="17.5" style="1" customWidth="1"/>
+    <col min="1793" max="1793" width="17.375" style="1" customWidth="1"/>
     <col min="1794" max="1801" width="8.125" style="1" customWidth="1"/>
     <col min="1802" max="1809" width="8.25" style="1" customWidth="1"/>
     <col min="1810" max="2048" width="9" style="1"/>
-    <col min="2049" max="2049" width="17.5" style="1" customWidth="1"/>
+    <col min="2049" max="2049" width="17.375" style="1" customWidth="1"/>
     <col min="2050" max="2057" width="8.125" style="1" customWidth="1"/>
     <col min="2058" max="2065" width="8.25" style="1" customWidth="1"/>
     <col min="2066" max="2304" width="9" style="1"/>
-    <col min="2305" max="2305" width="17.5" style="1" customWidth="1"/>
+    <col min="2305" max="2305" width="17.375" style="1" customWidth="1"/>
     <col min="2306" max="2313" width="8.125" style="1" customWidth="1"/>
     <col min="2314" max="2321" width="8.25" style="1" customWidth="1"/>
     <col min="2322" max="2560" width="9" style="1"/>
-    <col min="2561" max="2561" width="17.5" style="1" customWidth="1"/>
+    <col min="2561" max="2561" width="17.375" style="1" customWidth="1"/>
     <col min="2562" max="2569" width="8.125" style="1" customWidth="1"/>
     <col min="2570" max="2577" width="8.25" style="1" customWidth="1"/>
     <col min="2578" max="2816" width="9" style="1"/>
-    <col min="2817" max="2817" width="17.5" style="1" customWidth="1"/>
+    <col min="2817" max="2817" width="17.375" style="1" customWidth="1"/>
     <col min="2818" max="2825" width="8.125" style="1" customWidth="1"/>
     <col min="2826" max="2833" width="8.25" style="1" customWidth="1"/>
     <col min="2834" max="3072" width="9" style="1"/>
-    <col min="3073" max="3073" width="17.5" style="1" customWidth="1"/>
+    <col min="3073" max="3073" width="17.375" style="1" customWidth="1"/>
     <col min="3074" max="3081" width="8.125" style="1" customWidth="1"/>
     <col min="3082" max="3089" width="8.25" style="1" customWidth="1"/>
     <col min="3090" max="3328" width="9" style="1"/>
-    <col min="3329" max="3329" width="17.5" style="1" customWidth="1"/>
+    <col min="3329" max="3329" width="17.375" style="1" customWidth="1"/>
     <col min="3330" max="3337" width="8.125" style="1" customWidth="1"/>
     <col min="3338" max="3345" width="8.25" style="1" customWidth="1"/>
     <col min="3346" max="3584" width="9" style="1"/>
-    <col min="3585" max="3585" width="17.5" style="1" customWidth="1"/>
+    <col min="3585" max="3585" width="17.375" style="1" customWidth="1"/>
     <col min="3586" max="3593" width="8.125" style="1" customWidth="1"/>
     <col min="3594" max="3601" width="8.25" style="1" customWidth="1"/>
     <col min="3602" max="3840" width="9" style="1"/>
-    <col min="3841" max="3841" width="17.5" style="1" customWidth="1"/>
+    <col min="3841" max="3841" width="17.375" style="1" customWidth="1"/>
     <col min="3842" max="3849" width="8.125" style="1" customWidth="1"/>
     <col min="3850" max="3857" width="8.25" style="1" customWidth="1"/>
     <col min="3858" max="4096" width="9" style="1"/>
-    <col min="4097" max="4097" width="17.5" style="1" customWidth="1"/>
+    <col min="4097" max="4097" width="17.375" style="1" customWidth="1"/>
     <col min="4098" max="4105" width="8.125" style="1" customWidth="1"/>
     <col min="4106" max="4113" width="8.25" style="1" customWidth="1"/>
     <col min="4114" max="4352" width="9" style="1"/>
-    <col min="4353" max="4353" width="17.5" style="1" customWidth="1"/>
+    <col min="4353" max="4353" width="17.375" style="1" customWidth="1"/>
     <col min="4354" max="4361" width="8.125" style="1" customWidth="1"/>
     <col min="4362" max="4369" width="8.25" style="1" customWidth="1"/>
     <col min="4370" max="4608" width="9" style="1"/>
-    <col min="4609" max="4609" width="17.5" style="1" customWidth="1"/>
+    <col min="4609" max="4609" width="17.375" style="1" customWidth="1"/>
     <col min="4610" max="4617" width="8.125" style="1" customWidth="1"/>
     <col min="4618" max="4625" width="8.25" style="1" customWidth="1"/>
     <col min="4626" max="4864" width="9" style="1"/>
-    <col min="4865" max="4865" width="17.5" style="1" customWidth="1"/>
+    <col min="4865" max="4865" width="17.375" style="1" customWidth="1"/>
     <col min="4866" max="4873" width="8.125" style="1" customWidth="1"/>
     <col min="4874" max="4881" width="8.25" style="1" customWidth="1"/>
     <col min="4882" max="5120" width="9" style="1"/>
-    <col min="5121" max="5121" width="17.5" style="1" customWidth="1"/>
+    <col min="5121" max="5121" width="17.375" style="1" customWidth="1"/>
     <col min="5122" max="5129" width="8.125" style="1" customWidth="1"/>
     <col min="5130" max="5137" width="8.25" style="1" customWidth="1"/>
     <col min="5138" max="5376" width="9" style="1"/>
-    <col min="5377" max="5377" width="17.5" style="1" customWidth="1"/>
+    <col min="5377" max="5377" width="17.375" style="1" customWidth="1"/>
     <col min="5378" max="5385" width="8.125" style="1" customWidth="1"/>
     <col min="5386" max="5393" width="8.25" style="1" customWidth="1"/>
     <col min="5394" max="5632" width="9" style="1"/>
-    <col min="5633" max="5633" width="17.5" style="1" customWidth="1"/>
+    <col min="5633" max="5633" width="17.375" style="1" customWidth="1"/>
     <col min="5634" max="5641" width="8.125" style="1" customWidth="1"/>
     <col min="5642" max="5649" width="8.25" style="1" customWidth="1"/>
     <col min="5650" max="5888" width="9" style="1"/>
-    <col min="5889" max="5889" width="17.5" style="1" customWidth="1"/>
+    <col min="5889" max="5889" width="17.375" style="1" customWidth="1"/>
     <col min="5890" max="5897" width="8.125" style="1" customWidth="1"/>
     <col min="5898" max="5905" width="8.25" style="1" customWidth="1"/>
     <col min="5906" max="6144" width="9" style="1"/>
-    <col min="6145" max="6145" width="17.5" style="1" customWidth="1"/>
+    <col min="6145" max="6145" width="17.375" style="1" customWidth="1"/>
     <col min="6146" max="6153" width="8.125" style="1" customWidth="1"/>
     <col min="6154" max="6161" width="8.25" style="1" customWidth="1"/>
     <col min="6162" max="6400" width="9" style="1"/>
-    <col min="6401" max="6401" width="17.5" style="1" customWidth="1"/>
+    <col min="6401" max="6401" width="17.375" style="1" customWidth="1"/>
     <col min="6402" max="6409" width="8.125" style="1" customWidth="1"/>
     <col min="6410" max="6417" width="8.25" style="1" customWidth="1"/>
     <col min="6418" max="6656" width="9" style="1"/>
-    <col min="6657" max="6657" width="17.5" style="1" customWidth="1"/>
+    <col min="6657" max="6657" width="17.375" style="1" customWidth="1"/>
     <col min="6658" max="6665" width="8.125" style="1" customWidth="1"/>
     <col min="6666" max="6673" width="8.25" style="1" customWidth="1"/>
     <col min="6674" max="6912" width="9" style="1"/>
-    <col min="6913" max="6913" width="17.5" style="1" customWidth="1"/>
+    <col min="6913" max="6913" width="17.375" style="1" customWidth="1"/>
     <col min="6914" max="6921" width="8.125" style="1" customWidth="1"/>
     <col min="6922" max="6929" width="8.25" style="1" customWidth="1"/>
     <col min="6930" max="7168" width="9" style="1"/>
-    <col min="7169" max="7169" width="17.5" style="1" customWidth="1"/>
+    <col min="7169" max="7169" width="17.375" style="1" customWidth="1"/>
     <col min="7170" max="7177" width="8.125" style="1" customWidth="1"/>
     <col min="7178" max="7185" width="8.25" style="1" customWidth="1"/>
     <col min="7186" max="7424" width="9" style="1"/>
-    <col min="7425" max="7425" width="17.5" style="1" customWidth="1"/>
+    <col min="7425" max="7425" width="17.375" style="1" customWidth="1"/>
     <col min="7426" max="7433" width="8.125" style="1" customWidth="1"/>
     <col min="7434" max="7441" width="8.25" style="1" customWidth="1"/>
     <col min="7442" max="7680" width="9" style="1"/>
-    <col min="7681" max="7681" width="17.5" style="1" customWidth="1"/>
+    <col min="7681" max="7681" width="17.375" style="1" customWidth="1"/>
     <col min="7682" max="7689" width="8.125" style="1" customWidth="1"/>
     <col min="7690" max="7697" width="8.25" style="1" customWidth="1"/>
     <col min="7698" max="7936" width="9" style="1"/>
-    <col min="7937" max="7937" width="17.5" style="1" customWidth="1"/>
+    <col min="7937" max="7937" width="17.375" style="1" customWidth="1"/>
     <col min="7938" max="7945" width="8.125" style="1" customWidth="1"/>
     <col min="7946" max="7953" width="8.25" style="1" customWidth="1"/>
     <col min="7954" max="8192" width="9" style="1"/>
-    <col min="8193" max="8193" width="17.5" style="1" customWidth="1"/>
+    <col min="8193" max="8193" width="17.375" style="1" customWidth="1"/>
     <col min="8194" max="8201" width="8.125" style="1" customWidth="1"/>
     <col min="8202" max="8209" width="8.25" style="1" customWidth="1"/>
     <col min="8210" max="8448" width="9" style="1"/>
-    <col min="8449" max="8449" width="17.5" style="1" customWidth="1"/>
+    <col min="8449" max="8449" width="17.375" style="1" customWidth="1"/>
     <col min="8450" max="8457" width="8.125" style="1" customWidth="1"/>
     <col min="8458" max="8465" width="8.25" style="1" customWidth="1"/>
     <col min="8466" max="8704" width="9" style="1"/>
-    <col min="8705" max="8705" width="17.5" style="1" customWidth="1"/>
+    <col min="8705" max="8705" width="17.375" style="1" customWidth="1"/>
     <col min="8706" max="8713" width="8.125" style="1" customWidth="1"/>
     <col min="8714" max="8721" width="8.25" style="1" customWidth="1"/>
     <col min="8722" max="8960" width="9" style="1"/>
-    <col min="8961" max="8961" width="17.5" style="1" customWidth="1"/>
+    <col min="8961" max="8961" width="17.375" style="1" customWidth="1"/>
     <col min="8962" max="8969" width="8.125" style="1" customWidth="1"/>
     <col min="8970" max="8977" width="8.25" style="1" customWidth="1"/>
     <col min="8978" max="9216" width="9" style="1"/>
-    <col min="9217" max="9217" width="17.5" style="1" customWidth="1"/>
+    <col min="9217" max="9217" width="17.375" style="1" customWidth="1"/>
     <col min="9218" max="9225" width="8.125" style="1" customWidth="1"/>
     <col min="9226" max="9233" width="8.25" style="1" customWidth="1"/>
     <col min="9234" max="9472" width="9" style="1"/>
-    <col min="9473" max="9473" width="17.5" style="1" customWidth="1"/>
+    <col min="9473" max="9473" width="17.375" style="1" customWidth="1"/>
     <col min="9474" max="9481" width="8.125" style="1" customWidth="1"/>
     <col min="9482" max="9489" width="8.25" style="1" customWidth="1"/>
     <col min="9490" max="9728" width="9" style="1"/>
-    <col min="9729" max="9729" width="17.5" style="1" customWidth="1"/>
+    <col min="9729" max="9729" width="17.375" style="1" customWidth="1"/>
     <col min="9730" max="9737" width="8.125" style="1" customWidth="1"/>
     <col min="9738" max="9745" width="8.25" style="1" customWidth="1"/>
     <col min="9746" max="9984" width="9" style="1"/>
-    <col min="9985" max="9985" width="17.5" style="1" customWidth="1"/>
+    <col min="9985" max="9985" width="17.375" style="1" customWidth="1"/>
     <col min="9986" max="9993" width="8.125" style="1" customWidth="1"/>
     <col min="9994" max="10001" width="8.25" style="1" customWidth="1"/>
     <col min="10002" max="10240" width="9" style="1"/>
-    <col min="10241" max="10241" width="17.5" style="1" customWidth="1"/>
+    <col min="10241" max="10241" width="17.375" style="1" customWidth="1"/>
     <col min="10242" max="10249" width="8.125" style="1" customWidth="1"/>
     <col min="10250" max="10257" width="8.25" style="1" customWidth="1"/>
     <col min="10258" max="10496" width="9" style="1"/>
-    <col min="10497" max="10497" width="17.5" style="1" customWidth="1"/>
+    <col min="10497" max="10497" width="17.375" style="1" customWidth="1"/>
     <col min="10498" max="10505" width="8.125" style="1" customWidth="1"/>
     <col min="10506" max="10513" width="8.25" style="1" customWidth="1"/>
     <col min="10514" max="10752" width="9" style="1"/>
-    <col min="10753" max="10753" width="17.5" style="1" customWidth="1"/>
+    <col min="10753" max="10753" width="17.375" style="1" customWidth="1"/>
     <col min="10754" max="10761" width="8.125" style="1" customWidth="1"/>
     <col min="10762" max="10769" width="8.25" style="1" customWidth="1"/>
     <col min="10770" max="11008" width="9" style="1"/>
-    <col min="11009" max="11009" width="17.5" style="1" customWidth="1"/>
+    <col min="11009" max="11009" width="17.375" style="1" customWidth="1"/>
     <col min="11010" max="11017" width="8.125" style="1" customWidth="1"/>
     <col min="11018" max="11025" width="8.25" style="1" customWidth="1"/>
     <col min="11026" max="11264" width="9" style="1"/>
-    <col min="11265" max="11265" width="17.5" style="1" customWidth="1"/>
+    <col min="11265" max="11265" width="17.375" style="1" customWidth="1"/>
     <col min="11266" max="11273" width="8.125" style="1" customWidth="1"/>
     <col min="11274" max="11281" width="8.25" style="1" customWidth="1"/>
     <col min="11282" max="11520" width="9" style="1"/>
-    <col min="11521" max="11521" width="17.5" style="1" customWidth="1"/>
+    <col min="11521" max="11521" width="17.375" style="1" customWidth="1"/>
     <col min="11522" max="11529" width="8.125" style="1" customWidth="1"/>
     <col min="11530" max="11537" width="8.25" style="1" customWidth="1"/>
     <col min="11538" max="11776" width="9" style="1"/>
-    <col min="11777" max="11777" width="17.5" style="1" customWidth="1"/>
+    <col min="11777" max="11777" width="17.375" style="1" customWidth="1"/>
     <col min="11778" max="11785" width="8.125" style="1" customWidth="1"/>
     <col min="11786" max="11793" width="8.25" style="1" customWidth="1"/>
     <col min="11794" max="12032" width="9" style="1"/>
-    <col min="12033" max="12033" width="17.5" style="1" customWidth="1"/>
+    <col min="12033" max="12033" width="17.375" style="1" customWidth="1"/>
     <col min="12034" max="12041" width="8.125" style="1" customWidth="1"/>
     <col min="12042" max="12049" width="8.25" style="1" customWidth="1"/>
     <col min="12050" max="12288" width="9" style="1"/>
-    <col min="12289" max="12289" width="17.5" style="1" customWidth="1"/>
+    <col min="12289" max="12289" width="17.375" style="1" customWidth="1"/>
     <col min="12290" max="12297" width="8.125" style="1" customWidth="1"/>
     <col min="12298" max="12305" width="8.25" style="1" customWidth="1"/>
     <col min="12306" max="12544" width="9" style="1"/>
-    <col min="12545" max="12545" width="17.5" style="1" customWidth="1"/>
+    <col min="12545" max="12545" width="17.375" style="1" customWidth="1"/>
     <col min="12546" max="12553" width="8.125" style="1" customWidth="1"/>
     <col min="12554" max="12561" width="8.25" style="1" customWidth="1"/>
     <col min="12562" max="12800" width="9" style="1"/>
-    <col min="12801" max="12801" width="17.5" style="1" customWidth="1"/>
+    <col min="12801" max="12801" width="17.375" style="1" customWidth="1"/>
     <col min="12802" max="12809" width="8.125" style="1" customWidth="1"/>
     <col min="12810" max="12817" width="8.25" style="1" customWidth="1"/>
     <col min="12818" max="13056" width="9" style="1"/>
-    <col min="13057" max="13057" width="17.5" style="1" customWidth="1"/>
+    <col min="13057" max="13057" width="17.375" style="1" customWidth="1"/>
     <col min="13058" max="13065" width="8.125" style="1" customWidth="1"/>
     <col min="13066" max="13073" width="8.25" style="1" customWidth="1"/>
     <col min="13074" max="13312" width="9" style="1"/>
-    <col min="13313" max="13313" width="17.5" style="1" customWidth="1"/>
+    <col min="13313" max="13313" width="17.375" style="1" customWidth="1"/>
     <col min="13314" max="13321" width="8.125" style="1" customWidth="1"/>
     <col min="13322" max="13329" width="8.25" style="1" customWidth="1"/>
     <col min="13330" max="13568" width="9" style="1"/>
-    <col min="13569" max="13569" width="17.5" style="1" customWidth="1"/>
+    <col min="13569" max="13569" width="17.375" style="1" customWidth="1"/>
     <col min="13570" max="13577" width="8.125" style="1" customWidth="1"/>
     <col min="13578" max="13585" width="8.25" style="1" customWidth="1"/>
     <col min="13586" max="13824" width="9" style="1"/>
-    <col min="13825" max="13825" width="17.5" style="1" customWidth="1"/>
+    <col min="13825" max="13825" width="17.375" style="1" customWidth="1"/>
     <col min="13826" max="13833" width="8.125" style="1" customWidth="1"/>
     <col min="13834" max="13841" width="8.25" style="1" customWidth="1"/>
     <col min="13842" max="14080" width="9" style="1"/>
-    <col min="14081" max="14081" width="17.5" style="1" customWidth="1"/>
+    <col min="14081" max="14081" width="17.375" style="1" customWidth="1"/>
     <col min="14082" max="14089" width="8.125" style="1" customWidth="1"/>
     <col min="14090" max="14097" width="8.25" style="1" customWidth="1"/>
     <col min="14098" max="14336" width="9" style="1"/>
-    <col min="14337" max="14337" width="17.5" style="1" customWidth="1"/>
+    <col min="14337" max="14337" width="17.375" style="1" customWidth="1"/>
     <col min="14338" max="14345" width="8.125" style="1" customWidth="1"/>
     <col min="14346" max="14353" width="8.25" style="1" customWidth="1"/>
     <col min="14354" max="14592" width="9" style="1"/>
-    <col min="14593" max="14593" width="17.5" style="1" customWidth="1"/>
+    <col min="14593" max="14593" width="17.375" style="1" customWidth="1"/>
     <col min="14594" max="14601" width="8.125" style="1" customWidth="1"/>
     <col min="14602" max="14609" width="8.25" style="1" customWidth="1"/>
     <col min="14610" max="14848" width="9" style="1"/>
-    <col min="14849" max="14849" width="17.5" style="1" customWidth="1"/>
+    <col min="14849" max="14849" width="17.375" style="1" customWidth="1"/>
     <col min="14850" max="14857" width="8.125" style="1" customWidth="1"/>
     <col min="14858" max="14865" width="8.25" style="1" customWidth="1"/>
     <col min="14866" max="15104" width="9" style="1"/>
-    <col min="15105" max="15105" width="17.5" style="1" customWidth="1"/>
+    <col min="15105" max="15105" width="17.375" style="1" customWidth="1"/>
     <col min="15106" max="15113" width="8.125" style="1" customWidth="1"/>
     <col min="15114" max="15121" width="8.25" style="1" customWidth="1"/>
     <col min="15122" max="15360" width="9" style="1"/>
-    <col min="15361" max="15361" width="17.5" style="1" customWidth="1"/>
+    <col min="15361" max="15361" width="17.375" style="1" customWidth="1"/>
     <col min="15362" max="15369" width="8.125" style="1" customWidth="1"/>
     <col min="15370" max="15377" width="8.25" style="1" customWidth="1"/>
     <col min="15378" max="15616" width="9" style="1"/>
-    <col min="15617" max="15617" width="17.5" style="1" customWidth="1"/>
+    <col min="15617" max="15617" width="17.375" style="1" customWidth="1"/>
     <col min="15618" max="15625" width="8.125" style="1" customWidth="1"/>
     <col min="15626" max="15633" width="8.25" style="1" customWidth="1"/>
     <col min="15634" max="15872" width="9" style="1"/>
-    <col min="15873" max="15873" width="17.5" style="1" customWidth="1"/>
+    <col min="15873" max="15873" width="17.375" style="1" customWidth="1"/>
     <col min="15874" max="15881" width="8.125" style="1" customWidth="1"/>
     <col min="15882" max="15889" width="8.25" style="1" customWidth="1"/>
     <col min="15890" max="16128" width="9" style="1"/>
-    <col min="16129" max="16129" width="17.5" style="1" customWidth="1"/>
+    <col min="16129" max="16129" width="17.375" style="1" customWidth="1"/>
     <col min="16130" max="16137" width="8.125" style="1" customWidth="1"/>
     <col min="16138" max="16145" width="8.25" style="1" customWidth="1"/>
     <col min="16146" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="13.5" x14ac:dyDescent="0.15">
       <c r="Q1"/>
     </row>
     <row r="2" spans="1:20" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
@@ -2380,52 +2380,52 @@
       <c r="O27" s="10">
         <v>300</v>
       </c>
       <c r="P27" s="10">
         <v>350</v>
       </c>
       <c r="Q27" s="11">
         <v>300</v>
       </c>
       <c r="S27" s="13"/>
       <c r="T27" s="14"/>
     </row>
     <row r="28" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="18">
         <v>0</v>
       </c>
       <c r="D28" s="18">
         <v>10</v>
       </c>
-      <c r="E28" s="19" t="s">
-        <v>18</v>
+      <c r="E28" s="19">
+        <v>0</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="18" t="s">
         <v>18</v>
       </c>
       <c r="H28" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="19" t="s">
         <v>19</v>
       </c>
       <c r="J28" s="20" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="18" t="s">
         <v>18</v>
       </c>
       <c r="L28" s="18" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="19" t="s">
         <v>18</v>
       </c>
@@ -2930,52 +2930,52 @@
       <c r="O37" s="10">
         <v>80</v>
       </c>
       <c r="P37" s="10">
         <v>80</v>
       </c>
       <c r="Q37" s="11">
         <v>60</v>
       </c>
       <c r="S37" s="13"/>
       <c r="T37" s="14"/>
     </row>
     <row r="38" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="E38" s="19" t="s">
-        <v>18</v>
+      <c r="E38" s="19">
+        <v>0</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>18</v>
       </c>
       <c r="H38" s="18" t="s">
         <v>18</v>
       </c>
       <c r="I38" s="19" t="s">
         <v>19</v>
       </c>
       <c r="J38" s="20" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="18" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="18" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="19" t="s">
         <v>18</v>
       </c>
@@ -3218,41 +3218,50 @@
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>１</vt:lpstr>
       <vt:lpstr>'１'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>