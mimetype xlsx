--- v0 (2026-04-29)
+++ v1 (2026-06-19)
@@ -1,80 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="9" documentId="13_ncr:1_{961B8A08-D15F-4660-8AFA-2CEE2901AFE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0E116869-2DAA-41BE-9222-EC26A5B51113}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA2AF715-5224-4E52-8D35-FE12BFA34BBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1D397802-7C57-4A64-AE82-376EBE804317}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1D397802-7C57-4A64-AE82-376EBE804317}"/>
   </bookViews>
   <sheets>
     <sheet name="4(1)" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="741" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="664" uniqueCount="85">
+  <si>
+    <t>水産業協同組合統計表（都道府県知事認可の水産業協同組合）</t>
+  </si>
+  <si>
+    <t>沿海地区出資漁業協同組合</t>
+  </si>
   <si>
     <t>４．役員　　（１）常勤・非常勤役員及び理事数別組合数</t>
   </si>
   <si>
     <t>単位：組合</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>都道府県別番号</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>都道府県別</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">
 調査
 組合数
 </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>常勤理事</t>
     <phoneticPr fontId="2"/>
@@ -317,210 +325,116 @@
   <si>
     <t>岡山</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>広島</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>山口</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>徳島</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>香川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>愛媛</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>-</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>高知</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>福岡</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>佐賀</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>長崎</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>熊本</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>大分</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>宮崎</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>鹿児島</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>沖縄</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>水産業協同組合統計表（都道府県知事認可の水産業協同組合）</t>
-[...113 lines deleted...]
-    <t>5'-</t>
+    <t>非常勤
+理事</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>非常勤
+監事</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１０～</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>２０人</t>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="176" formatCode="_*#,##0;_*\-#,##0;_*&quot;-&quot;;_@\ "/>
-    <numFmt numFmtId="177" formatCode="_*#,##0.0;_*\-#,##0.0;_*&quot;-&quot;;_@\ "/>
+    <numFmt numFmtId="177" formatCode="_*#,##0.0;_*#,##0.0;0.0;_@\ "/>
+    <numFmt numFmtId="178" formatCode="_*#,##0.0;_*#0.0##0.0;_*0.0;_@\ "/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -528,51 +442,51 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -949,62 +863,95 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1">
@@ -1027,60 +974,60 @@
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -1118,178 +1065,196 @@
     <xf numFmtId="49" fontId="1" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="33" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="34" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1">
-[...9 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="18" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="20" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="19" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="21" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="19" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
@@ -1631,63 +1596,63 @@
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="3.125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="1" customWidth="1"/>
     <col min="5" max="8" width="9.125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.25" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="7.625" style="1" customWidth="1"/>
     <col min="16" max="16" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="7.625" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.25" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="7.625" style="1" customWidth="1"/>
     <col min="23" max="26" width="9.375" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="9.25" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="9.875" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="3" t="s">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="L1" s="48"/>
     </row>
     <row r="2" spans="1:30" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="50" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="L2" s="48"/>
     </row>
     <row r="3" spans="1:30" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="51" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:30" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="52"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:30" s="47" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="3"/>
@@ -1700,5075 +1665,5075 @@
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
     </row>
     <row r="6" spans="1:30" s="47" customFormat="1" ht="16.350000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" s="3"/>
       <c r="B6" s="49"/>
       <c r="C6" s="49"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
-      <c r="AC6" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AD6" s="77"/>
+      <c r="AC6" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD6" s="91"/>
     </row>
     <row r="7" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="78" t="s">
-        <v>2</v>
+      <c r="A7" s="92" t="s">
+        <v>4</v>
       </c>
       <c r="B7" s="81" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-      <c r="E7" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="90"/>
-[...2 lines deleted...]
-      <c r="I7" s="89" t="s">
+      <c r="C7" s="95"/>
+      <c r="D7" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="88" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="J7" s="90"/>
-[...18 lines deleted...]
-      <c r="W7" s="69" t="s">
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="69" t="s">
+      <c r="N7" s="57"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="81" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q7" s="59"/>
+      <c r="R7" s="61"/>
+      <c r="S7" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="Y7" s="69" t="s">
+      <c r="T7" s="59"/>
+      <c r="U7" s="59"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="Z7" s="102" t="s">
+      <c r="X7" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="AA7" s="103"/>
-[...2 lines deleted...]
-      <c r="AD7" s="104"/>
+      <c r="Y7" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z7" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA7" s="109"/>
+      <c r="AB7" s="109"/>
+      <c r="AC7" s="109"/>
+      <c r="AD7" s="110"/>
     </row>
     <row r="8" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="79"/>
-[...10 lines deleted...]
-      <c r="H8" s="76" t="s">
+      <c r="A8" s="93"/>
+      <c r="B8" s="96"/>
+      <c r="C8" s="97"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="I8" s="55"/>
-[...6 lines deleted...]
-      <c r="L8" s="73" t="s">
+      <c r="G8" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="82"/>
+      <c r="J8" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="M8" s="53"/>
-      <c r="N8" s="76" t="s">
+      <c r="K8" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="O8" s="76" t="s">
+      <c r="L8" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="P8" s="55"/>
-[...18 lines deleted...]
-      <c r="Y8" s="70"/>
+      <c r="M8" s="79"/>
+      <c r="N8" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="O8" s="77" t="s">
+        <v>18</v>
+      </c>
+      <c r="P8" s="82"/>
+      <c r="Q8" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="R8" s="77" t="s">
+        <v>18</v>
+      </c>
+      <c r="S8" s="82"/>
+      <c r="T8" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="U8" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="V8" s="85" t="s">
+        <v>18</v>
+      </c>
+      <c r="W8" s="75"/>
+      <c r="X8" s="75"/>
+      <c r="Y8" s="75"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
-      <c r="AD8" s="96" t="s">
-        <v>7</v>
+      <c r="AD8" s="102" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="79"/>
-[...23 lines deleted...]
-      <c r="Y9" s="70"/>
+      <c r="A9" s="93"/>
+      <c r="B9" s="96"/>
+      <c r="C9" s="97"/>
+      <c r="D9" s="100"/>
+      <c r="E9" s="89"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="75"/>
+      <c r="H9" s="75"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="75"/>
+      <c r="K9" s="75"/>
+      <c r="L9" s="86"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="75"/>
+      <c r="O9" s="75"/>
+      <c r="P9" s="82"/>
+      <c r="Q9" s="75"/>
+      <c r="R9" s="75"/>
+      <c r="S9" s="82"/>
+      <c r="T9" s="75"/>
+      <c r="U9" s="75"/>
+      <c r="V9" s="86"/>
+      <c r="W9" s="75"/>
+      <c r="X9" s="75"/>
+      <c r="Y9" s="75"/>
       <c r="Z9" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AA9" s="6" t="s">
         <v>83</v>
       </c>
       <c r="AB9" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="AC9" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="AD9" s="97"/>
+      <c r="AD9" s="103"/>
     </row>
     <row r="10" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="79"/>
-[...23 lines deleted...]
-      <c r="Y10" s="70"/>
+      <c r="A10" s="93"/>
+      <c r="B10" s="96"/>
+      <c r="C10" s="97"/>
+      <c r="D10" s="100"/>
+      <c r="E10" s="89"/>
+      <c r="F10" s="75"/>
+      <c r="G10" s="75"/>
+      <c r="H10" s="75"/>
+      <c r="I10" s="82"/>
+      <c r="J10" s="75"/>
+      <c r="K10" s="75"/>
+      <c r="L10" s="86"/>
+      <c r="M10" s="79"/>
+      <c r="N10" s="75"/>
+      <c r="O10" s="75"/>
+      <c r="P10" s="82"/>
+      <c r="Q10" s="75"/>
+      <c r="R10" s="75"/>
+      <c r="S10" s="82"/>
+      <c r="T10" s="75"/>
+      <c r="U10" s="75"/>
+      <c r="V10" s="86"/>
+      <c r="W10" s="75"/>
+      <c r="X10" s="75"/>
+      <c r="Y10" s="75"/>
       <c r="Z10" s="6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="AA10" s="6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="AB10" s="6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AC10" s="7" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="AD10" s="97"/>
+        <v>24</v>
+      </c>
+      <c r="AD10" s="103"/>
     </row>
     <row r="11" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="79"/>
-[...23 lines deleted...]
-      <c r="Y11" s="71"/>
+      <c r="A11" s="93"/>
+      <c r="B11" s="98"/>
+      <c r="C11" s="99"/>
+      <c r="D11" s="101"/>
+      <c r="E11" s="90"/>
+      <c r="F11" s="76"/>
+      <c r="G11" s="76"/>
+      <c r="H11" s="76"/>
+      <c r="I11" s="83"/>
+      <c r="J11" s="76"/>
+      <c r="K11" s="76"/>
+      <c r="L11" s="87"/>
+      <c r="M11" s="80"/>
+      <c r="N11" s="76"/>
+      <c r="O11" s="76"/>
+      <c r="P11" s="83"/>
+      <c r="Q11" s="76"/>
+      <c r="R11" s="76"/>
+      <c r="S11" s="83"/>
+      <c r="T11" s="76"/>
+      <c r="U11" s="76"/>
+      <c r="V11" s="87"/>
+      <c r="W11" s="76"/>
+      <c r="X11" s="76"/>
+      <c r="Y11" s="76"/>
       <c r="Z11" s="9"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="9"/>
       <c r="AC11" s="9"/>
-      <c r="AD11" s="98"/>
+      <c r="AD11" s="104"/>
     </row>
     <row r="12" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="79"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="A12" s="93"/>
+      <c r="B12" s="105" t="s">
+        <v>25</v>
       </c>
       <c r="C12" s="11" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>26</v>
+      </c>
+      <c r="D12" s="12">
+        <v>850</v>
       </c>
       <c r="E12" s="12">
         <v>356</v>
       </c>
       <c r="F12" s="12">
         <v>191</v>
       </c>
       <c r="G12" s="12">
         <v>146</v>
       </c>
       <c r="H12" s="12">
         <v>1</v>
       </c>
       <c r="I12" s="12">
         <v>5889</v>
       </c>
       <c r="J12" s="12">
         <v>658</v>
       </c>
       <c r="K12" s="12">
         <v>37</v>
       </c>
       <c r="L12" s="13">
         <v>19</v>
       </c>
       <c r="M12" s="14">
         <v>29</v>
       </c>
-      <c r="N12" s="15" t="s">
-        <v>86</v>
+      <c r="N12" s="15">
+        <v>10</v>
       </c>
       <c r="O12" s="15">
         <v>1</v>
       </c>
       <c r="P12" s="15">
         <v>2159</v>
       </c>
       <c r="Q12" s="15">
         <v>126</v>
       </c>
       <c r="R12" s="15">
         <v>18</v>
       </c>
       <c r="S12" s="15">
         <v>8433</v>
       </c>
       <c r="T12" s="15">
         <v>849</v>
       </c>
       <c r="U12" s="15">
         <v>319</v>
       </c>
       <c r="V12" s="16">
         <v>39</v>
       </c>
       <c r="W12" s="12">
         <v>151</v>
       </c>
       <c r="X12" s="12">
         <v>122</v>
       </c>
       <c r="Y12" s="17">
         <v>32</v>
       </c>
       <c r="Z12" s="12">
         <v>713</v>
       </c>
-      <c r="AA12" s="14" t="s">
-        <v>87</v>
+      <c r="AA12" s="14">
+        <v>106</v>
       </c>
       <c r="AB12" s="12">
         <v>25</v>
       </c>
       <c r="AC12" s="12">
         <v>5</v>
       </c>
       <c r="AD12" s="13">
         <v>849</v>
       </c>
     </row>
     <row r="13" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="79"/>
-      <c r="B13" s="100"/>
+      <c r="A13" s="93"/>
+      <c r="B13" s="106"/>
       <c r="C13" s="11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" s="12">
         <v>848</v>
       </c>
-      <c r="E13" s="12" t="s">
-        <v>88</v>
+      <c r="E13" s="12">
+        <v>340</v>
       </c>
       <c r="F13" s="12">
         <v>184</v>
       </c>
       <c r="G13" s="12">
         <v>148</v>
       </c>
       <c r="H13" s="14">
         <v>1</v>
       </c>
       <c r="I13" s="12">
         <v>5836</v>
       </c>
       <c r="J13" s="12">
         <v>664</v>
       </c>
       <c r="K13" s="12">
         <v>45</v>
       </c>
       <c r="L13" s="13">
         <v>18</v>
       </c>
       <c r="M13" s="14">
         <v>18</v>
       </c>
-      <c r="N13" s="15" t="s">
-        <v>86</v>
+      <c r="N13" s="15">
+        <v>10</v>
       </c>
       <c r="O13" s="15">
         <v>2</v>
       </c>
       <c r="P13" s="15">
         <v>2153</v>
       </c>
       <c r="Q13" s="15">
         <v>114</v>
       </c>
-      <c r="R13" s="15" t="s">
-        <v>89</v>
+      <c r="R13" s="15">
+        <v>20</v>
       </c>
       <c r="S13" s="15">
         <v>8346</v>
       </c>
       <c r="T13" s="15">
         <v>848</v>
       </c>
       <c r="U13" s="15">
         <v>316</v>
       </c>
       <c r="V13" s="16">
         <v>41</v>
       </c>
       <c r="W13" s="12">
         <v>155</v>
       </c>
       <c r="X13" s="12">
         <v>111</v>
       </c>
       <c r="Y13" s="17">
         <v>33</v>
       </c>
       <c r="Z13" s="12">
         <v>716</v>
       </c>
-      <c r="AA13" s="14" t="s">
-        <v>90</v>
+      <c r="AA13" s="14">
+        <v>103</v>
       </c>
       <c r="AB13" s="12">
         <v>25</v>
       </c>
       <c r="AC13" s="12">
         <v>4</v>
       </c>
       <c r="AD13" s="13">
         <v>848</v>
       </c>
     </row>
     <row r="14" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="79"/>
-      <c r="B14" s="100"/>
+      <c r="A14" s="93"/>
+      <c r="B14" s="106"/>
       <c r="C14" s="11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D14" s="12">
         <v>839</v>
       </c>
-      <c r="E14" s="12" t="s">
-        <v>88</v>
+      <c r="E14" s="12">
+        <v>340</v>
       </c>
       <c r="F14" s="12">
         <v>181</v>
       </c>
       <c r="G14" s="12">
         <v>143</v>
       </c>
       <c r="H14" s="14">
         <v>1</v>
       </c>
       <c r="I14" s="12">
         <v>5729</v>
       </c>
-      <c r="J14" s="12" t="s">
-        <v>91</v>
+      <c r="J14" s="12">
+        <v>660</v>
       </c>
       <c r="K14" s="12">
         <v>28</v>
       </c>
-      <c r="L14" s="13" t="s">
-        <v>89</v>
+      <c r="L14" s="13">
+        <v>20</v>
       </c>
       <c r="M14" s="14">
         <v>24</v>
       </c>
       <c r="N14" s="15">
         <v>9</v>
       </c>
       <c r="O14" s="15">
         <v>2</v>
       </c>
       <c r="P14" s="15">
         <v>2113</v>
       </c>
       <c r="Q14" s="15">
         <v>116</v>
       </c>
       <c r="R14" s="15">
         <v>19</v>
       </c>
-      <c r="S14" s="15" t="s">
-        <v>92</v>
+      <c r="S14" s="15">
+        <v>8206</v>
       </c>
       <c r="T14" s="15">
         <v>841</v>
       </c>
       <c r="U14" s="15">
         <v>296</v>
       </c>
       <c r="V14" s="16">
         <v>42</v>
       </c>
       <c r="W14" s="12">
         <v>144</v>
       </c>
-      <c r="X14" s="12" t="s">
-        <v>93</v>
+      <c r="X14" s="12">
+        <v>110</v>
       </c>
       <c r="Y14" s="17">
         <v>34</v>
       </c>
       <c r="Z14" s="12">
         <v>714</v>
       </c>
       <c r="AA14" s="14">
         <v>97</v>
       </c>
       <c r="AB14" s="12">
         <v>25</v>
       </c>
       <c r="AC14" s="12">
         <v>3</v>
       </c>
       <c r="AD14" s="13">
         <v>839</v>
       </c>
     </row>
     <row r="15" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="79"/>
-      <c r="B15" s="100"/>
+      <c r="A15" s="93"/>
+      <c r="B15" s="106"/>
       <c r="C15" s="11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D15" s="12">
         <v>833</v>
       </c>
       <c r="E15" s="12">
         <v>334</v>
       </c>
       <c r="F15" s="12">
         <v>173</v>
       </c>
       <c r="G15" s="12">
         <v>143</v>
       </c>
       <c r="H15" s="14">
         <v>1</v>
       </c>
       <c r="I15" s="12">
         <v>5672</v>
       </c>
       <c r="J15" s="12">
         <v>662</v>
       </c>
       <c r="K15" s="12">
         <v>42</v>
       </c>
       <c r="L15" s="13">
         <v>16</v>
       </c>
       <c r="M15" s="18">
         <v>18</v>
       </c>
       <c r="N15" s="18">
         <v>8</v>
       </c>
       <c r="O15" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>30</v>
+      </c>
+      <c r="P15" s="18">
+        <v>2095</v>
       </c>
       <c r="Q15" s="18">
         <v>125</v>
       </c>
       <c r="R15" s="18">
         <v>18</v>
       </c>
       <c r="S15" s="18">
         <v>8119</v>
       </c>
       <c r="T15" s="18">
         <v>835</v>
       </c>
       <c r="U15" s="18">
         <v>318</v>
       </c>
       <c r="V15" s="19">
         <v>35</v>
       </c>
       <c r="W15" s="12">
         <v>153</v>
       </c>
       <c r="X15" s="12">
         <v>115</v>
       </c>
-      <c r="Y15" s="17" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="Y15" s="17">
+        <v>30</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>709</v>
       </c>
       <c r="AA15" s="14">
         <v>96</v>
       </c>
       <c r="AB15" s="12">
         <v>25</v>
       </c>
       <c r="AC15" s="12">
         <v>3</v>
       </c>
       <c r="AD15" s="13">
         <v>833</v>
       </c>
     </row>
     <row r="16" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="79"/>
-      <c r="B16" s="100"/>
+      <c r="A16" s="93"/>
+      <c r="B16" s="106"/>
       <c r="C16" s="8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D16" s="20">
         <v>821</v>
       </c>
       <c r="E16" s="20">
         <v>342</v>
       </c>
       <c r="F16" s="20">
         <v>173</v>
       </c>
       <c r="G16" s="20">
         <v>138</v>
       </c>
       <c r="H16" s="38" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I16" s="20">
         <v>5548</v>
       </c>
       <c r="J16" s="20">
         <v>648</v>
       </c>
       <c r="K16" s="20">
         <v>32</v>
       </c>
       <c r="L16" s="21">
         <v>21</v>
       </c>
       <c r="M16" s="20">
         <v>17</v>
       </c>
       <c r="N16" s="20">
         <v>7</v>
       </c>
       <c r="O16" s="38" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>30</v>
+      </c>
+      <c r="P16" s="20">
+        <v>2065</v>
       </c>
       <c r="Q16" s="20">
         <v>129</v>
       </c>
       <c r="R16" s="20">
         <v>21</v>
       </c>
       <c r="S16" s="20">
         <v>7972</v>
       </c>
       <c r="T16" s="20">
         <v>821</v>
       </c>
-      <c r="U16" s="20" t="s">
-        <v>98</v>
+      <c r="U16" s="20">
+        <v>303</v>
       </c>
       <c r="V16" s="21">
         <v>42</v>
       </c>
       <c r="W16" s="20">
         <v>147</v>
       </c>
       <c r="X16" s="20">
         <v>117</v>
       </c>
       <c r="Y16" s="20">
         <v>34</v>
       </c>
-      <c r="Z16" s="20" t="s">
-        <v>99</v>
+      <c r="Z16" s="20">
+        <v>703</v>
       </c>
       <c r="AA16" s="20">
         <v>91</v>
       </c>
       <c r="AB16" s="20">
         <v>23</v>
       </c>
       <c r="AC16" s="20">
         <v>4</v>
       </c>
       <c r="AD16" s="21">
         <v>821</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="80"/>
-      <c r="B17" s="101"/>
+      <c r="A17" s="94"/>
+      <c r="B17" s="107"/>
       <c r="C17" s="11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D17" s="22"/>
-      <c r="E17" s="57" t="s">
-[...6 lines deleted...]
-        <v>101</v>
+      <c r="E17" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="F17" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="G17" s="53">
+        <v>0.2</v>
       </c>
       <c r="H17" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I17" s="22">
         <v>6.8</v>
       </c>
-      <c r="J17" s="57" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="J17" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="K17" s="63">
+        <v>0</v>
+      </c>
+      <c r="L17" s="64">
+        <v>0</v>
+      </c>
+      <c r="M17" s="63">
+        <v>0</v>
+      </c>
+      <c r="N17" s="63">
+        <v>0</v>
       </c>
       <c r="O17" s="40" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P17" s="22">
         <v>2.5</v>
       </c>
-      <c r="Q17" s="57" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="Q17" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="R17" s="65">
+        <v>0</v>
       </c>
       <c r="S17" s="23">
         <v>9.6999999999999993</v>
       </c>
-      <c r="T17" s="23">
-[...6 lines deleted...]
-        <v>103</v>
+      <c r="T17" s="65">
+        <v>1</v>
+      </c>
+      <c r="U17" s="55">
+        <v>0.4</v>
+      </c>
+      <c r="V17" s="54">
+        <v>0.1</v>
       </c>
       <c r="W17" s="24">
         <v>17.899999999999999</v>
       </c>
       <c r="X17" s="24">
         <v>14.3</v>
       </c>
       <c r="Y17" s="24">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z17" s="24">
         <v>85.6</v>
       </c>
       <c r="AA17" s="24">
         <v>11.1</v>
       </c>
       <c r="AB17" s="24">
         <v>2.8</v>
       </c>
-      <c r="AC17" s="60" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="AC17" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="AD17" s="25">
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="26">
         <v>1</v>
       </c>
-      <c r="B18" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="72"/>
+      <c r="B18" s="70" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="84"/>
       <c r="D18" s="12">
         <v>71</v>
       </c>
       <c r="E18" s="12">
         <v>74</v>
       </c>
       <c r="F18" s="12">
         <v>3</v>
       </c>
       <c r="G18" s="12">
         <v>73</v>
       </c>
       <c r="H18" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I18" s="12">
         <v>533</v>
       </c>
       <c r="J18" s="12">
         <v>68</v>
       </c>
       <c r="K18" s="12">
         <v>2</v>
       </c>
       <c r="L18" s="41" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M18" s="12">
         <v>5</v>
       </c>
       <c r="N18" s="12">
         <v>5</v>
       </c>
       <c r="O18" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P18" s="12">
         <v>196</v>
       </c>
       <c r="Q18" s="12">
         <v>37</v>
       </c>
       <c r="R18" s="39" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>30</v>
+      </c>
+      <c r="S18" s="12">
+        <v>808</v>
       </c>
       <c r="T18" s="12">
         <v>71</v>
       </c>
       <c r="U18" s="12">
         <v>117</v>
       </c>
       <c r="V18" s="41" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W18" s="12">
         <v>66</v>
       </c>
       <c r="X18" s="12">
         <v>41</v>
       </c>
       <c r="Y18" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z18" s="27">
         <v>55</v>
       </c>
       <c r="AA18" s="27">
         <v>13</v>
       </c>
       <c r="AB18" s="27">
         <v>3</v>
       </c>
       <c r="AC18" s="42" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD18" s="28">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="29">
         <v>2</v>
       </c>
-      <c r="B19" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="68"/>
+      <c r="B19" s="72" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="73"/>
       <c r="D19" s="30">
         <v>45</v>
       </c>
       <c r="E19" s="18">
         <v>3</v>
       </c>
       <c r="F19" s="18">
         <v>3</v>
       </c>
       <c r="G19" s="18">
         <v>1</v>
       </c>
       <c r="H19" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I19" s="18">
         <v>282</v>
       </c>
       <c r="J19" s="18">
         <v>42</v>
       </c>
       <c r="K19" s="18">
         <v>1</v>
       </c>
       <c r="L19" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M19" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N19" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O19" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P19" s="18">
         <v>113</v>
       </c>
       <c r="Q19" s="18">
         <v>2</v>
       </c>
       <c r="R19" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S19" s="18">
         <v>398</v>
       </c>
       <c r="T19" s="18">
         <v>45</v>
       </c>
       <c r="U19" s="18">
         <v>4</v>
       </c>
       <c r="V19" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W19" s="18">
         <v>2</v>
       </c>
       <c r="X19" s="18">
         <v>2</v>
       </c>
       <c r="Y19" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z19" s="18">
         <v>41</v>
       </c>
       <c r="AA19" s="18">
         <v>3</v>
       </c>
       <c r="AB19" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC19" s="18">
         <v>1</v>
       </c>
       <c r="AD19" s="19">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="29">
         <v>3</v>
       </c>
-      <c r="B20" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="62"/>
+      <c r="B20" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="67"/>
       <c r="D20" s="18">
         <v>22</v>
       </c>
-      <c r="E20" s="18" t="s">
-        <v>86</v>
+      <c r="E20" s="18">
+        <v>10</v>
       </c>
       <c r="F20" s="18">
         <v>9</v>
       </c>
       <c r="G20" s="18">
         <v>1</v>
       </c>
       <c r="H20" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I20" s="18">
         <v>165</v>
       </c>
       <c r="J20" s="18">
         <v>13</v>
       </c>
       <c r="K20" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L20" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M20" s="18">
         <v>2</v>
       </c>
       <c r="N20" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O20" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P20" s="18">
         <v>59</v>
       </c>
       <c r="Q20" s="18">
         <v>3</v>
       </c>
       <c r="R20" s="18">
         <v>1</v>
       </c>
       <c r="S20" s="18">
         <v>236</v>
       </c>
       <c r="T20" s="18">
         <v>22</v>
       </c>
       <c r="U20" s="18">
         <v>4</v>
       </c>
       <c r="V20" s="19">
         <v>1</v>
       </c>
       <c r="W20" s="18">
         <v>1</v>
       </c>
       <c r="X20" s="18">
         <v>3</v>
       </c>
       <c r="Y20" s="18">
         <v>1</v>
       </c>
       <c r="Z20" s="18">
         <v>18</v>
       </c>
       <c r="AA20" s="18">
         <v>3</v>
       </c>
       <c r="AB20" s="18">
         <v>1</v>
       </c>
       <c r="AC20" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD20" s="19">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="29">
         <v>4</v>
       </c>
-      <c r="B21" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="62"/>
+      <c r="B21" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="67"/>
       <c r="D21" s="18">
         <v>4</v>
       </c>
       <c r="E21" s="18">
         <v>6</v>
       </c>
       <c r="F21" s="18">
         <v>2</v>
       </c>
       <c r="G21" s="18">
         <v>5</v>
       </c>
       <c r="H21" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I21" s="18">
         <v>26</v>
       </c>
       <c r="J21" s="18">
         <v>2</v>
       </c>
       <c r="K21" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L21" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M21" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N21" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O21" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P21" s="18">
         <v>9</v>
       </c>
       <c r="Q21" s="18">
         <v>1</v>
       </c>
       <c r="R21" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S21" s="18">
         <v>41</v>
       </c>
       <c r="T21" s="18">
         <v>4</v>
       </c>
       <c r="U21" s="18">
         <v>6</v>
       </c>
       <c r="V21" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W21" s="18">
         <v>2</v>
       </c>
       <c r="X21" s="18">
         <v>1</v>
       </c>
       <c r="Y21" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z21" s="18">
         <v>3</v>
       </c>
       <c r="AA21" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB21" s="18">
         <v>1</v>
       </c>
       <c r="AC21" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD21" s="19">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="29">
         <v>5</v>
       </c>
-      <c r="B22" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="62"/>
+      <c r="B22" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="67"/>
       <c r="D22" s="18">
         <v>4</v>
       </c>
       <c r="E22" s="18">
         <v>1</v>
       </c>
       <c r="F22" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G22" s="18">
         <v>1</v>
       </c>
       <c r="H22" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I22" s="18">
         <v>27</v>
       </c>
       <c r="J22" s="18">
         <v>4</v>
       </c>
       <c r="K22" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L22" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M22" s="18">
         <v>1</v>
       </c>
       <c r="N22" s="18">
         <v>1</v>
       </c>
       <c r="O22" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P22" s="18">
         <v>11</v>
       </c>
       <c r="Q22" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R22" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>30</v>
+      </c>
+      <c r="S22" s="18">
+        <v>40</v>
       </c>
       <c r="T22" s="18">
         <v>4</v>
       </c>
       <c r="U22" s="18">
         <v>2</v>
       </c>
       <c r="V22" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W22" s="18">
         <v>1</v>
       </c>
       <c r="X22" s="18">
         <v>1</v>
       </c>
       <c r="Y22" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z22" s="18">
         <v>3</v>
       </c>
       <c r="AA22" s="18">
         <v>1</v>
       </c>
       <c r="AB22" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC22" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD22" s="19">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="29">
         <v>6</v>
       </c>
-      <c r="B23" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="62"/>
+      <c r="B23" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="67"/>
       <c r="D23" s="18">
         <v>1</v>
       </c>
       <c r="E23" s="18">
         <v>1</v>
       </c>
       <c r="F23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G23" s="18">
         <v>1</v>
       </c>
       <c r="H23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I23" s="18">
         <v>7</v>
       </c>
       <c r="J23" s="18">
         <v>1</v>
       </c>
       <c r="K23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L23" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P23" s="18">
         <v>3</v>
       </c>
       <c r="Q23" s="18">
         <v>1</v>
       </c>
       <c r="R23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S23" s="18">
         <v>11</v>
       </c>
       <c r="T23" s="18">
         <v>1</v>
       </c>
       <c r="U23" s="18">
         <v>2</v>
       </c>
       <c r="V23" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W23" s="18">
         <v>1</v>
       </c>
       <c r="X23" s="18">
         <v>1</v>
       </c>
       <c r="Y23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z23" s="18">
         <v>1</v>
       </c>
       <c r="AA23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC23" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD23" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="26">
         <v>7</v>
       </c>
-      <c r="B24" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="66"/>
+      <c r="B24" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="71"/>
       <c r="D24" s="12">
         <v>5</v>
       </c>
       <c r="E24" s="12">
         <v>3</v>
       </c>
       <c r="F24" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G24" s="12">
         <v>2</v>
       </c>
       <c r="H24" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I24" s="12">
         <v>54</v>
       </c>
       <c r="J24" s="12">
         <v>5</v>
       </c>
       <c r="K24" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L24" s="41" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M24" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N24" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O24" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P24" s="12">
         <v>12</v>
       </c>
       <c r="Q24" s="12">
         <v>5</v>
       </c>
       <c r="R24" s="12">
         <v>2</v>
       </c>
       <c r="S24" s="12">
         <v>69</v>
       </c>
       <c r="T24" s="12">
         <v>5</v>
       </c>
       <c r="U24" s="12">
         <v>7</v>
       </c>
       <c r="V24" s="13">
         <v>2</v>
       </c>
       <c r="W24" s="12">
         <v>2</v>
       </c>
       <c r="X24" s="12">
         <v>4</v>
       </c>
       <c r="Y24" s="12">
         <v>2</v>
       </c>
       <c r="Z24" s="12">
         <v>3</v>
       </c>
       <c r="AA24" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB24" s="12">
         <v>1</v>
       </c>
       <c r="AC24" s="12">
         <v>1</v>
       </c>
       <c r="AD24" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="29">
         <v>8</v>
       </c>
-      <c r="B25" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="68"/>
+      <c r="B25" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="73"/>
       <c r="D25" s="18">
         <v>14</v>
       </c>
       <c r="E25" s="18">
         <v>2</v>
       </c>
       <c r="F25" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G25" s="18">
         <v>2</v>
       </c>
       <c r="H25" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>30</v>
+      </c>
+      <c r="I25" s="18">
+        <v>105</v>
       </c>
       <c r="J25" s="18">
         <v>14</v>
       </c>
       <c r="K25" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L25" s="31">
         <v>1</v>
       </c>
       <c r="M25" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N25" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O25" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>30</v>
+      </c>
+      <c r="P25" s="18">
+        <v>30</v>
       </c>
       <c r="Q25" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R25" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S25" s="18">
         <v>137</v>
       </c>
       <c r="T25" s="18">
         <v>14</v>
       </c>
       <c r="U25" s="18">
         <v>2</v>
       </c>
       <c r="V25" s="19">
         <v>1</v>
       </c>
       <c r="W25" s="18">
         <v>2</v>
       </c>
       <c r="X25" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y25" s="18">
         <v>1</v>
       </c>
       <c r="Z25" s="18">
         <v>11</v>
       </c>
       <c r="AA25" s="18">
         <v>3</v>
       </c>
       <c r="AB25" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC25" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD25" s="19">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="29">
         <v>9</v>
       </c>
-      <c r="B26" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="62"/>
+      <c r="B26" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="67"/>
       <c r="D26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L26" s="44" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Q26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="T26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="U26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V26" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AA26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC26" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD26" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A27" s="29" t="s">
-[...5 lines deleted...]
-      <c r="C27" s="62"/>
+      <c r="A27" s="29">
+        <v>10</v>
+      </c>
+      <c r="B27" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="67"/>
       <c r="D27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L27" s="44" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Q27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="T27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="U27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V27" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AA27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC27" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD27" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="29">
         <v>11</v>
       </c>
-      <c r="B28" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="62"/>
+      <c r="B28" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="67"/>
       <c r="D28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L28" s="44" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Q28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="T28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="U28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V28" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AA28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC28" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD28" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="29">
         <v>12</v>
       </c>
-      <c r="B29" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="62"/>
+      <c r="B29" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="67"/>
       <c r="D29" s="18">
         <v>23</v>
       </c>
       <c r="E29" s="18">
         <v>13</v>
       </c>
       <c r="F29" s="18">
         <v>7</v>
       </c>
       <c r="G29" s="18">
         <v>5</v>
       </c>
       <c r="H29" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I29" s="18">
         <v>167</v>
       </c>
       <c r="J29" s="18">
         <v>16</v>
       </c>
       <c r="K29" s="18">
         <v>1</v>
       </c>
       <c r="L29" s="32">
         <v>1</v>
       </c>
       <c r="M29" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N29" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O29" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P29" s="18">
         <v>54</v>
       </c>
       <c r="Q29" s="18">
         <v>3</v>
       </c>
       <c r="R29" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S29" s="18">
         <v>234</v>
       </c>
       <c r="T29" s="18">
         <v>23</v>
       </c>
       <c r="U29" s="18">
         <v>9</v>
       </c>
       <c r="V29" s="19">
         <v>1</v>
       </c>
       <c r="W29" s="18">
         <v>4</v>
       </c>
       <c r="X29" s="18">
         <v>3</v>
       </c>
       <c r="Y29" s="18">
         <v>1</v>
       </c>
       <c r="Z29" s="18">
         <v>18</v>
       </c>
       <c r="AA29" s="18">
         <v>4</v>
       </c>
       <c r="AB29" s="18">
         <v>1</v>
       </c>
       <c r="AC29" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD29" s="19">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="29">
         <v>13</v>
       </c>
-      <c r="B30" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="62"/>
+      <c r="B30" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="67"/>
       <c r="D30" s="18">
         <v>17</v>
       </c>
       <c r="E30" s="18">
         <v>3</v>
       </c>
       <c r="F30" s="18">
         <v>3</v>
       </c>
       <c r="G30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I30" s="18">
         <v>91</v>
       </c>
       <c r="J30" s="18">
         <v>14</v>
       </c>
       <c r="K30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L30" s="32">
         <v>1</v>
       </c>
       <c r="M30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P30" s="18">
         <v>38</v>
       </c>
       <c r="Q30" s="18">
         <v>3</v>
       </c>
       <c r="R30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S30" s="18">
         <v>132</v>
       </c>
       <c r="T30" s="18">
         <v>17</v>
       </c>
       <c r="U30" s="18">
         <v>3</v>
       </c>
       <c r="V30" s="19">
         <v>1</v>
       </c>
       <c r="W30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X30" s="18">
         <v>1</v>
       </c>
       <c r="Y30" s="18">
         <v>1</v>
       </c>
       <c r="Z30" s="18">
         <v>17</v>
       </c>
       <c r="AA30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC30" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD30" s="19">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="26">
         <v>14</v>
       </c>
-      <c r="B31" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="66"/>
+      <c r="B31" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="71"/>
       <c r="D31" s="12">
         <v>17</v>
       </c>
       <c r="E31" s="12">
         <v>4</v>
       </c>
       <c r="F31" s="12">
         <v>2</v>
       </c>
       <c r="G31" s="12">
         <v>2</v>
       </c>
       <c r="H31" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I31" s="12">
         <v>115</v>
       </c>
       <c r="J31" s="12">
         <v>15</v>
       </c>
       <c r="K31" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L31" s="33">
         <v>1</v>
       </c>
       <c r="M31" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N31" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O31" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P31" s="12">
         <v>43</v>
       </c>
       <c r="Q31" s="12">
         <v>1</v>
       </c>
       <c r="R31" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S31" s="12">
         <v>162</v>
       </c>
       <c r="T31" s="12">
         <v>17</v>
       </c>
       <c r="U31" s="12">
         <v>3</v>
       </c>
       <c r="V31" s="13">
         <v>1</v>
       </c>
       <c r="W31" s="12">
         <v>2</v>
       </c>
       <c r="X31" s="12">
         <v>1</v>
       </c>
       <c r="Y31" s="12">
         <v>1</v>
       </c>
       <c r="Z31" s="12">
         <v>14</v>
       </c>
       <c r="AA31" s="12">
         <v>3</v>
       </c>
       <c r="AB31" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC31" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD31" s="13">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="29">
         <v>15</v>
       </c>
-      <c r="B32" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="68"/>
+      <c r="B32" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="73"/>
       <c r="D32" s="18">
         <v>14</v>
       </c>
       <c r="E32" s="18">
         <v>3</v>
       </c>
       <c r="F32" s="18">
         <v>1</v>
       </c>
       <c r="G32" s="18">
         <v>3</v>
       </c>
       <c r="H32" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I32" s="18">
         <v>112</v>
       </c>
       <c r="J32" s="18">
         <v>13</v>
       </c>
       <c r="K32" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L32" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M32" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N32" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O32" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P32" s="18">
         <v>39</v>
       </c>
       <c r="Q32" s="18">
         <v>1</v>
       </c>
       <c r="R32" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S32" s="18">
         <v>154</v>
       </c>
       <c r="T32" s="18">
         <v>14</v>
       </c>
       <c r="U32" s="18">
         <v>4</v>
       </c>
       <c r="V32" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W32" s="18">
         <v>2</v>
       </c>
       <c r="X32" s="18">
         <v>1</v>
       </c>
       <c r="Y32" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>30</v>
+      </c>
+      <c r="Z32" s="18">
+        <v>10</v>
       </c>
       <c r="AA32" s="18">
         <v>2</v>
       </c>
       <c r="AB32" s="18">
         <v>2</v>
       </c>
       <c r="AC32" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD32" s="19">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="29">
         <v>16</v>
       </c>
-      <c r="B33" s="61" t="s">
-[...4 lines deleted...]
-        <v>86</v>
+      <c r="B33" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="67"/>
+      <c r="D33" s="18">
+        <v>10</v>
       </c>
       <c r="E33" s="18">
         <v>3</v>
       </c>
       <c r="F33" s="18">
         <v>1</v>
       </c>
       <c r="G33" s="18">
         <v>2</v>
       </c>
       <c r="H33" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I33" s="18">
         <v>88</v>
       </c>
       <c r="J33" s="18">
         <v>9</v>
       </c>
       <c r="K33" s="18">
         <v>1</v>
       </c>
       <c r="L33" s="19">
         <v>1</v>
       </c>
       <c r="M33" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N33" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O33" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P33" s="18">
         <v>27</v>
       </c>
       <c r="Q33" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R33" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S33" s="18">
         <v>118</v>
       </c>
-      <c r="T33" s="18" t="s">
-        <v>86</v>
+      <c r="T33" s="18">
+        <v>10</v>
       </c>
       <c r="U33" s="18">
         <v>3</v>
       </c>
       <c r="V33" s="19">
         <v>1</v>
       </c>
       <c r="W33" s="18">
         <v>3</v>
       </c>
       <c r="X33" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y33" s="18">
         <v>1</v>
       </c>
       <c r="Z33" s="18">
         <v>6</v>
       </c>
       <c r="AA33" s="18">
         <v>4</v>
       </c>
       <c r="AB33" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC33" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>30</v>
+      </c>
+      <c r="AD33" s="19">
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="29">
         <v>17</v>
       </c>
-      <c r="B34" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="62"/>
+      <c r="B34" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" s="67"/>
       <c r="D34" s="18">
         <v>1</v>
       </c>
       <c r="E34" s="18">
         <v>2</v>
       </c>
       <c r="F34" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G34" s="18">
         <v>2</v>
       </c>
       <c r="H34" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I34" s="18">
         <v>9</v>
       </c>
       <c r="J34" s="18">
         <v>1</v>
       </c>
       <c r="K34" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L34" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M34" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N34" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O34" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P34" s="18">
         <v>3</v>
       </c>
       <c r="Q34" s="18">
         <v>1</v>
       </c>
       <c r="R34" s="18">
         <v>1</v>
       </c>
       <c r="S34" s="18">
         <v>14</v>
       </c>
       <c r="T34" s="18">
         <v>1</v>
       </c>
       <c r="U34" s="18">
         <v>3</v>
       </c>
       <c r="V34" s="19">
         <v>1</v>
       </c>
       <c r="W34" s="18">
         <v>1</v>
       </c>
       <c r="X34" s="18">
         <v>1</v>
       </c>
       <c r="Y34" s="18">
         <v>1</v>
       </c>
       <c r="Z34" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AA34" s="18">
         <v>1</v>
       </c>
       <c r="AB34" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC34" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD34" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="26">
         <v>18</v>
       </c>
-      <c r="B35" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="66"/>
+      <c r="B35" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="71"/>
       <c r="D35" s="12">
         <v>13</v>
       </c>
       <c r="E35" s="12">
         <v>3</v>
       </c>
       <c r="F35" s="12">
         <v>3</v>
       </c>
       <c r="G35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I35" s="12">
         <v>111</v>
       </c>
-      <c r="J35" s="12" t="s">
-        <v>86</v>
+      <c r="J35" s="12">
+        <v>10</v>
       </c>
       <c r="K35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L35" s="13">
         <v>2</v>
       </c>
       <c r="M35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P35" s="12">
         <v>37</v>
       </c>
       <c r="Q35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R35" s="12">
         <v>3</v>
       </c>
       <c r="S35" s="12">
         <v>151</v>
       </c>
       <c r="T35" s="12">
         <v>13</v>
       </c>
       <c r="U35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V35" s="13">
         <v>5</v>
       </c>
       <c r="W35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y35" s="12">
         <v>1</v>
       </c>
       <c r="Z35" s="12">
         <v>8</v>
       </c>
       <c r="AA35" s="12">
         <v>4</v>
       </c>
       <c r="AB35" s="12">
         <v>1</v>
       </c>
       <c r="AC35" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD35" s="13">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="29">
         <v>19</v>
       </c>
-      <c r="B36" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="68"/>
+      <c r="B36" s="72" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="73"/>
       <c r="D36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L36" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Q36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="T36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="U36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V36" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AA36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC36" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD36" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A37" s="29" t="s">
-[...5 lines deleted...]
-      <c r="C37" s="62"/>
+      <c r="A37" s="29">
+        <v>20</v>
+      </c>
+      <c r="B37" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="67"/>
       <c r="D37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L37" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Q37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="T37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="U37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V37" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AA37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC37" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD37" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="29">
         <v>21</v>
       </c>
-      <c r="B38" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="62"/>
+      <c r="B38" s="66" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="67"/>
       <c r="D38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L38" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Q38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="T38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="U38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V38" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AA38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC38" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD38" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="29">
         <v>22</v>
       </c>
-      <c r="B39" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="62"/>
+      <c r="B39" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="67"/>
       <c r="D39" s="18">
         <v>17</v>
       </c>
       <c r="E39" s="18">
         <v>17</v>
       </c>
       <c r="F39" s="18">
         <v>9</v>
       </c>
       <c r="G39" s="18">
         <v>5</v>
       </c>
       <c r="H39" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I39" s="18">
         <v>123</v>
       </c>
       <c r="J39" s="18">
         <v>8</v>
       </c>
       <c r="K39" s="18">
         <v>1</v>
       </c>
       <c r="L39" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M39" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N39" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O39" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P39" s="18">
         <v>46</v>
       </c>
       <c r="Q39" s="18">
         <v>2</v>
       </c>
       <c r="R39" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S39" s="18">
         <v>186</v>
       </c>
       <c r="T39" s="18">
         <v>17</v>
       </c>
       <c r="U39" s="18">
         <v>8</v>
       </c>
       <c r="V39" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W39" s="18">
         <v>4</v>
       </c>
       <c r="X39" s="18">
         <v>2</v>
       </c>
       <c r="Y39" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z39" s="18">
         <v>12</v>
       </c>
       <c r="AA39" s="18">
         <v>3</v>
       </c>
       <c r="AB39" s="18">
         <v>2</v>
       </c>
       <c r="AC39" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD39" s="19">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="29">
         <v>23</v>
       </c>
-      <c r="B40" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="62"/>
+      <c r="B40" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="C40" s="67"/>
       <c r="D40" s="18">
         <v>21</v>
       </c>
       <c r="E40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I40" s="18">
         <v>131</v>
       </c>
       <c r="J40" s="18">
         <v>21</v>
       </c>
       <c r="K40" s="18">
         <v>1</v>
       </c>
       <c r="L40" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P40" s="18">
         <v>49</v>
       </c>
       <c r="Q40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R40" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>30</v>
+      </c>
+      <c r="S40" s="18">
+        <v>180</v>
       </c>
       <c r="T40" s="18">
         <v>21</v>
       </c>
       <c r="U40" s="18">
         <v>1</v>
       </c>
       <c r="V40" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W40" s="18">
         <v>1</v>
       </c>
       <c r="X40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y40" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>30</v>
+      </c>
+      <c r="Z40" s="18">
+        <v>20</v>
       </c>
       <c r="AA40" s="18">
         <v>1</v>
       </c>
       <c r="AB40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC40" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD40" s="19">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="26">
         <v>24</v>
       </c>
-      <c r="B41" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="66"/>
+      <c r="B41" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="C41" s="71"/>
       <c r="D41" s="12">
         <v>11</v>
       </c>
       <c r="E41" s="12">
         <v>8</v>
       </c>
       <c r="F41" s="12">
         <v>3</v>
       </c>
       <c r="G41" s="12">
         <v>2</v>
       </c>
       <c r="H41" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I41" s="12">
         <v>81</v>
       </c>
       <c r="J41" s="12">
         <v>8</v>
       </c>
       <c r="K41" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L41" s="41" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M41" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N41" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O41" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P41" s="12">
         <v>28</v>
       </c>
       <c r="Q41" s="12">
         <v>4</v>
       </c>
       <c r="R41" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S41" s="12">
         <v>117</v>
       </c>
       <c r="T41" s="12">
         <v>11</v>
       </c>
       <c r="U41" s="12">
         <v>6</v>
       </c>
       <c r="V41" s="41" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W41" s="12">
         <v>2</v>
       </c>
       <c r="X41" s="12">
         <v>3</v>
       </c>
       <c r="Y41" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z41" s="12">
         <v>9</v>
       </c>
       <c r="AA41" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB41" s="12">
         <v>2</v>
       </c>
       <c r="AC41" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD41" s="13">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="29">
         <v>25</v>
       </c>
-      <c r="B42" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="68"/>
+      <c r="B42" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="C42" s="73"/>
       <c r="D42" s="18">
         <v>13</v>
       </c>
       <c r="E42" s="18">
         <v>1</v>
       </c>
       <c r="F42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G42" s="18">
         <v>1</v>
       </c>
       <c r="H42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I42" s="18">
         <v>75</v>
       </c>
       <c r="J42" s="18">
         <v>13</v>
       </c>
       <c r="K42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L42" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P42" s="18">
         <v>31</v>
       </c>
       <c r="Q42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R42" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>30</v>
+      </c>
+      <c r="S42" s="18">
+        <v>107</v>
       </c>
       <c r="T42" s="18">
         <v>13</v>
       </c>
       <c r="U42" s="18">
         <v>1</v>
       </c>
       <c r="V42" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W42" s="18">
         <v>1</v>
       </c>
       <c r="X42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z42" s="18">
         <v>12</v>
       </c>
       <c r="AA42" s="18">
         <v>1</v>
       </c>
       <c r="AB42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC42" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD42" s="19">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="29">
         <v>26</v>
       </c>
-      <c r="B43" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="62"/>
+      <c r="B43" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="C43" s="67"/>
       <c r="D43" s="18">
         <v>1</v>
       </c>
       <c r="E43" s="18">
         <v>1</v>
       </c>
       <c r="F43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G43" s="18">
         <v>1</v>
       </c>
       <c r="H43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I43" s="18">
         <v>8</v>
       </c>
       <c r="J43" s="18">
         <v>1</v>
       </c>
       <c r="K43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L43" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P43" s="18">
         <v>3</v>
       </c>
       <c r="Q43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S43" s="18">
         <v>12</v>
       </c>
       <c r="T43" s="18">
         <v>1</v>
       </c>
       <c r="U43" s="18">
         <v>1</v>
       </c>
       <c r="V43" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W43" s="18">
         <v>1</v>
       </c>
       <c r="X43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z43" s="18">
         <v>1</v>
       </c>
       <c r="AA43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC43" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD43" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="29">
         <v>27</v>
       </c>
-      <c r="B44" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="62"/>
+      <c r="B44" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="C44" s="67"/>
       <c r="D44" s="18">
         <v>23</v>
       </c>
       <c r="E44" s="18">
         <v>1</v>
       </c>
       <c r="F44" s="18">
         <v>1</v>
       </c>
       <c r="G44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I44" s="18">
         <v>135</v>
       </c>
       <c r="J44" s="18">
         <v>22</v>
       </c>
       <c r="K44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L44" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P44" s="18">
         <v>48</v>
       </c>
       <c r="Q44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S44" s="18">
         <v>184</v>
       </c>
       <c r="T44" s="18">
         <v>23</v>
       </c>
       <c r="U44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V44" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z44" s="18">
         <v>22</v>
       </c>
       <c r="AA44" s="18">
         <v>1</v>
       </c>
       <c r="AB44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC44" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD44" s="19">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="29">
         <v>28</v>
       </c>
-      <c r="B45" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="62"/>
+      <c r="B45" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="C45" s="67"/>
       <c r="D45" s="18">
         <v>37</v>
       </c>
       <c r="E45" s="18">
         <v>9</v>
       </c>
       <c r="F45" s="18">
         <v>8</v>
       </c>
       <c r="G45" s="18">
         <v>1</v>
       </c>
       <c r="H45" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I45" s="18">
         <v>262</v>
       </c>
       <c r="J45" s="18">
         <v>29</v>
       </c>
       <c r="K45" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L45" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M45" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N45" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O45" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P45" s="18">
         <v>96</v>
       </c>
       <c r="Q45" s="18">
         <v>1</v>
       </c>
       <c r="R45" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S45" s="18">
         <v>367</v>
       </c>
       <c r="T45" s="18">
         <v>37</v>
       </c>
       <c r="U45" s="18">
         <v>2</v>
       </c>
       <c r="V45" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W45" s="18">
         <v>1</v>
       </c>
       <c r="X45" s="18">
         <v>1</v>
       </c>
       <c r="Y45" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>30</v>
+      </c>
+      <c r="Z45" s="18">
+        <v>30</v>
       </c>
       <c r="AA45" s="18">
         <v>6</v>
       </c>
       <c r="AB45" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC45" s="18">
         <v>1</v>
       </c>
       <c r="AD45" s="19">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="29">
         <v>29</v>
       </c>
-      <c r="B46" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="62"/>
+      <c r="B46" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="C46" s="67"/>
       <c r="D46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L46" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Q46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="T46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="U46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V46" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AA46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC46" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD46" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A47" s="26" t="s">
-[...7 lines deleted...]
-        <v>89</v>
+      <c r="A47" s="26">
+        <v>30</v>
+      </c>
+      <c r="B47" s="70" t="s">
+        <v>62</v>
+      </c>
+      <c r="C47" s="71"/>
+      <c r="D47" s="12">
+        <v>20</v>
       </c>
       <c r="E47" s="12">
         <v>15</v>
       </c>
       <c r="F47" s="12">
         <v>3</v>
       </c>
       <c r="G47" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H47" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I47" s="12">
         <v>142</v>
       </c>
       <c r="J47" s="12">
         <v>17</v>
       </c>
       <c r="K47" s="12">
         <v>2</v>
       </c>
       <c r="L47" s="41" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M47" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N47" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O47" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P47" s="12">
         <v>52</v>
       </c>
       <c r="Q47" s="12">
         <v>1</v>
       </c>
       <c r="R47" s="12">
         <v>1</v>
       </c>
-      <c r="S47" s="12" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="S47" s="12">
+        <v>209</v>
+      </c>
+      <c r="T47" s="12">
+        <v>20</v>
       </c>
       <c r="U47" s="12">
         <v>1</v>
       </c>
       <c r="V47" s="13">
         <v>1</v>
       </c>
       <c r="W47" s="12">
         <v>1</v>
       </c>
       <c r="X47" s="12">
         <v>1</v>
       </c>
       <c r="Y47" s="12">
         <v>1</v>
       </c>
       <c r="Z47" s="12">
         <v>15</v>
       </c>
       <c r="AA47" s="12">
         <v>3</v>
       </c>
       <c r="AB47" s="12">
         <v>2</v>
       </c>
       <c r="AC47" s="39" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>30</v>
+      </c>
+      <c r="AD47" s="13">
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="29">
         <v>31</v>
       </c>
-      <c r="B48" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="68"/>
+      <c r="B48" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="C48" s="73"/>
       <c r="D48" s="18">
         <v>5</v>
       </c>
       <c r="E48" s="18">
         <v>3</v>
       </c>
       <c r="F48" s="18">
         <v>2</v>
       </c>
       <c r="G48" s="18">
         <v>1</v>
       </c>
       <c r="H48" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I48" s="18">
         <v>36</v>
       </c>
       <c r="J48" s="18">
         <v>3</v>
       </c>
       <c r="K48" s="18">
         <v>1</v>
       </c>
       <c r="L48" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M48" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N48" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O48" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P48" s="18">
         <v>15</v>
       </c>
       <c r="Q48" s="18">
         <v>1</v>
       </c>
       <c r="R48" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S48" s="18">
         <v>54</v>
       </c>
       <c r="T48" s="18">
         <v>5</v>
       </c>
       <c r="U48" s="18">
         <v>3</v>
       </c>
       <c r="V48" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W48" s="18">
         <v>2</v>
       </c>
       <c r="X48" s="18">
         <v>1</v>
       </c>
       <c r="Y48" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z48" s="18">
         <v>4</v>
       </c>
       <c r="AA48" s="18">
         <v>1</v>
       </c>
       <c r="AB48" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC48" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD48" s="19">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="29">
         <v>32</v>
       </c>
-      <c r="B49" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="62"/>
+      <c r="B49" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="C49" s="67"/>
       <c r="D49" s="18">
         <v>3</v>
       </c>
       <c r="E49" s="18">
         <v>3</v>
       </c>
       <c r="F49" s="18">
         <v>1</v>
       </c>
       <c r="G49" s="18">
         <v>2</v>
       </c>
       <c r="H49" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I49" s="18">
         <v>26</v>
       </c>
       <c r="J49" s="18">
         <v>2</v>
       </c>
       <c r="K49" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L49" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M49" s="18">
         <v>1</v>
       </c>
       <c r="N49" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O49" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P49" s="18">
         <v>9</v>
       </c>
       <c r="Q49" s="18">
         <v>1</v>
       </c>
       <c r="R49" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S49" s="18">
         <v>39</v>
       </c>
       <c r="T49" s="18">
         <v>3</v>
       </c>
       <c r="U49" s="18">
         <v>3</v>
       </c>
       <c r="V49" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W49" s="18">
         <v>1</v>
       </c>
       <c r="X49" s="18">
         <v>1</v>
       </c>
       <c r="Y49" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z49" s="18">
         <v>2</v>
       </c>
       <c r="AA49" s="18">
         <v>1</v>
       </c>
       <c r="AB49" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC49" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD49" s="19">
         <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="29">
         <v>33</v>
       </c>
-      <c r="B50" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="62"/>
+      <c r="B50" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="C50" s="67"/>
       <c r="D50" s="18">
         <v>17</v>
       </c>
       <c r="E50" s="18">
         <v>6</v>
       </c>
       <c r="F50" s="18">
         <v>4</v>
       </c>
       <c r="G50" s="18">
         <v>3</v>
       </c>
       <c r="H50" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>30</v>
+      </c>
+      <c r="I50" s="18">
+        <v>108</v>
       </c>
       <c r="J50" s="18">
         <v>13</v>
       </c>
       <c r="K50" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L50" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M50" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N50" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O50" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>30</v>
+      </c>
+      <c r="P50" s="18">
+        <v>40</v>
       </c>
       <c r="Q50" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R50" s="18">
         <v>1</v>
       </c>
       <c r="S50" s="18">
         <v>154</v>
       </c>
       <c r="T50" s="18">
         <v>17</v>
       </c>
       <c r="U50" s="18">
         <v>3</v>
       </c>
       <c r="V50" s="19">
         <v>1</v>
       </c>
       <c r="W50" s="18">
         <v>2</v>
       </c>
       <c r="X50" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y50" s="18">
         <v>1</v>
       </c>
       <c r="Z50" s="18">
         <v>16</v>
       </c>
       <c r="AA50" s="18">
         <v>1</v>
       </c>
       <c r="AB50" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC50" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD50" s="19">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="29">
         <v>34</v>
       </c>
-      <c r="B51" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="62"/>
+      <c r="B51" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="C51" s="67"/>
       <c r="D51" s="18">
         <v>58</v>
       </c>
       <c r="E51" s="18">
         <v>14</v>
       </c>
       <c r="F51" s="18">
         <v>14</v>
       </c>
       <c r="G51" s="18">
         <v>1</v>
       </c>
       <c r="H51" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I51" s="18">
         <v>341</v>
       </c>
       <c r="J51" s="18">
         <v>44</v>
       </c>
       <c r="K51" s="18">
         <v>3</v>
       </c>
       <c r="L51" s="19">
         <v>1</v>
       </c>
       <c r="M51" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N51" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O51" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P51" s="18">
         <v>138</v>
       </c>
       <c r="Q51" s="18">
         <v>3</v>
       </c>
       <c r="R51" s="18">
         <v>3</v>
       </c>
       <c r="S51" s="18">
         <v>493</v>
       </c>
       <c r="T51" s="18">
         <v>58</v>
       </c>
       <c r="U51" s="18">
         <v>7</v>
       </c>
       <c r="V51" s="19">
         <v>4</v>
       </c>
       <c r="W51" s="18">
         <v>4</v>
       </c>
       <c r="X51" s="18">
         <v>3</v>
       </c>
       <c r="Y51" s="18">
         <v>3</v>
       </c>
       <c r="Z51" s="18">
         <v>55</v>
       </c>
       <c r="AA51" s="18">
         <v>2</v>
       </c>
       <c r="AB51" s="18">
         <v>1</v>
       </c>
       <c r="AC51" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD51" s="19">
         <v>58</v>
       </c>
     </row>
     <row r="52" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="26">
         <v>35</v>
       </c>
-      <c r="B52" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="66"/>
+      <c r="B52" s="70" t="s">
+        <v>67</v>
+      </c>
+      <c r="C52" s="71"/>
       <c r="D52" s="12">
         <v>13</v>
       </c>
       <c r="E52" s="12">
         <v>6</v>
       </c>
       <c r="F52" s="12">
         <v>3</v>
       </c>
       <c r="G52" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H52" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I52" s="12">
         <v>86</v>
       </c>
-      <c r="J52" s="12" t="s">
-        <v>86</v>
+      <c r="J52" s="12">
+        <v>10</v>
       </c>
       <c r="K52" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L52" s="13">
         <v>1</v>
       </c>
       <c r="M52" s="12">
         <v>1</v>
       </c>
       <c r="N52" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O52" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P52" s="12">
         <v>31</v>
       </c>
       <c r="Q52" s="12">
         <v>2</v>
       </c>
       <c r="R52" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S52" s="12">
         <v>124</v>
       </c>
       <c r="T52" s="12">
         <v>13</v>
       </c>
       <c r="U52" s="12">
         <v>2</v>
       </c>
       <c r="V52" s="13">
         <v>1</v>
       </c>
       <c r="W52" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X52" s="12">
         <v>2</v>
       </c>
       <c r="Y52" s="12">
         <v>1</v>
       </c>
       <c r="Z52" s="12">
         <v>11</v>
       </c>
       <c r="AA52" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB52" s="12">
         <v>2</v>
       </c>
       <c r="AC52" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD52" s="13">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="29">
         <v>36</v>
       </c>
-      <c r="B53" s="67" t="s">
-[...4 lines deleted...]
-        <v>95</v>
+      <c r="B53" s="72" t="s">
+        <v>68</v>
+      </c>
+      <c r="C53" s="73"/>
+      <c r="D53" s="18">
+        <v>30</v>
       </c>
       <c r="E53" s="18">
         <v>3</v>
       </c>
       <c r="F53" s="18">
         <v>3</v>
       </c>
       <c r="G53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H53" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>30</v>
+      </c>
+      <c r="I53" s="18">
+        <v>180</v>
       </c>
       <c r="J53" s="18">
         <v>27</v>
       </c>
       <c r="K53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L53" s="19">
         <v>1</v>
       </c>
       <c r="M53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P53" s="18">
         <v>65</v>
       </c>
       <c r="Q53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R53" s="18">
         <v>2</v>
       </c>
       <c r="S53" s="18">
         <v>248</v>
       </c>
-      <c r="T53" s="18" t="s">
-        <v>95</v>
+      <c r="T53" s="18">
+        <v>30</v>
       </c>
       <c r="U53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="V53" s="19">
         <v>3</v>
       </c>
       <c r="W53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="X53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y53" s="18">
         <v>3</v>
       </c>
       <c r="Z53" s="18">
         <v>29</v>
       </c>
       <c r="AA53" s="18">
         <v>1</v>
       </c>
       <c r="AB53" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC53" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>30</v>
+      </c>
+      <c r="AD53" s="19">
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="29">
         <v>37</v>
       </c>
-      <c r="B54" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="62"/>
+      <c r="B54" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="C54" s="67"/>
       <c r="D54" s="18">
         <v>33</v>
       </c>
       <c r="E54" s="18">
         <v>3</v>
       </c>
       <c r="F54" s="18">
         <v>2</v>
       </c>
       <c r="G54" s="18">
         <v>2</v>
       </c>
       <c r="H54" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I54" s="18">
         <v>233</v>
       </c>
       <c r="J54" s="18">
         <v>31</v>
       </c>
       <c r="K54" s="18">
         <v>1</v>
       </c>
       <c r="L54" s="19">
         <v>1</v>
       </c>
       <c r="M54" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N54" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O54" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P54" s="18">
         <v>83</v>
       </c>
       <c r="Q54" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="R54" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S54" s="18">
         <v>319</v>
       </c>
       <c r="T54" s="18">
         <v>33</v>
       </c>
       <c r="U54" s="18">
         <v>3</v>
       </c>
       <c r="V54" s="19">
         <v>1</v>
       </c>
       <c r="W54" s="18">
         <v>3</v>
       </c>
       <c r="X54" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y54" s="18">
         <v>1</v>
       </c>
       <c r="Z54" s="18">
         <v>29</v>
       </c>
       <c r="AA54" s="18">
         <v>4</v>
       </c>
       <c r="AB54" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC54" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD54" s="19">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="29">
         <v>38</v>
       </c>
-      <c r="B55" s="61" t="s">
-[...7 lines deleted...]
-        <v>86</v>
+      <c r="B55" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="67"/>
+      <c r="D55" s="18">
+        <v>10</v>
+      </c>
+      <c r="E55" s="18">
+        <v>10</v>
       </c>
       <c r="F55" s="18">
         <v>6</v>
       </c>
       <c r="G55" s="18">
         <v>4</v>
       </c>
       <c r="H55" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>30</v>
+      </c>
+      <c r="I55" s="18">
+        <v>80</v>
       </c>
       <c r="J55" s="18">
         <v>4</v>
       </c>
       <c r="K55" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L55" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M55" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N55" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O55" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P55" s="18">
         <v>25</v>
       </c>
       <c r="Q55" s="18">
         <v>4</v>
       </c>
       <c r="R55" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S55" s="18">
         <v>115</v>
       </c>
-      <c r="T55" s="18" t="s">
-        <v>86</v>
+      <c r="T55" s="18">
+        <v>10</v>
       </c>
       <c r="U55" s="18">
         <v>8</v>
       </c>
       <c r="V55" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W55" s="18">
         <v>3</v>
       </c>
       <c r="X55" s="18">
         <v>3</v>
       </c>
       <c r="Y55" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z55" s="18">
         <v>6</v>
       </c>
       <c r="AA55" s="18">
         <v>4</v>
       </c>
       <c r="AB55" s="37" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="AC55" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>30</v>
+      </c>
+      <c r="AD55" s="19">
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="26">
         <v>39</v>
       </c>
-      <c r="B56" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="66"/>
+      <c r="B56" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" s="71"/>
       <c r="D56" s="12">
         <v>18</v>
       </c>
       <c r="E56" s="12">
         <v>6</v>
       </c>
       <c r="F56" s="12">
         <v>6</v>
       </c>
       <c r="G56" s="12">
         <v>1</v>
       </c>
       <c r="H56" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I56" s="12">
         <v>123</v>
       </c>
       <c r="J56" s="12">
         <v>12</v>
       </c>
       <c r="K56" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L56" s="13">
         <v>1</v>
       </c>
       <c r="M56" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N56" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O56" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P56" s="12">
         <v>43</v>
       </c>
       <c r="Q56" s="12">
         <v>4</v>
       </c>
       <c r="R56" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S56" s="12">
         <v>172</v>
       </c>
       <c r="T56" s="12">
         <v>18</v>
       </c>
       <c r="U56" s="12">
         <v>5</v>
       </c>
       <c r="V56" s="13">
         <v>1</v>
       </c>
       <c r="W56" s="12">
         <v>1</v>
       </c>
       <c r="X56" s="12">
         <v>3</v>
       </c>
       <c r="Y56" s="12">
         <v>1</v>
       </c>
       <c r="Z56" s="12">
         <v>16</v>
       </c>
       <c r="AA56" s="12">
         <v>1</v>
       </c>
       <c r="AB56" s="12">
         <v>1</v>
       </c>
       <c r="AC56" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD56" s="13">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A57" s="29" t="s">
-[...10 lines deleted...]
-        <v>86</v>
+      <c r="A57" s="62">
+        <v>40</v>
+      </c>
+      <c r="B57" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="C57" s="73"/>
+      <c r="D57" s="18">
+        <v>30</v>
+      </c>
+      <c r="E57" s="18">
+        <v>10</v>
       </c>
       <c r="F57" s="18">
         <v>9</v>
       </c>
       <c r="G57" s="18">
         <v>1</v>
       </c>
       <c r="H57" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>30</v>
+      </c>
+      <c r="I57" s="18">
+        <v>208</v>
       </c>
       <c r="J57" s="18">
         <v>21</v>
       </c>
       <c r="K57" s="18">
         <v>1</v>
       </c>
       <c r="L57" s="19">
         <v>1</v>
       </c>
       <c r="M57" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N57" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O57" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>30</v>
+      </c>
+      <c r="P57" s="18">
+        <v>80</v>
       </c>
       <c r="Q57" s="18">
         <v>1</v>
       </c>
       <c r="R57" s="18">
         <v>1</v>
       </c>
       <c r="S57" s="18">
         <v>298</v>
       </c>
-      <c r="T57" s="18" t="s">
-        <v>95</v>
+      <c r="T57" s="18">
+        <v>30</v>
       </c>
       <c r="U57" s="18">
         <v>3</v>
       </c>
       <c r="V57" s="19">
         <v>2</v>
       </c>
       <c r="W57" s="18">
         <v>2</v>
       </c>
       <c r="X57" s="18">
         <v>1</v>
       </c>
       <c r="Y57" s="18">
         <v>2</v>
       </c>
       <c r="Z57" s="18">
         <v>24</v>
       </c>
       <c r="AA57" s="18">
         <v>4</v>
       </c>
       <c r="AB57" s="18">
         <v>2</v>
       </c>
       <c r="AC57" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>30</v>
+      </c>
+      <c r="AD57" s="19">
+        <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="29">
         <v>41</v>
       </c>
-      <c r="B58" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="62"/>
+      <c r="B58" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="C58" s="67"/>
       <c r="D58" s="18">
         <v>7</v>
       </c>
       <c r="E58" s="18">
         <v>4</v>
       </c>
       <c r="F58" s="18">
         <v>2</v>
       </c>
       <c r="G58" s="18">
         <v>2</v>
       </c>
       <c r="H58" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I58" s="18">
         <v>38</v>
       </c>
       <c r="J58" s="18">
         <v>5</v>
       </c>
       <c r="K58" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L58" s="19">
         <v>1</v>
       </c>
       <c r="M58" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N58" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O58" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P58" s="18">
         <v>15</v>
       </c>
       <c r="Q58" s="18">
         <v>1</v>
       </c>
       <c r="R58" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S58" s="18">
         <v>57</v>
       </c>
       <c r="T58" s="18">
         <v>7</v>
       </c>
       <c r="U58" s="18">
         <v>3</v>
       </c>
       <c r="V58" s="19">
         <v>1</v>
       </c>
       <c r="W58" s="18">
         <v>2</v>
       </c>
       <c r="X58" s="18">
         <v>1</v>
       </c>
       <c r="Y58" s="18">
         <v>1</v>
       </c>
       <c r="Z58" s="18">
         <v>7</v>
       </c>
       <c r="AA58" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB58" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC58" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD58" s="19">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="29">
         <v>42</v>
       </c>
-      <c r="B59" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="62"/>
+      <c r="B59" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" s="67"/>
       <c r="D59" s="18">
         <v>62</v>
       </c>
-      <c r="E59" s="18" t="s">
-        <v>115</v>
+      <c r="E59" s="18">
+        <v>50</v>
       </c>
       <c r="F59" s="18">
         <v>31</v>
       </c>
       <c r="G59" s="18">
         <v>6</v>
       </c>
       <c r="H59" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I59" s="18">
         <v>422</v>
       </c>
       <c r="J59" s="18">
         <v>31</v>
       </c>
       <c r="K59" s="18">
         <v>4</v>
       </c>
       <c r="L59" s="19">
         <v>1</v>
       </c>
       <c r="M59" s="18">
         <v>5</v>
       </c>
       <c r="N59" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O59" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P59" s="18">
         <v>164</v>
       </c>
       <c r="Q59" s="18">
         <v>12</v>
       </c>
       <c r="R59" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S59" s="18">
         <v>641</v>
       </c>
       <c r="T59" s="18">
         <v>62</v>
       </c>
       <c r="U59" s="18">
         <v>22</v>
       </c>
       <c r="V59" s="19">
         <v>1</v>
       </c>
       <c r="W59" s="18">
         <v>9</v>
       </c>
       <c r="X59" s="18">
         <v>9</v>
       </c>
       <c r="Y59" s="18">
         <v>1</v>
       </c>
       <c r="Z59" s="18">
         <v>51</v>
       </c>
-      <c r="AA59" s="18" t="s">
-        <v>86</v>
+      <c r="AA59" s="18">
+        <v>10</v>
       </c>
       <c r="AB59" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC59" s="18">
         <v>1</v>
       </c>
       <c r="AD59" s="19">
         <v>62</v>
       </c>
     </row>
     <row r="60" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="29">
         <v>43</v>
       </c>
-      <c r="B60" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="62"/>
+      <c r="B60" s="66" t="s">
+        <v>76</v>
+      </c>
+      <c r="C60" s="67"/>
       <c r="D60" s="18">
         <v>35</v>
       </c>
       <c r="E60" s="18">
         <v>5</v>
       </c>
       <c r="F60" s="18">
         <v>3</v>
       </c>
       <c r="G60" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H60" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I60" s="18">
         <v>232</v>
       </c>
       <c r="J60" s="18">
         <v>32</v>
       </c>
       <c r="K60" s="18">
         <v>3</v>
       </c>
       <c r="L60" s="19">
         <v>2</v>
       </c>
       <c r="M60" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N60" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O60" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P60" s="18">
         <v>88</v>
       </c>
       <c r="Q60" s="18">
         <v>4</v>
       </c>
       <c r="R60" s="18">
         <v>3</v>
       </c>
       <c r="S60" s="18">
         <v>325</v>
       </c>
       <c r="T60" s="18">
         <v>35</v>
       </c>
       <c r="U60" s="18">
         <v>7</v>
       </c>
       <c r="V60" s="19">
         <v>5</v>
       </c>
       <c r="W60" s="18">
         <v>3</v>
       </c>
       <c r="X60" s="18">
         <v>4</v>
       </c>
       <c r="Y60" s="18">
         <v>3</v>
       </c>
       <c r="Z60" s="18">
         <v>33</v>
       </c>
       <c r="AA60" s="18">
         <v>1</v>
       </c>
       <c r="AB60" s="18">
         <v>1</v>
       </c>
       <c r="AC60" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD60" s="19">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="29">
         <v>44</v>
       </c>
-      <c r="B61" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="62"/>
+      <c r="B61" s="66" t="s">
+        <v>77</v>
+      </c>
+      <c r="C61" s="67"/>
       <c r="D61" s="18">
         <v>1</v>
       </c>
       <c r="E61" s="18">
         <v>2</v>
       </c>
       <c r="F61" s="18">
         <v>1</v>
       </c>
       <c r="G61" s="18">
         <v>1</v>
       </c>
       <c r="H61" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I61" s="18">
         <v>9</v>
       </c>
       <c r="J61" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K61" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L61" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M61" s="18">
         <v>1</v>
       </c>
       <c r="N61" s="18">
         <v>1</v>
       </c>
       <c r="O61" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P61" s="18">
         <v>4</v>
       </c>
       <c r="Q61" s="18">
         <v>1</v>
       </c>
       <c r="R61" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S61" s="18">
         <v>16</v>
       </c>
       <c r="T61" s="18">
         <v>1</v>
       </c>
       <c r="U61" s="18">
         <v>3</v>
       </c>
       <c r="V61" s="43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="W61" s="18">
         <v>1</v>
       </c>
       <c r="X61" s="18">
         <v>1</v>
       </c>
       <c r="Y61" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Z61" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AA61" s="18">
         <v>1</v>
       </c>
       <c r="AB61" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC61" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD61" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="29">
         <v>45</v>
       </c>
-      <c r="B62" s="61" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="62"/>
+      <c r="B62" s="66" t="s">
+        <v>78</v>
+      </c>
+      <c r="C62" s="67"/>
       <c r="D62" s="18">
         <v>19</v>
       </c>
       <c r="E62" s="18">
         <v>7</v>
       </c>
       <c r="F62" s="18">
         <v>6</v>
       </c>
       <c r="G62" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H62" s="37" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>30</v>
+      </c>
+      <c r="I62" s="18">
+        <v>107</v>
       </c>
       <c r="J62" s="18">
         <v>13</v>
       </c>
       <c r="K62" s="18">
         <v>1</v>
       </c>
       <c r="L62" s="19">
         <v>3</v>
       </c>
       <c r="M62" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N62" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O62" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P62" s="18">
         <v>48</v>
       </c>
       <c r="Q62" s="18">
         <v>1</v>
       </c>
       <c r="R62" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="S62" s="18">
         <v>162</v>
       </c>
       <c r="T62" s="18">
         <v>19</v>
       </c>
       <c r="U62" s="18">
         <v>2</v>
       </c>
       <c r="V62" s="19">
         <v>3</v>
       </c>
       <c r="W62" s="18">
         <v>1</v>
       </c>
       <c r="X62" s="18">
         <v>1</v>
       </c>
       <c r="Y62" s="18">
         <v>2</v>
       </c>
       <c r="Z62" s="18">
         <v>18</v>
       </c>
       <c r="AA62" s="18">
         <v>1</v>
       </c>
       <c r="AB62" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC62" s="37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD62" s="19">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="26">
         <v>46</v>
       </c>
-      <c r="B63" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="66"/>
+      <c r="B63" s="70" t="s">
+        <v>79</v>
+      </c>
+      <c r="C63" s="71"/>
       <c r="D63" s="12">
         <v>41</v>
       </c>
       <c r="E63" s="12">
         <v>7</v>
       </c>
       <c r="F63" s="12">
         <v>5</v>
       </c>
       <c r="G63" s="12">
         <v>1</v>
       </c>
       <c r="H63" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I63" s="12">
         <v>248</v>
       </c>
       <c r="J63" s="12">
         <v>36</v>
       </c>
       <c r="K63" s="12">
         <v>4</v>
       </c>
       <c r="L63" s="13">
         <v>1</v>
       </c>
       <c r="M63" s="12">
         <v>1</v>
       </c>
       <c r="N63" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O63" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P63" s="12">
         <v>95</v>
       </c>
       <c r="Q63" s="12">
         <v>8</v>
       </c>
       <c r="R63" s="12">
         <v>1</v>
       </c>
       <c r="S63" s="12">
         <v>351</v>
       </c>
       <c r="T63" s="12">
         <v>41</v>
       </c>
       <c r="U63" s="12">
         <v>13</v>
       </c>
       <c r="V63" s="13">
         <v>2</v>
       </c>
       <c r="W63" s="12">
         <v>5</v>
       </c>
       <c r="X63" s="12">
         <v>7</v>
       </c>
       <c r="Y63" s="12">
         <v>2</v>
       </c>
       <c r="Z63" s="12">
         <v>41</v>
       </c>
       <c r="AA63" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AB63" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC63" s="39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD63" s="13">
         <v>41</v>
       </c>
     </row>
     <row r="64" spans="1:30" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A64" s="34">
         <v>47</v>
       </c>
-      <c r="B64" s="63" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="64"/>
+      <c r="B64" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="C64" s="69"/>
       <c r="D64" s="35">
         <v>35</v>
       </c>
-      <c r="E64" s="35" t="s">
-        <v>89</v>
+      <c r="E64" s="35">
+        <v>20</v>
       </c>
       <c r="F64" s="35">
         <v>17</v>
       </c>
       <c r="G64" s="35">
         <v>3</v>
       </c>
       <c r="H64" s="45" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I64" s="35">
         <v>222</v>
       </c>
       <c r="J64" s="35">
         <v>18</v>
       </c>
       <c r="K64" s="35">
         <v>5</v>
       </c>
       <c r="L64" s="46" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M64" s="45" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N64" s="45" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O64" s="45" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P64" s="35">
         <v>95</v>
       </c>
-      <c r="Q64" s="35" t="s">
-        <v>89</v>
+      <c r="Q64" s="35">
+        <v>20</v>
       </c>
       <c r="R64" s="35">
         <v>2</v>
       </c>
       <c r="S64" s="35">
         <v>337</v>
       </c>
       <c r="T64" s="35">
         <v>35</v>
       </c>
       <c r="U64" s="35">
         <v>27</v>
       </c>
       <c r="V64" s="36">
         <v>2</v>
       </c>
       <c r="W64" s="35">
         <v>8</v>
       </c>
       <c r="X64" s="35">
         <v>13</v>
       </c>
       <c r="Y64" s="35">
         <v>2</v>
       </c>
       <c r="Z64" s="35">
         <v>32</v>
       </c>
       <c r="AA64" s="35">
         <v>3</v>
       </c>
       <c r="AB64" s="45" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AC64" s="45" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AD64" s="36">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="75">
     <mergeCell ref="AC6:AD6"/>
     <mergeCell ref="A7:A17"/>
     <mergeCell ref="B7:C11"/>
     <mergeCell ref="D7:D11"/>
-    <mergeCell ref="S7:V7"/>
-[...3 lines deleted...]
-    <mergeCell ref="E7:H7"/>
     <mergeCell ref="R8:R11"/>
     <mergeCell ref="T8:T11"/>
     <mergeCell ref="U8:U11"/>
     <mergeCell ref="V8:V11"/>
     <mergeCell ref="AD8:AD11"/>
     <mergeCell ref="B12:B17"/>
     <mergeCell ref="Z7:AD7"/>
     <mergeCell ref="X7:X11"/>
     <mergeCell ref="Y7:Y11"/>
+    <mergeCell ref="N8:N11"/>
+    <mergeCell ref="O8:O11"/>
+    <mergeCell ref="Q8:Q11"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="L8:L11"/>
-    <mergeCell ref="N8:N11"/>
-[...1 lines deleted...]
-    <mergeCell ref="Q8:Q11"/>
+    <mergeCell ref="E7:E11"/>
+    <mergeCell ref="I7:I11"/>
     <mergeCell ref="W7:W11"/>
     <mergeCell ref="F8:F11"/>
     <mergeCell ref="G8:G11"/>
     <mergeCell ref="H8:H11"/>
     <mergeCell ref="J8:J11"/>
     <mergeCell ref="K8:K11"/>
+    <mergeCell ref="M7:M11"/>
+    <mergeCell ref="P7:P11"/>
+    <mergeCell ref="S7:S11"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B48:C48"/>
@@ -6789,50 +6754,63 @@
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B64:C64"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="B63:C63"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.59055118110236227" header="3.937007874015748E-2" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="11" fitToWidth="3" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="e4e4c961-5b6e-4daf-aa64-92abd6c527eb" xsi:nil="true"/>
+    <_x4f5c__x6210__x65e5__x6642_ xmlns="e4e4c961-5b6e-4daf-aa64-92abd6c527eb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e4e4c961-5b6e-4daf-aa64-92abd6c527eb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100494F6FCF73EC6F4B8D98F938684733E9" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="68dde35195b4d835bc55b0b7484822ac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4e4c961-5b6e-4daf-aa64-92abd6c527eb" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="202c3ea4933ba358e76dae6055d1ec90" ns2:_="" ns3:_="">
     <xsd:import namespace="e4e4c961-5b6e-4daf-aa64-92abd6c527eb"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x4f5c__x6210__x65e5__x6642_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -7013,106 +6991,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77761EBD-0CEC-45E5-B178-BF4A5DE63D93}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1628D94F-A01C-44A1-9A27-54715E41813D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="e4e4c961-5b6e-4daf-aa64-92abd6c527eb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87027694-1F77-4351-9138-95D340E49521}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9200BD6C-E34B-491D-8991-C756A1DDE598}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e4e4c961-5b6e-4daf-aa64-92abd6c527eb"/>
+    <ds:schemaRef ds:uri="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{781C0EF6-F618-4E71-A9E9-F7434E29111D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5088EB3E-C44C-4304-93CF-31C93914C2EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>4(1)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100494F6FCF73EC6F4B8D98F938684733E9</vt:lpwstr>
   </property>
 </Properties>
 </file>