--- v0 (2026-04-29)
+++ v1 (2026-06-19)
@@ -2,118 +2,122 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="7" documentId="13_ncr:1_{E6DAB107-13C2-4DEA-9249-3ABE4365E80C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6A89C7D3-456A-4493-AC09-EB6C2AA49CAF}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="13_ncr:1_{BA5E3B48-94A7-484F-BC4B-804EEBD4BF40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{128EEB53-62E3-4C87-A8B2-A0C5419D8CA2}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="11325" xr2:uid="{70871C1D-8239-462E-9C11-3023764F0553}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{3801C299-483C-493F-A014-5449C6EA0CA4}"/>
   </bookViews>
   <sheets>
-    <sheet name="11(2)合計" sheetId="2" r:id="rId1"/>
+    <sheet name="11(2)買取" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="73">
   <si>
     <t>１１．販売事業（つづき）　　（２）品目別取扱高（つづき）</t>
   </si>
   <si>
     <t>単位：千円</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>都道府県別番号</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>都道府県別</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">
 実施
 組合数
 </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>買取販売品</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>生鮮魚貝藻類</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>水産製品・加工品</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>その他</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>合計</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>生鮮魚貝藻類</t>
-[...10 lines deleted...]
-  <si>
     <t>１組合平均</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>鮮魚類</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>貝類</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>海藻類</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>冷凍類</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>塩・干魚貝類</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>全国計</t>
@@ -126,67 +130,67 @@
   <si>
     <t>３年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>４年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>５年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>６年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>一組合平均</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>北海道</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>青森</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>岩手</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>宮城</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>秋田</t>
     <phoneticPr fontId="2"/>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>山形</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>福島</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>茨城</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>栃木</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>群馬</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>埼玉</t>
     <phoneticPr fontId="2"/>
   </si>
@@ -323,98 +327,99 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>宮崎</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>鹿児島</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>沖縄</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>水産業協同組合統計表（都道府県知事認可の水産業協同組合）</t>
   </si>
   <si>
     <t>沿海地区出資漁業協同組合</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="176" formatCode="_*#,##0;_*\-#,##0;_*&quot;-&quot;;_@\ "/>
+  <numFmts count="2">
+    <numFmt numFmtId="176" formatCode="#,##0_ "/>
+    <numFmt numFmtId="177" formatCode="_*#,##0;_*\-#,##0;_*&quot;-&quot;;_@\ "/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -563,158 +568,149 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...22 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -769,283 +765,271 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="20" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="21" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="30" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="31" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="21" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="21" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_18事業年度様式統計表" xfId="1" xr:uid="{A9A12E54-622D-4069-B937-84BB549B5158}"/>
+    <cellStyle name="標準_18事業年度様式統計表" xfId="1" xr:uid="{DC8984F3-38F7-4CA8-80E7-AB54B7928887}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1320,2837 +1304,2847 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09F7A79B-7C84-494E-A1AA-5E5E42A9E7B3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B5D8E3E-6D5F-4AA4-8C02-10377883FAE2}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15" max="15" width="13.625" style="2" customWidth="1"/>
+    <col min="1" max="2" width="3.125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16.125" style="1" customWidth="1"/>
+    <col min="6" max="13" width="13.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="16.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="13.625" style="1" customWidth="1"/>
     <col min="16" max="16" width="3.125" style="1" customWidth="1"/>
-    <col min="17" max="16384" width="9" style="2"/>
+    <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="A2" s="33" t="s">
+    <row r="1" spans="1:16" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="31" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="3" spans="1:16" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="34" t="s">
+    <row r="2" spans="1:16" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+    </row>
+    <row r="3" spans="1:16" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="3"/>
-[...20 lines deleted...]
-      <c r="I6" s="4"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="L3" s="29"/>
+    </row>
+    <row r="4" spans="1:16" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="34"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="L4" s="29"/>
+    </row>
+    <row r="5" spans="1:16" s="27" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="31"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="L5" s="29"/>
+    </row>
+    <row r="6" spans="1:16" s="27" customFormat="1" ht="16.350000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="31"/>
+      <c r="I6" s="3"/>
       <c r="J6" s="30"/>
-      <c r="K6" s="32"/>
-[...1 lines deleted...]
-      <c r="P6" s="4" t="s">
+      <c r="K6" s="31"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="49" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="53"/>
-      <c r="D7" s="58" t="s">
+      <c r="D7" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="46" t="s">
+      <c r="E7" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="47"/>
-[...9 lines deleted...]
-      <c r="P7" s="37" t="s">
+      <c r="F7" s="70"/>
+      <c r="G7" s="70"/>
+      <c r="H7" s="70"/>
+      <c r="I7" s="70"/>
+      <c r="J7" s="70"/>
+      <c r="K7" s="70"/>
+      <c r="L7" s="70"/>
+      <c r="M7" s="70"/>
+      <c r="N7" s="70"/>
+      <c r="O7" s="71"/>
+      <c r="P7" s="63" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="50"/>
-      <c r="B8" s="54"/>
-[...2 lines deleted...]
-      <c r="E8" s="40" t="s">
+      <c r="B8" s="40"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="F8" s="41"/>
-[...2 lines deleted...]
-      <c r="I8" s="40" t="s">
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="J8" s="41"/>
-[...2 lines deleted...]
-      <c r="M8" s="43" t="s">
+      <c r="J8" s="67"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="N8" s="43" t="s">
-[...2 lines deleted...]
-      <c r="O8" s="43" t="s">
+      <c r="N8" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="P8" s="38"/>
+      <c r="O8" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="P8" s="64"/>
     </row>
     <row r="9" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="50"/>
-      <c r="B9" s="54"/>
-[...5 lines deleted...]
-      <c r="F9" s="43" t="s">
+      <c r="B9" s="40"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="G9" s="43" t="s">
+      <c r="F9" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="H9" s="43" t="s">
+      <c r="G9" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="I9" s="61" t="s">
+      <c r="I9" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="J9" s="64" t="s">
-[...5 lines deleted...]
-      <c r="L9" s="43" t="s">
+      <c r="K9" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="M9" s="44"/>
-[...2 lines deleted...]
-      <c r="P9" s="38"/>
+      <c r="M9" s="58"/>
+      <c r="N9" s="58"/>
+      <c r="O9" s="58"/>
+      <c r="P9" s="64"/>
     </row>
     <row r="10" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="50"/>
-      <c r="B10" s="54"/>
-[...13 lines deleted...]
-      <c r="P10" s="38"/>
+      <c r="B10" s="40"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="58"/>
+      <c r="I10" s="58"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="58"/>
+      <c r="N10" s="58"/>
+      <c r="O10" s="58"/>
+      <c r="P10" s="64"/>
     </row>
     <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="50"/>
-      <c r="B11" s="56"/>
-[...13 lines deleted...]
-      <c r="P11" s="38"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="56"/>
+      <c r="E11" s="59"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="59"/>
+      <c r="H11" s="59"/>
+      <c r="I11" s="59"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="59"/>
+      <c r="L11" s="59"/>
+      <c r="M11" s="59"/>
+      <c r="N11" s="59"/>
+      <c r="O11" s="59"/>
+      <c r="P11" s="64"/>
     </row>
     <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="50"/>
-      <c r="B12" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5" t="s">
+      <c r="B12" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="6">
-[...35 lines deleted...]
-      <c r="P12" s="38"/>
+      <c r="C12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="5">
+        <v>198</v>
+      </c>
+      <c r="E12" s="6">
+        <v>32754425</v>
+      </c>
+      <c r="F12" s="6">
+        <v>1870006</v>
+      </c>
+      <c r="G12" s="5">
+        <v>230925</v>
+      </c>
+      <c r="H12" s="6">
+        <v>1038015</v>
+      </c>
+      <c r="I12" s="6">
+        <v>3293847</v>
+      </c>
+      <c r="J12" s="7">
+        <v>5843899</v>
+      </c>
+      <c r="K12" s="7">
+        <v>5503583</v>
+      </c>
+      <c r="L12" s="35">
+        <v>2742147</v>
+      </c>
+      <c r="M12" s="7">
+        <v>624002</v>
+      </c>
+      <c r="N12" s="7">
+        <v>53900849</v>
+      </c>
+      <c r="O12" s="7">
+        <v>272227</v>
+      </c>
+      <c r="P12" s="64"/>
     </row>
     <row r="13" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="50"/>
-      <c r="B13" s="68"/>
-[...39 lines deleted...]
-      <c r="P13" s="38"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
+        <v>190</v>
+      </c>
+      <c r="E13" s="6">
+        <v>29712741</v>
+      </c>
+      <c r="F13" s="6">
+        <v>1946756</v>
+      </c>
+      <c r="G13" s="5">
+        <v>211789</v>
+      </c>
+      <c r="H13" s="6">
+        <v>1229135</v>
+      </c>
+      <c r="I13" s="6">
+        <v>3607350</v>
+      </c>
+      <c r="J13" s="7">
+        <v>5323951</v>
+      </c>
+      <c r="K13" s="7">
+        <v>4898803</v>
+      </c>
+      <c r="L13" s="35">
+        <v>2539706</v>
+      </c>
+      <c r="M13" s="7">
+        <v>1327646</v>
+      </c>
+      <c r="N13" s="7">
+        <v>50797877</v>
+      </c>
+      <c r="O13" s="7">
+        <v>267357</v>
+      </c>
+      <c r="P13" s="64"/>
     </row>
     <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="50"/>
-      <c r="B14" s="68"/>
-[...39 lines deleted...]
-      <c r="P14" s="38"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
+        <v>181</v>
+      </c>
+      <c r="E14" s="6">
+        <v>27545444</v>
+      </c>
+      <c r="F14" s="6">
+        <v>2569323</v>
+      </c>
+      <c r="G14" s="5">
+        <v>225455</v>
+      </c>
+      <c r="H14" s="6">
+        <v>1385793</v>
+      </c>
+      <c r="I14" s="6">
+        <v>3828417</v>
+      </c>
+      <c r="J14" s="7">
+        <v>1146914</v>
+      </c>
+      <c r="K14" s="7">
+        <v>4883964</v>
+      </c>
+      <c r="L14" s="35">
+        <v>3165081</v>
+      </c>
+      <c r="M14" s="7">
+        <v>918596</v>
+      </c>
+      <c r="N14" s="7">
+        <v>45668987</v>
+      </c>
+      <c r="O14" s="7">
+        <v>252315</v>
+      </c>
+      <c r="P14" s="64"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="50"/>
-      <c r="B15" s="68"/>
-[...39 lines deleted...]
-      <c r="P15" s="38"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="8">
+        <v>187</v>
+      </c>
+      <c r="E15" s="9">
+        <v>28732677</v>
+      </c>
+      <c r="F15" s="9">
+        <v>2210227</v>
+      </c>
+      <c r="G15" s="8">
+        <v>255778</v>
+      </c>
+      <c r="H15" s="9">
+        <v>1267702</v>
+      </c>
+      <c r="I15" s="9">
+        <v>5359239</v>
+      </c>
+      <c r="J15" s="9">
+        <v>1227792</v>
+      </c>
+      <c r="K15" s="9">
+        <v>3547743</v>
+      </c>
+      <c r="L15" s="8">
+        <v>5810121</v>
+      </c>
+      <c r="M15" s="9">
+        <v>1763959</v>
+      </c>
+      <c r="N15" s="9">
+        <v>50175238</v>
+      </c>
+      <c r="O15" s="9">
+        <v>268317</v>
+      </c>
+      <c r="P15" s="64"/>
     </row>
     <row r="16" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="50"/>
-      <c r="B16" s="68"/>
-[...39 lines deleted...]
-      <c r="P16" s="38"/>
+      <c r="B16" s="45"/>
+      <c r="C16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="10">
+        <v>186</v>
+      </c>
+      <c r="E16" s="10">
+        <v>30539733</v>
+      </c>
+      <c r="F16" s="10">
+        <v>3340770</v>
+      </c>
+      <c r="G16" s="10">
+        <v>321251</v>
+      </c>
+      <c r="H16" s="10">
+        <v>1432401</v>
+      </c>
+      <c r="I16" s="10">
+        <v>4490356</v>
+      </c>
+      <c r="J16" s="10">
+        <v>1164847</v>
+      </c>
+      <c r="K16" s="10">
+        <v>3905364</v>
+      </c>
+      <c r="L16" s="10">
+        <v>3629969</v>
+      </c>
+      <c r="M16" s="10">
+        <v>2060088</v>
+      </c>
+      <c r="N16" s="10">
+        <v>50884779</v>
+      </c>
+      <c r="O16" s="10">
+        <v>273574</v>
+      </c>
+      <c r="P16" s="64"/>
     </row>
     <row r="17" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="51"/>
-      <c r="B17" s="69"/>
-      <c r="C17" s="15" t="s">
+      <c r="B17" s="46"/>
+      <c r="C17" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9">
+        <v>164192</v>
+      </c>
+      <c r="F17" s="9">
+        <v>17961</v>
+      </c>
+      <c r="G17" s="9">
+        <v>1727</v>
+      </c>
+      <c r="H17" s="9">
+        <v>7701</v>
+      </c>
+      <c r="I17" s="9">
+        <v>24142</v>
+      </c>
+      <c r="J17" s="9">
+        <v>6263</v>
+      </c>
+      <c r="K17" s="9">
+        <v>20997</v>
+      </c>
+      <c r="L17" s="9">
+        <v>19516</v>
+      </c>
+      <c r="M17" s="9">
+        <v>11076</v>
+      </c>
+      <c r="N17" s="9">
+        <v>273574</v>
+      </c>
+      <c r="O17" s="9"/>
+      <c r="P17" s="65"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="12">
+        <v>1</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="48"/>
+      <c r="D18" s="6">
+        <v>13</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2709970</v>
+      </c>
+      <c r="F18" s="9">
+        <v>1098285</v>
+      </c>
+      <c r="G18" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="9">
+        <v>6008</v>
+      </c>
+      <c r="I18" s="9">
+        <v>885812</v>
+      </c>
+      <c r="J18" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K18" s="9">
+        <v>3512947</v>
+      </c>
+      <c r="L18" s="9">
+        <v>667347</v>
+      </c>
+      <c r="M18" s="9">
+        <v>824352</v>
+      </c>
+      <c r="N18" s="9">
+        <v>9704721</v>
+      </c>
+      <c r="O18" s="9">
+        <v>746517</v>
+      </c>
+      <c r="P18" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="14">
+        <v>2</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="15">
+        <v>5</v>
+      </c>
+      <c r="E19" s="16">
+        <v>525</v>
+      </c>
+      <c r="F19" s="16">
+        <v>1792</v>
+      </c>
+      <c r="G19" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I19" s="16">
+        <v>158</v>
+      </c>
+      <c r="J19" s="16">
+        <v>321</v>
+      </c>
+      <c r="K19" s="16">
+        <v>1667</v>
+      </c>
+      <c r="L19" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M19" s="16">
+        <v>357</v>
+      </c>
+      <c r="N19" s="16">
+        <v>4820</v>
+      </c>
+      <c r="O19" s="16">
+        <v>964</v>
+      </c>
+      <c r="P19" s="17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="14">
+        <v>3</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="41"/>
+      <c r="D20" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O20" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P20" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="14">
+        <v>4</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="41"/>
+      <c r="D21" s="15">
+        <v>1</v>
+      </c>
+      <c r="E21" s="16">
+        <v>18482</v>
+      </c>
+      <c r="F21" s="16">
+        <v>14121</v>
+      </c>
+      <c r="G21" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="16">
+        <v>106488</v>
+      </c>
+      <c r="I21" s="16">
+        <v>1448329</v>
+      </c>
+      <c r="J21" s="16">
+        <v>72215</v>
+      </c>
+      <c r="K21" s="16">
+        <v>175</v>
+      </c>
+      <c r="L21" s="16">
+        <v>92948</v>
+      </c>
+      <c r="M21" s="16">
+        <v>101</v>
+      </c>
+      <c r="N21" s="16">
+        <v>1752859</v>
+      </c>
+      <c r="O21" s="16">
+        <v>1752859</v>
+      </c>
+      <c r="P21" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="14">
+        <v>5</v>
+      </c>
+      <c r="B22" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="41"/>
+      <c r="D22" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O22" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P22" s="17">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="14">
+        <v>6</v>
+      </c>
+      <c r="B23" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="41"/>
+      <c r="D23" s="15">
+        <v>1</v>
+      </c>
+      <c r="E23" s="16">
+        <v>69514</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="16">
+        <v>91062</v>
+      </c>
+      <c r="J23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M23" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N23" s="16">
+        <v>160576</v>
+      </c>
+      <c r="O23" s="16">
+        <v>160576</v>
+      </c>
+      <c r="P23" s="17">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="12">
+        <v>7</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="43"/>
+      <c r="D24" s="6">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7">
+        <v>5940</v>
+      </c>
+      <c r="F24" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J24" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="M24" s="7">
+        <v>95</v>
+      </c>
+      <c r="N24" s="7">
+        <v>6035</v>
+      </c>
+      <c r="O24" s="7">
+        <v>3018</v>
+      </c>
+      <c r="P24" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="14">
+        <v>8</v>
+      </c>
+      <c r="B25" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="39"/>
+      <c r="D25" s="15">
+        <v>1</v>
+      </c>
+      <c r="E25" s="16">
+        <v>81</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I25" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J25" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K25" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M25" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N25" s="16">
+        <v>81</v>
+      </c>
+      <c r="O25" s="16">
+        <v>81</v>
+      </c>
+      <c r="P25" s="17">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="14">
+        <v>9</v>
+      </c>
+      <c r="B26" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="41"/>
+      <c r="D26" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J26" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K26" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M26" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N26" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O26" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P26" s="17">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="14">
+        <v>10</v>
+      </c>
+      <c r="B27" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="41"/>
+      <c r="D27" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I27" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J27" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K27" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M27" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N27" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O27" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P27" s="17">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="14">
+        <v>11</v>
+      </c>
+      <c r="B28" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="41"/>
+      <c r="D28" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J28" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K28" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N28" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O28" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P28" s="17">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="14">
+        <v>12</v>
+      </c>
+      <c r="B29" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="41"/>
+      <c r="D29" s="15">
+        <v>6</v>
+      </c>
+      <c r="E29" s="16">
+        <v>1713</v>
+      </c>
+      <c r="F29" s="16">
+        <v>6140</v>
+      </c>
+      <c r="G29" s="16">
+        <v>2652</v>
+      </c>
+      <c r="H29" s="16">
+        <v>64833</v>
+      </c>
+      <c r="I29" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J29" s="16">
+        <v>151023</v>
+      </c>
+      <c r="K29" s="16">
+        <v>4</v>
+      </c>
+      <c r="L29" s="16">
+        <v>67633</v>
+      </c>
+      <c r="M29" s="16">
+        <v>335</v>
+      </c>
+      <c r="N29" s="16">
+        <v>294333</v>
+      </c>
+      <c r="O29" s="16">
+        <v>49056</v>
+      </c>
+      <c r="P29" s="17">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="14">
+        <v>13</v>
+      </c>
+      <c r="B30" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="15">
+        <v>6</v>
+      </c>
+      <c r="E30" s="16">
+        <v>38393</v>
+      </c>
+      <c r="F30" s="16">
+        <v>5385</v>
+      </c>
+      <c r="G30" s="16">
+        <v>444</v>
+      </c>
+      <c r="H30" s="16">
+        <v>12418</v>
+      </c>
+      <c r="I30" s="16">
+        <v>12698</v>
+      </c>
+      <c r="J30" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K30" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" s="16">
+        <v>115</v>
+      </c>
+      <c r="M30" s="16">
+        <v>180691</v>
+      </c>
+      <c r="N30" s="16">
+        <v>250144</v>
+      </c>
+      <c r="O30" s="16">
+        <v>41691</v>
+      </c>
+      <c r="P30" s="17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="12">
+        <v>14</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="43"/>
+      <c r="D31" s="6">
+        <v>2</v>
+      </c>
+      <c r="E31" s="7">
+        <v>35798</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J31" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K31" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" s="7">
+        <v>2140</v>
+      </c>
+      <c r="M31" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="N31" s="7">
+        <v>37938</v>
+      </c>
+      <c r="O31" s="7">
+        <v>18969</v>
+      </c>
+      <c r="P31" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="14">
+        <v>15</v>
+      </c>
+      <c r="B32" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="39"/>
+      <c r="D32" s="15">
+        <v>3</v>
+      </c>
+      <c r="E32" s="16">
+        <v>1933</v>
+      </c>
+      <c r="F32" s="16">
+        <v>45</v>
+      </c>
+      <c r="G32" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I32" s="16">
+        <v>40965</v>
+      </c>
+      <c r="J32" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K32" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M32" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N32" s="16">
+        <v>42943</v>
+      </c>
+      <c r="O32" s="16">
+        <v>14314</v>
+      </c>
+      <c r="P32" s="17">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="14">
+        <v>16</v>
+      </c>
+      <c r="B33" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="41"/>
+      <c r="D33" s="15">
+        <v>1</v>
+      </c>
+      <c r="E33" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I33" s="16">
+        <v>2714</v>
+      </c>
+      <c r="J33" s="16">
+        <v>1071</v>
+      </c>
+      <c r="K33" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" s="16">
+        <v>1176</v>
+      </c>
+      <c r="M33" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N33" s="16">
+        <v>4961</v>
+      </c>
+      <c r="O33" s="16">
+        <v>4961</v>
+      </c>
+      <c r="P33" s="17">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="14">
+        <v>17</v>
+      </c>
+      <c r="B34" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" s="41"/>
+      <c r="D34" s="15">
+        <v>1</v>
+      </c>
+      <c r="E34" s="16">
+        <v>1534740</v>
+      </c>
+      <c r="F34" s="16">
+        <v>12368</v>
+      </c>
+      <c r="G34" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I34" s="16">
+        <v>62592</v>
+      </c>
+      <c r="J34" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K34" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M34" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N34" s="16">
+        <v>1609700</v>
+      </c>
+      <c r="O34" s="16">
+        <v>1609700</v>
+      </c>
+      <c r="P34" s="17">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="12">
+        <v>18</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="43"/>
+      <c r="D35" s="6">
+        <v>3</v>
+      </c>
+      <c r="E35" s="7">
+        <v>17835</v>
+      </c>
+      <c r="F35" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="I35" s="7">
+        <v>21985</v>
+      </c>
+      <c r="J35" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K35" s="7">
+        <v>16</v>
+      </c>
+      <c r="L35" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="M35" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="N35" s="7">
+        <v>39836</v>
+      </c>
+      <c r="O35" s="7">
+        <v>13279</v>
+      </c>
+      <c r="P35" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="14">
+        <v>19</v>
+      </c>
+      <c r="B36" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="C36" s="39"/>
+      <c r="D36" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I36" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J36" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K36" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M36" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N36" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O36" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P36" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="14">
+        <v>20</v>
+      </c>
+      <c r="B37" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="C37" s="41"/>
+      <c r="D37" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I37" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J37" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K37" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M37" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N37" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O37" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P37" s="17">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="14">
         <v>21</v>
       </c>
-      <c r="D17" s="11"/>
-[...34 lines deleted...]
-      <c r="A18" s="16">
+      <c r="B38" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="41"/>
+      <c r="D38" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I38" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J38" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K38" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M38" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N38" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O38" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P38" s="17">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="14">
+        <v>22</v>
+      </c>
+      <c r="B39" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="41"/>
+      <c r="D39" s="15">
+        <v>7</v>
+      </c>
+      <c r="E39" s="16">
+        <v>252159</v>
+      </c>
+      <c r="F39" s="16">
+        <v>23402</v>
+      </c>
+      <c r="G39" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="16">
+        <v>76060</v>
+      </c>
+      <c r="I39" s="16">
+        <v>26741</v>
+      </c>
+      <c r="J39" s="16">
+        <v>6415</v>
+      </c>
+      <c r="K39" s="16">
+        <v>3992</v>
+      </c>
+      <c r="L39" s="16">
+        <v>31216</v>
+      </c>
+      <c r="M39" s="16">
+        <v>71168</v>
+      </c>
+      <c r="N39" s="16">
+        <v>491153</v>
+      </c>
+      <c r="O39" s="16">
+        <v>70165</v>
+      </c>
+      <c r="P39" s="17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="14">
+        <v>23</v>
+      </c>
+      <c r="B40" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="C40" s="41"/>
+      <c r="D40" s="15">
+        <v>4</v>
+      </c>
+      <c r="E40" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F40" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I40" s="16">
+        <v>186</v>
+      </c>
+      <c r="J40" s="16">
+        <v>209460</v>
+      </c>
+      <c r="K40" s="16">
+        <v>1566</v>
+      </c>
+      <c r="L40" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M40" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N40" s="16">
+        <v>211212</v>
+      </c>
+      <c r="O40" s="16">
+        <v>52803</v>
+      </c>
+      <c r="P40" s="17">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="12">
+        <v>24</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C41" s="43"/>
+      <c r="D41" s="6">
+        <v>3</v>
+      </c>
+      <c r="E41" s="7">
+        <v>198011</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="I41" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J41" s="7">
+        <v>29826</v>
+      </c>
+      <c r="K41" s="7">
+        <v>3550</v>
+      </c>
+      <c r="L41" s="7">
+        <v>9014</v>
+      </c>
+      <c r="M41" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="N41" s="7">
+        <v>240401</v>
+      </c>
+      <c r="O41" s="7">
+        <v>80134</v>
+      </c>
+      <c r="P41" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="14">
+        <v>25</v>
+      </c>
+      <c r="B42" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" s="39"/>
+      <c r="D42" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O42" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P42" s="17">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="14">
+        <v>26</v>
+      </c>
+      <c r="B43" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="41"/>
+      <c r="D43" s="15">
         <v>1</v>
       </c>
-      <c r="B18" s="70" t="s">
+      <c r="E43" s="16">
+        <v>968353</v>
+      </c>
+      <c r="F43" s="16">
+        <v>491758</v>
+      </c>
+      <c r="G43" s="16">
+        <v>4477</v>
+      </c>
+      <c r="H43" s="16">
+        <v>10390</v>
+      </c>
+      <c r="I43" s="16">
+        <v>1068305</v>
+      </c>
+      <c r="J43" s="16">
+        <v>8308</v>
+      </c>
+      <c r="K43" s="16">
+        <v>75094</v>
+      </c>
+      <c r="L43" s="16">
+        <v>192247</v>
+      </c>
+      <c r="M43" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N43" s="16">
+        <v>2818932</v>
+      </c>
+      <c r="O43" s="16">
+        <v>2818932</v>
+      </c>
+      <c r="P43" s="17">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="14">
+        <v>27</v>
+      </c>
+      <c r="B44" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="15">
+        <v>10</v>
+      </c>
+      <c r="E44" s="16">
+        <v>152341</v>
+      </c>
+      <c r="F44" s="16">
+        <v>6659</v>
+      </c>
+      <c r="G44" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="16">
+        <v>51860</v>
+      </c>
+      <c r="I44" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J44" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K44" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" s="16">
+        <v>4058</v>
+      </c>
+      <c r="M44" s="16">
+        <v>2815</v>
+      </c>
+      <c r="N44" s="16">
+        <v>217733</v>
+      </c>
+      <c r="O44" s="16">
+        <v>21773</v>
+      </c>
+      <c r="P44" s="17">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="14">
+        <v>28</v>
+      </c>
+      <c r="B45" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C45" s="41"/>
+      <c r="D45" s="15">
+        <v>10</v>
+      </c>
+      <c r="E45" s="16">
+        <v>841614</v>
+      </c>
+      <c r="F45" s="16">
+        <v>120451</v>
+      </c>
+      <c r="G45" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="16">
+        <v>316134</v>
+      </c>
+      <c r="I45" s="16">
+        <v>10573</v>
+      </c>
+      <c r="J45" s="16">
+        <v>300</v>
+      </c>
+      <c r="K45" s="16">
+        <v>990</v>
+      </c>
+      <c r="L45" s="16">
+        <v>91124</v>
+      </c>
+      <c r="M45" s="16">
+        <v>12364</v>
+      </c>
+      <c r="N45" s="16">
+        <v>1393550</v>
+      </c>
+      <c r="O45" s="16">
+        <v>139355</v>
+      </c>
+      <c r="P45" s="17">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="14">
+        <v>29</v>
+      </c>
+      <c r="B46" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="C46" s="41"/>
+      <c r="D46" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I46" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="J46" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K46" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M46" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N46" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O46" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P46" s="17">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="12">
+        <v>30</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" s="43"/>
+      <c r="D47" s="6">
+        <v>6</v>
+      </c>
+      <c r="E47" s="7">
+        <v>285787</v>
+      </c>
+      <c r="F47" s="7">
+        <v>2713</v>
+      </c>
+      <c r="G47" s="7">
+        <v>6442</v>
+      </c>
+      <c r="H47" s="7">
+        <v>6409</v>
+      </c>
+      <c r="I47" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J47" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K47" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="M47" s="7">
+        <v>79570</v>
+      </c>
+      <c r="N47" s="7">
+        <v>380921</v>
+      </c>
+      <c r="O47" s="7">
+        <v>63487</v>
+      </c>
+      <c r="P47" s="13">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="14">
+        <v>31</v>
+      </c>
+      <c r="B48" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="C48" s="39"/>
+      <c r="D48" s="15">
+        <v>2</v>
+      </c>
+      <c r="E48" s="16">
+        <v>166476</v>
+      </c>
+      <c r="F48" s="16">
+        <v>1602</v>
+      </c>
+      <c r="G48" s="16">
+        <v>3487</v>
+      </c>
+      <c r="H48" s="16">
+        <v>11</v>
+      </c>
+      <c r="I48" s="16">
+        <v>489</v>
+      </c>
+      <c r="J48" s="16">
+        <v>1146</v>
+      </c>
+      <c r="K48" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M48" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N48" s="16">
+        <v>173211</v>
+      </c>
+      <c r="O48" s="16">
+        <v>86606</v>
+      </c>
+      <c r="P48" s="17">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="14">
+        <v>32</v>
+      </c>
+      <c r="B49" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="41"/>
+      <c r="D49" s="15">
+        <v>1</v>
+      </c>
+      <c r="E49" s="16">
+        <v>1072893</v>
+      </c>
+      <c r="F49" s="16">
+        <v>201508</v>
+      </c>
+      <c r="G49" s="16">
+        <v>39327</v>
+      </c>
+      <c r="H49" s="16">
+        <v>201689</v>
+      </c>
+      <c r="I49" s="16">
+        <v>3958</v>
+      </c>
+      <c r="J49" s="16">
+        <v>30192</v>
+      </c>
+      <c r="K49" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M49" s="16">
+        <v>5670</v>
+      </c>
+      <c r="N49" s="16">
+        <v>1555237</v>
+      </c>
+      <c r="O49" s="16">
+        <v>1555237</v>
+      </c>
+      <c r="P49" s="17">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="14">
+        <v>33</v>
+      </c>
+      <c r="B50" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="C50" s="41"/>
+      <c r="D50" s="15">
+        <v>7</v>
+      </c>
+      <c r="E50" s="16">
+        <v>263348</v>
+      </c>
+      <c r="F50" s="16">
+        <v>881848</v>
+      </c>
+      <c r="G50" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="16">
+        <v>147735</v>
+      </c>
+      <c r="I50" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J50" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K50" s="16">
+        <v>632</v>
+      </c>
+      <c r="L50" s="16">
+        <v>448</v>
+      </c>
+      <c r="M50" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N50" s="16">
+        <v>1294011</v>
+      </c>
+      <c r="O50" s="16">
+        <v>184859</v>
+      </c>
+      <c r="P50" s="17">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="14">
+        <v>34</v>
+      </c>
+      <c r="B51" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="41"/>
+      <c r="D51" s="15">
+        <v>5</v>
+      </c>
+      <c r="E51" s="16">
+        <v>39378</v>
+      </c>
+      <c r="F51" s="16">
+        <v>10037</v>
+      </c>
+      <c r="G51" s="16">
+        <v>1744</v>
+      </c>
+      <c r="H51" s="16">
+        <v>308</v>
+      </c>
+      <c r="I51" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J51" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K51" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M51" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N51" s="16">
+        <v>51467</v>
+      </c>
+      <c r="O51" s="16">
+        <v>10293</v>
+      </c>
+      <c r="P51" s="17">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="12">
+        <v>35</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C52" s="43"/>
+      <c r="D52" s="6">
+        <v>2</v>
+      </c>
+      <c r="E52" s="7">
+        <v>2114223</v>
+      </c>
+      <c r="F52" s="7">
+        <v>20685</v>
+      </c>
+      <c r="G52" s="7">
+        <v>172574</v>
+      </c>
+      <c r="H52" s="7">
+        <v>72962</v>
+      </c>
+      <c r="I52" s="7">
+        <v>305097</v>
+      </c>
+      <c r="J52" s="7">
+        <v>40364</v>
+      </c>
+      <c r="K52" s="7">
+        <v>264936</v>
+      </c>
+      <c r="L52" s="7">
+        <v>416493</v>
+      </c>
+      <c r="M52" s="7">
+        <v>103193</v>
+      </c>
+      <c r="N52" s="7">
+        <v>3510527</v>
+      </c>
+      <c r="O52" s="7">
+        <v>1755264</v>
+      </c>
+      <c r="P52" s="13">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="14">
+        <v>36</v>
+      </c>
+      <c r="B53" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="C53" s="39"/>
+      <c r="D53" s="15">
+        <v>7</v>
+      </c>
+      <c r="E53" s="16">
+        <v>262188</v>
+      </c>
+      <c r="F53" s="16">
+        <v>11940</v>
+      </c>
+      <c r="G53" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I53" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J53" s="16">
+        <v>69896</v>
+      </c>
+      <c r="K53" s="16">
+        <v>3279</v>
+      </c>
+      <c r="L53" s="16">
+        <v>5581</v>
+      </c>
+      <c r="M53" s="16">
+        <v>64152</v>
+      </c>
+      <c r="N53" s="16">
+        <v>417036</v>
+      </c>
+      <c r="O53" s="16">
+        <v>59577</v>
+      </c>
+      <c r="P53" s="17">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="14">
+        <v>37</v>
+      </c>
+      <c r="B54" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="C54" s="41"/>
+      <c r="D54" s="15">
+        <v>10</v>
+      </c>
+      <c r="E54" s="16">
+        <v>144852</v>
+      </c>
+      <c r="F54" s="16">
+        <v>107</v>
+      </c>
+      <c r="G54" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I54" s="16">
+        <v>1899</v>
+      </c>
+      <c r="J54" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K54" s="16">
+        <v>8342</v>
+      </c>
+      <c r="L54" s="16">
+        <v>23330</v>
+      </c>
+      <c r="M54" s="16">
+        <v>1093</v>
+      </c>
+      <c r="N54" s="16">
+        <v>179623</v>
+      </c>
+      <c r="O54" s="16">
+        <v>17962</v>
+      </c>
+      <c r="P54" s="17">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="14">
+        <v>38</v>
+      </c>
+      <c r="B55" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="C55" s="41"/>
+      <c r="D55" s="15">
+        <v>5</v>
+      </c>
+      <c r="E55" s="16">
+        <v>7336380</v>
+      </c>
+      <c r="F55" s="16">
+        <v>10908</v>
+      </c>
+      <c r="G55" s="16">
+        <v>590</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I55" s="16">
+        <v>278029</v>
+      </c>
+      <c r="J55" s="16">
+        <v>8868</v>
+      </c>
+      <c r="K55" s="16">
+        <v>2857</v>
+      </c>
+      <c r="L55" s="16">
+        <v>1884838</v>
+      </c>
+      <c r="M55" s="16">
+        <v>257720</v>
+      </c>
+      <c r="N55" s="16">
+        <v>9780190</v>
+      </c>
+      <c r="O55" s="16">
+        <v>1956038</v>
+      </c>
+      <c r="P55" s="17">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="12">
+        <v>39</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C56" s="43"/>
+      <c r="D56" s="6">
+        <v>3</v>
+      </c>
+      <c r="E56" s="7">
+        <v>607669</v>
+      </c>
+      <c r="F56" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G56" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H56" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="I56" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J56" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K56" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="M56" s="7">
+        <v>51879</v>
+      </c>
+      <c r="N56" s="7">
+        <v>659548</v>
+      </c>
+      <c r="O56" s="7">
+        <v>219849</v>
+      </c>
+      <c r="P56" s="13">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="14">
+        <v>40</v>
+      </c>
+      <c r="B57" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="C57" s="39"/>
+      <c r="D57" s="15">
+        <v>9</v>
+      </c>
+      <c r="E57" s="16">
+        <v>86212</v>
+      </c>
+      <c r="F57" s="16">
+        <v>35241</v>
+      </c>
+      <c r="G57" s="16">
+        <v>46743</v>
+      </c>
+      <c r="H57" s="16">
+        <v>5900</v>
+      </c>
+      <c r="I57" s="16">
+        <v>18353</v>
+      </c>
+      <c r="J57" s="16">
+        <v>28998</v>
+      </c>
+      <c r="K57" s="16">
+        <v>64</v>
+      </c>
+      <c r="L57" s="16">
+        <v>5803</v>
+      </c>
+      <c r="M57" s="16">
+        <v>2449</v>
+      </c>
+      <c r="N57" s="16">
+        <v>229763</v>
+      </c>
+      <c r="O57" s="16">
+        <v>25529</v>
+      </c>
+      <c r="P57" s="17">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="14">
+        <v>41</v>
+      </c>
+      <c r="B58" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="C58" s="41"/>
+      <c r="D58" s="15">
+        <v>2</v>
+      </c>
+      <c r="E58" s="16">
+        <v>149955</v>
+      </c>
+      <c r="F58" s="16">
+        <v>2704</v>
+      </c>
+      <c r="G58" s="16">
+        <v>368</v>
+      </c>
+      <c r="H58" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I58" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J58" s="16">
+        <v>298628</v>
+      </c>
+      <c r="K58" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" s="16">
+        <v>157</v>
+      </c>
+      <c r="M58" s="16">
+        <v>95299</v>
+      </c>
+      <c r="N58" s="16">
+        <v>547111</v>
+      </c>
+      <c r="O58" s="16">
+        <v>273556</v>
+      </c>
+      <c r="P58" s="17">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="14">
+        <v>42</v>
+      </c>
+      <c r="B59" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C59" s="41"/>
+      <c r="D59" s="15">
         <v>22</v>
       </c>
-      <c r="C18" s="71"/>
-      <c r="D18" s="7">
+      <c r="E59" s="16">
+        <v>556002</v>
+      </c>
+      <c r="F59" s="16">
+        <v>355828</v>
+      </c>
+      <c r="G59" s="16">
+        <v>783</v>
+      </c>
+      <c r="H59" s="16">
+        <v>299434</v>
+      </c>
+      <c r="I59" s="16">
+        <v>106184</v>
+      </c>
+      <c r="J59" s="16">
+        <v>1106</v>
+      </c>
+      <c r="K59" s="16">
+        <v>11586</v>
+      </c>
+      <c r="L59" s="16">
+        <v>54982</v>
+      </c>
+      <c r="M59" s="16">
+        <v>290307</v>
+      </c>
+      <c r="N59" s="16">
+        <v>1676212</v>
+      </c>
+      <c r="O59" s="16">
+        <v>76191</v>
+      </c>
+      <c r="P59" s="17">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="14">
+        <v>43</v>
+      </c>
+      <c r="B60" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C60" s="41"/>
+      <c r="D60" s="15">
+        <v>6</v>
+      </c>
+      <c r="E60" s="16">
+        <v>25804</v>
+      </c>
+      <c r="F60" s="16">
+        <v>819</v>
+      </c>
+      <c r="G60" s="16">
+        <v>49</v>
+      </c>
+      <c r="H60" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I60" s="16">
+        <v>4826</v>
+      </c>
+      <c r="J60" s="16">
+        <v>5357</v>
+      </c>
+      <c r="K60" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" s="16">
+        <v>1117</v>
+      </c>
+      <c r="M60" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N60" s="16">
+        <v>37972</v>
+      </c>
+      <c r="O60" s="16">
+        <v>6329</v>
+      </c>
+      <c r="P60" s="17">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="14">
+        <v>44</v>
+      </c>
+      <c r="B61" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C61" s="41"/>
+      <c r="D61" s="15">
+        <v>1</v>
+      </c>
+      <c r="E61" s="16">
+        <v>4968079</v>
+      </c>
+      <c r="F61" s="16">
+        <v>22848</v>
+      </c>
+      <c r="G61" s="16">
+        <v>12041</v>
+      </c>
+      <c r="H61" s="16">
+        <v>21184</v>
+      </c>
+      <c r="I61" s="16">
+        <v>8694</v>
+      </c>
+      <c r="J61" s="16">
+        <v>186486</v>
+      </c>
+      <c r="K61" s="16">
+        <v>2633</v>
+      </c>
+      <c r="L61" s="16">
+        <v>42048</v>
+      </c>
+      <c r="M61" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N61" s="16">
+        <v>5264013</v>
+      </c>
+      <c r="O61" s="16">
+        <v>5264013</v>
+      </c>
+      <c r="P61" s="17">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="14">
+        <v>45</v>
+      </c>
+      <c r="B62" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="C62" s="41"/>
+      <c r="D62" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="N62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O62" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P62" s="17">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="12">
+        <v>46</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C63" s="43"/>
+      <c r="D63" s="6">
+        <v>9</v>
+      </c>
+      <c r="E63" s="7">
+        <v>5596883</v>
+      </c>
+      <c r="F63" s="7">
+        <v>1576</v>
+      </c>
+      <c r="G63" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H63" s="7">
+        <v>1473</v>
+      </c>
+      <c r="I63" s="7">
+        <v>75395</v>
+      </c>
+      <c r="J63" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K63" s="7">
+        <v>11034</v>
+      </c>
+      <c r="L63" s="7">
+        <v>33659</v>
+      </c>
+      <c r="M63" s="7">
+        <v>16478</v>
+      </c>
+      <c r="N63" s="7">
+        <v>5736498</v>
+      </c>
+      <c r="O63" s="7">
+        <v>637389</v>
+      </c>
+      <c r="P63" s="13">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A64" s="18">
+        <v>47</v>
+      </c>
+      <c r="B64" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="E18" s="11">
-[...373 lines deleted...]
-      <c r="A26" s="18">
+      <c r="C64" s="37"/>
+      <c r="D64" s="19">
         <v>9</v>
       </c>
-      <c r="B26" s="54" t="s">
-[...1842 lines deleted...]
-      <c r="I64" s="24">
+      <c r="E64" s="20">
+        <v>16202</v>
+      </c>
+      <c r="F64" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="G64" s="20">
+        <v>29530</v>
+      </c>
+      <c r="H64" s="20">
+        <v>31105</v>
+      </c>
+      <c r="I64" s="20">
         <v>15312</v>
       </c>
-      <c r="J64" s="24">
-[...5 lines deleted...]
-      <c r="L64" s="24">
+      <c r="J64" s="20">
+        <v>14867</v>
+      </c>
+      <c r="K64" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" s="20">
         <v>2495</v>
       </c>
-      <c r="M64" s="24">
-[...8 lines deleted...]
-      <c r="P64" s="25">
+      <c r="M64" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="N64" s="20">
+        <v>109511</v>
+      </c>
+      <c r="O64" s="20">
+        <v>12168</v>
+      </c>
+      <c r="P64" s="21">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
+    <mergeCell ref="P7:P17"/>
+    <mergeCell ref="E8:H8"/>
+    <mergeCell ref="M8:M11"/>
+    <mergeCell ref="N8:N11"/>
+    <mergeCell ref="E7:O7"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="A7:A17"/>
+    <mergeCell ref="B7:C11"/>
+    <mergeCell ref="D7:D11"/>
+    <mergeCell ref="O8:O11"/>
+    <mergeCell ref="E9:E11"/>
+    <mergeCell ref="F9:F11"/>
+    <mergeCell ref="G9:G11"/>
+    <mergeCell ref="H9:H11"/>
+    <mergeCell ref="I9:I11"/>
+    <mergeCell ref="J9:J11"/>
+    <mergeCell ref="K9:K11"/>
+    <mergeCell ref="L9:L11"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B12:B17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B51:C51"/>
     <mergeCell ref="B64:C64"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="B54:C54"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="B63:C63"/>
-    <mergeCell ref="B52:C52"/>
-[...52 lines deleted...]
-    <mergeCell ref="I8:L8"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.59055118110236227" header="3.937007874015748E-2" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" firstPageNumber="42" fitToWidth="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" firstPageNumber="41" fitToWidth="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100494F6FCF73EC6F4B8D98F938684733E9" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="68dde35195b4d835bc55b0b7484822ac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4e4c961-5b6e-4daf-aa64-92abd6c527eb" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="202c3ea4933ba358e76dae6055d1ec90" ns2:_="" ns3:_="">
     <xsd:import namespace="e4e4c961-5b6e-4daf-aa64-92abd6c527eb"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
@@ -4371,79 +4365,79 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="e4e4c961-5b6e-4daf-aa64-92abd6c527eb" xsi:nil="true"/>
     <_x4f5c__x6210__x65e5__x6642_ xmlns="e4e4c961-5b6e-4daf-aa64-92abd6c527eb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e4e4c961-5b6e-4daf-aa64-92abd6c527eb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE02222D-2DB0-49AD-8C3A-3BF8938294BA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D4A9049-738A-4564-827B-8DB90A198DE9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DE17149-9F13-4DC4-9255-8651FEA16145}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9489C28C-2322-4A2C-982F-F540CA489030}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0859B09-D1DE-47F3-BA7A-E337D9D67FAC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{584EAE4E-B820-4DB4-A3B1-D41AC4976A8E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>11(2)合計</vt:lpstr>
+      <vt:lpstr>11(2)買取</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">