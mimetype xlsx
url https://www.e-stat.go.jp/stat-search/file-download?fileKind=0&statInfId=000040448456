--- v0 (2026-05-03)
+++ v1 (2026-06-19)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{62EDDED3-B5EE-4F7F-9902-413454754FBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1AC7396F-7ADF-4AA3-8A1B-347383B5EB6E}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="13_ncr:1_{62EDDED3-B5EE-4F7F-9902-413454754FBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C103AD8A-BA7F-4823-9B80-7B6DFAC5DEB9}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="1950" windowWidth="21600" windowHeight="11325" xr2:uid="{EDFAFE16-59C6-4040-9C3B-5BF7FFF62D45}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{EDFAFE16-59C6-4040-9C3B-5BF7FFF62D45}"/>
   </bookViews>
   <sheets>
     <sheet name="19(7)" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="78">
   <si>
@@ -1011,56 +1011,95 @@
     </xf>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
@@ -1073,89 +1112,50 @@
       <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_（関）19事業年度様式統計表" xfId="2" xr:uid="{23BD1A78-1AB1-4B60-A047-5D2FDC59B049}"/>
     <cellStyle name="標準_18事業年度様式統計表" xfId="1" xr:uid="{26BE694B-C290-4D23-8610-5E9730C72685}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1455,51 +1455,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93B6EDE2-903B-4135-AE5A-AC427EB9C172}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:AF64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="3.125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.5" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.25" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="16.5" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.25" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.25" style="1" customWidth="1"/>
     <col min="15" max="15" width="15" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.25" style="1" customWidth="1"/>
     <col min="17" max="17" width="13.625" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.25" style="1" customWidth="1"/>
     <col min="19" max="19" width="13.625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.25" style="1" customWidth="1"/>
     <col min="21" max="21" width="15.625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.25" style="1" customWidth="1"/>
     <col min="23" max="23" width="14.375" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.25" style="1" customWidth="1"/>
     <col min="25" max="25" width="13.625" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.25" style="1" customWidth="1"/>
     <col min="27" max="27" width="13.625" style="1" customWidth="1"/>
     <col min="28" max="28" width="7.25" style="1" customWidth="1"/>
     <col min="29" max="29" width="13.625" style="1" customWidth="1"/>
     <col min="30" max="30" width="7.25" style="1" customWidth="1"/>
     <col min="31" max="31" width="14.25" style="1" customWidth="1"/>
     <col min="32" max="32" width="9" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
@@ -1546,223 +1546,223 @@
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3"/>
       <c r="AA6" s="3"/>
       <c r="AB6" s="3"/>
       <c r="AC6" s="3"/>
       <c r="AD6" s="3"/>
       <c r="AE6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="76" t="s">
+      <c r="A7" s="86" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="77"/>
-      <c r="D7" s="76" t="s">
+      <c r="C7" s="90"/>
+      <c r="D7" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="82"/>
-[...25 lines deleted...]
-      <c r="AE7" s="83"/>
+      <c r="E7" s="95"/>
+      <c r="F7" s="95"/>
+      <c r="G7" s="95"/>
+      <c r="H7" s="95"/>
+      <c r="I7" s="95"/>
+      <c r="J7" s="95"/>
+      <c r="K7" s="95"/>
+      <c r="L7" s="95"/>
+      <c r="M7" s="95"/>
+      <c r="N7" s="95"/>
+      <c r="O7" s="95"/>
+      <c r="P7" s="95"/>
+      <c r="Q7" s="95"/>
+      <c r="R7" s="95"/>
+      <c r="S7" s="95"/>
+      <c r="T7" s="95"/>
+      <c r="U7" s="95"/>
+      <c r="V7" s="95"/>
+      <c r="W7" s="95"/>
+      <c r="X7" s="95"/>
+      <c r="Y7" s="95"/>
+      <c r="Z7" s="95"/>
+      <c r="AA7" s="95"/>
+      <c r="AB7" s="95"/>
+      <c r="AC7" s="95"/>
+      <c r="AD7" s="95"/>
+      <c r="AE7" s="96"/>
       <c r="AF7" s="4"/>
     </row>
     <row r="8" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="74"/>
-[...29 lines deleted...]
-      <c r="AE8" s="72"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="91"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="80"/>
+      <c r="F8" s="80"/>
+      <c r="G8" s="80"/>
+      <c r="H8" s="80"/>
+      <c r="I8" s="80"/>
+      <c r="J8" s="80"/>
+      <c r="K8" s="80"/>
+      <c r="L8" s="80"/>
+      <c r="M8" s="80"/>
+      <c r="N8" s="80"/>
+      <c r="O8" s="80"/>
+      <c r="P8" s="80"/>
+      <c r="Q8" s="80"/>
+      <c r="R8" s="80"/>
+      <c r="S8" s="80"/>
+      <c r="T8" s="80"/>
+      <c r="U8" s="80"/>
+      <c r="V8" s="80"/>
+      <c r="W8" s="80"/>
+      <c r="X8" s="80"/>
+      <c r="Y8" s="80"/>
+      <c r="Z8" s="80"/>
+      <c r="AA8" s="80"/>
+      <c r="AB8" s="80"/>
+      <c r="AC8" s="80"/>
+      <c r="AD8" s="80"/>
+      <c r="AE8" s="85"/>
       <c r="AF8" s="4"/>
     </row>
     <row r="9" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="74"/>
-[...2 lines deleted...]
-      <c r="D9" s="69" t="s">
+      <c r="A9" s="87"/>
+      <c r="B9" s="91"/>
+      <c r="C9" s="92"/>
+      <c r="D9" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="66"/>
-      <c r="F9" s="69" t="s">
+      <c r="E9" s="79"/>
+      <c r="F9" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="G9" s="66"/>
-      <c r="H9" s="69" t="s">
+      <c r="G9" s="79"/>
+      <c r="H9" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="I9" s="66"/>
-      <c r="J9" s="69" t="s">
+      <c r="I9" s="79"/>
+      <c r="J9" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="K9" s="65"/>
-      <c r="L9" s="63" t="s">
+      <c r="K9" s="78"/>
+      <c r="L9" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="M9" s="63"/>
-      <c r="N9" s="63" t="s">
+      <c r="M9" s="71"/>
+      <c r="N9" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="O9" s="63"/>
-      <c r="P9" s="63" t="s">
+      <c r="O9" s="71"/>
+      <c r="P9" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="Q9" s="63"/>
-      <c r="R9" s="63" t="s">
+      <c r="Q9" s="71"/>
+      <c r="R9" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="S9" s="63"/>
-      <c r="T9" s="63" t="s">
+      <c r="S9" s="71"/>
+      <c r="T9" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="U9" s="63"/>
-      <c r="V9" s="63" t="s">
+      <c r="U9" s="71"/>
+      <c r="V9" s="71" t="s">
         <v>13</v>
       </c>
-      <c r="W9" s="63"/>
-      <c r="X9" s="63" t="s">
+      <c r="W9" s="71"/>
+      <c r="X9" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="Y9" s="63"/>
-      <c r="Z9" s="63" t="s">
+      <c r="Y9" s="71"/>
+      <c r="Z9" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="AA9" s="63"/>
-      <c r="AB9" s="65" t="s">
+      <c r="AA9" s="71"/>
+      <c r="AB9" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="AC9" s="66"/>
-      <c r="AD9" s="69" t="s">
+      <c r="AC9" s="79"/>
+      <c r="AD9" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="AE9" s="70"/>
+      <c r="AE9" s="83"/>
       <c r="AF9" s="4"/>
     </row>
     <row r="10" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="74"/>
-[...29 lines deleted...]
-      <c r="AE10" s="72"/>
+      <c r="A10" s="87"/>
+      <c r="B10" s="91"/>
+      <c r="C10" s="92"/>
+      <c r="D10" s="84"/>
+      <c r="E10" s="81"/>
+      <c r="F10" s="84"/>
+      <c r="G10" s="81"/>
+      <c r="H10" s="84"/>
+      <c r="I10" s="81"/>
+      <c r="J10" s="84"/>
+      <c r="K10" s="80"/>
+      <c r="L10" s="72"/>
+      <c r="M10" s="72"/>
+      <c r="N10" s="72"/>
+      <c r="O10" s="72"/>
+      <c r="P10" s="72"/>
+      <c r="Q10" s="72"/>
+      <c r="R10" s="72"/>
+      <c r="S10" s="72"/>
+      <c r="T10" s="72"/>
+      <c r="U10" s="72"/>
+      <c r="V10" s="72"/>
+      <c r="W10" s="72"/>
+      <c r="X10" s="72"/>
+      <c r="Y10" s="72"/>
+      <c r="Z10" s="72"/>
+      <c r="AA10" s="72"/>
+      <c r="AB10" s="80"/>
+      <c r="AC10" s="81"/>
+      <c r="AD10" s="84"/>
+      <c r="AE10" s="85"/>
       <c r="AF10" s="4"/>
     </row>
     <row r="11" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="74"/>
-[...1 lines deleted...]
-      <c r="C11" s="81"/>
+      <c r="A11" s="87"/>
+      <c r="B11" s="93"/>
+      <c r="C11" s="94"/>
       <c r="D11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="51" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="5" t="s">
@@ -1806,52 +1806,52 @@
       </c>
       <c r="Y11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="Z11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AA11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AB11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AC11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AD11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AE11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AF11" s="4"/>
     </row>
     <row r="12" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="74"/>
-      <c r="B12" s="88" t="s">
+      <c r="A12" s="87"/>
+      <c r="B12" s="73" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="9">
         <v>850</v>
       </c>
       <c r="E12" s="10">
         <v>-6789934</v>
       </c>
       <c r="F12" s="11">
         <v>92</v>
       </c>
       <c r="G12" s="11">
         <v>-979334</v>
       </c>
       <c r="H12" s="11">
         <v>512</v>
       </c>
       <c r="I12" s="11">
         <v>-1593505</v>
       </c>
       <c r="J12" s="11">
         <v>760</v>
@@ -1900,52 +1900,52 @@
       </c>
       <c r="Y12" s="9">
         <v>53588</v>
       </c>
       <c r="Z12" s="9">
         <v>808</v>
       </c>
       <c r="AA12" s="9">
         <v>1743797</v>
       </c>
       <c r="AB12" s="13">
         <v>223</v>
       </c>
       <c r="AC12" s="10">
         <v>-222202</v>
       </c>
       <c r="AD12" s="11">
         <v>442</v>
       </c>
       <c r="AE12" s="12">
         <v>-10725133</v>
       </c>
       <c r="AF12" s="4"/>
     </row>
     <row r="13" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="74"/>
-      <c r="B13" s="89"/>
+      <c r="A13" s="87"/>
+      <c r="B13" s="74"/>
       <c r="C13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="9">
         <v>848</v>
       </c>
       <c r="E13" s="10">
         <v>-4283656</v>
       </c>
       <c r="F13" s="11">
         <v>89</v>
       </c>
       <c r="G13" s="11">
         <v>-1268191</v>
       </c>
       <c r="H13" s="11">
         <v>495</v>
       </c>
       <c r="I13" s="11">
         <v>-1531891</v>
       </c>
       <c r="J13" s="11">
         <v>758</v>
       </c>
       <c r="K13" s="52">
@@ -1992,52 +1992,52 @@
       </c>
       <c r="Y13" s="9">
         <v>219581</v>
       </c>
       <c r="Z13" s="9">
         <v>801</v>
       </c>
       <c r="AA13" s="9">
         <v>2389270</v>
       </c>
       <c r="AB13" s="13">
         <v>215</v>
       </c>
       <c r="AC13" s="10">
         <v>-231526</v>
       </c>
       <c r="AD13" s="11">
         <v>487</v>
       </c>
       <c r="AE13" s="12">
         <v>-13086489</v>
       </c>
       <c r="AF13" s="4"/>
     </row>
     <row r="14" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="74"/>
-      <c r="B14" s="89"/>
+      <c r="A14" s="87"/>
+      <c r="B14" s="74"/>
       <c r="C14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="9">
         <v>839</v>
       </c>
       <c r="E14" s="10">
         <v>3752373</v>
       </c>
       <c r="F14" s="11">
         <v>90</v>
       </c>
       <c r="G14" s="11">
         <v>-1464396</v>
       </c>
       <c r="H14" s="11">
         <v>487</v>
       </c>
       <c r="I14" s="11">
         <v>-1524869</v>
       </c>
       <c r="J14" s="11">
         <v>746</v>
       </c>
       <c r="K14" s="52">
@@ -2084,52 +2084,52 @@
       </c>
       <c r="Y14" s="9">
         <v>415632</v>
       </c>
       <c r="Z14" s="9">
         <v>800</v>
       </c>
       <c r="AA14" s="9">
         <v>2509713</v>
       </c>
       <c r="AB14" s="13">
         <v>224</v>
       </c>
       <c r="AC14" s="10">
         <v>-223172</v>
       </c>
       <c r="AD14" s="11">
         <v>458</v>
       </c>
       <c r="AE14" s="12">
         <v>-13306721</v>
       </c>
       <c r="AF14" s="4"/>
     </row>
     <row r="15" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="74"/>
-      <c r="B15" s="89"/>
+      <c r="A15" s="87"/>
+      <c r="B15" s="74"/>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="9">
         <v>833</v>
       </c>
       <c r="E15" s="10">
         <v>924021</v>
       </c>
       <c r="F15" s="11">
         <v>81</v>
       </c>
       <c r="G15" s="11">
         <v>-1580345</v>
       </c>
       <c r="H15" s="11">
         <v>524</v>
       </c>
       <c r="I15" s="11">
         <v>-1948914</v>
       </c>
       <c r="J15" s="11">
         <v>744</v>
       </c>
       <c r="K15" s="52">
@@ -2176,52 +2176,52 @@
       </c>
       <c r="Y15" s="9">
         <v>640236</v>
       </c>
       <c r="Z15" s="9">
         <v>794</v>
       </c>
       <c r="AA15" s="9">
         <v>1677724</v>
       </c>
       <c r="AB15" s="13">
         <v>232</v>
       </c>
       <c r="AC15" s="10">
         <v>-279848</v>
       </c>
       <c r="AD15" s="11">
         <v>415</v>
       </c>
       <c r="AE15" s="12">
         <v>-9590514</v>
       </c>
       <c r="AF15" s="4"/>
     </row>
     <row r="16" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="74"/>
-      <c r="B16" s="89"/>
+      <c r="A16" s="87"/>
+      <c r="B16" s="74"/>
       <c r="C16" s="14" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="15">
         <v>821</v>
       </c>
       <c r="E16" s="16">
         <v>889476</v>
       </c>
       <c r="F16" s="17">
         <v>81</v>
       </c>
       <c r="G16" s="17">
         <v>-1606250</v>
       </c>
       <c r="H16" s="17">
         <v>530</v>
       </c>
       <c r="I16" s="17">
         <v>-2060942</v>
       </c>
       <c r="J16" s="17">
         <v>748</v>
       </c>
       <c r="K16" s="53">
@@ -2268,52 +2268,52 @@
       </c>
       <c r="Y16" s="61">
         <v>689377</v>
       </c>
       <c r="Z16" s="61">
         <v>796</v>
       </c>
       <c r="AA16" s="61">
         <v>1844334</v>
       </c>
       <c r="AB16" s="18">
         <v>232</v>
       </c>
       <c r="AC16" s="16">
         <v>-274147</v>
       </c>
       <c r="AD16" s="17">
         <v>402</v>
       </c>
       <c r="AE16" s="19">
         <v>-9693053</v>
       </c>
       <c r="AF16" s="4"/>
     </row>
     <row r="17" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="75"/>
-      <c r="B17" s="90"/>
+      <c r="A17" s="88"/>
+      <c r="B17" s="75"/>
       <c r="C17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="21"/>
       <c r="E17" s="11">
         <v>1083</v>
       </c>
       <c r="F17" s="11"/>
       <c r="G17" s="11">
         <v>-19830</v>
       </c>
       <c r="H17" s="11"/>
       <c r="I17" s="11">
         <v>-3889</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="52">
         <v>-1595</v>
       </c>
       <c r="L17" s="21"/>
       <c r="M17" s="9">
         <v>15973</v>
       </c>
       <c r="N17" s="9"/>
       <c r="O17" s="9">
@@ -2335,54 +2335,54 @@
       <c r="W17" s="9">
         <v>22447</v>
       </c>
       <c r="X17" s="9"/>
       <c r="Y17" s="9">
         <v>7660</v>
       </c>
       <c r="Z17" s="9"/>
       <c r="AA17" s="9">
         <v>2317</v>
       </c>
       <c r="AB17" s="13"/>
       <c r="AC17" s="11">
         <v>-1182</v>
       </c>
       <c r="AD17" s="11"/>
       <c r="AE17" s="12">
         <v>-24112</v>
       </c>
       <c r="AF17" s="4"/>
     </row>
     <row r="18" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="22">
         <v>1</v>
       </c>
-      <c r="B18" s="91" t="s">
+      <c r="B18" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="92"/>
+      <c r="C18" s="77"/>
       <c r="D18" s="23">
         <v>71</v>
       </c>
       <c r="E18" s="24">
         <v>8257236</v>
       </c>
       <c r="F18" s="24">
         <v>64</v>
       </c>
       <c r="G18" s="24">
         <v>-917995</v>
       </c>
       <c r="H18" s="24">
         <v>64</v>
       </c>
       <c r="I18" s="24">
         <v>-214931</v>
       </c>
       <c r="J18" s="24">
         <v>70</v>
       </c>
       <c r="K18" s="54">
         <v>-303535</v>
       </c>
       <c r="L18" s="24">
@@ -2429,54 +2429,54 @@
       </c>
       <c r="Z18" s="24">
         <v>70</v>
       </c>
       <c r="AA18" s="62">
         <v>-1190949</v>
       </c>
       <c r="AB18" s="32">
         <v>53</v>
       </c>
       <c r="AC18" s="24">
         <v>-69803</v>
       </c>
       <c r="AD18" s="24">
         <v>36</v>
       </c>
       <c r="AE18" s="25">
         <v>-1043633</v>
       </c>
       <c r="AF18" s="4"/>
     </row>
     <row r="19" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="26">
         <v>2</v>
       </c>
-      <c r="B19" s="84" t="s">
+      <c r="B19" s="67" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="85"/>
+      <c r="C19" s="68"/>
       <c r="D19" s="27">
         <v>45</v>
       </c>
       <c r="E19" s="28">
         <v>-510349</v>
       </c>
       <c r="F19" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="28">
         <v>32</v>
       </c>
       <c r="I19" s="28">
         <v>-108644</v>
       </c>
       <c r="J19" s="28">
         <v>43</v>
       </c>
       <c r="K19" s="55">
         <v>-102805</v>
       </c>
       <c r="L19" s="28">
@@ -2523,54 +2523,54 @@
       </c>
       <c r="Z19" s="28">
         <v>45</v>
       </c>
       <c r="AA19" s="28">
         <v>340438</v>
       </c>
       <c r="AB19" s="29">
         <v>21</v>
       </c>
       <c r="AC19" s="29">
         <v>-5272</v>
       </c>
       <c r="AD19" s="28">
         <v>16</v>
       </c>
       <c r="AE19" s="30">
         <v>-497775</v>
       </c>
       <c r="AF19" s="4"/>
     </row>
     <row r="20" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="26">
         <v>3</v>
       </c>
-      <c r="B20" s="86" t="s">
+      <c r="B20" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="87"/>
+      <c r="C20" s="66"/>
       <c r="D20" s="31">
         <v>22</v>
       </c>
       <c r="E20" s="28">
         <v>-32524</v>
       </c>
       <c r="F20" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="28">
         <v>22</v>
       </c>
       <c r="I20" s="28">
         <v>-143638</v>
       </c>
       <c r="J20" s="28">
         <v>22</v>
       </c>
       <c r="K20" s="55">
         <v>-189512</v>
       </c>
       <c r="L20" s="28">
@@ -2617,54 +2617,54 @@
       </c>
       <c r="Z20" s="28">
         <v>22</v>
       </c>
       <c r="AA20" s="28">
         <v>-291961</v>
       </c>
       <c r="AB20" s="29">
         <v>7</v>
       </c>
       <c r="AC20" s="29">
         <v>-5911</v>
       </c>
       <c r="AD20" s="28">
         <v>14</v>
       </c>
       <c r="AE20" s="30">
         <v>-126985</v>
       </c>
       <c r="AF20" s="4"/>
     </row>
     <row r="21" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="26">
         <v>4</v>
       </c>
-      <c r="B21" s="86" t="s">
+      <c r="B21" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="87"/>
+      <c r="C21" s="66"/>
       <c r="D21" s="31">
         <v>4</v>
       </c>
       <c r="E21" s="28">
         <v>124644</v>
       </c>
       <c r="F21" s="28">
         <v>1</v>
       </c>
       <c r="G21" s="28">
         <v>-2713</v>
       </c>
       <c r="H21" s="28">
         <v>4</v>
       </c>
       <c r="I21" s="28">
         <v>9166</v>
       </c>
       <c r="J21" s="28">
         <v>3</v>
       </c>
       <c r="K21" s="55">
         <v>-100735</v>
       </c>
       <c r="L21" s="28">
@@ -2711,54 +2711,54 @@
       </c>
       <c r="Z21" s="28">
         <v>4</v>
       </c>
       <c r="AA21" s="28">
         <v>-47067</v>
       </c>
       <c r="AB21" s="29">
         <v>1</v>
       </c>
       <c r="AC21" s="29">
         <v>818</v>
       </c>
       <c r="AD21" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AE21" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF21" s="4"/>
     </row>
     <row r="22" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="26">
         <v>5</v>
       </c>
-      <c r="B22" s="86" t="s">
+      <c r="B22" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="C22" s="87"/>
+      <c r="C22" s="66"/>
       <c r="D22" s="31">
         <v>4</v>
       </c>
       <c r="E22" s="28">
         <v>-198962</v>
       </c>
       <c r="F22" s="28">
         <v>1</v>
       </c>
       <c r="G22" s="28">
         <v>3978</v>
       </c>
       <c r="H22" s="28">
         <v>1</v>
       </c>
       <c r="I22" s="28">
         <v>-16865</v>
       </c>
       <c r="J22" s="28">
         <v>1</v>
       </c>
       <c r="K22" s="55">
         <v>-38555</v>
       </c>
       <c r="L22" s="28">
@@ -2805,54 +2805,54 @@
       </c>
       <c r="Z22" s="28">
         <v>4</v>
       </c>
       <c r="AA22" s="28">
         <v>-29410</v>
       </c>
       <c r="AB22" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC22" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD22" s="28">
         <v>1</v>
       </c>
       <c r="AE22" s="30">
         <v>59</v>
       </c>
       <c r="AF22" s="4"/>
     </row>
     <row r="23" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="26">
         <v>6</v>
       </c>
-      <c r="B23" s="86" t="s">
+      <c r="B23" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="87"/>
+      <c r="C23" s="66"/>
       <c r="D23" s="31">
         <v>1</v>
       </c>
       <c r="E23" s="28">
         <v>-46532</v>
       </c>
       <c r="F23" s="28">
         <v>1</v>
       </c>
       <c r="G23" s="28">
         <v>-8376</v>
       </c>
       <c r="H23" s="28">
         <v>1</v>
       </c>
       <c r="I23" s="28">
         <v>-11881</v>
       </c>
       <c r="J23" s="28">
         <v>1</v>
       </c>
       <c r="K23" s="55">
         <v>38296</v>
       </c>
       <c r="L23" s="28">
@@ -2899,54 +2899,54 @@
       </c>
       <c r="Z23" s="28">
         <v>1</v>
       </c>
       <c r="AA23" s="28">
         <v>-15066</v>
       </c>
       <c r="AB23" s="29">
         <v>1</v>
       </c>
       <c r="AC23" s="29">
         <v>-1509</v>
       </c>
       <c r="AD23" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AE23" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF23" s="4"/>
     </row>
     <row r="24" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="22">
         <v>7</v>
       </c>
-      <c r="B24" s="93" t="s">
+      <c r="B24" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="C24" s="94"/>
+      <c r="C24" s="70"/>
       <c r="D24" s="23">
         <v>5</v>
       </c>
       <c r="E24" s="24">
         <v>-517157</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>28</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="24">
         <v>2</v>
       </c>
       <c r="I24" s="24">
         <v>-39307</v>
       </c>
       <c r="J24" s="24">
         <v>3</v>
       </c>
       <c r="K24" s="54">
         <v>-9664</v>
       </c>
       <c r="L24" s="24">
@@ -2993,54 +2993,54 @@
       </c>
       <c r="Z24" s="24">
         <v>5</v>
       </c>
       <c r="AA24" s="24">
         <v>-66</v>
       </c>
       <c r="AB24" s="32">
         <v>1</v>
       </c>
       <c r="AC24" s="32">
         <v>-15684</v>
       </c>
       <c r="AD24" s="24">
         <v>5</v>
       </c>
       <c r="AE24" s="33">
         <v>-102990</v>
       </c>
       <c r="AF24" s="4"/>
     </row>
     <row r="25" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="26">
         <v>8</v>
       </c>
-      <c r="B25" s="84" t="s">
+      <c r="B25" s="67" t="s">
         <v>35</v>
       </c>
-      <c r="C25" s="85"/>
+      <c r="C25" s="68"/>
       <c r="D25" s="31">
         <v>14</v>
       </c>
       <c r="E25" s="28">
         <v>-114258</v>
       </c>
       <c r="F25" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G25" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="28">
         <v>10</v>
       </c>
       <c r="I25" s="28">
         <v>-34111</v>
       </c>
       <c r="J25" s="28">
         <v>9</v>
       </c>
       <c r="K25" s="55">
         <v>-6017</v>
       </c>
       <c r="L25" s="28">
@@ -3087,54 +3087,54 @@
       </c>
       <c r="Z25" s="28">
         <v>11</v>
       </c>
       <c r="AA25" s="28">
         <v>-19611</v>
       </c>
       <c r="AB25" s="29">
         <v>3</v>
       </c>
       <c r="AC25" s="29">
         <v>60</v>
       </c>
       <c r="AD25" s="28">
         <v>10</v>
       </c>
       <c r="AE25" s="30">
         <v>-77529</v>
       </c>
       <c r="AF25" s="4"/>
     </row>
     <row r="26" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="26">
         <v>9</v>
       </c>
-      <c r="B26" s="86" t="s">
+      <c r="B26" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="C26" s="87"/>
+      <c r="C26" s="66"/>
       <c r="D26" s="44" t="s">
         <v>28</v>
       </c>
       <c r="E26" s="42" t="s">
         <v>28</v>
       </c>
       <c r="F26" s="42" t="s">
         <v>28</v>
       </c>
       <c r="G26" s="42" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I26" s="42" t="s">
         <v>28</v>
       </c>
       <c r="J26" s="42" t="s">
         <v>28</v>
       </c>
       <c r="K26" s="56" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="40" t="s">
@@ -3181,54 +3181,54 @@
       </c>
       <c r="Z26" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AA26" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AB26" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC26" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD26" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AE26" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF26" s="4"/>
     </row>
     <row r="27" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="26">
         <v>10</v>
       </c>
-      <c r="B27" s="86" t="s">
+      <c r="B27" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="C27" s="87"/>
+      <c r="C27" s="66"/>
       <c r="D27" s="44" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="42" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="42" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="42" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I27" s="42" t="s">
         <v>28</v>
       </c>
       <c r="J27" s="42" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="56" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="40" t="s">
@@ -3275,54 +3275,54 @@
       </c>
       <c r="Z27" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AA27" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AB27" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC27" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD27" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AE27" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF27" s="4"/>
     </row>
     <row r="28" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="26">
         <v>11</v>
       </c>
-      <c r="B28" s="86" t="s">
+      <c r="B28" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="87"/>
+      <c r="C28" s="66"/>
       <c r="D28" s="44" t="s">
         <v>28</v>
       </c>
       <c r="E28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="F28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="G28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="H28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="J28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="K28" s="56" t="s">
         <v>28</v>
       </c>
       <c r="L28" s="40" t="s">
@@ -3369,54 +3369,54 @@
       </c>
       <c r="Z28" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AA28" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AB28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AE28" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF28" s="4"/>
     </row>
     <row r="29" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="26">
         <v>12</v>
       </c>
-      <c r="B29" s="86" t="s">
+      <c r="B29" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="C29" s="87"/>
+      <c r="C29" s="66"/>
       <c r="D29" s="31">
         <v>23</v>
       </c>
       <c r="E29" s="28">
         <v>-18156</v>
       </c>
       <c r="F29" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G29" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H29" s="28">
         <v>20</v>
       </c>
       <c r="I29" s="28">
         <v>-49743</v>
       </c>
       <c r="J29" s="28">
         <v>23</v>
       </c>
       <c r="K29" s="55">
         <v>150535</v>
       </c>
       <c r="L29" s="28">
@@ -3463,54 +3463,54 @@
       </c>
       <c r="Z29" s="28">
         <v>23</v>
       </c>
       <c r="AA29" s="28">
         <v>154243</v>
       </c>
       <c r="AB29" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC29" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD29" s="28">
         <v>12</v>
       </c>
       <c r="AE29" s="30">
         <v>-90577</v>
       </c>
       <c r="AF29" s="4"/>
     </row>
     <row r="30" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="26">
         <v>13</v>
       </c>
-      <c r="B30" s="86" t="s">
+      <c r="B30" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="C30" s="87"/>
+      <c r="C30" s="66"/>
       <c r="D30" s="31">
         <v>17</v>
       </c>
       <c r="E30" s="28">
         <v>138408</v>
       </c>
       <c r="F30" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G30" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="28">
         <v>6</v>
       </c>
       <c r="I30" s="28">
         <v>-5051</v>
       </c>
       <c r="J30" s="28">
         <v>12</v>
       </c>
       <c r="K30" s="55">
         <v>88113</v>
       </c>
       <c r="L30" s="28">
@@ -3557,54 +3557,54 @@
       </c>
       <c r="Z30" s="28">
         <v>16</v>
       </c>
       <c r="AA30" s="28">
         <v>75346</v>
       </c>
       <c r="AB30" s="29">
         <v>5</v>
       </c>
       <c r="AC30" s="29">
         <v>-3773</v>
       </c>
       <c r="AD30" s="28">
         <v>6</v>
       </c>
       <c r="AE30" s="30">
         <v>-108229</v>
       </c>
       <c r="AF30" s="4"/>
     </row>
     <row r="31" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="22">
         <v>14</v>
       </c>
-      <c r="B31" s="93" t="s">
+      <c r="B31" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="C31" s="94"/>
+      <c r="C31" s="70"/>
       <c r="D31" s="23">
         <v>17</v>
       </c>
       <c r="E31" s="24">
         <v>-163742</v>
       </c>
       <c r="F31" s="39" t="s">
         <v>28</v>
       </c>
       <c r="G31" s="39" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="24">
         <v>12</v>
       </c>
       <c r="I31" s="24">
         <v>-20637</v>
       </c>
       <c r="J31" s="24">
         <v>13</v>
       </c>
       <c r="K31" s="54">
         <v>-55366</v>
       </c>
       <c r="L31" s="24">
@@ -3651,54 +3651,54 @@
       </c>
       <c r="Z31" s="24">
         <v>17</v>
       </c>
       <c r="AA31" s="24">
         <v>106119</v>
       </c>
       <c r="AB31" s="43" t="s">
         <v>28</v>
       </c>
       <c r="AC31" s="43" t="s">
         <v>28</v>
       </c>
       <c r="AD31" s="24">
         <v>9</v>
       </c>
       <c r="AE31" s="33">
         <v>-171953</v>
       </c>
       <c r="AF31" s="4"/>
     </row>
     <row r="32" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="26">
         <v>15</v>
       </c>
-      <c r="B32" s="84" t="s">
+      <c r="B32" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="C32" s="85"/>
+      <c r="C32" s="68"/>
       <c r="D32" s="31">
         <v>14</v>
       </c>
       <c r="E32" s="28">
         <v>-176810</v>
       </c>
       <c r="F32" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G32" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H32" s="28">
         <v>9</v>
       </c>
       <c r="I32" s="28">
         <v>-30580</v>
       </c>
       <c r="J32" s="28">
         <v>14</v>
       </c>
       <c r="K32" s="55">
         <v>-42006</v>
       </c>
       <c r="L32" s="28">
@@ -3745,54 +3745,54 @@
       </c>
       <c r="Z32" s="28">
         <v>14</v>
       </c>
       <c r="AA32" s="28">
         <v>68603</v>
       </c>
       <c r="AB32" s="29">
         <v>9</v>
       </c>
       <c r="AC32" s="29">
         <v>-7590</v>
       </c>
       <c r="AD32" s="28">
         <v>9</v>
       </c>
       <c r="AE32" s="30">
         <v>-132089</v>
       </c>
       <c r="AF32" s="4"/>
     </row>
     <row r="33" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="26">
         <v>16</v>
       </c>
-      <c r="B33" s="86" t="s">
+      <c r="B33" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="C33" s="87"/>
+      <c r="C33" s="66"/>
       <c r="D33" s="31">
         <v>10</v>
       </c>
       <c r="E33" s="28">
         <v>-25115</v>
       </c>
       <c r="F33" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G33" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="28">
         <v>9</v>
       </c>
       <c r="I33" s="28">
         <v>-3515</v>
       </c>
       <c r="J33" s="28">
         <v>8</v>
       </c>
       <c r="K33" s="55">
         <v>-16949</v>
       </c>
       <c r="L33" s="28">
@@ -3839,54 +3839,54 @@
       </c>
       <c r="Z33" s="28">
         <v>9</v>
       </c>
       <c r="AA33" s="28">
         <v>31899</v>
       </c>
       <c r="AB33" s="29">
         <v>7</v>
       </c>
       <c r="AC33" s="29">
         <v>-1803</v>
       </c>
       <c r="AD33" s="28">
         <v>7</v>
       </c>
       <c r="AE33" s="30">
         <v>-77146</v>
       </c>
       <c r="AF33" s="4"/>
     </row>
     <row r="34" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="26">
         <v>17</v>
       </c>
-      <c r="B34" s="86" t="s">
+      <c r="B34" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="C34" s="87"/>
+      <c r="C34" s="66"/>
       <c r="D34" s="31">
         <v>1</v>
       </c>
       <c r="E34" s="28">
         <v>-429961</v>
       </c>
       <c r="F34" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G34" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H34" s="28">
         <v>1</v>
       </c>
       <c r="I34" s="28">
         <v>-63613</v>
       </c>
       <c r="J34" s="28">
         <v>1</v>
       </c>
       <c r="K34" s="55">
         <v>929</v>
       </c>
       <c r="L34" s="28">
@@ -3933,54 +3933,54 @@
       </c>
       <c r="Z34" s="28">
         <v>1</v>
       </c>
       <c r="AA34" s="28">
         <v>-52730</v>
       </c>
       <c r="AB34" s="29">
         <v>1</v>
       </c>
       <c r="AC34" s="29">
         <v>-14294</v>
       </c>
       <c r="AD34" s="28">
         <v>1</v>
       </c>
       <c r="AE34" s="30">
         <v>-41590</v>
       </c>
       <c r="AF34" s="4"/>
     </row>
     <row r="35" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="22">
         <v>18</v>
       </c>
-      <c r="B35" s="93" t="s">
+      <c r="B35" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="C35" s="94"/>
+      <c r="C35" s="70"/>
       <c r="D35" s="23">
         <v>13</v>
       </c>
       <c r="E35" s="24">
         <v>116805</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>28</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="24">
         <v>10</v>
       </c>
       <c r="I35" s="24">
         <v>-46381</v>
       </c>
       <c r="J35" s="24">
         <v>9</v>
       </c>
       <c r="K35" s="54">
         <v>-34966</v>
       </c>
       <c r="L35" s="24">
@@ -4027,54 +4027,54 @@
       </c>
       <c r="Z35" s="24">
         <v>12</v>
       </c>
       <c r="AA35" s="24">
         <v>7896</v>
       </c>
       <c r="AB35" s="32">
         <v>3</v>
       </c>
       <c r="AC35" s="32">
         <v>-2186</v>
       </c>
       <c r="AD35" s="24">
         <v>7</v>
       </c>
       <c r="AE35" s="33">
         <v>-149120</v>
       </c>
       <c r="AF35" s="4"/>
     </row>
     <row r="36" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="26">
         <v>19</v>
       </c>
-      <c r="B36" s="84" t="s">
+      <c r="B36" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C36" s="85"/>
+      <c r="C36" s="68"/>
       <c r="D36" s="44" t="s">
         <v>28</v>
       </c>
       <c r="E36" s="42" t="s">
         <v>28</v>
       </c>
       <c r="F36" s="42" t="s">
         <v>28</v>
       </c>
       <c r="G36" s="42" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I36" s="42" t="s">
         <v>28</v>
       </c>
       <c r="J36" s="42" t="s">
         <v>28</v>
       </c>
       <c r="K36" s="56" t="s">
         <v>28</v>
       </c>
       <c r="L36" s="40" t="s">
@@ -4121,54 +4121,54 @@
       </c>
       <c r="Z36" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AA36" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AB36" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC36" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD36" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AE36" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF36" s="4"/>
     </row>
     <row r="37" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="26">
         <v>20</v>
       </c>
-      <c r="B37" s="86" t="s">
+      <c r="B37" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="C37" s="87"/>
+      <c r="C37" s="66"/>
       <c r="D37" s="44" t="s">
         <v>28</v>
       </c>
       <c r="E37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="F37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="G37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="J37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="K37" s="56" t="s">
         <v>28</v>
       </c>
       <c r="L37" s="40" t="s">
@@ -4215,54 +4215,54 @@
       </c>
       <c r="Z37" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AA37" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AB37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AE37" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF37" s="4"/>
     </row>
     <row r="38" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="26">
         <v>21</v>
       </c>
-      <c r="B38" s="86" t="s">
+      <c r="B38" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="C38" s="87"/>
+      <c r="C38" s="66"/>
       <c r="D38" s="44" t="s">
         <v>28</v>
       </c>
       <c r="E38" s="42" t="s">
         <v>28</v>
       </c>
       <c r="F38" s="42" t="s">
         <v>28</v>
       </c>
       <c r="G38" s="42" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I38" s="42" t="s">
         <v>28</v>
       </c>
       <c r="J38" s="42" t="s">
         <v>28</v>
       </c>
       <c r="K38" s="56" t="s">
         <v>28</v>
       </c>
       <c r="L38" s="40" t="s">
@@ -4309,54 +4309,54 @@
       </c>
       <c r="Z38" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AA38" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AB38" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC38" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD38" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AE38" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF38" s="4"/>
     </row>
     <row r="39" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="26">
         <v>22</v>
       </c>
-      <c r="B39" s="86" t="s">
+      <c r="B39" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="C39" s="87"/>
+      <c r="C39" s="66"/>
       <c r="D39" s="31">
         <v>17</v>
       </c>
       <c r="E39" s="28">
         <v>-310962</v>
       </c>
       <c r="F39" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G39" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="28">
         <v>15</v>
       </c>
       <c r="I39" s="28">
         <v>-64910</v>
       </c>
       <c r="J39" s="28">
         <v>16</v>
       </c>
       <c r="K39" s="55">
         <v>-20636</v>
       </c>
       <c r="L39" s="28">
@@ -4403,54 +4403,54 @@
       </c>
       <c r="Z39" s="28">
         <v>17</v>
       </c>
       <c r="AA39" s="28">
         <v>87859</v>
       </c>
       <c r="AB39" s="29">
         <v>7</v>
       </c>
       <c r="AC39" s="29">
         <v>-8490</v>
       </c>
       <c r="AD39" s="28">
         <v>3</v>
       </c>
       <c r="AE39" s="30">
         <v>-105766</v>
       </c>
       <c r="AF39" s="4"/>
     </row>
     <row r="40" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="26">
         <v>23</v>
       </c>
-      <c r="B40" s="86" t="s">
+      <c r="B40" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="C40" s="87"/>
+      <c r="C40" s="66"/>
       <c r="D40" s="31">
         <v>21</v>
       </c>
       <c r="E40" s="28">
         <v>-45268</v>
       </c>
       <c r="F40" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G40" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="28">
         <v>17</v>
       </c>
       <c r="I40" s="28">
         <v>-70902</v>
       </c>
       <c r="J40" s="28">
         <v>21</v>
       </c>
       <c r="K40" s="55">
         <v>-93695</v>
       </c>
       <c r="L40" s="28">
@@ -4497,54 +4497,54 @@
       </c>
       <c r="Z40" s="28">
         <v>21</v>
       </c>
       <c r="AA40" s="28">
         <v>62391</v>
       </c>
       <c r="AB40" s="29">
         <v>2</v>
       </c>
       <c r="AC40" s="29">
         <v>-3570</v>
       </c>
       <c r="AD40" s="28">
         <v>6</v>
       </c>
       <c r="AE40" s="30">
         <v>-16486</v>
       </c>
       <c r="AF40" s="4"/>
     </row>
     <row r="41" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="22">
         <v>24</v>
       </c>
-      <c r="B41" s="93" t="s">
+      <c r="B41" s="69" t="s">
         <v>51</v>
       </c>
-      <c r="C41" s="94"/>
+      <c r="C41" s="70"/>
       <c r="D41" s="23">
         <v>11</v>
       </c>
       <c r="E41" s="24">
         <v>-23278</v>
       </c>
       <c r="F41" s="39" t="s">
         <v>28</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="24">
         <v>8</v>
       </c>
       <c r="I41" s="24">
         <v>-49735</v>
       </c>
       <c r="J41" s="24">
         <v>11</v>
       </c>
       <c r="K41" s="54">
         <v>-84410</v>
       </c>
       <c r="L41" s="24">
@@ -4591,54 +4591,54 @@
       </c>
       <c r="Z41" s="24">
         <v>11</v>
       </c>
       <c r="AA41" s="24">
         <v>75725</v>
       </c>
       <c r="AB41" s="32">
         <v>4</v>
       </c>
       <c r="AC41" s="32">
         <v>-2725</v>
       </c>
       <c r="AD41" s="24">
         <v>5</v>
       </c>
       <c r="AE41" s="33">
         <v>-131518</v>
       </c>
       <c r="AF41" s="4"/>
     </row>
     <row r="42" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="26">
         <v>25</v>
       </c>
-      <c r="B42" s="84" t="s">
+      <c r="B42" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="C42" s="85"/>
+      <c r="C42" s="68"/>
       <c r="D42" s="31">
         <v>13</v>
       </c>
       <c r="E42" s="28">
         <v>-18110</v>
       </c>
       <c r="F42" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G42" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H42" s="40" t="s">
         <v>28</v>
       </c>
       <c r="I42" s="40" t="s">
         <v>28</v>
       </c>
       <c r="J42" s="28">
         <v>2</v>
       </c>
       <c r="K42" s="55">
         <v>-4763</v>
       </c>
       <c r="L42" s="28">
@@ -4685,54 +4685,54 @@
       </c>
       <c r="Z42" s="28">
         <v>2</v>
       </c>
       <c r="AA42" s="28">
         <v>-8972</v>
       </c>
       <c r="AB42" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC42" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD42" s="28">
         <v>13</v>
       </c>
       <c r="AE42" s="30">
         <v>3676</v>
       </c>
       <c r="AF42" s="4"/>
     </row>
     <row r="43" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="26">
         <v>26</v>
       </c>
-      <c r="B43" s="86" t="s">
+      <c r="B43" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="C43" s="87"/>
+      <c r="C43" s="66"/>
       <c r="D43" s="31">
         <v>1</v>
       </c>
       <c r="E43" s="28">
         <v>74143</v>
       </c>
       <c r="F43" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G43" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H43" s="28">
         <v>1</v>
       </c>
       <c r="I43" s="28">
         <v>8741</v>
       </c>
       <c r="J43" s="28">
         <v>1</v>
       </c>
       <c r="K43" s="55">
         <v>107104</v>
       </c>
       <c r="L43" s="28">
@@ -4779,54 +4779,54 @@
       </c>
       <c r="Z43" s="28">
         <v>1</v>
       </c>
       <c r="AA43" s="28">
         <v>84788</v>
       </c>
       <c r="AB43" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC43" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD43" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AE43" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF43" s="4"/>
     </row>
     <row r="44" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="26">
         <v>27</v>
       </c>
-      <c r="B44" s="86" t="s">
+      <c r="B44" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="C44" s="87"/>
+      <c r="C44" s="66"/>
       <c r="D44" s="31">
         <v>23</v>
       </c>
       <c r="E44" s="28">
         <v>-333889</v>
       </c>
       <c r="F44" s="28">
         <v>1</v>
       </c>
       <c r="G44" s="28">
         <v>56</v>
       </c>
       <c r="H44" s="28">
         <v>1</v>
       </c>
       <c r="I44" s="28">
         <v>-12280</v>
       </c>
       <c r="J44" s="28">
         <v>20</v>
       </c>
       <c r="K44" s="55">
         <v>-58336</v>
       </c>
       <c r="L44" s="28">
@@ -4873,54 +4873,54 @@
       </c>
       <c r="Z44" s="28">
         <v>20</v>
       </c>
       <c r="AA44" s="28">
         <v>-67667</v>
       </c>
       <c r="AB44" s="29">
         <v>4</v>
       </c>
       <c r="AC44" s="29">
         <v>380</v>
       </c>
       <c r="AD44" s="28">
         <v>14</v>
       </c>
       <c r="AE44" s="30">
         <v>-345003</v>
       </c>
       <c r="AF44" s="4"/>
     </row>
     <row r="45" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="26">
         <v>28</v>
       </c>
-      <c r="B45" s="86" t="s">
+      <c r="B45" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="C45" s="87"/>
+      <c r="C45" s="66"/>
       <c r="D45" s="31">
         <v>37</v>
       </c>
       <c r="E45" s="28">
         <v>140052</v>
       </c>
       <c r="F45" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G45" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H45" s="28">
         <v>28</v>
       </c>
       <c r="I45" s="28">
         <v>-62392</v>
       </c>
       <c r="J45" s="28">
         <v>35</v>
       </c>
       <c r="K45" s="55">
         <v>-254393</v>
       </c>
       <c r="L45" s="28">
@@ -4967,54 +4967,54 @@
       </c>
       <c r="Z45" s="28">
         <v>37</v>
       </c>
       <c r="AA45" s="28">
         <v>-34391</v>
       </c>
       <c r="AB45" s="29">
         <v>8</v>
       </c>
       <c r="AC45" s="29">
         <v>-5585</v>
       </c>
       <c r="AD45" s="28">
         <v>17</v>
       </c>
       <c r="AE45" s="30">
         <v>-488634</v>
       </c>
       <c r="AF45" s="4"/>
     </row>
     <row r="46" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="26">
         <v>29</v>
       </c>
-      <c r="B46" s="86" t="s">
+      <c r="B46" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="C46" s="87"/>
+      <c r="C46" s="66"/>
       <c r="D46" s="44" t="s">
         <v>28</v>
       </c>
       <c r="E46" s="42" t="s">
         <v>28</v>
       </c>
       <c r="F46" s="42" t="s">
         <v>28</v>
       </c>
       <c r="G46" s="42" t="s">
         <v>28</v>
       </c>
       <c r="H46" s="42" t="s">
         <v>28</v>
       </c>
       <c r="I46" s="42" t="s">
         <v>28</v>
       </c>
       <c r="J46" s="42" t="s">
         <v>28</v>
       </c>
       <c r="K46" s="56" t="s">
         <v>28</v>
       </c>
       <c r="L46" s="40" t="s">
@@ -5061,54 +5061,54 @@
       </c>
       <c r="Z46" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AA46" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AB46" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC46" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD46" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AE46" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF46" s="4"/>
     </row>
     <row r="47" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="22">
         <v>30</v>
       </c>
-      <c r="B47" s="93" t="s">
+      <c r="B47" s="69" t="s">
         <v>57</v>
       </c>
-      <c r="C47" s="94"/>
+      <c r="C47" s="70"/>
       <c r="D47" s="23">
         <v>20</v>
       </c>
       <c r="E47" s="24">
         <v>-244387</v>
       </c>
       <c r="F47" s="39" t="s">
         <v>28</v>
       </c>
       <c r="G47" s="39" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="24">
         <v>13</v>
       </c>
       <c r="I47" s="24">
         <v>-39973</v>
       </c>
       <c r="J47" s="24">
         <v>17</v>
       </c>
       <c r="K47" s="54">
         <v>-122002</v>
       </c>
       <c r="L47" s="24">
@@ -5155,54 +5155,54 @@
       </c>
       <c r="Z47" s="24">
         <v>19</v>
       </c>
       <c r="AA47" s="24">
         <v>8980</v>
       </c>
       <c r="AB47" s="32">
         <v>11</v>
       </c>
       <c r="AC47" s="32">
         <v>-6185</v>
       </c>
       <c r="AD47" s="24">
         <v>7</v>
       </c>
       <c r="AE47" s="33">
         <v>-98598</v>
       </c>
       <c r="AF47" s="4"/>
     </row>
     <row r="48" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="26">
         <v>31</v>
       </c>
-      <c r="B48" s="84" t="s">
+      <c r="B48" s="67" t="s">
         <v>58</v>
       </c>
-      <c r="C48" s="85"/>
+      <c r="C48" s="68"/>
       <c r="D48" s="31">
         <v>5</v>
       </c>
       <c r="E48" s="28">
         <v>-7548</v>
       </c>
       <c r="F48" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G48" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H48" s="28">
         <v>3</v>
       </c>
       <c r="I48" s="28">
         <v>-8598</v>
       </c>
       <c r="J48" s="28">
         <v>4</v>
       </c>
       <c r="K48" s="55">
         <v>16384</v>
       </c>
       <c r="L48" s="28">
@@ -5249,54 +5249,54 @@
       </c>
       <c r="Z48" s="28">
         <v>4</v>
       </c>
       <c r="AA48" s="28">
         <v>-26074</v>
       </c>
       <c r="AB48" s="29">
         <v>1</v>
       </c>
       <c r="AC48" s="29">
         <v>-951</v>
       </c>
       <c r="AD48" s="28">
         <v>1</v>
       </c>
       <c r="AE48" s="30">
         <v>-64012</v>
       </c>
       <c r="AF48" s="4"/>
     </row>
     <row r="49" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="26">
         <v>32</v>
       </c>
-      <c r="B49" s="86" t="s">
+      <c r="B49" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="C49" s="87"/>
+      <c r="C49" s="66"/>
       <c r="D49" s="31">
         <v>3</v>
       </c>
       <c r="E49" s="28">
         <v>105682</v>
       </c>
       <c r="F49" s="28">
         <v>1</v>
       </c>
       <c r="G49" s="28">
         <v>-11078</v>
       </c>
       <c r="H49" s="28">
         <v>2</v>
       </c>
       <c r="I49" s="28">
         <v>7823</v>
       </c>
       <c r="J49" s="28">
         <v>3</v>
       </c>
       <c r="K49" s="55">
         <v>131183</v>
       </c>
       <c r="L49" s="28">
@@ -5343,54 +5343,54 @@
       </c>
       <c r="Z49" s="28">
         <v>3</v>
       </c>
       <c r="AA49" s="28">
         <v>9532</v>
       </c>
       <c r="AB49" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC49" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD49" s="28">
         <v>1</v>
       </c>
       <c r="AE49" s="30">
         <v>-2821</v>
       </c>
       <c r="AF49" s="4"/>
     </row>
     <row r="50" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="26">
         <v>33</v>
       </c>
-      <c r="B50" s="86" t="s">
+      <c r="B50" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="C50" s="87"/>
+      <c r="C50" s="66"/>
       <c r="D50" s="31">
         <v>17</v>
       </c>
       <c r="E50" s="28">
         <v>16623</v>
       </c>
       <c r="F50" s="28">
         <v>8</v>
       </c>
       <c r="G50" s="28">
         <v>-4958</v>
       </c>
       <c r="H50" s="28">
         <v>10</v>
       </c>
       <c r="I50" s="28">
         <v>-9125</v>
       </c>
       <c r="J50" s="28">
         <v>15</v>
       </c>
       <c r="K50" s="55">
         <v>-30975</v>
       </c>
       <c r="L50" s="28">
@@ -5437,54 +5437,54 @@
       </c>
       <c r="Z50" s="28">
         <v>17</v>
       </c>
       <c r="AA50" s="28">
         <v>-4514</v>
       </c>
       <c r="AB50" s="29">
         <v>1</v>
       </c>
       <c r="AC50" s="29">
         <v>37</v>
       </c>
       <c r="AD50" s="28">
         <v>5</v>
       </c>
       <c r="AE50" s="30">
         <v>-66238</v>
       </c>
       <c r="AF50" s="4"/>
     </row>
     <row r="51" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="26">
         <v>34</v>
       </c>
-      <c r="B51" s="86" t="s">
+      <c r="B51" s="65" t="s">
         <v>61</v>
       </c>
-      <c r="C51" s="87"/>
+      <c r="C51" s="66"/>
       <c r="D51" s="31">
         <v>58</v>
       </c>
       <c r="E51" s="28">
         <v>-614670</v>
       </c>
       <c r="F51" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G51" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H51" s="28">
         <v>21</v>
       </c>
       <c r="I51" s="28">
         <v>-89583</v>
       </c>
       <c r="J51" s="28">
         <v>51</v>
       </c>
       <c r="K51" s="55">
         <v>22793</v>
       </c>
       <c r="L51" s="28">
@@ -5531,54 +5531,54 @@
       </c>
       <c r="Z51" s="28">
         <v>58</v>
       </c>
       <c r="AA51" s="28">
         <v>269183</v>
       </c>
       <c r="AB51" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC51" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD51" s="28">
         <v>42</v>
       </c>
       <c r="AE51" s="30">
         <v>-831593</v>
       </c>
       <c r="AF51" s="4"/>
     </row>
     <row r="52" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="22">
         <v>35</v>
       </c>
-      <c r="B52" s="93" t="s">
+      <c r="B52" s="69" t="s">
         <v>62</v>
       </c>
-      <c r="C52" s="94"/>
+      <c r="C52" s="70"/>
       <c r="D52" s="23">
         <v>13</v>
       </c>
       <c r="E52" s="24">
         <v>-138202</v>
       </c>
       <c r="F52" s="24">
         <v>1</v>
       </c>
       <c r="G52" s="24">
         <v>-117924</v>
       </c>
       <c r="H52" s="24">
         <v>6</v>
       </c>
       <c r="I52" s="24">
         <v>-5670</v>
       </c>
       <c r="J52" s="24">
         <v>12</v>
       </c>
       <c r="K52" s="54">
         <v>-61701</v>
       </c>
       <c r="L52" s="24">
@@ -5625,54 +5625,54 @@
       </c>
       <c r="Z52" s="24">
         <v>13</v>
       </c>
       <c r="AA52" s="24">
         <v>40649</v>
       </c>
       <c r="AB52" s="32">
         <v>1</v>
       </c>
       <c r="AC52" s="32">
         <v>-1887</v>
       </c>
       <c r="AD52" s="24">
         <v>9</v>
       </c>
       <c r="AE52" s="33">
         <v>-632103</v>
       </c>
       <c r="AF52" s="4"/>
     </row>
     <row r="53" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="26">
         <v>36</v>
       </c>
-      <c r="B53" s="84" t="s">
+      <c r="B53" s="67" t="s">
         <v>63</v>
       </c>
-      <c r="C53" s="85"/>
+      <c r="C53" s="68"/>
       <c r="D53" s="31">
         <v>30</v>
       </c>
       <c r="E53" s="28">
         <v>-254384</v>
       </c>
       <c r="F53" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G53" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H53" s="28">
         <v>20</v>
       </c>
       <c r="I53" s="28">
         <v>-35254</v>
       </c>
       <c r="J53" s="28">
         <v>30</v>
       </c>
       <c r="K53" s="55">
         <v>-17512</v>
       </c>
       <c r="L53" s="28">
@@ -5719,54 +5719,54 @@
       </c>
       <c r="Z53" s="28">
         <v>29</v>
       </c>
       <c r="AA53" s="28">
         <v>71620</v>
       </c>
       <c r="AB53" s="29">
         <v>6</v>
       </c>
       <c r="AC53" s="29">
         <v>-2294</v>
       </c>
       <c r="AD53" s="28">
         <v>18</v>
       </c>
       <c r="AE53" s="30">
         <v>-327734</v>
       </c>
       <c r="AF53" s="4"/>
     </row>
     <row r="54" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="26">
         <v>37</v>
       </c>
-      <c r="B54" s="86" t="s">
+      <c r="B54" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="C54" s="87"/>
+      <c r="C54" s="66"/>
       <c r="D54" s="31">
         <v>33</v>
       </c>
       <c r="E54" s="28">
         <v>-165997</v>
       </c>
       <c r="F54" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G54" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H54" s="28">
         <v>23</v>
       </c>
       <c r="I54" s="28">
         <v>-28862</v>
       </c>
       <c r="J54" s="28">
         <v>31</v>
       </c>
       <c r="K54" s="55">
         <v>-49802</v>
       </c>
       <c r="L54" s="28">
@@ -5813,54 +5813,54 @@
       </c>
       <c r="Z54" s="28">
         <v>33</v>
       </c>
       <c r="AA54" s="28">
         <v>63254</v>
       </c>
       <c r="AB54" s="29">
         <v>8</v>
       </c>
       <c r="AC54" s="29">
         <v>-5670</v>
       </c>
       <c r="AD54" s="28">
         <v>17</v>
       </c>
       <c r="AE54" s="30">
         <v>-41226</v>
       </c>
       <c r="AF54" s="4"/>
     </row>
     <row r="55" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="26">
         <v>38</v>
       </c>
-      <c r="B55" s="86" t="s">
+      <c r="B55" s="65" t="s">
         <v>65</v>
       </c>
-      <c r="C55" s="87"/>
+      <c r="C55" s="66"/>
       <c r="D55" s="31">
         <v>10</v>
       </c>
       <c r="E55" s="28">
         <v>93468</v>
       </c>
       <c r="F55" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G55" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H55" s="28">
         <v>7</v>
       </c>
       <c r="I55" s="28">
         <v>-138327</v>
       </c>
       <c r="J55" s="28">
         <v>10</v>
       </c>
       <c r="K55" s="55">
         <v>155972</v>
       </c>
       <c r="L55" s="28">
@@ -5907,54 +5907,54 @@
       </c>
       <c r="Z55" s="28">
         <v>10</v>
       </c>
       <c r="AA55" s="28">
         <v>434339</v>
       </c>
       <c r="AB55" s="29">
         <v>5</v>
       </c>
       <c r="AC55" s="29">
         <v>-27759</v>
       </c>
       <c r="AD55" s="28">
         <v>4</v>
       </c>
       <c r="AE55" s="30">
         <v>-609999</v>
       </c>
       <c r="AF55" s="4"/>
     </row>
     <row r="56" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="22">
         <v>39</v>
       </c>
-      <c r="B56" s="93" t="s">
+      <c r="B56" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="C56" s="94"/>
+      <c r="C56" s="70"/>
       <c r="D56" s="23">
         <v>18</v>
       </c>
       <c r="E56" s="24">
         <v>-227173</v>
       </c>
       <c r="F56" s="39" t="s">
         <v>28</v>
       </c>
       <c r="G56" s="39" t="s">
         <v>28</v>
       </c>
       <c r="H56" s="24">
         <v>5</v>
       </c>
       <c r="I56" s="24">
         <v>-43607</v>
       </c>
       <c r="J56" s="24">
         <v>15</v>
       </c>
       <c r="K56" s="54">
         <v>-101586</v>
       </c>
       <c r="L56" s="24">
@@ -6001,54 +6001,54 @@
       </c>
       <c r="Z56" s="24">
         <v>17</v>
       </c>
       <c r="AA56" s="24">
         <v>340371</v>
       </c>
       <c r="AB56" s="32">
         <v>5</v>
       </c>
       <c r="AC56" s="32">
         <v>-1948</v>
       </c>
       <c r="AD56" s="24">
         <v>13</v>
       </c>
       <c r="AE56" s="33">
         <v>-381001</v>
       </c>
       <c r="AF56" s="4"/>
     </row>
     <row r="57" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="26">
         <v>40</v>
       </c>
-      <c r="B57" s="84" t="s">
+      <c r="B57" s="67" t="s">
         <v>67</v>
       </c>
-      <c r="C57" s="85"/>
+      <c r="C57" s="68"/>
       <c r="D57" s="31">
         <v>30</v>
       </c>
       <c r="E57" s="28">
         <v>-923900</v>
       </c>
       <c r="F57" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G57" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H57" s="28">
         <v>18</v>
       </c>
       <c r="I57" s="28">
         <v>-110795</v>
       </c>
       <c r="J57" s="28">
         <v>29</v>
       </c>
       <c r="K57" s="55">
         <v>-202832</v>
       </c>
       <c r="L57" s="28">
@@ -6095,54 +6095,54 @@
       </c>
       <c r="Z57" s="28">
         <v>30</v>
       </c>
       <c r="AA57" s="28">
         <v>47068</v>
       </c>
       <c r="AB57" s="29">
         <v>7</v>
       </c>
       <c r="AC57" s="29">
         <v>-15150</v>
       </c>
       <c r="AD57" s="28">
         <v>20</v>
       </c>
       <c r="AE57" s="30">
         <v>-539259</v>
       </c>
       <c r="AF57" s="4"/>
     </row>
     <row r="58" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="26">
         <v>41</v>
       </c>
-      <c r="B58" s="86" t="s">
+      <c r="B58" s="65" t="s">
         <v>68</v>
       </c>
-      <c r="C58" s="87"/>
+      <c r="C58" s="66"/>
       <c r="D58" s="31">
         <v>7</v>
       </c>
       <c r="E58" s="28">
         <v>-218186</v>
       </c>
       <c r="F58" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G58" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H58" s="28">
         <v>6</v>
       </c>
       <c r="I58" s="28">
         <v>-91237</v>
       </c>
       <c r="J58" s="28">
         <v>6</v>
       </c>
       <c r="K58" s="55">
         <v>-21257</v>
       </c>
       <c r="L58" s="28">
@@ -6189,54 +6189,54 @@
       </c>
       <c r="Z58" s="28">
         <v>7</v>
       </c>
       <c r="AA58" s="28">
         <v>-26288</v>
       </c>
       <c r="AB58" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC58" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD58" s="28">
         <v>1</v>
       </c>
       <c r="AE58" s="30">
         <v>-4350</v>
       </c>
       <c r="AF58" s="4"/>
     </row>
     <row r="59" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="26">
         <v>42</v>
       </c>
-      <c r="B59" s="86" t="s">
+      <c r="B59" s="65" t="s">
         <v>69</v>
       </c>
-      <c r="C59" s="87"/>
+      <c r="C59" s="66"/>
       <c r="D59" s="31">
         <v>62</v>
       </c>
       <c r="E59" s="28">
         <v>-598979</v>
       </c>
       <c r="F59" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G59" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H59" s="28">
         <v>50</v>
       </c>
       <c r="I59" s="28">
         <v>-111546</v>
       </c>
       <c r="J59" s="28">
         <v>62</v>
       </c>
       <c r="K59" s="55">
         <v>-215208</v>
       </c>
       <c r="L59" s="28">
@@ -6283,54 +6283,54 @@
       </c>
       <c r="Z59" s="28">
         <v>62</v>
       </c>
       <c r="AA59" s="28">
         <v>563847</v>
       </c>
       <c r="AB59" s="29">
         <v>12</v>
       </c>
       <c r="AC59" s="29">
         <v>-25130</v>
       </c>
       <c r="AD59" s="28">
         <v>22</v>
       </c>
       <c r="AE59" s="30">
         <v>-657425</v>
       </c>
       <c r="AF59" s="4"/>
     </row>
     <row r="60" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="26">
         <v>43</v>
       </c>
-      <c r="B60" s="86" t="s">
+      <c r="B60" s="65" t="s">
         <v>70</v>
       </c>
-      <c r="C60" s="87"/>
+      <c r="C60" s="66"/>
       <c r="D60" s="31">
         <v>35</v>
       </c>
       <c r="E60" s="28">
         <v>-65032</v>
       </c>
       <c r="F60" s="28">
         <v>1</v>
       </c>
       <c r="G60" s="28">
         <v>-128268</v>
       </c>
       <c r="H60" s="28">
         <v>20</v>
       </c>
       <c r="I60" s="28">
         <v>-139231</v>
       </c>
       <c r="J60" s="28">
         <v>30</v>
       </c>
       <c r="K60" s="55">
         <v>-32936</v>
       </c>
       <c r="L60" s="28">
@@ -6377,54 +6377,54 @@
       </c>
       <c r="Z60" s="28">
         <v>35</v>
       </c>
       <c r="AA60" s="28">
         <v>163175</v>
       </c>
       <c r="AB60" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AC60" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AD60" s="28">
         <v>6</v>
       </c>
       <c r="AE60" s="30">
         <v>-211720</v>
       </c>
       <c r="AF60" s="4"/>
     </row>
     <row r="61" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="26">
         <v>44</v>
       </c>
-      <c r="B61" s="86" t="s">
+      <c r="B61" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="C61" s="87"/>
+      <c r="C61" s="66"/>
       <c r="D61" s="31">
         <v>1</v>
       </c>
       <c r="E61" s="28">
         <v>-399074</v>
       </c>
       <c r="F61" s="28">
         <v>1</v>
       </c>
       <c r="G61" s="28">
         <v>-412033</v>
       </c>
       <c r="H61" s="28">
         <v>1</v>
       </c>
       <c r="I61" s="28">
         <v>-32633</v>
       </c>
       <c r="J61" s="28">
         <v>1</v>
       </c>
       <c r="K61" s="55">
         <v>182072</v>
       </c>
       <c r="L61" s="28">
@@ -6471,54 +6471,54 @@
       </c>
       <c r="Z61" s="28">
         <v>1</v>
       </c>
       <c r="AA61" s="28">
         <v>255204</v>
       </c>
       <c r="AB61" s="29">
         <v>1</v>
       </c>
       <c r="AC61" s="29">
         <v>-9153</v>
       </c>
       <c r="AD61" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AE61" s="41" t="s">
         <v>28</v>
       </c>
       <c r="AF61" s="4"/>
     </row>
     <row r="62" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="26">
         <v>45</v>
       </c>
-      <c r="B62" s="86" t="s">
+      <c r="B62" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="C62" s="87"/>
+      <c r="C62" s="66"/>
       <c r="D62" s="31">
         <v>19</v>
       </c>
       <c r="E62" s="28">
         <v>146235</v>
       </c>
       <c r="F62" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G62" s="40" t="s">
         <v>28</v>
       </c>
       <c r="H62" s="28">
         <v>17</v>
       </c>
       <c r="I62" s="28">
         <v>-38510</v>
       </c>
       <c r="J62" s="28">
         <v>19</v>
       </c>
       <c r="K62" s="55">
         <v>-52209</v>
       </c>
       <c r="L62" s="28">
@@ -6565,54 +6565,54 @@
       </c>
       <c r="Z62" s="28">
         <v>19</v>
       </c>
       <c r="AA62" s="28">
         <v>-2123</v>
       </c>
       <c r="AB62" s="29">
         <v>2</v>
       </c>
       <c r="AC62" s="29">
         <v>-663</v>
       </c>
       <c r="AD62" s="28">
         <v>3</v>
       </c>
       <c r="AE62" s="30">
         <v>-16881</v>
       </c>
       <c r="AF62" s="4"/>
     </row>
     <row r="63" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="22">
         <v>46</v>
       </c>
-      <c r="B63" s="93" t="s">
+      <c r="B63" s="69" t="s">
         <v>73</v>
       </c>
-      <c r="C63" s="94"/>
+      <c r="C63" s="70"/>
       <c r="D63" s="23">
         <v>41</v>
       </c>
       <c r="E63" s="24">
         <v>-532283</v>
       </c>
       <c r="F63" s="24">
         <v>1</v>
       </c>
       <c r="G63" s="24">
         <v>-6939</v>
       </c>
       <c r="H63" s="24">
         <v>21</v>
       </c>
       <c r="I63" s="24">
         <v>-72676</v>
       </c>
       <c r="J63" s="24">
         <v>40</v>
       </c>
       <c r="K63" s="54">
         <v>306217</v>
       </c>
       <c r="L63" s="24">
@@ -6659,54 +6659,54 @@
       </c>
       <c r="Z63" s="24">
         <v>41</v>
       </c>
       <c r="AA63" s="24">
         <v>307507</v>
       </c>
       <c r="AB63" s="32">
         <v>16</v>
       </c>
       <c r="AC63" s="32">
         <v>-5125</v>
       </c>
       <c r="AD63" s="24">
         <v>27</v>
       </c>
       <c r="AE63" s="33">
         <v>-1007130</v>
       </c>
       <c r="AF63" s="4"/>
     </row>
     <row r="64" spans="1:32" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A64" s="34">
         <v>47</v>
       </c>
-      <c r="B64" s="95" t="s">
+      <c r="B64" s="63" t="s">
         <v>74</v>
       </c>
-      <c r="C64" s="96"/>
+      <c r="C64" s="64"/>
       <c r="D64" s="35">
         <v>35</v>
       </c>
       <c r="E64" s="36">
         <v>-968932</v>
       </c>
       <c r="F64" s="45" t="s">
         <v>28</v>
       </c>
       <c r="G64" s="45" t="s">
         <v>28</v>
       </c>
       <c r="H64" s="36">
         <v>14</v>
       </c>
       <c r="I64" s="36">
         <v>-41929</v>
       </c>
       <c r="J64" s="36">
         <v>35</v>
       </c>
       <c r="K64" s="57">
         <v>-68598</v>
       </c>
       <c r="L64" s="36">
@@ -6751,115 +6751,115 @@
       <c r="Y64" s="36">
         <v>6204</v>
       </c>
       <c r="Z64" s="36">
         <v>35</v>
       </c>
       <c r="AA64" s="36">
         <v>-8813</v>
       </c>
       <c r="AB64" s="37">
         <v>19</v>
       </c>
       <c r="AC64" s="37">
         <v>-25332</v>
       </c>
       <c r="AD64" s="36">
         <v>15</v>
       </c>
       <c r="AE64" s="38">
         <v>-497675</v>
       </c>
       <c r="AF64" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="65">
-    <mergeCell ref="B64:C64"/>
-[...47 lines deleted...]
-    <mergeCell ref="B18:C18"/>
     <mergeCell ref="X9:Y10"/>
     <mergeCell ref="Z9:AA10"/>
     <mergeCell ref="AB9:AC10"/>
     <mergeCell ref="AD9:AE10"/>
     <mergeCell ref="A7:A17"/>
     <mergeCell ref="B7:C11"/>
     <mergeCell ref="D9:E10"/>
     <mergeCell ref="F9:G10"/>
     <mergeCell ref="H9:I10"/>
     <mergeCell ref="J9:K10"/>
     <mergeCell ref="D7:AE8"/>
     <mergeCell ref="L9:M10"/>
     <mergeCell ref="N9:O10"/>
     <mergeCell ref="P9:Q10"/>
     <mergeCell ref="R9:S10"/>
     <mergeCell ref="T9:U10"/>
+    <mergeCell ref="V9:W10"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B12:B17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B60:C60"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.59055118110236227" header="3.937007874015748E-2" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="62" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100494F6FCF73EC6F4B8D98F938684733E9" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="68dde35195b4d835bc55b0b7484822ac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4e4c961-5b6e-4daf-aa64-92abd6c527eb" xmlns:ns3="85ec59af-1a16-40a0-b163-384e34c79a5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="202c3ea4933ba358e76dae6055d1ec90" ns2:_="" ns3:_="">
     <xsd:import namespace="e4e4c961-5b6e-4daf-aa64-92abd6c527eb"/>
     <xsd:import namespace="85ec59af-1a16-40a0-b163-384e34c79a5c"/>
@@ -7084,59 +7084,59 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="e4e4c961-5b6e-4daf-aa64-92abd6c527eb" xsi:nil="true"/>
     <_x4f5c__x6210__x65e5__x6642_ xmlns="e4e4c961-5b6e-4daf-aa64-92abd6c527eb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e4e4c961-5b6e-4daf-aa64-92abd6c527eb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="85ec59af-1a16-40a0-b163-384e34c79a5c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DE0D435-53FE-4852-A865-022A3A43F49A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8F36B3F-D9C2-4606-AEA1-26DB254E6E2A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C426E001-32C8-4E49-B0FA-C6F5EA8BAF29}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D7349F4-2C56-4D05-AAC5-4ED41B4CDBB7}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67D797D0-C7DF-49CF-AA57-D30DB6745928}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA052779-F17B-4A3F-B4EB-110625D6C22D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>19(7)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>