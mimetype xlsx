--- v0 (2026-05-13)
+++ v1 (2026-09-04)
@@ -2,78 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/総・単公表作業/HP用結果表作成/zuhyou/2026Q1/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/e-stat登録用統計表/2026年/遡及改定202601-06/soutanq1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{964BA2D2-D30E-42EB-AC86-BFD886879140}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F526F4D9-2063-4751-9453-97EBD3819FDD}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{564C806B-946F-4206-82FB-84AB29B0F0DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DC69E229-9FAB-485A-94BD-8215BA7601C6}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="302" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総，勤労，勤労以外，無職" sheetId="49374" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3005" uniqueCount="378">
   <si>
     <t>消費支出</t>
   </si>
   <si>
     <t>他の穀類</t>
   </si>
   <si>
     <t>魚介類</t>
   </si>
   <si>
     <t>生鮮魚介</t>
   </si>
   <si>
     <t>塩干魚介</t>
   </si>
   <si>
     <t>魚肉練製品</t>
   </si>
   <si>
     <t>生鮮野菜</t>
@@ -2157,51 +2144,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC808E83-96F3-4FE8-850D-437373515414}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AB57B06-C16B-430B-AB43-16476BBE5E67}">
   <dimension ref="A1:AH229"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="13" ySplit="10" topLeftCell="N11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A14" sqref="A14"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="5" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="9" width="16.125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="11.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="38" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.75" style="1" customWidth="1"/>
     <col min="14" max="14" width="15" style="4" customWidth="1"/>
     <col min="15" max="17" width="15" style="5" customWidth="1"/>
     <col min="18" max="18" width="15" style="6" customWidth="1"/>
     <col min="19" max="19" width="15" style="4" customWidth="1"/>
     <col min="20" max="22" width="15" style="5" customWidth="1"/>
     <col min="23" max="23" width="15" style="6" customWidth="1"/>
@@ -7434,194 +7421,194 @@
       <c r="I59" s="61">
         <v>2026000103</v>
       </c>
       <c r="J59" s="62">
         <v>4</v>
       </c>
       <c r="K59" s="68">
         <v>1</v>
       </c>
       <c r="L59" s="64" t="s">
         <v>82</v>
       </c>
       <c r="M59" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N59" s="34">
         <v>70445</v>
       </c>
       <c r="O59" s="32">
         <v>27.5</v>
       </c>
       <c r="P59" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q59" s="32">
-        <v>-1.4</v>
+        <v>-1.3</v>
       </c>
       <c r="R59" s="33">
-        <v>-0.38</v>
+        <v>-0.33</v>
       </c>
       <c r="S59" s="34">
         <v>74839</v>
       </c>
       <c r="T59" s="32">
         <v>26.3</v>
       </c>
       <c r="U59" s="32">
         <v>1.3</v>
       </c>
       <c r="V59" s="32">
-        <v>-2.4</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="W59" s="33">
-        <v>-0.64</v>
+        <v>-0.59</v>
       </c>
       <c r="X59" s="34">
         <v>65595</v>
       </c>
       <c r="Y59" s="32">
         <v>29.2</v>
       </c>
       <c r="Z59" s="32">
         <v>3.8</v>
       </c>
       <c r="AA59" s="32">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="AB59" s="33">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="AC59" s="34">
         <v>62686</v>
       </c>
       <c r="AD59" s="32">
         <v>29.6</v>
       </c>
       <c r="AE59" s="32">
         <v>3.9</v>
       </c>
       <c r="AF59" s="32">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="AG59" s="33">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="AH59" s="1"/>
     </row>
     <row r="60" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A60" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C60" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D60" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E60" s="22"/>
       <c r="F60" s="17">
         <v>50</v>
       </c>
       <c r="G60" s="1"/>
       <c r="H60" s="60">
         <v>50</v>
       </c>
       <c r="I60" s="61">
         <v>2026000103</v>
       </c>
       <c r="J60" s="62">
         <v>5</v>
       </c>
       <c r="K60" s="68" t="s">
         <v>210</v>
       </c>
       <c r="L60" s="64" t="s">
         <v>83</v>
       </c>
       <c r="M60" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N60" s="34">
         <v>6176</v>
       </c>
       <c r="O60" s="32">
         <v>2.4</v>
       </c>
       <c r="P60" s="32">
         <v>4.3</v>
       </c>
       <c r="Q60" s="32">
-        <v>-3</v>
+        <v>-2.9</v>
       </c>
       <c r="R60" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="S60" s="34">
         <v>6288</v>
       </c>
       <c r="T60" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="U60" s="32">
         <v>1.5</v>
       </c>
       <c r="V60" s="32">
-        <v>-5.6</v>
+        <v>-5.5</v>
       </c>
       <c r="W60" s="33">
         <v>-0.12</v>
       </c>
       <c r="X60" s="34">
         <v>6052</v>
       </c>
       <c r="Y60" s="32">
         <v>2.7</v>
       </c>
       <c r="Z60" s="32">
         <v>7.8</v>
       </c>
       <c r="AA60" s="32">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="AB60" s="33">
         <v>0.01</v>
       </c>
       <c r="AC60" s="34">
         <v>6011</v>
       </c>
       <c r="AD60" s="32">
         <v>2.8</v>
       </c>
       <c r="AE60" s="32">
         <v>8.6</v>
       </c>
       <c r="AF60" s="32">
-        <v>1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AG60" s="33">
         <v>0.03</v>
       </c>
       <c r="AH60" s="1"/>
     </row>
     <row r="61" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A61" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B61" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C61" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D61" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E61" s="22"/>
       <c r="F61" s="17">
         <v>51</v>
       </c>
       <c r="G61" s="1"/>
       <c r="H61" s="60">
@@ -7630,96 +7617,96 @@
       <c r="I61" s="61">
         <v>2026000103</v>
       </c>
       <c r="J61" s="62">
         <v>6</v>
       </c>
       <c r="K61" s="68" t="s">
         <v>211</v>
       </c>
       <c r="L61" s="64" t="s">
         <v>212</v>
       </c>
       <c r="M61" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N61" s="34">
         <v>2236</v>
       </c>
       <c r="O61" s="32">
         <v>0.9</v>
       </c>
       <c r="P61" s="32">
         <v>9.9</v>
       </c>
       <c r="Q61" s="32">
-        <v>-5.9</v>
+        <v>-5.8</v>
       </c>
       <c r="R61" s="33">
         <v>-0.05</v>
       </c>
       <c r="S61" s="34">
         <v>2209</v>
       </c>
       <c r="T61" s="32">
         <v>0.8</v>
       </c>
       <c r="U61" s="32">
         <v>2.6</v>
       </c>
       <c r="V61" s="32">
-        <v>-12.2</v>
+        <v>-12.1</v>
       </c>
       <c r="W61" s="33">
         <v>-0.09</v>
       </c>
       <c r="X61" s="34">
         <v>2265</v>
       </c>
       <c r="Y61" s="32">
         <v>1</v>
       </c>
       <c r="Z61" s="32">
         <v>19</v>
       </c>
       <c r="AA61" s="32">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="AB61" s="33">
         <v>0.02</v>
       </c>
       <c r="AC61" s="34">
         <v>2270</v>
       </c>
       <c r="AD61" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="AE61" s="32">
         <v>18.399999999999999</v>
       </c>
       <c r="AF61" s="32">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="AG61" s="33">
         <v>0.01</v>
       </c>
       <c r="AH61" s="1"/>
     </row>
     <row r="62" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A62" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B62" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C62" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D62" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E62" s="22"/>
       <c r="F62" s="17">
         <v>52</v>
       </c>
       <c r="G62" s="1"/>
       <c r="H62" s="60">
@@ -7728,96 +7715,96 @@
       <c r="I62" s="61">
         <v>2026000103</v>
       </c>
       <c r="J62" s="62">
         <v>6</v>
       </c>
       <c r="K62" s="68" t="s">
         <v>213</v>
       </c>
       <c r="L62" s="64" t="s">
         <v>84</v>
       </c>
       <c r="M62" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N62" s="34">
         <v>2258</v>
       </c>
       <c r="O62" s="32">
         <v>0.9</v>
       </c>
       <c r="P62" s="32">
         <v>3.2</v>
       </c>
       <c r="Q62" s="32">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="R62" s="33">
         <v>0.02</v>
       </c>
       <c r="S62" s="34">
         <v>2314</v>
       </c>
       <c r="T62" s="32">
         <v>0.8</v>
       </c>
       <c r="U62" s="32">
         <v>3</v>
       </c>
       <c r="V62" s="32">
-        <v>2.2999999999999998</v>
+        <v>2.5</v>
       </c>
       <c r="W62" s="33">
         <v>0.02</v>
       </c>
       <c r="X62" s="34">
         <v>2196</v>
       </c>
       <c r="Y62" s="32">
         <v>1</v>
       </c>
       <c r="Z62" s="32">
         <v>3.5</v>
       </c>
       <c r="AA62" s="32">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="AB62" s="33">
         <v>0.03</v>
       </c>
       <c r="AC62" s="34">
         <v>2187</v>
       </c>
       <c r="AD62" s="32">
         <v>1</v>
       </c>
       <c r="AE62" s="32">
         <v>5.5</v>
       </c>
       <c r="AF62" s="32">
-        <v>4.8</v>
+        <v>5</v>
       </c>
       <c r="AG62" s="33">
         <v>0.05</v>
       </c>
       <c r="AH62" s="1"/>
     </row>
     <row r="63" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A63" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B63" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C63" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D63" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E63" s="22"/>
       <c r="F63" s="17">
         <v>53</v>
       </c>
       <c r="G63" s="1"/>
       <c r="H63" s="60">
@@ -7826,96 +7813,96 @@
       <c r="I63" s="61">
         <v>2026000103</v>
       </c>
       <c r="J63" s="62">
         <v>6</v>
       </c>
       <c r="K63" s="68" t="s">
         <v>214</v>
       </c>
       <c r="L63" s="64" t="s">
         <v>215</v>
       </c>
       <c r="M63" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N63" s="34">
         <v>1316</v>
       </c>
       <c r="O63" s="32">
         <v>0.5</v>
       </c>
       <c r="P63" s="32">
         <v>-0.5</v>
       </c>
       <c r="Q63" s="32">
-        <v>-0.6</v>
+        <v>-0.4</v>
       </c>
       <c r="R63" s="33">
         <v>0</v>
       </c>
       <c r="S63" s="34">
         <v>1397</v>
       </c>
       <c r="T63" s="32">
         <v>0.5</v>
       </c>
       <c r="U63" s="32">
         <v>-0.6</v>
       </c>
       <c r="V63" s="32">
-        <v>-0.7</v>
+        <v>-0.5</v>
       </c>
       <c r="W63" s="33">
         <v>0</v>
       </c>
       <c r="X63" s="34">
         <v>1227</v>
       </c>
       <c r="Y63" s="32">
         <v>0.5</v>
       </c>
       <c r="Z63" s="32">
         <v>-0.2</v>
       </c>
       <c r="AA63" s="32">
-        <v>-0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="AB63" s="33">
         <v>0</v>
       </c>
       <c r="AC63" s="34">
         <v>1197</v>
       </c>
       <c r="AD63" s="32">
         <v>0.6</v>
       </c>
       <c r="AE63" s="32">
         <v>0.4</v>
       </c>
       <c r="AF63" s="32">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="AG63" s="33">
         <v>0</v>
       </c>
       <c r="AH63" s="1"/>
     </row>
     <row r="64" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A64" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B64" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C64" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D64" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E64" s="22"/>
       <c r="F64" s="17">
         <v>54</v>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" s="60">
@@ -8120,197 +8107,197 @@
       <c r="I66" s="61">
         <v>2026000103</v>
       </c>
       <c r="J66" s="62">
         <v>6</v>
       </c>
       <c r="K66" s="68" t="s">
         <v>218</v>
       </c>
       <c r="L66" s="64" t="s">
         <v>3</v>
       </c>
       <c r="M66" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N66" s="34">
         <v>2371</v>
       </c>
       <c r="O66" s="32">
         <v>0.9</v>
       </c>
       <c r="P66" s="32">
         <v>0.2</v>
       </c>
       <c r="Q66" s="32">
-        <v>-8.1</v>
+        <v>-7.6</v>
       </c>
       <c r="R66" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="S66" s="34">
         <v>1970</v>
       </c>
       <c r="T66" s="32">
         <v>0.7</v>
       </c>
       <c r="U66" s="32">
         <v>-4.0999999999999996</v>
       </c>
       <c r="V66" s="32">
-        <v>-12</v>
+        <v>-11.6</v>
       </c>
       <c r="W66" s="33">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="X66" s="34">
         <v>2816</v>
       </c>
       <c r="Y66" s="32">
         <v>1.3</v>
       </c>
       <c r="Z66" s="32">
         <v>3.6</v>
       </c>
       <c r="AA66" s="32">
-        <v>-5</v>
+        <v>-4.5</v>
       </c>
       <c r="AB66" s="33">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="AC66" s="34">
         <v>2842</v>
       </c>
       <c r="AD66" s="32">
         <v>1.3</v>
       </c>
       <c r="AE66" s="32">
         <v>6.4</v>
       </c>
       <c r="AF66" s="32">
-        <v>-2.4</v>
+        <v>-1.9</v>
       </c>
       <c r="AG66" s="33">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="AH66" s="1"/>
     </row>
     <row r="67" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A67" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B67" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C67" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D67" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E67" s="22"/>
       <c r="F67" s="17">
         <v>57</v>
       </c>
       <c r="G67" s="1"/>
       <c r="H67" s="60">
         <v>57</v>
       </c>
       <c r="I67" s="61">
         <v>2026000103</v>
       </c>
       <c r="J67" s="62">
         <v>6</v>
       </c>
       <c r="K67" s="68" t="s">
         <v>219</v>
       </c>
       <c r="L67" s="64" t="s">
         <v>4</v>
       </c>
       <c r="M67" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N67" s="34">
         <v>794</v>
       </c>
       <c r="O67" s="32">
         <v>0.3</v>
       </c>
       <c r="P67" s="32">
         <v>-0.3</v>
       </c>
       <c r="Q67" s="32">
-        <v>-6.5</v>
+        <v>-8.1</v>
       </c>
       <c r="R67" s="33">
         <v>-0.02</v>
       </c>
       <c r="S67" s="34">
         <v>638</v>
       </c>
       <c r="T67" s="32">
         <v>0.2</v>
       </c>
       <c r="U67" s="32">
         <v>-7.3</v>
       </c>
       <c r="V67" s="32">
-        <v>-13</v>
+        <v>-14.6</v>
       </c>
       <c r="W67" s="33">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="X67" s="34">
         <v>967</v>
       </c>
       <c r="Y67" s="32">
         <v>0.4</v>
       </c>
       <c r="Z67" s="32">
         <v>5.5</v>
       </c>
       <c r="AA67" s="32">
-        <v>-1</v>
+        <v>-2.8</v>
       </c>
       <c r="AB67" s="33">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="AC67" s="34">
         <v>997</v>
       </c>
       <c r="AD67" s="32">
         <v>0.5</v>
       </c>
       <c r="AE67" s="32">
         <v>7.2</v>
       </c>
       <c r="AF67" s="32">
-        <v>0.6</v>
+        <v>-1.2</v>
       </c>
       <c r="AG67" s="33">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="AH67" s="1"/>
     </row>
     <row r="68" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A68" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B68" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C68" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D68" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E68" s="22"/>
       <c r="F68" s="17">
         <v>58</v>
       </c>
       <c r="G68" s="1"/>
       <c r="H68" s="60">
         <v>58</v>
       </c>
       <c r="I68" s="61">
@@ -8414,96 +8401,96 @@
       <c r="I69" s="61">
         <v>2026000103</v>
       </c>
       <c r="J69" s="62">
         <v>6</v>
       </c>
       <c r="K69" s="68" t="s">
         <v>221</v>
       </c>
       <c r="L69" s="64" t="s">
         <v>13</v>
       </c>
       <c r="M69" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N69" s="34">
         <v>670</v>
       </c>
       <c r="O69" s="32">
         <v>0.3</v>
       </c>
       <c r="P69" s="32">
         <v>2.1</v>
       </c>
       <c r="Q69" s="32">
-        <v>1.1000000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="R69" s="33">
         <v>0</v>
       </c>
       <c r="S69" s="34">
         <v>568</v>
       </c>
       <c r="T69" s="32">
         <v>0.2</v>
       </c>
       <c r="U69" s="32">
         <v>-2.9</v>
       </c>
       <c r="V69" s="32">
-        <v>-3.9</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="W69" s="33">
         <v>-0.01</v>
       </c>
       <c r="X69" s="34">
         <v>783</v>
       </c>
       <c r="Y69" s="32">
         <v>0.3</v>
       </c>
       <c r="Z69" s="32">
         <v>6.4</v>
       </c>
       <c r="AA69" s="32">
-        <v>5.3</v>
+        <v>5</v>
       </c>
       <c r="AB69" s="33">
         <v>0.02</v>
       </c>
       <c r="AC69" s="34">
         <v>788</v>
       </c>
       <c r="AD69" s="32">
         <v>0.4</v>
       </c>
       <c r="AE69" s="32">
         <v>7.2</v>
       </c>
       <c r="AF69" s="32">
-        <v>6.1</v>
+        <v>5.8</v>
       </c>
       <c r="AG69" s="33">
         <v>0.02</v>
       </c>
       <c r="AH69" s="1"/>
     </row>
     <row r="70" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A70" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B70" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C70" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D70" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E70" s="22"/>
       <c r="F70" s="17">
         <v>60</v>
       </c>
       <c r="G70" s="1"/>
       <c r="H70" s="60">
@@ -8512,194 +8499,194 @@
       <c r="I70" s="61">
         <v>2026000103</v>
       </c>
       <c r="J70" s="62">
         <v>5</v>
       </c>
       <c r="K70" s="68" t="s">
         <v>222</v>
       </c>
       <c r="L70" s="64" t="s">
         <v>85</v>
       </c>
       <c r="M70" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N70" s="34">
         <v>6000</v>
       </c>
       <c r="O70" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="P70" s="32">
         <v>4.3</v>
       </c>
       <c r="Q70" s="32">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="R70" s="33">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="S70" s="34">
         <v>6418</v>
       </c>
       <c r="T70" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="U70" s="32">
         <v>2.6</v>
       </c>
       <c r="V70" s="32">
-        <v>-1.1000000000000001</v>
+        <v>-1</v>
       </c>
       <c r="W70" s="33">
         <v>-0.02</v>
       </c>
       <c r="X70" s="34">
         <v>5538</v>
       </c>
       <c r="Y70" s="32">
         <v>2.5</v>
       </c>
       <c r="Z70" s="32">
         <v>6.7</v>
       </c>
       <c r="AA70" s="32">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="AB70" s="33">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AC70" s="34">
         <v>5111</v>
       </c>
       <c r="AD70" s="32">
         <v>2.4</v>
       </c>
       <c r="AE70" s="32">
         <v>5.7</v>
       </c>
       <c r="AF70" s="32">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="AG70" s="33">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AH70" s="1"/>
     </row>
     <row r="71" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A71" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B71" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D71" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E71" s="22"/>
       <c r="F71" s="17">
         <v>61</v>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" s="60">
         <v>61</v>
       </c>
       <c r="I71" s="61">
         <v>2026000103</v>
       </c>
       <c r="J71" s="62">
         <v>6</v>
       </c>
       <c r="K71" s="68" t="s">
         <v>223</v>
       </c>
       <c r="L71" s="64" t="s">
         <v>12</v>
       </c>
       <c r="M71" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N71" s="34">
         <v>4918</v>
       </c>
       <c r="O71" s="32">
         <v>1.9</v>
       </c>
       <c r="P71" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="Q71" s="32">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="R71" s="33">
         <v>0.01</v>
       </c>
       <c r="S71" s="34">
         <v>5280</v>
       </c>
       <c r="T71" s="32">
         <v>1.9</v>
       </c>
       <c r="U71" s="32">
         <v>2.8</v>
       </c>
       <c r="V71" s="32">
-        <v>-1.4</v>
+        <v>-1.2</v>
       </c>
       <c r="W71" s="33">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="X71" s="34">
         <v>4518</v>
       </c>
       <c r="Y71" s="32">
         <v>2</v>
       </c>
       <c r="Z71" s="32">
         <v>7.2</v>
       </c>
       <c r="AA71" s="32">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="AB71" s="33">
         <v>0.05</v>
       </c>
       <c r="AC71" s="34">
         <v>4124</v>
       </c>
       <c r="AD71" s="32">
         <v>1.9</v>
       </c>
       <c r="AE71" s="32">
         <v>5.5</v>
       </c>
       <c r="AF71" s="32">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="AG71" s="33">
         <v>0.02</v>
       </c>
       <c r="AH71" s="1"/>
     </row>
     <row r="72" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A72" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B72" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C72" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D72" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E72" s="22"/>
       <c r="F72" s="17">
         <v>62</v>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" s="60">
@@ -8708,96 +8695,96 @@
       <c r="I72" s="61">
         <v>2026000103</v>
       </c>
       <c r="J72" s="62">
         <v>6</v>
       </c>
       <c r="K72" s="68" t="s">
         <v>224</v>
       </c>
       <c r="L72" s="64" t="s">
         <v>11</v>
       </c>
       <c r="M72" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N72" s="34">
         <v>1082</v>
       </c>
       <c r="O72" s="32">
         <v>0.4</v>
       </c>
       <c r="P72" s="32">
         <v>3</v>
       </c>
       <c r="Q72" s="32">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="R72" s="33">
         <v>0.01</v>
       </c>
       <c r="S72" s="34">
         <v>1138</v>
       </c>
       <c r="T72" s="32">
         <v>0.4</v>
       </c>
       <c r="U72" s="32">
         <v>1.9</v>
       </c>
       <c r="V72" s="32">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="W72" s="33">
         <v>0</v>
       </c>
       <c r="X72" s="34">
         <v>1021</v>
       </c>
       <c r="Y72" s="32">
         <v>0.5</v>
       </c>
       <c r="Z72" s="32">
         <v>4.7</v>
       </c>
       <c r="AA72" s="32">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c r="AB72" s="33">
         <v>0.01</v>
       </c>
       <c r="AC72" s="34">
         <v>987</v>
       </c>
       <c r="AD72" s="32">
         <v>0.5</v>
       </c>
       <c r="AE72" s="32">
         <v>6.5</v>
       </c>
       <c r="AF72" s="32">
-        <v>5.0999999999999996</v>
+        <v>5.2</v>
       </c>
       <c r="AG72" s="33">
         <v>0.02</v>
       </c>
       <c r="AH72" s="1"/>
     </row>
     <row r="73" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A73" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C73" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D73" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E73" s="22"/>
       <c r="F73" s="17">
         <v>63</v>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="60">
@@ -8806,96 +8793,96 @@
       <c r="I73" s="61">
         <v>2026000103</v>
       </c>
       <c r="J73" s="62">
         <v>5</v>
       </c>
       <c r="K73" s="68" t="s">
         <v>225</v>
       </c>
       <c r="L73" s="64" t="s">
         <v>10</v>
       </c>
       <c r="M73" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N73" s="34">
         <v>3444</v>
       </c>
       <c r="O73" s="32">
         <v>1.3</v>
       </c>
       <c r="P73" s="32">
         <v>3.6</v>
       </c>
       <c r="Q73" s="32">
-        <v>-2.9</v>
+        <v>-3.1</v>
       </c>
       <c r="R73" s="33">
         <v>-0.04</v>
       </c>
       <c r="S73" s="34">
         <v>3225</v>
       </c>
       <c r="T73" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="U73" s="32">
         <v>0.7</v>
       </c>
       <c r="V73" s="32">
-        <v>-5.6</v>
+        <v>-5.8</v>
       </c>
       <c r="W73" s="33">
-        <v>-0.06</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
       <c r="X73" s="34">
         <v>3686</v>
       </c>
       <c r="Y73" s="32">
         <v>1.6</v>
       </c>
       <c r="Z73" s="32">
         <v>6.5</v>
       </c>
       <c r="AA73" s="32">
-        <v>-0.2</v>
+        <v>-0.4</v>
       </c>
       <c r="AB73" s="33">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="AC73" s="34">
         <v>3667</v>
       </c>
       <c r="AD73" s="32">
         <v>1.7</v>
       </c>
       <c r="AE73" s="32">
         <v>6.8</v>
       </c>
       <c r="AF73" s="32">
-        <v>0.1</v>
+        <v>-0.1</v>
       </c>
       <c r="AG73" s="33">
         <v>0</v>
       </c>
       <c r="AH73" s="1"/>
     </row>
     <row r="74" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A74" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B74" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C74" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D74" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E74" s="22"/>
       <c r="F74" s="17">
         <v>64</v>
       </c>
       <c r="G74" s="1"/>
       <c r="H74" s="60">
@@ -8904,96 +8891,96 @@
       <c r="I74" s="61">
         <v>2026000103</v>
       </c>
       <c r="J74" s="62">
         <v>6</v>
       </c>
       <c r="K74" s="68" t="s">
         <v>226</v>
       </c>
       <c r="L74" s="64" t="s">
         <v>86</v>
       </c>
       <c r="M74" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N74" s="34">
         <v>946</v>
       </c>
       <c r="O74" s="32">
         <v>0.4</v>
       </c>
       <c r="P74" s="32">
         <v>0.6</v>
       </c>
       <c r="Q74" s="32">
-        <v>-4.2</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="R74" s="33">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="S74" s="34">
         <v>813</v>
       </c>
       <c r="T74" s="32">
         <v>0.3</v>
       </c>
       <c r="U74" s="32">
         <v>-1.6</v>
       </c>
       <c r="V74" s="32">
-        <v>-6.3</v>
+        <v>-6.2</v>
       </c>
       <c r="W74" s="33">
         <v>-0.02</v>
       </c>
       <c r="X74" s="34">
         <v>1094</v>
       </c>
       <c r="Y74" s="32">
         <v>0.5</v>
       </c>
       <c r="Z74" s="32">
         <v>2.4</v>
       </c>
       <c r="AA74" s="32">
-        <v>-2.5</v>
+        <v>-2.4</v>
       </c>
       <c r="AB74" s="33">
         <v>-0.01</v>
       </c>
       <c r="AC74" s="34">
         <v>1093</v>
       </c>
       <c r="AD74" s="32">
         <v>0.5</v>
       </c>
       <c r="AE74" s="32">
         <v>-0.1</v>
       </c>
       <c r="AF74" s="32">
-        <v>-4.9000000000000004</v>
+        <v>-4.8</v>
       </c>
       <c r="AG74" s="33">
         <v>-0.02</v>
       </c>
       <c r="AH74" s="1"/>
     </row>
     <row r="75" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A75" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B75" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D75" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E75" s="22"/>
       <c r="F75" s="17">
         <v>65</v>
       </c>
       <c r="G75" s="1"/>
       <c r="H75" s="60">
@@ -9100,96 +9087,96 @@
       <c r="I76" s="61">
         <v>2026000103</v>
       </c>
       <c r="J76" s="62">
         <v>6</v>
       </c>
       <c r="K76" s="68" t="s">
         <v>228</v>
       </c>
       <c r="L76" s="64" t="s">
         <v>8</v>
       </c>
       <c r="M76" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N76" s="34">
         <v>902</v>
       </c>
       <c r="O76" s="32">
         <v>0.4</v>
       </c>
       <c r="P76" s="32">
         <v>9.3000000000000007</v>
       </c>
       <c r="Q76" s="32">
-        <v>-1.2</v>
+        <v>-1.3</v>
       </c>
       <c r="R76" s="33">
         <v>0</v>
       </c>
       <c r="S76" s="34">
         <v>864</v>
       </c>
       <c r="T76" s="32">
         <v>0.3</v>
       </c>
       <c r="U76" s="32">
         <v>6.7</v>
       </c>
       <c r="V76" s="32">
-        <v>-3.5</v>
+        <v>-3.6</v>
       </c>
       <c r="W76" s="33">
         <v>-0.01</v>
       </c>
       <c r="X76" s="34">
         <v>944</v>
       </c>
       <c r="Y76" s="32">
         <v>0.4</v>
       </c>
       <c r="Z76" s="32">
         <v>12</v>
       </c>
       <c r="AA76" s="32">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="AB76" s="33">
         <v>0</v>
       </c>
       <c r="AC76" s="34">
         <v>939</v>
       </c>
       <c r="AD76" s="32">
         <v>0.4</v>
       </c>
       <c r="AE76" s="32">
         <v>13.1</v>
       </c>
       <c r="AF76" s="32">
-        <v>2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AG76" s="33">
         <v>0.01</v>
       </c>
       <c r="AH76" s="1"/>
     </row>
     <row r="77" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A77" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B77" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C77" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D77" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E77" s="22"/>
       <c r="F77" s="17">
         <v>67</v>
       </c>
       <c r="G77" s="1"/>
       <c r="H77" s="60">
@@ -9198,292 +9185,292 @@
       <c r="I77" s="61">
         <v>2026000103</v>
       </c>
       <c r="J77" s="62">
         <v>5</v>
       </c>
       <c r="K77" s="68" t="s">
         <v>229</v>
       </c>
       <c r="L77" s="64" t="s">
         <v>7</v>
       </c>
       <c r="M77" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N77" s="34">
         <v>7044</v>
       </c>
       <c r="O77" s="32">
         <v>2.7</v>
       </c>
       <c r="P77" s="32">
         <v>-5.2</v>
       </c>
       <c r="Q77" s="32">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="R77" s="33">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="S77" s="34">
         <v>6218</v>
       </c>
       <c r="T77" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="U77" s="32">
         <v>-7.4</v>
       </c>
       <c r="V77" s="32">
-        <v>-1.5</v>
+        <v>-2</v>
       </c>
       <c r="W77" s="33">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="X77" s="34">
         <v>7959</v>
       </c>
       <c r="Y77" s="32">
         <v>3.5</v>
       </c>
       <c r="Z77" s="32">
         <v>-3.2</v>
       </c>
       <c r="AA77" s="32">
-        <v>3</v>
+        <v>2.4</v>
       </c>
       <c r="AB77" s="33">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="AC77" s="34">
         <v>7996</v>
       </c>
       <c r="AD77" s="32">
         <v>3.8</v>
       </c>
       <c r="AE77" s="32">
         <v>-2.9</v>
       </c>
       <c r="AF77" s="32">
-        <v>3.3</v>
+        <v>2.8</v>
       </c>
       <c r="AG77" s="33">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="AH77" s="1"/>
     </row>
     <row r="78" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A78" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B78" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C78" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D78" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E78" s="22"/>
       <c r="F78" s="17">
         <v>68</v>
       </c>
       <c r="G78" s="1"/>
       <c r="H78" s="60">
         <v>68</v>
       </c>
       <c r="I78" s="61">
         <v>2026000103</v>
       </c>
       <c r="J78" s="62">
         <v>6</v>
       </c>
       <c r="K78" s="68" t="s">
         <v>230</v>
       </c>
       <c r="L78" s="64" t="s">
         <v>6</v>
       </c>
       <c r="M78" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N78" s="34">
         <v>4669</v>
       </c>
       <c r="O78" s="32">
         <v>1.8</v>
       </c>
       <c r="P78" s="32">
         <v>-7</v>
       </c>
       <c r="Q78" s="32">
-        <v>4.8</v>
+        <v>3.8</v>
       </c>
       <c r="R78" s="33">
-        <v>0.09</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="S78" s="34">
         <v>4212</v>
       </c>
       <c r="T78" s="32">
         <v>1.5</v>
       </c>
       <c r="U78" s="32">
         <v>-8.8000000000000007</v>
       </c>
       <c r="V78" s="32">
-        <v>2.8</v>
+        <v>1.8</v>
       </c>
       <c r="W78" s="33">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="X78" s="34">
         <v>5176</v>
       </c>
       <c r="Y78" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z78" s="32">
         <v>-5.4</v>
       </c>
       <c r="AA78" s="32">
-        <v>6.7</v>
+        <v>5.6</v>
       </c>
       <c r="AB78" s="33">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="AC78" s="34">
         <v>5177</v>
       </c>
       <c r="AD78" s="32">
         <v>2.4</v>
       </c>
       <c r="AE78" s="32">
         <v>-5.2</v>
       </c>
       <c r="AF78" s="32">
-        <v>6.9</v>
+        <v>5.8</v>
       </c>
       <c r="AG78" s="33">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="AH78" s="1"/>
     </row>
     <row r="79" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A79" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B79" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C79" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D79" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E79" s="22"/>
       <c r="F79" s="17">
         <v>69</v>
       </c>
       <c r="G79" s="1"/>
       <c r="H79" s="60">
         <v>69</v>
       </c>
       <c r="I79" s="61">
         <v>2026000103</v>
       </c>
       <c r="J79" s="62">
         <v>6</v>
       </c>
       <c r="K79" s="68" t="s">
         <v>231</v>
       </c>
       <c r="L79" s="64" t="s">
         <v>19</v>
       </c>
       <c r="M79" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N79" s="34">
         <v>584</v>
       </c>
       <c r="O79" s="32">
         <v>0.2</v>
       </c>
       <c r="P79" s="32">
         <v>-3</v>
       </c>
       <c r="Q79" s="32">
-        <v>-12.2</v>
+        <v>-11.7</v>
       </c>
       <c r="R79" s="33">
         <v>-0.03</v>
       </c>
       <c r="S79" s="34">
         <v>502</v>
       </c>
       <c r="T79" s="32">
         <v>0.2</v>
       </c>
       <c r="U79" s="32">
         <v>-4.9000000000000004</v>
       </c>
       <c r="V79" s="32">
-        <v>-13.9</v>
+        <v>-13.5</v>
       </c>
       <c r="W79" s="33">
         <v>-0.03</v>
       </c>
       <c r="X79" s="34">
         <v>675</v>
       </c>
       <c r="Y79" s="32">
         <v>0.3</v>
       </c>
       <c r="Z79" s="32">
         <v>-1.3</v>
       </c>
       <c r="AA79" s="32">
-        <v>-10.7</v>
+        <v>-10.199999999999999</v>
       </c>
       <c r="AB79" s="33">
         <v>-0.03</v>
       </c>
       <c r="AC79" s="34">
         <v>677</v>
       </c>
       <c r="AD79" s="32">
         <v>0.3</v>
       </c>
       <c r="AE79" s="32">
         <v>-1.6</v>
       </c>
       <c r="AF79" s="32">
-        <v>-11</v>
+        <v>-10.5</v>
       </c>
       <c r="AG79" s="33">
         <v>-0.03</v>
       </c>
       <c r="AH79" s="1"/>
     </row>
     <row r="80" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A80" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B80" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C80" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D80" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E80" s="22"/>
       <c r="F80" s="17">
         <v>70</v>
       </c>
       <c r="G80" s="1"/>
       <c r="H80" s="60">
@@ -9492,194 +9479,194 @@
       <c r="I80" s="61">
         <v>2026000103</v>
       </c>
       <c r="J80" s="62">
         <v>6</v>
       </c>
       <c r="K80" s="68" t="s">
         <v>232</v>
       </c>
       <c r="L80" s="64" t="s">
         <v>18</v>
       </c>
       <c r="M80" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N80" s="34">
         <v>926</v>
       </c>
       <c r="O80" s="32">
         <v>0.4</v>
       </c>
       <c r="P80" s="32">
         <v>-0.2</v>
       </c>
       <c r="Q80" s="32">
-        <v>-2.4</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="R80" s="33">
         <v>-0.01</v>
       </c>
       <c r="S80" s="34">
         <v>812</v>
       </c>
       <c r="T80" s="32">
         <v>0.3</v>
       </c>
       <c r="U80" s="32">
         <v>-2.1</v>
       </c>
       <c r="V80" s="32">
-        <v>-4.3</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="W80" s="33">
         <v>-0.01</v>
       </c>
       <c r="X80" s="34">
         <v>1053</v>
       </c>
       <c r="Y80" s="32">
         <v>0.5</v>
       </c>
       <c r="Z80" s="32">
         <v>1.3</v>
       </c>
       <c r="AA80" s="32">
-        <v>-1</v>
+        <v>-0.8</v>
       </c>
       <c r="AB80" s="33">
         <v>0</v>
       </c>
       <c r="AC80" s="34">
         <v>1078</v>
       </c>
       <c r="AD80" s="32">
         <v>0.5</v>
       </c>
       <c r="AE80" s="32">
         <v>3.3</v>
       </c>
       <c r="AF80" s="32">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="AG80" s="33">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="AH80" s="1"/>
     </row>
     <row r="81" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A81" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B81" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C81" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D81" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E81" s="22"/>
       <c r="F81" s="17">
         <v>71</v>
       </c>
       <c r="G81" s="1"/>
       <c r="H81" s="60">
         <v>71</v>
       </c>
       <c r="I81" s="61">
         <v>2026000103</v>
       </c>
       <c r="J81" s="62">
         <v>6</v>
       </c>
       <c r="K81" s="68" t="s">
         <v>233</v>
       </c>
       <c r="L81" s="64" t="s">
         <v>87</v>
       </c>
       <c r="M81" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N81" s="34">
         <v>865</v>
       </c>
       <c r="O81" s="32">
         <v>0.3</v>
       </c>
       <c r="P81" s="32">
         <v>-1.4</v>
       </c>
       <c r="Q81" s="32">
-        <v>-7.7</v>
+        <v>-7.8</v>
       </c>
       <c r="R81" s="33">
         <v>-0.03</v>
       </c>
       <c r="S81" s="34">
         <v>693</v>
       </c>
       <c r="T81" s="32">
         <v>0.2</v>
       </c>
       <c r="U81" s="32">
         <v>-6.5</v>
       </c>
       <c r="V81" s="32">
         <v>-12.5</v>
       </c>
       <c r="W81" s="33">
         <v>-0.03</v>
       </c>
       <c r="X81" s="34">
         <v>1055</v>
       </c>
       <c r="Y81" s="32">
         <v>0.5</v>
       </c>
       <c r="Z81" s="32">
         <v>2.5</v>
       </c>
       <c r="AA81" s="32">
-        <v>-4</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="AB81" s="33">
         <v>-0.02</v>
       </c>
       <c r="AC81" s="34">
         <v>1064</v>
       </c>
       <c r="AD81" s="32">
         <v>0.5</v>
       </c>
       <c r="AE81" s="32">
         <v>1.8</v>
       </c>
       <c r="AF81" s="32">
-        <v>-4.7</v>
+        <v>-4.8</v>
       </c>
       <c r="AG81" s="33">
         <v>-0.02</v>
       </c>
       <c r="AH81" s="1"/>
     </row>
     <row r="82" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A82" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B82" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C82" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D82" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E82" s="22"/>
       <c r="F82" s="17">
         <v>72</v>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" s="60">
@@ -9688,292 +9675,292 @@
       <c r="I82" s="61">
         <v>2026000103</v>
       </c>
       <c r="J82" s="62">
         <v>5</v>
       </c>
       <c r="K82" s="68" t="s">
         <v>234</v>
       </c>
       <c r="L82" s="64" t="s">
         <v>88</v>
       </c>
       <c r="M82" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N82" s="34">
         <v>2592</v>
       </c>
       <c r="O82" s="32">
         <v>1</v>
       </c>
       <c r="P82" s="32">
         <v>1.3</v>
       </c>
       <c r="Q82" s="32">
-        <v>10.3</v>
+        <v>8.9</v>
       </c>
       <c r="R82" s="33">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="S82" s="34">
         <v>1990</v>
       </c>
       <c r="T82" s="32">
         <v>0.7</v>
       </c>
       <c r="U82" s="32">
         <v>0.3</v>
       </c>
       <c r="V82" s="32">
-        <v>9.3000000000000007</v>
+        <v>7.8</v>
       </c>
       <c r="W82" s="33">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="X82" s="34">
         <v>3257</v>
       </c>
       <c r="Y82" s="32">
         <v>1.4</v>
       </c>
       <c r="Z82" s="32">
         <v>1.8</v>
       </c>
       <c r="AA82" s="32">
-        <v>10.9</v>
+        <v>9.5</v>
       </c>
       <c r="AB82" s="33">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="AC82" s="34">
         <v>3367</v>
       </c>
       <c r="AD82" s="32">
         <v>1.6</v>
       </c>
       <c r="AE82" s="32">
         <v>2.4</v>
       </c>
       <c r="AF82" s="32">
-        <v>11.5</v>
+        <v>10.1</v>
       </c>
       <c r="AG82" s="33">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="AH82" s="1"/>
     </row>
     <row r="83" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A83" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C83" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D83" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E83" s="22"/>
       <c r="F83" s="17">
         <v>73</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="60">
         <v>73</v>
       </c>
       <c r="I83" s="61">
         <v>2026000103</v>
       </c>
       <c r="J83" s="62">
         <v>6</v>
       </c>
       <c r="K83" s="68" t="s">
         <v>235</v>
       </c>
       <c r="L83" s="64" t="s">
         <v>17</v>
       </c>
       <c r="M83" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N83" s="34">
         <v>2322</v>
       </c>
       <c r="O83" s="32">
         <v>0.9</v>
       </c>
       <c r="P83" s="32">
         <v>1.4</v>
       </c>
       <c r="Q83" s="32">
-        <v>12</v>
+        <v>10.9</v>
       </c>
       <c r="R83" s="33">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="S83" s="34">
         <v>1761</v>
       </c>
       <c r="T83" s="32">
         <v>0.6</v>
       </c>
       <c r="U83" s="32">
         <v>1</v>
       </c>
       <c r="V83" s="32">
-        <v>11.6</v>
+        <v>10.5</v>
       </c>
       <c r="W83" s="33">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="X83" s="34">
         <v>2942</v>
       </c>
       <c r="Y83" s="32">
         <v>1.3</v>
       </c>
       <c r="Z83" s="32">
         <v>1.2</v>
       </c>
       <c r="AA83" s="32">
-        <v>11.8</v>
+        <v>10.7</v>
       </c>
       <c r="AB83" s="33">
-        <v>0.15</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="AC83" s="34">
         <v>3054</v>
       </c>
       <c r="AD83" s="32">
         <v>1.4</v>
       </c>
       <c r="AE83" s="32">
         <v>2.1</v>
       </c>
       <c r="AF83" s="32">
-        <v>12.8</v>
+        <v>11.7</v>
       </c>
       <c r="AG83" s="33">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="AH83" s="1"/>
     </row>
     <row r="84" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A84" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C84" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D84" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E84" s="22"/>
       <c r="F84" s="17">
         <v>74</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="60">
         <v>74</v>
       </c>
       <c r="I84" s="61">
         <v>2026000103</v>
       </c>
       <c r="J84" s="62">
         <v>6</v>
       </c>
       <c r="K84" s="68" t="s">
         <v>236</v>
       </c>
       <c r="L84" s="64" t="s">
         <v>16</v>
       </c>
       <c r="M84" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N84" s="34">
         <v>270</v>
       </c>
       <c r="O84" s="32">
         <v>0.1</v>
       </c>
       <c r="P84" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q84" s="32">
-        <v>-9.3000000000000007</v>
+        <v>-9.4</v>
       </c>
       <c r="R84" s="33">
         <v>-0.01</v>
       </c>
       <c r="S84" s="34">
         <v>229</v>
       </c>
       <c r="T84" s="32">
         <v>0.1</v>
       </c>
       <c r="U84" s="32">
         <v>-5.4</v>
       </c>
       <c r="V84" s="32">
         <v>-15.2</v>
       </c>
       <c r="W84" s="33">
         <v>-0.01</v>
       </c>
       <c r="X84" s="34">
         <v>315</v>
       </c>
       <c r="Y84" s="32">
         <v>0.1</v>
       </c>
       <c r="Z84" s="32">
         <v>6.8</v>
       </c>
       <c r="AA84" s="32">
-        <v>-4.2</v>
+        <v>-4.3</v>
       </c>
       <c r="AB84" s="33">
         <v>-0.01</v>
       </c>
       <c r="AC84" s="34">
         <v>313</v>
       </c>
       <c r="AD84" s="32">
         <v>0.1</v>
       </c>
       <c r="AE84" s="32">
         <v>5</v>
       </c>
       <c r="AF84" s="32">
-        <v>-5.8</v>
+        <v>-5.9</v>
       </c>
       <c r="AG84" s="33">
         <v>-0.01</v>
       </c>
       <c r="AH84" s="1"/>
     </row>
     <row r="85" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A85" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C85" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D85" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E85" s="22"/>
       <c r="F85" s="17">
         <v>75</v>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" s="60">
@@ -9982,96 +9969,96 @@
       <c r="I85" s="61">
         <v>2026000103</v>
       </c>
       <c r="J85" s="62">
         <v>5</v>
       </c>
       <c r="K85" s="68" t="s">
         <v>237</v>
       </c>
       <c r="L85" s="64" t="s">
         <v>15</v>
       </c>
       <c r="M85" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N85" s="34">
         <v>3100</v>
       </c>
       <c r="O85" s="32">
         <v>1.2</v>
       </c>
       <c r="P85" s="32">
         <v>0.9</v>
       </c>
       <c r="Q85" s="32">
-        <v>-3.6</v>
+        <v>-3.5</v>
       </c>
       <c r="R85" s="33">
         <v>-0.04</v>
       </c>
       <c r="S85" s="34">
         <v>3076</v>
       </c>
       <c r="T85" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="U85" s="32">
         <v>-0.8</v>
       </c>
       <c r="V85" s="32">
-        <v>-5.3</v>
+        <v>-5.2</v>
       </c>
       <c r="W85" s="33">
         <v>-0.06</v>
       </c>
       <c r="X85" s="34">
         <v>3126</v>
       </c>
       <c r="Y85" s="32">
         <v>1.4</v>
       </c>
       <c r="Z85" s="32">
         <v>2.8</v>
       </c>
       <c r="AA85" s="32">
-        <v>-1.8</v>
+        <v>-1.7</v>
       </c>
       <c r="AB85" s="33">
         <v>-0.02</v>
       </c>
       <c r="AC85" s="34">
         <v>3044</v>
       </c>
       <c r="AD85" s="32">
         <v>1.4</v>
       </c>
       <c r="AE85" s="32">
         <v>3.4</v>
       </c>
       <c r="AF85" s="32">
-        <v>-1.2</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AG85" s="33">
         <v>-0.02</v>
       </c>
       <c r="AH85" s="1"/>
     </row>
     <row r="86" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A86" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C86" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D86" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E86" s="22"/>
       <c r="F86" s="17">
         <v>76</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="60">
@@ -10178,96 +10165,96 @@
       <c r="I87" s="61">
         <v>2026000103</v>
       </c>
       <c r="J87" s="62">
         <v>6</v>
       </c>
       <c r="K87" s="68" t="s">
         <v>239</v>
       </c>
       <c r="L87" s="64" t="s">
         <v>14</v>
       </c>
       <c r="M87" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N87" s="34">
         <v>2788</v>
       </c>
       <c r="O87" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="P87" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q87" s="32">
-        <v>-3.5</v>
+        <v>-3.3</v>
       </c>
       <c r="R87" s="33">
         <v>-0.04</v>
       </c>
       <c r="S87" s="34">
         <v>2778</v>
       </c>
       <c r="T87" s="32">
         <v>1</v>
       </c>
       <c r="U87" s="32">
         <v>-1</v>
       </c>
       <c r="V87" s="32">
-        <v>-5.5</v>
+        <v>-5.4</v>
       </c>
       <c r="W87" s="33">
         <v>-0.05</v>
       </c>
       <c r="X87" s="34">
         <v>2800</v>
       </c>
       <c r="Y87" s="32">
         <v>1.2</v>
       </c>
       <c r="Z87" s="32">
         <v>3.5</v>
       </c>
       <c r="AA87" s="32">
-        <v>-1.2</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AB87" s="33">
         <v>-0.01</v>
       </c>
       <c r="AC87" s="34">
         <v>2715</v>
       </c>
       <c r="AD87" s="32">
         <v>1.3</v>
       </c>
       <c r="AE87" s="32">
         <v>3.8</v>
       </c>
       <c r="AF87" s="32">
-        <v>-1</v>
+        <v>-0.8</v>
       </c>
       <c r="AG87" s="33">
         <v>-0.01</v>
       </c>
       <c r="AH87" s="1"/>
     </row>
     <row r="88" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A88" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B88" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C88" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D88" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E88" s="22"/>
       <c r="F88" s="17">
         <v>78</v>
       </c>
       <c r="G88" s="1"/>
       <c r="H88" s="60">
@@ -10276,292 +10263,292 @@
       <c r="I88" s="61">
         <v>2026000103</v>
       </c>
       <c r="J88" s="62">
         <v>5</v>
       </c>
       <c r="K88" s="68" t="s">
         <v>240</v>
       </c>
       <c r="L88" s="64" t="s">
         <v>26</v>
       </c>
       <c r="M88" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N88" s="34">
         <v>6556</v>
       </c>
       <c r="O88" s="32">
         <v>2.6</v>
       </c>
       <c r="P88" s="32">
         <v>5.3</v>
       </c>
       <c r="Q88" s="32">
-        <v>-2.6</v>
+        <v>-1.5</v>
       </c>
       <c r="R88" s="33">
-        <v>-0.06</v>
+        <v>-0.04</v>
       </c>
       <c r="S88" s="34">
         <v>7172</v>
       </c>
       <c r="T88" s="32">
         <v>2.5</v>
       </c>
       <c r="U88" s="32">
         <v>2.7</v>
       </c>
       <c r="V88" s="32">
-        <v>-5</v>
+        <v>-3.9</v>
       </c>
       <c r="W88" s="33">
-        <v>-0.12</v>
+        <v>-0.1</v>
       </c>
       <c r="X88" s="34">
         <v>5876</v>
       </c>
       <c r="Y88" s="32">
         <v>2.6</v>
       </c>
       <c r="Z88" s="32">
         <v>9.3000000000000007</v>
       </c>
       <c r="AA88" s="32">
-        <v>1.1000000000000001</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AB88" s="33">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="AC88" s="34">
         <v>5584</v>
       </c>
       <c r="AD88" s="32">
         <v>2.6</v>
       </c>
       <c r="AE88" s="32">
         <v>9.3000000000000007</v>
       </c>
       <c r="AF88" s="32">
-        <v>1.1000000000000001</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AG88" s="33">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="AH88" s="1"/>
     </row>
     <row r="89" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A89" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B89" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C89" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D89" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E89" s="22"/>
       <c r="F89" s="17">
         <v>79</v>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="60">
         <v>79</v>
       </c>
       <c r="I89" s="61">
         <v>2026000103</v>
       </c>
       <c r="J89" s="62">
         <v>5</v>
       </c>
       <c r="K89" s="68" t="s">
         <v>241</v>
       </c>
       <c r="L89" s="64" t="s">
         <v>25</v>
       </c>
       <c r="M89" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N89" s="34">
         <v>10968</v>
       </c>
       <c r="O89" s="32">
         <v>4.3</v>
       </c>
       <c r="P89" s="32">
         <v>2.5</v>
       </c>
       <c r="Q89" s="32">
-        <v>-2.5</v>
+        <v>-1.9</v>
       </c>
       <c r="R89" s="33">
-        <v>-0.1</v>
+        <v>-0.08</v>
       </c>
       <c r="S89" s="34">
         <v>11417</v>
       </c>
       <c r="T89" s="32">
         <v>4</v>
       </c>
       <c r="U89" s="32">
         <v>-0.4</v>
       </c>
       <c r="V89" s="32">
-        <v>-5.2</v>
+        <v>-4.7</v>
       </c>
       <c r="W89" s="33">
-        <v>-0.21</v>
+        <v>-0.19</v>
       </c>
       <c r="X89" s="34">
         <v>10475</v>
       </c>
       <c r="Y89" s="32">
         <v>4.7</v>
       </c>
       <c r="Z89" s="32">
         <v>6.3</v>
       </c>
       <c r="AA89" s="32">
-        <v>1.1000000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="AB89" s="33">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="AC89" s="34">
         <v>10287</v>
       </c>
       <c r="AD89" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="AE89" s="32">
         <v>7.7</v>
       </c>
       <c r="AF89" s="32">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="AG89" s="33">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="AH89" s="1"/>
     </row>
     <row r="90" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A90" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C90" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D90" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E90" s="22"/>
       <c r="F90" s="17">
         <v>80</v>
       </c>
       <c r="G90" s="1"/>
       <c r="H90" s="60">
         <v>80</v>
       </c>
       <c r="I90" s="61">
         <v>2026000103</v>
       </c>
       <c r="J90" s="62">
         <v>6</v>
       </c>
       <c r="K90" s="68" t="s">
         <v>242</v>
       </c>
       <c r="L90" s="64" t="s">
         <v>24</v>
       </c>
       <c r="M90" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N90" s="34">
         <v>5146</v>
       </c>
       <c r="O90" s="32">
         <v>2</v>
       </c>
       <c r="P90" s="32">
         <v>4.2</v>
       </c>
       <c r="Q90" s="32">
-        <v>-2.2000000000000002</v>
+        <v>-1.9</v>
       </c>
       <c r="R90" s="33">
         <v>-0.04</v>
       </c>
       <c r="S90" s="34">
         <v>5495</v>
       </c>
       <c r="T90" s="32">
         <v>1.9</v>
       </c>
       <c r="U90" s="32">
         <v>1.9</v>
       </c>
       <c r="V90" s="32">
-        <v>-4.3</v>
+        <v>-4</v>
       </c>
       <c r="W90" s="33">
         <v>-0.08</v>
       </c>
       <c r="X90" s="34">
         <v>4763</v>
       </c>
       <c r="Y90" s="32">
         <v>2.1</v>
       </c>
       <c r="Z90" s="32">
         <v>7.5</v>
       </c>
       <c r="AA90" s="32">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="AB90" s="33">
         <v>0.02</v>
       </c>
       <c r="AC90" s="34">
         <v>4618</v>
       </c>
       <c r="AD90" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="AE90" s="32">
         <v>8</v>
       </c>
       <c r="AF90" s="32">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
       <c r="AG90" s="33">
         <v>0.03</v>
       </c>
       <c r="AH90" s="1"/>
     </row>
     <row r="91" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A91" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B91" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C91" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D91" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E91" s="22"/>
       <c r="F91" s="17">
         <v>81</v>
       </c>
       <c r="G91" s="1"/>
       <c r="H91" s="60">
@@ -10570,292 +10557,292 @@
       <c r="I91" s="61">
         <v>2026000103</v>
       </c>
       <c r="J91" s="62">
         <v>6</v>
       </c>
       <c r="K91" s="68" t="s">
         <v>243</v>
       </c>
       <c r="L91" s="64" t="s">
         <v>23</v>
       </c>
       <c r="M91" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N91" s="34">
         <v>5822</v>
       </c>
       <c r="O91" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="P91" s="32">
         <v>1</v>
       </c>
       <c r="Q91" s="32">
-        <v>-2.9</v>
+        <v>-2.1</v>
       </c>
       <c r="R91" s="33">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.05</v>
       </c>
       <c r="S91" s="34">
         <v>5922</v>
       </c>
       <c r="T91" s="32">
         <v>2.1</v>
       </c>
       <c r="U91" s="32">
         <v>-2.5</v>
       </c>
       <c r="V91" s="32">
-        <v>-6.3</v>
+        <v>-5.5</v>
       </c>
       <c r="W91" s="33">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="X91" s="34">
         <v>5711</v>
       </c>
       <c r="Y91" s="32">
         <v>2.5</v>
       </c>
       <c r="Z91" s="32">
         <v>5.3</v>
       </c>
       <c r="AA91" s="32">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="AB91" s="33">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="AC91" s="34">
         <v>5669</v>
       </c>
       <c r="AD91" s="32">
         <v>2.7</v>
       </c>
       <c r="AE91" s="32">
         <v>7.3</v>
       </c>
       <c r="AF91" s="32">
-        <v>3.2</v>
+        <v>4</v>
       </c>
       <c r="AG91" s="33">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="AH91" s="1"/>
     </row>
     <row r="92" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A92" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B92" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C92" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D92" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E92" s="22"/>
       <c r="F92" s="17">
         <v>82</v>
       </c>
       <c r="G92" s="1"/>
       <c r="H92" s="60">
         <v>82</v>
       </c>
       <c r="I92" s="61">
         <v>2026000103</v>
       </c>
       <c r="J92" s="62">
         <v>5</v>
       </c>
       <c r="K92" s="68" t="s">
         <v>244</v>
       </c>
       <c r="L92" s="64" t="s">
         <v>90</v>
       </c>
       <c r="M92" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N92" s="34">
         <v>4526</v>
       </c>
       <c r="O92" s="32">
         <v>1.8</v>
       </c>
       <c r="P92" s="32">
         <v>4.2</v>
       </c>
       <c r="Q92" s="32">
-        <v>-4.3</v>
+        <v>-2.8</v>
       </c>
       <c r="R92" s="33">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.05</v>
       </c>
       <c r="S92" s="34">
         <v>4765</v>
       </c>
       <c r="T92" s="32">
         <v>1.7</v>
       </c>
       <c r="U92" s="32">
         <v>1</v>
       </c>
       <c r="V92" s="32">
-        <v>-7.3</v>
+        <v>-5.8</v>
       </c>
       <c r="W92" s="33">
-        <v>-0.12</v>
+        <v>-0.1</v>
       </c>
       <c r="X92" s="34">
         <v>4263</v>
       </c>
       <c r="Y92" s="32">
         <v>1.9</v>
       </c>
       <c r="Z92" s="32">
         <v>8.5</v>
       </c>
       <c r="AA92" s="32">
-        <v>-0.4</v>
+        <v>1.2</v>
       </c>
       <c r="AB92" s="33">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="AC92" s="34">
         <v>3997</v>
       </c>
       <c r="AD92" s="32">
         <v>1.9</v>
       </c>
       <c r="AE92" s="32">
         <v>7.2</v>
       </c>
       <c r="AF92" s="32">
-        <v>-1.6</v>
+        <v>0</v>
       </c>
       <c r="AG92" s="33">
-        <v>-0.03</v>
+        <v>0</v>
       </c>
       <c r="AH92" s="1"/>
     </row>
     <row r="93" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A93" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B93" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C93" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D93" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E93" s="22"/>
       <c r="F93" s="17">
         <v>83</v>
       </c>
       <c r="G93" s="1"/>
       <c r="H93" s="60">
         <v>83</v>
       </c>
       <c r="I93" s="61">
         <v>2026000103</v>
       </c>
       <c r="J93" s="62">
         <v>6</v>
       </c>
       <c r="K93" s="68" t="s">
         <v>245</v>
       </c>
       <c r="L93" s="64" t="s">
         <v>91</v>
       </c>
       <c r="M93" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N93" s="34">
         <v>931</v>
       </c>
       <c r="O93" s="32">
         <v>0.4</v>
       </c>
       <c r="P93" s="32">
         <v>1</v>
       </c>
       <c r="Q93" s="32">
-        <v>-0.7</v>
+        <v>0.2</v>
       </c>
       <c r="R93" s="33">
         <v>0</v>
       </c>
       <c r="S93" s="34">
         <v>953</v>
       </c>
       <c r="T93" s="32">
         <v>0.3</v>
       </c>
       <c r="U93" s="32">
         <v>-4.9000000000000004</v>
       </c>
       <c r="V93" s="32">
-        <v>-6.5</v>
+        <v>-5.7</v>
       </c>
       <c r="W93" s="33">
         <v>-0.02</v>
       </c>
       <c r="X93" s="34">
         <v>908</v>
       </c>
       <c r="Y93" s="32">
         <v>0.4</v>
       </c>
       <c r="Z93" s="32">
         <v>9.1</v>
       </c>
       <c r="AA93" s="32">
-        <v>7.3</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AB93" s="33">
         <v>0.03</v>
       </c>
       <c r="AC93" s="34">
         <v>873</v>
       </c>
       <c r="AD93" s="32">
         <v>0.4</v>
       </c>
       <c r="AE93" s="32">
         <v>7</v>
       </c>
       <c r="AF93" s="32">
-        <v>5.2</v>
+        <v>6.2</v>
       </c>
       <c r="AG93" s="33">
         <v>0.02</v>
       </c>
       <c r="AH93" s="1"/>
     </row>
     <row r="94" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A94" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B94" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C94" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D94" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E94" s="22"/>
       <c r="F94" s="17">
         <v>84</v>
       </c>
       <c r="G94" s="1"/>
       <c r="H94" s="60">
@@ -10864,292 +10851,292 @@
       <c r="I94" s="61">
         <v>2026000103</v>
       </c>
       <c r="J94" s="62">
         <v>6</v>
       </c>
       <c r="K94" s="68" t="s">
         <v>246</v>
       </c>
       <c r="L94" s="64" t="s">
         <v>92</v>
       </c>
       <c r="M94" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N94" s="34">
         <v>1235</v>
       </c>
       <c r="O94" s="32">
         <v>0.5</v>
       </c>
       <c r="P94" s="32">
         <v>18.3</v>
       </c>
       <c r="Q94" s="32">
-        <v>-9.1</v>
+        <v>-7.4</v>
       </c>
       <c r="R94" s="33">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="S94" s="34">
         <v>1307</v>
       </c>
       <c r="T94" s="32">
         <v>0.5</v>
       </c>
       <c r="U94" s="32">
         <v>15</v>
       </c>
       <c r="V94" s="32">
-        <v>-11.7</v>
+        <v>-9.9</v>
       </c>
       <c r="W94" s="33">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="X94" s="34">
         <v>1155</v>
       </c>
       <c r="Y94" s="32">
         <v>0.5</v>
       </c>
       <c r="Z94" s="32">
         <v>22.9</v>
       </c>
       <c r="AA94" s="32">
-        <v>-5.6</v>
+        <v>-3.8</v>
       </c>
       <c r="AB94" s="33">
         <v>-0.02</v>
       </c>
       <c r="AC94" s="34">
         <v>1083</v>
       </c>
       <c r="AD94" s="32">
         <v>0.5</v>
       </c>
       <c r="AE94" s="32">
         <v>21.8</v>
       </c>
       <c r="AF94" s="32">
-        <v>-6.5</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="AG94" s="33">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="AH94" s="1"/>
     </row>
     <row r="95" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A95" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B95" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C95" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D95" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E95" s="22"/>
       <c r="F95" s="17">
         <v>85</v>
       </c>
       <c r="G95" s="1"/>
       <c r="H95" s="60">
         <v>85</v>
       </c>
       <c r="I95" s="61">
         <v>2026000103</v>
       </c>
       <c r="J95" s="62">
         <v>6</v>
       </c>
       <c r="K95" s="68" t="s">
         <v>247</v>
       </c>
       <c r="L95" s="64" t="s">
         <v>22</v>
       </c>
       <c r="M95" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N95" s="34">
         <v>2360</v>
       </c>
       <c r="O95" s="32">
         <v>0.9</v>
       </c>
       <c r="P95" s="32">
         <v>-0.8</v>
       </c>
       <c r="Q95" s="32">
-        <v>-3.8</v>
+        <v>-2.6</v>
       </c>
       <c r="R95" s="33">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="S95" s="34">
         <v>2505</v>
       </c>
       <c r="T95" s="32">
         <v>0.9</v>
       </c>
       <c r="U95" s="32">
         <v>-2.8</v>
       </c>
       <c r="V95" s="32">
-        <v>-5.7</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="W95" s="33">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="X95" s="34">
         <v>2200</v>
       </c>
       <c r="Y95" s="32">
         <v>1</v>
       </c>
       <c r="Z95" s="32">
         <v>1.9</v>
       </c>
       <c r="AA95" s="32">
-        <v>-1.2</v>
+        <v>0</v>
       </c>
       <c r="AB95" s="33">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="AC95" s="34">
         <v>2041</v>
       </c>
       <c r="AD95" s="32">
         <v>1</v>
       </c>
       <c r="AE95" s="32">
         <v>0.8</v>
       </c>
       <c r="AF95" s="32">
-        <v>-2.2000000000000002</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AG95" s="33">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="AH95" s="1"/>
     </row>
     <row r="96" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A96" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B96" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C96" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D96" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E96" s="22"/>
       <c r="F96" s="17">
         <v>86</v>
       </c>
       <c r="G96" s="1"/>
       <c r="H96" s="60">
         <v>86</v>
       </c>
       <c r="I96" s="61">
         <v>2026000103</v>
       </c>
       <c r="J96" s="62">
         <v>5</v>
       </c>
       <c r="K96" s="68" t="s">
         <v>248</v>
       </c>
       <c r="L96" s="64" t="s">
         <v>93</v>
       </c>
       <c r="M96" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N96" s="34">
         <v>2802</v>
       </c>
       <c r="O96" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="P96" s="32">
         <v>-3.9</v>
       </c>
       <c r="Q96" s="32">
-        <v>-8.5</v>
+        <v>-8.6</v>
       </c>
       <c r="R96" s="33">
         <v>-0.1</v>
       </c>
       <c r="S96" s="34">
         <v>2895</v>
       </c>
       <c r="T96" s="32">
         <v>1</v>
       </c>
       <c r="U96" s="32">
         <v>-4.9000000000000004</v>
       </c>
       <c r="V96" s="32">
-        <v>-9.4</v>
+        <v>-9.5</v>
       </c>
       <c r="W96" s="33">
         <v>-0.1</v>
       </c>
       <c r="X96" s="34">
         <v>2698</v>
       </c>
       <c r="Y96" s="32">
         <v>1.2</v>
       </c>
       <c r="Z96" s="32">
         <v>-2.7</v>
       </c>
       <c r="AA96" s="32">
-        <v>-7.3</v>
+        <v>-7.4</v>
       </c>
       <c r="AB96" s="33">
         <v>-0.09</v>
       </c>
       <c r="AC96" s="34">
         <v>2523</v>
       </c>
       <c r="AD96" s="32">
         <v>1.2</v>
       </c>
       <c r="AE96" s="32">
         <v>-1.2</v>
       </c>
       <c r="AF96" s="32">
-        <v>-5.9</v>
+        <v>-6</v>
       </c>
       <c r="AG96" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AH96" s="1"/>
     </row>
     <row r="97" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A97" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B97" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C97" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D97" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E97" s="22"/>
       <c r="F97" s="17">
         <v>87</v>
       </c>
       <c r="G97" s="1"/>
       <c r="H97" s="60">
@@ -11158,292 +11145,292 @@
       <c r="I97" s="61">
         <v>2026000103</v>
       </c>
       <c r="J97" s="62">
         <v>5</v>
       </c>
       <c r="K97" s="68" t="s">
         <v>249</v>
       </c>
       <c r="L97" s="64" t="s">
         <v>94</v>
       </c>
       <c r="M97" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N97" s="34">
         <v>12704</v>
       </c>
       <c r="O97" s="32">
         <v>5</v>
       </c>
       <c r="P97" s="32">
         <v>4.5</v>
       </c>
       <c r="Q97" s="32">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
       <c r="R97" s="33">
-        <v>0.03</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="S97" s="34">
         <v>17504</v>
       </c>
       <c r="T97" s="32">
         <v>6.1</v>
       </c>
       <c r="U97" s="32">
         <v>7.1</v>
       </c>
       <c r="V97" s="32">
-        <v>3.2</v>
+        <v>3.9</v>
       </c>
       <c r="W97" s="33">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="X97" s="34">
         <v>7394</v>
       </c>
       <c r="Y97" s="32">
         <v>3.3</v>
       </c>
       <c r="Z97" s="32">
         <v>-0.9</v>
       </c>
       <c r="AA97" s="32">
-        <v>-4.5</v>
+        <v>-3.9</v>
       </c>
       <c r="AB97" s="33">
-        <v>-0.15</v>
+        <v>-0.13</v>
       </c>
       <c r="AC97" s="34">
         <v>5729</v>
       </c>
       <c r="AD97" s="32">
         <v>2.7</v>
       </c>
       <c r="AE97" s="32">
         <v>-5.7</v>
       </c>
       <c r="AF97" s="32">
-        <v>-9.1999999999999993</v>
+        <v>-8.5</v>
       </c>
       <c r="AG97" s="33">
-        <v>-0.26</v>
+        <v>-0.24</v>
       </c>
       <c r="AH97" s="1"/>
     </row>
     <row r="98" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A98" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C98" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D98" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E98" s="22"/>
       <c r="F98" s="17">
         <v>88</v>
       </c>
       <c r="G98" s="1"/>
       <c r="H98" s="60">
         <v>88</v>
       </c>
       <c r="I98" s="61">
         <v>2026000103</v>
       </c>
       <c r="J98" s="62">
         <v>6</v>
       </c>
       <c r="K98" s="68" t="s">
         <v>250</v>
       </c>
       <c r="L98" s="64" t="s">
         <v>21</v>
       </c>
       <c r="M98" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N98" s="34">
         <v>12378</v>
       </c>
       <c r="O98" s="32">
         <v>4.8</v>
       </c>
       <c r="P98" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q98" s="32">
-        <v>0.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="R98" s="33">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="S98" s="34">
         <v>16959</v>
       </c>
       <c r="T98" s="32">
         <v>6</v>
       </c>
       <c r="U98" s="32">
         <v>8.1</v>
       </c>
       <c r="V98" s="32">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="W98" s="33">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="X98" s="34">
         <v>7308</v>
       </c>
       <c r="Y98" s="32">
         <v>3.3</v>
       </c>
       <c r="Z98" s="32">
         <v>-1.1000000000000001</v>
       </c>
       <c r="AA98" s="32">
-        <v>-5.0999999999999996</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="AB98" s="33">
         <v>-0.16</v>
       </c>
       <c r="AC98" s="34">
         <v>5721</v>
       </c>
       <c r="AD98" s="32">
         <v>2.7</v>
       </c>
       <c r="AE98" s="32">
         <v>-5.7</v>
       </c>
       <c r="AF98" s="32">
-        <v>-9.5</v>
+        <v>-9.3000000000000007</v>
       </c>
       <c r="AG98" s="33">
-        <v>-0.27</v>
+        <v>-0.26</v>
       </c>
       <c r="AH98" s="1"/>
     </row>
     <row r="99" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A99" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B99" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C99" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D99" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E99" s="22"/>
       <c r="F99" s="17">
         <v>89</v>
       </c>
       <c r="G99" s="1"/>
       <c r="H99" s="60">
         <v>89</v>
       </c>
       <c r="I99" s="61">
         <v>2026000103</v>
       </c>
       <c r="J99" s="62">
         <v>6</v>
       </c>
       <c r="K99" s="68" t="s">
         <v>251</v>
       </c>
       <c r="L99" s="69" t="s">
         <v>20</v>
       </c>
       <c r="M99" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N99" s="34">
         <v>327</v>
       </c>
       <c r="O99" s="32">
         <v>0.1</v>
       </c>
       <c r="P99" s="32">
         <v>-13.7</v>
       </c>
       <c r="Q99" s="32">
-        <v>-9.1999999999999993</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="R99" s="33">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="S99" s="34">
         <v>544</v>
       </c>
       <c r="T99" s="32">
         <v>0.2</v>
       </c>
       <c r="U99" s="32">
         <v>-16.600000000000001</v>
       </c>
       <c r="V99" s="32">
-        <v>-12.2</v>
+        <v>1.6</v>
       </c>
       <c r="W99" s="33">
-        <v>-0.03</v>
+        <v>0</v>
       </c>
       <c r="X99" s="34">
         <v>86</v>
       </c>
       <c r="Y99" s="32">
         <v>0</v>
       </c>
       <c r="Z99" s="32">
         <v>16.2</v>
       </c>
       <c r="AA99" s="32">
-        <v>22.3</v>
+        <v>41.5</v>
       </c>
       <c r="AB99" s="33">
         <v>0.01</v>
       </c>
       <c r="AC99" s="34">
         <v>8</v>
       </c>
       <c r="AD99" s="32">
         <v>0</v>
       </c>
       <c r="AE99" s="32">
         <v>0</v>
       </c>
       <c r="AF99" s="32">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="AG99" s="33">
         <v>0</v>
       </c>
       <c r="AH99" s="1"/>
     </row>
     <row r="100" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A100" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B100" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C100" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D100" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E100" s="22"/>
       <c r="F100" s="17">
         <v>90</v>
       </c>
       <c r="G100" s="1"/>
       <c r="H100" s="60">
@@ -11550,99 +11537,99 @@
       <c r="I101" s="61">
         <v>2026000103</v>
       </c>
       <c r="J101" s="62">
         <v>4</v>
       </c>
       <c r="K101" s="68" t="s">
         <v>252</v>
       </c>
       <c r="L101" s="64" t="s">
         <v>95</v>
       </c>
       <c r="M101" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N101" s="34">
         <v>18857</v>
       </c>
       <c r="O101" s="32">
         <v>7.4</v>
       </c>
       <c r="P101" s="32">
         <v>6.9</v>
       </c>
       <c r="Q101" s="32">
-        <v>4.5999999999999996</v>
+        <v>4.8</v>
       </c>
       <c r="R101" s="33">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="S101" s="34">
         <v>24196</v>
       </c>
       <c r="T101" s="32">
         <v>8.5</v>
       </c>
       <c r="U101" s="32">
         <v>20.2</v>
       </c>
       <c r="V101" s="32">
-        <v>17.600000000000001</v>
+        <v>17.8</v>
       </c>
       <c r="W101" s="33">
-        <v>1.25</v>
+        <v>1.27</v>
       </c>
       <c r="X101" s="34">
         <v>12949</v>
       </c>
       <c r="Y101" s="32">
         <v>5.8</v>
       </c>
       <c r="Z101" s="32">
         <v>-12.8</v>
       </c>
       <c r="AA101" s="32">
-        <v>-14.7</v>
+        <v>-14.5</v>
       </c>
       <c r="AB101" s="33">
-        <v>-0.96</v>
+        <v>-0.95</v>
       </c>
       <c r="AC101" s="34">
         <v>12542</v>
       </c>
       <c r="AD101" s="32">
         <v>5.9</v>
       </c>
       <c r="AE101" s="32">
         <v>-15</v>
       </c>
       <c r="AF101" s="32">
-        <v>-16.8</v>
+        <v>-16.7</v>
       </c>
       <c r="AG101" s="33">
-        <v>-1.1499999999999999</v>
+        <v>-1.1399999999999999</v>
       </c>
       <c r="AH101" s="1"/>
     </row>
     <row r="102" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A102" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B102" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C102" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D102" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E102" s="22"/>
       <c r="F102" s="17">
         <v>92</v>
       </c>
       <c r="G102" s="1"/>
       <c r="H102" s="60">
         <v>92</v>
       </c>
       <c r="I102" s="61">
@@ -11746,292 +11733,292 @@
       <c r="I103" s="61">
         <v>2026000103</v>
       </c>
       <c r="J103" s="62">
         <v>5</v>
       </c>
       <c r="K103" s="68" t="s">
         <v>254</v>
       </c>
       <c r="L103" s="64" t="s">
         <v>96</v>
       </c>
       <c r="M103" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N103" s="34">
         <v>7947</v>
       </c>
       <c r="O103" s="32">
         <v>3.1</v>
       </c>
       <c r="P103" s="32">
         <v>15.8</v>
       </c>
       <c r="Q103" s="32">
-        <v>12.2</v>
+        <v>12.4</v>
       </c>
       <c r="R103" s="33">
         <v>0.33</v>
       </c>
       <c r="S103" s="34">
         <v>8097</v>
       </c>
       <c r="T103" s="32">
         <v>2.8</v>
       </c>
       <c r="U103" s="32">
         <v>75.400000000000006</v>
       </c>
       <c r="V103" s="32">
-        <v>70</v>
+        <v>70.3</v>
       </c>
       <c r="W103" s="33">
-        <v>1.1399999999999999</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="X103" s="34">
         <v>7780</v>
       </c>
       <c r="Y103" s="32">
         <v>3.5</v>
       </c>
       <c r="Z103" s="32">
         <v>-17.100000000000001</v>
       </c>
       <c r="AA103" s="32">
-        <v>-19.7</v>
+        <v>-19.5</v>
       </c>
       <c r="AB103" s="33">
-        <v>-0.81</v>
+        <v>-0.8</v>
       </c>
       <c r="AC103" s="34">
         <v>8538</v>
       </c>
       <c r="AD103" s="32">
         <v>4</v>
       </c>
       <c r="AE103" s="32">
         <v>-14.2</v>
       </c>
       <c r="AF103" s="32">
-        <v>-16.899999999999999</v>
+        <v>-16.7</v>
       </c>
       <c r="AG103" s="33">
-        <v>-0.77</v>
+        <v>-0.76</v>
       </c>
       <c r="AH103" s="1"/>
     </row>
     <row r="104" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A104" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B104" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C104" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D104" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E104" s="22"/>
       <c r="F104" s="17">
         <v>94</v>
       </c>
       <c r="G104" s="1"/>
       <c r="H104" s="60">
         <v>94</v>
       </c>
       <c r="I104" s="61">
         <v>2026000103</v>
       </c>
       <c r="J104" s="62">
         <v>6</v>
       </c>
       <c r="K104" s="68" t="s">
         <v>255</v>
       </c>
       <c r="L104" s="64" t="s">
         <v>39</v>
       </c>
       <c r="M104" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N104" s="34">
         <v>2535</v>
       </c>
       <c r="O104" s="32">
         <v>1</v>
       </c>
       <c r="P104" s="32">
         <v>50.8</v>
       </c>
       <c r="Q104" s="32">
-        <v>49.3</v>
+        <v>50.6</v>
       </c>
       <c r="R104" s="33">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="S104" s="34">
         <v>2685</v>
       </c>
       <c r="T104" s="32">
         <v>0.9</v>
       </c>
       <c r="U104" s="32">
         <v>126</v>
       </c>
       <c r="V104" s="32">
-        <v>123.8</v>
+        <v>125.8</v>
       </c>
       <c r="W104" s="33">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="X104" s="34">
         <v>2378</v>
       </c>
       <c r="Y104" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z104" s="32">
         <v>6.4</v>
       </c>
       <c r="AA104" s="32">
-        <v>5.3</v>
+        <v>6.3</v>
       </c>
       <c r="AB104" s="33">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AC104" s="34">
         <v>2614</v>
       </c>
       <c r="AD104" s="32">
         <v>1.2</v>
       </c>
       <c r="AE104" s="32">
         <v>27.5</v>
       </c>
       <c r="AF104" s="32">
-        <v>26.2</v>
+        <v>27.4</v>
       </c>
       <c r="AG104" s="33">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AH104" s="1"/>
     </row>
     <row r="105" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A105" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C105" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D105" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E105" s="22"/>
       <c r="F105" s="17">
         <v>95</v>
       </c>
       <c r="G105" s="1"/>
       <c r="H105" s="60">
         <v>95</v>
       </c>
       <c r="I105" s="61">
         <v>2026000103</v>
       </c>
       <c r="J105" s="62">
         <v>6</v>
       </c>
       <c r="K105" s="68" t="s">
         <v>256</v>
       </c>
       <c r="L105" s="64" t="s">
         <v>38</v>
       </c>
       <c r="M105" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N105" s="34">
         <v>5412</v>
       </c>
       <c r="O105" s="32">
         <v>2.1</v>
       </c>
       <c r="P105" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Q105" s="32">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="R105" s="33">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="S105" s="34">
         <v>5412</v>
       </c>
       <c r="T105" s="32">
         <v>1.9</v>
       </c>
       <c r="U105" s="32">
         <v>57.9</v>
       </c>
       <c r="V105" s="32">
-        <v>51.8</v>
+        <v>51.4</v>
       </c>
       <c r="W105" s="33">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="X105" s="34">
         <v>5402</v>
       </c>
       <c r="Y105" s="32">
         <v>2.4</v>
       </c>
       <c r="Z105" s="32">
         <v>-24.5</v>
       </c>
       <c r="AA105" s="32">
-        <v>-27.4</v>
+        <v>-27.6</v>
       </c>
       <c r="AB105" s="33">
         <v>-0.86</v>
       </c>
       <c r="AC105" s="34">
         <v>5924</v>
       </c>
       <c r="AD105" s="32">
         <v>2.8</v>
       </c>
       <c r="AE105" s="32">
         <v>-25</v>
       </c>
       <c r="AF105" s="32">
-        <v>-27.9</v>
+        <v>-28.1</v>
       </c>
       <c r="AG105" s="33">
         <v>-1.02</v>
       </c>
       <c r="AH105" s="1"/>
     </row>
     <row r="106" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A106" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B106" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C106" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D106" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E106" s="22"/>
       <c r="F106" s="17">
         <v>96</v>
       </c>
       <c r="G106" s="1"/>
       <c r="H106" s="60">
@@ -12040,99 +12027,99 @@
       <c r="I106" s="61">
         <v>2026000103</v>
       </c>
       <c r="J106" s="62">
         <v>4</v>
       </c>
       <c r="K106" s="68" t="s">
         <v>257</v>
       </c>
       <c r="L106" s="64" t="s">
         <v>37</v>
       </c>
       <c r="M106" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N106" s="34">
         <v>24019</v>
       </c>
       <c r="O106" s="32">
         <v>9.4</v>
       </c>
       <c r="P106" s="32">
         <v>-6.7</v>
       </c>
       <c r="Q106" s="32">
-        <v>-2.9</v>
+        <v>-2.6</v>
       </c>
       <c r="R106" s="33">
-        <v>-0.28999999999999998</v>
+        <v>-0.26</v>
       </c>
       <c r="S106" s="34">
         <v>22520</v>
       </c>
       <c r="T106" s="32">
         <v>7.9</v>
       </c>
       <c r="U106" s="32">
         <v>-7.6</v>
       </c>
       <c r="V106" s="32">
-        <v>-3.9</v>
+        <v>-3.5</v>
       </c>
       <c r="W106" s="33">
-        <v>-0.33</v>
+        <v>-0.3</v>
       </c>
       <c r="X106" s="34">
         <v>25675</v>
       </c>
       <c r="Y106" s="32">
         <v>11.4</v>
       </c>
       <c r="Z106" s="32">
         <v>-5.8</v>
       </c>
       <c r="AA106" s="32">
-        <v>-2</v>
+        <v>-1.7</v>
       </c>
       <c r="AB106" s="33">
-        <v>-0.24</v>
+        <v>-0.2</v>
       </c>
       <c r="AC106" s="34">
         <v>25492</v>
       </c>
       <c r="AD106" s="32">
         <v>12</v>
       </c>
       <c r="AE106" s="32">
         <v>-5.0999999999999996</v>
       </c>
       <c r="AF106" s="32">
-        <v>-1.2</v>
+        <v>-0.9</v>
       </c>
       <c r="AG106" s="33">
-        <v>-0.15</v>
+        <v>-0.12</v>
       </c>
       <c r="AH106" s="1"/>
     </row>
     <row r="107" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A107" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B107" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C107" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D107" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E107" s="22"/>
       <c r="F107" s="17">
         <v>97</v>
       </c>
       <c r="G107" s="1"/>
       <c r="H107" s="60">
         <v>97</v>
       </c>
       <c r="I107" s="61">
@@ -12334,96 +12321,96 @@
       <c r="I109" s="61">
         <v>2026000103</v>
       </c>
       <c r="J109" s="62">
         <v>5</v>
       </c>
       <c r="K109" s="68" t="s">
         <v>260</v>
       </c>
       <c r="L109" s="64" t="s">
         <v>34</v>
       </c>
       <c r="M109" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N109" s="34">
         <v>2193</v>
       </c>
       <c r="O109" s="32">
         <v>0.9</v>
       </c>
       <c r="P109" s="32">
         <v>-12.6</v>
       </c>
       <c r="Q109" s="32">
-        <v>-13</v>
+        <v>-12.9</v>
       </c>
       <c r="R109" s="33">
         <v>-0.13</v>
       </c>
       <c r="S109" s="34">
         <v>1335</v>
       </c>
       <c r="T109" s="32">
         <v>0.5</v>
       </c>
       <c r="U109" s="32">
         <v>-24.2</v>
       </c>
       <c r="V109" s="32">
-        <v>-24.6</v>
+        <v>-24.5</v>
       </c>
       <c r="W109" s="33">
         <v>-0.15</v>
       </c>
       <c r="X109" s="34">
         <v>3139</v>
       </c>
       <c r="Y109" s="32">
         <v>1.4</v>
       </c>
       <c r="Z109" s="32">
         <v>-6.2</v>
       </c>
       <c r="AA109" s="32">
-        <v>-6.7</v>
+        <v>-6.6</v>
       </c>
       <c r="AB109" s="33">
         <v>-0.1</v>
       </c>
       <c r="AC109" s="34">
         <v>3384</v>
       </c>
       <c r="AD109" s="32">
         <v>1.6</v>
       </c>
       <c r="AE109" s="32">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AF109" s="32">
-        <v>-4.9000000000000004</v>
+        <v>-4.8</v>
       </c>
       <c r="AG109" s="33">
         <v>-0.08</v>
       </c>
       <c r="AH109" s="1"/>
     </row>
     <row r="110" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A110" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C110" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D110" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E110" s="22"/>
       <c r="F110" s="17">
         <v>100</v>
       </c>
       <c r="G110" s="1"/>
       <c r="H110" s="60">
@@ -12432,99 +12419,99 @@
       <c r="I110" s="61">
         <v>2026000103</v>
       </c>
       <c r="J110" s="62">
         <v>5</v>
       </c>
       <c r="K110" s="68" t="s">
         <v>261</v>
       </c>
       <c r="L110" s="64" t="s">
         <v>33</v>
       </c>
       <c r="M110" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N110" s="34">
         <v>4013</v>
       </c>
       <c r="O110" s="32">
         <v>1.6</v>
       </c>
       <c r="P110" s="32">
         <v>-1.9</v>
       </c>
       <c r="Q110" s="32">
-        <v>-1</v>
+        <v>-0.6</v>
       </c>
       <c r="R110" s="33">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="S110" s="34">
         <v>3969</v>
       </c>
       <c r="T110" s="32">
         <v>1.4</v>
       </c>
       <c r="U110" s="32">
         <v>-4.5</v>
       </c>
       <c r="V110" s="32">
-        <v>-3.6</v>
+        <v>-3.2</v>
       </c>
       <c r="W110" s="33">
         <v>-0.05</v>
       </c>
       <c r="X110" s="34">
         <v>4061</v>
       </c>
       <c r="Y110" s="32">
         <v>1.8</v>
       </c>
       <c r="Z110" s="32">
         <v>1.2</v>
       </c>
       <c r="AA110" s="32">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="AB110" s="33">
         <v>0.04</v>
       </c>
       <c r="AC110" s="34">
         <v>4001</v>
       </c>
       <c r="AD110" s="32">
         <v>1.9</v>
       </c>
       <c r="AE110" s="32">
         <v>1.8</v>
       </c>
       <c r="AF110" s="32">
-        <v>2.7</v>
+        <v>3.1</v>
       </c>
       <c r="AG110" s="33">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AH110" s="1"/>
     </row>
     <row r="111" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A111" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B111" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C111" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D111" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E111" s="22"/>
       <c r="F111" s="17">
         <v>101</v>
       </c>
       <c r="G111" s="1"/>
       <c r="H111" s="60">
         <v>101</v>
       </c>
       <c r="I111" s="61">
@@ -12726,96 +12713,96 @@
       <c r="I113" s="61">
         <v>2026000103</v>
       </c>
       <c r="J113" s="62">
         <v>6</v>
       </c>
       <c r="K113" s="68" t="s">
         <v>264</v>
       </c>
       <c r="L113" s="64" t="s">
         <v>30</v>
       </c>
       <c r="M113" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N113" s="34">
         <v>1866</v>
       </c>
       <c r="O113" s="32">
         <v>0.7</v>
       </c>
       <c r="P113" s="32">
         <v>20.5</v>
       </c>
       <c r="Q113" s="32">
-        <v>23.1</v>
+        <v>23.2</v>
       </c>
       <c r="R113" s="33">
         <v>0.14000000000000001</v>
       </c>
       <c r="S113" s="34">
         <v>2000</v>
       </c>
       <c r="T113" s="32">
         <v>0.7</v>
       </c>
       <c r="U113" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="V113" s="32">
-        <v>10.5</v>
+        <v>10.6</v>
       </c>
       <c r="W113" s="33">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="X113" s="34">
         <v>1717</v>
       </c>
       <c r="Y113" s="32">
         <v>0.8</v>
       </c>
       <c r="Z113" s="32">
         <v>41.8</v>
       </c>
       <c r="AA113" s="32">
-        <v>44.8</v>
+        <v>45</v>
       </c>
       <c r="AB113" s="33">
         <v>0.24</v>
       </c>
       <c r="AC113" s="34">
         <v>1501</v>
       </c>
       <c r="AD113" s="32">
         <v>0.7</v>
       </c>
       <c r="AE113" s="32">
         <v>21</v>
       </c>
       <c r="AF113" s="32">
-        <v>23.6</v>
+        <v>23.7</v>
       </c>
       <c r="AG113" s="33">
         <v>0.14000000000000001</v>
       </c>
       <c r="AH113" s="1"/>
     </row>
     <row r="114" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A114" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B114" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C114" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D114" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E114" s="22"/>
       <c r="F114" s="17">
         <v>104</v>
       </c>
       <c r="G114" s="1"/>
       <c r="H114" s="60">
@@ -12824,194 +12811,194 @@
       <c r="I114" s="61">
         <v>2026000103</v>
       </c>
       <c r="J114" s="62">
         <v>6</v>
       </c>
       <c r="K114" s="68" t="s">
         <v>265</v>
       </c>
       <c r="L114" s="64" t="s">
         <v>29</v>
       </c>
       <c r="M114" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N114" s="34">
         <v>1129</v>
       </c>
       <c r="O114" s="32">
         <v>0.4</v>
       </c>
       <c r="P114" s="32">
         <v>43.6</v>
       </c>
       <c r="Q114" s="32">
-        <v>37.700000000000003</v>
+        <v>37.200000000000003</v>
       </c>
       <c r="R114" s="33">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="S114" s="34">
         <v>1215</v>
       </c>
       <c r="T114" s="32">
         <v>0.4</v>
       </c>
       <c r="U114" s="32">
         <v>72.599999999999994</v>
       </c>
       <c r="V114" s="32">
-        <v>65.5</v>
+        <v>64.900000000000006</v>
       </c>
       <c r="W114" s="33">
         <v>0.16</v>
       </c>
       <c r="X114" s="34">
         <v>1029</v>
       </c>
       <c r="Y114" s="32">
         <v>0.5</v>
       </c>
       <c r="Z114" s="32">
         <v>17.100000000000001</v>
       </c>
       <c r="AA114" s="32">
-        <v>12.3</v>
+        <v>11.8</v>
       </c>
       <c r="AB114" s="33">
         <v>0.05</v>
       </c>
       <c r="AC114" s="34">
         <v>1121</v>
       </c>
       <c r="AD114" s="32">
         <v>0.5</v>
       </c>
       <c r="AE114" s="32">
         <v>29.3</v>
       </c>
       <c r="AF114" s="32">
-        <v>24</v>
+        <v>23.5</v>
       </c>
       <c r="AG114" s="33">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AH114" s="1"/>
     </row>
     <row r="115" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A115" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B115" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C115" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D115" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E115" s="22"/>
       <c r="F115" s="17">
         <v>105</v>
       </c>
       <c r="G115" s="1"/>
       <c r="H115" s="60">
         <v>105</v>
       </c>
       <c r="I115" s="61">
         <v>2026000103</v>
       </c>
       <c r="J115" s="62">
         <v>6</v>
       </c>
       <c r="K115" s="68" t="s">
         <v>266</v>
       </c>
       <c r="L115" s="64" t="s">
         <v>28</v>
       </c>
       <c r="M115" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N115" s="34">
         <v>445</v>
       </c>
       <c r="O115" s="32">
         <v>0.2</v>
       </c>
       <c r="P115" s="32">
         <v>6</v>
       </c>
       <c r="Q115" s="32">
-        <v>5.6</v>
+        <v>5.7</v>
       </c>
       <c r="R115" s="33">
         <v>0.01</v>
       </c>
       <c r="S115" s="34">
         <v>581</v>
       </c>
       <c r="T115" s="32">
         <v>0.2</v>
       </c>
       <c r="U115" s="32">
         <v>4.3</v>
       </c>
       <c r="V115" s="32">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="W115" s="33">
         <v>0.01</v>
       </c>
       <c r="X115" s="34">
         <v>295</v>
       </c>
       <c r="Y115" s="32">
         <v>0.1</v>
       </c>
       <c r="Z115" s="32">
         <v>10.1</v>
       </c>
       <c r="AA115" s="32">
-        <v>9.6999999999999993</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="AB115" s="33">
         <v>0.01</v>
       </c>
       <c r="AC115" s="34">
         <v>202</v>
       </c>
       <c r="AD115" s="32">
         <v>0.1</v>
       </c>
       <c r="AE115" s="32">
         <v>-18.899999999999999</v>
       </c>
       <c r="AF115" s="32">
-        <v>-19.2</v>
+        <v>-19.100000000000001</v>
       </c>
       <c r="AG115" s="33">
         <v>-0.02</v>
       </c>
       <c r="AH115" s="1"/>
     </row>
     <row r="116" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A116" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B116" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C116" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D116" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E116" s="22"/>
       <c r="F116" s="17">
         <v>106</v>
       </c>
       <c r="G116" s="1"/>
       <c r="H116" s="60">
@@ -13020,96 +13007,96 @@
       <c r="I116" s="61">
         <v>2026000103</v>
       </c>
       <c r="J116" s="62">
         <v>5</v>
       </c>
       <c r="K116" s="68" t="s">
         <v>267</v>
       </c>
       <c r="L116" s="64" t="s">
         <v>27</v>
       </c>
       <c r="M116" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N116" s="34">
         <v>433</v>
       </c>
       <c r="O116" s="32">
         <v>0.2</v>
       </c>
       <c r="P116" s="32">
         <v>7.7</v>
       </c>
       <c r="Q116" s="32">
-        <v>5.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="R116" s="33">
         <v>0.01</v>
       </c>
       <c r="S116" s="34">
         <v>425</v>
       </c>
       <c r="T116" s="32">
         <v>0.1</v>
       </c>
       <c r="U116" s="32">
         <v>20.7</v>
       </c>
       <c r="V116" s="32">
-        <v>17.899999999999999</v>
+        <v>17.8</v>
       </c>
       <c r="W116" s="33">
         <v>0.02</v>
       </c>
       <c r="X116" s="34">
         <v>442</v>
       </c>
       <c r="Y116" s="32">
         <v>0.2</v>
       </c>
       <c r="Z116" s="32">
         <v>-3.7</v>
       </c>
       <c r="AA116" s="32">
         <v>-6</v>
       </c>
       <c r="AB116" s="33">
         <v>-0.01</v>
       </c>
       <c r="AC116" s="34">
         <v>383</v>
       </c>
       <c r="AD116" s="32">
         <v>0.2</v>
       </c>
       <c r="AE116" s="32">
         <v>-9.9</v>
       </c>
       <c r="AF116" s="32">
-        <v>-12</v>
+        <v>-12.1</v>
       </c>
       <c r="AG116" s="33">
         <v>-0.02</v>
       </c>
       <c r="AH116" s="1"/>
     </row>
     <row r="117" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A117" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B117" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C117" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D117" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E117" s="22"/>
       <c r="F117" s="17">
         <v>107</v>
       </c>
       <c r="G117" s="1"/>
       <c r="H117" s="60">
@@ -13216,96 +13203,96 @@
       <c r="I118" s="61">
         <v>2026000103</v>
       </c>
       <c r="J118" s="62">
         <v>5</v>
       </c>
       <c r="K118" s="68" t="s">
         <v>269</v>
       </c>
       <c r="L118" s="64" t="s">
         <v>45</v>
       </c>
       <c r="M118" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N118" s="34">
         <v>1824</v>
       </c>
       <c r="O118" s="32">
         <v>0.7</v>
       </c>
       <c r="P118" s="32">
         <v>1.7</v>
       </c>
       <c r="Q118" s="32">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="R118" s="33">
         <v>0.01</v>
       </c>
       <c r="S118" s="34">
         <v>2134</v>
       </c>
       <c r="T118" s="32">
         <v>0.7</v>
       </c>
       <c r="U118" s="32">
         <v>-1.7</v>
       </c>
       <c r="V118" s="32">
-        <v>-2.2000000000000002</v>
+        <v>-2.1</v>
       </c>
       <c r="W118" s="33">
         <v>-0.02</v>
       </c>
       <c r="X118" s="34">
         <v>1479</v>
       </c>
       <c r="Y118" s="32">
         <v>0.7</v>
       </c>
       <c r="Z118" s="32">
         <v>7.8</v>
       </c>
       <c r="AA118" s="32">
-        <v>7.3</v>
+        <v>7.4</v>
       </c>
       <c r="AB118" s="33">
         <v>0.04</v>
       </c>
       <c r="AC118" s="34">
         <v>1332</v>
       </c>
       <c r="AD118" s="32">
         <v>0.6</v>
       </c>
       <c r="AE118" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="AF118" s="32">
-        <v>7.7</v>
+        <v>7.8</v>
       </c>
       <c r="AG118" s="33">
         <v>0.04</v>
       </c>
       <c r="AH118" s="1"/>
     </row>
     <row r="119" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A119" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B119" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C119" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D119" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E119" s="22"/>
       <c r="F119" s="17">
         <v>109</v>
       </c>
       <c r="G119" s="1"/>
       <c r="H119" s="60">
@@ -13412,96 +13399,96 @@
       <c r="I120" s="61">
         <v>2026000103</v>
       </c>
       <c r="J120" s="62">
         <v>5</v>
       </c>
       <c r="K120" s="68" t="s">
         <v>271</v>
       </c>
       <c r="L120" s="64" t="s">
         <v>43</v>
       </c>
       <c r="M120" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N120" s="34">
         <v>594</v>
       </c>
       <c r="O120" s="32">
         <v>0.2</v>
       </c>
       <c r="P120" s="32">
         <v>-4.5</v>
       </c>
       <c r="Q120" s="32">
-        <v>-5.7</v>
+        <v>-5.5</v>
       </c>
       <c r="R120" s="33">
         <v>-0.01</v>
       </c>
       <c r="S120" s="34">
         <v>455</v>
       </c>
       <c r="T120" s="32">
         <v>0.2</v>
       </c>
       <c r="U120" s="32">
         <v>-8.1</v>
       </c>
       <c r="V120" s="32">
-        <v>-9.3000000000000007</v>
+        <v>-9.1</v>
       </c>
       <c r="W120" s="33">
         <v>-0.02</v>
       </c>
       <c r="X120" s="34">
         <v>749</v>
       </c>
       <c r="Y120" s="32">
         <v>0.3</v>
       </c>
       <c r="Z120" s="32">
         <v>-2</v>
       </c>
       <c r="AA120" s="32">
-        <v>-3.3</v>
+        <v>-3.1</v>
       </c>
       <c r="AB120" s="33">
         <v>-0.01</v>
       </c>
       <c r="AC120" s="34">
         <v>771</v>
       </c>
       <c r="AD120" s="32">
         <v>0.4</v>
       </c>
       <c r="AE120" s="32">
         <v>12.2</v>
       </c>
       <c r="AF120" s="32">
-        <v>10.8</v>
+        <v>11</v>
       </c>
       <c r="AG120" s="33">
         <v>0.03</v>
       </c>
       <c r="AH120" s="1"/>
     </row>
     <row r="121" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A121" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C121" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D121" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E121" s="22"/>
       <c r="F121" s="17">
         <v>111</v>
       </c>
       <c r="G121" s="1"/>
       <c r="H121" s="60">
@@ -13510,194 +13497,194 @@
       <c r="I121" s="61">
         <v>2026000103</v>
       </c>
       <c r="J121" s="62">
         <v>4</v>
       </c>
       <c r="K121" s="68" t="s">
         <v>272</v>
       </c>
       <c r="L121" s="64" t="s">
         <v>42</v>
       </c>
       <c r="M121" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N121" s="34">
         <v>7461</v>
       </c>
       <c r="O121" s="32">
         <v>2.9</v>
       </c>
       <c r="P121" s="32">
         <v>0.6</v>
       </c>
       <c r="Q121" s="32">
-        <v>-1.6</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="R121" s="33">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="S121" s="34">
         <v>9601</v>
       </c>
       <c r="T121" s="32">
         <v>3.4</v>
       </c>
       <c r="U121" s="32">
         <v>-2</v>
       </c>
       <c r="V121" s="32">
-        <v>-4.0999999999999996</v>
+        <v>-3.6</v>
       </c>
       <c r="W121" s="33">
-        <v>-0.14000000000000001</v>
+        <v>-0.13</v>
       </c>
       <c r="X121" s="34">
         <v>5081</v>
       </c>
       <c r="Y121" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z121" s="32">
         <v>6.9</v>
       </c>
       <c r="AA121" s="32">
-        <v>4.5999999999999996</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="AB121" s="33">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AC121" s="34">
         <v>3972</v>
       </c>
       <c r="AD121" s="32">
         <v>1.9</v>
       </c>
       <c r="AE121" s="32">
         <v>7.2</v>
       </c>
       <c r="AF121" s="32">
-        <v>4.9000000000000004</v>
+        <v>5.4</v>
       </c>
       <c r="AG121" s="33">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AH121" s="1"/>
     </row>
     <row r="122" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A122" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C122" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D122" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E122" s="22"/>
       <c r="F122" s="17">
         <v>112</v>
       </c>
       <c r="G122" s="1"/>
       <c r="H122" s="60">
         <v>112</v>
       </c>
       <c r="I122" s="61">
         <v>2026000103</v>
       </c>
       <c r="J122" s="62">
         <v>5</v>
       </c>
       <c r="K122" s="68" t="s">
         <v>273</v>
       </c>
       <c r="L122" s="64" t="s">
         <v>41</v>
       </c>
       <c r="M122" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N122" s="34">
         <v>20</v>
       </c>
       <c r="O122" s="32">
         <v>0</v>
       </c>
       <c r="P122" s="32">
         <v>-68.8</v>
       </c>
       <c r="Q122" s="32">
-        <v>-69.099999999999994</v>
+        <v>-69</v>
       </c>
       <c r="R122" s="33">
         <v>-0.02</v>
       </c>
       <c r="S122" s="34">
         <v>26</v>
       </c>
       <c r="T122" s="32">
         <v>0</v>
       </c>
       <c r="U122" s="32">
         <v>-75.7</v>
       </c>
       <c r="V122" s="32">
         <v>-75.900000000000006</v>
       </c>
       <c r="W122" s="33">
         <v>-0.03</v>
       </c>
       <c r="X122" s="34">
         <v>14</v>
       </c>
       <c r="Y122" s="32">
         <v>0</v>
       </c>
       <c r="Z122" s="32">
         <v>-12.5</v>
       </c>
       <c r="AA122" s="32">
-        <v>-13.3</v>
+        <v>-13.2</v>
       </c>
       <c r="AB122" s="33">
         <v>0</v>
       </c>
       <c r="AC122" s="34">
         <v>3</v>
       </c>
       <c r="AD122" s="32">
         <v>0</v>
       </c>
       <c r="AE122" s="32">
         <v>-82.4</v>
       </c>
       <c r="AF122" s="32">
-        <v>-82.6</v>
+        <v>-82.5</v>
       </c>
       <c r="AG122" s="33">
         <v>-0.01</v>
       </c>
       <c r="AH122" s="1"/>
     </row>
     <row r="123" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A123" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B123" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C123" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D123" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="22"/>
       <c r="F123" s="17">
         <v>113</v>
       </c>
       <c r="G123" s="1"/>
       <c r="H123" s="60">
@@ -13706,96 +13693,96 @@
       <c r="I123" s="61">
         <v>2026000103</v>
       </c>
       <c r="J123" s="62">
         <v>5</v>
       </c>
       <c r="K123" s="68" t="s">
         <v>274</v>
       </c>
       <c r="L123" s="64" t="s">
         <v>97</v>
       </c>
       <c r="M123" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N123" s="34">
         <v>3405</v>
       </c>
       <c r="O123" s="32">
         <v>1.3</v>
       </c>
       <c r="P123" s="32">
         <v>4</v>
       </c>
       <c r="Q123" s="32">
-        <v>1.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="R123" s="33">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="S123" s="34">
         <v>4719</v>
       </c>
       <c r="T123" s="32">
         <v>1.7</v>
       </c>
       <c r="U123" s="32">
         <v>3.7</v>
       </c>
       <c r="V123" s="32">
-        <v>1.3</v>
+        <v>1.9</v>
       </c>
       <c r="W123" s="33">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="X123" s="34">
         <v>1943</v>
       </c>
       <c r="Y123" s="32">
         <v>0.9</v>
       </c>
       <c r="Z123" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="AA123" s="32">
-        <v>2.6</v>
+        <v>3.2</v>
       </c>
       <c r="AB123" s="33">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AC123" s="34">
         <v>1304</v>
       </c>
       <c r="AD123" s="32">
         <v>0.6</v>
       </c>
       <c r="AE123" s="32">
         <v>9</v>
       </c>
       <c r="AF123" s="32">
-        <v>6.4</v>
+        <v>7.1</v>
       </c>
       <c r="AG123" s="33">
         <v>0.04</v>
       </c>
       <c r="AH123" s="1"/>
     </row>
     <row r="124" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A124" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C124" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D124" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E124" s="22"/>
       <c r="F124" s="17">
         <v>114</v>
       </c>
       <c r="G124" s="1"/>
       <c r="H124" s="60">
@@ -13804,96 +13791,96 @@
       <c r="I124" s="61">
         <v>2026000103</v>
       </c>
       <c r="J124" s="62">
         <v>5</v>
       </c>
       <c r="K124" s="68" t="s">
         <v>275</v>
       </c>
       <c r="L124" s="64" t="s">
         <v>98</v>
       </c>
       <c r="M124" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N124" s="34">
         <v>1326</v>
       </c>
       <c r="O124" s="32">
         <v>0.5</v>
       </c>
       <c r="P124" s="32">
         <v>0.3</v>
       </c>
       <c r="Q124" s="32">
-        <v>-2.2000000000000002</v>
+        <v>-1.9</v>
       </c>
       <c r="R124" s="33">
         <v>-0.01</v>
       </c>
       <c r="S124" s="34">
         <v>1580</v>
       </c>
       <c r="T124" s="32">
         <v>0.6</v>
       </c>
       <c r="U124" s="32">
         <v>-3.2</v>
       </c>
       <c r="V124" s="32">
-        <v>-5.7</v>
+        <v>-5.3</v>
       </c>
       <c r="W124" s="33">
         <v>-0.03</v>
       </c>
       <c r="X124" s="34">
         <v>1045</v>
       </c>
       <c r="Y124" s="32">
         <v>0.5</v>
       </c>
       <c r="Z124" s="32">
         <v>7</v>
       </c>
       <c r="AA124" s="32">
-        <v>4.3</v>
+        <v>4.7</v>
       </c>
       <c r="AB124" s="33">
         <v>0.02</v>
       </c>
       <c r="AC124" s="34">
         <v>865</v>
       </c>
       <c r="AD124" s="32">
         <v>0.4</v>
       </c>
       <c r="AE124" s="32">
         <v>6.9</v>
       </c>
       <c r="AF124" s="32">
-        <v>4.2</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AG124" s="33">
         <v>0.02</v>
       </c>
       <c r="AH124" s="1"/>
     </row>
     <row r="125" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A125" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C125" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D125" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E125" s="22"/>
       <c r="F125" s="17">
         <v>115</v>
       </c>
       <c r="G125" s="1"/>
       <c r="H125" s="60">
@@ -13902,96 +13889,96 @@
       <c r="I125" s="61">
         <v>2026000103</v>
       </c>
       <c r="J125" s="62">
         <v>5</v>
       </c>
       <c r="K125" s="68" t="s">
         <v>276</v>
       </c>
       <c r="L125" s="64" t="s">
         <v>50</v>
       </c>
       <c r="M125" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N125" s="34">
         <v>625</v>
       </c>
       <c r="O125" s="32">
         <v>0.2</v>
       </c>
       <c r="P125" s="32">
         <v>12</v>
       </c>
       <c r="Q125" s="32">
-        <v>11.8</v>
+        <v>12</v>
       </c>
       <c r="R125" s="33">
         <v>0.03</v>
       </c>
       <c r="S125" s="34">
         <v>675</v>
       </c>
       <c r="T125" s="32">
         <v>0.2</v>
       </c>
       <c r="U125" s="32">
         <v>10.5</v>
       </c>
       <c r="V125" s="32">
-        <v>10.3</v>
+        <v>10.5</v>
       </c>
       <c r="W125" s="33">
         <v>0.02</v>
       </c>
       <c r="X125" s="34">
         <v>569</v>
       </c>
       <c r="Y125" s="32">
         <v>0.3</v>
       </c>
       <c r="Z125" s="32">
         <v>13.8</v>
       </c>
       <c r="AA125" s="32">
-        <v>13.6</v>
+        <v>13.8</v>
       </c>
       <c r="AB125" s="33">
         <v>0.03</v>
       </c>
       <c r="AC125" s="34">
         <v>552</v>
       </c>
       <c r="AD125" s="32">
         <v>0.3</v>
       </c>
       <c r="AE125" s="32">
         <v>17.899999999999999</v>
       </c>
       <c r="AF125" s="32">
-        <v>17.7</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="AG125" s="33">
         <v>0.04</v>
       </c>
       <c r="AH125" s="1"/>
     </row>
     <row r="126" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A126" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B126" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C126" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D126" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E126" s="22"/>
       <c r="F126" s="17">
         <v>116</v>
       </c>
       <c r="G126" s="1"/>
       <c r="H126" s="60">
@@ -14098,96 +14085,96 @@
       <c r="I127" s="61">
         <v>2026000103</v>
       </c>
       <c r="J127" s="62">
         <v>5</v>
       </c>
       <c r="K127" s="68" t="s">
         <v>278</v>
       </c>
       <c r="L127" s="64" t="s">
         <v>48</v>
       </c>
       <c r="M127" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N127" s="34">
         <v>583</v>
       </c>
       <c r="O127" s="32">
         <v>0.2</v>
       </c>
       <c r="P127" s="32">
         <v>-7</v>
       </c>
       <c r="Q127" s="32">
-        <v>-8.6999999999999993</v>
+        <v>-8.8000000000000007</v>
       </c>
       <c r="R127" s="33">
         <v>-0.02</v>
       </c>
       <c r="S127" s="34">
         <v>724</v>
       </c>
       <c r="T127" s="32">
         <v>0.3</v>
       </c>
       <c r="U127" s="32">
         <v>-8.4</v>
       </c>
       <c r="V127" s="32">
-        <v>-10.1</v>
+        <v>-10.199999999999999</v>
       </c>
       <c r="W127" s="33">
         <v>-0.03</v>
       </c>
       <c r="X127" s="34">
         <v>427</v>
       </c>
       <c r="Y127" s="32">
         <v>0.2</v>
       </c>
       <c r="Z127" s="32">
         <v>-4.3</v>
       </c>
       <c r="AA127" s="32">
-        <v>-6.1</v>
+        <v>-6.2</v>
       </c>
       <c r="AB127" s="33">
         <v>-0.01</v>
       </c>
       <c r="AC127" s="34">
         <v>365</v>
       </c>
       <c r="AD127" s="32">
         <v>0.2</v>
       </c>
       <c r="AE127" s="32">
         <v>-8.1</v>
       </c>
       <c r="AF127" s="32">
-        <v>-9.8000000000000007</v>
+        <v>-9.9</v>
       </c>
       <c r="AG127" s="33">
         <v>-0.02</v>
       </c>
       <c r="AH127" s="1"/>
     </row>
     <row r="128" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A128" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B128" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C128" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D128" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E128" s="22"/>
       <c r="F128" s="17">
         <v>118</v>
       </c>
       <c r="G128" s="1"/>
       <c r="H128" s="60">
@@ -14196,96 +14183,96 @@
       <c r="I128" s="61">
         <v>2026000103</v>
       </c>
       <c r="J128" s="62">
         <v>5</v>
       </c>
       <c r="K128" s="68" t="s">
         <v>279</v>
       </c>
       <c r="L128" s="64" t="s">
         <v>47</v>
       </c>
       <c r="M128" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N128" s="34">
         <v>1069</v>
       </c>
       <c r="O128" s="32">
         <v>0.4</v>
       </c>
       <c r="P128" s="32">
         <v>-4.5999999999999996</v>
       </c>
       <c r="Q128" s="32">
-        <v>-6.3</v>
+        <v>-5.9</v>
       </c>
       <c r="R128" s="33">
         <v>-0.03</v>
       </c>
       <c r="S128" s="34">
         <v>1375</v>
       </c>
       <c r="T128" s="32">
         <v>0.5</v>
       </c>
       <c r="U128" s="32">
         <v>-11.8</v>
       </c>
       <c r="V128" s="32">
-        <v>-13.4</v>
+        <v>-13</v>
       </c>
       <c r="W128" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="X128" s="34">
         <v>730</v>
       </c>
       <c r="Y128" s="32">
         <v>0.3</v>
       </c>
       <c r="Z128" s="32">
         <v>15.5</v>
       </c>
       <c r="AA128" s="32">
-        <v>13.5</v>
+        <v>13.9</v>
       </c>
       <c r="AB128" s="33">
         <v>0.04</v>
       </c>
       <c r="AC128" s="34">
         <v>582</v>
       </c>
       <c r="AD128" s="32">
         <v>0.3</v>
       </c>
       <c r="AE128" s="32">
         <v>13.9</v>
       </c>
       <c r="AF128" s="32">
-        <v>11.9</v>
+        <v>12.3</v>
       </c>
       <c r="AG128" s="33">
         <v>0.03</v>
       </c>
       <c r="AH128" s="1"/>
     </row>
     <row r="129" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A129" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B129" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C129" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D129" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E129" s="22"/>
       <c r="F129" s="17">
         <v>119</v>
       </c>
       <c r="G129" s="1"/>
       <c r="H129" s="60">
@@ -14294,96 +14281,96 @@
       <c r="I129" s="61">
         <v>2026000103</v>
       </c>
       <c r="J129" s="62">
         <v>5</v>
       </c>
       <c r="K129" s="68" t="s">
         <v>280</v>
       </c>
       <c r="L129" s="64" t="s">
         <v>117</v>
       </c>
       <c r="M129" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N129" s="34">
         <v>356</v>
       </c>
       <c r="O129" s="32">
         <v>0.1</v>
       </c>
       <c r="P129" s="32">
         <v>-6.6</v>
       </c>
       <c r="Q129" s="32">
-        <v>-10.3</v>
+        <v>-10.1</v>
       </c>
       <c r="R129" s="33">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="S129" s="34">
         <v>446</v>
       </c>
       <c r="T129" s="32">
         <v>0.2</v>
       </c>
       <c r="U129" s="32">
         <v>-8.4</v>
       </c>
       <c r="V129" s="32">
-        <v>-12</v>
+        <v>-11.8</v>
       </c>
       <c r="W129" s="33">
         <v>-0.02</v>
       </c>
       <c r="X129" s="34">
         <v>258</v>
       </c>
       <c r="Y129" s="32">
         <v>0.1</v>
       </c>
       <c r="Z129" s="32">
         <v>-1.5</v>
       </c>
       <c r="AA129" s="32">
-        <v>-5.4</v>
+        <v>-5.2</v>
       </c>
       <c r="AB129" s="33">
         <v>-0.01</v>
       </c>
       <c r="AC129" s="34">
         <v>197</v>
       </c>
       <c r="AD129" s="32">
         <v>0.1</v>
       </c>
       <c r="AE129" s="32">
         <v>-16.5</v>
       </c>
       <c r="AF129" s="32">
-        <v>-19.8</v>
+        <v>-19.600000000000001</v>
       </c>
       <c r="AG129" s="33">
         <v>-0.02</v>
       </c>
       <c r="AH129" s="1"/>
     </row>
     <row r="130" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A130" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B130" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C130" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D130" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E130" s="22"/>
       <c r="F130" s="17">
         <v>120</v>
       </c>
       <c r="G130" s="1"/>
       <c r="H130" s="60">
@@ -14392,197 +14379,197 @@
       <c r="I130" s="61">
         <v>2026000103</v>
       </c>
       <c r="J130" s="62">
         <v>4</v>
       </c>
       <c r="K130" s="68" t="s">
         <v>281</v>
       </c>
       <c r="L130" s="64" t="s">
         <v>60</v>
       </c>
       <c r="M130" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N130" s="34">
         <v>12880</v>
       </c>
       <c r="O130" s="32">
         <v>5</v>
       </c>
       <c r="P130" s="32">
         <v>7</v>
       </c>
       <c r="Q130" s="32">
-        <v>6.7</v>
+        <v>5</v>
       </c>
       <c r="R130" s="33">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="S130" s="34">
         <v>11622</v>
       </c>
       <c r="T130" s="32">
         <v>4.0999999999999996</v>
       </c>
       <c r="U130" s="32">
         <v>1.8</v>
       </c>
       <c r="V130" s="32">
-        <v>1.5</v>
+        <v>-0.1</v>
       </c>
       <c r="W130" s="33">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="X130" s="34">
         <v>14271</v>
       </c>
       <c r="Y130" s="32">
         <v>6.4</v>
       </c>
       <c r="Z130" s="32">
         <v>12.2</v>
       </c>
       <c r="AA130" s="32">
-        <v>11.9</v>
+        <v>10.1</v>
       </c>
       <c r="AB130" s="33">
-        <v>0.66</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="AC130" s="34">
         <v>14483</v>
       </c>
       <c r="AD130" s="32">
         <v>6.8</v>
       </c>
       <c r="AE130" s="32">
         <v>13.1</v>
       </c>
       <c r="AF130" s="32">
-        <v>12.8</v>
+        <v>11</v>
       </c>
       <c r="AG130" s="33">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="AH130" s="1"/>
     </row>
     <row r="131" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A131" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B131" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C131" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D131" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E131" s="22"/>
       <c r="F131" s="17">
         <v>121</v>
       </c>
       <c r="G131" s="1"/>
       <c r="H131" s="60">
         <v>121</v>
       </c>
       <c r="I131" s="61">
         <v>2026000103</v>
       </c>
       <c r="J131" s="62">
         <v>5</v>
       </c>
       <c r="K131" s="68" t="s">
         <v>282</v>
       </c>
       <c r="L131" s="64" t="s">
         <v>59</v>
       </c>
       <c r="M131" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N131" s="34">
         <v>2412</v>
       </c>
       <c r="O131" s="32">
         <v>0.9</v>
       </c>
       <c r="P131" s="32">
         <v>3.3</v>
       </c>
       <c r="Q131" s="32">
-        <v>1.4</v>
+        <v>-4.4000000000000004</v>
       </c>
       <c r="R131" s="33">
-        <v>0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="S131" s="34">
         <v>2212</v>
       </c>
       <c r="T131" s="32">
         <v>0.8</v>
       </c>
       <c r="U131" s="32">
         <v>2.6</v>
       </c>
       <c r="V131" s="32">
-        <v>0.7</v>
+        <v>-5</v>
       </c>
       <c r="W131" s="33">
-        <v>0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="X131" s="34">
         <v>2631</v>
       </c>
       <c r="Y131" s="32">
         <v>1.2</v>
       </c>
       <c r="Z131" s="32">
         <v>3.7</v>
       </c>
       <c r="AA131" s="32">
-        <v>1.8</v>
+        <v>-4</v>
       </c>
       <c r="AB131" s="33">
-        <v>0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="AC131" s="34">
         <v>2672</v>
       </c>
       <c r="AD131" s="32">
         <v>1.3</v>
       </c>
       <c r="AE131" s="32">
         <v>6.1</v>
       </c>
       <c r="AF131" s="32">
-        <v>4.0999999999999996</v>
+        <v>-1.8</v>
       </c>
       <c r="AG131" s="33">
-        <v>0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="AH131" s="1"/>
     </row>
     <row r="132" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A132" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B132" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C132" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D132" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E132" s="22"/>
       <c r="F132" s="17">
         <v>122</v>
       </c>
       <c r="G132" s="1"/>
       <c r="H132" s="60">
         <v>122</v>
       </c>
       <c r="I132" s="61">
@@ -14686,194 +14673,194 @@
       <c r="I133" s="61">
         <v>2026000103</v>
       </c>
       <c r="J133" s="62">
         <v>5</v>
       </c>
       <c r="K133" s="68" t="s">
         <v>284</v>
       </c>
       <c r="L133" s="64" t="s">
         <v>118</v>
       </c>
       <c r="M133" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N133" s="34">
         <v>2326</v>
       </c>
       <c r="O133" s="32">
         <v>0.9</v>
       </c>
       <c r="P133" s="32">
         <v>-6.8</v>
       </c>
       <c r="Q133" s="32">
-        <v>-6</v>
+        <v>-7.3</v>
       </c>
       <c r="R133" s="33">
-        <v>-0.06</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
       <c r="S133" s="34">
         <v>2540</v>
       </c>
       <c r="T133" s="32">
         <v>0.9</v>
       </c>
       <c r="U133" s="32">
         <v>-8.5</v>
       </c>
       <c r="V133" s="32">
-        <v>-7.8</v>
+        <v>-9</v>
       </c>
       <c r="W133" s="33">
-        <v>-0.08</v>
+        <v>-0.09</v>
       </c>
       <c r="X133" s="34">
         <v>2091</v>
       </c>
       <c r="Y133" s="32">
         <v>0.9</v>
       </c>
       <c r="Z133" s="32">
         <v>-4.3</v>
       </c>
       <c r="AA133" s="32">
-        <v>-3.5</v>
+        <v>-4.8</v>
       </c>
       <c r="AB133" s="33">
-        <v>-0.03</v>
+        <v>-0.05</v>
       </c>
       <c r="AC133" s="34">
         <v>2104</v>
       </c>
       <c r="AD133" s="32">
         <v>1</v>
       </c>
       <c r="AE133" s="32">
         <v>0.2</v>
       </c>
       <c r="AF133" s="32">
-        <v>1</v>
+        <v>-0.3</v>
       </c>
       <c r="AG133" s="33">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="AH133" s="1"/>
     </row>
     <row r="134" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A134" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B134" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C134" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D134" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E134" s="22"/>
       <c r="F134" s="17">
         <v>124</v>
       </c>
       <c r="G134" s="1"/>
       <c r="H134" s="60">
         <v>124</v>
       </c>
       <c r="I134" s="61">
         <v>2026000103</v>
       </c>
       <c r="J134" s="62">
         <v>5</v>
       </c>
       <c r="K134" s="68" t="s">
         <v>285</v>
       </c>
       <c r="L134" s="64" t="s">
         <v>119</v>
       </c>
       <c r="M134" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N134" s="34">
         <v>7161</v>
       </c>
       <c r="O134" s="32">
         <v>2.8</v>
       </c>
       <c r="P134" s="32">
         <v>14.2</v>
       </c>
       <c r="Q134" s="32">
-        <v>14.3</v>
+        <v>14.4</v>
       </c>
       <c r="R134" s="33">
         <v>0.35</v>
       </c>
       <c r="S134" s="34">
         <v>6145</v>
       </c>
       <c r="T134" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="U134" s="32">
         <v>3.9</v>
       </c>
       <c r="V134" s="32">
-        <v>4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="W134" s="33">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="X134" s="34">
         <v>8286</v>
       </c>
       <c r="Y134" s="32">
         <v>3.7</v>
       </c>
       <c r="Z134" s="32">
         <v>24.2</v>
       </c>
       <c r="AA134" s="32">
-        <v>24.3</v>
+        <v>24.4</v>
       </c>
       <c r="AB134" s="33">
         <v>0.71</v>
       </c>
       <c r="AC134" s="34">
         <v>8436</v>
       </c>
       <c r="AD134" s="32">
         <v>4</v>
       </c>
       <c r="AE134" s="32">
         <v>24.8</v>
       </c>
       <c r="AF134" s="32">
-        <v>24.9</v>
+        <v>25.1</v>
       </c>
       <c r="AG134" s="33">
         <v>0.78</v>
       </c>
       <c r="AH134" s="1"/>
     </row>
     <row r="135" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A135" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B135" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C135" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D135" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E135" s="22"/>
       <c r="F135" s="17">
         <v>125</v>
       </c>
       <c r="G135" s="1"/>
       <c r="H135" s="60">
@@ -14882,194 +14869,194 @@
       <c r="I135" s="61">
         <v>2026000103</v>
       </c>
       <c r="J135" s="62">
         <v>4</v>
       </c>
       <c r="K135" s="68" t="s">
         <v>286</v>
       </c>
       <c r="L135" s="64" t="s">
         <v>57</v>
       </c>
       <c r="M135" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N135" s="34">
         <v>34031</v>
       </c>
       <c r="O135" s="32">
         <v>13.3</v>
       </c>
       <c r="P135" s="32">
         <v>-5.4</v>
       </c>
       <c r="Q135" s="32">
-        <v>-6.4</v>
+        <v>-7.1</v>
       </c>
       <c r="R135" s="33">
-        <v>-0.9</v>
+        <v>-0.99</v>
       </c>
       <c r="S135" s="34">
         <v>42690</v>
       </c>
       <c r="T135" s="32">
         <v>15</v>
       </c>
       <c r="U135" s="32">
         <v>-4.7</v>
       </c>
       <c r="V135" s="32">
-        <v>-5.7</v>
+        <v>-6.4</v>
       </c>
       <c r="W135" s="33">
-        <v>-0.91</v>
+        <v>-1.02</v>
       </c>
       <c r="X135" s="34">
         <v>24442</v>
       </c>
       <c r="Y135" s="32">
         <v>10.9</v>
       </c>
       <c r="Z135" s="32">
         <v>-6.4</v>
       </c>
       <c r="AA135" s="32">
-        <v>-7.4</v>
+        <v>-8.1</v>
       </c>
       <c r="AB135" s="33">
-        <v>-0.84</v>
+        <v>-0.91</v>
       </c>
       <c r="AC135" s="34">
         <v>23074</v>
       </c>
       <c r="AD135" s="32">
         <v>10.9</v>
       </c>
       <c r="AE135" s="32">
         <v>-1.8</v>
       </c>
       <c r="AF135" s="32">
-        <v>-2.9</v>
+        <v>-3.5</v>
       </c>
       <c r="AG135" s="33">
-        <v>-0.31</v>
+        <v>-0.38</v>
       </c>
       <c r="AH135" s="1"/>
     </row>
     <row r="136" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A136" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B136" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C136" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D136" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E136" s="22"/>
       <c r="F136" s="17">
         <v>126</v>
       </c>
       <c r="G136" s="1"/>
       <c r="H136" s="60">
         <v>126</v>
       </c>
       <c r="I136" s="61">
         <v>2026000103</v>
       </c>
       <c r="J136" s="62">
         <v>5</v>
       </c>
       <c r="K136" s="68" t="s">
         <v>287</v>
       </c>
       <c r="L136" s="64" t="s">
         <v>56</v>
       </c>
       <c r="M136" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N136" s="34">
         <v>5093</v>
       </c>
       <c r="O136" s="32">
         <v>2</v>
       </c>
       <c r="P136" s="32">
         <v>12.5</v>
       </c>
       <c r="Q136" s="32">
-        <v>11.1</v>
+        <v>11.3</v>
       </c>
       <c r="R136" s="33">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="S136" s="34">
         <v>7114</v>
       </c>
       <c r="T136" s="32">
         <v>2.5</v>
       </c>
       <c r="U136" s="32">
         <v>18.8</v>
       </c>
       <c r="V136" s="32">
-        <v>17.3</v>
+        <v>17.5</v>
       </c>
       <c r="W136" s="33">
         <v>0.37</v>
       </c>
       <c r="X136" s="34">
         <v>2853</v>
       </c>
       <c r="Y136" s="32">
         <v>1.3</v>
       </c>
       <c r="Z136" s="32">
         <v>-1.5</v>
       </c>
       <c r="AA136" s="32">
-        <v>-2.8</v>
+        <v>-2.6</v>
       </c>
       <c r="AB136" s="33">
         <v>-0.03</v>
       </c>
       <c r="AC136" s="34">
         <v>2415</v>
       </c>
       <c r="AD136" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="AE136" s="32">
         <v>-3.1</v>
       </c>
       <c r="AF136" s="32">
-        <v>-4.3</v>
+        <v>-4.2</v>
       </c>
       <c r="AG136" s="33">
         <v>-0.05</v>
       </c>
       <c r="AH136" s="1"/>
     </row>
     <row r="137" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A137" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B137" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C137" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D137" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E137" s="22"/>
       <c r="F137" s="17">
         <v>127</v>
       </c>
       <c r="G137" s="1"/>
       <c r="H137" s="60">
@@ -15078,99 +15065,99 @@
       <c r="I137" s="61">
         <v>2026000103</v>
       </c>
       <c r="J137" s="62">
         <v>5</v>
       </c>
       <c r="K137" s="68" t="s">
         <v>288</v>
       </c>
       <c r="L137" s="64" t="s">
         <v>55</v>
       </c>
       <c r="M137" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N137" s="34">
         <v>19044</v>
       </c>
       <c r="O137" s="32">
         <v>7.4</v>
       </c>
       <c r="P137" s="32">
         <v>-12.1</v>
       </c>
       <c r="Q137" s="32">
-        <v>-11.3</v>
+        <v>-11.7</v>
       </c>
       <c r="R137" s="33">
-        <v>-0.95</v>
+        <v>-0.99</v>
       </c>
       <c r="S137" s="34">
         <v>24559</v>
       </c>
       <c r="T137" s="32">
         <v>8.6</v>
       </c>
       <c r="U137" s="32">
         <v>-11.9</v>
       </c>
       <c r="V137" s="32">
-        <v>-11.1</v>
+        <v>-11.5</v>
       </c>
       <c r="W137" s="33">
-        <v>-1.1000000000000001</v>
+        <v>-1.1399999999999999</v>
       </c>
       <c r="X137" s="34">
         <v>12938</v>
       </c>
       <c r="Y137" s="32">
         <v>5.8</v>
       </c>
       <c r="Z137" s="32">
         <v>-12</v>
       </c>
       <c r="AA137" s="32">
-        <v>-11.2</v>
+        <v>-11.6</v>
       </c>
       <c r="AB137" s="33">
-        <v>-0.72</v>
+        <v>-0.75</v>
       </c>
       <c r="AC137" s="34">
         <v>12311</v>
       </c>
       <c r="AD137" s="32">
         <v>5.8</v>
       </c>
       <c r="AE137" s="32">
         <v>-4.5999999999999996</v>
       </c>
       <c r="AF137" s="32">
-        <v>-3.7</v>
+        <v>-4.2</v>
       </c>
       <c r="AG137" s="33">
-        <v>-0.22</v>
+        <v>-0.25</v>
       </c>
       <c r="AH137" s="1"/>
     </row>
     <row r="138" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A138" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B138" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C138" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D138" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E138" s="22"/>
       <c r="F138" s="17">
         <v>128</v>
       </c>
       <c r="G138" s="1"/>
       <c r="H138" s="60">
         <v>128</v>
       </c>
       <c r="I138" s="61">
@@ -15274,96 +15261,96 @@
       <c r="I139" s="61">
         <v>2026000103</v>
       </c>
       <c r="J139" s="62">
         <v>6</v>
       </c>
       <c r="K139" s="68" t="s">
         <v>290</v>
       </c>
       <c r="L139" s="64" t="s">
         <v>53</v>
       </c>
       <c r="M139" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N139" s="34">
         <v>368</v>
       </c>
       <c r="O139" s="32">
         <v>0.1</v>
       </c>
       <c r="P139" s="32">
         <v>21.5</v>
       </c>
       <c r="Q139" s="32">
-        <v>20.9</v>
+        <v>20.8</v>
       </c>
       <c r="R139" s="33">
         <v>0.02</v>
       </c>
       <c r="S139" s="34">
         <v>566</v>
       </c>
       <c r="T139" s="32">
         <v>0.2</v>
       </c>
       <c r="U139" s="32">
         <v>9.3000000000000007</v>
       </c>
       <c r="V139" s="32">
-        <v>8.8000000000000007</v>
+        <v>8.6</v>
       </c>
       <c r="W139" s="33">
         <v>0.02</v>
       </c>
       <c r="X139" s="34">
         <v>149</v>
       </c>
       <c r="Y139" s="32">
         <v>0.1</v>
       </c>
       <c r="Z139" s="32">
         <v>136.5</v>
       </c>
       <c r="AA139" s="32">
-        <v>135.30000000000001</v>
+        <v>135.1</v>
       </c>
       <c r="AB139" s="33">
         <v>0.04</v>
       </c>
       <c r="AC139" s="34">
         <v>61</v>
       </c>
       <c r="AD139" s="32">
         <v>0</v>
       </c>
       <c r="AE139" s="32">
         <v>7</v>
       </c>
       <c r="AF139" s="32">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="AG139" s="33">
         <v>0</v>
       </c>
       <c r="AH139" s="1"/>
     </row>
     <row r="140" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A140" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B140" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C140" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D140" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E140" s="22"/>
       <c r="F140" s="17">
         <v>130</v>
       </c>
       <c r="G140" s="1"/>
       <c r="H140" s="60">
@@ -15372,292 +15359,292 @@
       <c r="I140" s="61">
         <v>2026000103</v>
       </c>
       <c r="J140" s="62">
         <v>6</v>
       </c>
       <c r="K140" s="68" t="s">
         <v>291</v>
       </c>
       <c r="L140" s="64" t="s">
         <v>52</v>
       </c>
       <c r="M140" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N140" s="34">
         <v>13913</v>
       </c>
       <c r="O140" s="32">
         <v>5.4</v>
       </c>
       <c r="P140" s="32">
         <v>-8</v>
       </c>
       <c r="Q140" s="32">
-        <v>-6.3</v>
+        <v>-6.8</v>
       </c>
       <c r="R140" s="33">
-        <v>-0.37</v>
+        <v>-0.4</v>
       </c>
       <c r="S140" s="34">
         <v>16943</v>
       </c>
       <c r="T140" s="32">
         <v>5.9</v>
       </c>
       <c r="U140" s="32">
         <v>-5.5</v>
       </c>
       <c r="V140" s="32">
-        <v>-3.8</v>
+        <v>-4.3</v>
       </c>
       <c r="W140" s="33">
-        <v>-0.24</v>
+        <v>-0.27</v>
       </c>
       <c r="X140" s="34">
         <v>10564</v>
       </c>
       <c r="Y140" s="32">
         <v>4.7</v>
       </c>
       <c r="Z140" s="32">
         <v>-11.9</v>
       </c>
       <c r="AA140" s="32">
-        <v>-10.3</v>
+        <v>-10.7</v>
       </c>
       <c r="AB140" s="33">
-        <v>-0.54</v>
+        <v>-0.56000000000000005</v>
       </c>
       <c r="AC140" s="34">
         <v>10366</v>
       </c>
       <c r="AD140" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="AE140" s="32">
         <v>-7.9</v>
       </c>
       <c r="AF140" s="32">
-        <v>-6.2</v>
+        <v>-6.7</v>
       </c>
       <c r="AG140" s="33">
-        <v>-0.32</v>
+        <v>-0.35</v>
       </c>
       <c r="AH140" s="1"/>
     </row>
     <row r="141" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A141" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B141" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C141" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D141" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E141" s="22"/>
       <c r="F141" s="17">
         <v>131</v>
       </c>
       <c r="G141" s="1"/>
       <c r="H141" s="60">
         <v>131</v>
       </c>
       <c r="I141" s="61">
         <v>2026000103</v>
       </c>
       <c r="J141" s="62">
         <v>5</v>
       </c>
       <c r="K141" s="68" t="s">
         <v>292</v>
       </c>
       <c r="L141" s="64" t="s">
         <v>120</v>
       </c>
       <c r="M141" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N141" s="34">
         <v>9894</v>
       </c>
       <c r="O141" s="32">
         <v>3.9</v>
       </c>
       <c r="P141" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q141" s="32">
-        <v>-5.3</v>
+        <v>-6.8</v>
       </c>
       <c r="R141" s="33">
-        <v>-0.2</v>
+        <v>-0.26</v>
       </c>
       <c r="S141" s="34">
         <v>11017</v>
       </c>
       <c r="T141" s="32">
         <v>3.9</v>
       </c>
       <c r="U141" s="32">
         <v>0.8</v>
       </c>
       <c r="V141" s="32">
-        <v>-5.6</v>
+        <v>-7.1</v>
       </c>
       <c r="W141" s="33">
-        <v>-0.22</v>
+        <v>-0.28000000000000003</v>
       </c>
       <c r="X141" s="34">
         <v>8651</v>
       </c>
       <c r="Y141" s="32">
         <v>3.9</v>
       </c>
       <c r="Z141" s="32">
         <v>1.7</v>
       </c>
       <c r="AA141" s="32">
-        <v>-4.8</v>
+        <v>-6.3</v>
       </c>
       <c r="AB141" s="33">
-        <v>-0.18</v>
+        <v>-0.23</v>
       </c>
       <c r="AC141" s="34">
         <v>8348</v>
       </c>
       <c r="AD141" s="32">
         <v>3.9</v>
       </c>
       <c r="AE141" s="32">
         <v>3.1</v>
       </c>
       <c r="AF141" s="32">
-        <v>-3.5</v>
+        <v>-5</v>
       </c>
       <c r="AG141" s="33">
-        <v>-0.13</v>
+        <v>-0.19</v>
       </c>
       <c r="AH141" s="1"/>
     </row>
     <row r="142" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A142" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B142" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C142" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D142" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E142" s="22"/>
       <c r="F142" s="17">
         <v>132</v>
       </c>
       <c r="G142" s="1"/>
       <c r="H142" s="60">
         <v>132</v>
       </c>
       <c r="I142" s="61">
         <v>2026000103</v>
       </c>
       <c r="J142" s="62">
         <v>4</v>
       </c>
       <c r="K142" s="68" t="s">
         <v>293</v>
       </c>
       <c r="L142" s="64" t="s">
         <v>51</v>
       </c>
       <c r="M142" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N142" s="34">
         <v>6213</v>
       </c>
       <c r="O142" s="32">
         <v>2.4</v>
       </c>
       <c r="P142" s="32">
         <v>-20.2</v>
       </c>
       <c r="Q142" s="32">
-        <v>-15.5</v>
+        <v>-18</v>
       </c>
       <c r="R142" s="33">
-        <v>-0.47</v>
+        <v>-0.54</v>
       </c>
       <c r="S142" s="34">
         <v>10036</v>
       </c>
       <c r="T142" s="32">
         <v>3.5</v>
       </c>
       <c r="U142" s="32">
         <v>-18.600000000000001</v>
       </c>
       <c r="V142" s="32">
-        <v>-13.8</v>
+        <v>-16.3</v>
       </c>
       <c r="W142" s="33">
-        <v>-0.6</v>
+        <v>-0.71</v>
       </c>
       <c r="X142" s="34">
         <v>1968</v>
       </c>
       <c r="Y142" s="32">
         <v>0.9</v>
       </c>
       <c r="Z142" s="32">
         <v>-26.9</v>
       </c>
       <c r="AA142" s="32">
-        <v>-22.6</v>
+        <v>-24.9</v>
       </c>
       <c r="AB142" s="33">
-        <v>-0.27</v>
+        <v>-0.28999999999999998</v>
       </c>
       <c r="AC142" s="34">
         <v>150</v>
       </c>
       <c r="AD142" s="32">
         <v>0.1</v>
       </c>
       <c r="AE142" s="32">
         <v>-75.099999999999994</v>
       </c>
       <c r="AF142" s="32">
-        <v>-73.599999999999994</v>
+        <v>-74.400000000000006</v>
       </c>
       <c r="AG142" s="33">
         <v>-0.21</v>
       </c>
       <c r="AH142" s="1"/>
     </row>
     <row r="143" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A143" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B143" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C143" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D143" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E143" s="22"/>
       <c r="F143" s="17">
         <v>133</v>
       </c>
       <c r="G143" s="1"/>
       <c r="H143" s="60">
@@ -15666,292 +15653,292 @@
       <c r="I143" s="61">
         <v>2026000103</v>
       </c>
       <c r="J143" s="62">
         <v>4</v>
       </c>
       <c r="K143" s="68" t="s">
         <v>294</v>
       </c>
       <c r="L143" s="64" t="s">
         <v>67</v>
       </c>
       <c r="M143" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N143" s="34">
         <v>27248</v>
       </c>
       <c r="O143" s="32">
         <v>10.6</v>
       </c>
       <c r="P143" s="32">
         <v>10.8</v>
       </c>
       <c r="Q143" s="32">
-        <v>8.4</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="R143" s="33">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="S143" s="34">
         <v>31250</v>
       </c>
       <c r="T143" s="32">
         <v>11</v>
       </c>
       <c r="U143" s="32">
         <v>13.6</v>
       </c>
       <c r="V143" s="32">
-        <v>11.2</v>
+        <v>11.5</v>
       </c>
       <c r="W143" s="33">
-        <v>1.0900000000000001</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="X143" s="34">
         <v>22812</v>
       </c>
       <c r="Y143" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="Z143" s="32">
         <v>6.9</v>
       </c>
       <c r="AA143" s="32">
-        <v>4.5999999999999996</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AB143" s="33">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="AC143" s="34">
         <v>20436</v>
       </c>
       <c r="AD143" s="32">
         <v>9.6999999999999993</v>
       </c>
       <c r="AE143" s="32">
         <v>2</v>
       </c>
       <c r="AF143" s="32">
-        <v>-0.2</v>
+        <v>0.1</v>
       </c>
       <c r="AG143" s="33">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="AH143" s="1"/>
     </row>
     <row r="144" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A144" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B144" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C144" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D144" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E144" s="22"/>
       <c r="F144" s="17">
         <v>134</v>
       </c>
       <c r="G144" s="1"/>
       <c r="H144" s="60">
         <v>134</v>
       </c>
       <c r="I144" s="61">
         <v>2026000103</v>
       </c>
       <c r="J144" s="62">
         <v>5</v>
       </c>
       <c r="K144" s="68" t="s">
         <v>295</v>
       </c>
       <c r="L144" s="64" t="s">
         <v>66</v>
       </c>
       <c r="M144" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N144" s="34">
         <v>2296</v>
       </c>
       <c r="O144" s="32">
         <v>0.9</v>
       </c>
       <c r="P144" s="32">
         <v>5</v>
       </c>
       <c r="Q144" s="32">
-        <v>7.9</v>
+        <v>9.4</v>
       </c>
       <c r="R144" s="33">
-        <v>7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
       <c r="S144" s="34">
         <v>2873</v>
       </c>
       <c r="T144" s="32">
         <v>1</v>
       </c>
       <c r="U144" s="32">
         <v>6.8</v>
       </c>
       <c r="V144" s="32">
-        <v>9.8000000000000007</v>
+        <v>11.3</v>
       </c>
       <c r="W144" s="33">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="X144" s="34">
         <v>1654</v>
       </c>
       <c r="Y144" s="32">
         <v>0.7</v>
       </c>
       <c r="Z144" s="32">
         <v>1.7</v>
       </c>
       <c r="AA144" s="32">
-        <v>4.5</v>
+        <v>5.9</v>
       </c>
       <c r="AB144" s="33">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AC144" s="34">
         <v>1208</v>
       </c>
       <c r="AD144" s="32">
         <v>0.6</v>
       </c>
       <c r="AE144" s="32">
         <v>-18.399999999999999</v>
       </c>
       <c r="AF144" s="32">
-        <v>-16.100000000000001</v>
+        <v>-15</v>
       </c>
       <c r="AG144" s="33">
-        <v>-0.11</v>
+        <v>-0.1</v>
       </c>
       <c r="AH144" s="1"/>
     </row>
     <row r="145" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A145" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B145" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C145" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D145" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E145" s="22"/>
       <c r="F145" s="17">
         <v>135</v>
       </c>
       <c r="G145" s="1"/>
       <c r="H145" s="60">
         <v>135</v>
       </c>
       <c r="I145" s="61">
         <v>2026000103</v>
       </c>
       <c r="J145" s="62">
         <v>5</v>
       </c>
       <c r="K145" s="68" t="s">
         <v>296</v>
       </c>
       <c r="L145" s="64" t="s">
         <v>65</v>
       </c>
       <c r="M145" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N145" s="34">
         <v>6525</v>
       </c>
       <c r="O145" s="32">
         <v>2.5</v>
       </c>
       <c r="P145" s="32">
         <v>16.8</v>
       </c>
       <c r="Q145" s="32">
-        <v>12.9</v>
+        <v>12.7</v>
       </c>
       <c r="R145" s="33">
         <v>0.28000000000000003</v>
       </c>
       <c r="S145" s="34">
         <v>7939</v>
       </c>
       <c r="T145" s="32">
         <v>2.8</v>
       </c>
       <c r="U145" s="32">
         <v>23.8</v>
       </c>
       <c r="V145" s="32">
-        <v>19.600000000000001</v>
+        <v>19.5</v>
       </c>
       <c r="W145" s="33">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="X145" s="34">
         <v>4967</v>
       </c>
       <c r="Y145" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z145" s="32">
         <v>6.5</v>
       </c>
       <c r="AA145" s="32">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="AB145" s="33">
         <v>0.06</v>
       </c>
       <c r="AC145" s="34">
         <v>4090</v>
       </c>
       <c r="AD145" s="32">
         <v>1.9</v>
       </c>
       <c r="AE145" s="32">
         <v>1.9</v>
       </c>
       <c r="AF145" s="32">
-        <v>-1.5</v>
+        <v>-1.6</v>
       </c>
       <c r="AG145" s="33">
         <v>-0.03</v>
       </c>
       <c r="AH145" s="1"/>
     </row>
     <row r="146" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A146" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B146" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C146" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D146" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E146" s="22"/>
       <c r="F146" s="17">
         <v>136</v>
       </c>
       <c r="G146" s="1"/>
       <c r="H146" s="60">
@@ -15960,295 +15947,295 @@
       <c r="I146" s="61">
         <v>2026000103</v>
       </c>
       <c r="J146" s="62">
         <v>5</v>
       </c>
       <c r="K146" s="68" t="s">
         <v>297</v>
       </c>
       <c r="L146" s="64" t="s">
         <v>64</v>
       </c>
       <c r="M146" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N146" s="34">
         <v>2466</v>
       </c>
       <c r="O146" s="32">
         <v>1</v>
       </c>
       <c r="P146" s="32">
         <v>-5.4</v>
       </c>
       <c r="Q146" s="32">
-        <v>-7.3</v>
+        <v>-7</v>
       </c>
       <c r="R146" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="S146" s="34">
         <v>1846</v>
       </c>
       <c r="T146" s="32">
         <v>0.6</v>
       </c>
       <c r="U146" s="32">
         <v>-9.3000000000000007</v>
       </c>
       <c r="V146" s="32">
-        <v>-11.2</v>
+        <v>-10.8</v>
       </c>
       <c r="W146" s="33">
         <v>-0.08</v>
       </c>
       <c r="X146" s="34">
         <v>3152</v>
       </c>
       <c r="Y146" s="32">
         <v>1.4</v>
       </c>
       <c r="Z146" s="32">
         <v>-2.9</v>
       </c>
       <c r="AA146" s="32">
-        <v>-4.9000000000000004</v>
+        <v>-4.5</v>
       </c>
       <c r="AB146" s="33">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.06</v>
       </c>
       <c r="AC146" s="34">
         <v>3338</v>
       </c>
       <c r="AD146" s="32">
         <v>1.6</v>
       </c>
       <c r="AE146" s="32">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AF146" s="32">
-        <v>-4.2</v>
+        <v>-3.8</v>
       </c>
       <c r="AG146" s="33">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.06</v>
       </c>
       <c r="AH146" s="1"/>
     </row>
     <row r="147" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A147" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B147" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C147" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D147" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E147" s="22"/>
       <c r="F147" s="17">
         <v>137</v>
       </c>
       <c r="G147" s="1"/>
       <c r="H147" s="60">
         <v>137</v>
       </c>
       <c r="I147" s="61">
         <v>2026000103</v>
       </c>
       <c r="J147" s="62">
         <v>5</v>
       </c>
       <c r="K147" s="68" t="s">
         <v>298</v>
       </c>
       <c r="L147" s="64" t="s">
         <v>121</v>
       </c>
       <c r="M147" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N147" s="34">
         <v>15960</v>
       </c>
       <c r="O147" s="32">
         <v>6.2</v>
       </c>
       <c r="P147" s="32">
         <v>12.3</v>
       </c>
       <c r="Q147" s="32">
-        <v>9.6999999999999993</v>
+        <v>10</v>
       </c>
       <c r="R147" s="33">
-        <v>0.53</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="S147" s="34">
         <v>18592</v>
       </c>
       <c r="T147" s="32">
         <v>6.5</v>
       </c>
       <c r="U147" s="32">
         <v>13.6</v>
       </c>
       <c r="V147" s="32">
-        <v>10.9</v>
+        <v>11.3</v>
       </c>
       <c r="W147" s="33">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="X147" s="34">
         <v>13039</v>
       </c>
       <c r="Y147" s="32">
         <v>5.8</v>
       </c>
       <c r="Z147" s="32">
         <v>10.5</v>
       </c>
       <c r="AA147" s="32">
-        <v>7.9</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AB147" s="33">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="AC147" s="34">
         <v>11801</v>
       </c>
       <c r="AD147" s="32">
         <v>5.6</v>
       </c>
       <c r="AE147" s="32">
         <v>6.1</v>
       </c>
       <c r="AF147" s="32">
-        <v>3.6</v>
+        <v>3.9</v>
       </c>
       <c r="AG147" s="33">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="AH147" s="1"/>
     </row>
     <row r="148" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A148" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B148" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C148" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D148" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E148" s="22"/>
       <c r="F148" s="17">
         <v>138</v>
       </c>
       <c r="G148" s="1"/>
       <c r="H148" s="60">
         <v>138</v>
       </c>
       <c r="I148" s="61">
         <v>2026000103</v>
       </c>
       <c r="J148" s="62">
         <v>6</v>
       </c>
       <c r="K148" s="68" t="s">
         <v>299</v>
       </c>
       <c r="L148" s="64" t="s">
         <v>63</v>
       </c>
       <c r="M148" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N148" s="34">
         <v>2623</v>
       </c>
       <c r="O148" s="32">
         <v>1</v>
       </c>
       <c r="P148" s="32">
         <v>42.3</v>
       </c>
       <c r="Q148" s="32">
-        <v>34.799999999999997</v>
+        <v>35.299999999999997</v>
       </c>
       <c r="R148" s="33">
         <v>0.25</v>
       </c>
       <c r="S148" s="34">
         <v>3627</v>
       </c>
       <c r="T148" s="32">
         <v>1.3</v>
       </c>
       <c r="U148" s="32">
         <v>42.2</v>
       </c>
       <c r="V148" s="32">
-        <v>34.700000000000003</v>
+        <v>35.200000000000003</v>
       </c>
       <c r="W148" s="33">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="X148" s="34">
         <v>1511</v>
       </c>
       <c r="Y148" s="32">
         <v>0.7</v>
       </c>
       <c r="Z148" s="32">
         <v>43.6</v>
       </c>
       <c r="AA148" s="32">
-        <v>36</v>
+        <v>36.5</v>
       </c>
       <c r="AB148" s="33">
         <v>0.17</v>
       </c>
       <c r="AC148" s="34">
         <v>1155</v>
       </c>
       <c r="AD148" s="32">
         <v>0.5</v>
       </c>
       <c r="AE148" s="32">
         <v>33.1</v>
       </c>
       <c r="AF148" s="32">
-        <v>26</v>
+        <v>26.5</v>
       </c>
       <c r="AG148" s="33">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AH148" s="1"/>
     </row>
     <row r="149" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A149" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B149" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C149" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D149" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E149" s="22"/>
       <c r="F149" s="17">
         <v>139</v>
       </c>
       <c r="G149" s="1"/>
       <c r="H149" s="60">
         <v>139</v>
       </c>
       <c r="I149" s="61">
@@ -16352,96 +16339,96 @@
       <c r="I150" s="61">
         <v>2026000103</v>
       </c>
       <c r="J150" s="62">
         <v>6</v>
       </c>
       <c r="K150" s="68" t="s">
         <v>301</v>
       </c>
       <c r="L150" s="64" t="s">
         <v>61</v>
       </c>
       <c r="M150" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N150" s="34">
         <v>2055</v>
       </c>
       <c r="O150" s="32">
         <v>0.8</v>
       </c>
       <c r="P150" s="32">
         <v>3.8</v>
       </c>
       <c r="Q150" s="32">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="R150" s="33">
         <v>0.01</v>
       </c>
       <c r="S150" s="34">
         <v>2630</v>
       </c>
       <c r="T150" s="32">
         <v>0.9</v>
       </c>
       <c r="U150" s="32">
         <v>3.4</v>
       </c>
       <c r="V150" s="32">
-        <v>0.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="W150" s="33">
         <v>0.01</v>
       </c>
       <c r="X150" s="34">
         <v>1421</v>
       </c>
       <c r="Y150" s="32">
         <v>0.6</v>
       </c>
       <c r="Z150" s="32">
         <v>5.5</v>
       </c>
       <c r="AA150" s="32">
-        <v>2.8</v>
+        <v>3.1</v>
       </c>
       <c r="AB150" s="33">
         <v>0.02</v>
       </c>
       <c r="AC150" s="34">
         <v>1112</v>
       </c>
       <c r="AD150" s="32">
         <v>0.5</v>
       </c>
       <c r="AE150" s="32">
         <v>5</v>
       </c>
       <c r="AF150" s="32">
-        <v>2.2999999999999998</v>
+        <v>2.6</v>
       </c>
       <c r="AG150" s="33">
         <v>0.01</v>
       </c>
       <c r="AH150" s="1"/>
     </row>
     <row r="151" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A151" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B151" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C151" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D151" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E151" s="22"/>
       <c r="F151" s="17">
         <v>141</v>
       </c>
       <c r="G151" s="1"/>
       <c r="H151" s="60">
@@ -16450,99 +16437,99 @@
       <c r="I151" s="61">
         <v>2026000103</v>
       </c>
       <c r="J151" s="62">
         <v>6</v>
       </c>
       <c r="K151" s="68" t="s">
         <v>302</v>
       </c>
       <c r="L151" s="64" t="s">
         <v>122</v>
       </c>
       <c r="M151" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N151" s="34">
         <v>8955</v>
       </c>
       <c r="O151" s="32">
         <v>3.5</v>
       </c>
       <c r="P151" s="32">
         <v>8.6999999999999993</v>
       </c>
       <c r="Q151" s="32">
-        <v>7.3</v>
+        <v>7.6</v>
       </c>
       <c r="R151" s="33">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="S151" s="34">
         <v>10397</v>
       </c>
       <c r="T151" s="32">
         <v>3.6</v>
       </c>
       <c r="U151" s="32">
         <v>14.9</v>
       </c>
       <c r="V151" s="32">
-        <v>13.4</v>
+        <v>13.8</v>
       </c>
       <c r="W151" s="33">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="X151" s="34">
         <v>7360</v>
       </c>
       <c r="Y151" s="32">
         <v>3.3</v>
       </c>
       <c r="Z151" s="32">
         <v>0.3</v>
       </c>
       <c r="AA151" s="32">
-        <v>-1</v>
+        <v>-0.7</v>
       </c>
       <c r="AB151" s="33">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="AC151" s="34">
         <v>6979</v>
       </c>
       <c r="AD151" s="32">
         <v>3.3</v>
       </c>
       <c r="AE151" s="32">
         <v>-2.8</v>
       </c>
       <c r="AF151" s="32">
-        <v>-4</v>
+        <v>-3.8</v>
       </c>
       <c r="AG151" s="33">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="AH151" s="1"/>
     </row>
     <row r="152" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A152" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B152" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C152" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D152" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E152" s="22"/>
       <c r="F152" s="17">
         <v>142</v>
       </c>
       <c r="G152" s="1"/>
       <c r="H152" s="60">
         <v>142</v>
       </c>
       <c r="I152" s="61">
@@ -16646,99 +16633,99 @@
       <c r="I153" s="61">
         <v>2026000103</v>
       </c>
       <c r="J153" s="62">
         <v>5</v>
       </c>
       <c r="K153" s="68" t="s">
         <v>304</v>
       </c>
       <c r="L153" s="64" t="s">
         <v>74</v>
       </c>
       <c r="M153" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N153" s="34">
         <v>21124</v>
       </c>
       <c r="O153" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="P153" s="32">
         <v>-5.4</v>
       </c>
       <c r="Q153" s="32">
-        <v>-6</v>
+        <v>-5.7</v>
       </c>
       <c r="R153" s="33">
-        <v>-0.52</v>
+        <v>-0.49</v>
       </c>
       <c r="S153" s="34">
         <v>21955</v>
       </c>
       <c r="T153" s="32">
         <v>7.7</v>
       </c>
       <c r="U153" s="32">
         <v>-6.3</v>
       </c>
       <c r="V153" s="32">
-        <v>-6.9</v>
+        <v>-6.6</v>
       </c>
       <c r="W153" s="33">
-        <v>-0.56999999999999995</v>
+        <v>-0.54</v>
       </c>
       <c r="X153" s="34">
         <v>20199</v>
       </c>
       <c r="Y153" s="32">
         <v>9</v>
       </c>
       <c r="Z153" s="32">
         <v>-4.2</v>
       </c>
       <c r="AA153" s="32">
-        <v>-4.8</v>
+        <v>-4.5</v>
       </c>
       <c r="AB153" s="33">
-        <v>-0.44</v>
+        <v>-0.42</v>
       </c>
       <c r="AC153" s="34">
         <v>18852</v>
       </c>
       <c r="AD153" s="32">
         <v>8.9</v>
       </c>
       <c r="AE153" s="32">
         <v>-8</v>
       </c>
       <c r="AF153" s="32">
-        <v>-8.5</v>
+        <v>-8.3000000000000007</v>
       </c>
       <c r="AG153" s="33">
-        <v>-0.81</v>
+        <v>-0.78</v>
       </c>
       <c r="AH153" s="1"/>
     </row>
     <row r="154" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A154" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B154" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C154" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D154" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E154" s="22"/>
       <c r="F154" s="17">
         <v>144</v>
       </c>
       <c r="G154" s="1"/>
       <c r="H154" s="60">
         <v>144</v>
       </c>
       <c r="I154" s="61">
@@ -16842,96 +16829,96 @@
       <c r="I155" s="61">
         <v>2026000103</v>
       </c>
       <c r="J155" s="62">
         <v>6</v>
       </c>
       <c r="K155" s="68" t="s">
         <v>306</v>
       </c>
       <c r="L155" s="64" t="s">
         <v>73</v>
       </c>
       <c r="M155" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N155" s="34">
         <v>4223</v>
       </c>
       <c r="O155" s="32">
         <v>1.6</v>
       </c>
       <c r="P155" s="32">
         <v>4.3</v>
       </c>
       <c r="Q155" s="32">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="R155" s="33">
         <v>0.05</v>
       </c>
       <c r="S155" s="34">
         <v>4891</v>
       </c>
       <c r="T155" s="32">
         <v>1.7</v>
       </c>
       <c r="U155" s="32">
         <v>3.6</v>
       </c>
       <c r="V155" s="32">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="W155" s="33">
         <v>0.04</v>
       </c>
       <c r="X155" s="34">
         <v>3484</v>
       </c>
       <c r="Y155" s="32">
         <v>1.6</v>
       </c>
       <c r="Z155" s="32">
         <v>5.5</v>
       </c>
       <c r="AA155" s="32">
-        <v>4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="AB155" s="33">
         <v>0.06</v>
       </c>
       <c r="AC155" s="34">
         <v>3124</v>
       </c>
       <c r="AD155" s="32">
         <v>1.5</v>
       </c>
       <c r="AE155" s="32">
         <v>2.1</v>
       </c>
       <c r="AF155" s="32">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="AG155" s="33">
         <v>0.01</v>
       </c>
       <c r="AH155" s="1"/>
     </row>
     <row r="156" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A156" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B156" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C156" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D156" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E156" s="22"/>
       <c r="F156" s="17">
         <v>146</v>
       </c>
       <c r="G156" s="1"/>
       <c r="H156" s="60">
@@ -16940,194 +16927,194 @@
       <c r="I156" s="61">
         <v>2026000103</v>
       </c>
       <c r="J156" s="62">
         <v>6</v>
       </c>
       <c r="K156" s="68" t="s">
         <v>307</v>
       </c>
       <c r="L156" s="64" t="s">
         <v>72</v>
       </c>
       <c r="M156" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N156" s="34">
         <v>1526</v>
       </c>
       <c r="O156" s="32">
         <v>0.6</v>
       </c>
       <c r="P156" s="32">
         <v>-9.3000000000000007</v>
       </c>
       <c r="Q156" s="32">
-        <v>-12</v>
+        <v>-11.8</v>
       </c>
       <c r="R156" s="33">
         <v>-0.08</v>
       </c>
       <c r="S156" s="34">
         <v>2009</v>
       </c>
       <c r="T156" s="32">
         <v>0.7</v>
       </c>
       <c r="U156" s="32">
         <v>-10</v>
       </c>
       <c r="V156" s="32">
-        <v>-12.7</v>
+        <v>-12.5</v>
       </c>
       <c r="W156" s="33">
         <v>-0.1</v>
       </c>
       <c r="X156" s="34">
         <v>993</v>
       </c>
       <c r="Y156" s="32">
         <v>0.4</v>
       </c>
       <c r="Z156" s="32">
         <v>-7</v>
       </c>
       <c r="AA156" s="32">
-        <v>-9.8000000000000007</v>
+        <v>-9.5</v>
       </c>
       <c r="AB156" s="33">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="AC156" s="34">
         <v>730</v>
       </c>
       <c r="AD156" s="32">
         <v>0.3</v>
       </c>
       <c r="AE156" s="32">
         <v>-6.9</v>
       </c>
       <c r="AF156" s="32">
-        <v>-9.6999999999999993</v>
+        <v>-9.4</v>
       </c>
       <c r="AG156" s="33">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="AH156" s="1"/>
     </row>
     <row r="157" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A157" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B157" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C157" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D157" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E157" s="22"/>
       <c r="F157" s="17">
         <v>147</v>
       </c>
       <c r="G157" s="1"/>
       <c r="H157" s="60">
         <v>147</v>
       </c>
       <c r="I157" s="61">
         <v>2026000103</v>
       </c>
       <c r="J157" s="62">
         <v>6</v>
       </c>
       <c r="K157" s="68" t="s">
         <v>308</v>
       </c>
       <c r="L157" s="64" t="s">
         <v>71</v>
       </c>
       <c r="M157" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N157" s="34">
         <v>1401</v>
       </c>
       <c r="O157" s="32">
         <v>0.5</v>
       </c>
       <c r="P157" s="32">
         <v>3.5</v>
       </c>
       <c r="Q157" s="32">
-        <v>3</v>
+        <v>2.4</v>
       </c>
       <c r="R157" s="33">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="S157" s="34">
         <v>1643</v>
       </c>
       <c r="T157" s="32">
         <v>0.6</v>
       </c>
       <c r="U157" s="32">
         <v>4.8</v>
       </c>
       <c r="V157" s="32">
-        <v>4.3</v>
+        <v>3.7</v>
       </c>
       <c r="W157" s="33">
         <v>0.02</v>
       </c>
       <c r="X157" s="34">
         <v>1132</v>
       </c>
       <c r="Y157" s="32">
         <v>0.5</v>
       </c>
       <c r="Z157" s="32">
         <v>1.8</v>
       </c>
       <c r="AA157" s="32">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="AB157" s="33">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="AC157" s="34">
         <v>968</v>
       </c>
       <c r="AD157" s="32">
         <v>0.5</v>
       </c>
       <c r="AE157" s="32">
         <v>0.7</v>
       </c>
       <c r="AF157" s="32">
-        <v>0.2</v>
+        <v>-0.4</v>
       </c>
       <c r="AG157" s="33">
         <v>0</v>
       </c>
       <c r="AH157" s="1"/>
     </row>
     <row r="158" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A158" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B158" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C158" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D158" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E158" s="22"/>
       <c r="F158" s="17">
         <v>148</v>
       </c>
       <c r="G158" s="1"/>
       <c r="H158" s="60">
@@ -17136,99 +17123,99 @@
       <c r="I158" s="61">
         <v>2026000103</v>
       </c>
       <c r="J158" s="62">
         <v>6</v>
       </c>
       <c r="K158" s="68" t="s">
         <v>309</v>
       </c>
       <c r="L158" s="64" t="s">
         <v>310</v>
       </c>
       <c r="M158" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N158" s="34">
         <v>10995</v>
       </c>
       <c r="O158" s="32">
         <v>4.3</v>
       </c>
       <c r="P158" s="32">
         <v>-9.6</v>
       </c>
       <c r="Q158" s="32">
-        <v>-8.5</v>
+        <v>-7.8</v>
       </c>
       <c r="R158" s="33">
-        <v>-0.4</v>
+        <v>-0.37</v>
       </c>
       <c r="S158" s="34">
         <v>10138</v>
       </c>
       <c r="T158" s="32">
         <v>3.6</v>
       </c>
       <c r="U158" s="32">
         <v>-11.3</v>
       </c>
       <c r="V158" s="32">
-        <v>-10.199999999999999</v>
+        <v>-9.6</v>
       </c>
       <c r="W158" s="33">
-        <v>-0.41</v>
+        <v>-0.39</v>
       </c>
       <c r="X158" s="34">
         <v>11934</v>
       </c>
       <c r="Y158" s="32">
         <v>5.3</v>
       </c>
       <c r="Z158" s="32">
         <v>-8.1</v>
       </c>
       <c r="AA158" s="32">
-        <v>-7</v>
+        <v>-6.3</v>
       </c>
       <c r="AB158" s="33">
-        <v>-0.4</v>
+        <v>-0.36</v>
       </c>
       <c r="AC158" s="34">
         <v>11573</v>
       </c>
       <c r="AD158" s="32">
         <v>5.5</v>
       </c>
       <c r="AE158" s="32">
         <v>-11.9</v>
       </c>
       <c r="AF158" s="32">
-        <v>-10.8</v>
+        <v>-10.199999999999999</v>
       </c>
       <c r="AG158" s="33">
-        <v>-0.66</v>
+        <v>-0.62</v>
       </c>
       <c r="AH158" s="1"/>
     </row>
     <row r="159" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A159" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B159" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C159" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D159" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E159" s="22"/>
       <c r="F159" s="17">
         <v>149</v>
       </c>
       <c r="G159" s="1"/>
       <c r="H159" s="60">
         <v>149</v>
       </c>
       <c r="I159" s="61">
@@ -18410,99 +18397,99 @@
       <c r="I171" s="61">
         <v>2026000103</v>
       </c>
       <c r="J171" s="62">
         <v>4</v>
       </c>
       <c r="K171" s="63" t="s">
         <v>196</v>
       </c>
       <c r="L171" s="64" t="s">
         <v>323</v>
       </c>
       <c r="M171" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N171" s="34">
         <v>12800</v>
       </c>
       <c r="O171" s="32">
         <v>5</v>
       </c>
       <c r="P171" s="32">
         <v>-0.6</v>
       </c>
       <c r="Q171" s="32">
-        <v>-5.2</v>
+        <v>-6.2</v>
       </c>
       <c r="R171" s="33">
-        <v>-0.26</v>
+        <v>-0.31</v>
       </c>
       <c r="S171" s="34">
         <v>13521</v>
       </c>
       <c r="T171" s="32">
         <v>4.7</v>
       </c>
       <c r="U171" s="32">
         <v>-3.9</v>
       </c>
       <c r="V171" s="32">
-        <v>-8.3000000000000007</v>
+        <v>-9.3000000000000007</v>
       </c>
       <c r="W171" s="33">
-        <v>-0.41</v>
+        <v>-0.47</v>
       </c>
       <c r="X171" s="34">
         <v>12003</v>
       </c>
       <c r="Y171" s="32">
         <v>5.3</v>
       </c>
       <c r="Z171" s="32">
         <v>4</v>
       </c>
       <c r="AA171" s="32">
-        <v>-0.8</v>
+        <v>-1.9</v>
       </c>
       <c r="AB171" s="33">
-        <v>-0.04</v>
+        <v>-0.1</v>
       </c>
       <c r="AC171" s="34">
         <v>11834</v>
       </c>
       <c r="AD171" s="32">
         <v>5.6</v>
       </c>
       <c r="AE171" s="32">
         <v>5</v>
       </c>
       <c r="AF171" s="32">
-        <v>0.2</v>
+        <v>-0.9</v>
       </c>
       <c r="AG171" s="33">
-        <v>0.01</v>
+        <v>-0.05</v>
       </c>
       <c r="AH171" s="1"/>
     </row>
     <row r="172" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A172" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B172" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C172" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D172" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E172" s="22"/>
       <c r="F172" s="17">
         <v>162</v>
       </c>
       <c r="G172" s="1"/>
       <c r="H172" s="60">
         <v>162</v>
       </c>
       <c r="I172" s="61">
@@ -18802,96 +18789,96 @@
       <c r="I175" s="61">
         <v>2026000103</v>
       </c>
       <c r="J175" s="62">
         <v>6</v>
       </c>
       <c r="K175" s="63" t="s">
         <v>196</v>
       </c>
       <c r="L175" s="64" t="s">
         <v>367</v>
       </c>
       <c r="M175" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N175" s="34">
         <v>15993</v>
       </c>
       <c r="O175" s="32">
         <v>6.7</v>
       </c>
       <c r="P175" s="32">
         <v>3.2</v>
       </c>
       <c r="Q175" s="32">
-        <v>1.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="R175" s="33" t="s">
         <v>376</v>
       </c>
       <c r="S175" s="34">
         <v>20264</v>
       </c>
       <c r="T175" s="32">
         <v>7.6</v>
       </c>
       <c r="U175" s="32">
         <v>3.8</v>
       </c>
       <c r="V175" s="32">
-        <v>2.2999999999999998</v>
+        <v>2.8</v>
       </c>
       <c r="W175" s="33" t="s">
         <v>376</v>
       </c>
       <c r="X175" s="34" t="s">
         <v>377</v>
       </c>
       <c r="Y175" s="32" t="s">
         <v>377</v>
       </c>
       <c r="Z175" s="32" t="s">
         <v>377</v>
       </c>
       <c r="AA175" s="32" t="s">
         <v>377</v>
       </c>
       <c r="AB175" s="33" t="s">
         <v>377</v>
       </c>
       <c r="AC175" s="34">
         <v>10152</v>
       </c>
       <c r="AD175" s="32">
         <v>5.2</v>
       </c>
       <c r="AE175" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="AF175" s="32">
-        <v>6.7</v>
+        <v>7.2</v>
       </c>
       <c r="AG175" s="33" t="s">
         <v>376</v>
       </c>
       <c r="AH175" s="1"/>
     </row>
     <row r="176" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A176" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B176" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C176" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D176" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E176" s="22"/>
       <c r="F176" s="17">
         <v>166</v>
       </c>
       <c r="G176" s="1"/>
       <c r="H176" s="60">
@@ -18900,96 +18887,96 @@
       <c r="I176" s="61">
         <v>2026000103</v>
       </c>
       <c r="J176" s="62">
         <v>6</v>
       </c>
       <c r="K176" s="63" t="s">
         <v>196</v>
       </c>
       <c r="L176" s="64" t="s">
         <v>368</v>
       </c>
       <c r="M176" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N176" s="34">
         <v>18135</v>
       </c>
       <c r="O176" s="32">
         <v>7.6</v>
       </c>
       <c r="P176" s="32">
         <v>2.4</v>
       </c>
       <c r="Q176" s="32">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="R176" s="33" t="s">
         <v>376</v>
       </c>
       <c r="S176" s="34">
         <v>22903</v>
       </c>
       <c r="T176" s="32">
         <v>8.6</v>
       </c>
       <c r="U176" s="32">
         <v>2</v>
       </c>
       <c r="V176" s="32">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="W176" s="33" t="s">
         <v>376</v>
       </c>
       <c r="X176" s="34" t="s">
         <v>377</v>
       </c>
       <c r="Y176" s="32" t="s">
         <v>377</v>
       </c>
       <c r="Z176" s="32" t="s">
         <v>377</v>
       </c>
       <c r="AA176" s="32" t="s">
         <v>377</v>
       </c>
       <c r="AB176" s="33" t="s">
         <v>377</v>
       </c>
       <c r="AC176" s="34">
         <v>11005</v>
       </c>
       <c r="AD176" s="32">
         <v>5.6</v>
       </c>
       <c r="AE176" s="32">
         <v>5.6</v>
       </c>
       <c r="AF176" s="32">
-        <v>3.5</v>
+        <v>3.7</v>
       </c>
       <c r="AG176" s="33" t="s">
         <v>376</v>
       </c>
       <c r="AH176" s="1"/>
     </row>
     <row r="177" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A177" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B177" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C177" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D177" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E177" s="22"/>
       <c r="F177" s="17">
         <v>167</v>
       </c>
       <c r="G177" s="1"/>
       <c r="H177" s="60">
@@ -18998,96 +18985,96 @@
       <c r="I177" s="61">
         <v>2026000103</v>
       </c>
       <c r="J177" s="62">
         <v>6</v>
       </c>
       <c r="K177" s="63" t="s">
         <v>196</v>
       </c>
       <c r="L177" s="64" t="s">
         <v>369</v>
       </c>
       <c r="M177" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N177" s="34">
         <v>105184</v>
       </c>
       <c r="O177" s="32">
         <v>44.2</v>
       </c>
       <c r="P177" s="32">
         <v>-1</v>
       </c>
       <c r="Q177" s="32">
-        <v>-2.2999999999999998</v>
+        <v>-2.4</v>
       </c>
       <c r="R177" s="33" t="s">
         <v>376</v>
       </c>
       <c r="S177" s="34">
         <v>104219</v>
       </c>
       <c r="T177" s="32">
         <v>39.299999999999997</v>
       </c>
       <c r="U177" s="32">
         <v>-2.9</v>
       </c>
       <c r="V177" s="32">
-        <v>-4.0999999999999996</v>
+        <v>-4.2</v>
       </c>
       <c r="W177" s="33" t="s">
         <v>376</v>
       </c>
       <c r="X177" s="34" t="s">
         <v>377</v>
       </c>
       <c r="Y177" s="32" t="s">
         <v>377</v>
       </c>
       <c r="Z177" s="32" t="s">
         <v>377</v>
       </c>
       <c r="AA177" s="32" t="s">
         <v>377</v>
       </c>
       <c r="AB177" s="33" t="s">
         <v>377</v>
       </c>
       <c r="AC177" s="34">
         <v>103756</v>
       </c>
       <c r="AD177" s="32">
         <v>53</v>
       </c>
       <c r="AE177" s="32">
         <v>1.5</v>
       </c>
       <c r="AF177" s="32">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="AG177" s="33" t="s">
         <v>376</v>
       </c>
       <c r="AH177" s="1"/>
     </row>
     <row r="178" spans="1:34" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A178" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B178" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C178" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D178" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E178" s="22"/>
       <c r="F178" s="17">
         <v>168</v>
       </c>
       <c r="G178" s="1"/>
       <c r="H178" s="60">
@@ -19096,96 +19083,96 @@
       <c r="I178" s="61">
         <v>2026000103</v>
       </c>
       <c r="J178" s="62">
         <v>5</v>
       </c>
       <c r="K178" s="63" t="s">
         <v>196</v>
       </c>
       <c r="L178" s="64" t="s">
         <v>370</v>
       </c>
       <c r="M178" s="11" t="s">
         <v>338</v>
       </c>
       <c r="N178" s="34">
         <v>98909</v>
       </c>
       <c r="O178" s="32">
         <v>41.5</v>
       </c>
       <c r="P178" s="32">
         <v>1.2</v>
       </c>
       <c r="Q178" s="32">
-        <v>-0.6</v>
+        <v>-0.8</v>
       </c>
       <c r="R178" s="33" t="s">
         <v>376</v>
       </c>
       <c r="S178" s="34">
         <v>117846</v>
       </c>
       <c r="T178" s="32">
         <v>44.4</v>
       </c>
       <c r="U178" s="32">
         <v>3.6</v>
       </c>
       <c r="V178" s="32">
-        <v>1.8</v>
+        <v>1.6</v>
       </c>
       <c r="W178" s="33" t="s">
         <v>376</v>
       </c>
       <c r="X178" s="34" t="s">
         <v>377</v>
       </c>
       <c r="Y178" s="32" t="s">
         <v>377</v>
       </c>
       <c r="Z178" s="32" t="s">
         <v>377</v>
       </c>
       <c r="AA178" s="32" t="s">
         <v>377</v>
       </c>
       <c r="AB178" s="33" t="s">
         <v>377</v>
       </c>
       <c r="AC178" s="34">
         <v>70708</v>
       </c>
       <c r="AD178" s="32">
         <v>36.1</v>
       </c>
       <c r="AE178" s="32">
         <v>-5.2</v>
       </c>
       <c r="AF178" s="32">
-        <v>-6.9</v>
+        <v>-7.1</v>
       </c>
       <c r="AG178" s="33" t="s">
         <v>376</v>
       </c>
       <c r="AH178" s="1"/>
     </row>
     <row r="179" spans="1:34" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="A179" s="22" t="s">
         <v>372</v>
       </c>
       <c r="B179" s="22" t="s">
         <v>373</v>
       </c>
       <c r="C179" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D179" s="22" t="s">
         <v>375</v>
       </c>
       <c r="E179" s="22"/>
       <c r="F179" s="17">
         <v>169</v>
       </c>
       <c r="G179" s="1"/>
       <c r="H179" s="60">
@@ -23801,93 +23788,73 @@
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="229" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="20" max="1048575" man="1"/>
     <brk id="28" max="1048575" man="1"/>
     <brk id="34" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -23909,50 +23876,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -24028,90 +24000,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{729B9DC2-DCCA-41D1-93D1-D75EE0C3D857}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19ED4C13-8283-49DF-B154-361EDDB8085A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{401EA0CD-F488-44D3-A6E4-855D286986B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FB3995B-AAF2-4E21-8161-63387384FCB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>総，勤労，勤労以外，無職</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>総務省統計局</Company>