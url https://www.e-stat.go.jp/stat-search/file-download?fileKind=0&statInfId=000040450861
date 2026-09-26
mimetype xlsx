--- v0 (2026-05-13)
+++ v1 (2026-09-26)
@@ -2,78 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/総・単公表作業/HP用結果表作成/zuhyou/2026Q1/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/e-stat登録用統計表/2026年/遡及改定202601-06/soutanq1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{FAAF44BC-589A-4819-BEE5-EB4644C23132}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C24417F4-3433-41A2-91AD-E2A20818D2A5}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{2FCE7E0F-2F4F-4A68-AAC9-1CB39B9A54E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B1E3B791-B89D-44B9-8EAE-7EBB46864FA5}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="単身，勤労，勤労以外，無職" sheetId="19" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2873" uniqueCount="365">
   <si>
     <t>卵</t>
   </si>
   <si>
     <t>工事その他のサービス</t>
   </si>
   <si>
     <t>他の諸雑費</t>
   </si>
   <si>
     <t>クレジット購入借入金</t>
   </si>
   <si>
     <t>クレジット購入借入金返済</t>
   </si>
   <si>
     <t>クレジット購入借入金純減</t>
   </si>
   <si>
     <t>統計名：</t>
@@ -2281,51 +2268,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37B8D529-8588-4EBB-826C-CB6D5961C7FA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21803166-C656-4A10-BCDC-DA8C47D750FE}">
   <dimension ref="A1:AH220"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="13" ySplit="10" topLeftCell="N11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A14" sqref="A14"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="5" width="0" style="15" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="2.125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="2.125" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="16.125" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="11.625" customWidth="1"/>
     <col min="12" max="12" width="46.75" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.75" customWidth="1"/>
     <col min="14" max="14" width="16.75" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="15" style="9" customWidth="1"/>
     <col min="18" max="18" width="15" style="11" customWidth="1"/>
     <col min="19" max="19" width="15" style="7" customWidth="1"/>
     <col min="20" max="22" width="15" style="9" customWidth="1"/>
     <col min="23" max="23" width="15" style="11" customWidth="1"/>
@@ -6874,180 +6861,180 @@
       <c r="I53" s="56">
         <v>2026000103</v>
       </c>
       <c r="J53" s="52">
         <v>4</v>
       </c>
       <c r="K53" s="53">
         <v>1</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>69</v>
       </c>
       <c r="M53" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N53" s="6">
         <v>43161</v>
       </c>
       <c r="O53" s="8">
         <v>25.3</v>
       </c>
       <c r="P53" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q53" s="8">
-        <v>-1.4</v>
+        <v>-1.3</v>
       </c>
       <c r="R53" s="10">
-        <v>-0.36</v>
+        <v>-0.31</v>
       </c>
       <c r="S53" s="6">
         <v>46362</v>
       </c>
       <c r="T53" s="8">
         <v>24.7</v>
       </c>
       <c r="U53" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="V53" s="8">
-        <v>1.1000000000000001</v>
+        <v>1.3</v>
       </c>
       <c r="W53" s="10">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="X53" s="6">
         <v>39888</v>
       </c>
       <c r="Y53" s="8">
         <v>26.1</v>
       </c>
       <c r="Z53" s="8">
         <v>-0.8</v>
       </c>
       <c r="AA53" s="8">
-        <v>-4.4000000000000004</v>
+        <v>-4.2</v>
       </c>
       <c r="AB53" s="10">
-        <v>-1.1000000000000001</v>
+        <v>-1.05</v>
       </c>
       <c r="AC53" s="6">
         <v>39336</v>
       </c>
       <c r="AD53" s="8">
         <v>26.8</v>
       </c>
       <c r="AE53" s="8">
         <v>0.2</v>
       </c>
       <c r="AF53" s="8">
-        <v>-3.5</v>
+        <v>-3.3</v>
       </c>
       <c r="AG53" s="10">
-        <v>-0.87</v>
+        <v>-0.82</v>
       </c>
     </row>
     <row r="54" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A54" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B54" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C54" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D54" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E54" s="21"/>
       <c r="F54" s="1">
         <v>44</v>
       </c>
       <c r="H54" s="55">
         <v>44</v>
       </c>
       <c r="I54" s="56">
         <v>2026000103</v>
       </c>
       <c r="J54" s="52">
         <v>5</v>
       </c>
       <c r="K54" s="53" t="s">
         <v>70</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>71</v>
       </c>
       <c r="M54" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N54" s="6">
         <v>3299</v>
       </c>
       <c r="O54" s="8">
         <v>1.9</v>
       </c>
       <c r="P54" s="8">
         <v>6.4</v>
       </c>
       <c r="Q54" s="8">
-        <v>-1</v>
+        <v>-0.9</v>
       </c>
       <c r="R54" s="10">
         <v>-0.02</v>
       </c>
       <c r="S54" s="6">
         <v>3016</v>
       </c>
       <c r="T54" s="8">
         <v>1.6</v>
       </c>
       <c r="U54" s="8">
         <v>8.4</v>
       </c>
       <c r="V54" s="8">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="W54" s="10">
         <v>0.01</v>
       </c>
       <c r="X54" s="6">
         <v>3593</v>
       </c>
       <c r="Y54" s="8">
         <v>2.4</v>
       </c>
       <c r="Z54" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="AA54" s="8">
-        <v>-2.2000000000000002</v>
+        <v>-2.1</v>
       </c>
       <c r="AB54" s="10">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="AC54" s="6">
         <v>3616</v>
       </c>
       <c r="AD54" s="8">
         <v>2.5</v>
       </c>
       <c r="AE54" s="8">
         <v>5.3</v>
       </c>
       <c r="AF54" s="8">
         <v>-2</v>
       </c>
       <c r="AG54" s="10">
         <v>-0.04</v>
       </c>
     </row>
     <row r="55" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A55" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C55" s="21" t="s">
@@ -7066,81 +7053,81 @@
       <c r="I55" s="56">
         <v>2026000103</v>
       </c>
       <c r="J55" s="52">
         <v>6</v>
       </c>
       <c r="K55" s="53" t="s">
         <v>72</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>73</v>
       </c>
       <c r="M55" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N55" s="6">
         <v>1020</v>
       </c>
       <c r="O55" s="8">
         <v>0.6</v>
       </c>
       <c r="P55" s="8">
         <v>13.5</v>
       </c>
       <c r="Q55" s="8">
-        <v>-2.8</v>
+        <v>-2.7</v>
       </c>
       <c r="R55" s="10">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="S55" s="6">
         <v>836</v>
       </c>
       <c r="T55" s="8">
         <v>0.4</v>
       </c>
       <c r="U55" s="8">
         <v>13.6</v>
       </c>
       <c r="V55" s="8">
         <v>-2.7</v>
       </c>
       <c r="W55" s="10">
         <v>-0.01</v>
       </c>
       <c r="X55" s="6">
         <v>1212</v>
       </c>
       <c r="Y55" s="8">
         <v>0.8</v>
       </c>
       <c r="Z55" s="8">
         <v>14.2</v>
       </c>
       <c r="AA55" s="8">
-        <v>-2.2000000000000002</v>
+        <v>-2.1</v>
       </c>
       <c r="AB55" s="10">
         <v>-0.01</v>
       </c>
       <c r="AC55" s="6">
         <v>1202</v>
       </c>
       <c r="AD55" s="8">
         <v>0.8</v>
       </c>
       <c r="AE55" s="8">
         <v>6.6</v>
       </c>
       <c r="AF55" s="8">
         <v>-8.6999999999999993</v>
       </c>
       <c r="AG55" s="10">
         <v>-0.06</v>
       </c>
     </row>
     <row r="56" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A56" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B56" s="21" t="s">
@@ -7162,192 +7149,192 @@
       <c r="I56" s="56">
         <v>2026000103</v>
       </c>
       <c r="J56" s="52">
         <v>6</v>
       </c>
       <c r="K56" s="53" t="s">
         <v>74</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>75</v>
       </c>
       <c r="M56" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N56" s="6">
         <v>1329</v>
       </c>
       <c r="O56" s="8">
         <v>0.8</v>
       </c>
       <c r="P56" s="8">
         <v>6.8</v>
       </c>
       <c r="Q56" s="8">
-        <v>6.1</v>
+        <v>6.3</v>
       </c>
       <c r="R56" s="10">
         <v>0.05</v>
       </c>
       <c r="S56" s="6">
         <v>1232</v>
       </c>
       <c r="T56" s="8">
         <v>0.7</v>
       </c>
       <c r="U56" s="8">
         <v>9.6999999999999993</v>
       </c>
       <c r="V56" s="8">
-        <v>8.9</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="W56" s="10">
         <v>0.06</v>
       </c>
       <c r="X56" s="6">
         <v>1430</v>
       </c>
       <c r="Y56" s="8">
         <v>0.9</v>
       </c>
       <c r="Z56" s="8">
         <v>4.8</v>
       </c>
       <c r="AA56" s="8">
-        <v>4.0999999999999996</v>
+        <v>4.3</v>
       </c>
       <c r="AB56" s="10">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AC56" s="6">
         <v>1457</v>
       </c>
       <c r="AD56" s="8">
         <v>1</v>
       </c>
       <c r="AE56" s="8">
         <v>8.6</v>
       </c>
       <c r="AF56" s="8">
-        <v>7.8</v>
+        <v>8.1</v>
       </c>
       <c r="AG56" s="10">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="57" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A57" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C57" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D57" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E57" s="21"/>
       <c r="F57" s="1">
         <v>47</v>
       </c>
       <c r="H57" s="55">
         <v>47</v>
       </c>
       <c r="I57" s="56">
         <v>2026000103</v>
       </c>
       <c r="J57" s="52">
         <v>6</v>
       </c>
       <c r="K57" s="53" t="s">
         <v>76</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>77</v>
       </c>
       <c r="M57" s="60" t="s">
         <v>34</v>
       </c>
       <c r="N57" s="6">
         <v>775</v>
       </c>
       <c r="O57" s="8">
         <v>0.5</v>
       </c>
       <c r="P57" s="8">
         <v>0.5</v>
       </c>
       <c r="Q57" s="8">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="R57" s="10">
         <v>0</v>
       </c>
       <c r="S57" s="6">
         <v>812</v>
       </c>
       <c r="T57" s="8">
         <v>0.4</v>
       </c>
       <c r="U57" s="8">
         <v>6.8</v>
       </c>
       <c r="V57" s="8">
-        <v>6.7</v>
+        <v>6.9</v>
       </c>
       <c r="W57" s="10">
         <v>0.03</v>
       </c>
       <c r="X57" s="6">
         <v>738</v>
       </c>
       <c r="Y57" s="8">
         <v>0.5</v>
       </c>
       <c r="Z57" s="8">
         <v>-5.7</v>
       </c>
       <c r="AA57" s="8">
-        <v>-5.8</v>
+        <v>-5.6</v>
       </c>
       <c r="AB57" s="10">
         <v>-0.03</v>
       </c>
       <c r="AC57" s="6">
         <v>739</v>
       </c>
       <c r="AD57" s="8">
         <v>0.5</v>
       </c>
       <c r="AE57" s="8">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AF57" s="8">
-        <v>-2.2999999999999998</v>
+        <v>-2.1</v>
       </c>
       <c r="AG57" s="10">
         <v>-0.01</v>
       </c>
     </row>
     <row r="58" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A58" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C58" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D58" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E58" s="21"/>
       <c r="F58" s="1">
         <v>48</v>
       </c>
       <c r="H58" s="55">
         <v>48</v>
       </c>
@@ -7546,192 +7533,192 @@
       <c r="I60" s="56">
         <v>2026000103</v>
       </c>
       <c r="J60" s="52">
         <v>6</v>
       </c>
       <c r="K60" s="53" t="s">
         <v>82</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>83</v>
       </c>
       <c r="M60" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N60" s="6">
         <v>1029</v>
       </c>
       <c r="O60" s="8">
         <v>0.6</v>
       </c>
       <c r="P60" s="8">
         <v>-0.5</v>
       </c>
       <c r="Q60" s="8">
-        <v>-8.6999999999999993</v>
+        <v>-8.3000000000000007</v>
       </c>
       <c r="R60" s="10">
         <v>-0.05</v>
       </c>
       <c r="S60" s="6">
         <v>631</v>
       </c>
       <c r="T60" s="8">
         <v>0.3</v>
       </c>
       <c r="U60" s="8">
         <v>-16.2</v>
       </c>
       <c r="V60" s="8">
-        <v>-23.1</v>
+        <v>-22.8</v>
       </c>
       <c r="W60" s="10">
         <v>-0.1</v>
       </c>
       <c r="X60" s="6">
         <v>1441</v>
       </c>
       <c r="Y60" s="8">
         <v>0.9</v>
       </c>
       <c r="Z60" s="8">
         <v>10</v>
       </c>
       <c r="AA60" s="8">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="AB60" s="10">
         <v>0.01</v>
       </c>
       <c r="AC60" s="6">
         <v>1537</v>
       </c>
       <c r="AD60" s="8">
         <v>1</v>
       </c>
       <c r="AE60" s="8">
         <v>18.600000000000001</v>
       </c>
       <c r="AF60" s="8">
-        <v>8.8000000000000007</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="AG60" s="10">
-        <v>7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="61" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A61" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C61" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D61" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E61" s="21"/>
       <c r="F61" s="1">
         <v>51</v>
       </c>
       <c r="H61" s="55">
         <v>51</v>
       </c>
       <c r="I61" s="56">
         <v>2026000103</v>
       </c>
       <c r="J61" s="52">
         <v>6</v>
       </c>
       <c r="K61" s="53" t="s">
         <v>84</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>85</v>
       </c>
       <c r="M61" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N61" s="6">
         <v>360</v>
       </c>
       <c r="O61" s="8">
         <v>0.2</v>
       </c>
       <c r="P61" s="8">
         <v>-1.9</v>
       </c>
       <c r="Q61" s="8">
-        <v>-8</v>
+        <v>-9.6</v>
       </c>
       <c r="R61" s="10">
         <v>-0.02</v>
       </c>
       <c r="S61" s="6">
         <v>189</v>
       </c>
       <c r="T61" s="8">
         <v>0.1</v>
       </c>
       <c r="U61" s="8">
         <v>-13.7</v>
       </c>
       <c r="V61" s="8">
-        <v>-19</v>
+        <v>-20.5</v>
       </c>
       <c r="W61" s="10">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="X61" s="6">
         <v>537</v>
       </c>
       <c r="Y61" s="8">
         <v>0.4</v>
       </c>
       <c r="Z61" s="8">
         <v>4.5</v>
       </c>
       <c r="AA61" s="8">
-        <v>-2</v>
+        <v>-3.7</v>
       </c>
       <c r="AB61" s="10">
         <v>-0.01</v>
       </c>
       <c r="AC61" s="6">
         <v>580</v>
       </c>
       <c r="AD61" s="8">
         <v>0.4</v>
       </c>
       <c r="AE61" s="8">
         <v>10.5</v>
       </c>
       <c r="AF61" s="8">
-        <v>3.7</v>
+        <v>1.8</v>
       </c>
       <c r="AG61" s="10">
         <v>0.01</v>
       </c>
     </row>
     <row r="62" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A62" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C62" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D62" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E62" s="21"/>
       <c r="F62" s="1">
         <v>52</v>
       </c>
       <c r="H62" s="55">
         <v>52</v>
       </c>
@@ -7834,561 +7821,561 @@
       <c r="I63" s="56">
         <v>2026000103</v>
       </c>
       <c r="J63" s="52">
         <v>6</v>
       </c>
       <c r="K63" s="53" t="s">
         <v>88</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>89</v>
       </c>
       <c r="M63" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N63" s="6">
         <v>365</v>
       </c>
       <c r="O63" s="8">
         <v>0.2</v>
       </c>
       <c r="P63" s="8">
         <v>1.4</v>
       </c>
       <c r="Q63" s="8">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="R63" s="10">
         <v>0</v>
       </c>
       <c r="S63" s="6">
         <v>252</v>
       </c>
       <c r="T63" s="8">
         <v>0.1</v>
       </c>
       <c r="U63" s="8">
         <v>-17.600000000000001</v>
       </c>
       <c r="V63" s="8">
-        <v>-18.399999999999999</v>
+        <v>-18.7</v>
       </c>
       <c r="W63" s="10">
         <v>-0.03</v>
       </c>
       <c r="X63" s="6">
         <v>483</v>
       </c>
       <c r="Y63" s="8">
         <v>0.3</v>
       </c>
       <c r="Z63" s="8">
         <v>16.899999999999999</v>
       </c>
       <c r="AA63" s="8">
-        <v>15.7</v>
+        <v>15.4</v>
       </c>
       <c r="AB63" s="10">
         <v>0.04</v>
       </c>
       <c r="AC63" s="6">
         <v>483</v>
       </c>
       <c r="AD63" s="8">
         <v>0.3</v>
       </c>
       <c r="AE63" s="8">
         <v>18.7</v>
       </c>
       <c r="AF63" s="8">
-        <v>17.5</v>
+        <v>17.2</v>
       </c>
       <c r="AG63" s="10">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="64" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A64" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C64" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D64" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E64" s="21"/>
       <c r="F64" s="1">
         <v>54</v>
       </c>
       <c r="H64" s="55">
         <v>54</v>
       </c>
       <c r="I64" s="56">
         <v>2026000103</v>
       </c>
       <c r="J64" s="52">
         <v>5</v>
       </c>
       <c r="K64" s="53" t="s">
         <v>90</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>91</v>
       </c>
       <c r="M64" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N64" s="6">
         <v>2250</v>
       </c>
       <c r="O64" s="8">
         <v>1.3</v>
       </c>
       <c r="P64" s="8">
         <v>6.1</v>
       </c>
       <c r="Q64" s="8">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="R64" s="10">
         <v>0.03</v>
       </c>
       <c r="S64" s="6">
         <v>1923</v>
       </c>
       <c r="T64" s="8">
         <v>1</v>
       </c>
       <c r="U64" s="8">
         <v>5.3</v>
       </c>
       <c r="V64" s="8">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="W64" s="10">
         <v>0.02</v>
       </c>
       <c r="X64" s="6">
         <v>2585</v>
       </c>
       <c r="Y64" s="8">
         <v>1.7</v>
       </c>
       <c r="Z64" s="8">
         <v>7.2</v>
       </c>
       <c r="AA64" s="8">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c r="AB64" s="10">
         <v>0.05</v>
       </c>
       <c r="AC64" s="6">
         <v>2571</v>
       </c>
       <c r="AD64" s="8">
         <v>1.8</v>
       </c>
       <c r="AE64" s="8">
         <v>5.3</v>
       </c>
       <c r="AF64" s="8">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="AG64" s="10">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="65" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A65" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B65" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C65" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D65" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E65" s="21"/>
       <c r="F65" s="1">
         <v>55</v>
       </c>
       <c r="H65" s="55">
         <v>55</v>
       </c>
       <c r="I65" s="56">
         <v>2026000103</v>
       </c>
       <c r="J65" s="52">
         <v>6</v>
       </c>
       <c r="K65" s="53" t="s">
         <v>92</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>93</v>
       </c>
       <c r="M65" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N65" s="6">
         <v>1732</v>
       </c>
       <c r="O65" s="8">
         <v>1</v>
       </c>
       <c r="P65" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="Q65" s="8">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="R65" s="10">
         <v>0</v>
       </c>
       <c r="S65" s="6">
         <v>1458</v>
       </c>
       <c r="T65" s="8">
         <v>0.8</v>
       </c>
       <c r="U65" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="V65" s="8">
-        <v>-1.9</v>
+        <v>-1.7</v>
       </c>
       <c r="W65" s="10">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="X65" s="6">
         <v>2012</v>
       </c>
       <c r="Y65" s="8">
         <v>1.3</v>
       </c>
       <c r="Z65" s="8">
         <v>6.6</v>
       </c>
       <c r="AA65" s="8">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="AB65" s="10">
         <v>0.03</v>
       </c>
       <c r="AC65" s="6">
         <v>1986</v>
       </c>
       <c r="AD65" s="8">
         <v>1.4</v>
       </c>
       <c r="AE65" s="8">
         <v>3.5</v>
       </c>
       <c r="AF65" s="8">
-        <v>-0.8</v>
+        <v>-0.6</v>
       </c>
       <c r="AG65" s="10">
         <v>-0.01</v>
       </c>
     </row>
     <row r="66" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A66" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C66" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D66" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E66" s="21"/>
       <c r="F66" s="1">
         <v>56</v>
       </c>
       <c r="H66" s="55">
         <v>56</v>
       </c>
       <c r="I66" s="56">
         <v>2026000103</v>
       </c>
       <c r="J66" s="52">
         <v>6</v>
       </c>
       <c r="K66" s="53" t="s">
         <v>94</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>95</v>
       </c>
       <c r="M66" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N66" s="6">
         <v>518</v>
       </c>
       <c r="O66" s="8">
         <v>0.3</v>
       </c>
       <c r="P66" s="8">
         <v>11.9</v>
       </c>
       <c r="Q66" s="8">
-        <v>10.5</v>
+        <v>10.6</v>
       </c>
       <c r="R66" s="10">
         <v>0.03</v>
       </c>
       <c r="S66" s="6">
         <v>465</v>
       </c>
       <c r="T66" s="8">
         <v>0.2</v>
       </c>
       <c r="U66" s="8">
         <v>16.3</v>
       </c>
       <c r="V66" s="8">
-        <v>14.8</v>
+        <v>14.9</v>
       </c>
       <c r="W66" s="10">
         <v>0.03</v>
       </c>
       <c r="X66" s="6">
         <v>573</v>
       </c>
       <c r="Y66" s="8">
         <v>0.4</v>
       </c>
       <c r="Z66" s="8">
         <v>9.4</v>
       </c>
       <c r="AA66" s="8">
-        <v>8</v>
+        <v>8.1</v>
       </c>
       <c r="AB66" s="10">
         <v>0.03</v>
       </c>
       <c r="AC66" s="6">
         <v>585</v>
       </c>
       <c r="AD66" s="8">
         <v>0.4</v>
       </c>
       <c r="AE66" s="8">
         <v>11.6</v>
       </c>
       <c r="AF66" s="8">
-        <v>10.199999999999999</v>
+        <v>10.3</v>
       </c>
       <c r="AG66" s="10">
         <v>0.03</v>
       </c>
     </row>
     <row r="67" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A67" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B67" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C67" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D67" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E67" s="21"/>
       <c r="F67" s="1">
         <v>57</v>
       </c>
       <c r="H67" s="55">
         <v>57</v>
       </c>
       <c r="I67" s="56">
         <v>2026000103</v>
       </c>
       <c r="J67" s="52">
         <v>5</v>
       </c>
       <c r="K67" s="53" t="s">
         <v>96</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>97</v>
       </c>
       <c r="M67" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N67" s="6">
         <v>1769</v>
       </c>
       <c r="O67" s="8">
         <v>1</v>
       </c>
       <c r="P67" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="Q67" s="8">
-        <v>-2.2000000000000002</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="R67" s="10">
         <v>-0.02</v>
       </c>
       <c r="S67" s="6">
         <v>1277</v>
       </c>
       <c r="T67" s="8">
         <v>0.7</v>
       </c>
       <c r="U67" s="8">
         <v>7.3</v>
       </c>
       <c r="V67" s="8">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="W67" s="10">
         <v>0</v>
       </c>
       <c r="X67" s="6">
         <v>2274</v>
       </c>
       <c r="Y67" s="8">
         <v>1.5</v>
       </c>
       <c r="Z67" s="8">
         <v>3.7</v>
       </c>
       <c r="AA67" s="8">
-        <v>-2.8</v>
+        <v>-3</v>
       </c>
       <c r="AB67" s="10">
         <v>-0.04</v>
       </c>
       <c r="AC67" s="6">
         <v>2320</v>
       </c>
       <c r="AD67" s="8">
         <v>1.6</v>
       </c>
       <c r="AE67" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="AF67" s="8">
-        <v>-2.2000000000000002</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AG67" s="10">
         <v>-0.03</v>
       </c>
     </row>
     <row r="68" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A68" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B68" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C68" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D68" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E68" s="21"/>
       <c r="F68" s="1">
         <v>58</v>
       </c>
       <c r="H68" s="55">
         <v>58</v>
       </c>
       <c r="I68" s="56">
         <v>2026000103</v>
       </c>
       <c r="J68" s="52">
         <v>6</v>
       </c>
       <c r="K68" s="53" t="s">
         <v>98</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>99</v>
       </c>
       <c r="M68" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N68" s="6">
         <v>496</v>
       </c>
       <c r="O68" s="8">
         <v>0.3</v>
       </c>
       <c r="P68" s="8">
         <v>-0.8</v>
       </c>
       <c r="Q68" s="8">
-        <v>-5.5</v>
+        <v>-5.4</v>
       </c>
       <c r="R68" s="10">
         <v>-0.02</v>
       </c>
       <c r="S68" s="6">
         <v>260</v>
       </c>
       <c r="T68" s="8">
         <v>0.1</v>
       </c>
       <c r="U68" s="8">
         <v>0.8</v>
       </c>
       <c r="V68" s="8">
-        <v>-4</v>
+        <v>-3.9</v>
       </c>
       <c r="W68" s="10">
         <v>-0.01</v>
       </c>
       <c r="X68" s="6">
         <v>737</v>
       </c>
       <c r="Y68" s="8">
         <v>0.5</v>
       </c>
       <c r="Z68" s="8">
         <v>0</v>
       </c>
       <c r="AA68" s="8">
-        <v>-4.8</v>
+        <v>-4.7</v>
       </c>
       <c r="AB68" s="10">
         <v>-0.02</v>
       </c>
       <c r="AC68" s="6">
         <v>728</v>
       </c>
       <c r="AD68" s="8">
         <v>0.5</v>
       </c>
       <c r="AE68" s="8">
         <v>-4.5</v>
       </c>
       <c r="AF68" s="8">
         <v>-9</v>
       </c>
       <c r="AG68" s="10">
         <v>-0.04</v>
       </c>
     </row>
     <row r="69" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A69" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B69" s="21" t="s">
@@ -8506,81 +8493,81 @@
       <c r="I70" s="56">
         <v>2026000103</v>
       </c>
       <c r="J70" s="52">
         <v>6</v>
       </c>
       <c r="K70" s="53" t="s">
         <v>102</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M70" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N70" s="6">
         <v>462</v>
       </c>
       <c r="O70" s="8">
         <v>0.3</v>
       </c>
       <c r="P70" s="8">
         <v>15.5</v>
       </c>
       <c r="Q70" s="8">
-        <v>4.4000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="R70" s="10">
         <v>0.01</v>
       </c>
       <c r="S70" s="6">
         <v>368</v>
       </c>
       <c r="T70" s="8">
         <v>0.2</v>
       </c>
       <c r="U70" s="8">
         <v>18.7</v>
       </c>
       <c r="V70" s="8">
-        <v>7.3</v>
+        <v>7.2</v>
       </c>
       <c r="W70" s="10">
         <v>0.01</v>
       </c>
       <c r="X70" s="6">
         <v>558</v>
       </c>
       <c r="Y70" s="8">
         <v>0.4</v>
       </c>
       <c r="Z70" s="8">
         <v>14.1</v>
       </c>
       <c r="AA70" s="8">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="AB70" s="10">
         <v>0.01</v>
       </c>
       <c r="AC70" s="6">
         <v>574</v>
       </c>
       <c r="AD70" s="8">
         <v>0.4</v>
       </c>
       <c r="AE70" s="8">
         <v>15.3</v>
       </c>
       <c r="AF70" s="8">
         <v>4.2</v>
       </c>
       <c r="AG70" s="10">
         <v>0.01</v>
       </c>
     </row>
     <row r="71" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A71" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B71" s="21" t="s">
@@ -8602,864 +8589,864 @@
       <c r="I71" s="56">
         <v>2026000103</v>
       </c>
       <c r="J71" s="52">
         <v>5</v>
       </c>
       <c r="K71" s="53" t="s">
         <v>103</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>104</v>
       </c>
       <c r="M71" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N71" s="6">
         <v>3604</v>
       </c>
       <c r="O71" s="8">
         <v>2.1</v>
       </c>
       <c r="P71" s="8">
         <v>-2.6</v>
       </c>
       <c r="Q71" s="8">
-        <v>3.6</v>
+        <v>3.1</v>
       </c>
       <c r="R71" s="10">
-        <v>0.08</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="S71" s="6">
         <v>2372</v>
       </c>
       <c r="T71" s="8">
         <v>1.3</v>
       </c>
       <c r="U71" s="8">
         <v>-0.7</v>
       </c>
       <c r="V71" s="8">
-        <v>5.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="W71" s="10">
-        <v>0.08</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="X71" s="6">
         <v>4875</v>
       </c>
       <c r="Y71" s="8">
         <v>3.2</v>
       </c>
       <c r="Z71" s="8">
         <v>-2.4</v>
       </c>
       <c r="AA71" s="8">
-        <v>3.8</v>
+        <v>3.3</v>
       </c>
       <c r="AB71" s="10">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="AC71" s="6">
         <v>4967</v>
       </c>
       <c r="AD71" s="8">
         <v>3.4</v>
       </c>
       <c r="AE71" s="8">
         <v>-1.9</v>
       </c>
       <c r="AF71" s="8">
-        <v>4.4000000000000004</v>
+        <v>3.8</v>
       </c>
       <c r="AG71" s="10">
-        <v>0.14000000000000001</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="72" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A72" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B72" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C72" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D72" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E72" s="21"/>
       <c r="F72" s="1">
         <v>62</v>
       </c>
       <c r="H72" s="55">
         <v>62</v>
       </c>
       <c r="I72" s="56">
         <v>2026000103</v>
       </c>
       <c r="J72" s="52">
         <v>6</v>
       </c>
       <c r="K72" s="53" t="s">
         <v>105</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>106</v>
       </c>
       <c r="M72" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N72" s="6">
         <v>2321</v>
       </c>
       <c r="O72" s="8">
         <v>1.4</v>
       </c>
       <c r="P72" s="8">
         <v>-5.7</v>
       </c>
       <c r="Q72" s="8">
-        <v>6.3</v>
+        <v>5.2</v>
       </c>
       <c r="R72" s="10">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="S72" s="6">
         <v>1522</v>
       </c>
       <c r="T72" s="8">
         <v>0.8</v>
       </c>
       <c r="U72" s="8">
         <v>-2.6</v>
       </c>
       <c r="V72" s="8">
-        <v>9.8000000000000007</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="W72" s="10">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="X72" s="6">
         <v>3143</v>
       </c>
       <c r="Y72" s="8">
         <v>2.1</v>
       </c>
       <c r="Z72" s="8">
         <v>-6</v>
       </c>
       <c r="AA72" s="8">
-        <v>6</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AB72" s="10">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="AC72" s="6">
         <v>3187</v>
       </c>
       <c r="AD72" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="AE72" s="8">
         <v>-5.3</v>
       </c>
       <c r="AF72" s="8">
-        <v>6.8</v>
+        <v>5.7</v>
       </c>
       <c r="AG72" s="10">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="73" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A73" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B73" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C73" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D73" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E73" s="21"/>
       <c r="F73" s="1">
         <v>63</v>
       </c>
       <c r="H73" s="55">
         <v>63</v>
       </c>
       <c r="I73" s="56">
         <v>2026000103</v>
       </c>
       <c r="J73" s="52">
         <v>6</v>
       </c>
       <c r="K73" s="53" t="s">
         <v>107</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>108</v>
       </c>
       <c r="M73" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N73" s="6">
         <v>295</v>
       </c>
       <c r="O73" s="8">
         <v>0.2</v>
       </c>
       <c r="P73" s="8">
         <v>-2</v>
       </c>
       <c r="Q73" s="8">
-        <v>-11.3</v>
+        <v>-10.8</v>
       </c>
       <c r="R73" s="10">
         <v>-0.02</v>
       </c>
       <c r="S73" s="6">
         <v>187</v>
       </c>
       <c r="T73" s="8">
         <v>0.1</v>
       </c>
       <c r="U73" s="8">
         <v>1.6</v>
       </c>
       <c r="V73" s="8">
-        <v>-8.1</v>
+        <v>-7.6</v>
       </c>
       <c r="W73" s="10">
         <v>-0.01</v>
       </c>
       <c r="X73" s="6">
         <v>406</v>
       </c>
       <c r="Y73" s="8">
         <v>0.3</v>
       </c>
       <c r="Z73" s="8">
         <v>-2.4</v>
       </c>
       <c r="AA73" s="8">
-        <v>-11.7</v>
+        <v>-11.2</v>
       </c>
       <c r="AB73" s="10">
         <v>-0.03</v>
       </c>
       <c r="AC73" s="6">
         <v>425</v>
       </c>
       <c r="AD73" s="8">
         <v>0.3</v>
       </c>
       <c r="AE73" s="8">
         <v>-0.7</v>
       </c>
       <c r="AF73" s="8">
-        <v>-10.1</v>
+        <v>-9.6</v>
       </c>
       <c r="AG73" s="10">
         <v>-0.03</v>
       </c>
     </row>
     <row r="74" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A74" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B74" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C74" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D74" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E74" s="21"/>
       <c r="F74" s="1">
         <v>64</v>
       </c>
       <c r="H74" s="55">
         <v>64</v>
       </c>
       <c r="I74" s="56">
         <v>2026000103</v>
       </c>
       <c r="J74" s="52">
         <v>6</v>
       </c>
       <c r="K74" s="53" t="s">
         <v>109</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>110</v>
       </c>
       <c r="M74" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N74" s="6">
         <v>503</v>
       </c>
       <c r="O74" s="8">
         <v>0.3</v>
       </c>
       <c r="P74" s="8">
         <v>3.7</v>
       </c>
       <c r="Q74" s="8">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="R74" s="10">
         <v>0</v>
       </c>
       <c r="S74" s="6">
         <v>362</v>
       </c>
       <c r="T74" s="8">
         <v>0.2</v>
       </c>
       <c r="U74" s="8">
         <v>5.5</v>
       </c>
       <c r="V74" s="8">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="W74" s="10">
         <v>0.01</v>
       </c>
       <c r="X74" s="6">
         <v>649</v>
       </c>
       <c r="Y74" s="8">
         <v>0.4</v>
       </c>
       <c r="Z74" s="8">
         <v>4</v>
       </c>
       <c r="AA74" s="8">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
       <c r="AB74" s="10">
         <v>0.01</v>
       </c>
       <c r="AC74" s="6">
         <v>663</v>
       </c>
       <c r="AD74" s="8">
         <v>0.5</v>
       </c>
       <c r="AE74" s="8">
         <v>4.7</v>
       </c>
       <c r="AF74" s="8">
-        <v>2.2999999999999998</v>
+        <v>2.5</v>
       </c>
       <c r="AG74" s="10">
         <v>0.01</v>
       </c>
     </row>
     <row r="75" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A75" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B75" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C75" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D75" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E75" s="21"/>
       <c r="F75" s="1">
         <v>65</v>
       </c>
       <c r="H75" s="55">
         <v>65</v>
       </c>
       <c r="I75" s="56">
         <v>2026000103</v>
       </c>
       <c r="J75" s="52">
         <v>6</v>
       </c>
       <c r="K75" s="53" t="s">
         <v>111</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>112</v>
       </c>
       <c r="M75" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N75" s="6">
         <v>486</v>
       </c>
       <c r="O75" s="8">
         <v>0.3</v>
       </c>
       <c r="P75" s="8">
         <v>6.3</v>
       </c>
       <c r="Q75" s="8">
-        <v>-0.5</v>
+        <v>-0.6</v>
       </c>
       <c r="R75" s="10">
         <v>0</v>
       </c>
       <c r="S75" s="6">
         <v>301</v>
       </c>
       <c r="T75" s="8">
         <v>0.2</v>
       </c>
       <c r="U75" s="8">
         <v>1</v>
       </c>
       <c r="V75" s="8">
-        <v>-5.4</v>
+        <v>-5.5</v>
       </c>
       <c r="W75" s="10">
         <v>-0.01</v>
       </c>
       <c r="X75" s="6">
         <v>677</v>
       </c>
       <c r="Y75" s="8">
         <v>0.4</v>
       </c>
       <c r="Z75" s="8">
         <v>10.4</v>
       </c>
       <c r="AA75" s="8">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="AB75" s="10">
         <v>0.01</v>
       </c>
       <c r="AC75" s="6">
         <v>691</v>
       </c>
       <c r="AD75" s="8">
         <v>0.5</v>
       </c>
       <c r="AE75" s="8">
         <v>8.3000000000000007</v>
       </c>
       <c r="AF75" s="8">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="AG75" s="10">
         <v>0.01</v>
       </c>
     </row>
     <row r="76" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A76" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B76" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C76" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D76" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E76" s="21"/>
       <c r="F76" s="1">
         <v>66</v>
       </c>
       <c r="H76" s="55">
         <v>66</v>
       </c>
       <c r="I76" s="56">
         <v>2026000103</v>
       </c>
       <c r="J76" s="52">
         <v>5</v>
       </c>
       <c r="K76" s="53" t="s">
         <v>113</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>114</v>
       </c>
       <c r="M76" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N76" s="6">
         <v>1539</v>
       </c>
       <c r="O76" s="8">
         <v>0.9</v>
       </c>
       <c r="P76" s="8">
         <v>-2.5</v>
       </c>
       <c r="Q76" s="8">
-        <v>6.2</v>
+        <v>4.8</v>
       </c>
       <c r="R76" s="10">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="S76" s="6">
         <v>886</v>
       </c>
       <c r="T76" s="8">
         <v>0.5</v>
       </c>
       <c r="U76" s="8">
         <v>7.9</v>
       </c>
       <c r="V76" s="8">
-        <v>17.5</v>
+        <v>16</v>
       </c>
       <c r="W76" s="10">
         <v>0.08</v>
       </c>
       <c r="X76" s="6">
         <v>2212</v>
       </c>
       <c r="Y76" s="8">
         <v>1.4</v>
       </c>
       <c r="Z76" s="8">
         <v>-4.9000000000000004</v>
       </c>
       <c r="AA76" s="8">
-        <v>3.6</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AB76" s="10">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="AC76" s="6">
         <v>2302</v>
       </c>
       <c r="AD76" s="8">
         <v>1.6</v>
       </c>
       <c r="AE76" s="8">
         <v>-1.1000000000000001</v>
       </c>
       <c r="AF76" s="8">
-        <v>7.7</v>
+        <v>6.3</v>
       </c>
       <c r="AG76" s="10">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="77" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A77" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C77" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D77" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E77" s="21"/>
       <c r="F77" s="1">
         <v>67</v>
       </c>
       <c r="H77" s="55">
         <v>67</v>
       </c>
       <c r="I77" s="56">
         <v>2026000103</v>
       </c>
       <c r="J77" s="52">
         <v>6</v>
       </c>
       <c r="K77" s="53" t="s">
         <v>115</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>116</v>
       </c>
       <c r="M77" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N77" s="6">
         <v>1360</v>
       </c>
       <c r="O77" s="8">
         <v>0.8</v>
       </c>
       <c r="P77" s="8">
         <v>-3.5</v>
       </c>
       <c r="Q77" s="8">
-        <v>6.6</v>
+        <v>5.6</v>
       </c>
       <c r="R77" s="10">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="S77" s="6">
         <v>762</v>
       </c>
       <c r="T77" s="8">
         <v>0.4</v>
       </c>
       <c r="U77" s="8">
         <v>8.1999999999999993</v>
       </c>
       <c r="V77" s="8">
-        <v>19.600000000000001</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="W77" s="10">
-        <v>0.08</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="X77" s="6">
         <v>1977</v>
       </c>
       <c r="Y77" s="8">
         <v>1.3</v>
       </c>
       <c r="Z77" s="8">
         <v>-6.1</v>
       </c>
       <c r="AA77" s="8">
-        <v>3.8</v>
+        <v>2.7</v>
       </c>
       <c r="AB77" s="10">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AC77" s="6">
         <v>2072</v>
       </c>
       <c r="AD77" s="8">
         <v>1.4</v>
       </c>
       <c r="AE77" s="8">
         <v>-1.9</v>
       </c>
       <c r="AF77" s="8">
-        <v>8.4</v>
+        <v>7.3</v>
       </c>
       <c r="AG77" s="10">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="78" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A78" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C78" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D78" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E78" s="21"/>
       <c r="F78" s="1">
         <v>68</v>
       </c>
       <c r="H78" s="55">
         <v>68</v>
       </c>
       <c r="I78" s="56">
         <v>2026000103</v>
       </c>
       <c r="J78" s="52">
         <v>6</v>
       </c>
       <c r="K78" s="53" t="s">
         <v>117</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>118</v>
       </c>
       <c r="M78" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N78" s="6">
         <v>179</v>
       </c>
       <c r="O78" s="8">
         <v>0.1</v>
       </c>
       <c r="P78" s="8">
         <v>6.5</v>
       </c>
       <c r="Q78" s="8">
-        <v>-4.5</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="R78" s="10">
         <v>0</v>
       </c>
       <c r="S78" s="6">
         <v>125</v>
       </c>
       <c r="T78" s="8">
         <v>0.1</v>
       </c>
       <c r="U78" s="8">
         <v>6.8</v>
       </c>
       <c r="V78" s="8">
-        <v>-4.2</v>
+        <v>-4.3</v>
       </c>
       <c r="W78" s="10">
         <v>0</v>
       </c>
       <c r="X78" s="6">
         <v>235</v>
       </c>
       <c r="Y78" s="8">
         <v>0.2</v>
       </c>
       <c r="Z78" s="8">
         <v>7.8</v>
       </c>
       <c r="AA78" s="8">
-        <v>-3.3</v>
+        <v>-3.4</v>
       </c>
       <c r="AB78" s="10">
         <v>0</v>
       </c>
       <c r="AC78" s="6">
         <v>231</v>
       </c>
       <c r="AD78" s="8">
         <v>0.2</v>
       </c>
       <c r="AE78" s="8">
         <v>7.9</v>
       </c>
       <c r="AF78" s="8">
-        <v>-3.2</v>
+        <v>-3.3</v>
       </c>
       <c r="AG78" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A79" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B79" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C79" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D79" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E79" s="21"/>
       <c r="F79" s="1">
         <v>69</v>
       </c>
       <c r="H79" s="55">
         <v>69</v>
       </c>
       <c r="I79" s="56">
         <v>2026000103</v>
       </c>
       <c r="J79" s="52">
         <v>5</v>
       </c>
       <c r="K79" s="53" t="s">
         <v>119</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>120</v>
       </c>
       <c r="M79" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N79" s="6">
         <v>1533</v>
       </c>
       <c r="O79" s="8">
         <v>0.9</v>
       </c>
       <c r="P79" s="8">
         <v>3</v>
       </c>
       <c r="Q79" s="8">
-        <v>-1.6</v>
+        <v>-1.5</v>
       </c>
       <c r="R79" s="10">
         <v>-0.01</v>
       </c>
       <c r="S79" s="6">
         <v>1277</v>
       </c>
       <c r="T79" s="8">
         <v>0.7</v>
       </c>
       <c r="U79" s="8">
         <v>7.6</v>
       </c>
       <c r="V79" s="8">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="W79" s="10">
         <v>0.02</v>
       </c>
       <c r="X79" s="6">
         <v>1797</v>
       </c>
       <c r="Y79" s="8">
         <v>1.2</v>
       </c>
       <c r="Z79" s="8">
         <v>0.7</v>
       </c>
       <c r="AA79" s="8">
-        <v>-3.8</v>
+        <v>-3.7</v>
       </c>
       <c r="AB79" s="10">
         <v>-0.04</v>
       </c>
       <c r="AC79" s="6">
         <v>1802</v>
       </c>
       <c r="AD79" s="8">
         <v>1.2</v>
       </c>
       <c r="AE79" s="8">
         <v>2</v>
       </c>
       <c r="AF79" s="8">
-        <v>-2.6</v>
+        <v>-2.5</v>
       </c>
       <c r="AG79" s="10">
         <v>-0.03</v>
       </c>
     </row>
     <row r="80" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A80" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B80" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C80" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D80" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E80" s="21"/>
       <c r="F80" s="1">
         <v>70</v>
       </c>
       <c r="H80" s="55">
         <v>70</v>
       </c>
@@ -9562,1056 +9549,1056 @@
       <c r="I81" s="56">
         <v>2026000103</v>
       </c>
       <c r="J81" s="52">
         <v>6</v>
       </c>
       <c r="K81" s="53" t="s">
         <v>123</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>124</v>
       </c>
       <c r="M81" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N81" s="6">
         <v>1391</v>
       </c>
       <c r="O81" s="8">
         <v>0.8</v>
       </c>
       <c r="P81" s="8">
         <v>3.7</v>
       </c>
       <c r="Q81" s="8">
-        <v>-1</v>
+        <v>-0.9</v>
       </c>
       <c r="R81" s="10">
         <v>-0.01</v>
       </c>
       <c r="S81" s="6">
         <v>1165</v>
       </c>
       <c r="T81" s="8">
         <v>0.6</v>
       </c>
       <c r="U81" s="8">
         <v>7.3</v>
       </c>
       <c r="V81" s="8">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="W81" s="10">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="X81" s="6">
         <v>1624</v>
       </c>
       <c r="Y81" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z81" s="8">
         <v>1.8</v>
       </c>
       <c r="AA81" s="8">
-        <v>-2.9</v>
+        <v>-2.7</v>
       </c>
       <c r="AB81" s="10">
         <v>-0.03</v>
       </c>
       <c r="AC81" s="6">
         <v>1622</v>
       </c>
       <c r="AD81" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="AE81" s="8">
         <v>2.8</v>
       </c>
       <c r="AF81" s="8">
-        <v>-1.9</v>
+        <v>-1.7</v>
       </c>
       <c r="AG81" s="10">
         <v>-0.02</v>
       </c>
     </row>
     <row r="82" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A82" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B82" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C82" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D82" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E82" s="21"/>
       <c r="F82" s="1">
         <v>72</v>
       </c>
       <c r="H82" s="55">
         <v>72</v>
       </c>
       <c r="I82" s="56">
         <v>2026000103</v>
       </c>
       <c r="J82" s="52">
         <v>5</v>
       </c>
       <c r="K82" s="53" t="s">
         <v>125</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>126</v>
       </c>
       <c r="M82" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N82" s="6">
         <v>3646</v>
       </c>
       <c r="O82" s="8">
         <v>2.1</v>
       </c>
       <c r="P82" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="Q82" s="8">
-        <v>-5.5</v>
+        <v>-4.4000000000000004</v>
       </c>
       <c r="R82" s="10">
-        <v>-0.12</v>
+        <v>-0.09</v>
       </c>
       <c r="S82" s="6">
         <v>3711</v>
       </c>
       <c r="T82" s="8">
         <v>2</v>
       </c>
       <c r="U82" s="8">
         <v>-1.6</v>
       </c>
       <c r="V82" s="8">
-        <v>-9</v>
+        <v>-8</v>
       </c>
       <c r="W82" s="10">
-        <v>-0.2</v>
+        <v>-0.17</v>
       </c>
       <c r="X82" s="6">
         <v>3581</v>
       </c>
       <c r="Y82" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z82" s="8">
         <v>6.4</v>
       </c>
       <c r="AA82" s="8">
-        <v>-1.6</v>
+        <v>-0.5</v>
       </c>
       <c r="AB82" s="10">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="AC82" s="6">
         <v>3569</v>
       </c>
       <c r="AD82" s="8">
         <v>2.4</v>
       </c>
       <c r="AE82" s="8">
         <v>8.1999999999999993</v>
       </c>
       <c r="AF82" s="8">
-        <v>0.1</v>
+        <v>1.2</v>
       </c>
       <c r="AG82" s="10">
-        <v>0</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="83" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A83" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B83" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C83" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D83" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E83" s="21"/>
       <c r="F83" s="1">
         <v>73</v>
       </c>
       <c r="H83" s="55">
         <v>73</v>
       </c>
       <c r="I83" s="56">
         <v>2026000103</v>
       </c>
       <c r="J83" s="52">
         <v>5</v>
       </c>
       <c r="K83" s="53" t="s">
         <v>127</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>128</v>
       </c>
       <c r="M83" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N83" s="6">
         <v>7810</v>
       </c>
       <c r="O83" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="P83" s="8">
         <v>-2</v>
       </c>
       <c r="Q83" s="8">
-        <v>-6.8</v>
+        <v>-6.2</v>
       </c>
       <c r="R83" s="10">
-        <v>-0.32</v>
+        <v>-0.28999999999999998</v>
       </c>
       <c r="S83" s="6">
         <v>8418</v>
       </c>
       <c r="T83" s="8">
         <v>4.5</v>
       </c>
       <c r="U83" s="8">
         <v>-4.2</v>
       </c>
       <c r="V83" s="8">
-        <v>-8.8000000000000007</v>
+        <v>-8.3000000000000007</v>
       </c>
       <c r="W83" s="10">
-        <v>-0.45</v>
+        <v>-0.42</v>
       </c>
       <c r="X83" s="6">
         <v>7193</v>
       </c>
       <c r="Y83" s="8">
         <v>4.7</v>
       </c>
       <c r="Z83" s="8">
         <v>0.5</v>
       </c>
       <c r="AA83" s="8">
-        <v>-4.4000000000000004</v>
+        <v>-3.8</v>
       </c>
       <c r="AB83" s="10">
-        <v>-0.19</v>
+        <v>-0.17</v>
       </c>
       <c r="AC83" s="6">
         <v>7177</v>
       </c>
       <c r="AD83" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="AE83" s="8">
         <v>1.9</v>
       </c>
       <c r="AF83" s="8">
-        <v>-3</v>
+        <v>-2.5</v>
       </c>
       <c r="AG83" s="10">
-        <v>-0.14000000000000001</v>
+        <v>-0.11</v>
       </c>
     </row>
     <row r="84" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A84" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B84" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C84" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D84" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E84" s="21"/>
       <c r="F84" s="1">
         <v>74</v>
       </c>
       <c r="H84" s="55">
         <v>74</v>
       </c>
       <c r="I84" s="56">
         <v>2026000103</v>
       </c>
       <c r="J84" s="52">
         <v>6</v>
       </c>
       <c r="K84" s="53" t="s">
         <v>129</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>130</v>
       </c>
       <c r="M84" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N84" s="6">
         <v>3991</v>
       </c>
       <c r="O84" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="P84" s="8">
         <v>0.6</v>
       </c>
       <c r="Q84" s="8">
-        <v>-5.5</v>
+        <v>-5.3</v>
       </c>
       <c r="R84" s="10">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="S84" s="6">
         <v>4680</v>
       </c>
       <c r="T84" s="8">
         <v>2.5</v>
       </c>
       <c r="U84" s="8">
         <v>0.1</v>
       </c>
       <c r="V84" s="8">
-        <v>-6</v>
+        <v>-5.7</v>
       </c>
       <c r="W84" s="10">
-        <v>-0.16</v>
+        <v>-0.15</v>
       </c>
       <c r="X84" s="6">
         <v>3289</v>
       </c>
       <c r="Y84" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z84" s="8">
         <v>0.6</v>
       </c>
       <c r="AA84" s="8">
-        <v>-5.5</v>
+        <v>-5.3</v>
       </c>
       <c r="AB84" s="10">
         <v>-0.11</v>
       </c>
       <c r="AC84" s="6">
         <v>3268</v>
       </c>
       <c r="AD84" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="AE84" s="8">
         <v>2.1</v>
       </c>
       <c r="AF84" s="8">
-        <v>-4.0999999999999996</v>
+        <v>-3.9</v>
       </c>
       <c r="AG84" s="10">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="85" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A85" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B85" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C85" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D85" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E85" s="21"/>
       <c r="F85" s="1">
         <v>75</v>
       </c>
       <c r="H85" s="55">
         <v>75</v>
       </c>
       <c r="I85" s="56">
         <v>2026000103</v>
       </c>
       <c r="J85" s="52">
         <v>6</v>
       </c>
       <c r="K85" s="53" t="s">
         <v>131</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>132</v>
       </c>
       <c r="M85" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N85" s="6">
         <v>3819</v>
       </c>
       <c r="O85" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="P85" s="8">
         <v>-4.5</v>
       </c>
       <c r="Q85" s="8">
-        <v>-8.1999999999999993</v>
+        <v>-7.5</v>
       </c>
       <c r="R85" s="10">
-        <v>-0.19</v>
+        <v>-0.18</v>
       </c>
       <c r="S85" s="6">
         <v>3738</v>
       </c>
       <c r="T85" s="8">
         <v>2</v>
       </c>
       <c r="U85" s="8">
         <v>-9.1</v>
       </c>
       <c r="V85" s="8">
-        <v>-12.6</v>
+        <v>-11.9</v>
       </c>
       <c r="W85" s="10">
-        <v>-0.3</v>
+        <v>-0.28000000000000003</v>
       </c>
       <c r="X85" s="6">
         <v>3905</v>
       </c>
       <c r="Y85" s="8">
         <v>2.6</v>
       </c>
       <c r="Z85" s="8">
         <v>0.5</v>
       </c>
       <c r="AA85" s="8">
-        <v>-3.4</v>
+        <v>-2.6</v>
       </c>
       <c r="AB85" s="10">
-        <v>-0.08</v>
+        <v>-0.06</v>
       </c>
       <c r="AC85" s="6">
         <v>3909</v>
       </c>
       <c r="AD85" s="8">
         <v>2.7</v>
       </c>
       <c r="AE85" s="8">
         <v>1.8</v>
       </c>
       <c r="AF85" s="8">
-        <v>-2.1</v>
+        <v>-1.4</v>
       </c>
       <c r="AG85" s="10">
-        <v>-0.05</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="86" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A86" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B86" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C86" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D86" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E86" s="21"/>
       <c r="F86" s="1">
         <v>76</v>
       </c>
       <c r="H86" s="55">
         <v>76</v>
       </c>
       <c r="I86" s="56">
         <v>2026000103</v>
       </c>
       <c r="J86" s="52">
         <v>5</v>
       </c>
       <c r="K86" s="53" t="s">
         <v>133</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>134</v>
       </c>
       <c r="M86" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N86" s="6">
         <v>3199</v>
       </c>
       <c r="O86" s="8">
         <v>1.9</v>
       </c>
       <c r="P86" s="8">
         <v>1.4</v>
       </c>
       <c r="Q86" s="8">
-        <v>-6.9</v>
+        <v>-5.4</v>
       </c>
       <c r="R86" s="10">
-        <v>-0.13</v>
+        <v>-0.1</v>
       </c>
       <c r="S86" s="6">
         <v>3477</v>
       </c>
       <c r="T86" s="8">
         <v>1.9</v>
       </c>
       <c r="U86" s="8">
         <v>0.6</v>
       </c>
       <c r="V86" s="8">
-        <v>-7.6</v>
+        <v>-6.2</v>
       </c>
       <c r="W86" s="10">
-        <v>-0.15</v>
+        <v>-0.12</v>
       </c>
       <c r="X86" s="6">
         <v>2920</v>
       </c>
       <c r="Y86" s="8">
         <v>1.9</v>
       </c>
       <c r="Z86" s="8">
         <v>2.1</v>
       </c>
       <c r="AA86" s="8">
-        <v>-6.2</v>
+        <v>-4.8</v>
       </c>
       <c r="AB86" s="10">
-        <v>-0.11</v>
+        <v>-0.08</v>
       </c>
       <c r="AC86" s="6">
         <v>2659</v>
       </c>
       <c r="AD86" s="8">
         <v>1.8</v>
       </c>
       <c r="AE86" s="8">
         <v>-1.7</v>
       </c>
       <c r="AF86" s="8">
-        <v>-9.6999999999999993</v>
+        <v>-8.3000000000000007</v>
       </c>
       <c r="AG86" s="10">
-        <v>-0.17</v>
+        <v>-0.14000000000000001</v>
       </c>
     </row>
     <row r="87" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A87" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B87" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C87" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D87" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E87" s="21"/>
       <c r="F87" s="1">
         <v>77</v>
       </c>
       <c r="H87" s="55">
         <v>77</v>
       </c>
       <c r="I87" s="56">
         <v>2026000103</v>
       </c>
       <c r="J87" s="52">
         <v>6</v>
       </c>
       <c r="K87" s="53" t="s">
         <v>135</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>136</v>
       </c>
       <c r="M87" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N87" s="6">
         <v>657</v>
       </c>
       <c r="O87" s="8">
         <v>0.4</v>
       </c>
       <c r="P87" s="8">
         <v>-3.1</v>
       </c>
       <c r="Q87" s="8">
-        <v>-4.7</v>
+        <v>-3.9</v>
       </c>
       <c r="R87" s="10">
         <v>-0.02</v>
       </c>
       <c r="S87" s="6">
         <v>722</v>
       </c>
       <c r="T87" s="8">
         <v>0.4</v>
       </c>
       <c r="U87" s="8">
         <v>-9</v>
       </c>
       <c r="V87" s="8">
-        <v>-10.5</v>
+        <v>-9.6999999999999993</v>
       </c>
       <c r="W87" s="10">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="X87" s="6">
         <v>592</v>
       </c>
       <c r="Y87" s="8">
         <v>0.4</v>
       </c>
       <c r="Z87" s="8">
         <v>4.8</v>
       </c>
       <c r="AA87" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB87" s="10">
         <v>0.01</v>
       </c>
       <c r="AC87" s="6">
         <v>569</v>
       </c>
       <c r="AD87" s="8">
         <v>0.4</v>
       </c>
       <c r="AE87" s="8">
         <v>0.5</v>
       </c>
       <c r="AF87" s="8">
-        <v>-1.2</v>
+        <v>-0.3</v>
       </c>
       <c r="AG87" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A88" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B88" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C88" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D88" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E88" s="21"/>
       <c r="F88" s="1">
         <v>78</v>
       </c>
       <c r="H88" s="55">
         <v>78</v>
       </c>
       <c r="I88" s="56">
         <v>2026000103</v>
       </c>
       <c r="J88" s="52">
         <v>6</v>
       </c>
       <c r="K88" s="53" t="s">
         <v>137</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>138</v>
       </c>
       <c r="M88" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N88" s="6">
         <v>855</v>
       </c>
       <c r="O88" s="8">
         <v>0.5</v>
       </c>
       <c r="P88" s="8">
         <v>9.5</v>
       </c>
       <c r="Q88" s="8">
-        <v>-15.9</v>
+        <v>-14.3</v>
       </c>
       <c r="R88" s="10">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="S88" s="6">
         <v>891</v>
       </c>
       <c r="T88" s="8">
         <v>0.5</v>
       </c>
       <c r="U88" s="8">
         <v>1.9</v>
       </c>
       <c r="V88" s="8">
-        <v>-21.7</v>
+        <v>-20.2</v>
       </c>
       <c r="W88" s="10">
-        <v>-0.11</v>
+        <v>-0.1</v>
       </c>
       <c r="X88" s="6">
         <v>818</v>
       </c>
       <c r="Y88" s="8">
         <v>0.5</v>
       </c>
       <c r="Z88" s="8">
         <v>18.7</v>
       </c>
       <c r="AA88" s="8">
-        <v>-8.8000000000000007</v>
+        <v>-7</v>
       </c>
       <c r="AB88" s="10">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="AC88" s="6">
         <v>733</v>
       </c>
       <c r="AD88" s="8">
         <v>0.5</v>
       </c>
       <c r="AE88" s="8">
         <v>17.8</v>
       </c>
       <c r="AF88" s="8">
-        <v>-9.5</v>
+        <v>-7.8</v>
       </c>
       <c r="AG88" s="10">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="89" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A89" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B89" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C89" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D89" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E89" s="21"/>
       <c r="F89" s="1">
         <v>79</v>
       </c>
       <c r="H89" s="55">
         <v>79</v>
       </c>
       <c r="I89" s="56">
         <v>2026000103</v>
       </c>
       <c r="J89" s="52">
         <v>6</v>
       </c>
       <c r="K89" s="53" t="s">
         <v>139</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>140</v>
       </c>
       <c r="M89" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N89" s="6">
         <v>1687</v>
       </c>
       <c r="O89" s="8">
         <v>1</v>
       </c>
       <c r="P89" s="8">
         <v>-0.6</v>
       </c>
       <c r="Q89" s="8">
-        <v>-3.6</v>
+        <v>-2.5</v>
       </c>
       <c r="R89" s="10">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="S89" s="6">
         <v>1864</v>
       </c>
       <c r="T89" s="8">
         <v>1</v>
       </c>
       <c r="U89" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="V89" s="8">
-        <v>1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="W89" s="10">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="X89" s="6">
         <v>1510</v>
       </c>
       <c r="Y89" s="8">
         <v>1</v>
       </c>
       <c r="Z89" s="8">
         <v>-5.9</v>
       </c>
       <c r="AA89" s="8">
-        <v>-8.6999999999999993</v>
+        <v>-7.7</v>
       </c>
       <c r="AB89" s="10">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="AC89" s="6">
         <v>1357</v>
       </c>
       <c r="AD89" s="8">
         <v>0.9</v>
       </c>
       <c r="AE89" s="8">
         <v>-10.5</v>
       </c>
       <c r="AF89" s="8">
-        <v>-13.2</v>
+        <v>-12.2</v>
       </c>
       <c r="AG89" s="10">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
     </row>
     <row r="90" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A90" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B90" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C90" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D90" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E90" s="21"/>
       <c r="F90" s="1">
         <v>80</v>
       </c>
       <c r="H90" s="55">
         <v>80</v>
       </c>
       <c r="I90" s="56">
         <v>2026000103</v>
       </c>
       <c r="J90" s="52">
         <v>5</v>
       </c>
       <c r="K90" s="53" t="s">
         <v>141</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>142</v>
       </c>
       <c r="M90" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N90" s="6">
         <v>1976</v>
       </c>
       <c r="O90" s="8">
         <v>1.2</v>
       </c>
       <c r="P90" s="8">
         <v>6.9</v>
       </c>
       <c r="Q90" s="8">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="R90" s="10">
         <v>0.02</v>
       </c>
       <c r="S90" s="6">
         <v>2296</v>
       </c>
       <c r="T90" s="8">
         <v>1.2</v>
       </c>
       <c r="U90" s="8">
         <v>17.3</v>
       </c>
       <c r="V90" s="8">
-        <v>11.7</v>
+        <v>11.6</v>
       </c>
       <c r="W90" s="10">
         <v>0.13</v>
       </c>
       <c r="X90" s="6">
         <v>1646</v>
       </c>
       <c r="Y90" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z90" s="8">
         <v>-5.3</v>
       </c>
       <c r="AA90" s="8">
-        <v>-9.8000000000000007</v>
+        <v>-9.9</v>
       </c>
       <c r="AB90" s="10">
-        <v>-0.1</v>
+        <v>-0.11</v>
       </c>
       <c r="AC90" s="6">
         <v>1543</v>
       </c>
       <c r="AD90" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="AE90" s="8">
         <v>-2.5</v>
       </c>
       <c r="AF90" s="8">
-        <v>-7.1</v>
+        <v>-7.2</v>
       </c>
       <c r="AG90" s="10">
         <v>-7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="91" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A91" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B91" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C91" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D91" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E91" s="21"/>
       <c r="F91" s="1">
         <v>81</v>
       </c>
       <c r="H91" s="55">
         <v>81</v>
       </c>
       <c r="I91" s="56">
         <v>2026000103</v>
       </c>
       <c r="J91" s="52">
         <v>5</v>
       </c>
       <c r="K91" s="53" t="s">
         <v>143</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>144</v>
       </c>
       <c r="M91" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N91" s="6">
         <v>10123</v>
       </c>
       <c r="O91" s="8">
         <v>5.9</v>
       </c>
       <c r="P91" s="8">
         <v>3.9</v>
       </c>
       <c r="Q91" s="8">
-        <v>-0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="R91" s="10">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="S91" s="6">
         <v>15743</v>
       </c>
       <c r="T91" s="8">
         <v>8.4</v>
       </c>
       <c r="U91" s="8">
         <v>10.6</v>
       </c>
       <c r="V91" s="8">
-        <v>6.1</v>
+        <v>6.3</v>
       </c>
       <c r="W91" s="10">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="X91" s="6">
         <v>4333</v>
       </c>
       <c r="Y91" s="8">
         <v>2.8</v>
       </c>
       <c r="Z91" s="8">
         <v>-18.8</v>
       </c>
       <c r="AA91" s="8">
-        <v>-22.1</v>
+        <v>-21.9</v>
       </c>
       <c r="AB91" s="10">
         <v>-0.72</v>
       </c>
       <c r="AC91" s="6">
         <v>3766</v>
       </c>
       <c r="AD91" s="8">
         <v>2.6</v>
       </c>
       <c r="AE91" s="8">
         <v>-20.399999999999999</v>
       </c>
       <c r="AF91" s="8">
-        <v>-23.6</v>
+        <v>-23.5</v>
       </c>
       <c r="AG91" s="10">
         <v>-0.71</v>
       </c>
     </row>
     <row r="92" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A92" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B92" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C92" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D92" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E92" s="21"/>
       <c r="F92" s="1">
         <v>82</v>
       </c>
       <c r="H92" s="55">
         <v>82</v>
       </c>
@@ -10714,99 +10701,99 @@
       <c r="I93" s="56">
         <v>2026000103</v>
       </c>
       <c r="J93" s="52">
         <v>4</v>
       </c>
       <c r="K93" s="53" t="s">
         <v>147</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>148</v>
       </c>
       <c r="M93" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N93" s="6">
         <v>19680</v>
       </c>
       <c r="O93" s="8">
         <v>11.5</v>
       </c>
       <c r="P93" s="8">
         <v>7.4</v>
       </c>
       <c r="Q93" s="8">
-        <v>5.0999999999999996</v>
+        <v>5.3</v>
       </c>
       <c r="R93" s="10">
-        <v>0.55000000000000004</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="S93" s="6">
         <v>25608</v>
       </c>
       <c r="T93" s="8">
         <v>13.7</v>
       </c>
       <c r="U93" s="8">
         <v>9.5</v>
       </c>
       <c r="V93" s="8">
-        <v>7.1</v>
+        <v>7.4</v>
       </c>
       <c r="W93" s="10">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="X93" s="6">
         <v>13554</v>
       </c>
       <c r="Y93" s="8">
         <v>8.9</v>
       </c>
       <c r="Z93" s="8">
         <v>1.2</v>
       </c>
       <c r="AA93" s="8">
-        <v>-1</v>
+        <v>-0.8</v>
       </c>
       <c r="AB93" s="10">
-        <v>-0.08</v>
+        <v>-0.06</v>
       </c>
       <c r="AC93" s="6">
         <v>12204</v>
       </c>
       <c r="AD93" s="8">
         <v>8.3000000000000007</v>
       </c>
       <c r="AE93" s="8">
         <v>-10.5</v>
       </c>
       <c r="AF93" s="8">
-        <v>-12.4</v>
+        <v>-12.3</v>
       </c>
       <c r="AG93" s="10">
-        <v>-1.0900000000000001</v>
+        <v>-1.07</v>
       </c>
     </row>
     <row r="94" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A94" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B94" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C94" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D94" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E94" s="21"/>
       <c r="F94" s="1">
         <v>84</v>
       </c>
       <c r="H94" s="55">
         <v>84</v>
       </c>
       <c r="I94" s="56">
         <v>2026000103</v>
       </c>
@@ -10906,387 +10893,387 @@
       <c r="I95" s="56">
         <v>2026000103</v>
       </c>
       <c r="J95" s="52">
         <v>5</v>
       </c>
       <c r="K95" s="53" t="s">
         <v>151</v>
       </c>
       <c r="L95" s="2" t="s">
         <v>152</v>
       </c>
       <c r="M95" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N95" s="6">
         <v>3517</v>
       </c>
       <c r="O95" s="8">
         <v>2.1</v>
       </c>
       <c r="P95" s="8">
         <v>-10.4</v>
       </c>
       <c r="Q95" s="8">
-        <v>-13.2</v>
+        <v>-13</v>
       </c>
       <c r="R95" s="10">
-        <v>-0.31</v>
+        <v>-0.3</v>
       </c>
       <c r="S95" s="6">
         <v>1182</v>
       </c>
       <c r="T95" s="8">
         <v>0.6</v>
       </c>
       <c r="U95" s="8">
         <v>-6</v>
       </c>
       <c r="V95" s="8">
-        <v>-8.9</v>
+        <v>-8.6999999999999993</v>
       </c>
       <c r="W95" s="10">
         <v>-0.06</v>
       </c>
       <c r="X95" s="6">
         <v>5918</v>
       </c>
       <c r="Y95" s="8">
         <v>3.9</v>
       </c>
       <c r="Z95" s="8">
         <v>-10.199999999999999</v>
       </c>
       <c r="AA95" s="8">
-        <v>-13</v>
+        <v>-12.8</v>
       </c>
       <c r="AB95" s="10">
-        <v>-0.53</v>
+        <v>-0.52</v>
       </c>
       <c r="AC95" s="6">
         <v>6376</v>
       </c>
       <c r="AD95" s="8">
         <v>4.3</v>
       </c>
       <c r="AE95" s="8">
         <v>-8.6</v>
       </c>
       <c r="AF95" s="8">
-        <v>-11.4</v>
+        <v>-11.3</v>
       </c>
       <c r="AG95" s="10">
-        <v>-0.51</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="96" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A96" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B96" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C96" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D96" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E96" s="21"/>
       <c r="F96" s="1">
         <v>86</v>
       </c>
       <c r="H96" s="55">
         <v>86</v>
       </c>
       <c r="I96" s="56">
         <v>2026000103</v>
       </c>
       <c r="J96" s="52">
         <v>6</v>
       </c>
       <c r="K96" s="53" t="s">
         <v>153</v>
       </c>
       <c r="L96" s="2" t="s">
         <v>154</v>
       </c>
       <c r="M96" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N96" s="6">
         <v>987</v>
       </c>
       <c r="O96" s="8">
         <v>0.6</v>
       </c>
       <c r="P96" s="8">
         <v>24.8</v>
       </c>
       <c r="Q96" s="8">
-        <v>23.6</v>
+        <v>24.7</v>
       </c>
       <c r="R96" s="10">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="S96" s="6">
         <v>290</v>
       </c>
       <c r="T96" s="8">
         <v>0.2</v>
       </c>
       <c r="U96" s="8">
         <v>-29.6</v>
       </c>
       <c r="V96" s="8">
-        <v>-30.3</v>
+        <v>-29.7</v>
       </c>
       <c r="W96" s="10">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="X96" s="6">
         <v>1698</v>
       </c>
       <c r="Y96" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z96" s="8">
         <v>45.8</v>
       </c>
       <c r="AA96" s="8">
-        <v>44.4</v>
+        <v>45.7</v>
       </c>
       <c r="AB96" s="10">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="AC96" s="6">
         <v>1747</v>
       </c>
       <c r="AD96" s="8">
         <v>1.2</v>
       </c>
       <c r="AE96" s="8">
         <v>33.200000000000003</v>
       </c>
       <c r="AF96" s="8">
-        <v>31.9</v>
+        <v>33.1</v>
       </c>
       <c r="AG96" s="10">
-        <v>0.27</v>
+        <v>0.28000000000000003</v>
       </c>
     </row>
     <row r="97" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A97" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B97" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C97" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D97" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E97" s="21"/>
       <c r="F97" s="1">
         <v>87</v>
       </c>
       <c r="H97" s="55">
         <v>87</v>
       </c>
       <c r="I97" s="56">
         <v>2026000103</v>
       </c>
       <c r="J97" s="52">
         <v>6</v>
       </c>
       <c r="K97" s="53" t="s">
         <v>155</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M97" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N97" s="6">
         <v>2530</v>
       </c>
       <c r="O97" s="8">
         <v>1.5</v>
       </c>
       <c r="P97" s="8">
         <v>-19.3</v>
       </c>
       <c r="Q97" s="8">
-        <v>-22.4</v>
+        <v>-22.6</v>
       </c>
       <c r="R97" s="10">
         <v>-0.42</v>
       </c>
       <c r="S97" s="6">
         <v>892</v>
       </c>
       <c r="T97" s="8">
         <v>0.5</v>
       </c>
       <c r="U97" s="8">
         <v>5.6</v>
       </c>
       <c r="V97" s="8">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="W97" s="10">
         <v>0.01</v>
       </c>
       <c r="X97" s="6">
         <v>4220</v>
       </c>
       <c r="Y97" s="8">
         <v>2.8</v>
       </c>
       <c r="Z97" s="8">
         <v>-22.2</v>
       </c>
       <c r="AA97" s="8">
-        <v>-25.2</v>
+        <v>-25.4</v>
       </c>
       <c r="AB97" s="10">
-        <v>-0.84</v>
+        <v>-0.85</v>
       </c>
       <c r="AC97" s="6">
         <v>4630</v>
       </c>
       <c r="AD97" s="8">
         <v>3.2</v>
       </c>
       <c r="AE97" s="8">
         <v>-18.3</v>
       </c>
       <c r="AF97" s="8">
-        <v>-21.4</v>
+        <v>-21.7</v>
       </c>
       <c r="AG97" s="10">
-        <v>-0.77</v>
+        <v>-0.78</v>
       </c>
     </row>
     <row r="98" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A98" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B98" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C98" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D98" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E98" s="21"/>
       <c r="F98" s="1">
         <v>88</v>
       </c>
       <c r="H98" s="55">
         <v>88</v>
       </c>
       <c r="I98" s="56">
         <v>2026000103</v>
       </c>
       <c r="J98" s="52">
         <v>4</v>
       </c>
       <c r="K98" s="53" t="s">
         <v>156</v>
       </c>
       <c r="L98" s="2" t="s">
         <v>157</v>
       </c>
       <c r="M98" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N98" s="6">
         <v>15965</v>
       </c>
       <c r="O98" s="8">
         <v>9.4</v>
       </c>
       <c r="P98" s="8">
         <v>-7.9</v>
       </c>
       <c r="Q98" s="8">
-        <v>-4.2</v>
+        <v>-3.9</v>
       </c>
       <c r="R98" s="10">
-        <v>-0.43</v>
+        <v>-0.4</v>
       </c>
       <c r="S98" s="6">
         <v>13337</v>
       </c>
       <c r="T98" s="8">
         <v>7.1</v>
       </c>
       <c r="U98" s="8">
         <v>-4.5</v>
       </c>
       <c r="V98" s="8">
-        <v>-0.6</v>
+        <v>-0.3</v>
       </c>
       <c r="W98" s="10">
-        <v>-0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="X98" s="6">
         <v>18646</v>
       </c>
       <c r="Y98" s="8">
         <v>12.2</v>
       </c>
       <c r="Z98" s="8">
         <v>-9.6999999999999993</v>
       </c>
       <c r="AA98" s="8">
-        <v>-6</v>
+        <v>-5.7</v>
       </c>
       <c r="AB98" s="10">
-        <v>-0.77</v>
+        <v>-0.73</v>
       </c>
       <c r="AC98" s="6">
         <v>18610</v>
       </c>
       <c r="AD98" s="8">
         <v>12.7</v>
       </c>
       <c r="AE98" s="8">
         <v>-10</v>
       </c>
       <c r="AF98" s="8">
-        <v>-6.3</v>
+        <v>-6.1</v>
       </c>
       <c r="AG98" s="10">
-        <v>-0.84</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="99" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A99" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B99" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C99" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D99" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E99" s="21"/>
       <c r="F99" s="1">
         <v>89</v>
       </c>
       <c r="H99" s="55">
         <v>89</v>
       </c>
       <c r="I99" s="56">
         <v>2026000103</v>
       </c>
@@ -11482,192 +11469,192 @@
       <c r="I101" s="56">
         <v>2026000103</v>
       </c>
       <c r="J101" s="52">
         <v>5</v>
       </c>
       <c r="K101" s="53" t="s">
         <v>162</v>
       </c>
       <c r="L101" s="2" t="s">
         <v>163</v>
       </c>
       <c r="M101" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N101" s="6">
         <v>1520</v>
       </c>
       <c r="O101" s="8">
         <v>0.9</v>
       </c>
       <c r="P101" s="8">
         <v>-17</v>
       </c>
       <c r="Q101" s="8">
-        <v>-17.399999999999999</v>
+        <v>-17.3</v>
       </c>
       <c r="R101" s="10">
         <v>-0.19</v>
       </c>
       <c r="S101" s="6">
         <v>629</v>
       </c>
       <c r="T101" s="8">
         <v>0.3</v>
       </c>
       <c r="U101" s="8">
         <v>-37.799999999999997</v>
       </c>
       <c r="V101" s="8">
-        <v>-38.1</v>
+        <v>-38</v>
       </c>
       <c r="W101" s="10">
         <v>-0.22</v>
       </c>
       <c r="X101" s="6">
         <v>2426</v>
       </c>
       <c r="Y101" s="8">
         <v>1.6</v>
       </c>
       <c r="Z101" s="8">
         <v>-8.1</v>
       </c>
       <c r="AA101" s="8">
-        <v>-8.6</v>
+        <v>-8.5</v>
       </c>
       <c r="AB101" s="10">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AC101" s="6">
         <v>2465</v>
       </c>
       <c r="AD101" s="8">
         <v>1.7</v>
       </c>
       <c r="AE101" s="8">
         <v>-8.1999999999999993</v>
       </c>
       <c r="AF101" s="8">
-        <v>-8.6999999999999993</v>
+        <v>-8.6</v>
       </c>
       <c r="AG101" s="10">
         <v>-0.15</v>
       </c>
     </row>
     <row r="102" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A102" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B102" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C102" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D102" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E102" s="21"/>
       <c r="F102" s="1">
         <v>92</v>
       </c>
       <c r="H102" s="55">
         <v>92</v>
       </c>
       <c r="I102" s="56">
         <v>2026000103</v>
       </c>
       <c r="J102" s="52">
         <v>5</v>
       </c>
       <c r="K102" s="53" t="s">
         <v>164</v>
       </c>
       <c r="L102" s="2" t="s">
         <v>165</v>
       </c>
       <c r="M102" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N102" s="6">
         <v>2197</v>
       </c>
       <c r="O102" s="8">
         <v>1.3</v>
       </c>
       <c r="P102" s="8">
         <v>-2.9</v>
       </c>
       <c r="Q102" s="8">
-        <v>-2</v>
+        <v>-1.6</v>
       </c>
       <c r="R102" s="10">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="S102" s="6">
         <v>1878</v>
       </c>
       <c r="T102" s="8">
         <v>1</v>
       </c>
       <c r="U102" s="8">
         <v>-3</v>
       </c>
       <c r="V102" s="8">
-        <v>-2.1</v>
+        <v>-1.7</v>
       </c>
       <c r="W102" s="10">
         <v>-0.02</v>
       </c>
       <c r="X102" s="6">
         <v>2521</v>
       </c>
       <c r="Y102" s="8">
         <v>1.6</v>
       </c>
       <c r="Z102" s="8">
         <v>-2.4</v>
       </c>
       <c r="AA102" s="8">
-        <v>-1.5</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AB102" s="10">
         <v>-0.02</v>
       </c>
       <c r="AC102" s="6">
         <v>2496</v>
       </c>
       <c r="AD102" s="8">
         <v>1.7</v>
       </c>
       <c r="AE102" s="8">
         <v>-3</v>
       </c>
       <c r="AF102" s="8">
-        <v>-2.1</v>
+        <v>-1.7</v>
       </c>
       <c r="AG102" s="10">
         <v>-0.03</v>
       </c>
     </row>
     <row r="103" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A103" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B103" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C103" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D103" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E103" s="21"/>
       <c r="F103" s="1">
         <v>93</v>
       </c>
       <c r="H103" s="55">
         <v>93</v>
       </c>
@@ -11866,273 +11853,273 @@
       <c r="I105" s="56">
         <v>2026000103</v>
       </c>
       <c r="J105" s="52">
         <v>6</v>
       </c>
       <c r="K105" s="53" t="s">
         <v>170</v>
       </c>
       <c r="L105" s="2" t="s">
         <v>171</v>
       </c>
       <c r="M105" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N105" s="6">
         <v>1145</v>
       </c>
       <c r="O105" s="8">
         <v>0.7</v>
       </c>
       <c r="P105" s="8">
         <v>53.5</v>
       </c>
       <c r="Q105" s="8">
-        <v>56.8</v>
+        <v>57</v>
       </c>
       <c r="R105" s="10">
         <v>0.25</v>
       </c>
       <c r="S105" s="6">
         <v>1572</v>
       </c>
       <c r="T105" s="8">
         <v>0.8</v>
       </c>
       <c r="U105" s="8">
         <v>83.4</v>
       </c>
       <c r="V105" s="8">
-        <v>87.3</v>
+        <v>87.5</v>
       </c>
       <c r="W105" s="10">
         <v>0.43</v>
       </c>
       <c r="X105" s="6">
         <v>721</v>
       </c>
       <c r="Y105" s="8">
         <v>0.5</v>
       </c>
       <c r="Z105" s="8">
         <v>14.3</v>
       </c>
       <c r="AA105" s="8">
-        <v>16.8</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="AB105" s="10">
-        <v>0.06</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="AC105" s="6">
         <v>713</v>
       </c>
       <c r="AD105" s="8">
         <v>0.5</v>
       </c>
       <c r="AE105" s="8">
         <v>3</v>
       </c>
       <c r="AF105" s="8">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="AG105" s="10">
         <v>0.02</v>
       </c>
     </row>
     <row r="106" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A106" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B106" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C106" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D106" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E106" s="21"/>
       <c r="F106" s="1">
         <v>96</v>
       </c>
       <c r="H106" s="55">
         <v>96</v>
       </c>
       <c r="I106" s="56">
         <v>2026000103</v>
       </c>
       <c r="J106" s="52">
         <v>6</v>
       </c>
       <c r="K106" s="53" t="s">
         <v>172</v>
       </c>
       <c r="L106" s="2" t="s">
         <v>173</v>
       </c>
       <c r="M106" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N106" s="6">
         <v>714</v>
       </c>
       <c r="O106" s="8">
         <v>0.4</v>
       </c>
       <c r="P106" s="8">
         <v>49.7</v>
       </c>
       <c r="Q106" s="8">
-        <v>43.5</v>
+        <v>43</v>
       </c>
       <c r="R106" s="10">
         <v>0.12</v>
       </c>
       <c r="S106" s="6">
         <v>830</v>
       </c>
       <c r="T106" s="8">
         <v>0.4</v>
       </c>
       <c r="U106" s="8">
         <v>480.4</v>
       </c>
       <c r="V106" s="8">
-        <v>456.5</v>
+        <v>454.3</v>
       </c>
       <c r="W106" s="10">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="X106" s="6">
         <v>589</v>
       </c>
       <c r="Y106" s="8">
         <v>0.4</v>
       </c>
       <c r="Z106" s="8">
         <v>-26.7</v>
       </c>
       <c r="AA106" s="8">
-        <v>-29.7</v>
+        <v>-30</v>
       </c>
       <c r="AB106" s="10">
         <v>-0.15</v>
       </c>
       <c r="AC106" s="6">
         <v>671</v>
       </c>
       <c r="AD106" s="8">
         <v>0.5</v>
       </c>
       <c r="AE106" s="8">
         <v>-19.399999999999999</v>
       </c>
       <c r="AF106" s="8">
-        <v>-22.7</v>
+        <v>-23</v>
       </c>
       <c r="AG106" s="10">
         <v>-0.12</v>
       </c>
     </row>
     <row r="107" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A107" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B107" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C107" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D107" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E107" s="21"/>
       <c r="F107" s="1">
         <v>97</v>
       </c>
       <c r="H107" s="55">
         <v>97</v>
       </c>
       <c r="I107" s="56">
         <v>2026000103</v>
       </c>
       <c r="J107" s="52">
         <v>6</v>
       </c>
       <c r="K107" s="53" t="s">
         <v>174</v>
       </c>
       <c r="L107" s="2" t="s">
         <v>175</v>
       </c>
       <c r="M107" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N107" s="6">
         <v>277</v>
       </c>
       <c r="O107" s="8">
         <v>0.2</v>
       </c>
       <c r="P107" s="8">
         <v>16.899999999999999</v>
       </c>
       <c r="Q107" s="8">
-        <v>16.399999999999999</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="R107" s="10">
         <v>0.02</v>
       </c>
       <c r="S107" s="6">
         <v>286</v>
       </c>
       <c r="T107" s="8">
         <v>0.2</v>
       </c>
       <c r="U107" s="8">
         <v>20.7</v>
       </c>
       <c r="V107" s="8">
-        <v>20.2</v>
+        <v>20.3</v>
       </c>
       <c r="W107" s="10">
         <v>0.03</v>
       </c>
       <c r="X107" s="6">
         <v>270</v>
       </c>
       <c r="Y107" s="8">
         <v>0.2</v>
       </c>
       <c r="Z107" s="8">
         <v>12.5</v>
       </c>
       <c r="AA107" s="8">
-        <v>12.1</v>
+        <v>12.2</v>
       </c>
       <c r="AB107" s="10">
         <v>0.02</v>
       </c>
       <c r="AC107" s="6">
         <v>219</v>
       </c>
       <c r="AD107" s="8">
         <v>0.1</v>
       </c>
       <c r="AE107" s="8">
         <v>-15.8</v>
       </c>
       <c r="AF107" s="8">
         <v>-16.100000000000001</v>
       </c>
       <c r="AG107" s="10">
         <v>-0.03</v>
       </c>
     </row>
     <row r="108" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A108" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B108" s="21" t="s">
@@ -12154,66 +12141,66 @@
       <c r="I108" s="56">
         <v>2026000103</v>
       </c>
       <c r="J108" s="52">
         <v>5</v>
       </c>
       <c r="K108" s="53" t="s">
         <v>176</v>
       </c>
       <c r="L108" s="2" t="s">
         <v>177</v>
       </c>
       <c r="M108" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N108" s="6">
         <v>266</v>
       </c>
       <c r="O108" s="8">
         <v>0.2</v>
       </c>
       <c r="P108" s="8">
         <v>3.9</v>
       </c>
       <c r="Q108" s="8">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="R108" s="10">
         <v>0</v>
       </c>
       <c r="S108" s="6">
         <v>270</v>
       </c>
       <c r="T108" s="8">
         <v>0.1</v>
       </c>
       <c r="U108" s="8">
         <v>203.4</v>
       </c>
       <c r="V108" s="8">
-        <v>196.3</v>
+        <v>196</v>
       </c>
       <c r="W108" s="10">
         <v>0.1</v>
       </c>
       <c r="X108" s="6">
         <v>263</v>
       </c>
       <c r="Y108" s="8">
         <v>0.2</v>
       </c>
       <c r="Z108" s="8">
         <v>-37.4</v>
       </c>
       <c r="AA108" s="8">
         <v>-38.9</v>
       </c>
       <c r="AB108" s="10">
         <v>-0.1</v>
       </c>
       <c r="AC108" s="6">
         <v>250</v>
       </c>
       <c r="AD108" s="8">
         <v>0.2</v>
       </c>
@@ -12346,96 +12333,96 @@
       <c r="I110" s="56">
         <v>2026000103</v>
       </c>
       <c r="J110" s="52">
         <v>5</v>
       </c>
       <c r="K110" s="53" t="s">
         <v>180</v>
       </c>
       <c r="L110" s="2" t="s">
         <v>181</v>
       </c>
       <c r="M110" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N110" s="6">
         <v>1215</v>
       </c>
       <c r="O110" s="8">
         <v>0.7</v>
       </c>
       <c r="P110" s="8">
         <v>11.2</v>
       </c>
       <c r="Q110" s="8">
-        <v>10.6</v>
+        <v>10.8</v>
       </c>
       <c r="R110" s="10">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="S110" s="6">
         <v>1373</v>
       </c>
       <c r="T110" s="8">
         <v>0.7</v>
       </c>
       <c r="U110" s="8">
         <v>2.8</v>
       </c>
       <c r="V110" s="8">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="W110" s="10">
         <v>0.02</v>
       </c>
       <c r="X110" s="6">
         <v>1055</v>
       </c>
       <c r="Y110" s="8">
         <v>0.7</v>
       </c>
       <c r="Z110" s="8">
         <v>23</v>
       </c>
       <c r="AA110" s="8">
-        <v>22.4</v>
+        <v>22.5</v>
       </c>
       <c r="AB110" s="10">
         <v>0.12</v>
       </c>
       <c r="AC110" s="6">
         <v>981</v>
       </c>
       <c r="AD110" s="8">
         <v>0.7</v>
       </c>
       <c r="AE110" s="8">
         <v>25.3</v>
       </c>
       <c r="AF110" s="8">
-        <v>24.7</v>
+        <v>24.8</v>
       </c>
       <c r="AG110" s="10">
         <v>0.12</v>
       </c>
     </row>
     <row r="111" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A111" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B111" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C111" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D111" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E111" s="21"/>
       <c r="F111" s="1">
         <v>101</v>
       </c>
       <c r="H111" s="55">
         <v>101</v>
       </c>
@@ -12538,195 +12525,195 @@
       <c r="I112" s="56">
         <v>2026000103</v>
       </c>
       <c r="J112" s="52">
         <v>5</v>
       </c>
       <c r="K112" s="53" t="s">
         <v>184</v>
       </c>
       <c r="L112" s="2" t="s">
         <v>185</v>
       </c>
       <c r="M112" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N112" s="6">
         <v>358</v>
       </c>
       <c r="O112" s="8">
         <v>0.2</v>
       </c>
       <c r="P112" s="8">
         <v>-12.3</v>
       </c>
       <c r="Q112" s="8">
-        <v>-13.4</v>
+        <v>-13.3</v>
       </c>
       <c r="R112" s="10">
         <v>-0.03</v>
       </c>
       <c r="S112" s="6">
         <v>152</v>
       </c>
       <c r="T112" s="8">
         <v>0.1</v>
       </c>
       <c r="U112" s="8">
         <v>-3.8</v>
       </c>
       <c r="V112" s="8">
-        <v>-5</v>
+        <v>-4.8</v>
       </c>
       <c r="W112" s="10">
         <v>0</v>
       </c>
       <c r="X112" s="6">
         <v>570</v>
       </c>
       <c r="Y112" s="8">
         <v>0.4</v>
       </c>
       <c r="Z112" s="8">
         <v>-13.1</v>
       </c>
       <c r="AA112" s="8">
-        <v>-14.2</v>
+        <v>-14</v>
       </c>
       <c r="AB112" s="10">
         <v>-0.06</v>
       </c>
       <c r="AC112" s="6">
         <v>607</v>
       </c>
       <c r="AD112" s="8">
         <v>0.4</v>
       </c>
       <c r="AE112" s="8">
         <v>10.4</v>
       </c>
       <c r="AF112" s="8">
-        <v>9</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="AG112" s="10">
         <v>0.03</v>
       </c>
     </row>
     <row r="113" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A113" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B113" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C113" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D113" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E113" s="21"/>
       <c r="F113" s="1">
         <v>103</v>
       </c>
       <c r="H113" s="55">
         <v>103</v>
       </c>
       <c r="I113" s="56">
         <v>2026000103</v>
       </c>
       <c r="J113" s="52">
         <v>4</v>
       </c>
       <c r="K113" s="53" t="s">
         <v>186</v>
       </c>
       <c r="L113" s="2" t="s">
         <v>187</v>
       </c>
       <c r="M113" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N113" s="6">
         <v>4423</v>
       </c>
       <c r="O113" s="8">
         <v>2.6</v>
       </c>
       <c r="P113" s="8">
         <v>2.8</v>
       </c>
       <c r="Q113" s="8">
-        <v>0.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="R113" s="10">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="S113" s="6">
         <v>5643</v>
       </c>
       <c r="T113" s="8">
         <v>3</v>
       </c>
       <c r="U113" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="V113" s="8">
-        <v>6.4</v>
+        <v>6.9</v>
       </c>
       <c r="W113" s="10">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="X113" s="6">
         <v>3149</v>
       </c>
       <c r="Y113" s="8">
         <v>2.1</v>
       </c>
       <c r="Z113" s="8">
         <v>-8.1999999999999993</v>
       </c>
       <c r="AA113" s="8">
-        <v>-10.199999999999999</v>
+        <v>-9.6999999999999993</v>
       </c>
       <c r="AB113" s="10">
-        <v>-0.21</v>
+        <v>-0.2</v>
       </c>
       <c r="AC113" s="6">
         <v>2863</v>
       </c>
       <c r="AD113" s="8">
         <v>1.9</v>
       </c>
       <c r="AE113" s="8">
         <v>4.5</v>
       </c>
       <c r="AF113" s="8">
-        <v>2.2999999999999998</v>
+        <v>2.8</v>
       </c>
       <c r="AG113" s="10">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="114" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A114" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B114" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C114" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D114" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E114" s="21"/>
       <c r="F114" s="1">
         <v>104</v>
       </c>
       <c r="H114" s="55">
         <v>104</v>
       </c>
       <c r="I114" s="56">
         <v>2026000103</v>
       </c>
@@ -12745,369 +12732,369 @@
       <c r="N114" s="6">
         <v>20</v>
       </c>
       <c r="O114" s="8">
         <v>0</v>
       </c>
       <c r="P114" s="8">
         <v>-76.5</v>
       </c>
       <c r="Q114" s="8">
         <v>-76.7</v>
       </c>
       <c r="R114" s="10">
         <v>-0.04</v>
       </c>
       <c r="S114" s="6">
         <v>23</v>
       </c>
       <c r="T114" s="8">
         <v>0</v>
       </c>
       <c r="U114" s="8">
         <v>-83</v>
       </c>
       <c r="V114" s="8">
-        <v>-83.2</v>
+        <v>-83.1</v>
       </c>
       <c r="W114" s="10">
         <v>-0.06</v>
       </c>
       <c r="X114" s="6">
         <v>16</v>
       </c>
       <c r="Y114" s="8">
         <v>0</v>
       </c>
       <c r="Z114" s="8">
         <v>-52.9</v>
       </c>
       <c r="AA114" s="8">
         <v>-53.3</v>
       </c>
       <c r="AB114" s="10">
         <v>-0.01</v>
       </c>
       <c r="AC114" s="6">
         <v>2</v>
       </c>
       <c r="AD114" s="8">
         <v>0</v>
       </c>
       <c r="AE114" s="8">
         <v>-94.3</v>
       </c>
       <c r="AF114" s="8">
-        <v>-94.4</v>
+        <v>-94.3</v>
       </c>
       <c r="AG114" s="10">
         <v>-0.02</v>
       </c>
     </row>
     <row r="115" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A115" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B115" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C115" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D115" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E115" s="21"/>
       <c r="F115" s="1">
         <v>105</v>
       </c>
       <c r="H115" s="55">
         <v>105</v>
       </c>
       <c r="I115" s="56">
         <v>2026000103</v>
       </c>
       <c r="J115" s="52">
         <v>5</v>
       </c>
       <c r="K115" s="53" t="s">
         <v>190</v>
       </c>
       <c r="L115" s="2" t="s">
         <v>191</v>
       </c>
       <c r="M115" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N115" s="6">
         <v>2137</v>
       </c>
       <c r="O115" s="8">
         <v>1.3</v>
       </c>
       <c r="P115" s="8">
         <v>15.8</v>
       </c>
       <c r="Q115" s="8">
-        <v>13.1</v>
+        <v>13.8</v>
       </c>
       <c r="R115" s="10">
-        <v>0.14000000000000001</v>
+        <v>0.15</v>
       </c>
       <c r="S115" s="6">
         <v>3009</v>
       </c>
       <c r="T115" s="8">
         <v>1.6</v>
       </c>
       <c r="U115" s="8">
         <v>25.3</v>
       </c>
       <c r="V115" s="8">
-        <v>22.4</v>
+        <v>23.1</v>
       </c>
       <c r="W115" s="10">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="X115" s="6">
         <v>1220</v>
       </c>
       <c r="Y115" s="8">
         <v>0.8</v>
       </c>
       <c r="Z115" s="8">
         <v>-5.9</v>
       </c>
       <c r="AA115" s="8">
-        <v>-8.1</v>
+        <v>-7.6</v>
       </c>
       <c r="AB115" s="10">
         <v>-0.06</v>
       </c>
       <c r="AC115" s="6">
         <v>1017</v>
       </c>
       <c r="AD115" s="8">
         <v>0.7</v>
       </c>
       <c r="AE115" s="8">
         <v>27.8</v>
       </c>
       <c r="AF115" s="8">
-        <v>24.8</v>
+        <v>25.5</v>
       </c>
       <c r="AG115" s="10">
         <v>0.13</v>
       </c>
     </row>
     <row r="116" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A116" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B116" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C116" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D116" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E116" s="21"/>
       <c r="F116" s="1">
         <v>106</v>
       </c>
       <c r="H116" s="55">
         <v>106</v>
       </c>
       <c r="I116" s="56">
         <v>2026000103</v>
       </c>
       <c r="J116" s="52">
         <v>5</v>
       </c>
       <c r="K116" s="53" t="s">
         <v>192</v>
       </c>
       <c r="L116" s="2" t="s">
         <v>193</v>
       </c>
       <c r="M116" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N116" s="6">
         <v>760</v>
       </c>
       <c r="O116" s="8">
         <v>0.4</v>
       </c>
       <c r="P116" s="8">
         <v>-11.8</v>
       </c>
       <c r="Q116" s="8">
-        <v>-14</v>
+        <v>-13.7</v>
       </c>
       <c r="R116" s="10">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="S116" s="6">
         <v>866</v>
       </c>
       <c r="T116" s="8">
         <v>0.5</v>
       </c>
       <c r="U116" s="8">
         <v>-11.6</v>
       </c>
       <c r="V116" s="8">
-        <v>-13.8</v>
+        <v>-13.5</v>
       </c>
       <c r="W116" s="10">
         <v>-0.08</v>
       </c>
       <c r="X116" s="6">
         <v>652</v>
       </c>
       <c r="Y116" s="8">
         <v>0.4</v>
       </c>
       <c r="Z116" s="8">
         <v>-13</v>
       </c>
       <c r="AA116" s="8">
-        <v>-15.2</v>
+        <v>-14.9</v>
       </c>
       <c r="AB116" s="10">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AC116" s="6">
         <v>613</v>
       </c>
       <c r="AD116" s="8">
         <v>0.4</v>
       </c>
       <c r="AE116" s="8">
         <v>-1.6</v>
       </c>
       <c r="AF116" s="8">
-        <v>-4.0999999999999996</v>
+        <v>-3.7</v>
       </c>
       <c r="AG116" s="10">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="117" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A117" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B117" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C117" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D117" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E117" s="21"/>
       <c r="F117" s="1">
         <v>107</v>
       </c>
       <c r="H117" s="55">
         <v>107</v>
       </c>
       <c r="I117" s="56">
         <v>2026000103</v>
       </c>
       <c r="J117" s="52">
         <v>5</v>
       </c>
       <c r="K117" s="53" t="s">
         <v>194</v>
       </c>
       <c r="L117" s="2" t="s">
         <v>195</v>
       </c>
       <c r="M117" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N117" s="6">
         <v>374</v>
       </c>
       <c r="O117" s="8">
         <v>0.2</v>
       </c>
       <c r="P117" s="8">
         <v>59.1</v>
       </c>
       <c r="Q117" s="8">
-        <v>58.8</v>
+        <v>59.1</v>
       </c>
       <c r="R117" s="10">
         <v>0.08</v>
       </c>
       <c r="S117" s="6">
         <v>428</v>
       </c>
       <c r="T117" s="8">
         <v>0.2</v>
       </c>
       <c r="U117" s="8">
         <v>165.8</v>
       </c>
       <c r="V117" s="8">
-        <v>165.3</v>
+        <v>165.8</v>
       </c>
       <c r="W117" s="10">
         <v>0.15</v>
       </c>
       <c r="X117" s="6">
         <v>320</v>
       </c>
       <c r="Y117" s="8">
         <v>0.2</v>
       </c>
       <c r="Z117" s="8">
         <v>3.9</v>
       </c>
       <c r="AA117" s="8">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="AB117" s="10">
         <v>0.01</v>
       </c>
       <c r="AC117" s="6">
         <v>348</v>
       </c>
       <c r="AD117" s="8">
         <v>0.2</v>
       </c>
       <c r="AE117" s="8">
         <v>22.5</v>
       </c>
       <c r="AF117" s="8">
-        <v>22.3</v>
+        <v>22.5</v>
       </c>
       <c r="AG117" s="10">
         <v>0.04</v>
       </c>
     </row>
     <row r="118" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A118" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B118" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C118" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D118" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E118" s="21"/>
       <c r="F118" s="1">
         <v>108</v>
       </c>
       <c r="H118" s="55">
         <v>108</v>
       </c>
@@ -13210,483 +13197,483 @@
       <c r="I119" s="56">
         <v>2026000103</v>
       </c>
       <c r="J119" s="52">
         <v>5</v>
       </c>
       <c r="K119" s="53" t="s">
         <v>198</v>
       </c>
       <c r="L119" s="2" t="s">
         <v>199</v>
       </c>
       <c r="M119" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N119" s="6">
         <v>344</v>
       </c>
       <c r="O119" s="8">
         <v>0.2</v>
       </c>
       <c r="P119" s="8">
         <v>-19.2</v>
       </c>
       <c r="Q119" s="8">
-        <v>-20.7</v>
+        <v>-20.8</v>
       </c>
       <c r="R119" s="10">
         <v>-0.05</v>
       </c>
       <c r="S119" s="6">
         <v>431</v>
       </c>
       <c r="T119" s="8">
         <v>0.2</v>
       </c>
       <c r="U119" s="8">
         <v>-15.8</v>
       </c>
       <c r="V119" s="8">
-        <v>-17.399999999999999</v>
+        <v>-17.5</v>
       </c>
       <c r="W119" s="10">
         <v>-0.05</v>
       </c>
       <c r="X119" s="6">
         <v>255</v>
       </c>
       <c r="Y119" s="8">
         <v>0.2</v>
       </c>
       <c r="Z119" s="8">
         <v>-25.2</v>
       </c>
       <c r="AA119" s="8">
-        <v>-26.6</v>
+        <v>-26.7</v>
       </c>
       <c r="AB119" s="10">
         <v>-0.06</v>
       </c>
       <c r="AC119" s="6">
         <v>217</v>
       </c>
       <c r="AD119" s="8">
         <v>0.1</v>
       </c>
       <c r="AE119" s="8">
         <v>-33</v>
       </c>
       <c r="AF119" s="8">
-        <v>-34.200000000000003</v>
+        <v>-34.299999999999997</v>
       </c>
       <c r="AG119" s="10">
         <v>-7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="120" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A120" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B120" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C120" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D120" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E120" s="21"/>
       <c r="F120" s="1">
         <v>110</v>
       </c>
       <c r="H120" s="55">
         <v>110</v>
       </c>
       <c r="I120" s="56">
         <v>2026000103</v>
       </c>
       <c r="J120" s="52">
         <v>5</v>
       </c>
       <c r="K120" s="53" t="s">
         <v>200</v>
       </c>
       <c r="L120" s="2" t="s">
         <v>201</v>
       </c>
       <c r="M120" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N120" s="6">
         <v>541</v>
       </c>
       <c r="O120" s="8">
         <v>0.3</v>
       </c>
       <c r="P120" s="8">
         <v>-8.6</v>
       </c>
       <c r="Q120" s="8">
-        <v>-10.199999999999999</v>
+        <v>-9.9</v>
       </c>
       <c r="R120" s="10">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="S120" s="6">
         <v>636</v>
       </c>
       <c r="T120" s="8">
         <v>0.3</v>
       </c>
       <c r="U120" s="8">
         <v>-21.2</v>
       </c>
       <c r="V120" s="8">
-        <v>-22.6</v>
+        <v>-22.3</v>
       </c>
       <c r="W120" s="10">
         <v>-0.1</v>
       </c>
       <c r="X120" s="6">
         <v>441</v>
       </c>
       <c r="Y120" s="8">
         <v>0.3</v>
       </c>
       <c r="Z120" s="8">
         <v>15.7</v>
       </c>
       <c r="AA120" s="8">
-        <v>13.7</v>
+        <v>14.1</v>
       </c>
       <c r="AB120" s="10">
         <v>0.03</v>
       </c>
       <c r="AC120" s="6">
         <v>410</v>
       </c>
       <c r="AD120" s="8">
         <v>0.3</v>
       </c>
       <c r="AE120" s="8">
         <v>10.5</v>
       </c>
       <c r="AF120" s="8">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="AG120" s="10">
         <v>0.02</v>
       </c>
     </row>
     <row r="121" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A121" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B121" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C121" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D121" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E121" s="21"/>
       <c r="F121" s="1">
         <v>111</v>
       </c>
       <c r="H121" s="55">
         <v>111</v>
       </c>
       <c r="I121" s="56">
         <v>2026000103</v>
       </c>
       <c r="J121" s="52">
         <v>5</v>
       </c>
       <c r="K121" s="53" t="s">
         <v>202</v>
       </c>
       <c r="L121" s="2" t="s">
         <v>203</v>
       </c>
       <c r="M121" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N121" s="6">
         <v>183</v>
       </c>
       <c r="O121" s="8">
         <v>0.1</v>
       </c>
       <c r="P121" s="8">
         <v>-10.7</v>
       </c>
       <c r="Q121" s="8">
-        <v>-14.2</v>
+        <v>-14.1</v>
       </c>
       <c r="R121" s="10">
         <v>-0.02</v>
       </c>
       <c r="S121" s="6">
         <v>228</v>
       </c>
       <c r="T121" s="8">
         <v>0.1</v>
       </c>
       <c r="U121" s="8">
         <v>39</v>
       </c>
       <c r="V121" s="8">
-        <v>33.5</v>
+        <v>33.799999999999997</v>
       </c>
       <c r="W121" s="10">
         <v>0.03</v>
       </c>
       <c r="X121" s="6">
         <v>137</v>
       </c>
       <c r="Y121" s="8">
         <v>0.1</v>
       </c>
       <c r="Z121" s="8">
         <v>-44.1</v>
       </c>
       <c r="AA121" s="8">
-        <v>-46.3</v>
+        <v>-46.2</v>
       </c>
       <c r="AB121" s="10">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AC121" s="6">
         <v>133</v>
       </c>
       <c r="AD121" s="8">
         <v>0.1</v>
       </c>
       <c r="AE121" s="8">
         <v>-43.2</v>
       </c>
       <c r="AF121" s="8">
-        <v>-45.4</v>
+        <v>-45.3</v>
       </c>
       <c r="AG121" s="10">
         <v>-7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="122" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A122" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B122" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C122" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D122" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E122" s="21"/>
       <c r="F122" s="1">
         <v>112</v>
       </c>
       <c r="H122" s="55">
         <v>112</v>
       </c>
       <c r="I122" s="56">
         <v>2026000103</v>
       </c>
       <c r="J122" s="52">
         <v>4</v>
       </c>
       <c r="K122" s="53" t="s">
         <v>204</v>
       </c>
       <c r="L122" s="2" t="s">
         <v>205</v>
       </c>
       <c r="M122" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N122" s="6">
         <v>7805</v>
       </c>
       <c r="O122" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="P122" s="8">
         <v>-2.2999999999999998</v>
       </c>
       <c r="Q122" s="8">
-        <v>-2.6</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="R122" s="10">
-        <v>-0.12</v>
+        <v>-0.19</v>
       </c>
       <c r="S122" s="6">
         <v>6640</v>
       </c>
       <c r="T122" s="8">
         <v>3.5</v>
       </c>
       <c r="U122" s="8">
         <v>-10.6</v>
       </c>
       <c r="V122" s="8">
-        <v>-10.9</v>
+        <v>-12.3</v>
       </c>
       <c r="W122" s="10">
-        <v>-0.47</v>
+        <v>-0.53</v>
       </c>
       <c r="X122" s="6">
         <v>9013</v>
       </c>
       <c r="Y122" s="8">
         <v>5.9</v>
       </c>
       <c r="Z122" s="8">
         <v>5.6</v>
       </c>
       <c r="AA122" s="8">
-        <v>5.3</v>
+        <v>3.6</v>
       </c>
       <c r="AB122" s="10">
-        <v>0.28000000000000003</v>
+        <v>0.19</v>
       </c>
       <c r="AC122" s="6">
         <v>9162</v>
       </c>
       <c r="AD122" s="8">
         <v>6.2</v>
       </c>
       <c r="AE122" s="8">
         <v>5.4</v>
       </c>
       <c r="AF122" s="8">
-        <v>5.0999999999999996</v>
+        <v>3.4</v>
       </c>
       <c r="AG122" s="10">
-        <v>0.28000000000000003</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="123" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A123" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B123" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C123" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E123" s="21"/>
       <c r="F123" s="1">
         <v>113</v>
       </c>
       <c r="H123" s="55">
         <v>113</v>
       </c>
       <c r="I123" s="56">
         <v>2026000103</v>
       </c>
       <c r="J123" s="52">
         <v>5</v>
       </c>
       <c r="K123" s="53" t="s">
         <v>206</v>
       </c>
       <c r="L123" s="2" t="s">
         <v>207</v>
       </c>
       <c r="M123" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N123" s="6">
         <v>1626</v>
       </c>
       <c r="O123" s="8">
         <v>1</v>
       </c>
       <c r="P123" s="8">
         <v>11.2</v>
       </c>
       <c r="Q123" s="8">
-        <v>9.1</v>
+        <v>3</v>
       </c>
       <c r="R123" s="10">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="S123" s="6">
         <v>1500</v>
       </c>
       <c r="T123" s="8">
         <v>0.8</v>
       </c>
       <c r="U123" s="8">
         <v>12.7</v>
       </c>
       <c r="V123" s="8">
-        <v>10.6</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="W123" s="10">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="X123" s="6">
         <v>1755</v>
       </c>
       <c r="Y123" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z123" s="8">
         <v>10.199999999999999</v>
       </c>
       <c r="AA123" s="8">
-        <v>8.1</v>
+        <v>2</v>
       </c>
       <c r="AB123" s="10">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="AC123" s="6">
         <v>1781</v>
       </c>
       <c r="AD123" s="8">
         <v>1.2</v>
       </c>
       <c r="AE123" s="8">
         <v>10.3</v>
       </c>
       <c r="AF123" s="8">
-        <v>8.1999999999999993</v>
+        <v>2.1</v>
       </c>
       <c r="AG123" s="10">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="124" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A124" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B124" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C124" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D124" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E124" s="21"/>
       <c r="F124" s="1">
         <v>114</v>
       </c>
       <c r="H124" s="55">
         <v>114</v>
       </c>
       <c r="I124" s="56">
         <v>2026000103</v>
       </c>
@@ -13786,483 +13773,483 @@
       <c r="I125" s="56">
         <v>2026000103</v>
       </c>
       <c r="J125" s="52">
         <v>5</v>
       </c>
       <c r="K125" s="53" t="s">
         <v>210</v>
       </c>
       <c r="L125" s="2" t="s">
         <v>211</v>
       </c>
       <c r="M125" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N125" s="6">
         <v>1546</v>
       </c>
       <c r="O125" s="8">
         <v>0.9</v>
       </c>
       <c r="P125" s="8">
         <v>0.7</v>
       </c>
       <c r="Q125" s="8">
-        <v>1.5</v>
+        <v>0.2</v>
       </c>
       <c r="R125" s="10">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="S125" s="6">
         <v>1318</v>
       </c>
       <c r="T125" s="8">
         <v>0.7</v>
       </c>
       <c r="U125" s="8">
         <v>-25.2</v>
       </c>
       <c r="V125" s="8">
-        <v>-24.6</v>
+        <v>-25.6</v>
       </c>
       <c r="W125" s="10">
-        <v>-0.25</v>
+        <v>-0.26</v>
       </c>
       <c r="X125" s="6">
         <v>1796</v>
       </c>
       <c r="Y125" s="8">
         <v>1.2</v>
       </c>
       <c r="Z125" s="8">
         <v>37.299999999999997</v>
       </c>
       <c r="AA125" s="8">
-        <v>38.4</v>
+        <v>36.6</v>
       </c>
       <c r="AB125" s="10">
-        <v>0.31</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="AC125" s="6">
         <v>1856</v>
       </c>
       <c r="AD125" s="8">
         <v>1.3</v>
       </c>
       <c r="AE125" s="8">
         <v>43.8</v>
       </c>
       <c r="AF125" s="8">
-        <v>45</v>
+        <v>43.1</v>
       </c>
       <c r="AG125" s="10">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="126" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A126" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B126" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E126" s="21"/>
       <c r="F126" s="1">
         <v>116</v>
       </c>
       <c r="H126" s="55">
         <v>116</v>
       </c>
       <c r="I126" s="56">
         <v>2026000103</v>
       </c>
       <c r="J126" s="52">
         <v>5</v>
       </c>
       <c r="K126" s="53" t="s">
         <v>212</v>
       </c>
       <c r="L126" s="2" t="s">
         <v>213</v>
       </c>
       <c r="M126" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N126" s="6">
         <v>3812</v>
       </c>
       <c r="O126" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="P126" s="8">
         <v>-9.3000000000000007</v>
       </c>
       <c r="Q126" s="8">
-        <v>-9.1999999999999993</v>
+        <v>-9.1</v>
       </c>
       <c r="R126" s="10">
         <v>-0.23</v>
       </c>
       <c r="S126" s="6">
         <v>3362</v>
       </c>
       <c r="T126" s="8">
         <v>1.8</v>
       </c>
       <c r="U126" s="8">
         <v>-15.8</v>
       </c>
       <c r="V126" s="8">
-        <v>-15.7</v>
+        <v>-15.6</v>
       </c>
       <c r="W126" s="10">
         <v>-0.36</v>
       </c>
       <c r="X126" s="6">
         <v>4271</v>
       </c>
       <c r="Y126" s="8">
         <v>2.8</v>
       </c>
       <c r="Z126" s="8">
         <v>-3.3</v>
       </c>
       <c r="AA126" s="8">
-        <v>-3.2</v>
+        <v>-3.1</v>
       </c>
       <c r="AB126" s="10">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="AC126" s="6">
         <v>4384</v>
       </c>
       <c r="AD126" s="8">
         <v>3</v>
       </c>
       <c r="AE126" s="8">
         <v>-1.9</v>
       </c>
       <c r="AF126" s="8">
-        <v>-1.8</v>
+        <v>-1.7</v>
       </c>
       <c r="AG126" s="10">
         <v>-0.05</v>
       </c>
     </row>
     <row r="127" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A127" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B127" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C127" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D127" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="21"/>
       <c r="F127" s="1">
         <v>117</v>
       </c>
       <c r="H127" s="55">
         <v>117</v>
       </c>
       <c r="I127" s="56">
         <v>2026000103</v>
       </c>
       <c r="J127" s="52">
         <v>4</v>
       </c>
       <c r="K127" s="53" t="s">
         <v>214</v>
       </c>
       <c r="L127" s="2" t="s">
         <v>215</v>
       </c>
       <c r="M127" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N127" s="6">
         <v>20697</v>
       </c>
       <c r="O127" s="8">
         <v>12.1</v>
       </c>
       <c r="P127" s="8">
         <v>5.3</v>
       </c>
       <c r="Q127" s="8">
-        <v>4.2</v>
+        <v>3.4</v>
       </c>
       <c r="R127" s="10">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="S127" s="6">
         <v>26293</v>
       </c>
       <c r="T127" s="8">
         <v>14</v>
       </c>
       <c r="U127" s="8">
         <v>16.5</v>
       </c>
       <c r="V127" s="8">
-        <v>15.2</v>
+        <v>14.4</v>
       </c>
       <c r="W127" s="10">
-        <v>1.98</v>
+        <v>1.87</v>
       </c>
       <c r="X127" s="6">
         <v>14921</v>
       </c>
       <c r="Y127" s="8">
         <v>9.8000000000000007</v>
       </c>
       <c r="Z127" s="8">
         <v>-11</v>
       </c>
       <c r="AA127" s="8">
-        <v>-12</v>
+        <v>-12.6</v>
       </c>
       <c r="AB127" s="10">
-        <v>-1.24</v>
+        <v>-1.3</v>
       </c>
       <c r="AC127" s="6">
         <v>13945</v>
       </c>
       <c r="AD127" s="8">
         <v>9.5</v>
       </c>
       <c r="AE127" s="8">
         <v>-4</v>
       </c>
       <c r="AF127" s="8">
-        <v>-5</v>
+        <v>-5.7</v>
       </c>
       <c r="AG127" s="10">
-        <v>-0.46</v>
+        <v>-0.52</v>
       </c>
     </row>
     <row r="128" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A128" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B128" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C128" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D128" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E128" s="21"/>
       <c r="F128" s="1">
         <v>118</v>
       </c>
       <c r="H128" s="55">
         <v>118</v>
       </c>
       <c r="I128" s="56">
         <v>2026000103</v>
       </c>
       <c r="J128" s="52">
         <v>5</v>
       </c>
       <c r="K128" s="53" t="s">
         <v>216</v>
       </c>
       <c r="L128" s="2" t="s">
         <v>217</v>
       </c>
       <c r="M128" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N128" s="6">
         <v>5037</v>
       </c>
       <c r="O128" s="8">
         <v>3</v>
       </c>
       <c r="P128" s="8">
         <v>27.9</v>
       </c>
       <c r="Q128" s="8">
-        <v>26.3</v>
+        <v>26.5</v>
       </c>
       <c r="R128" s="10">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="S128" s="6">
         <v>7984</v>
       </c>
       <c r="T128" s="8">
         <v>4.3</v>
       </c>
       <c r="U128" s="8">
         <v>41.4</v>
       </c>
       <c r="V128" s="8">
-        <v>39.6</v>
+        <v>39.9</v>
       </c>
       <c r="W128" s="10">
-        <v>1.28</v>
+        <v>1.29</v>
       </c>
       <c r="X128" s="6">
         <v>2005</v>
       </c>
       <c r="Y128" s="8">
         <v>1.3</v>
       </c>
       <c r="Z128" s="8">
         <v>-11.1</v>
       </c>
       <c r="AA128" s="8">
-        <v>-12.2</v>
+        <v>-12.1</v>
       </c>
       <c r="AB128" s="10">
         <v>-0.17</v>
       </c>
       <c r="AC128" s="6">
         <v>1798</v>
       </c>
       <c r="AD128" s="8">
         <v>1.2</v>
       </c>
       <c r="AE128" s="8">
         <v>-4.2</v>
       </c>
       <c r="AF128" s="8">
-        <v>-5.4</v>
+        <v>-5.2</v>
       </c>
       <c r="AG128" s="10">
         <v>-0.06</v>
       </c>
     </row>
     <row r="129" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A129" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B129" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C129" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D129" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="21"/>
       <c r="F129" s="1">
         <v>119</v>
       </c>
       <c r="H129" s="55">
         <v>119</v>
       </c>
       <c r="I129" s="56">
         <v>2026000103</v>
       </c>
       <c r="J129" s="52">
         <v>5</v>
       </c>
       <c r="K129" s="53" t="s">
         <v>218</v>
       </c>
       <c r="L129" s="2" t="s">
         <v>219</v>
       </c>
       <c r="M129" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N129" s="6">
         <v>9035</v>
       </c>
       <c r="O129" s="8">
         <v>5.3</v>
       </c>
       <c r="P129" s="8">
         <v>-4.5999999999999996</v>
       </c>
       <c r="Q129" s="8">
-        <v>-3.7</v>
+        <v>-4.2</v>
       </c>
       <c r="R129" s="10">
-        <v>-0.21</v>
+        <v>-0.24</v>
       </c>
       <c r="S129" s="6">
         <v>11407</v>
       </c>
       <c r="T129" s="8">
         <v>6.1</v>
       </c>
       <c r="U129" s="8">
         <v>12</v>
       </c>
       <c r="V129" s="8">
-        <v>13</v>
+        <v>12.4</v>
       </c>
       <c r="W129" s="10">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="X129" s="6">
         <v>6573</v>
       </c>
       <c r="Y129" s="8">
         <v>4.3</v>
       </c>
       <c r="Z129" s="8">
         <v>-25</v>
       </c>
       <c r="AA129" s="8">
-        <v>-24.3</v>
+        <v>-24.7</v>
       </c>
       <c r="AB129" s="10">
-        <v>-1.31</v>
+        <v>-1.33</v>
       </c>
       <c r="AC129" s="6">
         <v>5947</v>
       </c>
       <c r="AD129" s="8">
         <v>4</v>
       </c>
       <c r="AE129" s="8">
         <v>-14.3</v>
       </c>
       <c r="AF129" s="8">
-        <v>-13.5</v>
+        <v>-14</v>
       </c>
       <c r="AG129" s="10">
-        <v>-0.6</v>
+        <v>-0.62</v>
       </c>
     </row>
     <row r="130" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A130" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B130" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C130" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D130" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E130" s="21"/>
       <c r="F130" s="1">
         <v>120</v>
       </c>
       <c r="H130" s="55">
         <v>120</v>
       </c>
       <c r="I130" s="56">
         <v>2026000103</v>
       </c>
@@ -14362,81 +14349,81 @@
       <c r="I131" s="56">
         <v>2026000103</v>
       </c>
       <c r="J131" s="52">
         <v>6</v>
       </c>
       <c r="K131" s="53" t="s">
         <v>222</v>
       </c>
       <c r="L131" s="2" t="s">
         <v>223</v>
       </c>
       <c r="M131" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N131" s="6">
         <v>99</v>
       </c>
       <c r="O131" s="8">
         <v>0.1</v>
       </c>
       <c r="P131" s="8">
         <v>350</v>
       </c>
       <c r="Q131" s="8">
-        <v>347.8</v>
+        <v>347.3</v>
       </c>
       <c r="R131" s="10">
         <v>0.05</v>
       </c>
       <c r="S131" s="6">
         <v>57</v>
       </c>
       <c r="T131" s="8">
         <v>0</v>
       </c>
       <c r="U131" s="8" t="s">
         <v>363</v>
       </c>
       <c r="V131" s="8" t="s">
         <v>363</v>
       </c>
       <c r="W131" s="10" t="s">
         <v>363</v>
       </c>
       <c r="X131" s="6">
         <v>140</v>
       </c>
       <c r="Y131" s="8">
         <v>0.1</v>
       </c>
       <c r="Z131" s="8">
         <v>225.6</v>
       </c>
       <c r="AA131" s="8">
-        <v>224</v>
+        <v>223.7</v>
       </c>
       <c r="AB131" s="10">
         <v>0.06</v>
       </c>
       <c r="AC131" s="6">
         <v>27</v>
       </c>
       <c r="AD131" s="8">
         <v>0</v>
       </c>
       <c r="AE131" s="8">
         <v>-44.9</v>
       </c>
       <c r="AF131" s="8">
         <v>-45.2</v>
       </c>
       <c r="AG131" s="10">
         <v>-0.01</v>
       </c>
     </row>
     <row r="132" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A132" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B132" s="21" t="s">
@@ -14458,195 +14445,195 @@
       <c r="I132" s="56">
         <v>2026000103</v>
       </c>
       <c r="J132" s="52">
         <v>6</v>
       </c>
       <c r="K132" s="53" t="s">
         <v>224</v>
       </c>
       <c r="L132" s="2" t="s">
         <v>225</v>
       </c>
       <c r="M132" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N132" s="6">
         <v>8936</v>
       </c>
       <c r="O132" s="8">
         <v>5.2</v>
       </c>
       <c r="P132" s="8">
         <v>2.1</v>
       </c>
       <c r="Q132" s="8">
-        <v>4</v>
+        <v>3.4</v>
       </c>
       <c r="R132" s="10">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="S132" s="6">
         <v>11350</v>
       </c>
       <c r="T132" s="8">
         <v>6.1</v>
       </c>
       <c r="U132" s="8">
         <v>12.8</v>
       </c>
       <c r="V132" s="8">
-        <v>14.9</v>
+        <v>14.3</v>
       </c>
       <c r="W132" s="10">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="X132" s="6">
         <v>6433</v>
       </c>
       <c r="Y132" s="8">
         <v>4.2</v>
       </c>
       <c r="Z132" s="8">
         <v>-13.8</v>
       </c>
       <c r="AA132" s="8">
-        <v>-12.2</v>
+        <v>-12.7</v>
       </c>
       <c r="AB132" s="10">
-        <v>-0.56000000000000005</v>
+        <v>-0.57999999999999996</v>
       </c>
       <c r="AC132" s="6">
         <v>5920</v>
       </c>
       <c r="AD132" s="8">
         <v>4</v>
       </c>
       <c r="AE132" s="8">
         <v>-11.1</v>
       </c>
       <c r="AF132" s="8">
-        <v>-9.5</v>
+        <v>-9.9</v>
       </c>
       <c r="AG132" s="10">
-        <v>-0.4</v>
+        <v>-0.42</v>
       </c>
     </row>
     <row r="133" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A133" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B133" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C133" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D133" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E133" s="21"/>
       <c r="F133" s="1">
         <v>123</v>
       </c>
       <c r="H133" s="55">
         <v>123</v>
       </c>
       <c r="I133" s="56">
         <v>2026000103</v>
       </c>
       <c r="J133" s="52">
         <v>5</v>
       </c>
       <c r="K133" s="53" t="s">
         <v>226</v>
       </c>
       <c r="L133" s="2" t="s">
         <v>227</v>
       </c>
       <c r="M133" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N133" s="6">
         <v>6624</v>
       </c>
       <c r="O133" s="8">
         <v>3.9</v>
       </c>
       <c r="P133" s="8">
         <v>6.1</v>
       </c>
       <c r="Q133" s="8">
-        <v>-0.7</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="R133" s="10">
-        <v>-0.02</v>
+        <v>-0.08</v>
       </c>
       <c r="S133" s="6">
         <v>6902</v>
       </c>
       <c r="T133" s="8">
         <v>3.7</v>
       </c>
       <c r="U133" s="8">
         <v>2.4</v>
       </c>
       <c r="V133" s="8">
-        <v>-4.0999999999999996</v>
+        <v>-5.6</v>
       </c>
       <c r="W133" s="10">
-        <v>-0.16</v>
+        <v>-0.22</v>
       </c>
       <c r="X133" s="6">
         <v>6342</v>
       </c>
       <c r="Y133" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z133" s="8">
         <v>10.199999999999999</v>
       </c>
       <c r="AA133" s="8">
-        <v>3.2</v>
+        <v>1.6</v>
       </c>
       <c r="AB133" s="10">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="AC133" s="6">
         <v>6200</v>
       </c>
       <c r="AD133" s="8">
         <v>4.2</v>
       </c>
       <c r="AE133" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="AF133" s="8">
-        <v>1.8</v>
+        <v>0.2</v>
       </c>
       <c r="AG133" s="10">
-        <v>7.0000000000000007E-2</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="134" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A134" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B134" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C134" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D134" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E134" s="21"/>
       <c r="F134" s="1">
         <v>124</v>
       </c>
       <c r="H134" s="55">
         <v>124</v>
       </c>
       <c r="I134" s="56">
         <v>2026000103</v>
       </c>
@@ -14746,579 +14733,579 @@
       <c r="I135" s="56">
         <v>2026000103</v>
       </c>
       <c r="J135" s="52">
         <v>4</v>
       </c>
       <c r="K135" s="53" t="s">
         <v>230</v>
       </c>
       <c r="L135" s="2" t="s">
         <v>231</v>
       </c>
       <c r="M135" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N135" s="6">
         <v>19618</v>
       </c>
       <c r="O135" s="8">
         <v>11.5</v>
       </c>
       <c r="P135" s="8">
         <v>13.2</v>
       </c>
       <c r="Q135" s="8">
-        <v>10.8</v>
+        <v>11.1</v>
       </c>
       <c r="R135" s="10">
-        <v>1.1100000000000001</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="S135" s="6">
         <v>23435</v>
       </c>
       <c r="T135" s="8">
         <v>12.5</v>
       </c>
       <c r="U135" s="8">
         <v>24.2</v>
       </c>
       <c r="V135" s="8">
-        <v>21.5</v>
+        <v>21.9</v>
       </c>
       <c r="W135" s="10">
-        <v>2.34</v>
+        <v>2.38</v>
       </c>
       <c r="X135" s="6">
         <v>15690</v>
       </c>
       <c r="Y135" s="8">
         <v>10.3</v>
       </c>
       <c r="Z135" s="8">
         <v>-0.8</v>
       </c>
       <c r="AA135" s="8">
-        <v>-2.9</v>
+        <v>-2.6</v>
       </c>
       <c r="AB135" s="10">
-        <v>-0.28000000000000003</v>
+        <v>-0.26</v>
       </c>
       <c r="AC135" s="6">
         <v>14316</v>
       </c>
       <c r="AD135" s="8">
         <v>9.6999999999999993</v>
       </c>
       <c r="AE135" s="8">
         <v>-6.9</v>
       </c>
       <c r="AF135" s="8">
-        <v>-8.9</v>
+        <v>-8.6</v>
       </c>
       <c r="AG135" s="10">
-        <v>-0.88</v>
+        <v>-0.85</v>
       </c>
     </row>
     <row r="136" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A136" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B136" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C136" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D136" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E136" s="21"/>
       <c r="F136" s="1">
         <v>126</v>
       </c>
       <c r="H136" s="55">
         <v>126</v>
       </c>
       <c r="I136" s="56">
         <v>2026000103</v>
       </c>
       <c r="J136" s="52">
         <v>5</v>
       </c>
       <c r="K136" s="53" t="s">
         <v>232</v>
       </c>
       <c r="L136" s="2" t="s">
         <v>233</v>
       </c>
       <c r="M136" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N136" s="6">
         <v>1144</v>
       </c>
       <c r="O136" s="8">
         <v>0.7</v>
       </c>
       <c r="P136" s="8">
         <v>-6.7</v>
       </c>
       <c r="Q136" s="8">
-        <v>-4.0999999999999996</v>
+        <v>-2.8</v>
       </c>
       <c r="R136" s="10">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="S136" s="6">
         <v>1335</v>
       </c>
       <c r="T136" s="8">
         <v>0.7</v>
       </c>
       <c r="U136" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="V136" s="8">
-        <v>5</v>
+        <v>6.5</v>
       </c>
       <c r="W136" s="10">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="X136" s="6">
         <v>970</v>
       </c>
       <c r="Y136" s="8">
         <v>0.6</v>
       </c>
       <c r="Z136" s="8">
         <v>-15.7</v>
       </c>
       <c r="AA136" s="8">
-        <v>-13.4</v>
+        <v>-12.2</v>
       </c>
       <c r="AB136" s="10">
         <v>-0.09</v>
       </c>
       <c r="AC136" s="6">
         <v>422</v>
       </c>
       <c r="AD136" s="8">
         <v>0.3</v>
       </c>
       <c r="AE136" s="8">
         <v>-61.9</v>
       </c>
       <c r="AF136" s="8">
-        <v>-60.8</v>
+        <v>-60.3</v>
       </c>
       <c r="AG136" s="10">
         <v>-0.43</v>
       </c>
     </row>
     <row r="137" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A137" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B137" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C137" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D137" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E137" s="21"/>
       <c r="F137" s="1">
         <v>127</v>
       </c>
       <c r="H137" s="55">
         <v>127</v>
       </c>
       <c r="I137" s="56">
         <v>2026000103</v>
       </c>
       <c r="J137" s="52">
         <v>5</v>
       </c>
       <c r="K137" s="53" t="s">
         <v>234</v>
       </c>
       <c r="L137" s="2" t="s">
         <v>235</v>
       </c>
       <c r="M137" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N137" s="6">
         <v>5100</v>
       </c>
       <c r="O137" s="8">
         <v>3</v>
       </c>
       <c r="P137" s="8">
         <v>27.4</v>
       </c>
       <c r="Q137" s="8">
-        <v>23.1</v>
+        <v>23</v>
       </c>
       <c r="R137" s="10">
         <v>0.55000000000000004</v>
       </c>
       <c r="S137" s="6">
         <v>6660</v>
       </c>
       <c r="T137" s="8">
         <v>3.6</v>
       </c>
       <c r="U137" s="8">
         <v>45.9</v>
       </c>
       <c r="V137" s="8">
-        <v>41</v>
+        <v>40.799999999999997</v>
       </c>
       <c r="W137" s="10">
         <v>1.07</v>
       </c>
       <c r="X137" s="6">
         <v>3509</v>
       </c>
       <c r="Y137" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z137" s="8">
         <v>1.9</v>
       </c>
       <c r="AA137" s="8">
-        <v>-1.5</v>
+        <v>-1.6</v>
       </c>
       <c r="AB137" s="10">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="AC137" s="6">
         <v>3096</v>
       </c>
       <c r="AD137" s="8">
         <v>2.1</v>
       </c>
       <c r="AE137" s="8">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AF137" s="8">
-        <v>-7.3</v>
+        <v>-7.4</v>
       </c>
       <c r="AG137" s="10">
         <v>-0.15</v>
       </c>
     </row>
     <row r="138" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A138" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B138" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C138" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D138" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E138" s="21"/>
       <c r="F138" s="1">
         <v>128</v>
       </c>
       <c r="H138" s="55">
         <v>128</v>
       </c>
       <c r="I138" s="56">
         <v>2026000103</v>
       </c>
       <c r="J138" s="52">
         <v>5</v>
       </c>
       <c r="K138" s="53" t="s">
         <v>236</v>
       </c>
       <c r="L138" s="2" t="s">
         <v>237</v>
       </c>
       <c r="M138" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N138" s="6">
         <v>1862</v>
       </c>
       <c r="O138" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="P138" s="8">
         <v>-8.8000000000000007</v>
       </c>
       <c r="Q138" s="8">
-        <v>-10.7</v>
+        <v>-10.3</v>
       </c>
       <c r="R138" s="10">
         <v>-0.13</v>
       </c>
       <c r="S138" s="6">
         <v>1207</v>
       </c>
       <c r="T138" s="8">
         <v>0.6</v>
       </c>
       <c r="U138" s="8">
         <v>-8.8000000000000007</v>
       </c>
       <c r="V138" s="8">
-        <v>-10.7</v>
+        <v>-10.3</v>
       </c>
       <c r="W138" s="10">
         <v>-0.08</v>
       </c>
       <c r="X138" s="6">
         <v>2537</v>
       </c>
       <c r="Y138" s="8">
         <v>1.7</v>
       </c>
       <c r="Z138" s="8">
         <v>-7.7</v>
       </c>
       <c r="AA138" s="8">
-        <v>-9.6</v>
+        <v>-9.1999999999999993</v>
       </c>
       <c r="AB138" s="10">
         <v>-0.16</v>
       </c>
       <c r="AC138" s="6">
         <v>2682</v>
       </c>
       <c r="AD138" s="8">
         <v>1.8</v>
       </c>
       <c r="AE138" s="8">
         <v>-5.5</v>
       </c>
       <c r="AF138" s="8">
-        <v>-7.4</v>
+        <v>-7.1</v>
       </c>
       <c r="AG138" s="10">
         <v>-0.13</v>
       </c>
     </row>
     <row r="139" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A139" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B139" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C139" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D139" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E139" s="21"/>
       <c r="F139" s="1">
         <v>129</v>
       </c>
       <c r="H139" s="55">
         <v>129</v>
       </c>
       <c r="I139" s="56">
         <v>2026000103</v>
       </c>
       <c r="J139" s="52">
         <v>5</v>
       </c>
       <c r="K139" s="53" t="s">
         <v>238</v>
       </c>
       <c r="L139" s="2" t="s">
         <v>239</v>
       </c>
       <c r="M139" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N139" s="6">
         <v>11513</v>
       </c>
       <c r="O139" s="8">
         <v>6.8</v>
       </c>
       <c r="P139" s="8">
         <v>14.5</v>
       </c>
       <c r="Q139" s="8">
-        <v>11.8</v>
+        <v>12.1</v>
       </c>
       <c r="R139" s="10">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="S139" s="6">
         <v>14233</v>
       </c>
       <c r="T139" s="8">
         <v>7.6</v>
       </c>
       <c r="U139" s="8">
         <v>22</v>
       </c>
       <c r="V139" s="8">
-        <v>19.100000000000001</v>
+        <v>19.5</v>
       </c>
       <c r="W139" s="10">
-        <v>1.28</v>
+        <v>1.31</v>
       </c>
       <c r="X139" s="6">
         <v>8673</v>
       </c>
       <c r="Y139" s="8">
         <v>5.7</v>
       </c>
       <c r="Z139" s="8">
         <v>2.4</v>
       </c>
       <c r="AA139" s="8">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="AB139" s="10">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="AC139" s="6">
         <v>8116</v>
       </c>
       <c r="AD139" s="8">
         <v>5.5</v>
       </c>
       <c r="AE139" s="8">
         <v>-1</v>
       </c>
       <c r="AF139" s="8">
-        <v>-3.3</v>
+        <v>-3</v>
       </c>
       <c r="AG139" s="10">
-        <v>-0.18</v>
+        <v>-0.16</v>
       </c>
     </row>
     <row r="140" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A140" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B140" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C140" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D140" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E140" s="21"/>
       <c r="F140" s="1">
         <v>130</v>
       </c>
       <c r="H140" s="55">
         <v>130</v>
       </c>
       <c r="I140" s="56">
         <v>2026000103</v>
       </c>
       <c r="J140" s="52">
         <v>6</v>
       </c>
       <c r="K140" s="53" t="s">
         <v>240</v>
       </c>
       <c r="L140" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M140" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N140" s="6">
         <v>1733</v>
       </c>
       <c r="O140" s="8">
         <v>1</v>
       </c>
       <c r="P140" s="8">
         <v>49</v>
       </c>
       <c r="Q140" s="8">
-        <v>41.1</v>
+        <v>41.6</v>
       </c>
       <c r="R140" s="10">
-        <v>0.28000000000000003</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="S140" s="6">
         <v>2735</v>
       </c>
       <c r="T140" s="8">
         <v>1.5</v>
       </c>
       <c r="U140" s="8">
         <v>35.5</v>
       </c>
       <c r="V140" s="8">
-        <v>28.3</v>
+        <v>28.8</v>
       </c>
       <c r="W140" s="10">
         <v>0.33</v>
       </c>
       <c r="X140" s="6">
         <v>695</v>
       </c>
       <c r="Y140" s="8">
         <v>0.5</v>
       </c>
       <c r="Z140" s="8">
         <v>113.8</v>
       </c>
       <c r="AA140" s="8">
-        <v>102.5</v>
+        <v>103.2</v>
       </c>
       <c r="AB140" s="10">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="AC140" s="6">
         <v>587</v>
       </c>
       <c r="AD140" s="8">
         <v>0.4</v>
       </c>
       <c r="AE140" s="8">
         <v>107.4</v>
       </c>
       <c r="AF140" s="8">
-        <v>96.4</v>
+        <v>97.1</v>
       </c>
       <c r="AG140" s="10">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="141" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A141" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B141" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C141" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D141" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E141" s="21"/>
       <c r="F141" s="1">
         <v>131</v>
       </c>
       <c r="H141" s="55">
         <v>131</v>
       </c>
       <c r="I141" s="56">
         <v>2026000103</v>
       </c>
@@ -15418,195 +15405,195 @@
       <c r="I142" s="56">
         <v>2026000103</v>
       </c>
       <c r="J142" s="52">
         <v>6</v>
       </c>
       <c r="K142" s="53" t="s">
         <v>244</v>
       </c>
       <c r="L142" s="2" t="s">
         <v>245</v>
       </c>
       <c r="M142" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N142" s="6">
         <v>656</v>
       </c>
       <c r="O142" s="8">
         <v>0.4</v>
       </c>
       <c r="P142" s="8">
         <v>-19.100000000000001</v>
       </c>
       <c r="Q142" s="8">
-        <v>-21.2</v>
+        <v>-20.9</v>
       </c>
       <c r="R142" s="10">
         <v>-0.1</v>
       </c>
       <c r="S142" s="6">
         <v>470</v>
       </c>
       <c r="T142" s="8">
         <v>0.3</v>
       </c>
       <c r="U142" s="8">
         <v>-6.6</v>
       </c>
       <c r="V142" s="8">
-        <v>-9</v>
+        <v>-8.6999999999999993</v>
       </c>
       <c r="W142" s="10">
         <v>-0.03</v>
       </c>
       <c r="X142" s="6">
         <v>849</v>
       </c>
       <c r="Y142" s="8">
         <v>0.6</v>
       </c>
       <c r="Z142" s="8">
         <v>-23.7</v>
       </c>
       <c r="AA142" s="8">
-        <v>-25.6</v>
+        <v>-25.4</v>
       </c>
       <c r="AB142" s="10">
-        <v>-0.18</v>
+        <v>-0.17</v>
       </c>
       <c r="AC142" s="6">
         <v>662</v>
       </c>
       <c r="AD142" s="8">
         <v>0.5</v>
       </c>
       <c r="AE142" s="8">
         <v>-33.6</v>
       </c>
       <c r="AF142" s="8">
-        <v>-35.299999999999997</v>
+        <v>-35.1</v>
       </c>
       <c r="AG142" s="10">
         <v>-0.22</v>
       </c>
     </row>
     <row r="143" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A143" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B143" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C143" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D143" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E143" s="21"/>
       <c r="F143" s="1">
         <v>133</v>
       </c>
       <c r="H143" s="55">
         <v>133</v>
       </c>
       <c r="I143" s="56">
         <v>2026000103</v>
       </c>
       <c r="J143" s="52">
         <v>6</v>
       </c>
       <c r="K143" s="53" t="s">
         <v>246</v>
       </c>
       <c r="L143" s="2" t="s">
         <v>247</v>
       </c>
       <c r="M143" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N143" s="6">
         <v>8083</v>
       </c>
       <c r="O143" s="8">
         <v>4.7</v>
       </c>
       <c r="P143" s="8">
         <v>16.7</v>
       </c>
       <c r="Q143" s="8">
-        <v>15.2</v>
+        <v>15.5</v>
       </c>
       <c r="R143" s="10">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="S143" s="6">
         <v>10407</v>
       </c>
       <c r="T143" s="8">
         <v>5.5</v>
       </c>
       <c r="U143" s="8">
         <v>32.799999999999997</v>
       </c>
       <c r="V143" s="8">
-        <v>31.1</v>
+        <v>31.5</v>
       </c>
       <c r="W143" s="10">
-        <v>1.4</v>
+        <v>1.42</v>
       </c>
       <c r="X143" s="6">
         <v>5675</v>
       </c>
       <c r="Y143" s="8">
         <v>3.7</v>
       </c>
       <c r="Z143" s="8">
         <v>-5.9</v>
       </c>
       <c r="AA143" s="8">
-        <v>-7.1</v>
+        <v>-6.8</v>
       </c>
       <c r="AB143" s="10">
-        <v>-0.27</v>
+        <v>-0.26</v>
       </c>
       <c r="AC143" s="6">
         <v>5301</v>
       </c>
       <c r="AD143" s="8">
         <v>3.6</v>
       </c>
       <c r="AE143" s="8">
         <v>-10</v>
       </c>
       <c r="AF143" s="8">
-        <v>-11.2</v>
+        <v>-10.9</v>
       </c>
       <c r="AG143" s="10">
-        <v>-0.42</v>
+        <v>-0.41</v>
       </c>
     </row>
     <row r="144" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A144" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B144" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C144" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D144" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E144" s="21"/>
       <c r="F144" s="1">
         <v>134</v>
       </c>
       <c r="H144" s="55">
         <v>134</v>
       </c>
       <c r="I144" s="56">
         <v>2026000103</v>
       </c>
@@ -15706,99 +15693,99 @@
       <c r="I145" s="56">
         <v>2026000103</v>
       </c>
       <c r="J145" s="52">
         <v>5</v>
       </c>
       <c r="K145" s="53" t="s">
         <v>249</v>
       </c>
       <c r="L145" s="2" t="s">
         <v>250</v>
       </c>
       <c r="M145" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N145" s="6">
         <v>14711</v>
       </c>
       <c r="O145" s="8">
         <v>8.6</v>
       </c>
       <c r="P145" s="8">
         <v>-10.7</v>
       </c>
       <c r="Q145" s="8">
-        <v>-11.2</v>
+        <v>-11</v>
       </c>
       <c r="R145" s="10">
-        <v>-1.1000000000000001</v>
+        <v>-1.07</v>
       </c>
       <c r="S145" s="6">
         <v>13750</v>
       </c>
       <c r="T145" s="8">
         <v>7.3</v>
       </c>
       <c r="U145" s="8">
         <v>-16</v>
       </c>
       <c r="V145" s="8">
-        <v>-16.5</v>
+        <v>-16.3</v>
       </c>
       <c r="W145" s="10">
-        <v>-1.56</v>
+        <v>-1.53</v>
       </c>
       <c r="X145" s="6">
         <v>15681</v>
       </c>
       <c r="Y145" s="8">
         <v>10.3</v>
       </c>
       <c r="Z145" s="8">
         <v>-5.2</v>
       </c>
       <c r="AA145" s="8">
-        <v>-5.8</v>
+        <v>-5.5</v>
       </c>
       <c r="AB145" s="10">
-        <v>-0.59</v>
+        <v>-0.56000000000000005</v>
       </c>
       <c r="AC145" s="6">
         <v>15362</v>
       </c>
       <c r="AD145" s="8">
         <v>10.5</v>
       </c>
       <c r="AE145" s="8">
         <v>-7.2</v>
       </c>
       <c r="AF145" s="8">
-        <v>-7.8</v>
+        <v>-7.5</v>
       </c>
       <c r="AG145" s="10">
-        <v>-0.82</v>
+        <v>-0.79</v>
       </c>
     </row>
     <row r="146" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A146" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B146" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C146" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D146" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E146" s="21"/>
       <c r="F146" s="1">
         <v>136</v>
       </c>
       <c r="H146" s="55">
         <v>136</v>
       </c>
       <c r="I146" s="56">
         <v>2026000103</v>
       </c>
@@ -15898,387 +15885,387 @@
       <c r="I147" s="56">
         <v>2026000103</v>
       </c>
       <c r="J147" s="52">
         <v>6</v>
       </c>
       <c r="K147" s="53" t="s">
         <v>253</v>
       </c>
       <c r="L147" s="2" t="s">
         <v>254</v>
       </c>
       <c r="M147" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N147" s="6">
         <v>2643</v>
       </c>
       <c r="O147" s="8">
         <v>1.6</v>
       </c>
       <c r="P147" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="Q147" s="8">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="R147" s="10">
         <v>0.01</v>
       </c>
       <c r="S147" s="6">
         <v>2975</v>
       </c>
       <c r="T147" s="8">
         <v>1.6</v>
       </c>
       <c r="U147" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="V147" s="8">
-        <v>3.6</v>
+        <v>3.8</v>
       </c>
       <c r="W147" s="10">
         <v>0.06</v>
       </c>
       <c r="X147" s="6">
         <v>2302</v>
       </c>
       <c r="Y147" s="8">
         <v>1.5</v>
       </c>
       <c r="Z147" s="8">
         <v>-2</v>
       </c>
       <c r="AA147" s="8">
-        <v>-3.4</v>
+        <v>-3.3</v>
       </c>
       <c r="AB147" s="10">
         <v>-0.05</v>
       </c>
       <c r="AC147" s="6">
         <v>2231</v>
       </c>
       <c r="AD147" s="8">
         <v>1.5</v>
       </c>
       <c r="AE147" s="8">
         <v>0.5</v>
       </c>
       <c r="AF147" s="8">
-        <v>-0.9</v>
+        <v>-0.8</v>
       </c>
       <c r="AG147" s="10">
         <v>-0.01</v>
       </c>
     </row>
     <row r="148" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A148" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B148" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C148" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D148" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E148" s="21"/>
       <c r="F148" s="1">
         <v>138</v>
       </c>
       <c r="H148" s="55">
         <v>138</v>
       </c>
       <c r="I148" s="56">
         <v>2026000103</v>
       </c>
       <c r="J148" s="52">
         <v>6</v>
       </c>
       <c r="K148" s="53" t="s">
         <v>255</v>
       </c>
       <c r="L148" s="2" t="s">
         <v>256</v>
       </c>
       <c r="M148" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N148" s="6">
         <v>1115</v>
       </c>
       <c r="O148" s="8">
         <v>0.7</v>
       </c>
       <c r="P148" s="8">
         <v>-29.4</v>
       </c>
       <c r="Q148" s="8">
-        <v>-31.5</v>
+        <v>-31.3</v>
       </c>
       <c r="R148" s="10">
-        <v>-0.3</v>
+        <v>-0.28999999999999998</v>
       </c>
       <c r="S148" s="6">
         <v>1515</v>
       </c>
       <c r="T148" s="8">
         <v>0.8</v>
       </c>
       <c r="U148" s="8">
         <v>-28.9</v>
       </c>
       <c r="V148" s="8">
-        <v>-31</v>
+        <v>-30.8</v>
       </c>
       <c r="W148" s="10">
         <v>-0.38</v>
       </c>
       <c r="X148" s="6">
         <v>713</v>
       </c>
       <c r="Y148" s="8">
         <v>0.5</v>
       </c>
       <c r="Z148" s="8">
         <v>-30.8</v>
       </c>
       <c r="AA148" s="8">
-        <v>-32.9</v>
+        <v>-32.700000000000003</v>
       </c>
       <c r="AB148" s="10">
         <v>-0.21</v>
       </c>
       <c r="AC148" s="6">
         <v>690</v>
       </c>
       <c r="AD148" s="8">
         <v>0.5</v>
       </c>
       <c r="AE148" s="8">
         <v>-23.4</v>
       </c>
       <c r="AF148" s="8">
-        <v>-25.7</v>
+        <v>-25.5</v>
       </c>
       <c r="AG148" s="10">
         <v>-0.15</v>
       </c>
     </row>
     <row r="149" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A149" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B149" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C149" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D149" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E149" s="21"/>
       <c r="F149" s="1">
         <v>139</v>
       </c>
       <c r="H149" s="55">
         <v>139</v>
       </c>
       <c r="I149" s="56">
         <v>2026000103</v>
       </c>
       <c r="J149" s="52">
         <v>6</v>
       </c>
       <c r="K149" s="53" t="s">
         <v>257</v>
       </c>
       <c r="L149" s="2" t="s">
         <v>258</v>
       </c>
       <c r="M149" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N149" s="6">
         <v>1707</v>
       </c>
       <c r="O149" s="8">
         <v>1</v>
       </c>
       <c r="P149" s="8">
         <v>-1.3</v>
       </c>
       <c r="Q149" s="8">
-        <v>-1.8</v>
+        <v>-2.4</v>
       </c>
       <c r="R149" s="10">
         <v>-0.02</v>
       </c>
       <c r="S149" s="6">
         <v>2013</v>
       </c>
       <c r="T149" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="U149" s="8">
         <v>-7</v>
       </c>
       <c r="V149" s="8">
-        <v>-7.5</v>
+        <v>-8</v>
       </c>
       <c r="W149" s="10">
-        <v>-0.09</v>
+        <v>-0.1</v>
       </c>
       <c r="X149" s="6">
         <v>1389</v>
       </c>
       <c r="Y149" s="8">
         <v>0.9</v>
       </c>
       <c r="Z149" s="8">
         <v>6.4</v>
       </c>
       <c r="AA149" s="8">
-        <v>5.9</v>
+        <v>5.2</v>
       </c>
       <c r="AB149" s="10">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AC149" s="6">
         <v>1234</v>
       </c>
       <c r="AD149" s="8">
         <v>0.8</v>
       </c>
       <c r="AE149" s="8">
         <v>-0.3</v>
       </c>
       <c r="AF149" s="8">
-        <v>-0.8</v>
+        <v>-1.4</v>
       </c>
       <c r="AG149" s="10">
         <v>-0.01</v>
       </c>
     </row>
     <row r="150" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A150" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B150" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C150" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D150" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E150" s="21"/>
       <c r="F150" s="1">
         <v>140</v>
       </c>
       <c r="H150" s="55">
         <v>140</v>
       </c>
       <c r="I150" s="56">
         <v>2026000103</v>
       </c>
       <c r="J150" s="52">
         <v>6</v>
       </c>
       <c r="K150" s="53" t="s">
         <v>259</v>
       </c>
       <c r="L150" s="2" t="s">
         <v>2</v>
       </c>
       <c r="M150" s="57" t="s">
         <v>34</v>
       </c>
       <c r="N150" s="6">
         <v>6778</v>
       </c>
       <c r="O150" s="8">
         <v>4</v>
       </c>
       <c r="P150" s="8">
         <v>-14.9</v>
       </c>
       <c r="Q150" s="8">
-        <v>-13.9</v>
+        <v>-13.3</v>
       </c>
       <c r="R150" s="10">
-        <v>-0.66</v>
+        <v>-0.63</v>
       </c>
       <c r="S150" s="6">
         <v>4456</v>
       </c>
       <c r="T150" s="8">
         <v>2.4</v>
       </c>
       <c r="U150" s="8">
         <v>-26.7</v>
       </c>
       <c r="V150" s="8">
-        <v>-25.8</v>
+        <v>-25.3</v>
       </c>
       <c r="W150" s="10">
-        <v>-0.9</v>
+        <v>-0.88</v>
       </c>
       <c r="X150" s="6">
         <v>9135</v>
       </c>
       <c r="Y150" s="8">
         <v>6</v>
       </c>
       <c r="Z150" s="8">
         <v>-6.9</v>
       </c>
       <c r="AA150" s="8">
-        <v>-5.8</v>
+        <v>-5.0999999999999996</v>
       </c>
       <c r="AB150" s="10">
-        <v>-0.35</v>
+        <v>-0.31</v>
       </c>
       <c r="AC150" s="6">
         <v>9200</v>
       </c>
       <c r="AD150" s="8">
         <v>6.3</v>
       </c>
       <c r="AE150" s="8">
         <v>-9.5</v>
       </c>
       <c r="AF150" s="8">
-        <v>-8.4</v>
+        <v>-7.7</v>
       </c>
       <c r="AG150" s="10">
-        <v>-0.55000000000000004</v>
+        <v>-0.51</v>
       </c>
     </row>
     <row r="151" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A151" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B151" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C151" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D151" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E151" s="21"/>
       <c r="F151" s="1">
         <v>141</v>
       </c>
       <c r="H151" s="55">
         <v>141</v>
       </c>
       <c r="I151" s="56">
         <v>2026000103</v>
       </c>
@@ -17338,99 +17325,99 @@
       <c r="I162" s="56">
         <v>2026000103</v>
       </c>
       <c r="J162" s="62">
         <v>4</v>
       </c>
       <c r="K162" s="61" t="s">
         <v>24</v>
       </c>
       <c r="L162" t="s">
         <v>274</v>
       </c>
       <c r="M162" s="60" t="s">
         <v>34</v>
       </c>
       <c r="N162" s="6">
         <v>9152</v>
       </c>
       <c r="O162" s="8">
         <v>5.4</v>
       </c>
       <c r="P162" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q162" s="8">
-        <v>0.3</v>
+        <v>-0.8</v>
       </c>
       <c r="R162" s="10">
-        <v>0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="S162" s="6">
         <v>9094</v>
       </c>
       <c r="T162" s="8">
         <v>4.8</v>
       </c>
       <c r="U162" s="8">
         <v>0</v>
       </c>
       <c r="V162" s="8">
-        <v>-4.5999999999999996</v>
+        <v>-5.7</v>
       </c>
       <c r="W162" s="10">
-        <v>-0.24</v>
+        <v>-0.3</v>
       </c>
       <c r="X162" s="6">
         <v>9201</v>
       </c>
       <c r="Y162" s="8">
         <v>6</v>
       </c>
       <c r="Z162" s="8">
         <v>10.5</v>
       </c>
       <c r="AA162" s="8">
-        <v>5.4</v>
+        <v>4.2</v>
       </c>
       <c r="AB162" s="10">
-        <v>0.28000000000000003</v>
+        <v>0.22</v>
       </c>
       <c r="AC162" s="6">
         <v>9073</v>
       </c>
       <c r="AD162" s="8">
         <v>6.2</v>
       </c>
       <c r="AE162" s="8">
         <v>9.6</v>
       </c>
       <c r="AF162" s="8">
-        <v>4.5999999999999996</v>
+        <v>3.4</v>
       </c>
       <c r="AG162" s="10">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="163" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A163" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B163" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C163" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D163" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E163" s="21"/>
       <c r="F163" s="1">
         <v>153</v>
       </c>
       <c r="H163" s="55">
         <v>153</v>
       </c>
       <c r="I163" s="56">
         <v>2026000103</v>
       </c>
@@ -17722,384 +17709,384 @@
       <c r="I166" s="56">
         <v>2026000103</v>
       </c>
       <c r="J166" s="62">
         <v>6</v>
       </c>
       <c r="K166" s="61" t="s">
         <v>24</v>
       </c>
       <c r="L166" t="s">
         <v>337</v>
       </c>
       <c r="M166" s="60" t="s">
         <v>34</v>
       </c>
       <c r="N166" s="6">
         <v>6010</v>
       </c>
       <c r="O166" s="8">
         <v>3.8</v>
       </c>
       <c r="P166" s="8">
         <v>3.1</v>
       </c>
       <c r="Q166" s="8">
-        <v>1.6</v>
+        <v>2.1</v>
       </c>
       <c r="R166" s="10" t="s">
         <v>363</v>
       </c>
       <c r="S166" s="6">
         <v>6565</v>
       </c>
       <c r="T166" s="8">
         <v>3.8</v>
       </c>
       <c r="U166" s="8">
         <v>34.6</v>
       </c>
       <c r="V166" s="8">
-        <v>32.6</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="W166" s="10" t="s">
         <v>363</v>
       </c>
       <c r="X166" s="6">
         <v>5479</v>
       </c>
       <c r="Y166" s="8">
         <v>3.9</v>
       </c>
       <c r="Z166" s="8">
         <v>-18.899999999999999</v>
       </c>
       <c r="AA166" s="8">
-        <v>-20.100000000000001</v>
+        <v>-19.7</v>
       </c>
       <c r="AB166" s="10" t="s">
         <v>363</v>
       </c>
       <c r="AC166" s="6">
         <v>4766</v>
       </c>
       <c r="AD166" s="8">
         <v>3.5</v>
       </c>
       <c r="AE166" s="8">
         <v>-19.899999999999999</v>
       </c>
       <c r="AF166" s="8">
-        <v>-21.1</v>
+        <v>-20.7</v>
       </c>
       <c r="AG166" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="167" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A167" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B167" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C167" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D167" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E167" s="21"/>
       <c r="F167" s="1">
         <v>157</v>
       </c>
       <c r="H167" s="55">
         <v>157</v>
       </c>
       <c r="I167" s="56">
         <v>2026000103</v>
       </c>
       <c r="J167" s="62">
         <v>6</v>
       </c>
       <c r="K167" s="61" t="s">
         <v>24</v>
       </c>
       <c r="L167" t="s">
         <v>338</v>
       </c>
       <c r="M167" s="60" t="s">
         <v>34</v>
       </c>
       <c r="N167" s="6">
         <v>12582</v>
       </c>
       <c r="O167" s="8">
         <v>8</v>
       </c>
       <c r="P167" s="8">
         <v>3.6</v>
       </c>
       <c r="Q167" s="8">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="R167" s="10" t="s">
         <v>363</v>
       </c>
       <c r="S167" s="6">
         <v>16348</v>
       </c>
       <c r="T167" s="8">
         <v>9.5</v>
       </c>
       <c r="U167" s="8">
         <v>5.2</v>
       </c>
       <c r="V167" s="8">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="W167" s="10" t="s">
         <v>363</v>
       </c>
       <c r="X167" s="6">
         <v>8716</v>
       </c>
       <c r="Y167" s="8">
         <v>6.2</v>
       </c>
       <c r="Z167" s="8">
         <v>-0.8</v>
       </c>
       <c r="AA167" s="8">
-        <v>-2.7</v>
+        <v>-2.6</v>
       </c>
       <c r="AB167" s="10" t="s">
         <v>363</v>
       </c>
       <c r="AC167" s="6">
         <v>8098</v>
       </c>
       <c r="AD167" s="8">
         <v>6</v>
       </c>
       <c r="AE167" s="8">
         <v>6.3</v>
       </c>
       <c r="AF167" s="8">
-        <v>4.2</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AG167" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="168" spans="1:33" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A168" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B168" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C168" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D168" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E168" s="21"/>
       <c r="F168" s="1">
         <v>158</v>
       </c>
       <c r="H168" s="55">
         <v>158</v>
       </c>
       <c r="I168" s="56">
         <v>2026000103</v>
       </c>
       <c r="J168" s="62">
         <v>6</v>
       </c>
       <c r="K168" s="61" t="s">
         <v>24</v>
       </c>
       <c r="L168" t="s">
         <v>339</v>
       </c>
       <c r="M168" s="60" t="s">
         <v>34</v>
       </c>
       <c r="N168" s="6">
         <v>64380</v>
       </c>
       <c r="O168" s="8">
         <v>41</v>
       </c>
       <c r="P168" s="8">
         <v>-1.9</v>
       </c>
       <c r="Q168" s="8">
-        <v>-3.2</v>
+        <v>-3.3</v>
       </c>
       <c r="R168" s="10" t="s">
         <v>363</v>
       </c>
       <c r="S168" s="6">
         <v>58292</v>
       </c>
       <c r="T168" s="8">
         <v>33.700000000000003</v>
       </c>
       <c r="U168" s="8">
         <v>-2.5</v>
       </c>
       <c r="V168" s="8">
         <v>-3.8</v>
       </c>
       <c r="W168" s="10" t="s">
         <v>363</v>
       </c>
       <c r="X168" s="6">
         <v>70649</v>
       </c>
       <c r="Y168" s="8">
         <v>50.2</v>
       </c>
       <c r="Z168" s="8">
         <v>-1</v>
       </c>
       <c r="AA168" s="8">
-        <v>-2.2999999999999998</v>
+        <v>-2.4</v>
       </c>
       <c r="AB168" s="10" t="s">
         <v>363</v>
       </c>
       <c r="AC168" s="6">
         <v>70052</v>
       </c>
       <c r="AD168" s="8">
         <v>51.6</v>
       </c>
       <c r="AE168" s="8">
         <v>-0.7</v>
       </c>
       <c r="AF168" s="8">
-        <v>-2</v>
+        <v>-2.1</v>
       </c>
       <c r="AG168" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="169" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A169" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B169" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C169" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D169" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E169" s="21"/>
       <c r="F169" s="1">
         <v>159</v>
       </c>
       <c r="H169" s="55">
         <v>159</v>
       </c>
       <c r="I169" s="56">
         <v>2026000103</v>
       </c>
       <c r="J169" s="62">
         <v>5</v>
       </c>
       <c r="K169" s="61" t="s">
         <v>24</v>
       </c>
       <c r="L169" t="s">
         <v>340</v>
       </c>
       <c r="M169" s="60" t="s">
         <v>34</v>
       </c>
       <c r="N169" s="6">
         <v>74088</v>
       </c>
       <c r="O169" s="8">
         <v>47.2</v>
       </c>
       <c r="P169" s="8">
         <v>4.7</v>
       </c>
       <c r="Q169" s="8">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
       <c r="R169" s="10" t="s">
         <v>363</v>
       </c>
       <c r="S169" s="6">
         <v>91667</v>
       </c>
       <c r="T169" s="8">
         <v>53</v>
       </c>
       <c r="U169" s="8">
         <v>10.7</v>
       </c>
       <c r="V169" s="8">
-        <v>8.6999999999999993</v>
+        <v>8.5</v>
       </c>
       <c r="W169" s="10" t="s">
         <v>363</v>
       </c>
       <c r="X169" s="6">
         <v>55873</v>
       </c>
       <c r="Y169" s="8">
         <v>39.700000000000003</v>
       </c>
       <c r="Z169" s="8">
         <v>-5.0999999999999996</v>
       </c>
       <c r="AA169" s="8">
-        <v>-6.8</v>
+        <v>-7</v>
       </c>
       <c r="AB169" s="10" t="s">
         <v>363</v>
       </c>
       <c r="AC169" s="6">
         <v>52840</v>
       </c>
       <c r="AD169" s="8">
         <v>38.9</v>
       </c>
       <c r="AE169" s="8">
         <v>-7.6</v>
       </c>
       <c r="AF169" s="8">
-        <v>-9.1999999999999993</v>
+        <v>-9.4</v>
       </c>
       <c r="AG169" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:33" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A170" s="21" t="s">
         <v>359</v>
       </c>
       <c r="B170" s="21" t="s">
         <v>360</v>
       </c>
       <c r="C170" s="21" t="s">
         <v>361</v>
       </c>
       <c r="D170" s="21" t="s">
         <v>362</v>
       </c>
       <c r="E170" s="21"/>
       <c r="F170" s="1">
         <v>160</v>
       </c>
       <c r="H170" s="55">
         <v>160</v>
       </c>
@@ -22598,93 +22585,85 @@
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="152" max="16383" man="1"/>
     <brk id="220" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="20" max="1048575" man="1"/>
     <brk id="28" max="1048575" man="1"/>
     <brk id="34" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -22706,50 +22685,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -22825,90 +22809,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECE242D8-55D2-4BFE-A953-F5F0C0E21238}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFA3A4EE-E494-480B-93C5-8452EDDC9F27}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC7A3D99-F5D3-4635-9736-EEC8B6322A85}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E254075-7A18-4495-9C73-E0F977455468}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36A5F5C1-B641-4A9C-96A2-94C7376D118E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FD3D526-8FD3-458A-B293-0AFF0671DAB9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>単身，勤労，勤労以外，無職</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>総務省統計局</Company>