--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -11,1391 +11,92 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12555000/WorkingDocLib/03　若年者就職援助係/（★一時避難用★）/03　若年者雇用対策係/01若年係/33 内定率/R8年度　内定率記者発表/01　高校・中学/01　令和８年３月末現在/04 HP掲載・e-Stat等/HP/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12555000/WorkingDocLib/03　若年者就職援助係/（★一時避難用★）/03　若年者雇用対策係/01若年係/33 内定率/★統計誤り対応/20260624 鹿児島誤り/03 公表資料/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{B6C6BA25-BFA8-4291-AEA1-4EF86F932CBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{968BCDC1-E9E5-451F-AE8B-0261778AF86B}"/>
+  <xr:revisionPtr revIDLastSave="66" documentId="8_{B6C6BA25-BFA8-4291-AEA1-4EF86F932CBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2A092A98-433C-48FF-97D4-D998A5512E3F}"/>
   <bookViews>
-    <workbookView xWindow="1125" yWindow="1185" windowWidth="23220" windowHeight="13755" xr2:uid="{91AA0EAD-27CF-46BC-B3D3-F513B4D02985}"/>
+    <workbookView xWindow="2730" yWindow="795" windowWidth="20445" windowHeight="14580" xr2:uid="{91AA0EAD-27CF-46BC-B3D3-F513B4D02985}"/>
   </bookViews>
   <sheets>
     <sheet name="第１・２表" sheetId="1" r:id="rId1"/>
     <sheet name="第３表" sheetId="2" r:id="rId2"/>
     <sheet name="第４・５表" sheetId="3" r:id="rId3"/>
     <sheet name="第６表" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第１・２表!$A$1:$Y$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">第３表!$A$1:$R$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">第４・５表!$A$1:$G$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">第６表!$A$1:$H$184</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="T174" i="4" l="1"/>
-[...1298 lines deleted...]
-  <c r="F57" i="3"/>
+  <c r="F57" i="3" l="1"/>
   <c r="G57" i="3" s="1"/>
   <c r="F56" i="3"/>
   <c r="G56" i="3" s="1"/>
   <c r="F55" i="3"/>
   <c r="G55" i="3" s="1"/>
   <c r="F54" i="3"/>
   <c r="G54" i="3" s="1"/>
   <c r="G53" i="3"/>
   <c r="F53" i="3"/>
   <c r="G52" i="3"/>
   <c r="F52" i="3"/>
   <c r="F51" i="3"/>
   <c r="G51" i="3" s="1"/>
   <c r="F45" i="3"/>
   <c r="G45" i="3" s="1"/>
   <c r="F44" i="3"/>
   <c r="G44" i="3" s="1"/>
   <c r="F43" i="3"/>
   <c r="G43" i="3" s="1"/>
   <c r="F42" i="3"/>
   <c r="G42" i="3" s="1"/>
   <c r="F41" i="3"/>
   <c r="G41" i="3" s="1"/>
   <c r="G40" i="3"/>
   <c r="F40" i="3"/>
@@ -6743,184 +5444,184 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="47" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="124" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="95" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="99" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="128" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="22" fillId="0" borderId="128" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="142" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="95" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="99" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="142" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="151" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="151" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="151" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="136" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="142" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="153" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="145" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="133" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="43" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="162" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="162" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="162" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="151" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="142" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="桁区切り 2" xfId="4" xr:uid="{A61358B0-E29E-49AD-BCAC-D0C24F62E0B0}"/>
     <cellStyle name="桁区切り 3" xfId="5" xr:uid="{7499FD3B-B6D5-41BB-86A2-E52629FCE702}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{7AFDE6ED-BADD-494A-81C4-A93C2EBC3DC4}"/>
     <cellStyle name="標準_《作業用》★0709記者発表資料②高校等（第１～３表）個票データ" xfId="1" xr:uid="{FDAB9093-58CC-4339-9A90-4A610EA3BD86}"/>
     <cellStyle name="標準_高校9603" xfId="2" xr:uid="{BC3023B4-92FE-4C74-BFFA-89B13DE63F98}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
@@ -7670,108 +6371,108 @@
       <c r="S5" s="34"/>
       <c r="T5" s="35">
         <v>99</v>
       </c>
       <c r="U5" s="36"/>
       <c r="V5" s="36">
         <v>99.2</v>
       </c>
       <c r="W5" s="36"/>
       <c r="X5" s="36">
         <v>98.7</v>
       </c>
       <c r="Y5" s="37"/>
     </row>
     <row r="6" spans="1:39">
       <c r="C6" s="38" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="39">
         <v>498722</v>
       </c>
       <c r="E6" s="40">
         <v>-0.1</v>
       </c>
       <c r="F6" s="41">
-        <v>121079</v>
+        <v>121175</v>
       </c>
       <c r="G6" s="40">
+        <v>-0.5</v>
+      </c>
+      <c r="H6" s="41">
+        <v>76159</v>
+      </c>
+      <c r="I6" s="40">
+        <v>1</v>
+      </c>
+      <c r="J6" s="41">
+        <v>45016</v>
+      </c>
+      <c r="K6" s="40">
+        <v>-3</v>
+      </c>
+      <c r="L6" s="41">
+        <v>119896</v>
+      </c>
+      <c r="M6" s="40">
         <v>-0.6</v>
       </c>
-      <c r="H6" s="41">
-[...2 lines deleted...]
-      <c r="I6" s="40">
+      <c r="N6" s="41">
+        <v>75480</v>
+      </c>
+      <c r="O6" s="40">
         <v>0.9</v>
       </c>
-      <c r="J6" s="41">
-[...16 lines deleted...]
-      </c>
       <c r="P6" s="41">
-        <v>44349</v>
+        <v>44416</v>
       </c>
       <c r="Q6" s="40">
-        <v>-3.1</v>
+        <v>-3</v>
       </c>
       <c r="R6" s="42">
         <v>4.12</v>
       </c>
       <c r="S6" s="43">
         <v>2.0000000000000462E-2</v>
       </c>
       <c r="T6" s="44">
         <v>98.9</v>
       </c>
       <c r="U6" s="40">
         <v>-9.9999999999994316E-2</v>
       </c>
       <c r="V6" s="45">
         <v>99.1</v>
       </c>
       <c r="W6" s="40">
         <v>-0.10000000000000853</v>
       </c>
       <c r="X6" s="45">
-        <v>98.6</v>
+        <v>98.7</v>
       </c>
       <c r="Y6" s="46">
-        <v>-0.10000000000000853</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:39">
       <c r="C7" s="30"/>
       <c r="D7" s="31">
         <v>18367</v>
       </c>
       <c r="E7" s="47"/>
       <c r="F7" s="32">
         <v>4810</v>
       </c>
       <c r="G7" s="47"/>
       <c r="H7" s="32">
         <v>2849</v>
       </c>
       <c r="I7" s="47"/>
       <c r="J7" s="32">
         <v>1961</v>
       </c>
       <c r="K7" s="47"/>
       <c r="L7" s="32">
         <v>4759</v>
       </c>
       <c r="M7" s="47"/>
       <c r="N7" s="32">
@@ -9530,108 +8231,108 @@
       <c r="S33" s="48"/>
       <c r="T33" s="35">
         <v>98.1</v>
       </c>
       <c r="U33" s="47"/>
       <c r="V33" s="36">
         <v>98.5</v>
       </c>
       <c r="W33" s="47"/>
       <c r="X33" s="36">
         <v>97.5</v>
       </c>
       <c r="Y33" s="49"/>
     </row>
     <row r="34" spans="3:25" ht="14.25" thickBot="1">
       <c r="C34" s="64" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="65">
         <v>27072</v>
       </c>
       <c r="E34" s="66">
         <v>-3</v>
       </c>
       <c r="F34" s="67">
-        <v>12556</v>
+        <v>12652</v>
       </c>
       <c r="G34" s="66">
-        <v>1.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H34" s="67">
-        <v>7681</v>
+        <v>7726</v>
       </c>
       <c r="I34" s="66">
-        <v>3.5</v>
+        <v>4.2</v>
       </c>
       <c r="J34" s="67">
-        <v>4875</v>
+        <v>4926</v>
       </c>
       <c r="K34" s="66">
-        <v>-1.5</v>
+        <v>-0.5</v>
       </c>
       <c r="L34" s="67">
-        <v>12292</v>
+        <v>12418</v>
       </c>
       <c r="M34" s="66">
-        <v>1.3</v>
+        <v>2.4</v>
       </c>
       <c r="N34" s="67">
-        <v>7552</v>
+        <v>7611</v>
       </c>
       <c r="O34" s="66">
-        <v>3.3</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="P34" s="67">
-        <v>4740</v>
+        <v>4807</v>
       </c>
       <c r="Q34" s="66">
-        <v>-1.7</v>
+        <v>-0.3</v>
       </c>
       <c r="R34" s="68">
-        <v>2.16</v>
+        <v>2.14</v>
       </c>
       <c r="S34" s="69">
-        <v>-9.9999999999999645E-2</v>
+        <v>-0.12</v>
       </c>
       <c r="T34" s="70">
-        <v>97.9</v>
+        <v>98.2</v>
       </c>
       <c r="U34" s="66">
-        <v>-0.19999999999998863</v>
+        <v>0.1</v>
       </c>
       <c r="V34" s="71">
-        <v>98.3</v>
+        <v>98.5</v>
       </c>
       <c r="W34" s="66">
-        <v>-0.20000000000000284</v>
+        <v>0</v>
       </c>
       <c r="X34" s="71">
-        <v>97.2</v>
+        <v>97.6</v>
       </c>
       <c r="Y34" s="72">
-        <v>-0.29999999999999716</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="35" spans="3:25" ht="11.25" customHeight="1">
       <c r="C35" s="430" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="430"/>
       <c r="E35" s="430"/>
       <c r="F35" s="430"/>
       <c r="G35" s="430"/>
       <c r="H35" s="430"/>
       <c r="I35" s="430"/>
       <c r="J35" s="430"/>
       <c r="K35" s="430"/>
       <c r="L35" s="430"/>
       <c r="M35" s="430"/>
       <c r="N35" s="430"/>
       <c r="O35" s="430"/>
       <c r="P35" s="430"/>
       <c r="Q35" s="430"/>
       <c r="R35" s="430"/>
       <c r="S35" s="430"/>
       <c r="T35" s="430"/>
       <c r="U35" s="430"/>
       <c r="V35" s="430"/>
@@ -12821,90 +11522,90 @@
       </c>
       <c r="P49" s="176">
         <v>0.59999999999999432</v>
       </c>
       <c r="Q49" s="184">
         <v>99.616858237547888</v>
       </c>
       <c r="R49" s="185">
         <v>99.228791773778923</v>
       </c>
     </row>
     <row r="50" spans="1:18" s="159" customFormat="1" ht="21" customHeight="1">
       <c r="A50" s="173" t="s">
         <v>112</v>
       </c>
       <c r="B50" s="174" t="s">
         <v>29</v>
       </c>
       <c r="C50" s="175">
         <v>6419</v>
       </c>
       <c r="D50" s="176">
         <v>-2.8</v>
       </c>
       <c r="E50" s="175">
-        <v>3726</v>
+        <v>3822</v>
       </c>
       <c r="F50" s="177">
-        <v>-2.1</v>
+        <v>0.5</v>
       </c>
       <c r="G50" s="178">
-        <v>2076</v>
+        <v>2121</v>
       </c>
       <c r="H50" s="179">
-        <v>1650</v>
+        <v>1701</v>
       </c>
       <c r="I50" s="175">
-        <v>3532</v>
+        <v>3658</v>
       </c>
       <c r="J50" s="177">
-        <v>-2.6</v>
+        <v>0.9</v>
       </c>
       <c r="K50" s="178">
-        <v>1981</v>
+        <v>2040</v>
       </c>
       <c r="L50" s="180">
-        <v>1551</v>
+        <v>1618</v>
       </c>
       <c r="M50" s="181">
-        <v>1.722758990874933</v>
+        <v>1.68</v>
       </c>
       <c r="N50" s="182">
-        <v>-2.0000000000000018E-2</v>
+        <v>-0.06</v>
       </c>
       <c r="O50" s="183">
-        <v>94.793344068706389</v>
+        <v>95.7</v>
       </c>
       <c r="P50" s="176">
-        <v>-0.5</v>
+        <v>0.4</v>
       </c>
       <c r="Q50" s="184">
-        <v>95.423892100192674</v>
+        <v>96.2</v>
       </c>
       <c r="R50" s="185">
-        <v>94</v>
+        <v>95.1</v>
       </c>
     </row>
     <row r="51" spans="1:18" s="159" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A51" s="160" t="s">
         <v>113</v>
       </c>
       <c r="B51" s="236" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="237">
         <v>3657</v>
       </c>
       <c r="D51" s="238">
         <v>-5.7</v>
       </c>
       <c r="E51" s="237">
         <v>1859</v>
       </c>
       <c r="F51" s="239">
         <v>9.1999999999999993</v>
       </c>
       <c r="G51" s="240">
         <v>1244</v>
       </c>
       <c r="H51" s="241">
@@ -12931,90 +11632,90 @@
       <c r="O51" s="245">
         <v>98.708983324367935</v>
       </c>
       <c r="P51" s="238">
         <v>-0.70000000000000284</v>
       </c>
       <c r="Q51" s="246">
         <v>98.954983922829584</v>
       </c>
       <c r="R51" s="247">
         <v>98.211382113821131</v>
       </c>
     </row>
     <row r="52" spans="1:18" s="159" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A52" s="248" t="s">
         <v>114</v>
       </c>
       <c r="B52" s="249"/>
       <c r="C52" s="237">
         <v>498722</v>
       </c>
       <c r="D52" s="250">
         <v>-0.1</v>
       </c>
       <c r="E52" s="251">
-        <v>121079</v>
+        <v>121175</v>
       </c>
       <c r="F52" s="252">
+        <v>-0.5</v>
+      </c>
+      <c r="G52" s="253">
+        <v>76159</v>
+      </c>
+      <c r="H52" s="254">
+        <v>45016</v>
+      </c>
+      <c r="I52" s="251">
+        <v>119896</v>
+      </c>
+      <c r="J52" s="252">
         <v>-0.6</v>
       </c>
-      <c r="G52" s="253">
-[...10 lines deleted...]
-      </c>
       <c r="K52" s="253">
-        <v>75421</v>
+        <v>75480</v>
       </c>
       <c r="L52" s="255">
-        <v>44349</v>
+        <v>44416</v>
       </c>
       <c r="M52" s="256">
         <v>4.12</v>
       </c>
       <c r="N52" s="257">
         <v>2.0000000000000462E-2</v>
       </c>
       <c r="O52" s="258">
         <v>98.9</v>
       </c>
       <c r="P52" s="250">
         <v>-9.9999999999994316E-2</v>
       </c>
       <c r="Q52" s="259">
         <v>99.1</v>
       </c>
       <c r="R52" s="260">
-        <v>98.6</v>
+        <v>98.7</v>
       </c>
     </row>
     <row r="53" spans="1:18" s="159" customFormat="1" ht="6" customHeight="1"/>
     <row r="54" spans="1:18" s="159" customFormat="1" ht="11.25">
       <c r="A54" s="261" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="55" spans="1:18" s="159" customFormat="1" ht="11.25">
       <c r="A55" s="261" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="56" spans="1:18" s="159" customFormat="1" ht="11.25"/>
     <row r="57" spans="1:18" s="159" customFormat="1" ht="11.25"/>
     <row r="58" spans="1:18" s="159" customFormat="1" ht="11.25"/>
     <row r="59" spans="1:18" s="159" customFormat="1" ht="11.25"/>
     <row r="60" spans="1:18" s="159" customFormat="1" ht="11.25"/>
     <row r="61" spans="1:18" s="159" customFormat="1" ht="11.25"/>
     <row r="62" spans="1:18" s="159" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
@@ -13041,69 +11742,69 @@
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.25" style="267" customWidth="1"/>
     <col min="2" max="2" width="4.25" style="267" customWidth="1"/>
     <col min="3" max="3" width="37.75" style="267" customWidth="1"/>
     <col min="4" max="5" width="14.125" style="267" customWidth="1"/>
     <col min="6" max="6" width="11.375" style="287" customWidth="1"/>
     <col min="7" max="7" width="11.375" style="288" customWidth="1"/>
     <col min="8" max="16384" width="8.125" style="267"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="30" customHeight="1">
       <c r="B1" s="262" t="s">
         <v>117</v>
       </c>
       <c r="C1" s="263"/>
       <c r="D1" s="264"/>
       <c r="E1" s="264"/>
       <c r="F1" s="265"/>
       <c r="G1" s="266"/>
     </row>
     <row r="2" spans="2:9" ht="21" customHeight="1">
-      <c r="B2" s="445" t="s">
+      <c r="B2" s="444" t="s">
         <v>118</v>
       </c>
-      <c r="C2" s="446"/>
-      <c r="D2" s="450" t="s">
+      <c r="C2" s="445"/>
+      <c r="D2" s="448" t="s">
         <v>119</v>
       </c>
-      <c r="E2" s="452" t="s">
+      <c r="E2" s="450" t="s">
         <v>120</v>
       </c>
       <c r="F2" s="268"/>
       <c r="G2" s="269"/>
       <c r="I2" s="270"/>
     </row>
     <row r="3" spans="2:9" ht="21" customHeight="1">
-      <c r="B3" s="448"/>
-[...2 lines deleted...]
-      <c r="E3" s="453"/>
+      <c r="B3" s="446"/>
+      <c r="C3" s="447"/>
+      <c r="D3" s="449"/>
+      <c r="E3" s="451"/>
       <c r="F3" s="271" t="s">
         <v>121</v>
       </c>
       <c r="G3" s="272" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="21" customHeight="1">
       <c r="B4" s="273" t="s">
         <v>123</v>
       </c>
       <c r="C4" s="273"/>
       <c r="D4" s="274">
         <v>3258</v>
       </c>
       <c r="E4" s="274">
         <v>3162</v>
       </c>
       <c r="F4" s="275">
         <f>E4-D4</f>
         <v>-96</v>
       </c>
       <c r="G4" s="276">
         <f>ROUND(F4/D4*100,1)</f>
         <v>-2.9</v>
@@ -13889,9737 +12590,5849 @@
         <f t="shared" si="1"/>
         <v>3.3</v>
       </c>
     </row>
     <row r="44" spans="2:7" ht="21" customHeight="1">
       <c r="B44" s="273" t="s">
         <v>163</v>
       </c>
       <c r="C44" s="273"/>
       <c r="D44" s="274">
         <v>144</v>
       </c>
       <c r="E44" s="274">
         <v>148</v>
       </c>
       <c r="F44" s="275">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="G44" s="276">
         <f t="shared" si="1"/>
         <v>2.8</v>
       </c>
     </row>
     <row r="45" spans="2:7" ht="21" customHeight="1">
-      <c r="B45" s="454" t="s">
+      <c r="B45" s="452" t="s">
         <v>164</v>
       </c>
-      <c r="C45" s="455"/>
+      <c r="C45" s="453"/>
       <c r="D45" s="274">
         <v>499237</v>
       </c>
       <c r="E45" s="274">
         <v>498722</v>
       </c>
       <c r="F45" s="275">
         <f t="shared" si="0"/>
         <v>-515</v>
       </c>
       <c r="G45" s="276">
         <f t="shared" si="1"/>
         <v>-0.1</v>
       </c>
     </row>
     <row r="46" spans="2:7" ht="15" customHeight="1">
       <c r="B46" s="283" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="284"/>
       <c r="D46" s="284"/>
       <c r="E46" s="284"/>
       <c r="F46" s="285"/>
       <c r="G46" s="286"/>
     </row>
     <row r="47" spans="2:7" ht="15" customHeight="1"/>
     <row r="48" spans="2:7" ht="15" customHeight="1">
       <c r="B48" s="262" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="49" spans="2:7" ht="15" customHeight="1">
-      <c r="B49" s="445" t="s">
+      <c r="B49" s="444" t="s">
         <v>167</v>
       </c>
-      <c r="C49" s="446"/>
-      <c r="D49" s="450" t="s">
+      <c r="C49" s="445"/>
+      <c r="D49" s="448" t="s">
         <v>119</v>
       </c>
-      <c r="E49" s="452" t="s">
+      <c r="E49" s="450" t="s">
         <v>120</v>
       </c>
       <c r="F49" s="289"/>
       <c r="G49" s="290"/>
     </row>
     <row r="50" spans="2:7" ht="15" customHeight="1">
-      <c r="B50" s="448"/>
-[...2 lines deleted...]
-      <c r="E50" s="453"/>
+      <c r="B50" s="446"/>
+      <c r="C50" s="447"/>
+      <c r="D50" s="449"/>
+      <c r="E50" s="451"/>
       <c r="F50" s="291" t="s">
         <v>168</v>
       </c>
       <c r="G50" s="292" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="51" spans="2:7" ht="15" customHeight="1">
-      <c r="B51" s="445" t="s">
+      <c r="B51" s="444" t="s">
         <v>169</v>
       </c>
-      <c r="C51" s="446"/>
+      <c r="C51" s="445"/>
       <c r="D51" s="293">
         <v>167900</v>
       </c>
       <c r="E51" s="293">
         <v>166482</v>
       </c>
       <c r="F51" s="275">
         <f t="shared" ref="F51:F57" si="2">E51-D51</f>
         <v>-1418</v>
       </c>
       <c r="G51" s="276">
         <f t="shared" ref="G51:G57" si="3">ROUND(F51/D51*100,1)</f>
         <v>-0.8</v>
       </c>
     </row>
     <row r="52" spans="2:7" ht="15" customHeight="1">
-      <c r="B52" s="444" t="s">
+      <c r="B52" s="454" t="s">
         <v>170</v>
       </c>
-      <c r="C52" s="444"/>
+      <c r="C52" s="454"/>
       <c r="D52" s="293">
         <v>150820</v>
       </c>
       <c r="E52" s="293">
         <v>151040</v>
       </c>
       <c r="F52" s="275">
         <f t="shared" si="2"/>
         <v>220</v>
       </c>
       <c r="G52" s="276">
         <f t="shared" si="3"/>
         <v>0.1</v>
       </c>
     </row>
     <row r="53" spans="2:7" ht="15" customHeight="1">
-      <c r="B53" s="444" t="s">
+      <c r="B53" s="454" t="s">
         <v>171</v>
       </c>
-      <c r="C53" s="444"/>
+      <c r="C53" s="454"/>
       <c r="D53" s="293">
         <v>93790</v>
       </c>
       <c r="E53" s="293">
         <v>91947</v>
       </c>
       <c r="F53" s="275">
         <f t="shared" si="2"/>
         <v>-1843</v>
       </c>
       <c r="G53" s="276">
         <f t="shared" si="3"/>
         <v>-2</v>
       </c>
     </row>
     <row r="54" spans="2:7" ht="15" customHeight="1">
-      <c r="B54" s="444" t="s">
+      <c r="B54" s="454" t="s">
         <v>172</v>
       </c>
-      <c r="C54" s="444"/>
+      <c r="C54" s="454"/>
       <c r="D54" s="293">
         <v>26879</v>
       </c>
       <c r="E54" s="293">
         <v>27595</v>
       </c>
       <c r="F54" s="275">
         <f t="shared" si="2"/>
         <v>716</v>
       </c>
       <c r="G54" s="276">
         <f t="shared" si="3"/>
         <v>2.7</v>
       </c>
     </row>
     <row r="55" spans="2:7" ht="15" customHeight="1">
-      <c r="B55" s="444" t="s">
+      <c r="B55" s="454" t="s">
         <v>173</v>
       </c>
-      <c r="C55" s="444"/>
+      <c r="C55" s="454"/>
       <c r="D55" s="293">
         <v>22493</v>
       </c>
       <c r="E55" s="293">
         <v>22596</v>
       </c>
       <c r="F55" s="275">
         <f t="shared" si="2"/>
         <v>103</v>
       </c>
       <c r="G55" s="276">
         <f t="shared" si="3"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="56" spans="2:7" ht="15" customHeight="1">
-      <c r="B56" s="447" t="s">
+      <c r="B56" s="455" t="s">
         <v>174</v>
       </c>
-      <c r="C56" s="447"/>
+      <c r="C56" s="455"/>
       <c r="D56" s="293">
         <v>37355</v>
       </c>
       <c r="E56" s="293">
         <v>39062</v>
       </c>
       <c r="F56" s="275">
         <f t="shared" si="2"/>
         <v>1707</v>
       </c>
       <c r="G56" s="276">
         <f t="shared" si="3"/>
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="57" spans="2:7" ht="15" customHeight="1">
-      <c r="B57" s="444" t="s">
+      <c r="B57" s="454" t="s">
         <v>175</v>
       </c>
-      <c r="C57" s="444"/>
+      <c r="C57" s="454"/>
       <c r="D57" s="293">
         <v>499237</v>
       </c>
       <c r="E57" s="293">
         <v>498722</v>
       </c>
       <c r="F57" s="275">
         <f t="shared" si="2"/>
         <v>-515</v>
       </c>
       <c r="G57" s="276">
         <f t="shared" si="3"/>
         <v>-0.1</v>
       </c>
     </row>
     <row r="58" spans="2:7" ht="15" customHeight="1">
       <c r="B58" s="283" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="294"/>
       <c r="E58" s="294"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
     <mergeCell ref="B2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B49:C50"/>
     <mergeCell ref="D49:D50"/>
     <mergeCell ref="E49:E50"/>
-    <mergeCell ref="B57:C57"/>
-[...5 lines deleted...]
-    <mergeCell ref="B56:C56"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC0B6BB5-CA17-4971-A5A9-DBC7E7A483D3}">
   <sheetPr codeName="Sheet9">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U184"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="2" max="2" width="27.375" customWidth="1"/>
     <col min="3" max="7" width="11.875" customWidth="1"/>
     <col min="8" max="8" width="18.625" style="296" customWidth="1"/>
     <col min="9" max="9" width="10.375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15">
-      <c r="A1" s="482" t="s">
+      <c r="A1" s="456" t="s">
         <v>176</v>
       </c>
-      <c r="B1" s="482"/>
-[...5 lines deleted...]
-      <c r="H1" s="482"/>
+      <c r="B1" s="456"/>
+      <c r="C1" s="456"/>
+      <c r="D1" s="456"/>
+      <c r="E1" s="456"/>
+      <c r="F1" s="456"/>
+      <c r="G1" s="456"/>
+      <c r="H1" s="456"/>
     </row>
     <row r="2" spans="1:21" ht="2.25" customHeight="1">
       <c r="A2" s="283"/>
       <c r="B2" s="295"/>
       <c r="C2" s="283"/>
       <c r="D2" s="283"/>
       <c r="E2" s="283"/>
       <c r="F2" s="283"/>
       <c r="G2" s="283"/>
     </row>
     <row r="3" spans="1:21" ht="14.25">
       <c r="A3" s="297" t="s">
         <v>177</v>
       </c>
       <c r="B3" s="298"/>
       <c r="C3" s="298"/>
       <c r="D3" s="298"/>
       <c r="E3" s="298"/>
       <c r="F3" s="298"/>
       <c r="G3" s="298"/>
       <c r="H3" s="299"/>
     </row>
     <row r="4" spans="1:21" ht="3" customHeight="1" thickBot="1">
       <c r="A4" s="283"/>
       <c r="B4" s="295"/>
       <c r="C4" s="283"/>
       <c r="D4" s="283"/>
       <c r="E4" s="283"/>
       <c r="F4" s="283"/>
       <c r="G4" s="283"/>
     </row>
     <row r="5" spans="1:21" ht="22.5">
-      <c r="A5" s="476"/>
-      <c r="B5" s="476" t="s">
+      <c r="A5" s="457"/>
+      <c r="B5" s="457" t="s">
         <v>178</v>
       </c>
-      <c r="C5" s="483" t="s">
+      <c r="C5" s="460" t="s">
         <v>179</v>
       </c>
-      <c r="D5" s="484"/>
-[...2 lines deleted...]
-      <c r="G5" s="485"/>
+      <c r="D5" s="461"/>
+      <c r="E5" s="461"/>
+      <c r="F5" s="461"/>
+      <c r="G5" s="462"/>
       <c r="H5" s="300" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A6" s="477"/>
-      <c r="B6" s="477"/>
+      <c r="A6" s="458"/>
+      <c r="B6" s="458"/>
       <c r="C6" s="301" t="s">
         <v>181</v>
       </c>
       <c r="D6" s="302" t="s">
         <v>182</v>
       </c>
       <c r="E6" s="303" t="s">
         <v>183</v>
       </c>
       <c r="F6" s="303" t="s">
         <v>184</v>
       </c>
       <c r="G6" s="304" t="s">
         <v>185</v>
       </c>
       <c r="H6" s="305" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A7" s="477"/>
-      <c r="B7" s="477"/>
+      <c r="A7" s="458"/>
+      <c r="B7" s="458"/>
       <c r="C7" s="306" t="s">
         <v>187</v>
       </c>
       <c r="D7" s="307" t="s">
         <v>187</v>
       </c>
       <c r="E7" s="307" t="s">
         <v>188</v>
       </c>
       <c r="F7" s="308" t="s">
         <v>189</v>
       </c>
       <c r="G7" s="309" t="s">
         <v>190</v>
       </c>
       <c r="H7" s="310" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="8" spans="1:21" ht="10.5" customHeight="1" thickBot="1">
-      <c r="A8" s="478"/>
-      <c r="B8" s="478"/>
+      <c r="A8" s="459"/>
+      <c r="B8" s="459"/>
       <c r="C8" s="311" t="s">
         <v>191</v>
       </c>
       <c r="D8" s="312" t="s">
         <v>192</v>
       </c>
       <c r="E8" s="312" t="s">
         <v>192</v>
       </c>
       <c r="F8" s="313" t="s">
         <v>193</v>
       </c>
       <c r="G8" s="314" t="s">
         <v>194</v>
       </c>
       <c r="H8" s="315" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="9" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A9" s="486" t="s">
+      <c r="A9" s="463" t="s">
         <v>195</v>
       </c>
-      <c r="B9" s="468" t="s">
+      <c r="B9" s="466" t="s">
         <v>196</v>
       </c>
       <c r="C9" s="316">
         <v>3.2</v>
       </c>
       <c r="D9" s="317">
         <v>-2.2999999999999998</v>
       </c>
       <c r="E9" s="318">
         <v>-1.4</v>
       </c>
       <c r="F9" s="319">
         <v>0.09</v>
       </c>
       <c r="G9" s="320">
         <v>0.8</v>
       </c>
       <c r="H9" s="321">
         <v>0.4</v>
       </c>
-      <c r="I9" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I9" s="322"/>
+      <c r="J9" s="322"/>
+      <c r="K9" s="322"/>
+      <c r="L9" s="323"/>
+      <c r="M9" s="322"/>
+      <c r="N9" s="322"/>
     </row>
     <row r="10" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A10" s="487"/>
-      <c r="B10" s="469"/>
+      <c r="A10" s="464"/>
+      <c r="B10" s="467"/>
       <c r="C10" s="324">
         <v>787832</v>
       </c>
       <c r="D10" s="325">
         <v>499305</v>
       </c>
       <c r="E10" s="326">
         <v>490479</v>
       </c>
       <c r="F10" s="327">
         <v>1.58</v>
       </c>
       <c r="G10" s="328">
         <v>98.2</v>
       </c>
       <c r="H10" s="329">
         <v>99.3</v>
       </c>
-      <c r="I10" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I10" s="330"/>
+      <c r="J10" s="330"/>
+      <c r="K10" s="330"/>
+      <c r="L10" s="323"/>
+      <c r="M10" s="331"/>
+      <c r="N10" s="332"/>
     </row>
     <row r="11" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A11" s="487"/>
-      <c r="B11" s="470" t="s">
+      <c r="A11" s="464"/>
+      <c r="B11" s="468" t="s">
         <v>197</v>
       </c>
       <c r="C11" s="316">
         <v>31.8</v>
       </c>
       <c r="D11" s="317">
         <v>1.5</v>
       </c>
       <c r="E11" s="318">
         <v>1.9</v>
       </c>
       <c r="F11" s="319">
         <v>0.47</v>
       </c>
       <c r="G11" s="320">
         <v>0.4</v>
       </c>
       <c r="H11" s="333">
         <v>0.3</v>
       </c>
-      <c r="I11" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I11" s="322"/>
+      <c r="J11" s="322"/>
+      <c r="K11" s="322"/>
+      <c r="L11" s="323"/>
+      <c r="M11" s="322"/>
+      <c r="N11" s="322"/>
+      <c r="P11" s="322"/>
+      <c r="Q11" s="322"/>
+      <c r="R11" s="322"/>
+      <c r="S11" s="334"/>
+      <c r="T11" s="334"/>
+      <c r="U11" s="334"/>
     </row>
     <row r="12" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A12" s="487"/>
-      <c r="B12" s="469"/>
+      <c r="A12" s="464"/>
+      <c r="B12" s="467"/>
       <c r="C12" s="335">
         <v>1038207</v>
       </c>
       <c r="D12" s="336">
         <v>506850</v>
       </c>
       <c r="E12" s="337">
         <v>499795</v>
       </c>
       <c r="F12" s="338">
         <v>2.0499999999999998</v>
       </c>
       <c r="G12" s="339">
         <v>98.6</v>
       </c>
       <c r="H12" s="340">
         <v>99.6</v>
       </c>
-      <c r="I12" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I12" s="330"/>
+      <c r="J12" s="330"/>
+      <c r="K12" s="330"/>
+      <c r="L12" s="323"/>
+      <c r="M12" s="331"/>
+      <c r="N12" s="332"/>
     </row>
     <row r="13" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A13" s="487"/>
-      <c r="B13" s="470" t="s">
+      <c r="A13" s="464"/>
+      <c r="B13" s="468" t="s">
         <v>198</v>
       </c>
       <c r="C13" s="341">
         <v>29.2</v>
       </c>
       <c r="D13" s="342">
         <v>3</v>
       </c>
       <c r="E13" s="343">
         <v>3.6</v>
       </c>
       <c r="F13" s="344">
         <v>0.52</v>
       </c>
       <c r="G13" s="345">
         <v>0.6</v>
       </c>
       <c r="H13" s="346">
         <v>0</v>
       </c>
-      <c r="I13" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I13" s="322"/>
+      <c r="J13" s="322"/>
+      <c r="K13" s="322"/>
+      <c r="L13" s="323"/>
+      <c r="M13" s="322"/>
+      <c r="N13" s="322"/>
+      <c r="P13" s="322"/>
+      <c r="Q13" s="322"/>
+      <c r="R13" s="322"/>
+      <c r="S13" s="334"/>
+      <c r="T13" s="334"/>
+      <c r="U13" s="334"/>
     </row>
     <row r="14" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A14" s="487"/>
-      <c r="B14" s="469"/>
+      <c r="A14" s="464"/>
+      <c r="B14" s="467"/>
       <c r="C14" s="324">
         <v>1340904</v>
       </c>
       <c r="D14" s="325">
         <v>521968</v>
       </c>
       <c r="E14" s="326">
         <v>517833</v>
       </c>
       <c r="F14" s="327">
         <v>2.57</v>
       </c>
       <c r="G14" s="328">
         <v>99.2</v>
       </c>
       <c r="H14" s="329">
         <v>99.6</v>
       </c>
-      <c r="I14" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I14" s="330"/>
+      <c r="J14" s="330"/>
+      <c r="K14" s="330"/>
+      <c r="L14" s="323"/>
+      <c r="M14" s="331"/>
+      <c r="N14" s="332"/>
     </row>
     <row r="15" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A15" s="487"/>
-      <c r="B15" s="470" t="s">
+      <c r="A15" s="464"/>
+      <c r="B15" s="468" t="s">
         <v>199</v>
       </c>
       <c r="C15" s="316">
         <v>19.8</v>
       </c>
       <c r="D15" s="317">
         <v>-0.4</v>
       </c>
       <c r="E15" s="343">
         <v>-0.3</v>
       </c>
       <c r="F15" s="344">
         <v>0.52</v>
       </c>
       <c r="G15" s="320">
         <v>0</v>
       </c>
       <c r="H15" s="333">
         <v>0.1</v>
       </c>
-      <c r="I15" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I15" s="322"/>
+      <c r="J15" s="322"/>
+      <c r="K15" s="322"/>
+      <c r="L15" s="323"/>
+      <c r="M15" s="322"/>
+      <c r="N15" s="322"/>
+      <c r="P15" s="322"/>
+      <c r="Q15" s="322"/>
+      <c r="R15" s="322"/>
+      <c r="S15" s="334"/>
+      <c r="T15" s="334"/>
+      <c r="U15" s="334"/>
     </row>
     <row r="16" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A16" s="487"/>
-      <c r="B16" s="469"/>
+      <c r="A16" s="464"/>
+      <c r="B16" s="467"/>
       <c r="C16" s="335">
         <v>1607030</v>
       </c>
       <c r="D16" s="336">
         <v>520129</v>
       </c>
       <c r="E16" s="337">
         <v>516036</v>
       </c>
       <c r="F16" s="338">
         <v>3.09</v>
       </c>
       <c r="G16" s="339">
         <v>99.2</v>
       </c>
       <c r="H16" s="340">
         <v>99.7</v>
       </c>
-      <c r="I16" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I16" s="330"/>
+      <c r="J16" s="330"/>
+      <c r="K16" s="330"/>
+      <c r="L16" s="323"/>
+      <c r="M16" s="331"/>
+      <c r="N16" s="332"/>
     </row>
     <row r="17" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A17" s="487"/>
-      <c r="B17" s="470" t="s">
+      <c r="A17" s="464"/>
+      <c r="B17" s="468" t="s">
         <v>200</v>
       </c>
       <c r="C17" s="347">
         <v>4.3</v>
       </c>
       <c r="D17" s="342">
         <v>-3.5</v>
       </c>
       <c r="E17" s="343">
         <v>-3.6</v>
       </c>
       <c r="F17" s="344">
         <v>0.25</v>
       </c>
       <c r="G17" s="345">
         <v>-0.2</v>
       </c>
       <c r="H17" s="346">
         <v>0</v>
       </c>
-      <c r="I17" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I17" s="322"/>
+      <c r="J17" s="322"/>
+      <c r="K17" s="322"/>
+      <c r="L17" s="323"/>
+      <c r="M17" s="322"/>
+      <c r="N17" s="322"/>
+      <c r="P17" s="322"/>
+      <c r="Q17" s="322"/>
+      <c r="R17" s="322"/>
+      <c r="S17" s="334"/>
+      <c r="T17" s="334"/>
+      <c r="U17" s="334"/>
     </row>
     <row r="18" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A18" s="487"/>
-      <c r="B18" s="469"/>
+      <c r="A18" s="464"/>
+      <c r="B18" s="467"/>
       <c r="C18" s="324">
         <v>1676001</v>
       </c>
       <c r="D18" s="325">
         <v>502089</v>
       </c>
       <c r="E18" s="326">
         <v>497267</v>
       </c>
       <c r="F18" s="327">
         <v>3.34</v>
       </c>
       <c r="G18" s="328">
         <v>99</v>
       </c>
       <c r="H18" s="340">
         <v>99.7</v>
       </c>
-      <c r="I18" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I18" s="330"/>
+      <c r="J18" s="330"/>
+      <c r="K18" s="330"/>
+      <c r="L18" s="323"/>
+      <c r="M18" s="331"/>
+      <c r="N18" s="332"/>
     </row>
     <row r="19" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A19" s="487"/>
-      <c r="B19" s="470" t="s">
+      <c r="A19" s="464"/>
+      <c r="B19" s="468" t="s">
         <v>201</v>
       </c>
       <c r="C19" s="316">
         <v>-18.100000000000001</v>
       </c>
       <c r="D19" s="317">
         <v>-11.4</v>
       </c>
       <c r="E19" s="318">
         <v>-11.9</v>
       </c>
       <c r="F19" s="319">
         <v>-0.25</v>
       </c>
       <c r="G19" s="345">
         <v>-0.5</v>
       </c>
       <c r="H19" s="346">
         <v>-0.2</v>
       </c>
-      <c r="I19" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I19" s="322"/>
+      <c r="J19" s="322"/>
+      <c r="K19" s="322"/>
+      <c r="L19" s="323"/>
+      <c r="M19" s="322"/>
+      <c r="N19" s="322"/>
+      <c r="P19" s="322"/>
+      <c r="Q19" s="322"/>
+      <c r="R19" s="322"/>
+      <c r="S19" s="334"/>
+      <c r="T19" s="334"/>
+      <c r="U19" s="334"/>
     </row>
     <row r="20" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A20" s="487"/>
-      <c r="B20" s="469"/>
+      <c r="A20" s="464"/>
+      <c r="B20" s="467"/>
       <c r="C20" s="348">
         <v>1372955</v>
       </c>
       <c r="D20" s="336">
         <v>444858</v>
       </c>
       <c r="E20" s="337">
         <v>438279</v>
       </c>
       <c r="F20" s="338">
         <v>3.09</v>
       </c>
       <c r="G20" s="339">
         <v>98.5</v>
       </c>
       <c r="H20" s="340">
         <v>99.5</v>
       </c>
-      <c r="I20" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I20" s="330"/>
+      <c r="J20" s="330"/>
+      <c r="K20" s="330"/>
+      <c r="L20" s="323"/>
+      <c r="M20" s="331"/>
+      <c r="N20" s="332"/>
     </row>
     <row r="21" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A21" s="487"/>
-      <c r="B21" s="470" t="s">
+      <c r="A21" s="464"/>
+      <c r="B21" s="468" t="s">
         <v>202</v>
       </c>
       <c r="C21" s="316">
         <v>-31.9</v>
       </c>
       <c r="D21" s="342">
         <v>-14.6</v>
       </c>
       <c r="E21" s="343">
         <v>-15.5</v>
       </c>
       <c r="F21" s="344">
         <v>-0.63</v>
       </c>
       <c r="G21" s="345">
         <v>-1</v>
       </c>
       <c r="H21" s="346">
         <v>-0.6</v>
       </c>
-      <c r="I21" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I21" s="322"/>
+      <c r="J21" s="322"/>
+      <c r="K21" s="322"/>
+      <c r="L21" s="323"/>
+      <c r="M21" s="322"/>
+      <c r="N21" s="322"/>
+      <c r="P21" s="322"/>
+      <c r="Q21" s="322"/>
+      <c r="R21" s="322"/>
+      <c r="S21" s="334"/>
+      <c r="T21" s="334"/>
+      <c r="U21" s="334"/>
     </row>
     <row r="22" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A22" s="487"/>
-      <c r="B22" s="469"/>
+      <c r="A22" s="464"/>
+      <c r="B22" s="467"/>
       <c r="C22" s="324">
         <v>935200</v>
       </c>
       <c r="D22" s="325">
         <v>379815</v>
       </c>
       <c r="E22" s="326">
         <v>370176</v>
       </c>
       <c r="F22" s="327">
         <v>2.46</v>
       </c>
       <c r="G22" s="328">
         <v>97.5</v>
       </c>
       <c r="H22" s="329">
         <v>98.9</v>
       </c>
-      <c r="I22" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I22" s="330"/>
+      <c r="J22" s="330"/>
+      <c r="K22" s="330"/>
+      <c r="L22" s="323"/>
+      <c r="M22" s="331"/>
+      <c r="N22" s="332"/>
     </row>
     <row r="23" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A23" s="487"/>
-      <c r="B23" s="470" t="s">
+      <c r="A23" s="464"/>
+      <c r="B23" s="468" t="s">
         <v>203</v>
       </c>
       <c r="C23" s="316">
         <v>-30.8</v>
       </c>
       <c r="D23" s="317">
         <v>-11.7</v>
       </c>
       <c r="E23" s="318">
         <v>-12.2</v>
       </c>
       <c r="F23" s="319">
         <v>-0.53</v>
       </c>
       <c r="G23" s="320">
         <v>-0.6</v>
       </c>
       <c r="H23" s="333">
         <v>-0.2</v>
       </c>
-      <c r="I23" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I23" s="322"/>
+      <c r="J23" s="322"/>
+      <c r="K23" s="322"/>
+      <c r="L23" s="323"/>
+      <c r="M23" s="322"/>
+      <c r="N23" s="322"/>
+      <c r="P23" s="322"/>
+      <c r="Q23" s="322"/>
+      <c r="R23" s="322"/>
+      <c r="S23" s="334"/>
+      <c r="T23" s="334"/>
+      <c r="U23" s="334"/>
     </row>
     <row r="24" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A24" s="487"/>
-      <c r="B24" s="469"/>
+      <c r="A24" s="464"/>
+      <c r="B24" s="467"/>
       <c r="C24" s="335">
         <v>647290</v>
       </c>
       <c r="D24" s="336">
         <v>335325</v>
       </c>
       <c r="E24" s="337">
         <v>324890</v>
       </c>
       <c r="F24" s="327">
         <v>1.93</v>
       </c>
       <c r="G24" s="339">
         <v>96.9</v>
       </c>
       <c r="H24" s="340">
         <v>98.7</v>
       </c>
-      <c r="I24" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I24" s="330"/>
+      <c r="J24" s="330"/>
+      <c r="K24" s="330"/>
+      <c r="L24" s="323"/>
+      <c r="M24" s="331"/>
+      <c r="N24" s="332"/>
     </row>
     <row r="25" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A25" s="487"/>
-      <c r="B25" s="470" t="s">
+      <c r="A25" s="464"/>
+      <c r="B25" s="468" t="s">
         <v>204</v>
       </c>
       <c r="C25" s="341">
         <v>-17.3</v>
       </c>
       <c r="D25" s="342">
         <v>-7.9</v>
       </c>
       <c r="E25" s="342">
         <v>-8.4</v>
       </c>
       <c r="F25" s="319">
         <v>-0.2</v>
       </c>
       <c r="G25" s="345">
         <v>-0.5</v>
       </c>
       <c r="H25" s="346">
         <v>-0.3</v>
       </c>
-      <c r="I25" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I25" s="322"/>
+      <c r="J25" s="322"/>
+      <c r="K25" s="322"/>
+      <c r="L25" s="323"/>
+      <c r="M25" s="322"/>
+      <c r="N25" s="322"/>
+      <c r="P25" s="322"/>
+      <c r="Q25" s="322"/>
+      <c r="R25" s="322"/>
+      <c r="S25" s="334"/>
+      <c r="T25" s="334"/>
+      <c r="U25" s="334"/>
     </row>
     <row r="26" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A26" s="487"/>
-      <c r="B26" s="469"/>
+      <c r="A26" s="464"/>
+      <c r="B26" s="467"/>
       <c r="C26" s="324">
         <v>535023</v>
       </c>
       <c r="D26" s="325">
         <v>308924</v>
       </c>
       <c r="E26" s="325">
         <v>297655</v>
       </c>
       <c r="F26" s="327">
         <v>1.73</v>
       </c>
       <c r="G26" s="328">
         <v>96.4</v>
       </c>
       <c r="H26" s="329">
         <v>98.4</v>
       </c>
-      <c r="I26" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I26" s="330"/>
+      <c r="J26" s="330"/>
+      <c r="K26" s="330"/>
+      <c r="L26" s="323"/>
+      <c r="M26" s="331"/>
+      <c r="N26" s="332"/>
     </row>
     <row r="27" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A27" s="487"/>
-      <c r="B27" s="470" t="s">
+      <c r="A27" s="464"/>
+      <c r="B27" s="468" t="s">
         <v>205</v>
       </c>
       <c r="C27" s="316">
         <v>-3.2</v>
       </c>
       <c r="D27" s="317">
         <v>-5.2</v>
       </c>
       <c r="E27" s="317">
         <v>-4.9000000000000004</v>
       </c>
       <c r="F27" s="319">
         <v>0.04</v>
       </c>
       <c r="G27" s="320">
         <v>0.3</v>
       </c>
       <c r="H27" s="333">
         <v>0.1</v>
       </c>
-      <c r="I27" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I27" s="322"/>
+      <c r="J27" s="322"/>
+      <c r="K27" s="322"/>
+      <c r="L27" s="323"/>
+      <c r="M27" s="322"/>
+      <c r="N27" s="322"/>
+      <c r="P27" s="322"/>
+      <c r="Q27" s="322"/>
+      <c r="R27" s="322"/>
+      <c r="S27" s="334"/>
+      <c r="T27" s="334"/>
+      <c r="U27" s="334"/>
     </row>
     <row r="28" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A28" s="487"/>
-      <c r="B28" s="469"/>
+      <c r="A28" s="464"/>
+      <c r="B28" s="467"/>
       <c r="C28" s="335">
         <v>518094</v>
       </c>
       <c r="D28" s="336">
         <v>292816</v>
       </c>
       <c r="E28" s="336">
         <v>283051</v>
       </c>
       <c r="F28" s="338">
         <v>1.77</v>
       </c>
       <c r="G28" s="339">
         <v>96.7</v>
       </c>
       <c r="H28" s="340">
         <v>98.5</v>
       </c>
-      <c r="I28" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I28" s="330"/>
+      <c r="J28" s="330"/>
+      <c r="K28" s="330"/>
+      <c r="L28" s="323"/>
+      <c r="M28" s="331"/>
+      <c r="N28" s="332"/>
     </row>
     <row r="29" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A29" s="487"/>
-      <c r="B29" s="470" t="s">
+      <c r="A29" s="464"/>
+      <c r="B29" s="468" t="s">
         <v>206</v>
       </c>
       <c r="C29" s="347">
         <v>-0.1</v>
       </c>
       <c r="D29" s="342">
         <v>-5.8</v>
       </c>
       <c r="E29" s="342">
         <v>-6.2</v>
       </c>
       <c r="F29" s="349">
         <v>0.11</v>
       </c>
       <c r="G29" s="345">
         <v>-0.5</v>
       </c>
       <c r="H29" s="346">
         <v>-0.3</v>
       </c>
-      <c r="I29" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I29" s="322"/>
+      <c r="J29" s="322"/>
+      <c r="K29" s="322"/>
+      <c r="L29" s="323"/>
+      <c r="M29" s="322"/>
+      <c r="N29" s="322"/>
+      <c r="P29" s="322"/>
+      <c r="Q29" s="322"/>
+      <c r="R29" s="322"/>
+      <c r="S29" s="334"/>
+      <c r="T29" s="334"/>
+      <c r="U29" s="334"/>
     </row>
     <row r="30" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A30" s="487"/>
-      <c r="B30" s="469"/>
+      <c r="A30" s="464"/>
+      <c r="B30" s="467"/>
       <c r="C30" s="324">
         <v>517496</v>
       </c>
       <c r="D30" s="325">
         <v>275872</v>
       </c>
       <c r="E30" s="325">
         <v>265445</v>
       </c>
       <c r="F30" s="327">
         <v>1.88</v>
       </c>
       <c r="G30" s="328">
         <v>96.2</v>
       </c>
       <c r="H30" s="329">
         <v>98.2</v>
       </c>
-      <c r="I30" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I30" s="330"/>
+      <c r="J30" s="330"/>
+      <c r="K30" s="330"/>
+      <c r="L30" s="323"/>
+      <c r="M30" s="331"/>
+      <c r="N30" s="332"/>
     </row>
     <row r="31" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A31" s="487"/>
-      <c r="B31" s="470" t="s">
+      <c r="A31" s="464"/>
+      <c r="B31" s="468" t="s">
         <v>207</v>
       </c>
       <c r="C31" s="316">
         <v>-30.7</v>
       </c>
       <c r="D31" s="317">
         <v>-14.8</v>
       </c>
       <c r="E31" s="317">
         <v>-17.100000000000001</v>
       </c>
       <c r="F31" s="344">
         <v>-0.36</v>
       </c>
       <c r="G31" s="320">
         <v>-2.6</v>
       </c>
       <c r="H31" s="333">
         <v>-1.4</v>
       </c>
-      <c r="I31" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I31" s="322"/>
+      <c r="J31" s="322"/>
+      <c r="K31" s="322"/>
+      <c r="L31" s="323"/>
+      <c r="M31" s="322"/>
+      <c r="N31" s="322"/>
+      <c r="P31" s="322"/>
+      <c r="Q31" s="322"/>
+      <c r="R31" s="322"/>
+      <c r="S31" s="334"/>
+      <c r="T31" s="334"/>
+      <c r="U31" s="334"/>
     </row>
     <row r="32" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A32" s="487"/>
-      <c r="B32" s="469"/>
+      <c r="A32" s="464"/>
+      <c r="B32" s="467"/>
       <c r="C32" s="335">
         <v>358565</v>
       </c>
       <c r="D32" s="336">
         <v>235131</v>
       </c>
       <c r="E32" s="325">
         <v>220035</v>
       </c>
       <c r="F32" s="327">
         <v>1.52</v>
       </c>
       <c r="G32" s="328">
         <v>93.6</v>
       </c>
       <c r="H32" s="340">
         <v>96.8</v>
       </c>
-      <c r="I32" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I32" s="330"/>
+      <c r="J32" s="330"/>
+      <c r="K32" s="330"/>
+      <c r="L32" s="323"/>
+      <c r="M32" s="331"/>
+      <c r="N32" s="332"/>
     </row>
     <row r="33" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A33" s="487"/>
-      <c r="B33" s="470" t="s">
+      <c r="A33" s="464"/>
+      <c r="B33" s="468" t="s">
         <v>208</v>
       </c>
       <c r="C33" s="341">
         <v>-25.3</v>
       </c>
       <c r="D33" s="342">
         <v>-12.3</v>
       </c>
       <c r="E33" s="318">
         <v>-13.7</v>
       </c>
       <c r="F33" s="319">
         <v>-0.22</v>
       </c>
       <c r="G33" s="320">
         <v>-1.5</v>
       </c>
       <c r="H33" s="346">
         <v>-1.2</v>
       </c>
-      <c r="I33" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I33" s="322"/>
+      <c r="J33" s="322"/>
+      <c r="K33" s="322"/>
+      <c r="L33" s="323"/>
+      <c r="M33" s="322"/>
+      <c r="N33" s="322"/>
+      <c r="P33" s="322"/>
+      <c r="Q33" s="322"/>
+      <c r="R33" s="322"/>
+      <c r="S33" s="334"/>
+      <c r="T33" s="334"/>
+      <c r="U33" s="334"/>
     </row>
     <row r="34" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A34" s="487"/>
-      <c r="B34" s="469"/>
+      <c r="A34" s="464"/>
+      <c r="B34" s="467"/>
       <c r="C34" s="324">
         <v>267680</v>
       </c>
       <c r="D34" s="325">
         <v>206243</v>
       </c>
       <c r="E34" s="326">
         <v>189934</v>
       </c>
       <c r="F34" s="327">
         <v>1.3</v>
       </c>
       <c r="G34" s="328">
         <v>92.1</v>
       </c>
       <c r="H34" s="329">
         <v>95.6</v>
       </c>
-      <c r="I34" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I34" s="330"/>
+      <c r="J34" s="330"/>
+      <c r="K34" s="330"/>
+      <c r="L34" s="323"/>
+      <c r="M34" s="331"/>
+      <c r="N34" s="332"/>
     </row>
     <row r="35" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A35" s="487"/>
-      <c r="B35" s="470" t="s">
+      <c r="A35" s="464"/>
+      <c r="B35" s="468" t="s">
         <v>209</v>
       </c>
       <c r="C35" s="341">
         <v>1.4</v>
       </c>
       <c r="D35" s="342">
         <v>0.6</v>
       </c>
       <c r="E35" s="343">
         <v>1.4</v>
       </c>
       <c r="F35" s="344">
         <v>0.01</v>
       </c>
       <c r="G35" s="345">
         <v>0.7</v>
       </c>
       <c r="H35" s="346">
         <v>0.3</v>
       </c>
-      <c r="I35" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I35" s="322"/>
+      <c r="J35" s="322"/>
+      <c r="K35" s="322"/>
+      <c r="L35" s="323"/>
+      <c r="M35" s="322"/>
+      <c r="N35" s="322"/>
+      <c r="P35" s="322"/>
+      <c r="Q35" s="322"/>
+      <c r="R35" s="322"/>
+      <c r="S35" s="334"/>
+      <c r="T35" s="334"/>
+      <c r="U35" s="334"/>
     </row>
     <row r="36" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A36" s="487"/>
-      <c r="B36" s="469"/>
+      <c r="A36" s="464"/>
+      <c r="B36" s="467"/>
       <c r="C36" s="324">
         <v>271380</v>
       </c>
       <c r="D36" s="325">
         <v>207549</v>
       </c>
       <c r="E36" s="326">
         <v>192572</v>
       </c>
       <c r="F36" s="327">
         <v>1.31</v>
       </c>
       <c r="G36" s="328">
         <v>92.8</v>
       </c>
       <c r="H36" s="329">
         <v>95.9</v>
       </c>
-      <c r="I36" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I36" s="330"/>
+      <c r="J36" s="330"/>
+      <c r="K36" s="330"/>
+      <c r="L36" s="323"/>
+      <c r="M36" s="331"/>
+      <c r="N36" s="332"/>
     </row>
     <row r="37" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A37" s="487"/>
-      <c r="B37" s="470" t="s">
+      <c r="A37" s="464"/>
+      <c r="B37" s="468" t="s">
         <v>210</v>
       </c>
       <c r="C37" s="316">
         <v>-11.4</v>
       </c>
       <c r="D37" s="317">
         <v>-8</v>
       </c>
       <c r="E37" s="318">
         <v>-11.1</v>
       </c>
       <c r="F37" s="319">
         <v>-0.05</v>
       </c>
       <c r="G37" s="320">
         <v>-3.1</v>
       </c>
       <c r="H37" s="333">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="I37" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I37" s="322"/>
+      <c r="J37" s="322"/>
+      <c r="K37" s="322"/>
+      <c r="L37" s="323"/>
+      <c r="M37" s="322"/>
+      <c r="N37" s="322"/>
+      <c r="P37" s="322"/>
+      <c r="Q37" s="322"/>
+      <c r="R37" s="322"/>
+      <c r="S37" s="334"/>
+      <c r="T37" s="334"/>
+      <c r="U37" s="334"/>
     </row>
     <row r="38" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A38" s="487"/>
-      <c r="B38" s="469"/>
+      <c r="A38" s="464"/>
+      <c r="B38" s="467"/>
       <c r="C38" s="335">
         <v>240566</v>
       </c>
       <c r="D38" s="336">
         <v>190856</v>
       </c>
       <c r="E38" s="337">
         <v>171122</v>
       </c>
       <c r="F38" s="338">
         <v>1.26</v>
       </c>
       <c r="G38" s="339">
         <v>89.7</v>
       </c>
       <c r="H38" s="340">
         <v>94.8</v>
       </c>
-      <c r="I38" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I38" s="330"/>
+      <c r="J38" s="330"/>
+      <c r="K38" s="330"/>
+      <c r="L38" s="323"/>
+      <c r="M38" s="331"/>
+      <c r="N38" s="332"/>
     </row>
     <row r="39" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A39" s="487"/>
-      <c r="B39" s="470" t="s">
+      <c r="A39" s="464"/>
+      <c r="B39" s="468" t="s">
         <v>211</v>
       </c>
       <c r="C39" s="341">
         <v>-10.1</v>
       </c>
       <c r="D39" s="342">
         <v>-6.7</v>
       </c>
       <c r="E39" s="343">
         <v>-6.3</v>
       </c>
       <c r="F39" s="344">
         <v>-0.05</v>
       </c>
       <c r="G39" s="345">
         <v>0.3</v>
       </c>
       <c r="H39" s="346">
         <v>0.3</v>
       </c>
-      <c r="I39" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I39" s="322"/>
+      <c r="J39" s="322"/>
+      <c r="K39" s="322"/>
+      <c r="L39" s="323"/>
+      <c r="M39" s="322"/>
+      <c r="N39" s="322"/>
+      <c r="P39" s="322"/>
+      <c r="Q39" s="322"/>
+      <c r="R39" s="322"/>
+      <c r="S39" s="334"/>
+      <c r="T39" s="334"/>
+      <c r="U39" s="334"/>
     </row>
     <row r="40" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A40" s="487"/>
-      <c r="B40" s="469"/>
+      <c r="A40" s="464"/>
+      <c r="B40" s="467"/>
       <c r="C40" s="335">
         <v>216386</v>
       </c>
       <c r="D40" s="336">
         <v>178163</v>
       </c>
       <c r="E40" s="337">
         <v>160313</v>
       </c>
       <c r="F40" s="338">
         <v>1.21</v>
       </c>
       <c r="G40" s="339">
         <v>90</v>
       </c>
       <c r="H40" s="340">
         <v>95.1</v>
       </c>
-      <c r="I40" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I40" s="330"/>
+      <c r="J40" s="330"/>
+      <c r="K40" s="330"/>
+      <c r="L40" s="323"/>
+      <c r="M40" s="331"/>
+      <c r="N40" s="332"/>
     </row>
     <row r="41" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A41" s="487"/>
-      <c r="B41" s="470" t="s">
+      <c r="A41" s="464"/>
+      <c r="B41" s="468" t="s">
         <v>212</v>
       </c>
       <c r="C41" s="341">
         <v>3.3</v>
       </c>
       <c r="D41" s="342">
         <v>-0.6</v>
       </c>
       <c r="E41" s="343">
         <v>1.6</v>
       </c>
       <c r="F41" s="349">
         <v>0.05</v>
       </c>
       <c r="G41" s="345">
         <v>2.1</v>
       </c>
       <c r="H41" s="346">
         <v>0.8</v>
       </c>
-      <c r="I41" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I41" s="322"/>
+      <c r="J41" s="322"/>
+      <c r="K41" s="322"/>
+      <c r="L41" s="323"/>
+      <c r="M41" s="322"/>
+      <c r="N41" s="322"/>
+      <c r="P41" s="322"/>
+      <c r="Q41" s="322"/>
+      <c r="R41" s="322"/>
+      <c r="S41" s="334"/>
+      <c r="T41" s="334"/>
+      <c r="U41" s="334"/>
     </row>
     <row r="42" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A42" s="487"/>
-      <c r="B42" s="469"/>
+      <c r="A42" s="464"/>
+      <c r="B42" s="467"/>
       <c r="C42" s="335">
         <v>223493</v>
       </c>
       <c r="D42" s="336">
         <v>177020</v>
       </c>
       <c r="E42" s="337">
         <v>162958</v>
       </c>
       <c r="F42" s="338">
         <v>1.26</v>
       </c>
       <c r="G42" s="339">
         <v>92.1</v>
       </c>
       <c r="H42" s="340">
         <v>95.9</v>
       </c>
-      <c r="I42" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I42" s="330"/>
+      <c r="J42" s="330"/>
+      <c r="K42" s="330"/>
+      <c r="L42" s="323"/>
+      <c r="M42" s="331"/>
+      <c r="N42" s="332"/>
     </row>
     <row r="43" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A43" s="487"/>
-      <c r="B43" s="472" t="s">
+      <c r="A43" s="464"/>
+      <c r="B43" s="469" t="s">
         <v>213</v>
       </c>
       <c r="C43" s="341">
         <v>14.8</v>
       </c>
       <c r="D43" s="342">
         <v>1.3</v>
       </c>
       <c r="E43" s="343">
         <v>3.6</v>
       </c>
       <c r="F43" s="349">
         <v>0.17</v>
       </c>
       <c r="G43" s="345">
         <v>2</v>
       </c>
       <c r="H43" s="346">
         <v>1.3</v>
       </c>
-      <c r="I43" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I43" s="322"/>
+      <c r="J43" s="322"/>
+      <c r="K43" s="322"/>
+      <c r="L43" s="323"/>
+      <c r="M43" s="322"/>
+      <c r="N43" s="322"/>
+      <c r="P43" s="322"/>
+      <c r="Q43" s="322"/>
+      <c r="R43" s="322"/>
+      <c r="S43" s="334"/>
+      <c r="T43" s="334"/>
+      <c r="U43" s="334"/>
     </row>
     <row r="44" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A44" s="487"/>
-      <c r="B44" s="473"/>
+      <c r="A44" s="464"/>
+      <c r="B44" s="470"/>
       <c r="C44" s="324">
         <v>256660</v>
       </c>
       <c r="D44" s="325">
         <v>179382</v>
       </c>
       <c r="E44" s="326">
         <v>168885</v>
       </c>
       <c r="F44" s="327">
         <v>1.43</v>
       </c>
       <c r="G44" s="328">
         <v>94.1</v>
       </c>
       <c r="H44" s="329">
         <v>97.2</v>
       </c>
-      <c r="I44" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I44" s="330"/>
+      <c r="J44" s="330"/>
+      <c r="K44" s="330"/>
+      <c r="L44" s="323"/>
+      <c r="M44" s="331"/>
+      <c r="N44" s="332"/>
     </row>
     <row r="45" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A45" s="487"/>
-      <c r="B45" s="472" t="s">
+      <c r="A45" s="464"/>
+      <c r="B45" s="469" t="s">
         <v>214</v>
       </c>
       <c r="C45" s="347">
         <v>14.2</v>
       </c>
       <c r="D45" s="350">
         <v>1.3</v>
       </c>
       <c r="E45" s="343">
         <v>3</v>
       </c>
       <c r="F45" s="349">
         <v>0.18</v>
       </c>
       <c r="G45" s="345">
         <v>1.7</v>
       </c>
       <c r="H45" s="346">
         <v>0.9</v>
       </c>
-      <c r="I45" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I45" s="322"/>
+      <c r="J45" s="322"/>
+      <c r="K45" s="322"/>
+      <c r="L45" s="323"/>
+      <c r="M45" s="322"/>
+      <c r="N45" s="322"/>
+      <c r="P45" s="322"/>
+      <c r="Q45" s="322"/>
+      <c r="R45" s="322"/>
+      <c r="S45" s="334"/>
+      <c r="T45" s="334"/>
+      <c r="U45" s="334"/>
     </row>
     <row r="46" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A46" s="487"/>
-      <c r="B46" s="473"/>
+      <c r="A46" s="464"/>
+      <c r="B46" s="470"/>
       <c r="C46" s="324">
         <v>293071</v>
       </c>
       <c r="D46" s="325">
         <v>181637</v>
       </c>
       <c r="E46" s="326">
         <v>174025</v>
       </c>
       <c r="F46" s="327">
         <v>1.61</v>
       </c>
       <c r="G46" s="328">
         <v>95.8</v>
       </c>
       <c r="H46" s="329">
         <v>98.1</v>
       </c>
-      <c r="I46" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I46" s="330"/>
+      <c r="J46" s="330"/>
+      <c r="K46" s="330"/>
+      <c r="L46" s="323"/>
+      <c r="M46" s="331"/>
+      <c r="N46" s="332"/>
     </row>
     <row r="47" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A47" s="487"/>
-      <c r="B47" s="472" t="s">
+      <c r="A47" s="464"/>
+      <c r="B47" s="469" t="s">
         <v>215</v>
       </c>
       <c r="C47" s="347">
         <v>13.3</v>
       </c>
       <c r="D47" s="350">
         <v>2.1</v>
       </c>
       <c r="E47" s="343">
         <v>3.1</v>
       </c>
       <c r="F47" s="349">
         <v>0.18</v>
       </c>
       <c r="G47" s="345">
         <v>0.9</v>
       </c>
       <c r="H47" s="346">
         <v>0.3</v>
       </c>
-      <c r="I47" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I47" s="322"/>
+      <c r="J47" s="322"/>
+      <c r="K47" s="322"/>
+      <c r="L47" s="323"/>
+      <c r="M47" s="322"/>
+      <c r="N47" s="322"/>
+      <c r="P47" s="322"/>
+      <c r="Q47" s="322"/>
+      <c r="R47" s="322"/>
+      <c r="S47" s="334"/>
+      <c r="T47" s="334"/>
+      <c r="U47" s="334"/>
     </row>
     <row r="48" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A48" s="487"/>
-      <c r="B48" s="473"/>
+      <c r="A48" s="464"/>
+      <c r="B48" s="470"/>
       <c r="C48" s="324">
         <v>332148</v>
       </c>
       <c r="D48" s="325">
         <v>185485</v>
       </c>
       <c r="E48" s="326">
         <v>179375</v>
       </c>
       <c r="F48" s="327">
         <v>1.79</v>
       </c>
       <c r="G48" s="328">
         <v>96.7</v>
       </c>
       <c r="H48" s="329">
         <v>98.4</v>
       </c>
-      <c r="I48" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I48" s="330"/>
+      <c r="J48" s="330"/>
+      <c r="K48" s="330"/>
+      <c r="L48" s="323"/>
+      <c r="M48" s="331"/>
+      <c r="N48" s="332"/>
     </row>
     <row r="49" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A49" s="487"/>
-      <c r="B49" s="472" t="s">
+      <c r="A49" s="464"/>
+      <c r="B49" s="469" t="s">
         <v>216</v>
       </c>
       <c r="C49" s="351">
         <v>4</v>
       </c>
       <c r="D49" s="342">
         <v>-0.6</v>
       </c>
       <c r="E49" s="343">
         <v>-0.2</v>
       </c>
       <c r="F49" s="352">
         <v>0.08</v>
       </c>
       <c r="G49" s="320">
         <v>0.4</v>
       </c>
       <c r="H49" s="346">
         <v>-0.1</v>
       </c>
-      <c r="I49" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I49" s="322"/>
+      <c r="J49" s="322"/>
+      <c r="K49" s="322"/>
+      <c r="L49" s="323"/>
+      <c r="M49" s="322"/>
+      <c r="N49" s="322"/>
+      <c r="P49" s="322"/>
+      <c r="Q49" s="322"/>
+      <c r="R49" s="322"/>
+      <c r="S49" s="334"/>
+      <c r="T49" s="334"/>
+      <c r="U49" s="334"/>
     </row>
     <row r="50" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A50" s="487"/>
-      <c r="B50" s="473"/>
+      <c r="A50" s="464"/>
+      <c r="B50" s="470"/>
       <c r="C50" s="335">
         <v>345599</v>
       </c>
       <c r="D50" s="336">
         <v>184387</v>
       </c>
       <c r="E50" s="337">
         <v>179074</v>
       </c>
       <c r="F50" s="338">
         <v>1.87</v>
       </c>
       <c r="G50" s="339">
         <v>97.1</v>
       </c>
       <c r="H50" s="329">
         <v>98.3</v>
       </c>
-      <c r="I50" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I50" s="330"/>
+      <c r="J50" s="330"/>
+      <c r="K50" s="330"/>
+      <c r="L50" s="323"/>
+      <c r="M50" s="331"/>
+      <c r="N50" s="332"/>
     </row>
     <row r="51" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A51" s="487"/>
-      <c r="B51" s="472" t="s">
+      <c r="A51" s="464"/>
+      <c r="B51" s="469" t="s">
         <v>217</v>
       </c>
       <c r="C51" s="347">
         <v>-6.6</v>
       </c>
       <c r="D51" s="342">
         <v>-3.3</v>
       </c>
       <c r="E51" s="342">
         <v>-4.8</v>
       </c>
       <c r="F51" s="349">
         <v>-0.06</v>
       </c>
       <c r="G51" s="345">
         <v>-1.5</v>
       </c>
       <c r="H51" s="333">
         <v>-0.5</v>
       </c>
-      <c r="I51" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I51" s="322"/>
+      <c r="J51" s="322"/>
+      <c r="K51" s="322"/>
+      <c r="L51" s="323"/>
+      <c r="M51" s="322"/>
+      <c r="N51" s="322"/>
+      <c r="P51" s="322"/>
+      <c r="Q51" s="322"/>
+      <c r="R51" s="322"/>
+      <c r="S51" s="334"/>
+      <c r="T51" s="334"/>
+      <c r="U51" s="334"/>
     </row>
     <row r="52" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A52" s="487"/>
-      <c r="B52" s="473"/>
+      <c r="A52" s="464"/>
+      <c r="B52" s="470"/>
       <c r="C52" s="335">
         <v>322620</v>
       </c>
       <c r="D52" s="336">
         <v>178302</v>
       </c>
       <c r="E52" s="337">
         <v>170479</v>
       </c>
       <c r="F52" s="338">
         <v>1.81</v>
       </c>
       <c r="G52" s="339">
         <v>95.6</v>
       </c>
       <c r="H52" s="340">
         <v>97.8</v>
       </c>
-      <c r="I52" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I52" s="330"/>
+      <c r="J52" s="330"/>
+      <c r="K52" s="330"/>
+      <c r="L52" s="323"/>
+      <c r="M52" s="331"/>
+      <c r="N52" s="332"/>
     </row>
     <row r="53" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A53" s="487"/>
-      <c r="B53" s="472" t="s">
+      <c r="A53" s="464"/>
+      <c r="B53" s="469" t="s">
         <v>218</v>
       </c>
       <c r="C53" s="347">
         <v>-38.6</v>
       </c>
       <c r="D53" s="342">
         <v>-14.1</v>
       </c>
       <c r="E53" s="342">
         <v>-15.6</v>
       </c>
       <c r="F53" s="349">
         <v>-0.52</v>
       </c>
       <c r="G53" s="345">
         <v>-1.7</v>
       </c>
       <c r="H53" s="346">
         <v>-0.6</v>
       </c>
-      <c r="I53" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I53" s="322"/>
+      <c r="J53" s="322"/>
+      <c r="K53" s="322"/>
+      <c r="L53" s="323"/>
+      <c r="M53" s="322"/>
+      <c r="N53" s="322"/>
+      <c r="P53" s="322"/>
+      <c r="Q53" s="322"/>
+      <c r="R53" s="322"/>
+      <c r="S53" s="334"/>
+      <c r="T53" s="334"/>
+      <c r="U53" s="334"/>
     </row>
     <row r="54" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A54" s="487"/>
-      <c r="B54" s="473"/>
+      <c r="A54" s="464"/>
+      <c r="B54" s="470"/>
       <c r="C54" s="335">
         <v>197960</v>
       </c>
       <c r="D54" s="336">
         <v>153227</v>
       </c>
       <c r="E54" s="337">
         <v>143821</v>
       </c>
       <c r="F54" s="338">
         <v>1.29</v>
       </c>
       <c r="G54" s="339">
         <v>93.9</v>
       </c>
       <c r="H54" s="329">
         <v>97.2</v>
       </c>
-      <c r="I54" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I54" s="330"/>
+      <c r="J54" s="330"/>
+      <c r="K54" s="330"/>
+      <c r="L54" s="323"/>
+      <c r="M54" s="331"/>
+      <c r="N54" s="332"/>
     </row>
     <row r="55" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A55" s="487"/>
-      <c r="B55" s="472" t="s">
+      <c r="A55" s="464"/>
+      <c r="B55" s="469" t="s">
         <v>219</v>
       </c>
       <c r="C55" s="347">
         <v>-1.7</v>
       </c>
       <c r="D55" s="342">
         <v>2.2000000000000002</v>
       </c>
       <c r="E55" s="342">
         <v>3.7</v>
       </c>
       <c r="F55" s="353">
         <v>-0.05</v>
       </c>
       <c r="G55" s="345">
         <v>1.3</v>
       </c>
       <c r="H55" s="333">
         <v>0.6</v>
       </c>
-      <c r="I55" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I55" s="322"/>
+      <c r="J55" s="322"/>
+      <c r="K55" s="322"/>
+      <c r="L55" s="323"/>
+      <c r="M55" s="322"/>
+      <c r="N55" s="322"/>
+      <c r="P55" s="322"/>
+      <c r="Q55" s="322"/>
+      <c r="R55" s="322"/>
+      <c r="S55" s="334"/>
+      <c r="T55" s="334"/>
+      <c r="U55" s="334"/>
     </row>
     <row r="56" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A56" s="487"/>
-      <c r="B56" s="473"/>
+      <c r="A56" s="464"/>
+      <c r="B56" s="470"/>
       <c r="C56" s="335">
         <v>194635</v>
       </c>
       <c r="D56" s="336">
         <v>156655</v>
       </c>
       <c r="E56" s="337">
         <v>149179</v>
       </c>
       <c r="F56" s="338">
         <v>1.24</v>
       </c>
       <c r="G56" s="339">
         <v>95.2</v>
       </c>
       <c r="H56" s="340">
         <v>97.8</v>
       </c>
-      <c r="I56" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I56" s="330"/>
+      <c r="J56" s="330"/>
+      <c r="K56" s="330"/>
+      <c r="L56" s="323"/>
+      <c r="M56" s="331"/>
+      <c r="N56" s="332"/>
     </row>
     <row r="57" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A57" s="487"/>
-      <c r="B57" s="472" t="s">
+      <c r="A57" s="464"/>
+      <c r="B57" s="469" t="s">
         <v>220</v>
       </c>
       <c r="C57" s="347">
         <v>6.5</v>
       </c>
       <c r="D57" s="342">
         <v>2.1</v>
       </c>
       <c r="E57" s="342">
         <v>3.7</v>
       </c>
       <c r="F57" s="353">
         <v>0.06</v>
       </c>
       <c r="G57" s="345">
         <v>1.5</v>
       </c>
       <c r="H57" s="346">
         <v>0.7</v>
       </c>
-      <c r="I57" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I57" s="322"/>
+      <c r="J57" s="322"/>
+      <c r="K57" s="322"/>
+      <c r="L57" s="323"/>
+      <c r="M57" s="322"/>
+      <c r="N57" s="322"/>
+      <c r="P57" s="322"/>
+      <c r="Q57" s="322"/>
+      <c r="R57" s="322"/>
+      <c r="S57" s="334"/>
+      <c r="T57" s="334"/>
+      <c r="U57" s="334"/>
     </row>
     <row r="58" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A58" s="487"/>
-      <c r="B58" s="473"/>
+      <c r="A58" s="464"/>
+      <c r="B58" s="470"/>
       <c r="C58" s="335">
         <v>208701</v>
       </c>
       <c r="D58" s="336">
         <v>160242</v>
       </c>
       <c r="E58" s="337">
         <v>154989</v>
       </c>
       <c r="F58" s="338">
         <v>1.3</v>
       </c>
       <c r="G58" s="339">
         <v>96.7</v>
       </c>
       <c r="H58" s="340">
         <v>98.5</v>
       </c>
-      <c r="I58" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I58" s="330"/>
+      <c r="J58" s="330"/>
+      <c r="K58" s="330"/>
+      <c r="L58" s="323"/>
+      <c r="M58" s="331"/>
+      <c r="N58" s="332"/>
     </row>
     <row r="59" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A59" s="487"/>
-      <c r="B59" s="472" t="s">
+      <c r="A59" s="464"/>
+      <c r="B59" s="469" t="s">
         <v>221</v>
       </c>
       <c r="C59" s="347">
         <v>8.8000000000000007</v>
       </c>
       <c r="D59" s="342">
         <v>3.5</v>
       </c>
       <c r="E59" s="342">
         <v>4.4000000000000004</v>
       </c>
       <c r="F59" s="353">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="G59" s="345">
         <v>0.9</v>
       </c>
       <c r="H59" s="346">
         <v>0.5</v>
       </c>
-      <c r="I59" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I59" s="322"/>
+      <c r="J59" s="322"/>
+      <c r="K59" s="322"/>
+      <c r="L59" s="323"/>
+      <c r="M59" s="322"/>
+      <c r="N59" s="322"/>
+      <c r="P59" s="322"/>
+      <c r="Q59" s="322"/>
+      <c r="R59" s="322"/>
+      <c r="S59" s="334"/>
+      <c r="T59" s="334"/>
+      <c r="U59" s="334"/>
     </row>
     <row r="60" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A60" s="487"/>
-      <c r="B60" s="473"/>
+      <c r="A60" s="464"/>
+      <c r="B60" s="470"/>
       <c r="C60" s="335">
         <v>227168</v>
       </c>
       <c r="D60" s="336">
         <v>165777</v>
       </c>
       <c r="E60" s="337">
         <v>161757</v>
       </c>
       <c r="F60" s="338">
         <v>1.37</v>
       </c>
       <c r="G60" s="339">
         <v>97.6</v>
       </c>
       <c r="H60" s="340">
         <v>99</v>
       </c>
-      <c r="I60" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I60" s="330"/>
+      <c r="J60" s="330"/>
+      <c r="K60" s="330"/>
+      <c r="L60" s="323"/>
+      <c r="M60" s="331"/>
+      <c r="N60" s="332"/>
     </row>
     <row r="61" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A61" s="487"/>
-      <c r="B61" s="472" t="s">
+      <c r="A61" s="464"/>
+      <c r="B61" s="469" t="s">
         <v>222</v>
       </c>
       <c r="C61" s="347">
         <v>12.5</v>
       </c>
       <c r="D61" s="342">
         <v>-0.9</v>
       </c>
       <c r="E61" s="342">
         <v>-0.3</v>
       </c>
       <c r="F61" s="353">
         <v>0.19</v>
       </c>
       <c r="G61" s="345">
         <v>0.6</v>
       </c>
       <c r="H61" s="346">
         <v>0.3</v>
       </c>
-      <c r="I61" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I61" s="322"/>
+      <c r="J61" s="322"/>
+      <c r="K61" s="322"/>
+      <c r="L61" s="323"/>
+      <c r="M61" s="322"/>
+      <c r="N61" s="322"/>
+      <c r="P61" s="322"/>
+      <c r="Q61" s="322"/>
+      <c r="R61" s="322"/>
+      <c r="S61" s="334"/>
+      <c r="T61" s="334"/>
+      <c r="U61" s="334"/>
     </row>
     <row r="62" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A62" s="487"/>
-      <c r="B62" s="473"/>
+      <c r="A62" s="464"/>
+      <c r="B62" s="470"/>
       <c r="C62" s="335">
         <v>255472</v>
       </c>
       <c r="D62" s="336">
         <v>164268</v>
       </c>
       <c r="E62" s="337">
         <v>161312</v>
       </c>
       <c r="F62" s="338">
         <v>1.56</v>
       </c>
       <c r="G62" s="339">
         <v>98.2</v>
       </c>
       <c r="H62" s="340">
         <v>99.3</v>
       </c>
-      <c r="I62" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I62" s="330"/>
+      <c r="J62" s="330"/>
+      <c r="K62" s="330"/>
+      <c r="L62" s="323"/>
+      <c r="M62" s="331"/>
+      <c r="N62" s="332"/>
     </row>
     <row r="63" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A63" s="487"/>
-      <c r="B63" s="472" t="s">
+      <c r="A63" s="464"/>
+      <c r="B63" s="469" t="s">
         <v>223</v>
       </c>
       <c r="C63" s="347">
         <v>23.7</v>
       </c>
       <c r="D63" s="350">
         <v>4.0999999999999996</v>
       </c>
       <c r="E63" s="343">
         <v>4.8</v>
       </c>
       <c r="F63" s="349">
         <v>0.28999999999999998</v>
       </c>
       <c r="G63" s="345">
         <v>0.6</v>
       </c>
       <c r="H63" s="346">
         <v>0.3</v>
       </c>
-      <c r="I63" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I63" s="322"/>
+      <c r="J63" s="322"/>
+      <c r="K63" s="322"/>
+      <c r="L63" s="323"/>
+      <c r="M63" s="322"/>
+      <c r="N63" s="322"/>
+      <c r="P63" s="322"/>
+      <c r="Q63" s="322"/>
+      <c r="R63" s="322"/>
+      <c r="S63" s="334"/>
+      <c r="T63" s="334"/>
+      <c r="U63" s="334"/>
     </row>
     <row r="64" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A64" s="487"/>
-      <c r="B64" s="473"/>
+      <c r="A64" s="464"/>
+      <c r="B64" s="470"/>
       <c r="C64" s="324">
         <v>316055</v>
       </c>
       <c r="D64" s="325">
         <v>171084</v>
       </c>
       <c r="E64" s="325">
         <v>169031</v>
       </c>
       <c r="F64" s="354">
         <v>1.85</v>
       </c>
       <c r="G64" s="328">
         <v>98.8</v>
       </c>
       <c r="H64" s="329">
         <v>99.6</v>
       </c>
-      <c r="I64" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I64" s="330"/>
+      <c r="J64" s="330"/>
+      <c r="K64" s="330"/>
+      <c r="L64" s="323"/>
+      <c r="M64" s="331"/>
+      <c r="N64" s="332"/>
     </row>
     <row r="65" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A65" s="487"/>
-      <c r="B65" s="472" t="s">
+      <c r="A65" s="464"/>
+      <c r="B65" s="469" t="s">
         <v>224</v>
       </c>
       <c r="C65" s="351">
         <v>11.7</v>
       </c>
       <c r="D65" s="355">
         <v>1</v>
       </c>
       <c r="E65" s="318">
         <v>1.3</v>
       </c>
       <c r="F65" s="352">
         <v>0.19</v>
       </c>
       <c r="G65" s="320">
         <v>0.3</v>
       </c>
       <c r="H65" s="346">
         <v>0.1</v>
       </c>
-      <c r="I65" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I65" s="322"/>
+      <c r="J65" s="322"/>
+      <c r="K65" s="322"/>
+      <c r="L65" s="323"/>
+      <c r="M65" s="322"/>
+      <c r="N65" s="322"/>
+      <c r="P65" s="322"/>
+      <c r="Q65" s="322"/>
+      <c r="R65" s="322"/>
+      <c r="S65" s="334"/>
+      <c r="T65" s="334"/>
+      <c r="U65" s="334"/>
     </row>
     <row r="66" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A66" s="487"/>
-      <c r="B66" s="473"/>
+      <c r="A66" s="464"/>
+      <c r="B66" s="470"/>
       <c r="C66" s="348">
         <v>352993</v>
       </c>
       <c r="D66" s="336">
         <v>172748</v>
       </c>
       <c r="E66" s="325">
         <v>171152</v>
       </c>
       <c r="F66" s="354">
         <v>2.04</v>
       </c>
       <c r="G66" s="339">
         <v>99.1</v>
       </c>
       <c r="H66" s="329">
         <v>99.7</v>
       </c>
-      <c r="I66" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I66" s="330"/>
+      <c r="J66" s="330"/>
+      <c r="K66" s="330"/>
+      <c r="L66" s="323"/>
+      <c r="M66" s="331"/>
+      <c r="N66" s="332"/>
     </row>
     <row r="67" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A67" s="487"/>
-      <c r="B67" s="472" t="s">
+      <c r="A67" s="464"/>
+      <c r="B67" s="469" t="s">
         <v>225</v>
       </c>
       <c r="C67" s="347">
         <v>9.6999999999999993</v>
       </c>
       <c r="D67" s="342">
         <v>0.5</v>
       </c>
       <c r="E67" s="318">
         <v>0.6</v>
       </c>
       <c r="F67" s="352">
         <v>0.19</v>
       </c>
       <c r="G67" s="345">
         <v>0.1</v>
       </c>
       <c r="H67" s="346">
         <v>-0.2</v>
       </c>
-      <c r="I67" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I67" s="322"/>
+      <c r="J67" s="322"/>
+      <c r="K67" s="322"/>
+      <c r="L67" s="323"/>
+      <c r="M67" s="322"/>
+      <c r="N67" s="322"/>
+      <c r="P67" s="322"/>
+      <c r="Q67" s="322"/>
+      <c r="R67" s="322"/>
+      <c r="S67" s="334"/>
+      <c r="T67" s="334"/>
+      <c r="U67" s="334"/>
     </row>
     <row r="68" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A68" s="487"/>
-      <c r="B68" s="473"/>
+      <c r="A68" s="464"/>
+      <c r="B68" s="470"/>
       <c r="C68" s="324">
         <v>387308</v>
       </c>
       <c r="D68" s="325">
         <v>173586</v>
       </c>
       <c r="E68" s="325">
         <v>172186</v>
       </c>
       <c r="F68" s="354">
         <v>2.23</v>
       </c>
       <c r="G68" s="328">
         <v>99.2</v>
       </c>
       <c r="H68" s="329">
         <v>99.5</v>
       </c>
-      <c r="I68" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I68" s="330"/>
+      <c r="J68" s="330"/>
+      <c r="K68" s="330"/>
+      <c r="L68" s="323"/>
+      <c r="M68" s="331"/>
+      <c r="N68" s="332"/>
     </row>
     <row r="69" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A69" s="487"/>
-      <c r="B69" s="472" t="s">
+      <c r="A69" s="464"/>
+      <c r="B69" s="469" t="s">
         <v>226</v>
       </c>
       <c r="C69" s="347">
         <v>11.7</v>
       </c>
       <c r="D69" s="350">
         <v>-1.3</v>
       </c>
       <c r="E69" s="343">
         <v>-1.2</v>
       </c>
       <c r="F69" s="344">
         <v>0.3</v>
       </c>
       <c r="G69" s="345">
         <v>0.1</v>
       </c>
       <c r="H69" s="333">
         <v>0.2</v>
       </c>
-      <c r="I69" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I69" s="322"/>
+      <c r="J69" s="322"/>
+      <c r="K69" s="322"/>
+      <c r="L69" s="323"/>
+      <c r="M69" s="322"/>
+      <c r="N69" s="322"/>
+      <c r="P69" s="322"/>
+      <c r="Q69" s="322"/>
+      <c r="R69" s="322"/>
+      <c r="S69" s="334"/>
+      <c r="T69" s="334"/>
+      <c r="U69" s="334"/>
     </row>
     <row r="70" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A70" s="487"/>
-      <c r="B70" s="473"/>
+      <c r="A70" s="464"/>
+      <c r="B70" s="470"/>
       <c r="C70" s="335">
         <v>432669</v>
       </c>
       <c r="D70" s="336">
         <v>171265</v>
       </c>
       <c r="E70" s="336">
         <v>170061</v>
       </c>
       <c r="F70" s="356">
         <v>2.5299999999999998</v>
       </c>
       <c r="G70" s="339">
         <v>99.3</v>
       </c>
       <c r="H70" s="340">
         <v>99.7</v>
       </c>
-      <c r="I70" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I70" s="330"/>
+      <c r="J70" s="330"/>
+      <c r="K70" s="330"/>
+      <c r="L70" s="323"/>
+      <c r="M70" s="331"/>
+      <c r="N70" s="332"/>
     </row>
     <row r="71" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A71" s="487"/>
-      <c r="B71" s="472" t="s">
+      <c r="A71" s="464"/>
+      <c r="B71" s="469" t="s">
         <v>227</v>
       </c>
       <c r="C71" s="347">
         <v>10.199999999999999</v>
       </c>
       <c r="D71" s="350">
         <v>0</v>
       </c>
       <c r="E71" s="343">
         <v>0.1</v>
       </c>
       <c r="F71" s="344">
         <v>0.25</v>
       </c>
       <c r="G71" s="345">
         <v>0.1</v>
       </c>
       <c r="H71" s="346">
         <v>0</v>
       </c>
-      <c r="I71" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I71" s="322"/>
+      <c r="J71" s="322"/>
+      <c r="K71" s="322"/>
+      <c r="L71" s="323"/>
+      <c r="M71" s="322"/>
+      <c r="N71" s="322"/>
+      <c r="P71" s="322"/>
+      <c r="Q71" s="322"/>
+      <c r="R71" s="322"/>
+      <c r="S71" s="334"/>
+      <c r="T71" s="334"/>
+      <c r="U71" s="334"/>
     </row>
     <row r="72" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A72" s="487"/>
-      <c r="B72" s="473"/>
+      <c r="A72" s="464"/>
+      <c r="B72" s="470"/>
       <c r="C72" s="324">
         <v>476969</v>
       </c>
       <c r="D72" s="325">
         <v>171313</v>
       </c>
       <c r="E72" s="325">
         <v>170211</v>
       </c>
       <c r="F72" s="354">
         <v>2.78</v>
       </c>
       <c r="G72" s="328">
         <v>99.4</v>
       </c>
       <c r="H72" s="340">
         <v>99.7</v>
       </c>
-      <c r="I72" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I72" s="330"/>
+      <c r="J72" s="330"/>
+      <c r="K72" s="330"/>
+      <c r="L72" s="323"/>
+      <c r="M72" s="331"/>
+      <c r="N72" s="332"/>
     </row>
     <row r="73" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A73" s="487"/>
-      <c r="B73" s="472" t="s">
+      <c r="A73" s="464"/>
+      <c r="B73" s="469" t="s">
         <v>228</v>
       </c>
       <c r="C73" s="351">
         <v>1.5</v>
       </c>
       <c r="D73" s="342">
         <v>-2.1</v>
       </c>
       <c r="E73" s="342">
         <v>-2.1</v>
       </c>
       <c r="F73" s="319">
         <v>0.11</v>
       </c>
       <c r="G73" s="345">
         <v>-0.1</v>
       </c>
       <c r="H73" s="346">
         <v>0</v>
       </c>
-      <c r="I73" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I73" s="322"/>
+      <c r="J73" s="322"/>
+      <c r="K73" s="322"/>
+      <c r="L73" s="323"/>
+      <c r="M73" s="322"/>
+      <c r="N73" s="322"/>
       <c r="O73" s="357"/>
-      <c r="P73" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="P73" s="322"/>
+      <c r="Q73" s="322"/>
+      <c r="R73" s="322"/>
+      <c r="S73" s="334"/>
+      <c r="T73" s="334"/>
+      <c r="U73" s="334"/>
     </row>
     <row r="74" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A74" s="487"/>
-      <c r="B74" s="473"/>
+      <c r="A74" s="464"/>
+      <c r="B74" s="470"/>
       <c r="C74" s="348">
         <v>484228</v>
       </c>
       <c r="D74" s="325">
         <v>167794</v>
       </c>
       <c r="E74" s="325">
         <v>166588</v>
       </c>
       <c r="F74" s="354">
         <v>2.89</v>
       </c>
       <c r="G74" s="328">
         <v>99.3</v>
       </c>
       <c r="H74" s="340">
         <v>99.7</v>
       </c>
-      <c r="I74" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I74" s="330"/>
+      <c r="J74" s="330"/>
+      <c r="K74" s="330"/>
+      <c r="L74" s="323"/>
+      <c r="M74" s="331"/>
+      <c r="N74" s="332"/>
       <c r="O74" s="358"/>
     </row>
     <row r="75" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A75" s="487"/>
-      <c r="B75" s="472" t="s">
+      <c r="A75" s="464"/>
+      <c r="B75" s="469" t="s">
         <v>229</v>
       </c>
       <c r="C75" s="347">
         <v>-20.2</v>
       </c>
       <c r="D75" s="342">
         <v>-12.7</v>
       </c>
       <c r="E75" s="342">
         <v>-12.9</v>
       </c>
       <c r="F75" s="353">
         <v>-0.25</v>
       </c>
       <c r="G75" s="345">
         <v>-0.2</v>
       </c>
       <c r="H75" s="346">
         <v>-0.1</v>
       </c>
-      <c r="I75" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I75" s="322"/>
+      <c r="J75" s="322"/>
+      <c r="K75" s="322"/>
+      <c r="L75" s="323"/>
+      <c r="M75" s="322"/>
+      <c r="N75" s="322"/>
+      <c r="P75" s="322"/>
+      <c r="Q75" s="322"/>
+      <c r="R75" s="322"/>
+      <c r="S75" s="334"/>
+      <c r="T75" s="334"/>
+      <c r="U75" s="334"/>
     </row>
     <row r="76" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A76" s="487"/>
-      <c r="B76" s="473"/>
+      <c r="A76" s="464"/>
+      <c r="B76" s="470"/>
       <c r="C76" s="324">
         <v>386201</v>
       </c>
       <c r="D76" s="325">
         <v>146429</v>
       </c>
       <c r="E76" s="325">
         <v>145150</v>
       </c>
       <c r="F76" s="354">
         <v>2.64</v>
       </c>
       <c r="G76" s="328">
         <v>99.1</v>
       </c>
       <c r="H76" s="329">
         <v>99.6</v>
       </c>
-      <c r="I76" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I76" s="330"/>
+      <c r="J76" s="330"/>
+      <c r="K76" s="330"/>
+      <c r="L76" s="323"/>
+      <c r="M76" s="331"/>
+      <c r="N76" s="332"/>
     </row>
     <row r="77" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A77" s="487"/>
-      <c r="B77" s="462" t="s">
+      <c r="A77" s="464"/>
+      <c r="B77" s="472" t="s">
         <v>230</v>
       </c>
       <c r="C77" s="347">
         <v>0.9</v>
       </c>
       <c r="D77" s="342">
         <v>-8</v>
       </c>
       <c r="E77" s="342">
         <v>-7.9</v>
       </c>
       <c r="F77" s="353">
         <v>0.25</v>
       </c>
       <c r="G77" s="345">
         <v>0.1</v>
       </c>
       <c r="H77" s="346">
         <v>0</v>
       </c>
-      <c r="I77" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I77" s="322"/>
+      <c r="J77" s="322"/>
+      <c r="K77" s="322"/>
+      <c r="L77" s="323"/>
+      <c r="M77" s="322"/>
+      <c r="N77" s="322"/>
+      <c r="P77" s="322"/>
+      <c r="Q77" s="322"/>
+      <c r="R77" s="322"/>
+      <c r="S77" s="334"/>
+      <c r="T77" s="334"/>
+      <c r="U77" s="334"/>
     </row>
     <row r="78" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A78" s="487"/>
-      <c r="B78" s="463"/>
+      <c r="A78" s="464"/>
+      <c r="B78" s="473"/>
       <c r="C78" s="335">
         <v>389637</v>
       </c>
       <c r="D78" s="336">
         <v>134765</v>
       </c>
       <c r="E78" s="336">
         <v>133721</v>
       </c>
       <c r="F78" s="356">
         <v>2.89</v>
       </c>
       <c r="G78" s="339">
         <v>99.2</v>
       </c>
       <c r="H78" s="340">
         <v>99.6</v>
       </c>
-      <c r="I78" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I78" s="330"/>
+      <c r="J78" s="330"/>
+      <c r="K78" s="330"/>
+      <c r="L78" s="323"/>
+      <c r="M78" s="331"/>
+      <c r="N78" s="332"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
     </row>
     <row r="79" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A79" s="487"/>
-      <c r="B79" s="462" t="s">
+      <c r="A79" s="464"/>
+      <c r="B79" s="472" t="s">
         <v>231</v>
       </c>
       <c r="C79" s="347">
         <v>13.9</v>
       </c>
       <c r="D79" s="342">
         <v>-5.6</v>
       </c>
       <c r="E79" s="342">
         <v>-5.6</v>
       </c>
       <c r="F79" s="349">
         <v>0.6</v>
       </c>
       <c r="G79" s="345">
         <v>0.1</v>
       </c>
       <c r="H79" s="346">
         <v>0.1</v>
       </c>
-      <c r="I79" s="322">
-[...46 lines deleted...]
-      </c>
+      <c r="I79" s="322"/>
+      <c r="J79" s="322"/>
+      <c r="K79" s="322"/>
+      <c r="L79" s="323"/>
+      <c r="M79" s="322"/>
+      <c r="N79" s="322"/>
+      <c r="P79" s="322"/>
+      <c r="Q79" s="322"/>
+      <c r="R79" s="322"/>
+      <c r="S79" s="334"/>
+      <c r="T79" s="334"/>
+      <c r="U79" s="334"/>
     </row>
     <row r="80" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A80" s="487"/>
-      <c r="B80" s="463"/>
+      <c r="A80" s="464"/>
+      <c r="B80" s="473"/>
       <c r="C80" s="360">
         <v>443803</v>
       </c>
       <c r="D80" s="336">
         <v>127157</v>
       </c>
       <c r="E80" s="336">
         <v>126243</v>
       </c>
       <c r="F80" s="356">
         <v>3.49</v>
       </c>
       <c r="G80" s="339">
         <v>99.3</v>
       </c>
       <c r="H80" s="340">
         <v>99.7</v>
       </c>
-      <c r="I80" s="330">
-[...22 lines deleted...]
-      </c>
+      <c r="I80" s="330"/>
+      <c r="J80" s="330"/>
+      <c r="K80" s="330"/>
+      <c r="L80" s="323"/>
+      <c r="M80" s="331"/>
+      <c r="N80" s="332"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
     </row>
     <row r="81" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A81" s="487"/>
-      <c r="B81" s="462" t="s">
+      <c r="A81" s="464"/>
+      <c r="B81" s="472" t="s">
         <v>232</v>
       </c>
       <c r="C81" s="347">
         <v>8.6999999999999993</v>
       </c>
       <c r="D81" s="342">
         <v>-4.7</v>
       </c>
       <c r="E81" s="342">
         <v>-4.8</v>
       </c>
       <c r="F81" s="349">
         <v>0.48999999999999977</v>
       </c>
       <c r="G81" s="345">
         <v>-0.1</v>
       </c>
       <c r="H81" s="346">
         <v>-0.1</v>
       </c>
       <c r="I81" s="330"/>
       <c r="J81" s="330"/>
       <c r="K81" s="330"/>
       <c r="L81" s="323"/>
       <c r="M81" s="331"/>
       <c r="N81" s="332"/>
-      <c r="P81" s="322">
-[...18 lines deleted...]
-      </c>
+      <c r="P81" s="322"/>
+      <c r="Q81" s="322"/>
+      <c r="R81" s="322"/>
+      <c r="S81" s="334"/>
+      <c r="T81" s="334"/>
       <c r="U81" s="334"/>
     </row>
     <row r="82" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A82" s="487"/>
-      <c r="B82" s="463"/>
+      <c r="A82" s="464"/>
+      <c r="B82" s="473"/>
       <c r="C82" s="360">
         <v>482270</v>
       </c>
       <c r="D82" s="336">
         <v>121125</v>
       </c>
       <c r="E82" s="336">
         <v>120205</v>
       </c>
       <c r="F82" s="356">
         <v>3.98</v>
       </c>
       <c r="G82" s="339">
         <v>99.2</v>
       </c>
       <c r="H82" s="340">
         <v>99.6</v>
       </c>
       <c r="I82" s="330"/>
       <c r="J82" s="330"/>
       <c r="K82" s="330"/>
       <c r="L82" s="323"/>
       <c r="M82" s="331"/>
       <c r="N82" s="332"/>
     </row>
     <row r="83" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A83" s="487"/>
-      <c r="B83" s="462" t="s">
+      <c r="A83" s="464"/>
+      <c r="B83" s="472" t="s">
         <v>233</v>
       </c>
       <c r="C83" s="347">
         <v>3.5</v>
       </c>
       <c r="D83" s="342">
         <v>0.6</v>
       </c>
       <c r="E83" s="342">
         <v>0.3</v>
       </c>
       <c r="F83" s="349">
         <v>0.12</v>
       </c>
       <c r="G83" s="345">
         <v>-0.2</v>
       </c>
       <c r="H83" s="361">
         <v>-0.1</v>
       </c>
       <c r="I83" s="330"/>
       <c r="J83" s="330"/>
       <c r="K83" s="330"/>
       <c r="L83" s="323"/>
       <c r="M83" s="331"/>
       <c r="N83" s="332"/>
     </row>
     <row r="84" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A84" s="487"/>
-      <c r="B84" s="463"/>
+      <c r="A84" s="464"/>
+      <c r="B84" s="473"/>
       <c r="C84" s="360">
         <v>499237</v>
       </c>
       <c r="D84" s="336">
         <v>121798</v>
       </c>
       <c r="E84" s="336">
         <v>120584</v>
       </c>
       <c r="F84" s="356">
         <v>4.0999999999999996</v>
       </c>
       <c r="G84" s="339">
         <v>99</v>
       </c>
       <c r="H84" s="362">
         <v>99.5</v>
       </c>
       <c r="I84" s="330"/>
       <c r="J84" s="330"/>
       <c r="K84" s="330"/>
       <c r="L84" s="323"/>
       <c r="M84" s="331"/>
       <c r="N84" s="332"/>
     </row>
     <row r="85" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A85" s="487"/>
-      <c r="B85" s="462" t="s">
+      <c r="A85" s="464"/>
+      <c r="B85" s="472" t="s">
         <v>234</v>
       </c>
       <c r="C85" s="347">
         <v>-0.1</v>
       </c>
       <c r="D85" s="342">
+        <v>-0.5</v>
+      </c>
+      <c r="E85" s="342">
         <v>-0.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.7</v>
       </c>
       <c r="F85" s="349">
         <v>2.0000000000000462E-2</v>
       </c>
       <c r="G85" s="345">
         <v>-0.1</v>
       </c>
-      <c r="H85" s="456" t="s">
+      <c r="H85" s="475" t="s">
         <v>235</v>
       </c>
       <c r="I85" s="330"/>
       <c r="J85" s="330"/>
       <c r="K85" s="330"/>
       <c r="L85" s="323"/>
       <c r="M85" s="331"/>
       <c r="N85" s="332"/>
     </row>
     <row r="86" spans="1:21" s="359" customFormat="1" ht="10.5" customHeight="1" thickBot="1">
-      <c r="A86" s="488"/>
-      <c r="B86" s="464"/>
+      <c r="A86" s="465"/>
+      <c r="B86" s="474"/>
       <c r="C86" s="363">
         <v>498722</v>
       </c>
       <c r="D86" s="364">
-        <v>121079</v>
+        <v>121175</v>
       </c>
       <c r="E86" s="364">
-        <v>119770</v>
+        <v>119896</v>
       </c>
       <c r="F86" s="365">
         <v>4.12</v>
       </c>
       <c r="G86" s="366">
         <v>98.9</v>
       </c>
-      <c r="H86" s="457"/>
+      <c r="H86" s="476"/>
       <c r="I86" s="330"/>
       <c r="J86" s="330"/>
       <c r="K86" s="330"/>
       <c r="L86" s="323"/>
       <c r="M86" s="331"/>
       <c r="N86" s="332"/>
     </row>
     <row r="87" spans="1:21" ht="15" customHeight="1">
-      <c r="A87" s="481"/>
-[...6 lines deleted...]
-      <c r="H87" s="481"/>
+      <c r="A87" s="471"/>
+      <c r="B87" s="471"/>
+      <c r="C87" s="471"/>
+      <c r="D87" s="471"/>
+      <c r="E87" s="471"/>
+      <c r="F87" s="471"/>
+      <c r="G87" s="471"/>
+      <c r="H87" s="471"/>
     </row>
     <row r="88" spans="1:21">
       <c r="A88" s="367" t="s">
         <v>236</v>
       </c>
       <c r="B88" s="368"/>
       <c r="C88" s="368"/>
       <c r="D88" s="368"/>
       <c r="E88" s="368"/>
       <c r="F88" s="368"/>
       <c r="G88" s="368"/>
       <c r="H88" s="368"/>
     </row>
     <row r="89" spans="1:21" ht="22.5" customHeight="1">
-      <c r="A89" s="458" t="s">
+      <c r="A89" s="477" t="s">
         <v>237</v>
       </c>
-      <c r="B89" s="458"/>
-[...5 lines deleted...]
-      <c r="H89" s="458"/>
+      <c r="B89" s="477"/>
+      <c r="C89" s="477"/>
+      <c r="D89" s="477"/>
+      <c r="E89" s="477"/>
+      <c r="F89" s="477"/>
+      <c r="G89" s="477"/>
+      <c r="H89" s="477"/>
     </row>
     <row r="90" spans="1:21">
       <c r="A90" s="367" t="s">
         <v>238</v>
       </c>
       <c r="B90" s="367"/>
       <c r="C90" s="367"/>
       <c r="D90" s="367"/>
       <c r="E90" s="367"/>
       <c r="F90" s="367"/>
       <c r="G90" s="367"/>
       <c r="H90" s="367"/>
     </row>
     <row r="91" spans="1:21">
       <c r="A91" s="369" t="s">
         <v>239</v>
       </c>
       <c r="B91" s="370"/>
       <c r="C91" s="371"/>
       <c r="D91" s="371"/>
       <c r="E91" s="371"/>
       <c r="F91" s="372"/>
       <c r="G91" s="373"/>
       <c r="H91" s="374"/>
     </row>
     <row r="92" spans="1:21">
-      <c r="A92" s="474"/>
-[...6 lines deleted...]
-      <c r="H92" s="474"/>
+      <c r="A92" s="478"/>
+      <c r="B92" s="478"/>
+      <c r="C92" s="478"/>
+      <c r="D92" s="478"/>
+      <c r="E92" s="478"/>
+      <c r="F92" s="478"/>
+      <c r="G92" s="478"/>
+      <c r="H92" s="478"/>
     </row>
     <row r="93" spans="1:21" s="359" customFormat="1" ht="43.5" customHeight="1">
-      <c r="A93" s="459" t="s">
+      <c r="A93" s="479" t="s">
         <v>240</v>
       </c>
-      <c r="B93" s="459"/>
-[...5 lines deleted...]
-      <c r="H93" s="459"/>
+      <c r="B93" s="479"/>
+      <c r="C93" s="479"/>
+      <c r="D93" s="479"/>
+      <c r="E93" s="479"/>
+      <c r="F93" s="479"/>
+      <c r="G93" s="479"/>
+      <c r="H93" s="479"/>
     </row>
     <row r="94" spans="1:21" ht="14.25">
-      <c r="A94" s="475"/>
-[...6 lines deleted...]
-      <c r="H94" s="475"/>
+      <c r="A94" s="480"/>
+      <c r="B94" s="480"/>
+      <c r="C94" s="480"/>
+      <c r="D94" s="480"/>
+      <c r="E94" s="480"/>
+      <c r="F94" s="480"/>
+      <c r="G94" s="480"/>
+      <c r="H94" s="480"/>
     </row>
     <row r="95" spans="1:21" ht="14.25">
       <c r="A95" s="297" t="s">
         <v>241</v>
       </c>
       <c r="B95" s="298"/>
       <c r="C95" s="298"/>
       <c r="D95" s="298"/>
       <c r="E95" s="298"/>
       <c r="F95" s="298"/>
       <c r="H95"/>
     </row>
     <row r="96" spans="1:21" ht="14.25" thickBot="1">
       <c r="A96" s="283"/>
       <c r="B96" s="295"/>
       <c r="C96" s="283"/>
       <c r="D96" s="283"/>
       <c r="E96" s="283"/>
       <c r="F96" s="283"/>
       <c r="H96"/>
     </row>
     <row r="97" spans="1:20" ht="22.5">
-      <c r="A97" s="476"/>
-      <c r="B97" s="476" t="s">
+      <c r="A97" s="457"/>
+      <c r="B97" s="457" t="s">
         <v>178</v>
       </c>
-      <c r="C97" s="479" t="s">
+      <c r="C97" s="481" t="s">
         <v>179</v>
       </c>
-      <c r="D97" s="480"/>
-[...2 lines deleted...]
-      <c r="G97" s="480"/>
+      <c r="D97" s="482"/>
+      <c r="E97" s="482"/>
+      <c r="F97" s="482"/>
+      <c r="G97" s="482"/>
       <c r="H97" s="300" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A98" s="477"/>
-      <c r="B98" s="477"/>
+      <c r="A98" s="458"/>
+      <c r="B98" s="458"/>
       <c r="C98" s="375" t="s">
         <v>242</v>
       </c>
       <c r="D98" s="376" t="s">
         <v>243</v>
       </c>
       <c r="E98" s="376" t="s">
         <v>244</v>
       </c>
       <c r="F98" s="377" t="s">
         <v>245</v>
       </c>
       <c r="G98" s="378" t="s">
         <v>246</v>
       </c>
       <c r="H98" s="379" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="99" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A99" s="477"/>
-      <c r="B99" s="477"/>
+      <c r="A99" s="458"/>
+      <c r="B99" s="458"/>
       <c r="C99" s="380" t="s">
         <v>247</v>
       </c>
       <c r="D99" s="381" t="s">
         <v>247</v>
       </c>
       <c r="E99" s="381" t="s">
         <v>248</v>
       </c>
       <c r="F99" s="382" t="s">
         <v>249</v>
       </c>
       <c r="G99" s="383" t="s">
         <v>250</v>
       </c>
       <c r="H99" s="384" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="100" spans="1:20" ht="10.5" customHeight="1" thickBot="1">
-      <c r="A100" s="478"/>
-      <c r="B100" s="478"/>
+      <c r="A100" s="459"/>
+      <c r="B100" s="459"/>
       <c r="C100" s="385" t="s">
         <v>251</v>
       </c>
       <c r="D100" s="386" t="s">
         <v>252</v>
       </c>
       <c r="E100" s="386" t="s">
         <v>252</v>
       </c>
       <c r="F100" s="387" t="s">
         <v>253</v>
       </c>
       <c r="G100" s="388" t="s">
         <v>12</v>
       </c>
       <c r="H100" s="389" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="101" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A101" s="465" t="s">
+      <c r="A101" s="486" t="s">
         <v>254</v>
       </c>
-      <c r="B101" s="468" t="s">
+      <c r="B101" s="466" t="s">
         <v>196</v>
       </c>
       <c r="C101" s="390">
         <v>3.9</v>
       </c>
       <c r="D101" s="391">
         <v>-4.0999999999999996</v>
       </c>
       <c r="E101" s="391">
         <v>-2.8</v>
       </c>
       <c r="F101" s="392">
         <v>0.14000000000000001</v>
       </c>
       <c r="G101" s="393">
         <v>1.3</v>
       </c>
       <c r="H101" s="394">
         <v>0.2</v>
       </c>
-      <c r="I101" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I101" s="322"/>
+      <c r="J101" s="322"/>
+      <c r="K101" s="322"/>
+      <c r="L101" s="323"/>
+      <c r="M101" s="322"/>
+      <c r="N101" s="322"/>
     </row>
     <row r="102" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A102" s="466"/>
-      <c r="B102" s="469"/>
+      <c r="A102" s="487"/>
+      <c r="B102" s="467"/>
       <c r="C102" s="395">
         <v>65420</v>
       </c>
       <c r="D102" s="325">
         <v>36126</v>
       </c>
       <c r="E102" s="325">
         <v>34684</v>
       </c>
       <c r="F102" s="327">
         <v>1.81</v>
       </c>
       <c r="G102" s="328">
         <v>96</v>
       </c>
       <c r="H102" s="396">
         <v>99.5</v>
       </c>
-      <c r="I102" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I102" s="330"/>
+      <c r="J102" s="330"/>
+      <c r="K102" s="330"/>
+      <c r="L102" s="323"/>
+      <c r="M102" s="331"/>
+      <c r="N102" s="332"/>
+      <c r="O102" s="397"/>
+      <c r="P102" s="397"/>
+      <c r="Q102" s="397"/>
+      <c r="R102" s="334"/>
+      <c r="S102" s="334"/>
+      <c r="T102" s="334"/>
     </row>
     <row r="103" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A103" s="466"/>
-      <c r="B103" s="470" t="s">
+      <c r="A103" s="487"/>
+      <c r="B103" s="468" t="s">
         <v>197</v>
       </c>
       <c r="C103" s="398">
         <v>17.5</v>
       </c>
       <c r="D103" s="317">
         <v>-6</v>
       </c>
       <c r="E103" s="317">
         <v>-7</v>
       </c>
       <c r="F103" s="319">
         <v>0.45</v>
       </c>
       <c r="G103" s="320">
         <v>-1</v>
       </c>
       <c r="H103" s="399">
         <v>-0.1</v>
       </c>
-      <c r="I103" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I103" s="322"/>
+      <c r="J103" s="322"/>
+      <c r="K103" s="322"/>
+      <c r="L103" s="323"/>
+      <c r="M103" s="322"/>
+      <c r="N103" s="322"/>
     </row>
     <row r="104" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A104" s="466"/>
-      <c r="B104" s="469"/>
+      <c r="A104" s="487"/>
+      <c r="B104" s="467"/>
       <c r="C104" s="400">
         <v>76836</v>
       </c>
       <c r="D104" s="336">
         <v>33962</v>
       </c>
       <c r="E104" s="336">
         <v>32259</v>
       </c>
       <c r="F104" s="338">
         <v>2.2599999999999998</v>
       </c>
       <c r="G104" s="339">
         <v>95</v>
       </c>
       <c r="H104" s="401">
         <v>99.4</v>
       </c>
-      <c r="I104" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I104" s="330"/>
+      <c r="J104" s="330"/>
+      <c r="K104" s="330"/>
+      <c r="L104" s="323"/>
+      <c r="M104" s="331"/>
+      <c r="N104" s="332"/>
+      <c r="O104" s="397"/>
+      <c r="P104" s="397"/>
+      <c r="Q104" s="397"/>
+      <c r="R104" s="334"/>
+      <c r="S104" s="334"/>
+      <c r="T104" s="334"/>
     </row>
     <row r="105" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A105" s="466"/>
-      <c r="B105" s="470" t="s">
+      <c r="A105" s="487"/>
+      <c r="B105" s="468" t="s">
         <v>198</v>
       </c>
       <c r="C105" s="402">
         <v>18.100000000000001</v>
       </c>
       <c r="D105" s="342">
         <v>-10.7</v>
       </c>
       <c r="E105" s="342">
         <v>-10.4</v>
       </c>
       <c r="F105" s="344">
         <v>0.73</v>
       </c>
       <c r="G105" s="345">
         <v>0.3</v>
       </c>
       <c r="H105" s="403">
         <v>0.1</v>
       </c>
-      <c r="I105" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I105" s="322"/>
+      <c r="J105" s="322"/>
+      <c r="K105" s="322"/>
+      <c r="L105" s="323"/>
+      <c r="M105" s="322"/>
+      <c r="N105" s="322"/>
     </row>
     <row r="106" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A106" s="466"/>
-      <c r="B106" s="469"/>
+      <c r="A106" s="487"/>
+      <c r="B106" s="467"/>
       <c r="C106" s="395">
         <v>90743</v>
       </c>
       <c r="D106" s="325">
         <v>30324</v>
       </c>
       <c r="E106" s="325">
         <v>28897</v>
       </c>
       <c r="F106" s="327">
         <v>2.99</v>
       </c>
       <c r="G106" s="328">
         <v>95.3</v>
       </c>
       <c r="H106" s="396">
         <v>99.5</v>
       </c>
-      <c r="I106" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I106" s="330"/>
+      <c r="J106" s="330"/>
+      <c r="K106" s="330"/>
+      <c r="L106" s="323"/>
+      <c r="M106" s="331"/>
+      <c r="N106" s="332"/>
+      <c r="O106" s="397"/>
+      <c r="P106" s="397"/>
+      <c r="Q106" s="397"/>
+      <c r="R106" s="334"/>
+      <c r="S106" s="334"/>
+      <c r="T106" s="334"/>
     </row>
     <row r="107" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A107" s="466"/>
-      <c r="B107" s="470" t="s">
+      <c r="A107" s="487"/>
+      <c r="B107" s="468" t="s">
         <v>199</v>
       </c>
       <c r="C107" s="398">
         <v>9.6999999999999993</v>
       </c>
       <c r="D107" s="317">
         <v>-13.7</v>
       </c>
       <c r="E107" s="317">
         <v>-13.7</v>
       </c>
       <c r="F107" s="319">
         <v>0.81</v>
       </c>
       <c r="G107" s="320">
         <v>0</v>
       </c>
       <c r="H107" s="399">
         <v>0.1</v>
       </c>
-      <c r="I107" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I107" s="322"/>
+      <c r="J107" s="322"/>
+      <c r="K107" s="322"/>
+      <c r="L107" s="323"/>
+      <c r="M107" s="322"/>
+      <c r="N107" s="322"/>
     </row>
     <row r="108" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A108" s="466"/>
-      <c r="B108" s="469"/>
+      <c r="A108" s="487"/>
+      <c r="B108" s="467"/>
       <c r="C108" s="400">
         <v>99553</v>
       </c>
       <c r="D108" s="336">
         <v>26167</v>
       </c>
       <c r="E108" s="336">
         <v>24935</v>
       </c>
       <c r="F108" s="338">
         <v>3.8</v>
       </c>
       <c r="G108" s="339">
         <v>95.3</v>
       </c>
       <c r="H108" s="401">
         <v>99.6</v>
       </c>
-      <c r="I108" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I108" s="330"/>
+      <c r="J108" s="330"/>
+      <c r="K108" s="330"/>
+      <c r="L108" s="323"/>
+      <c r="M108" s="331"/>
+      <c r="N108" s="332"/>
+      <c r="O108" s="397"/>
+      <c r="P108" s="397"/>
+      <c r="Q108" s="397"/>
+      <c r="R108" s="334"/>
+      <c r="S108" s="334"/>
+      <c r="T108" s="334"/>
     </row>
     <row r="109" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A109" s="466"/>
-      <c r="B109" s="470" t="s">
+      <c r="A109" s="487"/>
+      <c r="B109" s="468" t="s">
         <v>200</v>
       </c>
       <c r="C109" s="402">
         <v>-6.5</v>
       </c>
       <c r="D109" s="342">
         <v>-12.6</v>
       </c>
       <c r="E109" s="342">
         <v>-13.4</v>
       </c>
       <c r="F109" s="344">
         <v>0.27</v>
       </c>
       <c r="G109" s="345">
         <v>-0.9</v>
       </c>
       <c r="H109" s="403">
         <v>-0.3</v>
       </c>
-      <c r="I109" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I109" s="322"/>
+      <c r="J109" s="322"/>
+      <c r="K109" s="322"/>
+      <c r="L109" s="323"/>
+      <c r="M109" s="322"/>
+      <c r="N109" s="322"/>
     </row>
     <row r="110" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A110" s="466"/>
-      <c r="B110" s="469"/>
+      <c r="A110" s="487"/>
+      <c r="B110" s="467"/>
       <c r="C110" s="395">
         <v>93035</v>
       </c>
       <c r="D110" s="325">
         <v>22874</v>
       </c>
       <c r="E110" s="325">
         <v>21592</v>
       </c>
       <c r="F110" s="327">
         <v>4.07</v>
       </c>
       <c r="G110" s="328">
         <v>94.4</v>
       </c>
       <c r="H110" s="401">
         <v>99.3</v>
       </c>
-      <c r="I110" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I110" s="330"/>
+      <c r="J110" s="330"/>
+      <c r="K110" s="330"/>
+      <c r="L110" s="323"/>
+      <c r="M110" s="331"/>
+      <c r="N110" s="332"/>
+      <c r="O110" s="397"/>
+      <c r="P110" s="397"/>
+      <c r="Q110" s="397"/>
+      <c r="R110" s="334"/>
+      <c r="S110" s="334"/>
+      <c r="T110" s="334"/>
     </row>
     <row r="111" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A111" s="466"/>
-      <c r="B111" s="470" t="s">
+      <c r="A111" s="487"/>
+      <c r="B111" s="468" t="s">
         <v>201</v>
       </c>
       <c r="C111" s="398">
         <v>-24.9</v>
       </c>
       <c r="D111" s="317">
         <v>-14.7</v>
       </c>
       <c r="E111" s="317">
         <v>-15.2</v>
       </c>
       <c r="F111" s="319">
         <v>-0.49</v>
       </c>
       <c r="G111" s="320">
         <v>-0.5</v>
       </c>
       <c r="H111" s="403">
         <v>-0.3</v>
       </c>
-      <c r="I111" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I111" s="322"/>
+      <c r="J111" s="322"/>
+      <c r="K111" s="322"/>
+      <c r="L111" s="323"/>
+      <c r="M111" s="322"/>
+      <c r="N111" s="322"/>
     </row>
     <row r="112" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A112" s="466"/>
-      <c r="B112" s="469"/>
+      <c r="A112" s="487"/>
+      <c r="B112" s="467"/>
       <c r="C112" s="400">
         <v>69892</v>
       </c>
       <c r="D112" s="336">
         <v>19501</v>
       </c>
       <c r="E112" s="336">
         <v>18310</v>
       </c>
       <c r="F112" s="338">
         <v>3.58</v>
       </c>
       <c r="G112" s="339">
         <v>93.9</v>
       </c>
       <c r="H112" s="401">
         <v>99</v>
       </c>
-      <c r="I112" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I112" s="330"/>
+      <c r="J112" s="330"/>
+      <c r="K112" s="330"/>
+      <c r="L112" s="323"/>
+      <c r="M112" s="331"/>
+      <c r="N112" s="332"/>
+      <c r="O112" s="397"/>
+      <c r="P112" s="397"/>
+      <c r="Q112" s="397"/>
+      <c r="R112" s="334"/>
+      <c r="S112" s="334"/>
+      <c r="T112" s="334"/>
     </row>
     <row r="113" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A113" s="466"/>
-      <c r="B113" s="470" t="s">
+      <c r="A113" s="487"/>
+      <c r="B113" s="468" t="s">
         <v>202</v>
       </c>
       <c r="C113" s="402">
         <v>-35.700000000000003</v>
       </c>
       <c r="D113" s="342">
         <v>-20.7</v>
       </c>
       <c r="E113" s="342">
         <v>-21.5</v>
       </c>
       <c r="F113" s="344">
         <v>-0.68</v>
       </c>
       <c r="G113" s="345">
         <v>-1</v>
       </c>
       <c r="H113" s="403">
         <v>-0.3</v>
       </c>
-      <c r="I113" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I113" s="322"/>
+      <c r="J113" s="322"/>
+      <c r="K113" s="322"/>
+      <c r="L113" s="323"/>
+      <c r="M113" s="322"/>
+      <c r="N113" s="322"/>
     </row>
     <row r="114" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A114" s="466"/>
-      <c r="B114" s="469"/>
+      <c r="A114" s="487"/>
+      <c r="B114" s="467"/>
       <c r="C114" s="395">
         <v>44929</v>
       </c>
       <c r="D114" s="325">
         <v>15470</v>
       </c>
       <c r="E114" s="325">
         <v>14367</v>
       </c>
       <c r="F114" s="327">
         <v>2.9</v>
       </c>
       <c r="G114" s="328">
         <v>92.9</v>
       </c>
       <c r="H114" s="396">
         <v>98.7</v>
       </c>
-      <c r="I114" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I114" s="330"/>
+      <c r="J114" s="330"/>
+      <c r="K114" s="330"/>
+      <c r="L114" s="323"/>
+      <c r="M114" s="331"/>
+      <c r="N114" s="332"/>
+      <c r="O114" s="397"/>
+      <c r="P114" s="397"/>
+      <c r="Q114" s="397"/>
+      <c r="R114" s="334"/>
+      <c r="S114" s="334"/>
+      <c r="T114" s="334"/>
     </row>
     <row r="115" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A115" s="466"/>
-      <c r="B115" s="470" t="s">
+      <c r="A115" s="487"/>
+      <c r="B115" s="468" t="s">
         <v>203</v>
       </c>
       <c r="C115" s="398">
         <v>-32.4</v>
       </c>
       <c r="D115" s="317">
         <v>-16.100000000000001</v>
       </c>
       <c r="E115" s="317">
         <v>-17.3</v>
       </c>
       <c r="F115" s="319">
         <v>-0.56000000000000005</v>
       </c>
       <c r="G115" s="320">
         <v>-1.4</v>
       </c>
       <c r="H115" s="399">
         <v>-0.5</v>
       </c>
-      <c r="I115" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I115" s="322"/>
+      <c r="J115" s="322"/>
+      <c r="K115" s="322"/>
+      <c r="L115" s="323"/>
+      <c r="M115" s="322"/>
+      <c r="N115" s="322"/>
     </row>
     <row r="116" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A116" s="466"/>
-      <c r="B116" s="469"/>
+      <c r="A116" s="487"/>
+      <c r="B116" s="467"/>
       <c r="C116" s="400">
         <v>30384</v>
       </c>
       <c r="D116" s="336">
         <v>12987</v>
       </c>
       <c r="E116" s="336">
         <v>11882</v>
       </c>
       <c r="F116" s="338">
         <v>2.34</v>
       </c>
       <c r="G116" s="339">
         <v>91.5</v>
       </c>
       <c r="H116" s="401">
         <v>98.2</v>
       </c>
-      <c r="I116" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I116" s="330"/>
+      <c r="J116" s="330"/>
+      <c r="K116" s="330"/>
+      <c r="L116" s="323"/>
+      <c r="M116" s="331"/>
+      <c r="N116" s="332"/>
+      <c r="O116" s="397"/>
+      <c r="P116" s="397"/>
+      <c r="Q116" s="397"/>
+      <c r="R116" s="334"/>
+      <c r="S116" s="334"/>
+      <c r="T116" s="334"/>
     </row>
     <row r="117" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A117" s="466"/>
-      <c r="B117" s="470" t="s">
+      <c r="A117" s="487"/>
+      <c r="B117" s="468" t="s">
         <v>204</v>
       </c>
       <c r="C117" s="402">
         <v>-27.1</v>
       </c>
       <c r="D117" s="342">
         <v>-17.8</v>
       </c>
       <c r="E117" s="342">
         <v>-20.3</v>
       </c>
       <c r="F117" s="344">
         <v>-0.26</v>
       </c>
       <c r="G117" s="345">
         <v>-2.8</v>
       </c>
       <c r="H117" s="403">
         <v>-1.7</v>
       </c>
-      <c r="I117" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I117" s="322"/>
+      <c r="J117" s="322"/>
+      <c r="K117" s="322"/>
+      <c r="L117" s="323"/>
+      <c r="M117" s="322"/>
+      <c r="N117" s="322"/>
     </row>
     <row r="118" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A118" s="466"/>
-      <c r="B118" s="469"/>
+      <c r="A118" s="487"/>
+      <c r="B118" s="467"/>
       <c r="C118" s="395">
         <v>22163</v>
       </c>
       <c r="D118" s="325">
         <v>10674</v>
       </c>
       <c r="E118" s="325">
         <v>9467</v>
       </c>
       <c r="F118" s="327">
         <v>2.08</v>
       </c>
       <c r="G118" s="328">
         <v>88.7</v>
       </c>
       <c r="H118" s="396">
         <v>96.5</v>
       </c>
-      <c r="I118" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I118" s="330"/>
+      <c r="J118" s="330"/>
+      <c r="K118" s="330"/>
+      <c r="L118" s="323"/>
+      <c r="M118" s="331"/>
+      <c r="N118" s="332"/>
+      <c r="O118" s="397"/>
+      <c r="P118" s="397"/>
+      <c r="Q118" s="397"/>
+      <c r="R118" s="334"/>
+      <c r="S118" s="334"/>
+      <c r="T118" s="334"/>
     </row>
     <row r="119" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A119" s="466"/>
-      <c r="B119" s="470" t="s">
+      <c r="A119" s="487"/>
+      <c r="B119" s="468" t="s">
         <v>205</v>
       </c>
       <c r="C119" s="398">
         <v>-14.3</v>
       </c>
       <c r="D119" s="317">
         <v>-8.5</v>
       </c>
       <c r="E119" s="317">
         <v>-8.4</v>
       </c>
       <c r="F119" s="319">
         <v>-0.14000000000000001</v>
       </c>
       <c r="G119" s="320">
         <v>0</v>
       </c>
       <c r="H119" s="399">
         <v>0.2</v>
       </c>
-      <c r="I119" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I119" s="322"/>
+      <c r="J119" s="322"/>
+      <c r="K119" s="322"/>
+      <c r="L119" s="323"/>
+      <c r="M119" s="322"/>
+      <c r="N119" s="322"/>
     </row>
     <row r="120" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A120" s="466"/>
-      <c r="B120" s="469"/>
+      <c r="A120" s="487"/>
+      <c r="B120" s="467"/>
       <c r="C120" s="400">
         <v>18986</v>
       </c>
       <c r="D120" s="336">
         <v>9769</v>
       </c>
       <c r="E120" s="336">
         <v>8669</v>
       </c>
       <c r="F120" s="338">
         <v>1.94</v>
       </c>
       <c r="G120" s="339">
         <v>88.7</v>
       </c>
       <c r="H120" s="401">
         <v>96.7</v>
       </c>
-      <c r="I120" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I120" s="330"/>
+      <c r="J120" s="330"/>
+      <c r="K120" s="330"/>
+      <c r="L120" s="323"/>
+      <c r="M120" s="331"/>
+      <c r="N120" s="332"/>
+      <c r="O120" s="397"/>
+      <c r="P120" s="397"/>
+      <c r="Q120" s="397"/>
+      <c r="R120" s="334"/>
+      <c r="S120" s="334"/>
+      <c r="T120" s="334"/>
     </row>
     <row r="121" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A121" s="466"/>
-      <c r="B121" s="470" t="s">
+      <c r="A121" s="487"/>
+      <c r="B121" s="468" t="s">
         <v>206</v>
       </c>
       <c r="C121" s="402">
         <v>-17</v>
       </c>
       <c r="D121" s="342">
         <v>-3.5</v>
       </c>
       <c r="E121" s="342">
         <v>-5.6</v>
       </c>
       <c r="F121" s="344">
         <v>-0.27</v>
       </c>
       <c r="G121" s="345">
         <v>-1.9</v>
       </c>
       <c r="H121" s="403">
         <v>-1.2</v>
       </c>
-      <c r="I121" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I121" s="322"/>
+      <c r="J121" s="322"/>
+      <c r="K121" s="322"/>
+      <c r="L121" s="323"/>
+      <c r="M121" s="322"/>
+      <c r="N121" s="322"/>
     </row>
     <row r="122" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A122" s="466"/>
-      <c r="B122" s="469"/>
+      <c r="A122" s="487"/>
+      <c r="B122" s="467"/>
       <c r="C122" s="395">
         <v>15765</v>
       </c>
       <c r="D122" s="325">
         <v>9428</v>
       </c>
       <c r="E122" s="325">
         <v>8182</v>
       </c>
       <c r="F122" s="327">
         <v>1.67</v>
       </c>
       <c r="G122" s="328">
         <v>86.8</v>
       </c>
       <c r="H122" s="396">
         <v>95.5</v>
       </c>
-      <c r="I122" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I122" s="330"/>
+      <c r="J122" s="330"/>
+      <c r="K122" s="330"/>
+      <c r="L122" s="323"/>
+      <c r="M122" s="331"/>
+      <c r="N122" s="332"/>
+      <c r="O122" s="397"/>
+      <c r="P122" s="397"/>
+      <c r="Q122" s="397"/>
+      <c r="R122" s="334"/>
+      <c r="S122" s="334"/>
+      <c r="T122" s="334"/>
     </row>
     <row r="123" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A123" s="466"/>
-      <c r="B123" s="470" t="s">
+      <c r="A123" s="487"/>
+      <c r="B123" s="468" t="s">
         <v>207</v>
       </c>
       <c r="C123" s="398">
         <v>-34.4</v>
       </c>
       <c r="D123" s="317">
         <v>-17.600000000000001</v>
       </c>
       <c r="E123" s="317">
         <v>-24.1</v>
       </c>
       <c r="F123" s="344">
         <v>-0.34</v>
       </c>
       <c r="G123" s="345">
         <v>-6.9</v>
       </c>
       <c r="H123" s="399">
         <v>-3.4</v>
       </c>
-      <c r="I123" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I123" s="322"/>
+      <c r="J123" s="322"/>
+      <c r="K123" s="322"/>
+      <c r="L123" s="323"/>
+      <c r="M123" s="322"/>
+      <c r="N123" s="322"/>
     </row>
     <row r="124" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A124" s="466"/>
-      <c r="B124" s="469"/>
+      <c r="A124" s="487"/>
+      <c r="B124" s="467"/>
       <c r="C124" s="400">
         <v>10339</v>
       </c>
       <c r="D124" s="336">
         <v>7772</v>
       </c>
       <c r="E124" s="336">
         <v>6210</v>
       </c>
       <c r="F124" s="338">
         <v>1.33</v>
       </c>
       <c r="G124" s="339">
         <v>79.900000000000006</v>
       </c>
       <c r="H124" s="401">
         <v>92.1</v>
       </c>
-      <c r="I124" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I124" s="330"/>
+      <c r="J124" s="330"/>
+      <c r="K124" s="330"/>
+      <c r="L124" s="323"/>
+      <c r="M124" s="331"/>
+      <c r="N124" s="332"/>
+      <c r="O124" s="397"/>
+      <c r="P124" s="397"/>
+      <c r="Q124" s="397"/>
+      <c r="R124" s="334"/>
+      <c r="S124" s="334"/>
+      <c r="T124" s="334"/>
     </row>
     <row r="125" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A125" s="466"/>
-      <c r="B125" s="470" t="s">
+      <c r="A125" s="487"/>
+      <c r="B125" s="468" t="s">
         <v>208</v>
       </c>
       <c r="C125" s="402">
         <v>-28</v>
       </c>
       <c r="D125" s="342">
         <v>-17.2</v>
       </c>
       <c r="E125" s="342">
         <v>-23.7</v>
       </c>
       <c r="F125" s="344">
         <v>-0.17</v>
       </c>
       <c r="G125" s="345">
         <v>-6.3</v>
       </c>
       <c r="H125" s="403">
         <v>-5.4</v>
       </c>
-      <c r="I125" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I125" s="322"/>
+      <c r="J125" s="322"/>
+      <c r="K125" s="322"/>
+      <c r="L125" s="323"/>
+      <c r="M125" s="322"/>
+      <c r="N125" s="322"/>
     </row>
     <row r="126" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A126" s="466"/>
-      <c r="B126" s="469"/>
+      <c r="A126" s="487"/>
+      <c r="B126" s="467"/>
       <c r="C126" s="395">
         <v>7448</v>
       </c>
       <c r="D126" s="325">
         <v>6439</v>
       </c>
       <c r="E126" s="325">
         <v>4736</v>
       </c>
       <c r="F126" s="327">
         <v>1.1599999999999999</v>
       </c>
       <c r="G126" s="328">
         <v>73.599999999999994</v>
       </c>
       <c r="H126" s="396">
         <v>86.7</v>
       </c>
-      <c r="I126" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I126" s="330"/>
+      <c r="J126" s="330"/>
+      <c r="K126" s="330"/>
+      <c r="L126" s="323"/>
+      <c r="M126" s="331"/>
+      <c r="N126" s="332"/>
+      <c r="O126" s="397"/>
+      <c r="P126" s="397"/>
+      <c r="Q126" s="397"/>
+      <c r="R126" s="334"/>
+      <c r="S126" s="334"/>
+      <c r="T126" s="334"/>
     </row>
     <row r="127" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A127" s="466"/>
-      <c r="B127" s="470" t="s">
+      <c r="A127" s="487"/>
+      <c r="B127" s="468" t="s">
         <v>209</v>
       </c>
       <c r="C127" s="402">
         <v>-10.7</v>
       </c>
       <c r="D127" s="342">
         <v>-4.7</v>
       </c>
       <c r="E127" s="342">
         <v>-6.2</v>
       </c>
       <c r="F127" s="344">
         <v>-0.08</v>
       </c>
       <c r="G127" s="345">
         <v>-1.2</v>
       </c>
       <c r="H127" s="403">
         <v>-2</v>
       </c>
-      <c r="I127" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I127" s="322"/>
+      <c r="J127" s="322"/>
+      <c r="K127" s="322"/>
+      <c r="L127" s="323"/>
+      <c r="M127" s="322"/>
+      <c r="N127" s="322"/>
     </row>
     <row r="128" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A128" s="466"/>
-      <c r="B128" s="469"/>
+      <c r="A128" s="487"/>
+      <c r="B128" s="467"/>
       <c r="C128" s="395">
         <v>6648</v>
       </c>
       <c r="D128" s="325">
         <v>6135</v>
       </c>
       <c r="E128" s="325">
         <v>4443</v>
       </c>
       <c r="F128" s="327">
         <v>1.08</v>
       </c>
       <c r="G128" s="328">
         <v>72.400000000000006</v>
       </c>
       <c r="H128" s="396">
         <v>84.7</v>
       </c>
-      <c r="I128" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I128" s="330"/>
+      <c r="J128" s="330"/>
+      <c r="K128" s="330"/>
+      <c r="L128" s="323"/>
+      <c r="M128" s="331"/>
+      <c r="N128" s="332"/>
+      <c r="O128" s="397"/>
+      <c r="P128" s="397"/>
+      <c r="Q128" s="397"/>
+      <c r="R128" s="334"/>
+      <c r="S128" s="334"/>
+      <c r="T128" s="334"/>
     </row>
     <row r="129" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A129" s="466"/>
-      <c r="B129" s="470" t="s">
+      <c r="A129" s="487"/>
+      <c r="B129" s="468" t="s">
         <v>210</v>
       </c>
       <c r="C129" s="402">
         <v>-24.5</v>
       </c>
       <c r="D129" s="317">
         <v>-15.3</v>
       </c>
       <c r="E129" s="317">
         <v>-24.6</v>
       </c>
       <c r="F129" s="319">
         <v>-0.11</v>
       </c>
       <c r="G129" s="320">
         <v>-8</v>
       </c>
       <c r="H129" s="399">
         <v>-6.1</v>
       </c>
-      <c r="I129" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I129" s="322"/>
+      <c r="J129" s="322"/>
+      <c r="K129" s="322"/>
+      <c r="L129" s="323"/>
+      <c r="M129" s="322"/>
+      <c r="N129" s="322"/>
     </row>
     <row r="130" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A130" s="466"/>
-      <c r="B130" s="469"/>
+      <c r="A130" s="487"/>
+      <c r="B130" s="467"/>
       <c r="C130" s="400">
         <v>5022</v>
       </c>
       <c r="D130" s="336">
         <v>5199</v>
       </c>
       <c r="E130" s="336">
         <v>3350</v>
       </c>
       <c r="F130" s="338">
         <v>0.97</v>
       </c>
       <c r="G130" s="339">
         <v>64.400000000000006</v>
       </c>
       <c r="H130" s="401">
         <v>78.599999999999994</v>
       </c>
-      <c r="I130" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I130" s="330"/>
+      <c r="J130" s="330"/>
+      <c r="K130" s="330"/>
+      <c r="L130" s="323"/>
+      <c r="M130" s="331"/>
+      <c r="N130" s="332"/>
+      <c r="O130" s="397"/>
+      <c r="P130" s="397"/>
+      <c r="Q130" s="397"/>
+      <c r="R130" s="334"/>
+      <c r="S130" s="334"/>
+      <c r="T130" s="334"/>
     </row>
     <row r="131" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A131" s="466"/>
-      <c r="B131" s="470" t="s">
+      <c r="A131" s="487"/>
+      <c r="B131" s="468" t="s">
         <v>211</v>
       </c>
       <c r="C131" s="404">
         <v>-18.5</v>
       </c>
       <c r="D131" s="404">
         <v>-15.3</v>
       </c>
       <c r="E131" s="404">
         <v>-15.5</v>
       </c>
       <c r="F131" s="344">
         <v>-0.04</v>
       </c>
       <c r="G131" s="345">
         <v>-0.1</v>
       </c>
       <c r="H131" s="403">
         <v>-2.1</v>
       </c>
-      <c r="I131" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I131" s="322"/>
+      <c r="J131" s="322"/>
+      <c r="K131" s="322"/>
+      <c r="L131" s="323"/>
+      <c r="M131" s="322"/>
+      <c r="N131" s="322"/>
     </row>
     <row r="132" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A132" s="466"/>
-      <c r="B132" s="469"/>
+      <c r="A132" s="487"/>
+      <c r="B132" s="467"/>
       <c r="C132" s="405">
         <v>4094</v>
       </c>
       <c r="D132" s="406">
         <v>4401</v>
       </c>
       <c r="E132" s="406">
         <v>2830</v>
       </c>
       <c r="F132" s="407">
         <v>0.93</v>
       </c>
       <c r="G132" s="408">
         <v>64.3</v>
       </c>
       <c r="H132" s="401">
         <v>76.5</v>
       </c>
-      <c r="I132" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I132" s="330"/>
+      <c r="J132" s="330"/>
+      <c r="K132" s="330"/>
+      <c r="L132" s="323"/>
+      <c r="M132" s="331"/>
+      <c r="N132" s="332"/>
+      <c r="O132" s="397"/>
+      <c r="P132" s="397"/>
+      <c r="Q132" s="397"/>
+      <c r="R132" s="334"/>
+      <c r="S132" s="334"/>
+      <c r="T132" s="334"/>
     </row>
     <row r="133" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A133" s="466"/>
-      <c r="B133" s="470" t="s">
+      <c r="A133" s="487"/>
+      <c r="B133" s="468" t="s">
         <v>212</v>
       </c>
       <c r="C133" s="404">
         <v>-7.2</v>
       </c>
       <c r="D133" s="404">
         <v>-5.2</v>
       </c>
       <c r="E133" s="404">
         <v>-8.6999999999999993</v>
       </c>
       <c r="F133" s="409">
         <v>-0.02</v>
       </c>
       <c r="G133" s="410">
         <v>-2.4</v>
       </c>
       <c r="H133" s="403">
         <v>2.2000000000000002</v>
       </c>
-      <c r="I133" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I133" s="322"/>
+      <c r="J133" s="322"/>
+      <c r="K133" s="322"/>
+      <c r="L133" s="323"/>
+      <c r="M133" s="322"/>
+      <c r="N133" s="322"/>
     </row>
     <row r="134" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A134" s="466"/>
-      <c r="B134" s="469"/>
+      <c r="A134" s="487"/>
+      <c r="B134" s="467"/>
       <c r="C134" s="411">
         <v>3800</v>
       </c>
       <c r="D134" s="412">
         <v>4173</v>
       </c>
       <c r="E134" s="412">
         <v>2584</v>
       </c>
       <c r="F134" s="407">
         <v>0.91</v>
       </c>
       <c r="G134" s="408">
         <v>61.9</v>
       </c>
       <c r="H134" s="401">
         <v>78.7</v>
       </c>
-      <c r="I134" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I134" s="330"/>
+      <c r="J134" s="330"/>
+      <c r="K134" s="330"/>
+      <c r="L134" s="323"/>
+      <c r="M134" s="331"/>
+      <c r="N134" s="332"/>
+      <c r="O134" s="397"/>
+      <c r="P134" s="397"/>
+      <c r="Q134" s="397"/>
+      <c r="R134" s="334"/>
+      <c r="S134" s="334"/>
+      <c r="T134" s="334"/>
     </row>
     <row r="135" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A135" s="466"/>
-      <c r="B135" s="472" t="s">
+      <c r="A135" s="487"/>
+      <c r="B135" s="469" t="s">
         <v>213</v>
       </c>
       <c r="C135" s="404">
         <v>5.8</v>
       </c>
       <c r="D135" s="404">
         <v>-12.5</v>
       </c>
       <c r="E135" s="404">
         <v>-5.7</v>
       </c>
       <c r="F135" s="413">
         <v>0.19</v>
       </c>
       <c r="G135" s="414">
         <v>4.8</v>
       </c>
       <c r="H135" s="403">
         <v>4.0999999999999996</v>
       </c>
-      <c r="I135" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I135" s="322"/>
+      <c r="J135" s="322"/>
+      <c r="K135" s="322"/>
+      <c r="L135" s="323"/>
+      <c r="M135" s="322"/>
+      <c r="N135" s="322"/>
     </row>
     <row r="136" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A136" s="466"/>
-      <c r="B136" s="473"/>
+      <c r="A136" s="487"/>
+      <c r="B136" s="470"/>
       <c r="C136" s="411">
         <v>4019</v>
       </c>
       <c r="D136" s="412">
         <v>3653</v>
       </c>
       <c r="E136" s="412">
         <v>2437</v>
       </c>
       <c r="F136" s="407">
         <v>1.1000000000000001</v>
       </c>
       <c r="G136" s="408">
         <v>66.7</v>
       </c>
       <c r="H136" s="396">
         <v>82.8</v>
       </c>
-      <c r="I136" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I136" s="330"/>
+      <c r="J136" s="330"/>
+      <c r="K136" s="330"/>
+      <c r="L136" s="323"/>
+      <c r="M136" s="331"/>
+      <c r="N136" s="332"/>
+      <c r="O136" s="397"/>
+      <c r="P136" s="397"/>
+      <c r="Q136" s="397"/>
+      <c r="R136" s="334"/>
+      <c r="S136" s="334"/>
+      <c r="T136" s="334"/>
     </row>
     <row r="137" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A137" s="466"/>
-      <c r="B137" s="472" t="s">
+      <c r="A137" s="487"/>
+      <c r="B137" s="469" t="s">
         <v>214</v>
       </c>
       <c r="C137" s="404">
         <v>-0.4</v>
       </c>
       <c r="D137" s="404">
         <v>-13</v>
       </c>
       <c r="E137" s="404">
         <v>-5.7</v>
       </c>
       <c r="F137" s="413">
         <v>0.16</v>
       </c>
       <c r="G137" s="414">
         <v>5.6</v>
       </c>
       <c r="H137" s="403">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I137" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I137" s="322"/>
+      <c r="J137" s="322"/>
+      <c r="K137" s="322"/>
+      <c r="L137" s="323"/>
+      <c r="M137" s="322"/>
+      <c r="N137" s="322"/>
     </row>
     <row r="138" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A138" s="466"/>
-      <c r="B138" s="473"/>
+      <c r="A138" s="487"/>
+      <c r="B138" s="470"/>
       <c r="C138" s="411">
         <v>4001</v>
       </c>
       <c r="D138" s="412">
         <v>3179</v>
       </c>
       <c r="E138" s="412">
         <v>2297</v>
       </c>
       <c r="F138" s="407">
         <v>1.26</v>
       </c>
       <c r="G138" s="408">
         <v>72.3</v>
       </c>
       <c r="H138" s="396">
         <v>87.2</v>
       </c>
-      <c r="I138" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I138" s="330"/>
+      <c r="J138" s="330"/>
+      <c r="K138" s="330"/>
+      <c r="L138" s="323"/>
+      <c r="M138" s="331"/>
+      <c r="N138" s="332"/>
+      <c r="O138" s="397"/>
+      <c r="P138" s="397"/>
+      <c r="Q138" s="397"/>
+      <c r="R138" s="334"/>
+      <c r="S138" s="334"/>
+      <c r="T138" s="334"/>
     </row>
     <row r="139" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A139" s="466"/>
-      <c r="B139" s="472" t="s">
+      <c r="A139" s="487"/>
+      <c r="B139" s="469" t="s">
         <v>215</v>
       </c>
       <c r="C139" s="404">
         <v>2.8</v>
       </c>
       <c r="D139" s="404">
         <v>-8.3000000000000007</v>
       </c>
       <c r="E139" s="404">
         <v>-3</v>
       </c>
       <c r="F139" s="413">
         <v>0.15</v>
       </c>
       <c r="G139" s="414">
         <v>4.0999999999999996</v>
       </c>
       <c r="H139" s="403">
         <v>1.5</v>
       </c>
-      <c r="I139" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I139" s="322"/>
+      <c r="J139" s="322"/>
+      <c r="K139" s="322"/>
+      <c r="L139" s="323"/>
+      <c r="M139" s="322"/>
+      <c r="N139" s="322"/>
     </row>
     <row r="140" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A140" s="466"/>
-      <c r="B140" s="473"/>
+      <c r="A140" s="487"/>
+      <c r="B140" s="470"/>
       <c r="C140" s="411">
         <v>4113</v>
       </c>
       <c r="D140" s="412">
         <v>2914</v>
       </c>
       <c r="E140" s="412">
         <v>2227</v>
       </c>
       <c r="F140" s="407">
         <v>1.41</v>
       </c>
       <c r="G140" s="408">
         <v>76.400000000000006</v>
       </c>
       <c r="H140" s="396">
         <v>88.7</v>
       </c>
-      <c r="I140" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I140" s="330"/>
+      <c r="J140" s="330"/>
+      <c r="K140" s="330"/>
+      <c r="L140" s="323"/>
+      <c r="M140" s="331"/>
+      <c r="N140" s="332"/>
+      <c r="O140" s="397"/>
+      <c r="P140" s="397"/>
+      <c r="Q140" s="397"/>
+      <c r="R140" s="334"/>
+      <c r="S140" s="334"/>
+      <c r="T140" s="334"/>
     </row>
     <row r="141" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A141" s="466"/>
-      <c r="B141" s="472" t="s">
+      <c r="A141" s="487"/>
+      <c r="B141" s="469" t="s">
         <v>216</v>
       </c>
       <c r="C141" s="404">
         <v>-2.1</v>
       </c>
       <c r="D141" s="404">
         <v>-5.9</v>
       </c>
       <c r="E141" s="404">
         <v>-8.1</v>
       </c>
       <c r="F141" s="413">
         <v>0.06</v>
       </c>
       <c r="G141" s="414">
         <v>-1.8</v>
       </c>
       <c r="H141" s="403">
         <v>-0.1</v>
       </c>
-      <c r="I141" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I141" s="322"/>
+      <c r="J141" s="322"/>
+      <c r="K141" s="322"/>
+      <c r="L141" s="323"/>
+      <c r="M141" s="322"/>
+      <c r="N141" s="322"/>
     </row>
     <row r="142" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A142" s="466"/>
-      <c r="B142" s="473"/>
+      <c r="A142" s="487"/>
+      <c r="B142" s="470"/>
       <c r="C142" s="405">
         <v>4028</v>
       </c>
       <c r="D142" s="406">
         <v>2742</v>
       </c>
       <c r="E142" s="406">
         <v>2046</v>
       </c>
       <c r="F142" s="415">
         <v>1.47</v>
       </c>
       <c r="G142" s="416">
         <v>74.599999999999994</v>
       </c>
       <c r="H142" s="401">
         <v>88.6</v>
       </c>
-      <c r="I142" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I142" s="330"/>
+      <c r="J142" s="330"/>
+      <c r="K142" s="330"/>
+      <c r="L142" s="323"/>
+      <c r="M142" s="331"/>
+      <c r="N142" s="332"/>
+      <c r="O142" s="397"/>
+      <c r="P142" s="397"/>
+      <c r="Q142" s="397"/>
+      <c r="R142" s="334"/>
+      <c r="S142" s="334"/>
+      <c r="T142" s="334"/>
     </row>
     <row r="143" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A143" s="466"/>
-      <c r="B143" s="472" t="s">
+      <c r="A143" s="487"/>
+      <c r="B143" s="469" t="s">
         <v>217</v>
       </c>
       <c r="C143" s="404">
         <v>-25.1</v>
       </c>
       <c r="D143" s="404">
         <v>-21.8</v>
       </c>
       <c r="E143" s="404">
         <v>-33.700000000000003</v>
       </c>
       <c r="F143" s="413">
         <v>-0.06</v>
       </c>
       <c r="G143" s="414">
         <v>-11.3</v>
       </c>
       <c r="H143" s="403">
         <v>-7.9</v>
       </c>
-      <c r="I143" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I143" s="322"/>
+      <c r="J143" s="322"/>
+      <c r="K143" s="322"/>
+      <c r="L143" s="323"/>
+      <c r="M143" s="322"/>
+      <c r="N143" s="322"/>
     </row>
     <row r="144" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A144" s="466"/>
-      <c r="B144" s="473"/>
+      <c r="A144" s="487"/>
+      <c r="B144" s="470"/>
       <c r="C144" s="405">
         <v>3015</v>
       </c>
       <c r="D144" s="406">
         <v>2143</v>
       </c>
       <c r="E144" s="406">
         <v>1357</v>
       </c>
       <c r="F144" s="415">
         <v>1.41</v>
       </c>
       <c r="G144" s="416">
         <v>63.3</v>
       </c>
       <c r="H144" s="401">
         <v>80.7</v>
       </c>
-      <c r="I144" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I144" s="330"/>
+      <c r="J144" s="330"/>
+      <c r="K144" s="330"/>
+      <c r="L144" s="323"/>
+      <c r="M144" s="331"/>
+      <c r="N144" s="332"/>
+      <c r="O144" s="397"/>
+      <c r="P144" s="397"/>
+      <c r="Q144" s="397"/>
+      <c r="R144" s="334"/>
+      <c r="S144" s="334"/>
+      <c r="T144" s="334"/>
     </row>
     <row r="145" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A145" s="466"/>
-      <c r="B145" s="472" t="s">
+      <c r="A145" s="487"/>
+      <c r="B145" s="469" t="s">
         <v>218</v>
       </c>
       <c r="C145" s="404">
         <v>-45.2</v>
       </c>
       <c r="D145" s="404">
         <v>-14.2</v>
       </c>
       <c r="E145" s="404">
         <v>-29.6</v>
       </c>
       <c r="F145" s="413">
         <v>-0.51</v>
       </c>
       <c r="G145" s="414">
         <v>-11.3</v>
       </c>
       <c r="H145" s="403">
         <v>-10.8</v>
       </c>
-      <c r="I145" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I145" s="322"/>
+      <c r="J145" s="322"/>
+      <c r="K145" s="322"/>
+      <c r="L145" s="323"/>
+      <c r="M145" s="322"/>
+      <c r="N145" s="322"/>
     </row>
     <row r="146" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A146" s="466"/>
-      <c r="B146" s="473"/>
+      <c r="A146" s="487"/>
+      <c r="B146" s="470"/>
       <c r="C146" s="405">
         <v>1651</v>
       </c>
       <c r="D146" s="406">
         <v>1839</v>
       </c>
       <c r="E146" s="406">
         <v>956</v>
       </c>
       <c r="F146" s="415">
         <v>0.9</v>
       </c>
       <c r="G146" s="416">
         <v>52</v>
       </c>
       <c r="H146" s="401">
         <v>69.900000000000006</v>
       </c>
-      <c r="I146" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I146" s="330"/>
+      <c r="J146" s="330"/>
+      <c r="K146" s="330"/>
+      <c r="L146" s="323"/>
+      <c r="M146" s="331"/>
+      <c r="N146" s="332"/>
+      <c r="O146" s="397"/>
+      <c r="P146" s="397"/>
+      <c r="Q146" s="397"/>
+      <c r="R146" s="334"/>
+      <c r="S146" s="334"/>
+      <c r="T146" s="334"/>
     </row>
     <row r="147" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A147" s="466"/>
-      <c r="B147" s="472" t="s">
+      <c r="A147" s="487"/>
+      <c r="B147" s="469" t="s">
         <v>219</v>
       </c>
       <c r="C147" s="404">
         <v>-14.8</v>
       </c>
       <c r="D147" s="404">
         <v>-14.3</v>
       </c>
       <c r="E147" s="404">
         <v>-11.4</v>
       </c>
       <c r="F147" s="413">
         <v>-0.01</v>
       </c>
       <c r="G147" s="414">
         <v>1.7</v>
       </c>
       <c r="H147" s="403">
         <v>6.1</v>
       </c>
-      <c r="I147" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I147" s="322"/>
+      <c r="J147" s="322"/>
+      <c r="K147" s="322"/>
+      <c r="L147" s="323"/>
+      <c r="M147" s="322"/>
+      <c r="N147" s="322"/>
     </row>
     <row r="148" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A148" s="466"/>
-      <c r="B148" s="473"/>
+      <c r="A148" s="487"/>
+      <c r="B148" s="470"/>
       <c r="C148" s="405">
         <v>1407</v>
       </c>
       <c r="D148" s="406">
         <v>1576</v>
       </c>
       <c r="E148" s="406">
         <v>847</v>
       </c>
       <c r="F148" s="415">
         <v>0.89</v>
       </c>
       <c r="G148" s="416">
         <v>53.7</v>
       </c>
       <c r="H148" s="401">
         <v>76</v>
       </c>
-      <c r="I148" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I148" s="330"/>
+      <c r="J148" s="330"/>
+      <c r="K148" s="330"/>
+      <c r="L148" s="323"/>
+      <c r="M148" s="331"/>
+      <c r="N148" s="332"/>
+      <c r="O148" s="397"/>
+      <c r="P148" s="397"/>
+      <c r="Q148" s="397"/>
+      <c r="R148" s="334"/>
+      <c r="S148" s="334"/>
+      <c r="T148" s="334"/>
     </row>
     <row r="149" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A149" s="466"/>
-      <c r="B149" s="472" t="s">
+      <c r="A149" s="487"/>
+      <c r="B149" s="469" t="s">
         <v>220</v>
       </c>
       <c r="C149" s="404">
         <v>-6.3</v>
       </c>
       <c r="D149" s="404">
         <v>-13.3</v>
       </c>
       <c r="E149" s="404">
         <v>-8.5</v>
       </c>
       <c r="F149" s="413">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="G149" s="414">
         <v>3</v>
       </c>
       <c r="H149" s="403">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I149" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I149" s="322"/>
+      <c r="J149" s="322"/>
+      <c r="K149" s="322"/>
+      <c r="L149" s="323"/>
+      <c r="M149" s="322"/>
+      <c r="N149" s="322"/>
     </row>
     <row r="150" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A150" s="466"/>
-      <c r="B150" s="473"/>
+      <c r="A150" s="487"/>
+      <c r="B150" s="470"/>
       <c r="C150" s="405">
         <v>1319</v>
       </c>
       <c r="D150" s="406">
         <v>1367</v>
       </c>
       <c r="E150" s="406">
         <v>775</v>
       </c>
       <c r="F150" s="415">
         <v>0.96</v>
       </c>
       <c r="G150" s="416">
         <v>56.7</v>
       </c>
       <c r="H150" s="401">
         <v>80.900000000000006</v>
       </c>
-      <c r="I150" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I150" s="330"/>
+      <c r="J150" s="330"/>
+      <c r="K150" s="330"/>
+      <c r="L150" s="323"/>
+      <c r="M150" s="331"/>
+      <c r="N150" s="332"/>
+      <c r="O150" s="397"/>
+      <c r="P150" s="397"/>
+      <c r="Q150" s="397"/>
+      <c r="R150" s="334"/>
+      <c r="S150" s="334"/>
+      <c r="T150" s="334"/>
     </row>
     <row r="151" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A151" s="466"/>
-      <c r="B151" s="472" t="s">
+      <c r="A151" s="487"/>
+      <c r="B151" s="469" t="s">
         <v>221</v>
       </c>
       <c r="C151" s="404">
         <v>0.7</v>
       </c>
       <c r="D151" s="404">
         <v>-18.3</v>
       </c>
       <c r="E151" s="404">
         <v>-14.5</v>
       </c>
       <c r="F151" s="413">
         <v>0.23</v>
       </c>
       <c r="G151" s="414">
         <v>2.7</v>
       </c>
       <c r="H151" s="403">
         <v>0.6</v>
       </c>
-      <c r="I151" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I151" s="322"/>
+      <c r="J151" s="322"/>
+      <c r="K151" s="322"/>
+      <c r="L151" s="323"/>
+      <c r="M151" s="322"/>
+      <c r="N151" s="322"/>
     </row>
     <row r="152" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A152" s="466"/>
-      <c r="B152" s="473"/>
+      <c r="A152" s="487"/>
+      <c r="B152" s="470"/>
       <c r="C152" s="405">
         <v>1328</v>
       </c>
       <c r="D152" s="406">
         <v>1117</v>
       </c>
       <c r="E152" s="406">
         <v>663</v>
       </c>
       <c r="F152" s="415">
         <v>1.19</v>
       </c>
       <c r="G152" s="416">
         <v>59.4</v>
       </c>
       <c r="H152" s="401">
         <v>81.5</v>
       </c>
-      <c r="I152" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I152" s="330"/>
+      <c r="J152" s="330"/>
+      <c r="K152" s="330"/>
+      <c r="L152" s="323"/>
+      <c r="M152" s="331"/>
+      <c r="N152" s="332"/>
+      <c r="O152" s="397"/>
+      <c r="P152" s="397"/>
+      <c r="Q152" s="397"/>
+      <c r="R152" s="334"/>
+      <c r="S152" s="334"/>
+      <c r="T152" s="334"/>
     </row>
     <row r="153" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A153" s="466"/>
-      <c r="B153" s="472" t="s">
+      <c r="A153" s="487"/>
+      <c r="B153" s="469" t="s">
         <v>222</v>
       </c>
       <c r="C153" s="404">
         <v>19.600000000000001</v>
       </c>
       <c r="D153" s="404">
         <v>-2.5</v>
       </c>
       <c r="E153" s="404">
         <v>0</v>
       </c>
       <c r="F153" s="413">
         <v>0.27</v>
       </c>
       <c r="G153" s="414">
         <v>1.5</v>
       </c>
       <c r="H153" s="403">
         <v>3.3</v>
       </c>
-      <c r="I153" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I153" s="322"/>
+      <c r="J153" s="322"/>
+      <c r="K153" s="322"/>
+      <c r="L153" s="323"/>
+      <c r="M153" s="322"/>
+      <c r="N153" s="322"/>
     </row>
     <row r="154" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A154" s="466"/>
-      <c r="B154" s="473"/>
+      <c r="A154" s="487"/>
+      <c r="B154" s="470"/>
       <c r="C154" s="405">
         <v>1588</v>
       </c>
       <c r="D154" s="406">
         <v>1089</v>
       </c>
       <c r="E154" s="406">
         <v>663</v>
       </c>
       <c r="F154" s="415">
         <v>1.46</v>
       </c>
       <c r="G154" s="416">
         <v>60.9</v>
       </c>
       <c r="H154" s="396">
         <v>84.8</v>
       </c>
-      <c r="I154" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I154" s="330"/>
+      <c r="J154" s="330"/>
+      <c r="K154" s="330"/>
+      <c r="L154" s="323"/>
+      <c r="M154" s="331"/>
+      <c r="N154" s="332"/>
+      <c r="O154" s="397"/>
+      <c r="P154" s="397"/>
+      <c r="Q154" s="397"/>
+      <c r="R154" s="334"/>
+      <c r="S154" s="334"/>
+      <c r="T154" s="334"/>
     </row>
     <row r="155" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A155" s="466"/>
-      <c r="B155" s="472" t="s">
+      <c r="A155" s="487"/>
+      <c r="B155" s="469" t="s">
         <v>223</v>
       </c>
       <c r="C155" s="404">
         <v>4.7</v>
       </c>
       <c r="D155" s="404">
         <v>-14</v>
       </c>
       <c r="E155" s="404">
         <v>1.8</v>
       </c>
       <c r="F155" s="413">
         <v>0.32</v>
       </c>
       <c r="G155" s="414">
         <v>11.2</v>
       </c>
       <c r="H155" s="403">
         <v>2.5</v>
       </c>
-      <c r="I155" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I155" s="322"/>
+      <c r="J155" s="322"/>
+      <c r="K155" s="322"/>
+      <c r="L155" s="323"/>
+      <c r="M155" s="322"/>
+      <c r="N155" s="322"/>
     </row>
     <row r="156" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A156" s="466"/>
-      <c r="B156" s="473"/>
+      <c r="A156" s="487"/>
+      <c r="B156" s="470"/>
       <c r="C156" s="411">
         <v>1662</v>
       </c>
       <c r="D156" s="412">
         <v>936</v>
       </c>
       <c r="E156" s="412">
         <v>675</v>
       </c>
       <c r="F156" s="407">
         <v>1.78</v>
       </c>
       <c r="G156" s="408">
         <v>72.099999999999994</v>
       </c>
       <c r="H156" s="396">
         <v>87.3</v>
       </c>
-      <c r="I156" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I156" s="330"/>
+      <c r="J156" s="330"/>
+      <c r="K156" s="330"/>
+      <c r="L156" s="323"/>
+      <c r="M156" s="331"/>
+      <c r="N156" s="332"/>
+      <c r="O156" s="397"/>
+      <c r="P156" s="397"/>
+      <c r="Q156" s="397"/>
+      <c r="R156" s="334"/>
+      <c r="S156" s="334"/>
+      <c r="T156" s="334"/>
     </row>
     <row r="157" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A157" s="466"/>
-      <c r="B157" s="472" t="s">
+      <c r="A157" s="487"/>
+      <c r="B157" s="469" t="s">
         <v>224</v>
       </c>
       <c r="C157" s="404">
         <v>5.0999999999999996</v>
       </c>
       <c r="D157" s="404">
         <v>-9.8000000000000007</v>
       </c>
       <c r="E157" s="404">
         <v>-9.1999999999999993</v>
       </c>
       <c r="F157" s="413">
         <v>0.28999999999999998</v>
       </c>
       <c r="G157" s="414">
         <v>0.5</v>
       </c>
       <c r="H157" s="403">
         <v>0.1</v>
       </c>
-      <c r="I157" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I157" s="322"/>
+      <c r="J157" s="322"/>
+      <c r="K157" s="322"/>
+      <c r="L157" s="323"/>
+      <c r="M157" s="322"/>
+      <c r="N157" s="322"/>
     </row>
     <row r="158" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A158" s="466"/>
-      <c r="B158" s="473"/>
+      <c r="A158" s="487"/>
+      <c r="B158" s="470"/>
       <c r="C158" s="411">
         <v>1746</v>
       </c>
       <c r="D158" s="412">
         <v>844</v>
       </c>
       <c r="E158" s="412">
         <v>613</v>
       </c>
       <c r="F158" s="407">
         <v>2.0699999999999998</v>
       </c>
       <c r="G158" s="408">
         <v>72.599999999999994</v>
       </c>
       <c r="H158" s="401">
         <v>87.4</v>
       </c>
-      <c r="I158" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I158" s="330"/>
+      <c r="J158" s="330"/>
+      <c r="K158" s="330"/>
+      <c r="L158" s="323"/>
+      <c r="M158" s="331"/>
+      <c r="N158" s="332"/>
+      <c r="O158" s="397"/>
+      <c r="P158" s="397"/>
+      <c r="Q158" s="397"/>
+      <c r="R158" s="334"/>
+      <c r="S158" s="334"/>
+      <c r="T158" s="334"/>
     </row>
     <row r="159" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A159" s="466"/>
-      <c r="B159" s="471" t="s">
+      <c r="A159" s="487"/>
+      <c r="B159" s="483" t="s">
         <v>225</v>
       </c>
       <c r="C159" s="417">
         <v>-0.5</v>
       </c>
       <c r="D159" s="404">
         <v>-12.4</v>
       </c>
       <c r="E159" s="404">
         <v>-8.5</v>
       </c>
       <c r="F159" s="413">
         <v>0.28000000000000003</v>
       </c>
       <c r="G159" s="414">
         <v>3.3</v>
       </c>
       <c r="H159" s="403">
         <v>1.9</v>
       </c>
-      <c r="I159" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I159" s="322"/>
+      <c r="J159" s="322"/>
+      <c r="K159" s="322"/>
+      <c r="L159" s="323"/>
+      <c r="M159" s="322"/>
+      <c r="N159" s="322"/>
     </row>
     <row r="160" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A160" s="466"/>
-      <c r="B160" s="471"/>
+      <c r="A160" s="487"/>
+      <c r="B160" s="483"/>
       <c r="C160" s="418">
         <v>1738</v>
       </c>
       <c r="D160" s="412">
         <v>739</v>
       </c>
       <c r="E160" s="412">
         <v>561</v>
       </c>
       <c r="F160" s="407">
         <v>2.35</v>
       </c>
       <c r="G160" s="408">
         <v>75.900000000000006</v>
       </c>
       <c r="H160" s="396">
         <v>89.3</v>
       </c>
-      <c r="I160" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I160" s="330"/>
+      <c r="J160" s="330"/>
+      <c r="K160" s="330"/>
+      <c r="L160" s="323"/>
+      <c r="M160" s="331"/>
+      <c r="N160" s="332"/>
+      <c r="O160" s="397"/>
+      <c r="P160" s="397"/>
+      <c r="Q160" s="397"/>
+      <c r="R160" s="334"/>
+      <c r="S160" s="334"/>
+      <c r="T160" s="334"/>
     </row>
     <row r="161" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A161" s="466"/>
-      <c r="B161" s="471" t="s">
+      <c r="A161" s="487"/>
+      <c r="B161" s="483" t="s">
         <v>226</v>
       </c>
       <c r="C161" s="417">
         <v>9.1999999999999993</v>
       </c>
       <c r="D161" s="404">
         <v>-8.9</v>
       </c>
       <c r="E161" s="404">
         <v>-3.9</v>
       </c>
       <c r="F161" s="413">
         <v>0.47</v>
       </c>
       <c r="G161" s="414">
         <v>4.2</v>
       </c>
       <c r="H161" s="399">
         <v>0.5</v>
       </c>
-      <c r="I161" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I161" s="322"/>
+      <c r="J161" s="322"/>
+      <c r="K161" s="322"/>
+      <c r="L161" s="323"/>
+      <c r="M161" s="322"/>
+      <c r="N161" s="322"/>
     </row>
     <row r="162" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A162" s="466"/>
-      <c r="B162" s="471"/>
+      <c r="A162" s="487"/>
+      <c r="B162" s="483"/>
       <c r="C162" s="418">
         <v>1898</v>
       </c>
       <c r="D162" s="412">
         <v>673</v>
       </c>
       <c r="E162" s="412">
         <v>539</v>
       </c>
       <c r="F162" s="407">
         <v>2.82</v>
       </c>
       <c r="G162" s="408">
         <v>80.099999999999994</v>
       </c>
       <c r="H162" s="401">
         <v>89.8</v>
       </c>
-      <c r="I162" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I162" s="330"/>
+      <c r="J162" s="330"/>
+      <c r="K162" s="330"/>
+      <c r="L162" s="323"/>
+      <c r="M162" s="331"/>
+      <c r="N162" s="332"/>
+      <c r="O162" s="397"/>
+      <c r="P162" s="397"/>
+      <c r="Q162" s="397"/>
+      <c r="R162" s="334"/>
+      <c r="S162" s="334"/>
+      <c r="T162" s="334"/>
     </row>
     <row r="163" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A163" s="466"/>
-      <c r="B163" s="471" t="s">
+      <c r="A163" s="487"/>
+      <c r="B163" s="483" t="s">
         <v>227</v>
       </c>
       <c r="C163" s="417">
         <v>2.8</v>
       </c>
       <c r="D163" s="404">
         <v>-12.2</v>
       </c>
       <c r="E163" s="404">
         <v>-10.9</v>
       </c>
       <c r="F163" s="413">
         <v>0.48</v>
       </c>
       <c r="G163" s="414">
         <v>1.1000000000000001</v>
       </c>
       <c r="H163" s="403">
         <v>5</v>
       </c>
-      <c r="I163" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I163" s="322"/>
+      <c r="J163" s="322"/>
+      <c r="K163" s="322"/>
+      <c r="L163" s="323"/>
+      <c r="M163" s="322"/>
+      <c r="N163" s="322"/>
     </row>
     <row r="164" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A164" s="466"/>
-      <c r="B164" s="471"/>
+      <c r="A164" s="487"/>
+      <c r="B164" s="483"/>
       <c r="C164" s="418">
         <v>1952</v>
       </c>
       <c r="D164" s="412">
         <v>591</v>
       </c>
       <c r="E164" s="412">
         <v>480</v>
       </c>
       <c r="F164" s="407">
         <v>3.3</v>
       </c>
       <c r="G164" s="408">
         <v>81.2</v>
       </c>
       <c r="H164" s="396">
         <v>94.8</v>
       </c>
-      <c r="I164" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I164" s="330"/>
+      <c r="J164" s="330"/>
+      <c r="K164" s="330"/>
+      <c r="L164" s="323"/>
+      <c r="M164" s="331"/>
+      <c r="N164" s="332"/>
+      <c r="O164" s="397"/>
+      <c r="P164" s="397"/>
+      <c r="Q164" s="397"/>
+      <c r="R164" s="334"/>
+      <c r="S164" s="334"/>
+      <c r="T164" s="334"/>
     </row>
     <row r="165" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A165" s="466"/>
-      <c r="B165" s="471" t="s">
+      <c r="A165" s="487"/>
+      <c r="B165" s="483" t="s">
         <v>228</v>
       </c>
       <c r="C165" s="417">
         <v>-13.1</v>
       </c>
       <c r="D165" s="404">
         <v>-9.1</v>
       </c>
       <c r="E165" s="404">
         <v>-5.6</v>
       </c>
       <c r="F165" s="413">
         <v>-0.14000000000000001</v>
       </c>
       <c r="G165" s="414">
         <v>3.2</v>
       </c>
       <c r="H165" s="403">
         <v>-2.9</v>
       </c>
-      <c r="I165" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I165" s="322"/>
+      <c r="J165" s="322"/>
+      <c r="K165" s="322"/>
+      <c r="L165" s="323"/>
+      <c r="M165" s="322"/>
+      <c r="N165" s="322"/>
     </row>
     <row r="166" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A166" s="466"/>
-      <c r="B166" s="471"/>
+      <c r="A166" s="487"/>
+      <c r="B166" s="483"/>
       <c r="C166" s="418">
         <v>1696</v>
       </c>
       <c r="D166" s="412">
         <v>537</v>
       </c>
       <c r="E166" s="412">
         <v>453</v>
       </c>
       <c r="F166" s="407">
         <v>3.16</v>
       </c>
       <c r="G166" s="408">
         <v>84.4</v>
       </c>
       <c r="H166" s="396">
         <v>91.9</v>
       </c>
-      <c r="I166" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I166" s="330"/>
+      <c r="J166" s="330"/>
+      <c r="K166" s="330"/>
+      <c r="L166" s="323"/>
+      <c r="M166" s="331"/>
+      <c r="N166" s="332"/>
+      <c r="O166" s="397"/>
+      <c r="P166" s="397"/>
+      <c r="Q166" s="397"/>
+      <c r="R166" s="334"/>
+      <c r="S166" s="334"/>
+      <c r="T166" s="334"/>
     </row>
     <row r="167" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A167" s="466"/>
-      <c r="B167" s="460" t="s">
+      <c r="A167" s="487"/>
+      <c r="B167" s="484" t="s">
         <v>255</v>
       </c>
       <c r="C167" s="417">
         <v>-32.200000000000003</v>
       </c>
       <c r="D167" s="404">
         <v>-24.6</v>
       </c>
       <c r="E167" s="404">
         <v>-24.3</v>
       </c>
       <c r="F167" s="413">
         <v>-0.32</v>
       </c>
       <c r="G167" s="414">
         <v>0.3</v>
       </c>
       <c r="H167" s="399">
         <v>3.5</v>
       </c>
-      <c r="I167" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I167" s="322"/>
+      <c r="J167" s="322"/>
+      <c r="K167" s="322"/>
+      <c r="L167" s="323"/>
+      <c r="M167" s="322"/>
+      <c r="N167" s="322"/>
     </row>
     <row r="168" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A168" s="466"/>
-      <c r="B168" s="460"/>
+      <c r="A168" s="487"/>
+      <c r="B168" s="484"/>
       <c r="C168" s="418">
         <v>1150</v>
       </c>
       <c r="D168" s="412">
         <v>405</v>
       </c>
       <c r="E168" s="412">
         <v>343</v>
       </c>
       <c r="F168" s="407">
         <v>2.84</v>
       </c>
       <c r="G168" s="408">
         <v>84.7</v>
       </c>
       <c r="H168" s="401">
         <v>95.4</v>
       </c>
-      <c r="I168" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I168" s="330"/>
+      <c r="J168" s="330"/>
+      <c r="K168" s="330"/>
+      <c r="L168" s="323"/>
+      <c r="M168" s="331"/>
+      <c r="N168" s="332"/>
+      <c r="O168" s="397"/>
+      <c r="P168" s="397"/>
+      <c r="Q168" s="397"/>
+      <c r="R168" s="334"/>
+      <c r="S168" s="334"/>
+      <c r="T168" s="334"/>
     </row>
     <row r="169" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A169" s="466"/>
-      <c r="B169" s="461" t="s">
+      <c r="A169" s="487"/>
+      <c r="B169" s="485" t="s">
         <v>230</v>
       </c>
       <c r="C169" s="417">
         <v>-5.7</v>
       </c>
       <c r="D169" s="404">
         <v>-24.9</v>
       </c>
       <c r="E169" s="404">
         <v>-22.4</v>
       </c>
       <c r="F169" s="413">
         <v>0.73</v>
       </c>
       <c r="G169" s="414">
         <v>2.8</v>
       </c>
       <c r="H169" s="403">
         <v>0.4</v>
       </c>
-      <c r="I169" s="322">
-[...22 lines deleted...]
-      </c>
+      <c r="I169" s="322"/>
+      <c r="J169" s="322"/>
+      <c r="K169" s="322"/>
+      <c r="L169" s="323"/>
+      <c r="M169" s="322"/>
+      <c r="N169" s="322"/>
       <c r="O169"/>
       <c r="P169"/>
       <c r="Q169"/>
       <c r="R169"/>
       <c r="S169"/>
       <c r="T169"/>
     </row>
     <row r="170" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A170" s="466"/>
-      <c r="B170" s="462"/>
+      <c r="A170" s="487"/>
+      <c r="B170" s="472"/>
       <c r="C170" s="419">
         <v>1085</v>
       </c>
       <c r="D170" s="406">
         <v>304</v>
       </c>
       <c r="E170" s="406">
         <v>266</v>
       </c>
       <c r="F170" s="415">
         <v>3.57</v>
       </c>
       <c r="G170" s="416">
         <v>87.5</v>
       </c>
       <c r="H170" s="401">
         <v>95.8</v>
       </c>
-      <c r="I170" s="330">
-[...46 lines deleted...]
-      </c>
+      <c r="I170" s="330"/>
+      <c r="J170" s="330"/>
+      <c r="K170" s="330"/>
+      <c r="L170" s="323"/>
+      <c r="M170" s="331"/>
+      <c r="N170" s="332"/>
+      <c r="O170" s="397"/>
+      <c r="P170" s="397"/>
+      <c r="Q170" s="397"/>
+      <c r="R170" s="334"/>
+      <c r="S170" s="334"/>
+      <c r="T170" s="334"/>
     </row>
     <row r="171" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A171" s="466"/>
-      <c r="B171" s="462" t="s">
+      <c r="A171" s="487"/>
+      <c r="B171" s="472" t="s">
         <v>231</v>
       </c>
       <c r="C171" s="420">
         <v>-0.7</v>
       </c>
       <c r="D171" s="421">
         <v>19.7</v>
       </c>
       <c r="E171" s="421">
         <v>18.8</v>
       </c>
       <c r="F171" s="413">
         <v>-0.61</v>
       </c>
       <c r="G171" s="414">
         <v>-0.7</v>
       </c>
       <c r="H171" s="346">
         <v>-9.5</v>
       </c>
-      <c r="I171" s="322">
-[...18 lines deleted...]
-      </c>
+      <c r="I171" s="322"/>
+      <c r="J171" s="322"/>
+      <c r="K171" s="322"/>
+      <c r="L171" s="323"/>
+      <c r="M171" s="322"/>
       <c r="N171" s="322"/>
       <c r="O171"/>
       <c r="P171"/>
       <c r="Q171"/>
       <c r="R171"/>
       <c r="S171"/>
       <c r="T171"/>
     </row>
     <row r="172" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A172" s="466"/>
-      <c r="B172" s="463"/>
+      <c r="A172" s="487"/>
+      <c r="B172" s="473"/>
       <c r="C172" s="419">
         <v>1077</v>
       </c>
       <c r="D172" s="406">
         <v>364</v>
       </c>
       <c r="E172" s="406">
         <v>316</v>
       </c>
       <c r="F172" s="415">
         <v>2.96</v>
       </c>
       <c r="G172" s="416">
         <v>86.8</v>
       </c>
       <c r="H172" s="340">
         <v>86.3</v>
       </c>
-      <c r="I172" s="330">
-[...18 lines deleted...]
-      </c>
+      <c r="I172" s="330"/>
+      <c r="J172" s="330"/>
+      <c r="K172" s="330"/>
+      <c r="L172" s="323"/>
+      <c r="M172" s="331"/>
       <c r="N172" s="332"/>
-      <c r="O172" s="397">
-[...22 lines deleted...]
-      </c>
+      <c r="O172" s="397"/>
+      <c r="P172" s="397"/>
+      <c r="Q172" s="397"/>
+      <c r="R172" s="334"/>
+      <c r="S172" s="334"/>
+      <c r="T172" s="334"/>
     </row>
     <row r="173" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A173" s="466"/>
-      <c r="B173" s="462" t="s">
+      <c r="A173" s="487"/>
+      <c r="B173" s="472" t="s">
         <v>232</v>
       </c>
       <c r="C173" s="420">
         <v>-8.4</v>
       </c>
       <c r="D173" s="421">
         <v>-6</v>
       </c>
       <c r="E173" s="421">
         <v>-13.9</v>
       </c>
       <c r="F173" s="422">
         <v>-8.0000000000000071E-2</v>
       </c>
       <c r="G173" s="414">
         <v>-7.3</v>
       </c>
       <c r="H173" s="346">
         <v>-3.7</v>
       </c>
       <c r="I173" s="330"/>
       <c r="J173" s="330"/>
       <c r="K173" s="330"/>
       <c r="L173" s="323"/>
       <c r="M173" s="331"/>
       <c r="N173" s="332"/>
       <c r="O173"/>
       <c r="P173"/>
       <c r="Q173"/>
       <c r="R173"/>
       <c r="S173"/>
       <c r="T173"/>
     </row>
     <row r="174" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A174" s="466"/>
-      <c r="B174" s="463"/>
+      <c r="A174" s="487"/>
+      <c r="B174" s="473"/>
       <c r="C174" s="419">
         <v>986</v>
       </c>
       <c r="D174" s="406">
         <v>342</v>
       </c>
       <c r="E174" s="406">
         <v>272</v>
       </c>
       <c r="F174" s="423">
         <v>2.88</v>
       </c>
       <c r="G174" s="416">
         <v>79.5</v>
       </c>
       <c r="H174" s="340">
         <v>82.6</v>
       </c>
       <c r="I174" s="330"/>
       <c r="J174" s="330"/>
       <c r="K174" s="330"/>
       <c r="L174" s="323"/>
       <c r="M174" s="331"/>
       <c r="N174" s="332"/>
-      <c r="O174" s="397">
-[...22 lines deleted...]
-      </c>
+      <c r="O174" s="397"/>
+      <c r="P174" s="397"/>
+      <c r="Q174" s="397"/>
+      <c r="R174" s="334"/>
+      <c r="S174" s="334"/>
+      <c r="T174" s="334"/>
     </row>
     <row r="175" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A175" s="466"/>
-      <c r="B175" s="462" t="s">
+      <c r="A175" s="487"/>
+      <c r="B175" s="472" t="s">
         <v>233</v>
       </c>
       <c r="C175" s="420">
         <v>-6.8</v>
       </c>
       <c r="D175" s="421">
         <v>0.6</v>
       </c>
       <c r="E175" s="421">
         <v>4.4000000000000004</v>
       </c>
       <c r="F175" s="422">
         <v>-0.21</v>
       </c>
       <c r="G175" s="414">
         <v>3.1</v>
       </c>
       <c r="H175" s="361">
         <v>9.8000000000000007</v>
       </c>
       <c r="I175" s="330"/>
       <c r="J175" s="330"/>
       <c r="K175" s="330"/>
       <c r="L175" s="323"/>
       <c r="M175" s="331"/>
       <c r="N175" s="332"/>
       <c r="O175" s="397"/>
       <c r="P175" s="397"/>
       <c r="Q175" s="397"/>
       <c r="R175" s="334"/>
       <c r="S175" s="334"/>
       <c r="T175" s="334"/>
     </row>
     <row r="176" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A176" s="466"/>
-      <c r="B176" s="463"/>
+      <c r="A176" s="487"/>
+      <c r="B176" s="473"/>
       <c r="C176" s="419">
         <v>919</v>
       </c>
       <c r="D176" s="406">
         <v>344</v>
       </c>
       <c r="E176" s="406">
         <v>284</v>
       </c>
       <c r="F176" s="423">
         <v>2.67</v>
       </c>
       <c r="G176" s="416">
         <v>82.6</v>
       </c>
       <c r="H176" s="362">
         <v>92.4</v>
       </c>
       <c r="I176" s="330"/>
       <c r="J176" s="330"/>
       <c r="K176" s="330"/>
       <c r="L176" s="323"/>
       <c r="M176" s="331"/>
       <c r="N176" s="332"/>
       <c r="O176" s="397"/>
       <c r="P176" s="397"/>
       <c r="Q176" s="397"/>
       <c r="R176" s="334"/>
       <c r="S176" s="334"/>
       <c r="T176" s="334"/>
     </row>
     <row r="177" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A177" s="466"/>
-      <c r="B177" s="462" t="s">
+      <c r="A177" s="487"/>
+      <c r="B177" s="472" t="s">
         <v>234</v>
       </c>
       <c r="C177" s="420">
         <v>-3.4</v>
       </c>
       <c r="D177" s="421">
         <v>1.2</v>
       </c>
       <c r="E177" s="421">
         <v>0.4</v>
       </c>
       <c r="F177" s="422">
         <v>-0.12</v>
       </c>
       <c r="G177" s="414">
         <v>-0.7</v>
       </c>
-      <c r="H177" s="456" t="s">
+      <c r="H177" s="475" t="s">
         <v>235</v>
       </c>
       <c r="I177" s="330"/>
       <c r="J177" s="330"/>
       <c r="K177" s="330"/>
       <c r="L177" s="323"/>
       <c r="M177" s="331"/>
       <c r="N177" s="332"/>
       <c r="O177" s="397"/>
       <c r="P177" s="397"/>
       <c r="Q177" s="397"/>
       <c r="R177" s="334"/>
       <c r="S177" s="334"/>
       <c r="T177" s="334"/>
     </row>
     <row r="178" spans="1:20" s="359" customFormat="1" ht="10.5" customHeight="1" thickBot="1">
-      <c r="A178" s="467"/>
-      <c r="B178" s="464"/>
+      <c r="A178" s="488"/>
+      <c r="B178" s="474"/>
       <c r="C178" s="424">
         <v>888</v>
       </c>
       <c r="D178" s="425">
         <v>348</v>
       </c>
       <c r="E178" s="425">
         <v>285</v>
       </c>
       <c r="F178" s="426">
         <v>2.5499999999999998</v>
       </c>
       <c r="G178" s="427">
         <v>81.900000000000006</v>
       </c>
-      <c r="H178" s="457"/>
+      <c r="H178" s="476"/>
       <c r="I178" s="330"/>
       <c r="J178" s="330"/>
       <c r="K178" s="330"/>
       <c r="L178" s="323"/>
       <c r="M178" s="331"/>
       <c r="N178" s="332"/>
       <c r="O178" s="397"/>
       <c r="P178" s="397"/>
       <c r="Q178" s="397"/>
       <c r="R178" s="334"/>
       <c r="S178" s="334"/>
       <c r="T178" s="334"/>
     </row>
     <row r="179" spans="1:20" ht="13.5" customHeight="1">
       <c r="A179" s="428"/>
       <c r="B179" s="428"/>
       <c r="C179" s="428"/>
       <c r="D179" s="428"/>
       <c r="E179" s="428"/>
       <c r="F179" s="429"/>
       <c r="G179" s="428"/>
       <c r="H179" s="428"/>
     </row>
     <row r="180" spans="1:20" ht="13.5" customHeight="1">
       <c r="A180" s="367" t="s">
         <v>256</v>
       </c>
       <c r="B180" s="367"/>
       <c r="C180" s="367"/>
       <c r="D180" s="367"/>
       <c r="E180" s="367"/>
       <c r="F180" s="367"/>
       <c r="G180" s="367"/>
       <c r="H180" s="374"/>
     </row>
     <row r="181" spans="1:20" ht="13.5" customHeight="1">
-      <c r="A181" s="458" t="s">
+      <c r="A181" s="477" t="s">
         <v>257</v>
       </c>
-      <c r="B181" s="458"/>
-[...5 lines deleted...]
-      <c r="H181" s="458"/>
+      <c r="B181" s="477"/>
+      <c r="C181" s="477"/>
+      <c r="D181" s="477"/>
+      <c r="E181" s="477"/>
+      <c r="F181" s="477"/>
+      <c r="G181" s="477"/>
+      <c r="H181" s="477"/>
     </row>
     <row r="182" spans="1:20" ht="13.5" customHeight="1">
       <c r="A182" s="367" t="s">
         <v>238</v>
       </c>
       <c r="B182" s="367"/>
       <c r="C182" s="367"/>
       <c r="D182" s="367"/>
       <c r="E182" s="367"/>
       <c r="F182" s="367"/>
       <c r="G182" s="367"/>
       <c r="H182" s="374"/>
     </row>
     <row r="183" spans="1:20">
       <c r="A183" s="369" t="s">
         <v>239</v>
       </c>
       <c r="B183" s="370"/>
       <c r="C183" s="371"/>
       <c r="D183" s="371"/>
       <c r="E183" s="371"/>
       <c r="F183" s="372"/>
       <c r="G183" s="373"/>
       <c r="H183" s="374"/>
     </row>
     <row r="184" spans="1:20" s="296" customFormat="1" ht="36" customHeight="1">
-      <c r="A184" s="459" t="s">
+      <c r="A184" s="479" t="s">
         <v>240</v>
       </c>
-      <c r="B184" s="459"/>
-[...5 lines deleted...]
-      <c r="H184" s="459"/>
+      <c r="B184" s="479"/>
+      <c r="C184" s="479"/>
+      <c r="D184" s="479"/>
+      <c r="E184" s="479"/>
+      <c r="F184" s="479"/>
+      <c r="G184" s="479"/>
+      <c r="H184" s="479"/>
     </row>
   </sheetData>
   <mergeCells count="96">
+    <mergeCell ref="H177:H178"/>
+    <mergeCell ref="A181:H181"/>
+    <mergeCell ref="A184:H184"/>
+    <mergeCell ref="B167:B168"/>
+    <mergeCell ref="B169:B170"/>
+    <mergeCell ref="B171:B172"/>
+    <mergeCell ref="B173:B174"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="B177:B178"/>
+    <mergeCell ref="A101:A178"/>
+    <mergeCell ref="B101:B102"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="B105:B106"/>
+    <mergeCell ref="B107:B108"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="B165:B166"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="B149:B150"/>
+    <mergeCell ref="B151:B152"/>
+    <mergeCell ref="B153:B154"/>
+    <mergeCell ref="B155:B156"/>
+    <mergeCell ref="B157:B158"/>
+    <mergeCell ref="B159:B160"/>
+    <mergeCell ref="B161:B162"/>
+    <mergeCell ref="B163:B164"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="B119:B120"/>
+    <mergeCell ref="B121:B122"/>
+    <mergeCell ref="B123:B124"/>
+    <mergeCell ref="B125:B126"/>
+    <mergeCell ref="B127:B128"/>
+    <mergeCell ref="B129:B130"/>
+    <mergeCell ref="B131:B132"/>
+    <mergeCell ref="B133:B134"/>
+    <mergeCell ref="B135:B136"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="B113:B114"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="A89:H89"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A97:A100"/>
+    <mergeCell ref="B97:B100"/>
+    <mergeCell ref="C97:G97"/>
+    <mergeCell ref="A87:H87"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="B77:B78"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="H85:H86"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="B65:B66"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="B61:B62"/>
+    <mergeCell ref="B63:B64"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="B37:B38"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:B8"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="A9:A86"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="B41:B42"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="B27:B28"/>
-    <mergeCell ref="B29:B30"/>
-[...78 lines deleted...]
-    <mergeCell ref="B111:B112"/>
   </mergeCells>
   <phoneticPr fontId="19"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="93" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6a463d18-8a41-4853-9afa-619f8d91b4b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="6a463d18-8a41-4853-9afa-619f8d91b4b4">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100FECFF5F2882E8E40A96A3C558257096B" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="fafa6ba961849254ed79477f6cbcef34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6a463d18-8a41-4853-9afa-619f8d91b4b4" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="66140bf2c9eb4c9fd5b8f0f41eeb3950" ns2:_="" ns3:_="">
     <xsd:import namespace="6a463d18-8a41-4853-9afa-619f8d91b4b4"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -23812,101 +18625,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED6A38AE-A3D1-4398-87A0-997CB78745EB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{743F923C-9E5F-4AC2-9F86-7F29F146AE8E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6a463d18-8a41-4853-9afa-619f8d91b4b4"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68539CC1-21E7-4BE9-AB69-87524EAA541F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6a463d18-8a41-4853-9afa-619f8d91b4b4"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{743F923C-9E5F-4AC2-9F86-7F29F146AE8E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED6A38AE-A3D1-4398-87A0-997CB78745EB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>