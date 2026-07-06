--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -14,60 +14,60 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12555000/WorkingDocLib/03　若年者就職援助係/（★一時避難用★）/03　若年者雇用対策係/01若年係/33 内定率/R8年度　内定率記者発表/01　高校・中学/01　令和８年３月末現在/04 HP掲載・e-Stat等/HP/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12555000/WorkingDocLib/03　若年者就職援助係/（★一時避難用★）/03　若年者雇用対策係/01若年係/33 内定率/★統計誤り対応/20260624 鹿児島誤り/03 公表資料/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{EFFF067B-7286-4615-AB1C-939A6B36F23F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DBBB9AA7-C823-45B1-A0A7-E0AA0C56C768}"/>
+  <xr:revisionPtr revIDLastSave="64" documentId="8_{B6C6BA25-BFA8-4291-AEA1-4EF86F932CBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7A935853-3BE4-4AEC-8230-0A4BCA6DCC50}"/>
   <bookViews>
-    <workbookView xWindow="2145" yWindow="1125" windowWidth="23220" windowHeight="13755" xr2:uid="{18DB6471-7A20-4821-83D5-511988249A69}"/>
+    <workbookView xWindow="2385" yWindow="450" windowWidth="20445" windowHeight="14580" xr2:uid="{91AA0EAD-27CF-46BC-B3D3-F513B4D02985}"/>
   </bookViews>
   <sheets>
-    <sheet name="第７表" sheetId="1" r:id="rId1"/>
-    <sheet name="第８表" sheetId="2" r:id="rId2"/>
+    <sheet name="第７表" sheetId="5" r:id="rId1"/>
+    <sheet name="第８表" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第７表!$A$1:$S$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">第８表!$A$1:$I$64</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -119,249 +119,252 @@
     </rPh>
     <rPh sb="57" eb="60">
       <t>ナイテイシャ</t>
     </rPh>
     <rPh sb="60" eb="61">
       <t>スウ</t>
     </rPh>
     <rPh sb="65" eb="67">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>マタ</t>
     </rPh>
     <rPh sb="76" eb="78">
       <t>ショウカイ</t>
     </rPh>
     <rPh sb="82" eb="84">
       <t>ナイテイ</t>
     </rPh>
     <rPh sb="86" eb="87">
       <t>モノ</t>
     </rPh>
     <rPh sb="90" eb="91">
       <t>カズ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>　注２　「就職内定率」については、小数第２位を四捨五入している。求人倍率は、小数第３位を四捨五入している。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>注１　「卒業年の６月末現在」は、職業安定局雇用政策課「新規学卒者の職業紹介状況」による。</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>注２　令和３年３月卒の数値については、新型コロナウイルス感染症の感染拡大の影響により、令和３年３月高校</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>　　新卒者の就職に関する選考・内定開始期日などの変更があったことを踏まえ、調査時点を10月末に代えて</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t xml:space="preserve">    取りまとめている。</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>注３  令和３年３月卒から、「11月末現在」及び「1月末現在」は集計していない。</t>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ガツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ソツ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ガツマツ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>オヨ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ガツマツ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>シュウケイ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>注４　就職内定率については、小数第２位を四捨五入している。</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="9"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="明朝"/>
+      <family val="1"/>
       <charset val="128"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <name val="明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...12 lines deleted...]
-      <sz val="10"/>
+      <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-      <name val="明朝"/>
+      <sz val="14"/>
+      <name val="Terminal"/>
+      <family val="3"/>
+      <charset val="255"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="ＭＳ 明朝"/>
       <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="ＭＳ 明朝"/>
+      <name val="明朝"/>
       <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+  <cellStyleXfs count="4">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="15">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="20" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{A61358B0-E29E-49AD-BCAC-D0C24F62E0B0}"/>
+    <cellStyle name="桁区切り 3" xfId="3" xr:uid="{7499FD3B-B6D5-41BB-86A2-E52629FCE702}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{B5ECED6D-0D51-4928-A231-8281EB0E93FE}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{7AFDE6ED-BADD-494A-81C4-A93C2EBC3DC4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -679,51 +682,51 @@
               <c:pt idx="32">
                 <c:v>484228</c:v>
               </c:pt>
               <c:pt idx="33">
                 <c:v>386201</c:v>
               </c:pt>
               <c:pt idx="34">
                 <c:v>389637</c:v>
               </c:pt>
               <c:pt idx="35">
                 <c:v>443803</c:v>
               </c:pt>
               <c:pt idx="36">
                 <c:v>482270</c:v>
               </c:pt>
               <c:pt idx="37">
                 <c:v>499237</c:v>
               </c:pt>
               <c:pt idx="38">
                 <c:v>498722</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-6ECB-40CE-AC86-B9A128F77F15}"/>
+              <c16:uniqueId val="{00000000-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>求職者数</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="9999FF"/>
             </a:solidFill>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strLit>
               <c:ptCount val="39"/>
               <c:pt idx="0">
@@ -825,51 +828,51 @@
               <c:pt idx="32">
                 <c:v>２年</c:v>
               </c:pt>
               <c:pt idx="33">
                 <c:v>３年</c:v>
               </c:pt>
               <c:pt idx="34">
                 <c:v>４年</c:v>
               </c:pt>
               <c:pt idx="35">
                 <c:v>５年</c:v>
               </c:pt>
               <c:pt idx="36">
                 <c:v>６年</c:v>
               </c:pt>
               <c:pt idx="37">
                 <c:v>７年</c:v>
               </c:pt>
               <c:pt idx="38">
                 <c:v>８年</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>#,##0_ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="39"/>
               <c:pt idx="0">
                 <c:v>499305</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>506850</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>521968</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>520129</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>502089</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>444858</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>379815</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>335325</c:v>
               </c:pt>
@@ -942,1151 +945,1151 @@
               <c:pt idx="30">
                 <c:v>171265</c:v>
               </c:pt>
               <c:pt idx="31">
                 <c:v>171313</c:v>
               </c:pt>
               <c:pt idx="32">
                 <c:v>167794</c:v>
               </c:pt>
               <c:pt idx="33">
                 <c:v>146429</c:v>
               </c:pt>
               <c:pt idx="34">
                 <c:v>134765</c:v>
               </c:pt>
               <c:pt idx="35">
                 <c:v>127157</c:v>
               </c:pt>
               <c:pt idx="36">
                 <c:v>121123</c:v>
               </c:pt>
               <c:pt idx="37">
                 <c:v>121798</c:v>
               </c:pt>
               <c:pt idx="38">
-                <c:v>121083</c:v>
+                <c:v>121175</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-6ECB-40CE-AC86-B9A128F77F15}"/>
+              <c16:uniqueId val="{00000001-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:axId val="732425023"/>
         <c:axId val="1"/>
       </c:barChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>就職内定率</c:v>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:dPt>
             <c:idx val="33"/>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000002-6ECB-40CE-AC86-B9A128F77F15}"/>
+                <c16:uniqueId val="{00000002-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="34"/>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-6ECB-40CE-AC86-B9A128F77F15}"/>
+                <c16:uniqueId val="{00000003-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.7318290284849689E-2"/>
                   <c:y val="2.6488202902045902E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000004-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000004-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.1302778880667905E-2"/>
                   <c:y val="-2.2099803515943272E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000005-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000005-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.1804612509993097E-2"/>
                   <c:y val="-2.6597682198181611E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000006-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000006-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.7106105033292397E-2"/>
                   <c:y val="-2.4234493391595086E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000007-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000007-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.7238731294834719E-2"/>
                   <c:y val="-2.7619124031127779E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000008-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000008-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.5402227263964886E-2"/>
                   <c:y val="-2.8007014818214989E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000009-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000009-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="6"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.3644141939884634E-2"/>
                   <c:y val="-2.620827105132038E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000A-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000000A-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.5581542773255038E-2"/>
                   <c:y val="-2.092316489814542E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000B-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000000B-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.9437697406468259E-2"/>
                   <c:y val="-2.1743174086103413E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000C-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000000C-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.9976683934348788E-2"/>
                   <c:y val="-2.8866249613107988E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000D-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000000D-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.0872592197161796E-2"/>
                   <c:y val="-2.3750389524442861E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000E-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000000E-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.3644141939884634E-2"/>
                   <c:y val="-2.620827105132038E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000F-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000000F-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.4899634720801143E-2"/>
                   <c:y val="-3.4180368709516691E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000010-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000010-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="13"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.1133156378051614E-2"/>
                   <c:y val="-2.2222222222222223E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000011-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000011-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="14"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.4899634720801143E-2"/>
                   <c:y val="-2.620827105132038E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000012-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000012-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="18"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.9870130218533281E-2"/>
                   <c:y val="1.8965724065566802E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000013-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000013-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="19"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.7023779503055603E-2"/>
                   <c:y val="-2.0813265387354191E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000014-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000014-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="20"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.7045324982964898E-2"/>
                   <c:y val="-2.0920711496561648E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000015-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000015-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="22"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.4914082997548084E-2"/>
                   <c:y val="1.7787414041157648E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000016-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000016-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="23"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.9927924767822621E-2"/>
                   <c:y val="-2.5277154608338008E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000017-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000017-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="26"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.5699780420540942E-2"/>
                   <c:y val="2.3441706888578072E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000018-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000018-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="27"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.8088478315690073E-2"/>
                   <c:y val="-2.8865780416124549E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000019-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000019-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="32"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.1177098625383691E-2"/>
                   <c:y val="-1.6243148978574987E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001A-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000001A-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="33"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.5559898443241798E-2"/>
                   <c:y val="-2.4244095469558174E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -2094,51 +2097,51 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP" sz="900"/>
                       <a:t>99.1</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000002-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000002-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="34"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.603763366580999E-2"/>
                   <c:y val="-2.0043000339542216E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -2146,81 +2149,81 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>99.2</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000003-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000003-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="35"/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>99.3</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001B-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000001B-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -2467,94 +2470,94 @@
                 <c:v>99.3</c:v>
               </c:pt>
               <c:pt idx="33" formatCode="0.00_ ">
                 <c:v>99.1</c:v>
               </c:pt>
               <c:pt idx="34" formatCode="0.00_ ">
                 <c:v>99.2</c:v>
               </c:pt>
               <c:pt idx="35" formatCode="0.00_ ">
                 <c:v>99.3</c:v>
               </c:pt>
               <c:pt idx="36">
                 <c:v>99.2</c:v>
               </c:pt>
               <c:pt idx="37">
                 <c:v>99</c:v>
               </c:pt>
               <c:pt idx="38">
                 <c:v>98.9</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{0000001C-6ECB-40CE-AC86-B9A128F77F15}"/>
+              <c16:uniqueId val="{0000001C-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>求人倍率</c:v>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:dPt>
             <c:idx val="33"/>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000001D-6ECB-40CE-AC86-B9A128F77F15}"/>
+                <c16:uniqueId val="{0000001D-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="34"/>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{0000001E-6ECB-40CE-AC86-B9A128F77F15}"/>
+                <c16:uniqueId val="{0000001E-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.1130693372107372E-3"/>
                   <c:y val="-7.4507698975101747E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
@@ -2582,51 +2585,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001F-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000001F-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-8.3415379415062857E-3"/>
                   <c:y val="-6.4044919042406487E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -2653,51 +2656,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000020-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000020-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-6.0431298590506635E-3"/>
                   <c:y val="-5.4839587025327097E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -2724,51 +2727,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000021-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000021-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="7.1233380638376642E-3"/>
                   <c:y val="-4.4579656588471933E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -2795,51 +2798,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000022-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000022-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.8216577511414912E-2"/>
                   <c:y val="-2.5805834089131472E-4"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -2866,51 +2869,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000023-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000023-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.9404764619404546E-2"/>
                   <c:y val="2.6024010686430496E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -2937,51 +2940,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000024-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000024-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="6"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="2.4541726803985428E-3"/>
                   <c:y val="1.6083759794291459E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3008,51 +3011,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000025-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000025-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="7.7127788001866773E-3"/>
                   <c:y val="3.9510139581410531E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3079,51 +3082,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000026-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000026-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="6.5018708819589643E-4"/>
                   <c:y val="-3.1464049056648118E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3150,51 +3153,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000027-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000027-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="8.0933809827443883E-3"/>
                   <c:y val="-3.5951335679452627E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3221,51 +3224,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000028-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000028-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="3.9066901313985331E-4"/>
                   <c:y val="4.9118511807263815E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3292,51 +3295,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000029-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000029-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="9.2926409359422764E-3"/>
                   <c:y val="4.4733865997028735E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3363,51 +3366,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002A-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000002A-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="6.5687975443747496E-3"/>
                   <c:y val="-2.8682446084373984E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3434,51 +3437,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002B-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000002B-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="13"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="2.1957107560400336E-3"/>
                   <c:y val="3.1289495633574603E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3505,51 +3508,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002C-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000002C-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="14"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="9.5835468319927959E-3"/>
                   <c:y val="3.2644067324762355E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3576,51 +3579,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002D-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000002D-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="15"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.8227086021027034E-2"/>
                   <c:y val="2.2048656473994635E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3647,51 +3650,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002E-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000002E-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="16"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="4.0990904286427121E-3"/>
                   <c:y val="-3.9389555956666843E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3718,51 +3721,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002F-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000002F-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="17"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.0828489931805622E-2"/>
                   <c:y val="1.0180166949670647E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3789,51 +3792,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000030-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000030-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="18"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.6593567408346141E-3"/>
                   <c:y val="-4.4227758850892793E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3860,51 +3863,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000031-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000031-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="19"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="5.5810338074568488E-3"/>
                   <c:y val="-3.5640359261002313E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -3931,51 +3934,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000032-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000032-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="20"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.5556758674528782E-2"/>
                   <c:y val="-1.537605434427141E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4002,51 +4005,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000033-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000033-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="21"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.1206144469065724E-3"/>
                   <c:y val="6.2671892269870216E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4073,51 +4076,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000034-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000034-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="22"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-0.50124180428337906"/>
                   <c:y val="-5.5504855450901724E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4144,51 +4147,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000035-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000035-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="23"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.6346060983265361E-2"/>
                   <c:y val="2.794255715171156E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4215,51 +4218,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000036-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000036-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="24"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.3442152817645764E-2"/>
                   <c:y val="-2.9861572813976063E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4286,51 +4289,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000037-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000037-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="25"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.8475458608534223E-2"/>
                   <c:y val="2.7794916500922834E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4357,51 +4360,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000038-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000038-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="26"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.5842336046443079E-2"/>
                   <c:y val="-2.9875023127501309E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4428,51 +4431,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000039-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000039-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="27"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7590118790207053E-2"/>
                   <c:y val="-2.9707207006424714E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4499,51 +4502,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003A-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000003A-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="28"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.9675634057485018E-2"/>
                   <c:y val="2.9773363781089506E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4570,51 +4573,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003B-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000003B-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="29"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4996885982472636E-2"/>
                   <c:y val="-2.3916318905669226E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4641,51 +4644,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003C-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000003C-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="30"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0381222535800709E-2"/>
                   <c:y val="-2.5902645066714337E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4712,51 +4715,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003D-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000003D-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="31"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.0383449181506499E-2"/>
                   <c:y val="2.9364224011530986E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4783,51 +4786,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003E-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000003E-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="32"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.9484826616732571E-2"/>
                   <c:y val="-2.7875305584085412E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4854,51 +4857,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003F-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000003F-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="33"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.1884479187546092E-2"/>
                   <c:y val="3.1584875677696765E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4925,51 +4928,51 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001D-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000001D-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="34"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7620841180163214E-2"/>
                   <c:y val="-2.790234180368717E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -4996,215 +4999,215 @@
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:numFmt formatCode="General" sourceLinked="0"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001E-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{0000001E-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="35"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0874872490706414E-2"/>
                   <c:y val="-1.9934901987910442E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>3.49</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ja-JP" altLang="en-US"/>
                       <a:t>倍</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000040-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000040-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="36"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.3943251127022012E-2"/>
                   <c:y val="-2.3738872403560832E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>3.98</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ja-JP" altLang="en-US"/>
                       <a:t>倍</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000041-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000041-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="37"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.2222988819511989E-2"/>
                   <c:y val="2.7330405075646585E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>4.10</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ja-JP" altLang="en-US"/>
                       <a:t>倍</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000042-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000042-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="38"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.4339463945179784E-2"/>
                   <c:y val="-2.5378233284529039E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>4.12</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ja-JP" altLang="en-US"/>
                       <a:t>倍</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator>
 </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000043-6ECB-40CE-AC86-B9A128F77F15}"/>
+                  <c16:uniqueId val="{00000043-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:numFmt formatCode="General" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
@@ -5453,51 +5456,51 @@
                 <c:v>48.9</c:v>
               </c:pt>
               <c:pt idx="33" formatCode="0.00_ ">
                 <c:v>46.4</c:v>
               </c:pt>
               <c:pt idx="34" formatCode="0.00_ ">
                 <c:v>48.9</c:v>
               </c:pt>
               <c:pt idx="35" formatCode="0.00_ ">
                 <c:v>54.9</c:v>
               </c:pt>
               <c:pt idx="36" formatCode="0.00_ ">
                 <c:v>59.8</c:v>
               </c:pt>
               <c:pt idx="37" formatCode="0.00_ ">
                 <c:v>61</c:v>
               </c:pt>
               <c:pt idx="38" formatCode="0.00_ ">
                 <c:v>61.2</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000044-6ECB-40CE-AC86-B9A128F77F15}"/>
+              <c16:uniqueId val="{00000044-2D4E-424F-BCCC-25EA1E0F2A2F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="3"/>
         <c:axId val="4"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="732425023"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
@@ -5926,231 +5929,231 @@
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000000-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000000-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.8019296059144026E-2"/>
                   <c:y val="1.5693156502885115E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000001-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000001-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.9758484662848927E-2"/>
                   <c:y val="-1.2513681536499819E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000002-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000002-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.9613570169714122E-2"/>
                   <c:y val="-1.4741626105810467E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000003-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000003-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.4251161445510705E-2"/>
                   <c:y val="-1.2608249110638096E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000004-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000004-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -6192,51 +6195,51 @@
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>0.0_);[Red]\(0.0\)</c:formatCode>
               <c:ptCount val="5"/>
               <c:pt idx="0">
                 <c:v>48.9</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>41.2</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>42.5</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>37</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>33.4</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000005-8983-43C3-B955-DA5C82C78542}"/>
+              <c16:uniqueId val="{00000005-1570-4469-9FDD-89679E270EC7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>１１月末現在</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="333300"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="square"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln>
@@ -6267,186 +6270,186 @@
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000006-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000006-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.468591554881157E-2"/>
                   <c:y val="1.585291914125098E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000007-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000007-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6714987941414479E-2"/>
                   <c:y val="-1.8281608938769268E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000008-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000008-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.1497673266553891E-2"/>
                   <c:y val="1.5407369919969901E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000009-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000009-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="3.8655458386542926E-4"/>
                   <c:y val="7.3004579531533672E-4"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="2550" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -6470,51 +6473,51 @@
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                       </a:rPr>
                       <a:t> </a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000A-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{0000000A-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -6556,51 +6559,51 @@
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>0.0_);[Red]\(0.0\)</c:formatCode>
               <c:ptCount val="5"/>
               <c:pt idx="0">
                 <c:v>73.900000000000006</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>67.3</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>68.900000000000006</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>63.4</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>60.3</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{0000000B-8983-43C3-B955-DA5C82C78542}"/>
+              <c16:uniqueId val="{0000000B-1570-4469-9FDD-89679E270EC7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>　１月末現在</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="003300"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="triangle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:ln>
@@ -6631,231 +6634,231 @@
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000C-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{0000000C-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6425076751202289E-2"/>
                   <c:y val="-1.6148132712144461E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000D-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{0000000D-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.396137500887809E-2"/>
                   <c:y val="-1.5284025224635234E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000E-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{0000000E-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-9.4686282752650987E-3"/>
                   <c:y val="-1.2124396548730106E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000F-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{0000000F-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.5120002431199928E-3"/>
                   <c:y val="-2.8211501917647891E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000010-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000010-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -6897,51 +6900,51 @@
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>0.0_);[Red]\(0.0\)</c:formatCode>
               <c:ptCount val="5"/>
               <c:pt idx="0">
                 <c:v>83.7</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>79.3</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>80.5</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>75.7</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>74.400000000000006</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000011-8983-43C3-B955-DA5C82C78542}"/>
+              <c16:uniqueId val="{00000011-1570-4469-9FDD-89679E270EC7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>　３月末現在</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="333300"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="333300"/>
@@ -6970,141 +6973,141 @@
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000012-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000012-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.2561359996083087E-3"/>
                   <c:y val="8.5075093401604605E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000013-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000013-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.9323300175893006E-3"/>
                   <c:y val="-8.7892274335273218E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000014-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000014-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="6.7631361918393449E-4"/>
                   <c:y val="7.7243747178105723E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -7112,96 +7115,96 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>89.7</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000015-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000015-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.265694213756903E-2"/>
                   <c:y val="1.4254300443068435E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="850" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000016-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000016-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1175" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -7243,51 +7246,51 @@
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>0.0_);[Red]\(0.0\)</c:formatCode>
               <c:ptCount val="5"/>
               <c:pt idx="0">
                 <c:v>93.6</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>92.1</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>92.8</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>89.7</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>90</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000017-8983-43C3-B955-DA5C82C78542}"/>
+              <c16:uniqueId val="{00000017-1570-4469-9FDD-89679E270EC7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>　６月末現在</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800080"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="star"/>
             <c:size val="5"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="800080"/>
@@ -7323,129 +7326,129 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>96.8 </a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000018-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000018-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000019-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{00000019-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001A-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{0000001A-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6715186212942456E-3"/>
                   <c:y val="-1.1580310495214502E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -7453,90 +7456,90 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>94.8</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001B-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{0000001B-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001C-8983-43C3-B955-DA5C82C78542}"/>
+                  <c16:uniqueId val="{0000001C-1570-4469-9FDD-89679E270EC7}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -7578,51 +7581,51 @@
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>0.0_);[Red]\(0.0\)</c:formatCode>
               <c:ptCount val="5"/>
               <c:pt idx="0">
                 <c:v>96.8</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>95.6</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>95.9</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>94.8</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>95.1</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{0000001D-8983-43C3-B955-DA5C82C78542}"/>
+              <c16:uniqueId val="{0000001D-1570-4469-9FDD-89679E270EC7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="732427935"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="732427935"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="in"/>
@@ -7881,562 +7884,562 @@
           <c:marker>
             <c:symbol val="diamond"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:dPt>
             <c:idx val="22"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:ln w="28575">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-BCDF-4EAF-94E3-860446D180C7}"/>
+                <c16:uniqueId val="{00000001-D94E-4466-968C-414C9F36A49B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="23"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:ln w="25400">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-BCDF-4EAF-94E3-860446D180C7}"/>
+                <c16:uniqueId val="{00000003-D94E-4466-968C-414C9F36A49B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.2946280531959719E-2"/>
                   <c:y val="-1.4643934671302539E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000004-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000004-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.0946689114379365E-2"/>
                   <c:y val="-2.4468550541151369E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000005-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000005-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.8006162273194112E-2"/>
                   <c:y val="-1.2585461429108078E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000006-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000006-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.9411531980910505E-2"/>
                   <c:y val="-1.5525412703003611E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000007-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000007-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.4681539796353315E-2"/>
                   <c:y val="-1.9277868437926105E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000008-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000008-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.18217636018381E-3"/>
                   <c:y val="1.0025927531637949E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000009-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000009-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.7988529607959287E-2"/>
                   <c:y val="-1.1168867287438376E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000A-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000000A-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.847211309806273E-2"/>
                   <c:y val="-1.3654481449666515E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000B-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000000B-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6714975845410627E-2"/>
                   <c:y val="1.9956345494231368E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000C-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000000C-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.864734299516908E-2"/>
                   <c:y val="-1.372008573764575E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000D-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000000D-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="13"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.864734299516908E-2"/>
                   <c:y val="-1.7461802307452447E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000E-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000000E-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="14"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4782608695652174E-2"/>
                   <c:y val="1.7461802307452538E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -8444,366 +8447,366 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP" sz="900"/>
                       <a:t>41.0</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000000F-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000000F-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="15"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.9323671497584541E-3"/>
                   <c:y val="1.1225444340505236E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000010-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000010-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="16"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.6376811594202899E-2"/>
                   <c:y val="-1.4967259120673527E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000011-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000011-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="17"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.7971014492753624E-3"/>
                   <c:y val="-1.3719987527284067E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000012-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000012-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="19"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6714975845410627E-2"/>
                   <c:y val="-1.4967259120673527E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000013-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000013-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="20"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.8975759267129607E-2"/>
                   <c:y val="1.3761996265603767E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000014-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000014-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="21"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-6.5886568764425724E-2"/>
                   <c:y val="-1.1216530969153062E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000015-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000015-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="22"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.8975858289119097E-2"/>
                   <c:y val="-1.2733055872793853E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000001-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000001-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="23"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.2364846136719231E-2"/>
                   <c:y val="1.639231633587691E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -8811,149 +8814,149 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP" sz="900"/>
                       <a:t>62.0</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000003-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000003-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="24"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.2700775034116954E-2"/>
                   <c:y val="1.6583259867114952E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>62.4</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000016-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000016-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="25"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0813399593171462E-2"/>
                   <c:y val="1.7750315569089473E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000017-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000017-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="26"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0792795816407866E-2"/>
                   <c:y val="-1.7845311760777173E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000018-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000018-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="27"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.1562061663112851E-2"/>
                   <c:y val="1.2756368964666601E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000019-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000019-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -9133,51 +9136,51 @@
                 <c:v>64</c:v>
               </c:pt>
               <c:pt idx="22" formatCode="General">
                 <c:v>64.2</c:v>
               </c:pt>
               <c:pt idx="23" formatCode="0.0">
                 <c:v>62</c:v>
               </c:pt>
               <c:pt idx="24" formatCode="0.0;&quot;△&quot;0.0">
                 <c:v>62.4</c:v>
               </c:pt>
               <c:pt idx="25" formatCode="0.0;&quot;△&quot;0.0">
                 <c:v>63</c:v>
               </c:pt>
               <c:pt idx="26" formatCode="0.0;&quot;△&quot;0.0">
                 <c:v>63.2</c:v>
               </c:pt>
               <c:pt idx="27" formatCode="0.0;&quot;△&quot;0.0">
                 <c:v>63.4</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{0000001A-BCDF-4EAF-94E3-860446D180C7}"/>
+              <c16:uniqueId val="{0000001A-D94E-4466-968C-414C9F36A49B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>１１月末現在</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="square"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ln>
@@ -9208,186 +9211,186 @@
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001B-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000001B-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.8305585945744028E-2"/>
                   <c:y val="1.805857737727961E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001C-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000001C-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.1532778551409207E-2"/>
                   <c:y val="-1.8913057120237949E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001D-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000001D-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.0385496296917816E-2"/>
                   <c:y val="-1.8111277490746813E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001E-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000001E-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.9035344203328123E-2"/>
                   <c:y val="-1.9880592263165766E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -9401,681 +9404,681 @@
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                       </a:rPr>
                       <a:t>60.3 </a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000001F-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000001F-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-8.080731187169253E-3"/>
                   <c:y val="8.7764379899199479E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000020-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000020-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.3785639261930152E-2"/>
                   <c:y val="-1.2578642121376311E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000021-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000021-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.6597710809275384E-2"/>
                   <c:y val="-1.4797009652736811E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000022-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000022-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.3526570048309179E-2"/>
                   <c:y val="1.8709073900841908E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000023-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000023-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.2512077294685993E-2"/>
                   <c:y val="-1.7461802307452447E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000024-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000024-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="13"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.8309178743961352E-2"/>
                   <c:y val="-1.6214530714062942E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000025-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000025-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="14"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.2512077294685993E-2"/>
                   <c:y val="-1.6214530714062987E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000026-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000026-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="15"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.4106280193236718E-2"/>
                   <c:y val="-1.6214530714062987E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000027-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000027-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="16"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-6.3768115942028983E-2"/>
                   <c:y val="-9.9781727471157308E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000028-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000028-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="17"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-6.3768115942029122E-2"/>
                   <c:y val="-1.2472715933894606E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000029-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000029-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="18"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.2173913043478258E-2"/>
                   <c:y val="-1.4967259120673527E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002A-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000002A-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="19"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.0241545893719805E-2"/>
                   <c:y val="-1.4967259120673527E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002B-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000002B-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="20"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4782608695652174E-2"/>
                   <c:y val="-1.6214530714062963E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002C-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000002C-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="21"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.702487481138709E-2"/>
                   <c:y val="-1.4967295607420942E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002D-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000002D-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -10237,51 +10240,51 @@
                 <c:v>79.2</c:v>
               </c:pt>
               <c:pt idx="16" formatCode="General">
                 <c:v>84.1</c:v>
               </c:pt>
               <c:pt idx="17" formatCode="General">
                 <c:v>85.8</c:v>
               </c:pt>
               <c:pt idx="18" formatCode="0.0">
                 <c:v>87</c:v>
               </c:pt>
               <c:pt idx="19" formatCode="General">
                 <c:v>88.1</c:v>
               </c:pt>
               <c:pt idx="20" formatCode="General">
                 <c:v>88.6</c:v>
               </c:pt>
               <c:pt idx="21" formatCode="0.0">
                 <c:v>88</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{0000002E-BCDF-4EAF-94E3-860446D180C7}"/>
+              <c16:uniqueId val="{0000002E-D94E-4466-968C-414C9F36A49B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>　１月末現在</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="003300"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="triangle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ln>
@@ -10312,861 +10315,861 @@
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000002F-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000002F-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.3992164022975391E-2"/>
                   <c:y val="-2.632538565981404E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000030-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000030-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7184946310931071E-2"/>
                   <c:y val="-1.626703644673979E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000031-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000031-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7154829452418667E-2"/>
                   <c:y val="-2.5772354530609921E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000032-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000032-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.3377278853280679E-2"/>
                   <c:y val="-1.8049817096225697E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000033-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000033-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.775697353885884E-3"/>
                   <c:y val="1.2017488459677836E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000034-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000034-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.3785639261930152E-2"/>
                   <c:y val="-1.3567574808889409E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000035-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000035-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.0800562973106623E-2"/>
                   <c:y val="-1.0966070775297147E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000036-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000036-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.3526570048309179E-2"/>
                   <c:y val="1.2472715933894606E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000037-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000037-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.2173913043478258E-2"/>
                   <c:y val="-1.3719987527284067E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000038-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000038-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="13"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.8309178743961352E-2"/>
                   <c:y val="-1.1225444340505144E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000039-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000039-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="14"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.2512077294685993E-2"/>
                   <c:y val="-1.6214530714062963E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003A-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000003A-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="15"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6714975845410627E-2"/>
                   <c:y val="-1.2472715933894582E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003B-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000003B-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="16"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.8309178743961352E-2"/>
                   <c:y val="-1.2472715933894606E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003C-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000003C-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="17"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4782608695652174E-2"/>
                   <c:y val="-1.6214530714063011E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003D-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000003D-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="18"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4782608695652174E-2"/>
                   <c:y val="-1.4967259120673549E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003E-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000003E-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="19"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6714975845410627E-2"/>
                   <c:y val="-1.4967259120673527E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000003F-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000003F-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="20"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7053140096618359E-2"/>
                   <c:y val="-1.2472715933894606E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000040-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000040-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="21"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7022443300587468E-2"/>
                   <c:y val="-1.1225447019279003E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000041-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000041-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -11328,51 +11331,51 @@
                 <c:v>90.7</c:v>
               </c:pt>
               <c:pt idx="16" formatCode="General">
                 <c:v>92.8</c:v>
               </c:pt>
               <c:pt idx="17" formatCode="General">
                 <c:v>93.6</c:v>
               </c:pt>
               <c:pt idx="18" formatCode="0.0">
                 <c:v>94</c:v>
               </c:pt>
               <c:pt idx="19" formatCode="General">
                 <c:v>94.3</c:v>
               </c:pt>
               <c:pt idx="20" formatCode="General">
                 <c:v>94.7</c:v>
               </c:pt>
               <c:pt idx="21" formatCode="General">
                 <c:v>94.4</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000042-BCDF-4EAF-94E3-860446D180C7}"/>
+              <c16:uniqueId val="{00000042-D94E-4466-968C-414C9F36A49B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>　３月末現在</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="333300"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:ln>
@@ -11403,141 +11406,141 @@
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000043-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000043-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.0755470294922519E-2"/>
                   <c:y val="-1.3621015773241601E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000044-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000044-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.443133337839463E-2"/>
                   <c:y val="-1.3808110357790121E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000045-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000045-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-6.3766583541752075E-2"/>
                   <c:y val="5.9081002143163196E-4"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -11545,51 +11548,51 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP" sz="800"/>
                       <a:t>89.7</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000046-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000046-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.9995663585530071E-2"/>
                   <c:y val="-1.6071929268897514E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -11597,986 +11600,986 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP" sz="800"/>
                       <a:t>90.0 </a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000047-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000047-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.4492753623188406E-2"/>
                   <c:y val="6.9589898082196931E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000048-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000048-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="6"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.927969873331058E-2"/>
                   <c:y val="9.2753793989034591E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000049-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000049-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.3100460268553457E-2"/>
                   <c:y val="6.8164865734159285E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000004A-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000004A-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.9336832895888086E-2"/>
                   <c:y val="7.7340659826314979E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000004B-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000004B-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.494503404465746E-2"/>
                   <c:y val="1.5244506971708051E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000004C-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000004C-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6714975845410627E-2"/>
                   <c:y val="1.3719987527284067E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000004D-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000004D-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0917874396135265E-2"/>
                   <c:y val="1.3719987527284067E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000004E-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000004E-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.2850241545893721E-2"/>
                   <c:y val="1.4967259120673527E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000004F-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000004F-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="13"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0917874396135265E-2"/>
                   <c:y val="1.1225444340505144E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000050-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000050-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="14"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.8985507246376812E-2"/>
                   <c:y val="1.1225444340505144E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000051-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000051-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="15"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0917874396135265E-2"/>
                   <c:y val="7.4836295603367634E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000052-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000052-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="16"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4782608695652174E-2"/>
                   <c:y val="1.1225346130143438E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000053-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000053-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="17"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4782608695652174E-2"/>
                   <c:y val="9.978172747115684E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000054-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000054-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="18"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4782608695652174E-2"/>
                   <c:y val="1.1225444340505144E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000055-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000055-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="19"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.2850241545893721E-2"/>
                   <c:y val="9.978172747115684E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000056-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000056-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="20"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4782608695652174E-2"/>
                   <c:y val="9.978172747115684E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000057-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000057-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="21"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.5101853707848953E-2"/>
                   <c:y val="8.7309471239488574E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000058-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000058-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="22"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.6960796935608704E-2"/>
                   <c:y val="1.0054116068556036E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000059-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000059-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="23"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.2731521941629343E-2"/>
                   <c:y val="1.0205082995147665E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000005A-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000005A-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="24"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4624350036123831E-2"/>
                   <c:y val="1.1480718369541123E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000005B-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000005B-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="25"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4727225634169162E-2"/>
                   <c:y val="1.1442794990996041E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000005C-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000005C-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="26"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.2708196701447527E-2"/>
                   <c:y val="9.6529438098688341E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:fld id="{C14F3E5D-D913-47DC-AA5E-AA5D083DFDC2}" type="VALUE">
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:pPr/>
                       <a:t>[値]</a:t>
                     </a:fld>
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP"/>
                       <a:t>.0</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:dlblFieldTable/>
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000005D-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000005D-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="27"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-7.6943000080275182E-3"/>
                   <c:y val="1.0205082995147665E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000005E-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000005E-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -12756,51 +12759,51 @@
                 <c:v>99.3</c:v>
               </c:pt>
               <c:pt idx="22" formatCode="General">
                 <c:v>99.1</c:v>
               </c:pt>
               <c:pt idx="23" formatCode="General">
                 <c:v>99.2</c:v>
               </c:pt>
               <c:pt idx="24" formatCode="General">
                 <c:v>99.3</c:v>
               </c:pt>
               <c:pt idx="25" formatCode="General">
                 <c:v>99.2</c:v>
               </c:pt>
               <c:pt idx="26" formatCode="General">
                 <c:v>99</c:v>
               </c:pt>
               <c:pt idx="27" formatCode="General">
                 <c:v>98.9</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{0000005F-BCDF-4EAF-94E3-860446D180C7}"/>
+              <c16:uniqueId val="{0000005F-D94E-4466-968C-414C9F36A49B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>　６月末現在</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="star"/>
             <c:size val="7"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -12836,129 +12839,129 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP" sz="800"/>
                       <a:t>96.8 </a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000060-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000060-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000061-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000061-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="t"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000062-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000062-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4352171746469783E-2"/>
                   <c:y val="-1.6213024277350073E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -12966,51 +12969,51 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP" sz="800"/>
                       <a:t>94.8</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000063-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000063-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4343489672486592E-2"/>
                   <c:y val="-1.1409294137577986E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:latin typeface="ＭＳ Ｐゴシック"/>
                         <a:ea typeface="ＭＳ Ｐゴシック"/>
                         <a:cs typeface="ＭＳ Ｐゴシック"/>
                       </a:defRPr>
@@ -13018,636 +13021,636 @@
                     <a:r>
                       <a:rPr lang="en-US" altLang="ja-JP" sz="800"/>
                       <a:t>95.1 </a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000064-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000064-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.2995169082125605E-2"/>
                   <c:y val="-1.3226775090905966E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000065-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000065-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="6"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.5221779155152122E-2"/>
                   <c:y val="-1.0099709319270527E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000066-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000066-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.1796197065609655E-2"/>
                   <c:y val="-1.4483041018475919E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000067-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000067-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.1242796060154884E-2"/>
                   <c:y val="-1.0019663869074409E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000068-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000068-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.5067968841114219E-2"/>
                   <c:y val="-1.1225490850932151E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000069-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000069-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7000328673838926E-2"/>
                   <c:y val="-1.1225591294662442E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000006A-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000006A-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.8950409630597869E-2"/>
                   <c:y val="-1.2472700649660003E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000006B-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000006B-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0917874396135265E-2"/>
                   <c:y val="-1.1225444340505144E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000006C-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000006C-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="13"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.8577069471350166E-2"/>
                   <c:y val="-9.9781806084740677E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000006D-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000006D-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="14"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6662279300061107E-2"/>
                   <c:y val="-8.7592959416815785E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000006E-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000006E-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="15"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6679848961496696E-2"/>
                   <c:y val="-1.3720111335848377E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000006F-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000006F-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="16"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4747489128771986E-2"/>
                   <c:y val="-1.3720111335848377E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000070-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000070-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="17"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4782628451643295E-2"/>
                   <c:y val="-1.3776761599719078E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000071-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000071-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="18"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.2885483673089189E-2"/>
                   <c:y val="-1.372001089211811E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -13655,231 +13658,231 @@
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout>
                     <c:manualLayout>
                       <c:w val="4.1029854792806728E-2"/>
                       <c:h val="1.8751840003583833E-2"/>
                     </c:manualLayout>
                   </c15:layout>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000072-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000072-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="19"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7097113274333604E-2"/>
                   <c:y val="-1.2472700649660003E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000073-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000073-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="20"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.50943233332677E-2"/>
                   <c:y val="-1.2529451357260983E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000074-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000074-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="21"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.3160145949359993E-2"/>
                   <c:y val="-1.381904841016157E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000075-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000075-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="22"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.5027679789891226E-2"/>
                   <c:y val="-1.4031989118328049E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000076-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000076-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="23"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.8886533865220231E-2"/>
                   <c:y val="-1.40699648242352E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                   <a:noAutofit/>
                 </a:bodyPr>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
@@ -13888,114 +13891,114 @@
                       </a:solidFill>
                       <a:latin typeface="ＭＳ Ｐゴシック"/>
                       <a:ea typeface="ＭＳ Ｐゴシック"/>
                       <a:cs typeface="ＭＳ Ｐゴシック"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="ja-JP"/>
                 </a:p>
               </c:txPr>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout>
                     <c:manualLayout>
                       <c:w val="4.1029854792806728E-2"/>
                       <c:h val="2.3854381501157661E-2"/>
                     </c:manualLayout>
                   </c15:layout>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000077-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000077-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="24"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.8874221671770908E-2"/>
                   <c:y val="-1.2832225031336974E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000078-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000078-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="25"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.8956454963820533E-2"/>
                   <c:y val="-1.2441718881961512E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000079-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{00000079-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="26"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.8853625030103192E-2"/>
                   <c:y val="-1.2321934610528934E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{0000007A-BCDF-4EAF-94E3-860446D180C7}"/>
+                  <c16:uniqueId val="{0000007A-D94E-4466-968C-414C9F36A49B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="ＭＳ Ｐゴシック"/>
                     <a:ea typeface="ＭＳ Ｐゴシック"/>
                     <a:cs typeface="ＭＳ Ｐゴシック"/>
                   </a:defRPr>
                 </a:pPr>
@@ -14172,51 +14175,51 @@
                 <c:v>99.7</c:v>
               </c:pt>
               <c:pt idx="21" formatCode="General">
                 <c:v>99.7</c:v>
               </c:pt>
               <c:pt idx="22" formatCode="General">
                 <c:v>99.6</c:v>
               </c:pt>
               <c:pt idx="23" formatCode="General">
                 <c:v>99.6</c:v>
               </c:pt>
               <c:pt idx="24" formatCode="0.0;&quot;△&quot;0.0">
                 <c:v>99.7</c:v>
               </c:pt>
               <c:pt idx="25" formatCode="0.0;&quot;△&quot;0.0">
                 <c:v>99.6</c:v>
               </c:pt>
               <c:pt idx="26" formatCode="0.0;&quot;△&quot;0.0">
                 <c:v>99.5</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{0000007B-BCDF-4EAF-94E3-860446D180C7}"/>
+              <c16:uniqueId val="{0000007B-D94E-4466-968C-414C9F36A49B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="732423359"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="732423359"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="in"/>
@@ -14395,89 +14398,89 @@
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>124482</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>438807</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61D08239-0028-42E0-8203-264D70C965FB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{878118AB-9952-49E2-8BCF-473C636354C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>455295</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>87630</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>310517</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30778</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2A3CCB4-9B04-4EA5-BECA-8180375D2257}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C6D3C2A-555E-4F88-A84D-BC3446FA712C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="11666220" y="6136005"/>
           <a:ext cx="541022" cy="286048"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
@@ -14492,51 +14495,51 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>３月卒</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>-29986</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>141067</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="264560" cy="184731"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7A459B9-7F4C-4D85-AF09-DAF7C1C82F59}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53BBF172-D227-47D4-A3CD-823E254D7000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="5400000">
           <a:off x="9928" y="3406328"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14699,89 +14702,89 @@
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F54244B-5039-40A7-9B04-1CCDCD784189}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15918857-03C1-4AA1-8FA0-B7CF830A06AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBA27EC2-CA16-4D6E-9CAE-71DC221D9B48}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F74511ED-6DCB-4B45-8163-3355950F5835}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4419600" y="1304925"/>
           <a:ext cx="857250" cy="257175"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -30000"/>
             <a:gd name="adj2" fmla="val 98148"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -14809,51 +14812,51 @@
             <a:t>６月末現在</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="AutoShape 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE272B56-D476-4BD7-A21F-571012875448}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{931A763E-8BD4-4F45-A714-D554A0FE8BA5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4667250" y="1962150"/>
           <a:ext cx="857250" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -40000"/>
             <a:gd name="adj2" fmla="val 88463"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -14881,51 +14884,51 @@
             <a:t>３月末現在</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>542925</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>733425</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="AutoShape 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6990CB2-4085-434C-B133-11262E79CDCD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13F8818-D524-4A0C-AB17-A85BC9ED42AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5343525" y="3648075"/>
           <a:ext cx="876300" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -40218"/>
             <a:gd name="adj2" fmla="val 103569"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -14953,51 +14956,51 @@
             <a:t>１月末現在</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>733425</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="AutoShape 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7AFA736-18E8-4F12-9621-C56C4FE60883}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8ACA448-E6EF-4261-8E2B-352E23A1299B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5257800" y="5210175"/>
           <a:ext cx="962025" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -37130"/>
             <a:gd name="adj2" fmla="val 86667"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -15025,51 +15028,51 @@
             <a:t>１１月末現在</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>447675</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="AutoShape 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B23D6EE4-0295-4011-8EBE-02159CC5BEFC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC7752E3-6424-422C-961D-BEE2934E1AF0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5248275" y="8477250"/>
           <a:ext cx="838200" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -36366"/>
             <a:gd name="adj2" fmla="val 70000"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -15097,89 +15100,89 @@
             <a:t>９月末現在</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>21248</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>1113692</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>93785</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="8" name="Chart 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35A56D53-3215-4D5E-9991-41B8A94E0A72}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21818B5A-C3DF-4650-A784-ACF02DB45F5B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>637443</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>36636</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>502352</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>109905</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="AutoShape 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{788D222C-48E1-4DBA-8328-C2A1D90164A6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B52322C-8DD9-4544-95D2-6DABB5B8D8C9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="637443" y="579561"/>
           <a:ext cx="1922309" cy="292344"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -159"/>
             <a:gd name="adj2" fmla="val 184387"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -15207,51 +15210,51 @@
             <a:t>卒業年の６月末現在（注１）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>569303</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>112099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>112103</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>45425</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="AutoShape 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F05D19D-7BC6-4207-BB3F-774BBC76F0C3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95C0C57A-D8FA-4C7D-938B-B1096351B18E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1255103" y="2417149"/>
           <a:ext cx="914400" cy="276226"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -27886"/>
             <a:gd name="adj2" fmla="val -129808"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -15279,51 +15282,51 @@
             <a:t>３月末現在</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>517282</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>91586</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>669681</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>18317</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7972EFAA-B30D-4A3E-A863-A219AE43E57D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{942FA050-BAA6-4BC4-B299-7C5060084E18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1203082" y="2739536"/>
           <a:ext cx="838199" cy="269631"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val 28578"/>
             <a:gd name="adj2" fmla="val 189286"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -15351,51 +15354,51 @@
             <a:t>１月末現在</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>446211</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>60814</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>33704</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>3663</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="AutoShape 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DA6C67E-D361-4146-A2EB-6850D666CD61}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0851885F-6D2B-46A8-AA81-EFFAB41F1FC3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1132011" y="4080364"/>
           <a:ext cx="959093" cy="285749"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val 43068"/>
             <a:gd name="adj2" fmla="val 113334"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -15423,51 +15426,51 @@
             <a:t>１１月末現在</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>21249</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>150202</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>154599</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>83526</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="AutoShape 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21F8B8E8-34E7-45BA-8DF4-6DE6807BB2F0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5F2FA36-67BF-4DE9-BDCF-3768671E0478}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1392849" y="6912952"/>
           <a:ext cx="819150" cy="276224"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val 53673"/>
             <a:gd name="adj2" fmla="val 142522"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -15495,51 +15498,51 @@
             <a:t>９月末現在</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>550984</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>97447</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>284285</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>184638</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="図 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{347EF577-5067-427E-A026-15E6F12A328D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{909D6C95-B2F4-4C5D-8968-83DE6B517B04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4665784" y="9774847"/>
           <a:ext cx="419101" cy="430091"/>
         </a:xfrm>
@@ -15569,51 +15572,51 @@
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>222738</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>79863</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>641838</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>157529</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="図 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6705F5DB-2004-456D-BB76-C5AA461F1C1B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{092B741F-028C-4FDA-970C-3431C2B60FAF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="222738" y="9757263"/>
           <a:ext cx="419100" cy="420566"/>
         </a:xfrm>
@@ -15643,51 +15646,51 @@
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>24179</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>96522</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>663086</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>20322</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{532EF2FB-9867-4841-A9DE-1F2FE7D8DBD3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08974C71-8115-4C88-80A5-5FB393AA8105}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4138979" y="4458972"/>
           <a:ext cx="1324707" cy="266700"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41426"/>
             <a:gd name="adj2" fmla="val 144841"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
@@ -16065,102 +16068,102 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{266DAF19-2FB7-4637-97DC-877985506E3F}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58FE7AD8-5B75-43E3-B8DD-EDF426834512}">
+  <sheetPr codeName="Sheet11">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:G72"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="17.25">
       <c r="B1" s="2"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="3"/>
     </row>
     <row r="38" spans="2:2">
       <c r="B38" s="4"/>
     </row>
     <row r="39" spans="2:2">
       <c r="B39" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:2">
       <c r="B40" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="7:7">
       <c r="G51" s="6"/>
     </row>
     <row r="72" spans="7:7">
       <c r="G72" s="7"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="9"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08C68FE0-5227-480A-A9A5-3FF90220F172}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CF176F5-1D46-4918-9696-75CFD3FFBB36}">
+  <sheetPr codeName="Sheet13">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="190" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="8" width="9" style="1"/>
     <col min="9" max="9" width="14.75" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="9:9" ht="42.75" customHeight="1"/>
     <row r="2" spans="9:9" ht="17.25">
       <c r="I2" s="8"/>
     </row>
     <row r="57" spans="2:9" ht="18" customHeight="1"/>
     <row r="58" spans="2:9" ht="11.25" customHeight="1"/>
     <row r="59" spans="2:9" ht="13.5" customHeight="1">
       <c r="B59" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C59" s="9"/>
@@ -16218,51 +16221,51 @@
       <c r="G63" s="9"/>
       <c r="H63" s="9"/>
       <c r="I63" s="9"/>
     </row>
     <row r="64" spans="2:9" ht="13.5" customHeight="1">
       <c r="B64" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="9"/>
       <c r="D64" s="9"/>
       <c r="E64" s="9"/>
       <c r="F64" s="9"/>
       <c r="G64" s="9"/>
       <c r="H64" s="9"/>
       <c r="I64" s="9"/>
     </row>
     <row r="65" spans="1:2">
       <c r="B65" s="13"/>
     </row>
     <row r="66" spans="1:2" ht="5.25" customHeight="1"/>
     <row r="67" spans="1:2">
       <c r="A67" s="14"/>
       <c r="B67" s="14"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="9"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="93" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;C&amp;"ＭＳ 明朝,標準"&amp;10 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100FECFF5F2882E8E40A96A3C558257096B" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="fafa6ba961849254ed79477f6cbcef34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6a463d18-8a41-4853-9afa-619f8d91b4b4" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="66140bf2c9eb4c9fd5b8f0f41eeb3950" ns2:_="" ns3:_="">
@@ -16475,110 +16478,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6a463d18-8a41-4853-9afa-619f8d91b4b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="6a463d18-8a41-4853-9afa-619f8d91b4b4">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA74A9C5-BB40-4400-AE06-A19AA1095612}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68539CC1-21E7-4BE9-AB69-87524EAA541F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6a463d18-8a41-4853-9afa-619f8d91b4b4"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0F98A85-52AE-4EFB-8E1F-0B50A0E820FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED6A38AE-A3D1-4398-87A0-997CB78745EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{743F923C-9E5F-4AC2-9F86-7F29F146AE8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6a463d18-8a41-4853-9afa-619f8d91b4b4"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -16587,42 +16590,33 @@
       <vt:lpstr>第７表</vt:lpstr>
       <vt:lpstr>第８表</vt:lpstr>
       <vt:lpstr>第７表!Print_Area</vt:lpstr>
       <vt:lpstr>第８表!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>狩野 貴郁(kanou-takafumi.gv7)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FECFF5F2882E8E40A96A3C558257096B</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>