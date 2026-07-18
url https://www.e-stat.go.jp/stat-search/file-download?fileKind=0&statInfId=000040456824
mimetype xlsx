--- v0 (2026-05-25)
+++ v1 (2026-07-18)
@@ -1,98 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D335E455-B676-48C4-8F95-F9BAC5959A61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19D85CB3-0695-42A6-81F2-3045C856B6A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="沖縄振興開発金融公庫" sheetId="7" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="(株)日本政策投資銀行" sheetId="9" r:id="rId5"/>
+    <sheet name="沖縄振興開発金融公庫" sheetId="11" r:id="rId1"/>
+    <sheet name="(株)国際協力銀行" sheetId="12" r:id="rId2"/>
+    <sheet name="(独)国際協力機構" sheetId="13" r:id="rId3"/>
+    <sheet name="(独)住宅金融支援機構" sheetId="14" r:id="rId4"/>
+    <sheet name="(独)日本高速道路保有・債務返済機構" sheetId="15" r:id="rId5"/>
+    <sheet name="(株)日本政策投資銀行" sheetId="9" r:id="rId6"/>
+    <sheet name="(株)産業投資革新機構" sheetId="16" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'(株)国際協力銀行'!$A$1:$F$10</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">沖縄振興開発金融公庫!$A$1:$F$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'(株)国際協力銀行'!$A$1:$F$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'(株)産業投資革新機構'!$A$1:$F$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'(株)日本政策投資銀行'!$A$1:$F$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'(独)国際協力機構'!$A$1:$G$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'(独)住宅金融支援機構'!$A$1:$F$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'(独)日本高速道路保有・債務返済機構'!$A$1:$F$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">沖縄振興開発金融公庫!$A$1:$F$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E9" i="10" l="1"/>
+  <c r="E8" i="16" l="1"/>
+  <c r="E11" i="15"/>
+  <c r="E9" i="14"/>
+  <c r="E8" i="13"/>
+  <c r="E10" i="12"/>
+  <c r="E12" i="11"/>
   <c r="E8" i="9"/>
-  <c r="E9" i="8"/>
-[...1 lines deleted...]
-  <c r="E8" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="35">
   <si>
     <t>種類</t>
     <rPh sb="0" eb="2">
       <t>シュルイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>実行日</t>
     <rPh sb="0" eb="3">
       <t>ジッコウビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>金額</t>
     <rPh sb="0" eb="2">
       <t>キンガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年限</t>
     <rPh sb="0" eb="2">
       <t>ネンゲン</t>
@@ -168,54 +176,50 @@
   </si>
   <si>
     <t>政府保証</t>
     <rPh sb="0" eb="2">
       <t>セイフ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホショウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>10年満期一括</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>マンキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イッカツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　</t>
-[...2 lines deleted...]
-  <si>
     <t>【沖縄振興開発金融公庫】</t>
     <rPh sb="1" eb="3">
       <t>オキナワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シンコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カイハツ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キンユウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>コウコ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>財政融資</t>
     <rPh sb="0" eb="2">
       <t>ザイセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ユウシ</t>
@@ -319,62 +323,154 @@
   </si>
   <si>
     <t>7年満期一括</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>財政融資</t>
     <rPh sb="0" eb="4">
       <t>ザイセイユウシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>【株式会社国際協力銀行】</t>
     <rPh sb="1" eb="5">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コクサイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キョウリョク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ギンコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>20年元金均等（据置2年）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>【独立行政法人国際協力機構（有償資金協力業務）】</t>
+    <rPh sb="1" eb="7">
+      <t>ドクリツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コクサイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キコウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ユウショウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>シキン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ギョウム</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5年満期一括</t>
+    <rPh sb="1" eb="4">
+      <t>ネンマンキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>イッカツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>12年満期一括</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>マンキ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>イッカツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>10年満期一括</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>20年満期一括</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>【株式会社産業革新投資機構】</t>
+    <rPh sb="1" eb="5">
+      <t>カブシキガイシャ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カクシン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>トウシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>10年満期一括</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>マンキイッカツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="#,##0&quot;億&quot;&quot;円&quot;"/>
-    <numFmt numFmtId="180" formatCode="&quot;¥&quot;#,##0.0_);[Red]\(&quot;¥&quot;#,##0.0\)"/>
+    <numFmt numFmtId="177" formatCode="&quot;¥&quot;#,##0.0_);[Red]\(&quot;¥&quot;#,##0.0\)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -519,51 +615,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -580,173 +676,182 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="56" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="56" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="56" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="56" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="56" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="56" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="56" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="56" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="56" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{1325920D-6BD4-4D89-BDAD-040F65DD2288}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{BCF5CAD5-42C1-4844-A23B-5C1A7E54B6DC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1010,678 +1115,1001 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F14BFD3C-0B31-4F44-8779-F87FDFA5E44F}">
-  <dimension ref="B2:F28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A59C9376-E893-47D1-887C-60DF2C10E15F}">
+  <dimension ref="B2:F31"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="F36" sqref="F36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="1.6328125" style="1" customWidth="1"/>
     <col min="3" max="4" width="15.08984375" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.08984375" style="8" customWidth="1"/>
     <col min="6" max="6" width="37.6328125" style="2" customWidth="1"/>
     <col min="7" max="7" width="1" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="19" x14ac:dyDescent="0.2">
-      <c r="B2" s="20" t="s">
+      <c r="B2" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="21"/>
-[...2 lines deleted...]
-      <c r="F2" s="21"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="10"/>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="10"/>
     </row>
     <row r="5" spans="2:6" ht="19" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11"/>
       <c r="D5" s="3"/>
       <c r="E5" s="5"/>
       <c r="F5" s="9"/>
     </row>
     <row r="6" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C7" s="22">
+      <c r="C7" s="20">
         <v>46132</v>
       </c>
-      <c r="D7" s="23" t="s">
+      <c r="D7" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="22">
+        <v>24</v>
+      </c>
+      <c r="F7" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="24">
-[...2 lines deleted...]
-      <c r="F7" s="23" t="s">
+    </row>
+    <row r="8" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C8" s="20">
+        <v>46132</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="50">
+        <v>136</v>
+      </c>
+      <c r="F8" s="21" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="2:6" ht="17" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D8" s="26" t="s">
+    <row r="9" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C9" s="20">
+        <v>46162</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="22">
+        <v>4</v>
+      </c>
+      <c r="F9" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="27">
-[...7 lines deleted...]
-      <c r="C9" s="14" t="s">
+    </row>
+    <row r="10" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C10" s="20">
+        <v>46162</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="22">
+        <v>1</v>
+      </c>
+      <c r="F10" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="23">
+        <v>46162</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="25">
+        <v>10</v>
+      </c>
+      <c r="F11" s="24" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D12" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="17">
-[...3 lines deleted...]
-      <c r="F9" s="14" t="s">
+      <c r="E12" s="17">
+        <f>SUM(E7:E11)</f>
+        <v>175</v>
+      </c>
+      <c r="F12" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C10" s="12" t="s">
+    <row r="13" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C13" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="28" spans="4:4" x14ac:dyDescent="0.2">
-      <c r="D28" s="13"/>
+    <row r="31" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D31" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11246A67-62C3-40E1-A6E2-4D59AB19AB77}">
-  <dimension ref="B2:F28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{198AF1E6-4F7F-4ECC-9CE2-6900CFF180AE}">
+  <dimension ref="B2:F29"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="1.6328125" style="30" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9" style="30"/>
+    <col min="1" max="2" width="1.6328125" style="28" customWidth="1"/>
+    <col min="3" max="4" width="15.08984375" style="29" customWidth="1"/>
+    <col min="5" max="5" width="15.08984375" style="30" customWidth="1"/>
+    <col min="6" max="6" width="37.6328125" style="29" customWidth="1"/>
+    <col min="7" max="7" width="1" style="28" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="28"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="19" x14ac:dyDescent="0.2">
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="48"/>
-[...2 lines deleted...]
-      <c r="F2" s="48"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C3" s="30"/>
-[...1 lines deleted...]
-      <c r="E3" s="47"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="45"/>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C4" s="30"/>
-[...1 lines deleted...]
-      <c r="E4" s="47"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="45"/>
     </row>
     <row r="5" spans="2:6" ht="19" x14ac:dyDescent="0.2">
-      <c r="B5" s="53" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="43"/>
+      <c r="B5" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="44"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="41"/>
     </row>
     <row r="6" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="42" t="s">
+      <c r="E6" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C7" s="52">
+      <c r="C7" s="48">
         <v>46132</v>
       </c>
-      <c r="D7" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="51">
+      <c r="D7" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="47">
         <v>1593</v>
       </c>
-      <c r="F7" s="38" t="s">
+      <c r="F7" s="36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C8" s="48">
+        <v>46134</v>
+      </c>
+      <c r="D8" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="47">
+        <v>4580.2520775000003</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C9" s="48">
+        <v>46168</v>
+      </c>
+      <c r="D9" s="36" t="s">
         <v>25</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D8" s="38" t="s">
+      <c r="E9" s="47">
+        <v>1572</v>
+      </c>
+      <c r="F9" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="E8" s="51">
-[...7 lines deleted...]
-      <c r="C9" s="35" t="s">
+    </row>
+    <row r="10" spans="2:6" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D10" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="50">
-[...3 lines deleted...]
-      <c r="F9" s="35" t="s">
+      <c r="E10" s="46">
+        <f>SUM(E7:E9)</f>
+        <v>7745.2520775000003</v>
+      </c>
+      <c r="F10" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C10" s="34" t="s">
+    <row r="11" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C11" s="32" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="14" spans="2:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D28" s="33"/>
+    <row r="15" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="E15" s="29"/>
+    </row>
+    <row r="29" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D29" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:J27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9569AFDE-1DBA-4A58-A4A4-EE71010CE455}">
+  <dimension ref="B2:F27"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="1.6328125" style="1" customWidth="1"/>
     <col min="3" max="4" width="15.08984375" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.08984375" style="8" customWidth="1"/>
     <col min="6" max="6" width="37.6328125" style="2" customWidth="1"/>
     <col min="7" max="7" width="1" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:10" ht="19" x14ac:dyDescent="0.2">
-      <c r="B2" s="20" t="s">
+    <row r="2" spans="2:6" ht="19" x14ac:dyDescent="0.2">
+      <c r="B2" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="21"/>
-[...4 lines deleted...]
-    <row r="3" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+    </row>
+    <row r="3" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="10"/>
     </row>
-    <row r="4" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="10"/>
     </row>
-    <row r="5" spans="2:10" ht="19" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:6" ht="19" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="C5" s="11"/>
       <c r="D5" s="3"/>
       <c r="E5" s="5"/>
       <c r="F5" s="9"/>
     </row>
-    <row r="6" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="2:10" ht="17" thickBot="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="C8" s="15" t="s">
+    <row r="7" spans="2:6" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="51">
+        <v>46170</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="52">
+        <v>1592.2212219999999</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D8" s="15" t="s">
+      <c r="D8" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="17">
         <f>SUM(E7:E7)</f>
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="F8" s="15" t="s">
+        <v>1592.2212219999999</v>
+      </c>
+      <c r="F8" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C9" s="12" t="s">
         <v>6</v>
-      </c>
-[...3 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="27" spans="4:4" x14ac:dyDescent="0.2">
       <c r="D27" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AD8FA98-0B7E-4C92-9232-17CC60559799}">
-  <dimension ref="B2:Q29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDF5FC6B-EFA4-4155-973A-FF0E4A2826BC}">
+  <dimension ref="B2:F28"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="1.6328125" style="1" customWidth="1"/>
     <col min="3" max="4" width="15.08984375" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.08984375" style="8" customWidth="1"/>
     <col min="6" max="6" width="37.6328125" style="2" customWidth="1"/>
     <col min="7" max="7" width="1" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:7" ht="19" x14ac:dyDescent="0.2">
-      <c r="B2" s="20" t="s">
+    <row r="2" spans="2:6" ht="19" x14ac:dyDescent="0.2">
+      <c r="B2" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="21"/>
-[...4 lines deleted...]
-    <row r="3" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+    </row>
+    <row r="3" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="10"/>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="10"/>
     </row>
-    <row r="5" spans="2:7" ht="19" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:6" ht="19" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C5" s="11"/>
       <c r="D5" s="3"/>
       <c r="E5" s="5"/>
       <c r="F5" s="9"/>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>46139</v>
+    <row r="7" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C7" s="18">
+        <v>46128</v>
       </c>
       <c r="D7" s="14" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E7" s="17">
-        <v>300</v>
-[...7 lines deleted...]
-        <v>46139</v>
+        <v>150</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="18">
+        <v>46164</v>
       </c>
       <c r="D8" s="14" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E8" s="17">
         <v>150</v>
       </c>
-      <c r="F8" s="14" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="2:7" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="F8" s="19" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" ht="17" thickTop="1" x14ac:dyDescent="0.2">
       <c r="C9" s="15" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="16">
         <f>SUM(E7:E8)</f>
-        <v>450</v>
+        <v>300</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-    <row r="28" spans="4:17" x14ac:dyDescent="0.2">
+    <row r="28" spans="4:4" x14ac:dyDescent="0.2">
       <c r="D28" s="13"/>
-    </row>
-[...1 lines deleted...]
-      <c r="Q29" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4A5A71B-AC6D-4427-BC5B-40FEAD1B281A}">
+  <dimension ref="B2:Q31"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F43" sqref="F43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="2" width="1.6328125" style="1" customWidth="1"/>
+    <col min="3" max="4" width="15.08984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.08984375" style="8" customWidth="1"/>
+    <col min="6" max="6" width="37.6328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="1" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:6" ht="19" x14ac:dyDescent="0.2">
+      <c r="B2" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+    </row>
+    <row r="3" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="10"/>
+    </row>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="10"/>
+    </row>
+    <row r="5" spans="2:6" ht="19" x14ac:dyDescent="0.2">
+      <c r="B5" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="11"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="9"/>
+    </row>
+    <row r="6" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C6" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C7" s="20">
+        <v>46139</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="17">
+        <v>300</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C8" s="20">
+        <v>46139</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="17">
+        <v>150</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C9" s="20">
+        <v>46167</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="17">
+        <v>360</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C10" s="23">
+        <v>46169</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="17">
+        <v>100</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" s="16">
+        <f>SUM(E7:E10)</f>
+        <v>910</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C12" s="12" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="4:17" x14ac:dyDescent="0.2">
+      <c r="F17" s="27"/>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="30" spans="4:17" x14ac:dyDescent="0.2">
+      <c r="D30" s="13"/>
+    </row>
+    <row r="31" spans="4:17" x14ac:dyDescent="0.2">
+      <c r="Q31" s="26"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:F2"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2E60796-1566-4720-9584-46968E35EF16}">
   <dimension ref="B2:F27"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="1.54296875" style="30" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9" style="30"/>
+    <col min="1" max="2" width="1.54296875" style="28" customWidth="1"/>
+    <col min="3" max="4" width="15.1796875" style="29" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" style="30" customWidth="1"/>
+    <col min="6" max="6" width="37.54296875" style="29" customWidth="1"/>
+    <col min="7" max="7" width="1" style="28" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="28"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="19" x14ac:dyDescent="0.2">
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="48"/>
-[...2 lines deleted...]
-      <c r="F2" s="48"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C3" s="30"/>
-[...1 lines deleted...]
-      <c r="E3" s="47"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="45"/>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C4" s="30"/>
-[...1 lines deleted...]
-      <c r="E4" s="47"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="45"/>
     </row>
     <row r="5" spans="2:6" ht="19" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="F5" s="43"/>
+        <v>21</v>
+      </c>
+      <c r="C5" s="44"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="41"/>
     </row>
     <row r="6" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C6" s="38" t="s">
+      <c r="C6" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="38" t="s">
+      <c r="D6" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="42" t="s">
+      <c r="E6" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="38" t="s">
+      <c r="F6" s="36" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:6" ht="17" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C7" s="41">
+      <c r="C7" s="39">
         <v>46133</v>
       </c>
-      <c r="D7" s="40" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="39">
+      <c r="D7" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="37">
         <v>1587.0613330000001</v>
       </c>
-      <c r="F7" s="38" t="s">
-        <v>21</v>
+      <c r="F7" s="36" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="2:6" ht="17" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="37" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="37" t="s">
+      <c r="C8" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="34">
         <f>SUM(E7:E7)</f>
         <v>1587.0613330000001</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="2:6" x14ac:dyDescent="0.2">
-      <c r="C9" s="34" t="s">
+      <c r="C9" s="32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="4:4" x14ac:dyDescent="0.2">
-      <c r="D27" s="33"/>
+      <c r="D27" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:F2"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B41203FC-CA8A-43B4-BFB6-0EC739D142FF}">
+  <dimension ref="B2:F27"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="E31" sqref="E31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="2" width="1.6328125" style="1" customWidth="1"/>
+    <col min="3" max="4" width="15.08984375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.08984375" style="8" customWidth="1"/>
+    <col min="6" max="6" width="37.6328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="1" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:6" ht="19" x14ac:dyDescent="0.2">
+      <c r="B2" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+    </row>
+    <row r="3" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="10"/>
+    </row>
+    <row r="4" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="10"/>
+    </row>
+    <row r="5" spans="2:6" ht="19" x14ac:dyDescent="0.2">
+      <c r="B5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="11"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="9"/>
+    </row>
+    <row r="6" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C6" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="2:6" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="23">
+        <v>46169</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="52">
+        <v>150</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="17">
+        <f>SUM(E7:E7)</f>
+        <v>150</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" x14ac:dyDescent="0.2">
+      <c r="C9" s="12" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D27" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>沖縄振興開発金融公庫</vt:lpstr>
       <vt:lpstr>(株)国際協力銀行</vt:lpstr>
+      <vt:lpstr>(独)国際協力機構</vt:lpstr>
       <vt:lpstr>(独)住宅金融支援機構</vt:lpstr>
       <vt:lpstr>(独)日本高速道路保有・債務返済機構</vt:lpstr>
       <vt:lpstr>(株)日本政策投資銀行</vt:lpstr>
+      <vt:lpstr>(株)産業投資革新機構</vt:lpstr>
       <vt:lpstr>'(株)国際協力銀行'!Print_Area</vt:lpstr>
+      <vt:lpstr>'(株)産業投資革新機構'!Print_Area</vt:lpstr>
       <vt:lpstr>'(株)日本政策投資銀行'!Print_Area</vt:lpstr>
+      <vt:lpstr>'(独)国際協力機構'!Print_Area</vt:lpstr>
       <vt:lpstr>'(独)住宅金融支援機構'!Print_Area</vt:lpstr>
       <vt:lpstr>'(独)日本高速道路保有・債務返済機構'!Print_Area</vt:lpstr>
       <vt:lpstr>沖縄振興開発金融公庫!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>