--- v0 (2026-05-25)
+++ v1 (2026-07-18)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="5" documentId="11_0E33E4AD8768E50B915773E3820F5E717C1DE240" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{23182101-0D38-4675-94B8-44AE7C13BD36}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28DE180C-120A-4A16-AC17-6EEB99A0612C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="728" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="728" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="地方公共団体実績（R８年度） (億単位)" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'地方公共団体実績（R８年度） (億単位)'!$A$1:$O$64</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'地方公共団体実績（R８年度） (億単位)'!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1679,53 +1679,53 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="87" zoomScaleNormal="100" zoomScaleSheetLayoutView="87" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B3" sqref="B3"/>
-      <selection pane="bottomLeft" activeCell="R4" sqref="R4"/>
+      <selection pane="bottomLeft" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7265625" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.1796875" style="2" customWidth="1"/>
     <col min="4" max="7" width="13.1796875" style="4" customWidth="1"/>
     <col min="8" max="11" width="13.1796875" style="5" customWidth="1"/>
     <col min="12" max="15" width="13.1796875" style="4" customWidth="1"/>
     <col min="16" max="16" width="15.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="1.6328125" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51"/>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
@@ -1803,2820 +1803,2821 @@
       </c>
       <c r="L4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="9" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="24">
         <v>29.55</v>
       </c>
       <c r="D5" s="35">
-        <v>0</v>
+        <v>1260.3599999999999</v>
       </c>
       <c r="E5" s="35">
         <v>0</v>
       </c>
       <c r="F5" s="35">
         <v>0</v>
       </c>
       <c r="G5" s="35">
         <v>0</v>
       </c>
       <c r="H5" s="35">
         <v>0</v>
       </c>
       <c r="I5" s="35">
         <v>0</v>
       </c>
       <c r="J5" s="35">
         <v>0</v>
       </c>
       <c r="K5" s="35">
         <v>0</v>
       </c>
       <c r="L5" s="35">
         <v>0</v>
       </c>
       <c r="M5" s="35">
         <v>0</v>
       </c>
       <c r="N5" s="35">
         <v>0</v>
       </c>
       <c r="O5" s="25">
-        <v>29.55</v>
+        <v>1289.92</v>
       </c>
       <c r="P5" s="1"/>
     </row>
     <row r="6" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="54"/>
       <c r="B6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="26">
         <v>29.55</v>
       </c>
       <c r="D6" s="14">
-        <v>0</v>
+        <v>1260.3599999999999</v>
       </c>
       <c r="E6" s="14">
         <v>0</v>
       </c>
       <c r="F6" s="14">
         <v>0</v>
       </c>
       <c r="G6" s="14">
         <v>0</v>
       </c>
       <c r="H6" s="15">
         <v>0</v>
       </c>
       <c r="I6" s="14">
         <v>0</v>
       </c>
       <c r="J6" s="14">
         <v>0</v>
       </c>
       <c r="K6" s="14">
         <v>0</v>
       </c>
       <c r="L6" s="14">
         <v>0</v>
       </c>
       <c r="M6" s="14">
         <v>0</v>
       </c>
       <c r="N6" s="14">
         <v>0</v>
       </c>
       <c r="O6" s="27">
-        <v>29.55</v>
+        <v>1289.92</v>
       </c>
       <c r="P6" s="1"/>
     </row>
     <row r="7" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="24">
         <v>4.3600000000000003</v>
       </c>
       <c r="D7" s="16">
-        <v>0</v>
+        <v>185.63</v>
       </c>
       <c r="E7" s="16">
         <v>0</v>
       </c>
       <c r="F7" s="16">
         <v>0</v>
       </c>
       <c r="G7" s="12">
         <v>0</v>
       </c>
       <c r="H7" s="16">
         <v>0</v>
       </c>
       <c r="I7" s="16">
         <v>0</v>
       </c>
       <c r="J7" s="16">
         <v>0</v>
       </c>
       <c r="K7" s="16">
         <v>0</v>
       </c>
       <c r="L7" s="16">
         <v>0</v>
       </c>
       <c r="M7" s="16">
         <v>0</v>
       </c>
       <c r="N7" s="36">
         <v>0</v>
       </c>
       <c r="O7" s="25">
-        <v>4.3600000000000003</v>
+        <v>189.99</v>
       </c>
       <c r="P7" s="1"/>
     </row>
     <row r="8" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="49"/>
       <c r="B8" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="32">
         <v>10.53</v>
       </c>
       <c r="D8" s="12">
-        <v>0</v>
+        <v>191.68</v>
       </c>
       <c r="E8" s="12">
         <v>0</v>
       </c>
       <c r="F8" s="12">
         <v>0</v>
       </c>
       <c r="G8" s="37">
         <v>0</v>
       </c>
       <c r="H8" s="37">
         <v>0</v>
       </c>
       <c r="I8" s="37">
         <v>0</v>
       </c>
       <c r="J8" s="37">
         <v>0</v>
       </c>
       <c r="K8" s="37">
         <v>0</v>
       </c>
       <c r="L8" s="37">
         <v>0</v>
       </c>
       <c r="M8" s="37">
         <v>0</v>
       </c>
       <c r="N8" s="38">
         <v>0</v>
       </c>
       <c r="O8" s="28">
-        <v>10.53</v>
+        <v>202.21</v>
       </c>
       <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="32">
         <v>12.77</v>
       </c>
       <c r="D9" s="12">
-        <v>0</v>
+        <v>119.94</v>
       </c>
       <c r="E9" s="12">
         <v>0</v>
       </c>
       <c r="F9" s="12">
         <v>0</v>
       </c>
       <c r="G9" s="37">
         <v>0</v>
       </c>
       <c r="H9" s="37">
         <v>0</v>
       </c>
       <c r="I9" s="37">
         <v>0</v>
       </c>
       <c r="J9" s="37">
         <v>0</v>
       </c>
       <c r="K9" s="37">
         <v>0</v>
       </c>
       <c r="L9" s="37">
         <v>0</v>
       </c>
       <c r="M9" s="37">
         <v>0</v>
       </c>
       <c r="N9" s="38">
         <v>0</v>
       </c>
       <c r="O9" s="28">
-        <v>12.77</v>
+        <v>132.71</v>
       </c>
       <c r="P9" s="1"/>
     </row>
     <row r="10" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="49"/>
       <c r="B10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="32">
         <v>1.45</v>
       </c>
       <c r="D10" s="37">
-        <v>0</v>
+        <v>247.62</v>
       </c>
       <c r="E10" s="37">
         <v>0</v>
       </c>
       <c r="F10" s="37">
         <v>0</v>
       </c>
       <c r="G10" s="37">
         <v>0</v>
       </c>
       <c r="H10" s="12">
         <v>0</v>
       </c>
       <c r="I10" s="12">
         <v>0</v>
       </c>
       <c r="J10" s="37">
         <v>0</v>
       </c>
       <c r="K10" s="37">
         <v>0</v>
       </c>
       <c r="L10" s="37">
         <v>0</v>
       </c>
       <c r="M10" s="12">
         <v>0</v>
       </c>
       <c r="N10" s="38">
         <v>0</v>
       </c>
       <c r="O10" s="28">
-        <v>1.45</v>
+        <v>249.07</v>
       </c>
       <c r="P10" s="1"/>
     </row>
     <row r="11" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="49"/>
       <c r="B11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="12">
         <v>0</v>
       </c>
       <c r="D11" s="12">
-        <v>0</v>
+        <v>260.77999999999997</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>0</v>
       </c>
       <c r="G11" s="37">
         <v>0</v>
       </c>
       <c r="H11" s="37">
         <v>0</v>
       </c>
       <c r="I11" s="37">
         <v>0</v>
       </c>
       <c r="J11" s="37">
         <v>0</v>
       </c>
       <c r="K11" s="37">
         <v>0</v>
       </c>
       <c r="L11" s="37">
         <v>0</v>
       </c>
       <c r="M11" s="37">
         <v>0</v>
       </c>
       <c r="N11" s="38">
         <v>0</v>
       </c>
       <c r="O11" s="28">
-        <v>0</v>
+        <v>260.77999999999997</v>
       </c>
       <c r="P11" s="1"/>
     </row>
     <row r="12" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="49"/>
       <c r="B12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="32">
         <v>15.43</v>
       </c>
       <c r="D12" s="37">
-        <v>0</v>
+        <v>247.81</v>
       </c>
       <c r="E12" s="37">
         <v>0</v>
       </c>
       <c r="F12" s="37">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="37">
         <v>0</v>
       </c>
       <c r="I12" s="12">
         <v>0</v>
       </c>
       <c r="J12" s="12">
         <v>0</v>
       </c>
       <c r="K12" s="12">
         <v>0</v>
       </c>
       <c r="L12" s="12">
         <v>0</v>
       </c>
       <c r="M12" s="37">
         <v>0</v>
       </c>
       <c r="N12" s="38">
         <v>0</v>
       </c>
       <c r="O12" s="28">
-        <v>15.43</v>
+        <v>263.24</v>
       </c>
       <c r="P12" s="1"/>
     </row>
     <row r="13" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="50"/>
       <c r="B13" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="33">
         <v>44.53</v>
       </c>
       <c r="D13" s="39">
-        <v>0</v>
+        <v>1253.46</v>
       </c>
       <c r="E13" s="39">
         <v>0</v>
       </c>
       <c r="F13" s="39">
         <v>0</v>
       </c>
       <c r="G13" s="39">
         <v>0</v>
       </c>
       <c r="H13" s="39">
         <v>0</v>
       </c>
       <c r="I13" s="39">
         <v>0</v>
       </c>
       <c r="J13" s="39">
         <v>0</v>
       </c>
       <c r="K13" s="39">
         <v>0</v>
       </c>
       <c r="L13" s="39">
         <v>0</v>
       </c>
       <c r="M13" s="39">
         <v>0</v>
       </c>
       <c r="N13" s="40">
         <v>0</v>
       </c>
       <c r="O13" s="29">
-        <v>44.53</v>
+        <v>1297.99</v>
       </c>
       <c r="P13" s="1"/>
     </row>
     <row r="14" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="35">
         <v>0</v>
       </c>
       <c r="D14" s="16">
-        <v>0</v>
+        <v>173.03</v>
       </c>
       <c r="E14" s="16">
         <v>0</v>
       </c>
       <c r="F14" s="16">
         <v>0</v>
       </c>
       <c r="G14" s="16">
         <v>0</v>
       </c>
       <c r="H14" s="16">
         <v>0</v>
       </c>
       <c r="I14" s="16">
         <v>0</v>
       </c>
       <c r="J14" s="16">
         <v>0</v>
       </c>
       <c r="K14" s="16">
         <v>0</v>
       </c>
       <c r="L14" s="16">
         <v>0</v>
       </c>
       <c r="M14" s="16">
         <v>0</v>
       </c>
       <c r="N14" s="36">
         <v>0</v>
       </c>
       <c r="O14" s="25">
-        <v>0</v>
+        <v>173.03</v>
       </c>
       <c r="P14" s="1"/>
     </row>
     <row r="15" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="53"/>
       <c r="B15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="32">
         <v>9.66</v>
       </c>
       <c r="D15" s="12">
-        <v>0</v>
+        <v>117.49</v>
       </c>
       <c r="E15" s="12">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>0</v>
       </c>
       <c r="G15" s="37">
         <v>0</v>
       </c>
       <c r="H15" s="37">
         <v>0</v>
       </c>
       <c r="I15" s="37">
         <v>0</v>
       </c>
       <c r="J15" s="37">
         <v>0</v>
       </c>
       <c r="K15" s="37">
         <v>0</v>
       </c>
       <c r="L15" s="37">
         <v>0</v>
       </c>
       <c r="M15" s="37">
         <v>0</v>
       </c>
       <c r="N15" s="38">
         <v>0</v>
       </c>
       <c r="O15" s="28">
-        <v>9.66</v>
+        <v>127.16</v>
       </c>
       <c r="P15" s="1"/>
     </row>
     <row r="16" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53"/>
       <c r="B16" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="32">
         <v>0.56000000000000005</v>
       </c>
       <c r="D16" s="12">
-        <v>0</v>
+        <v>93.47</v>
       </c>
       <c r="E16" s="12">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <v>0</v>
       </c>
       <c r="G16" s="37">
         <v>0</v>
       </c>
       <c r="H16" s="37">
         <v>0</v>
       </c>
       <c r="I16" s="37">
         <v>0</v>
       </c>
       <c r="J16" s="37">
         <v>0</v>
       </c>
       <c r="K16" s="37">
         <v>0</v>
       </c>
       <c r="L16" s="37">
         <v>0</v>
       </c>
       <c r="M16" s="37">
         <v>0</v>
       </c>
       <c r="N16" s="38">
         <v>0</v>
       </c>
       <c r="O16" s="28">
-        <v>0.56000000000000005</v>
+        <v>94.03</v>
       </c>
       <c r="P16" s="1"/>
     </row>
     <row r="17" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="53"/>
       <c r="B17" s="21" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="12">
         <v>1.46</v>
       </c>
       <c r="D17" s="37">
-        <v>0</v>
+        <v>202.65</v>
       </c>
       <c r="E17" s="37">
         <v>0</v>
       </c>
       <c r="F17" s="37">
         <v>0</v>
       </c>
       <c r="G17" s="37">
         <v>0</v>
       </c>
       <c r="H17" s="37">
         <v>0</v>
       </c>
       <c r="I17" s="37">
         <v>0</v>
       </c>
       <c r="J17" s="37">
         <v>0</v>
       </c>
       <c r="K17" s="37">
         <v>0</v>
       </c>
       <c r="L17" s="37">
         <v>0</v>
       </c>
       <c r="M17" s="37">
         <v>0</v>
       </c>
       <c r="N17" s="38">
         <v>0</v>
       </c>
       <c r="O17" s="28">
-        <v>1.46</v>
+        <v>204.11</v>
       </c>
       <c r="P17" s="1"/>
     </row>
     <row r="18" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53"/>
       <c r="B18" s="21" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="32">
         <v>8.15</v>
       </c>
       <c r="D18" s="37">
-        <v>0</v>
+        <v>312.14999999999998</v>
       </c>
       <c r="E18" s="37">
         <v>0</v>
       </c>
       <c r="F18" s="37">
         <v>0</v>
       </c>
       <c r="G18" s="37">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>0</v>
       </c>
       <c r="I18" s="37">
         <v>0</v>
       </c>
       <c r="J18" s="37">
         <v>0</v>
       </c>
       <c r="K18" s="37">
         <v>0</v>
       </c>
       <c r="L18" s="37">
         <v>0</v>
       </c>
       <c r="M18" s="37">
         <v>0</v>
       </c>
       <c r="N18" s="38">
         <v>0</v>
       </c>
       <c r="O18" s="28">
-        <v>8.15</v>
+        <v>320.3</v>
       </c>
       <c r="P18" s="1"/>
     </row>
     <row r="19" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="53"/>
       <c r="B19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="32">
         <v>0</v>
       </c>
       <c r="D19" s="37">
-        <v>0</v>
+        <v>233.61</v>
       </c>
       <c r="E19" s="37">
         <v>0</v>
       </c>
       <c r="F19" s="37">
         <v>0</v>
       </c>
       <c r="G19" s="12">
         <v>0</v>
       </c>
       <c r="H19" s="37">
         <v>0</v>
       </c>
       <c r="I19" s="37">
         <v>0</v>
       </c>
       <c r="J19" s="37">
         <v>0</v>
       </c>
       <c r="K19" s="37">
         <v>0</v>
       </c>
       <c r="L19" s="37">
         <v>0</v>
       </c>
       <c r="M19" s="37">
         <v>0</v>
       </c>
       <c r="N19" s="38">
         <v>0</v>
       </c>
       <c r="O19" s="28">
-        <v>0</v>
+        <v>233.61</v>
       </c>
       <c r="P19" s="1"/>
     </row>
     <row r="20" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="53"/>
       <c r="B20" s="21" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="32">
         <v>0.04</v>
       </c>
       <c r="D20" s="12">
-        <v>0</v>
+        <v>194.29</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>0</v>
       </c>
       <c r="G20" s="37">
         <v>0</v>
       </c>
       <c r="H20" s="37">
         <v>0</v>
       </c>
       <c r="I20" s="37">
         <v>0</v>
       </c>
       <c r="J20" s="37">
         <v>0</v>
       </c>
       <c r="K20" s="37">
         <v>0</v>
       </c>
       <c r="L20" s="37">
         <v>0</v>
       </c>
       <c r="M20" s="37">
         <v>0</v>
       </c>
       <c r="N20" s="38">
         <v>0</v>
       </c>
       <c r="O20" s="28">
-        <v>0.04</v>
+        <v>194.33</v>
       </c>
       <c r="P20" s="1"/>
     </row>
     <row r="21" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="53"/>
       <c r="B21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="12">
         <v>0.67</v>
       </c>
       <c r="D21" s="12">
-        <v>0</v>
+        <v>218.96</v>
       </c>
       <c r="E21" s="12">
         <v>0</v>
       </c>
       <c r="F21" s="12">
         <v>0</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="37">
         <v>0</v>
       </c>
       <c r="I21" s="37">
         <v>0</v>
       </c>
       <c r="J21" s="37">
         <v>0</v>
       </c>
       <c r="K21" s="37">
         <v>0</v>
       </c>
       <c r="L21" s="37">
         <v>0</v>
       </c>
       <c r="M21" s="37">
         <v>0</v>
       </c>
       <c r="N21" s="38">
         <v>0</v>
       </c>
       <c r="O21" s="28">
-        <v>0.67</v>
+        <v>219.63</v>
       </c>
       <c r="P21" s="1"/>
     </row>
     <row r="22" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53"/>
       <c r="B22" s="22" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="D22" s="12">
-        <v>0</v>
+        <v>77.19</v>
       </c>
       <c r="E22" s="12">
         <v>0</v>
       </c>
       <c r="F22" s="12">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <v>0</v>
       </c>
       <c r="I22" s="12">
         <v>0</v>
       </c>
       <c r="J22" s="12">
         <v>0</v>
       </c>
       <c r="K22" s="12">
         <v>0</v>
       </c>
       <c r="L22" s="12">
         <v>0</v>
       </c>
       <c r="M22" s="37">
         <v>0</v>
       </c>
       <c r="N22" s="38">
         <v>0</v>
       </c>
       <c r="O22" s="28">
-        <v>0.14000000000000001</v>
+        <v>77.33</v>
       </c>
       <c r="P22" s="1"/>
     </row>
     <row r="23" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="53"/>
       <c r="B23" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="32">
         <v>154.19</v>
       </c>
       <c r="D23" s="37">
-        <v>0</v>
+        <v>176.23</v>
       </c>
       <c r="E23" s="37">
         <v>0</v>
       </c>
       <c r="F23" s="37">
         <v>0</v>
       </c>
       <c r="G23" s="37">
         <v>0</v>
       </c>
       <c r="H23" s="37">
         <v>0</v>
       </c>
       <c r="I23" s="37">
         <v>0</v>
       </c>
       <c r="J23" s="37">
         <v>0</v>
       </c>
       <c r="K23" s="37">
         <v>0</v>
       </c>
       <c r="L23" s="37">
         <v>0</v>
       </c>
       <c r="M23" s="37">
         <v>0</v>
       </c>
       <c r="N23" s="38">
         <v>0</v>
       </c>
       <c r="O23" s="28">
-        <v>154.19</v>
+        <v>330.42</v>
       </c>
       <c r="P23" s="1"/>
     </row>
     <row r="24" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="54"/>
       <c r="B24" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="33">
         <v>174.89</v>
       </c>
       <c r="D24" s="39">
-        <v>0</v>
+        <v>1799.07</v>
       </c>
       <c r="E24" s="39">
         <v>0</v>
       </c>
       <c r="F24" s="39">
         <v>0</v>
       </c>
       <c r="G24" s="39">
         <v>0</v>
       </c>
       <c r="H24" s="39">
         <v>0</v>
       </c>
       <c r="I24" s="39">
         <v>0</v>
       </c>
       <c r="J24" s="39">
         <v>0</v>
       </c>
       <c r="K24" s="39">
         <v>0</v>
       </c>
       <c r="L24" s="39">
         <v>0</v>
       </c>
       <c r="M24" s="39">
         <v>0</v>
       </c>
       <c r="N24" s="40">
         <v>0</v>
       </c>
       <c r="O24" s="29">
-        <v>174.89</v>
+        <v>1973.96</v>
       </c>
       <c r="P24" s="1"/>
     </row>
     <row r="25" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="52" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="24">
         <v>7.02</v>
       </c>
       <c r="D25" s="16">
-        <v>0</v>
+        <v>193.16</v>
       </c>
       <c r="E25" s="16">
         <v>0</v>
       </c>
       <c r="F25" s="16">
         <v>0</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
       </c>
       <c r="H25" s="16">
         <v>0</v>
       </c>
       <c r="I25" s="16">
         <v>0</v>
       </c>
       <c r="J25" s="16">
         <v>0</v>
       </c>
       <c r="K25" s="16">
         <v>0</v>
       </c>
       <c r="L25" s="16">
         <v>0</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="36">
         <v>0</v>
       </c>
       <c r="O25" s="25">
-        <v>7.02</v>
+        <v>200.18</v>
       </c>
       <c r="P25" s="1"/>
     </row>
     <row r="26" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="53"/>
       <c r="B26" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="45">
         <v>0</v>
       </c>
       <c r="D26" s="41">
-        <v>0</v>
+        <v>259.85000000000002</v>
       </c>
       <c r="E26" s="41">
         <v>0</v>
       </c>
       <c r="F26" s="41">
         <v>0</v>
       </c>
       <c r="G26" s="41">
         <v>0</v>
       </c>
       <c r="H26" s="41">
         <v>0</v>
       </c>
       <c r="I26" s="41">
         <v>0</v>
       </c>
       <c r="J26" s="41">
         <v>0</v>
       </c>
       <c r="K26" s="41">
         <v>0</v>
       </c>
       <c r="L26" s="41">
         <v>0</v>
       </c>
       <c r="M26" s="41">
         <v>0</v>
       </c>
       <c r="N26" s="42">
         <v>0</v>
       </c>
       <c r="O26" s="28">
-        <v>0</v>
+        <v>259.85000000000002</v>
       </c>
       <c r="P26" s="1"/>
     </row>
     <row r="27" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="53"/>
       <c r="B27" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="34">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D27" s="12">
-        <v>0</v>
+        <v>33.380000000000003</v>
       </c>
       <c r="E27" s="12">
         <v>0</v>
       </c>
       <c r="F27" s="12">
         <v>0</v>
       </c>
       <c r="G27" s="41">
         <v>0</v>
       </c>
       <c r="H27" s="41">
         <v>0</v>
       </c>
       <c r="I27" s="41">
         <v>0</v>
       </c>
       <c r="J27" s="41">
         <v>0</v>
       </c>
       <c r="K27" s="41">
         <v>0</v>
       </c>
       <c r="L27" s="41">
         <v>0</v>
       </c>
       <c r="M27" s="41">
         <v>0</v>
       </c>
       <c r="N27" s="42">
         <v>0</v>
       </c>
       <c r="O27" s="28">
-        <v>7.0000000000000007E-2</v>
+        <v>33.450000000000003</v>
       </c>
       <c r="P27" s="1"/>
     </row>
     <row r="28" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="54"/>
       <c r="B28" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="33">
         <v>7.09</v>
       </c>
       <c r="D28" s="13">
-        <v>0</v>
+        <v>486.38</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="39">
         <v>0</v>
       </c>
       <c r="H28" s="39">
         <v>0</v>
       </c>
       <c r="I28" s="39">
         <v>0</v>
       </c>
       <c r="J28" s="39">
         <v>0</v>
       </c>
       <c r="K28" s="39">
         <v>0</v>
       </c>
       <c r="L28" s="39">
         <v>0</v>
       </c>
       <c r="M28" s="39">
         <v>0</v>
       </c>
       <c r="N28" s="40">
         <v>0</v>
       </c>
       <c r="O28" s="29">
-        <v>7.09</v>
+        <v>493.47</v>
       </c>
       <c r="P28" s="1"/>
     </row>
     <row r="29" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="24">
         <v>1.65</v>
       </c>
       <c r="D29" s="12">
-        <v>0</v>
+        <v>179.99</v>
       </c>
       <c r="E29" s="12">
         <v>0</v>
       </c>
       <c r="F29" s="12">
         <v>0</v>
       </c>
       <c r="G29" s="16">
         <v>0</v>
       </c>
       <c r="H29" s="16">
         <v>0</v>
       </c>
       <c r="I29" s="16">
         <v>0</v>
       </c>
       <c r="J29" s="16">
         <v>0</v>
       </c>
       <c r="K29" s="16">
         <v>0</v>
       </c>
       <c r="L29" s="16">
         <v>0</v>
       </c>
       <c r="M29" s="16">
         <v>0</v>
       </c>
       <c r="N29" s="36">
         <v>0</v>
       </c>
       <c r="O29" s="25">
-        <v>1.65</v>
+        <v>181.64</v>
       </c>
       <c r="P29" s="1"/>
     </row>
     <row r="30" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="53"/>
       <c r="B30" s="21" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="32">
         <v>8.18</v>
       </c>
       <c r="D30" s="12">
-        <v>0</v>
+        <v>112.79</v>
       </c>
       <c r="E30" s="12">
         <v>0</v>
       </c>
       <c r="F30" s="12">
         <v>0</v>
       </c>
       <c r="G30" s="37">
         <v>0</v>
       </c>
       <c r="H30" s="37">
         <v>0</v>
       </c>
       <c r="I30" s="37">
         <v>0</v>
       </c>
       <c r="J30" s="37">
         <v>0</v>
       </c>
       <c r="K30" s="37">
         <v>0</v>
       </c>
       <c r="L30" s="37">
         <v>0</v>
       </c>
       <c r="M30" s="37">
         <v>0</v>
       </c>
       <c r="N30" s="38">
         <v>0</v>
       </c>
       <c r="O30" s="28">
-        <v>8.18</v>
+        <v>120.96</v>
       </c>
       <c r="P30" s="1"/>
     </row>
     <row r="31" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
       <c r="B31" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="32">
         <v>11.53</v>
       </c>
       <c r="D31" s="37">
-        <v>0</v>
+        <v>215.49</v>
       </c>
       <c r="E31" s="37">
         <v>0</v>
       </c>
       <c r="F31" s="37">
         <v>0</v>
       </c>
       <c r="G31" s="37">
         <v>0</v>
       </c>
       <c r="H31" s="37">
         <v>0</v>
       </c>
       <c r="I31" s="12">
         <v>0</v>
       </c>
       <c r="J31" s="12">
         <v>0</v>
       </c>
       <c r="K31" s="12">
         <v>0</v>
       </c>
       <c r="L31" s="12">
         <v>0</v>
       </c>
       <c r="M31" s="37">
         <v>0</v>
       </c>
       <c r="N31" s="38">
         <v>0</v>
       </c>
       <c r="O31" s="28">
-        <v>11.53</v>
+        <v>227.03</v>
       </c>
       <c r="P31" s="1"/>
     </row>
     <row r="32" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="53"/>
       <c r="B32" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="32">
         <v>0.22</v>
       </c>
       <c r="D32" s="12">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="37">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>0</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="37">
         <v>0</v>
       </c>
       <c r="N32" s="38">
         <v>0</v>
       </c>
       <c r="O32" s="28">
-        <v>0.22</v>
+        <v>102.21</v>
       </c>
       <c r="P32" s="1"/>
     </row>
     <row r="33" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="54"/>
       <c r="B33" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="33">
         <v>21.58</v>
       </c>
       <c r="D33" s="39">
-        <v>0</v>
+        <v>610.27</v>
       </c>
       <c r="E33" s="39">
         <v>0</v>
       </c>
       <c r="F33" s="39">
         <v>0</v>
       </c>
       <c r="G33" s="39">
         <v>0</v>
       </c>
       <c r="H33" s="39">
         <v>0</v>
       </c>
       <c r="I33" s="39">
         <v>0</v>
       </c>
       <c r="J33" s="39">
         <v>0</v>
       </c>
       <c r="K33" s="39">
         <v>0</v>
       </c>
       <c r="L33" s="39">
         <v>0</v>
       </c>
       <c r="M33" s="39">
         <v>0</v>
       </c>
       <c r="N33" s="40">
         <v>0</v>
       </c>
       <c r="O33" s="29">
-        <v>21.58</v>
+        <v>631.84</v>
       </c>
       <c r="P33" s="1"/>
     </row>
     <row r="34" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="24">
         <v>30.54</v>
       </c>
       <c r="D34" s="16">
-        <v>0</v>
+        <v>100.13</v>
       </c>
       <c r="E34" s="16">
         <v>0</v>
       </c>
       <c r="F34" s="16">
         <v>0</v>
       </c>
       <c r="G34" s="16">
         <v>0</v>
       </c>
       <c r="H34" s="16">
         <v>0</v>
       </c>
       <c r="I34" s="16">
         <v>0</v>
       </c>
       <c r="J34" s="16">
         <v>0</v>
       </c>
       <c r="K34" s="16">
         <v>0</v>
       </c>
       <c r="L34" s="16">
         <v>0</v>
       </c>
       <c r="M34" s="16">
         <v>0</v>
       </c>
       <c r="N34" s="36">
         <v>0</v>
       </c>
       <c r="O34" s="25">
-        <v>30.54</v>
+        <v>130.66999999999999</v>
       </c>
       <c r="P34" s="1"/>
     </row>
     <row r="35" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="53"/>
       <c r="B35" s="21" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="32">
         <v>0</v>
       </c>
       <c r="D35" s="12">
-        <v>0</v>
+        <v>75.510000000000005</v>
       </c>
       <c r="E35" s="12">
         <v>0</v>
       </c>
       <c r="F35" s="12">
         <v>0</v>
       </c>
       <c r="G35" s="12">
         <v>0</v>
       </c>
       <c r="H35" s="37">
         <v>0</v>
       </c>
       <c r="I35" s="37">
         <v>0</v>
       </c>
       <c r="J35" s="37">
         <v>0</v>
       </c>
       <c r="K35" s="37">
         <v>0</v>
       </c>
       <c r="L35" s="37">
         <v>0</v>
       </c>
       <c r="M35" s="37">
         <v>0</v>
       </c>
       <c r="N35" s="38">
         <v>0</v>
       </c>
       <c r="O35" s="28">
-        <v>0</v>
+        <v>75.510000000000005</v>
       </c>
       <c r="P35" s="1"/>
     </row>
     <row r="36" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="53"/>
       <c r="B36" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="32">
         <v>14.71</v>
       </c>
       <c r="D36" s="12">
-        <v>0</v>
+        <v>175.68</v>
       </c>
       <c r="E36" s="12">
         <v>0</v>
       </c>
       <c r="F36" s="12">
         <v>0</v>
       </c>
       <c r="G36" s="37">
         <v>0</v>
       </c>
       <c r="H36" s="37">
         <v>0</v>
       </c>
       <c r="I36" s="37">
         <v>0</v>
       </c>
       <c r="J36" s="37">
         <v>0</v>
       </c>
       <c r="K36" s="37">
         <v>0</v>
       </c>
       <c r="L36" s="37">
         <v>0</v>
       </c>
       <c r="M36" s="37">
         <v>0</v>
       </c>
       <c r="N36" s="38">
         <v>0</v>
       </c>
       <c r="O36" s="28">
-        <v>14.71</v>
+        <v>190.39</v>
       </c>
       <c r="P36" s="1"/>
     </row>
     <row r="37" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="53"/>
       <c r="B37" s="21" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="12">
         <v>1.24</v>
       </c>
       <c r="D37" s="12">
-        <v>0</v>
+        <v>151.84</v>
       </c>
       <c r="E37" s="12">
         <v>0</v>
       </c>
       <c r="F37" s="12">
         <v>0</v>
       </c>
       <c r="G37" s="37">
         <v>0</v>
       </c>
       <c r="H37" s="37">
         <v>0</v>
       </c>
       <c r="I37" s="37">
         <v>0</v>
       </c>
       <c r="J37" s="37">
         <v>0</v>
       </c>
       <c r="K37" s="37">
         <v>0</v>
       </c>
       <c r="L37" s="37">
         <v>0</v>
       </c>
       <c r="M37" s="37">
         <v>0</v>
       </c>
       <c r="N37" s="38">
         <v>0</v>
       </c>
       <c r="O37" s="28">
-        <v>1.24</v>
+        <v>153.08000000000001</v>
       </c>
       <c r="P37" s="1"/>
     </row>
     <row r="38" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="53"/>
       <c r="B38" s="22" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="32">
         <v>0</v>
       </c>
       <c r="D38" s="12">
-        <v>0</v>
+        <v>103.42</v>
       </c>
       <c r="E38" s="12">
         <v>0</v>
       </c>
       <c r="F38" s="12">
         <v>0</v>
       </c>
       <c r="G38" s="37">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <v>0</v>
       </c>
       <c r="I38" s="37">
         <v>0</v>
       </c>
       <c r="J38" s="37">
         <v>0</v>
       </c>
       <c r="K38" s="37">
         <v>0</v>
       </c>
       <c r="L38" s="37">
         <v>0</v>
       </c>
       <c r="M38" s="37">
         <v>0</v>
       </c>
       <c r="N38" s="38">
         <v>0</v>
       </c>
       <c r="O38" s="28">
-        <v>0</v>
+        <v>103.42</v>
       </c>
       <c r="P38" s="1"/>
     </row>
     <row r="39" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="53"/>
       <c r="B39" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="12">
         <v>0</v>
       </c>
       <c r="D39" s="37">
-        <v>0</v>
+        <v>216.96</v>
       </c>
       <c r="E39" s="37">
         <v>0</v>
       </c>
       <c r="F39" s="37">
         <v>0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="37">
         <v>0</v>
       </c>
       <c r="I39" s="12">
         <v>0</v>
       </c>
       <c r="J39" s="12">
         <v>0</v>
       </c>
       <c r="K39" s="12">
         <v>0</v>
       </c>
       <c r="L39" s="12">
         <v>0</v>
       </c>
       <c r="M39" s="37">
         <v>0</v>
       </c>
       <c r="N39" s="38">
         <v>0</v>
       </c>
       <c r="O39" s="28">
-        <v>0</v>
+        <v>216.96</v>
       </c>
       <c r="P39" s="1"/>
     </row>
     <row r="40" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="54"/>
       <c r="B40" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="33">
         <v>46.49</v>
       </c>
       <c r="D40" s="39">
-        <v>0</v>
+        <v>823.54</v>
       </c>
       <c r="E40" s="39">
         <v>0</v>
       </c>
       <c r="F40" s="39">
         <v>0</v>
       </c>
       <c r="G40" s="13">
         <v>0</v>
       </c>
       <c r="H40" s="39">
         <v>0</v>
       </c>
       <c r="I40" s="13">
         <v>0</v>
       </c>
       <c r="J40" s="13">
         <v>0</v>
       </c>
       <c r="K40" s="13">
         <v>0</v>
       </c>
       <c r="L40" s="13">
         <v>0</v>
       </c>
       <c r="M40" s="39">
         <v>0</v>
       </c>
       <c r="N40" s="40">
         <v>0</v>
       </c>
       <c r="O40" s="29">
-        <v>46.49</v>
+        <v>870.04</v>
       </c>
       <c r="P40" s="1"/>
     </row>
     <row r="41" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="52" t="s">
         <v>52</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="35">
         <v>0.03</v>
       </c>
       <c r="D41" s="16">
-        <v>0</v>
+        <v>77.02</v>
       </c>
       <c r="E41" s="16">
         <v>0</v>
       </c>
       <c r="F41" s="16">
         <v>0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="16">
         <v>0</v>
       </c>
       <c r="I41" s="12">
         <v>0</v>
       </c>
       <c r="J41" s="12">
         <v>0</v>
       </c>
       <c r="K41" s="12">
         <v>0</v>
       </c>
       <c r="L41" s="12">
         <v>0</v>
       </c>
       <c r="M41" s="16">
         <v>0</v>
       </c>
       <c r="N41" s="36">
         <v>0</v>
       </c>
       <c r="O41" s="25">
-        <v>0.03</v>
+        <v>77.05</v>
       </c>
       <c r="P41" s="1"/>
     </row>
     <row r="42" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="53"/>
       <c r="B42" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="32">
         <v>0</v>
       </c>
       <c r="D42" s="12">
-        <v>0</v>
+        <v>247.46</v>
       </c>
       <c r="E42" s="12">
         <v>0</v>
       </c>
       <c r="F42" s="12">
         <v>0</v>
       </c>
       <c r="G42" s="12">
         <v>0</v>
       </c>
       <c r="H42" s="37">
         <v>0</v>
       </c>
       <c r="I42" s="37">
         <v>0</v>
       </c>
       <c r="J42" s="37">
         <v>0</v>
       </c>
       <c r="K42" s="37">
         <v>0</v>
       </c>
       <c r="L42" s="37">
         <v>0</v>
       </c>
       <c r="M42" s="12">
         <v>0</v>
       </c>
       <c r="N42" s="38">
         <v>0</v>
       </c>
       <c r="O42" s="28">
-        <v>0</v>
+        <v>247.46</v>
       </c>
       <c r="P42" s="1"/>
     </row>
     <row r="43" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="53"/>
       <c r="B43" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="12">
         <v>0</v>
       </c>
       <c r="D43" s="12">
-        <v>0</v>
+        <v>249.85</v>
       </c>
       <c r="E43" s="12">
         <v>0</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
       <c r="G43" s="37">
         <v>0</v>
       </c>
       <c r="H43" s="37">
         <v>0</v>
       </c>
       <c r="I43" s="37">
         <v>0</v>
       </c>
       <c r="J43" s="37">
         <v>0</v>
       </c>
       <c r="K43" s="37">
         <v>0</v>
       </c>
       <c r="L43" s="37">
         <v>0</v>
       </c>
       <c r="M43" s="37">
         <v>0</v>
       </c>
       <c r="N43" s="38">
         <v>0</v>
       </c>
       <c r="O43" s="28">
-        <v>0</v>
+        <v>249.85</v>
       </c>
       <c r="P43" s="1"/>
     </row>
     <row r="44" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="53"/>
       <c r="B44" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="12">
         <v>13.5</v>
       </c>
       <c r="D44" s="37">
-        <v>0</v>
+        <v>289.31</v>
       </c>
       <c r="E44" s="37">
         <v>0</v>
       </c>
       <c r="F44" s="37">
         <v>0</v>
       </c>
       <c r="G44" s="12">
         <v>0</v>
       </c>
       <c r="H44" s="37">
         <v>0</v>
       </c>
       <c r="I44" s="37">
         <v>0</v>
       </c>
       <c r="J44" s="37">
         <v>0</v>
       </c>
       <c r="K44" s="37">
         <v>0</v>
       </c>
       <c r="L44" s="37">
         <v>0</v>
       </c>
       <c r="M44" s="37">
         <v>0</v>
       </c>
       <c r="N44" s="38">
         <v>0</v>
       </c>
       <c r="O44" s="28">
-        <v>13.5</v>
+        <v>302.81</v>
       </c>
       <c r="P44" s="1"/>
     </row>
     <row r="45" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="53"/>
       <c r="B45" s="22" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="12">
         <v>6.71</v>
       </c>
       <c r="D45" s="12">
-        <v>0</v>
+        <v>184.35</v>
       </c>
       <c r="E45" s="12">
         <v>0</v>
       </c>
       <c r="F45" s="12">
         <v>0</v>
       </c>
       <c r="G45" s="37">
         <v>0</v>
       </c>
       <c r="H45" s="37">
         <v>0</v>
       </c>
       <c r="I45" s="37">
         <v>0</v>
       </c>
       <c r="J45" s="37">
         <v>0</v>
       </c>
       <c r="K45" s="37">
         <v>0</v>
       </c>
       <c r="L45" s="37">
         <v>0</v>
       </c>
       <c r="M45" s="37">
         <v>0</v>
       </c>
       <c r="N45" s="38">
         <v>0</v>
       </c>
       <c r="O45" s="28">
-        <v>6.71</v>
+        <v>191.06</v>
       </c>
       <c r="P45" s="1"/>
     </row>
     <row r="46" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="54"/>
       <c r="B46" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="33">
         <v>20.239999999999998</v>
       </c>
       <c r="D46" s="39">
-        <v>0</v>
+        <v>1047.99</v>
       </c>
       <c r="E46" s="39">
         <v>0</v>
       </c>
       <c r="F46" s="39">
         <v>0</v>
       </c>
       <c r="G46" s="13">
         <v>0</v>
       </c>
       <c r="H46" s="39">
         <v>0</v>
       </c>
       <c r="I46" s="39">
         <v>0</v>
       </c>
       <c r="J46" s="39">
         <v>0</v>
       </c>
       <c r="K46" s="39">
         <v>0</v>
       </c>
       <c r="L46" s="39">
         <v>0</v>
       </c>
       <c r="M46" s="39">
         <v>0</v>
       </c>
       <c r="N46" s="40">
         <v>0</v>
       </c>
       <c r="O46" s="29">
-        <v>20.239999999999998</v>
+        <v>1068.23</v>
       </c>
       <c r="P46" s="1"/>
     </row>
     <row r="47" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="52" t="s">
         <v>58</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="24">
         <v>0</v>
       </c>
       <c r="D47" s="16">
-        <v>0</v>
+        <v>143.97999999999999</v>
       </c>
       <c r="E47" s="16">
         <v>0</v>
       </c>
       <c r="F47" s="16">
         <v>0</v>
       </c>
       <c r="G47" s="12">
         <v>0</v>
       </c>
       <c r="H47" s="16">
         <v>0</v>
       </c>
       <c r="I47" s="16">
         <v>0</v>
       </c>
       <c r="J47" s="16">
         <v>0</v>
       </c>
       <c r="K47" s="16">
         <v>0</v>
       </c>
       <c r="L47" s="16">
         <v>0</v>
       </c>
       <c r="M47" s="16">
         <v>0</v>
       </c>
       <c r="N47" s="36">
         <v>0</v>
       </c>
       <c r="O47" s="25">
-        <v>0</v>
+        <v>143.97999999999999</v>
       </c>
       <c r="P47" s="1"/>
     </row>
     <row r="48" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="53"/>
       <c r="B48" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="D48" s="37">
-        <v>0</v>
+        <v>93.45</v>
       </c>
       <c r="E48" s="37">
         <v>0</v>
       </c>
       <c r="F48" s="37">
         <v>0</v>
       </c>
       <c r="G48" s="37">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <v>0</v>
       </c>
       <c r="I48" s="12">
         <v>0</v>
       </c>
       <c r="J48" s="12">
         <v>0</v>
       </c>
       <c r="K48" s="12">
         <v>0</v>
       </c>
       <c r="L48" s="12">
         <v>0</v>
       </c>
       <c r="M48" s="37">
         <v>0</v>
       </c>
       <c r="N48" s="38">
         <v>0</v>
       </c>
       <c r="O48" s="28">
-        <v>4.2699999999999996</v>
+        <v>97.72</v>
       </c>
       <c r="P48" s="1"/>
     </row>
     <row r="49" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="53"/>
       <c r="B49" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="32">
         <v>0.49</v>
       </c>
       <c r="D49" s="12">
-        <v>0</v>
+        <v>245.81</v>
       </c>
       <c r="E49" s="12">
         <v>0</v>
       </c>
       <c r="F49" s="12">
         <v>0</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="37">
         <v>0</v>
       </c>
       <c r="I49" s="37">
         <v>0</v>
       </c>
       <c r="J49" s="37">
         <v>0</v>
       </c>
       <c r="K49" s="37">
         <v>0</v>
       </c>
       <c r="L49" s="37">
         <v>0</v>
       </c>
       <c r="M49" s="37">
         <v>0</v>
       </c>
       <c r="N49" s="38">
         <v>0</v>
       </c>
       <c r="O49" s="28">
-        <v>0.49</v>
+        <v>246.3</v>
       </c>
       <c r="P49" s="1"/>
     </row>
     <row r="50" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="53"/>
       <c r="B50" s="22" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="32">
         <v>0.02</v>
       </c>
       <c r="D50" s="37">
-        <v>0</v>
+        <v>185.19</v>
       </c>
       <c r="E50" s="37">
         <v>0</v>
       </c>
       <c r="F50" s="37">
         <v>0</v>
       </c>
       <c r="G50" s="37">
         <v>0</v>
       </c>
       <c r="H50" s="37">
         <v>0</v>
       </c>
       <c r="I50" s="37">
         <v>0</v>
       </c>
       <c r="J50" s="37">
         <v>0</v>
       </c>
       <c r="K50" s="37">
         <v>0</v>
       </c>
       <c r="L50" s="37">
         <v>0</v>
       </c>
       <c r="M50" s="37">
         <v>0</v>
       </c>
       <c r="N50" s="38">
         <v>0</v>
       </c>
       <c r="O50" s="28">
-        <v>0.02</v>
+        <v>185.21</v>
       </c>
       <c r="P50" s="1"/>
     </row>
     <row r="51" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="54"/>
       <c r="B51" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="33">
         <v>4.78</v>
       </c>
       <c r="D51" s="12">
-        <v>0</v>
+        <v>668.43</v>
       </c>
       <c r="E51" s="12">
         <v>0</v>
       </c>
       <c r="F51" s="12">
         <v>0</v>
       </c>
       <c r="G51" s="39">
         <v>0</v>
       </c>
       <c r="H51" s="39">
         <v>0</v>
       </c>
       <c r="I51" s="39">
         <v>0</v>
       </c>
       <c r="J51" s="39">
         <v>0</v>
       </c>
       <c r="K51" s="39">
         <v>0</v>
       </c>
       <c r="L51" s="39">
         <v>0</v>
       </c>
       <c r="M51" s="39">
         <v>0</v>
       </c>
       <c r="N51" s="40">
         <v>0</v>
       </c>
       <c r="O51" s="29">
-        <v>4.78</v>
+        <v>673.21</v>
       </c>
       <c r="P51" s="1"/>
     </row>
     <row r="52" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="52" t="s">
         <v>63</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="24">
         <v>10.54</v>
       </c>
       <c r="D52" s="16">
-        <v>0</v>
+        <v>269.42</v>
       </c>
       <c r="E52" s="16">
         <v>0</v>
       </c>
       <c r="F52" s="16">
         <v>0</v>
       </c>
       <c r="G52" s="16">
         <v>0</v>
       </c>
       <c r="H52" s="16">
         <v>0</v>
       </c>
       <c r="I52" s="16">
         <v>0</v>
       </c>
       <c r="J52" s="16">
         <v>0</v>
       </c>
       <c r="K52" s="16">
         <v>0</v>
       </c>
       <c r="L52" s="16">
         <v>0</v>
       </c>
       <c r="M52" s="16">
         <v>0</v>
       </c>
       <c r="N52" s="36">
         <v>0</v>
       </c>
       <c r="O52" s="25">
-        <v>10.54</v>
+        <v>279.95</v>
       </c>
       <c r="P52" s="1"/>
     </row>
     <row r="53" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="53"/>
       <c r="B53" s="22" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="34">
         <v>5.01</v>
       </c>
       <c r="D53" s="41">
-        <v>0</v>
+        <v>144.82</v>
       </c>
       <c r="E53" s="41">
         <v>0</v>
       </c>
       <c r="F53" s="41">
         <v>0</v>
       </c>
       <c r="G53" s="12">
         <v>0</v>
       </c>
       <c r="H53" s="41">
         <v>0</v>
       </c>
       <c r="I53" s="41">
         <v>0</v>
       </c>
       <c r="J53" s="41">
         <v>0</v>
       </c>
       <c r="K53" s="41">
         <v>0</v>
       </c>
       <c r="L53" s="41">
         <v>0</v>
       </c>
       <c r="M53" s="41">
         <v>0</v>
       </c>
       <c r="N53" s="42">
         <v>0</v>
       </c>
       <c r="O53" s="28">
-        <v>5.01</v>
+        <v>149.83000000000001</v>
       </c>
       <c r="P53" s="1"/>
     </row>
     <row r="54" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="53"/>
       <c r="B54" s="22" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="34">
         <v>0</v>
       </c>
       <c r="D54" s="12">
-        <v>0</v>
+        <v>197.39</v>
       </c>
       <c r="E54" s="12">
         <v>0</v>
       </c>
       <c r="F54" s="12">
         <v>0</v>
       </c>
       <c r="G54" s="12">
         <v>0</v>
       </c>
       <c r="H54" s="41">
         <v>0</v>
       </c>
       <c r="I54" s="41">
         <v>0</v>
       </c>
       <c r="J54" s="41">
         <v>0</v>
       </c>
       <c r="K54" s="41">
         <v>0</v>
       </c>
       <c r="L54" s="41">
         <v>0</v>
       </c>
       <c r="M54" s="41">
         <v>0</v>
       </c>
       <c r="N54" s="42">
         <v>0</v>
       </c>
       <c r="O54" s="28">
-        <v>0</v>
+        <v>197.39</v>
       </c>
       <c r="P54" s="1"/>
     </row>
     <row r="55" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="54"/>
       <c r="B55" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="33">
         <v>15.54</v>
       </c>
       <c r="D55" s="39">
-        <v>0</v>
+        <v>611.63</v>
       </c>
       <c r="E55" s="39">
         <v>0</v>
       </c>
       <c r="F55" s="39">
         <v>0</v>
       </c>
       <c r="G55" s="39">
         <v>0</v>
       </c>
       <c r="H55" s="39">
         <v>0</v>
       </c>
       <c r="I55" s="39">
         <v>0</v>
       </c>
       <c r="J55" s="39">
         <v>0</v>
       </c>
       <c r="K55" s="39">
         <v>0</v>
       </c>
       <c r="L55" s="39">
         <v>0</v>
       </c>
       <c r="M55" s="39">
         <v>0</v>
       </c>
       <c r="N55" s="40">
         <v>0</v>
       </c>
       <c r="O55" s="29">
-        <v>15.54</v>
+        <v>627.16999999999996</v>
       </c>
       <c r="P55" s="1"/>
     </row>
     <row r="56" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="48" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="24">
         <v>1.61</v>
       </c>
       <c r="D56" s="16">
-        <v>0</v>
+        <v>469.97</v>
       </c>
       <c r="E56" s="16">
         <v>0</v>
       </c>
       <c r="F56" s="16">
         <v>0</v>
       </c>
       <c r="G56" s="16">
         <v>0</v>
       </c>
       <c r="H56" s="16">
         <v>0</v>
       </c>
       <c r="I56" s="16">
         <v>0</v>
       </c>
       <c r="J56" s="16">
         <v>0</v>
       </c>
       <c r="K56" s="16">
         <v>0</v>
       </c>
       <c r="L56" s="16">
         <v>0</v>
       </c>
       <c r="M56" s="16">
         <v>0</v>
       </c>
       <c r="N56" s="36">
         <v>0</v>
       </c>
       <c r="O56" s="25">
-        <v>1.61</v>
+        <v>471.59</v>
       </c>
       <c r="P56" s="1"/>
     </row>
     <row r="57" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="49"/>
       <c r="B57" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C57" s="12">
         <v>0</v>
       </c>
       <c r="D57" s="37">
-        <v>0</v>
+        <v>265.14999999999998</v>
       </c>
       <c r="E57" s="37">
         <v>0</v>
       </c>
       <c r="F57" s="37">
         <v>0</v>
       </c>
       <c r="G57" s="12">
         <v>0</v>
       </c>
       <c r="H57" s="37">
         <v>0</v>
       </c>
       <c r="I57" s="37">
         <v>0</v>
       </c>
       <c r="J57" s="37">
         <v>0</v>
       </c>
       <c r="K57" s="37">
         <v>0</v>
       </c>
       <c r="L57" s="37">
         <v>0</v>
       </c>
       <c r="M57" s="37">
         <v>0</v>
       </c>
       <c r="N57" s="38">
         <v>0</v>
       </c>
       <c r="O57" s="28">
-        <v>0</v>
+        <v>265.14999999999998</v>
       </c>
       <c r="P57" s="1"/>
     </row>
     <row r="58" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="49"/>
       <c r="B58" s="22" t="s">
         <v>70</v>
       </c>
       <c r="C58" s="12">
         <v>0</v>
       </c>
       <c r="D58" s="37">
-        <v>0</v>
+        <v>169.71</v>
       </c>
       <c r="E58" s="37">
         <v>0</v>
       </c>
       <c r="F58" s="37">
         <v>0</v>
       </c>
       <c r="G58" s="12">
         <v>0</v>
       </c>
       <c r="H58" s="37">
         <v>0</v>
       </c>
       <c r="I58" s="37">
         <v>0</v>
       </c>
       <c r="J58" s="37">
         <v>0</v>
       </c>
       <c r="K58" s="37">
         <v>0</v>
       </c>
       <c r="L58" s="37">
         <v>0</v>
       </c>
       <c r="M58" s="37">
         <v>0</v>
       </c>
       <c r="N58" s="38">
         <v>0</v>
       </c>
       <c r="O58" s="28">
-        <v>0</v>
+        <v>169.71</v>
       </c>
       <c r="P58" s="1"/>
     </row>
     <row r="59" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="49"/>
       <c r="B59" s="22" t="s">
         <v>71</v>
       </c>
       <c r="C59" s="32">
         <v>0</v>
       </c>
       <c r="D59" s="37">
-        <v>0</v>
+        <v>323.38</v>
       </c>
       <c r="E59" s="37">
         <v>0</v>
       </c>
       <c r="F59" s="37">
         <v>0</v>
       </c>
       <c r="G59" s="37">
         <v>0</v>
       </c>
       <c r="H59" s="37">
         <v>0</v>
       </c>
       <c r="I59" s="12">
         <v>0</v>
       </c>
       <c r="J59" s="12">
         <v>0</v>
       </c>
       <c r="K59" s="12">
         <v>0</v>
       </c>
       <c r="L59" s="12">
         <v>0</v>
       </c>
       <c r="M59" s="37">
         <v>0</v>
       </c>
       <c r="N59" s="38">
         <v>0</v>
       </c>
       <c r="O59" s="28">
-        <v>0</v>
+        <v>323.38</v>
       </c>
       <c r="P59" s="1"/>
     </row>
     <row r="60" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A60" s="50"/>
       <c r="B60" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="33">
         <v>1.61</v>
       </c>
       <c r="D60" s="13">
-        <v>0</v>
+        <v>1228.21</v>
       </c>
       <c r="E60" s="13">
         <v>0</v>
       </c>
       <c r="F60" s="13">
         <v>0</v>
       </c>
       <c r="G60" s="13">
         <v>0</v>
       </c>
       <c r="H60" s="13">
         <v>0</v>
       </c>
       <c r="I60" s="39">
         <v>0</v>
       </c>
       <c r="J60" s="39">
         <v>0</v>
       </c>
       <c r="K60" s="39">
         <v>0</v>
       </c>
       <c r="L60" s="39">
         <v>0</v>
       </c>
       <c r="M60" s="39">
         <v>0</v>
       </c>
       <c r="N60" s="40">
         <v>0</v>
       </c>
       <c r="O60" s="29">
-        <v>1.61</v>
+        <v>1229.83</v>
       </c>
       <c r="P60" s="1"/>
     </row>
     <row r="61" spans="1:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="48" t="s">
         <v>72</v>
       </c>
       <c r="B61" s="19" t="s">
         <v>73</v>
       </c>
       <c r="C61" s="24">
         <v>0</v>
       </c>
       <c r="D61" s="12">
-        <v>0</v>
+        <v>191.41</v>
       </c>
       <c r="E61" s="12">
         <v>0</v>
       </c>
       <c r="F61" s="12">
         <v>0</v>
       </c>
       <c r="G61" s="12">
         <v>0</v>
       </c>
       <c r="H61" s="12">
         <v>0</v>
       </c>
       <c r="I61" s="16">
         <v>0</v>
       </c>
       <c r="J61" s="16">
         <v>0</v>
       </c>
       <c r="K61" s="16">
         <v>0</v>
       </c>
       <c r="L61" s="16">
         <v>0</v>
       </c>
       <c r="M61" s="16">
         <v>0</v>
       </c>
       <c r="N61" s="36">
         <v>0</v>
       </c>
       <c r="O61" s="25">
-        <v>0</v>
+        <v>191.41</v>
       </c>
       <c r="P61" s="1"/>
     </row>
     <row r="62" spans="1:16" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="50"/>
       <c r="B62" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="26">
         <v>0</v>
       </c>
       <c r="D62" s="13">
-        <v>0</v>
+        <v>191.41</v>
       </c>
       <c r="E62" s="13">
         <v>0</v>
       </c>
       <c r="F62" s="13">
         <v>0</v>
       </c>
       <c r="G62" s="14">
         <v>0</v>
       </c>
       <c r="H62" s="14">
         <v>0</v>
       </c>
       <c r="I62" s="13">
         <v>0</v>
       </c>
       <c r="J62" s="13">
         <v>0</v>
       </c>
       <c r="K62" s="13">
         <v>0</v>
       </c>
       <c r="L62" s="13">
         <v>0</v>
       </c>
       <c r="M62" s="13">
         <v>0</v>
       </c>
       <c r="N62" s="43">
         <v>0</v>
       </c>
       <c r="O62" s="27">
-        <v>0</v>
+        <v>191.41</v>
       </c>
       <c r="P62" s="1"/>
     </row>
     <row r="63" spans="1:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="46" t="s">
         <v>74</v>
       </c>
       <c r="B63" s="47"/>
       <c r="C63" s="30">
         <v>366.3</v>
       </c>
       <c r="D63" s="44">
-        <v>0</v>
+        <v>9980.76</v>
       </c>
       <c r="E63" s="44">
         <v>0</v>
       </c>
       <c r="F63" s="44">
         <v>0</v>
       </c>
       <c r="G63" s="44">
         <v>0</v>
       </c>
       <c r="H63" s="44">
         <v>0</v>
       </c>
       <c r="I63" s="44">
         <v>0</v>
       </c>
       <c r="J63" s="44">
         <v>0</v>
       </c>
       <c r="K63" s="44">
         <v>0</v>
       </c>
       <c r="L63" s="44">
         <v>0</v>
       </c>
       <c r="M63" s="44">
         <v>0</v>
       </c>
       <c r="N63" s="44">
         <v>0</v>
       </c>
       <c r="O63" s="31">
-        <v>366.3</v>
+        <v>10347.06</v>
       </c>
       <c r="P63" s="1"/>
     </row>
     <row r="64" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="4"/>
       <c r="G64" s="5"/>
       <c r="K64" s="4"/>
       <c r="P64" s="1"/>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A65" s="3"/>
       <c r="B65" s="2"/>
       <c r="C65" s="4"/>
       <c r="G65" s="5"/>
       <c r="K65" s="4"/>
       <c r="P65" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A56:A60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A52:A55"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A7:A13"/>
     <mergeCell ref="A41:A46"/>
     <mergeCell ref="A47:A51"/>
     <mergeCell ref="A14:A24"/>
     <mergeCell ref="A25:A28"/>
     <mergeCell ref="A29:A33"/>
     <mergeCell ref="A34:A40"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.21" top="0.31" bottom="0.22" header="0.24" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="49" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>地方公共団体実績（R８年度） (億単位)</vt:lpstr>
       <vt:lpstr>'地方公共団体実績（R８年度） (億単位)'!Print_Area</vt:lpstr>
       <vt:lpstr>'地方公共団体実績（R８年度） (億単位)'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>