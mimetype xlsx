--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -2,75 +2,75 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0898FCF3-8AED-4C32-937C-6E48A88703CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{611DA2D1-422A-462C-91D1-53163934A87D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DB総時（年度）" sheetId="21" r:id="rId1"/>
     <sheet name="DB総時 (四半期)" sheetId="22" r:id="rId2"/>
     <sheet name="DB総時 (月次)" sheetId="23" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'DB総時 (月次)'!$A$1:$Q$119</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'DB総時 (四半期)'!$A$1:$Q$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DB総時（年度）'!$A$1:$P$27</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="901" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="906" uniqueCount="116">
   <si>
     <t>建設工事受注動態統計調査（大手50社調査）　時系列表</t>
   </si>
   <si>
     <t>（上段：実額　百万円　　下段：前年同期比　％）</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>－</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総計</t>
   </si>
   <si>
     <t>総計</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>国内計</t>
   </si>
   <si>
     <t>国内計</t>
@@ -1903,51 +1903,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="9" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D29" sqref="D29"/>
       <selection pane="bottomLeft" activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.78515625" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="15" width="12.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.92578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.78515625" style="1"/>
     <col min="18" max="18" width="12.5" style="1" customWidth="1"/>
     <col min="19" max="16384" width="8.78515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="22" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:16" ht="28" x14ac:dyDescent="0.4">
       <c r="C2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
@@ -6290,56 +6290,56 @@
         <v>-2.6021030156637592</v>
       </c>
       <c r="N61" s="104">
         <v>9.0832856736554834</v>
       </c>
       <c r="O61" s="171" t="s">
         <v>2</v>
       </c>
       <c r="P61" s="172" t="s">
         <v>2</v>
       </c>
       <c r="Q61" s="168" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.98425196850393704" right="0.39370078740157483" top="0.51181102362204722" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:S163"/>
+  <dimension ref="A1:S165"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <pane ySplit="9" topLeftCell="A135" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" topLeftCell="A141" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="I13" sqref="I13"/>
-      <selection pane="bottomLeft" activeCell="F166" sqref="F166"/>
+      <selection pane="bottomLeft" activeCell="Q167" sqref="Q167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.78515625" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="105" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="105" customWidth="1"/>
     <col min="3" max="4" width="12.7109375" style="105" customWidth="1"/>
     <col min="5" max="12" width="11.7109375" style="105" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="105" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="105" customWidth="1"/>
     <col min="15" max="16" width="12.7109375" style="105" customWidth="1"/>
     <col min="17" max="17" width="15.92578125" style="105" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.78515625" style="105"/>
     <col min="19" max="19" width="12.5" style="105" customWidth="1"/>
     <col min="20" max="16384" width="8.78515625" style="105"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="22" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:17" ht="28" x14ac:dyDescent="0.4">
       <c r="D2" s="106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="107"/>
@@ -14759,110 +14759,216 @@
       </c>
       <c r="G162" s="22">
         <v>865747.01062880014</v>
       </c>
       <c r="H162" s="22">
         <v>142769.05010179998</v>
       </c>
       <c r="I162" s="22">
         <v>78737.65151299999</v>
       </c>
       <c r="J162" s="22">
         <v>64031.398588799988</v>
       </c>
       <c r="K162" s="22">
         <v>54111.048173999996</v>
       </c>
       <c r="L162" s="22">
         <v>9333.5784920000006</v>
       </c>
       <c r="M162" s="21">
         <v>1095418.3851262003</v>
       </c>
       <c r="N162" s="22">
         <v>341007.78078849998</v>
       </c>
-      <c r="O162" s="21" t="s">
+      <c r="O162" s="21">
+        <v>1181270.9943202091</v>
+      </c>
+      <c r="P162" s="27">
+        <v>28878641.634092137</v>
+      </c>
+      <c r="Q162" s="75">
+        <v>19.018545289362965</v>
+      </c>
+    </row>
+    <row r="163" spans="1:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="155" t="s">
+        <v>114</v>
+      </c>
+      <c r="B163" s="148" t="s">
+        <v>91</v>
+      </c>
+      <c r="C163" s="64">
+        <v>-32.285434475082752</v>
+      </c>
+      <c r="D163" s="24">
+        <v>-32.111640055692504</v>
+      </c>
+      <c r="E163" s="24">
+        <v>-33.935208317186664</v>
+      </c>
+      <c r="F163" s="67">
+        <v>52.821200381054226</v>
+      </c>
+      <c r="G163" s="67">
+        <v>-46.678596911057909</v>
+      </c>
+      <c r="H163" s="24">
+        <v>-24.951063933935202</v>
+      </c>
+      <c r="I163" s="24">
+        <v>-30.892357535918748</v>
+      </c>
+      <c r="J163" s="24">
+        <v>-16.079219445887482</v>
+      </c>
+      <c r="K163" s="24">
+        <v>8.7618480272739099</v>
+      </c>
+      <c r="L163" s="24">
+        <v>-51.334247508829556</v>
+      </c>
+      <c r="M163" s="23">
+        <v>-38.407370384848029</v>
+      </c>
+      <c r="N163" s="24">
+        <v>-0.52464731609908055</v>
+      </c>
+      <c r="O163" s="23">
+        <v>18.543832840673936</v>
+      </c>
+      <c r="P163" s="28">
+        <v>11.861270612348051</v>
+      </c>
+      <c r="Q163" s="74" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="164" spans="1:17" s="108" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="153" t="s">
+        <v>114</v>
+      </c>
+      <c r="B164" s="148" t="s">
+        <v>108</v>
+      </c>
+      <c r="C164" s="61">
+        <v>1010096.1690283001</v>
+      </c>
+      <c r="D164" s="22">
+        <v>998475.46303829993</v>
+      </c>
+      <c r="E164" s="22">
+        <v>751414.9113563</v>
+      </c>
+      <c r="F164" s="22">
+        <v>191635.91892349999</v>
+      </c>
+      <c r="G164" s="22">
+        <v>559778.99243280001</v>
+      </c>
+      <c r="H164" s="22">
+        <v>206735.31133300002</v>
+      </c>
+      <c r="I164" s="22">
+        <v>149976.35659400001</v>
+      </c>
+      <c r="J164" s="22">
+        <v>56758.954738999993</v>
+      </c>
+      <c r="K164" s="22">
+        <v>40325.240349</v>
+      </c>
+      <c r="L164" s="22">
+        <v>11620.70599</v>
+      </c>
+      <c r="M164" s="21">
+        <v>692398.10869420005</v>
+      </c>
+      <c r="N164" s="22">
+        <v>317698.06033409998</v>
+      </c>
+      <c r="O164" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="P162" s="27" t="s">
+      <c r="P164" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="Q162" s="102" t="s">
+      <c r="Q164" s="102" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="163" spans="1:17" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A163" s="156" t="s">
+    <row r="165" spans="1:17" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="156" t="s">
         <v>114</v>
       </c>
-      <c r="B163" s="157" t="s">
-[...38 lines deleted...]
-      <c r="O163" s="98" t="s">
+      <c r="B165" s="157" t="s">
+        <v>108</v>
+      </c>
+      <c r="C165" s="173">
+        <v>-6.7103511285577007</v>
+      </c>
+      <c r="D165" s="174">
+        <v>-0.18888468864094454</v>
+      </c>
+      <c r="E165" s="174">
+        <v>-5.6531457487096652</v>
+      </c>
+      <c r="F165" s="175">
+        <v>0.26958969371932984</v>
+      </c>
+      <c r="G165" s="175">
+        <v>-7.5231662400523591</v>
+      </c>
+      <c r="H165" s="174">
+        <v>24.280490016466526</v>
+      </c>
+      <c r="I165" s="174">
+        <v>16.528865170005822</v>
+      </c>
+      <c r="J165" s="174">
+        <v>50.783963406908626</v>
+      </c>
+      <c r="K165" s="174">
+        <v>7.3036408525574359</v>
+      </c>
+      <c r="L165" s="174">
+        <v>-85.895091902958171</v>
+      </c>
+      <c r="M165" s="98">
+        <v>2.2128423161893007</v>
+      </c>
+      <c r="N165" s="174">
+        <v>-21.622711412695505</v>
+      </c>
+      <c r="O165" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="P163" s="99" t="s">
+      <c r="P165" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="Q163" s="100" t="s">
+      <c r="Q165" s="100" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.98425196850393704" right="0.39370078740157483" top="0.51181102362204722" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>