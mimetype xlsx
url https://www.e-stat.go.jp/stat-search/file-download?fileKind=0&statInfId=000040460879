--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -4,79 +4,79 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D3F3A28-3B17-46DC-B214-D3E32C4AA072}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6DAE51B4-1D65-4C5F-BDC6-6521E7AD0980}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="833" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DB総括 (1.受注高)" sheetId="3" r:id="rId1"/>
     <sheet name="DB総括 (2.施工高及び手持ち工事高)" sheetId="4" r:id="rId2"/>
     <sheet name="DB総括 (3.大規模工事)" sheetId="5" r:id="rId3"/>
     <sheet name="DB総括 (4.ブロック別受注高)" sheetId="6" r:id="rId4"/>
     <sheet name="DB総括 (5.施工都道府県別受注高)" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DB総括 (1.受注高)'!$A$1:$Z$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'DB総括 (2.施工高及び手持ち工事高)'!$A$1:$I$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'DB総括 (3.大規模工事)'!$A$1:$I$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'DB総括 (4.ブロック別受注高)'!$A$1:$K$6</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'DB総括 (5.施工都道府県別受注高)'!$A$1:$L$13</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="158">
   <si>
     <t>建設工事受注動態統計調査（大手50社調査）　結果表</t>
   </si>
   <si>
     <t>その他</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>土地造成</t>
   </si>
   <si>
     <t>前年同月比</t>
   </si>
   <si>
     <t>電気･ガス･熱供給･水道業</t>
   </si>
   <si>
     <t>受注高</t>
   </si>
   <si>
     <t>公共機関</t>
   </si>
   <si>
@@ -106,57 +106,50 @@
   <si>
     <t>九州･沖縄</t>
   </si>
   <si>
     <t>国</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>計</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>都道府県名</t>
     <rPh sb="0" eb="4">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受注額</t>
     <rPh sb="0" eb="3">
       <t>ジュチュウガク</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>建築</t>
     <rPh sb="0" eb="2">
       <t>ケンチク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事務所・庁舎</t>
     <rPh sb="4" eb="6">
       <t>チョウシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>宿泊施設</t>
     <rPh sb="0" eb="2">
       <t>シュクハク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シセツ</t>
     </rPh>
@@ -849,225 +842,234 @@
   <si>
     <t xml:space="preserve">－  </t>
   </si>
   <si>
     <t>栃  木</t>
   </si>
   <si>
     <t>石  川</t>
   </si>
   <si>
     <t>滋  賀</t>
   </si>
   <si>
     <t>岡  山</t>
   </si>
   <si>
     <t>佐  賀</t>
   </si>
   <si>
     <t>青  森</t>
   </si>
   <si>
     <t>群  馬</t>
   </si>
   <si>
+    <t>京  都</t>
+  </si>
+  <si>
+    <t>広  島</t>
+  </si>
+  <si>
+    <t>長  崎</t>
+  </si>
+  <si>
+    <t>岩  手</t>
+  </si>
+  <si>
+    <t>埼  玉</t>
+  </si>
+  <si>
+    <t>山  梨</t>
+  </si>
+  <si>
+    <t>大  阪</t>
+  </si>
+  <si>
+    <t>山  口</t>
+  </si>
+  <si>
+    <t>熊  本</t>
+  </si>
+  <si>
+    <t>宮  城</t>
+  </si>
+  <si>
+    <t>千  葉</t>
+  </si>
+  <si>
+    <t>長  野</t>
+  </si>
+  <si>
+    <t>兵  庫</t>
+  </si>
+  <si>
+    <t>徳  島</t>
+  </si>
+  <si>
+    <t>大  分</t>
+  </si>
+  <si>
+    <t>秋  田</t>
+  </si>
+  <si>
+    <t>東  京</t>
+  </si>
+  <si>
+    <t>岐  阜</t>
+  </si>
+  <si>
+    <t>奈  良</t>
+  </si>
+  <si>
+    <t>香  川</t>
+  </si>
+  <si>
+    <t>宮  崎</t>
+  </si>
+  <si>
+    <t>山  形</t>
+  </si>
+  <si>
+    <t>静  岡</t>
+  </si>
+  <si>
+    <t>和歌山</t>
+  </si>
+  <si>
+    <t>愛  媛</t>
+  </si>
+  <si>
+    <t>鹿児島</t>
+  </si>
+  <si>
+    <t>福  島</t>
+  </si>
+  <si>
+    <t>新  潟</t>
+  </si>
+  <si>
+    <t>愛  知</t>
+  </si>
+  <si>
+    <t>鳥  取</t>
+  </si>
+  <si>
+    <t>高  知</t>
+  </si>
+  <si>
+    <t>沖  縄</t>
+  </si>
+  <si>
+    <t>茨  城</t>
+  </si>
+  <si>
+    <t>富  山</t>
+  </si>
+  <si>
+    <t>三  重</t>
+  </si>
+  <si>
+    <t>島  根</t>
+  </si>
+  <si>
+    <t>福  岡</t>
+  </si>
+  <si>
+    <t>－</t>
+  </si>
+  <si>
     <t>福  井</t>
     <rPh sb="0" eb="1">
       <t>フク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>イ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...65 lines deleted...]
-    <t>山  形</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>神奈川</t>
     <rPh sb="0" eb="3">
       <t>カナガワ</t>
     </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>計</t>
+    <rPh sb="0" eb="1">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>1. 受注高（令和8年5月分）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>静  岡</t>
-[...47 lines deleted...]
-    <t>1. 受注高（令和8年3月分）</t>
+    <t>2.施工高及び手持ち工事高（令和 8年 4月分）</t>
+    <rPh sb="7" eb="9">
+      <t>テモ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>コウジダカ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>5.施工都道府県別受注高（令和 8年 3月分）</t>
+    <t>3.大規模工事(受注高10億円以上の国内工事)(令和 8年 5月分）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>4.ブロック別受注高（令和 8年 4月分）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>5.施工都道府県別受注高（令和 8年 4月分）</t>
     <rPh sb="2" eb="4">
       <t>セコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>トドウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ベツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジュチュウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>タカ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>レイワ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ネン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ガツブン</t>
-    </rPh>
-[...14 lines deleted...]
-      <t>コウジダカ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="178" formatCode="0.0;&quot;▲ &quot;0.0"/>
     <numFmt numFmtId="179" formatCode="#,##0.0;&quot;▲ &quot;#,##0.0"/>
     <numFmt numFmtId="180" formatCode="0.000000_ "/>
     <numFmt numFmtId="181" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -3805,53 +3807,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z99"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="C1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" customWidth="1"/>
     <col min="2" max="2" width="27.0703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="79.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.92578125" customWidth="1"/>
     <col min="5" max="5" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.0703125" customWidth="1"/>
     <col min="7" max="7" width="14.92578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.5" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="25.5" customWidth="1"/>
     <col min="12" max="12" width="20.5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" customWidth="1"/>
     <col min="15" max="15" width="13.5" customWidth="1"/>
     <col min="16" max="16" width="14.92578125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.0703125" customWidth="1"/>
     <col min="18" max="18" width="20.5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="12" customWidth="1"/>
     <col min="20" max="20" width="14.92578125" bestFit="1" customWidth="1"/>
     <col min="21" max="23" width="12" customWidth="1"/>
     <col min="24" max="25" width="12.85546875" customWidth="1"/>
@@ -3899,2720 +3899,2720 @@
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="5"/>
     </row>
     <row r="3" spans="1:26" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24"/>
       <c r="B3" s="35"/>
       <c r="C3" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D3" s="30" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="P3" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Q3" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U3" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V3" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W3" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X3" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Y3" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z3" s="12" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:26" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="36"/>
       <c r="B4" s="26"/>
       <c r="C4" s="25" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D4" s="25" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F4" s="18" t="s">
+      <c r="G4" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="18" t="s">
+      <c r="H4" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="H4" s="18" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="18" t="s">
+      <c r="J4" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="18" t="s">
+      <c r="K4" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="K4" s="18" t="s">
+      <c r="L4" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="18" t="s">
+      <c r="M4" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="M4" s="18" t="s">
+      <c r="N4" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="N4" s="18" t="s">
+      <c r="O4" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="18" t="s">
+      <c r="P4" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="P4" s="17" t="s">
+      <c r="Q4" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="Q4" s="18" t="s">
+      <c r="R4" s="18" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="S4" s="18" t="s">
         <v>3</v>
       </c>
       <c r="T4" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="U4" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="U4" s="18" t="s">
+      <c r="V4" s="18" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="W4" s="18" t="s">
         <v>1</v>
       </c>
       <c r="X4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="Y4" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z4" s="29" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:26" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="33" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B5" s="34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C5" s="19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D5" s="27" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E5" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="G5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="H5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="I5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="J5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="K5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="L5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="M5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="N5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="O5" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="P5" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="R5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="S5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="T5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="U5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="W5" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="X5" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y5" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="Z5" s="21" t="s">
         <v>85</v>
-      </c>
-[...61 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="41" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D6" s="42" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E6" s="86">
-        <v>22018.327157000003</v>
+        <v>10054.891788999999</v>
       </c>
       <c r="F6" s="87">
-        <v>160.40170000000001</v>
+        <v>1932.12943</v>
       </c>
       <c r="G6" s="87">
-        <v>1026.67</v>
+        <v>225.34809999999999</v>
       </c>
       <c r="H6" s="87">
-        <v>148330.06166539999</v>
+        <v>135217.15145999999</v>
       </c>
       <c r="I6" s="87">
-        <v>1819.5282306999998</v>
+        <v>6547.5014000000001</v>
       </c>
       <c r="J6" s="87">
-        <v>110.31909</v>
+        <v>622.76568099999997</v>
       </c>
       <c r="K6" s="87">
-        <v>136527.82098799999</v>
+        <v>6662.9679699999997</v>
       </c>
       <c r="L6" s="87">
-        <v>37.795000000000002</v>
+        <v>22.9603</v>
       </c>
       <c r="M6" s="87">
-        <v>2508.4784999999997</v>
+        <v>101.55689999999927</v>
       </c>
       <c r="N6" s="87">
-        <v>2547.4841999999999</v>
+        <v>2311.7756366999997</v>
       </c>
       <c r="O6" s="88">
-        <v>315086.88653109997</v>
+        <v>163699.04866669999</v>
       </c>
       <c r="P6" s="86">
-        <v>9.5449999999999999</v>
+        <v>31.67</v>
       </c>
       <c r="Q6" s="87">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="R6" s="87">
+        <v>3</v>
+      </c>
+      <c r="S6" s="87">
+        <v>1532.200675</v>
+      </c>
+      <c r="T6" s="87">
+        <v>4701.4189999999999</v>
+      </c>
+      <c r="U6" s="87">
         <v>7</v>
       </c>
-      <c r="S6" s="87">
-[...7 lines deleted...]
-      </c>
       <c r="V6" s="87">
-        <v>300</v>
+        <v>166</v>
       </c>
       <c r="W6" s="87">
-        <v>44417.160101000001</v>
+        <v>21461.580581800001</v>
       </c>
       <c r="X6" s="88">
-        <v>49378.591987</v>
+        <v>27936.870256800001</v>
       </c>
       <c r="Y6" s="89">
-        <v>364465.47851809999</v>
+        <v>191635.91892349999</v>
       </c>
       <c r="Z6" s="90">
-        <v>52.821200381054226</v>
+        <v>0.26958969371932984</v>
       </c>
     </row>
     <row r="7" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B7" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C7" s="43" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D7" s="44" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E7" s="91">
-        <v>0</v>
+        <v>1.9524999999999999</v>
       </c>
       <c r="F7" s="92">
         <v>0</v>
       </c>
       <c r="G7" s="92">
-        <v>2.31</v>
+        <v>1.4630000000000001</v>
       </c>
       <c r="H7" s="92">
-        <v>165.26</v>
+        <v>0.76</v>
       </c>
       <c r="I7" s="92">
         <v>0</v>
       </c>
       <c r="J7" s="92">
         <v>0</v>
       </c>
       <c r="K7" s="92">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="L7" s="92">
         <v>0</v>
       </c>
       <c r="M7" s="92">
         <v>0</v>
       </c>
       <c r="N7" s="92">
-        <v>1107</v>
+        <v>263</v>
       </c>
       <c r="O7" s="93">
-        <v>1274.57</v>
+        <v>348.1755</v>
       </c>
       <c r="P7" s="91">
         <v>0</v>
       </c>
       <c r="Q7" s="92">
         <v>0</v>
       </c>
       <c r="R7" s="92">
         <v>0</v>
       </c>
       <c r="S7" s="92">
         <v>0</v>
       </c>
       <c r="T7" s="92">
-        <v>0</v>
+        <v>6.1159999999999997</v>
       </c>
       <c r="U7" s="92">
         <v>0</v>
       </c>
       <c r="V7" s="92">
         <v>0</v>
       </c>
       <c r="W7" s="92">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="X7" s="93">
-        <v>8</v>
+        <v>29.116</v>
       </c>
       <c r="Y7" s="94">
-        <v>1282.57</v>
+        <v>377.29149999999998</v>
       </c>
       <c r="Z7" s="95">
-        <v>704.58371260144565</v>
+        <v>356.21153311326344</v>
       </c>
     </row>
     <row r="8" spans="1:26" s="15" customFormat="1" ht="23.5" x14ac:dyDescent="0.25">
       <c r="A8" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B8" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C8" s="45" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D8" s="46" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E8" s="91">
-        <v>3538.5271945000004</v>
+        <v>1190.9973450000011</v>
       </c>
       <c r="F8" s="92">
-        <v>-914.53869900002599</v>
+        <v>2.5262000000052298</v>
       </c>
       <c r="G8" s="92">
-        <v>39.828900000000012</v>
+        <v>233.89039999999997</v>
       </c>
       <c r="H8" s="92">
-        <v>1032.4919199999999</v>
+        <v>12207.80236</v>
       </c>
       <c r="I8" s="92">
-        <v>0.40699999999999997</v>
+        <v>0.89650000000000007</v>
       </c>
       <c r="J8" s="92">
-        <v>1352.9244369999999</v>
+        <v>16.000430000000001</v>
       </c>
       <c r="K8" s="92">
-        <v>478.04359999999997</v>
+        <v>82.303308999999999</v>
       </c>
       <c r="L8" s="92">
-        <v>2.4199999999999999E-2</v>
+        <v>1.7776000000000001</v>
       </c>
       <c r="M8" s="92">
-        <v>2.8357999999999999</v>
+        <v>1</v>
       </c>
       <c r="N8" s="92">
-        <v>222.26006660000002</v>
+        <v>222.4563</v>
       </c>
       <c r="O8" s="93">
-        <v>5752.8044190999735</v>
+        <v>13959.650444000006</v>
       </c>
       <c r="P8" s="91">
-        <v>0</v>
+        <v>-16</v>
       </c>
       <c r="Q8" s="92">
-        <v>4.5473999999999997</v>
+        <v>95.807761499999998</v>
       </c>
       <c r="R8" s="92">
-        <v>5.9382679999999999</v>
+        <v>3.9929999999999999</v>
       </c>
       <c r="S8" s="92">
-        <v>148.17879009999999</v>
+        <v>60.04</v>
       </c>
       <c r="T8" s="92">
-        <v>165.92400000000001</v>
+        <v>2.42</v>
       </c>
       <c r="U8" s="92">
-        <v>974.499999</v>
+        <v>624</v>
       </c>
       <c r="V8" s="92">
-        <v>1574.6590779999999</v>
+        <v>512.42290000000003</v>
       </c>
       <c r="W8" s="92">
-        <v>2289.9899999999998</v>
+        <v>527.12619999999993</v>
       </c>
       <c r="X8" s="93">
-        <v>5163.7375351000001</v>
+        <v>1809.8098614999999</v>
       </c>
       <c r="Y8" s="94">
-        <v>10916.541954199973</v>
+        <v>15769.460305500006</v>
       </c>
       <c r="Z8" s="95">
-        <v>-9.5633436367979048</v>
+        <v>51.471186838620731</v>
       </c>
     </row>
     <row r="9" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B9" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C9" s="45" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="46" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" s="91">
+        <v>948.6277</v>
+      </c>
+      <c r="F9" s="92">
+        <v>0</v>
+      </c>
+      <c r="G9" s="92">
+        <v>-3</v>
+      </c>
+      <c r="H9" s="92">
+        <v>7220.0604150000008</v>
+      </c>
+      <c r="I9" s="92">
+        <v>0</v>
+      </c>
+      <c r="J9" s="92">
         <v>69</v>
       </c>
-      <c r="E9" s="91">
-[...16 lines deleted...]
-      </c>
       <c r="K9" s="92">
-        <v>1010.605</v>
+        <v>0</v>
       </c>
       <c r="L9" s="92">
-        <v>47.894999999999996</v>
+        <v>82</v>
       </c>
       <c r="M9" s="92">
-        <v>0</v>
+        <v>446</v>
       </c>
       <c r="N9" s="92">
-        <v>2015.5273800000002</v>
+        <v>532.74171999999999</v>
       </c>
       <c r="O9" s="93">
-        <v>11214.078916999999</v>
+        <v>9295.4298350000008</v>
       </c>
       <c r="P9" s="91">
-        <v>1469.159699</v>
+        <v>1497.0335</v>
       </c>
       <c r="Q9" s="92">
         <v>0</v>
       </c>
       <c r="R9" s="92">
         <v>0</v>
       </c>
       <c r="S9" s="92">
-        <v>53.8</v>
+        <v>955.77417600000001</v>
       </c>
       <c r="T9" s="92">
-        <v>49.5</v>
+        <v>578.96</v>
       </c>
       <c r="U9" s="92">
-        <v>1166</v>
+        <v>92</v>
       </c>
       <c r="V9" s="92">
-        <v>3817.9999990000001</v>
+        <v>1935.7</v>
       </c>
       <c r="W9" s="92">
-        <v>59621.0720803</v>
+        <v>31991.421818499999</v>
       </c>
       <c r="X9" s="93">
-        <v>66177.531778300006</v>
+        <v>37050.889494499999</v>
       </c>
       <c r="Y9" s="94">
-        <v>77391.610695300013</v>
+        <v>46346.319329500002</v>
       </c>
       <c r="Z9" s="95">
-        <v>29.614346454252114</v>
+        <v>25.317838394723147</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B10" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C10" s="43" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D10" s="44" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E10" s="91">
-        <v>14116.0148575</v>
+        <v>789.36419800000101</v>
       </c>
       <c r="F10" s="92">
-        <v>339.42899999999997</v>
+        <v>1115.07059</v>
       </c>
       <c r="G10" s="92">
-        <v>2378.3829299999998</v>
+        <v>208.212355</v>
       </c>
       <c r="H10" s="92">
-        <v>185.61539999999999</v>
+        <v>304.63900000000001</v>
       </c>
       <c r="I10" s="92">
-        <v>4945.4714000000004</v>
+        <v>7638.7953000000007</v>
       </c>
       <c r="J10" s="92">
-        <v>1.5390000000000001</v>
+        <v>40.54</v>
       </c>
       <c r="K10" s="92">
-        <v>1.7374499999999999</v>
+        <v>30.455028000000002</v>
       </c>
       <c r="L10" s="92">
-        <v>64.001499999999993</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="M10" s="92">
-        <v>-53.701999999999998</v>
+        <v>85.646000000000015</v>
       </c>
       <c r="N10" s="92">
-        <v>19684.065405000001</v>
+        <v>10446.496149999999</v>
       </c>
       <c r="O10" s="93">
-        <v>41662.554942499999</v>
+        <v>20664.318621000006</v>
       </c>
       <c r="P10" s="91">
-        <v>0</v>
+        <v>39.175449999999998</v>
       </c>
       <c r="Q10" s="92">
-        <v>24155.393303000001</v>
+        <v>28942.084438300004</v>
       </c>
       <c r="R10" s="92">
         <v>0</v>
       </c>
       <c r="S10" s="92">
-        <v>1106.7012</v>
+        <v>10</v>
       </c>
       <c r="T10" s="92">
-        <v>453.02599999999995</v>
+        <v>3850.6869999999999</v>
       </c>
       <c r="U10" s="92">
-        <v>4235.201967</v>
+        <v>912.61800000000005</v>
       </c>
       <c r="V10" s="92">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="W10" s="92">
-        <v>4338.0413140000001</v>
+        <v>2653.1743429999997</v>
       </c>
       <c r="X10" s="93">
-        <v>34402.363784000001</v>
+        <v>36407.739231300002</v>
       </c>
       <c r="Y10" s="94">
-        <v>76064.918726500007</v>
+        <v>57072.057852300008</v>
       </c>
       <c r="Z10" s="95">
-        <v>-16.620388122065933</v>
+        <v>-71.266707584108673</v>
       </c>
     </row>
     <row r="11" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B11" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C11" s="43" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D11" s="44" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E11" s="91">
-        <v>34888.149085000005</v>
+        <v>63019.35663100001</v>
       </c>
       <c r="F11" s="92">
-        <v>15.455</v>
+        <v>1.4684999999999999</v>
       </c>
       <c r="G11" s="92">
-        <v>10.030999999999999</v>
+        <v>550.14300000000003</v>
       </c>
       <c r="H11" s="92">
-        <v>339.68749100000002</v>
+        <v>262.91079999999999</v>
       </c>
       <c r="I11" s="92">
-        <v>0</v>
+        <v>76.39500000000001</v>
       </c>
       <c r="J11" s="92">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="K11" s="92">
-        <v>528.15014999999994</v>
+        <v>17.209</v>
       </c>
       <c r="L11" s="92">
-        <v>0</v>
+        <v>2695</v>
       </c>
       <c r="M11" s="92">
-        <v>508.51310000000001</v>
+        <v>0</v>
       </c>
       <c r="N11" s="92">
-        <v>14325.65473839999</v>
+        <v>17067.178942999959</v>
       </c>
       <c r="O11" s="93">
-        <v>50615.64056439999</v>
+        <v>83690.431873999973</v>
       </c>
       <c r="P11" s="91">
         <v>0</v>
       </c>
       <c r="Q11" s="92">
-        <v>5.9146999999999998</v>
+        <v>103.11</v>
       </c>
       <c r="R11" s="92">
         <v>0</v>
       </c>
       <c r="S11" s="92">
         <v>0</v>
       </c>
       <c r="T11" s="92">
         <v>0</v>
       </c>
       <c r="U11" s="92">
         <v>0</v>
       </c>
       <c r="V11" s="92">
-        <v>11391.028401</v>
+        <v>10378.009517</v>
       </c>
       <c r="W11" s="92">
-        <v>752.03200000000004</v>
+        <v>1142.7342720000001</v>
       </c>
       <c r="X11" s="93">
-        <v>12148.975100999998</v>
+        <v>11623.853789000001</v>
       </c>
       <c r="Y11" s="94">
-        <v>62764.615665399986</v>
+        <v>95314.285662999973</v>
       </c>
       <c r="Z11" s="95">
-        <v>113.77346755012718</v>
+        <v>235.57946099556162</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B12" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C12" s="43" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D12" s="44" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E12" s="91">
-        <v>920.91145799999902</v>
+        <v>3690.3021700000004</v>
       </c>
       <c r="F12" s="92">
-        <v>52.725000000000001</v>
+        <v>8.3079999999999998</v>
       </c>
       <c r="G12" s="92">
-        <v>7025.7718999999997</v>
+        <v>6476.4694090000012</v>
       </c>
       <c r="H12" s="92">
-        <v>3537.4981999999991</v>
+        <v>1021.4146999999999</v>
       </c>
       <c r="I12" s="92">
-        <v>6475.1460000000006</v>
+        <v>2281.2939999999999</v>
       </c>
       <c r="J12" s="92">
-        <v>228.429</v>
+        <v>30.414000000000001</v>
       </c>
       <c r="K12" s="92">
-        <v>1247.3979999999999</v>
+        <v>0</v>
       </c>
       <c r="L12" s="92">
-        <v>0.18260000000000001</v>
+        <v>9.11</v>
       </c>
       <c r="M12" s="92">
-        <v>42.686999999999998</v>
+        <v>9.966599999999989</v>
       </c>
       <c r="N12" s="92">
-        <v>760.95292359999996</v>
+        <v>473.14666019999999</v>
       </c>
       <c r="O12" s="93">
-        <v>20291.702081600004</v>
+        <v>14000.425539200001</v>
       </c>
       <c r="P12" s="91">
         <v>0</v>
       </c>
       <c r="Q12" s="92">
-        <v>0</v>
+        <v>3.839</v>
       </c>
       <c r="R12" s="92">
         <v>0</v>
       </c>
       <c r="S12" s="92">
         <v>0</v>
       </c>
       <c r="T12" s="92">
-        <v>32.0914</v>
+        <v>226.4</v>
       </c>
       <c r="U12" s="92">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V12" s="92">
         <v>0</v>
       </c>
       <c r="W12" s="92">
-        <v>1154.6680000000001</v>
+        <v>393</v>
       </c>
       <c r="X12" s="93">
-        <v>1186.7594000000001</v>
+        <v>624.23900000000003</v>
       </c>
       <c r="Y12" s="94">
-        <v>21478.461481600003</v>
+        <v>14624.664539200001</v>
       </c>
       <c r="Z12" s="95">
-        <v>-42.716078629966781</v>
+        <v>64.258545466617207</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B13" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C13" s="43" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D13" s="44" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E13" s="91">
-        <v>27557.171569000016</v>
+        <v>15484.164542</v>
       </c>
       <c r="F13" s="92">
-        <v>363.3494</v>
+        <v>194.6979</v>
       </c>
       <c r="G13" s="92">
-        <v>114.44090000000003</v>
+        <v>434.47908500000005</v>
       </c>
       <c r="H13" s="92">
-        <v>82.706900000000005</v>
+        <v>12.213999999999999</v>
       </c>
       <c r="I13" s="92">
-        <v>29.441549999999999</v>
+        <v>152.57320000000001</v>
       </c>
       <c r="J13" s="92">
-        <v>177.44030000000001</v>
+        <v>163.3656</v>
       </c>
       <c r="K13" s="92">
-        <v>83.384799999999998</v>
+        <v>276.48200000000003</v>
       </c>
       <c r="L13" s="92">
-        <v>5.6474000000000002</v>
+        <v>2.5090648</v>
       </c>
       <c r="M13" s="92">
-        <v>3.96</v>
+        <v>-6.3799999999999996E-2</v>
       </c>
       <c r="N13" s="92">
-        <v>1084.3838000000001</v>
+        <v>1966.3256920000001</v>
       </c>
       <c r="O13" s="93">
-        <v>29501.926619000016</v>
+        <v>18686.747283799999</v>
       </c>
       <c r="P13" s="91">
         <v>0</v>
       </c>
       <c r="Q13" s="92">
         <v>0</v>
       </c>
       <c r="R13" s="92">
         <v>0</v>
       </c>
       <c r="S13" s="92">
         <v>0</v>
       </c>
       <c r="T13" s="92">
         <v>0</v>
       </c>
       <c r="U13" s="92">
-        <v>0</v>
+        <v>0.10703</v>
       </c>
       <c r="V13" s="92">
         <v>0</v>
       </c>
       <c r="W13" s="92">
-        <v>43.685000000000002</v>
+        <v>5.4749999999999996</v>
       </c>
       <c r="X13" s="93">
-        <v>43.685000000000002</v>
+        <v>5.5820299999999996</v>
       </c>
       <c r="Y13" s="94">
-        <v>29545.611619000018</v>
+        <v>18692.329313800001</v>
       </c>
       <c r="Z13" s="95">
-        <v>-60.700614699950293</v>
+        <v>-65.702183905338813</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B14" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C14" s="43" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D14" s="44" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E14" s="91">
-        <v>133698.43618900012</v>
+        <v>23253.001510000024</v>
       </c>
       <c r="F14" s="92">
-        <v>22668.070522000002</v>
+        <v>25264.679082999995</v>
       </c>
       <c r="G14" s="92">
-        <v>7422.9336250000015</v>
+        <v>3715.9704929999998</v>
       </c>
       <c r="H14" s="92">
-        <v>239.91622699999999</v>
+        <v>618.60149999999999</v>
       </c>
       <c r="I14" s="92">
-        <v>16454.579099999999</v>
+        <v>27634.669596000007</v>
       </c>
       <c r="J14" s="92">
-        <v>185331.6422001</v>
+        <v>35870.572905000008</v>
       </c>
       <c r="K14" s="92">
-        <v>990.09854299999995</v>
+        <v>1.4059000000000204</v>
       </c>
       <c r="L14" s="92">
-        <v>88.351799999999997</v>
+        <v>52.3613</v>
       </c>
       <c r="M14" s="92">
-        <v>1880.4690000000001</v>
+        <v>2816.6682000000001</v>
       </c>
       <c r="N14" s="92">
-        <v>5922.7346379999999</v>
+        <v>6332.3018869999996</v>
       </c>
       <c r="O14" s="93">
-        <v>374697.23184410011</v>
+        <v>125560.23237400003</v>
       </c>
       <c r="P14" s="91">
         <v>0</v>
       </c>
       <c r="Q14" s="92">
-        <v>-3.4144000000000001</v>
+        <v>0</v>
       </c>
       <c r="R14" s="92">
         <v>0</v>
       </c>
       <c r="S14" s="92">
-        <v>1304.95</v>
+        <v>7227.08</v>
       </c>
       <c r="T14" s="92">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="U14" s="92">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="V14" s="92">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="W14" s="92">
-        <v>3294.8232000000003</v>
+        <v>10038.456</v>
       </c>
       <c r="X14" s="93">
-        <v>4657.3588</v>
+        <v>17300.536</v>
       </c>
       <c r="Y14" s="94">
-        <v>379354.5906441001</v>
+        <v>142860.76837400004</v>
       </c>
       <c r="Z14" s="95">
-        <v>-29.267790450232667</v>
+        <v>-4.2387082519434349</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B15" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C15" s="47" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D15" s="48" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E15" s="96">
-        <v>25855.801556000009</v>
+        <v>22614.497808</v>
       </c>
       <c r="F15" s="97">
-        <v>5337.2210599999626</v>
+        <v>-430.43973999996024</v>
       </c>
       <c r="G15" s="97">
-        <v>2326.2135470000003</v>
+        <v>8862.0819999999985</v>
       </c>
       <c r="H15" s="97">
-        <v>2125.7221</v>
+        <v>1287.0096399999998</v>
       </c>
       <c r="I15" s="97">
-        <v>881.39899999999989</v>
+        <v>104.68799999999999</v>
       </c>
       <c r="J15" s="97">
-        <v>44312.295860000006</v>
+        <v>12076.76641</v>
       </c>
       <c r="K15" s="97">
-        <v>41082.82704099999</v>
+        <v>19309.222515000001</v>
       </c>
       <c r="L15" s="97">
-        <v>8830.8526729999994</v>
+        <v>10443.85187</v>
       </c>
       <c r="M15" s="97">
-        <v>2696.2023800000056</v>
+        <v>3396.2131630000026</v>
       </c>
       <c r="N15" s="97">
-        <v>18938.344597199997</v>
+        <v>7587.5073612000006</v>
       </c>
       <c r="O15" s="98">
-        <v>152386.87981419996</v>
+        <v>85251.399027200037</v>
       </c>
       <c r="P15" s="96">
         <v>0</v>
       </c>
       <c r="Q15" s="97">
         <v>0</v>
       </c>
       <c r="R15" s="97">
-        <v>2.3650000000000002</v>
+        <v>-2</v>
       </c>
       <c r="S15" s="97">
-        <v>14552.402300000002</v>
+        <v>5770.6093600000004</v>
       </c>
       <c r="T15" s="97">
-        <v>214.19499999999999</v>
+        <v>30.592999999999996</v>
       </c>
       <c r="U15" s="97">
-        <v>1.000000000000002</v>
+        <v>192.088605</v>
       </c>
       <c r="V15" s="97">
-        <v>739.921201</v>
+        <v>506.65879999999999</v>
       </c>
       <c r="W15" s="97">
-        <v>25143.515808700002</v>
+        <v>6983.5059999999994</v>
       </c>
       <c r="X15" s="98">
-        <v>40653.399309700006</v>
+        <v>13481.455764999999</v>
       </c>
       <c r="Y15" s="99">
-        <v>193040.27912389996</v>
+        <v>98732.854792200029</v>
       </c>
       <c r="Z15" s="100">
-        <v>-75.003048176730204</v>
+        <v>-14.412201387825363</v>
       </c>
     </row>
     <row r="16" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B16" s="39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C16" s="49" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D16" s="50" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E16" s="101">
-        <v>1576.1323843</v>
+        <v>9820.1799750000027</v>
       </c>
       <c r="F16" s="102">
-        <v>37.893900000000002</v>
+        <v>39.990816799999997</v>
       </c>
       <c r="G16" s="102">
-        <v>284.35769999999997</v>
+        <v>118.50169999999999</v>
       </c>
       <c r="H16" s="102">
-        <v>225.9469</v>
+        <v>37.436599999999999</v>
       </c>
       <c r="I16" s="102">
-        <v>10064.846</v>
+        <v>46398.903600000005</v>
       </c>
       <c r="J16" s="102">
-        <v>95.156699999999958</v>
+        <v>570.03800000000001</v>
       </c>
       <c r="K16" s="102">
-        <v>920.94370000000004</v>
+        <v>16.413499999999999</v>
       </c>
       <c r="L16" s="102">
-        <v>5.7345000000000006</v>
+        <v>0.66440000000000698</v>
       </c>
       <c r="M16" s="102">
-        <v>56.672874499999999</v>
+        <v>121.9526</v>
       </c>
       <c r="N16" s="102">
-        <v>523.23446000000001</v>
+        <v>12233.8095715</v>
       </c>
       <c r="O16" s="103">
-        <v>13790.919118799999</v>
+        <v>69357.890763300005</v>
       </c>
       <c r="P16" s="101">
         <v>0</v>
       </c>
       <c r="Q16" s="102">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R16" s="102">
         <v>0</v>
       </c>
       <c r="S16" s="102">
-        <v>5.17</v>
+        <v>0</v>
       </c>
       <c r="T16" s="102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U16" s="102">
         <v>0</v>
       </c>
       <c r="V16" s="102">
-        <v>0</v>
+        <v>495</v>
       </c>
       <c r="W16" s="102">
-        <v>111.7216</v>
+        <v>129.07</v>
       </c>
       <c r="X16" s="103">
-        <v>116.8916</v>
+        <v>631.06999999999994</v>
       </c>
       <c r="Y16" s="104">
-        <v>13907.810718799999</v>
+        <v>69988.960763300012</v>
       </c>
       <c r="Z16" s="105">
-        <v>41.112674043225297</v>
+        <v>2342.5997238848749</v>
       </c>
     </row>
     <row r="17" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="39" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B17" s="51" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C17" s="52" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D17" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E17" s="106">
-        <v>244459.44767330016</v>
+        <v>140812.44437900002</v>
       </c>
       <c r="F17" s="107">
-        <v>27912.605182999938</v>
+        <v>26196.30134980004</v>
       </c>
       <c r="G17" s="107">
-        <v>19606.575102000003</v>
+        <v>20598.211442</v>
       </c>
       <c r="H17" s="107">
-        <v>13689.343694999998</v>
+        <v>22972.849015000003</v>
       </c>
       <c r="I17" s="107">
-        <v>38901.235050000003</v>
+        <v>84288.215196000005</v>
       </c>
       <c r="J17" s="107">
-        <v>231511.4274971</v>
+        <v>48837.467345000012</v>
       </c>
       <c r="K17" s="107">
-        <v>46343.188283999989</v>
+        <v>19814.491252</v>
       </c>
       <c r="L17" s="107">
-        <v>9042.6896729999989</v>
+        <v>13292.3742348</v>
       </c>
       <c r="M17" s="107">
-        <v>5137.6381545000058</v>
+        <v>6877.3827630000023</v>
       </c>
       <c r="N17" s="107">
-        <v>64584.158008799997</v>
+        <v>57124.964284899957</v>
       </c>
       <c r="O17" s="108">
-        <v>701188.30832070007</v>
+        <v>440814.70126150001</v>
       </c>
       <c r="P17" s="106">
-        <v>1469.159699</v>
+        <v>1520.20895</v>
       </c>
       <c r="Q17" s="107">
-        <v>24162.441003</v>
+        <v>29150.841199800005</v>
       </c>
       <c r="R17" s="107">
-        <v>8.3032679999999992</v>
+        <v>1.9929999999999999</v>
       </c>
       <c r="S17" s="107">
-        <v>17171.202290100002</v>
+        <v>14023.503536</v>
       </c>
       <c r="T17" s="107">
-        <v>923.7364</v>
+        <v>4696.1759999999995</v>
       </c>
       <c r="U17" s="107">
-        <v>6376.7019660000005</v>
+        <v>1856.8136349999997</v>
       </c>
       <c r="V17" s="107">
-        <v>17689.608679000001</v>
+        <v>13827.791217</v>
       </c>
       <c r="W17" s="107">
-        <v>96757.549003000007</v>
+        <v>53886.963633499996</v>
       </c>
       <c r="X17" s="108">
-        <v>164558.70230810001</v>
+        <v>118964.29117129999</v>
       </c>
       <c r="Y17" s="109">
-        <v>865747.01062880014</v>
+        <v>559778.99243280001</v>
       </c>
       <c r="Z17" s="110">
-        <v>-46.678596911057909</v>
+        <v>-7.5231662400523591</v>
       </c>
     </row>
     <row r="18" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="51" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B18" s="51" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C18" s="54" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D18" s="55" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E18" s="106">
-        <v>266477.77483030019</v>
+        <v>150867.33616800001</v>
       </c>
       <c r="F18" s="107">
-        <v>28073.006882999936</v>
+        <v>28128.430779800041</v>
       </c>
       <c r="G18" s="107">
-        <v>20633.245102000001</v>
+        <v>20823.559541999999</v>
       </c>
       <c r="H18" s="107">
-        <v>162019.40536039998</v>
+        <v>158190.00047500001</v>
       </c>
       <c r="I18" s="107">
-        <v>40720.763280700005</v>
+        <v>90835.716595999998</v>
       </c>
       <c r="J18" s="107">
-        <v>231621.7465871</v>
+        <v>49460.233026000009</v>
       </c>
       <c r="K18" s="107">
-        <v>182871.009272</v>
+        <v>26477.459221999998</v>
       </c>
       <c r="L18" s="107">
-        <v>9080.484672999999</v>
+        <v>13315.3345348</v>
       </c>
       <c r="M18" s="107">
-        <v>7646.1166545000051</v>
+        <v>6978.9396630000019</v>
       </c>
       <c r="N18" s="107">
-        <v>67131.642208799996</v>
+        <v>59436.739921599954</v>
       </c>
       <c r="O18" s="108">
-        <v>1016275.1948518001</v>
+        <v>604513.74992820004</v>
       </c>
       <c r="P18" s="111">
-        <v>1478.7046990000001</v>
+        <v>1551.87895</v>
       </c>
       <c r="Q18" s="112">
-        <v>24176.441003</v>
+        <v>29184.841199800005</v>
       </c>
       <c r="R18" s="112">
-        <v>15.303267999999999</v>
+        <v>4.9930000000000003</v>
       </c>
       <c r="S18" s="112">
-        <v>17633.735290100001</v>
+        <v>15555.704211</v>
       </c>
       <c r="T18" s="112">
-        <v>4786.2802860000002</v>
+        <v>9397.5949999999993</v>
       </c>
       <c r="U18" s="112">
-        <v>6682.5119660000009</v>
+        <v>1863.8136349999997</v>
       </c>
       <c r="V18" s="112">
-        <v>17989.608679000001</v>
+        <v>13993.791217</v>
       </c>
       <c r="W18" s="112">
-        <v>141174.70910400001</v>
+        <v>75348.544215300004</v>
       </c>
       <c r="X18" s="113">
-        <v>213937.2942951</v>
+        <v>146901.16142809999</v>
       </c>
       <c r="Y18" s="114">
-        <v>1230212.4891469001</v>
+        <v>751414.9113563</v>
       </c>
       <c r="Z18" s="115">
-        <v>-33.935208317186664</v>
+        <v>-5.6531457487096652</v>
       </c>
     </row>
     <row r="19" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="57" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C19" s="58" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="59" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E19" s="116">
-        <v>6476.1530000000002</v>
+        <v>1914.0992150000002</v>
       </c>
       <c r="F19" s="117">
         <v>0</v>
       </c>
       <c r="G19" s="117">
         <v>0</v>
       </c>
       <c r="H19" s="117">
         <v>0</v>
       </c>
       <c r="I19" s="117">
         <v>0</v>
       </c>
       <c r="J19" s="117">
-        <v>56.962999999999994</v>
+        <v>-35.095500000000001</v>
       </c>
       <c r="K19" s="117">
-        <v>0</v>
+        <v>121.92400000000001</v>
       </c>
       <c r="L19" s="117">
-        <v>7</v>
+        <v>280.70300000000003</v>
       </c>
       <c r="M19" s="117">
-        <v>0</v>
+        <v>-7.2430000000000003E-3</v>
       </c>
       <c r="N19" s="117">
-        <v>1748.9080430000001</v>
+        <v>1377.134</v>
       </c>
       <c r="O19" s="118">
-        <v>8289.0240429999994</v>
+        <v>3658.7574720000002</v>
       </c>
       <c r="P19" s="116">
-        <v>3392.7253999999998</v>
+        <v>5051.01</v>
       </c>
       <c r="Q19" s="117">
         <v>0</v>
       </c>
       <c r="R19" s="117">
-        <v>260.24599999999998</v>
+        <v>1</v>
       </c>
       <c r="S19" s="117">
         <v>0</v>
       </c>
       <c r="T19" s="117">
-        <v>7328.4319999999998</v>
+        <v>8979.3026270000009</v>
       </c>
       <c r="U19" s="117">
-        <v>7046.3019999999997</v>
+        <v>6659.96</v>
       </c>
       <c r="V19" s="117">
-        <v>108.11</v>
+        <v>14</v>
       </c>
       <c r="W19" s="117">
-        <v>6564.8551349999998</v>
+        <v>50740.428234999999</v>
       </c>
       <c r="X19" s="118">
-        <v>24700.670534999997</v>
+        <v>71445.700861999998</v>
       </c>
       <c r="Y19" s="119">
-        <v>32989.694577999995</v>
+        <v>75104.458333999995</v>
       </c>
       <c r="Z19" s="120">
-        <v>-18.998322749059916</v>
+        <v>29.778211655765908</v>
       </c>
     </row>
     <row r="20" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="60" t="s">
         <v>58</v>
       </c>
-      <c r="B20" s="60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="45" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D20" s="46" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E20" s="91">
-        <v>6697.058</v>
+        <v>88.8</v>
       </c>
       <c r="F20" s="92">
         <v>0</v>
       </c>
       <c r="G20" s="92">
         <v>0</v>
       </c>
       <c r="H20" s="92">
         <v>0</v>
       </c>
       <c r="I20" s="92">
         <v>0</v>
       </c>
       <c r="J20" s="92">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="K20" s="92">
-        <v>7203.8249999999998</v>
+        <v>23548.889950000001</v>
       </c>
       <c r="L20" s="92">
-        <v>393.0985</v>
+        <v>687.95150000000001</v>
       </c>
       <c r="M20" s="92">
         <v>0</v>
       </c>
       <c r="N20" s="92">
-        <v>3</v>
+        <v>168</v>
       </c>
       <c r="O20" s="93">
-        <v>14296.9815</v>
+        <v>24613.641449999999</v>
       </c>
       <c r="P20" s="91">
         <v>0</v>
       </c>
       <c r="Q20" s="92">
-        <v>2499.3200000000002</v>
+        <v>1554.5</v>
       </c>
       <c r="R20" s="92">
         <v>0</v>
       </c>
       <c r="S20" s="92">
-        <v>0</v>
+        <v>738.74429999999995</v>
       </c>
       <c r="T20" s="92">
         <v>0</v>
       </c>
       <c r="U20" s="92">
-        <v>845.64347999999995</v>
+        <v>0</v>
       </c>
       <c r="V20" s="92">
         <v>0</v>
       </c>
       <c r="W20" s="92">
-        <v>45.397931999999997</v>
+        <v>-4</v>
       </c>
       <c r="X20" s="93">
-        <v>3390.3614120000002</v>
+        <v>2289.2442999999998</v>
       </c>
       <c r="Y20" s="94">
-        <v>17687.342912</v>
+        <v>26902.885749999998</v>
       </c>
       <c r="Z20" s="95">
-        <v>518.90063630289762</v>
+        <v>68.841526473333147</v>
       </c>
     </row>
     <row r="21" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="60" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="61" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D21" s="62" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E21" s="101">
-        <v>157.6883000000002</v>
+        <v>187.69343299999969</v>
       </c>
       <c r="F21" s="102">
         <v>0</v>
       </c>
       <c r="G21" s="102">
-        <v>6.4450000000000003</v>
+        <v>0</v>
       </c>
       <c r="H21" s="102">
-        <v>90.2</v>
+        <v>288.53440000000001</v>
       </c>
       <c r="I21" s="102">
         <v>0</v>
       </c>
       <c r="J21" s="102">
-        <v>8.0410719999999998</v>
+        <v>6.1550000000000002</v>
       </c>
       <c r="K21" s="102">
-        <v>9.5</v>
+        <v>1376</v>
       </c>
       <c r="L21" s="102">
-        <v>4.0979000000000001</v>
+        <v>3.165</v>
       </c>
       <c r="M21" s="102">
-        <v>81.226200000000006</v>
+        <v>153.56630000000001</v>
       </c>
       <c r="N21" s="102">
-        <v>1631.5617</v>
+        <v>18.340399999999999</v>
       </c>
       <c r="O21" s="103">
-        <v>1988.7601720000002</v>
+        <v>2033.4545329999996</v>
       </c>
       <c r="P21" s="101">
         <v>0</v>
       </c>
       <c r="Q21" s="102">
         <v>0</v>
       </c>
       <c r="R21" s="102">
-        <v>1564</v>
+        <v>889.19</v>
       </c>
       <c r="S21" s="102">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="T21" s="102">
-        <v>493.35</v>
+        <v>3149.8328000000001</v>
       </c>
       <c r="U21" s="102">
-        <v>23249.739257199999</v>
+        <v>41767.815178000004</v>
       </c>
       <c r="V21" s="102">
-        <v>-27.609998999999998</v>
+        <v>30.399999000000001</v>
       </c>
       <c r="W21" s="102">
-        <v>792.37459280000007</v>
+        <v>72.319999999999993</v>
       </c>
       <c r="X21" s="103">
-        <v>26071.853850999996</v>
+        <v>45935.557977000004</v>
       </c>
       <c r="Y21" s="104">
-        <v>28060.614022999995</v>
+        <v>47969.01251</v>
       </c>
       <c r="Z21" s="105">
-        <v>-60.11270636421586</v>
+        <v>-12.621534622790287</v>
       </c>
     </row>
     <row r="22" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="B22" s="63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="61" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D22" s="62" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E22" s="121">
-        <v>13330.899299999999</v>
+        <v>2190.5926479999998</v>
       </c>
       <c r="F22" s="122">
         <v>0</v>
       </c>
       <c r="G22" s="122">
-        <v>6.4450000000000003</v>
+        <v>0</v>
       </c>
       <c r="H22" s="122">
-        <v>90.2</v>
+        <v>288.53440000000001</v>
       </c>
       <c r="I22" s="122">
         <v>0</v>
       </c>
       <c r="J22" s="122">
-        <v>65.004071999999994</v>
+        <v>91.0595</v>
       </c>
       <c r="K22" s="122">
-        <v>7213.3249999999998</v>
+        <v>25046.81395</v>
       </c>
       <c r="L22" s="122">
-        <v>404.19639999999998</v>
+        <v>971.81950000000006</v>
       </c>
       <c r="M22" s="122">
-        <v>81.226200000000006</v>
+        <v>153.55905700000002</v>
       </c>
       <c r="N22" s="122">
-        <v>3383.4697430000001</v>
+        <v>1563.4744000000001</v>
       </c>
       <c r="O22" s="123">
-        <v>24574.765715000001</v>
+        <v>30305.853455</v>
       </c>
       <c r="P22" s="121">
-        <v>3392.7253999999998</v>
+        <v>5051.01</v>
       </c>
       <c r="Q22" s="122">
-        <v>2499.3200000000002</v>
+        <v>1554.5</v>
       </c>
       <c r="R22" s="122">
-        <v>1824.2460000000001</v>
+        <v>890.19</v>
       </c>
       <c r="S22" s="122">
-        <v>0</v>
+        <v>764.74429999999995</v>
       </c>
       <c r="T22" s="122">
-        <v>7821.7820000000002</v>
+        <v>12129.135427000001</v>
       </c>
       <c r="U22" s="122">
-        <v>31141.684737199997</v>
+        <v>48427.775178000004</v>
       </c>
       <c r="V22" s="122">
-        <v>80.500000999999997</v>
+        <v>44.399999000000001</v>
       </c>
       <c r="W22" s="122">
-        <v>7402.6276597999995</v>
+        <v>50808.748234999999</v>
       </c>
       <c r="X22" s="123">
-        <v>54162.885797999988</v>
+        <v>119670.50313900001</v>
       </c>
       <c r="Y22" s="124">
-        <v>78737.65151299999</v>
+        <v>149976.35659400001</v>
       </c>
       <c r="Z22" s="125">
-        <v>-30.892357535918748</v>
+        <v>16.528865170005822</v>
       </c>
     </row>
     <row r="23" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="39" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B23" s="60" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="C23" s="45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="46" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E23" s="91">
-        <v>25.1</v>
+        <v>239.24200000000002</v>
       </c>
       <c r="F23" s="92">
-        <v>0</v>
+        <v>-1606</v>
       </c>
       <c r="G23" s="92">
         <v>0</v>
       </c>
       <c r="H23" s="92">
         <v>0</v>
       </c>
       <c r="I23" s="92">
         <v>0</v>
       </c>
       <c r="J23" s="92">
         <v>0</v>
       </c>
       <c r="K23" s="92">
-        <v>17538.806</v>
+        <v>1182.4290000000001</v>
       </c>
       <c r="L23" s="92">
-        <v>356.88125000000002</v>
+        <v>34.905999999999999</v>
       </c>
       <c r="M23" s="92">
-        <v>7345.1077999999998</v>
+        <v>8.1446000000000005</v>
       </c>
       <c r="N23" s="92">
-        <v>518</v>
+        <v>184.83635599999999</v>
       </c>
       <c r="O23" s="93">
-        <v>25783.895049999999</v>
+        <v>43.557956000000047</v>
       </c>
       <c r="P23" s="91">
-        <v>117.6</v>
+        <v>171.14000000000001</v>
       </c>
       <c r="Q23" s="92">
         <v>0</v>
       </c>
       <c r="R23" s="92">
-        <v>1037.0943</v>
+        <v>807.34338000000002</v>
       </c>
       <c r="S23" s="92">
         <v>0</v>
       </c>
       <c r="T23" s="92">
-        <v>6.4901</v>
+        <v>47.761871999999997</v>
       </c>
       <c r="U23" s="92">
-        <v>395.86</v>
+        <v>108</v>
       </c>
       <c r="V23" s="92">
-        <v>0.23319999999999999</v>
+        <v>11.7623</v>
       </c>
       <c r="W23" s="92">
-        <v>74.614350000000002</v>
+        <v>55</v>
       </c>
       <c r="X23" s="93">
-        <v>1631.8919499999997</v>
+        <v>1201.007552</v>
       </c>
       <c r="Y23" s="94">
-        <v>27415.787</v>
+        <v>1244.5655080000001</v>
       </c>
       <c r="Z23" s="95">
-        <v>436.29380061458784</v>
+        <v>-81.993109480051388</v>
       </c>
     </row>
     <row r="24" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="39" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B24" s="60" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C24" s="45" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D24" s="46" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E24" s="91">
-        <v>384.33245399999998</v>
+        <v>2497.5809080000004</v>
       </c>
       <c r="F24" s="92">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G24" s="92">
         <v>0</v>
       </c>
       <c r="H24" s="92">
-        <v>0</v>
+        <v>28468</v>
       </c>
       <c r="I24" s="92">
         <v>0</v>
       </c>
       <c r="J24" s="92">
-        <v>0.12870000000000001</v>
+        <v>13.2387</v>
       </c>
       <c r="K24" s="92">
-        <v>2474.091903</v>
+        <v>7680.2098120000001</v>
       </c>
       <c r="L24" s="92">
-        <v>185</v>
+        <v>555.29700000000003</v>
       </c>
       <c r="M24" s="92">
-        <v>48.650853599999998</v>
+        <v>35.945</v>
       </c>
       <c r="N24" s="92">
-        <v>1626.6148148</v>
+        <v>841.45024000000001</v>
       </c>
       <c r="O24" s="93">
-        <v>4720.8187254000004</v>
+        <v>40091.721659999996</v>
       </c>
       <c r="P24" s="91">
-        <v>640.22568699999999</v>
+        <v>1</v>
       </c>
       <c r="Q24" s="92">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R24" s="92">
-        <v>5439.1539240000002</v>
+        <v>438</v>
       </c>
       <c r="S24" s="92">
-        <v>1.153899</v>
+        <v>-3.0118</v>
       </c>
       <c r="T24" s="92">
-        <v>29.439299999999999</v>
+        <v>491.53999999999996</v>
       </c>
       <c r="U24" s="92">
-        <v>122.13062099999996</v>
+        <v>516.45186000000001</v>
       </c>
       <c r="V24" s="92">
-        <v>111.533569</v>
+        <v>8.122719</v>
       </c>
       <c r="W24" s="92">
-        <v>3214.1921200000002</v>
+        <v>1560.3528919999999</v>
       </c>
       <c r="X24" s="93">
-        <v>9558.8291200000003</v>
+        <v>3012.4556709999997</v>
       </c>
       <c r="Y24" s="94">
-        <v>14279.647845400001</v>
+        <v>43104.177330999999</v>
       </c>
       <c r="Z24" s="95">
-        <v>-69.794556131703715</v>
+        <v>353.3510062673887</v>
       </c>
     </row>
     <row r="25" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B25" s="60" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C25" s="45" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D25" s="46" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E25" s="126">
-        <v>1362</v>
+        <v>0</v>
       </c>
       <c r="F25" s="127">
         <v>0</v>
       </c>
       <c r="G25" s="127">
         <v>0</v>
       </c>
       <c r="H25" s="128">
         <v>0</v>
       </c>
       <c r="I25" s="128">
         <v>0</v>
       </c>
       <c r="J25" s="128">
         <v>0</v>
       </c>
       <c r="K25" s="128">
-        <v>3885.2</v>
+        <v>0</v>
       </c>
       <c r="L25" s="128">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="M25" s="128">
-        <v>0.39600000000000002</v>
+        <v>0</v>
       </c>
       <c r="N25" s="128">
-        <v>399</v>
+        <v>72</v>
       </c>
       <c r="O25" s="129">
-        <v>5715.5959999999995</v>
+        <v>78</v>
       </c>
       <c r="P25" s="130">
-        <v>37.673789999999997</v>
+        <v>0</v>
       </c>
       <c r="Q25" s="128">
-        <v>636.00450000000001</v>
+        <v>24</v>
       </c>
       <c r="R25" s="128">
-        <v>9684.3859973999988</v>
+        <v>8171.2038999999995</v>
       </c>
       <c r="S25" s="128">
         <v>0</v>
       </c>
       <c r="T25" s="128">
         <v>0</v>
       </c>
       <c r="U25" s="128">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="V25" s="128">
         <v>0</v>
       </c>
       <c r="W25" s="128">
-        <v>9</v>
+        <v>1715</v>
       </c>
       <c r="X25" s="129">
-        <v>10389.064287399999</v>
+        <v>9953.2039000000004</v>
       </c>
       <c r="Y25" s="131">
-        <v>16104.660287399998</v>
+        <v>10031.2039</v>
       </c>
       <c r="Z25" s="132">
-        <v>-30.905659523734606</v>
+        <v>-27.46081171578869</v>
       </c>
     </row>
     <row r="26" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="39" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B26" s="60" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C26" s="61" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D26" s="62" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E26" s="111">
-        <v>-3.612044</v>
+        <v>8.65</v>
       </c>
       <c r="F26" s="112">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G26" s="112">
         <v>0</v>
       </c>
       <c r="H26" s="112">
-        <v>370</v>
+        <v>0</v>
       </c>
       <c r="I26" s="112">
         <v>0</v>
       </c>
       <c r="J26" s="112">
         <v>0</v>
       </c>
       <c r="K26" s="112">
-        <v>114.28700000000001</v>
+        <v>347.45100000000002</v>
       </c>
       <c r="L26" s="112">
-        <v>124.0155</v>
+        <v>277.58299999999997</v>
       </c>
       <c r="M26" s="112">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="N26" s="112">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="O26" s="113">
-        <v>622.69045599999993</v>
+        <v>693.79399999999998</v>
       </c>
       <c r="P26" s="133">
         <v>0</v>
       </c>
       <c r="Q26" s="134">
         <v>0</v>
       </c>
       <c r="R26" s="134">
         <v>0</v>
       </c>
       <c r="S26" s="134">
         <v>0</v>
       </c>
       <c r="T26" s="134">
         <v>0</v>
       </c>
       <c r="U26" s="134">
-        <v>0</v>
+        <v>1146.8369</v>
       </c>
       <c r="V26" s="134">
-        <v>0</v>
+        <v>545</v>
       </c>
       <c r="W26" s="134">
-        <v>5608.6130000000003</v>
+        <v>-6.6229000000000013</v>
       </c>
       <c r="X26" s="135">
-        <v>5608.6130000000003</v>
+        <v>1685.2139999999999</v>
       </c>
       <c r="Y26" s="136">
-        <v>6231.3034560000006</v>
+        <v>2379.0079999999998</v>
       </c>
       <c r="Z26" s="137">
-        <v>930.9388278265485</v>
+        <v>-67.826843382127677</v>
       </c>
     </row>
     <row r="27" spans="1:26" s="15" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="39" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B27" s="64" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C27" s="65" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D27" s="66" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E27" s="138">
-        <v>1767.82041</v>
+        <v>2745.4729080000006</v>
       </c>
       <c r="F27" s="139">
-        <v>2</v>
+        <v>-1602</v>
       </c>
       <c r="G27" s="139">
         <v>0</v>
       </c>
       <c r="H27" s="139">
-        <v>370</v>
+        <v>28468</v>
       </c>
       <c r="I27" s="139">
         <v>0</v>
       </c>
       <c r="J27" s="139">
-        <v>0.12870000000000001</v>
+        <v>13.2387</v>
       </c>
       <c r="K27" s="139">
-        <v>24012.384903000002</v>
+        <v>9210.089812000002</v>
       </c>
       <c r="L27" s="139">
-        <v>734.89675</v>
+        <v>873.78599999999994</v>
       </c>
       <c r="M27" s="139">
-        <v>7394.1546535999996</v>
+        <v>44.199600000000004</v>
       </c>
       <c r="N27" s="139">
-        <v>2561.6148148000002</v>
+        <v>1154.2865959999999</v>
       </c>
       <c r="O27" s="140">
-        <v>36843.000231399994</v>
+        <v>40907.073615999994</v>
       </c>
       <c r="P27" s="141">
-        <v>795.49947700000007</v>
+        <v>172.14000000000001</v>
       </c>
       <c r="Q27" s="107">
-        <v>637.00450000000001</v>
+        <v>24</v>
       </c>
       <c r="R27" s="107">
-        <v>16160.6342214</v>
+        <v>9416.5472799999989</v>
       </c>
       <c r="S27" s="107">
-        <v>1.153899</v>
+        <v>-3.0118</v>
       </c>
       <c r="T27" s="107">
-        <v>35.929400000000001</v>
+        <v>539.301872</v>
       </c>
       <c r="U27" s="107">
-        <v>539.99062099999992</v>
+        <v>1814.2887599999999</v>
       </c>
       <c r="V27" s="107">
-        <v>111.766769</v>
+        <v>564.88501900000006</v>
       </c>
       <c r="W27" s="107">
-        <v>8906.4194700000007</v>
+        <v>3323.729992</v>
       </c>
       <c r="X27" s="108">
-        <v>27188.398357399998</v>
+        <v>15851.881122999999</v>
       </c>
       <c r="Y27" s="109">
-        <v>64031.398588799988</v>
+        <v>56758.954738999993</v>
       </c>
       <c r="Z27" s="110">
-        <v>-16.079219445887482</v>
+        <v>50.783963406908626</v>
       </c>
     </row>
     <row r="28" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="51" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B28" s="64" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C28" s="54" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="55" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E28" s="142">
-        <v>15098.719709999999</v>
+        <v>4936.0655560000005</v>
       </c>
       <c r="F28" s="143">
-        <v>2</v>
+        <v>-1602</v>
       </c>
       <c r="G28" s="143">
-        <v>6.4450000000000003</v>
+        <v>0</v>
       </c>
       <c r="H28" s="143">
-        <v>460.2</v>
+        <v>28756.5344</v>
       </c>
       <c r="I28" s="143">
         <v>0</v>
       </c>
       <c r="J28" s="143">
-        <v>65.132771999999989</v>
+        <v>104.29819999999999</v>
       </c>
       <c r="K28" s="143">
-        <v>31225.709903000003</v>
+        <v>34256.903762000002</v>
       </c>
       <c r="L28" s="143">
-        <v>1139.0931499999999</v>
+        <v>1845.6055000000001</v>
       </c>
       <c r="M28" s="143">
-        <v>7475.3808535999997</v>
+        <v>197.75865700000003</v>
       </c>
       <c r="N28" s="143">
-        <v>5945.0845578000008</v>
+        <v>2717.760996</v>
       </c>
       <c r="O28" s="144">
-        <v>61417.765946399995</v>
+        <v>71212.927070999998</v>
       </c>
       <c r="P28" s="145">
-        <v>4188.2248769999997</v>
+        <v>5223.1500000000005</v>
       </c>
       <c r="Q28" s="146">
-        <v>3136.3245000000002</v>
+        <v>1578.5</v>
       </c>
       <c r="R28" s="146">
-        <v>17984.880221399999</v>
+        <v>10306.737279999999</v>
       </c>
       <c r="S28" s="146">
-        <v>1.153899</v>
+        <v>761.73249999999996</v>
       </c>
       <c r="T28" s="146">
-        <v>7857.7114000000001</v>
+        <v>12668.437299000001</v>
       </c>
       <c r="U28" s="146">
-        <v>31681.675358199998</v>
+        <v>50242.063938000007</v>
       </c>
       <c r="V28" s="146">
-        <v>192.26677000000001</v>
+        <v>609.28501800000004</v>
       </c>
       <c r="W28" s="146">
-        <v>16309.047129800001</v>
+        <v>54132.478227</v>
       </c>
       <c r="X28" s="147">
-        <v>81351.28415539999</v>
+        <v>135522.38426200001</v>
       </c>
       <c r="Y28" s="148">
-        <v>142769.05010179998</v>
+        <v>206735.31133300002</v>
       </c>
       <c r="Z28" s="149">
-        <v>-24.951063933935202</v>
+        <v>24.280490016466526</v>
       </c>
     </row>
     <row r="29" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="40" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B29" s="67" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C29" s="68" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D29" s="69" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E29" s="163">
-        <v>2242</v>
+        <v>0</v>
       </c>
       <c r="F29" s="164">
         <v>0</v>
       </c>
       <c r="G29" s="164">
         <v>0</v>
       </c>
       <c r="H29" s="164">
         <v>0</v>
       </c>
       <c r="I29" s="164">
         <v>0</v>
       </c>
       <c r="J29" s="164">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K29" s="164">
-        <v>362.12</v>
+        <v>0</v>
       </c>
       <c r="L29" s="164">
         <v>0</v>
       </c>
       <c r="M29" s="164">
         <v>0</v>
       </c>
       <c r="N29" s="164">
-        <v>469.22402199999999</v>
+        <v>65.140349000000001</v>
       </c>
       <c r="O29" s="150">
-        <v>3073.3440219999998</v>
+        <v>77.140349000000001</v>
       </c>
       <c r="P29" s="165">
         <v>0</v>
       </c>
       <c r="Q29" s="166">
         <v>0</v>
       </c>
       <c r="R29" s="166">
         <v>0</v>
       </c>
       <c r="S29" s="166">
         <v>0</v>
       </c>
       <c r="T29" s="166">
         <v>0</v>
       </c>
       <c r="U29" s="166">
         <v>0</v>
       </c>
       <c r="V29" s="166">
         <v>0</v>
       </c>
       <c r="W29" s="166">
-        <v>219.70415199999999</v>
+        <v>2</v>
       </c>
       <c r="X29" s="167">
-        <v>219.70415199999999</v>
+        <v>2</v>
       </c>
       <c r="Y29" s="168">
-        <v>3293.0481739999996</v>
+        <v>79.140349000000001</v>
       </c>
       <c r="Z29" s="169">
-        <v>2188.9794916693691</v>
+        <v>-18.408560947598009</v>
       </c>
     </row>
     <row r="30" spans="1:26" s="15" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="70" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" s="73" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E30" s="151"/>
       <c r="F30" s="152"/>
       <c r="G30" s="152"/>
       <c r="H30" s="152"/>
       <c r="I30" s="152"/>
       <c r="J30" s="152"/>
       <c r="K30" s="152"/>
       <c r="L30" s="152"/>
       <c r="M30" s="152"/>
       <c r="N30" s="152"/>
       <c r="O30" s="153">
-        <v>13250</v>
+        <v>7458</v>
       </c>
       <c r="P30" s="151"/>
       <c r="Q30" s="152"/>
       <c r="R30" s="152"/>
       <c r="S30" s="152"/>
       <c r="T30" s="152"/>
       <c r="U30" s="152"/>
       <c r="V30" s="152"/>
       <c r="W30" s="152"/>
       <c r="X30" s="153">
-        <v>37568</v>
+        <v>32788.1</v>
       </c>
       <c r="Y30" s="154">
-        <v>50818</v>
+        <v>40246.1</v>
       </c>
       <c r="Z30" s="155">
-        <v>2.4391227221415956</v>
+        <v>7.3701762108661084</v>
       </c>
     </row>
     <row r="31" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="56" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B31" s="74" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C31" s="75" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D31" s="76" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E31" s="156">
-        <v>283818.49454030016</v>
+        <v>155803.401724</v>
       </c>
       <c r="F31" s="157">
-        <v>28075.006882999936</v>
+        <v>26526.430779800041</v>
       </c>
       <c r="G31" s="157">
-        <v>20639.690102</v>
+        <v>20823.559541999999</v>
       </c>
       <c r="H31" s="157">
-        <v>162479.60536039999</v>
+        <v>186946.53487500001</v>
       </c>
       <c r="I31" s="157">
-        <v>40720.763280700005</v>
+        <v>90835.716595999998</v>
       </c>
       <c r="J31" s="157">
-        <v>231686.87935910001</v>
+        <v>49576.531226000006</v>
       </c>
       <c r="K31" s="157">
-        <v>214458.839175</v>
+        <v>60734.362983999999</v>
       </c>
       <c r="L31" s="157">
-        <v>10219.577823</v>
+        <v>15160.9400348</v>
       </c>
       <c r="M31" s="157">
-        <v>15121.497508100005</v>
+        <v>7176.6983200000022</v>
       </c>
       <c r="N31" s="157">
-        <v>73545.950788599992</v>
+        <v>62219.641266599952</v>
       </c>
       <c r="O31" s="158">
-        <v>1094016.3048202002</v>
+        <v>683261.81734820001</v>
       </c>
       <c r="P31" s="156">
-        <v>5666.9295759999995</v>
+        <v>6775.0289500000008</v>
       </c>
       <c r="Q31" s="157">
-        <v>27312.765502999999</v>
+        <v>30763.341199800005</v>
       </c>
       <c r="R31" s="157">
-        <v>18000.183489399999</v>
+        <v>10311.73028</v>
       </c>
       <c r="S31" s="157">
-        <v>17634.889189100002</v>
+        <v>16317.436711</v>
       </c>
       <c r="T31" s="157">
-        <v>12643.991686000001</v>
+        <v>22066.032298999999</v>
       </c>
       <c r="U31" s="157">
-        <v>38364.1873242</v>
+        <v>52105.877573000005</v>
       </c>
       <c r="V31" s="157">
-        <v>18181.875448999999</v>
+        <v>14603.076235</v>
       </c>
       <c r="W31" s="157">
-        <v>157703.46038579999</v>
+        <v>129483.0224423</v>
       </c>
       <c r="X31" s="158">
-        <v>333076.2826025</v>
+        <v>315213.64569009998</v>
       </c>
       <c r="Y31" s="156">
-        <v>1427092.5874227001</v>
+        <v>998475.46303829993</v>
       </c>
       <c r="Z31" s="159">
-        <v>-32.111640055692504</v>
+        <v>-0.18888468864094454</v>
       </c>
     </row>
     <row r="32" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="77" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="78" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="79" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E32" s="160">
-        <v>-34.851811842543654</v>
+        <v>-19.593460005811259</v>
       </c>
       <c r="F32" s="161">
-        <v>-95.686495141954637</v>
+        <v>-32.694084711987124</v>
       </c>
       <c r="G32" s="161">
-        <v>-62.378649282036179</v>
+        <v>-75.487098372485519</v>
       </c>
       <c r="H32" s="161">
-        <v>-13.819812077849136</v>
+        <v>46.89834067070344</v>
       </c>
       <c r="I32" s="161">
-        <v>-81.979422596212956</v>
+        <v>212.82146211836252</v>
       </c>
       <c r="J32" s="161">
-        <v>57.459866968603571</v>
+        <v>-12.208333972037732</v>
       </c>
       <c r="K32" s="161">
-        <v>385.25094215680974</v>
+        <v>-3.9103113810747714</v>
       </c>
       <c r="L32" s="161">
-        <v>-55.302308145381552</v>
+        <v>10.6627989399529</v>
       </c>
       <c r="M32" s="161">
-        <v>-16.648500561693503</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>-50.107294855164767</v>
+      </c>
+      <c r="N32" s="161">
+        <v>54.609493198961758</v>
       </c>
       <c r="O32" s="162">
-        <v>-38.103050724458789</v>
+        <v>1.9161240940029689</v>
       </c>
       <c r="P32" s="160">
-        <v>3.6457447934339582</v>
+        <v>15.928639352453789</v>
       </c>
       <c r="Q32" s="161">
-        <v>-62.713409031429855</v>
+        <v>-43.366363909028784</v>
       </c>
       <c r="R32" s="161">
-        <v>-16.893410211467121</v>
+        <v>-40.244485422606715</v>
       </c>
       <c r="S32" s="161">
-        <v>220.69799869916</v>
+        <v>-12.503309188085598</v>
       </c>
       <c r="T32" s="161">
-        <v>-15.863144472020696</v>
+        <v>12.886661581143466</v>
       </c>
       <c r="U32" s="161">
-        <v>-51.985443161764742</v>
+        <v>1.7893302013944457</v>
       </c>
       <c r="V32" s="161">
-        <v>-9.4440213690975998</v>
+        <v>-20.675038805448342</v>
       </c>
       <c r="W32" s="161">
-        <v>96.888327037676248</v>
+        <v>12.368488426934743</v>
       </c>
       <c r="X32" s="162">
-        <v>-0.46626673929813789</v>
+        <v>-4.4660014894510214</v>
       </c>
       <c r="Y32" s="160">
-        <v>-32.111640055692504</v>
+        <v>-0.18888468864094454</v>
       </c>
       <c r="Z32" s="162" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:26" s="15" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="56" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B33" s="74" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C33" s="75" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D33" s="76" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E33" s="156">
-        <v>850.90968099999998</v>
+        <v>660.63438299999996</v>
       </c>
       <c r="F33" s="157">
-        <v>12</v>
+        <v>38.141942999999998</v>
       </c>
       <c r="G33" s="157">
-        <v>126.051086</v>
+        <v>26.055745999999999</v>
       </c>
       <c r="H33" s="157">
-        <v>264.51953900000001</v>
+        <v>741.22796100000005</v>
       </c>
       <c r="I33" s="157">
-        <v>1</v>
+        <v>257.5</v>
       </c>
       <c r="J33" s="157">
-        <v>0</v>
+        <v>521</v>
       </c>
       <c r="K33" s="157">
-        <v>6</v>
+        <v>2028</v>
       </c>
       <c r="L33" s="157">
-        <v>0</v>
+        <v>1253</v>
       </c>
       <c r="M33" s="157">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="N33" s="157">
-        <v>141.6</v>
+        <v>3572.7313129999998</v>
       </c>
       <c r="O33" s="158">
-        <v>1402.0803059999998</v>
+        <v>9136.291346</v>
       </c>
       <c r="P33" s="156">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="Q33" s="157">
-        <v>728.83694300000002</v>
+        <v>-52.065766999999937</v>
       </c>
       <c r="R33" s="157">
-        <v>0</v>
+        <v>2.6805729999999999</v>
       </c>
       <c r="S33" s="157">
-        <v>0</v>
+        <v>-10.929555999999998</v>
       </c>
       <c r="T33" s="157">
-        <v>0</v>
+        <v>2315.4767630000001</v>
       </c>
       <c r="U33" s="157">
-        <v>3435</v>
+        <v>20.701561000000002</v>
       </c>
       <c r="V33" s="157">
-        <v>105.661243</v>
+        <v>-4.0772459999999997</v>
       </c>
       <c r="W33" s="157">
-        <v>3598</v>
+        <v>135.62831600000001</v>
       </c>
       <c r="X33" s="158">
-        <v>7931.4981859999998</v>
+        <v>2484.414644</v>
       </c>
       <c r="Y33" s="156">
-        <v>9333.5784920000006</v>
+        <v>11620.70599</v>
       </c>
       <c r="Z33" s="159">
-        <v>-51.334247508829556</v>
+        <v>-85.895091902958171</v>
       </c>
     </row>
     <row r="34" spans="1:26" s="15" customFormat="1" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="51" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B34" s="77" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C34" s="78" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D34" s="79" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E34" s="160">
-        <v>-84.852524095451656</v>
-[...2 lines deleted...]
-        <v>-40</v>
+        <v>-87.702189596625885</v>
+      </c>
+      <c r="F34" s="161" t="s">
+        <v>104</v>
       </c>
       <c r="G34" s="161">
-        <v>-39.352104085923486</v>
+        <v>256.03175403508192</v>
       </c>
       <c r="H34" s="161">
-        <v>94.813750931805615</v>
+        <v>154.66157608721534</v>
       </c>
       <c r="I34" s="161" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>104</v>
+      </c>
+      <c r="J34" s="161">
+        <v>-59.737248840803716</v>
       </c>
       <c r="K34" s="161">
-        <v>-84.210526315789465</v>
+        <v>22433.333333333336</v>
       </c>
       <c r="L34" s="161" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M34" s="161" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="N34" s="161">
-        <v>-97.431572073787891</v>
+        <v>1192.5683582118754</v>
       </c>
       <c r="O34" s="162">
-        <v>-87.264493568726991</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>30.661867679099132</v>
+      </c>
+      <c r="P34" s="160">
+        <v>-37.398373983739845</v>
       </c>
       <c r="Q34" s="161" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>104</v>
+      </c>
+      <c r="R34" s="161">
+        <v>-99.850398986701038</v>
       </c>
       <c r="S34" s="161" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>104</v>
+      </c>
+      <c r="T34" s="161">
+        <v>-96.652237627726961</v>
       </c>
       <c r="U34" s="161">
-        <v>100.59072596487466</v>
+        <v>-90.477236017422968</v>
       </c>
       <c r="V34" s="161" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="W34" s="161">
-        <v>620.25110123350635</v>
+        <v>-83.220915244956331</v>
       </c>
       <c r="X34" s="162">
-        <v>-2.9159494707021838</v>
+        <v>-96.704817565443292</v>
       </c>
       <c r="Y34" s="160">
-        <v>-51.334247508829556</v>
+        <v>-85.895091902958171</v>
       </c>
       <c r="Z34" s="162" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:26" s="15" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="56" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B35" s="74" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C35" s="75" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D35" s="76" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E35" s="156">
-        <v>284669.40422130015</v>
+        <v>156464.03610699999</v>
       </c>
       <c r="F35" s="157">
-        <v>28087.006882999936</v>
+        <v>26564.57272280004</v>
       </c>
       <c r="G35" s="157">
-        <v>20765.741188</v>
+        <v>20849.615288000001</v>
       </c>
       <c r="H35" s="157">
-        <v>162744.12489939999</v>
+        <v>187687.76283600001</v>
       </c>
       <c r="I35" s="157">
-        <v>40721.763280700005</v>
+        <v>91093.216595999998</v>
       </c>
       <c r="J35" s="157">
-        <v>231686.87935910001</v>
+        <v>50097.531226000006</v>
       </c>
       <c r="K35" s="157">
-        <v>214464.839175</v>
+        <v>62762.362983999999</v>
       </c>
       <c r="L35" s="157">
-        <v>10219.577823</v>
+        <v>16413.940034799998</v>
       </c>
       <c r="M35" s="157">
-        <v>15121.497508100005</v>
+        <v>7214.6983200000022</v>
       </c>
       <c r="N35" s="157">
-        <v>73687.550788599998</v>
+        <v>65792.372579599949</v>
       </c>
       <c r="O35" s="158">
-        <v>1095418.3851262003</v>
+        <v>692398.10869420005</v>
       </c>
       <c r="P35" s="156">
-        <v>5730.9295759999995</v>
+        <v>6852.0289500000008</v>
       </c>
       <c r="Q35" s="157">
-        <v>28041.602445999997</v>
+        <v>30711.275432800005</v>
       </c>
       <c r="R35" s="157">
-        <v>18000.183489399999</v>
+        <v>10314.410852999999</v>
       </c>
       <c r="S35" s="157">
-        <v>17634.889189100002</v>
+        <v>16306.507155000001</v>
       </c>
       <c r="T35" s="157">
-        <v>12643.991686000001</v>
+        <v>24381.509061999997</v>
       </c>
       <c r="U35" s="157">
-        <v>41799.1873242</v>
+        <v>52126.579134000007</v>
       </c>
       <c r="V35" s="157">
-        <v>18287.536691999998</v>
+        <v>14598.998989</v>
       </c>
       <c r="W35" s="157">
-        <v>161301.46038579999</v>
+        <v>129618.65075830001</v>
       </c>
       <c r="X35" s="158">
-        <v>341007.78078849998</v>
+        <v>317698.06033409998</v>
       </c>
       <c r="Y35" s="156">
-        <v>1436426.1659147004</v>
+        <v>1010096.1690283001</v>
       </c>
       <c r="Z35" s="159">
-        <v>-32.285434475082752</v>
+        <v>-6.7103511285577007</v>
       </c>
     </row>
     <row r="36" spans="1:26" s="15" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="51" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B36" s="77" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C36" s="80" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="81" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E36" s="160">
-        <v>-35.488338824686949</v>
+        <v>-21.430735647385625</v>
       </c>
       <c r="F36" s="161">
-        <v>-95.684784035792077</v>
+        <v>-32.154134888351429</v>
       </c>
       <c r="G36" s="161">
-        <v>-62.29174350395472</v>
+        <v>-75.458540532954245</v>
       </c>
       <c r="H36" s="161">
-        <v>-13.741631641095386</v>
+        <v>47.144245080180511</v>
       </c>
       <c r="I36" s="161">
-        <v>-81.978980055947204</v>
+        <v>213.70824464746104</v>
       </c>
       <c r="J36" s="161">
-        <v>58.039868123906622</v>
+        <v>-13.273040633026644</v>
       </c>
       <c r="K36" s="161">
-        <v>384.84763796814639</v>
+        <v>-0.71588794696033631</v>
       </c>
       <c r="L36" s="161">
-        <v>-55.302308145381552</v>
+        <v>19.808701948175568</v>
       </c>
       <c r="M36" s="161">
-        <v>-16.726532821351537</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>-49.843117275034331</v>
+      </c>
+      <c r="N36" s="161">
+        <v>62.372131359753659</v>
       </c>
       <c r="O36" s="162">
-        <v>-38.407370384848029</v>
+        <v>2.2128423161893007</v>
       </c>
       <c r="P36" s="160">
-        <v>4.8546326585190869</v>
+        <v>14.829415014324997</v>
       </c>
       <c r="Q36" s="161">
-        <v>-61.356217343882435</v>
+        <v>-45.982235437541632</v>
       </c>
       <c r="R36" s="161">
-        <v>-16.95368839804603</v>
+        <v>-45.851415427378825</v>
       </c>
       <c r="S36" s="161">
-        <v>43.514165430302221</v>
+        <v>-12.103630537709865</v>
       </c>
       <c r="T36" s="161">
-        <v>-15.863121472493624</v>
+        <v>-72.516101854627664</v>
       </c>
       <c r="U36" s="161">
-        <v>-48.784042298649155</v>
+        <v>1.3991551073172959</v>
       </c>
       <c r="V36" s="161">
-        <v>-8.1934436354241473</v>
+        <v>-24.209192298077809</v>
       </c>
       <c r="W36" s="161">
-        <v>100.13216119638484</v>
+        <v>11.702621075255525</v>
       </c>
       <c r="X36" s="162">
-        <v>-0.52464731609908055</v>
+        <v>-21.622711412695505</v>
       </c>
       <c r="Y36" s="160">
-        <v>-32.285434475082752</v>
+        <v>-6.7103511285577007</v>
       </c>
       <c r="Z36" s="162" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.25">
       <c r="P41" s="16"/>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.25">
       <c r="P42" s="16"/>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.25">
       <c r="P43" s="16"/>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.25">
       <c r="P44" s="16"/>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.25">
       <c r="P45" s="16"/>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.25">
       <c r="P46" s="16"/>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.25">
@@ -6766,418 +6766,418 @@
       <c r="P96" s="16"/>
     </row>
     <row r="97" spans="16:16" x14ac:dyDescent="0.25">
       <c r="P97" s="16"/>
     </row>
     <row r="98" spans="16:16" x14ac:dyDescent="0.25">
       <c r="P98" s="16"/>
     </row>
     <row r="99" spans="16:16" x14ac:dyDescent="0.25">
       <c r="P99" s="16"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="23" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="50" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="34.0703125" style="15" customWidth="1"/>
     <col min="3" max="3" width="7.0703125" style="15" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5" style="15" customWidth="1"/>
     <col min="5" max="5" width="16.0703125" style="15" customWidth="1"/>
     <col min="6" max="6" width="14.92578125" style="15" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="15" customWidth="1"/>
     <col min="8" max="9" width="12" style="15" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="B1" s="174" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="174"/>
       <c r="D1" s="175"/>
       <c r="E1" s="176"/>
       <c r="F1" s="176"/>
       <c r="H1" s="176"/>
       <c r="I1" s="176"/>
     </row>
     <row r="2" spans="1:9" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="177"/>
       <c r="B2" s="178" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C2" s="178"/>
       <c r="D2" s="177"/>
       <c r="E2" s="177"/>
       <c r="F2" s="177"/>
       <c r="G2" s="177"/>
       <c r="H2" s="177"/>
     </row>
     <row r="3" spans="1:9" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="177"/>
       <c r="B3" s="179"/>
       <c r="C3" s="180" t="s">
+        <v>95</v>
+      </c>
+      <c r="D3" s="181" t="s">
         <v>96</v>
       </c>
-      <c r="D3" s="181" t="s">
+      <c r="E3" s="181" t="s">
         <v>97</v>
       </c>
-      <c r="E3" s="181" t="s">
+      <c r="F3" s="181" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G3" s="182" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="183"/>
     </row>
     <row r="4" spans="1:9" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="177"/>
       <c r="B4" s="184"/>
       <c r="C4" s="185" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D4" s="186" t="s">
+        <v>84</v>
+      </c>
+      <c r="E4" s="186" t="s">
+        <v>84</v>
+      </c>
+      <c r="F4" s="186" t="s">
+        <v>84</v>
+      </c>
+      <c r="G4" s="187" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H4" s="183"/>
     </row>
     <row r="5" spans="1:9" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="177"/>
       <c r="B5" s="188" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C5" s="189" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D5" s="190">
-        <v>2417098.4314298551</v>
+        <v>1181270.9943202091</v>
       </c>
       <c r="E5" s="190">
-        <v>1612558.6110174935</v>
+        <v>752878.89192988654</v>
       </c>
       <c r="F5" s="190">
-        <v>804539.82041236165</v>
+        <v>428392.10239032243</v>
       </c>
       <c r="G5" s="191">
-        <v>0.22280539050778536</v>
+        <v>18.543832840673936</v>
       </c>
       <c r="H5" s="192"/>
     </row>
     <row r="6" spans="1:9" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="177"/>
       <c r="B6" s="193" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C6" s="194" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D6" s="195">
-        <v>28755710.875762835</v>
+        <v>28878641.634092137</v>
       </c>
       <c r="E6" s="195">
-        <v>18973568.443893075</v>
+        <v>19289355.15051597</v>
       </c>
       <c r="F6" s="195">
-        <v>9782142.4318697695</v>
+        <v>9589286.4835761581</v>
       </c>
       <c r="G6" s="196">
-        <v>15.837871833870022</v>
+        <v>11.861270612348051</v>
       </c>
       <c r="H6" s="192"/>
     </row>
     <row r="7" spans="1:9" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="177"/>
       <c r="B7" s="197" t="s">
+        <v>88</v>
+      </c>
+      <c r="C7" s="198" t="s">
         <v>89</v>
       </c>
-      <c r="C7" s="198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="199">
-        <v>19.131604478338488</v>
+        <v>19.018545289362965</v>
       </c>
       <c r="E7" s="200">
-        <v>18.960185406827755</v>
+        <v>19.152407315241337</v>
       </c>
       <c r="F7" s="200">
-        <v>19.473085334647806</v>
+        <v>18.754863972842244</v>
       </c>
       <c r="G7" s="201" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="H7" s="177"/>
     </row>
     <row r="8" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="36" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:I70"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="50" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12" style="15" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="15" customWidth="1"/>
     <col min="4" max="7" width="12" style="15" customWidth="1"/>
     <col min="8" max="9" width="14.92578125" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="174" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="176"/>
       <c r="C1" s="176"/>
       <c r="D1" s="176"/>
       <c r="E1" s="176"/>
       <c r="F1" s="176"/>
       <c r="G1" s="176"/>
       <c r="H1" s="176"/>
       <c r="I1" s="176"/>
     </row>
     <row r="2" spans="1:9" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="178" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B2" s="177"/>
       <c r="C2" s="177"/>
       <c r="D2" s="177"/>
       <c r="E2" s="177"/>
       <c r="F2" s="177"/>
       <c r="G2" s="177"/>
       <c r="H2" s="177"/>
       <c r="I2" s="202"/>
     </row>
     <row r="3" spans="1:9" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="179"/>
       <c r="B3" s="203" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C3" s="204" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D3" s="203" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E3" s="204" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F3" s="205" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G3" s="204" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H3" s="206" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I3" s="207" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="208"/>
       <c r="B4" s="209" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C4" s="210" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="209" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E4" s="210" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="209" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="G4" s="211" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="212" t="s">
+        <v>75</v>
+      </c>
+      <c r="I4" s="212" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="213"/>
       <c r="B5" s="209" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C5" s="210" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D5" s="209" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E5" s="210" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F5" s="209" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G5" s="210" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H5" s="212" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I5" s="212" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="214" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B6" s="215">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="C6" s="216">
-        <v>1040260.253019843</v>
+        <v>677329.56752814283</v>
       </c>
       <c r="D6" s="217">
-        <v>128</v>
+        <v>90</v>
       </c>
       <c r="E6" s="216">
-        <v>868479.3800737001</v>
+        <v>494360.832681</v>
       </c>
       <c r="F6" s="218">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="G6" s="216">
-        <v>171780.87294614286</v>
+        <v>182968.73484714286</v>
       </c>
       <c r="H6" s="219">
-        <v>72.893676429118841</v>
+        <v>67.836375815092168</v>
       </c>
       <c r="I6" s="220">
-        <v>-45.841962432120944</v>
+        <v>3.6896108736423239</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="221" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B7" s="222">
-        <v>147</v>
+        <v>114</v>
       </c>
       <c r="C7" s="223">
-        <v>947555.10295084305</v>
+        <v>513953.31652114284</v>
       </c>
       <c r="D7" s="224">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="E7" s="225">
-        <v>818951.18007370015</v>
+        <v>435940.588774</v>
       </c>
       <c r="F7" s="226">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G7" s="225">
-        <v>128603.92287714286</v>
+        <v>78012.727747142853</v>
       </c>
       <c r="H7" s="82" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="I7" s="83" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="227" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="228">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C8" s="229">
-        <v>92705.150068999996</v>
+        <v>163376.25100699998</v>
       </c>
       <c r="D8" s="230">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E8" s="231">
-        <v>49528.2</v>
+        <v>58420.243906999996</v>
       </c>
       <c r="F8" s="232">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G8" s="231">
-        <v>43176.950068999999</v>
+        <v>104956.0071</v>
       </c>
       <c r="H8" s="84" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="I8" s="85" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B12" s="233"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B13" s="233"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B14" s="233"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B15" s="233"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B16" s="233"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="233"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="233"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" s="233"/>
@@ -7327,627 +7327,625 @@
       <c r="B67" s="233"/>
     </row>
     <row r="68" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B68" s="233"/>
     </row>
     <row r="69" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B69" s="233"/>
     </row>
     <row r="70" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B70" s="233"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="36" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:K6"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="50" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.2109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="15" customWidth="1"/>
     <col min="3" max="3" width="14.5" style="15" customWidth="1"/>
     <col min="4" max="4" width="16.0703125" style="15" customWidth="1"/>
     <col min="5" max="5" width="14.92578125" style="15" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" style="15" customWidth="1"/>
     <col min="7" max="11" width="12" style="15" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="174" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="174"/>
       <c r="C1" s="175"/>
       <c r="D1" s="176"/>
       <c r="E1" s="176"/>
       <c r="G1" s="176"/>
       <c r="H1" s="176"/>
       <c r="I1" s="174"/>
       <c r="J1" s="176"/>
       <c r="K1" s="176"/>
     </row>
     <row r="2" spans="1:11" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="234" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2" s="234"/>
       <c r="D2" s="177"/>
       <c r="E2" s="177"/>
       <c r="F2" s="177"/>
       <c r="G2" s="177"/>
       <c r="H2" s="177"/>
       <c r="I2" s="177"/>
       <c r="J2" s="177"/>
     </row>
     <row r="3" spans="1:11" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="235"/>
       <c r="B3" s="236"/>
       <c r="C3" s="237" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="238" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="238" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="238" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="238" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="238" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="238" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="238" t="s">
         <v>15</v>
       </c>
       <c r="K3" s="239" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="240" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B4" s="241" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C4" s="242">
-        <v>144010.2513259</v>
+        <v>40685.678572999997</v>
       </c>
       <c r="D4" s="242">
-        <v>191448.15514419996</v>
+        <v>42334.151711599996</v>
       </c>
       <c r="E4" s="243">
-        <v>1428793.6182015999</v>
+        <v>618196.31636550021</v>
       </c>
       <c r="F4" s="243">
-        <v>114291.10948760001</v>
+        <v>26576.739789399999</v>
       </c>
       <c r="G4" s="243">
-        <v>291136.61041609989</v>
+        <v>173433.7058614</v>
       </c>
       <c r="H4" s="243">
-        <v>394948.01094070007</v>
+        <v>287628.94370010006</v>
       </c>
       <c r="I4" s="243">
-        <v>140062.934232</v>
+        <v>37294.995454000004</v>
       </c>
       <c r="J4" s="243">
-        <v>22569.187059999997</v>
+        <v>19859.599232</v>
       </c>
       <c r="K4" s="225">
-        <v>330140.07689940004</v>
+        <v>126970.82456169999</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="244" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B5" s="245" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C5" s="246">
-        <v>-49.618066506719181</v>
+        <v>3.2831094067005573</v>
       </c>
       <c r="D5" s="246">
-        <v>8.1443379798442415</v>
+        <v>-2.1923075215604326</v>
       </c>
       <c r="E5" s="246">
-        <v>-17.467377890430559</v>
+        <v>-26.052935020036681</v>
       </c>
       <c r="F5" s="246">
-        <v>2.9937651403496135</v>
+        <v>-50.693500634376591</v>
       </c>
       <c r="G5" s="246">
-        <v>42.756618454310335</v>
+        <v>36.76120069030835</v>
       </c>
       <c r="H5" s="246">
-        <v>-36.719707979021642</v>
+        <v>-66.234831223952511</v>
       </c>
       <c r="I5" s="246">
-        <v>43.313715062482892</v>
+        <v>19.796982919552452</v>
       </c>
       <c r="J5" s="246">
-        <v>-52.828128611814677</v>
+        <v>127.99172421648457</v>
       </c>
       <c r="K5" s="247">
-        <v>2.19850851126695</v>
+        <v>107.19381514562602</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="248" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B6" s="248"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="36" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:L75"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="50" zoomScaleSheetLayoutView="55" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="11" width="12" style="15" customWidth="1"/>
     <col min="12" max="12" width="14" style="15" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="174" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="176"/>
       <c r="C1" s="176"/>
       <c r="D1" s="176"/>
       <c r="E1" s="176"/>
       <c r="F1" s="176"/>
       <c r="G1" s="176"/>
       <c r="H1" s="176"/>
       <c r="I1" s="176"/>
       <c r="J1" s="176"/>
       <c r="K1" s="176"/>
       <c r="L1" s="249"/>
     </row>
     <row r="2" spans="1:12" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="170" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="170" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="170" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="170" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="23" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="170" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="23" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="170" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="22" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="22" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E4" s="32" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="22" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="22" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I4" s="32" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="22" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="K4" s="32" t="s">
         <v>19</v>
       </c>
       <c r="L4" s="22" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="171" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="250">
-        <v>144010.2513259</v>
+        <v>40685.678572999997</v>
       </c>
       <c r="C5" s="171" t="s">
+        <v>105</v>
+      </c>
+      <c r="D5" s="250">
+        <v>16740.991953999997</v>
+      </c>
+      <c r="E5" s="171" t="s">
         <v>106</v>
       </c>
-      <c r="D5" s="250">
-[...2 lines deleted...]
-      <c r="E5" s="171" t="s">
+      <c r="F5" s="250">
+        <v>5212.975902000001</v>
+      </c>
+      <c r="G5" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="F5" s="250">
-[...2 lines deleted...]
-      <c r="G5" s="171" t="s">
+      <c r="H5" s="250">
+        <v>9506.0484077000001</v>
+      </c>
+      <c r="I5" s="171" t="s">
         <v>108</v>
       </c>
-      <c r="H5" s="250">
-[...2 lines deleted...]
-      <c r="I5" s="171" t="s">
+      <c r="J5" s="250">
+        <v>6324.425819</v>
+      </c>
+      <c r="K5" s="171" t="s">
         <v>109</v>
       </c>
-      <c r="J5" s="250">
-[...4 lines deleted...]
-      </c>
       <c r="L5" s="250">
-        <v>9908.4487280000012</v>
+        <v>1841.3004600000002</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="171" t="s">
+        <v>110</v>
+      </c>
+      <c r="B6" s="250">
+        <v>7554.9740750000001</v>
+      </c>
+      <c r="C6" s="171" t="s">
         <v>111</v>
       </c>
-      <c r="B6" s="250">
-[...2 lines deleted...]
-      <c r="C6" s="171" t="s">
+      <c r="D6" s="250">
+        <v>9931.7257229999996</v>
+      </c>
+      <c r="E6" s="171" t="s">
+        <v>150</v>
+      </c>
+      <c r="F6" s="250">
+        <v>3519.9568949999998</v>
+      </c>
+      <c r="G6" s="171" t="s">
         <v>112</v>
       </c>
-      <c r="D6" s="250">
-[...2 lines deleted...]
-      <c r="E6" s="171" t="s">
+      <c r="H6" s="250">
+        <v>28415.303479000009</v>
+      </c>
+      <c r="I6" s="171" t="s">
         <v>113</v>
       </c>
-      <c r="F6" s="250">
-[...2 lines deleted...]
-      <c r="G6" s="171" t="s">
+      <c r="J6" s="250">
+        <v>19604.854466000001</v>
+      </c>
+      <c r="K6" s="171" t="s">
         <v>114</v>
       </c>
-      <c r="H6" s="250">
-[...10 lines deleted...]
-      </c>
       <c r="L6" s="250">
-        <v>12676.741278</v>
+        <v>33899.804830000001</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="171" t="s">
+        <v>115</v>
+      </c>
+      <c r="B7" s="250">
+        <v>6800.7447060000004</v>
+      </c>
+      <c r="C7" s="171" t="s">
+        <v>116</v>
+      </c>
+      <c r="D7" s="250">
+        <v>18799.699694000003</v>
+      </c>
+      <c r="E7" s="171" t="s">
         <v>117</v>
       </c>
-      <c r="B7" s="250">
-[...2 lines deleted...]
-      <c r="C7" s="171" t="s">
+      <c r="F7" s="250">
+        <v>9922.3882180000001</v>
+      </c>
+      <c r="G7" s="171" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="250">
-[...2 lines deleted...]
-      <c r="E7" s="171" t="s">
+      <c r="H7" s="250">
+        <v>109259.8837201</v>
+      </c>
+      <c r="I7" s="171" t="s">
         <v>119</v>
       </c>
-      <c r="F7" s="250">
-[...2 lines deleted...]
-      <c r="G7" s="171" t="s">
+      <c r="J7" s="250">
+        <v>5081.3995219999997</v>
+      </c>
+      <c r="K7" s="171" t="s">
         <v>120</v>
       </c>
-      <c r="H7" s="250">
-[...10 lines deleted...]
-      </c>
       <c r="L7" s="250">
-        <v>36374.837637999997</v>
+        <v>3917.8869723999996</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="171" t="s">
+        <v>121</v>
+      </c>
+      <c r="B8" s="250">
+        <v>11459.377940000002</v>
+      </c>
+      <c r="C8" s="171" t="s">
+        <v>122</v>
+      </c>
+      <c r="D8" s="250">
+        <v>37950.3371014</v>
+      </c>
+      <c r="E8" s="171" t="s">
         <v>123</v>
       </c>
-      <c r="B8" s="250">
-[...2 lines deleted...]
-      <c r="C8" s="171" t="s">
+      <c r="F8" s="250">
+        <v>4190.5099330000003</v>
+      </c>
+      <c r="G8" s="171" t="s">
         <v>124</v>
       </c>
-      <c r="D8" s="250">
-[...2 lines deleted...]
-      <c r="E8" s="171" t="s">
+      <c r="H8" s="250">
+        <v>134481.9673110001</v>
+      </c>
+      <c r="I8" s="171" t="s">
         <v>125</v>
       </c>
-      <c r="F8" s="250">
-[...2 lines deleted...]
-      <c r="G8" s="171" t="s">
+      <c r="J8" s="250">
+        <v>3083.0781709999997</v>
+      </c>
+      <c r="K8" s="171" t="s">
         <v>126</v>
       </c>
-      <c r="H8" s="250">
-[...10 lines deleted...]
-      </c>
       <c r="L8" s="250">
-        <v>10567.980500000001</v>
+        <v>2636.5013729999996</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="171" t="s">
+        <v>127</v>
+      </c>
+      <c r="B9" s="250">
+        <v>5542.9356179999995</v>
+      </c>
+      <c r="C9" s="171" t="s">
+        <v>128</v>
+      </c>
+      <c r="D9" s="250">
+        <v>409859.86081470019</v>
+      </c>
+      <c r="E9" s="171" t="s">
         <v>129</v>
       </c>
-      <c r="B9" s="250">
-[...2 lines deleted...]
-      <c r="C9" s="171" t="s">
+      <c r="F9" s="250">
+        <v>4788.0430989999995</v>
+      </c>
+      <c r="G9" s="171" t="s">
         <v>130</v>
       </c>
-      <c r="D9" s="250">
-[...2 lines deleted...]
-      <c r="E9" s="171" t="s">
+      <c r="H9" s="250">
+        <v>1302.3553349999997</v>
+      </c>
+      <c r="I9" s="171" t="s">
         <v>131</v>
       </c>
-      <c r="F9" s="250">
-[...2 lines deleted...]
-      <c r="G9" s="171" t="s">
+      <c r="J9" s="250">
+        <v>3837.1709709999991</v>
+      </c>
+      <c r="K9" s="171" t="s">
         <v>132</v>
       </c>
-      <c r="H9" s="250">
-[...10 lines deleted...]
-      </c>
       <c r="L9" s="250">
-        <v>9419.3114008000011</v>
+        <v>2212.5150590000003</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="171" t="s">
+        <v>133</v>
+      </c>
+      <c r="B10" s="250">
+        <v>1923.9536700000001</v>
+      </c>
+      <c r="C10" s="171" t="s">
+        <v>151</v>
+      </c>
+      <c r="D10" s="250">
+        <v>91339.002192100015</v>
+      </c>
+      <c r="E10" s="171" t="s">
+        <v>134</v>
+      </c>
+      <c r="F10" s="250">
+        <v>7623.7766259999698</v>
+      </c>
+      <c r="G10" s="171" t="s">
         <v>135</v>
       </c>
-      <c r="B10" s="250">
-[...2 lines deleted...]
-      <c r="C10" s="171" t="s">
+      <c r="H10" s="250">
+        <v>4663.3854473000001</v>
+      </c>
+      <c r="I10" s="171" t="s">
         <v>136</v>
       </c>
-      <c r="D10" s="250">
-[...2 lines deleted...]
-      <c r="E10" s="171" t="s">
+      <c r="J10" s="250">
+        <v>10088.10022</v>
+      </c>
+      <c r="K10" s="171" t="s">
         <v>137</v>
       </c>
-      <c r="F10" s="250">
-[...16 lines deleted...]
-      </c>
       <c r="L10" s="250">
-        <v>100129.339425</v>
+        <v>1412.3336190000002</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="171" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="250">
+        <v>9052.1657025999975</v>
+      </c>
+      <c r="C11" s="171" t="s">
+        <v>139</v>
+      </c>
+      <c r="D11" s="250">
+        <v>14146.996152599999</v>
+      </c>
+      <c r="E11" s="171" t="s">
+        <v>140</v>
+      </c>
+      <c r="F11" s="250">
+        <v>141145.47679640001</v>
+      </c>
+      <c r="G11" s="171" t="s">
         <v>141</v>
       </c>
-      <c r="B11" s="250">
-[...2 lines deleted...]
-      <c r="C11" s="171" t="s">
+      <c r="H11" s="250">
+        <v>710.04639800000007</v>
+      </c>
+      <c r="I11" s="171" t="s">
         <v>142</v>
       </c>
-      <c r="D11" s="250">
-[...2 lines deleted...]
-      <c r="E11" s="171" t="s">
+      <c r="J11" s="250">
+        <v>2851.2498700000001</v>
+      </c>
+      <c r="K11" s="172" t="s">
         <v>143</v>
       </c>
-      <c r="F11" s="250">
-[...16 lines deleted...]
-      </c>
       <c r="L11" s="251">
-        <v>44015.165798999995</v>
+        <v>3658.5689170000001</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="172" t="s">
+        <v>144</v>
+      </c>
+      <c r="B12" s="252">
+        <v>19461.800735299999</v>
+      </c>
+      <c r="C12" s="172" t="s">
+        <v>145</v>
+      </c>
+      <c r="D12" s="252">
+        <v>3696.8108397999999</v>
+      </c>
+      <c r="E12" s="172" t="s">
+        <v>146</v>
+      </c>
+      <c r="F12" s="252">
+        <v>19876.409339999998</v>
+      </c>
+      <c r="G12" s="172" t="s">
         <v>147</v>
       </c>
-      <c r="B12" s="252">
-[...2 lines deleted...]
-      <c r="C12" s="172" t="s">
+      <c r="H12" s="252">
+        <v>5574.2692489999999</v>
+      </c>
+      <c r="I12" s="172" t="s">
         <v>148</v>
       </c>
-      <c r="D12" s="252">
-[...16 lines deleted...]
-      </c>
       <c r="J12" s="252">
-        <v>107048.2521306</v>
+        <v>77391.913331299991</v>
       </c>
       <c r="K12" s="173" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="L12" s="253">
-        <v>3057399.9537074994</v>
+        <v>1372980.9552487005</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="248" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="233"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="233"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" s="233"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B20" s="233"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B21" s="233"/>
     </row>
     <row r="22" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B22" s="233"/>
     </row>
     <row r="23" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B23" s="233"/>
     </row>
     <row r="24" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B24" s="233"/>