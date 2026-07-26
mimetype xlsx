--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{909F5A1E-986A-43C5-AB55-1E7626351BC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{903817CC-0FC0-4F6B-A602-06C4C8CA6BAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-109" yWindow="-109" windowWidth="26301" windowHeight="14169" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DB寄与 " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DB寄与 '!$A$1:$X$39</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="66">
   <si>
     <t>建設工事受注動態統計調査（大手50社調査）　寄与度表</t>
   </si>
   <si>
     <t>その他</t>
   </si>
   <si>
@@ -577,51 +577,51 @@
     </rPh>
     <rPh sb="3" eb="5">
       <t>サイセキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジャリ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>サイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>トリ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>ケンセツギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>寄与度（令和8年4月分）</t>
+    <t>寄与度（令和8年5月分）</t>
     <rPh sb="9" eb="10">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.00_ ;[Red]\-0.00\ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -2068,131 +2068,131 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:X39"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="70" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="17" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.78515625" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.26953125" style="4" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="25" max="16384" width="8.81640625" style="4"/>
+    <col min="1" max="1" width="24.28515625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="27.0703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="52.5703125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="16.0703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="12.2109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.2109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="26.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="12.2109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.2109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.2109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="20" max="24" width="12.2109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="8.78515625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="29.9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="1"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
     </row>
-    <row r="2" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="7"/>
     </row>
-    <row r="3" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="11" t="s">
@@ -2222,51 +2222,51 @@
       <c r="Q3" s="11" t="s">
         <v>41</v>
       </c>
       <c r="R3" s="11" t="s">
         <v>41</v>
       </c>
       <c r="S3" s="11" t="s">
         <v>41</v>
       </c>
       <c r="T3" s="11" t="s">
         <v>41</v>
       </c>
       <c r="U3" s="11" t="s">
         <v>41</v>
       </c>
       <c r="V3" s="11" t="s">
         <v>41</v>
       </c>
       <c r="W3" s="11" t="s">
         <v>41</v>
       </c>
       <c r="X3" s="13" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>44</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>63</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>45</v>
       </c>
       <c r="I4" s="17" t="s">
@@ -2294,51 +2294,51 @@
         <v>52</v>
       </c>
       <c r="Q4" s="17" t="s">
         <v>53</v>
       </c>
       <c r="R4" s="17" t="s">
         <v>3</v>
       </c>
       <c r="S4" s="17" t="s">
         <v>54</v>
       </c>
       <c r="T4" s="17" t="s">
         <v>55</v>
       </c>
       <c r="U4" s="17" t="s">
         <v>56</v>
       </c>
       <c r="V4" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="X4" s="19"/>
     </row>
-    <row r="5" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="25" t="s">
@@ -2368,1495 +2368,1525 @@
       <c r="Q5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="R5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="S5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="T5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="U5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="V5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="W5" s="25" t="s">
         <v>57</v>
       </c>
       <c r="X5" s="27" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="6" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="58">
-        <v>0.66620290953566352</v>
-[...1 lines deleted...]
-      <c r="E6" s="59"/>
+        <v>-1.3724867424121665</v>
+      </c>
+      <c r="E6" s="59">
+        <v>0.16162921410938993</v>
+      </c>
       <c r="F6" s="59"/>
       <c r="G6" s="59">
-        <v>-0.65968811230674729</v>
+        <v>2.0336553738676133</v>
       </c>
       <c r="H6" s="59">
-        <v>-0.38789774919670283</v>
-[...11 lines deleted...]
-      <c r="M6" s="59"/>
+        <v>0.51720747842279813</v>
+      </c>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59">
+        <v>-0.25063602812095986</v>
+      </c>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59">
+        <v>-0.17790255550147158</v>
+      </c>
       <c r="N6" s="60">
-        <v>5.3133220195061632</v>
+        <v>0.89208065056199504</v>
       </c>
       <c r="O6" s="58"/>
       <c r="P6" s="59"/>
       <c r="Q6" s="59"/>
-      <c r="R6" s="59"/>
-      <c r="S6" s="59"/>
+      <c r="R6" s="59">
+        <v>-0.38822479228147733</v>
+      </c>
+      <c r="S6" s="59">
+        <v>0.26941000158859446</v>
+      </c>
       <c r="T6" s="59"/>
       <c r="U6" s="59"/>
       <c r="V6" s="59">
-        <v>0.62297368413650522</v>
+        <v>-0.61185557770547994</v>
       </c>
       <c r="W6" s="59">
-        <v>0.62522018781950583</v>
-[...3 lines deleted...]
-      </c>
+        <v>-0.84449437714928866</v>
+      </c>
+      <c r="X6" s="61"/>
     </row>
-    <row r="7" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="62"/>
       <c r="E7" s="63"/>
       <c r="F7" s="63"/>
       <c r="G7" s="63"/>
       <c r="H7" s="63"/>
       <c r="I7" s="63"/>
       <c r="J7" s="63"/>
       <c r="K7" s="63"/>
       <c r="L7" s="63"/>
       <c r="M7" s="63"/>
       <c r="N7" s="64"/>
       <c r="O7" s="62"/>
       <c r="P7" s="63"/>
       <c r="Q7" s="63"/>
       <c r="R7" s="63"/>
       <c r="S7" s="63"/>
       <c r="T7" s="63"/>
       <c r="U7" s="63"/>
       <c r="V7" s="63"/>
       <c r="W7" s="63"/>
       <c r="X7" s="65"/>
     </row>
-    <row r="8" spans="1:24" ht="28.55" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="32" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="62"/>
       <c r="E8" s="63"/>
       <c r="F8" s="63"/>
-      <c r="G8" s="63"/>
-      <c r="H8" s="63"/>
+      <c r="G8" s="63">
+        <v>1.0624121575809871</v>
+      </c>
+      <c r="H8" s="63">
+        <v>-0.26409978612515317</v>
+      </c>
       <c r="I8" s="63"/>
       <c r="J8" s="63"/>
       <c r="K8" s="63"/>
       <c r="L8" s="63"/>
       <c r="M8" s="63"/>
       <c r="N8" s="64">
-        <v>-0.14455629951501939</v>
+        <v>0.58517581303134936</v>
       </c>
       <c r="O8" s="62"/>
       <c r="P8" s="63"/>
       <c r="Q8" s="63"/>
       <c r="R8" s="63"/>
       <c r="S8" s="63"/>
       <c r="T8" s="63"/>
       <c r="U8" s="63"/>
       <c r="V8" s="63"/>
       <c r="W8" s="63"/>
-      <c r="X8" s="65"/>
+      <c r="X8" s="65">
+        <v>0.49490486032855685</v>
+      </c>
     </row>
-    <row r="9" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="62"/>
       <c r="E9" s="63"/>
       <c r="F9" s="63"/>
       <c r="G9" s="63"/>
       <c r="H9" s="63"/>
       <c r="I9" s="63"/>
       <c r="J9" s="63"/>
       <c r="K9" s="63"/>
       <c r="L9" s="63"/>
       <c r="M9" s="63">
-        <v>-0.90291955672130375</v>
+        <v>-0.11379652324968793</v>
       </c>
       <c r="N9" s="64">
-        <v>-0.90818057530844321</v>
+        <v>-0.15576073652964775</v>
       </c>
       <c r="O9" s="62">
-        <v>-0.10107141454406268</v>
+        <v>-0.1982131421844768</v>
       </c>
       <c r="P9" s="63"/>
       <c r="Q9" s="63"/>
       <c r="R9" s="63"/>
       <c r="S9" s="63"/>
       <c r="T9" s="63"/>
-      <c r="U9" s="63"/>
+      <c r="U9" s="63">
+        <v>-0.28235700261521446</v>
+      </c>
       <c r="V9" s="63">
-        <v>1.8352245967141811</v>
+        <v>1.3529587735506186</v>
       </c>
       <c r="W9" s="63">
-        <v>1.7417499542323134</v>
+        <v>1.0205289393167793</v>
       </c>
       <c r="X9" s="65">
-        <v>0.83356937892386973</v>
+        <v>0.86476820278713196</v>
       </c>
     </row>
-    <row r="10" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="62">
-        <v>0.61289492196181694</v>
-[...4 lines deleted...]
-      <c r="F10" s="63"/>
+        <v>-3.2535698401237996</v>
+      </c>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63">
+        <v>-7.0787478505718537</v>
+      </c>
       <c r="G10" s="63"/>
       <c r="H10" s="63">
-        <v>-0.73001089933127028</v>
+        <v>-1.3038490525792275</v>
       </c>
       <c r="I10" s="63"/>
       <c r="J10" s="63"/>
       <c r="K10" s="63"/>
       <c r="L10" s="63"/>
       <c r="M10" s="63">
-        <v>0.82466458543325283</v>
+        <v>0.22399196188552006</v>
       </c>
       <c r="N10" s="64">
-        <v>0.52690579012765115</v>
+        <v>-11.348457882907063</v>
       </c>
       <c r="O10" s="62"/>
       <c r="P10" s="63">
-        <v>-1.5899966669286911</v>
+        <v>-2.0253868409575668</v>
       </c>
       <c r="Q10" s="63"/>
-      <c r="R10" s="63"/>
-[...3 lines deleted...]
-      </c>
+      <c r="R10" s="63">
+        <v>-0.20918904671927011</v>
+      </c>
+      <c r="S10" s="63">
+        <v>0.29851757224253944</v>
+      </c>
+      <c r="T10" s="63"/>
       <c r="U10" s="63"/>
       <c r="V10" s="63">
-        <v>0.11745293729937602</v>
+        <v>0.15243413205031561</v>
       </c>
       <c r="W10" s="63">
-        <v>-1.2416727784054606</v>
+        <v>-1.7251534481567343</v>
       </c>
       <c r="X10" s="65">
-        <v>-0.71476698827781004</v>
+        <v>-13.073611331063795</v>
       </c>
     </row>
-    <row r="11" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="31" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="62">
-        <v>1.3332696907611956</v>
+        <v>4.9013134002477834</v>
       </c>
       <c r="E11" s="63"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="63"/>
       <c r="I11" s="63"/>
       <c r="J11" s="63"/>
-      <c r="K11" s="63"/>
+      <c r="K11" s="63">
+        <v>0.24890264057767456</v>
+      </c>
       <c r="L11" s="63"/>
       <c r="M11" s="63">
-        <v>0.32762094780843337</v>
+        <v>0.92709897625298021</v>
       </c>
       <c r="N11" s="64">
-        <v>1.6995247357150067</v>
+        <v>6.0423549972512332</v>
       </c>
       <c r="O11" s="62"/>
       <c r="P11" s="63"/>
       <c r="Q11" s="63"/>
       <c r="R11" s="63"/>
       <c r="S11" s="63"/>
       <c r="T11" s="63"/>
       <c r="U11" s="63"/>
       <c r="V11" s="63"/>
       <c r="W11" s="63">
-        <v>-0.12481375772112149</v>
+        <v>0.13739325700102559</v>
       </c>
       <c r="X11" s="65">
-        <v>1.5747109779938855</v>
+        <v>6.1797482542522593</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="62"/>
+      <c r="D12" s="62">
+        <v>0.19158423609810959</v>
+      </c>
       <c r="E12" s="63"/>
-      <c r="F12" s="63"/>
-[...5 lines deleted...]
-      </c>
+      <c r="F12" s="63">
+        <v>0.36108976646489127</v>
+      </c>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
       <c r="I12" s="63"/>
       <c r="J12" s="63"/>
       <c r="K12" s="63"/>
       <c r="L12" s="63"/>
       <c r="M12" s="63"/>
       <c r="N12" s="64">
-        <v>-0.76149704583079614</v>
+        <v>0.56952415351112295</v>
       </c>
       <c r="O12" s="62"/>
       <c r="P12" s="63"/>
       <c r="Q12" s="63"/>
       <c r="R12" s="63"/>
       <c r="S12" s="63"/>
       <c r="T12" s="63"/>
       <c r="U12" s="63"/>
       <c r="V12" s="63"/>
       <c r="W12" s="63"/>
       <c r="X12" s="65">
-        <v>-0.75502371917104705</v>
+        <v>0.5283960537966772</v>
       </c>
     </row>
-    <row r="13" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="62">
-        <v>-0.59091183663465641</v>
+        <v>-2.9276995435954349</v>
       </c>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
-      <c r="H13" s="63">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="63"/>
       <c r="I13" s="63"/>
       <c r="J13" s="63"/>
       <c r="K13" s="63"/>
-      <c r="L13" s="63"/>
+      <c r="L13" s="63">
+        <v>-0.26882074421293078</v>
+      </c>
       <c r="M13" s="63"/>
       <c r="N13" s="64">
-        <v>-2.1510890382068912</v>
+        <v>-3.1872283927998692</v>
       </c>
       <c r="O13" s="62"/>
       <c r="P13" s="63"/>
       <c r="Q13" s="63"/>
       <c r="R13" s="63"/>
       <c r="S13" s="63"/>
       <c r="T13" s="63"/>
       <c r="U13" s="63"/>
-      <c r="V13" s="63"/>
-      <c r="W13" s="63"/>
+      <c r="V13" s="63">
+        <v>-0.11988277928000046</v>
+      </c>
+      <c r="W13" s="63">
+        <v>-0.11987289428941751</v>
+      </c>
       <c r="X13" s="65">
-        <v>-2.15129072569452</v>
+        <v>-3.307101287089286</v>
       </c>
     </row>
-    <row r="14" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="62">
-        <v>-8.6063156504602745</v>
+        <v>-0.60081941534682504</v>
       </c>
       <c r="E14" s="63">
-        <v>0.38837062408660428</v>
+        <v>-0.26098262153468182</v>
       </c>
       <c r="F14" s="63"/>
-      <c r="G14" s="63">
-[...1 lines deleted...]
-      </c>
+      <c r="G14" s="63"/>
       <c r="H14" s="63">
-        <v>-4.413899139789546</v>
+        <v>2.5192468987326864</v>
       </c>
       <c r="I14" s="63">
-        <v>5.4445664253014616</v>
+        <v>-1.528259201083249</v>
       </c>
       <c r="J14" s="63">
-        <v>-0.20086009519978079</v>
+        <v>-0.38833958996595674</v>
       </c>
       <c r="K14" s="63"/>
-      <c r="L14" s="63"/>
+      <c r="L14" s="63">
+        <v>0.16753209123470336</v>
+      </c>
       <c r="M14" s="63">
-        <v>0.1483787969701047</v>
+        <v>-0.36494372193856606</v>
       </c>
       <c r="N14" s="64">
-        <v>-7.4713166612970134</v>
+        <v>-0.45277008066331259</v>
       </c>
       <c r="O14" s="62"/>
       <c r="P14" s="63"/>
       <c r="Q14" s="63"/>
-      <c r="R14" s="63"/>
+      <c r="R14" s="63">
+        <v>0.45888640248864887</v>
+      </c>
       <c r="S14" s="63"/>
       <c r="T14" s="63"/>
       <c r="U14" s="63"/>
-      <c r="V14" s="63"/>
-      <c r="W14" s="63"/>
+      <c r="V14" s="63">
+        <v>-0.57471203252321279</v>
+      </c>
+      <c r="W14" s="63">
+        <v>-0.13124928160282795</v>
+      </c>
       <c r="X14" s="65">
-        <v>-7.3997465449343212</v>
+        <v>-0.58401936226614093</v>
       </c>
     </row>
-    <row r="15" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="66"/>
+      <c r="D15" s="66">
+        <v>-1.2451272112534444</v>
+      </c>
       <c r="E15" s="67">
-        <v>-29.394399927564365</v>
+        <v>-0.88265472597011674</v>
       </c>
       <c r="F15" s="67">
-        <v>-1.8268274253625372</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.77508082691989422</v>
+      </c>
+      <c r="G15" s="67">
+        <v>-0.11475600921873869</v>
+      </c>
+      <c r="H15" s="67"/>
       <c r="I15" s="67">
-        <v>-1.4140432763580018</v>
+        <v>0.88915827674396108</v>
       </c>
       <c r="J15" s="67">
-        <v>0.97175793497535723</v>
+        <v>-0.57471799427250847</v>
       </c>
       <c r="K15" s="67">
-        <v>-0.49552280915574493</v>
-[...1 lines deleted...]
-      <c r="L15" s="67"/>
+        <v>0.41388625046230737</v>
+      </c>
+      <c r="L15" s="67">
+        <v>-0.53182215087708762</v>
+      </c>
       <c r="M15" s="67">
-        <v>4.8147722977451863</v>
+        <v>0.35162869014272885</v>
       </c>
       <c r="N15" s="68">
-        <v>-28.651928044724084</v>
+        <v>-0.95555901666672627</v>
       </c>
       <c r="O15" s="66"/>
       <c r="P15" s="67"/>
       <c r="Q15" s="67"/>
       <c r="R15" s="67">
-        <v>0.6375015000454336</v>
+        <v>-0.19956363896293788</v>
       </c>
       <c r="S15" s="67"/>
       <c r="T15" s="67"/>
       <c r="U15" s="67"/>
       <c r="V15" s="67">
-        <v>0.80882695131669646</v>
+        <v>-0.35123738656101045</v>
       </c>
       <c r="W15" s="67">
-        <v>1.3471540552970802</v>
+        <v>-0.57994478126511595</v>
       </c>
       <c r="X15" s="69">
-        <v>-27.304773989427002</v>
+        <v>-1.5355037979318236</v>
       </c>
     </row>
-    <row r="16" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="34" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="70">
-        <v>-0.31151186133832937</v>
+        <v>0.8364335535574533</v>
       </c>
       <c r="E16" s="71"/>
       <c r="F16" s="71"/>
       <c r="G16" s="71"/>
       <c r="H16" s="71">
-        <v>0.4741005936076983</v>
+        <v>4.2851802312832623</v>
       </c>
       <c r="I16" s="71"/>
       <c r="J16" s="71"/>
       <c r="K16" s="71"/>
       <c r="L16" s="71"/>
-      <c r="M16" s="71"/>
+      <c r="M16" s="71">
+        <v>1.0442910951299313</v>
+      </c>
       <c r="N16" s="72">
-        <v>0.19053049640183889</v>
+        <v>6.1489894838916621</v>
       </c>
       <c r="O16" s="70"/>
       <c r="P16" s="71"/>
       <c r="Q16" s="71"/>
       <c r="R16" s="71"/>
       <c r="S16" s="71"/>
       <c r="T16" s="71"/>
       <c r="U16" s="71"/>
       <c r="V16" s="71"/>
       <c r="W16" s="71"/>
       <c r="X16" s="73">
-        <v>0.19101490788704586</v>
+        <v>6.1993486759664123</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="74">
-        <v>-7.7661628253397454</v>
+        <v>-2.1771865480781574</v>
       </c>
       <c r="E17" s="75">
-        <v>-29.357198781318662</v>
+        <v>-1.2037237904183378</v>
       </c>
       <c r="F17" s="75">
-        <v>-1.598087526637701</v>
+        <v>-5.909448980882698</v>
       </c>
       <c r="G17" s="75">
-        <v>-0.24142779651095</v>
+        <v>0.89392775265228386</v>
       </c>
       <c r="H17" s="75">
-        <v>-8.3447544305774937</v>
+        <v>5.2095073120072062</v>
       </c>
       <c r="I17" s="75">
-        <v>4.0923330284791541</v>
+        <v>-0.65125542789211421</v>
       </c>
       <c r="J17" s="75">
-        <v>0.88898352572983552</v>
+        <v>-1.0765443001446839</v>
       </c>
       <c r="K17" s="75">
-        <v>-0.51578188950230053</v>
-[...1 lines deleted...]
-      <c r="L17" s="75"/>
+        <v>0.66884085159281026</v>
+      </c>
+      <c r="L17" s="75">
+        <v>-0.61612502269049041</v>
+      </c>
       <c r="M17" s="75">
-        <v>5.2181841760278163</v>
+        <v>2.1360274739678395</v>
       </c>
       <c r="N17" s="76">
-        <v>-37.617292569372381</v>
+        <v>-2.7259806798863311</v>
       </c>
       <c r="O17" s="74">
-        <v>-0.10107948579033442</v>
+        <v>-0.2026069941767939</v>
       </c>
       <c r="P17" s="75">
-        <v>-1.5898058543040123</v>
+        <v>-2.0045868220228202</v>
       </c>
       <c r="Q17" s="75"/>
       <c r="R17" s="75">
-        <v>0.61822837324190416</v>
-[...5 lines deleted...]
-      <c r="U17" s="75"/>
+        <v>0.139995155166694</v>
+      </c>
+      <c r="S17" s="75">
+        <v>0.3665494521662519</v>
+      </c>
+      <c r="T17" s="75"/>
+      <c r="U17" s="75">
+        <v>-0.24213067624400966</v>
+      </c>
       <c r="V17" s="75">
-        <v>2.7824279469796243</v>
+        <v>0.37810463249897169</v>
       </c>
       <c r="W17" s="75">
-        <v>1.8895140283607312</v>
+        <v>-1.4798814990742728</v>
       </c>
       <c r="X17" s="77">
-        <v>-35.727778541011638</v>
+        <v>-4.2058621789606079</v>
       </c>
     </row>
-    <row r="18" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="74">
-        <v>-7.0999599158040798</v>
+        <v>-3.5496732904903223</v>
       </c>
       <c r="E18" s="75">
-        <v>-29.358942644751824</v>
+        <v>-1.0420945763089478</v>
       </c>
       <c r="F18" s="75">
-        <v>-1.6127797970355549</v>
+        <v>-5.9219889822223051</v>
       </c>
       <c r="G18" s="75">
-        <v>-0.90111590881769599</v>
+        <v>2.9275831265198988</v>
       </c>
       <c r="H18" s="75">
-        <v>-8.7326521797741954</v>
+        <v>5.7267147904300026</v>
       </c>
       <c r="I18" s="75">
-        <v>3.9850153918418036</v>
+        <v>-0.63699985646692658</v>
       </c>
       <c r="J18" s="75">
-        <v>7.0153492645050459</v>
+        <v>-1.1045913042204178</v>
       </c>
       <c r="K18" s="75">
-        <v>-0.51575553768344162</v>
+        <v>0.41820482347185056</v>
       </c>
       <c r="L18" s="75">
-        <v>-0.30729675185348765</v>
+        <v>-0.60917967850354504</v>
       </c>
       <c r="M18" s="75">
-        <v>5.2241675295072083</v>
+        <v>1.9581249184663678</v>
       </c>
       <c r="N18" s="76">
-        <v>-32.303970549866214</v>
+        <v>-1.833900029324333</v>
       </c>
       <c r="O18" s="78">
-        <v>-0.11002117648017071</v>
+        <v>-0.20118543223105306</v>
       </c>
       <c r="P18" s="79">
-        <v>-1.5899001363035077</v>
+        <v>-2.003231434007311</v>
       </c>
       <c r="Q18" s="79"/>
       <c r="R18" s="79">
-        <v>0.57203778319015686</v>
-[...5 lines deleted...]
-      <c r="U18" s="79"/>
+        <v>-0.24822963711478349</v>
+      </c>
+      <c r="S18" s="79">
+        <v>0.6359594537548463</v>
+      </c>
+      <c r="T18" s="79"/>
+      <c r="U18" s="79">
+        <v>-0.33060886907273401</v>
+      </c>
       <c r="V18" s="79">
-        <v>3.4054016311161299</v>
+        <v>-0.23375094520650858</v>
       </c>
       <c r="W18" s="79">
-        <v>2.5147342161802366</v>
+        <v>-2.3243758762235629</v>
       </c>
       <c r="X18" s="80">
-        <v>-29.789236333685992</v>
+        <v>-4.1582759055479039</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="40" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="81"/>
       <c r="E19" s="82"/>
       <c r="F19" s="82"/>
       <c r="G19" s="82"/>
       <c r="H19" s="82"/>
       <c r="I19" s="82"/>
       <c r="J19" s="82"/>
       <c r="K19" s="82"/>
       <c r="L19" s="82"/>
       <c r="M19" s="82"/>
       <c r="N19" s="83"/>
-      <c r="O19" s="81"/>
+      <c r="O19" s="81">
+        <v>0.30624516284571818</v>
+      </c>
       <c r="P19" s="82"/>
       <c r="Q19" s="82"/>
       <c r="R19" s="82"/>
       <c r="S19" s="82">
-        <v>-0.13863356535903071</v>
+        <v>-0.69160715121045591</v>
       </c>
       <c r="T19" s="82">
-        <v>-0.34948043803277462</v>
+        <v>0.42976204129664936</v>
       </c>
       <c r="U19" s="82"/>
-      <c r="V19" s="82"/>
+      <c r="V19" s="82">
+        <v>1.5861136735247656</v>
+      </c>
       <c r="W19" s="82">
-        <v>-0.28986724211017545</v>
+        <v>1.6318990844743273</v>
       </c>
       <c r="X19" s="84">
-        <v>-0.36475254697021475</v>
+        <v>1.5915976158089973</v>
       </c>
     </row>
-    <row r="20" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="D20" s="62">
-[...1 lines deleted...]
-      </c>
+      <c r="D20" s="62"/>
       <c r="E20" s="63"/>
       <c r="F20" s="63"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="63">
-        <v>0.33270102645861666</v>
+        <v>1.0566485043093059</v>
       </c>
       <c r="K20" s="63"/>
       <c r="L20" s="63"/>
       <c r="M20" s="63"/>
       <c r="N20" s="64">
-        <v>0.65595752030836474</v>
+        <v>1.0940879407761464</v>
       </c>
       <c r="O20" s="62"/>
-      <c r="P20" s="63"/>
+      <c r="P20" s="63">
+        <v>-0.13688721659821906</v>
+      </c>
       <c r="Q20" s="63"/>
       <c r="R20" s="63"/>
       <c r="S20" s="63"/>
       <c r="T20" s="63"/>
       <c r="U20" s="63"/>
       <c r="V20" s="63"/>
       <c r="W20" s="63"/>
       <c r="X20" s="65">
-        <v>0.69907642789556657</v>
+        <v>1.0130731929091283</v>
       </c>
     </row>
-    <row r="21" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="70"/>
       <c r="E21" s="71"/>
       <c r="F21" s="71"/>
       <c r="G21" s="71"/>
       <c r="H21" s="71"/>
       <c r="I21" s="71"/>
-      <c r="J21" s="71"/>
+      <c r="J21" s="71">
+        <v>-0.55658398606724835</v>
+      </c>
       <c r="K21" s="71"/>
-      <c r="L21" s="71">
-[...1 lines deleted...]
-      </c>
+      <c r="L21" s="71"/>
       <c r="M21" s="71"/>
       <c r="N21" s="72">
-        <v>-0.14150133146233893</v>
+        <v>-0.59091999053494515</v>
       </c>
       <c r="O21" s="70"/>
       <c r="P21" s="71"/>
       <c r="Q21" s="71"/>
       <c r="R21" s="71"/>
-      <c r="S21" s="71"/>
+      <c r="S21" s="71">
+        <v>0.29090972218856043</v>
+      </c>
       <c r="T21" s="71">
-        <v>-1.7842209336920019</v>
+        <v>-0.39458154923656641</v>
       </c>
       <c r="U21" s="71"/>
       <c r="V21" s="71"/>
-      <c r="W21" s="71">
-[...1 lines deleted...]
-      </c>
+      <c r="W21" s="71"/>
       <c r="X21" s="73">
-        <v>-1.9935524637938078</v>
+        <v>-0.63994000840773713</v>
       </c>
     </row>
-    <row r="22" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="D22" s="70">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="70"/>
       <c r="E22" s="71"/>
       <c r="F22" s="71"/>
       <c r="G22" s="71"/>
       <c r="H22" s="71"/>
       <c r="I22" s="71"/>
       <c r="J22" s="71">
-        <v>0.31483680318124163</v>
+        <v>0.46745540925333645</v>
       </c>
       <c r="K22" s="71"/>
-      <c r="L22" s="71">
-[...1 lines deleted...]
-      </c>
+      <c r="L22" s="71"/>
       <c r="M22" s="71"/>
       <c r="N22" s="72">
-        <v>0.43957088398598665</v>
-[...2 lines deleted...]
-      <c r="P22" s="71"/>
+        <v>0.4628664815758714</v>
+      </c>
+      <c r="O22" s="70">
+        <v>0.30624516284571818</v>
+      </c>
+      <c r="P22" s="71">
+        <v>-0.13688721659821906</v>
+      </c>
       <c r="Q22" s="71"/>
       <c r="R22" s="71"/>
       <c r="S22" s="71">
-        <v>-0.18663013653931101</v>
-[...3 lines deleted...]
-      </c>
+        <v>-0.40069742902189553</v>
+      </c>
+      <c r="T22" s="71"/>
       <c r="U22" s="71"/>
-      <c r="V22" s="71"/>
+      <c r="V22" s="71">
+        <v>1.5704584233599823</v>
+      </c>
       <c r="W22" s="71">
-        <v>-2.0987994668544427</v>
+        <v>1.5018643187345171</v>
       </c>
       <c r="X22" s="73">
-        <v>-1.6592285828684561</v>
+        <v>1.9647308003103894</v>
       </c>
     </row>
-    <row r="23" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="41" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="62"/>
-      <c r="E23" s="63"/>
+      <c r="E23" s="63">
+        <v>-0.14832565520138974</v>
+      </c>
       <c r="F23" s="63"/>
       <c r="G23" s="63"/>
       <c r="H23" s="63"/>
       <c r="I23" s="63"/>
-      <c r="J23" s="63">
-[...5 lines deleted...]
-      </c>
+      <c r="J23" s="63"/>
+      <c r="K23" s="63">
+        <v>-0.42697599415168974</v>
+      </c>
+      <c r="L23" s="63"/>
       <c r="M23" s="63"/>
       <c r="N23" s="64">
-        <v>1.1682045065416959</v>
+        <v>-0.46002892453279076</v>
       </c>
       <c r="O23" s="62"/>
       <c r="P23" s="63"/>
       <c r="Q23" s="63"/>
       <c r="R23" s="63"/>
       <c r="S23" s="63"/>
       <c r="T23" s="63"/>
       <c r="U23" s="63"/>
-      <c r="V23" s="63">
-[...4 lines deleted...]
-      </c>
+      <c r="V23" s="63"/>
+      <c r="W23" s="63"/>
       <c r="X23" s="65">
-        <v>1.0514188801225652</v>
+        <v>-0.52339205746114248</v>
       </c>
     </row>
-    <row r="24" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="D24" s="62">
-[...1 lines deleted...]
-      </c>
+      <c r="D24" s="62"/>
       <c r="E24" s="63"/>
       <c r="F24" s="63"/>
       <c r="G24" s="63">
-        <v>-0.34877740073303787</v>
+        <v>2.5857751854194704</v>
       </c>
       <c r="H24" s="63"/>
       <c r="I24" s="63"/>
       <c r="J24" s="63">
-        <v>-0.30249445104462369</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.40915898722271155</v>
+      </c>
+      <c r="K24" s="63"/>
       <c r="L24" s="63"/>
       <c r="M24" s="63"/>
       <c r="N24" s="64">
-        <v>-1.3154664127730964</v>
+        <v>3.1429288578001433</v>
       </c>
       <c r="O24" s="62"/>
       <c r="P24" s="63"/>
-      <c r="Q24" s="63">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24" s="63"/>
       <c r="R24" s="63"/>
       <c r="S24" s="63"/>
       <c r="T24" s="63"/>
       <c r="U24" s="63"/>
       <c r="V24" s="63"/>
-      <c r="W24" s="63">
-[...1 lines deleted...]
-      </c>
+      <c r="W24" s="63"/>
       <c r="X24" s="65">
-        <v>-1.5554376732802233</v>
+        <v>3.1028575909395855</v>
       </c>
     </row>
-    <row r="25" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="62"/>
       <c r="E25" s="63"/>
       <c r="F25" s="63"/>
       <c r="G25" s="63"/>
       <c r="H25" s="63"/>
       <c r="I25" s="63"/>
-      <c r="J25" s="63">
-[...1 lines deleted...]
-      </c>
+      <c r="J25" s="63"/>
       <c r="K25" s="63"/>
       <c r="L25" s="63"/>
       <c r="M25" s="63"/>
-      <c r="N25" s="64">
-[...1 lines deleted...]
-      </c>
+      <c r="N25" s="64"/>
       <c r="O25" s="62"/>
-      <c r="P25" s="63">
-[...2 lines deleted...]
-      <c r="Q25" s="63"/>
+      <c r="P25" s="63"/>
+      <c r="Q25" s="63">
+        <v>-0.47147482107181649</v>
+      </c>
       <c r="R25" s="63"/>
       <c r="S25" s="63"/>
       <c r="T25" s="63"/>
       <c r="U25" s="63"/>
-      <c r="V25" s="63"/>
+      <c r="V25" s="63">
+        <v>0.15811551787346154</v>
+      </c>
       <c r="W25" s="63">
-        <v>-0.5600560003746603</v>
+        <v>-0.34644702351889067</v>
       </c>
       <c r="X25" s="65">
-        <v>-0.33958296576982505</v>
+        <v>-0.35072318113566375</v>
       </c>
     </row>
-    <row r="26" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="70"/>
       <c r="E26" s="71"/>
       <c r="F26" s="71"/>
       <c r="G26" s="71"/>
       <c r="H26" s="71"/>
       <c r="I26" s="71"/>
       <c r="J26" s="71"/>
       <c r="K26" s="71"/>
       <c r="L26" s="71"/>
       <c r="M26" s="71"/>
       <c r="N26" s="72"/>
       <c r="O26" s="70"/>
       <c r="P26" s="71"/>
-      <c r="Q26" s="71"/>
+      <c r="Q26" s="71">
+        <v>-0.32136886650586038</v>
+      </c>
       <c r="R26" s="71"/>
       <c r="S26" s="71"/>
       <c r="T26" s="71"/>
       <c r="U26" s="71"/>
       <c r="V26" s="71">
-        <v>0.26213757012981009</v>
+        <v>-0.15429404497941832</v>
       </c>
       <c r="W26" s="71">
-        <v>0.23848646701895856</v>
+        <v>-0.38984760748195535</v>
       </c>
       <c r="X26" s="73">
-        <v>0.26525644063139298</v>
+        <v>-0.46320641952140756</v>
       </c>
     </row>
-    <row r="27" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="44" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="45" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="74">
-        <v>-0.49758773933146649</v>
-[...1 lines deleted...]
-      <c r="E27" s="75"/>
+        <v>0.11735350434749177</v>
+      </c>
+      <c r="E27" s="75">
+        <v>-0.14795622642131157</v>
+      </c>
       <c r="F27" s="75"/>
       <c r="G27" s="75">
-        <v>-0.33133523082640359</v>
+        <v>2.5839753089155613</v>
       </c>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="75">
-        <v>0.67912960349729135</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.40887066098986785</v>
+      </c>
+      <c r="K27" s="75">
+        <v>-0.36402191281015195</v>
+      </c>
+      <c r="L27" s="75"/>
       <c r="M27" s="75"/>
-      <c r="N27" s="76"/>
+      <c r="N27" s="76">
+        <v>2.6052649636111274</v>
+      </c>
       <c r="O27" s="74"/>
-      <c r="P27" s="75">
-[...1 lines deleted...]
-      </c>
+      <c r="P27" s="75"/>
       <c r="Q27" s="75">
-        <v>-0.22757549758008225</v>
+        <v>-0.72987915093987676</v>
       </c>
       <c r="R27" s="75"/>
       <c r="S27" s="75"/>
       <c r="T27" s="75"/>
       <c r="U27" s="75"/>
-      <c r="V27" s="75">
-[...1 lines deleted...]
-      </c>
+      <c r="V27" s="75"/>
       <c r="W27" s="75">
-        <v>-0.67832642028195955</v>
+        <v>-0.83972903078975525</v>
       </c>
       <c r="X27" s="77">
-        <v>-0.57834531829609048</v>
+        <v>1.7655359328213716</v>
       </c>
     </row>
-    <row r="28" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="D28" s="85">
-[...2 lines deleted...]
-      <c r="E28" s="86"/>
+      <c r="D28" s="85"/>
+      <c r="E28" s="86">
+        <v>-0.14795622642131157</v>
+      </c>
       <c r="F28" s="86"/>
       <c r="G28" s="86">
-        <v>-0.32714985016250742</v>
+        <v>2.5846647793892528</v>
       </c>
       <c r="H28" s="86"/>
       <c r="I28" s="86"/>
       <c r="J28" s="86">
-        <v>0.9939664066785332</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.87632607024320452</v>
+      </c>
+      <c r="K28" s="86">
+        <v>-0.28328789849097497</v>
+      </c>
+      <c r="L28" s="86"/>
       <c r="M28" s="86"/>
       <c r="N28" s="76">
-        <v>0.53955198597185638</v>
+        <v>3.0681314451869985</v>
       </c>
       <c r="O28" s="74">
-        <v>0.11941800695111521</v>
+        <v>0.28715996622652218</v>
       </c>
       <c r="P28" s="75">
-        <v>-0.57566970824167152</v>
+        <v>-0.17238735515547832</v>
       </c>
       <c r="Q28" s="75">
-        <v>-0.16333782431293847</v>
+        <v>-0.6476636995054279</v>
       </c>
       <c r="R28" s="75"/>
       <c r="S28" s="75">
-        <v>-0.18906750159078414</v>
-[...3 lines deleted...]
-      </c>
+        <v>-0.40331496012053619</v>
+      </c>
+      <c r="T28" s="75"/>
       <c r="U28" s="75"/>
       <c r="V28" s="75">
-        <v>0.24862611150726069</v>
+        <v>1.5521942009301788</v>
       </c>
       <c r="W28" s="75">
-        <v>-2.7771258871364024</v>
+        <v>0.6621352879447634</v>
       </c>
       <c r="X28" s="77">
-        <v>-2.2375739011645464</v>
+        <v>3.7302667331317583</v>
       </c>
     </row>
-    <row r="29" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="D29" s="87">
-[...1 lines deleted...]
-      </c>
+      <c r="D29" s="87"/>
       <c r="E29" s="88"/>
       <c r="F29" s="88"/>
       <c r="G29" s="88"/>
       <c r="H29" s="88"/>
       <c r="I29" s="88"/>
       <c r="J29" s="88"/>
       <c r="K29" s="88"/>
       <c r="L29" s="88"/>
       <c r="M29" s="88"/>
-      <c r="N29" s="89">
-[...1 lines deleted...]
-      </c>
+      <c r="N29" s="89"/>
       <c r="O29" s="90"/>
       <c r="P29" s="91"/>
       <c r="Q29" s="91"/>
       <c r="R29" s="91"/>
       <c r="S29" s="91"/>
       <c r="T29" s="91"/>
       <c r="U29" s="91"/>
       <c r="V29" s="91"/>
       <c r="W29" s="91"/>
-      <c r="X29" s="92">
-[...1 lines deleted...]
-      </c>
+      <c r="X29" s="92"/>
     </row>
-    <row r="30" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="48" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D30" s="74"/>
       <c r="E30" s="75"/>
       <c r="F30" s="75"/>
       <c r="G30" s="75"/>
       <c r="H30" s="75"/>
       <c r="I30" s="75"/>
       <c r="J30" s="75"/>
       <c r="K30" s="75"/>
       <c r="L30" s="75"/>
       <c r="M30" s="75"/>
-      <c r="N30" s="76">
-[...1 lines deleted...]
-      </c>
+      <c r="N30" s="76"/>
       <c r="O30" s="93"/>
       <c r="P30" s="94"/>
       <c r="Q30" s="94"/>
       <c r="R30" s="94"/>
       <c r="S30" s="94"/>
       <c r="T30" s="94"/>
       <c r="U30" s="94"/>
       <c r="V30" s="94"/>
       <c r="W30" s="94">
-        <v>0.18446273201259386</v>
-[...1 lines deleted...]
-      <c r="X30" s="95"/>
+        <v>0.30344879995621787</v>
+      </c>
+      <c r="X30" s="95">
+        <v>0.25514598696099566</v>
+      </c>
     </row>
-    <row r="31" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="51" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="52" t="s">
         <v>35</v>
       </c>
       <c r="D31" s="70">
-        <v>-7.157518832965569</v>
+        <v>-3.5064482247266771</v>
       </c>
       <c r="E31" s="71">
-        <v>-29.358848362752326</v>
+        <v>-1.1900508027302592</v>
       </c>
       <c r="F31" s="71">
-        <v>-1.6132569450355208</v>
+        <v>-5.9224815046719055</v>
       </c>
       <c r="G31" s="71">
-        <v>-1.2282657589802051</v>
+        <v>5.5122479059091507</v>
       </c>
       <c r="H31" s="71">
-        <v>-8.7327464617736918</v>
+        <v>5.7075044938659376</v>
       </c>
       <c r="I31" s="71">
-        <v>3.9856115120341649</v>
+        <v>-0.63672218474481512</v>
       </c>
       <c r="J31" s="71">
-        <v>8.0263863700122027</v>
+        <v>-0.22826523397721327</v>
       </c>
       <c r="K31" s="71">
-        <v>-0.59605989840953244</v>
+        <v>0.13491692498087557</v>
       </c>
       <c r="L31" s="71">
-        <v>-0.1423820688489707</v>
+        <v>-0.6656705297289307</v>
       </c>
       <c r="M31" s="71">
-        <v>5.1967426294077175</v>
+        <v>2.0296924059826269</v>
       </c>
       <c r="N31" s="72">
-        <v>-31.747759939629649</v>
+        <v>1.1864204371635803</v>
       </c>
       <c r="O31" s="70"/>
       <c r="P31" s="71">
-        <v>-2.1655698445451796</v>
+        <v>-2.1756187891627898</v>
       </c>
       <c r="Q31" s="71">
-        <v>-0.17248748384005552</v>
+        <v>-0.64140252818346788</v>
       </c>
       <c r="R31" s="71">
-        <v>0.57210226731657055</v>
+        <v>-0.21535552300853317</v>
       </c>
       <c r="S31" s="71">
-        <v>-0.11237921466547504</v>
-[...4 lines deleted...]
-      <c r="U31" s="71"/>
+        <v>0.23264449363431017</v>
+      </c>
+      <c r="T31" s="71"/>
+      <c r="U31" s="71">
+        <v>-0.3515212241418188</v>
+      </c>
       <c r="V31" s="71">
-        <v>3.6584026231294038</v>
-[...1 lines deleted...]
-      <c r="W31" s="71"/>
+        <v>1.3163023330063564</v>
+      </c>
+      <c r="W31" s="71">
+        <v>-1.3609327110398954</v>
+      </c>
       <c r="X31" s="73">
-        <v>-31.821313998067218</v>
+        <v>-0.17451227387630983</v>
       </c>
     </row>
-    <row r="32" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="54" t="s">
         <v>36</v>
       </c>
       <c r="D32" s="74"/>
       <c r="E32" s="75"/>
       <c r="F32" s="75"/>
       <c r="G32" s="75"/>
       <c r="H32" s="75"/>
       <c r="I32" s="75"/>
       <c r="J32" s="75"/>
       <c r="K32" s="75"/>
       <c r="L32" s="75"/>
       <c r="M32" s="75"/>
       <c r="N32" s="96"/>
       <c r="O32" s="97"/>
       <c r="P32" s="98"/>
       <c r="Q32" s="98"/>
       <c r="R32" s="98"/>
       <c r="S32" s="98"/>
       <c r="T32" s="98"/>
       <c r="U32" s="98"/>
       <c r="V32" s="98"/>
       <c r="W32" s="98"/>
       <c r="X32" s="99"/>
     </row>
-    <row r="33" spans="1:24" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="38" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="51" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="55" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="70">
-        <v>-0.22470190213388358</v>
+        <v>-0.43512551518309894</v>
       </c>
       <c r="E33" s="71"/>
       <c r="F33" s="71"/>
       <c r="G33" s="71"/>
       <c r="H33" s="71"/>
       <c r="I33" s="71"/>
-      <c r="J33" s="71"/>
-      <c r="K33" s="71"/>
+      <c r="J33" s="71">
+        <v>0.18646917674446195</v>
+      </c>
+      <c r="K33" s="71">
+        <v>0.11572356535949026</v>
+      </c>
       <c r="L33" s="71"/>
       <c r="M33" s="71">
-        <v>-0.2532178801445561</v>
+        <v>0.30443939681583981</v>
       </c>
       <c r="N33" s="72">
-        <v>-0.45289031235069033</v>
+        <v>0.19801150204544968</v>
       </c>
       <c r="O33" s="70"/>
-      <c r="P33" s="71"/>
-[...4 lines deleted...]
-      <c r="S33" s="71"/>
+      <c r="P33" s="71">
+        <v>-0.2388525838590764</v>
+      </c>
+      <c r="Q33" s="71">
+        <v>-0.16523941271596473</v>
+      </c>
+      <c r="R33" s="71"/>
+      <c r="S33" s="71">
+        <v>-6.1740259526216468</v>
+      </c>
       <c r="T33" s="71"/>
       <c r="U33" s="71"/>
-      <c r="V33" s="71">
-[...2 lines deleted...]
-      <c r="W33" s="71"/>
+      <c r="V33" s="71"/>
+      <c r="W33" s="71">
+        <v>-6.7338503567268351</v>
+      </c>
       <c r="X33" s="73">
-        <v>-0.46412047701557668</v>
+        <v>-6.5358388546813861</v>
       </c>
     </row>
-    <row r="34" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="54" t="s">
         <v>36</v>
       </c>
       <c r="D34" s="74"/>
       <c r="E34" s="75"/>
       <c r="F34" s="75"/>
       <c r="G34" s="75"/>
       <c r="H34" s="75"/>
       <c r="I34" s="75"/>
       <c r="J34" s="75"/>
       <c r="K34" s="75"/>
       <c r="L34" s="75"/>
       <c r="M34" s="75"/>
       <c r="N34" s="96"/>
       <c r="O34" s="97"/>
       <c r="P34" s="98"/>
       <c r="Q34" s="98"/>
       <c r="R34" s="98"/>
       <c r="S34" s="98"/>
       <c r="T34" s="98"/>
       <c r="U34" s="98"/>
       <c r="V34" s="98"/>
       <c r="W34" s="98"/>
       <c r="X34" s="99"/>
     </row>
-    <row r="35" spans="1:24" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="38" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="55" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="70">
-        <v>-7.3822207350994526</v>
+        <v>-3.9415737399097774</v>
       </c>
       <c r="E35" s="71">
-        <v>-29.359225490750312</v>
+        <v>-1.1627517829526941</v>
       </c>
       <c r="F35" s="71">
-        <v>-1.6171125950067988</v>
+        <v>-5.92075097382902</v>
       </c>
       <c r="G35" s="71">
-        <v>-1.2221968829590446</v>
+        <v>5.553823794219289</v>
       </c>
       <c r="H35" s="71">
-        <v>-8.7326993207739427</v>
+        <v>5.7312864715834708</v>
       </c>
       <c r="I35" s="71">
-        <v>4.0110676518979007</v>
-[...3 lines deleted...]
-      </c>
+        <v>-0.70811429649492352</v>
+      </c>
+      <c r="J35" s="71"/>
       <c r="K35" s="71">
-        <v>-0.59605989840953244</v>
+        <v>0.25064049034036601</v>
       </c>
       <c r="L35" s="71">
-        <v>-0.14318346584468092</v>
+        <v>-0.66216095631818794</v>
       </c>
       <c r="M35" s="71">
-        <v>4.94352474926316</v>
+        <v>2.3341318027984581</v>
       </c>
       <c r="N35" s="72">
-        <v>-32.200650251980342</v>
+        <v>1.3844319392090307</v>
       </c>
       <c r="O35" s="70"/>
       <c r="P35" s="71">
-        <v>-2.0988459463245408</v>
+        <v>-2.4144713730218657</v>
       </c>
       <c r="Q35" s="71">
-        <v>-0.17322858942986949</v>
+        <v>-0.80664194089943264</v>
       </c>
       <c r="R35" s="71">
-        <v>0.25206202002970629</v>
+        <v>-0.20738455124732377</v>
       </c>
       <c r="S35" s="71">
-        <v>-0.11237902101024803</v>
-[...4 lines deleted...]
-      <c r="U35" s="71"/>
+        <v>-5.9413814589873359</v>
+      </c>
+      <c r="T35" s="71"/>
+      <c r="U35" s="71">
+        <v>-0.43068284945778373</v>
+      </c>
       <c r="V35" s="71">
-        <v>3.8044667478909768</v>
-[...1 lines deleted...]
-      <c r="W35" s="71"/>
+        <v>1.2541746261641185</v>
+      </c>
+      <c r="W35" s="71">
+        <v>-8.0947830677667323</v>
+      </c>
       <c r="X35" s="73">
-        <v>-32.285434475082802</v>
+        <v>-6.7103511285577122</v>
       </c>
     </row>
-    <row r="36" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="53" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="56" t="s">
         <v>39</v>
       </c>
       <c r="D36" s="74"/>
       <c r="E36" s="75"/>
       <c r="F36" s="75"/>
       <c r="G36" s="75"/>
       <c r="H36" s="75"/>
       <c r="I36" s="75"/>
       <c r="J36" s="75"/>
       <c r="K36" s="75"/>
       <c r="L36" s="75"/>
       <c r="M36" s="75"/>
       <c r="N36" s="76"/>
       <c r="O36" s="74"/>
       <c r="P36" s="75"/>
       <c r="Q36" s="75"/>
       <c r="R36" s="75"/>
       <c r="S36" s="75"/>
       <c r="T36" s="75"/>
       <c r="U36" s="75"/>
       <c r="V36" s="75"/>
       <c r="W36" s="75"/>
       <c r="X36" s="77"/>
     </row>
-    <row r="37" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="57"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="6"/>
       <c r="X37" s="6"/>
     </row>
-    <row r="38" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="39" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314998" right="0.196850393700787" top="0.78740157480314998" bottom="0.39370078740157499" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="26" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>