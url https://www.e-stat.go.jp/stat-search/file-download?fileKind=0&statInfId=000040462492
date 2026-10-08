--- v0 (2026-07-05)
+++ v1 (2026-10-08)
@@ -1,104 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="661" documentId="10_ncr:100_{6699B423-1339-4EDD-8A71-900A2072EBC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9D25F75E-B06B-415A-B00F-35949B8D513C}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr filterPrivacy="1" updateLinks="never" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-9948" windowWidth="23256" windowHeight="12456" tabRatio="910" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-1725" windowWidth="29040" windowHeight="15720" tabRatio="915" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="参考-１" sheetId="127" r:id="rId1"/>
     <sheet name="参考-２" sheetId="128" r:id="rId2"/>
     <sheet name="参考-３" sheetId="129" r:id="rId3"/>
     <sheet name="参考-４" sheetId="130" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_Parse_In" hidden="1">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'参考-１'!$A$1:$AC$96</definedName>
-[...6 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="3">'参考-４'!$1:$6</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="50">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="50">
   <si>
     <t>4～6月</t>
   </si>
   <si>
     <t>7～9月</t>
   </si>
   <si>
     <t>10～12月</t>
+  </si>
+  <si>
+    <t>1～3月</t>
   </si>
   <si>
     <t>大企業</t>
   </si>
   <si>
     <t>中堅企業</t>
   </si>
   <si>
     <t>中小企業</t>
   </si>
   <si>
     <t>全産業</t>
   </si>
   <si>
     <t>製造業</t>
   </si>
   <si>
     <t>非製造業</t>
   </si>
   <si>
     <t>参考‐１　時系列表：貴社の景況判断BSI</t>
     <rPh sb="0" eb="2">
       <t>サンコウ</t>
     </rPh>
     <rPh sb="5" eb="8">
@@ -330,167 +326,74 @@
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>※　ＢＳＩ＝前四半期と比較しての「上昇」-「下降」。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>参考‐２　時系列表：国内の景況判断BSI</t>
     <rPh sb="0" eb="2">
       <t>サンコウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>コクナイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ケイキョウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ハンダン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>7～9月</t>
-[...107 lines deleted...]
-  <si>
     <t>参考‐３　時系列表：設備判断BSI</t>
     <rPh sb="0" eb="2">
       <t>サンコウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>セツビ</t>
     </rPh>
     <rPh sb="12" eb="14">
+      <t>ハンダン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>参考‐４　時系列表：従業員数判断BSI</t>
+    <rPh sb="0" eb="2">
+      <t>サンコウ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジュウギョウイン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
       <t>ハンダン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>6月末</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>9月末</t>
     <rPh sb="2" eb="3">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>12月末</t>
     <rPh sb="3" eb="4">
       <t>マツ</t>
@@ -503,127 +406,220 @@
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>9月末</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>12月末</t>
     <rPh sb="2" eb="3">
       <t>ガツ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
+    <t>12月末</t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>3月末</t>
+    <rPh sb="1" eb="3">
+      <t>ガツマツ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>中小企業</t>
+    <rPh sb="0" eb="4">
+      <t>チュウショウキギョウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>中堅企業</t>
+    <rPh sb="0" eb="4">
+      <t>チュウケンキギョウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>～</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>9月</t>
+    </r>
+    <rPh sb="3" eb="4">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>～</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <rPh sb="5" eb="6">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <r>
+      <t>10～</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>12</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <rPh sb="5" eb="6">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>7～9月</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
     <t>※　ＢＳＩ＝期末時点での「不足」-「過大」。</t>
     <rPh sb="6" eb="8">
       <t>キマツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジテン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>フソク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>カダイ</t>
-    </rPh>
-[...14 lines deleted...]
-      <t>ハンダン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※　ＢＳＩ＝期末時点での「不足気味」-「過剰気味」。</t>
     <rPh sb="6" eb="8">
       <t>キマツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジテン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>フソク</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ギミ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>カジョウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ギミ</t>
     </rPh>
     <phoneticPr fontId="2"/>
-  </si>
-[...23 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0;&quot;▲ &quot;0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
@@ -889,144 +885,144 @@
   </cellStyleXfs>
   <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="3" borderId="10" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="176" fontId="1" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_ひな型" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準_帳票レイアウト(パターンA)_帳票元_帳票レイアウト（景気）" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1315,8498 +1311,8587 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAC6A06B-1CE0-484D-B7C9-89677DE23D94}">
-  <dimension ref="A1:AC96"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6CE041A-5692-4AD3-BEF8-559B70BD9D08}">
+  <dimension ref="A1:AC97"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="11" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.796875" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.3984375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="29" width="8.59765625" style="3" customWidth="1"/>
     <col min="30" max="16384" width="8" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="AC2" s="4"/>
     </row>
     <row r="3" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
-      <c r="AC3" s="16" t="s">
+      <c r="AC3" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="17"/>
-[...1 lines deleted...]
-      <c r="C4" s="34" t="s">
+      <c r="A4" s="16"/>
+      <c r="B4" s="40"/>
+      <c r="C4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="36" t="s">
+      <c r="D4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="36" t="s">
+      <c r="E4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="F4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="36" t="s">
+      <c r="H4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="36" t="s">
+      <c r="I4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="36" t="s">
+      <c r="J4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="36" t="s">
+      <c r="L4" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="N4" s="36" t="s">
+      <c r="N4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="36" t="s">
+      <c r="O4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="35" t="s">
+      <c r="P4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="36" t="s">
+      <c r="Q4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="R4" s="36" t="s">
+      <c r="R4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="S4" s="36" t="s">
+      <c r="S4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="U4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V4" s="36" t="s">
+      <c r="U4" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="V4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="W4" s="36" t="s">
+      <c r="W4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="X4" s="36" t="s">
+      <c r="X4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="Y4" s="35" t="s">
+      <c r="Y4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="Z4" s="36" t="s">
+      <c r="Z4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AA4" s="36" t="s">
+      <c r="AA4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AB4" s="36" t="s">
+      <c r="AB4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="15"/>
-[...1 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="A5" s="9"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="36" t="s">
+      <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="37" t="s">
+      <c r="H5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="34" t="s">
+      <c r="I5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="37" t="s">
+      <c r="K5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="34" t="s">
+      <c r="L5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="N5" s="36" t="s">
+      <c r="N5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="34" t="s">
+      <c r="O5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="35" t="s">
+      <c r="P5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="37" t="s">
+      <c r="Q5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="34" t="s">
+      <c r="R5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="S5" s="35" t="s">
+      <c r="S5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="T5" s="37" t="s">
+      <c r="T5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="U5" s="34" t="s">
+      <c r="U5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="35" t="s">
+      <c r="V5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="36" t="s">
+      <c r="W5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="X5" s="34" t="s">
+      <c r="X5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="35" t="s">
+      <c r="Y5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Z5" s="37" t="s">
+      <c r="Z5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AA5" s="34" t="s">
+      <c r="AA5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="AB5" s="35" t="s">
+      <c r="AB5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="37" t="s">
+      <c r="AC5" s="35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="20"/>
-[...1 lines deleted...]
-      <c r="C6" s="22" t="s">
+      <c r="A6" s="19"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="23" t="s">
+      <c r="D6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="24" t="s">
+      <c r="E6" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="22" t="s">
+      <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="23" t="s">
+      <c r="G6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="24" t="s">
+      <c r="H6" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="I6" s="22" t="s">
+      <c r="I6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="23" t="s">
+      <c r="J6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="K6" s="24" t="s">
+      <c r="K6" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="L6" s="22" t="s">
+      <c r="L6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="M6" s="23" t="s">
+      <c r="M6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="N6" s="24" t="s">
+      <c r="N6" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="O6" s="22" t="s">
+      <c r="O6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="23" t="s">
+      <c r="P6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="Q6" s="24" t="s">
+      <c r="Q6" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="22" t="s">
+      <c r="R6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="S6" s="23" t="s">
+      <c r="S6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="T6" s="24" t="s">
+      <c r="T6" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="U6" s="22" t="s">
+      <c r="U6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="V6" s="23" t="s">
+      <c r="V6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="W6" s="24" t="s">
+      <c r="W6" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="X6" s="22" t="s">
+      <c r="X6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="Y6" s="23" t="s">
+      <c r="Y6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="Z6" s="24" t="s">
+      <c r="Z6" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="AA6" s="22" t="s">
+      <c r="AA6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AB6" s="23" t="s">
+      <c r="AB6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="AC6" s="24" t="s">
+      <c r="AC6" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="38">
+      <c r="A7" s="33">
         <v>2004</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="10">
         <v>7.2</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="11">
         <v>12.2</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="12">
         <v>12.9</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="10">
         <v>8.9</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="11">
         <v>13.4</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="12">
         <v>13.5</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="10">
         <v>6.1</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="11">
         <v>11.4</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="12">
         <v>12.5</v>
       </c>
-      <c r="L7" s="9">
+      <c r="L7" s="10">
         <v>-2.4</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="11">
         <v>8.4</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N7" s="12">
         <v>12.7</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="10">
         <v>4.4000000000000004</v>
       </c>
-      <c r="P7" s="10">
+      <c r="P7" s="11">
         <v>13.3</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="12">
         <v>16.2</v>
       </c>
-      <c r="R7" s="9">
+      <c r="R7" s="10">
         <v>-4.5</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="11">
         <v>6.9</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="12">
         <v>11.7</v>
       </c>
-      <c r="U7" s="9">
+      <c r="U7" s="10">
         <v>-23.1</v>
       </c>
-      <c r="V7" s="10">
+      <c r="V7" s="11">
         <v>-13.6</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="12">
         <v>-4.5</v>
       </c>
-      <c r="X7" s="9">
+      <c r="X7" s="10">
         <v>-16.399999999999999</v>
       </c>
-      <c r="Y7" s="10">
+      <c r="Y7" s="11">
         <v>-12.8</v>
       </c>
-      <c r="Z7" s="11">
+      <c r="Z7" s="12">
         <v>-0.9</v>
       </c>
-      <c r="AA7" s="9">
+      <c r="AA7" s="10">
         <v>-24.6</v>
       </c>
-      <c r="AB7" s="10">
+      <c r="AB7" s="11">
         <v>-13.8</v>
       </c>
-      <c r="AC7" s="11">
+      <c r="AC7" s="12">
         <v>-5.3</v>
       </c>
     </row>
     <row r="8" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="39">
+      <c r="A8" s="34">
         <v>2004</v>
       </c>
       <c r="B8" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="D8" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="E8" s="12">
+        <v>8.5</v>
+      </c>
+      <c r="F8" s="10">
+        <v>12.8</v>
+      </c>
+      <c r="G8" s="11">
+        <v>9.6</v>
+      </c>
+      <c r="H8" s="12">
+        <v>7</v>
+      </c>
+      <c r="I8" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="J8" s="11">
+        <v>9.4</v>
+      </c>
+      <c r="K8" s="12">
+        <v>9.4</v>
+      </c>
+      <c r="L8" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="M8" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="N8" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="O8" s="10">
+        <v>10</v>
+      </c>
+      <c r="P8" s="11">
+        <v>10.4</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="R8" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="S8" s="11">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="T8" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="U8" s="10">
+        <v>-17.8</v>
+      </c>
+      <c r="V8" s="11">
+        <v>-4.7</v>
+      </c>
+      <c r="W8" s="12">
+        <v>-9.6999999999999993</v>
+      </c>
+      <c r="X8" s="10">
+        <v>-10</v>
+      </c>
+      <c r="Y8" s="11">
+        <v>-1.3</v>
+      </c>
+      <c r="Z8" s="12">
+        <v>-7.6</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>-19.399999999999999</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>-5.5</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>-10.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32">
+        <v>2004</v>
+      </c>
+      <c r="B9" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="9">
-[...20 lines deleted...]
-      <c r="J8" s="10">
+      <c r="C9" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="D9" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E9" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="F9" s="10">
+        <v>-1.3</v>
+      </c>
+      <c r="G9" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="H9" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I9" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J9" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="K9" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L9" s="10">
+        <v>-0.6</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="N9" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="O9" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="P9" s="11">
+        <v>-10.3</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="R9" s="10">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="S9" s="11">
+        <v>-2.6</v>
+      </c>
+      <c r="T9" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="U9" s="10">
+        <v>-14.5</v>
+      </c>
+      <c r="V9" s="11">
+        <v>-16.3</v>
+      </c>
+      <c r="W9" s="12">
+        <v>-8.6</v>
+      </c>
+      <c r="X9" s="10">
+        <v>-10</v>
+      </c>
+      <c r="Y9" s="11">
+        <v>-16.7</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>-6.6</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>-15.5</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>-16.2</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>-9.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33">
+        <v>2005</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="D10" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="E10" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F10" s="10">
+        <v>-7.6</v>
+      </c>
+      <c r="G10" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="H10" s="12">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="I10" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="J10" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="K10" s="12">
+        <v>10.1</v>
+      </c>
+      <c r="L10" s="10">
+        <v>-9.6999999999999993</v>
+      </c>
+      <c r="M10" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="N10" s="12">
         <v>9.4</v>
       </c>
-      <c r="K8" s="11">
-[...64 lines deleted...]
-      <c r="C9" s="9">
+      <c r="O10" s="10">
+        <v>-18.7</v>
+      </c>
+      <c r="P10" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>14.4</v>
+      </c>
+      <c r="R10" s="10">
+        <v>-6.9</v>
+      </c>
+      <c r="S10" s="11">
         <v>2.1</v>
       </c>
-      <c r="D9" s="10">
-[...74 lines deleted...]
-      <c r="AC9" s="11">
+      <c r="T10" s="12">
+        <v>7.8</v>
+      </c>
+      <c r="U10" s="10">
+        <v>-24.3</v>
+      </c>
+      <c r="V10" s="11">
+        <v>-11.1</v>
+      </c>
+      <c r="W10" s="12">
+        <v>-7.3</v>
+      </c>
+      <c r="X10" s="10">
+        <v>-24.6</v>
+      </c>
+      <c r="Y10" s="11">
         <v>-9.1</v>
       </c>
-    </row>
-[...76 lines deleted...]
-      <c r="Z10" s="11">
+      <c r="Z10" s="12">
         <v>-3.8</v>
       </c>
-      <c r="AA10" s="9">
+      <c r="AA10" s="10">
         <v>-24.2</v>
       </c>
-      <c r="AB10" s="10">
+      <c r="AB10" s="11">
         <v>-11.5</v>
       </c>
-      <c r="AC10" s="11">
+      <c r="AC10" s="12">
         <v>-8.1</v>
       </c>
     </row>
     <row r="11" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="39">
+      <c r="A11" s="34">
         <v>2005</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="10">
         <v>0.9</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="11">
         <v>11.3</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="12">
         <v>11.8</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11" s="10">
         <v>-2.4</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="11">
         <v>10.9</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="12">
         <v>13.4</v>
       </c>
-      <c r="I11" s="9">
+      <c r="I11" s="10">
         <v>2.9</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="11">
         <v>11.5</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="12">
         <v>10.9</v>
       </c>
-      <c r="L11" s="9">
+      <c r="L11" s="10">
         <v>-5</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="11">
         <v>7.5</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="12">
         <v>12.6</v>
       </c>
-      <c r="O11" s="9">
+      <c r="O11" s="10">
         <v>-6.9</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="11">
         <v>8.1999999999999993</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="12">
         <v>16</v>
       </c>
-      <c r="R11" s="9">
+      <c r="R11" s="10">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="S11" s="10">
+      <c r="S11" s="11">
         <v>7.3</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="12">
         <v>11.5</v>
       </c>
-      <c r="U11" s="9">
+      <c r="U11" s="10">
         <v>-21.4</v>
       </c>
-      <c r="V11" s="10">
+      <c r="V11" s="11">
         <v>-12.6</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="12">
         <v>-5.2</v>
       </c>
-      <c r="X11" s="9">
+      <c r="X11" s="10">
         <v>-19.899999999999999</v>
       </c>
-      <c r="Y11" s="10">
+      <c r="Y11" s="11">
         <v>-10.5</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="Z11" s="12">
         <v>0.1</v>
       </c>
-      <c r="AA11" s="9">
+      <c r="AA11" s="10">
         <v>-21.7</v>
       </c>
-      <c r="AB11" s="10">
+      <c r="AB11" s="11">
         <v>-13.1</v>
       </c>
-      <c r="AC11" s="11">
+      <c r="AC11" s="12">
         <v>-6.3</v>
       </c>
     </row>
     <row r="12" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="39">
+      <c r="A12" s="34">
         <v>2005</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="10">
         <v>9.6999999999999993</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="11">
         <v>10.7</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="12">
         <v>9.6999999999999993</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="10">
         <v>6.4</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="11">
         <v>11.1</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="12">
         <v>9</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="10">
         <v>11.6</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="11">
         <v>10.4</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="12">
         <v>10.199999999999999</v>
       </c>
-      <c r="L12" s="9">
+      <c r="L12" s="10">
         <v>5.5</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="11">
         <v>7.5</v>
       </c>
-      <c r="N12" s="11">
+      <c r="N12" s="12">
         <v>6.3</v>
       </c>
-      <c r="O12" s="9">
+      <c r="O12" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="P12" s="10">
+      <c r="P12" s="11">
         <v>8.1</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="12">
         <v>6.1</v>
       </c>
-      <c r="R12" s="9">
+      <c r="R12" s="10">
         <v>5.7</v>
       </c>
-      <c r="S12" s="10">
+      <c r="S12" s="11">
         <v>7.3</v>
       </c>
-      <c r="T12" s="11">
+      <c r="T12" s="12">
         <v>6.4</v>
       </c>
-      <c r="U12" s="9">
+      <c r="U12" s="10">
         <v>-15.1</v>
       </c>
-      <c r="V12" s="10">
+      <c r="V12" s="11">
         <v>-3.8</v>
       </c>
-      <c r="W12" s="11">
+      <c r="W12" s="12">
         <v>-7.3</v>
       </c>
-      <c r="X12" s="9">
+      <c r="X12" s="10">
         <v>-11.9</v>
       </c>
-      <c r="Y12" s="10">
+      <c r="Y12" s="11">
         <v>-1.7</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z12" s="12">
         <v>-6.7</v>
       </c>
-      <c r="AA12" s="9">
+      <c r="AA12" s="10">
         <v>-15.8</v>
       </c>
-      <c r="AB12" s="10">
+      <c r="AB12" s="11">
         <v>-4.2</v>
       </c>
-      <c r="AC12" s="11">
+      <c r="AC12" s="12">
         <v>-7.4</v>
       </c>
     </row>
     <row r="13" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="40">
+      <c r="A13" s="32">
         <v>2005</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13" s="10">
         <v>10.5</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="11">
         <v>8.6</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="12">
         <v>7.5</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F13" s="10">
         <v>10.5</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="11">
         <v>6.9</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="12">
         <v>6.2</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="10">
         <v>10.5</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J13" s="11">
         <v>9.6</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="12">
         <v>8.1999999999999993</v>
       </c>
-      <c r="L13" s="9">
+      <c r="L13" s="10">
         <v>5.2</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="11">
         <v>3.8</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N13" s="12">
         <v>5.6</v>
       </c>
-      <c r="O13" s="9">
+      <c r="O13" s="10">
         <v>11.9</v>
       </c>
-      <c r="P13" s="10">
+      <c r="P13" s="11">
         <v>-0.7</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="12">
         <v>4</v>
       </c>
-      <c r="R13" s="9">
+      <c r="R13" s="10">
         <v>3</v>
       </c>
-      <c r="S13" s="10">
+      <c r="S13" s="11">
         <v>5.2</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="12">
         <v>6.1</v>
       </c>
-      <c r="U13" s="9">
+      <c r="U13" s="10">
         <v>-6.4</v>
       </c>
-      <c r="V13" s="10">
+      <c r="V13" s="11">
         <v>-9.4</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="12">
         <v>-6.1</v>
       </c>
-      <c r="X13" s="9">
+      <c r="X13" s="10">
         <v>-3</v>
       </c>
-      <c r="Y13" s="10">
+      <c r="Y13" s="11">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z13" s="12">
         <v>-1.9</v>
       </c>
-      <c r="AA13" s="9">
+      <c r="AA13" s="10">
         <v>-7.1</v>
       </c>
-      <c r="AB13" s="10">
+      <c r="AB13" s="11">
         <v>-9.5</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC13" s="12">
         <v>-7</v>
       </c>
     </row>
     <row r="14" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="38">
+      <c r="A14" s="33">
         <v>2006</v>
       </c>
       <c r="B14" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C14" s="9">
+        <v>3</v>
+      </c>
+      <c r="C14" s="10">
         <v>6.1</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="11">
         <v>8.3000000000000007</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="12">
         <v>11.3</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="10">
         <v>3.1</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="11">
         <v>6.8</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="12">
         <v>9.6999999999999993</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="10">
         <v>7.9</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J14" s="11">
         <v>9.1</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="12">
         <v>12.3</v>
       </c>
-      <c r="L14" s="9">
+      <c r="L14" s="10">
         <v>-0.8</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="11">
         <v>6.5</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N14" s="12">
         <v>10.9</v>
       </c>
-      <c r="O14" s="9">
+      <c r="O14" s="10">
         <v>-3.9</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="11">
         <v>5</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="12">
         <v>8.6</v>
       </c>
-      <c r="R14" s="9">
+      <c r="R14" s="10">
         <v>0.2</v>
       </c>
-      <c r="S14" s="10">
+      <c r="S14" s="11">
         <v>6.9</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="12">
         <v>11.7</v>
       </c>
-      <c r="U14" s="9">
+      <c r="U14" s="10">
         <v>-11.4</v>
       </c>
-      <c r="V14" s="10">
+      <c r="V14" s="11">
         <v>-4.8</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="12">
         <v>-1.8</v>
       </c>
-      <c r="X14" s="9">
+      <c r="X14" s="10">
         <v>-13</v>
       </c>
-      <c r="Y14" s="10">
+      <c r="Y14" s="11">
         <v>-2.7</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z14" s="12">
         <v>-1.4</v>
       </c>
-      <c r="AA14" s="9">
+      <c r="AA14" s="10">
         <v>-11.1</v>
       </c>
-      <c r="AB14" s="10">
+      <c r="AB14" s="11">
         <v>-5.2</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AC14" s="12">
         <v>-1.9</v>
       </c>
     </row>
     <row r="15" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="39">
+      <c r="A15" s="34">
         <v>2006</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="10">
         <v>1.8</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="11">
         <v>13.6</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="12">
         <v>12</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="10">
         <v>1.4</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="11">
         <v>15.1</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="12">
         <v>13.3</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="10">
         <v>2</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J15" s="11">
         <v>12.7</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="12">
         <v>11.2</v>
       </c>
-      <c r="L15" s="9">
+      <c r="L15" s="10">
         <v>-1.5</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="11">
         <v>8.1999999999999993</v>
       </c>
-      <c r="N15" s="11">
+      <c r="N15" s="12">
         <v>10.4</v>
       </c>
-      <c r="O15" s="9">
+      <c r="O15" s="10">
         <v>-0.3</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="11">
         <v>9.5</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="12">
         <v>15.8</v>
       </c>
-      <c r="R15" s="9">
+      <c r="R15" s="10">
         <v>-1.9</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S15" s="11">
         <v>7.8</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="12">
         <v>8.6999999999999993</v>
       </c>
-      <c r="U15" s="9">
+      <c r="U15" s="10">
         <v>-17.899999999999999</v>
       </c>
-      <c r="V15" s="10">
+      <c r="V15" s="11">
         <v>-7.6</v>
       </c>
-      <c r="W15" s="11">
+      <c r="W15" s="12">
         <v>-2.8</v>
       </c>
-      <c r="X15" s="9">
+      <c r="X15" s="10">
         <v>-18</v>
       </c>
-      <c r="Y15" s="10">
+      <c r="Y15" s="11">
         <v>-7.4</v>
       </c>
-      <c r="Z15" s="11">
+      <c r="Z15" s="12">
         <v>1.8</v>
       </c>
-      <c r="AA15" s="9">
+      <c r="AA15" s="10">
         <v>-17.899999999999999</v>
       </c>
-      <c r="AB15" s="10">
+      <c r="AB15" s="11">
         <v>-7.6</v>
       </c>
-      <c r="AC15" s="11">
+      <c r="AC15" s="12">
         <v>-3.7</v>
       </c>
     </row>
     <row r="16" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="39">
+      <c r="A16" s="34">
         <v>2006</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="10">
         <v>10.5</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="11">
         <v>10.7</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="12">
         <v>7.9</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="10">
         <v>12.7</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="11">
         <v>11.1</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="12">
         <v>5.5</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I16" s="10">
         <v>9.1999999999999993</v>
       </c>
-      <c r="J16" s="10">
+      <c r="J16" s="11">
         <v>10.5</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="24">
         <v>9.4</v>
       </c>
-      <c r="L16" s="9">
+      <c r="L16" s="10">
         <v>3.2</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M16" s="11">
         <v>9.4</v>
       </c>
-      <c r="N16" s="11">
+      <c r="N16" s="12">
         <v>3.6</v>
       </c>
-      <c r="O16" s="9">
+      <c r="O16" s="10">
         <v>6.5</v>
       </c>
-      <c r="P16" s="10">
+      <c r="P16" s="11">
         <v>11.8</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="Q16" s="12">
         <v>3.5</v>
       </c>
-      <c r="R16" s="9">
+      <c r="R16" s="10">
         <v>2.1</v>
       </c>
-      <c r="S16" s="10">
+      <c r="S16" s="11">
         <v>8.6</v>
       </c>
-      <c r="T16" s="11">
+      <c r="T16" s="12">
         <v>3.6</v>
       </c>
-      <c r="U16" s="14">
+      <c r="U16" s="24">
         <v>-12.4</v>
       </c>
-      <c r="V16" s="10">
+      <c r="V16" s="11">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="W16" s="11">
+      <c r="W16" s="12">
         <v>-9.1</v>
       </c>
-      <c r="X16" s="9">
+      <c r="X16" s="10">
         <v>-7.4</v>
       </c>
-      <c r="Y16" s="10">
+      <c r="Y16" s="11">
         <v>-0.1</v>
       </c>
-      <c r="Z16" s="11">
+      <c r="Z16" s="12">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="AA16" s="9">
+      <c r="AA16" s="10">
         <v>-13.5</v>
       </c>
-      <c r="AB16" s="10">
+      <c r="AB16" s="11">
         <v>-5.5</v>
       </c>
-      <c r="AC16" s="11">
+      <c r="AC16" s="12">
         <v>-10.199999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="40">
+      <c r="A17" s="32">
         <v>2006</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17" s="10">
         <v>6.4</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="11">
         <v>7.8</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="12">
         <v>4.5</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="10">
         <v>7.1</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="11">
         <v>5.8</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="12">
         <v>3.3</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I17" s="10">
         <v>6</v>
       </c>
-      <c r="J17" s="10">
+      <c r="J17" s="11">
         <v>8.9</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="12">
         <v>5.3</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="10">
         <v>7.3</v>
       </c>
-      <c r="M17" s="10">
+      <c r="M17" s="11">
         <v>3</v>
       </c>
-      <c r="N17" s="11">
+      <c r="N17" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="10">
         <v>12.1</v>
       </c>
-      <c r="P17" s="10">
+      <c r="P17" s="11">
         <v>4.2</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q17" s="12">
         <v>3.2</v>
       </c>
-      <c r="R17" s="9">
+      <c r="R17" s="10">
         <v>5.7</v>
       </c>
-      <c r="S17" s="10">
+      <c r="S17" s="11">
         <v>2.6</v>
       </c>
-      <c r="T17" s="11">
+      <c r="T17" s="12">
         <v>1.9</v>
       </c>
-      <c r="U17" s="9">
+      <c r="U17" s="10">
         <v>-7.8</v>
       </c>
-      <c r="V17" s="10">
+      <c r="V17" s="11">
         <v>-15</v>
       </c>
-      <c r="W17" s="11">
+      <c r="W17" s="12">
         <v>-6.3</v>
       </c>
-      <c r="X17" s="9">
+      <c r="X17" s="10">
         <v>-4</v>
       </c>
-      <c r="Y17" s="10">
+      <c r="Y17" s="11">
         <v>-15.9</v>
       </c>
-      <c r="Z17" s="11">
+      <c r="Z17" s="12">
         <v>-7</v>
       </c>
-      <c r="AA17" s="9">
+      <c r="AA17" s="10">
         <v>-8.6</v>
       </c>
-      <c r="AB17" s="10">
+      <c r="AB17" s="11">
         <v>-14.8</v>
       </c>
-      <c r="AC17" s="11">
+      <c r="AC17" s="12">
         <v>-6.1</v>
       </c>
     </row>
     <row r="18" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="38">
+      <c r="A18" s="33">
         <v>2007</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C18" s="9">
+        <v>3</v>
+      </c>
+      <c r="C18" s="10">
         <v>6.2</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="11">
         <v>4.2</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="12">
         <v>9.9</v>
       </c>
-      <c r="F18" s="9">
+      <c r="F18" s="10">
         <v>0.1</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="12">
         <v>11.8</v>
       </c>
-      <c r="I18" s="9">
+      <c r="I18" s="10">
         <v>9.8000000000000007</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="11">
         <v>4.3</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="12">
         <v>8.8000000000000007</v>
       </c>
-      <c r="L18" s="9">
+      <c r="L18" s="10">
         <v>-3.1</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="11">
         <v>2.8</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N18" s="12">
         <v>8.1999999999999993</v>
       </c>
-      <c r="O18" s="9">
+      <c r="O18" s="10">
         <v>-8.9</v>
       </c>
-      <c r="P18" s="10">
+      <c r="P18" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q18" s="12">
         <v>11.3</v>
       </c>
-      <c r="R18" s="9">
+      <c r="R18" s="10">
         <v>-1.2</v>
       </c>
-      <c r="S18" s="10">
+      <c r="S18" s="11">
         <v>2.1</v>
       </c>
-      <c r="T18" s="11">
+      <c r="T18" s="12">
         <v>7.2</v>
       </c>
-      <c r="U18" s="9">
+      <c r="U18" s="10">
         <v>-16.7</v>
       </c>
-      <c r="V18" s="10">
+      <c r="V18" s="11">
         <v>-7</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="12">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="X18" s="9">
+      <c r="X18" s="10">
         <v>-22.5</v>
       </c>
-      <c r="Y18" s="10">
+      <c r="Y18" s="11">
         <v>-6.2</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z18" s="12">
         <v>-1.7</v>
       </c>
-      <c r="AA18" s="9">
+      <c r="AA18" s="10">
         <v>-15.5</v>
       </c>
-      <c r="AB18" s="10">
+      <c r="AB18" s="11">
         <v>-7.2</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC18" s="12">
         <v>-4.5999999999999996</v>
       </c>
     </row>
     <row r="19" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="39">
+      <c r="A19" s="34">
         <v>2007</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C19" s="9">
+      <c r="C19" s="10">
         <v>-0.9</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="11">
         <v>12</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="12">
         <v>11.5</v>
       </c>
-      <c r="F19" s="9">
+      <c r="F19" s="10">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="11">
         <v>14.5</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="12">
         <v>13.8</v>
       </c>
-      <c r="I19" s="9">
+      <c r="I19" s="10">
         <v>-0.2</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="11">
         <v>10.6</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="12">
         <v>10.199999999999999</v>
       </c>
-      <c r="L19" s="9">
+      <c r="L19" s="10">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="11">
         <v>5.5</v>
       </c>
-      <c r="N19" s="11">
+      <c r="N19" s="12">
         <v>10.6</v>
       </c>
-      <c r="O19" s="9">
+      <c r="O19" s="10">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="P19" s="10">
+      <c r="P19" s="11">
         <v>9.3000000000000007</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="Q19" s="12">
         <v>16.5</v>
       </c>
-      <c r="R19" s="9">
+      <c r="R19" s="10">
         <v>-6.4</v>
       </c>
-      <c r="S19" s="10">
+      <c r="S19" s="11">
         <v>4.2</v>
       </c>
-      <c r="T19" s="11">
+      <c r="T19" s="12">
         <v>8.6999999999999993</v>
       </c>
-      <c r="U19" s="9">
+      <c r="U19" s="10">
         <v>-25.1</v>
       </c>
-      <c r="V19" s="10">
+      <c r="V19" s="11">
         <v>-12.9</v>
       </c>
-      <c r="W19" s="11">
+      <c r="W19" s="12">
         <v>-5.4</v>
       </c>
-      <c r="X19" s="9">
+      <c r="X19" s="10">
         <v>-27.6</v>
       </c>
-      <c r="Y19" s="10">
+      <c r="Y19" s="11">
         <v>-11</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="Z19" s="12">
         <v>-2.1</v>
       </c>
-      <c r="AA19" s="9">
+      <c r="AA19" s="10">
         <v>-24.6</v>
       </c>
-      <c r="AB19" s="10">
+      <c r="AB19" s="11">
         <v>-13.3</v>
       </c>
-      <c r="AC19" s="11">
+      <c r="AC19" s="12">
         <v>-6.1</v>
       </c>
     </row>
     <row r="20" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="39">
+      <c r="A20" s="34">
         <v>2007</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C20" s="9">
+      <c r="C20" s="10">
         <v>6.2</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="11">
         <v>9.1999999999999993</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="12">
         <v>8.6</v>
       </c>
-      <c r="F20" s="9">
+      <c r="F20" s="10">
         <v>7.7</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="11">
         <v>11.2</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="12">
         <v>8.6999999999999993</v>
       </c>
-      <c r="I20" s="9">
+      <c r="I20" s="10">
         <v>5.3</v>
       </c>
-      <c r="J20" s="10">
+      <c r="J20" s="11">
         <v>8</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K20" s="24">
         <v>8.6</v>
       </c>
-      <c r="L20" s="9">
+      <c r="L20" s="10">
         <v>0.7</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="11">
         <v>7.5</v>
       </c>
-      <c r="N20" s="11">
+      <c r="N20" s="12">
         <v>4.3</v>
       </c>
-      <c r="O20" s="9">
+      <c r="O20" s="10">
         <v>3.6</v>
       </c>
-      <c r="P20" s="10">
+      <c r="P20" s="11">
         <v>11.1</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="Q20" s="12">
         <v>3</v>
       </c>
-      <c r="R20" s="9">
+      <c r="R20" s="10">
         <v>-0.2</v>
       </c>
-      <c r="S20" s="10">
+      <c r="S20" s="11">
         <v>6.4</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T20" s="12">
         <v>4.7</v>
       </c>
-      <c r="U20" s="14">
+      <c r="U20" s="24">
         <v>-22.3</v>
       </c>
-      <c r="V20" s="10">
+      <c r="V20" s="11">
         <v>-7.4</v>
       </c>
-      <c r="W20" s="11">
+      <c r="W20" s="12">
         <v>-10.3</v>
       </c>
-      <c r="X20" s="9">
+      <c r="X20" s="10">
         <v>-27.2</v>
       </c>
-      <c r="Y20" s="10">
+      <c r="Y20" s="11">
         <v>-4.7</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="Z20" s="12">
         <v>-7</v>
       </c>
-      <c r="AA20" s="9">
+      <c r="AA20" s="10">
         <v>-21.3</v>
       </c>
-      <c r="AB20" s="10">
+      <c r="AB20" s="11">
         <v>-8</v>
       </c>
-      <c r="AC20" s="11">
+      <c r="AC20" s="12">
         <v>-11</v>
       </c>
     </row>
     <row r="21" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="40">
+      <c r="A21" s="32">
         <v>2007</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="9">
+      <c r="C21" s="10">
         <v>0.5</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="11">
         <v>2.4</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="12">
         <v>2.1</v>
       </c>
-      <c r="F21" s="9">
+      <c r="F21" s="10">
         <v>5.2</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="12">
         <v>1.3</v>
       </c>
-      <c r="I21" s="9">
+      <c r="I21" s="10">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="J21" s="10">
+      <c r="J21" s="11">
         <v>3.2</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="12">
         <v>2.5</v>
       </c>
-      <c r="L21" s="9">
+      <c r="L21" s="10">
         <v>-2.6</v>
       </c>
-      <c r="M21" s="10">
+      <c r="M21" s="11">
         <v>-3.4</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N21" s="12">
         <v>-0.6</v>
       </c>
-      <c r="O21" s="9">
+      <c r="O21" s="10">
         <v>2.7</v>
       </c>
-      <c r="P21" s="10">
+      <c r="P21" s="11">
         <v>-4.2</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="Q21" s="12">
         <v>3.2</v>
       </c>
-      <c r="R21" s="9">
+      <c r="R21" s="10">
         <v>-4.3</v>
       </c>
-      <c r="S21" s="10">
+      <c r="S21" s="11">
         <v>-3.2</v>
       </c>
-      <c r="T21" s="11">
+      <c r="T21" s="12">
         <v>-1.7</v>
       </c>
-      <c r="U21" s="9">
+      <c r="U21" s="10">
         <v>-18.7</v>
       </c>
-      <c r="V21" s="10">
+      <c r="V21" s="11">
         <v>-18.7</v>
       </c>
-      <c r="W21" s="11">
+      <c r="W21" s="12">
         <v>-13.3</v>
       </c>
-      <c r="X21" s="9">
+      <c r="X21" s="10">
         <v>-16.8</v>
       </c>
-      <c r="Y21" s="10">
+      <c r="Y21" s="11">
         <v>-19.100000000000001</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z21" s="12">
         <v>-4.8</v>
       </c>
-      <c r="AA21" s="9">
+      <c r="AA21" s="10">
         <v>-19.100000000000001</v>
       </c>
-      <c r="AB21" s="10">
+      <c r="AB21" s="11">
         <v>-18.600000000000001</v>
       </c>
-      <c r="AC21" s="11">
+      <c r="AC21" s="12">
         <v>-15.1</v>
       </c>
     </row>
     <row r="22" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="38">
+      <c r="A22" s="33">
         <v>2008</v>
       </c>
       <c r="B22" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C22" s="9">
+        <v>3</v>
+      </c>
+      <c r="C22" s="10">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="11">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="12">
         <v>6.6</v>
       </c>
-      <c r="F22" s="9">
+      <c r="F22" s="10">
         <v>-12.9</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="11">
         <v>-1.6</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="12">
         <v>7.3</v>
       </c>
-      <c r="I22" s="9">
+      <c r="I22" s="10">
         <v>-7.2</v>
       </c>
-      <c r="J22" s="10">
+      <c r="J22" s="11">
         <v>-2.8</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="12">
         <v>6.1</v>
       </c>
-      <c r="L22" s="9">
+      <c r="L22" s="10">
         <v>-14.1</v>
       </c>
-      <c r="M22" s="10">
+      <c r="M22" s="11">
         <v>-5</v>
       </c>
-      <c r="N22" s="11">
+      <c r="N22" s="12">
         <v>4.7</v>
       </c>
-      <c r="O22" s="9">
+      <c r="O22" s="10">
         <v>-18.899999999999999</v>
       </c>
-      <c r="P22" s="10">
+      <c r="P22" s="11">
         <v>-3.2</v>
       </c>
-      <c r="Q22" s="11">
+      <c r="Q22" s="12">
         <v>7.1</v>
       </c>
-      <c r="R22" s="9">
+      <c r="R22" s="10">
         <v>-12.6</v>
       </c>
-      <c r="S22" s="10">
+      <c r="S22" s="11">
         <v>-5.6</v>
       </c>
-      <c r="T22" s="11">
+      <c r="T22" s="12">
         <v>3.9</v>
       </c>
-      <c r="U22" s="9">
+      <c r="U22" s="10">
         <v>-30.4</v>
       </c>
-      <c r="V22" s="10">
+      <c r="V22" s="11">
         <v>-20.2</v>
       </c>
-      <c r="W22" s="11">
+      <c r="W22" s="12">
         <v>-12.7</v>
       </c>
-      <c r="X22" s="9">
+      <c r="X22" s="10">
         <v>-32.700000000000003</v>
       </c>
-      <c r="Y22" s="10">
+      <c r="Y22" s="11">
         <v>-15.1</v>
       </c>
-      <c r="Z22" s="11">
+      <c r="Z22" s="12">
         <v>-9</v>
       </c>
-      <c r="AA22" s="9">
+      <c r="AA22" s="10">
         <v>-29.9</v>
       </c>
-      <c r="AB22" s="10">
+      <c r="AB22" s="11">
         <v>-21.2</v>
       </c>
-      <c r="AC22" s="11">
+      <c r="AC22" s="12">
         <v>-13.5</v>
       </c>
     </row>
     <row r="23" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="39">
+      <c r="A23" s="34">
         <v>2008</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="9">
+      <c r="C23" s="10">
         <v>-15.2</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="11">
         <v>3.7</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="12">
         <v>5.7</v>
       </c>
-      <c r="F23" s="9">
+      <c r="F23" s="10">
         <v>-15.1</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="11">
         <v>5.3</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="12">
         <v>8.5</v>
       </c>
-      <c r="I23" s="9">
+      <c r="I23" s="10">
         <v>-15.3</v>
       </c>
-      <c r="J23" s="10">
+      <c r="J23" s="11">
         <v>2.8</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="12">
         <v>4</v>
       </c>
-      <c r="L23" s="9">
+      <c r="L23" s="10">
         <v>-18.100000000000001</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="11">
         <v>-5.7</v>
       </c>
-      <c r="N23" s="11">
+      <c r="N23" s="12">
         <v>-0.4</v>
       </c>
-      <c r="O23" s="9">
+      <c r="O23" s="10">
         <v>-16.399999999999999</v>
       </c>
-      <c r="P23" s="10">
+      <c r="P23" s="11">
         <v>-5.7</v>
       </c>
-      <c r="Q23" s="11">
+      <c r="Q23" s="12">
         <v>5.3</v>
       </c>
-      <c r="R23" s="9">
+      <c r="R23" s="10">
         <v>-18.600000000000001</v>
       </c>
-      <c r="S23" s="10">
+      <c r="S23" s="11">
         <v>-5.8</v>
       </c>
-      <c r="T23" s="11">
+      <c r="T23" s="12">
         <v>-2.1</v>
       </c>
-      <c r="U23" s="9">
+      <c r="U23" s="10">
         <v>-36.5</v>
       </c>
-      <c r="V23" s="10">
+      <c r="V23" s="11">
         <v>-25.9</v>
       </c>
-      <c r="W23" s="11">
+      <c r="W23" s="12">
         <v>-18.3</v>
       </c>
-      <c r="X23" s="9">
+      <c r="X23" s="10">
         <v>-37.5</v>
       </c>
-      <c r="Y23" s="10">
+      <c r="Y23" s="11">
         <v>-24.7</v>
       </c>
-      <c r="Z23" s="11">
+      <c r="Z23" s="12">
         <v>-18.2</v>
       </c>
-      <c r="AA23" s="9">
+      <c r="AA23" s="10">
         <v>-36.4</v>
       </c>
-      <c r="AB23" s="10">
+      <c r="AB23" s="11">
         <v>-26.2</v>
       </c>
-      <c r="AC23" s="11">
+      <c r="AC23" s="12">
         <v>-18.399999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="39">
+      <c r="A24" s="34">
         <v>2008</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="9">
+      <c r="C24" s="10">
         <v>-10.199999999999999</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="11">
         <v>-5.3</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="12">
         <v>-0.4</v>
       </c>
-      <c r="F24" s="9">
+      <c r="F24" s="10">
         <v>-10</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="11">
         <v>-4.3</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="12">
         <v>0.8</v>
       </c>
-      <c r="I24" s="9">
+      <c r="I24" s="10">
         <v>-10.199999999999999</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="11">
         <v>-5.9</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K24" s="12">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="L24" s="9">
+      <c r="L24" s="10">
         <v>-18.600000000000001</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="11">
         <v>-7.4</v>
       </c>
-      <c r="N24" s="11">
+      <c r="N24" s="12">
         <v>-6.2</v>
       </c>
-      <c r="O24" s="9">
+      <c r="O24" s="10">
         <v>-15</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="11">
         <v>-5.7</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="Q24" s="12">
         <v>-6.9</v>
       </c>
-      <c r="R24" s="9">
+      <c r="R24" s="10">
         <v>-19.8</v>
       </c>
-      <c r="S24" s="10">
+      <c r="S24" s="11">
         <v>-7.9</v>
       </c>
-      <c r="T24" s="11">
+      <c r="T24" s="12">
         <v>-6.1</v>
       </c>
-      <c r="U24" s="9">
+      <c r="U24" s="10">
         <v>-34.299999999999997</v>
       </c>
-      <c r="V24" s="10">
+      <c r="V24" s="11">
         <v>-24.4</v>
       </c>
-      <c r="W24" s="11">
+      <c r="W24" s="12">
         <v>-23.2</v>
       </c>
-      <c r="X24" s="9">
+      <c r="X24" s="10">
         <v>-34.700000000000003</v>
       </c>
-      <c r="Y24" s="10">
+      <c r="Y24" s="11">
         <v>-27</v>
       </c>
-      <c r="Z24" s="11">
+      <c r="Z24" s="12">
         <v>-22.2</v>
       </c>
-      <c r="AA24" s="9">
+      <c r="AA24" s="10">
         <v>-34.299999999999997</v>
       </c>
-      <c r="AB24" s="10">
+      <c r="AB24" s="11">
         <v>-23.9</v>
       </c>
-      <c r="AC24" s="11">
+      <c r="AC24" s="12">
         <v>-23.4</v>
       </c>
     </row>
     <row r="25" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="40">
+      <c r="A25" s="32">
         <v>2008</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="9">
+      <c r="C25" s="10">
         <v>-35.700000000000003</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="11">
         <v>-22.2</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="12">
         <v>-10.3</v>
       </c>
-      <c r="F25" s="9">
+      <c r="F25" s="10">
         <v>-44.5</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="11">
         <v>-27.2</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="12">
         <v>-10.199999999999999</v>
       </c>
-      <c r="I25" s="9">
+      <c r="I25" s="10">
         <v>-30.5</v>
       </c>
-      <c r="J25" s="10">
+      <c r="J25" s="11">
         <v>-19.2</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="12">
         <v>-10.4</v>
       </c>
-      <c r="L25" s="9">
+      <c r="L25" s="10">
         <v>-33.299999999999997</v>
       </c>
-      <c r="M25" s="10">
+      <c r="M25" s="11">
         <v>-30.9</v>
       </c>
-      <c r="N25" s="11">
+      <c r="N25" s="12">
         <v>-16.7</v>
       </c>
-      <c r="O25" s="9">
+      <c r="O25" s="10">
         <v>-43.7</v>
       </c>
-      <c r="P25" s="10">
+      <c r="P25" s="11">
         <v>-40.200000000000003</v>
       </c>
-      <c r="Q25" s="11">
+      <c r="Q25" s="12">
         <v>-16.7</v>
       </c>
-      <c r="R25" s="9">
+      <c r="R25" s="10">
         <v>-30</v>
       </c>
-      <c r="S25" s="10">
+      <c r="S25" s="11">
         <v>-28</v>
       </c>
-      <c r="T25" s="11">
+      <c r="T25" s="12">
         <v>-16.600000000000001</v>
       </c>
-      <c r="U25" s="9">
+      <c r="U25" s="10">
         <v>-40.700000000000003</v>
       </c>
-      <c r="V25" s="10">
+      <c r="V25" s="11">
         <v>-38.299999999999997</v>
       </c>
-      <c r="W25" s="11">
+      <c r="W25" s="12">
         <v>-24.1</v>
       </c>
-      <c r="X25" s="9">
+      <c r="X25" s="10">
         <v>-51.3</v>
       </c>
-      <c r="Y25" s="10">
+      <c r="Y25" s="11">
         <v>-46.8</v>
       </c>
-      <c r="Z25" s="11">
+      <c r="Z25" s="12">
         <v>-27.8</v>
       </c>
-      <c r="AA25" s="9">
+      <c r="AA25" s="10">
         <v>-38.5</v>
       </c>
-      <c r="AB25" s="10">
+      <c r="AB25" s="11">
         <v>-36.5</v>
       </c>
-      <c r="AC25" s="11">
+      <c r="AC25" s="12">
         <v>-23.3</v>
       </c>
     </row>
     <row r="26" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="38">
+      <c r="A26" s="33">
         <v>2009</v>
       </c>
       <c r="B26" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C26" s="9">
+        <v>3</v>
+      </c>
+      <c r="C26" s="10">
         <v>-51.3</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="11">
         <v>-24.8</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="12">
         <v>-7</v>
       </c>
-      <c r="F26" s="9">
+      <c r="F26" s="10">
         <v>-66</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="11">
         <v>-27</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="12">
         <v>-4.7</v>
       </c>
-      <c r="I26" s="9">
+      <c r="I26" s="10">
         <v>-42.6</v>
       </c>
-      <c r="J26" s="10">
+      <c r="J26" s="11">
         <v>-23.5</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="12">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="L26" s="9">
+      <c r="L26" s="10">
         <v>-51.3</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="11">
         <v>-32.6</v>
       </c>
-      <c r="N26" s="11">
+      <c r="N26" s="12">
         <v>-13.6</v>
       </c>
-      <c r="O26" s="9">
+      <c r="O26" s="10">
         <v>-69.099999999999994</v>
       </c>
-      <c r="P26" s="10">
+      <c r="P26" s="11">
         <v>-32.700000000000003</v>
       </c>
-      <c r="Q26" s="11">
+      <c r="Q26" s="12">
         <v>-9.1999999999999993</v>
       </c>
-      <c r="R26" s="9">
+      <c r="R26" s="10">
         <v>-45.8</v>
       </c>
-      <c r="S26" s="10">
+      <c r="S26" s="11">
         <v>-32.6</v>
       </c>
-      <c r="T26" s="11">
+      <c r="T26" s="12">
         <v>-15</v>
       </c>
-      <c r="U26" s="9">
+      <c r="U26" s="10">
         <v>-52.9</v>
       </c>
-      <c r="V26" s="10">
+      <c r="V26" s="11">
         <v>-34.700000000000003</v>
       </c>
-      <c r="W26" s="11">
+      <c r="W26" s="12">
         <v>-22.3</v>
       </c>
-      <c r="X26" s="9">
+      <c r="X26" s="10">
         <v>-72.400000000000006</v>
       </c>
-      <c r="Y26" s="10">
+      <c r="Y26" s="11">
         <v>-38.799999999999997</v>
       </c>
-      <c r="Z26" s="11">
+      <c r="Z26" s="12">
         <v>-22.2</v>
       </c>
-      <c r="AA26" s="9">
+      <c r="AA26" s="10">
         <v>-48.8</v>
       </c>
-      <c r="AB26" s="10">
+      <c r="AB26" s="11">
         <v>-33.799999999999997</v>
       </c>
-      <c r="AC26" s="11">
+      <c r="AC26" s="12">
         <v>-22.3</v>
       </c>
     </row>
     <row r="27" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="39">
+      <c r="A27" s="34">
         <v>2009</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="9">
+      <c r="C27" s="10">
         <v>-22.4</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="11">
         <v>-2.6</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="12">
         <v>8.6999999999999993</v>
       </c>
-      <c r="F27" s="9">
+      <c r="F27" s="10">
         <v>-13.2</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="11">
         <v>4.8</v>
       </c>
-      <c r="H27" s="11">
+      <c r="H27" s="12">
         <v>17.3</v>
       </c>
-      <c r="I27" s="9">
+      <c r="I27" s="10">
         <v>-27.8</v>
       </c>
-      <c r="J27" s="10">
+      <c r="J27" s="11">
         <v>-6.8</v>
       </c>
-      <c r="K27" s="11">
+      <c r="K27" s="12">
         <v>3.8</v>
       </c>
-      <c r="L27" s="9">
+      <c r="L27" s="10">
         <v>-37</v>
       </c>
-      <c r="M27" s="10">
+      <c r="M27" s="11">
         <v>-15.1</v>
       </c>
-      <c r="N27" s="11">
+      <c r="N27" s="12">
         <v>-2</v>
       </c>
-      <c r="O27" s="9">
+      <c r="O27" s="10">
         <v>-26.5</v>
       </c>
-      <c r="P27" s="10">
+      <c r="P27" s="11">
         <v>-9.6</v>
       </c>
-      <c r="Q27" s="11">
+      <c r="Q27" s="12">
         <v>3.5</v>
       </c>
-      <c r="R27" s="9">
+      <c r="R27" s="10">
         <v>-40.299999999999997</v>
       </c>
-      <c r="S27" s="10">
+      <c r="S27" s="11">
         <v>-16.8</v>
       </c>
-      <c r="T27" s="11">
+      <c r="T27" s="12">
         <v>-3.8</v>
       </c>
-      <c r="U27" s="9">
+      <c r="U27" s="10">
         <v>-49.6</v>
       </c>
-      <c r="V27" s="10">
+      <c r="V27" s="11">
         <v>-30.9</v>
       </c>
-      <c r="W27" s="11">
+      <c r="W27" s="12">
         <v>-16.8</v>
       </c>
-      <c r="X27" s="9">
+      <c r="X27" s="10">
         <v>-54.5</v>
       </c>
-      <c r="Y27" s="10">
+      <c r="Y27" s="11">
         <v>-28.4</v>
       </c>
-      <c r="Z27" s="11">
+      <c r="Z27" s="12">
         <v>-14.6</v>
       </c>
-      <c r="AA27" s="9">
+      <c r="AA27" s="10">
         <v>-48.6</v>
       </c>
-      <c r="AB27" s="10">
+      <c r="AB27" s="11">
         <v>-31.4</v>
       </c>
-      <c r="AC27" s="11">
+      <c r="AC27" s="12">
         <v>-17.3</v>
       </c>
     </row>
     <row r="28" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="39">
+      <c r="A28" s="34">
         <v>2009</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="9">
+      <c r="C28" s="10">
         <v>0.3</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="12">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F28" s="9">
+      <c r="F28" s="10">
         <v>15.5</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="11">
         <v>13.9</v>
       </c>
-      <c r="H28" s="11">
+      <c r="H28" s="12">
         <v>8.5</v>
       </c>
-      <c r="I28" s="9">
+      <c r="I28" s="10">
         <v>-8.6</v>
       </c>
-      <c r="J28" s="10">
+      <c r="J28" s="11">
         <v>-0.3</v>
       </c>
-      <c r="K28" s="11">
+      <c r="K28" s="12">
         <v>2</v>
       </c>
-      <c r="L28" s="9">
+      <c r="L28" s="10">
         <v>-15.7</v>
       </c>
-      <c r="M28" s="10">
+      <c r="M28" s="11">
         <v>-4.2</v>
       </c>
-      <c r="N28" s="11">
+      <c r="N28" s="12">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="O28" s="9">
+      <c r="O28" s="10">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P28" s="10">
+      <c r="P28" s="11">
         <v>6.4</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="Q28" s="12">
         <v>2</v>
       </c>
-      <c r="R28" s="9">
+      <c r="R28" s="10">
         <v>-21.5</v>
       </c>
-      <c r="S28" s="10">
+      <c r="S28" s="11">
         <v>-7.6</v>
       </c>
-      <c r="T28" s="11">
+      <c r="T28" s="12">
         <v>-3.6</v>
       </c>
-      <c r="U28" s="9">
+      <c r="U28" s="10">
         <v>-36.700000000000003</v>
       </c>
-      <c r="V28" s="10">
+      <c r="V28" s="11">
         <v>-20.7</v>
       </c>
-      <c r="W28" s="11">
+      <c r="W28" s="12">
         <v>-16.100000000000001</v>
       </c>
-      <c r="X28" s="9">
+      <c r="X28" s="10">
         <v>-37.1</v>
       </c>
-      <c r="Y28" s="10">
+      <c r="Y28" s="11">
         <v>-11.1</v>
       </c>
-      <c r="Z28" s="11">
+      <c r="Z28" s="12">
         <v>-9.5</v>
       </c>
-      <c r="AA28" s="9">
+      <c r="AA28" s="10">
         <v>-36.6</v>
       </c>
-      <c r="AB28" s="10">
+      <c r="AB28" s="11">
         <v>-22.7</v>
       </c>
-      <c r="AC28" s="11">
+      <c r="AC28" s="12">
         <v>-17.399999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="40">
+      <c r="A29" s="32">
         <v>2009</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="9">
+      <c r="C29" s="10">
         <v>-1.9</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="11">
         <v>-3.5</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29" s="12">
         <v>0.1</v>
       </c>
-      <c r="F29" s="9">
+      <c r="F29" s="10">
         <v>13.2</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="11">
         <v>0.2</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H29" s="12">
         <v>2.8</v>
       </c>
-      <c r="I29" s="9">
+      <c r="I29" s="10">
         <v>-10.7</v>
       </c>
-      <c r="J29" s="10">
+      <c r="J29" s="11">
         <v>-5.7</v>
       </c>
-      <c r="K29" s="11">
+      <c r="K29" s="12">
         <v>-1.5</v>
       </c>
-      <c r="L29" s="9">
+      <c r="L29" s="10">
         <v>-15.1</v>
       </c>
-      <c r="M29" s="10">
+      <c r="M29" s="11">
         <v>-14.7</v>
       </c>
-      <c r="N29" s="11">
+      <c r="N29" s="12">
         <v>-5.3</v>
       </c>
-      <c r="O29" s="9">
+      <c r="O29" s="10">
         <v>-1.6</v>
       </c>
-      <c r="P29" s="10">
+      <c r="P29" s="11">
         <v>-16.600000000000001</v>
       </c>
-      <c r="Q29" s="11">
+      <c r="Q29" s="12">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="R29" s="9">
+      <c r="R29" s="10">
         <v>-19.399999999999999</v>
       </c>
-      <c r="S29" s="10">
+      <c r="S29" s="11">
         <v>-14.1</v>
       </c>
-      <c r="T29" s="11">
+      <c r="T29" s="12">
         <v>-5.7</v>
       </c>
-      <c r="U29" s="9">
+      <c r="U29" s="10">
         <v>-33.1</v>
       </c>
-      <c r="V29" s="10">
+      <c r="V29" s="11">
         <v>-26.3</v>
       </c>
-      <c r="W29" s="11">
+      <c r="W29" s="12">
         <v>-13.9</v>
       </c>
-      <c r="X29" s="9">
+      <c r="X29" s="10">
         <v>-30.3</v>
       </c>
-      <c r="Y29" s="10">
+      <c r="Y29" s="11">
         <v>-25.3</v>
       </c>
-      <c r="Z29" s="11">
+      <c r="Z29" s="12">
         <v>-10</v>
       </c>
-      <c r="AA29" s="9">
+      <c r="AA29" s="10">
         <v>-33.700000000000003</v>
       </c>
-      <c r="AB29" s="10">
+      <c r="AB29" s="11">
         <v>-26.6</v>
       </c>
-      <c r="AC29" s="11">
+      <c r="AC29" s="12">
         <v>-14.7</v>
       </c>
     </row>
     <row r="30" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="38">
+      <c r="A30" s="33">
         <v>2010</v>
       </c>
       <c r="B30" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C30" s="9">
+        <v>3</v>
+      </c>
+      <c r="C30" s="10">
         <v>-2.4</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="11">
         <v>-1.6</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E30" s="12">
         <v>6.8</v>
       </c>
-      <c r="F30" s="9">
+      <c r="F30" s="10">
         <v>4.3</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G30" s="11">
         <v>1.9</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H30" s="12">
         <v>10.3</v>
       </c>
-      <c r="I30" s="9">
+      <c r="I30" s="10">
         <v>-6.3</v>
       </c>
-      <c r="J30" s="10">
+      <c r="J30" s="11">
         <v>-3.7</v>
       </c>
-      <c r="K30" s="11">
+      <c r="K30" s="12">
         <v>4.8</v>
       </c>
-      <c r="L30" s="9">
+      <c r="L30" s="10">
         <v>-13.3</v>
       </c>
-      <c r="M30" s="10">
+      <c r="M30" s="11">
         <v>-6.1</v>
       </c>
-      <c r="N30" s="11">
+      <c r="N30" s="12">
         <v>0.9</v>
       </c>
-      <c r="O30" s="9">
+      <c r="O30" s="10">
         <v>-7.7</v>
       </c>
-      <c r="P30" s="10">
+      <c r="P30" s="11">
         <v>-4.2</v>
       </c>
-      <c r="Q30" s="11">
+      <c r="Q30" s="12">
         <v>4</v>
       </c>
-      <c r="R30" s="9">
+      <c r="R30" s="10">
         <v>-15</v>
       </c>
-      <c r="S30" s="10">
+      <c r="S30" s="11">
         <v>-6.7</v>
       </c>
-      <c r="T30" s="11">
+      <c r="T30" s="12">
         <v>-0.1</v>
       </c>
-      <c r="U30" s="9">
+      <c r="U30" s="10">
         <v>-31.8</v>
       </c>
-      <c r="V30" s="10">
+      <c r="V30" s="11">
         <v>-18.3</v>
       </c>
-      <c r="W30" s="11">
+      <c r="W30" s="12">
         <v>-10.5</v>
       </c>
-      <c r="X30" s="9">
+      <c r="X30" s="10">
         <v>-30.7</v>
       </c>
-      <c r="Y30" s="10">
+      <c r="Y30" s="11">
         <v>-11.4</v>
       </c>
-      <c r="Z30" s="11">
+      <c r="Z30" s="12">
         <v>-2.6</v>
       </c>
-      <c r="AA30" s="9">
+      <c r="AA30" s="10">
         <v>-32.1</v>
       </c>
-      <c r="AB30" s="10">
+      <c r="AB30" s="11">
         <v>-19.7</v>
       </c>
-      <c r="AC30" s="11">
+      <c r="AC30" s="12">
         <v>-12.2</v>
       </c>
     </row>
     <row r="31" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="39">
+      <c r="A31" s="34">
         <v>2010</v>
       </c>
       <c r="B31" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="9">
+      <c r="C31" s="10">
         <v>4</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="11">
         <v>10.1</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E31" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="F31" s="9">
+      <c r="F31" s="10">
         <v>10</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="11">
         <v>13.8</v>
       </c>
-      <c r="H31" s="11">
+      <c r="H31" s="12">
         <v>12.7</v>
       </c>
-      <c r="I31" s="9">
+      <c r="I31" s="10">
         <v>0.9</v>
       </c>
-      <c r="J31" s="10">
+      <c r="J31" s="11">
         <v>8.1999999999999993</v>
       </c>
-      <c r="K31" s="11">
+      <c r="K31" s="12">
         <v>7.5</v>
       </c>
-      <c r="L31" s="9">
+      <c r="L31" s="10">
         <v>-8.1</v>
       </c>
-      <c r="M31" s="10">
+      <c r="M31" s="11">
         <v>1.8</v>
       </c>
-      <c r="N31" s="11">
+      <c r="N31" s="12">
         <v>4</v>
       </c>
-      <c r="O31" s="9">
+      <c r="O31" s="10">
         <v>-0.8</v>
       </c>
-      <c r="P31" s="10">
+      <c r="P31" s="11">
         <v>10.5</v>
       </c>
-      <c r="Q31" s="11">
+      <c r="Q31" s="12">
         <v>10.9</v>
       </c>
-      <c r="R31" s="9">
+      <c r="R31" s="10">
         <v>-10.4</v>
       </c>
-      <c r="S31" s="10">
+      <c r="S31" s="11">
         <v>-0.8</v>
       </c>
-      <c r="T31" s="11">
+      <c r="T31" s="12">
         <v>1.9</v>
       </c>
-      <c r="U31" s="9">
+      <c r="U31" s="10">
         <v>-32</v>
       </c>
-      <c r="V31" s="10">
+      <c r="V31" s="11">
         <v>-16.8</v>
       </c>
-      <c r="W31" s="11">
+      <c r="W31" s="12">
         <v>-11</v>
       </c>
-      <c r="X31" s="9">
+      <c r="X31" s="10">
         <v>-22.9</v>
       </c>
-      <c r="Y31" s="10">
+      <c r="Y31" s="11">
         <v>-11.8</v>
       </c>
-      <c r="Z31" s="11">
+      <c r="Z31" s="12">
         <v>-7.2</v>
       </c>
-      <c r="AA31" s="9">
+      <c r="AA31" s="10">
         <v>-33.799999999999997</v>
       </c>
-      <c r="AB31" s="10">
+      <c r="AB31" s="11">
         <v>-17.8</v>
       </c>
-      <c r="AC31" s="11">
+      <c r="AC31" s="12">
         <v>-11.7</v>
       </c>
     </row>
     <row r="32" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="39">
+      <c r="A32" s="34">
         <v>2010</v>
       </c>
       <c r="B32" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="9">
+      <c r="C32" s="10">
         <v>7.1</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="11">
         <v>0.1</v>
       </c>
-      <c r="E32" s="11">
+      <c r="E32" s="12">
         <v>3.9</v>
       </c>
-      <c r="F32" s="9">
+      <c r="F32" s="10">
         <v>13.3</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="11">
         <v>0</v>
       </c>
-      <c r="H32" s="11">
+      <c r="H32" s="12">
         <v>4.5</v>
       </c>
-      <c r="I32" s="9">
+      <c r="I32" s="10">
         <v>3.8</v>
       </c>
-      <c r="J32" s="10">
+      <c r="J32" s="11">
         <v>0.2</v>
       </c>
-      <c r="K32" s="11">
+      <c r="K32" s="12">
         <v>3.6</v>
       </c>
-      <c r="L32" s="9">
+      <c r="L32" s="10">
         <v>-1.8</v>
       </c>
-      <c r="M32" s="10">
+      <c r="M32" s="11">
         <v>-0.9</v>
       </c>
-      <c r="N32" s="11">
+      <c r="N32" s="12">
         <v>-0.2</v>
       </c>
-      <c r="O32" s="9">
+      <c r="O32" s="10">
         <v>2</v>
       </c>
-      <c r="P32" s="10">
+      <c r="P32" s="11">
         <v>6.4</v>
       </c>
-      <c r="Q32" s="11">
+      <c r="Q32" s="12">
         <v>-0.2</v>
       </c>
-      <c r="R32" s="9">
+      <c r="R32" s="10">
         <v>-2.9</v>
       </c>
-      <c r="S32" s="10">
+      <c r="S32" s="11">
         <v>-3.1</v>
       </c>
-      <c r="T32" s="11">
+      <c r="T32" s="12">
         <v>-0.2</v>
       </c>
-      <c r="U32" s="9">
+      <c r="U32" s="10">
         <v>-21.4</v>
       </c>
-      <c r="V32" s="10">
+      <c r="V32" s="11">
         <v>-12.5</v>
       </c>
-      <c r="W32" s="11">
+      <c r="W32" s="12">
         <v>-14.1</v>
       </c>
-      <c r="X32" s="9">
+      <c r="X32" s="10">
         <v>-13.5</v>
       </c>
-      <c r="Y32" s="10">
+      <c r="Y32" s="11">
         <v>-10.7</v>
       </c>
-      <c r="Z32" s="11">
+      <c r="Z32" s="12">
         <v>-11.4</v>
       </c>
-      <c r="AA32" s="9">
+      <c r="AA32" s="10">
         <v>-23</v>
       </c>
-      <c r="AB32" s="10">
+      <c r="AB32" s="11">
         <v>-12.9</v>
       </c>
-      <c r="AC32" s="11">
+      <c r="AC32" s="12">
         <v>-14.6</v>
       </c>
     </row>
     <row r="33" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="40">
+      <c r="A33" s="32">
         <v>2010</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C33" s="9">
+      <c r="C33" s="10">
         <v>-5</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="11">
         <v>-0.9</v>
       </c>
-      <c r="E33" s="11">
+      <c r="E33" s="12">
         <v>0.8</v>
       </c>
-      <c r="F33" s="9">
+      <c r="F33" s="10">
         <v>-8</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G33" s="11">
         <v>-0.2</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="I33" s="9">
+      <c r="I33" s="10">
         <v>-3.4</v>
       </c>
-      <c r="J33" s="10">
+      <c r="J33" s="11">
         <v>-1.2</v>
       </c>
-      <c r="K33" s="11">
+      <c r="K33" s="12">
         <v>0.1</v>
       </c>
-      <c r="L33" s="9">
+      <c r="L33" s="10">
         <v>-8.6</v>
       </c>
-      <c r="M33" s="10">
+      <c r="M33" s="11">
         <v>-6.6</v>
       </c>
-      <c r="N33" s="11">
+      <c r="N33" s="12">
         <v>-2.1</v>
       </c>
-      <c r="O33" s="9">
+      <c r="O33" s="10">
         <v>-7.1</v>
       </c>
-      <c r="P33" s="10">
+      <c r="P33" s="11">
         <v>-12.6</v>
       </c>
-      <c r="Q33" s="11">
+      <c r="Q33" s="12">
         <v>1.8</v>
       </c>
-      <c r="R33" s="9">
+      <c r="R33" s="10">
         <v>-9.1</v>
       </c>
-      <c r="S33" s="10">
+      <c r="S33" s="11">
         <v>-4.7</v>
       </c>
-      <c r="T33" s="11">
+      <c r="T33" s="12">
         <v>-3.2</v>
       </c>
-      <c r="U33" s="9">
+      <c r="U33" s="10">
         <v>-18.399999999999999</v>
       </c>
-      <c r="V33" s="10">
+      <c r="V33" s="11">
         <v>-18.899999999999999</v>
       </c>
-      <c r="W33" s="11">
+      <c r="W33" s="12">
         <v>-13.5</v>
       </c>
-      <c r="X33" s="9">
+      <c r="X33" s="10">
         <v>-10</v>
       </c>
-      <c r="Y33" s="10">
+      <c r="Y33" s="11">
         <v>-23.4</v>
       </c>
-      <c r="Z33" s="11">
+      <c r="Z33" s="12">
         <v>-8.1</v>
       </c>
-      <c r="AA33" s="9">
+      <c r="AA33" s="10">
         <v>-20.100000000000001</v>
       </c>
-      <c r="AB33" s="10">
+      <c r="AB33" s="11">
         <v>-18</v>
       </c>
-      <c r="AC33" s="11">
+      <c r="AC33" s="12">
         <v>-14.6</v>
       </c>
     </row>
     <row r="34" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="38">
+      <c r="A34" s="33">
         <v>2011</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C34" s="9">
+      <c r="C34" s="10">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="11">
         <v>1.5</v>
       </c>
-      <c r="E34" s="11">
+      <c r="E34" s="12">
         <v>6.2</v>
       </c>
-      <c r="F34" s="9">
+      <c r="F34" s="10">
         <v>-3.2</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G34" s="11">
         <v>4</v>
       </c>
-      <c r="H34" s="11">
+      <c r="H34" s="12">
         <v>7.5</v>
       </c>
-      <c r="I34" s="9">
+      <c r="I34" s="10">
         <v>0</v>
       </c>
-      <c r="J34" s="10">
+      <c r="J34" s="11">
         <v>0.2</v>
       </c>
-      <c r="K34" s="11">
+      <c r="K34" s="12">
         <v>5.5</v>
       </c>
-      <c r="L34" s="9">
+      <c r="L34" s="10">
         <v>-7.4</v>
       </c>
-      <c r="M34" s="10">
+      <c r="M34" s="11">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="N34" s="11">
+      <c r="N34" s="12">
         <v>5.6</v>
       </c>
-      <c r="O34" s="9">
+      <c r="O34" s="10">
         <v>-17.600000000000001</v>
       </c>
-      <c r="P34" s="10">
+      <c r="P34" s="11">
         <v>4.7</v>
       </c>
-      <c r="Q34" s="11">
+      <c r="Q34" s="12">
         <v>8.8000000000000007</v>
       </c>
-      <c r="R34" s="9">
+      <c r="R34" s="10">
         <v>-4.3</v>
       </c>
-      <c r="S34" s="10">
+      <c r="S34" s="11">
         <v>-4.3</v>
       </c>
-      <c r="T34" s="11">
+      <c r="T34" s="12">
         <v>4.5999999999999996</v>
       </c>
-      <c r="U34" s="9">
+      <c r="U34" s="10">
         <v>-23.3</v>
       </c>
-      <c r="V34" s="10">
+      <c r="V34" s="11">
         <v>-14.1</v>
       </c>
-      <c r="W34" s="11">
+      <c r="W34" s="12">
         <v>-7.8</v>
       </c>
-      <c r="X34" s="9">
+      <c r="X34" s="10">
         <v>-26.7</v>
       </c>
-      <c r="Y34" s="10">
+      <c r="Y34" s="11">
         <v>-5.5</v>
       </c>
-      <c r="Z34" s="11">
+      <c r="Z34" s="12">
         <v>-6.3</v>
       </c>
-      <c r="AA34" s="9">
+      <c r="AA34" s="10">
         <v>-22.5</v>
       </c>
-      <c r="AB34" s="10">
+      <c r="AB34" s="11">
         <v>-15.9</v>
       </c>
-      <c r="AC34" s="11">
+      <c r="AC34" s="12">
         <v>-8.1</v>
       </c>
     </row>
     <row r="35" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="39">
+      <c r="A35" s="34">
         <v>2011</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="9">
+      <c r="C35" s="10">
         <v>-22</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="11">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E35" s="11">
+      <c r="E35" s="12">
         <v>11.3</v>
       </c>
-      <c r="F35" s="9">
+      <c r="F35" s="10">
         <v>-23.3</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G35" s="11">
         <v>5.6</v>
       </c>
-      <c r="H35" s="11">
+      <c r="H35" s="12">
         <v>17.399999999999999</v>
       </c>
-      <c r="I35" s="9">
+      <c r="I35" s="10">
         <v>-21.4</v>
       </c>
-      <c r="J35" s="10">
+      <c r="J35" s="11">
         <v>3.8</v>
       </c>
-      <c r="K35" s="11">
+      <c r="K35" s="12">
         <v>8</v>
       </c>
-      <c r="L35" s="9">
+      <c r="L35" s="10">
         <v>-28.6</v>
       </c>
-      <c r="M35" s="10">
+      <c r="M35" s="11">
         <v>-6.2</v>
       </c>
-      <c r="N35" s="11">
+      <c r="N35" s="12">
         <v>6.9</v>
       </c>
-      <c r="O35" s="9">
+      <c r="O35" s="10">
         <v>-24.4</v>
       </c>
-      <c r="P35" s="10">
+      <c r="P35" s="11">
         <v>-2.4</v>
       </c>
-      <c r="Q35" s="11">
+      <c r="Q35" s="12">
         <v>13.6</v>
       </c>
-      <c r="R35" s="9">
+      <c r="R35" s="10">
         <v>-29.9</v>
       </c>
-      <c r="S35" s="10">
+      <c r="S35" s="11">
         <v>-7.3</v>
       </c>
-      <c r="T35" s="11">
+      <c r="T35" s="12">
         <v>4.9000000000000004</v>
       </c>
-      <c r="U35" s="9">
+      <c r="U35" s="10">
         <v>-41.1</v>
       </c>
-      <c r="V35" s="10">
+      <c r="V35" s="11">
         <v>-21.8</v>
       </c>
-      <c r="W35" s="11">
+      <c r="W35" s="12">
         <v>-10.1</v>
       </c>
-      <c r="X35" s="9">
+      <c r="X35" s="10">
         <v>-39.700000000000003</v>
       </c>
-      <c r="Y35" s="10">
+      <c r="Y35" s="11">
         <v>-23.3</v>
       </c>
-      <c r="Z35" s="11">
+      <c r="Z35" s="12">
         <v>-5.8</v>
       </c>
-      <c r="AA35" s="9">
+      <c r="AA35" s="10">
         <v>-41.4</v>
       </c>
-      <c r="AB35" s="10">
+      <c r="AB35" s="11">
         <v>-21.5</v>
       </c>
-      <c r="AC35" s="11">
+      <c r="AC35" s="12">
         <v>-11</v>
       </c>
     </row>
     <row r="36" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="39">
+      <c r="A36" s="34">
         <v>2011</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C36" s="9">
+      <c r="C36" s="10">
         <v>6.6</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="11">
         <v>8.1</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E36" s="12">
         <v>6</v>
       </c>
-      <c r="F36" s="9">
+      <c r="F36" s="10">
         <v>10.3</v>
       </c>
-      <c r="G36" s="10">
+      <c r="G36" s="11">
         <v>13.6</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H36" s="12">
         <v>7.1</v>
       </c>
-      <c r="I36" s="9">
+      <c r="I36" s="10">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J36" s="10">
+      <c r="J36" s="11">
         <v>5.2</v>
       </c>
-      <c r="K36" s="11">
+      <c r="K36" s="12">
         <v>5.4</v>
       </c>
-      <c r="L36" s="9">
+      <c r="L36" s="10">
         <v>-1.8</v>
       </c>
-      <c r="M36" s="10">
+      <c r="M36" s="11">
         <v>5.0999999999999996</v>
       </c>
-      <c r="N36" s="11">
+      <c r="N36" s="12">
         <v>0.8</v>
       </c>
-      <c r="O36" s="9">
+      <c r="O36" s="10">
         <v>-1.9</v>
       </c>
-      <c r="P36" s="10">
+      <c r="P36" s="11">
         <v>13.9</v>
       </c>
-      <c r="Q36" s="11">
+      <c r="Q36" s="12">
         <v>3.3</v>
       </c>
-      <c r="R36" s="9">
+      <c r="R36" s="10">
         <v>-1.8</v>
       </c>
-      <c r="S36" s="10">
+      <c r="S36" s="11">
         <v>2.4</v>
       </c>
-      <c r="T36" s="11">
+      <c r="T36" s="12">
         <v>0</v>
       </c>
-      <c r="U36" s="9">
+      <c r="U36" s="10">
         <v>-22.2</v>
       </c>
-      <c r="V36" s="10">
+      <c r="V36" s="11">
         <v>-11.1</v>
       </c>
-      <c r="W36" s="11">
+      <c r="W36" s="12">
         <v>-11.2</v>
       </c>
-      <c r="X36" s="9">
+      <c r="X36" s="10">
         <v>-19.2</v>
       </c>
-      <c r="Y36" s="10">
+      <c r="Y36" s="11">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="Z36" s="11">
+      <c r="Z36" s="12">
         <v>-14</v>
       </c>
-      <c r="AA36" s="9">
+      <c r="AA36" s="10">
         <v>-22.8</v>
       </c>
-      <c r="AB36" s="10">
+      <c r="AB36" s="11">
         <v>-11.5</v>
       </c>
-      <c r="AC36" s="11">
+      <c r="AC36" s="12">
         <v>-10.6</v>
       </c>
     </row>
     <row r="37" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="40">
+      <c r="A37" s="32">
         <v>2011</v>
       </c>
       <c r="B37" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C37" s="9">
+      <c r="C37" s="10">
         <v>-2.5</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E37" s="11">
+      <c r="E37" s="12">
         <v>1.7</v>
       </c>
-      <c r="F37" s="9">
+      <c r="F37" s="10">
         <v>-6.1</v>
       </c>
-      <c r="G37" s="10">
+      <c r="G37" s="11">
         <v>0.7</v>
       </c>
-      <c r="H37" s="11">
+      <c r="H37" s="12">
         <v>0.7</v>
       </c>
-      <c r="I37" s="9">
+      <c r="I37" s="10">
         <v>-0.5</v>
       </c>
-      <c r="J37" s="10">
+      <c r="J37" s="11">
         <v>1.4</v>
       </c>
-      <c r="K37" s="11">
+      <c r="K37" s="12">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L37" s="9">
+      <c r="L37" s="10">
         <v>-5.7</v>
       </c>
-      <c r="M37" s="10">
+      <c r="M37" s="11">
         <v>-5</v>
       </c>
-      <c r="N37" s="11">
+      <c r="N37" s="12">
         <v>-0.7</v>
       </c>
-      <c r="O37" s="9">
+      <c r="O37" s="10">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="P37" s="10">
+      <c r="P37" s="11">
         <v>-4.5</v>
       </c>
-      <c r="Q37" s="11">
+      <c r="Q37" s="12">
         <v>1</v>
       </c>
-      <c r="R37" s="9">
+      <c r="R37" s="10">
         <v>-6</v>
       </c>
-      <c r="S37" s="10">
+      <c r="S37" s="11">
         <v>-5.2</v>
       </c>
-      <c r="T37" s="11">
+      <c r="T37" s="12">
         <v>-1.3</v>
       </c>
-      <c r="U37" s="9">
+      <c r="U37" s="10">
         <v>-16.100000000000001</v>
       </c>
-      <c r="V37" s="10">
+      <c r="V37" s="11">
         <v>-17.100000000000001</v>
       </c>
-      <c r="W37" s="11">
+      <c r="W37" s="12">
         <v>-10.7</v>
       </c>
-      <c r="X37" s="9">
+      <c r="X37" s="10">
         <v>-14.3</v>
       </c>
-      <c r="Y37" s="10">
+      <c r="Y37" s="11">
         <v>-22.4</v>
       </c>
-      <c r="Z37" s="11">
+      <c r="Z37" s="12">
         <v>-9.4</v>
       </c>
-      <c r="AA37" s="9">
+      <c r="AA37" s="10">
         <v>-16.5</v>
       </c>
-      <c r="AB37" s="10">
+      <c r="AB37" s="11">
         <v>-16</v>
       </c>
-      <c r="AC37" s="11">
+      <c r="AC37" s="12">
         <v>-11</v>
       </c>
     </row>
     <row r="38" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="38">
+      <c r="A38" s="33">
         <v>2012</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C38" s="9">
+      <c r="C38" s="10">
         <v>-2.7</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="11">
         <v>1.3</v>
       </c>
-      <c r="E38" s="11">
+      <c r="E38" s="12">
         <v>7.3</v>
       </c>
-      <c r="F38" s="9">
+      <c r="F38" s="10">
         <v>-7.3</v>
       </c>
-      <c r="G38" s="10">
+      <c r="G38" s="11">
         <v>2.2999999999999998</v>
       </c>
-      <c r="H38" s="11">
+      <c r="H38" s="12">
         <v>9.1999999999999993</v>
       </c>
-      <c r="I38" s="9">
+      <c r="I38" s="10">
         <v>-0.1</v>
       </c>
-      <c r="J38" s="10">
+      <c r="J38" s="11">
         <v>0.7</v>
       </c>
-      <c r="K38" s="11">
+      <c r="K38" s="12">
         <v>6.3</v>
       </c>
-      <c r="L38" s="9">
+      <c r="L38" s="10">
         <v>-10.1</v>
       </c>
-      <c r="M38" s="10">
+      <c r="M38" s="11">
         <v>-1</v>
       </c>
-      <c r="N38" s="11">
+      <c r="N38" s="12">
         <v>4.9000000000000004</v>
       </c>
-      <c r="O38" s="9">
+      <c r="O38" s="10">
         <v>-17.3</v>
       </c>
-      <c r="P38" s="10">
+      <c r="P38" s="11">
         <v>-1.3</v>
       </c>
-      <c r="Q38" s="11">
+      <c r="Q38" s="12">
         <v>7.7</v>
       </c>
-      <c r="R38" s="9">
+      <c r="R38" s="10">
         <v>-7.9</v>
       </c>
-      <c r="S38" s="10">
+      <c r="S38" s="11">
         <v>-1</v>
       </c>
-      <c r="T38" s="11">
+      <c r="T38" s="12">
         <v>4.0999999999999996</v>
       </c>
-      <c r="U38" s="9">
+      <c r="U38" s="10">
         <v>-20.8</v>
       </c>
-      <c r="V38" s="10">
+      <c r="V38" s="11">
         <v>-12.1</v>
       </c>
-      <c r="W38" s="11">
+      <c r="W38" s="12">
         <v>-6.6</v>
       </c>
-      <c r="X38" s="9">
+      <c r="X38" s="10">
         <v>-21.3</v>
       </c>
-      <c r="Y38" s="10">
+      <c r="Y38" s="11">
         <v>-15.3</v>
       </c>
-      <c r="Z38" s="11">
+      <c r="Z38" s="12">
         <v>-5.3</v>
       </c>
-      <c r="AA38" s="9">
+      <c r="AA38" s="10">
         <v>-20.7</v>
       </c>
-      <c r="AB38" s="10">
+      <c r="AB38" s="11">
         <v>-11.4</v>
       </c>
-      <c r="AC38" s="11">
+      <c r="AC38" s="12">
         <v>-6.8</v>
       </c>
     </row>
     <row r="39" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="39">
+      <c r="A39" s="34">
         <v>2012</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C39" s="9">
+      <c r="C39" s="10">
         <v>-3.1</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="11">
         <v>8.8000000000000007</v>
       </c>
-      <c r="E39" s="11">
+      <c r="E39" s="12">
         <v>8.8000000000000007</v>
       </c>
-      <c r="F39" s="9">
+      <c r="F39" s="10">
         <v>-5.7</v>
       </c>
-      <c r="G39" s="10">
+      <c r="G39" s="11">
         <v>11.4</v>
       </c>
-      <c r="H39" s="11">
+      <c r="H39" s="12">
         <v>13.2</v>
       </c>
-      <c r="I39" s="9">
+      <c r="I39" s="10">
         <v>-1.6</v>
       </c>
-      <c r="J39" s="10">
+      <c r="J39" s="11">
         <v>7.5</v>
       </c>
-      <c r="K39" s="11">
+      <c r="K39" s="12">
         <v>6.5</v>
       </c>
-      <c r="L39" s="9">
+      <c r="L39" s="10">
         <v>-7.2</v>
       </c>
-      <c r="M39" s="10">
+      <c r="M39" s="11">
         <v>5.7</v>
       </c>
-      <c r="N39" s="11">
+      <c r="N39" s="12">
         <v>8.1</v>
       </c>
-      <c r="O39" s="9">
+      <c r="O39" s="10">
         <v>-12.9</v>
       </c>
-      <c r="P39" s="10">
+      <c r="P39" s="11">
         <v>6.1</v>
       </c>
-      <c r="Q39" s="11">
+      <c r="Q39" s="12">
         <v>12.3</v>
       </c>
-      <c r="R39" s="9">
+      <c r="R39" s="10">
         <v>-5.5</v>
       </c>
-      <c r="S39" s="10">
+      <c r="S39" s="11">
         <v>5.6</v>
       </c>
-      <c r="T39" s="11">
+      <c r="T39" s="12">
         <v>6.8</v>
       </c>
-      <c r="U39" s="9">
+      <c r="U39" s="10">
         <v>-20</v>
       </c>
-      <c r="V39" s="10">
+      <c r="V39" s="11">
         <v>-10.3</v>
       </c>
-      <c r="W39" s="11">
+      <c r="W39" s="12">
         <v>-5</v>
       </c>
-      <c r="X39" s="9">
+      <c r="X39" s="10">
         <v>-26</v>
       </c>
-      <c r="Y39" s="10">
+      <c r="Y39" s="11">
         <v>-9.6999999999999993</v>
       </c>
-      <c r="Z39" s="11">
+      <c r="Z39" s="12">
         <v>-1.6</v>
       </c>
-      <c r="AA39" s="9">
+      <c r="AA39" s="10">
         <v>-18.8</v>
       </c>
-      <c r="AB39" s="10">
+      <c r="AB39" s="11">
         <v>-10.4</v>
       </c>
-      <c r="AC39" s="11">
+      <c r="AC39" s="12">
         <v>-5.7</v>
       </c>
     </row>
     <row r="40" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="39">
+      <c r="A40" s="34">
         <v>2012</v>
       </c>
       <c r="B40" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C40" s="9">
+      <c r="C40" s="10">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="11">
         <v>5.4</v>
       </c>
-      <c r="E40" s="11">
+      <c r="E40" s="12">
         <v>5.2</v>
       </c>
-      <c r="F40" s="9">
+      <c r="F40" s="10">
         <v>2.5</v>
       </c>
-      <c r="G40" s="10">
+      <c r="G40" s="11">
         <v>8.5</v>
       </c>
-      <c r="H40" s="11">
+      <c r="H40" s="12">
         <v>5.2</v>
       </c>
-      <c r="I40" s="9">
+      <c r="I40" s="10">
         <v>2</v>
       </c>
-      <c r="J40" s="10">
+      <c r="J40" s="11">
         <v>3.8</v>
       </c>
-      <c r="K40" s="11">
+      <c r="K40" s="12">
         <v>5.3</v>
       </c>
-      <c r="L40" s="9">
+      <c r="L40" s="10">
         <v>-3.4</v>
       </c>
-      <c r="M40" s="10">
+      <c r="M40" s="11">
         <v>3.2</v>
       </c>
-      <c r="N40" s="11">
+      <c r="N40" s="12">
         <v>1.2</v>
       </c>
-      <c r="O40" s="9">
+      <c r="O40" s="10">
         <v>-6.6</v>
       </c>
-      <c r="P40" s="10">
+      <c r="P40" s="11">
         <v>5.6</v>
       </c>
-      <c r="Q40" s="11">
+      <c r="Q40" s="12">
         <v>2.7</v>
       </c>
-      <c r="R40" s="9">
+      <c r="R40" s="10">
         <v>-2.5</v>
       </c>
-      <c r="S40" s="10">
+      <c r="S40" s="11">
         <v>2.5</v>
       </c>
-      <c r="T40" s="11">
+      <c r="T40" s="12">
         <v>0.8</v>
       </c>
-      <c r="U40" s="9">
+      <c r="U40" s="10">
         <v>-19.8</v>
       </c>
-      <c r="V40" s="10">
+      <c r="V40" s="11">
         <v>-8.1</v>
       </c>
-      <c r="W40" s="11">
+      <c r="W40" s="12">
         <v>-10.8</v>
       </c>
-      <c r="X40" s="9">
+      <c r="X40" s="10">
         <v>-21.9</v>
       </c>
-      <c r="Y40" s="10">
+      <c r="Y40" s="11">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="Z40" s="11">
+      <c r="Z40" s="12">
         <v>-10</v>
       </c>
-      <c r="AA40" s="9">
+      <c r="AA40" s="10">
         <v>-19.399999999999999</v>
       </c>
-      <c r="AB40" s="10">
+      <c r="AB40" s="11">
         <v>-8.9</v>
       </c>
-      <c r="AC40" s="11">
+      <c r="AC40" s="12">
         <v>-10.9</v>
       </c>
     </row>
     <row r="41" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="40">
+      <c r="A41" s="32">
         <v>2012</v>
       </c>
       <c r="B41" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="C41" s="9">
+      <c r="C41" s="10">
         <v>-5.5</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="11">
         <v>1.7</v>
       </c>
-      <c r="E41" s="11">
+      <c r="E41" s="12">
         <v>0.4</v>
       </c>
-      <c r="F41" s="9">
+      <c r="F41" s="10">
         <v>-10.3</v>
       </c>
-      <c r="G41" s="10">
+      <c r="G41" s="11">
         <v>1.4</v>
       </c>
-      <c r="H41" s="11">
+      <c r="H41" s="12">
         <v>1.2</v>
       </c>
-      <c r="I41" s="9">
+      <c r="I41" s="10">
         <v>-2.9</v>
       </c>
-      <c r="J41" s="10">
+      <c r="J41" s="11">
         <v>1.8</v>
       </c>
-      <c r="K41" s="11">
+      <c r="K41" s="12">
         <v>0</v>
       </c>
-      <c r="L41" s="9">
+      <c r="L41" s="10">
         <v>-9.9</v>
       </c>
-      <c r="M41" s="10">
+      <c r="M41" s="11">
         <v>-5.6</v>
       </c>
-      <c r="N41" s="11">
+      <c r="N41" s="12">
         <v>-2.7</v>
       </c>
-      <c r="O41" s="9">
+      <c r="O41" s="10">
         <v>-15.2</v>
       </c>
-      <c r="P41" s="10">
+      <c r="P41" s="11">
         <v>-7.5</v>
       </c>
-      <c r="Q41" s="11">
+      <c r="Q41" s="12">
         <v>-3.1</v>
       </c>
-      <c r="R41" s="9">
+      <c r="R41" s="10">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="S41" s="10">
+      <c r="S41" s="11">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="T41" s="11">
+      <c r="T41" s="12">
         <v>-2.6</v>
       </c>
-      <c r="U41" s="9">
+      <c r="U41" s="10">
         <v>-17</v>
       </c>
-      <c r="V41" s="10">
+      <c r="V41" s="11">
         <v>-16.100000000000001</v>
       </c>
-      <c r="W41" s="11">
+      <c r="W41" s="12">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="X41" s="9">
+      <c r="X41" s="10">
         <v>-21.4</v>
       </c>
-      <c r="Y41" s="10">
+      <c r="Y41" s="11">
         <v>-21.1</v>
       </c>
-      <c r="Z41" s="11">
+      <c r="Z41" s="12">
         <v>-6.4</v>
       </c>
-      <c r="AA41" s="9">
+      <c r="AA41" s="10">
         <v>-16.2</v>
       </c>
-      <c r="AB41" s="10">
+      <c r="AB41" s="11">
         <v>-15.1</v>
       </c>
-      <c r="AC41" s="11">
+      <c r="AC41" s="12">
         <v>-9.1999999999999993</v>
       </c>
     </row>
     <row r="42" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="38">
+      <c r="A42" s="33">
         <v>2013</v>
       </c>
-      <c r="B42" s="31" t="s">
+      <c r="B42" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="C42" s="9">
+      <c r="C42" s="10">
         <v>1</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="11">
         <v>3.8</v>
       </c>
-      <c r="E42" s="11">
+      <c r="E42" s="12">
         <v>9</v>
       </c>
-      <c r="F42" s="9">
+      <c r="F42" s="10">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="G42" s="10">
+      <c r="G42" s="11">
         <v>3.6</v>
       </c>
-      <c r="H42" s="11">
+      <c r="H42" s="12">
         <v>10.1</v>
       </c>
-      <c r="I42" s="9">
+      <c r="I42" s="10">
         <v>4</v>
       </c>
-      <c r="J42" s="10">
+      <c r="J42" s="11">
         <v>3.9</v>
       </c>
-      <c r="K42" s="11">
+      <c r="K42" s="12">
         <v>8.4</v>
       </c>
-      <c r="L42" s="9">
+      <c r="L42" s="10">
         <v>-7.5</v>
       </c>
-      <c r="M42" s="10">
+      <c r="M42" s="11">
         <v>0.5</v>
       </c>
-      <c r="N42" s="11">
+      <c r="N42" s="12">
         <v>7.8</v>
       </c>
-      <c r="O42" s="9">
+      <c r="O42" s="10">
         <v>-20.6</v>
       </c>
-      <c r="P42" s="10">
+      <c r="P42" s="11">
         <v>-1.6</v>
       </c>
-      <c r="Q42" s="11">
+      <c r="Q42" s="12">
         <v>8.6</v>
       </c>
-      <c r="R42" s="9">
+      <c r="R42" s="10">
         <v>-3.6</v>
       </c>
-      <c r="S42" s="10">
+      <c r="S42" s="11">
         <v>1.2</v>
       </c>
-      <c r="T42" s="11">
+      <c r="T42" s="12">
         <v>7.6</v>
       </c>
-      <c r="U42" s="9">
+      <c r="U42" s="10">
         <v>-18</v>
       </c>
-      <c r="V42" s="10">
+      <c r="V42" s="11">
         <v>-2.9</v>
       </c>
-      <c r="W42" s="11">
+      <c r="W42" s="12">
         <v>-0.5</v>
       </c>
-      <c r="X42" s="9">
+      <c r="X42" s="10">
         <v>-28.4</v>
       </c>
-      <c r="Y42" s="10">
+      <c r="Y42" s="11">
         <v>-3.9</v>
       </c>
-      <c r="Z42" s="11">
+      <c r="Z42" s="12">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AA42" s="9">
+      <c r="AA42" s="10">
         <v>-15.8</v>
       </c>
-      <c r="AB42" s="10">
+      <c r="AB42" s="11">
         <v>-2.7</v>
       </c>
-      <c r="AC42" s="11">
+      <c r="AC42" s="12">
         <v>-1</v>
       </c>
     </row>
     <row r="43" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="39">
+      <c r="A43" s="34">
         <v>2013</v>
       </c>
-      <c r="B43" s="31" t="s">
+      <c r="B43" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="C43" s="9">
+      <c r="C43" s="10">
         <v>5.9</v>
       </c>
-      <c r="D43" s="10">
+      <c r="D43" s="11">
         <v>14</v>
       </c>
-      <c r="E43" s="11">
+      <c r="E43" s="12">
         <v>11.5</v>
       </c>
-      <c r="F43" s="9">
+      <c r="F43" s="10">
         <v>5</v>
       </c>
-      <c r="G43" s="10">
+      <c r="G43" s="11">
         <v>16.600000000000001</v>
       </c>
-      <c r="H43" s="11">
+      <c r="H43" s="12">
         <v>15.8</v>
       </c>
-      <c r="I43" s="9">
+      <c r="I43" s="10">
         <v>6.4</v>
       </c>
-      <c r="J43" s="10">
+      <c r="J43" s="11">
         <v>12.7</v>
       </c>
-      <c r="K43" s="11">
+      <c r="K43" s="12">
         <v>9.1</v>
       </c>
-      <c r="L43" s="9">
+      <c r="L43" s="10">
         <v>1</v>
       </c>
-      <c r="M43" s="10">
+      <c r="M43" s="11">
         <v>10</v>
       </c>
-      <c r="N43" s="11">
+      <c r="N43" s="12">
         <v>9.6999999999999993</v>
       </c>
-      <c r="O43" s="9">
+      <c r="O43" s="10">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P43" s="10">
+      <c r="P43" s="11">
         <v>8</v>
       </c>
-      <c r="Q43" s="11">
+      <c r="Q43" s="12">
         <v>11</v>
       </c>
-      <c r="R43" s="9">
+      <c r="R43" s="10">
         <v>1</v>
       </c>
-      <c r="S43" s="10">
+      <c r="S43" s="11">
         <v>10.6</v>
       </c>
-      <c r="T43" s="11">
+      <c r="T43" s="12">
         <v>9.4</v>
       </c>
-      <c r="U43" s="9">
+      <c r="U43" s="10">
         <v>-11.3</v>
       </c>
-      <c r="V43" s="10">
+      <c r="V43" s="11">
         <v>0.1</v>
       </c>
-      <c r="W43" s="11">
+      <c r="W43" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="X43" s="9">
+      <c r="X43" s="10">
         <v>-12.9</v>
       </c>
-      <c r="Y43" s="10">
+      <c r="Y43" s="11">
         <v>-0.9</v>
       </c>
-      <c r="Z43" s="11">
+      <c r="Z43" s="12">
         <v>7</v>
       </c>
-      <c r="AA43" s="9">
+      <c r="AA43" s="10">
         <v>-11</v>
       </c>
-      <c r="AB43" s="10">
+      <c r="AB43" s="11">
         <v>0.4</v>
       </c>
-      <c r="AC43" s="11">
+      <c r="AC43" s="12">
         <v>-0.1</v>
       </c>
     </row>
     <row r="44" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="39">
+      <c r="A44" s="34">
         <v>2013</v>
       </c>
       <c r="B44" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C44" s="9">
+      <c r="C44" s="10">
         <v>12</v>
       </c>
-      <c r="D44" s="10">
+      <c r="D44" s="11">
         <v>9.8000000000000007</v>
       </c>
-      <c r="E44" s="11">
+      <c r="E44" s="12">
         <v>8.5</v>
       </c>
-      <c r="F44" s="9">
+      <c r="F44" s="10">
         <v>15.2</v>
       </c>
-      <c r="G44" s="10">
+      <c r="G44" s="11">
         <v>13.5</v>
       </c>
-      <c r="H44" s="11">
+      <c r="H44" s="12">
         <v>9</v>
       </c>
-      <c r="I44" s="9">
+      <c r="I44" s="10">
         <v>10.4</v>
       </c>
-      <c r="J44" s="10">
+      <c r="J44" s="11">
         <v>7.8</v>
       </c>
-      <c r="K44" s="11">
+      <c r="K44" s="12">
         <v>8.1999999999999993</v>
       </c>
-      <c r="L44" s="9">
+      <c r="L44" s="10">
         <v>9.6</v>
       </c>
-      <c r="M44" s="10">
+      <c r="M44" s="11">
         <v>9.5</v>
       </c>
-      <c r="N44" s="11">
+      <c r="N44" s="12">
         <v>6.8</v>
       </c>
-      <c r="O44" s="9">
+      <c r="O44" s="10">
         <v>11.7</v>
       </c>
-      <c r="P44" s="10">
+      <c r="P44" s="11">
         <v>8.3000000000000007</v>
       </c>
-      <c r="Q44" s="11">
+      <c r="Q44" s="12">
         <v>3.6</v>
       </c>
-      <c r="R44" s="9">
+      <c r="R44" s="10">
         <v>9</v>
       </c>
-      <c r="S44" s="10">
+      <c r="S44" s="11">
         <v>9.8000000000000007</v>
       </c>
-      <c r="T44" s="11">
+      <c r="T44" s="12">
         <v>7.7</v>
       </c>
-      <c r="U44" s="9">
+      <c r="U44" s="10">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="V44" s="10">
+      <c r="V44" s="11">
         <v>-0.6</v>
       </c>
-      <c r="W44" s="11">
+      <c r="W44" s="12">
         <v>-4.5</v>
       </c>
-      <c r="X44" s="9">
+      <c r="X44" s="10">
         <v>-12.7</v>
       </c>
-      <c r="Y44" s="10">
+      <c r="Y44" s="11">
         <v>0.4</v>
       </c>
-      <c r="Z44" s="11">
+      <c r="Z44" s="12">
         <v>-2.8</v>
       </c>
-      <c r="AA44" s="9">
+      <c r="AA44" s="10">
         <v>-7.9</v>
       </c>
-      <c r="AB44" s="10">
+      <c r="AB44" s="11">
         <v>-0.8</v>
       </c>
-      <c r="AC44" s="11">
+      <c r="AC44" s="12">
         <v>-4.8</v>
       </c>
     </row>
     <row r="45" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="40">
+      <c r="A45" s="32">
         <v>2013</v>
       </c>
       <c r="B45" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="C45" s="9">
+      <c r="C45" s="10">
         <v>8.3000000000000007</v>
       </c>
-      <c r="D45" s="10">
+      <c r="D45" s="11">
         <v>11.8</v>
       </c>
-      <c r="E45" s="11">
+      <c r="E45" s="12">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="F45" s="9">
+      <c r="F45" s="10">
         <v>9.6999999999999993</v>
       </c>
-      <c r="G45" s="10">
+      <c r="G45" s="11">
         <v>11.4</v>
       </c>
-      <c r="H45" s="11">
+      <c r="H45" s="12">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="I45" s="9">
+      <c r="I45" s="10">
         <v>7.5</v>
       </c>
-      <c r="J45" s="10">
+      <c r="J45" s="11">
         <v>12.1</v>
       </c>
-      <c r="K45" s="11">
+      <c r="K45" s="12">
         <v>-3.9</v>
       </c>
-      <c r="L45" s="9">
+      <c r="L45" s="10">
         <v>6.3</v>
       </c>
-      <c r="M45" s="10">
+      <c r="M45" s="11">
         <v>8.4</v>
       </c>
-      <c r="N45" s="11">
+      <c r="N45" s="12">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="O45" s="9">
+      <c r="O45" s="10">
         <v>6.4</v>
       </c>
-      <c r="P45" s="10">
+      <c r="P45" s="11">
         <v>6.9</v>
       </c>
-      <c r="Q45" s="11">
+      <c r="Q45" s="12">
         <v>-5</v>
       </c>
-      <c r="R45" s="9">
+      <c r="R45" s="10">
         <v>6.3</v>
       </c>
-      <c r="S45" s="10">
+      <c r="S45" s="11">
         <v>8.9</v>
       </c>
-      <c r="T45" s="11">
+      <c r="T45" s="12">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="U45" s="9">
+      <c r="U45" s="10">
         <v>-0.1</v>
       </c>
-      <c r="V45" s="10">
+      <c r="V45" s="11">
         <v>-2</v>
       </c>
-      <c r="W45" s="11">
+      <c r="W45" s="12">
         <v>-10.7</v>
       </c>
-      <c r="X45" s="9">
+      <c r="X45" s="10">
         <v>-5.3</v>
       </c>
-      <c r="Y45" s="10">
+      <c r="Y45" s="11">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="Z45" s="11">
+      <c r="Z45" s="12">
         <v>-8</v>
       </c>
-      <c r="AA45" s="9">
+      <c r="AA45" s="10">
         <v>0.9</v>
       </c>
-      <c r="AB45" s="10">
+      <c r="AB45" s="11">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AC45" s="11">
+      <c r="AC45" s="12">
         <v>-11.2</v>
       </c>
     </row>
     <row r="46" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="38">
+      <c r="A46" s="33">
         <v>2014</v>
       </c>
       <c r="B46" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C46" s="9">
+      <c r="C46" s="10">
         <v>12.7</v>
       </c>
-      <c r="D46" s="10">
+      <c r="D46" s="11">
         <v>-9.8000000000000007</v>
       </c>
-      <c r="E46" s="11">
+      <c r="E46" s="12">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F46" s="9">
+      <c r="F46" s="10">
         <v>12.5</v>
       </c>
-      <c r="G46" s="10">
+      <c r="G46" s="11">
         <v>-9.4</v>
       </c>
-      <c r="H46" s="11">
+      <c r="H46" s="12">
         <v>8.5</v>
       </c>
-      <c r="I46" s="9">
+      <c r="I46" s="10">
         <v>12.8</v>
       </c>
-      <c r="J46" s="10">
+      <c r="J46" s="11">
         <v>-10</v>
       </c>
-      <c r="K46" s="11">
+      <c r="K46" s="12">
         <v>8.1999999999999993</v>
       </c>
-      <c r="L46" s="9">
+      <c r="L46" s="10">
         <v>8.5</v>
       </c>
-      <c r="M46" s="10">
+      <c r="M46" s="11">
         <v>-15.4</v>
       </c>
-      <c r="N46" s="11">
+      <c r="N46" s="12">
         <v>5.6</v>
       </c>
-      <c r="O46" s="9">
+      <c r="O46" s="10">
         <v>7.2</v>
       </c>
-      <c r="P46" s="10">
+      <c r="P46" s="11">
         <v>-17</v>
       </c>
-      <c r="Q46" s="11">
+      <c r="Q46" s="12">
         <v>7.5</v>
       </c>
-      <c r="R46" s="9">
+      <c r="R46" s="10">
         <v>8.9</v>
       </c>
-      <c r="S46" s="10">
+      <c r="S46" s="11">
         <v>-14.9</v>
       </c>
-      <c r="T46" s="11">
+      <c r="T46" s="12">
         <v>5</v>
       </c>
-      <c r="U46" s="9">
+      <c r="U46" s="10">
         <v>0.1</v>
       </c>
-      <c r="V46" s="10">
+      <c r="V46" s="11">
         <v>-17.899999999999999</v>
       </c>
-      <c r="W46" s="11">
+      <c r="W46" s="12">
         <v>-3.6</v>
       </c>
-      <c r="X46" s="9">
+      <c r="X46" s="10">
         <v>2.9</v>
       </c>
-      <c r="Y46" s="10">
+      <c r="Y46" s="11">
         <v>-19.7</v>
       </c>
-      <c r="Z46" s="11">
+      <c r="Z46" s="12">
         <v>-2.5</v>
       </c>
-      <c r="AA46" s="9">
+      <c r="AA46" s="10">
         <v>-0.5</v>
       </c>
-      <c r="AB46" s="10">
+      <c r="AB46" s="11">
         <v>-17.5</v>
       </c>
-      <c r="AC46" s="11">
+      <c r="AC46" s="12">
         <v>-3.8</v>
       </c>
     </row>
     <row r="47" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="39">
+      <c r="A47" s="34">
         <v>2014</v>
       </c>
-      <c r="B47" s="31" t="s">
+      <c r="B47" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="C47" s="9">
+      <c r="C47" s="10">
         <v>-14.6</v>
       </c>
-      <c r="D47" s="10">
+      <c r="D47" s="11">
         <v>13.4</v>
       </c>
-      <c r="E47" s="11">
+      <c r="E47" s="12">
         <v>10.3</v>
       </c>
-      <c r="F47" s="9">
+      <c r="F47" s="10">
         <v>-13.9</v>
       </c>
-      <c r="G47" s="10">
+      <c r="G47" s="11">
         <v>16</v>
       </c>
-      <c r="H47" s="11">
+      <c r="H47" s="12">
         <v>13.9</v>
       </c>
-      <c r="I47" s="9">
+      <c r="I47" s="10">
         <v>-15</v>
       </c>
-      <c r="J47" s="10">
+      <c r="J47" s="11">
         <v>12.1</v>
       </c>
-      <c r="K47" s="11">
+      <c r="K47" s="12">
         <v>8.3000000000000007</v>
       </c>
-      <c r="L47" s="9">
+      <c r="L47" s="10">
         <v>-19.5</v>
       </c>
-      <c r="M47" s="10">
+      <c r="M47" s="11">
         <v>9.1999999999999993</v>
       </c>
-      <c r="N47" s="11">
+      <c r="N47" s="12">
         <v>12.2</v>
       </c>
-      <c r="O47" s="9">
+      <c r="O47" s="10">
         <v>-16.399999999999999</v>
       </c>
-      <c r="P47" s="10">
+      <c r="P47" s="11">
         <v>9.9</v>
       </c>
-      <c r="Q47" s="11">
+      <c r="Q47" s="12">
         <v>12.5</v>
       </c>
-      <c r="R47" s="9">
+      <c r="R47" s="10">
         <v>-20.5</v>
       </c>
-      <c r="S47" s="10">
+      <c r="S47" s="11">
         <v>9.1</v>
       </c>
-      <c r="T47" s="11">
+      <c r="T47" s="12">
         <v>12</v>
       </c>
-      <c r="U47" s="9">
+      <c r="U47" s="10">
         <v>-21.5</v>
       </c>
-      <c r="V47" s="10">
+      <c r="V47" s="11">
         <v>-3.7</v>
       </c>
-      <c r="W47" s="11">
+      <c r="W47" s="12">
         <v>1.6</v>
       </c>
-      <c r="X47" s="9">
+      <c r="X47" s="10">
         <v>-20.2</v>
       </c>
-      <c r="Y47" s="10">
+      <c r="Y47" s="11">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="Z47" s="11">
+      <c r="Z47" s="12">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AA47" s="9">
+      <c r="AA47" s="10">
         <v>-21.8</v>
       </c>
-      <c r="AB47" s="10">
+      <c r="AB47" s="11">
         <v>-3.6</v>
       </c>
-      <c r="AC47" s="11">
+      <c r="AC47" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="39">
+      <c r="A48" s="34">
         <v>2014</v>
       </c>
-      <c r="B48" s="31" t="s">
+      <c r="B48" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C48" s="9">
+      <c r="C48" s="10">
         <v>11.1</v>
       </c>
-      <c r="D48" s="10">
+      <c r="D48" s="11">
         <v>9.9</v>
       </c>
-      <c r="E48" s="11">
+      <c r="E48" s="12">
         <v>7.3</v>
       </c>
-      <c r="F48" s="9">
+      <c r="F48" s="10">
         <v>12.7</v>
       </c>
-      <c r="G48" s="10">
+      <c r="G48" s="11">
         <v>15.1</v>
       </c>
-      <c r="H48" s="11">
+      <c r="H48" s="12">
         <v>8.1</v>
       </c>
-      <c r="I48" s="9">
+      <c r="I48" s="10">
         <v>10.199999999999999</v>
       </c>
-      <c r="J48" s="10">
+      <c r="J48" s="11">
         <v>7.2</v>
       </c>
-      <c r="K48" s="11">
+      <c r="K48" s="12">
         <v>7</v>
       </c>
-      <c r="L48" s="9">
+      <c r="L48" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="M48" s="10">
+      <c r="M48" s="11">
         <v>10.8</v>
       </c>
-      <c r="N48" s="11">
+      <c r="N48" s="12">
         <v>5.8</v>
       </c>
-      <c r="O48" s="9">
+      <c r="O48" s="10">
         <v>2.6</v>
       </c>
-      <c r="P48" s="10">
+      <c r="P48" s="11">
         <v>13.1</v>
       </c>
-      <c r="Q48" s="11">
+      <c r="Q48" s="12">
         <v>5.7</v>
       </c>
-      <c r="R48" s="9">
+      <c r="R48" s="10">
         <v>5.8</v>
       </c>
-      <c r="S48" s="10">
+      <c r="S48" s="11">
         <v>10.1</v>
       </c>
-      <c r="T48" s="11">
+      <c r="T48" s="12">
         <v>5.8</v>
       </c>
-      <c r="U48" s="9">
+      <c r="U48" s="10">
         <v>-10</v>
       </c>
-      <c r="V48" s="10">
+      <c r="V48" s="11">
         <v>-0.6</v>
       </c>
-      <c r="W48" s="11">
+      <c r="W48" s="12">
         <v>-3.9</v>
       </c>
-      <c r="X48" s="9">
+      <c r="X48" s="10">
         <v>-9.5</v>
       </c>
-      <c r="Y48" s="10">
+      <c r="Y48" s="11">
         <v>1.3</v>
       </c>
-      <c r="Z48" s="11">
+      <c r="Z48" s="12">
         <v>-6.7</v>
       </c>
-      <c r="AA48" s="9">
+      <c r="AA48" s="10">
         <v>-10.1</v>
       </c>
-      <c r="AB48" s="10">
+      <c r="AB48" s="11">
         <v>-1</v>
       </c>
-      <c r="AC48" s="11">
+      <c r="AC48" s="12">
         <v>-3.3</v>
       </c>
     </row>
     <row r="49" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="40">
+      <c r="A49" s="32">
         <v>2014</v>
       </c>
-      <c r="B49" s="31" t="s">
+      <c r="B49" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C49" s="9">
+      <c r="C49" s="10">
         <v>5</v>
       </c>
-      <c r="D49" s="10">
+      <c r="D49" s="11">
         <v>5</v>
       </c>
-      <c r="E49" s="11">
+      <c r="E49" s="12">
         <v>1.6</v>
       </c>
-      <c r="F49" s="9">
+      <c r="F49" s="10">
         <v>8.1</v>
       </c>
-      <c r="G49" s="10">
+      <c r="G49" s="11">
         <v>6.1</v>
       </c>
-      <c r="H49" s="11">
+      <c r="H49" s="12">
         <v>0.2</v>
       </c>
-      <c r="I49" s="9">
+      <c r="I49" s="10">
         <v>3.4</v>
       </c>
-      <c r="J49" s="10">
+      <c r="J49" s="11">
         <v>4.5</v>
       </c>
-      <c r="K49" s="11">
+      <c r="K49" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L49" s="9">
+      <c r="L49" s="10">
         <v>0.8</v>
       </c>
-      <c r="M49" s="10">
+      <c r="M49" s="11">
         <v>0.2</v>
       </c>
-      <c r="N49" s="11">
+      <c r="N49" s="12">
         <v>-1</v>
       </c>
-      <c r="O49" s="9">
+      <c r="O49" s="10">
         <v>1</v>
       </c>
-      <c r="P49" s="10">
+      <c r="P49" s="11">
         <v>-1.6</v>
       </c>
-      <c r="Q49" s="11">
+      <c r="Q49" s="12">
         <v>-0.5</v>
       </c>
-      <c r="R49" s="9">
+      <c r="R49" s="10">
         <v>0.8</v>
       </c>
-      <c r="S49" s="10">
+      <c r="S49" s="11">
         <v>0.7</v>
       </c>
-      <c r="T49" s="11">
+      <c r="T49" s="12">
         <v>-1.2</v>
       </c>
-      <c r="U49" s="9">
+      <c r="U49" s="10">
         <v>-10.1</v>
       </c>
-      <c r="V49" s="10">
+      <c r="V49" s="11">
         <v>-10.5</v>
       </c>
-      <c r="W49" s="11">
+      <c r="W49" s="12">
         <v>-8.1999999999999993</v>
       </c>
-      <c r="X49" s="9">
+      <c r="X49" s="10">
         <v>-9.6999999999999993</v>
       </c>
-      <c r="Y49" s="10">
+      <c r="Y49" s="11">
         <v>-12.1</v>
       </c>
-      <c r="Z49" s="11">
+      <c r="Z49" s="12">
         <v>-6.1</v>
       </c>
-      <c r="AA49" s="9">
+      <c r="AA49" s="10">
         <v>-10.199999999999999</v>
       </c>
-      <c r="AB49" s="10">
+      <c r="AB49" s="11">
         <v>-10.199999999999999</v>
       </c>
-      <c r="AC49" s="11">
+      <c r="AC49" s="12">
         <v>-8.6</v>
       </c>
     </row>
     <row r="50" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="38">
+      <c r="A50" s="33">
         <v>2015</v>
       </c>
       <c r="B50" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C50" s="9">
+      <c r="C50" s="10">
         <v>1.9</v>
       </c>
-      <c r="D50" s="10">
+      <c r="D50" s="11">
         <v>1</v>
       </c>
-      <c r="E50" s="11">
+      <c r="E50" s="12">
         <v>7.8</v>
       </c>
-      <c r="F50" s="9">
+      <c r="F50" s="10">
         <v>2.4</v>
       </c>
-      <c r="G50" s="10">
+      <c r="G50" s="11">
         <v>-0.9</v>
       </c>
-      <c r="H50" s="11">
+      <c r="H50" s="12">
         <v>7.8</v>
       </c>
-      <c r="I50" s="9">
+      <c r="I50" s="10">
         <v>1.7</v>
       </c>
-      <c r="J50" s="10">
+      <c r="J50" s="11">
         <v>2</v>
       </c>
-      <c r="K50" s="11">
+      <c r="K50" s="12">
         <v>7.7</v>
       </c>
-      <c r="L50" s="9">
+      <c r="L50" s="10">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="M50" s="10">
+      <c r="M50" s="11">
         <v>-0.4</v>
       </c>
-      <c r="N50" s="11">
+      <c r="N50" s="12">
         <v>6</v>
       </c>
-      <c r="O50" s="9">
+      <c r="O50" s="10">
         <v>-8.4</v>
       </c>
-      <c r="P50" s="10">
+      <c r="P50" s="11">
         <v>-1.5</v>
       </c>
-      <c r="Q50" s="11">
+      <c r="Q50" s="12">
         <v>7.3</v>
       </c>
-      <c r="R50" s="9">
+      <c r="R50" s="10">
         <v>-0.3</v>
       </c>
-      <c r="S50" s="10">
+      <c r="S50" s="11">
         <v>-0.1</v>
       </c>
-      <c r="T50" s="11">
+      <c r="T50" s="12">
         <v>5.7</v>
       </c>
-      <c r="U50" s="9">
+      <c r="U50" s="10">
         <v>-14.8</v>
       </c>
-      <c r="V50" s="10">
+      <c r="V50" s="11">
         <v>-6.1</v>
       </c>
-      <c r="W50" s="11">
+      <c r="W50" s="12">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="X50" s="9">
+      <c r="X50" s="10">
         <v>-15.7</v>
       </c>
-      <c r="Y50" s="10">
+      <c r="Y50" s="11">
         <v>-3.3</v>
       </c>
-      <c r="Z50" s="11">
+      <c r="Z50" s="12">
         <v>-4.7</v>
       </c>
-      <c r="AA50" s="9">
+      <c r="AA50" s="10">
         <v>-14.7</v>
       </c>
-      <c r="AB50" s="10">
+      <c r="AB50" s="11">
         <v>-6.7</v>
       </c>
-      <c r="AC50" s="11">
+      <c r="AC50" s="12">
         <v>-4.5999999999999996</v>
       </c>
     </row>
     <row r="51" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="39">
+      <c r="A51" s="34">
         <v>2015</v>
       </c>
       <c r="B51" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C51" s="9">
+      <c r="C51" s="10">
         <v>-1.2</v>
       </c>
-      <c r="D51" s="10">
+      <c r="D51" s="11">
         <v>10.6</v>
       </c>
-      <c r="E51" s="11">
+      <c r="E51" s="12">
         <v>8.9</v>
       </c>
-      <c r="F51" s="9">
+      <c r="F51" s="10">
         <v>-6</v>
       </c>
-      <c r="G51" s="10">
+      <c r="G51" s="11">
         <v>13.2</v>
       </c>
-      <c r="H51" s="11">
+      <c r="H51" s="12">
         <v>11.8</v>
       </c>
-      <c r="I51" s="9">
+      <c r="I51" s="10">
         <v>1.3</v>
       </c>
-      <c r="J51" s="10">
+      <c r="J51" s="11">
         <v>9.3000000000000007</v>
       </c>
-      <c r="K51" s="11">
+      <c r="K51" s="12">
         <v>7.3</v>
       </c>
-      <c r="L51" s="9">
+      <c r="L51" s="10">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="M51" s="10">
+      <c r="M51" s="11">
         <v>8.3000000000000007</v>
       </c>
-      <c r="N51" s="11">
+      <c r="N51" s="12">
         <v>10.3</v>
       </c>
-      <c r="O51" s="9">
+      <c r="O51" s="10">
         <v>-6.8</v>
       </c>
-      <c r="P51" s="10">
+      <c r="P51" s="11">
         <v>9.1</v>
       </c>
-      <c r="Q51" s="11">
+      <c r="Q51" s="12">
         <v>13.8</v>
       </c>
-      <c r="R51" s="9">
+      <c r="R51" s="10">
         <v>-0.7</v>
       </c>
-      <c r="S51" s="10">
+      <c r="S51" s="11">
         <v>8.1</v>
       </c>
-      <c r="T51" s="11">
+      <c r="T51" s="12">
         <v>9.1999999999999993</v>
       </c>
-      <c r="U51" s="9">
+      <c r="U51" s="10">
         <v>-13.6</v>
       </c>
-      <c r="V51" s="10">
+      <c r="V51" s="11">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="W51" s="11">
+      <c r="W51" s="12">
         <v>0.6</v>
       </c>
-      <c r="X51" s="9">
+      <c r="X51" s="10">
         <v>-10</v>
       </c>
-      <c r="Y51" s="10">
+      <c r="Y51" s="11">
         <v>-3.4</v>
       </c>
-      <c r="Z51" s="11">
+      <c r="Z51" s="12">
         <v>2.6</v>
       </c>
-      <c r="AA51" s="9">
+      <c r="AA51" s="10">
         <v>-14.4</v>
       </c>
-      <c r="AB51" s="10">
+      <c r="AB51" s="11">
         <v>-5.4</v>
       </c>
-      <c r="AC51" s="11">
+      <c r="AC51" s="12">
         <v>0.1</v>
       </c>
     </row>
     <row r="52" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="39">
+      <c r="A52" s="34">
         <v>2015</v>
       </c>
       <c r="B52" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C52" s="9">
+      <c r="C52" s="10">
         <v>9.6</v>
       </c>
-      <c r="D52" s="10">
+      <c r="D52" s="11">
         <v>7.7</v>
       </c>
-      <c r="E52" s="11">
+      <c r="E52" s="12">
         <v>7</v>
       </c>
-      <c r="F52" s="9">
+      <c r="F52" s="10">
         <v>11</v>
       </c>
-      <c r="G52" s="10">
+      <c r="G52" s="11">
         <v>10.5</v>
       </c>
-      <c r="H52" s="11">
+      <c r="H52" s="12">
         <v>7.1</v>
       </c>
-      <c r="I52" s="9">
+      <c r="I52" s="10">
         <v>8.9</v>
       </c>
-      <c r="J52" s="10">
+      <c r="J52" s="11">
         <v>6.2</v>
       </c>
-      <c r="K52" s="11">
+      <c r="K52" s="12">
         <v>7</v>
       </c>
-      <c r="L52" s="9">
+      <c r="L52" s="10">
         <v>5.7</v>
       </c>
-      <c r="M52" s="10">
+      <c r="M52" s="11">
         <v>8</v>
       </c>
-      <c r="N52" s="11">
+      <c r="N52" s="12">
         <v>5.4</v>
       </c>
-      <c r="O52" s="9">
+      <c r="O52" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="P52" s="10">
+      <c r="P52" s="11">
         <v>7.3</v>
       </c>
-      <c r="Q52" s="11">
+      <c r="Q52" s="12">
         <v>2.6</v>
       </c>
-      <c r="R52" s="9">
+      <c r="R52" s="10">
         <v>5.9</v>
       </c>
-      <c r="S52" s="10">
+      <c r="S52" s="11">
         <v>8.1999999999999993</v>
       </c>
-      <c r="T52" s="11">
+      <c r="T52" s="12">
         <v>6.3</v>
       </c>
-      <c r="U52" s="9">
+      <c r="U52" s="10">
         <v>-11.2</v>
       </c>
-      <c r="V52" s="10">
+      <c r="V52" s="11">
         <v>-1.4</v>
       </c>
-      <c r="W52" s="11">
+      <c r="W52" s="12">
         <v>-4.5</v>
       </c>
-      <c r="X52" s="9">
+      <c r="X52" s="10">
         <v>-12.5</v>
       </c>
-      <c r="Y52" s="10">
+      <c r="Y52" s="11">
         <v>1.4</v>
       </c>
-      <c r="Z52" s="11">
+      <c r="Z52" s="12">
         <v>-3</v>
       </c>
-      <c r="AA52" s="9">
+      <c r="AA52" s="10">
         <v>-11</v>
       </c>
-      <c r="AB52" s="10">
+      <c r="AB52" s="11">
         <v>-1.9</v>
       </c>
-      <c r="AC52" s="11">
+      <c r="AC52" s="12">
         <v>-4.8</v>
       </c>
     </row>
     <row r="53" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="40">
+      <c r="A53" s="32">
         <v>2015</v>
       </c>
       <c r="B53" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C53" s="10">
         <v>4.5999999999999996</v>
       </c>
-      <c r="D53" s="10">
+      <c r="D53" s="11">
         <v>5.6</v>
       </c>
-      <c r="E53" s="11">
+      <c r="E53" s="12">
         <v>1.3</v>
       </c>
-      <c r="F53" s="9">
+      <c r="F53" s="10">
         <v>3.8</v>
       </c>
-      <c r="G53" s="10">
+      <c r="G53" s="11">
         <v>4</v>
       </c>
-      <c r="H53" s="11">
+      <c r="H53" s="12">
         <v>0</v>
       </c>
-      <c r="I53" s="9">
+      <c r="I53" s="10">
         <v>5</v>
       </c>
-      <c r="J53" s="10">
+      <c r="J53" s="11">
         <v>6.4</v>
       </c>
-      <c r="K53" s="11">
+      <c r="K53" s="12">
         <v>2.1</v>
       </c>
-      <c r="L53" s="9">
+      <c r="L53" s="10">
         <v>3.5</v>
       </c>
-      <c r="M53" s="10">
+      <c r="M53" s="11">
         <v>2.2999999999999998</v>
       </c>
-      <c r="N53" s="11">
+      <c r="N53" s="12">
         <v>-0.9</v>
       </c>
-      <c r="O53" s="9">
+      <c r="O53" s="10">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P53" s="10">
+      <c r="P53" s="11">
         <v>1</v>
       </c>
-      <c r="Q53" s="11">
+      <c r="Q53" s="12">
         <v>2</v>
       </c>
-      <c r="R53" s="9">
+      <c r="R53" s="10">
         <v>4.2</v>
       </c>
-      <c r="S53" s="10">
+      <c r="S53" s="11">
         <v>2.6</v>
       </c>
-      <c r="T53" s="11">
+      <c r="T53" s="12">
         <v>-1.8</v>
       </c>
-      <c r="U53" s="9">
+      <c r="U53" s="10">
         <v>-7.7</v>
       </c>
-      <c r="V53" s="10">
+      <c r="V53" s="11">
         <v>-7.9</v>
       </c>
-      <c r="W53" s="11">
+      <c r="W53" s="12">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="X53" s="9">
+      <c r="X53" s="10">
         <v>-6.6</v>
       </c>
-      <c r="Y53" s="10">
+      <c r="Y53" s="11">
         <v>-6.7</v>
       </c>
-      <c r="Z53" s="11">
+      <c r="Z53" s="12">
         <v>-0.2</v>
       </c>
-      <c r="AA53" s="9">
+      <c r="AA53" s="10">
         <v>-7.9</v>
       </c>
-      <c r="AB53" s="10">
+      <c r="AB53" s="11">
         <v>-8.1</v>
       </c>
-      <c r="AC53" s="11">
+      <c r="AC53" s="12">
         <v>-5.4</v>
       </c>
     </row>
     <row r="54" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="38">
+      <c r="A54" s="33">
         <v>2016</v>
       </c>
       <c r="B54" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C54" s="9">
+      <c r="C54" s="10">
         <v>-3.2</v>
       </c>
-      <c r="D54" s="10">
+      <c r="D54" s="11">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="E54" s="11">
+      <c r="E54" s="12">
         <v>5.6</v>
       </c>
-      <c r="F54" s="9">
+      <c r="F54" s="10">
         <v>-7.9</v>
       </c>
-      <c r="G54" s="10">
+      <c r="G54" s="11">
         <v>-3.5</v>
       </c>
-      <c r="H54" s="11">
+      <c r="H54" s="12">
         <v>7.1</v>
       </c>
-      <c r="I54" s="9">
+      <c r="I54" s="10">
         <v>-0.7</v>
       </c>
-      <c r="J54" s="10">
+      <c r="J54" s="11">
         <v>-1.5</v>
       </c>
-      <c r="K54" s="11">
+      <c r="K54" s="12">
         <v>4.8</v>
       </c>
-      <c r="L54" s="9">
+      <c r="L54" s="10">
         <v>-2.8</v>
       </c>
-      <c r="M54" s="10">
+      <c r="M54" s="11">
         <v>-3.5</v>
       </c>
-      <c r="N54" s="11">
+      <c r="N54" s="12">
         <v>5.9</v>
       </c>
-      <c r="O54" s="9">
+      <c r="O54" s="10">
         <v>-8.6</v>
       </c>
-      <c r="P54" s="10">
+      <c r="P54" s="11">
         <v>-3.8</v>
       </c>
-      <c r="Q54" s="11">
+      <c r="Q54" s="12">
         <v>7.5</v>
       </c>
-      <c r="R54" s="9">
+      <c r="R54" s="10">
         <v>-1</v>
       </c>
-      <c r="S54" s="10">
+      <c r="S54" s="11">
         <v>-3.3</v>
       </c>
-      <c r="T54" s="11">
+      <c r="T54" s="12">
         <v>5.4</v>
       </c>
-      <c r="U54" s="9">
+      <c r="U54" s="10">
         <v>-16.600000000000001</v>
       </c>
-      <c r="V54" s="10">
+      <c r="V54" s="11">
         <v>-6.8</v>
       </c>
-      <c r="W54" s="11">
+      <c r="W54" s="12">
         <v>-2.7</v>
       </c>
-      <c r="X54" s="9">
+      <c r="X54" s="10">
         <v>-19.3</v>
       </c>
-      <c r="Y54" s="10">
+      <c r="Y54" s="11">
         <v>-6.1</v>
       </c>
-      <c r="Z54" s="11">
+      <c r="Z54" s="12">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="AA54" s="9">
+      <c r="AA54" s="10">
         <v>-16.100000000000001</v>
       </c>
-      <c r="AB54" s="10">
+      <c r="AB54" s="11">
         <v>-6.9</v>
       </c>
-      <c r="AC54" s="11">
+      <c r="AC54" s="12">
         <v>-2.4</v>
       </c>
     </row>
     <row r="55" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="39">
+      <c r="A55" s="34">
         <v>2016</v>
       </c>
       <c r="B55" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C55" s="9">
+      <c r="C55" s="10">
         <v>-7.9</v>
       </c>
-      <c r="D55" s="10">
+      <c r="D55" s="11">
         <v>5.8</v>
       </c>
-      <c r="E55" s="11">
+      <c r="E55" s="12">
         <v>7.4</v>
       </c>
-      <c r="F55" s="9">
+      <c r="F55" s="10">
         <v>-11.1</v>
       </c>
-      <c r="G55" s="10">
+      <c r="G55" s="11">
         <v>7</v>
       </c>
-      <c r="H55" s="11">
+      <c r="H55" s="12">
         <v>12</v>
       </c>
-      <c r="I55" s="9">
+      <c r="I55" s="10">
         <v>-6.3</v>
       </c>
-      <c r="J55" s="10">
+      <c r="J55" s="11">
         <v>5.2</v>
       </c>
-      <c r="K55" s="11">
+      <c r="K55" s="12">
         <v>5.0999999999999996</v>
       </c>
-      <c r="L55" s="9">
+      <c r="L55" s="10">
         <v>-7</v>
       </c>
-      <c r="M55" s="10">
+      <c r="M55" s="11">
         <v>5.7</v>
       </c>
-      <c r="N55" s="11">
+      <c r="N55" s="12">
         <v>8</v>
       </c>
-      <c r="O55" s="9">
+      <c r="O55" s="10">
         <v>-6.6</v>
       </c>
-      <c r="P55" s="10">
+      <c r="P55" s="11">
         <v>8</v>
       </c>
-      <c r="Q55" s="11">
+      <c r="Q55" s="12">
         <v>13.9</v>
       </c>
-      <c r="R55" s="9">
+      <c r="R55" s="10">
         <v>-7.1</v>
       </c>
-      <c r="S55" s="10">
+      <c r="S55" s="11">
         <v>5</v>
       </c>
-      <c r="T55" s="11">
+      <c r="T55" s="12">
         <v>6.1</v>
       </c>
-      <c r="U55" s="9">
+      <c r="U55" s="10">
         <v>-16.899999999999999</v>
       </c>
-      <c r="V55" s="10">
+      <c r="V55" s="11">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="W55" s="11">
+      <c r="W55" s="12">
         <v>-2.8</v>
       </c>
-      <c r="X55" s="9">
+      <c r="X55" s="10">
         <v>-15.3</v>
       </c>
-      <c r="Y55" s="10">
+      <c r="Y55" s="11">
         <v>-8.1999999999999993</v>
       </c>
-      <c r="Z55" s="11">
+      <c r="Z55" s="12">
         <v>-1.2</v>
       </c>
-      <c r="AA55" s="9">
+      <c r="AA55" s="10">
         <v>-17.2</v>
       </c>
-      <c r="AB55" s="10">
+      <c r="AB55" s="11">
         <v>-9.5</v>
       </c>
-      <c r="AC55" s="11">
+      <c r="AC55" s="12">
         <v>-3.1</v>
       </c>
     </row>
     <row r="56" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="39">
+      <c r="A56" s="34">
         <v>2016</v>
       </c>
       <c r="B56" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C56" s="9">
+      <c r="C56" s="10">
         <v>1.9</v>
       </c>
-      <c r="D56" s="10">
+      <c r="D56" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E56" s="11">
+      <c r="E56" s="12">
         <v>5</v>
       </c>
-      <c r="F56" s="9">
+      <c r="F56" s="10">
         <v>2.9</v>
       </c>
-      <c r="G56" s="10">
+      <c r="G56" s="11">
         <v>8.6</v>
       </c>
-      <c r="H56" s="11">
+      <c r="H56" s="12">
         <v>5.3</v>
       </c>
-      <c r="I56" s="9">
+      <c r="I56" s="10">
         <v>1.4</v>
       </c>
-      <c r="J56" s="10">
+      <c r="J56" s="11">
         <v>3</v>
       </c>
-      <c r="K56" s="11">
+      <c r="K56" s="12">
         <v>4.8</v>
       </c>
-      <c r="L56" s="9">
+      <c r="L56" s="10">
         <v>0.9</v>
       </c>
-      <c r="M56" s="10">
+      <c r="M56" s="11">
         <v>4.5999999999999996</v>
       </c>
-      <c r="N56" s="11">
+      <c r="N56" s="12">
         <v>3.2</v>
       </c>
-      <c r="O56" s="9">
+      <c r="O56" s="10">
         <v>0</v>
       </c>
-      <c r="P56" s="10">
+      <c r="P56" s="11">
         <v>8</v>
       </c>
-      <c r="Q56" s="11">
+      <c r="Q56" s="12">
         <v>1.9</v>
       </c>
-      <c r="R56" s="9">
+      <c r="R56" s="10">
         <v>1.2</v>
       </c>
-      <c r="S56" s="10">
+      <c r="S56" s="11">
         <v>3.6</v>
       </c>
-      <c r="T56" s="11">
+      <c r="T56" s="12">
         <v>3.6</v>
       </c>
-      <c r="U56" s="9">
+      <c r="U56" s="10">
         <v>-15</v>
       </c>
-      <c r="V56" s="10">
+      <c r="V56" s="11">
         <v>-3.9</v>
       </c>
-      <c r="W56" s="11">
+      <c r="W56" s="12">
         <v>-8</v>
       </c>
-      <c r="X56" s="9">
+      <c r="X56" s="10">
         <v>-16</v>
       </c>
-      <c r="Y56" s="10">
+      <c r="Y56" s="11">
         <v>-4.8</v>
       </c>
-      <c r="Z56" s="11">
+      <c r="Z56" s="12">
         <v>-7.4</v>
       </c>
-      <c r="AA56" s="9">
+      <c r="AA56" s="10">
         <v>-14.8</v>
       </c>
-      <c r="AB56" s="10">
+      <c r="AB56" s="11">
         <v>-3.7</v>
       </c>
-      <c r="AC56" s="11">
+      <c r="AC56" s="12">
         <v>-8.1999999999999993</v>
       </c>
     </row>
     <row r="57" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="40">
+      <c r="A57" s="32">
         <v>2016</v>
       </c>
       <c r="B57" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C57" s="9">
+      <c r="C57" s="10">
         <v>3</v>
       </c>
-      <c r="D57" s="10">
+      <c r="D57" s="11">
         <v>3.2</v>
       </c>
-      <c r="E57" s="11">
+      <c r="E57" s="12">
         <v>-0.4</v>
       </c>
-      <c r="F57" s="9">
+      <c r="F57" s="10">
         <v>7.5</v>
       </c>
-      <c r="G57" s="10">
+      <c r="G57" s="11">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H57" s="11">
+      <c r="H57" s="12">
         <v>-1.3</v>
       </c>
-      <c r="I57" s="9">
+      <c r="I57" s="10">
         <v>0.7</v>
       </c>
-      <c r="J57" s="10">
+      <c r="J57" s="11">
         <v>2.4</v>
       </c>
-      <c r="K57" s="11">
+      <c r="K57" s="12">
         <v>0</v>
       </c>
-      <c r="L57" s="9">
+      <c r="L57" s="10">
         <v>1</v>
       </c>
-      <c r="M57" s="10">
+      <c r="M57" s="11">
         <v>2.2999999999999998</v>
       </c>
-      <c r="N57" s="11">
+      <c r="N57" s="12">
         <v>-0.8</v>
       </c>
-      <c r="O57" s="9">
+      <c r="O57" s="10">
         <v>4.0999999999999996</v>
       </c>
-      <c r="P57" s="10">
+      <c r="P57" s="11">
         <v>-1.6</v>
       </c>
-      <c r="Q57" s="11">
+      <c r="Q57" s="12">
         <v>0.3</v>
       </c>
-      <c r="R57" s="9">
+      <c r="R57" s="10">
         <v>0</v>
       </c>
-      <c r="S57" s="10">
+      <c r="S57" s="11">
         <v>3.5</v>
       </c>
-      <c r="T57" s="11">
+      <c r="T57" s="12">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="U57" s="9">
+      <c r="U57" s="10">
         <v>-7.1</v>
       </c>
-      <c r="V57" s="10">
+      <c r="V57" s="11">
         <v>-9.1</v>
       </c>
-      <c r="W57" s="11">
+      <c r="W57" s="12">
         <v>-8.5</v>
       </c>
-      <c r="X57" s="9">
+      <c r="X57" s="10">
         <v>-6.5</v>
       </c>
-      <c r="Y57" s="10">
+      <c r="Y57" s="11">
         <v>-11.2</v>
       </c>
-      <c r="Z57" s="11">
+      <c r="Z57" s="12">
         <v>-9.1</v>
       </c>
-      <c r="AA57" s="9">
+      <c r="AA57" s="10">
         <v>-7.2</v>
       </c>
-      <c r="AB57" s="10">
+      <c r="AB57" s="11">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="AC57" s="11">
+      <c r="AC57" s="12">
         <v>-8.4</v>
       </c>
     </row>
     <row r="58" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="38">
+      <c r="A58" s="33">
         <v>2017</v>
       </c>
       <c r="B58" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C58" s="9">
+      <c r="C58" s="10">
         <v>1.3</v>
       </c>
-      <c r="D58" s="10">
+      <c r="D58" s="11">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="E58" s="11">
+      <c r="E58" s="12">
         <v>5.4</v>
       </c>
-      <c r="F58" s="9">
+      <c r="F58" s="10">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G58" s="10">
+      <c r="G58" s="11">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="H58" s="11">
+      <c r="H58" s="12">
         <v>6.4</v>
       </c>
-      <c r="I58" s="9">
+      <c r="I58" s="10">
         <v>1.5</v>
       </c>
-      <c r="J58" s="10">
+      <c r="J58" s="11">
         <v>-0.6</v>
       </c>
-      <c r="K58" s="11">
+      <c r="K58" s="12">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L58" s="9">
+      <c r="L58" s="10">
         <v>-0.1</v>
       </c>
-      <c r="M58" s="10">
+      <c r="M58" s="11">
         <v>-1.9</v>
       </c>
-      <c r="N58" s="11">
+      <c r="N58" s="12">
         <v>4.5999999999999996</v>
       </c>
-      <c r="O58" s="9">
+      <c r="O58" s="10">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="P58" s="10">
+      <c r="P58" s="11">
         <v>-3.6</v>
       </c>
-      <c r="Q58" s="11">
+      <c r="Q58" s="12">
         <v>5.8</v>
       </c>
-      <c r="R58" s="9">
+      <c r="R58" s="10">
         <v>0.5</v>
       </c>
-      <c r="S58" s="10">
+      <c r="S58" s="11">
         <v>-1.4</v>
       </c>
-      <c r="T58" s="11">
+      <c r="T58" s="12">
         <v>4.2</v>
       </c>
-      <c r="U58" s="9">
+      <c r="U58" s="10">
         <v>-11.3</v>
       </c>
-      <c r="V58" s="10">
+      <c r="V58" s="11">
         <v>-5.9</v>
       </c>
-      <c r="W58" s="11">
+      <c r="W58" s="12">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="X58" s="9">
+      <c r="X58" s="10">
         <v>-10</v>
       </c>
-      <c r="Y58" s="10">
+      <c r="Y58" s="11">
         <v>-3.5</v>
       </c>
-      <c r="Z58" s="11">
+      <c r="Z58" s="12">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="AA58" s="9">
+      <c r="AA58" s="10">
         <v>-11.6</v>
       </c>
-      <c r="AB58" s="10">
+      <c r="AB58" s="11">
         <v>-6.4</v>
       </c>
-      <c r="AC58" s="11">
+      <c r="AC58" s="12">
         <v>-4.5</v>
       </c>
     </row>
     <row r="59" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="39">
+      <c r="A59" s="34">
         <v>2017</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C59" s="9">
+      <c r="C59" s="10">
         <v>-2</v>
       </c>
-      <c r="D59" s="10">
+      <c r="D59" s="11">
         <v>7.1</v>
       </c>
-      <c r="E59" s="11">
+      <c r="E59" s="12">
         <v>6.7</v>
       </c>
-      <c r="F59" s="9">
+      <c r="F59" s="10">
         <v>-2.9</v>
       </c>
-      <c r="G59" s="10">
+      <c r="G59" s="11">
         <v>9.6</v>
       </c>
-      <c r="H59" s="11">
+      <c r="H59" s="12">
         <v>10.1</v>
       </c>
-      <c r="I59" s="9">
+      <c r="I59" s="10">
         <v>-1.6</v>
       </c>
-      <c r="J59" s="10">
+      <c r="J59" s="11">
         <v>5.8</v>
       </c>
-      <c r="K59" s="11">
+      <c r="K59" s="12">
         <v>5</v>
       </c>
-      <c r="L59" s="9">
+      <c r="L59" s="10">
         <v>-3.1</v>
       </c>
-      <c r="M59" s="10">
+      <c r="M59" s="11">
         <v>7.5</v>
       </c>
-      <c r="N59" s="11">
+      <c r="N59" s="12">
         <v>7.3</v>
       </c>
-      <c r="O59" s="9">
+      <c r="O59" s="10">
         <v>-5.5</v>
       </c>
-      <c r="P59" s="10">
+      <c r="P59" s="11">
         <v>11.3</v>
       </c>
-      <c r="Q59" s="11">
+      <c r="Q59" s="12">
         <v>12.1</v>
       </c>
-      <c r="R59" s="9">
+      <c r="R59" s="10">
         <v>-2.4</v>
       </c>
-      <c r="S59" s="10">
+      <c r="S59" s="11">
         <v>6.4</v>
       </c>
-      <c r="T59" s="11">
+      <c r="T59" s="12">
         <v>5.8</v>
       </c>
-      <c r="U59" s="9">
+      <c r="U59" s="10">
         <v>-9.9</v>
       </c>
-      <c r="V59" s="10">
+      <c r="V59" s="11">
         <v>-3.2</v>
       </c>
-      <c r="W59" s="11">
+      <c r="W59" s="12">
         <v>0.9</v>
       </c>
-      <c r="X59" s="9">
+      <c r="X59" s="10">
         <v>-9.9</v>
       </c>
-      <c r="Y59" s="10">
+      <c r="Y59" s="11">
         <v>-0.8</v>
       </c>
-      <c r="Z59" s="11">
+      <c r="Z59" s="12">
         <v>4.2</v>
       </c>
-      <c r="AA59" s="9">
+      <c r="AA59" s="10">
         <v>-9.9</v>
       </c>
-      <c r="AB59" s="10">
+      <c r="AB59" s="11">
         <v>-3.7</v>
       </c>
-      <c r="AC59" s="11">
+      <c r="AC59" s="12">
         <v>0.3</v>
       </c>
     </row>
     <row r="60" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="39">
+      <c r="A60" s="34">
         <v>2017</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C60" s="9">
+      <c r="C60" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D60" s="10">
+      <c r="D60" s="11">
         <v>7.5</v>
       </c>
-      <c r="E60" s="11">
+      <c r="E60" s="12">
         <v>5.6</v>
       </c>
-      <c r="F60" s="9">
+      <c r="F60" s="10">
         <v>9.4</v>
       </c>
-      <c r="G60" s="10">
+      <c r="G60" s="11">
         <v>11.2</v>
       </c>
-      <c r="H60" s="11">
+      <c r="H60" s="12">
         <v>6.6</v>
       </c>
-      <c r="I60" s="9">
+      <c r="I60" s="10">
         <v>2.9</v>
       </c>
-      <c r="J60" s="10">
+      <c r="J60" s="11">
         <v>5.7</v>
       </c>
-      <c r="K60" s="11">
+      <c r="K60" s="12">
         <v>5.0999999999999996</v>
       </c>
-      <c r="L60" s="9">
+      <c r="L60" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="M60" s="10">
+      <c r="M60" s="11">
         <v>6.5</v>
       </c>
-      <c r="N60" s="11">
+      <c r="N60" s="12">
         <v>4.5999999999999996</v>
       </c>
-      <c r="O60" s="9">
+      <c r="O60" s="10">
         <v>7.3</v>
       </c>
-      <c r="P60" s="10">
+      <c r="P60" s="11">
         <v>10.8</v>
       </c>
-      <c r="Q60" s="11">
+      <c r="Q60" s="12">
         <v>3.7</v>
       </c>
-      <c r="R60" s="9">
+      <c r="R60" s="10">
         <v>4.4000000000000004</v>
       </c>
-      <c r="S60" s="10">
+      <c r="S60" s="11">
         <v>5.2</v>
       </c>
-      <c r="T60" s="11">
+      <c r="T60" s="12">
         <v>4.8</v>
       </c>
-      <c r="U60" s="9">
+      <c r="U60" s="10">
         <v>-6.5</v>
       </c>
-      <c r="V60" s="10">
+      <c r="V60" s="11">
         <v>0.7</v>
       </c>
-      <c r="W60" s="11">
+      <c r="W60" s="12">
         <v>-4.3</v>
       </c>
-      <c r="X60" s="9">
+      <c r="X60" s="10">
         <v>-6.8</v>
       </c>
-      <c r="Y60" s="10">
+      <c r="Y60" s="11">
         <v>2.4</v>
       </c>
-      <c r="Z60" s="11">
+      <c r="Z60" s="12">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="AA60" s="9">
+      <c r="AA60" s="10">
         <v>-6.4</v>
       </c>
-      <c r="AB60" s="10">
+      <c r="AB60" s="11">
         <v>0.4</v>
       </c>
-      <c r="AC60" s="11">
+      <c r="AC60" s="12">
         <v>-4.7</v>
       </c>
     </row>
     <row r="61" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="40">
+      <c r="A61" s="32">
         <v>2017</v>
       </c>
       <c r="B61" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C61" s="9">
+      <c r="C61" s="10">
         <v>6.2</v>
       </c>
-      <c r="D61" s="10">
+      <c r="D61" s="11">
         <v>5.2</v>
       </c>
-      <c r="E61" s="11">
+      <c r="E61" s="12">
         <v>0.5</v>
       </c>
-      <c r="F61" s="9">
+      <c r="F61" s="10">
         <v>9.6999999999999993</v>
       </c>
-      <c r="G61" s="10">
+      <c r="G61" s="11">
         <v>5.9</v>
       </c>
-      <c r="H61" s="11">
+      <c r="H61" s="12">
         <v>-2.4</v>
       </c>
-      <c r="I61" s="9">
+      <c r="I61" s="10">
         <v>4.5</v>
       </c>
-      <c r="J61" s="10">
+      <c r="J61" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K61" s="11">
+      <c r="K61" s="12">
         <v>2</v>
       </c>
-      <c r="L61" s="9">
+      <c r="L61" s="10">
         <v>5.3</v>
       </c>
-      <c r="M61" s="10">
+      <c r="M61" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="N61" s="11">
+      <c r="N61" s="12">
         <v>1.7</v>
       </c>
-      <c r="O61" s="9">
+      <c r="O61" s="10">
         <v>13.1</v>
       </c>
-      <c r="P61" s="10">
+      <c r="P61" s="11">
         <v>1.7</v>
       </c>
-      <c r="Q61" s="11">
+      <c r="Q61" s="12">
         <v>6.1</v>
       </c>
-      <c r="R61" s="9">
+      <c r="R61" s="10">
         <v>3</v>
       </c>
-      <c r="S61" s="10">
+      <c r="S61" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="T61" s="11">
+      <c r="T61" s="12">
         <v>0.4</v>
       </c>
-      <c r="U61" s="9">
+      <c r="U61" s="10">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="V61" s="10">
+      <c r="V61" s="11">
         <v>-5.3</v>
       </c>
-      <c r="W61" s="11">
+      <c r="W61" s="12">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="X61" s="9">
+      <c r="X61" s="10">
         <v>2</v>
       </c>
-      <c r="Y61" s="10">
+      <c r="Y61" s="11">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="Z61" s="11">
+      <c r="Z61" s="12">
         <v>-3.2</v>
       </c>
-      <c r="AA61" s="9">
+      <c r="AA61" s="10">
         <v>-3.2</v>
       </c>
-      <c r="AB61" s="10">
+      <c r="AB61" s="11">
         <v>-5.4</v>
       </c>
-      <c r="AC61" s="11">
+      <c r="AC61" s="12">
         <v>-4.2</v>
       </c>
     </row>
     <row r="62" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="38">
+      <c r="A62" s="33">
         <v>2018</v>
       </c>
       <c r="B62" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C62" s="9">
+      <c r="C62" s="10">
         <v>3.3</v>
       </c>
-      <c r="D62" s="10">
+      <c r="D62" s="11">
         <v>0.3</v>
       </c>
-      <c r="E62" s="11">
+      <c r="E62" s="12">
         <v>5.8</v>
       </c>
-      <c r="F62" s="9">
+      <c r="F62" s="10">
         <v>2.9</v>
       </c>
-      <c r="G62" s="10">
+      <c r="G62" s="11">
         <v>-1.5</v>
       </c>
-      <c r="H62" s="11">
+      <c r="H62" s="12">
         <v>6.1</v>
       </c>
-      <c r="I62" s="9">
+      <c r="I62" s="10">
         <v>3.4</v>
       </c>
-      <c r="J62" s="10">
+      <c r="J62" s="11">
         <v>1.2</v>
       </c>
-      <c r="K62" s="11">
+      <c r="K62" s="12">
         <v>5.7</v>
       </c>
-      <c r="L62" s="9">
+      <c r="L62" s="10">
         <v>0.8</v>
       </c>
-      <c r="M62" s="10">
+      <c r="M62" s="11">
         <v>1.6</v>
       </c>
-      <c r="N62" s="11">
+      <c r="N62" s="12">
         <v>7.1</v>
       </c>
-      <c r="O62" s="9">
+      <c r="O62" s="10">
         <v>-2.6</v>
       </c>
-      <c r="P62" s="10">
+      <c r="P62" s="11">
         <v>5.2</v>
       </c>
-      <c r="Q62" s="11">
+      <c r="Q62" s="12">
         <v>9.4</v>
       </c>
-      <c r="R62" s="9">
+      <c r="R62" s="10">
         <v>1.8</v>
       </c>
-      <c r="S62" s="10">
+      <c r="S62" s="11">
         <v>0.6</v>
       </c>
-      <c r="T62" s="11">
+      <c r="T62" s="12">
         <v>6.5</v>
       </c>
-      <c r="U62" s="9">
+      <c r="U62" s="10">
         <v>-9.9</v>
       </c>
-      <c r="V62" s="10">
+      <c r="V62" s="11">
         <v>-2.6</v>
       </c>
-      <c r="W62" s="11">
+      <c r="W62" s="12">
         <v>-1.6</v>
       </c>
-      <c r="X62" s="9">
+      <c r="X62" s="10">
         <v>-8</v>
       </c>
-      <c r="Y62" s="10">
+      <c r="Y62" s="11">
         <v>1.4</v>
       </c>
-      <c r="Z62" s="11">
+      <c r="Z62" s="12">
         <v>1.4</v>
       </c>
-      <c r="AA62" s="9">
+      <c r="AA62" s="10">
         <v>-10.3</v>
       </c>
-      <c r="AB62" s="10">
+      <c r="AB62" s="11">
         <v>-3.4</v>
       </c>
-      <c r="AC62" s="11">
+      <c r="AC62" s="12">
         <v>-2.2000000000000002</v>
       </c>
     </row>
     <row r="63" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="39">
+      <c r="A63" s="34">
         <v>2018</v>
       </c>
       <c r="B63" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C63" s="9">
+      <c r="C63" s="10">
         <v>-2</v>
       </c>
-      <c r="D63" s="10">
+      <c r="D63" s="11">
         <v>6.9</v>
       </c>
-      <c r="E63" s="11">
+      <c r="E63" s="12">
         <v>7.9</v>
       </c>
-      <c r="F63" s="9">
+      <c r="F63" s="10">
         <v>-3.2</v>
       </c>
-      <c r="G63" s="10">
+      <c r="G63" s="11">
         <v>8</v>
       </c>
-      <c r="H63" s="11">
+      <c r="H63" s="12">
         <v>11.2</v>
       </c>
-      <c r="I63" s="9">
+      <c r="I63" s="10">
         <v>-1.4</v>
       </c>
-      <c r="J63" s="10">
+      <c r="J63" s="11">
         <v>6.3</v>
       </c>
-      <c r="K63" s="11">
+      <c r="K63" s="12">
         <v>6.2</v>
       </c>
-      <c r="L63" s="9">
+      <c r="L63" s="10">
         <v>-1</v>
       </c>
-      <c r="M63" s="10">
+      <c r="M63" s="11">
         <v>6.1</v>
       </c>
-      <c r="N63" s="11">
+      <c r="N63" s="12">
         <v>8.5</v>
       </c>
-      <c r="O63" s="9">
+      <c r="O63" s="10">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="P63" s="10">
+      <c r="P63" s="11">
         <v>6.5</v>
       </c>
-      <c r="Q63" s="11">
+      <c r="Q63" s="12">
         <v>13.9</v>
       </c>
-      <c r="R63" s="9">
+      <c r="R63" s="10">
         <v>-1</v>
       </c>
-      <c r="S63" s="10">
+      <c r="S63" s="11">
         <v>6</v>
       </c>
-      <c r="T63" s="11">
+      <c r="T63" s="12">
         <v>6.9</v>
       </c>
-      <c r="U63" s="9">
+      <c r="U63" s="10">
         <v>-10.6</v>
       </c>
-      <c r="V63" s="10">
+      <c r="V63" s="11">
         <v>-3.3</v>
       </c>
-      <c r="W63" s="11">
+      <c r="W63" s="12">
         <v>0.8</v>
       </c>
-      <c r="X63" s="9">
+      <c r="X63" s="10">
         <v>-10.1</v>
       </c>
-      <c r="Y63" s="10">
+      <c r="Y63" s="11">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="Z63" s="11">
+      <c r="Z63" s="12">
         <v>3.4</v>
       </c>
-      <c r="AA63" s="9">
+      <c r="AA63" s="10">
         <v>-10.7</v>
       </c>
-      <c r="AB63" s="10">
+      <c r="AB63" s="11">
         <v>-3</v>
       </c>
-      <c r="AC63" s="11">
+      <c r="AC63" s="12">
         <v>0.3</v>
       </c>
     </row>
     <row r="64" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="39">
+      <c r="A64" s="34">
         <v>2018</v>
       </c>
       <c r="B64" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C64" s="9">
+      <c r="C64" s="10">
         <v>3.8</v>
       </c>
-      <c r="D64" s="10">
+      <c r="D64" s="11">
         <v>7.6</v>
       </c>
-      <c r="E64" s="11">
+      <c r="E64" s="12">
         <v>5.8</v>
       </c>
-      <c r="F64" s="9">
+      <c r="F64" s="10">
         <v>6.5</v>
       </c>
-      <c r="G64" s="10">
+      <c r="G64" s="11">
         <v>9.9</v>
       </c>
-      <c r="H64" s="11">
+      <c r="H64" s="12">
         <v>5.4</v>
       </c>
-      <c r="I64" s="9">
+      <c r="I64" s="10">
         <v>2.4</v>
       </c>
-      <c r="J64" s="10">
+      <c r="J64" s="11">
         <v>6.5</v>
       </c>
-      <c r="K64" s="11">
+      <c r="K64" s="12">
         <v>6</v>
       </c>
-      <c r="L64" s="9">
+      <c r="L64" s="10">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M64" s="10">
+      <c r="M64" s="11">
         <v>7</v>
       </c>
-      <c r="N64" s="11">
+      <c r="N64" s="12">
         <v>4.0999999999999996</v>
       </c>
-      <c r="O64" s="9">
+      <c r="O64" s="10">
         <v>5.4</v>
       </c>
-      <c r="P64" s="10">
+      <c r="P64" s="11">
         <v>12.8</v>
       </c>
-      <c r="Q64" s="11">
+      <c r="Q64" s="12">
         <v>-0.2</v>
       </c>
-      <c r="R64" s="9">
+      <c r="R64" s="10">
         <v>1.3</v>
       </c>
-      <c r="S64" s="10">
+      <c r="S64" s="11">
         <v>5.3</v>
       </c>
-      <c r="T64" s="11">
+      <c r="T64" s="12">
         <v>5.4</v>
       </c>
-      <c r="U64" s="9">
+      <c r="U64" s="10">
         <v>-10</v>
       </c>
-      <c r="V64" s="10">
+      <c r="V64" s="11">
         <v>-0.6</v>
       </c>
-      <c r="W64" s="11">
+      <c r="W64" s="12">
         <v>-3.8</v>
       </c>
-      <c r="X64" s="9">
+      <c r="X64" s="10">
         <v>-13.6</v>
       </c>
-      <c r="Y64" s="10">
+      <c r="Y64" s="11">
         <v>-0.1</v>
       </c>
-      <c r="Z64" s="11">
+      <c r="Z64" s="12">
         <v>-3.2</v>
       </c>
-      <c r="AA64" s="9">
+      <c r="AA64" s="10">
         <v>-9.1999999999999993</v>
       </c>
-      <c r="AB64" s="10">
+      <c r="AB64" s="11">
         <v>-0.7</v>
       </c>
-      <c r="AC64" s="11">
+      <c r="AC64" s="12">
         <v>-3.9</v>
       </c>
     </row>
     <row r="65" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="40">
+      <c r="A65" s="32">
         <v>2018</v>
       </c>
       <c r="B65" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C65" s="9">
+      <c r="C65" s="10">
         <v>4.3</v>
       </c>
-      <c r="D65" s="10">
+      <c r="D65" s="11">
         <v>4.7</v>
       </c>
-      <c r="E65" s="11">
+      <c r="E65" s="12">
         <v>1.4</v>
       </c>
-      <c r="F65" s="9">
+      <c r="F65" s="10">
         <v>5.5</v>
       </c>
-      <c r="G65" s="10">
+      <c r="G65" s="11">
         <v>4.2</v>
       </c>
-      <c r="H65" s="11">
+      <c r="H65" s="12">
         <v>0.2</v>
       </c>
-      <c r="I65" s="9">
+      <c r="I65" s="10">
         <v>3.7</v>
       </c>
-      <c r="J65" s="10">
+      <c r="J65" s="11">
         <v>5</v>
       </c>
-      <c r="K65" s="11">
+      <c r="K65" s="12">
         <v>1.9</v>
       </c>
-      <c r="L65" s="9">
+      <c r="L65" s="10">
         <v>6</v>
       </c>
-      <c r="M65" s="10">
+      <c r="M65" s="11">
         <v>3.5</v>
       </c>
-      <c r="N65" s="11">
+      <c r="N65" s="12">
         <v>0.4</v>
       </c>
-      <c r="O65" s="9">
+      <c r="O65" s="10">
         <v>7.8</v>
       </c>
-      <c r="P65" s="10">
+      <c r="P65" s="11">
         <v>-2</v>
       </c>
-      <c r="Q65" s="11">
+      <c r="Q65" s="12">
         <v>3.5</v>
       </c>
-      <c r="R65" s="9">
+      <c r="R65" s="10">
         <v>5.5</v>
       </c>
-      <c r="S65" s="10">
+      <c r="S65" s="11">
         <v>5.0999999999999996</v>
       </c>
-      <c r="T65" s="11">
+      <c r="T65" s="12">
         <v>-0.5</v>
       </c>
-      <c r="U65" s="9">
+      <c r="U65" s="10">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="V65" s="10">
+      <c r="V65" s="11">
         <v>-6.5</v>
       </c>
-      <c r="W65" s="11">
+      <c r="W65" s="12">
         <v>-4.2</v>
       </c>
-      <c r="X65" s="9">
+      <c r="X65" s="10">
         <v>-6.4</v>
       </c>
-      <c r="Y65" s="10">
+      <c r="Y65" s="11">
         <v>-9</v>
       </c>
-      <c r="Z65" s="11">
+      <c r="Z65" s="12">
         <v>-6</v>
       </c>
-      <c r="AA65" s="9">
+      <c r="AA65" s="10">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="AB65" s="10">
+      <c r="AB65" s="11">
         <v>-6</v>
       </c>
-      <c r="AC65" s="11">
+      <c r="AC65" s="12">
         <v>-3.9</v>
       </c>
     </row>
     <row r="66" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="38">
+      <c r="A66" s="33">
         <v>2019</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C66" s="9">
+      <c r="C66" s="10">
         <v>-1.7</v>
       </c>
-      <c r="D66" s="10">
+      <c r="D66" s="11">
         <v>-0.3</v>
       </c>
-      <c r="E66" s="11">
+      <c r="E66" s="12">
         <v>5.7</v>
       </c>
-      <c r="F66" s="9">
+      <c r="F66" s="10">
         <v>-7.3</v>
       </c>
-      <c r="G66" s="10">
+      <c r="G66" s="11">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="H66" s="11">
+      <c r="H66" s="12">
         <v>5.7</v>
       </c>
-      <c r="I66" s="9">
+      <c r="I66" s="10">
         <v>1</v>
       </c>
-      <c r="J66" s="10">
+      <c r="J66" s="11">
         <v>0.7</v>
       </c>
-      <c r="K66" s="11">
+      <c r="K66" s="12">
         <v>5.7</v>
       </c>
-      <c r="L66" s="9">
+      <c r="L66" s="10">
         <v>-3.8</v>
       </c>
-      <c r="M66" s="10">
+      <c r="M66" s="11">
         <v>-1.3</v>
       </c>
-      <c r="N66" s="11">
+      <c r="N66" s="12">
         <v>5.4</v>
       </c>
-      <c r="O66" s="9">
+      <c r="O66" s="10">
         <v>-15.3</v>
       </c>
-      <c r="P66" s="10">
+      <c r="P66" s="11">
         <v>-0.8</v>
       </c>
-      <c r="Q66" s="11">
+      <c r="Q66" s="12">
         <v>5.7</v>
       </c>
-      <c r="R66" s="9">
+      <c r="R66" s="10">
         <v>-0.4</v>
       </c>
-      <c r="S66" s="10">
+      <c r="S66" s="11">
         <v>-1.4</v>
       </c>
-      <c r="T66" s="11">
+      <c r="T66" s="12">
         <v>5.3</v>
       </c>
-      <c r="U66" s="9">
+      <c r="U66" s="10">
         <v>-11.7</v>
       </c>
-      <c r="V66" s="10">
+      <c r="V66" s="11">
         <v>-5.6</v>
       </c>
-      <c r="W66" s="11">
+      <c r="W66" s="12">
         <v>-2.5</v>
       </c>
-      <c r="X66" s="9">
+      <c r="X66" s="10">
         <v>-22.9</v>
       </c>
-      <c r="Y66" s="10">
+      <c r="Y66" s="11">
         <v>-11.7</v>
       </c>
-      <c r="Z66" s="11">
+      <c r="Z66" s="12">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="AA66" s="9">
+      <c r="AA66" s="10">
         <v>-9.5</v>
       </c>
-      <c r="AB66" s="10">
+      <c r="AB66" s="11">
         <v>-4.5</v>
       </c>
-      <c r="AC66" s="11">
+      <c r="AC66" s="12">
         <v>-2.1</v>
       </c>
     </row>
     <row r="67" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="39">
+      <c r="A67" s="34">
         <v>2019</v>
       </c>
       <c r="B67" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C67" s="9">
+      <c r="C67" s="10">
         <v>-3.7</v>
       </c>
-      <c r="D67" s="10">
+      <c r="D67" s="11">
         <v>6.7</v>
       </c>
-      <c r="E67" s="11">
+      <c r="E67" s="12">
         <v>0.4</v>
       </c>
-      <c r="F67" s="9">
+      <c r="F67" s="10">
         <v>-10.4</v>
       </c>
-      <c r="G67" s="10">
+      <c r="G67" s="11">
         <v>7.2</v>
       </c>
-      <c r="H67" s="11">
+      <c r="H67" s="12">
         <v>5.5</v>
       </c>
-      <c r="I67" s="9">
+      <c r="I67" s="10">
         <v>-0.4</v>
       </c>
-      <c r="J67" s="10">
+      <c r="J67" s="11">
         <v>6.5</v>
       </c>
-      <c r="K67" s="11">
+      <c r="K67" s="12">
         <v>-2.1</v>
       </c>
-      <c r="L67" s="9">
+      <c r="L67" s="10">
         <v>-5.3</v>
       </c>
-      <c r="M67" s="10">
+      <c r="M67" s="11">
         <v>5.6</v>
       </c>
-      <c r="N67" s="11">
+      <c r="N67" s="12">
         <v>-1.7</v>
       </c>
-      <c r="O67" s="9">
+      <c r="O67" s="10">
         <v>-6.4</v>
       </c>
-      <c r="P67" s="10">
+      <c r="P67" s="11">
         <v>8.6</v>
       </c>
-      <c r="Q67" s="11">
+      <c r="Q67" s="12">
         <v>4</v>
       </c>
-      <c r="R67" s="9">
+      <c r="R67" s="10">
         <v>-5</v>
       </c>
-      <c r="S67" s="10">
+      <c r="S67" s="11">
         <v>4.7</v>
       </c>
-      <c r="T67" s="11">
+      <c r="T67" s="12">
         <v>-3.3</v>
       </c>
-      <c r="U67" s="9">
+      <c r="U67" s="10">
         <v>-15</v>
       </c>
-      <c r="V67" s="10">
+      <c r="V67" s="11">
         <v>-5.2</v>
       </c>
-      <c r="W67" s="11">
+      <c r="W67" s="12">
         <v>-8.1</v>
       </c>
-      <c r="X67" s="9">
+      <c r="X67" s="10">
         <v>-21.9</v>
       </c>
-      <c r="Y67" s="10">
+      <c r="Y67" s="11">
         <v>-6.3</v>
       </c>
-      <c r="Z67" s="11">
+      <c r="Z67" s="12">
         <v>-5.4</v>
       </c>
-      <c r="AA67" s="9">
+      <c r="AA67" s="10">
         <v>-13.7</v>
       </c>
-      <c r="AB67" s="10">
+      <c r="AB67" s="11">
         <v>-5</v>
       </c>
-      <c r="AC67" s="11">
+      <c r="AC67" s="12">
         <v>-8.6</v>
       </c>
     </row>
     <row r="68" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="39">
+      <c r="A68" s="34">
         <v>2019</v>
       </c>
       <c r="B68" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="C68" s="9">
+      <c r="C68" s="10">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D68" s="10">
+      <c r="D68" s="11">
         <v>-0.4</v>
       </c>
-      <c r="E68" s="11">
+      <c r="E68" s="12">
         <v>1.7</v>
       </c>
-      <c r="F68" s="9">
+      <c r="F68" s="10">
         <v>-0.2</v>
       </c>
-      <c r="G68" s="10">
+      <c r="G68" s="11">
         <v>1.7</v>
       </c>
-      <c r="H68" s="11">
+      <c r="H68" s="12">
         <v>1.7</v>
       </c>
-      <c r="I68" s="9">
+      <c r="I68" s="10">
         <v>1.8</v>
       </c>
-      <c r="J68" s="10">
+      <c r="J68" s="11">
         <v>-1.4</v>
       </c>
-      <c r="K68" s="11">
+      <c r="K68" s="12">
         <v>1.7</v>
       </c>
-      <c r="L68" s="9">
+      <c r="L68" s="10">
         <v>0.5</v>
       </c>
-      <c r="M68" s="10">
+      <c r="M68" s="11">
         <v>-4.5</v>
       </c>
-      <c r="N68" s="11">
+      <c r="N68" s="12">
         <v>-0.6</v>
       </c>
-      <c r="O68" s="9">
+      <c r="O68" s="10">
         <v>-5</v>
       </c>
-      <c r="P68" s="10">
+      <c r="P68" s="11">
         <v>-1.4</v>
       </c>
-      <c r="Q68" s="11">
+      <c r="Q68" s="12">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="R68" s="9">
+      <c r="R68" s="10">
         <v>2.1</v>
       </c>
-      <c r="S68" s="10">
+      <c r="S68" s="11">
         <v>-5.4</v>
       </c>
-      <c r="T68" s="11">
+      <c r="T68" s="12">
         <v>0.5</v>
       </c>
-      <c r="U68" s="9">
+      <c r="U68" s="10">
         <v>-10</v>
       </c>
-      <c r="V68" s="10">
+      <c r="V68" s="11">
         <v>-11.2</v>
       </c>
-      <c r="W68" s="11">
+      <c r="W68" s="12">
         <v>-8.6</v>
       </c>
-      <c r="X68" s="9">
+      <c r="X68" s="10">
         <v>-21.7</v>
       </c>
-      <c r="Y68" s="10">
+      <c r="Y68" s="11">
         <v>-11.5</v>
       </c>
-      <c r="Z68" s="11">
+      <c r="Z68" s="12">
         <v>-10.9</v>
       </c>
-      <c r="AA68" s="9">
+      <c r="AA68" s="10">
         <v>-7.7</v>
       </c>
-      <c r="AB68" s="10">
+      <c r="AB68" s="11">
         <v>-11.1</v>
       </c>
-      <c r="AC68" s="11">
+      <c r="AC68" s="12">
         <v>-8.1999999999999993</v>
       </c>
     </row>
     <row r="69" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="40">
+      <c r="A69" s="32">
         <v>2019</v>
       </c>
-      <c r="B69" s="13" t="s">
+      <c r="B69" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="C69" s="9">
+      <c r="C69" s="10">
         <v>-6.2</v>
       </c>
-      <c r="D69" s="10">
+      <c r="D69" s="11">
         <v>2</v>
       </c>
-      <c r="E69" s="11">
+      <c r="E69" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="F69" s="9">
+      <c r="F69" s="10">
         <v>-7.8</v>
       </c>
-      <c r="G69" s="10">
+      <c r="G69" s="11">
         <v>0.7</v>
       </c>
-      <c r="H69" s="11">
+      <c r="H69" s="12">
         <v>1</v>
       </c>
-      <c r="I69" s="9">
+      <c r="I69" s="10">
         <v>-5.3</v>
       </c>
-      <c r="J69" s="10">
+      <c r="J69" s="11">
         <v>2.6</v>
       </c>
-      <c r="K69" s="11">
+      <c r="K69" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L69" s="9">
+      <c r="L69" s="10">
         <v>-10.7</v>
       </c>
-      <c r="M69" s="10">
+      <c r="M69" s="11">
         <v>-0.9</v>
       </c>
-      <c r="N69" s="11">
+      <c r="N69" s="12">
         <v>-0.8</v>
       </c>
-      <c r="O69" s="9">
+      <c r="O69" s="10">
         <v>-13.2</v>
       </c>
-      <c r="P69" s="10">
+      <c r="P69" s="11">
         <v>-5</v>
       </c>
-      <c r="Q69" s="11">
+      <c r="Q69" s="12">
         <v>4.5</v>
       </c>
-      <c r="R69" s="9">
+      <c r="R69" s="10">
         <v>-10</v>
       </c>
-      <c r="S69" s="10">
+      <c r="S69" s="11">
         <v>0.3</v>
       </c>
-      <c r="T69" s="11">
+      <c r="T69" s="12">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="U69" s="9">
+      <c r="U69" s="10">
         <v>-16.3</v>
       </c>
-      <c r="V69" s="10">
+      <c r="V69" s="11">
         <v>-9.6</v>
       </c>
-      <c r="W69" s="11">
+      <c r="W69" s="12">
         <v>-6.5</v>
       </c>
-      <c r="X69" s="9">
+      <c r="X69" s="10">
         <v>-25.4</v>
       </c>
-      <c r="Y69" s="10">
+      <c r="Y69" s="11">
         <v>-12</v>
       </c>
-      <c r="Z69" s="11">
+      <c r="Z69" s="12">
         <v>-6.4</v>
       </c>
-      <c r="AA69" s="9">
+      <c r="AA69" s="10">
         <v>-14.5</v>
       </c>
-      <c r="AB69" s="10">
+      <c r="AB69" s="11">
         <v>-9.1</v>
       </c>
-      <c r="AC69" s="11">
+      <c r="AC69" s="12">
         <v>-6.5</v>
       </c>
     </row>
     <row r="70" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="38">
+      <c r="A70" s="33">
         <v>2020</v>
       </c>
-      <c r="B70" s="13" t="s">
+      <c r="B70" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="9">
+      <c r="C70" s="10">
         <v>-10.1</v>
       </c>
-      <c r="D70" s="10">
+      <c r="D70" s="11">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="E70" s="11">
+      <c r="E70" s="12">
         <v>4.2</v>
       </c>
-      <c r="F70" s="9">
+      <c r="F70" s="10">
         <v>-17.2</v>
       </c>
-      <c r="G70" s="10">
+      <c r="G70" s="11">
         <v>-5.5</v>
       </c>
-      <c r="H70" s="11">
+      <c r="H70" s="12">
         <v>6.1</v>
       </c>
-      <c r="I70" s="9">
+      <c r="I70" s="10">
         <v>-6.6</v>
       </c>
-      <c r="J70" s="10">
+      <c r="J70" s="11">
         <v>-3.9</v>
       </c>
-      <c r="K70" s="11">
+      <c r="K70" s="12">
         <v>3.3</v>
       </c>
-      <c r="L70" s="9">
+      <c r="L70" s="10">
         <v>-13.1</v>
       </c>
-      <c r="M70" s="10">
+      <c r="M70" s="11">
         <v>-6.3</v>
       </c>
-      <c r="N70" s="11">
+      <c r="N70" s="12">
         <v>2.8</v>
       </c>
-      <c r="O70" s="9">
+      <c r="O70" s="10">
         <v>-22.1</v>
       </c>
-      <c r="P70" s="10">
+      <c r="P70" s="11">
         <v>-5.4</v>
       </c>
-      <c r="Q70" s="11">
+      <c r="Q70" s="12">
         <v>4</v>
       </c>
-      <c r="R70" s="9">
+      <c r="R70" s="10">
         <v>-10.5</v>
       </c>
-      <c r="S70" s="10">
+      <c r="S70" s="11">
         <v>-6.6</v>
       </c>
-      <c r="T70" s="11">
+      <c r="T70" s="12">
         <v>2.5</v>
       </c>
-      <c r="U70" s="9">
+      <c r="U70" s="10">
         <v>-25.3</v>
       </c>
-      <c r="V70" s="10">
+      <c r="V70" s="11">
         <v>-12.5</v>
       </c>
-      <c r="W70" s="11">
+      <c r="W70" s="12">
         <v>-6.7</v>
       </c>
-      <c r="X70" s="9">
+      <c r="X70" s="10">
         <v>-32.9</v>
       </c>
-      <c r="Y70" s="10">
+      <c r="Y70" s="11">
         <v>-13.7</v>
       </c>
-      <c r="Z70" s="11">
+      <c r="Z70" s="12">
         <v>-9.8000000000000007</v>
       </c>
-      <c r="AA70" s="9">
+      <c r="AA70" s="10">
         <v>-23.8</v>
       </c>
-      <c r="AB70" s="10">
+      <c r="AB70" s="11">
         <v>-12.3</v>
       </c>
-      <c r="AC70" s="11">
+      <c r="AC70" s="12">
         <v>-6</v>
       </c>
     </row>
     <row r="71" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="39">
+      <c r="A71" s="34">
         <v>2020</v>
       </c>
       <c r="B71" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C71" s="9">
+      <c r="C71" s="10">
         <v>-47.6</v>
       </c>
-      <c r="D71" s="10">
+      <c r="D71" s="11">
         <v>-6.6</v>
       </c>
-      <c r="E71" s="11">
+      <c r="E71" s="12">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F71" s="9">
+      <c r="F71" s="10">
         <v>-52.3</v>
       </c>
-      <c r="G71" s="10">
+      <c r="G71" s="11">
         <v>-7.9</v>
       </c>
-      <c r="H71" s="11">
+      <c r="H71" s="12">
         <v>6.6</v>
       </c>
-      <c r="I71" s="9">
+      <c r="I71" s="10">
         <v>-45.3</v>
       </c>
-      <c r="J71" s="10">
+      <c r="J71" s="11">
         <v>-6</v>
       </c>
-      <c r="K71" s="11">
+      <c r="K71" s="12">
         <v>0.2</v>
       </c>
-      <c r="L71" s="9">
+      <c r="L71" s="10">
         <v>-54.1</v>
       </c>
-      <c r="M71" s="10">
+      <c r="M71" s="11">
         <v>-17.3</v>
       </c>
-      <c r="N71" s="11">
+      <c r="N71" s="12">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="O71" s="9">
+      <c r="O71" s="10">
         <v>-57.5</v>
       </c>
-      <c r="P71" s="10">
+      <c r="P71" s="11">
         <v>-19.5</v>
       </c>
-      <c r="Q71" s="11">
+      <c r="Q71" s="12">
         <v>1.9</v>
       </c>
-      <c r="R71" s="9">
+      <c r="R71" s="10">
         <v>-53.1</v>
       </c>
-      <c r="S71" s="10">
+      <c r="S71" s="11">
         <v>-16.7</v>
       </c>
-      <c r="T71" s="11">
+      <c r="T71" s="12">
         <v>-3.5</v>
       </c>
-      <c r="U71" s="9">
+      <c r="U71" s="10">
         <v>-61.1</v>
       </c>
-      <c r="V71" s="10">
+      <c r="V71" s="11">
         <v>-27.2</v>
       </c>
-      <c r="W71" s="11">
+      <c r="W71" s="12">
         <v>-12.2</v>
       </c>
-      <c r="X71" s="9">
+      <c r="X71" s="10">
         <v>-66.5</v>
       </c>
-      <c r="Y71" s="10">
+      <c r="Y71" s="11">
         <v>-34.700000000000003</v>
       </c>
-      <c r="Z71" s="11">
+      <c r="Z71" s="12">
         <v>-14.2</v>
       </c>
-      <c r="AA71" s="9">
+      <c r="AA71" s="10">
         <v>-60</v>
       </c>
-      <c r="AB71" s="10">
+      <c r="AB71" s="11">
         <v>-25.8</v>
       </c>
-      <c r="AC71" s="11">
+      <c r="AC71" s="12">
         <v>-11.8</v>
       </c>
     </row>
     <row r="72" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="39">
+      <c r="A72" s="34">
         <v>2020</v>
       </c>
       <c r="B72" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="C72" s="9">
+      <c r="C72" s="10">
         <v>2</v>
       </c>
-      <c r="D72" s="10">
+      <c r="D72" s="11">
         <v>2.9</v>
       </c>
-      <c r="E72" s="11">
+      <c r="E72" s="12">
         <v>2.4</v>
       </c>
-      <c r="F72" s="9">
+      <c r="F72" s="10">
         <v>0.1</v>
       </c>
-      <c r="G72" s="10">
+      <c r="G72" s="11">
         <v>8.5</v>
       </c>
-      <c r="H72" s="11">
+      <c r="H72" s="12">
         <v>4.3</v>
       </c>
-      <c r="I72" s="9">
+      <c r="I72" s="10">
         <v>2.9</v>
       </c>
-      <c r="J72" s="10">
+      <c r="J72" s="11">
         <v>0.2</v>
       </c>
-      <c r="K72" s="11">
+      <c r="K72" s="12">
         <v>1.5</v>
       </c>
-      <c r="L72" s="9">
+      <c r="L72" s="10">
         <v>-8.1</v>
       </c>
-      <c r="M72" s="10">
+      <c r="M72" s="11">
         <v>-2.6</v>
       </c>
-      <c r="N72" s="11">
+      <c r="N72" s="12">
         <v>-0.9</v>
       </c>
-      <c r="O72" s="9">
+      <c r="O72" s="10">
         <v>-14.2</v>
       </c>
-      <c r="P72" s="10">
+      <c r="P72" s="11">
         <v>3.3</v>
       </c>
-      <c r="Q72" s="11">
+      <c r="Q72" s="12">
         <v>1.4</v>
       </c>
-      <c r="R72" s="9">
+      <c r="R72" s="10">
         <v>-6.3</v>
       </c>
-      <c r="S72" s="10">
+      <c r="S72" s="11">
         <v>-4.2</v>
       </c>
-      <c r="T72" s="11">
+      <c r="T72" s="12">
         <v>-1.5</v>
       </c>
-      <c r="U72" s="9">
+      <c r="U72" s="10">
         <v>-25.8</v>
       </c>
-      <c r="V72" s="10">
+      <c r="V72" s="11">
         <v>-15</v>
       </c>
-      <c r="W72" s="11">
+      <c r="W72" s="12">
         <v>-10.8</v>
       </c>
-      <c r="X72" s="9">
+      <c r="X72" s="10">
         <v>-38.299999999999997</v>
       </c>
-      <c r="Y72" s="10">
+      <c r="Y72" s="11">
         <v>-17.899999999999999</v>
       </c>
-      <c r="Z72" s="11">
+      <c r="Z72" s="12">
         <v>-10.199999999999999</v>
       </c>
-      <c r="AA72" s="9">
+      <c r="AA72" s="10">
         <v>-23.4</v>
       </c>
-      <c r="AB72" s="10">
+      <c r="AB72" s="11">
         <v>-14.5</v>
       </c>
-      <c r="AC72" s="11">
+      <c r="AC72" s="12">
         <v>-10.9</v>
       </c>
     </row>
     <row r="73" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="40">
+      <c r="A73" s="32">
         <v>2020</v>
       </c>
-      <c r="B73" s="13" t="s">
+      <c r="B73" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="C73" s="9">
+      <c r="C73" s="10">
         <v>11.6</v>
       </c>
-      <c r="D73" s="10">
+      <c r="D73" s="11">
         <v>3.1</v>
       </c>
-      <c r="E73" s="11">
+      <c r="E73" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="F73" s="9">
+      <c r="F73" s="10">
         <v>21.6</v>
       </c>
-      <c r="G73" s="10">
+      <c r="G73" s="11">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H73" s="11">
+      <c r="H73" s="12">
         <v>3.1</v>
       </c>
-      <c r="I73" s="9">
+      <c r="I73" s="10">
         <v>6.7</v>
       </c>
-      <c r="J73" s="10">
+      <c r="J73" s="11">
         <v>2.1</v>
       </c>
-      <c r="K73" s="11">
+      <c r="K73" s="12">
         <v>1.8</v>
       </c>
-      <c r="L73" s="9">
+      <c r="L73" s="10">
         <v>5.5</v>
       </c>
-      <c r="M73" s="10">
+      <c r="M73" s="11">
         <v>-4.2</v>
       </c>
-      <c r="N73" s="11">
+      <c r="N73" s="12">
         <v>1.2</v>
       </c>
-      <c r="O73" s="9">
+      <c r="O73" s="10">
         <v>14.4</v>
       </c>
-      <c r="P73" s="10">
+      <c r="P73" s="11">
         <v>-0.2</v>
       </c>
-      <c r="Q73" s="11">
+      <c r="Q73" s="12">
         <v>4.5</v>
       </c>
-      <c r="R73" s="9">
+      <c r="R73" s="10">
         <v>2.9</v>
       </c>
-      <c r="S73" s="10">
+      <c r="S73" s="11">
         <v>-5.3</v>
       </c>
-      <c r="T73" s="11">
+      <c r="T73" s="12">
         <v>0.2</v>
       </c>
-      <c r="U73" s="9">
+      <c r="U73" s="10">
         <v>-15.5</v>
       </c>
-      <c r="V73" s="10">
+      <c r="V73" s="11">
         <v>-16.100000000000001</v>
       </c>
-      <c r="W73" s="11">
+      <c r="W73" s="12">
         <v>-7.4</v>
       </c>
-      <c r="X73" s="9">
+      <c r="X73" s="10">
         <v>-10.5</v>
       </c>
-      <c r="Y73" s="10">
+      <c r="Y73" s="11">
         <v>-20</v>
       </c>
-      <c r="Z73" s="11">
+      <c r="Z73" s="12">
         <v>-4</v>
       </c>
-      <c r="AA73" s="9">
+      <c r="AA73" s="10">
         <v>-16.5</v>
       </c>
-      <c r="AB73" s="10">
+      <c r="AB73" s="11">
         <v>-15.4</v>
       </c>
-      <c r="AC73" s="11">
+      <c r="AC73" s="12">
         <v>-8</v>
       </c>
     </row>
     <row r="74" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="38">
+      <c r="A74" s="33">
         <v>2021</v>
       </c>
-      <c r="B74" s="13" t="s">
+      <c r="B74" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="C74" s="9">
+      <c r="C74" s="10">
         <v>-4.5</v>
       </c>
-      <c r="D74" s="10">
+      <c r="D74" s="11">
         <v>2.5</v>
       </c>
-      <c r="E74" s="11">
+      <c r="E74" s="12">
         <v>7.1</v>
       </c>
-      <c r="F74" s="9">
+      <c r="F74" s="10">
         <v>1.6</v>
       </c>
-      <c r="G74" s="10">
+      <c r="G74" s="11">
         <v>2.5</v>
       </c>
-      <c r="H74" s="11">
+      <c r="H74" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="I74" s="9">
+      <c r="I74" s="10">
         <v>-7.4</v>
       </c>
-      <c r="J74" s="10">
+      <c r="J74" s="11">
         <v>2.5</v>
       </c>
-      <c r="K74" s="11">
+      <c r="K74" s="12">
         <v>6</v>
       </c>
-      <c r="L74" s="9">
+      <c r="L74" s="10">
         <v>-15.2</v>
       </c>
-      <c r="M74" s="10">
+      <c r="M74" s="11">
         <v>-0.7</v>
       </c>
-      <c r="N74" s="11">
+      <c r="N74" s="12">
         <v>6.9</v>
       </c>
-      <c r="O74" s="9">
+      <c r="O74" s="10">
         <v>-10.6</v>
       </c>
-      <c r="P74" s="10">
+      <c r="P74" s="11">
         <v>-3.2</v>
       </c>
-      <c r="Q74" s="11">
+      <c r="Q74" s="12">
         <v>5.8</v>
       </c>
-      <c r="R74" s="9">
+      <c r="R74" s="10">
         <v>-16.600000000000001</v>
       </c>
-      <c r="S74" s="10">
+      <c r="S74" s="11">
         <v>0</v>
       </c>
-      <c r="T74" s="11">
+      <c r="T74" s="12">
         <v>7.2</v>
       </c>
-      <c r="U74" s="9">
+      <c r="U74" s="10">
         <v>-31.4</v>
       </c>
-      <c r="V74" s="10">
+      <c r="V74" s="11">
         <v>-10.5</v>
       </c>
-      <c r="W74" s="11">
+      <c r="W74" s="12">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="X74" s="9">
+      <c r="X74" s="10">
         <v>-28.5</v>
       </c>
-      <c r="Y74" s="10">
+      <c r="Y74" s="11">
         <v>-9.9</v>
       </c>
-      <c r="Z74" s="11">
+      <c r="Z74" s="12">
         <v>-2.9</v>
       </c>
-      <c r="AA74" s="9">
+      <c r="AA74" s="10">
         <v>-32</v>
       </c>
-      <c r="AB74" s="10">
+      <c r="AB74" s="11">
         <v>-10.6</v>
       </c>
-      <c r="AC74" s="11">
+      <c r="AC74" s="12">
         <v>-4.3</v>
       </c>
     </row>
     <row r="75" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="39">
+      <c r="A75" s="34">
         <v>2021</v>
       </c>
       <c r="B75" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C75" s="9">
+      <c r="C75" s="10">
         <v>-4.7</v>
       </c>
-      <c r="D75" s="10">
+      <c r="D75" s="11">
         <v>7.7</v>
       </c>
-      <c r="E75" s="11">
+      <c r="E75" s="12">
         <v>8.4</v>
       </c>
-      <c r="F75" s="9">
+      <c r="F75" s="10">
         <v>-1.4</v>
       </c>
-      <c r="G75" s="10">
+      <c r="G75" s="11">
         <v>9.9</v>
       </c>
-      <c r="H75" s="11">
+      <c r="H75" s="12">
         <v>10.7</v>
       </c>
-      <c r="I75" s="9">
+      <c r="I75" s="10">
         <v>-6.2</v>
       </c>
-      <c r="J75" s="10">
+      <c r="J75" s="11">
         <v>6.7</v>
       </c>
-      <c r="K75" s="11">
+      <c r="K75" s="12">
         <v>7.3</v>
       </c>
-      <c r="L75" s="9">
+      <c r="L75" s="10">
         <v>-9</v>
       </c>
-      <c r="M75" s="10">
+      <c r="M75" s="11">
         <v>7</v>
       </c>
-      <c r="N75" s="11">
+      <c r="N75" s="12">
         <v>12.7</v>
       </c>
-      <c r="O75" s="9">
+      <c r="O75" s="10">
         <v>-6.1</v>
       </c>
-      <c r="P75" s="10">
+      <c r="P75" s="11">
         <v>4.4000000000000004</v>
       </c>
-      <c r="Q75" s="11">
+      <c r="Q75" s="12">
         <v>14.3</v>
       </c>
-      <c r="R75" s="9">
+      <c r="R75" s="10">
         <v>-9.8000000000000007</v>
       </c>
-      <c r="S75" s="10">
+      <c r="S75" s="11">
         <v>7.7</v>
       </c>
-      <c r="T75" s="11">
+      <c r="T75" s="12">
         <v>12.3</v>
       </c>
-      <c r="U75" s="9">
+      <c r="U75" s="10">
         <v>-25.5</v>
       </c>
-      <c r="V75" s="10">
+      <c r="V75" s="11">
         <v>-9.6</v>
       </c>
-      <c r="W75" s="11">
+      <c r="W75" s="12">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="X75" s="9">
+      <c r="X75" s="10">
         <v>-20.100000000000001</v>
       </c>
-      <c r="Y75" s="10">
+      <c r="Y75" s="11">
         <v>-11.2</v>
       </c>
-      <c r="Z75" s="11">
+      <c r="Z75" s="12">
         <v>1.6</v>
       </c>
-      <c r="AA75" s="9">
+      <c r="AA75" s="10">
         <v>-26.6</v>
       </c>
-      <c r="AB75" s="10">
+      <c r="AB75" s="11">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="AC75" s="11">
+      <c r="AC75" s="12">
         <v>-3.1</v>
       </c>
     </row>
     <row r="76" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="39">
+      <c r="A76" s="34">
         <v>2021</v>
       </c>
-      <c r="B76" s="13" t="s">
+      <c r="B76" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="C76" s="9">
+      <c r="C76" s="10">
         <v>3.3</v>
       </c>
-      <c r="D76" s="10">
+      <c r="D76" s="11">
         <v>6.8</v>
       </c>
-      <c r="E76" s="11">
+      <c r="E76" s="12">
         <v>6.8</v>
       </c>
-      <c r="F76" s="9">
+      <c r="F76" s="10">
         <v>7</v>
       </c>
-      <c r="G76" s="10">
+      <c r="G76" s="11">
         <v>10</v>
       </c>
-      <c r="H76" s="11">
+      <c r="H76" s="12">
         <v>6</v>
       </c>
-      <c r="I76" s="9">
+      <c r="I76" s="10">
         <v>1.5</v>
       </c>
-      <c r="J76" s="10">
+      <c r="J76" s="11">
         <v>5.3</v>
       </c>
-      <c r="K76" s="11">
+      <c r="K76" s="12">
         <v>7.2</v>
       </c>
-      <c r="L76" s="9">
+      <c r="L76" s="10">
         <v>0.2</v>
       </c>
-      <c r="M76" s="10">
+      <c r="M76" s="11">
         <v>7.7</v>
       </c>
-      <c r="N76" s="11">
+      <c r="N76" s="12">
         <v>7.8</v>
       </c>
-      <c r="O76" s="9">
+      <c r="O76" s="10">
         <v>0</v>
       </c>
-      <c r="P76" s="10">
+      <c r="P76" s="11">
         <v>10.199999999999999</v>
       </c>
-      <c r="Q76" s="11">
+      <c r="Q76" s="12">
         <v>1.9</v>
       </c>
-      <c r="R76" s="9">
+      <c r="R76" s="10">
         <v>0.2</v>
       </c>
-      <c r="S76" s="10">
+      <c r="S76" s="11">
         <v>7</v>
       </c>
-      <c r="T76" s="11">
+      <c r="T76" s="12">
         <v>9.4</v>
       </c>
-      <c r="U76" s="9">
+      <c r="U76" s="10">
         <v>-18</v>
       </c>
-      <c r="V76" s="10">
+      <c r="V76" s="11">
         <v>-6</v>
       </c>
-      <c r="W76" s="11">
+      <c r="W76" s="12">
         <v>-5.6</v>
       </c>
-      <c r="X76" s="9">
+      <c r="X76" s="10">
         <v>-18.100000000000001</v>
       </c>
-      <c r="Y76" s="10">
+      <c r="Y76" s="11">
         <v>-0.6</v>
       </c>
-      <c r="Z76" s="11">
+      <c r="Z76" s="12">
         <v>-4.7</v>
       </c>
-      <c r="AA76" s="9">
+      <c r="AA76" s="10">
         <v>-17.899999999999999</v>
       </c>
-      <c r="AB76" s="10">
+      <c r="AB76" s="11">
         <v>-7.1</v>
       </c>
-      <c r="AC76" s="11">
+      <c r="AC76" s="12">
         <v>-5.8</v>
       </c>
     </row>
     <row r="77" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="40">
+      <c r="A77" s="32">
         <v>2021</v>
       </c>
-      <c r="B77" s="13" t="s">
+      <c r="B77" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="C77" s="9">
+      <c r="C77" s="10">
         <v>9.6</v>
       </c>
-      <c r="D77" s="10">
+      <c r="D77" s="11">
         <v>7.2</v>
       </c>
-      <c r="E77" s="11">
+      <c r="E77" s="12">
         <v>3.8</v>
       </c>
-      <c r="F77" s="9">
+      <c r="F77" s="10">
         <v>7.9</v>
       </c>
-      <c r="G77" s="10">
+      <c r="G77" s="11">
         <v>6.2</v>
       </c>
-      <c r="H77" s="11">
+      <c r="H77" s="12">
         <v>3.1</v>
       </c>
-      <c r="I77" s="9">
+      <c r="I77" s="10">
         <v>10.4</v>
       </c>
-      <c r="J77" s="10">
+      <c r="J77" s="11">
         <v>7.7</v>
       </c>
-      <c r="K77" s="11">
+      <c r="K77" s="12">
         <v>4.2</v>
       </c>
-      <c r="L77" s="9">
+      <c r="L77" s="10">
         <v>10.7</v>
       </c>
-      <c r="M77" s="10">
+      <c r="M77" s="11">
         <v>7.8</v>
       </c>
-      <c r="N77" s="11">
+      <c r="N77" s="12">
         <v>10</v>
       </c>
-      <c r="O77" s="9">
+      <c r="O77" s="10">
         <v>6.7</v>
       </c>
-      <c r="P77" s="10">
+      <c r="P77" s="11">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Q77" s="11">
+      <c r="Q77" s="12">
         <v>9.8000000000000007</v>
       </c>
-      <c r="R77" s="9">
+      <c r="R77" s="10">
         <v>11.9</v>
       </c>
-      <c r="S77" s="10">
+      <c r="S77" s="11">
         <v>8.6</v>
       </c>
-      <c r="T77" s="11">
+      <c r="T77" s="12">
         <v>10</v>
       </c>
-      <c r="U77" s="9">
+      <c r="U77" s="10">
         <v>-3</v>
       </c>
-      <c r="V77" s="10">
+      <c r="V77" s="11">
         <v>-7.6</v>
       </c>
-      <c r="W77" s="11">
+      <c r="W77" s="12">
         <v>0.5</v>
       </c>
-      <c r="X77" s="9">
+      <c r="X77" s="10">
         <v>1.3</v>
       </c>
-      <c r="Y77" s="10">
+      <c r="Y77" s="11">
         <v>-4</v>
       </c>
-      <c r="Z77" s="11">
+      <c r="Z77" s="12">
         <v>1.6</v>
       </c>
-      <c r="AA77" s="9">
+      <c r="AA77" s="10">
         <v>-3.8</v>
       </c>
-      <c r="AB77" s="10">
+      <c r="AB77" s="11">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="AC77" s="11">
+      <c r="AC77" s="12">
         <v>0.3</v>
       </c>
     </row>
     <row r="78" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="38">
+      <c r="A78" s="33">
         <v>2022</v>
       </c>
-      <c r="B78" s="13" t="s">
+      <c r="B78" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="C78" s="9">
+      <c r="C78" s="10">
         <v>-7.5</v>
       </c>
-      <c r="D78" s="10">
+      <c r="D78" s="11">
         <v>4.7</v>
       </c>
-      <c r="E78" s="11">
+      <c r="E78" s="12">
         <v>6.5</v>
       </c>
-      <c r="F78" s="9">
+      <c r="F78" s="10">
         <v>-7.6</v>
       </c>
-      <c r="G78" s="10">
+      <c r="G78" s="11">
         <v>5.9</v>
       </c>
-      <c r="H78" s="11">
+      <c r="H78" s="12">
         <v>7.1</v>
       </c>
-      <c r="I78" s="9">
+      <c r="I78" s="10">
         <v>-7.4</v>
       </c>
-      <c r="J78" s="10">
+      <c r="J78" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="K78" s="11">
+      <c r="K78" s="12">
         <v>6.3</v>
       </c>
-      <c r="L78" s="9">
+      <c r="L78" s="10">
         <v>-9.6</v>
       </c>
-      <c r="M78" s="10">
+      <c r="M78" s="11">
         <v>6.5</v>
       </c>
-      <c r="N78" s="11">
+      <c r="N78" s="12">
         <v>10.9</v>
       </c>
-      <c r="O78" s="9">
+      <c r="O78" s="10">
         <v>-11.9</v>
       </c>
-      <c r="P78" s="10">
+      <c r="P78" s="11">
         <v>7.4</v>
       </c>
-      <c r="Q78" s="11">
+      <c r="Q78" s="12">
         <v>10.5</v>
       </c>
-      <c r="R78" s="9">
+      <c r="R78" s="10">
         <v>-9</v>
       </c>
-      <c r="S78" s="10">
+      <c r="S78" s="11">
         <v>6.2</v>
       </c>
-      <c r="T78" s="11">
+      <c r="T78" s="12">
         <v>11</v>
       </c>
-      <c r="U78" s="9">
+      <c r="U78" s="10">
         <v>-26.2</v>
       </c>
-      <c r="V78" s="10">
+      <c r="V78" s="11">
         <v>-5.6</v>
       </c>
-      <c r="W78" s="11">
+      <c r="W78" s="12">
         <v>0.9</v>
       </c>
-      <c r="X78" s="9">
+      <c r="X78" s="10">
         <v>-22</v>
       </c>
-      <c r="Y78" s="10">
+      <c r="Y78" s="11">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="Z78" s="11">
+      <c r="Z78" s="12">
         <v>2.9</v>
       </c>
-      <c r="AA78" s="9">
+      <c r="AA78" s="10">
         <v>-27</v>
       </c>
-      <c r="AB78" s="10">
+      <c r="AB78" s="11">
         <v>-6.2</v>
       </c>
-      <c r="AC78" s="11">
+      <c r="AC78" s="12">
         <v>0.5</v>
       </c>
     </row>
     <row r="79" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="39">
+      <c r="A79" s="34">
         <v>2022</v>
       </c>
       <c r="B79" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C79" s="9">
+      <c r="C79" s="10">
         <v>-0.9</v>
       </c>
-      <c r="D79" s="10">
+      <c r="D79" s="11">
         <v>6.3</v>
       </c>
-      <c r="E79" s="11">
+      <c r="E79" s="12">
         <v>6.4</v>
       </c>
-      <c r="F79" s="9">
+      <c r="F79" s="10">
         <v>-9.9</v>
       </c>
-      <c r="G79" s="10">
+      <c r="G79" s="11">
         <v>8.1999999999999993</v>
       </c>
-      <c r="H79" s="11">
+      <c r="H79" s="12">
         <v>8.1999999999999993</v>
       </c>
-      <c r="I79" s="9">
+      <c r="I79" s="10">
         <v>3.4</v>
       </c>
-      <c r="J79" s="10">
+      <c r="J79" s="11">
         <v>5.5</v>
       </c>
-      <c r="K79" s="11">
+      <c r="K79" s="12">
         <v>5.6</v>
       </c>
-      <c r="L79" s="9">
+      <c r="L79" s="10">
         <v>-2.1</v>
       </c>
-      <c r="M79" s="10">
+      <c r="M79" s="11">
         <v>6.2</v>
       </c>
-      <c r="N79" s="11">
+      <c r="N79" s="12">
         <v>8.1</v>
       </c>
-      <c r="O79" s="9">
+      <c r="O79" s="10">
         <v>-14.8</v>
       </c>
-      <c r="P79" s="10">
+      <c r="P79" s="11">
         <v>6.7</v>
       </c>
-      <c r="Q79" s="11">
+      <c r="Q79" s="12">
         <v>10.7</v>
       </c>
-      <c r="R79" s="9">
+      <c r="R79" s="10">
         <v>1.4</v>
       </c>
-      <c r="S79" s="10">
+      <c r="S79" s="11">
         <v>6</v>
       </c>
-      <c r="T79" s="11">
+      <c r="T79" s="12">
         <v>7.3</v>
       </c>
-      <c r="U79" s="9">
+      <c r="U79" s="10">
         <v>-14.8</v>
       </c>
-      <c r="V79" s="10">
+      <c r="V79" s="11">
         <v>-3.3</v>
       </c>
-      <c r="W79" s="11">
+      <c r="W79" s="12">
         <v>-1.7</v>
       </c>
-      <c r="X79" s="9">
+      <c r="X79" s="10">
         <v>-20</v>
       </c>
-      <c r="Y79" s="10">
+      <c r="Y79" s="11">
         <v>-7.1</v>
       </c>
-      <c r="Z79" s="11">
+      <c r="Z79" s="12">
         <v>1.4</v>
       </c>
-      <c r="AA79" s="9">
+      <c r="AA79" s="10">
         <v>-13.8</v>
       </c>
-      <c r="AB79" s="10">
+      <c r="AB79" s="11">
         <v>-2.6</v>
       </c>
-      <c r="AC79" s="11">
+      <c r="AC79" s="12">
         <v>-2.2999999999999998</v>
       </c>
     </row>
     <row r="80" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="39">
+      <c r="A80" s="34">
         <v>2022</v>
       </c>
-      <c r="B80" s="13" t="s">
+      <c r="B80" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="C80" s="9">
+      <c r="C80" s="10">
         <v>0.4</v>
       </c>
-      <c r="D80" s="10">
+      <c r="D80" s="11">
         <v>6.4</v>
       </c>
-      <c r="E80" s="11">
+      <c r="E80" s="12">
         <v>4.7</v>
       </c>
-      <c r="F80" s="9">
+      <c r="F80" s="10">
         <v>1.7</v>
       </c>
-      <c r="G80" s="10">
+      <c r="G80" s="11">
         <v>10</v>
       </c>
-      <c r="H80" s="11">
+      <c r="H80" s="12">
         <v>3.4</v>
       </c>
-      <c r="I80" s="9">
+      <c r="I80" s="10">
         <v>-0.2</v>
       </c>
-      <c r="J80" s="10">
+      <c r="J80" s="11">
         <v>4.5999999999999996</v>
       </c>
-      <c r="K80" s="11">
+      <c r="K80" s="12">
         <v>5.3</v>
       </c>
-      <c r="L80" s="9">
+      <c r="L80" s="10">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="M80" s="10">
+      <c r="M80" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="N80" s="11">
+      <c r="N80" s="12">
         <v>3.7</v>
       </c>
-      <c r="O80" s="9">
+      <c r="O80" s="10">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="P80" s="10">
+      <c r="P80" s="11">
         <v>4.7</v>
       </c>
-      <c r="Q80" s="11">
+      <c r="Q80" s="12">
         <v>2.8</v>
       </c>
-      <c r="R80" s="9">
+      <c r="R80" s="10">
         <v>-1.7</v>
       </c>
-      <c r="S80" s="10">
+      <c r="S80" s="11">
         <v>5</v>
       </c>
-      <c r="T80" s="11">
+      <c r="T80" s="12">
         <v>3.9</v>
       </c>
-      <c r="U80" s="9">
+      <c r="U80" s="10">
         <v>-15.9</v>
       </c>
-      <c r="V80" s="10">
+      <c r="V80" s="11">
         <v>-5.9</v>
       </c>
-      <c r="W80" s="11">
+      <c r="W80" s="12">
         <v>-7.7</v>
       </c>
-      <c r="X80" s="9">
+      <c r="X80" s="10">
         <v>-16.600000000000001</v>
       </c>
-      <c r="Y80" s="10">
+      <c r="Y80" s="11">
         <v>-1.5</v>
       </c>
-      <c r="Z80" s="11">
+      <c r="Z80" s="12">
         <v>-8</v>
       </c>
-      <c r="AA80" s="9">
+      <c r="AA80" s="10">
         <v>-15.7</v>
       </c>
-      <c r="AB80" s="10">
+      <c r="AB80" s="11">
         <v>-6.7</v>
       </c>
-      <c r="AC80" s="11">
+      <c r="AC80" s="12">
         <v>-7.7</v>
       </c>
     </row>
     <row r="81" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="40">
+      <c r="A81" s="32">
         <v>2022</v>
       </c>
-      <c r="B81" s="13" t="s">
+      <c r="B81" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="C81" s="9">
+      <c r="C81" s="10">
         <v>0.7</v>
       </c>
-      <c r="D81" s="10">
+      <c r="D81" s="11">
         <v>1.8</v>
       </c>
-      <c r="E81" s="11">
+      <c r="E81" s="12">
         <v>0.8</v>
       </c>
-      <c r="F81" s="9">
+      <c r="F81" s="10">
         <v>-3.6</v>
       </c>
-      <c r="G81" s="10">
+      <c r="G81" s="11">
         <v>1.4</v>
       </c>
-      <c r="H81" s="11">
+      <c r="H81" s="12">
         <v>1.5</v>
       </c>
-      <c r="I81" s="9">
+      <c r="I81" s="10">
         <v>2.7</v>
       </c>
-      <c r="J81" s="10">
+      <c r="J81" s="11">
         <v>1.9</v>
       </c>
-      <c r="K81" s="11">
+      <c r="K81" s="12">
         <v>0.4</v>
       </c>
-      <c r="L81" s="9">
+      <c r="L81" s="10">
         <v>4.7</v>
       </c>
-      <c r="M81" s="10">
+      <c r="M81" s="11">
         <v>-1</v>
       </c>
-      <c r="N81" s="11">
+      <c r="N81" s="12">
         <v>2.6</v>
       </c>
-      <c r="O81" s="9">
+      <c r="O81" s="10">
         <v>-3.9</v>
       </c>
-      <c r="P81" s="10">
+      <c r="P81" s="11">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="Q81" s="11">
+      <c r="Q81" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="R81" s="9">
+      <c r="R81" s="10">
         <v>7.1</v>
       </c>
-      <c r="S81" s="10">
+      <c r="S81" s="11">
         <v>1</v>
       </c>
-      <c r="T81" s="11">
+      <c r="T81" s="12">
         <v>2.9</v>
       </c>
-      <c r="U81" s="9">
+      <c r="U81" s="10">
         <v>-6</v>
       </c>
-      <c r="V81" s="10">
+      <c r="V81" s="11">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="W81" s="11">
+      <c r="W81" s="12">
         <v>-3.7</v>
       </c>
-      <c r="X81" s="9">
+      <c r="X81" s="10">
         <v>-4.2</v>
       </c>
-      <c r="Y81" s="10">
+      <c r="Y81" s="11">
         <v>-11.9</v>
       </c>
-      <c r="Z81" s="11">
+      <c r="Z81" s="12">
         <v>-2.9</v>
       </c>
-      <c r="AA81" s="9">
+      <c r="AA81" s="10">
         <v>-6.3</v>
       </c>
-      <c r="AB81" s="10">
+      <c r="AB81" s="11">
         <v>-8.1</v>
       </c>
-      <c r="AC81" s="11">
+      <c r="AC81" s="12">
         <v>-3.9</v>
       </c>
     </row>
     <row r="82" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="38">
+      <c r="A82" s="33">
         <v>2023</v>
       </c>
-      <c r="B82" s="13" t="s">
+      <c r="B82" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C82" s="10">
+        <v>-3</v>
+      </c>
+      <c r="D82" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="E82" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="F82" s="10">
+        <v>-10.5</v>
+      </c>
+      <c r="G82" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="H82" s="12">
+        <v>6</v>
+      </c>
+      <c r="I82" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="J82" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="K82" s="12">
+        <v>4.8</v>
+      </c>
+      <c r="L82" s="10">
+        <v>-4.8</v>
+      </c>
+      <c r="M82" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="N82" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="O82" s="10">
+        <v>-17.2</v>
+      </c>
+      <c r="P82" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="Q82" s="12">
+        <v>7.1</v>
+      </c>
+      <c r="R82" s="10">
+        <v>-1.3</v>
+      </c>
+      <c r="S82" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="T82" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="U82" s="10">
+        <v>-17.399999999999999</v>
+      </c>
+      <c r="V82" s="11">
+        <v>-3.1</v>
+      </c>
+      <c r="W82" s="12">
+        <v>-1.2</v>
+      </c>
+      <c r="X82" s="10">
+        <v>-23.9</v>
+      </c>
+      <c r="Y82" s="11">
+        <v>-4.8</v>
+      </c>
+      <c r="Z82" s="12">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="AA82" s="10">
+        <v>-16.2</v>
+      </c>
+      <c r="AB82" s="11">
+        <v>-2.8</v>
+      </c>
+      <c r="AC82" s="12">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="34">
+        <v>2023</v>
+      </c>
+      <c r="B83" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C82" s="9">
+      <c r="C83" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="D83" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="E83" s="12">
+        <v>10.4</v>
+      </c>
+      <c r="F83" s="10">
+        <v>-0.4</v>
+      </c>
+      <c r="G83" s="11">
+        <v>11.2</v>
+      </c>
+      <c r="H83" s="12">
+        <v>17.2</v>
+      </c>
+      <c r="I83" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J83" s="11">
+        <v>7.4</v>
+      </c>
+      <c r="K83" s="12">
+        <v>7.2</v>
+      </c>
+      <c r="L83" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="M83" s="11">
+        <v>8</v>
+      </c>
+      <c r="N83" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="O83" s="10">
+        <v>-7.6</v>
+      </c>
+      <c r="P83" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="Q83" s="12">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="R83" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="S83" s="11">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="T83" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="U83" s="10">
+        <v>-6.6</v>
+      </c>
+      <c r="V83" s="11">
+        <v>-0.8</v>
+      </c>
+      <c r="W83" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="X83" s="10">
+        <v>-11.8</v>
+      </c>
+      <c r="Y83" s="11">
+        <v>-6.9</v>
+      </c>
+      <c r="Z83" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="AA83" s="10">
+        <v>-5.6</v>
+      </c>
+      <c r="AB83" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="AC83" s="12">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="34">
+        <v>2023</v>
+      </c>
+      <c r="B84" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C84" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="D84" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="E84" s="12">
+        <v>6.2</v>
+      </c>
+      <c r="F84" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="G84" s="11">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H84" s="12">
+        <v>6.2</v>
+      </c>
+      <c r="I84" s="10">
+        <v>6</v>
+      </c>
+      <c r="J84" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="K84" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="L84" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="M84" s="11">
+        <v>10</v>
+      </c>
+      <c r="N84" s="12">
+        <v>6.8</v>
+      </c>
+      <c r="O84" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="P84" s="11">
+        <v>9.4</v>
+      </c>
+      <c r="Q84" s="12">
+        <v>5</v>
+      </c>
+      <c r="R84" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="S84" s="11">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="T84" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="U84" s="10">
+        <v>-5.5</v>
+      </c>
+      <c r="V84" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="W84" s="12">
+        <v>-3.8</v>
+      </c>
+      <c r="X84" s="10">
+        <v>-13.8</v>
+      </c>
+      <c r="Y84" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="Z84" s="12">
+        <v>-2.4</v>
+      </c>
+      <c r="AA84" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AB84" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="AC84" s="12">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="32">
+        <v>2023</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C85" s="10">
+        <v>4.8</v>
+      </c>
+      <c r="D85" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="E85" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="F85" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="G85" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="H85" s="12">
+        <v>3</v>
+      </c>
+      <c r="I85" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="J85" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K85" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="L85" s="10">
+        <v>6.8</v>
+      </c>
+      <c r="M85" s="11">
+        <v>4</v>
+      </c>
+      <c r="N85" s="12">
+        <v>3.9</v>
+      </c>
+      <c r="O85" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="P85" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="Q85" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="R85" s="10">
+        <v>7.5</v>
+      </c>
+      <c r="S85" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="T85" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="U85" s="10">
+        <v>-3.7</v>
+      </c>
+      <c r="V85" s="11">
+        <v>-7.8</v>
+      </c>
+      <c r="W85" s="12">
+        <v>-2.8</v>
+      </c>
+      <c r="X85" s="10">
+        <v>-10.1</v>
+      </c>
+      <c r="Y85" s="11">
+        <v>-8.5</v>
+      </c>
+      <c r="Z85" s="12">
+        <v>-3.4</v>
+      </c>
+      <c r="AA85" s="10">
+        <v>-2.5</v>
+      </c>
+      <c r="AB85" s="11">
+        <v>-7.7</v>
+      </c>
+      <c r="AC85" s="12">
+        <v>-2.7</v>
+      </c>
+    </row>
+    <row r="86" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B86" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="10">
+        <v>-1.7825311942959002E-2</v>
+      </c>
+      <c r="D86" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="E86" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="F86" s="10">
+        <v>-6.7</v>
+      </c>
+      <c r="G86" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="H86" s="12">
+        <v>7.5</v>
+      </c>
+      <c r="I86" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="J86" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="K86" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="L86" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="M86" s="11">
+        <v>5</v>
+      </c>
+      <c r="N86" s="12">
+        <v>7.8</v>
+      </c>
+      <c r="O86" s="10">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="P86" s="11">
+        <v>9.1</v>
+      </c>
+      <c r="Q86" s="12">
+        <v>11.2</v>
+      </c>
+      <c r="R86" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="S86" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="T86" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="U86" s="10">
+        <v>-13.6</v>
+      </c>
+      <c r="V86" s="11">
         <v>-3</v>
       </c>
-      <c r="D82" s="10">
+      <c r="W86" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="X86" s="10">
+        <v>-22.1</v>
+      </c>
+      <c r="Y86" s="11">
+        <v>-6.8</v>
+      </c>
+      <c r="Z86" s="12">
+        <v>-2.1</v>
+      </c>
+      <c r="AA86" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AB86" s="11">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="AC86" s="12">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="34">
+        <v>2024</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C87" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="D87" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="E87" s="12">
+        <v>6.8</v>
+      </c>
+      <c r="F87" s="10">
+        <v>-1</v>
+      </c>
+      <c r="G87" s="11">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H87" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="I87" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J87" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="K87" s="12">
+        <v>5</v>
+      </c>
+      <c r="L87" s="10">
+        <v>-1.6</v>
+      </c>
+      <c r="M87" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="N87" s="12">
+        <v>9.9</v>
+      </c>
+      <c r="O87" s="10">
+        <v>-5.7</v>
+      </c>
+      <c r="P87" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="Q87" s="12">
+        <v>11.4</v>
+      </c>
+      <c r="R87" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="S87" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="T87" s="12">
+        <v>9.5</v>
+      </c>
+      <c r="U87" s="10">
+        <v>-10.3</v>
+      </c>
+      <c r="V87" s="11">
+        <v>-2.7</v>
+      </c>
+      <c r="W87" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="X87" s="10">
+        <v>-25.1</v>
+      </c>
+      <c r="Y87" s="11">
+        <v>-6.4</v>
+      </c>
+      <c r="Z87" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="AA87" s="10">
+        <v>-7.5</v>
+      </c>
+      <c r="AB87" s="11">
+        <v>-2.1</v>
+      </c>
+      <c r="AC87" s="12">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="34">
+        <v>2024</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C88" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D88" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="E88" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="F88" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="G88" s="11">
+        <v>8.9</v>
+      </c>
+      <c r="H88" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="I88" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="J88" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="K88" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L88" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="M88" s="11">
+        <v>7.9</v>
+      </c>
+      <c r="N88" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="O88" s="10">
         <v>0.7</v>
       </c>
-      <c r="E82" s="11">
+      <c r="P88" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Q88" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="R88" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="S88" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="T88" s="12">
+        <v>6.6</v>
+      </c>
+      <c r="U88" s="10">
+        <v>-7.6</v>
+      </c>
+      <c r="V88" s="11">
+        <v>-1</v>
+      </c>
+      <c r="W88" s="12">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="X88" s="10">
+        <v>-16.899999999999999</v>
+      </c>
+      <c r="Y88" s="11">
+        <v>-2.1</v>
+      </c>
+      <c r="Z88" s="12">
+        <v>-6</v>
+      </c>
+      <c r="AA88" s="10">
+        <v>-5.9</v>
+      </c>
+      <c r="AB88" s="11">
+        <v>-0.8</v>
+      </c>
+      <c r="AC88" s="12">
+        <v>-4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="89" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="32">
+        <v>2024</v>
+      </c>
+      <c r="B89" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C89" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="D89" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="E89" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="F89" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="G89" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="H89" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="I89" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="J89" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="K89" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="L89" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="M89" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="N89" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="O89" s="10">
+        <v>-1.5</v>
+      </c>
+      <c r="P89" s="11">
+        <v>-1.7</v>
+      </c>
+      <c r="Q89" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="R89" s="10">
+        <v>5.3</v>
+      </c>
+      <c r="S89" s="11">
         <v>5.2</v>
       </c>
-      <c r="F82" s="9">
-[...5 lines deleted...]
-      <c r="H82" s="11">
+      <c r="T89" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="U89" s="10">
+        <v>-4.7</v>
+      </c>
+      <c r="V89" s="11">
+        <v>-6.1</v>
+      </c>
+      <c r="W89" s="12">
+        <v>-3.8</v>
+      </c>
+      <c r="X89" s="10">
+        <v>-12.4</v>
+      </c>
+      <c r="Y89" s="11">
+        <v>-11.3</v>
+      </c>
+      <c r="Z89" s="12">
+        <v>-5.2</v>
+      </c>
+      <c r="AA89" s="10">
+        <v>-3.2</v>
+      </c>
+      <c r="AB89" s="11">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="AC89" s="12">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="33">
+        <v>2025</v>
+      </c>
+      <c r="B90" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C90" s="10">
+        <v>2</v>
+      </c>
+      <c r="D90" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="E90" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="F90" s="10">
+        <v>-2.4</v>
+      </c>
+      <c r="G90" s="11">
+        <v>-0.5</v>
+      </c>
+      <c r="H90" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="I90" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J90" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="K90" s="12">
+        <v>5.5</v>
+      </c>
+      <c r="L90" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="M90" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="N90" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="O90" s="10">
+        <v>-6.9</v>
+      </c>
+      <c r="P90" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q90" s="12">
+        <v>6.4</v>
+      </c>
+      <c r="R90" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="S90" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="T90" s="12">
+        <v>7</v>
+      </c>
+      <c r="U90" s="10">
+        <v>-12.7</v>
+      </c>
+      <c r="V90" s="11">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="W90" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="X90" s="10">
+        <v>-18.3</v>
+      </c>
+      <c r="Y90" s="11">
+        <v>-8</v>
+      </c>
+      <c r="Z90" s="12">
+        <v>-2.7</v>
+      </c>
+      <c r="AA90" s="10">
+        <v>-11.6</v>
+      </c>
+      <c r="AB90" s="11">
+        <v>-4.5</v>
+      </c>
+      <c r="AC90" s="12">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="34">
+        <v>2025</v>
+      </c>
+      <c r="B91" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="10">
+        <v>-1.9</v>
+      </c>
+      <c r="D91" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="E91" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="F91" s="10">
+        <v>-4.8</v>
+      </c>
+      <c r="G91" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="H91" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="I91" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="J91" s="11">
+        <v>5</v>
+      </c>
+      <c r="K91" s="12">
+        <v>5</v>
+      </c>
+      <c r="L91" s="10">
+        <v>-0.9</v>
+      </c>
+      <c r="M91" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="N91" s="12">
+        <v>7.2</v>
+      </c>
+      <c r="O91" s="10">
+        <v>-6.7</v>
+      </c>
+      <c r="P91" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="Q91" s="12">
+        <v>12.9</v>
+      </c>
+      <c r="R91" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="S91" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="T91" s="12">
+        <v>5.6</v>
+      </c>
+      <c r="U91" s="10">
+        <v>-12.3</v>
+      </c>
+      <c r="V91" s="11">
+        <v>-5.8</v>
+      </c>
+      <c r="W91" s="12">
+        <v>-1.9</v>
+      </c>
+      <c r="X91" s="10">
+        <v>-17.5</v>
+      </c>
+      <c r="Y91" s="11">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="Z91" s="12">
+        <v>-2.9</v>
+      </c>
+      <c r="AA91" s="10">
+        <v>-11.4</v>
+      </c>
+      <c r="AB91" s="11">
+        <v>-5.3</v>
+      </c>
+      <c r="AC91" s="12">
+        <v>-1.7</v>
+      </c>
+    </row>
+    <row r="92" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="34">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C92" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="D92" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="E92" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="F92" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="G92" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="H92" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="I92" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="J92" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K92" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="L92" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="M92" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="N92" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="O92" s="10">
+        <v>-0.1</v>
+      </c>
+      <c r="P92" s="11">
         <v>6</v>
       </c>
-      <c r="I82" s="9">
-[...14 lines deleted...]
-      <c r="N82" s="11">
+      <c r="Q92" s="12">
+        <v>5.5</v>
+      </c>
+      <c r="R92" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="S92" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="T92" s="12">
+        <v>3.9</v>
+      </c>
+      <c r="U92" s="10">
+        <v>-9.6</v>
+      </c>
+      <c r="V92" s="11">
+        <v>-3.8</v>
+      </c>
+      <c r="W92" s="12">
+        <v>-5.7</v>
+      </c>
+      <c r="X92" s="10">
+        <v>-20</v>
+      </c>
+      <c r="Y92" s="11">
+        <v>-8.9</v>
+      </c>
+      <c r="Z92" s="12">
+        <v>-7.6</v>
+      </c>
+      <c r="AA92" s="10">
+        <v>-7.7</v>
+      </c>
+      <c r="AB92" s="11">
+        <v>-2.8</v>
+      </c>
+      <c r="AC92" s="12">
+        <v>-5.4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="32">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C93" s="10">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D93" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="E93" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="F93" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="G93" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H93" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="I93" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J93" s="11">
+        <v>5</v>
+      </c>
+      <c r="K93" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="L93" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="M93" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="N93" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="O93" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="P93" s="11">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Q93" s="12">
+        <v>1</v>
+      </c>
+      <c r="R93" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="S93" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="T93" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="U93" s="10">
+        <v>-3.7</v>
+      </c>
+      <c r="V93" s="11">
+        <v>-6.6</v>
+      </c>
+      <c r="W93" s="12">
+        <v>-3.4</v>
+      </c>
+      <c r="X93" s="10">
+        <v>-10.3</v>
+      </c>
+      <c r="Y93" s="11">
+        <v>-12.1</v>
+      </c>
+      <c r="Z93" s="12">
+        <v>-5.8</v>
+      </c>
+      <c r="AA93" s="10">
+        <v>-2.5</v>
+      </c>
+      <c r="AB93" s="11">
+        <v>-5.6</v>
+      </c>
+      <c r="AC93" s="12">
+        <v>-2.9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="33">
+        <v>2026</v>
+      </c>
+      <c r="B94" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C94" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D94" s="11">
+        <v>2</v>
+      </c>
+      <c r="E94" s="12">
+        <v>5.6</v>
+      </c>
+      <c r="F94" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="G94" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="H94" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="I94" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J94" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="K94" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="L94" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="M94" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="N94" s="12">
+        <v>6.8</v>
+      </c>
+      <c r="O94" s="10">
+        <v>-5.9</v>
+      </c>
+      <c r="P94" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="Q94" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="R94" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="S94" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="T94" s="12">
+        <v>7.4</v>
+      </c>
+      <c r="U94" s="10">
+        <v>-12.9</v>
+      </c>
+      <c r="V94" s="11">
+        <v>-2.9</v>
+      </c>
+      <c r="W94" s="12">
+        <v>-1.6</v>
+      </c>
+      <c r="X94" s="10">
+        <v>-18.3</v>
+      </c>
+      <c r="Y94" s="11">
+        <v>-1.2</v>
+      </c>
+      <c r="Z94" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="AA94" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AB94" s="11">
+        <v>-3.2</v>
+      </c>
+      <c r="AC94" s="12">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="34">
+        <v>2026</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C95" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="D95" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="E95" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="F95" s="10">
+        <v>-1.8</v>
+      </c>
+      <c r="G95" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H95" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="I95" s="10">
+        <v>0</v>
+      </c>
+      <c r="J95" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="K95" s="12">
+        <v>4</v>
+      </c>
+      <c r="L95" s="10">
+        <v>-3.9</v>
+      </c>
+      <c r="M95" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="N95" s="12">
+        <v>6.4</v>
+      </c>
+      <c r="O95" s="10">
+        <v>-10.8</v>
+      </c>
+      <c r="P95" s="11">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Q95" s="12">
+        <v>5.6</v>
+      </c>
+      <c r="R95" s="10">
+        <v>-2.1</v>
+      </c>
+      <c r="S95" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="T95" s="12">
+        <v>6.6</v>
+      </c>
+      <c r="U95" s="10">
+        <v>-17.600000000000001</v>
+      </c>
+      <c r="V95" s="11">
+        <v>-10.6</v>
+      </c>
+      <c r="W95" s="12">
+        <v>-3.4</v>
+      </c>
+      <c r="X95" s="10">
+        <v>-16.5</v>
+      </c>
+      <c r="Y95" s="11">
+        <v>-16.899999999999999</v>
+      </c>
+      <c r="Z95" s="12">
+        <v>-5.7</v>
+      </c>
+      <c r="AA95" s="10">
+        <v>-17.8</v>
+      </c>
+      <c r="AB95" s="11">
+        <v>-9.5</v>
+      </c>
+      <c r="AC95" s="12">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="32">
+        <v>2026</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C96" s="10">
+        <v>5.3</v>
+      </c>
+      <c r="D96" s="11">
+        <v>6</v>
+      </c>
+      <c r="E96" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F96" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="G96" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="H96" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I96" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="J96" s="11">
         <v>6.1</v>
       </c>
-      <c r="O82" s="9">
-[...2 lines deleted...]
-      <c r="P82" s="10">
+      <c r="K96" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="L96" s="10">
         <v>0.8</v>
       </c>
-      <c r="Q82" s="11">
-[...32 lines deleted...]
-      <c r="AB82" s="10">
+      <c r="M96" s="11">
+        <v>5</v>
+      </c>
+      <c r="N96" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="O96" s="10">
+        <v>-2</v>
+      </c>
+      <c r="P96" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="Q96" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="R96" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="S96" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="T96" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="U96" s="10">
+        <v>-10.9</v>
+      </c>
+      <c r="V96" s="11">
         <v>-2.8</v>
       </c>
-      <c r="AC82" s="11">
-[...420 lines deleted...]
-      <c r="U87" s="9">
+      <c r="W96" s="12">
+        <v>-6.4</v>
+      </c>
+      <c r="X96" s="10">
         <v>-10.3</v>
       </c>
-      <c r="V87" s="10">
-[...2 lines deleted...]
-      <c r="W87" s="11">
+      <c r="Y96" s="11">
         <v>0.1</v>
       </c>
-      <c r="X87" s="9">
-[...97 lines deleted...]
-      <c r="AA88" s="9">
+      <c r="Z96" s="12">
+        <v>-9.1</v>
+      </c>
+      <c r="AA96" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AB96" s="11">
+        <v>-3.3</v>
+      </c>
+      <c r="AC96" s="12">
         <v>-5.9</v>
       </c>
-      <c r="AB88" s="10">
-[...630 lines deleted...]
-      <c r="B96" s="7" t="s">
+    </row>
+    <row r="97" spans="2:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="7" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.59055118110236227" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="45" max="28" man="1"/>
     <brk id="81" max="28" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C7DFF02-2E5F-4EF1-840F-3197E3DEA0F9}">
-  <dimension ref="A1:AC96"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{547A3D7D-D17C-425B-93DA-4794B27B8515}">
+  <dimension ref="A1:AC97"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="11" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.796875" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.3984375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="29" width="8.59765625" style="3" customWidth="1"/>
     <col min="30" max="16384" width="8" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
     </row>
     <row r="2" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AC2" s="4"/>
     </row>
     <row r="3" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
-      <c r="AC3" s="16" t="s">
+      <c r="AC3" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="17"/>
-[...1 lines deleted...]
-      <c r="C4" s="34" t="s">
+      <c r="A4" s="16"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="36" t="s">
+      <c r="D4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="36" t="s">
+      <c r="E4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="F4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="36" t="s">
+      <c r="H4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="36" t="s">
+      <c r="I4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="36" t="s">
+      <c r="J4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="36" t="s">
+      <c r="L4" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="N4" s="36" t="s">
+      <c r="N4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="36" t="s">
+      <c r="O4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="35" t="s">
+      <c r="P4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="36" t="s">
+      <c r="Q4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="R4" s="36" t="s">
+      <c r="R4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="S4" s="36" t="s">
+      <c r="S4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="U4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V4" s="36" t="s">
+      <c r="U4" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="V4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="W4" s="36" t="s">
+      <c r="W4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="X4" s="36" t="s">
+      <c r="X4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="Y4" s="35" t="s">
+      <c r="Y4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="Z4" s="36" t="s">
+      <c r="Z4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AA4" s="36" t="s">
+      <c r="AA4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AB4" s="36" t="s">
+      <c r="AB4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="15"/>
-[...1 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="A5" s="9"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="36" t="s">
+      <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="37" t="s">
+      <c r="H5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="34" t="s">
+      <c r="I5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="37" t="s">
+      <c r="K5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="34" t="s">
+      <c r="L5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="N5" s="36" t="s">
+      <c r="N5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="34" t="s">
+      <c r="O5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="35" t="s">
+      <c r="P5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="37" t="s">
+      <c r="Q5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="34" t="s">
+      <c r="R5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="S5" s="35" t="s">
+      <c r="S5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="T5" s="37" t="s">
+      <c r="T5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="U5" s="34" t="s">
+      <c r="U5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="35" t="s">
+      <c r="V5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="36" t="s">
+      <c r="W5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="X5" s="34" t="s">
+      <c r="X5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="35" t="s">
+      <c r="Y5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Z5" s="37" t="s">
+      <c r="Z5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AA5" s="34" t="s">
+      <c r="AA5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="AB5" s="35" t="s">
+      <c r="AB5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="37" t="s">
+      <c r="AC5" s="35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="20"/>
-      <c r="B6" s="21"/>
+      <c r="A6" s="19"/>
+      <c r="B6" s="20"/>
       <c r="C6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="27" t="s">
@@ -9846,8216 +9931,8305 @@
         <v>17</v>
       </c>
       <c r="W6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="X6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="Y6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="AA6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AB6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="38">
+      <c r="A7" s="33">
         <v>2004</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="10">
         <v>25.3</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="11">
         <v>19.899999999999999</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="12">
         <v>13.9</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="10">
         <v>25.2</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="11">
         <v>19.8</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="12">
         <v>12.1</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="10">
         <v>25.5</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="11">
         <v>19.899999999999999</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="12">
         <v>15</v>
       </c>
-      <c r="L7" s="9">
+      <c r="L7" s="10">
         <v>19.399999999999999</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="11">
         <v>16.3</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N7" s="12">
         <v>15.5</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="10">
         <v>23.4</v>
       </c>
-      <c r="P7" s="10">
+      <c r="P7" s="11">
         <v>17.2</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="12">
         <v>17.100000000000001</v>
       </c>
-      <c r="R7" s="9">
+      <c r="R7" s="10">
         <v>18.100000000000001</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="11">
         <v>16</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="12">
         <v>15</v>
       </c>
-      <c r="U7" s="9">
+      <c r="U7" s="10">
         <v>-9.4</v>
       </c>
-      <c r="V7" s="10">
+      <c r="V7" s="11">
         <v>-5.2</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="12">
         <v>0.2</v>
       </c>
-      <c r="X7" s="9">
+      <c r="X7" s="10">
         <v>-0.8</v>
       </c>
-      <c r="Y7" s="10">
+      <c r="Y7" s="11">
         <v>-3.8</v>
       </c>
-      <c r="Z7" s="11">
+      <c r="Z7" s="12">
         <v>1.7</v>
       </c>
-      <c r="AA7" s="9">
+      <c r="AA7" s="10">
         <v>-11.2</v>
       </c>
-      <c r="AB7" s="10">
+      <c r="AB7" s="11">
         <v>-5.5</v>
       </c>
-      <c r="AC7" s="11">
+      <c r="AC7" s="12">
         <v>-0.1</v>
       </c>
     </row>
     <row r="8" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="39">
+      <c r="A8" s="34">
         <v>2004</v>
       </c>
       <c r="B8" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="10">
+        <v>21.8</v>
+      </c>
+      <c r="D8" s="11">
+        <v>12.9</v>
+      </c>
+      <c r="E8" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="F8" s="10">
+        <v>22.2</v>
+      </c>
+      <c r="G8" s="11">
+        <v>11.9</v>
+      </c>
+      <c r="H8" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I8" s="10">
+        <v>21.6</v>
+      </c>
+      <c r="J8" s="11">
+        <v>13.6</v>
+      </c>
+      <c r="K8" s="12">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="L8" s="10">
+        <v>18</v>
+      </c>
+      <c r="M8" s="11">
+        <v>12.4</v>
+      </c>
+      <c r="N8" s="12">
+        <v>6.6</v>
+      </c>
+      <c r="O8" s="10">
+        <v>22.1</v>
+      </c>
+      <c r="P8" s="11">
+        <v>13.5</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="R8" s="10">
+        <v>16.7</v>
+      </c>
+      <c r="S8" s="11">
+        <v>12.1</v>
+      </c>
+      <c r="T8" s="12">
+        <v>7.5</v>
+      </c>
+      <c r="U8" s="10">
+        <v>-7.6</v>
+      </c>
+      <c r="V8" s="11">
+        <v>-3.9</v>
+      </c>
+      <c r="W8" s="12">
+        <v>-6.3</v>
+      </c>
+      <c r="X8" s="10">
+        <v>-1.8</v>
+      </c>
+      <c r="Y8" s="11">
+        <v>-3.7</v>
+      </c>
+      <c r="Z8" s="12">
+        <v>-7.7</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>-3.9</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>-5.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32">
+        <v>2004</v>
+      </c>
+      <c r="B9" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="9">
-[...14 lines deleted...]
-      <c r="H8" s="11">
+      <c r="C9" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1</v>
+      </c>
+      <c r="E9" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F9" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="G9" s="11">
+        <v>-1</v>
+      </c>
+      <c r="H9" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="I9" s="10">
+        <v>6.8</v>
+      </c>
+      <c r="J9" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K9" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="L9" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-4.2</v>
+      </c>
+      <c r="N9" s="12">
+        <v>2</v>
+      </c>
+      <c r="O9" s="10">
+        <v>0.1</v>
+      </c>
+      <c r="P9" s="11">
+        <v>-10.1</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="R9" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="S9" s="11">
+        <v>-2.4</v>
+      </c>
+      <c r="T9" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="U9" s="10">
+        <v>-14.9</v>
+      </c>
+      <c r="V9" s="11">
+        <v>-14</v>
+      </c>
+      <c r="W9" s="12">
+        <v>-8</v>
+      </c>
+      <c r="X9" s="10">
+        <v>-13.6</v>
+      </c>
+      <c r="Y9" s="11">
+        <v>-16.7</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>-5</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>-15.2</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>-13.5</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>-8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33">
+        <v>2005</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="10">
+        <v>-0.3</v>
+      </c>
+      <c r="D10" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E10" s="12">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F10" s="10">
+        <v>-6.1</v>
+      </c>
+      <c r="G10" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H10" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="I10" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="J10" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K10" s="12">
+        <v>9.1</v>
+      </c>
+      <c r="L10" s="10">
+        <v>-6.6</v>
+      </c>
+      <c r="M10" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I8" s="9">
-[...100 lines deleted...]
-      <c r="M9" s="10">
+      <c r="N10" s="12">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="O10" s="10">
+        <v>-12.4</v>
+      </c>
+      <c r="P10" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="R10" s="10">
+        <v>-4.8</v>
+      </c>
+      <c r="S10" s="11">
+        <v>4</v>
+      </c>
+      <c r="T10" s="12">
+        <v>7.7</v>
+      </c>
+      <c r="U10" s="10">
+        <v>-21.1</v>
+      </c>
+      <c r="V10" s="11">
+        <v>-10.6</v>
+      </c>
+      <c r="W10" s="12">
+        <v>-6.8</v>
+      </c>
+      <c r="X10" s="10">
+        <v>-18.399999999999999</v>
+      </c>
+      <c r="Y10" s="11">
+        <v>-11.1</v>
+      </c>
+      <c r="Z10" s="12">
         <v>-4.2</v>
       </c>
-      <c r="N9" s="11">
-[...127 lines deleted...]
-      <c r="AA10" s="9">
+      <c r="AA10" s="10">
         <v>-21.7</v>
       </c>
-      <c r="AB10" s="10">
+      <c r="AB10" s="11">
         <v>-10.5</v>
       </c>
-      <c r="AC10" s="11">
+      <c r="AC10" s="12">
         <v>-7.4</v>
       </c>
     </row>
     <row r="11" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="39">
+      <c r="A11" s="34">
         <v>2005</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="10">
         <v>5.7</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="11">
         <v>9.6</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="12">
         <v>11.4</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11" s="10">
         <v>4.7</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="11">
         <v>8.9</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="12">
         <v>10.5</v>
       </c>
-      <c r="I11" s="9">
+      <c r="I11" s="10">
         <v>6.3</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="11">
         <v>9.9</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="12">
         <v>11.9</v>
       </c>
-      <c r="L11" s="9">
+      <c r="L11" s="10">
         <v>3.4</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="11">
         <v>6.7</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="12">
         <v>10.1</v>
       </c>
-      <c r="O11" s="9">
+      <c r="O11" s="10">
         <v>0.8</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="12">
         <v>10.4</v>
       </c>
-      <c r="R11" s="9">
+      <c r="R11" s="10">
         <v>4.2</v>
       </c>
-      <c r="S11" s="10">
+      <c r="S11" s="11">
         <v>7.6</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="12">
         <v>10</v>
       </c>
-      <c r="U11" s="9">
+      <c r="U11" s="10">
         <v>-13.2</v>
       </c>
-      <c r="V11" s="10">
+      <c r="V11" s="11">
         <v>-11.2</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="12">
         <v>-7.4</v>
       </c>
-      <c r="X11" s="9">
+      <c r="X11" s="10">
         <v>-12.8</v>
       </c>
-      <c r="Y11" s="10">
+      <c r="Y11" s="11">
         <v>-10.1</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="Z11" s="12">
         <v>-1.6</v>
       </c>
-      <c r="AA11" s="9">
+      <c r="AA11" s="10">
         <v>-13.3</v>
       </c>
-      <c r="AB11" s="10">
+      <c r="AB11" s="11">
         <v>-11.4</v>
       </c>
-      <c r="AC11" s="11">
+      <c r="AC11" s="12">
         <v>-8.6</v>
       </c>
     </row>
     <row r="12" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="39">
+      <c r="A12" s="34">
         <v>2005</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="10">
         <v>17.100000000000001</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="11">
         <v>13.9</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="10">
         <v>13.9</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="11">
         <v>12.2</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="12">
         <v>7.5</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="10">
         <v>19</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="11">
         <v>14.9</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="12">
         <v>10.4</v>
       </c>
-      <c r="L12" s="9">
+      <c r="L12" s="10">
         <v>14.5</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="11">
         <v>13</v>
       </c>
-      <c r="N12" s="11">
+      <c r="N12" s="12">
         <v>8.5</v>
       </c>
-      <c r="O12" s="9">
+      <c r="O12" s="10">
         <v>11.7</v>
       </c>
-      <c r="P12" s="10">
+      <c r="P12" s="11">
         <v>13.3</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="12">
         <v>7.4</v>
       </c>
-      <c r="R12" s="9">
+      <c r="R12" s="10">
         <v>15.4</v>
       </c>
-      <c r="S12" s="10">
+      <c r="S12" s="11">
         <v>13</v>
       </c>
-      <c r="T12" s="11">
+      <c r="T12" s="12">
         <v>8.9</v>
       </c>
-      <c r="U12" s="9">
+      <c r="U12" s="10">
         <v>-4.8</v>
       </c>
-      <c r="V12" s="10">
+      <c r="V12" s="11">
         <v>-0.6</v>
       </c>
-      <c r="W12" s="11">
+      <c r="W12" s="12">
         <v>-4.3</v>
       </c>
-      <c r="X12" s="9">
+      <c r="X12" s="10">
         <v>0.9</v>
       </c>
-      <c r="Y12" s="10">
+      <c r="Y12" s="11">
         <v>0.1</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z12" s="12">
         <v>-2.9</v>
       </c>
-      <c r="AA12" s="9">
+      <c r="AA12" s="10">
         <v>-6</v>
       </c>
-      <c r="AB12" s="10">
+      <c r="AB12" s="11">
         <v>-0.8</v>
       </c>
-      <c r="AC12" s="11">
+      <c r="AC12" s="12">
         <v>-4.5999999999999996</v>
       </c>
     </row>
     <row r="13" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="40">
+      <c r="A13" s="32">
         <v>2005</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13" s="10">
         <v>26.1</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="11">
         <v>15.2</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="12">
         <v>12.1</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F13" s="10">
         <v>23.9</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="11">
         <v>11.5</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="10">
         <v>27.4</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J13" s="11">
         <v>17.399999999999999</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="12">
         <v>13.8</v>
       </c>
-      <c r="L13" s="9">
+      <c r="L13" s="10">
         <v>23.2</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="11">
         <v>13.1</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N13" s="12">
         <v>11.8</v>
       </c>
-      <c r="O13" s="9">
+      <c r="O13" s="10">
         <v>26.7</v>
       </c>
-      <c r="P13" s="10">
+      <c r="P13" s="11">
         <v>8</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="12">
         <v>11.8</v>
       </c>
-      <c r="R13" s="9">
+      <c r="R13" s="10">
         <v>22</v>
       </c>
-      <c r="S13" s="10">
+      <c r="S13" s="11">
         <v>14.7</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="12">
         <v>11.7</v>
       </c>
-      <c r="U13" s="9">
+      <c r="U13" s="10">
         <v>3.4</v>
       </c>
-      <c r="V13" s="10">
+      <c r="V13" s="11">
         <v>-2.8</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="12">
         <v>-0.8</v>
       </c>
-      <c r="X13" s="9">
+      <c r="X13" s="10">
         <v>3.2</v>
       </c>
-      <c r="Y13" s="10">
+      <c r="Y13" s="11">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z13" s="12">
         <v>3.5</v>
       </c>
-      <c r="AA13" s="9">
+      <c r="AA13" s="10">
         <v>3.4</v>
       </c>
-      <c r="AB13" s="10">
+      <c r="AB13" s="11">
         <v>-2.9</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC13" s="12">
         <v>-1.7</v>
       </c>
     </row>
     <row r="14" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="38">
+      <c r="A14" s="33">
         <v>2006</v>
       </c>
       <c r="B14" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C14" s="9">
+        <v>3</v>
+      </c>
+      <c r="C14" s="10">
         <v>22.7</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="11">
         <v>18.2</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="12">
         <v>14.6</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="10">
         <v>17.899999999999999</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="11">
         <v>15</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="12">
         <v>11.1</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="10">
         <v>25.6</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J14" s="11">
         <v>20.100000000000001</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="12">
         <v>16.8</v>
       </c>
-      <c r="L14" s="9">
+      <c r="L14" s="10">
         <v>16.2</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="11">
         <v>20</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N14" s="12">
         <v>16.399999999999999</v>
       </c>
-      <c r="O14" s="9">
+      <c r="O14" s="10">
         <v>14.3</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="11">
         <v>18</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="12">
         <v>14.7</v>
       </c>
-      <c r="R14" s="9">
+      <c r="R14" s="10">
         <v>16.8</v>
       </c>
-      <c r="S14" s="10">
+      <c r="S14" s="11">
         <v>20.6</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="12">
         <v>17</v>
       </c>
-      <c r="U14" s="9">
+      <c r="U14" s="10">
         <v>1.9</v>
       </c>
-      <c r="V14" s="10">
+      <c r="V14" s="11">
         <v>3.3</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="12">
         <v>3.7</v>
       </c>
-      <c r="X14" s="9">
+      <c r="X14" s="10">
         <v>-2.1</v>
       </c>
-      <c r="Y14" s="10">
+      <c r="Y14" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z14" s="12">
         <v>6</v>
       </c>
-      <c r="AA14" s="9">
+      <c r="AA14" s="10">
         <v>2.8</v>
       </c>
-      <c r="AB14" s="10">
+      <c r="AB14" s="11">
         <v>3</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AC14" s="12">
         <v>3.2</v>
       </c>
     </row>
     <row r="15" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="39">
+      <c r="A15" s="34">
         <v>2006</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="10">
         <v>18.8</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="11">
         <v>16.7</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="12">
         <v>12.5</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="10">
         <v>15.9</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="11">
         <v>15.6</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="12">
         <v>10.6</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="10">
         <v>20.5</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J15" s="11">
         <v>17.399999999999999</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="12">
         <v>13.6</v>
       </c>
-      <c r="L15" s="9">
+      <c r="L15" s="10">
         <v>19.100000000000001</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="11">
         <v>15.8</v>
       </c>
-      <c r="N15" s="11">
+      <c r="N15" s="12">
         <v>15.3</v>
       </c>
-      <c r="O15" s="9">
+      <c r="O15" s="10">
         <v>19</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="11">
         <v>16.100000000000001</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="12">
         <v>16</v>
       </c>
-      <c r="R15" s="9">
+      <c r="R15" s="10">
         <v>19.2</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S15" s="11">
         <v>15.7</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="12">
         <v>15.1</v>
       </c>
-      <c r="U15" s="9">
+      <c r="U15" s="10">
         <v>-3.1</v>
       </c>
-      <c r="V15" s="10">
+      <c r="V15" s="11">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="W15" s="11">
+      <c r="W15" s="12">
         <v>0.1</v>
       </c>
-      <c r="X15" s="9">
+      <c r="X15" s="10">
         <v>-6</v>
       </c>
-      <c r="Y15" s="10">
+      <c r="Y15" s="11">
         <v>-2.4</v>
       </c>
-      <c r="Z15" s="11">
+      <c r="Z15" s="12">
         <v>2.7</v>
       </c>
-      <c r="AA15" s="9">
+      <c r="AA15" s="10">
         <v>-2.5</v>
       </c>
-      <c r="AB15" s="10">
+      <c r="AB15" s="11">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AC15" s="11">
+      <c r="AC15" s="12">
         <v>-0.5</v>
       </c>
     </row>
     <row r="16" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="39">
+      <c r="A16" s="34">
         <v>2006</v>
       </c>
       <c r="B16" s="29" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C16" s="9">
+        <v>47</v>
+      </c>
+      <c r="C16" s="10">
         <v>18.600000000000001</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="11">
         <v>14.3</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="12">
         <v>9</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="10">
         <v>17.100000000000001</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="11">
         <v>12</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="12">
         <v>5.6</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I16" s="10">
         <v>19.5</v>
       </c>
-      <c r="J16" s="10">
+      <c r="J16" s="11">
         <v>15.6</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="12">
         <v>11</v>
       </c>
-      <c r="L16" s="9">
+      <c r="L16" s="10">
         <v>16.3</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M16" s="11">
         <v>15.1</v>
       </c>
-      <c r="N16" s="11">
+      <c r="N16" s="12">
         <v>8.4</v>
       </c>
-      <c r="O16" s="9">
+      <c r="O16" s="10">
         <v>13.7</v>
       </c>
-      <c r="P16" s="10">
+      <c r="P16" s="11">
         <v>11.4</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="Q16" s="12">
         <v>6.5</v>
       </c>
-      <c r="R16" s="9">
+      <c r="R16" s="10">
         <v>17.2</v>
       </c>
-      <c r="S16" s="10">
+      <c r="S16" s="11">
         <v>16.3</v>
       </c>
-      <c r="T16" s="11">
+      <c r="T16" s="12">
         <v>9</v>
       </c>
-      <c r="U16" s="9">
+      <c r="U16" s="10">
         <v>-3</v>
       </c>
-      <c r="V16" s="10">
+      <c r="V16" s="11">
         <v>-1.5</v>
       </c>
-      <c r="W16" s="11">
+      <c r="W16" s="12">
         <v>-6.6</v>
       </c>
-      <c r="X16" s="9">
+      <c r="X16" s="10">
         <v>-1.7</v>
       </c>
-      <c r="Y16" s="10">
+      <c r="Y16" s="11">
         <v>-0.8</v>
       </c>
-      <c r="Z16" s="11">
+      <c r="Z16" s="12">
         <v>-3</v>
       </c>
-      <c r="AA16" s="9">
+      <c r="AA16" s="10">
         <v>-3.3</v>
       </c>
-      <c r="AB16" s="10">
+      <c r="AB16" s="11">
         <v>-1.7</v>
       </c>
-      <c r="AC16" s="11">
+      <c r="AC16" s="12">
         <v>-7.4</v>
       </c>
     </row>
     <row r="17" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="40">
+      <c r="A17" s="32">
         <v>2006</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17" s="10">
         <v>13</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="11">
         <v>7.6</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="12">
         <v>6.6</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="10">
         <v>9</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="11">
         <v>3.5</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="12">
         <v>3.9</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I17" s="10">
         <v>15.4</v>
       </c>
-      <c r="J17" s="10">
+      <c r="J17" s="11">
         <v>10.1</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="12">
         <v>8.1</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="10">
         <v>15</v>
       </c>
-      <c r="M17" s="10">
+      <c r="M17" s="11">
         <v>6.5</v>
       </c>
-      <c r="N17" s="11">
+      <c r="N17" s="12">
         <v>5.2</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="10">
         <v>14.9</v>
       </c>
-      <c r="P17" s="10">
+      <c r="P17" s="11">
         <v>2.2999999999999998</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q17" s="12">
         <v>3.2</v>
       </c>
-      <c r="R17" s="9">
+      <c r="R17" s="10">
         <v>15</v>
       </c>
-      <c r="S17" s="10">
+      <c r="S17" s="11">
         <v>7.8</v>
       </c>
-      <c r="T17" s="11">
+      <c r="T17" s="12">
         <v>5.8</v>
       </c>
-      <c r="U17" s="9">
+      <c r="U17" s="10">
         <v>-2.5</v>
       </c>
-      <c r="V17" s="10">
+      <c r="V17" s="11">
         <v>-9.6</v>
       </c>
-      <c r="W17" s="11">
+      <c r="W17" s="12">
         <v>-5.6</v>
       </c>
-      <c r="X17" s="9">
+      <c r="X17" s="10">
         <v>-0.4</v>
       </c>
-      <c r="Y17" s="10">
+      <c r="Y17" s="11">
         <v>-13.1</v>
       </c>
-      <c r="Z17" s="11">
+      <c r="Z17" s="12">
         <v>-6.7</v>
       </c>
-      <c r="AA17" s="9">
+      <c r="AA17" s="10">
         <v>-2.9</v>
       </c>
-      <c r="AB17" s="10">
+      <c r="AB17" s="11">
         <v>-8.9</v>
       </c>
-      <c r="AC17" s="11">
+      <c r="AC17" s="12">
         <v>-5.4</v>
       </c>
     </row>
     <row r="18" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="38">
+      <c r="A18" s="33">
         <v>2007</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C18" s="9">
+        <v>3</v>
+      </c>
+      <c r="C18" s="10">
         <v>13.4</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="11">
         <v>10.1</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="12">
         <v>10.3</v>
       </c>
-      <c r="F18" s="9">
+      <c r="F18" s="10">
         <v>5.9</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="11">
         <v>7.3</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="12">
         <v>8.1999999999999993</v>
       </c>
-      <c r="I18" s="9">
+      <c r="I18" s="10">
         <v>17.899999999999999</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="11">
         <v>11.8</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="12">
         <v>11.5</v>
       </c>
-      <c r="L18" s="9">
+      <c r="L18" s="10">
         <v>6.6</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="11">
         <v>7.9</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N18" s="12">
         <v>9.6999999999999993</v>
       </c>
-      <c r="O18" s="9">
+      <c r="O18" s="10">
         <v>0.8</v>
       </c>
-      <c r="P18" s="10">
+      <c r="P18" s="11">
         <v>6.2</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q18" s="12">
         <v>10.199999999999999</v>
       </c>
-      <c r="R18" s="9">
+      <c r="R18" s="10">
         <v>8.5</v>
       </c>
-      <c r="S18" s="10">
+      <c r="S18" s="11">
         <v>8.4</v>
       </c>
-      <c r="T18" s="11">
+      <c r="T18" s="12">
         <v>9.5</v>
       </c>
-      <c r="U18" s="9">
+      <c r="U18" s="10">
         <v>-9.8000000000000007</v>
       </c>
-      <c r="V18" s="10">
+      <c r="V18" s="11">
         <v>-2.4</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="12">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="X18" s="9">
+      <c r="X18" s="10">
         <v>-16.600000000000001</v>
       </c>
-      <c r="Y18" s="10">
+      <c r="Y18" s="11">
         <v>-5.8</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z18" s="12">
         <v>-4.7</v>
       </c>
-      <c r="AA18" s="9">
+      <c r="AA18" s="10">
         <v>-8.4</v>
       </c>
-      <c r="AB18" s="10">
+      <c r="AB18" s="11">
         <v>-1.7</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC18" s="12">
         <v>-1.8</v>
       </c>
     </row>
     <row r="19" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="39">
+      <c r="A19" s="34">
         <v>2007</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C19" s="9">
+      <c r="C19" s="10">
         <v>9.9</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="11">
         <v>11.5</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="12">
         <v>11.3</v>
       </c>
-      <c r="F19" s="9">
+      <c r="F19" s="10">
         <v>7.1</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="11">
         <v>10.1</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="12">
         <v>9</v>
       </c>
-      <c r="I19" s="9">
+      <c r="I19" s="10">
         <v>11.5</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="11">
         <v>12.4</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="12">
         <v>12.6</v>
       </c>
-      <c r="L19" s="9">
+      <c r="L19" s="10">
         <v>8.6999999999999993</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="11">
         <v>8.4</v>
       </c>
-      <c r="N19" s="11">
+      <c r="N19" s="12">
         <v>7.5</v>
       </c>
-      <c r="O19" s="9">
+      <c r="O19" s="10">
         <v>8.4</v>
       </c>
-      <c r="P19" s="10">
+      <c r="P19" s="11">
         <v>8.1</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="Q19" s="12">
         <v>10.1</v>
       </c>
-      <c r="R19" s="9">
+      <c r="R19" s="10">
         <v>8.6999999999999993</v>
       </c>
-      <c r="S19" s="10">
+      <c r="S19" s="11">
         <v>8.4</v>
       </c>
-      <c r="T19" s="11">
+      <c r="T19" s="12">
         <v>6.7</v>
       </c>
-      <c r="U19" s="9">
+      <c r="U19" s="10">
         <v>-16</v>
       </c>
-      <c r="V19" s="10">
+      <c r="V19" s="11">
         <v>-12.4</v>
       </c>
-      <c r="W19" s="11">
+      <c r="W19" s="12">
         <v>-7.8</v>
       </c>
-      <c r="X19" s="9">
+      <c r="X19" s="10">
         <v>-17.8</v>
       </c>
-      <c r="Y19" s="10">
+      <c r="Y19" s="11">
         <v>-9.4</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="Z19" s="12">
         <v>-6.2</v>
       </c>
-      <c r="AA19" s="9">
+      <c r="AA19" s="10">
         <v>-15.6</v>
       </c>
-      <c r="AB19" s="10">
+      <c r="AB19" s="11">
         <v>-13.1</v>
       </c>
-      <c r="AC19" s="11">
+      <c r="AC19" s="12">
         <v>-8.1999999999999993</v>
       </c>
     </row>
     <row r="20" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="39">
+      <c r="A20" s="34">
         <v>2007</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C20" s="9">
+      <c r="C20" s="10">
         <v>6.3</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="11">
         <v>7.1</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="12">
         <v>6.7</v>
       </c>
-      <c r="F20" s="9">
+      <c r="F20" s="10">
         <v>6.2</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="11">
         <v>6.4</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="12">
         <v>4.5</v>
       </c>
-      <c r="I20" s="9">
+      <c r="I20" s="10">
         <v>6.3</v>
       </c>
-      <c r="J20" s="10">
+      <c r="J20" s="11">
         <v>7.6</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K20" s="24">
         <v>7.9</v>
       </c>
-      <c r="L20" s="9">
+      <c r="L20" s="10">
         <v>0.8</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="11">
         <v>3.8</v>
       </c>
-      <c r="N20" s="11">
+      <c r="N20" s="12">
         <v>2.1</v>
       </c>
-      <c r="O20" s="9">
+      <c r="O20" s="10">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P20" s="10">
+      <c r="P20" s="11">
         <v>4.7</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="Q20" s="12">
         <v>0.2</v>
       </c>
-      <c r="R20" s="9">
+      <c r="R20" s="10">
         <v>0.3</v>
       </c>
-      <c r="S20" s="10">
+      <c r="S20" s="11">
         <v>3.5</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T20" s="12">
         <v>2.7</v>
       </c>
-      <c r="U20" s="14">
+      <c r="U20" s="24">
         <v>-21.5</v>
       </c>
-      <c r="V20" s="10">
+      <c r="V20" s="11">
         <v>-12.1</v>
       </c>
-      <c r="W20" s="11">
+      <c r="W20" s="12">
         <v>-13</v>
       </c>
-      <c r="X20" s="9">
+      <c r="X20" s="10">
         <v>-22.3</v>
       </c>
-      <c r="Y20" s="10">
+      <c r="Y20" s="11">
         <v>-11.7</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="Z20" s="12">
         <v>-9.6</v>
       </c>
-      <c r="AA20" s="9">
+      <c r="AA20" s="10">
         <v>-21.4</v>
       </c>
-      <c r="AB20" s="10">
+      <c r="AB20" s="11">
         <v>-12.2</v>
       </c>
-      <c r="AC20" s="11">
+      <c r="AC20" s="12">
         <v>-13.7</v>
       </c>
     </row>
     <row r="21" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="40">
+      <c r="A21" s="32">
         <v>2007</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="9">
+      <c r="C21" s="10">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="11">
         <v>-4.5</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="12">
         <v>0.9</v>
       </c>
-      <c r="F21" s="9">
+      <c r="F21" s="10">
         <v>-0.6</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="11">
         <v>-5.5</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="12">
         <v>0.1</v>
       </c>
-      <c r="I21" s="9">
+      <c r="I21" s="10">
         <v>-6.2</v>
       </c>
-      <c r="J21" s="10">
+      <c r="J21" s="11">
         <v>-3.9</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="12">
         <v>1.3</v>
       </c>
-      <c r="L21" s="9">
+      <c r="L21" s="10">
         <v>-9.1</v>
       </c>
-      <c r="M21" s="10">
+      <c r="M21" s="11">
         <v>-11</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N21" s="12">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="O21" s="9">
+      <c r="O21" s="10">
         <v>-7.9</v>
       </c>
-      <c r="P21" s="10">
+      <c r="P21" s="11">
         <v>-11.7</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="Q21" s="12">
         <v>-4.5</v>
       </c>
-      <c r="R21" s="9">
+      <c r="R21" s="10">
         <v>-9.5</v>
       </c>
-      <c r="S21" s="10">
+      <c r="S21" s="11">
         <v>-10.8</v>
       </c>
-      <c r="T21" s="11">
+      <c r="T21" s="12">
         <v>-5.3</v>
       </c>
-      <c r="U21" s="9">
+      <c r="U21" s="10">
         <v>-26.3</v>
       </c>
-      <c r="V21" s="10">
+      <c r="V21" s="11">
         <v>-25.7</v>
       </c>
-      <c r="W21" s="11">
+      <c r="W21" s="12">
         <v>-15.3</v>
       </c>
-      <c r="X21" s="9">
+      <c r="X21" s="10">
         <v>-25</v>
       </c>
-      <c r="Y21" s="10">
+      <c r="Y21" s="11">
         <v>-20.2</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z21" s="12">
         <v>-6.4</v>
       </c>
-      <c r="AA21" s="9">
+      <c r="AA21" s="10">
         <v>-26.6</v>
       </c>
-      <c r="AB21" s="10">
+      <c r="AB21" s="11">
         <v>-26.8</v>
       </c>
-      <c r="AC21" s="11">
+      <c r="AC21" s="12">
         <v>-17.100000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="38">
+      <c r="A22" s="33">
         <v>2008</v>
       </c>
       <c r="B22" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C22" s="9">
+        <v>3</v>
+      </c>
+      <c r="C22" s="10">
         <v>-21.1</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="11">
         <v>-9</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="12">
         <v>1.2</v>
       </c>
-      <c r="F22" s="9">
+      <c r="F22" s="10">
         <v>-20.6</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="11">
         <v>-7.5</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="12">
         <v>2.1</v>
       </c>
-      <c r="I22" s="9">
+      <c r="I22" s="10">
         <v>-21.4</v>
       </c>
-      <c r="J22" s="10">
+      <c r="J22" s="11">
         <v>-10</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="12">
         <v>0.6</v>
       </c>
-      <c r="L22" s="9">
+      <c r="L22" s="10">
         <v>-28.3</v>
       </c>
-      <c r="M22" s="10">
+      <c r="M22" s="11">
         <v>-16.899999999999999</v>
       </c>
-      <c r="N22" s="11">
+      <c r="N22" s="12">
         <v>-5.5</v>
       </c>
-      <c r="O22" s="9">
+      <c r="O22" s="10">
         <v>-29.3</v>
       </c>
-      <c r="P22" s="10">
+      <c r="P22" s="11">
         <v>-13.4</v>
       </c>
-      <c r="Q22" s="11">
+      <c r="Q22" s="12">
         <v>-2.5</v>
       </c>
-      <c r="R22" s="9">
+      <c r="R22" s="10">
         <v>-27.9</v>
       </c>
-      <c r="S22" s="10">
+      <c r="S22" s="11">
         <v>-18</v>
       </c>
-      <c r="T22" s="11">
+      <c r="T22" s="12">
         <v>-6.5</v>
       </c>
-      <c r="U22" s="9">
+      <c r="U22" s="10">
         <v>-42.7</v>
       </c>
-      <c r="V22" s="10">
+      <c r="V22" s="11">
         <v>-29.1</v>
       </c>
-      <c r="W22" s="11">
+      <c r="W22" s="12">
         <v>-19.600000000000001</v>
       </c>
-      <c r="X22" s="9">
+      <c r="X22" s="10">
         <v>-42.2</v>
       </c>
-      <c r="Y22" s="10">
+      <c r="Y22" s="11">
         <v>-21.8</v>
       </c>
-      <c r="Z22" s="11">
+      <c r="Z22" s="12">
         <v>-14.3</v>
       </c>
-      <c r="AA22" s="9">
+      <c r="AA22" s="10">
         <v>-42.8</v>
       </c>
-      <c r="AB22" s="10">
+      <c r="AB22" s="11">
         <v>-30.6</v>
       </c>
-      <c r="AC22" s="11">
+      <c r="AC22" s="12">
         <v>-20.7</v>
       </c>
     </row>
     <row r="23" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="39">
+      <c r="A23" s="34">
         <v>2008</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="9">
+      <c r="C23" s="10">
         <v>-27.3</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="11">
         <v>-11.6</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="12">
         <v>-3</v>
       </c>
-      <c r="F23" s="9">
+      <c r="F23" s="10">
         <v>-23.4</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="11">
         <v>-7.6</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="12">
         <v>0.1</v>
       </c>
-      <c r="I23" s="9">
+      <c r="I23" s="10">
         <v>-29.6</v>
       </c>
-      <c r="J23" s="10">
+      <c r="J23" s="11">
         <v>-13.9</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="12">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="L23" s="9">
+      <c r="L23" s="10">
         <v>-37.4</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="11">
         <v>-27</v>
       </c>
-      <c r="N23" s="11">
+      <c r="N23" s="12">
         <v>-14.5</v>
       </c>
-      <c r="O23" s="9">
+      <c r="O23" s="10">
         <v>-33.799999999999997</v>
       </c>
-      <c r="P23" s="10">
+      <c r="P23" s="11">
         <v>-23.3</v>
       </c>
-      <c r="Q23" s="11">
+      <c r="Q23" s="12">
         <v>-5.6</v>
       </c>
-      <c r="R23" s="9">
+      <c r="R23" s="10">
         <v>-38.5</v>
       </c>
-      <c r="S23" s="10">
+      <c r="S23" s="11">
         <v>-28.2</v>
       </c>
-      <c r="T23" s="11">
+      <c r="T23" s="12">
         <v>-17.3</v>
       </c>
-      <c r="U23" s="9">
+      <c r="U23" s="10">
         <v>-54.6</v>
       </c>
-      <c r="V23" s="10">
+      <c r="V23" s="11">
         <v>-43.4</v>
       </c>
-      <c r="W23" s="11">
+      <c r="W23" s="12">
         <v>-32.6</v>
       </c>
-      <c r="X23" s="9">
+      <c r="X23" s="10">
         <v>-55.5</v>
       </c>
-      <c r="Y23" s="10">
+      <c r="Y23" s="11">
         <v>-43.2</v>
       </c>
-      <c r="Z23" s="11">
+      <c r="Z23" s="12">
         <v>-29.7</v>
       </c>
-      <c r="AA23" s="9">
+      <c r="AA23" s="10">
         <v>-54.5</v>
       </c>
-      <c r="AB23" s="10">
+      <c r="AB23" s="11">
         <v>-43.4</v>
       </c>
-      <c r="AC23" s="11">
+      <c r="AC23" s="12">
         <v>-33.200000000000003</v>
       </c>
     </row>
     <row r="24" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="39">
+      <c r="A24" s="34">
         <v>2008</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="9">
+      <c r="C24" s="10">
         <v>-36.1</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="11">
         <v>-23.5</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="12">
         <v>-11.4</v>
       </c>
-      <c r="F24" s="9">
+      <c r="F24" s="10">
         <v>-30.9</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="11">
         <v>-18.2</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="12">
         <v>-7.6</v>
       </c>
-      <c r="I24" s="9">
+      <c r="I24" s="10">
         <v>-39.200000000000003</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="11">
         <v>-26.6</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K24" s="12">
         <v>-13.7</v>
       </c>
-      <c r="L24" s="9">
+      <c r="L24" s="10">
         <v>-47.5</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="11">
         <v>-36.4</v>
       </c>
-      <c r="N24" s="11">
+      <c r="N24" s="12">
         <v>-22.5</v>
       </c>
-      <c r="O24" s="9">
+      <c r="O24" s="10">
         <v>-38.4</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="11">
         <v>-30.9</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="Q24" s="12">
         <v>-16.5</v>
       </c>
-      <c r="R24" s="9">
+      <c r="R24" s="10">
         <v>-50.3</v>
       </c>
-      <c r="S24" s="10">
+      <c r="S24" s="11">
         <v>-38.200000000000003</v>
       </c>
-      <c r="T24" s="11">
+      <c r="T24" s="12">
         <v>-24.4</v>
       </c>
-      <c r="U24" s="9">
+      <c r="U24" s="10">
         <v>-57.2</v>
       </c>
-      <c r="V24" s="10">
+      <c r="V24" s="11">
         <v>-45.4</v>
       </c>
-      <c r="W24" s="11">
+      <c r="W24" s="12">
         <v>-37.200000000000003</v>
       </c>
-      <c r="X24" s="9">
+      <c r="X24" s="10">
         <v>-53.9</v>
       </c>
-      <c r="Y24" s="10">
+      <c r="Y24" s="11">
         <v>-45.2</v>
       </c>
-      <c r="Z24" s="11">
+      <c r="Z24" s="12">
         <v>-35.9</v>
       </c>
-      <c r="AA24" s="9">
+      <c r="AA24" s="10">
         <v>-57.8</v>
       </c>
-      <c r="AB24" s="10">
+      <c r="AB24" s="11">
         <v>-45.5</v>
       </c>
-      <c r="AC24" s="11">
+      <c r="AC24" s="12">
         <v>-37.4</v>
       </c>
     </row>
     <row r="25" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="40">
+      <c r="A25" s="32">
         <v>2008</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="9">
+      <c r="C25" s="10">
         <v>-63.8</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="11">
         <v>-43.7</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="12">
         <v>-18.399999999999999</v>
       </c>
-      <c r="F25" s="9">
+      <c r="F25" s="10">
         <v>-67.8</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="11">
         <v>-43.2</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="12">
         <v>-13.4</v>
       </c>
-      <c r="I25" s="9">
+      <c r="I25" s="10">
         <v>-61.4</v>
       </c>
-      <c r="J25" s="10">
+      <c r="J25" s="11">
         <v>-44</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="12">
         <v>-21.4</v>
       </c>
-      <c r="L25" s="9">
+      <c r="L25" s="10">
         <v>-65</v>
       </c>
-      <c r="M25" s="10">
+      <c r="M25" s="11">
         <v>-52.4</v>
       </c>
-      <c r="N25" s="11">
+      <c r="N25" s="12">
         <v>-27.9</v>
       </c>
-      <c r="O25" s="9">
+      <c r="O25" s="10">
         <v>-66.900000000000006</v>
       </c>
-      <c r="P25" s="10">
+      <c r="P25" s="11">
         <v>-53.4</v>
       </c>
-      <c r="Q25" s="11">
+      <c r="Q25" s="12">
         <v>-24.3</v>
       </c>
-      <c r="R25" s="9">
+      <c r="R25" s="10">
         <v>-64.400000000000006</v>
       </c>
-      <c r="S25" s="10">
+      <c r="S25" s="11">
         <v>-52.1</v>
       </c>
-      <c r="T25" s="11">
+      <c r="T25" s="12">
         <v>-29.1</v>
       </c>
-      <c r="U25" s="9">
+      <c r="U25" s="10">
         <v>-66.8</v>
       </c>
-      <c r="V25" s="10">
+      <c r="V25" s="11">
         <v>-57.2</v>
       </c>
-      <c r="W25" s="11">
+      <c r="W25" s="12">
         <v>-37.299999999999997</v>
       </c>
-      <c r="X25" s="9">
+      <c r="X25" s="10">
         <v>-68.900000000000006</v>
       </c>
-      <c r="Y25" s="10">
+      <c r="Y25" s="11">
         <v>-59.6</v>
       </c>
-      <c r="Z25" s="11">
+      <c r="Z25" s="12">
         <v>-35.4</v>
       </c>
-      <c r="AA25" s="9">
+      <c r="AA25" s="10">
         <v>-66.400000000000006</v>
       </c>
-      <c r="AB25" s="10">
+      <c r="AB25" s="11">
         <v>-56.7</v>
       </c>
-      <c r="AC25" s="11">
+      <c r="AC25" s="12">
         <v>-37.700000000000003</v>
       </c>
     </row>
     <row r="26" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="38">
+      <c r="A26" s="33">
         <v>2009</v>
       </c>
       <c r="B26" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C26" s="9">
+        <v>3</v>
+      </c>
+      <c r="C26" s="10">
         <v>-74.599999999999994</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="11">
         <v>-41.2</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="12">
         <v>-17.5</v>
       </c>
-      <c r="F26" s="9">
+      <c r="F26" s="10">
         <v>-78.8</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="11">
         <v>-35.4</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="12">
         <v>-9.5</v>
       </c>
-      <c r="I26" s="9">
+      <c r="I26" s="10">
         <v>-72.2</v>
       </c>
-      <c r="J26" s="10">
+      <c r="J26" s="11">
         <v>-44.6</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="12">
         <v>-22.2</v>
       </c>
-      <c r="L26" s="9">
+      <c r="L26" s="10">
         <v>-76.400000000000006</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="11">
         <v>-52.5</v>
       </c>
-      <c r="N26" s="11">
+      <c r="N26" s="12">
         <v>-28.2</v>
       </c>
-      <c r="O26" s="9">
+      <c r="O26" s="10">
         <v>-81.7</v>
       </c>
-      <c r="P26" s="10">
+      <c r="P26" s="11">
         <v>-46</v>
       </c>
-      <c r="Q26" s="11">
+      <c r="Q26" s="12">
         <v>-17.600000000000001</v>
       </c>
-      <c r="R26" s="9">
+      <c r="R26" s="10">
         <v>-74.7</v>
       </c>
-      <c r="S26" s="10">
+      <c r="S26" s="11">
         <v>-54.5</v>
       </c>
-      <c r="T26" s="11">
+      <c r="T26" s="12">
         <v>-31.6</v>
       </c>
-      <c r="U26" s="9">
+      <c r="U26" s="10">
         <v>-74.7</v>
       </c>
-      <c r="V26" s="10">
+      <c r="V26" s="11">
         <v>-53.4</v>
       </c>
-      <c r="W26" s="11">
+      <c r="W26" s="12">
         <v>-35.799999999999997</v>
       </c>
-      <c r="X26" s="9">
+      <c r="X26" s="10">
         <v>-82.4</v>
       </c>
-      <c r="Y26" s="10">
+      <c r="Y26" s="11">
         <v>-51.9</v>
       </c>
-      <c r="Z26" s="11">
+      <c r="Z26" s="12">
         <v>-27.9</v>
       </c>
-      <c r="AA26" s="9">
+      <c r="AA26" s="10">
         <v>-73.099999999999994</v>
       </c>
-      <c r="AB26" s="10">
+      <c r="AB26" s="11">
         <v>-53.7</v>
       </c>
-      <c r="AC26" s="11">
+      <c r="AC26" s="12">
         <v>-37.4</v>
       </c>
     </row>
     <row r="27" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="39">
+      <c r="A27" s="34">
         <v>2009</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="9">
+      <c r="C27" s="10">
         <v>-26.7</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="11">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="12">
         <v>6.5</v>
       </c>
-      <c r="F27" s="9">
+      <c r="F27" s="10">
         <v>-14.2</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="11">
         <v>-0.8</v>
       </c>
-      <c r="H27" s="11">
+      <c r="H27" s="12">
         <v>14.2</v>
       </c>
-      <c r="I27" s="9">
+      <c r="I27" s="10">
         <v>-33.9</v>
       </c>
-      <c r="J27" s="10">
+      <c r="J27" s="11">
         <v>-14.1</v>
       </c>
-      <c r="K27" s="11">
+      <c r="K27" s="12">
         <v>2</v>
       </c>
-      <c r="L27" s="9">
+      <c r="L27" s="10">
         <v>-46.5</v>
       </c>
-      <c r="M27" s="10">
+      <c r="M27" s="11">
         <v>-22</v>
       </c>
-      <c r="N27" s="11">
+      <c r="N27" s="12">
         <v>-1.6</v>
       </c>
-      <c r="O27" s="9">
+      <c r="O27" s="10">
         <v>-35.299999999999997</v>
       </c>
-      <c r="P27" s="10">
+      <c r="P27" s="11">
         <v>-12.4</v>
       </c>
-      <c r="Q27" s="11">
+      <c r="Q27" s="12">
         <v>4.4000000000000004</v>
       </c>
-      <c r="R27" s="9">
+      <c r="R27" s="10">
         <v>-50</v>
       </c>
-      <c r="S27" s="10">
+      <c r="S27" s="11">
         <v>-25</v>
       </c>
-      <c r="T27" s="11">
+      <c r="T27" s="12">
         <v>-3.5</v>
       </c>
-      <c r="U27" s="9">
+      <c r="U27" s="10">
         <v>-61.5</v>
       </c>
-      <c r="V27" s="10">
+      <c r="V27" s="11">
         <v>-36.299999999999997</v>
       </c>
-      <c r="W27" s="11">
+      <c r="W27" s="12">
         <v>-19.100000000000001</v>
       </c>
-      <c r="X27" s="9">
+      <c r="X27" s="10">
         <v>-63.2</v>
       </c>
-      <c r="Y27" s="10">
+      <c r="Y27" s="11">
         <v>-35</v>
       </c>
-      <c r="Z27" s="11">
+      <c r="Z27" s="12">
         <v>-16.399999999999999</v>
       </c>
-      <c r="AA27" s="9">
+      <c r="AA27" s="10">
         <v>-61.1</v>
       </c>
-      <c r="AB27" s="10">
+      <c r="AB27" s="11">
         <v>-36.5</v>
       </c>
-      <c r="AC27" s="11">
+      <c r="AC27" s="12">
         <v>-19.7</v>
       </c>
     </row>
     <row r="28" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="39">
+      <c r="A28" s="34">
         <v>2009</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="9">
+      <c r="C28" s="10">
         <v>0.7</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="11">
         <v>2.9</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="12">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F28" s="9">
+      <c r="F28" s="10">
         <v>16.8</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="11">
         <v>10.6</v>
       </c>
-      <c r="H28" s="11">
+      <c r="H28" s="12">
         <v>7.9</v>
       </c>
-      <c r="I28" s="9">
+      <c r="I28" s="10">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="J28" s="10">
+      <c r="J28" s="11">
         <v>-1.5</v>
       </c>
-      <c r="K28" s="11">
+      <c r="K28" s="12">
         <v>3.1</v>
       </c>
-      <c r="L28" s="9">
+      <c r="L28" s="10">
         <v>-18.2</v>
       </c>
-      <c r="M28" s="10">
+      <c r="M28" s="11">
         <v>-3.9</v>
       </c>
-      <c r="N28" s="11">
+      <c r="N28" s="12">
         <v>1.5</v>
       </c>
-      <c r="O28" s="9">
+      <c r="O28" s="10">
         <v>-3.1</v>
       </c>
-      <c r="P28" s="10">
+      <c r="P28" s="11">
         <v>3.8</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="Q28" s="12">
         <v>1.9</v>
       </c>
-      <c r="R28" s="9">
+      <c r="R28" s="10">
         <v>-23.1</v>
       </c>
-      <c r="S28" s="10">
+      <c r="S28" s="11">
         <v>-6.4</v>
       </c>
-      <c r="T28" s="11">
+      <c r="T28" s="12">
         <v>1.4</v>
       </c>
-      <c r="U28" s="9">
+      <c r="U28" s="10">
         <v>-42.3</v>
       </c>
-      <c r="V28" s="10">
+      <c r="V28" s="11">
         <v>-25.8</v>
       </c>
-      <c r="W28" s="11">
+      <c r="W28" s="12">
         <v>-16.5</v>
       </c>
-      <c r="X28" s="9">
+      <c r="X28" s="10">
         <v>-35.4</v>
       </c>
-      <c r="Y28" s="10">
+      <c r="Y28" s="11">
         <v>-13.1</v>
       </c>
-      <c r="Z28" s="11">
+      <c r="Z28" s="12">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="AA28" s="9">
+      <c r="AA28" s="10">
         <v>-43.7</v>
       </c>
-      <c r="AB28" s="10">
+      <c r="AB28" s="11">
         <v>-28.4</v>
       </c>
-      <c r="AC28" s="11">
+      <c r="AC28" s="12">
         <v>-18</v>
       </c>
     </row>
     <row r="29" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="40">
+      <c r="A29" s="32">
         <v>2009</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="9">
+      <c r="C29" s="10">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="11">
         <v>-9.1</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29" s="12">
         <v>0.7</v>
       </c>
-      <c r="F29" s="9">
+      <c r="F29" s="10">
         <v>6.1</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="11">
         <v>-5.3</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H29" s="12">
         <v>2.8</v>
       </c>
-      <c r="I29" s="9">
+      <c r="I29" s="10">
         <v>-17.7</v>
       </c>
-      <c r="J29" s="10">
+      <c r="J29" s="11">
         <v>-11.4</v>
       </c>
-      <c r="K29" s="11">
+      <c r="K29" s="12">
         <v>-0.6</v>
       </c>
-      <c r="L29" s="9">
+      <c r="L29" s="10">
         <v>-24.4</v>
       </c>
-      <c r="M29" s="10">
+      <c r="M29" s="11">
         <v>-20</v>
       </c>
-      <c r="N29" s="11">
+      <c r="N29" s="12">
         <v>-7</v>
       </c>
-      <c r="O29" s="9">
+      <c r="O29" s="10">
         <v>-8.5</v>
       </c>
-      <c r="P29" s="10">
+      <c r="P29" s="11">
         <v>-17.5</v>
       </c>
-      <c r="Q29" s="11">
+      <c r="Q29" s="12">
         <v>-1.8</v>
       </c>
-      <c r="R29" s="9">
+      <c r="R29" s="10">
         <v>-29.5</v>
       </c>
-      <c r="S29" s="10">
+      <c r="S29" s="11">
         <v>-20.8</v>
       </c>
-      <c r="T29" s="11">
+      <c r="T29" s="12">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="U29" s="9">
+      <c r="U29" s="10">
         <v>-46</v>
       </c>
-      <c r="V29" s="10">
+      <c r="V29" s="11">
         <v>-35.4</v>
       </c>
-      <c r="W29" s="11">
+      <c r="W29" s="12">
         <v>-19.7</v>
       </c>
-      <c r="X29" s="9">
+      <c r="X29" s="10">
         <v>-38.700000000000003</v>
       </c>
-      <c r="Y29" s="10">
+      <c r="Y29" s="11">
         <v>-30.2</v>
       </c>
-      <c r="Z29" s="11">
+      <c r="Z29" s="12">
         <v>-14.2</v>
       </c>
-      <c r="AA29" s="9">
+      <c r="AA29" s="10">
         <v>-47.5</v>
       </c>
-      <c r="AB29" s="10">
+      <c r="AB29" s="11">
         <v>-36.5</v>
       </c>
-      <c r="AC29" s="11">
+      <c r="AC29" s="12">
         <v>-20.9</v>
       </c>
     </row>
     <row r="30" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="38">
+      <c r="A30" s="33">
         <v>2010</v>
       </c>
       <c r="B30" s="29" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C30" s="9">
+        <v>3</v>
+      </c>
+      <c r="C30" s="10">
         <v>-5.8</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="11">
         <v>-1.3</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E30" s="12">
         <v>5.6</v>
       </c>
-      <c r="F30" s="9">
+      <c r="F30" s="10">
         <v>1.6</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G30" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H30" s="12">
         <v>8.1</v>
       </c>
-      <c r="I30" s="9">
+      <c r="I30" s="10">
         <v>-10.199999999999999</v>
       </c>
-      <c r="J30" s="10">
+      <c r="J30" s="11">
         <v>-4.5</v>
       </c>
-      <c r="K30" s="11">
+      <c r="K30" s="12">
         <v>4.2</v>
       </c>
-      <c r="L30" s="9">
+      <c r="L30" s="10">
         <v>-17.899999999999999</v>
       </c>
-      <c r="M30" s="10">
+      <c r="M30" s="11">
         <v>-8.9</v>
       </c>
-      <c r="N30" s="11">
+      <c r="N30" s="12">
         <v>-0.4</v>
       </c>
-      <c r="O30" s="9">
+      <c r="O30" s="10">
         <v>-11.5</v>
       </c>
-      <c r="P30" s="10">
+      <c r="P30" s="11">
         <v>-6.6</v>
       </c>
-      <c r="Q30" s="11">
+      <c r="Q30" s="12">
         <v>2.5</v>
       </c>
-      <c r="R30" s="9">
+      <c r="R30" s="10">
         <v>-20</v>
       </c>
-      <c r="S30" s="10">
+      <c r="S30" s="11">
         <v>-9.6999999999999993</v>
       </c>
-      <c r="T30" s="11">
+      <c r="T30" s="12">
         <v>-1.3</v>
       </c>
-      <c r="U30" s="9">
+      <c r="U30" s="10">
         <v>-38.700000000000003</v>
       </c>
-      <c r="V30" s="10">
+      <c r="V30" s="11">
         <v>-21.2</v>
       </c>
-      <c r="W30" s="11">
+      <c r="W30" s="12">
         <v>-12.7</v>
       </c>
-      <c r="X30" s="9">
+      <c r="X30" s="10">
         <v>-30.9</v>
       </c>
-      <c r="Y30" s="10">
+      <c r="Y30" s="11">
         <v>-17.399999999999999</v>
       </c>
-      <c r="Z30" s="11">
+      <c r="Z30" s="12">
         <v>-9.1</v>
       </c>
-      <c r="AA30" s="9">
+      <c r="AA30" s="10">
         <v>-40.299999999999997</v>
       </c>
-      <c r="AB30" s="10">
+      <c r="AB30" s="11">
         <v>-22</v>
       </c>
-      <c r="AC30" s="11">
+      <c r="AC30" s="12">
         <v>-13.4</v>
       </c>
     </row>
     <row r="31" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="39">
+      <c r="A31" s="34">
         <v>2010</v>
       </c>
       <c r="B31" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="9">
+      <c r="C31" s="10">
         <v>9.5</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="11">
         <v>8.5</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E31" s="12">
         <v>10</v>
       </c>
-      <c r="F31" s="9">
+      <c r="F31" s="10">
         <v>16.3</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="11">
         <v>10.8</v>
       </c>
-      <c r="H31" s="11">
+      <c r="H31" s="12">
         <v>10.6</v>
       </c>
-      <c r="I31" s="9">
+      <c r="I31" s="10">
         <v>5.9</v>
       </c>
-      <c r="J31" s="10">
+      <c r="J31" s="11">
         <v>7.3</v>
       </c>
-      <c r="K31" s="11">
+      <c r="K31" s="12">
         <v>9.6999999999999993</v>
       </c>
-      <c r="L31" s="9">
+      <c r="L31" s="10">
         <v>-0.8</v>
       </c>
-      <c r="M31" s="10">
+      <c r="M31" s="11">
         <v>2.4</v>
       </c>
-      <c r="N31" s="11">
+      <c r="N31" s="12">
         <v>8.3000000000000007</v>
       </c>
-      <c r="O31" s="9">
+      <c r="O31" s="10">
         <v>5</v>
       </c>
-      <c r="P31" s="10">
+      <c r="P31" s="11">
         <v>9.5</v>
       </c>
-      <c r="Q31" s="11">
+      <c r="Q31" s="12">
         <v>11.7</v>
       </c>
-      <c r="R31" s="9">
+      <c r="R31" s="10">
         <v>-2.5</v>
       </c>
-      <c r="S31" s="10">
+      <c r="S31" s="11">
         <v>0.3</v>
       </c>
-      <c r="T31" s="11">
+      <c r="T31" s="12">
         <v>7.3</v>
       </c>
-      <c r="U31" s="9">
+      <c r="U31" s="10">
         <v>-31.3</v>
       </c>
-      <c r="V31" s="10">
+      <c r="V31" s="11">
         <v>-19.5</v>
       </c>
-      <c r="W31" s="11">
+      <c r="W31" s="12">
         <v>-11.7</v>
       </c>
-      <c r="X31" s="9">
+      <c r="X31" s="10">
         <v>-20.2</v>
       </c>
-      <c r="Y31" s="10">
+      <c r="Y31" s="11">
         <v>-11.6</v>
       </c>
-      <c r="Z31" s="11">
+      <c r="Z31" s="12">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="AA31" s="9">
+      <c r="AA31" s="10">
         <v>-33.6</v>
       </c>
-      <c r="AB31" s="10">
+      <c r="AB31" s="11">
         <v>-21.1</v>
       </c>
-      <c r="AC31" s="11">
+      <c r="AC31" s="12">
         <v>-13.1</v>
       </c>
     </row>
     <row r="32" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="39">
+      <c r="A32" s="34">
         <v>2010</v>
       </c>
-      <c r="B32" s="30" t="s">
+      <c r="B32" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="9">
+      <c r="C32" s="10">
         <v>5.2</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="11">
         <v>-3.6</v>
       </c>
-      <c r="E32" s="11">
+      <c r="E32" s="12">
         <v>1</v>
       </c>
-      <c r="F32" s="9">
+      <c r="F32" s="10">
         <v>11.9</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="11">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="H32" s="11">
+      <c r="H32" s="12">
         <v>1.6</v>
       </c>
-      <c r="I32" s="9">
+      <c r="I32" s="10">
         <v>1.6</v>
       </c>
-      <c r="J32" s="10">
+      <c r="J32" s="11">
         <v>-3.3</v>
       </c>
-      <c r="K32" s="11">
+      <c r="K32" s="12">
         <v>0.7</v>
       </c>
-      <c r="L32" s="9">
+      <c r="L32" s="10">
         <v>0.5</v>
       </c>
-      <c r="M32" s="10">
+      <c r="M32" s="11">
         <v>-6.7</v>
       </c>
-      <c r="N32" s="11">
+      <c r="N32" s="12">
         <v>-2.5</v>
       </c>
-      <c r="O32" s="9">
+      <c r="O32" s="10">
         <v>4.8</v>
       </c>
-      <c r="P32" s="10">
+      <c r="P32" s="11">
         <v>-1.5</v>
       </c>
-      <c r="Q32" s="11">
+      <c r="Q32" s="12">
         <v>-0.8</v>
       </c>
-      <c r="R32" s="9">
+      <c r="R32" s="10">
         <v>-0.9</v>
       </c>
-      <c r="S32" s="10">
+      <c r="S32" s="11">
         <v>-8.1999999999999993</v>
       </c>
-      <c r="T32" s="11">
+      <c r="T32" s="12">
         <v>-3.1</v>
       </c>
-      <c r="U32" s="9">
+      <c r="U32" s="10">
         <v>-24.6</v>
       </c>
-      <c r="V32" s="10">
+      <c r="V32" s="11">
         <v>-22.4</v>
       </c>
-      <c r="W32" s="11">
+      <c r="W32" s="12">
         <v>-18.8</v>
       </c>
-      <c r="X32" s="9">
+      <c r="X32" s="10">
         <v>-11.8</v>
       </c>
-      <c r="Y32" s="10">
+      <c r="Y32" s="11">
         <v>-16.399999999999999</v>
       </c>
-      <c r="Z32" s="11">
+      <c r="Z32" s="12">
         <v>-11.1</v>
       </c>
-      <c r="AA32" s="9">
+      <c r="AA32" s="10">
         <v>-27.1</v>
       </c>
-      <c r="AB32" s="10">
+      <c r="AB32" s="11">
         <v>-23.6</v>
       </c>
-      <c r="AC32" s="11">
+      <c r="AC32" s="12">
         <v>-20.399999999999999</v>
       </c>
     </row>
     <row r="33" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="40">
+      <c r="A33" s="32">
         <v>2010</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C33" s="9">
+      <c r="C33" s="10">
         <v>-12.1</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="11">
         <v>-6.3</v>
       </c>
-      <c r="E33" s="11">
+      <c r="E33" s="12">
         <v>1.2</v>
       </c>
-      <c r="F33" s="9">
+      <c r="F33" s="10">
         <v>-13.9</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G33" s="11">
         <v>-5.8</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="12">
         <v>2.5</v>
       </c>
-      <c r="I33" s="9">
+      <c r="I33" s="10">
         <v>-11.2</v>
       </c>
-      <c r="J33" s="10">
+      <c r="J33" s="11">
         <v>-6.6</v>
       </c>
-      <c r="K33" s="11">
+      <c r="K33" s="12">
         <v>0.5</v>
       </c>
-      <c r="L33" s="9">
+      <c r="L33" s="10">
         <v>-17.3</v>
       </c>
-      <c r="M33" s="10">
+      <c r="M33" s="11">
         <v>-13.8</v>
       </c>
-      <c r="N33" s="11">
+      <c r="N33" s="12">
         <v>-4</v>
       </c>
-      <c r="O33" s="9">
+      <c r="O33" s="10">
         <v>-15.4</v>
       </c>
-      <c r="P33" s="10">
+      <c r="P33" s="11">
         <v>-13.7</v>
       </c>
-      <c r="Q33" s="11">
+      <c r="Q33" s="12">
         <v>0.4</v>
       </c>
-      <c r="R33" s="9">
+      <c r="R33" s="10">
         <v>-17.899999999999999</v>
       </c>
-      <c r="S33" s="10">
+      <c r="S33" s="11">
         <v>-13.8</v>
       </c>
-      <c r="T33" s="11">
+      <c r="T33" s="12">
         <v>-5.4</v>
       </c>
-      <c r="U33" s="9">
+      <c r="U33" s="10">
         <v>-30.5</v>
       </c>
-      <c r="V33" s="10">
+      <c r="V33" s="11">
         <v>-30.2</v>
       </c>
-      <c r="W33" s="11">
+      <c r="W33" s="12">
         <v>-18.100000000000001</v>
       </c>
-      <c r="X33" s="9">
+      <c r="X33" s="10">
         <v>-25.2</v>
       </c>
-      <c r="Y33" s="10">
+      <c r="Y33" s="11">
         <v>-28.4</v>
       </c>
-      <c r="Z33" s="11">
+      <c r="Z33" s="12">
         <v>-13.1</v>
       </c>
-      <c r="AA33" s="9">
+      <c r="AA33" s="10">
         <v>-31.5</v>
       </c>
-      <c r="AB33" s="10">
+      <c r="AB33" s="11">
         <v>-30.5</v>
       </c>
-      <c r="AC33" s="11">
+      <c r="AC33" s="12">
         <v>-19.100000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="38">
+      <c r="A34" s="33">
         <v>2011</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C34" s="9">
+      <c r="C34" s="10">
         <v>2.1</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E34" s="11">
+      <c r="E34" s="12">
         <v>6.5</v>
       </c>
-      <c r="F34" s="9">
+      <c r="F34" s="10">
         <v>0.2</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G34" s="11">
         <v>5.7</v>
       </c>
-      <c r="H34" s="11">
+      <c r="H34" s="12">
         <v>6.7</v>
       </c>
-      <c r="I34" s="9">
+      <c r="I34" s="10">
         <v>3.1</v>
       </c>
-      <c r="J34" s="10">
+      <c r="J34" s="11">
         <v>3.3</v>
       </c>
-      <c r="K34" s="11">
+      <c r="K34" s="12">
         <v>6.4</v>
       </c>
-      <c r="L34" s="9">
+      <c r="L34" s="10">
         <v>-7.7</v>
       </c>
-      <c r="M34" s="10">
+      <c r="M34" s="11">
         <v>-1.3</v>
       </c>
-      <c r="N34" s="11">
+      <c r="N34" s="12">
         <v>2.8</v>
       </c>
-      <c r="O34" s="9">
+      <c r="O34" s="10">
         <v>-11</v>
       </c>
-      <c r="P34" s="10">
+      <c r="P34" s="11">
         <v>-0.6</v>
       </c>
-      <c r="Q34" s="11">
+      <c r="Q34" s="12">
         <v>5.6</v>
       </c>
-      <c r="R34" s="9">
+      <c r="R34" s="10">
         <v>-6.7</v>
       </c>
-      <c r="S34" s="10">
+      <c r="S34" s="11">
         <v>-1.4</v>
       </c>
-      <c r="T34" s="11">
+      <c r="T34" s="12">
         <v>2</v>
       </c>
-      <c r="U34" s="9">
+      <c r="U34" s="10">
         <v>-27.1</v>
       </c>
-      <c r="V34" s="10">
+      <c r="V34" s="11">
         <v>-16.100000000000001</v>
       </c>
-      <c r="W34" s="11">
+      <c r="W34" s="12">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="X34" s="9">
+      <c r="X34" s="10">
         <v>-28.1</v>
       </c>
-      <c r="Y34" s="10">
+      <c r="Y34" s="11">
         <v>-11.6</v>
       </c>
-      <c r="Z34" s="11">
+      <c r="Z34" s="12">
         <v>-4.5</v>
       </c>
-      <c r="AA34" s="9">
+      <c r="AA34" s="10">
         <v>-26.8</v>
       </c>
-      <c r="AB34" s="10">
+      <c r="AB34" s="11">
         <v>-17</v>
       </c>
-      <c r="AC34" s="11">
+      <c r="AC34" s="12">
         <v>-10.3</v>
       </c>
     </row>
     <row r="35" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="39">
+      <c r="A35" s="34">
         <v>2011</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="9">
+      <c r="C35" s="10">
         <v>-45</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="11">
         <v>-4.7</v>
       </c>
-      <c r="E35" s="11">
+      <c r="E35" s="12">
         <v>14.3</v>
       </c>
-      <c r="F35" s="9">
+      <c r="F35" s="10">
         <v>-42.5</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G35" s="11">
         <v>0.5</v>
       </c>
-      <c r="H35" s="11">
+      <c r="H35" s="12">
         <v>17.7</v>
       </c>
-      <c r="I35" s="9">
+      <c r="I35" s="10">
         <v>-46.4</v>
       </c>
-      <c r="J35" s="10">
+      <c r="J35" s="11">
         <v>-7.6</v>
       </c>
-      <c r="K35" s="11">
+      <c r="K35" s="12">
         <v>12.4</v>
       </c>
-      <c r="L35" s="9">
+      <c r="L35" s="10">
         <v>-58.3</v>
       </c>
-      <c r="M35" s="10">
+      <c r="M35" s="11">
         <v>-21.3</v>
       </c>
-      <c r="N35" s="11">
+      <c r="N35" s="12">
         <v>6.8</v>
       </c>
-      <c r="O35" s="9">
+      <c r="O35" s="10">
         <v>-57.3</v>
       </c>
-      <c r="P35" s="10">
+      <c r="P35" s="11">
         <v>-17.600000000000001</v>
       </c>
-      <c r="Q35" s="11">
+      <c r="Q35" s="12">
         <v>12.9</v>
       </c>
-      <c r="R35" s="9">
+      <c r="R35" s="10">
         <v>-58.6</v>
       </c>
-      <c r="S35" s="10">
+      <c r="S35" s="11">
         <v>-22.4</v>
       </c>
-      <c r="T35" s="11">
+      <c r="T35" s="12">
         <v>5</v>
       </c>
-      <c r="U35" s="9">
+      <c r="U35" s="10">
         <v>-62.3</v>
       </c>
-      <c r="V35" s="10">
+      <c r="V35" s="11">
         <v>-34.299999999999997</v>
       </c>
-      <c r="W35" s="11">
+      <c r="W35" s="12">
         <v>-12.3</v>
       </c>
-      <c r="X35" s="9">
+      <c r="X35" s="10">
         <v>-61.3</v>
       </c>
-      <c r="Y35" s="10">
+      <c r="Y35" s="11">
         <v>-28.6</v>
       </c>
-      <c r="Z35" s="11">
+      <c r="Z35" s="12">
         <v>-6.8</v>
       </c>
-      <c r="AA35" s="9">
+      <c r="AA35" s="10">
         <v>-62.5</v>
       </c>
-      <c r="AB35" s="10">
+      <c r="AB35" s="11">
         <v>-35.5</v>
       </c>
-      <c r="AC35" s="11">
+      <c r="AC35" s="12">
         <v>-13.5</v>
       </c>
     </row>
     <row r="36" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="39">
+      <c r="A36" s="34">
         <v>2011</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C36" s="9">
+      <c r="C36" s="10">
         <v>1.5</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="11">
         <v>6.9</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E36" s="12">
         <v>6.5</v>
       </c>
-      <c r="F36" s="9">
+      <c r="F36" s="10">
         <v>9.3000000000000007</v>
       </c>
-      <c r="G36" s="10">
+      <c r="G36" s="11">
         <v>11.6</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H36" s="12">
         <v>7.2</v>
       </c>
-      <c r="I36" s="9">
+      <c r="I36" s="10">
         <v>-2.8</v>
       </c>
-      <c r="J36" s="10">
+      <c r="J36" s="11">
         <v>4.5</v>
       </c>
-      <c r="K36" s="11">
+      <c r="K36" s="12">
         <v>6.1</v>
       </c>
-      <c r="L36" s="9">
+      <c r="L36" s="10">
         <v>-13.7</v>
       </c>
-      <c r="M36" s="10">
+      <c r="M36" s="11">
         <v>-2.7</v>
       </c>
-      <c r="N36" s="11">
+      <c r="N36" s="12">
         <v>-0.1</v>
       </c>
-      <c r="O36" s="9">
+      <c r="O36" s="10">
         <v>-2.8</v>
       </c>
-      <c r="P36" s="10">
+      <c r="P36" s="11">
         <v>7</v>
       </c>
-      <c r="Q36" s="11">
+      <c r="Q36" s="12">
         <v>1.8</v>
       </c>
-      <c r="R36" s="9">
+      <c r="R36" s="10">
         <v>-17</v>
       </c>
-      <c r="S36" s="10">
+      <c r="S36" s="11">
         <v>-5.6</v>
       </c>
-      <c r="T36" s="11">
+      <c r="T36" s="12">
         <v>-0.6</v>
       </c>
-      <c r="U36" s="9">
+      <c r="U36" s="10">
         <v>-32.6</v>
       </c>
-      <c r="V36" s="10">
+      <c r="V36" s="11">
         <v>-18.899999999999999</v>
       </c>
-      <c r="W36" s="11">
+      <c r="W36" s="12">
         <v>-15.7</v>
       </c>
-      <c r="X36" s="9">
+      <c r="X36" s="10">
         <v>-27.2</v>
       </c>
-      <c r="Y36" s="10">
+      <c r="Y36" s="11">
         <v>-9.6999999999999993</v>
       </c>
-      <c r="Z36" s="11">
+      <c r="Z36" s="12">
         <v>-12.3</v>
       </c>
-      <c r="AA36" s="9">
+      <c r="AA36" s="10">
         <v>-33.700000000000003</v>
       </c>
-      <c r="AB36" s="10">
+      <c r="AB36" s="11">
         <v>-20.8</v>
       </c>
-      <c r="AC36" s="11">
+      <c r="AC36" s="12">
         <v>-16.399999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="40">
+      <c r="A37" s="32">
         <v>2011</v>
       </c>
       <c r="B37" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C37" s="9">
+      <c r="C37" s="10">
         <v>-11.9</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="11">
         <v>-3.1</v>
       </c>
-      <c r="E37" s="11">
+      <c r="E37" s="12">
         <v>3.4</v>
       </c>
-      <c r="F37" s="9">
+      <c r="F37" s="10">
         <v>-13.5</v>
       </c>
-      <c r="G37" s="10">
+      <c r="G37" s="11">
         <v>-1.4</v>
       </c>
-      <c r="H37" s="11">
+      <c r="H37" s="12">
         <v>3.6</v>
       </c>
-      <c r="I37" s="9">
+      <c r="I37" s="10">
         <v>-11.1</v>
       </c>
-      <c r="J37" s="10">
+      <c r="J37" s="11">
         <v>-4</v>
       </c>
-      <c r="K37" s="11">
+      <c r="K37" s="12">
         <v>3.2</v>
       </c>
-      <c r="L37" s="9">
+      <c r="L37" s="10">
         <v>-20.3</v>
       </c>
-      <c r="M37" s="10">
+      <c r="M37" s="11">
         <v>-13.7</v>
       </c>
-      <c r="N37" s="11">
+      <c r="N37" s="12">
         <v>-2.1</v>
       </c>
-      <c r="O37" s="9">
+      <c r="O37" s="10">
         <v>-15.5</v>
       </c>
-      <c r="P37" s="10">
+      <c r="P37" s="11">
         <v>-10.7</v>
       </c>
-      <c r="Q37" s="11">
+      <c r="Q37" s="12">
         <v>0.8</v>
       </c>
-      <c r="R37" s="9">
+      <c r="R37" s="10">
         <v>-21.7</v>
       </c>
-      <c r="S37" s="10">
+      <c r="S37" s="11">
         <v>-14.6</v>
       </c>
-      <c r="T37" s="11">
+      <c r="T37" s="12">
         <v>-3</v>
       </c>
-      <c r="U37" s="9">
+      <c r="U37" s="10">
         <v>-32.5</v>
       </c>
-      <c r="V37" s="10">
+      <c r="V37" s="11">
         <v>-27.5</v>
       </c>
-      <c r="W37" s="11">
+      <c r="W37" s="12">
         <v>-15.9</v>
       </c>
-      <c r="X37" s="9">
+      <c r="X37" s="10">
         <v>-29.5</v>
       </c>
-      <c r="Y37" s="10">
+      <c r="Y37" s="11">
         <v>-28.1</v>
       </c>
-      <c r="Z37" s="11">
+      <c r="Z37" s="12">
         <v>-13.5</v>
       </c>
-      <c r="AA37" s="9">
+      <c r="AA37" s="10">
         <v>-33.1</v>
       </c>
-      <c r="AB37" s="10">
+      <c r="AB37" s="11">
         <v>-27.4</v>
       </c>
-      <c r="AC37" s="11">
+      <c r="AC37" s="12">
         <v>-16.399999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="38">
+      <c r="A38" s="33">
         <v>2012</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C38" s="9">
+      <c r="C38" s="10">
         <v>-3.4</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="11">
         <v>3.8</v>
       </c>
-      <c r="E38" s="11">
+      <c r="E38" s="12">
         <v>6.1</v>
       </c>
-      <c r="F38" s="9">
+      <c r="F38" s="10">
         <v>-6.3</v>
       </c>
-      <c r="G38" s="10">
+      <c r="G38" s="11">
         <v>4.7</v>
       </c>
-      <c r="H38" s="11">
+      <c r="H38" s="12">
         <v>6.4</v>
       </c>
-      <c r="I38" s="9">
+      <c r="I38" s="10">
         <v>-1.9</v>
       </c>
-      <c r="J38" s="10">
+      <c r="J38" s="11">
         <v>3.3</v>
       </c>
-      <c r="K38" s="11">
+      <c r="K38" s="12">
         <v>6</v>
       </c>
-      <c r="L38" s="9">
+      <c r="L38" s="10">
         <v>-14.4</v>
       </c>
-      <c r="M38" s="10">
+      <c r="M38" s="11">
         <v>-3.4</v>
       </c>
-      <c r="N38" s="11">
+      <c r="N38" s="12">
         <v>0.7</v>
       </c>
-      <c r="O38" s="9">
+      <c r="O38" s="10">
         <v>-15.5</v>
       </c>
-      <c r="P38" s="10">
+      <c r="P38" s="11">
         <v>-4.5</v>
       </c>
-      <c r="Q38" s="11">
+      <c r="Q38" s="12">
         <v>2.1</v>
       </c>
-      <c r="R38" s="9">
+      <c r="R38" s="10">
         <v>-14.1</v>
       </c>
-      <c r="S38" s="10">
+      <c r="S38" s="11">
         <v>-3</v>
       </c>
-      <c r="T38" s="11">
+      <c r="T38" s="12">
         <v>0.3</v>
       </c>
-      <c r="U38" s="9">
+      <c r="U38" s="10">
         <v>-30.9</v>
       </c>
-      <c r="V38" s="10">
+      <c r="V38" s="11">
         <v>-16.2</v>
       </c>
-      <c r="W38" s="11">
+      <c r="W38" s="12">
         <v>-9.6999999999999993</v>
       </c>
-      <c r="X38" s="9">
+      <c r="X38" s="10">
         <v>-27.2</v>
       </c>
-      <c r="Y38" s="10">
+      <c r="Y38" s="11">
         <v>-12.2</v>
       </c>
-      <c r="Z38" s="11">
+      <c r="Z38" s="12">
         <v>-8</v>
       </c>
-      <c r="AA38" s="9">
+      <c r="AA38" s="10">
         <v>-31.6</v>
       </c>
-      <c r="AB38" s="10">
+      <c r="AB38" s="11">
         <v>-17</v>
       </c>
-      <c r="AC38" s="11">
+      <c r="AC38" s="12">
         <v>-10</v>
       </c>
     </row>
     <row r="39" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="39">
+      <c r="A39" s="34">
         <v>2012</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C39" s="9">
+      <c r="C39" s="10">
         <v>0.7</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="11">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E39" s="11">
+      <c r="E39" s="12">
         <v>7.2</v>
       </c>
-      <c r="F39" s="9">
+      <c r="F39" s="10">
         <v>-1.7</v>
       </c>
-      <c r="G39" s="10">
+      <c r="G39" s="11">
         <v>5.6</v>
       </c>
-      <c r="H39" s="11">
+      <c r="H39" s="12">
         <v>9.4</v>
       </c>
-      <c r="I39" s="9">
+      <c r="I39" s="10">
         <v>1.9</v>
       </c>
-      <c r="J39" s="10">
+      <c r="J39" s="11">
         <v>3.7</v>
       </c>
-      <c r="K39" s="11">
+      <c r="K39" s="12">
         <v>6</v>
       </c>
-      <c r="L39" s="9">
+      <c r="L39" s="10">
         <v>-3.4</v>
       </c>
-      <c r="M39" s="10">
+      <c r="M39" s="11">
         <v>0.2</v>
       </c>
-      <c r="N39" s="11">
+      <c r="N39" s="12">
         <v>4.5999999999999996</v>
       </c>
-      <c r="O39" s="9">
+      <c r="O39" s="10">
         <v>-7.8</v>
       </c>
-      <c r="P39" s="10">
+      <c r="P39" s="11">
         <v>-1.7</v>
       </c>
-      <c r="Q39" s="11">
+      <c r="Q39" s="12">
         <v>6.3</v>
       </c>
-      <c r="R39" s="9">
+      <c r="R39" s="10">
         <v>-2.1</v>
       </c>
-      <c r="S39" s="10">
+      <c r="S39" s="11">
         <v>0.7</v>
       </c>
-      <c r="T39" s="11">
+      <c r="T39" s="12">
         <v>4.0999999999999996</v>
       </c>
-      <c r="U39" s="9">
+      <c r="U39" s="10">
         <v>-21.7</v>
       </c>
-      <c r="V39" s="10">
+      <c r="V39" s="11">
         <v>-17.600000000000001</v>
       </c>
-      <c r="W39" s="11">
+      <c r="W39" s="12">
         <v>-10.199999999999999</v>
       </c>
-      <c r="X39" s="9">
+      <c r="X39" s="10">
         <v>-27.2</v>
       </c>
-      <c r="Y39" s="10">
+      <c r="Y39" s="11">
         <v>-18.7</v>
       </c>
-      <c r="Z39" s="11">
+      <c r="Z39" s="12">
         <v>-3.2</v>
       </c>
-      <c r="AA39" s="9">
+      <c r="AA39" s="10">
         <v>-20.5</v>
       </c>
-      <c r="AB39" s="10">
+      <c r="AB39" s="11">
         <v>-17.3</v>
       </c>
-      <c r="AC39" s="11">
+      <c r="AC39" s="12">
         <v>-11.6</v>
       </c>
     </row>
     <row r="40" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="39">
+      <c r="A40" s="34">
         <v>2012</v>
       </c>
       <c r="B40" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C40" s="9">
+      <c r="C40" s="10">
         <v>-1</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="11">
         <v>1.2</v>
       </c>
-      <c r="E40" s="11">
+      <c r="E40" s="12">
         <v>2.8</v>
       </c>
-      <c r="F40" s="9">
+      <c r="F40" s="10">
         <v>0</v>
       </c>
-      <c r="G40" s="10">
+      <c r="G40" s="11">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H40" s="11">
+      <c r="H40" s="12">
         <v>1.4</v>
       </c>
-      <c r="I40" s="9">
+      <c r="I40" s="10">
         <v>-1.5</v>
       </c>
-      <c r="J40" s="10">
+      <c r="J40" s="11">
         <v>0.7</v>
       </c>
-      <c r="K40" s="11">
+      <c r="K40" s="12">
         <v>3.5</v>
       </c>
-      <c r="L40" s="9">
+      <c r="L40" s="10">
         <v>-7.2</v>
       </c>
-      <c r="M40" s="10">
+      <c r="M40" s="11">
         <v>-2.4</v>
       </c>
-      <c r="N40" s="11">
+      <c r="N40" s="12">
         <v>-0.9</v>
       </c>
-      <c r="O40" s="9">
+      <c r="O40" s="10">
         <v>-10</v>
       </c>
-      <c r="P40" s="10">
+      <c r="P40" s="11">
         <v>-2.5</v>
       </c>
-      <c r="Q40" s="11">
+      <c r="Q40" s="12">
         <v>0.9</v>
       </c>
-      <c r="R40" s="9">
+      <c r="R40" s="10">
         <v>-6.4</v>
       </c>
-      <c r="S40" s="10">
+      <c r="S40" s="11">
         <v>-2.4</v>
       </c>
-      <c r="T40" s="11">
+      <c r="T40" s="12">
         <v>-1.5</v>
       </c>
-      <c r="U40" s="9">
+      <c r="U40" s="10">
         <v>-21.6</v>
       </c>
-      <c r="V40" s="10">
+      <c r="V40" s="11">
         <v>-16</v>
       </c>
-      <c r="W40" s="11">
+      <c r="W40" s="12">
         <v>-15.1</v>
       </c>
-      <c r="X40" s="9">
+      <c r="X40" s="10">
         <v>-23.9</v>
       </c>
-      <c r="Y40" s="10">
+      <c r="Y40" s="11">
         <v>-13.3</v>
       </c>
-      <c r="Z40" s="11">
+      <c r="Z40" s="12">
         <v>-13.3</v>
       </c>
-      <c r="AA40" s="9">
+      <c r="AA40" s="10">
         <v>-21.1</v>
       </c>
-      <c r="AB40" s="10">
+      <c r="AB40" s="11">
         <v>-16.5</v>
       </c>
-      <c r="AC40" s="11">
+      <c r="AC40" s="12">
         <v>-15.5</v>
       </c>
     </row>
     <row r="41" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="40">
+      <c r="A41" s="32">
         <v>2012</v>
       </c>
       <c r="B41" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-18.7</v>
+      </c>
+      <c r="D41" s="11">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="E41" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="F41" s="10">
+        <v>-20.8</v>
+      </c>
+      <c r="G41" s="11">
+        <v>-6.4</v>
+      </c>
+      <c r="H41" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="I41" s="10">
+        <v>-17.600000000000001</v>
+      </c>
+      <c r="J41" s="11">
+        <v>-3.6</v>
+      </c>
+      <c r="K41" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="L41" s="10">
+        <v>-23.9</v>
+      </c>
+      <c r="M41" s="11">
+        <v>-14.8</v>
+      </c>
+      <c r="N41" s="12">
+        <v>-5</v>
+      </c>
+      <c r="O41" s="10">
+        <v>-27.8</v>
+      </c>
+      <c r="P41" s="11">
+        <v>-15.7</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>-6.1</v>
+      </c>
+      <c r="R41" s="10">
+        <v>-22.8</v>
+      </c>
+      <c r="S41" s="11">
+        <v>-14.5</v>
+      </c>
+      <c r="T41" s="12">
+        <v>-4.7</v>
+      </c>
+      <c r="U41" s="10">
+        <v>-32.1</v>
+      </c>
+      <c r="V41" s="11">
+        <v>-26.6</v>
+      </c>
+      <c r="W41" s="12">
+        <v>-14.9</v>
+      </c>
+      <c r="X41" s="10">
+        <v>-38.4</v>
+      </c>
+      <c r="Y41" s="11">
+        <v>-34</v>
+      </c>
+      <c r="Z41" s="12">
+        <v>-14.7</v>
+      </c>
+      <c r="AA41" s="10">
+        <v>-30.9</v>
+      </c>
+      <c r="AB41" s="11">
+        <v>-25.1</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>-14.9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="33">
+        <v>2013</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C42" s="10">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D42" s="11">
+        <v>15.8</v>
+      </c>
+      <c r="E42" s="12">
+        <v>12.2</v>
+      </c>
+      <c r="F42" s="10">
+        <v>11.3</v>
+      </c>
+      <c r="G42" s="11">
+        <v>13.8</v>
+      </c>
+      <c r="H42" s="12">
+        <v>11.6</v>
+      </c>
+      <c r="I42" s="10">
+        <v>21.5</v>
+      </c>
+      <c r="J42" s="11">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="K42" s="12">
+        <v>12.6</v>
+      </c>
+      <c r="L42" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="M42" s="11">
+        <v>14.8</v>
+      </c>
+      <c r="N42" s="12">
+        <v>12.8</v>
+      </c>
+      <c r="O42" s="10">
+        <v>-1</v>
+      </c>
+      <c r="P42" s="11">
+        <v>11.1</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>14.7</v>
+      </c>
+      <c r="R42" s="10">
+        <v>12.8</v>
+      </c>
+      <c r="S42" s="11">
+        <v>15.9</v>
+      </c>
+      <c r="T42" s="12">
+        <v>12.3</v>
+      </c>
+      <c r="U42" s="10">
+        <v>-2.7</v>
+      </c>
+      <c r="V42" s="11">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="W42" s="12">
+        <v>8.6</v>
+      </c>
+      <c r="X42" s="10">
+        <v>-10</v>
+      </c>
+      <c r="Y42" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Z42" s="12">
+        <v>7.7</v>
+      </c>
+      <c r="AA42" s="10">
+        <v>-1.2</v>
+      </c>
+      <c r="AB42" s="11">
+        <v>10.1</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="34">
+        <v>2013</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="C43" s="10">
         <v>33</v>
       </c>
-      <c r="C41" s="9">
-[...97 lines deleted...]
-      <c r="F42" s="9">
+      <c r="D43" s="11">
+        <v>24.6</v>
+      </c>
+      <c r="E43" s="12">
+        <v>15.7</v>
+      </c>
+      <c r="F43" s="10">
+        <v>29</v>
+      </c>
+      <c r="G43" s="11">
+        <v>21.9</v>
+      </c>
+      <c r="H43" s="12">
+        <v>15.2</v>
+      </c>
+      <c r="I43" s="10">
+        <v>35.1</v>
+      </c>
+      <c r="J43" s="11">
+        <v>26</v>
+      </c>
+      <c r="K43" s="12">
+        <v>15.9</v>
+      </c>
+      <c r="L43" s="10">
+        <v>31</v>
+      </c>
+      <c r="M43" s="11">
+        <v>25.2</v>
+      </c>
+      <c r="N43" s="12">
+        <v>19.2</v>
+      </c>
+      <c r="O43" s="10">
+        <v>26.5</v>
+      </c>
+      <c r="P43" s="11">
+        <v>22.4</v>
+      </c>
+      <c r="Q43" s="12">
+        <v>19</v>
+      </c>
+      <c r="R43" s="10">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="S43" s="11">
+        <v>26.1</v>
+      </c>
+      <c r="T43" s="12">
+        <v>19.3</v>
+      </c>
+      <c r="U43" s="10">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="V43" s="11">
         <v>11.3</v>
       </c>
-      <c r="G42" s="10">
-[...133 lines deleted...]
-      <c r="V43" s="10">
+      <c r="W43" s="12">
+        <v>7.8</v>
+      </c>
+      <c r="X43" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="Y43" s="11">
+        <v>11.2</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AA43" s="10">
+        <v>11</v>
+      </c>
+      <c r="AB43" s="11">
         <v>11.3</v>
       </c>
-      <c r="W43" s="11">
-[...17 lines deleted...]
-      <c r="AC43" s="11">
+      <c r="AC43" s="12">
         <v>7.6</v>
       </c>
     </row>
     <row r="44" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="39">
+      <c r="A44" s="34">
         <v>2013</v>
       </c>
       <c r="B44" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C44" s="9">
+      <c r="C44" s="10">
         <v>23.7</v>
       </c>
-      <c r="D44" s="10">
+      <c r="D44" s="11">
         <v>15.5</v>
       </c>
-      <c r="E44" s="11">
+      <c r="E44" s="12">
         <v>13.4</v>
       </c>
-      <c r="F44" s="9">
+      <c r="F44" s="10">
         <v>22</v>
       </c>
-      <c r="G44" s="10">
+      <c r="G44" s="11">
         <v>14.1</v>
       </c>
-      <c r="H44" s="11">
+      <c r="H44" s="12">
         <v>10</v>
       </c>
-      <c r="I44" s="9">
+      <c r="I44" s="10">
         <v>24.6</v>
       </c>
-      <c r="J44" s="10">
+      <c r="J44" s="11">
         <v>16.3</v>
       </c>
-      <c r="K44" s="11">
+      <c r="K44" s="12">
         <v>15.2</v>
       </c>
-      <c r="L44" s="9">
+      <c r="L44" s="10">
         <v>22.6</v>
       </c>
-      <c r="M44" s="10">
+      <c r="M44" s="11">
         <v>17.3</v>
       </c>
-      <c r="N44" s="11">
+      <c r="N44" s="12">
         <v>14.4</v>
       </c>
-      <c r="O44" s="9">
+      <c r="O44" s="10">
         <v>18.7</v>
       </c>
-      <c r="P44" s="10">
+      <c r="P44" s="11">
         <v>13.9</v>
       </c>
-      <c r="Q44" s="11">
+      <c r="Q44" s="12">
         <v>8.9</v>
       </c>
-      <c r="R44" s="9">
+      <c r="R44" s="10">
         <v>23.8</v>
       </c>
-      <c r="S44" s="10">
+      <c r="S44" s="11">
         <v>18.3</v>
       </c>
-      <c r="T44" s="11">
+      <c r="T44" s="12">
         <v>16.100000000000001</v>
       </c>
-      <c r="U44" s="9">
+      <c r="U44" s="10">
         <v>6.5</v>
       </c>
-      <c r="V44" s="10">
+      <c r="V44" s="11">
         <v>7</v>
       </c>
-      <c r="W44" s="11">
+      <c r="W44" s="12">
         <v>3.3</v>
       </c>
-      <c r="X44" s="9">
+      <c r="X44" s="10">
         <v>-0.3</v>
       </c>
-      <c r="Y44" s="10">
+      <c r="Y44" s="11">
         <v>8.1</v>
       </c>
-      <c r="Z44" s="11">
+      <c r="Z44" s="12">
         <v>3.2</v>
       </c>
-      <c r="AA44" s="9">
+      <c r="AA44" s="10">
         <v>7.9</v>
       </c>
-      <c r="AB44" s="10">
+      <c r="AB44" s="11">
         <v>6.8</v>
       </c>
-      <c r="AC44" s="11">
+      <c r="AC44" s="12">
         <v>3.4</v>
       </c>
     </row>
     <row r="45" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="40">
+      <c r="A45" s="32">
         <v>2013</v>
       </c>
       <c r="B45" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="C45" s="9">
+      <c r="C45" s="10">
         <v>24.6</v>
       </c>
-      <c r="D45" s="10">
+      <c r="D45" s="11">
         <v>22.7</v>
       </c>
-      <c r="E45" s="11">
+      <c r="E45" s="12">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="F45" s="9">
+      <c r="F45" s="10">
         <v>23</v>
       </c>
-      <c r="G45" s="10">
+      <c r="G45" s="11">
         <v>18.100000000000001</v>
       </c>
-      <c r="H45" s="11">
+      <c r="H45" s="12">
         <v>-7.9</v>
       </c>
-      <c r="I45" s="9">
+      <c r="I45" s="10">
         <v>25.5</v>
       </c>
-      <c r="J45" s="10">
+      <c r="J45" s="11">
         <v>25.2</v>
       </c>
-      <c r="K45" s="11">
+      <c r="K45" s="12">
         <v>-10</v>
       </c>
-      <c r="L45" s="9">
+      <c r="L45" s="10">
         <v>26.3</v>
       </c>
-      <c r="M45" s="10">
+      <c r="M45" s="11">
         <v>25.2</v>
       </c>
-      <c r="N45" s="11">
+      <c r="N45" s="12">
         <v>-9.6</v>
       </c>
-      <c r="O45" s="9">
+      <c r="O45" s="10">
         <v>24</v>
       </c>
-      <c r="P45" s="10">
+      <c r="P45" s="11">
         <v>20.3</v>
       </c>
-      <c r="Q45" s="11">
+      <c r="Q45" s="12">
         <v>-6</v>
       </c>
-      <c r="R45" s="9">
+      <c r="R45" s="10">
         <v>27</v>
       </c>
-      <c r="S45" s="10">
+      <c r="S45" s="11">
         <v>26.7</v>
       </c>
-      <c r="T45" s="11">
+      <c r="T45" s="12">
         <v>-10.7</v>
       </c>
-      <c r="U45" s="9">
+      <c r="U45" s="10">
         <v>13.6</v>
       </c>
-      <c r="V45" s="10">
+      <c r="V45" s="11">
         <v>10.8</v>
       </c>
-      <c r="W45" s="11">
+      <c r="W45" s="12">
         <v>-15.4</v>
       </c>
-      <c r="X45" s="9">
+      <c r="X45" s="10">
         <v>6.2</v>
       </c>
-      <c r="Y45" s="10">
+      <c r="Y45" s="11">
         <v>9.4</v>
       </c>
-      <c r="Z45" s="11">
+      <c r="Z45" s="12">
         <v>-13.5</v>
       </c>
-      <c r="AA45" s="9">
+      <c r="AA45" s="10">
         <v>15.1</v>
       </c>
-      <c r="AB45" s="10">
+      <c r="AB45" s="11">
         <v>11.1</v>
       </c>
-      <c r="AC45" s="11">
+      <c r="AC45" s="12">
         <v>-15.7</v>
       </c>
     </row>
     <row r="46" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="38">
+      <c r="A46" s="33">
         <v>2014</v>
       </c>
-      <c r="B46" s="31" t="s">
+      <c r="B46" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="C46" s="9">
+      <c r="C46" s="10">
         <v>29.2</v>
       </c>
-      <c r="D46" s="10">
+      <c r="D46" s="11">
         <v>-21.3</v>
       </c>
-      <c r="E46" s="11">
+      <c r="E46" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="F46" s="9">
+      <c r="F46" s="10">
         <v>25.1</v>
       </c>
-      <c r="G46" s="10">
+      <c r="G46" s="11">
         <v>-19.399999999999999</v>
       </c>
-      <c r="H46" s="11">
+      <c r="H46" s="12">
         <v>6.5</v>
       </c>
-      <c r="I46" s="9">
+      <c r="I46" s="10">
         <v>31.4</v>
       </c>
-      <c r="J46" s="10">
+      <c r="J46" s="11">
         <v>-22.3</v>
       </c>
-      <c r="K46" s="11">
+      <c r="K46" s="12">
         <v>10.9</v>
       </c>
-      <c r="L46" s="9">
+      <c r="L46" s="10">
         <v>30.2</v>
       </c>
-      <c r="M46" s="10">
+      <c r="M46" s="11">
         <v>-23.7</v>
       </c>
-      <c r="N46" s="11">
+      <c r="N46" s="12">
         <v>7.9</v>
       </c>
-      <c r="O46" s="9">
+      <c r="O46" s="10">
         <v>26.1</v>
       </c>
-      <c r="P46" s="10">
+      <c r="P46" s="11">
         <v>-22.5</v>
       </c>
-      <c r="Q46" s="11">
+      <c r="Q46" s="12">
         <v>7.2</v>
       </c>
-      <c r="R46" s="9">
+      <c r="R46" s="10">
         <v>31.5</v>
       </c>
-      <c r="S46" s="10">
+      <c r="S46" s="11">
         <v>-24</v>
       </c>
-      <c r="T46" s="11">
+      <c r="T46" s="12">
         <v>8</v>
       </c>
-      <c r="U46" s="9">
+      <c r="U46" s="10">
         <v>20.3</v>
       </c>
-      <c r="V46" s="10">
+      <c r="V46" s="11">
         <v>-22.9</v>
       </c>
-      <c r="W46" s="11">
+      <c r="W46" s="12">
         <v>-3</v>
       </c>
-      <c r="X46" s="9">
+      <c r="X46" s="10">
         <v>18.399999999999999</v>
       </c>
-      <c r="Y46" s="10">
+      <c r="Y46" s="11">
         <v>-23.7</v>
       </c>
-      <c r="Z46" s="11">
+      <c r="Z46" s="12">
         <v>-1.4</v>
       </c>
-      <c r="AA46" s="9">
+      <c r="AA46" s="10">
         <v>20.7</v>
       </c>
-      <c r="AB46" s="10">
+      <c r="AB46" s="11">
         <v>-22.7</v>
       </c>
-      <c r="AC46" s="11">
+      <c r="AC46" s="12">
         <v>-3.4</v>
       </c>
     </row>
     <row r="47" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="39">
+      <c r="A47" s="34">
         <v>2014</v>
       </c>
-      <c r="B47" s="31" t="s">
+      <c r="B47" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="C47" s="9">
+      <c r="C47" s="10">
         <v>-22.4</v>
       </c>
-      <c r="D47" s="10">
+      <c r="D47" s="11">
         <v>19</v>
       </c>
-      <c r="E47" s="11">
+      <c r="E47" s="12">
         <v>13.1</v>
       </c>
-      <c r="F47" s="9">
+      <c r="F47" s="10">
         <v>-20</v>
       </c>
-      <c r="G47" s="10">
+      <c r="G47" s="11">
         <v>17.2</v>
       </c>
-      <c r="H47" s="11">
+      <c r="H47" s="12">
         <v>12.5</v>
       </c>
-      <c r="I47" s="9">
+      <c r="I47" s="10">
         <v>-23.7</v>
       </c>
-      <c r="J47" s="10">
+      <c r="J47" s="11">
         <v>20</v>
       </c>
-      <c r="K47" s="11">
+      <c r="K47" s="12">
         <v>13.5</v>
       </c>
-      <c r="L47" s="9">
+      <c r="L47" s="10">
         <v>-24.2</v>
       </c>
-      <c r="M47" s="10">
+      <c r="M47" s="11">
         <v>13.6</v>
       </c>
-      <c r="N47" s="11">
+      <c r="N47" s="12">
         <v>15.2</v>
       </c>
-      <c r="O47" s="9">
+      <c r="O47" s="10">
         <v>-21.9</v>
       </c>
-      <c r="P47" s="10">
+      <c r="P47" s="11">
         <v>11.8</v>
       </c>
-      <c r="Q47" s="11">
+      <c r="Q47" s="12">
         <v>14.3</v>
       </c>
-      <c r="R47" s="9">
+      <c r="R47" s="10">
         <v>-24.9</v>
       </c>
-      <c r="S47" s="10">
+      <c r="S47" s="11">
         <v>14.2</v>
       </c>
-      <c r="T47" s="11">
+      <c r="T47" s="12">
         <v>15.5</v>
       </c>
-      <c r="U47" s="9">
+      <c r="U47" s="10">
         <v>-21.5</v>
       </c>
-      <c r="V47" s="10">
+      <c r="V47" s="11">
         <v>0.5</v>
       </c>
-      <c r="W47" s="11">
+      <c r="W47" s="12">
         <v>5.2</v>
       </c>
-      <c r="X47" s="9">
+      <c r="X47" s="10">
         <v>-23.2</v>
       </c>
-      <c r="Y47" s="10">
+      <c r="Y47" s="11">
         <v>1.7</v>
       </c>
-      <c r="Z47" s="11">
+      <c r="Z47" s="12">
         <v>6.9</v>
       </c>
-      <c r="AA47" s="9">
+      <c r="AA47" s="10">
         <v>-21.1</v>
       </c>
-      <c r="AB47" s="10">
+      <c r="AB47" s="11">
         <v>0.3</v>
       </c>
-      <c r="AC47" s="11">
+      <c r="AC47" s="12">
         <v>4.8</v>
       </c>
     </row>
     <row r="48" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="39">
+      <c r="A48" s="34">
         <v>2014</v>
       </c>
-      <c r="B48" s="31" t="s">
+      <c r="B48" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C48" s="9">
+      <c r="C48" s="10">
         <v>15.8</v>
       </c>
-      <c r="D48" s="10">
+      <c r="D48" s="11">
         <v>11.2</v>
       </c>
-      <c r="E48" s="11">
+      <c r="E48" s="12">
         <v>7.8</v>
       </c>
-      <c r="F48" s="9">
+      <c r="F48" s="10">
         <v>16.7</v>
       </c>
-      <c r="G48" s="10">
+      <c r="G48" s="11">
         <v>11.6</v>
       </c>
-      <c r="H48" s="11">
+      <c r="H48" s="12">
         <v>6.2</v>
       </c>
-      <c r="I48" s="9">
+      <c r="I48" s="10">
         <v>15.4</v>
       </c>
-      <c r="J48" s="10">
+      <c r="J48" s="11">
         <v>11</v>
       </c>
-      <c r="K48" s="11">
+      <c r="K48" s="12">
         <v>8.6</v>
       </c>
-      <c r="L48" s="9">
+      <c r="L48" s="10">
         <v>10</v>
       </c>
-      <c r="M48" s="10">
+      <c r="M48" s="11">
         <v>13.3</v>
       </c>
-      <c r="N48" s="11">
+      <c r="N48" s="12">
         <v>8.6</v>
       </c>
-      <c r="O48" s="9">
+      <c r="O48" s="10">
         <v>6.9</v>
       </c>
-      <c r="P48" s="10">
+      <c r="P48" s="11">
         <v>14.3</v>
       </c>
-      <c r="Q48" s="11">
+      <c r="Q48" s="12">
         <v>8.4</v>
       </c>
-      <c r="R48" s="9">
+      <c r="R48" s="10">
         <v>10.9</v>
       </c>
-      <c r="S48" s="10">
+      <c r="S48" s="11">
         <v>13.1</v>
       </c>
-      <c r="T48" s="11">
+      <c r="T48" s="12">
         <v>8.6</v>
       </c>
-      <c r="U48" s="9">
+      <c r="U48" s="10">
         <v>-6.3</v>
       </c>
-      <c r="V48" s="10">
+      <c r="V48" s="11">
         <v>-0.2</v>
       </c>
-      <c r="W48" s="11">
+      <c r="W48" s="12">
         <v>-2.8</v>
       </c>
-      <c r="X48" s="9">
+      <c r="X48" s="10">
         <v>-7.5</v>
       </c>
-      <c r="Y48" s="10">
+      <c r="Y48" s="11">
         <v>4.2</v>
       </c>
-      <c r="Z48" s="11">
+      <c r="Z48" s="12">
         <v>-3.1</v>
       </c>
-      <c r="AA48" s="9">
+      <c r="AA48" s="10">
         <v>-6.1</v>
       </c>
-      <c r="AB48" s="10">
+      <c r="AB48" s="11">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="AC48" s="11">
+      <c r="AC48" s="12">
         <v>-2.7</v>
       </c>
     </row>
     <row r="49" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="40">
+      <c r="A49" s="32">
         <v>2014</v>
       </c>
-      <c r="B49" s="31" t="s">
+      <c r="B49" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C49" s="9">
+      <c r="C49" s="10">
         <v>4.3</v>
       </c>
-      <c r="D49" s="10">
+      <c r="D49" s="11">
         <v>4</v>
       </c>
-      <c r="E49" s="11">
+      <c r="E49" s="12">
         <v>3.5</v>
       </c>
-      <c r="F49" s="9">
+      <c r="F49" s="10">
         <v>5</v>
       </c>
-      <c r="G49" s="10">
+      <c r="G49" s="11">
         <v>3.3</v>
       </c>
-      <c r="H49" s="11">
+      <c r="H49" s="12">
         <v>2.4</v>
       </c>
-      <c r="I49" s="9">
+      <c r="I49" s="10">
         <v>3.9</v>
       </c>
-      <c r="J49" s="10">
+      <c r="J49" s="11">
         <v>4.3</v>
       </c>
-      <c r="K49" s="11">
+      <c r="K49" s="12">
         <v>4.2</v>
       </c>
-      <c r="L49" s="9">
+      <c r="L49" s="10">
         <v>-1.8</v>
       </c>
-      <c r="M49" s="10">
+      <c r="M49" s="11">
         <v>-2</v>
       </c>
-      <c r="N49" s="11">
+      <c r="N49" s="12">
         <v>0.1</v>
       </c>
-      <c r="O49" s="9">
+      <c r="O49" s="10">
         <v>-0.5</v>
       </c>
-      <c r="P49" s="10">
+      <c r="P49" s="11">
         <v>-3.5</v>
       </c>
-      <c r="Q49" s="11">
+      <c r="Q49" s="12">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="R49" s="9">
+      <c r="R49" s="10">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="S49" s="10">
+      <c r="S49" s="11">
         <v>-1.5</v>
       </c>
-      <c r="T49" s="11">
+      <c r="T49" s="12">
         <v>0.5</v>
       </c>
-      <c r="U49" s="9">
+      <c r="U49" s="10">
         <v>-18.100000000000001</v>
       </c>
-      <c r="V49" s="10">
+      <c r="V49" s="11">
         <v>-16.2</v>
       </c>
-      <c r="W49" s="11">
+      <c r="W49" s="12">
         <v>-10.8</v>
       </c>
-      <c r="X49" s="9">
+      <c r="X49" s="10">
         <v>-16.7</v>
       </c>
-      <c r="Y49" s="10">
+      <c r="Y49" s="11">
         <v>-16.8</v>
       </c>
-      <c r="Z49" s="11">
+      <c r="Z49" s="12">
         <v>-7.8</v>
       </c>
-      <c r="AA49" s="9">
+      <c r="AA49" s="10">
         <v>-18.399999999999999</v>
       </c>
-      <c r="AB49" s="10">
+      <c r="AB49" s="11">
         <v>-16</v>
       </c>
-      <c r="AC49" s="11">
+      <c r="AC49" s="12">
         <v>-11.4</v>
       </c>
     </row>
     <row r="50" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="38">
+      <c r="A50" s="33">
         <v>2015</v>
       </c>
       <c r="B50" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C50" s="9">
+      <c r="C50" s="10">
         <v>8.6999999999999993</v>
       </c>
-      <c r="D50" s="10">
+      <c r="D50" s="11">
         <v>7</v>
       </c>
-      <c r="E50" s="11">
+      <c r="E50" s="12">
         <v>8</v>
       </c>
-      <c r="F50" s="9">
+      <c r="F50" s="10">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G50" s="10">
+      <c r="G50" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H50" s="11">
+      <c r="H50" s="12">
         <v>5.7</v>
       </c>
-      <c r="I50" s="9">
+      <c r="I50" s="10">
         <v>8.9</v>
       </c>
-      <c r="J50" s="10">
+      <c r="J50" s="11">
         <v>8.6</v>
       </c>
-      <c r="K50" s="11">
+      <c r="K50" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="L50" s="9">
+      <c r="L50" s="10">
         <v>1</v>
       </c>
-      <c r="M50" s="10">
+      <c r="M50" s="11">
         <v>4.5999999999999996</v>
       </c>
-      <c r="N50" s="11">
+      <c r="N50" s="12">
         <v>6.1</v>
       </c>
-      <c r="O50" s="9">
+      <c r="O50" s="10">
         <v>-0.6</v>
       </c>
-      <c r="P50" s="10">
+      <c r="P50" s="11">
         <v>3.8</v>
       </c>
-      <c r="Q50" s="11">
+      <c r="Q50" s="12">
         <v>6.5</v>
       </c>
-      <c r="R50" s="9">
+      <c r="R50" s="10">
         <v>1.5</v>
       </c>
-      <c r="S50" s="10">
+      <c r="S50" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="T50" s="11">
+      <c r="T50" s="12">
         <v>6</v>
       </c>
-      <c r="U50" s="9">
+      <c r="U50" s="10">
         <v>-12.4</v>
       </c>
-      <c r="V50" s="10">
+      <c r="V50" s="11">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="W50" s="11">
+      <c r="W50" s="12">
         <v>-2.4</v>
       </c>
-      <c r="X50" s="9">
+      <c r="X50" s="10">
         <v>-9.1</v>
       </c>
-      <c r="Y50" s="10">
+      <c r="Y50" s="11">
         <v>-2</v>
       </c>
-      <c r="Z50" s="11">
+      <c r="Z50" s="12">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="AA50" s="9">
+      <c r="AA50" s="10">
         <v>-13.1</v>
       </c>
-      <c r="AB50" s="10">
+      <c r="AB50" s="11">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="AC50" s="11">
+      <c r="AC50" s="12">
         <v>-2.6</v>
       </c>
     </row>
     <row r="51" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="39">
+      <c r="A51" s="34">
         <v>2015</v>
       </c>
       <c r="B51" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C51" s="9">
+      <c r="C51" s="10">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D51" s="10">
+      <c r="D51" s="11">
         <v>11.4</v>
       </c>
-      <c r="E51" s="11">
+      <c r="E51" s="12">
         <v>9.8000000000000007</v>
       </c>
-      <c r="F51" s="9">
+      <c r="F51" s="10">
         <v>5.3</v>
       </c>
-      <c r="G51" s="10">
+      <c r="G51" s="11">
         <v>10.199999999999999</v>
       </c>
-      <c r="H51" s="11">
+      <c r="H51" s="12">
         <v>8.8000000000000007</v>
       </c>
-      <c r="I51" s="9">
+      <c r="I51" s="10">
         <v>12.2</v>
       </c>
-      <c r="J51" s="10">
+      <c r="J51" s="11">
         <v>12.1</v>
       </c>
-      <c r="K51" s="11">
+      <c r="K51" s="12">
         <v>10.4</v>
       </c>
-      <c r="L51" s="9">
+      <c r="L51" s="10">
         <v>9.3000000000000007</v>
       </c>
-      <c r="M51" s="10">
+      <c r="M51" s="11">
         <v>10.8</v>
       </c>
-      <c r="N51" s="11">
+      <c r="N51" s="12">
         <v>10.7</v>
       </c>
-      <c r="O51" s="9">
+      <c r="O51" s="10">
         <v>3.2</v>
       </c>
-      <c r="P51" s="10">
+      <c r="P51" s="11">
         <v>9.8000000000000007</v>
       </c>
-      <c r="Q51" s="11">
+      <c r="Q51" s="12">
         <v>9.8000000000000007</v>
       </c>
-      <c r="R51" s="9">
+      <c r="R51" s="10">
         <v>11.2</v>
       </c>
-      <c r="S51" s="10">
+      <c r="S51" s="11">
         <v>11.1</v>
       </c>
-      <c r="T51" s="11">
+      <c r="T51" s="12">
         <v>11</v>
       </c>
-      <c r="U51" s="9">
+      <c r="U51" s="10">
         <v>-7.5</v>
       </c>
-      <c r="V51" s="10">
+      <c r="V51" s="11">
         <v>-4.5</v>
       </c>
-      <c r="W51" s="11">
+      <c r="W51" s="12">
         <v>-0.6</v>
       </c>
-      <c r="X51" s="9">
+      <c r="X51" s="10">
         <v>-5.2</v>
       </c>
-      <c r="Y51" s="10">
+      <c r="Y51" s="11">
         <v>-7.1</v>
       </c>
-      <c r="Z51" s="11">
+      <c r="Z51" s="12">
         <v>-1.5</v>
       </c>
-      <c r="AA51" s="9">
+      <c r="AA51" s="10">
         <v>-8</v>
       </c>
-      <c r="AB51" s="10">
+      <c r="AB51" s="11">
         <v>-4</v>
       </c>
-      <c r="AC51" s="11">
+      <c r="AC51" s="12">
         <v>-0.4</v>
       </c>
     </row>
     <row r="52" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="39">
+      <c r="A52" s="34">
         <v>2015</v>
       </c>
       <c r="B52" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C52" s="9">
+      <c r="C52" s="10">
         <v>10.5</v>
       </c>
-      <c r="D52" s="10">
+      <c r="D52" s="11">
         <v>8.3000000000000007</v>
       </c>
-      <c r="E52" s="11">
+      <c r="E52" s="12">
         <v>6.9</v>
       </c>
-      <c r="F52" s="9">
+      <c r="F52" s="10">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G52" s="10">
+      <c r="G52" s="11">
         <v>7.9</v>
       </c>
-      <c r="H52" s="11">
+      <c r="H52" s="12">
         <v>4.0999999999999996</v>
       </c>
-      <c r="I52" s="9">
+      <c r="I52" s="10">
         <v>10.9</v>
       </c>
-      <c r="J52" s="10">
+      <c r="J52" s="11">
         <v>8.5</v>
       </c>
-      <c r="K52" s="11">
+      <c r="K52" s="12">
         <v>8.4</v>
       </c>
-      <c r="L52" s="9">
+      <c r="L52" s="10">
         <v>7.4</v>
       </c>
-      <c r="M52" s="10">
+      <c r="M52" s="11">
         <v>6</v>
       </c>
-      <c r="N52" s="11">
+      <c r="N52" s="12">
         <v>4</v>
       </c>
-      <c r="O52" s="9">
+      <c r="O52" s="10">
         <v>3.1</v>
       </c>
-      <c r="P52" s="10">
+      <c r="P52" s="11">
         <v>2.6</v>
       </c>
-      <c r="Q52" s="11">
+      <c r="Q52" s="12">
         <v>2</v>
       </c>
-      <c r="R52" s="9">
+      <c r="R52" s="10">
         <v>8.6999999999999993</v>
       </c>
-      <c r="S52" s="10">
+      <c r="S52" s="11">
         <v>7.1</v>
       </c>
-      <c r="T52" s="11">
+      <c r="T52" s="12">
         <v>4.5999999999999996</v>
       </c>
-      <c r="U52" s="9">
+      <c r="U52" s="10">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="V52" s="10">
+      <c r="V52" s="11">
         <v>-3.2</v>
       </c>
-      <c r="W52" s="11">
+      <c r="W52" s="12">
         <v>-4.5</v>
       </c>
-      <c r="X52" s="9">
+      <c r="X52" s="10">
         <v>-11.4</v>
       </c>
-      <c r="Y52" s="10">
+      <c r="Y52" s="11">
         <v>-1.2</v>
       </c>
-      <c r="Z52" s="11">
+      <c r="Z52" s="12">
         <v>-3.6</v>
       </c>
-      <c r="AA52" s="9">
+      <c r="AA52" s="10">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="AB52" s="10">
+      <c r="AB52" s="11">
         <v>-3.6</v>
       </c>
-      <c r="AC52" s="11">
+      <c r="AC52" s="12">
         <v>-4.5999999999999996</v>
       </c>
     </row>
     <row r="53" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="40">
+      <c r="A53" s="32">
         <v>2015</v>
       </c>
       <c r="B53" s="29" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C53" s="9">
+        <v>45</v>
+      </c>
+      <c r="C53" s="10">
         <v>5.6</v>
       </c>
-      <c r="D53" s="10">
+      <c r="D53" s="11">
         <v>4.2</v>
       </c>
-      <c r="E53" s="11">
+      <c r="E53" s="12">
         <v>3.1</v>
       </c>
-      <c r="F53" s="9">
+      <c r="F53" s="10">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G53" s="10">
+      <c r="G53" s="11">
         <v>2.6</v>
       </c>
-      <c r="H53" s="11">
+      <c r="H53" s="12">
         <v>1.4</v>
       </c>
-      <c r="I53" s="9">
+      <c r="I53" s="10">
         <v>6.1</v>
       </c>
-      <c r="J53" s="10">
+      <c r="J53" s="11">
         <v>5</v>
       </c>
-      <c r="K53" s="11">
+      <c r="K53" s="12">
         <v>3.9</v>
       </c>
-      <c r="L53" s="9">
+      <c r="L53" s="10">
         <v>3.9</v>
       </c>
-      <c r="M53" s="10">
+      <c r="M53" s="11">
         <v>0.1</v>
       </c>
-      <c r="N53" s="11">
+      <c r="N53" s="12">
         <v>0.3</v>
       </c>
-      <c r="O53" s="9">
+      <c r="O53" s="10">
         <v>-0.7</v>
       </c>
-      <c r="P53" s="10">
+      <c r="P53" s="11">
         <v>-0.1</v>
       </c>
-      <c r="Q53" s="11">
+      <c r="Q53" s="12">
         <v>0.3</v>
       </c>
-      <c r="R53" s="9">
+      <c r="R53" s="10">
         <v>5.4</v>
       </c>
-      <c r="S53" s="10">
+      <c r="S53" s="11">
         <v>0.2</v>
       </c>
-      <c r="T53" s="11">
+      <c r="T53" s="12">
         <v>0.4</v>
       </c>
-      <c r="U53" s="9">
+      <c r="U53" s="10">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="V53" s="10">
+      <c r="V53" s="11">
         <v>-10.1</v>
       </c>
-      <c r="W53" s="11">
+      <c r="W53" s="12">
         <v>-7.5</v>
       </c>
-      <c r="X53" s="9">
+      <c r="X53" s="10">
         <v>-7.8</v>
       </c>
-      <c r="Y53" s="10">
+      <c r="Y53" s="11">
         <v>-10.3</v>
       </c>
-      <c r="Z53" s="11">
+      <c r="Z53" s="12">
         <v>-5.9</v>
       </c>
-      <c r="AA53" s="9">
+      <c r="AA53" s="10">
         <v>-8.4</v>
       </c>
-      <c r="AB53" s="10">
+      <c r="AB53" s="11">
         <v>-10.1</v>
       </c>
-      <c r="AC53" s="11">
+      <c r="AC53" s="12">
         <v>-7.9</v>
       </c>
     </row>
     <row r="54" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="38">
+      <c r="A54" s="33">
         <v>2016</v>
       </c>
       <c r="B54" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C54" s="9">
+      <c r="C54" s="10">
         <v>-9.8000000000000007</v>
       </c>
-      <c r="D54" s="10">
+      <c r="D54" s="11">
         <v>-1.2</v>
       </c>
-      <c r="E54" s="11">
+      <c r="E54" s="12">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F54" s="9">
+      <c r="F54" s="10">
         <v>-12</v>
       </c>
-      <c r="G54" s="10">
+      <c r="G54" s="11">
         <v>-2</v>
       </c>
-      <c r="H54" s="11">
+      <c r="H54" s="12">
         <v>5.4</v>
       </c>
-      <c r="I54" s="9">
+      <c r="I54" s="10">
         <v>-8.6</v>
       </c>
-      <c r="J54" s="10">
+      <c r="J54" s="11">
         <v>-0.8</v>
       </c>
-      <c r="K54" s="11">
+      <c r="K54" s="12">
         <v>3.4</v>
       </c>
-      <c r="L54" s="9">
+      <c r="L54" s="10">
         <v>-12.1</v>
       </c>
-      <c r="M54" s="10">
+      <c r="M54" s="11">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="N54" s="11">
+      <c r="N54" s="12">
         <v>1.4</v>
       </c>
-      <c r="O54" s="9">
+      <c r="O54" s="10">
         <v>-14.9</v>
       </c>
-      <c r="P54" s="10">
+      <c r="P54" s="11">
         <v>-6.1</v>
       </c>
-      <c r="Q54" s="11">
+      <c r="Q54" s="12">
         <v>3.7</v>
       </c>
-      <c r="R54" s="9">
+      <c r="R54" s="10">
         <v>-11.2</v>
       </c>
-      <c r="S54" s="10">
+      <c r="S54" s="11">
         <v>-4.2</v>
       </c>
-      <c r="T54" s="11">
+      <c r="T54" s="12">
         <v>0.6</v>
       </c>
-      <c r="U54" s="9">
+      <c r="U54" s="10">
         <v>-21.7</v>
       </c>
-      <c r="V54" s="10">
+      <c r="V54" s="11">
         <v>-11.1</v>
       </c>
-      <c r="W54" s="11">
+      <c r="W54" s="12">
         <v>-6.7</v>
       </c>
-      <c r="X54" s="9">
+      <c r="X54" s="10">
         <v>-28.4</v>
       </c>
-      <c r="Y54" s="10">
+      <c r="Y54" s="11">
         <v>-11.5</v>
       </c>
-      <c r="Z54" s="11">
+      <c r="Z54" s="12">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="AA54" s="9">
+      <c r="AA54" s="10">
         <v>-20.399999999999999</v>
       </c>
-      <c r="AB54" s="10">
+      <c r="AB54" s="11">
         <v>-11</v>
       </c>
-      <c r="AC54" s="11">
+      <c r="AC54" s="12">
         <v>-6.3</v>
       </c>
     </row>
     <row r="55" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="39">
+      <c r="A55" s="34">
         <v>2016</v>
       </c>
       <c r="B55" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C55" s="9">
+      <c r="C55" s="10">
         <v>-9.5</v>
       </c>
-      <c r="D55" s="10">
+      <c r="D55" s="11">
         <v>1.7</v>
       </c>
-      <c r="E55" s="11">
+      <c r="E55" s="12">
         <v>3.4</v>
       </c>
-      <c r="F55" s="9">
+      <c r="F55" s="10">
         <v>-11</v>
       </c>
-      <c r="G55" s="10">
+      <c r="G55" s="11">
         <v>2.5</v>
       </c>
-      <c r="H55" s="11">
+      <c r="H55" s="12">
         <v>3.6</v>
       </c>
-      <c r="I55" s="9">
+      <c r="I55" s="10">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="J55" s="10">
+      <c r="J55" s="11">
         <v>1.2</v>
       </c>
-      <c r="K55" s="11">
+      <c r="K55" s="12">
         <v>3.3</v>
       </c>
-      <c r="L55" s="9">
+      <c r="L55" s="10">
         <v>-13.3</v>
       </c>
-      <c r="M55" s="10">
+      <c r="M55" s="11">
         <v>-2.7</v>
       </c>
-      <c r="N55" s="11">
+      <c r="N55" s="12">
         <v>2.5</v>
       </c>
-      <c r="O55" s="9">
+      <c r="O55" s="10">
         <v>-12.9</v>
       </c>
-      <c r="P55" s="10">
+      <c r="P55" s="11">
         <v>-1.4</v>
       </c>
-      <c r="Q55" s="11">
+      <c r="Q55" s="12">
         <v>6.9</v>
       </c>
-      <c r="R55" s="9">
+      <c r="R55" s="10">
         <v>-13.4</v>
       </c>
-      <c r="S55" s="10">
+      <c r="S55" s="11">
         <v>-3.2</v>
       </c>
-      <c r="T55" s="11">
+      <c r="T55" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="U55" s="9">
+      <c r="U55" s="10">
         <v>-23.9</v>
       </c>
-      <c r="V55" s="10">
+      <c r="V55" s="11">
         <v>-16.5</v>
       </c>
-      <c r="W55" s="11">
+      <c r="W55" s="12">
         <v>-10.199999999999999</v>
       </c>
-      <c r="X55" s="9">
+      <c r="X55" s="10">
         <v>-26</v>
       </c>
-      <c r="Y55" s="10">
+      <c r="Y55" s="11">
         <v>-20.2</v>
       </c>
-      <c r="Z55" s="11">
+      <c r="Z55" s="12">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="AA55" s="9">
+      <c r="AA55" s="10">
         <v>-23.5</v>
       </c>
-      <c r="AB55" s="10">
+      <c r="AB55" s="11">
         <v>-15.8</v>
       </c>
-      <c r="AC55" s="11">
+      <c r="AC55" s="12">
         <v>-10.5</v>
       </c>
     </row>
     <row r="56" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="39">
+      <c r="A56" s="34">
         <v>2016</v>
       </c>
       <c r="B56" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C56" s="9">
+      <c r="C56" s="10">
         <v>-0.9</v>
       </c>
-      <c r="D56" s="10">
+      <c r="D56" s="11">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E56" s="11">
+      <c r="E56" s="12">
         <v>3</v>
       </c>
-      <c r="F56" s="9">
+      <c r="F56" s="10">
         <v>-0.4</v>
       </c>
-      <c r="G56" s="10">
+      <c r="G56" s="11">
         <v>3.3</v>
       </c>
-      <c r="H56" s="11">
+      <c r="H56" s="12">
         <v>2.7</v>
       </c>
-      <c r="I56" s="9">
+      <c r="I56" s="10">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="J56" s="10">
+      <c r="J56" s="11">
         <v>1.7</v>
       </c>
-      <c r="K56" s="11">
+      <c r="K56" s="12">
         <v>3.2</v>
       </c>
-      <c r="L56" s="9">
+      <c r="L56" s="10">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="M56" s="10">
+      <c r="M56" s="11">
         <v>0.1</v>
       </c>
-      <c r="N56" s="11">
+      <c r="N56" s="12">
         <v>-0.6</v>
       </c>
-      <c r="O56" s="9">
+      <c r="O56" s="10">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="P56" s="10">
+      <c r="P56" s="11">
         <v>2.5</v>
       </c>
-      <c r="Q56" s="11">
+      <c r="Q56" s="12">
         <v>0.9</v>
       </c>
-      <c r="R56" s="9">
+      <c r="R56" s="10">
         <v>-4.8</v>
       </c>
-      <c r="S56" s="10">
+      <c r="S56" s="11">
         <v>-0.6</v>
       </c>
-      <c r="T56" s="11">
+      <c r="T56" s="12">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="U56" s="9">
+      <c r="U56" s="10">
         <v>-20.100000000000001</v>
       </c>
-      <c r="V56" s="10">
+      <c r="V56" s="11">
         <v>-10.8</v>
       </c>
-      <c r="W56" s="11">
+      <c r="W56" s="12">
         <v>-10.7</v>
       </c>
-      <c r="X56" s="9">
+      <c r="X56" s="10">
         <v>-25.2</v>
       </c>
-      <c r="Y56" s="10">
+      <c r="Y56" s="11">
         <v>-13.7</v>
       </c>
-      <c r="Z56" s="11">
+      <c r="Z56" s="12">
         <v>-10.7</v>
       </c>
-      <c r="AA56" s="9">
+      <c r="AA56" s="10">
         <v>-19.100000000000001</v>
       </c>
-      <c r="AB56" s="10">
+      <c r="AB56" s="11">
         <v>-10.199999999999999</v>
       </c>
-      <c r="AC56" s="11">
+      <c r="AC56" s="12">
         <v>-10.7</v>
       </c>
     </row>
     <row r="57" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="40">
+      <c r="A57" s="32">
         <v>2016</v>
       </c>
       <c r="B57" s="29" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C57" s="9">
+        <v>45</v>
+      </c>
+      <c r="C57" s="10">
         <v>3.2</v>
       </c>
-      <c r="D57" s="10">
+      <c r="D57" s="11">
         <v>2.4</v>
       </c>
-      <c r="E57" s="11">
+      <c r="E57" s="12">
         <v>1.8</v>
       </c>
-      <c r="F57" s="9">
+      <c r="F57" s="10">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G57" s="10">
+      <c r="G57" s="11">
         <v>2.8</v>
       </c>
-      <c r="H57" s="11">
+      <c r="H57" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="I57" s="9">
+      <c r="I57" s="10">
         <v>2.8</v>
       </c>
-      <c r="J57" s="10">
+      <c r="J57" s="11">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K57" s="11">
+      <c r="K57" s="12">
         <v>2.1</v>
       </c>
-      <c r="L57" s="9">
+      <c r="L57" s="10">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="M57" s="10">
+      <c r="M57" s="11">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="N57" s="11">
+      <c r="N57" s="12">
         <v>-2.1</v>
       </c>
-      <c r="O57" s="9">
+      <c r="O57" s="10">
         <v>1.9</v>
       </c>
-      <c r="P57" s="10">
+      <c r="P57" s="11">
         <v>-5</v>
       </c>
-      <c r="Q57" s="11">
+      <c r="Q57" s="12">
         <v>-3.3</v>
       </c>
-      <c r="R57" s="9">
+      <c r="R57" s="10">
         <v>-2</v>
       </c>
-      <c r="S57" s="10">
+      <c r="S57" s="11">
         <v>-3.8</v>
       </c>
-      <c r="T57" s="11">
+      <c r="T57" s="12">
         <v>-1.7</v>
       </c>
-      <c r="U57" s="9">
+      <c r="U57" s="10">
         <v>-13.4</v>
       </c>
-      <c r="V57" s="10">
+      <c r="V57" s="11">
         <v>-14.7</v>
       </c>
-      <c r="W57" s="11">
+      <c r="W57" s="12">
         <v>-11</v>
       </c>
-      <c r="X57" s="9">
+      <c r="X57" s="10">
         <v>-14.6</v>
       </c>
-      <c r="Y57" s="10">
+      <c r="Y57" s="11">
         <v>-17.399999999999999</v>
       </c>
-      <c r="Z57" s="11">
+      <c r="Z57" s="12">
         <v>-12.3</v>
       </c>
-      <c r="AA57" s="9">
+      <c r="AA57" s="10">
         <v>-13.2</v>
       </c>
-      <c r="AB57" s="10">
+      <c r="AB57" s="11">
         <v>-14.2</v>
       </c>
-      <c r="AC57" s="11">
+      <c r="AC57" s="12">
         <v>-10.7</v>
       </c>
     </row>
     <row r="58" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="38">
+      <c r="A58" s="33">
         <v>2017</v>
       </c>
       <c r="B58" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C58" s="9">
+      <c r="C58" s="10">
         <v>5.2</v>
       </c>
-      <c r="D58" s="10">
+      <c r="D58" s="11">
         <v>2</v>
       </c>
-      <c r="E58" s="11">
+      <c r="E58" s="12">
         <v>3.3</v>
       </c>
-      <c r="F58" s="9">
+      <c r="F58" s="10">
         <v>5.6</v>
       </c>
-      <c r="G58" s="10">
+      <c r="G58" s="11">
         <v>0.9</v>
       </c>
-      <c r="H58" s="11">
+      <c r="H58" s="12">
         <v>3.5</v>
       </c>
-      <c r="I58" s="9">
+      <c r="I58" s="10">
         <v>5</v>
       </c>
-      <c r="J58" s="10">
+      <c r="J58" s="11">
         <v>2.5</v>
       </c>
-      <c r="K58" s="11">
+      <c r="K58" s="12">
         <v>3.2</v>
       </c>
-      <c r="L58" s="9">
+      <c r="L58" s="10">
         <v>-0.6</v>
       </c>
-      <c r="M58" s="10">
+      <c r="M58" s="11">
         <v>-1.3</v>
       </c>
-      <c r="N58" s="11">
+      <c r="N58" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="O58" s="9">
+      <c r="O58" s="10">
         <v>-3.8</v>
       </c>
-      <c r="P58" s="10">
+      <c r="P58" s="11">
         <v>-3.2</v>
       </c>
-      <c r="Q58" s="11">
+      <c r="Q58" s="12">
         <v>-0.1</v>
       </c>
-      <c r="R58" s="9">
+      <c r="R58" s="10">
         <v>0.4</v>
       </c>
-      <c r="S58" s="10">
+      <c r="S58" s="11">
         <v>-0.8</v>
       </c>
-      <c r="T58" s="11">
+      <c r="T58" s="12">
         <v>1.5</v>
       </c>
-      <c r="U58" s="9">
+      <c r="U58" s="10">
         <v>-10.8</v>
       </c>
-      <c r="V58" s="10">
+      <c r="V58" s="11">
         <v>-8.5</v>
       </c>
-      <c r="W58" s="11">
+      <c r="W58" s="12">
         <v>-6.4</v>
       </c>
-      <c r="X58" s="9">
+      <c r="X58" s="10">
         <v>-11.8</v>
       </c>
-      <c r="Y58" s="10">
+      <c r="Y58" s="11">
         <v>-9.8000000000000007</v>
       </c>
-      <c r="Z58" s="11">
+      <c r="Z58" s="12">
         <v>-6.3</v>
       </c>
-      <c r="AA58" s="9">
+      <c r="AA58" s="10">
         <v>-10.6</v>
       </c>
-      <c r="AB58" s="10">
+      <c r="AB58" s="11">
         <v>-8.1999999999999993</v>
       </c>
-      <c r="AC58" s="11">
+      <c r="AC58" s="12">
         <v>-6.4</v>
       </c>
     </row>
     <row r="59" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="39">
+      <c r="A59" s="34">
         <v>2017</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C59" s="9">
+      <c r="C59" s="10">
         <v>4.8</v>
       </c>
-      <c r="D59" s="10">
+      <c r="D59" s="11">
         <v>5.8</v>
       </c>
-      <c r="E59" s="11">
+      <c r="E59" s="12">
         <v>5.2</v>
       </c>
-      <c r="F59" s="9">
+      <c r="F59" s="10">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G59" s="10">
+      <c r="G59" s="11">
         <v>6.4</v>
       </c>
-      <c r="H59" s="11">
+      <c r="H59" s="12">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I59" s="9">
+      <c r="I59" s="10">
         <v>5</v>
       </c>
-      <c r="J59" s="10">
+      <c r="J59" s="11">
         <v>5.5</v>
       </c>
-      <c r="K59" s="11">
+      <c r="K59" s="12">
         <v>5.7</v>
       </c>
-      <c r="L59" s="9">
+      <c r="L59" s="10">
         <v>2.7</v>
       </c>
-      <c r="M59" s="10">
+      <c r="M59" s="11">
         <v>5.0999999999999996</v>
       </c>
-      <c r="N59" s="11">
+      <c r="N59" s="12">
         <v>5.4</v>
       </c>
-      <c r="O59" s="9">
+      <c r="O59" s="10">
         <v>1.2</v>
       </c>
-      <c r="P59" s="10">
+      <c r="P59" s="11">
         <v>7.1</v>
       </c>
-      <c r="Q59" s="11">
+      <c r="Q59" s="12">
         <v>5.9</v>
       </c>
-      <c r="R59" s="9">
+      <c r="R59" s="10">
         <v>3.1</v>
       </c>
-      <c r="S59" s="10">
+      <c r="S59" s="11">
         <v>4.5</v>
       </c>
-      <c r="T59" s="11">
+      <c r="T59" s="12">
         <v>5.3</v>
       </c>
-      <c r="U59" s="9">
+      <c r="U59" s="10">
         <v>-11.5</v>
       </c>
-      <c r="V59" s="10">
+      <c r="V59" s="11">
         <v>-4.5</v>
       </c>
-      <c r="W59" s="11">
+      <c r="W59" s="12">
         <v>-0.5</v>
       </c>
-      <c r="X59" s="9">
+      <c r="X59" s="10">
         <v>-13.1</v>
       </c>
-      <c r="Y59" s="10">
+      <c r="Y59" s="11">
         <v>-6.1</v>
       </c>
-      <c r="Z59" s="11">
+      <c r="Z59" s="12">
         <v>1.8</v>
       </c>
-      <c r="AA59" s="9">
+      <c r="AA59" s="10">
         <v>-11.1</v>
       </c>
-      <c r="AB59" s="10">
+      <c r="AB59" s="11">
         <v>-4.2</v>
       </c>
-      <c r="AC59" s="11">
+      <c r="AC59" s="12">
         <v>-1</v>
       </c>
     </row>
     <row r="60" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="39">
+      <c r="A60" s="34">
         <v>2017</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C60" s="9">
+      <c r="C60" s="10">
         <v>6.9</v>
       </c>
-      <c r="D60" s="10">
+      <c r="D60" s="11">
         <v>6.2</v>
       </c>
-      <c r="E60" s="11">
+      <c r="E60" s="12">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F60" s="9">
+      <c r="F60" s="10">
         <v>9.1</v>
       </c>
-      <c r="G60" s="10">
+      <c r="G60" s="11">
         <v>6.5</v>
       </c>
-      <c r="H60" s="11">
+      <c r="H60" s="12">
         <v>3.4</v>
       </c>
-      <c r="I60" s="9">
+      <c r="I60" s="10">
         <v>5.8</v>
       </c>
-      <c r="J60" s="10">
+      <c r="J60" s="11">
         <v>6</v>
       </c>
-      <c r="K60" s="11">
+      <c r="K60" s="12">
         <v>4.4000000000000004</v>
       </c>
-      <c r="L60" s="9">
+      <c r="L60" s="10">
         <v>4.3</v>
       </c>
-      <c r="M60" s="10">
+      <c r="M60" s="11">
         <v>4.2</v>
       </c>
-      <c r="N60" s="11">
+      <c r="N60" s="12">
         <v>1.5</v>
       </c>
-      <c r="O60" s="9">
+      <c r="O60" s="10">
         <v>7</v>
       </c>
-      <c r="P60" s="10">
+      <c r="P60" s="11">
         <v>6.6</v>
       </c>
-      <c r="Q60" s="11">
+      <c r="Q60" s="12">
         <v>1.7</v>
       </c>
-      <c r="R60" s="9">
+      <c r="R60" s="10">
         <v>3.5</v>
       </c>
-      <c r="S60" s="10">
+      <c r="S60" s="11">
         <v>3.4</v>
       </c>
-      <c r="T60" s="11">
+      <c r="T60" s="12">
         <v>1.4</v>
       </c>
-      <c r="U60" s="9">
+      <c r="U60" s="10">
         <v>-8.1999999999999993</v>
       </c>
-      <c r="V60" s="10">
+      <c r="V60" s="11">
         <v>-2.7</v>
       </c>
-      <c r="W60" s="11">
+      <c r="W60" s="12">
         <v>-6.6</v>
       </c>
-      <c r="X60" s="9">
+      <c r="X60" s="10">
         <v>-8.5</v>
       </c>
-      <c r="Y60" s="10">
+      <c r="Y60" s="11">
         <v>-0.2</v>
       </c>
-      <c r="Z60" s="11">
+      <c r="Z60" s="12">
         <v>-6.2</v>
       </c>
-      <c r="AA60" s="9">
+      <c r="AA60" s="10">
         <v>-8.1</v>
       </c>
-      <c r="AB60" s="10">
+      <c r="AB60" s="11">
         <v>-3.3</v>
       </c>
-      <c r="AC60" s="11">
+      <c r="AC60" s="12">
         <v>-6.7</v>
       </c>
     </row>
     <row r="61" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="40">
+      <c r="A61" s="32">
         <v>2017</v>
       </c>
       <c r="B61" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C61" s="9">
+      <c r="C61" s="10">
         <v>13.6</v>
       </c>
-      <c r="D61" s="10">
+      <c r="D61" s="11">
         <v>6.7</v>
       </c>
-      <c r="E61" s="11">
+      <c r="E61" s="12">
         <v>3.2</v>
       </c>
-      <c r="F61" s="9">
+      <c r="F61" s="10">
         <v>13.1</v>
       </c>
-      <c r="G61" s="10">
+      <c r="G61" s="11">
         <v>5.7</v>
       </c>
-      <c r="H61" s="11">
+      <c r="H61" s="12">
         <v>1.5</v>
       </c>
-      <c r="I61" s="9">
+      <c r="I61" s="10">
         <v>13.9</v>
       </c>
-      <c r="J61" s="10">
+      <c r="J61" s="11">
         <v>7.2</v>
       </c>
-      <c r="K61" s="11">
+      <c r="K61" s="12">
         <v>4</v>
       </c>
-      <c r="L61" s="9">
+      <c r="L61" s="10">
         <v>14.5</v>
       </c>
-      <c r="M61" s="10">
+      <c r="M61" s="11">
         <v>6.8</v>
       </c>
-      <c r="N61" s="11">
+      <c r="N61" s="12">
         <v>3.5</v>
       </c>
-      <c r="O61" s="9">
+      <c r="O61" s="10">
         <v>18</v>
       </c>
-      <c r="P61" s="10">
+      <c r="P61" s="11">
         <v>4.2</v>
       </c>
-      <c r="Q61" s="11">
+      <c r="Q61" s="12">
         <v>4.2</v>
       </c>
-      <c r="R61" s="9">
+      <c r="R61" s="10">
         <v>13.4</v>
       </c>
-      <c r="S61" s="10">
+      <c r="S61" s="11">
         <v>7.6</v>
       </c>
-      <c r="T61" s="11">
+      <c r="T61" s="12">
         <v>3.4</v>
       </c>
-      <c r="U61" s="9">
+      <c r="U61" s="10">
         <v>0</v>
       </c>
-      <c r="V61" s="10">
+      <c r="V61" s="11">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="W61" s="11">
+      <c r="W61" s="12">
         <v>-4.5</v>
       </c>
-      <c r="X61" s="9">
+      <c r="X61" s="10">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Y61" s="10">
+      <c r="Y61" s="11">
         <v>-2.564793085317842E-2</v>
       </c>
-      <c r="Z61" s="11">
+      <c r="Z61" s="12">
         <v>-4</v>
       </c>
-      <c r="AA61" s="9">
+      <c r="AA61" s="10">
         <v>-0.8</v>
       </c>
-      <c r="AB61" s="10">
+      <c r="AB61" s="11">
         <v>-5.9</v>
       </c>
-      <c r="AC61" s="11">
+      <c r="AC61" s="12">
         <v>-4.5999999999999996</v>
       </c>
     </row>
     <row r="62" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="38">
+      <c r="A62" s="33">
         <v>2018</v>
       </c>
       <c r="B62" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C62" s="9">
+      <c r="C62" s="10">
         <v>8.6</v>
       </c>
-      <c r="D62" s="10">
+      <c r="D62" s="11">
         <v>5.5</v>
       </c>
-      <c r="E62" s="11">
+      <c r="E62" s="12">
         <v>6.4</v>
       </c>
-      <c r="F62" s="9">
+      <c r="F62" s="10">
         <v>8</v>
       </c>
-      <c r="G62" s="10">
+      <c r="G62" s="11">
         <v>3.3</v>
       </c>
-      <c r="H62" s="11">
+      <c r="H62" s="12">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I62" s="9">
+      <c r="I62" s="10">
         <v>8.9</v>
       </c>
-      <c r="J62" s="10">
+      <c r="J62" s="11">
         <v>6.6</v>
       </c>
-      <c r="K62" s="11">
+      <c r="K62" s="12">
         <v>7.1</v>
       </c>
-      <c r="L62" s="9">
+      <c r="L62" s="10">
         <v>8.1</v>
       </c>
-      <c r="M62" s="10">
+      <c r="M62" s="11">
         <v>7.3</v>
       </c>
-      <c r="N62" s="11">
+      <c r="N62" s="12">
         <v>6.9</v>
       </c>
-      <c r="O62" s="9">
+      <c r="O62" s="10">
         <v>11</v>
       </c>
-      <c r="P62" s="10">
+      <c r="P62" s="11">
         <v>7.3</v>
       </c>
-      <c r="Q62" s="11">
+      <c r="Q62" s="12">
         <v>8.8000000000000007</v>
       </c>
-      <c r="R62" s="9">
+      <c r="R62" s="10">
         <v>7.3</v>
       </c>
-      <c r="S62" s="10">
+      <c r="S62" s="11">
         <v>7.2</v>
       </c>
-      <c r="T62" s="11">
+      <c r="T62" s="12">
         <v>6.3</v>
       </c>
-      <c r="U62" s="9">
+      <c r="U62" s="10">
         <v>-3.4</v>
       </c>
-      <c r="V62" s="10">
+      <c r="V62" s="11">
         <v>1.4</v>
       </c>
-      <c r="W62" s="11">
+      <c r="W62" s="12">
         <v>0.3</v>
       </c>
-      <c r="X62" s="9">
+      <c r="X62" s="10">
         <v>-1.9</v>
       </c>
-      <c r="Y62" s="10">
+      <c r="Y62" s="11">
         <v>2</v>
       </c>
-      <c r="Z62" s="11">
+      <c r="Z62" s="12">
         <v>-0.2</v>
       </c>
-      <c r="AA62" s="9">
+      <c r="AA62" s="10">
         <v>-3.7</v>
       </c>
-      <c r="AB62" s="10">
+      <c r="AB62" s="11">
         <v>1.2</v>
       </c>
-      <c r="AC62" s="11">
+      <c r="AC62" s="12">
         <v>0.4</v>
       </c>
     </row>
     <row r="63" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="39">
+      <c r="A63" s="34">
         <v>2018</v>
       </c>
       <c r="B63" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C63" s="9">
+      <c r="C63" s="10">
         <v>7.2</v>
       </c>
-      <c r="D63" s="10">
+      <c r="D63" s="11">
         <v>6.9</v>
       </c>
-      <c r="E63" s="11">
+      <c r="E63" s="12">
         <v>5.8</v>
       </c>
-      <c r="F63" s="9">
+      <c r="F63" s="10">
         <v>5.6</v>
       </c>
-      <c r="G63" s="10">
+      <c r="G63" s="11">
         <v>5.6</v>
       </c>
-      <c r="H63" s="11">
+      <c r="H63" s="12">
         <v>4</v>
       </c>
-      <c r="I63" s="9">
+      <c r="I63" s="10">
         <v>8</v>
       </c>
-      <c r="J63" s="10">
+      <c r="J63" s="11">
         <v>7.5</v>
       </c>
-      <c r="K63" s="11">
+      <c r="K63" s="12">
         <v>6.7</v>
       </c>
-      <c r="L63" s="9">
+      <c r="L63" s="10">
         <v>6.9</v>
       </c>
-      <c r="M63" s="10">
+      <c r="M63" s="11">
         <v>6.7</v>
       </c>
-      <c r="N63" s="11">
+      <c r="N63" s="12">
         <v>6.6</v>
       </c>
-      <c r="O63" s="9">
+      <c r="O63" s="10">
         <v>7.4</v>
       </c>
-      <c r="P63" s="10">
+      <c r="P63" s="11">
         <v>5.9</v>
       </c>
-      <c r="Q63" s="11">
+      <c r="Q63" s="12">
         <v>9.6999999999999993</v>
       </c>
-      <c r="R63" s="9">
+      <c r="R63" s="10">
         <v>6.8</v>
       </c>
-      <c r="S63" s="10">
+      <c r="S63" s="11">
         <v>6.9</v>
       </c>
-      <c r="T63" s="11">
+      <c r="T63" s="12">
         <v>5.7</v>
       </c>
-      <c r="U63" s="9">
+      <c r="U63" s="10">
         <v>-4.3</v>
       </c>
-      <c r="V63" s="10">
+      <c r="V63" s="11">
         <v>-2.7</v>
       </c>
-      <c r="W63" s="11">
+      <c r="W63" s="12">
         <v>-0.5</v>
       </c>
-      <c r="X63" s="9">
+      <c r="X63" s="10">
         <v>-2.4</v>
       </c>
-      <c r="Y63" s="10">
+      <c r="Y63" s="11">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="Z63" s="11">
+      <c r="Z63" s="12">
         <v>1.3</v>
       </c>
-      <c r="AA63" s="9">
+      <c r="AA63" s="10">
         <v>-4.7</v>
       </c>
-      <c r="AB63" s="10">
+      <c r="AB63" s="11">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AC63" s="11">
+      <c r="AC63" s="12">
         <v>-0.8</v>
       </c>
     </row>
     <row r="64" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="39">
+      <c r="A64" s="34">
         <v>2018</v>
       </c>
       <c r="B64" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C64" s="9">
+      <c r="C64" s="10">
         <v>6.9</v>
       </c>
-      <c r="D64" s="10">
+      <c r="D64" s="11">
         <v>5</v>
       </c>
-      <c r="E64" s="11">
+      <c r="E64" s="12">
         <v>5</v>
       </c>
-      <c r="F64" s="9">
+      <c r="F64" s="10">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G64" s="10">
+      <c r="G64" s="11">
         <v>3.9</v>
       </c>
-      <c r="H64" s="11">
+      <c r="H64" s="12">
         <v>3</v>
       </c>
-      <c r="I64" s="9">
+      <c r="I64" s="10">
         <v>6.2</v>
       </c>
-      <c r="J64" s="10">
+      <c r="J64" s="11">
         <v>5.6</v>
       </c>
-      <c r="K64" s="11">
+      <c r="K64" s="12">
         <v>6</v>
       </c>
-      <c r="L64" s="9">
+      <c r="L64" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M64" s="10">
+      <c r="M64" s="11">
         <v>6.3</v>
       </c>
-      <c r="N64" s="11">
+      <c r="N64" s="12">
         <v>3.8</v>
       </c>
-      <c r="O64" s="9">
+      <c r="O64" s="10">
         <v>5.0999999999999996</v>
       </c>
-      <c r="P64" s="10">
+      <c r="P64" s="11">
         <v>9</v>
       </c>
-      <c r="Q64" s="11">
+      <c r="Q64" s="12">
         <v>4</v>
       </c>
-      <c r="R64" s="9">
+      <c r="R64" s="10">
         <v>4.8</v>
       </c>
-      <c r="S64" s="10">
+      <c r="S64" s="11">
         <v>5.5</v>
       </c>
-      <c r="T64" s="11">
+      <c r="T64" s="12">
         <v>3.8</v>
       </c>
-      <c r="U64" s="9">
+      <c r="U64" s="10">
         <v>-7.3</v>
       </c>
-      <c r="V64" s="10">
+      <c r="V64" s="11">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="W64" s="11">
+      <c r="W64" s="12">
         <v>-4.2</v>
       </c>
-      <c r="X64" s="9">
+      <c r="X64" s="10">
         <v>-8.1</v>
       </c>
-      <c r="Y64" s="10">
+      <c r="Y64" s="11">
         <v>1</v>
       </c>
-      <c r="Z64" s="11">
+      <c r="Z64" s="12">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AA64" s="9">
+      <c r="AA64" s="10">
         <v>-7.1</v>
       </c>
-      <c r="AB64" s="10">
+      <c r="AB64" s="11">
         <v>-2.9</v>
       </c>
-      <c r="AC64" s="11">
+      <c r="AC64" s="12">
         <v>-4.5999999999999996</v>
       </c>
     </row>
     <row r="65" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="40">
+      <c r="A65" s="32">
         <v>2018</v>
       </c>
       <c r="B65" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C65" s="9">
+      <c r="C65" s="10">
         <v>4.7</v>
       </c>
-      <c r="D65" s="10">
+      <c r="D65" s="11">
         <v>3.3</v>
       </c>
-      <c r="E65" s="11">
+      <c r="E65" s="12">
         <v>3.5</v>
       </c>
-      <c r="F65" s="9">
+      <c r="F65" s="10">
         <v>4.8</v>
       </c>
-      <c r="G65" s="10">
+      <c r="G65" s="11">
         <v>2.7</v>
       </c>
-      <c r="H65" s="11">
+      <c r="H65" s="12">
         <v>1.5</v>
       </c>
-      <c r="I65" s="9">
+      <c r="I65" s="10">
         <v>4.7</v>
       </c>
-      <c r="J65" s="10">
+      <c r="J65" s="11">
         <v>3.6</v>
       </c>
-      <c r="K65" s="11">
+      <c r="K65" s="12">
         <v>4.5</v>
       </c>
-      <c r="L65" s="9">
+      <c r="L65" s="10">
         <v>3.8</v>
       </c>
-      <c r="M65" s="10">
+      <c r="M65" s="11">
         <v>2</v>
       </c>
-      <c r="N65" s="11">
+      <c r="N65" s="12">
         <v>2.6</v>
       </c>
-      <c r="O65" s="9">
+      <c r="O65" s="10">
         <v>5.7</v>
       </c>
-      <c r="P65" s="10">
+      <c r="P65" s="11">
         <v>-0.7</v>
       </c>
-      <c r="Q65" s="11">
+      <c r="Q65" s="12">
         <v>2.8</v>
       </c>
-      <c r="R65" s="9">
+      <c r="R65" s="10">
         <v>3.3</v>
       </c>
-      <c r="S65" s="10">
+      <c r="S65" s="11">
         <v>2.8</v>
       </c>
-      <c r="T65" s="11">
+      <c r="T65" s="12">
         <v>2.6</v>
       </c>
-      <c r="U65" s="9">
+      <c r="U65" s="10">
         <v>-3</v>
       </c>
-      <c r="V65" s="10">
+      <c r="V65" s="11">
         <v>-6.7</v>
       </c>
-      <c r="W65" s="11">
+      <c r="W65" s="12">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="X65" s="9">
+      <c r="X65" s="10">
         <v>-4.8</v>
       </c>
-      <c r="Y65" s="10">
+      <c r="Y65" s="11">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="Z65" s="11">
+      <c r="Z65" s="12">
         <v>-6.1</v>
       </c>
-      <c r="AA65" s="9">
+      <c r="AA65" s="10">
         <v>-2.6</v>
       </c>
-      <c r="AB65" s="10">
+      <c r="AB65" s="11">
         <v>-6.4</v>
       </c>
-      <c r="AC65" s="11">
+      <c r="AC65" s="12">
         <v>-3.7</v>
       </c>
     </row>
     <row r="66" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="38">
+      <c r="A66" s="33">
         <v>2019</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C66" s="9">
+      <c r="C66" s="10">
         <v>-1.9</v>
       </c>
-      <c r="D66" s="10">
+      <c r="D66" s="11">
         <v>1.2</v>
       </c>
-      <c r="E66" s="11">
+      <c r="E66" s="12">
         <v>6.4</v>
       </c>
-      <c r="F66" s="9">
+      <c r="F66" s="10">
         <v>-6.3</v>
       </c>
-      <c r="G66" s="10">
+      <c r="G66" s="11">
         <v>-1.4</v>
       </c>
-      <c r="H66" s="11">
+      <c r="H66" s="12">
         <v>4.8</v>
       </c>
-      <c r="I66" s="9">
+      <c r="I66" s="10">
         <v>0.2</v>
       </c>
-      <c r="J66" s="10">
+      <c r="J66" s="11">
         <v>2.6</v>
       </c>
-      <c r="K66" s="11">
+      <c r="K66" s="12">
         <v>7.2</v>
       </c>
-      <c r="L66" s="9">
+      <c r="L66" s="10">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="M66" s="10">
+      <c r="M66" s="11">
         <v>-1.2</v>
       </c>
-      <c r="N66" s="11">
+      <c r="N66" s="12">
         <v>5.7</v>
       </c>
-      <c r="O66" s="9">
+      <c r="O66" s="10">
         <v>-11.4</v>
       </c>
-      <c r="P66" s="10">
+      <c r="P66" s="11">
         <v>-3.2</v>
       </c>
-      <c r="Q66" s="11">
+      <c r="Q66" s="12">
         <v>6.3</v>
       </c>
-      <c r="R66" s="9">
+      <c r="R66" s="10">
         <v>-2.9</v>
       </c>
-      <c r="S66" s="10">
+      <c r="S66" s="11">
         <v>-0.5</v>
       </c>
-      <c r="T66" s="11">
+      <c r="T66" s="12">
         <v>5.5</v>
       </c>
-      <c r="U66" s="9">
+      <c r="U66" s="10">
         <v>-13.6</v>
       </c>
-      <c r="V66" s="10">
+      <c r="V66" s="11">
         <v>-8</v>
       </c>
-      <c r="W66" s="11">
+      <c r="W66" s="12">
         <v>-2.5</v>
       </c>
-      <c r="X66" s="9">
+      <c r="X66" s="10">
         <v>-24.3</v>
       </c>
-      <c r="Y66" s="10">
+      <c r="Y66" s="11">
         <v>-14.2</v>
       </c>
-      <c r="Z66" s="11">
+      <c r="Z66" s="12">
         <v>-5</v>
       </c>
-      <c r="AA66" s="9">
+      <c r="AA66" s="10">
         <v>-11.4</v>
       </c>
-      <c r="AB66" s="10">
+      <c r="AB66" s="11">
         <v>-6.7</v>
       </c>
-      <c r="AC66" s="11">
+      <c r="AC66" s="12">
         <v>-2</v>
       </c>
     </row>
     <row r="67" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="39">
+      <c r="A67" s="34">
         <v>2019</v>
       </c>
       <c r="B67" s="29" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="8">
         <v>-3.6</v>
       </c>
-      <c r="D67" s="10">
+      <c r="D67" s="11">
         <v>4.5</v>
       </c>
-      <c r="E67" s="11">
+      <c r="E67" s="12">
         <v>-11</v>
       </c>
-      <c r="F67" s="9">
+      <c r="F67" s="10">
         <v>-8.6</v>
       </c>
-      <c r="G67" s="10">
+      <c r="G67" s="11">
         <v>3.8</v>
       </c>
-      <c r="H67" s="11">
+      <c r="H67" s="12">
         <v>-6.1</v>
       </c>
-      <c r="I67" s="9">
+      <c r="I67" s="10">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="J67" s="10">
+      <c r="J67" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K67" s="11">
+      <c r="K67" s="12">
         <v>-13.4</v>
       </c>
-      <c r="L67" s="9">
+      <c r="L67" s="10">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="M67" s="10">
+      <c r="M67" s="11">
         <v>0.4</v>
       </c>
-      <c r="N67" s="11">
+      <c r="N67" s="12">
         <v>-20.9</v>
       </c>
-      <c r="O67" s="9">
+      <c r="O67" s="10">
         <v>-10.6</v>
       </c>
-      <c r="P67" s="10">
+      <c r="P67" s="11">
         <v>-4.8278081750885098E-2</v>
       </c>
-      <c r="Q67" s="11">
+      <c r="Q67" s="12">
         <v>-15.2</v>
       </c>
-      <c r="R67" s="9">
+      <c r="R67" s="10">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="S67" s="10">
+      <c r="S67" s="11">
         <v>0.6</v>
       </c>
-      <c r="T67" s="11">
+      <c r="T67" s="12">
         <v>-22.6</v>
       </c>
-      <c r="U67" s="9">
+      <c r="U67" s="10">
         <v>-20.100000000000001</v>
       </c>
-      <c r="V67" s="10">
+      <c r="V67" s="11">
         <v>-11.6</v>
       </c>
-      <c r="W67" s="11">
+      <c r="W67" s="12">
         <v>-22</v>
       </c>
-      <c r="X67" s="9">
+      <c r="X67" s="10">
         <v>-29.6</v>
       </c>
-      <c r="Y67" s="10">
+      <c r="Y67" s="11">
         <v>-13.5</v>
       </c>
-      <c r="Z67" s="11">
+      <c r="Z67" s="12">
         <v>-17.399999999999999</v>
       </c>
-      <c r="AA67" s="9">
+      <c r="AA67" s="10">
         <v>-18.2</v>
       </c>
-      <c r="AB67" s="10">
+      <c r="AB67" s="11">
         <v>-11.2</v>
       </c>
-      <c r="AC67" s="11">
+      <c r="AC67" s="12">
         <v>-22.9</v>
       </c>
     </row>
     <row r="68" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="39">
+      <c r="A68" s="34">
         <v>2019</v>
       </c>
       <c r="B68" s="29" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C68" s="8">
         <v>-1.6</v>
       </c>
-      <c r="D68" s="10">
+      <c r="D68" s="11">
         <v>-15.8</v>
       </c>
-      <c r="E68" s="11">
+      <c r="E68" s="12">
         <v>-0.8</v>
       </c>
-      <c r="F68" s="9">
+      <c r="F68" s="10">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="G68" s="10">
+      <c r="G68" s="11">
         <v>-13.6</v>
       </c>
-      <c r="H68" s="11">
+      <c r="H68" s="12">
         <v>0</v>
       </c>
-      <c r="I68" s="9">
+      <c r="I68" s="10">
         <v>0.1</v>
       </c>
-      <c r="J68" s="10">
+      <c r="J68" s="11">
         <v>-16.899999999999999</v>
       </c>
-      <c r="K68" s="11">
+      <c r="K68" s="12">
         <v>-1.2</v>
       </c>
-      <c r="L68" s="9">
+      <c r="L68" s="10">
         <v>-3.1</v>
       </c>
-      <c r="M68" s="10">
+      <c r="M68" s="11">
         <v>-24.6</v>
       </c>
-      <c r="N68" s="11">
+      <c r="N68" s="12">
         <v>-9.8000000000000007</v>
       </c>
-      <c r="O68" s="9">
+      <c r="O68" s="10">
         <v>-5.3</v>
       </c>
-      <c r="P68" s="10">
+      <c r="P68" s="11">
         <v>-20.100000000000001</v>
       </c>
-      <c r="Q68" s="11">
+      <c r="Q68" s="12">
         <v>-8.4</v>
       </c>
-      <c r="R68" s="9">
+      <c r="R68" s="10">
         <v>-2.4</v>
       </c>
-      <c r="S68" s="10">
+      <c r="S68" s="11">
         <v>-25.9</v>
       </c>
-      <c r="T68" s="11">
+      <c r="T68" s="12">
         <v>-10.199999999999999</v>
       </c>
-      <c r="U68" s="9">
+      <c r="U68" s="10">
         <v>-14.7</v>
       </c>
-      <c r="V68" s="10">
+      <c r="V68" s="11">
         <v>-28.7</v>
       </c>
-      <c r="W68" s="11">
+      <c r="W68" s="12">
         <v>-19.600000000000001</v>
       </c>
-      <c r="X68" s="9">
+      <c r="X68" s="10">
         <v>-24.7</v>
       </c>
-      <c r="Y68" s="10">
+      <c r="Y68" s="11">
         <v>-29.1</v>
       </c>
-      <c r="Z68" s="11">
+      <c r="Z68" s="12">
         <v>-16.100000000000001</v>
       </c>
-      <c r="AA68" s="9">
+      <c r="AA68" s="10">
         <v>-12.7</v>
       </c>
-      <c r="AB68" s="10">
+      <c r="AB68" s="11">
         <v>-28.6</v>
       </c>
-      <c r="AC68" s="11">
+      <c r="AC68" s="12">
         <v>-20.3</v>
       </c>
     </row>
     <row r="69" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="40">
+      <c r="A69" s="32">
         <v>2019</v>
       </c>
-      <c r="B69" s="13" t="s">
+      <c r="B69" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C69" s="8">
         <v>-14.6</v>
       </c>
-      <c r="D69" s="10">
+      <c r="D69" s="11">
         <v>-1</v>
       </c>
-      <c r="E69" s="11">
+      <c r="E69" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="F69" s="9">
+      <c r="F69" s="10">
         <v>-16.3</v>
       </c>
-      <c r="G69" s="10">
+      <c r="G69" s="11">
         <v>-0.9</v>
       </c>
-      <c r="H69" s="11">
+      <c r="H69" s="12">
         <v>2.1</v>
       </c>
-      <c r="I69" s="9">
+      <c r="I69" s="10">
         <v>-13.7</v>
       </c>
-      <c r="J69" s="10">
+      <c r="J69" s="11">
         <v>-1</v>
       </c>
-      <c r="K69" s="11">
+      <c r="K69" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L69" s="9">
+      <c r="L69" s="10">
         <v>-21.7</v>
       </c>
-      <c r="M69" s="10">
+      <c r="M69" s="11">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="N69" s="11">
+      <c r="N69" s="12">
         <v>-3.9</v>
       </c>
-      <c r="O69" s="9">
+      <c r="O69" s="10">
         <v>-22</v>
       </c>
-      <c r="P69" s="10">
+      <c r="P69" s="11">
         <v>-8</v>
       </c>
-      <c r="Q69" s="11">
+      <c r="Q69" s="12">
         <v>0.3</v>
       </c>
-      <c r="R69" s="9">
+      <c r="R69" s="10">
         <v>-21.7</v>
       </c>
-      <c r="S69" s="10">
+      <c r="S69" s="11">
         <v>-9</v>
       </c>
-      <c r="T69" s="11">
+      <c r="T69" s="12">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="U69" s="9">
+      <c r="U69" s="10">
         <v>-25.6</v>
       </c>
-      <c r="V69" s="10">
+      <c r="V69" s="11">
         <v>-18.100000000000001</v>
       </c>
-      <c r="W69" s="11">
+      <c r="W69" s="12">
         <v>-11.3</v>
       </c>
-      <c r="X69" s="9">
+      <c r="X69" s="10">
         <v>-33.200000000000003</v>
       </c>
-      <c r="Y69" s="10">
+      <c r="Y69" s="11">
         <v>-19</v>
       </c>
-      <c r="Z69" s="11">
+      <c r="Z69" s="12">
         <v>-6.7</v>
       </c>
-      <c r="AA69" s="9">
+      <c r="AA69" s="10">
         <v>-24</v>
       </c>
-      <c r="AB69" s="10">
+      <c r="AB69" s="11">
         <v>-18</v>
       </c>
-      <c r="AC69" s="11">
+      <c r="AC69" s="12">
         <v>-12.2</v>
       </c>
     </row>
     <row r="70" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="38">
+      <c r="A70" s="33">
         <v>2020</v>
       </c>
       <c r="B70" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="9">
+      <c r="C70" s="10">
         <v>-20.9</v>
       </c>
-      <c r="D70" s="10">
+      <c r="D70" s="11">
         <v>-5</v>
       </c>
-      <c r="E70" s="11">
+      <c r="E70" s="12">
         <v>5.7</v>
       </c>
-      <c r="F70" s="9">
+      <c r="F70" s="10">
         <v>-22.4</v>
       </c>
-      <c r="G70" s="10">
+      <c r="G70" s="11">
         <v>-6.4</v>
       </c>
-      <c r="H70" s="11">
+      <c r="H70" s="12">
         <v>5</v>
       </c>
-      <c r="I70" s="9">
+      <c r="I70" s="10">
         <v>-20.2</v>
       </c>
-      <c r="J70" s="10">
+      <c r="J70" s="11">
         <v>-4.3</v>
       </c>
-      <c r="K70" s="11">
+      <c r="K70" s="12">
         <v>6</v>
       </c>
-      <c r="L70" s="9">
+      <c r="L70" s="10">
         <v>-25.5</v>
       </c>
-      <c r="M70" s="10">
+      <c r="M70" s="11">
         <v>-9.1999999999999993</v>
       </c>
-      <c r="N70" s="11">
+      <c r="N70" s="12">
         <v>1.4</v>
       </c>
-      <c r="O70" s="9">
+      <c r="O70" s="10">
         <v>-33.4</v>
       </c>
-      <c r="P70" s="10">
+      <c r="P70" s="11">
         <v>-7.7</v>
       </c>
-      <c r="Q70" s="11">
+      <c r="Q70" s="12">
         <v>2.1</v>
       </c>
-      <c r="R70" s="9">
+      <c r="R70" s="10">
         <v>-23.2</v>
       </c>
-      <c r="S70" s="10">
+      <c r="S70" s="11">
         <v>-9.6</v>
       </c>
-      <c r="T70" s="11">
+      <c r="T70" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="U70" s="9">
+      <c r="U70" s="10">
         <v>-38.200000000000003</v>
       </c>
-      <c r="V70" s="10">
+      <c r="V70" s="11">
         <v>-22.7</v>
       </c>
-      <c r="W70" s="11">
+      <c r="W70" s="12">
         <v>-10.8</v>
       </c>
-      <c r="X70" s="9">
+      <c r="X70" s="10">
         <v>-44.7</v>
       </c>
-      <c r="Y70" s="10">
+      <c r="Y70" s="11">
         <v>-26.5</v>
       </c>
-      <c r="Z70" s="11">
+      <c r="Z70" s="12">
         <v>-13.7</v>
       </c>
-      <c r="AA70" s="9">
+      <c r="AA70" s="10">
         <v>-36.9</v>
       </c>
-      <c r="AB70" s="10">
+      <c r="AB70" s="11">
         <v>-21.9</v>
       </c>
-      <c r="AC70" s="11">
+      <c r="AC70" s="12">
         <v>-10.3</v>
       </c>
     </row>
     <row r="71" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="39">
+      <c r="A71" s="34">
         <v>2020</v>
       </c>
       <c r="B71" s="29" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="8">
         <v>-71.2</v>
       </c>
-      <c r="D71" s="10">
+      <c r="D71" s="11">
         <v>-18.600000000000001</v>
       </c>
-      <c r="E71" s="11">
+      <c r="E71" s="12">
         <v>-2.9</v>
       </c>
-      <c r="F71" s="9">
+      <c r="F71" s="10">
         <v>-70.3</v>
       </c>
-      <c r="G71" s="10">
+      <c r="G71" s="11">
         <v>-15.7</v>
       </c>
-      <c r="H71" s="11">
+      <c r="H71" s="12">
         <v>0.3</v>
       </c>
-      <c r="I71" s="9">
+      <c r="I71" s="10">
         <v>-71.7</v>
       </c>
-      <c r="J71" s="10">
+      <c r="J71" s="11">
         <v>-20.100000000000001</v>
       </c>
-      <c r="K71" s="11">
+      <c r="K71" s="12">
         <v>-4.5</v>
       </c>
-      <c r="L71" s="9">
+      <c r="L71" s="10">
         <v>-79.7</v>
       </c>
-      <c r="M71" s="10">
+      <c r="M71" s="11">
         <v>-40.200000000000003</v>
       </c>
-      <c r="N71" s="11">
+      <c r="N71" s="12">
         <v>-11.8</v>
       </c>
-      <c r="O71" s="9">
+      <c r="O71" s="10">
         <v>-79.099999999999994</v>
       </c>
-      <c r="P71" s="10">
+      <c r="P71" s="11">
         <v>-37.200000000000003</v>
       </c>
-      <c r="Q71" s="11">
+      <c r="Q71" s="12">
         <v>-4.3</v>
       </c>
-      <c r="R71" s="9">
+      <c r="R71" s="10">
         <v>-79.8</v>
       </c>
-      <c r="S71" s="10">
+      <c r="S71" s="11">
         <v>-41</v>
       </c>
-      <c r="T71" s="11">
+      <c r="T71" s="12">
         <v>-13.9</v>
       </c>
-      <c r="U71" s="9">
+      <c r="U71" s="10">
         <v>-78.599999999999994</v>
       </c>
-      <c r="V71" s="10">
+      <c r="V71" s="11">
         <v>-51</v>
       </c>
-      <c r="W71" s="11">
+      <c r="W71" s="12">
         <v>-24.3</v>
       </c>
-      <c r="X71" s="9">
+      <c r="X71" s="10">
         <v>-80</v>
       </c>
-      <c r="Y71" s="10">
+      <c r="Y71" s="11">
         <v>-50.4</v>
       </c>
-      <c r="Z71" s="11">
+      <c r="Z71" s="12">
         <v>-17</v>
       </c>
-      <c r="AA71" s="9">
+      <c r="AA71" s="10">
         <v>-78.400000000000006</v>
       </c>
-      <c r="AB71" s="10">
+      <c r="AB71" s="11">
         <v>-51.1</v>
       </c>
-      <c r="AC71" s="11">
+      <c r="AC71" s="12">
         <v>-25.7</v>
       </c>
     </row>
     <row r="72" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="39">
+      <c r="A72" s="34">
         <v>2020</v>
       </c>
       <c r="B72" s="29" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C72" s="8">
         <v>-14.6</v>
       </c>
-      <c r="D72" s="10">
+      <c r="D72" s="11">
         <v>-9.8000000000000007</v>
       </c>
-      <c r="E72" s="11">
+      <c r="E72" s="12">
         <v>-3.1</v>
       </c>
-      <c r="F72" s="9">
+      <c r="F72" s="10">
         <v>-12.6</v>
       </c>
-      <c r="G72" s="10">
+      <c r="G72" s="11">
         <v>-4.2</v>
       </c>
-      <c r="H72" s="11">
+      <c r="H72" s="12">
         <v>0.4</v>
       </c>
-      <c r="I72" s="9">
+      <c r="I72" s="10">
         <v>-15.5</v>
       </c>
-      <c r="J72" s="10">
+      <c r="J72" s="11">
         <v>-12.5</v>
       </c>
-      <c r="K72" s="11">
+      <c r="K72" s="12">
         <v>-4.8</v>
       </c>
-      <c r="L72" s="9">
+      <c r="L72" s="10">
         <v>-33.700000000000003</v>
       </c>
-      <c r="M72" s="10">
+      <c r="M72" s="11">
         <v>-26.3</v>
       </c>
-      <c r="N72" s="11">
+      <c r="N72" s="12">
         <v>-12.1</v>
       </c>
-      <c r="O72" s="9">
+      <c r="O72" s="10">
         <v>-29.9</v>
       </c>
-      <c r="P72" s="10">
+      <c r="P72" s="11">
         <v>-13.8</v>
       </c>
-      <c r="Q72" s="11">
+      <c r="Q72" s="12">
         <v>-2.1</v>
       </c>
-      <c r="R72" s="9">
+      <c r="R72" s="10">
         <v>-34.700000000000003</v>
       </c>
-      <c r="S72" s="10">
+      <c r="S72" s="11">
         <v>-29.8</v>
       </c>
-      <c r="T72" s="11">
+      <c r="T72" s="12">
         <v>-15</v>
       </c>
-      <c r="U72" s="9">
+      <c r="U72" s="10">
         <v>-52.3</v>
       </c>
-      <c r="V72" s="10">
+      <c r="V72" s="11">
         <v>-42.1</v>
       </c>
-      <c r="W72" s="11">
+      <c r="W72" s="12">
         <v>-24.4</v>
       </c>
-      <c r="X72" s="9">
+      <c r="X72" s="10">
         <v>-57.6</v>
       </c>
-      <c r="Y72" s="10">
+      <c r="Y72" s="11">
         <v>-37.1</v>
       </c>
-      <c r="Z72" s="11">
+      <c r="Z72" s="12">
         <v>-20.100000000000001</v>
       </c>
-      <c r="AA72" s="9">
+      <c r="AA72" s="10">
         <v>-51.3</v>
       </c>
-      <c r="AB72" s="10">
+      <c r="AB72" s="11">
         <v>-43</v>
       </c>
-      <c r="AC72" s="11">
+      <c r="AC72" s="12">
         <v>-25.3</v>
       </c>
     </row>
     <row r="73" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="40">
+      <c r="A73" s="32">
         <v>2020</v>
       </c>
-      <c r="B73" s="13" t="s">
+      <c r="B73" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C73" s="8">
         <v>5.2</v>
       </c>
-      <c r="D73" s="10">
+      <c r="D73" s="11">
         <v>-4.5</v>
       </c>
-      <c r="E73" s="11">
+      <c r="E73" s="12">
         <v>3.6</v>
       </c>
-      <c r="F73" s="9">
+      <c r="F73" s="10">
         <v>13.7</v>
       </c>
-      <c r="G73" s="10">
+      <c r="G73" s="11">
         <v>0.5</v>
       </c>
-      <c r="H73" s="11">
+      <c r="H73" s="12">
         <v>4.0999999999999996</v>
       </c>
-      <c r="I73" s="9">
+      <c r="I73" s="10">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J73" s="10">
+      <c r="J73" s="11">
         <v>-6.9</v>
       </c>
-      <c r="K73" s="11">
+      <c r="K73" s="12">
         <v>3.4</v>
       </c>
-      <c r="L73" s="9">
+      <c r="L73" s="10">
         <v>-8.9</v>
       </c>
-      <c r="M73" s="10">
+      <c r="M73" s="11">
         <v>-16.7</v>
       </c>
-      <c r="N73" s="11">
+      <c r="N73" s="12">
         <v>-0.8</v>
       </c>
-      <c r="O73" s="9">
+      <c r="O73" s="10">
         <v>3.5</v>
       </c>
-      <c r="P73" s="10">
+      <c r="P73" s="11">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="Q73" s="11">
+      <c r="Q73" s="12">
         <v>3.8</v>
       </c>
-      <c r="R73" s="9">
+      <c r="R73" s="10">
         <v>-12.5</v>
       </c>
-      <c r="S73" s="10">
+      <c r="S73" s="11">
         <v>-19</v>
       </c>
-      <c r="T73" s="11">
+      <c r="T73" s="12">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="U73" s="9">
+      <c r="U73" s="10">
         <v>-29.6</v>
       </c>
-      <c r="V73" s="10">
+      <c r="V73" s="11">
         <v>-32.4</v>
       </c>
-      <c r="W73" s="11">
+      <c r="W73" s="12">
         <v>-11.7</v>
       </c>
-      <c r="X73" s="9">
+      <c r="X73" s="10">
         <v>-21.4</v>
       </c>
-      <c r="Y73" s="10">
+      <c r="Y73" s="11">
         <v>-29.1</v>
       </c>
-      <c r="Z73" s="11">
+      <c r="Z73" s="12">
         <v>-7.5</v>
       </c>
-      <c r="AA73" s="9">
+      <c r="AA73" s="10">
         <v>-31.2</v>
       </c>
-      <c r="AB73" s="10">
+      <c r="AB73" s="11">
         <v>-33</v>
       </c>
-      <c r="AC73" s="11">
+      <c r="AC73" s="12">
         <v>-12.5</v>
       </c>
     </row>
     <row r="74" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="38">
+      <c r="A74" s="33">
         <v>2021</v>
       </c>
-      <c r="B74" s="13" t="s">
+      <c r="B74" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C74" s="8">
         <v>-21.8</v>
       </c>
-      <c r="D74" s="10">
+      <c r="D74" s="11">
         <v>7.1</v>
       </c>
-      <c r="E74" s="11">
+      <c r="E74" s="12">
         <v>11.1</v>
       </c>
-      <c r="F74" s="9">
+      <c r="F74" s="10">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="G74" s="10">
+      <c r="G74" s="11">
         <v>9.4</v>
       </c>
-      <c r="H74" s="11">
+      <c r="H74" s="12">
         <v>11.1</v>
       </c>
-      <c r="I74" s="9">
+      <c r="I74" s="10">
         <v>-28.1</v>
       </c>
-      <c r="J74" s="10">
+      <c r="J74" s="11">
         <v>5.9</v>
       </c>
-      <c r="K74" s="11">
+      <c r="K74" s="12">
         <v>11.1</v>
       </c>
-      <c r="L74" s="9">
+      <c r="L74" s="10">
         <v>-36.1</v>
       </c>
-      <c r="M74" s="10">
+      <c r="M74" s="11">
         <v>-2.5</v>
       </c>
-      <c r="N74" s="11">
+      <c r="N74" s="12">
         <v>9.8000000000000007</v>
       </c>
-      <c r="O74" s="9">
+      <c r="O74" s="10">
         <v>-21.3</v>
       </c>
-      <c r="P74" s="10">
+      <c r="P74" s="11">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Q74" s="11">
+      <c r="Q74" s="12">
         <v>13.6</v>
       </c>
-      <c r="R74" s="9">
+      <c r="R74" s="10">
         <v>-40.4</v>
       </c>
-      <c r="S74" s="10">
+      <c r="S74" s="11">
         <v>-3.8</v>
       </c>
-      <c r="T74" s="11">
+      <c r="T74" s="12">
         <v>8.8000000000000007</v>
       </c>
-      <c r="U74" s="9">
+      <c r="U74" s="10">
         <v>-52.7</v>
       </c>
-      <c r="V74" s="10">
+      <c r="V74" s="11">
         <v>-21.4</v>
       </c>
-      <c r="W74" s="11">
+      <c r="W74" s="12">
         <v>-6.2</v>
       </c>
-      <c r="X74" s="9">
+      <c r="X74" s="10">
         <v>-41.5</v>
       </c>
-      <c r="Y74" s="10">
+      <c r="Y74" s="11">
         <v>-16.899999999999999</v>
       </c>
-      <c r="Z74" s="11">
+      <c r="Z74" s="12">
         <v>-2.7</v>
       </c>
-      <c r="AA74" s="9">
+      <c r="AA74" s="10">
         <v>-54.9</v>
       </c>
-      <c r="AB74" s="10">
+      <c r="AB74" s="11">
         <v>-22.3</v>
       </c>
-      <c r="AC74" s="11">
+      <c r="AC74" s="12">
         <v>-6.9</v>
       </c>
     </row>
     <row r="75" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="39">
+      <c r="A75" s="34">
         <v>2021</v>
       </c>
       <c r="B75" s="29" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="8">
         <v>-13.7</v>
       </c>
-      <c r="D75" s="10">
+      <c r="D75" s="11">
         <v>5.6</v>
       </c>
-      <c r="E75" s="11">
+      <c r="E75" s="12">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F75" s="9">
+      <c r="F75" s="10">
         <v>-5</v>
       </c>
-      <c r="G75" s="10">
+      <c r="G75" s="11">
         <v>6.8</v>
       </c>
-      <c r="H75" s="11">
+      <c r="H75" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="I75" s="9">
+      <c r="I75" s="10">
         <v>-17.899999999999999</v>
       </c>
-      <c r="J75" s="10">
+      <c r="J75" s="11">
         <v>5</v>
       </c>
-      <c r="K75" s="11">
+      <c r="K75" s="12">
         <v>7.7</v>
       </c>
-      <c r="L75" s="9">
+      <c r="L75" s="10">
         <v>-26.6</v>
       </c>
-      <c r="M75" s="10">
+      <c r="M75" s="11">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="N75" s="11">
+      <c r="N75" s="12">
         <v>6.7</v>
       </c>
-      <c r="O75" s="9">
+      <c r="O75" s="10">
         <v>-16.5</v>
       </c>
-      <c r="P75" s="10">
+      <c r="P75" s="11">
         <v>1.6</v>
       </c>
-      <c r="Q75" s="11">
+      <c r="Q75" s="12">
         <v>9.8000000000000007</v>
       </c>
-      <c r="R75" s="9">
+      <c r="R75" s="10">
         <v>-29.4</v>
       </c>
-      <c r="S75" s="10">
+      <c r="S75" s="11">
         <v>-1.8</v>
       </c>
-      <c r="T75" s="11">
+      <c r="T75" s="12">
         <v>5.8</v>
       </c>
-      <c r="U75" s="9">
+      <c r="U75" s="10">
         <v>-44.1</v>
       </c>
-      <c r="V75" s="10">
+      <c r="V75" s="11">
         <v>-23.3</v>
       </c>
-      <c r="W75" s="11">
+      <c r="W75" s="12">
         <v>-6.9</v>
       </c>
-      <c r="X75" s="9">
+      <c r="X75" s="10">
         <v>-35.299999999999997</v>
       </c>
-      <c r="Y75" s="10">
+      <c r="Y75" s="11">
         <v>-14.7</v>
       </c>
-      <c r="Z75" s="11">
+      <c r="Z75" s="12">
         <v>1.9</v>
       </c>
-      <c r="AA75" s="9">
+      <c r="AA75" s="10">
         <v>-45.8</v>
       </c>
-      <c r="AB75" s="10">
+      <c r="AB75" s="11">
         <v>-25</v>
       </c>
-      <c r="AC75" s="11">
+      <c r="AC75" s="12">
         <v>-8.5</v>
       </c>
     </row>
     <row r="76" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="39">
+      <c r="A76" s="34">
         <v>2021</v>
       </c>
       <c r="B76" s="29" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C76" s="8">
         <v>-1.4</v>
       </c>
-      <c r="D76" s="10">
+      <c r="D76" s="11">
         <v>4.5</v>
       </c>
-      <c r="E76" s="11">
+      <c r="E76" s="12">
         <v>8.1</v>
       </c>
-      <c r="F76" s="9">
+      <c r="F76" s="10">
         <v>4.9000000000000004</v>
       </c>
-      <c r="G76" s="10">
+      <c r="G76" s="11">
         <v>6.1</v>
       </c>
-      <c r="H76" s="11">
+      <c r="H76" s="12">
         <v>7.4</v>
       </c>
-      <c r="I76" s="9">
+      <c r="I76" s="10">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="J76" s="10">
+      <c r="J76" s="11">
         <v>3.8</v>
       </c>
-      <c r="K76" s="11">
+      <c r="K76" s="12">
         <v>8.4</v>
       </c>
-      <c r="L76" s="9">
+      <c r="L76" s="10">
         <v>-7.4</v>
       </c>
-      <c r="M76" s="10">
+      <c r="M76" s="11">
         <v>0.9</v>
       </c>
-      <c r="N76" s="11">
+      <c r="N76" s="12">
         <v>9.6999999999999993</v>
       </c>
-      <c r="O76" s="9">
+      <c r="O76" s="10">
         <v>-0.3</v>
       </c>
-      <c r="P76" s="10">
+      <c r="P76" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="Q76" s="11">
+      <c r="Q76" s="12">
         <v>9</v>
       </c>
-      <c r="R76" s="9">
+      <c r="R76" s="10">
         <v>-9.5</v>
       </c>
-      <c r="S76" s="10">
+      <c r="S76" s="11">
         <v>-0.2</v>
       </c>
-      <c r="T76" s="11">
+      <c r="T76" s="12">
         <v>9.9</v>
       </c>
-      <c r="U76" s="9">
+      <c r="U76" s="10">
         <v>-27.8</v>
       </c>
-      <c r="V76" s="10">
+      <c r="V76" s="11">
         <v>-17.2</v>
       </c>
-      <c r="W76" s="11">
+      <c r="W76" s="12">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="X76" s="9">
+      <c r="X76" s="10">
         <v>-26.4</v>
       </c>
-      <c r="Y76" s="10">
+      <c r="Y76" s="11">
         <v>-8.9</v>
       </c>
-      <c r="Z76" s="11">
+      <c r="Z76" s="12">
         <v>0.4</v>
       </c>
-      <c r="AA76" s="9">
+      <c r="AA76" s="10">
         <v>-28.1</v>
       </c>
-      <c r="AB76" s="10">
+      <c r="AB76" s="11">
         <v>-18.8</v>
       </c>
-      <c r="AC76" s="11">
+      <c r="AC76" s="12">
         <v>-5.9</v>
       </c>
     </row>
     <row r="77" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="40">
+      <c r="A77" s="32">
         <v>2021</v>
       </c>
-      <c r="B77" s="13" t="s">
+      <c r="B77" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C77" s="8">
         <v>22</v>
       </c>
-      <c r="D77" s="10">
+      <c r="D77" s="11">
         <v>11.6</v>
       </c>
-      <c r="E77" s="11">
+      <c r="E77" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="F77" s="9">
+      <c r="F77" s="10">
         <v>17.7</v>
       </c>
-      <c r="G77" s="10">
+      <c r="G77" s="11">
         <v>11.2</v>
       </c>
-      <c r="H77" s="11">
+      <c r="H77" s="12">
         <v>7.1</v>
       </c>
-      <c r="I77" s="9">
+      <c r="I77" s="10">
         <v>24</v>
       </c>
-      <c r="J77" s="10">
+      <c r="J77" s="11">
         <v>11.8</v>
       </c>
-      <c r="K77" s="11">
+      <c r="K77" s="12">
         <v>10.3</v>
       </c>
-      <c r="L77" s="9">
+      <c r="L77" s="10">
         <v>20.8</v>
       </c>
-      <c r="M77" s="10">
+      <c r="M77" s="11">
         <v>11.1</v>
       </c>
-      <c r="N77" s="11">
+      <c r="N77" s="12">
         <v>15.4</v>
       </c>
-      <c r="O77" s="9">
+      <c r="O77" s="10">
         <v>18.5</v>
       </c>
-      <c r="P77" s="10">
+      <c r="P77" s="11">
         <v>12.1</v>
       </c>
-      <c r="Q77" s="11">
+      <c r="Q77" s="12">
         <v>14.2</v>
       </c>
-      <c r="R77" s="9">
+      <c r="R77" s="10">
         <v>21.4</v>
       </c>
-      <c r="S77" s="10">
+      <c r="S77" s="11">
         <v>10.8</v>
       </c>
-      <c r="T77" s="11">
+      <c r="T77" s="12">
         <v>15.8</v>
       </c>
-      <c r="U77" s="9">
+      <c r="U77" s="10">
         <v>1.1000000000000001</v>
       </c>
-      <c r="V77" s="10">
+      <c r="V77" s="11">
         <v>-2.9</v>
       </c>
-      <c r="W77" s="11">
+      <c r="W77" s="12">
         <v>3.5</v>
       </c>
-      <c r="X77" s="9">
+      <c r="X77" s="10">
         <v>3.6</v>
       </c>
-      <c r="Y77" s="10">
+      <c r="Y77" s="11">
         <v>-0.2</v>
       </c>
-      <c r="Z77" s="11">
+      <c r="Z77" s="12">
         <v>8.5</v>
       </c>
-      <c r="AA77" s="9">
+      <c r="AA77" s="10">
         <v>0.7</v>
       </c>
-      <c r="AB77" s="10">
+      <c r="AB77" s="11">
         <v>-3.4</v>
       </c>
-      <c r="AC77" s="11">
+      <c r="AC77" s="12">
         <v>2.5</v>
       </c>
     </row>
     <row r="78" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="38">
+      <c r="A78" s="33">
         <v>2022</v>
       </c>
-      <c r="B78" s="13" t="s">
+      <c r="B78" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="C78" s="9">
+      <c r="C78" s="10">
         <v>-16.3</v>
       </c>
-      <c r="D78" s="10">
+      <c r="D78" s="11">
         <v>9.1999999999999993</v>
       </c>
-      <c r="E78" s="11">
+      <c r="E78" s="12">
         <v>8.5</v>
       </c>
-      <c r="F78" s="9">
+      <c r="F78" s="10">
         <v>-10.5</v>
       </c>
-      <c r="G78" s="10">
+      <c r="G78" s="11">
         <v>8.3000000000000007</v>
       </c>
-      <c r="H78" s="11">
+      <c r="H78" s="12">
         <v>6.8</v>
       </c>
-      <c r="I78" s="9">
+      <c r="I78" s="10">
         <v>-19.100000000000001</v>
       </c>
-      <c r="J78" s="10">
+      <c r="J78" s="11">
         <v>9.6</v>
       </c>
-      <c r="K78" s="11">
+      <c r="K78" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="L78" s="9">
+      <c r="L78" s="10">
         <v>-22.5</v>
       </c>
-      <c r="M78" s="10">
+      <c r="M78" s="11">
         <v>8.1</v>
       </c>
-      <c r="N78" s="11">
+      <c r="N78" s="12">
         <v>12.5</v>
       </c>
-      <c r="O78" s="9">
+      <c r="O78" s="10">
         <v>-13.8</v>
       </c>
-      <c r="P78" s="10">
+      <c r="P78" s="11">
         <v>10.5</v>
       </c>
-      <c r="Q78" s="11">
+      <c r="Q78" s="12">
         <v>11.3</v>
       </c>
-      <c r="R78" s="9">
+      <c r="R78" s="10">
         <v>-24.9</v>
       </c>
-      <c r="S78" s="10">
+      <c r="S78" s="11">
         <v>7.4</v>
       </c>
-      <c r="T78" s="11">
+      <c r="T78" s="12">
         <v>12.8</v>
       </c>
-      <c r="U78" s="9">
+      <c r="U78" s="10">
         <v>-36.6</v>
       </c>
-      <c r="V78" s="10">
+      <c r="V78" s="11">
         <v>-4</v>
       </c>
-      <c r="W78" s="11">
+      <c r="W78" s="12">
         <v>3.3</v>
       </c>
-      <c r="X78" s="9">
+      <c r="X78" s="10">
         <v>-32.5</v>
       </c>
-      <c r="Y78" s="10">
+      <c r="Y78" s="11">
         <v>-0.9</v>
       </c>
-      <c r="Z78" s="11">
+      <c r="Z78" s="12">
         <v>5.6</v>
       </c>
-      <c r="AA78" s="9">
+      <c r="AA78" s="10">
         <v>-37.299999999999997</v>
       </c>
-      <c r="AB78" s="10">
+      <c r="AB78" s="11">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="AC78" s="11">
+      <c r="AC78" s="12">
         <v>2.8</v>
       </c>
     </row>
     <row r="79" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="39">
+      <c r="A79" s="34">
         <v>2022</v>
       </c>
       <c r="B79" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C79" s="9">
+      <c r="C79" s="10">
         <v>0.4</v>
       </c>
-      <c r="D79" s="10">
+      <c r="D79" s="11">
         <v>3.4</v>
       </c>
-      <c r="E79" s="11">
+      <c r="E79" s="12">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F79" s="9">
+      <c r="F79" s="10">
         <v>-5.6</v>
       </c>
-      <c r="G79" s="10">
+      <c r="G79" s="11">
         <v>3</v>
       </c>
-      <c r="H79" s="11">
+      <c r="H79" s="12">
         <v>4.8</v>
       </c>
-      <c r="I79" s="9">
+      <c r="I79" s="10">
         <v>3.2</v>
       </c>
-      <c r="J79" s="10">
+      <c r="J79" s="11">
         <v>3.6</v>
       </c>
-      <c r="K79" s="11">
+      <c r="K79" s="12">
         <v>4.2</v>
       </c>
-      <c r="L79" s="9">
+      <c r="L79" s="10">
         <v>-5.2</v>
       </c>
-      <c r="M79" s="10">
+      <c r="M79" s="11">
         <v>-2</v>
       </c>
-      <c r="N79" s="11">
+      <c r="N79" s="12">
         <v>4.3</v>
       </c>
-      <c r="O79" s="9">
+      <c r="O79" s="10">
         <v>-14.1</v>
       </c>
-      <c r="P79" s="10">
+      <c r="P79" s="11">
         <v>-2.8</v>
       </c>
-      <c r="Q79" s="11">
+      <c r="Q79" s="12">
         <v>6.6</v>
       </c>
-      <c r="R79" s="9">
+      <c r="R79" s="10">
         <v>-2.7</v>
       </c>
-      <c r="S79" s="10">
+      <c r="S79" s="11">
         <v>-1.8</v>
       </c>
-      <c r="T79" s="11">
+      <c r="T79" s="12">
         <v>3.7</v>
       </c>
-      <c r="U79" s="9">
+      <c r="U79" s="10">
         <v>-18.399999999999999</v>
       </c>
-      <c r="V79" s="10">
+      <c r="V79" s="11">
         <v>-15.8</v>
       </c>
-      <c r="W79" s="11">
+      <c r="W79" s="12">
         <v>-7.4</v>
       </c>
-      <c r="X79" s="9">
+      <c r="X79" s="10">
         <v>-25.4</v>
       </c>
-      <c r="Y79" s="10">
+      <c r="Y79" s="11">
         <v>-17.100000000000001</v>
       </c>
-      <c r="Z79" s="11">
+      <c r="Z79" s="12">
         <v>-3.5</v>
       </c>
-      <c r="AA79" s="9">
+      <c r="AA79" s="10">
         <v>-17.100000000000001</v>
       </c>
-      <c r="AB79" s="10">
+      <c r="AB79" s="11">
         <v>-15.6</v>
       </c>
-      <c r="AC79" s="11">
+      <c r="AC79" s="12">
         <v>-8.1999999999999993</v>
       </c>
     </row>
     <row r="80" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="39">
+      <c r="A80" s="34">
         <v>2022</v>
       </c>
       <c r="B80" s="29" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C80" s="8">
         <v>-1.8</v>
       </c>
-      <c r="D80" s="10">
+      <c r="D80" s="11">
         <v>2.4</v>
       </c>
-      <c r="E80" s="11">
+      <c r="E80" s="12">
         <v>3.2</v>
       </c>
-      <c r="F80" s="9">
+      <c r="F80" s="10">
         <v>-0.6</v>
       </c>
-      <c r="G80" s="10">
+      <c r="G80" s="11">
         <v>3</v>
       </c>
-      <c r="H80" s="11">
+      <c r="H80" s="12">
         <v>2.2999999999999998</v>
       </c>
-      <c r="I80" s="9">
+      <c r="I80" s="10">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="J80" s="10">
+      <c r="J80" s="11">
         <v>2.1</v>
       </c>
-      <c r="K80" s="11">
+      <c r="K80" s="12">
         <v>3.7</v>
       </c>
-      <c r="L80" s="9">
+      <c r="L80" s="10">
         <v>-8.9</v>
       </c>
-      <c r="M80" s="10">
+      <c r="M80" s="11">
         <v>-2</v>
       </c>
-      <c r="N80" s="11">
+      <c r="N80" s="12">
         <v>0.5</v>
       </c>
-      <c r="O80" s="9">
+      <c r="O80" s="10">
         <v>-10.3</v>
       </c>
-      <c r="P80" s="10">
+      <c r="P80" s="11">
         <v>-2.7</v>
       </c>
-      <c r="Q80" s="11">
+      <c r="Q80" s="12">
         <v>2.1</v>
       </c>
-      <c r="R80" s="9">
+      <c r="R80" s="10">
         <v>-8.5</v>
       </c>
-      <c r="S80" s="10">
+      <c r="S80" s="11">
         <v>-1.8</v>
       </c>
-      <c r="T80" s="11">
+      <c r="T80" s="12">
         <v>0</v>
       </c>
-      <c r="U80" s="9">
+      <c r="U80" s="10">
         <v>-21.7</v>
       </c>
-      <c r="V80" s="10">
+      <c r="V80" s="11">
         <v>-15.6</v>
       </c>
-      <c r="W80" s="11">
+      <c r="W80" s="12">
         <v>-11.2</v>
       </c>
-      <c r="X80" s="9">
+      <c r="X80" s="10">
         <v>-25.8</v>
       </c>
-      <c r="Y80" s="10">
+      <c r="Y80" s="11">
         <v>-11.5</v>
       </c>
-      <c r="Z80" s="11">
+      <c r="Z80" s="12">
         <v>-9</v>
       </c>
-      <c r="AA80" s="9">
+      <c r="AA80" s="10">
         <v>-21</v>
       </c>
-      <c r="AB80" s="10">
+      <c r="AB80" s="11">
         <v>-16.399999999999999</v>
       </c>
-      <c r="AC80" s="11">
+      <c r="AC80" s="12">
         <v>-11.6</v>
       </c>
     </row>
     <row r="81" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="40">
+      <c r="A81" s="32">
         <v>2022</v>
       </c>
-      <c r="B81" s="13" t="s">
+      <c r="B81" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C81" s="8">
         <v>0.1</v>
       </c>
-      <c r="D81" s="10">
+      <c r="D81" s="11">
         <v>-2.8</v>
       </c>
-      <c r="E81" s="11">
+      <c r="E81" s="12">
         <v>0.3</v>
       </c>
-      <c r="F81" s="9">
+      <c r="F81" s="10">
         <v>-3.2</v>
       </c>
-      <c r="G81" s="10">
+      <c r="G81" s="11">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="H81" s="11">
+      <c r="H81" s="12">
         <v>1.4</v>
       </c>
-      <c r="I81" s="9">
+      <c r="I81" s="10">
         <v>1.7</v>
       </c>
-      <c r="J81" s="10">
+      <c r="J81" s="11">
         <v>-3.6</v>
       </c>
-      <c r="K81" s="11">
+      <c r="K81" s="12">
         <v>-0.2</v>
       </c>
-      <c r="L81" s="9">
+      <c r="L81" s="10">
         <v>-1.8</v>
       </c>
-      <c r="M81" s="10">
+      <c r="M81" s="11">
         <v>-9.5</v>
       </c>
-      <c r="N81" s="11">
+      <c r="N81" s="12">
         <v>-2.5</v>
       </c>
-      <c r="O81" s="9">
+      <c r="O81" s="10">
         <v>-5.0999999999999996</v>
       </c>
-      <c r="P81" s="10">
+      <c r="P81" s="11">
         <v>-13.6</v>
       </c>
-      <c r="Q81" s="11">
+      <c r="Q81" s="12">
         <v>-2.1</v>
       </c>
-      <c r="R81" s="9">
+      <c r="R81" s="10">
         <v>-0.9</v>
       </c>
-      <c r="S81" s="10">
+      <c r="S81" s="11">
         <v>-8.4</v>
       </c>
-      <c r="T81" s="11">
+      <c r="T81" s="12">
         <v>-2.7</v>
       </c>
-      <c r="U81" s="9">
+      <c r="U81" s="10">
         <v>-15</v>
       </c>
-      <c r="V81" s="10">
+      <c r="V81" s="11">
         <v>-18.899999999999999</v>
       </c>
-      <c r="W81" s="11">
+      <c r="W81" s="12">
         <v>-10.3</v>
       </c>
-      <c r="X81" s="9">
+      <c r="X81" s="10">
         <v>-11.5</v>
       </c>
-      <c r="Y81" s="10">
+      <c r="Y81" s="11">
         <v>-16.600000000000001</v>
       </c>
-      <c r="Z81" s="11">
+      <c r="Z81" s="12">
         <v>-7.5</v>
       </c>
-      <c r="AA81" s="9">
+      <c r="AA81" s="10">
         <v>-15.6</v>
       </c>
-      <c r="AB81" s="10">
+      <c r="AB81" s="11">
         <v>-19.3</v>
       </c>
-      <c r="AC81" s="11">
+      <c r="AC81" s="12">
         <v>-10.8</v>
       </c>
     </row>
     <row r="82" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="38">
+      <c r="A82" s="33">
         <v>2023</v>
       </c>
-      <c r="B82" s="13" t="s">
+      <c r="B82" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C82" s="10">
+        <v>-2.9</v>
+      </c>
+      <c r="D82" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="E82" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="F82" s="10">
+        <v>-7.4</v>
+      </c>
+      <c r="G82" s="11">
+        <v>2</v>
+      </c>
+      <c r="H82" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I82" s="10">
+        <v>-0.8</v>
+      </c>
+      <c r="J82" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="K82" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L82" s="10">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="M82" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N82" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="O82" s="10">
+        <v>-13.5</v>
+      </c>
+      <c r="P82" s="11">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="Q82" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="R82" s="10">
+        <v>-7.4</v>
+      </c>
+      <c r="S82" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="T82" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="U82" s="10">
+        <v>-18.7</v>
+      </c>
+      <c r="V82" s="11">
+        <v>-9</v>
+      </c>
+      <c r="W82" s="12">
+        <v>-4.8</v>
+      </c>
+      <c r="X82" s="10">
+        <v>-22.7</v>
+      </c>
+      <c r="Y82" s="11">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="Z82" s="12">
+        <v>-4.2</v>
+      </c>
+      <c r="AA82" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AB82" s="11">
+        <v>-8.9</v>
+      </c>
+      <c r="AC82" s="12">
+        <v>-4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="83" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="34">
+        <v>2023</v>
+      </c>
+      <c r="B83" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C82" s="9">
-[...20 lines deleted...]
-      <c r="J82" s="10">
+      <c r="C83" s="10">
+        <v>15.2</v>
+      </c>
+      <c r="D83" s="11">
+        <v>12</v>
+      </c>
+      <c r="E83" s="12">
+        <v>8.6</v>
+      </c>
+      <c r="F83" s="10">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G83" s="11">
+        <v>10.5</v>
+      </c>
+      <c r="H83" s="12">
+        <v>9.9</v>
+      </c>
+      <c r="I83" s="10">
+        <v>18.3</v>
+      </c>
+      <c r="J83" s="11">
+        <v>12.7</v>
+      </c>
+      <c r="K83" s="12">
+        <v>8</v>
+      </c>
+      <c r="L83" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="M83" s="11">
+        <v>10.7</v>
+      </c>
+      <c r="N83" s="12">
+        <v>10.8</v>
+      </c>
+      <c r="O83" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="P83" s="11">
+        <v>6.2</v>
+      </c>
+      <c r="Q83" s="12">
+        <v>11.4</v>
+      </c>
+      <c r="R83" s="10">
+        <v>17</v>
+      </c>
+      <c r="S83" s="11">
+        <v>12</v>
+      </c>
+      <c r="T83" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="U83" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="V83" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="W83" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="X83" s="10">
+        <v>0.1</v>
+      </c>
+      <c r="Y83" s="11">
+        <v>-1.8</v>
+      </c>
+      <c r="Z83" s="12">
         <v>4.2</v>
       </c>
-      <c r="K82" s="11">
-[...136 lines deleted...]
-      <c r="AA83" s="9">
+      <c r="AA83" s="10">
         <v>5.6</v>
       </c>
-      <c r="AB83" s="10">
+      <c r="AB83" s="11">
         <v>3</v>
       </c>
-      <c r="AC83" s="11">
+      <c r="AC83" s="12">
         <v>3.2</v>
       </c>
     </row>
     <row r="84" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="39">
+      <c r="A84" s="34">
         <v>2023</v>
       </c>
       <c r="B84" s="29" t="s">
         <v>22</v>
       </c>
       <c r="C84" s="8">
         <v>13.3</v>
       </c>
-      <c r="D84" s="10">
+      <c r="D84" s="11">
         <v>8.1</v>
       </c>
-      <c r="E84" s="11">
+      <c r="E84" s="12">
         <v>6.1</v>
       </c>
-      <c r="F84" s="9">
+      <c r="F84" s="10">
         <v>10.8</v>
       </c>
-      <c r="G84" s="10">
+      <c r="G84" s="11">
         <v>6.4</v>
       </c>
-      <c r="H84" s="11">
+      <c r="H84" s="12">
         <v>6.1</v>
       </c>
-      <c r="I84" s="9">
+      <c r="I84" s="10">
         <v>14.5</v>
       </c>
-      <c r="J84" s="10">
+      <c r="J84" s="11">
         <v>8.9</v>
       </c>
-      <c r="K84" s="11">
+      <c r="K84" s="12">
         <v>6.1</v>
       </c>
-      <c r="L84" s="9">
+      <c r="L84" s="10">
         <v>10.9</v>
       </c>
-      <c r="M84" s="10">
+      <c r="M84" s="11">
         <v>8.5</v>
       </c>
-      <c r="N84" s="11">
+      <c r="N84" s="12">
         <v>4.8</v>
       </c>
-      <c r="O84" s="9">
+      <c r="O84" s="10">
         <v>9.6999999999999993</v>
       </c>
-      <c r="P84" s="10">
+      <c r="P84" s="11">
         <v>5.9</v>
       </c>
-      <c r="Q84" s="11">
+      <c r="Q84" s="12">
         <v>2.5</v>
       </c>
-      <c r="R84" s="9">
+      <c r="R84" s="10">
         <v>11.3</v>
       </c>
-      <c r="S84" s="10">
+      <c r="S84" s="11">
         <v>9.3000000000000007</v>
       </c>
-      <c r="T84" s="11">
+      <c r="T84" s="12">
         <v>5.5</v>
       </c>
-      <c r="U84" s="9">
+      <c r="U84" s="10">
         <v>0.5</v>
       </c>
-      <c r="V84" s="10">
+      <c r="V84" s="11">
         <v>-1.4</v>
       </c>
-      <c r="W84" s="11">
+      <c r="W84" s="12">
         <v>-4.2</v>
       </c>
-      <c r="X84" s="9">
+      <c r="X84" s="10">
         <v>-13.1</v>
       </c>
-      <c r="Y84" s="10">
+      <c r="Y84" s="11">
         <v>-0.9</v>
       </c>
-      <c r="Z84" s="11">
+      <c r="Z84" s="12">
         <v>-2.9</v>
       </c>
-      <c r="AA84" s="9">
+      <c r="AA84" s="10">
         <v>3.1</v>
       </c>
-      <c r="AB84" s="10">
+      <c r="AB84" s="11">
         <v>-1.5</v>
       </c>
-      <c r="AC84" s="11">
+      <c r="AC84" s="12">
         <v>-4.4000000000000004</v>
       </c>
     </row>
     <row r="85" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="40">
+      <c r="A85" s="32">
         <v>2023</v>
       </c>
-      <c r="B85" s="13" t="s">
+      <c r="B85" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C85" s="8">
         <v>7.4</v>
       </c>
-      <c r="D85" s="10">
+      <c r="D85" s="11">
         <v>4.2</v>
       </c>
-      <c r="E85" s="11">
+      <c r="E85" s="12">
         <v>3.7</v>
       </c>
-      <c r="F85" s="9">
+      <c r="F85" s="10">
         <v>5</v>
       </c>
-      <c r="G85" s="10">
+      <c r="G85" s="11">
         <v>2.6</v>
       </c>
-      <c r="H85" s="11">
+      <c r="H85" s="12">
         <v>2.8</v>
       </c>
-      <c r="I85" s="9">
+      <c r="I85" s="10">
         <v>8.5</v>
       </c>
-      <c r="J85" s="10">
+      <c r="J85" s="11">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K85" s="11">
+      <c r="K85" s="12">
         <v>4.2</v>
       </c>
-      <c r="L85" s="9">
+      <c r="L85" s="10">
         <v>5.2</v>
       </c>
-      <c r="M85" s="10">
+      <c r="M85" s="11">
         <v>0.8</v>
       </c>
-      <c r="N85" s="11">
+      <c r="N85" s="12">
         <v>3.2</v>
       </c>
-      <c r="O85" s="9">
+      <c r="O85" s="10">
         <v>4.2</v>
       </c>
-      <c r="P85" s="10">
+      <c r="P85" s="11">
         <v>-0.8</v>
       </c>
-      <c r="Q85" s="11">
+      <c r="Q85" s="12">
         <v>3.1</v>
       </c>
-      <c r="R85" s="9">
+      <c r="R85" s="10">
         <v>5.4</v>
       </c>
-      <c r="S85" s="10">
+      <c r="S85" s="11">
         <v>1.3</v>
       </c>
-      <c r="T85" s="11">
+      <c r="T85" s="12">
         <v>3.3</v>
       </c>
-      <c r="U85" s="9">
+      <c r="U85" s="10">
         <v>-5.8</v>
       </c>
-      <c r="V85" s="10">
+      <c r="V85" s="11">
         <v>-11.2</v>
       </c>
-      <c r="W85" s="11">
+      <c r="W85" s="12">
         <v>-6.8</v>
       </c>
-      <c r="X85" s="9">
+      <c r="X85" s="10">
         <v>-12.4</v>
       </c>
-      <c r="Y85" s="10">
+      <c r="Y85" s="11">
         <v>-12.1</v>
       </c>
-      <c r="Z85" s="11">
+      <c r="Z85" s="12">
         <v>-9.6</v>
       </c>
-      <c r="AA85" s="9">
+      <c r="AA85" s="10">
         <v>-4.5</v>
       </c>
-      <c r="AB85" s="10">
+      <c r="AB85" s="11">
         <v>-11</v>
       </c>
-      <c r="AC85" s="11">
+      <c r="AC85" s="12">
         <v>-6.3</v>
       </c>
     </row>
     <row r="86" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="38">
+      <c r="A86" s="33">
         <v>2024</v>
       </c>
-      <c r="B86" s="13" t="s">
+      <c r="B86" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C86" s="8">
         <v>8</v>
       </c>
-      <c r="D86" s="10">
+      <c r="D86" s="11">
         <v>7.4</v>
       </c>
-      <c r="E86" s="11">
+      <c r="E86" s="12">
         <v>5.8</v>
       </c>
-      <c r="F86" s="9">
+      <c r="F86" s="10">
         <v>1.9</v>
       </c>
-      <c r="G86" s="10">
+      <c r="G86" s="11">
         <v>4.7</v>
       </c>
-      <c r="H86" s="11">
+      <c r="H86" s="12">
         <v>5.3</v>
       </c>
-      <c r="I86" s="9">
+      <c r="I86" s="10">
         <v>10.9</v>
       </c>
-      <c r="J86" s="10">
+      <c r="J86" s="11">
         <v>8.6999999999999993</v>
       </c>
-      <c r="K86" s="11">
+      <c r="K86" s="12">
         <v>6</v>
       </c>
-      <c r="L86" s="9">
+      <c r="L86" s="10">
         <v>6.8</v>
       </c>
-      <c r="M86" s="10">
+      <c r="M86" s="11">
         <v>8.8000000000000007</v>
       </c>
-      <c r="N86" s="11">
+      <c r="N86" s="12">
         <v>7.9</v>
       </c>
-      <c r="O86" s="9">
+      <c r="O86" s="10">
         <v>1.5</v>
       </c>
-      <c r="P86" s="10">
+      <c r="P86" s="11">
         <v>10</v>
       </c>
-      <c r="Q86" s="11">
+      <c r="Q86" s="12">
         <v>9.3000000000000007</v>
       </c>
-      <c r="R86" s="9">
+      <c r="R86" s="10">
         <v>8.1999999999999993</v>
       </c>
-      <c r="S86" s="10">
+      <c r="S86" s="11">
         <v>8.4</v>
       </c>
-      <c r="T86" s="11">
+      <c r="T86" s="12">
         <v>7.5</v>
       </c>
-      <c r="U86" s="9">
+      <c r="U86" s="10">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="V86" s="10">
+      <c r="V86" s="11">
         <v>0.8</v>
       </c>
-      <c r="W86" s="11">
+      <c r="W86" s="12">
         <v>1.8</v>
       </c>
-      <c r="X86" s="9">
+      <c r="X86" s="10">
         <v>-14.9</v>
       </c>
-      <c r="Y86" s="10">
+      <c r="Y86" s="11">
         <v>-2.4</v>
       </c>
-      <c r="Z86" s="11">
+      <c r="Z86" s="12">
         <v>-0.5</v>
       </c>
-      <c r="AA86" s="9">
+      <c r="AA86" s="10">
         <v>-3</v>
       </c>
-      <c r="AB86" s="10">
+      <c r="AB86" s="11">
         <v>1.3</v>
       </c>
-      <c r="AC86" s="11">
+      <c r="AC86" s="12">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="87" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="39">
+      <c r="A87" s="34">
         <v>2024</v>
       </c>
-      <c r="B87" s="13" t="s">
+      <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="8">
         <v>5.8</v>
       </c>
-      <c r="D87" s="10">
+      <c r="D87" s="11">
         <v>5.7</v>
       </c>
-      <c r="E87" s="11">
+      <c r="E87" s="12">
         <v>5.4</v>
       </c>
-      <c r="F87" s="9">
+      <c r="F87" s="10">
         <v>3.2</v>
       </c>
-      <c r="G87" s="10">
+      <c r="G87" s="11">
         <v>5.3</v>
       </c>
-      <c r="H87" s="11">
+      <c r="H87" s="12">
         <v>7.4</v>
       </c>
-      <c r="I87" s="9">
+      <c r="I87" s="10">
         <v>7</v>
       </c>
-      <c r="J87" s="10">
+      <c r="J87" s="11">
         <v>5.9</v>
       </c>
-      <c r="K87" s="11">
+      <c r="K87" s="12">
         <v>4.5</v>
       </c>
-      <c r="L87" s="9">
+      <c r="L87" s="10">
         <v>0.3</v>
       </c>
-      <c r="M87" s="10">
+      <c r="M87" s="11">
         <v>2.2000000000000002</v>
       </c>
-      <c r="N87" s="11">
+      <c r="N87" s="12">
         <v>3.7</v>
       </c>
-      <c r="O87" s="9">
+      <c r="O87" s="10">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="P87" s="10">
+      <c r="P87" s="11">
         <v>2.1</v>
       </c>
-      <c r="Q87" s="11">
+      <c r="Q87" s="12">
         <v>4.3</v>
       </c>
-      <c r="R87" s="9">
+      <c r="R87" s="10">
         <v>1.6</v>
       </c>
-      <c r="S87" s="10">
+      <c r="S87" s="11">
         <v>2.2000000000000002</v>
       </c>
-      <c r="T87" s="11">
+      <c r="T87" s="12">
         <v>3.6</v>
       </c>
-      <c r="U87" s="9">
+      <c r="U87" s="10">
         <v>-13.1</v>
       </c>
-      <c r="V87" s="10">
+      <c r="V87" s="11">
         <v>-12.1</v>
       </c>
-      <c r="W87" s="11">
+      <c r="W87" s="12">
         <v>-7.8</v>
       </c>
-      <c r="X87" s="9">
+      <c r="X87" s="10">
         <v>-24.3</v>
       </c>
-      <c r="Y87" s="10">
+      <c r="Y87" s="11">
         <v>-12.8</v>
       </c>
-      <c r="Z87" s="11">
+      <c r="Z87" s="12">
         <v>-5.5</v>
       </c>
-      <c r="AA87" s="9">
+      <c r="AA87" s="10">
         <v>-11</v>
       </c>
-      <c r="AB87" s="10">
+      <c r="AB87" s="11">
         <v>-12</v>
       </c>
-      <c r="AC87" s="11">
+      <c r="AC87" s="12">
         <v>-8.3000000000000007</v>
       </c>
     </row>
     <row r="88" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="39">
+      <c r="A88" s="34">
         <v>2024</v>
       </c>
-      <c r="B88" s="13" t="s">
+      <c r="B88" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C88" s="8">
         <v>5.5</v>
       </c>
-      <c r="D88" s="10">
+      <c r="D88" s="11">
         <v>4.7</v>
       </c>
-      <c r="E88" s="11">
+      <c r="E88" s="12">
         <v>3.9</v>
       </c>
-      <c r="F88" s="9">
+      <c r="F88" s="10">
         <v>3.4</v>
       </c>
-      <c r="G88" s="10">
+      <c r="G88" s="11">
         <v>5.5</v>
       </c>
-      <c r="H88" s="11">
+      <c r="H88" s="12">
         <v>4.3</v>
       </c>
-      <c r="I88" s="9">
+      <c r="I88" s="10">
         <v>6.5</v>
       </c>
-      <c r="J88" s="10">
+      <c r="J88" s="11">
         <v>4.4000000000000004</v>
       </c>
-      <c r="K88" s="11">
+      <c r="K88" s="12">
         <v>3.7</v>
       </c>
-      <c r="L88" s="9">
+      <c r="L88" s="10">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M88" s="10">
+      <c r="M88" s="11">
         <v>2.4</v>
       </c>
-      <c r="N88" s="11">
+      <c r="N88" s="12">
         <v>3.4</v>
       </c>
-      <c r="O88" s="9">
+      <c r="O88" s="10">
         <v>1.9</v>
       </c>
-      <c r="P88" s="10">
+      <c r="P88" s="11">
         <v>-1.9</v>
       </c>
-      <c r="Q88" s="11">
+      <c r="Q88" s="12">
         <v>3</v>
       </c>
-      <c r="R88" s="9">
+      <c r="R88" s="10">
         <v>2.2999999999999998</v>
       </c>
-      <c r="S88" s="10">
+      <c r="S88" s="11">
         <v>3.5</v>
       </c>
-      <c r="T88" s="11">
+      <c r="T88" s="12">
         <v>3.5</v>
       </c>
-      <c r="U88" s="9">
+      <c r="U88" s="10">
         <v>-13.5</v>
       </c>
-      <c r="V88" s="10">
+      <c r="V88" s="11">
         <v>-8.9</v>
       </c>
-      <c r="W88" s="11">
+      <c r="W88" s="12">
         <v>-10.1</v>
       </c>
-      <c r="X88" s="9">
+      <c r="X88" s="10">
         <v>-23.2</v>
       </c>
-      <c r="Y88" s="10">
+      <c r="Y88" s="11">
         <v>-12.5</v>
       </c>
-      <c r="Z88" s="11">
+      <c r="Z88" s="12">
         <v>-9.4</v>
       </c>
-      <c r="AA88" s="9">
+      <c r="AA88" s="10">
         <v>-11.7</v>
       </c>
-      <c r="AB88" s="10">
+      <c r="AB88" s="11">
         <v>-8.3000000000000007</v>
       </c>
-      <c r="AC88" s="11">
+      <c r="AC88" s="12">
         <v>-10.199999999999999</v>
       </c>
     </row>
     <row r="89" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="40">
+      <c r="A89" s="32">
         <v>2024</v>
       </c>
-      <c r="B89" s="13" t="s">
+      <c r="B89" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C89" s="8">
         <v>4.2</v>
       </c>
-      <c r="D89" s="10">
+      <c r="D89" s="11">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E89" s="11">
+      <c r="E89" s="12">
         <v>3.3</v>
       </c>
-      <c r="F89" s="9">
+      <c r="F89" s="10">
         <v>2</v>
       </c>
-      <c r="G89" s="10">
+      <c r="G89" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H89" s="11">
+      <c r="H89" s="12">
         <v>2.5</v>
       </c>
-      <c r="I89" s="9">
+      <c r="I89" s="10">
         <v>5.3</v>
       </c>
-      <c r="J89" s="10">
+      <c r="J89" s="11">
         <v>2.9</v>
       </c>
-      <c r="K89" s="11">
+      <c r="K89" s="12">
         <v>3.7</v>
       </c>
-      <c r="L89" s="9">
+      <c r="L89" s="10">
         <v>1.4</v>
       </c>
-      <c r="M89" s="10">
+      <c r="M89" s="11">
         <v>-0.6</v>
       </c>
-      <c r="N89" s="11">
+      <c r="N89" s="12">
         <v>1.7</v>
       </c>
-      <c r="O89" s="9">
+      <c r="O89" s="10">
         <v>-3.8</v>
       </c>
-      <c r="P89" s="10">
+      <c r="P89" s="11">
         <v>-3.2</v>
       </c>
-      <c r="Q89" s="11">
+      <c r="Q89" s="12">
         <v>1</v>
       </c>
-      <c r="R89" s="9">
+      <c r="R89" s="10">
         <v>2.8</v>
       </c>
-      <c r="S89" s="10">
+      <c r="S89" s="11">
         <v>0.1</v>
       </c>
-      <c r="T89" s="11">
+      <c r="T89" s="12">
         <v>1.8</v>
       </c>
-      <c r="U89" s="9">
+      <c r="U89" s="10">
         <v>-11.7</v>
       </c>
-      <c r="V89" s="10">
+      <c r="V89" s="11">
         <v>-14</v>
       </c>
-      <c r="W89" s="11">
+      <c r="W89" s="12">
         <v>-9.1</v>
       </c>
-      <c r="X89" s="9">
+      <c r="X89" s="10">
         <v>-20.9</v>
       </c>
-      <c r="Y89" s="10">
+      <c r="Y89" s="11">
         <v>-17.899999999999999</v>
       </c>
-      <c r="Z89" s="11">
+      <c r="Z89" s="12">
         <v>-9.6999999999999993</v>
       </c>
-      <c r="AA89" s="9">
+      <c r="AA89" s="10">
         <v>-10</v>
       </c>
-      <c r="AB89" s="10">
+      <c r="AB89" s="11">
         <v>-13.3</v>
       </c>
-      <c r="AC89" s="11">
+      <c r="AC89" s="12">
         <v>-9</v>
       </c>
     </row>
     <row r="90" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="38">
+      <c r="A90" s="33">
         <v>2025</v>
       </c>
-      <c r="B90" s="13" t="s">
+      <c r="B90" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C90" s="8">
         <v>3.1</v>
       </c>
-      <c r="D90" s="10">
+      <c r="D90" s="11">
         <v>2.1</v>
       </c>
-      <c r="E90" s="11">
+      <c r="E90" s="12">
         <v>3.5</v>
       </c>
-      <c r="F90" s="9">
+      <c r="F90" s="10">
         <v>-1.3</v>
       </c>
-      <c r="G90" s="10">
+      <c r="G90" s="11">
         <v>-1.4</v>
       </c>
-      <c r="H90" s="11">
+      <c r="H90" s="12">
         <v>1.2</v>
       </c>
-      <c r="I90" s="9">
+      <c r="I90" s="10">
         <v>5.2</v>
       </c>
-      <c r="J90" s="10">
+      <c r="J90" s="11">
         <v>3.8</v>
       </c>
-      <c r="K90" s="11">
+      <c r="K90" s="12">
         <v>4.5999999999999996</v>
       </c>
-      <c r="L90" s="9">
+      <c r="L90" s="10">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="M90" s="10">
+      <c r="M90" s="11">
         <v>-0.8</v>
       </c>
-      <c r="N90" s="11">
+      <c r="N90" s="12">
         <v>1.5</v>
       </c>
-      <c r="O90" s="9">
+      <c r="O90" s="10">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="P90" s="10">
+      <c r="P90" s="11">
         <v>-4</v>
       </c>
-      <c r="Q90" s="11">
+      <c r="Q90" s="12">
         <v>1.1000000000000001</v>
       </c>
-      <c r="R90" s="9">
+      <c r="R90" s="10">
         <v>-0.6</v>
       </c>
-      <c r="S90" s="10">
+      <c r="S90" s="11">
         <v>0.1</v>
       </c>
-      <c r="T90" s="11">
+      <c r="T90" s="12">
         <v>1.6</v>
       </c>
-      <c r="U90" s="9">
+      <c r="U90" s="10">
         <v>-17.7</v>
       </c>
-      <c r="V90" s="10">
+      <c r="V90" s="11">
         <v>-13.5</v>
       </c>
-      <c r="W90" s="11">
+      <c r="W90" s="12">
         <v>-9.1999999999999993</v>
       </c>
-      <c r="X90" s="9">
+      <c r="X90" s="10">
         <v>-22.8</v>
       </c>
-      <c r="Y90" s="10">
+      <c r="Y90" s="11">
         <v>-14.7</v>
       </c>
-      <c r="Z90" s="11">
+      <c r="Z90" s="12">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="AA90" s="9">
+      <c r="AA90" s="10">
         <v>-16.8</v>
       </c>
-      <c r="AB90" s="10">
+      <c r="AB90" s="11">
         <v>-13.3</v>
       </c>
-      <c r="AC90" s="11">
+      <c r="AC90" s="12">
         <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="91" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="39">
+      <c r="A91" s="34">
         <v>2025</v>
       </c>
-      <c r="B91" s="13" t="s">
+      <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="8">
         <v>-6.2</v>
       </c>
-      <c r="D91" s="10">
+      <c r="D91" s="11">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="E91" s="11">
+      <c r="E91" s="12">
         <v>1.3</v>
       </c>
-      <c r="F91" s="9">
+      <c r="F91" s="10">
         <v>-7.5</v>
       </c>
-      <c r="G91" s="10">
+      <c r="G91" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H91" s="11">
+      <c r="H91" s="12">
         <v>2.6</v>
       </c>
-      <c r="I91" s="9">
+      <c r="I91" s="10">
         <v>-5.7</v>
       </c>
-      <c r="J91" s="10">
+      <c r="J91" s="11">
         <v>-2.1</v>
       </c>
-      <c r="K91" s="11">
+      <c r="K91" s="12">
         <v>0.6</v>
       </c>
-      <c r="L91" s="9">
+      <c r="L91" s="10">
         <v>-12</v>
       </c>
-      <c r="M91" s="10">
+      <c r="M91" s="11">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="N91" s="11">
+      <c r="N91" s="12">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="O91" s="9">
+      <c r="O91" s="10">
         <v>-15.3</v>
       </c>
-      <c r="P91" s="10">
+      <c r="P91" s="11">
         <v>-7.4</v>
       </c>
-      <c r="Q91" s="11">
+      <c r="Q91" s="12">
         <v>-1.7</v>
       </c>
-      <c r="R91" s="9">
+      <c r="R91" s="10">
         <v>-11.2</v>
       </c>
-      <c r="S91" s="10">
+      <c r="S91" s="11">
         <v>-9.9</v>
       </c>
-      <c r="T91" s="11">
+      <c r="T91" s="12">
         <v>-5.8</v>
       </c>
-      <c r="U91" s="9">
+      <c r="U91" s="10">
         <v>-23.6</v>
       </c>
-      <c r="V91" s="10">
+      <c r="V91" s="11">
         <v>-18.100000000000001</v>
       </c>
-      <c r="W91" s="11">
+      <c r="W91" s="12">
         <v>-13</v>
       </c>
-      <c r="X91" s="9">
+      <c r="X91" s="10">
         <v>-32.5</v>
       </c>
-      <c r="Y91" s="10">
+      <c r="Y91" s="11">
         <v>-20.3</v>
       </c>
-      <c r="Z91" s="11">
+      <c r="Z91" s="12">
         <v>-15.2</v>
       </c>
-      <c r="AA91" s="9">
+      <c r="AA91" s="10">
         <v>-21.9</v>
       </c>
-      <c r="AB91" s="10">
+      <c r="AB91" s="11">
         <v>-17.7</v>
       </c>
-      <c r="AC91" s="11">
+      <c r="AC91" s="12">
         <v>-12.5</v>
       </c>
     </row>
     <row r="92" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="39">
+      <c r="A92" s="34">
         <v>2025</v>
       </c>
-      <c r="B92" s="13" t="s">
+      <c r="B92" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C92" s="8">
         <v>1.5</v>
       </c>
-      <c r="D92" s="10">
+      <c r="D92" s="11">
         <v>1.2</v>
       </c>
-      <c r="E92" s="11">
+      <c r="E92" s="12">
         <v>2.1</v>
       </c>
-      <c r="F92" s="9">
+      <c r="F92" s="10">
         <v>0.7</v>
       </c>
-      <c r="G92" s="10">
+      <c r="G92" s="11">
         <v>1</v>
       </c>
-      <c r="H92" s="11">
+      <c r="H92" s="12">
         <v>1.5</v>
       </c>
-      <c r="I92" s="9">
+      <c r="I92" s="10">
         <v>1.8</v>
       </c>
-      <c r="J92" s="10">
+      <c r="J92" s="11">
         <v>1.3</v>
       </c>
-      <c r="K92" s="11">
+      <c r="K92" s="12">
         <v>2.4</v>
       </c>
-      <c r="L92" s="9">
+      <c r="L92" s="10">
         <v>-3.7</v>
       </c>
-      <c r="M92" s="10">
+      <c r="M92" s="11">
         <v>-3</v>
       </c>
-      <c r="N92" s="11">
+      <c r="N92" s="12">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="O92" s="9">
+      <c r="O92" s="10">
         <v>-6</v>
       </c>
-      <c r="P92" s="10">
+      <c r="P92" s="11">
         <v>-1.8</v>
       </c>
-      <c r="Q92" s="11">
+      <c r="Q92" s="12">
         <v>-1</v>
       </c>
-      <c r="R92" s="9">
+      <c r="R92" s="10">
         <v>-3.1</v>
       </c>
-      <c r="S92" s="10">
+      <c r="S92" s="11">
         <v>-3.3</v>
       </c>
-      <c r="T92" s="11">
+      <c r="T92" s="12">
         <v>-2.5</v>
       </c>
-      <c r="U92" s="9">
+      <c r="U92" s="10">
         <v>-19.3</v>
       </c>
-      <c r="V92" s="10">
+      <c r="V92" s="11">
         <v>-14.9</v>
       </c>
-      <c r="W92" s="11">
+      <c r="W92" s="12">
         <v>-13.6</v>
       </c>
-      <c r="X92" s="9">
+      <c r="X92" s="10">
         <v>-28.2</v>
       </c>
-      <c r="Y92" s="10">
+      <c r="Y92" s="11">
         <v>-21</v>
       </c>
-      <c r="Z92" s="11">
+      <c r="Z92" s="12">
         <v>-18.5</v>
       </c>
-      <c r="AA92" s="9">
+      <c r="AA92" s="10">
         <v>-17.600000000000001</v>
       </c>
-      <c r="AB92" s="10">
+      <c r="AB92" s="11">
         <v>-13.8</v>
       </c>
-      <c r="AC92" s="11">
+      <c r="AC92" s="12">
         <v>-12.7</v>
       </c>
     </row>
     <row r="93" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="40">
+      <c r="A93" s="32">
         <v>2025</v>
       </c>
-      <c r="B93" s="13" t="s">
+      <c r="B93" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C93" s="8">
         <v>6.9</v>
       </c>
-      <c r="D93" s="10">
+      <c r="D93" s="11">
         <v>4</v>
       </c>
-      <c r="E93" s="11">
+      <c r="E93" s="12">
         <v>4.5</v>
       </c>
-      <c r="F93" s="9">
+      <c r="F93" s="10">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G93" s="10">
+      <c r="G93" s="11">
         <v>1.4</v>
       </c>
-      <c r="H93" s="11">
+      <c r="H93" s="12">
         <v>2.6</v>
       </c>
-      <c r="I93" s="9">
+      <c r="I93" s="10">
         <v>8.1</v>
       </c>
-      <c r="J93" s="10">
+      <c r="J93" s="11">
         <v>5.2</v>
       </c>
-      <c r="K93" s="11">
+      <c r="K93" s="12">
         <v>5.4</v>
       </c>
-      <c r="L93" s="9">
+      <c r="L93" s="10">
         <v>5.2</v>
       </c>
-      <c r="M93" s="10">
+      <c r="M93" s="11">
         <v>1.6</v>
       </c>
-      <c r="N93" s="11">
+      <c r="N93" s="12">
         <v>1.9</v>
       </c>
-      <c r="O93" s="9">
+      <c r="O93" s="10">
         <v>4.5</v>
       </c>
-      <c r="P93" s="10">
+      <c r="P93" s="11">
         <v>-1.8</v>
       </c>
-      <c r="Q93" s="11">
+      <c r="Q93" s="12">
         <v>-0.3</v>
       </c>
-      <c r="R93" s="9">
+      <c r="R93" s="10">
         <v>5.4</v>
       </c>
-      <c r="S93" s="10">
+      <c r="S93" s="11">
         <v>2.6</v>
       </c>
-      <c r="T93" s="11">
+      <c r="T93" s="12">
         <v>2.5</v>
       </c>
-      <c r="U93" s="9">
+      <c r="U93" s="10">
         <v>-7</v>
       </c>
-      <c r="V93" s="10">
+      <c r="V93" s="11">
         <v>-9.6999999999999993</v>
       </c>
-      <c r="W93" s="11">
+      <c r="W93" s="12">
         <v>-5.6</v>
       </c>
-      <c r="X93" s="9">
+      <c r="X93" s="10">
         <v>-15.5</v>
       </c>
-      <c r="Y93" s="10">
+      <c r="Y93" s="11">
         <v>-13.7</v>
       </c>
-      <c r="Z93" s="11">
+      <c r="Z93" s="12">
         <v>-6.9</v>
       </c>
-      <c r="AA93" s="9">
+      <c r="AA93" s="10">
         <v>-5.4</v>
       </c>
-      <c r="AB93" s="10">
+      <c r="AB93" s="11">
         <v>-8.9</v>
       </c>
-      <c r="AC93" s="11">
+      <c r="AC93" s="12">
         <v>-5.4</v>
       </c>
     </row>
     <row r="94" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="38">
+      <c r="A94" s="33">
         <v>2026</v>
       </c>
-      <c r="B94" s="13" t="s">
+      <c r="B94" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C94" s="8">
         <v>8</v>
       </c>
-      <c r="D94" s="10">
+      <c r="D94" s="11">
         <v>6</v>
       </c>
-      <c r="E94" s="11">
+      <c r="E94" s="12">
         <v>5.8</v>
       </c>
-      <c r="F94" s="9">
+      <c r="F94" s="10">
         <v>6.1</v>
       </c>
-      <c r="G94" s="10">
+      <c r="G94" s="11">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H94" s="11">
+      <c r="H94" s="12">
         <v>5</v>
       </c>
-      <c r="I94" s="9">
+      <c r="I94" s="10">
         <v>8.8000000000000007</v>
       </c>
-      <c r="J94" s="10">
+      <c r="J94" s="11">
         <v>6.7</v>
       </c>
-      <c r="K94" s="11">
+      <c r="K94" s="12">
         <v>6.1</v>
       </c>
-      <c r="L94" s="9">
+      <c r="L94" s="10">
         <v>4.3</v>
       </c>
-      <c r="M94" s="10">
+      <c r="M94" s="11">
         <v>5.6</v>
       </c>
-      <c r="N94" s="11">
+      <c r="N94" s="12">
         <v>5.2</v>
       </c>
-      <c r="O94" s="9">
+      <c r="O94" s="10">
         <v>0.7</v>
       </c>
-      <c r="P94" s="10">
+      <c r="P94" s="11">
         <v>4.3</v>
       </c>
-      <c r="Q94" s="11">
+      <c r="Q94" s="12">
         <v>2.8</v>
       </c>
-      <c r="R94" s="9">
+      <c r="R94" s="10">
         <v>5.2</v>
       </c>
-      <c r="S94" s="10">
+      <c r="S94" s="11">
         <v>6</v>
       </c>
-      <c r="T94" s="11">
+      <c r="T94" s="12">
         <v>5.9</v>
       </c>
-      <c r="U94" s="9">
+      <c r="U94" s="10">
         <v>-11.6</v>
       </c>
-      <c r="V94" s="10">
+      <c r="V94" s="11">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="W94" s="11">
+      <c r="W94" s="12">
         <v>-3.3</v>
       </c>
-      <c r="X94" s="9">
+      <c r="X94" s="10">
         <v>-17.3</v>
       </c>
-      <c r="Y94" s="10">
+      <c r="Y94" s="11">
         <v>-3.7</v>
       </c>
-      <c r="Z94" s="11">
+      <c r="Z94" s="12">
         <v>-1.6</v>
       </c>
-      <c r="AA94" s="9">
+      <c r="AA94" s="10">
         <v>-10.5</v>
       </c>
-      <c r="AB94" s="10">
+      <c r="AB94" s="11">
         <v>-4.5</v>
       </c>
-      <c r="AC94" s="11">
+      <c r="AC94" s="12">
         <v>-3.6</v>
       </c>
     </row>
     <row r="95" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="40">
+      <c r="A95" s="34">
         <v>2026</v>
       </c>
-      <c r="B95" s="13" t="s">
+      <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="8">
         <v>-4.5</v>
       </c>
-      <c r="D95" s="10">
+      <c r="D95" s="11">
         <v>-1.4</v>
       </c>
-      <c r="E95" s="11">
+      <c r="E95" s="12">
         <v>1.8</v>
       </c>
-      <c r="F95" s="9">
+      <c r="F95" s="10">
         <v>-6.4</v>
       </c>
-      <c r="G95" s="10">
+      <c r="G95" s="11">
         <v>-3.6</v>
       </c>
-      <c r="H95" s="11">
+      <c r="H95" s="12">
         <v>0.7</v>
       </c>
-      <c r="I95" s="9">
+      <c r="I95" s="10">
         <v>-3.6</v>
       </c>
-      <c r="J95" s="10">
+      <c r="J95" s="11">
         <v>-0.4</v>
       </c>
-      <c r="K95" s="11">
+      <c r="K95" s="12">
         <v>2.4</v>
       </c>
-      <c r="L95" s="9">
+      <c r="L95" s="10">
         <v>-14.3</v>
       </c>
-      <c r="M95" s="10">
+      <c r="M95" s="11">
         <v>-9.1</v>
       </c>
-      <c r="N95" s="11">
+      <c r="N95" s="12">
         <v>-3.2</v>
       </c>
-      <c r="O95" s="9">
+      <c r="O95" s="10">
         <v>-17.5</v>
       </c>
-      <c r="P95" s="10">
+      <c r="P95" s="11">
         <v>-11.7</v>
       </c>
-      <c r="Q95" s="11">
+      <c r="Q95" s="12">
         <v>-0.9</v>
       </c>
-      <c r="R95" s="9">
+      <c r="R95" s="10">
         <v>-13.4</v>
       </c>
-      <c r="S95" s="10">
+      <c r="S95" s="11">
         <v>-8.5</v>
       </c>
-      <c r="T95" s="11">
+      <c r="T95" s="12">
         <v>-3.8</v>
       </c>
-      <c r="U95" s="9">
+      <c r="U95" s="10">
         <v>-28.2</v>
       </c>
-      <c r="V95" s="10">
+      <c r="V95" s="11">
         <v>-25.4</v>
       </c>
-      <c r="W95" s="11">
+      <c r="W95" s="12">
         <v>-14.1</v>
       </c>
-      <c r="X95" s="9">
+      <c r="X95" s="10">
         <v>-29.5</v>
       </c>
-      <c r="Y95" s="10">
+      <c r="Y95" s="11">
         <v>-30.6</v>
       </c>
-      <c r="Z95" s="11">
+      <c r="Z95" s="12">
         <v>-15.1</v>
       </c>
-      <c r="AA95" s="9">
+      <c r="AA95" s="10">
         <v>-27.9</v>
       </c>
-      <c r="AB95" s="10">
+      <c r="AB95" s="11">
         <v>-24.4</v>
       </c>
-      <c r="AC95" s="11">
+      <c r="AC95" s="12">
         <v>-13.9</v>
       </c>
     </row>
-    <row r="96" spans="1:29" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B96" s="7" t="s">
+    <row r="96" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="32">
+        <v>2026</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C96" s="8">
+        <v>2.9</v>
+      </c>
+      <c r="D96" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="E96" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="F96" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="G96" s="11">
+        <v>2</v>
+      </c>
+      <c r="H96" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="I96" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="J96" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="K96" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="L96" s="10">
+        <v>-4.3</v>
+      </c>
+      <c r="M96" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="N96" s="12">
+        <v>-2</v>
+      </c>
+      <c r="O96" s="10">
+        <v>-2.6</v>
+      </c>
+      <c r="P96" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q96" s="12">
+        <v>-1</v>
+      </c>
+      <c r="R96" s="10">
+        <v>-4.8</v>
+      </c>
+      <c r="S96" s="11">
+        <v>-1.3</v>
+      </c>
+      <c r="T96" s="12">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="U96" s="10">
+        <v>-19.2</v>
+      </c>
+      <c r="V96" s="11">
+        <v>-13.6</v>
+      </c>
+      <c r="W96" s="12">
+        <v>-13.8</v>
+      </c>
+      <c r="X96" s="10">
+        <v>-16</v>
+      </c>
+      <c r="Y96" s="11">
+        <v>-10.6</v>
+      </c>
+      <c r="Z96" s="12">
+        <v>-15.3</v>
+      </c>
+      <c r="AA96" s="10">
+        <v>-19.7</v>
+      </c>
+      <c r="AB96" s="11">
+        <v>-14.2</v>
+      </c>
+      <c r="AC96" s="12">
+        <v>-13.5</v>
+      </c>
+    </row>
+    <row r="97" spans="2:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="7" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.59055118110236227" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="45" max="16383" man="1"/>
     <brk id="81" max="28" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCDEA9E9-FEA1-4708-B3B8-CE4A6C92E9C0}">
-  <dimension ref="A1:AC96"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7204711-B615-4338-ADE1-7EBB01F0E39E}">
+  <dimension ref="A1:AC97"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="11" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.796875" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.3984375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="29" width="8.59765625" style="3" customWidth="1"/>
     <col min="30" max="16384" width="8" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
     </row>
     <row r="2" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="AC2" s="4"/>
     </row>
     <row r="3" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
-      <c r="AC3" s="16" t="s">
+      <c r="AC3" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="17"/>
-[...1 lines deleted...]
-      <c r="C4" s="34" t="s">
+      <c r="A4" s="16"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="36" t="s">
+      <c r="D4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="36" t="s">
+      <c r="E4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="F4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="36" t="s">
+      <c r="H4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="36" t="s">
+      <c r="I4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="36" t="s">
+      <c r="J4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="36" t="s">
+      <c r="L4" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="N4" s="36" t="s">
+      <c r="N4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="36" t="s">
+      <c r="O4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="35" t="s">
+      <c r="P4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="36" t="s">
+      <c r="Q4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="R4" s="36" t="s">
+      <c r="R4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="S4" s="36" t="s">
+      <c r="S4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="U4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V4" s="36" t="s">
+      <c r="U4" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="V4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="W4" s="36" t="s">
+      <c r="W4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="X4" s="36" t="s">
+      <c r="X4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="Y4" s="35" t="s">
+      <c r="Y4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="Z4" s="36" t="s">
+      <c r="Z4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AA4" s="36" t="s">
+      <c r="AA4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AB4" s="36" t="s">
+      <c r="AB4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="15"/>
-[...1 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="A5" s="9"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="36" t="s">
+      <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="37" t="s">
+      <c r="H5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="34" t="s">
+      <c r="I5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="37" t="s">
+      <c r="K5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="34" t="s">
+      <c r="L5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="N5" s="36" t="s">
+      <c r="N5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="34" t="s">
+      <c r="O5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="35" t="s">
+      <c r="P5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="37" t="s">
+      <c r="Q5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="34" t="s">
+      <c r="R5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="S5" s="35" t="s">
+      <c r="S5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="T5" s="37" t="s">
+      <c r="T5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="U5" s="34" t="s">
+      <c r="U5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="35" t="s">
+      <c r="V5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="36" t="s">
+      <c r="W5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="X5" s="34" t="s">
+      <c r="X5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="35" t="s">
+      <c r="Y5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Z5" s="37" t="s">
+      <c r="Z5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AA5" s="34" t="s">
+      <c r="AA5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="AB5" s="35" t="s">
+      <c r="AB5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="37" t="s">
+      <c r="AC5" s="35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="20"/>
-      <c r="B6" s="21"/>
+      <c r="A6" s="19"/>
+      <c r="B6" s="20"/>
       <c r="C6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="27" t="s">
@@ -18095,8216 +18269,8305 @@
         <v>17</v>
       </c>
       <c r="W6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="X6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="Y6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="AA6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AB6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="38">
+      <c r="A7" s="33">
         <v>2004</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="10">
+        <v>1.4</v>
+      </c>
+      <c r="D7" s="11">
+        <v>1</v>
+      </c>
+      <c r="E7" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="F7" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="G7" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="H7" s="12">
+        <v>-0.9</v>
+      </c>
+      <c r="I7" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="J7" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="K7" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L7" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M7" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="N7" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="O7" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="P7" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="R7" s="10">
+        <v>4</v>
+      </c>
+      <c r="S7" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="T7" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="U7" s="10">
+        <v>10</v>
+      </c>
+      <c r="V7" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="W7" s="12">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="X7" s="10">
+        <v>14.3</v>
+      </c>
+      <c r="Y7" s="11">
+        <v>10.7</v>
+      </c>
+      <c r="Z7" s="12">
+        <v>11.1</v>
+      </c>
+      <c r="AA7" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="AB7" s="11">
+        <v>7.7</v>
+      </c>
+      <c r="AC7" s="12">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="34">
+        <v>2004</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="10">
+        <v>1</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E8" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="F8" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="G8" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="H8" s="12">
+        <v>-2.1</v>
+      </c>
+      <c r="I8" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="J8" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K8" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="L8" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="M8" s="11">
+        <v>3</v>
+      </c>
+      <c r="N8" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="O8" s="10">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="P8" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="R8" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="S8" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="T8" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="U8" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="V8" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="W8" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="X8" s="10">
+        <v>13.5</v>
+      </c>
+      <c r="Y8" s="11">
+        <v>10.9</v>
+      </c>
+      <c r="Z8" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32">
+        <v>2004</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="10">
+        <v>1.4</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="E9" s="12">
+        <v>-0.4</v>
+      </c>
+      <c r="F9" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="G9" s="11">
+        <v>-1.5</v>
+      </c>
+      <c r="H9" s="12">
+        <v>-2</v>
+      </c>
+      <c r="I9" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="J9" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="K9" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="L9" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="M9" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="N9" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="O9" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="P9" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="R9" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="S9" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="T9" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="U9" s="10">
+        <v>7.2</v>
+      </c>
+      <c r="V9" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="W9" s="12">
+        <v>3</v>
+      </c>
+      <c r="X9" s="10">
+        <v>12.2</v>
+      </c>
+      <c r="Y9" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>6.4</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33">
+        <v>2005</v>
+      </c>
+      <c r="B10" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C10" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E10" s="12">
+        <v>-0.1</v>
+      </c>
+      <c r="F10" s="10">
+        <v>-0.6</v>
+      </c>
+      <c r="G10" s="11">
+        <v>-0.6</v>
+      </c>
+      <c r="H10" s="12">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="I10" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="J10" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="K10" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="L10" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="M10" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="N10" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="O10" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="P10" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="R10" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S10" s="11">
         <v>1.4</v>
       </c>
-      <c r="D7" s="10">
+      <c r="T10" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="U10" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="V10" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="W10" s="12">
+        <v>4</v>
+      </c>
+      <c r="X10" s="10">
+        <v>10.7</v>
+      </c>
+      <c r="Y10" s="11">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="AB10" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="34">
+        <v>2005</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="E11" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="F11" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G11" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="H11" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="I11" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J11" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="K11" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L11" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="M11" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="N11" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="O11" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="P11" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="R11" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="S11" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="T11" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="U11" s="10">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="V11" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="W11" s="12">
+        <v>7.8</v>
+      </c>
+      <c r="X11" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="Y11" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="Z11" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AB11" s="11">
+        <v>7.7</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="34">
+        <v>2005</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="D12" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="E12" s="12">
         <v>1</v>
       </c>
-      <c r="E7" s="11">
+      <c r="F12" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G12" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H12" s="12">
+        <v>-0.4</v>
+      </c>
+      <c r="I12" s="10">
+        <v>2</v>
+      </c>
+      <c r="J12" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K12" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="L12" s="10">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M12" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="N12" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O12" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P12" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="R12" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="S12" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="T12" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="U12" s="10">
+        <v>6.8</v>
+      </c>
+      <c r="V12" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="W12" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="X12" s="10">
+        <v>7.4</v>
+      </c>
+      <c r="Y12" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="Z12" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="AB12" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32">
+        <v>2005</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="10">
+        <v>3</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="E13" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="F13" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="G13" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="H13" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="I13" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="J13" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K13" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="L13" s="10">
+        <v>4.8</v>
+      </c>
+      <c r="M13" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="N13" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="O13" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="P13" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="R13" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="S13" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="T13" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="U13" s="10">
+        <v>6.9</v>
+      </c>
+      <c r="V13" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="W13" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="X13" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="Y13" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="Z13" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>7</v>
+      </c>
+      <c r="AB13" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33">
+        <v>2006</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="D14" s="11">
+        <v>3</v>
+      </c>
+      <c r="E14" s="12">
+        <v>2</v>
+      </c>
+      <c r="F14" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G14" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="H14" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="I14" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="J14" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="K14" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L14" s="10">
+        <v>5</v>
+      </c>
+      <c r="M14" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="N14" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="O14" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="P14" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="R14" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="S14" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="T14" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="U14" s="10">
+        <v>7.7</v>
+      </c>
+      <c r="V14" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="W14" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X14" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="Y14" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Z14" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>5</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="34">
+        <v>2006</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D15" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="E15" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="F15" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="G15" s="11">
+        <v>4</v>
+      </c>
+      <c r="H15" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="I15" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="J15" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="K15" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="L15" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="M15" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N15" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="O15" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="P15" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="R15" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="S15" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="T15" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="U15" s="10">
+        <v>9</v>
+      </c>
+      <c r="V15" s="11">
+        <v>6.8</v>
+      </c>
+      <c r="W15" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="X15" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="Y15" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="AB15" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34">
+        <v>2006</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="D16" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="E16" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F16" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="G16" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="H16" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="I16" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="J16" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="K16" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="L16" s="10">
+        <v>4.8</v>
+      </c>
+      <c r="M16" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="N16" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="O16" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="P16" s="11">
+        <v>6.2</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="R16" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="S16" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="T16" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="U16" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="V16" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="W16" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="X16" s="10">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Y16" s="11">
+        <v>7.1</v>
+      </c>
+      <c r="Z16" s="12">
+        <v>8.1</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="AB16" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="AC16" s="12">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="32">
+        <v>2006</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="10">
+        <v>5</v>
+      </c>
+      <c r="D17" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="E17" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F17" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="G17" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H17" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="I17" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="J17" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="K17" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="L17" s="10">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M17" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="N17" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O17" s="10">
+        <v>7.4</v>
+      </c>
+      <c r="P17" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="R17" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="S17" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="T17" s="12">
+        <v>2</v>
+      </c>
+      <c r="U17" s="10">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="V17" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="W17" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="X17" s="10">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="Y17" s="11">
+        <v>7</v>
+      </c>
+      <c r="Z17" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>10.3</v>
+      </c>
+      <c r="AB17" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33">
+        <v>2007</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="10">
+        <v>4</v>
+      </c>
+      <c r="D18" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="E18" s="12">
+        <v>2</v>
+      </c>
+      <c r="F18" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G18" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="H18" s="12">
+        <v>1</v>
+      </c>
+      <c r="I18" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="J18" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K18" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="L18" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M18" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="N18" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O18" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="P18" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="R18" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="S18" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="T18" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="U18" s="10">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V18" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="W18" s="12">
+        <v>6.7</v>
+      </c>
+      <c r="X18" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="Y18" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Z18" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>9.4</v>
+      </c>
+      <c r="AB18" s="11">
+        <v>8</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="34">
+        <v>2007</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="D19" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="E19" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="F19" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="G19" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="H19" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I19" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="J19" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="K19" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="L19" s="10">
+        <v>6.6</v>
+      </c>
+      <c r="M19" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="N19" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O19" s="10">
+        <v>7.8</v>
+      </c>
+      <c r="P19" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="R19" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="S19" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="T19" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="U19" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="V19" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="W19" s="12">
+        <v>6.8</v>
+      </c>
+      <c r="X19" s="10">
+        <v>7.8</v>
+      </c>
+      <c r="Y19" s="11">
+        <v>7.7</v>
+      </c>
+      <c r="Z19" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>7</v>
+      </c>
+      <c r="AB19" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="34">
+        <v>2007</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="D20" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="E20" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="F20" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="G20" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="H20" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="I20" s="10">
+        <v>3</v>
+      </c>
+      <c r="J20" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="K20" s="24">
+        <v>3.1</v>
+      </c>
+      <c r="L20" s="10">
+        <v>5.3</v>
+      </c>
+      <c r="M20" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="N20" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="O20" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="P20" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>1</v>
+      </c>
+      <c r="R20" s="10">
+        <v>5</v>
+      </c>
+      <c r="S20" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="T20" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="U20" s="24">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V20" s="11">
+        <v>8</v>
+      </c>
+      <c r="W20" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="X20" s="10">
+        <v>10.7</v>
+      </c>
+      <c r="Y20" s="11">
+        <v>12.6</v>
+      </c>
+      <c r="Z20" s="12">
+        <v>7.9</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>8.4</v>
+      </c>
+      <c r="AB20" s="11">
+        <v>7</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="32">
+        <v>2007</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="D21" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="E21" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="F21" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="G21" s="11">
+        <v>2</v>
+      </c>
+      <c r="H21" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="I21" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="J21" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="K21" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="L21" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="M21" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N21" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="O21" s="10">
+        <v>10.7</v>
+      </c>
+      <c r="P21" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="R21" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="S21" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="T21" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="U21" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="V21" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="W21" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="X21" s="10">
+        <v>9.5</v>
+      </c>
+      <c r="Y21" s="11">
+        <v>8</v>
+      </c>
+      <c r="Z21" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="AB21" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="33">
+        <v>2008</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="D22" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E22" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="F22" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="G22" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="H22" s="12">
+        <v>1</v>
+      </c>
+      <c r="I22" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="J22" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="K22" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="L22" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="M22" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N22" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O22" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="P22" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>4.8</v>
+      </c>
+      <c r="R22" s="10">
+        <v>5</v>
+      </c>
+      <c r="S22" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="T22" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="U22" s="10">
+        <v>6.6</v>
+      </c>
+      <c r="V22" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="W22" s="12">
+        <v>5</v>
+      </c>
+      <c r="X22" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Y22" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Z22" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="AB22" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="34">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="D23" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="E23" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="F23" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G23" s="11">
         <v>0.3</v>
       </c>
-      <c r="F7" s="9">
+      <c r="H23" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="I23" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="J23" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K23" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="L23" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="M23" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="N23" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="O23" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="P23" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="R23" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="S23" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="T23" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="U23" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="V23" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="W23" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="X23" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Y23" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="Z23" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="AB23" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="34">
+        <v>2008</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E24" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="F24" s="10">
+        <v>-1</v>
+      </c>
+      <c r="G24" s="11">
+        <v>-2.4</v>
+      </c>
+      <c r="H24" s="12">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="I24" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="J24" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="K24" s="12">
         <v>1.8</v>
       </c>
-      <c r="G7" s="10">
+      <c r="L24" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="M24" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="N24" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="O24" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="P24" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="R24" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="S24" s="11">
+        <v>3</v>
+      </c>
+      <c r="T24" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="U24" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="V24" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="W24" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X24" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="Y24" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Z24" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="AB24" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="32">
+        <v>2008</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="10">
+        <v>-5.7</v>
+      </c>
+      <c r="D25" s="11">
+        <v>-4.8</v>
+      </c>
+      <c r="E25" s="12">
+        <v>-2.1</v>
+      </c>
+      <c r="F25" s="10">
+        <v>-14</v>
+      </c>
+      <c r="G25" s="11">
+        <v>-12.5</v>
+      </c>
+      <c r="H25" s="12">
+        <v>-6.7</v>
+      </c>
+      <c r="I25" s="10">
+        <v>-0.9</v>
+      </c>
+      <c r="J25" s="11">
+        <v>-0.2</v>
+      </c>
+      <c r="K25" s="12">
         <v>0.6</v>
       </c>
-      <c r="H7" s="11">
+      <c r="L25" s="10">
+        <v>-1.3</v>
+      </c>
+      <c r="M25" s="11">
+        <v>-1.7</v>
+      </c>
+      <c r="N25" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="O25" s="10">
+        <v>-11.4</v>
+      </c>
+      <c r="P25" s="11">
+        <v>-11.5</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>-6.2</v>
+      </c>
+      <c r="R25" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="S25" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="T25" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="U25" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="V25" s="11">
+        <v>2</v>
+      </c>
+      <c r="W25" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="X25" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Y25" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="Z25" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AB25" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33">
+        <v>2009</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="10">
+        <v>-16.399999999999999</v>
+      </c>
+      <c r="D26" s="11">
+        <v>-11.6</v>
+      </c>
+      <c r="E26" s="12">
+        <v>-6</v>
+      </c>
+      <c r="F26" s="10">
+        <v>-33.9</v>
+      </c>
+      <c r="G26" s="11">
+        <v>-24.2</v>
+      </c>
+      <c r="H26" s="12">
+        <v>-13.4</v>
+      </c>
+      <c r="I26" s="10">
+        <v>-6</v>
+      </c>
+      <c r="J26" s="11">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="K26" s="12">
+        <v>-1.5</v>
+      </c>
+      <c r="L26" s="10">
+        <v>-10.5</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-8.1</v>
+      </c>
+      <c r="N26" s="12">
+        <v>-4.3</v>
+      </c>
+      <c r="O26" s="10">
+        <v>-31.3</v>
+      </c>
+      <c r="P26" s="11">
+        <v>-24.1</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>-13.4</v>
+      </c>
+      <c r="R26" s="10">
+        <v>-3.9</v>
+      </c>
+      <c r="S26" s="11">
+        <v>-3.1</v>
+      </c>
+      <c r="T26" s="12">
+        <v>-1.4</v>
+      </c>
+      <c r="U26" s="10">
+        <v>-1.6</v>
+      </c>
+      <c r="V26" s="11">
+        <v>-2.1</v>
+      </c>
+      <c r="W26" s="12">
+        <v>-1</v>
+      </c>
+      <c r="X26" s="10">
+        <v>-9.9</v>
+      </c>
+      <c r="Y26" s="11">
+        <v>-6.5</v>
+      </c>
+      <c r="Z26" s="12">
+        <v>-3.8</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="AB26" s="11">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="34">
+        <v>2009</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-12.8</v>
+      </c>
+      <c r="D27" s="11">
+        <v>-9.1</v>
+      </c>
+      <c r="E27" s="12">
+        <v>-4.2</v>
+      </c>
+      <c r="F27" s="10">
+        <v>-26.9</v>
+      </c>
+      <c r="G27" s="11">
+        <v>-20.3</v>
+      </c>
+      <c r="H27" s="12">
+        <v>-10.9</v>
+      </c>
+      <c r="I27" s="10">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="J27" s="11">
+        <v>-2.6</v>
+      </c>
+      <c r="K27" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="L27" s="10">
+        <v>-6.3</v>
+      </c>
+      <c r="M27" s="11">
+        <v>-4.5</v>
+      </c>
+      <c r="N27" s="12">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="O27" s="10">
+        <v>-24.8</v>
+      </c>
+      <c r="P27" s="11">
+        <v>-20.2</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>-13.5</v>
+      </c>
+      <c r="R27" s="10">
+        <v>-0.6</v>
+      </c>
+      <c r="S27" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="T27" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="U27" s="10">
+        <v>-0.3</v>
+      </c>
+      <c r="V27" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="W27" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="X27" s="10">
+        <v>-12.3</v>
+      </c>
+      <c r="Y27" s="11">
+        <v>-10.7</v>
+      </c>
+      <c r="Z27" s="12">
+        <v>-8.5</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="AB27" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="34">
+        <v>2009</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-10.9</v>
+      </c>
+      <c r="D28" s="11">
+        <v>-7.4</v>
+      </c>
+      <c r="E28" s="12">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="F28" s="10">
+        <v>-23.7</v>
+      </c>
+      <c r="G28" s="11">
+        <v>-17.2</v>
+      </c>
+      <c r="H28" s="12">
+        <v>-12.9</v>
+      </c>
+      <c r="I28" s="10">
+        <v>-3.5</v>
+      </c>
+      <c r="J28" s="11">
+        <v>-1.8</v>
+      </c>
+      <c r="K28" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="L28" s="10">
+        <v>-4.8</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-3.6</v>
+      </c>
+      <c r="N28" s="12">
+        <v>-2.1</v>
+      </c>
+      <c r="O28" s="10">
+        <v>-19.100000000000001</v>
+      </c>
+      <c r="P28" s="11">
+        <v>-15.8</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>-13.3</v>
+      </c>
+      <c r="R28" s="10">
+        <v>-0.3</v>
+      </c>
+      <c r="S28" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="T28" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="U28" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="V28" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="W28" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="X28" s="10">
+        <v>-5.3</v>
+      </c>
+      <c r="Y28" s="11">
+        <v>-3.7</v>
+      </c>
+      <c r="Z28" s="12">
+        <v>-3.8</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="AB28" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AC28" s="12">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="32">
+        <v>2009</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="10">
+        <v>-8.5</v>
+      </c>
+      <c r="D29" s="11">
+        <v>-7.2</v>
+      </c>
+      <c r="E29" s="12">
+        <v>-4.8</v>
+      </c>
+      <c r="F29" s="10">
+        <v>-18.2</v>
+      </c>
+      <c r="G29" s="11">
+        <v>-15.8</v>
+      </c>
+      <c r="H29" s="12">
+        <v>-10.1</v>
+      </c>
+      <c r="I29" s="10">
+        <v>-2.8</v>
+      </c>
+      <c r="J29" s="11">
+        <v>-2.1</v>
+      </c>
+      <c r="K29" s="12">
+        <v>-1.7</v>
+      </c>
+      <c r="L29" s="10">
+        <v>-4.3</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="N29" s="12">
+        <v>-2.5</v>
+      </c>
+      <c r="O29" s="10">
+        <v>-16.399999999999999</v>
+      </c>
+      <c r="P29" s="11">
+        <v>-18.5</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>-11.6</v>
+      </c>
+      <c r="R29" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="S29" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="T29" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="U29" s="10">
+        <v>1</v>
+      </c>
+      <c r="V29" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="W29" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="X29" s="10">
+        <v>-8.9</v>
+      </c>
+      <c r="Y29" s="11">
+        <v>-9.3000000000000007</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>-6.3</v>
+      </c>
+      <c r="AA29" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB29" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AC29" s="12">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33">
+        <v>2010</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="10">
+        <v>-7</v>
+      </c>
+      <c r="D30" s="11">
+        <v>-6</v>
+      </c>
+      <c r="E30" s="12">
+        <v>-3.7</v>
+      </c>
+      <c r="F30" s="10">
+        <v>-15</v>
+      </c>
+      <c r="G30" s="11">
+        <v>-12.1</v>
+      </c>
+      <c r="H30" s="12">
+        <v>-8.4</v>
+      </c>
+      <c r="I30" s="10">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="J30" s="11">
+        <v>-2.4</v>
+      </c>
+      <c r="K30" s="12">
         <v>-0.9</v>
       </c>
-      <c r="I7" s="9">
+      <c r="L30" s="10">
+        <v>-2.6</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-2.5</v>
+      </c>
+      <c r="N30" s="12">
+        <v>-1.8</v>
+      </c>
+      <c r="O30" s="10">
+        <v>-14.1</v>
+      </c>
+      <c r="P30" s="11">
+        <v>-11.7</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>-10.199999999999999</v>
+      </c>
+      <c r="R30" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S30" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="T30" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="U30" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="V30" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="W30" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="X30" s="10">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="Y30" s="11">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="Z30" s="12">
+        <v>-2.8</v>
+      </c>
+      <c r="AA30" s="10">
+        <v>3.1</v>
+      </c>
+      <c r="AB30" s="11">
         <v>1.2</v>
       </c>
-      <c r="J7" s="10">
+      <c r="AC30" s="12">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34">
+        <v>2010</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="10">
+        <v>-3.6</v>
+      </c>
+      <c r="D31" s="11">
+        <v>-2.6</v>
+      </c>
+      <c r="E31" s="12">
+        <v>-1.8</v>
+      </c>
+      <c r="F31" s="10">
+        <v>-8.4</v>
+      </c>
+      <c r="G31" s="11">
+        <v>-6.9</v>
+      </c>
+      <c r="H31" s="12">
+        <v>-5.4</v>
+      </c>
+      <c r="I31" s="10">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="J31" s="11">
+        <v>-0.4</v>
+      </c>
+      <c r="K31" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="L31" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="N31" s="12">
+        <v>-0.4</v>
+      </c>
+      <c r="O31" s="10">
+        <v>-2.1</v>
+      </c>
+      <c r="P31" s="11">
+        <v>-3.4</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>-2.9</v>
+      </c>
+      <c r="R31" s="10">
+        <v>0</v>
+      </c>
+      <c r="S31" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="T31" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="U31" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="V31" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="W31" s="12">
+        <v>4</v>
+      </c>
+      <c r="X31" s="10">
+        <v>-2.7</v>
+      </c>
+      <c r="Y31" s="11">
+        <v>-1.7</v>
+      </c>
+      <c r="Z31" s="12">
+        <v>-1.7</v>
+      </c>
+      <c r="AA31" s="10">
+        <v>6</v>
+      </c>
+      <c r="AB31" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="34">
+        <v>2010</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-2.6</v>
+      </c>
+      <c r="D32" s="11">
+        <v>-2.9</v>
+      </c>
+      <c r="E32" s="12">
+        <v>-1.9</v>
+      </c>
+      <c r="F32" s="10">
+        <v>-5.8</v>
+      </c>
+      <c r="G32" s="11">
+        <v>-7.1</v>
+      </c>
+      <c r="H32" s="12">
+        <v>-6</v>
+      </c>
+      <c r="I32" s="10">
+        <v>-0.9</v>
+      </c>
+      <c r="J32" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="K32" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="L32" s="10">
+        <v>-1</v>
+      </c>
+      <c r="M32" s="11">
+        <v>-0.9</v>
+      </c>
+      <c r="N32" s="12">
+        <v>-1.5</v>
+      </c>
+      <c r="O32" s="10">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="P32" s="11">
+        <v>-3.9</v>
+      </c>
+      <c r="Q32" s="12">
+        <v>-5.4</v>
+      </c>
+      <c r="R32" s="10">
+        <v>-0.6</v>
+      </c>
+      <c r="S32" s="11">
+        <v>0</v>
+      </c>
+      <c r="T32" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="U32" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="V32" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="W32" s="12">
+        <v>3</v>
+      </c>
+      <c r="X32" s="10">
+        <v>-1.6</v>
+      </c>
+      <c r="Y32" s="11">
+        <v>-2.6</v>
+      </c>
+      <c r="Z32" s="12">
+        <v>-2.9</v>
+      </c>
+      <c r="AA32" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="AB32" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="AC32" s="12">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="32">
+        <v>2010</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="10">
+        <v>-2.9</v>
+      </c>
+      <c r="D33" s="11">
+        <v>-2.4</v>
+      </c>
+      <c r="E33" s="12">
+        <v>-1.7</v>
+      </c>
+      <c r="F33" s="10">
+        <v>-7.4</v>
+      </c>
+      <c r="G33" s="11">
+        <v>-7.6</v>
+      </c>
+      <c r="H33" s="12">
+        <v>-5</v>
+      </c>
+      <c r="I33" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="J33" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="K33" s="12">
+        <v>-0.01</v>
+      </c>
+      <c r="L33" s="10">
+        <v>-0.2</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-0.9</v>
+      </c>
+      <c r="N33" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="O33" s="10">
+        <v>-3</v>
+      </c>
+      <c r="P33" s="11">
+        <v>-4.8</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="R33" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="S33" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="T33" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="U33" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="V33" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="W33" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="X33" s="10">
+        <v>0.8</v>
+      </c>
+      <c r="Y33" s="11">
+        <v>-3.7</v>
+      </c>
+      <c r="Z33" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>5.3</v>
+      </c>
+      <c r="AB33" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="AC33" s="12">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33">
+        <v>2011</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-1.8</v>
+      </c>
+      <c r="D34" s="11">
+        <v>-1.3</v>
+      </c>
+      <c r="E34" s="12">
+        <v>-1.3</v>
+      </c>
+      <c r="F34" s="10">
+        <v>-5.6</v>
+      </c>
+      <c r="G34" s="11">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="H34" s="12">
+        <v>-3.9</v>
+      </c>
+      <c r="I34" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="J34" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="K34" s="12">
+        <v>0</v>
+      </c>
+      <c r="L34" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="N34" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="O34" s="10">
+        <v>-2.5</v>
+      </c>
+      <c r="P34" s="11">
+        <v>-3.4</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>-1.9</v>
+      </c>
+      <c r="R34" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="S34" s="11">
+        <v>-0.4</v>
+      </c>
+      <c r="T34" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="U34" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="V34" s="11">
+        <v>1</v>
+      </c>
+      <c r="W34" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="X34" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="Y34" s="11">
+        <v>-0.4</v>
+      </c>
+      <c r="Z34" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="AB34" s="11">
         <v>1.2</v>
       </c>
-      <c r="K7" s="11">
+      <c r="AC34" s="12">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="34">
+        <v>2011</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-0.8</v>
+      </c>
+      <c r="D35" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="E35" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="F35" s="10">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="G35" s="11">
+        <v>-2.5</v>
+      </c>
+      <c r="H35" s="12">
+        <v>-1</v>
+      </c>
+      <c r="I35" s="10">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L7" s="9">
+      <c r="J35" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K35" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="L35" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="M35" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="N35" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="O35" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="P35" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="Q35" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="R35" s="10">
+        <v>3</v>
+      </c>
+      <c r="S35" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="T35" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="U35" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="V35" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="W35" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X35" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Y35" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="Z35" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="AA35" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="AB35" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="AC35" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="34">
+        <v>2011</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="D36" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E36" s="12">
+        <v>0</v>
+      </c>
+      <c r="F36" s="10">
+        <v>-3</v>
+      </c>
+      <c r="G36" s="11">
+        <v>-1.4</v>
+      </c>
+      <c r="H36" s="12">
+        <v>-1.5</v>
+      </c>
+      <c r="I36" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="J36" s="11">
+        <v>1</v>
+      </c>
+      <c r="K36" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="L36" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M36" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="N36" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="O36" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P36" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R36" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S36" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="T36" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="U36" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="V36" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="W36" s="12">
+        <v>3</v>
+      </c>
+      <c r="X36" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="Y36" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="Z36" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="AA36" s="10">
+        <v>5</v>
+      </c>
+      <c r="AB36" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="AC36" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="32">
+        <v>2011</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="10">
+        <v>-1.3</v>
+      </c>
+      <c r="D37" s="11">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E37" s="12">
+        <v>-0.5</v>
+      </c>
+      <c r="F37" s="10">
+        <v>-5.9</v>
+      </c>
+      <c r="G37" s="11">
+        <v>-5.4</v>
+      </c>
+      <c r="H37" s="12">
+        <v>-3.4</v>
+      </c>
+      <c r="I37" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="J37" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="K37" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L37" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="M37" s="11">
+        <v>2</v>
+      </c>
+      <c r="N37" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="O37" s="10">
+        <v>1</v>
+      </c>
+      <c r="P37" s="11">
+        <v>-0.1</v>
+      </c>
+      <c r="Q37" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="R37" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="S37" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="T37" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="U37" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="V37" s="11">
+        <v>3</v>
+      </c>
+      <c r="W37" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="X37" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Y37" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="Z37" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="AA37" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="AB37" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="AC37" s="12">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33">
+        <v>2012</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="10">
+        <v>-1.4</v>
+      </c>
+      <c r="D38" s="11">
+        <v>-1.3</v>
+      </c>
+      <c r="E38" s="12">
+        <v>-0.9</v>
+      </c>
+      <c r="F38" s="10">
+        <v>-7</v>
+      </c>
+      <c r="G38" s="11">
+        <v>-6</v>
+      </c>
+      <c r="H38" s="12">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="I38" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="J38" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="K38" s="12">
+        <v>1</v>
+      </c>
+      <c r="L38" s="10">
+        <v>1.4</v>
+      </c>
+      <c r="M38" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="N38" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="O38" s="10">
+        <v>-2.6</v>
+      </c>
+      <c r="P38" s="11">
+        <v>-3.6</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>-2.6</v>
+      </c>
+      <c r="R38" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="S38" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="T38" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="U38" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="V38" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="W38" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="X38" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="Y38" s="11">
+        <v>2</v>
+      </c>
+      <c r="Z38" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="AA38" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AB38" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="AC38" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="34">
+        <v>2012</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="D39" s="11">
+        <v>-0.8</v>
+      </c>
+      <c r="E39" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="F39" s="10">
+        <v>-6.3</v>
+      </c>
+      <c r="G39" s="11">
+        <v>-4.3</v>
+      </c>
+      <c r="H39" s="12">
+        <v>-2.4</v>
+      </c>
+      <c r="I39" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="J39" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K39" s="12">
+        <v>1</v>
+      </c>
+      <c r="L39" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="M39" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N39" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="O39" s="10">
+        <v>-1.9</v>
+      </c>
+      <c r="P39" s="11">
+        <v>-0.4</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="R39" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="S39" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="T39" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="U39" s="10">
+        <v>5</v>
+      </c>
+      <c r="V39" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="W39" s="12">
+        <v>4.8</v>
+      </c>
+      <c r="X39" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="Y39" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="AA39" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="AB39" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="34">
+        <v>2012</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="10">
+        <v>-1.8</v>
+      </c>
+      <c r="D40" s="11">
+        <v>-1.2</v>
+      </c>
+      <c r="E40" s="12">
+        <v>-1</v>
+      </c>
+      <c r="F40" s="10">
+        <v>-6.3</v>
+      </c>
+      <c r="G40" s="11">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="H40" s="12">
+        <v>-3.9</v>
+      </c>
+      <c r="I40" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="J40" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K40" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="L40" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="M40" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="N40" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="O40" s="10">
+        <v>-0.2</v>
+      </c>
+      <c r="P40" s="11">
+        <v>-0.8</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>-2.1</v>
+      </c>
+      <c r="R40" s="10">
+        <v>2</v>
+      </c>
+      <c r="S40" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="T40" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="U40" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="V40" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="W40" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="X40" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="Y40" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="Z40" s="12">
+        <v>3</v>
+      </c>
+      <c r="AA40" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="AB40" s="11">
+        <v>3</v>
+      </c>
+      <c r="AC40" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="32">
+        <v>2012</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-2.1</v>
+      </c>
+      <c r="D41" s="11">
+        <v>-1.9</v>
+      </c>
+      <c r="E41" s="12">
+        <v>-1.3</v>
+      </c>
+      <c r="F41" s="10">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="G41" s="11">
+        <v>-7.5</v>
+      </c>
+      <c r="H41" s="12">
+        <v>-4.5</v>
+      </c>
+      <c r="I41" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="J41" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K41" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="L41" s="10">
+        <v>0</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="N41" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="O41" s="10">
+        <v>-6.4</v>
+      </c>
+      <c r="P41" s="11">
+        <v>-6.1</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>-2</v>
+      </c>
+      <c r="R41" s="10">
+        <v>2</v>
+      </c>
+      <c r="S41" s="11">
+        <v>2</v>
+      </c>
+      <c r="T41" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="U41" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="V41" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="W41" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="X41" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="Y41" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="Z41" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="AB41" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="33">
+        <v>2013</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C42" s="10">
+        <v>-2.4</v>
+      </c>
+      <c r="D42" s="11">
+        <v>-1.6</v>
+      </c>
+      <c r="E42" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="F42" s="10">
+        <v>-10.1</v>
+      </c>
+      <c r="G42" s="11">
+        <v>-7.4</v>
+      </c>
+      <c r="H42" s="12">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="I42" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="J42" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="K42" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="L42" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="M42" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="N42" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="O42" s="10">
+        <v>-8</v>
+      </c>
+      <c r="P42" s="11">
+        <v>-5.9</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>-3.1</v>
+      </c>
+      <c r="R42" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="S42" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="T42" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="U42" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="V42" s="11">
+        <v>3</v>
+      </c>
+      <c r="W42" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="X42" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="Y42" s="11">
+        <v>-0.1</v>
+      </c>
+      <c r="Z42" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="AA42" s="10">
+        <v>4.8</v>
+      </c>
+      <c r="AB42" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="34">
+        <v>2013</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-1.2</v>
+      </c>
+      <c r="D43" s="11">
+        <v>-1</v>
+      </c>
+      <c r="E43" s="12">
+        <v>-0.5</v>
+      </c>
+      <c r="F43" s="10">
+        <v>-7.6</v>
+      </c>
+      <c r="G43" s="11">
+        <v>-6</v>
+      </c>
+      <c r="H43" s="12">
+        <v>-4.7</v>
+      </c>
+      <c r="I43" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J43" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="K43" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="L43" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="M43" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="N43" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="O43" s="10">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="P43" s="11">
+        <v>-3.3</v>
+      </c>
+      <c r="Q43" s="12">
+        <v>-1.3</v>
+      </c>
+      <c r="R43" s="10">
+        <v>3</v>
+      </c>
+      <c r="S43" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="T43" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="U43" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="V43" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="W43" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="X43" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="Y43" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>4</v>
+      </c>
+      <c r="AA43" s="10">
+        <v>4.8</v>
+      </c>
+      <c r="AB43" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="34">
+        <v>2013</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-0.7</v>
+      </c>
+      <c r="D44" s="11">
+        <v>-0.4</v>
+      </c>
+      <c r="E44" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="F44" s="10">
+        <v>-5.7</v>
+      </c>
+      <c r="G44" s="11">
+        <v>-4.5</v>
+      </c>
+      <c r="H44" s="12">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="I44" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="J44" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="K44" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="L44" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M44" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="N44" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="O44" s="10">
+        <v>-2.6</v>
+      </c>
+      <c r="P44" s="11">
+        <v>-1.7</v>
+      </c>
+      <c r="Q44" s="12">
+        <v>-1.8</v>
+      </c>
+      <c r="R44" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="S44" s="11">
+        <v>3</v>
+      </c>
+      <c r="T44" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="U44" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="V44" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="W44" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="X44" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="Y44" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="Z44" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="AA44" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="AB44" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC44" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="32">
+        <v>2013</v>
+      </c>
+      <c r="B45" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="D45" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E45" s="12">
+        <v>-0.4</v>
+      </c>
+      <c r="F45" s="10">
+        <v>-3.9</v>
+      </c>
+      <c r="G45" s="11">
+        <v>-3.7</v>
+      </c>
+      <c r="H45" s="12">
+        <v>-3.2</v>
+      </c>
+      <c r="I45" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="J45" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K45" s="12">
+        <v>1</v>
+      </c>
+      <c r="L45" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="M45" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="N45" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="O45" s="10">
+        <v>-0.7</v>
+      </c>
+      <c r="P45" s="11">
+        <v>-1.3</v>
+      </c>
+      <c r="Q45" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="R45" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="S45" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="T45" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="U45" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="V45" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M7" s="10">
+      <c r="W45" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="X45" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="Y45" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="Z45" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AA45" s="10">
+        <v>5.3</v>
+      </c>
+      <c r="AB45" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="AC45" s="12">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="33">
+        <v>2014</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D46" s="11">
+        <v>-0.01</v>
+      </c>
+      <c r="E46" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="F46" s="10">
+        <v>-2.5</v>
+      </c>
+      <c r="G46" s="11">
+        <v>-3</v>
+      </c>
+      <c r="H46" s="12">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="I46" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="J46" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="K46" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="L46" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="M46" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="N46" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="O46" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P46" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="Q46" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="R46" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="S46" s="11">
+        <v>2</v>
+      </c>
+      <c r="T46" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="U46" s="10">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="V46" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="W46" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="X46" s="10">
+        <v>10.1</v>
+      </c>
+      <c r="Y46" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="Z46" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="AA46" s="10">
+        <v>7.9</v>
+      </c>
+      <c r="AB46" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="AC46" s="12">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="34">
+        <v>2014</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="D47" s="11">
+        <v>1</v>
+      </c>
+      <c r="E47" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="F47" s="10">
+        <v>-3</v>
+      </c>
+      <c r="G47" s="11">
+        <v>-2</v>
+      </c>
+      <c r="H47" s="12">
+        <v>-2.1</v>
+      </c>
+      <c r="I47" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="J47" s="11">
         <v>2.6</v>
       </c>
-      <c r="N7" s="11">
+      <c r="K47" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L47" s="10">
+        <v>2</v>
+      </c>
+      <c r="M47" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="N47" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="O47" s="10">
+        <v>-1.7</v>
+      </c>
+      <c r="P47" s="11">
+        <v>-0.2</v>
+      </c>
+      <c r="Q47" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="R47" s="10">
+        <v>3.1</v>
+      </c>
+      <c r="S47" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="T47" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="U47" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="V47" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="W47" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="X47" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="Y47" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="Z47" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="AA47" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="AB47" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AC47" s="12">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="34">
+        <v>2014</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C48" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="D48" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="E48" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="F48" s="10">
+        <v>-1.9</v>
+      </c>
+      <c r="G48" s="11">
+        <v>-1.8</v>
+      </c>
+      <c r="H48" s="12">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="I48" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="J48" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="K48" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="L48" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="M48" s="11">
         <v>3.2</v>
       </c>
-      <c r="O7" s="9">
+      <c r="N48" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="O48" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="P48" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="Q48" s="12">
+        <v>-0.1</v>
+      </c>
+      <c r="R48" s="10">
         <v>4.5</v>
       </c>
-      <c r="P7" s="10">
+      <c r="S48" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="T48" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="U48" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="V48" s="11">
+        <v>6</v>
+      </c>
+      <c r="W48" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="X48" s="10">
+        <v>7.9</v>
+      </c>
+      <c r="Y48" s="11">
+        <v>7</v>
+      </c>
+      <c r="Z48" s="12">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AA48" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="AB48" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="AC48" s="12">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="32">
+        <v>2014</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C49" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="D49" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="E49" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="F49" s="10">
+        <v>-0.9</v>
+      </c>
+      <c r="G49" s="11">
+        <v>-2.1</v>
+      </c>
+      <c r="H49" s="12">
+        <v>-1.3</v>
+      </c>
+      <c r="I49" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="J49" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K49" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="L49" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="M49" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="N49" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O49" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="P49" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q49" s="12">
+        <v>-0.5</v>
+      </c>
+      <c r="R49" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="S49" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="T49" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="U49" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="V49" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="W49" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="X49" s="10">
+        <v>9</v>
+      </c>
+      <c r="Y49" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="Z49" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="AA49" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="AB49" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AC49" s="12">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="33">
+        <v>2015</v>
+      </c>
+      <c r="B50" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="10">
+        <v>2</v>
+      </c>
+      <c r="D50" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E50" s="12">
+        <v>1</v>
+      </c>
+      <c r="F50" s="10">
+        <v>0</v>
+      </c>
+      <c r="G50" s="11">
+        <v>-0.8</v>
+      </c>
+      <c r="H50" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="I50" s="10">
+        <v>3</v>
+      </c>
+      <c r="J50" s="11">
+        <v>2</v>
+      </c>
+      <c r="K50" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="L50" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="M50" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N50" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O50" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="P50" s="11">
+        <v>-1.3</v>
+      </c>
+      <c r="Q50" s="12">
+        <v>-0.4</v>
+      </c>
+      <c r="R50" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="S50" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="T50" s="12">
+        <v>3</v>
+      </c>
+      <c r="U50" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="V50" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="W50" s="12">
+        <v>4</v>
+      </c>
+      <c r="X50" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="Y50" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Z50" s="12">
+        <v>4</v>
+      </c>
+      <c r="AA50" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="AB50" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC50" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B51" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C51" s="10">
+        <v>2</v>
+      </c>
+      <c r="D51" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="E51" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F51" s="10">
+        <v>-0.3</v>
+      </c>
+      <c r="G51" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="H51" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="I51" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="J51" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="K51" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L51" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="M51" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="N51" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="O51" s="10">
+        <v>-1.2</v>
+      </c>
+      <c r="P51" s="11">
+        <v>-0.01</v>
+      </c>
+      <c r="Q51" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="R51" s="10">
+        <v>4</v>
+      </c>
+      <c r="S51" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="T51" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="U51" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="V51" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="W51" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="X51" s="10">
+        <v>9.9</v>
+      </c>
+      <c r="Y51" s="11">
+        <v>7.1</v>
+      </c>
+      <c r="Z51" s="12">
+        <v>7</v>
+      </c>
+      <c r="AA51" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="AB51" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="AC51" s="12">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B52" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C52" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="D52" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="E52" s="12">
+        <v>1</v>
+      </c>
+      <c r="F52" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="G52" s="11">
+        <v>0</v>
+      </c>
+      <c r="H52" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="I52" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J52" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="K52" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="L52" s="10">
         <v>3.6</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="M52" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="N52" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="O52" s="10">
         <v>3.1</v>
       </c>
-      <c r="R7" s="9">
+      <c r="P52" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="Q52" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="R52" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="S52" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="T52" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="U52" s="10">
+        <v>7</v>
+      </c>
+      <c r="V52" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="W52" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="X52" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="Y52" s="11">
+        <v>7</v>
+      </c>
+      <c r="Z52" s="12">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AA52" s="10">
+        <v>6.8</v>
+      </c>
+      <c r="AB52" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="AC52" s="12">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="32">
+        <v>2015</v>
+      </c>
+      <c r="B53" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C53" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="D53" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="E53" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="F53" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="G53" s="11">
+        <v>-0.5</v>
+      </c>
+      <c r="H53" s="12">
+        <v>-0.7</v>
+      </c>
+      <c r="I53" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="J53" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K53" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="L53" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="M53" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="N53" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O53" s="10">
+        <v>3</v>
+      </c>
+      <c r="P53" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="Q53" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="R53" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="S53" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="T53" s="12">
+        <v>3</v>
+      </c>
+      <c r="U53" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="V53" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="W53" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="X53" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="Y53" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Z53" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="AA53" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="AB53" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AC53" s="12">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="33">
+        <v>2016</v>
+      </c>
+      <c r="B54" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C54" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="D54" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="E54" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="F54" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="G54" s="11">
+        <v>-1.2</v>
+      </c>
+      <c r="H54" s="12">
+        <v>-0.5</v>
+      </c>
+      <c r="I54" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J54" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="K54" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="L54" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="M54" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="N54" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O54" s="10">
+        <v>2</v>
+      </c>
+      <c r="P54" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q54" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="R54" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="S54" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="T54" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="U54" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="V54" s="11">
+        <v>5</v>
+      </c>
+      <c r="W54" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="X54" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="Y54" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="Z54" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AA54" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="AB54" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="AC54" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="34">
+        <v>2016</v>
+      </c>
+      <c r="B55" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C55" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="D55" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="E55" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="F55" s="10">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="G55" s="11">
+        <v>-0.9</v>
+      </c>
+      <c r="H55" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="I55" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="J55" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="K55" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="L55" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="M55" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="N55" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="O55" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P55" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="Q55" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="R55" s="10">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S55" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T55" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="U55" s="10">
+        <v>5</v>
+      </c>
+      <c r="V55" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="W55" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="X55" s="10">
+        <v>6.9</v>
+      </c>
+      <c r="Y55" s="11">
+        <v>6</v>
+      </c>
+      <c r="Z55" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="AA55" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="AB55" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="AC55" s="12">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="34">
+        <v>2016</v>
+      </c>
+      <c r="B56" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C56" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D56" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="E56" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="F56" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="G56" s="11">
+        <v>-0.9</v>
+      </c>
+      <c r="H56" s="12">
+        <v>-1.4</v>
+      </c>
+      <c r="I56" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="J56" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="K56" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="L56" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="M56" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="N56" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="O56" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="P56" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="Q56" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="R56" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="S56" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="T56" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="U56" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="V56" s="11">
         <v>4</v>
       </c>
-      <c r="S7" s="10">
+      <c r="W56" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="X56" s="10">
+        <v>3</v>
+      </c>
+      <c r="Y56" s="11">
+        <v>2</v>
+      </c>
+      <c r="Z56" s="12">
+        <v>2</v>
+      </c>
+      <c r="AA56" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AB56" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC56" s="12">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="32">
+        <v>2016</v>
+      </c>
+      <c r="B57" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C57" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="D57" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="E57" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="F57" s="10">
+        <v>-0.1</v>
+      </c>
+      <c r="G57" s="11">
+        <v>-0.6</v>
+      </c>
+      <c r="H57" s="12">
+        <v>-0.7</v>
+      </c>
+      <c r="I57" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="J57" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="K57" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="L57" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M57" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="N57" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="O57" s="10">
+        <v>7.9</v>
+      </c>
+      <c r="P57" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="Q57" s="12">
+        <v>2</v>
+      </c>
+      <c r="R57" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="S57" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="T57" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="U57" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="V57" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="W57" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="X57" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="Y57" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="Z57" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="AA57" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="AB57" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC57" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="33">
+        <v>2017</v>
+      </c>
+      <c r="B58" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C58" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="D58" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="E58" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F58" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="G58" s="11">
+        <v>-4.9800796812749001E-2</v>
+      </c>
+      <c r="H58" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="I58" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J58" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="K58" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="L58" s="10">
+        <v>5</v>
+      </c>
+      <c r="M58" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="N58" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="O58" s="10">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="P58" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="Q58" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="R58" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="S58" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="T58" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="U58" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="V58" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="W58" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="X58" s="10">
+        <v>7.4</v>
+      </c>
+      <c r="Y58" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="Z58" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="AA58" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AB58" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="AC58" s="12">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="34">
+        <v>2017</v>
+      </c>
+      <c r="B59" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59" s="10">
+        <v>2</v>
+      </c>
+      <c r="D59" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="E59" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F59" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="G59" s="11">
+        <v>1</v>
+      </c>
+      <c r="H59" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="I59" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="J59" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="K59" s="12">
+        <v>2</v>
+      </c>
+      <c r="L59" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="M59" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N59" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O59" s="10">
+        <v>6.6</v>
+      </c>
+      <c r="P59" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="Q59" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="R59" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="S59" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="T59" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="U59" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="V59" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="W59" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="X59" s="10">
+        <v>10</v>
+      </c>
+      <c r="Y59" s="11">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Z59" s="12">
+        <v>10.9</v>
+      </c>
+      <c r="AA59" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="AB59" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="AC59" s="12">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="34">
+        <v>2017</v>
+      </c>
+      <c r="B60" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C60" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="D60" s="11">
         <v>2.2999999999999998</v>
       </c>
-      <c r="T7" s="11">
+      <c r="E60" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="F60" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G60" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="H60" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="I60" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="J60" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K60" s="12">
+        <v>2</v>
+      </c>
+      <c r="L60" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="M60" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="N60" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O60" s="10">
+        <v>10.4</v>
+      </c>
+      <c r="P60" s="11">
+        <v>8.9</v>
+      </c>
+      <c r="Q60" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="R60" s="10">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S60" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="T60" s="12">
+        <v>4</v>
+      </c>
+      <c r="U60" s="10">
+        <v>7.3</v>
+      </c>
+      <c r="V60" s="11">
+        <v>6</v>
+      </c>
+      <c r="W60" s="12">
+        <v>4.8</v>
+      </c>
+      <c r="X60" s="10">
+        <v>11.8</v>
+      </c>
+      <c r="Y60" s="11">
+        <v>11.7</v>
+      </c>
+      <c r="Z60" s="12">
+        <v>9.1</v>
+      </c>
+      <c r="AA60" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="AB60" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AC60" s="12">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="32">
+        <v>2017</v>
+      </c>
+      <c r="B61" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C61" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="D61" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E61" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="F61" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="G61" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H61" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="I61" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="J61" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K61" s="12">
+        <v>2</v>
+      </c>
+      <c r="L61" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="M61" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="N61" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="O61" s="10">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="P61" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="Q61" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="R61" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="S61" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="T61" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="U61" s="10">
+        <v>8</v>
+      </c>
+      <c r="V61" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="W61" s="12">
+        <v>4</v>
+      </c>
+      <c r="X61" s="10">
+        <v>11.8</v>
+      </c>
+      <c r="Y61" s="11">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="Z61" s="12">
+        <v>7.1</v>
+      </c>
+      <c r="AA61" s="10">
+        <v>7.2</v>
+      </c>
+      <c r="AB61" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AC61" s="12">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="33">
+        <v>2018</v>
+      </c>
+      <c r="B62" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="D62" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="E62" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F62" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="G62" s="11">
+        <v>3</v>
+      </c>
+      <c r="H62" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="I62" s="10">
+        <v>3</v>
+      </c>
+      <c r="J62" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K62" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L62" s="10">
+        <v>6.6</v>
+      </c>
+      <c r="M62" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N62" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O62" s="10">
+        <v>10.8</v>
+      </c>
+      <c r="P62" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="Q62" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="R62" s="10">
+        <v>5.3</v>
+      </c>
+      <c r="S62" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="T62" s="12">
+        <v>4</v>
+      </c>
+      <c r="U62" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="V62" s="11">
+        <v>5</v>
+      </c>
+      <c r="W62" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X62" s="10">
+        <v>14.5</v>
+      </c>
+      <c r="Y62" s="11">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Z62" s="12">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AA62" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="AB62" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AC62" s="12">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="34">
+        <v>2018</v>
+      </c>
+      <c r="B63" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="D63" s="11">
+        <v>3</v>
+      </c>
+      <c r="E63" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="F63" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G63" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="H63" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="I63" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="J63" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="K63" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="L63" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="M63" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="N63" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="O63" s="10">
+        <v>10.1</v>
+      </c>
+      <c r="P63" s="11">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="Q63" s="12">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="R63" s="10">
+        <v>4</v>
+      </c>
+      <c r="S63" s="11">
         <v>3.3</v>
       </c>
-      <c r="U7" s="9">
+      <c r="T63" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="U63" s="10">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="V63" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="W63" s="12">
+        <v>6.7</v>
+      </c>
+      <c r="X63" s="10">
+        <v>13</v>
+      </c>
+      <c r="Y63" s="11">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Z63" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="AA63" s="10">
+        <v>7.2</v>
+      </c>
+      <c r="AB63" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="AC63" s="12">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="34">
+        <v>2018</v>
+      </c>
+      <c r="B64" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="D64" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="E64" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="F64" s="10">
+        <v>6</v>
+      </c>
+      <c r="G64" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="H64" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="I64" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="J64" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="K64" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="L64" s="10">
+        <v>6.6</v>
+      </c>
+      <c r="M64" s="11">
+        <v>6</v>
+      </c>
+      <c r="N64" s="12">
+        <v>5</v>
+      </c>
+      <c r="O64" s="10">
+        <v>12.1</v>
+      </c>
+      <c r="P64" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="Q64" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="R64" s="10">
+        <v>5</v>
+      </c>
+      <c r="S64" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="T64" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="U64" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="V64" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="W64" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="X64" s="10">
+        <v>11.7</v>
+      </c>
+      <c r="Y64" s="11">
+        <v>9.6</v>
+      </c>
+      <c r="Z64" s="12">
+        <v>8.6</v>
+      </c>
+      <c r="AA64" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="AB64" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="AC64" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="32">
+        <v>2018</v>
+      </c>
+      <c r="B65" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C65" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D65" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="E65" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F65" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="G65" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="H65" s="12">
+        <v>2</v>
+      </c>
+      <c r="I65" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="J65" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="K65" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="L65" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="M65" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="N65" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="O65" s="10">
+        <v>13.6</v>
+      </c>
+      <c r="P65" s="11">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Q65" s="12">
+        <v>7.1</v>
+      </c>
+      <c r="R65" s="10">
+        <v>4</v>
+      </c>
+      <c r="S65" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="T65" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="U65" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="V65" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="W65" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="X65" s="10">
+        <v>11.2</v>
+      </c>
+      <c r="Y65" s="11">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Z65" s="12">
+        <v>6.2</v>
+      </c>
+      <c r="AA65" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="AB65" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AC65" s="12">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B66" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C66" s="10">
+        <v>2</v>
+      </c>
+      <c r="D66" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="E66" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="F66" s="10">
+        <v>0.8</v>
+      </c>
+      <c r="G66" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="H66" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="I66" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="J66" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="K66" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L66" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="M66" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="N66" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="O66" s="10">
+        <v>10.1</v>
+      </c>
+      <c r="P66" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="Q66" s="12">
+        <v>6.7</v>
+      </c>
+      <c r="R66" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="S66" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="T66" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="U66" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="V66" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="W66" s="12">
+        <v>3.9</v>
+      </c>
+      <c r="X66" s="10">
+        <v>10.8</v>
+      </c>
+      <c r="Y66" s="11">
+        <v>8</v>
+      </c>
+      <c r="Z66" s="12">
+        <v>7.2</v>
+      </c>
+      <c r="AA66" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="AB66" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="AC66" s="12">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="34">
+        <v>2019</v>
+      </c>
+      <c r="B67" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="D67" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="E67" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F67" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="G67" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="H67" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="I67" s="10">
+        <v>2</v>
+      </c>
+      <c r="J67" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="K67" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="L67" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="M67" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="N67" s="12">
+        <v>4</v>
+      </c>
+      <c r="O67" s="10">
+        <v>7.7</v>
+      </c>
+      <c r="P67" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q67" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="R67" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="S67" s="11">
+        <v>5</v>
+      </c>
+      <c r="T67" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="U67" s="10">
+        <v>7.7</v>
+      </c>
+      <c r="V67" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="W67" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="X67" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="Y67" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="Z67" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="AA67" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="AB67" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="AC67" s="12">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="34">
+        <v>2019</v>
+      </c>
+      <c r="B68" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C68" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="D68" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="E68" s="12">
+        <v>1</v>
+      </c>
+      <c r="F68" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="G68" s="11">
+        <v>0</v>
+      </c>
+      <c r="H68" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="I68" s="10">
+        <v>3.1</v>
+      </c>
+      <c r="J68" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="K68" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="L68" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M68" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="N68" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="O68" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="P68" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Q68" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="R68" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="S68" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="T68" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="U68" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="V68" s="11">
+        <v>6.2</v>
+      </c>
+      <c r="W68" s="12">
+        <v>4</v>
+      </c>
+      <c r="X68" s="10">
+        <v>7.8</v>
+      </c>
+      <c r="Y68" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Z68" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="AA68" s="10">
+        <v>9.4</v>
+      </c>
+      <c r="AB68" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="AC68" s="12">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="32">
+        <v>2019</v>
+      </c>
+      <c r="B69" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C69" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="D69" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="E69" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F69" s="10">
+        <v>0.8</v>
+      </c>
+      <c r="G69" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="H69" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="I69" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="J69" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="K69" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="L69" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="M69" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="N69" s="12">
+        <v>3</v>
+      </c>
+      <c r="O69" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="P69" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q69" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="R69" s="10">
+        <v>4</v>
+      </c>
+      <c r="S69" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="T69" s="12">
+        <v>3</v>
+      </c>
+      <c r="U69" s="10">
+        <v>7.2</v>
+      </c>
+      <c r="V69" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="W69" s="12">
+        <v>3.9</v>
+      </c>
+      <c r="X69" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="Y69" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="Z69" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="AA69" s="10">
+        <v>7.5</v>
+      </c>
+      <c r="AB69" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AC69" s="12">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="33">
+        <v>2020</v>
+      </c>
+      <c r="B70" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C70" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="D70" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E70" s="12">
+        <v>1</v>
+      </c>
+      <c r="F70" s="10">
+        <v>-1.9</v>
+      </c>
+      <c r="G70" s="11">
+        <v>-1.7</v>
+      </c>
+      <c r="H70" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="I70" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J70" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="K70" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="L70" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M70" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="N70" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="O70" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="P70" s="11">
+        <v>-0.2</v>
+      </c>
+      <c r="Q70" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="R70" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="S70" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="T70" s="12">
+        <v>3</v>
+      </c>
+      <c r="U70" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="V70" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="W70" s="12">
+        <v>3</v>
+      </c>
+      <c r="X70" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Y70" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="Z70" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="AA70" s="10">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AB70" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="AC70" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="34">
+        <v>2020</v>
+      </c>
+      <c r="B71" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C71" s="10">
+        <v>-7.1</v>
+      </c>
+      <c r="D71" s="11">
+        <v>-3.3</v>
+      </c>
+      <c r="E71" s="12">
+        <v>-0.9</v>
+      </c>
+      <c r="F71" s="10">
+        <v>-14.2</v>
+      </c>
+      <c r="G71" s="11">
+        <v>-7.4</v>
+      </c>
+      <c r="H71" s="12">
+        <v>-2.6</v>
+      </c>
+      <c r="I71" s="10">
+        <v>-3.7</v>
+      </c>
+      <c r="J71" s="11">
+        <v>-1.4</v>
+      </c>
+      <c r="K71" s="12">
+        <v>-0.1</v>
+      </c>
+      <c r="L71" s="10">
+        <v>-3.8</v>
+      </c>
+      <c r="M71" s="11">
+        <v>-1.9</v>
+      </c>
+      <c r="N71" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="O71" s="10">
+        <v>-10.7</v>
+      </c>
+      <c r="P71" s="11">
+        <v>-7.2</v>
+      </c>
+      <c r="Q71" s="12">
+        <v>-1.5</v>
+      </c>
+      <c r="R71" s="10">
+        <v>-1.8</v>
+      </c>
+      <c r="S71" s="11">
+        <v>-0.4</v>
+      </c>
+      <c r="T71" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="U71" s="10">
+        <v>-0.1</v>
+      </c>
+      <c r="V71" s="11">
+        <v>-1.2</v>
+      </c>
+      <c r="W71" s="12">
+        <v>1</v>
+      </c>
+      <c r="X71" s="10">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="Y71" s="11">
+        <v>-10.3</v>
+      </c>
+      <c r="Z71" s="12">
+        <v>-4.7</v>
+      </c>
+      <c r="AA71" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="AB71" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="AC71" s="12">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="34">
+        <v>2020</v>
+      </c>
+      <c r="B72" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C72" s="10">
+        <v>-5.6</v>
+      </c>
+      <c r="D72" s="11">
+        <v>-2.9</v>
+      </c>
+      <c r="E72" s="12">
+        <v>-1.6</v>
+      </c>
+      <c r="F72" s="10">
+        <v>-12.8</v>
+      </c>
+      <c r="G72" s="11">
+        <v>-7.1</v>
+      </c>
+      <c r="H72" s="12">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="I72" s="10">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="J72" s="11">
+        <v>-0.9</v>
+      </c>
+      <c r="K72" s="12">
+        <v>-0.4</v>
+      </c>
+      <c r="L72" s="10">
+        <v>-5.7</v>
+      </c>
+      <c r="M72" s="11">
+        <v>-3.4</v>
+      </c>
+      <c r="N72" s="12">
+        <v>-1.7</v>
+      </c>
+      <c r="O72" s="10">
+        <v>-15.4</v>
+      </c>
+      <c r="P72" s="11">
+        <v>-8.9</v>
+      </c>
+      <c r="Q72" s="12">
+        <v>-5.9</v>
+      </c>
+      <c r="R72" s="10">
+        <v>-3</v>
+      </c>
+      <c r="S72" s="11">
+        <v>-1.9</v>
+      </c>
+      <c r="T72" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="U72" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="V72" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="W72" s="12">
+        <v>-2.0374393552236119E-2</v>
+      </c>
+      <c r="X72" s="10">
+        <v>-11.3</v>
+      </c>
+      <c r="Y72" s="11">
+        <v>-8.5</v>
+      </c>
+      <c r="Z72" s="12">
+        <v>-6.1</v>
+      </c>
+      <c r="AA72" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="AB72" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="AC72" s="12">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="32">
+        <v>2020</v>
+      </c>
+      <c r="B73" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C73" s="10">
+        <v>-3.3</v>
+      </c>
+      <c r="D73" s="11">
+        <v>-2.1</v>
+      </c>
+      <c r="E73" s="12">
+        <v>-0.7</v>
+      </c>
+      <c r="F73" s="10">
+        <v>-6.8</v>
+      </c>
+      <c r="G73" s="11">
+        <v>-5.8</v>
+      </c>
+      <c r="H73" s="12">
+        <v>-3.1</v>
+      </c>
+      <c r="I73" s="10">
+        <v>-1.7</v>
+      </c>
+      <c r="J73" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="K73" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="L73" s="10">
+        <v>0.1</v>
+      </c>
+      <c r="M73" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="N73" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O73" s="10">
+        <v>-4.7</v>
+      </c>
+      <c r="P73" s="11">
+        <v>-2.7</v>
+      </c>
+      <c r="Q73" s="12">
+        <v>-1.4</v>
+      </c>
+      <c r="R73" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="S73" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="T73" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="U73" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="V73" s="11">
+        <v>-0.1</v>
+      </c>
+      <c r="W73" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="X73" s="10">
+        <v>-7.2</v>
+      </c>
+      <c r="Y73" s="11">
+        <v>-6.4</v>
+      </c>
+      <c r="Z73" s="12">
+        <v>-1.5</v>
+      </c>
+      <c r="AA73" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="AB73" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC73" s="12">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="33">
+        <v>2021</v>
+      </c>
+      <c r="B74" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C74" s="10">
+        <v>-2.1</v>
+      </c>
+      <c r="D74" s="11">
+        <v>-0.9</v>
+      </c>
+      <c r="E74" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="F74" s="10">
+        <v>-3.8</v>
+      </c>
+      <c r="G74" s="11">
+        <v>-2.6</v>
+      </c>
+      <c r="H74" s="12">
+        <v>-1.6</v>
+      </c>
+      <c r="I74" s="10">
+        <v>-1.3</v>
+      </c>
+      <c r="J74" s="11">
+        <v>-0.1</v>
+      </c>
+      <c r="K74" s="12">
+        <v>-0.1</v>
+      </c>
+      <c r="L74" s="10">
+        <v>-1.5</v>
+      </c>
+      <c r="M74" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="N74" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="O74" s="10">
+        <v>-3.9</v>
+      </c>
+      <c r="P74" s="11">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="Q74" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="R74" s="10">
+        <v>-0.8</v>
+      </c>
+      <c r="S74" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="T74" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="U74" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="V74" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="W74" s="12">
+        <v>2</v>
+      </c>
+      <c r="X74" s="10">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="Y74" s="11">
+        <v>-1.7</v>
+      </c>
+      <c r="Z74" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="AA74" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="AB74" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AC74" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="34">
+        <v>2021</v>
+      </c>
+      <c r="B75" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C75" s="10">
+        <v>-0.2</v>
+      </c>
+      <c r="D75" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="E75" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="F75" s="10">
+        <v>-0.9</v>
+      </c>
+      <c r="G75" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="H75" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="I75" s="10">
+        <v>0.1</v>
+      </c>
+      <c r="J75" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K75" s="12">
+        <v>1</v>
+      </c>
+      <c r="L75" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="M75" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="N75" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="O75" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="P75" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="Q75" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="R75" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="S75" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="T75" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="U75" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="V75" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="W75" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="X75" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="Y75" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="Z75" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="AA75" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="AB75" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC75" s="12">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34">
+        <v>2021</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C76" s="10">
+        <v>1</v>
+      </c>
+      <c r="D76" s="11">
+        <v>1</v>
+      </c>
+      <c r="E76" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="F76" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G76" s="11">
+        <v>1</v>
+      </c>
+      <c r="H76" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="I76" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="J76" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K76" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="L76" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="M76" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="N76" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="O76" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="P76" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="Q76" s="12">
+        <v>-0.7</v>
+      </c>
+      <c r="R76" s="10">
+        <v>5</v>
+      </c>
+      <c r="S76" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T76" s="12">
+        <v>4</v>
+      </c>
+      <c r="U76" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="V76" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="W76" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="X76" s="10">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Y76" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="Z76" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="AA76" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="AB76" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="AC76" s="12">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="32">
+        <v>2021</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C77" s="10">
+        <v>2</v>
+      </c>
+      <c r="D77" s="11">
+        <v>2</v>
+      </c>
+      <c r="E77" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F77" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="G77" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H77" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="I77" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J77" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="K77" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="L77" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="M77" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="N77" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="O77" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="P77" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="Q77" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="R77" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="S77" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="T77" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="U77" s="10">
+        <v>7.9</v>
+      </c>
+      <c r="V77" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="W77" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="X77" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="Y77" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Z77" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="AA77" s="10">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AB77" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="AC77" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="78" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="33">
+        <v>2022</v>
+      </c>
+      <c r="B78" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C78" s="10">
+        <v>2</v>
+      </c>
+      <c r="D78" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="E78" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="F78" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="G78" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="H78" s="12">
+        <v>2</v>
+      </c>
+      <c r="I78" s="10">
+        <v>2</v>
+      </c>
+      <c r="J78" s="11">
+        <v>2</v>
+      </c>
+      <c r="K78" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="L78" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M78" s="11">
+        <v>4</v>
+      </c>
+      <c r="N78" s="12">
+        <v>3.9</v>
+      </c>
+      <c r="O78" s="10">
+        <v>5</v>
+      </c>
+      <c r="P78" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="Q78" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="R78" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="S78" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="T78" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="U78" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="V78" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="W78" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="X78" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="Y78" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Z78" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AA78" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="AB78" s="11">
+        <v>6</v>
+      </c>
+      <c r="AC78" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="34">
+        <v>2022</v>
+      </c>
+      <c r="B79" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C79" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="D79" s="11">
+        <v>2</v>
+      </c>
+      <c r="E79" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="F79" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="G79" s="11">
+        <v>2</v>
+      </c>
+      <c r="H79" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="I79" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="J79" s="11">
+        <v>2</v>
+      </c>
+      <c r="K79" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="L79" s="10">
+        <v>6.6</v>
+      </c>
+      <c r="M79" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="N79" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O79" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="P79" s="11">
+        <v>7.1</v>
+      </c>
+      <c r="Q79" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="R79" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="S79" s="11">
+        <v>5</v>
+      </c>
+      <c r="T79" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="U79" s="10">
+        <v>11.4</v>
+      </c>
+      <c r="V79" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="W79" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="X79" s="10">
+        <v>6.9</v>
+      </c>
+      <c r="Y79" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="Z79" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="AA79" s="10">
+        <v>12.3</v>
+      </c>
+      <c r="AB79" s="11">
+        <v>10.3</v>
+      </c>
+      <c r="AC79" s="12">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="34">
+        <v>2022</v>
+      </c>
+      <c r="B80" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C80" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="D80" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E80" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F80" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="G80" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="H80" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I80" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="J80" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K80" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L80" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="M80" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="N80" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="O80" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="P80" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="Q80" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="R80" s="10">
+        <v>6</v>
+      </c>
+      <c r="S80" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="T80" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="U80" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="V80" s="11">
+        <v>8.1</v>
+      </c>
+      <c r="W80" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="X80" s="10">
+        <v>8.6</v>
+      </c>
+      <c r="Y80" s="11">
+        <v>8.1</v>
+      </c>
+      <c r="Z80" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="AA80" s="10">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AB80" s="11">
+        <v>8.1</v>
+      </c>
+      <c r="AC80" s="12">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="32">
+        <v>2022</v>
+      </c>
+      <c r="B81" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C81" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="D81" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E81" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F81" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G81" s="11">
+        <v>2</v>
+      </c>
+      <c r="H81" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="I81" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="J81" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K81" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="L81" s="10">
+        <v>7</v>
+      </c>
+      <c r="M81" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="N81" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="O81" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="P81" s="11">
+        <v>6.2</v>
+      </c>
+      <c r="Q81" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="R81" s="10">
+        <v>6.8</v>
+      </c>
+      <c r="S81" s="11">
+        <v>5</v>
+      </c>
+      <c r="T81" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="U81" s="10">
         <v>10</v>
       </c>
-      <c r="V7" s="10">
+      <c r="V81" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="W81" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="X81" s="10">
+        <v>10</v>
+      </c>
+      <c r="Y81" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="Z81" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AA81" s="10">
+        <v>10</v>
+      </c>
+      <c r="AB81" s="11">
+        <v>7</v>
+      </c>
+      <c r="AC81" s="12">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="82" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="33">
+        <v>2023</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C82" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D82" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E82" s="12">
+        <v>2</v>
+      </c>
+      <c r="F82" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="G82" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="H82" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="I82" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="J82" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="K82" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L82" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="M82" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N82" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="O82" s="10">
+        <v>7.2</v>
+      </c>
+      <c r="P82" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="Q82" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="R82" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="S82" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="T82" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="U82" s="10">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="V82" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="W82" s="12">
+        <v>6.2</v>
+      </c>
+      <c r="X82" s="10">
+        <v>8.4</v>
+      </c>
+      <c r="Y82" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="Z82" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="AA82" s="10">
+        <v>9.4</v>
+      </c>
+      <c r="AB82" s="11">
+        <v>7.7</v>
+      </c>
+      <c r="AC82" s="12">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="34">
+        <v>2023</v>
+      </c>
+      <c r="B83" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C83" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="D83" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="E83" s="12">
+        <v>2</v>
+      </c>
+      <c r="F83" s="10">
+        <v>-0.2</v>
+      </c>
+      <c r="G83" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="H83" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="I83" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="J83" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K83" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="L83" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="M83" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="N83" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="O83" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P83" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q83" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="R83" s="10">
+        <v>6.6</v>
+      </c>
+      <c r="S83" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="T83" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="U83" s="10">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="V83" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="W83" s="12">
+        <v>6.6</v>
+      </c>
+      <c r="X83" s="10">
+        <v>9.9</v>
+      </c>
+      <c r="Y83" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="Z83" s="12">
+        <v>6.4</v>
+      </c>
+      <c r="AA83" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="AB83" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="AC83" s="12">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="34">
+        <v>2023</v>
+      </c>
+      <c r="B84" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C84" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="D84" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="E84" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="F84" s="10">
+        <v>-0.8</v>
+      </c>
+      <c r="G84" s="11">
+        <v>-0.1</v>
+      </c>
+      <c r="H84" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="I84" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="J84" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="K84" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="L84" s="10">
+        <v>6</v>
+      </c>
+      <c r="M84" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="N84" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="O84" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="P84" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="Q84" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="R84" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="S84" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="T84" s="12">
+        <v>4.8</v>
+      </c>
+      <c r="U84" s="10">
+        <v>8.6</v>
+      </c>
+      <c r="V84" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="W84" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="X84" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="Y84" s="11">
+        <v>3</v>
+      </c>
+      <c r="Z84" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="AA84" s="10">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AB84" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="AC84" s="12">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="32">
+        <v>2023</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C85" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="D85" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="E85" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="F85" s="10">
+        <v>-0.5</v>
+      </c>
+      <c r="G85" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="H85" s="12">
+        <v>1</v>
+      </c>
+      <c r="I85" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="J85" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="K85" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="L85" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="M85" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N85" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="O85" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P85" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="Q85" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="R85" s="10">
+        <v>7.3</v>
+      </c>
+      <c r="S85" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="T85" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="U85" s="10">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V85" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="W85" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="X85" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="Y85" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="Z85" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="AA85" s="10">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AB85" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="AC85" s="12">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B86" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C86" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D86" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="E86" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="F86" s="10">
+        <v>-1.4</v>
+      </c>
+      <c r="G86" s="11">
+        <v>-1</v>
+      </c>
+      <c r="H86" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="I86" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J86" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="K86" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="L86" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="M86" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="N86" s="12">
+        <v>5</v>
+      </c>
+      <c r="O86" s="10">
+        <v>5</v>
+      </c>
+      <c r="P86" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="Q86" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="R86" s="10">
+        <v>6.8</v>
+      </c>
+      <c r="S86" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="T86" s="12">
+        <v>4.8</v>
+      </c>
+      <c r="U86" s="10">
+        <v>7.5</v>
+      </c>
+      <c r="V86" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="W86" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="X86" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="Y86" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="Z86" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="AA86" s="10">
+        <v>8.4</v>
+      </c>
+      <c r="AB86" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="AC86" s="12">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="34">
+        <v>2024</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C87" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="D87" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="E87" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="F87" s="10">
+        <v>-0.9</v>
+      </c>
+      <c r="G87" s="11">
+        <v>-0.1</v>
+      </c>
+      <c r="H87" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="I87" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="J87" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="K87" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="L87" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="M87" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="N87" s="12">
+        <v>5.6</v>
+      </c>
+      <c r="O87" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="P87" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="Q87" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="R87" s="10">
+        <v>7.9</v>
+      </c>
+      <c r="S87" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="T87" s="12">
+        <v>5.6</v>
+      </c>
+      <c r="U87" s="10">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="V87" s="11">
+        <v>7.9</v>
+      </c>
+      <c r="W87" s="12">
+        <v>7.8</v>
+      </c>
+      <c r="X87" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="Y87" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Z87" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="AA87" s="10">
+        <v>10.8</v>
+      </c>
+      <c r="AB87" s="11">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AC87" s="12">
         <v>8.1999999999999993</v>
       </c>
-      <c r="W7" s="11">
+    </row>
+    <row r="88" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="34">
+        <v>2024</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C88" s="10">
+        <v>1.4</v>
+      </c>
+      <c r="D88" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="E88" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="F88" s="10">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="G88" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="H88" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="I88" s="10">
+        <v>3.1</v>
+      </c>
+      <c r="J88" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="K88" s="12">
+        <v>2</v>
+      </c>
+      <c r="L88" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="M88" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="N88" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="O88" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="P88" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="Q88" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="R88" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="S88" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="T88" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="U88" s="10">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V88" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="W88" s="12">
+        <v>7.2</v>
+      </c>
+      <c r="X88" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Y88" s="11">
+        <v>6</v>
+      </c>
+      <c r="Z88" s="12">
+        <v>5</v>
+      </c>
+      <c r="AA88" s="10">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="AB88" s="11">
+        <v>9.1</v>
+      </c>
+      <c r="AC88" s="12">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="32">
+        <v>2024</v>
+      </c>
+      <c r="B89" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C89" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="D89" s="11">
+        <v>2</v>
+      </c>
+      <c r="E89" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F89" s="10">
+        <v>-0.8</v>
+      </c>
+      <c r="G89" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="H89" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="I89" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="J89" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="K89" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="L89" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="M89" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="N89" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="O89" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="P89" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="Q89" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="R89" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="S89" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="T89" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="U89" s="10">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="V89" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="W89" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="X89" s="10">
+        <v>8.6</v>
+      </c>
+      <c r="Y89" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="Z89" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="AA89" s="10">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AB89" s="11">
+        <v>7.4</v>
+      </c>
+      <c r="AC89" s="12">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="90" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="33">
+        <v>2025</v>
+      </c>
+      <c r="B90" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C90" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="D90" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E90" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="F90" s="10">
+        <v>-1.3</v>
+      </c>
+      <c r="G90" s="11">
+        <v>-0.1</v>
+      </c>
+      <c r="H90" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="I90" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="J90" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="K90" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="L90" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="M90" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N90" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="O90" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="P90" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="Q90" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R90" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="S90" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="T90" s="12">
+        <v>5</v>
+      </c>
+      <c r="U90" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="V90" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="W90" s="12">
+        <v>6.6</v>
+      </c>
+      <c r="X90" s="10">
+        <v>6.9</v>
+      </c>
+      <c r="Y90" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="Z90" s="12">
+        <v>5</v>
+      </c>
+      <c r="AA90" s="10">
         <v>8.3000000000000007</v>
       </c>
-      <c r="X7" s="9">
-[...22 lines deleted...]
-      <c r="B8" s="13" t="s">
+      <c r="AB90" s="11">
+        <v>6.8</v>
+      </c>
+      <c r="AC90" s="12">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="34">
+        <v>2025</v>
+      </c>
+      <c r="B91" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C91" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="D91" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E91" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="F91" s="10">
+        <v>-1</v>
+      </c>
+      <c r="G91" s="11">
+        <v>-0.5</v>
+      </c>
+      <c r="H91" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="I91" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="J91" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="K91" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="L91" s="10">
+        <v>6</v>
+      </c>
+      <c r="M91" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N91" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="O91" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="P91" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="Q91" s="12">
+        <v>6</v>
+      </c>
+      <c r="R91" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="S91" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="T91" s="12">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="U91" s="10">
+        <v>9.5</v>
+      </c>
+      <c r="V91" s="11">
+        <v>7.4</v>
+      </c>
+      <c r="W91" s="12">
+        <v>7.4</v>
+      </c>
+      <c r="X91" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="Y91" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="Z91" s="12">
+        <v>7</v>
+      </c>
+      <c r="AA91" s="10">
+        <v>10.3</v>
+      </c>
+      <c r="AB91" s="11">
+        <v>8</v>
+      </c>
+      <c r="AC91" s="12">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="34">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C92" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="D92" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="E92" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="F92" s="10">
+        <v>-0.4</v>
+      </c>
+      <c r="G92" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="H92" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="I92" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="J92" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="K92" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="L92" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="M92" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="N92" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="O92" s="10">
+        <v>6.6</v>
+      </c>
+      <c r="P92" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="Q92" s="12">
+        <v>5</v>
+      </c>
+      <c r="R92" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="S92" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="T92" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="U92" s="10">
+        <v>8.6</v>
+      </c>
+      <c r="V92" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="W92" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="X92" s="10">
+        <v>9</v>
+      </c>
+      <c r="Y92" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="Z92" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="AA92" s="10">
+        <v>8.5</v>
+      </c>
+      <c r="AB92" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="AC92" s="12">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="32">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="D93" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="E93" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F93" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="G93" s="11">
+        <v>-0.2</v>
+      </c>
+      <c r="H93" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="I93" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J93" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="K93" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="L93" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="M93" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N93" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="O93" s="10">
+        <v>4</v>
+      </c>
+      <c r="P93" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="Q93" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="R93" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="S93" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="T93" s="12">
+        <v>4.8</v>
+      </c>
+      <c r="U93" s="10">
+        <v>9.4</v>
+      </c>
+      <c r="V93" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="W93" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="X93" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="Y93" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="Z93" s="12">
+        <v>3</v>
+      </c>
+      <c r="AA93" s="10">
+        <v>10</v>
+      </c>
+      <c r="AB93" s="11">
+        <v>8</v>
+      </c>
+      <c r="AC93" s="12">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="94" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="33">
+        <v>2026</v>
+      </c>
+      <c r="B94" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C94" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="D94" s="11">
+        <v>3</v>
+      </c>
+      <c r="E94" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="F94" s="10">
         <v>1</v>
       </c>
-      <c r="D8" s="10">
+      <c r="G94" s="11">
         <v>0.5</v>
       </c>
-      <c r="E8" s="11">
-[...20 lines deleted...]
-      <c r="L8" s="9">
+      <c r="H94" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I94" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="J94" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K94" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="L94" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="M94" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="N94" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="O94" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="P94" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="Q94" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="R94" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="S94" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="T94" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="U94" s="10">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="V94" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="W94" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="X94" s="10">
+        <v>9.4</v>
+      </c>
+      <c r="Y94" s="11">
+        <v>8</v>
+      </c>
+      <c r="Z94" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="AA94" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="AB94" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="AC94" s="12">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="34">
+        <v>2026</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C95" s="10">
         <v>3.8</v>
       </c>
-      <c r="M8" s="10">
+      <c r="D95" s="11">
         <v>3</v>
       </c>
-      <c r="N8" s="11">
-[...8 lines deleted...]
-      <c r="Q8" s="11">
+      <c r="E95" s="12">
         <v>2.8</v>
       </c>
-      <c r="R8" s="9">
-[...5 lines deleted...]
-      <c r="T8" s="11">
+      <c r="F95" s="10">
         <v>1.6</v>
       </c>
-      <c r="U8" s="9">
+      <c r="G95" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="H95" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="I95" s="10">
+        <v>4.8</v>
+      </c>
+      <c r="J95" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="K95" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="L95" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="M95" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N95" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="O95" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="P95" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="Q95" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="R95" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="S95" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="T95" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="U95" s="10">
+        <v>10.4</v>
+      </c>
+      <c r="V95" s="11">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="W95" s="12">
+        <v>8.5</v>
+      </c>
+      <c r="X95" s="10">
+        <v>9.4</v>
+      </c>
+      <c r="Y95" s="11">
+        <v>7</v>
+      </c>
+      <c r="Z95" s="12">
+        <v>7</v>
+      </c>
+      <c r="AA95" s="10">
+        <v>10.6</v>
+      </c>
+      <c r="AB95" s="11">
+        <v>10.3</v>
+      </c>
+      <c r="AC95" s="12">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="96" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="32">
+        <v>2026</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C96" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D96" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="E96" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="F96" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="G96" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="H96" s="12">
+        <v>2</v>
+      </c>
+      <c r="I96" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="J96" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="K96" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="L96" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="M96" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="N96" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="O96" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="P96" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="Q96" s="12">
+        <v>5</v>
+      </c>
+      <c r="R96" s="10">
+        <v>5.2</v>
+      </c>
+      <c r="S96" s="11">
+        <v>5</v>
+      </c>
+      <c r="T96" s="12">
+        <v>4</v>
+      </c>
+      <c r="U96" s="10">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="V96" s="11">
+        <v>8.1</v>
+      </c>
+      <c r="W96" s="12">
         <v>6.7</v>
       </c>
-      <c r="V8" s="10">
-[...106 lines deleted...]
-      <c r="AB9" s="10">
+      <c r="X96" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="Y96" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="Z96" s="12">
         <v>4.3</v>
       </c>
-      <c r="AC9" s="11">
-[...580 lines deleted...]
-      <c r="O16" s="9">
+      <c r="AA96" s="10">
+        <v>10.4</v>
+      </c>
+      <c r="AB96" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="AC96" s="12">
         <v>7.1</v>
       </c>
-      <c r="P16" s="10">
-[...7075 lines deleted...]
-        <v>43</v>
+    </row>
+    <row r="97" spans="2:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="7" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.59055118110236227" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="45" max="16383" man="1"/>
     <brk id="81" max="28" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{763DAF2F-D215-4C2A-9908-73BA09AEBD82}">
-  <dimension ref="A1:AC96"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ADF4B02-E769-4E6E-87BB-23DD1DAF9841}">
+  <dimension ref="A1:AC97"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="11" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.796875" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.3984375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="29" width="8.59765625" style="3" customWidth="1"/>
     <col min="30" max="16384" width="8" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
     </row>
     <row r="2" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="AC2" s="4"/>
     </row>
     <row r="3" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
-      <c r="AC3" s="16" t="s">
+      <c r="AC3" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="17"/>
-[...1 lines deleted...]
-      <c r="C4" s="34" t="s">
+      <c r="A4" s="16"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="36" t="s">
+      <c r="D4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="36" t="s">
+      <c r="E4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="F4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="36" t="s">
+      <c r="H4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="36" t="s">
+      <c r="I4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="36" t="s">
+      <c r="J4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="L4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="36" t="s">
+      <c r="L4" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="N4" s="36" t="s">
+      <c r="N4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="36" t="s">
+      <c r="O4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="35" t="s">
+      <c r="P4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="36" t="s">
+      <c r="Q4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="R4" s="36" t="s">
+      <c r="R4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="S4" s="36" t="s">
+      <c r="S4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="T4" s="37" t="s">
+      <c r="T4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="U4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V4" s="36" t="s">
+      <c r="U4" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="V4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="W4" s="36" t="s">
+      <c r="W4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="X4" s="36" t="s">
+      <c r="X4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="Y4" s="35" t="s">
+      <c r="Y4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="Z4" s="36" t="s">
+      <c r="Z4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AA4" s="36" t="s">
+      <c r="AA4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AB4" s="36" t="s">
+      <c r="AB4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AC4" s="37" t="s">
+      <c r="AC4" s="35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="15"/>
-[...1 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="A5" s="9"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="36" t="s">
+      <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="37" t="s">
+      <c r="H5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="34" t="s">
+      <c r="I5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="35" t="s">
+      <c r="J5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="37" t="s">
+      <c r="K5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="34" t="s">
+      <c r="L5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="35" t="s">
+      <c r="M5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="N5" s="36" t="s">
+      <c r="N5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="34" t="s">
+      <c r="O5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="35" t="s">
+      <c r="P5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="37" t="s">
+      <c r="Q5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="34" t="s">
+      <c r="R5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="S5" s="35" t="s">
+      <c r="S5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="T5" s="37" t="s">
+      <c r="T5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="U5" s="34" t="s">
+      <c r="U5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="V5" s="35" t="s">
+      <c r="V5" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="36" t="s">
+      <c r="W5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="X5" s="34" t="s">
+      <c r="X5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="35" t="s">
+      <c r="Y5" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="Z5" s="37" t="s">
+      <c r="Z5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AA5" s="34" t="s">
+      <c r="AA5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="AB5" s="35" t="s">
+      <c r="AB5" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="37" t="s">
+      <c r="AC5" s="35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="20"/>
-      <c r="B6" s="21"/>
+      <c r="A6" s="19"/>
+      <c r="B6" s="20"/>
       <c r="C6" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="27" t="s">
@@ -26344,8052 +26607,8123 @@
         <v>17</v>
       </c>
       <c r="W6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="X6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="Y6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="AA6" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AB6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="38">
+      <c r="A7" s="33">
         <v>2004</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="D7" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="E7" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="F7" s="10">
+        <v>-0.01</v>
+      </c>
+      <c r="G7" s="11">
+        <v>-0.5</v>
+      </c>
+      <c r="H7" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="I7" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="J7" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="K7" s="12">
+        <v>6</v>
+      </c>
+      <c r="L7" s="10">
+        <v>6</v>
+      </c>
+      <c r="M7" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="N7" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="O7" s="10">
+        <v>1.4</v>
+      </c>
+      <c r="P7" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="R7" s="10">
+        <v>7.4</v>
+      </c>
+      <c r="S7" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="T7" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="U7" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="V7" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="W7" s="12">
+        <v>7.6</v>
+      </c>
+      <c r="X7" s="10">
+        <v>8.9</v>
+      </c>
+      <c r="Y7" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="Z7" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="AA7" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="AB7" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="AC7" s="12">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="34">
+        <v>2004</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D8" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="E8" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="F8" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="G8" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="H8" s="12">
+        <v>-1</v>
+      </c>
+      <c r="I8" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="J8" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K8" s="12">
+        <v>6.4</v>
+      </c>
+      <c r="L8" s="10">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="M8" s="11">
+        <v>8.4</v>
+      </c>
+      <c r="N8" s="12">
+        <v>7</v>
+      </c>
+      <c r="O8" s="10">
+        <v>9.9</v>
+      </c>
+      <c r="P8" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="R8" s="10">
+        <v>8.4</v>
+      </c>
+      <c r="S8" s="11">
+        <v>9</v>
+      </c>
+      <c r="T8" s="12">
+        <v>7.8</v>
+      </c>
+      <c r="U8" s="10">
+        <v>7.5</v>
+      </c>
+      <c r="V8" s="11">
+        <v>6.8</v>
+      </c>
+      <c r="W8" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X8" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="Y8" s="11">
+        <v>7.9</v>
+      </c>
+      <c r="Z8" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>7.5</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32">
+        <v>2004</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="D9" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="E9" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="F9" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="G9" s="11">
+        <v>-0.2</v>
+      </c>
+      <c r="H9" s="12">
+        <v>-1.3</v>
+      </c>
+      <c r="I9" s="10">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J9" s="11">
+        <v>8.5</v>
+      </c>
+      <c r="K9" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="L9" s="10">
+        <v>10.9</v>
+      </c>
+      <c r="M9" s="11">
+        <v>7</v>
+      </c>
+      <c r="N9" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="O9" s="10">
+        <v>7.9</v>
+      </c>
+      <c r="P9" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="R9" s="10">
+        <v>11.9</v>
+      </c>
+      <c r="S9" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="T9" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="U9" s="10">
+        <v>9.5</v>
+      </c>
+      <c r="V9" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="W9" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="X9" s="10">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Y9" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33">
+        <v>2005</v>
+      </c>
+      <c r="B10" s="29" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C10" s="10">
+        <v>8.4</v>
+      </c>
+      <c r="D10" s="11">
         <v>3.4</v>
       </c>
-      <c r="D7" s="10">
+      <c r="E10" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F10" s="10">
+        <v>2.8</v>
+      </c>
+      <c r="G10" s="11">
+        <v>0</v>
+      </c>
+      <c r="H10" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="I10" s="10">
+        <v>11.8</v>
+      </c>
+      <c r="J10" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="K10" s="12">
+        <v>6.4</v>
+      </c>
+      <c r="L10" s="10">
+        <v>10.3</v>
+      </c>
+      <c r="M10" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="N10" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="O10" s="10">
+        <v>4</v>
+      </c>
+      <c r="P10" s="11">
+        <v>-0.9</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="R10" s="10">
+        <v>12.2</v>
+      </c>
+      <c r="S10" s="11">
+        <v>6</v>
+      </c>
+      <c r="T10" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="U10" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="V10" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="W10" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="X10" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="Y10" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="AB10" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="AC10" s="12">
         <v>3.1</v>
       </c>
-      <c r="E7" s="11">
+    </row>
+    <row r="11" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="34">
+        <v>2005</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="10">
+        <v>7.8</v>
+      </c>
+      <c r="D11" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="E11" s="12">
+        <v>6.8</v>
+      </c>
+      <c r="F11" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="G11" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="H11" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="I11" s="10">
+        <v>11.1</v>
+      </c>
+      <c r="J11" s="11">
+        <v>9.1</v>
+      </c>
+      <c r="K11" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L11" s="10">
+        <v>13</v>
+      </c>
+      <c r="M11" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="N11" s="12">
+        <v>11.6</v>
+      </c>
+      <c r="O11" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="P11" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>7.4</v>
+      </c>
+      <c r="R11" s="10">
+        <v>15.3</v>
+      </c>
+      <c r="S11" s="11">
+        <v>13.3</v>
+      </c>
+      <c r="T11" s="12">
+        <v>12.9</v>
+      </c>
+      <c r="U11" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="V11" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="W11" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="X11" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="Y11" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="Z11" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="AB11" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="34">
+        <v>2005</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="10">
+        <v>9</v>
+      </c>
+      <c r="D12" s="11">
+        <v>8.1</v>
+      </c>
+      <c r="E12" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="F12" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="G12" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="H12" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="I12" s="10">
+        <v>12.1</v>
+      </c>
+      <c r="J12" s="11">
+        <v>11.6</v>
+      </c>
+      <c r="K12" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="L12" s="10">
+        <v>16.7</v>
+      </c>
+      <c r="M12" s="11">
+        <v>13.3</v>
+      </c>
+      <c r="N12" s="12">
+        <v>11.6</v>
+      </c>
+      <c r="O12" s="10">
+        <v>12.5</v>
+      </c>
+      <c r="P12" s="11">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>7.4</v>
+      </c>
+      <c r="R12" s="10">
+        <v>18</v>
+      </c>
+      <c r="S12" s="11">
+        <v>14.8</v>
+      </c>
+      <c r="T12" s="12">
+        <v>12.9</v>
+      </c>
+      <c r="U12" s="10">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="V12" s="11">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="W12" s="12">
+        <v>6.7</v>
+      </c>
+      <c r="X12" s="10">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Y12" s="11">
+        <v>6.2</v>
+      </c>
+      <c r="Z12" s="12">
+        <v>6.2</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AB12" s="11">
+        <v>9.4</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32">
+        <v>2005</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="10">
+        <v>12</v>
+      </c>
+      <c r="D13" s="11">
+        <v>10.1</v>
+      </c>
+      <c r="E13" s="12">
+        <v>5.7</v>
+      </c>
+      <c r="F13" s="10">
+        <v>6.8</v>
+      </c>
+      <c r="G13" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H13" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I13" s="10">
+        <v>15.1</v>
+      </c>
+      <c r="J13" s="11">
+        <v>13.4</v>
+      </c>
+      <c r="K13" s="12">
+        <v>7.8</v>
+      </c>
+      <c r="L13" s="10">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="M13" s="11">
+        <v>14.9</v>
+      </c>
+      <c r="N13" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="O13" s="10">
+        <v>15.3</v>
+      </c>
+      <c r="P13" s="11">
+        <v>10.6</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="R13" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="S13" s="11">
+        <v>16.3</v>
+      </c>
+      <c r="T13" s="12">
+        <v>10.9</v>
+      </c>
+      <c r="U13" s="10">
+        <v>13.3</v>
+      </c>
+      <c r="V13" s="11">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="W13" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="X13" s="10">
+        <v>15.5</v>
+      </c>
+      <c r="Y13" s="11">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Z13" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>12.8</v>
+      </c>
+      <c r="AB13" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33">
+        <v>2006</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="10">
+        <v>15.2</v>
+      </c>
+      <c r="D14" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="E14" s="12">
+        <v>8.1</v>
+      </c>
+      <c r="F14" s="10">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G14" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H14" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="I14" s="10">
+        <v>18.7</v>
+      </c>
+      <c r="J14" s="11">
+        <v>11.4</v>
+      </c>
+      <c r="K14" s="12">
+        <v>10.4</v>
+      </c>
+      <c r="L14" s="10">
+        <v>20.3</v>
+      </c>
+      <c r="M14" s="11">
+        <v>11.8</v>
+      </c>
+      <c r="N14" s="12">
+        <v>11.2</v>
+      </c>
+      <c r="O14" s="10">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="P14" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="R14" s="10">
+        <v>21.4</v>
+      </c>
+      <c r="S14" s="11">
+        <v>13.4</v>
+      </c>
+      <c r="T14" s="12">
+        <v>13.2</v>
+      </c>
+      <c r="U14" s="10">
+        <v>12.7</v>
+      </c>
+      <c r="V14" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="W14" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="X14" s="10">
+        <v>13.4</v>
+      </c>
+      <c r="Y14" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="Z14" s="12">
+        <v>6.4</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>12.5</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="34">
+        <v>2006</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="10">
+        <v>12.7</v>
+      </c>
+      <c r="D15" s="11">
+        <v>11.7</v>
+      </c>
+      <c r="E15" s="12">
+        <v>10.8</v>
+      </c>
+      <c r="F15" s="10">
+        <v>6.8</v>
+      </c>
+      <c r="G15" s="11">
+        <v>7</v>
+      </c>
+      <c r="H15" s="12">
+        <v>6</v>
+      </c>
+      <c r="I15" s="10">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="J15" s="11">
+        <v>14.4</v>
+      </c>
+      <c r="K15" s="12">
+        <v>13.6</v>
+      </c>
+      <c r="L15" s="10">
+        <v>19.2</v>
+      </c>
+      <c r="M15" s="11">
+        <v>15.3</v>
+      </c>
+      <c r="N15" s="12">
+        <v>15</v>
+      </c>
+      <c r="O15" s="10">
+        <v>13.5</v>
+      </c>
+      <c r="P15" s="11">
+        <v>10.7</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>11.5</v>
+      </c>
+      <c r="R15" s="10">
+        <v>20.9</v>
+      </c>
+      <c r="S15" s="11">
+        <v>16.8</v>
+      </c>
+      <c r="T15" s="12">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="U15" s="10">
+        <v>12.1</v>
+      </c>
+      <c r="V15" s="11">
+        <v>10.7</v>
+      </c>
+      <c r="W15" s="12">
+        <v>11.8</v>
+      </c>
+      <c r="X15" s="10">
+        <v>11.2</v>
+      </c>
+      <c r="Y15" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>12.3</v>
+      </c>
+      <c r="AB15" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34">
+        <v>2006</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="10">
+        <v>14</v>
+      </c>
+      <c r="D16" s="11">
+        <v>13</v>
+      </c>
+      <c r="E16" s="12">
+        <v>11.8</v>
+      </c>
+      <c r="F16" s="10">
+        <v>8.5</v>
+      </c>
+      <c r="G16" s="11">
+        <v>7.4</v>
+      </c>
+      <c r="H16" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="I16" s="10">
+        <v>17.2</v>
+      </c>
+      <c r="J16" s="11">
+        <v>16.3</v>
+      </c>
+      <c r="K16" s="12">
+        <v>14.9</v>
+      </c>
+      <c r="L16" s="10">
+        <v>19.8</v>
+      </c>
+      <c r="M16" s="11">
+        <v>17.3</v>
+      </c>
+      <c r="N16" s="12">
+        <v>15.4</v>
+      </c>
+      <c r="O16" s="10">
+        <v>15.7</v>
+      </c>
+      <c r="P16" s="11">
+        <v>12.4</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>8</v>
+      </c>
+      <c r="R16" s="10">
+        <v>21.2</v>
+      </c>
+      <c r="S16" s="11">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="T16" s="12">
+        <v>17.7</v>
+      </c>
+      <c r="U16" s="10">
+        <v>13.4</v>
+      </c>
+      <c r="V16" s="11">
+        <v>12.3</v>
+      </c>
+      <c r="W16" s="12">
+        <v>9.1</v>
+      </c>
+      <c r="X16" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="Y16" s="11">
+        <v>8.4</v>
+      </c>
+      <c r="Z16" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>14.8</v>
+      </c>
+      <c r="AB16" s="11">
+        <v>13.1</v>
+      </c>
+      <c r="AC16" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="32">
+        <v>2006</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="10">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="D17" s="11">
+        <v>14.6</v>
+      </c>
+      <c r="E17" s="12">
+        <v>9.6</v>
+      </c>
+      <c r="F17" s="10">
+        <v>9.4</v>
+      </c>
+      <c r="G17" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="H17" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="I17" s="10">
+        <v>21.3</v>
+      </c>
+      <c r="J17" s="11">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="K17" s="12">
+        <v>12.7</v>
+      </c>
+      <c r="L17" s="10">
+        <v>22.5</v>
+      </c>
+      <c r="M17" s="11">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="N17" s="12">
+        <v>13.3</v>
+      </c>
+      <c r="O17" s="10">
+        <v>16.8</v>
+      </c>
+      <c r="P17" s="11">
+        <v>12.6</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>9</v>
+      </c>
+      <c r="R17" s="10">
+        <v>24.4</v>
+      </c>
+      <c r="S17" s="11">
+        <v>20.9</v>
+      </c>
+      <c r="T17" s="12">
+        <v>14.6</v>
+      </c>
+      <c r="U17" s="10">
+        <v>17.5</v>
+      </c>
+      <c r="V17" s="11">
+        <v>12.4</v>
+      </c>
+      <c r="W17" s="12">
+        <v>7.6</v>
+      </c>
+      <c r="X17" s="10">
+        <v>14.2</v>
+      </c>
+      <c r="Y17" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Z17" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>18.2</v>
+      </c>
+      <c r="AB17" s="11">
+        <v>13.2</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33">
+        <v>2007</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="10">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="D18" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="E18" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="F18" s="10">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="G18" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="H18" s="12">
+        <v>5</v>
+      </c>
+      <c r="I18" s="10">
+        <v>23.9</v>
+      </c>
+      <c r="J18" s="11">
+        <v>14.6</v>
+      </c>
+      <c r="K18" s="12">
+        <v>14</v>
+      </c>
+      <c r="L18" s="10">
+        <v>21.6</v>
+      </c>
+      <c r="M18" s="11">
+        <v>14.9</v>
+      </c>
+      <c r="N18" s="12">
+        <v>13.9</v>
+      </c>
+      <c r="O18" s="10">
+        <v>11.7</v>
+      </c>
+      <c r="P18" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>8.5</v>
+      </c>
+      <c r="R18" s="10">
+        <v>24.8</v>
+      </c>
+      <c r="S18" s="11">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="T18" s="12">
+        <v>15.7</v>
+      </c>
+      <c r="U18" s="10">
+        <v>14.7</v>
+      </c>
+      <c r="V18" s="11">
+        <v>9.6</v>
+      </c>
+      <c r="W18" s="12">
+        <v>9</v>
+      </c>
+      <c r="X18" s="10">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Y18" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="Z18" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>15.7</v>
+      </c>
+      <c r="AB18" s="11">
+        <v>10.1</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="34">
+        <v>2007</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="10">
+        <v>15.3</v>
+      </c>
+      <c r="D19" s="11">
+        <v>13.6</v>
+      </c>
+      <c r="E19" s="12">
+        <v>13.2</v>
+      </c>
+      <c r="F19" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="G19" s="11">
+        <v>7.4</v>
+      </c>
+      <c r="H19" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="I19" s="10">
+        <v>19.5</v>
+      </c>
+      <c r="J19" s="11">
+        <v>17.2</v>
+      </c>
+      <c r="K19" s="12">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="L19" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="M19" s="11">
+        <v>18.2</v>
+      </c>
+      <c r="N19" s="12">
+        <v>18</v>
+      </c>
+      <c r="O19" s="10">
+        <v>11.7</v>
+      </c>
+      <c r="P19" s="11">
+        <v>11.9</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>10.3</v>
+      </c>
+      <c r="R19" s="10">
+        <v>22.5</v>
+      </c>
+      <c r="S19" s="11">
+        <v>20.2</v>
+      </c>
+      <c r="T19" s="12">
+        <v>20.5</v>
+      </c>
+      <c r="U19" s="10">
+        <v>11.9</v>
+      </c>
+      <c r="V19" s="11">
+        <v>11</v>
+      </c>
+      <c r="W19" s="12">
+        <v>12</v>
+      </c>
+      <c r="X19" s="10">
+        <v>9.4</v>
+      </c>
+      <c r="Y19" s="11">
+        <v>9.6</v>
+      </c>
+      <c r="Z19" s="12">
+        <v>11.3</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>12.4</v>
+      </c>
+      <c r="AB19" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="34">
+        <v>2007</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="10">
+        <v>16</v>
+      </c>
+      <c r="D20" s="11">
+        <v>14.1</v>
+      </c>
+      <c r="E20" s="12">
+        <v>13.1</v>
+      </c>
+      <c r="F20" s="10">
+        <v>10</v>
+      </c>
+      <c r="G20" s="11">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H20" s="12">
+        <v>7.4</v>
+      </c>
+      <c r="I20" s="10">
+        <v>19.5</v>
+      </c>
+      <c r="J20" s="11">
+        <v>17.2</v>
+      </c>
+      <c r="K20" s="12">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="L20" s="10">
+        <v>21.1</v>
+      </c>
+      <c r="M20" s="11">
+        <v>20.5</v>
+      </c>
+      <c r="N20" s="12">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="O20" s="10">
+        <v>14.3</v>
+      </c>
+      <c r="P20" s="11">
+        <v>14.8</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>10.3</v>
+      </c>
+      <c r="R20" s="10">
+        <v>23.2</v>
+      </c>
+      <c r="S20" s="11">
+        <v>22.3</v>
+      </c>
+      <c r="T20" s="12">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="U20" s="10">
+        <v>12.4</v>
+      </c>
+      <c r="V20" s="11">
+        <v>12.8</v>
+      </c>
+      <c r="W20" s="12">
+        <v>9.6</v>
+      </c>
+      <c r="X20" s="10">
+        <v>11.7</v>
+      </c>
+      <c r="Y20" s="11">
+        <v>12.9</v>
+      </c>
+      <c r="Z20" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>12.5</v>
+      </c>
+      <c r="AB20" s="11">
+        <v>12.8</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="32">
+        <v>2007</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="10">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D21" s="11">
+        <v>16</v>
+      </c>
+      <c r="E21" s="12">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="F21" s="10">
+        <v>11.8</v>
+      </c>
+      <c r="G21" s="11">
+        <v>9.6</v>
+      </c>
+      <c r="H21" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="I21" s="10">
+        <v>21.9</v>
+      </c>
+      <c r="J21" s="11">
+        <v>19.8</v>
+      </c>
+      <c r="K21" s="12">
+        <v>12.8</v>
+      </c>
+      <c r="L21" s="10">
+        <v>21</v>
+      </c>
+      <c r="M21" s="11">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="N21" s="12">
+        <v>13.4</v>
+      </c>
+      <c r="O21" s="10">
+        <v>16.8</v>
+      </c>
+      <c r="P21" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="R21" s="10">
+        <v>22.3</v>
+      </c>
+      <c r="S21" s="11">
+        <v>19.5</v>
+      </c>
+      <c r="T21" s="12">
+        <v>14.9</v>
+      </c>
+      <c r="U21" s="10">
+        <v>11</v>
+      </c>
+      <c r="V21" s="11">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="W21" s="12">
+        <v>5.5</v>
+      </c>
+      <c r="X21" s="10">
+        <v>11.5</v>
+      </c>
+      <c r="Y21" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="Z21" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>10.9</v>
+      </c>
+      <c r="AB21" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="33">
+        <v>2008</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="10">
+        <v>17.2</v>
+      </c>
+      <c r="D22" s="11">
+        <v>10.5</v>
+      </c>
+      <c r="E22" s="12">
+        <v>9.6</v>
+      </c>
+      <c r="F22" s="10">
+        <v>11.4</v>
+      </c>
+      <c r="G22" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="H22" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="I22" s="10">
+        <v>20.6</v>
+      </c>
+      <c r="J22" s="11">
+        <v>12.7</v>
+      </c>
+      <c r="K22" s="12">
+        <v>11.8</v>
+      </c>
+      <c r="L22" s="10">
+        <v>20.2</v>
+      </c>
+      <c r="M22" s="11">
+        <v>15.1</v>
+      </c>
+      <c r="N22" s="12">
+        <v>14.3</v>
+      </c>
+      <c r="O22" s="10">
+        <v>14.9</v>
+      </c>
+      <c r="P22" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="R22" s="10">
+        <v>21.9</v>
+      </c>
+      <c r="S22" s="11">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="T22" s="12">
+        <v>15.9</v>
+      </c>
+      <c r="U22" s="10">
+        <v>10.1</v>
+      </c>
+      <c r="V22" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="W22" s="12">
+        <v>5</v>
+      </c>
+      <c r="X22" s="10">
+        <v>9.5</v>
+      </c>
+      <c r="Y22" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="Z22" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AB22" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="34">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="10">
+        <v>12</v>
+      </c>
+      <c r="D23" s="11">
+        <v>11.1</v>
+      </c>
+      <c r="E23" s="12">
+        <v>10.8</v>
+      </c>
+      <c r="F23" s="10">
+        <v>6</v>
+      </c>
+      <c r="G23" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="H23" s="12">
+        <v>5.6</v>
+      </c>
+      <c r="I23" s="10">
+        <v>15.5</v>
+      </c>
+      <c r="J23" s="11">
+        <v>14.1</v>
+      </c>
+      <c r="K23" s="12">
+        <v>13.9</v>
+      </c>
+      <c r="L23" s="10">
+        <v>14</v>
+      </c>
+      <c r="M23" s="11">
+        <v>13.3</v>
+      </c>
+      <c r="N23" s="12">
+        <v>13.4</v>
+      </c>
+      <c r="O23" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="P23" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>6.4</v>
+      </c>
+      <c r="R23" s="10">
+        <v>17</v>
+      </c>
+      <c r="S23" s="11">
+        <v>15.8</v>
+      </c>
+      <c r="T23" s="12">
+        <v>15.6</v>
+      </c>
+      <c r="U23" s="10">
+        <v>6.6</v>
+      </c>
+      <c r="V23" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="W23" s="12">
+        <v>8</v>
+      </c>
+      <c r="X23" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="Y23" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="Z23" s="12">
+        <v>7.1</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="AB23" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="34">
+        <v>2008</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="10">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D24" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="E24" s="12">
+        <v>9</v>
+      </c>
+      <c r="F24" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="G24" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="H24" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="I24" s="10">
+        <v>12.1</v>
+      </c>
+      <c r="J24" s="11">
+        <v>11.4</v>
+      </c>
+      <c r="K24" s="12">
+        <v>12.1</v>
+      </c>
+      <c r="L24" s="10">
+        <v>13.2</v>
+      </c>
+      <c r="M24" s="11">
+        <v>13</v>
+      </c>
+      <c r="N24" s="12">
+        <v>11.1</v>
+      </c>
+      <c r="O24" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="P24" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="R24" s="10">
+        <v>15.5</v>
+      </c>
+      <c r="S24" s="11">
+        <v>15</v>
+      </c>
+      <c r="T24" s="12">
+        <v>13.1</v>
+      </c>
+      <c r="U24" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="V24" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="W24" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="X24" s="10">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Y24" s="11">
+        <v>5</v>
+      </c>
+      <c r="Z24" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="AB24" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="32">
+        <v>2008</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="D25" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="E25" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="F25" s="10">
+        <v>-9.6</v>
+      </c>
+      <c r="G25" s="11">
+        <v>-7.3</v>
+      </c>
+      <c r="H25" s="12">
+        <v>-2</v>
+      </c>
+      <c r="I25" s="10">
+        <v>9.6</v>
+      </c>
+      <c r="J25" s="11">
+        <v>9.6</v>
+      </c>
+      <c r="K25" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="L25" s="10">
+        <v>4.8</v>
+      </c>
+      <c r="M25" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="N25" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="O25" s="10">
+        <v>-12</v>
+      </c>
+      <c r="P25" s="11">
+        <v>-14</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>-4.5</v>
+      </c>
+      <c r="R25" s="10">
+        <v>10</v>
+      </c>
+      <c r="S25" s="11">
+        <v>6.8</v>
+      </c>
+      <c r="T25" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="U25" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="V25" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="W25" s="12">
+        <v>-0.7</v>
+      </c>
+      <c r="X25" s="10">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="Y25" s="11">
+        <v>-6.5</v>
+      </c>
+      <c r="Z25" s="12">
+        <v>-2.7</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="AB25" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33">
+        <v>2009</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="10">
+        <v>-11.2</v>
+      </c>
+      <c r="D26" s="11">
+        <v>-9.6</v>
+      </c>
+      <c r="E26" s="12">
+        <v>-3.2</v>
+      </c>
+      <c r="F26" s="10">
+        <v>-31.9</v>
+      </c>
+      <c r="G26" s="11">
+        <v>-22.5</v>
+      </c>
+      <c r="H26" s="12">
+        <v>-10.6</v>
+      </c>
+      <c r="I26" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="J26" s="11">
+        <v>-1.9</v>
+      </c>
+      <c r="K26" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="L26" s="10">
+        <v>-10.3</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-7.5</v>
+      </c>
+      <c r="N26" s="12">
+        <v>-2.9</v>
+      </c>
+      <c r="O26" s="10">
+        <v>-37.4</v>
+      </c>
+      <c r="P26" s="11">
+        <v>-24.6</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>-12.7</v>
+      </c>
+      <c r="R26" s="10">
+        <v>-1.9</v>
+      </c>
+      <c r="S26" s="11">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="T26" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="U26" s="10">
+        <v>-7.3</v>
+      </c>
+      <c r="V26" s="11">
+        <v>-6.9</v>
+      </c>
+      <c r="W26" s="12">
+        <v>-3.5</v>
+      </c>
+      <c r="X26" s="10">
+        <v>-28.3</v>
+      </c>
+      <c r="Y26" s="11">
+        <v>-22</v>
+      </c>
+      <c r="Z26" s="12">
+        <v>-12.1</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AB26" s="11">
+        <v>-3.8</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="34">
+        <v>2009</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-11.7</v>
+      </c>
+      <c r="D27" s="11">
+        <v>-6.7</v>
+      </c>
+      <c r="E27" s="12">
+        <v>-1.3</v>
+      </c>
+      <c r="F27" s="10">
+        <v>-25.1</v>
+      </c>
+      <c r="G27" s="11">
+        <v>-15.1</v>
+      </c>
+      <c r="H27" s="12">
+        <v>-6.9</v>
+      </c>
+      <c r="I27" s="10">
+        <v>-4</v>
+      </c>
+      <c r="J27" s="11">
+        <v>-1.9</v>
+      </c>
+      <c r="K27" s="12">
+        <v>2</v>
+      </c>
+      <c r="L27" s="10">
+        <v>-11.5</v>
+      </c>
+      <c r="M27" s="11">
+        <v>-6.7</v>
+      </c>
+      <c r="N27" s="12">
+        <v>-1</v>
+      </c>
+      <c r="O27" s="10">
+        <v>-28.3</v>
+      </c>
+      <c r="P27" s="11">
+        <v>-20.8</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>-10.9</v>
+      </c>
+      <c r="R27" s="10">
+        <v>-6.3</v>
+      </c>
+      <c r="S27" s="11">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="T27" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="U27" s="10">
+        <v>-12.4</v>
+      </c>
+      <c r="V27" s="11">
+        <v>-7.2</v>
+      </c>
+      <c r="W27" s="12">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="X27" s="10">
+        <v>-26.9</v>
+      </c>
+      <c r="Y27" s="11">
+        <v>-17.5</v>
+      </c>
+      <c r="Z27" s="12">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>-9.4</v>
+      </c>
+      <c r="AB27" s="11">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="34">
+        <v>2009</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-9.6</v>
+      </c>
+      <c r="D28" s="11">
+        <v>-5.5</v>
+      </c>
+      <c r="E28" s="12">
+        <v>-2</v>
+      </c>
+      <c r="F28" s="10">
+        <v>-18.899999999999999</v>
+      </c>
+      <c r="G28" s="11">
+        <v>-11.8</v>
+      </c>
+      <c r="H28" s="12">
+        <v>-7.8</v>
+      </c>
+      <c r="I28" s="10">
+        <v>-4.3</v>
+      </c>
+      <c r="J28" s="11">
+        <v>-1.8</v>
+      </c>
+      <c r="K28" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="L28" s="10">
+        <v>-9.5</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-5.5</v>
+      </c>
+      <c r="N28" s="12">
+        <v>-2.6</v>
+      </c>
+      <c r="O28" s="10">
+        <v>-22.8</v>
+      </c>
+      <c r="P28" s="11">
+        <v>-15.6</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>-11.5</v>
+      </c>
+      <c r="R28" s="10">
+        <v>-5.3</v>
+      </c>
+      <c r="S28" s="11">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="T28" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="U28" s="10">
+        <v>-8.1999999999999993</v>
+      </c>
+      <c r="V28" s="11">
+        <v>-5.2</v>
+      </c>
+      <c r="W28" s="12">
+        <v>-2.8</v>
+      </c>
+      <c r="X28" s="10">
+        <v>-17.100000000000001</v>
+      </c>
+      <c r="Y28" s="11">
+        <v>-12.6</v>
+      </c>
+      <c r="Z28" s="12">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>-6.3</v>
+      </c>
+      <c r="AB28" s="11">
+        <v>-3.6</v>
+      </c>
+      <c r="AC28" s="12">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="32">
+        <v>2009</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="10">
+        <v>-6.5</v>
+      </c>
+      <c r="D29" s="11">
+        <v>-4.8</v>
+      </c>
+      <c r="E29" s="12">
+        <v>-3.6</v>
+      </c>
+      <c r="F29" s="10">
+        <v>-13.1</v>
+      </c>
+      <c r="G29" s="11">
+        <v>-10.6</v>
+      </c>
+      <c r="H29" s="12">
+        <v>-6.6</v>
+      </c>
+      <c r="I29" s="10">
+        <v>-2.6</v>
+      </c>
+      <c r="J29" s="11">
+        <v>-1.4</v>
+      </c>
+      <c r="K29" s="12">
+        <v>-1.8</v>
+      </c>
+      <c r="L29" s="10">
+        <v>-5.2</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-5.3</v>
+      </c>
+      <c r="N29" s="12">
+        <v>-4.2</v>
+      </c>
+      <c r="O29" s="10">
+        <v>-16.5</v>
+      </c>
+      <c r="P29" s="11">
+        <v>-18</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>-11.6</v>
+      </c>
+      <c r="R29" s="10">
+        <v>-1.6</v>
+      </c>
+      <c r="S29" s="11">
+        <v>-1.2</v>
+      </c>
+      <c r="T29" s="12">
+        <v>-1.9</v>
+      </c>
+      <c r="U29" s="10">
+        <v>-3.1</v>
+      </c>
+      <c r="V29" s="11">
+        <v>-4</v>
+      </c>
+      <c r="W29" s="12">
+        <v>-2.5</v>
+      </c>
+      <c r="X29" s="10">
+        <v>-12</v>
+      </c>
+      <c r="Y29" s="11">
+        <v>-14</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AA29" s="10">
+        <v>-1.2</v>
+      </c>
+      <c r="AB29" s="11">
+        <v>-1.9</v>
+      </c>
+      <c r="AC29" s="12">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33">
+        <v>2010</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="10">
+        <v>-4.2</v>
+      </c>
+      <c r="D30" s="11">
+        <v>-4.7</v>
+      </c>
+      <c r="E30" s="12">
+        <v>-1.9</v>
+      </c>
+      <c r="F30" s="10">
+        <v>-9.8000000000000007</v>
+      </c>
+      <c r="G30" s="11">
+        <v>-8.4</v>
+      </c>
+      <c r="H30" s="12">
+        <v>-5.3</v>
+      </c>
+      <c r="I30" s="10">
+        <v>-1</v>
+      </c>
+      <c r="J30" s="11">
+        <v>-2.6</v>
+      </c>
+      <c r="K30" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="L30" s="10">
+        <v>-2.7</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-5.5</v>
+      </c>
+      <c r="N30" s="12">
+        <v>-2.6</v>
+      </c>
+      <c r="O30" s="10">
+        <v>-11.4</v>
+      </c>
+      <c r="P30" s="11">
+        <v>-13.4</v>
+      </c>
+      <c r="Q30" s="12">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="R30" s="10">
+        <v>0.1</v>
+      </c>
+      <c r="S30" s="11">
+        <v>-3</v>
+      </c>
+      <c r="T30" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="U30" s="10">
+        <v>-2.5</v>
+      </c>
+      <c r="V30" s="11">
+        <v>-4.3</v>
+      </c>
+      <c r="W30" s="12">
+        <v>-2</v>
+      </c>
+      <c r="X30" s="10">
+        <v>-6.8</v>
+      </c>
+      <c r="Y30" s="11">
+        <v>-6.6</v>
+      </c>
+      <c r="Z30" s="12">
+        <v>-4.3</v>
+      </c>
+      <c r="AA30" s="10">
+        <v>-1.6</v>
+      </c>
+      <c r="AB30" s="11">
+        <v>-3.8</v>
+      </c>
+      <c r="AC30" s="12">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34">
+        <v>2010</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="10">
+        <v>-1.9</v>
+      </c>
+      <c r="D31" s="11">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="E31" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="F31" s="10">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="G31" s="11">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="H31" s="12">
+        <v>-2.7</v>
+      </c>
+      <c r="I31" s="10">
+        <v>-0.3</v>
+      </c>
+      <c r="J31" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K31" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="L31" s="10">
+        <v>-0.3</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-0.5</v>
+      </c>
+      <c r="N31" s="12">
+        <v>2</v>
+      </c>
+      <c r="O31" s="10">
+        <v>-5.2</v>
+      </c>
+      <c r="P31" s="11">
+        <v>-5.6</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>-3.9</v>
+      </c>
+      <c r="R31" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="S31" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T31" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="U31" s="10">
+        <v>-6.1</v>
+      </c>
+      <c r="V31" s="11">
+        <v>-3.6</v>
+      </c>
+      <c r="W31" s="12">
+        <v>-0.7</v>
+      </c>
+      <c r="X31" s="10">
+        <v>-11.2</v>
+      </c>
+      <c r="Y31" s="11">
+        <v>-7.1</v>
+      </c>
+      <c r="Z31" s="12">
+        <v>-5.4</v>
+      </c>
+      <c r="AA31" s="10">
+        <v>-5</v>
+      </c>
+      <c r="AB31" s="11">
+        <v>-2.8</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="34">
+        <v>2010</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="D32" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E32" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="F32" s="10">
+        <v>-1.4</v>
+      </c>
+      <c r="G32" s="11">
+        <v>-2.5</v>
+      </c>
+      <c r="H32" s="12">
+        <v>-1.9</v>
+      </c>
+      <c r="I32" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="J32" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="K32" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="L32" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="M32" s="11">
+        <v>0</v>
+      </c>
+      <c r="N32" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="O32" s="10">
+        <v>-2.7</v>
+      </c>
+      <c r="P32" s="11">
+        <v>-3.5</v>
+      </c>
+      <c r="Q32" s="12">
+        <v>-3.9</v>
+      </c>
+      <c r="R32" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="S32" s="11">
+        <v>1</v>
+      </c>
+      <c r="T32" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="U32" s="10">
+        <v>-1.7</v>
+      </c>
+      <c r="V32" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="W32" s="12">
+        <v>-2.1</v>
+      </c>
+      <c r="X32" s="10">
+        <v>-3.1</v>
+      </c>
+      <c r="Y32" s="11">
+        <v>-2.5</v>
+      </c>
+      <c r="Z32" s="12">
+        <v>-3.3</v>
+      </c>
+      <c r="AA32" s="10">
+        <v>-1.4</v>
+      </c>
+      <c r="AB32" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="AC32" s="12">
+        <v>-1.9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="32">
+        <v>2010</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="D33" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="E33" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="F33" s="10">
+        <v>-3.3</v>
+      </c>
+      <c r="G33" s="11">
+        <v>-4.3</v>
+      </c>
+      <c r="H33" s="12">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="I33" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="J33" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="K33" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="L33" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-0.9</v>
+      </c>
+      <c r="N33" s="12">
+        <v>-1.9</v>
+      </c>
+      <c r="O33" s="10">
+        <v>-5.3</v>
+      </c>
+      <c r="P33" s="11">
+        <v>-8.6</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>-5.2</v>
+      </c>
+      <c r="R33" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="S33" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="T33" s="12">
+        <v>-0.9</v>
+      </c>
+      <c r="U33" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V33" s="11">
+        <v>-2</v>
+      </c>
+      <c r="W33" s="12">
+        <v>-3.2</v>
+      </c>
+      <c r="X33" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Y33" s="11">
+        <v>-6.4</v>
+      </c>
+      <c r="Z33" s="12">
+        <v>-3.1</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AB33" s="11">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="AC33" s="12">
+        <v>-3.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33">
+        <v>2011</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="D34" s="11">
+        <v>-0.6</v>
+      </c>
+      <c r="E34" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="F34" s="10">
+        <v>-1.5</v>
+      </c>
+      <c r="G34" s="11">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="H34" s="12">
+        <v>-1</v>
+      </c>
+      <c r="I34" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J34" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="K34" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="L34" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-0.01</v>
+      </c>
+      <c r="N34" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O34" s="10">
+        <v>-3</v>
+      </c>
+      <c r="P34" s="11">
+        <v>-6.2</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>-3.6</v>
+      </c>
+      <c r="R34" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="S34" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="T34" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="U34" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V34" s="11">
+        <v>-1.7</v>
+      </c>
+      <c r="W34" s="12">
+        <v>-0.4</v>
+      </c>
+      <c r="X34" s="10">
+        <v>-1.2</v>
+      </c>
+      <c r="Y34" s="11">
+        <v>-4.2</v>
+      </c>
+      <c r="Z34" s="12">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>3.1</v>
+      </c>
+      <c r="AB34" s="11">
+        <v>-1.2</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="34">
+        <v>2011</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-1.9</v>
+      </c>
+      <c r="D35" s="11">
+        <v>-0.8</v>
+      </c>
+      <c r="E35" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="F35" s="10">
+        <v>-6.4</v>
+      </c>
+      <c r="G35" s="11">
+        <v>-3.3</v>
+      </c>
+      <c r="H35" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="I35" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="J35" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K35" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L35" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="M35" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N35" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="O35" s="10">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="P35" s="11">
+        <v>-0.9</v>
+      </c>
+      <c r="Q35" s="12">
+        <v>1</v>
+      </c>
+      <c r="R35" s="10">
+        <v>1</v>
+      </c>
+      <c r="S35" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="T35" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="U35" s="10">
+        <v>-2.4</v>
+      </c>
+      <c r="V35" s="11">
+        <v>-2</v>
+      </c>
+      <c r="W35" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="X35" s="10">
+        <v>-7.7</v>
+      </c>
+      <c r="Y35" s="11">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="Z35" s="12">
+        <v>-0.1</v>
+      </c>
+      <c r="AA35" s="10">
+        <v>-1.3</v>
+      </c>
+      <c r="AB35" s="11">
+        <v>-1.4</v>
+      </c>
+      <c r="AC35" s="12">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="34">
+        <v>2011</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="D36" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="E36" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="F36" s="10">
+        <v>-0.2</v>
+      </c>
+      <c r="G36" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="H36" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="I36" s="10">
+        <v>2</v>
+      </c>
+      <c r="J36" s="11">
+        <v>3</v>
+      </c>
+      <c r="K36" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="L36" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="M36" s="11">
         <v>3.5</v>
       </c>
-      <c r="F7" s="9">
-[...2 lines deleted...]
-      <c r="G7" s="10">
+      <c r="N36" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="O36" s="10">
+        <v>2</v>
+      </c>
+      <c r="P36" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="R36" s="10">
+        <v>7</v>
+      </c>
+      <c r="S36" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="T36" s="12">
+        <v>4</v>
+      </c>
+      <c r="U36" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="V36" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="W36" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="X36" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Y36" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="Z36" s="12">
+        <v>-0.1</v>
+      </c>
+      <c r="AA36" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="AB36" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="AC36" s="12">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="32">
+        <v>2011</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="10">
+        <v>1.7</v>
+      </c>
+      <c r="D37" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="E37" s="12">
+        <v>0</v>
+      </c>
+      <c r="F37" s="10">
+        <v>-3.5</v>
+      </c>
+      <c r="G37" s="11">
+        <v>-2.8</v>
+      </c>
+      <c r="H37" s="12">
+        <v>-1.8</v>
+      </c>
+      <c r="I37" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J37" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="K37" s="12">
+        <v>1</v>
+      </c>
+      <c r="L37" s="10">
+        <v>8.6</v>
+      </c>
+      <c r="M37" s="11">
+        <v>6</v>
+      </c>
+      <c r="N37" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="O37" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P37" s="11">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="Q37" s="12">
+        <v>-1.8</v>
+      </c>
+      <c r="R37" s="10">
+        <v>10.8</v>
+      </c>
+      <c r="S37" s="11">
+        <v>8.5</v>
+      </c>
+      <c r="T37" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="U37" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="V37" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="W37" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="X37" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="Y37" s="11">
+        <v>-1.2</v>
+      </c>
+      <c r="Z37" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="AA37" s="10">
+        <v>7.3</v>
+      </c>
+      <c r="AB37" s="11">
+        <v>3</v>
+      </c>
+      <c r="AC37" s="12">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33">
+        <v>2012</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="D38" s="11">
         <v>-0.5</v>
       </c>
-      <c r="H7" s="11">
-[...2 lines deleted...]
-      <c r="I7" s="9">
+      <c r="E38" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="F38" s="10">
+        <v>-5</v>
+      </c>
+      <c r="G38" s="11">
+        <v>-5.5</v>
+      </c>
+      <c r="H38" s="12">
+        <v>-3</v>
+      </c>
+      <c r="I38" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="J38" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K38" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="L38" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="M38" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N38" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="O38" s="10">
+        <v>-1.8</v>
+      </c>
+      <c r="P38" s="11">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>-3</v>
+      </c>
+      <c r="R38" s="10">
+        <v>11.1</v>
+      </c>
+      <c r="S38" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="T38" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="U38" s="10">
+        <v>5.9</v>
+      </c>
+      <c r="V38" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="W38" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="X38" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="Y38" s="11">
+        <v>-1.4</v>
+      </c>
+      <c r="Z38" s="12">
+        <v>-0.5</v>
+      </c>
+      <c r="AA38" s="10">
+        <v>6.2</v>
+      </c>
+      <c r="AB38" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="AC38" s="12">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="34">
+        <v>2012</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="D39" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E39" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="F39" s="10">
+        <v>-5.5</v>
+      </c>
+      <c r="G39" s="11">
+        <v>-3.4</v>
+      </c>
+      <c r="H39" s="12">
+        <v>-1.6</v>
+      </c>
+      <c r="I39" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="J39" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="K39" s="12">
+        <v>4</v>
+      </c>
+      <c r="L39" s="10">
+        <v>8</v>
+      </c>
+      <c r="M39" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="N39" s="12">
+        <v>7.7</v>
+      </c>
+      <c r="O39" s="10">
+        <v>-1.6</v>
+      </c>
+      <c r="P39" s="11">
+        <v>-0.1</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="R39" s="10">
+        <v>10.9</v>
+      </c>
+      <c r="S39" s="11">
+        <v>8.5</v>
+      </c>
+      <c r="T39" s="12">
+        <v>9.4</v>
+      </c>
+      <c r="U39" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="V39" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="W39" s="12">
+        <v>6.5</v>
+      </c>
+      <c r="X39" s="10">
+        <v>-1.5</v>
+      </c>
+      <c r="Y39" s="11">
+        <v>-0.5</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="AA39" s="10">
+        <v>7</v>
+      </c>
+      <c r="AB39" s="11">
+        <v>5.9</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="34">
+        <v>2012</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="D40" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="E40" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="F40" s="10">
+        <v>-5.6</v>
+      </c>
+      <c r="G40" s="11">
+        <v>-4</v>
+      </c>
+      <c r="H40" s="12">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="I40" s="10">
+        <v>5</v>
+      </c>
+      <c r="J40" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="K40" s="12">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L40" s="10">
+        <v>10.9</v>
+      </c>
+      <c r="M40" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="N40" s="12">
+        <v>6.7</v>
+      </c>
+      <c r="O40" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="P40" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="R40" s="10">
+        <v>13.4</v>
+      </c>
+      <c r="S40" s="11">
+        <v>10.9</v>
+      </c>
+      <c r="T40" s="12">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="U40" s="10">
+        <v>7.8</v>
+      </c>
+      <c r="V40" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="W40" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="X40" s="10">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="Z40" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="AA40" s="10">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AB40" s="11">
+        <v>8</v>
+      </c>
+      <c r="AC40" s="12">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="32">
+        <v>2012</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" s="10">
+        <v>2</v>
+      </c>
+      <c r="D41" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E41" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="F41" s="10">
+        <v>-6.9</v>
+      </c>
+      <c r="G41" s="11">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="H41" s="12">
+        <v>-3.1</v>
+      </c>
+      <c r="I41" s="10">
+        <v>6.8</v>
+      </c>
+      <c r="J41" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="K41" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="L41" s="10">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="M41" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="N41" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="O41" s="10">
+        <v>-3.1</v>
+      </c>
+      <c r="P41" s="11">
+        <v>-4.7</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="R41" s="10">
+        <v>14.2</v>
+      </c>
+      <c r="S41" s="11">
+        <v>10.8</v>
+      </c>
+      <c r="T41" s="12">
+        <v>5.9</v>
+      </c>
+      <c r="U41" s="10">
+        <v>10.3</v>
+      </c>
+      <c r="V41" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="W41" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="X41" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="Y41" s="11">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="Z41" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="AA41" s="10">
+        <v>11.9</v>
+      </c>
+      <c r="AB41" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="33">
+        <v>2013</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C42" s="10">
+        <v>4</v>
+      </c>
+      <c r="D42" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="E42" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="F42" s="10">
+        <v>-5.8</v>
+      </c>
+      <c r="G42" s="11">
+        <v>-5.4</v>
+      </c>
+      <c r="H42" s="12">
+        <v>-1.4</v>
+      </c>
+      <c r="I42" s="10">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="J42" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K42" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="L42" s="10">
+        <v>11.8</v>
+      </c>
+      <c r="M42" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="N42" s="12">
+        <v>6.7</v>
+      </c>
+      <c r="O42" s="10">
+        <v>-0.4</v>
+      </c>
+      <c r="P42" s="11">
+        <v>-3.3</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>0</v>
+      </c>
+      <c r="R42" s="10">
+        <v>15.5</v>
+      </c>
+      <c r="S42" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="T42" s="12">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="U42" s="10">
+        <v>10.5</v>
+      </c>
+      <c r="V42" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="W42" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X42" s="10">
+        <v>-0.1</v>
+      </c>
+      <c r="Y42" s="11">
+        <v>-0.2</v>
+      </c>
+      <c r="Z42" s="12">
+        <v>-0.5</v>
+      </c>
+      <c r="AA42" s="10">
+        <v>12.7</v>
+      </c>
+      <c r="AB42" s="11">
+        <v>5.6</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="34">
+        <v>2013</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="D43" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="E43" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F43" s="10">
+        <v>-5</v>
+      </c>
+      <c r="G43" s="11">
+        <v>-2.7</v>
+      </c>
+      <c r="H43" s="12">
+        <v>-1.2</v>
+      </c>
+      <c r="I43" s="10">
+        <v>7.8</v>
+      </c>
+      <c r="J43" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="K43" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="L43" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="M43" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="N43" s="12">
+        <v>6.9</v>
+      </c>
+      <c r="O43" s="10">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="P43" s="11">
+        <v>-2.1</v>
+      </c>
+      <c r="Q43" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="R43" s="10">
+        <v>12.6</v>
+      </c>
+      <c r="S43" s="11">
+        <v>10.4</v>
+      </c>
+      <c r="T43" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="U43" s="10">
+        <v>8.4</v>
+      </c>
+      <c r="V43" s="11">
+        <v>7.9</v>
+      </c>
+      <c r="W43" s="12">
+        <v>7</v>
+      </c>
+      <c r="X43" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="Y43" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="Z43" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="AA43" s="10">
+        <v>10</v>
+      </c>
+      <c r="AB43" s="11">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="34">
+        <v>2013</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D44" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="E44" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="F44" s="10">
+        <v>-2</v>
+      </c>
+      <c r="G44" s="11">
+        <v>-1.8</v>
+      </c>
+      <c r="H44" s="12">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="I44" s="10">
+        <v>8.9</v>
+      </c>
+      <c r="J44" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="K44" s="12">
+        <v>7.4</v>
+      </c>
+      <c r="L44" s="10">
+        <v>11.7</v>
+      </c>
+      <c r="M44" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="N44" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="O44" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="P44" s="11">
+        <v>-0.3</v>
+      </c>
+      <c r="Q44" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="R44" s="10">
+        <v>15</v>
+      </c>
+      <c r="S44" s="11">
+        <v>12.5</v>
+      </c>
+      <c r="T44" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="U44" s="10">
+        <v>11.4</v>
+      </c>
+      <c r="V44" s="11">
+        <v>10.6</v>
+      </c>
+      <c r="W44" s="12">
+        <v>8.1</v>
+      </c>
+      <c r="X44" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="Y44" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="Z44" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="AA44" s="10">
+        <v>12.9</v>
+      </c>
+      <c r="AB44" s="11">
+        <v>11.6</v>
+      </c>
+      <c r="AC44" s="12">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="32">
+        <v>2013</v>
+      </c>
+      <c r="B45" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="10">
+        <v>7.9</v>
+      </c>
+      <c r="D45" s="11">
+        <v>6.2</v>
+      </c>
+      <c r="E45" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="F45" s="10">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G45" s="11">
+        <v>-0.2</v>
+      </c>
+      <c r="H45" s="12">
+        <v>-1.8</v>
+      </c>
+      <c r="I45" s="10">
+        <v>11.5</v>
+      </c>
+      <c r="J45" s="11">
+        <v>9.6</v>
+      </c>
+      <c r="K45" s="12">
+        <v>5.3</v>
+      </c>
+      <c r="L45" s="10">
+        <v>15.1</v>
+      </c>
+      <c r="M45" s="11">
+        <v>12.5</v>
+      </c>
+      <c r="N45" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="O45" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P45" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="Q45" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="R45" s="10">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="S45" s="11">
+        <v>15.5</v>
+      </c>
+      <c r="T45" s="12">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="U45" s="10">
+        <v>16.5</v>
+      </c>
+      <c r="V45" s="11">
+        <v>12.7</v>
+      </c>
+      <c r="W45" s="12">
+        <v>6.4</v>
+      </c>
+      <c r="X45" s="10">
+        <v>14.1</v>
+      </c>
+      <c r="Y45" s="11">
+        <v>11.1</v>
+      </c>
+      <c r="Z45" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="AA45" s="10">
+        <v>17</v>
+      </c>
+      <c r="AB45" s="11">
+        <v>13.1</v>
+      </c>
+      <c r="AC45" s="12">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="33">
+        <v>2014</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="10">
+        <v>10</v>
+      </c>
+      <c r="D46" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="E46" s="12">
+        <v>3.9</v>
+      </c>
+      <c r="F46" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="G46" s="11">
+        <v>-1.2</v>
+      </c>
+      <c r="H46" s="12">
+        <v>-0.7</v>
+      </c>
+      <c r="I46" s="10">
+        <v>14.1</v>
+      </c>
+      <c r="J46" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="K46" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="L46" s="10">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="M46" s="11">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="N46" s="12">
+        <v>8.6</v>
+      </c>
+      <c r="O46" s="10">
+        <v>8.5</v>
+      </c>
+      <c r="P46" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="Q46" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="R46" s="10">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="S46" s="11">
+        <v>11.2</v>
+      </c>
+      <c r="T46" s="12">
+        <v>10.5</v>
+      </c>
+      <c r="U46" s="10">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="V46" s="11">
+        <v>8.5</v>
+      </c>
+      <c r="W46" s="12">
+        <v>7.6</v>
+      </c>
+      <c r="X46" s="10">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="Y46" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Z46" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="AA46" s="10">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="AB46" s="11">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AC46" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="34">
+        <v>2014</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" s="10">
+        <v>7.5</v>
+      </c>
+      <c r="D47" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="E47" s="12">
+        <v>6.8</v>
+      </c>
+      <c r="F47" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="G47" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="H47" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="I47" s="10">
+        <v>10.8</v>
+      </c>
+      <c r="J47" s="11">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="K47" s="12">
+        <v>9.5</v>
+      </c>
+      <c r="L47" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="M47" s="11">
+        <v>15.4</v>
+      </c>
+      <c r="N47" s="12">
+        <v>15.5</v>
+      </c>
+      <c r="O47" s="10">
+        <v>11.2</v>
+      </c>
+      <c r="P47" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="Q47" s="12">
+        <v>5.6</v>
+      </c>
+      <c r="R47" s="10">
+        <v>22.5</v>
+      </c>
+      <c r="S47" s="11">
+        <v>18.5</v>
+      </c>
+      <c r="T47" s="12">
+        <v>18.5</v>
+      </c>
+      <c r="U47" s="10">
+        <v>16</v>
+      </c>
+      <c r="V47" s="11">
+        <v>14</v>
+      </c>
+      <c r="W47" s="12">
+        <v>14.8</v>
+      </c>
+      <c r="X47" s="10">
+        <v>12.6</v>
+      </c>
+      <c r="Y47" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="Z47" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="AA47" s="10">
+        <v>16.7</v>
+      </c>
+      <c r="AB47" s="11">
+        <v>14.9</v>
+      </c>
+      <c r="AC47" s="12">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="34">
+        <v>2014</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C48" s="10">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D48" s="11">
+        <v>8.4</v>
+      </c>
+      <c r="E48" s="12">
+        <v>8</v>
+      </c>
+      <c r="F48" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="G48" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="H48" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="I48" s="10">
+        <v>13.4</v>
+      </c>
+      <c r="J48" s="11">
+        <v>11.9</v>
+      </c>
+      <c r="K48" s="12">
+        <v>11.5</v>
+      </c>
+      <c r="L48" s="10">
+        <v>20.5</v>
+      </c>
+      <c r="M48" s="11">
+        <v>18</v>
+      </c>
+      <c r="N48" s="12">
+        <v>15.5</v>
+      </c>
+      <c r="O48" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="P48" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="Q48" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="R48" s="10">
+        <v>23.9</v>
+      </c>
+      <c r="S48" s="11">
+        <v>21.4</v>
+      </c>
+      <c r="T48" s="12">
+        <v>18.3</v>
+      </c>
+      <c r="U48" s="10">
+        <v>16.7</v>
+      </c>
+      <c r="V48" s="11">
+        <v>16.8</v>
+      </c>
+      <c r="W48" s="12">
+        <v>14</v>
+      </c>
+      <c r="X48" s="10">
+        <v>12.6</v>
+      </c>
+      <c r="Y48" s="11">
+        <v>13.5</v>
+      </c>
+      <c r="Z48" s="12">
+        <v>11.2</v>
+      </c>
+      <c r="AA48" s="10">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="AB48" s="11">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="AC48" s="12">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="32">
+        <v>2014</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C49" s="10">
+        <v>11.6</v>
+      </c>
+      <c r="D49" s="11">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E49" s="12">
+        <v>6.2</v>
+      </c>
+      <c r="F49" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G49" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="H49" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="I49" s="10">
+        <v>15.3</v>
+      </c>
+      <c r="J49" s="11">
+        <v>13.4</v>
+      </c>
+      <c r="K49" s="12">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="L49" s="10">
+        <v>22.4</v>
+      </c>
+      <c r="M49" s="11">
+        <v>19.2</v>
+      </c>
+      <c r="N49" s="12">
+        <v>11.6</v>
+      </c>
+      <c r="O49" s="10">
+        <v>11.6</v>
+      </c>
+      <c r="P49" s="11">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="Q49" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="R49" s="10">
+        <v>25.6</v>
+      </c>
+      <c r="S49" s="11">
+        <v>22.3</v>
+      </c>
+      <c r="T49" s="12">
+        <v>14.1</v>
+      </c>
+      <c r="U49" s="10">
+        <v>18</v>
+      </c>
+      <c r="V49" s="11">
+        <v>14.7</v>
+      </c>
+      <c r="W49" s="12">
+        <v>10.3</v>
+      </c>
+      <c r="X49" s="10">
+        <v>15.2</v>
+      </c>
+      <c r="Y49" s="11">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Z49" s="12">
+        <v>8</v>
+      </c>
+      <c r="AA49" s="10">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="AB49" s="11">
+        <v>15.7</v>
+      </c>
+      <c r="AC49" s="12">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="33">
+        <v>2015</v>
+      </c>
+      <c r="B50" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="10">
+        <v>13.5</v>
+      </c>
+      <c r="D50" s="11">
+        <v>7.1</v>
+      </c>
+      <c r="E50" s="12">
+        <v>7.1</v>
+      </c>
+      <c r="F50" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="G50" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="H50" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I50" s="10">
+        <v>17.3</v>
+      </c>
+      <c r="J50" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="K50" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="L50" s="10">
+        <v>23.7</v>
+      </c>
+      <c r="M50" s="11">
+        <v>13.9</v>
+      </c>
+      <c r="N50" s="12">
+        <v>13</v>
+      </c>
+      <c r="O50" s="10">
+        <v>13.4</v>
+      </c>
+      <c r="P50" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="Q50" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="R50" s="10">
+        <v>26.8</v>
+      </c>
+      <c r="S50" s="11">
+        <v>16.8</v>
+      </c>
+      <c r="T50" s="12">
+        <v>15.3</v>
+      </c>
+      <c r="U50" s="10">
+        <v>16.8</v>
+      </c>
+      <c r="V50" s="11">
+        <v>10.4</v>
+      </c>
+      <c r="W50" s="12">
+        <v>10.1</v>
+      </c>
+      <c r="X50" s="10">
+        <v>16.2</v>
+      </c>
+      <c r="Y50" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Z50" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="AA50" s="10">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="AB50" s="11">
+        <v>10.8</v>
+      </c>
+      <c r="AC50" s="12">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B51" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C51" s="10">
+        <v>10.6</v>
+      </c>
+      <c r="D51" s="11">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="E51" s="12">
+        <v>8.5</v>
+      </c>
+      <c r="F51" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="G51" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="H51" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="I51" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J51" s="11">
+        <v>12.3</v>
+      </c>
+      <c r="K51" s="12">
+        <v>11.5</v>
+      </c>
+      <c r="L51" s="10">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="M51" s="11">
+        <v>18.2</v>
+      </c>
+      <c r="N51" s="12">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="O51" s="10">
+        <v>10.4</v>
+      </c>
+      <c r="P51" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q51" s="12">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="R51" s="10">
+        <v>23.5</v>
+      </c>
+      <c r="S51" s="11">
+        <v>21.4</v>
+      </c>
+      <c r="T51" s="12">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="U51" s="10">
+        <v>17.3</v>
+      </c>
+      <c r="V51" s="11">
+        <v>13.7</v>
+      </c>
+      <c r="W51" s="12">
+        <v>14.3</v>
+      </c>
+      <c r="X51" s="10">
+        <v>13.8</v>
+      </c>
+      <c r="Y51" s="11">
+        <v>10.6</v>
+      </c>
+      <c r="Z51" s="12">
+        <v>13</v>
+      </c>
+      <c r="AA51" s="10">
+        <v>18</v>
+      </c>
+      <c r="AB51" s="11">
+        <v>14.3</v>
+      </c>
+      <c r="AC51" s="12">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B52" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C52" s="10">
+        <v>11.6</v>
+      </c>
+      <c r="D52" s="11">
+        <v>10.1</v>
+      </c>
+      <c r="E52" s="12">
+        <v>9.1</v>
+      </c>
+      <c r="F52" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="G52" s="11">
+        <v>4</v>
+      </c>
+      <c r="H52" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="I52" s="10">
+        <v>14.4</v>
+      </c>
+      <c r="J52" s="11">
+        <v>13.3</v>
+      </c>
+      <c r="K52" s="12">
+        <v>12.6</v>
+      </c>
+      <c r="L52" s="10">
+        <v>22</v>
+      </c>
+      <c r="M52" s="11">
+        <v>19.3</v>
+      </c>
+      <c r="N52" s="12">
+        <v>17.5</v>
+      </c>
+      <c r="O52" s="10">
+        <v>13.7</v>
+      </c>
+      <c r="P52" s="11">
+        <v>11.5</v>
+      </c>
+      <c r="Q52" s="12">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="R52" s="10">
+        <v>24.6</v>
+      </c>
+      <c r="S52" s="11">
+        <v>21.7</v>
+      </c>
+      <c r="T52" s="12">
+        <v>20.2</v>
+      </c>
+      <c r="U52" s="10">
+        <v>18.3</v>
+      </c>
+      <c r="V52" s="11">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="W52" s="12">
+        <v>14.6</v>
+      </c>
+      <c r="X52" s="10">
+        <v>16.3</v>
+      </c>
+      <c r="Y52" s="11">
+        <v>15.6</v>
+      </c>
+      <c r="Z52" s="12">
+        <v>10.3</v>
+      </c>
+      <c r="AA52" s="10">
+        <v>18.7</v>
+      </c>
+      <c r="AB52" s="11">
+        <v>18</v>
+      </c>
+      <c r="AC52" s="12">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="32">
+        <v>2015</v>
+      </c>
+      <c r="B53" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C53" s="10">
+        <v>13.3</v>
+      </c>
+      <c r="D53" s="11">
+        <v>11.7</v>
+      </c>
+      <c r="E53" s="12">
+        <v>7.2</v>
+      </c>
+      <c r="F53" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="G53" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="H53" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I53" s="10">
+        <v>17</v>
+      </c>
+      <c r="J53" s="11">
+        <v>15.4</v>
+      </c>
+      <c r="K53" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L53" s="10">
+        <v>23.2</v>
+      </c>
+      <c r="M53" s="11">
+        <v>19.5</v>
+      </c>
+      <c r="N53" s="12">
+        <v>14.4</v>
+      </c>
+      <c r="O53" s="10">
+        <v>15.8</v>
+      </c>
+      <c r="P53" s="11">
+        <v>8.5</v>
+      </c>
+      <c r="Q53" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="R53" s="10">
+        <v>25.6</v>
+      </c>
+      <c r="S53" s="11">
+        <v>22.9</v>
+      </c>
+      <c r="T53" s="12">
+        <v>17.2</v>
+      </c>
+      <c r="U53" s="10">
+        <v>19</v>
+      </c>
+      <c r="V53" s="11">
+        <v>14.7</v>
+      </c>
+      <c r="W53" s="12">
+        <v>10.5</v>
+      </c>
+      <c r="X53" s="10">
+        <v>14.4</v>
+      </c>
+      <c r="Y53" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="Z53" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="AA53" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="AB53" s="11">
+        <v>15.4</v>
+      </c>
+      <c r="AC53" s="12">
+        <v>10.9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="33">
+        <v>2016</v>
+      </c>
+      <c r="B54" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C54" s="10">
+        <v>14.3</v>
+      </c>
+      <c r="D54" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E54" s="12">
+        <v>7.5</v>
+      </c>
+      <c r="F54" s="10">
+        <v>7.3</v>
+      </c>
+      <c r="G54" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="H54" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="I54" s="10">
+        <v>18</v>
+      </c>
+      <c r="J54" s="11">
+        <v>11</v>
+      </c>
+      <c r="K54" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L54" s="10">
+        <v>25</v>
+      </c>
+      <c r="M54" s="11">
+        <v>15.6</v>
+      </c>
+      <c r="N54" s="12">
+        <v>14.5</v>
+      </c>
+      <c r="O54" s="10">
+        <v>16.2</v>
+      </c>
+      <c r="P54" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="Q54" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="R54" s="10">
+        <v>27.8</v>
+      </c>
+      <c r="S54" s="11">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="T54" s="12">
+        <v>17.2</v>
+      </c>
+      <c r="U54" s="10">
+        <v>19.7</v>
+      </c>
+      <c r="V54" s="11">
+        <v>12.4</v>
+      </c>
+      <c r="W54" s="12">
+        <v>11.9</v>
+      </c>
+      <c r="X54" s="10">
+        <v>17</v>
+      </c>
+      <c r="Y54" s="11">
+        <v>8.9</v>
+      </c>
+      <c r="Z54" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AA54" s="10">
+        <v>20.2</v>
+      </c>
+      <c r="AB54" s="11">
+        <v>13.1</v>
+      </c>
+      <c r="AC54" s="12">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="34">
+        <v>2016</v>
+      </c>
+      <c r="B55" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C55" s="10">
+        <v>11.6</v>
+      </c>
+      <c r="D55" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="E55" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F55" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G55" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="H55" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="I55" s="10">
+        <v>15.2</v>
+      </c>
+      <c r="J55" s="11">
+        <v>12.7</v>
+      </c>
+      <c r="K55" s="12">
+        <v>12.6</v>
+      </c>
+      <c r="L55" s="10">
+        <v>24.3</v>
+      </c>
+      <c r="M55" s="11">
+        <v>20.7</v>
+      </c>
+      <c r="N55" s="12">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="O55" s="10">
+        <v>13.3</v>
+      </c>
+      <c r="P55" s="11">
+        <v>11.2</v>
+      </c>
+      <c r="Q55" s="12">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="R55" s="10">
+        <v>27.6</v>
+      </c>
+      <c r="S55" s="11">
+        <v>23.6</v>
+      </c>
+      <c r="T55" s="12">
+        <v>21.8</v>
+      </c>
+      <c r="U55" s="10">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="V55" s="11">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="W55" s="12">
+        <v>16.7</v>
+      </c>
+      <c r="X55" s="10">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="Y55" s="11">
+        <v>13.7</v>
+      </c>
+      <c r="Z55" s="12">
+        <v>14.1</v>
+      </c>
+      <c r="AA55" s="10">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="AB55" s="11">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="AC55" s="12">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="34">
+        <v>2016</v>
+      </c>
+      <c r="B56" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C56" s="10">
+        <v>12.6</v>
+      </c>
+      <c r="D56" s="11">
+        <v>11.3</v>
+      </c>
+      <c r="E56" s="12">
+        <v>10.8</v>
+      </c>
+      <c r="F56" s="10">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G56" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="H56" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="I56" s="10">
+        <v>16.5</v>
+      </c>
+      <c r="J56" s="11">
+        <v>14.9</v>
+      </c>
+      <c r="K56" s="12">
+        <v>14.5</v>
+      </c>
+      <c r="L56" s="10">
+        <v>24.9</v>
+      </c>
+      <c r="M56" s="11">
+        <v>21.8</v>
+      </c>
+      <c r="N56" s="12">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="O56" s="10">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="P56" s="11">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="Q56" s="12">
+        <v>12.7</v>
+      </c>
+      <c r="R56" s="10">
+        <v>26.9</v>
+      </c>
+      <c r="S56" s="11">
+        <v>23.4</v>
+      </c>
+      <c r="T56" s="12">
+        <v>21.4</v>
+      </c>
+      <c r="U56" s="10">
+        <v>20</v>
+      </c>
+      <c r="V56" s="11">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="W56" s="12">
+        <v>15.2</v>
+      </c>
+      <c r="X56" s="10">
+        <v>14.8</v>
+      </c>
+      <c r="Y56" s="11">
+        <v>13.7</v>
+      </c>
+      <c r="Z56" s="12">
+        <v>9.6</v>
+      </c>
+      <c r="AA56" s="10">
+        <v>21</v>
+      </c>
+      <c r="AB56" s="11">
+        <v>19</v>
+      </c>
+      <c r="AC56" s="12">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="32">
+        <v>2016</v>
+      </c>
+      <c r="B57" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C57" s="10">
+        <v>15.3</v>
+      </c>
+      <c r="D57" s="11">
+        <v>13.2</v>
+      </c>
+      <c r="E57" s="12">
+        <v>9</v>
+      </c>
+      <c r="F57" s="10">
+        <v>7.7</v>
+      </c>
+      <c r="G57" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="H57" s="12">
+        <v>3.4</v>
+      </c>
+      <c r="I57" s="10">
+        <v>19.2</v>
+      </c>
+      <c r="J57" s="11">
+        <v>17</v>
+      </c>
+      <c r="K57" s="12">
+        <v>11.9</v>
+      </c>
+      <c r="L57" s="10">
+        <v>26.2</v>
+      </c>
+      <c r="M57" s="11">
+        <v>22.4</v>
+      </c>
+      <c r="N57" s="12">
+        <v>16</v>
+      </c>
+      <c r="O57" s="10">
+        <v>21.3</v>
+      </c>
+      <c r="P57" s="11">
+        <v>14.6</v>
+      </c>
+      <c r="Q57" s="12">
+        <v>7.7</v>
+      </c>
+      <c r="R57" s="10">
+        <v>27.7</v>
+      </c>
+      <c r="S57" s="11">
+        <v>24.8</v>
+      </c>
+      <c r="T57" s="12">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="U57" s="10">
+        <v>24.2</v>
+      </c>
+      <c r="V57" s="11">
+        <v>20.3</v>
+      </c>
+      <c r="W57" s="12">
+        <v>13.8</v>
+      </c>
+      <c r="X57" s="10">
+        <v>20.9</v>
+      </c>
+      <c r="Y57" s="11">
+        <v>14.4</v>
+      </c>
+      <c r="Z57" s="12">
+        <v>9</v>
+      </c>
+      <c r="AA57" s="10">
+        <v>24.8</v>
+      </c>
+      <c r="AB57" s="11">
+        <v>21.5</v>
+      </c>
+      <c r="AC57" s="12">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="33">
+        <v>2017</v>
+      </c>
+      <c r="B58" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C58" s="10">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="D58" s="11">
+        <v>10.5</v>
+      </c>
+      <c r="E58" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F58" s="10">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="G58" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="H58" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="I58" s="10">
+        <v>21.2</v>
+      </c>
+      <c r="J58" s="11">
+        <v>13.5</v>
+      </c>
+      <c r="K58" s="12">
+        <v>12.6</v>
+      </c>
+      <c r="L58" s="10">
+        <v>29.8</v>
+      </c>
+      <c r="M58" s="11">
+        <v>20.2</v>
+      </c>
+      <c r="N58" s="12">
+        <v>18</v>
+      </c>
+      <c r="O58" s="10">
+        <v>24.7</v>
+      </c>
+      <c r="P58" s="11">
+        <v>14.4</v>
+      </c>
+      <c r="Q58" s="12">
+        <v>12.4</v>
+      </c>
+      <c r="R58" s="10">
+        <v>31.4</v>
+      </c>
+      <c r="S58" s="11">
+        <v>21.9</v>
+      </c>
+      <c r="T58" s="12">
+        <v>19.7</v>
+      </c>
+      <c r="U58" s="10">
+        <v>24.8</v>
+      </c>
+      <c r="V58" s="11">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="W58" s="12">
+        <v>16.2</v>
+      </c>
+      <c r="X58" s="10">
+        <v>21.2</v>
+      </c>
+      <c r="Y58" s="11">
+        <v>12.2</v>
+      </c>
+      <c r="Z58" s="12">
+        <v>12.4</v>
+      </c>
+      <c r="AA58" s="10">
+        <v>25.5</v>
+      </c>
+      <c r="AB58" s="11">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="AC58" s="12">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="34">
+        <v>2017</v>
+      </c>
+      <c r="B59" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59" s="10">
+        <v>15.4</v>
+      </c>
+      <c r="D59" s="11">
+        <v>13</v>
+      </c>
+      <c r="E59" s="12">
+        <v>12.4</v>
+      </c>
+      <c r="F59" s="10">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G59" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="H59" s="12">
+        <v>6.7</v>
+      </c>
+      <c r="I59" s="10">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="J59" s="11">
+        <v>15.8</v>
+      </c>
+      <c r="K59" s="12">
+        <v>15.3</v>
+      </c>
+      <c r="L59" s="10">
+        <v>29</v>
+      </c>
+      <c r="M59" s="11">
+        <v>24.7</v>
+      </c>
+      <c r="N59" s="12">
+        <v>24.1</v>
+      </c>
+      <c r="O59" s="10">
+        <v>22.8</v>
+      </c>
+      <c r="P59" s="11">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="Q59" s="12">
+        <v>15.9</v>
+      </c>
+      <c r="R59" s="10">
+        <v>30.9</v>
+      </c>
+      <c r="S59" s="11">
+        <v>26.8</v>
+      </c>
+      <c r="T59" s="12">
+        <v>26.6</v>
+      </c>
+      <c r="U59" s="10">
+        <v>27.1</v>
+      </c>
+      <c r="V59" s="11">
+        <v>23.7</v>
+      </c>
+      <c r="W59" s="12">
+        <v>23.3</v>
+      </c>
+      <c r="X59" s="10">
+        <v>23</v>
+      </c>
+      <c r="Y59" s="11">
+        <v>20.9</v>
+      </c>
+      <c r="Z59" s="12">
+        <v>20</v>
+      </c>
+      <c r="AA59" s="10">
+        <v>27.9</v>
+      </c>
+      <c r="AB59" s="11">
+        <v>24.2</v>
+      </c>
+      <c r="AC59" s="12">
+        <v>23.9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="34">
+        <v>2017</v>
+      </c>
+      <c r="B60" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C60" s="10">
+        <v>17</v>
+      </c>
+      <c r="D60" s="11">
+        <v>14.8</v>
+      </c>
+      <c r="E60" s="12">
+        <v>13.5</v>
+      </c>
+      <c r="F60" s="10">
+        <v>11.9</v>
+      </c>
+      <c r="G60" s="11">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H60" s="12">
+        <v>7.4</v>
+      </c>
+      <c r="I60" s="10">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J60" s="11">
+        <v>17.3</v>
+      </c>
+      <c r="K60" s="12">
+        <v>16.5</v>
+      </c>
+      <c r="L60" s="10">
+        <v>30.9</v>
+      </c>
+      <c r="M60" s="11">
+        <v>26.6</v>
+      </c>
+      <c r="N60" s="12">
+        <v>23.5</v>
+      </c>
+      <c r="O60" s="10">
+        <v>29.9</v>
+      </c>
+      <c r="P60" s="11">
+        <v>23.4</v>
+      </c>
+      <c r="Q60" s="12">
+        <v>16</v>
+      </c>
+      <c r="R60" s="10">
+        <v>31.2</v>
+      </c>
+      <c r="S60" s="11">
+        <v>27.5</v>
+      </c>
+      <c r="T60" s="12">
+        <v>25.8</v>
+      </c>
+      <c r="U60" s="10">
+        <v>28.6</v>
+      </c>
+      <c r="V60" s="11">
+        <v>25.2</v>
+      </c>
+      <c r="W60" s="12">
+        <v>23</v>
+      </c>
+      <c r="X60" s="10">
+        <v>23.2</v>
+      </c>
+      <c r="Y60" s="11">
+        <v>21.3</v>
+      </c>
+      <c r="Z60" s="12">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="AA60" s="10">
+        <v>29.6</v>
+      </c>
+      <c r="AB60" s="11">
+        <v>26</v>
+      </c>
+      <c r="AC60" s="12">
+        <v>23.9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="32">
+        <v>2017</v>
+      </c>
+      <c r="B61" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C61" s="10">
+        <v>19.5</v>
+      </c>
+      <c r="D61" s="11">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="E61" s="12">
+        <v>12.4</v>
+      </c>
+      <c r="F61" s="10">
+        <v>15.2</v>
+      </c>
+      <c r="G61" s="11">
+        <v>10.7</v>
+      </c>
+      <c r="H61" s="12">
+        <v>6.7</v>
+      </c>
+      <c r="I61" s="10">
+        <v>21.7</v>
+      </c>
+      <c r="J61" s="11">
+        <v>20</v>
+      </c>
+      <c r="K61" s="12">
+        <v>15.2</v>
+      </c>
+      <c r="L61" s="10">
+        <v>32.6</v>
+      </c>
+      <c r="M61" s="11">
+        <v>28.2</v>
+      </c>
+      <c r="N61" s="12">
+        <v>21.3</v>
+      </c>
+      <c r="O61" s="10">
+        <v>30.4</v>
+      </c>
+      <c r="P61" s="11">
+        <v>23</v>
+      </c>
+      <c r="Q61" s="12">
+        <v>17.7</v>
+      </c>
+      <c r="R61" s="10">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="S61" s="11">
+        <v>29.8</v>
+      </c>
+      <c r="T61" s="12">
+        <v>22.4</v>
+      </c>
+      <c r="U61" s="10">
+        <v>29.5</v>
+      </c>
+      <c r="V61" s="11">
+        <v>25.2</v>
+      </c>
+      <c r="W61" s="12">
+        <v>20.7</v>
+      </c>
+      <c r="X61" s="10">
+        <v>29.1</v>
+      </c>
+      <c r="Y61" s="11">
+        <v>24.7</v>
+      </c>
+      <c r="Z61" s="12">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="AA61" s="10">
+        <v>29.6</v>
+      </c>
+      <c r="AB61" s="11">
+        <v>25.4</v>
+      </c>
+      <c r="AC61" s="12">
+        <v>20.7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="33">
+        <v>2018</v>
+      </c>
+      <c r="B62" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="10">
+        <v>21.9</v>
+      </c>
+      <c r="D62" s="11">
+        <v>14.5</v>
+      </c>
+      <c r="E62" s="12">
+        <v>13.3</v>
+      </c>
+      <c r="F62" s="10">
+        <v>17.2</v>
+      </c>
+      <c r="G62" s="11">
+        <v>11</v>
+      </c>
+      <c r="H62" s="12">
+        <v>9</v>
+      </c>
+      <c r="I62" s="10">
+        <v>24.3</v>
+      </c>
+      <c r="J62" s="11">
+        <v>16.3</v>
+      </c>
+      <c r="K62" s="12">
+        <v>15.4</v>
+      </c>
+      <c r="L62" s="10">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="M62" s="11">
+        <v>26.2</v>
+      </c>
+      <c r="N62" s="12">
+        <v>24.2</v>
+      </c>
+      <c r="O62" s="10">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="P62" s="11">
+        <v>21.6</v>
+      </c>
+      <c r="Q62" s="12">
+        <v>18.2</v>
+      </c>
+      <c r="R62" s="10">
+        <v>35.5</v>
+      </c>
+      <c r="S62" s="11">
+        <v>27.5</v>
+      </c>
+      <c r="T62" s="12">
+        <v>26</v>
+      </c>
+      <c r="U62" s="10">
+        <v>31.9</v>
+      </c>
+      <c r="V62" s="11">
+        <v>25.5</v>
+      </c>
+      <c r="W62" s="12">
+        <v>24</v>
+      </c>
+      <c r="X62" s="10">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="Y62" s="11">
+        <v>25.4</v>
+      </c>
+      <c r="Z62" s="12">
+        <v>24.1</v>
+      </c>
+      <c r="AA62" s="10">
+        <v>31.6</v>
+      </c>
+      <c r="AB62" s="11">
+        <v>25.6</v>
+      </c>
+      <c r="AC62" s="12">
+        <v>23.9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="34">
+        <v>2018</v>
+      </c>
+      <c r="B63" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" s="10">
+        <v>18.8</v>
+      </c>
+      <c r="D63" s="11">
+        <v>15.7</v>
+      </c>
+      <c r="E63" s="12">
+        <v>14.3</v>
+      </c>
+      <c r="F63" s="10">
+        <v>14.5</v>
+      </c>
+      <c r="G63" s="11">
+        <v>11.9</v>
+      </c>
+      <c r="H63" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="I63" s="10">
+        <v>21</v>
+      </c>
+      <c r="J63" s="11">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="K63" s="12">
+        <v>16.2</v>
+      </c>
+      <c r="L63" s="10">
+        <v>33.1</v>
+      </c>
+      <c r="M63" s="11">
+        <v>28.6</v>
+      </c>
+      <c r="N63" s="12">
+        <v>27.9</v>
+      </c>
+      <c r="O63" s="10">
+        <v>33.1</v>
+      </c>
+      <c r="P63" s="11">
+        <v>27.3</v>
+      </c>
+      <c r="Q63" s="12">
+        <v>26.5</v>
+      </c>
+      <c r="R63" s="10">
+        <v>33.1</v>
+      </c>
+      <c r="S63" s="11">
+        <v>29</v>
+      </c>
+      <c r="T63" s="12">
+        <v>28.3</v>
+      </c>
+      <c r="U63" s="10">
+        <v>29.5</v>
+      </c>
+      <c r="V63" s="11">
+        <v>26.9</v>
+      </c>
+      <c r="W63" s="12">
+        <v>26.1</v>
+      </c>
+      <c r="X63" s="10">
+        <v>31.7</v>
+      </c>
+      <c r="Y63" s="11">
+        <v>27.9</v>
+      </c>
+      <c r="Z63" s="12">
+        <v>27.4</v>
+      </c>
+      <c r="AA63" s="10">
+        <v>29.1</v>
+      </c>
+      <c r="AB63" s="11">
+        <v>26.7</v>
+      </c>
+      <c r="AC63" s="12">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="34">
+        <v>2018</v>
+      </c>
+      <c r="B64" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" s="10">
+        <v>19.3</v>
+      </c>
+      <c r="D64" s="11">
+        <v>16.8</v>
+      </c>
+      <c r="E64" s="12">
+        <v>15</v>
+      </c>
+      <c r="F64" s="10">
+        <v>16.2</v>
+      </c>
+      <c r="G64" s="11">
+        <v>13.5</v>
+      </c>
+      <c r="H64" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="I64" s="10">
+        <v>20.9</v>
+      </c>
+      <c r="J64" s="11">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="K64" s="12">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="L64" s="10">
+        <v>34.4</v>
+      </c>
+      <c r="M64" s="11">
+        <v>30.6</v>
+      </c>
+      <c r="N64" s="12">
+        <v>27.6</v>
+      </c>
+      <c r="O64" s="10">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="P64" s="11">
+        <v>31.3</v>
+      </c>
+      <c r="Q64" s="12">
+        <v>26.4</v>
+      </c>
+      <c r="R64" s="10">
+        <v>34.1</v>
+      </c>
+      <c r="S64" s="11">
+        <v>30.5</v>
+      </c>
+      <c r="T64" s="12">
+        <v>27.9</v>
+      </c>
+      <c r="U64" s="10">
+        <v>27.9</v>
+      </c>
+      <c r="V64" s="11">
+        <v>25.9</v>
+      </c>
+      <c r="W64" s="12">
+        <v>23.5</v>
+      </c>
+      <c r="X64" s="10">
+        <v>29.5</v>
+      </c>
+      <c r="Y64" s="11">
+        <v>25.3</v>
+      </c>
+      <c r="Z64" s="12">
+        <v>23.2</v>
+      </c>
+      <c r="AA64" s="10">
+        <v>27.6</v>
+      </c>
+      <c r="AB64" s="11">
+        <v>26</v>
+      </c>
+      <c r="AC64" s="12">
+        <v>23.6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="32">
+        <v>2018</v>
+      </c>
+      <c r="B65" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C65" s="10">
+        <v>21.7</v>
+      </c>
+      <c r="D65" s="11">
+        <v>19.3</v>
+      </c>
+      <c r="E65" s="12">
+        <v>14.1</v>
+      </c>
+      <c r="F65" s="10">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G65" s="11">
+        <v>15</v>
+      </c>
+      <c r="H65" s="12">
+        <v>10.1</v>
+      </c>
+      <c r="I65" s="10">
+        <v>23.2</v>
+      </c>
+      <c r="J65" s="11">
+        <v>21.3</v>
+      </c>
+      <c r="K65" s="12">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="L65" s="10">
+        <v>36</v>
+      </c>
+      <c r="M65" s="11">
+        <v>31.8</v>
+      </c>
+      <c r="N65" s="12">
+        <v>26</v>
+      </c>
+      <c r="O65" s="10">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="P65" s="11">
+        <v>32.1</v>
+      </c>
+      <c r="Q65" s="12">
+        <v>26.2</v>
+      </c>
+      <c r="R65" s="10">
+        <v>35.6</v>
+      </c>
+      <c r="S65" s="11">
+        <v>31.7</v>
+      </c>
+      <c r="T65" s="12">
+        <v>25.9</v>
+      </c>
+      <c r="U65" s="10">
+        <v>30.2</v>
+      </c>
+      <c r="V65" s="11">
+        <v>25.5</v>
+      </c>
+      <c r="W65" s="12">
+        <v>20.3</v>
+      </c>
+      <c r="X65" s="10">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="Y65" s="11">
+        <v>27</v>
+      </c>
+      <c r="Z65" s="12">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="AA65" s="10">
+        <v>29.8</v>
+      </c>
+      <c r="AB65" s="11">
+        <v>25.2</v>
+      </c>
+      <c r="AC65" s="12">
+        <v>20.399999999999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="33">
+        <v>2019</v>
+      </c>
+      <c r="B66" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C66" s="10">
+        <v>22.1</v>
+      </c>
+      <c r="D66" s="11">
+        <v>15.8</v>
+      </c>
+      <c r="E66" s="12">
+        <v>14.2</v>
+      </c>
+      <c r="F66" s="10">
+        <v>15.3</v>
+      </c>
+      <c r="G66" s="11">
+        <v>10.3</v>
+      </c>
+      <c r="H66" s="12">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="I66" s="10">
+        <v>25.5</v>
+      </c>
+      <c r="J66" s="11">
+        <v>18.5</v>
+      </c>
+      <c r="K66" s="12">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="L66" s="10">
+        <v>34.6</v>
+      </c>
+      <c r="M66" s="11">
+        <v>27.5</v>
+      </c>
+      <c r="N66" s="12">
+        <v>25.8</v>
+      </c>
+      <c r="O66" s="10">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="P66" s="11">
+        <v>24.5</v>
+      </c>
+      <c r="Q66" s="12">
+        <v>24.1</v>
+      </c>
+      <c r="R66" s="10">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="S66" s="11">
+        <v>28.4</v>
+      </c>
+      <c r="T66" s="12">
+        <v>26.3</v>
+      </c>
+      <c r="U66" s="10">
+        <v>29.9</v>
+      </c>
+      <c r="V66" s="11">
+        <v>23.8</v>
+      </c>
+      <c r="W66" s="12">
+        <v>21.6</v>
+      </c>
+      <c r="X66" s="10">
+        <v>31.7</v>
+      </c>
+      <c r="Y66" s="11">
+        <v>22.2</v>
+      </c>
+      <c r="Z66" s="12">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AA66" s="10">
+        <v>29.6</v>
+      </c>
+      <c r="AB66" s="11">
+        <v>24.1</v>
+      </c>
+      <c r="AC66" s="12">
+        <v>22.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="34">
+        <v>2019</v>
+      </c>
+      <c r="B67" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" s="10">
+        <v>21.1</v>
+      </c>
+      <c r="D67" s="11">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="E67" s="12">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="F67" s="10">
+        <v>14.9</v>
+      </c>
+      <c r="G67" s="11">
+        <v>12.4</v>
+      </c>
+      <c r="H67" s="12">
+        <v>12.1</v>
+      </c>
+      <c r="I67" s="10">
+        <v>24.2</v>
+      </c>
+      <c r="J67" s="11">
+        <v>21.6</v>
+      </c>
+      <c r="K67" s="12">
+        <v>20</v>
+      </c>
+      <c r="L67" s="10">
+        <v>34</v>
+      </c>
+      <c r="M67" s="11">
+        <v>30.7</v>
+      </c>
+      <c r="N67" s="12">
+        <v>27.4</v>
+      </c>
+      <c r="O67" s="10">
+        <v>29.5</v>
+      </c>
+      <c r="P67" s="11">
+        <v>25.7</v>
+      </c>
+      <c r="Q67" s="12">
+        <v>24.6</v>
+      </c>
+      <c r="R67" s="10">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="S67" s="11">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="T67" s="12">
+        <v>28.2</v>
+      </c>
+      <c r="U67" s="10">
+        <v>30.8</v>
+      </c>
+      <c r="V67" s="11">
+        <v>28.1</v>
+      </c>
+      <c r="W67" s="12">
+        <v>26.3</v>
+      </c>
+      <c r="X67" s="10">
+        <v>25.5</v>
+      </c>
+      <c r="Y67" s="11">
+        <v>21.8</v>
+      </c>
+      <c r="Z67" s="12">
+        <v>20.5</v>
+      </c>
+      <c r="AA67" s="10">
+        <v>31.8</v>
+      </c>
+      <c r="AB67" s="11">
+        <v>29.4</v>
+      </c>
+      <c r="AC67" s="12">
+        <v>27.4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="34">
+        <v>2019</v>
+      </c>
+      <c r="B68" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C68" s="10">
+        <v>21.4</v>
+      </c>
+      <c r="D68" s="11">
+        <v>18.8</v>
+      </c>
+      <c r="E68" s="12">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F68" s="10">
+        <v>13.1</v>
+      </c>
+      <c r="G68" s="11">
+        <v>11.4</v>
+      </c>
+      <c r="H68" s="12">
+        <v>10.5</v>
+      </c>
+      <c r="I68" s="10">
+        <v>25.4</v>
+      </c>
+      <c r="J68" s="11">
+        <v>22.4</v>
+      </c>
+      <c r="K68" s="12">
+        <v>21.5</v>
+      </c>
+      <c r="L68" s="10">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="M68" s="11">
+        <v>28.5</v>
+      </c>
+      <c r="N68" s="12">
+        <v>25.2</v>
+      </c>
+      <c r="O68" s="10">
+        <v>28.4</v>
+      </c>
+      <c r="P68" s="11">
+        <v>24.3</v>
+      </c>
+      <c r="Q68" s="12">
+        <v>21.9</v>
+      </c>
+      <c r="R68" s="10">
+        <v>33.9</v>
+      </c>
+      <c r="S68" s="11">
+        <v>29.7</v>
+      </c>
+      <c r="T68" s="12">
+        <v>26.2</v>
+      </c>
+      <c r="U68" s="10">
+        <v>29.4</v>
+      </c>
+      <c r="V68" s="11">
+        <v>27.5</v>
+      </c>
+      <c r="W68" s="12">
+        <v>24.3</v>
+      </c>
+      <c r="X68" s="10">
+        <v>26.1</v>
+      </c>
+      <c r="Y68" s="11">
+        <v>22.8</v>
+      </c>
+      <c r="Z68" s="12">
+        <v>17.7</v>
+      </c>
+      <c r="AA68" s="10">
+        <v>30</v>
+      </c>
+      <c r="AB68" s="11">
+        <v>28.5</v>
+      </c>
+      <c r="AC68" s="12">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="32">
+        <v>2019</v>
+      </c>
+      <c r="B69" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C69" s="10">
+        <v>22</v>
+      </c>
+      <c r="D69" s="11">
+        <v>19.8</v>
+      </c>
+      <c r="E69" s="12">
+        <v>15.1</v>
+      </c>
+      <c r="F69" s="10">
+        <v>12.5</v>
+      </c>
+      <c r="G69" s="11">
+        <v>11</v>
+      </c>
+      <c r="H69" s="12">
+        <v>7.9</v>
+      </c>
+      <c r="I69" s="10">
+        <v>26.6</v>
+      </c>
+      <c r="J69" s="11">
+        <v>24</v>
+      </c>
+      <c r="K69" s="12">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="L69" s="10">
+        <v>33</v>
+      </c>
+      <c r="M69" s="11">
+        <v>29.3</v>
+      </c>
+      <c r="N69" s="12">
+        <v>23.4</v>
+      </c>
+      <c r="O69" s="10">
+        <v>26.7</v>
+      </c>
+      <c r="P69" s="11">
+        <v>23.6</v>
+      </c>
+      <c r="Q69" s="12">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="R69" s="10">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="S69" s="11">
+        <v>30.9</v>
+      </c>
+      <c r="T69" s="12">
+        <v>24.7</v>
+      </c>
+      <c r="U69" s="10">
+        <v>28.6</v>
+      </c>
+      <c r="V69" s="11">
+        <v>26.2</v>
+      </c>
+      <c r="W69" s="12">
+        <v>22.5</v>
+      </c>
+      <c r="X69" s="10">
+        <v>22.1</v>
+      </c>
+      <c r="Y69" s="11">
+        <v>22.3</v>
+      </c>
+      <c r="Z69" s="12">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="AA69" s="10">
+        <v>29.8</v>
+      </c>
+      <c r="AB69" s="11">
+        <v>26.9</v>
+      </c>
+      <c r="AC69" s="12">
+        <v>23.7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="33">
+        <v>2020</v>
+      </c>
+      <c r="B70" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C70" s="10">
+        <v>21.9</v>
+      </c>
+      <c r="D70" s="11">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="E70" s="12">
+        <v>15.5</v>
+      </c>
+      <c r="F70" s="10">
+        <v>11</v>
+      </c>
+      <c r="G70" s="11">
+        <v>8</v>
+      </c>
+      <c r="H70" s="12">
+        <v>7.5</v>
+      </c>
+      <c r="I70" s="10">
+        <v>27.2</v>
+      </c>
+      <c r="J70" s="11">
+        <v>21.2</v>
+      </c>
+      <c r="K70" s="12">
+        <v>19.5</v>
+      </c>
+      <c r="L70" s="10">
+        <v>31.7</v>
+      </c>
+      <c r="M70" s="11">
+        <v>25</v>
+      </c>
+      <c r="N70" s="12">
+        <v>22.6</v>
+      </c>
+      <c r="O70" s="10">
+        <v>22.9</v>
+      </c>
+      <c r="P70" s="11">
+        <v>15.6</v>
+      </c>
+      <c r="Q70" s="12">
+        <v>15.8</v>
+      </c>
+      <c r="R70" s="10">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="S70" s="11">
+        <v>27.7</v>
+      </c>
+      <c r="T70" s="12">
+        <v>24.6</v>
+      </c>
+      <c r="U70" s="10">
+        <v>28.3</v>
+      </c>
+      <c r="V70" s="11">
+        <v>22.9</v>
+      </c>
+      <c r="W70" s="12">
+        <v>22.6</v>
+      </c>
+      <c r="X70" s="10">
+        <v>22.2</v>
+      </c>
+      <c r="Y70" s="11">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="Z70" s="12">
+        <v>15.7</v>
+      </c>
+      <c r="AA70" s="10">
+        <v>29.5</v>
+      </c>
+      <c r="AB70" s="11">
+        <v>24</v>
+      </c>
+      <c r="AC70" s="12">
+        <v>23.9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="34">
+        <v>2020</v>
+      </c>
+      <c r="B71" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C71" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="D71" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="E71" s="12">
+        <v>8.1</v>
+      </c>
+      <c r="F71" s="10">
+        <v>-6.3</v>
+      </c>
+      <c r="G71" s="11">
+        <v>-0.7</v>
+      </c>
+      <c r="H71" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="I71" s="10">
+        <v>8.6</v>
+      </c>
+      <c r="J71" s="11">
+        <v>9.6</v>
+      </c>
+      <c r="K71" s="12">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="L71" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="M71" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="N71" s="12">
+        <v>10.1</v>
+      </c>
+      <c r="O71" s="10">
+        <v>-6.5</v>
+      </c>
+      <c r="P71" s="11">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="Q71" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="R71" s="10">
+        <v>6.3</v>
+      </c>
+      <c r="S71" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="T71" s="12">
+        <v>12</v>
+      </c>
+      <c r="U71" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="V71" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="W71" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="X71" s="10">
+        <v>-12.5</v>
+      </c>
+      <c r="Y71" s="11">
+        <v>-7.6</v>
+      </c>
+      <c r="Z71" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AA71" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="AB71" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="AC71" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="72" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="34">
+        <v>2020</v>
+      </c>
+      <c r="B72" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C72" s="10">
+        <v>4.8</v>
+      </c>
+      <c r="D72" s="11">
+        <v>6.2</v>
+      </c>
+      <c r="E72" s="12">
+        <v>6.8</v>
+      </c>
+      <c r="F72" s="10">
+        <v>-5.4</v>
+      </c>
+      <c r="G72" s="11">
+        <v>-1.4</v>
+      </c>
+      <c r="H72" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="I72" s="10">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J72" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="K72" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L72" s="10">
+        <v>5.7</v>
+      </c>
+      <c r="M72" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="N72" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="O72" s="10">
+        <v>-6.9</v>
+      </c>
+      <c r="P72" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="Q72" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="R72" s="10">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="S72" s="11">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="T72" s="12">
+        <v>9.6</v>
+      </c>
+      <c r="U72" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="V72" s="11">
+        <v>7.4</v>
+      </c>
+      <c r="W72" s="12">
+        <v>7.6</v>
+      </c>
+      <c r="X72" s="10">
+        <v>-9.6</v>
+      </c>
+      <c r="Y72" s="11">
+        <v>-3.2</v>
+      </c>
+      <c r="Z72" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA72" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="AB72" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="AC72" s="12">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="32">
+        <v>2020</v>
+      </c>
+      <c r="B73" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C73" s="10">
+        <v>6</v>
+      </c>
+      <c r="D73" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="E73" s="12">
+        <v>5.8</v>
+      </c>
+      <c r="F73" s="10">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="G73" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="H73" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I73" s="10">
+        <v>9.5</v>
+      </c>
+      <c r="J73" s="11">
+        <v>9.1</v>
+      </c>
+      <c r="K73" s="12">
+        <v>8</v>
+      </c>
+      <c r="L73" s="10">
+        <v>12.6</v>
+      </c>
+      <c r="M73" s="11">
+        <v>10.8</v>
+      </c>
+      <c r="N73" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="O73" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P73" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="Q73" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="R73" s="10">
+        <v>15.6</v>
+      </c>
+      <c r="S73" s="11">
+        <v>12.8</v>
+      </c>
+      <c r="T73" s="12">
+        <v>10.5</v>
+      </c>
+      <c r="U73" s="10">
+        <v>12.2</v>
+      </c>
+      <c r="V73" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="W73" s="12">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="X73" s="10">
+        <v>-1.9</v>
+      </c>
+      <c r="Y73" s="11">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Z73" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="AA73" s="10">
+        <v>14.9</v>
+      </c>
+      <c r="AB73" s="11">
+        <v>11.6</v>
+      </c>
+      <c r="AC73" s="12">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="33">
+        <v>2021</v>
+      </c>
+      <c r="B74" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C74" s="10">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D74" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="E74" s="12">
+        <v>6.6</v>
+      </c>
+      <c r="F74" s="10">
+        <v>3</v>
+      </c>
+      <c r="G74" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="H74" s="12">
+        <v>2</v>
+      </c>
+      <c r="I74" s="10">
+        <v>11.4</v>
+      </c>
+      <c r="J74" s="11">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K74" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="L74" s="10">
+        <v>13.2</v>
+      </c>
+      <c r="M74" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="N74" s="12">
+        <v>10.1</v>
+      </c>
+      <c r="O74" s="10">
+        <v>9.1</v>
+      </c>
+      <c r="P74" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="Q74" s="12">
+        <v>7.5</v>
+      </c>
+      <c r="R74" s="10">
+        <v>14.4</v>
+      </c>
+      <c r="S74" s="11">
+        <v>11</v>
+      </c>
+      <c r="T74" s="12">
+        <v>10.8</v>
+      </c>
+      <c r="U74" s="10">
+        <v>10.9</v>
+      </c>
+      <c r="V74" s="11">
+        <v>9.1</v>
+      </c>
+      <c r="W74" s="12">
+        <v>10</v>
+      </c>
+      <c r="X74" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="Y74" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Z74" s="12">
+        <v>7.9</v>
+      </c>
+      <c r="AA74" s="10">
+        <v>12.6</v>
+      </c>
+      <c r="AB74" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="AC74" s="12">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="34">
+        <v>2021</v>
+      </c>
+      <c r="B75" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C75" s="10">
+        <v>9</v>
+      </c>
+      <c r="D75" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E75" s="12">
+        <v>7.9</v>
+      </c>
+      <c r="F75" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="G75" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="H75" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="I75" s="10">
+        <v>11.3</v>
+      </c>
+      <c r="J75" s="11">
+        <v>10.3</v>
+      </c>
+      <c r="K75" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="L75" s="10">
+        <v>17.8</v>
+      </c>
+      <c r="M75" s="11">
+        <v>14.9</v>
+      </c>
+      <c r="N75" s="12">
+        <v>13.5</v>
+      </c>
+      <c r="O75" s="10">
+        <v>13.6</v>
+      </c>
+      <c r="P75" s="11">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Q75" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="R75" s="10">
+        <v>19</v>
+      </c>
+      <c r="S75" s="11">
+        <v>16.2</v>
+      </c>
+      <c r="T75" s="12">
+        <v>14.8</v>
+      </c>
+      <c r="U75" s="10">
+        <v>12.3</v>
+      </c>
+      <c r="V75" s="11">
+        <v>12.4</v>
+      </c>
+      <c r="W75" s="12">
+        <v>13.3</v>
+      </c>
+      <c r="X75" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="Y75" s="11">
         <v>5.5</v>
       </c>
-      <c r="J7" s="10">
-[...2 lines deleted...]
-      <c r="K7" s="11">
+      <c r="Z75" s="12">
+        <v>8.1</v>
+      </c>
+      <c r="AA75" s="10">
+        <v>13.7</v>
+      </c>
+      <c r="AB75" s="11">
+        <v>13.7</v>
+      </c>
+      <c r="AC75" s="12">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34">
+        <v>2021</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C76" s="10">
+        <v>10.9</v>
+      </c>
+      <c r="D76" s="11">
+        <v>9.4</v>
+      </c>
+      <c r="E76" s="12">
+        <v>9</v>
+      </c>
+      <c r="F76" s="10">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="G76" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="H76" s="12">
+        <v>5.6</v>
+      </c>
+      <c r="I76" s="10">
+        <v>12</v>
+      </c>
+      <c r="J76" s="11">
+        <v>10.8</v>
+      </c>
+      <c r="K76" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="L76" s="10">
+        <v>21.6</v>
+      </c>
+      <c r="M76" s="11">
+        <v>18.5</v>
+      </c>
+      <c r="N76" s="12">
+        <v>16</v>
+      </c>
+      <c r="O76" s="10">
+        <v>16.7</v>
+      </c>
+      <c r="P76" s="11">
+        <v>14.1</v>
+      </c>
+      <c r="Q76" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="R76" s="10">
+        <v>22.9</v>
+      </c>
+      <c r="S76" s="11">
+        <v>19.7</v>
+      </c>
+      <c r="T76" s="12">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="U76" s="10">
+        <v>13.1</v>
+      </c>
+      <c r="V76" s="11">
+        <v>13.9</v>
+      </c>
+      <c r="W76" s="12">
+        <v>12</v>
+      </c>
+      <c r="X76" s="10">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Y76" s="11">
+        <v>6.8</v>
+      </c>
+      <c r="Z76" s="12">
+        <v>6.6</v>
+      </c>
+      <c r="AA76" s="10">
+        <v>14.1</v>
+      </c>
+      <c r="AB76" s="11">
+        <v>15.2</v>
+      </c>
+      <c r="AC76" s="12">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="32">
+        <v>2021</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C77" s="10">
+        <v>14.7</v>
+      </c>
+      <c r="D77" s="11">
+        <v>12.8</v>
+      </c>
+      <c r="E77" s="12">
+        <v>9.1</v>
+      </c>
+      <c r="F77" s="10">
+        <v>12.2</v>
+      </c>
+      <c r="G77" s="11">
+        <v>10</v>
+      </c>
+      <c r="H77" s="12">
         <v>6</v>
       </c>
-      <c r="L7" s="9">
-[...58 lines deleted...]
-      <c r="B8" s="29" t="s">
+      <c r="I77" s="10">
+        <v>15.8</v>
+      </c>
+      <c r="J77" s="11">
+        <v>14.1</v>
+      </c>
+      <c r="K77" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="L77" s="10">
+        <v>26.5</v>
+      </c>
+      <c r="M77" s="11">
+        <v>21.7</v>
+      </c>
+      <c r="N77" s="12">
+        <v>18.2</v>
+      </c>
+      <c r="O77" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="P77" s="11">
+        <v>15.1</v>
+      </c>
+      <c r="Q77" s="12">
+        <v>11.9</v>
+      </c>
+      <c r="R77" s="10">
+        <v>28.3</v>
+      </c>
+      <c r="S77" s="11">
+        <v>23.6</v>
+      </c>
+      <c r="T77" s="12">
+        <v>20</v>
+      </c>
+      <c r="U77" s="10">
+        <v>19.8</v>
+      </c>
+      <c r="V77" s="11">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="W77" s="12">
+        <v>13.9</v>
+      </c>
+      <c r="X77" s="10">
+        <v>17.5</v>
+      </c>
+      <c r="Y77" s="11">
+        <v>15</v>
+      </c>
+      <c r="Z77" s="12">
+        <v>11.2</v>
+      </c>
+      <c r="AA77" s="10">
+        <v>20.2</v>
+      </c>
+      <c r="AB77" s="11">
+        <v>17.8</v>
+      </c>
+      <c r="AC77" s="12">
+        <v>14.4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="33">
+        <v>2022</v>
+      </c>
+      <c r="B78" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C78" s="10">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="D78" s="11">
+        <v>11.8</v>
+      </c>
+      <c r="E78" s="12">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F78" s="10">
+        <v>14.7</v>
+      </c>
+      <c r="G78" s="11">
+        <v>11.2</v>
+      </c>
+      <c r="H78" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="I78" s="10">
+        <v>18.3</v>
+      </c>
+      <c r="J78" s="11">
+        <v>12.1</v>
+      </c>
+      <c r="K78" s="12">
+        <v>11</v>
+      </c>
+      <c r="L78" s="10">
+        <v>27.9</v>
+      </c>
+      <c r="M78" s="11">
+        <v>22.1</v>
+      </c>
+      <c r="N78" s="12">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="O78" s="10">
+        <v>25.6</v>
+      </c>
+      <c r="P78" s="11">
+        <v>16.8</v>
+      </c>
+      <c r="Q78" s="12">
+        <v>13.3</v>
+      </c>
+      <c r="R78" s="10">
+        <v>28.5</v>
+      </c>
+      <c r="S78" s="11">
+        <v>23.5</v>
+      </c>
+      <c r="T78" s="12">
+        <v>20.8</v>
+      </c>
+      <c r="U78" s="10">
+        <v>20.5</v>
+      </c>
+      <c r="V78" s="11">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="W78" s="12">
+        <v>15.2</v>
+      </c>
+      <c r="X78" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="Y78" s="11">
+        <v>12.9</v>
+      </c>
+      <c r="Z78" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="AA78" s="10">
+        <v>21.4</v>
+      </c>
+      <c r="AB78" s="11">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="AC78" s="12">
+        <v>16.100000000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="34">
+        <v>2022</v>
+      </c>
+      <c r="B79" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C79" s="10">
+        <v>15.8</v>
+      </c>
+      <c r="D79" s="11">
+        <v>13.2</v>
+      </c>
+      <c r="E79" s="12">
+        <v>12</v>
+      </c>
+      <c r="F79" s="10">
+        <v>11.2</v>
+      </c>
+      <c r="G79" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="H79" s="12">
+        <v>8.1</v>
+      </c>
+      <c r="I79" s="10">
+        <v>18</v>
+      </c>
+      <c r="J79" s="11">
+        <v>14.7</v>
+      </c>
+      <c r="K79" s="12">
+        <v>13.8</v>
+      </c>
+      <c r="L79" s="10">
+        <v>31.1</v>
+      </c>
+      <c r="M79" s="11">
+        <v>27.3</v>
+      </c>
+      <c r="N79" s="12">
+        <v>25.1</v>
+      </c>
+      <c r="O79" s="10">
+        <v>23.9</v>
+      </c>
+      <c r="P79" s="11">
+        <v>21.1</v>
+      </c>
+      <c r="Q79" s="12">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="R79" s="10">
+        <v>33.1</v>
+      </c>
+      <c r="S79" s="11">
+        <v>29</v>
+      </c>
+      <c r="T79" s="12">
+        <v>26.6</v>
+      </c>
+      <c r="U79" s="10">
+        <v>23.8</v>
+      </c>
+      <c r="V79" s="11">
+        <v>21.3</v>
+      </c>
+      <c r="W79" s="12">
+        <v>20.6</v>
+      </c>
+      <c r="X79" s="10">
+        <v>15.8</v>
+      </c>
+      <c r="Y79" s="11">
+        <v>15.8</v>
+      </c>
+      <c r="Z79" s="12">
+        <v>16.8</v>
+      </c>
+      <c r="AA79" s="10">
+        <v>25.3</v>
+      </c>
+      <c r="AB79" s="11">
+        <v>22.3</v>
+      </c>
+      <c r="AC79" s="12">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="34">
+        <v>2022</v>
+      </c>
+      <c r="B80" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="9">
-[...85 lines deleted...]
-      <c r="B9" s="29" t="s">
+      <c r="C80" s="10">
+        <v>18.7</v>
+      </c>
+      <c r="D80" s="11">
+        <v>15.5</v>
+      </c>
+      <c r="E80" s="12">
+        <v>13.8</v>
+      </c>
+      <c r="F80" s="10">
+        <v>14.4</v>
+      </c>
+      <c r="G80" s="11">
+        <v>12.4</v>
+      </c>
+      <c r="H80" s="12">
+        <v>10.1</v>
+      </c>
+      <c r="I80" s="10">
+        <v>20.7</v>
+      </c>
+      <c r="J80" s="11">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="K80" s="12">
+        <v>15.5</v>
+      </c>
+      <c r="L80" s="10">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="M80" s="11">
+        <v>27.9</v>
+      </c>
+      <c r="N80" s="12">
+        <v>24.6</v>
+      </c>
+      <c r="O80" s="10">
+        <v>25.3</v>
+      </c>
+      <c r="P80" s="11">
+        <v>22.9</v>
+      </c>
+      <c r="Q80" s="12">
+        <v>19</v>
+      </c>
+      <c r="R80" s="10">
+        <v>34.1</v>
+      </c>
+      <c r="S80" s="11">
+        <v>29.3</v>
+      </c>
+      <c r="T80" s="12">
+        <v>26.1</v>
+      </c>
+      <c r="U80" s="10">
+        <v>24.8</v>
+      </c>
+      <c r="V80" s="11">
+        <v>24.5</v>
+      </c>
+      <c r="W80" s="12">
+        <v>21.4</v>
+      </c>
+      <c r="X80" s="10">
+        <v>20</v>
+      </c>
+      <c r="Y80" s="11">
+        <v>21</v>
+      </c>
+      <c r="Z80" s="12">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="AA80" s="10">
+        <v>25.7</v>
+      </c>
+      <c r="AB80" s="11">
+        <v>25.2</v>
+      </c>
+      <c r="AC80" s="12">
+        <v>22.1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="32">
+        <v>2022</v>
+      </c>
+      <c r="B81" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="C9" s="9">
-[...85 lines deleted...]
-      <c r="B10" s="29" t="s">
+      <c r="C81" s="10">
+        <v>21.3</v>
+      </c>
+      <c r="D81" s="11">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="E81" s="12">
+        <v>12.9</v>
+      </c>
+      <c r="F81" s="10">
+        <v>15.2</v>
+      </c>
+      <c r="G81" s="11">
+        <v>12.8</v>
+      </c>
+      <c r="H81" s="12">
+        <v>9.1</v>
+      </c>
+      <c r="I81" s="10">
+        <v>24.2</v>
+      </c>
+      <c r="J81" s="11">
+        <v>20.3</v>
+      </c>
+      <c r="K81" s="12">
+        <v>14.7</v>
+      </c>
+      <c r="L81" s="10">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="M81" s="11">
+        <v>29.3</v>
+      </c>
+      <c r="N81" s="12">
+        <v>24.1</v>
+      </c>
+      <c r="O81" s="10">
+        <v>30.1</v>
+      </c>
+      <c r="P81" s="11">
+        <v>25.6</v>
+      </c>
+      <c r="Q81" s="12">
+        <v>21.1</v>
+      </c>
+      <c r="R81" s="10">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="S81" s="11">
+        <v>30.3</v>
+      </c>
+      <c r="T81" s="12">
+        <v>24.9</v>
+      </c>
+      <c r="U81" s="10">
+        <v>28.1</v>
+      </c>
+      <c r="V81" s="11">
+        <v>25</v>
+      </c>
+      <c r="W81" s="12">
+        <v>20.6</v>
+      </c>
+      <c r="X81" s="10">
+        <v>20.3</v>
+      </c>
+      <c r="Y81" s="11">
+        <v>19.2</v>
+      </c>
+      <c r="Z81" s="12">
+        <v>14.5</v>
+      </c>
+      <c r="AA81" s="10">
+        <v>29.6</v>
+      </c>
+      <c r="AB81" s="11">
+        <v>26.1</v>
+      </c>
+      <c r="AC81" s="12">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="33">
+        <v>2023</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C82" s="10">
+        <v>22.7</v>
+      </c>
+      <c r="D82" s="11">
+        <v>15.9</v>
+      </c>
+      <c r="E82" s="12">
+        <v>14.3</v>
+      </c>
+      <c r="F82" s="10">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="G82" s="11">
+        <v>11.6</v>
+      </c>
+      <c r="H82" s="12">
+        <v>10</v>
+      </c>
+      <c r="I82" s="10">
+        <v>25.6</v>
+      </c>
+      <c r="J82" s="11">
+        <v>18</v>
+      </c>
+      <c r="K82" s="12">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="L82" s="10">
+        <v>37</v>
+      </c>
+      <c r="M82" s="11">
+        <v>29.3</v>
+      </c>
+      <c r="N82" s="12">
+        <v>26.1</v>
+      </c>
+      <c r="O82" s="10">
+        <v>31</v>
+      </c>
+      <c r="P82" s="11">
+        <v>21.9</v>
+      </c>
+      <c r="Q82" s="12">
+        <v>20.9</v>
+      </c>
+      <c r="R82" s="10">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="S82" s="11">
+        <v>31.3</v>
+      </c>
+      <c r="T82" s="12">
+        <v>27.5</v>
+      </c>
+      <c r="U82" s="10">
+        <v>28</v>
+      </c>
+      <c r="V82" s="11">
+        <v>24.3</v>
+      </c>
+      <c r="W82" s="12">
+        <v>22.9</v>
+      </c>
+      <c r="X82" s="10">
+        <v>25.1</v>
+      </c>
+      <c r="Y82" s="11">
+        <v>20.8</v>
+      </c>
+      <c r="Z82" s="12">
+        <v>19.2</v>
+      </c>
+      <c r="AA82" s="10">
+        <v>28.5</v>
+      </c>
+      <c r="AB82" s="11">
+        <v>24.9</v>
+      </c>
+      <c r="AC82" s="12">
+        <v>23.6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="34">
+        <v>2023</v>
+      </c>
+      <c r="B83" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C83" s="10">
+        <v>22.6</v>
+      </c>
+      <c r="D83" s="11">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="E83" s="12">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="F83" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="G83" s="11">
+        <v>14.2</v>
+      </c>
+      <c r="H83" s="12">
+        <v>13.5</v>
+      </c>
+      <c r="I83" s="10">
+        <v>25.8</v>
+      </c>
+      <c r="J83" s="11">
+        <v>21.1</v>
+      </c>
+      <c r="K83" s="12">
+        <v>18.5</v>
+      </c>
+      <c r="L83" s="10">
+        <v>36.9</v>
+      </c>
+      <c r="M83" s="11">
+        <v>32.5</v>
+      </c>
+      <c r="N83" s="12">
+        <v>30.1</v>
+      </c>
+      <c r="O83" s="10">
+        <v>33</v>
+      </c>
+      <c r="P83" s="11">
+        <v>27.8</v>
+      </c>
+      <c r="Q83" s="12">
+        <v>27.4</v>
+      </c>
+      <c r="R83" s="10">
+        <v>37.9</v>
+      </c>
+      <c r="S83" s="11">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="T83" s="12">
+        <v>30.8</v>
+      </c>
+      <c r="U83" s="10">
+        <v>29.6</v>
+      </c>
+      <c r="V83" s="11">
+        <v>27.7</v>
+      </c>
+      <c r="W83" s="12">
+        <v>26.3</v>
+      </c>
+      <c r="X83" s="10">
+        <v>21.2</v>
+      </c>
+      <c r="Y83" s="11">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="Z83" s="12">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="AA83" s="10">
+        <v>31.2</v>
+      </c>
+      <c r="AB83" s="11">
+        <v>29.5</v>
+      </c>
+      <c r="AC83" s="12">
+        <v>27.8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="34">
+        <v>2023</v>
+      </c>
+      <c r="B84" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C84" s="10">
+        <v>24</v>
+      </c>
+      <c r="D84" s="11">
+        <v>20.5</v>
+      </c>
+      <c r="E84" s="12">
+        <v>19</v>
+      </c>
+      <c r="F84" s="10">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G84" s="11">
+        <v>14.8</v>
+      </c>
+      <c r="H84" s="12">
+        <v>14.2</v>
+      </c>
+      <c r="I84" s="10">
+        <v>27.7</v>
+      </c>
+      <c r="J84" s="11">
+        <v>23.2</v>
+      </c>
+      <c r="K84" s="12">
+        <v>21.3</v>
+      </c>
+      <c r="L84" s="10">
+        <v>37.6</v>
+      </c>
+      <c r="M84" s="11">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="N84" s="12">
+        <v>30.4</v>
+      </c>
+      <c r="O84" s="10">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="P84" s="11">
+        <v>30.3</v>
+      </c>
+      <c r="Q84" s="12">
+        <v>26.1</v>
+      </c>
+      <c r="R84" s="10">
+        <v>39.1</v>
+      </c>
+      <c r="S84" s="11">
+        <v>35.9</v>
+      </c>
+      <c r="T84" s="12">
+        <v>31.5</v>
+      </c>
+      <c r="U84" s="10">
+        <v>29.1</v>
+      </c>
+      <c r="V84" s="11">
+        <v>27.8</v>
+      </c>
+      <c r="W84" s="12">
+        <v>25.9</v>
+      </c>
+      <c r="X84" s="10">
+        <v>20</v>
+      </c>
+      <c r="Y84" s="11">
+        <v>20.2</v>
+      </c>
+      <c r="Z84" s="12">
+        <v>20</v>
+      </c>
+      <c r="AA84" s="10">
+        <v>30.9</v>
+      </c>
+      <c r="AB84" s="11">
+        <v>29.2</v>
+      </c>
+      <c r="AC84" s="12">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="32">
+        <v>2023</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C85" s="10">
+        <v>26.3</v>
+      </c>
+      <c r="D85" s="11">
+        <v>22.3</v>
+      </c>
+      <c r="E85" s="12">
+        <v>17</v>
+      </c>
+      <c r="F85" s="10">
+        <v>17.3</v>
+      </c>
+      <c r="G85" s="11">
+        <v>15.2</v>
+      </c>
+      <c r="H85" s="12">
+        <v>10.7</v>
+      </c>
+      <c r="I85" s="10">
+        <v>30.6</v>
+      </c>
+      <c r="J85" s="11">
+        <v>25.7</v>
+      </c>
+      <c r="K85" s="12">
+        <v>20</v>
+      </c>
+      <c r="L85" s="10">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="M85" s="11">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="N85" s="12">
+        <v>29.9</v>
+      </c>
+      <c r="O85" s="10">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="P85" s="11">
+        <v>30</v>
+      </c>
+      <c r="Q85" s="12">
+        <v>24.8</v>
+      </c>
+      <c r="R85" s="10">
+        <v>41.1</v>
+      </c>
+      <c r="S85" s="11">
+        <v>36.6</v>
+      </c>
+      <c r="T85" s="12">
+        <v>31.3</v>
+      </c>
+      <c r="U85" s="10">
+        <v>30.4</v>
+      </c>
+      <c r="V85" s="11">
+        <v>27.2</v>
+      </c>
+      <c r="W85" s="12">
+        <v>24</v>
+      </c>
+      <c r="X85" s="10">
+        <v>21.7</v>
+      </c>
+      <c r="Y85" s="11">
+        <v>18.7</v>
+      </c>
+      <c r="Z85" s="12">
+        <v>15.6</v>
+      </c>
+      <c r="AA85" s="10">
+        <v>32.1</v>
+      </c>
+      <c r="AB85" s="11">
+        <v>28.8</v>
+      </c>
+      <c r="AC85" s="12">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B86" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C86" s="10">
+        <v>28.3</v>
+      </c>
+      <c r="D86" s="11">
+        <v>21.7</v>
+      </c>
+      <c r="E86" s="12">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="F86" s="10">
+        <v>18.3</v>
+      </c>
+      <c r="G86" s="11">
+        <v>14.7</v>
+      </c>
+      <c r="H86" s="12">
+        <v>12.4</v>
+      </c>
+      <c r="I86" s="10">
+        <v>33</v>
+      </c>
+      <c r="J86" s="11">
+        <v>25</v>
+      </c>
+      <c r="K86" s="12">
+        <v>21.9</v>
+      </c>
+      <c r="L86" s="10">
+        <v>41.3</v>
+      </c>
+      <c r="M86" s="11">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="N86" s="12">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="O86" s="10">
+        <v>34.6</v>
+      </c>
+      <c r="P86" s="11">
+        <v>30.3</v>
+      </c>
+      <c r="Q86" s="12">
+        <v>29.2</v>
+      </c>
+      <c r="R86" s="10">
+        <v>43.1</v>
+      </c>
+      <c r="S86" s="11">
+        <v>36</v>
+      </c>
+      <c r="T86" s="12">
+        <v>33</v>
+      </c>
+      <c r="U86" s="10">
+        <v>29</v>
+      </c>
+      <c r="V86" s="11">
+        <v>25.5</v>
+      </c>
+      <c r="W86" s="12">
+        <v>24.4</v>
+      </c>
+      <c r="X86" s="10">
+        <v>22.5</v>
+      </c>
+      <c r="Y86" s="11">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="Z86" s="12">
+        <v>16.7</v>
+      </c>
+      <c r="AA86" s="10">
+        <v>30.3</v>
+      </c>
+      <c r="AB86" s="11">
+        <v>27</v>
+      </c>
+      <c r="AC86" s="12">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="34">
+        <v>2024</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C87" s="10">
+        <v>25.7</v>
+      </c>
+      <c r="D87" s="11">
+        <v>22.6</v>
+      </c>
+      <c r="E87" s="12">
+        <v>20.7</v>
+      </c>
+      <c r="F87" s="10">
+        <v>18.2</v>
+      </c>
+      <c r="G87" s="11">
+        <v>16.7</v>
+      </c>
+      <c r="H87" s="12">
+        <v>14.6</v>
+      </c>
+      <c r="I87" s="10">
+        <v>29.2</v>
+      </c>
+      <c r="J87" s="11">
+        <v>25.4</v>
+      </c>
+      <c r="K87" s="12">
+        <v>23.5</v>
+      </c>
+      <c r="L87" s="10">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="M87" s="11">
+        <v>35.1</v>
+      </c>
+      <c r="N87" s="12">
+        <v>32.4</v>
+      </c>
+      <c r="O87" s="10">
+        <v>31.4</v>
+      </c>
+      <c r="P87" s="11">
+        <v>30.2</v>
+      </c>
+      <c r="Q87" s="12">
+        <v>26.9</v>
+      </c>
+      <c r="R87" s="10">
+        <v>41.4</v>
+      </c>
+      <c r="S87" s="11">
+        <v>36.4</v>
+      </c>
+      <c r="T87" s="12">
+        <v>33.9</v>
+      </c>
+      <c r="U87" s="10">
+        <v>29.9</v>
+      </c>
+      <c r="V87" s="11">
+        <v>27.9</v>
+      </c>
+      <c r="W87" s="12">
+        <v>27.4</v>
+      </c>
+      <c r="X87" s="10">
+        <v>19.5</v>
+      </c>
+      <c r="Y87" s="11">
+        <v>18.8</v>
+      </c>
+      <c r="Z87" s="12">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="AA87" s="10">
+        <v>31.8</v>
+      </c>
+      <c r="AB87" s="11">
+        <v>29.6</v>
+      </c>
+      <c r="AC87" s="12">
+        <v>29.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="34">
+        <v>2024</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C88" s="10">
+        <v>27</v>
+      </c>
+      <c r="D88" s="11">
+        <v>24.1</v>
+      </c>
+      <c r="E88" s="12">
+        <v>21.3</v>
+      </c>
+      <c r="F88" s="10">
+        <v>18.5</v>
+      </c>
+      <c r="G88" s="11">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H88" s="12">
+        <v>14.9</v>
+      </c>
+      <c r="I88" s="10">
+        <v>31</v>
+      </c>
+      <c r="J88" s="11">
+        <v>27.3</v>
+      </c>
+      <c r="K88" s="12">
+        <v>24.3</v>
+      </c>
+      <c r="L88" s="10">
+        <v>39.4</v>
+      </c>
+      <c r="M88" s="11">
+        <v>36</v>
+      </c>
+      <c r="N88" s="12">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="O88" s="10">
+        <v>33.1</v>
+      </c>
+      <c r="P88" s="11">
+        <v>30.4</v>
+      </c>
+      <c r="Q88" s="12">
+        <v>27.5</v>
+      </c>
+      <c r="R88" s="10">
+        <v>41.1</v>
+      </c>
+      <c r="S88" s="11">
+        <v>37.5</v>
+      </c>
+      <c r="T88" s="12">
+        <v>34.1</v>
+      </c>
+      <c r="U88" s="10">
+        <v>31.9</v>
+      </c>
+      <c r="V88" s="11">
+        <v>30.5</v>
+      </c>
+      <c r="W88" s="12">
+        <v>27.7</v>
+      </c>
+      <c r="X88" s="10">
+        <v>22.3</v>
+      </c>
+      <c r="Y88" s="11">
+        <v>23.6</v>
+      </c>
+      <c r="Z88" s="12">
+        <v>22</v>
+      </c>
+      <c r="AA88" s="10">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="AB88" s="11">
+        <v>31.8</v>
+      </c>
+      <c r="AC88" s="12">
+        <v>28.8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="32">
+        <v>2024</v>
+      </c>
+      <c r="B89" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="9">
-[...174 lines deleted...]
-      <c r="B12" s="29" t="s">
+      <c r="C89" s="10">
+        <v>27.4</v>
+      </c>
+      <c r="D89" s="11">
+        <v>24.6</v>
+      </c>
+      <c r="E89" s="12">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="F89" s="10">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G89" s="11">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H89" s="12">
+        <v>13.5</v>
+      </c>
+      <c r="I89" s="10">
+        <v>31.2</v>
+      </c>
+      <c r="J89" s="11">
+        <v>27.9</v>
+      </c>
+      <c r="K89" s="12">
+        <v>22.2</v>
+      </c>
+      <c r="L89" s="10">
+        <v>41.4</v>
+      </c>
+      <c r="M89" s="11">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="N89" s="12">
+        <v>31</v>
+      </c>
+      <c r="O89" s="10">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="P89" s="11">
+        <v>28.6</v>
+      </c>
+      <c r="Q89" s="12">
+        <v>23.8</v>
+      </c>
+      <c r="R89" s="10">
+        <v>43.6</v>
+      </c>
+      <c r="S89" s="11">
+        <v>39.6</v>
+      </c>
+      <c r="T89" s="12">
+        <v>33</v>
+      </c>
+      <c r="U89" s="10">
+        <v>31.7</v>
+      </c>
+      <c r="V89" s="11">
+        <v>28.7</v>
+      </c>
+      <c r="W89" s="12">
+        <v>24.6</v>
+      </c>
+      <c r="X89" s="10">
+        <v>24.4</v>
+      </c>
+      <c r="Y89" s="11">
+        <v>22.2</v>
+      </c>
+      <c r="Z89" s="12">
+        <v>19.8</v>
+      </c>
+      <c r="AA89" s="10">
+        <v>33.1</v>
+      </c>
+      <c r="AB89" s="11">
+        <v>29.9</v>
+      </c>
+      <c r="AC89" s="12">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="33">
+        <v>2025</v>
+      </c>
+      <c r="B90" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="C12" s="9">
-[...44 lines deleted...]
-      <c r="R12" s="9">
+      <c r="C90" s="10">
+        <v>28.3</v>
+      </c>
+      <c r="D90" s="11">
+        <v>22.2</v>
+      </c>
+      <c r="E90" s="12">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="F90" s="10">
+        <v>20.3</v>
+      </c>
+      <c r="G90" s="11">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="H90" s="12">
+        <v>15</v>
+      </c>
+      <c r="I90" s="10">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="J90" s="11">
+        <v>24.8</v>
+      </c>
+      <c r="K90" s="12">
+        <v>22.6</v>
+      </c>
+      <c r="L90" s="10">
+        <v>40.9</v>
+      </c>
+      <c r="M90" s="11">
+        <v>34.9</v>
+      </c>
+      <c r="N90" s="12">
+        <v>30.9</v>
+      </c>
+      <c r="O90" s="10">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="P90" s="11">
+        <v>26.3</v>
+      </c>
+      <c r="Q90" s="12">
+        <v>23.9</v>
+      </c>
+      <c r="R90" s="10">
+        <v>43.1</v>
+      </c>
+      <c r="S90" s="11">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="T90" s="12">
+        <v>32.9</v>
+      </c>
+      <c r="U90" s="10">
+        <v>30.3</v>
+      </c>
+      <c r="V90" s="11">
+        <v>25.9</v>
+      </c>
+      <c r="W90" s="12">
+        <v>25.4</v>
+      </c>
+      <c r="X90" s="10">
+        <v>21.7</v>
+      </c>
+      <c r="Y90" s="11">
+        <v>17.7</v>
+      </c>
+      <c r="Z90" s="12">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="AA90" s="10">
+        <v>31.9</v>
+      </c>
+      <c r="AB90" s="11">
+        <v>27.4</v>
+      </c>
+      <c r="AC90" s="12">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="34">
+        <v>2025</v>
+      </c>
+      <c r="B91" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C91" s="10">
+        <v>26.9</v>
+      </c>
+      <c r="D91" s="11">
+        <v>23.2</v>
+      </c>
+      <c r="E91" s="12">
+        <v>22</v>
+      </c>
+      <c r="F91" s="10">
+        <v>19.5</v>
+      </c>
+      <c r="G91" s="11">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H91" s="12">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="I91" s="10">
+        <v>30.4</v>
+      </c>
+      <c r="J91" s="11">
+        <v>25.9</v>
+      </c>
+      <c r="K91" s="12">
+        <v>24.6</v>
+      </c>
+      <c r="L91" s="10">
+        <v>36.5</v>
+      </c>
+      <c r="M91" s="11">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="N91" s="12">
+        <v>30.3</v>
+      </c>
+      <c r="O91" s="10">
+        <v>28.4</v>
+      </c>
+      <c r="P91" s="11">
+        <v>23.6</v>
+      </c>
+      <c r="Q91" s="12">
+        <v>23.8</v>
+      </c>
+      <c r="R91" s="10">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="S91" s="11">
+        <v>35.1</v>
+      </c>
+      <c r="T91" s="12">
+        <v>32</v>
+      </c>
+      <c r="U91" s="10">
+        <v>28.8</v>
+      </c>
+      <c r="V91" s="11">
+        <v>27.5</v>
+      </c>
+      <c r="W91" s="12">
+        <v>27.5</v>
+      </c>
+      <c r="X91" s="10">
+        <v>14.9</v>
+      </c>
+      <c r="Y91" s="11">
+        <v>18.2</v>
+      </c>
+      <c r="Z91" s="12">
+        <v>18.2</v>
+      </c>
+      <c r="AA91" s="10">
+        <v>31.4</v>
+      </c>
+      <c r="AB91" s="11">
+        <v>29.3</v>
+      </c>
+      <c r="AC91" s="12">
+        <v>29.2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="34">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C92" s="10">
+        <v>26.8</v>
+      </c>
+      <c r="D92" s="11">
+        <v>23.6</v>
+      </c>
+      <c r="E92" s="12">
+        <v>21.2</v>
+      </c>
+      <c r="F92" s="10">
+        <v>19.3</v>
+      </c>
+      <c r="G92" s="11">
+        <v>17.2</v>
+      </c>
+      <c r="H92" s="12">
+        <v>15.1</v>
+      </c>
+      <c r="I92" s="10">
+        <v>30.3</v>
+      </c>
+      <c r="J92" s="11">
+        <v>26.6</v>
+      </c>
+      <c r="K92" s="12">
+        <v>24.1</v>
+      </c>
+      <c r="L92" s="10">
+        <v>35.1</v>
+      </c>
+      <c r="M92" s="11">
+        <v>32.5</v>
+      </c>
+      <c r="N92" s="12">
+        <v>28.9</v>
+      </c>
+      <c r="O92" s="10">
+        <v>29.3</v>
+      </c>
+      <c r="P92" s="11">
+        <v>28.2</v>
+      </c>
+      <c r="Q92" s="12">
+        <v>24.4</v>
+      </c>
+      <c r="R92" s="10">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="S92" s="11">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="T92" s="12">
+        <v>30.2</v>
+      </c>
+      <c r="U92" s="10">
+        <v>28.6</v>
+      </c>
+      <c r="V92" s="11">
+        <v>27</v>
+      </c>
+      <c r="W92" s="12">
+        <v>25</v>
+      </c>
+      <c r="X92" s="10">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="Y92" s="11">
+        <v>19.7</v>
+      </c>
+      <c r="Z92" s="12">
+        <v>18.7</v>
+      </c>
+      <c r="AA92" s="10">
+        <v>30.7</v>
+      </c>
+      <c r="AB92" s="11">
+        <v>28.3</v>
+      </c>
+      <c r="AC92" s="12">
+        <v>26.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="32">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" s="10">
+        <v>28</v>
+      </c>
+      <c r="D93" s="11">
+        <v>24.1</v>
+      </c>
+      <c r="E93" s="12">
+        <v>19.2</v>
+      </c>
+      <c r="F93" s="10">
+        <v>21.3</v>
+      </c>
+      <c r="G93" s="11">
+        <v>18.8</v>
+      </c>
+      <c r="H93" s="12">
+        <v>14.9</v>
+      </c>
+      <c r="I93" s="10">
+        <v>31.2</v>
+      </c>
+      <c r="J93" s="11">
+        <v>26.6</v>
+      </c>
+      <c r="K93" s="12">
+        <v>21.3</v>
+      </c>
+      <c r="L93" s="10">
+        <v>37.4</v>
+      </c>
+      <c r="M93" s="11">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="N93" s="12">
+        <v>27</v>
+      </c>
+      <c r="O93" s="10">
+        <v>30.4</v>
+      </c>
+      <c r="P93" s="11">
+        <v>26.9</v>
+      </c>
+      <c r="Q93" s="12">
+        <v>22.1</v>
+      </c>
+      <c r="R93" s="10">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="S93" s="11">
+        <v>34.4</v>
+      </c>
+      <c r="T93" s="12">
+        <v>28.3</v>
+      </c>
+      <c r="U93" s="10">
+        <v>31.4</v>
+      </c>
+      <c r="V93" s="11">
+        <v>27.6</v>
+      </c>
+      <c r="W93" s="12">
+        <v>24.2</v>
+      </c>
+      <c r="X93" s="10">
+        <v>22.4</v>
+      </c>
+      <c r="Y93" s="11">
+        <v>19.8</v>
+      </c>
+      <c r="Z93" s="12">
+        <v>17.2</v>
+      </c>
+      <c r="AA93" s="10">
+        <v>33.1</v>
+      </c>
+      <c r="AB93" s="11">
+        <v>29</v>
+      </c>
+      <c r="AC93" s="12">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="33">
+        <v>2026</v>
+      </c>
+      <c r="B94" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C94" s="10">
+        <v>29.4</v>
+      </c>
+      <c r="D94" s="11">
+        <v>23.1</v>
+      </c>
+      <c r="E94" s="12">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="F94" s="10">
+        <v>22.6</v>
+      </c>
+      <c r="G94" s="11">
+        <v>19</v>
+      </c>
+      <c r="H94" s="12">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="I94" s="10">
+        <v>32.6</v>
+      </c>
+      <c r="J94" s="11">
+        <v>25</v>
+      </c>
+      <c r="K94" s="12">
+        <v>22.2</v>
+      </c>
+      <c r="L94" s="10">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="M94" s="11">
+        <v>31.5</v>
+      </c>
+      <c r="N94" s="12">
+        <v>28.2</v>
+      </c>
+      <c r="O94" s="10">
+        <v>34.9</v>
+      </c>
+      <c r="P94" s="11">
+        <v>27.7</v>
+      </c>
+      <c r="Q94" s="12">
+        <v>23.6</v>
+      </c>
+      <c r="R94" s="10">
+        <v>39.1</v>
+      </c>
+      <c r="S94" s="11">
+        <v>32.5</v>
+      </c>
+      <c r="T94" s="12">
+        <v>29.4</v>
+      </c>
+      <c r="U94" s="10">
+        <v>29.5</v>
+      </c>
+      <c r="V94" s="11">
+        <v>26.1</v>
+      </c>
+      <c r="W94" s="12">
+        <v>25.2</v>
+      </c>
+      <c r="X94" s="10">
+        <v>26.1</v>
+      </c>
+      <c r="Y94" s="11">
+        <v>24.7</v>
+      </c>
+      <c r="Z94" s="12">
+        <v>21.3</v>
+      </c>
+      <c r="AA94" s="10">
+        <v>30.2</v>
+      </c>
+      <c r="AB94" s="11">
+        <v>26.4</v>
+      </c>
+      <c r="AC94" s="12">
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="34">
+        <v>2026</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C95" s="10">
+        <v>25.7</v>
+      </c>
+      <c r="D95" s="11">
+        <v>22</v>
+      </c>
+      <c r="E95" s="12">
+        <v>20.3</v>
+      </c>
+      <c r="F95" s="10">
+        <v>21.3</v>
+      </c>
+      <c r="G95" s="11">
         <v>18</v>
       </c>
-      <c r="S12" s="10">
-[...340 lines deleted...]
-      <c r="N16" s="11">
+      <c r="H95" s="12">
         <v>15.4</v>
       </c>
-      <c r="O16" s="9">
-[...97 lines deleted...]
-      <c r="R17" s="9">
+      <c r="I95" s="10">
+        <v>27.8</v>
+      </c>
+      <c r="J95" s="11">
+        <v>23.8</v>
+      </c>
+      <c r="K95" s="12">
+        <v>22.6</v>
+      </c>
+      <c r="L95" s="10">
+        <v>34.5</v>
+      </c>
+      <c r="M95" s="11">
+        <v>30.9</v>
+      </c>
+      <c r="N95" s="12">
+        <v>29.1</v>
+      </c>
+      <c r="O95" s="10">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="P95" s="11">
+        <v>26.7</v>
+      </c>
+      <c r="Q95" s="12">
+        <v>25.5</v>
+      </c>
+      <c r="R95" s="10">
+        <v>35</v>
+      </c>
+      <c r="S95" s="11">
+        <v>32</v>
+      </c>
+      <c r="T95" s="12">
+        <v>30</v>
+      </c>
+      <c r="U95" s="10">
+        <v>27.6</v>
+      </c>
+      <c r="V95" s="11">
+        <v>25.9</v>
+      </c>
+      <c r="W95" s="12">
+        <v>25.4</v>
+      </c>
+      <c r="X95" s="10">
+        <v>25.2</v>
+      </c>
+      <c r="Y95" s="11">
+        <v>22.2</v>
+      </c>
+      <c r="Z95" s="12">
+        <v>20.2</v>
+      </c>
+      <c r="AA95" s="10">
+        <v>28</v>
+      </c>
+      <c r="AB95" s="11">
+        <v>26.6</v>
+      </c>
+      <c r="AC95" s="12">
+        <v>26.4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="32">
+        <v>2026</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C96" s="10">
+        <v>26.7</v>
+      </c>
+      <c r="D96" s="11">
+        <v>23.2</v>
+      </c>
+      <c r="E96" s="12">
+        <v>21.6</v>
+      </c>
+      <c r="F96" s="10">
+        <v>22.8</v>
+      </c>
+      <c r="G96" s="11">
+        <v>20.6</v>
+      </c>
+      <c r="H96" s="12">
+        <v>17.8</v>
+      </c>
+      <c r="I96" s="10">
+        <v>28.5</v>
+      </c>
+      <c r="J96" s="11">
         <v>24.4</v>
       </c>
-      <c r="S17" s="10">
-[...2826 lines deleted...]
-      <c r="L49" s="9">
+      <c r="K96" s="12">
+        <v>23.3</v>
+      </c>
+      <c r="L96" s="10">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="M96" s="11">
+        <v>31.2</v>
+      </c>
+      <c r="N96" s="12">
+        <v>28.4</v>
+      </c>
+      <c r="O96" s="10">
+        <v>34.4</v>
+      </c>
+      <c r="P96" s="11">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="Q96" s="12">
+        <v>29.2</v>
+      </c>
+      <c r="R96" s="10">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="S96" s="11">
+        <v>30.9</v>
+      </c>
+      <c r="T96" s="12">
+        <v>28.2</v>
+      </c>
+      <c r="U96" s="10">
+        <v>27.8</v>
+      </c>
+      <c r="V96" s="11">
+        <v>26.9</v>
+      </c>
+      <c r="W96" s="12">
+        <v>25.1</v>
+      </c>
+      <c r="X96" s="10">
+        <v>24.2</v>
+      </c>
+      <c r="Y96" s="11">
+        <v>25.2</v>
+      </c>
+      <c r="Z96" s="12">
         <v>22.4</v>
       </c>
-      <c r="M49" s="10">
-[...14 lines deleted...]
-      <c r="R49" s="9">
+      <c r="AA96" s="10">
+        <v>28.4</v>
+      </c>
+      <c r="AB96" s="11">
+        <v>27.2</v>
+      </c>
+      <c r="AC96" s="12">
         <v>25.6</v>
       </c>
-      <c r="S49" s="10">
-[...4129 lines deleted...]
-        <v>45</v>
+    </row>
+    <row r="97" spans="2:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.59055118110236227" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="45" max="16383" man="1"/>
     <brk id="81" max="28" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6e55966b-5927-4af0-bc5b-6ec1c1e5ab97" xmlns:ns3="d581c74f-8d20-4889-b30d-3695beef3d5e" xmlns:ns4="b5471033-25ca-41e4-b4f9-0c69817a7d90" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4964ffaea5ba7db1dafffab121a6cf17" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100ABE80147CC01EC4DB2D3463784B6C09A" ma:contentTypeVersion="" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="404cf71fb8567744463275d01af8d6cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6e55966b-5927-4af0-bc5b-6ec1c1e5ab97" xmlns:ns3="d581c74f-8d20-4889-b30d-3695beef3d5e" xmlns:ns4="b5471033-25ca-41e4-b4f9-0c69817a7d90" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="090db7e420af6ce4e7649aee49d2f2c9" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="6e55966b-5927-4af0-bc5b-6ec1c1e5ab97"/>
     <xsd:import namespace="d581c74f-8d20-4889-b30d-3695beef3d5e"/>
     <xsd:import namespace="b5471033-25ca-41e4-b4f9-0c69817a7d90"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_x5409__x5ddd__x5148__x751f_" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:_x30ea__x30f3__x30af_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x30ea__x30f3__x30af_2" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6e55966b-5927-4af0-bc5b-6ec1c1e5ab97" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -34445,50 +34779,67 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="22" nillable="true" ma:displayName="承認の状態" ma:internalName="_x627f__x8a8d__x306e__x72b6__x614b_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:displayName="画像タグ_0" ma:hidden="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x30ea__x30f3__x30af_" ma:index="29" nillable="true" ma:displayName="リンク" ma:format="Hyperlink" ma:internalName="_x30ea__x30f3__x30af_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x30ea__x30f3__x30af_2" ma:index="30" nillable="true" ma:displayName="リンク2" ma:format="Dropdown" ma:list="6c9c9eed-f7d3-4828-b009-3d585feb4a40" ma:internalName="_x30ea__x30f3__x30af_2" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d581c74f-8d20-4889-b30d-3695beef3d5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -34592,122 +34943,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x5409__x5ddd__x5148__x751f_ xmlns="6e55966b-5927-4af0-bc5b-6ec1c1e5ab97" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e55966b-5927-4af0-bc5b-6ec1c1e5ab97" xsi:nil="true"/>
+    <_x30ea__x30f3__x30af_ xmlns="6e55966b-5927-4af0-bc5b-6ec1c1e5ab97">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </_x30ea__x30f3__x30af_>
+    <_x30ea__x30f3__x30af_2 xmlns="6e55966b-5927-4af0-bc5b-6ec1c1e5ab97" xsi:nil="true"/>
+    <TaxCatchAll xmlns="b5471033-25ca-41e4-b4f9-0c69817a7d90" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="6e55966b-5927-4af0-bc5b-6ec1c1e5ab97" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3EBCC01-6B1C-4A72-B3FF-37B0F970F880}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D7931D-E359-403F-93ED-2CD5FC06A7AB}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1693CDCE-DB38-43F5-8709-03EF84610104}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49BAEBC1-A7F1-4A2E-9834-D1B7FF1DDF18}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03409A6A-EE90-4C71-BCDE-9A64C6C82ACB}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B172B65F-5458-4D4A-A692-63847A300027}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <Manager/>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...31 lines deleted...]
-  <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
+  <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:category/>
+  <dc:creator/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description/>
+  <cp:keywords/>
+  <dc:subject/>
+  <dc:title/>
   <cp:lastModifiedBy/>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABE80147CC01EC4DB2D3463784B6C09A</vt:lpwstr>
   </property>
 </Properties>
 </file>