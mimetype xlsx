--- v0 (2026-06-16)
+++ v1 (2026-09-26)
@@ -1,87 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{704F7C4C-B348-4B82-8AD7-55905966C783}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{502CA276-1F39-4649-90BB-7040684681B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="2340" windowWidth="21600" windowHeight="11295" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総括表" sheetId="1" r:id="rId1"/>
     <sheet name="被保険者数" sheetId="2" r:id="rId2"/>
     <sheet name="被保険者数（現役並み再掲）" sheetId="3" r:id="rId3"/>
     <sheet name="被保険者数（一般Ⅱ再掲）" sheetId="4" r:id="rId4"/>
+    <sheet name="医療給付の状況" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">医療給付の状況!$B$1:$J$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">総括表!$B$1:$AN$70</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">被保険者数!$B$1:$W$57</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'被保険者数（現役並み再掲）'!$B$1:$N$57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'被保険者数（一般Ⅱ再掲）'!$B$1:$N$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'被保険者数（現役並み再掲）'!$B$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="557" uniqueCount="169">
   <si>
     <t>後期高齢者医療毎月事業状況報告（事業月報）　総括表（速報値）</t>
   </si>
   <si>
     <t>適用状況</t>
   </si>
   <si>
     <t>医療給付の状況</t>
   </si>
   <si>
     <t>被保険者数</t>
   </si>
   <si>
     <t>医療費</t>
   </si>
   <si>
     <t>医療給付費</t>
   </si>
   <si>
     <t>対前年(同月)比</t>
   </si>
   <si>
     <t>給付率</t>
   </si>
   <si>
@@ -507,198 +508,204 @@
   <si>
     <t>大分県</t>
   </si>
   <si>
     <t>宮崎県</t>
   </si>
   <si>
     <t>鹿児島県</t>
   </si>
   <si>
     <t>沖縄県</t>
   </si>
   <si>
     <t>（注）１　速報値のため数字が変わる場合がある。</t>
   </si>
   <si>
     <t>（再掲）現役並み所得者</t>
   </si>
   <si>
     <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である</t>
   </si>
   <si>
     <t>（再掲）一般所得者Ⅱ</t>
   </si>
   <si>
-    <t>2025年度</t>
-    <phoneticPr fontId="1"/>
+    <t>◎医療給付の状況</t>
+  </si>
+  <si>
+    <t>医療給付費
+（百万円）</t>
+  </si>
+  <si>
+    <t>給付率（％）</t>
+  </si>
+  <si>
+    <t>１人当たり
+医療費（円）</t>
+  </si>
+  <si>
+    <t>医療費（百万円）</t>
+  </si>
+  <si>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>（注）1　「医療費」の「入院」には「食事療養・生活療養（医科）」を、「入院外」には「調剤」を、「歯科」には</t>
+  </si>
+  <si>
+    <t>　　  　　「食事療養・生活療養（歯科）」を、「その他」には「訪問看護」や「療養費等」を含む。</t>
+  </si>
+  <si>
+    <t>　　　2　「医療給付費」は、「医療費」の「保険者負担分」と「高額療養費」と「高額介護合算療養費」の合算額である。</t>
+  </si>
+  <si>
+    <t>　　　3　「給付率」は、「医療給付費」を「医療費」で除した数値に１００を乗じた数値である。</t>
+  </si>
+  <si>
+    <t>　　　4　 速報値のため数値が変わる場合がある。</t>
   </si>
   <si>
     <t>（注）1　年度とは当該年の３月から翌年の２月までの期間をいう。ただし、2008年度は2008年4月から2009年2月までの11ヶ月分に係るものである。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ネン</t>
     </rPh>
     <rPh sb="40" eb="41">
       <t>ド</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ガツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ネン</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>ガツ</t>
     </rPh>
     <rPh sb="64" eb="65">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ブン</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>カカ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　2　「医療費」の「入院」には「食事療養・生活療養（医科）」を、「入院外」には「調剤」を、「歯科」には「食事療養・生活療養（歯科）」を含む。</t>
     <rPh sb="28" eb="30">
       <t>イカ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>シカ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>ショクジ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>リョウヨウ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>リョウヨウ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>シカ</t>
     </rPh>
     <rPh sb="69" eb="70">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　3　「医療給付費」は、「医療費」の「保険者負担分」と「高額療養費」と「高額介護合算療養費」の合算額である。※2012年2月までは「高額介護合算療養費」を含まない。</t>
     <rPh sb="6" eb="8">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>キュウフヒ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>イリョウヒ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ホケンシャ</t>
     </rPh>
     <rPh sb="24" eb="27">
       <t>フタンブン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>コウガク</t>
     </rPh>
     <rPh sb="32" eb="35">
       <t>リョウヨウヒ</t>
     </rPh>
     <rPh sb="49" eb="52">
       <t>ガッサンガク</t>
     </rPh>
     <rPh sb="79" eb="80">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　4　「給付率」は、「医療給付費」を「医療費」で除した数値に１００を乗じた数値である。</t>
     <rPh sb="6" eb="9">
       <t>キュウフリツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>キュウフヒ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>イリョウヒ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ジョ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>スウチ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>スウチ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
-[...24 lines deleted...]
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　6  2018年度の「（再掲）現役並み所得者Ⅰ数」、「（再掲）現役並み所得者Ⅱ数」、「（再掲）現役並み所得者Ⅲ数」は2018年8月～2019年2月までの７ヶ月分の平均である。</t>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ゲンエキ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ナ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>スウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="34" eb="36">
@@ -727,98 +734,98 @@
     </rPh>
     <rPh sb="58" eb="59">
       <t>スウ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ネン</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>ガツ</t>
     </rPh>
     <rPh sb="73" eb="74">
       <t>ネン</t>
     </rPh>
     <rPh sb="75" eb="76">
       <t>ガツ</t>
     </rPh>
     <rPh sb="81" eb="82">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="82" eb="83">
       <t>ブン</t>
     </rPh>
     <rPh sb="84" eb="86">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　7 「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である資格取得後２年を経過するまでの者である。ただし、2019年３月以前は、被用者保険の被扶養者の保険料軽減の特例措置により資格取得後２年を経過した者を含む。</t>
     <rPh sb="111" eb="113">
       <t>イゼン</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　8  2019年度の「（再掲）被扶養者であった被保険者数」は2019年4月～2020年2月までの11ヶ月分の平均である。</t>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="18" eb="22">
       <t>ヒフヨウシャ</t>
     </rPh>
     <rPh sb="26" eb="30">
       <t>ヒホケンシャ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>スウ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>ネン</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ガツ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>ネン</t>
     </rPh>
     <rPh sb="47" eb="48">
       <t>ガツ</t>
     </rPh>
     <rPh sb="54" eb="55">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ブン</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　9  2022年9月以前の「（再掲）一般所得者数」は、「被保険者数」より「（再掲）現役並み所得者数」、「（再掲）低所得Ⅰ該当者数」、「（再掲）低所得Ⅱ該当者数」を除いた数値である。また、2022年10月以降の「被保険者数」には所得区分不詳を含むため、必ずしも所得区分別の合計と一致しない。</t>
     <rPh sb="10" eb="11">
       <t>ネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ガツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イゼン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イッパン</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>スウ</t>
     </rPh>
     <rPh sb="31" eb="35">
@@ -902,117 +909,147 @@
     </rPh>
     <rPh sb="39" eb="40">
       <t>スウ</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>ガツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ネン</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>ガツ</t>
     </rPh>
     <rPh sb="63" eb="64">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="64" eb="65">
       <t>ブン</t>
     </rPh>
     <rPh sb="66" eb="68">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である資格取得後２年を経過するまでの者である。</t>
   </si>
   <si>
     <t>　　　３　「被保険者数」には所得区分不詳を含むため、必ずしも所得区分別の合計と一致しない。</t>
     <rPh sb="6" eb="10">
       <t>ヒホケンシャ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>スウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ショトク</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>クブン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>フショウ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>フク</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>カナラ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ショトク</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>クブン</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>ベツ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>イッチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　　　 資格取得後２年を経過するまでの者である。</t>
   </si>
+  <si>
+    <t>2025年度</t>
+  </si>
+  <si>
+    <t>　　　5　2025年3月以降は速報値のため数値が変わる場合がある。</t>
+    <rPh sb="9" eb="10">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ソクホウチ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="11">
+  <numFmts count="13">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
     <numFmt numFmtId="177" formatCode="yyyy&quot;年度&quot;"/>
     <numFmt numFmtId="178" formatCode="0.0_ "/>
     <numFmt numFmtId="179" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="180" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
     <numFmt numFmtId="181" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
     <numFmt numFmtId="182" formatCode="0.0_ ;\-0.0\ "/>
     <numFmt numFmtId="183" formatCode="#,##0.0"/>
     <numFmt numFmtId="184" formatCode="0_ "/>
     <numFmt numFmtId="185" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="186" formatCode="#,##0.0_ "/>
+    <numFmt numFmtId="187" formatCode="0.000_ "/>
+    <numFmt numFmtId="188" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -1021,119 +1058,142 @@
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <name val="明朝"/>
+      <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="62">
+  <borders count="101">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1703,60 +1763,529 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -1834,81 +2363,100 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="15">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...9 lines deleted...]
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="198">
+  <cellXfs count="255">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1961,519 +2509,724 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="38" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="38" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="43" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="43" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="36" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="36" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="50" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="50" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="49" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="49" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="52" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="54" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="55" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="59" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="60" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="61" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="61" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="62" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="55" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="65" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="66" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="67" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="68" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="69" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="71" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="72" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="73" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="74" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="57" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="58" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="75" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="76" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="77" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="78" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="79" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="81" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="82" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="83" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="84" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="85" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="86" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="89" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="92" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="90" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="5" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="90" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="5" fillId="0" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="5" fillId="0" borderId="91" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="93" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="93" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="94" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="12" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="185" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="183" fontId="12" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="183" fontId="12" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="183" fontId="12" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="186" fontId="12" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="186" fontId="12" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="186" fontId="12" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="186" fontId="12" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="179" fontId="19" fillId="0" borderId="70" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="186" fontId="19" fillId="0" borderId="56" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="186" fontId="19" fillId="0" borderId="80" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="186" fontId="19" fillId="0" borderId="88" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="187" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="58" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="95" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="60" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="97" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="59" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="96" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="61" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="98" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="100" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="99" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="99" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="56" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="181" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="15">
+  <cellStyles count="8">
     <cellStyle name="桁区切り 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
-    <cellStyle name="桁区切り 2 2 2" xfId="12" xr:uid="{49353099-3F3D-452F-8AF9-93995857BE37}"/>
-[...3 lines deleted...]
-    <cellStyle name="桁区切り 2 4" xfId="11" xr:uid="{50355716-3B81-4418-918C-EB83E7C2DD94}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 2 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
-    <cellStyle name="標準 2 3 2" xfId="13" xr:uid="{0722DC8F-D417-4F97-8059-7BEC9F43FCC5}"/>
-    <cellStyle name="標準 2 3 3" xfId="10" xr:uid="{91070402-6C48-41FD-BCC6-9EAECAFBAEE2}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準_第２表　都道府県別後期高齢者医療被保険者の状況_事業月報(１２月)_事業月報(201012)" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2693,386 +3446,370 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AO70"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.875" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.5" style="1" customWidth="1"/>
-    <col min="2" max="2" width="1.125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="1.125" style="38" customWidth="1"/>
     <col min="3" max="3" width="11.875" style="31" customWidth="1"/>
     <col min="4" max="4" width="9.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.625" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="5.375" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="5.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="5.375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.625" style="1" customWidth="1"/>
     <col min="17" max="17" width="5.375" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.625" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.375" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="5.375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.625" style="1" customWidth="1"/>
     <col min="23" max="23" width="5.375" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.625" style="1" customWidth="1"/>
     <col min="25" max="25" width="5.375" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.625" style="1" customWidth="1"/>
     <col min="27" max="27" width="5.375" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.125" style="1" customWidth="1"/>
     <col min="29" max="29" width="5.375" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.625" style="1" customWidth="1"/>
     <col min="31" max="31" width="5.375" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.625" style="1" customWidth="1"/>
     <col min="33" max="33" width="5.375" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.625" style="1" customWidth="1"/>
     <col min="35" max="35" width="5.375" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.125" style="1" customWidth="1"/>
     <col min="37" max="37" width="5.375" style="1" customWidth="1"/>
-    <col min="38" max="38" width="6.625" style="34" customWidth="1"/>
-    <col min="39" max="39" width="8.625" style="34" customWidth="1"/>
+    <col min="38" max="38" width="6.625" style="35" customWidth="1"/>
+    <col min="39" max="39" width="8.625" style="35" customWidth="1"/>
     <col min="40" max="40" width="5.375" style="1" customWidth="1"/>
     <col min="41" max="41" width="8.625" style="1" customWidth="1"/>
     <col min="42" max="42" width="4.875" style="1" customWidth="1"/>
     <col min="43" max="16384" width="4.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:40" ht="24" customHeight="1">
-      <c r="B1" s="151" t="s">
+      <c r="B1" s="193" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="152"/>
-[...36 lines deleted...]
-      <c r="AN1" s="152"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
+      <c r="K1" s="194"/>
+      <c r="L1" s="194"/>
+      <c r="M1" s="194"/>
+      <c r="N1" s="194"/>
+      <c r="O1" s="194"/>
+      <c r="P1" s="194"/>
+      <c r="Q1" s="194"/>
+      <c r="R1" s="194"/>
+      <c r="S1" s="194"/>
+      <c r="T1" s="194"/>
+      <c r="U1" s="194"/>
+      <c r="V1" s="194"/>
+      <c r="W1" s="194"/>
+      <c r="X1" s="194"/>
+      <c r="Y1" s="194"/>
+      <c r="Z1" s="194"/>
+      <c r="AA1" s="194"/>
+      <c r="AB1" s="194"/>
+      <c r="AC1" s="194"/>
+      <c r="AD1" s="194"/>
+      <c r="AE1" s="194"/>
+      <c r="AF1" s="194"/>
+      <c r="AG1" s="194"/>
+      <c r="AH1" s="194"/>
+      <c r="AI1" s="194"/>
+      <c r="AJ1" s="194"/>
+      <c r="AK1" s="194"/>
+      <c r="AL1" s="194"/>
+      <c r="AM1" s="194"/>
+      <c r="AN1" s="194"/>
     </row>
     <row r="2" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
-      <c r="D2" s="166" t="s">
+      <c r="D2" s="208" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="167"/>
-[...22 lines deleted...]
-      <c r="AB2" s="166" t="s">
+      <c r="E2" s="209"/>
+      <c r="F2" s="209"/>
+      <c r="G2" s="209"/>
+      <c r="H2" s="209"/>
+      <c r="I2" s="209"/>
+      <c r="J2" s="209"/>
+      <c r="K2" s="209"/>
+      <c r="L2" s="209"/>
+      <c r="M2" s="209"/>
+      <c r="N2" s="209"/>
+      <c r="O2" s="209"/>
+      <c r="P2" s="209"/>
+      <c r="Q2" s="209"/>
+      <c r="R2" s="209"/>
+      <c r="S2" s="209"/>
+      <c r="T2" s="209"/>
+      <c r="U2" s="209"/>
+      <c r="V2" s="209"/>
+      <c r="W2" s="209"/>
+      <c r="X2" s="209"/>
+      <c r="Y2" s="209"/>
+      <c r="Z2" s="209"/>
+      <c r="AA2" s="210"/>
+      <c r="AB2" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="AC2" s="167"/>
-[...10 lines deleted...]
-      <c r="AN2" s="168"/>
+      <c r="AC2" s="209"/>
+      <c r="AD2" s="209"/>
+      <c r="AE2" s="209"/>
+      <c r="AF2" s="209"/>
+      <c r="AG2" s="209"/>
+      <c r="AH2" s="209"/>
+      <c r="AI2" s="209"/>
+      <c r="AJ2" s="209"/>
+      <c r="AK2" s="209"/>
+      <c r="AL2" s="209"/>
+      <c r="AM2" s="209"/>
+      <c r="AN2" s="210"/>
     </row>
     <row r="3" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
-      <c r="D3" s="163" t="s">
+      <c r="D3" s="205" t="s">
         <v>3</v>
       </c>
       <c r="AA3" s="7"/>
-      <c r="AB3" s="169" t="s">
+      <c r="AB3" s="211" t="s">
         <v>4</v>
       </c>
-      <c r="AC3" s="167"/>
-[...6 lines deleted...]
-      <c r="AJ3" s="170" t="s">
+      <c r="AC3" s="209"/>
+      <c r="AD3" s="209"/>
+      <c r="AE3" s="209"/>
+      <c r="AF3" s="209"/>
+      <c r="AG3" s="209"/>
+      <c r="AH3" s="209"/>
+      <c r="AI3" s="210"/>
+      <c r="AJ3" s="212" t="s">
         <v>5</v>
       </c>
-      <c r="AK3" s="159" t="s">
+      <c r="AK3" s="201" t="s">
         <v>6</v>
       </c>
-      <c r="AL3" s="171" t="s">
+      <c r="AL3" s="213" t="s">
         <v>7</v>
       </c>
-      <c r="AM3" s="153" t="s">
+      <c r="AM3" s="195" t="s">
         <v>8</v>
       </c>
-      <c r="AN3" s="156" t="s">
+      <c r="AN3" s="198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
-      <c r="D4" s="164"/>
-      <c r="E4" s="174" t="s">
+      <c r="D4" s="206"/>
+      <c r="E4" s="216" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="162" t="s">
+      <c r="F4" s="204" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="156" t="s">
+      <c r="G4" s="198" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="162" t="s">
+      <c r="H4" s="204" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="7"/>
-      <c r="P4" s="162" t="s">
+      <c r="P4" s="204" t="s">
         <v>11</v>
       </c>
       <c r="Q4" s="10"/>
       <c r="R4" s="11"/>
       <c r="S4" s="12"/>
       <c r="T4" s="11"/>
       <c r="U4" s="13"/>
-      <c r="V4" s="162" t="s">
+      <c r="V4" s="204" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="156" t="s">
+      <c r="W4" s="198" t="s">
         <v>6</v>
       </c>
-      <c r="X4" s="162" t="s">
+      <c r="X4" s="204" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="156" t="s">
+      <c r="Y4" s="198" t="s">
         <v>6</v>
       </c>
-      <c r="Z4" s="162" t="s">
+      <c r="Z4" s="204" t="s">
         <v>14</v>
       </c>
-      <c r="AA4" s="156" t="s">
+      <c r="AA4" s="198" t="s">
         <v>6</v>
       </c>
-      <c r="AB4" s="163" t="s">
+      <c r="AB4" s="205" t="s">
         <v>15</v>
       </c>
       <c r="AC4" s="14"/>
-      <c r="AD4" s="97"/>
-[...9 lines deleted...]
-      <c r="AN4" s="158"/>
+      <c r="AD4" s="146"/>
+      <c r="AE4" s="146"/>
+      <c r="AF4" s="146"/>
+      <c r="AG4" s="146"/>
+      <c r="AH4" s="146"/>
+      <c r="AI4" s="147"/>
+      <c r="AJ4" s="196"/>
+      <c r="AK4" s="202"/>
+      <c r="AL4" s="214"/>
+      <c r="AM4" s="196"/>
+      <c r="AN4" s="200"/>
     </row>
     <row r="5" spans="2:40" s="4" customFormat="1" ht="37.5" customHeight="1">
       <c r="B5" s="15"/>
       <c r="C5" s="16"/>
-      <c r="D5" s="165"/>
-[...3 lines deleted...]
-      <c r="H5" s="155"/>
+      <c r="D5" s="207"/>
+      <c r="E5" s="199"/>
+      <c r="F5" s="197"/>
+      <c r="G5" s="199"/>
+      <c r="H5" s="197"/>
       <c r="I5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="100" t="s">
+      <c r="J5" s="149" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="99" t="s">
+      <c r="K5" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="100" t="s">
+      <c r="L5" s="149" t="s">
         <v>17</v>
       </c>
-      <c r="M5" s="99" t="s">
+      <c r="M5" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="N5" s="100" t="s">
+      <c r="N5" s="149" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="99" t="s">
+      <c r="O5" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="155"/>
+      <c r="P5" s="197"/>
       <c r="Q5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="100" t="s">
+      <c r="R5" s="149" t="s">
         <v>19</v>
       </c>
       <c r="S5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="100" t="s">
+      <c r="T5" s="149" t="s">
         <v>20</v>
       </c>
       <c r="U5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="V5" s="155"/>
-[...5 lines deleted...]
-      <c r="AB5" s="165"/>
+      <c r="V5" s="197"/>
+      <c r="W5" s="199"/>
+      <c r="X5" s="197"/>
+      <c r="Y5" s="199"/>
+      <c r="Z5" s="197"/>
+      <c r="AA5" s="199"/>
+      <c r="AB5" s="207"/>
       <c r="AC5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AD5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AE5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="AF5" s="20" t="s">
         <v>22</v>
       </c>
       <c r="AG5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="AH5" s="20" t="s">
         <v>23</v>
       </c>
       <c r="AI5" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="AJ5" s="155"/>
-[...3 lines deleted...]
-      <c r="AN5" s="157"/>
+      <c r="AJ5" s="197"/>
+      <c r="AK5" s="203"/>
+      <c r="AL5" s="215"/>
+      <c r="AM5" s="197"/>
+      <c r="AN5" s="199"/>
     </row>
     <row r="6" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="B6" s="2"/>
       <c r="C6" s="3"/>
       <c r="D6" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="24" t="s">
         <v>24</v>
       </c>
@@ -3146,14505 +3883,15910 @@
         <v>25</v>
       </c>
       <c r="AH6" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AI6" s="23" t="s">
         <v>25</v>
       </c>
       <c r="AJ6" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AK6" s="23" t="s">
         <v>25</v>
       </c>
       <c r="AL6" s="25" t="s">
         <v>25</v>
       </c>
       <c r="AM6" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AN6" s="23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B7" s="101"/>
-      <c r="C7" s="102">
+      <c r="B7" s="150"/>
+      <c r="C7" s="151">
         <v>39539</v>
       </c>
       <c r="D7" s="26">
         <v>13210115.90909091</v>
       </c>
-      <c r="E7" s="103" t="s">
+      <c r="E7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="27">
         <v>509958.09090909088</v>
       </c>
-      <c r="G7" s="103" t="s">
+      <c r="G7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="27">
         <v>1073328.8181818179</v>
       </c>
-      <c r="I7" s="103" t="s">
+      <c r="I7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K7" s="103" t="s">
+      <c r="K7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M7" s="103" t="s">
+      <c r="M7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O7" s="103" t="s">
+      <c r="O7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P7" s="27">
         <v>7426288.3636363614</v>
       </c>
-      <c r="Q7" s="103" t="s">
+      <c r="Q7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="R7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S7" s="103" t="s">
+      <c r="S7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U7" s="103" t="s">
+      <c r="U7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V7" s="27">
         <v>2412752.9090909092</v>
       </c>
-      <c r="W7" s="103" t="s">
+      <c r="W7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="X7" s="27">
         <v>2297745.8181818179</v>
       </c>
-      <c r="Y7" s="103" t="s">
+      <c r="Y7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="Z7" s="27">
         <v>1858460.636363636</v>
       </c>
-      <c r="AA7" s="104" t="s">
+      <c r="AA7" s="153" t="s">
         <v>28</v>
       </c>
       <c r="AB7" s="27">
         <v>10381884.165557001</v>
       </c>
-      <c r="AC7" s="103" t="s">
+      <c r="AC7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="AD7" s="27">
         <v>5164710.1439960003</v>
       </c>
-      <c r="AE7" s="103" t="s">
+      <c r="AE7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="AF7" s="27">
         <v>4754992.2993869996</v>
       </c>
-      <c r="AG7" s="103" t="s">
+      <c r="AG7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="AH7" s="27">
         <v>321345.48704500002</v>
       </c>
-      <c r="AI7" s="103" t="s">
+      <c r="AI7" s="152" t="s">
         <v>28</v>
       </c>
       <c r="AJ7" s="27">
         <v>9442184.6299159992</v>
       </c>
-      <c r="AK7" s="103" t="s">
+      <c r="AK7" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="AL7" s="105">
+      <c r="AL7" s="154">
         <v>90.948660949632327</v>
       </c>
       <c r="AM7" s="27">
         <v>785904.09327237005</v>
       </c>
-      <c r="AN7" s="103" t="s">
+      <c r="AN7" s="152" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B8" s="101"/>
-      <c r="C8" s="102">
+      <c r="B8" s="150"/>
+      <c r="C8" s="151">
         <v>39904</v>
       </c>
       <c r="D8" s="26">
         <v>13615896.75</v>
       </c>
-      <c r="E8" s="103">
+      <c r="E8" s="152">
         <v>3.0717432284590451</v>
       </c>
       <c r="F8" s="27">
         <v>473064.75</v>
       </c>
-      <c r="G8" s="103">
+      <c r="G8" s="152">
         <v>-7.2345829131413408</v>
       </c>
       <c r="H8" s="27">
         <v>1033014.75</v>
       </c>
-      <c r="I8" s="103">
+      <c r="I8" s="152">
         <v>-3.755984885424835</v>
       </c>
       <c r="J8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K8" s="103" t="s">
+      <c r="K8" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M8" s="103" t="s">
+      <c r="M8" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O8" s="103" t="s">
+      <c r="O8" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="27">
         <v>7630822</v>
       </c>
-      <c r="Q8" s="103">
+      <c r="Q8" s="152">
         <v>2.754183871517291</v>
       </c>
       <c r="R8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S8" s="103" t="s">
+      <c r="S8" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U8" s="103" t="s">
+      <c r="U8" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V8" s="27">
         <v>2471053.666666667</v>
       </c>
-      <c r="W8" s="103">
+      <c r="W8" s="152">
         <v>2.4163583994071041</v>
       </c>
       <c r="X8" s="27">
         <v>2481006.333333333</v>
       </c>
-      <c r="Y8" s="103">
+      <c r="Y8" s="152">
         <v>7.9756652672978046</v>
       </c>
       <c r="Z8" s="27">
         <v>1844865.166666667</v>
       </c>
-      <c r="AA8" s="104">
+      <c r="AA8" s="153">
         <v>-0.73154466825681164</v>
       </c>
       <c r="AB8" s="27">
         <v>12010830.691205001</v>
       </c>
-      <c r="AC8" s="103">
+      <c r="AC8" s="152">
         <v>15.69027837020376</v>
       </c>
       <c r="AD8" s="27">
         <v>5950417.7719999999</v>
       </c>
-      <c r="AE8" s="103">
+      <c r="AE8" s="152">
         <v>15.213005301321481</v>
       </c>
       <c r="AF8" s="27">
         <v>5509712.444689</v>
       </c>
-      <c r="AG8" s="103">
+      <c r="AG8" s="152">
         <v>15.872163355538889</v>
       </c>
       <c r="AH8" s="27">
         <v>370095.24738000002</v>
       </c>
-      <c r="AI8" s="103">
+      <c r="AI8" s="152">
         <v>15.170513450582</v>
       </c>
       <c r="AJ8" s="27">
         <v>10964700.751660001</v>
       </c>
-      <c r="AK8" s="103">
+      <c r="AK8" s="152">
         <v>16.124617145487271</v>
       </c>
-      <c r="AL8" s="105">
+      <c r="AL8" s="154">
         <v>91.290111679693936</v>
       </c>
       <c r="AM8" s="27">
         <v>882118.22634487879</v>
       </c>
-      <c r="AN8" s="103">
+      <c r="AN8" s="152">
         <v>12.242477663131851</v>
       </c>
     </row>
     <row r="9" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B9" s="101"/>
-      <c r="C9" s="102">
+      <c r="B9" s="150"/>
+      <c r="C9" s="151">
         <v>40269</v>
       </c>
       <c r="D9" s="26">
         <v>14059914.66666667</v>
       </c>
-      <c r="E9" s="103">
+      <c r="E9" s="152">
         <v>3.2610258789357078</v>
       </c>
       <c r="F9" s="27">
         <v>437857.41666666669</v>
       </c>
-      <c r="G9" s="103">
+      <c r="G9" s="152">
         <v>-7.4423920474593226</v>
       </c>
       <c r="H9" s="27">
         <v>1012637.5</v>
       </c>
-      <c r="I9" s="103">
+      <c r="I9" s="152">
         <v>-1.9726001008214089</v>
       </c>
       <c r="J9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K9" s="103" t="s">
+      <c r="K9" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M9" s="103" t="s">
+      <c r="M9" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O9" s="103" t="s">
+      <c r="O9" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P9" s="27">
         <v>7793742.3333333321</v>
       </c>
-      <c r="Q9" s="103">
+      <c r="Q9" s="152">
         <v>2.1350299264395471</v>
       </c>
       <c r="R9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S9" s="103" t="s">
+      <c r="S9" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U9" s="103" t="s">
+      <c r="U9" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V9" s="27">
         <v>2669289.25</v>
       </c>
-      <c r="W9" s="103">
+      <c r="W9" s="152">
         <v>8.0223099161073286</v>
       </c>
       <c r="X9" s="27">
         <v>2584245.583333333</v>
       </c>
-      <c r="Y9" s="103">
+      <c r="Y9" s="152">
         <v>4.1611844602304604</v>
       </c>
       <c r="Z9" s="27">
         <v>1830996.083333333</v>
       </c>
-      <c r="AA9" s="104">
+      <c r="AA9" s="153">
         <v>-0.7517667731996025</v>
       </c>
       <c r="AB9" s="27">
         <v>12721335.97727</v>
       </c>
-      <c r="AC9" s="103">
+      <c r="AC9" s="152">
         <v>5.9155382698489856</v>
       </c>
       <c r="AD9" s="27">
         <v>6400520.0742239999</v>
       </c>
-      <c r="AE9" s="103">
+      <c r="AE9" s="152">
         <v>7.5642134631618507</v>
       </c>
       <c r="AF9" s="27">
         <v>5728519.854789</v>
       </c>
-      <c r="AG9" s="103">
+      <c r="AG9" s="152">
         <v>3.9713036260343499</v>
       </c>
       <c r="AH9" s="27">
         <v>398484.63725600002</v>
       </c>
-      <c r="AI9" s="103">
+      <c r="AI9" s="152">
         <v>7.6708334076094786</v>
       </c>
       <c r="AJ9" s="27">
         <v>11646454.605380001</v>
       </c>
-      <c r="AK9" s="103">
+      <c r="AK9" s="152">
         <v>6.2177150946576054</v>
       </c>
-      <c r="AL9" s="105">
+      <c r="AL9" s="154">
         <v>91.550562190869272</v>
       </c>
       <c r="AM9" s="27">
         <v>904794.67897695163</v>
       </c>
-      <c r="AN9" s="103">
+      <c r="AN9" s="152">
         <v>2.5706817923981</v>
       </c>
     </row>
     <row r="10" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B10" s="101"/>
-      <c r="C10" s="102">
+      <c r="B10" s="150"/>
+      <c r="C10" s="151">
         <v>40634</v>
       </c>
       <c r="D10" s="26">
         <v>14483835</v>
       </c>
-      <c r="E10" s="103">
+      <c r="E10" s="152">
         <v>3.015098906242764</v>
       </c>
       <c r="F10" s="27">
         <v>404893.08333333331</v>
       </c>
-      <c r="G10" s="103">
+      <c r="G10" s="152">
         <v>-7.5285542915511598</v>
       </c>
       <c r="H10" s="27">
         <v>1013308.25</v>
       </c>
-      <c r="I10" s="103">
+      <c r="I10" s="152">
         <v>6.6237918307399113E-2</v>
       </c>
       <c r="J10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K10" s="103" t="s">
+      <c r="K10" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M10" s="103" t="s">
+      <c r="M10" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O10" s="103" t="s">
+      <c r="O10" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P10" s="27">
         <v>7925489.166666666</v>
       </c>
-      <c r="Q10" s="103">
+      <c r="Q10" s="152">
         <v>1.690418129040028</v>
       </c>
       <c r="R10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S10" s="103" t="s">
+      <c r="S10" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U10" s="103" t="s">
+      <c r="U10" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V10" s="27">
         <v>2870736.5</v>
       </c>
-      <c r="W10" s="103">
+      <c r="W10" s="152">
         <v>7.5468497840764259</v>
       </c>
       <c r="X10" s="27">
         <v>2674301.083333333</v>
       </c>
-      <c r="Y10" s="103">
+      <c r="Y10" s="152">
         <v>3.4847887747510691</v>
       </c>
       <c r="Z10" s="27">
         <v>1808555.666666667</v>
       </c>
-      <c r="AA10" s="104">
+      <c r="AA10" s="153">
         <v>-1.225585181253563</v>
       </c>
       <c r="AB10" s="27">
         <v>13299145.86239</v>
       </c>
-      <c r="AC10" s="103">
+      <c r="AC10" s="152">
         <v>4.5420534930640022</v>
       </c>
       <c r="AD10" s="27">
         <v>6619462.2233210001</v>
       </c>
-      <c r="AE10" s="103">
+      <c r="AE10" s="152">
         <v>3.4206931086540489</v>
       </c>
       <c r="AF10" s="27">
         <v>6046831.8018720001</v>
       </c>
-      <c r="AG10" s="103">
+      <c r="AG10" s="152">
         <v>5.5566176805146972</v>
       </c>
       <c r="AH10" s="27">
         <v>426328.14578700002</v>
       </c>
-      <c r="AI10" s="103">
+      <c r="AI10" s="152">
         <v>6.9873480500359566</v>
       </c>
       <c r="AJ10" s="27">
         <v>12199523.97308</v>
       </c>
-      <c r="AK10" s="103">
+      <c r="AK10" s="152">
         <v>4.7488217353675477</v>
       </c>
-      <c r="AL10" s="105">
+      <c r="AL10" s="154">
         <v>91.731635244187132</v>
       </c>
       <c r="AM10" s="27">
         <v>918206.11477485078</v>
       </c>
-      <c r="AN10" s="103">
+      <c r="AN10" s="152">
         <v>1.4822628945014851</v>
       </c>
     </row>
     <row r="11" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B11" s="101"/>
-      <c r="C11" s="102">
+      <c r="B11" s="150"/>
+      <c r="C11" s="151">
         <v>41000</v>
       </c>
       <c r="D11" s="26">
         <v>14904991.58333333</v>
       </c>
-      <c r="E11" s="103">
+      <c r="E11" s="152">
         <v>2.9077698229324822</v>
       </c>
       <c r="F11" s="27">
         <v>383853.16666666669</v>
       </c>
-      <c r="G11" s="103">
+      <c r="G11" s="152">
         <v>-5.1964129625166393</v>
       </c>
       <c r="H11" s="27">
         <v>1016951.166666667</v>
       </c>
-      <c r="I11" s="103">
+      <c r="I11" s="152">
         <v>0.35950725425029079</v>
       </c>
       <c r="J11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K11" s="103" t="s">
+      <c r="K11" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M11" s="103" t="s">
+      <c r="M11" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O11" s="103" t="s">
+      <c r="O11" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P11" s="27">
         <v>8096345.5000000019</v>
       </c>
-      <c r="Q11" s="103">
+      <c r="Q11" s="152">
         <v>2.1557828134057599</v>
       </c>
       <c r="R11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S11" s="103" t="s">
+      <c r="S11" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U11" s="103" t="s">
+      <c r="U11" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V11" s="27">
         <v>3034158.916666667</v>
       </c>
-      <c r="W11" s="103">
+      <c r="W11" s="152">
         <v>5.6926999976022463</v>
       </c>
       <c r="X11" s="27">
         <v>2757536</v>
       </c>
-      <c r="Y11" s="103">
+      <c r="Y11" s="152">
         <v>3.1123988688259501</v>
       </c>
       <c r="Z11" s="27">
         <v>1780257.5</v>
       </c>
-      <c r="AA11" s="104">
+      <c r="AA11" s="153">
         <v>-1.5646831993190951</v>
       </c>
       <c r="AB11" s="27">
         <v>13704425.633161001</v>
       </c>
-      <c r="AC11" s="103">
+      <c r="AC11" s="152">
         <v>3.0474120290471469</v>
       </c>
       <c r="AD11" s="27">
         <v>6810247.9019480003</v>
       </c>
-      <c r="AE11" s="103">
+      <c r="AE11" s="152">
         <v>2.8821930270233049</v>
       </c>
       <c r="AF11" s="27">
         <v>6225000.9902520003</v>
       </c>
-      <c r="AG11" s="103">
+      <c r="AG11" s="152">
         <v>2.946488247363543</v>
       </c>
       <c r="AH11" s="27">
         <v>452153.78967000003</v>
       </c>
-      <c r="AI11" s="103">
+      <c r="AI11" s="152">
         <v>6.0576915078702998</v>
       </c>
       <c r="AJ11" s="27">
         <v>12604480.195346</v>
       </c>
-      <c r="AK11" s="103">
+      <c r="AK11" s="152">
         <v>3.31944281727381</v>
       </c>
-      <c r="AL11" s="105">
+      <c r="AL11" s="154">
         <v>91.973793960737552</v>
       </c>
       <c r="AM11" s="27">
         <v>919452.08801628579</v>
       </c>
-      <c r="AN11" s="103">
+      <c r="AN11" s="152">
         <v>0.1356964652474035</v>
       </c>
     </row>
     <row r="12" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B12" s="101"/>
-      <c r="C12" s="102">
+      <c r="B12" s="150"/>
+      <c r="C12" s="151">
         <v>41365</v>
       </c>
       <c r="D12" s="26">
         <v>15266362</v>
       </c>
-      <c r="E12" s="103">
+      <c r="E12" s="152">
         <v>2.4244925912655151</v>
       </c>
       <c r="F12" s="27">
         <v>372173.5</v>
       </c>
-      <c r="G12" s="103">
+      <c r="G12" s="152">
         <v>-3.04274334066108</v>
       </c>
       <c r="H12" s="27">
         <v>1021152.916666667</v>
       </c>
-      <c r="I12" s="103">
+      <c r="I12" s="152">
         <v>0.41317126502469209</v>
       </c>
       <c r="J12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K12" s="103" t="s">
+      <c r="K12" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M12" s="103" t="s">
+      <c r="M12" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O12" s="103" t="s">
+      <c r="O12" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P12" s="27">
         <v>8255012.9166666679</v>
       </c>
-      <c r="Q12" s="103">
+      <c r="Q12" s="152">
         <v>1.9597411778766951</v>
       </c>
       <c r="R12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S12" s="103" t="s">
+      <c r="S12" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U12" s="103" t="s">
+      <c r="U12" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V12" s="27">
         <v>3169665.5</v>
       </c>
-      <c r="W12" s="103">
+      <c r="W12" s="152">
         <v>4.4660344779238192</v>
       </c>
       <c r="X12" s="27">
         <v>2820530.666666667</v>
       </c>
-      <c r="Y12" s="103">
+      <c r="Y12" s="152">
         <v>2.2844549143389741</v>
       </c>
       <c r="Z12" s="27">
         <v>1746599.416666667</v>
       </c>
-      <c r="AA12" s="104">
+      <c r="AA12" s="153">
         <v>-1.8906300539856311</v>
       </c>
       <c r="AB12" s="27">
         <v>14191203.141391</v>
       </c>
-      <c r="AC12" s="103">
+      <c r="AC12" s="152">
         <v>3.5519730724951288</v>
       </c>
       <c r="AD12" s="27">
         <v>6962403.9593179999</v>
       </c>
-      <c r="AE12" s="103">
+      <c r="AE12" s="152">
         <v>2.2342220071970949</v>
       </c>
       <c r="AF12" s="27">
         <v>6528236.4696319997</v>
       </c>
-      <c r="AG12" s="103">
+      <c r="AG12" s="152">
         <v>4.8712519059008974</v>
       </c>
       <c r="AH12" s="27">
         <v>475661.72811700002</v>
       </c>
-      <c r="AI12" s="103">
+      <c r="AI12" s="152">
         <v>5.1991023815496584</v>
       </c>
       <c r="AJ12" s="27">
         <v>13051875.949898001</v>
       </c>
-      <c r="AK12" s="103">
+      <c r="AK12" s="152">
         <v>3.5494978580488779</v>
       </c>
-      <c r="AL12" s="105">
+      <c r="AL12" s="154">
         <v>91.971595500807382</v>
       </c>
       <c r="AM12" s="27">
         <v>929573.34179492143</v>
       </c>
-      <c r="AN12" s="103">
+      <c r="AN12" s="152">
         <v>1.1007918640407071</v>
       </c>
     </row>
     <row r="13" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B13" s="101"/>
-      <c r="C13" s="102">
+      <c r="B13" s="150"/>
+      <c r="C13" s="151">
         <v>41730</v>
       </c>
       <c r="D13" s="26">
         <v>15545307</v>
       </c>
-      <c r="E13" s="103">
+      <c r="E13" s="152">
         <v>1.8271871189743829</v>
       </c>
       <c r="F13" s="27">
         <v>365769.25</v>
       </c>
-      <c r="G13" s="103">
+      <c r="G13" s="152">
         <v>-1.720770017209716</v>
       </c>
       <c r="H13" s="27">
         <v>1038454.083333333</v>
       </c>
-      <c r="I13" s="103">
+      <c r="I13" s="152">
         <v>1.6942777505980939</v>
       </c>
       <c r="J13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K13" s="103" t="s">
+      <c r="K13" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M13" s="103" t="s">
+      <c r="M13" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O13" s="103" t="s">
+      <c r="O13" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P13" s="27">
         <v>8339525.9999999981</v>
       </c>
-      <c r="Q13" s="103">
+      <c r="Q13" s="152">
         <v>1.023778935132857</v>
       </c>
       <c r="R13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S13" s="103" t="s">
+      <c r="S13" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U13" s="103" t="s">
+      <c r="U13" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V13" s="27">
         <v>3300433.083333333</v>
       </c>
-      <c r="W13" s="103">
+      <c r="W13" s="152">
         <v>4.1255956924581838</v>
       </c>
       <c r="X13" s="27">
         <v>2866893.833333333</v>
       </c>
-      <c r="Y13" s="103">
+      <c r="Y13" s="152">
         <v>1.643774599389825</v>
       </c>
       <c r="Z13" s="27">
         <v>1702791.583333333</v>
       </c>
-      <c r="AA13" s="104">
+      <c r="AA13" s="153">
         <v>-2.5081786307325942</v>
       </c>
       <c r="AB13" s="27">
         <v>14492727.252044</v>
       </c>
-      <c r="AC13" s="103">
+      <c r="AC13" s="152">
         <v>2.1247254911992202</v>
       </c>
       <c r="AD13" s="27">
         <v>7114132.3264619997</v>
       </c>
-      <c r="AE13" s="103">
+      <c r="AE13" s="152">
         <v>2.1792525689483528</v>
       </c>
       <c r="AF13" s="27">
         <v>6646639.9073580001</v>
       </c>
-      <c r="AG13" s="103">
+      <c r="AG13" s="152">
         <v>1.8137124516979239</v>
       </c>
       <c r="AH13" s="27">
         <v>496689.29531900003</v>
       </c>
-      <c r="AI13" s="103">
+      <c r="AI13" s="152">
         <v>4.4206977267735592</v>
       </c>
       <c r="AJ13" s="27">
         <v>13342996.160034001</v>
       </c>
-      <c r="AK13" s="103">
+      <c r="AK13" s="152">
         <v>2.2304855735184592</v>
       </c>
-      <c r="AL13" s="105">
+      <c r="AL13" s="154">
         <v>92.066841029883832</v>
       </c>
       <c r="AM13" s="27">
         <v>932289.54899662</v>
       </c>
-      <c r="AN13" s="103">
+      <c r="AN13" s="152">
         <v>0.29219934345943172</v>
       </c>
     </row>
     <row r="14" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B14" s="101"/>
-      <c r="C14" s="102">
+      <c r="B14" s="150"/>
+      <c r="C14" s="151">
         <v>42095</v>
       </c>
       <c r="D14" s="26">
         <v>15944314.5</v>
       </c>
-      <c r="E14" s="103">
+      <c r="E14" s="152">
         <v>2.5667392737885431</v>
       </c>
       <c r="F14" s="27">
         <v>352845.5</v>
       </c>
-      <c r="G14" s="103">
+      <c r="G14" s="152">
         <v>-3.533306859447594</v>
       </c>
       <c r="H14" s="27">
         <v>1052554.416666667</v>
       </c>
-      <c r="I14" s="103">
+      <c r="I14" s="152">
         <v>1.357819624347067</v>
       </c>
       <c r="J14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K14" s="103" t="s">
+      <c r="K14" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M14" s="103" t="s">
+      <c r="M14" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O14" s="103" t="s">
+      <c r="O14" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P14" s="27">
         <v>8470474.166666666</v>
       </c>
-      <c r="Q14" s="103">
+      <c r="Q14" s="152">
         <v>1.570211144694178</v>
       </c>
       <c r="R14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S14" s="103" t="s">
+      <c r="S14" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U14" s="103" t="s">
+      <c r="U14" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V14" s="27">
         <v>3486823.583333333</v>
       </c>
-      <c r="W14" s="103">
+      <c r="W14" s="152">
         <v>5.6474558124278484</v>
       </c>
       <c r="X14" s="27">
         <v>2934462.333333333</v>
       </c>
-      <c r="Y14" s="103">
+      <c r="Y14" s="152">
         <v>2.3568539307030401</v>
       </c>
       <c r="Z14" s="27">
         <v>1665523.916666667</v>
       </c>
-      <c r="AA14" s="104">
+      <c r="AA14" s="153">
         <v>-2.1886217333604852</v>
       </c>
       <c r="AB14" s="27">
         <v>15132278.178895</v>
       </c>
-      <c r="AC14" s="103">
+      <c r="AC14" s="152">
         <v>4.4129094250414447</v>
       </c>
       <c r="AD14" s="27">
         <v>7327768.3353310004</v>
       </c>
-      <c r="AE14" s="103">
+      <c r="AE14" s="152">
         <v>3.0029805331895698</v>
       </c>
       <c r="AF14" s="27">
         <v>7034153.5195599999</v>
       </c>
-      <c r="AG14" s="103">
+      <c r="AG14" s="152">
         <v>5.830218239640339</v>
       </c>
       <c r="AH14" s="27">
         <v>522520.86424099997</v>
       </c>
-      <c r="AI14" s="103">
+      <c r="AI14" s="152">
         <v>5.2007500796669381</v>
       </c>
       <c r="AJ14" s="27">
         <v>13955106.222092001</v>
       </c>
-      <c r="AK14" s="103">
+      <c r="AK14" s="152">
         <v>4.5875008485083857</v>
       </c>
-      <c r="AL14" s="105">
+      <c r="AL14" s="154">
         <v>92.22078828523783</v>
       </c>
       <c r="AM14" s="27">
         <v>949070.47768626234</v>
       </c>
-      <c r="AN14" s="103">
+      <c r="AN14" s="152">
         <v>1.7999696239974881</v>
       </c>
     </row>
     <row r="15" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B15" s="101"/>
-      <c r="C15" s="102">
+      <c r="B15" s="150"/>
+      <c r="C15" s="151">
         <v>42461</v>
       </c>
       <c r="D15" s="26">
         <v>16457820.08333333</v>
       </c>
-      <c r="E15" s="103">
+      <c r="E15" s="152">
         <v>3.2206187561925952</v>
       </c>
       <c r="F15" s="27">
         <v>338302.75</v>
       </c>
-      <c r="G15" s="103">
+      <c r="G15" s="152">
         <v>-4.1215631204025609</v>
       </c>
       <c r="H15" s="27">
         <v>1095021.333333333</v>
       </c>
-      <c r="I15" s="103">
+      <c r="I15" s="152">
         <v>4.0346528401975501</v>
       </c>
       <c r="J15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K15" s="103" t="s">
+      <c r="K15" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M15" s="103" t="s">
+      <c r="M15" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O15" s="103" t="s">
+      <c r="O15" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P15" s="27">
         <v>8709324.1666666679</v>
       </c>
-      <c r="Q15" s="103">
+      <c r="Q15" s="152">
         <v>2.8197949170299501</v>
       </c>
       <c r="R15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S15" s="103" t="s">
+      <c r="S15" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U15" s="103" t="s">
+      <c r="U15" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V15" s="27">
         <v>3670445.416666667</v>
       </c>
-      <c r="W15" s="103">
+      <c r="W15" s="152">
         <v>5.2661635710801846</v>
       </c>
       <c r="X15" s="27">
         <v>2983029.166666667</v>
       </c>
-      <c r="Y15" s="103">
+      <c r="Y15" s="152">
         <v>1.6550504936338579</v>
       </c>
       <c r="Z15" s="27">
         <v>1634904</v>
       </c>
-      <c r="AA15" s="104">
+      <c r="AA15" s="153">
         <v>-1.8384555370389739</v>
       </c>
       <c r="AB15" s="27">
         <v>15380608.367761999</v>
       </c>
-      <c r="AC15" s="103">
+      <c r="AC15" s="152">
         <v>1.6410628058195931</v>
       </c>
       <c r="AD15" s="27">
         <v>7544697.5578150004</v>
       </c>
-      <c r="AE15" s="103">
+      <c r="AE15" s="152">
         <v>2.9603722792118199</v>
       </c>
       <c r="AF15" s="27">
         <v>7027626.6559969997</v>
       </c>
-      <c r="AG15" s="103">
+      <c r="AG15" s="152">
         <v>-9.2788187588610516E-2</v>
       </c>
       <c r="AH15" s="27">
         <v>549529.26691899996</v>
       </c>
-      <c r="AI15" s="103">
+      <c r="AI15" s="152">
         <v>5.1688658819838196</v>
       </c>
       <c r="AJ15" s="27">
         <v>14166699.174745999</v>
       </c>
-      <c r="AK15" s="103">
+      <c r="AK15" s="152">
         <v>1.516240358808818</v>
       </c>
-      <c r="AL15" s="105">
+      <c r="AL15" s="154">
         <v>92.107534604675507</v>
       </c>
       <c r="AM15" s="27">
         <v>934547.12044991821</v>
       </c>
-      <c r="AN15" s="103">
+      <c r="AN15" s="152">
         <v>-1.5302717319529919</v>
       </c>
     </row>
     <row r="16" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B16" s="101"/>
-      <c r="C16" s="102">
+      <c r="B16" s="150"/>
+      <c r="C16" s="151">
         <v>42826</v>
       </c>
       <c r="D16" s="26">
         <v>16963330.166666672</v>
       </c>
-      <c r="E16" s="103">
+      <c r="E16" s="152">
         <v>3.071549456572686</v>
       </c>
       <c r="F16" s="27">
         <v>323667.08333333331</v>
       </c>
-      <c r="G16" s="103">
+      <c r="G16" s="152">
         <v>-4.3262038711381123</v>
       </c>
       <c r="H16" s="27">
         <v>1149693.25</v>
       </c>
-      <c r="I16" s="103">
+      <c r="I16" s="152">
         <v>4.9927718303205193</v>
       </c>
       <c r="J16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K16" s="103" t="s">
+      <c r="K16" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M16" s="103" t="s">
+      <c r="M16" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O16" s="103" t="s">
+      <c r="O16" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P16" s="27">
         <v>8970805</v>
       </c>
-      <c r="Q16" s="103">
+      <c r="Q16" s="152">
         <v>3.0023091152594938</v>
       </c>
       <c r="R16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S16" s="103" t="s">
+      <c r="S16" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U16" s="103" t="s">
+      <c r="U16" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V16" s="27">
         <v>3843173.333333333</v>
       </c>
-      <c r="W16" s="103">
+      <c r="W16" s="152">
         <v>4.7059116008740576</v>
       </c>
       <c r="X16" s="27">
         <v>2999658.583333333</v>
       </c>
-      <c r="Y16" s="103">
+      <c r="Y16" s="152">
         <v>0.55746745129043873</v>
       </c>
       <c r="Z16" s="27">
         <v>1602661.416666667</v>
       </c>
-      <c r="AA16" s="104">
+      <c r="AA16" s="153">
         <v>-1.9721392407953791</v>
       </c>
       <c r="AB16" s="27">
         <v>16022891.661568001</v>
       </c>
-      <c r="AC16" s="103">
+      <c r="AC16" s="152">
         <v>4.1759290559158613</v>
       </c>
       <c r="AD16" s="27">
         <v>7905540.7520859996</v>
       </c>
-      <c r="AE16" s="103">
+      <c r="AE16" s="152">
         <v>4.7827390230802402</v>
       </c>
       <c r="AF16" s="27">
         <v>7269152.2061280003</v>
       </c>
-      <c r="AG16" s="103">
+      <c r="AG16" s="152">
         <v>3.436801098773445</v>
       </c>
       <c r="AH16" s="27">
         <v>577657.19231299998</v>
       </c>
-      <c r="AI16" s="103">
+      <c r="AI16" s="152">
         <v>5.1185491087130766</v>
       </c>
       <c r="AJ16" s="27">
         <v>14743056.325061999</v>
       </c>
-      <c r="AK16" s="103">
+      <c r="AK16" s="152">
         <v>4.0683940783004191</v>
       </c>
-      <c r="AL16" s="105">
+      <c r="AL16" s="154">
         <v>92.012457154810747</v>
       </c>
       <c r="AM16" s="27">
         <v>944560.50222104078</v>
       </c>
-      <c r="AN16" s="103">
+      <c r="AN16" s="152">
         <v>1.0714689021032791</v>
       </c>
     </row>
     <row r="17" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B17" s="101"/>
-      <c r="C17" s="102">
+      <c r="B17" s="150"/>
+      <c r="C17" s="151">
         <v>43191</v>
       </c>
       <c r="D17" s="26">
         <v>17415926</v>
       </c>
-      <c r="E17" s="103">
+      <c r="E17" s="152">
         <v>2.668083618526107</v>
       </c>
       <c r="F17" s="27">
         <v>315316.58333333331</v>
       </c>
-      <c r="G17" s="103">
+      <c r="G17" s="152">
         <v>-2.579965782742299</v>
       </c>
       <c r="H17" s="27">
         <v>1201033.583333333</v>
       </c>
-      <c r="I17" s="103">
+      <c r="I17" s="152">
         <v>4.4655679533069481</v>
       </c>
       <c r="J17" s="27">
         <v>242728.1428571429</v>
       </c>
-      <c r="K17" s="103" t="s">
+      <c r="K17" s="152" t="s">
         <v>28</v>
       </c>
       <c r="L17" s="27">
         <v>204085.42857142861</v>
       </c>
-      <c r="M17" s="103" t="s">
+      <c r="M17" s="152" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="27">
         <v>757618.71428571432</v>
       </c>
-      <c r="O17" s="103" t="s">
+      <c r="O17" s="152" t="s">
         <v>28</v>
       </c>
       <c r="P17" s="27">
         <v>9171890.166666666</v>
       </c>
-      <c r="Q17" s="103">
+      <c r="Q17" s="152">
         <v>2.2415509719213129</v>
       </c>
       <c r="R17" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S17" s="103" t="s">
+      <c r="S17" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T17" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U17" s="103" t="s">
+      <c r="U17" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V17" s="27">
         <v>4026011.166666667</v>
       </c>
-      <c r="W17" s="103">
+      <c r="W17" s="152">
         <v>4.7574703890534753</v>
       </c>
       <c r="X17" s="27">
         <v>3016991.083333333</v>
       </c>
-      <c r="Y17" s="103">
+      <c r="Y17" s="152">
         <v>0.5778157586434185</v>
       </c>
       <c r="Z17" s="27">
         <v>1567349.916666667</v>
       </c>
-      <c r="AA17" s="104">
+      <c r="AA17" s="153">
         <v>-2.203303806579648</v>
       </c>
       <c r="AB17" s="27">
         <v>16424644.045724999</v>
       </c>
-      <c r="AC17" s="103">
+      <c r="AC17" s="152">
         <v>2.5073650414839221</v>
       </c>
       <c r="AD17" s="27">
         <v>8188779.0773740001</v>
       </c>
-      <c r="AE17" s="103">
+      <c r="AE17" s="152">
         <v>3.5827824328558799</v>
       </c>
       <c r="AF17" s="27">
         <v>7341104.7406059997</v>
       </c>
-      <c r="AG17" s="103">
+      <c r="AG17" s="152">
         <v>0.98983392337477216</v>
       </c>
       <c r="AH17" s="27">
         <v>611074.14388400002</v>
       </c>
-      <c r="AI17" s="103">
+      <c r="AI17" s="152">
         <v>5.7849104998061174</v>
       </c>
       <c r="AJ17" s="27">
         <v>15050407.617949</v>
       </c>
-      <c r="AK17" s="103">
+      <c r="AK17" s="152">
         <v>2.0847189762446261</v>
       </c>
-      <c r="AL17" s="105">
+      <c r="AL17" s="154">
         <v>91.63308243423586</v>
       </c>
       <c r="AM17" s="27">
         <v>943081.86918829347</v>
       </c>
-      <c r="AN17" s="103">
+      <c r="AN17" s="152">
         <v>-0.15654190803769949</v>
       </c>
     </row>
     <row r="18" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B18" s="101"/>
-      <c r="C18" s="102">
+      <c r="B18" s="150"/>
+      <c r="C18" s="151">
         <v>43556</v>
       </c>
       <c r="D18" s="26">
         <v>17871720.25</v>
       </c>
-      <c r="E18" s="103">
+      <c r="E18" s="152">
         <v>2.6171117745906751</v>
       </c>
       <c r="F18" s="27">
         <v>305968.33333333302</v>
       </c>
-      <c r="G18" s="103">
+      <c r="G18" s="152">
         <v>-2.96471879188086</v>
       </c>
       <c r="H18" s="27">
         <v>1247159</v>
       </c>
-      <c r="I18" s="103">
+      <c r="I18" s="152">
         <v>3.8404768448398352</v>
       </c>
       <c r="J18" s="27">
         <v>249285.5</v>
       </c>
-      <c r="K18" s="103">
+      <c r="K18" s="152">
         <v>2.701523220863788</v>
       </c>
       <c r="L18" s="27">
         <v>209290.75</v>
       </c>
-      <c r="M18" s="103">
+      <c r="M18" s="152">
         <v>2.5505600595828959</v>
       </c>
       <c r="N18" s="27">
         <v>788582.75</v>
       </c>
-      <c r="O18" s="103">
+      <c r="O18" s="152">
         <v>4.0870209685195844</v>
       </c>
       <c r="P18" s="27">
         <v>9361974.9999999981</v>
       </c>
-      <c r="Q18" s="103">
+      <c r="Q18" s="152">
         <v>2.0724717575026701</v>
       </c>
       <c r="R18" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S18" s="103" t="s">
+      <c r="S18" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T18" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U18" s="103" t="s">
+      <c r="U18" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V18" s="27">
         <v>4223998.416666667</v>
       </c>
-      <c r="W18" s="103">
+      <c r="W18" s="152">
         <v>4.917702455453532</v>
       </c>
       <c r="X18" s="27">
         <v>3038587.833333333</v>
       </c>
-      <c r="Y18" s="103">
+      <c r="Y18" s="152">
         <v>0.71583738246050466</v>
       </c>
       <c r="Z18" s="27">
         <v>160219.18181818179</v>
       </c>
-      <c r="AA18" s="104" t="s">
+      <c r="AA18" s="153" t="s">
         <v>28</v>
       </c>
       <c r="AB18" s="27">
         <v>17056214.771281999</v>
       </c>
-      <c r="AC18" s="103">
+      <c r="AC18" s="152">
         <v>3.8452627880321439</v>
       </c>
       <c r="AD18" s="27">
         <v>8482986.3790429998</v>
       </c>
-      <c r="AE18" s="103">
+      <c r="AE18" s="152">
         <v>3.5928103431427161</v>
       </c>
       <c r="AF18" s="27">
         <v>7621919.4676510002</v>
       </c>
-      <c r="AG18" s="103">
+      <c r="AG18" s="152">
         <v>3.82523798484613</v>
       </c>
       <c r="AH18" s="27">
         <v>646809.04190099996</v>
       </c>
-      <c r="AI18" s="103">
+      <c r="AI18" s="152">
         <v>5.8478825155108494</v>
       </c>
       <c r="AJ18" s="27">
         <v>15644059.317136999</v>
       </c>
-      <c r="AK18" s="103">
+      <c r="AK18" s="152">
         <v>3.9444227309831441</v>
       </c>
-      <c r="AL18" s="105">
+      <c r="AL18" s="154">
         <v>91.720581189428486</v>
       </c>
       <c r="AM18" s="27">
         <v>954368.94337477104</v>
       </c>
-      <c r="AN18" s="103">
+      <c r="AN18" s="152">
         <v>1.1968286694125749</v>
       </c>
     </row>
     <row r="19" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B19" s="101"/>
-      <c r="C19" s="102">
+      <c r="B19" s="150"/>
+      <c r="C19" s="151">
         <v>43922</v>
       </c>
       <c r="D19" s="26">
         <v>18065262.75</v>
       </c>
-      <c r="E19" s="103">
+      <c r="E19" s="152">
         <v>1.082953947871923</v>
       </c>
       <c r="F19" s="27">
         <v>299770.16666666698</v>
       </c>
-      <c r="G19" s="103">
+      <c r="G19" s="152">
         <v>-2.0257542991921729</v>
       </c>
       <c r="H19" s="27">
         <v>1249930.916666667</v>
       </c>
-      <c r="I19" s="103">
+      <c r="I19" s="152">
         <v>0.2222584824121743</v>
       </c>
       <c r="J19" s="27">
         <v>248737.58333333331</v>
       </c>
-      <c r="K19" s="103">
+      <c r="K19" s="152">
         <v>-0.21979484032029761</v>
       </c>
       <c r="L19" s="27">
         <v>208451.91666666669</v>
       </c>
-      <c r="M19" s="103">
+      <c r="M19" s="152">
         <v>-0.40079809228709129</v>
       </c>
       <c r="N19" s="27">
         <v>792741.41666666663</v>
       </c>
-      <c r="O19" s="103">
+      <c r="O19" s="152">
         <v>0.52735957851812731</v>
       </c>
       <c r="P19" s="27">
         <v>9401359.75</v>
       </c>
-      <c r="Q19" s="103">
+      <c r="Q19" s="152">
         <v>0.42068847652341201</v>
       </c>
       <c r="R19" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S19" s="103" t="s">
+      <c r="S19" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T19" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U19" s="103" t="s">
+      <c r="U19" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V19" s="27">
         <v>4375338.333333333</v>
       </c>
-      <c r="W19" s="103">
+      <c r="W19" s="152">
         <v>3.5828592186380348</v>
       </c>
       <c r="X19" s="27">
         <v>3038633.75</v>
       </c>
-      <c r="Y19" s="103">
+      <c r="Y19" s="152">
         <v>1.511118624342167E-3</v>
       </c>
       <c r="Z19" s="27">
         <v>144348.58333333331</v>
       </c>
-      <c r="AA19" s="104">
+      <c r="AA19" s="153">
         <v>-9.9055545689022075</v>
       </c>
       <c r="AB19" s="27">
         <v>16568085.125615999</v>
       </c>
-      <c r="AC19" s="103">
+      <c r="AC19" s="152">
         <v>-2.8618873074222622</v>
       </c>
       <c r="AD19" s="27">
         <v>8272455.4551799996</v>
       </c>
-      <c r="AE19" s="103">
+      <c r="AE19" s="152">
         <v>-2.481801979349052</v>
       </c>
       <c r="AF19" s="27">
         <v>7381451.2769370005</v>
       </c>
-      <c r="AG19" s="103">
+      <c r="AG19" s="152">
         <v>-3.1549558052219822</v>
       </c>
       <c r="AH19" s="27">
         <v>615192.53181399999</v>
       </c>
-      <c r="AI19" s="103">
+      <c r="AI19" s="152">
         <v>-4.8880748472652336</v>
       </c>
       <c r="AJ19" s="27">
         <v>15229348.454782</v>
       </c>
-      <c r="AK19" s="103">
+      <c r="AK19" s="152">
         <v>-2.6509159416233659</v>
       </c>
-      <c r="AL19" s="105">
+      <c r="AL19" s="154">
         <v>91.919786380357422</v>
       </c>
       <c r="AM19" s="27">
         <v>917123.94969821291</v>
       </c>
-      <c r="AN19" s="103">
+      <c r="AN19" s="152">
         <v>-3.9025781313519081</v>
       </c>
     </row>
     <row r="20" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B20" s="101"/>
-      <c r="C20" s="102" t="s">
+      <c r="B20" s="150"/>
+      <c r="C20" s="151" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="26">
         <v>18156339.916666672</v>
       </c>
-      <c r="E20" s="103">
+      <c r="E20" s="152">
         <v>0.50415633543259286</v>
       </c>
       <c r="F20" s="27">
         <v>292377.58333333331</v>
       </c>
-      <c r="G20" s="103">
+      <c r="G20" s="152">
         <v>-2.4660837385975238</v>
       </c>
       <c r="H20" s="27">
         <v>1248134.416666667</v>
       </c>
-      <c r="I20" s="103">
+      <c r="I20" s="152">
         <v>-0.1437279433643357</v>
       </c>
       <c r="J20" s="27">
         <v>243146.75</v>
       </c>
-      <c r="K20" s="103">
+      <c r="K20" s="152">
         <v>-2.2476833852008049</v>
       </c>
       <c r="L20" s="27">
         <v>207411</v>
       </c>
-      <c r="M20" s="103">
+      <c r="M20" s="152">
         <v>-0.49935576669759563</v>
       </c>
       <c r="N20" s="27">
         <v>797576.66666666663</v>
       </c>
-      <c r="O20" s="103">
+      <c r="O20" s="152">
         <v>0.60994037883517205</v>
       </c>
       <c r="P20" s="27">
         <v>9380834.4166666679</v>
       </c>
-      <c r="Q20" s="103">
+      <c r="Q20" s="152">
         <v>-0.21832302857395239</v>
       </c>
       <c r="R20" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S20" s="103" t="s">
+      <c r="S20" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T20" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U20" s="103" t="s">
+      <c r="U20" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V20" s="27">
         <v>4511112.333333333</v>
       </c>
-      <c r="W20" s="103">
+      <c r="W20" s="152">
         <v>3.1031657361354492</v>
       </c>
       <c r="X20" s="27">
         <v>3016258.75</v>
       </c>
-      <c r="Y20" s="103">
+      <c r="Y20" s="152">
         <v>-0.7363506707578682</v>
       </c>
       <c r="Z20" s="27">
         <v>123230.5</v>
       </c>
-      <c r="AA20" s="104">
+      <c r="AA20" s="153">
         <v>-14.62992074163065</v>
       </c>
       <c r="AB20" s="27">
         <v>17076253.623034</v>
       </c>
-      <c r="AC20" s="103">
+      <c r="AC20" s="152">
         <v>3.0671528638654739</v>
       </c>
       <c r="AD20" s="27">
         <v>8476255.412819</v>
       </c>
-      <c r="AE20" s="103">
+      <c r="AE20" s="152">
         <v>2.4635969180273549</v>
       </c>
       <c r="AF20" s="27">
         <v>7610598.403655</v>
       </c>
-      <c r="AG20" s="103">
+      <c r="AG20" s="152">
         <v>3.104364143592742</v>
       </c>
       <c r="AH20" s="27">
         <v>660069.25832899997</v>
       </c>
-      <c r="AI20" s="103">
+      <c r="AI20" s="152">
         <v>7.2947450097733402</v>
       </c>
       <c r="AJ20" s="27">
         <v>15710492.731519001</v>
       </c>
-      <c r="AK20" s="103">
+      <c r="AK20" s="152">
         <v>3.15932279155331</v>
       </c>
-      <c r="AL20" s="105">
+      <c r="AL20" s="154">
         <v>92.001987545601111</v>
       </c>
       <c r="AM20" s="27">
         <v>940511.89289306058</v>
       </c>
-      <c r="AN20" s="103">
+      <c r="AN20" s="152">
         <v>2.5501398368828592</v>
       </c>
     </row>
     <row r="21" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B21" s="101"/>
-      <c r="C21" s="102" t="s">
+      <c r="B21" s="150"/>
+      <c r="C21" s="151" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="26">
         <v>18741933.166666672</v>
       </c>
-      <c r="E21" s="103">
+      <c r="E21" s="152">
         <v>3.2252824781191292</v>
       </c>
       <c r="F21" s="27">
         <v>269243.91666666663</v>
       </c>
-      <c r="G21" s="103">
+      <c r="G21" s="152">
         <v>-7.9122572951471737</v>
       </c>
       <c r="H21" s="27">
         <v>1329469.916666667</v>
       </c>
-      <c r="I21" s="103">
+      <c r="I21" s="152">
         <v>6.5165657571737201</v>
       </c>
       <c r="J21" s="27">
         <v>266298.16666666669</v>
       </c>
-      <c r="K21" s="103">
+      <c r="K21" s="152">
         <v>9.5215817882273512</v>
       </c>
       <c r="L21" s="27">
         <v>226438.66666666669</v>
       </c>
-      <c r="M21" s="103">
+      <c r="M21" s="152">
         <v>9.1738946664673868</v>
       </c>
       <c r="N21" s="27">
         <v>836733.08333333337</v>
       </c>
-      <c r="O21" s="103">
+      <c r="O21" s="152">
         <v>4.9094235454898882</v>
       </c>
       <c r="P21" s="27">
         <v>9606769.75</v>
       </c>
-      <c r="Q21" s="103">
+      <c r="Q21" s="152">
         <v>2.4084780020412699</v>
       </c>
       <c r="R21" s="27">
         <v>3809893.8</v>
       </c>
-      <c r="S21" s="103" t="s">
+      <c r="S21" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T21" s="27">
         <v>5859894</v>
       </c>
-      <c r="U21" s="103" t="s">
+      <c r="U21" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V21" s="27">
         <v>4773012.166666667</v>
       </c>
-      <c r="W21" s="103">
+      <c r="W21" s="152">
         <v>5.805659757087267</v>
       </c>
       <c r="X21" s="27">
         <v>3032508.333333333</v>
       </c>
-      <c r="Y21" s="103">
+      <c r="Y21" s="152">
         <v>0.53873306901583984</v>
       </c>
       <c r="Z21" s="27">
         <v>146780.41666666669</v>
       </c>
-      <c r="AA21" s="104">
+      <c r="AA21" s="153">
         <v>19.11046101952574</v>
       </c>
       <c r="AB21" s="27">
         <v>17837947.563637</v>
       </c>
-      <c r="AC21" s="103">
+      <c r="AC21" s="152">
         <v>4.4605447858630853</v>
       </c>
       <c r="AD21" s="27">
         <v>8917560.5464980006</v>
       </c>
-      <c r="AE21" s="103">
+      <c r="AE21" s="152">
         <v>5.2063689941621583</v>
       </c>
       <c r="AF21" s="27">
         <v>7853196.6935750004</v>
       </c>
-      <c r="AG21" s="103">
+      <c r="AG21" s="152">
         <v>3.187637516170772</v>
       </c>
       <c r="AH21" s="27">
         <v>702654.455556</v>
       </c>
-      <c r="AI21" s="103">
+      <c r="AI21" s="152">
         <v>6.45162559680581</v>
       </c>
       <c r="AJ21" s="27">
         <v>16373155.750163</v>
       </c>
-      <c r="AK21" s="103">
+      <c r="AK21" s="152">
         <v>4.2179645792683518</v>
       </c>
-      <c r="AL21" s="105">
+      <c r="AL21" s="154">
         <v>91.788338830751997</v>
       </c>
       <c r="AM21" s="27">
         <v>951766.68303153256</v>
       </c>
-      <c r="AN21" s="103">
+      <c r="AN21" s="152">
         <v>1.1966664348976641</v>
       </c>
     </row>
     <row r="22" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B22" s="101"/>
-      <c r="C22" s="102" t="s">
+      <c r="B22" s="150"/>
+      <c r="C22" s="151" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="26">
         <v>19417580.25</v>
       </c>
-      <c r="E22" s="103">
+      <c r="E22" s="152">
         <v>3.605002095168075</v>
       </c>
       <c r="F22" s="27">
         <v>244042.83333333331</v>
       </c>
-      <c r="G22" s="103">
+      <c r="G22" s="152">
         <v>-9.3599453036233839</v>
       </c>
       <c r="H22" s="27">
         <v>1416181.333333333</v>
       </c>
-      <c r="I22" s="103">
+      <c r="I22" s="152">
         <v>6.5222548911881404</v>
       </c>
       <c r="J22" s="27">
         <v>286629.5</v>
       </c>
-      <c r="K22" s="103">
+      <c r="K22" s="152">
         <v>7.6348003397194386</v>
       </c>
       <c r="L22" s="27">
         <v>240538</v>
       </c>
-      <c r="M22" s="103">
+      <c r="M22" s="152">
         <v>6.2265573017564746</v>
       </c>
       <c r="N22" s="27">
         <v>889013.83333333337</v>
       </c>
-      <c r="O22" s="103">
+      <c r="O22" s="152">
         <v>6.2481992216354856</v>
       </c>
       <c r="P22" s="27">
         <v>9888309.333333334</v>
       </c>
-      <c r="Q22" s="103">
+      <c r="Q22" s="152">
         <v>2.930637359486354</v>
       </c>
       <c r="R22" s="27">
         <v>3881827.5</v>
       </c>
-      <c r="S22" s="103">
+      <c r="S22" s="152">
         <v>1.88807625031437</v>
       </c>
       <c r="T22" s="27">
         <v>6006481.833333333</v>
       </c>
-      <c r="U22" s="103">
+      <c r="U22" s="152">
         <v>2.5015441121176001</v>
       </c>
       <c r="V22" s="27">
         <v>5052919.916666667</v>
       </c>
-      <c r="W22" s="103">
+      <c r="W22" s="152">
         <v>5.8643837523565168</v>
       </c>
       <c r="X22" s="27">
         <v>3059714.833333333</v>
       </c>
-      <c r="Y22" s="103">
+      <c r="Y22" s="152">
         <v>0.89716159065240664</v>
       </c>
       <c r="Z22" s="27">
         <v>181340.83333333331</v>
       </c>
-      <c r="AA22" s="104">
+      <c r="AA22" s="153">
         <v>23.54565919045741</v>
       </c>
       <c r="AB22" s="27">
         <v>18798190.872678999</v>
       </c>
-      <c r="AC22" s="103">
+      <c r="AC22" s="152">
         <v>5.3831490737167087</v>
       </c>
       <c r="AD22" s="27">
         <v>9454429.3153220005</v>
       </c>
-      <c r="AE22" s="103">
+      <c r="AE22" s="152">
         <v>6.0203546252885598</v>
       </c>
       <c r="AF22" s="27">
         <v>8181137.3986290004</v>
       </c>
-      <c r="AG22" s="103">
+      <c r="AG22" s="152">
         <v>4.1758880854506186</v>
       </c>
       <c r="AH22" s="27">
         <v>743561.61124200001</v>
       </c>
-      <c r="AI22" s="103">
+      <c r="AI22" s="152">
         <v>5.8218026460290284</v>
       </c>
       <c r="AJ22" s="27">
         <v>17231893.848141</v>
       </c>
-      <c r="AK22" s="103">
+      <c r="AK22" s="152">
         <v>5.244792824800748</v>
       </c>
-      <c r="AL22" s="105">
+      <c r="AL22" s="154">
         <v>91.66783104211143</v>
       </c>
       <c r="AM22" s="27">
         <v>968101.61877296737</v>
       </c>
-      <c r="AN22" s="103">
+      <c r="AN22" s="152">
         <v>1.7162752208771841</v>
       </c>
     </row>
     <row r="23" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B23" s="101"/>
-      <c r="C23" s="102" t="s">
+      <c r="B23" s="150"/>
+      <c r="C23" s="151" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="26">
         <v>20053945.75</v>
       </c>
-      <c r="E23" s="103">
+      <c r="E23" s="152">
         <v>3.2772646838938662</v>
       </c>
       <c r="F23" s="27">
         <v>222278.33333333331</v>
       </c>
-      <c r="G23" s="103">
+      <c r="G23" s="152">
         <v>-8.9183114712786065</v>
       </c>
       <c r="H23" s="27">
         <v>1519149.833333333</v>
       </c>
-      <c r="I23" s="103">
+      <c r="I23" s="152">
         <v>7.2708556154767354</v>
       </c>
       <c r="J23" s="27">
         <v>303765.16666666669</v>
       </c>
-      <c r="K23" s="103">
+      <c r="K23" s="152">
         <v>5.9783332373906761</v>
       </c>
       <c r="L23" s="27">
         <v>254219.91666666669</v>
       </c>
-      <c r="M23" s="103">
+      <c r="M23" s="152">
         <v>5.6880479037269227</v>
       </c>
       <c r="N23" s="27">
         <v>961164.75</v>
       </c>
-      <c r="O23" s="103">
+      <c r="O23" s="152">
         <v>8.1158373426135189</v>
       </c>
       <c r="P23" s="27">
         <v>10225623.75</v>
       </c>
-      <c r="Q23" s="103">
+      <c r="Q23" s="152">
         <v>3.4112445848511812</v>
       </c>
       <c r="R23" s="27">
         <v>4057358.916666667</v>
       </c>
-      <c r="S23" s="103">
+      <c r="S23" s="152">
         <v>4.5218757574020607</v>
       </c>
       <c r="T23" s="27">
         <v>6168264.833333333</v>
       </c>
-      <c r="U23" s="103">
+      <c r="U23" s="152">
         <v>2.6934735588839192</v>
       </c>
       <c r="V23" s="27">
         <v>5262875.75</v>
       </c>
-      <c r="W23" s="103">
+      <c r="W23" s="152">
         <v>4.1551387474163093</v>
       </c>
       <c r="X23" s="27">
         <v>3045855.75</v>
       </c>
-      <c r="Y23" s="103">
+      <c r="Y23" s="152">
         <v>-0.45295343155346002</v>
       </c>
       <c r="Z23" s="27">
         <v>181793.33333333331</v>
       </c>
-      <c r="AA23" s="104">
+      <c r="AA23" s="153">
         <v>0.2495301205373002</v>
       </c>
       <c r="AB23" s="27">
-        <v>19483021.748907</v>
-[...2 lines deleted...]
-        <v>3.643067999821858</v>
+        <v>19483021.426881999</v>
+      </c>
+      <c r="AC23" s="152">
+        <v>3.643066286758057</v>
       </c>
       <c r="AD23" s="27">
-        <v>9814688.9503370002</v>
-[...2 lines deleted...]
-        <v>3.8104852551084978</v>
+        <v>9814688.8144930005</v>
+      </c>
+      <c r="AE23" s="152">
+        <v>3.8104838182793088</v>
       </c>
       <c r="AF23" s="27">
         <v>8400455.5949889999</v>
       </c>
-      <c r="AG23" s="103">
+      <c r="AG23" s="152">
         <v>2.6807787924054689</v>
       </c>
       <c r="AH23" s="27">
-        <v>784629.22597200004</v>
-[...2 lines deleted...]
-        <v>5.5230950749868946</v>
+        <v>784629.36181599996</v>
+      </c>
+      <c r="AI23" s="152">
+        <v>5.5231133443539138</v>
       </c>
       <c r="AJ23" s="27">
-        <v>17877480.398047999</v>
-[...5 lines deleted...]
-        <v>91.759279584292045</v>
+        <v>17877891.393383</v>
+      </c>
+      <c r="AK23" s="152">
+        <v>3.7488482167715498</v>
+      </c>
+      <c r="AL23" s="154">
+        <v>91.761390606057148</v>
       </c>
       <c r="AM23" s="27">
-        <v>971530.59012872819</v>
-[...10 lines deleted...]
-      <c r="D24" s="135">
+        <v>971530.57407079102</v>
+      </c>
+      <c r="AN23" s="152">
+        <v>0.35419373662133319</v>
+      </c>
+    </row>
+    <row r="24" spans="2:41" s="192" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B24" s="150"/>
+      <c r="C24" s="151" t="s">
+        <v>167</v>
+      </c>
+      <c r="D24" s="26">
         <v>20519819.75</v>
       </c>
-      <c r="E24" s="136">
+      <c r="E24" s="152">
         <v>2.323103920833125</v>
       </c>
-      <c r="F24" s="135">
-[...11 lines deleted...]
-      <c r="J24" s="135">
+      <c r="F24" s="27">
+        <v>204505.41666666669</v>
+      </c>
+      <c r="G24" s="152">
+        <v>-7.9957935621255753</v>
+      </c>
+      <c r="H24" s="27">
+        <v>1652979.166666667</v>
+      </c>
+      <c r="I24" s="152">
+        <v>8.809488728289816</v>
+      </c>
+      <c r="J24" s="27">
         <v>325766.5</v>
       </c>
-      <c r="K24" s="136">
+      <c r="K24" s="152">
         <v>7.2428756643701186</v>
       </c>
-      <c r="L24" s="135">
+      <c r="L24" s="27">
         <v>275462.08333333331</v>
       </c>
-      <c r="M24" s="136">
+      <c r="M24" s="152">
         <v>8.3558231570500361</v>
       </c>
-      <c r="N24" s="135">
-[...2 lines deleted...]
-      <c r="O24" s="136">
+      <c r="N24" s="27">
+        <v>1051750.583333333</v>
+      </c>
+      <c r="O24" s="152">
         <v>9.4245896276713417</v>
       </c>
-      <c r="P24" s="135">
-[...5 lines deleted...]
-      <c r="R24" s="135">
+      <c r="P24" s="27">
+        <v>10577409.66666667</v>
+      </c>
+      <c r="Q24" s="152">
+        <v>3.4402391997521602</v>
+      </c>
+      <c r="R24" s="27">
         <v>4391423.75</v>
       </c>
-      <c r="S24" s="136">
+      <c r="S24" s="152">
         <v>8.2335539003235425</v>
       </c>
-      <c r="T24" s="135">
+      <c r="T24" s="27">
         <v>6185985.916666667</v>
       </c>
-      <c r="U24" s="136">
+      <c r="U24" s="152">
         <v>0.2872944630647023</v>
       </c>
-      <c r="V24" s="135">
+      <c r="V24" s="27">
         <v>5329414.583333333</v>
       </c>
-      <c r="W24" s="136">
-[...2 lines deleted...]
-      <c r="X24" s="135">
+      <c r="W24" s="152">
+        <v>1.264305609596295</v>
+      </c>
+      <c r="X24" s="27">
         <v>2959652.25</v>
       </c>
-      <c r="Y24" s="136">
+      <c r="Y24" s="152">
         <v>-2.8301898407368742</v>
       </c>
-      <c r="Z24" s="135">
-[...18 lines deleted...]
-      <c r="AO24" s="96"/>
+      <c r="Z24" s="27">
+        <v>168236.66666666669</v>
+      </c>
+      <c r="AA24" s="153">
+        <v>-7.4571858153947854</v>
+      </c>
+      <c r="AB24" s="27">
+        <v>20228481.849858999</v>
+      </c>
+      <c r="AC24" s="152">
+        <v>3.826205425963547</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>10169669.823026</v>
+      </c>
+      <c r="AE24" s="152">
+        <v>3.6168340661887339</v>
+      </c>
+      <c r="AF24" s="27">
+        <v>8696772.1048399992</v>
+      </c>
+      <c r="AG24" s="152">
+        <v>3.5273861816227829</v>
+      </c>
+      <c r="AH24" s="27">
+        <v>826855.11545699998</v>
+      </c>
+      <c r="AI24" s="152">
+        <v>5.381617830776797</v>
+      </c>
+      <c r="AJ24" s="27">
+        <v>18548292.599351998</v>
+      </c>
+      <c r="AK24" s="152">
+        <v>3.749889688988306</v>
+      </c>
+      <c r="AL24" s="154">
+        <v>91.693942911891284</v>
+      </c>
+      <c r="AM24" s="27">
+        <v>985802.12186605588</v>
+      </c>
+      <c r="AN24" s="152">
+        <v>1.4689756736595561</v>
+      </c>
     </row>
     <row r="25" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1" thickTop="1">
-      <c r="B25" s="107"/>
-      <c r="C25" s="108" t="s">
+      <c r="B25" s="156"/>
+      <c r="C25" s="157" t="s">
         <v>34</v>
       </c>
-      <c r="D25" s="94">
+      <c r="D25" s="143">
         <v>19134778</v>
       </c>
-      <c r="E25" s="109">
+      <c r="E25" s="158">
         <v>3.8038320794180351</v>
       </c>
-      <c r="F25" s="95">
+      <c r="F25" s="144">
         <v>253060</v>
       </c>
-      <c r="G25" s="109">
+      <c r="G25" s="158">
         <v>-9.6717543083139397</v>
       </c>
-      <c r="H25" s="95">
+      <c r="H25" s="144">
         <v>1406271</v>
       </c>
-      <c r="I25" s="109">
+      <c r="I25" s="158">
         <v>9.1244951248753647</v>
       </c>
-      <c r="J25" s="95">
+      <c r="J25" s="144">
         <v>289202</v>
       </c>
-      <c r="K25" s="109">
+      <c r="K25" s="158">
         <v>16.723844272418329</v>
       </c>
-      <c r="L25" s="95">
+      <c r="L25" s="144">
         <v>243215</v>
       </c>
-      <c r="M25" s="109">
+      <c r="M25" s="158">
         <v>13.59188839538001</v>
       </c>
-      <c r="N25" s="95">
+      <c r="N25" s="144">
         <v>873854</v>
       </c>
-      <c r="O25" s="109">
+      <c r="O25" s="158">
         <v>5.6903312264303896</v>
       </c>
-      <c r="P25" s="95">
+      <c r="P25" s="144">
         <v>9769576</v>
       </c>
-      <c r="Q25" s="109">
+      <c r="Q25" s="158">
         <v>2.7848107125568951</v>
       </c>
-      <c r="R25" s="95">
+      <c r="R25" s="144">
         <v>3858084</v>
       </c>
-      <c r="S25" s="109" t="s">
+      <c r="S25" s="158" t="s">
         <v>28</v>
       </c>
-      <c r="T25" s="95">
+      <c r="T25" s="144">
         <v>5911492</v>
       </c>
-      <c r="U25" s="109" t="s">
+      <c r="U25" s="158" t="s">
         <v>28</v>
       </c>
-      <c r="V25" s="95">
+      <c r="V25" s="144">
         <v>4918521</v>
       </c>
-      <c r="W25" s="109">
+      <c r="W25" s="158">
         <v>6.2843529182963431</v>
       </c>
-      <c r="X25" s="95">
+      <c r="X25" s="144">
         <v>3039899</v>
       </c>
-      <c r="Y25" s="109">
+      <c r="Y25" s="158">
         <v>0.91530567564543919</v>
       </c>
-      <c r="Z25" s="95">
+      <c r="Z25" s="144">
         <v>170957</v>
       </c>
-      <c r="AA25" s="110">
+      <c r="AA25" s="159">
         <v>32.259262411128041</v>
       </c>
-      <c r="AB25" s="95">
+      <c r="AB25" s="144">
         <v>1641857.4464740001</v>
       </c>
-      <c r="AC25" s="109">
+      <c r="AC25" s="158">
         <v>8.4213984051857871</v>
       </c>
-      <c r="AD25" s="95">
+      <c r="AD25" s="144">
         <v>839433.15907599998</v>
       </c>
-      <c r="AE25" s="109">
+      <c r="AE25" s="158">
         <v>12.92007997452485</v>
       </c>
-      <c r="AF25" s="95">
+      <c r="AF25" s="144">
         <v>706147.80666100001</v>
       </c>
-      <c r="AG25" s="109">
+      <c r="AG25" s="158">
         <v>3.108685834069203</v>
       </c>
-      <c r="AH25" s="95">
+      <c r="AH25" s="144">
         <v>65488.924038999998</v>
       </c>
-      <c r="AI25" s="109">
+      <c r="AI25" s="158">
         <v>10.048045756238061</v>
       </c>
-      <c r="AJ25" s="95">
+      <c r="AJ25" s="144">
         <v>1502142.356898</v>
       </c>
-      <c r="AK25" s="109">
+      <c r="AK25" s="158">
         <v>7.8166445231844017</v>
       </c>
-      <c r="AL25" s="111">
+      <c r="AL25" s="160">
         <v>91.490425074597823</v>
       </c>
-      <c r="AM25" s="95">
+      <c r="AM25" s="144">
         <v>85804.886080935976</v>
       </c>
-      <c r="AN25" s="109">
+      <c r="AN25" s="158">
         <v>4.4483582477330197</v>
       </c>
+      <c r="AO25" s="145"/>
     </row>
     <row r="26" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B26" s="106"/>
-      <c r="C26" s="112" t="s">
+      <c r="B26" s="155"/>
+      <c r="C26" s="161" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="26">
         <v>19197688</v>
       </c>
-      <c r="E26" s="103">
+      <c r="E26" s="152">
         <v>3.8226197569144031</v>
       </c>
       <c r="F26" s="27">
         <v>251681</v>
       </c>
-      <c r="G26" s="103">
+      <c r="G26" s="152">
         <v>-9.7286634027366823</v>
       </c>
       <c r="H26" s="27">
         <v>1421600</v>
       </c>
-      <c r="I26" s="103">
+      <c r="I26" s="152">
         <v>9.1957642858569333</v>
       </c>
       <c r="J26" s="27">
         <v>292112</v>
       </c>
-      <c r="K26" s="103">
+      <c r="K26" s="152">
         <v>16.754198741776371</v>
       </c>
       <c r="L26" s="27">
         <v>245705</v>
       </c>
-      <c r="M26" s="103">
+      <c r="M26" s="152">
         <v>13.664961187235731</v>
       </c>
       <c r="N26" s="27">
         <v>883783</v>
       </c>
-      <c r="O26" s="103">
+      <c r="O26" s="152">
         <v>5.7761495208983096</v>
       </c>
       <c r="P26" s="27">
         <v>9797577</v>
       </c>
-      <c r="Q26" s="103">
+      <c r="Q26" s="152">
         <v>2.834710049855671</v>
       </c>
       <c r="R26" s="27">
         <v>3873459</v>
       </c>
-      <c r="S26" s="103" t="s">
+      <c r="S26" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T26" s="27">
         <v>5924118</v>
       </c>
-      <c r="U26" s="103" t="s">
+      <c r="U26" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V26" s="27">
         <v>4936605</v>
       </c>
-      <c r="W26" s="103">
+      <c r="W26" s="152">
         <v>6.2484100203904713</v>
       </c>
       <c r="X26" s="27">
         <v>3041313</v>
       </c>
-      <c r="Y26" s="103">
+      <c r="Y26" s="152">
         <v>0.86654716045615476</v>
       </c>
       <c r="Z26" s="27">
         <v>175629</v>
       </c>
-      <c r="AA26" s="104">
+      <c r="AA26" s="153">
         <v>32.905271442192728</v>
       </c>
       <c r="AB26" s="27">
         <v>1520721.5577219999</v>
       </c>
-      <c r="AC26" s="103">
+      <c r="AC26" s="152">
         <v>4.8451768382784532</v>
       </c>
       <c r="AD26" s="27">
         <v>763946.64553900005</v>
       </c>
-      <c r="AE26" s="103">
+      <c r="AE26" s="152">
         <v>6.9922012524915136</v>
       </c>
       <c r="AF26" s="27">
         <v>662171.80142399995</v>
       </c>
-      <c r="AG26" s="103">
+      <c r="AG26" s="152">
         <v>2.1237194015715888</v>
       </c>
       <c r="AH26" s="27">
         <v>61980.807296999999</v>
       </c>
-      <c r="AI26" s="103">
+      <c r="AI26" s="152">
         <v>4.1845985801416852</v>
       </c>
       <c r="AJ26" s="27">
         <v>1393528.7813879999</v>
       </c>
-      <c r="AK26" s="103">
+      <c r="AK26" s="152">
         <v>4.4606112422896693</v>
       </c>
-      <c r="AL26" s="105">
+      <c r="AL26" s="154">
         <v>91.636024643161406</v>
       </c>
       <c r="AM26" s="27">
         <v>79213.786458140166</v>
       </c>
-      <c r="AN26" s="103">
+      <c r="AN26" s="152">
         <v>0.98490780116917698</v>
       </c>
     </row>
     <row r="27" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B27" s="106"/>
-      <c r="C27" s="112" t="s">
+      <c r="B27" s="155"/>
+      <c r="C27" s="161" t="s">
         <v>36</v>
       </c>
       <c r="D27" s="26">
         <v>19241412</v>
       </c>
-      <c r="E27" s="103">
+      <c r="E27" s="152">
         <v>3.803459444202395</v>
       </c>
       <c r="F27" s="27">
         <v>249837</v>
       </c>
-      <c r="G27" s="103">
+      <c r="G27" s="152">
         <v>-9.674725322400457</v>
       </c>
       <c r="H27" s="27">
         <v>1433265</v>
       </c>
-      <c r="I27" s="103">
+      <c r="I27" s="152">
         <v>9.1389440532176671</v>
       </c>
       <c r="J27" s="27">
         <v>294224</v>
       </c>
-      <c r="K27" s="103">
+      <c r="K27" s="152">
         <v>16.647240261027459</v>
       </c>
       <c r="L27" s="27">
         <v>247588</v>
       </c>
-      <c r="M27" s="103">
+      <c r="M27" s="152">
         <v>13.56935130225774</v>
       </c>
       <c r="N27" s="27">
         <v>891453</v>
       </c>
-      <c r="O27" s="103">
+      <c r="O27" s="152">
         <v>5.7466833054965027</v>
       </c>
       <c r="P27" s="27">
         <v>9820411</v>
       </c>
-      <c r="Q27" s="103">
+      <c r="Q27" s="152">
         <v>2.8197072210964569</v>
       </c>
       <c r="R27" s="27">
         <v>3883917</v>
       </c>
-      <c r="S27" s="103" t="s">
+      <c r="S27" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T27" s="27">
         <v>5936494</v>
       </c>
-      <c r="U27" s="103" t="s">
+      <c r="U27" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V27" s="27">
         <v>4948101</v>
       </c>
-      <c r="W27" s="103">
+      <c r="W27" s="152">
         <v>6.218621281243486</v>
       </c>
       <c r="X27" s="27">
         <v>3039055</v>
       </c>
-      <c r="Y27" s="103">
+      <c r="Y27" s="152">
         <v>0.84366693986985819</v>
       </c>
       <c r="Z27" s="27">
         <v>178862</v>
       </c>
-      <c r="AA27" s="104">
+      <c r="AA27" s="153">
         <v>32.75194086125255</v>
       </c>
       <c r="AB27" s="27">
         <v>1549124.427622</v>
       </c>
-      <c r="AC27" s="103">
+      <c r="AC27" s="152">
         <v>5.987658187524203</v>
       </c>
       <c r="AD27" s="27">
         <v>785068.26480300003</v>
       </c>
-      <c r="AE27" s="103">
+      <c r="AE27" s="152">
         <v>4.8199408097208352</v>
       </c>
       <c r="AF27" s="27">
         <v>668319.62259200006</v>
       </c>
-      <c r="AG27" s="103">
+      <c r="AG27" s="152">
         <v>6.8154330970605193</v>
       </c>
       <c r="AH27" s="27">
         <v>61927.751482</v>
       </c>
-      <c r="AI27" s="103">
+      <c r="AI27" s="152">
         <v>7.8847330594478793</v>
       </c>
       <c r="AJ27" s="27">
         <v>1423747.2380289999</v>
       </c>
-      <c r="AK27" s="103">
+      <c r="AK27" s="152">
         <v>5.5635096990958921</v>
       </c>
-      <c r="AL27" s="105">
+      <c r="AL27" s="154">
         <v>91.906577202099797</v>
       </c>
       <c r="AM27" s="27">
         <v>80509.914117633365</v>
       </c>
-      <c r="AN27" s="103">
+      <c r="AN27" s="152">
         <v>2.1041675826766419</v>
       </c>
     </row>
     <row r="28" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B28" s="106"/>
-      <c r="C28" s="112" t="s">
+      <c r="B28" s="155"/>
+      <c r="C28" s="161" t="s">
         <v>37</v>
       </c>
       <c r="D28" s="26">
         <v>19285095</v>
       </c>
-      <c r="E28" s="103">
+      <c r="E28" s="152">
         <v>3.7437399689550288</v>
       </c>
       <c r="F28" s="27">
         <v>248523</v>
       </c>
-      <c r="G28" s="103">
+      <c r="G28" s="152">
         <v>-9.6864574929681915</v>
       </c>
       <c r="H28" s="27">
         <v>1444611</v>
       </c>
-      <c r="I28" s="103">
+      <c r="I28" s="152">
         <v>9.038766360219185</v>
       </c>
       <c r="J28" s="27">
         <v>296298</v>
       </c>
-      <c r="K28" s="103">
+      <c r="K28" s="152">
         <v>16.47712307819311</v>
       </c>
       <c r="L28" s="27">
         <v>249373</v>
       </c>
-      <c r="M28" s="103">
+      <c r="M28" s="152">
         <v>13.39672232529376</v>
       </c>
       <c r="N28" s="27">
         <v>898940</v>
       </c>
-      <c r="O28" s="103">
+      <c r="O28" s="152">
         <v>5.6873960249951514</v>
       </c>
       <c r="P28" s="27">
         <v>9842114</v>
       </c>
-      <c r="Q28" s="103">
+      <c r="Q28" s="152">
         <v>2.7636223913930951</v>
       </c>
       <c r="R28" s="27">
         <v>3893461</v>
       </c>
-      <c r="S28" s="103" t="s">
+      <c r="S28" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T28" s="27">
         <v>5948653</v>
       </c>
-      <c r="U28" s="103" t="s">
+      <c r="U28" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V28" s="27">
         <v>4960601</v>
       </c>
-      <c r="W28" s="103">
+      <c r="W28" s="152">
         <v>6.1451903117444528</v>
       </c>
       <c r="X28" s="27">
         <v>3037203</v>
       </c>
-      <c r="Y28" s="103">
+      <c r="Y28" s="152">
         <v>0.78776451286626248</v>
       </c>
       <c r="Z28" s="27">
         <v>181427</v>
       </c>
-      <c r="AA28" s="104">
+      <c r="AA28" s="153">
         <v>30.67814311953039</v>
       </c>
       <c r="AB28" s="27">
         <v>1545461.062317</v>
       </c>
-      <c r="AC28" s="103">
+      <c r="AC28" s="152">
         <v>3.3895794204362062</v>
       </c>
       <c r="AD28" s="27">
         <v>765605.80908399995</v>
       </c>
-      <c r="AE28" s="103">
+      <c r="AE28" s="152">
         <v>2.5647143869733209</v>
       </c>
       <c r="AF28" s="27">
         <v>680626.87541500002</v>
       </c>
-      <c r="AG28" s="103">
+      <c r="AG28" s="152">
         <v>3.8578240032975719</v>
       </c>
       <c r="AH28" s="27">
         <v>64698.819194000003</v>
       </c>
-      <c r="AI28" s="103">
+      <c r="AI28" s="152">
         <v>3.5111371518406602</v>
       </c>
       <c r="AJ28" s="27">
         <v>1415137.0607110001</v>
       </c>
-      <c r="AK28" s="103">
+      <c r="AK28" s="152">
         <v>2.8501907827992219</v>
       </c>
-      <c r="AL28" s="105">
+      <c r="AL28" s="154">
         <v>91.567306043245466</v>
       </c>
       <c r="AM28" s="27">
         <v>80137.59135316679</v>
       </c>
-      <c r="AN28" s="103">
+      <c r="AN28" s="152">
         <v>-0.34138016291372919</v>
       </c>
     </row>
     <row r="29" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B29" s="106"/>
-      <c r="C29" s="112" t="s">
+      <c r="B29" s="155"/>
+      <c r="C29" s="161" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="26">
         <v>19338266</v>
       </c>
-      <c r="E29" s="103">
+      <c r="E29" s="152">
         <v>3.6361434251333198</v>
       </c>
       <c r="F29" s="27">
         <v>246977</v>
       </c>
-      <c r="G29" s="103">
+      <c r="G29" s="152">
         <v>-9.5391929558532151</v>
       </c>
       <c r="H29" s="27">
         <v>1457268</v>
       </c>
-      <c r="I29" s="103">
+      <c r="I29" s="152">
         <v>8.8559749968626598</v>
       </c>
       <c r="J29" s="27">
         <v>298644</v>
       </c>
-      <c r="K29" s="103">
+      <c r="K29" s="152">
         <v>16.252744343926629</v>
       </c>
       <c r="L29" s="27">
         <v>251461</v>
       </c>
-      <c r="M29" s="103">
+      <c r="M29" s="152">
         <v>13.202900964737349</v>
       </c>
       <c r="N29" s="27">
         <v>907163</v>
       </c>
-      <c r="O29" s="103">
+      <c r="O29" s="152">
         <v>5.5224750403344514</v>
       </c>
       <c r="P29" s="27">
         <v>9871067</v>
       </c>
-      <c r="Q29" s="103">
+      <c r="Q29" s="152">
         <v>2.652815268928066</v>
       </c>
       <c r="R29" s="27">
         <v>3905858</v>
       </c>
-      <c r="S29" s="103" t="s">
+      <c r="S29" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T29" s="27">
         <v>5965209</v>
       </c>
-      <c r="U29" s="103" t="s">
+      <c r="U29" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V29" s="27">
         <v>4974276</v>
       </c>
-      <c r="W29" s="103">
+      <c r="W29" s="152">
         <v>6.0267106835700357</v>
       </c>
       <c r="X29" s="27">
         <v>3035107</v>
       </c>
-      <c r="Y29" s="103">
+      <c r="Y29" s="152">
         <v>0.71520205046931018</v>
       </c>
       <c r="Z29" s="27">
         <v>182093</v>
       </c>
-      <c r="AA29" s="104">
+      <c r="AA29" s="153">
         <v>29.104599306594441</v>
       </c>
       <c r="AB29" s="27">
         <v>1550552.67863</v>
       </c>
-      <c r="AC29" s="103">
+      <c r="AC29" s="152">
         <v>6.6430846518904962</v>
       </c>
       <c r="AD29" s="27">
         <v>778933.15938299999</v>
       </c>
-      <c r="AE29" s="103">
+      <c r="AE29" s="152">
         <v>8.1206115467294495</v>
       </c>
       <c r="AF29" s="27">
         <v>675868.04551299999</v>
       </c>
-      <c r="AG29" s="103">
+      <c r="AG29" s="152">
         <v>4.7929429220246336</v>
       </c>
       <c r="AH29" s="27">
         <v>60701.883984</v>
       </c>
-      <c r="AI29" s="113">
+      <c r="AI29" s="162">
         <v>4.4801861111993579</v>
       </c>
       <c r="AJ29" s="27">
         <v>1419057.92888</v>
       </c>
-      <c r="AK29" s="103">
+      <c r="AK29" s="152">
         <v>6.1419791163415116</v>
       </c>
-      <c r="AL29" s="105">
+      <c r="AL29" s="154">
         <v>91.519491626290119</v>
       </c>
       <c r="AM29" s="27">
         <v>80180.543520809981</v>
       </c>
-      <c r="AN29" s="103">
+      <c r="AN29" s="152">
         <v>2.9014406821586962</v>
       </c>
     </row>
     <row r="30" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B30" s="106"/>
-      <c r="C30" s="112" t="s">
+      <c r="B30" s="155"/>
+      <c r="C30" s="161" t="s">
         <v>39</v>
       </c>
       <c r="D30" s="26">
         <v>19389464</v>
       </c>
-      <c r="E30" s="103">
+      <c r="E30" s="152">
         <v>3.563948152713126</v>
       </c>
       <c r="F30" s="27">
         <v>245539</v>
       </c>
-      <c r="G30" s="103">
+      <c r="G30" s="152">
         <v>-9.4426536648693276</v>
       </c>
       <c r="H30" s="27">
         <v>1361270</v>
       </c>
-      <c r="I30" s="103">
+      <c r="I30" s="152">
         <v>4.9119253723981524</v>
       </c>
       <c r="J30" s="27">
         <v>273602</v>
       </c>
-      <c r="K30" s="103">
+      <c r="K30" s="152">
         <v>2.2218901197436969</v>
       </c>
       <c r="L30" s="27">
         <v>228726</v>
       </c>
-      <c r="M30" s="103">
+      <c r="M30" s="152">
         <v>1.6063257962773749</v>
       </c>
       <c r="N30" s="27">
         <v>858942</v>
       </c>
-      <c r="O30" s="103">
+      <c r="O30" s="152">
         <v>6.731231617441491</v>
       </c>
       <c r="P30" s="27">
         <v>9858568</v>
       </c>
-      <c r="Q30" s="103">
+      <c r="Q30" s="152">
         <v>3.1135291108450591</v>
       </c>
       <c r="R30" s="27">
         <v>3838191</v>
       </c>
-      <c r="S30" s="103" t="s">
+      <c r="S30" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T30" s="27">
         <v>6020377</v>
       </c>
-      <c r="U30" s="103" t="s">
+      <c r="U30" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V30" s="27">
         <v>5092810</v>
       </c>
-      <c r="W30" s="103">
+      <c r="W30" s="152">
         <v>5.783738648543113</v>
       </c>
       <c r="X30" s="27">
         <v>3076460</v>
       </c>
-      <c r="Y30" s="103">
+      <c r="Y30" s="152">
         <v>0.88636207869599026</v>
       </c>
       <c r="Z30" s="27">
         <v>182936</v>
       </c>
-      <c r="AA30" s="104">
+      <c r="AA30" s="153">
         <v>26.867969541034991</v>
       </c>
       <c r="AB30" s="27">
         <v>1575946.8477489999</v>
       </c>
-      <c r="AC30" s="103">
+      <c r="AC30" s="152">
         <v>10.137328993852821</v>
       </c>
       <c r="AD30" s="27">
         <v>797205.75253900001</v>
       </c>
-      <c r="AE30" s="103">
+      <c r="AE30" s="152">
         <v>16.683115753937589</v>
       </c>
       <c r="AF30" s="27">
         <v>688043.74384100002</v>
       </c>
-      <c r="AG30" s="103">
+      <c r="AG30" s="152">
         <v>3.849858700419162</v>
       </c>
       <c r="AH30" s="27">
         <v>55635.749739999999</v>
       </c>
-      <c r="AI30" s="103">
+      <c r="AI30" s="152">
         <v>3.1346634575131871</v>
       </c>
       <c r="AJ30" s="27">
         <v>1445256.391169</v>
       </c>
-      <c r="AK30" s="103">
+      <c r="AK30" s="152">
         <v>9.627648579225756</v>
       </c>
-      <c r="AL30" s="105">
+      <c r="AL30" s="154">
         <v>91.70717865474515</v>
       </c>
       <c r="AM30" s="27">
         <v>81278.515370460984</v>
       </c>
-      <c r="AN30" s="103">
+      <c r="AN30" s="152">
         <v>6.3471709589969496</v>
       </c>
     </row>
     <row r="31" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B31" s="106"/>
-      <c r="C31" s="112" t="s">
+      <c r="B31" s="155"/>
+      <c r="C31" s="161" t="s">
         <v>40</v>
       </c>
       <c r="D31" s="26">
         <v>19443599</v>
       </c>
-      <c r="E31" s="103">
+      <c r="E31" s="152">
         <v>3.492480166681466</v>
       </c>
       <c r="F31" s="27">
         <v>243830</v>
       </c>
-      <c r="G31" s="103">
+      <c r="G31" s="152">
         <v>-9.3106898308804134</v>
       </c>
       <c r="H31" s="27">
         <v>1374744</v>
       </c>
-      <c r="I31" s="103">
+      <c r="I31" s="152">
         <v>4.7472682539912334</v>
       </c>
       <c r="J31" s="27">
         <v>276080</v>
       </c>
-      <c r="K31" s="103">
+      <c r="K31" s="152">
         <v>2.0040198628517469</v>
       </c>
       <c r="L31" s="27">
         <v>230790</v>
       </c>
-      <c r="M31" s="103">
+      <c r="M31" s="152">
         <v>1.4225257412558761</v>
       </c>
       <c r="N31" s="27">
         <v>867874</v>
       </c>
-      <c r="O31" s="103">
+      <c r="O31" s="152">
         <v>6.5883104282573823</v>
       </c>
       <c r="P31" s="27">
         <v>9886093</v>
       </c>
-      <c r="Q31" s="103">
+      <c r="Q31" s="152">
         <v>3.0388783105201429</v>
       </c>
       <c r="R31" s="27">
         <v>3853106</v>
       </c>
-      <c r="S31" s="103" t="s">
+      <c r="S31" s="152" t="s">
         <v>28</v>
       </c>
       <c r="T31" s="27">
         <v>6032987</v>
       </c>
-      <c r="U31" s="103" t="s">
+      <c r="U31" s="152" t="s">
         <v>28</v>
       </c>
       <c r="V31" s="27">
         <v>5104223</v>
       </c>
-      <c r="W31" s="103">
+      <c r="W31" s="152">
         <v>5.6888952203747012</v>
       </c>
       <c r="X31" s="27">
         <v>3078139</v>
       </c>
-      <c r="Y31" s="103">
+      <c r="Y31" s="152">
         <v>0.88931322980025929</v>
       </c>
       <c r="Z31" s="27">
         <v>183535</v>
       </c>
-      <c r="AA31" s="104">
+      <c r="AA31" s="153">
         <v>24.251922660311951</v>
       </c>
       <c r="AB31" s="27">
         <v>1547342.9598719999</v>
       </c>
-      <c r="AC31" s="103">
+      <c r="AC31" s="152">
         <v>4.9731230085064526</v>
       </c>
       <c r="AD31" s="27">
         <v>769903.26851099997</v>
       </c>
-      <c r="AE31" s="103">
+      <c r="AE31" s="152">
         <v>7.2014817411428123</v>
       </c>
       <c r="AF31" s="27">
         <v>682082.13866399997</v>
       </c>
-      <c r="AG31" s="103">
+      <c r="AG31" s="152">
         <v>2.3793326882583399</v>
       </c>
       <c r="AH31" s="27">
         <v>60595.434498000002</v>
       </c>
-      <c r="AI31" s="103">
+      <c r="AI31" s="152">
         <v>2.5318134986445529</v>
       </c>
       <c r="AJ31" s="27">
         <v>1417055.733065</v>
       </c>
-      <c r="AK31" s="103">
+      <c r="AK31" s="152">
         <v>4.587499112860205</v>
       </c>
-      <c r="AL31" s="105">
+      <c r="AL31" s="154">
         <v>91.579938631201856</v>
       </c>
       <c r="AM31" s="27">
         <v>79581.098122420648</v>
       </c>
-      <c r="AN31" s="103">
+      <c r="AN31" s="152">
         <v>1.4306767404166141</v>
       </c>
     </row>
     <row r="32" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B32" s="106"/>
-      <c r="C32" s="112" t="s">
+      <c r="B32" s="155"/>
+      <c r="C32" s="161" t="s">
         <v>41</v>
       </c>
       <c r="D32" s="26">
         <v>19492445</v>
       </c>
-      <c r="E32" s="103">
+      <c r="E32" s="152">
         <v>3.4239375743714051</v>
       </c>
       <c r="F32" s="27">
         <v>242016</v>
       </c>
-      <c r="G32" s="103">
+      <c r="G32" s="152">
         <v>-9.1715643225472316</v>
       </c>
       <c r="H32" s="27">
         <v>1388548</v>
       </c>
-      <c r="I32" s="103">
+      <c r="I32" s="152">
         <v>4.6709443201485854</v>
       </c>
       <c r="J32" s="27">
         <v>278595</v>
       </c>
-      <c r="K32" s="103">
+      <c r="K32" s="152">
         <v>1.8871029677985709</v>
       </c>
       <c r="L32" s="27">
         <v>232956</v>
       </c>
-      <c r="M32" s="103">
+      <c r="M32" s="152">
         <v>1.24251945918461</v>
       </c>
       <c r="N32" s="27">
         <v>876997</v>
       </c>
-      <c r="O32" s="103">
+      <c r="O32" s="152">
         <v>6.5542638861214142</v>
       </c>
       <c r="P32" s="27">
         <v>9913433</v>
       </c>
-      <c r="Q32" s="103">
+      <c r="Q32" s="152">
         <v>3.0082006033712139</v>
       </c>
       <c r="R32" s="27">
         <v>3867024</v>
       </c>
-      <c r="S32" s="103">
+      <c r="S32" s="152">
         <v>2.143008833849458</v>
       </c>
       <c r="T32" s="27">
         <v>6046409</v>
       </c>
-      <c r="U32" s="103">
+      <c r="U32" s="152">
         <v>3.569266640105218</v>
       </c>
       <c r="V32" s="27">
         <v>5112792</v>
       </c>
-      <c r="W32" s="103">
+      <c r="W32" s="152">
         <v>5.5453072643227852</v>
       </c>
       <c r="X32" s="27">
         <v>3077313</v>
       </c>
-      <c r="Y32" s="103">
+      <c r="Y32" s="152">
         <v>0.82975397355626868</v>
       </c>
       <c r="Z32" s="27">
         <v>183900</v>
       </c>
-      <c r="AA32" s="104">
+      <c r="AA32" s="153">
         <v>21.540972988691859</v>
       </c>
       <c r="AB32" s="27">
         <v>1588012.4188880001</v>
       </c>
-      <c r="AC32" s="103">
+      <c r="AC32" s="152">
         <v>4.172121831565434</v>
       </c>
       <c r="AD32" s="27">
         <v>789199.02983100002</v>
       </c>
-      <c r="AE32" s="103">
+      <c r="AE32" s="152">
         <v>1.168189811200993</v>
       </c>
       <c r="AF32" s="27">
         <v>697526.42148400005</v>
       </c>
-      <c r="AG32" s="103">
+      <c r="AG32" s="152">
         <v>6.7996928130703571</v>
       </c>
       <c r="AH32" s="27">
         <v>65465.573512000003</v>
       </c>
-      <c r="AI32" s="103">
+      <c r="AI32" s="152">
         <v>7.7538246165491431</v>
       </c>
       <c r="AJ32" s="27">
         <v>1454850.0635790001</v>
       </c>
-      <c r="AK32" s="103">
+      <c r="AK32" s="152">
         <v>4.5809323666878843</v>
       </c>
-      <c r="AL32" s="105">
+      <c r="AL32" s="154">
         <v>91.614526830826264</v>
       </c>
       <c r="AM32" s="27">
         <v>81468.09796759719</v>
       </c>
-      <c r="AN32" s="103">
+      <c r="AN32" s="152">
         <v>0.72341497987931103</v>
       </c>
     </row>
     <row r="33" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B33" s="106"/>
-      <c r="C33" s="112" t="s">
+      <c r="B33" s="155"/>
+      <c r="C33" s="161" t="s">
         <v>42</v>
       </c>
       <c r="D33" s="26">
         <v>19540871</v>
       </c>
-      <c r="E33" s="103">
+      <c r="E33" s="152">
         <v>3.4539259041372228</v>
       </c>
       <c r="F33" s="27">
         <v>240169</v>
       </c>
-      <c r="G33" s="103">
+      <c r="G33" s="152">
         <v>-9.1487172503536875</v>
       </c>
       <c r="H33" s="27">
         <v>1402700</v>
       </c>
-      <c r="I33" s="103">
+      <c r="I33" s="152">
         <v>4.7105176329018006</v>
       </c>
       <c r="J33" s="27">
         <v>280985</v>
       </c>
-      <c r="K33" s="103">
+      <c r="K33" s="152">
         <v>1.8105859675058289</v>
       </c>
       <c r="L33" s="27">
         <v>235315</v>
       </c>
-      <c r="M33" s="103">
+      <c r="M33" s="152">
         <v>1.2961464288174129</v>
       </c>
       <c r="N33" s="27">
         <v>886400</v>
       </c>
-      <c r="O33" s="103">
+      <c r="O33" s="152">
         <v>6.6274031463745109</v>
       </c>
       <c r="P33" s="27">
         <v>9935769</v>
       </c>
-      <c r="Q33" s="103">
+      <c r="Q33" s="152">
         <v>3.025394027374539</v>
       </c>
       <c r="R33" s="27">
         <v>3880175</v>
       </c>
-      <c r="S33" s="103">
+      <c r="S33" s="152">
         <v>2.1907335620581891</v>
       </c>
       <c r="T33" s="27">
         <v>6055594</v>
       </c>
-      <c r="U33" s="103">
+      <c r="U33" s="152">
         <v>3.56741491843604</v>
       </c>
       <c r="V33" s="27">
         <v>5125597</v>
       </c>
-      <c r="W33" s="103">
+      <c r="W33" s="152">
         <v>5.560854150426775</v>
       </c>
       <c r="X33" s="27">
         <v>3076403</v>
       </c>
-      <c r="Y33" s="103">
+      <c r="Y33" s="152">
         <v>0.9018975665033846</v>
       </c>
       <c r="Z33" s="27">
         <v>184545</v>
       </c>
-      <c r="AA33" s="104">
+      <c r="AA33" s="153">
         <v>18.545045768427819</v>
       </c>
       <c r="AB33" s="27">
         <v>1550782.7602520001</v>
       </c>
-      <c r="AC33" s="103">
+      <c r="AC33" s="152">
         <v>2.9815778458026192</v>
       </c>
       <c r="AD33" s="27">
         <v>773896.738411</v>
       </c>
-      <c r="AE33" s="103">
+      <c r="AE33" s="152">
         <v>2.8404517656635209</v>
       </c>
       <c r="AF33" s="27">
         <v>677785.15932400001</v>
       </c>
-      <c r="AG33" s="103">
+      <c r="AG33" s="152">
         <v>2.524066114356049</v>
       </c>
       <c r="AH33" s="27">
         <v>63453.273811999999</v>
       </c>
-      <c r="AI33" s="103">
+      <c r="AI33" s="152">
         <v>4.1440033443040036</v>
       </c>
       <c r="AJ33" s="27">
         <v>1423267.3060570001</v>
       </c>
-      <c r="AK33" s="103">
+      <c r="AK33" s="152">
         <v>3.4018262215424371</v>
       </c>
-      <c r="AL33" s="105">
+      <c r="AL33" s="154">
         <v>91.777348996691259</v>
       </c>
       <c r="AM33" s="27">
         <v>79360.984484877874</v>
       </c>
-      <c r="AN33" s="103">
+      <c r="AN33" s="152">
         <v>-0.45657818609250439</v>
       </c>
     </row>
     <row r="34" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B34" s="106"/>
-      <c r="C34" s="112" t="s">
+      <c r="B34" s="155"/>
+      <c r="C34" s="161" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="26">
         <v>19560783</v>
       </c>
-      <c r="E34" s="103">
+      <c r="E34" s="152">
         <v>3.5008775792896958</v>
       </c>
       <c r="F34" s="27">
         <v>238683</v>
       </c>
-      <c r="G34" s="103">
+      <c r="G34" s="152">
         <v>-9.0502754978394542</v>
       </c>
       <c r="H34" s="27">
         <v>1414719</v>
       </c>
-      <c r="I34" s="103">
+      <c r="I34" s="152">
         <v>4.7616402933316149</v>
       </c>
       <c r="J34" s="27">
         <v>283097</v>
       </c>
-      <c r="K34" s="103">
+      <c r="K34" s="152">
         <v>1.7317215158941801</v>
       </c>
       <c r="L34" s="27">
         <v>237151</v>
       </c>
-      <c r="M34" s="103">
+      <c r="M34" s="152">
         <v>1.327961101165176</v>
       </c>
       <c r="N34" s="27">
         <v>894471</v>
       </c>
-      <c r="O34" s="103">
+      <c r="O34" s="152">
         <v>6.7265563849487453</v>
       </c>
       <c r="P34" s="27">
         <v>9941724</v>
       </c>
-      <c r="Q34" s="103">
+      <c r="Q34" s="152">
         <v>3.043452439130689</v>
       </c>
       <c r="R34" s="27">
         <v>3887855</v>
       </c>
-      <c r="S34" s="103">
+      <c r="S34" s="152">
         <v>2.2515376438031698</v>
       </c>
       <c r="T34" s="27">
         <v>6053869</v>
       </c>
-      <c r="U34" s="103">
+      <c r="U34" s="152">
         <v>3.5585286844001862</v>
       </c>
       <c r="V34" s="27">
         <v>5131629</v>
       </c>
-      <c r="W34" s="103">
+      <c r="W34" s="152">
         <v>5.6260431891902876</v>
       </c>
       <c r="X34" s="27">
         <v>3072341</v>
       </c>
-      <c r="Y34" s="103">
+      <c r="Y34" s="152">
         <v>1.0000591731538</v>
       </c>
       <c r="Z34" s="27">
         <v>185838</v>
       </c>
-      <c r="AA34" s="104">
+      <c r="AA34" s="153">
         <v>16.252650806658451</v>
       </c>
       <c r="AB34" s="27">
         <v>1595265.7392820001</v>
       </c>
-      <c r="AC34" s="103">
+      <c r="AC34" s="152">
         <v>5.7018103453889246</v>
       </c>
       <c r="AD34" s="27">
         <v>791336.91355199995</v>
       </c>
-      <c r="AE34" s="103">
+      <c r="AE34" s="152">
         <v>8.0164493256129852</v>
       </c>
       <c r="AF34" s="27">
         <v>702166.04342300002</v>
       </c>
-      <c r="AG34" s="103">
+      <c r="AG34" s="152">
         <v>2.464734562174931</v>
       </c>
       <c r="AH34" s="27">
         <v>65185.032974000002</v>
       </c>
-      <c r="AI34" s="103">
+      <c r="AI34" s="152">
         <v>8.7707356624814992</v>
       </c>
       <c r="AJ34" s="27">
         <v>1462013.516661</v>
       </c>
-      <c r="AK34" s="103">
+      <c r="AK34" s="152">
         <v>6.0417260969239717</v>
       </c>
-      <c r="AL34" s="105">
+      <c r="AL34" s="154">
         <v>91.647020346530198</v>
       </c>
       <c r="AM34" s="27">
         <v>81554.288459822899</v>
       </c>
-      <c r="AN34" s="103">
+      <c r="AN34" s="152">
         <v>2.1264870574775112</v>
       </c>
     </row>
     <row r="35" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B35" s="106"/>
-      <c r="C35" s="112" t="s">
+      <c r="B35" s="155"/>
+      <c r="C35" s="161" t="s">
         <v>44</v>
       </c>
       <c r="D35" s="26">
         <v>19663767</v>
       </c>
-      <c r="E35" s="103">
+      <c r="E35" s="152">
         <v>3.5505232644141631</v>
       </c>
       <c r="F35" s="27">
         <v>235163</v>
       </c>
-      <c r="G35" s="103">
+      <c r="G35" s="152">
         <v>-8.9683390688690139</v>
       </c>
       <c r="H35" s="27">
         <v>1435987</v>
       </c>
-      <c r="I35" s="103">
+      <c r="I35" s="152">
         <v>4.7450827355053349</v>
       </c>
       <c r="J35" s="27">
         <v>286837</v>
       </c>
-      <c r="K35" s="103">
+      <c r="K35" s="152">
         <v>1.6193944718811299</v>
       </c>
       <c r="L35" s="27">
         <v>240671</v>
       </c>
-      <c r="M35" s="103">
+      <c r="M35" s="152">
         <v>1.349240104940908</v>
       </c>
       <c r="N35" s="27">
         <v>908479</v>
       </c>
-      <c r="O35" s="103">
+      <c r="O35" s="152">
         <v>6.7289550541469678</v>
       </c>
       <c r="P35" s="27">
         <v>9999733</v>
       </c>
-      <c r="Q35" s="103">
+      <c r="Q35" s="152">
         <v>3.0796804527050581</v>
       </c>
       <c r="R35" s="27">
         <v>3912549</v>
       </c>
-      <c r="S35" s="103">
+      <c r="S35" s="152">
         <v>2.317859492729446</v>
       </c>
       <c r="T35" s="27">
         <v>6087184</v>
       </c>
-      <c r="U35" s="103">
+      <c r="U35" s="152">
         <v>3.5753603248428019</v>
       </c>
       <c r="V35" s="27">
         <v>5156147</v>
       </c>
-      <c r="W35" s="103">
+      <c r="W35" s="152">
         <v>5.6865143670939764</v>
       </c>
       <c r="X35" s="27">
         <v>3071515</v>
       </c>
-      <c r="Y35" s="103">
+      <c r="Y35" s="152">
         <v>1.0851918733365771</v>
       </c>
       <c r="Z35" s="27">
         <v>181996</v>
       </c>
-      <c r="AA35" s="104">
+      <c r="AA35" s="153">
         <v>13.666512609765549</v>
       </c>
       <c r="AB35" s="27">
         <v>1589377.179852</v>
       </c>
-      <c r="AC35" s="103">
+      <c r="AC35" s="152">
         <v>4.6450131618064994</v>
       </c>
       <c r="AD35" s="27">
         <v>821155.82431699999</v>
       </c>
-      <c r="AE35" s="103">
+      <c r="AE35" s="152">
         <v>3.7339931094901861</v>
       </c>
       <c r="AF35" s="27">
         <v>674079.64147100004</v>
       </c>
-      <c r="AG35" s="103">
+      <c r="AG35" s="152">
         <v>4.8594212165377737</v>
       </c>
       <c r="AH35" s="27">
         <v>57781.257748999997</v>
       </c>
-      <c r="AI35" s="103">
+      <c r="AI35" s="152">
         <v>8.9865994930302229</v>
       </c>
       <c r="AJ35" s="27">
         <v>1460256.0280810001</v>
       </c>
-      <c r="AK35" s="103">
+      <c r="AK35" s="152">
         <v>4.8949632251978681</v>
       </c>
-      <c r="AL35" s="105">
+      <c r="AL35" s="154">
         <v>91.875990582485684</v>
       </c>
       <c r="AM35" s="27">
         <v>80827.706097819406</v>
       </c>
-      <c r="AN35" s="103">
+      <c r="AN35" s="152">
         <v>1.0569622082909009</v>
       </c>
     </row>
     <row r="36" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B36" s="106"/>
-      <c r="C36" s="112" t="s">
+      <c r="B36" s="155"/>
+      <c r="C36" s="161" t="s">
         <v>45</v>
       </c>
       <c r="D36" s="30">
         <v>19722795</v>
       </c>
-      <c r="E36" s="114">
+      <c r="E36" s="163">
         <v>3.4803017586849672</v>
       </c>
       <c r="F36" s="26">
         <v>233036</v>
       </c>
-      <c r="G36" s="115">
+      <c r="G36" s="164">
         <v>-8.8250023474913171</v>
       </c>
       <c r="H36" s="30">
         <v>1453193</v>
       </c>
-      <c r="I36" s="114">
+      <c r="I36" s="163">
         <v>4.6408874788207646</v>
       </c>
       <c r="J36" s="26">
         <v>289878</v>
       </c>
-      <c r="K36" s="103">
+      <c r="K36" s="152">
         <v>1.415871616444675</v>
       </c>
       <c r="L36" s="30">
         <v>243505</v>
       </c>
-      <c r="M36" s="103">
+      <c r="M36" s="152">
         <v>1.308453985688129</v>
       </c>
       <c r="N36" s="26">
         <v>919810</v>
       </c>
-      <c r="O36" s="103">
+      <c r="O36" s="152">
         <v>6.6382084790250317</v>
       </c>
       <c r="P36" s="26">
         <v>10023647</v>
       </c>
-      <c r="Q36" s="103">
+      <c r="Q36" s="152">
         <v>2.9973129742754572</v>
       </c>
       <c r="R36" s="26">
         <v>3928251</v>
       </c>
-      <c r="S36" s="103">
+      <c r="S36" s="152">
         <v>2.2869622140483599</v>
       </c>
       <c r="T36" s="26">
         <v>6095396</v>
       </c>
-      <c r="U36" s="103">
+      <c r="U36" s="152">
         <v>3.4603586709593741</v>
       </c>
       <c r="V36" s="30">
         <v>5173737</v>
       </c>
-      <c r="W36" s="114">
+      <c r="W36" s="163">
         <v>5.6253351998704737</v>
       </c>
       <c r="X36" s="26">
         <v>3071830</v>
       </c>
-      <c r="Y36" s="115">
+      <c r="Y36" s="164">
         <v>1.042120317826623</v>
       </c>
       <c r="Z36" s="27">
         <v>184372</v>
       </c>
-      <c r="AA36" s="104">
+      <c r="AA36" s="153">
         <v>10.741250172684079</v>
       </c>
       <c r="AB36" s="26">
         <v>1543745.7940189999</v>
       </c>
-      <c r="AC36" s="115">
+      <c r="AC36" s="164">
         <v>2.9479647654161218</v>
       </c>
       <c r="AD36" s="30">
         <v>778744.75027600001</v>
       </c>
-      <c r="AE36" s="114">
+      <c r="AE36" s="163">
         <v>-0.93234134711616123</v>
       </c>
       <c r="AF36" s="26">
         <v>666320.09881700005</v>
       </c>
-      <c r="AG36" s="115">
+      <c r="AG36" s="164">
         <v>6.9774455303906802</v>
       </c>
       <c r="AH36" s="30">
         <v>60647.102960999997</v>
       </c>
-      <c r="AI36" s="114">
+      <c r="AI36" s="163">
         <v>4.6071691665285019</v>
       </c>
       <c r="AJ36" s="26">
         <v>1415581.4436230001</v>
       </c>
-      <c r="AK36" s="115">
+      <c r="AK36" s="164">
         <v>3.1244132993435429</v>
       </c>
-      <c r="AL36" s="116">
+      <c r="AL36" s="165">
         <v>91.697833225356618</v>
       </c>
       <c r="AM36" s="26">
         <v>78272.1614263597</v>
       </c>
-      <c r="AN36" s="115">
+      <c r="AN36" s="164">
         <v>-0.51443316672022954</v>
       </c>
     </row>
     <row r="37" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B37" s="106"/>
-      <c r="C37" s="112" t="s">
+      <c r="B37" s="155"/>
+      <c r="C37" s="161" t="s">
         <v>46</v>
       </c>
       <c r="D37" s="30">
         <v>19784601</v>
       </c>
-      <c r="E37" s="114">
+      <c r="E37" s="163">
         <v>3.3960310383533092</v>
       </c>
       <c r="F37" s="26">
         <v>230899</v>
       </c>
-      <c r="G37" s="115">
+      <c r="G37" s="164">
         <v>-8.7572117284438473</v>
       </c>
       <c r="H37" s="30">
         <v>1469307</v>
       </c>
-      <c r="I37" s="114">
+      <c r="I37" s="163">
         <v>4.482493061436954</v>
       </c>
       <c r="J37" s="26">
         <v>292875</v>
       </c>
-      <c r="K37" s="103">
+      <c r="K37" s="152">
         <v>1.2700465418634681</v>
       </c>
       <c r="L37" s="30">
         <v>246043</v>
       </c>
-      <c r="M37" s="103">
+      <c r="M37" s="152">
         <v>1.162757231256295</v>
       </c>
       <c r="N37" s="26">
         <v>930389</v>
       </c>
-      <c r="O37" s="103">
+      <c r="O37" s="152">
         <v>6.469616205910822</v>
       </c>
       <c r="P37" s="26">
         <v>10052884</v>
       </c>
-      <c r="Q37" s="103">
+      <c r="Q37" s="152">
         <v>2.8999006712266739</v>
       </c>
       <c r="R37" s="26">
         <v>3943772</v>
       </c>
-      <c r="S37" s="103">
+      <c r="S37" s="152">
         <v>2.2209988170293959</v>
       </c>
       <c r="T37" s="26">
         <v>6109112</v>
       </c>
-      <c r="U37" s="103">
+      <c r="U37" s="152">
         <v>3.3429800801557441</v>
       </c>
       <c r="V37" s="30">
         <v>5191441</v>
       </c>
-      <c r="W37" s="114">
+      <c r="W37" s="163">
         <v>5.5488225017235937</v>
       </c>
       <c r="X37" s="26">
         <v>3070518</v>
       </c>
-      <c r="Y37" s="115">
+      <c r="Y37" s="164">
         <v>1.0072374115061009</v>
       </c>
       <c r="Z37" s="30">
         <v>184874</v>
       </c>
-      <c r="AA37" s="104">
+      <c r="AA37" s="153">
         <v>8.1406435536421462</v>
       </c>
       <c r="AB37" s="26">
         <v>1613576.348554</v>
       </c>
-      <c r="AC37" s="115">
+      <c r="AC37" s="164">
         <v>-1.722506298018478</v>
       </c>
       <c r="AD37" s="30">
         <v>811531.70995699998</v>
       </c>
-      <c r="AE37" s="114">
+      <c r="AE37" s="163">
         <v>-3.323844050872649</v>
       </c>
       <c r="AF37" s="26">
         <v>701011.65445000003</v>
       </c>
-      <c r="AG37" s="115">
+      <c r="AG37" s="164">
         <v>-0.72734803713206952</v>
       </c>
       <c r="AH37" s="30">
         <v>65552.505432999998</v>
       </c>
-      <c r="AI37" s="114">
+      <c r="AI37" s="163">
         <v>9.7087247856042502E-2</v>
       </c>
       <c r="AJ37" s="26">
-        <v>1479540.0393330001</v>
-[...5 lines deleted...]
-        <v>91.693215549353084</v>
+        <v>1479540.0393320001</v>
+      </c>
+      <c r="AK37" s="164">
+        <v>-1.504672141239316</v>
+      </c>
+      <c r="AL37" s="165">
+        <v>91.693215549291111</v>
       </c>
       <c r="AM37" s="26">
         <v>81557.184223932549</v>
       </c>
-      <c r="AN37" s="115">
+      <c r="AN37" s="164">
         <v>-4.9504195518618292</v>
       </c>
     </row>
     <row r="38" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B38" s="106"/>
-      <c r="C38" s="112" t="s">
+      <c r="B38" s="155"/>
+      <c r="C38" s="161" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="30">
         <v>19841608</v>
       </c>
-      <c r="E38" s="114">
+      <c r="E38" s="163">
         <v>3.3541538960316419</v>
       </c>
       <c r="F38" s="26">
         <v>229735</v>
       </c>
-      <c r="G38" s="115">
+      <c r="G38" s="164">
         <v>-8.7197682780980728</v>
       </c>
       <c r="H38" s="30">
         <v>1484214</v>
       </c>
-      <c r="I38" s="114">
+      <c r="I38" s="163">
         <v>4.4044738323016253</v>
       </c>
       <c r="J38" s="26">
         <v>295489</v>
       </c>
-      <c r="K38" s="103">
+      <c r="K38" s="152">
         <v>1.1560634277263619</v>
       </c>
       <c r="L38" s="30">
         <v>248300</v>
       </c>
-      <c r="M38" s="103">
+      <c r="M38" s="152">
         <v>1.0561445636027009</v>
       </c>
       <c r="N38" s="26">
         <v>940425</v>
       </c>
-      <c r="O38" s="103">
+      <c r="O38" s="152">
         <v>6.409039323001231</v>
       </c>
       <c r="P38" s="26">
         <v>10077432</v>
       </c>
-      <c r="Q38" s="103">
+      <c r="Q38" s="152">
         <v>2.8563694880887391</v>
       </c>
       <c r="R38" s="26">
         <v>3959549</v>
       </c>
-      <c r="S38" s="103">
+      <c r="S38" s="152">
         <v>2.2225612817897482</v>
       </c>
       <c r="T38" s="26">
         <v>6117883</v>
       </c>
-      <c r="U38" s="103">
+      <c r="U38" s="152">
         <v>3.2707822497796362</v>
       </c>
       <c r="V38" s="30">
         <v>5208144</v>
       </c>
-      <c r="W38" s="114">
+      <c r="W38" s="163">
         <v>5.50052110711714</v>
       </c>
       <c r="X38" s="26">
         <v>3071254</v>
       </c>
-      <c r="Y38" s="115">
+      <c r="Y38" s="164">
         <v>0.98447611278418279</v>
       </c>
       <c r="Z38" s="30">
         <v>185130</v>
       </c>
-      <c r="AA38" s="104">
+      <c r="AA38" s="153">
         <v>5.409698853833933</v>
       </c>
       <c r="AB38" s="26">
         <v>1594589.8193729999</v>
       </c>
-      <c r="AC38" s="115">
+      <c r="AC38" s="164">
         <v>4.8574481814838366</v>
       </c>
       <c r="AD38" s="30">
         <v>782312.43220499996</v>
       </c>
-      <c r="AE38" s="114">
+      <c r="AE38" s="163">
         <v>2.404066667907423</v>
       </c>
       <c r="AF38" s="26">
         <v>707084.17570499994</v>
       </c>
-      <c r="AG38" s="115">
+      <c r="AG38" s="164">
         <v>6.7825863596752356</v>
       </c>
       <c r="AH38" s="30">
         <v>67009.664619999996</v>
       </c>
-      <c r="AI38" s="114">
+      <c r="AI38" s="163">
         <v>8.1135718334591758</v>
       </c>
       <c r="AJ38" s="26">
         <v>1462526.7647180001</v>
       </c>
-      <c r="AK38" s="115">
+      <c r="AK38" s="164">
         <v>4.9513138337391238</v>
       </c>
-      <c r="AL38" s="116">
+      <c r="AL38" s="165">
         <v>91.718054821964955</v>
       </c>
       <c r="AM38" s="26">
         <v>80365.95720331739</v>
       </c>
-      <c r="AN38" s="115">
+      <c r="AN38" s="164">
         <v>1.4545078536121641</v>
       </c>
     </row>
     <row r="39" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B39" s="106"/>
-      <c r="C39" s="112" t="s">
+      <c r="B39" s="155"/>
+      <c r="C39" s="161" t="s">
         <v>48</v>
       </c>
       <c r="D39" s="30">
         <v>19885141</v>
       </c>
-      <c r="E39" s="114">
+      <c r="E39" s="163">
         <v>3.345539298259403</v>
       </c>
       <c r="F39" s="26">
         <v>228094</v>
       </c>
-      <c r="G39" s="115">
+      <c r="G39" s="164">
         <v>-8.7028742740266622</v>
       </c>
       <c r="H39" s="30">
         <v>1496901</v>
       </c>
-      <c r="I39" s="114">
+      <c r="I39" s="163">
         <v>4.4399326014379792</v>
       </c>
       <c r="J39" s="26">
         <v>297520</v>
       </c>
-      <c r="K39" s="103">
+      <c r="K39" s="152">
         <v>1.120234923051822</v>
       </c>
       <c r="L39" s="30">
         <v>250290</v>
       </c>
-      <c r="M39" s="103">
+      <c r="M39" s="152">
         <v>1.091329143577235</v>
       </c>
       <c r="N39" s="26">
         <v>949091</v>
       </c>
-      <c r="O39" s="103">
+      <c r="O39" s="152">
         <v>6.4656240990831781</v>
       </c>
       <c r="P39" s="26">
         <v>10100480</v>
       </c>
-      <c r="Q39" s="103">
+      <c r="Q39" s="152">
         <v>2.851907114681862</v>
       </c>
       <c r="R39" s="26">
         <v>3971451</v>
       </c>
-      <c r="S39" s="103">
+      <c r="S39" s="152">
         <v>2.2537556801548448</v>
       </c>
       <c r="T39" s="26">
         <v>6129029</v>
       </c>
-      <c r="U39" s="103">
+      <c r="U39" s="152">
         <v>3.2432442448354188</v>
       </c>
       <c r="V39" s="30">
         <v>5219034</v>
       </c>
-      <c r="W39" s="114">
+      <c r="W39" s="163">
         <v>5.4754945382076814</v>
       </c>
       <c r="X39" s="26">
         <v>3068230</v>
       </c>
-      <c r="Y39" s="115">
+      <c r="Y39" s="164">
         <v>0.96000236915751991</v>
       </c>
       <c r="Z39" s="30">
         <v>185018</v>
       </c>
-      <c r="AA39" s="104">
+      <c r="AA39" s="153">
         <v>3.4417595688295939</v>
       </c>
       <c r="AB39" s="26">
         <v>1607465.958385</v>
       </c>
-      <c r="AC39" s="115">
+      <c r="AC39" s="164">
         <v>3.76609713995395</v>
       </c>
       <c r="AD39" s="30">
         <v>801102.16868700006</v>
       </c>
-      <c r="AE39" s="114">
+      <c r="AE39" s="163">
         <v>2.0423579200496089</v>
       </c>
       <c r="AF39" s="26">
         <v>701435.51208200003</v>
       </c>
-      <c r="AG39" s="115">
+      <c r="AG39" s="164">
         <v>4.9550975866253788</v>
       </c>
       <c r="AH39" s="30">
         <v>65533.799816999999</v>
       </c>
-      <c r="AI39" s="114">
+      <c r="AI39" s="163">
         <v>5.8229925174146491</v>
       </c>
       <c r="AJ39" s="26">
         <v>1478068.95777</v>
       </c>
-      <c r="AK39" s="115">
+      <c r="AK39" s="164">
         <v>3.815404749525753</v>
       </c>
-      <c r="AL39" s="116">
+      <c r="AL39" s="165">
         <v>91.950249400926438</v>
       </c>
       <c r="AM39" s="26">
         <v>80837.543891944239</v>
       </c>
-      <c r="AN39" s="115">
+      <c r="AN39" s="164">
         <v>0.40694339063904739</v>
       </c>
     </row>
     <row r="40" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B40" s="106"/>
-      <c r="C40" s="112" t="s">
+      <c r="B40" s="155"/>
+      <c r="C40" s="161" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="30">
         <v>19929559</v>
       </c>
-      <c r="E40" s="114">
+      <c r="E40" s="163">
         <v>3.3417724932130128</v>
       </c>
       <c r="F40" s="26">
         <v>226637</v>
       </c>
-      <c r="G40" s="115">
+      <c r="G40" s="164">
         <v>-8.8064283788623179</v>
       </c>
       <c r="H40" s="30">
         <v>1508928</v>
       </c>
-      <c r="I40" s="114">
+      <c r="I40" s="163">
         <v>4.4522020114757588</v>
       </c>
       <c r="J40" s="26">
         <v>299611</v>
       </c>
-      <c r="K40" s="115">
+      <c r="K40" s="164">
         <v>1.1181310707463421</v>
       </c>
       <c r="L40" s="30">
         <v>251971</v>
       </c>
-      <c r="M40" s="114">
+      <c r="M40" s="163">
         <v>1.0418128666696</v>
       </c>
       <c r="N40" s="26">
         <v>957346</v>
       </c>
-      <c r="O40" s="115">
+      <c r="O40" s="164">
         <v>6.4972078225465468</v>
       </c>
       <c r="P40" s="26">
         <v>10122240</v>
       </c>
-      <c r="Q40" s="115">
+      <c r="Q40" s="164">
         <v>2.8461974734289801</v>
       </c>
       <c r="R40" s="26">
         <v>3982628</v>
       </c>
-      <c r="S40" s="115">
+      <c r="S40" s="164">
         <v>2.290173190382538</v>
       </c>
       <c r="T40" s="26">
         <v>6139612</v>
       </c>
-      <c r="U40" s="115">
+      <c r="U40" s="164">
         <v>3.2101216863716919</v>
       </c>
       <c r="V40" s="30">
         <v>5231159</v>
       </c>
-      <c r="W40" s="114">
+      <c r="W40" s="163">
         <v>5.4541375127731504</v>
       </c>
       <c r="X40" s="26">
         <v>3066762</v>
       </c>
-      <c r="Y40" s="115">
+      <c r="Y40" s="164">
         <v>0.97323096282995181</v>
       </c>
       <c r="Z40" s="30">
         <v>185221</v>
       </c>
-      <c r="AA40" s="104">
+      <c r="AA40" s="153">
         <v>2.0911992151113168</v>
       </c>
       <c r="AB40" s="26">
         <v>1569041.589229</v>
       </c>
-      <c r="AC40" s="115">
+      <c r="AC40" s="164">
         <v>1.5257923662371331</v>
       </c>
       <c r="AD40" s="30">
         <v>789345.00258199999</v>
       </c>
-      <c r="AE40" s="114">
+      <c r="AE40" s="163">
         <v>3.1007070761914108</v>
       </c>
       <c r="AF40" s="26">
         <v>674587.41790999996</v>
       </c>
-      <c r="AG40" s="115">
+      <c r="AG40" s="164">
         <v>-0.88733750064124983</v>
       </c>
       <c r="AH40" s="30">
         <v>65783.671155000004</v>
       </c>
-      <c r="AI40" s="114">
+      <c r="AI40" s="163">
         <v>1.6767724272479521</v>
       </c>
       <c r="AJ40" s="26">
         <v>1439272.574001</v>
       </c>
-      <c r="AK40" s="115">
+      <c r="AK40" s="164">
         <v>1.70552478343502</v>
       </c>
-      <c r="AL40" s="116">
+      <c r="AL40" s="165">
         <v>91.729408823907193</v>
       </c>
       <c r="AM40" s="26">
         <v>78729.368232834458</v>
       </c>
-      <c r="AN40" s="115">
+      <c r="AN40" s="164">
         <v>-1.7572566089817721</v>
       </c>
     </row>
     <row r="41" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B41" s="106"/>
-      <c r="C41" s="112" t="s">
+      <c r="B41" s="155"/>
+      <c r="C41" s="161" t="s">
         <v>50</v>
       </c>
       <c r="D41" s="30">
         <v>19979956</v>
       </c>
-      <c r="E41" s="114">
+      <c r="E41" s="163">
         <v>3.318239598110817</v>
       </c>
       <c r="F41" s="26">
         <v>225109</v>
       </c>
-      <c r="G41" s="115">
+      <c r="G41" s="164">
         <v>-8.8542657818339361</v>
       </c>
       <c r="H41" s="30">
         <v>1522110</v>
       </c>
-      <c r="I41" s="114">
+      <c r="I41" s="163">
         <v>4.449559037870876</v>
       </c>
       <c r="J41" s="26">
         <v>301851</v>
       </c>
-      <c r="K41" s="115">
+      <c r="K41" s="164">
         <v>1.07385381926306</v>
       </c>
       <c r="L41" s="30">
         <v>253973</v>
       </c>
-      <c r="M41" s="114">
+      <c r="M41" s="163">
         <v>0.99896206568812485</v>
       </c>
       <c r="N41" s="26">
         <v>966286</v>
       </c>
-      <c r="O41" s="115">
+      <c r="O41" s="164">
         <v>6.5173513470015756</v>
       </c>
       <c r="P41" s="26">
         <v>10149460</v>
       </c>
-      <c r="Q41" s="115">
+      <c r="Q41" s="164">
         <v>2.8202928822183</v>
       </c>
       <c r="R41" s="26">
         <v>3996000</v>
       </c>
-      <c r="S41" s="115">
+      <c r="S41" s="164">
         <v>2.3078667990490191</v>
       </c>
       <c r="T41" s="26">
         <v>6153460</v>
       </c>
-      <c r="U41" s="115">
+      <c r="U41" s="164">
         <v>3.1558156637931711</v>
       </c>
       <c r="V41" s="30">
         <v>5243980</v>
       </c>
-      <c r="W41" s="114">
+      <c r="W41" s="163">
         <v>5.4219749768609438</v>
       </c>
       <c r="X41" s="26">
         <v>3063861</v>
       </c>
-      <c r="Y41" s="115">
+      <c r="Y41" s="164">
         <v>0.94738010883965718</v>
       </c>
       <c r="Z41" s="30">
         <v>183634</v>
       </c>
-      <c r="AA41" s="104">
+      <c r="AA41" s="153">
         <v>0.84627086159270171</v>
       </c>
       <c r="AB41" s="26">
         <v>1683264.7912910001</v>
       </c>
-      <c r="AC41" s="115">
+      <c r="AC41" s="164">
         <v>8.5590199217390417</v>
       </c>
       <c r="AD41" s="30">
         <v>838909.20948099997</v>
       </c>
-      <c r="AE41" s="114">
+      <c r="AE41" s="163">
         <v>7.6997685071601651</v>
       </c>
       <c r="AF41" s="26">
         <v>734612.10728800006</v>
       </c>
-      <c r="AG41" s="115">
+      <c r="AG41" s="164">
         <v>8.6916465669584895</v>
       </c>
       <c r="AH41" s="30">
         <v>68298.503653000007</v>
       </c>
-      <c r="AI41" s="114">
+      <c r="AI41" s="163">
         <v>12.514635741787441</v>
       </c>
       <c r="AJ41" s="26">
-        <v>1543557.9495260001</v>
-[...5 lines deleted...]
-        <v>91.700245707756409</v>
+        <v>1543557.9495250001</v>
+      </c>
+      <c r="AK41" s="164">
+        <v>8.7734276459920491</v>
+      </c>
+      <c r="AL41" s="165">
+        <v>91.700245707696993</v>
       </c>
       <c r="AM41" s="26">
         <v>84247.672582011699</v>
       </c>
-      <c r="AN41" s="115">
+      <c r="AN41" s="164">
         <v>5.0724638205353889</v>
       </c>
     </row>
     <row r="42" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B42" s="106"/>
-      <c r="C42" s="112" t="s">
+      <c r="B42" s="155"/>
+      <c r="C42" s="161" t="s">
         <v>51</v>
       </c>
       <c r="D42" s="30">
         <v>20032920</v>
       </c>
-      <c r="E42" s="114">
+      <c r="E42" s="163">
         <v>3.3185858051568711</v>
       </c>
       <c r="F42" s="26">
         <v>223734</v>
       </c>
-      <c r="G42" s="115">
+      <c r="G42" s="164">
         <v>-8.8804629814408287</v>
       </c>
       <c r="H42" s="30">
         <v>1490892</v>
       </c>
-      <c r="I42" s="114">
+      <c r="I42" s="163">
         <v>9.5221374157955516</v>
       </c>
       <c r="J42" s="26">
         <v>300395</v>
       </c>
-      <c r="K42" s="115">
+      <c r="K42" s="164">
         <v>9.7926915738919984</v>
       </c>
       <c r="L42" s="30">
         <v>250164</v>
       </c>
-      <c r="M42" s="114">
+      <c r="M42" s="163">
         <v>9.3727866530258996</v>
       </c>
       <c r="N42" s="26">
         <v>940333</v>
       </c>
-      <c r="O42" s="115">
+      <c r="O42" s="164">
         <v>9.4757271154513276</v>
       </c>
       <c r="P42" s="26">
         <v>10243448</v>
       </c>
-      <c r="Q42" s="115">
+      <c r="Q42" s="164">
         <v>3.9040152687489731</v>
       </c>
       <c r="R42" s="26">
         <v>4075162</v>
       </c>
-      <c r="S42" s="115">
+      <c r="S42" s="164">
         <v>6.1740283378289407</v>
       </c>
       <c r="T42" s="26">
         <v>6168286</v>
       </c>
-      <c r="U42" s="115">
+      <c r="U42" s="164">
         <v>2.456806276417578</v>
       </c>
       <c r="V42" s="30">
         <v>5261816</v>
       </c>
-      <c r="W42" s="114">
+      <c r="W42" s="163">
         <v>3.3185216020232389</v>
       </c>
       <c r="X42" s="26">
         <v>3036370</v>
       </c>
-      <c r="Y42" s="115">
+      <c r="Y42" s="164">
         <v>-1.3031211197285231</v>
       </c>
       <c r="Z42" s="30">
         <v>182144</v>
       </c>
-      <c r="AA42" s="104">
+      <c r="AA42" s="153">
         <v>-0.43293829536013018</v>
       </c>
       <c r="AB42" s="26">
         <v>1611295.2640859999</v>
       </c>
-      <c r="AC42" s="115">
+      <c r="AC42" s="164">
         <v>2.2429954657093849</v>
       </c>
       <c r="AD42" s="30">
         <v>827436.72327700001</v>
       </c>
-      <c r="AE42" s="114">
+      <c r="AE42" s="163">
         <v>3.792116482064789</v>
       </c>
       <c r="AF42" s="26">
         <v>685474.85921300005</v>
       </c>
-      <c r="AG42" s="115">
+      <c r="AG42" s="164">
         <v>-0.37336065489952391</v>
       </c>
       <c r="AH42" s="30">
         <v>57212.890906000001</v>
       </c>
-      <c r="AI42" s="114">
+      <c r="AI42" s="163">
         <v>2.834762132927815</v>
       </c>
       <c r="AJ42" s="26">
-        <v>1478739.2480289999</v>
-[...5 lines deleted...]
-        <v>91.773325534337005</v>
+        <v>1478739.2480279999</v>
+      </c>
+      <c r="AK42" s="164">
+        <v>2.316741656607868</v>
+      </c>
+      <c r="AL42" s="165">
+        <v>91.773325534274946</v>
       </c>
       <c r="AM42" s="26">
         <v>80432.371520776796</v>
       </c>
-      <c r="AN42" s="115">
+      <c r="AN42" s="164">
         <v>-1.04104245239659</v>
       </c>
     </row>
     <row r="43" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B43" s="106"/>
-      <c r="C43" s="112" t="s">
+      <c r="B43" s="155"/>
+      <c r="C43" s="161" t="s">
         <v>52</v>
       </c>
       <c r="D43" s="30">
         <v>20092531</v>
       </c>
-      <c r="E43" s="114">
+      <c r="E43" s="163">
         <v>3.3375096863497382</v>
       </c>
       <c r="F43" s="26">
         <v>222078</v>
       </c>
-      <c r="G43" s="115">
+      <c r="G43" s="164">
         <v>-8.9209695279497954</v>
       </c>
       <c r="H43" s="30">
         <v>1505925</v>
       </c>
-      <c r="I43" s="114">
+      <c r="I43" s="163">
         <v>9.5422129501929085</v>
       </c>
       <c r="J43" s="26">
         <v>303092</v>
       </c>
-      <c r="K43" s="115">
+      <c r="K43" s="164">
         <v>9.7841205447696247</v>
       </c>
       <c r="L43" s="30">
         <v>252559</v>
       </c>
-      <c r="M43" s="114">
+      <c r="M43" s="163">
         <v>9.4323844187356407</v>
       </c>
       <c r="N43" s="26">
         <v>950274</v>
       </c>
-      <c r="O43" s="115">
+      <c r="O43" s="164">
         <v>9.4944657865081883</v>
       </c>
       <c r="P43" s="26">
         <v>10273008</v>
       </c>
-      <c r="Q43" s="115">
+      <c r="Q43" s="164">
         <v>3.9137301257432981</v>
       </c>
       <c r="R43" s="26">
         <v>4091827</v>
       </c>
-      <c r="S43" s="115">
+      <c r="S43" s="164">
         <v>6.1955471767451984</v>
       </c>
       <c r="T43" s="26">
         <v>6181181</v>
       </c>
-      <c r="U43" s="115">
+      <c r="U43" s="164">
         <v>2.4563951488707052</v>
       </c>
       <c r="V43" s="30">
         <v>5275554</v>
       </c>
-      <c r="W43" s="114">
+      <c r="W43" s="163">
         <v>3.3566519331149851</v>
       </c>
       <c r="X43" s="26">
         <v>3037617</v>
       </c>
-      <c r="Y43" s="115">
+      <c r="Y43" s="164">
         <v>-1.3164447739364651</v>
       </c>
       <c r="Z43" s="30">
         <v>181109</v>
       </c>
-      <c r="AA43" s="104">
+      <c r="AA43" s="153">
         <v>-1.321818726673385</v>
       </c>
       <c r="AB43" s="26">
         <v>1581135.6791970001</v>
       </c>
-      <c r="AC43" s="115">
+      <c r="AC43" s="164">
         <v>2.1839191569912542</v>
       </c>
       <c r="AD43" s="30">
         <v>791837.73984399997</v>
       </c>
-      <c r="AE43" s="114">
+      <c r="AE43" s="163">
         <v>2.8489905459709859</v>
       </c>
       <c r="AF43" s="26">
         <v>684189.66020200006</v>
       </c>
-      <c r="AG43" s="115">
+      <c r="AG43" s="164">
         <v>0.3089835400364116</v>
       </c>
       <c r="AH43" s="30">
         <v>64129.674773999999</v>
       </c>
-      <c r="AI43" s="114">
+      <c r="AI43" s="163">
         <v>5.8325190755363687</v>
       </c>
       <c r="AJ43" s="26">
         <v>1449635.009412</v>
       </c>
-      <c r="AK43" s="115">
+      <c r="AK43" s="164">
         <v>2.2990822158090558</v>
       </c>
-      <c r="AL43" s="116">
+      <c r="AL43" s="165">
         <v>91.68315081905024</v>
       </c>
       <c r="AM43" s="26">
         <v>78692.708210677883</v>
       </c>
-      <c r="AN43" s="115">
+      <c r="AN43" s="164">
         <v>-1.1163328135735731</v>
       </c>
     </row>
     <row r="44" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B44" s="106"/>
-      <c r="C44" s="112" t="s">
+      <c r="B44" s="155"/>
+      <c r="C44" s="161" t="s">
         <v>53</v>
       </c>
       <c r="D44" s="30">
         <v>20146286</v>
       </c>
-      <c r="E44" s="114">
+      <c r="E44" s="163">
         <v>3.3543303572230121</v>
       </c>
       <c r="F44" s="26">
         <v>220171</v>
       </c>
-      <c r="G44" s="115">
+      <c r="G44" s="164">
         <v>-9.0262627264313107</v>
       </c>
       <c r="H44" s="30">
         <v>1521174</v>
       </c>
-      <c r="I44" s="114">
+      <c r="I44" s="163">
         <v>9.5514162996165766</v>
       </c>
       <c r="J44" s="26">
         <v>305676</v>
       </c>
-      <c r="K44" s="115">
+      <c r="K44" s="164">
         <v>9.7205621062833139</v>
       </c>
       <c r="L44" s="30">
         <v>254901</v>
       </c>
-      <c r="M44" s="114">
+      <c r="M44" s="163">
         <v>9.4202338639056258</v>
       </c>
       <c r="N44" s="26">
         <v>960597</v>
       </c>
-      <c r="O44" s="115">
+      <c r="O44" s="164">
         <v>9.5325297577984802</v>
       </c>
       <c r="P44" s="26">
         <v>10300796</v>
       </c>
-      <c r="Q44" s="115">
+      <c r="Q44" s="164">
         <v>3.9074556715115838</v>
       </c>
       <c r="R44" s="26">
         <v>4108472</v>
       </c>
-      <c r="S44" s="115">
+      <c r="S44" s="164">
         <v>6.2437678173189459</v>
       </c>
       <c r="T44" s="26">
         <v>6192324</v>
       </c>
-      <c r="U44" s="115">
+      <c r="U44" s="164">
         <v>2.4132505756722771</v>
       </c>
       <c r="V44" s="30">
         <v>5287568</v>
       </c>
-      <c r="W44" s="114">
+      <c r="W44" s="163">
         <v>3.4184062250136589</v>
       </c>
       <c r="X44" s="26">
         <v>3036325</v>
       </c>
-      <c r="Y44" s="115">
+      <c r="Y44" s="164">
         <v>-1.3319412097501979</v>
       </c>
       <c r="Z44" s="30">
         <v>180485</v>
       </c>
-      <c r="AA44" s="104">
+      <c r="AA44" s="153">
         <v>-1.856987493202833</v>
       </c>
       <c r="AB44" s="26">
         <v>1671774.917783</v>
       </c>
-      <c r="AC44" s="115">
+      <c r="AC44" s="164">
         <v>5.2746753047217654</v>
       </c>
       <c r="AD44" s="30">
         <v>826920.02870799997</v>
       </c>
-      <c r="AE44" s="114">
+      <c r="AE44" s="163">
         <v>4.7796560121313947</v>
       </c>
       <c r="AF44" s="26">
         <v>733583.62018099998</v>
       </c>
-      <c r="AG44" s="115">
+      <c r="AG44" s="164">
         <v>5.1692950383567693</v>
       </c>
       <c r="AH44" s="30">
         <v>70222.847785000005</v>
       </c>
-      <c r="AI44" s="114">
+      <c r="AI44" s="163">
         <v>7.2668335703619524</v>
       </c>
       <c r="AJ44" s="26">
-        <v>1533074.780428</v>
-[...5 lines deleted...]
-        <v>91.703420366006256</v>
+        <v>1533074.961497</v>
+      </c>
+      <c r="AK44" s="164">
+        <v>5.3768357218587193</v>
+      </c>
+      <c r="AL44" s="165">
+        <v>91.70343119694995</v>
       </c>
       <c r="AM44" s="26">
         <v>82981.792166705069</v>
       </c>
-      <c r="AN44" s="115">
+      <c r="AN44" s="164">
         <v>1.8580207920282139</v>
       </c>
     </row>
     <row r="45" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B45" s="106"/>
-      <c r="C45" s="112" t="s">
+      <c r="B45" s="155"/>
+      <c r="C45" s="161" t="s">
         <v>54</v>
       </c>
       <c r="D45" s="30">
         <v>20190524</v>
       </c>
-      <c r="E45" s="114">
+      <c r="E45" s="163">
         <v>3.3245856850495641</v>
       </c>
       <c r="F45" s="26">
         <v>218480</v>
       </c>
-      <c r="G45" s="115">
+      <c r="G45" s="164">
         <v>-9.030724198376971</v>
       </c>
       <c r="H45" s="30">
         <v>1535439</v>
       </c>
-      <c r="I45" s="114">
+      <c r="I45" s="163">
         <v>9.4631068653311381</v>
       </c>
       <c r="J45" s="26">
         <v>308296</v>
       </c>
-      <c r="K45" s="115">
+      <c r="K45" s="164">
         <v>9.7197359289641803</v>
       </c>
       <c r="L45" s="30">
         <v>257128</v>
       </c>
-      <c r="M45" s="114">
+      <c r="M45" s="163">
         <v>9.2697023139196375</v>
       </c>
       <c r="N45" s="26">
         <v>970015</v>
       </c>
-      <c r="O45" s="115">
+      <c r="O45" s="164">
         <v>9.4331001805054058</v>
       </c>
       <c r="P45" s="26">
         <v>10322883</v>
       </c>
-      <c r="Q45" s="115">
+      <c r="Q45" s="164">
         <v>3.8961654603684841</v>
       </c>
       <c r="R45" s="26">
         <v>4122950</v>
       </c>
-      <c r="S45" s="115">
+      <c r="S45" s="164">
         <v>6.2568054275902396</v>
       </c>
       <c r="T45" s="26">
         <v>6199933</v>
       </c>
-      <c r="U45" s="115">
+      <c r="U45" s="164">
         <v>2.3835646841581459</v>
       </c>
       <c r="V45" s="30">
         <v>5298128</v>
       </c>
-      <c r="W45" s="114">
+      <c r="W45" s="163">
         <v>3.366066430895764</v>
       </c>
       <c r="X45" s="26">
         <v>3033654</v>
       </c>
-      <c r="Y45" s="115">
+      <c r="Y45" s="164">
         <v>-1.3895773733155199</v>
       </c>
       <c r="Z45" s="30">
         <v>180386</v>
       </c>
-      <c r="AA45" s="104">
+      <c r="AA45" s="153">
         <v>-2.2536508710612631</v>
       </c>
       <c r="AB45" s="26">
         <v>1615811.7599859999</v>
       </c>
-      <c r="AC45" s="115">
+      <c r="AC45" s="164">
         <v>4.1933016925873368</v>
       </c>
       <c r="AD45" s="30">
         <v>812039.62805900001</v>
       </c>
-      <c r="AE45" s="114">
+      <c r="AE45" s="163">
         <v>4.9286794677952486</v>
       </c>
       <c r="AF45" s="26">
         <v>695032.35459899995</v>
       </c>
-      <c r="AG45" s="115">
+      <c r="AG45" s="164">
         <v>2.5446404421427089</v>
       </c>
       <c r="AH45" s="30">
         <v>67931.690768</v>
       </c>
-      <c r="AI45" s="114">
+      <c r="AI45" s="163">
         <v>7.0578185914704772</v>
       </c>
       <c r="AJ45" s="26">
-        <v>1483570.9449680001</v>
-[...5 lines deleted...]
-        <v>91.815827914314369</v>
+        <v>1483666.7248490001</v>
+      </c>
+      <c r="AK45" s="164">
+        <v>4.2437157472077214</v>
+      </c>
+      <c r="AL45" s="165">
+        <v>91.821755577633311</v>
       </c>
       <c r="AM45" s="26">
         <v>80028.223140023503</v>
       </c>
-      <c r="AN45" s="115">
+      <c r="AN45" s="164">
         <v>0.84076408511888356</v>
       </c>
     </row>
     <row r="46" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B46" s="106"/>
-      <c r="C46" s="112" t="s">
+      <c r="B46" s="155"/>
+      <c r="C46" s="161" t="s">
         <v>55</v>
       </c>
       <c r="D46" s="30">
         <v>20217245</v>
       </c>
-      <c r="E46" s="114">
+      <c r="E46" s="163">
         <v>3.3560108508948749</v>
       </c>
       <c r="F46" s="26">
         <v>216619</v>
       </c>
-      <c r="G46" s="115">
+      <c r="G46" s="164">
         <v>-9.2440601132045437</v>
       </c>
       <c r="H46" s="30">
         <v>1549038</v>
       </c>
-      <c r="I46" s="114">
+      <c r="I46" s="163">
         <v>9.4943942931423173</v>
       </c>
       <c r="J46" s="26">
         <v>310791</v>
       </c>
-      <c r="K46" s="115">
+      <c r="K46" s="164">
         <v>9.7825127076585083</v>
       </c>
       <c r="L46" s="30">
         <v>259249</v>
       </c>
-      <c r="M46" s="114">
+      <c r="M46" s="163">
         <v>9.3181137756113142</v>
       </c>
       <c r="N46" s="26">
         <v>978998</v>
       </c>
-      <c r="O46" s="115">
+      <c r="O46" s="164">
         <v>9.4499430389582315</v>
       </c>
       <c r="P46" s="26">
         <v>10335487</v>
       </c>
-      <c r="Q46" s="115">
+      <c r="Q46" s="164">
         <v>3.9607114419993872</v>
       </c>
       <c r="R46" s="26">
         <v>4133245</v>
       </c>
-      <c r="S46" s="115">
+      <c r="S46" s="164">
         <v>6.3117065837074771</v>
       </c>
       <c r="T46" s="26">
         <v>6202242</v>
       </c>
-      <c r="U46" s="115">
+      <c r="U46" s="164">
         <v>2.450878933785972</v>
       </c>
       <c r="V46" s="30">
         <v>5304410</v>
       </c>
-      <c r="W46" s="114">
+      <c r="W46" s="163">
         <v>3.3669815179546259</v>
       </c>
       <c r="X46" s="26">
         <v>3027951</v>
       </c>
-      <c r="Y46" s="115">
+      <c r="Y46" s="164">
         <v>-1.444826599651539</v>
       </c>
       <c r="Z46" s="30">
         <v>181424</v>
       </c>
-      <c r="AA46" s="104">
+      <c r="AA46" s="153">
         <v>-2.3751869908199659</v>
       </c>
       <c r="AB46" s="26">
         <v>1684148.7531379999</v>
       </c>
-      <c r="AC46" s="115">
+      <c r="AC46" s="164">
         <v>5.5716744657228423</v>
       </c>
       <c r="AD46" s="30">
         <v>848308.148942</v>
       </c>
-      <c r="AE46" s="114">
+      <c r="AE46" s="163">
         <v>7.1993653290200577</v>
       </c>
       <c r="AF46" s="26">
         <v>725511.826091</v>
       </c>
-      <c r="AG46" s="115">
+      <c r="AG46" s="164">
         <v>3.3248236491459031</v>
       </c>
       <c r="AH46" s="30">
         <v>68483.134804999994</v>
       </c>
-      <c r="AI46" s="114">
+      <c r="AI46" s="163">
         <v>5.0595998506520523</v>
       </c>
       <c r="AJ46" s="26">
-        <v>1545625.0164900001</v>
-[...5 lines deleted...]
-        <v>91.774851455971756</v>
+        <v>1545731.6951530001</v>
+      </c>
+      <c r="AK46" s="164">
+        <v>5.7262246578402953</v>
+      </c>
+      <c r="AL46" s="165">
+        <v>91.78118573391491</v>
       </c>
       <c r="AM46" s="26">
         <v>83302.58416208539</v>
       </c>
-      <c r="AN46" s="115">
+      <c r="AN46" s="164">
         <v>2.1437201345013031</v>
       </c>
     </row>
     <row r="47" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B47" s="106"/>
-      <c r="C47" s="112" t="s">
+      <c r="B47" s="155"/>
+      <c r="C47" s="161" t="s">
         <v>56</v>
       </c>
       <c r="D47" s="26">
         <v>20251987</v>
       </c>
-      <c r="E47" s="103">
+      <c r="E47" s="152">
         <v>2.9913902051422752</v>
       </c>
       <c r="F47" s="27">
         <v>213851</v>
       </c>
-      <c r="G47" s="103">
+      <c r="G47" s="152">
         <v>-9.0626501618026651</v>
       </c>
       <c r="H47" s="27">
         <v>1565011</v>
       </c>
-      <c r="I47" s="103">
+      <c r="I47" s="152">
         <v>8.9850395581575704</v>
       </c>
       <c r="J47" s="27">
         <v>313460</v>
       </c>
-      <c r="K47" s="103">
+      <c r="K47" s="152">
         <v>9.2815780390953719</v>
       </c>
       <c r="L47" s="27">
         <v>261814</v>
       </c>
-      <c r="M47" s="103">
+      <c r="M47" s="152">
         <v>8.7850218763374066</v>
       </c>
       <c r="N47" s="27">
         <v>989737</v>
       </c>
-      <c r="O47" s="103">
+      <c r="O47" s="152">
         <v>8.9444004759603679</v>
       </c>
       <c r="P47" s="27">
         <v>10356762</v>
       </c>
-      <c r="Q47" s="103">
+      <c r="Q47" s="152">
         <v>3.5703853292882841</v>
       </c>
       <c r="R47" s="27">
         <v>4145806</v>
       </c>
-      <c r="S47" s="103">
+      <c r="S47" s="152">
         <v>5.9617655906673672</v>
       </c>
       <c r="T47" s="27">
         <v>6210956</v>
       </c>
-      <c r="U47" s="103">
+      <c r="U47" s="152">
         <v>2.033321154740841</v>
       </c>
       <c r="V47" s="27">
         <v>5310655</v>
       </c>
-      <c r="W47" s="103">
+      <c r="W47" s="152">
         <v>2.9965786468074018</v>
       </c>
       <c r="X47" s="27">
         <v>3019187</v>
       </c>
-      <c r="Y47" s="103">
+      <c r="Y47" s="152">
         <v>-1.703654385539388</v>
       </c>
       <c r="Z47" s="27">
         <v>176224</v>
       </c>
-      <c r="AA47" s="104">
+      <c r="AA47" s="153">
         <v>-3.171498274687357</v>
       </c>
       <c r="AB47" s="27">
         <v>1684041.088026</v>
       </c>
-      <c r="AC47" s="103">
+      <c r="AC47" s="152">
         <v>5.956037960908378</v>
       </c>
       <c r="AD47" s="27">
-        <v>883206.77227700001</v>
-[...2 lines deleted...]
-        <v>7.5565375197345963</v>
+        <v>883206.63643299998</v>
+      </c>
+      <c r="AE47" s="152">
+        <v>7.5565209767112229</v>
       </c>
       <c r="AF47" s="27">
         <v>697790.35656999995</v>
       </c>
-      <c r="AG47" s="103">
+      <c r="AG47" s="152">
         <v>3.5174946164013399</v>
       </c>
       <c r="AH47" s="27">
-        <v>61835.825842999999</v>
-[...2 lines deleted...]
-        <v>7.0170990593747984</v>
+        <v>61835.961687000003</v>
+      </c>
+      <c r="AI47" s="152">
+        <v>7.0173341598300132</v>
       </c>
       <c r="AJ47" s="27">
-        <v>1546169.2705399999</v>
-[...5 lines deleted...]
-        <v>91.813037195689176</v>
+        <v>1546268.86996</v>
+      </c>
+      <c r="AK47" s="152">
+        <v>5.8902576140729126</v>
+      </c>
+      <c r="AL47" s="154">
+        <v>91.818951506254876</v>
       </c>
       <c r="AM47" s="27">
         <v>83154.363471890436</v>
       </c>
-      <c r="AN47" s="103">
+      <c r="AN47" s="152">
         <v>2.878539409809866</v>
       </c>
     </row>
     <row r="48" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B48" s="106"/>
-      <c r="C48" s="112" t="s">
+      <c r="B48" s="155"/>
+      <c r="C48" s="161" t="s">
         <v>57</v>
       </c>
       <c r="D48" s="26">
         <v>20294991</v>
       </c>
-      <c r="E48" s="103">
+      <c r="E48" s="152">
         <v>2.9011912358263729</v>
       </c>
       <c r="F48" s="27">
         <v>211933</v>
       </c>
-      <c r="G48" s="103">
+      <c r="G48" s="152">
         <v>-9.0556823838376932</v>
       </c>
       <c r="H48" s="27">
         <v>1580859</v>
       </c>
-      <c r="I48" s="103">
+      <c r="I48" s="152">
         <v>8.7852060944416888</v>
       </c>
       <c r="J48" s="27">
         <v>316126</v>
       </c>
-      <c r="K48" s="103">
+      <c r="K48" s="152">
         <v>9.0548437618584323</v>
       </c>
       <c r="L48" s="27">
         <v>264247</v>
       </c>
-      <c r="M48" s="103">
+      <c r="M48" s="152">
         <v>8.5181002443481582</v>
       </c>
       <c r="N48" s="27">
         <v>1000486</v>
       </c>
-      <c r="O48" s="103">
+      <c r="O48" s="152">
         <v>8.7709418249421134</v>
       </c>
       <c r="P48" s="27">
         <v>10372605</v>
       </c>
-      <c r="Q48" s="103">
+      <c r="Q48" s="152">
         <v>3.481347657195033</v>
       </c>
       <c r="R48" s="27">
         <v>4157445</v>
       </c>
-      <c r="S48" s="103">
+      <c r="S48" s="152">
         <v>5.8345049743511854</v>
       </c>
       <c r="T48" s="27">
         <v>6215160</v>
       </c>
-      <c r="U48" s="103">
+      <c r="U48" s="152">
         <v>1.964827223694732</v>
       </c>
       <c r="V48" s="27">
         <v>5322620</v>
       </c>
-      <c r="W48" s="103">
+      <c r="W48" s="152">
         <v>2.8776685015106112</v>
       </c>
       <c r="X48" s="27">
         <v>3018540</v>
       </c>
-      <c r="Y48" s="103">
+      <c r="Y48" s="152">
         <v>-1.73479652194295</v>
       </c>
       <c r="Z48" s="27">
         <v>175871</v>
       </c>
-      <c r="AA48" s="104">
+      <c r="AA48" s="153">
         <v>-4.6107868873798594</v>
       </c>
       <c r="AB48" s="27">
-        <v>1566875.7798589999</v>
-[...2 lines deleted...]
-        <v>1.498302760053716</v>
+        <v>1566875.457834</v>
+      </c>
+      <c r="AC48" s="152">
+        <v>1.49828190007788</v>
       </c>
       <c r="AD48" s="27">
         <v>801739.38631800003</v>
       </c>
-      <c r="AE48" s="103">
+      <c r="AE48" s="152">
         <v>2.952782157934331</v>
       </c>
       <c r="AF48" s="27">
         <v>660142.05069800001</v>
       </c>
-      <c r="AG48" s="103">
+      <c r="AG48" s="152">
         <v>-0.92718921881069782</v>
       </c>
       <c r="AH48" s="27">
         <v>62635.016412999998</v>
       </c>
-      <c r="AI48" s="103">
+      <c r="AI48" s="152">
         <v>3.2778374480284089</v>
       </c>
       <c r="AJ48" s="27">
-        <v>1437699.842833</v>
-[...5 lines deleted...]
-        <v>91.755827827166726</v>
+        <v>1437808.599138</v>
+      </c>
+      <c r="AK48" s="152">
+        <v>1.570178502630859</v>
+      </c>
+      <c r="AL48" s="154">
+        <v>91.762787651647955</v>
       </c>
       <c r="AM48" s="27">
-        <v>77205.049258656974</v>
-[...2 lines deleted...]
-        <v>-1.3633355055701291</v>
+        <v>77205.033391441262</v>
+      </c>
+      <c r="AN48" s="152">
+        <v>-1.363355777420838</v>
       </c>
     </row>
     <row r="49" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B49" s="106"/>
-      <c r="C49" s="112" t="s">
+      <c r="B49" s="155"/>
+      <c r="C49" s="161" t="s">
         <v>58</v>
       </c>
       <c r="D49" s="26">
         <v>20331704</v>
       </c>
-      <c r="E49" s="103">
+      <c r="E49" s="152">
         <v>2.7652971116273628</v>
       </c>
       <c r="F49" s="27">
         <v>210041</v>
       </c>
-      <c r="G49" s="103">
+      <c r="G49" s="152">
         <v>-9.0333868921043443</v>
       </c>
       <c r="H49" s="27">
         <v>1595546</v>
       </c>
-      <c r="I49" s="103">
+      <c r="I49" s="152">
         <v>8.5917374653493148</v>
       </c>
       <c r="J49" s="27">
         <v>318581</v>
       </c>
-      <c r="K49" s="103">
+      <c r="K49" s="152">
         <v>8.7771233461374276</v>
       </c>
       <c r="L49" s="27">
         <v>266618</v>
       </c>
-      <c r="M49" s="103">
+      <c r="M49" s="152">
         <v>8.3623594249785604</v>
       </c>
       <c r="N49" s="27">
         <v>1010347</v>
       </c>
-      <c r="O49" s="103">
+      <c r="O49" s="152">
         <v>8.5940396973738906</v>
       </c>
       <c r="P49" s="27">
         <v>10388402</v>
       </c>
-      <c r="Q49" s="103">
+      <c r="Q49" s="152">
         <v>3.3375298073667241</v>
       </c>
       <c r="R49" s="27">
         <v>4168927</v>
       </c>
-      <c r="S49" s="103">
+      <c r="S49" s="152">
         <v>5.7091282153227896</v>
       </c>
       <c r="T49" s="27">
         <v>6219475</v>
       </c>
-      <c r="U49" s="103">
+      <c r="U49" s="152">
         <v>1.806530965547859</v>
       </c>
       <c r="V49" s="27">
         <v>5333096</v>
       </c>
-      <c r="W49" s="103">
+      <c r="W49" s="152">
         <v>2.7286258285512681</v>
       </c>
       <c r="X49" s="27">
         <v>3014233</v>
       </c>
-      <c r="Y49" s="103">
+      <c r="Y49" s="152">
         <v>-1.833078327500437</v>
       </c>
       <c r="Z49" s="27">
         <v>174273</v>
       </c>
-      <c r="AA49" s="104">
+      <c r="AA49" s="153">
         <v>-5.7341757088611667</v>
       </c>
       <c r="AB49" s="27">
-        <v>1693347.165029</v>
-[...2 lines deleted...]
-        <v>4.9437274255095698</v>
+        <v>1693259.441594</v>
+      </c>
+      <c r="AC49" s="152">
+        <v>4.9382908414223881</v>
       </c>
       <c r="AD49" s="27">
-        <v>864346.09827800002</v>
-[...2 lines deleted...]
-        <v>6.5079882490110652</v>
+        <v>864278.77602800005</v>
+      </c>
+      <c r="AE49" s="152">
+        <v>6.4996925472936784</v>
       </c>
       <c r="AF49" s="27">
-        <v>718431.973535</v>
-[...2 lines deleted...]
-        <v>2.4850256018450478</v>
+        <v>718418.97753699997</v>
+      </c>
+      <c r="AG49" s="152">
+        <v>2.4831717099849548</v>
       </c>
       <c r="AH49" s="27">
-        <v>70050.018131000004</v>
-[...2 lines deleted...]
-        <v>6.8609318107556216</v>
+        <v>70049.906791000001</v>
+      </c>
+      <c r="AI49" s="152">
+        <v>6.860761962175066</v>
       </c>
       <c r="AJ49" s="27">
-        <v>1553400.087598</v>
-[...5 lines deleted...]
-        <v>91.735476320438792</v>
+        <v>1553321.495294</v>
+      </c>
+      <c r="AK49" s="152">
+        <v>4.9867833245872628</v>
+      </c>
+      <c r="AL49" s="154">
+        <v>91.735587420184984</v>
       </c>
       <c r="AM49" s="27">
-        <v>83286.042578083958</v>
-[...2 lines deleted...]
-        <v>2.1198112350280018</v>
+        <v>83281.727965053986</v>
+      </c>
+      <c r="AN49" s="152">
+        <v>2.1145209432271939</v>
       </c>
     </row>
     <row r="50" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B50" s="106"/>
-      <c r="C50" s="112" t="s">
+      <c r="B50" s="155"/>
+      <c r="C50" s="161" t="s">
         <v>59</v>
       </c>
       <c r="D50" s="26">
         <v>20365811</v>
       </c>
-      <c r="E50" s="103">
+      <c r="E50" s="152">
         <v>2.6419380929207041</v>
       </c>
       <c r="F50" s="27">
         <v>209541</v>
       </c>
-      <c r="G50" s="103">
+      <c r="G50" s="152">
         <v>-8.7901277558926623</v>
       </c>
       <c r="H50" s="27">
         <v>1609158</v>
       </c>
-      <c r="I50" s="103">
+      <c r="I50" s="152">
         <v>8.4181930638034697</v>
       </c>
       <c r="J50" s="27">
         <v>320773</v>
       </c>
-      <c r="K50" s="103">
+      <c r="K50" s="152">
         <v>8.556663699833166</v>
       </c>
       <c r="L50" s="27">
         <v>268700</v>
       </c>
-      <c r="M50" s="103">
+      <c r="M50" s="152">
         <v>8.215867901731766</v>
       </c>
       <c r="N50" s="27">
         <v>1019685</v>
       </c>
-      <c r="O50" s="103">
+      <c r="O50" s="152">
         <v>8.4281043145386434</v>
       </c>
       <c r="P50" s="27">
         <v>10399997</v>
       </c>
-      <c r="Q50" s="103">
+      <c r="Q50" s="152">
         <v>3.2008650616546008</v>
       </c>
       <c r="R50" s="27">
         <v>4180371</v>
       </c>
-      <c r="S50" s="103">
+      <c r="S50" s="152">
         <v>5.5769482837565656</v>
       </c>
       <c r="T50" s="27">
         <v>6219626</v>
       </c>
-      <c r="U50" s="103">
+      <c r="U50" s="152">
         <v>1.6630425916938969</v>
       </c>
       <c r="V50" s="27">
         <v>5343576</v>
       </c>
-      <c r="W50" s="103">
+      <c r="W50" s="152">
         <v>2.6003889293383602</v>
       </c>
       <c r="X50" s="27">
         <v>3012577</v>
       </c>
-      <c r="Y50" s="103">
+      <c r="Y50" s="152">
         <v>-1.9105225422579859</v>
       </c>
       <c r="Z50" s="27">
         <v>173617</v>
       </c>
-      <c r="AA50" s="104">
+      <c r="AA50" s="153">
         <v>-6.2188732242208218</v>
       </c>
       <c r="AB50" s="27">
-        <v>1676649.9857979999</v>
-[...2 lines deleted...]
-        <v>5.1461614408943257</v>
+        <v>1676625.4086569999</v>
+      </c>
+      <c r="AC50" s="152">
+        <v>5.1446201579448569</v>
       </c>
       <c r="AD50" s="27">
-        <v>831735.89116600004</v>
-[...2 lines deleted...]
-        <v>6.3176113438075721</v>
+        <v>831698.808923</v>
+      </c>
+      <c r="AE50" s="152">
+        <v>6.3128712628024219</v>
       </c>
       <c r="AF50" s="27">
-        <v>731368.48756200005</v>
-[...2 lines deleted...]
-        <v>3.4344301133294901</v>
+        <v>726012.22221000004</v>
+      </c>
+      <c r="AG50" s="152">
+        <v>2.6769155859170279</v>
       </c>
       <c r="AH50" s="27">
-        <v>70995.226148000002</v>
-[...2 lines deleted...]
-        <v>5.9477413453737249</v>
+        <v>70994.909868000002</v>
+      </c>
+      <c r="AI50" s="152">
+        <v>5.9472693537561128</v>
       </c>
       <c r="AJ50" s="27">
-        <v>1537635.435881</v>
-[...5 lines deleted...]
-        <v>91.708791274594134</v>
+        <v>1537625.0979299999</v>
+      </c>
+      <c r="AK50" s="152">
+        <v>5.1348347957570706</v>
+      </c>
+      <c r="AL50" s="154">
+        <v>91.709519013054845</v>
       </c>
       <c r="AM50" s="27">
-        <v>82326.69869115451</v>
-[...2 lines deleted...]
-        <v>2.4397662344475708</v>
+        <v>82325.491906853102</v>
+      </c>
+      <c r="AN50" s="152">
+        <v>2.438264623139252</v>
       </c>
     </row>
     <row r="51" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B51" s="106"/>
-      <c r="C51" s="112" t="s">
+      <c r="B51" s="155"/>
+      <c r="C51" s="161" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="26">
         <v>20389760</v>
       </c>
-      <c r="E51" s="103">
+      <c r="E51" s="152">
         <v>2.5376687044864399</v>
       </c>
       <c r="F51" s="27">
         <v>208247</v>
       </c>
-      <c r="G51" s="103">
+      <c r="G51" s="152">
         <v>-8.7012372092207571</v>
       </c>
       <c r="H51" s="27">
         <v>1619856</v>
       </c>
-      <c r="I51" s="103">
+      <c r="I51" s="152">
         <v>8.2139700621483911</v>
       </c>
       <c r="J51" s="27">
         <v>322426</v>
       </c>
-      <c r="K51" s="103">
+      <c r="K51" s="152">
         <v>8.3712019360043133</v>
       </c>
       <c r="L51" s="27">
         <v>270285</v>
       </c>
-      <c r="M51" s="103">
+      <c r="M51" s="152">
         <v>7.9887330696392089</v>
       </c>
       <c r="N51" s="27">
         <v>1027145</v>
       </c>
-      <c r="O51" s="103">
+      <c r="O51" s="152">
         <v>8.2240796720230094</v>
       </c>
       <c r="P51" s="27">
         <v>10411450</v>
       </c>
-      <c r="Q51" s="103">
+      <c r="Q51" s="152">
         <v>3.0787645735648179</v>
       </c>
       <c r="R51" s="27">
         <v>4188685</v>
       </c>
-      <c r="S51" s="103">
+      <c r="S51" s="152">
         <v>5.4698899722041228</v>
       </c>
       <c r="T51" s="27">
         <v>6222765</v>
       </c>
-      <c r="U51" s="103">
+      <c r="U51" s="152">
         <v>1.5293776550902249</v>
       </c>
       <c r="V51" s="27">
         <v>5349294</v>
       </c>
-      <c r="W51" s="103">
+      <c r="W51" s="152">
         <v>2.495864177163809</v>
       </c>
       <c r="X51" s="27">
         <v>3008777</v>
       </c>
-      <c r="Y51" s="103">
+      <c r="Y51" s="152">
         <v>-1.937696978388193</v>
       </c>
       <c r="Z51" s="27">
         <v>172559</v>
       </c>
-      <c r="AA51" s="104">
+      <c r="AA51" s="153">
         <v>-6.7339394004907627</v>
       </c>
       <c r="AB51" s="27">
-        <v>1667591.2191339999</v>
-[...2 lines deleted...]
-        <v>3.7403753675385509</v>
+        <v>1667545.833722</v>
+      </c>
+      <c r="AC51" s="152">
+        <v>3.7375519539686759</v>
       </c>
       <c r="AD51" s="27">
-        <v>841558.06546800002</v>
-[...2 lines deleted...]
-        <v>5.0500296169846637</v>
+        <v>841544.65612099995</v>
+      </c>
+      <c r="AE51" s="152">
+        <v>5.0483557547079014</v>
       </c>
       <c r="AF51" s="27">
-        <v>713879.41073</v>
-[...2 lines deleted...]
-        <v>1.7740616826005919</v>
+        <v>713869.84775299998</v>
+      </c>
+      <c r="AG51" s="152">
+        <v>1.7726983388811179</v>
       </c>
       <c r="AH51" s="27">
-        <v>68525.656600000002</v>
-[...2 lines deleted...]
-        <v>4.5653644247008804</v>
+        <v>68525.200970000005</v>
+      </c>
+      <c r="AI51" s="152">
+        <v>4.5646691651534788</v>
       </c>
       <c r="AJ51" s="27">
-        <v>1534031.3545570001</v>
-[...5 lines deleted...]
-        <v>91.990851052432433</v>
+        <v>1534116.205546</v>
+      </c>
+      <c r="AK51" s="152">
+        <v>3.7919237449218768</v>
+      </c>
+      <c r="AL51" s="154">
+        <v>91.998443132553547</v>
       </c>
       <c r="AM51" s="27">
-        <v>81785.720829180922</v>
-[...2 lines deleted...]
-        <v>1.172941298790708</v>
+        <v>81783.494936772186</v>
+      </c>
+      <c r="AN51" s="152">
+        <v>1.1701877608904181</v>
       </c>
     </row>
     <row r="52" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B52" s="106"/>
-      <c r="C52" s="112" t="s">
+      <c r="B52" s="155"/>
+      <c r="C52" s="161" t="s">
         <v>61</v>
       </c>
       <c r="D52" s="26">
         <v>20416738</v>
       </c>
-      <c r="E52" s="103">
+      <c r="E52" s="152">
         <v>2.4445046676647491</v>
       </c>
       <c r="F52" s="27">
         <v>207251</v>
       </c>
-      <c r="G52" s="103">
+      <c r="G52" s="152">
         <v>-8.5537665959221183</v>
       </c>
       <c r="H52" s="27">
         <v>1630077</v>
       </c>
-      <c r="I52" s="103">
+      <c r="I52" s="152">
         <v>8.0288125079526651</v>
       </c>
       <c r="J52" s="27">
         <v>324073</v>
       </c>
-      <c r="K52" s="103">
+      <c r="K52" s="152">
         <v>8.1645867474825717</v>
       </c>
       <c r="L52" s="27">
         <v>271914</v>
       </c>
-      <c r="M52" s="103">
+      <c r="M52" s="152">
         <v>7.9147997190152752</v>
       </c>
       <c r="N52" s="27">
         <v>1034090</v>
       </c>
-      <c r="O52" s="103">
+      <c r="O52" s="152">
         <v>8.0163284747625241</v>
       </c>
       <c r="P52" s="27">
         <v>10424221</v>
       </c>
-      <c r="Q52" s="103">
+      <c r="Q52" s="152">
         <v>2.9833416318917561</v>
       </c>
       <c r="R52" s="27">
         <v>4196955</v>
       </c>
-      <c r="S52" s="103">
+      <c r="S52" s="152">
         <v>5.3815470588767012</v>
       </c>
       <c r="T52" s="27">
         <v>6227266</v>
       </c>
-      <c r="U52" s="103">
+      <c r="U52" s="152">
         <v>1.4276797947492481</v>
       </c>
       <c r="V52" s="27">
         <v>5356572</v>
       </c>
-      <c r="W52" s="103">
+      <c r="W52" s="152">
         <v>2.3974228273313751</v>
       </c>
       <c r="X52" s="27">
         <v>3005411</v>
       </c>
-      <c r="Y52" s="103">
+      <c r="Y52" s="152">
         <v>-2.0005138970679792</v>
       </c>
       <c r="Z52" s="27">
         <v>172163</v>
       </c>
-      <c r="AA52" s="104">
+      <c r="AA52" s="153">
         <v>-7.0499565384054774</v>
       </c>
       <c r="AB52" s="27">
-        <v>1656088.7952620001</v>
-[...2 lines deleted...]
-        <v>5.5477946939426648</v>
+        <v>1656025.715967</v>
+      </c>
+      <c r="AC52" s="152">
+        <v>5.543774450283534</v>
       </c>
       <c r="AD52" s="27">
-        <v>825659.64381100005</v>
-[...2 lines deleted...]
-        <v>4.6006044391504908</v>
+        <v>825616.67336999997</v>
+      </c>
+      <c r="AE52" s="152">
+        <v>4.5951606293006098</v>
       </c>
       <c r="AF52" s="27">
-        <v>715346.07591000001</v>
-[...2 lines deleted...]
-        <v>6.0420127796450904</v>
+        <v>715321.679259</v>
+      </c>
+      <c r="AG52" s="152">
+        <v>6.0383962504374278</v>
       </c>
       <c r="AH52" s="27">
-        <v>70943.075599999996</v>
-[...2 lines deleted...]
-        <v>7.8429864956052198</v>
+        <v>70942.909820000001</v>
+      </c>
+      <c r="AI52" s="152">
+        <v>7.8427344877785243</v>
       </c>
       <c r="AJ52" s="27">
-        <v>1520768.291704</v>
-[...5 lines deleted...]
-        <v>91.828910143879583</v>
+        <v>1520721.0051790001</v>
+      </c>
+      <c r="AK52" s="152">
+        <v>5.6589997370396272</v>
+      </c>
+      <c r="AL52" s="154">
+        <v>91.829552555650281</v>
       </c>
       <c r="AM52" s="27">
-        <v>81114.269833996004</v>
-[...2 lines deleted...]
-        <v>3.0292401103847681</v>
+        <v>81111.180246668198</v>
+      </c>
+      <c r="AN52" s="152">
+        <v>3.02531579675549</v>
       </c>
     </row>
     <row r="53" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B53" s="106"/>
-      <c r="C53" s="112" t="s">
+      <c r="B53" s="155"/>
+      <c r="C53" s="161" t="s">
         <v>62</v>
       </c>
       <c r="D53" s="26">
         <v>20456615</v>
       </c>
-      <c r="E53" s="103">
+      <c r="E53" s="152">
         <v>2.385685934443504</v>
       </c>
       <c r="F53" s="27">
         <v>206325</v>
       </c>
-      <c r="G53" s="103">
+      <c r="G53" s="152">
         <v>-8.3444020452314245</v>
       </c>
       <c r="H53" s="27">
         <v>1642048</v>
       </c>
-      <c r="I53" s="103">
+      <c r="I53" s="152">
         <v>7.8797195997661218</v>
       </c>
       <c r="J53" s="27">
         <v>326049</v>
       </c>
-      <c r="K53" s="103">
+      <c r="K53" s="152">
         <v>8.0165379607819673</v>
       </c>
       <c r="L53" s="27">
         <v>273676</v>
       </c>
-      <c r="M53" s="103">
+      <c r="M53" s="152">
         <v>7.7579112740330691</v>
       </c>
       <c r="N53" s="27">
         <v>1042323</v>
       </c>
-      <c r="O53" s="103">
+      <c r="O53" s="152">
         <v>7.8689953078074248</v>
       </c>
       <c r="P53" s="27">
         <v>10444374</v>
       </c>
-      <c r="Q53" s="103">
+      <c r="Q53" s="152">
         <v>2.9057112398098051</v>
       </c>
       <c r="R53" s="27">
         <v>4208752</v>
       </c>
-      <c r="S53" s="103">
+      <c r="S53" s="152">
         <v>5.3241241241241299</v>
       </c>
       <c r="T53" s="27">
         <v>6235622</v>
       </c>
-      <c r="U53" s="103">
+      <c r="U53" s="152">
         <v>1.335216284821872</v>
       </c>
       <c r="V53" s="27">
         <v>5367212</v>
       </c>
-      <c r="W53" s="103">
+      <c r="W53" s="152">
         <v>2.3499708236873529</v>
       </c>
       <c r="X53" s="27">
         <v>3002527</v>
       </c>
-      <c r="Y53" s="103">
+      <c r="Y53" s="152">
         <v>-2.001853217231464</v>
       </c>
       <c r="Z53" s="27">
         <v>170443</v>
       </c>
-      <c r="AA53" s="104">
+      <c r="AA53" s="153">
         <v>-7.1833102802313249</v>
       </c>
       <c r="AB53" s="27">
-        <v>1732119.43487</v>
-[...2 lines deleted...]
-        <v>2.9023742332024982</v>
+        <v>1732068.862275</v>
+      </c>
+      <c r="AC53" s="152">
+        <v>2.8993697982935269</v>
       </c>
       <c r="AD53" s="27">
-        <v>862594.88245899999</v>
-[...2 lines deleted...]
-        <v>2.8233893143995159</v>
+        <v>862546.38976299996</v>
+      </c>
+      <c r="AE53" s="152">
+        <v>2.8176088681423961</v>
       </c>
       <c r="AF53" s="27">
-        <v>753361.01302900002</v>
-[...2 lines deleted...]
-        <v>2.5522184503895762</v>
+        <v>753316.467756</v>
+      </c>
+      <c r="AG53" s="152">
+        <v>2.5461546688975378</v>
       </c>
       <c r="AH53" s="27">
-        <v>70922.503364999997</v>
-[...2 lines deleted...]
-        <v>3.8419578345838761</v>
+        <v>70922.385735000003</v>
+      </c>
+      <c r="AI53" s="152">
+        <v>3.8417856053347692</v>
       </c>
       <c r="AJ53" s="27">
-        <v>1588873.3378649999</v>
-[...5 lines deleted...]
-        <v>91.730010406831383</v>
+        <v>1588833.8532779999</v>
+      </c>
+      <c r="AK53" s="152">
+        <v>2.933216972315988</v>
+      </c>
+      <c r="AL53" s="154">
+        <v>91.730409101121609</v>
       </c>
       <c r="AM53" s="27">
-        <v>84672.827585111227</v>
-[...2 lines deleted...]
-        <v>0.50464895951358724</v>
+        <v>84670.35539726392</v>
+      </c>
+      <c r="AN53" s="152">
+        <v>0.50171453085634532</v>
       </c>
     </row>
     <row r="54" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B54" s="106"/>
-      <c r="C54" s="112" t="s">
+      <c r="B54" s="155"/>
+      <c r="C54" s="161" t="s">
         <v>63</v>
       </c>
       <c r="D54" s="26">
         <v>20499944</v>
       </c>
-      <c r="E54" s="103">
+      <c r="E54" s="152">
         <v>2.3312827086615422</v>
       </c>
       <c r="F54" s="27">
         <v>205637</v>
       </c>
-      <c r="G54" s="103">
+      <c r="G54" s="152">
         <v>-8.0886230970706237</v>
       </c>
       <c r="H54" s="27">
         <v>1633635</v>
       </c>
-      <c r="I54" s="103">
+      <c r="I54" s="152">
         <v>9.5743353643322315</v>
       </c>
       <c r="J54" s="27">
         <v>320875</v>
       </c>
-      <c r="K54" s="103">
+      <c r="K54" s="152">
         <v>6.8176900414454336</v>
       </c>
       <c r="L54" s="27">
         <v>272046</v>
       </c>
-      <c r="M54" s="103">
+      <c r="M54" s="152">
         <v>8.7470619273756434</v>
       </c>
       <c r="N54" s="27">
         <v>1040714</v>
       </c>
-      <c r="O54" s="103">
+      <c r="O54" s="152">
         <v>10.67504809466433</v>
       </c>
       <c r="P54" s="27">
         <v>10638253</v>
       </c>
-      <c r="Q54" s="103">
+      <c r="Q54" s="152">
         <v>3.854219790055069</v>
       </c>
       <c r="R54" s="27">
         <v>4497905</v>
       </c>
-      <c r="S54" s="103">
+      <c r="S54" s="152">
         <v>10.37364894941599</v>
       </c>
       <c r="T54" s="27">
         <v>6140348</v>
       </c>
-      <c r="U54" s="103">
+      <c r="U54" s="152">
         <v>-0.45292971175461272</v>
       </c>
       <c r="V54" s="27">
         <v>5293974</v>
       </c>
-      <c r="W54" s="103">
+      <c r="W54" s="152">
         <v>0.61115782079799175</v>
       </c>
       <c r="X54" s="27">
         <v>2933807</v>
       </c>
-      <c r="Y54" s="103">
+      <c r="Y54" s="152">
         <v>-3.3778162740377482</v>
       </c>
       <c r="Z54" s="27">
         <v>168943</v>
       </c>
-      <c r="AA54" s="104">
+      <c r="AA54" s="153">
         <v>-7.2475623682361157</v>
       </c>
       <c r="AB54" s="27">
-        <v>1638195.800695</v>
-[...2 lines deleted...]
-        <v>1.6694976525149401</v>
+        <v>1638151.961563</v>
+      </c>
+      <c r="AC54" s="152">
+        <v>1.6667769139279589</v>
       </c>
       <c r="AD54" s="27">
-        <v>837396.55745199998</v>
-[...2 lines deleted...]
-        <v>1.20369738190429</v>
+        <v>837337.63155000005</v>
+      </c>
+      <c r="AE54" s="152">
+        <v>1.1965758824177271</v>
       </c>
       <c r="AF54" s="27">
-        <v>696990.80447199999</v>
-[...2 lines deleted...]
-        <v>1.6799952768831621</v>
+        <v>696978.24846999999</v>
+      </c>
+      <c r="AG54" s="152">
+        <v>1.6781635536870181</v>
       </c>
       <c r="AH54" s="27">
-        <v>59783.051221000002</v>
-[...2 lines deleted...]
-        <v>4.4922748602631124</v>
+        <v>59782.887431000003</v>
+      </c>
+      <c r="AI54" s="152">
+        <v>4.4919885786272706</v>
       </c>
       <c r="AJ54" s="27">
-        <v>1502926.83033</v>
-[...5 lines deleted...]
-        <v>91.742808136389286</v>
+        <v>1502979.4036079999</v>
+      </c>
+      <c r="AK54" s="152">
+        <v>1.6392447561208501</v>
+      </c>
+      <c r="AL54" s="154">
+        <v>91.748472600427817</v>
       </c>
       <c r="AM54" s="27">
-        <v>79912.20857456977</v>
-[...2 lines deleted...]
-        <v>-0.64670845378799191</v>
+        <v>79910.070074484101</v>
+      </c>
+      <c r="AN54" s="152">
+        <v>-0.64936720926819236</v>
       </c>
     </row>
     <row r="55" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B55" s="106"/>
-      <c r="C55" s="112" t="s">
+      <c r="B55" s="155"/>
+      <c r="C55" s="161" t="s">
         <v>64</v>
       </c>
       <c r="D55" s="26">
         <v>20543375</v>
       </c>
-      <c r="E55" s="103">
+      <c r="E55" s="152">
         <v>2.243838767749073</v>
       </c>
       <c r="F55" s="27">
         <v>204589</v>
       </c>
-      <c r="G55" s="103">
+      <c r="G55" s="152">
         <v>-7.8751609794756821</v>
       </c>
       <c r="H55" s="27">
         <v>1647860</v>
       </c>
-      <c r="I55" s="103">
+      <c r="I55" s="152">
         <v>9.4251041718545139</v>
       </c>
       <c r="J55" s="27">
         <v>323246</v>
       </c>
-      <c r="K55" s="103">
+      <c r="K55" s="152">
         <v>6.6494661686880452</v>
       </c>
       <c r="L55" s="27">
         <v>274345</v>
       </c>
-      <c r="M55" s="103">
+      <c r="M55" s="152">
         <v>8.6261032075673363</v>
       </c>
       <c r="N55" s="27">
         <v>1050269</v>
       </c>
-      <c r="O55" s="103">
+      <c r="O55" s="152">
         <v>10.5227544897577</v>
       </c>
       <c r="P55" s="27">
         <v>10659259</v>
       </c>
-      <c r="Q55" s="103">
+      <c r="Q55" s="152">
         <v>3.759862739326203</v>
       </c>
       <c r="R55" s="27">
         <v>4510921</v>
       </c>
-      <c r="S55" s="103">
+      <c r="S55" s="152">
         <v>10.24222187301662</v>
       </c>
       <c r="T55" s="27">
         <v>6148338</v>
       </c>
-      <c r="U55" s="103">
+      <c r="U55" s="152">
         <v>-0.53133859047324039</v>
       </c>
       <c r="V55" s="27">
         <v>5302696</v>
       </c>
-      <c r="W55" s="103">
+      <c r="W55" s="152">
         <v>0.51448625111221169</v>
       </c>
       <c r="X55" s="27">
         <v>2933265</v>
       </c>
-      <c r="Y55" s="103">
+      <c r="Y55" s="152">
         <v>-3.4353244665143778</v>
       </c>
       <c r="Z55" s="27">
         <v>168155</v>
       </c>
-      <c r="AA55" s="104">
+      <c r="AA55" s="153">
         <v>-7.1525987112733169</v>
       </c>
       <c r="AB55" s="27">
-        <v>1670116.8229980001</v>
-[...2 lines deleted...]
-        <v>5.627672879166834</v>
+        <v>1670131.9902019999</v>
+      </c>
+      <c r="AC55" s="152">
+        <v>5.6286321392859717</v>
       </c>
       <c r="AD55" s="27">
-        <v>823249.96205199999</v>
-[...2 lines deleted...]
-        <v>3.9670024081181809</v>
+        <v>823219.20629600005</v>
+      </c>
+      <c r="AE55" s="152">
+        <v>3.963118309842439</v>
       </c>
       <c r="AF55" s="27">
-        <v>733771.78030800004</v>
-[...2 lines deleted...]
-        <v>7.2468385580924064</v>
+        <v>733756.61207000003</v>
+      </c>
+      <c r="AG55" s="152">
+        <v>7.2446215941594172</v>
       </c>
       <c r="AH55" s="27">
-        <v>69102.704226999995</v>
-[...2 lines deleted...]
-        <v>7.7546463014595002</v>
+        <v>69102.661487000005</v>
+      </c>
+      <c r="AI55" s="152">
+        <v>7.7545796552459523</v>
       </c>
       <c r="AJ55" s="27">
-        <v>1530908.1743079999</v>
-[...5 lines deleted...]
-        <v>91.664735857213344</v>
+        <v>1530865.6435839999</v>
+      </c>
+      <c r="AK55" s="152">
+        <v>5.6035232071932839</v>
+      </c>
+      <c r="AL55" s="154">
+        <v>91.661356860713994</v>
       </c>
       <c r="AM55" s="27">
-        <v>81297.100549349852</v>
-[...2 lines deleted...]
-        <v>3.3095726375300671</v>
+        <v>81297.838850821732</v>
+      </c>
+      <c r="AN55" s="152">
+        <v>3.3105108457690098</v>
       </c>
     </row>
     <row r="56" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B56" s="106"/>
-      <c r="C56" s="112" t="s">
+      <c r="B56" s="155"/>
+      <c r="C56" s="161" t="s">
         <v>65</v>
       </c>
       <c r="D56" s="26">
         <v>20579394</v>
       </c>
-      <c r="E56" s="103">
+      <c r="E56" s="152">
         <v>2.149815603729643</v>
       </c>
       <c r="F56" s="27">
         <v>203555</v>
       </c>
-      <c r="G56" s="103">
+      <c r="G56" s="152">
         <v>-7.5468613032597442</v>
       </c>
       <c r="H56" s="27">
         <v>1661757</v>
       </c>
-      <c r="I56" s="103">
+      <c r="I56" s="152">
         <v>9.241743548075366</v>
       </c>
       <c r="J56" s="27">
         <v>325602</v>
       </c>
-      <c r="K56" s="103">
+      <c r="K56" s="152">
         <v>6.5186668236956846</v>
       </c>
       <c r="L56" s="27">
         <v>276659</v>
       </c>
-      <c r="M56" s="103">
+      <c r="M56" s="152">
         <v>8.5358629428680111</v>
       </c>
       <c r="N56" s="27">
         <v>1059496</v>
       </c>
-      <c r="O56" s="103">
+      <c r="O56" s="152">
         <v>10.295576604965451</v>
       </c>
       <c r="P56" s="27">
         <v>10678434</v>
       </c>
-      <c r="Q56" s="103">
+      <c r="Q56" s="152">
         <v>3.6661050272231321</v>
       </c>
       <c r="R56" s="27">
         <v>4523616</v>
       </c>
-      <c r="S56" s="103">
+      <c r="S56" s="152">
         <v>10.10458389396349</v>
       </c>
       <c r="T56" s="27">
         <v>6154818</v>
       </c>
-      <c r="U56" s="103">
+      <c r="U56" s="152">
         <v>-0.60568536142489027</v>
       </c>
       <c r="V56" s="27">
         <v>5308456</v>
       </c>
-      <c r="W56" s="103">
+      <c r="W56" s="152">
         <v>0.39503983683992772</v>
       </c>
       <c r="X56" s="27">
         <v>2930447</v>
       </c>
-      <c r="Y56" s="103">
+      <c r="Y56" s="152">
         <v>-3.4870443710735892</v>
       </c>
       <c r="Z56" s="27">
         <v>167188</v>
       </c>
-      <c r="AA56" s="104">
+      <c r="AA56" s="153">
         <v>-7.367371249688337</v>
       </c>
       <c r="AB56" s="27">
-        <v>1743286.0613490001</v>
-[...2 lines deleted...]
-        <v>4.2775581093675852</v>
+        <v>1743231.981953</v>
+      </c>
+      <c r="AC56" s="152">
+        <v>4.2743232602605152</v>
       </c>
       <c r="AD56" s="27">
-        <v>857041.15065700002</v>
-[...2 lines deleted...]
-        <v>3.64256770948721</v>
+        <v>857005.066964</v>
+      </c>
+      <c r="AE56" s="152">
+        <v>3.6382040840159169</v>
       </c>
       <c r="AF56" s="27">
-        <v>767601.65338100004</v>
-[...2 lines deleted...]
-        <v>4.6372400179282458</v>
+        <v>767583.92873000004</v>
+      </c>
+      <c r="AG56" s="152">
+        <v>4.6348238447051271</v>
       </c>
       <c r="AH56" s="27">
-        <v>73708.315889000005</v>
-[...2 lines deleted...]
-        <v>4.9634388435390697</v>
+        <v>73708.166157</v>
+      </c>
+      <c r="AI56" s="152">
+        <v>4.9632256194891644</v>
       </c>
       <c r="AJ56" s="27">
-        <v>1596258.739175</v>
-[...5 lines deleted...]
-        <v>91.566081698592455</v>
+        <v>1595630.7332019999</v>
+      </c>
+      <c r="AK56" s="152">
+        <v>4.0804118047767401</v>
+      </c>
+      <c r="AL56" s="154">
+        <v>91.532896924846597</v>
       </c>
       <c r="AM56" s="27">
-        <v>84710.271903487534</v>
-[...2 lines deleted...]
-        <v>2.0829626495774578</v>
+        <v>84707.644061482089</v>
+      </c>
+      <c r="AN56" s="152">
+        <v>2.0797958801731959</v>
       </c>
     </row>
     <row r="57" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B57" s="106"/>
-      <c r="C57" s="112" t="s">
+      <c r="B57" s="155"/>
+      <c r="C57" s="161" t="s">
         <v>66</v>
       </c>
       <c r="D57" s="26">
         <v>20607899</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="152">
         <v>2.0671826050675972</v>
       </c>
       <c r="F57" s="27">
         <v>202290</v>
       </c>
-      <c r="G57" s="103">
+      <c r="G57" s="152">
         <v>-7.4102892713291846</v>
       </c>
       <c r="H57" s="27">
         <v>1675022</v>
       </c>
-      <c r="I57" s="103">
+      <c r="I57" s="152">
         <v>9.0907551521095975</v>
       </c>
       <c r="J57" s="27">
         <v>327823</v>
       </c>
-      <c r="K57" s="103">
+      <c r="K57" s="152">
         <v>6.3338479902431466</v>
       </c>
       <c r="L57" s="27">
         <v>278850</v>
       </c>
-      <c r="M57" s="103">
+      <c r="M57" s="152">
         <v>8.4479325472138314</v>
       </c>
       <c r="N57" s="27">
         <v>1068349</v>
       </c>
-      <c r="O57" s="103">
+      <c r="O57" s="152">
         <v>10.13736900975759</v>
       </c>
       <c r="P57" s="27">
         <v>10692557</v>
       </c>
-      <c r="Q57" s="103">
+      <c r="Q57" s="152">
         <v>3.5811119819918469</v>
       </c>
       <c r="R57" s="27">
         <v>4534940</v>
       </c>
-      <c r="S57" s="103">
+      <c r="S57" s="152">
         <v>9.9926023842151768</v>
       </c>
       <c r="T57" s="27">
         <v>6157617</v>
       </c>
-      <c r="U57" s="103">
+      <c r="U57" s="152">
         <v>-0.68252350468948064</v>
       </c>
       <c r="V57" s="27">
         <v>5313723</v>
       </c>
-      <c r="W57" s="103">
+      <c r="W57" s="152">
         <v>0.29434924939526491</v>
       </c>
       <c r="X57" s="27">
         <v>2926295</v>
       </c>
-      <c r="Y57" s="103">
+      <c r="Y57" s="152">
         <v>-3.538933576472469</v>
       </c>
       <c r="Z57" s="27">
         <v>165551</v>
       </c>
-      <c r="AA57" s="104">
+      <c r="AA57" s="153">
         <v>-8.2240306897431115</v>
       </c>
       <c r="AB57" s="27">
-        <v>1642502.5289040001</v>
-[...2 lines deleted...]
-        <v>1.651848908330233</v>
+        <v>1642461.9311160001</v>
+      </c>
+      <c r="AC57" s="152">
+        <v>1.649336376301092</v>
       </c>
       <c r="AD57" s="27">
-        <v>835945.14337900002</v>
-[...2 lines deleted...]
-        <v>2.9438853097774049</v>
+        <v>835903.05263000005</v>
+      </c>
+      <c r="AE57" s="152">
+        <v>2.9387019729616219</v>
       </c>
       <c r="AF57" s="27">
-        <v>695038.85654099996</v>
-[...2 lines deleted...]
-        <v>9.3548767290396739E-4</v>
+        <v>695022.64268499997</v>
+      </c>
+      <c r="AG57" s="152">
+        <v>-1.3973326472793699E-3</v>
       </c>
       <c r="AH57" s="27">
-        <v>67098.966969000001</v>
-[...2 lines deleted...]
-        <v>-1.2258252217568271</v>
+        <v>67099.139968999996</v>
+      </c>
+      <c r="AI57" s="152">
+        <v>-1.225570554166433</v>
       </c>
       <c r="AJ57" s="27">
-        <v>1506376.2092520001</v>
-[...5 lines deleted...]
-        <v>91.712261183376469</v>
+        <v>1506316.7980750001</v>
+      </c>
+      <c r="AK57" s="152">
+        <v>1.526628106342764</v>
+      </c>
+      <c r="AL57" s="154">
+        <v>91.710910891645824</v>
       </c>
       <c r="AM57" s="27">
-        <v>79702.570791132079</v>
-[...2 lines deleted...]
-        <v>-0.40692187844985073</v>
+        <v>79700.600780118344</v>
+      </c>
+      <c r="AN57" s="152">
+        <v>-0.40938352377500881</v>
       </c>
     </row>
     <row r="58" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B58" s="106"/>
-      <c r="C58" s="112" t="s">
+      <c r="B58" s="155"/>
+      <c r="C58" s="161" t="s">
         <v>67</v>
       </c>
       <c r="D58" s="26">
         <v>20628249</v>
       </c>
-      <c r="E58" s="103">
+      <c r="E58" s="152">
         <v>2.032937722226746</v>
       </c>
       <c r="F58" s="27">
         <v>200936</v>
       </c>
-      <c r="G58" s="103">
+      <c r="G58" s="152">
         <v>-7.2399004704111869</v>
       </c>
       <c r="H58" s="27">
         <v>1688598</v>
       </c>
-      <c r="I58" s="103">
+      <c r="I58" s="152">
         <v>9.0094626471397099</v>
       </c>
       <c r="J58" s="27">
         <v>330149</v>
       </c>
-      <c r="K58" s="103">
+      <c r="K58" s="152">
         <v>6.2286230939763376</v>
       </c>
       <c r="L58" s="27">
         <v>281093</v>
       </c>
-      <c r="M58" s="103">
+      <c r="M58" s="152">
         <v>8.4258762811042729</v>
       </c>
       <c r="N58" s="27">
         <v>1077356</v>
       </c>
-      <c r="O58" s="103">
+      <c r="O58" s="152">
         <v>10.04680295567508</v>
       </c>
       <c r="P58" s="27">
         <v>10701967</v>
       </c>
-      <c r="Q58" s="103">
+      <c r="Q58" s="152">
         <v>3.545841623137846</v>
       </c>
       <c r="R58" s="27">
         <v>4544446</v>
       </c>
-      <c r="S58" s="103">
+      <c r="S58" s="152">
         <v>9.9486239020430745</v>
       </c>
       <c r="T58" s="27">
         <v>6157521</v>
       </c>
-      <c r="U58" s="103">
+      <c r="U58" s="152">
         <v>-0.72104571217956881</v>
       </c>
       <c r="V58" s="27">
         <v>5317199</v>
       </c>
-      <c r="W58" s="103">
+      <c r="W58" s="152">
         <v>0.2411012723375405</v>
       </c>
       <c r="X58" s="27">
         <v>2920208</v>
       </c>
-      <c r="Y58" s="103">
+      <c r="Y58" s="152">
         <v>-3.558280830832472</v>
       </c>
       <c r="Z58" s="27">
         <v>165683</v>
       </c>
-      <c r="AA58" s="104">
+      <c r="AA58" s="153">
         <v>-8.6763603492371448</v>
       </c>
-      <c r="AB58" s="27"/>
-[...11 lines deleted...]
-      <c r="AN58" s="103"/>
+      <c r="AB58" s="27">
+        <v>1761438.830626</v>
+      </c>
+      <c r="AC58" s="152">
+        <v>4.5892666751668374</v>
+      </c>
+      <c r="AD58" s="27">
+        <v>876802.74627799995</v>
+      </c>
+      <c r="AE58" s="152">
+        <v>3.3589913490207568</v>
+      </c>
+      <c r="AF58" s="27">
+        <v>765258.69795199996</v>
+      </c>
+      <c r="AG58" s="152">
+        <v>5.4784595414733461</v>
+      </c>
+      <c r="AH58" s="27">
+        <v>73558.963705000002</v>
+      </c>
+      <c r="AI58" s="152">
+        <v>7.4117940343312316</v>
+      </c>
+      <c r="AJ58" s="27">
+        <v>1611805.9726180001</v>
+      </c>
+      <c r="AK58" s="152">
+        <v>4.274627845970369</v>
+      </c>
+      <c r="AL58" s="154">
+        <v>91.505077814435268</v>
+      </c>
+      <c r="AM58" s="27">
+        <v>85389.643620551607</v>
+      </c>
+      <c r="AN58" s="152">
+        <v>2.505395816299449</v>
+      </c>
     </row>
     <row r="59" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B59" s="106"/>
-      <c r="C59" s="112" t="s">
+      <c r="B59" s="155"/>
+      <c r="C59" s="161" t="s">
         <v>68</v>
       </c>
       <c r="D59" s="26">
         <v>20688594</v>
       </c>
-      <c r="E59" s="103">
+      <c r="E59" s="152">
         <v>2.1558724089641101</v>
       </c>
       <c r="F59" s="27">
         <v>198642</v>
       </c>
-      <c r="G59" s="103">
+      <c r="G59" s="152">
         <v>-7.1119611318160807</v>
       </c>
       <c r="H59" s="27">
         <v>1707615</v>
       </c>
-      <c r="I59" s="103">
+      <c r="I59" s="152">
         <v>9.1120126312211234</v>
       </c>
       <c r="J59" s="27">
         <v>333374</v>
       </c>
-      <c r="K59" s="103">
+      <c r="K59" s="152">
         <v>6.3529636955273361</v>
       </c>
       <c r="L59" s="27">
         <v>284313</v>
       </c>
-      <c r="M59" s="103">
+      <c r="M59" s="152">
         <v>8.5935053129320806</v>
       </c>
       <c r="N59" s="27">
         <v>1089928</v>
       </c>
-      <c r="O59" s="103">
+      <c r="O59" s="152">
         <v>10.122992269663561</v>
       </c>
       <c r="P59" s="27">
         <v>10736499</v>
       </c>
-      <c r="Q59" s="103">
+      <c r="Q59" s="152">
         <v>3.666561035196136</v>
       </c>
       <c r="R59" s="27">
         <v>4563533</v>
       </c>
-      <c r="S59" s="103">
+      <c r="S59" s="152">
         <v>10.075893565690251</v>
       </c>
       <c r="T59" s="27">
         <v>6172966</v>
       </c>
-      <c r="U59" s="103">
+      <c r="U59" s="152">
         <v>-0.61166107117809343</v>
       </c>
       <c r="V59" s="27">
         <v>5328695</v>
       </c>
-      <c r="W59" s="103">
+      <c r="W59" s="152">
         <v>0.33969444447059521</v>
       </c>
       <c r="X59" s="27">
         <v>2915507</v>
       </c>
-      <c r="Y59" s="103">
+      <c r="Y59" s="152">
         <v>-3.4340370437472072</v>
       </c>
       <c r="Z59" s="27">
         <v>159964</v>
       </c>
-      <c r="AA59" s="104">
+      <c r="AA59" s="153">
         <v>-9.2268930452151778</v>
       </c>
-      <c r="AB59" s="27"/>
-[...15 lines deleted...]
-      <c r="C60" s="118" t="s">
+      <c r="AB59" s="27">
+        <v>1727368.5219060001</v>
+      </c>
+      <c r="AC59" s="152">
+        <v>2.5728252230940329</v>
+      </c>
+      <c r="AD59" s="27">
+        <v>892924.87204299995</v>
+      </c>
+      <c r="AE59" s="152">
+        <v>1.100335437836941</v>
+      </c>
+      <c r="AF59" s="27">
+        <v>723768.86406299996</v>
+      </c>
+      <c r="AG59" s="152">
+        <v>3.7229673996496349</v>
+      </c>
+      <c r="AH59" s="27">
+        <v>65917.131485000005</v>
+      </c>
+      <c r="AI59" s="152">
+        <v>6.5999940595376838</v>
+      </c>
+      <c r="AJ59" s="27">
+        <v>1584038.272318</v>
+      </c>
+      <c r="AK59" s="152">
+        <v>2.4426154527043442</v>
+      </c>
+      <c r="AL59" s="154">
+        <v>91.702393104289783</v>
+      </c>
+      <c r="AM59" s="27">
+        <v>83493.760953789315</v>
+      </c>
+      <c r="AN59" s="152">
+        <v>0.40815354447829583</v>
+      </c>
+    </row>
+    <row r="60" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B60" s="166"/>
+      <c r="C60" s="167" t="s">
         <v>69</v>
       </c>
       <c r="D60" s="28">
         <v>20729754</v>
       </c>
-      <c r="E60" s="119">
+      <c r="E60" s="168">
         <v>2.14221824488614</v>
       </c>
       <c r="F60" s="29">
         <v>197011</v>
       </c>
-      <c r="G60" s="119">
+      <c r="G60" s="168">
         <v>-7.0409044367795488</v>
       </c>
       <c r="H60" s="29">
         <v>1724578</v>
       </c>
-      <c r="I60" s="119">
+      <c r="I60" s="168">
         <v>9.091196621583574</v>
       </c>
       <c r="J60" s="29">
         <v>336227</v>
       </c>
-      <c r="K60" s="119">
+      <c r="K60" s="168">
         <v>6.3585405819198693</v>
       </c>
       <c r="L60" s="29">
         <v>287046</v>
       </c>
-      <c r="M60" s="119">
+      <c r="M60" s="168">
         <v>8.6279125212396011</v>
       </c>
       <c r="N60" s="29">
         <v>1101305</v>
       </c>
-      <c r="O60" s="119">
+      <c r="O60" s="168">
         <v>10.077002576747709</v>
       </c>
       <c r="P60" s="29">
         <v>10753503</v>
       </c>
-      <c r="Q60" s="119">
+      <c r="Q60" s="168">
         <v>3.6721537164482898</v>
       </c>
       <c r="R60" s="29">
         <v>4578034</v>
       </c>
-      <c r="S60" s="119">
+      <c r="S60" s="168">
         <v>10.116525895111049</v>
       </c>
       <c r="T60" s="29">
         <v>6175469</v>
       </c>
-      <c r="U60" s="119">
+      <c r="U60" s="168">
         <v>-0.63861590047561423</v>
       </c>
       <c r="V60" s="29">
         <v>5338482</v>
       </c>
-      <c r="W60" s="119">
+      <c r="W60" s="168">
         <v>0.29801112985710088</v>
       </c>
       <c r="X60" s="29">
         <v>2912773</v>
       </c>
-      <c r="Y60" s="119">
+      <c r="Y60" s="168">
         <v>-3.5039124874939538</v>
       </c>
       <c r="Z60" s="29">
         <v>160301</v>
       </c>
-      <c r="AA60" s="120">
+      <c r="AA60" s="169">
         <v>-8.8530798141819851</v>
       </c>
-      <c r="AB60" s="29"/>
-[...54 lines deleted...]
-      <c r="AN61" s="122"/>
+      <c r="AB60" s="29">
+        <v>1620171.3702779999</v>
+      </c>
+      <c r="AC60" s="168">
+        <v>3.4014134421171289</v>
+      </c>
+      <c r="AD60" s="29">
+        <v>820791.94305999996</v>
+      </c>
+      <c r="AE60" s="168">
+        <v>2.3764027397355392</v>
+      </c>
+      <c r="AF60" s="29">
+        <v>687463.91635499999</v>
+      </c>
+      <c r="AG60" s="168">
+        <v>4.1387858307331271</v>
+      </c>
+      <c r="AH60" s="29">
+        <v>66250.852039000005</v>
+      </c>
+      <c r="AI60" s="168">
+        <v>5.7728660948343613</v>
+      </c>
+      <c r="AJ60" s="29">
+        <v>1482038.1187199999</v>
+      </c>
+      <c r="AK60" s="168">
+        <v>3.0761757586174281</v>
+      </c>
+      <c r="AL60" s="170">
+        <v>91.474157975381445</v>
+      </c>
+      <c r="AM60" s="29">
+        <v>78156.806408701232</v>
+      </c>
+      <c r="AN60" s="168">
+        <v>1.232786225781846</v>
+      </c>
+    </row>
+    <row r="61" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1" thickTop="1">
+      <c r="B61" s="31" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="32"/>
+      <c r="D61" s="33"/>
+      <c r="E61" s="171"/>
+      <c r="F61" s="33"/>
+      <c r="G61" s="171"/>
+      <c r="H61" s="33"/>
+      <c r="I61" s="171"/>
+      <c r="J61" s="33"/>
+      <c r="K61" s="171"/>
+      <c r="L61" s="33"/>
+      <c r="M61" s="171"/>
+      <c r="N61" s="33"/>
+      <c r="O61" s="171"/>
+      <c r="P61" s="171"/>
+      <c r="Q61" s="171"/>
+      <c r="R61" s="171"/>
+      <c r="S61" s="171"/>
+      <c r="T61" s="171"/>
+      <c r="U61" s="171"/>
+      <c r="V61" s="33"/>
+      <c r="W61" s="171"/>
+      <c r="X61" s="33"/>
+      <c r="Y61" s="171"/>
+      <c r="Z61" s="33"/>
+      <c r="AA61" s="171"/>
+      <c r="AB61" s="33"/>
+      <c r="AC61" s="171"/>
+      <c r="AD61" s="33"/>
+      <c r="AE61" s="171"/>
+      <c r="AF61" s="33"/>
+      <c r="AG61" s="171"/>
+      <c r="AH61" s="33"/>
+      <c r="AI61" s="171"/>
+      <c r="AJ61" s="33"/>
+      <c r="AK61" s="171"/>
+      <c r="AL61" s="172"/>
+      <c r="AM61" s="34"/>
+      <c r="AN61" s="171"/>
     </row>
     <row r="62" spans="2:40" s="31" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B62" s="139" t="s">
-[...76 lines deleted...]
-      <c r="AN63" s="31"/>
+      <c r="B62" s="31" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="63" spans="2:40" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B63" s="31" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="64" spans="2:40" ht="14.25" customHeight="1">
-      <c r="B64" s="139" t="s">
-[...33 lines deleted...]
-      <c r="AH64" s="140"/>
+      <c r="B64" s="31" t="s">
+        <v>158</v>
+      </c>
+      <c r="C64" s="189"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
     </row>
-    <row r="65" spans="2:34" ht="14.25" customHeight="1">
-[...219 lines deleted...]
-      <c r="AH70" s="140"/>
+    <row r="65" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B65" s="31" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="66" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B66" s="31" t="s">
+        <v>159</v>
+      </c>
+      <c r="C66" s="36"/>
+    </row>
+    <row r="67" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B67" s="31" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B68" s="31" t="s">
+        <v>161</v>
+      </c>
+      <c r="C68" s="37"/>
+    </row>
+    <row r="69" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B69" s="31" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="70" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B70" s="31" t="s">
+        <v>163</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="AJ3:AJ5"/>
     <mergeCell ref="AL3:AL5"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="AB4:AB5"/>
     <mergeCell ref="D2:AA2"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="B1:AN1"/>
     <mergeCell ref="AM3:AM5"/>
     <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="AN3:AN5"/>
     <mergeCell ref="AK3:AK5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="AB3:AI3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125978" footer="0.31496062992125978"/>
-  <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="34" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:W58"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="36" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="16384" width="1.625" style="36"/>
+    <col min="1" max="1" width="1.625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="39" customWidth="1"/>
+    <col min="3" max="23" width="9.625" style="39" customWidth="1"/>
+    <col min="24" max="24" width="8.625" style="39" customWidth="1"/>
+    <col min="25" max="25" width="1.625" style="39" customWidth="1"/>
+    <col min="26" max="16384" width="1.625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:23" ht="17.25" customHeight="1">
-      <c r="B1" s="182" t="s">
+      <c r="B1" s="224" t="s">
         <v>70</v>
       </c>
-      <c r="C1" s="183"/>
-[...10 lines deleted...]
-      <c r="N1" s="189">
+      <c r="C1" s="225"/>
+      <c r="D1" s="225"/>
+      <c r="E1" s="225"/>
+      <c r="F1" s="225"/>
+      <c r="G1" s="225"/>
+      <c r="H1" s="225"/>
+      <c r="I1" s="225"/>
+      <c r="J1" s="225"/>
+      <c r="K1" s="225"/>
+      <c r="L1" s="225"/>
+      <c r="M1" s="225"/>
+      <c r="N1" s="231">
         <v>46054</v>
       </c>
-      <c r="O1" s="183"/>
-[...7 lines deleted...]
-      <c r="W1" s="183"/>
+      <c r="O1" s="225"/>
+      <c r="P1" s="225"/>
+      <c r="Q1" s="225"/>
+      <c r="R1" s="225"/>
+      <c r="S1" s="225"/>
+      <c r="T1" s="225"/>
+      <c r="U1" s="225"/>
+      <c r="V1" s="225"/>
+      <c r="W1" s="225"/>
     </row>
     <row r="2" spans="2:23" ht="18.75" customHeight="1">
-      <c r="D2" s="37"/>
-[...3 lines deleted...]
-      <c r="W2" s="39" t="s">
+      <c r="D2" s="40"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="W2" s="42" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="3" spans="2:23" s="47" customFormat="1" ht="17.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="C3" s="190" t="s">
+    <row r="3" spans="2:23" s="50" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B3" s="43"/>
+      <c r="C3" s="232" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="41"/>
-[...24 lines deleted...]
-      <c r="E4" s="50" t="s">
+      <c r="D3" s="44"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="49"/>
+    </row>
+    <row r="4" spans="2:23" s="50" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B4" s="51"/>
+      <c r="C4" s="206"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="F4" s="43"/>
-[...1 lines deleted...]
-      <c r="H4" s="185" t="s">
+      <c r="F4" s="46"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="227" t="s">
         <v>73</v>
       </c>
-      <c r="I4" s="185" t="s">
+      <c r="I4" s="227" t="s">
         <v>74</v>
       </c>
-      <c r="J4" s="185" t="s">
+      <c r="J4" s="227" t="s">
         <v>75</v>
       </c>
-      <c r="K4" s="185" t="s">
+      <c r="K4" s="227" t="s">
         <v>76</v>
       </c>
-      <c r="L4" s="185" t="s">
+      <c r="L4" s="227" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="186" t="s">
+      <c r="M4" s="228" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="175" t="s">
+      <c r="N4" s="217" t="s">
         <v>79</v>
       </c>
-      <c r="R4" s="178" t="s">
+      <c r="R4" s="220" t="s">
         <v>11</v>
       </c>
-      <c r="S4" s="52"/>
-[...1 lines deleted...]
-      <c r="U4" s="179" t="s">
+      <c r="S4" s="55"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="221" t="s">
         <v>80</v>
       </c>
-      <c r="V4" s="179" t="s">
+      <c r="V4" s="221" t="s">
         <v>81</v>
       </c>
-      <c r="W4" s="178" t="s">
+      <c r="W4" s="220" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="2:23" s="57" customFormat="1" ht="17.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="D5" s="55" t="s">
+    <row r="5" spans="2:23" s="60" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B5" s="57"/>
+      <c r="C5" s="206"/>
+      <c r="D5" s="58" t="s">
         <v>83</v>
       </c>
-      <c r="E5" s="56" t="s">
+      <c r="E5" s="59" t="s">
         <v>84</v>
       </c>
-      <c r="F5" s="184" t="s">
+      <c r="F5" s="226" t="s">
         <v>85</v>
       </c>
-      <c r="G5" s="184" t="s">
+      <c r="G5" s="226" t="s">
         <v>86</v>
       </c>
-      <c r="H5" s="172"/>
-[...6 lines deleted...]
-      <c r="O5" s="178" t="s">
+      <c r="H5" s="214"/>
+      <c r="I5" s="214"/>
+      <c r="J5" s="214"/>
+      <c r="K5" s="214"/>
+      <c r="L5" s="214"/>
+      <c r="M5" s="229"/>
+      <c r="N5" s="218"/>
+      <c r="O5" s="220" t="s">
         <v>87</v>
       </c>
-      <c r="P5" s="178" t="s">
+      <c r="P5" s="220" t="s">
         <v>88</v>
       </c>
-      <c r="Q5" s="191" t="s">
+      <c r="Q5" s="233" t="s">
         <v>89</v>
       </c>
-      <c r="R5" s="172"/>
-      <c r="S5" s="178" t="s">
+      <c r="R5" s="214"/>
+      <c r="S5" s="220" t="s">
         <v>19</v>
       </c>
-      <c r="T5" s="178" t="s">
+      <c r="T5" s="220" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="180"/>
-[...6 lines deleted...]
-      <c r="D6" s="59" t="s">
+      <c r="U5" s="222"/>
+      <c r="V5" s="222"/>
+      <c r="W5" s="214"/>
+    </row>
+    <row r="6" spans="2:23" s="64" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B6" s="61"/>
+      <c r="C6" s="207"/>
+      <c r="D6" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="E6" s="60" t="s">
+      <c r="E6" s="63" t="s">
         <v>91</v>
       </c>
-      <c r="F6" s="173"/>
-[...19 lines deleted...]
-      <c r="B7" s="62" t="s">
+      <c r="F6" s="215"/>
+      <c r="G6" s="215"/>
+      <c r="H6" s="215"/>
+      <c r="I6" s="215"/>
+      <c r="J6" s="215"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="230"/>
+      <c r="N6" s="219"/>
+      <c r="O6" s="215"/>
+      <c r="P6" s="215"/>
+      <c r="Q6" s="207"/>
+      <c r="R6" s="215"/>
+      <c r="S6" s="215"/>
+      <c r="T6" s="215"/>
+      <c r="U6" s="223"/>
+      <c r="V6" s="223"/>
+      <c r="W6" s="215"/>
+    </row>
+    <row r="7" spans="2:23" s="173" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="C7" s="63">
+      <c r="C7" s="66">
         <v>20729754</v>
       </c>
-      <c r="D7" s="125">
+      <c r="D7" s="174">
         <v>2.14221824488614</v>
       </c>
-      <c r="E7" s="64">
+      <c r="E7" s="67">
         <v>197011</v>
       </c>
-      <c r="F7" s="64">
+      <c r="F7" s="67">
         <v>77256</v>
       </c>
-      <c r="G7" s="64">
+      <c r="G7" s="67">
         <v>119755</v>
       </c>
-      <c r="H7" s="64">
+      <c r="H7" s="67">
         <v>8325228</v>
       </c>
-      <c r="I7" s="64">
+      <c r="I7" s="67">
         <v>5555310</v>
       </c>
-      <c r="J7" s="64">
+      <c r="J7" s="67">
         <v>3853786</v>
       </c>
-      <c r="K7" s="64">
+      <c r="K7" s="67">
         <v>2065334</v>
       </c>
-      <c r="L7" s="64">
+      <c r="L7" s="67">
         <v>632748</v>
       </c>
-      <c r="M7" s="63">
+      <c r="M7" s="66">
         <v>100337</v>
       </c>
-      <c r="N7" s="65">
+      <c r="N7" s="68">
         <v>1724578</v>
       </c>
-      <c r="O7" s="64">
+      <c r="O7" s="67">
         <v>336227</v>
       </c>
-      <c r="P7" s="64">
+      <c r="P7" s="67">
         <v>287046</v>
       </c>
-      <c r="Q7" s="64">
+      <c r="Q7" s="67">
         <v>1101305</v>
       </c>
-      <c r="R7" s="66">
+      <c r="R7" s="69">
         <v>10753503</v>
       </c>
-      <c r="S7" s="66">
+      <c r="S7" s="69">
         <v>4578034</v>
       </c>
-      <c r="T7" s="66">
+      <c r="T7" s="69">
         <v>6175469</v>
       </c>
-      <c r="U7" s="66">
+      <c r="U7" s="69">
         <v>5338482</v>
       </c>
-      <c r="V7" s="66">
+      <c r="V7" s="69">
         <v>2912773</v>
       </c>
-      <c r="W7" s="64">
+      <c r="W7" s="67">
         <v>160301</v>
       </c>
     </row>
-    <row r="8" spans="2:23" s="126" customFormat="1" ht="12" customHeight="1">
-      <c r="B8" s="67" t="s">
+    <row r="8" spans="2:23" s="175" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="68">
+      <c r="C8" s="71">
         <v>942423</v>
       </c>
-      <c r="D8" s="127">
+      <c r="D8" s="176">
         <v>2.3090626638571532</v>
       </c>
-      <c r="E8" s="69">
+      <c r="E8" s="72">
         <v>20791</v>
       </c>
-      <c r="F8" s="69">
+      <c r="F8" s="72">
         <v>8381</v>
       </c>
-      <c r="G8" s="69">
+      <c r="G8" s="72">
         <v>12410</v>
       </c>
-      <c r="H8" s="69">
+      <c r="H8" s="72">
         <v>373077</v>
       </c>
-      <c r="I8" s="69">
+      <c r="I8" s="72">
         <v>242946</v>
       </c>
-      <c r="J8" s="69">
+      <c r="J8" s="72">
         <v>172940</v>
       </c>
-      <c r="K8" s="69">
+      <c r="K8" s="72">
         <v>96715</v>
       </c>
-      <c r="L8" s="69">
+      <c r="L8" s="72">
         <v>30987</v>
       </c>
-      <c r="M8" s="68">
+      <c r="M8" s="71">
         <v>4967</v>
       </c>
-      <c r="N8" s="70">
+      <c r="N8" s="73">
         <v>50112</v>
       </c>
-      <c r="O8" s="69">
+      <c r="O8" s="72">
         <v>9324</v>
       </c>
-      <c r="P8" s="69">
+      <c r="P8" s="72">
         <v>7852</v>
       </c>
-      <c r="Q8" s="69">
+      <c r="Q8" s="72">
         <v>32936</v>
       </c>
-      <c r="R8" s="71">
+      <c r="R8" s="74">
         <v>415876</v>
       </c>
-      <c r="S8" s="71">
+      <c r="S8" s="74">
         <v>182797</v>
       </c>
-      <c r="T8" s="71">
+      <c r="T8" s="74">
         <v>233079</v>
       </c>
-      <c r="U8" s="71">
+      <c r="U8" s="74">
         <v>293463</v>
       </c>
-      <c r="V8" s="71">
+      <c r="V8" s="74">
         <v>182954</v>
       </c>
-      <c r="W8" s="69">
+      <c r="W8" s="72">
         <v>6664</v>
       </c>
     </row>
-    <row r="9" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B9" s="62" t="s">
+    <row r="9" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C9" s="72">
+      <c r="C9" s="75">
         <v>229941</v>
       </c>
-      <c r="D9" s="127">
+      <c r="D9" s="176">
         <v>1.9052304092323169</v>
       </c>
-      <c r="E9" s="73">
+      <c r="E9" s="76">
         <v>6111</v>
       </c>
-      <c r="F9" s="73">
+      <c r="F9" s="76">
         <v>2680</v>
       </c>
-      <c r="G9" s="73">
+      <c r="G9" s="76">
         <v>3431</v>
       </c>
-      <c r="H9" s="73">
+      <c r="H9" s="76">
         <v>92514</v>
       </c>
-      <c r="I9" s="73">
+      <c r="I9" s="76">
         <v>57849</v>
       </c>
-      <c r="J9" s="73">
+      <c r="J9" s="76">
         <v>42113</v>
       </c>
-      <c r="K9" s="73">
+      <c r="K9" s="76">
         <v>23906</v>
       </c>
-      <c r="L9" s="73">
+      <c r="L9" s="76">
         <v>6551</v>
       </c>
-      <c r="M9" s="72">
+      <c r="M9" s="75">
         <v>897</v>
       </c>
-      <c r="N9" s="74">
+      <c r="N9" s="77">
         <v>11342</v>
       </c>
-      <c r="O9" s="73">
+      <c r="O9" s="76">
         <v>1988</v>
       </c>
-      <c r="P9" s="73">
+      <c r="P9" s="76">
         <v>2105</v>
       </c>
-      <c r="Q9" s="73">
+      <c r="Q9" s="76">
         <v>7249</v>
       </c>
-      <c r="R9" s="75">
+      <c r="R9" s="78">
         <v>107065</v>
       </c>
-      <c r="S9" s="75">
+      <c r="S9" s="78">
         <v>34518</v>
       </c>
-      <c r="T9" s="75">
+      <c r="T9" s="78">
         <v>72547</v>
       </c>
-      <c r="U9" s="75">
+      <c r="U9" s="78">
         <v>67948</v>
       </c>
-      <c r="V9" s="75">
+      <c r="V9" s="78">
         <v>43586</v>
       </c>
-      <c r="W9" s="73">
+      <c r="W9" s="76">
         <v>3002</v>
       </c>
     </row>
-    <row r="10" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B10" s="62" t="s">
+    <row r="10" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="65" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="72">
+      <c r="C10" s="75">
         <v>229882</v>
       </c>
-      <c r="D10" s="127">
+      <c r="D10" s="176">
         <v>1.696549832556937</v>
       </c>
-      <c r="E10" s="73">
+      <c r="E10" s="76">
         <v>2975</v>
       </c>
-      <c r="F10" s="73">
+      <c r="F10" s="76">
         <v>1100</v>
       </c>
-      <c r="G10" s="73">
+      <c r="G10" s="76">
         <v>1875</v>
       </c>
-      <c r="H10" s="73">
+      <c r="H10" s="76">
         <v>88126</v>
       </c>
-      <c r="I10" s="73">
+      <c r="I10" s="76">
         <v>57023</v>
       </c>
-      <c r="J10" s="73">
+      <c r="J10" s="76">
         <v>45301</v>
       </c>
-      <c r="K10" s="73">
+      <c r="K10" s="76">
         <v>26761</v>
       </c>
-      <c r="L10" s="73">
+      <c r="L10" s="76">
         <v>8424</v>
       </c>
-      <c r="M10" s="72">
+      <c r="M10" s="75">
         <v>1272</v>
       </c>
-      <c r="N10" s="74">
+      <c r="N10" s="77">
         <v>11762</v>
       </c>
-      <c r="O10" s="73">
+      <c r="O10" s="76">
         <v>1995</v>
       </c>
-      <c r="P10" s="73">
+      <c r="P10" s="76">
         <v>2048</v>
       </c>
-      <c r="Q10" s="73">
+      <c r="Q10" s="76">
         <v>7719</v>
       </c>
-      <c r="R10" s="75">
+      <c r="R10" s="78">
         <v>125593</v>
       </c>
-      <c r="S10" s="75">
+      <c r="S10" s="78">
         <v>37764</v>
       </c>
-      <c r="T10" s="75">
+      <c r="T10" s="78">
         <v>87829</v>
       </c>
-      <c r="U10" s="75">
+      <c r="U10" s="78">
         <v>61945</v>
       </c>
-      <c r="V10" s="75">
+      <c r="V10" s="78">
         <v>30581</v>
       </c>
-      <c r="W10" s="73">
+      <c r="W10" s="76">
         <v>2462</v>
       </c>
     </row>
-    <row r="11" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B11" s="62" t="s">
+    <row r="11" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="65" t="s">
         <v>96</v>
       </c>
-      <c r="C11" s="72">
+      <c r="C11" s="75">
         <v>362780</v>
       </c>
-      <c r="D11" s="127">
+      <c r="D11" s="176">
         <v>3.201470161524322</v>
       </c>
-      <c r="E11" s="73">
+      <c r="E11" s="76">
         <v>2132</v>
       </c>
-      <c r="F11" s="73">
+      <c r="F11" s="76">
         <v>726</v>
       </c>
-      <c r="G11" s="73">
+      <c r="G11" s="76">
         <v>1406</v>
       </c>
-      <c r="H11" s="73">
+      <c r="H11" s="76">
         <v>149316</v>
       </c>
-      <c r="I11" s="73">
+      <c r="I11" s="76">
         <v>92199</v>
       </c>
-      <c r="J11" s="73">
+      <c r="J11" s="76">
         <v>67134</v>
       </c>
-      <c r="K11" s="73">
+      <c r="K11" s="76">
         <v>38289</v>
       </c>
-      <c r="L11" s="73">
+      <c r="L11" s="76">
         <v>11887</v>
       </c>
-      <c r="M11" s="72">
+      <c r="M11" s="75">
         <v>1823</v>
       </c>
-      <c r="N11" s="74">
+      <c r="N11" s="77">
         <v>25952</v>
       </c>
-      <c r="O11" s="73">
+      <c r="O11" s="76">
         <v>4895</v>
       </c>
-      <c r="P11" s="73">
+      <c r="P11" s="76">
         <v>4237</v>
       </c>
-      <c r="Q11" s="73">
+      <c r="Q11" s="76">
         <v>16820</v>
       </c>
-      <c r="R11" s="75">
+      <c r="R11" s="78">
         <v>200630</v>
       </c>
-      <c r="S11" s="75">
+      <c r="S11" s="78">
         <v>75499</v>
       </c>
-      <c r="T11" s="75">
+      <c r="T11" s="78">
         <v>125131</v>
       </c>
-      <c r="U11" s="75">
+      <c r="U11" s="78">
         <v>89687</v>
       </c>
-      <c r="V11" s="75">
+      <c r="V11" s="78">
         <v>46402</v>
       </c>
-      <c r="W11" s="73">
+      <c r="W11" s="76">
         <v>3977</v>
       </c>
     </row>
-    <row r="12" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B12" s="77" t="s">
+    <row r="12" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="80" t="s">
         <v>97</v>
       </c>
-      <c r="C12" s="78">
+      <c r="C12" s="81">
         <v>201922</v>
       </c>
-      <c r="D12" s="128">
+      <c r="D12" s="177">
         <v>1.729054360421189</v>
       </c>
-      <c r="E12" s="79">
+      <c r="E12" s="82">
         <v>2180</v>
       </c>
-      <c r="F12" s="79">
+      <c r="F12" s="82">
         <v>797</v>
       </c>
-      <c r="G12" s="79">
+      <c r="G12" s="82">
         <v>1383</v>
       </c>
-      <c r="H12" s="79">
+      <c r="H12" s="82">
         <v>78719</v>
       </c>
-      <c r="I12" s="79">
+      <c r="I12" s="82">
         <v>48376</v>
       </c>
-      <c r="J12" s="79">
+      <c r="J12" s="82">
         <v>39323</v>
       </c>
-      <c r="K12" s="79">
+      <c r="K12" s="82">
         <v>24687</v>
       </c>
-      <c r="L12" s="79">
+      <c r="L12" s="82">
         <v>7671</v>
       </c>
-      <c r="M12" s="78">
+      <c r="M12" s="81">
         <v>966</v>
       </c>
-      <c r="N12" s="80">
+      <c r="N12" s="83">
         <v>9066</v>
       </c>
-      <c r="O12" s="79">
+      <c r="O12" s="82">
         <v>1501</v>
       </c>
-      <c r="P12" s="79">
+      <c r="P12" s="82">
         <v>1640</v>
       </c>
-      <c r="Q12" s="79">
+      <c r="Q12" s="82">
         <v>5925</v>
       </c>
-      <c r="R12" s="81">
+      <c r="R12" s="84">
         <v>106899</v>
       </c>
-      <c r="S12" s="81">
+      <c r="S12" s="84">
         <v>30381</v>
       </c>
-      <c r="T12" s="81">
+      <c r="T12" s="84">
         <v>76518</v>
       </c>
-      <c r="U12" s="81">
+      <c r="U12" s="84">
         <v>57485</v>
       </c>
-      <c r="V12" s="81">
+      <c r="V12" s="84">
         <v>28468</v>
       </c>
-      <c r="W12" s="79">
+      <c r="W12" s="82">
         <v>3131</v>
       </c>
     </row>
-    <row r="13" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B13" s="62" t="s">
+    <row r="13" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="65" t="s">
         <v>98</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C13" s="75">
         <v>204175</v>
       </c>
-      <c r="D13" s="127">
+      <c r="D13" s="176">
         <v>2.1518556690715229</v>
       </c>
-      <c r="E13" s="73">
+      <c r="E13" s="76">
         <v>2641</v>
       </c>
-      <c r="F13" s="73">
+      <c r="F13" s="76">
         <v>944</v>
       </c>
-      <c r="G13" s="73">
+      <c r="G13" s="76">
         <v>1697</v>
       </c>
-      <c r="H13" s="73">
+      <c r="H13" s="76">
         <v>79635</v>
       </c>
-      <c r="I13" s="73">
+      <c r="I13" s="76">
         <v>49283</v>
       </c>
-      <c r="J13" s="73">
+      <c r="J13" s="76">
         <v>39281</v>
       </c>
-      <c r="K13" s="73">
+      <c r="K13" s="76">
         <v>24026</v>
       </c>
-      <c r="L13" s="73">
+      <c r="L13" s="76">
         <v>8094</v>
       </c>
-      <c r="M13" s="72">
+      <c r="M13" s="75">
         <v>1215</v>
       </c>
-      <c r="N13" s="74">
+      <c r="N13" s="77">
         <v>10427</v>
       </c>
-      <c r="O13" s="73">
+      <c r="O13" s="76">
         <v>1726</v>
       </c>
-      <c r="P13" s="73">
+      <c r="P13" s="76">
         <v>1892</v>
       </c>
-      <c r="Q13" s="73">
+      <c r="Q13" s="76">
         <v>6809</v>
       </c>
-      <c r="R13" s="75">
+      <c r="R13" s="78">
         <v>126412</v>
       </c>
-      <c r="S13" s="75">
+      <c r="S13" s="78">
         <v>33099</v>
       </c>
-      <c r="T13" s="75">
+      <c r="T13" s="78">
         <v>93313</v>
       </c>
-      <c r="U13" s="75">
+      <c r="U13" s="78">
         <v>48499</v>
       </c>
-      <c r="V13" s="75">
+      <c r="V13" s="78">
         <v>18836</v>
       </c>
-      <c r="W13" s="73">
+      <c r="W13" s="76">
         <v>3247</v>
       </c>
     </row>
-    <row r="14" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B14" s="62" t="s">
+    <row r="14" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="65" t="s">
         <v>99</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C14" s="75">
         <v>328299</v>
       </c>
-      <c r="D14" s="127">
+      <c r="D14" s="176">
         <v>2.5469709038092199</v>
       </c>
-      <c r="E14" s="73">
+      <c r="E14" s="76">
         <v>7543</v>
       </c>
-      <c r="F14" s="73">
+      <c r="F14" s="76">
         <v>3146</v>
       </c>
-      <c r="G14" s="73">
+      <c r="G14" s="76">
         <v>4397</v>
       </c>
-      <c r="H14" s="73">
+      <c r="H14" s="76">
         <v>130844</v>
       </c>
-      <c r="I14" s="73">
+      <c r="I14" s="76">
         <v>79617</v>
       </c>
-      <c r="J14" s="73">
+      <c r="J14" s="76">
         <v>60411</v>
       </c>
-      <c r="K14" s="73">
+      <c r="K14" s="76">
         <v>36114</v>
       </c>
-      <c r="L14" s="73">
+      <c r="L14" s="76">
         <v>11954</v>
       </c>
-      <c r="M14" s="72">
+      <c r="M14" s="75">
         <v>1816</v>
       </c>
-      <c r="N14" s="74">
+      <c r="N14" s="77">
         <v>20088</v>
       </c>
-      <c r="O14" s="73">
+      <c r="O14" s="76">
         <v>3633</v>
       </c>
-      <c r="P14" s="73">
+      <c r="P14" s="76">
         <v>3727</v>
       </c>
-      <c r="Q14" s="73">
+      <c r="Q14" s="76">
         <v>12728</v>
       </c>
-      <c r="R14" s="75">
+      <c r="R14" s="78">
         <v>183739</v>
       </c>
-      <c r="S14" s="75">
+      <c r="S14" s="78">
         <v>57049</v>
       </c>
-      <c r="T14" s="75">
+      <c r="T14" s="78">
         <v>126690</v>
       </c>
-      <c r="U14" s="75">
+      <c r="U14" s="78">
         <v>83735</v>
       </c>
-      <c r="V14" s="75">
+      <c r="V14" s="78">
         <v>40736</v>
       </c>
-      <c r="W14" s="73">
+      <c r="W14" s="76">
         <v>4134</v>
       </c>
     </row>
-    <row r="15" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B15" s="62" t="s">
+    <row r="15" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="65" t="s">
         <v>100</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C15" s="75">
         <v>493897</v>
       </c>
-      <c r="D15" s="127">
+      <c r="D15" s="176">
         <v>2.8442147435230098</v>
       </c>
-      <c r="E15" s="73">
+      <c r="E15" s="76">
         <v>10482</v>
       </c>
-      <c r="F15" s="73">
+      <c r="F15" s="76">
         <v>4477</v>
       </c>
-      <c r="G15" s="73">
+      <c r="G15" s="76">
         <v>6005</v>
       </c>
-      <c r="H15" s="73">
+      <c r="H15" s="76">
         <v>203910</v>
       </c>
-      <c r="I15" s="73">
+      <c r="I15" s="76">
         <v>133327</v>
       </c>
-      <c r="J15" s="73">
+      <c r="J15" s="76">
         <v>87362</v>
       </c>
-      <c r="K15" s="73">
+      <c r="K15" s="76">
         <v>43154</v>
       </c>
-      <c r="L15" s="73">
+      <c r="L15" s="76">
         <v>13555</v>
       </c>
-      <c r="M15" s="72">
+      <c r="M15" s="75">
         <v>2107</v>
       </c>
-      <c r="N15" s="74">
+      <c r="N15" s="77">
         <v>35987</v>
       </c>
-      <c r="O15" s="73">
+      <c r="O15" s="76">
         <v>6108</v>
       </c>
-      <c r="P15" s="73">
+      <c r="P15" s="76">
         <v>6175</v>
       </c>
-      <c r="Q15" s="73">
+      <c r="Q15" s="76">
         <v>23704</v>
       </c>
-      <c r="R15" s="75">
+      <c r="R15" s="78">
         <v>288571</v>
       </c>
-      <c r="S15" s="75">
+      <c r="S15" s="78">
         <v>119536</v>
       </c>
-      <c r="T15" s="75">
+      <c r="T15" s="78">
         <v>169035</v>
       </c>
-      <c r="U15" s="75">
+      <c r="U15" s="78">
         <v>101583</v>
       </c>
-      <c r="V15" s="75">
+      <c r="V15" s="78">
         <v>67752</v>
       </c>
-      <c r="W15" s="73">
+      <c r="W15" s="76">
         <v>4559</v>
       </c>
     </row>
-    <row r="16" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B16" s="62" t="s">
+    <row r="16" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="65" t="s">
         <v>101</v>
       </c>
-      <c r="C16" s="72">
+      <c r="C16" s="75">
         <v>320291</v>
       </c>
-      <c r="D16" s="127">
+      <c r="D16" s="176">
         <v>3.2643810088791141</v>
       </c>
-      <c r="E16" s="73">
+      <c r="E16" s="76">
         <v>4249</v>
       </c>
-      <c r="F16" s="73">
+      <c r="F16" s="76">
         <v>1736</v>
       </c>
-      <c r="G16" s="73">
+      <c r="G16" s="76">
         <v>2513</v>
       </c>
-      <c r="H16" s="73">
+      <c r="H16" s="76">
         <v>137274</v>
       </c>
-      <c r="I16" s="73">
+      <c r="I16" s="76">
         <v>83787</v>
       </c>
-      <c r="J16" s="73">
+      <c r="J16" s="76">
         <v>55411</v>
       </c>
-      <c r="K16" s="73">
+      <c r="K16" s="76">
         <v>28950</v>
       </c>
-      <c r="L16" s="73">
+      <c r="L16" s="76">
         <v>9206</v>
       </c>
-      <c r="M16" s="72">
+      <c r="M16" s="75">
         <v>1414</v>
       </c>
-      <c r="N16" s="74">
+      <c r="N16" s="77">
         <v>22918</v>
       </c>
-      <c r="O16" s="73">
+      <c r="O16" s="76">
         <v>4105</v>
       </c>
-      <c r="P16" s="73">
+      <c r="P16" s="76">
         <v>4247</v>
       </c>
-      <c r="Q16" s="73">
+      <c r="Q16" s="76">
         <v>14566</v>
       </c>
-      <c r="R16" s="75">
+      <c r="R16" s="78">
         <v>185718</v>
       </c>
-      <c r="S16" s="75">
+      <c r="S16" s="78">
         <v>67130</v>
       </c>
-      <c r="T16" s="75">
+      <c r="T16" s="78">
         <v>118588</v>
       </c>
-      <c r="U16" s="75">
+      <c r="U16" s="78">
         <v>72111</v>
       </c>
-      <c r="V16" s="75">
+      <c r="V16" s="78">
         <v>39544</v>
       </c>
-      <c r="W16" s="73">
+      <c r="W16" s="76">
         <v>3045</v>
       </c>
     </row>
-    <row r="17" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B17" s="62" t="s">
+    <row r="17" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="65" t="s">
         <v>102</v>
       </c>
-      <c r="C17" s="72">
+      <c r="C17" s="75">
         <v>338158</v>
       </c>
-      <c r="D17" s="128">
+      <c r="D17" s="177">
         <v>2.5426581315025838</v>
       </c>
-      <c r="E17" s="73">
+      <c r="E17" s="76">
         <v>3657</v>
       </c>
-      <c r="F17" s="73">
+      <c r="F17" s="76">
         <v>1332</v>
       </c>
-      <c r="G17" s="73">
+      <c r="G17" s="76">
         <v>2325</v>
       </c>
-      <c r="H17" s="73">
+      <c r="H17" s="76">
         <v>139770</v>
       </c>
-      <c r="I17" s="73">
+      <c r="I17" s="76">
         <v>90879</v>
       </c>
-      <c r="J17" s="73">
+      <c r="J17" s="76">
         <v>60431</v>
       </c>
-      <c r="K17" s="73">
+      <c r="K17" s="76">
         <v>31622</v>
       </c>
-      <c r="L17" s="73">
+      <c r="L17" s="76">
         <v>10232</v>
       </c>
-      <c r="M17" s="72">
+      <c r="M17" s="75">
         <v>1567</v>
       </c>
-      <c r="N17" s="74">
+      <c r="N17" s="77">
         <v>23961</v>
       </c>
-      <c r="O17" s="73">
+      <c r="O17" s="76">
         <v>4225</v>
       </c>
-      <c r="P17" s="73">
+      <c r="P17" s="76">
         <v>4276</v>
       </c>
-      <c r="Q17" s="73">
+      <c r="Q17" s="76">
         <v>15460</v>
       </c>
-      <c r="R17" s="75">
+      <c r="R17" s="78">
         <v>186766</v>
       </c>
-      <c r="S17" s="75">
+      <c r="S17" s="78">
         <v>67552</v>
       </c>
-      <c r="T17" s="75">
+      <c r="T17" s="78">
         <v>119214</v>
       </c>
-      <c r="U17" s="75">
+      <c r="U17" s="78">
         <v>85991</v>
       </c>
-      <c r="V17" s="75">
+      <c r="V17" s="78">
         <v>41440</v>
       </c>
-      <c r="W17" s="73">
+      <c r="W17" s="76">
         <v>2794</v>
       </c>
     </row>
-    <row r="18" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B18" s="67" t="s">
+    <row r="18" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="70" t="s">
         <v>103</v>
       </c>
-      <c r="C18" s="68">
+      <c r="C18" s="71">
         <v>1156994</v>
       </c>
-      <c r="D18" s="127">
+      <c r="D18" s="176">
         <v>2.8621977240398389</v>
       </c>
-      <c r="E18" s="69">
+      <c r="E18" s="72">
         <v>6780</v>
       </c>
-      <c r="F18" s="69">
+      <c r="F18" s="72">
         <v>2756</v>
       </c>
-      <c r="G18" s="69">
+      <c r="G18" s="72">
         <v>4024</v>
       </c>
-      <c r="H18" s="69">
+      <c r="H18" s="72">
         <v>480261</v>
       </c>
-      <c r="I18" s="69">
+      <c r="I18" s="72">
         <v>335665</v>
       </c>
-      <c r="J18" s="69">
+      <c r="J18" s="72">
         <v>213280</v>
       </c>
-      <c r="K18" s="69">
+      <c r="K18" s="72">
         <v>93762</v>
       </c>
-      <c r="L18" s="69">
+      <c r="L18" s="72">
         <v>23797</v>
       </c>
-      <c r="M18" s="68">
+      <c r="M18" s="71">
         <v>3449</v>
       </c>
-      <c r="N18" s="70">
+      <c r="N18" s="73">
         <v>106927</v>
       </c>
-      <c r="O18" s="69">
+      <c r="O18" s="72">
         <v>20430</v>
       </c>
-      <c r="P18" s="69">
+      <c r="P18" s="72">
         <v>17165</v>
       </c>
-      <c r="Q18" s="69">
+      <c r="Q18" s="72">
         <v>69332</v>
       </c>
-      <c r="R18" s="71">
+      <c r="R18" s="74">
         <v>646598</v>
       </c>
-      <c r="S18" s="71">
+      <c r="S18" s="74">
         <v>296532</v>
       </c>
-      <c r="T18" s="71">
+      <c r="T18" s="74">
         <v>350066</v>
       </c>
-      <c r="U18" s="71">
+      <c r="U18" s="74">
         <v>250163</v>
       </c>
-      <c r="V18" s="71">
+      <c r="V18" s="74">
         <v>153295</v>
       </c>
-      <c r="W18" s="69">
+      <c r="W18" s="72">
         <v>7345</v>
       </c>
     </row>
-    <row r="19" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B19" s="62" t="s">
+    <row r="19" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="65" t="s">
         <v>104</v>
       </c>
-      <c r="C19" s="72">
+      <c r="C19" s="75">
         <v>1018313</v>
       </c>
-      <c r="D19" s="127">
+      <c r="D19" s="176">
         <v>2.516520422504009</v>
       </c>
-      <c r="E19" s="73">
+      <c r="E19" s="76">
         <v>3200</v>
       </c>
-      <c r="F19" s="73">
+      <c r="F19" s="76">
         <v>975</v>
       </c>
-      <c r="G19" s="73">
+      <c r="G19" s="76">
         <v>2225</v>
       </c>
-      <c r="H19" s="73">
+      <c r="H19" s="76">
         <v>418411</v>
       </c>
-      <c r="I19" s="73">
+      <c r="I19" s="76">
         <v>291687</v>
       </c>
-      <c r="J19" s="73">
+      <c r="J19" s="76">
         <v>188985</v>
       </c>
-      <c r="K19" s="73">
+      <c r="K19" s="76">
         <v>88538</v>
       </c>
-      <c r="L19" s="73">
+      <c r="L19" s="76">
         <v>23899</v>
       </c>
-      <c r="M19" s="72">
+      <c r="M19" s="75">
         <v>3593</v>
       </c>
-      <c r="N19" s="74">
+      <c r="N19" s="77">
         <v>101423</v>
       </c>
-      <c r="O19" s="73">
+      <c r="O19" s="76">
         <v>17396</v>
       </c>
-      <c r="P19" s="73">
+      <c r="P19" s="76">
         <v>15041</v>
       </c>
-      <c r="Q19" s="73">
+      <c r="Q19" s="76">
         <v>68986</v>
       </c>
-      <c r="R19" s="75">
+      <c r="R19" s="78">
         <v>568157</v>
       </c>
-      <c r="S19" s="75">
+      <c r="S19" s="78">
         <v>277818</v>
       </c>
-      <c r="T19" s="75">
+      <c r="T19" s="78">
         <v>290339</v>
       </c>
-      <c r="U19" s="75">
+      <c r="U19" s="78">
         <v>208520</v>
       </c>
-      <c r="V19" s="75">
+      <c r="V19" s="78">
         <v>140198</v>
       </c>
-      <c r="W19" s="73">
+      <c r="W19" s="76">
         <v>6497</v>
       </c>
     </row>
-    <row r="20" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B20" s="62" t="s">
+    <row r="20" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="65" t="s">
         <v>105</v>
       </c>
-      <c r="C20" s="72">
+      <c r="C20" s="75">
         <v>1795297</v>
       </c>
-      <c r="D20" s="127">
+      <c r="D20" s="176">
         <v>1.579742182907218</v>
       </c>
-      <c r="E20" s="73">
+      <c r="E20" s="76">
         <v>3289</v>
       </c>
-      <c r="F20" s="73">
+      <c r="F20" s="76">
         <v>1084</v>
       </c>
-      <c r="G20" s="73">
+      <c r="G20" s="76">
         <v>2205</v>
       </c>
-      <c r="H20" s="73">
+      <c r="H20" s="76">
         <v>697307</v>
       </c>
-      <c r="I20" s="73">
+      <c r="I20" s="76">
         <v>493806</v>
       </c>
-      <c r="J20" s="73">
+      <c r="J20" s="76">
         <v>348285</v>
       </c>
-      <c r="K20" s="73">
+      <c r="K20" s="76">
         <v>189795</v>
       </c>
-      <c r="L20" s="73">
+      <c r="L20" s="76">
         <v>54344</v>
       </c>
-      <c r="M20" s="72">
+      <c r="M20" s="75">
         <v>8471</v>
       </c>
-      <c r="N20" s="74">
+      <c r="N20" s="77">
         <v>275611</v>
       </c>
-      <c r="O20" s="73">
+      <c r="O20" s="76">
         <v>66662</v>
       </c>
-      <c r="P20" s="73">
+      <c r="P20" s="76">
         <v>48467</v>
       </c>
-      <c r="Q20" s="73">
+      <c r="Q20" s="76">
         <v>160482</v>
       </c>
-      <c r="R20" s="75">
+      <c r="R20" s="78">
         <v>845193</v>
       </c>
-      <c r="S20" s="75">
+      <c r="S20" s="78">
         <v>433255</v>
       </c>
-      <c r="T20" s="75">
+      <c r="T20" s="78">
         <v>411938</v>
       </c>
-      <c r="U20" s="75">
+      <c r="U20" s="78">
         <v>414447</v>
       </c>
-      <c r="V20" s="75">
+      <c r="V20" s="78">
         <v>260020</v>
       </c>
-      <c r="W20" s="73">
+      <c r="W20" s="76">
         <v>8551</v>
       </c>
     </row>
-    <row r="21" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B21" s="62" t="s">
+    <row r="21" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="65" t="s">
         <v>106</v>
       </c>
-      <c r="C21" s="72">
+      <c r="C21" s="75">
         <v>1374567</v>
       </c>
-      <c r="D21" s="127">
+      <c r="D21" s="176">
         <v>2.2740259701607979</v>
       </c>
-      <c r="E21" s="73">
+      <c r="E21" s="76">
         <v>3302</v>
       </c>
-      <c r="F21" s="73">
+      <c r="F21" s="76">
         <v>1243</v>
       </c>
-      <c r="G21" s="73">
+      <c r="G21" s="76">
         <v>2059</v>
       </c>
-      <c r="H21" s="73">
+      <c r="H21" s="76">
         <v>547373</v>
       </c>
-      <c r="I21" s="73">
+      <c r="I21" s="76">
         <v>391436</v>
       </c>
-      <c r="J21" s="73">
+      <c r="J21" s="76">
         <v>261783</v>
       </c>
-      <c r="K21" s="73">
+      <c r="K21" s="76">
         <v>129510</v>
       </c>
-      <c r="L21" s="73">
+      <c r="L21" s="76">
         <v>35799</v>
       </c>
-      <c r="M21" s="72">
+      <c r="M21" s="75">
         <v>5364</v>
       </c>
-      <c r="N21" s="74">
+      <c r="N21" s="77">
         <v>171231</v>
       </c>
-      <c r="O21" s="73">
+      <c r="O21" s="76">
         <v>31431</v>
       </c>
-      <c r="P21" s="73">
+      <c r="P21" s="76">
         <v>26068</v>
       </c>
-      <c r="Q21" s="73">
+      <c r="Q21" s="76">
         <v>113732</v>
       </c>
-      <c r="R21" s="75">
+      <c r="R21" s="78">
         <v>733834</v>
       </c>
-      <c r="S21" s="75">
+      <c r="S21" s="78">
         <v>396702</v>
       </c>
-      <c r="T21" s="75">
+      <c r="T21" s="78">
         <v>337132</v>
       </c>
-      <c r="U21" s="75">
+      <c r="U21" s="78">
         <v>280117</v>
       </c>
-      <c r="V21" s="75">
+      <c r="V21" s="78">
         <v>189351</v>
       </c>
-      <c r="W21" s="73">
+      <c r="W21" s="76">
         <v>7251</v>
       </c>
     </row>
-    <row r="22" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B22" s="77" t="s">
+    <row r="22" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="80" t="s">
         <v>107</v>
       </c>
-      <c r="C22" s="78">
+      <c r="C22" s="81">
         <v>412090</v>
       </c>
-      <c r="D22" s="128">
+      <c r="D22" s="177">
         <v>1.966130884041339</v>
       </c>
-      <c r="E22" s="79">
+      <c r="E22" s="82">
         <v>2818</v>
       </c>
-      <c r="F22" s="79">
+      <c r="F22" s="82">
         <v>1012</v>
       </c>
-      <c r="G22" s="79">
+      <c r="G22" s="82">
         <v>1806</v>
       </c>
-      <c r="H22" s="79">
+      <c r="H22" s="82">
         <v>165140</v>
       </c>
-      <c r="I22" s="79">
+      <c r="I22" s="82">
         <v>103106</v>
       </c>
-      <c r="J22" s="79">
+      <c r="J22" s="82">
         <v>77487</v>
       </c>
-      <c r="K22" s="79">
+      <c r="K22" s="82">
         <v>45505</v>
       </c>
-      <c r="L22" s="79">
+      <c r="L22" s="82">
         <v>15457</v>
       </c>
-      <c r="M22" s="78">
+      <c r="M22" s="81">
         <v>2577</v>
       </c>
-      <c r="N22" s="80">
+      <c r="N22" s="83">
         <v>22620</v>
       </c>
-      <c r="O22" s="79">
+      <c r="O22" s="82">
         <v>3791</v>
       </c>
-      <c r="P22" s="79">
+      <c r="P22" s="82">
         <v>4096</v>
       </c>
-      <c r="Q22" s="79">
+      <c r="Q22" s="82">
         <v>14733</v>
       </c>
-      <c r="R22" s="81">
+      <c r="R22" s="84">
         <v>247916</v>
       </c>
-      <c r="S22" s="81">
+      <c r="S22" s="84">
         <v>75557</v>
       </c>
-      <c r="T22" s="81">
+      <c r="T22" s="84">
         <v>172359</v>
       </c>
-      <c r="U22" s="81">
+      <c r="U22" s="84">
         <v>101562</v>
       </c>
-      <c r="V22" s="81">
+      <c r="V22" s="84">
         <v>39992</v>
       </c>
-      <c r="W22" s="79">
+      <c r="W22" s="82">
         <v>5300</v>
       </c>
     </row>
-    <row r="23" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B23" s="62" t="s">
+    <row r="23" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="65" t="s">
         <v>108</v>
       </c>
-      <c r="C23" s="72">
+      <c r="C23" s="75">
         <v>205158</v>
       </c>
-      <c r="D23" s="127">
+      <c r="D23" s="176">
         <v>1.665031368001668</v>
       </c>
-      <c r="E23" s="73">
+      <c r="E23" s="76">
         <v>4798</v>
       </c>
-      <c r="F23" s="73">
+      <c r="F23" s="76">
         <v>1995</v>
       </c>
-      <c r="G23" s="73">
+      <c r="G23" s="76">
         <v>2803</v>
       </c>
-      <c r="H23" s="73">
+      <c r="H23" s="76">
         <v>82602</v>
       </c>
-      <c r="I23" s="73">
+      <c r="I23" s="76">
         <v>53826</v>
       </c>
-      <c r="J23" s="73">
+      <c r="J23" s="76">
         <v>35320</v>
       </c>
-      <c r="K23" s="73">
+      <c r="K23" s="76">
         <v>20733</v>
       </c>
-      <c r="L23" s="73">
+      <c r="L23" s="76">
         <v>6751</v>
       </c>
-      <c r="M23" s="72">
+      <c r="M23" s="75">
         <v>1128</v>
       </c>
-      <c r="N23" s="74">
+      <c r="N23" s="77">
         <v>13107</v>
       </c>
-      <c r="O23" s="73">
+      <c r="O23" s="76">
         <v>1997</v>
       </c>
-      <c r="P23" s="73">
+      <c r="P23" s="76">
         <v>2028</v>
       </c>
-      <c r="Q23" s="73">
+      <c r="Q23" s="76">
         <v>9082</v>
       </c>
-      <c r="R23" s="75">
+      <c r="R23" s="78">
         <v>127802</v>
       </c>
-      <c r="S23" s="75">
+      <c r="S23" s="78">
         <v>46395</v>
       </c>
-      <c r="T23" s="75">
+      <c r="T23" s="78">
         <v>81407</v>
       </c>
-      <c r="U23" s="75">
+      <c r="U23" s="78">
         <v>47955</v>
       </c>
-      <c r="V23" s="75">
+      <c r="V23" s="78">
         <v>16292</v>
       </c>
-      <c r="W23" s="73">
+      <c r="W23" s="76">
         <v>1822</v>
       </c>
     </row>
-    <row r="24" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B24" s="62" t="s">
+    <row r="24" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="65" t="s">
         <v>109</v>
       </c>
-      <c r="C24" s="72">
+      <c r="C24" s="75">
         <v>200268</v>
       </c>
-      <c r="D24" s="127">
+      <c r="D24" s="176">
         <v>1.8527654164017799</v>
       </c>
-      <c r="E24" s="73">
+      <c r="E24" s="76">
         <v>1894</v>
       </c>
-      <c r="F24" s="73">
+      <c r="F24" s="76">
         <v>500</v>
       </c>
-      <c r="G24" s="73">
+      <c r="G24" s="76">
         <v>1394</v>
       </c>
-      <c r="H24" s="73">
+      <c r="H24" s="76">
         <v>84644</v>
       </c>
-      <c r="I24" s="73">
+      <c r="I24" s="76">
         <v>53090</v>
       </c>
-      <c r="J24" s="73">
+      <c r="J24" s="76">
         <v>33801</v>
       </c>
-      <c r="K24" s="73">
+      <c r="K24" s="76">
         <v>19324</v>
       </c>
-      <c r="L24" s="73">
+      <c r="L24" s="76">
         <v>6452</v>
       </c>
-      <c r="M24" s="72">
+      <c r="M24" s="75">
         <v>1063</v>
       </c>
-      <c r="N24" s="74">
+      <c r="N24" s="77">
         <v>13878</v>
       </c>
-      <c r="O24" s="73">
+      <c r="O24" s="76">
         <v>2448</v>
       </c>
-      <c r="P24" s="73">
+      <c r="P24" s="76">
         <v>2486</v>
       </c>
-      <c r="Q24" s="73">
+      <c r="Q24" s="76">
         <v>8944</v>
       </c>
-      <c r="R24" s="75">
+      <c r="R24" s="78">
         <v>111783</v>
       </c>
-      <c r="S24" s="75">
+      <c r="S24" s="78">
         <v>41463</v>
       </c>
-      <c r="T24" s="75">
+      <c r="T24" s="78">
         <v>70320</v>
       </c>
-      <c r="U24" s="75">
+      <c r="U24" s="78">
         <v>54909</v>
       </c>
-      <c r="V24" s="75">
+      <c r="V24" s="78">
         <v>19698</v>
       </c>
-      <c r="W24" s="73">
+      <c r="W24" s="76">
         <v>1789</v>
       </c>
     </row>
-    <row r="25" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B25" s="62" t="s">
+    <row r="25" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="65" t="s">
         <v>110</v>
       </c>
-      <c r="C25" s="72">
+      <c r="C25" s="75">
         <v>135857</v>
       </c>
-      <c r="D25" s="127">
+      <c r="D25" s="176">
         <v>1.9396422354283069</v>
       </c>
-      <c r="E25" s="73">
+      <c r="E25" s="76">
         <v>1120</v>
       </c>
-      <c r="F25" s="73">
+      <c r="F25" s="76">
         <v>381</v>
       </c>
-      <c r="G25" s="73">
+      <c r="G25" s="76">
         <v>739</v>
       </c>
-      <c r="H25" s="73">
+      <c r="H25" s="76">
         <v>55428</v>
       </c>
-      <c r="I25" s="73">
+      <c r="I25" s="76">
         <v>35086</v>
       </c>
-      <c r="J25" s="73">
+      <c r="J25" s="76">
         <v>24041</v>
       </c>
-      <c r="K25" s="73">
+      <c r="K25" s="76">
         <v>14644</v>
       </c>
-      <c r="L25" s="73">
+      <c r="L25" s="76">
         <v>4764</v>
       </c>
-      <c r="M25" s="72">
+      <c r="M25" s="75">
         <v>774</v>
       </c>
-      <c r="N25" s="74">
+      <c r="N25" s="77">
         <v>9771</v>
       </c>
-      <c r="O25" s="73">
+      <c r="O25" s="76">
         <v>1632</v>
       </c>
-      <c r="P25" s="73">
+      <c r="P25" s="76">
         <v>1668</v>
       </c>
-      <c r="Q25" s="73">
+      <c r="Q25" s="76">
         <v>6471</v>
       </c>
-      <c r="R25" s="75">
+      <c r="R25" s="78">
         <v>86443</v>
       </c>
-      <c r="S25" s="75">
+      <c r="S25" s="78">
         <v>29214</v>
       </c>
-      <c r="T25" s="75">
+      <c r="T25" s="78">
         <v>57229</v>
       </c>
-      <c r="U25" s="75">
+      <c r="U25" s="78">
         <v>29978</v>
       </c>
-      <c r="V25" s="75">
+      <c r="V25" s="78">
         <v>9665</v>
       </c>
-      <c r="W25" s="73">
+      <c r="W25" s="76">
         <v>1533</v>
       </c>
     </row>
-    <row r="26" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B26" s="62" t="s">
+    <row r="26" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="65" t="s">
         <v>111</v>
       </c>
-      <c r="C26" s="72">
+      <c r="C26" s="75">
         <v>146356</v>
       </c>
-      <c r="D26" s="127">
+      <c r="D26" s="176">
         <v>2.3847999608246351</v>
       </c>
-      <c r="E26" s="73">
+      <c r="E26" s="76">
         <v>609</v>
       </c>
-      <c r="F26" s="73">
+      <c r="F26" s="76">
         <v>161</v>
       </c>
-      <c r="G26" s="73">
+      <c r="G26" s="76">
         <v>448</v>
       </c>
-      <c r="H26" s="73">
+      <c r="H26" s="76">
         <v>57784</v>
       </c>
-      <c r="I26" s="73">
+      <c r="I26" s="76">
         <v>38500</v>
       </c>
-      <c r="J26" s="73">
+      <c r="J26" s="76">
         <v>27331</v>
       </c>
-      <c r="K26" s="73">
+      <c r="K26" s="76">
         <v>15629</v>
       </c>
-      <c r="L26" s="73">
+      <c r="L26" s="76">
         <v>5563</v>
       </c>
-      <c r="M26" s="72">
+      <c r="M26" s="75">
         <v>940</v>
       </c>
-      <c r="N26" s="74">
+      <c r="N26" s="77">
         <v>12329</v>
       </c>
-      <c r="O26" s="73">
+      <c r="O26" s="76">
         <v>1961</v>
       </c>
-      <c r="P26" s="73">
+      <c r="P26" s="76">
         <v>2253</v>
       </c>
-      <c r="Q26" s="73">
+      <c r="Q26" s="76">
         <v>8115</v>
       </c>
-      <c r="R26" s="75">
+      <c r="R26" s="78">
         <v>78240</v>
       </c>
-      <c r="S26" s="75">
+      <c r="S26" s="78">
         <v>28928</v>
       </c>
-      <c r="T26" s="75">
+      <c r="T26" s="78">
         <v>49312</v>
       </c>
-      <c r="U26" s="75">
+      <c r="U26" s="78">
         <v>35603</v>
       </c>
-      <c r="V26" s="75">
+      <c r="V26" s="78">
         <v>20183</v>
       </c>
-      <c r="W26" s="73">
+      <c r="W26" s="76">
         <v>1304</v>
       </c>
     </row>
-    <row r="27" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B27" s="62" t="s">
+    <row r="27" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="65" t="s">
         <v>112</v>
       </c>
-      <c r="C27" s="72">
+      <c r="C27" s="75">
         <v>394012</v>
       </c>
-      <c r="D27" s="128">
+      <c r="D27" s="177">
         <v>1.7763829155204249</v>
       </c>
-      <c r="E27" s="73">
+      <c r="E27" s="76">
         <v>2275</v>
       </c>
-      <c r="F27" s="73">
+      <c r="F27" s="76">
         <v>756</v>
       </c>
-      <c r="G27" s="73">
+      <c r="G27" s="76">
         <v>1519</v>
       </c>
-      <c r="H27" s="73">
+      <c r="H27" s="76">
         <v>150067</v>
       </c>
-      <c r="I27" s="73">
+      <c r="I27" s="76">
         <v>104782</v>
       </c>
-      <c r="J27" s="73">
+      <c r="J27" s="76">
         <v>74461</v>
       </c>
-      <c r="K27" s="73">
+      <c r="K27" s="76">
         <v>43765</v>
       </c>
-      <c r="L27" s="73">
+      <c r="L27" s="76">
         <v>15917</v>
       </c>
-      <c r="M27" s="72">
+      <c r="M27" s="75">
         <v>2745</v>
       </c>
-      <c r="N27" s="74">
+      <c r="N27" s="77">
         <v>29355</v>
       </c>
-      <c r="O27" s="73">
+      <c r="O27" s="76">
         <v>4479</v>
       </c>
-      <c r="P27" s="73">
+      <c r="P27" s="76">
         <v>5015</v>
       </c>
-      <c r="Q27" s="73">
+      <c r="Q27" s="76">
         <v>19861</v>
       </c>
-      <c r="R27" s="75">
+      <c r="R27" s="78">
         <v>230879</v>
       </c>
-      <c r="S27" s="75">
+      <c r="S27" s="78">
         <v>85068</v>
       </c>
-      <c r="T27" s="75">
+      <c r="T27" s="78">
         <v>145811</v>
       </c>
-      <c r="U27" s="75">
+      <c r="U27" s="78">
         <v>98271</v>
       </c>
-      <c r="V27" s="75">
+      <c r="V27" s="78">
         <v>35503</v>
       </c>
-      <c r="W27" s="73">
+      <c r="W27" s="76">
         <v>2803</v>
       </c>
     </row>
-    <row r="28" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B28" s="67" t="s">
+    <row r="28" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="70" t="s">
         <v>113</v>
       </c>
-      <c r="C28" s="68">
+      <c r="C28" s="71">
         <v>357113</v>
       </c>
-      <c r="D28" s="127">
+      <c r="D28" s="176">
         <v>2.1484430867100279</v>
       </c>
-      <c r="E28" s="69">
+      <c r="E28" s="72">
         <v>1563</v>
       </c>
-      <c r="F28" s="69">
+      <c r="F28" s="72">
         <v>506</v>
       </c>
-      <c r="G28" s="69">
+      <c r="G28" s="72">
         <v>1057</v>
       </c>
-      <c r="H28" s="69">
+      <c r="H28" s="72">
         <v>145571</v>
       </c>
-      <c r="I28" s="69">
+      <c r="I28" s="72">
         <v>96413</v>
       </c>
-      <c r="J28" s="69">
+      <c r="J28" s="72">
         <v>66654</v>
       </c>
-      <c r="K28" s="69">
+      <c r="K28" s="72">
         <v>34523</v>
       </c>
-      <c r="L28" s="69">
+      <c r="L28" s="72">
         <v>10706</v>
       </c>
-      <c r="M28" s="68">
+      <c r="M28" s="71">
         <v>1683</v>
       </c>
-      <c r="N28" s="70">
+      <c r="N28" s="73">
         <v>25093</v>
       </c>
-      <c r="O28" s="69">
+      <c r="O28" s="72">
         <v>4323</v>
       </c>
-      <c r="P28" s="69">
+      <c r="P28" s="72">
         <v>4240</v>
       </c>
-      <c r="Q28" s="69">
+      <c r="Q28" s="72">
         <v>16530</v>
       </c>
-      <c r="R28" s="71">
+      <c r="R28" s="74">
         <v>207683</v>
       </c>
-      <c r="S28" s="71">
+      <c r="S28" s="74">
         <v>73875</v>
       </c>
-      <c r="T28" s="71">
+      <c r="T28" s="74">
         <v>133808</v>
       </c>
-      <c r="U28" s="71">
+      <c r="U28" s="74">
         <v>84424</v>
       </c>
-      <c r="V28" s="71">
+      <c r="V28" s="74">
         <v>39913</v>
       </c>
-      <c r="W28" s="69">
+      <c r="W28" s="72">
         <v>3399</v>
       </c>
     </row>
-    <row r="29" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B29" s="62" t="s">
+    <row r="29" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="65" t="s">
         <v>114</v>
       </c>
-      <c r="C29" s="72">
+      <c r="C29" s="75">
         <v>643944</v>
       </c>
-      <c r="D29" s="127">
+      <c r="D29" s="176">
         <v>2.1711674547012279</v>
       </c>
-      <c r="E29" s="73">
+      <c r="E29" s="76">
         <v>4482</v>
       </c>
-      <c r="F29" s="73">
+      <c r="F29" s="76">
         <v>1763</v>
       </c>
-      <c r="G29" s="73">
+      <c r="G29" s="76">
         <v>2719</v>
       </c>
-      <c r="H29" s="73">
+      <c r="H29" s="76">
         <v>258118</v>
       </c>
-      <c r="I29" s="73">
+      <c r="I29" s="76">
         <v>176147</v>
       </c>
-      <c r="J29" s="73">
+      <c r="J29" s="76">
         <v>120138</v>
       </c>
-      <c r="K29" s="73">
+      <c r="K29" s="76">
         <v>62657</v>
       </c>
-      <c r="L29" s="73">
+      <c r="L29" s="76">
         <v>19317</v>
       </c>
-      <c r="M29" s="72">
+      <c r="M29" s="75">
         <v>3085</v>
       </c>
-      <c r="N29" s="74">
+      <c r="N29" s="77">
         <v>52716</v>
       </c>
-      <c r="O29" s="73">
+      <c r="O29" s="76">
         <v>9699</v>
       </c>
-      <c r="P29" s="73">
+      <c r="P29" s="76">
         <v>8991</v>
       </c>
-      <c r="Q29" s="73">
+      <c r="Q29" s="76">
         <v>34026</v>
       </c>
-      <c r="R29" s="75">
+      <c r="R29" s="78">
         <v>379295</v>
       </c>
-      <c r="S29" s="75">
+      <c r="S29" s="78">
         <v>154872</v>
       </c>
-      <c r="T29" s="75">
+      <c r="T29" s="78">
         <v>224423</v>
       </c>
-      <c r="U29" s="75">
+      <c r="U29" s="78">
         <v>147168</v>
       </c>
-      <c r="V29" s="75">
+      <c r="V29" s="78">
         <v>64759</v>
       </c>
-      <c r="W29" s="73">
+      <c r="W29" s="76">
         <v>4590</v>
       </c>
     </row>
-    <row r="30" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B30" s="62" t="s">
+    <row r="30" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="65" t="s">
         <v>115</v>
       </c>
-      <c r="C30" s="72">
+      <c r="C30" s="75">
         <v>1143020</v>
       </c>
-      <c r="D30" s="127">
+      <c r="D30" s="176">
         <v>1.832598334001512</v>
       </c>
-      <c r="E30" s="73">
+      <c r="E30" s="76">
         <v>29316</v>
       </c>
-      <c r="F30" s="73">
+      <c r="F30" s="76">
         <v>13463</v>
       </c>
-      <c r="G30" s="73">
+      <c r="G30" s="76">
         <v>15853</v>
       </c>
-      <c r="H30" s="73">
+      <c r="H30" s="76">
         <v>454836</v>
       </c>
-      <c r="I30" s="73">
+      <c r="I30" s="76">
         <v>318623</v>
       </c>
-      <c r="J30" s="73">
+      <c r="J30" s="76">
         <v>209214</v>
       </c>
-      <c r="K30" s="73">
+      <c r="K30" s="76">
         <v>99824</v>
       </c>
-      <c r="L30" s="73">
+      <c r="L30" s="76">
         <v>27226</v>
       </c>
-      <c r="M30" s="72">
+      <c r="M30" s="75">
         <v>3981</v>
       </c>
-      <c r="N30" s="74">
+      <c r="N30" s="77">
         <v>110992</v>
       </c>
-      <c r="O30" s="73">
+      <c r="O30" s="76">
         <v>23040</v>
       </c>
-      <c r="P30" s="73">
+      <c r="P30" s="76">
         <v>19420</v>
       </c>
-      <c r="Q30" s="73">
+      <c r="Q30" s="76">
         <v>68532</v>
       </c>
-      <c r="R30" s="75">
+      <c r="R30" s="78">
         <v>627626</v>
       </c>
-      <c r="S30" s="75">
+      <c r="S30" s="78">
         <v>280949</v>
       </c>
-      <c r="T30" s="75">
+      <c r="T30" s="78">
         <v>346677</v>
       </c>
-      <c r="U30" s="75">
+      <c r="U30" s="78">
         <v>266194</v>
       </c>
-      <c r="V30" s="75">
+      <c r="V30" s="78">
         <v>138203</v>
       </c>
-      <c r="W30" s="73">
+      <c r="W30" s="76">
         <v>8173</v>
       </c>
     </row>
-    <row r="31" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B31" s="62" t="s">
+    <row r="31" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="65" t="s">
         <v>116</v>
       </c>
-      <c r="C31" s="72">
+      <c r="C31" s="75">
         <v>310824</v>
       </c>
-      <c r="D31" s="127">
+      <c r="D31" s="176">
         <v>1.7673675456575391</v>
       </c>
-      <c r="E31" s="73">
+      <c r="E31" s="76">
         <v>1401</v>
       </c>
-      <c r="F31" s="73">
+      <c r="F31" s="76">
         <v>469</v>
       </c>
-      <c r="G31" s="73">
+      <c r="G31" s="76">
         <v>932</v>
       </c>
-      <c r="H31" s="73">
+      <c r="H31" s="76">
         <v>124949</v>
       </c>
-      <c r="I31" s="73">
+      <c r="I31" s="76">
         <v>84329</v>
       </c>
-      <c r="J31" s="73">
+      <c r="J31" s="76">
         <v>58197</v>
       </c>
-      <c r="K31" s="73">
+      <c r="K31" s="76">
         <v>31052</v>
       </c>
-      <c r="L31" s="73">
+      <c r="L31" s="76">
         <v>9464</v>
       </c>
-      <c r="M31" s="72">
+      <c r="M31" s="75">
         <v>1432</v>
       </c>
-      <c r="N31" s="74">
+      <c r="N31" s="77">
         <v>20832</v>
       </c>
-      <c r="O31" s="73">
+      <c r="O31" s="76">
         <v>3328</v>
       </c>
-      <c r="P31" s="73">
+      <c r="P31" s="76">
         <v>3387</v>
       </c>
-      <c r="Q31" s="73">
+      <c r="Q31" s="76">
         <v>14117</v>
       </c>
-      <c r="R31" s="75">
+      <c r="R31" s="78">
         <v>168829</v>
       </c>
-      <c r="S31" s="75">
+      <c r="S31" s="78">
         <v>70568</v>
       </c>
-      <c r="T31" s="75">
+      <c r="T31" s="78">
         <v>98261</v>
       </c>
-      <c r="U31" s="75">
+      <c r="U31" s="78">
         <v>83449</v>
       </c>
-      <c r="V31" s="75">
+      <c r="V31" s="78">
         <v>37713</v>
       </c>
-      <c r="W31" s="73">
+      <c r="W31" s="76">
         <v>2275</v>
       </c>
     </row>
-    <row r="32" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B32" s="77" t="s">
+    <row r="32" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="80" t="s">
         <v>117</v>
       </c>
-      <c r="C32" s="78">
+      <c r="C32" s="81">
         <v>220754</v>
       </c>
-      <c r="D32" s="128">
+      <c r="D32" s="177">
         <v>3.0684184478620979</v>
       </c>
-      <c r="E32" s="79">
+      <c r="E32" s="82">
         <v>1176</v>
       </c>
-      <c r="F32" s="79">
+      <c r="F32" s="82">
         <v>456</v>
       </c>
-      <c r="G32" s="79">
+      <c r="G32" s="82">
         <v>720</v>
       </c>
-      <c r="H32" s="79">
+      <c r="H32" s="82">
         <v>92417</v>
       </c>
-      <c r="I32" s="79">
+      <c r="I32" s="82">
         <v>59229</v>
       </c>
-      <c r="J32" s="79">
+      <c r="J32" s="82">
         <v>39164</v>
       </c>
-      <c r="K32" s="79">
+      <c r="K32" s="82">
         <v>21004</v>
       </c>
-      <c r="L32" s="79">
+      <c r="L32" s="82">
         <v>6712</v>
       </c>
-      <c r="M32" s="78">
+      <c r="M32" s="81">
         <v>1052</v>
       </c>
-      <c r="N32" s="80">
+      <c r="N32" s="83">
         <v>16523</v>
       </c>
-      <c r="O32" s="79">
+      <c r="O32" s="82">
         <v>2729</v>
       </c>
-      <c r="P32" s="79">
+      <c r="P32" s="82">
         <v>2634</v>
       </c>
-      <c r="Q32" s="79">
+      <c r="Q32" s="82">
         <v>11160</v>
       </c>
-      <c r="R32" s="81">
+      <c r="R32" s="84">
         <v>129087</v>
       </c>
-      <c r="S32" s="81">
+      <c r="S32" s="84">
         <v>55861</v>
       </c>
-      <c r="T32" s="81">
+      <c r="T32" s="84">
         <v>73226</v>
       </c>
-      <c r="U32" s="81">
+      <c r="U32" s="84">
         <v>51404</v>
       </c>
-      <c r="V32" s="81">
+      <c r="V32" s="84">
         <v>23734</v>
       </c>
-      <c r="W32" s="79">
+      <c r="W32" s="82">
         <v>1711</v>
       </c>
     </row>
-    <row r="33" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B33" s="62" t="s">
+    <row r="33" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="65" t="s">
         <v>118</v>
       </c>
-      <c r="C33" s="72">
+      <c r="C33" s="75">
         <v>439148</v>
       </c>
-      <c r="D33" s="127">
+      <c r="D33" s="176">
         <v>1.9167349363757189</v>
       </c>
-      <c r="E33" s="73">
+      <c r="E33" s="76">
         <v>1644</v>
       </c>
-      <c r="F33" s="73">
+      <c r="F33" s="76">
         <v>474</v>
       </c>
-      <c r="G33" s="73">
+      <c r="G33" s="76">
         <v>1170</v>
       </c>
-      <c r="H33" s="73">
+      <c r="H33" s="76">
         <v>178592</v>
       </c>
-      <c r="I33" s="73">
+      <c r="I33" s="76">
         <v>119529</v>
       </c>
-      <c r="J33" s="73">
+      <c r="J33" s="76">
         <v>80600</v>
       </c>
-      <c r="K33" s="73">
+      <c r="K33" s="76">
         <v>43294</v>
       </c>
-      <c r="L33" s="73">
+      <c r="L33" s="76">
         <v>13295</v>
       </c>
-      <c r="M33" s="72">
+      <c r="M33" s="75">
         <v>2194</v>
       </c>
-      <c r="N33" s="74">
+      <c r="N33" s="77">
         <v>33870</v>
       </c>
-      <c r="O33" s="73">
+      <c r="O33" s="76">
         <v>7181</v>
       </c>
-      <c r="P33" s="73">
+      <c r="P33" s="76">
         <v>5654</v>
       </c>
-      <c r="Q33" s="73">
+      <c r="Q33" s="76">
         <v>21035</v>
       </c>
-      <c r="R33" s="75">
+      <c r="R33" s="78">
         <v>207341</v>
       </c>
-      <c r="S33" s="75">
+      <c r="S33" s="78">
         <v>95595</v>
       </c>
-      <c r="T33" s="75">
+      <c r="T33" s="78">
         <v>111746</v>
       </c>
-      <c r="U33" s="75">
+      <c r="U33" s="78">
         <v>128559</v>
       </c>
-      <c r="V33" s="75">
+      <c r="V33" s="78">
         <v>69337</v>
       </c>
-      <c r="W33" s="73">
+      <c r="W33" s="76">
         <v>2878</v>
       </c>
     </row>
-    <row r="34" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B34" s="62" t="s">
+    <row r="34" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="65" t="s">
         <v>119</v>
       </c>
-      <c r="C34" s="72">
+      <c r="C34" s="75">
         <v>1359925</v>
       </c>
-      <c r="D34" s="127">
+      <c r="D34" s="176">
         <v>1.702640974365033</v>
       </c>
-      <c r="E34" s="73">
+      <c r="E34" s="76">
         <v>5564</v>
       </c>
-      <c r="F34" s="73">
+      <c r="F34" s="76">
         <v>1728</v>
       </c>
-      <c r="G34" s="73">
+      <c r="G34" s="76">
         <v>3836</v>
       </c>
-      <c r="H34" s="73">
+      <c r="H34" s="76">
         <v>543923</v>
       </c>
-      <c r="I34" s="73">
+      <c r="I34" s="76">
         <v>387749</v>
       </c>
-      <c r="J34" s="73">
+      <c r="J34" s="76">
         <v>260981</v>
       </c>
-      <c r="K34" s="73">
+      <c r="K34" s="76">
         <v>123903</v>
       </c>
-      <c r="L34" s="73">
+      <c r="L34" s="76">
         <v>33006</v>
       </c>
-      <c r="M34" s="72">
+      <c r="M34" s="75">
         <v>4799</v>
       </c>
-      <c r="N34" s="74">
+      <c r="N34" s="77">
         <v>110023</v>
       </c>
-      <c r="O34" s="73">
+      <c r="O34" s="76">
         <v>22931</v>
       </c>
-      <c r="P34" s="73">
+      <c r="P34" s="76">
         <v>17841</v>
       </c>
-      <c r="Q34" s="73">
+      <c r="Q34" s="76">
         <v>69251</v>
       </c>
-      <c r="R34" s="75">
+      <c r="R34" s="78">
         <v>614434</v>
       </c>
-      <c r="S34" s="75">
+      <c r="S34" s="78">
         <v>279933</v>
       </c>
-      <c r="T34" s="75">
+      <c r="T34" s="78">
         <v>334501</v>
       </c>
-      <c r="U34" s="75">
+      <c r="U34" s="78">
         <v>389902</v>
       </c>
-      <c r="V34" s="75">
+      <c r="V34" s="78">
         <v>245552</v>
       </c>
-      <c r="W34" s="73">
+      <c r="W34" s="76">
         <v>9216</v>
       </c>
     </row>
-    <row r="35" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B35" s="62" t="s">
+    <row r="35" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="65" t="s">
         <v>120</v>
       </c>
-      <c r="C35" s="72">
+      <c r="C35" s="75">
         <v>923270</v>
       </c>
-      <c r="D35" s="127">
+      <c r="D35" s="176">
         <v>2.0359220554170498</v>
       </c>
-      <c r="E35" s="73">
+      <c r="E35" s="76">
         <v>6039</v>
       </c>
-      <c r="F35" s="73">
+      <c r="F35" s="76">
         <v>2356</v>
       </c>
-      <c r="G35" s="73">
+      <c r="G35" s="76">
         <v>3683</v>
       </c>
-      <c r="H35" s="73">
+      <c r="H35" s="76">
         <v>371986</v>
       </c>
-      <c r="I35" s="73">
+      <c r="I35" s="76">
         <v>252421</v>
       </c>
-      <c r="J35" s="73">
+      <c r="J35" s="76">
         <v>169572</v>
       </c>
-      <c r="K35" s="73">
+      <c r="K35" s="76">
         <v>91188</v>
       </c>
-      <c r="L35" s="73">
+      <c r="L35" s="76">
         <v>27823</v>
       </c>
-      <c r="M35" s="72">
+      <c r="M35" s="75">
         <v>4241</v>
       </c>
-      <c r="N35" s="74">
+      <c r="N35" s="77">
         <v>70418</v>
       </c>
-      <c r="O35" s="73">
+      <c r="O35" s="76">
         <v>13592</v>
       </c>
-      <c r="P35" s="73">
+      <c r="P35" s="76">
         <v>10936</v>
       </c>
-      <c r="Q35" s="73">
+      <c r="Q35" s="76">
         <v>45890</v>
       </c>
-      <c r="R35" s="75">
+      <c r="R35" s="78">
         <v>464880</v>
       </c>
-      <c r="S35" s="75">
+      <c r="S35" s="78">
         <v>213946</v>
       </c>
-      <c r="T35" s="75">
+      <c r="T35" s="78">
         <v>250934</v>
       </c>
-      <c r="U35" s="75">
+      <c r="U35" s="78">
         <v>240015</v>
       </c>
-      <c r="V35" s="75">
+      <c r="V35" s="78">
         <v>147952</v>
       </c>
-      <c r="W35" s="73">
+      <c r="W35" s="76">
         <v>6505</v>
       </c>
     </row>
-    <row r="36" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B36" s="62" t="s">
+    <row r="36" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="C36" s="72">
+      <c r="C36" s="75">
         <v>252153</v>
       </c>
-      <c r="D36" s="127">
+      <c r="D36" s="176">
         <v>2.3842683763668271</v>
       </c>
-      <c r="E36" s="73">
+      <c r="E36" s="76">
         <v>1566</v>
       </c>
-      <c r="F36" s="73">
+      <c r="F36" s="76">
         <v>506</v>
       </c>
-      <c r="G36" s="73">
+      <c r="G36" s="76">
         <v>1060</v>
       </c>
-      <c r="H36" s="73">
+      <c r="H36" s="76">
         <v>102198</v>
       </c>
-      <c r="I36" s="73">
+      <c r="I36" s="76">
         <v>69834</v>
       </c>
-      <c r="J36" s="73">
+      <c r="J36" s="76">
         <v>46700</v>
       </c>
-      <c r="K36" s="73">
+      <c r="K36" s="76">
         <v>23487</v>
       </c>
-      <c r="L36" s="73">
+      <c r="L36" s="76">
         <v>7216</v>
       </c>
-      <c r="M36" s="72">
+      <c r="M36" s="75">
         <v>1152</v>
       </c>
-      <c r="N36" s="74">
+      <c r="N36" s="77">
         <v>22149</v>
       </c>
-      <c r="O36" s="73">
+      <c r="O36" s="76">
         <v>3803</v>
       </c>
-      <c r="P36" s="73">
+      <c r="P36" s="76">
         <v>3321</v>
       </c>
-      <c r="Q36" s="73">
+      <c r="Q36" s="76">
         <v>15025</v>
       </c>
-      <c r="R36" s="75">
+      <c r="R36" s="78">
         <v>132476</v>
       </c>
-      <c r="S36" s="75">
+      <c r="S36" s="78">
         <v>62913</v>
       </c>
-      <c r="T36" s="75">
+      <c r="T36" s="78">
         <v>69563</v>
       </c>
-      <c r="U36" s="75">
+      <c r="U36" s="78">
         <v>55565</v>
       </c>
-      <c r="V36" s="75">
+      <c r="V36" s="78">
         <v>41963</v>
       </c>
-      <c r="W36" s="73">
+      <c r="W36" s="76">
         <v>2013</v>
       </c>
     </row>
-    <row r="37" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B37" s="62" t="s">
+    <row r="37" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="65" t="s">
         <v>122</v>
       </c>
-      <c r="C37" s="72">
+      <c r="C37" s="75">
         <v>178535</v>
       </c>
-      <c r="D37" s="128">
+      <c r="D37" s="177">
         <v>1.418443745100495</v>
       </c>
-      <c r="E37" s="73">
+      <c r="E37" s="76">
         <v>2111</v>
       </c>
-      <c r="F37" s="73">
+      <c r="F37" s="76">
         <v>746</v>
       </c>
-      <c r="G37" s="73">
+      <c r="G37" s="76">
         <v>1365</v>
       </c>
-      <c r="H37" s="73">
+      <c r="H37" s="76">
         <v>70733</v>
       </c>
-      <c r="I37" s="73">
+      <c r="I37" s="76">
         <v>47060</v>
       </c>
-      <c r="J37" s="73">
+      <c r="J37" s="76">
         <v>32967</v>
       </c>
-      <c r="K37" s="73">
+      <c r="K37" s="76">
         <v>18682</v>
       </c>
-      <c r="L37" s="73">
+      <c r="L37" s="76">
         <v>5987</v>
       </c>
-      <c r="M37" s="72">
+      <c r="M37" s="75">
         <v>995</v>
       </c>
-      <c r="N37" s="74">
+      <c r="N37" s="77">
         <v>9963</v>
       </c>
-      <c r="O37" s="73">
+      <c r="O37" s="76">
         <v>1700</v>
       </c>
-      <c r="P37" s="73">
+      <c r="P37" s="76">
         <v>1814</v>
       </c>
-      <c r="Q37" s="73">
+      <c r="Q37" s="76">
         <v>6449</v>
       </c>
-      <c r="R37" s="75">
+      <c r="R37" s="78">
         <v>82580</v>
       </c>
-      <c r="S37" s="75">
+      <c r="S37" s="78">
         <v>31361</v>
       </c>
-      <c r="T37" s="75">
+      <c r="T37" s="78">
         <v>51219</v>
       </c>
-      <c r="U37" s="75">
+      <c r="U37" s="78">
         <v>50541</v>
       </c>
-      <c r="V37" s="75">
+      <c r="V37" s="78">
         <v>35447</v>
       </c>
-      <c r="W37" s="73">
+      <c r="W37" s="76">
         <v>1227</v>
       </c>
     </row>
-    <row r="38" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B38" s="67" t="s">
+    <row r="38" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="70" t="s">
         <v>123</v>
       </c>
-      <c r="C38" s="68">
+      <c r="C38" s="71">
         <v>101628</v>
       </c>
-      <c r="D38" s="127">
+      <c r="D38" s="176">
         <v>1.760288374887353</v>
       </c>
-      <c r="E38" s="69">
+      <c r="E38" s="72">
         <v>861</v>
       </c>
-      <c r="F38" s="69">
+      <c r="F38" s="72">
         <v>275</v>
       </c>
-      <c r="G38" s="69">
+      <c r="G38" s="72">
         <v>586</v>
       </c>
-      <c r="H38" s="69">
+      <c r="H38" s="72">
         <v>40352</v>
       </c>
-      <c r="I38" s="69">
+      <c r="I38" s="72">
         <v>24704</v>
       </c>
-      <c r="J38" s="69">
+      <c r="J38" s="72">
         <v>18676</v>
       </c>
-      <c r="K38" s="69">
+      <c r="K38" s="72">
         <v>11934</v>
       </c>
-      <c r="L38" s="69">
+      <c r="L38" s="72">
         <v>4324</v>
       </c>
-      <c r="M38" s="68">
+      <c r="M38" s="71">
         <v>777</v>
       </c>
-      <c r="N38" s="70">
+      <c r="N38" s="73">
         <v>5359</v>
       </c>
-      <c r="O38" s="69">
+      <c r="O38" s="72">
         <v>838</v>
       </c>
-      <c r="P38" s="69">
+      <c r="P38" s="72">
         <v>890</v>
       </c>
-      <c r="Q38" s="69">
+      <c r="Q38" s="72">
         <v>3631</v>
       </c>
-      <c r="R38" s="71">
+      <c r="R38" s="74">
         <v>56914</v>
       </c>
-      <c r="S38" s="71">
+      <c r="S38" s="74">
         <v>19584</v>
       </c>
-      <c r="T38" s="71">
+      <c r="T38" s="74">
         <v>37330</v>
       </c>
-      <c r="U38" s="71">
+      <c r="U38" s="74">
         <v>29336</v>
       </c>
-      <c r="V38" s="71">
+      <c r="V38" s="74">
         <v>10017</v>
       </c>
-      <c r="W38" s="69">
+      <c r="W38" s="72">
         <v>1167</v>
       </c>
     </row>
-    <row r="39" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B39" s="62" t="s">
+    <row r="39" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="C39" s="72">
+      <c r="C39" s="75">
         <v>134012</v>
       </c>
-      <c r="D39" s="127">
+      <c r="D39" s="176">
         <v>1.441245041935391</v>
       </c>
-      <c r="E39" s="73">
+      <c r="E39" s="76">
         <v>900</v>
       </c>
-      <c r="F39" s="73">
+      <c r="F39" s="76">
         <v>249</v>
       </c>
-      <c r="G39" s="73">
+      <c r="G39" s="76">
         <v>651</v>
       </c>
-      <c r="H39" s="73">
+      <c r="H39" s="76">
         <v>52765</v>
       </c>
-      <c r="I39" s="73">
+      <c r="I39" s="76">
         <v>31951</v>
       </c>
-      <c r="J39" s="73">
+      <c r="J39" s="76">
         <v>24503</v>
       </c>
-      <c r="K39" s="73">
+      <c r="K39" s="76">
         <v>16804</v>
       </c>
-      <c r="L39" s="73">
+      <c r="L39" s="76">
         <v>5980</v>
       </c>
-      <c r="M39" s="72">
+      <c r="M39" s="75">
         <v>1109</v>
       </c>
-      <c r="N39" s="74">
+      <c r="N39" s="77">
         <v>7231</v>
       </c>
-      <c r="O39" s="73">
+      <c r="O39" s="76">
         <v>1141</v>
       </c>
-      <c r="P39" s="73">
+      <c r="P39" s="76">
         <v>1232</v>
       </c>
-      <c r="Q39" s="73">
+      <c r="Q39" s="76">
         <v>4858</v>
       </c>
-      <c r="R39" s="75">
+      <c r="R39" s="78">
         <v>74625</v>
       </c>
-      <c r="S39" s="75">
+      <c r="S39" s="78">
         <v>25172</v>
       </c>
-      <c r="T39" s="75">
+      <c r="T39" s="78">
         <v>49453</v>
       </c>
-      <c r="U39" s="75">
+      <c r="U39" s="78">
         <v>38663</v>
       </c>
-      <c r="V39" s="75">
+      <c r="V39" s="78">
         <v>13493</v>
       </c>
-      <c r="W39" s="73">
+      <c r="W39" s="76">
         <v>1478</v>
       </c>
     </row>
-    <row r="40" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B40" s="62" t="s">
+    <row r="40" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="65" t="s">
         <v>125</v>
       </c>
-      <c r="C40" s="72">
+      <c r="C40" s="75">
         <v>336161</v>
       </c>
-      <c r="D40" s="127">
+      <c r="D40" s="176">
         <v>1.701781349081499</v>
       </c>
-      <c r="E40" s="73">
+      <c r="E40" s="76">
         <v>1472</v>
       </c>
-      <c r="F40" s="73">
+      <c r="F40" s="76">
         <v>479</v>
       </c>
-      <c r="G40" s="73">
+      <c r="G40" s="76">
         <v>993</v>
       </c>
-      <c r="H40" s="73">
+      <c r="H40" s="76">
         <v>133437</v>
       </c>
-      <c r="I40" s="73">
+      <c r="I40" s="76">
         <v>90336</v>
       </c>
-      <c r="J40" s="73">
+      <c r="J40" s="76">
         <v>61126</v>
       </c>
-      <c r="K40" s="73">
+      <c r="K40" s="76">
         <v>35844</v>
       </c>
-      <c r="L40" s="73">
+      <c r="L40" s="76">
         <v>12024</v>
       </c>
-      <c r="M40" s="72">
+      <c r="M40" s="75">
         <v>1922</v>
       </c>
-      <c r="N40" s="74">
+      <c r="N40" s="77">
         <v>22653</v>
       </c>
-      <c r="O40" s="73">
+      <c r="O40" s="76">
         <v>3935</v>
       </c>
-      <c r="P40" s="73">
+      <c r="P40" s="76">
         <v>3795</v>
       </c>
-      <c r="Q40" s="73">
+      <c r="Q40" s="76">
         <v>14923</v>
       </c>
-      <c r="R40" s="75">
+      <c r="R40" s="78">
         <v>176180</v>
       </c>
-      <c r="S40" s="75">
+      <c r="S40" s="78">
         <v>72381</v>
       </c>
-      <c r="T40" s="75">
+      <c r="T40" s="78">
         <v>103799</v>
       </c>
-      <c r="U40" s="75">
+      <c r="U40" s="78">
         <v>102070</v>
       </c>
-      <c r="V40" s="75">
+      <c r="V40" s="78">
         <v>35258</v>
       </c>
-      <c r="W40" s="73">
+      <c r="W40" s="76">
         <v>2450</v>
       </c>
     </row>
-    <row r="41" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B41" s="62" t="s">
+    <row r="41" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="C41" s="72">
+      <c r="C41" s="75">
         <v>492567</v>
       </c>
-      <c r="D41" s="127">
+      <c r="D41" s="176">
         <v>2.0115811404689539</v>
       </c>
-      <c r="E41" s="73">
+      <c r="E41" s="76">
         <v>8191</v>
       </c>
-      <c r="F41" s="73">
+      <c r="F41" s="76">
         <v>3380</v>
       </c>
-      <c r="G41" s="73">
+      <c r="G41" s="76">
         <v>4811</v>
       </c>
-      <c r="H41" s="73">
+      <c r="H41" s="76">
         <v>195552</v>
       </c>
-      <c r="I41" s="73">
+      <c r="I41" s="76">
         <v>132659</v>
       </c>
-      <c r="J41" s="73">
+      <c r="J41" s="76">
         <v>87694</v>
       </c>
-      <c r="K41" s="73">
+      <c r="K41" s="76">
         <v>49319</v>
       </c>
-      <c r="L41" s="73">
+      <c r="L41" s="76">
         <v>16280</v>
       </c>
-      <c r="M41" s="72">
+      <c r="M41" s="75">
         <v>2872</v>
       </c>
-      <c r="N41" s="74">
+      <c r="N41" s="77">
         <v>37667</v>
       </c>
-      <c r="O41" s="73">
+      <c r="O41" s="76">
         <v>6848</v>
       </c>
-      <c r="P41" s="73">
+      <c r="P41" s="76">
         <v>6344</v>
       </c>
-      <c r="Q41" s="73">
+      <c r="Q41" s="76">
         <v>24475</v>
       </c>
-      <c r="R41" s="75">
+      <c r="R41" s="78">
         <v>249584</v>
       </c>
-      <c r="S41" s="75">
+      <c r="S41" s="78">
         <v>115092</v>
       </c>
-      <c r="T41" s="75">
+      <c r="T41" s="78">
         <v>134492</v>
       </c>
-      <c r="U41" s="75">
+      <c r="U41" s="78">
         <v>145155</v>
       </c>
-      <c r="V41" s="75">
+      <c r="V41" s="78">
         <v>60159</v>
       </c>
-      <c r="W41" s="73">
+      <c r="W41" s="76">
         <v>3026</v>
       </c>
     </row>
-    <row r="42" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B42" s="77" t="s">
+    <row r="42" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="C42" s="78">
+      <c r="C42" s="81">
         <v>271715</v>
       </c>
-      <c r="D42" s="128">
+      <c r="D42" s="177">
         <v>1.6756661689810941</v>
       </c>
-      <c r="E42" s="79">
+      <c r="E42" s="82">
         <v>1074</v>
       </c>
-      <c r="F42" s="79">
+      <c r="F42" s="82">
         <v>297</v>
       </c>
-      <c r="G42" s="79">
+      <c r="G42" s="82">
         <v>777</v>
       </c>
-      <c r="H42" s="79">
+      <c r="H42" s="82">
         <v>109115</v>
       </c>
-      <c r="I42" s="79">
+      <c r="I42" s="82">
         <v>71016</v>
       </c>
-      <c r="J42" s="79">
+      <c r="J42" s="82">
         <v>50387</v>
       </c>
-      <c r="K42" s="79">
+      <c r="K42" s="82">
         <v>29126</v>
       </c>
-      <c r="L42" s="79">
+      <c r="L42" s="82">
         <v>9378</v>
       </c>
-      <c r="M42" s="78">
+      <c r="M42" s="81">
         <v>1619</v>
       </c>
-      <c r="N42" s="80">
+      <c r="N42" s="83">
         <v>15440</v>
       </c>
-      <c r="O42" s="79">
+      <c r="O42" s="82">
         <v>2450</v>
       </c>
-      <c r="P42" s="79">
+      <c r="P42" s="82">
         <v>2372</v>
       </c>
-      <c r="Q42" s="79">
+      <c r="Q42" s="82">
         <v>10618</v>
       </c>
-      <c r="R42" s="81">
+      <c r="R42" s="84">
         <v>136327</v>
       </c>
-      <c r="S42" s="81">
+      <c r="S42" s="84">
         <v>57744</v>
       </c>
-      <c r="T42" s="81">
+      <c r="T42" s="84">
         <v>78583</v>
       </c>
-      <c r="U42" s="81">
+      <c r="U42" s="84">
         <v>82869</v>
       </c>
-      <c r="V42" s="81">
+      <c r="V42" s="84">
         <v>37079</v>
       </c>
-      <c r="W42" s="79">
+      <c r="W42" s="82">
         <v>1517</v>
       </c>
     </row>
-    <row r="43" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B43" s="62" t="s">
+    <row r="43" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="65" t="s">
         <v>128</v>
       </c>
-      <c r="C43" s="72">
+      <c r="C43" s="75">
         <v>139969</v>
       </c>
-      <c r="D43" s="127">
+      <c r="D43" s="176">
         <v>1.917937889103283</v>
       </c>
-      <c r="E43" s="73">
+      <c r="E43" s="76">
         <v>3093</v>
       </c>
-      <c r="F43" s="73">
+      <c r="F43" s="76">
         <v>1272</v>
       </c>
-      <c r="G43" s="73">
+      <c r="G43" s="76">
         <v>1821</v>
       </c>
-      <c r="H43" s="73">
+      <c r="H43" s="76">
         <v>56880</v>
       </c>
-      <c r="I43" s="73">
+      <c r="I43" s="76">
         <v>34026</v>
       </c>
-      <c r="J43" s="73">
+      <c r="J43" s="76">
         <v>24839</v>
       </c>
-      <c r="K43" s="73">
+      <c r="K43" s="76">
         <v>15180</v>
       </c>
-      <c r="L43" s="73">
+      <c r="L43" s="76">
         <v>5162</v>
       </c>
-      <c r="M43" s="72">
+      <c r="M43" s="75">
         <v>789</v>
       </c>
-      <c r="N43" s="74">
+      <c r="N43" s="77">
         <v>7760</v>
       </c>
-      <c r="O43" s="73">
+      <c r="O43" s="76">
         <v>1458</v>
       </c>
-      <c r="P43" s="73">
+      <c r="P43" s="76">
         <v>1384</v>
       </c>
-      <c r="Q43" s="73">
+      <c r="Q43" s="76">
         <v>4918</v>
       </c>
-      <c r="R43" s="75">
+      <c r="R43" s="78">
         <v>66289</v>
       </c>
-      <c r="S43" s="75">
+      <c r="S43" s="78">
         <v>23934</v>
       </c>
-      <c r="T43" s="75">
+      <c r="T43" s="78">
         <v>42355</v>
       </c>
-      <c r="U43" s="75">
+      <c r="U43" s="78">
         <v>44253</v>
       </c>
-      <c r="V43" s="75">
+      <c r="V43" s="78">
         <v>21667</v>
       </c>
-      <c r="W43" s="73">
+      <c r="W43" s="76">
         <v>1518</v>
       </c>
     </row>
-    <row r="44" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B44" s="62" t="s">
+    <row r="44" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="65" t="s">
         <v>129</v>
       </c>
-      <c r="C44" s="72">
+      <c r="C44" s="75">
         <v>177634</v>
       </c>
-      <c r="D44" s="127">
+      <c r="D44" s="176">
         <v>1.9654440043625601</v>
       </c>
-      <c r="E44" s="73">
+      <c r="E44" s="76">
         <v>550</v>
       </c>
-      <c r="F44" s="73">
+      <c r="F44" s="76">
         <v>173</v>
       </c>
-      <c r="G44" s="73">
+      <c r="G44" s="76">
         <v>377</v>
       </c>
-      <c r="H44" s="73">
+      <c r="H44" s="76">
         <v>74411</v>
       </c>
-      <c r="I44" s="73">
+      <c r="I44" s="76">
         <v>44597</v>
       </c>
-      <c r="J44" s="73">
+      <c r="J44" s="76">
         <v>31544</v>
       </c>
-      <c r="K44" s="73">
+      <c r="K44" s="76">
         <v>19076</v>
       </c>
-      <c r="L44" s="73">
+      <c r="L44" s="76">
         <v>6402</v>
       </c>
-      <c r="M44" s="72">
+      <c r="M44" s="75">
         <v>1054</v>
       </c>
-      <c r="N44" s="74">
+      <c r="N44" s="77">
         <v>11977</v>
       </c>
-      <c r="O44" s="73">
+      <c r="O44" s="76">
         <v>1935</v>
       </c>
-      <c r="P44" s="73">
+      <c r="P44" s="76">
         <v>2030</v>
       </c>
-      <c r="Q44" s="73">
+      <c r="Q44" s="76">
         <v>8012</v>
       </c>
-      <c r="R44" s="75">
+      <c r="R44" s="78">
         <v>93181</v>
       </c>
-      <c r="S44" s="75">
+      <c r="S44" s="78">
         <v>36849</v>
       </c>
-      <c r="T44" s="75">
+      <c r="T44" s="78">
         <v>56332</v>
       </c>
-      <c r="U44" s="75">
+      <c r="U44" s="78">
         <v>53245</v>
       </c>
-      <c r="V44" s="75">
+      <c r="V44" s="78">
         <v>19231</v>
       </c>
-      <c r="W44" s="73">
+      <c r="W44" s="76">
         <v>1457</v>
       </c>
     </row>
-    <row r="45" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B45" s="62" t="s">
+    <row r="45" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="65" t="s">
         <v>130</v>
       </c>
-      <c r="C45" s="72">
+      <c r="C45" s="75">
         <v>255609</v>
       </c>
-      <c r="D45" s="127">
+      <c r="D45" s="176">
         <v>1.933314989172952</v>
       </c>
-      <c r="E45" s="73">
+      <c r="E45" s="76">
         <v>2831</v>
       </c>
-      <c r="F45" s="73">
+      <c r="F45" s="76">
         <v>1025</v>
       </c>
-      <c r="G45" s="73">
+      <c r="G45" s="76">
         <v>1806</v>
       </c>
-      <c r="H45" s="73">
+      <c r="H45" s="76">
         <v>102345</v>
       </c>
-      <c r="I45" s="73">
+      <c r="I45" s="76">
         <v>64334</v>
       </c>
-      <c r="J45" s="73">
+      <c r="J45" s="76">
         <v>47143</v>
       </c>
-      <c r="K45" s="73">
+      <c r="K45" s="76">
         <v>27767</v>
       </c>
-      <c r="L45" s="73">
+      <c r="L45" s="76">
         <v>9588</v>
       </c>
-      <c r="M45" s="72">
+      <c r="M45" s="75">
         <v>1601</v>
       </c>
-      <c r="N45" s="74">
+      <c r="N45" s="77">
         <v>13718</v>
       </c>
-      <c r="O45" s="73">
+      <c r="O45" s="76">
         <v>2512</v>
       </c>
-      <c r="P45" s="73">
+      <c r="P45" s="76">
         <v>2324</v>
       </c>
-      <c r="Q45" s="73">
+      <c r="Q45" s="76">
         <v>8882</v>
       </c>
-      <c r="R45" s="75">
+      <c r="R45" s="78">
         <v>115648</v>
       </c>
-      <c r="S45" s="75">
+      <c r="S45" s="78">
         <v>42837</v>
       </c>
-      <c r="T45" s="75">
+      <c r="T45" s="78">
         <v>72811</v>
       </c>
-      <c r="U45" s="75">
+      <c r="U45" s="78">
         <v>85413</v>
       </c>
-      <c r="V45" s="75">
+      <c r="V45" s="78">
         <v>40830</v>
       </c>
-      <c r="W45" s="73">
+      <c r="W45" s="76">
         <v>1792</v>
       </c>
     </row>
-    <row r="46" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B46" s="62" t="s">
+    <row r="46" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="65" t="s">
         <v>131</v>
       </c>
-      <c r="C46" s="72">
+      <c r="C46" s="75">
         <v>140572</v>
       </c>
-      <c r="D46" s="127">
+      <c r="D46" s="176">
         <v>1.558357114474584</v>
       </c>
-      <c r="E46" s="73">
+      <c r="E46" s="76">
         <v>948</v>
       </c>
-      <c r="F46" s="73">
+      <c r="F46" s="76">
         <v>328</v>
       </c>
-      <c r="G46" s="73">
+      <c r="G46" s="76">
         <v>620</v>
       </c>
-      <c r="H46" s="73">
+      <c r="H46" s="76">
         <v>55528</v>
       </c>
-      <c r="I46" s="73">
+      <c r="I46" s="76">
         <v>35480</v>
       </c>
-      <c r="J46" s="73">
+      <c r="J46" s="76">
         <v>25368</v>
       </c>
-      <c r="K46" s="73">
+      <c r="K46" s="76">
         <v>16209</v>
       </c>
-      <c r="L46" s="73">
+      <c r="L46" s="76">
         <v>6001</v>
       </c>
-      <c r="M46" s="72">
+      <c r="M46" s="75">
         <v>1038</v>
       </c>
-      <c r="N46" s="74">
+      <c r="N46" s="77">
         <v>7802</v>
       </c>
-      <c r="O46" s="73">
+      <c r="O46" s="76">
         <v>1489</v>
       </c>
-      <c r="P46" s="73">
+      <c r="P46" s="76">
         <v>1354</v>
       </c>
-      <c r="Q46" s="73">
+      <c r="Q46" s="76">
         <v>4959</v>
       </c>
-      <c r="R46" s="75">
+      <c r="R46" s="78">
         <v>62492</v>
       </c>
-      <c r="S46" s="75">
+      <c r="S46" s="78">
         <v>24299</v>
       </c>
-      <c r="T46" s="75">
+      <c r="T46" s="78">
         <v>38193</v>
       </c>
-      <c r="U46" s="75">
+      <c r="U46" s="78">
         <v>47253</v>
       </c>
-      <c r="V46" s="75">
+      <c r="V46" s="78">
         <v>23024</v>
       </c>
-      <c r="W46" s="73">
+      <c r="W46" s="76">
         <v>1125</v>
       </c>
     </row>
-    <row r="47" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B47" s="62" t="s">
+    <row r="47" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="65" t="s">
         <v>132</v>
       </c>
-      <c r="C47" s="78">
+      <c r="C47" s="81">
         <v>806016</v>
       </c>
-      <c r="D47" s="128">
+      <c r="D47" s="177">
         <v>2.5508704563932172</v>
       </c>
-      <c r="E47" s="79">
+      <c r="E47" s="82">
         <v>19210</v>
       </c>
-      <c r="F47" s="73">
+      <c r="F47" s="76">
         <v>7833</v>
       </c>
-      <c r="G47" s="73">
+      <c r="G47" s="76">
         <v>11377</v>
       </c>
-      <c r="H47" s="73">
+      <c r="H47" s="76">
         <v>329110</v>
       </c>
-      <c r="I47" s="73">
+      <c r="I47" s="76">
         <v>202736</v>
       </c>
-      <c r="J47" s="73">
+      <c r="J47" s="76">
         <v>145414</v>
       </c>
-      <c r="K47" s="73">
+      <c r="K47" s="76">
         <v>80031</v>
       </c>
-      <c r="L47" s="73">
+      <c r="L47" s="76">
         <v>25228</v>
       </c>
-      <c r="M47" s="72">
+      <c r="M47" s="75">
         <v>4287</v>
       </c>
-      <c r="N47" s="74">
+      <c r="N47" s="77">
         <v>54598</v>
       </c>
-      <c r="O47" s="73">
+      <c r="O47" s="76">
         <v>11783</v>
       </c>
-      <c r="P47" s="73">
+      <c r="P47" s="76">
         <v>8812</v>
       </c>
-      <c r="Q47" s="73">
+      <c r="Q47" s="76">
         <v>34003</v>
       </c>
-      <c r="R47" s="75">
+      <c r="R47" s="78">
         <v>384765</v>
       </c>
-      <c r="S47" s="75">
+      <c r="S47" s="78">
         <v>157181</v>
       </c>
-      <c r="T47" s="75">
+      <c r="T47" s="78">
         <v>227584</v>
       </c>
-      <c r="U47" s="75">
+      <c r="U47" s="78">
         <v>238183</v>
       </c>
-      <c r="V47" s="75">
+      <c r="V47" s="78">
         <v>128463</v>
       </c>
-      <c r="W47" s="73">
+      <c r="W47" s="76">
         <v>7628</v>
       </c>
     </row>
-    <row r="48" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B48" s="67" t="s">
+    <row r="48" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="70" t="s">
         <v>133</v>
       </c>
-      <c r="C48" s="72">
+      <c r="C48" s="75">
         <v>139190</v>
       </c>
-      <c r="D48" s="127">
+      <c r="D48" s="176">
         <v>2.4782070915302161</v>
       </c>
-      <c r="E48" s="73">
+      <c r="E48" s="76">
         <v>1336</v>
       </c>
-      <c r="F48" s="69">
+      <c r="F48" s="72">
         <v>466</v>
       </c>
-      <c r="G48" s="69">
+      <c r="G48" s="72">
         <v>870</v>
       </c>
-      <c r="H48" s="69">
+      <c r="H48" s="72">
         <v>56463</v>
       </c>
-      <c r="I48" s="69">
+      <c r="I48" s="72">
         <v>33935</v>
       </c>
-      <c r="J48" s="69">
+      <c r="J48" s="72">
         <v>25850</v>
       </c>
-      <c r="K48" s="69">
+      <c r="K48" s="72">
         <v>15450</v>
       </c>
-      <c r="L48" s="69">
+      <c r="L48" s="72">
         <v>5244</v>
       </c>
-      <c r="M48" s="68">
+      <c r="M48" s="71">
         <v>912</v>
       </c>
-      <c r="N48" s="70">
+      <c r="N48" s="73">
         <v>8224</v>
       </c>
-      <c r="O48" s="69">
+      <c r="O48" s="72">
         <v>1396</v>
       </c>
-      <c r="P48" s="69">
+      <c r="P48" s="72">
         <v>1441</v>
       </c>
-      <c r="Q48" s="69">
+      <c r="Q48" s="72">
         <v>5387</v>
       </c>
-      <c r="R48" s="71">
+      <c r="R48" s="74">
         <v>78974</v>
       </c>
-      <c r="S48" s="71">
+      <c r="S48" s="74">
         <v>24948</v>
       </c>
-      <c r="T48" s="71">
+      <c r="T48" s="74">
         <v>54026</v>
       </c>
-      <c r="U48" s="71">
+      <c r="U48" s="74">
         <v>36839</v>
       </c>
-      <c r="V48" s="71">
+      <c r="V48" s="74">
         <v>15134</v>
       </c>
-      <c r="W48" s="69">
+      <c r="W48" s="72">
         <v>1826</v>
       </c>
     </row>
-    <row r="49" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B49" s="62" t="s">
+    <row r="49" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="65" t="s">
         <v>134</v>
       </c>
-      <c r="C49" s="72">
+      <c r="C49" s="75">
         <v>241745</v>
       </c>
-      <c r="D49" s="127">
+      <c r="D49" s="176">
         <v>2.116721721425741</v>
       </c>
-      <c r="E49" s="73">
+      <c r="E49" s="76">
         <v>1087</v>
       </c>
-      <c r="F49" s="73">
+      <c r="F49" s="76">
         <v>352</v>
       </c>
-      <c r="G49" s="73">
+      <c r="G49" s="76">
         <v>735</v>
       </c>
-      <c r="H49" s="73">
+      <c r="H49" s="76">
         <v>97411</v>
       </c>
-      <c r="I49" s="73">
+      <c r="I49" s="76">
         <v>59039</v>
       </c>
-      <c r="J49" s="73">
+      <c r="J49" s="76">
         <v>46192</v>
       </c>
-      <c r="K49" s="73">
+      <c r="K49" s="76">
         <v>27493</v>
       </c>
-      <c r="L49" s="73">
+      <c r="L49" s="76">
         <v>8917</v>
       </c>
-      <c r="M49" s="72">
+      <c r="M49" s="75">
         <v>1606</v>
       </c>
-      <c r="N49" s="74">
+      <c r="N49" s="77">
         <v>12193</v>
       </c>
-      <c r="O49" s="73">
+      <c r="O49" s="76">
         <v>2136</v>
       </c>
-      <c r="P49" s="73">
+      <c r="P49" s="76">
         <v>2104</v>
       </c>
-      <c r="Q49" s="73">
+      <c r="Q49" s="76">
         <v>7953</v>
       </c>
-      <c r="R49" s="75">
+      <c r="R49" s="78">
         <v>115647</v>
       </c>
-      <c r="S49" s="75">
+      <c r="S49" s="78">
         <v>43830</v>
       </c>
-      <c r="T49" s="75">
+      <c r="T49" s="78">
         <v>71817</v>
       </c>
-      <c r="U49" s="75">
+      <c r="U49" s="78">
         <v>71682</v>
       </c>
-      <c r="V49" s="75">
+      <c r="V49" s="78">
         <v>42212</v>
       </c>
-      <c r="W49" s="73">
+      <c r="W49" s="76">
         <v>2016</v>
       </c>
     </row>
-    <row r="50" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B50" s="62" t="s">
+    <row r="50" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="65" t="s">
         <v>135</v>
       </c>
-      <c r="C50" s="72">
+      <c r="C50" s="75">
         <v>311232</v>
       </c>
-      <c r="D50" s="127">
+      <c r="D50" s="176">
         <v>1.973067723862254</v>
       </c>
-      <c r="E50" s="73">
+      <c r="E50" s="76">
         <v>2479</v>
       </c>
-      <c r="F50" s="73">
+      <c r="F50" s="76">
         <v>817</v>
       </c>
-      <c r="G50" s="73">
+      <c r="G50" s="76">
         <v>1662</v>
       </c>
-      <c r="H50" s="73">
+      <c r="H50" s="76">
         <v>121502</v>
       </c>
-      <c r="I50" s="73">
+      <c r="I50" s="76">
         <v>75389</v>
       </c>
-      <c r="J50" s="73">
+      <c r="J50" s="76">
         <v>60109</v>
       </c>
-      <c r="K50" s="73">
+      <c r="K50" s="76">
         <v>36892</v>
       </c>
-      <c r="L50" s="73">
+      <c r="L50" s="76">
         <v>12588</v>
       </c>
-      <c r="M50" s="72">
+      <c r="M50" s="75">
         <v>2273</v>
       </c>
-      <c r="N50" s="74">
+      <c r="N50" s="77">
         <v>17201</v>
       </c>
-      <c r="O50" s="73">
+      <c r="O50" s="76">
         <v>3554</v>
       </c>
-      <c r="P50" s="73">
+      <c r="P50" s="76">
         <v>3005</v>
       </c>
-      <c r="Q50" s="73">
+      <c r="Q50" s="76">
         <v>10642</v>
       </c>
-      <c r="R50" s="75">
+      <c r="R50" s="78">
         <v>151091</v>
       </c>
-      <c r="S50" s="75">
+      <c r="S50" s="78">
         <v>51882</v>
       </c>
-      <c r="T50" s="75">
+      <c r="T50" s="78">
         <v>99209</v>
       </c>
-      <c r="U50" s="75">
+      <c r="U50" s="78">
         <v>96237</v>
       </c>
-      <c r="V50" s="75">
+      <c r="V50" s="78">
         <v>46692</v>
       </c>
-      <c r="W50" s="73">
+      <c r="W50" s="76">
         <v>2956</v>
       </c>
     </row>
-    <row r="51" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B51" s="62" t="s">
+    <row r="51" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="65" t="s">
         <v>136</v>
       </c>
-      <c r="C51" s="72">
+      <c r="C51" s="75">
         <v>213869</v>
       </c>
-      <c r="D51" s="127">
+      <c r="D51" s="176">
         <v>1.9963468664603301</v>
       </c>
-      <c r="E51" s="73">
+      <c r="E51" s="76">
         <v>787</v>
       </c>
-      <c r="F51" s="73">
+      <c r="F51" s="76">
         <v>239</v>
       </c>
-      <c r="G51" s="73">
+      <c r="G51" s="76">
         <v>548</v>
       </c>
-      <c r="H51" s="73">
+      <c r="H51" s="76">
         <v>85636</v>
       </c>
-      <c r="I51" s="73">
+      <c r="I51" s="76">
         <v>53889</v>
       </c>
-      <c r="J51" s="73">
+      <c r="J51" s="76">
         <v>40175</v>
       </c>
-      <c r="K51" s="73">
+      <c r="K51" s="76">
         <v>23971</v>
       </c>
-      <c r="L51" s="73">
+      <c r="L51" s="76">
         <v>8124</v>
       </c>
-      <c r="M51" s="72">
+      <c r="M51" s="75">
         <v>1287</v>
       </c>
-      <c r="N51" s="74">
+      <c r="N51" s="77">
         <v>11664</v>
       </c>
-      <c r="O51" s="73">
+      <c r="O51" s="76">
         <v>2024</v>
       </c>
-      <c r="P51" s="73">
+      <c r="P51" s="76">
         <v>1880</v>
       </c>
-      <c r="Q51" s="73">
+      <c r="Q51" s="76">
         <v>7760</v>
       </c>
-      <c r="R51" s="75">
+      <c r="R51" s="78">
         <v>101728</v>
       </c>
-      <c r="S51" s="75">
+      <c r="S51" s="78">
         <v>38184</v>
       </c>
-      <c r="T51" s="75">
+      <c r="T51" s="78">
         <v>63544</v>
       </c>
-      <c r="U51" s="75">
+      <c r="U51" s="78">
         <v>64991</v>
       </c>
-      <c r="V51" s="75">
+      <c r="V51" s="78">
         <v>35484</v>
       </c>
-      <c r="W51" s="73">
+      <c r="W51" s="76">
         <v>1797</v>
       </c>
     </row>
-    <row r="52" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B52" s="77" t="s">
+    <row r="52" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="80" t="s">
         <v>137</v>
       </c>
-      <c r="C52" s="78">
+      <c r="C52" s="81">
         <v>195693</v>
       </c>
-      <c r="D52" s="128">
+      <c r="D52" s="177">
         <v>1.867198317595498</v>
       </c>
-      <c r="E52" s="79">
+      <c r="E52" s="82">
         <v>1721</v>
       </c>
-      <c r="F52" s="79">
+      <c r="F52" s="82">
         <v>566</v>
       </c>
-      <c r="G52" s="79">
+      <c r="G52" s="82">
         <v>1155</v>
       </c>
-      <c r="H52" s="79">
+      <c r="H52" s="82">
         <v>78944</v>
       </c>
-      <c r="I52" s="79">
+      <c r="I52" s="82">
         <v>47123</v>
       </c>
-      <c r="J52" s="79">
+      <c r="J52" s="82">
         <v>37072</v>
       </c>
-      <c r="K52" s="79">
+      <c r="K52" s="82">
         <v>22233</v>
       </c>
-      <c r="L52" s="79">
+      <c r="L52" s="82">
         <v>7364</v>
       </c>
-      <c r="M52" s="78">
+      <c r="M52" s="81">
         <v>1236</v>
       </c>
-      <c r="N52" s="80">
+      <c r="N52" s="83">
         <v>9929</v>
       </c>
-      <c r="O52" s="79">
+      <c r="O52" s="82">
         <v>1896</v>
       </c>
-      <c r="P52" s="79">
+      <c r="P52" s="82">
         <v>1750</v>
       </c>
-      <c r="Q52" s="79">
+      <c r="Q52" s="82">
         <v>6283</v>
       </c>
-      <c r="R52" s="81">
+      <c r="R52" s="84">
         <v>82370</v>
       </c>
-      <c r="S52" s="81">
+      <c r="S52" s="84">
         <v>32006</v>
       </c>
-      <c r="T52" s="81">
+      <c r="T52" s="84">
         <v>50364</v>
       </c>
-      <c r="U52" s="81">
+      <c r="U52" s="84">
         <v>70617</v>
       </c>
-      <c r="V52" s="81">
+      <c r="V52" s="84">
         <v>32777</v>
       </c>
-      <c r="W52" s="79">
+      <c r="W52" s="82">
         <v>1425</v>
       </c>
     </row>
-    <row r="53" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B53" s="62" t="s">
+    <row r="53" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="65" t="s">
         <v>138</v>
       </c>
-      <c r="C53" s="72">
+      <c r="C53" s="75">
         <v>283804</v>
       </c>
-      <c r="D53" s="127">
+      <c r="D53" s="176">
         <v>1.799216609036258</v>
       </c>
-      <c r="E53" s="73">
+      <c r="E53" s="76">
         <v>1989</v>
       </c>
-      <c r="F53" s="73">
+      <c r="F53" s="76">
         <v>615</v>
       </c>
-      <c r="G53" s="73">
+      <c r="G53" s="76">
         <v>1374</v>
       </c>
-      <c r="H53" s="73">
+      <c r="H53" s="76">
         <v>110524</v>
       </c>
-      <c r="I53" s="73">
+      <c r="I53" s="76">
         <v>67787</v>
       </c>
-      <c r="J53" s="73">
+      <c r="J53" s="76">
         <v>55134</v>
       </c>
-      <c r="K53" s="73">
+      <c r="K53" s="76">
         <v>34292</v>
       </c>
-      <c r="L53" s="73">
+      <c r="L53" s="76">
         <v>11964</v>
       </c>
-      <c r="M53" s="72">
+      <c r="M53" s="75">
         <v>2114</v>
       </c>
-      <c r="N53" s="74">
+      <c r="N53" s="77">
         <v>13358</v>
       </c>
-      <c r="O53" s="73">
+      <c r="O53" s="76">
         <v>2458</v>
       </c>
-      <c r="P53" s="73">
+      <c r="P53" s="76">
         <v>2223</v>
       </c>
-      <c r="Q53" s="73">
+      <c r="Q53" s="76">
         <v>8677</v>
       </c>
-      <c r="R53" s="75">
+      <c r="R53" s="78">
         <v>113102</v>
       </c>
-      <c r="S53" s="75">
+      <c r="S53" s="78">
         <v>45540</v>
       </c>
-      <c r="T53" s="75">
+      <c r="T53" s="78">
         <v>67562</v>
       </c>
-      <c r="U53" s="75">
+      <c r="U53" s="78">
         <v>106991</v>
       </c>
-      <c r="V53" s="75">
+      <c r="V53" s="78">
         <v>50336</v>
       </c>
-      <c r="W53" s="73">
+      <c r="W53" s="76">
         <v>1456</v>
       </c>
     </row>
-    <row r="54" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B54" s="82" t="s">
+    <row r="54" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="C54" s="83">
+      <c r="C54" s="86">
         <v>168972</v>
       </c>
-      <c r="D54" s="129">
+      <c r="D54" s="178">
         <v>4.4668525536795123</v>
       </c>
-      <c r="E54" s="84">
+      <c r="E54" s="87">
         <v>774</v>
       </c>
-      <c r="F54" s="84">
+      <c r="F54" s="87">
         <v>241</v>
       </c>
-      <c r="G54" s="84">
+      <c r="G54" s="87">
         <v>533</v>
       </c>
-      <c r="H54" s="84">
+      <c r="H54" s="87">
         <v>69728</v>
       </c>
-      <c r="I54" s="84">
+      <c r="I54" s="87">
         <v>38705</v>
       </c>
-      <c r="J54" s="84">
+      <c r="J54" s="87">
         <v>33892</v>
       </c>
-      <c r="K54" s="84">
+      <c r="K54" s="87">
         <v>18670</v>
       </c>
-      <c r="L54" s="84">
+      <c r="L54" s="87">
         <v>6124</v>
       </c>
-      <c r="M54" s="83">
+      <c r="M54" s="86">
         <v>1079</v>
       </c>
-      <c r="N54" s="85">
+      <c r="N54" s="88">
         <v>17358</v>
       </c>
-      <c r="O54" s="84">
+      <c r="O54" s="87">
         <v>4321</v>
       </c>
-      <c r="P54" s="84">
+      <c r="P54" s="87">
         <v>3382</v>
       </c>
-      <c r="Q54" s="84">
+      <c r="Q54" s="87">
         <v>9655</v>
       </c>
-      <c r="R54" s="86">
+      <c r="R54" s="89">
         <v>76241</v>
       </c>
-      <c r="S54" s="86">
+      <c r="S54" s="89">
         <v>30441</v>
       </c>
-      <c r="T54" s="86">
+      <c r="T54" s="89">
         <v>45800</v>
       </c>
-      <c r="U54" s="86">
+      <c r="U54" s="89">
         <v>43492</v>
       </c>
-      <c r="V54" s="86">
+      <c r="V54" s="89">
         <v>31848</v>
       </c>
-      <c r="W54" s="84">
+      <c r="W54" s="87">
         <v>2470</v>
       </c>
     </row>
-    <row r="55" spans="2:23" s="87" customFormat="1" ht="14.1" customHeight="1">
-      <c r="B55" s="146" t="s">
+    <row r="55" spans="2:23" s="91" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B55" s="90" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="56" spans="2:23" ht="12" customHeight="1">
-      <c r="B56" s="144" t="s">
-        <v>155</v>
+      <c r="B56" s="189" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="57" spans="2:23" ht="12" customHeight="1">
-      <c r="B57" s="145" t="s">
-        <v>156</v>
+      <c r="B57" s="92" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="58" spans="2:23" ht="12" customHeight="1">
-      <c r="B58" s="88"/>
+      <c r="B58" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="U4:U6"/>
     <mergeCell ref="N1:W1"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="L4:L6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="W4:W6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="R4:R6"/>
     <mergeCell ref="V4:V6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="T5:T6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125978" footer="0.31496062992125978"/>
-  <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N57"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="36" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="1.625" style="36"/>
+    <col min="1" max="1" width="1.625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="39" customWidth="1"/>
+    <col min="3" max="13" width="9.875" style="39" customWidth="1"/>
+    <col min="14" max="14" width="13.125" style="39" customWidth="1"/>
+    <col min="15" max="15" width="8.625" style="39" customWidth="1"/>
+    <col min="16" max="16" width="1.625" style="39" customWidth="1"/>
+    <col min="17" max="16384" width="1.625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="17.25" customHeight="1">
-      <c r="B1" s="182" t="s">
+      <c r="B1" s="224" t="s">
         <v>70</v>
       </c>
-      <c r="C1" s="183"/>
-[...6 lines deleted...]
-      <c r="J1" s="189">
+      <c r="C1" s="225"/>
+      <c r="D1" s="225"/>
+      <c r="E1" s="225"/>
+      <c r="F1" s="225"/>
+      <c r="G1" s="225"/>
+      <c r="H1" s="225"/>
+      <c r="I1" s="225"/>
+      <c r="J1" s="231">
         <v>46054</v>
       </c>
-      <c r="K1" s="183"/>
-[...2 lines deleted...]
-      <c r="N1" s="183"/>
+      <c r="K1" s="225"/>
+      <c r="L1" s="225"/>
+      <c r="M1" s="225"/>
+      <c r="N1" s="225"/>
     </row>
     <row r="2" spans="2:14" ht="18.75" customHeight="1">
-      <c r="B2" s="87" t="s">
+      <c r="B2" s="91" t="s">
         <v>141</v>
       </c>
-      <c r="D2" s="37"/>
-[...4 lines deleted...]
-      <c r="N2" s="39" t="s">
+      <c r="D2" s="40"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="3" spans="2:14" s="47" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C3" s="196" t="s">
+    <row r="3" spans="2:14" s="50" customFormat="1" ht="12" customHeight="1">
+      <c r="B3" s="43"/>
+      <c r="C3" s="238" t="s">
         <v>79</v>
       </c>
-      <c r="D3" s="41"/>
-[...15 lines deleted...]
-      <c r="E4" s="50" t="s">
+      <c r="D3" s="44"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="2:14" s="50" customFormat="1" ht="12" customHeight="1">
+      <c r="B4" s="51"/>
+      <c r="C4" s="206"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="F4" s="43"/>
-[...1 lines deleted...]
-      <c r="H4" s="185" t="s">
+      <c r="F4" s="46"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="227" t="s">
         <v>73</v>
       </c>
-      <c r="I4" s="185" t="s">
+      <c r="I4" s="227" t="s">
         <v>74</v>
       </c>
-      <c r="J4" s="185" t="s">
+      <c r="J4" s="227" t="s">
         <v>75</v>
       </c>
-      <c r="K4" s="185" t="s">
+      <c r="K4" s="227" t="s">
         <v>76</v>
       </c>
-      <c r="L4" s="185" t="s">
+      <c r="L4" s="227" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="195" t="s">
+      <c r="M4" s="237" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="192" t="s">
+      <c r="N4" s="234" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="2:14" s="57" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="D5" s="55" t="s">
+    <row r="5" spans="2:14" s="60" customFormat="1" ht="12" customHeight="1">
+      <c r="B5" s="57"/>
+      <c r="C5" s="206"/>
+      <c r="D5" s="58" t="s">
         <v>83</v>
       </c>
-      <c r="E5" s="56" t="s">
+      <c r="E5" s="59" t="s">
         <v>84</v>
       </c>
-      <c r="F5" s="197" t="s">
+      <c r="F5" s="239" t="s">
         <v>85</v>
       </c>
-      <c r="G5" s="197" t="s">
+      <c r="G5" s="239" t="s">
         <v>86</v>
       </c>
-      <c r="H5" s="172"/>
-[...10 lines deleted...]
-      <c r="D6" s="59" t="s">
+      <c r="H5" s="214"/>
+      <c r="I5" s="214"/>
+      <c r="J5" s="214"/>
+      <c r="K5" s="214"/>
+      <c r="L5" s="214"/>
+      <c r="M5" s="206"/>
+      <c r="N5" s="235"/>
+    </row>
+    <row r="6" spans="2:14" s="64" customFormat="1" ht="12" customHeight="1">
+      <c r="B6" s="61"/>
+      <c r="C6" s="207"/>
+      <c r="D6" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="E6" s="60" t="s">
+      <c r="E6" s="63" t="s">
         <v>91</v>
       </c>
-      <c r="F6" s="173"/>
-[...10 lines deleted...]
-      <c r="B7" s="62" t="s">
+      <c r="F6" s="215"/>
+      <c r="G6" s="215"/>
+      <c r="H6" s="215"/>
+      <c r="I6" s="215"/>
+      <c r="J6" s="215"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="207"/>
+      <c r="N6" s="236"/>
+    </row>
+    <row r="7" spans="2:14" s="173" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="C7" s="63">
+      <c r="C7" s="66">
         <v>1724578</v>
       </c>
-      <c r="D7" s="130">
+      <c r="D7" s="179">
         <v>9.091196621583574</v>
       </c>
-      <c r="E7" s="64">
+      <c r="E7" s="67">
         <v>5841</v>
       </c>
-      <c r="F7" s="64">
+      <c r="F7" s="67">
         <v>2310</v>
       </c>
-      <c r="G7" s="64">
+      <c r="G7" s="67">
         <v>3531</v>
       </c>
-      <c r="H7" s="64">
+      <c r="H7" s="67">
         <v>927061</v>
       </c>
-      <c r="I7" s="64">
+      <c r="I7" s="67">
         <v>431383</v>
       </c>
-      <c r="J7" s="64">
+      <c r="J7" s="67">
         <v>231080</v>
       </c>
-      <c r="K7" s="64">
+      <c r="K7" s="67">
         <v>97079</v>
       </c>
-      <c r="L7" s="64">
+      <c r="L7" s="67">
         <v>27765</v>
       </c>
-      <c r="M7" s="63">
+      <c r="M7" s="66">
         <v>4369</v>
       </c>
-      <c r="N7" s="89">
+      <c r="N7" s="93">
         <v>8570</v>
       </c>
     </row>
-    <row r="8" spans="2:14" s="126" customFormat="1" ht="12" customHeight="1">
-      <c r="B8" s="67" t="s">
+    <row r="8" spans="2:14" s="175" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="68">
+      <c r="C8" s="71">
         <v>50112</v>
       </c>
-      <c r="D8" s="131">
+      <c r="D8" s="180">
         <v>12.69734178923223</v>
       </c>
-      <c r="E8" s="69">
+      <c r="E8" s="72">
         <v>493</v>
       </c>
-      <c r="F8" s="69">
+      <c r="F8" s="72">
         <v>211</v>
       </c>
-      <c r="G8" s="69">
+      <c r="G8" s="72">
         <v>282</v>
       </c>
-      <c r="H8" s="69">
+      <c r="H8" s="72">
         <v>30478</v>
       </c>
-      <c r="I8" s="69">
+      <c r="I8" s="72">
         <v>10859</v>
       </c>
-      <c r="J8" s="69">
+      <c r="J8" s="72">
         <v>5299</v>
       </c>
-      <c r="K8" s="69">
+      <c r="K8" s="72">
         <v>2212</v>
       </c>
-      <c r="L8" s="69">
+      <c r="L8" s="72">
         <v>686</v>
       </c>
-      <c r="M8" s="68">
+      <c r="M8" s="71">
         <v>85</v>
       </c>
-      <c r="N8" s="90">
+      <c r="N8" s="94">
         <v>463</v>
       </c>
     </row>
-    <row r="9" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B9" s="62" t="s">
+    <row r="9" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C9" s="72">
+      <c r="C9" s="75">
         <v>11342</v>
       </c>
-      <c r="D9" s="131">
+      <c r="D9" s="180">
         <v>22.589710332900999</v>
       </c>
-      <c r="E9" s="73">
+      <c r="E9" s="76">
         <v>107</v>
       </c>
-      <c r="F9" s="73">
+      <c r="F9" s="76">
         <v>39</v>
       </c>
-      <c r="G9" s="73">
+      <c r="G9" s="76">
         <v>68</v>
       </c>
-      <c r="H9" s="73">
+      <c r="H9" s="76">
         <v>6908</v>
       </c>
-      <c r="I9" s="73">
+      <c r="I9" s="76">
         <v>2531</v>
       </c>
-      <c r="J9" s="73">
+      <c r="J9" s="76">
         <v>1181</v>
       </c>
-      <c r="K9" s="73">
+      <c r="K9" s="76">
         <v>437</v>
       </c>
-      <c r="L9" s="73">
+      <c r="L9" s="76">
         <v>154</v>
       </c>
-      <c r="M9" s="72">
+      <c r="M9" s="75">
         <v>24</v>
       </c>
-      <c r="N9" s="91">
+      <c r="N9" s="95">
         <v>46</v>
       </c>
     </row>
-    <row r="10" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B10" s="62" t="s">
+    <row r="10" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="65" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="72">
+      <c r="C10" s="75">
         <v>11762</v>
       </c>
-      <c r="D10" s="131">
+      <c r="D10" s="180">
         <v>15.893191447433241</v>
       </c>
-      <c r="E10" s="73">
+      <c r="E10" s="76">
         <v>51</v>
       </c>
-      <c r="F10" s="73">
+      <c r="F10" s="76">
         <v>13</v>
       </c>
-      <c r="G10" s="73">
+      <c r="G10" s="76">
         <v>38</v>
       </c>
-      <c r="H10" s="73">
+      <c r="H10" s="76">
         <v>6799</v>
       </c>
-      <c r="I10" s="73">
+      <c r="I10" s="76">
         <v>2704</v>
       </c>
-      <c r="J10" s="73">
+      <c r="J10" s="76">
         <v>1345</v>
       </c>
-      <c r="K10" s="73">
+      <c r="K10" s="76">
         <v>608</v>
       </c>
-      <c r="L10" s="73">
+      <c r="L10" s="76">
         <v>219</v>
       </c>
-      <c r="M10" s="72">
+      <c r="M10" s="75">
         <v>36</v>
       </c>
-      <c r="N10" s="91">
+      <c r="N10" s="95">
         <v>53</v>
       </c>
     </row>
-    <row r="11" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B11" s="62" t="s">
+    <row r="11" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="65" t="s">
         <v>96</v>
       </c>
-      <c r="C11" s="72">
+      <c r="C11" s="75">
         <v>25952</v>
       </c>
-      <c r="D11" s="131">
+      <c r="D11" s="180">
         <v>13.55561389691082</v>
       </c>
-      <c r="E11" s="73">
+      <c r="E11" s="76">
         <v>61</v>
       </c>
-      <c r="F11" s="73">
+      <c r="F11" s="76">
         <v>21</v>
       </c>
-      <c r="G11" s="73">
+      <c r="G11" s="76">
         <v>40</v>
       </c>
-      <c r="H11" s="73">
+      <c r="H11" s="76">
         <v>14909</v>
       </c>
-      <c r="I11" s="73">
+      <c r="I11" s="76">
         <v>5922</v>
       </c>
-      <c r="J11" s="73">
+      <c r="J11" s="76">
         <v>3138</v>
       </c>
-      <c r="K11" s="73">
+      <c r="K11" s="76">
         <v>1409</v>
       </c>
-      <c r="L11" s="73">
+      <c r="L11" s="76">
         <v>450</v>
       </c>
-      <c r="M11" s="72">
+      <c r="M11" s="75">
         <v>63</v>
       </c>
-      <c r="N11" s="91">
+      <c r="N11" s="95">
         <v>175</v>
       </c>
     </row>
-    <row r="12" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B12" s="77" t="s">
+    <row r="12" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="80" t="s">
         <v>97</v>
       </c>
-      <c r="C12" s="78">
+      <c r="C12" s="81">
         <v>9066</v>
       </c>
-      <c r="D12" s="132">
+      <c r="D12" s="181">
         <v>27.2242492281785</v>
       </c>
-      <c r="E12" s="79">
+      <c r="E12" s="82">
         <v>51</v>
       </c>
-      <c r="F12" s="79">
+      <c r="F12" s="82">
         <v>17</v>
       </c>
-      <c r="G12" s="79">
+      <c r="G12" s="82">
         <v>34</v>
       </c>
-      <c r="H12" s="79">
+      <c r="H12" s="82">
         <v>5560</v>
       </c>
-      <c r="I12" s="79">
+      <c r="I12" s="82">
         <v>1969</v>
       </c>
-      <c r="J12" s="79">
+      <c r="J12" s="82">
         <v>952</v>
       </c>
-      <c r="K12" s="79">
+      <c r="K12" s="82">
         <v>371</v>
       </c>
-      <c r="L12" s="79">
+      <c r="L12" s="82">
         <v>141</v>
       </c>
-      <c r="M12" s="78">
+      <c r="M12" s="81">
         <v>22</v>
       </c>
-      <c r="N12" s="92">
+      <c r="N12" s="96">
         <v>72</v>
       </c>
     </row>
-    <row r="13" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B13" s="62" t="s">
+    <row r="13" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="65" t="s">
         <v>98</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C13" s="75">
         <v>10427</v>
       </c>
-      <c r="D13" s="131">
+      <c r="D13" s="180">
         <v>18.880401322540191</v>
       </c>
-      <c r="E13" s="73">
+      <c r="E13" s="76">
         <v>45</v>
       </c>
-      <c r="F13" s="73">
+      <c r="F13" s="76">
         <v>15</v>
       </c>
-      <c r="G13" s="73">
+      <c r="G13" s="76">
         <v>30</v>
       </c>
-      <c r="H13" s="73">
+      <c r="H13" s="76">
         <v>6301</v>
       </c>
-      <c r="I13" s="73">
+      <c r="I13" s="76">
         <v>2207</v>
       </c>
-      <c r="J13" s="73">
+      <c r="J13" s="76">
         <v>1148</v>
       </c>
-      <c r="K13" s="73">
+      <c r="K13" s="76">
         <v>510</v>
       </c>
-      <c r="L13" s="73">
+      <c r="L13" s="76">
         <v>175</v>
       </c>
-      <c r="M13" s="72">
+      <c r="M13" s="75">
         <v>41</v>
       </c>
-      <c r="N13" s="91">
+      <c r="N13" s="95">
         <v>71</v>
       </c>
     </row>
-    <row r="14" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B14" s="62" t="s">
+    <row r="14" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="65" t="s">
         <v>99</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C14" s="75">
         <v>20088</v>
       </c>
-      <c r="D14" s="131">
+      <c r="D14" s="180">
         <v>18.765519687832551</v>
       </c>
-      <c r="E14" s="73">
+      <c r="E14" s="76">
         <v>197</v>
       </c>
-      <c r="F14" s="73">
+      <c r="F14" s="76">
         <v>66</v>
       </c>
-      <c r="G14" s="73">
+      <c r="G14" s="76">
         <v>131</v>
       </c>
-      <c r="H14" s="73">
+      <c r="H14" s="76">
         <v>11819</v>
       </c>
-      <c r="I14" s="73">
+      <c r="I14" s="76">
         <v>4494</v>
       </c>
-      <c r="J14" s="73">
+      <c r="J14" s="76">
         <v>2331</v>
       </c>
-      <c r="K14" s="73">
+      <c r="K14" s="76">
         <v>862</v>
       </c>
-      <c r="L14" s="73">
+      <c r="L14" s="76">
         <v>326</v>
       </c>
-      <c r="M14" s="72">
+      <c r="M14" s="75">
         <v>59</v>
       </c>
-      <c r="N14" s="91">
+      <c r="N14" s="95">
         <v>152</v>
       </c>
     </row>
-    <row r="15" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B15" s="62" t="s">
+    <row r="15" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="65" t="s">
         <v>100</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C15" s="75">
         <v>35987</v>
       </c>
-      <c r="D15" s="131">
+      <c r="D15" s="180">
         <v>15.91136019583212</v>
       </c>
-      <c r="E15" s="73">
+      <c r="E15" s="76">
         <v>399</v>
       </c>
-      <c r="F15" s="73">
+      <c r="F15" s="76">
         <v>167</v>
       </c>
-      <c r="G15" s="73">
+      <c r="G15" s="76">
         <v>232</v>
       </c>
-      <c r="H15" s="73">
+      <c r="H15" s="76">
         <v>20769</v>
       </c>
-      <c r="I15" s="73">
+      <c r="I15" s="76">
         <v>8676</v>
       </c>
-      <c r="J15" s="73">
+      <c r="J15" s="76">
         <v>4104</v>
       </c>
-      <c r="K15" s="73">
+      <c r="K15" s="76">
         <v>1477</v>
       </c>
-      <c r="L15" s="73">
+      <c r="L15" s="76">
         <v>473</v>
       </c>
-      <c r="M15" s="72">
+      <c r="M15" s="75">
         <v>89</v>
       </c>
-      <c r="N15" s="91">
+      <c r="N15" s="95">
         <v>204</v>
       </c>
     </row>
-    <row r="16" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B16" s="62" t="s">
+    <row r="16" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="65" t="s">
         <v>101</v>
       </c>
-      <c r="C16" s="72">
+      <c r="C16" s="75">
         <v>22918</v>
       </c>
-      <c r="D16" s="131">
+      <c r="D16" s="180">
         <v>16.417758813369911</v>
       </c>
-      <c r="E16" s="73">
+      <c r="E16" s="76">
         <v>121</v>
       </c>
-      <c r="F16" s="73">
+      <c r="F16" s="76">
         <v>43</v>
       </c>
-      <c r="G16" s="73">
+      <c r="G16" s="76">
         <v>78</v>
       </c>
-      <c r="H16" s="73">
+      <c r="H16" s="76">
         <v>13532</v>
       </c>
-      <c r="I16" s="73">
+      <c r="I16" s="76">
         <v>5323</v>
       </c>
-      <c r="J16" s="73">
+      <c r="J16" s="76">
         <v>2556</v>
       </c>
-      <c r="K16" s="73">
+      <c r="K16" s="76">
         <v>972</v>
       </c>
-      <c r="L16" s="73">
+      <c r="L16" s="76">
         <v>350</v>
       </c>
-      <c r="M16" s="72">
+      <c r="M16" s="75">
         <v>64</v>
       </c>
-      <c r="N16" s="91">
+      <c r="N16" s="95">
         <v>132</v>
       </c>
     </row>
-    <row r="17" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B17" s="62" t="s">
+    <row r="17" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="65" t="s">
         <v>102</v>
       </c>
-      <c r="C17" s="72">
+      <c r="C17" s="75">
         <v>23961</v>
       </c>
-      <c r="D17" s="132">
+      <c r="D17" s="181">
         <v>11.25504944978408</v>
       </c>
-      <c r="E17" s="73">
+      <c r="E17" s="76">
         <v>69</v>
       </c>
-      <c r="F17" s="73">
+      <c r="F17" s="76">
         <v>25</v>
       </c>
-      <c r="G17" s="73">
+      <c r="G17" s="76">
         <v>44</v>
       </c>
-      <c r="H17" s="73">
+      <c r="H17" s="76">
         <v>13369</v>
       </c>
-      <c r="I17" s="73">
+      <c r="I17" s="76">
         <v>5884</v>
       </c>
-      <c r="J17" s="73">
+      <c r="J17" s="76">
         <v>3016</v>
       </c>
-      <c r="K17" s="73">
+      <c r="K17" s="76">
         <v>1195</v>
       </c>
-      <c r="L17" s="73">
+      <c r="L17" s="76">
         <v>366</v>
       </c>
-      <c r="M17" s="72">
+      <c r="M17" s="75">
         <v>62</v>
       </c>
-      <c r="N17" s="91">
+      <c r="N17" s="95">
         <v>135</v>
       </c>
     </row>
-    <row r="18" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B18" s="67" t="s">
+    <row r="18" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="70" t="s">
         <v>103</v>
       </c>
-      <c r="C18" s="68">
+      <c r="C18" s="71">
         <v>106927</v>
       </c>
-      <c r="D18" s="131">
+      <c r="D18" s="180">
         <v>8.9424350483953141</v>
       </c>
-      <c r="E18" s="69">
+      <c r="E18" s="72">
         <v>260</v>
       </c>
-      <c r="F18" s="69">
+      <c r="F18" s="72">
         <v>101</v>
       </c>
-      <c r="G18" s="69">
+      <c r="G18" s="72">
         <v>159</v>
       </c>
-      <c r="H18" s="69">
+      <c r="H18" s="72">
         <v>58761</v>
       </c>
-      <c r="I18" s="69">
+      <c r="I18" s="72">
         <v>27300</v>
       </c>
-      <c r="J18" s="69">
+      <c r="J18" s="72">
         <v>13781</v>
       </c>
-      <c r="K18" s="69">
+      <c r="K18" s="72">
         <v>5245</v>
       </c>
-      <c r="L18" s="69">
+      <c r="L18" s="72">
         <v>1397</v>
       </c>
-      <c r="M18" s="68">
+      <c r="M18" s="71">
         <v>183</v>
       </c>
-      <c r="N18" s="90">
+      <c r="N18" s="94">
         <v>472</v>
       </c>
     </row>
-    <row r="19" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B19" s="62" t="s">
+    <row r="19" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="65" t="s">
         <v>104</v>
       </c>
-      <c r="C19" s="72">
+      <c r="C19" s="75">
         <v>101423</v>
       </c>
-      <c r="D19" s="131">
+      <c r="D19" s="180">
         <v>10.03189550425274</v>
       </c>
-      <c r="E19" s="73">
+      <c r="E19" s="76">
         <v>91</v>
       </c>
-      <c r="F19" s="73">
+      <c r="F19" s="76">
         <v>20</v>
       </c>
-      <c r="G19" s="73">
+      <c r="G19" s="76">
         <v>71</v>
       </c>
-      <c r="H19" s="73">
+      <c r="H19" s="76">
         <v>55560</v>
       </c>
-      <c r="I19" s="73">
+      <c r="I19" s="76">
         <v>26079</v>
       </c>
-      <c r="J19" s="73">
+      <c r="J19" s="76">
         <v>13343</v>
       </c>
-      <c r="K19" s="73">
+      <c r="K19" s="76">
         <v>4987</v>
       </c>
-      <c r="L19" s="73">
+      <c r="L19" s="76">
         <v>1202</v>
       </c>
-      <c r="M19" s="72">
+      <c r="M19" s="75">
         <v>161</v>
       </c>
-      <c r="N19" s="91">
+      <c r="N19" s="95">
         <v>487</v>
       </c>
     </row>
-    <row r="20" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B20" s="62" t="s">
+    <row r="20" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="65" t="s">
         <v>105</v>
       </c>
-      <c r="C20" s="72">
+      <c r="C20" s="75">
         <v>275611</v>
       </c>
-      <c r="D20" s="131">
+      <c r="D20" s="180">
         <v>6.1630670503175944</v>
       </c>
-      <c r="E20" s="73">
+      <c r="E20" s="76">
         <v>151</v>
       </c>
-      <c r="F20" s="73">
+      <c r="F20" s="76">
         <v>50</v>
       </c>
-      <c r="G20" s="73">
+      <c r="G20" s="76">
         <v>101</v>
       </c>
-      <c r="H20" s="73">
+      <c r="H20" s="76">
         <v>134590</v>
       </c>
-      <c r="I20" s="73">
+      <c r="I20" s="76">
         <v>72829</v>
       </c>
-      <c r="J20" s="73">
+      <c r="J20" s="76">
         <v>41813</v>
       </c>
-      <c r="K20" s="73">
+      <c r="K20" s="76">
         <v>19949</v>
       </c>
-      <c r="L20" s="73">
+      <c r="L20" s="76">
         <v>5467</v>
       </c>
-      <c r="M20" s="72">
+      <c r="M20" s="75">
         <v>812</v>
       </c>
-      <c r="N20" s="91">
+      <c r="N20" s="95">
         <v>816</v>
       </c>
     </row>
-    <row r="21" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B21" s="62" t="s">
+    <row r="21" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="65" t="s">
         <v>106</v>
       </c>
-      <c r="C21" s="72">
+      <c r="C21" s="75">
         <v>171231</v>
       </c>
-      <c r="D21" s="131">
+      <c r="D21" s="180">
         <v>6.8851005923808106</v>
       </c>
-      <c r="E21" s="73">
+      <c r="E21" s="76">
         <v>135</v>
       </c>
-      <c r="F21" s="73">
+      <c r="F21" s="76">
         <v>53</v>
       </c>
-      <c r="G21" s="73">
+      <c r="G21" s="76">
         <v>82</v>
       </c>
-      <c r="H21" s="73">
+      <c r="H21" s="76">
         <v>86735</v>
       </c>
-      <c r="I21" s="73">
+      <c r="I21" s="76">
         <v>45275</v>
       </c>
-      <c r="J21" s="73">
+      <c r="J21" s="76">
         <v>25535</v>
       </c>
-      <c r="K21" s="73">
+      <c r="K21" s="76">
         <v>10548</v>
       </c>
-      <c r="L21" s="73">
+      <c r="L21" s="76">
         <v>2651</v>
       </c>
-      <c r="M21" s="72">
+      <c r="M21" s="75">
         <v>352</v>
       </c>
-      <c r="N21" s="91">
+      <c r="N21" s="95">
         <v>734</v>
       </c>
     </row>
-    <row r="22" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B22" s="77" t="s">
+    <row r="22" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="80" t="s">
         <v>107</v>
       </c>
-      <c r="C22" s="78">
+      <c r="C22" s="81">
         <v>22620</v>
       </c>
-      <c r="D22" s="132">
+      <c r="D22" s="181">
         <v>17.880035436969099</v>
       </c>
-      <c r="E22" s="79">
+      <c r="E22" s="82">
         <v>69</v>
       </c>
-      <c r="F22" s="79">
+      <c r="F22" s="82">
         <v>26</v>
       </c>
-      <c r="G22" s="79">
+      <c r="G22" s="82">
         <v>43</v>
       </c>
-      <c r="H22" s="79">
+      <c r="H22" s="82">
         <v>13379</v>
       </c>
-      <c r="I22" s="79">
+      <c r="I22" s="82">
         <v>5073</v>
       </c>
-      <c r="J22" s="79">
+      <c r="J22" s="82">
         <v>2534</v>
       </c>
-      <c r="K22" s="79">
+      <c r="K22" s="82">
         <v>1137</v>
       </c>
-      <c r="L22" s="79">
+      <c r="L22" s="82">
         <v>361</v>
       </c>
-      <c r="M22" s="78">
+      <c r="M22" s="81">
         <v>67</v>
       </c>
-      <c r="N22" s="92">
+      <c r="N22" s="96">
         <v>150</v>
       </c>
     </row>
-    <row r="23" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B23" s="62" t="s">
+    <row r="23" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="65" t="s">
         <v>108</v>
       </c>
-      <c r="C23" s="72">
+      <c r="C23" s="75">
         <v>13107</v>
       </c>
-      <c r="D23" s="131">
+      <c r="D23" s="180">
         <v>14.08303594742797</v>
       </c>
-      <c r="E23" s="73">
+      <c r="E23" s="76">
         <v>159</v>
       </c>
-      <c r="F23" s="73">
+      <c r="F23" s="76">
         <v>67</v>
       </c>
-      <c r="G23" s="73">
+      <c r="G23" s="76">
         <v>92</v>
       </c>
-      <c r="H23" s="73">
+      <c r="H23" s="76">
         <v>7546</v>
       </c>
-      <c r="I23" s="73">
+      <c r="I23" s="76">
         <v>3078</v>
       </c>
-      <c r="J23" s="73">
+      <c r="J23" s="76">
         <v>1493</v>
       </c>
-      <c r="K23" s="73">
+      <c r="K23" s="76">
         <v>590</v>
       </c>
-      <c r="L23" s="73">
+      <c r="L23" s="76">
         <v>201</v>
       </c>
-      <c r="M23" s="72">
+      <c r="M23" s="75">
         <v>40</v>
       </c>
-      <c r="N23" s="91">
+      <c r="N23" s="95">
         <v>65</v>
       </c>
     </row>
-    <row r="24" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B24" s="62" t="s">
+    <row r="24" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="65" t="s">
         <v>109</v>
       </c>
-      <c r="C24" s="72">
+      <c r="C24" s="75">
         <v>13878</v>
       </c>
-      <c r="D24" s="131">
+      <c r="D24" s="180">
         <v>11.06842737094837</v>
       </c>
-      <c r="E24" s="73">
+      <c r="E24" s="76">
         <v>46</v>
       </c>
-      <c r="F24" s="73">
+      <c r="F24" s="76">
         <v>12</v>
       </c>
-      <c r="G24" s="73">
+      <c r="G24" s="76">
         <v>34</v>
       </c>
-      <c r="H24" s="73">
+      <c r="H24" s="76">
         <v>8175</v>
       </c>
-      <c r="I24" s="73">
+      <c r="I24" s="76">
         <v>3270</v>
       </c>
-      <c r="J24" s="73">
+      <c r="J24" s="76">
         <v>1493</v>
       </c>
-      <c r="K24" s="73">
+      <c r="K24" s="76">
         <v>644</v>
       </c>
-      <c r="L24" s="73">
+      <c r="L24" s="76">
         <v>204</v>
       </c>
-      <c r="M24" s="72">
+      <c r="M24" s="75">
         <v>46</v>
       </c>
-      <c r="N24" s="91">
+      <c r="N24" s="95">
         <v>59</v>
       </c>
     </row>
-    <row r="25" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B25" s="62" t="s">
+    <row r="25" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="65" t="s">
         <v>110</v>
       </c>
-      <c r="C25" s="72">
+      <c r="C25" s="75">
         <v>9771</v>
       </c>
-      <c r="D25" s="131">
+      <c r="D25" s="180">
         <v>11.173057230629199</v>
       </c>
-      <c r="E25" s="73">
+      <c r="E25" s="76">
         <v>17</v>
       </c>
-      <c r="F25" s="73">
+      <c r="F25" s="76">
         <v>4</v>
       </c>
-      <c r="G25" s="73">
+      <c r="G25" s="76">
         <v>13</v>
       </c>
-      <c r="H25" s="73">
+      <c r="H25" s="76">
         <v>5641</v>
       </c>
-      <c r="I25" s="73">
+      <c r="I25" s="76">
         <v>2294</v>
       </c>
-      <c r="J25" s="73">
+      <c r="J25" s="76">
         <v>1103</v>
       </c>
-      <c r="K25" s="73">
+      <c r="K25" s="76">
         <v>495</v>
       </c>
-      <c r="L25" s="73">
+      <c r="L25" s="76">
         <v>191</v>
       </c>
-      <c r="M25" s="72">
+      <c r="M25" s="75">
         <v>30</v>
       </c>
-      <c r="N25" s="91">
+      <c r="N25" s="95">
         <v>71</v>
       </c>
     </row>
-    <row r="26" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B26" s="62" t="s">
+    <row r="26" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="65" t="s">
         <v>111</v>
       </c>
-      <c r="C26" s="72">
+      <c r="C26" s="75">
         <v>12329</v>
       </c>
-      <c r="D26" s="131">
+      <c r="D26" s="180">
         <v>11.2023090105529</v>
       </c>
-      <c r="E26" s="73">
+      <c r="E26" s="76">
         <v>15</v>
       </c>
-      <c r="F26" s="73">
+      <c r="F26" s="76">
         <v>5</v>
       </c>
-      <c r="G26" s="73">
+      <c r="G26" s="76">
         <v>10</v>
       </c>
-      <c r="H26" s="73">
+      <c r="H26" s="76">
         <v>6848</v>
       </c>
-      <c r="I26" s="73">
+      <c r="I26" s="76">
         <v>3168</v>
       </c>
-      <c r="J26" s="73">
+      <c r="J26" s="76">
         <v>1542</v>
       </c>
-      <c r="K26" s="73">
+      <c r="K26" s="76">
         <v>536</v>
       </c>
-      <c r="L26" s="73">
+      <c r="L26" s="76">
         <v>176</v>
       </c>
-      <c r="M26" s="72">
+      <c r="M26" s="75">
         <v>44</v>
       </c>
-      <c r="N26" s="91">
+      <c r="N26" s="95">
         <v>51</v>
       </c>
     </row>
-    <row r="27" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B27" s="62" t="s">
+    <row r="27" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="65" t="s">
         <v>112</v>
       </c>
-      <c r="C27" s="72">
+      <c r="C27" s="75">
         <v>29355</v>
       </c>
-      <c r="D27" s="132">
+      <c r="D27" s="181">
         <v>10.59829703865571</v>
       </c>
-      <c r="E27" s="73">
+      <c r="E27" s="76">
         <v>48</v>
       </c>
-      <c r="F27" s="73">
+      <c r="F27" s="76">
         <v>15</v>
       </c>
-      <c r="G27" s="73">
+      <c r="G27" s="76">
         <v>33</v>
       </c>
-      <c r="H27" s="73">
+      <c r="H27" s="76">
         <v>15585</v>
       </c>
-      <c r="I27" s="73">
+      <c r="I27" s="76">
         <v>7634</v>
       </c>
-      <c r="J27" s="73">
+      <c r="J27" s="76">
         <v>3936</v>
       </c>
-      <c r="K27" s="73">
+      <c r="K27" s="76">
         <v>1570</v>
       </c>
-      <c r="L27" s="73">
+      <c r="L27" s="76">
         <v>488</v>
       </c>
-      <c r="M27" s="72">
+      <c r="M27" s="75">
         <v>94</v>
       </c>
-      <c r="N27" s="91">
+      <c r="N27" s="95">
         <v>139</v>
       </c>
     </row>
-    <row r="28" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B28" s="67" t="s">
+    <row r="28" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="70" t="s">
         <v>113</v>
       </c>
-      <c r="C28" s="68">
+      <c r="C28" s="71">
         <v>25093</v>
       </c>
-      <c r="D28" s="131">
+      <c r="D28" s="180">
         <v>7.5199245865112729</v>
       </c>
-      <c r="E28" s="69">
+      <c r="E28" s="72">
         <v>53</v>
       </c>
-      <c r="F28" s="69">
+      <c r="F28" s="72">
         <v>15</v>
       </c>
-      <c r="G28" s="69">
+      <c r="G28" s="72">
         <v>38</v>
       </c>
-      <c r="H28" s="69">
+      <c r="H28" s="72">
         <v>13981</v>
       </c>
-      <c r="I28" s="69">
+      <c r="I28" s="72">
         <v>6215</v>
       </c>
-      <c r="J28" s="69">
+      <c r="J28" s="72">
         <v>3175</v>
       </c>
-      <c r="K28" s="69">
+      <c r="K28" s="72">
         <v>1217</v>
       </c>
-      <c r="L28" s="69">
+      <c r="L28" s="72">
         <v>396</v>
       </c>
-      <c r="M28" s="68">
+      <c r="M28" s="71">
         <v>56</v>
       </c>
-      <c r="N28" s="90">
+      <c r="N28" s="94">
         <v>135</v>
       </c>
     </row>
-    <row r="29" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B29" s="62" t="s">
+    <row r="29" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="65" t="s">
         <v>114</v>
       </c>
-      <c r="C29" s="72">
+      <c r="C29" s="75">
         <v>52716</v>
       </c>
-      <c r="D29" s="131">
+      <c r="D29" s="180">
         <v>8.5808444902162773</v>
       </c>
-      <c r="E29" s="73">
+      <c r="E29" s="76">
         <v>112</v>
       </c>
-      <c r="F29" s="73">
+      <c r="F29" s="76">
         <v>46</v>
       </c>
-      <c r="G29" s="73">
+      <c r="G29" s="76">
         <v>66</v>
       </c>
-      <c r="H29" s="73">
+      <c r="H29" s="76">
         <v>28801</v>
       </c>
-      <c r="I29" s="73">
+      <c r="I29" s="76">
         <v>13231</v>
       </c>
-      <c r="J29" s="73">
+      <c r="J29" s="76">
         <v>6665</v>
       </c>
-      <c r="K29" s="73">
+      <c r="K29" s="76">
         <v>2791</v>
       </c>
-      <c r="L29" s="73">
+      <c r="L29" s="76">
         <v>925</v>
       </c>
-      <c r="M29" s="72">
+      <c r="M29" s="75">
         <v>191</v>
       </c>
-      <c r="N29" s="91">
+      <c r="N29" s="95">
         <v>227</v>
       </c>
     </row>
-    <row r="30" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B30" s="62" t="s">
+    <row r="30" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="65" t="s">
         <v>115</v>
       </c>
-      <c r="C30" s="72">
+      <c r="C30" s="75">
         <v>110992</v>
       </c>
-      <c r="D30" s="131">
+      <c r="D30" s="180">
         <v>6.4354963991522851</v>
       </c>
-      <c r="E30" s="73">
+      <c r="E30" s="76">
         <v>1686</v>
       </c>
-      <c r="F30" s="73">
+      <c r="F30" s="76">
         <v>775</v>
       </c>
-      <c r="G30" s="73">
+      <c r="G30" s="76">
         <v>911</v>
       </c>
-      <c r="H30" s="73">
+      <c r="H30" s="76">
         <v>56816</v>
       </c>
-      <c r="I30" s="73">
+      <c r="I30" s="76">
         <v>28682</v>
       </c>
-      <c r="J30" s="73">
+      <c r="J30" s="76">
         <v>15457</v>
       </c>
-      <c r="K30" s="73">
+      <c r="K30" s="76">
         <v>6327</v>
       </c>
-      <c r="L30" s="73">
+      <c r="L30" s="76">
         <v>1745</v>
       </c>
-      <c r="M30" s="72">
+      <c r="M30" s="75">
         <v>279</v>
       </c>
-      <c r="N30" s="91">
+      <c r="N30" s="95">
         <v>416</v>
       </c>
     </row>
-    <row r="31" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B31" s="62" t="s">
+    <row r="31" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="65" t="s">
         <v>116</v>
       </c>
-      <c r="C31" s="72">
+      <c r="C31" s="75">
         <v>20832</v>
       </c>
-      <c r="D31" s="131">
+      <c r="D31" s="180">
         <v>9.2281879194630925</v>
       </c>
-      <c r="E31" s="73">
+      <c r="E31" s="76">
         <v>36</v>
       </c>
-      <c r="F31" s="73">
+      <c r="F31" s="76">
         <v>8</v>
       </c>
-      <c r="G31" s="73">
+      <c r="G31" s="76">
         <v>28</v>
       </c>
-      <c r="H31" s="73">
+      <c r="H31" s="76">
         <v>11532</v>
       </c>
-      <c r="I31" s="73">
+      <c r="I31" s="76">
         <v>5336</v>
       </c>
-      <c r="J31" s="73">
+      <c r="J31" s="76">
         <v>2588</v>
       </c>
-      <c r="K31" s="73">
+      <c r="K31" s="76">
         <v>1016</v>
       </c>
-      <c r="L31" s="73">
+      <c r="L31" s="76">
         <v>282</v>
       </c>
-      <c r="M31" s="72">
+      <c r="M31" s="75">
         <v>42</v>
       </c>
-      <c r="N31" s="91">
+      <c r="N31" s="95">
         <v>130</v>
       </c>
     </row>
-    <row r="32" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B32" s="77" t="s">
+    <row r="32" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="80" t="s">
         <v>117</v>
       </c>
-      <c r="C32" s="78">
+      <c r="C32" s="81">
         <v>16523</v>
       </c>
-      <c r="D32" s="132">
+      <c r="D32" s="181">
         <v>12.631220177232439</v>
       </c>
-      <c r="E32" s="79">
+      <c r="E32" s="82">
         <v>25</v>
       </c>
-      <c r="F32" s="79">
+      <c r="F32" s="82">
         <v>10</v>
       </c>
-      <c r="G32" s="79">
+      <c r="G32" s="82">
         <v>15</v>
       </c>
-      <c r="H32" s="79">
+      <c r="H32" s="82">
         <v>9379</v>
       </c>
-      <c r="I32" s="79">
+      <c r="I32" s="82">
         <v>4084</v>
       </c>
-      <c r="J32" s="79">
+      <c r="J32" s="82">
         <v>2027</v>
       </c>
-      <c r="K32" s="79">
+      <c r="K32" s="82">
         <v>763</v>
       </c>
-      <c r="L32" s="79">
+      <c r="L32" s="82">
         <v>211</v>
       </c>
-      <c r="M32" s="78">
+      <c r="M32" s="81">
         <v>34</v>
       </c>
-      <c r="N32" s="92">
+      <c r="N32" s="96">
         <v>98</v>
       </c>
     </row>
-    <row r="33" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B33" s="62" t="s">
+    <row r="33" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="65" t="s">
         <v>118</v>
       </c>
-      <c r="C33" s="72">
+      <c r="C33" s="75">
         <v>33870</v>
       </c>
-      <c r="D33" s="131">
+      <c r="D33" s="180">
         <v>7.37042320494532</v>
       </c>
-      <c r="E33" s="73">
+      <c r="E33" s="76">
         <v>31</v>
       </c>
-      <c r="F33" s="73">
+      <c r="F33" s="76">
         <v>14</v>
       </c>
-      <c r="G33" s="73">
+      <c r="G33" s="76">
         <v>17</v>
       </c>
-      <c r="H33" s="73">
+      <c r="H33" s="76">
         <v>17979</v>
       </c>
-      <c r="I33" s="73">
+      <c r="I33" s="76">
         <v>8504</v>
       </c>
-      <c r="J33" s="73">
+      <c r="J33" s="76">
         <v>4745</v>
       </c>
-      <c r="K33" s="73">
+      <c r="K33" s="76">
         <v>2000</v>
       </c>
-      <c r="L33" s="73">
+      <c r="L33" s="76">
         <v>538</v>
       </c>
-      <c r="M33" s="72">
+      <c r="M33" s="75">
         <v>73</v>
       </c>
-      <c r="N33" s="91">
+      <c r="N33" s="95">
         <v>191</v>
       </c>
     </row>
-    <row r="34" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B34" s="62" t="s">
+    <row r="34" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="65" t="s">
         <v>119</v>
       </c>
-      <c r="C34" s="72">
+      <c r="C34" s="75">
         <v>110023</v>
       </c>
-      <c r="D34" s="131">
+      <c r="D34" s="180">
         <v>6.3219334950377348</v>
       </c>
-      <c r="E34" s="73">
+      <c r="E34" s="76">
         <v>136</v>
       </c>
-      <c r="F34" s="73">
+      <c r="F34" s="76">
         <v>42</v>
       </c>
-      <c r="G34" s="73">
+      <c r="G34" s="76">
         <v>94</v>
       </c>
-      <c r="H34" s="73">
+      <c r="H34" s="76">
         <v>56721</v>
       </c>
-      <c r="I34" s="73">
+      <c r="I34" s="76">
         <v>28280</v>
       </c>
-      <c r="J34" s="73">
+      <c r="J34" s="76">
         <v>16318</v>
       </c>
-      <c r="K34" s="73">
+      <c r="K34" s="76">
         <v>6540</v>
       </c>
-      <c r="L34" s="73">
+      <c r="L34" s="76">
         <v>1793</v>
       </c>
-      <c r="M34" s="72">
+      <c r="M34" s="75">
         <v>235</v>
       </c>
-      <c r="N34" s="91">
+      <c r="N34" s="95">
         <v>570</v>
       </c>
     </row>
-    <row r="35" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B35" s="62" t="s">
+    <row r="35" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="65" t="s">
         <v>120</v>
       </c>
-      <c r="C35" s="72">
+      <c r="C35" s="75">
         <v>70418</v>
       </c>
-      <c r="D35" s="131">
+      <c r="D35" s="180">
         <v>7.5280967505497287</v>
       </c>
-      <c r="E35" s="73">
+      <c r="E35" s="76">
         <v>94</v>
       </c>
-      <c r="F35" s="73">
+      <c r="F35" s="76">
         <v>34</v>
       </c>
-      <c r="G35" s="73">
+      <c r="G35" s="76">
         <v>60</v>
       </c>
-      <c r="H35" s="73">
+      <c r="H35" s="76">
         <v>37131</v>
       </c>
-      <c r="I35" s="73">
+      <c r="I35" s="76">
         <v>17851</v>
       </c>
-      <c r="J35" s="73">
+      <c r="J35" s="76">
         <v>9848</v>
       </c>
-      <c r="K35" s="73">
+      <c r="K35" s="76">
         <v>4163</v>
       </c>
-      <c r="L35" s="73">
+      <c r="L35" s="76">
         <v>1150</v>
       </c>
-      <c r="M35" s="72">
+      <c r="M35" s="75">
         <v>181</v>
       </c>
-      <c r="N35" s="91">
+      <c r="N35" s="95">
         <v>364</v>
       </c>
     </row>
-    <row r="36" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B36" s="62" t="s">
+    <row r="36" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="C36" s="72">
+      <c r="C36" s="75">
         <v>22149</v>
       </c>
-      <c r="D36" s="131">
+      <c r="D36" s="180">
         <v>7.686697782963825</v>
       </c>
-      <c r="E36" s="73">
+      <c r="E36" s="76">
         <v>45</v>
       </c>
-      <c r="F36" s="73">
+      <c r="F36" s="76">
         <v>16</v>
       </c>
-      <c r="G36" s="73">
+      <c r="G36" s="76">
         <v>29</v>
       </c>
-      <c r="H36" s="73">
+      <c r="H36" s="76">
         <v>11236</v>
       </c>
-      <c r="I36" s="73">
+      <c r="I36" s="76">
         <v>5987</v>
       </c>
-      <c r="J36" s="73">
+      <c r="J36" s="76">
         <v>3258</v>
       </c>
-      <c r="K36" s="73">
+      <c r="K36" s="76">
         <v>1250</v>
       </c>
-      <c r="L36" s="73">
+      <c r="L36" s="76">
         <v>312</v>
       </c>
-      <c r="M36" s="72">
+      <c r="M36" s="75">
         <v>61</v>
       </c>
-      <c r="N36" s="91">
+      <c r="N36" s="95">
         <v>104</v>
       </c>
     </row>
-    <row r="37" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B37" s="62" t="s">
+    <row r="37" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="65" t="s">
         <v>122</v>
       </c>
-      <c r="C37" s="72">
+      <c r="C37" s="75">
         <v>9963</v>
       </c>
-      <c r="D37" s="132">
+      <c r="D37" s="181">
         <v>11.592741935483881</v>
       </c>
-      <c r="E37" s="73">
+      <c r="E37" s="76">
         <v>40</v>
       </c>
-      <c r="F37" s="73">
+      <c r="F37" s="76">
         <v>15</v>
       </c>
-      <c r="G37" s="73">
+      <c r="G37" s="76">
         <v>25</v>
       </c>
-      <c r="H37" s="73">
+      <c r="H37" s="76">
         <v>5752</v>
       </c>
-      <c r="I37" s="73">
+      <c r="I37" s="76">
         <v>2402</v>
       </c>
-      <c r="J37" s="73">
+      <c r="J37" s="76">
         <v>1165</v>
       </c>
-      <c r="K37" s="73">
+      <c r="K37" s="76">
         <v>440</v>
       </c>
-      <c r="L37" s="73">
+      <c r="L37" s="76">
         <v>134</v>
       </c>
-      <c r="M37" s="72">
+      <c r="M37" s="75">
         <v>30</v>
       </c>
-      <c r="N37" s="91">
+      <c r="N37" s="95">
         <v>41</v>
       </c>
     </row>
-    <row r="38" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B38" s="67" t="s">
+    <row r="38" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="70" t="s">
         <v>123</v>
       </c>
-      <c r="C38" s="68">
+      <c r="C38" s="71">
         <v>5359</v>
       </c>
-      <c r="D38" s="131">
+      <c r="D38" s="180">
         <v>10.63170933113129</v>
       </c>
-      <c r="E38" s="69">
+      <c r="E38" s="72">
         <v>17</v>
       </c>
-      <c r="F38" s="69">
+      <c r="F38" s="72">
         <v>5</v>
       </c>
-      <c r="G38" s="69">
+      <c r="G38" s="72">
         <v>12</v>
       </c>
-      <c r="H38" s="69">
+      <c r="H38" s="72">
         <v>3008</v>
       </c>
-      <c r="I38" s="69">
+      <c r="I38" s="72">
         <v>1223</v>
       </c>
-      <c r="J38" s="69">
+      <c r="J38" s="72">
         <v>684</v>
       </c>
-      <c r="K38" s="69">
+      <c r="K38" s="72">
         <v>298</v>
       </c>
-      <c r="L38" s="69">
+      <c r="L38" s="72">
         <v>116</v>
       </c>
-      <c r="M38" s="68">
+      <c r="M38" s="71">
         <v>13</v>
       </c>
-      <c r="N38" s="90">
+      <c r="N38" s="94">
         <v>29</v>
       </c>
     </row>
-    <row r="39" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B39" s="62" t="s">
+    <row r="39" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="C39" s="72">
+      <c r="C39" s="75">
         <v>7231</v>
       </c>
-      <c r="D39" s="131">
+      <c r="D39" s="180">
         <v>13.856085655802231</v>
       </c>
-      <c r="E39" s="73">
+      <c r="E39" s="76">
         <v>12</v>
       </c>
-      <c r="F39" s="73">
+      <c r="F39" s="76">
         <v>2</v>
       </c>
-      <c r="G39" s="73">
+      <c r="G39" s="76">
         <v>10</v>
       </c>
-      <c r="H39" s="73">
+      <c r="H39" s="76">
         <v>4266</v>
       </c>
-      <c r="I39" s="73">
+      <c r="I39" s="76">
         <v>1558</v>
       </c>
-      <c r="J39" s="73">
+      <c r="J39" s="76">
         <v>850</v>
       </c>
-      <c r="K39" s="73">
+      <c r="K39" s="76">
         <v>373</v>
       </c>
-      <c r="L39" s="73">
+      <c r="L39" s="76">
         <v>139</v>
       </c>
-      <c r="M39" s="72">
+      <c r="M39" s="75">
         <v>33</v>
       </c>
-      <c r="N39" s="91">
+      <c r="N39" s="95">
         <v>63</v>
       </c>
     </row>
-    <row r="40" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B40" s="62" t="s">
+    <row r="40" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="65" t="s">
         <v>125</v>
       </c>
-      <c r="C40" s="72">
+      <c r="C40" s="75">
         <v>22653</v>
       </c>
-      <c r="D40" s="131">
+      <c r="D40" s="180">
         <v>9.0292149973528524</v>
       </c>
-      <c r="E40" s="73">
+      <c r="E40" s="76">
         <v>26</v>
       </c>
-      <c r="F40" s="73">
+      <c r="F40" s="76">
         <v>6</v>
       </c>
-      <c r="G40" s="73">
+      <c r="G40" s="76">
         <v>20</v>
       </c>
-      <c r="H40" s="73">
+      <c r="H40" s="76">
         <v>12598</v>
       </c>
-      <c r="I40" s="73">
+      <c r="I40" s="76">
         <v>5739</v>
       </c>
-      <c r="J40" s="73">
+      <c r="J40" s="76">
         <v>2696</v>
       </c>
-      <c r="K40" s="73">
+      <c r="K40" s="76">
         <v>1159</v>
       </c>
-      <c r="L40" s="73">
+      <c r="L40" s="76">
         <v>359</v>
       </c>
-      <c r="M40" s="72">
+      <c r="M40" s="75">
         <v>76</v>
       </c>
-      <c r="N40" s="91">
+      <c r="N40" s="95">
         <v>123</v>
       </c>
     </row>
-    <row r="41" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B41" s="62" t="s">
+    <row r="41" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="C41" s="72">
+      <c r="C41" s="75">
         <v>37667</v>
       </c>
-      <c r="D41" s="131">
+      <c r="D41" s="180">
         <v>7.3103330389447496</v>
       </c>
-      <c r="E41" s="73">
+      <c r="E41" s="76">
         <v>142</v>
       </c>
-      <c r="F41" s="73">
+      <c r="F41" s="76">
         <v>56</v>
       </c>
-      <c r="G41" s="73">
+      <c r="G41" s="76">
         <v>86</v>
       </c>
-      <c r="H41" s="73">
+      <c r="H41" s="76">
         <v>20279</v>
       </c>
-      <c r="I41" s="73">
+      <c r="I41" s="76">
         <v>9495</v>
       </c>
-      <c r="J41" s="73">
+      <c r="J41" s="76">
         <v>4817</v>
       </c>
-      <c r="K41" s="73">
+      <c r="K41" s="76">
         <v>2101</v>
       </c>
-      <c r="L41" s="73">
+      <c r="L41" s="76">
         <v>708</v>
       </c>
-      <c r="M41" s="72">
+      <c r="M41" s="75">
         <v>125</v>
       </c>
-      <c r="N41" s="91">
+      <c r="N41" s="95">
         <v>184</v>
       </c>
     </row>
-    <row r="42" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B42" s="77" t="s">
+    <row r="42" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="C42" s="78">
+      <c r="C42" s="81">
         <v>15440</v>
       </c>
-      <c r="D42" s="132">
+      <c r="D42" s="181">
         <v>11.38363872457078</v>
       </c>
-      <c r="E42" s="79">
+      <c r="E42" s="82">
         <v>12</v>
       </c>
-      <c r="F42" s="79">
+      <c r="F42" s="82">
         <v>5</v>
       </c>
-      <c r="G42" s="79">
+      <c r="G42" s="82">
         <v>7</v>
       </c>
-      <c r="H42" s="79">
+      <c r="H42" s="82">
         <v>8802</v>
       </c>
-      <c r="I42" s="79">
+      <c r="I42" s="82">
         <v>3686</v>
       </c>
-      <c r="J42" s="79">
+      <c r="J42" s="82">
         <v>1848</v>
       </c>
-      <c r="K42" s="79">
+      <c r="K42" s="82">
         <v>818</v>
       </c>
-      <c r="L42" s="79">
+      <c r="L42" s="82">
         <v>245</v>
       </c>
-      <c r="M42" s="78">
+      <c r="M42" s="81">
         <v>29</v>
       </c>
-      <c r="N42" s="92">
+      <c r="N42" s="96">
         <v>70</v>
       </c>
     </row>
-    <row r="43" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B43" s="62" t="s">
+    <row r="43" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="65" t="s">
         <v>128</v>
       </c>
-      <c r="C43" s="72">
+      <c r="C43" s="75">
         <v>7760</v>
       </c>
-      <c r="D43" s="131">
+      <c r="D43" s="180">
         <v>10.872981854550661</v>
       </c>
-      <c r="E43" s="73">
+      <c r="E43" s="76">
         <v>38</v>
       </c>
-      <c r="F43" s="73">
+      <c r="F43" s="76">
         <v>13</v>
       </c>
-      <c r="G43" s="73">
+      <c r="G43" s="76">
         <v>25</v>
       </c>
-      <c r="H43" s="73">
+      <c r="H43" s="76">
         <v>4372</v>
       </c>
-      <c r="I43" s="73">
+      <c r="I43" s="76">
         <v>1836</v>
       </c>
-      <c r="J43" s="73">
+      <c r="J43" s="76">
         <v>947</v>
       </c>
-      <c r="K43" s="73">
+      <c r="K43" s="76">
         <v>404</v>
       </c>
-      <c r="L43" s="73">
+      <c r="L43" s="76">
         <v>141</v>
       </c>
-      <c r="M43" s="72">
+      <c r="M43" s="75">
         <v>22</v>
       </c>
-      <c r="N43" s="91">
+      <c r="N43" s="95">
         <v>41</v>
       </c>
     </row>
-    <row r="44" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B44" s="62" t="s">
+    <row r="44" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="65" t="s">
         <v>129</v>
       </c>
-      <c r="C44" s="72">
+      <c r="C44" s="75">
         <v>11977</v>
       </c>
-      <c r="D44" s="131">
+      <c r="D44" s="180">
         <v>6.7373674360573954</v>
       </c>
-      <c r="E44" s="73">
+      <c r="E44" s="76">
         <v>11</v>
       </c>
-      <c r="F44" s="73">
+      <c r="F44" s="76">
         <v>1</v>
       </c>
-      <c r="G44" s="73">
+      <c r="G44" s="76">
         <v>10</v>
       </c>
-      <c r="H44" s="73">
+      <c r="H44" s="76">
         <v>6658</v>
       </c>
-      <c r="I44" s="73">
+      <c r="I44" s="76">
         <v>2821</v>
       </c>
-      <c r="J44" s="73">
+      <c r="J44" s="76">
         <v>1590</v>
       </c>
-      <c r="K44" s="73">
+      <c r="K44" s="76">
         <v>665</v>
       </c>
-      <c r="L44" s="73">
+      <c r="L44" s="76">
         <v>189</v>
       </c>
-      <c r="M44" s="72">
+      <c r="M44" s="75">
         <v>43</v>
       </c>
-      <c r="N44" s="91">
+      <c r="N44" s="95">
         <v>62</v>
       </c>
     </row>
-    <row r="45" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B45" s="62" t="s">
+    <row r="45" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="65" t="s">
         <v>130</v>
       </c>
-      <c r="C45" s="72">
+      <c r="C45" s="75">
         <v>13718</v>
       </c>
-      <c r="D45" s="131">
+      <c r="D45" s="180">
         <v>8.083832335329344</v>
       </c>
-      <c r="E45" s="73">
+      <c r="E45" s="76">
         <v>57</v>
       </c>
-      <c r="F45" s="73">
+      <c r="F45" s="76">
         <v>24</v>
       </c>
-      <c r="G45" s="73">
+      <c r="G45" s="76">
         <v>33</v>
       </c>
-      <c r="H45" s="73">
+      <c r="H45" s="76">
         <v>7526</v>
       </c>
-      <c r="I45" s="73">
+      <c r="I45" s="76">
         <v>3239</v>
       </c>
-      <c r="J45" s="73">
+      <c r="J45" s="76">
         <v>1822</v>
       </c>
-      <c r="K45" s="73">
+      <c r="K45" s="76">
         <v>810</v>
       </c>
-      <c r="L45" s="73">
+      <c r="L45" s="76">
         <v>222</v>
       </c>
-      <c r="M45" s="72">
+      <c r="M45" s="75">
         <v>42</v>
       </c>
-      <c r="N45" s="91">
+      <c r="N45" s="95">
         <v>85</v>
       </c>
     </row>
-    <row r="46" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B46" s="62" t="s">
+    <row r="46" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="65" t="s">
         <v>131</v>
       </c>
-      <c r="C46" s="72">
+      <c r="C46" s="75">
         <v>7802</v>
       </c>
-      <c r="D46" s="131">
+      <c r="D46" s="180">
         <v>9.210526315789469</v>
       </c>
-      <c r="E46" s="73">
+      <c r="E46" s="76">
         <v>7</v>
       </c>
-      <c r="F46" s="73">
+      <c r="F46" s="76">
         <v>3</v>
       </c>
-      <c r="G46" s="73">
+      <c r="G46" s="76">
         <v>4</v>
       </c>
-      <c r="H46" s="73">
+      <c r="H46" s="76">
         <v>4509</v>
       </c>
-      <c r="I46" s="73">
+      <c r="I46" s="76">
         <v>1805</v>
       </c>
-      <c r="J46" s="73">
+      <c r="J46" s="76">
         <v>909</v>
       </c>
-      <c r="K46" s="73">
+      <c r="K46" s="76">
         <v>427</v>
       </c>
-      <c r="L46" s="73">
+      <c r="L46" s="76">
         <v>127</v>
       </c>
-      <c r="M46" s="72">
+      <c r="M46" s="75">
         <v>18</v>
       </c>
-      <c r="N46" s="91">
+      <c r="N46" s="95">
         <v>38</v>
       </c>
     </row>
-    <row r="47" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B47" s="62" t="s">
+    <row r="47" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="65" t="s">
         <v>132</v>
       </c>
-      <c r="C47" s="78">
+      <c r="C47" s="81">
         <v>54598</v>
       </c>
-      <c r="D47" s="132">
+      <c r="D47" s="181">
         <v>9.9879129734085517</v>
       </c>
-      <c r="E47" s="79">
+      <c r="E47" s="82">
         <v>542</v>
       </c>
-      <c r="F47" s="73">
+      <c r="F47" s="76">
         <v>209</v>
       </c>
-      <c r="G47" s="73">
+      <c r="G47" s="76">
         <v>333</v>
       </c>
-      <c r="H47" s="73">
+      <c r="H47" s="76">
         <v>31125</v>
       </c>
-      <c r="I47" s="73">
+      <c r="I47" s="76">
         <v>12463</v>
       </c>
-      <c r="J47" s="73">
+      <c r="J47" s="76">
         <v>6485</v>
       </c>
-      <c r="K47" s="73">
+      <c r="K47" s="76">
         <v>2949</v>
       </c>
-      <c r="L47" s="73">
+      <c r="L47" s="76">
         <v>880</v>
       </c>
-      <c r="M47" s="72">
+      <c r="M47" s="75">
         <v>154</v>
       </c>
-      <c r="N47" s="91">
+      <c r="N47" s="95">
         <v>408</v>
       </c>
     </row>
-    <row r="48" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B48" s="67" t="s">
+    <row r="48" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="70" t="s">
         <v>133</v>
       </c>
-      <c r="C48" s="72">
+      <c r="C48" s="75">
         <v>8224</v>
       </c>
-      <c r="D48" s="131">
+      <c r="D48" s="180">
         <v>10.940240118710379</v>
       </c>
-      <c r="E48" s="73">
+      <c r="E48" s="76">
         <v>21</v>
       </c>
-      <c r="F48" s="69">
+      <c r="F48" s="72">
         <v>5</v>
       </c>
-      <c r="G48" s="69">
+      <c r="G48" s="72">
         <v>16</v>
       </c>
-      <c r="H48" s="69">
+      <c r="H48" s="72">
         <v>4969</v>
       </c>
-      <c r="I48" s="69">
+      <c r="I48" s="72">
         <v>1841</v>
       </c>
-      <c r="J48" s="69">
+      <c r="J48" s="72">
         <v>892</v>
       </c>
-      <c r="K48" s="69">
+      <c r="K48" s="72">
         <v>344</v>
       </c>
-      <c r="L48" s="69">
+      <c r="L48" s="72">
         <v>125</v>
       </c>
-      <c r="M48" s="68">
+      <c r="M48" s="71">
         <v>32</v>
       </c>
-      <c r="N48" s="90">
+      <c r="N48" s="94">
         <v>58</v>
       </c>
     </row>
-    <row r="49" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B49" s="62" t="s">
+    <row r="49" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="65" t="s">
         <v>134</v>
       </c>
-      <c r="C49" s="72">
+      <c r="C49" s="75">
         <v>12193</v>
       </c>
-      <c r="D49" s="131">
+      <c r="D49" s="180">
         <v>10.25409169002622</v>
       </c>
-      <c r="E49" s="73">
+      <c r="E49" s="76">
         <v>17</v>
       </c>
-      <c r="F49" s="73">
+      <c r="F49" s="76">
         <v>7</v>
       </c>
-      <c r="G49" s="73">
+      <c r="G49" s="76">
         <v>10</v>
       </c>
-      <c r="H49" s="73">
+      <c r="H49" s="76">
         <v>7131</v>
       </c>
-      <c r="I49" s="73">
+      <c r="I49" s="76">
         <v>2685</v>
       </c>
-      <c r="J49" s="73">
+      <c r="J49" s="76">
         <v>1464</v>
       </c>
-      <c r="K49" s="73">
+      <c r="K49" s="76">
         <v>646</v>
       </c>
-      <c r="L49" s="73">
+      <c r="L49" s="76">
         <v>223</v>
       </c>
-      <c r="M49" s="72">
+      <c r="M49" s="75">
         <v>27</v>
       </c>
-      <c r="N49" s="91">
+      <c r="N49" s="95">
         <v>91</v>
       </c>
     </row>
-    <row r="50" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B50" s="62" t="s">
+    <row r="50" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="65" t="s">
         <v>135</v>
       </c>
-      <c r="C50" s="72">
+      <c r="C50" s="75">
         <v>17201</v>
       </c>
-      <c r="D50" s="131">
+      <c r="D50" s="180">
         <v>12.645710543549439</v>
       </c>
-      <c r="E50" s="73">
+      <c r="E50" s="76">
         <v>38</v>
       </c>
-      <c r="F50" s="73">
+      <c r="F50" s="76">
         <v>10</v>
       </c>
-      <c r="G50" s="73">
+      <c r="G50" s="76">
         <v>28</v>
       </c>
-      <c r="H50" s="73">
+      <c r="H50" s="76">
         <v>10013</v>
       </c>
-      <c r="I50" s="73">
+      <c r="I50" s="76">
         <v>3853</v>
       </c>
-      <c r="J50" s="73">
+      <c r="J50" s="76">
         <v>2035</v>
       </c>
-      <c r="K50" s="73">
+      <c r="K50" s="76">
         <v>917</v>
       </c>
-      <c r="L50" s="73">
+      <c r="L50" s="76">
         <v>293</v>
       </c>
-      <c r="M50" s="72">
+      <c r="M50" s="75">
         <v>52</v>
       </c>
-      <c r="N50" s="91">
+      <c r="N50" s="95">
         <v>119</v>
       </c>
     </row>
-    <row r="51" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B51" s="62" t="s">
+    <row r="51" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="65" t="s">
         <v>136</v>
       </c>
-      <c r="C51" s="72">
+      <c r="C51" s="75">
         <v>11664</v>
       </c>
-      <c r="D51" s="131">
+      <c r="D51" s="180">
         <v>11.297709923664121</v>
       </c>
-      <c r="E51" s="73">
+      <c r="E51" s="76">
         <v>7</v>
       </c>
-      <c r="F51" s="73">
+      <c r="F51" s="76">
         <v>3</v>
       </c>
-      <c r="G51" s="73">
+      <c r="G51" s="76">
         <v>4</v>
       </c>
-      <c r="H51" s="73">
+      <c r="H51" s="76">
         <v>6851</v>
       </c>
-      <c r="I51" s="73">
+      <c r="I51" s="76">
         <v>2644</v>
       </c>
-      <c r="J51" s="73">
+      <c r="J51" s="76">
         <v>1335</v>
       </c>
-      <c r="K51" s="73">
+      <c r="K51" s="76">
         <v>590</v>
       </c>
-      <c r="L51" s="73">
+      <c r="L51" s="76">
         <v>196</v>
       </c>
-      <c r="M51" s="72">
+      <c r="M51" s="75">
         <v>41</v>
       </c>
-      <c r="N51" s="91">
+      <c r="N51" s="95">
         <v>88</v>
       </c>
     </row>
-    <row r="52" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B52" s="77" t="s">
+    <row r="52" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="80" t="s">
         <v>137</v>
       </c>
-      <c r="C52" s="78">
+      <c r="C52" s="81">
         <v>9929</v>
       </c>
-      <c r="D52" s="132">
+      <c r="D52" s="181">
         <v>11.90127352642849</v>
       </c>
-      <c r="E52" s="79">
+      <c r="E52" s="82">
         <v>21</v>
       </c>
-      <c r="F52" s="79">
+      <c r="F52" s="82">
         <v>10</v>
       </c>
-      <c r="G52" s="79">
+      <c r="G52" s="82">
         <v>11</v>
       </c>
-      <c r="H52" s="79">
+      <c r="H52" s="82">
         <v>5858</v>
       </c>
-      <c r="I52" s="79">
+      <c r="I52" s="82">
         <v>2227</v>
       </c>
-      <c r="J52" s="79">
+      <c r="J52" s="82">
         <v>1175</v>
       </c>
-      <c r="K52" s="79">
+      <c r="K52" s="82">
         <v>499</v>
       </c>
-      <c r="L52" s="79">
+      <c r="L52" s="82">
         <v>129</v>
       </c>
-      <c r="M52" s="78">
+      <c r="M52" s="81">
         <v>20</v>
       </c>
-      <c r="N52" s="92">
+      <c r="N52" s="96">
         <v>80</v>
       </c>
     </row>
-    <row r="53" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B53" s="62" t="s">
+    <row r="53" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="65" t="s">
         <v>138</v>
       </c>
-      <c r="C53" s="72">
+      <c r="C53" s="75">
         <v>13358</v>
       </c>
-      <c r="D53" s="131">
+      <c r="D53" s="180">
         <v>11.642290012536559</v>
       </c>
-      <c r="E53" s="73">
+      <c r="E53" s="76">
         <v>16</v>
       </c>
-      <c r="F53" s="73">
+      <c r="F53" s="76">
         <v>4</v>
       </c>
-      <c r="G53" s="73">
+      <c r="G53" s="76">
         <v>12</v>
       </c>
-      <c r="H53" s="73">
+      <c r="H53" s="76">
         <v>8019</v>
       </c>
-      <c r="I53" s="73">
+      <c r="I53" s="76">
         <v>2967</v>
       </c>
-      <c r="J53" s="73">
+      <c r="J53" s="76">
         <v>1545</v>
       </c>
-      <c r="K53" s="73">
+      <c r="K53" s="76">
         <v>605</v>
       </c>
-      <c r="L53" s="73">
+      <c r="L53" s="76">
         <v>174</v>
       </c>
-      <c r="M53" s="72">
+      <c r="M53" s="75">
         <v>32</v>
       </c>
-      <c r="N53" s="91">
+      <c r="N53" s="95">
         <v>81</v>
       </c>
     </row>
-    <row r="54" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B54" s="82" t="s">
+    <row r="54" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="C54" s="83">
+      <c r="C54" s="86">
         <v>17358</v>
       </c>
-      <c r="D54" s="133">
+      <c r="D54" s="182">
         <v>10.447951132603709</v>
       </c>
-      <c r="E54" s="84">
+      <c r="E54" s="87">
         <v>14</v>
       </c>
-      <c r="F54" s="84">
+      <c r="F54" s="87">
         <v>2</v>
       </c>
-      <c r="G54" s="84">
+      <c r="G54" s="87">
         <v>12</v>
       </c>
-      <c r="H54" s="84">
+      <c r="H54" s="87">
         <v>8485</v>
       </c>
-      <c r="I54" s="84">
+      <c r="I54" s="87">
         <v>4160</v>
       </c>
-      <c r="J54" s="84">
+      <c r="J54" s="87">
         <v>3097</v>
       </c>
-      <c r="K54" s="84">
+      <c r="K54" s="87">
         <v>1213</v>
       </c>
-      <c r="L54" s="84">
+      <c r="L54" s="87">
         <v>335</v>
       </c>
-      <c r="M54" s="83">
+      <c r="M54" s="86">
         <v>54</v>
       </c>
-      <c r="N54" s="93">
+      <c r="N54" s="97">
         <v>127</v>
       </c>
     </row>
-    <row r="55" spans="2:14" s="87" customFormat="1" ht="14.1" customHeight="1">
-      <c r="B55" s="148" t="s">
+    <row r="55" spans="2:14" s="91" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B55" s="90" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="56" spans="2:14" ht="12" customHeight="1">
-      <c r="B56" s="147" t="s">
+      <c r="B56" s="189" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="57" spans="2:14" ht="12" customHeight="1">
-      <c r="B57" s="147" t="s">
-        <v>157</v>
+      <c r="B57" s="189" t="s">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="J1:N1"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125978" footer="0.31496062992125978"/>
-  <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N57"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="36" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="1.625" style="36"/>
+    <col min="1" max="1" width="1.625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="39" customWidth="1"/>
+    <col min="3" max="13" width="9.875" style="39" customWidth="1"/>
+    <col min="14" max="14" width="13.125" style="39" customWidth="1"/>
+    <col min="15" max="15" width="8.625" style="39" customWidth="1"/>
+    <col min="16" max="16" width="1.625" style="39" customWidth="1"/>
+    <col min="17" max="16384" width="1.625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="17.25" customHeight="1">
-      <c r="B1" s="182" t="s">
+      <c r="B1" s="224" t="s">
         <v>70</v>
       </c>
-      <c r="C1" s="183"/>
-[...6 lines deleted...]
-      <c r="J1" s="189">
+      <c r="C1" s="225"/>
+      <c r="D1" s="225"/>
+      <c r="E1" s="225"/>
+      <c r="F1" s="225"/>
+      <c r="G1" s="225"/>
+      <c r="H1" s="225"/>
+      <c r="I1" s="225"/>
+      <c r="J1" s="231">
         <v>46054</v>
       </c>
-      <c r="K1" s="183"/>
-[...2 lines deleted...]
-      <c r="N1" s="183"/>
+      <c r="K1" s="225"/>
+      <c r="L1" s="225"/>
+      <c r="M1" s="225"/>
+      <c r="N1" s="225"/>
     </row>
     <row r="2" spans="2:14" ht="18.75" customHeight="1">
-      <c r="B2" s="87" t="s">
+      <c r="B2" s="91" t="s">
         <v>143</v>
       </c>
-      <c r="D2" s="37"/>
-[...4 lines deleted...]
-      <c r="N2" s="39" t="s">
+      <c r="D2" s="40"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="3" spans="2:14" s="47" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="C3" s="196" t="s">
+    <row r="3" spans="2:14" s="50" customFormat="1" ht="12" customHeight="1">
+      <c r="B3" s="43"/>
+      <c r="C3" s="238" t="s">
         <v>19</v>
       </c>
-      <c r="D3" s="41"/>
-[...15 lines deleted...]
-      <c r="E4" s="50" t="s">
+      <c r="D3" s="44"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="2:14" s="50" customFormat="1" ht="12" customHeight="1">
+      <c r="B4" s="51"/>
+      <c r="C4" s="206"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="F4" s="43"/>
-[...1 lines deleted...]
-      <c r="H4" s="185" t="s">
+      <c r="F4" s="46"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="227" t="s">
         <v>73</v>
       </c>
-      <c r="I4" s="185" t="s">
+      <c r="I4" s="227" t="s">
         <v>74</v>
       </c>
-      <c r="J4" s="185" t="s">
+      <c r="J4" s="227" t="s">
         <v>75</v>
       </c>
-      <c r="K4" s="185" t="s">
+      <c r="K4" s="227" t="s">
         <v>76</v>
       </c>
-      <c r="L4" s="185" t="s">
+      <c r="L4" s="227" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="195" t="s">
+      <c r="M4" s="237" t="s">
         <v>78</v>
       </c>
-      <c r="N4" s="192" t="s">
+      <c r="N4" s="234" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="2:14" s="57" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="D5" s="55" t="s">
+    <row r="5" spans="2:14" s="60" customFormat="1" ht="12" customHeight="1">
+      <c r="B5" s="57"/>
+      <c r="C5" s="206"/>
+      <c r="D5" s="58" t="s">
         <v>83</v>
       </c>
-      <c r="E5" s="56" t="s">
+      <c r="E5" s="59" t="s">
         <v>84</v>
       </c>
-      <c r="F5" s="197" t="s">
+      <c r="F5" s="239" t="s">
         <v>85</v>
       </c>
-      <c r="G5" s="197" t="s">
+      <c r="G5" s="239" t="s">
         <v>86</v>
       </c>
-      <c r="H5" s="172"/>
-[...10 lines deleted...]
-      <c r="D6" s="59" t="s">
+      <c r="H5" s="214"/>
+      <c r="I5" s="214"/>
+      <c r="J5" s="214"/>
+      <c r="K5" s="214"/>
+      <c r="L5" s="214"/>
+      <c r="M5" s="206"/>
+      <c r="N5" s="235"/>
+    </row>
+    <row r="6" spans="2:14" s="64" customFormat="1" ht="12" customHeight="1">
+      <c r="B6" s="61"/>
+      <c r="C6" s="207"/>
+      <c r="D6" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="E6" s="60" t="s">
+      <c r="E6" s="63" t="s">
         <v>91</v>
       </c>
-      <c r="F6" s="173"/>
-[...10 lines deleted...]
-      <c r="B7" s="62" t="s">
+      <c r="F6" s="215"/>
+      <c r="G6" s="215"/>
+      <c r="H6" s="215"/>
+      <c r="I6" s="215"/>
+      <c r="J6" s="215"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="207"/>
+      <c r="N6" s="236"/>
+    </row>
+    <row r="7" spans="2:14" s="173" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="C7" s="63">
+      <c r="C7" s="66">
         <v>4578034</v>
       </c>
-      <c r="D7" s="130">
+      <c r="D7" s="179">
         <v>10.116525895111049</v>
       </c>
-      <c r="E7" s="64">
+      <c r="E7" s="67">
         <v>16372</v>
       </c>
-      <c r="F7" s="64">
+      <c r="F7" s="67">
         <v>5809</v>
       </c>
-      <c r="G7" s="64">
+      <c r="G7" s="67">
         <v>10563</v>
       </c>
-      <c r="H7" s="64">
+      <c r="H7" s="67">
         <v>2040878</v>
       </c>
-      <c r="I7" s="64">
+      <c r="I7" s="67">
         <v>1256430</v>
       </c>
-      <c r="J7" s="64">
+      <c r="J7" s="67">
         <v>803876</v>
       </c>
-      <c r="K7" s="64">
+      <c r="K7" s="67">
         <v>359003</v>
       </c>
-      <c r="L7" s="64">
+      <c r="L7" s="67">
         <v>90900</v>
       </c>
-      <c r="M7" s="63">
+      <c r="M7" s="66">
         <v>10575</v>
       </c>
-      <c r="N7" s="89">
+      <c r="N7" s="93">
         <v>11894</v>
       </c>
     </row>
-    <row r="8" spans="2:14" s="126" customFormat="1" ht="12" customHeight="1">
-      <c r="B8" s="67" t="s">
+    <row r="8" spans="2:14" s="175" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="68">
+      <c r="C8" s="71">
         <v>182797</v>
       </c>
-      <c r="D8" s="131">
+      <c r="D8" s="180">
         <v>11.11874338929888</v>
       </c>
-      <c r="E8" s="69">
+      <c r="E8" s="72">
         <v>1446</v>
       </c>
-      <c r="F8" s="69">
+      <c r="F8" s="72">
         <v>569</v>
       </c>
-      <c r="G8" s="69">
+      <c r="G8" s="72">
         <v>877</v>
       </c>
-      <c r="H8" s="69">
+      <c r="H8" s="72">
         <v>80421</v>
       </c>
-      <c r="I8" s="69">
+      <c r="I8" s="72">
         <v>48142</v>
       </c>
-      <c r="J8" s="69">
+      <c r="J8" s="72">
         <v>32648</v>
       </c>
-      <c r="K8" s="69">
+      <c r="K8" s="72">
         <v>15750</v>
       </c>
-      <c r="L8" s="69">
+      <c r="L8" s="72">
         <v>3954</v>
       </c>
-      <c r="M8" s="68">
+      <c r="M8" s="71">
         <v>436</v>
       </c>
-      <c r="N8" s="90">
+      <c r="N8" s="94">
         <v>479</v>
       </c>
     </row>
-    <row r="9" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B9" s="62" t="s">
+    <row r="9" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="C9" s="72">
+      <c r="C9" s="75">
         <v>34518</v>
       </c>
-      <c r="D9" s="131">
+      <c r="D9" s="180">
         <v>14.69679348729025</v>
       </c>
-      <c r="E9" s="73">
+      <c r="E9" s="76">
         <v>305</v>
       </c>
-      <c r="F9" s="73">
+      <c r="F9" s="76">
         <v>107</v>
       </c>
-      <c r="G9" s="73">
+      <c r="G9" s="76">
         <v>198</v>
       </c>
-      <c r="H9" s="73">
+      <c r="H9" s="76">
         <v>16585</v>
       </c>
-      <c r="I9" s="73">
+      <c r="I9" s="76">
         <v>8779</v>
       </c>
-      <c r="J9" s="73">
+      <c r="J9" s="76">
         <v>5491</v>
       </c>
-      <c r="K9" s="73">
+      <c r="K9" s="76">
         <v>2605</v>
       </c>
-      <c r="L9" s="73">
+      <c r="L9" s="76">
         <v>688</v>
       </c>
-      <c r="M9" s="72">
+      <c r="M9" s="75">
         <v>65</v>
       </c>
-      <c r="N9" s="91">
+      <c r="N9" s="95">
         <v>130</v>
       </c>
     </row>
-    <row r="10" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B10" s="62" t="s">
+    <row r="10" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="65" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="72">
+      <c r="C10" s="75">
         <v>37764</v>
       </c>
-      <c r="D10" s="131">
+      <c r="D10" s="180">
         <v>14.02173913043478</v>
       </c>
-      <c r="E10" s="73">
+      <c r="E10" s="76">
         <v>145</v>
       </c>
-      <c r="F10" s="73">
+      <c r="F10" s="76">
         <v>42</v>
       </c>
-      <c r="G10" s="73">
+      <c r="G10" s="76">
         <v>103</v>
       </c>
-      <c r="H10" s="73">
+      <c r="H10" s="76">
         <v>17234</v>
       </c>
-      <c r="I10" s="73">
+      <c r="I10" s="76">
         <v>9817</v>
       </c>
-      <c r="J10" s="73">
+      <c r="J10" s="76">
         <v>6317</v>
       </c>
-      <c r="K10" s="73">
+      <c r="K10" s="76">
         <v>3219</v>
       </c>
-      <c r="L10" s="73">
+      <c r="L10" s="76">
         <v>929</v>
       </c>
-      <c r="M10" s="72">
+      <c r="M10" s="75">
         <v>103</v>
       </c>
-      <c r="N10" s="91">
+      <c r="N10" s="95">
         <v>132</v>
       </c>
     </row>
-    <row r="11" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B11" s="62" t="s">
+    <row r="11" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="65" t="s">
         <v>96</v>
       </c>
-      <c r="C11" s="72">
+      <c r="C11" s="75">
         <v>75499</v>
       </c>
-      <c r="D11" s="131">
+      <c r="D11" s="180">
         <v>12.491991358116669</v>
       </c>
-      <c r="E11" s="73">
+      <c r="E11" s="76">
         <v>190</v>
       </c>
-      <c r="F11" s="73">
+      <c r="F11" s="76">
         <v>65</v>
       </c>
-      <c r="G11" s="73">
+      <c r="G11" s="76">
         <v>125</v>
       </c>
-      <c r="H11" s="73">
+      <c r="H11" s="76">
         <v>34215</v>
       </c>
-      <c r="I11" s="73">
+      <c r="I11" s="76">
         <v>20104</v>
       </c>
-      <c r="J11" s="73">
+      <c r="J11" s="76">
         <v>12955</v>
       </c>
-      <c r="K11" s="73">
+      <c r="K11" s="76">
         <v>6082</v>
       </c>
-      <c r="L11" s="73">
+      <c r="L11" s="76">
         <v>1748</v>
       </c>
-      <c r="M11" s="72">
+      <c r="M11" s="75">
         <v>205</v>
       </c>
-      <c r="N11" s="91">
+      <c r="N11" s="95">
         <v>269</v>
       </c>
     </row>
-    <row r="12" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B12" s="77" t="s">
+    <row r="12" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="80" t="s">
         <v>97</v>
       </c>
-      <c r="C12" s="78">
+      <c r="C12" s="81">
         <v>30381</v>
       </c>
-      <c r="D12" s="132">
+      <c r="D12" s="181">
         <v>18.278439616911939</v>
       </c>
-      <c r="E12" s="79">
+      <c r="E12" s="82">
         <v>145</v>
       </c>
-      <c r="F12" s="79">
+      <c r="F12" s="82">
         <v>56</v>
       </c>
-      <c r="G12" s="79">
+      <c r="G12" s="82">
         <v>89</v>
       </c>
-      <c r="H12" s="79">
+      <c r="H12" s="82">
         <v>14044</v>
       </c>
-      <c r="I12" s="79">
+      <c r="I12" s="82">
         <v>7439</v>
       </c>
-      <c r="J12" s="79">
+      <c r="J12" s="82">
         <v>5111</v>
       </c>
-      <c r="K12" s="79">
+      <c r="K12" s="82">
         <v>2793</v>
       </c>
-      <c r="L12" s="79">
+      <c r="L12" s="82">
         <v>775</v>
       </c>
-      <c r="M12" s="78">
+      <c r="M12" s="81">
         <v>74</v>
       </c>
-      <c r="N12" s="92">
+      <c r="N12" s="96">
         <v>184</v>
       </c>
     </row>
-    <row r="13" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B13" s="62" t="s">
+    <row r="13" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="65" t="s">
         <v>98</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C13" s="75">
         <v>33099</v>
       </c>
-      <c r="D13" s="131">
+      <c r="D13" s="180">
         <v>14.42251184014933</v>
       </c>
-      <c r="E13" s="73">
+      <c r="E13" s="76">
         <v>153</v>
       </c>
-      <c r="F13" s="73">
+      <c r="F13" s="76">
         <v>46</v>
       </c>
-      <c r="G13" s="73">
+      <c r="G13" s="76">
         <v>107</v>
       </c>
-      <c r="H13" s="73">
+      <c r="H13" s="76">
         <v>15126</v>
       </c>
-      <c r="I13" s="73">
+      <c r="I13" s="76">
         <v>8233</v>
       </c>
-      <c r="J13" s="73">
+      <c r="J13" s="76">
         <v>5758</v>
       </c>
-      <c r="K13" s="73">
+      <c r="K13" s="76">
         <v>2854</v>
       </c>
-      <c r="L13" s="73">
+      <c r="L13" s="76">
         <v>856</v>
       </c>
-      <c r="M13" s="72">
+      <c r="M13" s="75">
         <v>119</v>
       </c>
-      <c r="N13" s="91">
+      <c r="N13" s="95">
         <v>206</v>
       </c>
     </row>
-    <row r="14" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B14" s="62" t="s">
+    <row r="14" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="65" t="s">
         <v>99</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C14" s="75">
         <v>57049</v>
       </c>
-      <c r="D14" s="131">
+      <c r="D14" s="180">
         <v>12.778491647721649</v>
       </c>
-      <c r="E14" s="73">
+      <c r="E14" s="76">
         <v>557</v>
       </c>
-      <c r="F14" s="73">
+      <c r="F14" s="76">
         <v>204</v>
       </c>
-      <c r="G14" s="73">
+      <c r="G14" s="76">
         <v>353</v>
       </c>
-      <c r="H14" s="73">
+      <c r="H14" s="76">
         <v>26284</v>
       </c>
-      <c r="I14" s="73">
+      <c r="I14" s="76">
         <v>14443</v>
       </c>
-      <c r="J14" s="73">
+      <c r="J14" s="76">
         <v>9498</v>
       </c>
-      <c r="K14" s="73">
+      <c r="K14" s="76">
         <v>4667</v>
       </c>
-      <c r="L14" s="73">
+      <c r="L14" s="76">
         <v>1429</v>
       </c>
-      <c r="M14" s="72">
+      <c r="M14" s="75">
         <v>171</v>
       </c>
-      <c r="N14" s="91">
+      <c r="N14" s="95">
         <v>252</v>
       </c>
     </row>
-    <row r="15" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B15" s="62" t="s">
+    <row r="15" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="65" t="s">
         <v>100</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C15" s="75">
         <v>119536</v>
       </c>
-      <c r="D15" s="131">
+      <c r="D15" s="180">
         <v>11.7252853043714</v>
       </c>
-      <c r="E15" s="73">
+      <c r="E15" s="76">
         <v>1111</v>
       </c>
-      <c r="F15" s="73">
+      <c r="F15" s="76">
         <v>424</v>
       </c>
-      <c r="G15" s="73">
+      <c r="G15" s="76">
         <v>687</v>
       </c>
-      <c r="H15" s="73">
+      <c r="H15" s="76">
         <v>54280</v>
       </c>
-      <c r="I15" s="73">
+      <c r="I15" s="76">
         <v>34629</v>
       </c>
-      <c r="J15" s="73">
+      <c r="J15" s="76">
         <v>20294</v>
       </c>
-      <c r="K15" s="73">
+      <c r="K15" s="76">
         <v>7224</v>
       </c>
-      <c r="L15" s="73">
+      <c r="L15" s="76">
         <v>1795</v>
       </c>
-      <c r="M15" s="72">
+      <c r="M15" s="75">
         <v>203</v>
       </c>
-      <c r="N15" s="91">
+      <c r="N15" s="95">
         <v>292</v>
       </c>
     </row>
-    <row r="16" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B16" s="62" t="s">
+    <row r="16" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="65" t="s">
         <v>101</v>
       </c>
-      <c r="C16" s="72">
+      <c r="C16" s="75">
         <v>67130</v>
       </c>
-      <c r="D16" s="131">
+      <c r="D16" s="180">
         <v>13.77194766456511</v>
       </c>
-      <c r="E16" s="73">
+      <c r="E16" s="76">
         <v>329</v>
       </c>
-      <c r="F16" s="73">
+      <c r="F16" s="76">
         <v>123</v>
       </c>
-      <c r="G16" s="73">
+      <c r="G16" s="76">
         <v>206</v>
       </c>
-      <c r="H16" s="73">
+      <c r="H16" s="76">
         <v>32623</v>
       </c>
-      <c r="I16" s="73">
+      <c r="I16" s="76">
         <v>17746</v>
       </c>
-      <c r="J16" s="73">
+      <c r="J16" s="76">
         <v>10649</v>
       </c>
-      <c r="K16" s="73">
+      <c r="K16" s="76">
         <v>4475</v>
       </c>
-      <c r="L16" s="73">
+      <c r="L16" s="76">
         <v>1158</v>
       </c>
-      <c r="M16" s="72">
+      <c r="M16" s="75">
         <v>150</v>
       </c>
-      <c r="N16" s="91">
+      <c r="N16" s="95">
         <v>212</v>
       </c>
     </row>
-    <row r="17" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B17" s="62" t="s">
+    <row r="17" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="65" t="s">
         <v>102</v>
       </c>
-      <c r="C17" s="72">
+      <c r="C17" s="75">
         <v>67552</v>
       </c>
-      <c r="D17" s="132">
+      <c r="D17" s="181">
         <v>11.68758163450887</v>
       </c>
-      <c r="E17" s="73">
+      <c r="E17" s="76">
         <v>244</v>
       </c>
-      <c r="F17" s="73">
+      <c r="F17" s="76">
         <v>70</v>
       </c>
-      <c r="G17" s="73">
+      <c r="G17" s="76">
         <v>174</v>
       </c>
-      <c r="H17" s="73">
+      <c r="H17" s="76">
         <v>31563</v>
       </c>
-      <c r="I17" s="73">
+      <c r="I17" s="76">
         <v>18240</v>
       </c>
-      <c r="J17" s="73">
+      <c r="J17" s="76">
         <v>11101</v>
       </c>
-      <c r="K17" s="73">
+      <c r="K17" s="76">
         <v>4900</v>
       </c>
-      <c r="L17" s="73">
+      <c r="L17" s="76">
         <v>1361</v>
       </c>
-      <c r="M17" s="72">
+      <c r="M17" s="75">
         <v>143</v>
       </c>
-      <c r="N17" s="91">
+      <c r="N17" s="95">
         <v>194</v>
       </c>
     </row>
-    <row r="18" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B18" s="67" t="s">
+    <row r="18" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="70" t="s">
         <v>103</v>
       </c>
-      <c r="C18" s="68">
+      <c r="C18" s="71">
         <v>296532</v>
       </c>
-      <c r="D18" s="131">
+      <c r="D18" s="180">
         <v>10.082710897940389</v>
       </c>
-      <c r="E18" s="69">
+      <c r="E18" s="72">
         <v>714</v>
       </c>
-      <c r="F18" s="69">
+      <c r="F18" s="72">
         <v>272</v>
       </c>
-      <c r="G18" s="69">
+      <c r="G18" s="72">
         <v>442</v>
       </c>
-      <c r="H18" s="69">
+      <c r="H18" s="72">
         <v>134563</v>
       </c>
-      <c r="I18" s="69">
+      <c r="I18" s="72">
         <v>85536</v>
       </c>
-      <c r="J18" s="69">
+      <c r="J18" s="72">
         <v>51798</v>
       </c>
-      <c r="K18" s="69">
+      <c r="K18" s="72">
         <v>19669</v>
       </c>
-      <c r="L18" s="69">
+      <c r="L18" s="72">
         <v>3869</v>
       </c>
-      <c r="M18" s="68">
+      <c r="M18" s="71">
         <v>383</v>
       </c>
-      <c r="N18" s="90">
+      <c r="N18" s="94">
         <v>572</v>
       </c>
     </row>
-    <row r="19" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B19" s="62" t="s">
+    <row r="19" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="65" t="s">
         <v>104</v>
       </c>
-      <c r="C19" s="72">
+      <c r="C19" s="75">
         <v>277818</v>
       </c>
-      <c r="D19" s="131">
+      <c r="D19" s="180">
         <v>9.0649989989282744</v>
       </c>
-      <c r="E19" s="73">
+      <c r="E19" s="76">
         <v>422</v>
       </c>
-      <c r="F19" s="73">
+      <c r="F19" s="76">
         <v>123</v>
       </c>
-      <c r="G19" s="73">
+      <c r="G19" s="76">
         <v>299</v>
       </c>
-      <c r="H19" s="73">
+      <c r="H19" s="76">
         <v>123738</v>
       </c>
-      <c r="I19" s="73">
+      <c r="I19" s="76">
         <v>80828</v>
       </c>
-      <c r="J19" s="73">
+      <c r="J19" s="76">
         <v>49355</v>
       </c>
-      <c r="K19" s="73">
+      <c r="K19" s="76">
         <v>19162</v>
       </c>
-      <c r="L19" s="73">
+      <c r="L19" s="76">
         <v>3900</v>
       </c>
-      <c r="M19" s="72">
+      <c r="M19" s="75">
         <v>413</v>
       </c>
-      <c r="N19" s="91">
+      <c r="N19" s="95">
         <v>487</v>
       </c>
     </row>
-    <row r="20" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B20" s="62" t="s">
+    <row r="20" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="65" t="s">
         <v>105</v>
       </c>
-      <c r="C20" s="72">
+      <c r="C20" s="75">
         <v>433255</v>
       </c>
-      <c r="D20" s="131">
+      <c r="D20" s="180">
         <v>7.2963127146830287</v>
       </c>
-      <c r="E20" s="73">
+      <c r="E20" s="76">
         <v>348</v>
       </c>
-      <c r="F20" s="73">
+      <c r="F20" s="76">
         <v>80</v>
       </c>
-      <c r="G20" s="73">
+      <c r="G20" s="76">
         <v>268</v>
       </c>
-      <c r="H20" s="73">
+      <c r="H20" s="76">
         <v>187004</v>
       </c>
-      <c r="I20" s="73">
+      <c r="I20" s="76">
         <v>119721</v>
       </c>
-      <c r="J20" s="73">
+      <c r="J20" s="76">
         <v>78238</v>
       </c>
-      <c r="K20" s="73">
+      <c r="K20" s="76">
         <v>37584</v>
       </c>
-      <c r="L20" s="73">
+      <c r="L20" s="76">
         <v>9291</v>
       </c>
-      <c r="M20" s="72">
+      <c r="M20" s="75">
         <v>1069</v>
       </c>
-      <c r="N20" s="91">
+      <c r="N20" s="95">
         <v>662</v>
       </c>
     </row>
-    <row r="21" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B21" s="62" t="s">
+    <row r="21" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="65" t="s">
         <v>106</v>
       </c>
-      <c r="C21" s="72">
+      <c r="C21" s="75">
         <v>396702</v>
       </c>
-      <c r="D21" s="131">
+      <c r="D21" s="180">
         <v>7.5294640630590548</v>
       </c>
-      <c r="E21" s="73">
+      <c r="E21" s="76">
         <v>416</v>
       </c>
-      <c r="F21" s="73">
+      <c r="F21" s="76">
         <v>136</v>
       </c>
-      <c r="G21" s="73">
+      <c r="G21" s="76">
         <v>280</v>
       </c>
-      <c r="H21" s="73">
+      <c r="H21" s="76">
         <v>169860</v>
       </c>
-      <c r="I21" s="73">
+      <c r="I21" s="76">
         <v>115134</v>
       </c>
-      <c r="J21" s="73">
+      <c r="J21" s="76">
         <v>73217</v>
       </c>
-      <c r="K21" s="73">
+      <c r="K21" s="76">
         <v>30716</v>
       </c>
-      <c r="L21" s="73">
+      <c r="L21" s="76">
         <v>6653</v>
       </c>
-      <c r="M21" s="72">
+      <c r="M21" s="75">
         <v>706</v>
       </c>
-      <c r="N21" s="91">
+      <c r="N21" s="95">
         <v>650</v>
       </c>
     </row>
-    <row r="22" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B22" s="77" t="s">
+    <row r="22" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="80" t="s">
         <v>107</v>
       </c>
-      <c r="C22" s="78">
+      <c r="C22" s="81">
         <v>75557</v>
       </c>
-      <c r="D22" s="132">
+      <c r="D22" s="181">
         <v>13.895295376776851</v>
       </c>
-      <c r="E22" s="79">
+      <c r="E22" s="82">
         <v>194</v>
       </c>
-      <c r="F22" s="79">
+      <c r="F22" s="82">
         <v>65</v>
       </c>
-      <c r="G22" s="79">
+      <c r="G22" s="82">
         <v>129</v>
       </c>
-      <c r="H22" s="79">
+      <c r="H22" s="82">
         <v>33979</v>
       </c>
-      <c r="I22" s="79">
+      <c r="I22" s="82">
         <v>19563</v>
       </c>
-      <c r="J22" s="79">
+      <c r="J22" s="82">
         <v>13217</v>
       </c>
-      <c r="K22" s="79">
+      <c r="K22" s="82">
         <v>6465</v>
       </c>
-      <c r="L22" s="79">
+      <c r="L22" s="82">
         <v>1919</v>
       </c>
-      <c r="M22" s="78">
+      <c r="M22" s="81">
         <v>220</v>
       </c>
-      <c r="N22" s="92">
+      <c r="N22" s="96">
         <v>368</v>
       </c>
     </row>
-    <row r="23" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B23" s="62" t="s">
+    <row r="23" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="65" t="s">
         <v>108</v>
       </c>
-      <c r="C23" s="72">
+      <c r="C23" s="75">
         <v>46395</v>
       </c>
-      <c r="D23" s="131">
+      <c r="D23" s="180">
         <v>12.579165756715449</v>
       </c>
-      <c r="E23" s="73">
+      <c r="E23" s="76">
         <v>559</v>
       </c>
-      <c r="F23" s="73">
+      <c r="F23" s="76">
         <v>209</v>
       </c>
-      <c r="G23" s="73">
+      <c r="G23" s="76">
         <v>350</v>
       </c>
-      <c r="H23" s="73">
+      <c r="H23" s="76">
         <v>21351</v>
       </c>
-      <c r="I23" s="73">
+      <c r="I23" s="76">
         <v>12403</v>
       </c>
-      <c r="J23" s="73">
+      <c r="J23" s="76">
         <v>7511</v>
       </c>
-      <c r="K23" s="73">
+      <c r="K23" s="76">
         <v>3408</v>
       </c>
-      <c r="L23" s="73">
+      <c r="L23" s="76">
         <v>1033</v>
       </c>
-      <c r="M23" s="72">
+      <c r="M23" s="75">
         <v>130</v>
       </c>
-      <c r="N23" s="91">
+      <c r="N23" s="95">
         <v>194</v>
       </c>
     </row>
-    <row r="24" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B24" s="62" t="s">
+    <row r="24" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="65" t="s">
         <v>109</v>
       </c>
-      <c r="C24" s="72">
+      <c r="C24" s="75">
         <v>41463</v>
       </c>
-      <c r="D24" s="131">
+      <c r="D24" s="180">
         <v>10.26513841980694</v>
       </c>
-      <c r="E24" s="73">
+      <c r="E24" s="76">
         <v>126</v>
       </c>
-      <c r="F24" s="73">
+      <c r="F24" s="76">
         <v>31</v>
       </c>
-      <c r="G24" s="73">
+      <c r="G24" s="76">
         <v>95</v>
       </c>
-      <c r="H24" s="73">
+      <c r="H24" s="76">
         <v>19687</v>
       </c>
-      <c r="I24" s="73">
+      <c r="I24" s="76">
         <v>11176</v>
       </c>
-      <c r="J24" s="73">
+      <c r="J24" s="76">
         <v>6513</v>
       </c>
-      <c r="K24" s="73">
+      <c r="K24" s="76">
         <v>2981</v>
       </c>
-      <c r="L24" s="73">
+      <c r="L24" s="76">
         <v>869</v>
       </c>
-      <c r="M24" s="72">
+      <c r="M24" s="75">
         <v>111</v>
       </c>
-      <c r="N24" s="91">
+      <c r="N24" s="95">
         <v>145</v>
       </c>
     </row>
-    <row r="25" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B25" s="62" t="s">
+    <row r="25" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="65" t="s">
         <v>110</v>
       </c>
-      <c r="C25" s="72">
+      <c r="C25" s="75">
         <v>29214</v>
       </c>
-      <c r="D25" s="131">
+      <c r="D25" s="180">
         <v>13.881417378084439</v>
       </c>
-      <c r="E25" s="73">
+      <c r="E25" s="76">
         <v>100</v>
       </c>
-      <c r="F25" s="73">
+      <c r="F25" s="76">
         <v>27</v>
       </c>
-      <c r="G25" s="73">
+      <c r="G25" s="76">
         <v>73</v>
       </c>
-      <c r="H25" s="73">
+      <c r="H25" s="76">
         <v>13807</v>
       </c>
-      <c r="I25" s="73">
+      <c r="I25" s="76">
         <v>7650</v>
       </c>
-      <c r="J25" s="73">
+      <c r="J25" s="76">
         <v>4617</v>
       </c>
-      <c r="K25" s="73">
+      <c r="K25" s="76">
         <v>2314</v>
       </c>
-      <c r="L25" s="73">
+      <c r="L25" s="76">
         <v>628</v>
       </c>
-      <c r="M25" s="72">
+      <c r="M25" s="75">
         <v>98</v>
       </c>
-      <c r="N25" s="91">
+      <c r="N25" s="95">
         <v>166</v>
       </c>
     </row>
-    <row r="26" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B26" s="62" t="s">
+    <row r="26" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="65" t="s">
         <v>111</v>
       </c>
-      <c r="C26" s="72">
+      <c r="C26" s="75">
         <v>28928</v>
       </c>
-      <c r="D26" s="131">
+      <c r="D26" s="180">
         <v>10.47546305136528</v>
       </c>
-      <c r="E26" s="73">
+      <c r="E26" s="76">
         <v>34</v>
       </c>
-      <c r="F26" s="73">
+      <c r="F26" s="76">
         <v>4</v>
       </c>
-      <c r="G26" s="73">
+      <c r="G26" s="76">
         <v>30</v>
       </c>
-      <c r="H26" s="73">
+      <c r="H26" s="76">
         <v>13637</v>
       </c>
-      <c r="I26" s="73">
+      <c r="I26" s="76">
         <v>7585</v>
       </c>
-      <c r="J26" s="73">
+      <c r="J26" s="76">
         <v>4618</v>
       </c>
-      <c r="K26" s="73">
+      <c r="K26" s="76">
         <v>2294</v>
       </c>
-      <c r="L26" s="73">
+      <c r="L26" s="76">
         <v>688</v>
       </c>
-      <c r="M26" s="72">
+      <c r="M26" s="75">
         <v>72</v>
       </c>
-      <c r="N26" s="91">
+      <c r="N26" s="95">
         <v>91</v>
       </c>
     </row>
-    <row r="27" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B27" s="62" t="s">
+    <row r="27" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="65" t="s">
         <v>112</v>
       </c>
-      <c r="C27" s="72">
+      <c r="C27" s="75">
         <v>85068</v>
       </c>
-      <c r="D27" s="132">
+      <c r="D27" s="181">
         <v>11.43598207969818</v>
       </c>
-      <c r="E27" s="73">
+      <c r="E27" s="76">
         <v>183</v>
       </c>
-      <c r="F27" s="73">
+      <c r="F27" s="76">
         <v>56</v>
       </c>
-      <c r="G27" s="73">
+      <c r="G27" s="76">
         <v>127</v>
       </c>
-      <c r="H27" s="73">
+      <c r="H27" s="76">
         <v>37142</v>
       </c>
-      <c r="I27" s="73">
+      <c r="I27" s="76">
         <v>22883</v>
       </c>
-      <c r="J27" s="73">
+      <c r="J27" s="76">
         <v>15002</v>
       </c>
-      <c r="K27" s="73">
+      <c r="K27" s="76">
         <v>7447</v>
       </c>
-      <c r="L27" s="73">
+      <c r="L27" s="76">
         <v>2091</v>
       </c>
-      <c r="M27" s="72">
+      <c r="M27" s="75">
         <v>320</v>
       </c>
-      <c r="N27" s="91">
+      <c r="N27" s="95">
         <v>230</v>
       </c>
     </row>
-    <row r="28" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B28" s="67" t="s">
+    <row r="28" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="70" t="s">
         <v>113</v>
       </c>
-      <c r="C28" s="68">
+      <c r="C28" s="71">
         <v>73875</v>
       </c>
-      <c r="D28" s="131">
+      <c r="D28" s="180">
         <v>12.093164403307791</v>
       </c>
-      <c r="E28" s="69">
+      <c r="E28" s="72">
         <v>162</v>
       </c>
-      <c r="F28" s="69">
+      <c r="F28" s="72">
         <v>45</v>
       </c>
-      <c r="G28" s="69">
+      <c r="G28" s="72">
         <v>117</v>
       </c>
-      <c r="H28" s="69">
+      <c r="H28" s="72">
         <v>34751</v>
       </c>
-      <c r="I28" s="69">
+      <c r="I28" s="72">
         <v>19657</v>
       </c>
-      <c r="J28" s="69">
+      <c r="J28" s="72">
         <v>12275</v>
       </c>
-      <c r="K28" s="69">
+      <c r="K28" s="72">
         <v>5366</v>
       </c>
-      <c r="L28" s="69">
+      <c r="L28" s="72">
         <v>1469</v>
       </c>
-      <c r="M28" s="68">
+      <c r="M28" s="71">
         <v>195</v>
       </c>
-      <c r="N28" s="90">
+      <c r="N28" s="94">
         <v>291</v>
       </c>
     </row>
-    <row r="29" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B29" s="62" t="s">
+    <row r="29" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="65" t="s">
         <v>114</v>
       </c>
-      <c r="C29" s="72">
+      <c r="C29" s="75">
         <v>154872</v>
       </c>
-      <c r="D29" s="131">
+      <c r="D29" s="180">
         <v>10.25036839819753</v>
       </c>
-      <c r="E29" s="73">
+      <c r="E29" s="76">
         <v>353</v>
       </c>
-      <c r="F29" s="73">
+      <c r="F29" s="76">
         <v>121</v>
       </c>
-      <c r="G29" s="73">
+      <c r="G29" s="76">
         <v>232</v>
       </c>
-      <c r="H29" s="73">
+      <c r="H29" s="76">
         <v>68612</v>
       </c>
-      <c r="I29" s="73">
+      <c r="I29" s="76">
         <v>43069</v>
       </c>
-      <c r="J29" s="73">
+      <c r="J29" s="76">
         <v>27787</v>
       </c>
-      <c r="K29" s="73">
+      <c r="K29" s="76">
         <v>11776</v>
       </c>
-      <c r="L29" s="73">
+      <c r="L29" s="76">
         <v>2888</v>
       </c>
-      <c r="M29" s="72">
+      <c r="M29" s="75">
         <v>387</v>
       </c>
-      <c r="N29" s="91">
+      <c r="N29" s="95">
         <v>388</v>
       </c>
     </row>
-    <row r="30" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B30" s="62" t="s">
+    <row r="30" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="65" t="s">
         <v>115</v>
       </c>
-      <c r="C30" s="72">
+      <c r="C30" s="75">
         <v>280949</v>
       </c>
-      <c r="D30" s="131">
+      <c r="D30" s="180">
         <v>8.5432474617132002</v>
       </c>
-      <c r="E30" s="73">
+      <c r="E30" s="76">
         <v>3583</v>
       </c>
-      <c r="F30" s="73">
+      <c r="F30" s="76">
         <v>1403</v>
       </c>
-      <c r="G30" s="73">
+      <c r="G30" s="76">
         <v>2180</v>
       </c>
-      <c r="H30" s="73">
+      <c r="H30" s="76">
         <v>126755</v>
       </c>
-      <c r="I30" s="73">
+      <c r="I30" s="76">
         <v>79163</v>
       </c>
-      <c r="J30" s="73">
+      <c r="J30" s="76">
         <v>47462</v>
       </c>
-      <c r="K30" s="73">
+      <c r="K30" s="76">
         <v>18975</v>
       </c>
-      <c r="L30" s="73">
+      <c r="L30" s="76">
         <v>4496</v>
       </c>
-      <c r="M30" s="72">
+      <c r="M30" s="75">
         <v>515</v>
       </c>
-      <c r="N30" s="91">
+      <c r="N30" s="95">
         <v>676</v>
       </c>
     </row>
-    <row r="31" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B31" s="62" t="s">
+    <row r="31" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="65" t="s">
         <v>116</v>
       </c>
-      <c r="C31" s="72">
+      <c r="C31" s="75">
         <v>70568</v>
       </c>
-      <c r="D31" s="131">
+      <c r="D31" s="180">
         <v>10.40740972526442</v>
       </c>
-      <c r="E31" s="73">
+      <c r="E31" s="76">
         <v>105</v>
       </c>
-      <c r="F31" s="73">
+      <c r="F31" s="76">
         <v>32</v>
       </c>
-      <c r="G31" s="73">
+      <c r="G31" s="76">
         <v>73</v>
       </c>
-      <c r="H31" s="73">
+      <c r="H31" s="76">
         <v>32483</v>
       </c>
-      <c r="I31" s="73">
+      <c r="I31" s="76">
         <v>19749</v>
       </c>
-      <c r="J31" s="73">
+      <c r="J31" s="76">
         <v>11735</v>
       </c>
-      <c r="K31" s="73">
+      <c r="K31" s="76">
         <v>5001</v>
       </c>
-      <c r="L31" s="73">
+      <c r="L31" s="76">
         <v>1337</v>
       </c>
-      <c r="M31" s="72">
+      <c r="M31" s="75">
         <v>158</v>
       </c>
-      <c r="N31" s="91">
+      <c r="N31" s="95">
         <v>184</v>
       </c>
     </row>
-    <row r="32" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B32" s="77" t="s">
+    <row r="32" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="80" t="s">
         <v>117</v>
       </c>
-      <c r="C32" s="78">
+      <c r="C32" s="81">
         <v>55861</v>
       </c>
-      <c r="D32" s="132">
+      <c r="D32" s="181">
         <v>11.628232284880699</v>
       </c>
-      <c r="E32" s="79">
+      <c r="E32" s="82">
         <v>103</v>
       </c>
-      <c r="F32" s="79">
+      <c r="F32" s="82">
         <v>23</v>
       </c>
-      <c r="G32" s="79">
+      <c r="G32" s="82">
         <v>80</v>
       </c>
-      <c r="H32" s="79">
+      <c r="H32" s="82">
         <v>25829</v>
       </c>
-      <c r="I32" s="79">
+      <c r="I32" s="82">
         <v>15748</v>
       </c>
-      <c r="J32" s="79">
+      <c r="J32" s="82">
         <v>9103</v>
       </c>
-      <c r="K32" s="79">
+      <c r="K32" s="82">
         <v>3881</v>
       </c>
-      <c r="L32" s="79">
+      <c r="L32" s="82">
         <v>1075</v>
       </c>
-      <c r="M32" s="78">
+      <c r="M32" s="81">
         <v>122</v>
       </c>
-      <c r="N32" s="92">
+      <c r="N32" s="96">
         <v>174</v>
       </c>
     </row>
-    <row r="33" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B33" s="62" t="s">
+    <row r="33" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="65" t="s">
         <v>118</v>
       </c>
-      <c r="C33" s="72">
+      <c r="C33" s="75">
         <v>95595</v>
       </c>
-      <c r="D33" s="131">
+      <c r="D33" s="180">
         <v>9.6776044056906763</v>
       </c>
-      <c r="E33" s="73">
+      <c r="E33" s="76">
         <v>143</v>
       </c>
-      <c r="F33" s="73">
+      <c r="F33" s="76">
         <v>40</v>
       </c>
-      <c r="G33" s="73">
+      <c r="G33" s="76">
         <v>103</v>
       </c>
-      <c r="H33" s="73">
+      <c r="H33" s="76">
         <v>42425</v>
       </c>
-      <c r="I33" s="73">
+      <c r="I33" s="76">
         <v>26181</v>
       </c>
-      <c r="J33" s="73">
+      <c r="J33" s="76">
         <v>16730</v>
       </c>
-      <c r="K33" s="73">
+      <c r="K33" s="76">
         <v>7852</v>
       </c>
-      <c r="L33" s="73">
+      <c r="L33" s="76">
         <v>2015</v>
       </c>
-      <c r="M33" s="72">
+      <c r="M33" s="75">
         <v>249</v>
       </c>
-      <c r="N33" s="91">
+      <c r="N33" s="95">
         <v>242</v>
       </c>
     </row>
-    <row r="34" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B34" s="62" t="s">
+    <row r="34" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="65" t="s">
         <v>119</v>
       </c>
-      <c r="C34" s="72">
+      <c r="C34" s="75">
         <v>279933</v>
       </c>
-      <c r="D34" s="131">
+      <c r="D34" s="180">
         <v>9.1624843528820055</v>
       </c>
-      <c r="E34" s="73">
+      <c r="E34" s="76">
         <v>470</v>
       </c>
-      <c r="F34" s="73">
+      <c r="F34" s="76">
         <v>142</v>
       </c>
-      <c r="G34" s="73">
+      <c r="G34" s="76">
         <v>328</v>
       </c>
-      <c r="H34" s="73">
+      <c r="H34" s="76">
         <v>123504</v>
       </c>
-      <c r="I34" s="73">
+      <c r="I34" s="76">
         <v>78479</v>
       </c>
-      <c r="J34" s="73">
+      <c r="J34" s="76">
         <v>50934</v>
       </c>
-      <c r="K34" s="73">
+      <c r="K34" s="76">
         <v>21312</v>
       </c>
-      <c r="L34" s="73">
+      <c r="L34" s="76">
         <v>4755</v>
       </c>
-      <c r="M34" s="72">
+      <c r="M34" s="75">
         <v>479</v>
       </c>
-      <c r="N34" s="91">
+      <c r="N34" s="95">
         <v>725</v>
       </c>
     </row>
-    <row r="35" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B35" s="62" t="s">
+    <row r="35" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="65" t="s">
         <v>120</v>
       </c>
-      <c r="C35" s="72">
+      <c r="C35" s="75">
         <v>213946</v>
       </c>
-      <c r="D35" s="131">
+      <c r="D35" s="180">
         <v>9.765995762168366</v>
       </c>
-      <c r="E35" s="73">
+      <c r="E35" s="76">
         <v>343</v>
       </c>
-      <c r="F35" s="73">
+      <c r="F35" s="76">
         <v>100</v>
       </c>
-      <c r="G35" s="73">
+      <c r="G35" s="76">
         <v>243</v>
       </c>
-      <c r="H35" s="73">
+      <c r="H35" s="76">
         <v>93866</v>
       </c>
-      <c r="I35" s="73">
+      <c r="I35" s="76">
         <v>58949</v>
       </c>
-      <c r="J35" s="73">
+      <c r="J35" s="76">
         <v>38455</v>
       </c>
-      <c r="K35" s="73">
+      <c r="K35" s="76">
         <v>17447</v>
       </c>
-      <c r="L35" s="73">
+      <c r="L35" s="76">
         <v>4395</v>
       </c>
-      <c r="M35" s="72">
+      <c r="M35" s="75">
         <v>491</v>
       </c>
-      <c r="N35" s="91">
+      <c r="N35" s="95">
         <v>549</v>
       </c>
     </row>
-    <row r="36" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B36" s="62" t="s">
+    <row r="36" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="C36" s="72">
+      <c r="C36" s="75">
         <v>62913</v>
       </c>
-      <c r="D36" s="131">
+      <c r="D36" s="180">
         <v>10.44925475325222</v>
       </c>
-      <c r="E36" s="73">
+      <c r="E36" s="76">
         <v>135</v>
       </c>
-      <c r="F36" s="73">
+      <c r="F36" s="76">
         <v>31</v>
       </c>
-      <c r="G36" s="73">
+      <c r="G36" s="76">
         <v>104</v>
       </c>
-      <c r="H36" s="73">
+      <c r="H36" s="76">
         <v>27606</v>
       </c>
-      <c r="I36" s="73">
+      <c r="I36" s="76">
         <v>18288</v>
       </c>
-      <c r="J36" s="73">
+      <c r="J36" s="76">
         <v>11138</v>
       </c>
-      <c r="K36" s="73">
+      <c r="K36" s="76">
         <v>4546</v>
       </c>
-      <c r="L36" s="73">
+      <c r="L36" s="76">
         <v>1075</v>
       </c>
-      <c r="M36" s="72">
+      <c r="M36" s="75">
         <v>125</v>
       </c>
-      <c r="N36" s="91">
+      <c r="N36" s="95">
         <v>197</v>
       </c>
     </row>
-    <row r="37" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B37" s="62" t="s">
+    <row r="37" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="65" t="s">
         <v>122</v>
       </c>
-      <c r="C37" s="72">
+      <c r="C37" s="75">
         <v>31361</v>
       </c>
-      <c r="D37" s="132">
+      <c r="D37" s="181">
         <v>10.831919705965509</v>
       </c>
-      <c r="E37" s="73">
+      <c r="E37" s="76">
         <v>146</v>
       </c>
-      <c r="F37" s="73">
+      <c r="F37" s="76">
         <v>42</v>
       </c>
-      <c r="G37" s="73">
+      <c r="G37" s="76">
         <v>104</v>
       </c>
-      <c r="H37" s="73">
+      <c r="H37" s="76">
         <v>14490</v>
       </c>
-      <c r="I37" s="73">
+      <c r="I37" s="76">
         <v>8235</v>
       </c>
-      <c r="J37" s="73">
+      <c r="J37" s="76">
         <v>5118</v>
       </c>
-      <c r="K37" s="73">
+      <c r="K37" s="76">
         <v>2535</v>
       </c>
-      <c r="L37" s="73">
+      <c r="L37" s="76">
         <v>761</v>
       </c>
-      <c r="M37" s="72">
+      <c r="M37" s="75">
         <v>76</v>
       </c>
-      <c r="N37" s="91">
+      <c r="N37" s="95">
         <v>59</v>
       </c>
     </row>
-    <row r="38" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B38" s="67" t="s">
+    <row r="38" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="70" t="s">
         <v>123</v>
       </c>
-      <c r="C38" s="68">
+      <c r="C38" s="71">
         <v>19584</v>
       </c>
-      <c r="D38" s="131">
+      <c r="D38" s="180">
         <v>10.581592320722759</v>
       </c>
-      <c r="E38" s="69">
+      <c r="E38" s="72">
         <v>43</v>
       </c>
-      <c r="F38" s="69">
+      <c r="F38" s="72">
         <v>8</v>
       </c>
-      <c r="G38" s="69">
+      <c r="G38" s="72">
         <v>35</v>
       </c>
-      <c r="H38" s="69">
+      <c r="H38" s="72">
         <v>8578</v>
       </c>
-      <c r="I38" s="69">
+      <c r="I38" s="72">
         <v>5154</v>
       </c>
-      <c r="J38" s="69">
+      <c r="J38" s="72">
         <v>3444</v>
       </c>
-      <c r="K38" s="69">
+      <c r="K38" s="72">
         <v>1714</v>
       </c>
-      <c r="L38" s="69">
+      <c r="L38" s="72">
         <v>580</v>
       </c>
-      <c r="M38" s="68">
+      <c r="M38" s="71">
         <v>71</v>
       </c>
-      <c r="N38" s="90">
+      <c r="N38" s="94">
         <v>93</v>
       </c>
     </row>
-    <row r="39" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B39" s="62" t="s">
+    <row r="39" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="C39" s="72">
+      <c r="C39" s="75">
         <v>25172</v>
       </c>
-      <c r="D39" s="131">
+      <c r="D39" s="180">
         <v>13.010685103708351</v>
       </c>
-      <c r="E39" s="73">
+      <c r="E39" s="76">
         <v>53</v>
       </c>
-      <c r="F39" s="73">
+      <c r="F39" s="76">
         <v>10</v>
       </c>
-      <c r="G39" s="73">
+      <c r="G39" s="76">
         <v>43</v>
       </c>
-      <c r="H39" s="73">
+      <c r="H39" s="76">
         <v>11210</v>
       </c>
-      <c r="I39" s="73">
+      <c r="I39" s="76">
         <v>6370</v>
       </c>
-      <c r="J39" s="73">
+      <c r="J39" s="76">
         <v>4328</v>
       </c>
-      <c r="K39" s="73">
+      <c r="K39" s="76">
         <v>2412</v>
       </c>
-      <c r="L39" s="73">
+      <c r="L39" s="76">
         <v>691</v>
       </c>
-      <c r="M39" s="72">
+      <c r="M39" s="75">
         <v>108</v>
       </c>
-      <c r="N39" s="91">
+      <c r="N39" s="95">
         <v>108</v>
       </c>
     </row>
-    <row r="40" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B40" s="62" t="s">
+    <row r="40" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="65" t="s">
         <v>125</v>
       </c>
-      <c r="C40" s="72">
+      <c r="C40" s="75">
         <v>72381</v>
       </c>
-      <c r="D40" s="131">
+      <c r="D40" s="180">
         <v>12.33180724761387</v>
       </c>
-      <c r="E40" s="73">
+      <c r="E40" s="76">
         <v>99</v>
       </c>
-      <c r="F40" s="73">
+      <c r="F40" s="76">
         <v>29</v>
       </c>
-      <c r="G40" s="73">
+      <c r="G40" s="76">
         <v>70</v>
       </c>
-      <c r="H40" s="73">
+      <c r="H40" s="76">
         <v>31198</v>
       </c>
-      <c r="I40" s="73">
+      <c r="I40" s="76">
         <v>19734</v>
       </c>
-      <c r="J40" s="73">
+      <c r="J40" s="76">
         <v>13001</v>
       </c>
-      <c r="K40" s="73">
+      <c r="K40" s="76">
         <v>6479</v>
       </c>
-      <c r="L40" s="73">
+      <c r="L40" s="76">
         <v>1657</v>
       </c>
-      <c r="M40" s="72">
+      <c r="M40" s="75">
         <v>213</v>
       </c>
-      <c r="N40" s="91">
+      <c r="N40" s="95">
         <v>193</v>
       </c>
     </row>
-    <row r="41" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B41" s="62" t="s">
+    <row r="41" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="C41" s="72">
+      <c r="C41" s="75">
         <v>115092</v>
       </c>
-      <c r="D41" s="131">
+      <c r="D41" s="180">
         <v>9.877226815343775</v>
       </c>
-      <c r="E41" s="73">
+      <c r="E41" s="76">
         <v>687</v>
       </c>
-      <c r="F41" s="73">
+      <c r="F41" s="76">
         <v>247</v>
       </c>
-      <c r="G41" s="73">
+      <c r="G41" s="76">
         <v>440</v>
       </c>
-      <c r="H41" s="73">
+      <c r="H41" s="76">
         <v>49895</v>
       </c>
-      <c r="I41" s="73">
+      <c r="I41" s="76">
         <v>32041</v>
       </c>
-      <c r="J41" s="73">
+      <c r="J41" s="76">
         <v>20286</v>
       </c>
-      <c r="K41" s="73">
+      <c r="K41" s="76">
         <v>9396</v>
       </c>
-      <c r="L41" s="73">
+      <c r="L41" s="76">
         <v>2472</v>
       </c>
-      <c r="M41" s="72">
+      <c r="M41" s="75">
         <v>315</v>
       </c>
-      <c r="N41" s="91">
+      <c r="N41" s="95">
         <v>249</v>
       </c>
     </row>
-    <row r="42" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B42" s="77" t="s">
+    <row r="42" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="80" t="s">
         <v>127</v>
       </c>
-      <c r="C42" s="78">
+      <c r="C42" s="81">
         <v>57744</v>
       </c>
-      <c r="D42" s="132">
+      <c r="D42" s="181">
         <v>9.1218323034185644</v>
       </c>
-      <c r="E42" s="79">
+      <c r="E42" s="82">
         <v>44</v>
       </c>
-      <c r="F42" s="79">
+      <c r="F42" s="82">
         <v>10</v>
       </c>
-      <c r="G42" s="79">
+      <c r="G42" s="82">
         <v>34</v>
       </c>
-      <c r="H42" s="79">
+      <c r="H42" s="82">
         <v>24895</v>
       </c>
-      <c r="I42" s="79">
+      <c r="I42" s="82">
         <v>15330</v>
       </c>
-      <c r="J42" s="79">
+      <c r="J42" s="82">
         <v>10559</v>
       </c>
-      <c r="K42" s="79">
+      <c r="K42" s="82">
         <v>5227</v>
       </c>
-      <c r="L42" s="79">
+      <c r="L42" s="82">
         <v>1516</v>
       </c>
-      <c r="M42" s="78">
+      <c r="M42" s="81">
         <v>173</v>
       </c>
-      <c r="N42" s="92">
+      <c r="N42" s="96">
         <v>91</v>
       </c>
     </row>
-    <row r="43" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B43" s="62" t="s">
+    <row r="43" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="65" t="s">
         <v>128</v>
       </c>
-      <c r="C43" s="72">
+      <c r="C43" s="75">
         <v>23934</v>
       </c>
-      <c r="D43" s="131">
+      <c r="D43" s="180">
         <v>11.47128685203298</v>
       </c>
-      <c r="E43" s="73">
+      <c r="E43" s="76">
         <v>180</v>
       </c>
-      <c r="F43" s="73">
+      <c r="F43" s="76">
         <v>68</v>
       </c>
-      <c r="G43" s="73">
+      <c r="G43" s="76">
         <v>112</v>
       </c>
-      <c r="H43" s="73">
+      <c r="H43" s="76">
         <v>10976</v>
       </c>
-      <c r="I43" s="73">
+      <c r="I43" s="76">
         <v>6191</v>
       </c>
-      <c r="J43" s="73">
+      <c r="J43" s="76">
         <v>3809</v>
       </c>
-      <c r="K43" s="73">
+      <c r="K43" s="76">
         <v>2052</v>
       </c>
-      <c r="L43" s="73">
+      <c r="L43" s="76">
         <v>640</v>
       </c>
-      <c r="M43" s="72">
+      <c r="M43" s="75">
         <v>86</v>
       </c>
-      <c r="N43" s="91">
+      <c r="N43" s="95">
         <v>78</v>
       </c>
     </row>
-    <row r="44" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B44" s="62" t="s">
+    <row r="44" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="65" t="s">
         <v>129</v>
       </c>
-      <c r="C44" s="72">
+      <c r="C44" s="75">
         <v>36849</v>
       </c>
-      <c r="D44" s="131">
+      <c r="D44" s="180">
         <v>11.95539891839339</v>
       </c>
-      <c r="E44" s="73">
+      <c r="E44" s="76">
         <v>45</v>
       </c>
-      <c r="F44" s="73">
+      <c r="F44" s="76">
         <v>11</v>
       </c>
-      <c r="G44" s="73">
+      <c r="G44" s="76">
         <v>34</v>
       </c>
-      <c r="H44" s="73">
+      <c r="H44" s="76">
         <v>16835</v>
       </c>
-      <c r="I44" s="73">
+      <c r="I44" s="76">
         <v>9530</v>
       </c>
-      <c r="J44" s="73">
+      <c r="J44" s="76">
         <v>6233</v>
       </c>
-      <c r="K44" s="73">
+      <c r="K44" s="76">
         <v>3135</v>
       </c>
-      <c r="L44" s="73">
+      <c r="L44" s="76">
         <v>959</v>
       </c>
-      <c r="M44" s="72">
+      <c r="M44" s="75">
         <v>112</v>
       </c>
-      <c r="N44" s="91">
+      <c r="N44" s="95">
         <v>111</v>
       </c>
     </row>
-    <row r="45" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B45" s="62" t="s">
+    <row r="45" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="65" t="s">
         <v>130</v>
       </c>
-      <c r="C45" s="72">
+      <c r="C45" s="75">
         <v>42837</v>
       </c>
-      <c r="D45" s="131">
+      <c r="D45" s="180">
         <v>9.7034419176398323</v>
       </c>
-      <c r="E45" s="73">
+      <c r="E45" s="76">
         <v>198</v>
       </c>
-      <c r="F45" s="73">
+      <c r="F45" s="76">
         <v>66</v>
       </c>
-      <c r="G45" s="73">
+      <c r="G45" s="76">
         <v>132</v>
       </c>
-      <c r="H45" s="73">
+      <c r="H45" s="76">
         <v>18906</v>
       </c>
-      <c r="I45" s="73">
+      <c r="I45" s="76">
         <v>11053</v>
       </c>
-      <c r="J45" s="73">
+      <c r="J45" s="76">
         <v>7571</v>
       </c>
-      <c r="K45" s="73">
+      <c r="K45" s="76">
         <v>3834</v>
       </c>
-      <c r="L45" s="73">
+      <c r="L45" s="76">
         <v>1152</v>
       </c>
-      <c r="M45" s="72">
+      <c r="M45" s="75">
         <v>123</v>
       </c>
-      <c r="N45" s="91">
+      <c r="N45" s="95">
         <v>89</v>
       </c>
     </row>
-    <row r="46" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B46" s="62" t="s">
+    <row r="46" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="65" t="s">
         <v>131</v>
       </c>
-      <c r="C46" s="72">
+      <c r="C46" s="75">
         <v>24299</v>
       </c>
-      <c r="D46" s="131">
+      <c r="D46" s="180">
         <v>11.23369192034791</v>
       </c>
-      <c r="E46" s="73">
+      <c r="E46" s="76">
         <v>46</v>
       </c>
-      <c r="F46" s="73">
+      <c r="F46" s="76">
         <v>16</v>
       </c>
-      <c r="G46" s="73">
+      <c r="G46" s="76">
         <v>30</v>
       </c>
-      <c r="H46" s="73">
+      <c r="H46" s="76">
         <v>10681</v>
       </c>
-      <c r="I46" s="73">
+      <c r="I46" s="76">
         <v>6298</v>
       </c>
-      <c r="J46" s="73">
+      <c r="J46" s="76">
         <v>4098</v>
       </c>
-      <c r="K46" s="73">
+      <c r="K46" s="76">
         <v>2344</v>
       </c>
-      <c r="L46" s="73">
+      <c r="L46" s="76">
         <v>741</v>
       </c>
-      <c r="M46" s="72">
+      <c r="M46" s="75">
         <v>91</v>
       </c>
-      <c r="N46" s="91">
+      <c r="N46" s="95">
         <v>54</v>
       </c>
     </row>
-    <row r="47" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B47" s="62" t="s">
+    <row r="47" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="65" t="s">
         <v>132</v>
       </c>
-      <c r="C47" s="78">
+      <c r="C47" s="81">
         <v>157181</v>
       </c>
-      <c r="D47" s="132">
+      <c r="D47" s="181">
         <v>10.282334451258009</v>
       </c>
-      <c r="E47" s="79">
+      <c r="E47" s="82">
         <v>1288</v>
       </c>
-      <c r="F47" s="73">
+      <c r="F47" s="76">
         <v>505</v>
       </c>
-      <c r="G47" s="73">
+      <c r="G47" s="76">
         <v>783</v>
       </c>
-      <c r="H47" s="73">
+      <c r="H47" s="76">
         <v>69953</v>
       </c>
-      <c r="I47" s="73">
+      <c r="I47" s="76">
         <v>40257</v>
       </c>
-      <c r="J47" s="73">
+      <c r="J47" s="76">
         <v>27875</v>
       </c>
-      <c r="K47" s="73">
+      <c r="K47" s="76">
         <v>13568</v>
       </c>
-      <c r="L47" s="73">
+      <c r="L47" s="76">
         <v>3800</v>
       </c>
-      <c r="M47" s="72">
+      <c r="M47" s="75">
         <v>440</v>
       </c>
-      <c r="N47" s="91">
+      <c r="N47" s="95">
         <v>525</v>
       </c>
     </row>
-    <row r="48" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B48" s="67" t="s">
+    <row r="48" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="70" t="s">
         <v>133</v>
       </c>
-      <c r="C48" s="72">
+      <c r="C48" s="75">
         <v>24948</v>
       </c>
-      <c r="D48" s="131">
+      <c r="D48" s="180">
         <v>13.746409519901521</v>
       </c>
-      <c r="E48" s="73">
+      <c r="E48" s="76">
         <v>83</v>
       </c>
-      <c r="F48" s="69">
+      <c r="F48" s="72">
         <v>30</v>
       </c>
-      <c r="G48" s="69">
+      <c r="G48" s="72">
         <v>53</v>
       </c>
-      <c r="H48" s="69">
+      <c r="H48" s="72">
         <v>11537</v>
       </c>
-      <c r="I48" s="69">
+      <c r="I48" s="72">
         <v>6373</v>
       </c>
-      <c r="J48" s="69">
+      <c r="J48" s="72">
         <v>4160</v>
       </c>
-      <c r="K48" s="69">
+      <c r="K48" s="72">
         <v>2056</v>
       </c>
-      <c r="L48" s="69">
+      <c r="L48" s="72">
         <v>644</v>
       </c>
-      <c r="M48" s="68">
+      <c r="M48" s="71">
         <v>95</v>
       </c>
-      <c r="N48" s="90">
+      <c r="N48" s="94">
         <v>134</v>
       </c>
     </row>
-    <row r="49" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B49" s="62" t="s">
+    <row r="49" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="65" t="s">
         <v>134</v>
       </c>
-      <c r="C49" s="72">
+      <c r="C49" s="75">
         <v>43830</v>
       </c>
-      <c r="D49" s="131">
+      <c r="D49" s="180">
         <v>10.74893875075804</v>
       </c>
-      <c r="E49" s="73">
+      <c r="E49" s="76">
         <v>47</v>
       </c>
-      <c r="F49" s="73">
+      <c r="F49" s="76">
         <v>19</v>
       </c>
-      <c r="G49" s="73">
+      <c r="G49" s="76">
         <v>28</v>
       </c>
-      <c r="H49" s="73">
+      <c r="H49" s="76">
         <v>19279</v>
       </c>
-      <c r="I49" s="73">
+      <c r="I49" s="76">
         <v>10911</v>
       </c>
-      <c r="J49" s="73">
+      <c r="J49" s="76">
         <v>8110</v>
       </c>
-      <c r="K49" s="73">
+      <c r="K49" s="76">
         <v>4153</v>
       </c>
-      <c r="L49" s="73">
+      <c r="L49" s="76">
         <v>1187</v>
       </c>
-      <c r="M49" s="72">
+      <c r="M49" s="75">
         <v>143</v>
       </c>
-      <c r="N49" s="91">
+      <c r="N49" s="95">
         <v>135</v>
       </c>
     </row>
-    <row r="50" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B50" s="62" t="s">
+    <row r="50" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="65" t="s">
         <v>135</v>
       </c>
-      <c r="C50" s="72">
+      <c r="C50" s="75">
         <v>51882</v>
       </c>
-      <c r="D50" s="131">
+      <c r="D50" s="180">
         <v>12.547182090329301</v>
       </c>
-      <c r="E50" s="73">
+      <c r="E50" s="76">
         <v>108</v>
       </c>
-      <c r="F50" s="73">
+      <c r="F50" s="76">
         <v>38</v>
       </c>
-      <c r="G50" s="73">
+      <c r="G50" s="76">
         <v>70</v>
       </c>
-      <c r="H50" s="73">
+      <c r="H50" s="76">
         <v>23068</v>
       </c>
-      <c r="I50" s="73">
+      <c r="I50" s="76">
         <v>12856</v>
       </c>
-      <c r="J50" s="73">
+      <c r="J50" s="76">
         <v>9262</v>
       </c>
-      <c r="K50" s="73">
+      <c r="K50" s="76">
         <v>4889</v>
       </c>
-      <c r="L50" s="73">
+      <c r="L50" s="76">
         <v>1482</v>
       </c>
-      <c r="M50" s="72">
+      <c r="M50" s="75">
         <v>217</v>
       </c>
-      <c r="N50" s="91">
+      <c r="N50" s="95">
         <v>189</v>
       </c>
     </row>
-    <row r="51" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B51" s="62" t="s">
+    <row r="51" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="65" t="s">
         <v>136</v>
       </c>
-      <c r="C51" s="72">
+      <c r="C51" s="75">
         <v>38184</v>
       </c>
-      <c r="D51" s="131">
+      <c r="D51" s="180">
         <v>12.471281296023569</v>
       </c>
-      <c r="E51" s="73">
+      <c r="E51" s="76">
         <v>29</v>
       </c>
-      <c r="F51" s="73">
+      <c r="F51" s="76">
         <v>8</v>
       </c>
-      <c r="G51" s="73">
+      <c r="G51" s="76">
         <v>21</v>
       </c>
-      <c r="H51" s="73">
+      <c r="H51" s="76">
         <v>17461</v>
       </c>
-      <c r="I51" s="73">
+      <c r="I51" s="76">
         <v>9751</v>
       </c>
-      <c r="J51" s="73">
+      <c r="J51" s="76">
         <v>6688</v>
       </c>
-      <c r="K51" s="73">
+      <c r="K51" s="76">
         <v>3225</v>
       </c>
-      <c r="L51" s="73">
+      <c r="L51" s="76">
         <v>925</v>
       </c>
-      <c r="M51" s="72">
+      <c r="M51" s="75">
         <v>105</v>
       </c>
-      <c r="N51" s="91">
+      <c r="N51" s="95">
         <v>137</v>
       </c>
     </row>
-    <row r="52" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B52" s="77" t="s">
+    <row r="52" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="80" t="s">
         <v>137</v>
       </c>
-      <c r="C52" s="78">
+      <c r="C52" s="81">
         <v>32006</v>
       </c>
-      <c r="D52" s="132">
+      <c r="D52" s="181">
         <v>11.259429207077559</v>
       </c>
-      <c r="E52" s="79">
+      <c r="E52" s="82">
         <v>81</v>
       </c>
-      <c r="F52" s="79">
+      <c r="F52" s="82">
         <v>29</v>
       </c>
-      <c r="G52" s="79">
+      <c r="G52" s="82">
         <v>52</v>
       </c>
-      <c r="H52" s="79">
+      <c r="H52" s="82">
         <v>14656</v>
       </c>
-      <c r="I52" s="79">
+      <c r="I52" s="82">
         <v>8066</v>
       </c>
-      <c r="J52" s="79">
+      <c r="J52" s="82">
         <v>5554</v>
       </c>
-      <c r="K52" s="79">
+      <c r="K52" s="82">
         <v>2741</v>
       </c>
-      <c r="L52" s="79">
+      <c r="L52" s="82">
         <v>817</v>
       </c>
-      <c r="M52" s="78">
+      <c r="M52" s="81">
         <v>91</v>
       </c>
-      <c r="N52" s="92">
+      <c r="N52" s="96">
         <v>93</v>
       </c>
     </row>
-    <row r="53" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B53" s="62" t="s">
+    <row r="53" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="65" t="s">
         <v>138</v>
       </c>
-      <c r="C53" s="72">
+      <c r="C53" s="75">
         <v>45540</v>
       </c>
-      <c r="D53" s="131">
+      <c r="D53" s="180">
         <v>13.393590797041901</v>
       </c>
-      <c r="E53" s="73">
+      <c r="E53" s="76">
         <v>53</v>
       </c>
-      <c r="F53" s="73">
+      <c r="F53" s="76">
         <v>20</v>
       </c>
-      <c r="G53" s="73">
+      <c r="G53" s="76">
         <v>33</v>
       </c>
-      <c r="H53" s="73">
+      <c r="H53" s="76">
         <v>20691</v>
       </c>
-      <c r="I53" s="73">
+      <c r="I53" s="76">
         <v>11531</v>
       </c>
-      <c r="J53" s="73">
+      <c r="J53" s="76">
         <v>8176</v>
       </c>
-      <c r="K53" s="73">
+      <c r="K53" s="76">
         <v>3845</v>
       </c>
-      <c r="L53" s="73">
+      <c r="L53" s="76">
         <v>1116</v>
       </c>
-      <c r="M53" s="72">
+      <c r="M53" s="75">
         <v>128</v>
       </c>
-      <c r="N53" s="91">
+      <c r="N53" s="95">
         <v>92</v>
       </c>
     </row>
-    <row r="54" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
-      <c r="B54" s="82" t="s">
+    <row r="54" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="C54" s="83">
+      <c r="C54" s="86">
         <v>30441</v>
       </c>
-      <c r="D54" s="133">
+      <c r="D54" s="182">
         <v>10.77510917030569</v>
       </c>
-      <c r="E54" s="84">
+      <c r="E54" s="87">
         <v>24</v>
       </c>
-      <c r="F54" s="84">
+      <c r="F54" s="87">
         <v>7</v>
       </c>
-      <c r="G54" s="84">
+      <c r="G54" s="87">
         <v>17</v>
       </c>
-      <c r="H54" s="84">
+      <c r="H54" s="87">
         <v>13595</v>
       </c>
-      <c r="I54" s="84">
+      <c r="I54" s="87">
         <v>7415</v>
       </c>
-      <c r="J54" s="84">
+      <c r="J54" s="87">
         <v>6077</v>
       </c>
-      <c r="K54" s="84">
+      <c r="K54" s="87">
         <v>2633</v>
       </c>
-      <c r="L54" s="84">
+      <c r="L54" s="87">
         <v>621</v>
       </c>
-      <c r="M54" s="83">
+      <c r="M54" s="86">
         <v>76</v>
       </c>
-      <c r="N54" s="93">
+      <c r="N54" s="97">
         <v>123</v>
       </c>
     </row>
-    <row r="55" spans="2:14" s="87" customFormat="1" ht="14.1" customHeight="1">
-      <c r="B55" s="150" t="s">
+    <row r="55" spans="2:14" s="91" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B55" s="90" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="56" spans="2:14" ht="12" customHeight="1">
-      <c r="B56" s="149" t="s">
+      <c r="B56" s="189" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="57" spans="2:14" ht="12" customHeight="1">
-      <c r="B57" s="149" t="s">
-        <v>157</v>
+      <c r="B57" s="189" t="s">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="J1:N1"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125978" footer="0.31496062992125978"/>
-  <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J59"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.125" defaultRowHeight="13.5"/>
+  <cols>
+    <col min="1" max="1" width="2.625" style="98" customWidth="1"/>
+    <col min="2" max="2" width="12.125" style="98" customWidth="1"/>
+    <col min="3" max="10" width="14.125" style="98" customWidth="1"/>
+    <col min="11" max="11" width="8.625" style="98" customWidth="1"/>
+    <col min="12" max="12" width="12.125" style="98" customWidth="1"/>
+    <col min="13" max="16384" width="12.125" style="98"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="B1" s="254" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" s="253"/>
+      <c r="D1" s="253"/>
+      <c r="E1" s="253"/>
+      <c r="F1" s="253"/>
+      <c r="G1" s="252">
+        <v>46054</v>
+      </c>
+      <c r="H1" s="253"/>
+      <c r="I1" s="253"/>
+      <c r="J1" s="253"/>
+    </row>
+    <row r="2" spans="1:10" ht="16.149999999999999" customHeight="1">
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+    </row>
+    <row r="3" spans="1:10" ht="15" customHeight="1" thickBot="1">
+      <c r="B3" s="101" t="s">
+        <v>144</v>
+      </c>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+    </row>
+    <row r="4" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="B4" s="103"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="105"/>
+      <c r="H4" s="243" t="s">
+        <v>145</v>
+      </c>
+      <c r="I4" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="J4" s="240" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="13.5" customHeight="1">
+      <c r="B5" s="106"/>
+      <c r="C5" s="249" t="s">
+        <v>148</v>
+      </c>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="250"/>
+      <c r="G5" s="251"/>
+      <c r="H5" s="244"/>
+      <c r="I5" s="247"/>
+      <c r="J5" s="241"/>
+    </row>
+    <row r="6" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B6" s="107"/>
+      <c r="C6" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="110" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="112" t="s">
+        <v>149</v>
+      </c>
+      <c r="H6" s="245"/>
+      <c r="I6" s="248"/>
+      <c r="J6" s="242"/>
+    </row>
+    <row r="7" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B7" s="113" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="114">
+        <v>1620171.3702779999</v>
+      </c>
+      <c r="D7" s="115">
+        <v>820791.94305999996</v>
+      </c>
+      <c r="E7" s="116">
+        <v>687463.91635499999</v>
+      </c>
+      <c r="F7" s="116">
+        <v>66250.852039000005</v>
+      </c>
+      <c r="G7" s="117">
+        <v>45664.658823999998</v>
+      </c>
+      <c r="H7" s="118">
+        <v>1482038.1187199999</v>
+      </c>
+      <c r="I7" s="183">
+        <v>91.474157975381445</v>
+      </c>
+      <c r="J7" s="119">
+        <v>78156.806408701232</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A8" s="120"/>
+      <c r="B8" s="121" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="122">
+        <v>80322.242658999996</v>
+      </c>
+      <c r="D8" s="123">
+        <v>46182.200627999999</v>
+      </c>
+      <c r="E8" s="124">
+        <v>30202.614406000001</v>
+      </c>
+      <c r="F8" s="124">
+        <v>2436.7023840000002</v>
+      </c>
+      <c r="G8" s="125">
+        <v>1500.7252410000001</v>
+      </c>
+      <c r="H8" s="126">
+        <v>74302.667549000005</v>
+      </c>
+      <c r="I8" s="184">
+        <v>92.505718328165344</v>
+      </c>
+      <c r="J8" s="127">
+        <v>85229.501677060092</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A9" s="120"/>
+      <c r="B9" s="113" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="122">
+        <v>14856.061147</v>
+      </c>
+      <c r="D9" s="123">
+        <v>7519.4558269999998</v>
+      </c>
+      <c r="E9" s="124">
+        <v>6696.9558299999999</v>
+      </c>
+      <c r="F9" s="124">
+        <v>392.384432</v>
+      </c>
+      <c r="G9" s="125">
+        <v>247.26505800000001</v>
+      </c>
+      <c r="H9" s="126">
+        <v>13650.126688</v>
+      </c>
+      <c r="I9" s="184">
+        <v>91.882542437949482</v>
+      </c>
+      <c r="J9" s="127">
+        <v>64608.143597705501</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A10" s="120"/>
+      <c r="B10" s="113" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="122">
+        <v>14612.441355000001</v>
+      </c>
+      <c r="D10" s="123">
+        <v>7340.7704869999998</v>
+      </c>
+      <c r="E10" s="124">
+        <v>6502.7659409999997</v>
+      </c>
+      <c r="F10" s="124">
+        <v>523.82632999999998</v>
+      </c>
+      <c r="G10" s="125">
+        <v>245.078597</v>
+      </c>
+      <c r="H10" s="126">
+        <v>13346.981363000001</v>
+      </c>
+      <c r="I10" s="184">
+        <v>91.339845538083253</v>
+      </c>
+      <c r="J10" s="127">
+        <v>63564.9653082886</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A11" s="120"/>
+      <c r="B11" s="113" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="122">
+        <v>25523.502973999999</v>
+      </c>
+      <c r="D11" s="123">
+        <v>12309.447032</v>
+      </c>
+      <c r="E11" s="124">
+        <v>11616.622697999999</v>
+      </c>
+      <c r="F11" s="124">
+        <v>986.18452600000001</v>
+      </c>
+      <c r="G11" s="125">
+        <v>611.24871800000005</v>
+      </c>
+      <c r="H11" s="126">
+        <v>23298.141378</v>
+      </c>
+      <c r="I11" s="184">
+        <v>91.281127836304805</v>
+      </c>
+      <c r="J11" s="127">
+        <v>70355.319956998734</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A12" s="120"/>
+      <c r="B12" s="128" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="129">
+        <v>12896.106226</v>
+      </c>
+      <c r="D12" s="130">
+        <v>6680.1087010000001</v>
+      </c>
+      <c r="E12" s="131">
+        <v>5615.7953870000001</v>
+      </c>
+      <c r="F12" s="131">
+        <v>448.09366799999998</v>
+      </c>
+      <c r="G12" s="132">
+        <v>152.10847000000001</v>
+      </c>
+      <c r="H12" s="133">
+        <v>11767.48178</v>
+      </c>
+      <c r="I12" s="185">
+        <v>91.248331657469095</v>
+      </c>
+      <c r="J12" s="134">
+        <v>63866.771456304908</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A13" s="120"/>
+      <c r="B13" s="113" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="122">
+        <v>13689.640284999999</v>
+      </c>
+      <c r="D13" s="123">
+        <v>6980.223602</v>
+      </c>
+      <c r="E13" s="124">
+        <v>6045.8374670000003</v>
+      </c>
+      <c r="F13" s="124">
+        <v>485.916718</v>
+      </c>
+      <c r="G13" s="125">
+        <v>177.662498</v>
+      </c>
+      <c r="H13" s="126">
+        <v>12474.532299</v>
+      </c>
+      <c r="I13" s="184">
+        <v>91.123886671212119</v>
+      </c>
+      <c r="J13" s="127">
+        <v>67048.562679074326</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A14" s="120"/>
+      <c r="B14" s="113" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="122">
+        <v>21886.620524000002</v>
+      </c>
+      <c r="D14" s="123">
+        <v>10935.408036999999</v>
+      </c>
+      <c r="E14" s="124">
+        <v>9808.1835630000005</v>
+      </c>
+      <c r="F14" s="124">
+        <v>766.51000099999999</v>
+      </c>
+      <c r="G14" s="125">
+        <v>376.51892299999997</v>
+      </c>
+      <c r="H14" s="126">
+        <v>20147.978552</v>
+      </c>
+      <c r="I14" s="184">
+        <v>92.056142381170844</v>
+      </c>
+      <c r="J14" s="127">
+        <v>66666.729182848561</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A15" s="120"/>
+      <c r="B15" s="113" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="122">
+        <v>34166.112182999997</v>
+      </c>
+      <c r="D15" s="123">
+        <v>16235.655602000001</v>
+      </c>
+      <c r="E15" s="124">
+        <v>16063.575181</v>
+      </c>
+      <c r="F15" s="124">
+        <v>1315.686866</v>
+      </c>
+      <c r="G15" s="125">
+        <v>551.19453399999998</v>
+      </c>
+      <c r="H15" s="126">
+        <v>31408.597958999999</v>
+      </c>
+      <c r="I15" s="184">
+        <v>91.929095680450132</v>
+      </c>
+      <c r="J15" s="127">
+        <v>69176.593870786819</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A16" s="120"/>
+      <c r="B16" s="113" t="s">
+        <v>101</v>
+      </c>
+      <c r="C16" s="122">
+        <v>21613.986513</v>
+      </c>
+      <c r="D16" s="123">
+        <v>10389.712814</v>
+      </c>
+      <c r="E16" s="124">
+        <v>10003.482394000001</v>
+      </c>
+      <c r="F16" s="124">
+        <v>823.52921700000002</v>
+      </c>
+      <c r="G16" s="125">
+        <v>397.26208800000001</v>
+      </c>
+      <c r="H16" s="126">
+        <v>19712.646875999999</v>
+      </c>
+      <c r="I16" s="184">
+        <v>91.20319781889188</v>
+      </c>
+      <c r="J16" s="127">
+        <v>67482.341099187921</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A17" s="120"/>
+      <c r="B17" s="113" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="129">
+        <v>23785.140415000002</v>
+      </c>
+      <c r="D17" s="130">
+        <v>12273.458919999999</v>
+      </c>
+      <c r="E17" s="131">
+        <v>10164.944657</v>
+      </c>
+      <c r="F17" s="131">
+        <v>871.86783200000002</v>
+      </c>
+      <c r="G17" s="132">
+        <v>474.86900600000001</v>
+      </c>
+      <c r="H17" s="133">
+        <v>21757.244286000001</v>
+      </c>
+      <c r="I17" s="185">
+        <v>91.474104867082829</v>
+      </c>
+      <c r="J17" s="134">
+        <v>70337.358320666666</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A18" s="120"/>
+      <c r="B18" s="121" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="122">
+        <v>83024.568773999999</v>
+      </c>
+      <c r="D18" s="123">
+        <v>39891.590898000002</v>
+      </c>
+      <c r="E18" s="124">
+        <v>37252.841012999997</v>
+      </c>
+      <c r="F18" s="124">
+        <v>3592.1832239999999</v>
+      </c>
+      <c r="G18" s="125">
+        <v>2287.9536389999998</v>
+      </c>
+      <c r="H18" s="126">
+        <v>75641.025796999995</v>
+      </c>
+      <c r="I18" s="184">
+        <v>91.106797558806193</v>
+      </c>
+      <c r="J18" s="127">
+        <v>71758.858536863627</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A19" s="120"/>
+      <c r="B19" s="113" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="122">
+        <v>71479.124353000007</v>
+      </c>
+      <c r="D19" s="123">
+        <v>34344.302475999997</v>
+      </c>
+      <c r="E19" s="124">
+        <v>31987.015599999999</v>
+      </c>
+      <c r="F19" s="124">
+        <v>3234.2242460000002</v>
+      </c>
+      <c r="G19" s="125">
+        <v>1913.5820309999999</v>
+      </c>
+      <c r="H19" s="126">
+        <v>64933.678603</v>
+      </c>
+      <c r="I19" s="184">
+        <v>90.842856835129538</v>
+      </c>
+      <c r="J19" s="127">
+        <v>70193.667716114796</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A20" s="120"/>
+      <c r="B20" s="113" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="122">
+        <v>146942.41959999999</v>
+      </c>
+      <c r="D20" s="123">
+        <v>67995.870022999996</v>
+      </c>
+      <c r="E20" s="124">
+        <v>65421.453309999997</v>
+      </c>
+      <c r="F20" s="124">
+        <v>6710.6532909999996</v>
+      </c>
+      <c r="G20" s="125">
+        <v>6814.4429760000003</v>
+      </c>
+      <c r="H20" s="126">
+        <v>132407.42795300001</v>
+      </c>
+      <c r="I20" s="184">
+        <v>90.108375997505348</v>
+      </c>
+      <c r="J20" s="127">
+        <v>81848.529574772314</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A21" s="120"/>
+      <c r="B21" s="113" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="122">
+        <v>102934.564333</v>
+      </c>
+      <c r="D21" s="123">
+        <v>47022.896556</v>
+      </c>
+      <c r="E21" s="124">
+        <v>47798.731081999998</v>
+      </c>
+      <c r="F21" s="124">
+        <v>4964.7921880000004</v>
+      </c>
+      <c r="G21" s="125">
+        <v>3148.144507</v>
+      </c>
+      <c r="H21" s="126">
+        <v>93370.364052999998</v>
+      </c>
+      <c r="I21" s="184">
+        <v>90.708465769516266</v>
+      </c>
+      <c r="J21" s="127">
+        <v>74885.083326603941</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A22" s="120"/>
+      <c r="B22" s="128" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="129">
+        <v>25595.053132000001</v>
+      </c>
+      <c r="D22" s="130">
+        <v>13176.771389</v>
+      </c>
+      <c r="E22" s="131">
+        <v>10909.169959000001</v>
+      </c>
+      <c r="F22" s="131">
+        <v>1057.1958999999999</v>
+      </c>
+      <c r="G22" s="132">
+        <v>451.91588400000001</v>
+      </c>
+      <c r="H22" s="133">
+        <v>23334.959062000002</v>
+      </c>
+      <c r="I22" s="185">
+        <v>91.169801217664457</v>
+      </c>
+      <c r="J22" s="134">
+        <v>62110.347574558953</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A23" s="120"/>
+      <c r="B23" s="113" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="122">
+        <v>15238.645703</v>
+      </c>
+      <c r="D23" s="123">
+        <v>8425.3461530000004</v>
+      </c>
+      <c r="E23" s="124">
+        <v>6017.4037900000003</v>
+      </c>
+      <c r="F23" s="124">
+        <v>440.52970599999998</v>
+      </c>
+      <c r="G23" s="125">
+        <v>355.36605400000002</v>
+      </c>
+      <c r="H23" s="126">
+        <v>13924.194938000001</v>
+      </c>
+      <c r="I23" s="184">
+        <v>91.37422845429613</v>
+      </c>
+      <c r="J23" s="127">
+        <v>74277.608979420736</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A24" s="120"/>
+      <c r="B24" s="113" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" s="122">
+        <v>15643.456770999999</v>
+      </c>
+      <c r="D24" s="123">
+        <v>8504.8222229999992</v>
+      </c>
+      <c r="E24" s="124">
+        <v>6279.3701359999995</v>
+      </c>
+      <c r="F24" s="124">
+        <v>414.19580000000002</v>
+      </c>
+      <c r="G24" s="125">
+        <v>445.06861199999997</v>
+      </c>
+      <c r="H24" s="126">
+        <v>14317.209172000001</v>
+      </c>
+      <c r="I24" s="184">
+        <v>91.522029827457246</v>
+      </c>
+      <c r="J24" s="127">
+        <v>78112.612953642121</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A25" s="120"/>
+      <c r="B25" s="113" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="122">
+        <v>10223.93108</v>
+      </c>
+      <c r="D25" s="123">
+        <v>5838.9762449999998</v>
+      </c>
+      <c r="E25" s="124">
+        <v>3976.3890190000002</v>
+      </c>
+      <c r="F25" s="124">
+        <v>275.01205199999998</v>
+      </c>
+      <c r="G25" s="125">
+        <v>133.553764</v>
+      </c>
+      <c r="H25" s="126">
+        <v>9316.4172369999997</v>
+      </c>
+      <c r="I25" s="184">
+        <v>91.123631058358029</v>
+      </c>
+      <c r="J25" s="127">
+        <v>75255.092339739582</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A26" s="120"/>
+      <c r="B26" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" s="122">
+        <v>10396.460875000001</v>
+      </c>
+      <c r="D26" s="123">
+        <v>5313.016807</v>
+      </c>
+      <c r="E26" s="124">
+        <v>4443.4922829999996</v>
+      </c>
+      <c r="F26" s="124">
+        <v>415.63900599999999</v>
+      </c>
+      <c r="G26" s="125">
+        <v>224.31277900000001</v>
+      </c>
+      <c r="H26" s="126">
+        <v>9487.5076709999994</v>
+      </c>
+      <c r="I26" s="184">
+        <v>91.257090129721675</v>
+      </c>
+      <c r="J26" s="127">
+        <v>71035.426460138289</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A27" s="120"/>
+      <c r="B27" s="113" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="129">
+        <v>27426.259279000002</v>
+      </c>
+      <c r="D27" s="130">
+        <v>13942.226714</v>
+      </c>
+      <c r="E27" s="131">
+        <v>11968.306157000001</v>
+      </c>
+      <c r="F27" s="131">
+        <v>1057.8373770000001</v>
+      </c>
+      <c r="G27" s="132">
+        <v>457.88903099999999</v>
+      </c>
+      <c r="H27" s="133">
+        <v>25035.967062</v>
+      </c>
+      <c r="I27" s="185">
+        <v>91.284658280649225</v>
+      </c>
+      <c r="J27" s="134">
+        <v>69607.675093651967</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A28" s="120"/>
+      <c r="B28" s="121" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" s="122">
+        <v>25716.101842</v>
+      </c>
+      <c r="D28" s="123">
+        <v>11812.207649</v>
+      </c>
+      <c r="E28" s="124">
+        <v>11801.970987999999</v>
+      </c>
+      <c r="F28" s="124">
+        <v>1215.846616</v>
+      </c>
+      <c r="G28" s="125">
+        <v>886.07658900000001</v>
+      </c>
+      <c r="H28" s="126">
+        <v>23608.496996999998</v>
+      </c>
+      <c r="I28" s="184">
+        <v>91.804337772695305</v>
+      </c>
+      <c r="J28" s="127">
+        <v>72011.105286001912</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A29" s="120"/>
+      <c r="B29" s="113" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="122">
+        <v>44346.575238999998</v>
+      </c>
+      <c r="D29" s="123">
+        <v>20977.441215999999</v>
+      </c>
+      <c r="E29" s="124">
+        <v>20639.631425</v>
+      </c>
+      <c r="F29" s="124">
+        <v>1701.421664</v>
+      </c>
+      <c r="G29" s="125">
+        <v>1028.0809340000001</v>
+      </c>
+      <c r="H29" s="126">
+        <v>40424.938902000002</v>
+      </c>
+      <c r="I29" s="184">
+        <v>91.156845109538082</v>
+      </c>
+      <c r="J29" s="127">
+        <v>68867.130121563372</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A30" s="120"/>
+      <c r="B30" s="113" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="122">
+        <v>90806.698829000001</v>
+      </c>
+      <c r="D30" s="123">
+        <v>41298.490934000001</v>
+      </c>
+      <c r="E30" s="124">
+        <v>41166.578095999997</v>
+      </c>
+      <c r="F30" s="124">
+        <v>4276.7334019999998</v>
+      </c>
+      <c r="G30" s="125">
+        <v>4064.896397</v>
+      </c>
+      <c r="H30" s="126">
+        <v>82887.422615000003</v>
+      </c>
+      <c r="I30" s="184">
+        <v>91.278973560185293</v>
+      </c>
+      <c r="J30" s="127">
+        <v>79444.540628335468</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A31" s="120"/>
+      <c r="B31" s="113" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" s="122">
+        <v>22179.785337000001</v>
+      </c>
+      <c r="D31" s="123">
+        <v>10695.455873999999</v>
+      </c>
+      <c r="E31" s="124">
+        <v>10033.69815</v>
+      </c>
+      <c r="F31" s="124">
+        <v>868.451865</v>
+      </c>
+      <c r="G31" s="125">
+        <v>582.17944799999998</v>
+      </c>
+      <c r="H31" s="126">
+        <v>20260.548605</v>
+      </c>
+      <c r="I31" s="184">
+        <v>91.346910248052055</v>
+      </c>
+      <c r="J31" s="127">
+        <v>71358.020413481587</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A32" s="120"/>
+      <c r="B32" s="128" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" s="129">
+        <v>16942.665945000001</v>
+      </c>
+      <c r="D32" s="130">
+        <v>8961.631034</v>
+      </c>
+      <c r="E32" s="131">
+        <v>6988.5809200000003</v>
+      </c>
+      <c r="F32" s="131">
+        <v>592.28662199999997</v>
+      </c>
+      <c r="G32" s="132">
+        <v>400.16736900000001</v>
+      </c>
+      <c r="H32" s="133">
+        <v>15517.017809999999</v>
+      </c>
+      <c r="I32" s="185">
+        <v>91.585455679596123</v>
+      </c>
+      <c r="J32" s="134">
+        <v>76749.077910253036</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A33" s="120"/>
+      <c r="B33" s="113" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="122">
+        <v>36882.988232999996</v>
+      </c>
+      <c r="D33" s="123">
+        <v>19395.999081999998</v>
+      </c>
+      <c r="E33" s="124">
+        <v>14833.532701</v>
+      </c>
+      <c r="F33" s="124">
+        <v>1452.656103</v>
+      </c>
+      <c r="G33" s="125">
+        <v>1200.8003470000001</v>
+      </c>
+      <c r="H33" s="126">
+        <v>33905.900319</v>
+      </c>
+      <c r="I33" s="184">
+        <v>91.928289825127735</v>
+      </c>
+      <c r="J33" s="127">
+        <v>83987.603798719341</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A34" s="120"/>
+      <c r="B34" s="113" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" s="122">
+        <v>122397.214422</v>
+      </c>
+      <c r="D34" s="123">
+        <v>60736.069872</v>
+      </c>
+      <c r="E34" s="124">
+        <v>49562.563860000002</v>
+      </c>
+      <c r="F34" s="124">
+        <v>6018.4107700000004</v>
+      </c>
+      <c r="G34" s="125">
+        <v>6080.1699200000003</v>
+      </c>
+      <c r="H34" s="126">
+        <v>112829.444961</v>
+      </c>
+      <c r="I34" s="184">
+        <v>92.183016985981126</v>
+      </c>
+      <c r="J34" s="127">
+        <v>90002.915176939903</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A35" s="120"/>
+      <c r="B35" s="113" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" s="122">
+        <v>77448.889744999993</v>
+      </c>
+      <c r="D35" s="123">
+        <v>39295.375146999999</v>
+      </c>
+      <c r="E35" s="124">
+        <v>32571.188965000001</v>
+      </c>
+      <c r="F35" s="124">
+        <v>3440.228764</v>
+      </c>
+      <c r="G35" s="125">
+        <v>2142.096869</v>
+      </c>
+      <c r="H35" s="126">
+        <v>71187.245066000003</v>
+      </c>
+      <c r="I35" s="184">
+        <v>91.915126608507336</v>
+      </c>
+      <c r="J35" s="127">
+        <v>83885.417857181543</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A36" s="120"/>
+      <c r="B36" s="113" t="s">
+        <v>121</v>
+      </c>
+      <c r="C36" s="122">
+        <v>19468.991045999999</v>
+      </c>
+      <c r="D36" s="123">
+        <v>9761.7665240000006</v>
+      </c>
+      <c r="E36" s="124">
+        <v>8360.1797630000001</v>
+      </c>
+      <c r="F36" s="124">
+        <v>818.86094600000001</v>
+      </c>
+      <c r="G36" s="125">
+        <v>528.18381299999999</v>
+      </c>
+      <c r="H36" s="126">
+        <v>17824.576212</v>
+      </c>
+      <c r="I36" s="184">
+        <v>91.553672041274822</v>
+      </c>
+      <c r="J36" s="127">
+        <v>77211.022855171264</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A37" s="120"/>
+      <c r="B37" s="113" t="s">
+        <v>122</v>
+      </c>
+      <c r="C37" s="129">
+        <v>14082.278463000001</v>
+      </c>
+      <c r="D37" s="130">
+        <v>7206.7264139999997</v>
+      </c>
+      <c r="E37" s="131">
+        <v>5944.4648649999999</v>
+      </c>
+      <c r="F37" s="131">
+        <v>478.29765900000001</v>
+      </c>
+      <c r="G37" s="132">
+        <v>452.78952500000003</v>
+      </c>
+      <c r="H37" s="133">
+        <v>13129.501647999999</v>
+      </c>
+      <c r="I37" s="185">
+        <v>93.234214069098684</v>
+      </c>
+      <c r="J37" s="134">
+        <v>78876.850270255134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A38" s="120"/>
+      <c r="B38" s="121" t="s">
+        <v>123</v>
+      </c>
+      <c r="C38" s="122">
+        <v>7823.295075</v>
+      </c>
+      <c r="D38" s="123">
+        <v>4467.1692880000001</v>
+      </c>
+      <c r="E38" s="124">
+        <v>2984.116908</v>
+      </c>
+      <c r="F38" s="124">
+        <v>252.44008199999999</v>
+      </c>
+      <c r="G38" s="125">
+        <v>119.568797</v>
+      </c>
+      <c r="H38" s="126">
+        <v>7171.228059</v>
+      </c>
+      <c r="I38" s="184">
+        <v>91.665059163066275</v>
+      </c>
+      <c r="J38" s="127">
+        <v>76979.720893848149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A39" s="120"/>
+      <c r="B39" s="113" t="s">
+        <v>124</v>
+      </c>
+      <c r="C39" s="122">
+        <v>10367.789923</v>
+      </c>
+      <c r="D39" s="123">
+        <v>5657.9972740000003</v>
+      </c>
+      <c r="E39" s="124">
+        <v>4262.0432199999996</v>
+      </c>
+      <c r="F39" s="124">
+        <v>328.77795200000003</v>
+      </c>
+      <c r="G39" s="125">
+        <v>118.97147699999999</v>
+      </c>
+      <c r="H39" s="126">
+        <v>9501.2574989999994</v>
+      </c>
+      <c r="I39" s="184">
+        <v>91.642071932054904</v>
+      </c>
+      <c r="J39" s="127">
+        <v>77364.638412977947</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A40" s="120"/>
+      <c r="B40" s="113" t="s">
+        <v>125</v>
+      </c>
+      <c r="C40" s="122">
+        <v>26894.778919</v>
+      </c>
+      <c r="D40" s="123">
+        <v>14668.66179</v>
+      </c>
+      <c r="E40" s="124">
+        <v>10713.987512</v>
+      </c>
+      <c r="F40" s="124">
+        <v>1171.7773070000001</v>
+      </c>
+      <c r="G40" s="125">
+        <v>340.35230999999999</v>
+      </c>
+      <c r="H40" s="126">
+        <v>24679.145793</v>
+      </c>
+      <c r="I40" s="184">
+        <v>91.761846666697267</v>
+      </c>
+      <c r="J40" s="127">
+        <v>80005.648837908026</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A41" s="120"/>
+      <c r="B41" s="113" t="s">
+        <v>126</v>
+      </c>
+      <c r="C41" s="122">
+        <v>41887.065234000002</v>
+      </c>
+      <c r="D41" s="123">
+        <v>21424.264278999999</v>
+      </c>
+      <c r="E41" s="124">
+        <v>17687.324550000001</v>
+      </c>
+      <c r="F41" s="124">
+        <v>1904.250014</v>
+      </c>
+      <c r="G41" s="125">
+        <v>871.22639100000004</v>
+      </c>
+      <c r="H41" s="126">
+        <v>38363.041798999999</v>
+      </c>
+      <c r="I41" s="184">
+        <v>91.586845687772069</v>
+      </c>
+      <c r="J41" s="127">
+        <v>85038.309984225503</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A42" s="120"/>
+      <c r="B42" s="128" t="s">
+        <v>127</v>
+      </c>
+      <c r="C42" s="129">
+        <v>22647.053887999999</v>
+      </c>
+      <c r="D42" s="130">
+        <v>12867.209853</v>
+      </c>
+      <c r="E42" s="131">
+        <v>8682.9135439999991</v>
+      </c>
+      <c r="F42" s="131">
+        <v>782.37457099999995</v>
+      </c>
+      <c r="G42" s="132">
+        <v>314.55592000000001</v>
+      </c>
+      <c r="H42" s="133">
+        <v>20789.52073</v>
+      </c>
+      <c r="I42" s="185">
+        <v>91.797903748600817</v>
+      </c>
+      <c r="J42" s="134">
+        <v>83348.559659937804</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A43" s="120"/>
+      <c r="B43" s="113" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="122">
+        <v>11960.248394</v>
+      </c>
+      <c r="D43" s="123">
+        <v>6694.2180799999996</v>
+      </c>
+      <c r="E43" s="124">
+        <v>4614.4370559999998</v>
+      </c>
+      <c r="F43" s="124">
+        <v>459.63562100000001</v>
+      </c>
+      <c r="G43" s="125">
+        <v>191.95763700000001</v>
+      </c>
+      <c r="H43" s="126">
+        <v>10996.962168</v>
+      </c>
+      <c r="I43" s="184">
+        <v>91.945934613839256</v>
+      </c>
+      <c r="J43" s="127">
+        <v>85449.266580457101</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A44" s="120"/>
+      <c r="B44" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="122">
+        <v>14236.639712</v>
+      </c>
+      <c r="D44" s="123">
+        <v>7096.1458949999997</v>
+      </c>
+      <c r="E44" s="124">
+        <v>6223.009865</v>
+      </c>
+      <c r="F44" s="124">
+        <v>613.49803199999997</v>
+      </c>
+      <c r="G44" s="125">
+        <v>303.98592000000002</v>
+      </c>
+      <c r="H44" s="126">
+        <v>13015.08755</v>
+      </c>
+      <c r="I44" s="184">
+        <v>91.419659507360024</v>
+      </c>
+      <c r="J44" s="127">
+        <v>80145.916389880309</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A45" s="120"/>
+      <c r="B45" s="113" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="122">
+        <v>19248.199947000001</v>
+      </c>
+      <c r="D45" s="123">
+        <v>9904.0691769999994</v>
+      </c>
+      <c r="E45" s="124">
+        <v>8257.1009099999992</v>
+      </c>
+      <c r="F45" s="124">
+        <v>693.86238400000002</v>
+      </c>
+      <c r="G45" s="125">
+        <v>393.16747600000002</v>
+      </c>
+      <c r="H45" s="126">
+        <v>17715.965038999999</v>
+      </c>
+      <c r="I45" s="184">
+        <v>92.039593768669192</v>
+      </c>
+      <c r="J45" s="127">
+        <v>75303.295060033095</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A46" s="120"/>
+      <c r="B46" s="113" t="s">
+        <v>131</v>
+      </c>
+      <c r="C46" s="122">
+        <v>13192.399294999999</v>
+      </c>
+      <c r="D46" s="123">
+        <v>8261.8535319999992</v>
+      </c>
+      <c r="E46" s="124">
+        <v>4368.9648299999999</v>
+      </c>
+      <c r="F46" s="124">
+        <v>382.85148900000002</v>
+      </c>
+      <c r="G46" s="125">
+        <v>178.729444</v>
+      </c>
+      <c r="H46" s="126">
+        <v>12255.82307</v>
+      </c>
+      <c r="I46" s="184">
+        <v>92.900637677371023</v>
+      </c>
+      <c r="J46" s="127">
+        <v>93847.987472611901</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A47" s="120"/>
+      <c r="B47" s="113" t="s">
+        <v>132</v>
+      </c>
+      <c r="C47" s="129">
+        <v>75807.769740999996</v>
+      </c>
+      <c r="D47" s="130">
+        <v>42030.56394</v>
+      </c>
+      <c r="E47" s="131">
+        <v>28505.575749</v>
+      </c>
+      <c r="F47" s="131">
+        <v>3228.1848709999999</v>
+      </c>
+      <c r="G47" s="132">
+        <v>2043.445181</v>
+      </c>
+      <c r="H47" s="133">
+        <v>69725.612336999999</v>
+      </c>
+      <c r="I47" s="185">
+        <v>91.976868037695994</v>
+      </c>
+      <c r="J47" s="134">
+        <v>94052.437843665641</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A48" s="120"/>
+      <c r="B48" s="121" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" s="122">
+        <v>12375.783405</v>
+      </c>
+      <c r="D48" s="123">
+        <v>6990.7036019999996</v>
+      </c>
+      <c r="E48" s="124">
+        <v>4767.6057199999996</v>
+      </c>
+      <c r="F48" s="124">
+        <v>418.13545699999997</v>
+      </c>
+      <c r="G48" s="125">
+        <v>199.338626</v>
+      </c>
+      <c r="H48" s="126">
+        <v>11293.475791999999</v>
+      </c>
+      <c r="I48" s="184">
+        <v>91.254633524349401</v>
+      </c>
+      <c r="J48" s="127">
+        <v>88912.877397801567</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A49" s="120"/>
+      <c r="B49" s="113" t="s">
+        <v>134</v>
+      </c>
+      <c r="C49" s="122">
+        <v>20858.850505999999</v>
+      </c>
+      <c r="D49" s="123">
+        <v>11908.651766999999</v>
+      </c>
+      <c r="E49" s="124">
+        <v>7877.6981100000003</v>
+      </c>
+      <c r="F49" s="124">
+        <v>782.38555299999996</v>
+      </c>
+      <c r="G49" s="125">
+        <v>290.11507599999999</v>
+      </c>
+      <c r="H49" s="126">
+        <v>19028.818546999999</v>
+      </c>
+      <c r="I49" s="184">
+        <v>91.226592479419722</v>
+      </c>
+      <c r="J49" s="127">
+        <v>86284.516767668407</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A50" s="120"/>
+      <c r="B50" s="113" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" s="122">
+        <v>27618.245443</v>
+      </c>
+      <c r="D50" s="123">
+        <v>15934.022166000001</v>
+      </c>
+      <c r="E50" s="124">
+        <v>10080.076069999999</v>
+      </c>
+      <c r="F50" s="124">
+        <v>1008.069739</v>
+      </c>
+      <c r="G50" s="125">
+        <v>596.07746799999995</v>
+      </c>
+      <c r="H50" s="126">
+        <v>25431.517546999999</v>
+      </c>
+      <c r="I50" s="184">
+        <v>92.082306964383079</v>
+      </c>
+      <c r="J50" s="127">
+        <v>88738.450554570227</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A51" s="120"/>
+      <c r="B51" s="113" t="s">
+        <v>136</v>
+      </c>
+      <c r="C51" s="122">
+        <v>18350.016970000001</v>
+      </c>
+      <c r="D51" s="123">
+        <v>10466.540885</v>
+      </c>
+      <c r="E51" s="124">
+        <v>7028.1507300000003</v>
+      </c>
+      <c r="F51" s="124">
+        <v>526.30814399999997</v>
+      </c>
+      <c r="G51" s="125">
+        <v>329.01721099999997</v>
+      </c>
+      <c r="H51" s="126">
+        <v>16853.286474</v>
+      </c>
+      <c r="I51" s="184">
+        <v>91.843438082662445</v>
+      </c>
+      <c r="J51" s="127">
+        <v>85800.265442864562</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A52" s="120"/>
+      <c r="B52" s="128" t="s">
+        <v>137</v>
+      </c>
+      <c r="C52" s="129">
+        <v>14622.148058999999</v>
+      </c>
+      <c r="D52" s="130">
+        <v>7515.0448150000002</v>
+      </c>
+      <c r="E52" s="131">
+        <v>6323.1988549999996</v>
+      </c>
+      <c r="F52" s="131">
+        <v>515.87464999999997</v>
+      </c>
+      <c r="G52" s="132">
+        <v>268.02973900000001</v>
+      </c>
+      <c r="H52" s="133">
+        <v>13485.802933999999</v>
+      </c>
+      <c r="I52" s="185">
+        <v>92.228603346000355</v>
+      </c>
+      <c r="J52" s="134">
+        <v>74719.83187441554</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A53" s="120"/>
+      <c r="B53" s="113" t="s">
+        <v>138</v>
+      </c>
+      <c r="C53" s="122">
+        <v>25790.014507</v>
+      </c>
+      <c r="D53" s="123">
+        <v>15351.706575</v>
+      </c>
+      <c r="E53" s="124">
+        <v>9285.3501500000002</v>
+      </c>
+      <c r="F53" s="124">
+        <v>726.09571400000004</v>
+      </c>
+      <c r="G53" s="125">
+        <v>426.86206800000002</v>
+      </c>
+      <c r="H53" s="126">
+        <v>23788.878143000002</v>
+      </c>
+      <c r="I53" s="184">
+        <v>92.240654368546998</v>
+      </c>
+      <c r="J53" s="127">
+        <v>90872.625146227685</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="13.9" customHeight="1" thickBot="1">
+      <c r="A54" s="120"/>
+      <c r="B54" s="135" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="136">
+        <v>13962.543978</v>
+      </c>
+      <c r="D54" s="137">
+        <v>8109.6952620000002</v>
+      </c>
+      <c r="E54" s="138">
+        <v>5125.02297</v>
+      </c>
+      <c r="F54" s="138">
+        <v>380.17128400000001</v>
+      </c>
+      <c r="G54" s="139">
+        <v>347.65446200000002</v>
+      </c>
+      <c r="H54" s="140">
+        <v>12732.451826</v>
+      </c>
+      <c r="I54" s="186">
+        <v>91.19005709891988</v>
+      </c>
+      <c r="J54" s="141">
+        <v>82632.29397770045</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B55" s="142" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B56" s="142" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B57" s="142" t="s">
+        <v>152</v>
+      </c>
+      <c r="C57" s="187"/>
+      <c r="D57" s="187"/>
+      <c r="E57" s="187"/>
+      <c r="F57" s="187"/>
+      <c r="G57" s="187"/>
+      <c r="H57" s="187"/>
+      <c r="I57" s="187"/>
+      <c r="J57" s="188"/>
+    </row>
+    <row r="58" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B58" s="190" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B59" s="191" t="s">
+        <v>154</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="J4:J6"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="G1:J1"/>
+    <mergeCell ref="B1:F1"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="1.7322834645669289" right="0.31496062992125978" top="0.31496062992125978" bottom="0.23622047244094491" header="0.35433070866141742" footer="0.31496062992125978"/>
+  <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>総括表</vt:lpstr>
       <vt:lpstr>被保険者数</vt:lpstr>
       <vt:lpstr>被保険者数（現役並み再掲）</vt:lpstr>
       <vt:lpstr>被保険者数（一般Ⅱ再掲）</vt:lpstr>
+      <vt:lpstr>医療給付の状況</vt:lpstr>
+      <vt:lpstr>医療給付の状況!Print_Area</vt:lpstr>
       <vt:lpstr>総括表!Print_Area</vt:lpstr>
-      <vt:lpstr>被保険者数!Print_Area</vt:lpstr>
       <vt:lpstr>'被保険者数（一般Ⅱ再掲）'!Print_Area</vt:lpstr>
       <vt:lpstr>'被保険者数（現役並み再掲）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>