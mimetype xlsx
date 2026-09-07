--- v0 (2026-07-05)
+++ v1 (2026-09-07)
@@ -1,76 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="33" documentId="8_{8967E9C9-F7AC-47A2-8245-D2376FBDAA40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7FF9E538-DFF8-4708-9604-025B291E9704}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF69AD18-E3F5-40F5-BB84-6DB7EE2BD21F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{19104D16-1C10-4227-9102-8A5271281D7A}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{19104D16-1C10-4227-9102-8A5271281D7A}"/>
   </bookViews>
   <sheets>
     <sheet name="f002-07-021" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="88">
+  <si>
+    <t>３　豆類・そば</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> (1)　令和７年産豆類（乾燥子実）及びそば（乾燥子実）の収穫量（全国農業地域別・都道府県別）</t>
+    <rPh sb="5" eb="7">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　ア　大豆　</t>
+    <rPh sb="4" eb="5">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>マメ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
   <si>
     <t>全国農業地域
 ・
 都　道　府　県</t>
     <rPh sb="0" eb="2">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ノウギョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チイキ</t>
     </rPh>
     <rPh sb="9" eb="16">
       <t>トドウフケン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>作付面積</t>
     <rPh sb="0" eb="2">
       <t>サクヅケ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>メンセキ</t>
@@ -88,50 +111,60 @@
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>収穫量</t>
     <rPh sb="0" eb="3">
       <t>シュウカクリョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>前年産との比較</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（　参　　考　）</t>
     <rPh sb="2" eb="3">
       <t>サン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>コウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
+    <t>10ａ当たり収量</t>
+    <rPh sb="3" eb="4">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シュウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
     <t>10ａ当たり
 平均収量
 対　 比</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>10ａ当たり
 平均収量</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>対差</t>
     <rPh sb="0" eb="1">
       <t>タイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>対比</t>
     <rPh sb="0" eb="2">
       <t>タイヒ</t>
     </rPh>
@@ -192,50 +225,53 @@
   <si>
     <t>北陸</t>
   </si>
   <si>
     <t>関東・東山</t>
   </si>
   <si>
     <t>東海</t>
   </si>
   <si>
     <t>近畿</t>
   </si>
   <si>
     <t>中国</t>
   </si>
   <si>
     <t>四国</t>
   </si>
   <si>
     <t>九州</t>
   </si>
   <si>
     <t>沖縄</t>
   </si>
   <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>(都道府県)</t>
     <rPh sb="1" eb="5">
       <t>トドウフケン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>北海道</t>
   </si>
   <si>
     <t>青森</t>
   </si>
   <si>
     <t>岩手</t>
   </si>
   <si>
     <t>宮城</t>
   </si>
   <si>
     <t>秋田</t>
   </si>
   <si>
     <t>山形</t>
   </si>
   <si>
@@ -370,202 +406,173 @@
   </si>
   <si>
     <t>東海農政局</t>
     <rPh sb="0" eb="2">
       <t>トウカイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ノウセイキョク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>中国四国農政局</t>
     <rPh sb="0" eb="2">
       <t>チュウゴク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シコク</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ノウセイキョク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>３　豆類・そば</t>
-[...13 lines deleted...]
-    <t>x</t>
+    <t>注：１　「（参考）10ａ当たり平均収量対比」とは、10ａ当たり平均収量（前年産を起点とした過去７か年のうち、最高及び最低を除いた５か年の平均値）</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="36" eb="39">
+      <t>ゼンネンサン</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>キテン</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>カコ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　に対する当年産の10ａ当たり収量の比率である。</t>
     <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　２　全国農業地域別（都府県を除く。）の10ａ当たり平均収量は、各都府県の10ａ当たり平均収量に当年産の作付面積を乗じて求めた平均収穫量を全</t>
+    <rPh sb="4" eb="6">
+      <t>ゼンコク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ノウギョウ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>チイキベツ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>トフケン</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ノゾ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ヘイキン</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>シュウリョウ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>カク</t>
+    </rPh>
+    <rPh sb="34" eb="37">
+      <t>トフケン</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>トウネン</t>
+    </rPh>
+    <rPh sb="51" eb="52">
+      <t>サン</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>ヘイキン</t>
+    </rPh>
+    <rPh sb="66" eb="67">
+      <t>オサム</t>
+    </rPh>
+    <rPh sb="68" eb="69">
+      <t>リョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　国農業地域別に積み上げ、当年産の全国農業地域別作付面積で除して算出している。</t>
     <rPh sb="10" eb="11">
       <t>ツ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ア</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>トウネン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>サン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ノウギョウ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>チイキベツ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>メンセキ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>ジョ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>サンシュツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>注：１　「（参考）10ａ当たり平均収量対比」とは、10ａ当たり平均収量（前年産を起点とした過去７か年のうち、最高及び最低を除いた５か年の平均値）</t>
-[...78 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <t>kg</t>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
+  <numFmts count="8">
     <numFmt numFmtId="176" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
     <numFmt numFmtId="177" formatCode="###\ ###\ ###&quot; &quot;;\-###\ ###\ ###&quot; &quot;;;@&quot; &quot;"/>
     <numFmt numFmtId="178" formatCode="\(0\)"/>
     <numFmt numFmtId="179" formatCode="##&quot; &quot;\ "/>
     <numFmt numFmtId="180" formatCode="###,###,###;###,###,###;0;@"/>
     <numFmt numFmtId="181" formatCode="#,##0;&quot;△  &quot;??,??0;@"/>
     <numFmt numFmtId="182" formatCode="###\ ###\ ###;&quot;△&quot;###\ ###\ ###;0;@"/>
+    <numFmt numFmtId="183" formatCode="#,##0;&quot;△&quot;??,??0;@"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="13"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -877,51 +884,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
@@ -1005,126 +1012,134 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="182" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="180" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="180" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="180" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="180" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="181" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="182" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="183" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="ハイパーリンク 2" xfId="13" xr:uid="{006AC930-A4E4-4A65-9A0B-5B8E9635972C}"/>
     <cellStyle name="ハイパーリンク 2 2" xfId="9" xr:uid="{3272BBE6-2FB6-4177-81B8-2DC9795DE409}"/>
     <cellStyle name="ハイパーリンク 2 2 2" xfId="12" xr:uid="{D9334401-2FFC-4423-BBBC-FF49887F91BB}"/>
     <cellStyle name="ハイパーリンク 2 2 3" xfId="11" xr:uid="{651256E3-C628-4C55-A6EA-1AFD350B3764}"/>
     <cellStyle name="桁区切り 2" xfId="1" xr:uid="{72482247-923E-4EED-88E5-B42CF51F1292}"/>
     <cellStyle name="桁区切り 2 2" xfId="7" xr:uid="{7917281C-AB24-42E2-8D2A-5C6BE798A8DF}"/>
     <cellStyle name="通貨 2" xfId="2" xr:uid="{8FB525DE-8077-4836-BA42-FA8CD06DB882}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{6F517968-97B3-4DAE-BB3A-AFED36CAF2DE}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{7E870819-2BD6-48D8-9203-88A76CB9F371}"/>
     <cellStyle name="標準 2 3" xfId="8" xr:uid="{E2FEA75F-CA18-4400-A775-744468C7334B}"/>
     <cellStyle name="標準 3" xfId="5" xr:uid="{E8E70F4C-5967-4C0E-A20A-359927C052E4}"/>
     <cellStyle name="標準 4" xfId="10" xr:uid="{47ABB5E3-0308-4C2D-9A22-040DE751C3FD}"/>
     <cellStyle name="標準_速報豆早場統計表." xfId="6" xr:uid="{BF3DC283-C828-4244-9014-BE1BA388452E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -1410,2739 +1425,2739 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FBBC154-1158-4805-8EFC-CD6530B48AFE}">
   <sheetPr codeName="Sheet16"/>
   <dimension ref="A1:L80"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="2" customWidth="1"/>
     <col min="2" max="4" width="10.7109375" style="3" customWidth="1"/>
-    <col min="5" max="5" width="10.7109375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
+    <col min="5" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="17.25" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:12" ht="17.25" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
     </row>
     <row r="3" spans="1:12" ht="17.25" x14ac:dyDescent="0.15">
       <c r="A3" s="5" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" s="6" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="K4" s="7"/>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="43" t="s">
-[...8 lines deleted...]
-      <c r="D5" s="46" t="s">
+      <c r="A5" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="52" t="s">
+      <c r="B5" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="53"/>
-[...4 lines deleted...]
-      <c r="K5" s="54" t="s">
+      <c r="C5" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="L5" s="55"/>
+      <c r="D5" s="60" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="L5" s="46"/>
     </row>
     <row r="6" spans="1:12" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="44"/>
-[...15 lines deleted...]
-      <c r="K6" s="60" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="48"/>
+      <c r="G6" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="56"/>
+      <c r="I6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="62" t="s">
-        <v>7</v>
+      <c r="J6" s="50"/>
+      <c r="K6" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="L6" s="53" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="8" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="45"/>
-[...2 lines deleted...]
-      <c r="D7" s="48"/>
+      <c r="A7" s="59"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="62"/>
       <c r="E7" s="25" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F7" s="26" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G7" s="25" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="H7" s="26" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I7" s="27" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="J7" s="28" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="L7" s="63"/>
+        <v>13</v>
+      </c>
+      <c r="K7" s="52"/>
+      <c r="L7" s="54"/>
     </row>
     <row r="8" spans="1:12" s="12" customFormat="1" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="9"/>
       <c r="B8" s="10">
         <v>1</v>
       </c>
       <c r="C8" s="11">
         <v>2</v>
       </c>
       <c r="D8" s="11">
         <v>3</v>
       </c>
       <c r="E8" s="11">
         <v>4</v>
       </c>
       <c r="F8" s="11">
         <v>5</v>
       </c>
       <c r="G8" s="11">
         <v>6</v>
       </c>
       <c r="H8" s="11">
         <v>7</v>
       </c>
       <c r="I8" s="11">
         <v>8</v>
       </c>
       <c r="J8" s="11">
         <v>9</v>
       </c>
       <c r="K8" s="11">
         <v>10</v>
       </c>
       <c r="L8" s="11">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="13"/>
       <c r="B9" s="14" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C9" s="15" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D9" s="15" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E9" s="15" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F9" s="15" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G9" s="15" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H9" s="15"/>
+        <v>87</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>18</v>
+      </c>
       <c r="I9" s="15" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="J9" s="15" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="K9" s="15" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="L9" s="15" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="16" customFormat="1" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="29" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B10" s="30">
         <v>144100</v>
       </c>
       <c r="C10" s="31">
         <v>181</v>
       </c>
       <c r="D10" s="31">
         <v>261200</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="44">
         <v>-9800</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="44">
         <v>94</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="44">
         <v>17</v>
       </c>
       <c r="H10" s="33">
         <v>110</v>
       </c>
       <c r="I10" s="32">
         <v>8800</v>
       </c>
       <c r="J10" s="33">
         <v>103</v>
       </c>
       <c r="K10" s="33">
         <v>113</v>
       </c>
       <c r="L10" s="33">
         <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
-      <c r="E11" s="34"/>
-[...1 lines deleted...]
-      <c r="G11" s="34"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
       <c r="H11" s="35"/>
       <c r="I11" s="34"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
     </row>
     <row r="12" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B12" s="36">
         <v>46800</v>
       </c>
       <c r="C12" s="37">
         <v>291</v>
       </c>
       <c r="D12" s="37">
         <v>136200</v>
       </c>
-      <c r="E12" s="34">
+      <c r="E12" s="42">
         <v>0</v>
       </c>
-      <c r="F12" s="35">
+      <c r="F12" s="42">
         <v>100</v>
       </c>
-      <c r="G12" s="34">
+      <c r="G12" s="42">
         <v>8</v>
       </c>
       <c r="H12" s="35">
         <v>103</v>
       </c>
       <c r="I12" s="34">
         <v>3800</v>
       </c>
       <c r="J12" s="35">
         <v>103</v>
       </c>
       <c r="K12" s="35">
         <v>119</v>
       </c>
       <c r="L12" s="35">
         <v>245</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B13" s="36">
         <v>97300</v>
       </c>
       <c r="C13" s="37">
         <v>128</v>
       </c>
       <c r="D13" s="37">
         <v>125000</v>
       </c>
-      <c r="E13" s="34">
+      <c r="E13" s="42">
         <v>-9700</v>
       </c>
-      <c r="F13" s="35">
+      <c r="F13" s="42">
         <v>91</v>
       </c>
-      <c r="G13" s="34">
+      <c r="G13" s="42">
         <v>16</v>
       </c>
       <c r="H13" s="35">
         <v>114</v>
       </c>
       <c r="I13" s="34">
         <v>5000</v>
       </c>
       <c r="J13" s="35">
         <v>104</v>
       </c>
       <c r="K13" s="35">
         <v>102</v>
       </c>
       <c r="L13" s="35">
         <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B14" s="36">
         <v>34600</v>
       </c>
       <c r="C14" s="37">
         <v>139</v>
       </c>
       <c r="D14" s="37">
         <v>48100</v>
       </c>
-      <c r="E14" s="34">
+      <c r="E14" s="42">
         <v>-3200</v>
       </c>
-      <c r="F14" s="35">
+      <c r="F14" s="42">
         <v>92</v>
       </c>
-      <c r="G14" s="34">
+      <c r="G14" s="42">
         <v>4</v>
       </c>
       <c r="H14" s="35">
         <v>103</v>
       </c>
-      <c r="I14" s="34">
+      <c r="I14" s="42">
         <v>-3000</v>
       </c>
       <c r="J14" s="35">
         <v>94</v>
       </c>
       <c r="K14" s="35">
         <v>100</v>
       </c>
       <c r="L14" s="35">
         <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B15" s="36">
         <v>10800</v>
       </c>
       <c r="C15" s="37">
         <v>137</v>
       </c>
       <c r="D15" s="37">
         <v>14800</v>
       </c>
-      <c r="E15" s="34">
+      <c r="E15" s="42">
         <v>-1500</v>
       </c>
-      <c r="F15" s="35">
+      <c r="F15" s="42">
         <v>88</v>
       </c>
-      <c r="G15" s="34">
+      <c r="G15" s="42">
         <v>13</v>
       </c>
       <c r="H15" s="35">
         <v>110</v>
       </c>
-      <c r="I15" s="34">
+      <c r="I15" s="42">
         <v>-500</v>
       </c>
       <c r="J15" s="35">
         <v>97</v>
       </c>
       <c r="K15" s="35">
         <v>99</v>
       </c>
       <c r="L15" s="35">
         <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B16" s="36">
         <v>9270</v>
       </c>
       <c r="C16" s="37">
         <v>133</v>
       </c>
       <c r="D16" s="37">
         <v>12300</v>
       </c>
-      <c r="E16" s="34">
+      <c r="E16" s="42">
         <v>-830</v>
       </c>
-      <c r="F16" s="35">
+      <c r="F16" s="42">
         <v>92</v>
       </c>
-      <c r="G16" s="34">
+      <c r="G16" s="42">
         <v>10</v>
       </c>
       <c r="H16" s="35">
         <v>108</v>
       </c>
-      <c r="I16" s="34">
+      <c r="I16" s="42">
         <v>-100</v>
       </c>
       <c r="J16" s="35">
         <v>99</v>
       </c>
       <c r="K16" s="35">
         <v>102</v>
       </c>
       <c r="L16" s="35">
         <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B17" s="36">
         <v>11300</v>
       </c>
       <c r="C17" s="37">
         <v>113</v>
       </c>
       <c r="D17" s="37">
         <v>12800</v>
       </c>
-      <c r="E17" s="34">
+      <c r="E17" s="42">
         <v>-700</v>
       </c>
-      <c r="F17" s="35">
+      <c r="F17" s="42">
         <v>94</v>
       </c>
-      <c r="G17" s="34">
+      <c r="G17" s="42">
         <v>34</v>
       </c>
       <c r="H17" s="35">
         <v>143</v>
       </c>
-      <c r="I17" s="34">
+      <c r="I17" s="42">
         <v>3370</v>
       </c>
       <c r="J17" s="35">
         <v>136</v>
       </c>
       <c r="K17" s="35">
         <v>118</v>
       </c>
       <c r="L17" s="35">
         <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B18" s="36">
         <v>9640</v>
       </c>
       <c r="C18" s="37">
         <v>108</v>
       </c>
       <c r="D18" s="37">
         <v>10400</v>
       </c>
-      <c r="E18" s="34">
+      <c r="E18" s="42">
         <v>-460</v>
       </c>
-      <c r="F18" s="35">
+      <c r="F18" s="42">
         <v>95</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="42">
         <v>42</v>
       </c>
       <c r="H18" s="35">
         <v>164</v>
       </c>
-      <c r="I18" s="34">
+      <c r="I18" s="42">
         <v>3750</v>
       </c>
       <c r="J18" s="35">
         <v>156</v>
       </c>
       <c r="K18" s="35">
         <v>101</v>
       </c>
       <c r="L18" s="35">
         <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="8" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B19" s="36">
         <v>3840</v>
       </c>
       <c r="C19" s="37">
         <v>73</v>
       </c>
       <c r="D19" s="37">
         <v>2810</v>
       </c>
-      <c r="E19" s="34">
+      <c r="E19" s="42">
         <v>-340</v>
       </c>
-      <c r="F19" s="35">
+      <c r="F19" s="42">
         <v>92</v>
       </c>
-      <c r="G19" s="34">
+      <c r="G19" s="42">
         <v>6</v>
       </c>
       <c r="H19" s="35">
         <v>109</v>
       </c>
-      <c r="I19" s="34">
+      <c r="I19" s="42">
         <v>-10</v>
       </c>
       <c r="J19" s="35">
         <v>100</v>
       </c>
       <c r="K19" s="35">
         <v>78</v>
       </c>
       <c r="L19" s="35">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="8" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B20" s="36">
         <v>449</v>
       </c>
       <c r="C20" s="37">
         <v>109</v>
       </c>
       <c r="D20" s="37">
         <v>489</v>
       </c>
-      <c r="E20" s="34">
+      <c r="E20" s="42">
         <v>-18</v>
       </c>
-      <c r="F20" s="35">
+      <c r="F20" s="42">
         <v>96</v>
       </c>
-      <c r="G20" s="34">
+      <c r="G20" s="42">
         <v>24</v>
       </c>
       <c r="H20" s="35">
         <v>128</v>
       </c>
       <c r="I20" s="34">
         <v>90</v>
       </c>
       <c r="J20" s="35">
         <v>123</v>
       </c>
       <c r="K20" s="35">
         <v>83</v>
       </c>
       <c r="L20" s="35">
         <v>131</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B21" s="36">
         <v>17400</v>
       </c>
       <c r="C21" s="37">
         <v>134</v>
       </c>
       <c r="D21" s="37">
         <v>23300</v>
       </c>
-      <c r="E21" s="34">
+      <c r="E21" s="42">
         <v>-2800</v>
       </c>
-      <c r="F21" s="35">
+      <c r="F21" s="42">
         <v>86</v>
       </c>
-      <c r="G21" s="34">
+      <c r="G21" s="42">
         <v>26</v>
       </c>
       <c r="H21" s="35">
         <v>124</v>
       </c>
       <c r="I21" s="34">
         <v>1400</v>
       </c>
       <c r="J21" s="35">
         <v>106</v>
       </c>
       <c r="K21" s="35">
         <v>110</v>
       </c>
       <c r="L21" s="35">
         <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="8" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B22" s="36" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>80</v>
-[...8 lines deleted...]
-        <v>80</v>
+        <v>32</v>
+      </c>
+      <c r="E22" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="F22" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="G22" s="42" t="s">
+        <v>32</v>
       </c>
       <c r="H22" s="35" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="I22" s="34" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="J22" s="35" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="K22" s="35" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="L22" s="35">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="8" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
-      <c r="E23" s="34"/>
-[...1 lines deleted...]
-      <c r="G23" s="34"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="35"/>
       <c r="K23" s="35"/>
       <c r="L23" s="35"/>
     </row>
     <row r="24" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="8" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B24" s="36">
         <v>46800</v>
       </c>
       <c r="C24" s="37">
         <v>291</v>
       </c>
       <c r="D24" s="37">
         <v>136200</v>
       </c>
-      <c r="E24" s="34">
+      <c r="E24" s="42">
         <v>0</v>
       </c>
-      <c r="F24" s="35">
+      <c r="F24" s="42">
         <v>100</v>
       </c>
-      <c r="G24" s="34">
+      <c r="G24" s="42">
         <v>8</v>
       </c>
       <c r="H24" s="35">
         <v>103</v>
       </c>
       <c r="I24" s="34">
         <v>3800</v>
       </c>
       <c r="J24" s="35">
         <v>103</v>
       </c>
       <c r="K24" s="35">
         <v>119</v>
       </c>
       <c r="L24" s="35">
         <v>245</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="8" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B25" s="36">
         <v>5260</v>
       </c>
       <c r="C25" s="37">
         <v>142</v>
       </c>
       <c r="D25" s="37">
         <v>7470</v>
       </c>
-      <c r="E25" s="34">
+      <c r="E25" s="42">
         <v>-380</v>
       </c>
-      <c r="F25" s="35">
+      <c r="F25" s="42">
         <v>93</v>
       </c>
-      <c r="G25" s="34">
+      <c r="G25" s="42">
         <v>5</v>
       </c>
       <c r="H25" s="35">
         <v>104</v>
       </c>
-      <c r="I25" s="34">
+      <c r="I25" s="42">
         <v>-260</v>
       </c>
       <c r="J25" s="35">
         <v>97</v>
       </c>
       <c r="K25" s="35">
         <v>103</v>
       </c>
       <c r="L25" s="35">
         <v>138</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="8" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B26" s="36">
         <v>4550</v>
       </c>
       <c r="C26" s="37">
         <v>114</v>
       </c>
       <c r="D26" s="37">
         <v>5190</v>
       </c>
-      <c r="E26" s="34">
+      <c r="E26" s="42">
         <v>-280</v>
       </c>
-      <c r="F26" s="35">
+      <c r="F26" s="42">
         <v>94</v>
       </c>
-      <c r="G26" s="34">
+      <c r="G26" s="42">
         <v>4</v>
       </c>
       <c r="H26" s="35">
         <v>104</v>
       </c>
-      <c r="I26" s="34">
+      <c r="I26" s="42">
         <v>-120</v>
       </c>
       <c r="J26" s="35">
         <v>98</v>
       </c>
       <c r="K26" s="35">
         <v>88</v>
       </c>
       <c r="L26" s="35">
         <v>129</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="8" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="B27" s="36">
         <v>10700</v>
       </c>
       <c r="C27" s="37">
         <v>161</v>
       </c>
       <c r="D27" s="37">
         <v>17200</v>
       </c>
-      <c r="E27" s="34">
+      <c r="E27" s="42">
         <v>-900</v>
       </c>
-      <c r="F27" s="35">
+      <c r="F27" s="42">
         <v>92</v>
       </c>
-      <c r="G27" s="34">
+      <c r="G27" s="42">
         <v>-2</v>
       </c>
       <c r="H27" s="35">
         <v>99</v>
       </c>
-      <c r="I27" s="34">
+      <c r="I27" s="42">
         <v>-1700</v>
       </c>
       <c r="J27" s="35">
         <v>91</v>
       </c>
       <c r="K27" s="35">
         <v>102</v>
       </c>
       <c r="L27" s="35">
         <v>158</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B28" s="36">
         <v>8100</v>
       </c>
       <c r="C28" s="37">
         <v>121</v>
       </c>
       <c r="D28" s="37">
         <v>9800</v>
       </c>
-      <c r="E28" s="34">
+      <c r="E28" s="42">
         <v>-1160</v>
       </c>
-      <c r="F28" s="35">
+      <c r="F28" s="42">
         <v>87</v>
       </c>
-      <c r="G28" s="34">
+      <c r="G28" s="42">
         <v>-1</v>
       </c>
       <c r="H28" s="35">
         <v>99</v>
       </c>
-      <c r="I28" s="34">
+      <c r="I28" s="42">
         <v>-1500</v>
       </c>
       <c r="J28" s="35">
         <v>87</v>
       </c>
       <c r="K28" s="35">
         <v>97</v>
       </c>
       <c r="L28" s="35">
         <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B29" s="36">
         <v>4540</v>
       </c>
       <c r="C29" s="37">
         <v>152</v>
       </c>
       <c r="D29" s="37">
         <v>6900</v>
       </c>
-      <c r="E29" s="34">
+      <c r="E29" s="42">
         <v>-360</v>
       </c>
-      <c r="F29" s="35">
+      <c r="F29" s="42">
         <v>93</v>
       </c>
-      <c r="G29" s="34">
+      <c r="G29" s="42">
         <v>22</v>
       </c>
       <c r="H29" s="35">
         <v>117</v>
       </c>
-      <c r="I29" s="34">
+      <c r="I29" s="42">
         <v>530</v>
       </c>
       <c r="J29" s="35">
         <v>108</v>
       </c>
       <c r="K29" s="35">
         <v>111</v>
       </c>
       <c r="L29" s="35">
         <v>137</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B30" s="36">
         <v>1400</v>
       </c>
       <c r="C30" s="37">
         <v>109</v>
       </c>
       <c r="D30" s="37">
         <v>1530</v>
       </c>
-      <c r="E30" s="34">
+      <c r="E30" s="42">
         <v>-90</v>
       </c>
-      <c r="F30" s="35">
+      <c r="F30" s="42">
         <v>94</v>
       </c>
-      <c r="G30" s="34">
+      <c r="G30" s="42">
         <v>7</v>
       </c>
       <c r="H30" s="35">
         <v>107</v>
       </c>
-      <c r="I30" s="34">
+      <c r="I30" s="42">
         <v>10</v>
       </c>
       <c r="J30" s="35">
         <v>101</v>
       </c>
       <c r="K30" s="35">
         <v>94</v>
       </c>
       <c r="L30" s="35">
         <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:12" s="24" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="38" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B31" s="39">
         <v>2930</v>
       </c>
       <c r="C31" s="40">
         <v>118</v>
       </c>
       <c r="D31" s="40">
         <v>3460</v>
       </c>
-      <c r="E31" s="41">
+      <c r="E31" s="43">
         <v>-370</v>
       </c>
-      <c r="F31" s="42">
+      <c r="F31" s="43">
         <v>89</v>
       </c>
-      <c r="G31" s="41">
+      <c r="G31" s="43">
         <v>5</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>104</v>
       </c>
-      <c r="I31" s="41">
+      <c r="I31" s="43">
         <v>-270</v>
       </c>
-      <c r="J31" s="42">
+      <c r="J31" s="41">
         <v>93</v>
       </c>
-      <c r="K31" s="42">
+      <c r="K31" s="41">
         <v>103</v>
       </c>
-      <c r="L31" s="42">
+      <c r="L31" s="41">
         <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="8" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B32" s="36">
         <v>2390</v>
       </c>
       <c r="C32" s="37">
         <v>178</v>
       </c>
       <c r="D32" s="37">
         <v>4250</v>
       </c>
-      <c r="E32" s="34">
+      <c r="E32" s="42">
         <v>-240</v>
       </c>
-      <c r="F32" s="35">
+      <c r="F32" s="42">
         <v>91</v>
       </c>
-      <c r="G32" s="34">
+      <c r="G32" s="42">
         <v>52</v>
       </c>
       <c r="H32" s="35">
         <v>141</v>
       </c>
-      <c r="I32" s="34">
+      <c r="I32" s="42">
         <v>940</v>
       </c>
       <c r="J32" s="35">
         <v>128</v>
       </c>
       <c r="K32" s="35">
         <v>117</v>
       </c>
       <c r="L32" s="35">
         <v>152</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="8" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B33" s="36">
         <v>253</v>
       </c>
       <c r="C33" s="37">
         <v>148</v>
       </c>
       <c r="D33" s="37">
         <v>374</v>
       </c>
-      <c r="E33" s="34">
+      <c r="E33" s="42">
         <v>-20</v>
       </c>
-      <c r="F33" s="35">
+      <c r="F33" s="42">
         <v>93</v>
       </c>
-      <c r="G33" s="34">
+      <c r="G33" s="42">
         <v>62</v>
       </c>
       <c r="H33" s="35">
         <v>172</v>
       </c>
-      <c r="I33" s="34">
+      <c r="I33" s="42">
         <v>139</v>
       </c>
       <c r="J33" s="35">
         <v>159</v>
       </c>
       <c r="K33" s="35">
         <v>114</v>
       </c>
       <c r="L33" s="35">
         <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="8" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B34" s="36">
         <v>611</v>
       </c>
       <c r="C34" s="37">
         <v>62</v>
       </c>
       <c r="D34" s="37">
         <v>379</v>
       </c>
-      <c r="E34" s="34">
+      <c r="E34" s="42">
         <v>-56</v>
       </c>
-      <c r="F34" s="35">
+      <c r="F34" s="42">
         <v>92</v>
       </c>
-      <c r="G34" s="34">
+      <c r="G34" s="42">
         <v>-20</v>
       </c>
       <c r="H34" s="35">
         <v>76</v>
       </c>
-      <c r="I34" s="34">
+      <c r="I34" s="42">
         <v>-168</v>
       </c>
       <c r="J34" s="35">
         <v>69</v>
       </c>
       <c r="K34" s="35">
         <v>71</v>
       </c>
       <c r="L34" s="35">
         <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="8" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="B35" s="36">
         <v>713</v>
       </c>
       <c r="C35" s="37">
         <v>144</v>
       </c>
       <c r="D35" s="37">
         <v>1030</v>
       </c>
-      <c r="E35" s="34">
+      <c r="E35" s="42">
         <v>-108</v>
       </c>
-      <c r="F35" s="35">
+      <c r="F35" s="42">
         <v>87</v>
       </c>
-      <c r="G35" s="34">
+      <c r="G35" s="42">
         <v>0</v>
       </c>
       <c r="H35" s="35">
         <v>100</v>
       </c>
-      <c r="I35" s="34">
+      <c r="I35" s="42">
         <v>-150</v>
       </c>
       <c r="J35" s="35">
         <v>87</v>
       </c>
       <c r="K35" s="35">
         <v>143</v>
       </c>
       <c r="L35" s="35">
         <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="8" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B36" s="36">
         <v>4</v>
       </c>
       <c r="C36" s="37">
         <v>150</v>
       </c>
       <c r="D36" s="37">
         <v>6</v>
       </c>
-      <c r="E36" s="34">
+      <c r="E36" s="42">
         <v>0</v>
       </c>
-      <c r="F36" s="35">
+      <c r="F36" s="42">
         <v>100</v>
       </c>
-      <c r="G36" s="34">
+      <c r="G36" s="42">
         <v>30</v>
       </c>
       <c r="H36" s="35">
         <v>125</v>
       </c>
-      <c r="I36" s="34">
+      <c r="I36" s="42">
         <v>1</v>
       </c>
       <c r="J36" s="35">
         <v>120</v>
       </c>
       <c r="K36" s="35">
         <v>115</v>
       </c>
       <c r="L36" s="35">
         <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="8" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B37" s="36">
         <v>27</v>
       </c>
       <c r="C37" s="37">
         <v>141</v>
       </c>
       <c r="D37" s="37">
         <v>38</v>
       </c>
-      <c r="E37" s="34">
+      <c r="E37" s="42">
         <v>-10</v>
       </c>
-      <c r="F37" s="35">
+      <c r="F37" s="42">
         <v>73</v>
       </c>
-      <c r="G37" s="34">
+      <c r="G37" s="42">
         <v>41</v>
       </c>
       <c r="H37" s="35">
         <v>141</v>
       </c>
-      <c r="I37" s="34">
+      <c r="I37" s="42">
         <v>1</v>
       </c>
       <c r="J37" s="35">
         <v>103</v>
       </c>
       <c r="K37" s="35">
         <v>104</v>
       </c>
       <c r="L37" s="35">
         <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:12" s="24" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="38" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B38" s="39">
         <v>3650</v>
       </c>
       <c r="C38" s="40">
         <v>176</v>
       </c>
       <c r="D38" s="40">
         <v>6420</v>
       </c>
-      <c r="E38" s="41">
+      <c r="E38" s="43">
         <v>-580</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="43">
         <v>86</v>
       </c>
-      <c r="G38" s="41">
+      <c r="G38" s="43">
         <v>14</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>109</v>
       </c>
-      <c r="I38" s="41">
+      <c r="I38" s="43">
         <v>-430</v>
       </c>
-      <c r="J38" s="42">
+      <c r="J38" s="41">
         <v>94</v>
       </c>
-      <c r="K38" s="42">
+      <c r="K38" s="41">
         <v>105</v>
       </c>
-      <c r="L38" s="42">
+      <c r="L38" s="41">
         <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="8" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B39" s="36">
         <v>4180</v>
       </c>
       <c r="C39" s="37">
         <v>115</v>
       </c>
       <c r="D39" s="37">
         <v>4810</v>
       </c>
-      <c r="E39" s="34">
+      <c r="E39" s="42">
         <v>-370</v>
       </c>
-      <c r="F39" s="35">
+      <c r="F39" s="42">
         <v>92</v>
       </c>
-      <c r="G39" s="34">
+      <c r="G39" s="42">
         <v>8</v>
       </c>
       <c r="H39" s="35">
         <v>107</v>
       </c>
-      <c r="I39" s="34">
+      <c r="I39" s="42">
         <v>-60</v>
       </c>
       <c r="J39" s="35">
         <v>99</v>
       </c>
       <c r="K39" s="35">
         <v>88</v>
       </c>
       <c r="L39" s="35">
         <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="8" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B40" s="36">
         <v>1350</v>
       </c>
       <c r="C40" s="37">
         <v>98</v>
       </c>
       <c r="D40" s="37">
         <v>1320</v>
       </c>
-      <c r="E40" s="34">
+      <c r="E40" s="42">
         <v>-300</v>
       </c>
-      <c r="F40" s="35">
+      <c r="F40" s="42">
         <v>82</v>
       </c>
-      <c r="G40" s="34">
+      <c r="G40" s="42">
         <v>-4</v>
       </c>
       <c r="H40" s="35">
         <v>96</v>
       </c>
-      <c r="I40" s="34">
+      <c r="I40" s="42">
         <v>-360</v>
       </c>
       <c r="J40" s="35">
         <v>79</v>
       </c>
       <c r="K40" s="35">
         <v>84</v>
       </c>
       <c r="L40" s="35">
         <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="8" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B41" s="36">
         <v>1620</v>
       </c>
       <c r="C41" s="37">
         <v>140</v>
       </c>
       <c r="D41" s="37">
         <v>2270</v>
       </c>
-      <c r="E41" s="34">
+      <c r="E41" s="42">
         <v>-230</v>
       </c>
-      <c r="F41" s="35">
+      <c r="F41" s="42">
         <v>88</v>
       </c>
-      <c r="G41" s="34">
+      <c r="G41" s="42">
         <v>36</v>
       </c>
       <c r="H41" s="35">
         <v>135</v>
       </c>
-      <c r="I41" s="34">
+      <c r="I41" s="42">
         <v>350</v>
       </c>
       <c r="J41" s="35">
         <v>118</v>
       </c>
       <c r="K41" s="35">
         <v>120</v>
       </c>
       <c r="L41" s="35">
         <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:12" s="24" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="38" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B42" s="39">
         <v>178</v>
       </c>
       <c r="C42" s="40">
         <v>106</v>
       </c>
       <c r="D42" s="40">
         <v>189</v>
       </c>
-      <c r="E42" s="41">
+      <c r="E42" s="43">
         <v>-25</v>
       </c>
-      <c r="F42" s="42">
+      <c r="F42" s="43">
         <v>88</v>
       </c>
-      <c r="G42" s="41">
+      <c r="G42" s="43">
         <v>8</v>
       </c>
-      <c r="H42" s="42">
+      <c r="H42" s="41">
         <v>108</v>
       </c>
-      <c r="I42" s="41">
+      <c r="I42" s="43">
         <v>-10</v>
       </c>
-      <c r="J42" s="42">
+      <c r="J42" s="41">
         <v>95</v>
       </c>
-      <c r="K42" s="42">
+      <c r="K42" s="41">
         <v>95</v>
       </c>
-      <c r="L42" s="42">
+      <c r="L42" s="41">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="8" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B43" s="36">
         <v>2170</v>
       </c>
       <c r="C43" s="37">
         <v>119</v>
       </c>
       <c r="D43" s="37">
         <v>2580</v>
       </c>
-      <c r="E43" s="34">
+      <c r="E43" s="42">
         <v>-50</v>
       </c>
-      <c r="F43" s="35">
+      <c r="F43" s="42">
         <v>98</v>
       </c>
-      <c r="G43" s="34">
+      <c r="G43" s="42">
         <v>-23</v>
       </c>
       <c r="H43" s="35">
         <v>84</v>
       </c>
-      <c r="I43" s="34">
+      <c r="I43" s="42">
         <v>-570</v>
       </c>
       <c r="J43" s="35">
         <v>82</v>
       </c>
       <c r="K43" s="35">
         <v>80</v>
       </c>
       <c r="L43" s="35">
         <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:12" s="24" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="38" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B44" s="39">
         <v>2930</v>
       </c>
       <c r="C44" s="40">
         <v>121</v>
       </c>
       <c r="D44" s="40">
         <v>3550</v>
       </c>
-      <c r="E44" s="41">
+      <c r="E44" s="43">
         <v>-120</v>
       </c>
-      <c r="F44" s="42">
+      <c r="F44" s="43">
         <v>96</v>
       </c>
-      <c r="G44" s="41">
+      <c r="G44" s="43">
         <v>54</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>181</v>
       </c>
-      <c r="I44" s="41">
+      <c r="I44" s="43">
         <v>1510</v>
       </c>
-      <c r="J44" s="42">
+      <c r="J44" s="41">
         <v>174</v>
       </c>
-      <c r="K44" s="42">
+      <c r="K44" s="41">
         <v>122</v>
       </c>
-      <c r="L44" s="42">
+      <c r="L44" s="41">
         <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="8" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B45" s="36">
         <v>154</v>
       </c>
       <c r="C45" s="37">
         <v>88</v>
       </c>
       <c r="D45" s="37">
         <v>136</v>
       </c>
-      <c r="E45" s="34">
+      <c r="E45" s="42">
         <v>-30</v>
       </c>
-      <c r="F45" s="35">
+      <c r="F45" s="42">
         <v>84</v>
       </c>
-      <c r="G45" s="34">
+      <c r="G45" s="42">
         <v>42</v>
       </c>
       <c r="H45" s="35">
         <v>191</v>
       </c>
-      <c r="I45" s="34">
+      <c r="I45" s="42">
         <v>51</v>
       </c>
       <c r="J45" s="35">
         <v>160</v>
       </c>
       <c r="K45" s="35">
         <v>122</v>
       </c>
       <c r="L45" s="35">
         <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="8" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B46" s="36">
         <v>4120</v>
       </c>
       <c r="C46" s="37">
         <v>142</v>
       </c>
       <c r="D46" s="37">
         <v>5850</v>
       </c>
-      <c r="E46" s="34">
+      <c r="E46" s="42">
         <v>-100</v>
       </c>
-      <c r="F46" s="35">
+      <c r="F46" s="42">
         <v>98</v>
       </c>
-      <c r="G46" s="34">
+      <c r="G46" s="42">
         <v>31</v>
       </c>
       <c r="H46" s="35">
         <v>128</v>
       </c>
-      <c r="I46" s="34">
+      <c r="I46" s="42">
         <v>1170</v>
       </c>
       <c r="J46" s="35">
         <v>125</v>
       </c>
       <c r="K46" s="35">
         <v>121</v>
       </c>
       <c r="L46" s="35">
         <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="8" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B47" s="36">
         <v>4110</v>
       </c>
       <c r="C47" s="37">
         <v>79</v>
       </c>
       <c r="D47" s="37">
         <v>3250</v>
       </c>
-      <c r="E47" s="34">
+      <c r="E47" s="42">
         <v>-400</v>
       </c>
-      <c r="F47" s="35">
+      <c r="F47" s="42">
         <v>91</v>
       </c>
-      <c r="G47" s="34">
+      <c r="G47" s="42">
         <v>21</v>
       </c>
       <c r="H47" s="35">
         <v>136</v>
       </c>
-      <c r="I47" s="34">
+      <c r="I47" s="42">
         <v>630</v>
       </c>
       <c r="J47" s="35">
         <v>124</v>
       </c>
       <c r="K47" s="35">
         <v>107</v>
       </c>
       <c r="L47" s="35">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:12" s="24" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="38" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B48" s="39">
         <v>7270</v>
       </c>
       <c r="C48" s="40">
         <v>119</v>
       </c>
       <c r="D48" s="40">
         <v>8650</v>
       </c>
-      <c r="E48" s="41">
+      <c r="E48" s="43">
         <v>-80</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="43">
         <v>99</v>
       </c>
-      <c r="G48" s="41">
+      <c r="G48" s="43">
         <v>48</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>168</v>
       </c>
-      <c r="I48" s="41">
+      <c r="I48" s="43">
         <v>3430</v>
       </c>
-      <c r="J48" s="42">
+      <c r="J48" s="41">
         <v>166</v>
       </c>
-      <c r="K48" s="42">
+      <c r="K48" s="41">
         <v>103</v>
       </c>
-      <c r="L48" s="42">
+      <c r="L48" s="41">
         <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="8" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B49" s="36">
         <v>268</v>
       </c>
       <c r="C49" s="37">
         <v>45</v>
       </c>
       <c r="D49" s="37">
         <v>121</v>
       </c>
-      <c r="E49" s="34">
+      <c r="E49" s="42">
         <v>-57</v>
       </c>
-      <c r="F49" s="35">
+      <c r="F49" s="42">
         <v>82</v>
       </c>
-      <c r="G49" s="34">
+      <c r="G49" s="42">
         <v>14</v>
       </c>
       <c r="H49" s="35">
         <v>145</v>
       </c>
-      <c r="I49" s="34">
+      <c r="I49" s="42">
         <v>20</v>
       </c>
       <c r="J49" s="35">
         <v>120</v>
       </c>
       <c r="K49" s="35">
         <v>52</v>
       </c>
       <c r="L49" s="35">
         <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="8" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B50" s="36">
         <v>11</v>
       </c>
       <c r="C50" s="37">
         <v>64</v>
       </c>
       <c r="D50" s="37">
         <v>7</v>
       </c>
-      <c r="E50" s="34">
+      <c r="E50" s="42">
         <v>-2</v>
       </c>
-      <c r="F50" s="35">
+      <c r="F50" s="42">
         <v>85</v>
       </c>
-      <c r="G50" s="34">
+      <c r="G50" s="42">
         <v>10</v>
       </c>
       <c r="H50" s="35">
         <v>119</v>
       </c>
-      <c r="I50" s="34">
+      <c r="I50" s="42">
         <v>0</v>
       </c>
       <c r="J50" s="35">
         <v>100</v>
       </c>
       <c r="K50" s="35">
         <v>85</v>
       </c>
       <c r="L50" s="35">
         <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="8" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B51" s="36">
         <v>1960</v>
       </c>
       <c r="C51" s="37">
         <v>76</v>
       </c>
       <c r="D51" s="37">
         <v>1490</v>
       </c>
-      <c r="E51" s="34">
+      <c r="E51" s="42">
         <v>-300</v>
       </c>
-      <c r="F51" s="35">
+      <c r="F51" s="42">
         <v>87</v>
       </c>
-      <c r="G51" s="34">
+      <c r="G51" s="42">
         <v>21</v>
       </c>
       <c r="H51" s="35">
         <v>138</v>
       </c>
-      <c r="I51" s="34">
+      <c r="I51" s="42">
         <v>250</v>
       </c>
       <c r="J51" s="35">
         <v>120</v>
       </c>
       <c r="K51" s="35">
         <v>101</v>
       </c>
       <c r="L51" s="35">
         <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="8" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B52" s="36">
         <v>110</v>
       </c>
       <c r="C52" s="37">
         <v>90</v>
       </c>
       <c r="D52" s="37">
         <v>99</v>
       </c>
-      <c r="E52" s="34">
+      <c r="E52" s="42">
         <v>0</v>
       </c>
-      <c r="F52" s="35">
+      <c r="F52" s="42">
         <v>100</v>
       </c>
-      <c r="G52" s="34">
+      <c r="G52" s="42">
         <v>29</v>
       </c>
       <c r="H52" s="35">
         <v>148</v>
       </c>
-      <c r="I52" s="34">
+      <c r="I52" s="42">
         <v>32</v>
       </c>
       <c r="J52" s="35">
         <v>148</v>
       </c>
       <c r="K52" s="35">
         <v>107</v>
       </c>
       <c r="L52" s="35">
         <v>84</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="8" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B53" s="36">
         <v>23</v>
       </c>
       <c r="C53" s="37">
         <v>65</v>
       </c>
       <c r="D53" s="37">
         <v>15</v>
       </c>
-      <c r="E53" s="34">
+      <c r="E53" s="42">
         <v>-1</v>
       </c>
-      <c r="F53" s="35">
+      <c r="F53" s="42">
         <v>96</v>
       </c>
-      <c r="G53" s="34">
+      <c r="G53" s="42">
         <v>-2</v>
       </c>
       <c r="H53" s="35">
         <v>97</v>
       </c>
-      <c r="I53" s="34">
+      <c r="I53" s="42">
         <v>-1</v>
       </c>
       <c r="J53" s="35">
         <v>94</v>
       </c>
       <c r="K53" s="35">
         <v>77</v>
       </c>
       <c r="L53" s="35">
         <v>84</v>
       </c>
     </row>
     <row r="54" spans="1:12" s="24" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="38" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B54" s="39">
         <v>628</v>
       </c>
       <c r="C54" s="40">
         <v>103</v>
       </c>
       <c r="D54" s="40">
         <v>647</v>
       </c>
-      <c r="E54" s="41">
+      <c r="E54" s="43">
         <v>-40</v>
       </c>
-      <c r="F54" s="42">
+      <c r="F54" s="43">
         <v>94</v>
       </c>
-      <c r="G54" s="41">
+      <c r="G54" s="43">
         <v>7</v>
       </c>
-      <c r="H54" s="42">
+      <c r="H54" s="41">
         <v>107</v>
       </c>
-      <c r="I54" s="41">
+      <c r="I54" s="43">
         <v>6</v>
       </c>
-      <c r="J54" s="42">
+      <c r="J54" s="41">
         <v>101</v>
       </c>
-      <c r="K54" s="42">
+      <c r="K54" s="41">
         <v>97</v>
       </c>
-      <c r="L54" s="42">
+      <c r="L54" s="41">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B55" s="36">
         <v>694</v>
       </c>
       <c r="C55" s="37">
         <v>87</v>
       </c>
       <c r="D55" s="37">
         <v>604</v>
       </c>
-      <c r="E55" s="34">
+      <c r="E55" s="42">
         <v>-60</v>
       </c>
-      <c r="F55" s="35">
+      <c r="F55" s="42">
         <v>92</v>
       </c>
-      <c r="G55" s="34">
+      <c r="G55" s="42">
         <v>-5</v>
       </c>
       <c r="H55" s="35">
         <v>95</v>
       </c>
-      <c r="I55" s="34">
+      <c r="I55" s="42">
         <v>-90</v>
       </c>
       <c r="J55" s="35">
         <v>87</v>
       </c>
       <c r="K55" s="35">
         <v>74</v>
       </c>
       <c r="L55" s="35">
         <v>118</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="8" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B56" s="36">
         <v>1330</v>
       </c>
       <c r="C56" s="37">
         <v>35</v>
       </c>
       <c r="D56" s="37">
         <v>466</v>
       </c>
-      <c r="E56" s="34">
+      <c r="E56" s="42">
         <v>-140</v>
       </c>
-      <c r="F56" s="35">
+      <c r="F56" s="42">
         <v>90</v>
       </c>
-      <c r="G56" s="34">
+      <c r="G56" s="42">
         <v>4</v>
       </c>
       <c r="H56" s="35">
         <v>113</v>
       </c>
-      <c r="I56" s="34">
+      <c r="I56" s="42">
         <v>10</v>
       </c>
       <c r="J56" s="35">
         <v>102</v>
       </c>
       <c r="K56" s="35">
         <v>47</v>
       </c>
       <c r="L56" s="35">
         <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B57" s="36">
         <v>361</v>
       </c>
       <c r="C57" s="37">
         <v>87</v>
       </c>
       <c r="D57" s="37">
         <v>314</v>
       </c>
-      <c r="E57" s="34">
+      <c r="E57" s="42">
         <v>-42</v>
       </c>
-      <c r="F57" s="35">
+      <c r="F57" s="42">
         <v>90</v>
       </c>
-      <c r="G57" s="34">
+      <c r="G57" s="42">
         <v>3</v>
       </c>
       <c r="H57" s="35">
         <v>104</v>
       </c>
-      <c r="I57" s="34">
+      <c r="I57" s="42">
         <v>-25</v>
       </c>
       <c r="J57" s="35">
         <v>93</v>
       </c>
       <c r="K57" s="35">
         <v>100</v>
       </c>
       <c r="L57" s="35">
         <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B58" s="36">
         <v>831</v>
       </c>
       <c r="C58" s="37">
         <v>94</v>
       </c>
       <c r="D58" s="37">
         <v>781</v>
       </c>
-      <c r="E58" s="34">
+      <c r="E58" s="42">
         <v>-46</v>
       </c>
-      <c r="F58" s="35">
+      <c r="F58" s="42">
         <v>95</v>
       </c>
-      <c r="G58" s="34">
+      <c r="G58" s="42">
         <v>15</v>
       </c>
       <c r="H58" s="35">
         <v>119</v>
       </c>
-      <c r="I58" s="34">
+      <c r="I58" s="42">
         <v>88</v>
       </c>
       <c r="J58" s="35">
         <v>113</v>
       </c>
       <c r="K58" s="35">
         <v>96</v>
       </c>
       <c r="L58" s="35">
         <v>98</v>
       </c>
     </row>
     <row r="59" spans="1:12" s="24" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="38" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B59" s="39">
         <v>9</v>
       </c>
       <c r="C59" s="40">
         <v>44</v>
       </c>
       <c r="D59" s="40">
         <v>4</v>
       </c>
-      <c r="E59" s="41">
+      <c r="E59" s="43">
         <v>-2</v>
       </c>
-      <c r="F59" s="42">
+      <c r="F59" s="43">
         <v>82</v>
       </c>
-      <c r="G59" s="41">
+      <c r="G59" s="43">
         <v>18</v>
       </c>
-      <c r="H59" s="42">
+      <c r="H59" s="41">
         <v>169</v>
       </c>
-      <c r="I59" s="41">
+      <c r="I59" s="43">
         <v>1</v>
       </c>
-      <c r="J59" s="42">
+      <c r="J59" s="41">
         <v>133</v>
       </c>
-      <c r="K59" s="42">
+      <c r="K59" s="41">
         <v>79</v>
       </c>
-      <c r="L59" s="42">
+      <c r="L59" s="41">
         <v>56</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="8" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B60" s="36">
         <v>44</v>
       </c>
       <c r="C60" s="37">
         <v>105</v>
       </c>
       <c r="D60" s="37">
         <v>46</v>
       </c>
-      <c r="E60" s="34">
+      <c r="E60" s="42">
         <v>-2</v>
       </c>
-      <c r="F60" s="35">
+      <c r="F60" s="42">
         <v>96</v>
       </c>
-      <c r="G60" s="34">
+      <c r="G60" s="42">
         <v>33</v>
       </c>
       <c r="H60" s="35">
         <v>146</v>
       </c>
-      <c r="I60" s="34">
+      <c r="I60" s="42">
         <v>13</v>
       </c>
       <c r="J60" s="35">
         <v>139</v>
       </c>
       <c r="K60" s="35">
         <v>128</v>
       </c>
       <c r="L60" s="35">
         <v>82</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B61" s="36">
         <v>338</v>
       </c>
       <c r="C61" s="37">
         <v>119</v>
       </c>
       <c r="D61" s="37">
         <v>402</v>
       </c>
-      <c r="E61" s="34">
+      <c r="E61" s="42">
         <v>-9</v>
       </c>
-      <c r="F61" s="35">
+      <c r="F61" s="42">
         <v>97</v>
       </c>
-      <c r="G61" s="34">
+      <c r="G61" s="42">
         <v>24</v>
       </c>
       <c r="H61" s="35">
         <v>125</v>
       </c>
-      <c r="I61" s="34">
+      <c r="I61" s="42">
         <v>72</v>
       </c>
       <c r="J61" s="35">
         <v>122</v>
       </c>
       <c r="K61" s="35">
         <v>78</v>
       </c>
       <c r="L61" s="35">
         <v>153</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="8" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B62" s="36">
         <v>58</v>
       </c>
       <c r="C62" s="37">
         <v>64</v>
       </c>
       <c r="D62" s="37">
         <v>37</v>
       </c>
-      <c r="E62" s="34">
+      <c r="E62" s="42">
         <v>-5</v>
       </c>
-      <c r="F62" s="35">
+      <c r="F62" s="42">
         <v>92</v>
       </c>
-      <c r="G62" s="34">
+      <c r="G62" s="42">
         <v>12</v>
       </c>
       <c r="H62" s="35">
         <v>123</v>
       </c>
-      <c r="I62" s="34">
+      <c r="I62" s="42">
         <v>4</v>
       </c>
       <c r="J62" s="35">
         <v>112</v>
       </c>
       <c r="K62" s="35">
         <v>123</v>
       </c>
       <c r="L62" s="35">
         <v>52</v>
       </c>
     </row>
     <row r="63" spans="1:12" s="24" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="38" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B63" s="39">
         <v>7000</v>
       </c>
       <c r="C63" s="40">
         <v>139</v>
       </c>
       <c r="D63" s="40">
         <v>9730</v>
       </c>
-      <c r="E63" s="41">
+      <c r="E63" s="43">
         <v>-1040</v>
       </c>
-      <c r="F63" s="42">
+      <c r="F63" s="43">
         <v>87</v>
       </c>
-      <c r="G63" s="41">
+      <c r="G63" s="43">
         <v>28</v>
       </c>
-      <c r="H63" s="42">
+      <c r="H63" s="41">
         <v>125</v>
       </c>
-      <c r="I63" s="41">
+      <c r="I63" s="43">
         <v>810</v>
       </c>
-      <c r="J63" s="42">
+      <c r="J63" s="41">
         <v>109</v>
       </c>
-      <c r="K63" s="42">
+      <c r="K63" s="41">
         <v>112</v>
       </c>
-      <c r="L63" s="42">
+      <c r="L63" s="41">
         <v>124</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B64" s="36">
         <v>6500</v>
       </c>
       <c r="C64" s="37">
         <v>151</v>
       </c>
       <c r="D64" s="37">
         <v>9800</v>
       </c>
-      <c r="E64" s="34">
+      <c r="E64" s="42">
         <v>-770</v>
       </c>
-      <c r="F64" s="35">
+      <c r="F64" s="42">
         <v>89</v>
       </c>
-      <c r="G64" s="34">
+      <c r="G64" s="42">
         <v>26</v>
       </c>
       <c r="H64" s="35">
         <v>121</v>
       </c>
-      <c r="I64" s="34">
+      <c r="I64" s="42">
         <v>710</v>
       </c>
       <c r="J64" s="35">
         <v>108</v>
       </c>
       <c r="K64" s="35">
         <v>118</v>
       </c>
       <c r="L64" s="35">
         <v>128</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="8" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B65" s="36">
         <v>268</v>
       </c>
       <c r="C65" s="37">
         <v>90</v>
       </c>
       <c r="D65" s="37">
         <v>241</v>
       </c>
-      <c r="E65" s="34">
+      <c r="E65" s="42">
         <v>-79</v>
       </c>
-      <c r="F65" s="35">
+      <c r="F65" s="42">
         <v>77</v>
       </c>
-      <c r="G65" s="34">
+      <c r="G65" s="42">
         <v>27</v>
       </c>
       <c r="H65" s="35">
         <v>143</v>
       </c>
-      <c r="I65" s="34">
+      <c r="I65" s="42">
         <v>22</v>
       </c>
       <c r="J65" s="35">
         <v>110</v>
       </c>
       <c r="K65" s="35">
         <v>148</v>
       </c>
       <c r="L65" s="35">
         <v>61</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="8" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B66" s="36">
         <v>2150</v>
       </c>
       <c r="C66" s="37">
         <v>110</v>
       </c>
       <c r="D66" s="37">
         <v>2370</v>
       </c>
-      <c r="E66" s="34">
+      <c r="E66" s="42">
         <v>-450</v>
       </c>
-      <c r="F66" s="35">
+      <c r="F66" s="42">
         <v>83</v>
       </c>
-      <c r="G66" s="34">
+      <c r="G66" s="42">
         <v>10</v>
       </c>
       <c r="H66" s="35">
         <v>110</v>
       </c>
-      <c r="I66" s="34">
+      <c r="I66" s="42">
         <v>-230</v>
       </c>
       <c r="J66" s="35">
         <v>91</v>
       </c>
       <c r="K66" s="35">
         <v>85</v>
       </c>
       <c r="L66" s="35">
         <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="8" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B67" s="36">
         <v>944</v>
       </c>
       <c r="C67" s="37">
         <v>77</v>
       </c>
       <c r="D67" s="37">
         <v>727</v>
       </c>
-      <c r="E67" s="34">
+      <c r="E67" s="42">
         <v>-396</v>
       </c>
-      <c r="F67" s="35">
+      <c r="F67" s="42">
         <v>70</v>
       </c>
-      <c r="G67" s="34">
+      <c r="G67" s="42">
         <v>24</v>
       </c>
       <c r="H67" s="35">
         <v>145</v>
       </c>
-      <c r="I67" s="34">
+      <c r="I67" s="42">
         <v>17</v>
       </c>
       <c r="J67" s="35">
         <v>102</v>
       </c>
       <c r="K67" s="35">
         <v>87</v>
       </c>
       <c r="L67" s="35">
         <v>89</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="8" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B68" s="36">
         <v>213</v>
       </c>
       <c r="C68" s="37">
         <v>59</v>
       </c>
       <c r="D68" s="37">
         <v>126</v>
       </c>
-      <c r="E68" s="34">
+      <c r="E68" s="42">
         <v>-21</v>
       </c>
-      <c r="F68" s="35">
+      <c r="F68" s="42">
         <v>91</v>
       </c>
-      <c r="G68" s="34">
+      <c r="G68" s="42">
         <v>0</v>
       </c>
       <c r="H68" s="35">
         <v>100</v>
       </c>
-      <c r="I68" s="34">
+      <c r="I68" s="42">
         <v>-12</v>
       </c>
       <c r="J68" s="35">
         <v>91</v>
       </c>
       <c r="K68" s="35">
         <v>61</v>
       </c>
       <c r="L68" s="35">
         <v>97</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="8" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B69" s="36">
         <v>298</v>
       </c>
       <c r="C69" s="37">
         <v>107</v>
       </c>
       <c r="D69" s="37">
         <v>319</v>
       </c>
-      <c r="E69" s="34">
+      <c r="E69" s="42">
         <v>-31</v>
       </c>
-      <c r="F69" s="35">
+      <c r="F69" s="42">
         <v>91</v>
       </c>
-      <c r="G69" s="34">
+      <c r="G69" s="42">
         <v>39</v>
       </c>
       <c r="H69" s="35">
         <v>157</v>
       </c>
-      <c r="I69" s="34">
+      <c r="I69" s="42">
         <v>95</v>
       </c>
       <c r="J69" s="35">
         <v>142</v>
       </c>
       <c r="K69" s="35">
         <v>106</v>
       </c>
       <c r="L69" s="35">
         <v>101</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="8" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B70" s="36" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>80</v>
-[...8 lines deleted...]
-        <v>80</v>
+        <v>32</v>
+      </c>
+      <c r="E70" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="F70" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="G70" s="42" t="s">
+        <v>32</v>
       </c>
       <c r="H70" s="35" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>32</v>
+      </c>
+      <c r="I70" s="42" t="s">
+        <v>32</v>
       </c>
       <c r="J70" s="35" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="K70" s="35" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="L70" s="35">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:12" s="24" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="38" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B71" s="39">
         <v>9420</v>
       </c>
       <c r="C71" s="40">
         <v>132</v>
       </c>
       <c r="D71" s="40">
         <v>12400</v>
       </c>
-      <c r="E71" s="41">
+      <c r="E71" s="43">
         <v>-880</v>
       </c>
-      <c r="F71" s="42">
+      <c r="F71" s="43">
         <v>91</v>
       </c>
-      <c r="G71" s="41">
+      <c r="G71" s="43">
         <v>11</v>
       </c>
-      <c r="H71" s="42">
+      <c r="H71" s="41">
         <v>109</v>
       </c>
-      <c r="I71" s="41">
+      <c r="I71" s="43">
         <v>-100</v>
       </c>
-      <c r="J71" s="42">
+      <c r="J71" s="41">
         <v>99</v>
       </c>
-      <c r="K71" s="42">
+      <c r="K71" s="41">
         <v>102</v>
       </c>
-      <c r="L71" s="42">
+      <c r="L71" s="41">
         <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="8" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B72" s="36">
         <v>11200</v>
       </c>
       <c r="C72" s="37">
         <v>113</v>
       </c>
       <c r="D72" s="37">
         <v>12700</v>
       </c>
-      <c r="E72" s="34">
+      <c r="E72" s="42">
         <v>-600</v>
       </c>
-      <c r="F72" s="35">
+      <c r="F72" s="42">
         <v>95</v>
       </c>
-      <c r="G72" s="34">
+      <c r="G72" s="42">
         <v>34</v>
       </c>
       <c r="H72" s="35">
         <v>143</v>
       </c>
-      <c r="I72" s="34">
+      <c r="I72" s="42">
         <v>3360</v>
       </c>
       <c r="J72" s="35">
         <v>136</v>
       </c>
       <c r="K72" s="35">
         <v>118</v>
       </c>
       <c r="L72" s="35">
         <v>96</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="11.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="8" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B73" s="36">
         <v>4290</v>
       </c>
       <c r="C73" s="37">
         <v>77</v>
       </c>
       <c r="D73" s="37">
         <v>3300</v>
       </c>
-      <c r="E73" s="34">
+      <c r="E73" s="42">
         <v>-350</v>
       </c>
-      <c r="F73" s="35">
+      <c r="F73" s="42">
         <v>92</v>
       </c>
-      <c r="G73" s="34">
+      <c r="G73" s="42">
         <v>8</v>
       </c>
       <c r="H73" s="35">
         <v>112</v>
       </c>
-      <c r="I73" s="34">
+      <c r="I73" s="42">
         <v>80</v>
       </c>
       <c r="J73" s="35">
         <v>102</v>
       </c>
       <c r="K73" s="35">
         <v>79</v>
       </c>
       <c r="L73" s="35">
         <v>98</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="5.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="17"/>
       <c r="B74" s="18"/>
       <c r="C74" s="19"/>
       <c r="D74" s="19"/>
       <c r="E74" s="20"/>
       <c r="F74" s="20"/>
       <c r="G74" s="20"/>
       <c r="H74" s="20"/>
       <c r="I74" s="20"/>
       <c r="J74" s="20"/>
       <c r="K74" s="19"/>
       <c r="L74" s="20"/>
     </row>
     <row r="75" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="76" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A76" s="21" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="22"/>
       <c r="C76" s="22"/>
       <c r="D76" s="22"/>
       <c r="E76" s="22"/>
       <c r="F76" s="22"/>
       <c r="G76" s="22"/>
       <c r="H76" s="22"/>
       <c r="I76" s="22"/>
       <c r="J76" s="22"/>
       <c r="K76" s="22"/>
       <c r="L76" s="22"/>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A77" s="23" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A78" s="23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A79" s="23" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A80" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="G6:H6"/>
-    <mergeCell ref="A5:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="E5:J5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.27559055118110237" bottom="0.27559055118110237" header="0.15748031496062992" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>f002-07-021</vt:lpstr>
-      <vt:lpstr>'f002-07-021'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>