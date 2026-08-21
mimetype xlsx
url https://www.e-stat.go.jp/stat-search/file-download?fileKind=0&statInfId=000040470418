--- v0 (2026-07-03)
+++ v1 (2026-08-21)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\01_重要文書フォルダ（保存期間１年以上）\02_専門工事業・建設関連業振興室\02_建設振興係\06_統計調査・資料\10_設備工事受注高調査\★設備工事　月末作業一式\02 公表資料\R8.6 - -\20　と２０の比較\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\01_重要文書フォルダ（保存期間１年以上）\02_専門工事業・建設関連業振興室\02_建設振興係\06_統計調査・資料\10_設備工事受注高調査\★設備工事　月末作業一式\02 公表資料\R8.6 -\20　と２０の比較\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{192D00A7-CE7B-48D4-87C2-8F5EEF49F352}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F57BDF37-CEB2-4046-838B-11B15E6230C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1400" yWindow="0" windowWidth="17680" windowHeight="9520" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2280" yWindow="80" windowWidth="16650" windowHeight="10000" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DB管表(年度)" sheetId="2" r:id="rId1"/>
     <sheet name="DB管表(月) " sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'DB管表(月) '!$A$1:$L$85</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DB管表(年度)'!$A$1:$J$29</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="autoNoTable"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -482,51 +482,51 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -703,57 +703,81 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -808,59 +832,66 @@
     <xf numFmtId="38" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="未定義" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -2596,54 +2627,54 @@
       <c r="C106" s="43"/>
       <c r="D106" s="43"/>
       <c r="E106" s="43"/>
       <c r="F106" s="43"/>
       <c r="G106" s="43"/>
       <c r="H106" s="43"/>
       <c r="I106" s="43"/>
       <c r="J106" s="43"/>
       <c r="K106" s="43"/>
       <c r="L106" s="43"/>
       <c r="M106" s="43"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.47244094488188976" top="0.98425196850393692" bottom="0.98425196850393692" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:O90"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="90" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="C73" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C63" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="O41" sqref="O41"/>
+      <selection pane="bottomRight" activeCell="P42" sqref="P42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8" style="44" customWidth="1"/>
     <col min="2" max="2" width="12.6328125" style="44" customWidth="1"/>
     <col min="3" max="3" width="6.6328125" style="44" customWidth="1"/>
     <col min="4" max="12" width="12.6328125" style="44" customWidth="1"/>
     <col min="13" max="16384" width="9" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>16</v>
@@ -3995,92 +4026,92 @@
       </c>
       <c r="F39" s="23">
         <v>82521.890000000014</v>
       </c>
       <c r="G39" s="23">
         <v>135941.77000000002</v>
       </c>
       <c r="H39" s="23">
         <v>60482.06</v>
       </c>
       <c r="I39" s="23">
         <v>75459.710000000006</v>
       </c>
       <c r="J39" s="23">
         <v>18430.080000000002</v>
       </c>
       <c r="K39" s="23">
         <v>11367.9</v>
       </c>
       <c r="L39" s="23">
         <v>7062.18</v>
       </c>
     </row>
     <row r="40" spans="1:12" s="20" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="25"/>
-      <c r="B40" s="17" t="s">
+      <c r="B40" s="74" t="s">
         <v>49</v>
       </c>
-      <c r="C40" s="17" t="s">
+      <c r="C40" s="74" t="s">
         <v>35</v>
       </c>
-      <c r="D40" s="23">
+      <c r="D40" s="75">
         <v>287840.95</v>
       </c>
-      <c r="E40" s="23">
+      <c r="E40" s="75">
         <v>147702.25</v>
       </c>
-      <c r="F40" s="23">
+      <c r="F40" s="75">
         <v>140138.70000000001</v>
       </c>
-      <c r="G40" s="23">
+      <c r="G40" s="75">
         <v>249866.74</v>
       </c>
-      <c r="H40" s="23">
+      <c r="H40" s="75">
         <v>113731.68</v>
       </c>
-      <c r="I40" s="23">
+      <c r="I40" s="75">
         <v>136135.06</v>
       </c>
-      <c r="J40" s="23">
+      <c r="J40" s="75">
         <v>37974.21</v>
       </c>
-      <c r="K40" s="23">
+      <c r="K40" s="75">
         <v>33970.57</v>
       </c>
-      <c r="L40" s="23">
+      <c r="L40" s="75">
         <v>4003.64</v>
       </c>
     </row>
     <row r="41" spans="1:12" s="20" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="70" t="s">
+      <c r="A41" s="76" t="s">
         <v>51</v>
       </c>
-      <c r="B41" s="73" t="s">
+      <c r="B41" s="72" t="s">
         <v>49</v>
       </c>
-      <c r="C41" s="73" t="s">
+      <c r="C41" s="72" t="s">
         <v>36</v>
       </c>
       <c r="D41" s="68">
         <v>284071.97400599997</v>
       </c>
       <c r="E41" s="68">
         <v>112761.117535</v>
       </c>
       <c r="F41" s="68">
         <v>171310.85647100001</v>
       </c>
       <c r="G41" s="68">
         <v>274332.10290599999</v>
       </c>
       <c r="H41" s="68">
         <v>106553.590335</v>
       </c>
       <c r="I41" s="68">
         <v>167778.512571</v>
       </c>
       <c r="J41" s="68">
         <v>9739.8711000000003</v>
       </c>
       <c r="K41" s="68">
         <v>6207.5272000000004</v>
@@ -5501,106 +5532,106 @@
         <v>39.66024970531852</v>
       </c>
       <c r="F83" s="40">
         <v>66.868457044250434</v>
       </c>
       <c r="G83" s="40">
         <v>52.274175341426869</v>
       </c>
       <c r="H83" s="40">
         <v>29.999179301574188</v>
       </c>
       <c r="I83" s="40">
         <v>77.713727963331209</v>
       </c>
       <c r="J83" s="40">
         <v>48.048929873445246</v>
       </c>
       <c r="K83" s="40">
         <v>85.918026685931338</v>
       </c>
       <c r="L83" s="40">
         <v>-45.735209007355678</v>
       </c>
     </row>
     <row r="84" spans="1:15" s="20" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="70" t="s">
+      <c r="A84" s="77" t="s">
         <v>51</v>
       </c>
-      <c r="B84" s="73" t="s">
+      <c r="B84" s="72" t="s">
         <v>49</v>
       </c>
-      <c r="C84" s="73" t="s">
+      <c r="C84" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="D84" s="74">
+      <c r="D84" s="73">
         <v>13.690987440426937</v>
       </c>
-      <c r="E84" s="74">
+      <c r="E84" s="73">
         <v>24.293976519627904</v>
       </c>
-      <c r="F84" s="74">
+      <c r="F84" s="73">
         <v>7.646590257574859</v>
       </c>
-      <c r="G84" s="74">
+      <c r="G84" s="73">
         <v>16.792190483303049</v>
       </c>
-      <c r="H84" s="74">
+      <c r="H84" s="73">
         <v>24.387607600264506</v>
       </c>
-      <c r="I84" s="74">
+      <c r="I84" s="73">
         <v>12.432089538686331</v>
       </c>
-      <c r="J84" s="74">
+      <c r="J84" s="73">
         <v>-34.955430356829275</v>
       </c>
-      <c r="K84" s="74">
+      <c r="K84" s="73">
         <v>22.708474013394596</v>
       </c>
-      <c r="L84" s="74">
+      <c r="L84" s="73">
         <v>-64.375137255072019</v>
       </c>
-      <c r="N84" s="71"/>
+      <c r="N84" s="70"/>
     </row>
     <row r="85" spans="1:15" s="43" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="41"/>
       <c r="B85" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C85" s="42"/>
       <c r="D85" s="41"/>
       <c r="E85" s="41"/>
       <c r="F85" s="41"/>
       <c r="G85" s="41"/>
       <c r="H85" s="41"/>
       <c r="I85" s="41"/>
       <c r="J85" s="41"/>
       <c r="K85" s="41"/>
       <c r="L85" s="41"/>
     </row>
     <row r="87" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="O87" s="72"/>
+      <c r="O87" s="71"/>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.2">
       <c r="D88" s="45"/>
       <c r="E88" s="45"/>
       <c r="F88" s="45"/>
       <c r="G88" s="45"/>
       <c r="H88" s="45"/>
       <c r="I88" s="45"/>
       <c r="J88" s="45"/>
       <c r="K88" s="45"/>
       <c r="L88" s="45"/>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.2">
       <c r="D89" s="2"/>
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.2">
       <c r="D90" s="2"/>