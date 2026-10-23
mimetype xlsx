--- v0 (2026-07-01)
+++ v1 (2026-10-23)
@@ -1,87 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A1F3E6B-0937-46A1-AAF8-52972FC62ADC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E27DA70-0D41-44BF-B7A8-28AFD836A148}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1560" windowWidth="21600" windowHeight="11850" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5760" yWindow="4635" windowWidth="21600" windowHeight="12645" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総括表" sheetId="1" r:id="rId1"/>
     <sheet name="被保険者数" sheetId="2" r:id="rId2"/>
     <sheet name="被保険者数（現役並み再掲）" sheetId="3" r:id="rId3"/>
     <sheet name="被保険者数（一般Ⅱ再掲）" sheetId="4" r:id="rId4"/>
+    <sheet name="医療給付の状況" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">医療給付の状況!$B$1:$J$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">総括表!$B$1:$AN$70</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">被保険者数!$B$1:$W$57</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'被保険者数（現役並み再掲）'!$B$1:$N$57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'被保険者数（一般Ⅱ再掲）'!$B$1:$N$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'被保険者数（現役並み再掲）'!$B$1:$N$28</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="169">
   <si>
     <t>後期高齢者医療毎月事業状況報告（事業月報）　総括表（速報値）</t>
   </si>
   <si>
     <t>適用状況</t>
   </si>
   <si>
     <t>医療給付の状況</t>
   </si>
   <si>
     <t>被保険者数</t>
   </si>
   <si>
     <t>医療費</t>
   </si>
   <si>
     <t>医療給付費</t>
   </si>
   <si>
     <t>対前年(同月)比</t>
   </si>
   <si>
     <t>給付率</t>
   </si>
   <si>
@@ -162,50 +150,53 @@
   <si>
     <t>百万円</t>
   </si>
   <si>
     <t>円</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2021年度</t>
   </si>
   <si>
     <t>2022年度</t>
   </si>
   <si>
     <t>2023年度</t>
   </si>
   <si>
     <t>2024年度</t>
   </si>
   <si>
+    <t>2025年度</t>
+  </si>
+  <si>
     <t>2024年3月</t>
   </si>
   <si>
     <t>2024年4月</t>
   </si>
   <si>
     <t>2024年5月</t>
   </si>
   <si>
     <t>2024年6月</t>
   </si>
   <si>
     <t>2024年7月</t>
   </si>
   <si>
     <t>2024年8月</t>
   </si>
   <si>
     <t>2024年9月</t>
   </si>
   <si>
     <t>2024年10月</t>
   </si>
   <si>
     <t>2024年11月</t>
@@ -232,50 +223,86 @@
     <t>2025年6月</t>
   </si>
   <si>
     <t>2025年7月</t>
   </si>
   <si>
     <t>2025年8月</t>
   </si>
   <si>
     <t>2025年9月</t>
   </si>
   <si>
     <t>2025年10月</t>
   </si>
   <si>
     <t>2025年11月</t>
   </si>
   <si>
     <t>2025年12月</t>
   </si>
   <si>
     <t>2026年1月</t>
   </si>
   <si>
     <t>2026年2月</t>
+  </si>
+  <si>
+    <t>2026年3月</t>
+  </si>
+  <si>
+    <t>2026年4月</t>
+  </si>
+  <si>
+    <t>2026年5月</t>
+  </si>
+  <si>
+    <t>2026年6月</t>
+  </si>
+  <si>
+    <t>2026年7月</t>
+  </si>
+  <si>
+    <t>2026年8月</t>
+  </si>
+  <si>
+    <t>2026年9月</t>
+  </si>
+  <si>
+    <t>2026年10月</t>
+  </si>
+  <si>
+    <t>2026年11月</t>
+  </si>
+  <si>
+    <t>2026年12月</t>
+  </si>
+  <si>
+    <t>2027年1月</t>
+  </si>
+  <si>
+    <t>2027年2月</t>
   </si>
   <si>
     <t>後期高齢者医療毎月事業状況報告（事業月報）</t>
   </si>
   <si>
     <t>（人）</t>
   </si>
   <si>
     <t>65歳以上</t>
   </si>
   <si>
     <t>75歳～79歳</t>
   </si>
   <si>
     <t>80歳～84歳</t>
   </si>
   <si>
     <t>85歳～89歳</t>
   </si>
   <si>
     <t>90歳～94歳</t>
   </si>
   <si>
     <t>95歳～99歳</t>
   </si>
@@ -471,194 +498,229 @@
   <si>
     <t>大分県</t>
   </si>
   <si>
     <t>宮崎県</t>
   </si>
   <si>
     <t>鹿児島県</t>
   </si>
   <si>
     <t>沖縄県</t>
   </si>
   <si>
     <t>（注）１　速報値のため数字が変わる場合がある。</t>
   </si>
   <si>
     <t>（再掲）現役並み所得者</t>
   </si>
   <si>
     <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である</t>
   </si>
   <si>
     <t>（再掲）一般所得者Ⅱ</t>
   </si>
   <si>
+    <t>◎医療給付の状況</t>
+  </si>
+  <si>
+    <t>医療給付費
+（百万円）</t>
+  </si>
+  <si>
+    <t>給付率（％）</t>
+  </si>
+  <si>
+    <t>１人当たり
+医療費（円）</t>
+  </si>
+  <si>
+    <t>医療費（百万円）</t>
+  </si>
+  <si>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>（注）1　「医療費」の「入院」には「食事療養・生活療養（医科）」を、「入院外」には「調剤」を、「歯科」には</t>
+  </si>
+  <si>
+    <t>　　  　　「食事療養・生活療養（歯科）」を、「その他」には「訪問看護」や「療養費等」を含む。</t>
+  </si>
+  <si>
+    <t>　　　2　「医療給付費」は、「医療費」の「保険者負担分」と「高額療養費」と「高額介護合算療養費」の合算額である。</t>
+  </si>
+  <si>
+    <t>　　　3　「給付率」は、「医療給付費」を「医療費」で除した数値に１００を乗じた数値である。</t>
+  </si>
+  <si>
+    <t>　　　4　 速報値のため数値が変わる場合がある。</t>
+  </si>
+  <si>
     <t>（注）1　年度とは当該年の３月から翌年の２月までの期間をいう。ただし、2008年度は2008年4月から2009年2月までの11ヶ月分に係るものである。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ネン</t>
     </rPh>
     <rPh sb="40" eb="41">
       <t>ド</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ガツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ネン</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>ガツ</t>
     </rPh>
     <rPh sb="64" eb="65">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ブン</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>カカ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　2　「医療費」の「入院」には「食事療養・生活療養（医科）」を、「入院外」には「調剤」を、「歯科」には「食事療養・生活療養（歯科）」を含む。</t>
     <rPh sb="28" eb="30">
       <t>イカ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>シカ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>ショクジ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>リョウヨウ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>リョウヨウ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>シカ</t>
     </rPh>
     <rPh sb="69" eb="70">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　3　「医療給付費」は、「医療費」の「保険者負担分」と「高額療養費」と「高額介護合算療養費」の合算額である。※2012年2月までは「高額介護合算療養費」を含まない。</t>
     <rPh sb="6" eb="8">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>キュウフヒ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>イリョウヒ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ホケンシャ</t>
     </rPh>
     <rPh sb="24" eb="27">
       <t>フタンブン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>コウガク</t>
     </rPh>
     <rPh sb="32" eb="35">
       <t>リョウヨウヒ</t>
     </rPh>
     <rPh sb="49" eb="52">
       <t>ガッサンガク</t>
     </rPh>
     <rPh sb="79" eb="80">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　4　「給付率」は、「医療給付費」を「医療費」で除した数値に１００を乗じた数値である。</t>
     <rPh sb="6" eb="9">
       <t>キュウフリツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>キュウフヒ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>イリョウヒ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ジョ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>スウチ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>スウチ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
-    <t>　　　5　2024年3月以降は速報値のため数値が変わる場合がある。</t>
+    <t>　　　5　2025年3月以降は速報値のため数値が変わる場合がある。</t>
     <rPh sb="9" eb="10">
       <t>ネン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ガツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>イコウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ソクホウチ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>スウチ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>カ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>バアイ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　6  2018年度の「（再掲）現役並み所得者Ⅰ数」、「（再掲）現役並み所得者Ⅱ数」、「（再掲）現役並み所得者Ⅲ数」は2018年8月～2019年2月までの７ヶ月分の平均である。</t>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ゲンエキ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ナ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>スウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="34" eb="36">
@@ -687,98 +749,98 @@
     </rPh>
     <rPh sb="58" eb="59">
       <t>スウ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ネン</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>ガツ</t>
     </rPh>
     <rPh sb="73" eb="74">
       <t>ネン</t>
     </rPh>
     <rPh sb="75" eb="76">
       <t>ガツ</t>
     </rPh>
     <rPh sb="81" eb="82">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="82" eb="83">
       <t>ブン</t>
     </rPh>
     <rPh sb="84" eb="86">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　7 「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である資格取得後２年を経過するまでの者である。ただし、2019年３月以前は、被用者保険の被扶養者の保険料軽減の特例措置により資格取得後２年を経過した者を含む。</t>
     <rPh sb="111" eb="113">
       <t>イゼン</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　8  2019年度の「（再掲）被扶養者であった被保険者数」は2019年4月～2020年2月までの11ヶ月分の平均である。</t>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="18" eb="22">
       <t>ヒフヨウシャ</t>
     </rPh>
     <rPh sb="26" eb="30">
       <t>ヒホケンシャ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>スウ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>ネン</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ガツ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>ネン</t>
     </rPh>
     <rPh sb="47" eb="48">
       <t>ガツ</t>
     </rPh>
     <rPh sb="54" eb="55">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ブン</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　9  2022年9月以前の「（再掲）一般所得者数」は、「被保険者数」より「（再掲）現役並み所得者数」、「（再掲）低所得Ⅰ該当者数」、「（再掲）低所得Ⅱ該当者数」を除いた数値である。また、2022年10月以降の「被保険者数」には所得区分不詳を含むため、必ずしも所得区分別の合計と一致しない。</t>
     <rPh sb="10" eb="11">
       <t>ネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ガツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イゼン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イッパン</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>スウ</t>
     </rPh>
     <rPh sb="31" eb="35">
@@ -862,156 +924,119 @@
     </rPh>
     <rPh sb="39" eb="40">
       <t>スウ</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>ガツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ネン</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>ガツ</t>
     </rPh>
     <rPh sb="63" eb="64">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="64" eb="65">
       <t>ブン</t>
     </rPh>
     <rPh sb="66" eb="68">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である資格取得後２年を経過するまでの者である。</t>
   </si>
   <si>
     <t>　　　３　「被保険者数」には所得区分不詳を含むため、必ずしも所得区分別の合計と一致しない。</t>
     <rPh sb="6" eb="10">
       <t>ヒホケンシャ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>スウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ショトク</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>クブン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>フショウ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>フク</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>カナラ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ショトク</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>クブン</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>ベツ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>イッチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　　　 資格取得後２年を経過するまでの者である。</t>
   </si>
-  <si>
-[...37 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="11">
+  <numFmts count="13">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
     <numFmt numFmtId="177" formatCode="yyyy&quot;年度&quot;"/>
     <numFmt numFmtId="178" formatCode="0.0_ "/>
     <numFmt numFmtId="179" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="180" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
     <numFmt numFmtId="181" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
     <numFmt numFmtId="182" formatCode="0.0_ ;\-0.0\ "/>
     <numFmt numFmtId="183" formatCode="#,##0.0"/>
     <numFmt numFmtId="184" formatCode="0_ "/>
     <numFmt numFmtId="185" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="186" formatCode="#,##0.0_ "/>
+    <numFmt numFmtId="187" formatCode="0.000_ "/>
+    <numFmt numFmtId="188" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -1020,119 +1045,142 @@
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <name val="明朝"/>
+      <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="62">
+  <borders count="101">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1702,60 +1750,529 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -1833,635 +2350,867 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="15">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...9 lines deleted...]
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="195">
+  <cellXfs count="254">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="38" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="38" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="43" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="43" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="36" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="36" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="50" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="50" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="12" fillId="0" borderId="49" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="49" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="52" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="54" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="55" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="59" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="60" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="61" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="61" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="62" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="55" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="65" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="66" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="67" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="68" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="69" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="71" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="72" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="73" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="74" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="57" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="58" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="75" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="76" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="77" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="78" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="79" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="81" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="82" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="83" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="84" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="85" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="86" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="89" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="92" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="90" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="5" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="90" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="5" fillId="0" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="5" fillId="0" borderId="91" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="93" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="93" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="94" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="12" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="185" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="183" fontId="12" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="183" fontId="12" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="183" fontId="12" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="186" fontId="12" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="186" fontId="12" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="186" fontId="12" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="186" fontId="12" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="179" fontId="19" fillId="0" borderId="70" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="186" fontId="19" fillId="0" borderId="56" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="186" fontId="19" fillId="0" borderId="80" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="186" fontId="19" fillId="0" borderId="88" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="187" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-[...22 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="95" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="96" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="181" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="60" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="97" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="61" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="98" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="100" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="99" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="99" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="56" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="181" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="15">
+  <cellStyles count="8">
     <cellStyle name="桁区切り 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="桁区切り 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
-    <cellStyle name="桁区切り 2 2 2" xfId="12" xr:uid="{49353099-3F3D-452F-8AF9-93995857BE37}"/>
-[...3 lines deleted...]
-    <cellStyle name="桁区切り 2 4" xfId="11" xr:uid="{50355716-3B81-4418-918C-EB83E7C2DD94}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 2 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
-    <cellStyle name="標準 2 3 2" xfId="13" xr:uid="{0722DC8F-D417-4F97-8059-7BEC9F43FCC5}"/>
-    <cellStyle name="標準 2 3 3" xfId="10" xr:uid="{91070402-6C48-41FD-BCC6-9EAECAFBAEE2}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準_第２表　都道府県別後期高齢者医療被保険者の状況_事業月報(１２月)_事業月報(201012)" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2681,14195 +3430,15533 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AO70"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.875" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.5" style="1" customWidth="1"/>
-    <col min="2" max="2" width="1.125" style="29" customWidth="1"/>
-    <col min="3" max="3" width="11.875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="1.125" style="38" customWidth="1"/>
+    <col min="3" max="3" width="11.875" style="31" customWidth="1"/>
     <col min="4" max="4" width="9.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.625" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="5.375" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="5.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="5.375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.625" style="1" customWidth="1"/>
     <col min="17" max="17" width="5.375" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.625" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.375" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="5.375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.625" style="1" customWidth="1"/>
     <col min="23" max="23" width="5.375" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.625" style="1" customWidth="1"/>
     <col min="25" max="25" width="5.375" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.625" style="1" customWidth="1"/>
     <col min="27" max="27" width="5.375" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.125" style="1" customWidth="1"/>
     <col min="29" max="29" width="5.375" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.625" style="1" customWidth="1"/>
     <col min="31" max="31" width="5.375" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.625" style="1" customWidth="1"/>
     <col min="33" max="33" width="5.375" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.625" style="1" customWidth="1"/>
     <col min="35" max="35" width="5.375" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.125" style="1" customWidth="1"/>
     <col min="37" max="37" width="5.375" style="1" customWidth="1"/>
-    <col min="38" max="38" width="6.625" style="28" customWidth="1"/>
-    <col min="39" max="39" width="8.625" style="28" customWidth="1"/>
+    <col min="38" max="38" width="6.625" style="35" customWidth="1"/>
+    <col min="39" max="39" width="8.625" style="35" customWidth="1"/>
     <col min="40" max="40" width="5.375" style="1" customWidth="1"/>
     <col min="41" max="41" width="8.625" style="1" customWidth="1"/>
     <col min="42" max="42" width="4.875" style="1" customWidth="1"/>
     <col min="43" max="16384" width="4.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:40" ht="24" customHeight="1">
-      <c r="B1" s="148" t="s">
+      <c r="B1" s="206" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="149"/>
-[...36 lines deleted...]
-      <c r="AN1" s="149"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="207"/>
+      <c r="L1" s="207"/>
+      <c r="M1" s="207"/>
+      <c r="N1" s="207"/>
+      <c r="O1" s="207"/>
+      <c r="P1" s="207"/>
+      <c r="Q1" s="207"/>
+      <c r="R1" s="207"/>
+      <c r="S1" s="207"/>
+      <c r="T1" s="207"/>
+      <c r="U1" s="207"/>
+      <c r="V1" s="207"/>
+      <c r="W1" s="207"/>
+      <c r="X1" s="207"/>
+      <c r="Y1" s="207"/>
+      <c r="Z1" s="207"/>
+      <c r="AA1" s="207"/>
+      <c r="AB1" s="207"/>
+      <c r="AC1" s="207"/>
+      <c r="AD1" s="207"/>
+      <c r="AE1" s="207"/>
+      <c r="AF1" s="207"/>
+      <c r="AG1" s="207"/>
+      <c r="AH1" s="207"/>
+      <c r="AI1" s="207"/>
+      <c r="AJ1" s="207"/>
+      <c r="AK1" s="207"/>
+      <c r="AL1" s="207"/>
+      <c r="AM1" s="207"/>
+      <c r="AN1" s="207"/>
     </row>
     <row r="2" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
-      <c r="D2" s="163" t="s">
+      <c r="D2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="164"/>
-[...22 lines deleted...]
-      <c r="AB2" s="163" t="s">
+      <c r="E2" s="202"/>
+      <c r="F2" s="202"/>
+      <c r="G2" s="202"/>
+      <c r="H2" s="202"/>
+      <c r="I2" s="202"/>
+      <c r="J2" s="202"/>
+      <c r="K2" s="202"/>
+      <c r="L2" s="202"/>
+      <c r="M2" s="202"/>
+      <c r="N2" s="202"/>
+      <c r="O2" s="202"/>
+      <c r="P2" s="202"/>
+      <c r="Q2" s="202"/>
+      <c r="R2" s="202"/>
+      <c r="S2" s="202"/>
+      <c r="T2" s="202"/>
+      <c r="U2" s="202"/>
+      <c r="V2" s="202"/>
+      <c r="W2" s="202"/>
+      <c r="X2" s="202"/>
+      <c r="Y2" s="202"/>
+      <c r="Z2" s="202"/>
+      <c r="AA2" s="203"/>
+      <c r="AB2" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="AC2" s="164"/>
-[...10 lines deleted...]
-      <c r="AN2" s="165"/>
+      <c r="AC2" s="202"/>
+      <c r="AD2" s="202"/>
+      <c r="AE2" s="202"/>
+      <c r="AF2" s="202"/>
+      <c r="AG2" s="202"/>
+      <c r="AH2" s="202"/>
+      <c r="AI2" s="202"/>
+      <c r="AJ2" s="202"/>
+      <c r="AK2" s="202"/>
+      <c r="AL2" s="202"/>
+      <c r="AM2" s="202"/>
+      <c r="AN2" s="203"/>
     </row>
     <row r="3" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
-      <c r="D3" s="160" t="s">
+      <c r="D3" s="199" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="132"/>
-[...22 lines deleted...]
-      <c r="AB3" s="166" t="s">
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="215" t="s">
         <v>4</v>
       </c>
-      <c r="AC3" s="164"/>
-[...6 lines deleted...]
-      <c r="AJ3" s="167" t="s">
+      <c r="AC3" s="202"/>
+      <c r="AD3" s="202"/>
+      <c r="AE3" s="202"/>
+      <c r="AF3" s="202"/>
+      <c r="AG3" s="202"/>
+      <c r="AH3" s="202"/>
+      <c r="AI3" s="203"/>
+      <c r="AJ3" s="192" t="s">
         <v>5</v>
       </c>
-      <c r="AK3" s="156" t="s">
+      <c r="AK3" s="211" t="s">
         <v>6</v>
       </c>
-      <c r="AL3" s="168" t="s">
+      <c r="AL3" s="195" t="s">
         <v>7</v>
       </c>
-      <c r="AM3" s="150" t="s">
+      <c r="AM3" s="208" t="s">
         <v>8</v>
       </c>
-      <c r="AN3" s="153" t="s">
+      <c r="AN3" s="209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
-      <c r="D4" s="161"/>
-      <c r="E4" s="171" t="s">
+      <c r="D4" s="214"/>
+      <c r="E4" s="204" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="159" t="s">
+      <c r="F4" s="198" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="153" t="s">
+      <c r="G4" s="209" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="159" t="s">
+      <c r="H4" s="198" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="146"/>
-[...6 lines deleted...]
-      <c r="P4" s="159" t="s">
+      <c r="I4" s="8"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="198" t="s">
         <v>11</v>
       </c>
-      <c r="Q4" s="7"/>
-[...4 lines deleted...]
-      <c r="V4" s="159" t="s">
+      <c r="Q4" s="10"/>
+      <c r="R4" s="11"/>
+      <c r="S4" s="12"/>
+      <c r="T4" s="11"/>
+      <c r="U4" s="13"/>
+      <c r="V4" s="198" t="s">
         <v>12</v>
       </c>
-      <c r="W4" s="153" t="s">
+      <c r="W4" s="209" t="s">
         <v>6</v>
       </c>
-      <c r="X4" s="159" t="s">
+      <c r="X4" s="198" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="153" t="s">
+      <c r="Y4" s="209" t="s">
         <v>6</v>
       </c>
-      <c r="Z4" s="159" t="s">
+      <c r="Z4" s="198" t="s">
         <v>14</v>
       </c>
-      <c r="AA4" s="153" t="s">
+      <c r="AA4" s="209" t="s">
         <v>6</v>
       </c>
-      <c r="AB4" s="160" t="s">
+      <c r="AB4" s="199" t="s">
         <v>15</v>
       </c>
-      <c r="AC4" s="11"/>
-[...10 lines deleted...]
-      <c r="AN4" s="155"/>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="145"/>
+      <c r="AE4" s="145"/>
+      <c r="AF4" s="145"/>
+      <c r="AG4" s="145"/>
+      <c r="AH4" s="145"/>
+      <c r="AI4" s="146"/>
+      <c r="AJ4" s="193"/>
+      <c r="AK4" s="212"/>
+      <c r="AL4" s="196"/>
+      <c r="AM4" s="193"/>
+      <c r="AN4" s="210"/>
     </row>
     <row r="5" spans="2:40" s="4" customFormat="1" ht="37.5" customHeight="1">
-      <c r="B5" s="12"/>
-[...6 lines deleted...]
-      <c r="I5" s="128" t="s">
+      <c r="B5" s="15"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="200"/>
+      <c r="E5" s="205"/>
+      <c r="F5" s="194"/>
+      <c r="G5" s="205"/>
+      <c r="H5" s="194"/>
+      <c r="I5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="92" t="s">
+      <c r="J5" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="91" t="s">
+      <c r="K5" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="92" t="s">
+      <c r="L5" s="148" t="s">
         <v>17</v>
       </c>
-      <c r="M5" s="91" t="s">
+      <c r="M5" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="N5" s="92" t="s">
+      <c r="N5" s="148" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="91" t="s">
+      <c r="O5" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="152"/>
-      <c r="Q5" s="128" t="s">
+      <c r="P5" s="194"/>
+      <c r="Q5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="92" t="s">
+      <c r="R5" s="148" t="s">
         <v>19</v>
       </c>
-      <c r="S5" s="14" t="s">
+      <c r="S5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="92" t="s">
+      <c r="T5" s="148" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="15" t="s">
+      <c r="U5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="V5" s="152"/>
-[...6 lines deleted...]
-      <c r="AC5" s="128" t="s">
+      <c r="V5" s="194"/>
+      <c r="W5" s="205"/>
+      <c r="X5" s="194"/>
+      <c r="Y5" s="205"/>
+      <c r="Z5" s="194"/>
+      <c r="AA5" s="205"/>
+      <c r="AB5" s="200"/>
+      <c r="AC5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AD5" s="16" t="s">
+      <c r="AD5" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="AE5" s="126" t="s">
+      <c r="AE5" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="AF5" s="16" t="s">
+      <c r="AF5" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="AG5" s="126" t="s">
+      <c r="AG5" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="AH5" s="16" t="s">
+      <c r="AH5" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="AI5" s="126" t="s">
+      <c r="AI5" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="AJ5" s="152"/>
-[...3 lines deleted...]
-      <c r="AN5" s="154"/>
+      <c r="AJ5" s="194"/>
+      <c r="AK5" s="213"/>
+      <c r="AL5" s="197"/>
+      <c r="AM5" s="194"/>
+      <c r="AN5" s="205"/>
     </row>
     <row r="6" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="B6" s="2"/>
       <c r="C6" s="3"/>
-      <c r="D6" s="17" t="s">
+      <c r="D6" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="E6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="G6" s="18" t="s">
+      <c r="G6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="H6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="I6" s="18" t="s">
+      <c r="I6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="J6" s="19" t="s">
+      <c r="J6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="K6" s="18" t="s">
+      <c r="K6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="L6" s="19" t="s">
+      <c r="L6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="M6" s="18" t="s">
+      <c r="M6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="N6" s="19" t="s">
+      <c r="N6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="O6" s="18" t="s">
+      <c r="O6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="Q6" s="18" t="s">
+      <c r="Q6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="R6" s="19" t="s">
+      <c r="R6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="S6" s="18" t="s">
+      <c r="S6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="T6" s="19" t="s">
+      <c r="T6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="U6" s="18" t="s">
+      <c r="U6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="V6" s="19" t="s">
+      <c r="V6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="W6" s="18" t="s">
+      <c r="W6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="X6" s="19" t="s">
+      <c r="X6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="Y6" s="18" t="s">
+      <c r="Y6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="Z6" s="19" t="s">
+      <c r="Z6" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="AA6" s="18" t="s">
+      <c r="AA6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="AB6" s="19" t="s">
+      <c r="AB6" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="AC6" s="18" t="s">
+      <c r="AC6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="AD6" s="19" t="s">
+      <c r="AD6" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="AE6" s="18" t="s">
+      <c r="AE6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="AF6" s="19" t="s">
+      <c r="AF6" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="AG6" s="18" t="s">
+      <c r="AG6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="AH6" s="19" t="s">
+      <c r="AH6" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="AI6" s="18" t="s">
+      <c r="AI6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="AJ6" s="19" t="s">
+      <c r="AJ6" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="AK6" s="18" t="s">
+      <c r="AK6" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="AL6" s="20" t="s">
+      <c r="AL6" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="AM6" s="19" t="s">
+      <c r="AM6" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AN6" s="18" t="s">
+      <c r="AN6" s="23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B7" s="93"/>
-      <c r="C7" s="94">
+      <c r="B7" s="149"/>
+      <c r="C7" s="150">
         <v>39539</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="26">
         <v>13210115.90909091</v>
       </c>
-      <c r="E7" s="95" t="s">
+      <c r="E7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="27">
         <v>509958.09090909088</v>
       </c>
-      <c r="G7" s="95" t="s">
+      <c r="G7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="27">
         <v>1073328.8181818179</v>
       </c>
-      <c r="I7" s="95" t="s">
+      <c r="I7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="J7" s="22" t="s">
+      <c r="J7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K7" s="95" t="s">
+      <c r="K7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L7" s="22" t="s">
+      <c r="L7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M7" s="95" t="s">
+      <c r="M7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N7" s="22" t="s">
+      <c r="N7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O7" s="95" t="s">
+      <c r="O7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P7" s="22">
+      <c r="P7" s="27">
         <v>7426288.3636363614</v>
       </c>
-      <c r="Q7" s="95" t="s">
+      <c r="Q7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="R7" s="22" t="s">
+      <c r="R7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S7" s="95" t="s">
+      <c r="S7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T7" s="22" t="s">
+      <c r="T7" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U7" s="95" t="s">
+      <c r="U7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V7" s="22">
+      <c r="V7" s="27">
         <v>2412752.9090909092</v>
       </c>
-      <c r="W7" s="95" t="s">
+      <c r="W7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="X7" s="22">
+      <c r="X7" s="27">
         <v>2297745.8181818179</v>
       </c>
-      <c r="Y7" s="95" t="s">
+      <c r="Y7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="Z7" s="22">
+      <c r="Z7" s="27">
         <v>1858460.636363636</v>
       </c>
-      <c r="AA7" s="96" t="s">
+      <c r="AA7" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="AB7" s="22">
+      <c r="AB7" s="27">
         <v>10381884.165557001</v>
       </c>
-      <c r="AC7" s="95" t="s">
+      <c r="AC7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="AD7" s="22">
+      <c r="AD7" s="27">
         <v>5164710.1439960003</v>
       </c>
-      <c r="AE7" s="95" t="s">
+      <c r="AE7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="AF7" s="22">
+      <c r="AF7" s="27">
         <v>4754992.2993869996</v>
       </c>
-      <c r="AG7" s="95" t="s">
+      <c r="AG7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="AH7" s="22">
+      <c r="AH7" s="27">
         <v>321345.48704500002</v>
       </c>
-      <c r="AI7" s="95" t="s">
+      <c r="AI7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="AJ7" s="22">
+      <c r="AJ7" s="27">
         <v>9442184.6299159992</v>
       </c>
-      <c r="AK7" s="95" t="s">
+      <c r="AK7" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="AL7" s="97">
+      <c r="AL7" s="153">
         <v>90.948660949632327</v>
       </c>
-      <c r="AM7" s="22">
+      <c r="AM7" s="27">
         <v>785904.09327237005</v>
       </c>
-      <c r="AN7" s="95" t="s">
+      <c r="AN7" s="151" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B8" s="93"/>
-      <c r="C8" s="94">
+      <c r="B8" s="149"/>
+      <c r="C8" s="150">
         <v>39904</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="26">
         <v>13615896.75</v>
       </c>
-      <c r="E8" s="95">
+      <c r="E8" s="151">
         <v>3.0717432284590451</v>
       </c>
-      <c r="F8" s="22">
+      <c r="F8" s="27">
         <v>473064.75</v>
       </c>
-      <c r="G8" s="95">
+      <c r="G8" s="151">
         <v>-7.2345829131413408</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="27">
         <v>1033014.75</v>
       </c>
-      <c r="I8" s="95">
+      <c r="I8" s="151">
         <v>-3.755984885424835</v>
       </c>
-      <c r="J8" s="22" t="s">
+      <c r="J8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K8" s="95" t="s">
+      <c r="K8" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L8" s="22" t="s">
+      <c r="L8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M8" s="95" t="s">
+      <c r="M8" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N8" s="22" t="s">
+      <c r="N8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O8" s="95" t="s">
+      <c r="O8" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P8" s="22">
+      <c r="P8" s="27">
         <v>7630822</v>
       </c>
-      <c r="Q8" s="95">
+      <c r="Q8" s="151">
         <v>2.754183871517291</v>
       </c>
-      <c r="R8" s="22" t="s">
+      <c r="R8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S8" s="95" t="s">
+      <c r="S8" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T8" s="22" t="s">
+      <c r="T8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U8" s="95" t="s">
+      <c r="U8" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V8" s="22">
+      <c r="V8" s="27">
         <v>2471053.666666667</v>
       </c>
-      <c r="W8" s="95">
+      <c r="W8" s="151">
         <v>2.4163583994071041</v>
       </c>
-      <c r="X8" s="22">
+      <c r="X8" s="27">
         <v>2481006.333333333</v>
       </c>
-      <c r="Y8" s="95">
+      <c r="Y8" s="151">
         <v>7.9756652672978046</v>
       </c>
-      <c r="Z8" s="22">
+      <c r="Z8" s="27">
         <v>1844865.166666667</v>
       </c>
-      <c r="AA8" s="96">
+      <c r="AA8" s="152">
         <v>-0.73154466825681164</v>
       </c>
-      <c r="AB8" s="22">
+      <c r="AB8" s="27">
         <v>12010830.691205001</v>
       </c>
-      <c r="AC8" s="95">
+      <c r="AC8" s="151">
         <v>15.69027837020376</v>
       </c>
-      <c r="AD8" s="22">
+      <c r="AD8" s="27">
         <v>5950417.7719999999</v>
       </c>
-      <c r="AE8" s="95">
+      <c r="AE8" s="151">
         <v>15.213005301321481</v>
       </c>
-      <c r="AF8" s="22">
+      <c r="AF8" s="27">
         <v>5509712.444689</v>
       </c>
-      <c r="AG8" s="95">
+      <c r="AG8" s="151">
         <v>15.872163355538889</v>
       </c>
-      <c r="AH8" s="22">
+      <c r="AH8" s="27">
         <v>370095.24738000002</v>
       </c>
-      <c r="AI8" s="95">
+      <c r="AI8" s="151">
         <v>15.170513450582</v>
       </c>
-      <c r="AJ8" s="22">
+      <c r="AJ8" s="27">
         <v>10964700.751660001</v>
       </c>
-      <c r="AK8" s="95">
+      <c r="AK8" s="151">
         <v>16.124617145487271</v>
       </c>
-      <c r="AL8" s="97">
+      <c r="AL8" s="153">
         <v>91.290111679693936</v>
       </c>
-      <c r="AM8" s="22">
+      <c r="AM8" s="27">
         <v>882118.22634487879</v>
       </c>
-      <c r="AN8" s="95">
+      <c r="AN8" s="151">
         <v>12.242477663131851</v>
       </c>
     </row>
     <row r="9" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B9" s="93"/>
-      <c r="C9" s="94">
+      <c r="B9" s="149"/>
+      <c r="C9" s="150">
         <v>40269</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="26">
         <v>14059914.66666667</v>
       </c>
-      <c r="E9" s="95">
+      <c r="E9" s="151">
         <v>3.2610258789357078</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="27">
         <v>437857.41666666669</v>
       </c>
-      <c r="G9" s="95">
+      <c r="G9" s="151">
         <v>-7.4423920474593226</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="27">
         <v>1012637.5</v>
       </c>
-      <c r="I9" s="95">
+      <c r="I9" s="151">
         <v>-1.9726001008214089</v>
       </c>
-      <c r="J9" s="22" t="s">
+      <c r="J9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K9" s="95" t="s">
+      <c r="K9" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L9" s="22" t="s">
+      <c r="L9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M9" s="95" t="s">
+      <c r="M9" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N9" s="22" t="s">
+      <c r="N9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O9" s="95" t="s">
+      <c r="O9" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="27">
         <v>7793742.3333333321</v>
       </c>
-      <c r="Q9" s="95">
+      <c r="Q9" s="151">
         <v>2.1350299264395471</v>
       </c>
-      <c r="R9" s="22" t="s">
+      <c r="R9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S9" s="95" t="s">
+      <c r="S9" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T9" s="22" t="s">
+      <c r="T9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U9" s="95" t="s">
+      <c r="U9" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V9" s="22">
+      <c r="V9" s="27">
         <v>2669289.25</v>
       </c>
-      <c r="W9" s="95">
+      <c r="W9" s="151">
         <v>8.0223099161073286</v>
       </c>
-      <c r="X9" s="22">
+      <c r="X9" s="27">
         <v>2584245.583333333</v>
       </c>
-      <c r="Y9" s="95">
+      <c r="Y9" s="151">
         <v>4.1611844602304604</v>
       </c>
-      <c r="Z9" s="22">
+      <c r="Z9" s="27">
         <v>1830996.083333333</v>
       </c>
-      <c r="AA9" s="96">
+      <c r="AA9" s="152">
         <v>-0.7517667731996025</v>
       </c>
-      <c r="AB9" s="22">
+      <c r="AB9" s="27">
         <v>12721335.97727</v>
       </c>
-      <c r="AC9" s="95">
+      <c r="AC9" s="151">
         <v>5.9155382698489856</v>
       </c>
-      <c r="AD9" s="22">
+      <c r="AD9" s="27">
         <v>6400520.0742239999</v>
       </c>
-      <c r="AE9" s="95">
+      <c r="AE9" s="151">
         <v>7.5642134631618507</v>
       </c>
-      <c r="AF9" s="22">
+      <c r="AF9" s="27">
         <v>5728519.854789</v>
       </c>
-      <c r="AG9" s="95">
+      <c r="AG9" s="151">
         <v>3.9713036260343499</v>
       </c>
-      <c r="AH9" s="22">
+      <c r="AH9" s="27">
         <v>398484.63725600002</v>
       </c>
-      <c r="AI9" s="95">
+      <c r="AI9" s="151">
         <v>7.6708334076094786</v>
       </c>
-      <c r="AJ9" s="22">
+      <c r="AJ9" s="27">
         <v>11646454.605380001</v>
       </c>
-      <c r="AK9" s="95">
+      <c r="AK9" s="151">
         <v>6.2177150946576054</v>
       </c>
-      <c r="AL9" s="97">
+      <c r="AL9" s="153">
         <v>91.550562190869272</v>
       </c>
-      <c r="AM9" s="22">
+      <c r="AM9" s="27">
         <v>904794.67897695163</v>
       </c>
-      <c r="AN9" s="95">
+      <c r="AN9" s="151">
         <v>2.5706817923981</v>
       </c>
     </row>
     <row r="10" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B10" s="93"/>
-      <c r="C10" s="94">
+      <c r="B10" s="149"/>
+      <c r="C10" s="150">
         <v>40634</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="26">
         <v>14483835</v>
       </c>
-      <c r="E10" s="95">
+      <c r="E10" s="151">
         <v>3.015098906242764</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F10" s="27">
         <v>404893.08333333331</v>
       </c>
-      <c r="G10" s="95">
+      <c r="G10" s="151">
         <v>-7.5285542915511598</v>
       </c>
-      <c r="H10" s="22">
+      <c r="H10" s="27">
         <v>1013308.25</v>
       </c>
-      <c r="I10" s="95">
+      <c r="I10" s="151">
         <v>6.6237918307399113E-2</v>
       </c>
-      <c r="J10" s="22" t="s">
+      <c r="J10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K10" s="95" t="s">
+      <c r="K10" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L10" s="22" t="s">
+      <c r="L10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M10" s="95" t="s">
+      <c r="M10" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N10" s="22" t="s">
+      <c r="N10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O10" s="95" t="s">
+      <c r="O10" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P10" s="22">
+      <c r="P10" s="27">
         <v>7925489.166666666</v>
       </c>
-      <c r="Q10" s="95">
+      <c r="Q10" s="151">
         <v>1.690418129040028</v>
       </c>
-      <c r="R10" s="22" t="s">
+      <c r="R10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S10" s="95" t="s">
+      <c r="S10" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T10" s="22" t="s">
+      <c r="T10" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U10" s="95" t="s">
+      <c r="U10" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V10" s="22">
+      <c r="V10" s="27">
         <v>2870736.5</v>
       </c>
-      <c r="W10" s="95">
+      <c r="W10" s="151">
         <v>7.5468497840764259</v>
       </c>
-      <c r="X10" s="22">
+      <c r="X10" s="27">
         <v>2674301.083333333</v>
       </c>
-      <c r="Y10" s="95">
+      <c r="Y10" s="151">
         <v>3.4847887747510691</v>
       </c>
-      <c r="Z10" s="22">
+      <c r="Z10" s="27">
         <v>1808555.666666667</v>
       </c>
-      <c r="AA10" s="96">
+      <c r="AA10" s="152">
         <v>-1.225585181253563</v>
       </c>
-      <c r="AB10" s="22">
+      <c r="AB10" s="27">
         <v>13299145.86239</v>
       </c>
-      <c r="AC10" s="95">
+      <c r="AC10" s="151">
         <v>4.5420534930640022</v>
       </c>
-      <c r="AD10" s="22">
+      <c r="AD10" s="27">
         <v>6619462.2233210001</v>
       </c>
-      <c r="AE10" s="95">
+      <c r="AE10" s="151">
         <v>3.4206931086540489</v>
       </c>
-      <c r="AF10" s="22">
+      <c r="AF10" s="27">
         <v>6046831.8018720001</v>
       </c>
-      <c r="AG10" s="95">
+      <c r="AG10" s="151">
         <v>5.5566176805146972</v>
       </c>
-      <c r="AH10" s="22">
+      <c r="AH10" s="27">
         <v>426328.14578700002</v>
       </c>
-      <c r="AI10" s="95">
+      <c r="AI10" s="151">
         <v>6.9873480500359566</v>
       </c>
-      <c r="AJ10" s="22">
+      <c r="AJ10" s="27">
         <v>12199523.97308</v>
       </c>
-      <c r="AK10" s="95">
+      <c r="AK10" s="151">
         <v>4.7488217353675477</v>
       </c>
-      <c r="AL10" s="97">
+      <c r="AL10" s="153">
         <v>91.731635244187132</v>
       </c>
-      <c r="AM10" s="22">
+      <c r="AM10" s="27">
         <v>918206.11477485078</v>
       </c>
-      <c r="AN10" s="95">
+      <c r="AN10" s="151">
         <v>1.4822628945014851</v>
       </c>
     </row>
     <row r="11" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B11" s="93"/>
-      <c r="C11" s="94">
+      <c r="B11" s="149"/>
+      <c r="C11" s="150">
         <v>41000</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="26">
         <v>14904991.58333333</v>
       </c>
-      <c r="E11" s="95">
+      <c r="E11" s="151">
         <v>2.9077698229324822</v>
       </c>
-      <c r="F11" s="22">
+      <c r="F11" s="27">
         <v>383853.16666666669</v>
       </c>
-      <c r="G11" s="95">
+      <c r="G11" s="151">
         <v>-5.1964129625166393</v>
       </c>
-      <c r="H11" s="22">
+      <c r="H11" s="27">
         <v>1016951.166666667</v>
       </c>
-      <c r="I11" s="95">
+      <c r="I11" s="151">
         <v>0.35950725425029079</v>
       </c>
-      <c r="J11" s="22" t="s">
+      <c r="J11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K11" s="95" t="s">
+      <c r="K11" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L11" s="22" t="s">
+      <c r="L11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M11" s="95" t="s">
+      <c r="M11" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N11" s="22" t="s">
+      <c r="N11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O11" s="95" t="s">
+      <c r="O11" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P11" s="22">
+      <c r="P11" s="27">
         <v>8096345.5000000019</v>
       </c>
-      <c r="Q11" s="95">
+      <c r="Q11" s="151">
         <v>2.1557828134057599</v>
       </c>
-      <c r="R11" s="22" t="s">
+      <c r="R11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S11" s="95" t="s">
+      <c r="S11" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T11" s="22" t="s">
+      <c r="T11" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U11" s="95" t="s">
+      <c r="U11" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V11" s="22">
+      <c r="V11" s="27">
         <v>3034158.916666667</v>
       </c>
-      <c r="W11" s="95">
+      <c r="W11" s="151">
         <v>5.6926999976022463</v>
       </c>
-      <c r="X11" s="22">
+      <c r="X11" s="27">
         <v>2757536</v>
       </c>
-      <c r="Y11" s="95">
+      <c r="Y11" s="151">
         <v>3.1123988688259501</v>
       </c>
-      <c r="Z11" s="22">
+      <c r="Z11" s="27">
         <v>1780257.5</v>
       </c>
-      <c r="AA11" s="96">
+      <c r="AA11" s="152">
         <v>-1.5646831993190951</v>
       </c>
-      <c r="AB11" s="22">
+      <c r="AB11" s="27">
         <v>13704425.633161001</v>
       </c>
-      <c r="AC11" s="95">
+      <c r="AC11" s="151">
         <v>3.0474120290471469</v>
       </c>
-      <c r="AD11" s="22">
+      <c r="AD11" s="27">
         <v>6810247.9019480003</v>
       </c>
-      <c r="AE11" s="95">
+      <c r="AE11" s="151">
         <v>2.8821930270233049</v>
       </c>
-      <c r="AF11" s="22">
+      <c r="AF11" s="27">
         <v>6225000.9902520003</v>
       </c>
-      <c r="AG11" s="95">
+      <c r="AG11" s="151">
         <v>2.946488247363543</v>
       </c>
-      <c r="AH11" s="22">
+      <c r="AH11" s="27">
         <v>452153.78967000003</v>
       </c>
-      <c r="AI11" s="95">
+      <c r="AI11" s="151">
         <v>6.0576915078702998</v>
       </c>
-      <c r="AJ11" s="22">
+      <c r="AJ11" s="27">
         <v>12604480.195346</v>
       </c>
-      <c r="AK11" s="95">
+      <c r="AK11" s="151">
         <v>3.31944281727381</v>
       </c>
-      <c r="AL11" s="97">
+      <c r="AL11" s="153">
         <v>91.973793960737552</v>
       </c>
-      <c r="AM11" s="22">
+      <c r="AM11" s="27">
         <v>919452.08801628579</v>
       </c>
-      <c r="AN11" s="95">
+      <c r="AN11" s="151">
         <v>0.1356964652474035</v>
       </c>
     </row>
     <row r="12" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B12" s="93"/>
-      <c r="C12" s="94">
+      <c r="B12" s="149"/>
+      <c r="C12" s="150">
         <v>41365</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="26">
         <v>15266362</v>
       </c>
-      <c r="E12" s="95">
+      <c r="E12" s="151">
         <v>2.4244925912655151</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="27">
         <v>372173.5</v>
       </c>
-      <c r="G12" s="95">
+      <c r="G12" s="151">
         <v>-3.04274334066108</v>
       </c>
-      <c r="H12" s="22">
+      <c r="H12" s="27">
         <v>1021152.916666667</v>
       </c>
-      <c r="I12" s="95">
+      <c r="I12" s="151">
         <v>0.41317126502469209</v>
       </c>
-      <c r="J12" s="22" t="s">
+      <c r="J12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K12" s="95" t="s">
+      <c r="K12" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L12" s="22" t="s">
+      <c r="L12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M12" s="95" t="s">
+      <c r="M12" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N12" s="22" t="s">
+      <c r="N12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O12" s="95" t="s">
+      <c r="O12" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P12" s="22">
+      <c r="P12" s="27">
         <v>8255012.9166666679</v>
       </c>
-      <c r="Q12" s="95">
+      <c r="Q12" s="151">
         <v>1.9597411778766951</v>
       </c>
-      <c r="R12" s="22" t="s">
+      <c r="R12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S12" s="95" t="s">
+      <c r="S12" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T12" s="22" t="s">
+      <c r="T12" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U12" s="95" t="s">
+      <c r="U12" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V12" s="22">
+      <c r="V12" s="27">
         <v>3169665.5</v>
       </c>
-      <c r="W12" s="95">
+      <c r="W12" s="151">
         <v>4.4660344779238192</v>
       </c>
-      <c r="X12" s="22">
+      <c r="X12" s="27">
         <v>2820530.666666667</v>
       </c>
-      <c r="Y12" s="95">
+      <c r="Y12" s="151">
         <v>2.2844549143389741</v>
       </c>
-      <c r="Z12" s="22">
+      <c r="Z12" s="27">
         <v>1746599.416666667</v>
       </c>
-      <c r="AA12" s="96">
+      <c r="AA12" s="152">
         <v>-1.8906300539856311</v>
       </c>
-      <c r="AB12" s="22">
+      <c r="AB12" s="27">
         <v>14191203.141391</v>
       </c>
-      <c r="AC12" s="95">
+      <c r="AC12" s="151">
         <v>3.5519730724951288</v>
       </c>
-      <c r="AD12" s="22">
+      <c r="AD12" s="27">
         <v>6962403.9593179999</v>
       </c>
-      <c r="AE12" s="95">
+      <c r="AE12" s="151">
         <v>2.2342220071970949</v>
       </c>
-      <c r="AF12" s="22">
+      <c r="AF12" s="27">
         <v>6528236.4696319997</v>
       </c>
-      <c r="AG12" s="95">
+      <c r="AG12" s="151">
         <v>4.8712519059008974</v>
       </c>
-      <c r="AH12" s="22">
+      <c r="AH12" s="27">
         <v>475661.72811700002</v>
       </c>
-      <c r="AI12" s="95">
+      <c r="AI12" s="151">
         <v>5.1991023815496584</v>
       </c>
-      <c r="AJ12" s="22">
+      <c r="AJ12" s="27">
         <v>13051875.949898001</v>
       </c>
-      <c r="AK12" s="95">
+      <c r="AK12" s="151">
         <v>3.5494978580488779</v>
       </c>
-      <c r="AL12" s="97">
+      <c r="AL12" s="153">
         <v>91.971595500807382</v>
       </c>
-      <c r="AM12" s="22">
+      <c r="AM12" s="27">
         <v>929573.34179492143</v>
       </c>
-      <c r="AN12" s="95">
+      <c r="AN12" s="151">
         <v>1.1007918640407071</v>
       </c>
     </row>
     <row r="13" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B13" s="93"/>
-      <c r="C13" s="94">
+      <c r="B13" s="149"/>
+      <c r="C13" s="150">
         <v>41730</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="26">
         <v>15545307</v>
       </c>
-      <c r="E13" s="95">
+      <c r="E13" s="151">
         <v>1.8271871189743829</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="27">
         <v>365769.25</v>
       </c>
-      <c r="G13" s="95">
+      <c r="G13" s="151">
         <v>-1.720770017209716</v>
       </c>
-      <c r="H13" s="22">
+      <c r="H13" s="27">
         <v>1038454.083333333</v>
       </c>
-      <c r="I13" s="95">
+      <c r="I13" s="151">
         <v>1.6942777505980939</v>
       </c>
-      <c r="J13" s="22" t="s">
+      <c r="J13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K13" s="95" t="s">
+      <c r="K13" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L13" s="22" t="s">
+      <c r="L13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M13" s="95" t="s">
+      <c r="M13" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N13" s="22" t="s">
+      <c r="N13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O13" s="95" t="s">
+      <c r="O13" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P13" s="22">
+      <c r="P13" s="27">
         <v>8339525.9999999981</v>
       </c>
-      <c r="Q13" s="95">
+      <c r="Q13" s="151">
         <v>1.023778935132857</v>
       </c>
-      <c r="R13" s="22" t="s">
+      <c r="R13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S13" s="95" t="s">
+      <c r="S13" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T13" s="22" t="s">
+      <c r="T13" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U13" s="95" t="s">
+      <c r="U13" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V13" s="22">
+      <c r="V13" s="27">
         <v>3300433.083333333</v>
       </c>
-      <c r="W13" s="95">
+      <c r="W13" s="151">
         <v>4.1255956924581838</v>
       </c>
-      <c r="X13" s="22">
+      <c r="X13" s="27">
         <v>2866893.833333333</v>
       </c>
-      <c r="Y13" s="95">
+      <c r="Y13" s="151">
         <v>1.643774599389825</v>
       </c>
-      <c r="Z13" s="22">
+      <c r="Z13" s="27">
         <v>1702791.583333333</v>
       </c>
-      <c r="AA13" s="96">
+      <c r="AA13" s="152">
         <v>-2.5081786307325942</v>
       </c>
-      <c r="AB13" s="22">
+      <c r="AB13" s="27">
         <v>14492727.252044</v>
       </c>
-      <c r="AC13" s="95">
+      <c r="AC13" s="151">
         <v>2.1247254911992202</v>
       </c>
-      <c r="AD13" s="22">
+      <c r="AD13" s="27">
         <v>7114132.3264619997</v>
       </c>
-      <c r="AE13" s="95">
+      <c r="AE13" s="151">
         <v>2.1792525689483528</v>
       </c>
-      <c r="AF13" s="22">
+      <c r="AF13" s="27">
         <v>6646639.9073580001</v>
       </c>
-      <c r="AG13" s="95">
+      <c r="AG13" s="151">
         <v>1.8137124516979239</v>
       </c>
-      <c r="AH13" s="22">
+      <c r="AH13" s="27">
         <v>496689.29531900003</v>
       </c>
-      <c r="AI13" s="95">
+      <c r="AI13" s="151">
         <v>4.4206977267735592</v>
       </c>
-      <c r="AJ13" s="22">
+      <c r="AJ13" s="27">
         <v>13342996.160034001</v>
       </c>
-      <c r="AK13" s="95">
+      <c r="AK13" s="151">
         <v>2.2304855735184592</v>
       </c>
-      <c r="AL13" s="97">
+      <c r="AL13" s="153">
         <v>92.066841029883832</v>
       </c>
-      <c r="AM13" s="22">
+      <c r="AM13" s="27">
         <v>932289.54899662</v>
       </c>
-      <c r="AN13" s="95">
+      <c r="AN13" s="151">
         <v>0.29219934345943172</v>
       </c>
     </row>
     <row r="14" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B14" s="93"/>
-      <c r="C14" s="94">
+      <c r="B14" s="149"/>
+      <c r="C14" s="150">
         <v>42095</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="26">
         <v>15944314.5</v>
       </c>
-      <c r="E14" s="95">
+      <c r="E14" s="151">
         <v>2.5667392737885431</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="27">
         <v>352845.5</v>
       </c>
-      <c r="G14" s="95">
+      <c r="G14" s="151">
         <v>-3.533306859447594</v>
       </c>
-      <c r="H14" s="22">
+      <c r="H14" s="27">
         <v>1052554.416666667</v>
       </c>
-      <c r="I14" s="95">
+      <c r="I14" s="151">
         <v>1.357819624347067</v>
       </c>
-      <c r="J14" s="22" t="s">
+      <c r="J14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K14" s="95" t="s">
+      <c r="K14" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L14" s="22" t="s">
+      <c r="L14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M14" s="95" t="s">
+      <c r="M14" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N14" s="22" t="s">
+      <c r="N14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O14" s="95" t="s">
+      <c r="O14" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P14" s="22">
+      <c r="P14" s="27">
         <v>8470474.166666666</v>
       </c>
-      <c r="Q14" s="95">
+      <c r="Q14" s="151">
         <v>1.570211144694178</v>
       </c>
-      <c r="R14" s="22" t="s">
+      <c r="R14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S14" s="95" t="s">
+      <c r="S14" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T14" s="22" t="s">
+      <c r="T14" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U14" s="95" t="s">
+      <c r="U14" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V14" s="22">
+      <c r="V14" s="27">
         <v>3486823.583333333</v>
       </c>
-      <c r="W14" s="95">
+      <c r="W14" s="151">
         <v>5.6474558124278484</v>
       </c>
-      <c r="X14" s="22">
+      <c r="X14" s="27">
         <v>2934462.333333333</v>
       </c>
-      <c r="Y14" s="95">
+      <c r="Y14" s="151">
         <v>2.3568539307030401</v>
       </c>
-      <c r="Z14" s="22">
+      <c r="Z14" s="27">
         <v>1665523.916666667</v>
       </c>
-      <c r="AA14" s="96">
+      <c r="AA14" s="152">
         <v>-2.1886217333604852</v>
       </c>
-      <c r="AB14" s="22">
+      <c r="AB14" s="27">
         <v>15132278.178895</v>
       </c>
-      <c r="AC14" s="95">
+      <c r="AC14" s="151">
         <v>4.4129094250414447</v>
       </c>
-      <c r="AD14" s="22">
+      <c r="AD14" s="27">
         <v>7327768.3353310004</v>
       </c>
-      <c r="AE14" s="95">
+      <c r="AE14" s="151">
         <v>3.0029805331895698</v>
       </c>
-      <c r="AF14" s="22">
+      <c r="AF14" s="27">
         <v>7034153.5195599999</v>
       </c>
-      <c r="AG14" s="95">
+      <c r="AG14" s="151">
         <v>5.830218239640339</v>
       </c>
-      <c r="AH14" s="22">
+      <c r="AH14" s="27">
         <v>522520.86424099997</v>
       </c>
-      <c r="AI14" s="95">
+      <c r="AI14" s="151">
         <v>5.2007500796669381</v>
       </c>
-      <c r="AJ14" s="22">
+      <c r="AJ14" s="27">
         <v>13955106.222092001</v>
       </c>
-      <c r="AK14" s="95">
+      <c r="AK14" s="151">
         <v>4.5875008485083857</v>
       </c>
-      <c r="AL14" s="97">
+      <c r="AL14" s="153">
         <v>92.22078828523783</v>
       </c>
-      <c r="AM14" s="22">
+      <c r="AM14" s="27">
         <v>949070.47768626234</v>
       </c>
-      <c r="AN14" s="95">
+      <c r="AN14" s="151">
         <v>1.7999696239974881</v>
       </c>
     </row>
     <row r="15" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B15" s="93"/>
-      <c r="C15" s="94">
+      <c r="B15" s="149"/>
+      <c r="C15" s="150">
         <v>42461</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="26">
         <v>16457820.08333333</v>
       </c>
-      <c r="E15" s="95">
+      <c r="E15" s="151">
         <v>3.2206187561925952</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="27">
         <v>338302.75</v>
       </c>
-      <c r="G15" s="95">
+      <c r="G15" s="151">
         <v>-4.1215631204025609</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="27">
         <v>1095021.333333333</v>
       </c>
-      <c r="I15" s="95">
+      <c r="I15" s="151">
         <v>4.0346528401975501</v>
       </c>
-      <c r="J15" s="22" t="s">
+      <c r="J15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K15" s="95" t="s">
+      <c r="K15" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L15" s="22" t="s">
+      <c r="L15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M15" s="95" t="s">
+      <c r="M15" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N15" s="22" t="s">
+      <c r="N15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O15" s="95" t="s">
+      <c r="O15" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P15" s="22">
+      <c r="P15" s="27">
         <v>8709324.1666666679</v>
       </c>
-      <c r="Q15" s="95">
+      <c r="Q15" s="151">
         <v>2.8197949170299501</v>
       </c>
-      <c r="R15" s="22" t="s">
+      <c r="R15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S15" s="95" t="s">
+      <c r="S15" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T15" s="22" t="s">
+      <c r="T15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U15" s="95" t="s">
+      <c r="U15" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V15" s="22">
+      <c r="V15" s="27">
         <v>3670445.416666667</v>
       </c>
-      <c r="W15" s="95">
+      <c r="W15" s="151">
         <v>5.2661635710801846</v>
       </c>
-      <c r="X15" s="22">
+      <c r="X15" s="27">
         <v>2983029.166666667</v>
       </c>
-      <c r="Y15" s="95">
+      <c r="Y15" s="151">
         <v>1.6550504936338579</v>
       </c>
-      <c r="Z15" s="22">
+      <c r="Z15" s="27">
         <v>1634904</v>
       </c>
-      <c r="AA15" s="96">
+      <c r="AA15" s="152">
         <v>-1.8384555370389739</v>
       </c>
-      <c r="AB15" s="22">
+      <c r="AB15" s="27">
         <v>15380608.367761999</v>
       </c>
-      <c r="AC15" s="95">
+      <c r="AC15" s="151">
         <v>1.6410628058195931</v>
       </c>
-      <c r="AD15" s="22">
+      <c r="AD15" s="27">
         <v>7544697.5578150004</v>
       </c>
-      <c r="AE15" s="95">
+      <c r="AE15" s="151">
         <v>2.9603722792118199</v>
       </c>
-      <c r="AF15" s="22">
+      <c r="AF15" s="27">
         <v>7027626.6559969997</v>
       </c>
-      <c r="AG15" s="95">
+      <c r="AG15" s="151">
         <v>-9.2788187588610516E-2</v>
       </c>
-      <c r="AH15" s="22">
+      <c r="AH15" s="27">
         <v>549529.26691899996</v>
       </c>
-      <c r="AI15" s="95">
+      <c r="AI15" s="151">
         <v>5.1688658819838196</v>
       </c>
-      <c r="AJ15" s="22">
+      <c r="AJ15" s="27">
         <v>14166699.174745999</v>
       </c>
-      <c r="AK15" s="95">
+      <c r="AK15" s="151">
         <v>1.516240358808818</v>
       </c>
-      <c r="AL15" s="97">
+      <c r="AL15" s="153">
         <v>92.107534604675507</v>
       </c>
-      <c r="AM15" s="22">
+      <c r="AM15" s="27">
         <v>934547.12044991821</v>
       </c>
-      <c r="AN15" s="95">
+      <c r="AN15" s="151">
         <v>-1.5302717319529919</v>
       </c>
     </row>
     <row r="16" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B16" s="93"/>
-      <c r="C16" s="94">
+      <c r="B16" s="149"/>
+      <c r="C16" s="150">
         <v>42826</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="26">
         <v>16963330.166666672</v>
       </c>
-      <c r="E16" s="95">
+      <c r="E16" s="151">
         <v>3.071549456572686</v>
       </c>
-      <c r="F16" s="22">
+      <c r="F16" s="27">
         <v>323667.08333333331</v>
       </c>
-      <c r="G16" s="95">
+      <c r="G16" s="151">
         <v>-4.3262038711381123</v>
       </c>
-      <c r="H16" s="22">
+      <c r="H16" s="27">
         <v>1149693.25</v>
       </c>
-      <c r="I16" s="95">
+      <c r="I16" s="151">
         <v>4.9927718303205193</v>
       </c>
-      <c r="J16" s="22" t="s">
+      <c r="J16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="K16" s="95" t="s">
+      <c r="K16" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L16" s="22" t="s">
+      <c r="L16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="M16" s="95" t="s">
+      <c r="M16" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N16" s="22" t="s">
+      <c r="N16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="O16" s="95" t="s">
+      <c r="O16" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P16" s="22">
+      <c r="P16" s="27">
         <v>8970805</v>
       </c>
-      <c r="Q16" s="95">
+      <c r="Q16" s="151">
         <v>3.0023091152594938</v>
       </c>
-      <c r="R16" s="22" t="s">
+      <c r="R16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S16" s="95" t="s">
+      <c r="S16" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T16" s="22" t="s">
+      <c r="T16" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U16" s="95" t="s">
+      <c r="U16" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V16" s="22">
+      <c r="V16" s="27">
         <v>3843173.333333333</v>
       </c>
-      <c r="W16" s="95">
+      <c r="W16" s="151">
         <v>4.7059116008740576</v>
       </c>
-      <c r="X16" s="22">
+      <c r="X16" s="27">
         <v>2999658.583333333</v>
       </c>
-      <c r="Y16" s="95">
+      <c r="Y16" s="151">
         <v>0.55746745129043873</v>
       </c>
-      <c r="Z16" s="22">
+      <c r="Z16" s="27">
         <v>1602661.416666667</v>
       </c>
-      <c r="AA16" s="96">
+      <c r="AA16" s="152">
         <v>-1.9721392407953791</v>
       </c>
-      <c r="AB16" s="22">
+      <c r="AB16" s="27">
         <v>16022891.661568001</v>
       </c>
-      <c r="AC16" s="95">
+      <c r="AC16" s="151">
         <v>4.1759290559158613</v>
       </c>
-      <c r="AD16" s="22">
+      <c r="AD16" s="27">
         <v>7905540.7520859996</v>
       </c>
-      <c r="AE16" s="95">
+      <c r="AE16" s="151">
         <v>4.7827390230802402</v>
       </c>
-      <c r="AF16" s="22">
+      <c r="AF16" s="27">
         <v>7269152.2061280003</v>
       </c>
-      <c r="AG16" s="95">
+      <c r="AG16" s="151">
         <v>3.436801098773445</v>
       </c>
-      <c r="AH16" s="22">
+      <c r="AH16" s="27">
         <v>577657.19231299998</v>
       </c>
-      <c r="AI16" s="95">
+      <c r="AI16" s="151">
         <v>5.1185491087130766</v>
       </c>
-      <c r="AJ16" s="22">
+      <c r="AJ16" s="27">
         <v>14743056.325061999</v>
       </c>
-      <c r="AK16" s="95">
+      <c r="AK16" s="151">
         <v>4.0683940783004191</v>
       </c>
-      <c r="AL16" s="97">
+      <c r="AL16" s="153">
         <v>92.012457154810747</v>
       </c>
-      <c r="AM16" s="22">
+      <c r="AM16" s="27">
         <v>944560.50222104078</v>
       </c>
-      <c r="AN16" s="95">
+      <c r="AN16" s="151">
         <v>1.0714689021032791</v>
       </c>
     </row>
     <row r="17" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B17" s="93"/>
-      <c r="C17" s="94">
+      <c r="B17" s="149"/>
+      <c r="C17" s="150">
         <v>43191</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="26">
         <v>17415926</v>
       </c>
-      <c r="E17" s="95">
+      <c r="E17" s="151">
         <v>2.668083618526107</v>
       </c>
-      <c r="F17" s="22">
+      <c r="F17" s="27">
         <v>315316.58333333331</v>
       </c>
-      <c r="G17" s="95">
+      <c r="G17" s="151">
         <v>-2.579965782742299</v>
       </c>
-      <c r="H17" s="22">
+      <c r="H17" s="27">
         <v>1201033.583333333</v>
       </c>
-      <c r="I17" s="95">
+      <c r="I17" s="151">
         <v>4.4655679533069481</v>
       </c>
-      <c r="J17" s="22">
+      <c r="J17" s="27">
         <v>242728.1428571429</v>
       </c>
-      <c r="K17" s="95" t="s">
+      <c r="K17" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="L17" s="22">
+      <c r="L17" s="27">
         <v>204085.42857142861</v>
       </c>
-      <c r="M17" s="95" t="s">
+      <c r="M17" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="N17" s="22">
+      <c r="N17" s="27">
         <v>757618.71428571432</v>
       </c>
-      <c r="O17" s="95" t="s">
+      <c r="O17" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="P17" s="22">
+      <c r="P17" s="27">
         <v>9171890.166666666</v>
       </c>
-      <c r="Q17" s="95">
+      <c r="Q17" s="151">
         <v>2.2415509719213129</v>
       </c>
-      <c r="R17" s="22" t="s">
+      <c r="R17" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S17" s="95" t="s">
+      <c r="S17" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T17" s="22" t="s">
+      <c r="T17" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U17" s="95" t="s">
+      <c r="U17" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V17" s="22">
+      <c r="V17" s="27">
         <v>4026011.166666667</v>
       </c>
-      <c r="W17" s="95">
+      <c r="W17" s="151">
         <v>4.7574703890534753</v>
       </c>
-      <c r="X17" s="22">
+      <c r="X17" s="27">
         <v>3016991.083333333</v>
       </c>
-      <c r="Y17" s="95">
+      <c r="Y17" s="151">
         <v>0.5778157586434185</v>
       </c>
-      <c r="Z17" s="22">
+      <c r="Z17" s="27">
         <v>1567349.916666667</v>
       </c>
-      <c r="AA17" s="96">
+      <c r="AA17" s="152">
         <v>-2.203303806579648</v>
       </c>
-      <c r="AB17" s="22">
+      <c r="AB17" s="27">
         <v>16424644.045724999</v>
       </c>
-      <c r="AC17" s="95">
+      <c r="AC17" s="151">
         <v>2.5073650414839221</v>
       </c>
-      <c r="AD17" s="22">
+      <c r="AD17" s="27">
         <v>8188779.0773740001</v>
       </c>
-      <c r="AE17" s="95">
+      <c r="AE17" s="151">
         <v>3.5827824328558799</v>
       </c>
-      <c r="AF17" s="22">
+      <c r="AF17" s="27">
         <v>7341104.7406059997</v>
       </c>
-      <c r="AG17" s="95">
+      <c r="AG17" s="151">
         <v>0.98983392337477216</v>
       </c>
-      <c r="AH17" s="22">
+      <c r="AH17" s="27">
         <v>611074.14388400002</v>
       </c>
-      <c r="AI17" s="95">
+      <c r="AI17" s="151">
         <v>5.7849104998061174</v>
       </c>
-      <c r="AJ17" s="22">
+      <c r="AJ17" s="27">
         <v>15050407.617949</v>
       </c>
-      <c r="AK17" s="95">
+      <c r="AK17" s="151">
         <v>2.0847189762446261</v>
       </c>
-      <c r="AL17" s="97">
+      <c r="AL17" s="153">
         <v>91.63308243423586</v>
       </c>
-      <c r="AM17" s="22">
+      <c r="AM17" s="27">
         <v>943081.86918829347</v>
       </c>
-      <c r="AN17" s="95">
+      <c r="AN17" s="151">
         <v>-0.15654190803769949</v>
       </c>
     </row>
     <row r="18" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B18" s="93"/>
-      <c r="C18" s="94">
+      <c r="B18" s="149"/>
+      <c r="C18" s="150">
         <v>43556</v>
       </c>
-      <c r="D18" s="21">
+      <c r="D18" s="26">
         <v>17871720.25</v>
       </c>
-      <c r="E18" s="95">
+      <c r="E18" s="151">
         <v>2.6171117745906751</v>
       </c>
-      <c r="F18" s="22">
+      <c r="F18" s="27">
         <v>305968.33333333302</v>
       </c>
-      <c r="G18" s="95">
+      <c r="G18" s="151">
         <v>-2.96471879188086</v>
       </c>
-      <c r="H18" s="22">
+      <c r="H18" s="27">
         <v>1247159</v>
       </c>
-      <c r="I18" s="95">
+      <c r="I18" s="151">
         <v>3.8404768448398352</v>
       </c>
-      <c r="J18" s="22">
+      <c r="J18" s="27">
         <v>249285.5</v>
       </c>
-      <c r="K18" s="95">
+      <c r="K18" s="151">
         <v>2.701523220863788</v>
       </c>
-      <c r="L18" s="22">
+      <c r="L18" s="27">
         <v>209290.75</v>
       </c>
-      <c r="M18" s="95">
+      <c r="M18" s="151">
         <v>2.5505600595828959</v>
       </c>
-      <c r="N18" s="22">
+      <c r="N18" s="27">
         <v>788582.75</v>
       </c>
-      <c r="O18" s="95">
+      <c r="O18" s="151">
         <v>4.0870209685195844</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="27">
         <v>9361974.9999999981</v>
       </c>
-      <c r="Q18" s="95">
+      <c r="Q18" s="151">
         <v>2.0724717575026701</v>
       </c>
-      <c r="R18" s="22" t="s">
+      <c r="R18" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S18" s="95" t="s">
+      <c r="S18" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T18" s="22" t="s">
+      <c r="T18" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U18" s="95" t="s">
+      <c r="U18" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V18" s="22">
+      <c r="V18" s="27">
         <v>4223998.416666667</v>
       </c>
-      <c r="W18" s="95">
+      <c r="W18" s="151">
         <v>4.917702455453532</v>
       </c>
-      <c r="X18" s="22">
+      <c r="X18" s="27">
         <v>3038587.833333333</v>
       </c>
-      <c r="Y18" s="95">
+      <c r="Y18" s="151">
         <v>0.71583738246050466</v>
       </c>
-      <c r="Z18" s="22">
+      <c r="Z18" s="27">
         <v>160219.18181818179</v>
       </c>
-      <c r="AA18" s="96" t="s">
+      <c r="AA18" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="AB18" s="22">
+      <c r="AB18" s="27">
         <v>17056214.771281999</v>
       </c>
-      <c r="AC18" s="95">
+      <c r="AC18" s="151">
         <v>3.8452627880321439</v>
       </c>
-      <c r="AD18" s="22">
+      <c r="AD18" s="27">
         <v>8482986.3790429998</v>
       </c>
-      <c r="AE18" s="95">
+      <c r="AE18" s="151">
         <v>3.5928103431427161</v>
       </c>
-      <c r="AF18" s="22">
+      <c r="AF18" s="27">
         <v>7621919.4676510002</v>
       </c>
-      <c r="AG18" s="95">
+      <c r="AG18" s="151">
         <v>3.82523798484613</v>
       </c>
-      <c r="AH18" s="22">
+      <c r="AH18" s="27">
         <v>646809.04190099996</v>
       </c>
-      <c r="AI18" s="95">
+      <c r="AI18" s="151">
         <v>5.8478825155108494</v>
       </c>
-      <c r="AJ18" s="22">
+      <c r="AJ18" s="27">
         <v>15644059.317136999</v>
       </c>
-      <c r="AK18" s="95">
+      <c r="AK18" s="151">
         <v>3.9444227309831441</v>
       </c>
-      <c r="AL18" s="97">
+      <c r="AL18" s="153">
         <v>91.720581189428486</v>
       </c>
-      <c r="AM18" s="22">
+      <c r="AM18" s="27">
         <v>954368.94337477104</v>
       </c>
-      <c r="AN18" s="95">
+      <c r="AN18" s="151">
         <v>1.1968286694125749</v>
       </c>
     </row>
     <row r="19" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B19" s="93"/>
-      <c r="C19" s="94">
+      <c r="B19" s="149"/>
+      <c r="C19" s="150">
         <v>43922</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="26">
         <v>18065262.75</v>
       </c>
-      <c r="E19" s="95">
+      <c r="E19" s="151">
         <v>1.082953947871923</v>
       </c>
-      <c r="F19" s="22">
+      <c r="F19" s="27">
         <v>299770.16666666698</v>
       </c>
-      <c r="G19" s="95">
+      <c r="G19" s="151">
         <v>-2.0257542991921729</v>
       </c>
-      <c r="H19" s="22">
+      <c r="H19" s="27">
         <v>1249930.916666667</v>
       </c>
-      <c r="I19" s="95">
+      <c r="I19" s="151">
         <v>0.2222584824121743</v>
       </c>
-      <c r="J19" s="22">
+      <c r="J19" s="27">
         <v>248737.58333333331</v>
       </c>
-      <c r="K19" s="95">
+      <c r="K19" s="151">
         <v>-0.21979484032029761</v>
       </c>
-      <c r="L19" s="22">
+      <c r="L19" s="27">
         <v>208451.91666666669</v>
       </c>
-      <c r="M19" s="95">
+      <c r="M19" s="151">
         <v>-0.40079809228709129</v>
       </c>
-      <c r="N19" s="22">
+      <c r="N19" s="27">
         <v>792741.41666666663</v>
       </c>
-      <c r="O19" s="95">
+      <c r="O19" s="151">
         <v>0.52735957851812731</v>
       </c>
-      <c r="P19" s="22">
+      <c r="P19" s="27">
         <v>9401359.75</v>
       </c>
-      <c r="Q19" s="95">
+      <c r="Q19" s="151">
         <v>0.42068847652341201</v>
       </c>
-      <c r="R19" s="22" t="s">
+      <c r="R19" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S19" s="95" t="s">
+      <c r="S19" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T19" s="22" t="s">
+      <c r="T19" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U19" s="95" t="s">
+      <c r="U19" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V19" s="22">
+      <c r="V19" s="27">
         <v>4375338.333333333</v>
       </c>
-      <c r="W19" s="95">
+      <c r="W19" s="151">
         <v>3.5828592186380348</v>
       </c>
-      <c r="X19" s="22">
+      <c r="X19" s="27">
         <v>3038633.75</v>
       </c>
-      <c r="Y19" s="95">
+      <c r="Y19" s="151">
         <v>1.511118624342167E-3</v>
       </c>
-      <c r="Z19" s="22">
+      <c r="Z19" s="27">
         <v>144348.58333333331</v>
       </c>
-      <c r="AA19" s="96">
+      <c r="AA19" s="152">
         <v>-9.9055545689022075</v>
       </c>
-      <c r="AB19" s="22">
+      <c r="AB19" s="27">
         <v>16568085.125615999</v>
       </c>
-      <c r="AC19" s="95">
+      <c r="AC19" s="151">
         <v>-2.8618873074222622</v>
       </c>
-      <c r="AD19" s="22">
+      <c r="AD19" s="27">
         <v>8272455.4551799996</v>
       </c>
-      <c r="AE19" s="95">
+      <c r="AE19" s="151">
         <v>-2.481801979349052</v>
       </c>
-      <c r="AF19" s="22">
+      <c r="AF19" s="27">
         <v>7381451.2769370005</v>
       </c>
-      <c r="AG19" s="95">
+      <c r="AG19" s="151">
         <v>-3.1549558052219822</v>
       </c>
-      <c r="AH19" s="22">
+      <c r="AH19" s="27">
         <v>615192.53181399999</v>
       </c>
-      <c r="AI19" s="95">
+      <c r="AI19" s="151">
         <v>-4.8880748472652336</v>
       </c>
-      <c r="AJ19" s="22">
+      <c r="AJ19" s="27">
         <v>15229348.454782</v>
       </c>
-      <c r="AK19" s="95">
+      <c r="AK19" s="151">
         <v>-2.6509159416233659</v>
       </c>
-      <c r="AL19" s="97">
+      <c r="AL19" s="153">
         <v>91.919786380357422</v>
       </c>
-      <c r="AM19" s="22">
+      <c r="AM19" s="27">
         <v>917123.94969821291</v>
       </c>
-      <c r="AN19" s="95">
+      <c r="AN19" s="151">
         <v>-3.9025781313519081</v>
       </c>
     </row>
     <row r="20" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B20" s="93"/>
-      <c r="C20" s="94" t="s">
+      <c r="B20" s="149"/>
+      <c r="C20" s="150" t="s">
         <v>30</v>
       </c>
-      <c r="D20" s="21">
+      <c r="D20" s="26">
         <v>18156339.916666672</v>
       </c>
-      <c r="E20" s="95">
+      <c r="E20" s="151">
         <v>0.50415633543259286</v>
       </c>
-      <c r="F20" s="22">
+      <c r="F20" s="27">
         <v>292377.58333333331</v>
       </c>
-      <c r="G20" s="95">
+      <c r="G20" s="151">
         <v>-2.4660837385975238</v>
       </c>
-      <c r="H20" s="22">
+      <c r="H20" s="27">
         <v>1248134.416666667</v>
       </c>
-      <c r="I20" s="95">
+      <c r="I20" s="151">
         <v>-0.1437279433643357</v>
       </c>
-      <c r="J20" s="22">
+      <c r="J20" s="27">
         <v>243146.75</v>
       </c>
-      <c r="K20" s="95">
+      <c r="K20" s="151">
         <v>-2.2476833852008049</v>
       </c>
-      <c r="L20" s="22">
+      <c r="L20" s="27">
         <v>207411</v>
       </c>
-      <c r="M20" s="95">
+      <c r="M20" s="151">
         <v>-0.49935576669759563</v>
       </c>
-      <c r="N20" s="22">
+      <c r="N20" s="27">
         <v>797576.66666666663</v>
       </c>
-      <c r="O20" s="95">
+      <c r="O20" s="151">
         <v>0.60994037883517205</v>
       </c>
-      <c r="P20" s="22">
+      <c r="P20" s="27">
         <v>9380834.4166666679</v>
       </c>
-      <c r="Q20" s="95">
+      <c r="Q20" s="151">
         <v>-0.21832302857395239</v>
       </c>
-      <c r="R20" s="22" t="s">
+      <c r="R20" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="S20" s="95" t="s">
+      <c r="S20" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T20" s="22" t="s">
+      <c r="T20" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="U20" s="95" t="s">
+      <c r="U20" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V20" s="22">
+      <c r="V20" s="27">
         <v>4511112.333333333</v>
       </c>
-      <c r="W20" s="95">
+      <c r="W20" s="151">
         <v>3.1031657361354492</v>
       </c>
-      <c r="X20" s="22">
+      <c r="X20" s="27">
         <v>3016258.75</v>
       </c>
-      <c r="Y20" s="95">
+      <c r="Y20" s="151">
         <v>-0.7363506707578682</v>
       </c>
-      <c r="Z20" s="22">
+      <c r="Z20" s="27">
         <v>123230.5</v>
       </c>
-      <c r="AA20" s="96">
+      <c r="AA20" s="152">
         <v>-14.62992074163065</v>
       </c>
-      <c r="AB20" s="22">
+      <c r="AB20" s="27">
         <v>17076253.623034</v>
       </c>
-      <c r="AC20" s="95">
+      <c r="AC20" s="151">
         <v>3.0671528638654739</v>
       </c>
-      <c r="AD20" s="22">
+      <c r="AD20" s="27">
         <v>8476255.412819</v>
       </c>
-      <c r="AE20" s="95">
+      <c r="AE20" s="151">
         <v>2.4635969180273549</v>
       </c>
-      <c r="AF20" s="22">
+      <c r="AF20" s="27">
         <v>7610598.403655</v>
       </c>
-      <c r="AG20" s="95">
+      <c r="AG20" s="151">
         <v>3.104364143592742</v>
       </c>
-      <c r="AH20" s="22">
+      <c r="AH20" s="27">
         <v>660069.25832899997</v>
       </c>
-      <c r="AI20" s="95">
+      <c r="AI20" s="151">
         <v>7.2947450097733402</v>
       </c>
-      <c r="AJ20" s="22">
+      <c r="AJ20" s="27">
         <v>15710492.731519001</v>
       </c>
-      <c r="AK20" s="95">
+      <c r="AK20" s="151">
         <v>3.15932279155331</v>
       </c>
-      <c r="AL20" s="97">
+      <c r="AL20" s="153">
         <v>92.001987545601111</v>
       </c>
-      <c r="AM20" s="22">
+      <c r="AM20" s="27">
         <v>940511.89289306058</v>
       </c>
-      <c r="AN20" s="95">
+      <c r="AN20" s="151">
         <v>2.5501398368828592</v>
       </c>
     </row>
     <row r="21" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B21" s="93"/>
-      <c r="C21" s="94" t="s">
+      <c r="B21" s="149"/>
+      <c r="C21" s="150" t="s">
         <v>31</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D21" s="26">
         <v>18741933.166666672</v>
       </c>
-      <c r="E21" s="95">
+      <c r="E21" s="151">
         <v>3.2252824781191292</v>
       </c>
-      <c r="F21" s="22">
+      <c r="F21" s="27">
         <v>269243.91666666663</v>
       </c>
-      <c r="G21" s="95">
+      <c r="G21" s="151">
         <v>-7.9122572951471737</v>
       </c>
-      <c r="H21" s="22">
+      <c r="H21" s="27">
         <v>1329469.916666667</v>
       </c>
-      <c r="I21" s="95">
+      <c r="I21" s="151">
         <v>6.5165657571737201</v>
       </c>
-      <c r="J21" s="22">
+      <c r="J21" s="27">
         <v>266298.16666666669</v>
       </c>
-      <c r="K21" s="95">
+      <c r="K21" s="151">
         <v>9.5215817882273512</v>
       </c>
-      <c r="L21" s="22">
+      <c r="L21" s="27">
         <v>226438.66666666669</v>
       </c>
-      <c r="M21" s="95">
+      <c r="M21" s="151">
         <v>9.1738946664673868</v>
       </c>
-      <c r="N21" s="22">
+      <c r="N21" s="27">
         <v>836733.08333333337</v>
       </c>
-      <c r="O21" s="95">
+      <c r="O21" s="151">
         <v>4.9094235454898882</v>
       </c>
-      <c r="P21" s="22">
+      <c r="P21" s="27">
         <v>9606769.75</v>
       </c>
-      <c r="Q21" s="95">
+      <c r="Q21" s="151">
         <v>2.4084780020412699</v>
       </c>
-      <c r="R21" s="22">
+      <c r="R21" s="27">
         <v>3809893.8</v>
       </c>
-      <c r="S21" s="95" t="s">
+      <c r="S21" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="T21" s="22">
+      <c r="T21" s="27">
         <v>5859894</v>
       </c>
-      <c r="U21" s="95" t="s">
+      <c r="U21" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="V21" s="22">
+      <c r="V21" s="27">
         <v>4773012.166666667</v>
       </c>
-      <c r="W21" s="95">
+      <c r="W21" s="151">
         <v>5.805659757087267</v>
       </c>
-      <c r="X21" s="22">
+      <c r="X21" s="27">
         <v>3032508.333333333</v>
       </c>
-      <c r="Y21" s="95">
+      <c r="Y21" s="151">
         <v>0.53873306901583984</v>
       </c>
-      <c r="Z21" s="22">
+      <c r="Z21" s="27">
         <v>146780.41666666669</v>
       </c>
-      <c r="AA21" s="96">
+      <c r="AA21" s="152">
         <v>19.11046101952574</v>
       </c>
-      <c r="AB21" s="22">
+      <c r="AB21" s="27">
         <v>17837947.563637</v>
       </c>
-      <c r="AC21" s="95">
+      <c r="AC21" s="151">
         <v>4.4605447858630853</v>
       </c>
-      <c r="AD21" s="22">
+      <c r="AD21" s="27">
         <v>8917560.5464980006</v>
       </c>
-      <c r="AE21" s="95">
+      <c r="AE21" s="151">
         <v>5.2063689941621583</v>
       </c>
-      <c r="AF21" s="22">
+      <c r="AF21" s="27">
         <v>7853196.6935750004</v>
       </c>
-      <c r="AG21" s="95">
+      <c r="AG21" s="151">
         <v>3.187637516170772</v>
       </c>
-      <c r="AH21" s="22">
+      <c r="AH21" s="27">
         <v>702654.455556</v>
       </c>
-      <c r="AI21" s="95">
+      <c r="AI21" s="151">
         <v>6.45162559680581</v>
       </c>
-      <c r="AJ21" s="22">
+      <c r="AJ21" s="27">
         <v>16373155.750163</v>
       </c>
-      <c r="AK21" s="95">
+      <c r="AK21" s="151">
         <v>4.2179645792683518</v>
       </c>
-      <c r="AL21" s="97">
+      <c r="AL21" s="153">
         <v>91.788338830751997</v>
       </c>
-      <c r="AM21" s="22">
+      <c r="AM21" s="27">
         <v>951766.68303153256</v>
       </c>
-      <c r="AN21" s="95">
+      <c r="AN21" s="151">
         <v>1.1966664348976641</v>
       </c>
     </row>
     <row r="22" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B22" s="93"/>
-      <c r="C22" s="94" t="s">
+      <c r="B22" s="149"/>
+      <c r="C22" s="150" t="s">
         <v>32</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="26">
         <v>19417580.25</v>
       </c>
-      <c r="E22" s="95">
+      <c r="E22" s="151">
         <v>3.605002095168075</v>
       </c>
-      <c r="F22" s="22">
+      <c r="F22" s="27">
         <v>244042.83333333331</v>
       </c>
-      <c r="G22" s="95">
+      <c r="G22" s="151">
         <v>-9.3599453036233839</v>
       </c>
-      <c r="H22" s="22">
+      <c r="H22" s="27">
         <v>1416181.333333333</v>
       </c>
-      <c r="I22" s="95">
+      <c r="I22" s="151">
         <v>6.5222548911881404</v>
       </c>
-      <c r="J22" s="22">
+      <c r="J22" s="27">
         <v>286629.5</v>
       </c>
-      <c r="K22" s="95">
+      <c r="K22" s="151">
         <v>7.6348003397194386</v>
       </c>
-      <c r="L22" s="22">
+      <c r="L22" s="27">
         <v>240538</v>
       </c>
-      <c r="M22" s="95">
+      <c r="M22" s="151">
         <v>6.2265573017564746</v>
       </c>
-      <c r="N22" s="22">
+      <c r="N22" s="27">
         <v>889013.83333333337</v>
       </c>
-      <c r="O22" s="95">
+      <c r="O22" s="151">
         <v>6.2481992216354856</v>
       </c>
-      <c r="P22" s="22">
+      <c r="P22" s="27">
         <v>9888309.333333334</v>
       </c>
-      <c r="Q22" s="95">
+      <c r="Q22" s="151">
         <v>2.930637359486354</v>
       </c>
-      <c r="R22" s="22">
+      <c r="R22" s="27">
         <v>3881827.5</v>
       </c>
-      <c r="S22" s="95">
+      <c r="S22" s="151">
         <v>1.88807625031437</v>
       </c>
-      <c r="T22" s="22">
+      <c r="T22" s="27">
         <v>6006481.833333333</v>
       </c>
-      <c r="U22" s="95">
+      <c r="U22" s="151">
         <v>2.5015441121176001</v>
       </c>
-      <c r="V22" s="22">
+      <c r="V22" s="27">
         <v>5052919.916666667</v>
       </c>
-      <c r="W22" s="95">
+      <c r="W22" s="151">
         <v>5.8643837523565168</v>
       </c>
-      <c r="X22" s="22">
+      <c r="X22" s="27">
         <v>3059714.833333333</v>
       </c>
-      <c r="Y22" s="95">
+      <c r="Y22" s="151">
         <v>0.89716159065240664</v>
       </c>
-      <c r="Z22" s="22">
+      <c r="Z22" s="27">
         <v>181340.83333333331</v>
       </c>
-      <c r="AA22" s="96">
+      <c r="AA22" s="152">
         <v>23.54565919045741</v>
       </c>
-      <c r="AB22" s="22">
+      <c r="AB22" s="27">
         <v>18798190.872678999</v>
       </c>
-      <c r="AC22" s="95">
+      <c r="AC22" s="151">
         <v>5.3831490737167087</v>
       </c>
-      <c r="AD22" s="22">
+      <c r="AD22" s="27">
         <v>9454429.3153220005</v>
       </c>
-      <c r="AE22" s="95">
+      <c r="AE22" s="151">
         <v>6.0203546252885598</v>
       </c>
-      <c r="AF22" s="22">
+      <c r="AF22" s="27">
         <v>8181137.3986290004</v>
       </c>
-      <c r="AG22" s="95">
+      <c r="AG22" s="151">
         <v>4.1758880854506186</v>
       </c>
-      <c r="AH22" s="22">
+      <c r="AH22" s="27">
         <v>743561.61124200001</v>
       </c>
-      <c r="AI22" s="95">
+      <c r="AI22" s="151">
         <v>5.8218026460290284</v>
       </c>
-      <c r="AJ22" s="22">
+      <c r="AJ22" s="27">
         <v>17231893.848141</v>
       </c>
-      <c r="AK22" s="95">
+      <c r="AK22" s="151">
         <v>5.244792824800748</v>
       </c>
-      <c r="AL22" s="97">
+      <c r="AL22" s="153">
         <v>91.66783104211143</v>
       </c>
-      <c r="AM22" s="22">
+      <c r="AM22" s="27">
         <v>968101.61877296737</v>
       </c>
-      <c r="AN22" s="95">
+      <c r="AN22" s="151">
         <v>1.7162752208771841</v>
       </c>
     </row>
     <row r="23" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B23" s="93"/>
-      <c r="C23" s="94" t="s">
+      <c r="B23" s="149"/>
+      <c r="C23" s="150" t="s">
         <v>33</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="26">
         <v>20053945.75</v>
       </c>
-      <c r="E23" s="95">
+      <c r="E23" s="151">
         <v>3.2772646838938662</v>
       </c>
-      <c r="F23" s="22">
+      <c r="F23" s="27">
         <v>222278.33333333331</v>
       </c>
-      <c r="G23" s="95">
+      <c r="G23" s="151">
         <v>-8.9183114712786065</v>
       </c>
-      <c r="H23" s="22">
+      <c r="H23" s="27">
         <v>1519149.833333333</v>
       </c>
-      <c r="I23" s="95">
+      <c r="I23" s="151">
         <v>7.2708556154767354</v>
       </c>
-      <c r="J23" s="22">
+      <c r="J23" s="27">
         <v>303765.16666666669</v>
       </c>
-      <c r="K23" s="95">
+      <c r="K23" s="151">
         <v>5.9783332373906761</v>
       </c>
-      <c r="L23" s="22">
+      <c r="L23" s="27">
         <v>254219.91666666669</v>
       </c>
-      <c r="M23" s="95">
+      <c r="M23" s="151">
         <v>5.6880479037269227</v>
       </c>
-      <c r="N23" s="22">
+      <c r="N23" s="27">
         <v>961164.75</v>
       </c>
-      <c r="O23" s="95">
+      <c r="O23" s="151">
         <v>8.1158373426135189</v>
       </c>
-      <c r="P23" s="22">
+      <c r="P23" s="27">
         <v>10225623.75</v>
       </c>
-      <c r="Q23" s="95">
+      <c r="Q23" s="151">
         <v>3.4112445848511812</v>
       </c>
-      <c r="R23" s="22">
+      <c r="R23" s="27">
         <v>4057358.916666667</v>
       </c>
-      <c r="S23" s="95">
+      <c r="S23" s="151">
         <v>4.5218757574020607</v>
       </c>
-      <c r="T23" s="22">
+      <c r="T23" s="27">
         <v>6168264.833333333</v>
       </c>
-      <c r="U23" s="95">
+      <c r="U23" s="151">
         <v>2.6934735588839192</v>
       </c>
-      <c r="V23" s="22">
+      <c r="V23" s="27">
         <v>5262875.75</v>
       </c>
-      <c r="W23" s="95">
+      <c r="W23" s="151">
         <v>4.1551387474163093</v>
       </c>
-      <c r="X23" s="22">
+      <c r="X23" s="27">
         <v>3045855.75</v>
       </c>
-      <c r="Y23" s="95">
+      <c r="Y23" s="151">
         <v>-0.45295343155346002</v>
       </c>
-      <c r="Z23" s="22">
+      <c r="Z23" s="27">
         <v>181793.33333333331</v>
       </c>
-      <c r="AA23" s="96">
+      <c r="AA23" s="152">
         <v>0.2495301205373002</v>
       </c>
-      <c r="AB23" s="22">
-[...11 lines deleted...]
-      <c r="AF23" s="22">
+      <c r="AB23" s="27">
+        <v>19483021.426881999</v>
+      </c>
+      <c r="AC23" s="151">
+        <v>3.643066286758057</v>
+      </c>
+      <c r="AD23" s="27">
+        <v>9814688.8144930005</v>
+      </c>
+      <c r="AE23" s="151">
+        <v>3.8104838182793088</v>
+      </c>
+      <c r="AF23" s="27">
         <v>8400455.5949889999</v>
       </c>
-      <c r="AG23" s="95">
+      <c r="AG23" s="151">
         <v>2.6807787924054689</v>
       </c>
-      <c r="AH23" s="22">
-[...26 lines deleted...]
-      <c r="D24" s="21">
+      <c r="AH23" s="27">
+        <v>784629.36181599996</v>
+      </c>
+      <c r="AI23" s="151">
+        <v>5.5231133443539138</v>
+      </c>
+      <c r="AJ23" s="27">
+        <v>17877891.393383</v>
+      </c>
+      <c r="AK23" s="151">
+        <v>3.7488482167715498</v>
+      </c>
+      <c r="AL23" s="153">
+        <v>91.761390606057148</v>
+      </c>
+      <c r="AM23" s="27">
+        <v>971530.57407079102</v>
+      </c>
+      <c r="AN23" s="151">
+        <v>0.35419373662133319</v>
+      </c>
+    </row>
+    <row r="24" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B24" s="149"/>
+      <c r="C24" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="26">
         <v>20519819.75</v>
       </c>
-      <c r="E24" s="95">
+      <c r="E24" s="151">
         <v>2.323103920833125</v>
       </c>
-      <c r="F24" s="22">
+      <c r="F24" s="27">
         <v>204505.41666666669</v>
       </c>
-      <c r="G24" s="95">
+      <c r="G24" s="151">
         <v>-7.9957935621255753</v>
       </c>
-      <c r="H24" s="22">
+      <c r="H24" s="27">
         <v>1652979.166666667</v>
       </c>
-      <c r="I24" s="95">
+      <c r="I24" s="151">
         <v>8.809488728289816</v>
       </c>
-      <c r="J24" s="22">
+      <c r="J24" s="27">
         <v>325766.5</v>
       </c>
-      <c r="K24" s="95">
+      <c r="K24" s="151">
         <v>7.2428756643701186</v>
       </c>
-      <c r="L24" s="22">
+      <c r="L24" s="27">
         <v>275462.08333333331</v>
       </c>
-      <c r="M24" s="95">
+      <c r="M24" s="151">
         <v>8.3558231570500361</v>
       </c>
-      <c r="N24" s="22">
+      <c r="N24" s="27">
         <v>1051750.583333333</v>
       </c>
-      <c r="O24" s="95">
+      <c r="O24" s="151">
         <v>9.4245896276713417</v>
       </c>
-      <c r="P24" s="22">
+      <c r="P24" s="27">
         <v>10577409.66666667</v>
       </c>
-      <c r="Q24" s="95">
+      <c r="Q24" s="151">
         <v>3.4402391997521602</v>
       </c>
-      <c r="R24" s="22">
+      <c r="R24" s="27">
         <v>4391423.75</v>
       </c>
-      <c r="S24" s="95">
+      <c r="S24" s="151">
         <v>8.2335539003235425</v>
       </c>
-      <c r="T24" s="22">
+      <c r="T24" s="27">
         <v>6185985.916666667</v>
       </c>
-      <c r="U24" s="95">
+      <c r="U24" s="151">
         <v>0.2872944630647023</v>
       </c>
-      <c r="V24" s="22">
+      <c r="V24" s="27">
         <v>5329414.583333333</v>
       </c>
-      <c r="W24" s="95">
+      <c r="W24" s="151">
         <v>1.264305609596295</v>
       </c>
-      <c r="X24" s="22">
+      <c r="X24" s="27">
         <v>2959652.25</v>
       </c>
-      <c r="Y24" s="95">
+      <c r="Y24" s="151">
         <v>-2.8301898407368742</v>
       </c>
-      <c r="Z24" s="22">
+      <c r="Z24" s="27">
         <v>168236.66666666669</v>
       </c>
-      <c r="AA24" s="96">
+      <c r="AA24" s="152">
         <v>-7.4571858153947854</v>
       </c>
-      <c r="AB24" s="22"/>
-[...12 lines deleted...]
-      <c r="AO24" s="89"/>
+      <c r="AB24" s="27">
+        <v>20227053.171278</v>
+      </c>
+      <c r="AC24" s="151">
+        <v>3.8188724843745798</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>10168523.588202</v>
+      </c>
+      <c r="AE24" s="151">
+        <v>3.6051552972979022</v>
+      </c>
+      <c r="AF24" s="27">
+        <v>8701849.9106329996</v>
+      </c>
+      <c r="AG24" s="151">
+        <v>3.5878329721043429</v>
+      </c>
+      <c r="AH24" s="27">
+        <v>826846.00148099998</v>
+      </c>
+      <c r="AI24" s="151">
+        <v>5.3804562662925326</v>
+      </c>
+      <c r="AJ24" s="27">
+        <v>18548237.794341002</v>
+      </c>
+      <c r="AK24" s="151">
+        <v>3.7495831371148869</v>
+      </c>
+      <c r="AL24" s="153">
+        <v>91.700148495575789</v>
+      </c>
+      <c r="AM24" s="27">
+        <v>985732.49754194357</v>
+      </c>
+      <c r="AN24" s="151">
+        <v>1.461809216321974</v>
+      </c>
     </row>
     <row r="25" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1" thickTop="1">
-      <c r="B25" s="99"/>
-[...3 lines deleted...]
-      <c r="D25" s="87">
+      <c r="B25" s="155"/>
+      <c r="C25" s="156" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="142">
         <v>19784601</v>
       </c>
-      <c r="E25" s="101">
+      <c r="E25" s="157">
         <v>3.3960310383533092</v>
       </c>
-      <c r="F25" s="88">
+      <c r="F25" s="143">
         <v>230899</v>
       </c>
-      <c r="G25" s="101">
+      <c r="G25" s="157">
         <v>-8.7572117284438473</v>
       </c>
-      <c r="H25" s="88">
+      <c r="H25" s="143">
         <v>1469307</v>
       </c>
-      <c r="I25" s="101">
+      <c r="I25" s="157">
         <v>4.482493061436954</v>
       </c>
-      <c r="J25" s="88">
+      <c r="J25" s="143">
         <v>292875</v>
       </c>
-      <c r="K25" s="101">
+      <c r="K25" s="157">
         <v>1.2700465418634681</v>
       </c>
-      <c r="L25" s="88">
+      <c r="L25" s="143">
         <v>246043</v>
       </c>
-      <c r="M25" s="101">
+      <c r="M25" s="157">
         <v>1.162757231256295</v>
       </c>
-      <c r="N25" s="88">
+      <c r="N25" s="143">
         <v>930389</v>
       </c>
-      <c r="O25" s="101">
+      <c r="O25" s="157">
         <v>6.469616205910822</v>
       </c>
-      <c r="P25" s="88">
+      <c r="P25" s="143">
         <v>10052884</v>
       </c>
-      <c r="Q25" s="101">
+      <c r="Q25" s="157">
         <v>2.8999006712266739</v>
       </c>
-      <c r="R25" s="88">
+      <c r="R25" s="143">
         <v>3943772</v>
       </c>
-      <c r="S25" s="101">
+      <c r="S25" s="157">
         <v>2.2209988170293959</v>
       </c>
-      <c r="T25" s="88">
+      <c r="T25" s="143">
         <v>6109112</v>
       </c>
-      <c r="U25" s="101">
+      <c r="U25" s="157">
         <v>3.3429800801557441</v>
       </c>
-      <c r="V25" s="88">
+      <c r="V25" s="143">
         <v>5191441</v>
       </c>
-      <c r="W25" s="101">
+      <c r="W25" s="157">
         <v>5.5488225017235937</v>
       </c>
-      <c r="X25" s="88">
+      <c r="X25" s="143">
         <v>3070518</v>
       </c>
-      <c r="Y25" s="101">
+      <c r="Y25" s="157">
         <v>1.0072374115061009</v>
       </c>
-      <c r="Z25" s="88">
+      <c r="Z25" s="143">
         <v>184874</v>
       </c>
-      <c r="AA25" s="102">
+      <c r="AA25" s="158">
         <v>8.1406435536421462</v>
       </c>
-      <c r="AB25" s="88">
+      <c r="AB25" s="143">
         <v>1613576.348554</v>
       </c>
-      <c r="AC25" s="101">
+      <c r="AC25" s="157">
         <v>-1.722506298018478</v>
       </c>
-      <c r="AD25" s="88">
+      <c r="AD25" s="143">
         <v>811531.70995699998</v>
       </c>
-      <c r="AE25" s="101">
+      <c r="AE25" s="157">
         <v>-3.323844050872649</v>
       </c>
-      <c r="AF25" s="88">
+      <c r="AF25" s="143">
         <v>701011.65445000003</v>
       </c>
-      <c r="AG25" s="101">
+      <c r="AG25" s="157">
         <v>-0.72734803713206952</v>
       </c>
-      <c r="AH25" s="88">
+      <c r="AH25" s="143">
         <v>65552.505432999998</v>
       </c>
-      <c r="AI25" s="101">
+      <c r="AI25" s="157">
         <v>9.7087247856042502E-2</v>
       </c>
-      <c r="AJ25" s="88">
-[...8 lines deleted...]
-      <c r="AM25" s="88">
+      <c r="AJ25" s="143">
+        <v>1479540.0393320001</v>
+      </c>
+      <c r="AK25" s="157">
+        <v>-1.504672141239316</v>
+      </c>
+      <c r="AL25" s="159">
+        <v>91.693215549291111</v>
+      </c>
+      <c r="AM25" s="143">
         <v>81557.184223932549</v>
       </c>
-      <c r="AN25" s="101">
+      <c r="AN25" s="157">
         <v>-4.9504195518618292</v>
       </c>
+      <c r="AO25" s="144"/>
     </row>
     <row r="26" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B26" s="98"/>
-[...3 lines deleted...]
-      <c r="D26" s="21">
+      <c r="B26" s="154"/>
+      <c r="C26" s="160" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" s="26">
         <v>19841608</v>
       </c>
-      <c r="E26" s="95">
+      <c r="E26" s="151">
         <v>3.3541538960316419</v>
       </c>
-      <c r="F26" s="22">
+      <c r="F26" s="27">
         <v>229735</v>
       </c>
-      <c r="G26" s="95">
+      <c r="G26" s="151">
         <v>-8.7197682780980728</v>
       </c>
-      <c r="H26" s="22">
+      <c r="H26" s="27">
         <v>1484214</v>
       </c>
-      <c r="I26" s="95">
+      <c r="I26" s="151">
         <v>4.4044738323016253</v>
       </c>
-      <c r="J26" s="22">
+      <c r="J26" s="27">
         <v>295489</v>
       </c>
-      <c r="K26" s="95">
+      <c r="K26" s="151">
         <v>1.1560634277263619</v>
       </c>
-      <c r="L26" s="22">
+      <c r="L26" s="27">
         <v>248300</v>
       </c>
-      <c r="M26" s="95">
+      <c r="M26" s="151">
         <v>1.0561445636027009</v>
       </c>
-      <c r="N26" s="22">
+      <c r="N26" s="27">
         <v>940425</v>
       </c>
-      <c r="O26" s="95">
+      <c r="O26" s="151">
         <v>6.409039323001231</v>
       </c>
-      <c r="P26" s="22">
+      <c r="P26" s="27">
         <v>10077432</v>
       </c>
-      <c r="Q26" s="95">
+      <c r="Q26" s="151">
         <v>2.8563694880887391</v>
       </c>
-      <c r="R26" s="22">
+      <c r="R26" s="27">
         <v>3959549</v>
       </c>
-      <c r="S26" s="95">
+      <c r="S26" s="151">
         <v>2.2225612817897482</v>
       </c>
-      <c r="T26" s="22">
+      <c r="T26" s="27">
         <v>6117883</v>
       </c>
-      <c r="U26" s="95">
+      <c r="U26" s="151">
         <v>3.2707822497796362</v>
       </c>
-      <c r="V26" s="22">
+      <c r="V26" s="27">
         <v>5208144</v>
       </c>
-      <c r="W26" s="95">
+      <c r="W26" s="151">
         <v>5.50052110711714</v>
       </c>
-      <c r="X26" s="22">
+      <c r="X26" s="27">
         <v>3071254</v>
       </c>
-      <c r="Y26" s="95">
+      <c r="Y26" s="151">
         <v>0.98447611278418279</v>
       </c>
-      <c r="Z26" s="22">
+      <c r="Z26" s="27">
         <v>185130</v>
       </c>
-      <c r="AA26" s="96">
+      <c r="AA26" s="152">
         <v>5.409698853833933</v>
       </c>
-      <c r="AB26" s="22">
+      <c r="AB26" s="27">
         <v>1594589.8193729999</v>
       </c>
-      <c r="AC26" s="95">
+      <c r="AC26" s="151">
         <v>4.8574481814838366</v>
       </c>
-      <c r="AD26" s="22">
+      <c r="AD26" s="27">
         <v>782312.43220499996</v>
       </c>
-      <c r="AE26" s="95">
+      <c r="AE26" s="151">
         <v>2.404066667907423</v>
       </c>
-      <c r="AF26" s="22">
+      <c r="AF26" s="27">
         <v>707084.17570499994</v>
       </c>
-      <c r="AG26" s="95">
+      <c r="AG26" s="151">
         <v>6.7825863596752356</v>
       </c>
-      <c r="AH26" s="22">
+      <c r="AH26" s="27">
         <v>67009.664619999996</v>
       </c>
-      <c r="AI26" s="95">
+      <c r="AI26" s="151">
         <v>8.1135718334591758</v>
       </c>
-      <c r="AJ26" s="22">
+      <c r="AJ26" s="27">
         <v>1462526.7647180001</v>
       </c>
-      <c r="AK26" s="95">
+      <c r="AK26" s="151">
         <v>4.9513138337391238</v>
       </c>
-      <c r="AL26" s="97">
+      <c r="AL26" s="153">
         <v>91.718054821964955</v>
       </c>
-      <c r="AM26" s="22">
+      <c r="AM26" s="27">
         <v>80365.95720331739</v>
       </c>
-      <c r="AN26" s="95">
+      <c r="AN26" s="151">
         <v>1.4545078536121641</v>
       </c>
     </row>
     <row r="27" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B27" s="98"/>
-[...3 lines deleted...]
-      <c r="D27" s="21">
+      <c r="B27" s="154"/>
+      <c r="C27" s="160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="26">
         <v>19885141</v>
       </c>
-      <c r="E27" s="95">
+      <c r="E27" s="151">
         <v>3.345539298259403</v>
       </c>
-      <c r="F27" s="22">
+      <c r="F27" s="27">
         <v>228094</v>
       </c>
-      <c r="G27" s="95">
+      <c r="G27" s="151">
         <v>-8.7028742740266622</v>
       </c>
-      <c r="H27" s="22">
+      <c r="H27" s="27">
         <v>1496901</v>
       </c>
-      <c r="I27" s="95">
+      <c r="I27" s="151">
         <v>4.4399326014379792</v>
       </c>
-      <c r="J27" s="22">
+      <c r="J27" s="27">
         <v>297520</v>
       </c>
-      <c r="K27" s="95">
+      <c r="K27" s="151">
         <v>1.120234923051822</v>
       </c>
-      <c r="L27" s="22">
+      <c r="L27" s="27">
         <v>250290</v>
       </c>
-      <c r="M27" s="95">
+      <c r="M27" s="151">
         <v>1.091329143577235</v>
       </c>
-      <c r="N27" s="22">
+      <c r="N27" s="27">
         <v>949091</v>
       </c>
-      <c r="O27" s="95">
+      <c r="O27" s="151">
         <v>6.4656240990831781</v>
       </c>
-      <c r="P27" s="22">
+      <c r="P27" s="27">
         <v>10100480</v>
       </c>
-      <c r="Q27" s="95">
+      <c r="Q27" s="151">
         <v>2.851907114681862</v>
       </c>
-      <c r="R27" s="22">
+      <c r="R27" s="27">
         <v>3971451</v>
       </c>
-      <c r="S27" s="95">
+      <c r="S27" s="151">
         <v>2.2537556801548448</v>
       </c>
-      <c r="T27" s="22">
+      <c r="T27" s="27">
         <v>6129029</v>
       </c>
-      <c r="U27" s="95">
+      <c r="U27" s="151">
         <v>3.2432442448354188</v>
       </c>
-      <c r="V27" s="22">
+      <c r="V27" s="27">
         <v>5219034</v>
       </c>
-      <c r="W27" s="95">
+      <c r="W27" s="151">
         <v>5.4754945382076814</v>
       </c>
-      <c r="X27" s="22">
+      <c r="X27" s="27">
         <v>3068230</v>
       </c>
-      <c r="Y27" s="95">
+      <c r="Y27" s="151">
         <v>0.96000236915751991</v>
       </c>
-      <c r="Z27" s="22">
+      <c r="Z27" s="27">
         <v>185018</v>
       </c>
-      <c r="AA27" s="96">
+      <c r="AA27" s="152">
         <v>3.4417595688295939</v>
       </c>
-      <c r="AB27" s="22">
+      <c r="AB27" s="27">
         <v>1607465.958385</v>
       </c>
-      <c r="AC27" s="95">
+      <c r="AC27" s="151">
         <v>3.76609713995395</v>
       </c>
-      <c r="AD27" s="22">
+      <c r="AD27" s="27">
         <v>801102.16868700006</v>
       </c>
-      <c r="AE27" s="95">
+      <c r="AE27" s="151">
         <v>2.0423579200496089</v>
       </c>
-      <c r="AF27" s="22">
+      <c r="AF27" s="27">
         <v>701435.51208200003</v>
       </c>
-      <c r="AG27" s="95">
+      <c r="AG27" s="151">
         <v>4.9550975866253788</v>
       </c>
-      <c r="AH27" s="22">
+      <c r="AH27" s="27">
         <v>65533.799816999999</v>
       </c>
-      <c r="AI27" s="95">
+      <c r="AI27" s="151">
         <v>5.8229925174146491</v>
       </c>
-      <c r="AJ27" s="22">
+      <c r="AJ27" s="27">
         <v>1478068.95777</v>
       </c>
-      <c r="AK27" s="95">
+      <c r="AK27" s="151">
         <v>3.815404749525753</v>
       </c>
-      <c r="AL27" s="97">
+      <c r="AL27" s="153">
         <v>91.950249400926438</v>
       </c>
-      <c r="AM27" s="22">
+      <c r="AM27" s="27">
         <v>80837.543891944239</v>
       </c>
-      <c r="AN27" s="95">
+      <c r="AN27" s="151">
         <v>0.40694339063904739</v>
       </c>
     </row>
     <row r="28" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B28" s="98"/>
-[...3 lines deleted...]
-      <c r="D28" s="21">
+      <c r="B28" s="154"/>
+      <c r="C28" s="160" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="26">
         <v>19929559</v>
       </c>
-      <c r="E28" s="95">
+      <c r="E28" s="151">
         <v>3.3417724932130128</v>
       </c>
-      <c r="F28" s="22">
+      <c r="F28" s="27">
         <v>226637</v>
       </c>
-      <c r="G28" s="95">
+      <c r="G28" s="151">
         <v>-8.8064283788623179</v>
       </c>
-      <c r="H28" s="22">
+      <c r="H28" s="27">
         <v>1508928</v>
       </c>
-      <c r="I28" s="95">
+      <c r="I28" s="151">
         <v>4.4522020114757588</v>
       </c>
-      <c r="J28" s="22">
+      <c r="J28" s="27">
         <v>299611</v>
       </c>
-      <c r="K28" s="95">
+      <c r="K28" s="151">
         <v>1.1181310707463421</v>
       </c>
-      <c r="L28" s="22">
+      <c r="L28" s="27">
         <v>251971</v>
       </c>
-      <c r="M28" s="95">
+      <c r="M28" s="151">
         <v>1.0418128666696</v>
       </c>
-      <c r="N28" s="22">
+      <c r="N28" s="27">
         <v>957346</v>
       </c>
-      <c r="O28" s="95">
+      <c r="O28" s="151">
         <v>6.4972078225465468</v>
       </c>
-      <c r="P28" s="22">
+      <c r="P28" s="27">
         <v>10122240</v>
       </c>
-      <c r="Q28" s="95">
+      <c r="Q28" s="151">
         <v>2.8461974734289801</v>
       </c>
-      <c r="R28" s="22">
+      <c r="R28" s="27">
         <v>3982628</v>
       </c>
-      <c r="S28" s="95">
+      <c r="S28" s="151">
         <v>2.290173190382538</v>
       </c>
-      <c r="T28" s="22">
+      <c r="T28" s="27">
         <v>6139612</v>
       </c>
-      <c r="U28" s="95">
+      <c r="U28" s="151">
         <v>3.2101216863716919</v>
       </c>
-      <c r="V28" s="22">
+      <c r="V28" s="27">
         <v>5231159</v>
       </c>
-      <c r="W28" s="95">
+      <c r="W28" s="151">
         <v>5.4541375127731504</v>
       </c>
-      <c r="X28" s="22">
+      <c r="X28" s="27">
         <v>3066762</v>
       </c>
-      <c r="Y28" s="95">
+      <c r="Y28" s="151">
         <v>0.97323096282995181</v>
       </c>
-      <c r="Z28" s="22">
+      <c r="Z28" s="27">
         <v>185221</v>
       </c>
-      <c r="AA28" s="96">
+      <c r="AA28" s="152">
         <v>2.0911992151113168</v>
       </c>
-      <c r="AB28" s="22">
+      <c r="AB28" s="27">
         <v>1569041.589229</v>
       </c>
-      <c r="AC28" s="95">
+      <c r="AC28" s="151">
         <v>1.5257923662371331</v>
       </c>
-      <c r="AD28" s="22">
+      <c r="AD28" s="27">
         <v>789345.00258199999</v>
       </c>
-      <c r="AE28" s="95">
+      <c r="AE28" s="151">
         <v>3.1007070761914108</v>
       </c>
-      <c r="AF28" s="22">
+      <c r="AF28" s="27">
         <v>674587.41790999996</v>
       </c>
-      <c r="AG28" s="95">
+      <c r="AG28" s="151">
         <v>-0.88733750064124983</v>
       </c>
-      <c r="AH28" s="22">
+      <c r="AH28" s="27">
         <v>65783.671155000004</v>
       </c>
-      <c r="AI28" s="95">
+      <c r="AI28" s="151">
         <v>1.6767724272479521</v>
       </c>
-      <c r="AJ28" s="22">
+      <c r="AJ28" s="27">
         <v>1439272.574001</v>
       </c>
-      <c r="AK28" s="95">
+      <c r="AK28" s="151">
         <v>1.70552478343502</v>
       </c>
-      <c r="AL28" s="97">
+      <c r="AL28" s="153">
         <v>91.729408823907193</v>
       </c>
-      <c r="AM28" s="22">
+      <c r="AM28" s="27">
         <v>78729.368232834458</v>
       </c>
-      <c r="AN28" s="95">
+      <c r="AN28" s="151">
         <v>-1.7572566089817721</v>
       </c>
     </row>
     <row r="29" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B29" s="98"/>
-[...3 lines deleted...]
-      <c r="D29" s="21">
+      <c r="B29" s="154"/>
+      <c r="C29" s="160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="26">
         <v>19979956</v>
       </c>
-      <c r="E29" s="95">
+      <c r="E29" s="151">
         <v>3.318239598110817</v>
       </c>
-      <c r="F29" s="22">
+      <c r="F29" s="27">
         <v>225109</v>
       </c>
-      <c r="G29" s="95">
+      <c r="G29" s="151">
         <v>-8.8542657818339361</v>
       </c>
-      <c r="H29" s="22">
+      <c r="H29" s="27">
         <v>1522110</v>
       </c>
-      <c r="I29" s="95">
+      <c r="I29" s="151">
         <v>4.449559037870876</v>
       </c>
-      <c r="J29" s="22">
+      <c r="J29" s="27">
         <v>301851</v>
       </c>
-      <c r="K29" s="95">
+      <c r="K29" s="151">
         <v>1.07385381926306</v>
       </c>
-      <c r="L29" s="22">
+      <c r="L29" s="27">
         <v>253973</v>
       </c>
-      <c r="M29" s="95">
+      <c r="M29" s="151">
         <v>0.99896206568812485</v>
       </c>
-      <c r="N29" s="22">
+      <c r="N29" s="27">
         <v>966286</v>
       </c>
-      <c r="O29" s="95">
+      <c r="O29" s="151">
         <v>6.5173513470015756</v>
       </c>
-      <c r="P29" s="22">
+      <c r="P29" s="27">
         <v>10149460</v>
       </c>
-      <c r="Q29" s="95">
+      <c r="Q29" s="151">
         <v>2.8202928822183</v>
       </c>
-      <c r="R29" s="22">
+      <c r="R29" s="27">
         <v>3996000</v>
       </c>
-      <c r="S29" s="95">
+      <c r="S29" s="151">
         <v>2.3078667990490191</v>
       </c>
-      <c r="T29" s="22">
+      <c r="T29" s="27">
         <v>6153460</v>
       </c>
-      <c r="U29" s="95">
+      <c r="U29" s="151">
         <v>3.1558156637931711</v>
       </c>
-      <c r="V29" s="22">
+      <c r="V29" s="27">
         <v>5243980</v>
       </c>
-      <c r="W29" s="95">
+      <c r="W29" s="151">
         <v>5.4219749768609438</v>
       </c>
-      <c r="X29" s="22">
+      <c r="X29" s="27">
         <v>3063861</v>
       </c>
-      <c r="Y29" s="95">
+      <c r="Y29" s="151">
         <v>0.94738010883965718</v>
       </c>
-      <c r="Z29" s="22">
+      <c r="Z29" s="27">
         <v>183634</v>
       </c>
-      <c r="AA29" s="96">
+      <c r="AA29" s="152">
         <v>0.84627086159270171</v>
       </c>
-      <c r="AB29" s="22">
+      <c r="AB29" s="27">
         <v>1683264.7912910001</v>
       </c>
-      <c r="AC29" s="95">
+      <c r="AC29" s="151">
         <v>8.5590199217390417</v>
       </c>
-      <c r="AD29" s="22">
+      <c r="AD29" s="27">
         <v>838909.20948099997</v>
       </c>
-      <c r="AE29" s="95">
+      <c r="AE29" s="151">
         <v>7.6997685071601651</v>
       </c>
-      <c r="AF29" s="22">
+      <c r="AF29" s="27">
         <v>734612.10728800006</v>
       </c>
-      <c r="AG29" s="95">
+      <c r="AG29" s="151">
         <v>8.6916465669584895</v>
       </c>
-      <c r="AH29" s="22">
+      <c r="AH29" s="27">
         <v>68298.503653000007</v>
       </c>
-      <c r="AI29" s="105">
+      <c r="AI29" s="161">
         <v>12.514635741787441</v>
       </c>
-      <c r="AJ29" s="22">
-[...8 lines deleted...]
-      <c r="AM29" s="22">
+      <c r="AJ29" s="27">
+        <v>1543557.9495250001</v>
+      </c>
+      <c r="AK29" s="151">
+        <v>8.7734276459920491</v>
+      </c>
+      <c r="AL29" s="153">
+        <v>91.700245707696993</v>
+      </c>
+      <c r="AM29" s="27">
         <v>84247.672582011699</v>
       </c>
-      <c r="AN29" s="95">
+      <c r="AN29" s="151">
         <v>5.0724638205353889</v>
       </c>
     </row>
     <row r="30" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B30" s="98"/>
-[...3 lines deleted...]
-      <c r="D30" s="21">
+      <c r="B30" s="154"/>
+      <c r="C30" s="160" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="26">
         <v>20032920</v>
       </c>
-      <c r="E30" s="95">
+      <c r="E30" s="151">
         <v>3.3185858051568711</v>
       </c>
-      <c r="F30" s="22">
+      <c r="F30" s="27">
         <v>223734</v>
       </c>
-      <c r="G30" s="95">
+      <c r="G30" s="151">
         <v>-8.8804629814408287</v>
       </c>
-      <c r="H30" s="22">
+      <c r="H30" s="27">
         <v>1490892</v>
       </c>
-      <c r="I30" s="95">
+      <c r="I30" s="151">
         <v>9.5221374157955516</v>
       </c>
-      <c r="J30" s="22">
+      <c r="J30" s="27">
         <v>300395</v>
       </c>
-      <c r="K30" s="95">
+      <c r="K30" s="151">
         <v>9.7926915738919984</v>
       </c>
-      <c r="L30" s="22">
+      <c r="L30" s="27">
         <v>250164</v>
       </c>
-      <c r="M30" s="95">
+      <c r="M30" s="151">
         <v>9.3727866530258996</v>
       </c>
-      <c r="N30" s="22">
+      <c r="N30" s="27">
         <v>940333</v>
       </c>
-      <c r="O30" s="95">
+      <c r="O30" s="151">
         <v>9.4757271154513276</v>
       </c>
-      <c r="P30" s="22">
+      <c r="P30" s="27">
         <v>10243448</v>
       </c>
-      <c r="Q30" s="95">
+      <c r="Q30" s="151">
         <v>3.9040152687489731</v>
       </c>
-      <c r="R30" s="22">
+      <c r="R30" s="27">
         <v>4075162</v>
       </c>
-      <c r="S30" s="95">
+      <c r="S30" s="151">
         <v>6.1740283378289407</v>
       </c>
-      <c r="T30" s="22">
+      <c r="T30" s="27">
         <v>6168286</v>
       </c>
-      <c r="U30" s="95">
+      <c r="U30" s="151">
         <v>2.456806276417578</v>
       </c>
-      <c r="V30" s="22">
+      <c r="V30" s="27">
         <v>5261816</v>
       </c>
-      <c r="W30" s="95">
+      <c r="W30" s="151">
         <v>3.3185216020232389</v>
       </c>
-      <c r="X30" s="22">
+      <c r="X30" s="27">
         <v>3036370</v>
       </c>
-      <c r="Y30" s="95">
+      <c r="Y30" s="151">
         <v>-1.3031211197285231</v>
       </c>
-      <c r="Z30" s="22">
+      <c r="Z30" s="27">
         <v>182144</v>
       </c>
-      <c r="AA30" s="96">
+      <c r="AA30" s="152">
         <v>-0.43293829536013018</v>
       </c>
-      <c r="AB30" s="22">
+      <c r="AB30" s="27">
         <v>1611295.2640859999</v>
       </c>
-      <c r="AC30" s="95">
+      <c r="AC30" s="151">
         <v>2.2429954657093849</v>
       </c>
-      <c r="AD30" s="22">
+      <c r="AD30" s="27">
         <v>827436.72327700001</v>
       </c>
-      <c r="AE30" s="95">
+      <c r="AE30" s="151">
         <v>3.792116482064789</v>
       </c>
-      <c r="AF30" s="22">
+      <c r="AF30" s="27">
         <v>685474.85921300005</v>
       </c>
-      <c r="AG30" s="95">
+      <c r="AG30" s="151">
         <v>-0.37336065489952391</v>
       </c>
-      <c r="AH30" s="22">
+      <c r="AH30" s="27">
         <v>57212.890906000001</v>
       </c>
-      <c r="AI30" s="95">
+      <c r="AI30" s="151">
         <v>2.834762132927815</v>
       </c>
-      <c r="AJ30" s="22">
-[...8 lines deleted...]
-      <c r="AM30" s="22">
+      <c r="AJ30" s="27">
+        <v>1478739.2480279999</v>
+      </c>
+      <c r="AK30" s="151">
+        <v>2.316741656607868</v>
+      </c>
+      <c r="AL30" s="153">
+        <v>91.773325534274946</v>
+      </c>
+      <c r="AM30" s="27">
         <v>80432.371520776796</v>
       </c>
-      <c r="AN30" s="95">
+      <c r="AN30" s="151">
         <v>-1.04104245239659</v>
       </c>
     </row>
     <row r="31" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B31" s="98"/>
-[...3 lines deleted...]
-      <c r="D31" s="21">
+      <c r="B31" s="154"/>
+      <c r="C31" s="160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="26">
         <v>20092531</v>
       </c>
-      <c r="E31" s="95">
+      <c r="E31" s="151">
         <v>3.3375096863497382</v>
       </c>
-      <c r="F31" s="22">
+      <c r="F31" s="27">
         <v>222078</v>
       </c>
-      <c r="G31" s="95">
+      <c r="G31" s="151">
         <v>-8.9209695279497954</v>
       </c>
-      <c r="H31" s="22">
+      <c r="H31" s="27">
         <v>1505925</v>
       </c>
-      <c r="I31" s="95">
+      <c r="I31" s="151">
         <v>9.5422129501929085</v>
       </c>
-      <c r="J31" s="22">
+      <c r="J31" s="27">
         <v>303092</v>
       </c>
-      <c r="K31" s="95">
+      <c r="K31" s="151">
         <v>9.7841205447696247</v>
       </c>
-      <c r="L31" s="22">
+      <c r="L31" s="27">
         <v>252559</v>
       </c>
-      <c r="M31" s="95">
+      <c r="M31" s="151">
         <v>9.4323844187356407</v>
       </c>
-      <c r="N31" s="22">
+      <c r="N31" s="27">
         <v>950274</v>
       </c>
-      <c r="O31" s="95">
+      <c r="O31" s="151">
         <v>9.4944657865081883</v>
       </c>
-      <c r="P31" s="22">
+      <c r="P31" s="27">
         <v>10273008</v>
       </c>
-      <c r="Q31" s="95">
+      <c r="Q31" s="151">
         <v>3.9137301257432981</v>
       </c>
-      <c r="R31" s="22">
+      <c r="R31" s="27">
         <v>4091827</v>
       </c>
-      <c r="S31" s="95">
+      <c r="S31" s="151">
         <v>6.1955471767451984</v>
       </c>
-      <c r="T31" s="22">
+      <c r="T31" s="27">
         <v>6181181</v>
       </c>
-      <c r="U31" s="95">
+      <c r="U31" s="151">
         <v>2.4563951488707052</v>
       </c>
-      <c r="V31" s="22">
+      <c r="V31" s="27">
         <v>5275554</v>
       </c>
-      <c r="W31" s="95">
+      <c r="W31" s="151">
         <v>3.3566519331149851</v>
       </c>
-      <c r="X31" s="22">
+      <c r="X31" s="27">
         <v>3037617</v>
       </c>
-      <c r="Y31" s="95">
+      <c r="Y31" s="151">
         <v>-1.3164447739364651</v>
       </c>
-      <c r="Z31" s="22">
+      <c r="Z31" s="27">
         <v>181109</v>
       </c>
-      <c r="AA31" s="96">
+      <c r="AA31" s="152">
         <v>-1.321818726673385</v>
       </c>
-      <c r="AB31" s="22">
+      <c r="AB31" s="27">
         <v>1581135.6791970001</v>
       </c>
-      <c r="AC31" s="95">
+      <c r="AC31" s="151">
         <v>2.1839191569912542</v>
       </c>
-      <c r="AD31" s="22">
+      <c r="AD31" s="27">
         <v>791837.73984399997</v>
       </c>
-      <c r="AE31" s="95">
+      <c r="AE31" s="151">
         <v>2.8489905459709859</v>
       </c>
-      <c r="AF31" s="22">
+      <c r="AF31" s="27">
         <v>684189.66020200006</v>
       </c>
-      <c r="AG31" s="95">
+      <c r="AG31" s="151">
         <v>0.3089835400364116</v>
       </c>
-      <c r="AH31" s="22">
+      <c r="AH31" s="27">
         <v>64129.674773999999</v>
       </c>
-      <c r="AI31" s="95">
+      <c r="AI31" s="151">
         <v>5.8325190755363687</v>
       </c>
-      <c r="AJ31" s="22">
+      <c r="AJ31" s="27">
         <v>1449635.009412</v>
       </c>
-      <c r="AK31" s="95">
+      <c r="AK31" s="151">
         <v>2.2990822158090558</v>
       </c>
-      <c r="AL31" s="97">
+      <c r="AL31" s="153">
         <v>91.68315081905024</v>
       </c>
-      <c r="AM31" s="22">
+      <c r="AM31" s="27">
         <v>78692.708210677883</v>
       </c>
-      <c r="AN31" s="95">
+      <c r="AN31" s="151">
         <v>-1.1163328135735731</v>
       </c>
     </row>
     <row r="32" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B32" s="98"/>
-[...3 lines deleted...]
-      <c r="D32" s="21">
+      <c r="B32" s="154"/>
+      <c r="C32" s="160" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="26">
         <v>20146286</v>
       </c>
-      <c r="E32" s="95">
+      <c r="E32" s="151">
         <v>3.3543303572230121</v>
       </c>
-      <c r="F32" s="22">
+      <c r="F32" s="27">
         <v>220171</v>
       </c>
-      <c r="G32" s="95">
+      <c r="G32" s="151">
         <v>-9.0262627264313107</v>
       </c>
-      <c r="H32" s="22">
+      <c r="H32" s="27">
         <v>1521174</v>
       </c>
-      <c r="I32" s="95">
+      <c r="I32" s="151">
         <v>9.5514162996165766</v>
       </c>
-      <c r="J32" s="22">
+      <c r="J32" s="27">
         <v>305676</v>
       </c>
-      <c r="K32" s="95">
+      <c r="K32" s="151">
         <v>9.7205621062833139</v>
       </c>
-      <c r="L32" s="22">
+      <c r="L32" s="27">
         <v>254901</v>
       </c>
-      <c r="M32" s="95">
+      <c r="M32" s="151">
         <v>9.4202338639056258</v>
       </c>
-      <c r="N32" s="22">
+      <c r="N32" s="27">
         <v>960597</v>
       </c>
-      <c r="O32" s="95">
+      <c r="O32" s="151">
         <v>9.5325297577984802</v>
       </c>
-      <c r="P32" s="22">
+      <c r="P32" s="27">
         <v>10300796</v>
       </c>
-      <c r="Q32" s="95">
+      <c r="Q32" s="151">
         <v>3.9074556715115838</v>
       </c>
-      <c r="R32" s="22">
+      <c r="R32" s="27">
         <v>4108472</v>
       </c>
-      <c r="S32" s="95">
+      <c r="S32" s="151">
         <v>6.2437678173189459</v>
       </c>
-      <c r="T32" s="22">
+      <c r="T32" s="27">
         <v>6192324</v>
       </c>
-      <c r="U32" s="95">
+      <c r="U32" s="151">
         <v>2.4132505756722771</v>
       </c>
-      <c r="V32" s="22">
+      <c r="V32" s="27">
         <v>5287568</v>
       </c>
-      <c r="W32" s="95">
+      <c r="W32" s="151">
         <v>3.4184062250136589</v>
       </c>
-      <c r="X32" s="22">
+      <c r="X32" s="27">
         <v>3036325</v>
       </c>
-      <c r="Y32" s="95">
+      <c r="Y32" s="151">
         <v>-1.3319412097501979</v>
       </c>
-      <c r="Z32" s="22">
+      <c r="Z32" s="27">
         <v>180485</v>
       </c>
-      <c r="AA32" s="96">
+      <c r="AA32" s="152">
         <v>-1.856987493202833</v>
       </c>
-      <c r="AB32" s="22">
+      <c r="AB32" s="27">
         <v>1671774.917783</v>
       </c>
-      <c r="AC32" s="95">
+      <c r="AC32" s="151">
         <v>5.2746753047217654</v>
       </c>
-      <c r="AD32" s="22">
+      <c r="AD32" s="27">
         <v>826920.02870799997</v>
       </c>
-      <c r="AE32" s="95">
+      <c r="AE32" s="151">
         <v>4.7796560121313947</v>
       </c>
-      <c r="AF32" s="22">
+      <c r="AF32" s="27">
         <v>733583.62018099998</v>
       </c>
-      <c r="AG32" s="95">
+      <c r="AG32" s="151">
         <v>5.1692950383567693</v>
       </c>
-      <c r="AH32" s="22">
+      <c r="AH32" s="27">
         <v>70222.847785000005</v>
       </c>
-      <c r="AI32" s="95">
+      <c r="AI32" s="151">
         <v>7.2668335703619524</v>
       </c>
-      <c r="AJ32" s="22">
+      <c r="AJ32" s="27">
         <v>1533074.961497</v>
       </c>
-      <c r="AK32" s="95">
+      <c r="AK32" s="151">
         <v>5.3768357218587193</v>
       </c>
-      <c r="AL32" s="97">
+      <c r="AL32" s="153">
         <v>91.70343119694995</v>
       </c>
-      <c r="AM32" s="22">
+      <c r="AM32" s="27">
         <v>82981.792166705069</v>
       </c>
-      <c r="AN32" s="95">
+      <c r="AN32" s="151">
         <v>1.8580207920282139</v>
       </c>
     </row>
     <row r="33" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B33" s="98"/>
-[...3 lines deleted...]
-      <c r="D33" s="21">
+      <c r="B33" s="154"/>
+      <c r="C33" s="160" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" s="26">
         <v>20190524</v>
       </c>
-      <c r="E33" s="95">
+      <c r="E33" s="151">
         <v>3.3245856850495641</v>
       </c>
-      <c r="F33" s="22">
+      <c r="F33" s="27">
         <v>218480</v>
       </c>
-      <c r="G33" s="95">
+      <c r="G33" s="151">
         <v>-9.030724198376971</v>
       </c>
-      <c r="H33" s="22">
+      <c r="H33" s="27">
         <v>1535439</v>
       </c>
-      <c r="I33" s="95">
+      <c r="I33" s="151">
         <v>9.4631068653311381</v>
       </c>
-      <c r="J33" s="22">
+      <c r="J33" s="27">
         <v>308296</v>
       </c>
-      <c r="K33" s="95">
+      <c r="K33" s="151">
         <v>9.7197359289641803</v>
       </c>
-      <c r="L33" s="22">
+      <c r="L33" s="27">
         <v>257128</v>
       </c>
-      <c r="M33" s="95">
+      <c r="M33" s="151">
         <v>9.2697023139196375</v>
       </c>
-      <c r="N33" s="22">
+      <c r="N33" s="27">
         <v>970015</v>
       </c>
-      <c r="O33" s="95">
+      <c r="O33" s="151">
         <v>9.4331001805054058</v>
       </c>
-      <c r="P33" s="22">
+      <c r="P33" s="27">
         <v>10322883</v>
       </c>
-      <c r="Q33" s="95">
+      <c r="Q33" s="151">
         <v>3.8961654603684841</v>
       </c>
-      <c r="R33" s="22">
+      <c r="R33" s="27">
         <v>4122950</v>
       </c>
-      <c r="S33" s="95">
+      <c r="S33" s="151">
         <v>6.2568054275902396</v>
       </c>
-      <c r="T33" s="22">
+      <c r="T33" s="27">
         <v>6199933</v>
       </c>
-      <c r="U33" s="95">
+      <c r="U33" s="151">
         <v>2.3835646841581459</v>
       </c>
-      <c r="V33" s="22">
+      <c r="V33" s="27">
         <v>5298128</v>
       </c>
-      <c r="W33" s="95">
+      <c r="W33" s="151">
         <v>3.366066430895764</v>
       </c>
-      <c r="X33" s="22">
+      <c r="X33" s="27">
         <v>3033654</v>
       </c>
-      <c r="Y33" s="95">
+      <c r="Y33" s="151">
         <v>-1.3895773733155199</v>
       </c>
-      <c r="Z33" s="22">
+      <c r="Z33" s="27">
         <v>180386</v>
       </c>
-      <c r="AA33" s="96">
+      <c r="AA33" s="152">
         <v>-2.2536508710612631</v>
       </c>
-      <c r="AB33" s="22">
+      <c r="AB33" s="27">
         <v>1615811.7599859999</v>
       </c>
-      <c r="AC33" s="95">
+      <c r="AC33" s="151">
         <v>4.1933016925873368</v>
       </c>
-      <c r="AD33" s="22">
+      <c r="AD33" s="27">
         <v>812039.62805900001</v>
       </c>
-      <c r="AE33" s="95">
+      <c r="AE33" s="151">
         <v>4.9286794677952486</v>
       </c>
-      <c r="AF33" s="22">
+      <c r="AF33" s="27">
         <v>695032.35459899995</v>
       </c>
-      <c r="AG33" s="95">
+      <c r="AG33" s="151">
         <v>2.5446404421427089</v>
       </c>
-      <c r="AH33" s="22">
+      <c r="AH33" s="27">
         <v>67931.690768</v>
       </c>
-      <c r="AI33" s="95">
+      <c r="AI33" s="151">
         <v>7.0578185914704772</v>
       </c>
-      <c r="AJ33" s="22">
+      <c r="AJ33" s="27">
         <v>1483666.7248490001</v>
       </c>
-      <c r="AK33" s="95">
+      <c r="AK33" s="151">
         <v>4.2437157472077214</v>
       </c>
-      <c r="AL33" s="97">
+      <c r="AL33" s="153">
         <v>91.821755577633311</v>
       </c>
-      <c r="AM33" s="22">
+      <c r="AM33" s="27">
         <v>80028.223140023503</v>
       </c>
-      <c r="AN33" s="95">
+      <c r="AN33" s="151">
         <v>0.84076408511888356</v>
       </c>
     </row>
     <row r="34" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B34" s="98"/>
-[...3 lines deleted...]
-      <c r="D34" s="21">
+      <c r="B34" s="154"/>
+      <c r="C34" s="160" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="26">
         <v>20217245</v>
       </c>
-      <c r="E34" s="95">
+      <c r="E34" s="151">
         <v>3.3560108508948749</v>
       </c>
-      <c r="F34" s="22">
+      <c r="F34" s="27">
         <v>216619</v>
       </c>
-      <c r="G34" s="95">
+      <c r="G34" s="151">
         <v>-9.2440601132045437</v>
       </c>
-      <c r="H34" s="22">
+      <c r="H34" s="27">
         <v>1549038</v>
       </c>
-      <c r="I34" s="95">
+      <c r="I34" s="151">
         <v>9.4943942931423173</v>
       </c>
-      <c r="J34" s="22">
+      <c r="J34" s="27">
         <v>310791</v>
       </c>
-      <c r="K34" s="95">
+      <c r="K34" s="151">
         <v>9.7825127076585083</v>
       </c>
-      <c r="L34" s="22">
+      <c r="L34" s="27">
         <v>259249</v>
       </c>
-      <c r="M34" s="95">
+      <c r="M34" s="151">
         <v>9.3181137756113142</v>
       </c>
-      <c r="N34" s="22">
+      <c r="N34" s="27">
         <v>978998</v>
       </c>
-      <c r="O34" s="95">
+      <c r="O34" s="151">
         <v>9.4499430389582315</v>
       </c>
-      <c r="P34" s="22">
+      <c r="P34" s="27">
         <v>10335487</v>
       </c>
-      <c r="Q34" s="95">
+      <c r="Q34" s="151">
         <v>3.9607114419993872</v>
       </c>
-      <c r="R34" s="22">
+      <c r="R34" s="27">
         <v>4133245</v>
       </c>
-      <c r="S34" s="95">
+      <c r="S34" s="151">
         <v>6.3117065837074771</v>
       </c>
-      <c r="T34" s="22">
+      <c r="T34" s="27">
         <v>6202242</v>
       </c>
-      <c r="U34" s="95">
+      <c r="U34" s="151">
         <v>2.450878933785972</v>
       </c>
-      <c r="V34" s="22">
+      <c r="V34" s="27">
         <v>5304410</v>
       </c>
-      <c r="W34" s="95">
+      <c r="W34" s="151">
         <v>3.3669815179546259</v>
       </c>
-      <c r="X34" s="22">
+      <c r="X34" s="27">
         <v>3027951</v>
       </c>
-      <c r="Y34" s="95">
+      <c r="Y34" s="151">
         <v>-1.444826599651539</v>
       </c>
-      <c r="Z34" s="22">
+      <c r="Z34" s="27">
         <v>181424</v>
       </c>
-      <c r="AA34" s="96">
+      <c r="AA34" s="152">
         <v>-2.3751869908199659</v>
       </c>
-      <c r="AB34" s="22">
+      <c r="AB34" s="27">
         <v>1684148.7531379999</v>
       </c>
-      <c r="AC34" s="95">
+      <c r="AC34" s="151">
         <v>5.5716744657228423</v>
       </c>
-      <c r="AD34" s="22">
+      <c r="AD34" s="27">
         <v>848308.148942</v>
       </c>
-      <c r="AE34" s="95">
+      <c r="AE34" s="151">
         <v>7.1993653290200577</v>
       </c>
-      <c r="AF34" s="22">
+      <c r="AF34" s="27">
         <v>725511.826091</v>
       </c>
-      <c r="AG34" s="95">
+      <c r="AG34" s="151">
         <v>3.3248236491459031</v>
       </c>
-      <c r="AH34" s="22">
+      <c r="AH34" s="27">
         <v>68483.134804999994</v>
       </c>
-      <c r="AI34" s="95">
+      <c r="AI34" s="151">
         <v>5.0595998506520523</v>
       </c>
-      <c r="AJ34" s="22">
+      <c r="AJ34" s="27">
         <v>1545731.6951530001</v>
       </c>
-      <c r="AK34" s="95">
+      <c r="AK34" s="151">
         <v>5.7262246578402953</v>
       </c>
-      <c r="AL34" s="97">
+      <c r="AL34" s="153">
         <v>91.78118573391491</v>
       </c>
-      <c r="AM34" s="22">
+      <c r="AM34" s="27">
         <v>83302.58416208539</v>
       </c>
-      <c r="AN34" s="95">
+      <c r="AN34" s="151">
         <v>2.1437201345013031</v>
       </c>
     </row>
     <row r="35" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B35" s="98"/>
-[...3 lines deleted...]
-      <c r="D35" s="21">
+      <c r="B35" s="154"/>
+      <c r="C35" s="160" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="26">
         <v>20251987</v>
       </c>
-      <c r="E35" s="95">
+      <c r="E35" s="151">
         <v>2.9913902051422752</v>
       </c>
-      <c r="F35" s="22">
+      <c r="F35" s="27">
         <v>213851</v>
       </c>
-      <c r="G35" s="95">
+      <c r="G35" s="151">
         <v>-9.0626501618026651</v>
       </c>
-      <c r="H35" s="22">
+      <c r="H35" s="27">
         <v>1565011</v>
       </c>
-      <c r="I35" s="95">
+      <c r="I35" s="151">
         <v>8.9850395581575704</v>
       </c>
-      <c r="J35" s="22">
+      <c r="J35" s="27">
         <v>313460</v>
       </c>
-      <c r="K35" s="95">
+      <c r="K35" s="151">
         <v>9.2815780390953719</v>
       </c>
-      <c r="L35" s="22">
+      <c r="L35" s="27">
         <v>261814</v>
       </c>
-      <c r="M35" s="95">
+      <c r="M35" s="151">
         <v>8.7850218763374066</v>
       </c>
-      <c r="N35" s="22">
+      <c r="N35" s="27">
         <v>989737</v>
       </c>
-      <c r="O35" s="95">
+      <c r="O35" s="151">
         <v>8.9444004759603679</v>
       </c>
-      <c r="P35" s="22">
+      <c r="P35" s="27">
         <v>10356762</v>
       </c>
-      <c r="Q35" s="95">
+      <c r="Q35" s="151">
         <v>3.5703853292882841</v>
       </c>
-      <c r="R35" s="22">
+      <c r="R35" s="27">
         <v>4145806</v>
       </c>
-      <c r="S35" s="95">
+      <c r="S35" s="151">
         <v>5.9617655906673672</v>
       </c>
-      <c r="T35" s="22">
+      <c r="T35" s="27">
         <v>6210956</v>
       </c>
-      <c r="U35" s="95">
+      <c r="U35" s="151">
         <v>2.033321154740841</v>
       </c>
-      <c r="V35" s="22">
+      <c r="V35" s="27">
         <v>5310655</v>
       </c>
-      <c r="W35" s="95">
+      <c r="W35" s="151">
         <v>2.9965786468074018</v>
       </c>
-      <c r="X35" s="22">
+      <c r="X35" s="27">
         <v>3019187</v>
       </c>
-      <c r="Y35" s="95">
+      <c r="Y35" s="151">
         <v>-1.703654385539388</v>
       </c>
-      <c r="Z35" s="22">
+      <c r="Z35" s="27">
         <v>176224</v>
       </c>
-      <c r="AA35" s="96">
+      <c r="AA35" s="152">
         <v>-3.171498274687357</v>
       </c>
-      <c r="AB35" s="22">
+      <c r="AB35" s="27">
         <v>1684041.088026</v>
       </c>
-      <c r="AC35" s="95">
+      <c r="AC35" s="151">
         <v>5.956037960908378</v>
       </c>
-      <c r="AD35" s="22">
-[...5 lines deleted...]
-      <c r="AF35" s="22">
+      <c r="AD35" s="27">
+        <v>883206.63643299998</v>
+      </c>
+      <c r="AE35" s="151">
+        <v>7.5565209767112229</v>
+      </c>
+      <c r="AF35" s="27">
         <v>697790.35656999995</v>
       </c>
-      <c r="AG35" s="95">
+      <c r="AG35" s="151">
         <v>3.5174946164013399</v>
       </c>
-      <c r="AH35" s="22">
-[...5 lines deleted...]
-      <c r="AJ35" s="22">
+      <c r="AH35" s="27">
+        <v>61835.961687000003</v>
+      </c>
+      <c r="AI35" s="151">
+        <v>7.0173341598300132</v>
+      </c>
+      <c r="AJ35" s="27">
         <v>1546268.86996</v>
       </c>
-      <c r="AK35" s="95">
+      <c r="AK35" s="151">
         <v>5.8902576140729126</v>
       </c>
-      <c r="AL35" s="97">
+      <c r="AL35" s="153">
         <v>91.818951506254876</v>
       </c>
-      <c r="AM35" s="22">
+      <c r="AM35" s="27">
         <v>83154.363471890436</v>
       </c>
-      <c r="AN35" s="95">
+      <c r="AN35" s="151">
         <v>2.878539409809866</v>
       </c>
     </row>
     <row r="36" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B36" s="98"/>
-[...3 lines deleted...]
-      <c r="D36" s="134">
+      <c r="B36" s="154"/>
+      <c r="C36" s="160" t="s">
+        <v>46</v>
+      </c>
+      <c r="D36" s="30">
         <v>20294991</v>
       </c>
-      <c r="E36" s="106">
+      <c r="E36" s="162">
         <v>2.9011912358263729</v>
       </c>
-      <c r="F36" s="21">
+      <c r="F36" s="26">
         <v>211933</v>
       </c>
-      <c r="G36" s="107">
+      <c r="G36" s="163">
         <v>-9.0556823838376932</v>
       </c>
-      <c r="H36" s="134">
+      <c r="H36" s="30">
         <v>1580859</v>
       </c>
-      <c r="I36" s="106">
+      <c r="I36" s="162">
         <v>8.7852060944416888</v>
       </c>
-      <c r="J36" s="21">
+      <c r="J36" s="26">
         <v>316126</v>
       </c>
-      <c r="K36" s="95">
+      <c r="K36" s="151">
         <v>9.0548437618584323</v>
       </c>
-      <c r="L36" s="134">
+      <c r="L36" s="30">
         <v>264247</v>
       </c>
-      <c r="M36" s="95">
+      <c r="M36" s="151">
         <v>8.5181002443481582</v>
       </c>
-      <c r="N36" s="21">
+      <c r="N36" s="26">
         <v>1000486</v>
       </c>
-      <c r="O36" s="95">
+      <c r="O36" s="151">
         <v>8.7709418249421134</v>
       </c>
-      <c r="P36" s="21">
+      <c r="P36" s="26">
         <v>10372605</v>
       </c>
-      <c r="Q36" s="95">
+      <c r="Q36" s="151">
         <v>3.481347657195033</v>
       </c>
-      <c r="R36" s="21">
+      <c r="R36" s="26">
         <v>4157445</v>
       </c>
-      <c r="S36" s="95">
+      <c r="S36" s="151">
         <v>5.8345049743511854</v>
       </c>
-      <c r="T36" s="21">
+      <c r="T36" s="26">
         <v>6215160</v>
       </c>
-      <c r="U36" s="95">
+      <c r="U36" s="151">
         <v>1.964827223694732</v>
       </c>
-      <c r="V36" s="134">
+      <c r="V36" s="30">
         <v>5322620</v>
       </c>
-      <c r="W36" s="106">
+      <c r="W36" s="162">
         <v>2.8776685015106112</v>
       </c>
-      <c r="X36" s="21">
+      <c r="X36" s="26">
         <v>3018540</v>
       </c>
-      <c r="Y36" s="107">
+      <c r="Y36" s="163">
         <v>-1.73479652194295</v>
       </c>
-      <c r="Z36" s="22">
+      <c r="Z36" s="27">
         <v>175871</v>
       </c>
-      <c r="AA36" s="96">
+      <c r="AA36" s="152">
         <v>-4.6107868873798594</v>
       </c>
-      <c r="AB36" s="21">
-[...5 lines deleted...]
-      <c r="AD36" s="134">
+      <c r="AB36" s="26">
+        <v>1566875.457834</v>
+      </c>
+      <c r="AC36" s="163">
+        <v>1.49828190007788</v>
+      </c>
+      <c r="AD36" s="30">
         <v>801739.38631800003</v>
       </c>
-      <c r="AE36" s="106">
+      <c r="AE36" s="162">
         <v>2.952782157934331</v>
       </c>
-      <c r="AF36" s="21">
+      <c r="AF36" s="26">
         <v>660142.05069800001</v>
       </c>
-      <c r="AG36" s="107">
+      <c r="AG36" s="163">
         <v>-0.92718921881069782</v>
       </c>
-      <c r="AH36" s="134">
+      <c r="AH36" s="30">
         <v>62635.016412999998</v>
       </c>
-      <c r="AI36" s="106">
+      <c r="AI36" s="162">
         <v>3.2778374480284089</v>
       </c>
-      <c r="AJ36" s="21">
+      <c r="AJ36" s="26">
         <v>1437808.599138</v>
       </c>
-      <c r="AK36" s="107">
+      <c r="AK36" s="163">
         <v>1.570178502630859</v>
       </c>
-      <c r="AL36" s="108">
-[...6 lines deleted...]
-        <v>-1.3633527565200529</v>
+      <c r="AL36" s="164">
+        <v>91.762787651647955</v>
+      </c>
+      <c r="AM36" s="26">
+        <v>77205.033391441262</v>
+      </c>
+      <c r="AN36" s="163">
+        <v>-1.363355777420838</v>
       </c>
     </row>
     <row r="37" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B37" s="98"/>
-[...3 lines deleted...]
-      <c r="D37" s="134">
+      <c r="B37" s="154"/>
+      <c r="C37" s="160" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" s="30">
         <v>20331704</v>
       </c>
-      <c r="E37" s="106">
+      <c r="E37" s="162">
         <v>2.7652971116273628</v>
       </c>
-      <c r="F37" s="21">
+      <c r="F37" s="26">
         <v>210041</v>
       </c>
-      <c r="G37" s="107">
+      <c r="G37" s="163">
         <v>-9.0333868921043443</v>
       </c>
-      <c r="H37" s="134">
+      <c r="H37" s="30">
         <v>1595546</v>
       </c>
-      <c r="I37" s="106">
+      <c r="I37" s="162">
         <v>8.5917374653493148</v>
       </c>
-      <c r="J37" s="21">
+      <c r="J37" s="26">
         <v>318581</v>
       </c>
-      <c r="K37" s="95">
+      <c r="K37" s="151">
         <v>8.7771233461374276</v>
       </c>
-      <c r="L37" s="134">
+      <c r="L37" s="30">
         <v>266618</v>
       </c>
-      <c r="M37" s="95">
+      <c r="M37" s="151">
         <v>8.3623594249785604</v>
       </c>
-      <c r="N37" s="21">
+      <c r="N37" s="26">
         <v>1010347</v>
       </c>
-      <c r="O37" s="95">
+      <c r="O37" s="151">
         <v>8.5940396973738906</v>
       </c>
-      <c r="P37" s="21">
+      <c r="P37" s="26">
         <v>10388402</v>
       </c>
-      <c r="Q37" s="95">
+      <c r="Q37" s="151">
         <v>3.3375298073667241</v>
       </c>
-      <c r="R37" s="21">
+      <c r="R37" s="26">
         <v>4168927</v>
       </c>
-      <c r="S37" s="95">
+      <c r="S37" s="151">
         <v>5.7091282153227896</v>
       </c>
-      <c r="T37" s="21">
+      <c r="T37" s="26">
         <v>6219475</v>
       </c>
-      <c r="U37" s="95">
+      <c r="U37" s="151">
         <v>1.806530965547859</v>
       </c>
-      <c r="V37" s="134">
+      <c r="V37" s="30">
         <v>5333096</v>
       </c>
-      <c r="W37" s="106">
+      <c r="W37" s="162">
         <v>2.7286258285512681</v>
       </c>
-      <c r="X37" s="21">
+      <c r="X37" s="26">
         <v>3014233</v>
       </c>
-      <c r="Y37" s="107">
+      <c r="Y37" s="163">
         <v>-1.833078327500437</v>
       </c>
-      <c r="Z37" s="134">
+      <c r="Z37" s="30">
         <v>174273</v>
       </c>
-      <c r="AA37" s="96">
+      <c r="AA37" s="152">
         <v>-5.7341757088611667</v>
       </c>
-      <c r="AB37" s="21">
-[...36 lines deleted...]
-        <v>2.1198112350280018</v>
+      <c r="AB37" s="26">
+        <v>1693212.464616</v>
+      </c>
+      <c r="AC37" s="163">
+        <v>4.9353794838010279</v>
+      </c>
+      <c r="AD37" s="30">
+        <v>864257.45480900002</v>
+      </c>
+      <c r="AE37" s="162">
+        <v>6.497065266222779</v>
+      </c>
+      <c r="AF37" s="26">
+        <v>718395.42067200004</v>
+      </c>
+      <c r="AG37" s="163">
+        <v>2.4798113000901401</v>
+      </c>
+      <c r="AH37" s="30">
+        <v>70048.936990000002</v>
+      </c>
+      <c r="AI37" s="162">
+        <v>6.8592825358837262</v>
+      </c>
+      <c r="AJ37" s="26">
+        <v>1553358.722545</v>
+      </c>
+      <c r="AK37" s="163">
+        <v>4.9892994613601971</v>
+      </c>
+      <c r="AL37" s="164">
+        <v>91.740331175584799</v>
+      </c>
+      <c r="AM37" s="26">
+        <v>83279.41743672837</v>
+      </c>
+      <c r="AN37" s="163">
+        <v>2.1116879269238442</v>
       </c>
     </row>
     <row r="38" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B38" s="98"/>
-[...3 lines deleted...]
-      <c r="D38" s="134">
+      <c r="B38" s="154"/>
+      <c r="C38" s="160" t="s">
+        <v>48</v>
+      </c>
+      <c r="D38" s="30">
         <v>20365811</v>
       </c>
-      <c r="E38" s="106">
+      <c r="E38" s="162">
         <v>2.6419380929207041</v>
       </c>
-      <c r="F38" s="21">
+      <c r="F38" s="26">
         <v>209541</v>
       </c>
-      <c r="G38" s="107">
+      <c r="G38" s="163">
         <v>-8.7901277558926623</v>
       </c>
-      <c r="H38" s="134">
+      <c r="H38" s="30">
         <v>1609158</v>
       </c>
-      <c r="I38" s="106">
+      <c r="I38" s="162">
         <v>8.4181930638034697</v>
       </c>
-      <c r="J38" s="21">
+      <c r="J38" s="26">
         <v>320773</v>
       </c>
-      <c r="K38" s="95">
+      <c r="K38" s="151">
         <v>8.556663699833166</v>
       </c>
-      <c r="L38" s="134">
+      <c r="L38" s="30">
         <v>268700</v>
       </c>
-      <c r="M38" s="95">
+      <c r="M38" s="151">
         <v>8.215867901731766</v>
       </c>
-      <c r="N38" s="21">
+      <c r="N38" s="26">
         <v>1019685</v>
       </c>
-      <c r="O38" s="95">
+      <c r="O38" s="151">
         <v>8.4281043145386434</v>
       </c>
-      <c r="P38" s="21">
+      <c r="P38" s="26">
         <v>10399997</v>
       </c>
-      <c r="Q38" s="95">
+      <c r="Q38" s="151">
         <v>3.2008650616546008</v>
       </c>
-      <c r="R38" s="21">
+      <c r="R38" s="26">
         <v>4180371</v>
       </c>
-      <c r="S38" s="95">
+      <c r="S38" s="151">
         <v>5.5769482837565656</v>
       </c>
-      <c r="T38" s="21">
+      <c r="T38" s="26">
         <v>6219626</v>
       </c>
-      <c r="U38" s="95">
+      <c r="U38" s="151">
         <v>1.6630425916938969</v>
       </c>
-      <c r="V38" s="134">
+      <c r="V38" s="30">
         <v>5343576</v>
       </c>
-      <c r="W38" s="106">
+      <c r="W38" s="162">
         <v>2.6003889293383602</v>
       </c>
-      <c r="X38" s="21">
+      <c r="X38" s="26">
         <v>3012577</v>
       </c>
-      <c r="Y38" s="107">
+      <c r="Y38" s="163">
         <v>-1.9105225422579859</v>
       </c>
-      <c r="Z38" s="134">
+      <c r="Z38" s="30">
         <v>173617</v>
       </c>
-      <c r="AA38" s="96">
+      <c r="AA38" s="152">
         <v>-6.2188732242208218</v>
       </c>
-      <c r="AB38" s="21">
-[...36 lines deleted...]
-        <v>2.4397662344475708</v>
+      <c r="AB38" s="26">
+        <v>1676595.207769</v>
+      </c>
+      <c r="AC38" s="163">
+        <v>5.1427261982799344</v>
+      </c>
+      <c r="AD38" s="30">
+        <v>831682.01254499995</v>
+      </c>
+      <c r="AE38" s="162">
+        <v>6.3107242461747148</v>
+      </c>
+      <c r="AF38" s="26">
+        <v>731339.88203900005</v>
+      </c>
+      <c r="AG38" s="163">
+        <v>3.4303845521384879</v>
+      </c>
+      <c r="AH38" s="30">
+        <v>70994.895627000005</v>
+      </c>
+      <c r="AI38" s="162">
+        <v>5.9472481015978129</v>
+      </c>
+      <c r="AJ38" s="26">
+        <v>1537693.929429</v>
+      </c>
+      <c r="AK38" s="163">
+        <v>5.1395411369099531</v>
+      </c>
+      <c r="AL38" s="164">
+        <v>91.715276430687638</v>
+      </c>
+      <c r="AM38" s="26">
+        <v>82324.008985893073</v>
+      </c>
+      <c r="AN38" s="163">
+        <v>2.4364194127894478</v>
       </c>
     </row>
     <row r="39" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B39" s="98"/>
-[...3 lines deleted...]
-      <c r="D39" s="134">
+      <c r="B39" s="154"/>
+      <c r="C39" s="160" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39" s="30">
         <v>20389760</v>
       </c>
-      <c r="E39" s="106">
+      <c r="E39" s="162">
         <v>2.5376687044864399</v>
       </c>
-      <c r="F39" s="21">
+      <c r="F39" s="26">
         <v>208247</v>
       </c>
-      <c r="G39" s="107">
+      <c r="G39" s="163">
         <v>-8.7012372092207571</v>
       </c>
-      <c r="H39" s="134">
+      <c r="H39" s="30">
         <v>1619856</v>
       </c>
-      <c r="I39" s="106">
+      <c r="I39" s="162">
         <v>8.2139700621483911</v>
       </c>
-      <c r="J39" s="21">
+      <c r="J39" s="26">
         <v>322426</v>
       </c>
-      <c r="K39" s="95">
+      <c r="K39" s="151">
         <v>8.3712019360043133</v>
       </c>
-      <c r="L39" s="134">
+      <c r="L39" s="30">
         <v>270285</v>
       </c>
-      <c r="M39" s="95">
+      <c r="M39" s="151">
         <v>7.9887330696392089</v>
       </c>
-      <c r="N39" s="21">
+      <c r="N39" s="26">
         <v>1027145</v>
       </c>
-      <c r="O39" s="95">
+      <c r="O39" s="151">
         <v>8.2240796720230094</v>
       </c>
-      <c r="P39" s="21">
+      <c r="P39" s="26">
         <v>10411450</v>
       </c>
-      <c r="Q39" s="95">
+      <c r="Q39" s="151">
         <v>3.0787645735648179</v>
       </c>
-      <c r="R39" s="21">
+      <c r="R39" s="26">
         <v>4188685</v>
       </c>
-      <c r="S39" s="95">
+      <c r="S39" s="151">
         <v>5.4698899722041228</v>
       </c>
-      <c r="T39" s="21">
+      <c r="T39" s="26">
         <v>6222765</v>
       </c>
-      <c r="U39" s="95">
+      <c r="U39" s="151">
         <v>1.5293776550902249</v>
       </c>
-      <c r="V39" s="134">
+      <c r="V39" s="30">
         <v>5349294</v>
       </c>
-      <c r="W39" s="106">
+      <c r="W39" s="162">
         <v>2.495864177163809</v>
       </c>
-      <c r="X39" s="21">
+      <c r="X39" s="26">
         <v>3008777</v>
       </c>
-      <c r="Y39" s="107">
+      <c r="Y39" s="163">
         <v>-1.937696978388193</v>
       </c>
-      <c r="Z39" s="134">
+      <c r="Z39" s="30">
         <v>172559</v>
       </c>
-      <c r="AA39" s="96">
+      <c r="AA39" s="152">
         <v>-6.7339394004907627</v>
       </c>
-      <c r="AB39" s="21">
-[...36 lines deleted...]
-        <v>1.172941298790708</v>
+      <c r="AB39" s="26">
+        <v>1667508.959242</v>
+      </c>
+      <c r="AC39" s="163">
+        <v>3.7352580030574511</v>
+      </c>
+      <c r="AD39" s="30">
+        <v>841526.70401800005</v>
+      </c>
+      <c r="AE39" s="162">
+        <v>5.046114829180337</v>
+      </c>
+      <c r="AF39" s="26">
+        <v>713851.87733699998</v>
+      </c>
+      <c r="AG39" s="163">
+        <v>1.770136390463861</v>
+      </c>
+      <c r="AH39" s="30">
+        <v>68524.747529999993</v>
+      </c>
+      <c r="AI39" s="162">
+        <v>4.5639772473930584</v>
+      </c>
+      <c r="AJ39" s="26">
+        <v>1534194.9869200001</v>
+      </c>
+      <c r="AK39" s="163">
+        <v>3.79725376512059</v>
+      </c>
+      <c r="AL39" s="164">
+        <v>92.005202036059785</v>
+      </c>
+      <c r="AM39" s="26">
+        <v>81781.686456436961</v>
+      </c>
+      <c r="AN39" s="163">
+        <v>1.1679505821636129</v>
       </c>
     </row>
     <row r="40" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B40" s="98"/>
-[...3 lines deleted...]
-      <c r="D40" s="134">
+      <c r="B40" s="154"/>
+      <c r="C40" s="160" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" s="30">
         <v>20416738</v>
       </c>
-      <c r="E40" s="106">
+      <c r="E40" s="162">
         <v>2.4445046676647491</v>
       </c>
-      <c r="F40" s="21">
+      <c r="F40" s="26">
         <v>207251</v>
       </c>
-      <c r="G40" s="107">
+      <c r="G40" s="163">
         <v>-8.5537665959221183</v>
       </c>
-      <c r="H40" s="134">
+      <c r="H40" s="30">
         <v>1630077</v>
       </c>
-      <c r="I40" s="106">
+      <c r="I40" s="162">
         <v>8.0288125079526651</v>
       </c>
-      <c r="J40" s="21">
+      <c r="J40" s="26">
         <v>324073</v>
       </c>
-      <c r="K40" s="107">
+      <c r="K40" s="163">
         <v>8.1645867474825717</v>
       </c>
-      <c r="L40" s="134">
+      <c r="L40" s="30">
         <v>271914</v>
       </c>
-      <c r="M40" s="106">
+      <c r="M40" s="162">
         <v>7.9147997190152752</v>
       </c>
-      <c r="N40" s="21">
+      <c r="N40" s="26">
         <v>1034090</v>
       </c>
-      <c r="O40" s="107">
+      <c r="O40" s="163">
         <v>8.0163284747625241</v>
       </c>
-      <c r="P40" s="21">
+      <c r="P40" s="26">
         <v>10424221</v>
       </c>
-      <c r="Q40" s="107">
+      <c r="Q40" s="163">
         <v>2.9833416318917561</v>
       </c>
-      <c r="R40" s="21">
+      <c r="R40" s="26">
         <v>4196955</v>
       </c>
-      <c r="S40" s="107">
+      <c r="S40" s="163">
         <v>5.3815470588767012</v>
       </c>
-      <c r="T40" s="21">
+      <c r="T40" s="26">
         <v>6227266</v>
       </c>
-      <c r="U40" s="107">
+      <c r="U40" s="163">
         <v>1.4276797947492481</v>
       </c>
-      <c r="V40" s="134">
+      <c r="V40" s="30">
         <v>5356572</v>
       </c>
-      <c r="W40" s="106">
+      <c r="W40" s="162">
         <v>2.3974228273313751</v>
       </c>
-      <c r="X40" s="21">
+      <c r="X40" s="26">
         <v>3005411</v>
       </c>
-      <c r="Y40" s="107">
+      <c r="Y40" s="163">
         <v>-2.0005138970679792</v>
       </c>
-      <c r="Z40" s="134">
+      <c r="Z40" s="30">
         <v>172163</v>
       </c>
-      <c r="AA40" s="96">
+      <c r="AA40" s="152">
         <v>-7.0499565384054774</v>
       </c>
-      <c r="AB40" s="21">
-[...36 lines deleted...]
-        <v>3.0292401103847681</v>
+      <c r="AB40" s="26">
+        <v>1655632.1803029999</v>
+      </c>
+      <c r="AC40" s="163">
+        <v>5.518693173490008</v>
+      </c>
+      <c r="AD40" s="30">
+        <v>825254.326917</v>
+      </c>
+      <c r="AE40" s="162">
+        <v>4.5492559296046897</v>
+      </c>
+      <c r="AF40" s="26">
+        <v>715292.81409</v>
+      </c>
+      <c r="AG40" s="163">
+        <v>6.0341173136779114</v>
+      </c>
+      <c r="AH40" s="30">
+        <v>70941.928828999997</v>
+      </c>
+      <c r="AI40" s="162">
+        <v>7.8412432499336493</v>
+      </c>
+      <c r="AJ40" s="26">
+        <v>1520504.388917</v>
+      </c>
+      <c r="AK40" s="163">
+        <v>5.6439493382539396</v>
+      </c>
+      <c r="AL40" s="164">
+        <v>91.83829639254354</v>
+      </c>
+      <c r="AM40" s="26">
+        <v>81091.905097817289</v>
+      </c>
+      <c r="AN40" s="163">
+        <v>3.0008330029981378</v>
       </c>
     </row>
     <row r="41" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B41" s="98"/>
-[...3 lines deleted...]
-      <c r="D41" s="134">
+      <c r="B41" s="154"/>
+      <c r="C41" s="160" t="s">
+        <v>51</v>
+      </c>
+      <c r="D41" s="30">
         <v>20456615</v>
       </c>
-      <c r="E41" s="106">
+      <c r="E41" s="162">
         <v>2.385685934443504</v>
       </c>
-      <c r="F41" s="21">
+      <c r="F41" s="26">
         <v>206325</v>
       </c>
-      <c r="G41" s="107">
+      <c r="G41" s="163">
         <v>-8.3444020452314245</v>
       </c>
-      <c r="H41" s="134">
+      <c r="H41" s="30">
         <v>1642048</v>
       </c>
-      <c r="I41" s="106">
+      <c r="I41" s="162">
         <v>7.8797195997661218</v>
       </c>
-      <c r="J41" s="21">
+      <c r="J41" s="26">
         <v>326049</v>
       </c>
-      <c r="K41" s="107">
+      <c r="K41" s="163">
         <v>8.0165379607819673</v>
       </c>
-      <c r="L41" s="134">
+      <c r="L41" s="30">
         <v>273676</v>
       </c>
-      <c r="M41" s="106">
+      <c r="M41" s="162">
         <v>7.7579112740330691</v>
       </c>
-      <c r="N41" s="21">
+      <c r="N41" s="26">
         <v>1042323</v>
       </c>
-      <c r="O41" s="107">
+      <c r="O41" s="163">
         <v>7.8689953078074248</v>
       </c>
-      <c r="P41" s="21">
+      <c r="P41" s="26">
         <v>10444374</v>
       </c>
-      <c r="Q41" s="107">
+      <c r="Q41" s="163">
         <v>2.9057112398098051</v>
       </c>
-      <c r="R41" s="21">
+      <c r="R41" s="26">
         <v>4208752</v>
       </c>
-      <c r="S41" s="107">
+      <c r="S41" s="163">
         <v>5.3241241241241299</v>
       </c>
-      <c r="T41" s="21">
+      <c r="T41" s="26">
         <v>6235622</v>
       </c>
-      <c r="U41" s="107">
+      <c r="U41" s="163">
         <v>1.335216284821872</v>
       </c>
-      <c r="V41" s="134">
+      <c r="V41" s="30">
         <v>5367212</v>
       </c>
-      <c r="W41" s="106">
+      <c r="W41" s="162">
         <v>2.3499708236873529</v>
       </c>
-      <c r="X41" s="21">
+      <c r="X41" s="26">
         <v>3002527</v>
       </c>
-      <c r="Y41" s="107">
+      <c r="Y41" s="163">
         <v>-2.001853217231464</v>
       </c>
-      <c r="Z41" s="134">
+      <c r="Z41" s="30">
         <v>170443</v>
       </c>
-      <c r="AA41" s="96">
+      <c r="AA41" s="152">
         <v>-7.1833102802313249</v>
       </c>
-      <c r="AB41" s="21">
-[...36 lines deleted...]
-        <v>0.50464895951358724</v>
+      <c r="AB41" s="26">
+        <v>1732020.8953120001</v>
+      </c>
+      <c r="AC41" s="163">
+        <v>2.8965201597073609</v>
+      </c>
+      <c r="AD41" s="30">
+        <v>862518.57828799996</v>
+      </c>
+      <c r="AE41" s="162">
+        <v>2.8142936732815431</v>
+      </c>
+      <c r="AF41" s="26">
+        <v>753298.09056799999</v>
+      </c>
+      <c r="AG41" s="163">
+        <v>2.5436530509936439</v>
+      </c>
+      <c r="AH41" s="30">
+        <v>70922.097905000002</v>
+      </c>
+      <c r="AI41" s="162">
+        <v>3.841364175896933</v>
+      </c>
+      <c r="AJ41" s="26">
+        <v>1588895.3968179999</v>
+      </c>
+      <c r="AK41" s="163">
+        <v>2.9372040944074311</v>
+      </c>
+      <c r="AL41" s="164">
+        <v>91.73650278230518</v>
+      </c>
+      <c r="AM41" s="26">
+        <v>84668.010582982577</v>
+      </c>
+      <c r="AN41" s="163">
+        <v>0.49893129161722172</v>
       </c>
     </row>
     <row r="42" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B42" s="98"/>
-[...3 lines deleted...]
-      <c r="D42" s="134">
+      <c r="B42" s="154"/>
+      <c r="C42" s="160" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="30">
         <v>20499944</v>
       </c>
-      <c r="E42" s="106">
+      <c r="E42" s="162">
         <v>2.3312827086615422</v>
       </c>
-      <c r="F42" s="21">
+      <c r="F42" s="26">
         <v>205637</v>
       </c>
-      <c r="G42" s="107">
+      <c r="G42" s="163">
         <v>-8.0886230970706237</v>
       </c>
-      <c r="H42" s="134">
+      <c r="H42" s="30">
         <v>1633635</v>
       </c>
-      <c r="I42" s="106">
+      <c r="I42" s="162">
         <v>9.5743353643322315</v>
       </c>
-      <c r="J42" s="21">
+      <c r="J42" s="26">
         <v>320875</v>
       </c>
-      <c r="K42" s="107">
+      <c r="K42" s="163">
         <v>6.8176900414454336</v>
       </c>
-      <c r="L42" s="134">
+      <c r="L42" s="30">
         <v>272046</v>
       </c>
-      <c r="M42" s="106">
+      <c r="M42" s="162">
         <v>8.7470619273756434</v>
       </c>
-      <c r="N42" s="21">
+      <c r="N42" s="26">
         <v>1040714</v>
       </c>
-      <c r="O42" s="107">
+      <c r="O42" s="163">
         <v>10.67504809466433</v>
       </c>
-      <c r="P42" s="21">
+      <c r="P42" s="26">
         <v>10638253</v>
       </c>
-      <c r="Q42" s="107">
+      <c r="Q42" s="163">
         <v>3.854219790055069</v>
       </c>
-      <c r="R42" s="21">
+      <c r="R42" s="26">
         <v>4497905</v>
       </c>
-      <c r="S42" s="107">
+      <c r="S42" s="163">
         <v>10.37364894941599</v>
       </c>
-      <c r="T42" s="21">
+      <c r="T42" s="26">
         <v>6140348</v>
       </c>
-      <c r="U42" s="107">
+      <c r="U42" s="163">
         <v>-0.45292971175461272</v>
       </c>
-      <c r="V42" s="134">
+      <c r="V42" s="30">
         <v>5293974</v>
       </c>
-      <c r="W42" s="106">
+      <c r="W42" s="162">
         <v>0.61115782079799175</v>
       </c>
-      <c r="X42" s="21">
+      <c r="X42" s="26">
         <v>2933807</v>
       </c>
-      <c r="Y42" s="107">
+      <c r="Y42" s="163">
         <v>-3.3778162740377482</v>
       </c>
-      <c r="Z42" s="134">
+      <c r="Z42" s="30">
         <v>168943</v>
       </c>
-      <c r="AA42" s="96">
+      <c r="AA42" s="152">
         <v>-7.2475623682361157</v>
       </c>
-      <c r="AB42" s="21">
-[...36 lines deleted...]
-        <v>-0.64670845378799191</v>
+      <c r="AB42" s="26">
+        <v>1638131.9298640001</v>
+      </c>
+      <c r="AC42" s="163">
+        <v>1.6655337091940889</v>
+      </c>
+      <c r="AD42" s="30">
+        <v>837318.99866200006</v>
+      </c>
+      <c r="AE42" s="162">
+        <v>1.1943240017027621</v>
+      </c>
+      <c r="AF42" s="26">
+        <v>696976.95200499997</v>
+      </c>
+      <c r="AG42" s="163">
+        <v>1.6779744198358371</v>
+      </c>
+      <c r="AH42" s="30">
+        <v>59782.823359000002</v>
+      </c>
+      <c r="AI42" s="162">
+        <v>4.491876589879662</v>
+      </c>
+      <c r="AJ42" s="26">
+        <v>1503065.0712570001</v>
+      </c>
+      <c r="AK42" s="163">
+        <v>1.6450380458515881</v>
+      </c>
+      <c r="AL42" s="164">
+        <v>91.754824129567297</v>
+      </c>
+      <c r="AM42" s="26">
+        <v>79909.092915766014</v>
+      </c>
+      <c r="AN42" s="163">
+        <v>-0.65058209165896885</v>
       </c>
     </row>
     <row r="43" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B43" s="98"/>
-[...3 lines deleted...]
-      <c r="D43" s="134">
+      <c r="B43" s="154"/>
+      <c r="C43" s="160" t="s">
+        <v>53</v>
+      </c>
+      <c r="D43" s="30">
         <v>20543375</v>
       </c>
-      <c r="E43" s="106">
+      <c r="E43" s="162">
         <v>2.243838767749073</v>
       </c>
-      <c r="F43" s="21">
+      <c r="F43" s="26">
         <v>204589</v>
       </c>
-      <c r="G43" s="107">
+      <c r="G43" s="163">
         <v>-7.8751609794756821</v>
       </c>
-      <c r="H43" s="134">
+      <c r="H43" s="30">
         <v>1647860</v>
       </c>
-      <c r="I43" s="106">
+      <c r="I43" s="162">
         <v>9.4251041718545139</v>
       </c>
-      <c r="J43" s="21">
+      <c r="J43" s="26">
         <v>323246</v>
       </c>
-      <c r="K43" s="107">
+      <c r="K43" s="163">
         <v>6.6494661686880452</v>
       </c>
-      <c r="L43" s="134">
+      <c r="L43" s="30">
         <v>274345</v>
       </c>
-      <c r="M43" s="106">
+      <c r="M43" s="162">
         <v>8.6261032075673363</v>
       </c>
-      <c r="N43" s="21">
+      <c r="N43" s="26">
         <v>1050269</v>
       </c>
-      <c r="O43" s="107">
+      <c r="O43" s="163">
         <v>10.5227544897577</v>
       </c>
-      <c r="P43" s="21">
+      <c r="P43" s="26">
         <v>10659259</v>
       </c>
-      <c r="Q43" s="107">
+      <c r="Q43" s="163">
         <v>3.759862739326203</v>
       </c>
-      <c r="R43" s="21">
+      <c r="R43" s="26">
         <v>4510921</v>
       </c>
-      <c r="S43" s="107">
+      <c r="S43" s="163">
         <v>10.24222187301662</v>
       </c>
-      <c r="T43" s="21">
+      <c r="T43" s="26">
         <v>6148338</v>
       </c>
-      <c r="U43" s="107">
+      <c r="U43" s="163">
         <v>-0.53133859047324039</v>
       </c>
-      <c r="V43" s="134">
+      <c r="V43" s="30">
         <v>5302696</v>
       </c>
-      <c r="W43" s="106">
+      <c r="W43" s="162">
         <v>0.51448625111221169</v>
       </c>
-      <c r="X43" s="21">
+      <c r="X43" s="26">
         <v>2933265</v>
       </c>
-      <c r="Y43" s="107">
+      <c r="Y43" s="163">
         <v>-3.4353244665143778</v>
       </c>
-      <c r="Z43" s="134">
+      <c r="Z43" s="30">
         <v>168155</v>
       </c>
-      <c r="AA43" s="96">
+      <c r="AA43" s="152">
         <v>-7.1525987112733169</v>
       </c>
-      <c r="AB43" s="21">
-[...36 lines deleted...]
-        <v>3.3095726375300671</v>
+      <c r="AB43" s="26">
+        <v>1670105.764652</v>
+      </c>
+      <c r="AC43" s="163">
+        <v>5.6269734865628029</v>
+      </c>
+      <c r="AD43" s="30">
+        <v>823209.48396600003</v>
+      </c>
+      <c r="AE43" s="162">
+        <v>3.9618904913752528</v>
+      </c>
+      <c r="AF43" s="26">
+        <v>733740.59173900005</v>
+      </c>
+      <c r="AG43" s="163">
+        <v>7.2422800897591122</v>
+      </c>
+      <c r="AH43" s="30">
+        <v>69102.448470999996</v>
+      </c>
+      <c r="AI43" s="162">
+        <v>7.7542474907670966</v>
+      </c>
+      <c r="AJ43" s="26">
+        <v>1531023.679422</v>
+      </c>
+      <c r="AK43" s="163">
+        <v>5.6144249746708841</v>
+      </c>
+      <c r="AL43" s="164">
+        <v>91.672258836913812</v>
+      </c>
+      <c r="AM43" s="26">
+        <v>81296.562256785954</v>
+      </c>
+      <c r="AN43" s="163">
+        <v>3.308888593765213</v>
       </c>
     </row>
     <row r="44" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B44" s="98"/>
-[...3 lines deleted...]
-      <c r="D44" s="134">
+      <c r="B44" s="154"/>
+      <c r="C44" s="160" t="s">
+        <v>54</v>
+      </c>
+      <c r="D44" s="30">
         <v>20579394</v>
       </c>
-      <c r="E44" s="106">
+      <c r="E44" s="162">
         <v>2.149815603729643</v>
       </c>
-      <c r="F44" s="21">
+      <c r="F44" s="26">
         <v>203555</v>
       </c>
-      <c r="G44" s="107">
+      <c r="G44" s="163">
         <v>-7.5468613032597442</v>
       </c>
-      <c r="H44" s="134">
+      <c r="H44" s="30">
         <v>1661757</v>
       </c>
-      <c r="I44" s="106">
+      <c r="I44" s="162">
         <v>9.241743548075366</v>
       </c>
-      <c r="J44" s="21">
+      <c r="J44" s="26">
         <v>325602</v>
       </c>
-      <c r="K44" s="107">
+      <c r="K44" s="163">
         <v>6.5186668236956846</v>
       </c>
-      <c r="L44" s="134">
+      <c r="L44" s="30">
         <v>276659</v>
       </c>
-      <c r="M44" s="106">
+      <c r="M44" s="162">
         <v>8.5358629428680111</v>
       </c>
-      <c r="N44" s="21">
+      <c r="N44" s="26">
         <v>1059496</v>
       </c>
-      <c r="O44" s="107">
+      <c r="O44" s="163">
         <v>10.295576604965451</v>
       </c>
-      <c r="P44" s="21">
+      <c r="P44" s="26">
         <v>10678434</v>
       </c>
-      <c r="Q44" s="107">
+      <c r="Q44" s="163">
         <v>3.6661050272231321</v>
       </c>
-      <c r="R44" s="21">
+      <c r="R44" s="26">
         <v>4523616</v>
       </c>
-      <c r="S44" s="107">
+      <c r="S44" s="163">
         <v>10.10458389396349</v>
       </c>
-      <c r="T44" s="21">
+      <c r="T44" s="26">
         <v>6154818</v>
       </c>
-      <c r="U44" s="107">
+      <c r="U44" s="163">
         <v>-0.60568536142489027</v>
       </c>
-      <c r="V44" s="134">
+      <c r="V44" s="30">
         <v>5308456</v>
       </c>
-      <c r="W44" s="106">
+      <c r="W44" s="162">
         <v>0.39503983683992772</v>
       </c>
-      <c r="X44" s="21">
+      <c r="X44" s="26">
         <v>2930447</v>
       </c>
-      <c r="Y44" s="107">
+      <c r="Y44" s="163">
         <v>-3.4870443710735892</v>
       </c>
-      <c r="Z44" s="134">
+      <c r="Z44" s="30">
         <v>167188</v>
       </c>
-      <c r="AA44" s="96">
+      <c r="AA44" s="152">
         <v>-7.367371249688337</v>
       </c>
-      <c r="AB44" s="21">
-[...36 lines deleted...]
-        <v>2.0829530860378531</v>
+      <c r="AB44" s="26">
+        <v>1742814.3843159999</v>
+      </c>
+      <c r="AC44" s="163">
+        <v>4.2493439623563667</v>
+      </c>
+      <c r="AD44" s="30">
+        <v>856636.82972000004</v>
+      </c>
+      <c r="AE44" s="162">
+        <v>3.593672904310985</v>
+      </c>
+      <c r="AF44" s="26">
+        <v>767537.17095900001</v>
+      </c>
+      <c r="AG44" s="163">
+        <v>4.6284499604315688</v>
+      </c>
+      <c r="AH44" s="30">
+        <v>73707.071840999997</v>
+      </c>
+      <c r="AI44" s="162">
+        <v>4.96166727197902</v>
+      </c>
+      <c r="AJ44" s="26">
+        <v>1595280.610134</v>
+      </c>
+      <c r="AK44" s="163">
+        <v>4.057573843372797</v>
+      </c>
+      <c r="AL44" s="164">
+        <v>91.534739699781497</v>
+      </c>
+      <c r="AM44" s="26">
+        <v>84687.35203359244</v>
+      </c>
+      <c r="AN44" s="163">
+        <v>2.0553422893796029</v>
       </c>
     </row>
     <row r="45" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B45" s="98"/>
-[...3 lines deleted...]
-      <c r="D45" s="134">
+      <c r="B45" s="154"/>
+      <c r="C45" s="160" t="s">
+        <v>55</v>
+      </c>
+      <c r="D45" s="30">
         <v>20607899</v>
       </c>
-      <c r="E45" s="106">
+      <c r="E45" s="162">
         <v>2.0671826050675972</v>
       </c>
-      <c r="F45" s="21">
+      <c r="F45" s="26">
         <v>202290</v>
       </c>
-      <c r="G45" s="107">
+      <c r="G45" s="163">
         <v>-7.4102892713291846</v>
       </c>
-      <c r="H45" s="134">
+      <c r="H45" s="30">
         <v>1675022</v>
       </c>
-      <c r="I45" s="106">
+      <c r="I45" s="162">
         <v>9.0907551521095975</v>
       </c>
-      <c r="J45" s="21">
+      <c r="J45" s="26">
         <v>327823</v>
       </c>
-      <c r="K45" s="107">
+      <c r="K45" s="163">
         <v>6.3338479902431466</v>
       </c>
-      <c r="L45" s="134">
+      <c r="L45" s="30">
         <v>278850</v>
       </c>
-      <c r="M45" s="106">
+      <c r="M45" s="162">
         <v>8.4479325472138314</v>
       </c>
-      <c r="N45" s="21">
+      <c r="N45" s="26">
         <v>1068349</v>
       </c>
-      <c r="O45" s="107">
+      <c r="O45" s="163">
         <v>10.13736900975759</v>
       </c>
-      <c r="P45" s="21">
+      <c r="P45" s="26">
         <v>10692557</v>
       </c>
-      <c r="Q45" s="107">
+      <c r="Q45" s="163">
         <v>3.5811119819918469</v>
       </c>
-      <c r="R45" s="21">
+      <c r="R45" s="26">
         <v>4534940</v>
       </c>
-      <c r="S45" s="107">
+      <c r="S45" s="163">
         <v>9.9926023842151768</v>
       </c>
-      <c r="T45" s="21">
+      <c r="T45" s="26">
         <v>6157617</v>
       </c>
-      <c r="U45" s="107">
+      <c r="U45" s="163">
         <v>-0.68252350468948064</v>
       </c>
-      <c r="V45" s="134">
+      <c r="V45" s="30">
         <v>5313723</v>
       </c>
-      <c r="W45" s="106">
+      <c r="W45" s="162">
         <v>0.29434924939526491</v>
       </c>
-      <c r="X45" s="21">
+      <c r="X45" s="26">
         <v>2926295</v>
       </c>
-      <c r="Y45" s="107">
+      <c r="Y45" s="163">
         <v>-3.538933576472469</v>
       </c>
-      <c r="Z45" s="134">
+      <c r="Z45" s="30">
         <v>165551</v>
       </c>
-      <c r="AA45" s="96">
+      <c r="AA45" s="152">
         <v>-8.2240306897431115</v>
       </c>
-      <c r="AB45" s="21">
-[...36 lines deleted...]
-        <v>-0.40692187844985073</v>
+      <c r="AB45" s="26">
+        <v>1642433.7517250001</v>
+      </c>
+      <c r="AC45" s="163">
+        <v>1.647592398958087</v>
+      </c>
+      <c r="AD45" s="30">
+        <v>835892.43170399999</v>
+      </c>
+      <c r="AE45" s="162">
+        <v>2.9373940409798571</v>
+      </c>
+      <c r="AF45" s="26">
+        <v>695006.96551799995</v>
+      </c>
+      <c r="AG45" s="163">
+        <v>-3.6529351233771661E-3</v>
+      </c>
+      <c r="AH45" s="30">
+        <v>67098.971489000003</v>
+      </c>
+      <c r="AI45" s="162">
+        <v>-1.225818568014003</v>
+      </c>
+      <c r="AJ45" s="26">
+        <v>1506468.973856</v>
+      </c>
+      <c r="AK45" s="163">
+        <v>1.536884842471653</v>
+      </c>
+      <c r="AL45" s="164">
+        <v>91.721749645841101</v>
+      </c>
+      <c r="AM45" s="26">
+        <v>79699.233372844072</v>
+      </c>
+      <c r="AN45" s="163">
+        <v>-0.4110921800722811</v>
       </c>
     </row>
     <row r="46" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B46" s="98"/>
-[...3 lines deleted...]
-      <c r="D46" s="134">
+      <c r="B46" s="154"/>
+      <c r="C46" s="160" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" s="30">
         <v>20628249</v>
       </c>
-      <c r="E46" s="106">
+      <c r="E46" s="162">
         <v>2.032937722226746</v>
       </c>
-      <c r="F46" s="21">
+      <c r="F46" s="26">
         <v>200936</v>
       </c>
-      <c r="G46" s="107">
+      <c r="G46" s="163">
         <v>-7.2399004704111869</v>
       </c>
-      <c r="H46" s="134">
+      <c r="H46" s="30">
         <v>1688598</v>
       </c>
-      <c r="I46" s="106">
+      <c r="I46" s="162">
         <v>9.0094626471397099</v>
       </c>
-      <c r="J46" s="21">
+      <c r="J46" s="26">
         <v>330149</v>
       </c>
-      <c r="K46" s="107">
+      <c r="K46" s="163">
         <v>6.2286230939763376</v>
       </c>
-      <c r="L46" s="134">
+      <c r="L46" s="30">
         <v>281093</v>
       </c>
-      <c r="M46" s="106">
+      <c r="M46" s="162">
         <v>8.4258762811042729</v>
       </c>
-      <c r="N46" s="21">
+      <c r="N46" s="26">
         <v>1077356</v>
       </c>
-      <c r="O46" s="107">
+      <c r="O46" s="163">
         <v>10.04680295567508</v>
       </c>
-      <c r="P46" s="21">
+      <c r="P46" s="26">
         <v>10701967</v>
       </c>
-      <c r="Q46" s="107">
+      <c r="Q46" s="163">
         <v>3.545841623137846</v>
       </c>
-      <c r="R46" s="21">
+      <c r="R46" s="26">
         <v>4544446</v>
       </c>
-      <c r="S46" s="107">
+      <c r="S46" s="163">
         <v>9.9486239020430745</v>
       </c>
-      <c r="T46" s="21">
+      <c r="T46" s="26">
         <v>6157521</v>
       </c>
-      <c r="U46" s="107">
+      <c r="U46" s="163">
         <v>-0.72104571217956881</v>
       </c>
-      <c r="V46" s="134">
+      <c r="V46" s="30">
         <v>5317199</v>
       </c>
-      <c r="W46" s="106">
+      <c r="W46" s="162">
         <v>0.2411012723375405</v>
       </c>
-      <c r="X46" s="21">
+      <c r="X46" s="26">
         <v>2920208</v>
       </c>
-      <c r="Y46" s="107">
+      <c r="Y46" s="163">
         <v>-3.558280830832472</v>
       </c>
-      <c r="Z46" s="134">
+      <c r="Z46" s="30">
         <v>165683</v>
       </c>
-      <c r="AA46" s="96">
+      <c r="AA46" s="152">
         <v>-8.6763603492371448</v>
       </c>
-      <c r="AB46" s="21">
-[...36 lines deleted...]
-        <v>2.5070468631885672</v>
+      <c r="AB46" s="26">
+        <v>1761259.1704490001</v>
+      </c>
+      <c r="AC46" s="163">
+        <v>4.5785989608889244</v>
+      </c>
+      <c r="AD46" s="30">
+        <v>876655.18390900001</v>
+      </c>
+      <c r="AE46" s="162">
+        <v>3.3415964472761628</v>
+      </c>
+      <c r="AF46" s="26">
+        <v>765230.862035</v>
+      </c>
+      <c r="AG46" s="163">
+        <v>5.4746228132493746</v>
+      </c>
+      <c r="AH46" s="30">
+        <v>73556.419225000005</v>
+      </c>
+      <c r="AI46" s="162">
+        <v>7.4080785502091304</v>
+      </c>
+      <c r="AJ46" s="26">
+        <v>1611707.7279050001</v>
+      </c>
+      <c r="AK46" s="163">
+        <v>4.2682719749412623</v>
+      </c>
+      <c r="AL46" s="164">
+        <v>91.508833847214277</v>
+      </c>
+      <c r="AM46" s="26">
+        <v>85380.934196062881</v>
+      </c>
+      <c r="AN46" s="163">
+        <v>2.4949406490602399</v>
       </c>
     </row>
     <row r="47" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B47" s="98"/>
-[...3 lines deleted...]
-      <c r="D47" s="21">
+      <c r="B47" s="154"/>
+      <c r="C47" s="160" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47" s="26">
         <v>20688594</v>
       </c>
-      <c r="E47" s="95">
+      <c r="E47" s="151">
         <v>2.1558724089641101</v>
       </c>
-      <c r="F47" s="22">
+      <c r="F47" s="27">
         <v>198642</v>
       </c>
-      <c r="G47" s="95">
+      <c r="G47" s="151">
         <v>-7.1119611318160807</v>
       </c>
-      <c r="H47" s="22">
+      <c r="H47" s="27">
         <v>1707615</v>
       </c>
-      <c r="I47" s="95">
+      <c r="I47" s="151">
         <v>9.1120126312211234</v>
       </c>
-      <c r="J47" s="22">
+      <c r="J47" s="27">
         <v>333374</v>
       </c>
-      <c r="K47" s="95">
+      <c r="K47" s="151">
         <v>6.3529636955273361</v>
       </c>
-      <c r="L47" s="22">
+      <c r="L47" s="27">
         <v>284313</v>
       </c>
-      <c r="M47" s="95">
+      <c r="M47" s="151">
         <v>8.5935053129320806</v>
       </c>
-      <c r="N47" s="22">
+      <c r="N47" s="27">
         <v>1089928</v>
       </c>
-      <c r="O47" s="95">
+      <c r="O47" s="151">
         <v>10.122992269663561</v>
       </c>
-      <c r="P47" s="22">
+      <c r="P47" s="27">
         <v>10736499</v>
       </c>
-      <c r="Q47" s="95">
+      <c r="Q47" s="151">
         <v>3.666561035196136</v>
       </c>
-      <c r="R47" s="22">
+      <c r="R47" s="27">
         <v>4563533</v>
       </c>
-      <c r="S47" s="95">
+      <c r="S47" s="151">
         <v>10.075893565690251</v>
       </c>
-      <c r="T47" s="22">
+      <c r="T47" s="27">
         <v>6172966</v>
       </c>
-      <c r="U47" s="95">
+      <c r="U47" s="151">
         <v>-0.61166107117809343</v>
       </c>
-      <c r="V47" s="22">
+      <c r="V47" s="27">
         <v>5328695</v>
       </c>
-      <c r="W47" s="95">
+      <c r="W47" s="151">
         <v>0.33969444447059521</v>
       </c>
-      <c r="X47" s="22">
+      <c r="X47" s="27">
         <v>2915507</v>
       </c>
-      <c r="Y47" s="95">
+      <c r="Y47" s="151">
         <v>-3.4340370437472072</v>
       </c>
-      <c r="Z47" s="22">
+      <c r="Z47" s="27">
         <v>159964</v>
       </c>
-      <c r="AA47" s="96">
+      <c r="AA47" s="152">
         <v>-9.2268930452151778</v>
       </c>
-      <c r="AB47" s="22"/>
-[...11 lines deleted...]
-      <c r="AN47" s="95"/>
+      <c r="AB47" s="27">
+        <v>1727331.9613699999</v>
+      </c>
+      <c r="AC47" s="151">
+        <v>2.57065422285776</v>
+      </c>
+      <c r="AD47" s="27">
+        <v>892908.90564400004</v>
+      </c>
+      <c r="AE47" s="151">
+        <v>1.098527661678883</v>
+      </c>
+      <c r="AF47" s="27">
+        <v>723749.95080899994</v>
+      </c>
+      <c r="AG47" s="151">
+        <v>3.7202569503260059</v>
+      </c>
+      <c r="AH47" s="27">
+        <v>65915.064079000003</v>
+      </c>
+      <c r="AI47" s="151">
+        <v>6.5966506879079789</v>
+      </c>
+      <c r="AJ47" s="27">
+        <v>1584036.890347</v>
+      </c>
+      <c r="AK47" s="151">
+        <v>2.4425260781442799</v>
+      </c>
+      <c r="AL47" s="153">
+        <v>91.704254061891589</v>
+      </c>
+      <c r="AM47" s="27">
+        <v>83491.993770577159</v>
+      </c>
+      <c r="AN47" s="151">
+        <v>0.40602836049710161</v>
+      </c>
     </row>
     <row r="48" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B48" s="98"/>
-[...3 lines deleted...]
-      <c r="D48" s="21">
+      <c r="B48" s="154"/>
+      <c r="C48" s="160" t="s">
+        <v>58</v>
+      </c>
+      <c r="D48" s="26">
         <v>20729754</v>
       </c>
-      <c r="E48" s="95">
+      <c r="E48" s="151">
         <v>2.14221824488614</v>
       </c>
-      <c r="F48" s="22">
+      <c r="F48" s="27">
         <v>197011</v>
       </c>
-      <c r="G48" s="95">
+      <c r="G48" s="151">
         <v>-7.0409044367795488</v>
       </c>
-      <c r="H48" s="22">
+      <c r="H48" s="27">
         <v>1724578</v>
       </c>
-      <c r="I48" s="95">
+      <c r="I48" s="151">
         <v>9.091196621583574</v>
       </c>
-      <c r="J48" s="22">
+      <c r="J48" s="27">
         <v>336227</v>
       </c>
-      <c r="K48" s="95">
+      <c r="K48" s="151">
         <v>6.3585405819198693</v>
       </c>
-      <c r="L48" s="22">
+      <c r="L48" s="27">
         <v>287046</v>
       </c>
-      <c r="M48" s="95">
+      <c r="M48" s="151">
         <v>8.6279125212396011</v>
       </c>
-      <c r="N48" s="22">
+      <c r="N48" s="27">
         <v>1101305</v>
       </c>
-      <c r="O48" s="95">
+      <c r="O48" s="151">
         <v>10.077002576747709</v>
       </c>
-      <c r="P48" s="22">
+      <c r="P48" s="27">
         <v>10753503</v>
       </c>
-      <c r="Q48" s="95">
+      <c r="Q48" s="151">
         <v>3.6721537164482898</v>
       </c>
-      <c r="R48" s="22">
+      <c r="R48" s="27">
         <v>4578034</v>
       </c>
-      <c r="S48" s="95">
+      <c r="S48" s="151">
         <v>10.116525895111049</v>
       </c>
-      <c r="T48" s="22">
+      <c r="T48" s="27">
         <v>6175469</v>
       </c>
-      <c r="U48" s="95">
+      <c r="U48" s="151">
         <v>-0.63861590047561423</v>
       </c>
-      <c r="V48" s="22">
+      <c r="V48" s="27">
         <v>5338482</v>
       </c>
-      <c r="W48" s="95">
+      <c r="W48" s="151">
         <v>0.29801112985710088</v>
       </c>
-      <c r="X48" s="22">
+      <c r="X48" s="27">
         <v>2912773</v>
       </c>
-      <c r="Y48" s="95">
+      <c r="Y48" s="151">
         <v>-3.5039124874939538</v>
       </c>
-      <c r="Z48" s="22">
+      <c r="Z48" s="27">
         <v>160301</v>
       </c>
-      <c r="AA48" s="96">
+      <c r="AA48" s="152">
         <v>-8.8530798141819851</v>
       </c>
-      <c r="AB48" s="22"/>
-[...11 lines deleted...]
-      <c r="AN48" s="95"/>
+      <c r="AB48" s="27">
+        <v>1620006.5016600001</v>
+      </c>
+      <c r="AC48" s="151">
+        <v>3.3908913156025071</v>
+      </c>
+      <c r="AD48" s="27">
+        <v>820662.67801999999</v>
+      </c>
+      <c r="AE48" s="151">
+        <v>2.3602796650549429</v>
+      </c>
+      <c r="AF48" s="27">
+        <v>687429.33286199998</v>
+      </c>
+      <c r="AG48" s="151">
+        <v>4.1335470350885473</v>
+      </c>
+      <c r="AH48" s="27">
+        <v>66250.596135999993</v>
+      </c>
+      <c r="AI48" s="151">
+        <v>5.7724575326359773</v>
+      </c>
+      <c r="AJ48" s="27">
+        <v>1482007.4167909999</v>
+      </c>
+      <c r="AK48" s="151">
+        <v>3.0740404306594189</v>
+      </c>
+      <c r="AL48" s="153">
+        <v>91.481572158655283</v>
+      </c>
+      <c r="AM48" s="27">
+        <v>78148.853173076728</v>
+      </c>
+      <c r="AN48" s="151">
+        <v>1.2224847787451369</v>
+      </c>
     </row>
     <row r="49" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B49" s="98"/>
-[...15 lines deleted...]
-      <c r="H49" s="22">
+      <c r="B49" s="154"/>
+      <c r="C49" s="160" t="s">
+        <v>59</v>
+      </c>
+      <c r="D49" s="26">
+        <v>20767387</v>
+      </c>
+      <c r="E49" s="151">
+        <v>2.142874989720478</v>
+      </c>
+      <c r="F49" s="27">
+        <v>195504</v>
+      </c>
+      <c r="G49" s="151">
+        <v>-6.9210297037245123</v>
+      </c>
+      <c r="H49" s="27">
         <v>1740264</v>
       </c>
-      <c r="I49" s="95">
+      <c r="I49" s="151">
         <v>9.0701239575668779</v>
       </c>
-      <c r="J49" s="22">
+      <c r="J49" s="27">
         <v>338685</v>
       </c>
-      <c r="K49" s="95">
+      <c r="K49" s="151">
         <v>6.310483048267157</v>
       </c>
-      <c r="L49" s="22">
+      <c r="L49" s="27">
         <v>289611</v>
       </c>
-      <c r="M49" s="95">
+      <c r="M49" s="151">
         <v>8.623948870668908</v>
       </c>
-      <c r="N49" s="22">
+      <c r="N49" s="27">
         <v>1111968</v>
       </c>
-      <c r="O49" s="95">
+      <c r="O49" s="151">
         <v>10.0580295680593</v>
       </c>
-      <c r="P49" s="22">
-[...17 lines deleted...]
-      <c r="V49" s="22">
+      <c r="P49" s="27">
+        <v>10771322</v>
+      </c>
+      <c r="Q49" s="151">
+        <v>3.6860337133661099</v>
+      </c>
+      <c r="R49" s="27">
+        <v>4591231</v>
+      </c>
+      <c r="S49" s="151">
+        <v>10.129800785669779</v>
+      </c>
+      <c r="T49" s="27">
+        <v>6180091</v>
+      </c>
+      <c r="U49" s="151">
+        <v>-0.63323672818043075</v>
+      </c>
+      <c r="V49" s="27">
         <v>5347384</v>
       </c>
-      <c r="W49" s="95">
+      <c r="W49" s="151">
         <v>0.26791192208053261</v>
       </c>
-      <c r="X49" s="22">
-[...23 lines deleted...]
-      <c r="AN49" s="95"/>
+      <c r="X49" s="27">
+        <v>2907983</v>
+      </c>
+      <c r="Y49" s="151">
+        <v>-3.524943161328276</v>
+      </c>
+      <c r="Z49" s="27">
+        <v>158828</v>
+      </c>
+      <c r="AA49" s="152">
+        <v>-8.8625317748589829</v>
+      </c>
+      <c r="AB49" s="27">
+        <v>1774492.1491119999</v>
+      </c>
+      <c r="AC49" s="151">
+        <v>4.8003240109877776</v>
+      </c>
+      <c r="AD49" s="27">
+        <v>888752.87922999996</v>
+      </c>
+      <c r="AE49" s="151">
+        <v>2.8342740099839059</v>
+      </c>
+      <c r="AF49" s="27">
+        <v>765770.40645400004</v>
+      </c>
+      <c r="AG49" s="151">
+        <v>6.5945556470397024</v>
+      </c>
+      <c r="AH49" s="27">
+        <v>75509.324703000006</v>
+      </c>
+      <c r="AI49" s="151">
+        <v>7.7951043193981828</v>
+      </c>
+      <c r="AJ49" s="27">
+        <v>1624164.428871</v>
+      </c>
+      <c r="AK49" s="151">
+        <v>4.5582327699549507</v>
+      </c>
+      <c r="AL49" s="153">
+        <v>91.528408828620186</v>
+      </c>
+      <c r="AM49" s="27">
+        <v>85446.096281250982</v>
+      </c>
+      <c r="AN49" s="151">
+        <v>2.6016978879189971</v>
+      </c>
     </row>
     <row r="50" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B50" s="98"/>
-[...39 lines deleted...]
-      <c r="AN50" s="95"/>
+      <c r="B50" s="154"/>
+      <c r="C50" s="160" t="s">
+        <v>60</v>
+      </c>
+      <c r="D50" s="26"/>
+      <c r="E50" s="151"/>
+      <c r="F50" s="27"/>
+      <c r="G50" s="151"/>
+      <c r="H50" s="27"/>
+      <c r="I50" s="151"/>
+      <c r="J50" s="27"/>
+      <c r="K50" s="151"/>
+      <c r="L50" s="27"/>
+      <c r="M50" s="151"/>
+      <c r="N50" s="27"/>
+      <c r="O50" s="151"/>
+      <c r="P50" s="27"/>
+      <c r="Q50" s="151"/>
+      <c r="R50" s="27"/>
+      <c r="S50" s="151"/>
+      <c r="T50" s="27"/>
+      <c r="U50" s="151"/>
+      <c r="V50" s="27"/>
+      <c r="W50" s="151"/>
+      <c r="X50" s="27"/>
+      <c r="Y50" s="151"/>
+      <c r="Z50" s="27"/>
+      <c r="AA50" s="152"/>
+      <c r="AB50" s="27"/>
+      <c r="AC50" s="151"/>
+      <c r="AD50" s="27"/>
+      <c r="AE50" s="151"/>
+      <c r="AF50" s="27"/>
+      <c r="AG50" s="151"/>
+      <c r="AH50" s="27"/>
+      <c r="AI50" s="151"/>
+      <c r="AJ50" s="27"/>
+      <c r="AK50" s="151"/>
+      <c r="AL50" s="153"/>
+      <c r="AM50" s="27"/>
+      <c r="AN50" s="151"/>
     </row>
     <row r="51" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B51" s="98"/>
-[...39 lines deleted...]
-      <c r="AN51" s="95"/>
+      <c r="B51" s="154"/>
+      <c r="C51" s="160" t="s">
+        <v>61</v>
+      </c>
+      <c r="D51" s="26"/>
+      <c r="E51" s="151"/>
+      <c r="F51" s="27"/>
+      <c r="G51" s="151"/>
+      <c r="H51" s="27"/>
+      <c r="I51" s="151"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="151"/>
+      <c r="L51" s="27"/>
+      <c r="M51" s="151"/>
+      <c r="N51" s="27"/>
+      <c r="O51" s="151"/>
+      <c r="P51" s="27"/>
+      <c r="Q51" s="151"/>
+      <c r="R51" s="27"/>
+      <c r="S51" s="151"/>
+      <c r="T51" s="27"/>
+      <c r="U51" s="151"/>
+      <c r="V51" s="27"/>
+      <c r="W51" s="151"/>
+      <c r="X51" s="27"/>
+      <c r="Y51" s="151"/>
+      <c r="Z51" s="27"/>
+      <c r="AA51" s="152"/>
+      <c r="AB51" s="27"/>
+      <c r="AC51" s="151"/>
+      <c r="AD51" s="27"/>
+      <c r="AE51" s="151"/>
+      <c r="AF51" s="27"/>
+      <c r="AG51" s="151"/>
+      <c r="AH51" s="27"/>
+      <c r="AI51" s="151"/>
+      <c r="AJ51" s="27"/>
+      <c r="AK51" s="151"/>
+      <c r="AL51" s="153"/>
+      <c r="AM51" s="27"/>
+      <c r="AN51" s="151"/>
     </row>
     <row r="52" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B52" s="98"/>
-[...39 lines deleted...]
-      <c r="AN52" s="95"/>
+      <c r="B52" s="154"/>
+      <c r="C52" s="160" t="s">
+        <v>62</v>
+      </c>
+      <c r="D52" s="26"/>
+      <c r="E52" s="151"/>
+      <c r="F52" s="27"/>
+      <c r="G52" s="151"/>
+      <c r="H52" s="27"/>
+      <c r="I52" s="151"/>
+      <c r="J52" s="27"/>
+      <c r="K52" s="151"/>
+      <c r="L52" s="27"/>
+      <c r="M52" s="151"/>
+      <c r="N52" s="27"/>
+      <c r="O52" s="151"/>
+      <c r="P52" s="27"/>
+      <c r="Q52" s="151"/>
+      <c r="R52" s="27"/>
+      <c r="S52" s="151"/>
+      <c r="T52" s="27"/>
+      <c r="U52" s="151"/>
+      <c r="V52" s="27"/>
+      <c r="W52" s="151"/>
+      <c r="X52" s="27"/>
+      <c r="Y52" s="151"/>
+      <c r="Z52" s="27"/>
+      <c r="AA52" s="152"/>
+      <c r="AB52" s="27"/>
+      <c r="AC52" s="151"/>
+      <c r="AD52" s="27"/>
+      <c r="AE52" s="151"/>
+      <c r="AF52" s="27"/>
+      <c r="AG52" s="151"/>
+      <c r="AH52" s="27"/>
+      <c r="AI52" s="151"/>
+      <c r="AJ52" s="27"/>
+      <c r="AK52" s="151"/>
+      <c r="AL52" s="153"/>
+      <c r="AM52" s="27"/>
+      <c r="AN52" s="151"/>
     </row>
     <row r="53" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B53" s="98"/>
-[...39 lines deleted...]
-      <c r="AN53" s="95"/>
+      <c r="B53" s="154"/>
+      <c r="C53" s="160" t="s">
+        <v>63</v>
+      </c>
+      <c r="D53" s="26"/>
+      <c r="E53" s="151"/>
+      <c r="F53" s="27"/>
+      <c r="G53" s="151"/>
+      <c r="H53" s="27"/>
+      <c r="I53" s="151"/>
+      <c r="J53" s="27"/>
+      <c r="K53" s="151"/>
+      <c r="L53" s="27"/>
+      <c r="M53" s="151"/>
+      <c r="N53" s="27"/>
+      <c r="O53" s="151"/>
+      <c r="P53" s="27"/>
+      <c r="Q53" s="151"/>
+      <c r="R53" s="27"/>
+      <c r="S53" s="151"/>
+      <c r="T53" s="27"/>
+      <c r="U53" s="151"/>
+      <c r="V53" s="27"/>
+      <c r="W53" s="151"/>
+      <c r="X53" s="27"/>
+      <c r="Y53" s="151"/>
+      <c r="Z53" s="27"/>
+      <c r="AA53" s="152"/>
+      <c r="AB53" s="27"/>
+      <c r="AC53" s="151"/>
+      <c r="AD53" s="27"/>
+      <c r="AE53" s="151"/>
+      <c r="AF53" s="27"/>
+      <c r="AG53" s="151"/>
+      <c r="AH53" s="27"/>
+      <c r="AI53" s="151"/>
+      <c r="AJ53" s="27"/>
+      <c r="AK53" s="151"/>
+      <c r="AL53" s="153"/>
+      <c r="AM53" s="27"/>
+      <c r="AN53" s="151"/>
     </row>
     <row r="54" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B54" s="98"/>
-[...39 lines deleted...]
-      <c r="AN54" s="95"/>
+      <c r="B54" s="154"/>
+      <c r="C54" s="160" t="s">
+        <v>64</v>
+      </c>
+      <c r="D54" s="26"/>
+      <c r="E54" s="151"/>
+      <c r="F54" s="27"/>
+      <c r="G54" s="151"/>
+      <c r="H54" s="27"/>
+      <c r="I54" s="151"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="151"/>
+      <c r="L54" s="27"/>
+      <c r="M54" s="151"/>
+      <c r="N54" s="27"/>
+      <c r="O54" s="151"/>
+      <c r="P54" s="27"/>
+      <c r="Q54" s="151"/>
+      <c r="R54" s="27"/>
+      <c r="S54" s="151"/>
+      <c r="T54" s="27"/>
+      <c r="U54" s="151"/>
+      <c r="V54" s="27"/>
+      <c r="W54" s="151"/>
+      <c r="X54" s="27"/>
+      <c r="Y54" s="151"/>
+      <c r="Z54" s="27"/>
+      <c r="AA54" s="152"/>
+      <c r="AB54" s="27"/>
+      <c r="AC54" s="151"/>
+      <c r="AD54" s="27"/>
+      <c r="AE54" s="151"/>
+      <c r="AF54" s="27"/>
+      <c r="AG54" s="151"/>
+      <c r="AH54" s="27"/>
+      <c r="AI54" s="151"/>
+      <c r="AJ54" s="27"/>
+      <c r="AK54" s="151"/>
+      <c r="AL54" s="153"/>
+      <c r="AM54" s="27"/>
+      <c r="AN54" s="151"/>
     </row>
     <row r="55" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B55" s="98"/>
-[...39 lines deleted...]
-      <c r="AN55" s="95"/>
+      <c r="B55" s="154"/>
+      <c r="C55" s="160" t="s">
+        <v>65</v>
+      </c>
+      <c r="D55" s="26"/>
+      <c r="E55" s="151"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="151"/>
+      <c r="H55" s="27"/>
+      <c r="I55" s="151"/>
+      <c r="J55" s="27"/>
+      <c r="K55" s="151"/>
+      <c r="L55" s="27"/>
+      <c r="M55" s="151"/>
+      <c r="N55" s="27"/>
+      <c r="O55" s="151"/>
+      <c r="P55" s="27"/>
+      <c r="Q55" s="151"/>
+      <c r="R55" s="27"/>
+      <c r="S55" s="151"/>
+      <c r="T55" s="27"/>
+      <c r="U55" s="151"/>
+      <c r="V55" s="27"/>
+      <c r="W55" s="151"/>
+      <c r="X55" s="27"/>
+      <c r="Y55" s="151"/>
+      <c r="Z55" s="27"/>
+      <c r="AA55" s="152"/>
+      <c r="AB55" s="27"/>
+      <c r="AC55" s="151"/>
+      <c r="AD55" s="27"/>
+      <c r="AE55" s="151"/>
+      <c r="AF55" s="27"/>
+      <c r="AG55" s="151"/>
+      <c r="AH55" s="27"/>
+      <c r="AI55" s="151"/>
+      <c r="AJ55" s="27"/>
+      <c r="AK55" s="151"/>
+      <c r="AL55" s="153"/>
+      <c r="AM55" s="27"/>
+      <c r="AN55" s="151"/>
     </row>
     <row r="56" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B56" s="98"/>
-[...39 lines deleted...]
-      <c r="AN56" s="95"/>
+      <c r="B56" s="154"/>
+      <c r="C56" s="160" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" s="26"/>
+      <c r="E56" s="151"/>
+      <c r="F56" s="27"/>
+      <c r="G56" s="151"/>
+      <c r="H56" s="27"/>
+      <c r="I56" s="151"/>
+      <c r="J56" s="27"/>
+      <c r="K56" s="151"/>
+      <c r="L56" s="27"/>
+      <c r="M56" s="151"/>
+      <c r="N56" s="27"/>
+      <c r="O56" s="151"/>
+      <c r="P56" s="27"/>
+      <c r="Q56" s="151"/>
+      <c r="R56" s="27"/>
+      <c r="S56" s="151"/>
+      <c r="T56" s="27"/>
+      <c r="U56" s="151"/>
+      <c r="V56" s="27"/>
+      <c r="W56" s="151"/>
+      <c r="X56" s="27"/>
+      <c r="Y56" s="151"/>
+      <c r="Z56" s="27"/>
+      <c r="AA56" s="152"/>
+      <c r="AB56" s="27"/>
+      <c r="AC56" s="151"/>
+      <c r="AD56" s="27"/>
+      <c r="AE56" s="151"/>
+      <c r="AF56" s="27"/>
+      <c r="AG56" s="151"/>
+      <c r="AH56" s="27"/>
+      <c r="AI56" s="151"/>
+      <c r="AJ56" s="27"/>
+      <c r="AK56" s="151"/>
+      <c r="AL56" s="153"/>
+      <c r="AM56" s="27"/>
+      <c r="AN56" s="151"/>
     </row>
     <row r="57" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B57" s="98"/>
-[...39 lines deleted...]
-      <c r="AN57" s="95"/>
+      <c r="B57" s="154"/>
+      <c r="C57" s="160" t="s">
+        <v>67</v>
+      </c>
+      <c r="D57" s="26"/>
+      <c r="E57" s="151"/>
+      <c r="F57" s="27"/>
+      <c r="G57" s="151"/>
+      <c r="H57" s="27"/>
+      <c r="I57" s="151"/>
+      <c r="J57" s="27"/>
+      <c r="K57" s="151"/>
+      <c r="L57" s="27"/>
+      <c r="M57" s="151"/>
+      <c r="N57" s="27"/>
+      <c r="O57" s="151"/>
+      <c r="P57" s="27"/>
+      <c r="Q57" s="151"/>
+      <c r="R57" s="27"/>
+      <c r="S57" s="151"/>
+      <c r="T57" s="27"/>
+      <c r="U57" s="151"/>
+      <c r="V57" s="27"/>
+      <c r="W57" s="151"/>
+      <c r="X57" s="27"/>
+      <c r="Y57" s="151"/>
+      <c r="Z57" s="27"/>
+      <c r="AA57" s="152"/>
+      <c r="AB57" s="27"/>
+      <c r="AC57" s="151"/>
+      <c r="AD57" s="27"/>
+      <c r="AE57" s="151"/>
+      <c r="AF57" s="27"/>
+      <c r="AG57" s="151"/>
+      <c r="AH57" s="27"/>
+      <c r="AI57" s="151"/>
+      <c r="AJ57" s="27"/>
+      <c r="AK57" s="151"/>
+      <c r="AL57" s="153"/>
+      <c r="AM57" s="27"/>
+      <c r="AN57" s="151"/>
     </row>
     <row r="58" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B58" s="98"/>
-[...39 lines deleted...]
-      <c r="AN58" s="95"/>
+      <c r="B58" s="154"/>
+      <c r="C58" s="160" t="s">
+        <v>68</v>
+      </c>
+      <c r="D58" s="26"/>
+      <c r="E58" s="151"/>
+      <c r="F58" s="27"/>
+      <c r="G58" s="151"/>
+      <c r="H58" s="27"/>
+      <c r="I58" s="151"/>
+      <c r="J58" s="27"/>
+      <c r="K58" s="151"/>
+      <c r="L58" s="27"/>
+      <c r="M58" s="151"/>
+      <c r="N58" s="27"/>
+      <c r="O58" s="151"/>
+      <c r="P58" s="27"/>
+      <c r="Q58" s="151"/>
+      <c r="R58" s="27"/>
+      <c r="S58" s="151"/>
+      <c r="T58" s="27"/>
+      <c r="U58" s="151"/>
+      <c r="V58" s="27"/>
+      <c r="W58" s="151"/>
+      <c r="X58" s="27"/>
+      <c r="Y58" s="151"/>
+      <c r="Z58" s="27"/>
+      <c r="AA58" s="152"/>
+      <c r="AB58" s="27"/>
+      <c r="AC58" s="151"/>
+      <c r="AD58" s="27"/>
+      <c r="AE58" s="151"/>
+      <c r="AF58" s="27"/>
+      <c r="AG58" s="151"/>
+      <c r="AH58" s="27"/>
+      <c r="AI58" s="151"/>
+      <c r="AJ58" s="27"/>
+      <c r="AK58" s="151"/>
+      <c r="AL58" s="153"/>
+      <c r="AM58" s="27"/>
+      <c r="AN58" s="151"/>
     </row>
     <row r="59" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B59" s="98"/>
-      <c r="C59" s="104" t="s">
+      <c r="B59" s="154"/>
+      <c r="C59" s="160" t="s">
+        <v>69</v>
+      </c>
+      <c r="D59" s="26"/>
+      <c r="E59" s="151"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="151"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="151"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="151"/>
+      <c r="L59" s="27"/>
+      <c r="M59" s="151"/>
+      <c r="N59" s="27"/>
+      <c r="O59" s="151"/>
+      <c r="P59" s="27"/>
+      <c r="Q59" s="151"/>
+      <c r="R59" s="27"/>
+      <c r="S59" s="151"/>
+      <c r="T59" s="27"/>
+      <c r="U59" s="151"/>
+      <c r="V59" s="27"/>
+      <c r="W59" s="151"/>
+      <c r="X59" s="27"/>
+      <c r="Y59" s="151"/>
+      <c r="Z59" s="27"/>
+      <c r="AA59" s="152"/>
+      <c r="AB59" s="27"/>
+      <c r="AC59" s="151"/>
+      <c r="AD59" s="27"/>
+      <c r="AE59" s="151"/>
+      <c r="AF59" s="27"/>
+      <c r="AG59" s="151"/>
+      <c r="AH59" s="27"/>
+      <c r="AI59" s="151"/>
+      <c r="AJ59" s="27"/>
+      <c r="AK59" s="151"/>
+      <c r="AL59" s="153"/>
+      <c r="AM59" s="27"/>
+      <c r="AN59" s="151"/>
+    </row>
+    <row r="60" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B60" s="165"/>
+      <c r="C60" s="166" t="s">
+        <v>70</v>
+      </c>
+      <c r="D60" s="28"/>
+      <c r="E60" s="167"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="167"/>
+      <c r="H60" s="29"/>
+      <c r="I60" s="167"/>
+      <c r="J60" s="29"/>
+      <c r="K60" s="167"/>
+      <c r="L60" s="29"/>
+      <c r="M60" s="167"/>
+      <c r="N60" s="29"/>
+      <c r="O60" s="167"/>
+      <c r="P60" s="29"/>
+      <c r="Q60" s="167"/>
+      <c r="R60" s="29"/>
+      <c r="S60" s="167"/>
+      <c r="T60" s="29"/>
+      <c r="U60" s="167"/>
+      <c r="V60" s="29"/>
+      <c r="W60" s="167"/>
+      <c r="X60" s="29"/>
+      <c r="Y60" s="167"/>
+      <c r="Z60" s="29"/>
+      <c r="AA60" s="168"/>
+      <c r="AB60" s="29"/>
+      <c r="AC60" s="167"/>
+      <c r="AD60" s="29"/>
+      <c r="AE60" s="167"/>
+      <c r="AF60" s="29"/>
+      <c r="AG60" s="167"/>
+      <c r="AH60" s="29"/>
+      <c r="AI60" s="167"/>
+      <c r="AJ60" s="29"/>
+      <c r="AK60" s="167"/>
+      <c r="AL60" s="169"/>
+      <c r="AM60" s="29"/>
+      <c r="AN60" s="167"/>
+    </row>
+    <row r="61" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1" thickTop="1">
+      <c r="B61" s="31" t="s">
         <v>156</v>
       </c>
-      <c r="D59" s="21"/>
-[...39 lines deleted...]
-      <c r="C60" s="110" t="s">
+      <c r="C61" s="32"/>
+      <c r="D61" s="33"/>
+      <c r="E61" s="170"/>
+      <c r="F61" s="33"/>
+      <c r="G61" s="170"/>
+      <c r="H61" s="33"/>
+      <c r="I61" s="170"/>
+      <c r="J61" s="33"/>
+      <c r="K61" s="170"/>
+      <c r="L61" s="33"/>
+      <c r="M61" s="170"/>
+      <c r="N61" s="33"/>
+      <c r="O61" s="170"/>
+      <c r="P61" s="170"/>
+      <c r="Q61" s="170"/>
+      <c r="R61" s="170"/>
+      <c r="S61" s="170"/>
+      <c r="T61" s="170"/>
+      <c r="U61" s="170"/>
+      <c r="V61" s="33"/>
+      <c r="W61" s="170"/>
+      <c r="X61" s="33"/>
+      <c r="Y61" s="170"/>
+      <c r="Z61" s="33"/>
+      <c r="AA61" s="170"/>
+      <c r="AB61" s="33"/>
+      <c r="AC61" s="170"/>
+      <c r="AD61" s="33"/>
+      <c r="AE61" s="170"/>
+      <c r="AF61" s="33"/>
+      <c r="AG61" s="170"/>
+      <c r="AH61" s="33"/>
+      <c r="AI61" s="170"/>
+      <c r="AJ61" s="33"/>
+      <c r="AK61" s="170"/>
+      <c r="AL61" s="171"/>
+      <c r="AM61" s="34"/>
+      <c r="AN61" s="170"/>
+    </row>
+    <row r="62" spans="2:40" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B62" s="31" t="s">
         <v>157</v>
       </c>
-      <c r="D60" s="23"/>
-[...158 lines deleted...]
-      <c r="AN63" s="25"/>
+    </row>
+    <row r="63" spans="2:40" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B63" s="31" t="s">
+        <v>158</v>
+      </c>
     </row>
     <row r="64" spans="2:40" ht="14.25" customHeight="1">
-      <c r="B64" s="133" t="s">
-[...33 lines deleted...]
-      <c r="AH64" s="134"/>
+      <c r="B64" s="31" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" s="188"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
     </row>
-    <row r="65" spans="2:34" ht="14.25" customHeight="1">
-[...219 lines deleted...]
-      <c r="AH70" s="134"/>
+    <row r="65" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B65" s="31" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="66" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B66" s="31" t="s">
+        <v>161</v>
+      </c>
+      <c r="C66" s="36"/>
+    </row>
+    <row r="67" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B67" s="31" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B68" s="31" t="s">
+        <v>163</v>
+      </c>
+      <c r="C68" s="37"/>
+    </row>
+    <row r="69" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B69" s="31" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B70" s="31" t="s">
+        <v>165</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AJ3:AJ5"/>
-[...4 lines deleted...]
-    <mergeCell ref="E4:E5"/>
     <mergeCell ref="B1:AN1"/>
     <mergeCell ref="AM3:AM5"/>
     <mergeCell ref="AA4:AA5"/>
     <mergeCell ref="AN3:AN5"/>
     <mergeCell ref="AK3:AK5"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="W4:W5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="AB3:AI3"/>
+    <mergeCell ref="AJ3:AJ5"/>
+    <mergeCell ref="AL3:AL5"/>
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="AB4:AB5"/>
+    <mergeCell ref="D2:AA2"/>
+    <mergeCell ref="E4:E5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125978" footer="0.31496062992125978"/>
-  <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="34" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:W58"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="30" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="16384" width="1.625" style="30"/>
+    <col min="1" max="1" width="1.625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="39" customWidth="1"/>
+    <col min="3" max="23" width="9.625" style="39" customWidth="1"/>
+    <col min="24" max="24" width="8.625" style="39" customWidth="1"/>
+    <col min="25" max="25" width="1.625" style="39" customWidth="1"/>
+    <col min="26" max="16384" width="1.625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:23" ht="17.25" customHeight="1">
-      <c r="B1" s="179" t="s">
-[...13 lines deleted...]
-      <c r="N1" s="186">
+      <c r="B1" s="216" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="217"/>
+      <c r="D1" s="217"/>
+      <c r="E1" s="217"/>
+      <c r="F1" s="217"/>
+      <c r="G1" s="217"/>
+      <c r="H1" s="217"/>
+      <c r="I1" s="217"/>
+      <c r="J1" s="217"/>
+      <c r="K1" s="217"/>
+      <c r="L1" s="217"/>
+      <c r="M1" s="217"/>
+      <c r="N1" s="226">
         <v>46082</v>
       </c>
-      <c r="O1" s="180"/>
-[...7 lines deleted...]
-      <c r="W1" s="180"/>
+      <c r="O1" s="217"/>
+      <c r="P1" s="217"/>
+      <c r="Q1" s="217"/>
+      <c r="R1" s="217"/>
+      <c r="S1" s="217"/>
+      <c r="T1" s="217"/>
+      <c r="U1" s="217"/>
+      <c r="V1" s="217"/>
+      <c r="W1" s="217"/>
     </row>
     <row r="2" spans="2:23" ht="18.75" customHeight="1">
-      <c r="B2" s="130"/>
-[...26 lines deleted...]
-      <c r="C3" s="187" t="s">
+      <c r="D2" s="40"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="W2" s="42" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" spans="2:23" s="50" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B3" s="43"/>
+      <c r="C3" s="227" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="35"/>
-[...50 lines deleted...]
-      <c r="R4" s="175" t="s">
+      <c r="D3" s="44"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="49"/>
+    </row>
+    <row r="4" spans="2:23" s="50" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B4" s="51"/>
+      <c r="C4" s="214"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="F4" s="46"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="219" t="s">
+        <v>74</v>
+      </c>
+      <c r="I4" s="219" t="s">
+        <v>75</v>
+      </c>
+      <c r="J4" s="219" t="s">
+        <v>76</v>
+      </c>
+      <c r="K4" s="219" t="s">
+        <v>77</v>
+      </c>
+      <c r="L4" s="219" t="s">
+        <v>78</v>
+      </c>
+      <c r="M4" s="220" t="s">
+        <v>79</v>
+      </c>
+      <c r="N4" s="230" t="s">
+        <v>80</v>
+      </c>
+      <c r="R4" s="228" t="s">
         <v>11</v>
       </c>
-      <c r="S4" s="45"/>
-[...43 lines deleted...]
-      <c r="S5" s="175" t="s">
+      <c r="S4" s="55"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="223" t="s">
+        <v>81</v>
+      </c>
+      <c r="V4" s="223" t="s">
+        <v>82</v>
+      </c>
+      <c r="W4" s="228" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="2:23" s="60" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B5" s="57"/>
+      <c r="C5" s="214"/>
+      <c r="D5" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="E5" s="59" t="s">
+        <v>85</v>
+      </c>
+      <c r="F5" s="218" t="s">
+        <v>86</v>
+      </c>
+      <c r="G5" s="218" t="s">
+        <v>87</v>
+      </c>
+      <c r="H5" s="196"/>
+      <c r="I5" s="196"/>
+      <c r="J5" s="196"/>
+      <c r="K5" s="196"/>
+      <c r="L5" s="196"/>
+      <c r="M5" s="221"/>
+      <c r="N5" s="231"/>
+      <c r="O5" s="228" t="s">
+        <v>88</v>
+      </c>
+      <c r="P5" s="228" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q5" s="229" t="s">
+        <v>90</v>
+      </c>
+      <c r="R5" s="196"/>
+      <c r="S5" s="228" t="s">
         <v>19</v>
       </c>
-      <c r="T5" s="175" t="s">
+      <c r="T5" s="228" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="177"/>
-[...47 lines deleted...]
-      <c r="G7" s="57">
+      <c r="U5" s="224"/>
+      <c r="V5" s="224"/>
+      <c r="W5" s="196"/>
+    </row>
+    <row r="6" spans="2:23" s="64" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B6" s="61"/>
+      <c r="C6" s="200"/>
+      <c r="D6" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="E6" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="F6" s="197"/>
+      <c r="G6" s="197"/>
+      <c r="H6" s="197"/>
+      <c r="I6" s="197"/>
+      <c r="J6" s="197"/>
+      <c r="K6" s="197"/>
+      <c r="L6" s="197"/>
+      <c r="M6" s="222"/>
+      <c r="N6" s="232"/>
+      <c r="O6" s="197"/>
+      <c r="P6" s="197"/>
+      <c r="Q6" s="200"/>
+      <c r="R6" s="197"/>
+      <c r="S6" s="197"/>
+      <c r="T6" s="197"/>
+      <c r="U6" s="225"/>
+      <c r="V6" s="225"/>
+      <c r="W6" s="197"/>
+    </row>
+    <row r="7" spans="2:23" s="172" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="C7" s="66">
+        <v>20767387</v>
+      </c>
+      <c r="D7" s="173">
+        <v>2.142874989720478</v>
+      </c>
+      <c r="E7" s="67">
+        <v>195504</v>
+      </c>
+      <c r="F7" s="67">
+        <v>76825</v>
+      </c>
+      <c r="G7" s="67">
         <v>118679</v>
       </c>
-      <c r="H7" s="57">
-[...14 lines deleted...]
-      <c r="M7" s="56">
+      <c r="H7" s="67">
+        <v>8376167</v>
+      </c>
+      <c r="I7" s="67">
+        <v>5511773</v>
+      </c>
+      <c r="J7" s="67">
+        <v>3865948</v>
+      </c>
+      <c r="K7" s="67">
+        <v>2074731</v>
+      </c>
+      <c r="L7" s="67">
+        <v>640471</v>
+      </c>
+      <c r="M7" s="66">
         <v>102793</v>
       </c>
-      <c r="N7" s="58">
+      <c r="N7" s="68">
         <v>1740264</v>
       </c>
-      <c r="O7" s="57">
+      <c r="O7" s="67">
         <v>338685</v>
       </c>
-      <c r="P7" s="57">
+      <c r="P7" s="67">
         <v>289611</v>
       </c>
-      <c r="Q7" s="57">
+      <c r="Q7" s="67">
         <v>1111968</v>
       </c>
-      <c r="R7" s="59">
-[...8 lines deleted...]
-      <c r="U7" s="59">
+      <c r="R7" s="69">
+        <v>10771322</v>
+      </c>
+      <c r="S7" s="69">
+        <v>4591231</v>
+      </c>
+      <c r="T7" s="69">
+        <v>6180091</v>
+      </c>
+      <c r="U7" s="69">
         <v>5347384</v>
       </c>
-      <c r="V7" s="59">
-[...10 lines deleted...]
-      <c r="C8" s="61">
+      <c r="V7" s="69">
+        <v>2907983</v>
+      </c>
+      <c r="W7" s="67">
+        <v>158828</v>
+      </c>
+    </row>
+    <row r="8" spans="2:23" s="174" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="C8" s="71">
         <v>944885</v>
       </c>
-      <c r="D8" s="119">
+      <c r="D8" s="175">
         <v>2.2393687871203878</v>
       </c>
-      <c r="E8" s="62">
+      <c r="E8" s="72">
         <v>20626</v>
       </c>
-      <c r="F8" s="62">
+      <c r="F8" s="72">
         <v>8339</v>
       </c>
-      <c r="G8" s="62">
+      <c r="G8" s="72">
         <v>12287</v>
       </c>
-      <c r="H8" s="62">
+      <c r="H8" s="72">
         <v>375434</v>
       </c>
-      <c r="I8" s="62">
+      <c r="I8" s="72">
         <v>241888</v>
       </c>
-      <c r="J8" s="62">
+      <c r="J8" s="72">
         <v>173350</v>
       </c>
-      <c r="K8" s="62">
+      <c r="K8" s="72">
         <v>97053</v>
       </c>
-      <c r="L8" s="62">
+      <c r="L8" s="72">
         <v>31427</v>
       </c>
-      <c r="M8" s="61">
+      <c r="M8" s="71">
         <v>5107</v>
       </c>
-      <c r="N8" s="63">
+      <c r="N8" s="73">
         <v>50863</v>
       </c>
-      <c r="O8" s="62">
+      <c r="O8" s="72">
         <v>9420</v>
       </c>
-      <c r="P8" s="62">
+      <c r="P8" s="72">
         <v>7965</v>
       </c>
-      <c r="Q8" s="62">
+      <c r="Q8" s="72">
         <v>33478</v>
       </c>
-      <c r="R8" s="64">
+      <c r="R8" s="74">
         <v>417268</v>
       </c>
-      <c r="S8" s="64">
+      <c r="S8" s="74">
         <v>183596</v>
       </c>
-      <c r="T8" s="64">
+      <c r="T8" s="74">
         <v>233672</v>
       </c>
-      <c r="U8" s="64">
+      <c r="U8" s="74">
         <v>294084</v>
       </c>
-      <c r="V8" s="64">
+      <c r="V8" s="74">
         <v>182653</v>
       </c>
-      <c r="W8" s="62">
+      <c r="W8" s="72">
         <v>6590</v>
       </c>
     </row>
-    <row r="9" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C9" s="65">
+    <row r="9" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="75">
         <v>230366</v>
       </c>
-      <c r="D9" s="119">
+      <c r="D9" s="175">
         <v>1.844434423547936</v>
       </c>
-      <c r="E9" s="66">
+      <c r="E9" s="76">
         <v>6069</v>
       </c>
-      <c r="F9" s="66">
+      <c r="F9" s="76">
         <v>2672</v>
       </c>
-      <c r="G9" s="66">
+      <c r="G9" s="76">
         <v>3397</v>
       </c>
-      <c r="H9" s="66">
+      <c r="H9" s="76">
         <v>93157</v>
       </c>
-      <c r="I9" s="66">
+      <c r="I9" s="76">
         <v>57528</v>
       </c>
-      <c r="J9" s="66">
+      <c r="J9" s="76">
         <v>42154</v>
       </c>
-      <c r="K9" s="66">
+      <c r="K9" s="76">
         <v>23901</v>
       </c>
-      <c r="L9" s="66">
+      <c r="L9" s="76">
         <v>6629</v>
       </c>
-      <c r="M9" s="65">
+      <c r="M9" s="75">
         <v>928</v>
       </c>
-      <c r="N9" s="67">
+      <c r="N9" s="77">
         <v>11491</v>
       </c>
-      <c r="O9" s="66">
+      <c r="O9" s="76">
         <v>2015</v>
       </c>
-      <c r="P9" s="66">
+      <c r="P9" s="76">
         <v>2138</v>
       </c>
-      <c r="Q9" s="66">
+      <c r="Q9" s="76">
         <v>7338</v>
       </c>
-      <c r="R9" s="68">
+      <c r="R9" s="78">
         <v>107344</v>
       </c>
-      <c r="S9" s="68">
+      <c r="S9" s="78">
         <v>34715</v>
       </c>
-      <c r="T9" s="68">
+      <c r="T9" s="78">
         <v>72629</v>
       </c>
-      <c r="U9" s="68">
+      <c r="U9" s="78">
         <v>68020</v>
       </c>
-      <c r="V9" s="68">
+      <c r="V9" s="78">
         <v>43510</v>
       </c>
-      <c r="W9" s="66">
+      <c r="W9" s="76">
         <v>3011</v>
       </c>
     </row>
-    <row r="10" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C10" s="65">
+    <row r="10" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="75">
         <v>230250</v>
       </c>
-      <c r="D10" s="119">
+      <c r="D10" s="175">
         <v>1.720298998038494</v>
       </c>
-      <c r="E10" s="66">
+      <c r="E10" s="76">
         <v>2954</v>
       </c>
-      <c r="F10" s="66">
+      <c r="F10" s="76">
         <v>1082</v>
       </c>
-      <c r="G10" s="66">
+      <c r="G10" s="76">
         <v>1872</v>
       </c>
-      <c r="H10" s="66">
+      <c r="H10" s="76">
         <v>88742</v>
       </c>
-      <c r="I10" s="66">
+      <c r="I10" s="76">
         <v>56692</v>
       </c>
-      <c r="J10" s="66">
+      <c r="J10" s="76">
         <v>45201</v>
       </c>
-      <c r="K10" s="66">
+      <c r="K10" s="76">
         <v>26854</v>
       </c>
-      <c r="L10" s="66">
+      <c r="L10" s="76">
         <v>8487</v>
       </c>
-      <c r="M10" s="65">
+      <c r="M10" s="75">
         <v>1320</v>
       </c>
-      <c r="N10" s="67">
+      <c r="N10" s="77">
         <v>11880</v>
       </c>
-      <c r="O10" s="66">
+      <c r="O10" s="76">
         <v>2001</v>
       </c>
-      <c r="P10" s="66">
+      <c r="P10" s="76">
         <v>2065</v>
       </c>
-      <c r="Q10" s="66">
+      <c r="Q10" s="76">
         <v>7814</v>
       </c>
-      <c r="R10" s="68">
+      <c r="R10" s="78">
         <v>125820</v>
       </c>
-      <c r="S10" s="68">
+      <c r="S10" s="78">
         <v>37954</v>
       </c>
-      <c r="T10" s="68">
+      <c r="T10" s="78">
         <v>87866</v>
       </c>
-      <c r="U10" s="68">
+      <c r="U10" s="78">
         <v>62087</v>
       </c>
-      <c r="V10" s="68">
+      <c r="V10" s="78">
         <v>30463</v>
       </c>
-      <c r="W10" s="66">
+      <c r="W10" s="76">
         <v>2441</v>
       </c>
     </row>
-    <row r="11" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C11" s="65">
+    <row r="11" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" s="75">
         <v>363760</v>
       </c>
-      <c r="D11" s="119">
+      <c r="D11" s="175">
         <v>3.1858371935358449</v>
       </c>
-      <c r="E11" s="66">
+      <c r="E11" s="76">
         <v>2106</v>
       </c>
-      <c r="F11" s="66">
+      <c r="F11" s="76">
         <v>721</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="76">
         <v>1385</v>
       </c>
-      <c r="H11" s="66">
+      <c r="H11" s="76">
         <v>150597</v>
       </c>
-      <c r="I11" s="66">
+      <c r="I11" s="76">
         <v>91526</v>
       </c>
-      <c r="J11" s="66">
+      <c r="J11" s="76">
         <v>67192</v>
       </c>
-      <c r="K11" s="66">
+      <c r="K11" s="76">
         <v>38436</v>
       </c>
-      <c r="L11" s="66">
+      <c r="L11" s="76">
         <v>12043</v>
       </c>
-      <c r="M11" s="65">
+      <c r="M11" s="75">
         <v>1860</v>
       </c>
-      <c r="N11" s="67">
+      <c r="N11" s="77">
         <v>26265</v>
       </c>
-      <c r="O11" s="66">
+      <c r="O11" s="76">
         <v>4960</v>
       </c>
-      <c r="P11" s="66">
+      <c r="P11" s="76">
         <v>4304</v>
       </c>
-      <c r="Q11" s="66">
+      <c r="Q11" s="76">
         <v>17001</v>
       </c>
-      <c r="R11" s="68">
+      <c r="R11" s="78">
         <v>201154</v>
       </c>
-      <c r="S11" s="68">
+      <c r="S11" s="78">
         <v>75839</v>
       </c>
-      <c r="T11" s="68">
+      <c r="T11" s="78">
         <v>125315</v>
       </c>
-      <c r="U11" s="68">
+      <c r="U11" s="78">
         <v>89993</v>
       </c>
-      <c r="V11" s="68">
+      <c r="V11" s="78">
         <v>46348</v>
       </c>
-      <c r="W11" s="66">
+      <c r="W11" s="76">
         <v>3965</v>
       </c>
     </row>
-    <row r="12" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C12" s="71">
+    <row r="12" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="81">
         <v>202267</v>
       </c>
-      <c r="D12" s="120">
+      <c r="D12" s="176">
         <v>1.605967750037673</v>
       </c>
-      <c r="E12" s="72">
+      <c r="E12" s="82">
         <v>2141</v>
       </c>
-      <c r="F12" s="72">
+      <c r="F12" s="82">
         <v>781</v>
       </c>
-      <c r="G12" s="72">
+      <c r="G12" s="82">
         <v>1360</v>
       </c>
-      <c r="H12" s="72">
+      <c r="H12" s="82">
         <v>79331</v>
       </c>
-      <c r="I12" s="72">
+      <c r="I12" s="82">
         <v>48055</v>
       </c>
-      <c r="J12" s="72">
+      <c r="J12" s="82">
         <v>39214</v>
       </c>
-      <c r="K12" s="72">
+      <c r="K12" s="82">
         <v>24744</v>
       </c>
-      <c r="L12" s="72">
+      <c r="L12" s="82">
         <v>7784</v>
       </c>
-      <c r="M12" s="71">
+      <c r="M12" s="81">
         <v>998</v>
       </c>
-      <c r="N12" s="73">
+      <c r="N12" s="83">
         <v>9206</v>
       </c>
-      <c r="O12" s="72">
+      <c r="O12" s="82">
         <v>1526</v>
       </c>
-      <c r="P12" s="72">
+      <c r="P12" s="82">
         <v>1654</v>
       </c>
-      <c r="Q12" s="72">
+      <c r="Q12" s="82">
         <v>6026</v>
       </c>
-      <c r="R12" s="74">
+      <c r="R12" s="84">
         <v>107075</v>
       </c>
-      <c r="S12" s="74">
+      <c r="S12" s="84">
         <v>30479</v>
       </c>
-      <c r="T12" s="74">
+      <c r="T12" s="84">
         <v>76596</v>
       </c>
-      <c r="U12" s="74">
+      <c r="U12" s="84">
         <v>57595</v>
       </c>
-      <c r="V12" s="74">
+      <c r="V12" s="84">
         <v>28389</v>
       </c>
-      <c r="W12" s="72">
+      <c r="W12" s="82">
         <v>3085</v>
       </c>
     </row>
-    <row r="13" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...15 lines deleted...]
-      <c r="G13" s="66">
+    <row r="13" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" s="75">
+        <v>204503</v>
+      </c>
+      <c r="D13" s="175">
+        <v>2.07745793422216</v>
+      </c>
+      <c r="E13" s="76">
+        <v>2605</v>
+      </c>
+      <c r="F13" s="76">
+        <v>937</v>
+      </c>
+      <c r="G13" s="76">
         <v>1668</v>
       </c>
-      <c r="H13" s="66">
-[...14 lines deleted...]
-      <c r="M13" s="65">
+      <c r="H13" s="76">
+        <v>80283</v>
+      </c>
+      <c r="I13" s="76">
+        <v>48846</v>
+      </c>
+      <c r="J13" s="76">
+        <v>39315</v>
+      </c>
+      <c r="K13" s="76">
+        <v>24049</v>
+      </c>
+      <c r="L13" s="76">
+        <v>8164</v>
+      </c>
+      <c r="M13" s="75">
         <v>1241</v>
       </c>
-      <c r="N13" s="67">
+      <c r="N13" s="77">
         <v>10561</v>
       </c>
-      <c r="O13" s="66">
+      <c r="O13" s="76">
         <v>1747</v>
       </c>
-      <c r="P13" s="66">
+      <c r="P13" s="76">
         <v>1922</v>
       </c>
-      <c r="Q13" s="66">
+      <c r="Q13" s="76">
         <v>6892</v>
       </c>
-      <c r="R13" s="68">
-[...8 lines deleted...]
-      <c r="U13" s="68">
+      <c r="R13" s="78">
+        <v>126566</v>
+      </c>
+      <c r="S13" s="78">
+        <v>33243</v>
+      </c>
+      <c r="T13" s="78">
+        <v>93323</v>
+      </c>
+      <c r="U13" s="78">
         <v>48601</v>
       </c>
-      <c r="V13" s="68">
-[...10 lines deleted...]
-      <c r="C14" s="65">
+      <c r="V13" s="78">
+        <v>18775</v>
+      </c>
+      <c r="W13" s="76">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="14" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C14" s="75">
         <v>328959</v>
       </c>
-      <c r="D14" s="119">
+      <c r="D14" s="175">
         <v>2.5567561837896551</v>
       </c>
-      <c r="E14" s="66">
+      <c r="E14" s="76">
         <v>7467</v>
       </c>
-      <c r="F14" s="66">
+      <c r="F14" s="76">
         <v>3111</v>
       </c>
-      <c r="G14" s="66">
+      <c r="G14" s="76">
         <v>4356</v>
       </c>
-      <c r="H14" s="66">
+      <c r="H14" s="76">
         <v>132078</v>
       </c>
-      <c r="I14" s="66">
+      <c r="I14" s="76">
         <v>78963</v>
       </c>
-      <c r="J14" s="66">
+      <c r="J14" s="76">
         <v>60353</v>
       </c>
-      <c r="K14" s="66">
+      <c r="K14" s="76">
         <v>36145</v>
       </c>
-      <c r="L14" s="66">
+      <c r="L14" s="76">
         <v>12085</v>
       </c>
-      <c r="M14" s="65">
+      <c r="M14" s="75">
         <v>1868</v>
       </c>
-      <c r="N14" s="67">
+      <c r="N14" s="77">
         <v>20353</v>
       </c>
-      <c r="O14" s="66">
+      <c r="O14" s="76">
         <v>3669</v>
       </c>
-      <c r="P14" s="66">
+      <c r="P14" s="76">
         <v>3783</v>
       </c>
-      <c r="Q14" s="66">
+      <c r="Q14" s="76">
         <v>12901</v>
       </c>
-      <c r="R14" s="68">
+      <c r="R14" s="78">
         <v>184104</v>
       </c>
-      <c r="S14" s="68">
+      <c r="S14" s="78">
         <v>57308</v>
       </c>
-      <c r="T14" s="68">
+      <c r="T14" s="78">
         <v>126796</v>
       </c>
-      <c r="U14" s="68">
+      <c r="U14" s="78">
         <v>83819</v>
       </c>
-      <c r="V14" s="68">
+      <c r="V14" s="78">
         <v>40671</v>
       </c>
-      <c r="W14" s="66">
+      <c r="W14" s="76">
         <v>4103</v>
       </c>
     </row>
-    <row r="15" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C15" s="65">
+    <row r="15" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="75">
         <v>495080</v>
       </c>
-      <c r="D15" s="119">
+      <c r="D15" s="175">
         <v>2.8733387082027662</v>
       </c>
-      <c r="E15" s="66">
+      <c r="E15" s="76">
         <v>10431</v>
       </c>
-      <c r="F15" s="66">
+      <c r="F15" s="76">
         <v>4451</v>
       </c>
-      <c r="G15" s="66">
+      <c r="G15" s="76">
         <v>5980</v>
       </c>
-      <c r="H15" s="66">
+      <c r="H15" s="76">
         <v>205152</v>
       </c>
-      <c r="I15" s="66">
+      <c r="I15" s="76">
         <v>132580</v>
       </c>
-      <c r="J15" s="66">
+      <c r="J15" s="76">
         <v>87614</v>
       </c>
-      <c r="K15" s="66">
+      <c r="K15" s="76">
         <v>43418</v>
       </c>
-      <c r="L15" s="66">
+      <c r="L15" s="76">
         <v>13741</v>
       </c>
-      <c r="M15" s="65">
+      <c r="M15" s="75">
         <v>2144</v>
       </c>
-      <c r="N15" s="67">
+      <c r="N15" s="77">
         <v>36351</v>
       </c>
-      <c r="O15" s="66">
+      <c r="O15" s="76">
         <v>6161</v>
       </c>
-      <c r="P15" s="66">
+      <c r="P15" s="76">
         <v>6229</v>
       </c>
-      <c r="Q15" s="66">
+      <c r="Q15" s="76">
         <v>23961</v>
       </c>
-      <c r="R15" s="68">
+      <c r="R15" s="78">
         <v>289215</v>
       </c>
-      <c r="S15" s="68">
+      <c r="S15" s="78">
         <v>119991</v>
       </c>
-      <c r="T15" s="68">
+      <c r="T15" s="78">
         <v>169224</v>
       </c>
-      <c r="U15" s="68">
+      <c r="U15" s="78">
         <v>101793</v>
       </c>
-      <c r="V15" s="68">
+      <c r="V15" s="78">
         <v>67714</v>
       </c>
-      <c r="W15" s="66">
+      <c r="W15" s="76">
         <v>4503</v>
       </c>
     </row>
-    <row r="16" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C16" s="65">
+    <row r="16" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="75">
         <v>321006</v>
       </c>
-      <c r="D16" s="119">
+      <c r="D16" s="175">
         <v>3.225661226786714</v>
       </c>
-      <c r="E16" s="66">
+      <c r="E16" s="76">
         <v>4217</v>
       </c>
-      <c r="F16" s="66">
+      <c r="F16" s="76">
         <v>1734</v>
       </c>
-      <c r="G16" s="66">
+      <c r="G16" s="76">
         <v>2483</v>
       </c>
-      <c r="H16" s="66">
+      <c r="H16" s="76">
         <v>138114</v>
       </c>
-      <c r="I16" s="66">
+      <c r="I16" s="76">
         <v>83274</v>
       </c>
-      <c r="J16" s="66">
+      <c r="J16" s="76">
         <v>55581</v>
       </c>
-      <c r="K16" s="66">
+      <c r="K16" s="76">
         <v>29048</v>
       </c>
-      <c r="L16" s="66">
+      <c r="L16" s="76">
         <v>9326</v>
       </c>
-      <c r="M16" s="65">
+      <c r="M16" s="75">
         <v>1446</v>
       </c>
-      <c r="N16" s="67">
+      <c r="N16" s="77">
         <v>23191</v>
       </c>
-      <c r="O16" s="66">
+      <c r="O16" s="76">
         <v>4127</v>
       </c>
-      <c r="P16" s="66">
+      <c r="P16" s="76">
         <v>4289</v>
       </c>
-      <c r="Q16" s="66">
+      <c r="Q16" s="76">
         <v>14775</v>
       </c>
-      <c r="R16" s="68">
+      <c r="R16" s="78">
         <v>186110</v>
       </c>
-      <c r="S16" s="68">
+      <c r="S16" s="78">
         <v>67408</v>
       </c>
-      <c r="T16" s="68">
+      <c r="T16" s="78">
         <v>118702</v>
       </c>
-      <c r="U16" s="68">
+      <c r="U16" s="78">
         <v>72259</v>
       </c>
-      <c r="V16" s="68">
+      <c r="V16" s="78">
         <v>39445</v>
       </c>
-      <c r="W16" s="66">
+      <c r="W16" s="76">
         <v>3018</v>
       </c>
     </row>
-    <row r="17" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C17" s="65">
+    <row r="17" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="65" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" s="75">
         <v>338635</v>
       </c>
-      <c r="D17" s="120">
+      <c r="D17" s="176">
         <v>2.5017404728032271</v>
       </c>
-      <c r="E17" s="66">
+      <c r="E17" s="76">
         <v>3612</v>
       </c>
-      <c r="F17" s="66">
+      <c r="F17" s="76">
         <v>1317</v>
       </c>
-      <c r="G17" s="66">
+      <c r="G17" s="76">
         <v>2295</v>
       </c>
-      <c r="H17" s="66">
+      <c r="H17" s="76">
         <v>140339</v>
       </c>
-      <c r="I17" s="66">
+      <c r="I17" s="76">
         <v>90509</v>
       </c>
-      <c r="J17" s="66">
+      <c r="J17" s="76">
         <v>60595</v>
       </c>
-      <c r="K17" s="66">
+      <c r="K17" s="76">
         <v>31692</v>
       </c>
-      <c r="L17" s="66">
+      <c r="L17" s="76">
         <v>10310</v>
       </c>
-      <c r="M17" s="65">
+      <c r="M17" s="75">
         <v>1578</v>
       </c>
-      <c r="N17" s="67">
+      <c r="N17" s="77">
         <v>24145</v>
       </c>
-      <c r="O17" s="66">
+      <c r="O17" s="76">
         <v>4255</v>
       </c>
-      <c r="P17" s="66">
+      <c r="P17" s="76">
         <v>4292</v>
       </c>
-      <c r="Q17" s="66">
+      <c r="Q17" s="76">
         <v>15598</v>
       </c>
-      <c r="R17" s="68">
+      <c r="R17" s="78">
         <v>187073</v>
       </c>
-      <c r="S17" s="68">
+      <c r="S17" s="78">
         <v>67812</v>
       </c>
-      <c r="T17" s="68">
+      <c r="T17" s="78">
         <v>119261</v>
       </c>
-      <c r="U17" s="68">
+      <c r="U17" s="78">
         <v>86106</v>
       </c>
-      <c r="V17" s="68">
+      <c r="V17" s="78">
         <v>41308</v>
       </c>
-      <c r="W17" s="66">
+      <c r="W17" s="76">
         <v>2757</v>
       </c>
     </row>
-    <row r="18" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C18" s="61">
+    <row r="18" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="71">
         <v>1159383</v>
       </c>
-      <c r="D18" s="119">
+      <c r="D18" s="175">
         <v>2.7870103825800241</v>
       </c>
-      <c r="E18" s="62">
+      <c r="E18" s="72">
         <v>6757</v>
       </c>
-      <c r="F18" s="62">
+      <c r="F18" s="72">
         <v>2770</v>
       </c>
-      <c r="G18" s="62">
+      <c r="G18" s="72">
         <v>3987</v>
       </c>
-      <c r="H18" s="62">
+      <c r="H18" s="72">
         <v>482447</v>
       </c>
-      <c r="I18" s="62">
+      <c r="I18" s="72">
         <v>333519</v>
       </c>
-      <c r="J18" s="62">
+      <c r="J18" s="72">
         <v>214403</v>
       </c>
-      <c r="K18" s="62">
+      <c r="K18" s="72">
         <v>94605</v>
       </c>
-      <c r="L18" s="62">
+      <c r="L18" s="72">
         <v>24105</v>
       </c>
-      <c r="M18" s="61">
+      <c r="M18" s="71">
         <v>3547</v>
       </c>
-      <c r="N18" s="63">
+      <c r="N18" s="73">
         <v>107866</v>
       </c>
-      <c r="O18" s="62">
+      <c r="O18" s="72">
         <v>20521</v>
       </c>
-      <c r="P18" s="62">
+      <c r="P18" s="72">
         <v>17339</v>
       </c>
-      <c r="Q18" s="62">
+      <c r="Q18" s="72">
         <v>70006</v>
       </c>
-      <c r="R18" s="64">
+      <c r="R18" s="74">
         <v>647560</v>
       </c>
-      <c r="S18" s="64">
+      <c r="S18" s="74">
         <v>297350</v>
       </c>
-      <c r="T18" s="64">
+      <c r="T18" s="74">
         <v>350210</v>
       </c>
-      <c r="U18" s="64">
+      <c r="U18" s="74">
         <v>250771</v>
       </c>
-      <c r="V18" s="64">
+      <c r="V18" s="74">
         <v>153182</v>
       </c>
-      <c r="W18" s="62">
+      <c r="W18" s="72">
         <v>7251</v>
       </c>
     </row>
-    <row r="19" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C19" s="65">
+    <row r="19" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="65" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="75">
         <v>1020286</v>
       </c>
-      <c r="D19" s="119">
+      <c r="D19" s="175">
         <v>2.4878480470990501</v>
       </c>
-      <c r="E19" s="66">
+      <c r="E19" s="76">
         <v>3165</v>
       </c>
-      <c r="F19" s="66">
+      <c r="F19" s="76">
         <v>960</v>
       </c>
-      <c r="G19" s="66">
+      <c r="G19" s="76">
         <v>2205</v>
       </c>
-      <c r="H19" s="66">
+      <c r="H19" s="76">
         <v>420443</v>
       </c>
-      <c r="I19" s="66">
+      <c r="I19" s="76">
         <v>289587</v>
       </c>
-      <c r="J19" s="66">
+      <c r="J19" s="76">
         <v>189930</v>
       </c>
-      <c r="K19" s="66">
+      <c r="K19" s="76">
         <v>89232</v>
       </c>
-      <c r="L19" s="66">
+      <c r="L19" s="76">
         <v>24263</v>
       </c>
-      <c r="M19" s="65">
+      <c r="M19" s="75">
         <v>3666</v>
       </c>
-      <c r="N19" s="67">
+      <c r="N19" s="77">
         <v>102432</v>
       </c>
-      <c r="O19" s="66">
+      <c r="O19" s="76">
         <v>17511</v>
       </c>
-      <c r="P19" s="66">
+      <c r="P19" s="76">
         <v>15206</v>
       </c>
-      <c r="Q19" s="66">
+      <c r="Q19" s="76">
         <v>69715</v>
       </c>
-      <c r="R19" s="68">
+      <c r="R19" s="78">
         <v>568730</v>
       </c>
-      <c r="S19" s="68">
+      <c r="S19" s="78">
         <v>278310</v>
       </c>
-      <c r="T19" s="68">
+      <c r="T19" s="78">
         <v>290420</v>
       </c>
-      <c r="U19" s="68">
+      <c r="U19" s="78">
         <v>208993</v>
       </c>
-      <c r="V19" s="68">
+      <c r="V19" s="78">
         <v>140111</v>
       </c>
-      <c r="W19" s="66">
+      <c r="W19" s="76">
         <v>6438</v>
       </c>
     </row>
-    <row r="20" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C20" s="65">
+    <row r="20" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="65" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="75">
         <v>1797404</v>
       </c>
-      <c r="D20" s="119">
+      <c r="D20" s="175">
         <v>1.535513624844786</v>
       </c>
-      <c r="E20" s="66">
+      <c r="E20" s="76">
         <v>3269</v>
       </c>
-      <c r="F20" s="66">
+      <c r="F20" s="76">
         <v>1072</v>
       </c>
-      <c r="G20" s="66">
+      <c r="G20" s="76">
         <v>2197</v>
       </c>
-      <c r="H20" s="66">
+      <c r="H20" s="76">
         <v>700497</v>
       </c>
-      <c r="I20" s="66">
+      <c r="I20" s="76">
         <v>490020</v>
       </c>
-      <c r="J20" s="66">
+      <c r="J20" s="76">
         <v>349095</v>
       </c>
-      <c r="K20" s="66">
+      <c r="K20" s="76">
         <v>190797</v>
       </c>
-      <c r="L20" s="66">
+      <c r="L20" s="76">
         <v>55085</v>
       </c>
-      <c r="M20" s="65">
+      <c r="M20" s="75">
         <v>8641</v>
       </c>
-      <c r="N20" s="67">
+      <c r="N20" s="77">
         <v>277369</v>
       </c>
-      <c r="O20" s="66">
+      <c r="O20" s="76">
         <v>67043</v>
       </c>
-      <c r="P20" s="66">
+      <c r="P20" s="76">
         <v>48764</v>
       </c>
-      <c r="Q20" s="66">
+      <c r="Q20" s="76">
         <v>161562</v>
       </c>
-      <c r="R20" s="68">
+      <c r="R20" s="78">
         <v>845885</v>
       </c>
-      <c r="S20" s="68">
+      <c r="S20" s="78">
         <v>433974</v>
       </c>
-      <c r="T20" s="68">
+      <c r="T20" s="78">
         <v>411911</v>
       </c>
-      <c r="U20" s="68">
+      <c r="U20" s="78">
         <v>414643</v>
       </c>
-      <c r="V20" s="68">
+      <c r="V20" s="78">
         <v>259476</v>
       </c>
-      <c r="W20" s="66">
+      <c r="W20" s="76">
         <v>8466</v>
       </c>
     </row>
-    <row r="21" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C21" s="65">
+    <row r="21" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="75">
         <v>1377169</v>
       </c>
-      <c r="D21" s="119">
+      <c r="D21" s="175">
         <v>2.259759893550028</v>
       </c>
-      <c r="E21" s="66">
+      <c r="E21" s="76">
         <v>3254</v>
       </c>
-      <c r="F21" s="66">
+      <c r="F21" s="76">
         <v>1224</v>
       </c>
-      <c r="G21" s="66">
+      <c r="G21" s="76">
         <v>2030</v>
       </c>
-      <c r="H21" s="66">
+      <c r="H21" s="76">
         <v>550217</v>
       </c>
-      <c r="I21" s="66">
+      <c r="I21" s="76">
         <v>388309</v>
       </c>
-      <c r="J21" s="66">
+      <c r="J21" s="76">
         <v>262993</v>
       </c>
-      <c r="K21" s="66">
+      <c r="K21" s="76">
         <v>130566</v>
       </c>
-      <c r="L21" s="66">
+      <c r="L21" s="76">
         <v>36310</v>
       </c>
-      <c r="M21" s="65">
+      <c r="M21" s="75">
         <v>5520</v>
       </c>
-      <c r="N21" s="67">
+      <c r="N21" s="77">
         <v>172520</v>
       </c>
-      <c r="O21" s="66">
+      <c r="O21" s="76">
         <v>31676</v>
       </c>
-      <c r="P21" s="66">
+      <c r="P21" s="76">
         <v>26286</v>
       </c>
-      <c r="Q21" s="66">
+      <c r="Q21" s="76">
         <v>114558</v>
       </c>
-      <c r="R21" s="68">
+      <c r="R21" s="78">
         <v>734582</v>
       </c>
-      <c r="S21" s="68">
+      <c r="S21" s="78">
         <v>397265</v>
       </c>
-      <c r="T21" s="68">
+      <c r="T21" s="78">
         <v>337317</v>
       </c>
-      <c r="U21" s="68">
+      <c r="U21" s="78">
         <v>280801</v>
       </c>
-      <c r="V21" s="68">
+      <c r="V21" s="78">
         <v>189208</v>
       </c>
-      <c r="W21" s="66">
+      <c r="W21" s="76">
         <v>7179</v>
       </c>
     </row>
-    <row r="22" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C22" s="71">
+    <row r="22" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="80" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="81">
         <v>413355</v>
       </c>
-      <c r="D22" s="120">
+      <c r="D22" s="176">
         <v>1.974333418855712</v>
       </c>
-      <c r="E22" s="72">
+      <c r="E22" s="82">
         <v>2796</v>
       </c>
-      <c r="F22" s="72">
+      <c r="F22" s="82">
         <v>1005</v>
       </c>
-      <c r="G22" s="72">
+      <c r="G22" s="82">
         <v>1791</v>
       </c>
-      <c r="H22" s="72">
+      <c r="H22" s="82">
         <v>166472</v>
       </c>
-      <c r="I22" s="72">
+      <c r="I22" s="82">
         <v>102471</v>
       </c>
-      <c r="J22" s="72">
+      <c r="J22" s="82">
         <v>77536</v>
       </c>
-      <c r="K22" s="72">
+      <c r="K22" s="82">
         <v>45792</v>
       </c>
-      <c r="L22" s="72">
+      <c r="L22" s="82">
         <v>15628</v>
       </c>
-      <c r="M22" s="71">
+      <c r="M22" s="81">
         <v>2660</v>
       </c>
-      <c r="N22" s="73">
+      <c r="N22" s="83">
         <v>22936</v>
       </c>
-      <c r="O22" s="72">
+      <c r="O22" s="82">
         <v>3828</v>
       </c>
-      <c r="P22" s="72">
+      <c r="P22" s="82">
         <v>4183</v>
       </c>
-      <c r="Q22" s="72">
+      <c r="Q22" s="82">
         <v>14925</v>
       </c>
-      <c r="R22" s="74">
+      <c r="R22" s="84">
         <v>248679</v>
       </c>
-      <c r="S22" s="74">
+      <c r="S22" s="84">
         <v>75924</v>
       </c>
-      <c r="T22" s="74">
+      <c r="T22" s="84">
         <v>172755</v>
       </c>
-      <c r="U22" s="74">
+      <c r="U22" s="84">
         <v>101863</v>
       </c>
-      <c r="V22" s="74">
+      <c r="V22" s="84">
         <v>39876</v>
       </c>
-      <c r="W22" s="72">
+      <c r="W22" s="82">
         <v>5200</v>
       </c>
     </row>
-    <row r="23" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C23" s="65">
+    <row r="23" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="65" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="75">
         <v>205489</v>
       </c>
-      <c r="D23" s="119">
+      <c r="D23" s="175">
         <v>1.6080143593902201</v>
       </c>
-      <c r="E23" s="66">
+      <c r="E23" s="76">
         <v>4769</v>
       </c>
-      <c r="F23" s="66">
+      <c r="F23" s="76">
         <v>1986</v>
       </c>
-      <c r="G23" s="66">
+      <c r="G23" s="76">
         <v>2783</v>
       </c>
-      <c r="H23" s="66">
+      <c r="H23" s="76">
         <v>83085</v>
       </c>
-      <c r="I23" s="66">
+      <c r="I23" s="76">
         <v>53511</v>
       </c>
-      <c r="J23" s="66">
+      <c r="J23" s="76">
         <v>35327</v>
       </c>
-      <c r="K23" s="66">
+      <c r="K23" s="76">
         <v>20877</v>
       </c>
-      <c r="L23" s="66">
+      <c r="L23" s="76">
         <v>6773</v>
       </c>
-      <c r="M23" s="65">
+      <c r="M23" s="75">
         <v>1147</v>
       </c>
-      <c r="N23" s="67">
+      <c r="N23" s="77">
         <v>13305</v>
       </c>
-      <c r="O23" s="66">
+      <c r="O23" s="76">
         <v>2015</v>
       </c>
-      <c r="P23" s="66">
+      <c r="P23" s="76">
         <v>2054</v>
       </c>
-      <c r="Q23" s="66">
+      <c r="Q23" s="76">
         <v>9236</v>
       </c>
-      <c r="R23" s="68">
+      <c r="R23" s="78">
         <v>127931</v>
       </c>
-      <c r="S23" s="68">
+      <c r="S23" s="78">
         <v>46531</v>
       </c>
-      <c r="T23" s="68">
+      <c r="T23" s="78">
         <v>81400</v>
       </c>
-      <c r="U23" s="68">
+      <c r="U23" s="78">
         <v>48024</v>
       </c>
-      <c r="V23" s="68">
+      <c r="V23" s="78">
         <v>16228</v>
       </c>
-      <c r="W23" s="66">
+      <c r="W23" s="76">
         <v>1797</v>
       </c>
     </row>
-    <row r="24" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C24" s="65">
+    <row r="24" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="65" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" s="75">
         <v>200657</v>
       </c>
-      <c r="D24" s="119">
+      <c r="D24" s="175">
         <v>1.710233522401827</v>
       </c>
-      <c r="E24" s="66">
+      <c r="E24" s="76">
         <v>1863</v>
       </c>
-      <c r="F24" s="66">
+      <c r="F24" s="76">
         <v>489</v>
       </c>
-      <c r="G24" s="66">
+      <c r="G24" s="76">
         <v>1374</v>
       </c>
-      <c r="H24" s="66">
+      <c r="H24" s="76">
         <v>85099</v>
       </c>
-      <c r="I24" s="66">
+      <c r="I24" s="76">
         <v>52631</v>
       </c>
-      <c r="J24" s="66">
+      <c r="J24" s="76">
         <v>34017</v>
       </c>
-      <c r="K24" s="66">
+      <c r="K24" s="76">
         <v>19422</v>
       </c>
-      <c r="L24" s="66">
+      <c r="L24" s="76">
         <v>6530</v>
       </c>
-      <c r="M24" s="65">
+      <c r="M24" s="75">
         <v>1095</v>
       </c>
-      <c r="N24" s="67">
+      <c r="N24" s="77">
         <v>14012</v>
       </c>
-      <c r="O24" s="66">
+      <c r="O24" s="76">
         <v>2474</v>
       </c>
-      <c r="P24" s="66">
+      <c r="P24" s="76">
         <v>2508</v>
       </c>
-      <c r="Q24" s="66">
+      <c r="Q24" s="76">
         <v>9030</v>
       </c>
-      <c r="R24" s="68">
+      <c r="R24" s="78">
         <v>112002</v>
       </c>
-      <c r="S24" s="68">
+      <c r="S24" s="78">
         <v>41595</v>
       </c>
-      <c r="T24" s="68">
+      <c r="T24" s="78">
         <v>70407</v>
       </c>
-      <c r="U24" s="68">
+      <c r="U24" s="78">
         <v>54992</v>
       </c>
-      <c r="V24" s="68">
+      <c r="V24" s="78">
         <v>19650</v>
       </c>
-      <c r="W24" s="66">
+      <c r="W24" s="76">
         <v>1758</v>
       </c>
     </row>
-    <row r="25" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C25" s="65">
+    <row r="25" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="65" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" s="75">
         <v>136271</v>
       </c>
-      <c r="D25" s="119">
+      <c r="D25" s="175">
         <v>1.9351605278118631</v>
       </c>
-      <c r="E25" s="66">
+      <c r="E25" s="76">
         <v>1098</v>
       </c>
-      <c r="F25" s="66">
+      <c r="F25" s="76">
         <v>362</v>
       </c>
-      <c r="G25" s="66">
+      <c r="G25" s="76">
         <v>736</v>
       </c>
-      <c r="H25" s="66">
+      <c r="H25" s="76">
         <v>55972</v>
       </c>
-      <c r="I25" s="66">
+      <c r="I25" s="76">
         <v>34730</v>
       </c>
-      <c r="J25" s="66">
+      <c r="J25" s="76">
         <v>24118</v>
       </c>
-      <c r="K25" s="66">
+      <c r="K25" s="76">
         <v>14733</v>
       </c>
-      <c r="L25" s="66">
+      <c r="L25" s="76">
         <v>4821</v>
       </c>
-      <c r="M25" s="65">
+      <c r="M25" s="75">
         <v>799</v>
       </c>
-      <c r="N25" s="67">
+      <c r="N25" s="77">
         <v>9903</v>
       </c>
-      <c r="O25" s="66">
+      <c r="O25" s="76">
         <v>1647</v>
       </c>
-      <c r="P25" s="66">
+      <c r="P25" s="76">
         <v>1675</v>
       </c>
-      <c r="Q25" s="66">
+      <c r="Q25" s="76">
         <v>6581</v>
       </c>
-      <c r="R25" s="68">
+      <c r="R25" s="78">
         <v>86679</v>
       </c>
-      <c r="S25" s="68">
+      <c r="S25" s="78">
         <v>29365</v>
       </c>
-      <c r="T25" s="68">
+      <c r="T25" s="78">
         <v>57314</v>
       </c>
-      <c r="U25" s="68">
+      <c r="U25" s="78">
         <v>30034</v>
       </c>
-      <c r="V25" s="68">
+      <c r="V25" s="78">
         <v>9655</v>
       </c>
-      <c r="W25" s="66">
+      <c r="W25" s="76">
         <v>1535</v>
       </c>
     </row>
-    <row r="26" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C26" s="65">
+    <row r="26" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="65" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="75">
         <v>146564</v>
       </c>
-      <c r="D26" s="119">
+      <c r="D26" s="175">
         <v>2.3813349166986741</v>
       </c>
-      <c r="E26" s="66">
+      <c r="E26" s="76">
         <v>595</v>
       </c>
-      <c r="F26" s="66">
+      <c r="F26" s="76">
         <v>153</v>
       </c>
-      <c r="G26" s="66">
+      <c r="G26" s="76">
         <v>442</v>
       </c>
-      <c r="H26" s="66">
+      <c r="H26" s="76">
         <v>58150</v>
       </c>
-      <c r="I26" s="66">
+      <c r="I26" s="76">
         <v>38166</v>
       </c>
-      <c r="J26" s="66">
+      <c r="J26" s="76">
         <v>27396</v>
       </c>
-      <c r="K26" s="66">
+      <c r="K26" s="76">
         <v>15610</v>
       </c>
-      <c r="L26" s="66">
+      <c r="L26" s="76">
         <v>5686</v>
       </c>
-      <c r="M26" s="65">
+      <c r="M26" s="75">
         <v>961</v>
       </c>
-      <c r="N26" s="67">
+      <c r="N26" s="77">
         <v>12446</v>
       </c>
-      <c r="O26" s="66">
+      <c r="O26" s="76">
         <v>1983</v>
       </c>
-      <c r="P26" s="66">
+      <c r="P26" s="76">
         <v>2269</v>
       </c>
-      <c r="Q26" s="66">
+      <c r="Q26" s="76">
         <v>8194</v>
       </c>
-      <c r="R26" s="68">
+      <c r="R26" s="78">
         <v>78395</v>
       </c>
-      <c r="S26" s="68">
+      <c r="S26" s="78">
         <v>29102</v>
       </c>
-      <c r="T26" s="68">
+      <c r="T26" s="78">
         <v>49293</v>
       </c>
-      <c r="U26" s="68">
+      <c r="U26" s="78">
         <v>35603</v>
       </c>
-      <c r="V26" s="68">
+      <c r="V26" s="78">
         <v>20120</v>
       </c>
-      <c r="W26" s="66">
+      <c r="W26" s="76">
         <v>1300</v>
       </c>
     </row>
-    <row r="27" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C27" s="65">
+    <row r="27" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="75">
         <v>394580</v>
       </c>
-      <c r="D27" s="120">
+      <c r="D27" s="176">
         <v>1.7386169963154561</v>
       </c>
-      <c r="E27" s="66">
+      <c r="E27" s="76">
         <v>2252</v>
       </c>
-      <c r="F27" s="66">
+      <c r="F27" s="76">
         <v>755</v>
       </c>
-      <c r="G27" s="66">
+      <c r="G27" s="76">
         <v>1497</v>
       </c>
-      <c r="H27" s="66">
+      <c r="H27" s="76">
         <v>151098</v>
       </c>
-      <c r="I27" s="66">
+      <c r="I27" s="76">
         <v>104000</v>
       </c>
-      <c r="J27" s="66">
+      <c r="J27" s="76">
         <v>74633</v>
       </c>
-      <c r="K27" s="66">
+      <c r="K27" s="76">
         <v>43843</v>
       </c>
-      <c r="L27" s="66">
+      <c r="L27" s="76">
         <v>15946</v>
       </c>
-      <c r="M27" s="65">
+      <c r="M27" s="75">
         <v>2808</v>
       </c>
-      <c r="N27" s="67">
+      <c r="N27" s="77">
         <v>29595</v>
       </c>
-      <c r="O27" s="66">
+      <c r="O27" s="76">
         <v>4507</v>
       </c>
-      <c r="P27" s="66">
+      <c r="P27" s="76">
         <v>5054</v>
       </c>
-      <c r="Q27" s="66">
+      <c r="Q27" s="76">
         <v>20034</v>
       </c>
-      <c r="R27" s="68">
+      <c r="R27" s="78">
         <v>231344</v>
       </c>
-      <c r="S27" s="68">
+      <c r="S27" s="78">
         <v>85436</v>
       </c>
-      <c r="T27" s="68">
+      <c r="T27" s="78">
         <v>145908</v>
       </c>
-      <c r="U27" s="68">
+      <c r="U27" s="78">
         <v>98218</v>
       </c>
-      <c r="V27" s="68">
+      <c r="V27" s="78">
         <v>35420</v>
       </c>
-      <c r="W27" s="66">
+      <c r="W27" s="76">
         <v>2768</v>
       </c>
     </row>
-    <row r="28" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C28" s="61">
+    <row r="28" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" s="71">
         <v>357635</v>
       </c>
-      <c r="D28" s="119">
+      <c r="D28" s="175">
         <v>2.1204480752921921</v>
       </c>
-      <c r="E28" s="62">
+      <c r="E28" s="72">
         <v>1550</v>
       </c>
-      <c r="F28" s="62">
+      <c r="F28" s="72">
         <v>504</v>
       </c>
-      <c r="G28" s="62">
+      <c r="G28" s="72">
         <v>1046</v>
       </c>
-      <c r="H28" s="62">
+      <c r="H28" s="72">
         <v>146348</v>
       </c>
-      <c r="I28" s="62">
+      <c r="I28" s="72">
         <v>95694</v>
       </c>
-      <c r="J28" s="62">
+      <c r="J28" s="72">
         <v>66904</v>
       </c>
-      <c r="K28" s="62">
+      <c r="K28" s="72">
         <v>34662</v>
       </c>
-      <c r="L28" s="62">
+      <c r="L28" s="72">
         <v>10753</v>
       </c>
-      <c r="M28" s="61">
+      <c r="M28" s="71">
         <v>1724</v>
       </c>
-      <c r="N28" s="63">
+      <c r="N28" s="73">
         <v>25349</v>
       </c>
-      <c r="O28" s="62">
+      <c r="O28" s="72">
         <v>4351</v>
       </c>
-      <c r="P28" s="62">
+      <c r="P28" s="72">
         <v>4301</v>
       </c>
-      <c r="Q28" s="62">
+      <c r="Q28" s="72">
         <v>16697</v>
       </c>
-      <c r="R28" s="64">
+      <c r="R28" s="74">
         <v>207841</v>
       </c>
-      <c r="S28" s="64">
+      <c r="S28" s="74">
         <v>74139</v>
       </c>
-      <c r="T28" s="64">
+      <c r="T28" s="74">
         <v>133702</v>
       </c>
-      <c r="U28" s="64">
+      <c r="U28" s="74">
         <v>84611</v>
       </c>
-      <c r="V28" s="64">
+      <c r="V28" s="74">
         <v>39834</v>
       </c>
-      <c r="W28" s="62">
+      <c r="W28" s="72">
         <v>3326</v>
       </c>
     </row>
-    <row r="29" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C29" s="65">
+    <row r="29" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="C29" s="75">
         <v>644891</v>
       </c>
-      <c r="D29" s="119">
+      <c r="D29" s="175">
         <v>2.1742230277834058</v>
       </c>
-      <c r="E29" s="66">
+      <c r="E29" s="76">
         <v>4459</v>
       </c>
-      <c r="F29" s="66">
+      <c r="F29" s="76">
         <v>1732</v>
       </c>
-      <c r="G29" s="66">
+      <c r="G29" s="76">
         <v>2727</v>
       </c>
-      <c r="H29" s="66">
+      <c r="H29" s="76">
         <v>259528</v>
       </c>
-      <c r="I29" s="66">
+      <c r="I29" s="76">
         <v>175038</v>
       </c>
-      <c r="J29" s="66">
+      <c r="J29" s="76">
         <v>120442</v>
       </c>
-      <c r="K29" s="66">
+      <c r="K29" s="76">
         <v>62821</v>
       </c>
-      <c r="L29" s="66">
+      <c r="L29" s="76">
         <v>19474</v>
       </c>
-      <c r="M29" s="65">
+      <c r="M29" s="75">
         <v>3129</v>
       </c>
-      <c r="N29" s="67">
+      <c r="N29" s="77">
         <v>53213</v>
       </c>
-      <c r="O29" s="66">
+      <c r="O29" s="76">
         <v>9779</v>
       </c>
-      <c r="P29" s="66">
+      <c r="P29" s="76">
         <v>9069</v>
       </c>
-      <c r="Q29" s="66">
+      <c r="Q29" s="76">
         <v>34365</v>
       </c>
-      <c r="R29" s="68">
+      <c r="R29" s="78">
         <v>379576</v>
       </c>
-      <c r="S29" s="68">
+      <c r="S29" s="78">
         <v>155261</v>
       </c>
-      <c r="T29" s="68">
+      <c r="T29" s="78">
         <v>224315</v>
       </c>
-      <c r="U29" s="68">
+      <c r="U29" s="78">
         <v>147458</v>
       </c>
-      <c r="V29" s="68">
+      <c r="V29" s="78">
         <v>64638</v>
       </c>
-      <c r="W29" s="66">
+      <c r="W29" s="76">
         <v>4586</v>
       </c>
     </row>
-    <row r="30" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C30" s="65">
+    <row r="30" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" s="75">
         <v>1144231</v>
       </c>
-      <c r="D30" s="119">
+      <c r="D30" s="175">
         <v>1.9268662034562569</v>
       </c>
-      <c r="E30" s="66">
+      <c r="E30" s="76">
         <v>29295</v>
       </c>
-      <c r="F30" s="66">
+      <c r="F30" s="76">
         <v>13463</v>
       </c>
-      <c r="G30" s="66">
+      <c r="G30" s="76">
         <v>15832</v>
       </c>
-      <c r="H30" s="66">
+      <c r="H30" s="76">
         <v>456684</v>
       </c>
-      <c r="I30" s="66">
+      <c r="I30" s="76">
         <v>316543</v>
       </c>
-      <c r="J30" s="66">
+      <c r="J30" s="76">
         <v>210076</v>
       </c>
-      <c r="K30" s="66">
+      <c r="K30" s="76">
         <v>100181</v>
       </c>
-      <c r="L30" s="66">
+      <c r="L30" s="76">
         <v>27406</v>
       </c>
-      <c r="M30" s="65">
+      <c r="M30" s="75">
         <v>4046</v>
       </c>
-      <c r="N30" s="67">
+      <c r="N30" s="77">
         <v>111745</v>
       </c>
-      <c r="O30" s="66">
+      <c r="O30" s="76">
         <v>23158</v>
       </c>
-      <c r="P30" s="66">
+      <c r="P30" s="76">
         <v>19533</v>
       </c>
-      <c r="Q30" s="66">
+      <c r="Q30" s="76">
         <v>69054</v>
       </c>
-      <c r="R30" s="68">
+      <c r="R30" s="78">
         <v>627849</v>
       </c>
-      <c r="S30" s="68">
+      <c r="S30" s="78">
         <v>281477</v>
       </c>
-      <c r="T30" s="68">
+      <c r="T30" s="78">
         <v>346372</v>
       </c>
-      <c r="U30" s="68">
+      <c r="U30" s="78">
         <v>266551</v>
       </c>
-      <c r="V30" s="68">
+      <c r="V30" s="78">
         <v>138083</v>
       </c>
-      <c r="W30" s="66">
+      <c r="W30" s="76">
         <v>8068</v>
       </c>
     </row>
-    <row r="31" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C31" s="65">
+    <row r="31" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="65" t="s">
+        <v>117</v>
+      </c>
+      <c r="C31" s="75">
         <v>311136</v>
       </c>
-      <c r="D31" s="119">
+      <c r="D31" s="175">
         <v>1.763566905646563</v>
       </c>
-      <c r="E31" s="66">
+      <c r="E31" s="76">
         <v>1386</v>
       </c>
-      <c r="F31" s="66">
+      <c r="F31" s="76">
         <v>467</v>
       </c>
-      <c r="G31" s="66">
+      <c r="G31" s="76">
         <v>919</v>
       </c>
-      <c r="H31" s="66">
+      <c r="H31" s="76">
         <v>125641</v>
       </c>
-      <c r="I31" s="66">
+      <c r="I31" s="76">
         <v>83665</v>
       </c>
-      <c r="J31" s="66">
+      <c r="J31" s="76">
         <v>58273</v>
       </c>
-      <c r="K31" s="66">
+      <c r="K31" s="76">
         <v>31205</v>
       </c>
-      <c r="L31" s="66">
+      <c r="L31" s="76">
         <v>9525</v>
       </c>
-      <c r="M31" s="65">
+      <c r="M31" s="75">
         <v>1441</v>
       </c>
-      <c r="N31" s="67">
+      <c r="N31" s="77">
         <v>21000</v>
       </c>
-      <c r="O31" s="66">
+      <c r="O31" s="76">
         <v>3355</v>
       </c>
-      <c r="P31" s="66">
+      <c r="P31" s="76">
         <v>3408</v>
       </c>
-      <c r="Q31" s="66">
+      <c r="Q31" s="76">
         <v>14237</v>
       </c>
-      <c r="R31" s="68">
+      <c r="R31" s="78">
         <v>169035</v>
       </c>
-      <c r="S31" s="68">
+      <c r="S31" s="78">
         <v>70742</v>
       </c>
-      <c r="T31" s="68">
+      <c r="T31" s="78">
         <v>98293</v>
       </c>
-      <c r="U31" s="68">
+      <c r="U31" s="78">
         <v>83484</v>
       </c>
-      <c r="V31" s="68">
+      <c r="V31" s="78">
         <v>37616</v>
       </c>
-      <c r="W31" s="66">
+      <c r="W31" s="76">
         <v>2244</v>
       </c>
     </row>
-    <row r="32" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C32" s="71">
+    <row r="32" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="80" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" s="81">
         <v>221426</v>
       </c>
-      <c r="D32" s="120">
+      <c r="D32" s="176">
         <v>3.0684156139158651</v>
       </c>
-      <c r="E32" s="72">
+      <c r="E32" s="82">
         <v>1162</v>
       </c>
-      <c r="F32" s="72">
+      <c r="F32" s="82">
         <v>446</v>
       </c>
-      <c r="G32" s="72">
+      <c r="G32" s="82">
         <v>716</v>
       </c>
-      <c r="H32" s="72">
+      <c r="H32" s="82">
         <v>93075</v>
       </c>
-      <c r="I32" s="72">
+      <c r="I32" s="82">
         <v>58839</v>
       </c>
-      <c r="J32" s="72">
+      <c r="J32" s="82">
         <v>39362</v>
       </c>
-      <c r="K32" s="72">
+      <c r="K32" s="82">
         <v>21139</v>
       </c>
-      <c r="L32" s="72">
+      <c r="L32" s="82">
         <v>6763</v>
       </c>
-      <c r="M32" s="71">
+      <c r="M32" s="81">
         <v>1086</v>
       </c>
-      <c r="N32" s="73">
+      <c r="N32" s="83">
         <v>16708</v>
       </c>
-      <c r="O32" s="72">
+      <c r="O32" s="82">
         <v>2756</v>
       </c>
-      <c r="P32" s="72">
+      <c r="P32" s="82">
         <v>2643</v>
       </c>
-      <c r="Q32" s="72">
+      <c r="Q32" s="82">
         <v>11309</v>
       </c>
-      <c r="R32" s="74">
+      <c r="R32" s="84">
         <v>129411</v>
       </c>
-      <c r="S32" s="74">
+      <c r="S32" s="84">
         <v>56079</v>
       </c>
-      <c r="T32" s="74">
+      <c r="T32" s="84">
         <v>73332</v>
       </c>
-      <c r="U32" s="74">
+      <c r="U32" s="84">
         <v>51571</v>
       </c>
-      <c r="V32" s="74">
+      <c r="V32" s="84">
         <v>23733</v>
       </c>
-      <c r="W32" s="72">
+      <c r="W32" s="82">
         <v>1685</v>
       </c>
     </row>
-    <row r="33" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C33" s="65">
+    <row r="33" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="65" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" s="75">
         <v>439968</v>
       </c>
-      <c r="D33" s="119">
+      <c r="D33" s="175">
         <v>1.910969660750772</v>
       </c>
-      <c r="E33" s="66">
+      <c r="E33" s="76">
         <v>1611</v>
       </c>
-      <c r="F33" s="66">
+      <c r="F33" s="76">
         <v>476</v>
       </c>
-      <c r="G33" s="66">
+      <c r="G33" s="76">
         <v>1135</v>
       </c>
-      <c r="H33" s="66">
+      <c r="H33" s="76">
         <v>179674</v>
       </c>
-      <c r="I33" s="66">
+      <c r="I33" s="76">
         <v>118393</v>
       </c>
-      <c r="J33" s="66">
+      <c r="J33" s="76">
         <v>81089</v>
       </c>
-      <c r="K33" s="66">
+      <c r="K33" s="76">
         <v>43537</v>
       </c>
-      <c r="L33" s="66">
+      <c r="L33" s="76">
         <v>13440</v>
       </c>
-      <c r="M33" s="65">
+      <c r="M33" s="75">
         <v>2224</v>
       </c>
-      <c r="N33" s="67">
+      <c r="N33" s="77">
         <v>34191</v>
       </c>
-      <c r="O33" s="66">
+      <c r="O33" s="76">
         <v>7234</v>
       </c>
-      <c r="P33" s="66">
+      <c r="P33" s="76">
         <v>5693</v>
       </c>
-      <c r="Q33" s="66">
+      <c r="Q33" s="76">
         <v>21264</v>
       </c>
-      <c r="R33" s="68">
+      <c r="R33" s="78">
         <v>207724</v>
       </c>
-      <c r="S33" s="68">
+      <c r="S33" s="78">
         <v>95852</v>
       </c>
-      <c r="T33" s="68">
+      <c r="T33" s="78">
         <v>111872</v>
       </c>
-      <c r="U33" s="68">
+      <c r="U33" s="78">
         <v>128778</v>
       </c>
-      <c r="V33" s="68">
+      <c r="V33" s="78">
         <v>69226</v>
       </c>
-      <c r="W33" s="66">
+      <c r="W33" s="76">
         <v>2833</v>
       </c>
     </row>
-    <row r="34" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C34" s="65">
+    <row r="34" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" s="75">
         <v>1362085</v>
       </c>
-      <c r="D34" s="119">
+      <c r="D34" s="175">
         <v>1.7046790939738929</v>
       </c>
-      <c r="E34" s="66">
+      <c r="E34" s="76">
         <v>5446</v>
       </c>
-      <c r="F34" s="66">
+      <c r="F34" s="76">
         <v>1711</v>
       </c>
-      <c r="G34" s="66">
+      <c r="G34" s="76">
         <v>3735</v>
       </c>
-      <c r="H34" s="66">
+      <c r="H34" s="76">
         <v>546824</v>
       </c>
-      <c r="I34" s="66">
+      <c r="I34" s="76">
         <v>383957</v>
       </c>
-      <c r="J34" s="66">
+      <c r="J34" s="76">
         <v>262482</v>
       </c>
-      <c r="K34" s="66">
+      <c r="K34" s="76">
         <v>124940</v>
       </c>
-      <c r="L34" s="66">
+      <c r="L34" s="76">
         <v>33544</v>
       </c>
-      <c r="M34" s="65">
+      <c r="M34" s="75">
         <v>4892</v>
       </c>
-      <c r="N34" s="67">
+      <c r="N34" s="77">
         <v>110921</v>
       </c>
-      <c r="O34" s="66">
+      <c r="O34" s="76">
         <v>23093</v>
       </c>
-      <c r="P34" s="66">
+      <c r="P34" s="76">
         <v>17981</v>
       </c>
-      <c r="Q34" s="66">
+      <c r="Q34" s="76">
         <v>69847</v>
       </c>
-      <c r="R34" s="68">
+      <c r="R34" s="78">
         <v>615423</v>
       </c>
-      <c r="S34" s="68">
+      <c r="S34" s="78">
         <v>280664</v>
       </c>
-      <c r="T34" s="68">
+      <c r="T34" s="78">
         <v>334759</v>
       </c>
-      <c r="U34" s="68">
+      <c r="U34" s="78">
         <v>390381</v>
       </c>
-      <c r="V34" s="68">
+      <c r="V34" s="78">
         <v>245324</v>
       </c>
-      <c r="W34" s="66">
+      <c r="W34" s="76">
         <v>9174</v>
       </c>
     </row>
-    <row r="35" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C35" s="65">
+    <row r="35" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="65" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" s="75">
         <v>925191</v>
       </c>
-      <c r="D35" s="119">
+      <c r="D35" s="175">
         <v>2.0788901405529141</v>
       </c>
-      <c r="E35" s="66">
+      <c r="E35" s="76">
         <v>5988</v>
       </c>
-      <c r="F35" s="66">
+      <c r="F35" s="76">
         <v>2353</v>
       </c>
-      <c r="G35" s="66">
+      <c r="G35" s="76">
         <v>3635</v>
       </c>
-      <c r="H35" s="66">
+      <c r="H35" s="76">
         <v>374301</v>
       </c>
-      <c r="I35" s="66">
+      <c r="I35" s="76">
         <v>250255</v>
       </c>
-      <c r="J35" s="66">
+      <c r="J35" s="76">
         <v>170319</v>
       </c>
-      <c r="K35" s="66">
+      <c r="K35" s="76">
         <v>91751</v>
       </c>
-      <c r="L35" s="66">
+      <c r="L35" s="76">
         <v>28208</v>
       </c>
-      <c r="M35" s="65">
+      <c r="M35" s="75">
         <v>4369</v>
       </c>
-      <c r="N35" s="67">
+      <c r="N35" s="77">
         <v>71050</v>
       </c>
-      <c r="O35" s="66">
+      <c r="O35" s="76">
         <v>13706</v>
       </c>
-      <c r="P35" s="66">
+      <c r="P35" s="76">
         <v>11017</v>
       </c>
-      <c r="Q35" s="66">
+      <c r="Q35" s="76">
         <v>46327</v>
       </c>
-      <c r="R35" s="68">
+      <c r="R35" s="78">
         <v>465825</v>
       </c>
-      <c r="S35" s="68">
+      <c r="S35" s="78">
         <v>214471</v>
       </c>
-      <c r="T35" s="68">
+      <c r="T35" s="78">
         <v>251354</v>
       </c>
-      <c r="U35" s="68">
+      <c r="U35" s="78">
         <v>240589</v>
       </c>
-      <c r="V35" s="68">
+      <c r="V35" s="78">
         <v>147724</v>
       </c>
-      <c r="W35" s="66">
+      <c r="W35" s="76">
         <v>6417</v>
       </c>
     </row>
-    <row r="36" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C36" s="65">
+    <row r="36" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="65" t="s">
+        <v>122</v>
+      </c>
+      <c r="C36" s="75">
         <v>252666</v>
       </c>
-      <c r="D36" s="119">
+      <c r="D36" s="175">
         <v>2.3934187064354129</v>
       </c>
-      <c r="E36" s="66">
+      <c r="E36" s="76">
         <v>1548</v>
       </c>
-      <c r="F36" s="66">
+      <c r="F36" s="76">
         <v>507</v>
       </c>
-      <c r="G36" s="66">
+      <c r="G36" s="76">
         <v>1041</v>
       </c>
-      <c r="H36" s="66">
+      <c r="H36" s="76">
         <v>102890</v>
       </c>
-      <c r="I36" s="66">
+      <c r="I36" s="76">
         <v>69187</v>
       </c>
-      <c r="J36" s="66">
+      <c r="J36" s="76">
         <v>46977</v>
       </c>
-      <c r="K36" s="66">
+      <c r="K36" s="76">
         <v>23600</v>
       </c>
-      <c r="L36" s="66">
+      <c r="L36" s="76">
         <v>7288</v>
       </c>
-      <c r="M36" s="65">
+      <c r="M36" s="75">
         <v>1176</v>
       </c>
-      <c r="N36" s="67">
+      <c r="N36" s="77">
         <v>22362</v>
       </c>
-      <c r="O36" s="66">
+      <c r="O36" s="76">
         <v>3841</v>
       </c>
-      <c r="P36" s="66">
+      <c r="P36" s="76">
         <v>3360</v>
       </c>
-      <c r="Q36" s="66">
+      <c r="Q36" s="76">
         <v>15161</v>
       </c>
-      <c r="R36" s="68">
+      <c r="R36" s="78">
         <v>132690</v>
       </c>
-      <c r="S36" s="68">
+      <c r="S36" s="78">
         <v>63055</v>
       </c>
-      <c r="T36" s="68">
+      <c r="T36" s="78">
         <v>69635</v>
       </c>
-      <c r="U36" s="68">
+      <c r="U36" s="78">
         <v>55713</v>
       </c>
-      <c r="V36" s="68">
+      <c r="V36" s="78">
         <v>41901</v>
       </c>
-      <c r="W36" s="66">
+      <c r="W36" s="76">
         <v>2002</v>
       </c>
     </row>
-    <row r="37" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C37" s="65">
+    <row r="37" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="C37" s="75">
         <v>178796</v>
       </c>
-      <c r="D37" s="120">
+      <c r="D37" s="176">
         <v>1.507891449982979</v>
       </c>
-      <c r="E37" s="66">
+      <c r="E37" s="76">
         <v>2100</v>
       </c>
-      <c r="F37" s="66">
+      <c r="F37" s="76">
         <v>748</v>
       </c>
-      <c r="G37" s="66">
+      <c r="G37" s="76">
         <v>1352</v>
       </c>
-      <c r="H37" s="66">
+      <c r="H37" s="76">
         <v>71278</v>
       </c>
-      <c r="I37" s="66">
+      <c r="I37" s="76">
         <v>46464</v>
       </c>
-      <c r="J37" s="66">
+      <c r="J37" s="76">
         <v>33135</v>
       </c>
-      <c r="K37" s="66">
+      <c r="K37" s="76">
         <v>18785</v>
       </c>
-      <c r="L37" s="66">
+      <c r="L37" s="76">
         <v>6019</v>
       </c>
-      <c r="M37" s="65">
+      <c r="M37" s="75">
         <v>1015</v>
       </c>
-      <c r="N37" s="67">
+      <c r="N37" s="77">
         <v>10073</v>
       </c>
-      <c r="O37" s="66">
+      <c r="O37" s="76">
         <v>1729</v>
       </c>
-      <c r="P37" s="66">
+      <c r="P37" s="76">
         <v>1843</v>
       </c>
-      <c r="Q37" s="66">
+      <c r="Q37" s="76">
         <v>6501</v>
       </c>
-      <c r="R37" s="68">
+      <c r="R37" s="78">
         <v>82741</v>
       </c>
-      <c r="S37" s="68">
+      <c r="S37" s="78">
         <v>31469</v>
       </c>
-      <c r="T37" s="68">
+      <c r="T37" s="78">
         <v>51272</v>
       </c>
-      <c r="U37" s="68">
+      <c r="U37" s="78">
         <v>50595</v>
       </c>
-      <c r="V37" s="68">
+      <c r="V37" s="78">
         <v>35377</v>
       </c>
-      <c r="W37" s="66">
+      <c r="W37" s="76">
         <v>1211</v>
       </c>
     </row>
-    <row r="38" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C38" s="61">
+    <row r="38" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="70" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" s="71">
         <v>101806</v>
       </c>
-      <c r="D38" s="119">
+      <c r="D38" s="175">
         <v>1.763259431038966</v>
       </c>
-      <c r="E38" s="62">
+      <c r="E38" s="72">
         <v>857</v>
       </c>
-      <c r="F38" s="62">
+      <c r="F38" s="72">
         <v>269</v>
       </c>
-      <c r="G38" s="62">
+      <c r="G38" s="72">
         <v>588</v>
       </c>
-      <c r="H38" s="62">
+      <c r="H38" s="72">
         <v>40756</v>
       </c>
-      <c r="I38" s="62">
+      <c r="I38" s="72">
         <v>24410</v>
       </c>
-      <c r="J38" s="62">
+      <c r="J38" s="72">
         <v>18726</v>
       </c>
-      <c r="K38" s="62">
+      <c r="K38" s="72">
         <v>11902</v>
       </c>
-      <c r="L38" s="62">
+      <c r="L38" s="72">
         <v>4376</v>
       </c>
-      <c r="M38" s="61">
+      <c r="M38" s="71">
         <v>779</v>
       </c>
-      <c r="N38" s="63">
+      <c r="N38" s="73">
         <v>5433</v>
       </c>
-      <c r="O38" s="62">
+      <c r="O38" s="72">
         <v>849</v>
       </c>
-      <c r="P38" s="62">
+      <c r="P38" s="72">
         <v>898</v>
       </c>
-      <c r="Q38" s="62">
+      <c r="Q38" s="72">
         <v>3686</v>
       </c>
-      <c r="R38" s="64">
+      <c r="R38" s="74">
         <v>57038</v>
       </c>
-      <c r="S38" s="64">
+      <c r="S38" s="74">
         <v>19685</v>
       </c>
-      <c r="T38" s="64">
+      <c r="T38" s="74">
         <v>37353</v>
       </c>
-      <c r="U38" s="64">
+      <c r="U38" s="74">
         <v>29373</v>
       </c>
-      <c r="V38" s="64">
+      <c r="V38" s="74">
         <v>9961</v>
       </c>
-      <c r="W38" s="62">
+      <c r="W38" s="72">
         <v>1154</v>
       </c>
     </row>
-    <row r="39" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C39" s="65">
+    <row r="39" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="65" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" s="75">
         <v>134235</v>
       </c>
-      <c r="D39" s="119">
+      <c r="D39" s="175">
         <v>1.5239751928603831</v>
       </c>
-      <c r="E39" s="66">
+      <c r="E39" s="76">
         <v>890</v>
       </c>
-      <c r="F39" s="66">
+      <c r="F39" s="76">
         <v>238</v>
       </c>
-      <c r="G39" s="66">
+      <c r="G39" s="76">
         <v>652</v>
       </c>
-      <c r="H39" s="66">
+      <c r="H39" s="76">
         <v>53212</v>
       </c>
-      <c r="I39" s="66">
+      <c r="I39" s="76">
         <v>31601</v>
       </c>
-      <c r="J39" s="66">
+      <c r="J39" s="76">
         <v>24514</v>
       </c>
-      <c r="K39" s="66">
+      <c r="K39" s="76">
         <v>16862</v>
       </c>
-      <c r="L39" s="66">
+      <c r="L39" s="76">
         <v>6019</v>
       </c>
-      <c r="M39" s="65">
+      <c r="M39" s="75">
         <v>1137</v>
       </c>
-      <c r="N39" s="67">
+      <c r="N39" s="77">
         <v>7320</v>
       </c>
-      <c r="O39" s="66">
+      <c r="O39" s="76">
         <v>1151</v>
       </c>
-      <c r="P39" s="66">
+      <c r="P39" s="76">
         <v>1245</v>
       </c>
-      <c r="Q39" s="66">
+      <c r="Q39" s="76">
         <v>4924</v>
       </c>
-      <c r="R39" s="68">
+      <c r="R39" s="78">
         <v>74738</v>
       </c>
-      <c r="S39" s="68">
+      <c r="S39" s="78">
         <v>25264</v>
       </c>
-      <c r="T39" s="68">
+      <c r="T39" s="78">
         <v>49474</v>
       </c>
-      <c r="U39" s="68">
+      <c r="U39" s="78">
         <v>38748</v>
       </c>
-      <c r="V39" s="68">
+      <c r="V39" s="78">
         <v>13429</v>
       </c>
-      <c r="W39" s="66">
+      <c r="W39" s="76">
         <v>1464</v>
       </c>
     </row>
-    <row r="40" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C40" s="65">
+    <row r="40" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="65" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" s="75">
         <v>336678</v>
       </c>
-      <c r="D40" s="119">
+      <c r="D40" s="175">
         <v>1.714793264089032</v>
       </c>
-      <c r="E40" s="66">
+      <c r="E40" s="76">
         <v>1457</v>
       </c>
-      <c r="F40" s="66">
+      <c r="F40" s="76">
         <v>477</v>
       </c>
-      <c r="G40" s="66">
+      <c r="G40" s="76">
         <v>980</v>
       </c>
-      <c r="H40" s="66">
+      <c r="H40" s="76">
         <v>134159</v>
       </c>
-      <c r="I40" s="66">
+      <c r="I40" s="76">
         <v>89626</v>
       </c>
-      <c r="J40" s="66">
+      <c r="J40" s="76">
         <v>61324</v>
       </c>
-      <c r="K40" s="66">
+      <c r="K40" s="76">
         <v>35949</v>
       </c>
-      <c r="L40" s="66">
+      <c r="L40" s="76">
         <v>12190</v>
       </c>
-      <c r="M40" s="65">
+      <c r="M40" s="75">
         <v>1973</v>
       </c>
-      <c r="N40" s="67">
+      <c r="N40" s="77">
         <v>22897</v>
       </c>
-      <c r="O40" s="66">
+      <c r="O40" s="76">
         <v>3978</v>
       </c>
-      <c r="P40" s="66">
+      <c r="P40" s="76">
         <v>3833</v>
       </c>
-      <c r="Q40" s="66">
+      <c r="Q40" s="76">
         <v>15086</v>
       </c>
-      <c r="R40" s="68">
+      <c r="R40" s="78">
         <v>176380</v>
       </c>
-      <c r="S40" s="68">
+      <c r="S40" s="78">
         <v>72507</v>
       </c>
-      <c r="T40" s="68">
+      <c r="T40" s="78">
         <v>103873</v>
       </c>
-      <c r="U40" s="68">
+      <c r="U40" s="78">
         <v>102227</v>
       </c>
-      <c r="V40" s="68">
+      <c r="V40" s="78">
         <v>35174</v>
       </c>
-      <c r="W40" s="66">
+      <c r="W40" s="76">
         <v>2399</v>
       </c>
     </row>
-    <row r="41" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C41" s="65">
+    <row r="41" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="65" t="s">
+        <v>127</v>
+      </c>
+      <c r="C41" s="75">
         <v>493506</v>
       </c>
-      <c r="D41" s="119">
+      <c r="D41" s="175">
         <v>2.0669600754479771</v>
       </c>
-      <c r="E41" s="66">
+      <c r="E41" s="76">
         <v>8135</v>
       </c>
-      <c r="F41" s="66">
+      <c r="F41" s="76">
         <v>3353</v>
       </c>
-      <c r="G41" s="66">
+      <c r="G41" s="76">
         <v>4782</v>
       </c>
-      <c r="H41" s="66">
+      <c r="H41" s="76">
         <v>196729</v>
       </c>
-      <c r="I41" s="66">
+      <c r="I41" s="76">
         <v>131630</v>
       </c>
-      <c r="J41" s="66">
+      <c r="J41" s="76">
         <v>88108</v>
       </c>
-      <c r="K41" s="66">
+      <c r="K41" s="76">
         <v>49475</v>
       </c>
-      <c r="L41" s="66">
+      <c r="L41" s="76">
         <v>16491</v>
       </c>
-      <c r="M41" s="65">
+      <c r="M41" s="75">
         <v>2938</v>
       </c>
-      <c r="N41" s="67">
+      <c r="N41" s="77">
         <v>38018</v>
       </c>
-      <c r="O41" s="66">
+      <c r="O41" s="76">
         <v>6899</v>
       </c>
-      <c r="P41" s="66">
+      <c r="P41" s="76">
         <v>6427</v>
       </c>
-      <c r="Q41" s="66">
+      <c r="Q41" s="76">
         <v>24692</v>
       </c>
-      <c r="R41" s="68">
+      <c r="R41" s="78">
         <v>250044</v>
       </c>
-      <c r="S41" s="68">
+      <c r="S41" s="78">
         <v>115360</v>
       </c>
-      <c r="T41" s="68">
+      <c r="T41" s="78">
         <v>134684</v>
       </c>
-      <c r="U41" s="68">
+      <c r="U41" s="78">
         <v>145421</v>
       </c>
-      <c r="V41" s="68">
+      <c r="V41" s="78">
         <v>60022</v>
       </c>
-      <c r="W41" s="66">
+      <c r="W41" s="76">
         <v>3003</v>
       </c>
     </row>
-    <row r="42" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C42" s="71">
+    <row r="42" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="80" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="81">
         <v>272034</v>
       </c>
-      <c r="D42" s="120">
+      <c r="D42" s="176">
         <v>1.6668286156352961</v>
       </c>
-      <c r="E42" s="72">
+      <c r="E42" s="82">
         <v>1054</v>
       </c>
-      <c r="F42" s="72">
+      <c r="F42" s="82">
         <v>296</v>
       </c>
-      <c r="G42" s="72">
+      <c r="G42" s="82">
         <v>758</v>
       </c>
-      <c r="H42" s="72">
+      <c r="H42" s="82">
         <v>109788</v>
       </c>
-      <c r="I42" s="72">
+      <c r="I42" s="82">
         <v>70268</v>
       </c>
-      <c r="J42" s="72">
+      <c r="J42" s="82">
         <v>50645</v>
       </c>
-      <c r="K42" s="72">
+      <c r="K42" s="82">
         <v>29105</v>
       </c>
-      <c r="L42" s="72">
+      <c r="L42" s="82">
         <v>9510</v>
       </c>
-      <c r="M42" s="71">
+      <c r="M42" s="81">
         <v>1664</v>
       </c>
-      <c r="N42" s="73">
+      <c r="N42" s="83">
         <v>15592</v>
       </c>
-      <c r="O42" s="72">
+      <c r="O42" s="82">
         <v>2470</v>
       </c>
-      <c r="P42" s="72">
+      <c r="P42" s="82">
         <v>2388</v>
       </c>
-      <c r="Q42" s="72">
+      <c r="Q42" s="82">
         <v>10734</v>
       </c>
-      <c r="R42" s="74">
+      <c r="R42" s="84">
         <v>136514</v>
       </c>
-      <c r="S42" s="74">
+      <c r="S42" s="84">
         <v>57872</v>
       </c>
-      <c r="T42" s="74">
+      <c r="T42" s="84">
         <v>78642</v>
       </c>
-      <c r="U42" s="74">
+      <c r="U42" s="84">
         <v>82962</v>
       </c>
-      <c r="V42" s="74">
+      <c r="V42" s="84">
         <v>36965</v>
       </c>
-      <c r="W42" s="72">
+      <c r="W42" s="82">
         <v>1506</v>
       </c>
     </row>
-    <row r="43" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C43" s="65">
+    <row r="43" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="65" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="75">
         <v>140220</v>
       </c>
-      <c r="D43" s="119">
+      <c r="D43" s="175">
         <v>2.0509162894281059</v>
       </c>
-      <c r="E43" s="66">
+      <c r="E43" s="76">
         <v>3071</v>
       </c>
-      <c r="F43" s="66">
+      <c r="F43" s="76">
         <v>1271</v>
       </c>
-      <c r="G43" s="66">
+      <c r="G43" s="76">
         <v>1800</v>
       </c>
-      <c r="H43" s="66">
+      <c r="H43" s="76">
         <v>57373</v>
       </c>
-      <c r="I43" s="66">
+      <c r="I43" s="76">
         <v>33655</v>
       </c>
-      <c r="J43" s="66">
+      <c r="J43" s="76">
         <v>24908</v>
       </c>
-      <c r="K43" s="66">
+      <c r="K43" s="76">
         <v>15179</v>
       </c>
-      <c r="L43" s="66">
+      <c r="L43" s="76">
         <v>5211</v>
       </c>
-      <c r="M43" s="65">
+      <c r="M43" s="75">
         <v>823</v>
       </c>
-      <c r="N43" s="67">
+      <c r="N43" s="77">
         <v>7852</v>
       </c>
-      <c r="O43" s="66">
+      <c r="O43" s="76">
         <v>1476</v>
       </c>
-      <c r="P43" s="66">
+      <c r="P43" s="76">
         <v>1394</v>
       </c>
-      <c r="Q43" s="66">
+      <c r="Q43" s="76">
         <v>4982</v>
       </c>
-      <c r="R43" s="68">
+      <c r="R43" s="78">
         <v>66414</v>
       </c>
-      <c r="S43" s="68">
+      <c r="S43" s="78">
         <v>24010</v>
       </c>
-      <c r="T43" s="68">
+      <c r="T43" s="78">
         <v>42404</v>
       </c>
-      <c r="U43" s="68">
+      <c r="U43" s="78">
         <v>44332</v>
       </c>
-      <c r="V43" s="68">
+      <c r="V43" s="78">
         <v>21622</v>
       </c>
-      <c r="W43" s="66">
+      <c r="W43" s="76">
         <v>1488</v>
       </c>
     </row>
-    <row r="44" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C44" s="65">
+    <row r="44" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" s="75">
         <v>177988</v>
       </c>
-      <c r="D44" s="119">
+      <c r="D44" s="175">
         <v>2.018731443375787</v>
       </c>
-      <c r="E44" s="66">
+      <c r="E44" s="76">
         <v>545</v>
       </c>
-      <c r="F44" s="66">
+      <c r="F44" s="76">
         <v>174</v>
       </c>
-      <c r="G44" s="66">
+      <c r="G44" s="76">
         <v>371</v>
       </c>
-      <c r="H44" s="66">
+      <c r="H44" s="76">
         <v>74982</v>
       </c>
-      <c r="I44" s="66">
+      <c r="I44" s="76">
         <v>44237</v>
       </c>
-      <c r="J44" s="66">
+      <c r="J44" s="76">
         <v>31643</v>
       </c>
-      <c r="K44" s="66">
+      <c r="K44" s="76">
         <v>19031</v>
       </c>
-      <c r="L44" s="66">
+      <c r="L44" s="76">
         <v>6466</v>
       </c>
-      <c r="M44" s="65">
+      <c r="M44" s="75">
         <v>1084</v>
       </c>
-      <c r="N44" s="67">
+      <c r="N44" s="77">
         <v>12117</v>
       </c>
-      <c r="O44" s="66">
+      <c r="O44" s="76">
         <v>1945</v>
       </c>
-      <c r="P44" s="66">
+      <c r="P44" s="76">
         <v>2057</v>
       </c>
-      <c r="Q44" s="66">
+      <c r="Q44" s="76">
         <v>8115</v>
       </c>
-      <c r="R44" s="68">
+      <c r="R44" s="78">
         <v>93377</v>
       </c>
-      <c r="S44" s="68">
+      <c r="S44" s="78">
         <v>36963</v>
       </c>
-      <c r="T44" s="68">
+      <c r="T44" s="78">
         <v>56414</v>
       </c>
-      <c r="U44" s="68">
+      <c r="U44" s="78">
         <v>53293</v>
       </c>
-      <c r="V44" s="68">
+      <c r="V44" s="78">
         <v>19200</v>
       </c>
-      <c r="W44" s="66">
+      <c r="W44" s="76">
         <v>1434</v>
       </c>
     </row>
-    <row r="45" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C45" s="65">
+    <row r="45" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="65" t="s">
+        <v>131</v>
+      </c>
+      <c r="C45" s="75">
         <v>255903</v>
       </c>
-      <c r="D45" s="119">
+      <c r="D45" s="175">
         <v>2.0367232201598862</v>
       </c>
-      <c r="E45" s="66">
+      <c r="E45" s="76">
         <v>2803</v>
       </c>
-      <c r="F45" s="66">
+      <c r="F45" s="76">
         <v>1015</v>
       </c>
-      <c r="G45" s="66">
+      <c r="G45" s="76">
         <v>1788</v>
       </c>
-      <c r="H45" s="66">
+      <c r="H45" s="76">
         <v>102893</v>
       </c>
-      <c r="I45" s="66">
+      <c r="I45" s="76">
         <v>63839</v>
       </c>
-      <c r="J45" s="66">
+      <c r="J45" s="76">
         <v>47257</v>
       </c>
-      <c r="K45" s="66">
+      <c r="K45" s="76">
         <v>27834</v>
       </c>
-      <c r="L45" s="66">
+      <c r="L45" s="76">
         <v>9649</v>
       </c>
-      <c r="M45" s="65">
+      <c r="M45" s="75">
         <v>1628</v>
       </c>
-      <c r="N45" s="67">
+      <c r="N45" s="77">
         <v>13825</v>
       </c>
-      <c r="O45" s="66">
+      <c r="O45" s="76">
         <v>2532</v>
       </c>
-      <c r="P45" s="66">
+      <c r="P45" s="76">
         <v>2336</v>
       </c>
-      <c r="Q45" s="66">
+      <c r="Q45" s="76">
         <v>8957</v>
       </c>
-      <c r="R45" s="68">
+      <c r="R45" s="78">
         <v>115863</v>
       </c>
-      <c r="S45" s="68">
+      <c r="S45" s="78">
         <v>42958</v>
       </c>
-      <c r="T45" s="68">
+      <c r="T45" s="78">
         <v>72905</v>
       </c>
-      <c r="U45" s="68">
+      <c r="U45" s="78">
         <v>85498</v>
       </c>
-      <c r="V45" s="68">
+      <c r="V45" s="78">
         <v>40717</v>
       </c>
-      <c r="W45" s="66">
+      <c r="W45" s="76">
         <v>1794</v>
       </c>
     </row>
-    <row r="46" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C46" s="65">
+    <row r="46" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="65" t="s">
+        <v>132</v>
+      </c>
+      <c r="C46" s="75">
         <v>140637</v>
       </c>
-      <c r="D46" s="119">
+      <c r="D46" s="175">
         <v>1.562759527128033</v>
       </c>
-      <c r="E46" s="66">
+      <c r="E46" s="76">
         <v>934</v>
       </c>
-      <c r="F46" s="66">
+      <c r="F46" s="76">
         <v>326</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="76">
         <v>608</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="76">
         <v>55774</v>
       </c>
-      <c r="I46" s="66">
+      <c r="I46" s="76">
         <v>35178</v>
       </c>
-      <c r="J46" s="66">
+      <c r="J46" s="76">
         <v>25454</v>
       </c>
-      <c r="K46" s="66">
+      <c r="K46" s="76">
         <v>16215</v>
       </c>
-      <c r="L46" s="66">
+      <c r="L46" s="76">
         <v>6031</v>
       </c>
-      <c r="M46" s="65">
+      <c r="M46" s="75">
         <v>1051</v>
       </c>
-      <c r="N46" s="67">
+      <c r="N46" s="77">
         <v>7856</v>
       </c>
-      <c r="O46" s="66">
+      <c r="O46" s="76">
         <v>1495</v>
       </c>
-      <c r="P46" s="66">
+      <c r="P46" s="76">
         <v>1364</v>
       </c>
-      <c r="Q46" s="66">
+      <c r="Q46" s="76">
         <v>4997</v>
       </c>
-      <c r="R46" s="68">
+      <c r="R46" s="78">
         <v>62577</v>
       </c>
-      <c r="S46" s="68">
+      <c r="S46" s="78">
         <v>24386</v>
       </c>
-      <c r="T46" s="68">
+      <c r="T46" s="78">
         <v>38191</v>
       </c>
-      <c r="U46" s="68">
+      <c r="U46" s="78">
         <v>47218</v>
       </c>
-      <c r="V46" s="68">
+      <c r="V46" s="78">
         <v>22984</v>
       </c>
-      <c r="W46" s="66">
+      <c r="W46" s="76">
         <v>1097</v>
       </c>
     </row>
-    <row r="47" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C47" s="71">
+    <row r="47" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="65" t="s">
+        <v>133</v>
+      </c>
+      <c r="C47" s="81">
         <v>808181</v>
       </c>
-      <c r="D47" s="120">
+      <c r="D47" s="176">
         <v>2.5875988199990818</v>
       </c>
-      <c r="E47" s="72">
+      <c r="E47" s="82">
         <v>19098</v>
       </c>
-      <c r="F47" s="66">
+      <c r="F47" s="76">
         <v>7817</v>
       </c>
-      <c r="G47" s="66">
+      <c r="G47" s="76">
         <v>11281</v>
       </c>
-      <c r="H47" s="66">
+      <c r="H47" s="76">
         <v>331900</v>
       </c>
-      <c r="I47" s="66">
+      <c r="I47" s="76">
         <v>200779</v>
       </c>
-      <c r="J47" s="66">
+      <c r="J47" s="76">
         <v>145961</v>
       </c>
-      <c r="K47" s="66">
+      <c r="K47" s="76">
         <v>80415</v>
       </c>
-      <c r="L47" s="66">
+      <c r="L47" s="76">
         <v>25631</v>
       </c>
-      <c r="M47" s="65">
+      <c r="M47" s="75">
         <v>4397</v>
       </c>
-      <c r="N47" s="67">
+      <c r="N47" s="77">
         <v>55206</v>
       </c>
-      <c r="O47" s="66">
+      <c r="O47" s="76">
         <v>11868</v>
       </c>
-      <c r="P47" s="66">
+      <c r="P47" s="76">
         <v>8914</v>
       </c>
-      <c r="Q47" s="66">
+      <c r="Q47" s="76">
         <v>34424</v>
       </c>
-      <c r="R47" s="68">
+      <c r="R47" s="78">
         <v>385882</v>
       </c>
-      <c r="S47" s="68">
+      <c r="S47" s="78">
         <v>157836</v>
       </c>
-      <c r="T47" s="68">
+      <c r="T47" s="78">
         <v>228046</v>
       </c>
-      <c r="U47" s="68">
+      <c r="U47" s="78">
         <v>238744</v>
       </c>
-      <c r="V47" s="68">
+      <c r="V47" s="78">
         <v>128307</v>
       </c>
-      <c r="W47" s="66">
+      <c r="W47" s="76">
         <v>7536</v>
       </c>
     </row>
-    <row r="48" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C48" s="65">
+    <row r="48" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" s="75">
         <v>139535</v>
       </c>
-      <c r="D48" s="119">
+      <c r="D48" s="175">
         <v>2.593984133169625</v>
       </c>
-      <c r="E48" s="66">
+      <c r="E48" s="76">
         <v>1327</v>
       </c>
-      <c r="F48" s="62">
+      <c r="F48" s="72">
         <v>470</v>
       </c>
-      <c r="G48" s="62">
+      <c r="G48" s="72">
         <v>857</v>
       </c>
-      <c r="H48" s="62">
+      <c r="H48" s="72">
         <v>56980</v>
       </c>
-      <c r="I48" s="62">
+      <c r="I48" s="72">
         <v>33571</v>
       </c>
-      <c r="J48" s="62">
+      <c r="J48" s="72">
         <v>25951</v>
       </c>
-      <c r="K48" s="62">
+      <c r="K48" s="72">
         <v>15417</v>
       </c>
-      <c r="L48" s="62">
+      <c r="L48" s="72">
         <v>5349</v>
       </c>
-      <c r="M48" s="61">
+      <c r="M48" s="71">
         <v>940</v>
       </c>
-      <c r="N48" s="63">
+      <c r="N48" s="73">
         <v>8338</v>
       </c>
-      <c r="O48" s="62">
+      <c r="O48" s="72">
         <v>1410</v>
       </c>
-      <c r="P48" s="62">
+      <c r="P48" s="72">
         <v>1461</v>
       </c>
-      <c r="Q48" s="62">
+      <c r="Q48" s="72">
         <v>5467</v>
       </c>
-      <c r="R48" s="64">
+      <c r="R48" s="74">
         <v>79170</v>
       </c>
-      <c r="S48" s="64">
+      <c r="S48" s="74">
         <v>25068</v>
       </c>
-      <c r="T48" s="64">
+      <c r="T48" s="74">
         <v>54102</v>
       </c>
-      <c r="U48" s="64">
+      <c r="U48" s="74">
         <v>36891</v>
       </c>
-      <c r="V48" s="64">
+      <c r="V48" s="74">
         <v>15105</v>
       </c>
-      <c r="W48" s="62">
+      <c r="W48" s="72">
         <v>1824</v>
       </c>
     </row>
-    <row r="49" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C49" s="65">
+    <row r="49" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="65" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="75">
         <v>242183</v>
       </c>
-      <c r="D49" s="119">
+      <c r="D49" s="175">
         <v>2.1925253283935349</v>
       </c>
-      <c r="E49" s="66">
+      <c r="E49" s="76">
         <v>1077</v>
       </c>
-      <c r="F49" s="66">
+      <c r="F49" s="76">
         <v>348</v>
       </c>
-      <c r="G49" s="66">
+      <c r="G49" s="76">
         <v>729</v>
       </c>
-      <c r="H49" s="66">
+      <c r="H49" s="76">
         <v>98186</v>
       </c>
-      <c r="I49" s="66">
+      <c r="I49" s="76">
         <v>58443</v>
       </c>
-      <c r="J49" s="66">
+      <c r="J49" s="76">
         <v>46234</v>
       </c>
-      <c r="K49" s="66">
+      <c r="K49" s="76">
         <v>27534</v>
       </c>
-      <c r="L49" s="66">
+      <c r="L49" s="76">
         <v>9048</v>
       </c>
-      <c r="M49" s="65">
+      <c r="M49" s="75">
         <v>1661</v>
       </c>
-      <c r="N49" s="67">
+      <c r="N49" s="77">
         <v>12326</v>
       </c>
-      <c r="O49" s="66">
+      <c r="O49" s="76">
         <v>2160</v>
       </c>
-      <c r="P49" s="66">
+      <c r="P49" s="76">
         <v>2129</v>
       </c>
-      <c r="Q49" s="66">
+      <c r="Q49" s="76">
         <v>8037</v>
       </c>
-      <c r="R49" s="68">
+      <c r="R49" s="78">
         <v>115897</v>
       </c>
-      <c r="S49" s="68">
+      <c r="S49" s="78">
         <v>44044</v>
       </c>
-      <c r="T49" s="68">
+      <c r="T49" s="78">
         <v>71853</v>
       </c>
-      <c r="U49" s="68">
+      <c r="U49" s="78">
         <v>71836</v>
       </c>
-      <c r="V49" s="68">
+      <c r="V49" s="78">
         <v>42106</v>
       </c>
-      <c r="W49" s="66">
+      <c r="W49" s="76">
         <v>1990</v>
       </c>
     </row>
-    <row r="50" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C50" s="65">
+    <row r="50" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="65" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="75">
         <v>311788</v>
       </c>
-      <c r="D50" s="119">
+      <c r="D50" s="175">
         <v>2.058933282705611</v>
       </c>
-      <c r="E50" s="66">
+      <c r="E50" s="76">
         <v>2449</v>
       </c>
-      <c r="F50" s="66">
+      <c r="F50" s="76">
         <v>804</v>
       </c>
-      <c r="G50" s="66">
+      <c r="G50" s="76">
         <v>1645</v>
       </c>
-      <c r="H50" s="66">
+      <c r="H50" s="76">
         <v>122668</v>
       </c>
-      <c r="I50" s="66">
+      <c r="I50" s="76">
         <v>74492</v>
       </c>
-      <c r="J50" s="66">
+      <c r="J50" s="76">
         <v>60107</v>
       </c>
-      <c r="K50" s="66">
+      <c r="K50" s="76">
         <v>36907</v>
       </c>
-      <c r="L50" s="66">
+      <c r="L50" s="76">
         <v>12818</v>
       </c>
-      <c r="M50" s="65">
+      <c r="M50" s="75">
         <v>2347</v>
       </c>
-      <c r="N50" s="67">
+      <c r="N50" s="77">
         <v>17376</v>
       </c>
-      <c r="O50" s="66">
+      <c r="O50" s="76">
         <v>3579</v>
       </c>
-      <c r="P50" s="66">
+      <c r="P50" s="76">
         <v>3036</v>
       </c>
-      <c r="Q50" s="66">
+      <c r="Q50" s="76">
         <v>10761</v>
       </c>
-      <c r="R50" s="68">
+      <c r="R50" s="78">
         <v>151441</v>
       </c>
-      <c r="S50" s="68">
+      <c r="S50" s="78">
         <v>52093</v>
       </c>
-      <c r="T50" s="68">
+      <c r="T50" s="78">
         <v>99348</v>
       </c>
-      <c r="U50" s="68">
+      <c r="U50" s="78">
         <v>96380</v>
       </c>
-      <c r="V50" s="68">
+      <c r="V50" s="78">
         <v>46579</v>
       </c>
-      <c r="W50" s="66">
+      <c r="W50" s="76">
         <v>2933</v>
       </c>
     </row>
-    <row r="51" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C51" s="65">
+    <row r="51" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="65" t="s">
+        <v>137</v>
+      </c>
+      <c r="C51" s="75">
         <v>214190</v>
       </c>
-      <c r="D51" s="119">
+      <c r="D51" s="175">
         <v>1.997180898683792</v>
       </c>
-      <c r="E51" s="66">
+      <c r="E51" s="76">
         <v>785</v>
       </c>
-      <c r="F51" s="66">
+      <c r="F51" s="76">
         <v>238</v>
       </c>
-      <c r="G51" s="66">
+      <c r="G51" s="76">
         <v>547</v>
       </c>
-      <c r="H51" s="66">
+      <c r="H51" s="76">
         <v>86228</v>
       </c>
-      <c r="I51" s="66">
+      <c r="I51" s="76">
         <v>53377</v>
       </c>
-      <c r="J51" s="66">
+      <c r="J51" s="76">
         <v>40206</v>
       </c>
-      <c r="K51" s="66">
+      <c r="K51" s="76">
         <v>24005</v>
       </c>
-      <c r="L51" s="66">
+      <c r="L51" s="76">
         <v>8265</v>
       </c>
-      <c r="M51" s="65">
+      <c r="M51" s="75">
         <v>1324</v>
       </c>
-      <c r="N51" s="67">
+      <c r="N51" s="77">
         <v>11810</v>
       </c>
-      <c r="O51" s="66">
+      <c r="O51" s="76">
         <v>2041</v>
       </c>
-      <c r="P51" s="66">
+      <c r="P51" s="76">
         <v>1893</v>
       </c>
-      <c r="Q51" s="66">
+      <c r="Q51" s="76">
         <v>7876</v>
       </c>
-      <c r="R51" s="68">
+      <c r="R51" s="78">
         <v>101897</v>
       </c>
-      <c r="S51" s="68">
+      <c r="S51" s="78">
         <v>38335</v>
       </c>
-      <c r="T51" s="68">
+      <c r="T51" s="78">
         <v>63562</v>
       </c>
-      <c r="U51" s="68">
+      <c r="U51" s="78">
         <v>65051</v>
       </c>
-      <c r="V51" s="68">
+      <c r="V51" s="78">
         <v>35427</v>
       </c>
-      <c r="W51" s="66">
+      <c r="W51" s="76">
         <v>1770</v>
       </c>
     </row>
-    <row r="52" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C52" s="71">
+    <row r="52" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="80" t="s">
+        <v>138</v>
+      </c>
+      <c r="C52" s="81">
         <v>196005</v>
       </c>
-      <c r="D52" s="120">
+      <c r="D52" s="176">
         <v>1.954776927598356</v>
       </c>
-      <c r="E52" s="72">
+      <c r="E52" s="82">
         <v>1706</v>
       </c>
-      <c r="F52" s="72">
+      <c r="F52" s="82">
         <v>560</v>
       </c>
-      <c r="G52" s="72">
+      <c r="G52" s="82">
         <v>1146</v>
       </c>
-      <c r="H52" s="72">
+      <c r="H52" s="82">
         <v>79533</v>
       </c>
-      <c r="I52" s="72">
+      <c r="I52" s="82">
         <v>46599</v>
       </c>
-      <c r="J52" s="72">
+      <c r="J52" s="82">
         <v>37129</v>
       </c>
-      <c r="K52" s="72">
+      <c r="K52" s="82">
         <v>22284</v>
       </c>
-      <c r="L52" s="72">
+      <c r="L52" s="82">
         <v>7472</v>
       </c>
-      <c r="M52" s="71">
+      <c r="M52" s="81">
         <v>1282</v>
       </c>
-      <c r="N52" s="73">
+      <c r="N52" s="83">
         <v>10023</v>
       </c>
-      <c r="O52" s="72">
+      <c r="O52" s="82">
         <v>1918</v>
       </c>
-      <c r="P52" s="72">
+      <c r="P52" s="82">
         <v>1764</v>
       </c>
-      <c r="Q52" s="72">
+      <c r="Q52" s="82">
         <v>6341</v>
       </c>
-      <c r="R52" s="74">
+      <c r="R52" s="84">
         <v>82550</v>
       </c>
-      <c r="S52" s="74">
+      <c r="S52" s="84">
         <v>32122</v>
       </c>
-      <c r="T52" s="74">
+      <c r="T52" s="84">
         <v>50428</v>
       </c>
-      <c r="U52" s="74">
+      <c r="U52" s="84">
         <v>70756</v>
       </c>
-      <c r="V52" s="74">
+      <c r="V52" s="84">
         <v>32676</v>
       </c>
-      <c r="W52" s="72">
+      <c r="W52" s="82">
         <v>1423</v>
       </c>
     </row>
-    <row r="53" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C53" s="65">
+    <row r="53" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="C53" s="75">
         <v>284147</v>
       </c>
-      <c r="D53" s="119">
+      <c r="D53" s="175">
         <v>1.9047038402501879</v>
       </c>
-      <c r="E53" s="66">
+      <c r="E53" s="76">
         <v>1965</v>
       </c>
-      <c r="F53" s="66">
+      <c r="F53" s="76">
         <v>609</v>
       </c>
-      <c r="G53" s="66">
+      <c r="G53" s="76">
         <v>1356</v>
       </c>
-      <c r="H53" s="66">
+      <c r="H53" s="76">
         <v>111456</v>
       </c>
-      <c r="I53" s="66">
+      <c r="I53" s="76">
         <v>67011</v>
       </c>
-      <c r="J53" s="66">
+      <c r="J53" s="76">
         <v>54904</v>
       </c>
-      <c r="K53" s="66">
+      <c r="K53" s="76">
         <v>34353</v>
       </c>
-      <c r="L53" s="66">
+      <c r="L53" s="76">
         <v>12231</v>
       </c>
-      <c r="M53" s="65">
+      <c r="M53" s="75">
         <v>2227</v>
       </c>
-      <c r="N53" s="67">
+      <c r="N53" s="77">
         <v>13516</v>
       </c>
-      <c r="O53" s="66">
+      <c r="O53" s="76">
         <v>2486</v>
       </c>
-      <c r="P53" s="66">
+      <c r="P53" s="76">
         <v>2243</v>
       </c>
-      <c r="Q53" s="66">
+      <c r="Q53" s="76">
         <v>8787</v>
       </c>
-      <c r="R53" s="68">
+      <c r="R53" s="78">
         <v>113407</v>
       </c>
-      <c r="S53" s="68">
+      <c r="S53" s="78">
         <v>45735</v>
       </c>
-      <c r="T53" s="68">
+      <c r="T53" s="78">
         <v>67672</v>
       </c>
-      <c r="U53" s="68">
+      <c r="U53" s="78">
         <v>107034</v>
       </c>
-      <c r="V53" s="68">
+      <c r="V53" s="78">
         <v>50183</v>
       </c>
-      <c r="W53" s="66">
+      <c r="W53" s="76">
         <v>1441</v>
       </c>
     </row>
-    <row r="54" spans="2:23" s="69" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C54" s="76">
+    <row r="54" spans="2:23" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="85" t="s">
+        <v>140</v>
+      </c>
+      <c r="C54" s="86">
         <v>169457</v>
       </c>
-      <c r="D54" s="121">
+      <c r="D54" s="177">
         <v>4.5591973739417924</v>
       </c>
-      <c r="E54" s="77">
+      <c r="E54" s="87">
         <v>760</v>
       </c>
-      <c r="F54" s="77">
+      <c r="F54" s="87">
         <v>232</v>
       </c>
-      <c r="G54" s="77">
+      <c r="G54" s="87">
         <v>528</v>
       </c>
-      <c r="H54" s="77">
+      <c r="H54" s="87">
         <v>70600</v>
       </c>
-      <c r="I54" s="77">
+      <c r="I54" s="87">
         <v>38217</v>
       </c>
-      <c r="J54" s="77">
+      <c r="J54" s="87">
         <v>33801</v>
       </c>
-      <c r="K54" s="77">
+      <c r="K54" s="87">
         <v>18826</v>
       </c>
-      <c r="L54" s="77">
+      <c r="L54" s="87">
         <v>6151</v>
       </c>
-      <c r="M54" s="76">
+      <c r="M54" s="86">
         <v>1102</v>
       </c>
-      <c r="N54" s="78">
+      <c r="N54" s="88">
         <v>17457</v>
       </c>
-      <c r="O54" s="77">
+      <c r="O54" s="87">
         <v>4340</v>
       </c>
-      <c r="P54" s="77">
+      <c r="P54" s="87">
         <v>3402</v>
       </c>
-      <c r="Q54" s="77">
+      <c r="Q54" s="87">
         <v>9715</v>
       </c>
-      <c r="R54" s="79">
+      <c r="R54" s="89">
         <v>76502</v>
       </c>
-      <c r="S54" s="79">
+      <c r="S54" s="89">
         <v>30587</v>
       </c>
-      <c r="T54" s="79">
+      <c r="T54" s="89">
         <v>45915</v>
       </c>
-      <c r="U54" s="79">
+      <c r="U54" s="89">
         <v>43590</v>
       </c>
-      <c r="V54" s="79">
+      <c r="V54" s="89">
         <v>31868</v>
       </c>
-      <c r="W54" s="77">
+      <c r="W54" s="87">
         <v>2494</v>
       </c>
     </row>
-    <row r="55" spans="2:23" s="80" customFormat="1" ht="14.1" customHeight="1">
-[...1 lines deleted...]
-        <v>128</v>
+    <row r="55" spans="2:23" s="91" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B55" s="90" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="56" spans="2:23" ht="12" customHeight="1">
-      <c r="B56" s="138" t="s">
-        <v>142</v>
+      <c r="B56" s="188" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="57" spans="2:23" ht="12" customHeight="1">
-      <c r="B57" s="139" t="s">
-        <v>143</v>
+      <c r="B57" s="92" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="58" spans="2:23" ht="12" customHeight="1">
-      <c r="B58" s="81"/>
+      <c r="B58" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="N4:N6"/>
+    <mergeCell ref="R4:R6"/>
+    <mergeCell ref="V4:V6"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="T5:T6"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="U4:U6"/>
     <mergeCell ref="N1:W1"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="L4:L6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="W4:W6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="S5:S6"/>
-    <mergeCell ref="N4:N6"/>
-[...3 lines deleted...]
-    <mergeCell ref="T5:T6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125978" footer="0.31496062992125978"/>
-  <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N57"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="30" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="1.625" style="30"/>
+    <col min="1" max="1" width="1.625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="39" customWidth="1"/>
+    <col min="3" max="13" width="9.875" style="39" customWidth="1"/>
+    <col min="14" max="14" width="13.125" style="39" customWidth="1"/>
+    <col min="15" max="15" width="8.625" style="39" customWidth="1"/>
+    <col min="16" max="16" width="1.625" style="39" customWidth="1"/>
+    <col min="17" max="16384" width="1.625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="17.25" customHeight="1">
-      <c r="B1" s="179" t="s">
+      <c r="B1" s="216" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="217"/>
+      <c r="D1" s="217"/>
+      <c r="E1" s="217"/>
+      <c r="F1" s="217"/>
+      <c r="G1" s="217"/>
+      <c r="H1" s="217"/>
+      <c r="I1" s="217"/>
+      <c r="J1" s="226">
+        <v>46082</v>
+      </c>
+      <c r="K1" s="217"/>
+      <c r="L1" s="217"/>
+      <c r="M1" s="217"/>
+      <c r="N1" s="217"/>
+    </row>
+    <row r="2" spans="2:14" ht="18.75" customHeight="1">
+      <c r="B2" s="91" t="s">
+        <v>142</v>
+      </c>
+      <c r="D2" s="40"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" s="50" customFormat="1" ht="12" customHeight="1">
+      <c r="B3" s="43"/>
+      <c r="C3" s="237" t="s">
+        <v>80</v>
+      </c>
+      <c r="D3" s="44"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="2:14" s="50" customFormat="1" ht="12" customHeight="1">
+      <c r="B4" s="51"/>
+      <c r="C4" s="214"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="F4" s="46"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="219" t="s">
+        <v>74</v>
+      </c>
+      <c r="I4" s="219" t="s">
+        <v>75</v>
+      </c>
+      <c r="J4" s="219" t="s">
+        <v>76</v>
+      </c>
+      <c r="K4" s="219" t="s">
+        <v>77</v>
+      </c>
+      <c r="L4" s="219" t="s">
+        <v>78</v>
+      </c>
+      <c r="M4" s="236" t="s">
+        <v>79</v>
+      </c>
+      <c r="N4" s="233" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" s="60" customFormat="1" ht="12" customHeight="1">
+      <c r="B5" s="57"/>
+      <c r="C5" s="214"/>
+      <c r="D5" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="E5" s="59" t="s">
+        <v>85</v>
+      </c>
+      <c r="F5" s="238" t="s">
+        <v>86</v>
+      </c>
+      <c r="G5" s="238" t="s">
+        <v>87</v>
+      </c>
+      <c r="H5" s="196"/>
+      <c r="I5" s="196"/>
+      <c r="J5" s="196"/>
+      <c r="K5" s="196"/>
+      <c r="L5" s="196"/>
+      <c r="M5" s="214"/>
+      <c r="N5" s="234"/>
+    </row>
+    <row r="6" spans="2:14" s="64" customFormat="1" ht="12" customHeight="1">
+      <c r="B6" s="61"/>
+      <c r="C6" s="200"/>
+      <c r="D6" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="E6" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="F6" s="197"/>
+      <c r="G6" s="197"/>
+      <c r="H6" s="197"/>
+      <c r="I6" s="197"/>
+      <c r="J6" s="197"/>
+      <c r="K6" s="197"/>
+      <c r="L6" s="197"/>
+      <c r="M6" s="200"/>
+      <c r="N6" s="235"/>
+    </row>
+    <row r="7" spans="2:14" s="172" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="C7" s="66">
+        <v>1740264</v>
+      </c>
+      <c r="D7" s="178">
+        <v>9.0701239575668779</v>
+      </c>
+      <c r="E7" s="67">
+        <v>5889</v>
+      </c>
+      <c r="F7" s="67">
+        <v>2329</v>
+      </c>
+      <c r="G7" s="67">
+        <v>3560</v>
+      </c>
+      <c r="H7" s="67">
+        <v>940471</v>
+      </c>
+      <c r="I7" s="67">
+        <v>430374</v>
+      </c>
+      <c r="J7" s="67">
+        <v>232898</v>
+      </c>
+      <c r="K7" s="67">
+        <v>98017</v>
+      </c>
+      <c r="L7" s="67">
+        <v>28134</v>
+      </c>
+      <c r="M7" s="66">
+        <v>4481</v>
+      </c>
+      <c r="N7" s="93">
+        <v>8738</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14" s="174" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="C8" s="71">
+        <v>50863</v>
+      </c>
+      <c r="D8" s="179">
+        <v>12.451637151511139</v>
+      </c>
+      <c r="E8" s="72">
+        <v>507</v>
+      </c>
+      <c r="F8" s="72">
+        <v>219</v>
+      </c>
+      <c r="G8" s="72">
+        <v>288</v>
+      </c>
+      <c r="H8" s="72">
+        <v>31067</v>
+      </c>
+      <c r="I8" s="72">
+        <v>10909</v>
+      </c>
+      <c r="J8" s="72">
+        <v>5340</v>
+      </c>
+      <c r="K8" s="72">
+        <v>2241</v>
+      </c>
+      <c r="L8" s="72">
+        <v>712</v>
+      </c>
+      <c r="M8" s="71">
+        <v>87</v>
+      </c>
+      <c r="N8" s="94">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="9" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="75">
+        <v>11491</v>
+      </c>
+      <c r="D9" s="179">
+        <v>22.374866879659219</v>
+      </c>
+      <c r="E9" s="76">
+        <v>104</v>
+      </c>
+      <c r="F9" s="76">
+        <v>39</v>
+      </c>
+      <c r="G9" s="76">
+        <v>65</v>
+      </c>
+      <c r="H9" s="76">
+        <v>7011</v>
+      </c>
+      <c r="I9" s="76">
+        <v>2566</v>
+      </c>
+      <c r="J9" s="76">
+        <v>1184</v>
+      </c>
+      <c r="K9" s="76">
+        <v>443</v>
+      </c>
+      <c r="L9" s="76">
+        <v>156</v>
+      </c>
+      <c r="M9" s="75">
+        <v>27</v>
+      </c>
+      <c r="N9" s="95">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="75">
+        <v>11880</v>
+      </c>
+      <c r="D10" s="179">
+        <v>15.970324092151509</v>
+      </c>
+      <c r="E10" s="76">
+        <v>51</v>
+      </c>
+      <c r="F10" s="76">
+        <v>14</v>
+      </c>
+      <c r="G10" s="76">
+        <v>37</v>
+      </c>
+      <c r="H10" s="76">
+        <v>6908</v>
+      </c>
+      <c r="I10" s="76">
+        <v>2696</v>
+      </c>
+      <c r="J10" s="76">
+        <v>1345</v>
+      </c>
+      <c r="K10" s="76">
+        <v>624</v>
+      </c>
+      <c r="L10" s="76">
+        <v>219</v>
+      </c>
+      <c r="M10" s="75">
+        <v>37</v>
+      </c>
+      <c r="N10" s="95">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" s="75">
+        <v>26265</v>
+      </c>
+      <c r="D11" s="179">
+        <v>13.28933747412009</v>
+      </c>
+      <c r="E11" s="76">
+        <v>61</v>
+      </c>
+      <c r="F11" s="76">
+        <v>19</v>
+      </c>
+      <c r="G11" s="76">
+        <v>42</v>
+      </c>
+      <c r="H11" s="76">
+        <v>15193</v>
+      </c>
+      <c r="I11" s="76">
+        <v>5903</v>
+      </c>
+      <c r="J11" s="76">
+        <v>3168</v>
+      </c>
+      <c r="K11" s="76">
+        <v>1421</v>
+      </c>
+      <c r="L11" s="76">
+        <v>455</v>
+      </c>
+      <c r="M11" s="75">
+        <v>64</v>
+      </c>
+      <c r="N11" s="95">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="81">
+        <v>9206</v>
+      </c>
+      <c r="D12" s="180">
+        <v>27.612974771278061</v>
+      </c>
+      <c r="E12" s="82">
+        <v>49</v>
+      </c>
+      <c r="F12" s="82">
+        <v>17</v>
+      </c>
+      <c r="G12" s="82">
+        <v>32</v>
+      </c>
+      <c r="H12" s="82">
+        <v>5681</v>
+      </c>
+      <c r="I12" s="82">
+        <v>1975</v>
+      </c>
+      <c r="J12" s="82">
+        <v>957</v>
+      </c>
+      <c r="K12" s="82">
+        <v>375</v>
+      </c>
+      <c r="L12" s="82">
+        <v>146</v>
+      </c>
+      <c r="M12" s="81">
+        <v>23</v>
+      </c>
+      <c r="N12" s="96">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" s="75">
+        <v>10561</v>
+      </c>
+      <c r="D13" s="179">
+        <v>18.729623383923549</v>
+      </c>
+      <c r="E13" s="76">
+        <v>45</v>
+      </c>
+      <c r="F13" s="76">
+        <v>15</v>
+      </c>
+      <c r="G13" s="76">
+        <v>30</v>
+      </c>
+      <c r="H13" s="76">
+        <v>6423</v>
+      </c>
+      <c r="I13" s="76">
+        <v>2214</v>
+      </c>
+      <c r="J13" s="76">
+        <v>1155</v>
+      </c>
+      <c r="K13" s="76">
+        <v>514</v>
+      </c>
+      <c r="L13" s="76">
+        <v>170</v>
+      </c>
+      <c r="M13" s="75">
+        <v>40</v>
+      </c>
+      <c r="N13" s="95">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C14" s="75">
+        <v>20353</v>
+      </c>
+      <c r="D14" s="179">
+        <v>18.72484395963367</v>
+      </c>
+      <c r="E14" s="76">
+        <v>201</v>
+      </c>
+      <c r="F14" s="76">
+        <v>69</v>
+      </c>
+      <c r="G14" s="76">
+        <v>132</v>
+      </c>
+      <c r="H14" s="76">
+        <v>12049</v>
+      </c>
+      <c r="I14" s="76">
+        <v>4492</v>
+      </c>
+      <c r="J14" s="76">
+        <v>2345</v>
+      </c>
+      <c r="K14" s="76">
+        <v>878</v>
+      </c>
+      <c r="L14" s="76">
+        <v>331</v>
+      </c>
+      <c r="M14" s="75">
+        <v>57</v>
+      </c>
+      <c r="N14" s="95">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="75">
+        <v>36351</v>
+      </c>
+      <c r="D15" s="179">
+        <v>15.84868379119129</v>
+      </c>
+      <c r="E15" s="76">
+        <v>407</v>
+      </c>
+      <c r="F15" s="76">
+        <v>174</v>
+      </c>
+      <c r="G15" s="76">
+        <v>233</v>
+      </c>
+      <c r="H15" s="76">
+        <v>21072</v>
+      </c>
+      <c r="I15" s="76">
+        <v>8693</v>
+      </c>
+      <c r="J15" s="76">
+        <v>4114</v>
+      </c>
+      <c r="K15" s="76">
+        <v>1493</v>
+      </c>
+      <c r="L15" s="76">
+        <v>483</v>
+      </c>
+      <c r="M15" s="75">
+        <v>89</v>
+      </c>
+      <c r="N15" s="95">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="75">
+        <v>23191</v>
+      </c>
+      <c r="D16" s="179">
+        <v>16.20484040687478</v>
+      </c>
+      <c r="E16" s="76">
+        <v>122</v>
+      </c>
+      <c r="F16" s="76">
+        <v>43</v>
+      </c>
+      <c r="G16" s="76">
+        <v>79</v>
+      </c>
+      <c r="H16" s="76">
+        <v>13751</v>
+      </c>
+      <c r="I16" s="76">
+        <v>5334</v>
+      </c>
+      <c r="J16" s="76">
+        <v>2581</v>
+      </c>
+      <c r="K16" s="76">
+        <v>984</v>
+      </c>
+      <c r="L16" s="76">
+        <v>355</v>
+      </c>
+      <c r="M16" s="75">
+        <v>64</v>
+      </c>
+      <c r="N16" s="95">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="65" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" s="75">
+        <v>24145</v>
+      </c>
+      <c r="D17" s="180">
+        <v>10.85349616638354</v>
+      </c>
+      <c r="E17" s="76">
+        <v>67</v>
+      </c>
+      <c r="F17" s="76">
+        <v>23</v>
+      </c>
+      <c r="G17" s="76">
+        <v>44</v>
+      </c>
+      <c r="H17" s="76">
+        <v>13516</v>
+      </c>
+      <c r="I17" s="76">
+        <v>5900</v>
+      </c>
+      <c r="J17" s="76">
+        <v>3035</v>
+      </c>
+      <c r="K17" s="76">
+        <v>1193</v>
+      </c>
+      <c r="L17" s="76">
+        <v>369</v>
+      </c>
+      <c r="M17" s="75">
+        <v>65</v>
+      </c>
+      <c r="N17" s="95">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="71">
+        <v>107866</v>
+      </c>
+      <c r="D18" s="179">
+        <v>8.7358870967741975</v>
+      </c>
+      <c r="E18" s="72">
+        <v>269</v>
+      </c>
+      <c r="F18" s="72">
+        <v>106</v>
+      </c>
+      <c r="G18" s="72">
+        <v>163</v>
+      </c>
+      <c r="H18" s="72">
+        <v>59507</v>
+      </c>
+      <c r="I18" s="72">
+        <v>27291</v>
+      </c>
+      <c r="J18" s="72">
+        <v>13881</v>
+      </c>
+      <c r="K18" s="72">
+        <v>5314</v>
+      </c>
+      <c r="L18" s="72">
+        <v>1412</v>
+      </c>
+      <c r="M18" s="71">
+        <v>192</v>
+      </c>
+      <c r="N18" s="94">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="65" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="75">
+        <v>102432</v>
+      </c>
+      <c r="D19" s="179">
+        <v>10.098133000849121</v>
+      </c>
+      <c r="E19" s="76">
+        <v>90</v>
+      </c>
+      <c r="F19" s="76">
+        <v>20</v>
+      </c>
+      <c r="G19" s="76">
+        <v>70</v>
+      </c>
+      <c r="H19" s="76">
+        <v>56411</v>
+      </c>
+      <c r="I19" s="76">
+        <v>26013</v>
+      </c>
+      <c r="J19" s="76">
+        <v>13467</v>
+      </c>
+      <c r="K19" s="76">
+        <v>5043</v>
+      </c>
+      <c r="L19" s="76">
+        <v>1238</v>
+      </c>
+      <c r="M19" s="75">
+        <v>170</v>
+      </c>
+      <c r="N19" s="95">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="65" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="75">
+        <v>277369</v>
+      </c>
+      <c r="D20" s="179">
+        <v>6.1057810013465552</v>
+      </c>
+      <c r="E20" s="76">
+        <v>149</v>
+      </c>
+      <c r="F20" s="76">
+        <v>48</v>
+      </c>
+      <c r="G20" s="76">
+        <v>101</v>
+      </c>
+      <c r="H20" s="76">
+        <v>136110</v>
+      </c>
+      <c r="I20" s="76">
+        <v>72567</v>
+      </c>
+      <c r="J20" s="76">
+        <v>42048</v>
+      </c>
+      <c r="K20" s="76">
+        <v>20111</v>
+      </c>
+      <c r="L20" s="76">
+        <v>5547</v>
+      </c>
+      <c r="M20" s="75">
+        <v>837</v>
+      </c>
+      <c r="N20" s="95">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="75">
+        <v>172520</v>
+      </c>
+      <c r="D21" s="179">
+        <v>6.8771334229551728</v>
+      </c>
+      <c r="E21" s="76">
+        <v>131</v>
+      </c>
+      <c r="F21" s="76">
+        <v>52</v>
+      </c>
+      <c r="G21" s="76">
+        <v>79</v>
+      </c>
+      <c r="H21" s="76">
+        <v>87841</v>
+      </c>
+      <c r="I21" s="76">
+        <v>45101</v>
+      </c>
+      <c r="J21" s="76">
+        <v>25741</v>
+      </c>
+      <c r="K21" s="76">
+        <v>10649</v>
+      </c>
+      <c r="L21" s="76">
+        <v>2694</v>
+      </c>
+      <c r="M21" s="75">
+        <v>363</v>
+      </c>
+      <c r="N21" s="95">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="80" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="81">
+        <v>22936</v>
+      </c>
+      <c r="D22" s="180">
+        <v>17.965334567710741</v>
+      </c>
+      <c r="E22" s="82">
+        <v>69</v>
+      </c>
+      <c r="F22" s="82">
+        <v>24</v>
+      </c>
+      <c r="G22" s="82">
+        <v>45</v>
+      </c>
+      <c r="H22" s="82">
+        <v>13623</v>
+      </c>
+      <c r="I22" s="82">
+        <v>5099</v>
+      </c>
+      <c r="J22" s="82">
+        <v>2555</v>
+      </c>
+      <c r="K22" s="82">
+        <v>1154</v>
+      </c>
+      <c r="L22" s="82">
+        <v>369</v>
+      </c>
+      <c r="M22" s="81">
+        <v>67</v>
+      </c>
+      <c r="N22" s="96">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="65" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="75">
+        <v>13305</v>
+      </c>
+      <c r="D23" s="179">
+        <v>14.313944496949921</v>
+      </c>
+      <c r="E23" s="76">
+        <v>165</v>
+      </c>
+      <c r="F23" s="76">
+        <v>70</v>
+      </c>
+      <c r="G23" s="76">
+        <v>95</v>
+      </c>
+      <c r="H23" s="76">
+        <v>7716</v>
+      </c>
+      <c r="I23" s="76">
+        <v>3071</v>
+      </c>
+      <c r="J23" s="76">
+        <v>1507</v>
+      </c>
+      <c r="K23" s="76">
+        <v>604</v>
+      </c>
+      <c r="L23" s="76">
+        <v>203</v>
+      </c>
+      <c r="M23" s="75">
+        <v>39</v>
+      </c>
+      <c r="N23" s="95">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="65" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" s="75">
+        <v>14012</v>
+      </c>
+      <c r="D24" s="179">
+        <v>10.5570459207827</v>
+      </c>
+      <c r="E24" s="76">
+        <v>47</v>
+      </c>
+      <c r="F24" s="76">
+        <v>13</v>
+      </c>
+      <c r="G24" s="76">
+        <v>34</v>
+      </c>
+      <c r="H24" s="76">
+        <v>8282</v>
+      </c>
+      <c r="I24" s="76">
+        <v>3279</v>
+      </c>
+      <c r="J24" s="76">
+        <v>1508</v>
+      </c>
+      <c r="K24" s="76">
+        <v>648</v>
+      </c>
+      <c r="L24" s="76">
+        <v>202</v>
+      </c>
+      <c r="M24" s="75">
+        <v>46</v>
+      </c>
+      <c r="N24" s="95">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="65" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" s="75">
+        <v>9903</v>
+      </c>
+      <c r="D25" s="179">
+        <v>11.157256706701091</v>
+      </c>
+      <c r="E25" s="76">
+        <v>18</v>
+      </c>
+      <c r="F25" s="76">
+        <v>4</v>
+      </c>
+      <c r="G25" s="76">
+        <v>14</v>
+      </c>
+      <c r="H25" s="76">
+        <v>5744</v>
+      </c>
+      <c r="I25" s="76">
+        <v>2297</v>
+      </c>
+      <c r="J25" s="76">
+        <v>1119</v>
+      </c>
+      <c r="K25" s="76">
+        <v>506</v>
+      </c>
+      <c r="L25" s="76">
+        <v>188</v>
+      </c>
+      <c r="M25" s="75">
+        <v>31</v>
+      </c>
+      <c r="N25" s="95">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="65" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="75">
+        <v>12446</v>
+      </c>
+      <c r="D26" s="179">
+        <v>11.06550062466536</v>
+      </c>
+      <c r="E26" s="76">
+        <v>15</v>
+      </c>
+      <c r="F26" s="76">
+        <v>5</v>
+      </c>
+      <c r="G26" s="76">
+        <v>10</v>
+      </c>
+      <c r="H26" s="76">
+        <v>6948</v>
+      </c>
+      <c r="I26" s="76">
+        <v>3156</v>
+      </c>
+      <c r="J26" s="76">
+        <v>1561</v>
+      </c>
+      <c r="K26" s="76">
+        <v>542</v>
+      </c>
+      <c r="L26" s="76">
+        <v>178</v>
+      </c>
+      <c r="M26" s="75">
+        <v>46</v>
+      </c>
+      <c r="N26" s="95">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="75">
+        <v>29595</v>
+      </c>
+      <c r="D27" s="180">
+        <v>10.33441449502293</v>
+      </c>
+      <c r="E27" s="76">
+        <v>48</v>
+      </c>
+      <c r="F27" s="76">
+        <v>15</v>
+      </c>
+      <c r="G27" s="76">
+        <v>33</v>
+      </c>
+      <c r="H27" s="76">
+        <v>15803</v>
+      </c>
+      <c r="I27" s="76">
+        <v>7620</v>
+      </c>
+      <c r="J27" s="76">
+        <v>3950</v>
+      </c>
+      <c r="K27" s="76">
+        <v>1599</v>
+      </c>
+      <c r="L27" s="76">
+        <v>481</v>
+      </c>
+      <c r="M27" s="75">
+        <v>94</v>
+      </c>
+      <c r="N27" s="95">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" s="71">
+        <v>25349</v>
+      </c>
+      <c r="D28" s="179">
+        <v>7.6893665831173852</v>
+      </c>
+      <c r="E28" s="72">
+        <v>52</v>
+      </c>
+      <c r="F28" s="72">
+        <v>14</v>
+      </c>
+      <c r="G28" s="72">
+        <v>38</v>
+      </c>
+      <c r="H28" s="72">
+        <v>14212</v>
+      </c>
+      <c r="I28" s="72">
+        <v>6176</v>
+      </c>
+      <c r="J28" s="72">
+        <v>3208</v>
+      </c>
+      <c r="K28" s="72">
+        <v>1239</v>
+      </c>
+      <c r="L28" s="72">
+        <v>401</v>
+      </c>
+      <c r="M28" s="71">
+        <v>61</v>
+      </c>
+      <c r="N28" s="94">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="C29" s="75">
+        <v>53213</v>
+      </c>
+      <c r="D29" s="179">
+        <v>8.6334313245141292</v>
+      </c>
+      <c r="E29" s="76">
+        <v>111</v>
+      </c>
+      <c r="F29" s="76">
+        <v>45</v>
+      </c>
+      <c r="G29" s="76">
+        <v>66</v>
+      </c>
+      <c r="H29" s="76">
+        <v>29230</v>
+      </c>
+      <c r="I29" s="76">
+        <v>13233</v>
+      </c>
+      <c r="J29" s="76">
+        <v>6697</v>
+      </c>
+      <c r="K29" s="76">
+        <v>2826</v>
+      </c>
+      <c r="L29" s="76">
+        <v>921</v>
+      </c>
+      <c r="M29" s="75">
+        <v>195</v>
+      </c>
+      <c r="N29" s="95">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" s="75">
+        <v>111745</v>
+      </c>
+      <c r="D30" s="179">
+        <v>6.4177285107517754</v>
+      </c>
+      <c r="E30" s="76">
+        <v>1714</v>
+      </c>
+      <c r="F30" s="76">
+        <v>779</v>
+      </c>
+      <c r="G30" s="76">
+        <v>935</v>
+      </c>
+      <c r="H30" s="76">
+        <v>57418</v>
+      </c>
+      <c r="I30" s="76">
+        <v>28623</v>
+      </c>
+      <c r="J30" s="76">
+        <v>15579</v>
+      </c>
+      <c r="K30" s="76">
+        <v>6353</v>
+      </c>
+      <c r="L30" s="76">
+        <v>1767</v>
+      </c>
+      <c r="M30" s="75">
+        <v>291</v>
+      </c>
+      <c r="N30" s="95">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="65" t="s">
+        <v>117</v>
+      </c>
+      <c r="C31" s="75">
+        <v>21000</v>
+      </c>
+      <c r="D31" s="179">
+        <v>9.147609147609149</v>
+      </c>
+      <c r="E31" s="76">
+        <v>38</v>
+      </c>
+      <c r="F31" s="76">
+        <v>9</v>
+      </c>
+      <c r="G31" s="76">
+        <v>29</v>
+      </c>
+      <c r="H31" s="76">
+        <v>11690</v>
+      </c>
+      <c r="I31" s="76">
+        <v>5336</v>
+      </c>
+      <c r="J31" s="76">
+        <v>2591</v>
+      </c>
+      <c r="K31" s="76">
+        <v>1022</v>
+      </c>
+      <c r="L31" s="76">
+        <v>276</v>
+      </c>
+      <c r="M31" s="75">
+        <v>47</v>
+      </c>
+      <c r="N31" s="95">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="80" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" s="81">
+        <v>16708</v>
+      </c>
+      <c r="D32" s="180">
+        <v>12.724328700580219</v>
+      </c>
+      <c r="E32" s="82">
+        <v>26</v>
+      </c>
+      <c r="F32" s="82">
+        <v>11</v>
+      </c>
+      <c r="G32" s="82">
+        <v>15</v>
+      </c>
+      <c r="H32" s="82">
+        <v>9533</v>
+      </c>
+      <c r="I32" s="82">
+        <v>4066</v>
+      </c>
+      <c r="J32" s="82">
+        <v>2057</v>
+      </c>
+      <c r="K32" s="82">
+        <v>776</v>
+      </c>
+      <c r="L32" s="82">
+        <v>216</v>
+      </c>
+      <c r="M32" s="81">
+        <v>34</v>
+      </c>
+      <c r="N32" s="96">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="65" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" s="75">
+        <v>34191</v>
+      </c>
+      <c r="D33" s="179">
+        <v>7.4512884978001237</v>
+      </c>
+      <c r="E33" s="76">
+        <v>30</v>
+      </c>
+      <c r="F33" s="76">
+        <v>13</v>
+      </c>
+      <c r="G33" s="76">
+        <v>17</v>
+      </c>
+      <c r="H33" s="76">
+        <v>18259</v>
+      </c>
+      <c r="I33" s="76">
+        <v>8466</v>
+      </c>
+      <c r="J33" s="76">
+        <v>4794</v>
+      </c>
+      <c r="K33" s="76">
+        <v>2029</v>
+      </c>
+      <c r="L33" s="76">
+        <v>534</v>
+      </c>
+      <c r="M33" s="75">
+        <v>79</v>
+      </c>
+      <c r="N33" s="95">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" s="75">
+        <v>110921</v>
+      </c>
+      <c r="D34" s="179">
+        <v>6.400061391476175</v>
+      </c>
+      <c r="E34" s="76">
+        <v>132</v>
+      </c>
+      <c r="F34" s="76">
+        <v>41</v>
+      </c>
+      <c r="G34" s="76">
+        <v>91</v>
+      </c>
+      <c r="H34" s="76">
+        <v>57479</v>
+      </c>
+      <c r="I34" s="76">
+        <v>28160</v>
+      </c>
+      <c r="J34" s="76">
+        <v>16455</v>
+      </c>
+      <c r="K34" s="76">
+        <v>6633</v>
+      </c>
+      <c r="L34" s="76">
+        <v>1824</v>
+      </c>
+      <c r="M34" s="75">
+        <v>238</v>
+      </c>
+      <c r="N34" s="95">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="35" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="65" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" s="75">
+        <v>71050</v>
+      </c>
+      <c r="D35" s="179">
+        <v>7.5569953677071764</v>
+      </c>
+      <c r="E35" s="76">
+        <v>95</v>
+      </c>
+      <c r="F35" s="76">
+        <v>37</v>
+      </c>
+      <c r="G35" s="76">
         <v>58</v>
       </c>
-      <c r="C1" s="180"/>
-[...15 lines deleted...]
-      <c r="B2" s="80" t="s">
+      <c r="H35" s="76">
+        <v>37685</v>
+      </c>
+      <c r="I35" s="76">
+        <v>17790</v>
+      </c>
+      <c r="J35" s="76">
+        <v>9963</v>
+      </c>
+      <c r="K35" s="76">
+        <v>4177</v>
+      </c>
+      <c r="L35" s="76">
+        <v>1165</v>
+      </c>
+      <c r="M35" s="75">
+        <v>175</v>
+      </c>
+      <c r="N35" s="95">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="36" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="65" t="s">
+        <v>122</v>
+      </c>
+      <c r="C36" s="75">
+        <v>22362</v>
+      </c>
+      <c r="D36" s="179">
+        <v>7.779063042220935</v>
+      </c>
+      <c r="E36" s="76">
+        <v>44</v>
+      </c>
+      <c r="F36" s="76">
+        <v>16</v>
+      </c>
+      <c r="G36" s="76">
+        <v>28</v>
+      </c>
+      <c r="H36" s="76">
+        <v>11418</v>
+      </c>
+      <c r="I36" s="76">
+        <v>5970</v>
+      </c>
+      <c r="J36" s="76">
+        <v>3287</v>
+      </c>
+      <c r="K36" s="76">
+        <v>1263</v>
+      </c>
+      <c r="L36" s="76">
+        <v>318</v>
+      </c>
+      <c r="M36" s="75">
+        <v>62</v>
+      </c>
+      <c r="N36" s="95">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="C37" s="75">
+        <v>10073</v>
+      </c>
+      <c r="D37" s="180">
+        <v>11.439318508684581</v>
+      </c>
+      <c r="E37" s="76">
+        <v>39</v>
+      </c>
+      <c r="F37" s="76">
+        <v>15</v>
+      </c>
+      <c r="G37" s="76">
+        <v>24</v>
+      </c>
+      <c r="H37" s="76">
+        <v>5843</v>
+      </c>
+      <c r="I37" s="76">
+        <v>2396</v>
+      </c>
+      <c r="J37" s="76">
+        <v>1180</v>
+      </c>
+      <c r="K37" s="76">
+        <v>446</v>
+      </c>
+      <c r="L37" s="76">
+        <v>138</v>
+      </c>
+      <c r="M37" s="75">
+        <v>31</v>
+      </c>
+      <c r="N37" s="95">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="70" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" s="71">
+        <v>5433</v>
+      </c>
+      <c r="D38" s="179">
+        <v>11.21801432958034</v>
+      </c>
+      <c r="E38" s="72">
+        <v>17</v>
+      </c>
+      <c r="F38" s="72">
+        <v>3</v>
+      </c>
+      <c r="G38" s="72">
+        <v>14</v>
+      </c>
+      <c r="H38" s="72">
+        <v>3073</v>
+      </c>
+      <c r="I38" s="72">
+        <v>1217</v>
+      </c>
+      <c r="J38" s="72">
+        <v>688</v>
+      </c>
+      <c r="K38" s="72">
+        <v>308</v>
+      </c>
+      <c r="L38" s="72">
+        <v>116</v>
+      </c>
+      <c r="M38" s="71">
+        <v>14</v>
+      </c>
+      <c r="N38" s="94">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="65" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" s="75">
+        <v>7320</v>
+      </c>
+      <c r="D39" s="179">
+        <v>13.983182809093741</v>
+      </c>
+      <c r="E39" s="76">
+        <v>11</v>
+      </c>
+      <c r="F39" s="76">
+        <v>1</v>
+      </c>
+      <c r="G39" s="76">
+        <v>10</v>
+      </c>
+      <c r="H39" s="76">
+        <v>4345</v>
+      </c>
+      <c r="I39" s="76">
+        <v>1554</v>
+      </c>
+      <c r="J39" s="76">
+        <v>863</v>
+      </c>
+      <c r="K39" s="76">
+        <v>376</v>
+      </c>
+      <c r="L39" s="76">
+        <v>139</v>
+      </c>
+      <c r="M39" s="75">
+        <v>32</v>
+      </c>
+      <c r="N39" s="95">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="40" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="65" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" s="75">
+        <v>22897</v>
+      </c>
+      <c r="D40" s="179">
+        <v>9.3039908344471947</v>
+      </c>
+      <c r="E40" s="76">
+        <v>26</v>
+      </c>
+      <c r="F40" s="76">
+        <v>6</v>
+      </c>
+      <c r="G40" s="76">
+        <v>20</v>
+      </c>
+      <c r="H40" s="76">
+        <v>12820</v>
+      </c>
+      <c r="I40" s="76">
+        <v>5714</v>
+      </c>
+      <c r="J40" s="76">
+        <v>2734</v>
+      </c>
+      <c r="K40" s="76">
+        <v>1158</v>
+      </c>
+      <c r="L40" s="76">
+        <v>367</v>
+      </c>
+      <c r="M40" s="75">
+        <v>78</v>
+      </c>
+      <c r="N40" s="95">
         <v>129</v>
       </c>
-      <c r="C2" s="130"/>
-[...43 lines deleted...]
-      <c r="I4" s="182" t="s">
+    </row>
+    <row r="41" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="65" t="s">
+        <v>127</v>
+      </c>
+      <c r="C41" s="75">
+        <v>38018</v>
+      </c>
+      <c r="D41" s="179">
+        <v>7.3348390739695013</v>
+      </c>
+      <c r="E41" s="76">
+        <v>144</v>
+      </c>
+      <c r="F41" s="76">
+        <v>55</v>
+      </c>
+      <c r="G41" s="76">
+        <v>89</v>
+      </c>
+      <c r="H41" s="76">
+        <v>20609</v>
+      </c>
+      <c r="I41" s="76">
+        <v>9459</v>
+      </c>
+      <c r="J41" s="76">
+        <v>4858</v>
+      </c>
+      <c r="K41" s="76">
+        <v>2104</v>
+      </c>
+      <c r="L41" s="76">
+        <v>721</v>
+      </c>
+      <c r="M41" s="75">
+        <v>123</v>
+      </c>
+      <c r="N41" s="95">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="42" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="80" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="81">
+        <v>15592</v>
+      </c>
+      <c r="D42" s="180">
+        <v>11.25222975383517</v>
+      </c>
+      <c r="E42" s="82">
+        <v>11</v>
+      </c>
+      <c r="F42" s="82">
+        <v>5</v>
+      </c>
+      <c r="G42" s="82">
+        <v>6</v>
+      </c>
+      <c r="H42" s="82">
+        <v>8945</v>
+      </c>
+      <c r="I42" s="82">
+        <v>3673</v>
+      </c>
+      <c r="J42" s="82">
+        <v>1866</v>
+      </c>
+      <c r="K42" s="82">
+        <v>821</v>
+      </c>
+      <c r="L42" s="82">
+        <v>245</v>
+      </c>
+      <c r="M42" s="81">
+        <v>31</v>
+      </c>
+      <c r="N42" s="96">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="43" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="65" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="75">
+        <v>7852</v>
+      </c>
+      <c r="D43" s="179">
+        <v>11.534090909090899</v>
+      </c>
+      <c r="E43" s="76">
+        <v>38</v>
+      </c>
+      <c r="F43" s="76">
+        <v>14</v>
+      </c>
+      <c r="G43" s="76">
+        <v>24</v>
+      </c>
+      <c r="H43" s="76">
+        <v>4457</v>
+      </c>
+      <c r="I43" s="76">
+        <v>1824</v>
+      </c>
+      <c r="J43" s="76">
+        <v>960</v>
+      </c>
+      <c r="K43" s="76">
+        <v>409</v>
+      </c>
+      <c r="L43" s="76">
+        <v>140</v>
+      </c>
+      <c r="M43" s="75">
+        <v>24</v>
+      </c>
+      <c r="N43" s="95">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="44" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" s="75">
+        <v>12117</v>
+      </c>
+      <c r="D44" s="179">
+        <v>6.9744857420323214</v>
+      </c>
+      <c r="E44" s="76">
+        <v>11</v>
+      </c>
+      <c r="F44" s="76">
+        <v>1</v>
+      </c>
+      <c r="G44" s="76">
+        <v>10</v>
+      </c>
+      <c r="H44" s="76">
+        <v>6785</v>
+      </c>
+      <c r="I44" s="76">
+        <v>2811</v>
+      </c>
+      <c r="J44" s="76">
+        <v>1599</v>
+      </c>
+      <c r="K44" s="76">
+        <v>673</v>
+      </c>
+      <c r="L44" s="76">
+        <v>194</v>
+      </c>
+      <c r="M44" s="75">
+        <v>44</v>
+      </c>
+      <c r="N44" s="95">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="45" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="65" t="s">
+        <v>131</v>
+      </c>
+      <c r="C45" s="75">
+        <v>13825</v>
+      </c>
+      <c r="D45" s="179">
+        <v>7.9825041006014166</v>
+      </c>
+      <c r="E45" s="76">
+        <v>56</v>
+      </c>
+      <c r="F45" s="76">
+        <v>24</v>
+      </c>
+      <c r="G45" s="76">
+        <v>32</v>
+      </c>
+      <c r="H45" s="76">
+        <v>7601</v>
+      </c>
+      <c r="I45" s="76">
+        <v>3238</v>
+      </c>
+      <c r="J45" s="76">
+        <v>1839</v>
+      </c>
+      <c r="K45" s="76">
+        <v>817</v>
+      </c>
+      <c r="L45" s="76">
+        <v>233</v>
+      </c>
+      <c r="M45" s="75">
+        <v>41</v>
+      </c>
+      <c r="N45" s="95">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="46" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="65" t="s">
+        <v>132</v>
+      </c>
+      <c r="C46" s="75">
+        <v>7856</v>
+      </c>
+      <c r="D46" s="179">
+        <v>9.0051338975995598</v>
+      </c>
+      <c r="E46" s="76">
+        <v>7</v>
+      </c>
+      <c r="F46" s="76">
+        <v>3</v>
+      </c>
+      <c r="G46" s="76">
+        <v>4</v>
+      </c>
+      <c r="H46" s="76">
+        <v>4543</v>
+      </c>
+      <c r="I46" s="76">
+        <v>1803</v>
+      </c>
+      <c r="J46" s="76">
+        <v>930</v>
+      </c>
+      <c r="K46" s="76">
+        <v>434</v>
+      </c>
+      <c r="L46" s="76">
+        <v>123</v>
+      </c>
+      <c r="M46" s="75">
+        <v>16</v>
+      </c>
+      <c r="N46" s="95">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="47" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="65" t="s">
+        <v>133</v>
+      </c>
+      <c r="C47" s="81">
+        <v>55206</v>
+      </c>
+      <c r="D47" s="180">
+        <v>9.9808749701171493</v>
+      </c>
+      <c r="E47" s="82">
+        <v>539</v>
+      </c>
+      <c r="F47" s="76">
+        <v>209</v>
+      </c>
+      <c r="G47" s="76">
+        <v>330</v>
+      </c>
+      <c r="H47" s="76">
+        <v>31674</v>
+      </c>
+      <c r="I47" s="76">
+        <v>12442</v>
+      </c>
+      <c r="J47" s="76">
+        <v>6552</v>
+      </c>
+      <c r="K47" s="76">
+        <v>2952</v>
+      </c>
+      <c r="L47" s="76">
+        <v>886</v>
+      </c>
+      <c r="M47" s="75">
+        <v>161</v>
+      </c>
+      <c r="N47" s="95">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="48" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" s="75">
+        <v>8338</v>
+      </c>
+      <c r="D48" s="179">
+        <v>11.14369501466275</v>
+      </c>
+      <c r="E48" s="76">
+        <v>21</v>
+      </c>
+      <c r="F48" s="72">
+        <v>5</v>
+      </c>
+      <c r="G48" s="72">
+        <v>16</v>
+      </c>
+      <c r="H48" s="72">
+        <v>5075</v>
+      </c>
+      <c r="I48" s="72">
+        <v>1831</v>
+      </c>
+      <c r="J48" s="72">
+        <v>907</v>
+      </c>
+      <c r="K48" s="72">
+        <v>350</v>
+      </c>
+      <c r="L48" s="72">
+        <v>126</v>
+      </c>
+      <c r="M48" s="71">
+        <v>28</v>
+      </c>
+      <c r="N48" s="94">
         <v>62</v>
       </c>
-      <c r="J4" s="182" t="s">
-[...41 lines deleted...]
-      <c r="D6" s="52" t="s">
+    </row>
+    <row r="49" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="65" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="75">
+        <v>12326</v>
+      </c>
+      <c r="D49" s="179">
+        <v>10.319520272084491</v>
+      </c>
+      <c r="E49" s="76">
+        <v>17</v>
+      </c>
+      <c r="F49" s="76">
+        <v>7</v>
+      </c>
+      <c r="G49" s="76">
+        <v>10</v>
+      </c>
+      <c r="H49" s="76">
+        <v>7246</v>
+      </c>
+      <c r="I49" s="76">
+        <v>2678</v>
+      </c>
+      <c r="J49" s="76">
+        <v>1478</v>
+      </c>
+      <c r="K49" s="76">
+        <v>654</v>
+      </c>
+      <c r="L49" s="76">
+        <v>225</v>
+      </c>
+      <c r="M49" s="75">
+        <v>28</v>
+      </c>
+      <c r="N49" s="95">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="50" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="65" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="75">
+        <v>17376</v>
+      </c>
+      <c r="D50" s="179">
+        <v>12.451462593838979</v>
+      </c>
+      <c r="E50" s="76">
+        <v>38</v>
+      </c>
+      <c r="F50" s="76">
+        <v>9</v>
+      </c>
+      <c r="G50" s="76">
+        <v>29</v>
+      </c>
+      <c r="H50" s="76">
+        <v>10191</v>
+      </c>
+      <c r="I50" s="76">
+        <v>3824</v>
+      </c>
+      <c r="J50" s="76">
+        <v>2048</v>
+      </c>
+      <c r="K50" s="76">
+        <v>923</v>
+      </c>
+      <c r="L50" s="76">
+        <v>297</v>
+      </c>
+      <c r="M50" s="75">
+        <v>55</v>
+      </c>
+      <c r="N50" s="95">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="65" t="s">
+        <v>137</v>
+      </c>
+      <c r="C51" s="75">
+        <v>11810</v>
+      </c>
+      <c r="D51" s="179">
+        <v>11.35206486894211</v>
+      </c>
+      <c r="E51" s="76">
+        <v>8</v>
+      </c>
+      <c r="F51" s="76">
+        <v>3</v>
+      </c>
+      <c r="G51" s="76">
+        <v>5</v>
+      </c>
+      <c r="H51" s="76">
+        <v>6970</v>
+      </c>
+      <c r="I51" s="76">
+        <v>2643</v>
+      </c>
+      <c r="J51" s="76">
+        <v>1352</v>
+      </c>
+      <c r="K51" s="76">
+        <v>592</v>
+      </c>
+      <c r="L51" s="76">
+        <v>203</v>
+      </c>
+      <c r="M51" s="75">
+        <v>42</v>
+      </c>
+      <c r="N51" s="95">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="52" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="80" t="s">
+        <v>138</v>
+      </c>
+      <c r="C52" s="81">
+        <v>10023</v>
+      </c>
+      <c r="D52" s="180">
+        <v>11.65199955441685</v>
+      </c>
+      <c r="E52" s="82">
+        <v>20</v>
+      </c>
+      <c r="F52" s="82">
+        <v>10</v>
+      </c>
+      <c r="G52" s="82">
+        <v>10</v>
+      </c>
+      <c r="H52" s="82">
+        <v>5945</v>
+      </c>
+      <c r="I52" s="82">
+        <v>2211</v>
+      </c>
+      <c r="J52" s="82">
+        <v>1179</v>
+      </c>
+      <c r="K52" s="82">
+        <v>512</v>
+      </c>
+      <c r="L52" s="82">
+        <v>135</v>
+      </c>
+      <c r="M52" s="81">
+        <v>21</v>
+      </c>
+      <c r="N52" s="96">
         <v>78</v>
       </c>
-      <c r="E6" s="53" t="s">
-[...148 lines deleted...]
-      <c r="F10" s="66">
+    </row>
+    <row r="53" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="C53" s="75">
+        <v>13516</v>
+      </c>
+      <c r="D53" s="179">
+        <v>11.80411944743156</v>
+      </c>
+      <c r="E53" s="76">
+        <v>15</v>
+      </c>
+      <c r="F53" s="76">
+        <v>3</v>
+      </c>
+      <c r="G53" s="76">
+        <v>12</v>
+      </c>
+      <c r="H53" s="76">
+        <v>8157</v>
+      </c>
+      <c r="I53" s="76">
+        <v>2951</v>
+      </c>
+      <c r="J53" s="76">
+        <v>1568</v>
+      </c>
+      <c r="K53" s="76">
+        <v>611</v>
+      </c>
+      <c r="L53" s="76">
+        <v>180</v>
+      </c>
+      <c r="M53" s="75">
+        <v>34</v>
+      </c>
+      <c r="N53" s="95">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="54" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="85" t="s">
+        <v>140</v>
+      </c>
+      <c r="C54" s="86">
+        <v>17457</v>
+      </c>
+      <c r="D54" s="181">
+        <v>10.459377372817009</v>
+      </c>
+      <c r="E54" s="87">
         <v>14</v>
       </c>
-      <c r="G10" s="66">
-[...1024 lines deleted...]
-      <c r="G35" s="66">
+      <c r="F54" s="87">
+        <v>2</v>
+      </c>
+      <c r="G54" s="87">
+        <v>12</v>
+      </c>
+      <c r="H54" s="87">
+        <v>8612</v>
+      </c>
+      <c r="I54" s="87">
+        <v>4109</v>
+      </c>
+      <c r="J54" s="87">
+        <v>3105</v>
+      </c>
+      <c r="K54" s="87">
+        <v>1223</v>
+      </c>
+      <c r="L54" s="87">
+        <v>336</v>
+      </c>
+      <c r="M54" s="86">
         <v>58</v>
       </c>
-      <c r="H35" s="66">
-[...796 lines deleted...]
-      <c r="N54" s="86">
+      <c r="N54" s="97">
         <v>128</v>
       </c>
     </row>
-    <row r="55" spans="2:14" s="80" customFormat="1" ht="14.1" customHeight="1">
-[...1 lines deleted...]
-        <v>128</v>
+    <row r="55" spans="2:14" s="91" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B55" s="90" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="56" spans="2:14" ht="12" customHeight="1">
-      <c r="B56" s="141" t="s">
-        <v>130</v>
+      <c r="B56" s="188" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="57" spans="2:14" ht="12" customHeight="1">
-      <c r="B57" s="141" t="s">
-        <v>144</v>
+      <c r="B57" s="188" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="J1:N1"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125978" footer="0.31496062992125978"/>
-  <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N57"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="30" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="1.625" style="30"/>
+    <col min="1" max="1" width="1.625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="39" customWidth="1"/>
+    <col min="3" max="13" width="9.875" style="39" customWidth="1"/>
+    <col min="14" max="14" width="13.125" style="39" customWidth="1"/>
+    <col min="15" max="15" width="8.625" style="39" customWidth="1"/>
+    <col min="16" max="16" width="1.625" style="39" customWidth="1"/>
+    <col min="17" max="16384" width="1.625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="17.25" customHeight="1">
-      <c r="B1" s="179" t="s">
-[...9 lines deleted...]
-      <c r="J1" s="186">
+      <c r="B1" s="216" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="217"/>
+      <c r="D1" s="217"/>
+      <c r="E1" s="217"/>
+      <c r="F1" s="217"/>
+      <c r="G1" s="217"/>
+      <c r="H1" s="217"/>
+      <c r="I1" s="217"/>
+      <c r="J1" s="226">
         <v>46082</v>
       </c>
-      <c r="K1" s="180"/>
-[...2 lines deleted...]
-      <c r="N1" s="180"/>
+      <c r="K1" s="217"/>
+      <c r="L1" s="217"/>
+      <c r="M1" s="217"/>
+      <c r="N1" s="217"/>
     </row>
     <row r="2" spans="2:14" ht="18.75" customHeight="1">
-      <c r="B2" s="80" t="s">
+      <c r="B2" s="91" t="s">
+        <v>144</v>
+      </c>
+      <c r="D2" s="40"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" s="50" customFormat="1" ht="12" customHeight="1">
+      <c r="B3" s="43"/>
+      <c r="C3" s="237" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="44"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="2:14" s="50" customFormat="1" ht="12" customHeight="1">
+      <c r="B4" s="51"/>
+      <c r="C4" s="214"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="F4" s="46"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="219" t="s">
+        <v>74</v>
+      </c>
+      <c r="I4" s="219" t="s">
+        <v>75</v>
+      </c>
+      <c r="J4" s="219" t="s">
+        <v>76</v>
+      </c>
+      <c r="K4" s="219" t="s">
+        <v>77</v>
+      </c>
+      <c r="L4" s="219" t="s">
+        <v>78</v>
+      </c>
+      <c r="M4" s="236" t="s">
+        <v>79</v>
+      </c>
+      <c r="N4" s="233" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" s="60" customFormat="1" ht="12" customHeight="1">
+      <c r="B5" s="57"/>
+      <c r="C5" s="214"/>
+      <c r="D5" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="E5" s="59" t="s">
+        <v>85</v>
+      </c>
+      <c r="F5" s="238" t="s">
+        <v>86</v>
+      </c>
+      <c r="G5" s="238" t="s">
+        <v>87</v>
+      </c>
+      <c r="H5" s="196"/>
+      <c r="I5" s="196"/>
+      <c r="J5" s="196"/>
+      <c r="K5" s="196"/>
+      <c r="L5" s="196"/>
+      <c r="M5" s="214"/>
+      <c r="N5" s="234"/>
+    </row>
+    <row r="6" spans="2:14" s="64" customFormat="1" ht="12" customHeight="1">
+      <c r="B6" s="61"/>
+      <c r="C6" s="200"/>
+      <c r="D6" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="E6" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="F6" s="197"/>
+      <c r="G6" s="197"/>
+      <c r="H6" s="197"/>
+      <c r="I6" s="197"/>
+      <c r="J6" s="197"/>
+      <c r="K6" s="197"/>
+      <c r="L6" s="197"/>
+      <c r="M6" s="200"/>
+      <c r="N6" s="235"/>
+    </row>
+    <row r="7" spans="2:14" s="172" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="C7" s="66">
+        <v>4591231</v>
+      </c>
+      <c r="D7" s="178">
+        <v>10.129800785669779</v>
+      </c>
+      <c r="E7" s="67">
+        <v>16383</v>
+      </c>
+      <c r="F7" s="67">
+        <v>5788</v>
+      </c>
+      <c r="G7" s="67">
+        <v>10595</v>
+      </c>
+      <c r="H7" s="67">
+        <v>2057474</v>
+      </c>
+      <c r="I7" s="67">
+        <v>1246583</v>
+      </c>
+      <c r="J7" s="67">
+        <v>806841</v>
+      </c>
+      <c r="K7" s="67">
+        <v>360927</v>
+      </c>
+      <c r="L7" s="67">
+        <v>92093</v>
+      </c>
+      <c r="M7" s="66">
+        <v>10930</v>
+      </c>
+      <c r="N7" s="93">
+        <v>12029</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14" s="174" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="C8" s="71">
+        <v>183596</v>
+      </c>
+      <c r="D8" s="179">
+        <v>11.0609699294058</v>
+      </c>
+      <c r="E8" s="72">
+        <v>1456</v>
+      </c>
+      <c r="F8" s="72">
+        <v>566</v>
+      </c>
+      <c r="G8" s="72">
+        <v>890</v>
+      </c>
+      <c r="H8" s="72">
+        <v>81186</v>
+      </c>
+      <c r="I8" s="72">
+        <v>47927</v>
+      </c>
+      <c r="J8" s="72">
+        <v>32733</v>
+      </c>
+      <c r="K8" s="72">
+        <v>15828</v>
+      </c>
+      <c r="L8" s="72">
+        <v>4013</v>
+      </c>
+      <c r="M8" s="71">
+        <v>453</v>
+      </c>
+      <c r="N8" s="94">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="9" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="65" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="75">
+        <v>34715</v>
+      </c>
+      <c r="D9" s="179">
+        <v>14.726197164479981</v>
+      </c>
+      <c r="E9" s="76">
+        <v>309</v>
+      </c>
+      <c r="F9" s="76">
+        <v>111</v>
+      </c>
+      <c r="G9" s="76">
+        <v>198</v>
+      </c>
+      <c r="H9" s="76">
+        <v>16793</v>
+      </c>
+      <c r="I9" s="76">
+        <v>8715</v>
+      </c>
+      <c r="J9" s="76">
+        <v>5521</v>
+      </c>
+      <c r="K9" s="76">
+        <v>2615</v>
+      </c>
+      <c r="L9" s="76">
+        <v>689</v>
+      </c>
+      <c r="M9" s="75">
+        <v>73</v>
+      </c>
+      <c r="N9" s="95">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="10" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="75">
+        <v>37954</v>
+      </c>
+      <c r="D10" s="179">
+        <v>14.05818006971993</v>
+      </c>
+      <c r="E10" s="76">
+        <v>146</v>
+      </c>
+      <c r="F10" s="76">
+        <v>42</v>
+      </c>
+      <c r="G10" s="76">
+        <v>104</v>
+      </c>
+      <c r="H10" s="76">
+        <v>17404</v>
+      </c>
+      <c r="I10" s="76">
+        <v>9786</v>
+      </c>
+      <c r="J10" s="76">
+        <v>6336</v>
+      </c>
+      <c r="K10" s="76">
+        <v>3232</v>
+      </c>
+      <c r="L10" s="76">
+        <v>943</v>
+      </c>
+      <c r="M10" s="75">
+        <v>107</v>
+      </c>
+      <c r="N10" s="95">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" s="75">
+        <v>75839</v>
+      </c>
+      <c r="D11" s="179">
+        <v>12.505748490557631</v>
+      </c>
+      <c r="E11" s="76">
+        <v>189</v>
+      </c>
+      <c r="F11" s="76">
+        <v>66</v>
+      </c>
+      <c r="G11" s="76">
+        <v>123</v>
+      </c>
+      <c r="H11" s="76">
+        <v>34545</v>
+      </c>
+      <c r="I11" s="76">
+        <v>19977</v>
+      </c>
+      <c r="J11" s="76">
+        <v>13033</v>
+      </c>
+      <c r="K11" s="76">
+        <v>6112</v>
+      </c>
+      <c r="L11" s="76">
+        <v>1772</v>
+      </c>
+      <c r="M11" s="75">
+        <v>211</v>
+      </c>
+      <c r="N11" s="95">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="81">
+        <v>30479</v>
+      </c>
+      <c r="D12" s="180">
+        <v>17.971048149868409</v>
+      </c>
+      <c r="E12" s="82">
+        <v>146</v>
+      </c>
+      <c r="F12" s="82">
+        <v>55</v>
+      </c>
+      <c r="G12" s="82">
+        <v>91</v>
+      </c>
+      <c r="H12" s="82">
+        <v>14166</v>
+      </c>
+      <c r="I12" s="82">
+        <v>7413</v>
+      </c>
+      <c r="J12" s="82">
+        <v>5097</v>
+      </c>
+      <c r="K12" s="82">
+        <v>2803</v>
+      </c>
+      <c r="L12" s="82">
+        <v>780</v>
+      </c>
+      <c r="M12" s="81">
+        <v>74</v>
+      </c>
+      <c r="N12" s="96">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="65" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" s="75">
+        <v>33243</v>
+      </c>
+      <c r="D13" s="179">
+        <v>14.30781926965132</v>
+      </c>
+      <c r="E13" s="76">
+        <v>153</v>
+      </c>
+      <c r="F13" s="76">
+        <v>46</v>
+      </c>
+      <c r="G13" s="76">
+        <v>107</v>
+      </c>
+      <c r="H13" s="76">
+        <v>15287</v>
+      </c>
+      <c r="I13" s="76">
+        <v>8165</v>
+      </c>
+      <c r="J13" s="76">
+        <v>5787</v>
+      </c>
+      <c r="K13" s="76">
+        <v>2868</v>
+      </c>
+      <c r="L13" s="76">
+        <v>861</v>
+      </c>
+      <c r="M13" s="75">
+        <v>122</v>
+      </c>
+      <c r="N13" s="95">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C14" s="75">
+        <v>57308</v>
+      </c>
+      <c r="D14" s="179">
+        <v>12.717831713937301</v>
+      </c>
+      <c r="E14" s="76">
+        <v>560</v>
+      </c>
+      <c r="F14" s="76">
+        <v>205</v>
+      </c>
+      <c r="G14" s="76">
+        <v>355</v>
+      </c>
+      <c r="H14" s="76">
+        <v>26602</v>
+      </c>
+      <c r="I14" s="76">
+        <v>14352</v>
+      </c>
+      <c r="J14" s="76">
+        <v>9509</v>
+      </c>
+      <c r="K14" s="76">
+        <v>4652</v>
+      </c>
+      <c r="L14" s="76">
+        <v>1462</v>
+      </c>
+      <c r="M14" s="75">
+        <v>171</v>
+      </c>
+      <c r="N14" s="95">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="75">
+        <v>119991</v>
+      </c>
+      <c r="D15" s="179">
+        <v>11.76821259908529</v>
+      </c>
+      <c r="E15" s="76">
+        <v>1106</v>
+      </c>
+      <c r="F15" s="76">
+        <v>418</v>
+      </c>
+      <c r="G15" s="76">
+        <v>688</v>
+      </c>
+      <c r="H15" s="76">
+        <v>54682</v>
+      </c>
+      <c r="I15" s="76">
+        <v>34429</v>
+      </c>
+      <c r="J15" s="76">
+        <v>20419</v>
+      </c>
+      <c r="K15" s="76">
+        <v>7331</v>
+      </c>
+      <c r="L15" s="76">
+        <v>1814</v>
+      </c>
+      <c r="M15" s="75">
+        <v>210</v>
+      </c>
+      <c r="N15" s="95">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="75">
+        <v>67408</v>
+      </c>
+      <c r="D16" s="179">
+        <v>13.692022263450831</v>
+      </c>
+      <c r="E16" s="76">
+        <v>326</v>
+      </c>
+      <c r="F16" s="76">
+        <v>126</v>
+      </c>
+      <c r="G16" s="76">
+        <v>200</v>
+      </c>
+      <c r="H16" s="76">
+        <v>32939</v>
+      </c>
+      <c r="I16" s="76">
+        <v>17636</v>
+      </c>
+      <c r="J16" s="76">
+        <v>10682</v>
+      </c>
+      <c r="K16" s="76">
+        <v>4495</v>
+      </c>
+      <c r="L16" s="76">
+        <v>1172</v>
+      </c>
+      <c r="M16" s="75">
+        <v>158</v>
+      </c>
+      <c r="N16" s="95">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="65" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" s="75">
+        <v>67812</v>
+      </c>
+      <c r="D17" s="180">
+        <v>11.633879331632221</v>
+      </c>
+      <c r="E17" s="76">
+        <v>238</v>
+      </c>
+      <c r="F17" s="76">
+        <v>71</v>
+      </c>
+      <c r="G17" s="76">
+        <v>167</v>
+      </c>
+      <c r="H17" s="76">
+        <v>31796</v>
+      </c>
+      <c r="I17" s="76">
+        <v>18225</v>
+      </c>
+      <c r="J17" s="76">
+        <v>11116</v>
+      </c>
+      <c r="K17" s="76">
+        <v>4922</v>
+      </c>
+      <c r="L17" s="76">
+        <v>1373</v>
+      </c>
+      <c r="M17" s="75">
+        <v>142</v>
+      </c>
+      <c r="N17" s="95">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="71">
+        <v>297350</v>
+      </c>
+      <c r="D18" s="179">
+        <v>10.08926356632198</v>
+      </c>
+      <c r="E18" s="72">
+        <v>712</v>
+      </c>
+      <c r="F18" s="72">
+        <v>275</v>
+      </c>
+      <c r="G18" s="72">
+        <v>437</v>
+      </c>
+      <c r="H18" s="72">
+        <v>135458</v>
+      </c>
+      <c r="I18" s="72">
+        <v>84992</v>
+      </c>
+      <c r="J18" s="72">
+        <v>51997</v>
+      </c>
+      <c r="K18" s="72">
+        <v>19858</v>
+      </c>
+      <c r="L18" s="72">
+        <v>3930</v>
+      </c>
+      <c r="M18" s="71">
+        <v>403</v>
+      </c>
+      <c r="N18" s="94">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="65" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="75">
+        <v>278310</v>
+      </c>
+      <c r="D19" s="179">
+        <v>9.03769755761199</v>
+      </c>
+      <c r="E19" s="76">
+        <v>422</v>
+      </c>
+      <c r="F19" s="76">
+        <v>118</v>
+      </c>
+      <c r="G19" s="76">
+        <v>304</v>
+      </c>
+      <c r="H19" s="76">
+        <v>124387</v>
+      </c>
+      <c r="I19" s="76">
+        <v>80201</v>
+      </c>
+      <c r="J19" s="76">
+        <v>49562</v>
+      </c>
+      <c r="K19" s="76">
+        <v>19374</v>
+      </c>
+      <c r="L19" s="76">
+        <v>3937</v>
+      </c>
+      <c r="M19" s="75">
+        <v>427</v>
+      </c>
+      <c r="N19" s="95">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="65" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="75">
+        <v>433974</v>
+      </c>
+      <c r="D20" s="179">
+        <v>7.2006600399185716</v>
+      </c>
+      <c r="E20" s="76">
+        <v>349</v>
+      </c>
+      <c r="F20" s="76">
+        <v>79</v>
+      </c>
+      <c r="G20" s="76">
+        <v>270</v>
+      </c>
+      <c r="H20" s="76">
+        <v>188123</v>
+      </c>
+      <c r="I20" s="76">
+        <v>118793</v>
+      </c>
+      <c r="J20" s="76">
+        <v>78440</v>
+      </c>
+      <c r="K20" s="76">
+        <v>37776</v>
+      </c>
+      <c r="L20" s="76">
+        <v>9397</v>
+      </c>
+      <c r="M20" s="75">
+        <v>1096</v>
+      </c>
+      <c r="N20" s="95">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="75">
+        <v>397265</v>
+      </c>
+      <c r="D21" s="179">
+        <v>7.5150813132447647</v>
+      </c>
+      <c r="E21" s="76">
+        <v>412</v>
+      </c>
+      <c r="F21" s="76">
+        <v>137</v>
+      </c>
+      <c r="G21" s="76">
+        <v>275</v>
+      </c>
+      <c r="H21" s="76">
+        <v>170795</v>
+      </c>
+      <c r="I21" s="76">
+        <v>114115</v>
+      </c>
+      <c r="J21" s="76">
+        <v>73505</v>
+      </c>
+      <c r="K21" s="76">
+        <v>30960</v>
+      </c>
+      <c r="L21" s="76">
+        <v>6750</v>
+      </c>
+      <c r="M21" s="75">
+        <v>728</v>
+      </c>
+      <c r="N21" s="95">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="80" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="81">
+        <v>75924</v>
+      </c>
+      <c r="D22" s="180">
+        <v>13.868350405687121</v>
+      </c>
+      <c r="E22" s="82">
+        <v>192</v>
+      </c>
+      <c r="F22" s="82">
+        <v>64</v>
+      </c>
+      <c r="G22" s="82">
+        <v>128</v>
+      </c>
+      <c r="H22" s="82">
+        <v>34339</v>
+      </c>
+      <c r="I22" s="82">
+        <v>19467</v>
+      </c>
+      <c r="J22" s="82">
+        <v>13247</v>
+      </c>
+      <c r="K22" s="82">
+        <v>6502</v>
+      </c>
+      <c r="L22" s="82">
+        <v>1945</v>
+      </c>
+      <c r="M22" s="81">
+        <v>232</v>
+      </c>
+      <c r="N22" s="96">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="65" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="75">
+        <v>46531</v>
+      </c>
+      <c r="D23" s="179">
+        <v>12.334025397131949</v>
+      </c>
+      <c r="E23" s="76">
+        <v>567</v>
+      </c>
+      <c r="F23" s="76">
+        <v>208</v>
+      </c>
+      <c r="G23" s="76">
+        <v>359</v>
+      </c>
+      <c r="H23" s="76">
+        <v>21507</v>
+      </c>
+      <c r="I23" s="76">
+        <v>12310</v>
+      </c>
+      <c r="J23" s="76">
+        <v>7552</v>
+      </c>
+      <c r="K23" s="76">
+        <v>3419</v>
+      </c>
+      <c r="L23" s="76">
+        <v>1039</v>
+      </c>
+      <c r="M23" s="75">
+        <v>137</v>
+      </c>
+      <c r="N23" s="95">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="65" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" s="75">
+        <v>41595</v>
+      </c>
+      <c r="D24" s="179">
+        <v>10.1125082726671</v>
+      </c>
+      <c r="E24" s="76">
+        <v>127</v>
+      </c>
+      <c r="F24" s="76">
+        <v>30</v>
+      </c>
+      <c r="G24" s="76">
+        <v>97</v>
+      </c>
+      <c r="H24" s="76">
+        <v>19838</v>
+      </c>
+      <c r="I24" s="76">
+        <v>11070</v>
+      </c>
+      <c r="J24" s="76">
+        <v>6581</v>
+      </c>
+      <c r="K24" s="76">
+        <v>2978</v>
+      </c>
+      <c r="L24" s="76">
+        <v>886</v>
+      </c>
+      <c r="M24" s="75">
+        <v>115</v>
+      </c>
+      <c r="N24" s="95">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="65" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" s="75">
+        <v>29365</v>
+      </c>
+      <c r="D25" s="179">
+        <v>13.729666924864439</v>
+      </c>
+      <c r="E25" s="76">
+        <v>99</v>
+      </c>
+      <c r="F25" s="76">
+        <v>26</v>
+      </c>
+      <c r="G25" s="76">
+        <v>73</v>
+      </c>
+      <c r="H25" s="76">
+        <v>13984</v>
+      </c>
+      <c r="I25" s="76">
+        <v>7581</v>
+      </c>
+      <c r="J25" s="76">
+        <v>4641</v>
+      </c>
+      <c r="K25" s="76">
+        <v>2301</v>
+      </c>
+      <c r="L25" s="76">
+        <v>651</v>
+      </c>
+      <c r="M25" s="75">
+        <v>108</v>
+      </c>
+      <c r="N25" s="95">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="65" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="75">
+        <v>29102</v>
+      </c>
+      <c r="D26" s="179">
+        <v>10.62875389644948</v>
+      </c>
+      <c r="E26" s="76">
+        <v>32</v>
+      </c>
+      <c r="F26" s="76">
+        <v>3</v>
+      </c>
+      <c r="G26" s="76">
+        <v>29</v>
+      </c>
+      <c r="H26" s="76">
+        <v>13795</v>
+      </c>
+      <c r="I26" s="76">
+        <v>7550</v>
+      </c>
+      <c r="J26" s="76">
+        <v>4647</v>
+      </c>
+      <c r="K26" s="76">
+        <v>2285</v>
+      </c>
+      <c r="L26" s="76">
+        <v>718</v>
+      </c>
+      <c r="M26" s="75">
+        <v>75</v>
+      </c>
+      <c r="N26" s="95">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="75">
+        <v>85436</v>
+      </c>
+      <c r="D27" s="180">
+        <v>11.522144917698959</v>
+      </c>
+      <c r="E27" s="76">
+        <v>186</v>
+      </c>
+      <c r="F27" s="76">
+        <v>55</v>
+      </c>
+      <c r="G27" s="76">
         <v>131</v>
       </c>
-      <c r="C2" s="130"/>
-[...35 lines deleted...]
-      <c r="E4" s="43" t="s">
+      <c r="H27" s="76">
+        <v>37582</v>
+      </c>
+      <c r="I27" s="76">
+        <v>22696</v>
+      </c>
+      <c r="J27" s="76">
+        <v>15083</v>
+      </c>
+      <c r="K27" s="76">
+        <v>7439</v>
+      </c>
+      <c r="L27" s="76">
+        <v>2123</v>
+      </c>
+      <c r="M27" s="75">
+        <v>327</v>
+      </c>
+      <c r="N27" s="95">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" s="71">
+        <v>74139</v>
+      </c>
+      <c r="D28" s="179">
+        <v>12.21280460118057</v>
+      </c>
+      <c r="E28" s="72">
+        <v>161</v>
+      </c>
+      <c r="F28" s="72">
+        <v>44</v>
+      </c>
+      <c r="G28" s="72">
+        <v>117</v>
+      </c>
+      <c r="H28" s="72">
+        <v>35068</v>
+      </c>
+      <c r="I28" s="72">
+        <v>19506</v>
+      </c>
+      <c r="J28" s="72">
+        <v>12326</v>
+      </c>
+      <c r="K28" s="72">
+        <v>5401</v>
+      </c>
+      <c r="L28" s="72">
+        <v>1475</v>
+      </c>
+      <c r="M28" s="71">
+        <v>202</v>
+      </c>
+      <c r="N28" s="94">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="C29" s="75">
+        <v>155261</v>
+      </c>
+      <c r="D29" s="179">
+        <v>10.35289100536623</v>
+      </c>
+      <c r="E29" s="76">
+        <v>358</v>
+      </c>
+      <c r="F29" s="76">
+        <v>119</v>
+      </c>
+      <c r="G29" s="76">
+        <v>239</v>
+      </c>
+      <c r="H29" s="76">
+        <v>69196</v>
+      </c>
+      <c r="I29" s="76">
+        <v>42764</v>
+      </c>
+      <c r="J29" s="76">
+        <v>27854</v>
+      </c>
+      <c r="K29" s="76">
+        <v>11790</v>
+      </c>
+      <c r="L29" s="76">
+        <v>2906</v>
+      </c>
+      <c r="M29" s="75">
+        <v>393</v>
+      </c>
+      <c r="N29" s="95">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" s="75">
+        <v>281477</v>
+      </c>
+      <c r="D30" s="179">
+        <v>8.5794411270039728</v>
+      </c>
+      <c r="E30" s="76">
+        <v>3608</v>
+      </c>
+      <c r="F30" s="76">
+        <v>1405</v>
+      </c>
+      <c r="G30" s="76">
+        <v>2203</v>
+      </c>
+      <c r="H30" s="76">
+        <v>127535</v>
+      </c>
+      <c r="I30" s="76">
+        <v>78612</v>
+      </c>
+      <c r="J30" s="76">
+        <v>47672</v>
+      </c>
+      <c r="K30" s="76">
+        <v>19023</v>
+      </c>
+      <c r="L30" s="76">
+        <v>4488</v>
+      </c>
+      <c r="M30" s="75">
+        <v>539</v>
+      </c>
+      <c r="N30" s="95">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="65" t="s">
+        <v>117</v>
+      </c>
+      <c r="C31" s="75">
+        <v>70742</v>
+      </c>
+      <c r="D31" s="179">
+        <v>10.31374750499001</v>
+      </c>
+      <c r="E31" s="76">
+        <v>102</v>
+      </c>
+      <c r="F31" s="76">
+        <v>30</v>
+      </c>
+      <c r="G31" s="76">
+        <v>72</v>
+      </c>
+      <c r="H31" s="76">
+        <v>32728</v>
+      </c>
+      <c r="I31" s="76">
+        <v>19581</v>
+      </c>
+      <c r="J31" s="76">
+        <v>11775</v>
+      </c>
+      <c r="K31" s="76">
+        <v>5050</v>
+      </c>
+      <c r="L31" s="76">
+        <v>1345</v>
+      </c>
+      <c r="M31" s="75">
+        <v>161</v>
+      </c>
+      <c r="N31" s="95">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="80" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" s="81">
+        <v>56079</v>
+      </c>
+      <c r="D32" s="180">
+        <v>11.61554843460781</v>
+      </c>
+      <c r="E32" s="82">
+        <v>103</v>
+      </c>
+      <c r="F32" s="82">
+        <v>23</v>
+      </c>
+      <c r="G32" s="82">
+        <v>80</v>
+      </c>
+      <c r="H32" s="82">
+        <v>26057</v>
+      </c>
+      <c r="I32" s="82">
+        <v>15656</v>
+      </c>
+      <c r="J32" s="82">
+        <v>9163</v>
+      </c>
+      <c r="K32" s="82">
+        <v>3882</v>
+      </c>
+      <c r="L32" s="82">
+        <v>1097</v>
+      </c>
+      <c r="M32" s="81">
+        <v>121</v>
+      </c>
+      <c r="N32" s="96">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="65" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" s="75">
+        <v>95852</v>
+      </c>
+      <c r="D33" s="179">
+        <v>9.754617384035825</v>
+      </c>
+      <c r="E33" s="76">
+        <v>141</v>
+      </c>
+      <c r="F33" s="76">
+        <v>40</v>
+      </c>
+      <c r="G33" s="76">
+        <v>101</v>
+      </c>
+      <c r="H33" s="76">
+        <v>42786</v>
+      </c>
+      <c r="I33" s="76">
+        <v>25932</v>
+      </c>
+      <c r="J33" s="76">
+        <v>16805</v>
+      </c>
+      <c r="K33" s="76">
+        <v>7902</v>
+      </c>
+      <c r="L33" s="76">
+        <v>2036</v>
+      </c>
+      <c r="M33" s="75">
+        <v>250</v>
+      </c>
+      <c r="N33" s="95">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" s="75">
+        <v>280664</v>
+      </c>
+      <c r="D34" s="179">
+        <v>9.1254072801076234</v>
+      </c>
+      <c r="E34" s="76">
+        <v>462</v>
+      </c>
+      <c r="F34" s="76">
+        <v>136</v>
+      </c>
+      <c r="G34" s="76">
+        <v>326</v>
+      </c>
+      <c r="H34" s="76">
+        <v>124576</v>
+      </c>
+      <c r="I34" s="76">
+        <v>77605</v>
+      </c>
+      <c r="J34" s="76">
+        <v>51187</v>
+      </c>
+      <c r="K34" s="76">
+        <v>21508</v>
+      </c>
+      <c r="L34" s="76">
+        <v>4829</v>
+      </c>
+      <c r="M34" s="75">
+        <v>497</v>
+      </c>
+      <c r="N34" s="95">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="35" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="65" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" s="75">
+        <v>214471</v>
+      </c>
+      <c r="D35" s="179">
+        <v>9.8943948842237894</v>
+      </c>
+      <c r="E35" s="76">
+        <v>338</v>
+      </c>
+      <c r="F35" s="76">
+        <v>97</v>
+      </c>
+      <c r="G35" s="76">
+        <v>241</v>
+      </c>
+      <c r="H35" s="76">
+        <v>94596</v>
+      </c>
+      <c r="I35" s="76">
+        <v>58409</v>
+      </c>
+      <c r="J35" s="76">
+        <v>38574</v>
+      </c>
+      <c r="K35" s="76">
+        <v>17592</v>
+      </c>
+      <c r="L35" s="76">
+        <v>4447</v>
+      </c>
+      <c r="M35" s="75">
+        <v>515</v>
+      </c>
+      <c r="N35" s="95">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="36" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="65" t="s">
+        <v>122</v>
+      </c>
+      <c r="C36" s="75">
+        <v>63055</v>
+      </c>
+      <c r="D36" s="179">
+        <v>10.50648440238346</v>
+      </c>
+      <c r="E36" s="76">
+        <v>136</v>
+      </c>
+      <c r="F36" s="76">
+        <v>32</v>
+      </c>
+      <c r="G36" s="76">
+        <v>104</v>
+      </c>
+      <c r="H36" s="76">
+        <v>27807</v>
+      </c>
+      <c r="I36" s="76">
+        <v>18115</v>
+      </c>
+      <c r="J36" s="76">
+        <v>11217</v>
+      </c>
+      <c r="K36" s="76">
+        <v>4579</v>
+      </c>
+      <c r="L36" s="76">
+        <v>1080</v>
+      </c>
+      <c r="M36" s="75">
+        <v>121</v>
+      </c>
+      <c r="N36" s="95">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="37" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="C37" s="75">
+        <v>31469</v>
+      </c>
+      <c r="D37" s="180">
+        <v>11.11150342489937</v>
+      </c>
+      <c r="E37" s="76">
+        <v>145</v>
+      </c>
+      <c r="F37" s="76">
+        <v>42</v>
+      </c>
+      <c r="G37" s="76">
+        <v>103</v>
+      </c>
+      <c r="H37" s="76">
+        <v>14660</v>
+      </c>
+      <c r="I37" s="76">
+        <v>8128</v>
+      </c>
+      <c r="J37" s="76">
+        <v>5135</v>
+      </c>
+      <c r="K37" s="76">
+        <v>2547</v>
+      </c>
+      <c r="L37" s="76">
+        <v>777</v>
+      </c>
+      <c r="M37" s="75">
+        <v>77</v>
+      </c>
+      <c r="N37" s="95">
         <v>60</v>
       </c>
-      <c r="F4" s="37"/>
-[...16 lines deleted...]
-      <c r="M4" s="192" t="s">
+    </row>
+    <row r="38" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="70" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" s="71">
+        <v>19685</v>
+      </c>
+      <c r="D38" s="179">
+        <v>10.76412334008552</v>
+      </c>
+      <c r="E38" s="72">
+        <v>44</v>
+      </c>
+      <c r="F38" s="72">
+        <v>8</v>
+      </c>
+      <c r="G38" s="72">
+        <v>36</v>
+      </c>
+      <c r="H38" s="72">
+        <v>8720</v>
+      </c>
+      <c r="I38" s="72">
+        <v>5090</v>
+      </c>
+      <c r="J38" s="72">
+        <v>3460</v>
+      </c>
+      <c r="K38" s="72">
+        <v>1718</v>
+      </c>
+      <c r="L38" s="72">
+        <v>583</v>
+      </c>
+      <c r="M38" s="71">
+        <v>70</v>
+      </c>
+      <c r="N38" s="94">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="39" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="65" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" s="75">
+        <v>25264</v>
+      </c>
+      <c r="D39" s="179">
+        <v>12.866333095067899</v>
+      </c>
+      <c r="E39" s="76">
+        <v>53</v>
+      </c>
+      <c r="F39" s="76">
+        <v>8</v>
+      </c>
+      <c r="G39" s="76">
+        <v>45</v>
+      </c>
+      <c r="H39" s="76">
+        <v>11339</v>
+      </c>
+      <c r="I39" s="76">
+        <v>6285</v>
+      </c>
+      <c r="J39" s="76">
+        <v>4353</v>
+      </c>
+      <c r="K39" s="76">
+        <v>2417</v>
+      </c>
+      <c r="L39" s="76">
+        <v>706</v>
+      </c>
+      <c r="M39" s="75">
+        <v>111</v>
+      </c>
+      <c r="N39" s="95">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="65" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" s="75">
+        <v>72507</v>
+      </c>
+      <c r="D40" s="179">
+        <v>12.26079147829318</v>
+      </c>
+      <c r="E40" s="76">
+        <v>98</v>
+      </c>
+      <c r="F40" s="76">
+        <v>31</v>
+      </c>
+      <c r="G40" s="76">
+        <v>67</v>
+      </c>
+      <c r="H40" s="76">
+        <v>31416</v>
+      </c>
+      <c r="I40" s="76">
+        <v>19525</v>
+      </c>
+      <c r="J40" s="76">
+        <v>13080</v>
+      </c>
+      <c r="K40" s="76">
+        <v>6474</v>
+      </c>
+      <c r="L40" s="76">
+        <v>1698</v>
+      </c>
+      <c r="M40" s="75">
+        <v>216</v>
+      </c>
+      <c r="N40" s="95">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="41" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="65" t="s">
+        <v>127</v>
+      </c>
+      <c r="C41" s="75">
+        <v>115360</v>
+      </c>
+      <c r="D41" s="179">
+        <v>9.8875976376452623</v>
+      </c>
+      <c r="E41" s="76">
+        <v>689</v>
+      </c>
+      <c r="F41" s="76">
+        <v>247</v>
+      </c>
+      <c r="G41" s="76">
+        <v>442</v>
+      </c>
+      <c r="H41" s="76">
+        <v>50291</v>
+      </c>
+      <c r="I41" s="76">
+        <v>31711</v>
+      </c>
+      <c r="J41" s="76">
+        <v>20380</v>
+      </c>
+      <c r="K41" s="76">
+        <v>9447</v>
+      </c>
+      <c r="L41" s="76">
+        <v>2510</v>
+      </c>
+      <c r="M41" s="75">
+        <v>332</v>
+      </c>
+      <c r="N41" s="95">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="42" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="80" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="81">
+        <v>57872</v>
+      </c>
+      <c r="D42" s="180">
+        <v>9.2027549768846093</v>
+      </c>
+      <c r="E42" s="82">
+        <v>44</v>
+      </c>
+      <c r="F42" s="82">
+        <v>9</v>
+      </c>
+      <c r="G42" s="82">
+        <v>35</v>
+      </c>
+      <c r="H42" s="82">
+        <v>25113</v>
+      </c>
+      <c r="I42" s="82">
+        <v>15179</v>
+      </c>
+      <c r="J42" s="82">
+        <v>10615</v>
+      </c>
+      <c r="K42" s="82">
+        <v>5192</v>
+      </c>
+      <c r="L42" s="82">
+        <v>1553</v>
+      </c>
+      <c r="M42" s="81">
+        <v>176</v>
+      </c>
+      <c r="N42" s="96">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="43" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="65" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="75">
+        <v>24010</v>
+      </c>
+      <c r="D43" s="179">
+        <v>11.44116964492923</v>
+      </c>
+      <c r="E43" s="76">
+        <v>177</v>
+      </c>
+      <c r="F43" s="76">
+        <v>68</v>
+      </c>
+      <c r="G43" s="76">
+        <v>109</v>
+      </c>
+      <c r="H43" s="76">
+        <v>11090</v>
+      </c>
+      <c r="I43" s="76">
+        <v>6143</v>
+      </c>
+      <c r="J43" s="76">
+        <v>3814</v>
+      </c>
+      <c r="K43" s="76">
+        <v>2042</v>
+      </c>
+      <c r="L43" s="76">
+        <v>656</v>
+      </c>
+      <c r="M43" s="75">
+        <v>88</v>
+      </c>
+      <c r="N43" s="95">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="44" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" s="75">
+        <v>36963</v>
+      </c>
+      <c r="D44" s="179">
+        <v>12.070220120065491</v>
+      </c>
+      <c r="E44" s="76">
+        <v>43</v>
+      </c>
+      <c r="F44" s="76">
+        <v>10</v>
+      </c>
+      <c r="G44" s="76">
+        <v>33</v>
+      </c>
+      <c r="H44" s="76">
+        <v>16984</v>
+      </c>
+      <c r="I44" s="76">
+        <v>9464</v>
+      </c>
+      <c r="J44" s="76">
+        <v>6245</v>
+      </c>
+      <c r="K44" s="76">
+        <v>3137</v>
+      </c>
+      <c r="L44" s="76">
+        <v>973</v>
+      </c>
+      <c r="M44" s="75">
+        <v>117</v>
+      </c>
+      <c r="N44" s="95">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="65" t="s">
+        <v>131</v>
+      </c>
+      <c r="C45" s="75">
+        <v>42958</v>
+      </c>
+      <c r="D45" s="179">
+        <v>9.9513693370872893</v>
+      </c>
+      <c r="E45" s="76">
+        <v>197</v>
+      </c>
+      <c r="F45" s="76">
         <v>66</v>
       </c>
-      <c r="N4" s="189" t="s">
-[...9 lines deleted...]
-      <c r="E5" s="49" t="s">
+      <c r="G45" s="76">
+        <v>131</v>
+      </c>
+      <c r="H45" s="76">
+        <v>19070</v>
+      </c>
+      <c r="I45" s="76">
+        <v>10979</v>
+      </c>
+      <c r="J45" s="76">
+        <v>7583</v>
+      </c>
+      <c r="K45" s="76">
+        <v>3832</v>
+      </c>
+      <c r="L45" s="76">
+        <v>1167</v>
+      </c>
+      <c r="M45" s="75">
+        <v>130</v>
+      </c>
+      <c r="N45" s="95">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="46" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="65" t="s">
+        <v>132</v>
+      </c>
+      <c r="C46" s="75">
+        <v>24386</v>
+      </c>
+      <c r="D46" s="179">
+        <v>11.45847616435851</v>
+      </c>
+      <c r="E46" s="76">
+        <v>46</v>
+      </c>
+      <c r="F46" s="76">
+        <v>17</v>
+      </c>
+      <c r="G46" s="76">
+        <v>29</v>
+      </c>
+      <c r="H46" s="76">
+        <v>10801</v>
+      </c>
+      <c r="I46" s="76">
+        <v>6247</v>
+      </c>
+      <c r="J46" s="76">
+        <v>4114</v>
+      </c>
+      <c r="K46" s="76">
+        <v>2335</v>
+      </c>
+      <c r="L46" s="76">
+        <v>751</v>
+      </c>
+      <c r="M46" s="75">
+        <v>92</v>
+      </c>
+      <c r="N46" s="95">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="47" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="65" t="s">
+        <v>133</v>
+      </c>
+      <c r="C47" s="81">
+        <v>157836</v>
+      </c>
+      <c r="D47" s="180">
+        <v>10.37945648069149</v>
+      </c>
+      <c r="E47" s="82">
+        <v>1294</v>
+      </c>
+      <c r="F47" s="76">
+        <v>507</v>
+      </c>
+      <c r="G47" s="76">
+        <v>787</v>
+      </c>
+      <c r="H47" s="76">
+        <v>70728</v>
+      </c>
+      <c r="I47" s="76">
+        <v>39897</v>
+      </c>
+      <c r="J47" s="76">
+        <v>27933</v>
+      </c>
+      <c r="K47" s="76">
+        <v>13651</v>
+      </c>
+      <c r="L47" s="76">
+        <v>3875</v>
+      </c>
+      <c r="M47" s="75">
+        <v>458</v>
+      </c>
+      <c r="N47" s="95">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="48" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" s="75">
+        <v>25068</v>
+      </c>
+      <c r="D48" s="179">
+        <v>13.759302958794709</v>
+      </c>
+      <c r="E48" s="76">
+        <v>81</v>
+      </c>
+      <c r="F48" s="72">
+        <v>31</v>
+      </c>
+      <c r="G48" s="72">
+        <v>50</v>
+      </c>
+      <c r="H48" s="72">
+        <v>11676</v>
+      </c>
+      <c r="I48" s="72">
+        <v>6318</v>
+      </c>
+      <c r="J48" s="72">
+        <v>4191</v>
+      </c>
+      <c r="K48" s="72">
+        <v>2034</v>
+      </c>
+      <c r="L48" s="72">
+        <v>665</v>
+      </c>
+      <c r="M48" s="71">
+        <v>103</v>
+      </c>
+      <c r="N48" s="94">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="49" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="65" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="75">
+        <v>44044</v>
+      </c>
+      <c r="D49" s="179">
+        <v>11.12120294681602</v>
+      </c>
+      <c r="E49" s="76">
+        <v>46</v>
+      </c>
+      <c r="F49" s="76">
+        <v>18</v>
+      </c>
+      <c r="G49" s="76">
+        <v>28</v>
+      </c>
+      <c r="H49" s="76">
+        <v>19538</v>
+      </c>
+      <c r="I49" s="76">
+        <v>10824</v>
+      </c>
+      <c r="J49" s="76">
+        <v>8110</v>
+      </c>
+      <c r="K49" s="76">
+        <v>4173</v>
+      </c>
+      <c r="L49" s="76">
+        <v>1205</v>
+      </c>
+      <c r="M49" s="75">
+        <v>148</v>
+      </c>
+      <c r="N49" s="95">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="50" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="65" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="75">
+        <v>52093</v>
+      </c>
+      <c r="D50" s="179">
+        <v>12.684678448592869</v>
+      </c>
+      <c r="E50" s="76">
+        <v>108</v>
+      </c>
+      <c r="F50" s="76">
+        <v>36</v>
+      </c>
+      <c r="G50" s="76">
         <v>72</v>
       </c>
-      <c r="F5" s="194" t="s">
-[...16 lines deleted...]
-      <c r="D6" s="52" t="s">
+      <c r="H50" s="76">
+        <v>23333</v>
+      </c>
+      <c r="I50" s="76">
+        <v>12768</v>
+      </c>
+      <c r="J50" s="76">
+        <v>9267</v>
+      </c>
+      <c r="K50" s="76">
+        <v>4888</v>
+      </c>
+      <c r="L50" s="76">
+        <v>1505</v>
+      </c>
+      <c r="M50" s="75">
+        <v>224</v>
+      </c>
+      <c r="N50" s="95">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="51" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="65" t="s">
+        <v>137</v>
+      </c>
+      <c r="C51" s="75">
+        <v>38335</v>
+      </c>
+      <c r="D51" s="179">
+        <v>12.47212768454407</v>
+      </c>
+      <c r="E51" s="76">
+        <v>29</v>
+      </c>
+      <c r="F51" s="76">
+        <v>7</v>
+      </c>
+      <c r="G51" s="76">
+        <v>22</v>
+      </c>
+      <c r="H51" s="76">
+        <v>17643</v>
+      </c>
+      <c r="I51" s="76">
+        <v>9678</v>
+      </c>
+      <c r="J51" s="76">
+        <v>6695</v>
+      </c>
+      <c r="K51" s="76">
+        <v>3236</v>
+      </c>
+      <c r="L51" s="76">
+        <v>941</v>
+      </c>
+      <c r="M51" s="75">
+        <v>113</v>
+      </c>
+      <c r="N51" s="95">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="52" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="80" t="s">
+        <v>138</v>
+      </c>
+      <c r="C52" s="81">
+        <v>32122</v>
+      </c>
+      <c r="D52" s="180">
+        <v>11.26043434588342</v>
+      </c>
+      <c r="E52" s="82">
         <v>78</v>
       </c>
-      <c r="E6" s="53" t="s">
-[...172 lines deleted...]
-      <c r="N10" s="84">
+      <c r="F52" s="82">
+        <v>28</v>
+      </c>
+      <c r="G52" s="82">
+        <v>50</v>
+      </c>
+      <c r="H52" s="82">
+        <v>14790</v>
+      </c>
+      <c r="I52" s="82">
+        <v>8002</v>
+      </c>
+      <c r="J52" s="82">
+        <v>5555</v>
+      </c>
+      <c r="K52" s="82">
+        <v>2772</v>
+      </c>
+      <c r="L52" s="82">
+        <v>831</v>
+      </c>
+      <c r="M52" s="81">
+        <v>94</v>
+      </c>
+      <c r="N52" s="96">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="53" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="C53" s="75">
+        <v>45735</v>
+      </c>
+      <c r="D53" s="179">
+        <v>13.794133014854079</v>
+      </c>
+      <c r="E53" s="76">
+        <v>51</v>
+      </c>
+      <c r="F53" s="76">
+        <v>21</v>
+      </c>
+      <c r="G53" s="76">
+        <v>30</v>
+      </c>
+      <c r="H53" s="76">
+        <v>20947</v>
+      </c>
+      <c r="I53" s="76">
+        <v>11434</v>
+      </c>
+      <c r="J53" s="76">
+        <v>8166</v>
+      </c>
+      <c r="K53" s="76">
+        <v>3885</v>
+      </c>
+      <c r="L53" s="76">
+        <v>1117</v>
+      </c>
+      <c r="M53" s="75">
         <v>135</v>
       </c>
-    </row>
-[...192 lines deleted...]
-      <c r="K15" s="66">
+      <c r="N53" s="95">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="54" spans="2:14" s="79" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="85" t="s">
+        <v>140</v>
+      </c>
+      <c r="C54" s="86">
+        <v>30587</v>
+      </c>
+      <c r="D54" s="181">
+        <v>10.93903014036488</v>
+      </c>
+      <c r="E54" s="87">
+        <v>24</v>
+      </c>
+      <c r="F54" s="87">
+        <v>7</v>
+      </c>
+      <c r="G54" s="87">
+        <v>17</v>
+      </c>
+      <c r="H54" s="87">
+        <v>13778</v>
+      </c>
+      <c r="I54" s="87">
         <v>7331</v>
       </c>
-      <c r="L15" s="66">
-[...22 lines deleted...]
-      <c r="F16" s="66">
+      <c r="J54" s="87">
+        <v>6084</v>
+      </c>
+      <c r="K54" s="87">
+        <v>2670</v>
+      </c>
+      <c r="L54" s="87">
+        <v>622</v>
+      </c>
+      <c r="M54" s="86">
+        <v>78</v>
+      </c>
+      <c r="N54" s="97">
         <v>126</v>
       </c>
-      <c r="G16" s="66">
-[...690 lines deleted...]
-      <c r="E33" s="66">
+    </row>
+    <row r="55" spans="2:14" s="91" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B55" s="90" t="s">
         <v>141</v>
       </c>
-      <c r="F33" s="66">
-[...891 lines deleted...]
-      </c>
     </row>
     <row r="56" spans="2:14" ht="12" customHeight="1">
-      <c r="B56" s="143" t="s">
-        <v>130</v>
+      <c r="B56" s="188" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="57" spans="2:14" ht="12" customHeight="1">
-      <c r="B57" s="143" t="s">
-        <v>144</v>
+      <c r="B57" s="188" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="J1:N1"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125978" footer="0.31496062992125978"/>
-  <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J59"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.125" defaultRowHeight="13.5"/>
+  <cols>
+    <col min="1" max="1" width="2.625" style="98" customWidth="1"/>
+    <col min="2" max="2" width="12.125" style="98" customWidth="1"/>
+    <col min="3" max="10" width="14.125" style="98" customWidth="1"/>
+    <col min="11" max="11" width="8.625" style="98" customWidth="1"/>
+    <col min="12" max="12" width="12.125" style="98" customWidth="1"/>
+    <col min="13" max="16384" width="12.125" style="98"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="B1" s="253" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="252"/>
+      <c r="D1" s="252"/>
+      <c r="E1" s="252"/>
+      <c r="F1" s="252"/>
+      <c r="G1" s="251">
+        <v>46082</v>
+      </c>
+      <c r="H1" s="252"/>
+      <c r="I1" s="252"/>
+      <c r="J1" s="252"/>
+    </row>
+    <row r="2" spans="1:10" ht="16.149999999999999" customHeight="1">
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+    </row>
+    <row r="3" spans="1:10" ht="15" customHeight="1" thickBot="1">
+      <c r="B3" s="101" t="s">
+        <v>145</v>
+      </c>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+    </row>
+    <row r="4" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="B4" s="103"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="105"/>
+      <c r="H4" s="242" t="s">
+        <v>146</v>
+      </c>
+      <c r="I4" s="245" t="s">
+        <v>147</v>
+      </c>
+      <c r="J4" s="239" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="13.5" customHeight="1">
+      <c r="B5" s="106"/>
+      <c r="C5" s="248" t="s">
+        <v>149</v>
+      </c>
+      <c r="D5" s="249"/>
+      <c r="E5" s="249"/>
+      <c r="F5" s="249"/>
+      <c r="G5" s="250"/>
+      <c r="H5" s="243"/>
+      <c r="I5" s="246"/>
+      <c r="J5" s="240"/>
+    </row>
+    <row r="6" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B6" s="107"/>
+      <c r="C6" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="109" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="110" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="111" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="112" t="s">
+        <v>150</v>
+      </c>
+      <c r="H6" s="244"/>
+      <c r="I6" s="247"/>
+      <c r="J6" s="241"/>
+    </row>
+    <row r="7" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B7" s="113" t="s">
+        <v>93</v>
+      </c>
+      <c r="C7" s="114">
+        <v>1774492.1491119999</v>
+      </c>
+      <c r="D7" s="115">
+        <v>888752.87922999996</v>
+      </c>
+      <c r="E7" s="116">
+        <v>765770.40645400004</v>
+      </c>
+      <c r="F7" s="116">
+        <v>75509.324703000006</v>
+      </c>
+      <c r="G7" s="117">
+        <v>44459.538724999999</v>
+      </c>
+      <c r="H7" s="118">
+        <v>1624164.428871</v>
+      </c>
+      <c r="I7" s="182">
+        <v>91.528408828620186</v>
+      </c>
+      <c r="J7" s="119">
+        <v>85446.096281250982</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A8" s="120"/>
+      <c r="B8" s="121" t="s">
+        <v>94</v>
+      </c>
+      <c r="C8" s="122">
+        <v>89319.514223000006</v>
+      </c>
+      <c r="D8" s="123">
+        <v>50030.270239999998</v>
+      </c>
+      <c r="E8" s="124">
+        <v>34672.923481999998</v>
+      </c>
+      <c r="F8" s="124">
+        <v>2969.4422810000001</v>
+      </c>
+      <c r="G8" s="125">
+        <v>1646.8782200000001</v>
+      </c>
+      <c r="H8" s="126">
+        <v>82564.569642999995</v>
+      </c>
+      <c r="I8" s="183">
+        <v>92.437324991339253</v>
+      </c>
+      <c r="J8" s="127">
+        <v>94529.508059710977</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A9" s="120"/>
+      <c r="B9" s="113" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="122">
+        <v>16542.296128000002</v>
+      </c>
+      <c r="D9" s="123">
+        <v>8071.3158400000002</v>
+      </c>
+      <c r="E9" s="124">
+        <v>7733.7244000000001</v>
+      </c>
+      <c r="F9" s="124">
+        <v>485.57482900000002</v>
+      </c>
+      <c r="G9" s="125">
+        <v>251.681059</v>
+      </c>
+      <c r="H9" s="126">
+        <v>15181.205325000001</v>
+      </c>
+      <c r="I9" s="183">
+        <v>91.772056355005176</v>
+      </c>
+      <c r="J9" s="127">
+        <v>71808.757056162809</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A10" s="120"/>
+      <c r="B10" s="113" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="122">
+        <v>16139.094421</v>
+      </c>
+      <c r="D10" s="123">
+        <v>7907.9705409999997</v>
+      </c>
+      <c r="E10" s="124">
+        <v>7369.2254659999999</v>
+      </c>
+      <c r="F10" s="124">
+        <v>605.20054700000003</v>
+      </c>
+      <c r="G10" s="125">
+        <v>256.69786699999997</v>
+      </c>
+      <c r="H10" s="126">
+        <v>14746.419016</v>
+      </c>
+      <c r="I10" s="183">
+        <v>91.370795853403848</v>
+      </c>
+      <c r="J10" s="127">
+        <v>70093.786844733986</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A11" s="120"/>
+      <c r="B11" s="113" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" s="122">
+        <v>27995.923112</v>
+      </c>
+      <c r="D11" s="123">
+        <v>13293.801444000001</v>
+      </c>
+      <c r="E11" s="124">
+        <v>12940.896677000001</v>
+      </c>
+      <c r="F11" s="124">
+        <v>1124.8226589999999</v>
+      </c>
+      <c r="G11" s="125">
+        <v>636.402332</v>
+      </c>
+      <c r="H11" s="126">
+        <v>25536.157160999999</v>
+      </c>
+      <c r="I11" s="183">
+        <v>91.213842311398324</v>
+      </c>
+      <c r="J11" s="127">
+        <v>76962.621266769303</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A12" s="120"/>
+      <c r="B12" s="128" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="129">
+        <v>14560.481077</v>
+      </c>
+      <c r="D12" s="130">
+        <v>7290.5151169999999</v>
+      </c>
+      <c r="E12" s="131">
+        <v>6539.3628879999997</v>
+      </c>
+      <c r="F12" s="131">
+        <v>557.18611999999996</v>
+      </c>
+      <c r="G12" s="132">
+        <v>173.41695200000001</v>
+      </c>
+      <c r="H12" s="133">
+        <v>13398.141610999999</v>
+      </c>
+      <c r="I12" s="184">
+        <v>92.017163032916187</v>
+      </c>
+      <c r="J12" s="134">
+        <v>71986.439097826136</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A13" s="120"/>
+      <c r="B13" s="113" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" s="122">
+        <v>15404.895511000001</v>
+      </c>
+      <c r="D13" s="123">
+        <v>7800.2807750000002</v>
+      </c>
+      <c r="E13" s="124">
+        <v>6831.2297259999996</v>
+      </c>
+      <c r="F13" s="124">
+        <v>580.47943299999997</v>
+      </c>
+      <c r="G13" s="125">
+        <v>192.90557699999999</v>
+      </c>
+      <c r="H13" s="126">
+        <v>14052.123043</v>
+      </c>
+      <c r="I13" s="183">
+        <v>91.218554731292784</v>
+      </c>
+      <c r="J13" s="127">
+        <v>75328.457338034161</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A14" s="120"/>
+      <c r="B14" s="113" t="s">
+        <v>100</v>
+      </c>
+      <c r="C14" s="122">
+        <v>24576.009085999998</v>
+      </c>
+      <c r="D14" s="123">
+        <v>12239.73372</v>
+      </c>
+      <c r="E14" s="124">
+        <v>11042.010088999999</v>
+      </c>
+      <c r="F14" s="124">
+        <v>895.30744700000002</v>
+      </c>
+      <c r="G14" s="125">
+        <v>398.95783</v>
+      </c>
+      <c r="H14" s="126">
+        <v>22574.266680000001</v>
+      </c>
+      <c r="I14" s="183">
+        <v>91.854892309832707</v>
+      </c>
+      <c r="J14" s="127">
+        <v>74708.425931499063</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A15" s="120"/>
+      <c r="B15" s="113" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="122">
+        <v>37471.020564999999</v>
+      </c>
+      <c r="D15" s="123">
+        <v>17670.659393000002</v>
+      </c>
+      <c r="E15" s="124">
+        <v>17748.599340000001</v>
+      </c>
+      <c r="F15" s="124">
+        <v>1478.8800679999999</v>
+      </c>
+      <c r="G15" s="125">
+        <v>572.88176399999998</v>
+      </c>
+      <c r="H15" s="126">
+        <v>34207.589207999998</v>
+      </c>
+      <c r="I15" s="183">
+        <v>91.290786031997683</v>
+      </c>
+      <c r="J15" s="127">
+        <v>75686.799234467151</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A16" s="120"/>
+      <c r="B16" s="113" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="122">
+        <v>23594.980574000001</v>
+      </c>
+      <c r="D16" s="123">
+        <v>11224.153190999999</v>
+      </c>
+      <c r="E16" s="124">
+        <v>11014.169338</v>
+      </c>
+      <c r="F16" s="124">
+        <v>941.40352800000005</v>
+      </c>
+      <c r="G16" s="125">
+        <v>415.25451700000002</v>
+      </c>
+      <c r="H16" s="126">
+        <v>21511.492401</v>
+      </c>
+      <c r="I16" s="183">
+        <v>91.16978220657721</v>
+      </c>
+      <c r="J16" s="127">
+        <v>73503.238487754119</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A17" s="120"/>
+      <c r="B17" s="113" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" s="129">
+        <v>25959.930455000002</v>
+      </c>
+      <c r="D17" s="130">
+        <v>13192.162466</v>
+      </c>
+      <c r="E17" s="131">
+        <v>11267.728245</v>
+      </c>
+      <c r="F17" s="131">
+        <v>982.77105900000004</v>
+      </c>
+      <c r="G17" s="132">
+        <v>517.268685</v>
+      </c>
+      <c r="H17" s="133">
+        <v>23760.448554999999</v>
+      </c>
+      <c r="I17" s="184">
+        <v>91.527396794021953</v>
+      </c>
+      <c r="J17" s="134">
+        <v>76660.506016802756</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A18" s="120"/>
+      <c r="B18" s="121" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="122">
+        <v>90474.245976000006</v>
+      </c>
+      <c r="D18" s="123">
+        <v>42759.85914</v>
+      </c>
+      <c r="E18" s="124">
+        <v>41257.978495000003</v>
+      </c>
+      <c r="F18" s="124">
+        <v>4036.411928</v>
+      </c>
+      <c r="G18" s="125">
+        <v>2419.9964129999998</v>
+      </c>
+      <c r="H18" s="126">
+        <v>82404.080155000003</v>
+      </c>
+      <c r="I18" s="183">
+        <v>91.080151335949495</v>
+      </c>
+      <c r="J18" s="127">
+        <v>78036.547004743043</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A19" s="120"/>
+      <c r="B19" s="113" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="122">
+        <v>78461.499863000005</v>
+      </c>
+      <c r="D19" s="123">
+        <v>37313.888526000002</v>
+      </c>
+      <c r="E19" s="124">
+        <v>35495.094850000001</v>
+      </c>
+      <c r="F19" s="124">
+        <v>3648.5933089999999</v>
+      </c>
+      <c r="G19" s="125">
+        <v>2003.923178</v>
+      </c>
+      <c r="H19" s="126">
+        <v>71405.873206999997</v>
+      </c>
+      <c r="I19" s="183">
+        <v>91.007530230342667</v>
+      </c>
+      <c r="J19" s="127">
+        <v>76901.47651050784</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A20" s="120"/>
+      <c r="B20" s="113" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="122">
+        <v>156531.61210500001</v>
+      </c>
+      <c r="D20" s="123">
+        <v>73630.493589000005</v>
+      </c>
+      <c r="E20" s="124">
+        <v>72160.820623000007</v>
+      </c>
+      <c r="F20" s="124">
+        <v>7566.8611490000003</v>
+      </c>
+      <c r="G20" s="125">
+        <v>3173.4367440000001</v>
+      </c>
+      <c r="H20" s="126">
+        <v>142428.40633100001</v>
+      </c>
+      <c r="I20" s="183">
+        <v>90.990186848302756</v>
+      </c>
+      <c r="J20" s="127">
+        <v>87087.606406239225</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A21" s="120"/>
+      <c r="B21" s="113" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="122">
+        <v>113008.830906</v>
+      </c>
+      <c r="D21" s="123">
+        <v>50951.332559000002</v>
+      </c>
+      <c r="E21" s="124">
+        <v>52917.360399999998</v>
+      </c>
+      <c r="F21" s="124">
+        <v>5586.5870109999996</v>
+      </c>
+      <c r="G21" s="125">
+        <v>3553.5509360000001</v>
+      </c>
+      <c r="H21" s="126">
+        <v>102417.320005</v>
+      </c>
+      <c r="I21" s="183">
+        <v>90.627713944045709</v>
+      </c>
+      <c r="J21" s="127">
+        <v>82058.796637159277</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A22" s="120"/>
+      <c r="B22" s="128" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="129">
+        <v>28587.831913000002</v>
+      </c>
+      <c r="D22" s="130">
+        <v>14162.144951</v>
+      </c>
+      <c r="E22" s="131">
+        <v>12752.449472</v>
+      </c>
+      <c r="F22" s="131">
+        <v>1297.655266</v>
+      </c>
+      <c r="G22" s="132">
+        <v>375.582224</v>
+      </c>
+      <c r="H22" s="133">
+        <v>26206.140416999999</v>
+      </c>
+      <c r="I22" s="184">
+        <v>91.668862811114565</v>
+      </c>
+      <c r="J22" s="134">
+        <v>69160.484118977634</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A23" s="120"/>
+      <c r="B23" s="113" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="122">
+        <v>16901.810133999999</v>
+      </c>
+      <c r="D23" s="123">
+        <v>9162.1854569999996</v>
+      </c>
+      <c r="E23" s="124">
+        <v>6813.261555</v>
+      </c>
+      <c r="F23" s="124">
+        <v>544.69342300000005</v>
+      </c>
+      <c r="G23" s="125">
+        <v>381.66969899999998</v>
+      </c>
+      <c r="H23" s="126">
+        <v>15404.002721000001</v>
+      </c>
+      <c r="I23" s="183">
+        <v>91.138183418668376</v>
+      </c>
+      <c r="J23" s="127">
+        <v>82251.654025276293</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A24" s="120"/>
+      <c r="B24" s="113" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" s="122">
+        <v>17669.584030000002</v>
+      </c>
+      <c r="D24" s="123">
+        <v>9568.0900610000008</v>
+      </c>
+      <c r="E24" s="124">
+        <v>7122.9608410000001</v>
+      </c>
+      <c r="F24" s="124">
+        <v>507.86513400000001</v>
+      </c>
+      <c r="G24" s="125">
+        <v>470.66799400000002</v>
+      </c>
+      <c r="H24" s="126">
+        <v>16219.642726</v>
+      </c>
+      <c r="I24" s="183">
+        <v>91.794140136302914</v>
+      </c>
+      <c r="J24" s="127">
+        <v>88058.647492985547</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A25" s="120"/>
+      <c r="B25" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" s="122">
+        <v>11135.284667</v>
+      </c>
+      <c r="D25" s="123">
+        <v>6045.9993240000003</v>
+      </c>
+      <c r="E25" s="124">
+        <v>4611.8015320000004</v>
+      </c>
+      <c r="F25" s="124">
+        <v>326.24506100000002</v>
+      </c>
+      <c r="G25" s="125">
+        <v>151.23875000000001</v>
+      </c>
+      <c r="H25" s="126">
+        <v>10131.830588000001</v>
+      </c>
+      <c r="I25" s="183">
+        <v>90.988518847894483</v>
+      </c>
+      <c r="J25" s="127">
+        <v>81714.265448995022</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A26" s="120"/>
+      <c r="B26" s="113" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="122">
+        <v>11280.741421999999</v>
+      </c>
+      <c r="D26" s="123">
+        <v>5634.0468659999997</v>
+      </c>
+      <c r="E26" s="124">
+        <v>4947.0446599999996</v>
+      </c>
+      <c r="F26" s="124">
+        <v>465.93633699999998</v>
+      </c>
+      <c r="G26" s="125">
+        <v>233.713559</v>
+      </c>
+      <c r="H26" s="126">
+        <v>10277.192274000001</v>
+      </c>
+      <c r="I26" s="183">
+        <v>91.103872427721356</v>
+      </c>
+      <c r="J26" s="127">
+        <v>76968.023675663877</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A27" s="120"/>
+      <c r="B27" s="113" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="129">
+        <v>30163.692535999999</v>
+      </c>
+      <c r="D27" s="130">
+        <v>15020.950930999999</v>
+      </c>
+      <c r="E27" s="131">
+        <v>13415.567902999999</v>
+      </c>
+      <c r="F27" s="131">
+        <v>1222.977934</v>
+      </c>
+      <c r="G27" s="132">
+        <v>504.19576799999999</v>
+      </c>
+      <c r="H27" s="133">
+        <v>27593.232891</v>
+      </c>
+      <c r="I27" s="184">
+        <v>91.478299144137651</v>
+      </c>
+      <c r="J27" s="134">
+        <v>76445.061929139847</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A28" s="120"/>
+      <c r="B28" s="121" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" s="122">
+        <v>28223.677595000001</v>
+      </c>
+      <c r="D28" s="123">
+        <v>12740.171786000001</v>
+      </c>
+      <c r="E28" s="124">
+        <v>13162.050133999999</v>
+      </c>
+      <c r="F28" s="124">
+        <v>1366.425442</v>
+      </c>
+      <c r="G28" s="125">
+        <v>955.03023299999995</v>
+      </c>
+      <c r="H28" s="126">
+        <v>25751.318356</v>
+      </c>
+      <c r="I28" s="183">
+        <v>91.240123719957765</v>
+      </c>
+      <c r="J28" s="127">
+        <v>78917.548883638345</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A29" s="120"/>
+      <c r="B29" s="113" t="s">
+        <v>115</v>
+      </c>
+      <c r="C29" s="122">
+        <v>48375.726238000003</v>
+      </c>
+      <c r="D29" s="123">
+        <v>22489.281415000001</v>
+      </c>
+      <c r="E29" s="124">
+        <v>22830.666518000002</v>
+      </c>
+      <c r="F29" s="124">
+        <v>1932.5128830000001</v>
+      </c>
+      <c r="G29" s="125">
+        <v>1123.2654219999999</v>
+      </c>
+      <c r="H29" s="126">
+        <v>44002.005900999997</v>
+      </c>
+      <c r="I29" s="183">
+        <v>90.958853381379598</v>
+      </c>
+      <c r="J29" s="127">
+        <v>75013.802701541805</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A30" s="120"/>
+      <c r="B30" s="113" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" s="122">
+        <v>99413.259676000001</v>
+      </c>
+      <c r="D30" s="123">
+        <v>44813.614083</v>
+      </c>
+      <c r="E30" s="124">
+        <v>45546.639277000002</v>
+      </c>
+      <c r="F30" s="124">
+        <v>4771.0218949999999</v>
+      </c>
+      <c r="G30" s="125">
+        <v>4281.9844210000001</v>
+      </c>
+      <c r="H30" s="126">
+        <v>90800.967430000004</v>
+      </c>
+      <c r="I30" s="183">
+        <v>91.336877722279183</v>
+      </c>
+      <c r="J30" s="127">
+        <v>86882.159001110791</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A31" s="120"/>
+      <c r="B31" s="113" t="s">
+        <v>117</v>
+      </c>
+      <c r="C31" s="122">
+        <v>24119.607785</v>
+      </c>
+      <c r="D31" s="123">
+        <v>11406.755142</v>
+      </c>
+      <c r="E31" s="124">
+        <v>11095.20492</v>
+      </c>
+      <c r="F31" s="124">
+        <v>985.04814399999998</v>
+      </c>
+      <c r="G31" s="125">
+        <v>632.59957899999995</v>
+      </c>
+      <c r="H31" s="126">
+        <v>22051.300479000001</v>
+      </c>
+      <c r="I31" s="183">
+        <v>91.424788809019191</v>
+      </c>
+      <c r="J31" s="127">
+        <v>77521.109048776096</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A32" s="120"/>
+      <c r="B32" s="128" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" s="129">
+        <v>18713.795836000001</v>
+      </c>
+      <c r="D32" s="130">
+        <v>9728.0676920000005</v>
+      </c>
+      <c r="E32" s="131">
+        <v>7891.1705700000002</v>
+      </c>
+      <c r="F32" s="131">
+        <v>671.534403</v>
+      </c>
+      <c r="G32" s="132">
+        <v>423.02317099999999</v>
+      </c>
+      <c r="H32" s="133">
+        <v>17125.342186999998</v>
+      </c>
+      <c r="I32" s="184">
+        <v>91.511857546589937</v>
+      </c>
+      <c r="J32" s="134">
+        <v>84514.898142042934</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A33" s="120"/>
+      <c r="B33" s="113" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" s="122">
+        <v>40592.943149999999</v>
+      </c>
+      <c r="D33" s="123">
+        <v>21057.969644000001</v>
+      </c>
+      <c r="E33" s="124">
+        <v>16627.541012000002</v>
+      </c>
+      <c r="F33" s="124">
+        <v>1676.500886</v>
+      </c>
+      <c r="G33" s="125">
+        <v>1230.9316080000001</v>
+      </c>
+      <c r="H33" s="126">
+        <v>37293.003977</v>
+      </c>
+      <c r="I33" s="183">
+        <v>91.870658008693809</v>
+      </c>
+      <c r="J33" s="127">
+        <v>92263.399042657649</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A34" s="120"/>
+      <c r="B34" s="113" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" s="122">
+        <v>134509.100236</v>
+      </c>
+      <c r="D34" s="123">
+        <v>66193.676867999995</v>
+      </c>
+      <c r="E34" s="124">
+        <v>54862.632319999997</v>
+      </c>
+      <c r="F34" s="124">
+        <v>6825.0299480000003</v>
+      </c>
+      <c r="G34" s="125">
+        <v>6627.7610999999997</v>
+      </c>
+      <c r="H34" s="126">
+        <v>123774.782154</v>
+      </c>
+      <c r="I34" s="183">
+        <v>92.019634312350362</v>
+      </c>
+      <c r="J34" s="127">
+        <v>98752.354101249191</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A35" s="120"/>
+      <c r="B35" s="113" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" s="122">
+        <v>84081.541415</v>
+      </c>
+      <c r="D35" s="123">
+        <v>41878.988151999998</v>
+      </c>
+      <c r="E35" s="124">
+        <v>36047.255990999998</v>
+      </c>
+      <c r="F35" s="124">
+        <v>3909.09069</v>
+      </c>
+      <c r="G35" s="125">
+        <v>2246.2065819999998</v>
+      </c>
+      <c r="H35" s="126">
+        <v>76847.925233999995</v>
+      </c>
+      <c r="I35" s="183">
+        <v>91.396903459111016</v>
+      </c>
+      <c r="J35" s="127">
+        <v>90880.198159082822</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A36" s="120"/>
+      <c r="B36" s="113" t="s">
+        <v>122</v>
+      </c>
+      <c r="C36" s="122">
+        <v>21685.788353</v>
+      </c>
+      <c r="D36" s="123">
+        <v>10879.271444</v>
+      </c>
+      <c r="E36" s="124">
+        <v>9300.8517069999998</v>
+      </c>
+      <c r="F36" s="124">
+        <v>935.32738500000005</v>
+      </c>
+      <c r="G36" s="125">
+        <v>570.33781699999997</v>
+      </c>
+      <c r="H36" s="126">
+        <v>19847.404586000001</v>
+      </c>
+      <c r="I36" s="183">
+        <v>91.522633454339328</v>
+      </c>
+      <c r="J36" s="127">
+        <v>85827.884847981128</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A37" s="120"/>
+      <c r="B37" s="113" t="s">
+        <v>123</v>
+      </c>
+      <c r="C37" s="129">
+        <v>15533.413334000001</v>
+      </c>
+      <c r="D37" s="130">
+        <v>7771.4450850000003</v>
+      </c>
+      <c r="E37" s="131">
+        <v>6728.0377129999997</v>
+      </c>
+      <c r="F37" s="131">
+        <v>527.11822700000005</v>
+      </c>
+      <c r="G37" s="132">
+        <v>506.81230900000003</v>
+      </c>
+      <c r="H37" s="133">
+        <v>14377.090757</v>
+      </c>
+      <c r="I37" s="184">
+        <v>92.555901577221235</v>
+      </c>
+      <c r="J37" s="134">
+        <v>86877.857077339533</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A38" s="120"/>
+      <c r="B38" s="121" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" s="122">
+        <v>8715.6271689999994</v>
+      </c>
+      <c r="D38" s="123">
+        <v>4898.3498840000002</v>
+      </c>
+      <c r="E38" s="124">
+        <v>3396.9965269999998</v>
+      </c>
+      <c r="F38" s="124">
+        <v>302.40678000000003</v>
+      </c>
+      <c r="G38" s="125">
+        <v>117.87397799999999</v>
+      </c>
+      <c r="H38" s="126">
+        <v>8026.6818970000004</v>
+      </c>
+      <c r="I38" s="183">
+        <v>92.095287480280703</v>
+      </c>
+      <c r="J38" s="127">
+        <v>85610.152338761953</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A39" s="120"/>
+      <c r="B39" s="113" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" s="122">
+        <v>11228.108704</v>
+      </c>
+      <c r="D39" s="123">
+        <v>5936.8367930000004</v>
+      </c>
+      <c r="E39" s="124">
+        <v>4773.1621599999999</v>
+      </c>
+      <c r="F39" s="124">
+        <v>392.38514900000001</v>
+      </c>
+      <c r="G39" s="125">
+        <v>125.724602</v>
+      </c>
+      <c r="H39" s="126">
+        <v>10281.653757</v>
+      </c>
+      <c r="I39" s="183">
+        <v>91.570664553124374</v>
+      </c>
+      <c r="J39" s="127">
+        <v>83645.164852683723</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A40" s="120"/>
+      <c r="B40" s="113" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" s="122">
+        <v>29524.130299</v>
+      </c>
+      <c r="D40" s="123">
+        <v>15861.055872999999</v>
+      </c>
+      <c r="E40" s="124">
+        <v>11961.28464</v>
+      </c>
+      <c r="F40" s="124">
+        <v>1336.0184019999999</v>
+      </c>
+      <c r="G40" s="125">
+        <v>365.77138400000001</v>
+      </c>
+      <c r="H40" s="126">
+        <v>27221.59258</v>
+      </c>
+      <c r="I40" s="183">
+        <v>92.20116665357628</v>
+      </c>
+      <c r="J40" s="127">
+        <v>87692.484507452231</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A41" s="120"/>
+      <c r="B41" s="113" t="s">
+        <v>127</v>
+      </c>
+      <c r="C41" s="122">
+        <v>45845.672630000001</v>
+      </c>
+      <c r="D41" s="123">
+        <v>23105.834881999999</v>
+      </c>
+      <c r="E41" s="124">
+        <v>19652.329269999998</v>
+      </c>
+      <c r="F41" s="124">
+        <v>2172.5659740000001</v>
+      </c>
+      <c r="G41" s="125">
+        <v>914.94250399999999</v>
+      </c>
+      <c r="H41" s="126">
+        <v>41837.706022999999</v>
+      </c>
+      <c r="I41" s="183">
+        <v>91.257699195851018</v>
+      </c>
+      <c r="J41" s="127">
+        <v>92897.903227113755</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A42" s="120"/>
+      <c r="B42" s="128" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="129">
+        <v>24481.241592999999</v>
+      </c>
+      <c r="D42" s="130">
+        <v>13599.762978999999</v>
+      </c>
+      <c r="E42" s="131">
+        <v>9654.3555780000006</v>
+      </c>
+      <c r="F42" s="131">
+        <v>898.70915100000002</v>
+      </c>
+      <c r="G42" s="132">
+        <v>328.41388499999999</v>
+      </c>
+      <c r="H42" s="133">
+        <v>22510.259327</v>
+      </c>
+      <c r="I42" s="184">
+        <v>91.949010190056825</v>
+      </c>
+      <c r="J42" s="134">
+        <v>89993.315515707596</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A43" s="120"/>
+      <c r="B43" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="122">
+        <v>13307.145087000001</v>
+      </c>
+      <c r="D43" s="123">
+        <v>7398.3416379999999</v>
+      </c>
+      <c r="E43" s="124">
+        <v>5155.1243299999996</v>
+      </c>
+      <c r="F43" s="124">
+        <v>532.86092199999996</v>
+      </c>
+      <c r="G43" s="125">
+        <v>220.818197</v>
+      </c>
+      <c r="H43" s="126">
+        <v>12241.727816000001</v>
+      </c>
+      <c r="I43" s="183">
+        <v>91.993645037801343</v>
+      </c>
+      <c r="J43" s="127">
+        <v>94901.904771074027</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A44" s="120"/>
+      <c r="B44" s="113" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" s="122">
+        <v>15402.346856</v>
+      </c>
+      <c r="D44" s="123">
+        <v>7556.3880120000003</v>
+      </c>
+      <c r="E44" s="124">
+        <v>6831.6954230000001</v>
+      </c>
+      <c r="F44" s="124">
+        <v>695.88196200000004</v>
+      </c>
+      <c r="G44" s="125">
+        <v>318.38145900000001</v>
+      </c>
+      <c r="H44" s="126">
+        <v>14084.54045</v>
+      </c>
+      <c r="I44" s="183">
+        <v>91.444119403877423</v>
+      </c>
+      <c r="J44" s="127">
+        <v>86535.872395891856</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A45" s="120"/>
+      <c r="B45" s="113" t="s">
+        <v>131</v>
+      </c>
+      <c r="C45" s="122">
+        <v>21505.134675000001</v>
+      </c>
+      <c r="D45" s="123">
+        <v>11070.615135</v>
+      </c>
+      <c r="E45" s="124">
+        <v>9228.750387</v>
+      </c>
+      <c r="F45" s="124">
+        <v>780.91487400000005</v>
+      </c>
+      <c r="G45" s="125">
+        <v>424.85427900000002</v>
+      </c>
+      <c r="H45" s="126">
+        <v>19786.497712</v>
+      </c>
+      <c r="I45" s="183">
+        <v>92.008248313841349</v>
+      </c>
+      <c r="J45" s="127">
+        <v>84036.274193737467</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A46" s="120"/>
+      <c r="B46" s="113" t="s">
+        <v>132</v>
+      </c>
+      <c r="C46" s="122">
+        <v>14406.479417</v>
+      </c>
+      <c r="D46" s="123">
+        <v>8927.7612530000006</v>
+      </c>
+      <c r="E46" s="124">
+        <v>4852.1867069999998</v>
+      </c>
+      <c r="F46" s="124">
+        <v>433.557278</v>
+      </c>
+      <c r="G46" s="125">
+        <v>192.97417899999999</v>
+      </c>
+      <c r="H46" s="126">
+        <v>13333.526619</v>
+      </c>
+      <c r="I46" s="183">
+        <v>92.552290070717149</v>
+      </c>
+      <c r="J46" s="127">
+        <v>102437.3345350086</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A47" s="120"/>
+      <c r="B47" s="113" t="s">
+        <v>133</v>
+      </c>
+      <c r="C47" s="129">
+        <v>83105.566655999995</v>
+      </c>
+      <c r="D47" s="130">
+        <v>45842.504196000002</v>
+      </c>
+      <c r="E47" s="131">
+        <v>31528.756893999998</v>
+      </c>
+      <c r="F47" s="131">
+        <v>3619.8607200000001</v>
+      </c>
+      <c r="G47" s="132">
+        <v>2114.4448459999999</v>
+      </c>
+      <c r="H47" s="133">
+        <v>76640.745320999995</v>
+      </c>
+      <c r="I47" s="184">
+        <v>92.220952704937417</v>
+      </c>
+      <c r="J47" s="134">
+        <v>102830.38905393719</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A48" s="120"/>
+      <c r="B48" s="121" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" s="122">
+        <v>13528.275374999999</v>
+      </c>
+      <c r="D48" s="123">
+        <v>7573.9637380000004</v>
+      </c>
+      <c r="E48" s="124">
+        <v>5272.4506970000002</v>
+      </c>
+      <c r="F48" s="124">
+        <v>476.67911400000003</v>
+      </c>
+      <c r="G48" s="125">
+        <v>205.181826</v>
+      </c>
+      <c r="H48" s="126">
+        <v>12342.397927</v>
+      </c>
+      <c r="I48" s="183">
+        <v>91.23408257795019</v>
+      </c>
+      <c r="J48" s="127">
+        <v>96952.559393700503</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A49" s="120"/>
+      <c r="B49" s="113" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="122">
+        <v>22662.286814999999</v>
+      </c>
+      <c r="D49" s="123">
+        <v>12781.923608999999</v>
+      </c>
+      <c r="E49" s="124">
+        <v>8709.5020050000003</v>
+      </c>
+      <c r="F49" s="124">
+        <v>874.46395700000005</v>
+      </c>
+      <c r="G49" s="125">
+        <v>296.397244</v>
+      </c>
+      <c r="H49" s="126">
+        <v>20673.962471999999</v>
+      </c>
+      <c r="I49" s="183">
+        <v>91.226285505821309</v>
+      </c>
+      <c r="J49" s="127">
+        <v>93575.05198548206</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A50" s="120"/>
+      <c r="B50" s="113" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="122">
+        <v>29898.430560000001</v>
+      </c>
+      <c r="D50" s="123">
+        <v>17111.941126000002</v>
+      </c>
+      <c r="E50" s="124">
+        <v>11223.021231000001</v>
+      </c>
+      <c r="F50" s="124">
+        <v>1122.7958080000001</v>
+      </c>
+      <c r="G50" s="125">
+        <v>440.67239499999999</v>
+      </c>
+      <c r="H50" s="126">
+        <v>27566.494811</v>
+      </c>
+      <c r="I50" s="183">
+        <v>92.200474388378737</v>
+      </c>
+      <c r="J50" s="127">
+        <v>95893.461454578108</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A51" s="120"/>
+      <c r="B51" s="113" t="s">
+        <v>137</v>
+      </c>
+      <c r="C51" s="122">
+        <v>20276.802824999999</v>
+      </c>
+      <c r="D51" s="123">
+        <v>11427.075213</v>
+      </c>
+      <c r="E51" s="124">
+        <v>7899.5489690000004</v>
+      </c>
+      <c r="F51" s="124">
+        <v>601.03434000000004</v>
+      </c>
+      <c r="G51" s="125">
+        <v>349.14430299999998</v>
+      </c>
+      <c r="H51" s="126">
+        <v>18843.851376999999</v>
+      </c>
+      <c r="I51" s="183">
+        <v>92.933050341480552</v>
+      </c>
+      <c r="J51" s="127">
+        <v>94667.364606190764</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A52" s="120"/>
+      <c r="B52" s="128" t="s">
+        <v>138</v>
+      </c>
+      <c r="C52" s="129">
+        <v>16267.856406999999</v>
+      </c>
+      <c r="D52" s="130">
+        <v>8408.5551390000001</v>
+      </c>
+      <c r="E52" s="131">
+        <v>6970.294312</v>
+      </c>
+      <c r="F52" s="131">
+        <v>595.09386199999994</v>
+      </c>
+      <c r="G52" s="132">
+        <v>293.913094</v>
+      </c>
+      <c r="H52" s="133">
+        <v>14951.203216</v>
+      </c>
+      <c r="I52" s="184">
+        <v>91.906412510295766</v>
+      </c>
+      <c r="J52" s="134">
+        <v>82997.150108415604</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A53" s="120"/>
+      <c r="B53" s="113" t="s">
+        <v>139</v>
+      </c>
+      <c r="C53" s="122">
+        <v>27971.118835000001</v>
+      </c>
+      <c r="D53" s="123">
+        <v>16451.999715000002</v>
+      </c>
+      <c r="E53" s="124">
+        <v>10260.158998000001</v>
+      </c>
+      <c r="F53" s="124">
+        <v>820.46566499999994</v>
+      </c>
+      <c r="G53" s="125">
+        <v>438.49445700000001</v>
+      </c>
+      <c r="H53" s="126">
+        <v>25813.766737999998</v>
+      </c>
+      <c r="I53" s="183">
+        <v>92.287215575014741</v>
+      </c>
+      <c r="J53" s="127">
+        <v>98438.902522285993</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="13.9" customHeight="1" thickBot="1">
+      <c r="A54" s="120"/>
+      <c r="B54" s="135" t="s">
+        <v>140</v>
+      </c>
+      <c r="C54" s="136">
+        <v>15337.792887</v>
+      </c>
+      <c r="D54" s="137">
+        <v>8870.8746030000002</v>
+      </c>
+      <c r="E54" s="138">
+        <v>5654.528182</v>
+      </c>
+      <c r="F54" s="138">
+        <v>429.12631900000002</v>
+      </c>
+      <c r="G54" s="139">
+        <v>383.26378299999999</v>
+      </c>
+      <c r="H54" s="140">
+        <v>14116.545808999999</v>
+      </c>
+      <c r="I54" s="185">
+        <v>92.03766091381307</v>
+      </c>
+      <c r="J54" s="141">
+        <v>90511.415208577993</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B55" s="189" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B56" s="189" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B57" s="189" t="s">
+        <v>153</v>
+      </c>
+      <c r="C57" s="186"/>
+      <c r="D57" s="186"/>
+      <c r="E57" s="186"/>
+      <c r="F57" s="186"/>
+      <c r="G57" s="186"/>
+      <c r="H57" s="186"/>
+      <c r="I57" s="186"/>
+      <c r="J57" s="187"/>
+    </row>
+    <row r="58" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B58" s="190" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B59" s="191" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="J4:J6"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="G1:J1"/>
+    <mergeCell ref="B1:F1"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="1.7322834645669289" right="0.31496062992125978" top="0.31496062992125978" bottom="0.23622047244094491" header="0.35433070866141742" footer="0.31496062992125978"/>
+  <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>総括表</vt:lpstr>
       <vt:lpstr>被保険者数</vt:lpstr>
       <vt:lpstr>被保険者数（現役並み再掲）</vt:lpstr>
       <vt:lpstr>被保険者数（一般Ⅱ再掲）</vt:lpstr>
+      <vt:lpstr>医療給付の状況</vt:lpstr>
+      <vt:lpstr>医療給付の状況!Print_Area</vt:lpstr>
       <vt:lpstr>総括表!Print_Area</vt:lpstr>
-      <vt:lpstr>被保険者数!Print_Area</vt:lpstr>
       <vt:lpstr>'被保険者数（一般Ⅱ再掲）'!Print_Area</vt:lpstr>
       <vt:lpstr>'被保険者数（現役並み再掲）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>