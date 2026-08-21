--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1953E435-83E0-44AF-9503-8D81702E26EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{577C3F7B-47C1-4B0B-904B-DE0CED3D4521}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{478A21D7-DBA2-40CC-9B07-A021FAAA5E3B}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E64932DD-DB2B-420F-A78F-0B58F79D2E97}"/>
   </bookViews>
   <sheets>
-    <sheet name="産地水揚量・価格（147漁港）品目別水揚量・価額・価格表" sheetId="4" r:id="rId1"/>
+    <sheet name="産地水揚量・価格（147漁港）品目別水揚量・価額・価格表" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'産地水揚量・価格（147漁港）品目別水揚量・価額・価格表'!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="131">
   <si>
     <t>産地水産物流通調査（2024年）</t>
     <rPh sb="0" eb="2">
       <t>サンチ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>スイサンブツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>リュウツウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t xml:space="preserve">１　産 地 上 場 水 揚 量 ・ 卸 売 価 格 （147漁港） </t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t xml:space="preserve">(1) 品目別上場水揚量・上場水揚価額・卸売価格  </t>
@@ -153,50 +153,53 @@
   </si>
   <si>
     <t>上場水揚量</t>
   </si>
   <si>
     <t>上場水揚価額</t>
     <rPh sb="0" eb="2">
       <t>ジョウジョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ミズア</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>卸売価格</t>
     <rPh sb="0" eb="2">
       <t>オロシウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カカク</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
+    <t>総数</t>
+  </si>
+  <si>
     <t>（貝類・海藻類を含む。）</t>
     <rPh sb="1" eb="3">
       <t>カイルイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カイソウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ルイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>フク</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>魚類・水産動物類計</t>
     <rPh sb="0" eb="1">
       <t>サカナ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>タグイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>スイサン</t>
@@ -714,67 +717,63 @@
     <rPh sb="14" eb="15">
       <t>レイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>レイトウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ヒン</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>シオ</t>
     </rPh>
     <rPh sb="25" eb="28">
       <t>エンゾウヒン</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>ホ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>ホ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>セイヒン</t>
     </rPh>
     <phoneticPr fontId="7"/>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="###\ ###\ ###\ ##0\ ;;\-\ "/>
     <numFmt numFmtId="177" formatCode="##\ ###\ ###\ ###\ ##0;\ \-##0;\-\ "/>
-    <numFmt numFmtId="178" formatCode="#,##0_ "/>
+    <numFmt numFmtId="178" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="13"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
@@ -928,155 +927,143 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...17 lines deleted...]
-    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="3" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_1" xfId="2" xr:uid="{B27CFF7A-50BE-4818-B7C2-06CCCFAB0929}"/>
-    <cellStyle name="標準_月別結果表" xfId="1" xr:uid="{F57EEFE0-FAB4-414F-9A6B-75CFD351F010}"/>
+    <cellStyle name="標準_1" xfId="2" xr:uid="{B09F2B20-F117-4C27-BBBC-2CE5ED1604D1}"/>
+    <cellStyle name="標準_月別結果表" xfId="1" xr:uid="{4AB6EB60-5F33-4A05-9A0B-C6C3C8370486}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1371,3364 +1358,3364 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6BF1492-3667-45C2-9414-621F47E85314}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6840A7A-1785-491B-B405-6B8148B2C34A}">
+  <sheetPr codeName="Sheet08">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L155"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="8" ySplit="8" topLeftCell="I9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="S28" sqref="S28"/>
       <selection pane="topRight" activeCell="S28" sqref="S28"/>
       <selection pane="bottomLeft" activeCell="S28" sqref="S28"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="3" width="2.125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.75" style="3" customWidth="1"/>
     <col min="5" max="5" width="3.5" style="3" customWidth="1"/>
     <col min="6" max="6" width="4.625" style="5" customWidth="1"/>
     <col min="7" max="7" width="0.75" style="5" customWidth="1"/>
-    <col min="8" max="8" width="4" style="28" customWidth="1"/>
+    <col min="8" max="8" width="5" style="3" customWidth="1"/>
     <col min="9" max="11" width="20.875" style="2" customWidth="1"/>
     <col min="12" max="12" width="18.125" style="2" customWidth="1"/>
     <col min="13" max="16384" width="8" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24" customHeight="1">
       <c r="A1" s="1"/>
       <c r="E1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="24" customHeight="1">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
-      <c r="H2" s="29"/>
+      <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:12" ht="13.5" customHeight="1"/>
     <row r="4" spans="1:12" s="8" customFormat="1" ht="21" customHeight="1">
       <c r="C4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
-      <c r="H4" s="30"/>
+      <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="L4" s="9"/>
     </row>
     <row r="5" spans="1:12" ht="15.95" customHeight="1">
       <c r="K5" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15.95" customHeight="1">
       <c r="K6" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="5.0999999999999996" customHeight="1" thickBot="1"/>
     <row r="8" spans="1:12" s="15" customFormat="1" ht="42" customHeight="1" thickTop="1">
-      <c r="A8" s="35" t="s">
+      <c r="A8" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="35"/>
-[...5 lines deleted...]
-      <c r="H8" s="36"/>
+      <c r="B8" s="33"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="33"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="34"/>
       <c r="I8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>8</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
-      <c r="H9" s="31"/>
-[...5 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="H9" s="17"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="27"/>
+    </row>
+    <row r="10" spans="1:12" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A10" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="19">
+        <v>1</v>
+      </c>
+      <c r="I10" s="28">
+        <v>2121006</v>
+      </c>
+      <c r="J10" s="28">
+        <v>577653</v>
+      </c>
+      <c r="K10" s="28">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="21"/>
+      <c r="B11" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+    </row>
+    <row r="12" spans="1:12" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="21"/>
+      <c r="B12" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="30"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="19">
+        <v>2</v>
+      </c>
+      <c r="I12" s="28">
+        <v>1889219</v>
+      </c>
+      <c r="J12" s="28">
+        <v>513776</v>
+      </c>
+      <c r="K12" s="28">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="21"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+    </row>
+    <row r="14" spans="1:12" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="21"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="19">
+        <v>3</v>
+      </c>
+      <c r="I14" s="28">
+        <v>1647970</v>
+      </c>
+      <c r="J14" s="28">
+        <v>421649</v>
+      </c>
+      <c r="K14" s="28">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="21"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="19">
+        <v>4</v>
+      </c>
+      <c r="I15" s="28">
+        <v>240504</v>
+      </c>
+      <c r="J15" s="28">
+        <v>88817</v>
+      </c>
+      <c r="K15" s="28">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A16" s="21"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="19">
+        <v>5</v>
+      </c>
+      <c r="I16" s="28">
+        <v>2</v>
+      </c>
+      <c r="J16" s="28">
+        <v>6</v>
+      </c>
+      <c r="K16" s="28">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A17" s="21"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="28"/>
+    </row>
+    <row r="18" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="21"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="30"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="19">
+        <v>6</v>
+      </c>
+      <c r="I18" s="28">
+        <v>4588</v>
+      </c>
+      <c r="J18" s="28">
+        <v>12929</v>
+      </c>
+      <c r="K18" s="28">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A19" s="21"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="30"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="19">
+        <v>7</v>
+      </c>
+      <c r="I19" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="J19" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="K19" s="28" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A20" s="21"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="18"/>
+      <c r="H20" s="19">
+        <v>8</v>
+      </c>
+      <c r="I20" s="28">
+        <v>5453</v>
+      </c>
+      <c r="J20" s="28">
+        <v>9019</v>
+      </c>
+      <c r="K20" s="28">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A21" s="21"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="19">
+        <v>9</v>
+      </c>
+      <c r="I21" s="28">
+        <v>18478</v>
+      </c>
+      <c r="J21" s="28">
+        <v>8076</v>
+      </c>
+      <c r="K21" s="28">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A22" s="21"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="18"/>
+      <c r="H22" s="19">
+        <v>10</v>
+      </c>
+      <c r="I22" s="28">
+        <v>4307</v>
+      </c>
+      <c r="J22" s="28">
+        <v>1920</v>
+      </c>
+      <c r="K22" s="28">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="21"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="28"/>
+    </row>
+    <row r="24" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A24" s="21"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="30"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="19">
+        <v>11</v>
+      </c>
+      <c r="I24" s="28">
+        <v>3125</v>
+      </c>
+      <c r="J24" s="28">
+        <v>4763</v>
+      </c>
+      <c r="K24" s="28">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A25" s="21"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="30"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="19">
+        <v>12</v>
+      </c>
+      <c r="I25" s="28">
+        <v>14537</v>
+      </c>
+      <c r="J25" s="28">
+        <v>13975</v>
+      </c>
+      <c r="K25" s="28">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A26" s="21"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="19">
+        <v>13</v>
+      </c>
+      <c r="I26" s="28">
+        <v>6317</v>
+      </c>
+      <c r="J26" s="28">
+        <v>7159</v>
+      </c>
+      <c r="K26" s="28">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A27" s="21"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="E27" s="30"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="19">
+        <v>14</v>
+      </c>
+      <c r="I27" s="28">
+        <v>16999</v>
+      </c>
+      <c r="J27" s="28">
+        <v>8893</v>
+      </c>
+      <c r="K27" s="28">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A28" s="21"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="19">
+        <v>15</v>
+      </c>
+      <c r="I28" s="28">
+        <v>8848</v>
+      </c>
+      <c r="J28" s="28">
+        <v>6388</v>
+      </c>
+      <c r="K28" s="28">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A29" s="21"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="28"/>
+      <c r="K29" s="28"/>
+    </row>
+    <row r="30" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A30" s="21"/>
+      <c r="B30" s="18"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="30"/>
+      <c r="F30" s="30"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="19">
+        <v>16</v>
+      </c>
+      <c r="I30" s="28">
+        <v>15408</v>
+      </c>
+      <c r="J30" s="28">
+        <v>4244</v>
+      </c>
+      <c r="K30" s="28">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A31" s="21"/>
+      <c r="B31" s="18"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="30"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="19">
+        <v>17</v>
+      </c>
+      <c r="I31" s="28">
+        <v>620</v>
+      </c>
+      <c r="J31" s="28">
+        <v>422</v>
+      </c>
+      <c r="K31" s="28">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A32" s="21"/>
+      <c r="B32" s="18"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="30"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="19">
+        <v>18</v>
+      </c>
+      <c r="I32" s="28">
+        <v>65</v>
+      </c>
+      <c r="J32" s="28">
+        <v>42</v>
+      </c>
+      <c r="K32" s="28">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A33" s="21"/>
+      <c r="B33" s="18"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" s="30"/>
+      <c r="F33" s="30"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="19">
+        <v>19</v>
+      </c>
+      <c r="I33" s="28">
+        <v>2595</v>
+      </c>
+      <c r="J33" s="28">
+        <v>3119</v>
+      </c>
+      <c r="K33" s="28">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A34" s="21"/>
+      <c r="B34" s="18"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="30"/>
+      <c r="F34" s="30"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="19">
+        <v>20</v>
+      </c>
+      <c r="I34" s="28">
+        <v>481</v>
+      </c>
+      <c r="J34" s="28">
+        <v>425</v>
+      </c>
+      <c r="K34" s="28">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A35" s="21"/>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="19"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="28"/>
+      <c r="K35" s="28"/>
+    </row>
+    <row r="36" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A36" s="21"/>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="19">
+        <v>21</v>
+      </c>
+      <c r="I36" s="28">
+        <v>682</v>
+      </c>
+      <c r="J36" s="28">
+        <v>326</v>
+      </c>
+      <c r="K36" s="28">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A37" s="21"/>
+      <c r="B37" s="18"/>
+      <c r="C37" s="18"/>
+      <c r="D37" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="18"/>
+      <c r="H37" s="19">
+        <v>22</v>
+      </c>
+      <c r="I37" s="28">
+        <v>306</v>
+      </c>
+      <c r="J37" s="28">
+        <v>182</v>
+      </c>
+      <c r="K37" s="28">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A38" s="21"/>
+      <c r="B38" s="18"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="19">
+        <v>23</v>
+      </c>
+      <c r="I38" s="28">
+        <v>522</v>
+      </c>
+      <c r="J38" s="28">
+        <v>229</v>
+      </c>
+      <c r="K38" s="28">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A39" s="21"/>
+      <c r="B39" s="18"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="18"/>
+      <c r="H39" s="19">
+        <v>24</v>
+      </c>
+      <c r="I39" s="28">
+        <v>54050</v>
+      </c>
+      <c r="J39" s="28">
+        <v>18231</v>
+      </c>
+      <c r="K39" s="28">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A40" s="21"/>
+      <c r="B40" s="18"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="18"/>
+      <c r="H40" s="19">
+        <v>25</v>
+      </c>
+      <c r="I40" s="28">
+        <v>176940</v>
+      </c>
+      <c r="J40" s="28">
+        <v>45081</v>
+      </c>
+      <c r="K40" s="28">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A41" s="21"/>
+      <c r="B41" s="18"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="19"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+    </row>
+    <row r="42" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A42" s="21"/>
+      <c r="B42" s="18"/>
+      <c r="C42" s="18"/>
+      <c r="D42" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="19">
+        <v>26</v>
+      </c>
+      <c r="I42" s="28">
+        <v>7969</v>
+      </c>
+      <c r="J42" s="28">
+        <v>772</v>
+      </c>
+      <c r="K42" s="28">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A43" s="21"/>
+      <c r="B43" s="18"/>
+      <c r="C43" s="18"/>
+      <c r="D43" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="19">
+        <v>27</v>
+      </c>
+      <c r="I43" s="28">
+        <v>11609</v>
+      </c>
+      <c r="J43" s="28">
+        <v>2974</v>
+      </c>
+      <c r="K43" s="28">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A44" s="21"/>
+      <c r="B44" s="18"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="E44" s="30"/>
+      <c r="F44" s="30"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="19">
+        <v>28</v>
+      </c>
+      <c r="I44" s="28">
+        <v>34184</v>
+      </c>
+      <c r="J44" s="28">
+        <v>33331</v>
+      </c>
+      <c r="K44" s="28">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A45" s="21"/>
+      <c r="B45" s="18"/>
+      <c r="C45" s="18"/>
+      <c r="D45" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" s="30"/>
+      <c r="F45" s="30"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="19">
+        <v>29</v>
+      </c>
+      <c r="I45" s="28">
+        <v>1</v>
+      </c>
+      <c r="J45" s="28">
+        <v>0</v>
+      </c>
+      <c r="K45" s="28">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A46" s="21"/>
+      <c r="B46" s="18"/>
+      <c r="C46" s="18"/>
+      <c r="D46" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" s="30"/>
+      <c r="F46" s="30"/>
+      <c r="G46" s="18"/>
+      <c r="H46" s="19">
+        <v>30</v>
+      </c>
+      <c r="I46" s="28">
+        <v>2584</v>
+      </c>
+      <c r="J46" s="28">
+        <v>1432</v>
+      </c>
+      <c r="K46" s="28">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A47" s="21"/>
+      <c r="B47" s="18"/>
+      <c r="C47" s="18"/>
+      <c r="D47" s="18"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="18"/>
+      <c r="H47" s="19"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="28"/>
+      <c r="K47" s="28"/>
+    </row>
+    <row r="48" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A48" s="21"/>
+      <c r="B48" s="18"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="30"/>
+      <c r="F48" s="30"/>
+      <c r="G48" s="18"/>
+      <c r="H48" s="19">
+        <v>31</v>
+      </c>
+      <c r="I48" s="28">
+        <v>271</v>
+      </c>
+      <c r="J48" s="28">
+        <v>32</v>
+      </c>
+      <c r="K48" s="28">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A49" s="21"/>
+      <c r="B49" s="18"/>
+      <c r="C49" s="18"/>
+      <c r="D49" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E49" s="30"/>
+      <c r="F49" s="30"/>
+      <c r="G49" s="18"/>
+      <c r="H49" s="19">
+        <v>32</v>
+      </c>
+      <c r="I49" s="28">
+        <v>10249</v>
+      </c>
+      <c r="J49" s="28">
+        <v>1696</v>
+      </c>
+      <c r="K49" s="28">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A50" s="21"/>
+      <c r="B50" s="18"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E50" s="30"/>
+      <c r="F50" s="30"/>
+      <c r="G50" s="18"/>
+      <c r="H50" s="19">
+        <v>33</v>
+      </c>
+      <c r="I50" s="28">
+        <v>619828</v>
+      </c>
+      <c r="J50" s="28">
+        <v>43019</v>
+      </c>
+      <c r="K50" s="28">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A51" s="21"/>
+      <c r="B51" s="18"/>
+      <c r="C51" s="18"/>
+      <c r="D51" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" s="30"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="18"/>
+      <c r="H51" s="19">
+        <v>34</v>
+      </c>
+      <c r="I51" s="28">
+        <v>45277</v>
+      </c>
+      <c r="J51" s="28">
+        <v>4133</v>
+      </c>
+      <c r="K51" s="28">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A52" s="21"/>
+      <c r="B52" s="18"/>
+      <c r="C52" s="18"/>
+      <c r="D52" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="E52" s="30"/>
+      <c r="F52" s="30"/>
+      <c r="G52" s="18"/>
+      <c r="H52" s="19">
+        <v>35</v>
+      </c>
+      <c r="I52" s="28">
+        <v>33058</v>
+      </c>
+      <c r="J52" s="28">
+        <v>2614</v>
+      </c>
+      <c r="K52" s="28">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A53" s="21"/>
+      <c r="B53" s="18"/>
+      <c r="C53" s="18"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="18"/>
+      <c r="F53" s="18"/>
+      <c r="G53" s="18"/>
+      <c r="H53" s="19"/>
+      <c r="I53" s="28"/>
+      <c r="J53" s="28"/>
+      <c r="K53" s="28"/>
+    </row>
+    <row r="54" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A54" s="21"/>
+      <c r="B54" s="18"/>
+      <c r="C54" s="18"/>
+      <c r="D54" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="E54" s="30"/>
+      <c r="F54" s="30"/>
+      <c r="G54" s="18"/>
+      <c r="H54" s="19">
+        <v>36</v>
+      </c>
+      <c r="I54" s="28">
+        <v>3178</v>
+      </c>
+      <c r="J54" s="28">
+        <v>2024</v>
+      </c>
+      <c r="K54" s="28">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A55" s="21"/>
+      <c r="B55" s="18"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="E55" s="30"/>
+      <c r="F55" s="30"/>
+      <c r="G55" s="18"/>
+      <c r="H55" s="19">
+        <v>37</v>
+      </c>
+      <c r="I55" s="28">
+        <v>74044</v>
+      </c>
+      <c r="J55" s="28">
+        <v>18353</v>
+      </c>
+      <c r="K55" s="28">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A56" s="21"/>
+      <c r="B56" s="18"/>
+      <c r="C56" s="18"/>
+      <c r="D56" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="E56" s="30"/>
+      <c r="F56" s="30"/>
+      <c r="G56" s="18"/>
+      <c r="H56" s="19">
+        <v>38</v>
+      </c>
+      <c r="I56" s="28">
+        <v>10647</v>
+      </c>
+      <c r="J56" s="28">
+        <v>1271</v>
+      </c>
+      <c r="K56" s="28">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A57" s="21"/>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="E57" s="30"/>
+      <c r="F57" s="30"/>
+      <c r="G57" s="18"/>
+      <c r="H57" s="19">
+        <v>39</v>
+      </c>
+      <c r="I57" s="28">
+        <v>233727</v>
+      </c>
+      <c r="J57" s="28">
+        <v>31678</v>
+      </c>
+      <c r="K57" s="28">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A58" s="21"/>
+      <c r="B58" s="18"/>
+      <c r="C58" s="18"/>
+      <c r="D58" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="E58" s="30"/>
+      <c r="F58" s="30"/>
+      <c r="G58" s="18"/>
+      <c r="H58" s="19">
+        <v>40</v>
+      </c>
+      <c r="I58" s="28">
+        <v>38900</v>
+      </c>
+      <c r="J58" s="28">
+        <v>18007</v>
+      </c>
+      <c r="K58" s="28">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A59" s="21"/>
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="18"/>
+      <c r="F59" s="18"/>
+      <c r="G59" s="18"/>
+      <c r="H59" s="19"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="28"/>
+      <c r="K59" s="28"/>
+    </row>
+    <row r="60" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A60" s="21"/>
+      <c r="B60" s="18"/>
+      <c r="C60" s="18"/>
+      <c r="D60" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="18"/>
+      <c r="H60" s="19">
+        <v>41</v>
+      </c>
+      <c r="I60" s="28">
+        <v>60807</v>
+      </c>
+      <c r="J60" s="28">
+        <v>30719</v>
+      </c>
+      <c r="K60" s="28">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A61" s="21"/>
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="E61" s="30"/>
+      <c r="F61" s="30"/>
+      <c r="G61" s="18"/>
+      <c r="H61" s="19">
+        <v>42</v>
+      </c>
+      <c r="I61" s="28">
+        <v>3517</v>
+      </c>
+      <c r="J61" s="28">
+        <v>3539</v>
+      </c>
+      <c r="K61" s="28">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A62" s="21"/>
+      <c r="B62" s="18"/>
+      <c r="C62" s="18"/>
+      <c r="D62" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="E62" s="30"/>
+      <c r="F62" s="30"/>
+      <c r="G62" s="18"/>
+      <c r="H62" s="19">
+        <v>43</v>
+      </c>
+      <c r="I62" s="28">
+        <v>19167</v>
+      </c>
+      <c r="J62" s="28">
+        <v>6657</v>
+      </c>
+      <c r="K62" s="28">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A63" s="21"/>
+      <c r="B63" s="18"/>
+      <c r="C63" s="18"/>
+      <c r="D63" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="E63" s="30"/>
+      <c r="F63" s="30"/>
+      <c r="G63" s="18"/>
+      <c r="H63" s="19">
+        <v>44</v>
+      </c>
+      <c r="I63" s="28">
+        <v>11</v>
+      </c>
+      <c r="J63" s="28">
+        <v>2</v>
+      </c>
+      <c r="K63" s="28">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A64" s="21"/>
+      <c r="B64" s="18"/>
+      <c r="C64" s="18"/>
+      <c r="D64" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="E64" s="30"/>
+      <c r="F64" s="30"/>
+      <c r="G64" s="18"/>
+      <c r="H64" s="19">
+        <v>45</v>
+      </c>
+      <c r="I64" s="28">
+        <v>39363</v>
+      </c>
+      <c r="J64" s="28">
+        <v>9946</v>
+      </c>
+      <c r="K64" s="28">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A65" s="21"/>
+      <c r="B65" s="18"/>
+      <c r="C65" s="18"/>
+      <c r="D65" s="18"/>
+      <c r="E65" s="18"/>
+      <c r="F65" s="18"/>
+      <c r="G65" s="18"/>
+      <c r="H65" s="19"/>
+      <c r="I65" s="28"/>
+      <c r="J65" s="28"/>
+      <c r="K65" s="28"/>
+    </row>
+    <row r="66" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A66" s="21"/>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="E66" s="30"/>
+      <c r="F66" s="30"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="19">
+        <v>46</v>
+      </c>
+      <c r="I66" s="28">
+        <v>0</v>
+      </c>
+      <c r="J66" s="28">
+        <v>0</v>
+      </c>
+      <c r="K66" s="28">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A67" s="21"/>
+      <c r="B67" s="18"/>
+      <c r="C67" s="18"/>
+      <c r="D67" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="E67" s="30"/>
+      <c r="F67" s="30"/>
+      <c r="G67" s="18"/>
+      <c r="H67" s="19">
+        <v>47</v>
+      </c>
+      <c r="I67" s="28">
+        <v>101681</v>
+      </c>
+      <c r="J67" s="28">
+        <v>6457</v>
+      </c>
+      <c r="K67" s="28">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A68" s="21"/>
+      <c r="B68" s="18"/>
+      <c r="C68" s="18"/>
+      <c r="D68" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="E68" s="30"/>
+      <c r="F68" s="30"/>
+      <c r="G68" s="18"/>
+      <c r="H68" s="19">
+        <v>48</v>
+      </c>
+      <c r="I68" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="J68" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="K68" s="28" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A69" s="21"/>
+      <c r="B69" s="18"/>
+      <c r="C69" s="18"/>
+      <c r="D69" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E69" s="30"/>
+      <c r="F69" s="30"/>
+      <c r="G69" s="18"/>
+      <c r="H69" s="19">
+        <v>49</v>
+      </c>
+      <c r="I69" s="28">
+        <v>15541</v>
+      </c>
+      <c r="J69" s="28">
+        <v>2409</v>
+      </c>
+      <c r="K69" s="28">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A70" s="21"/>
+      <c r="B70" s="18"/>
+      <c r="C70" s="18"/>
+      <c r="D70" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="E70" s="30"/>
+      <c r="F70" s="30"/>
+      <c r="G70" s="18"/>
+      <c r="H70" s="19">
+        <v>50</v>
+      </c>
+      <c r="I70" s="28">
+        <v>58</v>
+      </c>
+      <c r="J70" s="28">
+        <v>130</v>
+      </c>
+      <c r="K70" s="28">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A71" s="21"/>
+      <c r="B71" s="18"/>
+      <c r="C71" s="18"/>
+      <c r="D71" s="18"/>
+      <c r="E71" s="18"/>
+      <c r="F71" s="18"/>
+      <c r="G71" s="18"/>
+      <c r="H71" s="19"/>
+      <c r="I71" s="28"/>
+      <c r="J71" s="28"/>
+      <c r="K71" s="28"/>
+    </row>
+    <row r="72" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A72" s="21"/>
+      <c r="B72" s="18"/>
+      <c r="C72" s="18"/>
+      <c r="D72" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="E72" s="30"/>
+      <c r="F72" s="30"/>
+      <c r="G72" s="18"/>
+      <c r="H72" s="19">
+        <v>51</v>
+      </c>
+      <c r="I72" s="28">
+        <v>783</v>
+      </c>
+      <c r="J72" s="28">
+        <v>2143</v>
+      </c>
+      <c r="K72" s="28">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A73" s="21"/>
+      <c r="B73" s="18"/>
+      <c r="C73" s="18"/>
+      <c r="D73" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="E73" s="30"/>
+      <c r="F73" s="30"/>
+      <c r="G73" s="18"/>
+      <c r="H73" s="19">
+        <v>52</v>
+      </c>
+      <c r="I73" s="28">
+        <v>1180</v>
+      </c>
+      <c r="J73" s="28">
+        <v>909</v>
+      </c>
+      <c r="K73" s="28">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A74" s="21"/>
+      <c r="B74" s="18"/>
+      <c r="C74" s="18"/>
+      <c r="D74" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E74" s="30"/>
+      <c r="F74" s="30"/>
+      <c r="G74" s="18"/>
+      <c r="H74" s="19">
+        <v>53</v>
+      </c>
+      <c r="I74" s="28">
+        <v>1165</v>
+      </c>
+      <c r="J74" s="28">
+        <v>420</v>
+      </c>
+      <c r="K74" s="28">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A75" s="21"/>
+      <c r="B75" s="18"/>
+      <c r="C75" s="18"/>
+      <c r="D75" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="E75" s="30"/>
+      <c r="F75" s="30"/>
+      <c r="G75" s="18"/>
+      <c r="H75" s="19">
+        <v>54</v>
+      </c>
+      <c r="I75" s="28">
+        <v>567</v>
+      </c>
+      <c r="J75" s="28">
+        <v>203</v>
+      </c>
+      <c r="K75" s="28">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A76" s="21"/>
+      <c r="B76" s="18"/>
+      <c r="C76" s="18"/>
+      <c r="D76" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="E76" s="30"/>
+      <c r="F76" s="30"/>
+      <c r="G76" s="18"/>
+      <c r="H76" s="19">
+        <v>55</v>
+      </c>
+      <c r="I76" s="28">
+        <v>1132</v>
+      </c>
+      <c r="J76" s="28">
+        <v>224</v>
+      </c>
+      <c r="K76" s="28">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A77" s="21"/>
+      <c r="B77" s="18"/>
+      <c r="C77" s="18"/>
+      <c r="D77" s="18"/>
+      <c r="E77" s="18"/>
+      <c r="F77" s="18"/>
+      <c r="G77" s="18"/>
+      <c r="H77" s="19"/>
+      <c r="I77" s="28"/>
+      <c r="J77" s="28"/>
+      <c r="K77" s="28"/>
+    </row>
+    <row r="78" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A78" s="21"/>
+      <c r="B78" s="18"/>
+      <c r="C78" s="18"/>
+      <c r="D78" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="E78" s="30"/>
+      <c r="F78" s="30"/>
+      <c r="G78" s="18"/>
+      <c r="H78" s="19">
+        <v>56</v>
+      </c>
+      <c r="I78" s="28">
+        <v>269</v>
+      </c>
+      <c r="J78" s="28">
+        <v>131</v>
+      </c>
+      <c r="K78" s="28">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A79" s="21"/>
+      <c r="B79" s="18"/>
+      <c r="C79" s="18"/>
+      <c r="D79" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="E79" s="30"/>
+      <c r="F79" s="30"/>
+      <c r="G79" s="18"/>
+      <c r="H79" s="19">
+        <v>57</v>
+      </c>
+      <c r="I79" s="28">
+        <v>1045</v>
+      </c>
+      <c r="J79" s="28">
+        <v>1089</v>
+      </c>
+      <c r="K79" s="28">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A80" s="21"/>
+      <c r="B80" s="18"/>
+      <c r="C80" s="18"/>
+      <c r="D80" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="E80" s="30"/>
+      <c r="F80" s="30"/>
+      <c r="G80" s="18"/>
+      <c r="H80" s="19">
+        <v>58</v>
+      </c>
+      <c r="I80" s="28">
+        <v>630</v>
+      </c>
+      <c r="J80" s="28">
+        <v>388</v>
+      </c>
+      <c r="K80" s="28">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A81" s="21"/>
+      <c r="B81" s="18"/>
+      <c r="C81" s="18"/>
+      <c r="D81" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="E81" s="30"/>
+      <c r="F81" s="30"/>
+      <c r="G81" s="18"/>
+      <c r="H81" s="19">
+        <v>59</v>
+      </c>
+      <c r="I81" s="28">
+        <v>1697</v>
+      </c>
+      <c r="J81" s="28">
+        <v>910</v>
+      </c>
+      <c r="K81" s="28">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A82" s="21"/>
+      <c r="B82" s="18"/>
+      <c r="C82" s="18"/>
+      <c r="D82" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="E82" s="30"/>
+      <c r="F82" s="30"/>
+      <c r="G82" s="18"/>
+      <c r="H82" s="19">
+        <v>60</v>
+      </c>
+      <c r="I82" s="28">
+        <v>2736</v>
+      </c>
+      <c r="J82" s="28">
+        <v>450</v>
+      </c>
+      <c r="K82" s="28">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A83" s="21"/>
+      <c r="B83" s="18"/>
+      <c r="C83" s="18"/>
+      <c r="D83" s="18"/>
+      <c r="E83" s="18"/>
+      <c r="F83" s="18"/>
+      <c r="G83" s="18"/>
+      <c r="H83" s="19"/>
+      <c r="I83" s="28"/>
+      <c r="J83" s="28"/>
+      <c r="K83" s="28"/>
+    </row>
+    <row r="84" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A84" s="21"/>
+      <c r="B84" s="18"/>
+      <c r="C84" s="18"/>
+      <c r="D84" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="E84" s="30"/>
+      <c r="F84" s="30"/>
+      <c r="G84" s="18"/>
+      <c r="H84" s="19">
+        <v>61</v>
+      </c>
+      <c r="I84" s="28">
+        <v>7474</v>
+      </c>
+      <c r="J84" s="28">
+        <v>5605</v>
+      </c>
+      <c r="K84" s="28">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A85" s="21"/>
+      <c r="B85" s="18"/>
+      <c r="C85" s="18"/>
+      <c r="D85" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="E85" s="30"/>
+      <c r="F85" s="30"/>
+      <c r="G85" s="18"/>
+      <c r="H85" s="19">
+        <v>62</v>
+      </c>
+      <c r="I85" s="28">
+        <v>2585</v>
+      </c>
+      <c r="J85" s="28">
+        <v>864</v>
+      </c>
+      <c r="K85" s="28">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A86" s="21"/>
+      <c r="B86" s="18"/>
+      <c r="C86" s="18"/>
+      <c r="D86" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="E86" s="30"/>
+      <c r="F86" s="30"/>
+      <c r="G86" s="18"/>
+      <c r="H86" s="19">
+        <v>63</v>
+      </c>
+      <c r="I86" s="28">
+        <v>503</v>
+      </c>
+      <c r="J86" s="28">
+        <v>214</v>
+      </c>
+      <c r="K86" s="28">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A87" s="21"/>
+      <c r="B87" s="18"/>
+      <c r="C87" s="18"/>
+      <c r="D87" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="E87" s="30"/>
+      <c r="F87" s="30"/>
+      <c r="G87" s="18"/>
+      <c r="H87" s="19">
+        <v>64</v>
+      </c>
+      <c r="I87" s="28">
+        <v>1628</v>
+      </c>
+      <c r="J87" s="28">
+        <v>1283</v>
+      </c>
+      <c r="K87" s="28">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A88" s="21"/>
+      <c r="B88" s="18"/>
+      <c r="C88" s="18"/>
+      <c r="D88" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="E88" s="30"/>
+      <c r="F88" s="30"/>
+      <c r="G88" s="18"/>
+      <c r="H88" s="19">
+        <v>65</v>
+      </c>
+      <c r="I88" s="28">
+        <v>5258</v>
+      </c>
+      <c r="J88" s="28">
+        <v>3703</v>
+      </c>
+      <c r="K88" s="28">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A89" s="21"/>
+      <c r="B89" s="18"/>
+      <c r="C89" s="18"/>
+      <c r="D89" s="18"/>
+      <c r="E89" s="18"/>
+      <c r="F89" s="18"/>
+      <c r="G89" s="18"/>
+      <c r="H89" s="19"/>
+      <c r="I89" s="28"/>
+      <c r="J89" s="28"/>
+      <c r="K89" s="28"/>
+    </row>
+    <row r="90" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A90" s="21"/>
+      <c r="B90" s="18"/>
+      <c r="C90" s="18"/>
+      <c r="D90" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="E90" s="30"/>
+      <c r="F90" s="30"/>
+      <c r="G90" s="18"/>
+      <c r="H90" s="19">
+        <v>66</v>
+      </c>
+      <c r="I90" s="28">
+        <v>4768</v>
+      </c>
+      <c r="J90" s="28">
+        <v>831</v>
+      </c>
+      <c r="K90" s="28">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A91" s="21"/>
+      <c r="B91" s="18"/>
+      <c r="C91" s="18"/>
+      <c r="D91" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="E91" s="30"/>
+      <c r="F91" s="30"/>
+      <c r="G91" s="18"/>
+      <c r="H91" s="19">
+        <v>67</v>
+      </c>
+      <c r="I91" s="28">
+        <v>1358</v>
+      </c>
+      <c r="J91" s="28">
+        <v>421</v>
+      </c>
+      <c r="K91" s="28">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A92" s="21"/>
+      <c r="B92" s="18"/>
+      <c r="C92" s="18"/>
+      <c r="D92" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="E92" s="30"/>
+      <c r="F92" s="30"/>
+      <c r="G92" s="18"/>
+      <c r="H92" s="19">
+        <v>68</v>
+      </c>
+      <c r="I92" s="28">
+        <v>2879</v>
+      </c>
+      <c r="J92" s="28">
+        <v>392</v>
+      </c>
+      <c r="K92" s="28">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A93" s="21"/>
+      <c r="B93" s="18"/>
+      <c r="C93" s="18"/>
+      <c r="D93" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="E93" s="30"/>
+      <c r="F93" s="30"/>
+      <c r="G93" s="18"/>
+      <c r="H93" s="19">
+        <v>69</v>
+      </c>
+      <c r="I93" s="28">
+        <v>1743</v>
+      </c>
+      <c r="J93" s="28">
+        <v>1056</v>
+      </c>
+      <c r="K93" s="28">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A94" s="21"/>
+      <c r="B94" s="18"/>
+      <c r="C94" s="18"/>
+      <c r="D94" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="E94" s="30"/>
+      <c r="F94" s="30"/>
+      <c r="G94" s="18"/>
+      <c r="H94" s="19">
+        <v>70</v>
+      </c>
+      <c r="I94" s="28">
+        <v>7</v>
+      </c>
+      <c r="J94" s="28">
+        <v>3</v>
+      </c>
+      <c r="K94" s="28">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A95" s="21"/>
+      <c r="B95" s="18"/>
+      <c r="C95" s="18"/>
+      <c r="D95" s="18"/>
+      <c r="E95" s="18"/>
+      <c r="F95" s="18"/>
+      <c r="G95" s="18"/>
+      <c r="H95" s="19"/>
+      <c r="I95" s="28"/>
+      <c r="J95" s="28"/>
+      <c r="K95" s="28"/>
+    </row>
+    <row r="96" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A96" s="21"/>
+      <c r="B96" s="18"/>
+      <c r="C96" s="18"/>
+      <c r="D96" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="E96" s="30"/>
+      <c r="F96" s="30"/>
+      <c r="G96" s="18"/>
+      <c r="H96" s="19">
+        <v>71</v>
+      </c>
+      <c r="I96" s="28">
+        <v>492</v>
+      </c>
+      <c r="J96" s="28">
+        <v>1285</v>
+      </c>
+      <c r="K96" s="28">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A97" s="21"/>
+      <c r="B97" s="18"/>
+      <c r="C97" s="18"/>
+      <c r="D97" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="E97" s="30"/>
+      <c r="F97" s="30"/>
+      <c r="G97" s="18"/>
+      <c r="H97" s="19">
+        <v>72</v>
+      </c>
+      <c r="I97" s="28">
+        <v>1315</v>
+      </c>
+      <c r="J97" s="28">
+        <v>4145</v>
+      </c>
+      <c r="K97" s="28">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A98" s="21"/>
+      <c r="B98" s="18"/>
+      <c r="C98" s="18"/>
+      <c r="D98" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="E98" s="30"/>
+      <c r="F98" s="30"/>
+      <c r="G98" s="18"/>
+      <c r="H98" s="19">
+        <v>73</v>
+      </c>
+      <c r="I98" s="28">
+        <v>2552</v>
+      </c>
+      <c r="J98" s="28">
+        <v>1196</v>
+      </c>
+      <c r="K98" s="28">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A99" s="21"/>
+      <c r="B99" s="18"/>
+      <c r="C99" s="18"/>
+      <c r="D99" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="E99" s="30"/>
+      <c r="F99" s="30"/>
+      <c r="G99" s="18"/>
+      <c r="H99" s="19">
+        <v>74</v>
+      </c>
+      <c r="I99" s="28">
+        <v>68769</v>
+      </c>
+      <c r="J99" s="28">
+        <v>31851</v>
+      </c>
+      <c r="K99" s="28">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A100" s="21"/>
+      <c r="B100" s="18"/>
+      <c r="C100" s="18"/>
+      <c r="D100" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="E100" s="30"/>
+      <c r="F100" s="30"/>
+      <c r="G100" s="18"/>
+      <c r="H100" s="19">
+        <v>75</v>
+      </c>
+      <c r="I100" s="28">
+        <v>261</v>
+      </c>
+      <c r="J100" s="28">
+        <v>1415</v>
+      </c>
+      <c r="K100" s="28">
+        <v>5425</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A101" s="21"/>
+      <c r="B101" s="18"/>
+      <c r="C101" s="18"/>
+      <c r="D101" s="18"/>
+      <c r="E101" s="18"/>
+      <c r="F101" s="18"/>
+      <c r="G101" s="18"/>
+      <c r="H101" s="19"/>
+      <c r="I101" s="28"/>
+      <c r="J101" s="28"/>
+      <c r="K101" s="28"/>
+    </row>
+    <row r="102" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A102" s="21"/>
+      <c r="B102" s="18"/>
+      <c r="C102" s="18"/>
+      <c r="D102" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="E102" s="30"/>
+      <c r="F102" s="30"/>
+      <c r="G102" s="18"/>
+      <c r="H102" s="19">
+        <v>76</v>
+      </c>
+      <c r="I102" s="28">
+        <v>66</v>
+      </c>
+      <c r="J102" s="28">
+        <v>320</v>
+      </c>
+      <c r="K102" s="28">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A103" s="21"/>
+      <c r="B103" s="18"/>
+      <c r="C103" s="18"/>
+      <c r="D103" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="E103" s="30"/>
+      <c r="F103" s="30"/>
+      <c r="G103" s="18"/>
+      <c r="H103" s="19">
+        <v>77</v>
+      </c>
+      <c r="I103" s="28">
+        <v>3456</v>
+      </c>
+      <c r="J103" s="28">
+        <v>7275</v>
+      </c>
+      <c r="K103" s="28">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A104" s="21"/>
+      <c r="B104" s="18"/>
+      <c r="C104" s="18"/>
+      <c r="D104" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="E104" s="30"/>
+      <c r="F104" s="30"/>
+      <c r="G104" s="18"/>
+      <c r="H104" s="19">
+        <v>78</v>
+      </c>
+      <c r="I104" s="28">
+        <v>173</v>
+      </c>
+      <c r="J104" s="28">
+        <v>320</v>
+      </c>
+      <c r="K104" s="28">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A105" s="21"/>
+      <c r="B105" s="18"/>
+      <c r="C105" s="18"/>
+      <c r="D105" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="E105" s="30"/>
+      <c r="F105" s="30"/>
+      <c r="G105" s="18"/>
+      <c r="H105" s="19">
+        <v>79</v>
+      </c>
+      <c r="I105" s="28">
+        <v>2246</v>
+      </c>
+      <c r="J105" s="28">
+        <v>10766</v>
+      </c>
+      <c r="K105" s="28">
+        <v>4793</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A106" s="21"/>
+      <c r="B106" s="18"/>
+      <c r="C106" s="18"/>
+      <c r="D106" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E106" s="30"/>
+      <c r="F106" s="30"/>
+      <c r="G106" s="18"/>
+      <c r="H106" s="19">
+        <v>80</v>
+      </c>
+      <c r="I106" s="28">
+        <v>9482</v>
+      </c>
+      <c r="J106" s="28">
+        <v>4634</v>
+      </c>
+      <c r="K106" s="28">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A107" s="21"/>
+      <c r="B107" s="18"/>
+      <c r="C107" s="18"/>
+      <c r="D107" s="18"/>
+      <c r="E107" s="18"/>
+      <c r="F107" s="18"/>
+      <c r="G107" s="18"/>
+      <c r="H107" s="19"/>
+      <c r="I107" s="28"/>
+      <c r="J107" s="28"/>
+      <c r="K107" s="28"/>
+    </row>
+    <row r="108" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A108" s="21"/>
+      <c r="B108" s="18"/>
+      <c r="C108" s="18"/>
+      <c r="D108" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="E108" s="30"/>
+      <c r="F108" s="30"/>
+      <c r="G108" s="18"/>
+      <c r="H108" s="19">
+        <v>81</v>
+      </c>
+      <c r="I108" s="28">
+        <v>421</v>
+      </c>
+      <c r="J108" s="28">
+        <v>468</v>
+      </c>
+      <c r="K108" s="28">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A109" s="21"/>
+      <c r="B109" s="18"/>
+      <c r="C109" s="18"/>
+      <c r="D109" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E109" s="30"/>
+      <c r="F109" s="30"/>
+      <c r="G109" s="18"/>
+      <c r="H109" s="19">
+        <v>82</v>
+      </c>
+      <c r="I109" s="28">
+        <v>3639</v>
+      </c>
+      <c r="J109" s="28">
+        <v>5544</v>
+      </c>
+      <c r="K109" s="28">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A110" s="21"/>
+      <c r="B110" s="18"/>
+      <c r="C110" s="18"/>
+      <c r="D110" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="E110" s="30"/>
+      <c r="F110" s="30"/>
+      <c r="G110" s="18"/>
+      <c r="H110" s="19">
+        <v>83</v>
+      </c>
+      <c r="I110" s="28">
+        <v>14673</v>
+      </c>
+      <c r="J110" s="28">
+        <v>12647</v>
+      </c>
+      <c r="K110" s="28">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A111" s="21"/>
+      <c r="B111" s="18"/>
+      <c r="C111" s="18"/>
+      <c r="D111" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="E111" s="30"/>
+      <c r="F111" s="30"/>
+      <c r="G111" s="18"/>
+      <c r="H111" s="19">
+        <v>84</v>
+      </c>
+      <c r="I111" s="28">
+        <v>1084</v>
+      </c>
+      <c r="J111" s="28">
+        <v>1846</v>
+      </c>
+      <c r="K111" s="28">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A112" s="21"/>
+      <c r="B112" s="18"/>
+      <c r="C112" s="18"/>
+      <c r="D112" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="E112" s="30"/>
+      <c r="F112" s="30"/>
+      <c r="G112" s="18"/>
+      <c r="H112" s="19">
+        <v>85</v>
+      </c>
+      <c r="I112" s="28">
+        <v>369</v>
+      </c>
+      <c r="J112" s="28">
+        <v>312</v>
+      </c>
+      <c r="K112" s="28">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A113" s="21"/>
+      <c r="B113" s="18"/>
+      <c r="C113" s="18"/>
+      <c r="D113" s="18"/>
+      <c r="E113" s="18"/>
+      <c r="F113" s="18"/>
+      <c r="G113" s="18"/>
+      <c r="H113" s="19"/>
+      <c r="I113" s="28"/>
+      <c r="J113" s="28"/>
+      <c r="K113" s="28"/>
+    </row>
+    <row r="114" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A114" s="21"/>
+      <c r="B114" s="18"/>
+      <c r="C114" s="18"/>
+      <c r="D114" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="E114" s="30"/>
+      <c r="F114" s="30"/>
+      <c r="G114" s="18"/>
+      <c r="H114" s="19">
+        <v>86</v>
+      </c>
+      <c r="I114" s="28">
+        <v>66</v>
+      </c>
+      <c r="J114" s="28">
+        <v>22</v>
+      </c>
+      <c r="K114" s="28">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A115" s="21"/>
+      <c r="B115" s="18"/>
+      <c r="C115" s="18"/>
+      <c r="D115" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="E115" s="30"/>
+      <c r="F115" s="30"/>
+      <c r="G115" s="18"/>
+      <c r="H115" s="19">
+        <v>87</v>
+      </c>
+      <c r="I115" s="28">
+        <v>3954</v>
+      </c>
+      <c r="J115" s="28">
+        <v>2782</v>
+      </c>
+      <c r="K115" s="28">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A116" s="21"/>
+      <c r="B116" s="18"/>
+      <c r="C116" s="18"/>
+      <c r="D116" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="E116" s="30"/>
+      <c r="F116" s="30"/>
+      <c r="G116" s="18"/>
+      <c r="H116" s="19">
+        <v>88</v>
+      </c>
+      <c r="I116" s="28">
+        <v>13123</v>
+      </c>
+      <c r="J116" s="28">
+        <v>11475</v>
+      </c>
+      <c r="K116" s="28">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A117" s="21"/>
+      <c r="B117" s="18"/>
+      <c r="C117" s="18"/>
+      <c r="D117" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="E117" s="30"/>
+      <c r="F117" s="30"/>
+      <c r="G117" s="18"/>
+      <c r="H117" s="19">
+        <v>89</v>
+      </c>
+      <c r="I117" s="28">
+        <v>958</v>
+      </c>
+      <c r="J117" s="28">
+        <v>406</v>
+      </c>
+      <c r="K117" s="28">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A118" s="21"/>
+      <c r="B118" s="18"/>
+      <c r="C118" s="18"/>
+      <c r="D118" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="E118" s="30"/>
+      <c r="F118" s="30"/>
+      <c r="G118" s="18"/>
+      <c r="H118" s="19">
+        <v>90</v>
+      </c>
+      <c r="I118" s="28">
+        <v>14782</v>
+      </c>
+      <c r="J118" s="28">
+        <v>14154</v>
+      </c>
+      <c r="K118" s="28">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A119" s="21"/>
+      <c r="B119" s="18"/>
+      <c r="C119" s="18"/>
+      <c r="D119" s="18"/>
+      <c r="E119" s="18"/>
+      <c r="F119" s="18"/>
+      <c r="G119" s="18"/>
+      <c r="H119" s="19"/>
+      <c r="I119" s="28"/>
+      <c r="J119" s="28"/>
+      <c r="K119" s="28"/>
+    </row>
+    <row r="120" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A120" s="21"/>
+      <c r="B120" s="18"/>
+      <c r="C120" s="18"/>
+      <c r="D120" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="E120" s="30"/>
+      <c r="F120" s="30"/>
+      <c r="G120" s="18"/>
+      <c r="H120" s="19">
+        <v>91</v>
+      </c>
+      <c r="I120" s="28">
+        <v>731</v>
+      </c>
+      <c r="J120" s="28">
+        <v>1837</v>
+      </c>
+      <c r="K120" s="28">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A121" s="21"/>
+      <c r="B121" s="18"/>
+      <c r="C121" s="18"/>
+      <c r="D121" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="E121" s="30"/>
+      <c r="F121" s="30"/>
+      <c r="G121" s="18"/>
+      <c r="H121" s="19">
+        <v>92</v>
+      </c>
+      <c r="I121" s="28">
+        <v>113</v>
+      </c>
+      <c r="J121" s="28">
+        <v>1979</v>
+      </c>
+      <c r="K121" s="28">
+        <v>17540</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A122" s="21"/>
+      <c r="B122" s="18"/>
+      <c r="C122" s="18"/>
+      <c r="D122" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="E122" s="30"/>
+      <c r="F122" s="30"/>
+      <c r="G122" s="18"/>
+      <c r="H122" s="19">
+        <v>93</v>
+      </c>
+      <c r="I122" s="28">
+        <v>2069</v>
+      </c>
+      <c r="J122" s="28">
+        <v>4948</v>
+      </c>
+      <c r="K122" s="28">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A123" s="21"/>
+      <c r="B123" s="18"/>
+      <c r="C123" s="18"/>
+      <c r="D123" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="E123" s="30"/>
+      <c r="F123" s="30"/>
+      <c r="G123" s="18"/>
+      <c r="H123" s="19">
+        <v>94</v>
+      </c>
+      <c r="I123" s="28">
+        <v>4201</v>
+      </c>
+      <c r="J123" s="28">
+        <v>868</v>
+      </c>
+      <c r="K123" s="28">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A124" s="21"/>
+      <c r="B124" s="18"/>
+      <c r="C124" s="18"/>
+      <c r="D124" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="E124" s="30"/>
+      <c r="F124" s="30"/>
+      <c r="G124" s="18"/>
+      <c r="H124" s="19">
+        <v>95</v>
+      </c>
+      <c r="I124" s="28">
+        <v>81</v>
+      </c>
+      <c r="J124" s="28">
+        <v>108</v>
+      </c>
+      <c r="K124" s="28">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A125" s="21"/>
+      <c r="B125" s="18"/>
+      <c r="C125" s="18"/>
+      <c r="D125" s="18"/>
+      <c r="E125" s="18"/>
+      <c r="F125" s="18"/>
+      <c r="G125" s="18"/>
+      <c r="H125" s="19"/>
+      <c r="I125" s="28"/>
+      <c r="J125" s="28"/>
+      <c r="K125" s="28"/>
+    </row>
+    <row r="126" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A126" s="21"/>
+      <c r="B126" s="18"/>
+      <c r="C126" s="18"/>
+      <c r="D126" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E126" s="30"/>
+      <c r="F126" s="30"/>
+      <c r="G126" s="18"/>
+      <c r="H126" s="19">
+        <v>96</v>
+      </c>
+      <c r="I126" s="28">
+        <v>2</v>
+      </c>
+      <c r="J126" s="28">
+        <v>5</v>
+      </c>
+      <c r="K126" s="28">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A127" s="21"/>
+      <c r="B127" s="18"/>
+      <c r="C127" s="18"/>
+      <c r="D127" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="E127" s="30"/>
+      <c r="F127" s="30"/>
+      <c r="G127" s="18"/>
+      <c r="H127" s="19">
+        <v>97</v>
+      </c>
+      <c r="I127" s="28">
+        <v>743</v>
+      </c>
+      <c r="J127" s="28">
+        <v>3305</v>
+      </c>
+      <c r="K127" s="28">
+        <v>4449</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A128" s="21"/>
+      <c r="B128" s="18"/>
+      <c r="C128" s="18"/>
+      <c r="D128" s="18"/>
+      <c r="E128" s="18"/>
+      <c r="F128" s="18"/>
+      <c r="G128" s="18"/>
+      <c r="H128" s="19"/>
+      <c r="I128" s="28"/>
+      <c r="J128" s="28"/>
+      <c r="K128" s="28"/>
+    </row>
+    <row r="129" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A129" s="21"/>
+      <c r="B129" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="C129" s="30"/>
+      <c r="D129" s="30"/>
+      <c r="E129" s="30"/>
+      <c r="F129" s="30"/>
+      <c r="G129" s="18"/>
+      <c r="H129" s="19">
+        <v>98</v>
+      </c>
+      <c r="I129" s="28">
+        <v>223773</v>
+      </c>
+      <c r="J129" s="28">
+        <v>58009</v>
+      </c>
+      <c r="K129" s="28">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A130" s="21"/>
+      <c r="B130" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C130" s="30"/>
+      <c r="D130" s="30"/>
+      <c r="E130" s="30"/>
+      <c r="F130" s="30"/>
+      <c r="G130" s="18"/>
+      <c r="H130" s="19">
+        <v>99</v>
+      </c>
+      <c r="I130" s="28">
+        <v>1735</v>
+      </c>
+      <c r="J130" s="28">
+        <v>2196</v>
+      </c>
+      <c r="K130" s="28">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A131" s="21"/>
+      <c r="B131" s="18"/>
+      <c r="C131" s="18"/>
+      <c r="D131" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="E131" s="30"/>
+      <c r="F131" s="30"/>
+      <c r="G131" s="18"/>
+      <c r="H131" s="19">
+        <v>100</v>
+      </c>
+      <c r="I131" s="28">
+        <v>134</v>
+      </c>
+      <c r="J131" s="28">
+        <v>1193</v>
+      </c>
+      <c r="K131" s="28">
+        <v>8914</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A132" s="21"/>
+      <c r="B132" s="18"/>
+      <c r="C132" s="18"/>
+      <c r="D132" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="E132" s="30"/>
+      <c r="F132" s="30"/>
+      <c r="G132" s="18"/>
+      <c r="H132" s="19">
+        <v>101</v>
+      </c>
+      <c r="I132" s="28">
+        <v>1283</v>
+      </c>
+      <c r="J132" s="28">
+        <v>1220</v>
+      </c>
+      <c r="K132" s="28">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A133" s="21"/>
+      <c r="B133" s="18"/>
+      <c r="C133" s="18"/>
+      <c r="D133" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="E133" s="30"/>
+      <c r="F133" s="30"/>
+      <c r="G133" s="18"/>
+      <c r="H133" s="19">
+        <v>102</v>
+      </c>
+      <c r="I133" s="28">
+        <v>98</v>
+      </c>
+      <c r="J133" s="28">
+        <v>137</v>
+      </c>
+      <c r="K133" s="28">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A134" s="21"/>
+      <c r="B134" s="18"/>
+      <c r="C134" s="18"/>
+      <c r="D134" s="18"/>
+      <c r="E134" s="18"/>
+      <c r="F134" s="18"/>
+      <c r="G134" s="18"/>
+      <c r="H134" s="19"/>
+      <c r="I134" s="28"/>
+      <c r="J134" s="28"/>
+      <c r="K134" s="28"/>
+    </row>
+    <row r="135" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A135" s="21"/>
+      <c r="B135" s="18"/>
+      <c r="C135" s="18"/>
+      <c r="D135" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="E135" s="30"/>
+      <c r="F135" s="30"/>
+      <c r="G135" s="18"/>
+      <c r="H135" s="19">
+        <v>103</v>
+      </c>
+      <c r="I135" s="28">
+        <v>1662</v>
+      </c>
+      <c r="J135" s="28">
+        <v>1342</v>
+      </c>
+      <c r="K135" s="28">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A136" s="21"/>
+      <c r="B136" s="18"/>
+      <c r="C136" s="18"/>
+      <c r="D136" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="E136" s="30"/>
+      <c r="F136" s="30"/>
+      <c r="G136" s="18"/>
+      <c r="H136" s="19">
+        <v>104</v>
+      </c>
+      <c r="I136" s="28">
+        <v>208603</v>
+      </c>
+      <c r="J136" s="28">
+        <v>47165</v>
+      </c>
+      <c r="K136" s="28">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A137" s="21"/>
+      <c r="B137" s="18"/>
+      <c r="C137" s="18"/>
+      <c r="D137" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="E137" s="30"/>
+      <c r="F137" s="30"/>
+      <c r="G137" s="18"/>
+      <c r="H137" s="19">
+        <v>105</v>
+      </c>
+      <c r="I137" s="28">
+        <v>0</v>
+      </c>
+      <c r="J137" s="28">
+        <v>0</v>
+      </c>
+      <c r="K137" s="28">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A138" s="21"/>
+      <c r="B138" s="18"/>
+      <c r="C138" s="18"/>
+      <c r="D138" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="E138" s="30"/>
+      <c r="F138" s="30"/>
+      <c r="G138" s="18"/>
+      <c r="H138" s="19">
+        <v>106</v>
+      </c>
+      <c r="I138" s="28">
+        <v>2139</v>
+      </c>
+      <c r="J138" s="28">
+        <v>1159</v>
+      </c>
+      <c r="K138" s="28">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A139" s="21"/>
+      <c r="B139" s="18"/>
+      <c r="C139" s="18"/>
+      <c r="D139" s="30" t="s">
+        <v>117</v>
+      </c>
+      <c r="E139" s="30"/>
+      <c r="F139" s="30"/>
+      <c r="G139" s="18"/>
+      <c r="H139" s="19">
+        <v>107</v>
+      </c>
+      <c r="I139" s="28">
+        <v>1</v>
+      </c>
+      <c r="J139" s="28">
+        <v>1</v>
+      </c>
+      <c r="K139" s="28">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A140" s="21"/>
+      <c r="B140" s="18"/>
+      <c r="C140" s="18"/>
+      <c r="D140" s="18"/>
+      <c r="E140" s="18"/>
+      <c r="F140" s="18"/>
+      <c r="G140" s="18"/>
+      <c r="H140" s="19"/>
+      <c r="I140" s="28"/>
+      <c r="J140" s="28"/>
+      <c r="K140" s="28"/>
+    </row>
+    <row r="141" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A141" s="21"/>
+      <c r="B141" s="18"/>
+      <c r="C141" s="18"/>
+      <c r="D141" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="E141" s="30"/>
+      <c r="F141" s="30"/>
+      <c r="G141" s="18"/>
+      <c r="H141" s="19">
+        <v>108</v>
+      </c>
+      <c r="I141" s="28">
+        <v>2108</v>
+      </c>
+      <c r="J141" s="28">
+        <v>2154</v>
+      </c>
+      <c r="K141" s="28">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A142" s="21"/>
+      <c r="B142" s="18"/>
+      <c r="C142" s="18"/>
+      <c r="D142" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="E142" s="30"/>
+      <c r="F142" s="30"/>
+      <c r="G142" s="18"/>
+      <c r="H142" s="19">
+        <v>109</v>
+      </c>
+      <c r="I142" s="28">
+        <v>1721</v>
+      </c>
+      <c r="J142" s="28">
+        <v>2132</v>
+      </c>
+      <c r="K142" s="28">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A143" s="21"/>
+      <c r="B143" s="18"/>
+      <c r="C143" s="18"/>
+      <c r="D143" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E143" s="30"/>
+      <c r="F143" s="30"/>
+      <c r="G143" s="18"/>
+      <c r="H143" s="19">
+        <v>110</v>
+      </c>
+      <c r="I143" s="28">
+        <v>7746</v>
+      </c>
+      <c r="J143" s="28">
+        <v>3639</v>
+      </c>
+      <c r="K143" s="28">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A144" s="21"/>
+      <c r="B144" s="18"/>
+      <c r="C144" s="18"/>
+      <c r="D144" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="E144" s="30"/>
+      <c r="F144" s="30"/>
+      <c r="G144" s="18"/>
+      <c r="H144" s="19">
+        <v>111</v>
+      </c>
+      <c r="I144" s="28">
+        <v>13</v>
+      </c>
+      <c r="J144" s="28">
+        <v>62</v>
+      </c>
+      <c r="K144" s="28">
+        <v>4906</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A145" s="21"/>
+      <c r="B145" s="18"/>
+      <c r="C145" s="18"/>
+      <c r="D145" s="18"/>
+      <c r="E145" s="18"/>
+      <c r="F145" s="18"/>
+      <c r="G145" s="18"/>
+      <c r="H145" s="19"/>
+      <c r="I145" s="28"/>
+      <c r="J145" s="28"/>
+      <c r="K145" s="28"/>
+    </row>
+    <row r="146" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A146" s="21"/>
+      <c r="B146" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="C146" s="30"/>
+      <c r="D146" s="30"/>
+      <c r="E146" s="30"/>
+      <c r="F146" s="30"/>
+      <c r="G146" s="18"/>
+      <c r="H146" s="19">
+        <v>112</v>
+      </c>
+      <c r="I146" s="28">
+        <v>4251</v>
+      </c>
+      <c r="J146" s="28">
+        <v>965</v>
+      </c>
+      <c r="K146" s="28">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A147" s="21"/>
+      <c r="B147" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="C147" s="30"/>
+      <c r="D147" s="30"/>
+      <c r="E147" s="30"/>
+      <c r="F147" s="30"/>
+      <c r="G147" s="18"/>
+      <c r="H147" s="19">
+        <v>113</v>
+      </c>
+      <c r="I147" s="28">
+        <v>2028</v>
+      </c>
+      <c r="J147" s="28">
+        <v>2707</v>
+      </c>
+      <c r="K147" s="28">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A148" s="21"/>
+      <c r="B148" s="18"/>
+      <c r="C148" s="18"/>
+      <c r="D148" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="E148" s="30"/>
+      <c r="F148" s="30"/>
+      <c r="G148" s="18"/>
+      <c r="H148" s="19">
+        <v>114</v>
+      </c>
+      <c r="I148" s="28">
+        <v>1772</v>
+      </c>
+      <c r="J148" s="28">
+        <v>2501</v>
+      </c>
+      <c r="K148" s="28">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A149" s="21"/>
+      <c r="B149" s="18"/>
+      <c r="C149" s="18"/>
+      <c r="D149" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="E149" s="30"/>
+      <c r="F149" s="30"/>
+      <c r="G149" s="18"/>
+      <c r="H149" s="19">
+        <v>115</v>
+      </c>
+      <c r="I149" s="28">
+        <v>768</v>
+      </c>
+      <c r="J149" s="28">
+        <v>222</v>
+      </c>
+      <c r="K149" s="28">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A150" s="21"/>
+      <c r="B150" s="18"/>
+      <c r="C150" s="18"/>
+      <c r="D150" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="E150" s="30"/>
+      <c r="F150" s="30"/>
+      <c r="G150" s="18"/>
+      <c r="H150" s="19">
+        <v>116</v>
+      </c>
+      <c r="I150" s="28">
+        <v>1</v>
+      </c>
+      <c r="J150" s="28">
+        <v>6</v>
+      </c>
+      <c r="K150" s="28">
+        <v>5482</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A151" s="21"/>
+      <c r="B151" s="18"/>
+      <c r="C151" s="18"/>
+      <c r="D151" s="18"/>
+      <c r="E151" s="18"/>
+      <c r="F151" s="18"/>
+      <c r="G151" s="18"/>
+      <c r="H151" s="19"/>
+      <c r="I151" s="28"/>
+      <c r="J151" s="28"/>
+      <c r="K151" s="28"/>
+    </row>
+    <row r="152" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A152" s="21"/>
+      <c r="B152" s="18"/>
+      <c r="C152" s="18"/>
+      <c r="D152" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E152" s="30"/>
+      <c r="F152" s="30"/>
+      <c r="G152" s="18"/>
+      <c r="H152" s="19">
+        <v>117</v>
+      </c>
+      <c r="I152" s="28">
+        <v>3483</v>
+      </c>
+      <c r="J152" s="28">
+        <v>743</v>
+      </c>
+      <c r="K152" s="28">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A153" s="21"/>
+      <c r="B153" s="18"/>
+      <c r="C153" s="18"/>
+      <c r="D153" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="E153" s="30"/>
+      <c r="F153" s="30"/>
+      <c r="G153" s="18"/>
+      <c r="H153" s="19">
+        <v>118</v>
+      </c>
+      <c r="I153" s="28">
+        <v>255</v>
+      </c>
+      <c r="J153" s="28">
+        <v>201</v>
+      </c>
+      <c r="K153" s="28">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" s="26" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A154" s="22"/>
+      <c r="B154" s="22"/>
+      <c r="C154" s="22"/>
+      <c r="D154" s="23"/>
+      <c r="E154" s="24"/>
+      <c r="F154" s="24"/>
+      <c r="G154" s="24"/>
+      <c r="H154" s="25"/>
+      <c r="I154" s="29"/>
+      <c r="J154" s="29"/>
+      <c r="K154" s="29"/>
+    </row>
+    <row r="155" spans="1:11" s="26" customFormat="1" ht="12.75" customHeight="1">
+      <c r="D155" s="31" t="s">
         <v>129</v>
       </c>
-      <c r="B10" s="37"/>
-[...3072 lines deleted...]
-      <c r="K155" s="39"/>
+      <c r="E155" s="32"/>
+      <c r="F155" s="32"/>
+      <c r="G155" s="32"/>
+      <c r="H155" s="32"/>
+      <c r="I155" s="32"/>
+      <c r="J155" s="32"/>
+      <c r="K155" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="122">
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="D44:F44"/>
+    <mergeCell ref="D45:F45"/>
+    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="D37:F37"/>
+    <mergeCell ref="D38:F38"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="D40:F40"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="D43:F43"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="D60:F60"/>
+    <mergeCell ref="D61:F61"/>
+    <mergeCell ref="D62:F62"/>
+    <mergeCell ref="D63:F63"/>
+    <mergeCell ref="D64:F64"/>
+    <mergeCell ref="D51:F51"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="D54:F54"/>
+    <mergeCell ref="D55:F55"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="D57:F57"/>
+    <mergeCell ref="D73:F73"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="D75:F75"/>
+    <mergeCell ref="D76:F76"/>
+    <mergeCell ref="D78:F78"/>
+    <mergeCell ref="D79:F79"/>
+    <mergeCell ref="D66:F66"/>
+    <mergeCell ref="D67:F67"/>
+    <mergeCell ref="D68:F68"/>
+    <mergeCell ref="D69:F69"/>
+    <mergeCell ref="D70:F70"/>
+    <mergeCell ref="D72:F72"/>
+    <mergeCell ref="D87:F87"/>
+    <mergeCell ref="D88:F88"/>
+    <mergeCell ref="D90:F90"/>
+    <mergeCell ref="D91:F91"/>
+    <mergeCell ref="D92:F92"/>
+    <mergeCell ref="D93:F93"/>
+    <mergeCell ref="D80:F80"/>
+    <mergeCell ref="D81:F81"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="D84:F84"/>
+    <mergeCell ref="D85:F85"/>
+    <mergeCell ref="D86:F86"/>
+    <mergeCell ref="D102:F102"/>
+    <mergeCell ref="D103:F103"/>
+    <mergeCell ref="D104:F104"/>
+    <mergeCell ref="D105:F105"/>
+    <mergeCell ref="D106:F106"/>
+    <mergeCell ref="D108:F108"/>
+    <mergeCell ref="D94:F94"/>
+    <mergeCell ref="D96:F96"/>
+    <mergeCell ref="D97:F97"/>
+    <mergeCell ref="D98:F98"/>
+    <mergeCell ref="D99:F99"/>
+    <mergeCell ref="D100:F100"/>
+    <mergeCell ref="D116:F116"/>
+    <mergeCell ref="D117:F117"/>
+    <mergeCell ref="D118:F118"/>
+    <mergeCell ref="D120:F120"/>
+    <mergeCell ref="D121:F121"/>
+    <mergeCell ref="D122:F122"/>
+    <mergeCell ref="D109:F109"/>
+    <mergeCell ref="D110:F110"/>
+    <mergeCell ref="D111:F111"/>
+    <mergeCell ref="D112:F112"/>
+    <mergeCell ref="D114:F114"/>
+    <mergeCell ref="D115:F115"/>
+    <mergeCell ref="D131:F131"/>
+    <mergeCell ref="D132:F132"/>
+    <mergeCell ref="D133:F133"/>
+    <mergeCell ref="D135:F135"/>
+    <mergeCell ref="D136:F136"/>
+    <mergeCell ref="D137:F137"/>
+    <mergeCell ref="D123:F123"/>
+    <mergeCell ref="D124:F124"/>
+    <mergeCell ref="D126:F126"/>
+    <mergeCell ref="D127:F127"/>
+    <mergeCell ref="B129:F129"/>
+    <mergeCell ref="B130:F130"/>
     <mergeCell ref="D153:F153"/>
     <mergeCell ref="D155:K155"/>
     <mergeCell ref="B146:F146"/>
     <mergeCell ref="B147:F147"/>
     <mergeCell ref="D148:F148"/>
     <mergeCell ref="D149:F149"/>
     <mergeCell ref="D150:F150"/>
     <mergeCell ref="D152:F152"/>
     <mergeCell ref="D138:F138"/>
     <mergeCell ref="D139:F139"/>
     <mergeCell ref="D141:F141"/>
     <mergeCell ref="D142:F142"/>
     <mergeCell ref="D143:F143"/>
     <mergeCell ref="D144:F144"/>
-    <mergeCell ref="D131:F131"/>
-[...106 lines deleted...]
-    <mergeCell ref="C14:F14"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="36" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="38" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>