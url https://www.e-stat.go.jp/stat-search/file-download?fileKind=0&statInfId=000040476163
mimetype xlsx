--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -1,76 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Public\01_原稿\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A661ACD1-3B7D-40B6-A543-2BE69DD5FD38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D89AEBE-D5C8-4E81-AB1B-AB92037A06F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{E516BC0A-3A26-41B7-BB15-6FF8A14BF326}"/>
+    <workbookView xWindow="-30828" yWindow="12" windowWidth="30936" windowHeight="16776" xr2:uid="{E516BC0A-3A26-41B7-BB15-6FF8A14BF326}"/>
   </bookViews>
   <sheets>
     <sheet name="注意事項" sheetId="2" r:id="rId1"/>
     <sheet name="外国人入国" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="6" r:id="rId3"/>
+    <pivotCache cacheId="0" r:id="rId3"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{FCE2AD5D-F65C-4FA6-A056-5C36A1767C68}">
       <x15:dataModel>
         <x15:modelTables>
           <x15:modelTable id="入国テーブルデータ_27b9f1c8-3be5-4d8f-8e97-abde4eeadf56" name="入国テーブルデータ" connection="クエリ - 入国テーブルデータ"/>
         </x15:modelTables>
       </x15:dataModel>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
@@ -1069,113 +1065,99 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" pivotButton="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="20" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{7EB43904-65AC-4792-BCF5-B4FBC7A717DC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/powerPivotData" Target="model/item.data"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/powerPivotData" Target="model/item.data"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshedBy="飯田 洸祐(IIDA Kosuke)" refreshedDate="46227.670258333332" backgroundQuery="1" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="0" supportSubquery="1" supportAdvancedDrill="1" xr:uid="{A9F637B4-BFEB-47E4-9F07-2BCF4BF88EEE}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshedBy="飯田 洸祐(IIDA Kosuke)" refreshedDate="46239.71823958333" backgroundQuery="1" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="0" supportSubquery="1" supportAdvancedDrill="1" xr:uid="{A9F637B4-BFEB-47E4-9F07-2BCF4BF88EEE}">
   <cacheSource type="external" connectionId="1"/>
   <cacheFields count="11">
     <cacheField name="[Measures].[合計 / 出入国者数]" caption="合計 / 出入国者数" numFmtId="0" hierarchy="14" level="32767"/>
-    <cacheField name="[入国テーブルデータ].[州].[州]" caption="州" numFmtId="0" hierarchy="5" level="1">
-[...9 lines deleted...]
-    </cacheField>
     <cacheField name="[入国テーブルデータ].[調査年月].[調査年月]" caption="調査年月" numFmtId="0" level="1">
       <sharedItems containsSemiMixedTypes="0" containsNonDate="0" containsString="0"/>
     </cacheField>
     <cacheField name="[入国テーブルデータ].[出入国区分].[出入国区分]" caption="出入国区分" numFmtId="0" hierarchy="1" level="1">
       <sharedItems containsSemiMixedTypes="0" containsNonDate="0" containsString="0"/>
     </cacheField>
     <cacheField name="[入国テーブルデータ].[出入国記録区分].[出入国記録区分]" caption="出入国記録区分" numFmtId="0" hierarchy="2" level="1">
       <sharedItems containsSemiMixedTypes="0" containsNonDate="0" containsString="0"/>
     </cacheField>
     <cacheField name="[入国テーブルデータ].[港所在都道府県].[港所在都道府県]" caption="港所在都道府県" numFmtId="0" hierarchy="4" level="1">
       <sharedItems containsSemiMixedTypes="0" containsNonDate="0" containsString="0"/>
     </cacheField>
     <cacheField name="[入国テーブルデータ].[年齢].[年齢]" caption="年齢" numFmtId="0" hierarchy="8" level="1">
       <sharedItems containsSemiMixedTypes="0" containsNonDate="0" containsString="0"/>
     </cacheField>
     <cacheField name="[入国テーブルデータ].[性別].[性別]" caption="性別" numFmtId="0" hierarchy="9" level="1">
       <sharedItems containsSemiMixedTypes="0" containsNonDate="0" containsString="0"/>
     </cacheField>
     <cacheField name="[入国テーブルデータ].[港].[港]" caption="港" numFmtId="0" hierarchy="3" level="1">
       <sharedItems containsSemiMixedTypes="0" containsNonDate="0" containsString="0"/>
     </cacheField>
     <cacheField name="[入国テーブルデータ].[国籍・地域].[国籍・地域]" caption="国籍・地域" numFmtId="0" hierarchy="6" level="1">
       <sharedItems count="201">
         <s v="01_001：アフガニスタン"/>
         <s v="01_002：アラブ首長国連邦"/>
@@ -1402,167 +1384,166 @@
         <s v="18：介護"/>
         <s v="19：興行"/>
         <s v="20：技能"/>
         <s v="21：特定技能１号"/>
         <s v="22：特定技能２号"/>
         <s v="23：技能実習１号イ"/>
         <s v="24：技能実習１号ロ"/>
         <s v="25：技能実習２号イ"/>
         <s v="26：技能実習２号ロ"/>
         <s v="27：技能実習３号イ"/>
         <s v="28：技能実習３号ロ"/>
         <s v="29：文化活動"/>
         <s v="30-1：短期滞在（１５日以内）"/>
         <s v="30-2：短期滞在（９０日以内）"/>
         <s v="31：留学"/>
         <s v="32：研修"/>
         <s v="33：家族滞在"/>
         <s v="34：特定活動"/>
         <s v="35：永住者"/>
         <s v="36：日本人の配偶者等"/>
         <s v="37：永住者の配偶者等"/>
         <s v="38：定住者"/>
         <s v="39：特別永住者"/>
       </sharedItems>
     </cacheField>
+    <cacheField name="[入国テーブルデータ].[州].[州]" caption="州" numFmtId="0" hierarchy="5" level="1">
+      <sharedItems count="7">
+        <s v="01_000：アジア"/>
+        <s v="02_000：ヨーロッパ"/>
+        <s v="03_000：アフリカ"/>
+        <s v="04_000：北アメリカ"/>
+        <s v="05_000：南アメリカ"/>
+        <s v="06_000：オセアニア"/>
+        <s v="07_000：無国籍"/>
+      </sharedItems>
+    </cacheField>
   </cacheFields>
   <cacheHierarchies count="15">
     <cacheHierarchy uniqueName="[入国テーブルデータ].[調査年月]" caption="調査年月" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[調査年月].[All]" allUniqueName="[入国テーブルデータ].[調査年月].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="2"/>
+        <fieldUsage x="1"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[出入国区分]" caption="出入国区分" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[出入国区分].[All]" allUniqueName="[入国テーブルデータ].[出入国区分].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="3"/>
+        <fieldUsage x="2"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[出入国記録区分]" caption="出入国記録区分" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[出入国記録区分].[All]" allUniqueName="[入国テーブルデータ].[出入国記録区分].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="4"/>
+        <fieldUsage x="3"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[港]" caption="港" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[港].[All]" allUniqueName="[入国テーブルデータ].[港].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="8"/>
+        <fieldUsage x="7"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[港所在都道府県]" caption="港所在都道府県" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[港所在都道府県].[All]" allUniqueName="[入国テーブルデータ].[港所在都道府県].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="5"/>
+        <fieldUsage x="4"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[州]" caption="州" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[州].[All]" allUniqueName="[入国テーブルデータ].[州].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="1"/>
+        <fieldUsage x="10"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[国籍・地域]" caption="国籍・地域" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[国籍・地域].[All]" allUniqueName="[入国テーブルデータ].[国籍・地域].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="9"/>
+        <fieldUsage x="8"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[在留資格]" caption="在留資格" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[在留資格].[All]" allUniqueName="[入国テーブルデータ].[在留資格].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="10"/>
+        <fieldUsage x="9"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[年齢]" caption="年齢" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[年齢].[All]" allUniqueName="[入国テーブルデータ].[年齢].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="6"/>
+        <fieldUsage x="5"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[性別]" caption="性別" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[性別].[All]" allUniqueName="[入国テーブルデータ].[性別].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="2" memberValueDatatype="130" unbalanced="0">
       <fieldsUsage count="2">
         <fieldUsage x="-1"/>
-        <fieldUsage x="7"/>
+        <fieldUsage x="6"/>
       </fieldsUsage>
     </cacheHierarchy>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[滞在期間(単純出国のみ)]" caption="滞在期間(単純出国のみ)" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[滞在期間(単純出国のみ)].[All]" allUniqueName="[入国テーブルデータ].[滞在期間(単純出国のみ)].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="0" memberValueDatatype="130" unbalanced="0"/>
     <cacheHierarchy uniqueName="[入国テーブルデータ].[出入国者数]" caption="出入国者数" attribute="1" defaultMemberUniqueName="[入国テーブルデータ].[出入国者数].[All]" allUniqueName="[入国テーブルデータ].[出入国者数].[All]" dimensionUniqueName="[入国テーブルデータ]" displayFolder="" count="0" memberValueDatatype="20" unbalanced="0"/>
     <cacheHierarchy uniqueName="[Measures].[__XL_Count 入国テーブルデータ]" caption="__XL_Count 入国テーブルデータ" measure="1" displayFolder="" measureGroup="入国テーブルデータ" count="0" hidden="1"/>
     <cacheHierarchy uniqueName="[Measures].[__No measures defined]" caption="__No measures defined" measure="1" displayFolder="" count="0" hidden="1"/>
     <cacheHierarchy uniqueName="[Measures].[合計 / 出入国者数]" caption="合計 / 出入国者数" measure="1" displayFolder="" measureGroup="入国テーブルデータ" count="0" oneField="1" hidden="1">
       <fieldsUsage count="1">
         <fieldUsage x="0"/>
       </fieldsUsage>
       <extLst>
         <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{B97F6D7D-B522-45F9-BDA1-12C45D357490}">
           <x15:cacheHierarchy aggregatedColumn="11"/>
         </ext>
       </extLst>
     </cacheHierarchy>
   </cacheHierarchies>
   <kpis count="0"/>
   <dimensions count="2">
     <dimension measure="1" name="Measures" uniqueName="[Measures]" caption="Measures"/>
     <dimension name="入国テーブルデータ" uniqueName="[入国テーブルデータ]" caption="入国テーブルデータ"/>
   </dimensions>
   <measureGroups count="1">
     <measureGroup name="入国テーブルデータ" caption="入国テーブルデータ"/>
   </measureGroups>
   <maps count="1">
     <map measureGroup="0" dimension="1"/>
   </maps>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition supportSubqueryNonVisual="1" supportSubqueryCalcMem="1" supportAddCalcMems="1"/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{94EFD49F-E3D7-442F-AAA5-DBB15133E89E}" name="ピボットテーブル1" cacheId="6" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="値" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{94EFD49F-E3D7-442F-AAA5-DBB15133E89E}" name="ピボットテーブル1" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="値" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A9:AP219" firstHeaderRow="1" firstDataRow="2" firstDataCol="1" rowPageCount="7" colPageCount="1"/>
   <pivotFields count="11">
     <pivotField dataField="1" subtotalTop="0" showAll="0" defaultSubtotal="0"/>
-    <pivotField axis="axisRow" allDrilled="1" showAll="0" dataSourceSort="1" defaultAttributeDrillState="1">
-[...10 lines deleted...]
-    </pivotField>
     <pivotField axis="axisPage" allDrilled="1" showAll="0" dataSourceSort="1" defaultAttributeDrillState="1">
       <items count="1">
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisPage" allDrilled="1" showAll="0" dataSourceSort="1" defaultAttributeDrillState="1">
       <items count="1">
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisPage" allDrilled="1" showAll="0" dataSourceSort="1" defaultAttributeDrillState="1">
       <items count="1">
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisPage" allDrilled="1" showAll="0" dataSourceSort="1" defaultAttributeDrillState="1">
       <items count="1">
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisPage" allDrilled="1" showAll="0" dataSourceSort="1" defaultAttributeDrillState="1">
       <items count="1">
         <item t="default"/>
       </items>
     </pivotField>
@@ -1805,54 +1786,66 @@
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item t="default"/>
       </items>
     </pivotField>
+    <pivotField axis="axisRow" allDrilled="1" showAll="0" dataSourceSort="1" defaultAttributeDrillState="1">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item t="default"/>
+      </items>
+    </pivotField>
   </pivotFields>
   <rowFields count="2">
-    <field x="1"/>
-    <field x="9"/>
+    <field x="10"/>
+    <field x="8"/>
   </rowFields>
   <rowItems count="209">
     <i>
       <x/>
     </i>
     <i r="1">
       <x/>
     </i>
     <i r="1">
       <x v="1"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="3"/>
     </i>
     <i r="1">
       <x v="4"/>
     </i>
     <i r="1">
       <x v="5"/>
     </i>
     <i r="1">
       <x v="6"/>
@@ -2440,51 +2433,51 @@
       <x v="195"/>
     </i>
     <i r="1">
       <x v="196"/>
     </i>
     <i r="1">
       <x v="197"/>
     </i>
     <i r="1">
       <x v="198"/>
     </i>
     <i r="1">
       <x v="199"/>
     </i>
     <i>
       <x v="6"/>
     </i>
     <i r="1">
       <x v="200"/>
     </i>
     <i t="grand">
       <x/>
     </i>
   </rowItems>
   <colFields count="1">
-    <field x="10"/>
+    <field x="9"/>
   </colFields>
   <colItems count="41">
     <i>
       <x/>
     </i>
     <i>
       <x v="1"/>
     </i>
     <i>
       <x v="2"/>
     </i>
     <i>
       <x v="3"/>
     </i>
     <i>
       <x v="4"/>
     </i>
     <i>
       <x v="5"/>
     </i>
     <i>
       <x v="6"/>
     </i>
     <i>
       <x v="7"/>
@@ -2568,57 +2561,57 @@
       <x v="33"/>
     </i>
     <i>
       <x v="34"/>
     </i>
     <i>
       <x v="35"/>
     </i>
     <i>
       <x v="36"/>
     </i>
     <i>
       <x v="37"/>
     </i>
     <i>
       <x v="38"/>
     </i>
     <i>
       <x v="39"/>
     </i>
     <i t="grand">
       <x/>
     </i>
   </colItems>
   <pageFields count="7">
-    <pageField fld="2" hier="0" name="[入国テーブルデータ].[調査年月].[All]" cap="All"/>
-[...5 lines deleted...]
-    <pageField fld="7" hier="9" name="[入国テーブルデータ].[性別].[All]" cap="All"/>
+    <pageField fld="1" hier="0" name="[入国テーブルデータ].[調査年月].[All]" cap="All"/>
+    <pageField fld="2" hier="1" name="[入国テーブルデータ].[出入国区分].[All]" cap="All"/>
+    <pageField fld="3" hier="2" name="[入国テーブルデータ].[出入国記録区分].[All]" cap="All"/>
+    <pageField fld="7" hier="3" name="[入国テーブルデータ].[港].[All]" cap="All"/>
+    <pageField fld="4" hier="4" name="[入国テーブルデータ].[港所在都道府県].[All]" cap="All"/>
+    <pageField fld="5" hier="8" name="[入国テーブルデータ].[年齢].[All]" cap="All"/>
+    <pageField fld="6" hier="9" name="[入国テーブルデータ].[性別].[All]" cap="All"/>
   </pageFields>
   <dataFields count="1">
     <dataField name="合計 / 出入国者数" fld="0" baseField="0" baseItem="0"/>
   </dataFields>
   <pivotHierarchies count="15">
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
     <pivotHierarchy dragToRow="0" dragToCol="0" dragToPage="0" dragToData="1"/>
     <pivotHierarchy dragToRow="0" dragToCol="0" dragToPage="0" dragToData="1"/>
     <pivotHierarchy dragToData="1"/>
   </pivotHierarchies>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <rowHierarchiesUsage count="2">
     <rowHierarchyUsage hierarchyUsage="5"/>
     <rowHierarchyUsage hierarchyUsage="6"/>
@@ -3398,76 +3391,213 @@
     <row r="65" spans="1:5" x14ac:dyDescent="0.55000000000000004">
       <c r="A65" s="7"/>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.55000000000000004">
       <c r="A66" s="7"/>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEFB313A-4F41-4219-B5DE-8945076CB9A5}">
   <dimension ref="A1:AP219"/>
   <sheetViews>
-    <sheetView zoomScale="67" workbookViewId="0"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17.5" x14ac:dyDescent="0.6"/>
   <cols>
-    <col min="1" max="1" width="37.640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.2109375" bestFit="1" customWidth="1"/>
     <col min="3" max="7" width="8" bestFit="1" customWidth="1"/>
     <col min="8" max="10" width="17.92578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="16.2109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.92578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="16.2109375" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.92578125" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="8" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="29" width="16.2109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.2109375" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="24.78515625" bestFit="1" customWidth="1"/>
     <col min="33" max="34" width="8" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="11.2109375" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="38" max="39" width="17.92578125" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="12.92578125" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="44" max="45" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="22.5" bestFit="1" customWidth="1"/>
+    <col min="47" max="48" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="49" max="50" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="20.78515625" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="12.42578125" bestFit="1" customWidth="1"/>
+    <col min="54" max="54" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="58" max="59" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="60" max="61" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="62" max="62" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="64" max="65" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="68" max="68" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="69" max="70" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="72" max="72" width="27.5" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="75" max="75" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="76" max="76" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="77" max="77" width="22.5" bestFit="1" customWidth="1"/>
+    <col min="78" max="78" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="79" max="79" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="80" max="80" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="81" max="81" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="82" max="82" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="83" max="84" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="85" max="85" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="86" max="86" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="87" max="87" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="88" max="88" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="89" max="90" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="91" max="91" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="92" max="92" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="93" max="93" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="94" max="94" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="95" max="95" width="24.140625" bestFit="1" customWidth="1"/>
+    <col min="96" max="96" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="97" max="97" width="20.78515625" bestFit="1" customWidth="1"/>
+    <col min="98" max="98" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="99" max="99" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="100" max="102" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="103" max="103" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="104" max="105" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="106" max="106" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="107" max="107" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="108" max="108" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="109" max="109" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="110" max="110" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="111" max="111" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="112" max="112" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="113" max="113" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="114" max="114" width="22.5" bestFit="1" customWidth="1"/>
+    <col min="115" max="115" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="116" max="116" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="117" max="117" width="22.5" bestFit="1" customWidth="1"/>
+    <col min="118" max="118" width="25.78515625" bestFit="1" customWidth="1"/>
+    <col min="119" max="119" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="120" max="120" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="121" max="121" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="122" max="122" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="123" max="123" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="124" max="125" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="126" max="127" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="128" max="128" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="129" max="129" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="130" max="130" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="131" max="131" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="132" max="132" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="133" max="133" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="134" max="134" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="135" max="135" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="136" max="136" width="20.78515625" bestFit="1" customWidth="1"/>
+    <col min="137" max="137" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="138" max="138" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="139" max="139" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="140" max="140" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="141" max="141" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="142" max="142" width="12.42578125" bestFit="1" customWidth="1"/>
+    <col min="143" max="144" width="22.5" bestFit="1" customWidth="1"/>
+    <col min="145" max="147" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="148" max="148" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="149" max="149" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="150" max="151" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="152" max="152" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="153" max="153" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="154" max="154" width="20.78515625" bestFit="1" customWidth="1"/>
+    <col min="155" max="155" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="156" max="156" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="157" max="157" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="158" max="158" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="159" max="160" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="161" max="161" width="34.140625" bestFit="1" customWidth="1"/>
+    <col min="162" max="162" width="22.5" bestFit="1" customWidth="1"/>
+    <col min="163" max="163" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="164" max="164" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="165" max="165" width="20.78515625" bestFit="1" customWidth="1"/>
+    <col min="166" max="166" width="25.78515625" bestFit="1" customWidth="1"/>
+    <col min="167" max="167" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="168" max="170" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="171" max="171" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="172" max="172" width="12.42578125" bestFit="1" customWidth="1"/>
+    <col min="173" max="173" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="174" max="174" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="175" max="175" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="176" max="176" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="177" max="178" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="179" max="179" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="180" max="180" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="181" max="181" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="182" max="182" width="12.42578125" bestFit="1" customWidth="1"/>
+    <col min="183" max="183" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="184" max="184" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="185" max="185" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="186" max="186" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="187" max="187" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="188" max="188" width="20.78515625" bestFit="1" customWidth="1"/>
+    <col min="189" max="189" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="190" max="190" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="191" max="191" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="192" max="194" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="195" max="195" width="22.5" bestFit="1" customWidth="1"/>
+    <col min="196" max="196" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="197" max="197" width="24.140625" bestFit="1" customWidth="1"/>
+    <col min="198" max="198" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="199" max="199" width="15.78515625" bestFit="1" customWidth="1"/>
+    <col min="200" max="200" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="201" max="201" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="202" max="202" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="203" max="203" width="9.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A1" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B1" t="s" vm="1">
         <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A2" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B2" t="s" vm="2">
         <v>252</v>
       </c>
     </row>
     <row r="3" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A3" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B3" t="s" vm="3">
         <v>252</v>
       </c>
@@ -3622,18710 +3752,14339 @@
         <v>245</v>
       </c>
       <c r="AK10" t="s">
         <v>246</v>
       </c>
       <c r="AL10" t="s">
         <v>247</v>
       </c>
       <c r="AM10" t="s">
         <v>248</v>
       </c>
       <c r="AN10" t="s">
         <v>249</v>
       </c>
       <c r="AO10" t="s">
         <v>250</v>
       </c>
       <c r="AP10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B11">
         <v>6029</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11">
         <v>25951</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11">
         <v>13118</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11">
         <v>1047</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11">
         <v>4517</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11">
         <v>252</v>
       </c>
-      <c r="H11" s="9">
+      <c r="H11">
         <v>5809</v>
       </c>
-      <c r="I11" s="9">
+      <c r="I11">
         <v>55043</v>
       </c>
-      <c r="J11" s="9">
+      <c r="J11">
         <v>20329</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11">
         <v>3988</v>
       </c>
-      <c r="L11" s="9">
-[...2 lines deleted...]
-      <c r="M11" s="9">
+      <c r="L11">
+        <v>116048</v>
+      </c>
+      <c r="M11">
         <v>251</v>
       </c>
-      <c r="N11" s="9">
+      <c r="N11">
         <v>4239</v>
       </c>
-      <c r="O11" s="9">
+      <c r="O11">
         <v>2272</v>
       </c>
-      <c r="P11" s="9">
+      <c r="P11">
         <v>4301</v>
       </c>
-      <c r="Q11" s="9">
+      <c r="Q11">
         <v>567595</v>
       </c>
-      <c r="R11" s="9">
+      <c r="R11">
         <v>44373</v>
       </c>
-      <c r="S11" s="9">
+      <c r="S11">
         <v>9855</v>
       </c>
-      <c r="T11" s="9">
+      <c r="T11">
         <v>31329</v>
       </c>
-      <c r="U11" s="9">
+      <c r="U11">
         <v>35113</v>
       </c>
-      <c r="V11" s="9">
+      <c r="V11">
         <v>235126</v>
       </c>
-      <c r="W11" s="9">
+      <c r="W11">
         <v>2368</v>
       </c>
-      <c r="X11" s="9">
+      <c r="X11">
         <v>4092</v>
       </c>
-      <c r="Y11" s="9">
+      <c r="Y11">
         <v>153636</v>
       </c>
-      <c r="Z11" s="9">
+      <c r="Z11">
         <v>911</v>
       </c>
-      <c r="AA11" s="9">
+      <c r="AA11">
         <v>52005</v>
       </c>
-      <c r="AB11" s="9">
+      <c r="AB11">
         <v>354</v>
       </c>
-      <c r="AC11" s="9">
+      <c r="AC11">
         <v>21017</v>
       </c>
-      <c r="AD11" s="9">
+      <c r="AD11">
         <v>4769</v>
       </c>
-      <c r="AE11" s="9">
+      <c r="AE11">
         <v>6103983</v>
       </c>
-      <c r="AF11" s="9">
-[...5 lines deleted...]
-      <c r="AH11" s="9">
+      <c r="AF11">
+        <v>23751406</v>
+      </c>
+      <c r="AG11">
+        <v>545740</v>
+      </c>
+      <c r="AH11">
         <v>5560</v>
       </c>
-      <c r="AI11" s="9">
+      <c r="AI11">
         <v>308197</v>
       </c>
-      <c r="AJ11" s="9">
+      <c r="AJ11">
         <v>75193</v>
       </c>
-      <c r="AK11" s="9">
+      <c r="AK11">
         <v>806362</v>
       </c>
-      <c r="AL11" s="9">
+      <c r="AL11">
         <v>118248</v>
       </c>
-      <c r="AM11" s="9">
+      <c r="AM11">
         <v>45259</v>
       </c>
-      <c r="AN11" s="9">
+      <c r="AN11">
         <v>96081</v>
       </c>
-      <c r="AO11" s="9">
+      <c r="AO11">
         <v>87026</v>
       </c>
-      <c r="AP11" s="9">
+      <c r="AP11">
         <v>33368792</v>
       </c>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12">
         <v>5</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12">
         <v>9</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12">
         <v>9</v>
       </c>
-      <c r="E12" s="9"/>
-[...5 lines deleted...]
-      <c r="I12" s="9">
+      <c r="H12">
+        <v>1</v>
+      </c>
+      <c r="I12">
         <v>6</v>
       </c>
-      <c r="J12" s="9"/>
-[...1 lines deleted...]
-      <c r="L12" s="9">
+      <c r="L12">
         <v>483</v>
       </c>
-      <c r="M12" s="9"/>
-[...3 lines deleted...]
-      <c r="Q12" s="9">
+      <c r="Q12">
         <v>1552</v>
       </c>
-      <c r="R12" s="9">
+      <c r="R12">
         <v>34</v>
       </c>
-      <c r="S12" s="9"/>
-[...12 lines deleted...]
-      <c r="AD12" s="9">
+      <c r="U12">
+        <v>2</v>
+      </c>
+      <c r="AD12">
         <v>5</v>
       </c>
-      <c r="AE12" s="9">
+      <c r="AE12">
         <v>247</v>
       </c>
-      <c r="AF12" s="9">
+      <c r="AF12">
         <v>176</v>
       </c>
-      <c r="AG12" s="9">
+      <c r="AG12">
         <v>49</v>
       </c>
-      <c r="AH12" s="9"/>
-      <c r="AI12" s="9">
+      <c r="AI12">
         <v>1002</v>
       </c>
-      <c r="AJ12" s="9">
+      <c r="AJ12">
         <v>51</v>
       </c>
-      <c r="AK12" s="9">
+      <c r="AK12">
         <v>154</v>
       </c>
-      <c r="AL12" s="9">
+      <c r="AL12">
         <v>25</v>
       </c>
-      <c r="AM12" s="9">
+      <c r="AM12">
         <v>28</v>
       </c>
-      <c r="AN12" s="9">
+      <c r="AN12">
         <v>124</v>
       </c>
-      <c r="AO12" s="9"/>
-      <c r="AP12" s="9">
+      <c r="AP12">
         <v>3962</v>
       </c>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13">
         <v>198</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13">
         <v>39</v>
       </c>
-      <c r="D13" s="9"/>
-[...14 lines deleted...]
-      <c r="Q13" s="9">
+      <c r="I13">
+        <v>2</v>
+      </c>
+      <c r="Q13">
         <v>17</v>
       </c>
-      <c r="R13" s="9">
+      <c r="R13">
         <v>5</v>
       </c>
-      <c r="S13" s="9"/>
-      <c r="T13" s="9">
+      <c r="T13">
         <v>10</v>
       </c>
-      <c r="U13" s="9"/>
-[...8 lines deleted...]
-      <c r="AD13" s="9">
+      <c r="AD13">
         <v>4</v>
       </c>
-      <c r="AE13" s="9">
+      <c r="AE13">
         <v>10</v>
       </c>
-      <c r="AF13" s="9">
+      <c r="AF13">
         <v>15364</v>
       </c>
-      <c r="AG13" s="9">
+      <c r="AG13">
         <v>140</v>
       </c>
-      <c r="AH13" s="9"/>
-      <c r="AI13" s="9">
+      <c r="AI13">
         <v>4</v>
       </c>
-      <c r="AJ13" s="9">
+      <c r="AJ13">
         <v>41</v>
       </c>
-      <c r="AK13" s="9">
+      <c r="AK13">
         <v>14</v>
       </c>
-      <c r="AL13" s="9">
+      <c r="AL13">
         <v>8</v>
       </c>
-      <c r="AM13" s="9"/>
-[...2 lines deleted...]
-      <c r="AP13" s="9">
+      <c r="AP13">
         <v>15856</v>
       </c>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14">
         <v>11</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14">
         <v>11</v>
       </c>
-      <c r="D14" s="9">
-[...6 lines deleted...]
-      <c r="I14" s="9">
+      <c r="D14">
+        <v>1</v>
+      </c>
+      <c r="I14">
         <v>8</v>
       </c>
-      <c r="J14" s="9"/>
-[...12 lines deleted...]
-      <c r="Q14" s="9">
+      <c r="K14">
+        <v>1</v>
+      </c>
+      <c r="L14">
+        <v>2</v>
+      </c>
+      <c r="P14">
+        <v>1</v>
+      </c>
+      <c r="Q14">
         <v>18</v>
       </c>
-      <c r="R14" s="9"/>
-[...14 lines deleted...]
-      <c r="AE14" s="9">
+      <c r="AD14">
+        <v>2</v>
+      </c>
+      <c r="AE14">
         <v>362</v>
       </c>
-      <c r="AF14" s="9">
+      <c r="AF14">
         <v>109</v>
       </c>
-      <c r="AG14" s="9">
+      <c r="AG14">
         <v>16</v>
       </c>
-      <c r="AH14" s="9">
+      <c r="AH14">
         <v>25</v>
       </c>
-      <c r="AI14" s="9">
+      <c r="AI14">
         <v>9</v>
       </c>
-      <c r="AJ14" s="9">
+      <c r="AJ14">
         <v>48</v>
       </c>
-      <c r="AK14" s="9">
+      <c r="AK14">
         <v>3</v>
       </c>
-      <c r="AL14" s="9">
+      <c r="AL14">
         <v>5</v>
       </c>
-      <c r="AM14" s="9">
+      <c r="AM14">
         <v>4</v>
       </c>
-      <c r="AN14" s="9">
+      <c r="AN14">
         <v>31</v>
       </c>
-      <c r="AO14" s="9"/>
-      <c r="AP14" s="9">
+      <c r="AP14">
         <v>667</v>
       </c>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15">
         <v>110</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15">
         <v>125</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15">
         <v>38</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15">
         <v>5</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15">
         <v>19</v>
       </c>
-      <c r="G15" s="9"/>
-[...1 lines deleted...]
-      <c r="I15" s="9">
+      <c r="I15">
         <v>29</v>
       </c>
-      <c r="J15" s="9">
+      <c r="J15">
         <v>13</v>
       </c>
-      <c r="K15" s="9"/>
-      <c r="L15" s="9">
+      <c r="L15">
         <v>70</v>
       </c>
-      <c r="M15" s="9"/>
-[...5 lines deleted...]
-      <c r="Q15" s="9">
+      <c r="P15">
+        <v>2</v>
+      </c>
+      <c r="Q15">
         <v>200</v>
       </c>
-      <c r="R15" s="9">
+      <c r="R15">
         <v>37</v>
       </c>
-      <c r="S15" s="9"/>
-      <c r="T15" s="9">
+      <c r="T15">
         <v>78</v>
       </c>
-      <c r="U15" s="9">
-[...10 lines deleted...]
-      <c r="AD15" s="9">
+      <c r="U15">
+        <v>1</v>
+      </c>
+      <c r="AD15">
         <v>13</v>
       </c>
-      <c r="AE15" s="9">
-[...2 lines deleted...]
-      <c r="AF15" s="9">
+      <c r="AE15">
+        <v>1</v>
+      </c>
+      <c r="AF15">
         <v>92161</v>
       </c>
-      <c r="AG15" s="9">
+      <c r="AG15">
         <v>228</v>
       </c>
-      <c r="AH15" s="9"/>
-      <c r="AI15" s="9">
+      <c r="AI15">
         <v>159</v>
       </c>
-      <c r="AJ15" s="9">
+      <c r="AJ15">
         <v>24</v>
       </c>
-      <c r="AK15" s="9">
+      <c r="AK15">
         <v>396</v>
       </c>
-      <c r="AL15" s="9">
+      <c r="AL15">
         <v>199</v>
       </c>
-      <c r="AM15" s="9">
+      <c r="AM15">
         <v>5</v>
       </c>
-      <c r="AN15" s="9">
+      <c r="AN15">
         <v>22</v>
       </c>
-      <c r="AO15" s="9"/>
-      <c r="AP15" s="9">
+      <c r="AP15">
         <v>93935</v>
       </c>
     </row>
     <row r="16" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16">
         <v>58</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16">
         <v>184</v>
       </c>
-      <c r="D16" s="9">
-[...8 lines deleted...]
-      <c r="I16" s="9">
+      <c r="D16">
+        <v>1</v>
+      </c>
+      <c r="H16">
+        <v>1</v>
+      </c>
+      <c r="I16">
         <v>6</v>
       </c>
-      <c r="J16" s="9"/>
-[...1 lines deleted...]
-      <c r="L16" s="9">
+      <c r="L16">
         <v>19</v>
       </c>
-      <c r="M16" s="9"/>
-[...3 lines deleted...]
-      <c r="Q16" s="9">
+      <c r="Q16">
         <v>52</v>
       </c>
-      <c r="R16" s="9"/>
-[...12 lines deleted...]
-      <c r="AE16" s="9">
+      <c r="AE16">
         <v>985</v>
       </c>
-      <c r="AF16" s="9">
+      <c r="AF16">
         <v>161</v>
       </c>
-      <c r="AG16" s="9">
+      <c r="AG16">
         <v>31</v>
       </c>
-      <c r="AH16" s="9">
+      <c r="AH16">
         <v>18</v>
       </c>
-      <c r="AI16" s="9">
+      <c r="AI16">
         <v>33</v>
       </c>
-      <c r="AJ16" s="9">
+      <c r="AJ16">
         <v>8</v>
       </c>
-      <c r="AK16" s="9">
+      <c r="AK16">
         <v>12</v>
       </c>
-      <c r="AL16" s="9">
+      <c r="AL16">
         <v>14</v>
       </c>
-      <c r="AM16" s="9">
-[...2 lines deleted...]
-      <c r="AN16" s="9">
+      <c r="AM16">
+        <v>2</v>
+      </c>
+      <c r="AN16">
         <v>13</v>
       </c>
-      <c r="AO16" s="9"/>
-      <c r="AP16" s="9">
+      <c r="AP16">
         <v>1598</v>
       </c>
     </row>
     <row r="17" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17">
         <v>18</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17">
         <v>16</v>
       </c>
-      <c r="D17" s="9">
+      <c r="D17">
         <v>76</v>
       </c>
-      <c r="E17" s="9"/>
-[...2 lines deleted...]
-      <c r="H17" s="9">
+      <c r="H17">
         <v>21</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I17">
         <v>23</v>
       </c>
-      <c r="J17" s="9"/>
-      <c r="K17" s="9">
+      <c r="K17">
         <v>3</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17">
         <v>39</v>
       </c>
-      <c r="M17" s="9"/>
-[...1 lines deleted...]
-      <c r="O17" s="9">
+      <c r="O17">
         <v>3</v>
       </c>
-      <c r="P17" s="9">
-[...2 lines deleted...]
-      <c r="Q17" s="9">
+      <c r="P17">
+        <v>2</v>
+      </c>
+      <c r="Q17">
         <v>192</v>
       </c>
-      <c r="R17" s="9">
+      <c r="R17">
         <v>4</v>
       </c>
-      <c r="S17" s="9"/>
-      <c r="T17" s="9">
+      <c r="T17">
         <v>50</v>
       </c>
-      <c r="U17" s="9">
+      <c r="U17">
         <v>122</v>
       </c>
-      <c r="V17" s="9"/>
-[...7 lines deleted...]
-      <c r="AD17" s="9">
+      <c r="AD17">
         <v>10</v>
       </c>
-      <c r="AE17" s="9">
+      <c r="AE17">
         <v>6901</v>
       </c>
-      <c r="AF17" s="9">
+      <c r="AF17">
         <v>1102</v>
       </c>
-      <c r="AG17" s="9">
+      <c r="AG17">
         <v>216</v>
       </c>
-      <c r="AH17" s="9">
+      <c r="AH17">
         <v>20</v>
       </c>
-      <c r="AI17" s="9">
+      <c r="AI17">
         <v>169</v>
       </c>
-      <c r="AJ17" s="9">
+      <c r="AJ17">
         <v>12</v>
       </c>
-      <c r="AK17" s="9">
+      <c r="AK17">
         <v>1545</v>
       </c>
-      <c r="AL17" s="9">
+      <c r="AL17">
         <v>175</v>
       </c>
-      <c r="AM17" s="9">
+      <c r="AM17">
         <v>47</v>
       </c>
-      <c r="AN17" s="9">
+      <c r="AN17">
         <v>64</v>
       </c>
-      <c r="AO17" s="9"/>
-      <c r="AP17" s="9">
+      <c r="AP17">
         <v>10830</v>
       </c>
     </row>
     <row r="18" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A18" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18">
         <v>409</v>
       </c>
-      <c r="C18" s="9">
+      <c r="C18">
         <v>735</v>
       </c>
-      <c r="D18" s="9">
+      <c r="D18">
         <v>951</v>
       </c>
-      <c r="E18" s="9"/>
-      <c r="F18" s="9">
+      <c r="F18">
         <v>76</v>
       </c>
-      <c r="G18" s="9">
+      <c r="G18">
         <v>7</v>
       </c>
-      <c r="H18" s="9">
+      <c r="H18">
         <v>315</v>
       </c>
-      <c r="I18" s="9">
+      <c r="I18">
         <v>2311</v>
       </c>
-      <c r="J18" s="9">
+      <c r="J18">
         <v>91</v>
       </c>
-      <c r="K18" s="9">
+      <c r="K18">
         <v>156</v>
       </c>
-      <c r="L18" s="9">
+      <c r="L18">
         <v>1152</v>
       </c>
-      <c r="M18" s="9">
+      <c r="M18">
         <v>13</v>
       </c>
-      <c r="N18" s="9">
-[...2 lines deleted...]
-      <c r="O18" s="9">
+      <c r="N18">
+        <v>1</v>
+      </c>
+      <c r="O18">
         <v>295</v>
       </c>
-      <c r="P18" s="9">
+      <c r="P18">
         <v>206</v>
       </c>
-      <c r="Q18" s="9">
+      <c r="Q18">
         <v>20335</v>
       </c>
-      <c r="R18" s="9">
+      <c r="R18">
         <v>1710</v>
       </c>
-      <c r="S18" s="9">
+      <c r="S18">
         <v>16</v>
       </c>
-      <c r="T18" s="9">
+      <c r="T18">
         <v>153</v>
       </c>
-      <c r="U18" s="9">
+      <c r="U18">
         <v>4967</v>
       </c>
-      <c r="V18" s="9">
+      <c r="V18">
         <v>529</v>
       </c>
-      <c r="W18" s="9">
-[...2 lines deleted...]
-      <c r="X18" s="9">
+      <c r="W18">
+        <v>1</v>
+      </c>
+      <c r="X18">
         <v>29</v>
       </c>
-      <c r="Y18" s="9">
+      <c r="Y18">
         <v>943</v>
       </c>
-      <c r="Z18" s="9">
+      <c r="Z18">
         <v>7</v>
       </c>
-      <c r="AA18" s="9">
+      <c r="AA18">
         <v>128</v>
       </c>
-      <c r="AB18" s="9">
-[...2 lines deleted...]
-      <c r="AC18" s="9">
+      <c r="AB18">
+        <v>2</v>
+      </c>
+      <c r="AC18">
         <v>15</v>
       </c>
-      <c r="AD18" s="9">
+      <c r="AD18">
         <v>187</v>
       </c>
-      <c r="AE18" s="9">
+      <c r="AE18">
         <v>145272</v>
       </c>
-      <c r="AF18" s="9">
+      <c r="AF18">
         <v>114951</v>
       </c>
-      <c r="AG18" s="9">
+      <c r="AG18">
         <v>2877</v>
       </c>
-      <c r="AH18" s="9">
+      <c r="AH18">
         <v>313</v>
       </c>
-      <c r="AI18" s="9">
+      <c r="AI18">
         <v>12108</v>
       </c>
-      <c r="AJ18" s="9">
+      <c r="AJ18">
         <v>495</v>
       </c>
-      <c r="AK18" s="9">
+      <c r="AK18">
         <v>13735</v>
       </c>
-      <c r="AL18" s="9">
+      <c r="AL18">
         <v>755</v>
       </c>
-      <c r="AM18" s="9">
+      <c r="AM18">
         <v>718</v>
       </c>
-      <c r="AN18" s="9">
+      <c r="AN18">
         <v>975</v>
       </c>
-      <c r="AO18" s="9">
+      <c r="AO18">
         <v>4</v>
       </c>
-      <c r="AP18" s="9">
+      <c r="AP18">
         <v>327943</v>
       </c>
     </row>
     <row r="19" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="9">
+      <c r="B19">
         <v>412</v>
       </c>
-      <c r="C19" s="9">
+      <c r="C19">
         <v>2197</v>
       </c>
-      <c r="D19" s="9">
+      <c r="D19">
         <v>447</v>
       </c>
-      <c r="E19" s="9">
+      <c r="E19">
         <v>14</v>
       </c>
-      <c r="F19" s="9">
+      <c r="F19">
         <v>108</v>
       </c>
-      <c r="G19" s="9">
+      <c r="G19">
         <v>7</v>
       </c>
-      <c r="H19" s="9">
+      <c r="H19">
         <v>167</v>
       </c>
-      <c r="I19" s="9">
+      <c r="I19">
         <v>386</v>
       </c>
-      <c r="J19" s="9">
+      <c r="J19">
         <v>18</v>
       </c>
-      <c r="K19" s="9">
+      <c r="K19">
         <v>28</v>
       </c>
-      <c r="L19" s="9">
+      <c r="L19">
         <v>244</v>
       </c>
-      <c r="M19" s="9"/>
-      <c r="N19" s="9">
+      <c r="N19">
         <v>112</v>
       </c>
-      <c r="O19" s="9">
+      <c r="O19">
         <v>160</v>
       </c>
-      <c r="P19" s="9">
+      <c r="P19">
         <v>49</v>
       </c>
-      <c r="Q19" s="9">
+      <c r="Q19">
         <v>11100</v>
       </c>
-      <c r="R19" s="9">
+      <c r="R19">
         <v>1068</v>
       </c>
-      <c r="S19" s="9">
+      <c r="S19">
         <v>987</v>
       </c>
-      <c r="T19" s="9">
+      <c r="T19">
         <v>276</v>
       </c>
-      <c r="U19" s="9">
+      <c r="U19">
         <v>373</v>
       </c>
-      <c r="V19" s="9">
+      <c r="V19">
         <v>48561</v>
       </c>
-      <c r="W19" s="9">
+      <c r="W19">
         <v>98</v>
       </c>
-      <c r="X19" s="9">
+      <c r="X19">
         <v>598</v>
       </c>
-      <c r="Y19" s="9">
+      <c r="Y19">
         <v>52024</v>
       </c>
-      <c r="Z19" s="9">
+      <c r="Z19">
         <v>90</v>
       </c>
-      <c r="AA19" s="9">
+      <c r="AA19">
         <v>5310</v>
       </c>
-      <c r="AB19" s="9">
+      <c r="AB19">
         <v>11</v>
       </c>
-      <c r="AC19" s="9">
+      <c r="AC19">
         <v>3088</v>
       </c>
-      <c r="AD19" s="9">
+      <c r="AD19">
         <v>170</v>
       </c>
-      <c r="AE19" s="9">
+      <c r="AE19">
         <v>448790</v>
       </c>
-      <c r="AF19" s="9">
+      <c r="AF19">
         <v>39603</v>
       </c>
-      <c r="AG19" s="9">
+      <c r="AG19">
         <v>8934</v>
       </c>
-      <c r="AH19" s="9">
+      <c r="AH19">
         <v>724</v>
       </c>
-      <c r="AI19" s="9">
+      <c r="AI19">
         <v>4876</v>
       </c>
-      <c r="AJ19" s="9">
+      <c r="AJ19">
         <v>5451</v>
       </c>
-      <c r="AK19" s="9">
+      <c r="AK19">
         <v>6373</v>
       </c>
-      <c r="AL19" s="9">
+      <c r="AL19">
         <v>2284</v>
       </c>
-      <c r="AM19" s="9">
+      <c r="AM19">
         <v>346</v>
       </c>
-      <c r="AN19" s="9">
+      <c r="AN19">
         <v>1398</v>
       </c>
-      <c r="AO19" s="9">
+      <c r="AO19">
         <v>8</v>
       </c>
-      <c r="AP19" s="9">
+      <c r="AP19">
         <v>646890</v>
       </c>
     </row>
     <row r="20" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A20" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="9">
+      <c r="B20">
         <v>62</v>
       </c>
-      <c r="C20" s="9">
+      <c r="C20">
         <v>495</v>
       </c>
-      <c r="D20" s="9">
+      <c r="D20">
         <v>8</v>
       </c>
-      <c r="E20" s="9"/>
-[...11 lines deleted...]
-      <c r="Q20" s="9">
+      <c r="Q20">
         <v>9</v>
       </c>
-      <c r="R20" s="9"/>
-[...12 lines deleted...]
-      <c r="AE20" s="9">
+      <c r="AE20">
         <v>1380</v>
       </c>
-      <c r="AF20" s="9">
+      <c r="AF20">
         <v>658</v>
       </c>
-      <c r="AG20" s="9">
+      <c r="AG20">
         <v>40</v>
       </c>
-      <c r="AH20" s="9">
+      <c r="AH20">
         <v>19</v>
       </c>
-      <c r="AI20" s="9">
-[...12 lines deleted...]
-      <c r="AP20" s="9">
+      <c r="AI20">
+        <v>2</v>
+      </c>
+      <c r="AJ20">
+        <v>1</v>
+      </c>
+      <c r="AL20">
+        <v>2</v>
+      </c>
+      <c r="AP20">
         <v>2676</v>
       </c>
     </row>
     <row r="21" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A21" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="9">
+      <c r="B21">
         <v>76</v>
       </c>
-      <c r="C21" s="9">
+      <c r="C21">
         <v>13</v>
       </c>
-      <c r="D21" s="9"/>
-[...12 lines deleted...]
-      <c r="Q21" s="9">
+      <c r="Q21">
         <v>6</v>
       </c>
-      <c r="R21" s="9">
+      <c r="R21">
         <v>9</v>
       </c>
-      <c r="S21" s="9"/>
-      <c r="T21" s="9">
+      <c r="T21">
         <v>26</v>
       </c>
-      <c r="U21" s="9"/>
-[...9 lines deleted...]
-      <c r="AE21" s="9">
+      <c r="AE21">
         <v>8</v>
       </c>
-      <c r="AF21" s="9">
+      <c r="AF21">
         <v>3743</v>
       </c>
-      <c r="AG21" s="9">
+      <c r="AG21">
         <v>45</v>
       </c>
-      <c r="AH21" s="9"/>
-[...3 lines deleted...]
-      <c r="AJ21" s="9">
+      <c r="AI21">
+        <v>1</v>
+      </c>
+      <c r="AJ21">
         <v>4</v>
       </c>
-      <c r="AK21" s="9"/>
-[...4 lines deleted...]
-      <c r="AP21" s="9">
+      <c r="AP21">
         <v>3931</v>
       </c>
     </row>
     <row r="22" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A22" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="9">
+      <c r="B22">
         <v>984</v>
       </c>
-      <c r="C22" s="9">
+      <c r="C22">
         <v>2040</v>
       </c>
-      <c r="D22" s="9">
+      <c r="D22">
         <v>3085</v>
       </c>
-      <c r="E22" s="9">
+      <c r="E22">
         <v>259</v>
       </c>
-      <c r="F22" s="9">
+      <c r="F22">
         <v>2231</v>
       </c>
-      <c r="G22" s="9">
+      <c r="G22">
         <v>97</v>
       </c>
-      <c r="H22" s="9">
+      <c r="H22">
         <v>722</v>
       </c>
-      <c r="I22" s="9">
+      <c r="I22">
         <v>3674</v>
       </c>
-      <c r="J22" s="9">
+      <c r="J22">
         <v>961</v>
       </c>
-      <c r="K22" s="9">
+      <c r="K22">
         <v>272</v>
       </c>
-      <c r="L22" s="9">
+      <c r="L22">
         <v>13157</v>
       </c>
-      <c r="M22" s="9">
+      <c r="M22">
         <v>57</v>
       </c>
-      <c r="N22" s="9">
+      <c r="N22">
         <v>785</v>
       </c>
-      <c r="O22" s="9">
+      <c r="O22">
         <v>387</v>
       </c>
-      <c r="P22" s="9">
+      <c r="P22">
         <v>395</v>
       </c>
-      <c r="Q22" s="9">
+      <c r="Q22">
         <v>81616</v>
       </c>
-      <c r="R22" s="9">
+      <c r="R22">
         <v>8688</v>
       </c>
-      <c r="S22" s="9">
+      <c r="S22">
         <v>148</v>
       </c>
-      <c r="T22" s="9">
+      <c r="T22">
         <v>21036</v>
       </c>
-      <c r="U22" s="9">
+      <c r="U22">
         <v>1953</v>
       </c>
-      <c r="V22" s="9">
+      <c r="V22">
         <v>902</v>
       </c>
-      <c r="W22" s="9">
+      <c r="W22">
         <v>15</v>
       </c>
-      <c r="X22" s="9"/>
-[...5 lines deleted...]
-      <c r="AD22" s="9">
+      <c r="AD22">
         <v>644</v>
       </c>
-      <c r="AE22" s="9">
+      <c r="AE22">
         <v>128</v>
       </c>
-      <c r="AF22" s="9">
+      <c r="AF22">
         <v>9194464</v>
       </c>
-      <c r="AG22" s="9">
+      <c r="AG22">
         <v>44515</v>
       </c>
-      <c r="AH22" s="9">
+      <c r="AH22">
         <v>224</v>
       </c>
-      <c r="AI22" s="9">
+      <c r="AI22">
         <v>19751</v>
       </c>
-      <c r="AJ22" s="9">
+      <c r="AJ22">
         <v>16954</v>
       </c>
-      <c r="AK22" s="9">
+      <c r="AK22">
         <v>122423</v>
       </c>
-      <c r="AL22" s="9">
+      <c r="AL22">
         <v>24311</v>
       </c>
-      <c r="AM22" s="9">
+      <c r="AM22">
         <v>4678</v>
       </c>
-      <c r="AN22" s="9">
+      <c r="AN22">
         <v>9711</v>
       </c>
-      <c r="AO22" s="9">
+      <c r="AO22">
         <v>85749</v>
       </c>
-      <c r="AP22" s="9">
+      <c r="AP22">
         <v>9667016</v>
       </c>
     </row>
     <row r="23" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="9"/>
-[...34 lines deleted...]
-      <c r="AK23" s="9">
+      <c r="AK23">
         <v>7</v>
       </c>
-      <c r="AL23" s="9"/>
-[...4 lines deleted...]
-      <c r="AO23" s="9">
+      <c r="AN23">
+        <v>2</v>
+      </c>
+      <c r="AO23">
         <v>656</v>
       </c>
-      <c r="AP23" s="9">
+      <c r="AP23">
         <v>665</v>
       </c>
     </row>
     <row r="24" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="9">
+      <c r="B24">
         <v>247</v>
       </c>
-      <c r="C24" s="9">
+      <c r="C24">
         <v>625</v>
       </c>
-      <c r="D24" s="9">
+      <c r="D24">
         <v>25</v>
       </c>
-      <c r="E24" s="9"/>
-      <c r="F24" s="9">
+      <c r="F24">
         <v>8</v>
       </c>
-      <c r="G24" s="9"/>
-[...3 lines deleted...]
-      <c r="I24" s="9">
+      <c r="H24">
+        <v>2</v>
+      </c>
+      <c r="I24">
         <v>36</v>
       </c>
-      <c r="J24" s="9">
+      <c r="J24">
         <v>92</v>
       </c>
-      <c r="K24" s="9">
+      <c r="K24">
         <v>8</v>
       </c>
-      <c r="L24" s="9">
+      <c r="L24">
         <v>281</v>
       </c>
-      <c r="M24" s="9"/>
-      <c r="N24" s="9">
+      <c r="N24">
         <v>4</v>
       </c>
-      <c r="O24" s="9">
+      <c r="O24">
         <v>13</v>
       </c>
-      <c r="P24" s="9"/>
-      <c r="Q24" s="9">
+      <c r="Q24">
         <v>682</v>
       </c>
-      <c r="R24" s="9">
+      <c r="R24">
         <v>44</v>
       </c>
-      <c r="S24" s="9">
+      <c r="S24">
         <v>33</v>
       </c>
-      <c r="T24" s="9">
+      <c r="T24">
         <v>23</v>
       </c>
-      <c r="U24" s="9">
+      <c r="U24">
         <v>4</v>
       </c>
-      <c r="V24" s="9">
+      <c r="V24">
         <v>3557</v>
       </c>
-      <c r="W24" s="9">
+      <c r="W24">
         <v>33</v>
       </c>
-      <c r="X24" s="9">
-[...2 lines deleted...]
-      <c r="Y24" s="9">
+      <c r="X24">
+        <v>2</v>
+      </c>
+      <c r="Y24">
         <v>3918</v>
       </c>
-      <c r="Z24" s="9">
-[...2 lines deleted...]
-      <c r="AA24" s="9">
+      <c r="Z24">
+        <v>1</v>
+      </c>
+      <c r="AA24">
         <v>1003</v>
       </c>
-      <c r="AB24" s="9"/>
-      <c r="AC24" s="9">
+      <c r="AC24">
         <v>939</v>
       </c>
-      <c r="AD24" s="9">
+      <c r="AD24">
         <v>6</v>
       </c>
-      <c r="AE24" s="9">
+      <c r="AE24">
         <v>17596</v>
       </c>
-      <c r="AF24" s="9">
+      <c r="AF24">
         <v>1286</v>
       </c>
-      <c r="AG24" s="9">
+      <c r="AG24">
         <v>800</v>
       </c>
-      <c r="AH24" s="9">
+      <c r="AH24">
         <v>294</v>
       </c>
-      <c r="AI24" s="9">
+      <c r="AI24">
         <v>254</v>
       </c>
-      <c r="AJ24" s="9">
+      <c r="AJ24">
         <v>484</v>
       </c>
-      <c r="AK24" s="9">
+      <c r="AK24">
         <v>635</v>
       </c>
-      <c r="AL24" s="9">
+      <c r="AL24">
         <v>304</v>
       </c>
-      <c r="AM24" s="9">
+      <c r="AM24">
         <v>92</v>
       </c>
-      <c r="AN24" s="9">
+      <c r="AN24">
         <v>102</v>
       </c>
-      <c r="AO24" s="9"/>
-      <c r="AP24" s="9">
+      <c r="AP24">
         <v>33433</v>
       </c>
     </row>
     <row r="25" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A25" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="9">
+      <c r="B25">
         <v>4</v>
       </c>
-      <c r="C25" s="9"/>
-      <c r="D25" s="9">
+      <c r="D25">
         <v>11</v>
       </c>
-      <c r="E25" s="9"/>
-[...3 lines deleted...]
-      <c r="I25" s="9">
+      <c r="I25">
         <v>7</v>
       </c>
-      <c r="J25" s="9">
+      <c r="J25">
         <v>15</v>
       </c>
-      <c r="K25" s="9"/>
-      <c r="L25" s="9">
+      <c r="L25">
         <v>30</v>
       </c>
-      <c r="M25" s="9"/>
-[...3 lines deleted...]
-      <c r="Q25" s="9">
+      <c r="Q25">
         <v>35</v>
       </c>
-      <c r="R25" s="9">
-[...3 lines deleted...]
-      <c r="T25" s="9">
+      <c r="R25">
+        <v>1</v>
+      </c>
+      <c r="T25">
         <v>8</v>
       </c>
-      <c r="U25" s="9"/>
-[...12 lines deleted...]
-      <c r="AF25" s="9">
+      <c r="AD25">
+        <v>1</v>
+      </c>
+      <c r="AF25">
         <v>4266</v>
       </c>
-      <c r="AG25" s="9">
+      <c r="AG25">
         <v>29</v>
       </c>
-      <c r="AH25" s="9">
-[...2 lines deleted...]
-      <c r="AI25" s="9">
+      <c r="AH25">
+        <v>1</v>
+      </c>
+      <c r="AI25">
         <v>20</v>
       </c>
-      <c r="AJ25" s="9">
+      <c r="AJ25">
         <v>4</v>
       </c>
-      <c r="AK25" s="9">
+      <c r="AK25">
         <v>9</v>
       </c>
-      <c r="AL25" s="9">
+      <c r="AL25">
         <v>6</v>
       </c>
-      <c r="AM25" s="9"/>
-[...2 lines deleted...]
-      <c r="AP25" s="9">
+      <c r="AP25">
         <v>4447</v>
       </c>
     </row>
     <row r="26" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A26" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="9">
+      <c r="B26">
         <v>64</v>
       </c>
-      <c r="C26" s="9">
+      <c r="C26">
         <v>369</v>
       </c>
-      <c r="D26" s="9"/>
-[...7 lines deleted...]
-      <c r="L26" s="9">
+      <c r="L26">
         <v>7</v>
       </c>
-      <c r="M26" s="9"/>
-[...3 lines deleted...]
-      <c r="Q26" s="9">
+      <c r="Q26">
         <v>4</v>
       </c>
-      <c r="R26" s="9">
+      <c r="R26">
         <v>12</v>
       </c>
-      <c r="S26" s="9"/>
-      <c r="T26" s="9">
+      <c r="T26">
         <v>11</v>
       </c>
-      <c r="U26" s="9"/>
-[...9 lines deleted...]
-      <c r="AE26" s="9">
+      <c r="AE26">
         <v>2839</v>
       </c>
-      <c r="AF26" s="9">
+      <c r="AF26">
         <v>3756</v>
       </c>
-      <c r="AG26" s="9">
+      <c r="AG26">
         <v>11</v>
       </c>
-      <c r="AH26" s="9">
+      <c r="AH26">
         <v>16</v>
       </c>
-      <c r="AI26" s="9">
+      <c r="AI26">
         <v>32</v>
       </c>
-      <c r="AJ26" s="9"/>
-[...1 lines deleted...]
-      <c r="AL26" s="9">
+      <c r="AL26">
         <v>14</v>
       </c>
-      <c r="AM26" s="9"/>
-[...2 lines deleted...]
-      <c r="AP26" s="9">
+      <c r="AP26">
         <v>7135</v>
       </c>
     </row>
     <row r="27" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A27" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="9">
+      <c r="B27">
         <v>257</v>
       </c>
-      <c r="C27" s="9">
+      <c r="C27">
         <v>584</v>
       </c>
-      <c r="D27" s="9">
+      <c r="D27">
         <v>10</v>
       </c>
-      <c r="E27" s="9"/>
-[...2 lines deleted...]
-      <c r="H27" s="9">
+      <c r="H27">
         <v>3</v>
       </c>
-      <c r="I27" s="9">
+      <c r="I27">
         <v>11</v>
       </c>
-      <c r="J27" s="9">
+      <c r="J27">
         <v>5</v>
       </c>
-      <c r="K27" s="9"/>
-      <c r="L27" s="9">
+      <c r="L27">
         <v>31</v>
       </c>
-      <c r="M27" s="9"/>
-[...3 lines deleted...]
-      <c r="Q27" s="9">
+      <c r="Q27">
         <v>106</v>
       </c>
-      <c r="R27" s="9">
-[...3 lines deleted...]
-      <c r="T27" s="9">
+      <c r="R27">
+        <v>2</v>
+      </c>
+      <c r="T27">
         <v>19</v>
       </c>
-      <c r="U27" s="9"/>
-[...8 lines deleted...]
-      <c r="AD27" s="9">
+      <c r="AD27">
         <v>7</v>
       </c>
-      <c r="AE27" s="9">
+      <c r="AE27">
         <v>13758</v>
       </c>
-      <c r="AF27" s="9">
+      <c r="AF27">
         <v>8625</v>
       </c>
-      <c r="AG27" s="9">
+      <c r="AG27">
         <v>99</v>
       </c>
-      <c r="AH27" s="9">
+      <c r="AH27">
         <v>30</v>
       </c>
-      <c r="AI27" s="9">
+      <c r="AI27">
         <v>75</v>
       </c>
-      <c r="AJ27" s="9">
+      <c r="AJ27">
         <v>415</v>
       </c>
-      <c r="AK27" s="9">
+      <c r="AK27">
         <v>32</v>
       </c>
-      <c r="AL27" s="9">
+      <c r="AL27">
         <v>32</v>
       </c>
-      <c r="AM27" s="9"/>
-[...2 lines deleted...]
-      <c r="AP27" s="9">
+      <c r="AP27">
         <v>24101</v>
       </c>
     </row>
     <row r="28" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A28" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="9">
+      <c r="B28">
         <v>13</v>
       </c>
-      <c r="C28" s="9">
+      <c r="C28">
         <v>8</v>
       </c>
-      <c r="D28" s="9">
+      <c r="D28">
         <v>9</v>
       </c>
-      <c r="E28" s="9"/>
-[...2 lines deleted...]
-      <c r="H28" s="9">
+      <c r="H28">
         <v>10</v>
       </c>
-      <c r="I28" s="9">
+      <c r="I28">
         <v>9</v>
       </c>
-      <c r="J28" s="9"/>
-[...1 lines deleted...]
-      <c r="L28" s="9">
+      <c r="L28">
         <v>19</v>
       </c>
-      <c r="M28" s="9"/>
-[...5 lines deleted...]
-      <c r="Q28" s="9">
+      <c r="P28">
+        <v>1</v>
+      </c>
+      <c r="Q28">
         <v>66</v>
       </c>
-      <c r="R28" s="9">
+      <c r="R28">
         <v>5</v>
       </c>
-      <c r="S28" s="9"/>
-      <c r="T28" s="9">
+      <c r="T28">
         <v>3</v>
       </c>
-      <c r="U28" s="9">
+      <c r="U28">
         <v>6</v>
       </c>
-      <c r="V28" s="9"/>
-[...10 lines deleted...]
-      <c r="AE28" s="9">
+      <c r="AD28">
+        <v>1</v>
+      </c>
+      <c r="AE28">
         <v>511</v>
       </c>
-      <c r="AF28" s="9">
+      <c r="AF28">
         <v>234</v>
       </c>
-      <c r="AG28" s="9">
+      <c r="AG28">
         <v>65</v>
       </c>
-      <c r="AH28" s="9"/>
-      <c r="AI28" s="9">
+      <c r="AI28">
         <v>75</v>
       </c>
-      <c r="AJ28" s="9">
+      <c r="AJ28">
         <v>90</v>
       </c>
-      <c r="AK28" s="9">
+      <c r="AK28">
         <v>31</v>
       </c>
-      <c r="AL28" s="9">
+      <c r="AL28">
         <v>16</v>
       </c>
-      <c r="AM28" s="9">
+      <c r="AM28">
         <v>14</v>
       </c>
-      <c r="AN28" s="9">
+      <c r="AN28">
         <v>196</v>
       </c>
-      <c r="AO28" s="9"/>
-      <c r="AP28" s="9">
+      <c r="AP28">
         <v>1382</v>
       </c>
     </row>
     <row r="29" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A29" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="9">
+      <c r="B29">
         <v>99</v>
       </c>
-      <c r="C29" s="9">
+      <c r="C29">
         <v>53</v>
       </c>
-      <c r="D29" s="9">
+      <c r="D29">
         <v>70</v>
       </c>
-      <c r="E29" s="9">
+      <c r="E29">
         <v>7</v>
       </c>
-      <c r="F29" s="9">
+      <c r="F29">
         <v>148</v>
       </c>
-      <c r="G29" s="9">
-[...2 lines deleted...]
-      <c r="H29" s="9">
+      <c r="G29">
+        <v>2</v>
+      </c>
+      <c r="H29">
         <v>15</v>
       </c>
-      <c r="I29" s="9">
+      <c r="I29">
         <v>422</v>
       </c>
-      <c r="J29" s="9">
+      <c r="J29">
         <v>64</v>
       </c>
-      <c r="K29" s="9">
+      <c r="K29">
         <v>13</v>
       </c>
-      <c r="L29" s="9">
+      <c r="L29">
         <v>550</v>
       </c>
-      <c r="M29" s="9">
+      <c r="M29">
         <v>6</v>
       </c>
-      <c r="N29" s="9">
-[...5 lines deleted...]
-      <c r="P29" s="9">
+      <c r="N29">
+        <v>2</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="P29">
         <v>152</v>
       </c>
-      <c r="Q29" s="9">
+      <c r="Q29">
         <v>2473</v>
       </c>
-      <c r="R29" s="9">
+      <c r="R29">
         <v>664</v>
       </c>
-      <c r="S29" s="9"/>
-      <c r="T29" s="9">
+      <c r="T29">
         <v>123</v>
       </c>
-      <c r="U29" s="9">
+      <c r="U29">
         <v>43</v>
       </c>
-      <c r="V29" s="9">
+      <c r="V29">
         <v>7</v>
       </c>
-      <c r="W29" s="9"/>
-[...6 lines deleted...]
-      <c r="AD29" s="9">
+      <c r="AD29">
         <v>37</v>
       </c>
-      <c r="AE29" s="9">
+      <c r="AE29">
         <v>65</v>
       </c>
-      <c r="AF29" s="9">
+      <c r="AF29">
         <v>713580</v>
       </c>
-      <c r="AG29" s="9">
+      <c r="AG29">
         <v>1226</v>
       </c>
-      <c r="AH29" s="9">
+      <c r="AH29">
         <v>8</v>
       </c>
-      <c r="AI29" s="9">
+      <c r="AI29">
         <v>820</v>
       </c>
-      <c r="AJ29" s="9">
+      <c r="AJ29">
         <v>230</v>
       </c>
-      <c r="AK29" s="9">
+      <c r="AK29">
         <v>2486</v>
       </c>
-      <c r="AL29" s="9">
+      <c r="AL29">
         <v>1159</v>
       </c>
-      <c r="AM29" s="9">
+      <c r="AM29">
         <v>69</v>
       </c>
-      <c r="AN29" s="9">
+      <c r="AN29">
         <v>97</v>
       </c>
-      <c r="AO29" s="9">
+      <c r="AO29">
         <v>13</v>
       </c>
-      <c r="AP29" s="9">
+      <c r="AP29">
         <v>724704</v>
       </c>
     </row>
     <row r="30" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A30" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="9">
+      <c r="B30">
         <v>26</v>
       </c>
-      <c r="C30" s="9">
+      <c r="C30">
         <v>229</v>
       </c>
-      <c r="D30" s="9">
+      <c r="D30">
         <v>70</v>
       </c>
-      <c r="E30" s="9">
-[...2 lines deleted...]
-      <c r="F30" s="9">
+      <c r="E30">
+        <v>1</v>
+      </c>
+      <c r="F30">
         <v>113</v>
       </c>
-      <c r="G30" s="9"/>
-      <c r="H30" s="9">
+      <c r="H30">
         <v>22</v>
       </c>
-      <c r="I30" s="9">
+      <c r="I30">
         <v>46</v>
       </c>
-      <c r="J30" s="9">
-[...2 lines deleted...]
-      <c r="K30" s="9">
+      <c r="J30">
+        <v>2</v>
+      </c>
+      <c r="K30">
         <v>4</v>
       </c>
-      <c r="L30" s="9">
+      <c r="L30">
         <v>3118</v>
       </c>
-      <c r="M30" s="9">
-[...3 lines deleted...]
-      <c r="O30" s="9">
+      <c r="M30">
+        <v>1</v>
+      </c>
+      <c r="O30">
         <v>20</v>
       </c>
-      <c r="P30" s="9">
+      <c r="P30">
         <v>21</v>
       </c>
-      <c r="Q30" s="9">
+      <c r="Q30">
         <v>12935</v>
       </c>
-      <c r="R30" s="9">
+      <c r="R30">
         <v>2090</v>
       </c>
-      <c r="S30" s="9">
+      <c r="S30">
         <v>96</v>
       </c>
-      <c r="T30" s="9">
+      <c r="T30">
         <v>140</v>
       </c>
-      <c r="U30" s="9">
+      <c r="U30">
         <v>321</v>
       </c>
-      <c r="V30" s="9">
+      <c r="V30">
         <v>2332</v>
       </c>
-      <c r="W30" s="9">
+      <c r="W30">
         <v>7</v>
       </c>
-      <c r="X30" s="9">
+      <c r="X30">
         <v>24</v>
       </c>
-      <c r="Y30" s="9">
+      <c r="Y30">
         <v>1095</v>
       </c>
-      <c r="Z30" s="9">
-[...2 lines deleted...]
-      <c r="AA30" s="9">
+      <c r="Z30">
+        <v>2</v>
+      </c>
+      <c r="AA30">
         <v>233</v>
       </c>
-      <c r="AB30" s="9"/>
-      <c r="AC30" s="9">
+      <c r="AC30">
         <v>57</v>
       </c>
-      <c r="AD30" s="9">
+      <c r="AD30">
         <v>17</v>
       </c>
-      <c r="AE30" s="9">
+      <c r="AE30">
         <v>7679</v>
       </c>
-      <c r="AF30" s="9">
+      <c r="AF30">
         <v>4524</v>
       </c>
-      <c r="AG30" s="9">
+      <c r="AG30">
         <v>9869</v>
       </c>
-      <c r="AH30" s="9">
+      <c r="AH30">
         <v>176</v>
       </c>
-      <c r="AI30" s="9">
+      <c r="AI30">
         <v>8530</v>
       </c>
-      <c r="AJ30" s="9">
+      <c r="AJ30">
         <v>141</v>
       </c>
-      <c r="AK30" s="9">
+      <c r="AK30">
         <v>3312</v>
       </c>
-      <c r="AL30" s="9">
+      <c r="AL30">
         <v>909</v>
       </c>
-      <c r="AM30" s="9">
+      <c r="AM30">
         <v>329</v>
       </c>
-      <c r="AN30" s="9">
+      <c r="AN30">
         <v>561</v>
       </c>
-      <c r="AO30" s="9"/>
-      <c r="AP30" s="9">
+      <c r="AP30">
         <v>59052</v>
       </c>
     </row>
     <row r="31" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A31" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="9">
+      <c r="B31">
         <v>321</v>
       </c>
-      <c r="C31" s="9">
+      <c r="C31">
         <v>5971</v>
       </c>
-      <c r="D31" s="9">
+      <c r="D31">
         <v>409</v>
       </c>
-      <c r="E31" s="9">
+      <c r="E31">
         <v>18</v>
       </c>
-      <c r="F31" s="9">
+      <c r="F31">
         <v>307</v>
       </c>
-      <c r="G31" s="9"/>
-      <c r="H31" s="9">
+      <c r="H31">
         <v>192</v>
       </c>
-      <c r="I31" s="9">
+      <c r="I31">
         <v>278</v>
       </c>
-      <c r="J31" s="9">
+      <c r="J31">
         <v>25</v>
       </c>
-      <c r="K31" s="9">
+      <c r="K31">
         <v>12</v>
       </c>
-      <c r="L31" s="9">
+      <c r="L31">
         <v>519</v>
       </c>
-      <c r="M31" s="9">
-[...2 lines deleted...]
-      <c r="N31" s="9">
+      <c r="M31">
+        <v>1</v>
+      </c>
+      <c r="N31">
         <v>17</v>
       </c>
-      <c r="O31" s="9">
+      <c r="O31">
         <v>100</v>
       </c>
-      <c r="P31" s="9">
+      <c r="P31">
         <v>9</v>
       </c>
-      <c r="Q31" s="9">
+      <c r="Q31">
         <v>6435</v>
       </c>
-      <c r="R31" s="9">
+      <c r="R31">
         <v>2057</v>
       </c>
-      <c r="S31" s="9">
+      <c r="S31">
         <v>113</v>
       </c>
-      <c r="T31" s="9">
+      <c r="T31">
         <v>1275</v>
       </c>
-      <c r="U31" s="9">
+      <c r="U31">
         <v>1239</v>
       </c>
-      <c r="V31" s="9">
+      <c r="V31">
         <v>3154</v>
       </c>
-      <c r="W31" s="9">
+      <c r="W31">
         <v>11</v>
       </c>
-      <c r="X31" s="9">
+      <c r="X31">
         <v>532</v>
       </c>
-      <c r="Y31" s="9">
+      <c r="Y31">
         <v>3311</v>
       </c>
-      <c r="Z31" s="9">
+      <c r="Z31">
         <v>31</v>
       </c>
-      <c r="AA31" s="9">
+      <c r="AA31">
         <v>993</v>
       </c>
-      <c r="AB31" s="9">
+      <c r="AB31">
         <v>27</v>
       </c>
-      <c r="AC31" s="9">
+      <c r="AC31">
         <v>721</v>
       </c>
-      <c r="AD31" s="9">
+      <c r="AD31">
         <v>197</v>
       </c>
-      <c r="AE31" s="9">
+      <c r="AE31">
         <v>1176416</v>
       </c>
-      <c r="AF31" s="9">
+      <c r="AF31">
         <v>16949</v>
       </c>
-      <c r="AG31" s="9">
+      <c r="AG31">
         <v>6911</v>
       </c>
-      <c r="AH31" s="9">
+      <c r="AH31">
         <v>489</v>
       </c>
-      <c r="AI31" s="9">
+      <c r="AI31">
         <v>1224</v>
       </c>
-      <c r="AJ31" s="9">
+      <c r="AJ31">
         <v>662</v>
       </c>
-      <c r="AK31" s="9">
+      <c r="AK31">
         <v>16864</v>
       </c>
-      <c r="AL31" s="9">
+      <c r="AL31">
         <v>7921</v>
       </c>
-      <c r="AM31" s="9">
+      <c r="AM31">
         <v>555</v>
       </c>
-      <c r="AN31" s="9">
+      <c r="AN31">
         <v>2993</v>
       </c>
-      <c r="AO31" s="9">
-[...2 lines deleted...]
-      <c r="AP31" s="9">
+      <c r="AO31">
+        <v>2</v>
+      </c>
+      <c r="AP31">
         <v>1259261</v>
       </c>
     </row>
     <row r="32" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A32" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B32" s="9">
+      <c r="B32">
         <v>13</v>
       </c>
-      <c r="C32" s="9"/>
-      <c r="D32" s="9">
+      <c r="D32">
         <v>859</v>
       </c>
-      <c r="E32" s="9">
+      <c r="E32">
         <v>74</v>
       </c>
-      <c r="F32" s="9">
+      <c r="F32">
         <v>275</v>
       </c>
-      <c r="G32" s="9">
+      <c r="G32">
         <v>41</v>
       </c>
-      <c r="H32" s="9">
+      <c r="H32">
         <v>322</v>
       </c>
-      <c r="I32" s="9">
+      <c r="I32">
         <v>5021</v>
       </c>
-      <c r="J32" s="9">
+      <c r="J32">
         <v>887</v>
       </c>
-      <c r="K32" s="9">
+      <c r="K32">
         <v>64</v>
       </c>
-      <c r="L32" s="9">
+      <c r="L32">
         <v>7064</v>
       </c>
-      <c r="M32" s="9">
-[...2 lines deleted...]
-      <c r="N32" s="9">
+      <c r="M32">
+        <v>1</v>
+      </c>
+      <c r="N32">
         <v>549</v>
       </c>
-      <c r="O32" s="9">
+      <c r="O32">
         <v>222</v>
       </c>
-      <c r="P32" s="9">
+      <c r="P32">
         <v>133</v>
       </c>
-      <c r="Q32" s="9">
+      <c r="Q32">
         <v>45878</v>
       </c>
-      <c r="R32" s="9">
+      <c r="R32">
         <v>4558</v>
       </c>
-      <c r="S32" s="9">
+      <c r="S32">
         <v>77</v>
       </c>
-      <c r="T32" s="9">
+      <c r="T32">
         <v>1304</v>
       </c>
-      <c r="U32" s="9">
+      <c r="U32">
         <v>111</v>
       </c>
-      <c r="V32" s="9">
+      <c r="V32">
         <v>482</v>
       </c>
-      <c r="W32" s="9">
+      <c r="W32">
         <v>35</v>
       </c>
-      <c r="X32" s="9">
+      <c r="X32">
         <v>49</v>
       </c>
-      <c r="Y32" s="9"/>
-[...4 lines deleted...]
-      <c r="AD32" s="9">
+      <c r="AD32">
         <v>365</v>
       </c>
-      <c r="AE32" s="9">
+      <c r="AE32">
         <v>281</v>
       </c>
-      <c r="AF32" s="9">
+      <c r="AF32">
         <v>6374135</v>
       </c>
-      <c r="AG32" s="9">
+      <c r="AG32">
         <v>23359</v>
       </c>
-      <c r="AH32" s="9">
+      <c r="AH32">
         <v>23</v>
       </c>
-      <c r="AI32" s="9">
+      <c r="AI32">
         <v>8914</v>
       </c>
-      <c r="AJ32" s="9">
+      <c r="AJ32">
         <v>9186</v>
       </c>
-      <c r="AK32" s="9">
+      <c r="AK32">
         <v>46645</v>
       </c>
-      <c r="AL32" s="9">
+      <c r="AL32">
         <v>9954</v>
       </c>
-      <c r="AM32" s="9">
+      <c r="AM32">
         <v>1295</v>
       </c>
-      <c r="AN32" s="9">
+      <c r="AN32">
         <v>2391</v>
       </c>
-      <c r="AO32" s="9">
+      <c r="AO32">
         <v>430</v>
       </c>
-      <c r="AP32" s="9">
+      <c r="AP32">
         <v>6544997</v>
       </c>
     </row>
     <row r="33" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A33" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B33" s="9">
+      <c r="B33">
         <v>765</v>
       </c>
-      <c r="C33" s="9">
+      <c r="C33">
         <v>5181</v>
       </c>
-      <c r="D33" s="9">
+      <c r="D33">
         <v>5513</v>
       </c>
-      <c r="E33" s="9">
+      <c r="E33">
         <v>571</v>
       </c>
-      <c r="F33" s="9">
+      <c r="F33">
         <v>140</v>
       </c>
-      <c r="G33" s="9">
+      <c r="G33">
         <v>80</v>
       </c>
-      <c r="H33" s="9">
+      <c r="H33">
         <v>3397</v>
       </c>
-      <c r="I33" s="9">
+      <c r="I33">
         <v>38617</v>
       </c>
-      <c r="J33" s="9">
+      <c r="J33">
         <v>16522</v>
       </c>
-      <c r="K33" s="9">
+      <c r="K33">
         <v>3244</v>
       </c>
-      <c r="L33" s="9">
-[...2 lines deleted...]
-      <c r="M33" s="9">
+      <c r="L33">
+        <v>71119</v>
+      </c>
+      <c r="M33">
         <v>164</v>
       </c>
-      <c r="N33" s="9">
+      <c r="N33">
         <v>2355</v>
       </c>
-      <c r="O33" s="9">
+      <c r="O33">
         <v>687</v>
       </c>
-      <c r="P33" s="9">
+      <c r="P33">
         <v>137</v>
       </c>
-      <c r="Q33" s="9">
+      <c r="Q33">
         <v>203546</v>
       </c>
-      <c r="R33" s="9">
+      <c r="R33">
         <v>15952</v>
       </c>
-      <c r="S33" s="9">
+      <c r="S33">
         <v>1204</v>
       </c>
-      <c r="T33" s="9">
+      <c r="T33">
         <v>1671</v>
       </c>
-      <c r="U33" s="9">
+      <c r="U33">
         <v>12170</v>
       </c>
-      <c r="V33" s="9">
+      <c r="V33">
         <v>17267</v>
       </c>
-      <c r="W33" s="9">
+      <c r="W33">
         <v>255</v>
       </c>
-      <c r="X33" s="9">
+      <c r="X33">
         <v>515</v>
       </c>
-      <c r="Y33" s="9">
+      <c r="Y33">
         <v>9458</v>
       </c>
-      <c r="Z33" s="9">
+      <c r="Z33">
         <v>82</v>
       </c>
-      <c r="AA33" s="9">
+      <c r="AA33">
         <v>4630</v>
       </c>
-      <c r="AB33" s="9">
+      <c r="AB33">
         <v>16</v>
       </c>
-      <c r="AC33" s="9">
+      <c r="AC33">
         <v>2467</v>
       </c>
-      <c r="AD33" s="9">
+      <c r="AD33">
         <v>2513</v>
       </c>
-      <c r="AE33" s="9">
+      <c r="AE33">
         <v>3716440</v>
       </c>
-      <c r="AF33" s="9">
-[...5 lines deleted...]
-      <c r="AH33" s="9">
+      <c r="AF33">
+        <v>3391269</v>
+      </c>
+      <c r="AG33">
+        <v>315865</v>
+      </c>
+      <c r="AH33">
         <v>221</v>
       </c>
-      <c r="AI33" s="9">
+      <c r="AI33">
         <v>128091</v>
       </c>
-      <c r="AJ33" s="9">
+      <c r="AJ33">
         <v>16658</v>
       </c>
-      <c r="AK33" s="9">
+      <c r="AK33">
         <v>457756</v>
       </c>
-      <c r="AL33" s="9">
+      <c r="AL33">
         <v>35760</v>
       </c>
-      <c r="AM33" s="9">
+      <c r="AM33">
         <v>27852</v>
       </c>
-      <c r="AN33" s="9">
+      <c r="AN33">
         <v>34850</v>
       </c>
-      <c r="AO33" s="9">
+      <c r="AO33">
         <v>121</v>
       </c>
-      <c r="AP33" s="9">
+      <c r="AP33">
         <v>8545121</v>
       </c>
     </row>
     <row r="34" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A34" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B34" s="9">
-[...2 lines deleted...]
-      <c r="C34" s="9">
+      <c r="B34">
+        <v>1</v>
+      </c>
+      <c r="C34">
         <v>59</v>
       </c>
-      <c r="D34" s="9">
+      <c r="D34">
         <v>84</v>
       </c>
-      <c r="E34" s="9">
+      <c r="E34">
         <v>57</v>
       </c>
-      <c r="F34" s="9">
+      <c r="F34">
         <v>152</v>
       </c>
-      <c r="G34" s="9">
+      <c r="G34">
         <v>4</v>
       </c>
-      <c r="H34" s="9">
+      <c r="H34">
         <v>69</v>
       </c>
-      <c r="I34" s="9">
+      <c r="I34">
         <v>1238</v>
       </c>
-      <c r="J34" s="9">
+      <c r="J34">
         <v>1325</v>
       </c>
-      <c r="K34" s="9">
+      <c r="K34">
         <v>11</v>
       </c>
-      <c r="L34" s="9">
+      <c r="L34">
         <v>4130</v>
       </c>
-      <c r="M34" s="9">
-[...2 lines deleted...]
-      <c r="N34" s="9">
+      <c r="M34">
+        <v>1</v>
+      </c>
+      <c r="N34">
         <v>4</v>
       </c>
-      <c r="O34" s="9">
+      <c r="O34">
         <v>10</v>
       </c>
-      <c r="P34" s="9">
+      <c r="P34">
         <v>30</v>
       </c>
-      <c r="Q34" s="9">
+      <c r="Q34">
         <v>7691</v>
       </c>
-      <c r="R34" s="9">
+      <c r="R34">
         <v>641</v>
       </c>
-      <c r="S34" s="9">
+      <c r="S34">
         <v>9</v>
       </c>
-      <c r="T34" s="9">
+      <c r="T34">
         <v>329</v>
       </c>
-      <c r="U34" s="9">
+      <c r="U34">
         <v>81</v>
       </c>
-      <c r="V34" s="9">
+      <c r="V34">
         <v>108</v>
       </c>
-      <c r="W34" s="9">
+      <c r="W34">
         <v>6</v>
       </c>
-      <c r="X34" s="9"/>
-[...7 lines deleted...]
-      <c r="AD34" s="9">
+      <c r="Y34">
+        <v>1</v>
+      </c>
+      <c r="AD34">
         <v>41</v>
       </c>
-      <c r="AE34" s="9">
+      <c r="AE34">
         <v>1025</v>
       </c>
-      <c r="AF34" s="9">
+      <c r="AF34">
         <v>2386157</v>
       </c>
-      <c r="AG34" s="9">
+      <c r="AG34">
         <v>6678</v>
       </c>
-      <c r="AH34" s="9"/>
-      <c r="AI34" s="9">
+      <c r="AI34">
         <v>4299</v>
       </c>
-      <c r="AJ34" s="9">
+      <c r="AJ34">
         <v>1798</v>
       </c>
-      <c r="AK34" s="9">
+      <c r="AK34">
         <v>5079</v>
       </c>
-      <c r="AL34" s="9">
+      <c r="AL34">
         <v>2212</v>
       </c>
-      <c r="AM34" s="9">
+      <c r="AM34">
         <v>279</v>
       </c>
-      <c r="AN34" s="9">
+      <c r="AN34">
         <v>366</v>
       </c>
-      <c r="AO34" s="9">
+      <c r="AO34">
         <v>12</v>
       </c>
-      <c r="AP34" s="9">
+      <c r="AP34">
         <v>2423987</v>
       </c>
     </row>
     <row r="35" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A35" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B35" s="9">
-[...2 lines deleted...]
-      <c r="C35" s="9">
+      <c r="B35">
+        <v>1</v>
+      </c>
+      <c r="C35">
         <v>22</v>
       </c>
-      <c r="D35" s="9">
+      <c r="D35">
         <v>7</v>
       </c>
-      <c r="E35" s="9">
-[...2 lines deleted...]
-      <c r="F35" s="9">
+      <c r="E35">
+        <v>2</v>
+      </c>
+      <c r="F35">
         <v>5</v>
       </c>
-      <c r="G35" s="9"/>
-      <c r="H35" s="9">
+      <c r="H35">
         <v>4</v>
       </c>
-      <c r="I35" s="9">
+      <c r="I35">
         <v>47</v>
       </c>
-      <c r="J35" s="9">
+      <c r="J35">
         <v>53</v>
       </c>
-      <c r="K35" s="9"/>
-      <c r="L35" s="9">
+      <c r="L35">
         <v>267</v>
       </c>
-      <c r="M35" s="9">
+      <c r="M35">
         <v>6</v>
       </c>
-      <c r="N35" s="9">
+      <c r="N35">
         <v>4</v>
       </c>
-      <c r="O35" s="9"/>
-      <c r="P35" s="9">
+      <c r="P35">
         <v>3</v>
       </c>
-      <c r="Q35" s="9">
+      <c r="Q35">
         <v>476</v>
       </c>
-      <c r="R35" s="9">
+      <c r="R35">
         <v>38</v>
       </c>
-      <c r="S35" s="9">
-[...2 lines deleted...]
-      <c r="T35" s="9">
+      <c r="S35">
+        <v>1</v>
+      </c>
+      <c r="T35">
         <v>16</v>
       </c>
-      <c r="U35" s="9">
-[...16 lines deleted...]
-      <c r="AD35" s="9">
+      <c r="U35">
+        <v>1</v>
+      </c>
+      <c r="V35">
+        <v>1</v>
+      </c>
+      <c r="W35">
+        <v>1</v>
+      </c>
+      <c r="Y35">
+        <v>1</v>
+      </c>
+      <c r="AD35">
         <v>6</v>
       </c>
-      <c r="AE35" s="9">
+      <c r="AE35">
         <v>2318</v>
       </c>
-      <c r="AF35" s="9">
+      <c r="AF35">
         <v>112919</v>
       </c>
-      <c r="AG35" s="9">
+      <c r="AG35">
         <v>526</v>
       </c>
-      <c r="AH35" s="9"/>
-      <c r="AI35" s="9">
+      <c r="AI35">
         <v>158</v>
       </c>
-      <c r="AJ35" s="9">
+      <c r="AJ35">
         <v>60</v>
       </c>
-      <c r="AK35" s="9">
+      <c r="AK35">
         <v>204</v>
       </c>
-      <c r="AL35" s="9">
+      <c r="AL35">
         <v>70</v>
       </c>
-      <c r="AM35" s="9">
+      <c r="AM35">
         <v>22</v>
       </c>
-      <c r="AN35" s="9">
+      <c r="AN35">
         <v>18</v>
       </c>
-      <c r="AO35" s="9"/>
-      <c r="AP35" s="9">
+      <c r="AP35">
         <v>117257</v>
       </c>
     </row>
     <row r="36" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A36" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B36" s="9">
+      <c r="B36">
         <v>143</v>
       </c>
-      <c r="C36" s="9">
+      <c r="C36">
         <v>457</v>
       </c>
-      <c r="D36" s="9">
+      <c r="D36">
         <v>70</v>
       </c>
-      <c r="E36" s="9">
+      <c r="E36">
         <v>6</v>
       </c>
-      <c r="F36" s="9">
+      <c r="F36">
         <v>13</v>
       </c>
-      <c r="G36" s="9"/>
-      <c r="H36" s="9">
+      <c r="H36">
         <v>3</v>
       </c>
-      <c r="I36" s="9">
+      <c r="I36">
         <v>126</v>
       </c>
-      <c r="J36" s="9">
+      <c r="J36">
         <v>100</v>
       </c>
-      <c r="K36" s="9"/>
-      <c r="L36" s="9">
+      <c r="L36">
         <v>406</v>
       </c>
-      <c r="M36" s="9"/>
-[...3 lines deleted...]
-      <c r="O36" s="9">
+      <c r="N36">
+        <v>2</v>
+      </c>
+      <c r="O36">
         <v>31</v>
       </c>
-      <c r="P36" s="9">
+      <c r="P36">
         <v>21</v>
       </c>
-      <c r="Q36" s="9">
+      <c r="Q36">
         <v>714</v>
       </c>
-      <c r="R36" s="9">
+      <c r="R36">
         <v>262</v>
       </c>
-      <c r="S36" s="9"/>
-      <c r="T36" s="9">
+      <c r="T36">
         <v>30</v>
       </c>
-      <c r="U36" s="9">
+      <c r="U36">
         <v>107</v>
       </c>
-      <c r="V36" s="9">
+      <c r="V36">
         <v>7</v>
       </c>
-      <c r="W36" s="9"/>
-      <c r="X36" s="9">
+      <c r="X36">
         <v>87</v>
       </c>
-      <c r="Y36" s="9"/>
-[...4 lines deleted...]
-      <c r="AD36" s="9">
+      <c r="AD36">
         <v>18</v>
       </c>
-      <c r="AE36" s="9">
+      <c r="AE36">
         <v>17</v>
       </c>
-      <c r="AF36" s="9">
+      <c r="AF36">
         <v>102838</v>
       </c>
-      <c r="AG36" s="9">
+      <c r="AG36">
         <v>865</v>
       </c>
-      <c r="AH36" s="9">
+      <c r="AH36">
         <v>107</v>
       </c>
-      <c r="AI36" s="9">
+      <c r="AI36">
         <v>633</v>
       </c>
-      <c r="AJ36" s="9">
+      <c r="AJ36">
         <v>147</v>
       </c>
-      <c r="AK36" s="9">
+      <c r="AK36">
         <v>1007</v>
       </c>
-      <c r="AL36" s="9">
+      <c r="AL36">
         <v>966</v>
       </c>
-      <c r="AM36" s="9">
+      <c r="AM36">
         <v>248</v>
       </c>
-      <c r="AN36" s="9">
+      <c r="AN36">
         <v>346</v>
       </c>
-      <c r="AO36" s="9"/>
-      <c r="AP36" s="9">
+      <c r="AP36">
         <v>109777</v>
       </c>
     </row>
     <row r="37" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A37" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B37" s="9">
+      <c r="B37">
         <v>18</v>
       </c>
-      <c r="C37" s="9">
+      <c r="C37">
         <v>116</v>
       </c>
-      <c r="D37" s="9">
+      <c r="D37">
         <v>36</v>
       </c>
-      <c r="E37" s="9">
+      <c r="E37">
         <v>3</v>
       </c>
-      <c r="F37" s="9">
+      <c r="F37">
         <v>6</v>
       </c>
-      <c r="G37" s="9"/>
-      <c r="H37" s="9">
+      <c r="H37">
         <v>30</v>
       </c>
-      <c r="I37" s="9">
+      <c r="I37">
         <v>69</v>
       </c>
-      <c r="J37" s="9">
+      <c r="J37">
         <v>7</v>
       </c>
-      <c r="K37" s="9">
-[...2 lines deleted...]
-      <c r="L37" s="9">
+      <c r="K37">
+        <v>2</v>
+      </c>
+      <c r="L37">
         <v>1613</v>
       </c>
-      <c r="M37" s="9"/>
-[...1 lines deleted...]
-      <c r="O37" s="9">
+      <c r="O37">
         <v>3</v>
       </c>
-      <c r="P37" s="9">
+      <c r="P37">
         <v>6</v>
       </c>
-      <c r="Q37" s="9">
+      <c r="Q37">
         <v>17933</v>
       </c>
-      <c r="R37" s="9">
+      <c r="R37">
         <v>77</v>
       </c>
-      <c r="S37" s="9">
+      <c r="S37">
         <v>562</v>
       </c>
-      <c r="T37" s="9">
+      <c r="T37">
         <v>89</v>
       </c>
-      <c r="U37" s="9">
+      <c r="U37">
         <v>11222</v>
       </c>
-      <c r="V37" s="9">
+      <c r="V37">
         <v>6686</v>
       </c>
-      <c r="W37" s="9">
+      <c r="W37">
         <v>15</v>
       </c>
-      <c r="X37" s="9">
+      <c r="X37">
         <v>4</v>
       </c>
-      <c r="Y37" s="9">
+      <c r="Y37">
         <v>2016</v>
       </c>
-      <c r="Z37" s="9">
-[...2 lines deleted...]
-      <c r="AA37" s="9">
+      <c r="Z37">
+        <v>1</v>
+      </c>
+      <c r="AA37">
         <v>195</v>
       </c>
-      <c r="AB37" s="9"/>
-      <c r="AC37" s="9">
+      <c r="AC37">
         <v>109</v>
       </c>
-      <c r="AD37" s="9">
+      <c r="AD37">
         <v>23</v>
       </c>
-      <c r="AE37" s="9">
+      <c r="AE37">
         <v>6889</v>
       </c>
-      <c r="AF37" s="9">
+      <c r="AF37">
         <v>9487</v>
       </c>
-      <c r="AG37" s="9">
+      <c r="AG37">
         <v>43426</v>
       </c>
-      <c r="AH37" s="9">
+      <c r="AH37">
         <v>158</v>
       </c>
-      <c r="AI37" s="9">
+      <c r="AI37">
         <v>30243</v>
       </c>
-      <c r="AJ37" s="9">
+      <c r="AJ37">
         <v>485</v>
       </c>
-      <c r="AK37" s="9">
+      <c r="AK37">
         <v>4425</v>
       </c>
-      <c r="AL37" s="9">
+      <c r="AL37">
         <v>697</v>
       </c>
-      <c r="AM37" s="9">
+      <c r="AM37">
         <v>498</v>
       </c>
-      <c r="AN37" s="9">
+      <c r="AN37">
         <v>682</v>
       </c>
-      <c r="AO37" s="9"/>
-      <c r="AP37" s="9">
+      <c r="AP37">
         <v>137831</v>
       </c>
     </row>
     <row r="38" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A38" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="9">
+      <c r="B38">
         <v>27</v>
       </c>
-      <c r="C38" s="9">
+      <c r="C38">
         <v>22</v>
       </c>
-      <c r="D38" s="9"/>
-[...7 lines deleted...]
-      <c r="L38" s="9">
+      <c r="L38">
         <v>3</v>
       </c>
-      <c r="M38" s="9"/>
-[...3 lines deleted...]
-      <c r="Q38" s="9">
+      <c r="Q38">
         <v>14</v>
       </c>
-      <c r="R38" s="9"/>
-[...1 lines deleted...]
-      <c r="T38" s="9">
+      <c r="T38">
         <v>26</v>
       </c>
-      <c r="U38" s="9"/>
-[...11 lines deleted...]
-      <c r="AE38" s="9">
+      <c r="AD38">
+        <v>2</v>
+      </c>
+      <c r="AE38">
         <v>1050</v>
       </c>
-      <c r="AF38" s="9">
+      <c r="AF38">
         <v>1013</v>
       </c>
-      <c r="AG38" s="9">
+      <c r="AG38">
         <v>9</v>
       </c>
-      <c r="AH38" s="9">
-[...13 lines deleted...]
-      <c r="AP38" s="9">
+      <c r="AH38">
+        <v>1</v>
+      </c>
+      <c r="AK38">
+        <v>1</v>
+      </c>
+      <c r="AL38">
+        <v>1</v>
+      </c>
+      <c r="AP38">
         <v>2169</v>
       </c>
     </row>
     <row r="39" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A39" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B39" s="9">
+      <c r="B39">
         <v>57</v>
       </c>
-      <c r="C39" s="9">
+      <c r="C39">
         <v>207</v>
       </c>
-      <c r="D39" s="9">
+      <c r="D39">
         <v>51</v>
       </c>
-      <c r="E39" s="9"/>
-      <c r="F39" s="9">
+      <c r="F39">
         <v>41</v>
       </c>
-      <c r="G39" s="9">
-[...2 lines deleted...]
-      <c r="H39" s="9">
+      <c r="G39">
+        <v>1</v>
+      </c>
+      <c r="H39">
         <v>38</v>
       </c>
-      <c r="I39" s="9">
+      <c r="I39">
         <v>56</v>
       </c>
-      <c r="J39" s="9">
+      <c r="J39">
         <v>4</v>
       </c>
-      <c r="K39" s="9"/>
-      <c r="L39" s="9">
+      <c r="L39">
         <v>3297</v>
       </c>
-      <c r="M39" s="9"/>
-[...1 lines deleted...]
-      <c r="O39" s="9">
+      <c r="O39">
         <v>6</v>
       </c>
-      <c r="P39" s="9">
+      <c r="P39">
         <v>64</v>
       </c>
-      <c r="Q39" s="9">
+      <c r="Q39">
         <v>6792</v>
       </c>
-      <c r="R39" s="9">
+      <c r="R39">
         <v>82</v>
       </c>
-      <c r="S39" s="9">
-[...2 lines deleted...]
-      <c r="T39" s="9">
+      <c r="S39">
+        <v>2</v>
+      </c>
+      <c r="T39">
         <v>4</v>
       </c>
-      <c r="U39" s="9">
+      <c r="U39">
         <v>185</v>
       </c>
-      <c r="V39" s="9">
+      <c r="V39">
         <v>6</v>
       </c>
-      <c r="W39" s="9"/>
-      <c r="X39" s="9">
+      <c r="X39">
         <v>198</v>
       </c>
-      <c r="Y39" s="9">
+      <c r="Y39">
         <v>65</v>
       </c>
-      <c r="Z39" s="9"/>
-      <c r="AA39" s="9">
+      <c r="AA39">
         <v>17</v>
       </c>
-      <c r="AB39" s="9"/>
-[...1 lines deleted...]
-      <c r="AD39" s="9">
+      <c r="AD39">
         <v>22</v>
       </c>
-      <c r="AE39" s="9">
+      <c r="AE39">
         <v>9409</v>
       </c>
-      <c r="AF39" s="9">
+      <c r="AF39">
         <v>1953</v>
       </c>
-      <c r="AG39" s="9">
+      <c r="AG39">
         <v>1947</v>
       </c>
-      <c r="AH39" s="9">
+      <c r="AH39">
         <v>175</v>
       </c>
-      <c r="AI39" s="9">
+      <c r="AI39">
         <v>5373</v>
       </c>
-      <c r="AJ39" s="9">
+      <c r="AJ39">
         <v>96</v>
       </c>
-      <c r="AK39" s="9">
+      <c r="AK39">
         <v>4201</v>
       </c>
-      <c r="AL39" s="9">
+      <c r="AL39">
         <v>937</v>
       </c>
-      <c r="AM39" s="9">
+      <c r="AM39">
         <v>820</v>
       </c>
-      <c r="AN39" s="9">
+      <c r="AN39">
         <v>1169</v>
       </c>
-      <c r="AO39" s="9"/>
-      <c r="AP39" s="9">
+      <c r="AP39">
         <v>37275</v>
       </c>
     </row>
     <row r="40" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A40" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="9">
+      <c r="B40">
         <v>3</v>
       </c>
-      <c r="C40" s="9">
+      <c r="C40">
         <v>4</v>
       </c>
-      <c r="D40" s="9">
-[...18 lines deleted...]
-      <c r="Q40" s="9">
+      <c r="D40">
+        <v>2</v>
+      </c>
+      <c r="H40">
+        <v>2</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
+      </c>
+      <c r="Q40">
         <v>6</v>
       </c>
-      <c r="R40" s="9"/>
-[...14 lines deleted...]
-      <c r="AE40" s="9">
+      <c r="T40">
+        <v>2</v>
+      </c>
+      <c r="AE40">
         <v>271</v>
       </c>
-      <c r="AF40" s="9">
+      <c r="AF40">
         <v>90</v>
       </c>
-      <c r="AG40" s="9">
+      <c r="AG40">
         <v>17</v>
       </c>
-      <c r="AH40" s="9">
+      <c r="AH40">
         <v>39</v>
       </c>
-      <c r="AI40" s="9">
+      <c r="AI40">
         <v>5</v>
       </c>
-      <c r="AJ40" s="9">
+      <c r="AJ40">
         <v>22</v>
       </c>
-      <c r="AK40" s="9">
+      <c r="AK40">
         <v>3</v>
       </c>
-      <c r="AL40" s="9">
+      <c r="AL40">
         <v>5</v>
       </c>
-      <c r="AM40" s="9">
+      <c r="AM40">
         <v>3</v>
       </c>
-      <c r="AN40" s="9">
-[...3 lines deleted...]
-      <c r="AP40" s="9">
+      <c r="AN40">
+        <v>1</v>
+      </c>
+      <c r="AP40">
         <v>476</v>
       </c>
     </row>
     <row r="41" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A41" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B41" s="9">
+      <c r="B41">
         <v>68</v>
       </c>
-      <c r="C41" s="9">
+      <c r="C41">
         <v>350</v>
       </c>
-      <c r="D41" s="9">
+      <c r="D41">
         <v>133</v>
       </c>
-      <c r="E41" s="9">
+      <c r="E41">
         <v>4</v>
       </c>
-      <c r="F41" s="9">
+      <c r="F41">
         <v>27</v>
       </c>
-      <c r="G41" s="9"/>
-      <c r="H41" s="9">
+      <c r="H41">
         <v>58</v>
       </c>
-      <c r="I41" s="9">
+      <c r="I41">
         <v>83</v>
       </c>
-      <c r="J41" s="9">
+      <c r="J41">
         <v>6</v>
       </c>
-      <c r="K41" s="9">
+      <c r="K41">
         <v>7</v>
       </c>
-      <c r="L41" s="9">
+      <c r="L41">
         <v>444</v>
       </c>
-      <c r="M41" s="9"/>
-[...1 lines deleted...]
-      <c r="O41" s="9">
+      <c r="O41">
         <v>26</v>
       </c>
-      <c r="P41" s="9">
+      <c r="P41">
         <v>21</v>
       </c>
-      <c r="Q41" s="9">
+      <c r="Q41">
         <v>5047</v>
       </c>
-      <c r="R41" s="9">
+      <c r="R41">
         <v>60</v>
       </c>
-      <c r="S41" s="9">
+      <c r="S41">
         <v>37</v>
       </c>
-      <c r="T41" s="9">
+      <c r="T41">
         <v>24</v>
       </c>
-      <c r="U41" s="9">
+      <c r="U41">
         <v>233</v>
       </c>
-      <c r="V41" s="9">
+      <c r="V41">
         <v>582</v>
       </c>
-      <c r="W41" s="9"/>
-      <c r="X41" s="9">
+      <c r="X41">
         <v>5</v>
       </c>
-      <c r="Y41" s="9">
+      <c r="Y41">
         <v>810</v>
       </c>
-      <c r="Z41" s="9">
-[...2 lines deleted...]
-      <c r="AA41" s="9">
+      <c r="Z41">
+        <v>1</v>
+      </c>
+      <c r="AA41">
         <v>249</v>
       </c>
-      <c r="AB41" s="9"/>
-      <c r="AC41" s="9">
+      <c r="AC41">
         <v>33</v>
       </c>
-      <c r="AD41" s="9">
+      <c r="AD41">
         <v>32</v>
       </c>
-      <c r="AE41" s="9">
+      <c r="AE41">
         <v>7524</v>
       </c>
-      <c r="AF41" s="9">
+      <c r="AF41">
         <v>1099</v>
       </c>
-      <c r="AG41" s="9">
+      <c r="AG41">
         <v>9034</v>
       </c>
-      <c r="AH41" s="9">
+      <c r="AH41">
         <v>382</v>
       </c>
-      <c r="AI41" s="9">
+      <c r="AI41">
         <v>4511</v>
       </c>
-      <c r="AJ41" s="9">
+      <c r="AJ41">
         <v>89</v>
       </c>
-      <c r="AK41" s="9">
+      <c r="AK41">
         <v>2600</v>
       </c>
-      <c r="AL41" s="9">
+      <c r="AL41">
         <v>412</v>
       </c>
-      <c r="AM41" s="9">
+      <c r="AM41">
         <v>285</v>
       </c>
-      <c r="AN41" s="9">
+      <c r="AN41">
         <v>305</v>
       </c>
-      <c r="AO41" s="9"/>
-      <c r="AP41" s="9">
+      <c r="AP41">
         <v>34581</v>
       </c>
     </row>
     <row r="42" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A42" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B42" s="9">
+      <c r="B42">
         <v>62</v>
       </c>
-      <c r="C42" s="9">
+      <c r="C42">
         <v>233</v>
       </c>
-      <c r="D42" s="9"/>
-[...26 lines deleted...]
-      <c r="Y42" s="9">
+      <c r="F42">
+        <v>2</v>
+      </c>
+      <c r="Q42">
+        <v>1</v>
+      </c>
+      <c r="R42">
+        <v>2</v>
+      </c>
+      <c r="Y42">
         <v>43</v>
       </c>
-      <c r="Z42" s="9"/>
-[...4 lines deleted...]
-      <c r="AE42" s="9">
+      <c r="AE42">
         <v>191</v>
       </c>
-      <c r="AF42" s="9">
+      <c r="AF42">
         <v>26</v>
       </c>
-      <c r="AG42" s="9">
+      <c r="AG42">
         <v>58</v>
       </c>
-      <c r="AH42" s="9">
+      <c r="AH42">
         <v>88</v>
       </c>
-      <c r="AI42" s="9">
+      <c r="AI42">
         <v>5</v>
       </c>
-      <c r="AJ42" s="9">
+      <c r="AJ42">
         <v>18</v>
       </c>
-      <c r="AK42" s="9"/>
-[...6 lines deleted...]
-      <c r="AP42" s="9">
+      <c r="AL42">
+        <v>2</v>
+      </c>
+      <c r="AP42">
         <v>731</v>
       </c>
     </row>
     <row r="43" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A43" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B43" s="9">
+      <c r="B43">
         <v>395</v>
       </c>
-      <c r="C43" s="9">
+      <c r="C43">
         <v>2407</v>
       </c>
-      <c r="D43" s="9">
+      <c r="D43">
         <v>307</v>
       </c>
-      <c r="E43" s="9">
+      <c r="E43">
         <v>7</v>
       </c>
-      <c r="F43" s="9">
+      <c r="F43">
         <v>535</v>
       </c>
-      <c r="G43" s="9">
-[...2 lines deleted...]
-      <c r="H43" s="9">
+      <c r="G43">
+        <v>2</v>
+      </c>
+      <c r="H43">
         <v>71</v>
       </c>
-      <c r="I43" s="9">
+      <c r="I43">
         <v>301</v>
       </c>
-      <c r="J43" s="9">
+      <c r="J43">
         <v>12</v>
       </c>
-      <c r="K43" s="9">
+      <c r="K43">
         <v>15</v>
       </c>
-      <c r="L43" s="9">
+      <c r="L43">
         <v>215</v>
       </c>
-      <c r="M43" s="9"/>
-      <c r="N43" s="9">
+      <c r="N43">
         <v>88</v>
       </c>
-      <c r="O43" s="9">
+      <c r="O43">
         <v>40</v>
       </c>
-      <c r="P43" s="9">
+      <c r="P43">
         <v>2962</v>
       </c>
-      <c r="Q43" s="9">
+      <c r="Q43">
         <v>14340</v>
       </c>
-      <c r="R43" s="9">
+      <c r="R43">
         <v>3226</v>
       </c>
-      <c r="S43" s="9">
+      <c r="S43">
         <v>911</v>
       </c>
-      <c r="T43" s="9">
+      <c r="T43">
         <v>3858</v>
       </c>
-      <c r="U43" s="9">
+      <c r="U43">
         <v>640</v>
       </c>
-      <c r="V43" s="9">
+      <c r="V43">
         <v>20726</v>
       </c>
-      <c r="W43" s="9">
+      <c r="W43">
         <v>60</v>
       </c>
-      <c r="X43" s="9">
+      <c r="X43">
         <v>1215</v>
       </c>
-      <c r="Y43" s="9">
+      <c r="Y43">
         <v>13562</v>
       </c>
-      <c r="Z43" s="9">
+      <c r="Z43">
         <v>246</v>
       </c>
-      <c r="AA43" s="9">
+      <c r="AA43">
         <v>3370</v>
       </c>
-      <c r="AB43" s="9">
+      <c r="AB43">
         <v>218</v>
       </c>
-      <c r="AC43" s="9">
+      <c r="AC43">
         <v>2337</v>
       </c>
-      <c r="AD43" s="9">
+      <c r="AD43">
         <v>187</v>
       </c>
-      <c r="AE43" s="9">
+      <c r="AE43">
         <v>299397</v>
       </c>
-      <c r="AF43" s="9">
+      <c r="AF43">
         <v>479006</v>
       </c>
-      <c r="AG43" s="9">
+      <c r="AG43">
         <v>3333</v>
       </c>
-      <c r="AH43" s="9">
+      <c r="AH43">
         <v>419</v>
       </c>
-      <c r="AI43" s="9">
+      <c r="AI43">
         <v>5309</v>
       </c>
-      <c r="AJ43" s="9">
+      <c r="AJ43">
         <v>4657</v>
       </c>
-      <c r="AK43" s="9">
+      <c r="AK43">
         <v>82498</v>
       </c>
-      <c r="AL43" s="9">
+      <c r="AL43">
         <v>19365</v>
       </c>
-      <c r="AM43" s="9">
+      <c r="AM43">
         <v>3952</v>
       </c>
-      <c r="AN43" s="9">
+      <c r="AN43">
         <v>32756</v>
       </c>
-      <c r="AO43" s="9">
+      <c r="AO43">
         <v>10</v>
       </c>
-      <c r="AP43" s="9">
+      <c r="AP43">
         <v>1002955</v>
       </c>
     </row>
     <row r="44" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B44" s="9">
+      <c r="B44">
         <v>26</v>
       </c>
-      <c r="C44" s="9">
+      <c r="C44">
         <v>138</v>
       </c>
-      <c r="D44" s="9">
+      <c r="D44">
         <v>3</v>
       </c>
-      <c r="E44" s="9"/>
-[...13 lines deleted...]
-      <c r="Q44" s="9">
+      <c r="P44">
+        <v>2</v>
+      </c>
+      <c r="Q44">
         <v>68</v>
       </c>
-      <c r="R44" s="9"/>
-      <c r="S44" s="9">
+      <c r="S44">
         <v>12</v>
       </c>
-      <c r="T44" s="9"/>
-[...1 lines deleted...]
-      <c r="V44" s="9">
+      <c r="V44">
         <v>19</v>
       </c>
-      <c r="W44" s="9"/>
-[...1 lines deleted...]
-      <c r="Y44" s="9">
+      <c r="Y44">
         <v>4</v>
       </c>
-      <c r="Z44" s="9"/>
-[...3 lines deleted...]
-      <c r="AD44" s="9">
+      <c r="AD44">
         <v>3</v>
       </c>
-      <c r="AE44" s="9">
+      <c r="AE44">
         <v>325</v>
       </c>
-      <c r="AF44" s="9">
+      <c r="AF44">
         <v>127</v>
       </c>
-      <c r="AG44" s="9">
+      <c r="AG44">
         <v>81</v>
       </c>
-      <c r="AH44" s="9">
+      <c r="AH44">
         <v>80</v>
       </c>
-      <c r="AI44" s="9">
+      <c r="AI44">
         <v>21</v>
       </c>
-      <c r="AJ44" s="9">
+      <c r="AJ44">
         <v>23</v>
       </c>
-      <c r="AK44" s="9">
+      <c r="AK44">
         <v>21</v>
       </c>
-      <c r="AL44" s="9">
+      <c r="AL44">
         <v>17</v>
       </c>
-      <c r="AM44" s="9"/>
-[...4 lines deleted...]
-      <c r="AP44" s="9">
+      <c r="AN44">
+        <v>1</v>
+      </c>
+      <c r="AP44">
         <v>971</v>
       </c>
     </row>
     <row r="45" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A45" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B45" s="9">
+      <c r="B45">
         <v>16</v>
       </c>
-      <c r="C45" s="9"/>
-[...15 lines deleted...]
-      <c r="O45" s="9">
+      <c r="D45">
+        <v>2</v>
+      </c>
+      <c r="H45">
+        <v>2</v>
+      </c>
+      <c r="O45">
         <v>6</v>
       </c>
-      <c r="P45" s="9">
+      <c r="P45">
         <v>4</v>
       </c>
-      <c r="Q45" s="9">
+      <c r="Q45">
         <v>24</v>
       </c>
-      <c r="R45" s="9">
+      <c r="R45">
         <v>3</v>
       </c>
-      <c r="S45" s="9"/>
-[...13 lines deleted...]
-      <c r="AE45" s="9">
+      <c r="AD45">
+        <v>1</v>
+      </c>
+      <c r="AE45">
         <v>178</v>
       </c>
-      <c r="AF45" s="9">
+      <c r="AF45">
         <v>7650</v>
       </c>
-      <c r="AG45" s="9">
+      <c r="AG45">
         <v>123</v>
       </c>
-      <c r="AH45" s="9">
+      <c r="AH45">
         <v>5</v>
       </c>
-      <c r="AI45" s="9">
+      <c r="AI45">
         <v>8</v>
       </c>
-      <c r="AJ45" s="9"/>
-      <c r="AK45" s="9">
+      <c r="AK45">
         <v>10</v>
       </c>
-      <c r="AL45" s="9">
+      <c r="AL45">
         <v>3</v>
       </c>
-      <c r="AM45" s="9">
-[...4 lines deleted...]
-      <c r="AP45" s="9">
+      <c r="AM45">
+        <v>1</v>
+      </c>
+      <c r="AP45">
         <v>8036</v>
       </c>
     </row>
     <row r="46" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A46" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B46" s="9">
+      <c r="B46">
         <v>468</v>
       </c>
-      <c r="C46" s="9">
+      <c r="C46">
         <v>1768</v>
       </c>
-      <c r="D46" s="9">
+      <c r="D46">
         <v>314</v>
       </c>
-      <c r="E46" s="9"/>
-      <c r="F46" s="9">
+      <c r="F46">
         <v>241</v>
       </c>
-      <c r="G46" s="9">
+      <c r="G46">
         <v>8</v>
       </c>
-      <c r="H46" s="9">
+      <c r="H46">
         <v>208</v>
       </c>
-      <c r="I46" s="9">
+      <c r="I46">
         <v>1423</v>
       </c>
-      <c r="J46" s="9">
+      <c r="J46">
         <v>76</v>
       </c>
-      <c r="K46" s="9">
+      <c r="K46">
         <v>105</v>
       </c>
-      <c r="L46" s="9">
+      <c r="L46">
         <v>6479</v>
       </c>
-      <c r="M46" s="9"/>
-      <c r="N46" s="9">
+      <c r="N46">
         <v>276</v>
       </c>
-      <c r="O46" s="9">
+      <c r="O46">
         <v>111</v>
       </c>
-      <c r="P46" s="9">
+      <c r="P46">
         <v>19</v>
       </c>
-      <c r="Q46" s="9">
+      <c r="Q46">
         <v>109844</v>
       </c>
-      <c r="R46" s="9">
+      <c r="R46">
         <v>2225</v>
       </c>
-      <c r="S46" s="9">
+      <c r="S46">
         <v>5383</v>
       </c>
-      <c r="T46" s="9">
+      <c r="T46">
         <v>220</v>
       </c>
-      <c r="U46" s="9">
+      <c r="U46">
         <v>1119</v>
       </c>
-      <c r="V46" s="9">
+      <c r="V46">
         <v>109101</v>
       </c>
-      <c r="W46" s="9">
+      <c r="W46">
         <v>1804</v>
       </c>
-      <c r="X46" s="9">
+      <c r="X46">
         <v>747</v>
       </c>
-      <c r="Y46" s="9">
+      <c r="Y46">
         <v>55053</v>
       </c>
-      <c r="Z46" s="9">
+      <c r="Z46">
         <v>450</v>
       </c>
-      <c r="AA46" s="9">
+      <c r="AA46">
         <v>35052</v>
       </c>
-      <c r="AB46" s="9">
+      <c r="AB46">
         <v>80</v>
       </c>
-      <c r="AC46" s="9">
+      <c r="AC46">
         <v>11033</v>
       </c>
-      <c r="AD46" s="9">
+      <c r="AD46">
         <v>123</v>
       </c>
-      <c r="AE46" s="9">
+      <c r="AE46">
         <v>181984</v>
       </c>
-      <c r="AF46" s="9">
+      <c r="AF46">
         <v>35710</v>
       </c>
-      <c r="AG46" s="9">
+      <c r="AG46">
         <v>36513</v>
       </c>
-      <c r="AH46" s="9">
+      <c r="AH46">
         <v>540</v>
       </c>
-      <c r="AI46" s="9">
+      <c r="AI46">
         <v>64392</v>
       </c>
-      <c r="AJ46" s="9">
+      <c r="AJ46">
         <v>11748</v>
       </c>
-      <c r="AK46" s="9">
+      <c r="AK46">
         <v>24175</v>
       </c>
-      <c r="AL46" s="9">
+      <c r="AL46">
         <v>7592</v>
       </c>
-      <c r="AM46" s="9">
+      <c r="AM46">
         <v>2648</v>
       </c>
-      <c r="AN46" s="9">
+      <c r="AN46">
         <v>5535</v>
       </c>
-      <c r="AO46" s="9">
+      <c r="AO46">
         <v>5</v>
       </c>
-      <c r="AP46" s="9">
+      <c r="AP46">
         <v>714572</v>
       </c>
     </row>
     <row r="47" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A47" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B47" s="9">
+      <c r="B47">
         <v>64</v>
       </c>
-      <c r="C47" s="9">
+      <c r="C47">
         <v>112</v>
       </c>
-      <c r="D47" s="9">
+      <c r="D47">
         <v>312</v>
       </c>
-      <c r="E47" s="9">
+      <c r="E47">
         <v>8</v>
       </c>
-      <c r="F47" s="9">
+      <c r="F47">
         <v>36</v>
       </c>
-      <c r="G47" s="9"/>
-      <c r="H47" s="9">
+      <c r="H47">
         <v>86</v>
       </c>
-      <c r="I47" s="9">
+      <c r="I47">
         <v>538</v>
       </c>
-      <c r="J47" s="9">
+      <c r="J47">
         <v>39</v>
       </c>
-      <c r="K47" s="9">
+      <c r="K47">
         <v>38</v>
       </c>
-      <c r="L47" s="9">
+      <c r="L47">
         <v>477</v>
       </c>
-      <c r="M47" s="9">
-[...2 lines deleted...]
-      <c r="N47" s="9">
+      <c r="M47">
+        <v>1</v>
+      </c>
+      <c r="N47">
         <v>5</v>
       </c>
-      <c r="O47" s="9">
+      <c r="O47">
         <v>98</v>
       </c>
-      <c r="P47" s="9">
+      <c r="P47">
         <v>46</v>
       </c>
-      <c r="Q47" s="9">
+      <c r="Q47">
         <v>6227</v>
       </c>
-      <c r="R47" s="9">
+      <c r="R47">
         <v>625</v>
       </c>
-      <c r="S47" s="9">
+      <c r="S47">
         <v>6</v>
       </c>
-      <c r="T47" s="9">
+      <c r="T47">
         <v>228</v>
       </c>
-      <c r="U47" s="9">
+      <c r="U47">
         <v>90</v>
       </c>
-      <c r="V47" s="9">
+      <c r="V47">
         <v>56</v>
       </c>
-      <c r="W47" s="9">
-[...2 lines deleted...]
-      <c r="X47" s="9">
+      <c r="W47">
+        <v>1</v>
+      </c>
+      <c r="X47">
         <v>17</v>
       </c>
-      <c r="Y47" s="9">
+      <c r="Y47">
         <v>24</v>
       </c>
-      <c r="Z47" s="9"/>
-      <c r="AA47" s="9">
+      <c r="AA47">
         <v>11</v>
       </c>
-      <c r="AB47" s="9"/>
-[...1 lines deleted...]
-      <c r="AD47" s="9">
+      <c r="AD47">
         <v>87</v>
       </c>
-      <c r="AE47" s="9">
+      <c r="AE47">
         <v>59</v>
       </c>
-      <c r="AF47" s="9">
+      <c r="AF47">
         <v>616198</v>
       </c>
-      <c r="AG47" s="9">
+      <c r="AG47">
         <v>4533</v>
       </c>
-      <c r="AH47" s="9">
+      <c r="AH47">
         <v>246</v>
       </c>
-      <c r="AI47" s="9">
+      <c r="AI47">
         <v>1435</v>
       </c>
-      <c r="AJ47" s="9">
+      <c r="AJ47">
         <v>289</v>
       </c>
-      <c r="AK47" s="9">
+      <c r="AK47">
         <v>5705</v>
       </c>
-      <c r="AL47" s="9">
+      <c r="AL47">
         <v>1007</v>
       </c>
-      <c r="AM47" s="9">
+      <c r="AM47">
         <v>130</v>
       </c>
-      <c r="AN47" s="9">
+      <c r="AN47">
         <v>146</v>
       </c>
-      <c r="AO47" s="9">
+      <c r="AO47">
         <v>15</v>
       </c>
-      <c r="AP47" s="9">
+      <c r="AP47">
         <v>638995</v>
       </c>
     </row>
     <row r="48" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A48" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B48" s="9">
+      <c r="B48">
         <v>29</v>
       </c>
-      <c r="C48" s="9">
+      <c r="C48">
         <v>209</v>
       </c>
-      <c r="D48" s="9">
+      <c r="D48">
         <v>105</v>
       </c>
-      <c r="E48" s="9"/>
-      <c r="F48" s="9">
+      <c r="F48">
         <v>31</v>
       </c>
-      <c r="G48" s="9"/>
-      <c r="H48" s="9">
+      <c r="H48">
         <v>23</v>
       </c>
-      <c r="I48" s="9">
+      <c r="I48">
         <v>103</v>
       </c>
-      <c r="J48" s="9">
+      <c r="J48">
         <v>9</v>
       </c>
-      <c r="K48" s="9"/>
-      <c r="L48" s="9">
+      <c r="L48">
         <v>274</v>
       </c>
-      <c r="M48" s="9"/>
-      <c r="N48" s="9">
+      <c r="N48">
         <v>11</v>
       </c>
-      <c r="O48" s="9">
+      <c r="O48">
         <v>28</v>
       </c>
-      <c r="P48" s="9">
+      <c r="P48">
         <v>4</v>
       </c>
-      <c r="Q48" s="9">
+      <c r="Q48">
         <v>6798</v>
       </c>
-      <c r="R48" s="9">
+      <c r="R48">
         <v>134</v>
       </c>
-      <c r="S48" s="9">
+      <c r="S48">
         <v>170</v>
       </c>
-      <c r="T48" s="9">
-[...2 lines deleted...]
-      <c r="U48" s="9">
+      <c r="T48">
+        <v>1</v>
+      </c>
+      <c r="U48">
         <v>81</v>
       </c>
-      <c r="V48" s="9">
+      <c r="V48">
         <v>20047</v>
       </c>
-      <c r="W48" s="9">
+      <c r="W48">
         <v>23</v>
       </c>
-      <c r="X48" s="9">
+      <c r="X48">
         <v>55</v>
       </c>
-      <c r="Y48" s="9">
+      <c r="Y48">
         <v>9814</v>
       </c>
-      <c r="Z48" s="9"/>
-      <c r="AA48" s="9">
+      <c r="AA48">
         <v>323</v>
       </c>
-      <c r="AB48" s="9"/>
-      <c r="AC48" s="9">
+      <c r="AC48">
         <v>97</v>
       </c>
-      <c r="AD48" s="9">
+      <c r="AD48">
         <v>16</v>
       </c>
-      <c r="AE48" s="9">
+      <c r="AE48">
         <v>11527</v>
       </c>
-      <c r="AF48" s="9">
+      <c r="AF48">
         <v>2999</v>
       </c>
-      <c r="AG48" s="9">
+      <c r="AG48">
         <v>18001</v>
       </c>
-      <c r="AH48" s="9">
+      <c r="AH48">
         <v>65</v>
       </c>
-      <c r="AI48" s="9">
+      <c r="AI48">
         <v>1475</v>
       </c>
-      <c r="AJ48" s="9">
+      <c r="AJ48">
         <v>4045</v>
       </c>
-      <c r="AK48" s="9">
+      <c r="AK48">
         <v>1425</v>
       </c>
-      <c r="AL48" s="9">
+      <c r="AL48">
         <v>415</v>
       </c>
-      <c r="AM48" s="9">
+      <c r="AM48">
         <v>108</v>
       </c>
-      <c r="AN48" s="9">
+      <c r="AN48">
         <v>658</v>
       </c>
-      <c r="AO48" s="9"/>
-      <c r="AP48" s="9">
+      <c r="AP48">
         <v>79103</v>
       </c>
     </row>
     <row r="49" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A49" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B49" s="9">
+      <c r="B49">
         <v>18</v>
       </c>
-      <c r="C49" s="9">
+      <c r="C49">
         <v>85</v>
       </c>
-      <c r="D49" s="9">
-[...9 lines deleted...]
-      <c r="L49" s="9">
+      <c r="D49">
+        <v>1</v>
+      </c>
+      <c r="L49">
         <v>4</v>
       </c>
-      <c r="M49" s="9"/>
-[...3 lines deleted...]
-      <c r="Q49" s="9">
+      <c r="Q49">
         <v>8</v>
       </c>
-      <c r="R49" s="9">
+      <c r="R49">
         <v>9</v>
       </c>
-      <c r="S49" s="9"/>
-[...15 lines deleted...]
-      <c r="AE49" s="9">
+      <c r="U49">
+        <v>2</v>
+      </c>
+      <c r="AD49">
+        <v>2</v>
+      </c>
+      <c r="AE49">
         <v>457</v>
       </c>
-      <c r="AF49" s="9">
+      <c r="AF49">
         <v>131</v>
       </c>
-      <c r="AG49" s="9">
+      <c r="AG49">
         <v>41</v>
       </c>
-      <c r="AH49" s="9">
+      <c r="AH49">
         <v>53</v>
       </c>
-      <c r="AI49" s="9">
+      <c r="AI49">
         <v>10</v>
       </c>
-      <c r="AJ49" s="9"/>
-      <c r="AK49" s="9">
+      <c r="AK49">
         <v>22</v>
       </c>
-      <c r="AL49" s="9">
+      <c r="AL49">
         <v>14</v>
       </c>
-      <c r="AM49" s="9">
-[...4 lines deleted...]
-      <c r="AP49" s="9">
+      <c r="AM49">
+        <v>2</v>
+      </c>
+      <c r="AP49">
         <v>859</v>
       </c>
     </row>
     <row r="50" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A50" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="9">
+      <c r="B50">
         <v>320</v>
       </c>
-      <c r="C50" s="9">
+      <c r="C50">
         <v>259</v>
       </c>
-      <c r="D50" s="9">
+      <c r="D50">
         <v>74</v>
       </c>
-      <c r="E50" s="9">
+      <c r="E50">
         <v>11</v>
       </c>
-      <c r="F50" s="9">
-[...2 lines deleted...]
-      <c r="G50" s="9">
+      <c r="F50">
+        <v>2</v>
+      </c>
+      <c r="G50">
         <v>3</v>
       </c>
-      <c r="H50" s="9">
+      <c r="H50">
         <v>22</v>
       </c>
-      <c r="I50" s="9">
+      <c r="I50">
         <v>150</v>
       </c>
-      <c r="J50" s="9">
-[...2 lines deleted...]
-      <c r="K50" s="9">
+      <c r="J50">
+        <v>2</v>
+      </c>
+      <c r="K50">
         <v>5</v>
       </c>
-      <c r="L50" s="9">
+      <c r="L50">
         <v>497</v>
       </c>
-      <c r="M50" s="9"/>
-      <c r="N50" s="9">
+      <c r="N50">
         <v>22</v>
       </c>
-      <c r="O50" s="9">
+      <c r="O50">
         <v>14</v>
       </c>
-      <c r="P50" s="9">
+      <c r="P50">
         <v>8</v>
       </c>
-      <c r="Q50" s="9">
+      <c r="Q50">
         <v>4073</v>
       </c>
-      <c r="R50" s="9">
+      <c r="R50">
         <v>32</v>
       </c>
-      <c r="S50" s="9">
+      <c r="S50">
         <v>86</v>
       </c>
-      <c r="T50" s="9">
+      <c r="T50">
         <v>280</v>
       </c>
-      <c r="U50" s="9">
+      <c r="U50">
         <v>25</v>
       </c>
-      <c r="V50" s="9">
+      <c r="V50">
         <v>764</v>
       </c>
-      <c r="W50" s="9">
-[...2 lines deleted...]
-      <c r="X50" s="9">
+      <c r="W50">
+        <v>2</v>
+      </c>
+      <c r="X50">
         <v>3</v>
       </c>
-      <c r="Y50" s="9">
+      <c r="Y50">
         <v>734</v>
       </c>
-      <c r="Z50" s="9"/>
-      <c r="AA50" s="9">
+      <c r="AA50">
         <v>379</v>
       </c>
-      <c r="AB50" s="9"/>
-      <c r="AC50" s="9">
+      <c r="AC50">
         <v>92</v>
       </c>
-      <c r="AD50" s="9">
+      <c r="AD50">
         <v>23</v>
       </c>
-      <c r="AE50" s="9">
+      <c r="AE50">
         <v>31516</v>
       </c>
-      <c r="AF50" s="9">
+      <c r="AF50">
         <v>11607</v>
       </c>
-      <c r="AG50" s="9">
+      <c r="AG50">
         <v>4778</v>
       </c>
-      <c r="AH50" s="9">
+      <c r="AH50">
         <v>225</v>
       </c>
-      <c r="AI50" s="9">
+      <c r="AI50">
         <v>4070</v>
       </c>
-      <c r="AJ50" s="9">
+      <c r="AJ50">
         <v>610</v>
       </c>
-      <c r="AK50" s="9">
+      <c r="AK50">
         <v>2076</v>
       </c>
-      <c r="AL50" s="9">
+      <c r="AL50">
         <v>523</v>
       </c>
-      <c r="AM50" s="9">
+      <c r="AM50">
         <v>186</v>
       </c>
-      <c r="AN50" s="9">
+      <c r="AN50">
         <v>464</v>
       </c>
-      <c r="AO50" s="9"/>
-      <c r="AP50" s="9">
+      <c r="AP50">
         <v>63937</v>
       </c>
     </row>
     <row r="51" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A51" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B51" s="9">
+      <c r="B51">
         <v>40</v>
       </c>
-      <c r="C51" s="9">
+      <c r="C51">
         <v>128</v>
       </c>
-      <c r="D51" s="9">
+      <c r="D51">
         <v>8</v>
       </c>
-      <c r="E51" s="9"/>
-[...2 lines deleted...]
-      <c r="H51" s="9">
+      <c r="H51">
         <v>3</v>
       </c>
-      <c r="I51" s="9">
-[...4 lines deleted...]
-      <c r="L51" s="9">
+      <c r="I51">
+        <v>1</v>
+      </c>
+      <c r="L51">
         <v>12</v>
       </c>
-      <c r="M51" s="9"/>
-[...1 lines deleted...]
-      <c r="O51" s="9">
+      <c r="O51">
         <v>9</v>
       </c>
-      <c r="P51" s="9">
+      <c r="P51">
         <v>3</v>
       </c>
-      <c r="Q51" s="9">
+      <c r="Q51">
         <v>57</v>
       </c>
-      <c r="R51" s="9">
+      <c r="R51">
         <v>5</v>
       </c>
-      <c r="S51" s="9"/>
-      <c r="T51" s="9">
+      <c r="T51">
         <v>4</v>
       </c>
-      <c r="U51" s="9"/>
-[...8 lines deleted...]
-      <c r="AD51" s="9">
+      <c r="AD51">
         <v>3</v>
       </c>
-      <c r="AE51" s="9">
+      <c r="AE51">
         <v>1686</v>
       </c>
-      <c r="AF51" s="9">
+      <c r="AF51">
         <v>402</v>
       </c>
-      <c r="AG51" s="9">
+      <c r="AG51">
         <v>45</v>
       </c>
-      <c r="AH51" s="9">
+      <c r="AH51">
         <v>77</v>
       </c>
-      <c r="AI51" s="9">
+      <c r="AI51">
         <v>35</v>
       </c>
-      <c r="AJ51" s="9">
+      <c r="AJ51">
         <v>85</v>
       </c>
-      <c r="AK51" s="9">
+      <c r="AK51">
         <v>37</v>
       </c>
-      <c r="AL51" s="9">
+      <c r="AL51">
         <v>21</v>
       </c>
-      <c r="AM51" s="9">
+      <c r="AM51">
         <v>4</v>
       </c>
-      <c r="AN51" s="9">
+      <c r="AN51">
         <v>3</v>
       </c>
-      <c r="AO51" s="9"/>
-      <c r="AP51" s="9">
+      <c r="AP51">
         <v>2668</v>
       </c>
     </row>
     <row r="52" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A52" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B52" s="9">
+      <c r="B52">
         <v>112</v>
       </c>
-      <c r="C52" s="9">
+      <c r="C52">
         <v>470</v>
       </c>
-      <c r="D52" s="9">
+      <c r="D52">
         <v>8</v>
       </c>
-      <c r="E52" s="9"/>
-[...19 lines deleted...]
-      <c r="Q52" s="9">
+      <c r="F52">
+        <v>1</v>
+      </c>
+      <c r="I52">
+        <v>2</v>
+      </c>
+      <c r="N52">
+        <v>2</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Q52">
         <v>150</v>
       </c>
-      <c r="R52" s="9">
+      <c r="R52">
         <v>11</v>
       </c>
-      <c r="S52" s="9">
-[...5 lines deleted...]
-      <c r="U52" s="9">
+      <c r="S52">
+        <v>2</v>
+      </c>
+      <c r="T52">
+        <v>2</v>
+      </c>
+      <c r="U52">
         <v>15</v>
       </c>
-      <c r="V52" s="9">
+      <c r="V52">
         <v>232</v>
       </c>
-      <c r="W52" s="9">
-[...2 lines deleted...]
-      <c r="X52" s="9">
+      <c r="W52">
+        <v>1</v>
+      </c>
+      <c r="X52">
         <v>12</v>
       </c>
-      <c r="Y52" s="9">
+      <c r="Y52">
         <v>760</v>
       </c>
-      <c r="Z52" s="9"/>
-      <c r="AA52" s="9">
+      <c r="AA52">
         <v>112</v>
       </c>
-      <c r="AB52" s="9"/>
-      <c r="AC52" s="9">
+      <c r="AC52">
         <v>29</v>
       </c>
-      <c r="AD52" s="9">
-[...2 lines deleted...]
-      <c r="AE52" s="9">
+      <c r="AD52">
+        <v>1</v>
+      </c>
+      <c r="AE52">
         <v>6895</v>
       </c>
-      <c r="AF52" s="9">
+      <c r="AF52">
         <v>483</v>
       </c>
-      <c r="AG52" s="9">
+      <c r="AG52">
         <v>384</v>
       </c>
-      <c r="AH52" s="9">
+      <c r="AH52">
         <v>288</v>
       </c>
-      <c r="AI52" s="9">
+      <c r="AI52">
         <v>58</v>
       </c>
-      <c r="AJ52" s="9">
+      <c r="AJ52">
         <v>39</v>
       </c>
-      <c r="AK52" s="9">
+      <c r="AK52">
         <v>400</v>
       </c>
-      <c r="AL52" s="9">
+      <c r="AL52">
         <v>121</v>
       </c>
-      <c r="AM52" s="9">
+      <c r="AM52">
         <v>38</v>
       </c>
-      <c r="AN52" s="9">
+      <c r="AN52">
         <v>91</v>
       </c>
-      <c r="AO52" s="9">
-[...2 lines deleted...]
-      <c r="AP52" s="9">
+      <c r="AO52">
+        <v>1</v>
+      </c>
+      <c r="AP52">
         <v>10721</v>
       </c>
     </row>
     <row r="53" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A53" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B53" s="9">
+      <c r="B53">
         <v>9</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C53">
         <v>21</v>
       </c>
-      <c r="D53" s="9">
+      <c r="D53">
         <v>9</v>
       </c>
-      <c r="E53" s="9"/>
-[...3 lines deleted...]
-      <c r="I53" s="9">
+      <c r="I53">
         <v>14</v>
       </c>
-      <c r="J53" s="9"/>
-[...1 lines deleted...]
-      <c r="L53" s="9">
+      <c r="L53">
         <v>26</v>
       </c>
-      <c r="M53" s="9"/>
-[...5 lines deleted...]
-      <c r="Q53" s="9">
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Q53">
         <v>75</v>
       </c>
-      <c r="R53" s="9">
-[...3 lines deleted...]
-      <c r="T53" s="9">
+      <c r="R53">
+        <v>1</v>
+      </c>
+      <c r="T53">
         <v>10</v>
       </c>
-      <c r="U53" s="9"/>
-[...9 lines deleted...]
-      <c r="AE53" s="9">
+      <c r="AE53">
         <v>1596</v>
       </c>
-      <c r="AF53" s="9">
+      <c r="AF53">
         <v>395</v>
       </c>
-      <c r="AG53" s="9">
+      <c r="AG53">
         <v>23</v>
       </c>
-      <c r="AH53" s="9">
+      <c r="AH53">
         <v>11</v>
       </c>
-      <c r="AI53" s="9">
+      <c r="AI53">
         <v>8</v>
       </c>
-      <c r="AJ53" s="9">
+      <c r="AJ53">
         <v>23</v>
       </c>
-      <c r="AK53" s="9">
+      <c r="AK53">
         <v>41</v>
       </c>
-      <c r="AL53" s="9">
+      <c r="AL53">
         <v>15</v>
       </c>
-      <c r="AM53" s="9">
-[...2 lines deleted...]
-      <c r="AN53" s="9">
+      <c r="AM53">
+        <v>1</v>
+      </c>
+      <c r="AN53">
         <v>10</v>
       </c>
-      <c r="AO53" s="9"/>
-      <c r="AP53" s="9">
+      <c r="AP53">
         <v>2289</v>
       </c>
     </row>
     <row r="54" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A54" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B54" s="9">
+      <c r="B54">
         <v>4766</v>
       </c>
-      <c r="C54" s="9">
+      <c r="C54">
         <v>3165</v>
       </c>
-      <c r="D54" s="9">
+      <c r="D54">
         <v>3685</v>
       </c>
-      <c r="E54" s="9">
+      <c r="E54">
         <v>575</v>
       </c>
-      <c r="F54" s="9">
+      <c r="F54">
         <v>366</v>
       </c>
-      <c r="G54" s="9">
+      <c r="G54">
         <v>268</v>
       </c>
-      <c r="H54" s="9">
+      <c r="H54">
         <v>570</v>
       </c>
-      <c r="I54" s="9">
+      <c r="I54">
         <v>3842</v>
       </c>
-      <c r="J54" s="9">
+      <c r="J54">
         <v>1206</v>
       </c>
-      <c r="K54" s="9">
+      <c r="K54">
         <v>168</v>
       </c>
-      <c r="L54" s="9">
+      <c r="L54">
         <v>5410</v>
       </c>
-      <c r="M54" s="9">
+      <c r="M54">
         <v>171</v>
       </c>
-      <c r="N54" s="9">
+      <c r="N54">
         <v>10</v>
       </c>
-      <c r="O54" s="9">
+      <c r="O54">
         <v>711</v>
       </c>
-      <c r="P54" s="9">
+      <c r="P54">
         <v>3540</v>
       </c>
-      <c r="Q54" s="9">
+      <c r="Q54">
         <v>29449</v>
       </c>
-      <c r="R54" s="9">
+      <c r="R54">
         <v>3979</v>
       </c>
-      <c r="S54" s="9">
+      <c r="S54">
         <v>9</v>
       </c>
-      <c r="T54" s="9">
+      <c r="T54">
         <v>13429</v>
       </c>
-      <c r="U54" s="9">
+      <c r="U54">
         <v>1766</v>
       </c>
-      <c r="V54" s="9">
+      <c r="V54">
         <v>192</v>
       </c>
-      <c r="W54" s="9">
+      <c r="W54">
         <v>5</v>
       </c>
-      <c r="X54" s="9">
+      <c r="X54">
         <v>35</v>
       </c>
-      <c r="Y54" s="9">
+      <c r="Y54">
         <v>148</v>
       </c>
-      <c r="Z54" s="9"/>
-      <c r="AA54" s="9">
+      <c r="AA54">
         <v>80</v>
       </c>
-      <c r="AB54" s="9"/>
-      <c r="AC54" s="9">
+      <c r="AC54">
         <v>3</v>
       </c>
-      <c r="AD54" s="9">
+      <c r="AD54">
         <v>1760</v>
       </c>
-      <c r="AE54" s="9">
+      <c r="AE54">
         <v>153590</v>
       </c>
-      <c r="AF54" s="9">
+      <c r="AF54">
         <v>2909906</v>
       </c>
-      <c r="AG54" s="9">
+      <c r="AG54">
         <v>27129</v>
       </c>
-      <c r="AH54" s="9">
+      <c r="AH54">
         <v>763</v>
       </c>
-      <c r="AI54" s="9">
+      <c r="AI54">
         <v>11955</v>
       </c>
-      <c r="AJ54" s="9">
+      <c r="AJ54">
         <v>15361</v>
       </c>
-      <c r="AK54" s="9">
+      <c r="AK54">
         <v>36477</v>
       </c>
-      <c r="AL54" s="9">
+      <c r="AL54">
         <v>14987</v>
       </c>
-      <c r="AM54" s="9">
+      <c r="AM54">
         <v>964</v>
       </c>
-      <c r="AN54" s="9">
+      <c r="AN54">
         <v>2593</v>
       </c>
-      <c r="AO54" s="9">
+      <c r="AO54">
         <v>428</v>
       </c>
-      <c r="AP54" s="9">
+      <c r="AP54">
         <v>3253461</v>
       </c>
     </row>
     <row r="55" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A55" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B55" s="9">
+      <c r="B55">
         <v>21</v>
       </c>
-      <c r="C55" s="9">
-[...2 lines deleted...]
-      <c r="D55" s="9">
+      <c r="C55">
+        <v>2</v>
+      </c>
+      <c r="D55">
         <v>3</v>
       </c>
-      <c r="E55" s="9"/>
-[...3 lines deleted...]
-      <c r="I55" s="9">
+      <c r="I55">
         <v>13</v>
       </c>
-      <c r="J55" s="9"/>
-[...1 lines deleted...]
-      <c r="L55" s="9">
+      <c r="L55">
         <v>10</v>
       </c>
-      <c r="M55" s="9">
-[...7 lines deleted...]
-      <c r="Q55" s="9">
+      <c r="M55">
+        <v>2</v>
+      </c>
+      <c r="P55">
+        <v>2</v>
+      </c>
+      <c r="Q55">
         <v>15</v>
       </c>
-      <c r="R55" s="9"/>
-[...1 lines deleted...]
-      <c r="T55" s="9">
+      <c r="T55">
         <v>23</v>
       </c>
-      <c r="U55" s="9"/>
-[...12 lines deleted...]
-      <c r="AF55" s="9">
+      <c r="AD55">
+        <v>1</v>
+      </c>
+      <c r="AF55">
         <v>3345</v>
       </c>
-      <c r="AG55" s="9">
+      <c r="AG55">
         <v>46</v>
       </c>
-      <c r="AH55" s="9"/>
-      <c r="AI55" s="9">
+      <c r="AI55">
         <v>22</v>
       </c>
-      <c r="AJ55" s="9">
+      <c r="AJ55">
         <v>11</v>
       </c>
-      <c r="AK55" s="9">
+      <c r="AK55">
         <v>21</v>
       </c>
-      <c r="AL55" s="9">
+      <c r="AL55">
         <v>16</v>
       </c>
-      <c r="AM55" s="9"/>
-[...2 lines deleted...]
-      <c r="AP55" s="9">
+      <c r="AP55">
         <v>3553</v>
       </c>
     </row>
     <row r="56" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A56" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B56" s="9">
+      <c r="B56">
         <v>112</v>
       </c>
-      <c r="C56" s="9">
+      <c r="C56">
         <v>12</v>
       </c>
-      <c r="D56" s="9">
+      <c r="D56">
         <v>72</v>
       </c>
-      <c r="E56" s="9"/>
-[...1 lines deleted...]
-      <c r="G56" s="9">
+      <c r="G56">
         <v>6</v>
       </c>
-      <c r="H56" s="9">
+      <c r="H56">
         <v>7</v>
       </c>
-      <c r="I56" s="9">
+      <c r="I56">
         <v>94</v>
       </c>
-      <c r="J56" s="9">
+      <c r="J56">
         <v>8</v>
       </c>
-      <c r="K56" s="9">
+      <c r="K56">
         <v>5</v>
       </c>
-      <c r="L56" s="9">
+      <c r="L56">
         <v>45</v>
       </c>
-      <c r="M56" s="9"/>
-[...4 lines deleted...]
-      <c r="P56" s="9">
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="P56">
         <v>294</v>
       </c>
-      <c r="Q56" s="9">
+      <c r="Q56">
         <v>460</v>
       </c>
-      <c r="R56" s="9">
+      <c r="R56">
         <v>47</v>
       </c>
-      <c r="S56" s="9"/>
-      <c r="T56" s="9">
+      <c r="T56">
         <v>187</v>
       </c>
-      <c r="U56" s="9">
+      <c r="U56">
         <v>96</v>
       </c>
-      <c r="V56" s="9"/>
-[...13 lines deleted...]
-      <c r="AF56" s="9">
+      <c r="AD56">
+        <v>1</v>
+      </c>
+      <c r="AE56">
+        <v>2</v>
+      </c>
+      <c r="AF56">
         <v>42406</v>
       </c>
-      <c r="AG56" s="9">
+      <c r="AG56">
         <v>162</v>
       </c>
-      <c r="AH56" s="9"/>
-      <c r="AI56" s="9">
+      <c r="AI56">
         <v>154</v>
       </c>
-      <c r="AJ56" s="9">
+      <c r="AJ56">
         <v>281</v>
       </c>
-      <c r="AK56" s="9">
+      <c r="AK56">
         <v>716</v>
       </c>
-      <c r="AL56" s="9">
+      <c r="AL56">
         <v>222</v>
       </c>
-      <c r="AM56" s="9">
+      <c r="AM56">
         <v>22</v>
       </c>
-      <c r="AN56" s="9">
+      <c r="AN56">
         <v>11</v>
       </c>
-      <c r="AO56" s="9">
+      <c r="AO56">
         <v>11</v>
       </c>
-      <c r="AP56" s="9">
+      <c r="AP56">
         <v>45434</v>
       </c>
     </row>
     <row r="57" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A57" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B57" s="9">
+      <c r="B57">
         <v>32</v>
       </c>
-      <c r="C57" s="9">
+      <c r="C57">
         <v>13</v>
       </c>
-      <c r="D57" s="9">
-[...6 lines deleted...]
-      <c r="I57" s="9">
+      <c r="D57">
+        <v>1</v>
+      </c>
+      <c r="I57">
         <v>6</v>
       </c>
-      <c r="J57" s="9"/>
-[...1 lines deleted...]
-      <c r="L57" s="9">
+      <c r="L57">
         <v>6</v>
       </c>
-      <c r="M57" s="9"/>
-[...3 lines deleted...]
-      <c r="Q57" s="9">
+      <c r="Q57">
         <v>38</v>
       </c>
-      <c r="R57" s="9"/>
-[...1 lines deleted...]
-      <c r="T57" s="9">
+      <c r="T57">
         <v>15</v>
       </c>
-      <c r="U57" s="9"/>
-[...11 lines deleted...]
-      <c r="AE57" s="9">
+      <c r="V57">
+        <v>1</v>
+      </c>
+      <c r="AE57">
         <v>1805</v>
       </c>
-      <c r="AF57" s="9">
+      <c r="AF57">
         <v>417</v>
       </c>
-      <c r="AG57" s="9">
+      <c r="AG57">
         <v>74</v>
       </c>
-      <c r="AH57" s="9">
+      <c r="AH57">
         <v>19</v>
       </c>
-      <c r="AI57" s="9">
+      <c r="AI57">
         <v>16</v>
       </c>
-      <c r="AJ57" s="9">
+      <c r="AJ57">
         <v>29</v>
       </c>
-      <c r="AK57" s="9">
+      <c r="AK57">
         <v>30</v>
       </c>
-      <c r="AL57" s="9">
+      <c r="AL57">
         <v>3</v>
       </c>
-      <c r="AM57" s="9">
+      <c r="AM57">
         <v>5</v>
       </c>
-      <c r="AN57" s="9">
-[...3 lines deleted...]
-      <c r="AP57" s="9">
+      <c r="AN57">
+        <v>1</v>
+      </c>
+      <c r="AP57">
         <v>2511</v>
       </c>
     </row>
     <row r="58" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A58" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B58" s="9">
+      <c r="B58">
         <v>23</v>
       </c>
-      <c r="C58" s="9">
-[...21 lines deleted...]
-      <c r="Q58" s="9">
+      <c r="C58">
+        <v>2</v>
+      </c>
+      <c r="D58">
+        <v>2</v>
+      </c>
+      <c r="I58">
+        <v>2</v>
+      </c>
+      <c r="P58">
+        <v>2</v>
+      </c>
+      <c r="Q58">
         <v>10</v>
       </c>
-      <c r="R58" s="9">
-[...3 lines deleted...]
-      <c r="T58" s="9">
+      <c r="R58">
+        <v>2</v>
+      </c>
+      <c r="T58">
         <v>6</v>
       </c>
-      <c r="U58" s="9"/>
-[...8 lines deleted...]
-      <c r="AD58" s="9">
+      <c r="AD58">
         <v>6</v>
       </c>
-      <c r="AE58" s="9">
+      <c r="AE58">
         <v>776</v>
       </c>
-      <c r="AF58" s="9">
+      <c r="AF58">
         <v>227</v>
       </c>
-      <c r="AG58" s="9">
+      <c r="AG58">
         <v>37</v>
       </c>
-      <c r="AH58" s="9">
+      <c r="AH58">
         <v>14</v>
       </c>
-      <c r="AI58" s="9">
+      <c r="AI58">
         <v>3</v>
       </c>
-      <c r="AJ58" s="9"/>
-      <c r="AK58" s="9">
+      <c r="AK58">
         <v>50</v>
       </c>
-      <c r="AL58" s="9">
+      <c r="AL58">
         <v>11</v>
       </c>
-      <c r="AM58" s="9">
+      <c r="AM58">
         <v>4</v>
       </c>
-      <c r="AN58" s="9"/>
-[...1 lines deleted...]
-      <c r="AP58" s="9">
+      <c r="AP58">
         <v>1177</v>
       </c>
     </row>
     <row r="59" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A59" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B59" s="9">
+      <c r="B59">
         <v>23</v>
       </c>
-      <c r="C59" s="9">
+      <c r="C59">
         <v>40</v>
       </c>
-      <c r="D59" s="9">
-[...20 lines deleted...]
-      <c r="Q59" s="9">
+      <c r="D59">
+        <v>1</v>
+      </c>
+      <c r="I59">
+        <v>2</v>
+      </c>
+      <c r="L59">
+        <v>1</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+      <c r="Q59">
         <v>8</v>
       </c>
-      <c r="R59" s="9"/>
-[...1 lines deleted...]
-      <c r="T59" s="9">
+      <c r="T59">
         <v>6</v>
       </c>
-      <c r="U59" s="9">
+      <c r="U59">
         <v>8</v>
       </c>
-      <c r="V59" s="9"/>
-[...10 lines deleted...]
-      <c r="AE59" s="9">
+      <c r="AD59">
+        <v>1</v>
+      </c>
+      <c r="AE59">
         <v>917</v>
       </c>
-      <c r="AF59" s="9">
+      <c r="AF59">
         <v>213</v>
       </c>
-      <c r="AG59" s="9">
+      <c r="AG59">
         <v>36</v>
       </c>
-      <c r="AH59" s="9">
+      <c r="AH59">
         <v>16</v>
       </c>
-      <c r="AI59" s="9">
+      <c r="AI59">
         <v>19</v>
       </c>
-      <c r="AJ59" s="9">
+      <c r="AJ59">
         <v>6</v>
       </c>
-      <c r="AK59" s="9">
+      <c r="AK59">
         <v>8</v>
       </c>
-      <c r="AL59" s="9">
+      <c r="AL59">
         <v>10</v>
       </c>
-      <c r="AM59" s="9"/>
-[...2 lines deleted...]
-      <c r="AP59" s="9">
+      <c r="AP59">
         <v>1316</v>
       </c>
     </row>
     <row r="60" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A60" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B60" s="9"/>
-[...20 lines deleted...]
-      <c r="U60" s="9">
+      <c r="Q60">
+        <v>2</v>
+      </c>
+      <c r="U60">
         <v>3</v>
       </c>
-      <c r="V60" s="9"/>
-[...9 lines deleted...]
-      <c r="AF60" s="9">
+      <c r="AF60">
         <v>537</v>
       </c>
-      <c r="AG60" s="9">
-[...5 lines deleted...]
-      <c r="AK60" s="9">
+      <c r="AG60">
+        <v>2</v>
+      </c>
+      <c r="AK60">
         <v>5</v>
       </c>
-      <c r="AL60" s="9"/>
-[...3 lines deleted...]
-      <c r="AP60" s="9">
+      <c r="AP60">
         <v>549</v>
       </c>
     </row>
     <row r="61" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A61" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B61" s="9">
+      <c r="B61">
         <v>325</v>
       </c>
-      <c r="C61" s="9">
+      <c r="C61">
         <v>398</v>
       </c>
-      <c r="D61" s="9">
+      <c r="D61">
         <v>347</v>
       </c>
-      <c r="E61" s="9">
+      <c r="E61">
         <v>46</v>
       </c>
-      <c r="F61" s="9">
+      <c r="F61">
         <v>67</v>
       </c>
-      <c r="G61" s="9">
+      <c r="G61">
         <v>7</v>
       </c>
-      <c r="H61" s="9">
+      <c r="H61">
         <v>77</v>
       </c>
-      <c r="I61" s="9">
+      <c r="I61">
         <v>210</v>
       </c>
-      <c r="J61" s="9">
+      <c r="J61">
         <v>32</v>
       </c>
-      <c r="K61" s="9">
+      <c r="K61">
         <v>6</v>
       </c>
-      <c r="L61" s="9">
+      <c r="L61">
         <v>362</v>
       </c>
-      <c r="M61" s="9"/>
-[...1 lines deleted...]
-      <c r="O61" s="9">
+      <c r="O61">
         <v>84</v>
       </c>
-      <c r="P61" s="9">
+      <c r="P61">
         <v>11</v>
       </c>
-      <c r="Q61" s="9">
+      <c r="Q61">
         <v>2182</v>
       </c>
-      <c r="R61" s="9">
+      <c r="R61">
         <v>332</v>
       </c>
-      <c r="S61" s="9"/>
-      <c r="T61" s="9">
+      <c r="T61">
         <v>930</v>
       </c>
-      <c r="U61" s="9">
+      <c r="U61">
         <v>249</v>
       </c>
-      <c r="V61" s="9">
+      <c r="V61">
         <v>26</v>
       </c>
-      <c r="W61" s="9">
+      <c r="W61">
         <v>3</v>
       </c>
-      <c r="X61" s="9"/>
-[...5 lines deleted...]
-      <c r="AD61" s="9">
+      <c r="AD61">
         <v>193</v>
       </c>
-      <c r="AE61" s="9">
+      <c r="AE61">
         <v>3</v>
       </c>
-      <c r="AF61" s="9">
+      <c r="AF61">
         <v>297869</v>
       </c>
-      <c r="AG61" s="9">
+      <c r="AG61">
         <v>2175</v>
       </c>
-      <c r="AH61" s="9">
+      <c r="AH61">
         <v>9</v>
       </c>
-      <c r="AI61" s="9">
+      <c r="AI61">
         <v>469</v>
       </c>
-      <c r="AJ61" s="9">
+      <c r="AJ61">
         <v>537</v>
       </c>
-      <c r="AK61" s="9">
+      <c r="AK61">
         <v>2123</v>
       </c>
-      <c r="AL61" s="9">
+      <c r="AL61">
         <v>1349</v>
       </c>
-      <c r="AM61" s="9">
+      <c r="AM61">
         <v>50</v>
       </c>
-      <c r="AN61" s="9">
+      <c r="AN61">
         <v>88</v>
       </c>
-      <c r="AO61" s="9">
+      <c r="AO61">
         <v>24</v>
       </c>
-      <c r="AP61" s="9">
+      <c r="AP61">
         <v>310583</v>
       </c>
     </row>
     <row r="62" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A62" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B62" s="9">
+      <c r="B62">
         <v>82</v>
       </c>
-      <c r="C62" s="9">
+      <c r="C62">
         <v>121</v>
       </c>
-      <c r="D62" s="9">
+      <c r="D62">
         <v>31</v>
       </c>
-      <c r="E62" s="9">
+      <c r="E62">
         <v>14</v>
       </c>
-      <c r="F62" s="9">
-[...3 lines deleted...]
-      <c r="H62" s="9">
+      <c r="F62">
+        <v>2</v>
+      </c>
+      <c r="H62">
         <v>6</v>
       </c>
-      <c r="I62" s="9">
+      <c r="I62">
         <v>11</v>
       </c>
-      <c r="J62" s="9">
+      <c r="J62">
         <v>6</v>
       </c>
-      <c r="K62" s="9">
-[...2 lines deleted...]
-      <c r="L62" s="9">
+      <c r="K62">
+        <v>2</v>
+      </c>
+      <c r="L62">
         <v>16</v>
       </c>
-      <c r="M62" s="9"/>
-[...1 lines deleted...]
-      <c r="O62" s="9">
+      <c r="O62">
         <v>4</v>
       </c>
-      <c r="P62" s="9">
+      <c r="P62">
         <v>4</v>
       </c>
-      <c r="Q62" s="9">
+      <c r="Q62">
         <v>221</v>
       </c>
-      <c r="R62" s="9">
+      <c r="R62">
         <v>12</v>
       </c>
-      <c r="S62" s="9"/>
-      <c r="T62" s="9">
+      <c r="T62">
         <v>569</v>
       </c>
-      <c r="U62" s="9">
-[...4 lines deleted...]
-      <c r="X62" s="9">
+      <c r="U62">
+        <v>1</v>
+      </c>
+      <c r="X62">
         <v>4</v>
       </c>
-      <c r="Y62" s="9"/>
-[...4 lines deleted...]
-      <c r="AD62" s="9">
+      <c r="AD62">
         <v>19</v>
       </c>
-      <c r="AE62" s="9">
+      <c r="AE62">
         <v>7169</v>
       </c>
-      <c r="AF62" s="9">
+      <c r="AF62">
         <v>4582</v>
       </c>
-      <c r="AG62" s="9">
+      <c r="AG62">
         <v>304</v>
       </c>
-      <c r="AH62" s="9">
+      <c r="AH62">
         <v>174</v>
       </c>
-      <c r="AI62" s="9">
+      <c r="AI62">
         <v>63</v>
       </c>
-      <c r="AJ62" s="9">
+      <c r="AJ62">
         <v>259</v>
       </c>
-      <c r="AK62" s="9">
+      <c r="AK62">
         <v>647</v>
       </c>
-      <c r="AL62" s="9">
+      <c r="AL62">
         <v>120</v>
       </c>
-      <c r="AM62" s="9">
+      <c r="AM62">
         <v>18</v>
       </c>
-      <c r="AN62" s="9">
+      <c r="AN62">
         <v>988</v>
       </c>
-      <c r="AO62" s="9">
+      <c r="AO62">
         <v>4</v>
       </c>
-      <c r="AP62" s="9">
+      <c r="AP62">
         <v>15453</v>
       </c>
     </row>
     <row r="63" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A63" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B63" s="9">
+      <c r="B63">
         <v>158</v>
       </c>
-      <c r="C63" s="9">
+      <c r="C63">
         <v>465</v>
       </c>
-      <c r="D63" s="9">
+      <c r="D63">
         <v>20</v>
       </c>
-      <c r="E63" s="9"/>
-[...2 lines deleted...]
-      <c r="H63" s="9">
+      <c r="H63">
         <v>4</v>
       </c>
-      <c r="I63" s="9">
+      <c r="I63">
         <v>84</v>
       </c>
-      <c r="J63" s="9">
-[...2 lines deleted...]
-      <c r="K63" s="9">
+      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="K63">
         <v>8</v>
       </c>
-      <c r="L63" s="9">
+      <c r="L63">
         <v>43</v>
       </c>
-      <c r="M63" s="9"/>
-[...4 lines deleted...]
-      <c r="P63" s="9">
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="P63">
         <v>8</v>
       </c>
-      <c r="Q63" s="9">
+      <c r="Q63">
         <v>1169</v>
       </c>
-      <c r="R63" s="9">
+      <c r="R63">
         <v>8</v>
       </c>
-      <c r="S63" s="9">
+      <c r="S63">
         <v>4</v>
       </c>
-      <c r="T63" s="9">
+      <c r="T63">
         <v>29</v>
       </c>
-      <c r="U63" s="9">
+      <c r="U63">
         <v>19</v>
       </c>
-      <c r="V63" s="9">
+      <c r="V63">
         <v>68</v>
       </c>
-      <c r="W63" s="9">
-[...3 lines deleted...]
-      <c r="Y63" s="9">
+      <c r="W63">
+        <v>2</v>
+      </c>
+      <c r="Y63">
         <v>134</v>
       </c>
-      <c r="Z63" s="9"/>
-      <c r="AA63" s="9">
+      <c r="AA63">
         <v>70</v>
       </c>
-      <c r="AB63" s="9"/>
-[...6 lines deleted...]
-      <c r="AE63" s="9">
+      <c r="AC63">
+        <v>1</v>
+      </c>
+      <c r="AD63">
+        <v>2</v>
+      </c>
+      <c r="AE63">
         <v>5982</v>
       </c>
-      <c r="AF63" s="9">
+      <c r="AF63">
         <v>931</v>
       </c>
-      <c r="AG63" s="9">
+      <c r="AG63">
         <v>1747</v>
       </c>
-      <c r="AH63" s="9">
+      <c r="AH63">
         <v>130</v>
       </c>
-      <c r="AI63" s="9">
+      <c r="AI63">
         <v>1043</v>
       </c>
-      <c r="AJ63" s="9">
+      <c r="AJ63">
         <v>129</v>
       </c>
-      <c r="AK63" s="9">
+      <c r="AK63">
         <v>613</v>
       </c>
-      <c r="AL63" s="9">
+      <c r="AL63">
         <v>117</v>
       </c>
-      <c r="AM63" s="9">
+      <c r="AM63">
         <v>66</v>
       </c>
-      <c r="AN63" s="9">
+      <c r="AN63">
         <v>89</v>
       </c>
-      <c r="AO63" s="9"/>
-      <c r="AP63" s="9">
+      <c r="AP63">
         <v>13145</v>
       </c>
     </row>
     <row r="64" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A64" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B64" s="9">
+      <c r="B64">
         <v>551</v>
       </c>
-      <c r="C64" s="9">
+      <c r="C64">
         <v>59</v>
       </c>
-      <c r="D64" s="9">
+      <c r="D64">
         <v>645</v>
       </c>
-      <c r="E64" s="9">
+      <c r="E64">
         <v>59</v>
       </c>
-      <c r="F64" s="9">
+      <c r="F64">
         <v>59</v>
       </c>
-      <c r="G64" s="9">
+      <c r="G64">
         <v>57</v>
       </c>
-      <c r="H64" s="9">
+      <c r="H64">
         <v>92</v>
       </c>
-      <c r="I64" s="9">
+      <c r="I64">
         <v>976</v>
       </c>
-      <c r="J64" s="9">
+      <c r="J64">
         <v>264</v>
       </c>
-      <c r="K64" s="9">
+      <c r="K64">
         <v>36</v>
       </c>
-      <c r="L64" s="9">
+      <c r="L64">
         <v>774</v>
       </c>
-      <c r="M64" s="9">
+      <c r="M64">
         <v>114</v>
       </c>
-      <c r="N64" s="9">
+      <c r="N64">
         <v>3</v>
       </c>
-      <c r="O64" s="9">
+      <c r="O64">
         <v>77</v>
       </c>
-      <c r="P64" s="9">
+      <c r="P64">
         <v>2498</v>
       </c>
-      <c r="Q64" s="9">
+      <c r="Q64">
         <v>5764</v>
       </c>
-      <c r="R64" s="9">
+      <c r="R64">
         <v>550</v>
       </c>
-      <c r="S64" s="9"/>
-      <c r="T64" s="9">
+      <c r="T64">
         <v>3349</v>
       </c>
-      <c r="U64" s="9">
+      <c r="U64">
         <v>383</v>
       </c>
-      <c r="V64" s="9">
-[...3 lines deleted...]
-      <c r="X64" s="9">
+      <c r="V64">
+        <v>2</v>
+      </c>
+      <c r="X64">
         <v>12</v>
       </c>
-      <c r="Y64" s="9"/>
-[...4 lines deleted...]
-      <c r="AD64" s="9">
+      <c r="AD64">
         <v>129</v>
       </c>
-      <c r="AE64" s="9">
+      <c r="AE64">
         <v>55</v>
       </c>
-      <c r="AF64" s="9">
+      <c r="AF64">
         <v>506473</v>
       </c>
-      <c r="AG64" s="9">
+      <c r="AG64">
         <v>1912</v>
       </c>
-      <c r="AH64" s="9">
+      <c r="AH64">
         <v>20</v>
       </c>
-      <c r="AI64" s="9">
+      <c r="AI64">
         <v>1927</v>
       </c>
-      <c r="AJ64" s="9">
+      <c r="AJ64">
         <v>3402</v>
       </c>
-      <c r="AK64" s="9">
+      <c r="AK64">
         <v>8582</v>
       </c>
-      <c r="AL64" s="9">
+      <c r="AL64">
         <v>3380</v>
       </c>
-      <c r="AM64" s="9">
+      <c r="AM64">
         <v>97</v>
       </c>
-      <c r="AN64" s="9">
+      <c r="AN64">
         <v>244</v>
       </c>
-      <c r="AO64" s="9">
+      <c r="AO64">
         <v>112</v>
       </c>
-      <c r="AP64" s="9">
+      <c r="AP64">
         <v>542657</v>
       </c>
     </row>
     <row r="65" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A65" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B65" s="9"/>
-[...1 lines deleted...]
-      <c r="D65" s="9">
+      <c r="D65">
         <v>48</v>
       </c>
-      <c r="E65" s="9">
+      <c r="E65">
         <v>14</v>
       </c>
-      <c r="F65" s="9"/>
-      <c r="G65" s="9">
+      <c r="G65">
         <v>5</v>
       </c>
-      <c r="H65" s="9">
+      <c r="H65">
         <v>11</v>
       </c>
-      <c r="I65" s="9">
+      <c r="I65">
         <v>224</v>
       </c>
-      <c r="J65" s="9">
+      <c r="J65">
         <v>130</v>
       </c>
-      <c r="K65" s="9">
+      <c r="K65">
         <v>15</v>
       </c>
-      <c r="L65" s="9">
+      <c r="L65">
         <v>715</v>
       </c>
-      <c r="M65" s="9">
+      <c r="M65">
         <v>8</v>
       </c>
-      <c r="N65" s="9"/>
-      <c r="O65" s="9">
+      <c r="O65">
         <v>8</v>
       </c>
-      <c r="P65" s="9">
+      <c r="P65">
         <v>20</v>
       </c>
-      <c r="Q65" s="9">
+      <c r="Q65">
         <v>1150</v>
       </c>
-      <c r="R65" s="9">
+      <c r="R65">
         <v>26</v>
       </c>
-      <c r="S65" s="9">
+      <c r="S65">
         <v>3</v>
       </c>
-      <c r="T65" s="9">
+      <c r="T65">
         <v>8</v>
       </c>
-      <c r="U65" s="9">
+      <c r="U65">
         <v>3</v>
       </c>
-      <c r="V65" s="9">
+      <c r="V65">
         <v>6</v>
       </c>
-      <c r="W65" s="9"/>
-[...6 lines deleted...]
-      <c r="AD65" s="9">
+      <c r="AD65">
         <v>11</v>
       </c>
-      <c r="AE65" s="9"/>
-      <c r="AF65" s="9">
+      <c r="AF65">
         <v>62016</v>
       </c>
-      <c r="AG65" s="9">
+      <c r="AG65">
         <v>379</v>
       </c>
-      <c r="AH65" s="9"/>
-      <c r="AI65" s="9">
+      <c r="AI65">
         <v>382</v>
       </c>
-      <c r="AJ65" s="9">
+      <c r="AJ65">
         <v>169</v>
       </c>
-      <c r="AK65" s="9">
+      <c r="AK65">
         <v>1568</v>
       </c>
-      <c r="AL65" s="9">
+      <c r="AL65">
         <v>434</v>
       </c>
-      <c r="AM65" s="9">
+      <c r="AM65">
         <v>48</v>
       </c>
-      <c r="AN65" s="9">
+      <c r="AN65">
         <v>43</v>
       </c>
-      <c r="AO65" s="9"/>
-      <c r="AP65" s="9">
+      <c r="AP65">
         <v>67444</v>
       </c>
     </row>
     <row r="66" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A66" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B66" s="9">
+      <c r="B66">
         <v>17</v>
       </c>
-      <c r="C66" s="9">
+      <c r="C66">
         <v>8</v>
       </c>
-      <c r="D66" s="9">
+      <c r="D66">
         <v>4</v>
       </c>
-      <c r="E66" s="9">
-[...19 lines deleted...]
-      <c r="Q66" s="9">
+      <c r="E66">
+        <v>1</v>
+      </c>
+      <c r="F66">
+        <v>1</v>
+      </c>
+      <c r="I66">
+        <v>2</v>
+      </c>
+      <c r="O66">
+        <v>2</v>
+      </c>
+      <c r="Q66">
         <v>37</v>
       </c>
-      <c r="R66" s="9"/>
-[...1 lines deleted...]
-      <c r="T66" s="9">
+      <c r="T66">
         <v>92</v>
       </c>
-      <c r="U66" s="9">
+      <c r="U66">
         <v>3</v>
       </c>
-      <c r="V66" s="9"/>
-[...7 lines deleted...]
-      <c r="AD66" s="9">
+      <c r="AD66">
         <v>4</v>
       </c>
-      <c r="AE66" s="9">
-[...2 lines deleted...]
-      <c r="AF66" s="9">
+      <c r="AE66">
+        <v>2</v>
+      </c>
+      <c r="AF66">
         <v>5928</v>
       </c>
-      <c r="AG66" s="9">
+      <c r="AG66">
         <v>95</v>
       </c>
-      <c r="AH66" s="9"/>
-      <c r="AI66" s="9">
+      <c r="AI66">
         <v>18</v>
       </c>
-      <c r="AJ66" s="9">
+      <c r="AJ66">
         <v>19</v>
       </c>
-      <c r="AK66" s="9">
+      <c r="AK66">
         <v>53</v>
       </c>
-      <c r="AL66" s="9">
+      <c r="AL66">
         <v>38</v>
       </c>
-      <c r="AM66" s="9"/>
-      <c r="AN66" s="9">
+      <c r="AN66">
         <v>12</v>
       </c>
-      <c r="AO66" s="9"/>
-      <c r="AP66" s="9">
+      <c r="AP66">
         <v>6336</v>
       </c>
     </row>
     <row r="67" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A67" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B67" s="9">
+      <c r="B67">
         <v>154</v>
       </c>
-      <c r="C67" s="9">
+      <c r="C67">
         <v>93</v>
       </c>
-      <c r="D67" s="9">
+      <c r="D67">
         <v>44</v>
       </c>
-      <c r="E67" s="9">
+      <c r="E67">
         <v>10</v>
       </c>
-      <c r="F67" s="9">
-[...3 lines deleted...]
-      <c r="H67" s="9">
+      <c r="F67">
+        <v>2</v>
+      </c>
+      <c r="H67">
         <v>9</v>
       </c>
-      <c r="I67" s="9">
+      <c r="I67">
         <v>64</v>
       </c>
-      <c r="J67" s="9">
+      <c r="J67">
         <v>38</v>
       </c>
-      <c r="K67" s="9">
+      <c r="K67">
         <v>10</v>
       </c>
-      <c r="L67" s="9">
+      <c r="L67">
         <v>33</v>
       </c>
-      <c r="M67" s="9"/>
-[...1 lines deleted...]
-      <c r="O67" s="9">
+      <c r="O67">
         <v>4</v>
       </c>
-      <c r="P67" s="9">
+      <c r="P67">
         <v>7</v>
       </c>
-      <c r="Q67" s="9">
+      <c r="Q67">
         <v>186</v>
       </c>
-      <c r="R67" s="9">
+      <c r="R67">
         <v>117</v>
       </c>
-      <c r="S67" s="9"/>
-      <c r="T67" s="9">
+      <c r="T67">
         <v>732</v>
       </c>
-      <c r="U67" s="9">
+      <c r="U67">
         <v>32</v>
       </c>
-      <c r="V67" s="9">
-[...9 lines deleted...]
-      <c r="AD67" s="9">
+      <c r="V67">
+        <v>1</v>
+      </c>
+      <c r="AD67">
         <v>23</v>
       </c>
-      <c r="AE67" s="9">
+      <c r="AE67">
         <v>3</v>
       </c>
-      <c r="AF67" s="9">
+      <c r="AF67">
         <v>47695</v>
       </c>
-      <c r="AG67" s="9">
+      <c r="AG67">
         <v>362</v>
       </c>
-      <c r="AH67" s="9"/>
-      <c r="AI67" s="9">
+      <c r="AI67">
         <v>56</v>
       </c>
-      <c r="AJ67" s="9">
+      <c r="AJ67">
         <v>234</v>
       </c>
-      <c r="AK67" s="9">
+      <c r="AK67">
         <v>362</v>
       </c>
-      <c r="AL67" s="9">
+      <c r="AL67">
         <v>148</v>
       </c>
-      <c r="AM67" s="9"/>
-[...4 lines deleted...]
-      <c r="AP67" s="9">
+      <c r="AN67">
+        <v>2</v>
+      </c>
+      <c r="AP67">
         <v>50421</v>
       </c>
     </row>
     <row r="68" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A68" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B68" s="9">
+      <c r="B68">
         <v>261</v>
       </c>
-      <c r="C68" s="9">
+      <c r="C68">
         <v>27</v>
       </c>
-      <c r="D68" s="9">
+      <c r="D68">
         <v>79</v>
       </c>
-      <c r="E68" s="9">
+      <c r="E68">
         <v>18</v>
       </c>
-      <c r="F68" s="9">
+      <c r="F68">
         <v>8</v>
       </c>
-      <c r="G68" s="9">
+      <c r="G68">
         <v>3</v>
       </c>
-      <c r="H68" s="9">
-[...2 lines deleted...]
-      <c r="I68" s="9">
+      <c r="H68">
+        <v>1</v>
+      </c>
+      <c r="I68">
         <v>103</v>
       </c>
-      <c r="J68" s="9">
+      <c r="J68">
         <v>37</v>
       </c>
-      <c r="K68" s="9"/>
-      <c r="L68" s="9">
+      <c r="L68">
         <v>171</v>
       </c>
-      <c r="M68" s="9"/>
-[...3 lines deleted...]
-      <c r="O68" s="9">
+      <c r="N68">
+        <v>1</v>
+      </c>
+      <c r="O68">
         <v>7</v>
       </c>
-      <c r="P68" s="9">
+      <c r="P68">
         <v>25</v>
       </c>
-      <c r="Q68" s="9">
+      <c r="Q68">
         <v>635</v>
       </c>
-      <c r="R68" s="9">
+      <c r="R68">
         <v>98</v>
       </c>
-      <c r="S68" s="9"/>
-      <c r="T68" s="9">
+      <c r="T68">
         <v>544</v>
       </c>
-      <c r="U68" s="9">
+      <c r="U68">
         <v>105</v>
       </c>
-      <c r="V68" s="9">
-[...9 lines deleted...]
-      <c r="AD68" s="9">
+      <c r="V68">
+        <v>2</v>
+      </c>
+      <c r="AD68">
         <v>47</v>
       </c>
-      <c r="AE68" s="9">
+      <c r="AE68">
         <v>4</v>
       </c>
-      <c r="AF68" s="9">
+      <c r="AF68">
         <v>128843</v>
       </c>
-      <c r="AG68" s="9">
+      <c r="AG68">
         <v>854</v>
       </c>
-      <c r="AH68" s="9"/>
-      <c r="AI68" s="9">
+      <c r="AI68">
         <v>231</v>
       </c>
-      <c r="AJ68" s="9">
+      <c r="AJ68">
         <v>452</v>
       </c>
-      <c r="AK68" s="9">
+      <c r="AK68">
         <v>596</v>
       </c>
-      <c r="AL68" s="9">
+      <c r="AL68">
         <v>364</v>
       </c>
-      <c r="AM68" s="9">
+      <c r="AM68">
         <v>12</v>
       </c>
-      <c r="AN68" s="9">
+      <c r="AN68">
         <v>9</v>
       </c>
-      <c r="AO68" s="9">
+      <c r="AO68">
         <v>9</v>
       </c>
-      <c r="AP68" s="9">
+      <c r="AP68">
         <v>133546</v>
       </c>
     </row>
     <row r="69" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A69" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B69" s="9">
+      <c r="B69">
         <v>106</v>
       </c>
-      <c r="C69" s="9">
+      <c r="C69">
         <v>103</v>
       </c>
-      <c r="D69" s="9">
+      <c r="D69">
         <v>32</v>
       </c>
-      <c r="E69" s="9">
-[...4 lines deleted...]
-      <c r="H69" s="9">
+      <c r="E69">
+        <v>1</v>
+      </c>
+      <c r="H69">
         <v>5</v>
       </c>
-      <c r="I69" s="9">
+      <c r="I69">
         <v>26</v>
       </c>
-      <c r="J69" s="9"/>
-[...1 lines deleted...]
-      <c r="L69" s="9">
+      <c r="L69">
         <v>20</v>
       </c>
-      <c r="M69" s="9"/>
-[...1 lines deleted...]
-      <c r="O69" s="9">
+      <c r="O69">
         <v>16</v>
       </c>
-      <c r="P69" s="9">
+      <c r="P69">
         <v>9</v>
       </c>
-      <c r="Q69" s="9">
+      <c r="Q69">
         <v>222</v>
       </c>
-      <c r="R69" s="9">
+      <c r="R69">
         <v>11</v>
       </c>
-      <c r="S69" s="9"/>
-      <c r="T69" s="9">
+      <c r="T69">
         <v>68</v>
       </c>
-      <c r="U69" s="9"/>
-[...10 lines deleted...]
-      <c r="AD69" s="9">
+      <c r="V69">
+        <v>1</v>
+      </c>
+      <c r="AD69">
         <v>18</v>
       </c>
-      <c r="AE69" s="9">
+      <c r="AE69">
         <v>12638</v>
       </c>
-      <c r="AF69" s="9">
+      <c r="AF69">
         <v>1691</v>
       </c>
-      <c r="AG69" s="9">
+      <c r="AG69">
         <v>557</v>
       </c>
-      <c r="AH69" s="9">
+      <c r="AH69">
         <v>56</v>
       </c>
-      <c r="AI69" s="9">
+      <c r="AI69">
         <v>207</v>
       </c>
-      <c r="AJ69" s="9">
+      <c r="AJ69">
         <v>94</v>
       </c>
-      <c r="AK69" s="9">
+      <c r="AK69">
         <v>105</v>
       </c>
-      <c r="AL69" s="9">
+      <c r="AL69">
         <v>48</v>
       </c>
-      <c r="AM69" s="9">
+      <c r="AM69">
         <v>8</v>
       </c>
-      <c r="AN69" s="9">
+      <c r="AN69">
         <v>7</v>
       </c>
-      <c r="AO69" s="9"/>
-      <c r="AP69" s="9">
+      <c r="AP69">
         <v>16049</v>
       </c>
     </row>
     <row r="70" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A70" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B70" s="9">
+      <c r="B70">
         <v>5</v>
       </c>
-      <c r="C70" s="9"/>
-[...15 lines deleted...]
-      <c r="Q70" s="9">
+      <c r="P70">
+        <v>1</v>
+      </c>
+      <c r="Q70">
         <v>18</v>
       </c>
-      <c r="R70" s="9"/>
-[...1 lines deleted...]
-      <c r="T70" s="9">
+      <c r="T70">
         <v>4</v>
       </c>
-      <c r="U70" s="9">
+      <c r="U70">
         <v>3</v>
       </c>
-      <c r="V70" s="9"/>
-[...11 lines deleted...]
-      <c r="AF70" s="9">
+      <c r="AD70">
+        <v>1</v>
+      </c>
+      <c r="AF70">
         <v>1619</v>
       </c>
-      <c r="AG70" s="9">
+      <c r="AG70">
         <v>20</v>
       </c>
-      <c r="AH70" s="9">
+      <c r="AH70">
         <v>21</v>
       </c>
-      <c r="AI70" s="9">
+      <c r="AI70">
         <v>4</v>
       </c>
-      <c r="AJ70" s="9">
+      <c r="AJ70">
         <v>3</v>
       </c>
-      <c r="AK70" s="9">
+      <c r="AK70">
         <v>17</v>
       </c>
-      <c r="AL70" s="9">
+      <c r="AL70">
         <v>4</v>
       </c>
-      <c r="AM70" s="9"/>
-[...2 lines deleted...]
-      <c r="AP70" s="9">
+      <c r="AP70">
         <v>1720</v>
       </c>
     </row>
     <row r="71" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A71" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B71" s="9">
+      <c r="B71">
         <v>41</v>
       </c>
-      <c r="C71" s="9">
+      <c r="C71">
         <v>6</v>
       </c>
-      <c r="D71" s="9">
+      <c r="D71">
         <v>31</v>
       </c>
-      <c r="E71" s="9"/>
-[...7 lines deleted...]
-      <c r="I71" s="9">
+      <c r="G71">
+        <v>1</v>
+      </c>
+      <c r="H71">
+        <v>2</v>
+      </c>
+      <c r="I71">
         <v>8</v>
       </c>
-      <c r="J71" s="9"/>
-      <c r="K71" s="9">
+      <c r="K71">
         <v>4</v>
       </c>
-      <c r="L71" s="9">
+      <c r="L71">
         <v>18</v>
       </c>
-      <c r="M71" s="9"/>
-[...1 lines deleted...]
-      <c r="O71" s="9">
+      <c r="O71">
         <v>8</v>
       </c>
-      <c r="P71" s="9">
-[...2 lines deleted...]
-      <c r="Q71" s="9">
+      <c r="P71">
+        <v>2</v>
+      </c>
+      <c r="Q71">
         <v>104</v>
       </c>
-      <c r="R71" s="9">
+      <c r="R71">
         <v>18</v>
       </c>
-      <c r="S71" s="9"/>
-      <c r="T71" s="9">
+      <c r="T71">
         <v>47</v>
       </c>
-      <c r="U71" s="9">
-[...10 lines deleted...]
-      <c r="AD71" s="9">
+      <c r="U71">
+        <v>2</v>
+      </c>
+      <c r="AD71">
         <v>5</v>
       </c>
-      <c r="AE71" s="9"/>
-      <c r="AF71" s="9">
+      <c r="AF71">
         <v>20570</v>
       </c>
-      <c r="AG71" s="9">
+      <c r="AG71">
         <v>88</v>
       </c>
-      <c r="AH71" s="9">
-[...2 lines deleted...]
-      <c r="AI71" s="9">
+      <c r="AH71">
+        <v>2</v>
+      </c>
+      <c r="AI71">
         <v>34</v>
       </c>
-      <c r="AJ71" s="9">
+      <c r="AJ71">
         <v>16</v>
       </c>
-      <c r="AK71" s="9">
+      <c r="AK71">
         <v>149</v>
       </c>
-      <c r="AL71" s="9">
+      <c r="AL71">
         <v>67</v>
       </c>
-      <c r="AM71" s="9"/>
-      <c r="AN71" s="9">
+      <c r="AN71">
         <v>3</v>
       </c>
-      <c r="AO71" s="9">
+      <c r="AO71">
         <v>3</v>
       </c>
-      <c r="AP71" s="9">
+      <c r="AP71">
         <v>21229</v>
       </c>
     </row>
     <row r="72" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A72" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B72" s="9">
+      <c r="B72">
         <v>59</v>
       </c>
-      <c r="C72" s="9">
+      <c r="C72">
         <v>72</v>
       </c>
-      <c r="D72" s="9">
+      <c r="D72">
         <v>3</v>
       </c>
-      <c r="E72" s="9"/>
-[...12 lines deleted...]
-      <c r="L72" s="9">
+      <c r="H72">
+        <v>2</v>
+      </c>
+      <c r="I72">
+        <v>1</v>
+      </c>
+      <c r="K72">
+        <v>1</v>
+      </c>
+      <c r="L72">
         <v>34</v>
       </c>
-      <c r="M72" s="9"/>
-[...2 lines deleted...]
-      <c r="P72" s="9">
+      <c r="P72">
         <v>8</v>
       </c>
-      <c r="Q72" s="9">
+      <c r="Q72">
         <v>196</v>
       </c>
-      <c r="R72" s="9">
-[...5 lines deleted...]
-      <c r="T72" s="9">
+      <c r="R72">
+        <v>1</v>
+      </c>
+      <c r="S72">
+        <v>1</v>
+      </c>
+      <c r="T72">
         <v>48</v>
       </c>
-      <c r="U72" s="9">
-[...2 lines deleted...]
-      <c r="V72" s="9">
+      <c r="U72">
+        <v>1</v>
+      </c>
+      <c r="V72">
         <v>19</v>
       </c>
-      <c r="W72" s="9"/>
-      <c r="X72" s="9">
+      <c r="X72">
         <v>3</v>
       </c>
-      <c r="Y72" s="9">
+      <c r="Y72">
         <v>14</v>
       </c>
-      <c r="Z72" s="9"/>
-      <c r="AA72" s="9">
+      <c r="AA72">
         <v>10</v>
       </c>
-      <c r="AB72" s="9"/>
-[...3 lines deleted...]
-      <c r="AD72" s="9">
+      <c r="AC72">
+        <v>2</v>
+      </c>
+      <c r="AD72">
         <v>5</v>
       </c>
-      <c r="AE72" s="9">
+      <c r="AE72">
         <v>2943</v>
       </c>
-      <c r="AF72" s="9">
+      <c r="AF72">
         <v>996</v>
       </c>
-      <c r="AG72" s="9">
+      <c r="AG72">
         <v>212</v>
       </c>
-      <c r="AH72" s="9">
+      <c r="AH72">
         <v>92</v>
       </c>
-      <c r="AI72" s="9">
+      <c r="AI72">
         <v>191</v>
       </c>
-      <c r="AJ72" s="9">
+      <c r="AJ72">
         <v>58</v>
       </c>
-      <c r="AK72" s="9">
+      <c r="AK72">
         <v>125</v>
       </c>
-      <c r="AL72" s="9">
+      <c r="AL72">
         <v>28</v>
       </c>
-      <c r="AM72" s="9"/>
-      <c r="AN72" s="9">
+      <c r="AN72">
         <v>5</v>
       </c>
-      <c r="AO72" s="9"/>
-      <c r="AP72" s="9">
+      <c r="AP72">
         <v>5130</v>
       </c>
     </row>
     <row r="73" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A73" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B73" s="9">
+      <c r="B73">
         <v>16</v>
       </c>
-      <c r="C73" s="9">
-[...2 lines deleted...]
-      <c r="D73" s="9">
+      <c r="C73">
+        <v>1</v>
+      </c>
+      <c r="D73">
         <v>26</v>
       </c>
-      <c r="E73" s="9"/>
-      <c r="F73" s="9">
+      <c r="F73">
         <v>3</v>
       </c>
-      <c r="G73" s="9"/>
-[...6 lines deleted...]
-      <c r="L73" s="9">
+      <c r="I73">
+        <v>1</v>
+      </c>
+      <c r="L73">
         <v>4</v>
       </c>
-      <c r="M73" s="9"/>
-[...7 lines deleted...]
-      <c r="Q73" s="9">
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="P73">
+        <v>1</v>
+      </c>
+      <c r="Q73">
         <v>52</v>
       </c>
-      <c r="R73" s="9">
+      <c r="R73">
         <v>6</v>
       </c>
-      <c r="S73" s="9"/>
-      <c r="T73" s="9">
+      <c r="T73">
         <v>43</v>
       </c>
-      <c r="U73" s="9">
-[...10 lines deleted...]
-      <c r="AD73" s="9">
+      <c r="U73">
+        <v>2</v>
+      </c>
+      <c r="AD73">
         <v>3</v>
       </c>
-      <c r="AE73" s="9">
-[...2 lines deleted...]
-      <c r="AF73" s="9">
+      <c r="AE73">
+        <v>2</v>
+      </c>
+      <c r="AF73">
         <v>9714</v>
       </c>
-      <c r="AG73" s="9">
+      <c r="AG73">
         <v>68</v>
       </c>
-      <c r="AH73" s="9"/>
-      <c r="AI73" s="9">
+      <c r="AI73">
         <v>24</v>
       </c>
-      <c r="AJ73" s="9">
+      <c r="AJ73">
         <v>5</v>
       </c>
-      <c r="AK73" s="9">
+      <c r="AK73">
         <v>66</v>
       </c>
-      <c r="AL73" s="9">
+      <c r="AL73">
         <v>40</v>
       </c>
-      <c r="AM73" s="9">
-[...2 lines deleted...]
-      <c r="AN73" s="9">
+      <c r="AM73">
+        <v>1</v>
+      </c>
+      <c r="AN73">
         <v>3</v>
       </c>
-      <c r="AO73" s="9"/>
-      <c r="AP73" s="9">
+      <c r="AP73">
         <v>10082</v>
       </c>
     </row>
     <row r="74" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A74" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="B74" s="9">
+      <c r="B74">
         <v>27</v>
       </c>
-      <c r="C74" s="9">
+      <c r="C74">
         <v>40</v>
       </c>
-      <c r="D74" s="9">
-[...16 lines deleted...]
-      <c r="Q74" s="9">
+      <c r="D74">
+        <v>1</v>
+      </c>
+      <c r="P74">
+        <v>2</v>
+      </c>
+      <c r="Q74">
         <v>3</v>
       </c>
-      <c r="R74" s="9"/>
-[...1 lines deleted...]
-      <c r="T74" s="9">
+      <c r="T74">
         <v>4</v>
       </c>
-      <c r="U74" s="9"/>
-[...9 lines deleted...]
-      <c r="AE74" s="9">
+      <c r="AE74">
         <v>336</v>
       </c>
-      <c r="AF74" s="9">
+      <c r="AF74">
         <v>186</v>
       </c>
-      <c r="AG74" s="9">
+      <c r="AG74">
         <v>16</v>
       </c>
-      <c r="AH74" s="9">
+      <c r="AH74">
         <v>32</v>
       </c>
-      <c r="AI74" s="9">
+      <c r="AI74">
         <v>6</v>
       </c>
-      <c r="AJ74" s="9">
-[...11 lines deleted...]
-      <c r="AP74" s="9">
+      <c r="AJ74">
+        <v>1</v>
+      </c>
+      <c r="AK74">
+        <v>2</v>
+      </c>
+      <c r="AL74">
+        <v>1</v>
+      </c>
+      <c r="AP74">
         <v>657</v>
       </c>
     </row>
     <row r="75" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A75" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B75" s="9">
+      <c r="B75">
         <v>8</v>
       </c>
-      <c r="C75" s="9"/>
-[...32 lines deleted...]
-      <c r="AF75" s="9">
+      <c r="Q75">
+        <v>1</v>
+      </c>
+      <c r="AD75">
+        <v>2</v>
+      </c>
+      <c r="AF75">
         <v>343</v>
       </c>
-      <c r="AG75" s="9"/>
-[...12 lines deleted...]
-      <c r="AP75" s="9">
+      <c r="AK75">
+        <v>1</v>
+      </c>
+      <c r="AM75">
+        <v>2</v>
+      </c>
+      <c r="AP75">
         <v>357</v>
       </c>
     </row>
     <row r="76" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A76" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B76" s="9">
+      <c r="B76">
         <v>21</v>
       </c>
-      <c r="C76" s="9">
+      <c r="C76">
         <v>8</v>
       </c>
-      <c r="D76" s="9">
+      <c r="D76">
         <v>7</v>
       </c>
-      <c r="E76" s="9">
-[...8 lines deleted...]
-      <c r="L76" s="9">
+      <c r="E76">
+        <v>2</v>
+      </c>
+      <c r="L76">
         <v>6</v>
       </c>
-      <c r="M76" s="9"/>
-[...3 lines deleted...]
-      <c r="Q76" s="9">
+      <c r="Q76">
         <v>28</v>
       </c>
-      <c r="R76" s="9"/>
-[...1 lines deleted...]
-      <c r="T76" s="9">
+      <c r="T76">
         <v>20</v>
       </c>
-      <c r="U76" s="9">
-[...10 lines deleted...]
-      <c r="AD76" s="9">
+      <c r="U76">
+        <v>1</v>
+      </c>
+      <c r="AD76">
         <v>7</v>
       </c>
-      <c r="AE76" s="9">
+      <c r="AE76">
         <v>1293</v>
       </c>
-      <c r="AF76" s="9">
+      <c r="AF76">
         <v>263</v>
       </c>
-      <c r="AG76" s="9">
+      <c r="AG76">
         <v>50</v>
       </c>
-      <c r="AH76" s="9">
+      <c r="AH76">
         <v>11</v>
       </c>
-      <c r="AI76" s="9">
+      <c r="AI76">
         <v>9</v>
       </c>
-      <c r="AJ76" s="9">
+      <c r="AJ76">
         <v>6</v>
       </c>
-      <c r="AK76" s="9">
+      <c r="AK76">
         <v>36</v>
       </c>
-      <c r="AL76" s="9">
+      <c r="AL76">
         <v>14</v>
       </c>
-      <c r="AM76" s="9">
+      <c r="AM76">
         <v>9</v>
       </c>
-      <c r="AN76" s="9">
+      <c r="AN76">
         <v>6</v>
       </c>
-      <c r="AO76" s="9"/>
-      <c r="AP76" s="9">
+      <c r="AP76">
         <v>1797</v>
       </c>
     </row>
     <row r="77" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A77" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="B77" s="9">
+      <c r="B77">
         <v>82</v>
       </c>
-      <c r="C77" s="9">
+      <c r="C77">
         <v>16</v>
       </c>
-      <c r="D77" s="9">
+      <c r="D77">
         <v>44</v>
       </c>
-      <c r="E77" s="9">
+      <c r="E77">
         <v>9</v>
       </c>
-      <c r="F77" s="9">
+      <c r="F77">
         <v>9</v>
       </c>
-      <c r="G77" s="9">
+      <c r="G77">
         <v>4</v>
       </c>
-      <c r="H77" s="9">
+      <c r="H77">
         <v>9</v>
       </c>
-      <c r="I77" s="9">
+      <c r="I77">
         <v>44</v>
       </c>
-      <c r="J77" s="9">
+      <c r="J77">
         <v>34</v>
       </c>
-      <c r="K77" s="9">
+      <c r="K77">
         <v>9</v>
       </c>
-      <c r="L77" s="9">
+      <c r="L77">
         <v>170</v>
       </c>
-      <c r="M77" s="9"/>
-[...1 lines deleted...]
-      <c r="O77" s="9">
+      <c r="O77">
         <v>12</v>
       </c>
-      <c r="P77" s="9">
+      <c r="P77">
         <v>11</v>
       </c>
-      <c r="Q77" s="9">
+      <c r="Q77">
         <v>348</v>
       </c>
-      <c r="R77" s="9">
+      <c r="R77">
         <v>118</v>
       </c>
-      <c r="S77" s="9"/>
-      <c r="T77" s="9">
+      <c r="T77">
         <v>209</v>
       </c>
-      <c r="U77" s="9">
+      <c r="U77">
         <v>25</v>
       </c>
-      <c r="V77" s="9"/>
-[...7 lines deleted...]
-      <c r="AD77" s="9">
+      <c r="AD77">
         <v>63</v>
       </c>
-      <c r="AE77" s="9">
+      <c r="AE77">
         <v>3</v>
       </c>
-      <c r="AF77" s="9">
+      <c r="AF77">
         <v>86934</v>
       </c>
-      <c r="AG77" s="9">
+      <c r="AG77">
         <v>595</v>
       </c>
-      <c r="AH77" s="9">
-[...2 lines deleted...]
-      <c r="AI77" s="9">
+      <c r="AH77">
+        <v>1</v>
+      </c>
+      <c r="AI77">
         <v>308</v>
       </c>
-      <c r="AJ77" s="9">
+      <c r="AJ77">
         <v>126</v>
       </c>
-      <c r="AK77" s="9">
+      <c r="AK77">
         <v>612</v>
       </c>
-      <c r="AL77" s="9">
+      <c r="AL77">
         <v>367</v>
       </c>
-      <c r="AM77" s="9">
-[...2 lines deleted...]
-      <c r="AN77" s="9">
+      <c r="AM77">
+        <v>2</v>
+      </c>
+      <c r="AN77">
         <v>19</v>
       </c>
-      <c r="AO77" s="9">
+      <c r="AO77">
         <v>48</v>
       </c>
-      <c r="AP77" s="9">
+      <c r="AP77">
         <v>90231</v>
       </c>
     </row>
     <row r="78" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A78" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B78" s="9">
+      <c r="B78">
         <v>90</v>
       </c>
-      <c r="C78" s="9">
+      <c r="C78">
         <v>8</v>
       </c>
-      <c r="D78" s="9">
+      <c r="D78">
         <v>71</v>
       </c>
-      <c r="E78" s="9">
-[...5 lines deleted...]
-      <c r="G78" s="9">
+      <c r="E78">
+        <v>2</v>
+      </c>
+      <c r="F78">
+        <v>2</v>
+      </c>
+      <c r="G78">
         <v>5</v>
       </c>
-      <c r="H78" s="9">
-[...2 lines deleted...]
-      <c r="I78" s="9">
+      <c r="H78">
+        <v>1</v>
+      </c>
+      <c r="I78">
         <v>69</v>
       </c>
-      <c r="J78" s="9">
+      <c r="J78">
         <v>37</v>
       </c>
-      <c r="K78" s="9">
+      <c r="K78">
         <v>7</v>
       </c>
-      <c r="L78" s="9">
+      <c r="L78">
         <v>99</v>
       </c>
-      <c r="M78" s="9"/>
-[...1 lines deleted...]
-      <c r="O78" s="9">
+      <c r="O78">
         <v>7</v>
       </c>
-      <c r="P78" s="9">
+      <c r="P78">
         <v>13</v>
       </c>
-      <c r="Q78" s="9">
+      <c r="Q78">
         <v>621</v>
       </c>
-      <c r="R78" s="9">
+      <c r="R78">
         <v>121</v>
       </c>
-      <c r="S78" s="9"/>
-      <c r="T78" s="9">
+      <c r="T78">
         <v>316</v>
       </c>
-      <c r="U78" s="9">
+      <c r="U78">
         <v>10</v>
       </c>
-      <c r="V78" s="9">
-[...9 lines deleted...]
-      <c r="AD78" s="9">
+      <c r="V78">
+        <v>1</v>
+      </c>
+      <c r="AD78">
         <v>28</v>
       </c>
-      <c r="AE78" s="9"/>
-      <c r="AF78" s="9">
+      <c r="AF78">
         <v>66779</v>
       </c>
-      <c r="AG78" s="9">
+      <c r="AG78">
         <v>797</v>
       </c>
-      <c r="AH78" s="9">
+      <c r="AH78">
         <v>4</v>
       </c>
-      <c r="AI78" s="9">
+      <c r="AI78">
         <v>260</v>
       </c>
-      <c r="AJ78" s="9">
+      <c r="AJ78">
         <v>426</v>
       </c>
-      <c r="AK78" s="9">
+      <c r="AK78">
         <v>758</v>
       </c>
-      <c r="AL78" s="9">
+      <c r="AL78">
         <v>386</v>
       </c>
-      <c r="AM78" s="9">
+      <c r="AM78">
         <v>23</v>
       </c>
-      <c r="AN78" s="9">
+      <c r="AN78">
         <v>37</v>
       </c>
-      <c r="AO78" s="9">
+      <c r="AO78">
         <v>11</v>
       </c>
-      <c r="AP78" s="9">
+      <c r="AP78">
         <v>70989</v>
       </c>
     </row>
     <row r="79" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A79" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B79" s="9">
+      <c r="B79">
         <v>127</v>
       </c>
-      <c r="C79" s="9">
+      <c r="C79">
         <v>33</v>
       </c>
-      <c r="D79" s="9">
+      <c r="D79">
         <v>231</v>
       </c>
-      <c r="E79" s="9">
+      <c r="E79">
         <v>50</v>
       </c>
-      <c r="F79" s="9">
+      <c r="F79">
         <v>65</v>
       </c>
-      <c r="G79" s="9">
+      <c r="G79">
         <v>27</v>
       </c>
-      <c r="H79" s="9">
+      <c r="H79">
         <v>29</v>
       </c>
-      <c r="I79" s="9">
+      <c r="I79">
         <v>127</v>
       </c>
-      <c r="J79" s="9">
+      <c r="J79">
         <v>23</v>
       </c>
-      <c r="K79" s="9">
+      <c r="K79">
         <v>5</v>
       </c>
-      <c r="L79" s="9">
+      <c r="L79">
         <v>147</v>
       </c>
-      <c r="M79" s="9"/>
-[...1 lines deleted...]
-      <c r="O79" s="9">
+      <c r="O79">
         <v>68</v>
       </c>
-      <c r="P79" s="9">
+      <c r="P79">
         <v>57</v>
       </c>
-      <c r="Q79" s="9">
+      <c r="Q79">
         <v>1323</v>
       </c>
-      <c r="R79" s="9">
+      <c r="R79">
         <v>188</v>
       </c>
-      <c r="S79" s="9"/>
-      <c r="T79" s="9">
+      <c r="T79">
         <v>732</v>
       </c>
-      <c r="U79" s="9">
+      <c r="U79">
         <v>118</v>
       </c>
-      <c r="V79" s="9">
+      <c r="V79">
         <v>13</v>
       </c>
-      <c r="W79" s="9"/>
-[...6 lines deleted...]
-      <c r="AD79" s="9">
+      <c r="AD79">
         <v>142</v>
       </c>
-      <c r="AE79" s="9">
+      <c r="AE79">
         <v>4</v>
       </c>
-      <c r="AF79" s="9">
+      <c r="AF79">
         <v>238637</v>
       </c>
-      <c r="AG79" s="9">
+      <c r="AG79">
         <v>1205</v>
       </c>
-      <c r="AH79" s="9">
+      <c r="AH79">
         <v>6</v>
       </c>
-      <c r="AI79" s="9">
+      <c r="AI79">
         <v>406</v>
       </c>
-      <c r="AJ79" s="9">
+      <c r="AJ79">
         <v>1065</v>
       </c>
-      <c r="AK79" s="9">
+      <c r="AK79">
         <v>1309</v>
       </c>
-      <c r="AL79" s="9">
+      <c r="AL79">
         <v>767</v>
       </c>
-      <c r="AM79" s="9">
+      <c r="AM79">
         <v>35</v>
       </c>
-      <c r="AN79" s="9">
+      <c r="AN79">
         <v>51</v>
       </c>
-      <c r="AO79" s="9">
+      <c r="AO79">
         <v>3</v>
       </c>
-      <c r="AP79" s="9">
+      <c r="AP79">
         <v>246993</v>
       </c>
     </row>
     <row r="80" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A80" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="B80" s="9">
+      <c r="B80">
         <v>40</v>
       </c>
-      <c r="C80" s="9">
+      <c r="C80">
         <v>19</v>
       </c>
-      <c r="D80" s="9">
+      <c r="D80">
         <v>13</v>
       </c>
-      <c r="E80" s="9"/>
-      <c r="F80" s="9">
+      <c r="F80">
         <v>4</v>
       </c>
-      <c r="G80" s="9"/>
-      <c r="H80" s="9">
+      <c r="H80">
         <v>3</v>
       </c>
-      <c r="I80" s="9">
+      <c r="I80">
         <v>7</v>
       </c>
-      <c r="J80" s="9"/>
-[...1 lines deleted...]
-      <c r="L80" s="9">
+      <c r="L80">
         <v>28</v>
       </c>
-      <c r="M80" s="9"/>
-[...5 lines deleted...]
-      <c r="Q80" s="9">
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Q80">
         <v>74</v>
       </c>
-      <c r="R80" s="9">
+      <c r="R80">
         <v>11</v>
       </c>
-      <c r="S80" s="9"/>
-      <c r="T80" s="9">
+      <c r="T80">
         <v>44</v>
       </c>
-      <c r="U80" s="9">
+      <c r="U80">
         <v>20</v>
       </c>
-      <c r="V80" s="9">
-[...9 lines deleted...]
-      <c r="AD80" s="9">
+      <c r="V80">
+        <v>2</v>
+      </c>
+      <c r="AD80">
         <v>13</v>
       </c>
-      <c r="AE80" s="9"/>
-      <c r="AF80" s="9">
+      <c r="AF80">
         <v>13004</v>
       </c>
-      <c r="AG80" s="9">
+      <c r="AG80">
         <v>128</v>
       </c>
-      <c r="AH80" s="9"/>
-      <c r="AI80" s="9">
+      <c r="AI80">
         <v>17</v>
       </c>
-      <c r="AJ80" s="9">
+      <c r="AJ80">
         <v>93</v>
       </c>
-      <c r="AK80" s="9">
+      <c r="AK80">
         <v>121</v>
       </c>
-      <c r="AL80" s="9">
+      <c r="AL80">
         <v>43</v>
       </c>
-      <c r="AM80" s="9">
-[...2 lines deleted...]
-      <c r="AN80" s="9">
+      <c r="AM80">
+        <v>2</v>
+      </c>
+      <c r="AN80">
         <v>5</v>
       </c>
-      <c r="AO80" s="9">
-[...2 lines deleted...]
-      <c r="AP80" s="9">
+      <c r="AO80">
+        <v>1</v>
+      </c>
+      <c r="AP80">
         <v>13693</v>
       </c>
     </row>
     <row r="81" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A81" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B81" s="9">
+      <c r="B81">
         <v>32</v>
       </c>
-      <c r="C81" s="9">
-[...2 lines deleted...]
-      <c r="D81" s="9">
+      <c r="C81">
+        <v>2</v>
+      </c>
+      <c r="D81">
         <v>17</v>
       </c>
-      <c r="E81" s="9">
+      <c r="E81">
         <v>3</v>
       </c>
-      <c r="F81" s="9"/>
-[...7 lines deleted...]
-      <c r="L81" s="9">
+      <c r="I81">
+        <v>1</v>
+      </c>
+      <c r="L81">
         <v>9</v>
       </c>
-      <c r="M81" s="9"/>
-[...2 lines deleted...]
-      <c r="P81" s="9">
+      <c r="P81">
         <v>3</v>
       </c>
-      <c r="Q81" s="9">
+      <c r="Q81">
         <v>46</v>
       </c>
-      <c r="R81" s="9">
+      <c r="R81">
         <v>5</v>
       </c>
-      <c r="S81" s="9"/>
-      <c r="T81" s="9">
+      <c r="T81">
         <v>130</v>
       </c>
-      <c r="U81" s="9">
+      <c r="U81">
         <v>15</v>
       </c>
-      <c r="V81" s="9"/>
-[...7 lines deleted...]
-      <c r="AD81" s="9">
+      <c r="AD81">
         <v>4</v>
       </c>
-      <c r="AE81" s="9"/>
-      <c r="AF81" s="9">
+      <c r="AF81">
         <v>9649</v>
       </c>
-      <c r="AG81" s="9">
+      <c r="AG81">
         <v>50</v>
       </c>
-      <c r="AH81" s="9"/>
-      <c r="AI81" s="9">
+      <c r="AI81">
         <v>14</v>
       </c>
-      <c r="AJ81" s="9">
+      <c r="AJ81">
         <v>16</v>
       </c>
-      <c r="AK81" s="9">
+      <c r="AK81">
         <v>27</v>
       </c>
-      <c r="AL81" s="9">
+      <c r="AL81">
         <v>39</v>
       </c>
-      <c r="AM81" s="9"/>
-[...4 lines deleted...]
-      <c r="AP81" s="9">
+      <c r="AN81">
+        <v>1</v>
+      </c>
+      <c r="AP81">
         <v>10063</v>
       </c>
     </row>
     <row r="82" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A82" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B82" s="9">
+      <c r="B82">
         <v>31</v>
       </c>
-      <c r="C82" s="9">
-[...2 lines deleted...]
-      <c r="D82" s="9">
+      <c r="C82">
+        <v>2</v>
+      </c>
+      <c r="D82">
         <v>9</v>
       </c>
-      <c r="E82" s="9"/>
-[...8 lines deleted...]
-      <c r="L82" s="9">
+      <c r="G82">
+        <v>2</v>
+      </c>
+      <c r="L82">
         <v>7</v>
       </c>
-      <c r="M82" s="9"/>
-[...4 lines deleted...]
-      <c r="P82" s="9">
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="P82">
         <v>15</v>
       </c>
-      <c r="Q82" s="9">
+      <c r="Q82">
         <v>80</v>
       </c>
-      <c r="R82" s="9">
+      <c r="R82">
         <v>17</v>
       </c>
-      <c r="S82" s="9"/>
-      <c r="T82" s="9">
+      <c r="T82">
         <v>110</v>
       </c>
-      <c r="U82" s="9">
+      <c r="U82">
         <v>16</v>
       </c>
-      <c r="V82" s="9"/>
-[...7 lines deleted...]
-      <c r="AD82" s="9">
+      <c r="AD82">
         <v>5</v>
       </c>
-      <c r="AE82" s="9">
-[...2 lines deleted...]
-      <c r="AF82" s="9">
+      <c r="AE82">
+        <v>1</v>
+      </c>
+      <c r="AF82">
         <v>7400</v>
       </c>
-      <c r="AG82" s="9">
+      <c r="AG82">
         <v>45</v>
       </c>
-      <c r="AH82" s="9">
+      <c r="AH82">
         <v>11</v>
       </c>
-      <c r="AI82" s="9">
+      <c r="AI82">
         <v>26</v>
       </c>
-      <c r="AJ82" s="9">
+      <c r="AJ82">
         <v>23</v>
       </c>
-      <c r="AK82" s="9">
+      <c r="AK82">
         <v>55</v>
       </c>
-      <c r="AL82" s="9">
+      <c r="AL82">
         <v>46</v>
       </c>
-      <c r="AM82" s="9">
+      <c r="AM82">
         <v>5</v>
       </c>
-      <c r="AN82" s="9">
-[...3 lines deleted...]
-      <c r="AP82" s="9">
+      <c r="AN82">
+        <v>1</v>
+      </c>
+      <c r="AP82">
         <v>7908</v>
       </c>
     </row>
     <row r="83" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A83" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B83" s="9"/>
-[...41 lines deleted...]
-      <c r="AP83" s="9">
+      <c r="AK83">
+        <v>2</v>
+      </c>
+      <c r="AP83">
         <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A84" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B84" s="9">
+      <c r="B84">
         <v>53</v>
       </c>
-      <c r="C84" s="9">
+      <c r="C84">
         <v>46</v>
       </c>
-      <c r="D84" s="9"/>
-[...9 lines deleted...]
-      <c r="L84" s="9">
+      <c r="I84">
+        <v>1</v>
+      </c>
+      <c r="L84">
         <v>7</v>
       </c>
-      <c r="M84" s="9"/>
-[...3 lines deleted...]
-      <c r="Q84" s="9">
+      <c r="Q84">
         <v>45</v>
       </c>
-      <c r="R84" s="9"/>
-[...1 lines deleted...]
-      <c r="T84" s="9">
+      <c r="T84">
         <v>7</v>
       </c>
-      <c r="U84" s="9"/>
-[...11 lines deleted...]
-      <c r="AE84" s="9">
+      <c r="V84">
+        <v>1</v>
+      </c>
+      <c r="AE84">
         <v>534</v>
       </c>
-      <c r="AF84" s="9">
+      <c r="AF84">
         <v>181</v>
       </c>
-      <c r="AG84" s="9">
+      <c r="AG84">
         <v>92</v>
       </c>
-      <c r="AH84" s="9">
+      <c r="AH84">
         <v>73</v>
       </c>
-      <c r="AI84" s="9">
+      <c r="AI84">
         <v>120</v>
       </c>
-      <c r="AJ84" s="9">
+      <c r="AJ84">
         <v>35</v>
       </c>
-      <c r="AK84" s="9">
+      <c r="AK84">
         <v>24</v>
       </c>
-      <c r="AL84" s="9">
+      <c r="AL84">
         <v>6</v>
       </c>
-      <c r="AM84" s="9"/>
-[...2 lines deleted...]
-      <c r="AP84" s="9">
+      <c r="AP84">
         <v>1225</v>
       </c>
     </row>
     <row r="85" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A85" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="B85" s="9">
+      <c r="B85">
         <v>88</v>
       </c>
-      <c r="C85" s="9">
+      <c r="C85">
         <v>78</v>
       </c>
-      <c r="D85" s="9">
+      <c r="D85">
         <v>57</v>
       </c>
-      <c r="E85" s="9">
+      <c r="E85">
         <v>4</v>
       </c>
-      <c r="F85" s="9"/>
-[...2 lines deleted...]
-      <c r="I85" s="9">
+      <c r="I85">
         <v>6</v>
       </c>
-      <c r="J85" s="9">
-[...3 lines deleted...]
-      <c r="L85" s="9">
+      <c r="J85">
+        <v>1</v>
+      </c>
+      <c r="L85">
         <v>23</v>
       </c>
-      <c r="M85" s="9"/>
-[...4 lines deleted...]
-      <c r="P85" s="9">
+      <c r="O85">
+        <v>2</v>
+      </c>
+      <c r="P85">
         <v>4</v>
       </c>
-      <c r="Q85" s="9">
+      <c r="Q85">
         <v>150</v>
       </c>
-      <c r="R85" s="9">
+      <c r="R85">
         <v>32</v>
       </c>
-      <c r="S85" s="9"/>
-      <c r="T85" s="9">
+      <c r="T85">
         <v>290</v>
       </c>
-      <c r="U85" s="9">
+      <c r="U85">
         <v>20</v>
       </c>
-      <c r="V85" s="9">
-[...3 lines deleted...]
-      <c r="X85" s="9">
+      <c r="V85">
+        <v>2</v>
+      </c>
+      <c r="X85">
         <v>4</v>
       </c>
-      <c r="Y85" s="9"/>
-[...4 lines deleted...]
-      <c r="AD85" s="9">
+      <c r="AD85">
         <v>10</v>
       </c>
-      <c r="AE85" s="9"/>
-      <c r="AF85" s="9">
+      <c r="AF85">
         <v>30247</v>
       </c>
-      <c r="AG85" s="9">
+      <c r="AG85">
         <v>265</v>
       </c>
-      <c r="AH85" s="9">
-[...2 lines deleted...]
-      <c r="AI85" s="9">
+      <c r="AH85">
+        <v>1</v>
+      </c>
+      <c r="AI85">
         <v>81</v>
       </c>
-      <c r="AJ85" s="9">
+      <c r="AJ85">
         <v>246</v>
       </c>
-      <c r="AK85" s="9">
+      <c r="AK85">
         <v>173</v>
       </c>
-      <c r="AL85" s="9">
+      <c r="AL85">
         <v>75</v>
       </c>
-      <c r="AM85" s="9">
+      <c r="AM85">
         <v>4</v>
       </c>
-      <c r="AN85" s="9">
+      <c r="AN85">
         <v>6</v>
       </c>
-      <c r="AO85" s="9"/>
-      <c r="AP85" s="9">
+      <c r="AP85">
         <v>31869</v>
       </c>
     </row>
     <row r="86" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A86" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="B86" s="9">
+      <c r="B86">
         <v>59</v>
       </c>
-      <c r="C86" s="9">
+      <c r="C86">
         <v>16</v>
       </c>
-      <c r="D86" s="9">
+      <c r="D86">
         <v>33</v>
       </c>
-      <c r="E86" s="9">
+      <c r="E86">
         <v>10</v>
       </c>
-      <c r="F86" s="9">
-[...2 lines deleted...]
-      <c r="G86" s="9">
+      <c r="F86">
+        <v>1</v>
+      </c>
+      <c r="G86">
         <v>4</v>
       </c>
-      <c r="H86" s="9">
+      <c r="H86">
         <v>6</v>
       </c>
-      <c r="I86" s="9">
+      <c r="I86">
         <v>54</v>
       </c>
-      <c r="J86" s="9">
+      <c r="J86">
         <v>22</v>
       </c>
-      <c r="K86" s="9"/>
-      <c r="L86" s="9">
+      <c r="L86">
         <v>119</v>
       </c>
-      <c r="M86" s="9"/>
-[...1 lines deleted...]
-      <c r="O86" s="9">
+      <c r="O86">
         <v>11</v>
       </c>
-      <c r="P86" s="9">
+      <c r="P86">
         <v>3</v>
       </c>
-      <c r="Q86" s="9">
+      <c r="Q86">
         <v>209</v>
       </c>
-      <c r="R86" s="9">
+      <c r="R86">
         <v>79</v>
       </c>
-      <c r="S86" s="9"/>
-      <c r="T86" s="9">
+      <c r="T86">
         <v>178</v>
       </c>
-      <c r="U86" s="9">
+      <c r="U86">
         <v>14</v>
       </c>
-      <c r="V86" s="9"/>
-[...7 lines deleted...]
-      <c r="AD86" s="9">
+      <c r="AD86">
         <v>41</v>
       </c>
-      <c r="AE86" s="9">
-[...2 lines deleted...]
-      <c r="AF86" s="9">
+      <c r="AE86">
+        <v>2</v>
+      </c>
+      <c r="AF86">
         <v>48612</v>
       </c>
-      <c r="AG86" s="9">
+      <c r="AG86">
         <v>362</v>
       </c>
-      <c r="AH86" s="9"/>
-      <c r="AI86" s="9">
+      <c r="AI86">
         <v>137</v>
       </c>
-      <c r="AJ86" s="9">
+      <c r="AJ86">
         <v>621</v>
       </c>
-      <c r="AK86" s="9">
+      <c r="AK86">
         <v>299</v>
       </c>
-      <c r="AL86" s="9">
+      <c r="AL86">
         <v>159</v>
       </c>
-      <c r="AM86" s="9">
+      <c r="AM86">
         <v>10</v>
       </c>
-      <c r="AN86" s="9">
+      <c r="AN86">
         <v>13</v>
       </c>
-      <c r="AO86" s="9">
+      <c r="AO86">
         <v>5</v>
       </c>
-      <c r="AP86" s="9">
+      <c r="AP86">
         <v>51079</v>
       </c>
     </row>
     <row r="87" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A87" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B87" s="9">
+      <c r="B87">
         <v>455</v>
       </c>
-      <c r="C87" s="9">
+      <c r="C87">
         <v>395</v>
       </c>
-      <c r="D87" s="9">
+      <c r="D87">
         <v>559</v>
       </c>
-      <c r="E87" s="9">
+      <c r="E87">
         <v>50</v>
       </c>
-      <c r="F87" s="9">
+      <c r="F87">
         <v>48</v>
       </c>
-      <c r="G87" s="9">
+      <c r="G87">
         <v>78</v>
       </c>
-      <c r="H87" s="9">
+      <c r="H87">
         <v>104</v>
       </c>
-      <c r="I87" s="9">
+      <c r="I87">
         <v>391</v>
       </c>
-      <c r="J87" s="9">
+      <c r="J87">
         <v>205</v>
       </c>
-      <c r="K87" s="9">
+      <c r="K87">
         <v>8</v>
       </c>
-      <c r="L87" s="9">
+      <c r="L87">
         <v>757</v>
       </c>
-      <c r="M87" s="9">
+      <c r="M87">
         <v>18</v>
       </c>
-      <c r="N87" s="9"/>
-      <c r="O87" s="9">
+      <c r="O87">
         <v>82</v>
       </c>
-      <c r="P87" s="9">
+      <c r="P87">
         <v>118</v>
       </c>
-      <c r="Q87" s="9">
+      <c r="Q87">
         <v>2667</v>
       </c>
-      <c r="R87" s="9">
+      <c r="R87">
         <v>1158</v>
       </c>
-      <c r="S87" s="9"/>
-      <c r="T87" s="9">
+      <c r="T87">
         <v>1128</v>
       </c>
-      <c r="U87" s="9">
+      <c r="U87">
         <v>25</v>
       </c>
-      <c r="V87" s="9"/>
-[...7 lines deleted...]
-      <c r="AD87" s="9">
+      <c r="AD87">
         <v>199</v>
       </c>
-      <c r="AE87" s="9">
+      <c r="AE87">
         <v>6</v>
       </c>
-      <c r="AF87" s="9">
+      <c r="AF87">
         <v>405431</v>
       </c>
-      <c r="AG87" s="9">
+      <c r="AG87">
         <v>3816</v>
       </c>
-      <c r="AH87" s="9"/>
-      <c r="AI87" s="9">
+      <c r="AI87">
         <v>1310</v>
       </c>
-      <c r="AJ87" s="9">
+      <c r="AJ87">
         <v>2371</v>
       </c>
-      <c r="AK87" s="9">
+      <c r="AK87">
         <v>3254</v>
       </c>
-      <c r="AL87" s="9">
+      <c r="AL87">
         <v>1434</v>
       </c>
-      <c r="AM87" s="9">
+      <c r="AM87">
         <v>66</v>
       </c>
-      <c r="AN87" s="9">
+      <c r="AN87">
         <v>103</v>
       </c>
-      <c r="AO87" s="9">
+      <c r="AO87">
         <v>38</v>
       </c>
-      <c r="AP87" s="9">
+      <c r="AP87">
         <v>426274</v>
       </c>
     </row>
     <row r="88" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A88" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B88" s="9">
+      <c r="B88">
         <v>70</v>
       </c>
-      <c r="C88" s="9">
+      <c r="C88">
         <v>206</v>
       </c>
-      <c r="D88" s="9"/>
-[...4 lines deleted...]
-      <c r="I88" s="9">
+      <c r="I88">
         <v>5</v>
       </c>
-      <c r="J88" s="9"/>
-[...1 lines deleted...]
-      <c r="L88" s="9">
+      <c r="L88">
         <v>3</v>
       </c>
-      <c r="M88" s="9"/>
-[...5 lines deleted...]
-      <c r="Q88" s="9">
+      <c r="P88">
+        <v>2</v>
+      </c>
+      <c r="Q88">
         <v>28</v>
       </c>
-      <c r="R88" s="9"/>
-[...12 lines deleted...]
-      <c r="AE88" s="9">
+      <c r="AE88">
         <v>318</v>
       </c>
-      <c r="AF88" s="9">
+      <c r="AF88">
         <v>192</v>
       </c>
-      <c r="AG88" s="9">
+      <c r="AG88">
         <v>40</v>
       </c>
-      <c r="AH88" s="9">
+      <c r="AH88">
         <v>22</v>
       </c>
-      <c r="AI88" s="9">
+      <c r="AI88">
         <v>17</v>
       </c>
-      <c r="AJ88" s="9">
+      <c r="AJ88">
         <v>42</v>
       </c>
-      <c r="AK88" s="9">
+      <c r="AK88">
         <v>3</v>
       </c>
-      <c r="AL88" s="9"/>
-      <c r="AM88" s="9">
+      <c r="AM88">
         <v>6</v>
       </c>
-      <c r="AN88" s="9">
+      <c r="AN88">
         <v>7</v>
       </c>
-      <c r="AO88" s="9"/>
-      <c r="AP88" s="9">
+      <c r="AP88">
         <v>961</v>
       </c>
     </row>
     <row r="89" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A89" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B89" s="9">
+      <c r="B89">
         <v>96</v>
       </c>
-      <c r="C89" s="9">
+      <c r="C89">
         <v>21</v>
       </c>
-      <c r="D89" s="9">
+      <c r="D89">
         <v>36</v>
       </c>
-      <c r="E89" s="9">
+      <c r="E89">
         <v>26</v>
       </c>
-      <c r="F89" s="9">
+      <c r="F89">
         <v>20</v>
       </c>
-      <c r="G89" s="9">
-[...3 lines deleted...]
-      <c r="I89" s="9">
+      <c r="G89">
+        <v>2</v>
+      </c>
+      <c r="I89">
         <v>13</v>
       </c>
-      <c r="J89" s="9">
+      <c r="J89">
         <v>14</v>
       </c>
-      <c r="K89" s="9"/>
-      <c r="L89" s="9">
+      <c r="L89">
         <v>36</v>
       </c>
-      <c r="M89" s="9"/>
-[...2 lines deleted...]
-      <c r="P89" s="9">
+      <c r="P89">
         <v>5</v>
       </c>
-      <c r="Q89" s="9">
+      <c r="Q89">
         <v>141</v>
       </c>
-      <c r="R89" s="9">
+      <c r="R89">
         <v>34</v>
       </c>
-      <c r="S89" s="9"/>
-      <c r="T89" s="9">
+      <c r="T89">
         <v>91</v>
       </c>
-      <c r="U89" s="9">
+      <c r="U89">
         <v>60</v>
       </c>
-      <c r="V89" s="9">
-[...9 lines deleted...]
-      <c r="AD89" s="9">
+      <c r="V89">
+        <v>1</v>
+      </c>
+      <c r="AD89">
         <v>21</v>
       </c>
-      <c r="AE89" s="9">
-[...2 lines deleted...]
-      <c r="AF89" s="9">
+      <c r="AE89">
+        <v>1</v>
+      </c>
+      <c r="AF89">
         <v>36035</v>
       </c>
-      <c r="AG89" s="9">
+      <c r="AG89">
         <v>519</v>
       </c>
-      <c r="AH89" s="9"/>
-      <c r="AI89" s="9">
+      <c r="AI89">
         <v>89</v>
       </c>
-      <c r="AJ89" s="9">
+      <c r="AJ89">
         <v>132</v>
       </c>
-      <c r="AK89" s="9">
+      <c r="AK89">
         <v>125</v>
       </c>
-      <c r="AL89" s="9">
+      <c r="AL89">
         <v>111</v>
       </c>
-      <c r="AM89" s="9">
+      <c r="AM89">
         <v>5</v>
       </c>
-      <c r="AN89" s="9">
-[...3 lines deleted...]
-      <c r="AP89" s="9">
+      <c r="AN89">
+        <v>2</v>
+      </c>
+      <c r="AP89">
         <v>37636</v>
       </c>
     </row>
     <row r="90" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A90" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B90" s="9">
+      <c r="B90">
         <v>6</v>
       </c>
-      <c r="C90" s="9"/>
-[...28 lines deleted...]
-      <c r="AF90" s="9">
+      <c r="AF90">
         <v>4</v>
       </c>
-      <c r="AG90" s="9"/>
-[...8 lines deleted...]
-      <c r="AP90" s="9">
+      <c r="AP90">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A91" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="B91" s="9">
+      <c r="B91">
         <v>181</v>
       </c>
-      <c r="C91" s="9">
+      <c r="C91">
         <v>25</v>
       </c>
-      <c r="D91" s="9">
+      <c r="D91">
         <v>84</v>
       </c>
-      <c r="E91" s="9">
+      <c r="E91">
         <v>3</v>
       </c>
-      <c r="F91" s="9"/>
-[...1 lines deleted...]
-      <c r="H91" s="9">
+      <c r="H91">
         <v>7</v>
       </c>
-      <c r="I91" s="9">
+      <c r="I91">
         <v>28</v>
       </c>
-      <c r="J91" s="9">
+      <c r="J91">
         <v>5</v>
       </c>
-      <c r="K91" s="9">
+      <c r="K91">
         <v>4</v>
       </c>
-      <c r="L91" s="9">
+      <c r="L91">
         <v>15</v>
       </c>
-      <c r="M91" s="9"/>
-[...1 lines deleted...]
-      <c r="O91" s="9">
+      <c r="O91">
         <v>3</v>
       </c>
-      <c r="P91" s="9">
+      <c r="P91">
         <v>6</v>
       </c>
-      <c r="Q91" s="9">
+      <c r="Q91">
         <v>193</v>
       </c>
-      <c r="R91" s="9">
+      <c r="R91">
         <v>38</v>
       </c>
-      <c r="S91" s="9"/>
-      <c r="T91" s="9">
+      <c r="T91">
         <v>142</v>
       </c>
-      <c r="U91" s="9">
+      <c r="U91">
         <v>55</v>
       </c>
-      <c r="V91" s="9">
+      <c r="V91">
         <v>4</v>
       </c>
-      <c r="W91" s="9"/>
-[...6 lines deleted...]
-      <c r="AD91" s="9">
+      <c r="AD91">
         <v>9</v>
       </c>
-      <c r="AE91" s="9">
-[...2 lines deleted...]
-      <c r="AF91" s="9">
+      <c r="AE91">
+        <v>1</v>
+      </c>
+      <c r="AF91">
         <v>20744</v>
       </c>
-      <c r="AG91" s="9">
+      <c r="AG91">
         <v>256</v>
       </c>
-      <c r="AH91" s="9">
+      <c r="AH91">
         <v>3</v>
       </c>
-      <c r="AI91" s="9">
+      <c r="AI91">
         <v>53</v>
       </c>
-      <c r="AJ91" s="9">
+      <c r="AJ91">
         <v>295</v>
       </c>
-      <c r="AK91" s="9">
+      <c r="AK91">
         <v>346</v>
       </c>
-      <c r="AL91" s="9">
+      <c r="AL91">
         <v>133</v>
       </c>
-      <c r="AM91" s="9">
+      <c r="AM91">
         <v>7</v>
       </c>
-      <c r="AN91" s="9">
+      <c r="AN91">
         <v>20</v>
       </c>
-      <c r="AO91" s="9">
+      <c r="AO91">
         <v>4</v>
       </c>
-      <c r="AP91" s="9">
+      <c r="AP91">
         <v>22664</v>
       </c>
     </row>
     <row r="92" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A92" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B92" s="9">
+      <c r="B92">
         <v>90</v>
       </c>
-      <c r="C92" s="9">
+      <c r="C92">
         <v>11</v>
       </c>
-      <c r="D92" s="9">
+      <c r="D92">
         <v>42</v>
       </c>
-      <c r="E92" s="9">
+      <c r="E92">
         <v>4</v>
       </c>
-      <c r="F92" s="9">
+      <c r="F92">
         <v>25</v>
       </c>
-      <c r="G92" s="9"/>
-[...3 lines deleted...]
-      <c r="I92" s="9">
+      <c r="H92">
+        <v>2</v>
+      </c>
+      <c r="I92">
         <v>38</v>
       </c>
-      <c r="J92" s="9">
+      <c r="J92">
         <v>4</v>
       </c>
-      <c r="K92" s="9"/>
-      <c r="L92" s="9">
+      <c r="L92">
         <v>12</v>
       </c>
-      <c r="M92" s="9"/>
-[...1 lines deleted...]
-      <c r="O92" s="9">
+      <c r="O92">
         <v>4</v>
       </c>
-      <c r="P92" s="9">
+      <c r="P92">
         <v>6</v>
       </c>
-      <c r="Q92" s="9">
+      <c r="Q92">
         <v>245</v>
       </c>
-      <c r="R92" s="9">
+      <c r="R92">
         <v>29</v>
       </c>
-      <c r="S92" s="9"/>
-      <c r="T92" s="9">
+      <c r="T92">
         <v>191</v>
       </c>
-      <c r="U92" s="9">
+      <c r="U92">
         <v>5</v>
       </c>
-      <c r="V92" s="9"/>
-[...7 lines deleted...]
-      <c r="AD92" s="9">
+      <c r="AD92">
         <v>20</v>
       </c>
-      <c r="AE92" s="9"/>
-      <c r="AF92" s="9">
+      <c r="AF92">
         <v>33155</v>
       </c>
-      <c r="AG92" s="9">
+      <c r="AG92">
         <v>601</v>
       </c>
-      <c r="AH92" s="9"/>
-      <c r="AI92" s="9">
+      <c r="AI92">
         <v>121</v>
       </c>
-      <c r="AJ92" s="9">
+      <c r="AJ92">
         <v>123</v>
       </c>
-      <c r="AK92" s="9">
+      <c r="AK92">
         <v>275</v>
       </c>
-      <c r="AL92" s="9">
+      <c r="AL92">
         <v>196</v>
       </c>
-      <c r="AM92" s="9">
+      <c r="AM92">
         <v>14</v>
       </c>
-      <c r="AN92" s="9"/>
-      <c r="AO92" s="9">
+      <c r="AO92">
         <v>4</v>
       </c>
-      <c r="AP92" s="9">
+      <c r="AP92">
         <v>35217</v>
       </c>
     </row>
     <row r="93" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A93" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B93" s="9">
+      <c r="B93">
         <v>288</v>
       </c>
-      <c r="C93" s="9">
+      <c r="C93">
         <v>393</v>
       </c>
-      <c r="D93" s="9">
+      <c r="D93">
         <v>653</v>
       </c>
-      <c r="E93" s="9">
+      <c r="E93">
         <v>154</v>
       </c>
-      <c r="F93" s="9">
+      <c r="F93">
         <v>22</v>
       </c>
-      <c r="G93" s="9">
+      <c r="G93">
         <v>54</v>
       </c>
-      <c r="H93" s="9">
+      <c r="H93">
         <v>98</v>
       </c>
-      <c r="I93" s="9">
+      <c r="I93">
         <v>870</v>
       </c>
-      <c r="J93" s="9">
+      <c r="J93">
         <v>258</v>
       </c>
-      <c r="K93" s="9">
+      <c r="K93">
         <v>22</v>
       </c>
-      <c r="L93" s="9">
+      <c r="L93">
         <v>1097</v>
       </c>
-      <c r="M93" s="9">
+      <c r="M93">
         <v>17</v>
       </c>
-      <c r="N93" s="9">
+      <c r="N93">
         <v>6</v>
       </c>
-      <c r="O93" s="9">
+      <c r="O93">
         <v>211</v>
       </c>
-      <c r="P93" s="9">
+      <c r="P93">
         <v>309</v>
       </c>
-      <c r="Q93" s="9">
+      <c r="Q93">
         <v>6496</v>
       </c>
-      <c r="R93" s="9">
+      <c r="R93">
         <v>604</v>
       </c>
-      <c r="S93" s="9">
-[...2 lines deleted...]
-      <c r="T93" s="9">
+      <c r="S93">
+        <v>1</v>
+      </c>
+      <c r="T93">
         <v>1433</v>
       </c>
-      <c r="U93" s="9">
+      <c r="U93">
         <v>183</v>
       </c>
-      <c r="V93" s="9">
+      <c r="V93">
         <v>23</v>
       </c>
-      <c r="W93" s="9"/>
-[...6 lines deleted...]
-      <c r="AD93" s="9">
+      <c r="AD93">
         <v>545</v>
       </c>
-      <c r="AE93" s="9">
-[...2 lines deleted...]
-      <c r="AF93" s="9">
+      <c r="AE93">
+        <v>2</v>
+      </c>
+      <c r="AF93">
         <v>431905</v>
       </c>
-      <c r="AG93" s="9">
+      <c r="AG93">
         <v>5190</v>
       </c>
-      <c r="AH93" s="9">
-[...2 lines deleted...]
-      <c r="AI93" s="9">
+      <c r="AH93">
+        <v>2</v>
+      </c>
+      <c r="AI93">
         <v>2140</v>
       </c>
-      <c r="AJ93" s="9">
+      <c r="AJ93">
         <v>2999</v>
       </c>
-      <c r="AK93" s="9">
+      <c r="AK93">
         <v>6101</v>
       </c>
-      <c r="AL93" s="9">
+      <c r="AL93">
         <v>2772</v>
       </c>
-      <c r="AM93" s="9">
+      <c r="AM93">
         <v>124</v>
       </c>
-      <c r="AN93" s="9">
+      <c r="AN93">
         <v>206</v>
       </c>
-      <c r="AO93" s="9">
+      <c r="AO93">
         <v>126</v>
       </c>
-      <c r="AP93" s="9">
+      <c r="AP93">
         <v>465304</v>
       </c>
     </row>
     <row r="94" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A94" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="B94" s="9">
+      <c r="B94">
         <v>66</v>
       </c>
-      <c r="C94" s="9">
+      <c r="C94">
         <v>36</v>
       </c>
-      <c r="D94" s="9">
+      <c r="D94">
         <v>43</v>
       </c>
-      <c r="E94" s="9"/>
-[...5 lines deleted...]
-      <c r="I94" s="9">
+      <c r="H94">
+        <v>1</v>
+      </c>
+      <c r="I94">
         <v>12</v>
       </c>
-      <c r="J94" s="9">
+      <c r="J94">
         <v>9</v>
       </c>
-      <c r="K94" s="9"/>
-      <c r="L94" s="9">
+      <c r="L94">
         <v>12</v>
       </c>
-      <c r="M94" s="9"/>
-[...2 lines deleted...]
-      <c r="P94" s="9">
+      <c r="P94">
         <v>4</v>
       </c>
-      <c r="Q94" s="9">
+      <c r="Q94">
         <v>100</v>
       </c>
-      <c r="R94" s="9">
-[...3 lines deleted...]
-      <c r="T94" s="9">
+      <c r="R94">
+        <v>2</v>
+      </c>
+      <c r="T94">
         <v>58</v>
       </c>
-      <c r="U94" s="9">
+      <c r="U94">
         <v>3</v>
       </c>
-      <c r="V94" s="9"/>
-[...7 lines deleted...]
-      <c r="AD94" s="9">
+      <c r="AD94">
         <v>8</v>
       </c>
-      <c r="AE94" s="9"/>
-      <c r="AF94" s="9">
+      <c r="AF94">
         <v>12234</v>
       </c>
-      <c r="AG94" s="9">
+      <c r="AG94">
         <v>177</v>
       </c>
-      <c r="AH94" s="9">
-[...2 lines deleted...]
-      <c r="AI94" s="9">
+      <c r="AH94">
+        <v>1</v>
+      </c>
+      <c r="AI94">
         <v>28</v>
       </c>
-      <c r="AJ94" s="9">
+      <c r="AJ94">
         <v>14</v>
       </c>
-      <c r="AK94" s="9">
+      <c r="AK94">
         <v>250</v>
       </c>
-      <c r="AL94" s="9">
+      <c r="AL94">
         <v>84</v>
       </c>
-      <c r="AM94" s="9">
+      <c r="AM94">
         <v>3</v>
       </c>
-      <c r="AN94" s="9">
+      <c r="AN94">
         <v>7</v>
       </c>
-      <c r="AO94" s="9">
-[...2 lines deleted...]
-      <c r="AP94" s="9">
+      <c r="AO94">
+        <v>1</v>
+      </c>
+      <c r="AP94">
         <v>13153</v>
       </c>
     </row>
     <row r="95" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A95" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="B95" s="9">
-[...2 lines deleted...]
-      <c r="C95" s="9">
+      <c r="B95">
+        <v>2</v>
+      </c>
+      <c r="C95">
         <v>5</v>
       </c>
-      <c r="D95" s="9">
+      <c r="D95">
         <v>8</v>
       </c>
-      <c r="E95" s="9"/>
-[...3 lines deleted...]
-      <c r="I95" s="9">
+      <c r="I95">
         <v>9</v>
       </c>
-      <c r="J95" s="9"/>
-[...4 lines deleted...]
-      <c r="O95" s="9">
+      <c r="O95">
         <v>7</v>
       </c>
-      <c r="P95" s="9"/>
-      <c r="Q95" s="9">
+      <c r="Q95">
         <v>65</v>
       </c>
-      <c r="R95" s="9">
+      <c r="R95">
         <v>5</v>
       </c>
-      <c r="S95" s="9"/>
-      <c r="T95" s="9">
+      <c r="T95">
         <v>90</v>
       </c>
-      <c r="U95" s="9">
-[...13 lines deleted...]
-      <c r="AE95" s="9">
+      <c r="U95">
+        <v>1</v>
+      </c>
+      <c r="AD95">
+        <v>2</v>
+      </c>
+      <c r="AE95">
         <v>3951</v>
       </c>
-      <c r="AF95" s="9">
+      <c r="AF95">
         <v>1180</v>
       </c>
-      <c r="AG95" s="9">
+      <c r="AG95">
         <v>66</v>
       </c>
-      <c r="AH95" s="9"/>
-      <c r="AI95" s="9">
+      <c r="AI95">
         <v>22</v>
       </c>
-      <c r="AJ95" s="9">
-[...2 lines deleted...]
-      <c r="AK95" s="9">
+      <c r="AJ95">
+        <v>1</v>
+      </c>
+      <c r="AK95">
         <v>143</v>
       </c>
-      <c r="AL95" s="9">
+      <c r="AL95">
         <v>49</v>
       </c>
-      <c r="AM95" s="9">
-[...2 lines deleted...]
-      <c r="AN95" s="9">
+      <c r="AM95">
+        <v>1</v>
+      </c>
+      <c r="AN95">
         <v>6</v>
       </c>
-      <c r="AO95" s="9"/>
-      <c r="AP95" s="9">
+      <c r="AP95">
         <v>5613</v>
       </c>
     </row>
     <row r="96" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A96" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B96" s="9">
+      <c r="B96">
         <v>97</v>
       </c>
-      <c r="C96" s="9">
+      <c r="C96">
         <v>29</v>
       </c>
-      <c r="D96" s="9">
+      <c r="D96">
         <v>61</v>
       </c>
-      <c r="E96" s="9">
+      <c r="E96">
         <v>3</v>
       </c>
-      <c r="F96" s="9">
+      <c r="F96">
         <v>5</v>
       </c>
-      <c r="G96" s="9"/>
-      <c r="H96" s="9">
+      <c r="H96">
         <v>21</v>
       </c>
-      <c r="I96" s="9">
+      <c r="I96">
         <v>61</v>
       </c>
-      <c r="J96" s="9">
+      <c r="J96">
         <v>25</v>
       </c>
-      <c r="K96" s="9">
+      <c r="K96">
         <v>7</v>
       </c>
-      <c r="L96" s="9">
+      <c r="L96">
         <v>138</v>
       </c>
-      <c r="M96" s="9">
+      <c r="M96">
         <v>9</v>
       </c>
-      <c r="N96" s="9"/>
-      <c r="O96" s="9">
+      <c r="O96">
         <v>12</v>
       </c>
-      <c r="P96" s="9">
+      <c r="P96">
         <v>14</v>
       </c>
-      <c r="Q96" s="9">
+      <c r="Q96">
         <v>449</v>
       </c>
-      <c r="R96" s="9">
+      <c r="R96">
         <v>65</v>
       </c>
-      <c r="S96" s="9"/>
-      <c r="T96" s="9">
+      <c r="T96">
         <v>226</v>
       </c>
-      <c r="U96" s="9">
+      <c r="U96">
         <v>91</v>
       </c>
-      <c r="V96" s="9">
+      <c r="V96">
         <v>4</v>
       </c>
-      <c r="W96" s="9"/>
-[...6 lines deleted...]
-      <c r="AD96" s="9">
+      <c r="AD96">
         <v>38</v>
       </c>
-      <c r="AE96" s="9">
-[...2 lines deleted...]
-      <c r="AF96" s="9">
+      <c r="AE96">
+        <v>2</v>
+      </c>
+      <c r="AF96">
         <v>61750</v>
       </c>
-      <c r="AG96" s="9">
+      <c r="AG96">
         <v>614</v>
       </c>
-      <c r="AH96" s="9"/>
-      <c r="AI96" s="9">
+      <c r="AI96">
         <v>142</v>
       </c>
-      <c r="AJ96" s="9">
+      <c r="AJ96">
         <v>86</v>
       </c>
-      <c r="AK96" s="9">
+      <c r="AK96">
         <v>460</v>
       </c>
-      <c r="AL96" s="9">
+      <c r="AL96">
         <v>256</v>
       </c>
-      <c r="AM96" s="9">
+      <c r="AM96">
         <v>9</v>
       </c>
-      <c r="AN96" s="9">
+      <c r="AN96">
         <v>9</v>
       </c>
-      <c r="AO96" s="9">
+      <c r="AO96">
         <v>6</v>
       </c>
-      <c r="AP96" s="9">
+      <c r="AP96">
         <v>64689</v>
       </c>
     </row>
     <row r="97" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A97" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B97" s="9">
+      <c r="B97">
         <v>134</v>
       </c>
-      <c r="C97" s="9">
+      <c r="C97">
         <v>22</v>
       </c>
-      <c r="D97" s="9">
+      <c r="D97">
         <v>90</v>
       </c>
-      <c r="E97" s="9">
+      <c r="E97">
         <v>18</v>
       </c>
-      <c r="F97" s="9">
+      <c r="F97">
         <v>13</v>
       </c>
-      <c r="G97" s="9"/>
-      <c r="H97" s="9">
+      <c r="H97">
         <v>22</v>
       </c>
-      <c r="I97" s="9">
+      <c r="I97">
         <v>39</v>
       </c>
-      <c r="J97" s="9">
+      <c r="J97">
         <v>4</v>
       </c>
-      <c r="K97" s="9">
+      <c r="K97">
         <v>5</v>
       </c>
-      <c r="L97" s="9">
+      <c r="L97">
         <v>42</v>
       </c>
-      <c r="M97" s="9">
-[...3 lines deleted...]
-      <c r="O97" s="9">
+      <c r="M97">
+        <v>1</v>
+      </c>
+      <c r="O97">
         <v>33</v>
       </c>
-      <c r="P97" s="9">
+      <c r="P97">
         <v>18</v>
       </c>
-      <c r="Q97" s="9">
+      <c r="Q97">
         <v>547</v>
       </c>
-      <c r="R97" s="9">
+      <c r="R97">
         <v>81</v>
       </c>
-      <c r="S97" s="9"/>
-      <c r="T97" s="9">
+      <c r="T97">
         <v>518</v>
       </c>
-      <c r="U97" s="9">
+      <c r="U97">
         <v>17</v>
       </c>
-      <c r="V97" s="9">
-[...3 lines deleted...]
-      <c r="X97" s="9">
+      <c r="V97">
+        <v>2</v>
+      </c>
+      <c r="X97">
         <v>12</v>
       </c>
-      <c r="Y97" s="9"/>
-[...4 lines deleted...]
-      <c r="AD97" s="9">
+      <c r="AD97">
         <v>44</v>
       </c>
-      <c r="AE97" s="9">
-[...2 lines deleted...]
-      <c r="AF97" s="9">
+      <c r="AE97">
+        <v>2</v>
+      </c>
+      <c r="AF97">
         <v>92686</v>
       </c>
-      <c r="AG97" s="9">
+      <c r="AG97">
         <v>601</v>
       </c>
-      <c r="AH97" s="9">
-[...2 lines deleted...]
-      <c r="AI97" s="9">
+      <c r="AH97">
+        <v>2</v>
+      </c>
+      <c r="AI97">
         <v>218</v>
       </c>
-      <c r="AJ97" s="9">
+      <c r="AJ97">
         <v>412</v>
       </c>
-      <c r="AK97" s="9">
+      <c r="AK97">
         <v>575</v>
       </c>
-      <c r="AL97" s="9">
+      <c r="AL97">
         <v>304</v>
       </c>
-      <c r="AM97" s="9">
+      <c r="AM97">
         <v>19</v>
       </c>
-      <c r="AN97" s="9">
+      <c r="AN97">
         <v>19</v>
       </c>
-      <c r="AO97" s="9">
+      <c r="AO97">
         <v>4</v>
       </c>
-      <c r="AP97" s="9">
+      <c r="AP97">
         <v>96504</v>
       </c>
     </row>
     <row r="98" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A98" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="B98" s="9">
+      <c r="B98">
         <v>9</v>
       </c>
-      <c r="C98" s="9">
+      <c r="C98">
         <v>3</v>
       </c>
-      <c r="D98" s="9">
+      <c r="D98">
         <v>4</v>
       </c>
-      <c r="E98" s="9"/>
-[...1 lines deleted...]
-      <c r="G98" s="9">
+      <c r="G98">
         <v>3</v>
       </c>
-      <c r="H98" s="9"/>
-[...8 lines deleted...]
-      <c r="Q98" s="9">
+      <c r="Q98">
         <v>10</v>
       </c>
-      <c r="R98" s="9"/>
-[...1 lines deleted...]
-      <c r="T98" s="9">
+      <c r="T98">
         <v>7</v>
       </c>
-      <c r="U98" s="9">
+      <c r="U98">
         <v>9</v>
       </c>
-      <c r="V98" s="9"/>
-[...7 lines deleted...]
-      <c r="AD98" s="9">
+      <c r="AD98">
         <v>3</v>
       </c>
-      <c r="AE98" s="9">
+      <c r="AE98">
         <v>678</v>
       </c>
-      <c r="AF98" s="9">
+      <c r="AF98">
         <v>297</v>
       </c>
-      <c r="AG98" s="9">
+      <c r="AG98">
         <v>23</v>
       </c>
-      <c r="AH98" s="9">
+      <c r="AH98">
         <v>17</v>
       </c>
-      <c r="AI98" s="9">
-[...2 lines deleted...]
-      <c r="AJ98" s="9">
+      <c r="AI98">
+        <v>2</v>
+      </c>
+      <c r="AJ98">
         <v>6</v>
       </c>
-      <c r="AK98" s="9">
+      <c r="AK98">
         <v>7</v>
       </c>
-      <c r="AL98" s="9">
+      <c r="AL98">
         <v>10</v>
       </c>
-      <c r="AM98" s="9"/>
-[...4 lines deleted...]
-      <c r="AP98" s="9">
+      <c r="AN98">
+        <v>1</v>
+      </c>
+      <c r="AP98">
         <v>1089</v>
       </c>
     </row>
     <row r="99" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A99" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B99" s="9">
+      <c r="B99">
         <v>26</v>
       </c>
-      <c r="C99" s="9">
+      <c r="C99">
         <v>15</v>
       </c>
-      <c r="D99" s="9">
+      <c r="D99">
         <v>46</v>
       </c>
-      <c r="E99" s="9">
+      <c r="E99">
         <v>14</v>
       </c>
-      <c r="F99" s="9">
+      <c r="F99">
         <v>5</v>
       </c>
-      <c r="G99" s="9"/>
-[...3 lines deleted...]
-      <c r="I99" s="9">
+      <c r="H99">
+        <v>2</v>
+      </c>
+      <c r="I99">
         <v>29</v>
       </c>
-      <c r="J99" s="9">
+      <c r="J99">
         <v>6</v>
       </c>
-      <c r="K99" s="9">
+      <c r="K99">
         <v>5</v>
       </c>
-      <c r="L99" s="9">
+      <c r="L99">
         <v>55</v>
       </c>
-      <c r="M99" s="9"/>
-[...1 lines deleted...]
-      <c r="O99" s="9">
+      <c r="O99">
         <v>15</v>
       </c>
-      <c r="P99" s="9">
+      <c r="P99">
         <v>6</v>
       </c>
-      <c r="Q99" s="9">
+      <c r="Q99">
         <v>338</v>
       </c>
-      <c r="R99" s="9">
+      <c r="R99">
         <v>83</v>
       </c>
-      <c r="S99" s="9"/>
-      <c r="T99" s="9">
+      <c r="T99">
         <v>122</v>
       </c>
-      <c r="U99" s="9">
+      <c r="U99">
         <v>65</v>
       </c>
-      <c r="V99" s="9">
-[...9 lines deleted...]
-      <c r="AD99" s="9">
+      <c r="V99">
+        <v>2</v>
+      </c>
+      <c r="AD99">
         <v>20</v>
       </c>
-      <c r="AE99" s="9"/>
-      <c r="AF99" s="9">
+      <c r="AF99">
         <v>55623</v>
       </c>
-      <c r="AG99" s="9">
+      <c r="AG99">
         <v>262</v>
       </c>
-      <c r="AH99" s="9">
-[...2 lines deleted...]
-      <c r="AI99" s="9">
+      <c r="AH99">
+        <v>1</v>
+      </c>
+      <c r="AI99">
         <v>151</v>
       </c>
-      <c r="AJ99" s="9">
+      <c r="AJ99">
         <v>104</v>
       </c>
-      <c r="AK99" s="9">
+      <c r="AK99">
         <v>246</v>
       </c>
-      <c r="AL99" s="9">
+      <c r="AL99">
         <v>105</v>
       </c>
-      <c r="AM99" s="9">
+      <c r="AM99">
         <v>4</v>
       </c>
-      <c r="AN99" s="9">
+      <c r="AN99">
         <v>16</v>
       </c>
-      <c r="AO99" s="9"/>
-      <c r="AP99" s="9">
+      <c r="AP99">
         <v>57366</v>
       </c>
     </row>
     <row r="100" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A100" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B100" s="9">
+      <c r="B100">
         <v>4</v>
       </c>
-      <c r="C100" s="9"/>
-[...7 lines deleted...]
-      <c r="I100" s="9">
+      <c r="D100">
+        <v>2</v>
+      </c>
+      <c r="I100">
         <v>4</v>
       </c>
-      <c r="J100" s="9">
+      <c r="J100">
         <v>5</v>
       </c>
-      <c r="K100" s="9"/>
-      <c r="L100" s="9">
+      <c r="L100">
         <v>4</v>
       </c>
-      <c r="M100" s="9"/>
-[...2 lines deleted...]
-      <c r="P100" s="9">
+      <c r="P100">
         <v>3</v>
       </c>
-      <c r="Q100" s="9">
+      <c r="Q100">
         <v>18</v>
       </c>
-      <c r="R100" s="9"/>
-[...1 lines deleted...]
-      <c r="T100" s="9">
+      <c r="T100">
         <v>6</v>
       </c>
-      <c r="U100" s="9"/>
-[...10 lines deleted...]
-      <c r="AF100" s="9">
+      <c r="AF100">
         <v>3571</v>
       </c>
-      <c r="AG100" s="9">
+      <c r="AG100">
         <v>8</v>
       </c>
-      <c r="AH100" s="9">
-[...2 lines deleted...]
-      <c r="AI100" s="9">
+      <c r="AH100">
+        <v>1</v>
+      </c>
+      <c r="AI100">
         <v>11</v>
       </c>
-      <c r="AJ100" s="9">
+      <c r="AJ100">
         <v>4</v>
       </c>
-      <c r="AK100" s="9">
+      <c r="AK100">
         <v>10</v>
       </c>
-      <c r="AL100" s="9">
+      <c r="AL100">
         <v>5</v>
       </c>
-      <c r="AM100" s="9"/>
-[...2 lines deleted...]
-      <c r="AP100" s="9">
+      <c r="AP100">
         <v>3656</v>
       </c>
     </row>
     <row r="101" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A101" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B101" s="9">
+      <c r="B101">
         <v>5</v>
       </c>
-      <c r="C101" s="9"/>
-[...30 lines deleted...]
-      <c r="AF101" s="9">
+      <c r="T101">
+        <v>2</v>
+      </c>
+      <c r="AF101">
         <v>284</v>
       </c>
-      <c r="AG101" s="9"/>
-[...1 lines deleted...]
-      <c r="AI101" s="9">
+      <c r="AI101">
         <v>6</v>
       </c>
-      <c r="AJ101" s="9">
+      <c r="AJ101">
         <v>26</v>
       </c>
-      <c r="AK101" s="9"/>
-[...4 lines deleted...]
-      <c r="AP101" s="9">
+      <c r="AP101">
         <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A102" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="B102" s="9">
+      <c r="B102">
         <v>16</v>
       </c>
-      <c r="C102" s="9">
+      <c r="C102">
         <v>4</v>
       </c>
-      <c r="D102" s="9">
+      <c r="D102">
         <v>4</v>
       </c>
-      <c r="E102" s="9"/>
-[...13 lines deleted...]
-      <c r="Q102" s="9">
+      <c r="L102">
+        <v>1</v>
+      </c>
+      <c r="Q102">
         <v>8</v>
       </c>
-      <c r="R102" s="9"/>
-[...1 lines deleted...]
-      <c r="T102" s="9">
+      <c r="T102">
         <v>11</v>
       </c>
-      <c r="U102" s="9"/>
-[...9 lines deleted...]
-      <c r="AE102" s="9">
+      <c r="AE102">
         <v>363</v>
       </c>
-      <c r="AF102" s="9">
+      <c r="AF102">
         <v>118</v>
       </c>
-      <c r="AG102" s="9">
+      <c r="AG102">
         <v>15</v>
       </c>
-      <c r="AH102" s="9">
+      <c r="AH102">
         <v>16</v>
       </c>
-      <c r="AI102" s="9">
+      <c r="AI102">
         <v>11</v>
       </c>
-      <c r="AJ102" s="9">
-[...2 lines deleted...]
-      <c r="AK102" s="9">
+      <c r="AJ102">
+        <v>1</v>
+      </c>
+      <c r="AK102">
         <v>56</v>
       </c>
-      <c r="AL102" s="9">
+      <c r="AL102">
         <v>7</v>
       </c>
-      <c r="AM102" s="9"/>
-      <c r="AN102" s="9">
+      <c r="AN102">
         <v>4</v>
       </c>
-      <c r="AO102" s="9"/>
-      <c r="AP102" s="9">
+      <c r="AP102">
         <v>635</v>
       </c>
     </row>
     <row r="103" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A103" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="B103" s="9">
+      <c r="B103">
         <v>19</v>
       </c>
-      <c r="C103" s="9">
+      <c r="C103">
         <v>14</v>
       </c>
-      <c r="D103" s="9">
-[...21 lines deleted...]
-      <c r="T103" s="9">
+      <c r="D103">
+        <v>1</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="R103">
+        <v>2</v>
+      </c>
+      <c r="T103">
         <v>7</v>
       </c>
-      <c r="U103" s="9"/>
-[...9 lines deleted...]
-      <c r="AE103" s="9">
+      <c r="AE103">
         <v>149</v>
       </c>
-      <c r="AF103" s="9">
+      <c r="AF103">
         <v>303</v>
       </c>
-      <c r="AG103" s="9">
+      <c r="AG103">
         <v>6</v>
       </c>
-      <c r="AH103" s="9">
+      <c r="AH103">
         <v>4</v>
       </c>
-      <c r="AI103" s="9">
-[...2 lines deleted...]
-      <c r="AJ103" s="9">
+      <c r="AI103">
+        <v>1</v>
+      </c>
+      <c r="AJ103">
         <v>32</v>
       </c>
-      <c r="AK103" s="9">
+      <c r="AK103">
         <v>5</v>
       </c>
-      <c r="AL103" s="9">
-[...5 lines deleted...]
-      <c r="AP103" s="9">
+      <c r="AL103">
+        <v>1</v>
+      </c>
+      <c r="AP103">
         <v>545</v>
       </c>
     </row>
     <row r="104" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A104" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B104" s="9">
+      <c r="B104">
         <v>25</v>
       </c>
-      <c r="C104" s="9"/>
-[...19 lines deleted...]
-      <c r="Q104" s="9">
+      <c r="D104">
+        <v>1</v>
+      </c>
+      <c r="H104">
+        <v>2</v>
+      </c>
+      <c r="P104">
+        <v>2</v>
+      </c>
+      <c r="Q104">
         <v>62</v>
       </c>
-      <c r="R104" s="9"/>
-[...1 lines deleted...]
-      <c r="T104" s="9">
+      <c r="T104">
         <v>30</v>
       </c>
-      <c r="U104" s="9"/>
-[...8 lines deleted...]
-      <c r="AD104" s="9">
+      <c r="AD104">
         <v>4</v>
       </c>
-      <c r="AE104" s="9">
+      <c r="AE104">
         <v>4</v>
       </c>
-      <c r="AF104" s="9">
+      <c r="AF104">
         <v>5597</v>
       </c>
-      <c r="AG104" s="9">
+      <c r="AG104">
         <v>65</v>
       </c>
-      <c r="AH104" s="9"/>
-      <c r="AI104" s="9">
+      <c r="AI104">
         <v>15</v>
       </c>
-      <c r="AJ104" s="9">
+      <c r="AJ104">
         <v>42</v>
       </c>
-      <c r="AK104" s="9">
+      <c r="AK104">
         <v>36</v>
       </c>
-      <c r="AL104" s="9">
+      <c r="AL104">
         <v>25</v>
       </c>
-      <c r="AM104" s="9">
+      <c r="AM104">
         <v>6</v>
       </c>
-      <c r="AN104" s="9">
+      <c r="AN104">
         <v>5</v>
       </c>
-      <c r="AO104" s="9"/>
-      <c r="AP104" s="9">
+      <c r="AP104">
         <v>5921</v>
       </c>
     </row>
     <row r="105" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A105" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B105" s="9">
+      <c r="B105">
         <v>80</v>
       </c>
-      <c r="C105" s="9">
+      <c r="C105">
         <v>5</v>
       </c>
-      <c r="D105" s="9">
+      <c r="D105">
         <v>12</v>
       </c>
-      <c r="E105" s="9"/>
-[...2 lines deleted...]
-      <c r="H105" s="9">
+      <c r="H105">
         <v>10</v>
       </c>
-      <c r="I105" s="9">
+      <c r="I105">
         <v>8</v>
       </c>
-      <c r="J105" s="9"/>
-[...8 lines deleted...]
-      <c r="Q105" s="9">
+      <c r="L105">
+        <v>1</v>
+      </c>
+      <c r="Q105">
         <v>116</v>
       </c>
-      <c r="R105" s="9">
-[...3 lines deleted...]
-      <c r="T105" s="9">
+      <c r="R105">
+        <v>1</v>
+      </c>
+      <c r="T105">
         <v>47</v>
       </c>
-      <c r="U105" s="9"/>
-[...12 lines deleted...]
-      <c r="AF105" s="9">
+      <c r="AD105">
+        <v>1</v>
+      </c>
+      <c r="AF105">
         <v>13388</v>
       </c>
-      <c r="AG105" s="9">
+      <c r="AG105">
         <v>97</v>
       </c>
-      <c r="AH105" s="9"/>
-      <c r="AI105" s="9">
+      <c r="AI105">
         <v>34</v>
       </c>
-      <c r="AJ105" s="9">
+      <c r="AJ105">
         <v>62</v>
       </c>
-      <c r="AK105" s="9">
+      <c r="AK105">
         <v>83</v>
       </c>
-      <c r="AL105" s="9">
+      <c r="AL105">
         <v>49</v>
       </c>
-      <c r="AM105" s="9">
+      <c r="AM105">
         <v>4</v>
       </c>
-      <c r="AN105" s="9">
+      <c r="AN105">
         <v>11</v>
       </c>
-      <c r="AO105" s="9"/>
-      <c r="AP105" s="9">
+      <c r="AP105">
         <v>14009</v>
       </c>
     </row>
     <row r="106" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A106" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="B106" s="9"/>
-[...17 lines deleted...]
-      <c r="R106" s="9">
+      <c r="L106">
+        <v>1</v>
+      </c>
+      <c r="R106">
         <v>7</v>
       </c>
-      <c r="S106" s="9"/>
-      <c r="T106" s="9">
+      <c r="T106">
         <v>3</v>
       </c>
-      <c r="U106" s="9"/>
-[...10 lines deleted...]
-      <c r="AF106" s="9">
+      <c r="AF106">
         <v>329</v>
       </c>
-      <c r="AG106" s="9">
+      <c r="AG106">
         <v>5</v>
       </c>
-      <c r="AH106" s="9"/>
-      <c r="AI106" s="9">
+      <c r="AI106">
         <v>6</v>
       </c>
-      <c r="AJ106" s="9"/>
-      <c r="AK106" s="9">
+      <c r="AK106">
         <v>8</v>
       </c>
-      <c r="AL106" s="9">
-[...5 lines deleted...]
-      <c r="AP106" s="9">
+      <c r="AL106">
+        <v>2</v>
+      </c>
+      <c r="AP106">
         <v>361</v>
       </c>
     </row>
     <row r="107" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A107" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B107" s="9">
+      <c r="B107">
         <v>57</v>
       </c>
-      <c r="C107" s="9">
+      <c r="C107">
         <v>30</v>
       </c>
-      <c r="D107" s="9">
+      <c r="D107">
         <v>30</v>
       </c>
-      <c r="E107" s="9">
+      <c r="E107">
         <v>4</v>
       </c>
-      <c r="F107" s="9">
+      <c r="F107">
         <v>4</v>
       </c>
-      <c r="G107" s="9"/>
-      <c r="H107" s="9">
+      <c r="H107">
         <v>8</v>
       </c>
-      <c r="I107" s="9">
+      <c r="I107">
         <v>19</v>
       </c>
-      <c r="J107" s="9">
+      <c r="J107">
         <v>7</v>
       </c>
-      <c r="K107" s="9"/>
-      <c r="L107" s="9">
+      <c r="L107">
         <v>33</v>
       </c>
-      <c r="M107" s="9"/>
-[...1 lines deleted...]
-      <c r="O107" s="9">
+      <c r="O107">
         <v>7</v>
       </c>
-      <c r="P107" s="9">
+      <c r="P107">
         <v>16</v>
       </c>
-      <c r="Q107" s="9">
+      <c r="Q107">
         <v>219</v>
       </c>
-      <c r="R107" s="9">
+      <c r="R107">
         <v>20</v>
       </c>
-      <c r="S107" s="9"/>
-      <c r="T107" s="9">
+      <c r="T107">
         <v>36</v>
       </c>
-      <c r="U107" s="9">
-[...12 lines deleted...]
-      <c r="AD107" s="9">
+      <c r="U107">
+        <v>1</v>
+      </c>
+      <c r="V107">
+        <v>1</v>
+      </c>
+      <c r="AD107">
         <v>15</v>
       </c>
-      <c r="AE107" s="9">
-[...2 lines deleted...]
-      <c r="AF107" s="9">
+      <c r="AE107">
+        <v>1</v>
+      </c>
+      <c r="AF107">
         <v>29561</v>
       </c>
-      <c r="AG107" s="9">
+      <c r="AG107">
         <v>185</v>
       </c>
-      <c r="AH107" s="9">
-[...2 lines deleted...]
-      <c r="AI107" s="9">
+      <c r="AH107">
+        <v>2</v>
+      </c>
+      <c r="AI107">
         <v>91</v>
       </c>
-      <c r="AJ107" s="9">
+      <c r="AJ107">
         <v>47</v>
       </c>
-      <c r="AK107" s="9">
+      <c r="AK107">
         <v>889</v>
       </c>
-      <c r="AL107" s="9">
+      <c r="AL107">
         <v>186</v>
       </c>
-      <c r="AM107" s="9">
+      <c r="AM107">
         <v>32</v>
       </c>
-      <c r="AN107" s="9">
+      <c r="AN107">
         <v>112</v>
       </c>
-      <c r="AO107" s="9">
+      <c r="AO107">
         <v>6</v>
       </c>
-      <c r="AP107" s="9">
+      <c r="AP107">
         <v>31619</v>
       </c>
     </row>
     <row r="108" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A108" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="B108" s="9">
+      <c r="B108">
         <v>90</v>
       </c>
-      <c r="C108" s="9">
-[...2 lines deleted...]
-      <c r="D108" s="9">
+      <c r="C108">
+        <v>2</v>
+      </c>
+      <c r="D108">
         <v>5</v>
       </c>
-      <c r="E108" s="9"/>
-[...4 lines deleted...]
-      <c r="J108" s="9">
+      <c r="J108">
         <v>8</v>
       </c>
-      <c r="K108" s="9"/>
-      <c r="L108" s="9">
+      <c r="L108">
         <v>6</v>
       </c>
-      <c r="M108" s="9"/>
-[...3 lines deleted...]
-      <c r="Q108" s="9">
+      <c r="Q108">
         <v>31</v>
       </c>
-      <c r="R108" s="9"/>
-[...1 lines deleted...]
-      <c r="T108" s="9">
+      <c r="T108">
         <v>16</v>
       </c>
-      <c r="U108" s="9"/>
-[...8 lines deleted...]
-      <c r="AD108" s="9">
+      <c r="AD108">
         <v>13</v>
       </c>
-      <c r="AE108" s="9"/>
-      <c r="AF108" s="9">
+      <c r="AF108">
         <v>5958</v>
       </c>
-      <c r="AG108" s="9">
+      <c r="AG108">
         <v>65</v>
       </c>
-      <c r="AH108" s="9"/>
-      <c r="AI108" s="9">
+      <c r="AI108">
         <v>6</v>
       </c>
-      <c r="AJ108" s="9">
+      <c r="AJ108">
         <v>64</v>
       </c>
-      <c r="AK108" s="9">
+      <c r="AK108">
         <v>14</v>
       </c>
-      <c r="AL108" s="9">
+      <c r="AL108">
         <v>5</v>
       </c>
-      <c r="AM108" s="9"/>
-[...2 lines deleted...]
-      <c r="AP108" s="9">
+      <c r="AP108">
         <v>6283</v>
       </c>
     </row>
     <row r="109" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A109" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="B109" s="9">
+      <c r="B109">
         <v>306</v>
       </c>
-      <c r="C109" s="9">
+      <c r="C109">
         <v>259</v>
       </c>
-      <c r="D109" s="9">
+      <c r="D109">
         <v>132</v>
       </c>
-      <c r="E109" s="9">
+      <c r="E109">
         <v>56</v>
       </c>
-      <c r="F109" s="9">
-[...2 lines deleted...]
-      <c r="G109" s="9">
+      <c r="F109">
+        <v>1</v>
+      </c>
+      <c r="G109">
         <v>10</v>
       </c>
-      <c r="H109" s="9">
+      <c r="H109">
         <v>29</v>
       </c>
-      <c r="I109" s="9">
+      <c r="I109">
         <v>180</v>
       </c>
-      <c r="J109" s="9">
+      <c r="J109">
         <v>23</v>
       </c>
-      <c r="K109" s="9">
+      <c r="K109">
         <v>9</v>
       </c>
-      <c r="L109" s="9">
+      <c r="L109">
         <v>330</v>
       </c>
-      <c r="M109" s="9">
-[...3 lines deleted...]
-      <c r="O109" s="9">
+      <c r="M109">
+        <v>2</v>
+      </c>
+      <c r="O109">
         <v>21</v>
       </c>
-      <c r="P109" s="9">
+      <c r="P109">
         <v>30</v>
       </c>
-      <c r="Q109" s="9">
+      <c r="Q109">
         <v>2319</v>
       </c>
-      <c r="R109" s="9">
+      <c r="R109">
         <v>51</v>
       </c>
-      <c r="S109" s="9"/>
-      <c r="T109" s="9">
+      <c r="T109">
         <v>525</v>
       </c>
-      <c r="U109" s="9">
+      <c r="U109">
         <v>102</v>
       </c>
-      <c r="V109" s="9">
+      <c r="V109">
         <v>10</v>
       </c>
-      <c r="W109" s="9"/>
-[...6 lines deleted...]
-      <c r="AD109" s="9">
+      <c r="AD109">
         <v>34</v>
       </c>
-      <c r="AE109" s="9">
+      <c r="AE109">
         <v>113638</v>
       </c>
-      <c r="AF109" s="9">
+      <c r="AF109">
         <v>61254</v>
       </c>
-      <c r="AG109" s="9">
+      <c r="AG109">
         <v>1783</v>
       </c>
-      <c r="AH109" s="9"/>
-      <c r="AI109" s="9">
+      <c r="AI109">
         <v>1234</v>
       </c>
-      <c r="AJ109" s="9">
+      <c r="AJ109">
         <v>136</v>
       </c>
-      <c r="AK109" s="9">
+      <c r="AK109">
         <v>4336</v>
       </c>
-      <c r="AL109" s="9">
+      <c r="AL109">
         <v>951</v>
       </c>
-      <c r="AM109" s="9">
+      <c r="AM109">
         <v>241</v>
       </c>
-      <c r="AN109" s="9">
+      <c r="AN109">
         <v>421</v>
       </c>
-      <c r="AO109" s="9">
+      <c r="AO109">
         <v>8</v>
       </c>
-      <c r="AP109" s="9">
+      <c r="AP109">
         <v>188431</v>
       </c>
     </row>
     <row r="110" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A110" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B110" s="9">
+      <c r="B110">
         <v>2355</v>
       </c>
-      <c r="C110" s="9">
+      <c r="C110">
         <v>3849</v>
       </c>
-      <c r="D110" s="9">
+      <c r="D110">
         <v>401</v>
       </c>
-      <c r="E110" s="9">
+      <c r="E110">
         <v>11</v>
       </c>
-      <c r="F110" s="9">
+      <c r="F110">
         <v>86</v>
       </c>
-      <c r="G110" s="9">
-[...2 lines deleted...]
-      <c r="H110" s="9">
+      <c r="G110">
+        <v>1</v>
+      </c>
+      <c r="H110">
         <v>163</v>
       </c>
-      <c r="I110" s="9">
+      <c r="I110">
         <v>150</v>
       </c>
-      <c r="J110" s="9">
+      <c r="J110">
         <v>7</v>
       </c>
-      <c r="K110" s="9">
+      <c r="K110">
         <v>9</v>
       </c>
-      <c r="L110" s="9">
+      <c r="L110">
         <v>271</v>
       </c>
-      <c r="M110" s="9"/>
-[...1 lines deleted...]
-      <c r="O110" s="9">
+      <c r="O110">
         <v>56</v>
       </c>
-      <c r="P110" s="9">
+      <c r="P110">
         <v>774</v>
       </c>
-      <c r="Q110" s="9">
+      <c r="Q110">
         <v>2793</v>
       </c>
-      <c r="R110" s="9">
+      <c r="R110">
         <v>79</v>
       </c>
-      <c r="S110" s="9"/>
-      <c r="T110" s="9">
+      <c r="T110">
         <v>487</v>
       </c>
-      <c r="U110" s="9">
+      <c r="U110">
         <v>473</v>
       </c>
-      <c r="V110" s="9">
+      <c r="V110">
         <v>13</v>
       </c>
-      <c r="W110" s="9"/>
-      <c r="X110" s="9">
+      <c r="X110">
         <v>246</v>
       </c>
-      <c r="Y110" s="9">
+      <c r="Y110">
         <v>7</v>
       </c>
-      <c r="Z110" s="9"/>
-[...3 lines deleted...]
-      <c r="AD110" s="9">
+      <c r="AD110">
         <v>127</v>
       </c>
-      <c r="AE110" s="9">
+      <c r="AE110">
         <v>35367</v>
       </c>
-      <c r="AF110" s="9">
+      <c r="AF110">
         <v>17499</v>
       </c>
-      <c r="AG110" s="9">
+      <c r="AG110">
         <v>2884</v>
       </c>
-      <c r="AH110" s="9">
+      <c r="AH110">
         <v>2319</v>
       </c>
-      <c r="AI110" s="9">
+      <c r="AI110">
         <v>1758</v>
       </c>
-      <c r="AJ110" s="9">
+      <c r="AJ110">
         <v>1134</v>
       </c>
-      <c r="AK110" s="9">
+      <c r="AK110">
         <v>3446</v>
       </c>
-      <c r="AL110" s="9">
+      <c r="AL110">
         <v>1540</v>
       </c>
-      <c r="AM110" s="9">
+      <c r="AM110">
         <v>303</v>
       </c>
-      <c r="AN110" s="9">
+      <c r="AN110">
         <v>490</v>
       </c>
-      <c r="AO110" s="9">
+      <c r="AO110">
         <v>13</v>
       </c>
-      <c r="AP110" s="9">
+      <c r="AP110">
         <v>79111</v>
       </c>
     </row>
     <row r="111" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A111" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="B111" s="9">
+      <c r="B111">
         <v>23</v>
       </c>
-      <c r="C111" s="9">
+      <c r="C111">
         <v>35</v>
       </c>
-      <c r="D111" s="9">
+      <c r="D111">
         <v>10</v>
       </c>
-      <c r="E111" s="9"/>
-[...21 lines deleted...]
-      <c r="Q111" s="9">
+      <c r="F111">
+        <v>1</v>
+      </c>
+      <c r="H111">
+        <v>2</v>
+      </c>
+      <c r="I111">
+        <v>1</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="P111">
+        <v>2</v>
+      </c>
+      <c r="Q111">
         <v>58</v>
       </c>
-      <c r="R111" s="9">
+      <c r="R111">
         <v>4</v>
       </c>
-      <c r="S111" s="9"/>
-      <c r="T111" s="9">
+      <c r="T111">
         <v>4</v>
       </c>
-      <c r="U111" s="9"/>
-[...8 lines deleted...]
-      <c r="AD111" s="9">
+      <c r="AD111">
         <v>7</v>
       </c>
-      <c r="AE111" s="9">
+      <c r="AE111">
         <v>1334</v>
       </c>
-      <c r="AF111" s="9">
+      <c r="AF111">
         <v>417</v>
       </c>
-      <c r="AG111" s="9">
+      <c r="AG111">
         <v>76</v>
       </c>
-      <c r="AH111" s="9">
+      <c r="AH111">
         <v>15</v>
       </c>
-      <c r="AI111" s="9">
+      <c r="AI111">
         <v>20</v>
       </c>
-      <c r="AJ111" s="9">
+      <c r="AJ111">
         <v>21</v>
       </c>
-      <c r="AK111" s="9">
+      <c r="AK111">
         <v>70</v>
       </c>
-      <c r="AL111" s="9">
+      <c r="AL111">
         <v>26</v>
       </c>
-      <c r="AM111" s="9">
+      <c r="AM111">
         <v>4</v>
       </c>
-      <c r="AN111" s="9">
+      <c r="AN111">
         <v>6</v>
       </c>
-      <c r="AO111" s="9"/>
-      <c r="AP111" s="9">
+      <c r="AP111">
         <v>2137</v>
       </c>
     </row>
     <row r="112" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A112" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B112" s="9">
+      <c r="B112">
         <v>86</v>
       </c>
-      <c r="C112" s="9">
+      <c r="C112">
         <v>149</v>
       </c>
-      <c r="D112" s="9">
-[...3 lines deleted...]
-      <c r="F112" s="9">
+      <c r="D112">
+        <v>2</v>
+      </c>
+      <c r="F112">
         <v>5</v>
       </c>
-      <c r="G112" s="9"/>
-[...9 lines deleted...]
-      <c r="Q112" s="9">
+      <c r="Q112">
         <v>8</v>
       </c>
-      <c r="R112" s="9"/>
-[...14 lines deleted...]
-      <c r="AE112" s="9">
+      <c r="T112">
+        <v>1</v>
+      </c>
+      <c r="AE112">
         <v>169</v>
       </c>
-      <c r="AF112" s="9">
+      <c r="AF112">
         <v>102</v>
       </c>
-      <c r="AG112" s="9">
+      <c r="AG112">
         <v>19</v>
       </c>
-      <c r="AH112" s="9">
+      <c r="AH112">
         <v>53</v>
       </c>
-      <c r="AI112" s="9">
+      <c r="AI112">
         <v>3</v>
       </c>
-      <c r="AJ112" s="9">
-[...3 lines deleted...]
-      <c r="AL112" s="9">
+      <c r="AJ112">
+        <v>1</v>
+      </c>
+      <c r="AL112">
         <v>12</v>
       </c>
-      <c r="AM112" s="9"/>
-[...2 lines deleted...]
-      <c r="AP112" s="9">
+      <c r="AP112">
         <v>610</v>
       </c>
     </row>
     <row r="113" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A113" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B113" s="9">
+      <c r="B113">
         <v>54</v>
       </c>
-      <c r="C113" s="9">
+      <c r="C113">
         <v>131</v>
       </c>
-      <c r="D113" s="9">
+      <c r="D113">
         <v>14</v>
       </c>
-      <c r="E113" s="9"/>
-[...5 lines deleted...]
-      <c r="I113" s="9">
+      <c r="H113">
+        <v>2</v>
+      </c>
+      <c r="I113">
         <v>4</v>
       </c>
-      <c r="J113" s="9"/>
-[...3 lines deleted...]
-      <c r="L113" s="9">
+      <c r="K113">
+        <v>1</v>
+      </c>
+      <c r="L113">
         <v>14</v>
       </c>
-      <c r="M113" s="9"/>
-[...4 lines deleted...]
-      <c r="P113" s="9">
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="P113">
         <v>15</v>
       </c>
-      <c r="Q113" s="9">
+      <c r="Q113">
         <v>96</v>
       </c>
-      <c r="R113" s="9"/>
-[...1 lines deleted...]
-      <c r="T113" s="9">
+      <c r="T113">
         <v>17</v>
       </c>
-      <c r="U113" s="9">
+      <c r="U113">
         <v>5</v>
       </c>
-      <c r="V113" s="9"/>
-[...8 lines deleted...]
-      <c r="AE113" s="9">
+      <c r="AE113">
         <v>445</v>
       </c>
-      <c r="AF113" s="9">
+      <c r="AF113">
         <v>327</v>
       </c>
-      <c r="AG113" s="9">
+      <c r="AG113">
         <v>78</v>
       </c>
-      <c r="AH113" s="9">
+      <c r="AH113">
         <v>50</v>
       </c>
-      <c r="AI113" s="9">
+      <c r="AI113">
         <v>44</v>
       </c>
-      <c r="AJ113" s="9">
+      <c r="AJ113">
         <v>17</v>
       </c>
-      <c r="AK113" s="9">
+      <c r="AK113">
         <v>94</v>
       </c>
-      <c r="AL113" s="9">
+      <c r="AL113">
         <v>70</v>
       </c>
-      <c r="AM113" s="9">
+      <c r="AM113">
         <v>4</v>
       </c>
-      <c r="AN113" s="9">
+      <c r="AN113">
         <v>32</v>
       </c>
-      <c r="AO113" s="9"/>
-      <c r="AP113" s="9">
+      <c r="AP113">
         <v>1515</v>
       </c>
     </row>
     <row r="114" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A114" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B114" s="9">
+      <c r="B114">
         <v>99</v>
       </c>
-      <c r="C114" s="9">
+      <c r="C114">
         <v>89</v>
       </c>
-      <c r="D114" s="9">
+      <c r="D114">
         <v>113</v>
       </c>
-      <c r="E114" s="9">
-[...2 lines deleted...]
-      <c r="F114" s="9">
+      <c r="E114">
+        <v>2</v>
+      </c>
+      <c r="F114">
         <v>8</v>
       </c>
-      <c r="G114" s="9">
-[...2 lines deleted...]
-      <c r="H114" s="9">
+      <c r="G114">
+        <v>1</v>
+      </c>
+      <c r="H114">
         <v>69</v>
       </c>
-      <c r="I114" s="9">
+      <c r="I114">
         <v>36</v>
       </c>
-      <c r="J114" s="9"/>
-[...3 lines deleted...]
-      <c r="L114" s="9">
+      <c r="K114">
+        <v>1</v>
+      </c>
+      <c r="L114">
         <v>95</v>
       </c>
-      <c r="M114" s="9"/>
-[...1 lines deleted...]
-      <c r="O114" s="9">
+      <c r="O114">
         <v>13</v>
       </c>
-      <c r="P114" s="9">
+      <c r="P114">
         <v>7</v>
       </c>
-      <c r="Q114" s="9">
+      <c r="Q114">
         <v>419</v>
       </c>
-      <c r="R114" s="9">
+      <c r="R114">
         <v>19</v>
       </c>
-      <c r="S114" s="9"/>
-      <c r="T114" s="9">
+      <c r="T114">
         <v>26</v>
       </c>
-      <c r="U114" s="9">
+      <c r="U114">
         <v>25</v>
       </c>
-      <c r="V114" s="9">
-[...9 lines deleted...]
-      <c r="AD114" s="9">
+      <c r="V114">
+        <v>1</v>
+      </c>
+      <c r="AD114">
         <v>54</v>
       </c>
-      <c r="AE114" s="9">
+      <c r="AE114">
         <v>5761</v>
       </c>
-      <c r="AF114" s="9">
+      <c r="AF114">
         <v>1468</v>
       </c>
-      <c r="AG114" s="9">
+      <c r="AG114">
         <v>366</v>
       </c>
-      <c r="AH114" s="9">
+      <c r="AH114">
         <v>395</v>
       </c>
-      <c r="AI114" s="9">
+      <c r="AI114">
         <v>506</v>
       </c>
-      <c r="AJ114" s="9">
+      <c r="AJ114">
         <v>44</v>
       </c>
-      <c r="AK114" s="9">
+      <c r="AK114">
         <v>415</v>
       </c>
-      <c r="AL114" s="9">
+      <c r="AL114">
         <v>137</v>
       </c>
-      <c r="AM114" s="9">
+      <c r="AM114">
         <v>20</v>
       </c>
-      <c r="AN114" s="9">
+      <c r="AN114">
         <v>38</v>
       </c>
-      <c r="AO114" s="9">
+      <c r="AO114">
         <v>4</v>
       </c>
-      <c r="AP114" s="9">
+      <c r="AP114">
         <v>10231</v>
       </c>
     </row>
     <row r="115" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A115" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="B115" s="9">
+      <c r="B115">
         <v>66</v>
       </c>
-      <c r="C115" s="9">
+      <c r="C115">
         <v>110</v>
       </c>
-      <c r="D115" s="9"/>
-[...11 lines deleted...]
-      <c r="P115" s="9">
+      <c r="P115">
         <v>3</v>
       </c>
-      <c r="Q115" s="9"/>
-[...13 lines deleted...]
-      <c r="AE115" s="9">
+      <c r="AE115">
         <v>57</v>
       </c>
-      <c r="AF115" s="9">
+      <c r="AF115">
         <v>29</v>
       </c>
-      <c r="AG115" s="9">
+      <c r="AG115">
         <v>6</v>
       </c>
-      <c r="AH115" s="9">
-[...15 lines deleted...]
-      <c r="AP115" s="9">
+      <c r="AH115">
+        <v>2</v>
+      </c>
+      <c r="AJ115">
+        <v>1</v>
+      </c>
+      <c r="AK115">
+        <v>1</v>
+      </c>
+      <c r="AL115">
+        <v>2</v>
+      </c>
+      <c r="AP115">
         <v>277</v>
       </c>
     </row>
     <row r="116" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A116" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="B116" s="9">
+      <c r="B116">
         <v>30</v>
       </c>
-      <c r="C116" s="9">
+      <c r="C116">
         <v>32</v>
       </c>
-      <c r="D116" s="9">
+      <c r="D116">
         <v>19</v>
       </c>
-      <c r="E116" s="9"/>
-[...2 lines deleted...]
-      <c r="H116" s="9">
+      <c r="H116">
         <v>6</v>
       </c>
-      <c r="I116" s="9">
-[...11 lines deleted...]
-      <c r="Q116" s="9">
+      <c r="I116">
+        <v>1</v>
+      </c>
+      <c r="P116">
+        <v>2</v>
+      </c>
+      <c r="Q116">
         <v>32</v>
       </c>
-      <c r="R116" s="9">
+      <c r="R116">
         <v>7</v>
       </c>
-      <c r="S116" s="9"/>
-      <c r="T116" s="9">
+      <c r="T116">
         <v>32</v>
       </c>
-      <c r="U116" s="9">
-[...10 lines deleted...]
-      <c r="AD116" s="9">
+      <c r="U116">
+        <v>1</v>
+      </c>
+      <c r="AD116">
         <v>3</v>
       </c>
-      <c r="AE116" s="9">
+      <c r="AE116">
         <v>1582</v>
       </c>
-      <c r="AF116" s="9">
+      <c r="AF116">
         <v>131</v>
       </c>
-      <c r="AG116" s="9">
+      <c r="AG116">
         <v>80</v>
       </c>
-      <c r="AH116" s="9">
+      <c r="AH116">
         <v>118</v>
       </c>
-      <c r="AI116" s="9">
+      <c r="AI116">
         <v>35</v>
       </c>
-      <c r="AJ116" s="9">
+      <c r="AJ116">
         <v>13</v>
       </c>
-      <c r="AK116" s="9">
+      <c r="AK116">
         <v>62</v>
       </c>
-      <c r="AL116" s="9">
+      <c r="AL116">
         <v>16</v>
       </c>
-      <c r="AM116" s="9">
+      <c r="AM116">
         <v>4</v>
       </c>
-      <c r="AN116" s="9">
+      <c r="AN116">
         <v>19</v>
       </c>
-      <c r="AO116" s="9"/>
-      <c r="AP116" s="9">
+      <c r="AP116">
         <v>2225</v>
       </c>
     </row>
     <row r="117" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A117" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B117" s="9">
-[...32 lines deleted...]
-      <c r="AE117" s="9">
+      <c r="B117">
+        <v>1</v>
+      </c>
+      <c r="Q117">
+        <v>1</v>
+      </c>
+      <c r="AE117">
         <v>44</v>
       </c>
-      <c r="AF117" s="9">
+      <c r="AF117">
         <v>22</v>
       </c>
-      <c r="AG117" s="9">
+      <c r="AG117">
         <v>4</v>
       </c>
-      <c r="AH117" s="9">
+      <c r="AH117">
         <v>5</v>
       </c>
-      <c r="AI117" s="9"/>
-[...3 lines deleted...]
-      <c r="AK117" s="9">
+      <c r="AJ117">
+        <v>2</v>
+      </c>
+      <c r="AK117">
         <v>10</v>
       </c>
-      <c r="AL117" s="9"/>
-[...5 lines deleted...]
-      <c r="AP117" s="9">
+      <c r="AN117">
+        <v>1</v>
+      </c>
+      <c r="AP117">
         <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A118" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="B118" s="9">
+      <c r="B118">
         <v>87</v>
       </c>
-      <c r="C118" s="9">
+      <c r="C118">
         <v>158</v>
       </c>
-      <c r="D118" s="9">
+      <c r="D118">
         <v>17</v>
       </c>
-      <c r="E118" s="9"/>
-      <c r="F118" s="9">
+      <c r="F118">
         <v>6</v>
       </c>
-      <c r="G118" s="9"/>
-      <c r="H118" s="9">
+      <c r="H118">
         <v>4</v>
       </c>
-      <c r="I118" s="9">
+      <c r="I118">
         <v>3</v>
       </c>
-      <c r="J118" s="9"/>
-[...1 lines deleted...]
-      <c r="L118" s="9">
+      <c r="L118">
         <v>6</v>
       </c>
-      <c r="M118" s="9"/>
-[...4 lines deleted...]
-      <c r="P118" s="9">
+      <c r="O118">
+        <v>2</v>
+      </c>
+      <c r="P118">
         <v>44</v>
       </c>
-      <c r="Q118" s="9">
+      <c r="Q118">
         <v>133</v>
       </c>
-      <c r="R118" s="9">
-[...3 lines deleted...]
-      <c r="T118" s="9">
+      <c r="R118">
+        <v>2</v>
+      </c>
+      <c r="T118">
         <v>16</v>
       </c>
-      <c r="U118" s="9">
+      <c r="U118">
         <v>3</v>
       </c>
-      <c r="V118" s="9"/>
-[...2 lines deleted...]
-      <c r="Y118" s="9">
+      <c r="Y118">
         <v>4</v>
       </c>
-      <c r="Z118" s="9"/>
-[...4 lines deleted...]
-      <c r="AE118" s="9">
+      <c r="AE118">
         <v>1416</v>
       </c>
-      <c r="AF118" s="9">
+      <c r="AF118">
         <v>466</v>
       </c>
-      <c r="AG118" s="9">
+      <c r="AG118">
         <v>206</v>
       </c>
-      <c r="AH118" s="9">
+      <c r="AH118">
         <v>71</v>
       </c>
-      <c r="AI118" s="9">
+      <c r="AI118">
         <v>130</v>
       </c>
-      <c r="AJ118" s="9">
+      <c r="AJ118">
         <v>19</v>
       </c>
-      <c r="AK118" s="9">
+      <c r="AK118">
         <v>514</v>
       </c>
-      <c r="AL118" s="9">
+      <c r="AL118">
         <v>135</v>
       </c>
-      <c r="AM118" s="9">
+      <c r="AM118">
         <v>61</v>
       </c>
-      <c r="AN118" s="9">
+      <c r="AN118">
         <v>70</v>
       </c>
-      <c r="AO118" s="9">
-[...2 lines deleted...]
-      <c r="AP118" s="9">
+      <c r="AO118">
+        <v>1</v>
+      </c>
+      <c r="AP118">
         <v>3574</v>
       </c>
     </row>
     <row r="119" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A119" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="B119" s="9">
+      <c r="B119">
         <v>8</v>
       </c>
-      <c r="C119" s="9">
+      <c r="C119">
         <v>15</v>
       </c>
-      <c r="D119" s="9">
+      <c r="D119">
         <v>13</v>
       </c>
-      <c r="E119" s="9"/>
-[...29 lines deleted...]
-      <c r="AE119" s="9">
+      <c r="Q119">
+        <v>2</v>
+      </c>
+      <c r="T119">
+        <v>1</v>
+      </c>
+      <c r="AE119">
         <v>37</v>
       </c>
-      <c r="AF119" s="9">
-[...5 lines deleted...]
-      <c r="AH119" s="9">
+      <c r="AF119">
+        <v>1</v>
+      </c>
+      <c r="AG119">
+        <v>2</v>
+      </c>
+      <c r="AH119">
         <v>8</v>
       </c>
-      <c r="AI119" s="9"/>
-[...8 lines deleted...]
-      <c r="AP119" s="9">
+      <c r="AM119">
+        <v>1</v>
+      </c>
+      <c r="AP119">
         <v>88</v>
       </c>
     </row>
     <row r="120" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A120" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B120" s="9">
+      <c r="B120">
         <v>38</v>
       </c>
-      <c r="C120" s="9">
+      <c r="C120">
         <v>87</v>
       </c>
-      <c r="D120" s="9"/>
-[...12 lines deleted...]
-      <c r="Q120" s="9">
+      <c r="Q120">
         <v>3</v>
       </c>
-      <c r="R120" s="9"/>
-[...12 lines deleted...]
-      <c r="AE120" s="9">
+      <c r="AE120">
         <v>153</v>
       </c>
-      <c r="AF120" s="9">
+      <c r="AF120">
         <v>24</v>
       </c>
-      <c r="AG120" s="9">
+      <c r="AG120">
         <v>9</v>
       </c>
-      <c r="AH120" s="9">
+      <c r="AH120">
         <v>17</v>
       </c>
-      <c r="AI120" s="9"/>
-[...8 lines deleted...]
-      <c r="AP120" s="9">
+      <c r="AJ120">
+        <v>1</v>
+      </c>
+      <c r="AP120">
         <v>332</v>
       </c>
     </row>
     <row r="121" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A121" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B121" s="9">
+      <c r="B121">
         <v>38</v>
       </c>
-      <c r="C121" s="9">
+      <c r="C121">
         <v>77</v>
       </c>
-      <c r="D121" s="9">
+      <c r="D121">
         <v>12</v>
       </c>
-      <c r="E121" s="9"/>
-      <c r="F121" s="9">
+      <c r="F121">
         <v>3</v>
       </c>
-      <c r="G121" s="9"/>
-      <c r="H121" s="9">
+      <c r="H121">
         <v>3</v>
       </c>
-      <c r="I121" s="9">
+      <c r="I121">
         <v>6</v>
       </c>
-      <c r="J121" s="9"/>
-[...3 lines deleted...]
-      <c r="L121" s="9">
+      <c r="K121">
+        <v>1</v>
+      </c>
+      <c r="L121">
         <v>30</v>
       </c>
-      <c r="M121" s="9"/>
-[...2 lines deleted...]
-      <c r="P121" s="9">
+      <c r="P121">
         <v>27</v>
       </c>
-      <c r="Q121" s="9">
+      <c r="Q121">
         <v>193</v>
       </c>
-      <c r="R121" s="9">
-[...3 lines deleted...]
-      <c r="T121" s="9">
+      <c r="R121">
+        <v>2</v>
+      </c>
+      <c r="T121">
         <v>10</v>
       </c>
-      <c r="U121" s="9">
-[...12 lines deleted...]
-      <c r="AD121" s="9">
+      <c r="U121">
+        <v>1</v>
+      </c>
+      <c r="V121">
+        <v>1</v>
+      </c>
+      <c r="AD121">
         <v>9</v>
       </c>
-      <c r="AE121" s="9">
+      <c r="AE121">
         <v>497</v>
       </c>
-      <c r="AF121" s="9">
+      <c r="AF121">
         <v>161</v>
       </c>
-      <c r="AG121" s="9">
+      <c r="AG121">
         <v>126</v>
       </c>
-      <c r="AH121" s="9">
+      <c r="AH121">
         <v>32</v>
       </c>
-      <c r="AI121" s="9">
+      <c r="AI121">
         <v>100</v>
       </c>
-      <c r="AJ121" s="9">
+      <c r="AJ121">
         <v>26</v>
       </c>
-      <c r="AK121" s="9">
+      <c r="AK121">
         <v>78</v>
       </c>
-      <c r="AL121" s="9">
+      <c r="AL121">
         <v>71</v>
       </c>
-      <c r="AM121" s="9">
+      <c r="AM121">
         <v>23</v>
       </c>
-      <c r="AN121" s="9">
+      <c r="AN121">
         <v>23</v>
       </c>
-      <c r="AO121" s="9"/>
-      <c r="AP121" s="9">
+      <c r="AP121">
         <v>1550</v>
       </c>
     </row>
     <row r="122" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A122" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="B122" s="9">
+      <c r="B122">
         <v>31</v>
       </c>
-      <c r="C122" s="9">
+      <c r="C122">
         <v>11</v>
       </c>
-      <c r="D122" s="9">
-[...3 lines deleted...]
-      <c r="F122" s="9">
+      <c r="D122">
+        <v>1</v>
+      </c>
+      <c r="F122">
         <v>5</v>
       </c>
-      <c r="G122" s="9"/>
-[...9 lines deleted...]
-      <c r="Q122" s="9">
+      <c r="Q122">
         <v>11</v>
       </c>
-      <c r="R122" s="9"/>
-[...1 lines deleted...]
-      <c r="T122" s="9">
+      <c r="T122">
         <v>4</v>
       </c>
-      <c r="U122" s="9">
-[...11 lines deleted...]
-      <c r="AE122" s="9">
+      <c r="U122">
+        <v>2</v>
+      </c>
+      <c r="AE122">
         <v>87</v>
       </c>
-      <c r="AF122" s="9">
+      <c r="AF122">
         <v>8</v>
       </c>
-      <c r="AG122" s="9">
+      <c r="AG122">
         <v>36</v>
       </c>
-      <c r="AH122" s="9">
+      <c r="AH122">
         <v>4</v>
       </c>
-      <c r="AI122" s="9">
+      <c r="AI122">
         <v>8</v>
       </c>
-      <c r="AJ122" s="9">
+      <c r="AJ122">
         <v>18</v>
       </c>
-      <c r="AK122" s="9">
+      <c r="AK122">
         <v>7</v>
       </c>
-      <c r="AL122" s="9">
+      <c r="AL122">
         <v>8</v>
       </c>
-      <c r="AM122" s="9">
-[...4 lines deleted...]
-      <c r="AP122" s="9">
+      <c r="AM122">
+        <v>1</v>
+      </c>
+      <c r="AP122">
         <v>242</v>
       </c>
     </row>
     <row r="123" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A123" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="B123" s="9">
+      <c r="B123">
         <v>29</v>
       </c>
-      <c r="C123" s="9">
+      <c r="C123">
         <v>54</v>
       </c>
-      <c r="D123" s="9"/>
-      <c r="E123" s="9">
+      <c r="E123">
         <v>5</v>
       </c>
-      <c r="F123" s="9"/>
-[...12 lines deleted...]
-      <c r="Q123" s="9">
+      <c r="I123">
+        <v>1</v>
+      </c>
+      <c r="Q123">
         <v>21</v>
       </c>
-      <c r="R123" s="9"/>
-[...14 lines deleted...]
-      <c r="AE123" s="9">
+      <c r="T123">
+        <v>1</v>
+      </c>
+      <c r="AE123">
         <v>165</v>
       </c>
-      <c r="AF123" s="9">
+      <c r="AF123">
         <v>105</v>
       </c>
-      <c r="AG123" s="9">
+      <c r="AG123">
         <v>13</v>
       </c>
-      <c r="AH123" s="9">
+      <c r="AH123">
         <v>17</v>
       </c>
-      <c r="AI123" s="9">
+      <c r="AI123">
         <v>9</v>
       </c>
-      <c r="AJ123" s="9">
+      <c r="AJ123">
         <v>47</v>
       </c>
-      <c r="AK123" s="9">
+      <c r="AK123">
         <v>67</v>
       </c>
-      <c r="AL123" s="9">
+      <c r="AL123">
         <v>25</v>
       </c>
-      <c r="AM123" s="9">
+      <c r="AM123">
         <v>9</v>
       </c>
-      <c r="AN123" s="9">
+      <c r="AN123">
         <v>15</v>
       </c>
-      <c r="AO123" s="9"/>
-      <c r="AP123" s="9">
+      <c r="AP123">
         <v>583</v>
       </c>
     </row>
     <row r="124" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A124" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="B124" s="9">
+      <c r="B124">
         <v>29</v>
       </c>
-      <c r="C124" s="9">
+      <c r="C124">
         <v>18</v>
       </c>
-      <c r="D124" s="9"/>
-[...15 lines deleted...]
-      <c r="T124" s="9">
+      <c r="T124">
         <v>3</v>
       </c>
-      <c r="U124" s="9"/>
-[...9 lines deleted...]
-      <c r="AE124" s="9">
+      <c r="AE124">
         <v>15</v>
       </c>
-      <c r="AF124" s="9">
-[...2 lines deleted...]
-      <c r="AG124" s="9">
+      <c r="AF124">
+        <v>2</v>
+      </c>
+      <c r="AG124">
         <v>3</v>
       </c>
-      <c r="AH124" s="9">
+      <c r="AH124">
         <v>3</v>
       </c>
-      <c r="AI124" s="9"/>
-      <c r="AJ124" s="9">
+      <c r="AJ124">
         <v>3</v>
       </c>
-      <c r="AK124" s="9">
-[...8 lines deleted...]
-      <c r="AP124" s="9">
+      <c r="AK124">
+        <v>1</v>
+      </c>
+      <c r="AN124">
+        <v>1</v>
+      </c>
+      <c r="AP124">
         <v>78</v>
       </c>
     </row>
     <row r="125" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A125" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="B125" s="9">
+      <c r="B125">
         <v>74</v>
       </c>
-      <c r="C125" s="9">
+      <c r="C125">
         <v>415</v>
       </c>
-      <c r="D125" s="9">
+      <c r="D125">
         <v>28</v>
       </c>
-      <c r="E125" s="9"/>
-[...4 lines deleted...]
-      <c r="H125" s="9">
+      <c r="F125">
+        <v>2</v>
+      </c>
+      <c r="H125">
         <v>5</v>
       </c>
-      <c r="I125" s="9">
+      <c r="I125">
         <v>12</v>
       </c>
-      <c r="J125" s="9"/>
-[...11 lines deleted...]
-      <c r="P125" s="9">
+      <c r="K125">
+        <v>2</v>
+      </c>
+      <c r="L125">
+        <v>2</v>
+      </c>
+      <c r="O125">
+        <v>2</v>
+      </c>
+      <c r="P125">
         <v>48</v>
       </c>
-      <c r="Q125" s="9">
+      <c r="Q125">
         <v>133</v>
       </c>
-      <c r="R125" s="9">
-[...3 lines deleted...]
-      <c r="T125" s="9">
+      <c r="R125">
+        <v>2</v>
+      </c>
+      <c r="T125">
         <v>12</v>
       </c>
-      <c r="U125" s="9">
+      <c r="U125">
         <v>4</v>
       </c>
-      <c r="V125" s="9"/>
-[...2 lines deleted...]
-      <c r="Y125" s="9">
+      <c r="Y125">
         <v>3</v>
       </c>
-      <c r="Z125" s="9"/>
-[...3 lines deleted...]
-      <c r="AD125" s="9">
+      <c r="AD125">
         <v>8</v>
       </c>
-      <c r="AE125" s="9">
+      <c r="AE125">
         <v>1820</v>
       </c>
-      <c r="AF125" s="9">
+      <c r="AF125">
         <v>518</v>
       </c>
-      <c r="AG125" s="9">
+      <c r="AG125">
         <v>294</v>
       </c>
-      <c r="AH125" s="9">
+      <c r="AH125">
         <v>119</v>
       </c>
-      <c r="AI125" s="9">
+      <c r="AI125">
         <v>43</v>
       </c>
-      <c r="AJ125" s="9">
+      <c r="AJ125">
         <v>292</v>
       </c>
-      <c r="AK125" s="9">
+      <c r="AK125">
         <v>162</v>
       </c>
-      <c r="AL125" s="9">
+      <c r="AL125">
         <v>37</v>
       </c>
-      <c r="AM125" s="9">
+      <c r="AM125">
         <v>10</v>
       </c>
-      <c r="AN125" s="9">
+      <c r="AN125">
         <v>9</v>
       </c>
-      <c r="AO125" s="9"/>
-      <c r="AP125" s="9">
+      <c r="AP125">
         <v>4056</v>
       </c>
     </row>
     <row r="126" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A126" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B126" s="9">
+      <c r="B126">
         <v>73</v>
       </c>
-      <c r="C126" s="9">
+      <c r="C126">
         <v>97</v>
       </c>
-      <c r="D126" s="9">
-[...3 lines deleted...]
-      <c r="F126" s="9">
+      <c r="D126">
+        <v>1</v>
+      </c>
+      <c r="F126">
         <v>3</v>
       </c>
-      <c r="G126" s="9"/>
-[...11 lines deleted...]
-      <c r="Q126" s="9">
+      <c r="I126">
+        <v>1</v>
+      </c>
+      <c r="Q126">
         <v>30</v>
       </c>
-      <c r="R126" s="9"/>
-[...1 lines deleted...]
-      <c r="T126" s="9">
+      <c r="T126">
         <v>3</v>
       </c>
-      <c r="U126" s="9"/>
-[...11 lines deleted...]
-      <c r="AE126" s="9">
+      <c r="AD126">
+        <v>2</v>
+      </c>
+      <c r="AE126">
         <v>432</v>
       </c>
-      <c r="AF126" s="9">
+      <c r="AF126">
         <v>87</v>
       </c>
-      <c r="AG126" s="9">
+      <c r="AG126">
         <v>25</v>
       </c>
-      <c r="AH126" s="9">
+      <c r="AH126">
         <v>81</v>
       </c>
-      <c r="AI126" s="9">
+      <c r="AI126">
         <v>12</v>
       </c>
-      <c r="AJ126" s="9">
+      <c r="AJ126">
         <v>9</v>
       </c>
-      <c r="AK126" s="9">
+      <c r="AK126">
         <v>29</v>
       </c>
-      <c r="AL126" s="9">
+      <c r="AL126">
         <v>7</v>
       </c>
-      <c r="AM126" s="9">
-[...2 lines deleted...]
-      <c r="AN126" s="9">
+      <c r="AM126">
+        <v>2</v>
+      </c>
+      <c r="AN126">
         <v>5</v>
       </c>
-      <c r="AO126" s="9"/>
-      <c r="AP126" s="9">
+      <c r="AP126">
         <v>899</v>
       </c>
     </row>
     <row r="127" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A127" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="B127" s="9">
+      <c r="B127">
         <v>24</v>
       </c>
-      <c r="C127" s="9">
+      <c r="C127">
         <v>20</v>
       </c>
-      <c r="D127" s="9"/>
-[...26 lines deleted...]
-      <c r="AE127" s="9">
+      <c r="AE127">
         <v>64</v>
       </c>
-      <c r="AF127" s="9">
+      <c r="AF127">
         <v>11</v>
       </c>
-      <c r="AG127" s="9"/>
-      <c r="AH127" s="9">
+      <c r="AH127">
         <v>6</v>
       </c>
-      <c r="AI127" s="9">
-[...2 lines deleted...]
-      <c r="AJ127" s="9">
+      <c r="AI127">
+        <v>1</v>
+      </c>
+      <c r="AJ127">
         <v>8</v>
       </c>
-      <c r="AK127" s="9"/>
-[...4 lines deleted...]
-      <c r="AP127" s="9">
+      <c r="AP127">
         <v>134</v>
       </c>
     </row>
     <row r="128" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A128" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="B128" s="9">
+      <c r="B128">
         <v>26</v>
       </c>
-      <c r="C128" s="9">
+      <c r="C128">
         <v>9</v>
       </c>
-      <c r="D128" s="9">
-[...32 lines deleted...]
-      <c r="AE128" s="9">
+      <c r="D128">
+        <v>2</v>
+      </c>
+      <c r="Q128">
+        <v>1</v>
+      </c>
+      <c r="T128">
+        <v>2</v>
+      </c>
+      <c r="AE128">
         <v>45</v>
       </c>
-      <c r="AF128" s="9">
+      <c r="AF128">
         <v>16</v>
       </c>
-      <c r="AG128" s="9">
-[...2 lines deleted...]
-      <c r="AH128" s="9">
+      <c r="AG128">
+        <v>2</v>
+      </c>
+      <c r="AH128">
         <v>15</v>
       </c>
-      <c r="AI128" s="9"/>
-[...4 lines deleted...]
-      <c r="AL128" s="9">
+      <c r="AJ128">
+        <v>2</v>
+      </c>
+      <c r="AL128">
         <v>5</v>
       </c>
-      <c r="AM128" s="9"/>
-[...2 lines deleted...]
-      <c r="AP128" s="9">
+      <c r="AP128">
         <v>125</v>
       </c>
     </row>
     <row r="129" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A129" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="B129" s="9">
+      <c r="B129">
         <v>36</v>
       </c>
-      <c r="C129" s="9">
+      <c r="C129">
         <v>287</v>
       </c>
-      <c r="D129" s="9">
+      <c r="D129">
         <v>21</v>
       </c>
-      <c r="E129" s="9"/>
-      <c r="F129" s="9">
+      <c r="F129">
         <v>20</v>
       </c>
-      <c r="G129" s="9"/>
-[...11 lines deleted...]
-      <c r="O129" s="9">
+      <c r="H129">
+        <v>2</v>
+      </c>
+      <c r="I129">
+        <v>2</v>
+      </c>
+      <c r="O129">
         <v>7</v>
       </c>
-      <c r="P129" s="9"/>
-      <c r="Q129" s="9">
+      <c r="Q129">
         <v>18</v>
       </c>
-      <c r="R129" s="9"/>
-[...1 lines deleted...]
-      <c r="T129" s="9">
+      <c r="T129">
         <v>5</v>
       </c>
-      <c r="U129" s="9">
-[...11 lines deleted...]
-      <c r="AE129" s="9">
+      <c r="U129">
+        <v>1</v>
+      </c>
+      <c r="AE129">
         <v>218</v>
       </c>
-      <c r="AF129" s="9">
+      <c r="AF129">
         <v>75</v>
       </c>
-      <c r="AG129" s="9">
+      <c r="AG129">
         <v>68</v>
       </c>
-      <c r="AH129" s="9">
+      <c r="AH129">
         <v>46</v>
       </c>
-      <c r="AI129" s="9">
+      <c r="AI129">
         <v>14</v>
       </c>
-      <c r="AJ129" s="9">
+      <c r="AJ129">
         <v>32</v>
       </c>
-      <c r="AK129" s="9">
+      <c r="AK129">
         <v>65</v>
       </c>
-      <c r="AL129" s="9">
+      <c r="AL129">
         <v>31</v>
       </c>
-      <c r="AM129" s="9">
+      <c r="AM129">
         <v>4</v>
       </c>
-      <c r="AN129" s="9">
+      <c r="AN129">
         <v>13</v>
       </c>
-      <c r="AO129" s="9"/>
-      <c r="AP129" s="9">
+      <c r="AP129">
         <v>965</v>
       </c>
     </row>
     <row r="130" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A130" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="B130" s="9">
+      <c r="B130">
         <v>8</v>
       </c>
-      <c r="C130" s="9">
+      <c r="C130">
         <v>16</v>
       </c>
-      <c r="D130" s="9"/>
-[...26 lines deleted...]
-      <c r="AE130" s="9">
+      <c r="AE130">
         <v>5</v>
       </c>
-      <c r="AF130" s="9">
+      <c r="AF130">
         <v>4</v>
       </c>
-      <c r="AG130" s="9"/>
-      <c r="AH130" s="9">
+      <c r="AH130">
         <v>6</v>
       </c>
-      <c r="AI130" s="9"/>
-      <c r="AJ130" s="9">
+      <c r="AJ130">
         <v>6</v>
       </c>
-      <c r="AK130" s="9"/>
-[...4 lines deleted...]
-      <c r="AP130" s="9">
+      <c r="AP130">
         <v>45</v>
       </c>
     </row>
     <row r="131" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A131" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="B131" s="9">
+      <c r="B131">
         <v>107</v>
       </c>
-      <c r="C131" s="9">
+      <c r="C131">
         <v>227</v>
       </c>
-      <c r="D131" s="9">
+      <c r="D131">
         <v>10</v>
       </c>
-      <c r="E131" s="9"/>
-[...12 lines deleted...]
-      <c r="P131" s="9">
+      <c r="H131">
+        <v>1</v>
+      </c>
+      <c r="P131">
         <v>9</v>
       </c>
-      <c r="Q131" s="9">
+      <c r="Q131">
         <v>56</v>
       </c>
-      <c r="R131" s="9"/>
-[...14 lines deleted...]
-      <c r="AE131" s="9">
+      <c r="AD131">
+        <v>1</v>
+      </c>
+      <c r="AE131">
         <v>233</v>
       </c>
-      <c r="AF131" s="9">
+      <c r="AF131">
         <v>159</v>
       </c>
-      <c r="AG131" s="9">
+      <c r="AG131">
         <v>61</v>
       </c>
-      <c r="AH131" s="9">
+      <c r="AH131">
         <v>92</v>
       </c>
-      <c r="AI131" s="9">
+      <c r="AI131">
         <v>17</v>
       </c>
-      <c r="AJ131" s="9">
+      <c r="AJ131">
         <v>7</v>
       </c>
-      <c r="AK131" s="9">
+      <c r="AK131">
         <v>11</v>
       </c>
-      <c r="AL131" s="9">
+      <c r="AL131">
         <v>5</v>
       </c>
-      <c r="AM131" s="9"/>
-[...2 lines deleted...]
-      <c r="AP131" s="9">
+      <c r="AP131">
         <v>996</v>
       </c>
     </row>
     <row r="132" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A132" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="B132" s="9">
+      <c r="B132">
         <v>20</v>
       </c>
-      <c r="C132" s="9">
+      <c r="C132">
         <v>23</v>
       </c>
-      <c r="D132" s="9"/>
-[...12 lines deleted...]
-      <c r="Q132" s="9">
+      <c r="Q132">
         <v>3</v>
       </c>
-      <c r="R132" s="9"/>
-[...12 lines deleted...]
-      <c r="AE132" s="9">
+      <c r="AE132">
         <v>50</v>
       </c>
-      <c r="AF132" s="9">
+      <c r="AF132">
         <v>5</v>
       </c>
-      <c r="AG132" s="9">
+      <c r="AG132">
         <v>10</v>
       </c>
-      <c r="AH132" s="9">
+      <c r="AH132">
         <v>32</v>
       </c>
-      <c r="AI132" s="9">
+      <c r="AI132">
         <v>4</v>
       </c>
-      <c r="AJ132" s="9"/>
-      <c r="AK132" s="9">
+      <c r="AK132">
         <v>9</v>
       </c>
-      <c r="AL132" s="9">
-[...2 lines deleted...]
-      <c r="AM132" s="9">
+      <c r="AL132">
+        <v>1</v>
+      </c>
+      <c r="AM132">
         <v>14</v>
       </c>
-      <c r="AN132" s="9"/>
-[...1 lines deleted...]
-      <c r="AP132" s="9">
+      <c r="AP132">
         <v>171</v>
       </c>
     </row>
     <row r="133" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A133" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="B133" s="9">
+      <c r="B133">
         <v>22</v>
       </c>
-      <c r="C133" s="9">
+      <c r="C133">
         <v>16</v>
       </c>
-      <c r="D133" s="9"/>
-[...28 lines deleted...]
-      <c r="AE133" s="9">
+      <c r="Q133">
+        <v>1</v>
+      </c>
+      <c r="AE133">
         <v>56</v>
       </c>
-      <c r="AF133" s="9">
+      <c r="AF133">
         <v>24</v>
       </c>
-      <c r="AG133" s="9">
+      <c r="AG133">
         <v>16</v>
       </c>
-      <c r="AH133" s="9">
+      <c r="AH133">
         <v>20</v>
       </c>
-      <c r="AI133" s="9"/>
-[...2 lines deleted...]
-      <c r="AL133" s="9">
+      <c r="AL133">
         <v>3</v>
       </c>
-      <c r="AM133" s="9"/>
-[...2 lines deleted...]
-      <c r="AP133" s="9">
+      <c r="AP133">
         <v>158</v>
       </c>
     </row>
     <row r="134" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A134" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B134" s="9">
+      <c r="B134">
         <v>171</v>
       </c>
-      <c r="C134" s="9">
+      <c r="C134">
         <v>351</v>
       </c>
-      <c r="D134" s="9">
+      <c r="D134">
         <v>6</v>
       </c>
-      <c r="E134" s="9"/>
-[...14 lines deleted...]
-      <c r="P134" s="9">
+      <c r="H134">
+        <v>1</v>
+      </c>
+      <c r="O134">
+        <v>2</v>
+      </c>
+      <c r="P134">
         <v>84</v>
       </c>
-      <c r="Q134" s="9">
+      <c r="Q134">
         <v>122</v>
       </c>
-      <c r="R134" s="9">
-[...3 lines deleted...]
-      <c r="T134" s="9">
+      <c r="R134">
+        <v>1</v>
+      </c>
+      <c r="T134">
         <v>3</v>
       </c>
-      <c r="U134" s="9">
+      <c r="U134">
         <v>46</v>
       </c>
-      <c r="V134" s="9"/>
-[...7 lines deleted...]
-      <c r="AD134" s="9">
+      <c r="AD134">
         <v>3</v>
       </c>
-      <c r="AE134" s="9">
+      <c r="AE134">
         <v>467</v>
       </c>
-      <c r="AF134" s="9">
+      <c r="AF134">
         <v>120</v>
       </c>
-      <c r="AG134" s="9">
+      <c r="AG134">
         <v>50</v>
       </c>
-      <c r="AH134" s="9">
+      <c r="AH134">
         <v>32</v>
       </c>
-      <c r="AI134" s="9">
+      <c r="AI134">
         <v>68</v>
       </c>
-      <c r="AJ134" s="9">
+      <c r="AJ134">
         <v>24</v>
       </c>
-      <c r="AK134" s="9">
+      <c r="AK134">
         <v>21</v>
       </c>
-      <c r="AL134" s="9">
+      <c r="AL134">
         <v>10</v>
       </c>
-      <c r="AM134" s="9"/>
-[...4 lines deleted...]
-      <c r="AP134" s="9">
+      <c r="AN134">
+        <v>1</v>
+      </c>
+      <c r="AP134">
         <v>1583</v>
       </c>
     </row>
     <row r="135" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A135" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B135" s="9">
+      <c r="B135">
         <v>12</v>
       </c>
-      <c r="C135" s="9">
+      <c r="C135">
         <v>28</v>
       </c>
-      <c r="D135" s="9">
+      <c r="D135">
         <v>8</v>
       </c>
-      <c r="E135" s="9"/>
-[...2 lines deleted...]
-      <c r="H135" s="9">
+      <c r="H135">
         <v>7</v>
       </c>
-      <c r="I135" s="9">
+      <c r="I135">
         <v>5</v>
       </c>
-      <c r="J135" s="9"/>
-[...1 lines deleted...]
-      <c r="L135" s="9">
+      <c r="L135">
         <v>6</v>
       </c>
-      <c r="M135" s="9"/>
-[...5 lines deleted...]
-      <c r="Q135" s="9">
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Q135">
         <v>31</v>
       </c>
-      <c r="R135" s="9"/>
-[...14 lines deleted...]
-      <c r="AE135" s="9">
+      <c r="AD135">
+        <v>1</v>
+      </c>
+      <c r="AE135">
         <v>348</v>
       </c>
-      <c r="AF135" s="9">
+      <c r="AF135">
         <v>117</v>
       </c>
-      <c r="AG135" s="9">
+      <c r="AG135">
         <v>30</v>
       </c>
-      <c r="AH135" s="9">
+      <c r="AH135">
         <v>39</v>
       </c>
-      <c r="AI135" s="9">
+      <c r="AI135">
         <v>20</v>
       </c>
-      <c r="AJ135" s="9">
+      <c r="AJ135">
         <v>32</v>
       </c>
-      <c r="AK135" s="9">
+      <c r="AK135">
         <v>25</v>
       </c>
-      <c r="AL135" s="9">
+      <c r="AL135">
         <v>22</v>
       </c>
-      <c r="AM135" s="9">
+      <c r="AM135">
         <v>3</v>
       </c>
-      <c r="AN135" s="9">
+      <c r="AN135">
         <v>12</v>
       </c>
-      <c r="AO135" s="9"/>
-      <c r="AP135" s="9">
+      <c r="AP135">
         <v>747</v>
       </c>
     </row>
     <row r="136" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A136" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="B136" s="9">
+      <c r="B136">
         <v>19</v>
       </c>
-      <c r="C136" s="9">
+      <c r="C136">
         <v>17</v>
       </c>
-      <c r="D136" s="9"/>
-[...12 lines deleted...]
-      <c r="Q136" s="9">
+      <c r="Q136">
         <v>7</v>
       </c>
-      <c r="R136" s="9"/>
-[...12 lines deleted...]
-      <c r="AE136" s="9">
+      <c r="AE136">
         <v>130</v>
       </c>
-      <c r="AF136" s="9">
+      <c r="AF136">
         <v>29</v>
       </c>
-      <c r="AG136" s="9">
+      <c r="AG136">
         <v>7</v>
       </c>
-      <c r="AH136" s="9">
+      <c r="AH136">
         <v>3</v>
       </c>
-      <c r="AI136" s="9">
-[...2 lines deleted...]
-      <c r="AJ136" s="9">
+      <c r="AI136">
+        <v>1</v>
+      </c>
+      <c r="AJ136">
         <v>3</v>
       </c>
-      <c r="AK136" s="9">
+      <c r="AK136">
         <v>3</v>
       </c>
-      <c r="AL136" s="9"/>
-[...3 lines deleted...]
-      <c r="AP136" s="9">
+      <c r="AP136">
         <v>219</v>
       </c>
     </row>
     <row r="137" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A137" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B137" s="9">
+      <c r="B137">
         <v>31</v>
       </c>
-      <c r="C137" s="9">
+      <c r="C137">
         <v>45</v>
       </c>
-      <c r="D137" s="9"/>
-[...28 lines deleted...]
-      <c r="AE137" s="9">
+      <c r="T137">
+        <v>1</v>
+      </c>
+      <c r="AE137">
         <v>40</v>
       </c>
-      <c r="AF137" s="9">
+      <c r="AF137">
         <v>5</v>
       </c>
-      <c r="AG137" s="9">
+      <c r="AG137">
         <v>3</v>
       </c>
-      <c r="AH137" s="9"/>
-[...1 lines deleted...]
-      <c r="AJ137" s="9">
+      <c r="AJ137">
         <v>13</v>
       </c>
-      <c r="AK137" s="9"/>
-      <c r="AL137" s="9">
+      <c r="AL137">
         <v>4</v>
       </c>
-      <c r="AM137" s="9"/>
-[...2 lines deleted...]
-      <c r="AP137" s="9">
+      <c r="AP137">
         <v>142</v>
       </c>
     </row>
     <row r="138" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A138" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="B138" s="9">
+      <c r="B138">
         <v>95</v>
       </c>
-      <c r="C138" s="9">
+      <c r="C138">
         <v>75</v>
       </c>
-      <c r="D138" s="9"/>
-[...3 lines deleted...]
-      <c r="H138" s="9">
+      <c r="H138">
         <v>7</v>
       </c>
-      <c r="I138" s="9">
+      <c r="I138">
         <v>6</v>
       </c>
-      <c r="J138" s="9"/>
-[...6 lines deleted...]
-      <c r="O138" s="9">
+      <c r="L138">
+        <v>2</v>
+      </c>
+      <c r="O138">
         <v>7</v>
       </c>
-      <c r="P138" s="9">
-[...2 lines deleted...]
-      <c r="Q138" s="9">
+      <c r="P138">
+        <v>2</v>
+      </c>
+      <c r="Q138">
         <v>72</v>
       </c>
-      <c r="R138" s="9"/>
-[...1 lines deleted...]
-      <c r="T138" s="9">
+      <c r="T138">
         <v>20</v>
       </c>
-      <c r="U138" s="9">
+      <c r="U138">
         <v>3</v>
       </c>
-      <c r="V138" s="9"/>
-[...10 lines deleted...]
-      <c r="AE138" s="9">
+      <c r="AD138">
+        <v>1</v>
+      </c>
+      <c r="AE138">
         <v>359</v>
       </c>
-      <c r="AF138" s="9">
+      <c r="AF138">
         <v>105</v>
       </c>
-      <c r="AG138" s="9">
+      <c r="AG138">
         <v>71</v>
       </c>
-      <c r="AH138" s="9">
+      <c r="AH138">
         <v>86</v>
       </c>
-      <c r="AI138" s="9">
+      <c r="AI138">
         <v>48</v>
       </c>
-      <c r="AJ138" s="9">
+      <c r="AJ138">
         <v>4</v>
       </c>
-      <c r="AK138" s="9">
+      <c r="AK138">
         <v>110</v>
       </c>
-      <c r="AL138" s="9">
+      <c r="AL138">
         <v>108</v>
       </c>
-      <c r="AM138" s="9">
+      <c r="AM138">
         <v>19</v>
       </c>
-      <c r="AN138" s="9">
+      <c r="AN138">
         <v>32</v>
       </c>
-      <c r="AO138" s="9"/>
-      <c r="AP138" s="9">
+      <c r="AP138">
         <v>1232</v>
       </c>
     </row>
     <row r="139" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A139" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B139" s="9">
+      <c r="B139">
         <v>12</v>
       </c>
-      <c r="C139" s="9">
+      <c r="C139">
         <v>3</v>
       </c>
-      <c r="D139" s="9"/>
-[...30 lines deleted...]
-      <c r="AE139" s="9">
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Q139">
+        <v>1</v>
+      </c>
+      <c r="AE139">
         <v>52</v>
       </c>
-      <c r="AF139" s="9">
+      <c r="AF139">
         <v>11</v>
       </c>
-      <c r="AG139" s="9">
+      <c r="AG139">
         <v>14</v>
       </c>
-      <c r="AH139" s="9">
+      <c r="AH139">
         <v>10</v>
       </c>
-      <c r="AI139" s="9"/>
-      <c r="AJ139" s="9">
+      <c r="AJ139">
         <v>3</v>
       </c>
-      <c r="AK139" s="9">
-[...6 lines deleted...]
-      <c r="AP139" s="9">
+      <c r="AK139">
+        <v>1</v>
+      </c>
+      <c r="AP139">
         <v>108</v>
       </c>
     </row>
     <row r="140" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A140" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B140" s="9">
+      <c r="B140">
         <v>91</v>
       </c>
-      <c r="C140" s="9">
+      <c r="C140">
         <v>167</v>
       </c>
-      <c r="D140" s="9">
+      <c r="D140">
         <v>12</v>
       </c>
-      <c r="E140" s="9"/>
-[...8 lines deleted...]
-      <c r="L140" s="9">
+      <c r="I140">
+        <v>2</v>
+      </c>
+      <c r="L140">
         <v>8</v>
       </c>
-      <c r="M140" s="9"/>
-[...5 lines deleted...]
-      <c r="Q140" s="9">
+      <c r="P140">
+        <v>1</v>
+      </c>
+      <c r="Q140">
         <v>44</v>
       </c>
-      <c r="R140" s="9"/>
-[...13 lines deleted...]
-      <c r="AD140" s="9">
+      <c r="U140">
+        <v>1</v>
+      </c>
+      <c r="AD140">
         <v>3</v>
       </c>
-      <c r="AE140" s="9">
+      <c r="AE140">
         <v>528</v>
       </c>
-      <c r="AF140" s="9">
+      <c r="AF140">
         <v>303</v>
       </c>
-      <c r="AG140" s="9">
+      <c r="AG140">
         <v>100</v>
       </c>
-      <c r="AH140" s="9">
+      <c r="AH140">
         <v>87</v>
       </c>
-      <c r="AI140" s="9">
+      <c r="AI140">
         <v>41</v>
       </c>
-      <c r="AJ140" s="9">
+      <c r="AJ140">
         <v>20</v>
       </c>
-      <c r="AK140" s="9">
+      <c r="AK140">
         <v>95</v>
       </c>
-      <c r="AL140" s="9">
+      <c r="AL140">
         <v>50</v>
       </c>
-      <c r="AM140" s="9">
+      <c r="AM140">
         <v>4</v>
       </c>
-      <c r="AN140" s="9">
+      <c r="AN140">
         <v>8</v>
       </c>
-      <c r="AO140" s="9"/>
-      <c r="AP140" s="9">
+      <c r="AP140">
         <v>1565</v>
       </c>
     </row>
     <row r="141" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A141" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B141" s="9">
+      <c r="B141">
         <v>11</v>
       </c>
-      <c r="C141" s="9">
+      <c r="C141">
         <v>14</v>
       </c>
-      <c r="D141" s="9"/>
-[...26 lines deleted...]
-      <c r="AE141" s="9">
+      <c r="AE141">
         <v>26</v>
       </c>
-      <c r="AF141" s="9">
+      <c r="AF141">
         <v>9</v>
       </c>
-      <c r="AG141" s="9">
-[...2 lines deleted...]
-      <c r="AH141" s="9">
+      <c r="AG141">
+        <v>1</v>
+      </c>
+      <c r="AH141">
         <v>10</v>
       </c>
-      <c r="AI141" s="9"/>
-[...8 lines deleted...]
-      <c r="AP141" s="9">
+      <c r="AN141">
+        <v>1</v>
+      </c>
+      <c r="AP141">
         <v>72</v>
       </c>
     </row>
     <row r="142" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A142" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B142" s="9">
+      <c r="B142">
         <v>17</v>
       </c>
-      <c r="C142" s="9">
+      <c r="C142">
         <v>28</v>
       </c>
-      <c r="D142" s="9"/>
-[...26 lines deleted...]
-      <c r="AE142" s="9">
+      <c r="AE142">
         <v>12</v>
       </c>
-      <c r="AF142" s="9">
+      <c r="AF142">
         <v>7</v>
       </c>
-      <c r="AG142" s="9"/>
-      <c r="AH142" s="9">
+      <c r="AH142">
         <v>3</v>
       </c>
-      <c r="AI142" s="9"/>
-[...1 lines deleted...]
-      <c r="AK142" s="9">
+      <c r="AK142">
         <v>3</v>
       </c>
-      <c r="AL142" s="9"/>
-[...3 lines deleted...]
-      <c r="AP142" s="9">
+      <c r="AP142">
         <v>70</v>
       </c>
     </row>
     <row r="143" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A143" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="B143" s="9">
+      <c r="B143">
         <v>18</v>
       </c>
-      <c r="C143" s="9">
+      <c r="C143">
         <v>3</v>
       </c>
-      <c r="D143" s="9">
+      <c r="D143">
         <v>9</v>
       </c>
-      <c r="E143" s="9"/>
-[...2 lines deleted...]
-      <c r="H143" s="9">
+      <c r="H143">
         <v>15</v>
       </c>
-      <c r="I143" s="9">
+      <c r="I143">
         <v>10</v>
       </c>
-      <c r="J143" s="9"/>
-[...1 lines deleted...]
-      <c r="L143" s="9">
+      <c r="L143">
         <v>7</v>
       </c>
-      <c r="M143" s="9"/>
-[...1 lines deleted...]
-      <c r="O143" s="9">
+      <c r="O143">
         <v>5</v>
       </c>
-      <c r="P143" s="9">
+      <c r="P143">
         <v>3</v>
       </c>
-      <c r="Q143" s="9">
+      <c r="Q143">
         <v>174</v>
       </c>
-      <c r="R143" s="9">
+      <c r="R143">
         <v>3</v>
       </c>
-      <c r="S143" s="9"/>
-      <c r="T143" s="9">
+      <c r="T143">
         <v>13</v>
       </c>
-      <c r="U143" s="9">
+      <c r="U143">
         <v>3</v>
       </c>
-      <c r="V143" s="9"/>
-[...7 lines deleted...]
-      <c r="AD143" s="9">
+      <c r="AD143">
         <v>6</v>
       </c>
-      <c r="AE143" s="9">
-[...2 lines deleted...]
-      <c r="AF143" s="9">
+      <c r="AE143">
+        <v>1</v>
+      </c>
+      <c r="AF143">
         <v>4032</v>
       </c>
-      <c r="AG143" s="9">
+      <c r="AG143">
         <v>97</v>
       </c>
-      <c r="AH143" s="9">
+      <c r="AH143">
         <v>55</v>
       </c>
-      <c r="AI143" s="9">
+      <c r="AI143">
         <v>82</v>
       </c>
-      <c r="AJ143" s="9">
+      <c r="AJ143">
         <v>5</v>
       </c>
-      <c r="AK143" s="9">
+      <c r="AK143">
         <v>133</v>
       </c>
-      <c r="AL143" s="9">
+      <c r="AL143">
         <v>165</v>
       </c>
-      <c r="AM143" s="9">
+      <c r="AM143">
         <v>24</v>
       </c>
-      <c r="AN143" s="9">
+      <c r="AN143">
         <v>28</v>
       </c>
-      <c r="AO143" s="9"/>
-      <c r="AP143" s="9">
+      <c r="AP143">
         <v>4891</v>
       </c>
     </row>
     <row r="144" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A144" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B144" s="9">
+      <c r="B144">
         <v>29</v>
       </c>
-      <c r="C144" s="9">
+      <c r="C144">
         <v>49</v>
       </c>
-      <c r="D144" s="9"/>
-[...7 lines deleted...]
-      <c r="J144" s="9">
+      <c r="F144">
+        <v>2</v>
+      </c>
+      <c r="J144">
         <v>7</v>
       </c>
-      <c r="K144" s="9"/>
-[...10 lines deleted...]
-      <c r="T144" s="9">
+      <c r="Q144">
+        <v>2</v>
+      </c>
+      <c r="T144">
         <v>6</v>
       </c>
-      <c r="U144" s="9">
-[...11 lines deleted...]
-      <c r="AE144" s="9">
+      <c r="U144">
+        <v>1</v>
+      </c>
+      <c r="AE144">
         <v>86</v>
       </c>
-      <c r="AF144" s="9">
+      <c r="AF144">
         <v>18</v>
       </c>
-      <c r="AG144" s="9">
+      <c r="AG144">
         <v>12</v>
       </c>
-      <c r="AH144" s="9">
+      <c r="AH144">
         <v>20</v>
       </c>
-      <c r="AI144" s="9">
+      <c r="AI144">
         <v>5</v>
       </c>
-      <c r="AJ144" s="9">
+      <c r="AJ144">
         <v>17</v>
       </c>
-      <c r="AK144" s="9">
+      <c r="AK144">
         <v>4</v>
       </c>
-      <c r="AL144" s="9">
+      <c r="AL144">
         <v>8</v>
       </c>
-      <c r="AM144" s="9"/>
-      <c r="AN144" s="9">
+      <c r="AN144">
         <v>3</v>
       </c>
-      <c r="AO144" s="9"/>
-      <c r="AP144" s="9">
+      <c r="AP144">
         <v>269</v>
       </c>
     </row>
     <row r="145" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A145" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B145" s="9">
+      <c r="B145">
         <v>91</v>
       </c>
-      <c r="C145" s="9">
+      <c r="C145">
         <v>296</v>
       </c>
-      <c r="D145" s="9">
+      <c r="D145">
         <v>33</v>
       </c>
-      <c r="E145" s="9"/>
-      <c r="F145" s="9">
+      <c r="F145">
         <v>9</v>
       </c>
-      <c r="G145" s="9"/>
-      <c r="H145" s="9">
+      <c r="H145">
         <v>8</v>
       </c>
-      <c r="I145" s="9">
+      <c r="I145">
         <v>5</v>
       </c>
-      <c r="J145" s="9"/>
-[...1 lines deleted...]
-      <c r="L145" s="9">
+      <c r="L145">
         <v>18</v>
       </c>
-      <c r="M145" s="9"/>
-[...1 lines deleted...]
-      <c r="O145" s="9">
+      <c r="O145">
         <v>3</v>
       </c>
-      <c r="P145" s="9">
+      <c r="P145">
         <v>91</v>
       </c>
-      <c r="Q145" s="9">
+      <c r="Q145">
         <v>225</v>
       </c>
-      <c r="R145" s="9"/>
-[...1 lines deleted...]
-      <c r="T145" s="9">
+      <c r="T145">
         <v>47</v>
       </c>
-      <c r="U145" s="9"/>
-      <c r="V145" s="9">
+      <c r="V145">
         <v>3</v>
       </c>
-      <c r="W145" s="9"/>
-[...6 lines deleted...]
-      <c r="AD145" s="9">
+      <c r="AD145">
         <v>8</v>
       </c>
-      <c r="AE145" s="9">
+      <c r="AE145">
         <v>1875</v>
       </c>
-      <c r="AF145" s="9">
+      <c r="AF145">
         <v>271</v>
       </c>
-      <c r="AG145" s="9">
+      <c r="AG145">
         <v>305</v>
       </c>
-      <c r="AH145" s="9">
+      <c r="AH145">
         <v>96</v>
       </c>
-      <c r="AI145" s="9">
+      <c r="AI145">
         <v>175</v>
       </c>
-      <c r="AJ145" s="9">
+      <c r="AJ145">
         <v>125</v>
       </c>
-      <c r="AK145" s="9">
+      <c r="AK145">
         <v>935</v>
       </c>
-      <c r="AL145" s="9">
+      <c r="AL145">
         <v>271</v>
       </c>
-      <c r="AM145" s="9">
+      <c r="AM145">
         <v>52</v>
       </c>
-      <c r="AN145" s="9">
+      <c r="AN145">
         <v>111</v>
       </c>
-      <c r="AO145" s="9">
+      <c r="AO145">
         <v>8</v>
       </c>
-      <c r="AP145" s="9">
+      <c r="AP145">
         <v>5061</v>
       </c>
     </row>
     <row r="146" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A146" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="B146" s="9">
+      <c r="B146">
         <v>22</v>
       </c>
-      <c r="C146" s="9">
+      <c r="C146">
         <v>40</v>
       </c>
-      <c r="D146" s="9">
-[...16 lines deleted...]
-      <c r="Q146" s="9">
+      <c r="D146">
+        <v>1</v>
+      </c>
+      <c r="P146">
+        <v>2</v>
+      </c>
+      <c r="Q146">
         <v>15</v>
       </c>
-      <c r="R146" s="9"/>
-[...14 lines deleted...]
-      <c r="AE146" s="9">
+      <c r="T146">
+        <v>1</v>
+      </c>
+      <c r="AE146">
         <v>247</v>
       </c>
-      <c r="AF146" s="9">
+      <c r="AF146">
         <v>84</v>
       </c>
-      <c r="AG146" s="9">
+      <c r="AG146">
         <v>19</v>
       </c>
-      <c r="AH146" s="9">
+      <c r="AH146">
         <v>17</v>
       </c>
-      <c r="AI146" s="9"/>
-[...12 lines deleted...]
-      <c r="AP146" s="9">
+      <c r="AJ146">
+        <v>1</v>
+      </c>
+      <c r="AK146">
+        <v>1</v>
+      </c>
+      <c r="AL146">
+        <v>1</v>
+      </c>
+      <c r="AP146">
         <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A147" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B147" s="9">
+      <c r="B147">
         <v>3</v>
       </c>
-      <c r="C147" s="9">
-[...18 lines deleted...]
-      <c r="T147" s="9">
+      <c r="C147">
+        <v>2</v>
+      </c>
+      <c r="T147">
         <v>3</v>
       </c>
-      <c r="U147" s="9"/>
-[...9 lines deleted...]
-      <c r="AE147" s="9">
+      <c r="AE147">
         <v>30</v>
       </c>
-      <c r="AF147" s="9">
+      <c r="AF147">
         <v>7</v>
       </c>
-      <c r="AG147" s="9">
+      <c r="AG147">
         <v>4</v>
       </c>
-      <c r="AH147" s="9"/>
-[...4 lines deleted...]
-      <c r="AK147" s="9">
+      <c r="AJ147">
+        <v>1</v>
+      </c>
+      <c r="AK147">
         <v>3</v>
       </c>
-      <c r="AL147" s="9"/>
-[...5 lines deleted...]
-      <c r="AP147" s="9">
+      <c r="AN147">
+        <v>1</v>
+      </c>
+      <c r="AP147">
         <v>54</v>
       </c>
     </row>
     <row r="148" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A148" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="B148" s="9">
+      <c r="B148">
         <v>27</v>
       </c>
-      <c r="C148" s="9">
+      <c r="C148">
         <v>39</v>
       </c>
-      <c r="D148" s="9">
+      <c r="D148">
         <v>5</v>
       </c>
-      <c r="E148" s="9"/>
-[...15 lines deleted...]
-      <c r="Q148" s="9">
+      <c r="I148">
+        <v>1</v>
+      </c>
+      <c r="L148">
+        <v>1</v>
+      </c>
+      <c r="Q148">
         <v>9</v>
       </c>
-      <c r="R148" s="9"/>
-[...16 lines deleted...]
-      <c r="AE148" s="9">
+      <c r="V148">
+        <v>2</v>
+      </c>
+      <c r="AD148">
+        <v>1</v>
+      </c>
+      <c r="AE148">
         <v>134</v>
       </c>
-      <c r="AF148" s="9">
+      <c r="AF148">
         <v>32</v>
       </c>
-      <c r="AG148" s="9">
+      <c r="AG148">
         <v>31</v>
       </c>
-      <c r="AH148" s="9">
+      <c r="AH148">
         <v>37</v>
       </c>
-      <c r="AI148" s="9">
+      <c r="AI148">
         <v>15</v>
       </c>
-      <c r="AJ148" s="9">
+      <c r="AJ148">
         <v>5</v>
       </c>
-      <c r="AK148" s="9">
+      <c r="AK148">
         <v>17</v>
       </c>
-      <c r="AL148" s="9">
+      <c r="AL148">
         <v>14</v>
       </c>
-      <c r="AM148" s="9">
-[...6 lines deleted...]
-      <c r="AP148" s="9">
+      <c r="AM148">
+        <v>1</v>
+      </c>
+      <c r="AN148">
+        <v>2</v>
+      </c>
+      <c r="AP148">
         <v>373</v>
       </c>
     </row>
     <row r="149" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A149" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B149" s="9">
+      <c r="B149">
         <v>21</v>
       </c>
-      <c r="C149" s="9">
+      <c r="C149">
         <v>30</v>
       </c>
-      <c r="D149" s="9"/>
-[...14 lines deleted...]
-      <c r="Q149" s="9">
+      <c r="F149">
+        <v>1</v>
+      </c>
+      <c r="Q149">
         <v>3</v>
       </c>
-      <c r="R149" s="9"/>
-[...1 lines deleted...]
-      <c r="T149" s="9">
+      <c r="T149">
         <v>4</v>
       </c>
-      <c r="U149" s="9"/>
-[...9 lines deleted...]
-      <c r="AE149" s="9">
+      <c r="AE149">
         <v>28</v>
       </c>
-      <c r="AF149" s="9">
+      <c r="AF149">
         <v>3</v>
       </c>
-      <c r="AG149" s="9">
+      <c r="AG149">
         <v>10</v>
       </c>
-      <c r="AH149" s="9">
+      <c r="AH149">
         <v>14</v>
       </c>
-      <c r="AI149" s="9">
+      <c r="AI149">
         <v>4</v>
       </c>
-      <c r="AJ149" s="9">
+      <c r="AJ149">
         <v>16</v>
       </c>
-      <c r="AK149" s="9">
-[...4 lines deleted...]
-      <c r="AN149" s="9">
+      <c r="AK149">
+        <v>2</v>
+      </c>
+      <c r="AN149">
         <v>7</v>
       </c>
-      <c r="AO149" s="9"/>
-      <c r="AP149" s="9">
+      <c r="AP149">
         <v>143</v>
       </c>
     </row>
     <row r="150" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A150" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="B150" s="9">
+      <c r="B150">
         <v>25</v>
       </c>
-      <c r="C150" s="9">
+      <c r="C150">
         <v>45</v>
       </c>
-      <c r="D150" s="9">
+      <c r="D150">
         <v>5</v>
       </c>
-      <c r="E150" s="9"/>
-[...4 lines deleted...]
-      <c r="H150" s="9">
+      <c r="F150">
+        <v>1</v>
+      </c>
+      <c r="H150">
         <v>12</v>
       </c>
-      <c r="I150" s="9"/>
-[...5 lines deleted...]
-      <c r="O150" s="9">
+      <c r="O150">
         <v>4</v>
       </c>
-      <c r="P150" s="9"/>
-      <c r="Q150" s="9">
+      <c r="Q150">
         <v>24</v>
       </c>
-      <c r="R150" s="9"/>
-[...1 lines deleted...]
-      <c r="T150" s="9">
+      <c r="T150">
         <v>4</v>
       </c>
-      <c r="U150" s="9">
-[...13 lines deleted...]
-      <c r="AE150" s="9">
+      <c r="U150">
+        <v>1</v>
+      </c>
+      <c r="AD150">
+        <v>1</v>
+      </c>
+      <c r="AE150">
         <v>103</v>
       </c>
-      <c r="AF150" s="9">
+      <c r="AF150">
         <v>59</v>
       </c>
-      <c r="AG150" s="9">
+      <c r="AG150">
         <v>27</v>
       </c>
-      <c r="AH150" s="9">
+      <c r="AH150">
         <v>27</v>
       </c>
-      <c r="AI150" s="9">
+      <c r="AI150">
         <v>12</v>
       </c>
-      <c r="AJ150" s="9"/>
-      <c r="AK150" s="9">
+      <c r="AK150">
         <v>16</v>
       </c>
-      <c r="AL150" s="9">
+      <c r="AL150">
         <v>9</v>
       </c>
-      <c r="AM150" s="9">
-[...2 lines deleted...]
-      <c r="AN150" s="9">
+      <c r="AM150">
+        <v>1</v>
+      </c>
+      <c r="AN150">
         <v>6</v>
       </c>
-      <c r="AO150" s="9"/>
-      <c r="AP150" s="9">
+      <c r="AP150">
         <v>382</v>
       </c>
     </row>
     <row r="151" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A151" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B151" s="9">
+      <c r="B151">
         <v>51</v>
       </c>
-      <c r="C151" s="9">
+      <c r="C151">
         <v>26</v>
       </c>
-      <c r="D151" s="9">
-[...15 lines deleted...]
-      <c r="P151" s="9">
+      <c r="D151">
+        <v>1</v>
+      </c>
+      <c r="H151">
+        <v>1</v>
+      </c>
+      <c r="P151">
         <v>8</v>
       </c>
-      <c r="Q151" s="9">
+      <c r="Q151">
         <v>9</v>
       </c>
-      <c r="R151" s="9">
-[...14 lines deleted...]
-      <c r="AE151" s="9">
+      <c r="R151">
+        <v>1</v>
+      </c>
+      <c r="AE151">
         <v>129</v>
       </c>
-      <c r="AF151" s="9">
+      <c r="AF151">
         <v>51</v>
       </c>
-      <c r="AG151" s="9">
+      <c r="AG151">
         <v>31</v>
       </c>
-      <c r="AH151" s="9">
+      <c r="AH151">
         <v>18</v>
       </c>
-      <c r="AI151" s="9">
-[...2 lines deleted...]
-      <c r="AJ151" s="9">
+      <c r="AI151">
+        <v>1</v>
+      </c>
+      <c r="AJ151">
         <v>3</v>
       </c>
-      <c r="AK151" s="9">
-[...8 lines deleted...]
-      <c r="AP151" s="9">
+      <c r="AK151">
+        <v>1</v>
+      </c>
+      <c r="AL151">
+        <v>1</v>
+      </c>
+      <c r="AP151">
         <v>332</v>
       </c>
     </row>
     <row r="152" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A152" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="B152" s="9">
+      <c r="B152">
         <v>7</v>
       </c>
-      <c r="C152" s="9">
+      <c r="C152">
         <v>26</v>
       </c>
-      <c r="D152" s="9">
-[...7 lines deleted...]
-      <c r="H152" s="9">
+      <c r="D152">
+        <v>2</v>
+      </c>
+      <c r="F152">
+        <v>1</v>
+      </c>
+      <c r="H152">
         <v>3</v>
       </c>
-      <c r="I152" s="9">
-[...13 lines deleted...]
-      <c r="Q152" s="9">
+      <c r="I152">
+        <v>2</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="P152">
+        <v>2</v>
+      </c>
+      <c r="Q152">
         <v>35</v>
       </c>
-      <c r="R152" s="9"/>
-[...5 lines deleted...]
-      <c r="V152" s="9">
+      <c r="T152">
+        <v>1</v>
+      </c>
+      <c r="V152">
         <v>4</v>
       </c>
-      <c r="W152" s="9"/>
-[...9 lines deleted...]
-      <c r="AE152" s="9">
+      <c r="AD152">
+        <v>1</v>
+      </c>
+      <c r="AE152">
         <v>270</v>
       </c>
-      <c r="AF152" s="9">
+      <c r="AF152">
         <v>107</v>
       </c>
-      <c r="AG152" s="9">
+      <c r="AG152">
         <v>48</v>
       </c>
-      <c r="AH152" s="9">
+      <c r="AH152">
         <v>65</v>
       </c>
-      <c r="AI152" s="9">
+      <c r="AI152">
         <v>17</v>
       </c>
-      <c r="AJ152" s="9">
+      <c r="AJ152">
         <v>9</v>
       </c>
-      <c r="AK152" s="9">
+      <c r="AK152">
         <v>15</v>
       </c>
-      <c r="AL152" s="9">
+      <c r="AL152">
         <v>9</v>
       </c>
-      <c r="AM152" s="9">
-[...6 lines deleted...]
-      <c r="AP152" s="9">
+      <c r="AM152">
+        <v>1</v>
+      </c>
+      <c r="AN152">
+        <v>1</v>
+      </c>
+      <c r="AP152">
         <v>627</v>
       </c>
     </row>
     <row r="153" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A153" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="B153" s="9">
+      <c r="B153">
         <v>55</v>
       </c>
-      <c r="C153" s="9">
+      <c r="C153">
         <v>24</v>
       </c>
-      <c r="D153" s="9">
+      <c r="D153">
         <v>4</v>
       </c>
-      <c r="E153" s="9"/>
-[...10 lines deleted...]
-      <c r="P153" s="9">
+      <c r="P153">
         <v>20</v>
       </c>
-      <c r="Q153" s="9">
+      <c r="Q153">
         <v>21</v>
       </c>
-      <c r="R153" s="9"/>
-[...1 lines deleted...]
-      <c r="T153" s="9">
+      <c r="T153">
         <v>3</v>
       </c>
-      <c r="U153" s="9"/>
-[...9 lines deleted...]
-      <c r="AE153" s="9">
+      <c r="AE153">
         <v>108</v>
       </c>
-      <c r="AF153" s="9">
+      <c r="AF153">
         <v>32</v>
       </c>
-      <c r="AG153" s="9">
+      <c r="AG153">
         <v>56</v>
       </c>
-      <c r="AH153" s="9">
+      <c r="AH153">
         <v>48</v>
       </c>
-      <c r="AI153" s="9">
+      <c r="AI153">
         <v>17</v>
       </c>
-      <c r="AJ153" s="9">
+      <c r="AJ153">
         <v>19</v>
       </c>
-      <c r="AK153" s="9">
+      <c r="AK153">
         <v>5</v>
       </c>
-      <c r="AL153" s="9">
-[...7 lines deleted...]
-      <c r="AP153" s="9">
+      <c r="AL153">
+        <v>2</v>
+      </c>
+      <c r="AN153">
+        <v>1</v>
+      </c>
+      <c r="AP153">
         <v>415</v>
       </c>
     </row>
     <row r="154" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A154" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="B154" s="9">
+      <c r="B154">
         <v>13</v>
       </c>
-      <c r="C154" s="9">
+      <c r="C154">
         <v>24</v>
       </c>
-      <c r="D154" s="9">
+      <c r="D154">
         <v>7</v>
       </c>
-      <c r="E154" s="9">
+      <c r="E154">
         <v>4</v>
       </c>
-      <c r="F154" s="9"/>
-[...10 lines deleted...]
-      <c r="Q154" s="9">
+      <c r="Q154">
         <v>10</v>
       </c>
-      <c r="R154" s="9"/>
-[...1 lines deleted...]
-      <c r="T154" s="9">
+      <c r="T154">
         <v>6</v>
       </c>
-      <c r="U154" s="9"/>
-[...9 lines deleted...]
-      <c r="AE154" s="9">
+      <c r="AE154">
         <v>164</v>
       </c>
-      <c r="AF154" s="9">
+      <c r="AF154">
         <v>52</v>
       </c>
-      <c r="AG154" s="9">
+      <c r="AG154">
         <v>34</v>
       </c>
-      <c r="AH154" s="9">
+      <c r="AH154">
         <v>29</v>
       </c>
-      <c r="AI154" s="9">
+      <c r="AI154">
         <v>4</v>
       </c>
-      <c r="AJ154" s="9">
+      <c r="AJ154">
         <v>74</v>
       </c>
-      <c r="AK154" s="9">
+      <c r="AK154">
         <v>32</v>
       </c>
-      <c r="AL154" s="9">
+      <c r="AL154">
         <v>27</v>
       </c>
-      <c r="AM154" s="9">
-[...2 lines deleted...]
-      <c r="AN154" s="9">
+      <c r="AM154">
+        <v>2</v>
+      </c>
+      <c r="AN154">
         <v>3</v>
       </c>
-      <c r="AO154" s="9"/>
-      <c r="AP154" s="9">
+      <c r="AP154">
         <v>485</v>
       </c>
     </row>
     <row r="155" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A155" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B155" s="9">
+      <c r="B155">
         <v>206</v>
       </c>
-      <c r="C155" s="9">
+      <c r="C155">
         <v>192</v>
       </c>
-      <c r="D155" s="9">
+      <c r="D155">
         <v>30</v>
       </c>
-      <c r="E155" s="9"/>
-      <c r="F155" s="9">
+      <c r="F155">
         <v>19</v>
       </c>
-      <c r="G155" s="9"/>
-      <c r="H155" s="9">
+      <c r="H155">
         <v>4</v>
       </c>
-      <c r="I155" s="9">
+      <c r="I155">
         <v>34</v>
       </c>
-      <c r="J155" s="9"/>
-      <c r="K155" s="9">
+      <c r="K155">
         <v>4</v>
       </c>
-      <c r="L155" s="9">
+      <c r="L155">
         <v>44</v>
       </c>
-      <c r="M155" s="9"/>
-[...1 lines deleted...]
-      <c r="O155" s="9">
+      <c r="O155">
         <v>3</v>
       </c>
-      <c r="P155" s="9">
+      <c r="P155">
         <v>389</v>
       </c>
-      <c r="Q155" s="9">
+      <c r="Q155">
         <v>535</v>
       </c>
-      <c r="R155" s="9">
+      <c r="R155">
         <v>22</v>
       </c>
-      <c r="S155" s="9"/>
-      <c r="T155" s="9">
+      <c r="T155">
         <v>210</v>
       </c>
-      <c r="U155" s="9">
+      <c r="U155">
         <v>363</v>
       </c>
-      <c r="V155" s="9"/>
-[...1 lines deleted...]
-      <c r="X155" s="9">
+      <c r="X155">
         <v>246</v>
       </c>
-      <c r="Y155" s="9"/>
-[...4 lines deleted...]
-      <c r="AD155" s="9">
+      <c r="AD155">
         <v>3</v>
       </c>
-      <c r="AE155" s="9">
+      <c r="AE155">
         <v>12158</v>
       </c>
-      <c r="AF155" s="9">
+      <c r="AF155">
         <v>4002</v>
       </c>
-      <c r="AG155" s="9">
+      <c r="AG155">
         <v>111</v>
       </c>
-      <c r="AH155" s="9">
+      <c r="AH155">
         <v>98</v>
       </c>
-      <c r="AI155" s="9">
+      <c r="AI155">
         <v>213</v>
       </c>
-      <c r="AJ155" s="9">
+      <c r="AJ155">
         <v>41</v>
       </c>
-      <c r="AK155" s="9">
+      <c r="AK155">
         <v>161</v>
       </c>
-      <c r="AL155" s="9">
+      <c r="AL155">
         <v>103</v>
       </c>
-      <c r="AM155" s="9">
+      <c r="AM155">
         <v>11</v>
       </c>
-      <c r="AN155" s="9">
+      <c r="AN155">
         <v>11</v>
       </c>
-      <c r="AO155" s="9"/>
-      <c r="AP155" s="9">
+      <c r="AP155">
         <v>19213</v>
       </c>
     </row>
     <row r="156" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A156" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="B156" s="9">
+      <c r="B156">
         <v>17</v>
       </c>
-      <c r="C156" s="9">
+      <c r="C156">
         <v>11</v>
       </c>
-      <c r="D156" s="9"/>
-[...19 lines deleted...]
-      <c r="T156" s="9">
+      <c r="P156">
+        <v>1</v>
+      </c>
+      <c r="Q156">
+        <v>2</v>
+      </c>
+      <c r="T156">
         <v>7</v>
       </c>
-      <c r="U156" s="9"/>
-[...9 lines deleted...]
-      <c r="AE156" s="9">
+      <c r="AE156">
         <v>45</v>
       </c>
-      <c r="AF156" s="9">
+      <c r="AF156">
         <v>16</v>
       </c>
-      <c r="AG156" s="9">
+      <c r="AG156">
         <v>15</v>
       </c>
-      <c r="AH156" s="9">
+      <c r="AH156">
         <v>51</v>
       </c>
-      <c r="AI156" s="9">
+      <c r="AI156">
         <v>6</v>
       </c>
-      <c r="AJ156" s="9">
-[...11 lines deleted...]
-      <c r="AP156" s="9">
+      <c r="AJ156">
+        <v>2</v>
+      </c>
+      <c r="AK156">
+        <v>2</v>
+      </c>
+      <c r="AN156">
+        <v>2</v>
+      </c>
+      <c r="AP156">
         <v>177</v>
       </c>
     </row>
     <row r="157" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A157" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="B157" s="9">
+      <c r="B157">
         <v>5</v>
       </c>
-      <c r="C157" s="9"/>
-[...5 lines deleted...]
-      <c r="I157" s="9">
+      <c r="I157">
         <v>3</v>
       </c>
-      <c r="J157" s="9"/>
-[...1 lines deleted...]
-      <c r="L157" s="9">
+      <c r="L157">
         <v>8</v>
       </c>
-      <c r="M157" s="9"/>
-[...2 lines deleted...]
-      <c r="P157" s="9">
+      <c r="P157">
         <v>11</v>
       </c>
-      <c r="Q157" s="9">
+      <c r="Q157">
         <v>44</v>
       </c>
-      <c r="R157" s="9">
+      <c r="R157">
         <v>8</v>
       </c>
-      <c r="S157" s="9"/>
-[...3 lines deleted...]
-      <c r="U157" s="9">
+      <c r="T157">
+        <v>1</v>
+      </c>
+      <c r="U157">
         <v>11</v>
       </c>
-      <c r="V157" s="9"/>
-[...11 lines deleted...]
-      <c r="AF157" s="9">
+      <c r="AE157">
+        <v>2</v>
+      </c>
+      <c r="AF157">
         <v>2225</v>
       </c>
-      <c r="AG157" s="9">
+      <c r="AG157">
         <v>12</v>
       </c>
-      <c r="AH157" s="9">
+      <c r="AH157">
         <v>18</v>
       </c>
-      <c r="AI157" s="9">
+      <c r="AI157">
         <v>19</v>
       </c>
-      <c r="AJ157" s="9"/>
-      <c r="AK157" s="9">
+      <c r="AK157">
         <v>41</v>
       </c>
-      <c r="AL157" s="9">
+      <c r="AL157">
         <v>10</v>
       </c>
-      <c r="AM157" s="9">
-[...2 lines deleted...]
-      <c r="AN157" s="9">
+      <c r="AM157">
+        <v>2</v>
+      </c>
+      <c r="AN157">
         <v>8</v>
       </c>
-      <c r="AO157" s="9"/>
-      <c r="AP157" s="9">
+      <c r="AP157">
         <v>2428</v>
       </c>
     </row>
     <row r="158" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A158" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B158" s="9">
+      <c r="B158">
         <v>30</v>
       </c>
-      <c r="C158" s="9">
+      <c r="C158">
         <v>28</v>
       </c>
-      <c r="D158" s="9"/>
-[...28 lines deleted...]
-      <c r="AE158" s="9">
+      <c r="Q158">
+        <v>2</v>
+      </c>
+      <c r="AE158">
         <v>73</v>
       </c>
-      <c r="AF158" s="9">
+      <c r="AF158">
         <v>22</v>
       </c>
-      <c r="AG158" s="9">
+      <c r="AG158">
         <v>13</v>
       </c>
-      <c r="AH158" s="9">
+      <c r="AH158">
         <v>21</v>
       </c>
-      <c r="AI158" s="9">
-[...5 lines deleted...]
-      <c r="AK158" s="9">
+      <c r="AI158">
+        <v>1</v>
+      </c>
+      <c r="AJ158">
+        <v>1</v>
+      </c>
+      <c r="AK158">
         <v>5</v>
       </c>
-      <c r="AL158" s="9">
-[...5 lines deleted...]
-      <c r="AP158" s="9">
+      <c r="AL158">
+        <v>1</v>
+      </c>
+      <c r="AP158">
         <v>197</v>
       </c>
     </row>
     <row r="159" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A159" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="B159" s="9">
+      <c r="B159">
         <v>98</v>
       </c>
-      <c r="C159" s="9">
+      <c r="C159">
         <v>108</v>
       </c>
-      <c r="D159" s="9">
-[...11 lines deleted...]
-      <c r="L159" s="9">
+      <c r="D159">
+        <v>1</v>
+      </c>
+      <c r="I159">
+        <v>1</v>
+      </c>
+      <c r="L159">
         <v>19</v>
       </c>
-      <c r="M159" s="9"/>
-[...5 lines deleted...]
-      <c r="Q159" s="9">
+      <c r="P159">
+        <v>1</v>
+      </c>
+      <c r="Q159">
         <v>13</v>
       </c>
-      <c r="R159" s="9"/>
-[...1 lines deleted...]
-      <c r="T159" s="9">
+      <c r="T159">
         <v>3</v>
       </c>
-      <c r="U159" s="9"/>
-[...8 lines deleted...]
-      <c r="AD159" s="9">
+      <c r="AD159">
         <v>6</v>
       </c>
-      <c r="AE159" s="9">
+      <c r="AE159">
         <v>229</v>
       </c>
-      <c r="AF159" s="9">
+      <c r="AF159">
         <v>203</v>
       </c>
-      <c r="AG159" s="9">
+      <c r="AG159">
         <v>60</v>
       </c>
-      <c r="AH159" s="9">
+      <c r="AH159">
         <v>103</v>
       </c>
-      <c r="AI159" s="9">
+      <c r="AI159">
         <v>16</v>
       </c>
-      <c r="AJ159" s="9">
+      <c r="AJ159">
         <v>49</v>
       </c>
-      <c r="AK159" s="9">
+      <c r="AK159">
         <v>12</v>
       </c>
-      <c r="AL159" s="9">
+      <c r="AL159">
         <v>14</v>
       </c>
-      <c r="AM159" s="9"/>
-[...4 lines deleted...]
-      <c r="AP159" s="9">
+      <c r="AN159">
+        <v>2</v>
+      </c>
+      <c r="AP159">
         <v>938</v>
       </c>
     </row>
     <row r="160" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A160" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B160" s="9">
+      <c r="B160">
         <v>44</v>
       </c>
-      <c r="C160" s="9">
+      <c r="C160">
         <v>49</v>
       </c>
-      <c r="D160" s="9">
+      <c r="D160">
         <v>14</v>
       </c>
-      <c r="E160" s="9"/>
-[...2 lines deleted...]
-      <c r="H160" s="9">
+      <c r="H160">
         <v>9</v>
       </c>
-      <c r="I160" s="9">
+      <c r="I160">
         <v>11</v>
       </c>
-      <c r="J160" s="9"/>
-[...1 lines deleted...]
-      <c r="L160" s="9">
+      <c r="L160">
         <v>6</v>
       </c>
-      <c r="M160" s="9"/>
-[...5 lines deleted...]
-      <c r="Q160" s="9">
+      <c r="O160">
+        <v>2</v>
+      </c>
+      <c r="Q160">
         <v>126</v>
       </c>
-      <c r="R160" s="9">
+      <c r="R160">
         <v>8</v>
       </c>
-      <c r="S160" s="9"/>
-      <c r="T160" s="9">
+      <c r="T160">
         <v>9</v>
       </c>
-      <c r="U160" s="9">
-[...12 lines deleted...]
-      <c r="AD160" s="9">
+      <c r="U160">
+        <v>1</v>
+      </c>
+      <c r="V160">
+        <v>2</v>
+      </c>
+      <c r="AD160">
         <v>7</v>
       </c>
-      <c r="AE160" s="9">
+      <c r="AE160">
         <v>2733</v>
       </c>
-      <c r="AF160" s="9">
+      <c r="AF160">
         <v>1102</v>
       </c>
-      <c r="AG160" s="9">
+      <c r="AG160">
         <v>146</v>
       </c>
-      <c r="AH160" s="9">
+      <c r="AH160">
         <v>29</v>
       </c>
-      <c r="AI160" s="9">
+      <c r="AI160">
         <v>17</v>
       </c>
-      <c r="AJ160" s="9">
+      <c r="AJ160">
         <v>8</v>
       </c>
-      <c r="AK160" s="9">
+      <c r="AK160">
         <v>187</v>
       </c>
-      <c r="AL160" s="9">
+      <c r="AL160">
         <v>109</v>
       </c>
-      <c r="AM160" s="9">
+      <c r="AM160">
         <v>21</v>
       </c>
-      <c r="AN160" s="9">
+      <c r="AN160">
         <v>16</v>
       </c>
-      <c r="AO160" s="9"/>
-      <c r="AP160" s="9">
+      <c r="AP160">
         <v>4656</v>
       </c>
     </row>
     <row r="161" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A161" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B161" s="9">
+      <c r="B161">
         <v>46</v>
       </c>
-      <c r="C161" s="9">
+      <c r="C161">
         <v>12</v>
       </c>
-      <c r="D161" s="9"/>
-[...7 lines deleted...]
-      <c r="L161" s="9">
+      <c r="L161">
         <v>5</v>
       </c>
-      <c r="M161" s="9"/>
-[...5 lines deleted...]
-      <c r="Q161" s="9">
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Q161">
         <v>19</v>
       </c>
-      <c r="R161" s="9"/>
-[...12 lines deleted...]
-      <c r="AE161" s="9">
+      <c r="AE161">
         <v>106</v>
       </c>
-      <c r="AF161" s="9">
+      <c r="AF161">
         <v>31</v>
       </c>
-      <c r="AG161" s="9">
+      <c r="AG161">
         <v>13</v>
       </c>
-      <c r="AH161" s="9">
+      <c r="AH161">
         <v>3</v>
       </c>
-      <c r="AI161" s="9">
+      <c r="AI161">
         <v>13</v>
       </c>
-      <c r="AJ161" s="9"/>
-      <c r="AK161" s="9">
+      <c r="AK161">
         <v>4</v>
       </c>
-      <c r="AL161" s="9">
+      <c r="AL161">
         <v>3</v>
       </c>
-      <c r="AM161" s="9">
+      <c r="AM161">
         <v>3</v>
       </c>
-      <c r="AN161" s="9"/>
-[...1 lines deleted...]
-      <c r="AP161" s="9">
+      <c r="AP161">
         <v>259</v>
       </c>
     </row>
     <row r="162" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A162" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="B162" s="9">
+      <c r="B162">
         <v>45</v>
       </c>
-      <c r="C162" s="9">
+      <c r="C162">
         <v>21</v>
       </c>
-      <c r="D162" s="9"/>
-[...14 lines deleted...]
-      <c r="Q162" s="9">
+      <c r="H162">
+        <v>1</v>
+      </c>
+      <c r="Q162">
         <v>6</v>
       </c>
-      <c r="R162" s="9"/>
-[...1 lines deleted...]
-      <c r="T162" s="9">
+      <c r="T162">
         <v>4</v>
       </c>
-      <c r="U162" s="9"/>
-[...9 lines deleted...]
-      <c r="AE162" s="9">
+      <c r="AE162">
         <v>101</v>
       </c>
-      <c r="AF162" s="9">
+      <c r="AF162">
         <v>89</v>
       </c>
-      <c r="AG162" s="9">
+      <c r="AG162">
         <v>27</v>
       </c>
-      <c r="AH162" s="9">
+      <c r="AH162">
         <v>26</v>
       </c>
-      <c r="AI162" s="9">
+      <c r="AI162">
         <v>3</v>
       </c>
-      <c r="AJ162" s="9">
+      <c r="AJ162">
         <v>59</v>
       </c>
-      <c r="AK162" s="9">
+      <c r="AK162">
         <v>11</v>
       </c>
-      <c r="AL162" s="9">
-[...9 lines deleted...]
-      <c r="AP162" s="9">
+      <c r="AL162">
+        <v>1</v>
+      </c>
+      <c r="AM162">
+        <v>2</v>
+      </c>
+      <c r="AN162">
+        <v>1</v>
+      </c>
+      <c r="AP162">
         <v>397</v>
       </c>
     </row>
     <row r="163" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A163" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="B163" s="9">
+      <c r="B163">
         <v>18</v>
       </c>
-      <c r="C163" s="9">
+      <c r="C163">
         <v>19</v>
       </c>
-      <c r="D163" s="9"/>
-[...18 lines deleted...]
-      <c r="Q163" s="9">
+      <c r="H163">
+        <v>1</v>
+      </c>
+      <c r="I163">
+        <v>2</v>
+      </c>
+      <c r="P163">
+        <v>1</v>
+      </c>
+      <c r="Q163">
         <v>15</v>
       </c>
-      <c r="R163" s="9"/>
-[...1 lines deleted...]
-      <c r="T163" s="9">
+      <c r="T163">
         <v>4</v>
       </c>
-      <c r="U163" s="9"/>
-[...11 lines deleted...]
-      <c r="AE163" s="9">
+      <c r="AD163">
+        <v>1</v>
+      </c>
+      <c r="AE163">
         <v>94</v>
       </c>
-      <c r="AF163" s="9">
+      <c r="AF163">
         <v>30</v>
       </c>
-      <c r="AG163" s="9">
+      <c r="AG163">
         <v>32</v>
       </c>
-      <c r="AH163" s="9">
+      <c r="AH163">
         <v>60</v>
       </c>
-      <c r="AI163" s="9">
+      <c r="AI163">
         <v>10</v>
       </c>
-      <c r="AJ163" s="9">
+      <c r="AJ163">
         <v>27</v>
       </c>
-      <c r="AK163" s="9">
+      <c r="AK163">
         <v>6</v>
       </c>
-      <c r="AL163" s="9">
+      <c r="AL163">
         <v>7</v>
       </c>
-      <c r="AM163" s="9"/>
-[...4 lines deleted...]
-      <c r="AP163" s="9">
+      <c r="AN163">
+        <v>1</v>
+      </c>
+      <c r="AP163">
         <v>328</v>
       </c>
     </row>
     <row r="164" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A164" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="B164" s="9">
+      <c r="B164">
         <v>16</v>
       </c>
-      <c r="C164" s="9">
-[...19 lines deleted...]
-      <c r="Q164" s="9">
+      <c r="C164">
+        <v>1</v>
+      </c>
+      <c r="I164">
+        <v>1</v>
+      </c>
+      <c r="P164">
+        <v>1</v>
+      </c>
+      <c r="Q164">
         <v>8</v>
       </c>
-      <c r="R164" s="9"/>
-[...16 lines deleted...]
-      <c r="AE164" s="9">
+      <c r="U164">
+        <v>1</v>
+      </c>
+      <c r="AD164">
+        <v>1</v>
+      </c>
+      <c r="AE164">
         <v>4</v>
       </c>
-      <c r="AF164" s="9">
+      <c r="AF164">
         <v>163</v>
       </c>
-      <c r="AG164" s="9">
+      <c r="AG164">
         <v>5</v>
       </c>
-      <c r="AH164" s="9">
+      <c r="AH164">
         <v>7</v>
       </c>
-      <c r="AI164" s="9">
+      <c r="AI164">
         <v>4</v>
       </c>
-      <c r="AJ164" s="9">
+      <c r="AJ164">
         <v>4</v>
       </c>
-      <c r="AK164" s="9"/>
-[...4 lines deleted...]
-      <c r="AP164" s="9">
+      <c r="AP164">
         <v>216</v>
       </c>
     </row>
     <row r="165" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A165" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B165" s="9">
+      <c r="B165">
         <v>3004</v>
       </c>
-      <c r="C165" s="9">
+      <c r="C165">
         <v>3265</v>
       </c>
-      <c r="D165" s="9">
+      <c r="D165">
         <v>2464</v>
       </c>
-      <c r="E165" s="9">
+      <c r="E165">
         <v>431</v>
       </c>
-      <c r="F165" s="9">
+      <c r="F165">
         <v>2272</v>
       </c>
-      <c r="G165" s="9">
+      <c r="G165">
         <v>55</v>
       </c>
-      <c r="H165" s="9">
+      <c r="H165">
         <v>280</v>
       </c>
-      <c r="I165" s="9">
+      <c r="I165">
         <v>3683</v>
       </c>
-      <c r="J165" s="9">
+      <c r="J165">
         <v>1427</v>
       </c>
-      <c r="K165" s="9">
+      <c r="K165">
         <v>194</v>
       </c>
-      <c r="L165" s="9">
+      <c r="L165">
         <v>3879</v>
       </c>
-      <c r="M165" s="9">
+      <c r="M165">
         <v>311</v>
       </c>
-      <c r="N165" s="9">
+      <c r="N165">
         <v>3</v>
       </c>
-      <c r="O165" s="9">
+      <c r="O165">
         <v>245</v>
       </c>
-      <c r="P165" s="9">
+      <c r="P165">
         <v>9705</v>
       </c>
-      <c r="Q165" s="9">
+      <c r="Q165">
         <v>19807</v>
       </c>
-      <c r="R165" s="9">
+      <c r="R165">
         <v>2247</v>
       </c>
-      <c r="S165" s="9">
-[...2 lines deleted...]
-      <c r="T165" s="9">
+      <c r="S165">
+        <v>1</v>
+      </c>
+      <c r="T165">
         <v>7738</v>
       </c>
-      <c r="U165" s="9">
+      <c r="U165">
         <v>891</v>
       </c>
-      <c r="V165" s="9">
+      <c r="V165">
         <v>19</v>
       </c>
-      <c r="W165" s="9">
-[...2 lines deleted...]
-      <c r="X165" s="9">
+      <c r="W165">
+        <v>2</v>
+      </c>
+      <c r="X165">
         <v>75</v>
       </c>
-      <c r="Y165" s="9"/>
-[...6 lines deleted...]
-      <c r="AD165" s="9">
+      <c r="AB165">
+        <v>2</v>
+      </c>
+      <c r="AD165">
         <v>694</v>
       </c>
-      <c r="AE165" s="9">
+      <c r="AE165">
         <v>3200</v>
       </c>
-      <c r="AF165" s="9">
+      <c r="AF165">
         <v>4109440</v>
       </c>
-      <c r="AG165" s="9">
+      <c r="AG165">
         <v>15928</v>
       </c>
-      <c r="AH165" s="9">
+      <c r="AH165">
         <v>525</v>
       </c>
-      <c r="AI165" s="9">
+      <c r="AI165">
         <v>11403</v>
       </c>
-      <c r="AJ165" s="9">
+      <c r="AJ165">
         <v>3183</v>
       </c>
-      <c r="AK165" s="9">
+      <c r="AK165">
         <v>32609</v>
       </c>
-      <c r="AL165" s="9">
+      <c r="AL165">
         <v>21186</v>
       </c>
-      <c r="AM165" s="9">
+      <c r="AM165">
         <v>887</v>
       </c>
-      <c r="AN165" s="9">
+      <c r="AN165">
         <v>2473</v>
       </c>
-      <c r="AO165" s="9">
+      <c r="AO165">
         <v>1225</v>
       </c>
-      <c r="AP165" s="9">
+      <c r="AP165">
         <v>4264753</v>
       </c>
     </row>
     <row r="166" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A166" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="B166" s="9">
+      <c r="B166">
         <v>5</v>
       </c>
-      <c r="C166" s="9">
+      <c r="C166">
         <v>9</v>
       </c>
-      <c r="D166" s="9">
-[...7 lines deleted...]
-      <c r="J166" s="9">
+      <c r="D166">
+        <v>1</v>
+      </c>
+      <c r="J166">
         <v>8</v>
       </c>
-      <c r="K166" s="9"/>
-      <c r="L166" s="9">
+      <c r="L166">
         <v>3</v>
       </c>
-      <c r="M166" s="9"/>
-[...3 lines deleted...]
-      <c r="Q166" s="9">
+      <c r="Q166">
         <v>10</v>
       </c>
-      <c r="R166" s="9"/>
-[...12 lines deleted...]
-      <c r="AE166" s="9">
+      <c r="AE166">
         <v>93</v>
       </c>
-      <c r="AF166" s="9">
+      <c r="AF166">
         <v>23</v>
       </c>
-      <c r="AG166" s="9"/>
-      <c r="AH166" s="9">
+      <c r="AH166">
         <v>6</v>
       </c>
-      <c r="AI166" s="9">
+      <c r="AI166">
         <v>5</v>
       </c>
-      <c r="AJ166" s="9">
+      <c r="AJ166">
         <v>11</v>
       </c>
-      <c r="AK166" s="9"/>
-[...6 lines deleted...]
-      <c r="AP166" s="9">
+      <c r="AL166">
+        <v>2</v>
+      </c>
+      <c r="AP166">
         <v>176</v>
       </c>
     </row>
     <row r="167" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A167" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="B167" s="9">
+      <c r="B167">
         <v>10</v>
       </c>
-      <c r="C167" s="9">
+      <c r="C167">
         <v>3</v>
       </c>
-      <c r="D167" s="9">
+      <c r="D167">
         <v>11</v>
       </c>
-      <c r="E167" s="9"/>
-[...16 lines deleted...]
-      <c r="P167" s="9">
+      <c r="F167">
+        <v>1</v>
+      </c>
+      <c r="H167">
+        <v>2</v>
+      </c>
+      <c r="I167">
+        <v>1</v>
+      </c>
+      <c r="P167">
         <v>5</v>
       </c>
-      <c r="Q167" s="9">
+      <c r="Q167">
         <v>27</v>
       </c>
-      <c r="R167" s="9">
+      <c r="R167">
         <v>4</v>
       </c>
-      <c r="S167" s="9"/>
-[...16 lines deleted...]
-      <c r="AF167" s="9">
+      <c r="T167">
+        <v>1</v>
+      </c>
+      <c r="AD167">
+        <v>1</v>
+      </c>
+      <c r="AF167">
         <v>2045</v>
       </c>
-      <c r="AG167" s="9">
+      <c r="AG167">
         <v>75</v>
       </c>
-      <c r="AH167" s="9">
+      <c r="AH167">
         <v>36</v>
       </c>
-      <c r="AI167" s="9">
+      <c r="AI167">
         <v>11</v>
       </c>
-      <c r="AJ167" s="9">
-[...2 lines deleted...]
-      <c r="AK167" s="9">
+      <c r="AJ167">
+        <v>1</v>
+      </c>
+      <c r="AK167">
         <v>20</v>
       </c>
-      <c r="AL167" s="9">
+      <c r="AL167">
         <v>9</v>
       </c>
-      <c r="AM167" s="9">
-[...6 lines deleted...]
-      <c r="AP167" s="9">
+      <c r="AM167">
+        <v>2</v>
+      </c>
+      <c r="AN167">
+        <v>1</v>
+      </c>
+      <c r="AP167">
         <v>2266</v>
       </c>
     </row>
     <row r="168" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A168" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="B168" s="9">
+      <c r="B168">
         <v>385</v>
       </c>
-      <c r="C168" s="9">
+      <c r="C168">
         <v>73</v>
       </c>
-      <c r="D168" s="9">
+      <c r="D168">
         <v>446</v>
       </c>
-      <c r="E168" s="9">
+      <c r="E168">
         <v>59</v>
       </c>
-      <c r="F168" s="9">
+      <c r="F168">
         <v>134</v>
       </c>
-      <c r="G168" s="9">
-[...2 lines deleted...]
-      <c r="H168" s="9">
+      <c r="G168">
+        <v>1</v>
+      </c>
+      <c r="H168">
         <v>49</v>
       </c>
-      <c r="I168" s="9">
+      <c r="I168">
         <v>640</v>
       </c>
-      <c r="J168" s="9">
+      <c r="J168">
         <v>225</v>
       </c>
-      <c r="K168" s="9">
+      <c r="K168">
         <v>25</v>
       </c>
-      <c r="L168" s="9">
+      <c r="L168">
         <v>695</v>
       </c>
-      <c r="M168" s="9">
+      <c r="M168">
         <v>27</v>
       </c>
-      <c r="N168" s="9">
-[...2 lines deleted...]
-      <c r="O168" s="9">
+      <c r="N168">
+        <v>1</v>
+      </c>
+      <c r="O168">
         <v>39</v>
       </c>
-      <c r="P168" s="9">
+      <c r="P168">
         <v>1536</v>
       </c>
-      <c r="Q168" s="9">
+      <c r="Q168">
         <v>3152</v>
       </c>
-      <c r="R168" s="9">
+      <c r="R168">
         <v>167</v>
       </c>
-      <c r="S168" s="9">
-[...2 lines deleted...]
-      <c r="T168" s="9">
+      <c r="S168">
+        <v>1</v>
+      </c>
+      <c r="T168">
         <v>627</v>
       </c>
-      <c r="U168" s="9">
+      <c r="U168">
         <v>187</v>
       </c>
-      <c r="V168" s="9">
+      <c r="V168">
         <v>5</v>
       </c>
-      <c r="W168" s="9"/>
-[...6 lines deleted...]
-      <c r="AD168" s="9">
+      <c r="AD168">
         <v>102</v>
       </c>
-      <c r="AE168" s="9">
+      <c r="AE168">
         <v>29</v>
       </c>
-      <c r="AF168" s="9">
+      <c r="AF168">
         <v>668766</v>
       </c>
-      <c r="AG168" s="9">
+      <c r="AG168">
         <v>1710</v>
       </c>
-      <c r="AH168" s="9">
+      <c r="AH168">
         <v>15</v>
       </c>
-      <c r="AI168" s="9">
+      <c r="AI168">
         <v>1375</v>
       </c>
-      <c r="AJ168" s="9">
+      <c r="AJ168">
         <v>1804</v>
       </c>
-      <c r="AK168" s="9">
+      <c r="AK168">
         <v>6022</v>
       </c>
-      <c r="AL168" s="9">
+      <c r="AL168">
         <v>2548</v>
       </c>
-      <c r="AM168" s="9">
+      <c r="AM168">
         <v>166</v>
       </c>
-      <c r="AN168" s="9">
+      <c r="AN168">
         <v>235</v>
       </c>
-      <c r="AO168" s="9">
+      <c r="AO168">
         <v>154</v>
       </c>
-      <c r="AP168" s="9">
+      <c r="AP168">
         <v>691400</v>
       </c>
     </row>
     <row r="169" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A169" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="B169" s="9">
+      <c r="B169">
         <v>21</v>
       </c>
-      <c r="C169" s="9">
+      <c r="C169">
         <v>59</v>
       </c>
-      <c r="D169" s="9"/>
-      <c r="E169" s="9">
+      <c r="E169">
         <v>4</v>
       </c>
-      <c r="F169" s="9"/>
-[...14 lines deleted...]
-      <c r="Q169" s="9">
+      <c r="I169">
+        <v>2</v>
+      </c>
+      <c r="P169">
+        <v>1</v>
+      </c>
+      <c r="Q169">
         <v>4</v>
       </c>
-      <c r="R169" s="9"/>
-[...1 lines deleted...]
-      <c r="T169" s="9">
+      <c r="T169">
         <v>46</v>
       </c>
-      <c r="U169" s="9"/>
-[...9 lines deleted...]
-      <c r="AE169" s="9">
+      <c r="AE169">
         <v>193</v>
       </c>
-      <c r="AF169" s="9">
+      <c r="AF169">
         <v>193</v>
       </c>
-      <c r="AG169" s="9">
+      <c r="AG169">
         <v>15</v>
       </c>
-      <c r="AH169" s="9">
+      <c r="AH169">
         <v>50</v>
       </c>
-      <c r="AI169" s="9">
+      <c r="AI169">
         <v>19</v>
       </c>
-      <c r="AJ169" s="9">
+      <c r="AJ169">
         <v>4</v>
       </c>
-      <c r="AK169" s="9">
+      <c r="AK169">
         <v>31</v>
       </c>
-      <c r="AL169" s="9">
+      <c r="AL169">
         <v>16</v>
       </c>
-      <c r="AM169" s="9"/>
-      <c r="AN169" s="9">
+      <c r="AN169">
         <v>3</v>
       </c>
-      <c r="AO169" s="9"/>
-      <c r="AP169" s="9">
+      <c r="AP169">
         <v>661</v>
       </c>
     </row>
     <row r="170" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A170" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="B170" s="9">
+      <c r="B170">
         <v>8</v>
       </c>
-      <c r="C170" s="9">
+      <c r="C170">
         <v>8</v>
       </c>
-      <c r="D170" s="9">
-[...16 lines deleted...]
-      <c r="Q170" s="9">
+      <c r="D170">
+        <v>2</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Q170">
         <v>40</v>
       </c>
-      <c r="R170" s="9"/>
-[...1 lines deleted...]
-      <c r="T170" s="9">
+      <c r="T170">
         <v>3</v>
       </c>
-      <c r="U170" s="9"/>
-[...10 lines deleted...]
-      <c r="AD170" s="9">
+      <c r="V170">
+        <v>1</v>
+      </c>
+      <c r="AD170">
         <v>5</v>
       </c>
-      <c r="AE170" s="9"/>
-      <c r="AF170" s="9">
+      <c r="AF170">
         <v>4911</v>
       </c>
-      <c r="AG170" s="9">
+      <c r="AG170">
         <v>56</v>
       </c>
-      <c r="AH170" s="9">
+      <c r="AH170">
         <v>25</v>
       </c>
-      <c r="AI170" s="9">
+      <c r="AI170">
         <v>4</v>
       </c>
-      <c r="AJ170" s="9"/>
-      <c r="AK170" s="9">
+      <c r="AK170">
         <v>44</v>
       </c>
-      <c r="AL170" s="9">
+      <c r="AL170">
         <v>23</v>
       </c>
-      <c r="AM170" s="9"/>
-[...4 lines deleted...]
-      <c r="AP170" s="9">
+      <c r="AN170">
+        <v>1</v>
+      </c>
+      <c r="AP170">
         <v>5132</v>
       </c>
     </row>
     <row r="171" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A171" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="B171" s="9">
+      <c r="B171">
         <v>8</v>
       </c>
-      <c r="C171" s="9">
+      <c r="C171">
         <v>5</v>
       </c>
-      <c r="D171" s="9"/>
-[...7 lines deleted...]
-      <c r="J171" s="9">
+      <c r="I171">
+        <v>2</v>
+      </c>
+      <c r="J171">
         <v>13</v>
       </c>
-      <c r="K171" s="9"/>
-      <c r="L171" s="9">
+      <c r="L171">
         <v>11</v>
       </c>
-      <c r="M171" s="9"/>
-[...19 lines deleted...]
-      <c r="AE171" s="9">
+      <c r="P171">
+        <v>2</v>
+      </c>
+      <c r="AE171">
         <v>142</v>
       </c>
-      <c r="AF171" s="9">
+      <c r="AF171">
         <v>12</v>
       </c>
-      <c r="AG171" s="9"/>
-      <c r="AH171" s="9">
+      <c r="AH171">
         <v>7</v>
       </c>
-      <c r="AI171" s="9"/>
-[...3 lines deleted...]
-      <c r="AK171" s="9">
+      <c r="AJ171">
+        <v>1</v>
+      </c>
+      <c r="AK171">
         <v>3</v>
       </c>
-      <c r="AL171" s="9">
-[...5 lines deleted...]
-      <c r="AP171" s="9">
+      <c r="AL171">
+        <v>2</v>
+      </c>
+      <c r="AP171">
         <v>208</v>
       </c>
     </row>
     <row r="172" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A172" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="B172" s="9">
+      <c r="B172">
         <v>18</v>
       </c>
-      <c r="C172" s="9"/>
-      <c r="D172" s="9">
+      <c r="D172">
         <v>12</v>
       </c>
-      <c r="E172" s="9"/>
-      <c r="F172" s="9">
+      <c r="F172">
         <v>7</v>
       </c>
-      <c r="G172" s="9"/>
-[...12 lines deleted...]
-      <c r="P172" s="9">
+      <c r="I172">
+        <v>2</v>
+      </c>
+      <c r="L172">
+        <v>2</v>
+      </c>
+      <c r="P172">
         <v>5</v>
       </c>
-      <c r="Q172" s="9">
+      <c r="Q172">
         <v>45</v>
       </c>
-      <c r="R172" s="9">
+      <c r="R172">
         <v>3</v>
       </c>
-      <c r="S172" s="9"/>
-      <c r="T172" s="9">
+      <c r="T172">
         <v>5</v>
       </c>
-      <c r="U172" s="9"/>
-[...10 lines deleted...]
-      <c r="AF172" s="9">
+      <c r="AF172">
         <v>8220</v>
       </c>
-      <c r="AG172" s="9">
+      <c r="AG172">
         <v>57</v>
       </c>
-      <c r="AH172" s="9">
+      <c r="AH172">
         <v>29</v>
       </c>
-      <c r="AI172" s="9">
+      <c r="AI172">
         <v>20</v>
       </c>
-      <c r="AJ172" s="9"/>
-      <c r="AK172" s="9">
+      <c r="AK172">
         <v>34</v>
       </c>
-      <c r="AL172" s="9">
+      <c r="AL172">
         <v>35</v>
       </c>
-      <c r="AM172" s="9"/>
-[...6 lines deleted...]
-      <c r="AP172" s="9">
+      <c r="AN172">
+        <v>2</v>
+      </c>
+      <c r="AO172">
+        <v>2</v>
+      </c>
+      <c r="AP172">
         <v>8498</v>
       </c>
     </row>
     <row r="173" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A173" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="B173" s="9">
+      <c r="B173">
         <v>25</v>
       </c>
-      <c r="C173" s="9">
+      <c r="C173">
         <v>3</v>
       </c>
-      <c r="D173" s="9">
+      <c r="D173">
         <v>5</v>
       </c>
-      <c r="E173" s="9"/>
-[...3 lines deleted...]
-      <c r="I173" s="9">
+      <c r="I173">
         <v>4</v>
       </c>
-      <c r="J173" s="9"/>
-[...1 lines deleted...]
-      <c r="L173" s="9">
+      <c r="L173">
         <v>11</v>
       </c>
-      <c r="M173" s="9"/>
-[...2 lines deleted...]
-      <c r="P173" s="9">
+      <c r="P173">
         <v>214</v>
       </c>
-      <c r="Q173" s="9">
+      <c r="Q173">
         <v>148</v>
       </c>
-      <c r="R173" s="9">
-[...3 lines deleted...]
-      <c r="T173" s="9">
+      <c r="R173">
+        <v>1</v>
+      </c>
+      <c r="T173">
         <v>87</v>
       </c>
-      <c r="U173" s="9">
-[...11 lines deleted...]
-      <c r="AE173" s="9">
+      <c r="U173">
+        <v>2</v>
+      </c>
+      <c r="AE173">
         <v>660</v>
       </c>
-      <c r="AF173" s="9">
+      <c r="AF173">
         <v>215</v>
       </c>
-      <c r="AG173" s="9">
+      <c r="AG173">
         <v>13</v>
       </c>
-      <c r="AH173" s="9">
+      <c r="AH173">
         <v>12</v>
       </c>
-      <c r="AI173" s="9">
+      <c r="AI173">
         <v>37</v>
       </c>
-      <c r="AJ173" s="9">
+      <c r="AJ173">
         <v>10</v>
       </c>
-      <c r="AK173" s="9">
+      <c r="AK173">
         <v>83</v>
       </c>
-      <c r="AL173" s="9">
+      <c r="AL173">
         <v>64</v>
       </c>
-      <c r="AM173" s="9">
+      <c r="AM173">
         <v>6</v>
       </c>
-      <c r="AN173" s="9">
+      <c r="AN173">
         <v>3</v>
       </c>
-      <c r="AO173" s="9"/>
-      <c r="AP173" s="9">
+      <c r="AP173">
         <v>1603</v>
       </c>
     </row>
     <row r="174" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A174" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="B174" s="9">
+      <c r="B174">
         <v>3</v>
       </c>
-      <c r="C174" s="9">
+      <c r="C174">
         <v>6</v>
       </c>
-      <c r="D174" s="9"/>
-[...4 lines deleted...]
-      <c r="I174" s="9">
+      <c r="I174">
         <v>10</v>
       </c>
-      <c r="J174" s="9">
+      <c r="J174">
         <v>58</v>
       </c>
-      <c r="K174" s="9"/>
-      <c r="L174" s="9">
+      <c r="L174">
         <v>72</v>
       </c>
-      <c r="M174" s="9"/>
-[...3 lines deleted...]
-      <c r="Q174" s="9">
+      <c r="Q174">
         <v>19</v>
       </c>
-      <c r="R174" s="9"/>
-[...12 lines deleted...]
-      <c r="AE174" s="9">
+      <c r="AE174">
         <v>301</v>
       </c>
-      <c r="AF174" s="9">
+      <c r="AF174">
         <v>121</v>
       </c>
-      <c r="AG174" s="9">
+      <c r="AG174">
         <v>7</v>
       </c>
-      <c r="AH174" s="9">
+      <c r="AH174">
         <v>5</v>
       </c>
-      <c r="AI174" s="9">
+      <c r="AI174">
         <v>10</v>
       </c>
-      <c r="AJ174" s="9">
+      <c r="AJ174">
         <v>8</v>
       </c>
-      <c r="AK174" s="9"/>
-      <c r="AL174" s="9">
+      <c r="AL174">
         <v>3</v>
       </c>
-      <c r="AM174" s="9"/>
-[...2 lines deleted...]
-      <c r="AP174" s="9">
+      <c r="AP174">
         <v>623</v>
       </c>
     </row>
     <row r="175" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A175" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="B175" s="9">
+      <c r="B175">
         <v>10</v>
       </c>
-      <c r="C175" s="9"/>
-[...29 lines deleted...]
-      <c r="AE175" s="9">
+      <c r="P175">
+        <v>1</v>
+      </c>
+      <c r="AE175">
         <v>37</v>
       </c>
-      <c r="AF175" s="9">
+      <c r="AF175">
         <v>10</v>
       </c>
-      <c r="AG175" s="9"/>
-      <c r="AH175" s="9">
+      <c r="AH175">
         <v>11</v>
       </c>
-      <c r="AI175" s="9"/>
-      <c r="AJ175" s="9">
+      <c r="AJ175">
         <v>9</v>
       </c>
-      <c r="AK175" s="9"/>
-[...4 lines deleted...]
-      <c r="AP175" s="9">
+      <c r="AP175">
         <v>78</v>
       </c>
     </row>
     <row r="176" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A176" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="B176" s="9">
+      <c r="B176">
         <v>8</v>
       </c>
-      <c r="C176" s="9">
+      <c r="C176">
         <v>27</v>
       </c>
-      <c r="D176" s="9">
-[...6 lines deleted...]
-      <c r="I176" s="9">
+      <c r="D176">
+        <v>2</v>
+      </c>
+      <c r="I176">
         <v>6</v>
       </c>
-      <c r="J176" s="9"/>
-[...1 lines deleted...]
-      <c r="L176" s="9">
+      <c r="L176">
         <v>9</v>
       </c>
-      <c r="M176" s="9"/>
-[...19 lines deleted...]
-      <c r="AE176" s="9">
+      <c r="P176">
+        <v>1</v>
+      </c>
+      <c r="AE176">
         <v>135</v>
       </c>
-      <c r="AF176" s="9">
+      <c r="AF176">
         <v>19</v>
       </c>
-      <c r="AG176" s="9">
+      <c r="AG176">
         <v>4</v>
       </c>
-      <c r="AH176" s="9">
+      <c r="AH176">
         <v>15</v>
       </c>
-      <c r="AI176" s="9">
-[...5 lines deleted...]
-      <c r="AK176" s="9">
+      <c r="AI176">
+        <v>1</v>
+      </c>
+      <c r="AJ176">
+        <v>2</v>
+      </c>
+      <c r="AK176">
         <v>3</v>
       </c>
-      <c r="AL176" s="9">
-[...5 lines deleted...]
-      <c r="AP176" s="9">
+      <c r="AL176">
+        <v>2</v>
+      </c>
+      <c r="AP176">
         <v>234</v>
       </c>
     </row>
     <row r="177" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A177" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="B177" s="9">
-[...7 lines deleted...]
-      <c r="F177" s="9">
+      <c r="B177">
+        <v>1</v>
+      </c>
+      <c r="C177">
+        <v>1</v>
+      </c>
+      <c r="F177">
         <v>4</v>
       </c>
-      <c r="G177" s="9"/>
-[...2 lines deleted...]
-      <c r="J177" s="9">
+      <c r="J177">
         <v>35</v>
       </c>
-      <c r="K177" s="9"/>
-      <c r="L177" s="9">
+      <c r="L177">
         <v>20</v>
       </c>
-      <c r="M177" s="9"/>
-[...3 lines deleted...]
-      <c r="Q177" s="9">
+      <c r="Q177">
         <v>11</v>
       </c>
-      <c r="R177" s="9"/>
-[...12 lines deleted...]
-      <c r="AE177" s="9">
+      <c r="AE177">
         <v>237</v>
       </c>
-      <c r="AF177" s="9">
+      <c r="AF177">
         <v>29</v>
       </c>
-      <c r="AG177" s="9">
-[...5 lines deleted...]
-      <c r="AI177" s="9">
+      <c r="AG177">
+        <v>1</v>
+      </c>
+      <c r="AH177">
+        <v>2</v>
+      </c>
+      <c r="AI177">
         <v>10</v>
       </c>
-      <c r="AJ177" s="9"/>
-      <c r="AK177" s="9">
+      <c r="AK177">
         <v>31</v>
       </c>
-      <c r="AL177" s="9">
-[...7 lines deleted...]
-      <c r="AP177" s="9">
+      <c r="AL177">
+        <v>1</v>
+      </c>
+      <c r="AN177">
+        <v>1</v>
+      </c>
+      <c r="AP177">
         <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A178" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="B178" s="9">
+      <c r="B178">
         <v>40</v>
       </c>
-      <c r="C178" s="9"/>
-[...14 lines deleted...]
-      <c r="L178" s="9">
+      <c r="D178">
+        <v>2</v>
+      </c>
+      <c r="I178">
+        <v>1</v>
+      </c>
+      <c r="J178">
+        <v>2</v>
+      </c>
+      <c r="L178">
         <v>7</v>
       </c>
-      <c r="M178" s="9"/>
-[...3 lines deleted...]
-      <c r="Q178" s="9">
+      <c r="Q178">
         <v>81</v>
       </c>
-      <c r="R178" s="9"/>
-[...1 lines deleted...]
-      <c r="T178" s="9">
+      <c r="T178">
         <v>68</v>
       </c>
-      <c r="U178" s="9">
+      <c r="U178">
         <v>13</v>
       </c>
-      <c r="V178" s="9"/>
-[...11 lines deleted...]
-      <c r="AF178" s="9">
+      <c r="AD178">
+        <v>1</v>
+      </c>
+      <c r="AF178">
         <v>3423</v>
       </c>
-      <c r="AG178" s="9">
+      <c r="AG178">
         <v>37</v>
       </c>
-      <c r="AH178" s="9">
+      <c r="AH178">
         <v>49</v>
       </c>
-      <c r="AI178" s="9">
+      <c r="AI178">
         <v>15</v>
       </c>
-      <c r="AJ178" s="9">
+      <c r="AJ178">
         <v>9</v>
       </c>
-      <c r="AK178" s="9">
+      <c r="AK178">
         <v>88</v>
       </c>
-      <c r="AL178" s="9">
+      <c r="AL178">
         <v>42</v>
       </c>
-      <c r="AM178" s="9">
+      <c r="AM178">
         <v>13</v>
       </c>
-      <c r="AN178" s="9">
+      <c r="AN178">
         <v>22</v>
       </c>
-      <c r="AO178" s="9"/>
-      <c r="AP178" s="9">
+      <c r="AP178">
         <v>3913</v>
       </c>
     </row>
     <row r="179" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A179" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="B179" s="9">
+      <c r="B179">
         <v>3</v>
       </c>
-      <c r="C179" s="9">
+      <c r="C179">
         <v>6</v>
       </c>
-      <c r="D179" s="9">
-[...11 lines deleted...]
-      <c r="L179" s="9">
+      <c r="D179">
+        <v>2</v>
+      </c>
+      <c r="E179">
+        <v>2</v>
+      </c>
+      <c r="L179">
         <v>5</v>
       </c>
-      <c r="M179" s="9"/>
-[...2 lines deleted...]
-      <c r="P179" s="9">
+      <c r="P179">
         <v>107</v>
       </c>
-      <c r="Q179" s="9">
+      <c r="Q179">
         <v>36</v>
       </c>
-      <c r="R179" s="9"/>
-[...1 lines deleted...]
-      <c r="T179" s="9">
+      <c r="T179">
         <v>4</v>
       </c>
-      <c r="U179" s="9"/>
-[...9 lines deleted...]
-      <c r="AE179" s="9">
+      <c r="AE179">
         <v>607</v>
       </c>
-      <c r="AF179" s="9">
+      <c r="AF179">
         <v>213</v>
       </c>
-      <c r="AG179" s="9">
+      <c r="AG179">
         <v>14</v>
       </c>
-      <c r="AH179" s="9">
-[...2 lines deleted...]
-      <c r="AI179" s="9">
+      <c r="AH179">
+        <v>2</v>
+      </c>
+      <c r="AI179">
         <v>4</v>
       </c>
-      <c r="AJ179" s="9">
+      <c r="AJ179">
         <v>16</v>
       </c>
-      <c r="AK179" s="9">
+      <c r="AK179">
         <v>6</v>
       </c>
-      <c r="AL179" s="9">
+      <c r="AL179">
         <v>4</v>
       </c>
-      <c r="AM179" s="9"/>
-[...4 lines deleted...]
-      <c r="AP179" s="9">
+      <c r="AN179">
+        <v>1</v>
+      </c>
+      <c r="AP179">
         <v>1032</v>
       </c>
     </row>
     <row r="180" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A180" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="B180" s="9">
+      <c r="B180">
         <v>5</v>
       </c>
-      <c r="C180" s="9">
+      <c r="C180">
         <v>4</v>
       </c>
-      <c r="D180" s="9">
+      <c r="D180">
         <v>5</v>
       </c>
-      <c r="E180" s="9"/>
-[...18 lines deleted...]
-      <c r="T180" s="9">
+      <c r="F180">
+        <v>1</v>
+      </c>
+      <c r="Q180">
+        <v>2</v>
+      </c>
+      <c r="T180">
         <v>6</v>
       </c>
-      <c r="U180" s="9"/>
-[...9 lines deleted...]
-      <c r="AE180" s="9">
+      <c r="AE180">
         <v>369</v>
       </c>
-      <c r="AF180" s="9">
+      <c r="AF180">
         <v>68</v>
       </c>
-      <c r="AG180" s="9">
+      <c r="AG180">
         <v>9</v>
       </c>
-      <c r="AH180" s="9">
+      <c r="AH180">
         <v>20</v>
       </c>
-      <c r="AI180" s="9">
+      <c r="AI180">
         <v>3</v>
       </c>
-      <c r="AJ180" s="9"/>
-      <c r="AK180" s="9">
+      <c r="AK180">
         <v>15</v>
       </c>
-      <c r="AL180" s="9">
+      <c r="AL180">
         <v>19</v>
       </c>
-      <c r="AM180" s="9"/>
-[...4 lines deleted...]
-      <c r="AP180" s="9">
+      <c r="AN180">
+        <v>2</v>
+      </c>
+      <c r="AP180">
         <v>528</v>
       </c>
     </row>
     <row r="181" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A181" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="B181" s="9">
+      <c r="B181">
         <v>20</v>
       </c>
-      <c r="C181" s="9">
+      <c r="C181">
         <v>16</v>
       </c>
-      <c r="D181" s="9"/>
-[...32 lines deleted...]
-      <c r="AE181" s="9">
+      <c r="F181">
+        <v>2</v>
+      </c>
+      <c r="I181">
+        <v>1</v>
+      </c>
+      <c r="T181">
+        <v>1</v>
+      </c>
+      <c r="AE181">
         <v>77</v>
       </c>
-      <c r="AF181" s="9">
+      <c r="AF181">
         <v>21</v>
       </c>
-      <c r="AG181" s="9">
+      <c r="AG181">
         <v>8</v>
       </c>
-      <c r="AH181" s="9">
-[...3 lines deleted...]
-      <c r="AJ181" s="9">
+      <c r="AH181">
+        <v>1</v>
+      </c>
+      <c r="AJ181">
         <v>5</v>
       </c>
-      <c r="AK181" s="9">
+      <c r="AK181">
         <v>5</v>
       </c>
-      <c r="AL181" s="9">
+      <c r="AL181">
         <v>7</v>
       </c>
-      <c r="AM181" s="9"/>
-[...2 lines deleted...]
-      <c r="AP181" s="9">
+      <c r="AP181">
         <v>164</v>
       </c>
     </row>
     <row r="182" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A182" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="B182" s="9">
+      <c r="B182">
         <v>35</v>
       </c>
-      <c r="C182" s="9">
+      <c r="C182">
         <v>26</v>
       </c>
-      <c r="D182" s="9"/>
-[...3 lines deleted...]
-      <c r="H182" s="9">
+      <c r="H182">
         <v>4</v>
       </c>
-      <c r="I182" s="9">
+      <c r="I182">
         <v>6</v>
       </c>
-      <c r="J182" s="9"/>
-[...6 lines deleted...]
-      <c r="Q182" s="9">
+      <c r="Q182">
         <v>22</v>
       </c>
-      <c r="R182" s="9">
-[...3 lines deleted...]
-      <c r="T182" s="9">
+      <c r="R182">
+        <v>2</v>
+      </c>
+      <c r="T182">
         <v>15</v>
       </c>
-      <c r="U182" s="9">
+      <c r="U182">
         <v>115</v>
       </c>
-      <c r="V182" s="9">
-[...12 lines deleted...]
-      <c r="AE182" s="9">
+      <c r="V182">
+        <v>1</v>
+      </c>
+      <c r="AD182">
+        <v>2</v>
+      </c>
+      <c r="AE182">
         <v>4</v>
       </c>
-      <c r="AF182" s="9">
+      <c r="AF182">
         <v>3646</v>
       </c>
-      <c r="AG182" s="9">
+      <c r="AG182">
         <v>33</v>
       </c>
-      <c r="AH182" s="9">
+      <c r="AH182">
         <v>14</v>
       </c>
-      <c r="AI182" s="9">
+      <c r="AI182">
         <v>9</v>
       </c>
-      <c r="AJ182" s="9">
-[...2 lines deleted...]
-      <c r="AK182" s="9">
+      <c r="AJ182">
+        <v>2</v>
+      </c>
+      <c r="AK182">
         <v>20</v>
       </c>
-      <c r="AL182" s="9">
+      <c r="AL182">
         <v>4</v>
       </c>
-      <c r="AM182" s="9"/>
-[...4 lines deleted...]
-      <c r="AP182" s="9">
+      <c r="AN182">
+        <v>1</v>
+      </c>
+      <c r="AP182">
         <v>3961</v>
       </c>
     </row>
     <row r="183" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A183" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="B183" s="9"/>
-[...16 lines deleted...]
-      <c r="Q183" s="9">
+      <c r="P183">
+        <v>1</v>
+      </c>
+      <c r="Q183">
         <v>10</v>
       </c>
-      <c r="R183" s="9"/>
-[...15 lines deleted...]
-      <c r="AF183" s="9">
+      <c r="T183">
+        <v>2</v>
+      </c>
+      <c r="AF183">
         <v>792</v>
       </c>
-      <c r="AG183" s="9">
-[...16 lines deleted...]
-      <c r="AP183" s="9">
+      <c r="AG183">
+        <v>2</v>
+      </c>
+      <c r="AI183">
+        <v>1</v>
+      </c>
+      <c r="AK183">
+        <v>1</v>
+      </c>
+      <c r="AL183">
+        <v>1</v>
+      </c>
+      <c r="AP183">
         <v>810</v>
       </c>
     </row>
     <row r="184" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A184" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="B184" s="9">
-[...17 lines deleted...]
-      <c r="P184" s="9">
+      <c r="B184">
+        <v>2</v>
+      </c>
+      <c r="C184">
+        <v>2</v>
+      </c>
+      <c r="P184">
         <v>19</v>
       </c>
-      <c r="Q184" s="9">
+      <c r="Q184">
         <v>9</v>
       </c>
-      <c r="R184" s="9"/>
-[...15 lines deleted...]
-      <c r="AF184" s="9">
+      <c r="T184">
+        <v>2</v>
+      </c>
+      <c r="AF184">
         <v>371</v>
       </c>
-      <c r="AG184" s="9">
+      <c r="AG184">
         <v>4</v>
       </c>
-      <c r="AH184" s="9">
+      <c r="AH184">
         <v>8</v>
       </c>
-      <c r="AI184" s="9">
-[...6 lines deleted...]
-      <c r="AL184" s="9">
+      <c r="AI184">
+        <v>2</v>
+      </c>
+      <c r="AJ184">
+        <v>1</v>
+      </c>
+      <c r="AL184">
         <v>3</v>
       </c>
-      <c r="AM184" s="9"/>
-[...2 lines deleted...]
-      <c r="AP184" s="9">
+      <c r="AP184">
         <v>423</v>
       </c>
     </row>
     <row r="185" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A185" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="B185" s="9">
+      <c r="B185">
         <v>2301</v>
       </c>
-      <c r="C185" s="9">
+      <c r="C185">
         <v>2984</v>
       </c>
-      <c r="D185" s="9">
+      <c r="D185">
         <v>1884</v>
       </c>
-      <c r="E185" s="9">
+      <c r="E185">
         <v>360</v>
       </c>
-      <c r="F185" s="9">
+      <c r="F185">
         <v>2083</v>
       </c>
-      <c r="G185" s="9">
+      <c r="G185">
         <v>52</v>
       </c>
-      <c r="H185" s="9">
+      <c r="H185">
         <v>188</v>
       </c>
-      <c r="I185" s="9">
+      <c r="I185">
         <v>2941</v>
       </c>
-      <c r="J185" s="9">
+      <c r="J185">
         <v>1079</v>
       </c>
-      <c r="K185" s="9">
+      <c r="K185">
         <v>169</v>
       </c>
-      <c r="L185" s="9">
+      <c r="L185">
         <v>3013</v>
       </c>
-      <c r="M185" s="9">
+      <c r="M185">
         <v>284</v>
       </c>
-      <c r="N185" s="9">
-[...2 lines deleted...]
-      <c r="O185" s="9">
+      <c r="N185">
+        <v>2</v>
+      </c>
+      <c r="O185">
         <v>173</v>
       </c>
-      <c r="P185" s="9">
+      <c r="P185">
         <v>7792</v>
       </c>
-      <c r="Q185" s="9">
+      <c r="Q185">
         <v>15403</v>
       </c>
-      <c r="R185" s="9">
+      <c r="R185">
         <v>1872</v>
       </c>
-      <c r="S185" s="9"/>
-      <c r="T185" s="9">
+      <c r="T185">
         <v>6735</v>
       </c>
-      <c r="U185" s="9">
+      <c r="U185">
         <v>490</v>
       </c>
-      <c r="V185" s="9">
+      <c r="V185">
         <v>9</v>
       </c>
-      <c r="W185" s="9">
-[...2 lines deleted...]
-      <c r="X185" s="9">
+      <c r="W185">
+        <v>2</v>
+      </c>
+      <c r="X185">
         <v>9</v>
       </c>
-      <c r="Y185" s="9"/>
-[...4 lines deleted...]
-      <c r="AD185" s="9">
+      <c r="AD185">
         <v>530</v>
       </c>
-      <c r="AE185" s="9">
+      <c r="AE185">
         <v>151</v>
       </c>
-      <c r="AF185" s="9">
+      <c r="AF185">
         <v>3217797</v>
       </c>
-      <c r="AG185" s="9">
+      <c r="AG185">
         <v>12739</v>
       </c>
-      <c r="AH185" s="9">
+      <c r="AH185">
         <v>11</v>
       </c>
-      <c r="AI185" s="9">
+      <c r="AI185">
         <v>9592</v>
       </c>
-      <c r="AJ185" s="9">
+      <c r="AJ185">
         <v>1233</v>
       </c>
-      <c r="AK185" s="9">
+      <c r="AK185">
         <v>25366</v>
       </c>
-      <c r="AL185" s="9">
+      <c r="AL185">
         <v>17815</v>
       </c>
-      <c r="AM185" s="9">
+      <c r="AM185">
         <v>672</v>
       </c>
-      <c r="AN185" s="9">
+      <c r="AN185">
         <v>2138</v>
       </c>
-      <c r="AO185" s="9">
+      <c r="AO185">
         <v>1067</v>
       </c>
-      <c r="AP185" s="9">
+      <c r="AP185">
         <v>3338936</v>
       </c>
     </row>
     <row r="186" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A186" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="B186" s="9">
+      <c r="B186">
         <v>9</v>
       </c>
-      <c r="C186" s="9">
+      <c r="C186">
         <v>7</v>
       </c>
-      <c r="D186" s="9"/>
-[...28 lines deleted...]
-      <c r="AE186" s="9">
+      <c r="Q186">
+        <v>2</v>
+      </c>
+      <c r="AE186">
         <v>155</v>
       </c>
-      <c r="AF186" s="9">
+      <c r="AF186">
         <v>25</v>
       </c>
-      <c r="AG186" s="9">
+      <c r="AG186">
         <v>7</v>
       </c>
-      <c r="AH186" s="9">
+      <c r="AH186">
         <v>18</v>
       </c>
-      <c r="AI186" s="9"/>
-      <c r="AJ186" s="9">
+      <c r="AJ186">
         <v>7</v>
       </c>
-      <c r="AK186" s="9">
+      <c r="AK186">
         <v>3</v>
       </c>
-      <c r="AL186" s="9">
+      <c r="AL186">
         <v>3</v>
       </c>
-      <c r="AM186" s="9"/>
-[...2 lines deleted...]
-      <c r="AP186" s="9">
+      <c r="AP186">
         <v>236</v>
       </c>
     </row>
     <row r="187" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A187" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="B187" s="9">
+      <c r="B187">
         <v>17</v>
       </c>
-      <c r="C187" s="9">
-[...10 lines deleted...]
-      <c r="H187" s="9">
+      <c r="C187">
+        <v>2</v>
+      </c>
+      <c r="D187">
+        <v>1</v>
+      </c>
+      <c r="F187">
+        <v>2</v>
+      </c>
+      <c r="H187">
         <v>4</v>
       </c>
-      <c r="I187" s="9"/>
-[...7 lines deleted...]
-      <c r="Q187" s="9">
+      <c r="Q187">
         <v>21</v>
       </c>
-      <c r="R187" s="9"/>
-[...17 lines deleted...]
-      <c r="AF187" s="9">
+      <c r="T187">
+        <v>2</v>
+      </c>
+      <c r="AE187">
+        <v>1</v>
+      </c>
+      <c r="AF187">
         <v>1969</v>
       </c>
-      <c r="AG187" s="9">
+      <c r="AG187">
         <v>22</v>
       </c>
-      <c r="AH187" s="9">
+      <c r="AH187">
         <v>42</v>
       </c>
-      <c r="AI187" s="9">
+      <c r="AI187">
         <v>4</v>
       </c>
-      <c r="AJ187" s="9">
-[...2 lines deleted...]
-      <c r="AK187" s="9">
+      <c r="AJ187">
+        <v>2</v>
+      </c>
+      <c r="AK187">
         <v>31</v>
       </c>
-      <c r="AL187" s="9">
+      <c r="AL187">
         <v>14</v>
       </c>
-      <c r="AM187" s="9">
-[...6 lines deleted...]
-      <c r="AP187" s="9">
+      <c r="AM187">
+        <v>2</v>
+      </c>
+      <c r="AN187">
+        <v>2</v>
+      </c>
+      <c r="AP187">
         <v>2138</v>
       </c>
     </row>
     <row r="188" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A188" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="B188" s="9">
+      <c r="B188">
         <v>70</v>
       </c>
-      <c r="C188" s="9">
+      <c r="C188">
         <v>24</v>
       </c>
-      <c r="D188" s="9">
+      <c r="D188">
         <v>91</v>
       </c>
-      <c r="E188" s="9">
+      <c r="E188">
         <v>6</v>
       </c>
-      <c r="F188" s="9">
+      <c r="F188">
         <v>38</v>
       </c>
-      <c r="G188" s="9">
-[...2 lines deleted...]
-      <c r="H188" s="9">
+      <c r="G188">
+        <v>2</v>
+      </c>
+      <c r="H188">
         <v>33</v>
       </c>
-      <c r="I188" s="9">
+      <c r="I188">
         <v>67</v>
       </c>
-      <c r="J188" s="9">
+      <c r="J188">
         <v>7</v>
       </c>
-      <c r="K188" s="9"/>
-      <c r="L188" s="9">
+      <c r="L188">
         <v>31</v>
       </c>
-      <c r="M188" s="9"/>
-[...1 lines deleted...]
-      <c r="O188" s="9">
+      <c r="O188">
         <v>32</v>
       </c>
-      <c r="P188" s="9">
+      <c r="P188">
         <v>21</v>
       </c>
-      <c r="Q188" s="9">
+      <c r="Q188">
         <v>765</v>
       </c>
-      <c r="R188" s="9">
+      <c r="R188">
         <v>198</v>
       </c>
-      <c r="S188" s="9"/>
-      <c r="T188" s="9">
+      <c r="T188">
         <v>134</v>
       </c>
-      <c r="U188" s="9">
+      <c r="U188">
         <v>84</v>
       </c>
-      <c r="V188" s="9">
+      <c r="V188">
         <v>3</v>
       </c>
-      <c r="W188" s="9"/>
-      <c r="X188" s="9">
+      <c r="X188">
         <v>66</v>
       </c>
-      <c r="Y188" s="9"/>
-[...6 lines deleted...]
-      <c r="AD188" s="9">
+      <c r="AB188">
+        <v>2</v>
+      </c>
+      <c r="AD188">
         <v>53</v>
       </c>
-      <c r="AE188" s="9">
+      <c r="AE188">
         <v>9</v>
       </c>
-      <c r="AF188" s="9">
+      <c r="AF188">
         <v>196551</v>
       </c>
-      <c r="AG188" s="9">
+      <c r="AG188">
         <v>1115</v>
       </c>
-      <c r="AH188" s="9">
+      <c r="AH188">
         <v>147</v>
       </c>
-      <c r="AI188" s="9">
+      <c r="AI188">
         <v>281</v>
       </c>
-      <c r="AJ188" s="9">
+      <c r="AJ188">
         <v>58</v>
       </c>
-      <c r="AK188" s="9">
+      <c r="AK188">
         <v>803</v>
       </c>
-      <c r="AL188" s="9">
+      <c r="AL188">
         <v>569</v>
       </c>
-      <c r="AM188" s="9">
+      <c r="AM188">
         <v>26</v>
       </c>
-      <c r="AN188" s="9">
+      <c r="AN188">
         <v>61</v>
       </c>
-      <c r="AO188" s="9">
-[...2 lines deleted...]
-      <c r="AP188" s="9">
+      <c r="AO188">
+        <v>2</v>
+      </c>
+      <c r="AP188">
         <v>201349</v>
       </c>
     </row>
     <row r="189" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A189" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B189" s="9">
+      <c r="B189">
         <v>566</v>
       </c>
-      <c r="C189" s="9">
+      <c r="C189">
         <v>551</v>
       </c>
-      <c r="D189" s="9">
+      <c r="D189">
         <v>240</v>
       </c>
-      <c r="E189" s="9">
+      <c r="E189">
         <v>192</v>
       </c>
-      <c r="F189" s="9">
+      <c r="F189">
         <v>114</v>
       </c>
-      <c r="G189" s="9">
-[...2 lines deleted...]
-      <c r="H189" s="9">
+      <c r="G189">
+        <v>1</v>
+      </c>
+      <c r="H189">
         <v>65</v>
       </c>
-      <c r="I189" s="9">
+      <c r="I189">
         <v>207</v>
       </c>
-      <c r="J189" s="9">
+      <c r="J189">
         <v>55</v>
       </c>
-      <c r="K189" s="9">
+      <c r="K189">
         <v>6</v>
       </c>
-      <c r="L189" s="9">
+      <c r="L189">
         <v>129</v>
       </c>
-      <c r="M189" s="9"/>
-[...3 lines deleted...]
-      <c r="O189" s="9">
+      <c r="N189">
+        <v>1</v>
+      </c>
+      <c r="O189">
         <v>41</v>
       </c>
-      <c r="P189" s="9">
+      <c r="P189">
         <v>59</v>
       </c>
-      <c r="Q189" s="9">
+      <c r="Q189">
         <v>1791</v>
       </c>
-      <c r="R189" s="9">
+      <c r="R189">
         <v>179</v>
       </c>
-      <c r="S189" s="9"/>
-      <c r="T189" s="9">
+      <c r="T189">
         <v>1020</v>
       </c>
-      <c r="U189" s="9">
+      <c r="U189">
         <v>350</v>
       </c>
-      <c r="V189" s="9">
+      <c r="V189">
         <v>17</v>
       </c>
-      <c r="W189" s="9"/>
-      <c r="X189" s="9">
+      <c r="X189">
         <v>5</v>
       </c>
-      <c r="Y189" s="9">
+      <c r="Y189">
         <v>6</v>
       </c>
-      <c r="Z189" s="9"/>
-[...5 lines deleted...]
-      <c r="AD189" s="9">
+      <c r="AC189">
+        <v>1</v>
+      </c>
+      <c r="AD189">
         <v>142</v>
       </c>
-      <c r="AE189" s="9">
+      <c r="AE189">
         <v>22357</v>
       </c>
-      <c r="AF189" s="9">
+      <c r="AF189">
         <v>181810</v>
       </c>
-      <c r="AG189" s="9">
+      <c r="AG189">
         <v>2114</v>
       </c>
-      <c r="AH189" s="9">
+      <c r="AH189">
         <v>652</v>
       </c>
-      <c r="AI189" s="9">
+      <c r="AI189">
         <v>1089</v>
       </c>
-      <c r="AJ189" s="9">
+      <c r="AJ189">
         <v>1139</v>
       </c>
-      <c r="AK189" s="9">
+      <c r="AK189">
         <v>23903</v>
       </c>
-      <c r="AL189" s="9">
+      <c r="AL189">
         <v>3491</v>
       </c>
-      <c r="AM189" s="9">
+      <c r="AM189">
         <v>949</v>
       </c>
-      <c r="AN189" s="9">
+      <c r="AN189">
         <v>14052</v>
       </c>
-      <c r="AO189" s="9">
+      <c r="AO189">
         <v>5</v>
       </c>
-      <c r="AP189" s="9">
+      <c r="AP189">
         <v>257299</v>
       </c>
     </row>
     <row r="190" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A190" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="B190" s="9">
+      <c r="B190">
         <v>29</v>
       </c>
-      <c r="C190" s="9">
+      <c r="C190">
         <v>3</v>
       </c>
-      <c r="D190" s="9">
+      <c r="D190">
         <v>23</v>
       </c>
-      <c r="E190" s="9">
+      <c r="E190">
         <v>132</v>
       </c>
-      <c r="F190" s="9">
+      <c r="F190">
         <v>7</v>
       </c>
-      <c r="G190" s="9"/>
-      <c r="H190" s="9">
+      <c r="H190">
         <v>10</v>
       </c>
-      <c r="I190" s="9">
+      <c r="I190">
         <v>21</v>
       </c>
-      <c r="J190" s="9">
+      <c r="J190">
         <v>10</v>
       </c>
-      <c r="K190" s="9"/>
-      <c r="L190" s="9">
+      <c r="L190">
         <v>25</v>
       </c>
-      <c r="M190" s="9"/>
-[...2 lines deleted...]
-      <c r="P190" s="9">
+      <c r="P190">
         <v>3</v>
       </c>
-      <c r="Q190" s="9">
+      <c r="Q190">
         <v>235</v>
       </c>
-      <c r="R190" s="9">
+      <c r="R190">
         <v>15</v>
       </c>
-      <c r="S190" s="9"/>
-      <c r="T190" s="9">
+      <c r="T190">
         <v>102</v>
       </c>
-      <c r="U190" s="9">
+      <c r="U190">
         <v>50</v>
       </c>
-      <c r="V190" s="9">
+      <c r="V190">
         <v>3</v>
       </c>
-      <c r="W190" s="9"/>
-      <c r="X190" s="9">
+      <c r="X190">
         <v>5</v>
       </c>
-      <c r="Y190" s="9"/>
-[...4 lines deleted...]
-      <c r="AD190" s="9">
+      <c r="AD190">
         <v>13</v>
       </c>
-      <c r="AE190" s="9"/>
-      <c r="AF190" s="9">
+      <c r="AF190">
         <v>32186</v>
       </c>
-      <c r="AG190" s="9">
+      <c r="AG190">
         <v>172</v>
       </c>
-      <c r="AH190" s="9">
+      <c r="AH190">
         <v>48</v>
       </c>
-      <c r="AI190" s="9">
+      <c r="AI190">
         <v>102</v>
       </c>
-      <c r="AJ190" s="9">
+      <c r="AJ190">
         <v>551</v>
       </c>
-      <c r="AK190" s="9">
+      <c r="AK190">
         <v>400</v>
       </c>
-      <c r="AL190" s="9">
+      <c r="AL190">
         <v>194</v>
       </c>
-      <c r="AM190" s="9">
+      <c r="AM190">
         <v>13</v>
       </c>
-      <c r="AN190" s="9">
+      <c r="AN190">
         <v>97</v>
       </c>
-      <c r="AO190" s="9">
-[...2 lines deleted...]
-      <c r="AP190" s="9">
+      <c r="AO190">
+        <v>1</v>
+      </c>
+      <c r="AP190">
         <v>34450</v>
       </c>
     </row>
     <row r="191" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A191" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="B191" s="9">
+      <c r="B191">
         <v>10</v>
       </c>
-      <c r="C191" s="9">
-[...10 lines deleted...]
-      <c r="J191" s="9">
+      <c r="C191">
+        <v>1</v>
+      </c>
+      <c r="E191">
+        <v>2</v>
+      </c>
+      <c r="J191">
         <v>12</v>
       </c>
-      <c r="K191" s="9"/>
-[...7 lines deleted...]
-      <c r="Q191" s="9">
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Q191">
         <v>4</v>
       </c>
-      <c r="R191" s="9"/>
-[...1 lines deleted...]
-      <c r="T191" s="9">
+      <c r="T191">
         <v>5</v>
       </c>
-      <c r="U191" s="9">
-[...12 lines deleted...]
-      <c r="AF191" s="9">
+      <c r="U191">
+        <v>1</v>
+      </c>
+      <c r="AF191">
         <v>3077</v>
       </c>
-      <c r="AG191" s="9">
+      <c r="AG191">
         <v>18</v>
       </c>
-      <c r="AH191" s="9">
+      <c r="AH191">
         <v>9</v>
       </c>
-      <c r="AI191" s="9"/>
-      <c r="AJ191" s="9">
+      <c r="AJ191">
         <v>26</v>
       </c>
-      <c r="AK191" s="9">
+      <c r="AK191">
         <v>26</v>
       </c>
-      <c r="AL191" s="9">
+      <c r="AL191">
         <v>4</v>
       </c>
-      <c r="AM191" s="9">
-[...4 lines deleted...]
-      <c r="AP191" s="9">
+      <c r="AM191">
+        <v>1</v>
+      </c>
+      <c r="AP191">
         <v>3197</v>
       </c>
     </row>
     <row r="192" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A192" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="B192" s="9">
+      <c r="B192">
         <v>28</v>
       </c>
-      <c r="C192" s="9">
+      <c r="C192">
         <v>70</v>
       </c>
-      <c r="D192" s="9">
+      <c r="D192">
         <v>10</v>
       </c>
-      <c r="E192" s="9"/>
-      <c r="F192" s="9">
+      <c r="F192">
         <v>5</v>
       </c>
-      <c r="G192" s="9"/>
-[...1 lines deleted...]
-      <c r="I192" s="9">
+      <c r="I192">
         <v>3</v>
       </c>
-      <c r="J192" s="9">
+      <c r="J192">
         <v>7</v>
       </c>
-      <c r="K192" s="9"/>
-[...4 lines deleted...]
-      <c r="P192" s="9">
+      <c r="P192">
         <v>7</v>
       </c>
-      <c r="Q192" s="9">
+      <c r="Q192">
         <v>45</v>
       </c>
-      <c r="R192" s="9">
+      <c r="R192">
         <v>4</v>
       </c>
-      <c r="S192" s="9"/>
-      <c r="T192" s="9">
+      <c r="T192">
         <v>23</v>
       </c>
-      <c r="U192" s="9"/>
-[...8 lines deleted...]
-      <c r="AD192" s="9">
+      <c r="AD192">
         <v>4</v>
       </c>
-      <c r="AE192" s="9">
+      <c r="AE192">
         <v>2815</v>
       </c>
-      <c r="AF192" s="9">
+      <c r="AF192">
         <v>918</v>
       </c>
-      <c r="AG192" s="9">
+      <c r="AG192">
         <v>90</v>
       </c>
-      <c r="AH192" s="9">
+      <c r="AH192">
         <v>51</v>
       </c>
-      <c r="AI192" s="9">
+      <c r="AI192">
         <v>23</v>
       </c>
-      <c r="AJ192" s="9">
+      <c r="AJ192">
         <v>4</v>
       </c>
-      <c r="AK192" s="9">
+      <c r="AK192">
         <v>51</v>
       </c>
-      <c r="AL192" s="9">
+      <c r="AL192">
         <v>30</v>
       </c>
-      <c r="AM192" s="9">
-[...2 lines deleted...]
-      <c r="AN192" s="9">
+      <c r="AM192">
+        <v>1</v>
+      </c>
+      <c r="AN192">
         <v>5</v>
       </c>
-      <c r="AO192" s="9"/>
-      <c r="AP192" s="9">
+      <c r="AP192">
         <v>4194</v>
       </c>
     </row>
     <row r="193" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A193" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="B193" s="9">
+      <c r="B193">
         <v>4</v>
       </c>
-      <c r="C193" s="9">
-[...2 lines deleted...]
-      <c r="D193" s="9">
+      <c r="C193">
+        <v>2</v>
+      </c>
+      <c r="D193">
         <v>4</v>
       </c>
-      <c r="E193" s="9"/>
-[...31 lines deleted...]
-      <c r="AE193" s="9">
+      <c r="F193">
+        <v>1</v>
+      </c>
+      <c r="Q193">
+        <v>2</v>
+      </c>
+      <c r="AD193">
+        <v>1</v>
+      </c>
+      <c r="AE193">
         <v>105</v>
       </c>
-      <c r="AF193" s="9">
+      <c r="AF193">
         <v>38</v>
       </c>
-      <c r="AG193" s="9"/>
-      <c r="AH193" s="9">
+      <c r="AH193">
         <v>7</v>
       </c>
-      <c r="AI193" s="9">
-[...2 lines deleted...]
-      <c r="AJ193" s="9">
+      <c r="AI193">
+        <v>1</v>
+      </c>
+      <c r="AJ193">
         <v>8</v>
       </c>
-      <c r="AK193" s="9">
+      <c r="AK193">
         <v>12</v>
       </c>
-      <c r="AL193" s="9"/>
-[...3 lines deleted...]
-      <c r="AP193" s="9">
+      <c r="AP193">
         <v>185</v>
       </c>
     </row>
     <row r="194" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A194" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="B194" s="9">
+      <c r="B194">
         <v>27</v>
       </c>
-      <c r="C194" s="9">
+      <c r="C194">
         <v>80</v>
       </c>
-      <c r="D194" s="9">
+      <c r="D194">
         <v>35</v>
       </c>
-      <c r="E194" s="9">
+      <c r="E194">
         <v>14</v>
       </c>
-      <c r="F194" s="9">
+      <c r="F194">
         <v>13</v>
       </c>
-      <c r="G194" s="9"/>
-      <c r="H194" s="9">
+      <c r="H194">
         <v>11</v>
       </c>
-      <c r="I194" s="9">
+      <c r="I194">
         <v>21</v>
       </c>
-      <c r="J194" s="9">
+      <c r="J194">
         <v>11</v>
       </c>
-      <c r="K194" s="9"/>
-      <c r="L194" s="9">
+      <c r="L194">
         <v>11</v>
       </c>
-      <c r="M194" s="9"/>
-[...1 lines deleted...]
-      <c r="O194" s="9">
+      <c r="O194">
         <v>8</v>
       </c>
-      <c r="P194" s="9">
+      <c r="P194">
         <v>4</v>
       </c>
-      <c r="Q194" s="9">
+      <c r="Q194">
         <v>197</v>
       </c>
-      <c r="R194" s="9">
+      <c r="R194">
         <v>12</v>
       </c>
-      <c r="S194" s="9"/>
-      <c r="T194" s="9">
+      <c r="T194">
         <v>137</v>
       </c>
-      <c r="U194" s="9">
+      <c r="U194">
         <v>76</v>
       </c>
-      <c r="V194" s="9"/>
-[...7 lines deleted...]
-      <c r="AD194" s="9">
+      <c r="AD194">
         <v>29</v>
       </c>
-      <c r="AE194" s="9">
+      <c r="AE194">
         <v>15145</v>
       </c>
-      <c r="AF194" s="9">
+      <c r="AF194">
         <v>6035</v>
       </c>
-      <c r="AG194" s="9">
+      <c r="AG194">
         <v>228</v>
       </c>
-      <c r="AH194" s="9">
+      <c r="AH194">
         <v>131</v>
       </c>
-      <c r="AI194" s="9">
+      <c r="AI194">
         <v>69</v>
       </c>
-      <c r="AJ194" s="9">
+      <c r="AJ194">
         <v>64</v>
       </c>
-      <c r="AK194" s="9">
+      <c r="AK194">
         <v>658</v>
       </c>
-      <c r="AL194" s="9">
+      <c r="AL194">
         <v>239</v>
       </c>
-      <c r="AM194" s="9">
+      <c r="AM194">
         <v>25</v>
       </c>
-      <c r="AN194" s="9">
+      <c r="AN194">
         <v>107</v>
       </c>
-      <c r="AO194" s="9"/>
-      <c r="AP194" s="9">
+      <c r="AP194">
         <v>23387</v>
       </c>
     </row>
     <row r="195" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A195" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="B195" s="9"/>
-[...31 lines deleted...]
-      <c r="AF195" s="9">
+      <c r="L195">
+        <v>2</v>
+      </c>
+      <c r="AF195">
         <v>287</v>
       </c>
-      <c r="AG195" s="9">
+      <c r="AG195">
         <v>3</v>
       </c>
-      <c r="AH195" s="9">
+      <c r="AH195">
         <v>5</v>
       </c>
-      <c r="AI195" s="9"/>
-[...8 lines deleted...]
-      <c r="AP195" s="9">
+      <c r="AK195">
+        <v>1</v>
+      </c>
+      <c r="AP195">
         <v>298</v>
       </c>
     </row>
     <row r="196" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A196" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="B196" s="9">
+      <c r="B196">
         <v>44</v>
       </c>
-      <c r="C196" s="9">
+      <c r="C196">
         <v>9</v>
       </c>
-      <c r="D196" s="9">
+      <c r="D196">
         <v>30</v>
       </c>
-      <c r="E196" s="9">
+      <c r="E196">
         <v>12</v>
       </c>
-      <c r="F196" s="9"/>
-[...1 lines deleted...]
-      <c r="H196" s="9">
+      <c r="H196">
         <v>5</v>
       </c>
-      <c r="I196" s="9">
+      <c r="I196">
         <v>12</v>
       </c>
-      <c r="J196" s="9"/>
-[...1 lines deleted...]
-      <c r="L196" s="9">
+      <c r="L196">
         <v>7</v>
       </c>
-      <c r="M196" s="9"/>
-[...1 lines deleted...]
-      <c r="O196" s="9">
+      <c r="O196">
         <v>6</v>
       </c>
-      <c r="P196" s="9">
+      <c r="P196">
         <v>4</v>
       </c>
-      <c r="Q196" s="9">
+      <c r="Q196">
         <v>225</v>
       </c>
-      <c r="R196" s="9">
+      <c r="R196">
         <v>5</v>
       </c>
-      <c r="S196" s="9"/>
-      <c r="T196" s="9">
+      <c r="T196">
         <v>42</v>
       </c>
-      <c r="U196" s="9">
+      <c r="U196">
         <v>23</v>
       </c>
-      <c r="V196" s="9">
+      <c r="V196">
         <v>6</v>
       </c>
-      <c r="W196" s="9"/>
-[...6 lines deleted...]
-      <c r="AD196" s="9">
+      <c r="AD196">
         <v>13</v>
       </c>
-      <c r="AE196" s="9">
-[...2 lines deleted...]
-      <c r="AF196" s="9">
+      <c r="AE196">
+        <v>2</v>
+      </c>
+      <c r="AF196">
         <v>22629</v>
       </c>
-      <c r="AG196" s="9">
+      <c r="AG196">
         <v>187</v>
       </c>
-      <c r="AH196" s="9">
+      <c r="AH196">
         <v>27</v>
       </c>
-      <c r="AI196" s="9">
+      <c r="AI196">
         <v>75</v>
       </c>
-      <c r="AJ196" s="9">
+      <c r="AJ196">
         <v>283</v>
       </c>
-      <c r="AK196" s="9">
+      <c r="AK196">
         <v>228</v>
       </c>
-      <c r="AL196" s="9">
+      <c r="AL196">
         <v>89</v>
       </c>
-      <c r="AM196" s="9">
+      <c r="AM196">
         <v>4</v>
       </c>
-      <c r="AN196" s="9">
+      <c r="AN196">
         <v>30</v>
       </c>
-      <c r="AO196" s="9"/>
-      <c r="AP196" s="9">
+      <c r="AP196">
         <v>23997</v>
       </c>
     </row>
     <row r="197" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A197" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="B197" s="9">
+      <c r="B197">
         <v>23</v>
       </c>
-      <c r="C197" s="9">
+      <c r="C197">
         <v>10</v>
       </c>
-      <c r="D197" s="9">
-[...9 lines deleted...]
-      <c r="L197" s="9">
+      <c r="D197">
+        <v>1</v>
+      </c>
+      <c r="L197">
         <v>3</v>
       </c>
-      <c r="M197" s="9"/>
-[...5 lines deleted...]
-      <c r="Q197" s="9">
+      <c r="O197">
+        <v>2</v>
+      </c>
+      <c r="Q197">
         <v>43</v>
       </c>
-      <c r="R197" s="9"/>
-[...1 lines deleted...]
-      <c r="T197" s="9">
+      <c r="T197">
         <v>10</v>
       </c>
-      <c r="U197" s="9">
-[...13 lines deleted...]
-      <c r="AE197" s="9">
+      <c r="U197">
+        <v>1</v>
+      </c>
+      <c r="V197">
+        <v>1</v>
+      </c>
+      <c r="AE197">
         <v>424</v>
       </c>
-      <c r="AF197" s="9">
+      <c r="AF197">
         <v>634</v>
       </c>
-      <c r="AG197" s="9">
+      <c r="AG197">
         <v>39</v>
       </c>
-      <c r="AH197" s="9">
+      <c r="AH197">
         <v>47</v>
       </c>
-      <c r="AI197" s="9">
+      <c r="AI197">
         <v>5</v>
       </c>
-      <c r="AJ197" s="9">
+      <c r="AJ197">
         <v>4</v>
       </c>
-      <c r="AK197" s="9">
+      <c r="AK197">
         <v>147</v>
       </c>
-      <c r="AL197" s="9">
+      <c r="AL197">
         <v>72</v>
       </c>
-      <c r="AM197" s="9">
+      <c r="AM197">
         <v>4</v>
       </c>
-      <c r="AN197" s="9">
+      <c r="AN197">
         <v>102</v>
       </c>
-      <c r="AO197" s="9"/>
-      <c r="AP197" s="9">
+      <c r="AP197">
         <v>1572</v>
       </c>
     </row>
     <row r="198" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A198" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="B198" s="9">
+      <c r="B198">
         <v>328</v>
       </c>
-      <c r="C198" s="9">
+      <c r="C198">
         <v>309</v>
       </c>
-      <c r="D198" s="9">
+      <c r="D198">
         <v>97</v>
       </c>
-      <c r="E198" s="9">
+      <c r="E198">
         <v>30</v>
       </c>
-      <c r="F198" s="9">
+      <c r="F198">
         <v>82</v>
       </c>
-      <c r="G198" s="9"/>
-      <c r="H198" s="9">
+      <c r="H198">
         <v>20</v>
       </c>
-      <c r="I198" s="9">
+      <c r="I198">
         <v>136</v>
       </c>
-      <c r="J198" s="9">
+      <c r="J198">
         <v>12</v>
       </c>
-      <c r="K198" s="9">
-[...2 lines deleted...]
-      <c r="L198" s="9">
+      <c r="K198">
+        <v>1</v>
+      </c>
+      <c r="L198">
         <v>60</v>
       </c>
-      <c r="M198" s="9"/>
-[...1 lines deleted...]
-      <c r="O198" s="9">
+      <c r="O198">
         <v>18</v>
       </c>
-      <c r="P198" s="9">
+      <c r="P198">
         <v>32</v>
       </c>
-      <c r="Q198" s="9">
+      <c r="Q198">
         <v>873</v>
       </c>
-      <c r="R198" s="9">
+      <c r="R198">
         <v>142</v>
       </c>
-      <c r="S198" s="9"/>
-      <c r="T198" s="9">
+      <c r="T198">
         <v>608</v>
       </c>
-      <c r="U198" s="9">
+      <c r="U198">
         <v>94</v>
       </c>
-      <c r="V198" s="9">
+      <c r="V198">
         <v>4</v>
       </c>
-      <c r="W198" s="9"/>
-[...6 lines deleted...]
-      <c r="AD198" s="9">
+      <c r="AD198">
         <v>64</v>
       </c>
-      <c r="AE198" s="9">
+      <c r="AE198">
         <v>7</v>
       </c>
-      <c r="AF198" s="9">
+      <c r="AF198">
         <v>105057</v>
       </c>
-      <c r="AG198" s="9">
+      <c r="AG198">
         <v>1035</v>
       </c>
-      <c r="AH198" s="9">
+      <c r="AH198">
         <v>183</v>
       </c>
-      <c r="AI198" s="9">
+      <c r="AI198">
         <v>730</v>
       </c>
-      <c r="AJ198" s="9">
+      <c r="AJ198">
         <v>151</v>
       </c>
-      <c r="AK198" s="9">
+      <c r="AK198">
         <v>15722</v>
       </c>
-      <c r="AL198" s="9">
+      <c r="AL198">
         <v>2347</v>
       </c>
-      <c r="AM198" s="9">
+      <c r="AM198">
         <v>573</v>
       </c>
-      <c r="AN198" s="9">
+      <c r="AN198">
         <v>11266</v>
       </c>
-      <c r="AO198" s="9">
+      <c r="AO198">
         <v>4</v>
       </c>
-      <c r="AP198" s="9">
+      <c r="AP198">
         <v>139985</v>
       </c>
     </row>
     <row r="199" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A199" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="B199" s="9">
+      <c r="B199">
         <v>21</v>
       </c>
-      <c r="C199" s="9">
+      <c r="C199">
         <v>11</v>
       </c>
-      <c r="D199" s="9">
+      <c r="D199">
         <v>13</v>
       </c>
-      <c r="E199" s="9">
-[...11 lines deleted...]
-      <c r="I199" s="9">
+      <c r="E199">
+        <v>2</v>
+      </c>
+      <c r="F199">
+        <v>1</v>
+      </c>
+      <c r="G199">
+        <v>1</v>
+      </c>
+      <c r="H199">
+        <v>1</v>
+      </c>
+      <c r="I199">
         <v>4</v>
       </c>
-      <c r="J199" s="9"/>
-      <c r="K199" s="9">
+      <c r="K199">
         <v>3</v>
       </c>
-      <c r="L199" s="9"/>
-[...3 lines deleted...]
-      <c r="P199" s="9">
+      <c r="P199">
         <v>4</v>
       </c>
-      <c r="Q199" s="9">
+      <c r="Q199">
         <v>53</v>
       </c>
-      <c r="R199" s="9"/>
-[...1 lines deleted...]
-      <c r="T199" s="9">
+      <c r="T199">
         <v>57</v>
       </c>
-      <c r="U199" s="9">
+      <c r="U199">
         <v>81</v>
       </c>
-      <c r="V199" s="9"/>
-[...7 lines deleted...]
-      <c r="AD199" s="9">
+      <c r="AD199">
         <v>4</v>
       </c>
-      <c r="AE199" s="9">
+      <c r="AE199">
         <v>1575</v>
       </c>
-      <c r="AF199" s="9">
+      <c r="AF199">
         <v>1094</v>
       </c>
-      <c r="AG199" s="9">
+      <c r="AG199">
         <v>27</v>
       </c>
-      <c r="AH199" s="9">
+      <c r="AH199">
         <v>6</v>
       </c>
-      <c r="AI199" s="9">
+      <c r="AI199">
         <v>33</v>
       </c>
-      <c r="AJ199" s="9">
+      <c r="AJ199">
         <v>3</v>
       </c>
-      <c r="AK199" s="9">
+      <c r="AK199">
         <v>138</v>
       </c>
-      <c r="AL199" s="9">
+      <c r="AL199">
         <v>42</v>
       </c>
-      <c r="AM199" s="9">
+      <c r="AM199">
         <v>5</v>
       </c>
-      <c r="AN199" s="9">
+      <c r="AN199">
         <v>9</v>
       </c>
-      <c r="AO199" s="9"/>
-      <c r="AP199" s="9">
+      <c r="AP199">
         <v>3188</v>
       </c>
     </row>
     <row r="200" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A200" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="B200" s="9">
+      <c r="B200">
         <v>45</v>
       </c>
-      <c r="C200" s="9">
+      <c r="C200">
         <v>46</v>
       </c>
-      <c r="D200" s="9">
+      <c r="D200">
         <v>18</v>
       </c>
-      <c r="E200" s="9"/>
-      <c r="F200" s="9">
+      <c r="F200">
         <v>4</v>
       </c>
-      <c r="G200" s="9"/>
-      <c r="H200" s="9">
+      <c r="H200">
         <v>17</v>
       </c>
-      <c r="I200" s="9">
+      <c r="I200">
         <v>10</v>
       </c>
-      <c r="J200" s="9">
+      <c r="J200">
         <v>3</v>
       </c>
-      <c r="K200" s="9"/>
-      <c r="L200" s="9">
+      <c r="L200">
         <v>17</v>
       </c>
-      <c r="M200" s="9"/>
-[...3 lines deleted...]
-      <c r="O200" s="9">
+      <c r="N200">
+        <v>1</v>
+      </c>
+      <c r="O200">
         <v>6</v>
       </c>
-      <c r="P200" s="9">
+      <c r="P200">
         <v>5</v>
       </c>
-      <c r="Q200" s="9">
+      <c r="Q200">
         <v>105</v>
       </c>
-      <c r="R200" s="9"/>
-[...1 lines deleted...]
-      <c r="T200" s="9">
+      <c r="T200">
         <v>26</v>
       </c>
-      <c r="U200" s="9">
+      <c r="U200">
         <v>24</v>
       </c>
-      <c r="V200" s="9">
+      <c r="V200">
         <v>3</v>
       </c>
-      <c r="W200" s="9"/>
-[...1 lines deleted...]
-      <c r="Y200" s="9">
+      <c r="Y200">
         <v>6</v>
       </c>
-      <c r="Z200" s="9"/>
-[...5 lines deleted...]
-      <c r="AD200" s="9">
+      <c r="AC200">
+        <v>1</v>
+      </c>
+      <c r="AD200">
         <v>12</v>
       </c>
-      <c r="AE200" s="9">
+      <c r="AE200">
         <v>1701</v>
       </c>
-      <c r="AF200" s="9">
+      <c r="AF200">
         <v>9515</v>
       </c>
-      <c r="AG200" s="9">
+      <c r="AG200">
         <v>265</v>
       </c>
-      <c r="AH200" s="9">
+      <c r="AH200">
         <v>105</v>
       </c>
-      <c r="AI200" s="9">
+      <c r="AI200">
         <v>45</v>
       </c>
-      <c r="AJ200" s="9">
+      <c r="AJ200">
         <v>45</v>
       </c>
-      <c r="AK200" s="9">
+      <c r="AK200">
         <v>6153</v>
       </c>
-      <c r="AL200" s="9">
+      <c r="AL200">
         <v>378</v>
       </c>
-      <c r="AM200" s="9">
+      <c r="AM200">
         <v>298</v>
       </c>
-      <c r="AN200" s="9">
+      <c r="AN200">
         <v>2070</v>
       </c>
-      <c r="AO200" s="9"/>
-      <c r="AP200" s="9">
+      <c r="AP200">
         <v>20924</v>
       </c>
     </row>
     <row r="201" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A201" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="B201" s="9">
+      <c r="B201">
         <v>7</v>
       </c>
-      <c r="C201" s="9">
+      <c r="C201">
         <v>10</v>
       </c>
-      <c r="D201" s="9">
+      <c r="D201">
         <v>9</v>
       </c>
-      <c r="E201" s="9"/>
-[...12 lines deleted...]
-      <c r="L201" s="9">
+      <c r="F201">
+        <v>1</v>
+      </c>
+      <c r="H201">
+        <v>1</v>
+      </c>
+      <c r="K201">
+        <v>2</v>
+      </c>
+      <c r="L201">
         <v>4</v>
       </c>
-      <c r="M201" s="9"/>
-[...3 lines deleted...]
-      <c r="Q201" s="9">
+      <c r="Q201">
         <v>9</v>
       </c>
-      <c r="R201" s="9">
-[...3 lines deleted...]
-      <c r="T201" s="9">
+      <c r="R201">
+        <v>1</v>
+      </c>
+      <c r="T201">
         <v>10</v>
       </c>
-      <c r="U201" s="9"/>
-[...11 lines deleted...]
-      <c r="AE201" s="9">
+      <c r="AD201">
+        <v>2</v>
+      </c>
+      <c r="AE201">
         <v>583</v>
       </c>
-      <c r="AF201" s="9">
+      <c r="AF201">
         <v>340</v>
       </c>
-      <c r="AG201" s="9">
+      <c r="AG201">
         <v>50</v>
       </c>
-      <c r="AH201" s="9">
+      <c r="AH201">
         <v>33</v>
       </c>
-      <c r="AI201" s="9">
+      <c r="AI201">
         <v>6</v>
       </c>
-      <c r="AJ201" s="9"/>
-      <c r="AK201" s="9">
+      <c r="AK201">
         <v>367</v>
       </c>
-      <c r="AL201" s="9">
+      <c r="AL201">
         <v>96</v>
       </c>
-      <c r="AM201" s="9">
+      <c r="AM201">
         <v>25</v>
       </c>
-      <c r="AN201" s="9">
+      <c r="AN201">
         <v>366</v>
       </c>
-      <c r="AO201" s="9"/>
-      <c r="AP201" s="9">
+      <c r="AP201">
         <v>1922</v>
       </c>
     </row>
     <row r="202" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A202" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B202" s="9">
+      <c r="B202">
         <v>607</v>
       </c>
-      <c r="C202" s="9">
+      <c r="C202">
         <v>922</v>
       </c>
-      <c r="D202" s="9">
+      <c r="D202">
         <v>385</v>
       </c>
-      <c r="E202" s="9">
+      <c r="E202">
         <v>39</v>
       </c>
-      <c r="F202" s="9">
+      <c r="F202">
         <v>158</v>
       </c>
-      <c r="G202" s="9">
+      <c r="G202">
         <v>37</v>
       </c>
-      <c r="H202" s="9">
+      <c r="H202">
         <v>60</v>
       </c>
-      <c r="I202" s="9">
+      <c r="I202">
         <v>696</v>
       </c>
-      <c r="J202" s="9">
+      <c r="J202">
         <v>335</v>
       </c>
-      <c r="K202" s="9">
+      <c r="K202">
         <v>27</v>
       </c>
-      <c r="L202" s="9">
+      <c r="L202">
         <v>1478</v>
       </c>
-      <c r="M202" s="9">
+      <c r="M202">
         <v>113</v>
       </c>
-      <c r="N202" s="9">
-[...2 lines deleted...]
-      <c r="O202" s="9">
+      <c r="N202">
+        <v>2</v>
+      </c>
+      <c r="O202">
         <v>61</v>
       </c>
-      <c r="P202" s="9">
+      <c r="P202">
         <v>1300</v>
       </c>
-      <c r="Q202" s="9">
+      <c r="Q202">
         <v>4117</v>
       </c>
-      <c r="R202" s="9">
+      <c r="R202">
         <v>385</v>
       </c>
-      <c r="S202" s="9"/>
-      <c r="T202" s="9">
+      <c r="T202">
         <v>1738</v>
       </c>
-      <c r="U202" s="9">
+      <c r="U202">
         <v>633</v>
       </c>
-      <c r="V202" s="9">
+      <c r="V202">
         <v>8</v>
       </c>
-      <c r="W202" s="9"/>
-[...8 lines deleted...]
-      <c r="AD202" s="9">
+      <c r="Y202">
+        <v>2</v>
+      </c>
+      <c r="AD202">
         <v>78</v>
       </c>
-      <c r="AE202" s="9">
+      <c r="AE202">
         <v>3108</v>
       </c>
-      <c r="AF202" s="9">
+      <c r="AF202">
         <v>1168846</v>
       </c>
-      <c r="AG202" s="9">
+      <c r="AG202">
         <v>1798</v>
       </c>
-      <c r="AH202" s="9">
+      <c r="AH202">
         <v>412</v>
       </c>
-      <c r="AI202" s="9">
+      <c r="AI202">
         <v>2539</v>
       </c>
-      <c r="AJ202" s="9">
+      <c r="AJ202">
         <v>5271</v>
       </c>
-      <c r="AK202" s="9">
+      <c r="AK202">
         <v>7152</v>
       </c>
-      <c r="AL202" s="9">
+      <c r="AL202">
         <v>3885</v>
       </c>
-      <c r="AM202" s="9">
+      <c r="AM202">
         <v>184</v>
       </c>
-      <c r="AN202" s="9">
+      <c r="AN202">
         <v>244</v>
       </c>
-      <c r="AO202" s="9">
+      <c r="AO202">
         <v>177</v>
       </c>
-      <c r="AP202" s="9">
+      <c r="AP202">
         <v>1206797</v>
       </c>
     </row>
     <row r="203" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A203" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="B203" s="9">
+      <c r="B203">
         <v>351</v>
       </c>
-      <c r="C203" s="9">
+      <c r="C203">
         <v>304</v>
       </c>
-      <c r="D203" s="9">
+      <c r="D203">
         <v>308</v>
       </c>
-      <c r="E203" s="9">
+      <c r="E203">
         <v>29</v>
       </c>
-      <c r="F203" s="9">
+      <c r="F203">
         <v>135</v>
       </c>
-      <c r="G203" s="9">
+      <c r="G203">
         <v>27</v>
       </c>
-      <c r="H203" s="9">
+      <c r="H203">
         <v>34</v>
       </c>
-      <c r="I203" s="9">
+      <c r="I203">
         <v>541</v>
       </c>
-      <c r="J203" s="9">
+      <c r="J203">
         <v>290</v>
       </c>
-      <c r="K203" s="9">
+      <c r="K203">
         <v>22</v>
       </c>
-      <c r="L203" s="9">
+      <c r="L203">
         <v>1119</v>
       </c>
-      <c r="M203" s="9">
+      <c r="M203">
         <v>88</v>
       </c>
-      <c r="N203" s="9">
-[...2 lines deleted...]
-      <c r="O203" s="9">
+      <c r="N203">
+        <v>2</v>
+      </c>
+      <c r="O203">
         <v>52</v>
       </c>
-      <c r="P203" s="9">
+      <c r="P203">
         <v>885</v>
       </c>
-      <c r="Q203" s="9">
+      <c r="Q203">
         <v>3085</v>
       </c>
-      <c r="R203" s="9">
+      <c r="R203">
         <v>274</v>
       </c>
-      <c r="S203" s="9"/>
-      <c r="T203" s="9">
+      <c r="T203">
         <v>1128</v>
       </c>
-      <c r="U203" s="9">
+      <c r="U203">
         <v>400</v>
       </c>
-      <c r="V203" s="9">
+      <c r="V203">
         <v>3</v>
       </c>
-      <c r="W203" s="9"/>
-[...6 lines deleted...]
-      <c r="AD203" s="9">
+      <c r="AD203">
         <v>68</v>
       </c>
-      <c r="AE203" s="9">
+      <c r="AE203">
         <v>12</v>
       </c>
-      <c r="AF203" s="9">
+      <c r="AF203">
         <v>1035412</v>
       </c>
-      <c r="AG203" s="9">
+      <c r="AG203">
         <v>1274</v>
       </c>
-      <c r="AH203" s="9">
+      <c r="AH203">
         <v>7</v>
       </c>
-      <c r="AI203" s="9">
+      <c r="AI203">
         <v>1647</v>
       </c>
-      <c r="AJ203" s="9">
+      <c r="AJ203">
         <v>4317</v>
       </c>
-      <c r="AK203" s="9">
+      <c r="AK203">
         <v>5318</v>
       </c>
-      <c r="AL203" s="9">
+      <c r="AL203">
         <v>3016</v>
       </c>
-      <c r="AM203" s="9">
+      <c r="AM203">
         <v>144</v>
       </c>
-      <c r="AN203" s="9">
+      <c r="AN203">
         <v>188</v>
       </c>
-      <c r="AO203" s="9">
+      <c r="AO203">
         <v>147</v>
       </c>
-      <c r="AP203" s="9">
+      <c r="AP203">
         <v>1060627</v>
       </c>
     </row>
     <row r="204" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A204" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="B204" s="9">
+      <c r="B204">
         <v>3</v>
       </c>
-      <c r="C204" s="9">
+      <c r="C204">
         <v>19</v>
       </c>
-      <c r="D204" s="9"/>
-[...28 lines deleted...]
-      <c r="AE204" s="9">
+      <c r="Q204">
+        <v>1</v>
+      </c>
+      <c r="AE204">
         <v>48</v>
       </c>
-      <c r="AF204" s="9">
+      <c r="AF204">
         <v>9</v>
       </c>
-      <c r="AG204" s="9">
+      <c r="AG204">
         <v>6</v>
       </c>
-      <c r="AH204" s="9">
+      <c r="AH204">
         <v>15</v>
       </c>
-      <c r="AI204" s="9">
-[...3 lines deleted...]
-      <c r="AK204" s="9">
+      <c r="AI204">
+        <v>2</v>
+      </c>
+      <c r="AK204">
         <v>3</v>
       </c>
-      <c r="AL204" s="9"/>
-[...3 lines deleted...]
-      <c r="AP204" s="9">
+      <c r="AP204">
         <v>106</v>
       </c>
     </row>
     <row r="205" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A205" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="B205" s="9">
+      <c r="B205">
         <v>10</v>
       </c>
-      <c r="C205" s="9">
+      <c r="C205">
         <v>31</v>
       </c>
-      <c r="D205" s="9"/>
-[...12 lines deleted...]
-      <c r="Q205" s="9">
+      <c r="Q205">
         <v>11</v>
       </c>
-      <c r="R205" s="9"/>
-[...14 lines deleted...]
-      <c r="AE205" s="9">
+      <c r="T205">
+        <v>1</v>
+      </c>
+      <c r="AE205">
         <v>80</v>
       </c>
-      <c r="AF205" s="9">
+      <c r="AF205">
         <v>30</v>
       </c>
-      <c r="AG205" s="9">
+      <c r="AG205">
         <v>7</v>
       </c>
-      <c r="AH205" s="9">
+      <c r="AH205">
         <v>33</v>
       </c>
-      <c r="AI205" s="9">
+      <c r="AI205">
         <v>6</v>
       </c>
-      <c r="AJ205" s="9">
-[...2 lines deleted...]
-      <c r="AK205" s="9">
+      <c r="AJ205">
+        <v>2</v>
+      </c>
+      <c r="AK205">
         <v>25</v>
       </c>
-      <c r="AL205" s="9">
+      <c r="AL205">
         <v>8</v>
       </c>
-      <c r="AM205" s="9"/>
-[...2 lines deleted...]
-      <c r="AP205" s="9">
+      <c r="AP205">
         <v>244</v>
       </c>
     </row>
     <row r="206" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A206" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="B206" s="9">
+      <c r="B206">
         <v>5</v>
       </c>
-      <c r="C206" s="9">
+      <c r="C206">
         <v>28</v>
       </c>
-      <c r="D206" s="9"/>
-[...30 lines deleted...]
-      <c r="AE206" s="9">
+      <c r="Q206">
+        <v>2</v>
+      </c>
+      <c r="AD206">
+        <v>1</v>
+      </c>
+      <c r="AE206">
         <v>110</v>
       </c>
-      <c r="AF206" s="9">
+      <c r="AF206">
         <v>32</v>
       </c>
-      <c r="AG206" s="9">
+      <c r="AG206">
         <v>23</v>
       </c>
-      <c r="AH206" s="9">
+      <c r="AH206">
         <v>30</v>
       </c>
-      <c r="AI206" s="9">
-[...5 lines deleted...]
-      <c r="AK206" s="9">
+      <c r="AI206">
+        <v>2</v>
+      </c>
+      <c r="AJ206">
+        <v>1</v>
+      </c>
+      <c r="AK206">
         <v>3</v>
       </c>
-      <c r="AL206" s="9">
+      <c r="AL206">
         <v>3</v>
       </c>
-      <c r="AM206" s="9"/>
-[...2 lines deleted...]
-      <c r="AP206" s="9">
+      <c r="AP206">
         <v>240</v>
       </c>
     </row>
     <row r="207" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A207" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="B207" s="9">
+      <c r="B207">
         <v>7</v>
       </c>
-      <c r="C207" s="9">
+      <c r="C207">
         <v>13</v>
       </c>
-      <c r="D207" s="9"/>
-[...26 lines deleted...]
-      <c r="AE207" s="9">
+      <c r="AE207">
         <v>37</v>
       </c>
-      <c r="AF207" s="9">
+      <c r="AF207">
         <v>19</v>
       </c>
-      <c r="AG207" s="9"/>
-      <c r="AH207" s="9">
+      <c r="AH207">
         <v>14</v>
       </c>
-      <c r="AI207" s="9"/>
-      <c r="AJ207" s="9">
+      <c r="AJ207">
         <v>8</v>
       </c>
-      <c r="AK207" s="9">
-[...6 lines deleted...]
-      <c r="AP207" s="9">
+      <c r="AK207">
+        <v>1</v>
+      </c>
+      <c r="AP207">
         <v>99</v>
       </c>
     </row>
     <row r="208" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A208" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="B208" s="9">
+      <c r="B208">
         <v>10</v>
       </c>
-      <c r="C208" s="9">
+      <c r="C208">
         <v>38</v>
       </c>
-      <c r="D208" s="9"/>
-[...14 lines deleted...]
-      <c r="Q208" s="9">
+      <c r="P208">
+        <v>1</v>
+      </c>
+      <c r="Q208">
         <v>16</v>
       </c>
-      <c r="R208" s="9"/>
-[...1 lines deleted...]
-      <c r="T208" s="9">
+      <c r="T208">
         <v>69</v>
       </c>
-      <c r="U208" s="9"/>
-[...9 lines deleted...]
-      <c r="AE208" s="9">
+      <c r="AE208">
         <v>154</v>
       </c>
-      <c r="AF208" s="9">
+      <c r="AF208">
         <v>80</v>
       </c>
-      <c r="AG208" s="9">
+      <c r="AG208">
         <v>63</v>
       </c>
-      <c r="AH208" s="9">
+      <c r="AH208">
         <v>26</v>
       </c>
-      <c r="AI208" s="9">
+      <c r="AI208">
         <v>20</v>
       </c>
-      <c r="AJ208" s="9">
+      <c r="AJ208">
         <v>9</v>
       </c>
-      <c r="AK208" s="9">
+      <c r="AK208">
         <v>4</v>
       </c>
-      <c r="AL208" s="9">
+      <c r="AL208">
         <v>17</v>
       </c>
-      <c r="AM208" s="9"/>
-      <c r="AN208" s="9">
+      <c r="AN208">
         <v>4</v>
       </c>
-      <c r="AO208" s="9"/>
-      <c r="AP208" s="9">
+      <c r="AP208">
         <v>511</v>
       </c>
     </row>
     <row r="209" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A209" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="B209" s="9">
+      <c r="B209">
         <v>4</v>
       </c>
-      <c r="C209" s="9">
+      <c r="C209">
         <v>14</v>
       </c>
-      <c r="D209" s="9"/>
-[...26 lines deleted...]
-      <c r="AE209" s="9">
+      <c r="AE209">
         <v>45</v>
       </c>
-      <c r="AF209" s="9">
+      <c r="AF209">
         <v>13</v>
       </c>
-      <c r="AG209" s="9"/>
-      <c r="AH209" s="9">
+      <c r="AH209">
         <v>5</v>
       </c>
-      <c r="AI209" s="9"/>
-[...2 lines deleted...]
-      <c r="AL209" s="9">
+      <c r="AL209">
         <v>4</v>
       </c>
-      <c r="AM209" s="9"/>
-[...2 lines deleted...]
-      <c r="AP209" s="9">
+      <c r="AP209">
         <v>85</v>
       </c>
     </row>
     <row r="210" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A210" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="B210" s="9">
+      <c r="B210">
         <v>71</v>
       </c>
-      <c r="C210" s="9">
+      <c r="C210">
         <v>10</v>
       </c>
-      <c r="D210" s="9">
+      <c r="D210">
         <v>68</v>
       </c>
-      <c r="E210" s="9">
+      <c r="E210">
         <v>10</v>
       </c>
-      <c r="F210" s="9">
+      <c r="F210">
         <v>19</v>
       </c>
-      <c r="G210" s="9">
+      <c r="G210">
         <v>10</v>
       </c>
-      <c r="H210" s="9">
+      <c r="H210">
         <v>16</v>
       </c>
-      <c r="I210" s="9">
+      <c r="I210">
         <v>116</v>
       </c>
-      <c r="J210" s="9">
+      <c r="J210">
         <v>22</v>
       </c>
-      <c r="K210" s="9">
+      <c r="K210">
         <v>5</v>
       </c>
-      <c r="L210" s="9">
+      <c r="L210">
         <v>135</v>
       </c>
-      <c r="M210" s="9">
+      <c r="M210">
         <v>25</v>
       </c>
-      <c r="N210" s="9"/>
-      <c r="O210" s="9">
+      <c r="O210">
         <v>9</v>
       </c>
-      <c r="P210" s="9">
+      <c r="P210">
         <v>407</v>
       </c>
-      <c r="Q210" s="9">
+      <c r="Q210">
         <v>894</v>
       </c>
-      <c r="R210" s="9">
+      <c r="R210">
         <v>110</v>
       </c>
-      <c r="S210" s="9"/>
-      <c r="T210" s="9">
+      <c r="T210">
         <v>501</v>
       </c>
-      <c r="U210" s="9">
+      <c r="U210">
         <v>231</v>
       </c>
-      <c r="V210" s="9"/>
-[...7 lines deleted...]
-      <c r="AD210" s="9">
+      <c r="AD210">
         <v>7</v>
       </c>
-      <c r="AE210" s="9">
-[...2 lines deleted...]
-      <c r="AF210" s="9">
+      <c r="AE210">
+        <v>2</v>
+      </c>
+      <c r="AF210">
         <v>131467</v>
       </c>
-      <c r="AG210" s="9">
+      <c r="AG210">
         <v>239</v>
       </c>
-      <c r="AH210" s="9">
+      <c r="AH210">
         <v>14</v>
       </c>
-      <c r="AI210" s="9">
+      <c r="AI210">
         <v>755</v>
       </c>
-      <c r="AJ210" s="9">
+      <c r="AJ210">
         <v>871</v>
       </c>
-      <c r="AK210" s="9">
+      <c r="AK210">
         <v>1710</v>
       </c>
-      <c r="AL210" s="9">
+      <c r="AL210">
         <v>777</v>
       </c>
-      <c r="AM210" s="9">
+      <c r="AM210">
         <v>37</v>
       </c>
-      <c r="AN210" s="9">
+      <c r="AN210">
         <v>49</v>
       </c>
-      <c r="AO210" s="9">
+      <c r="AO210">
         <v>30</v>
       </c>
-      <c r="AP210" s="9">
+      <c r="AP210">
         <v>138617</v>
       </c>
     </row>
     <row r="211" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A211" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="B211" s="9">
+      <c r="B211">
         <v>9</v>
       </c>
-      <c r="C211" s="9">
+      <c r="C211">
         <v>48</v>
       </c>
-      <c r="D211" s="9"/>
-[...4 lines deleted...]
-      <c r="I211" s="9">
+      <c r="I211">
         <v>39</v>
       </c>
-      <c r="J211" s="9">
+      <c r="J211">
         <v>23</v>
       </c>
-      <c r="K211" s="9"/>
-      <c r="L211" s="9">
+      <c r="L211">
         <v>221</v>
       </c>
-      <c r="M211" s="9"/>
-[...3 lines deleted...]
-      <c r="Q211" s="9">
+      <c r="Q211">
         <v>47</v>
       </c>
-      <c r="R211" s="9"/>
-[...12 lines deleted...]
-      <c r="AE211" s="9">
+      <c r="AE211">
         <v>157</v>
       </c>
-      <c r="AF211" s="9">
+      <c r="AF211">
         <v>333</v>
       </c>
-      <c r="AG211" s="9">
+      <c r="AG211">
         <v>11</v>
       </c>
-      <c r="AH211" s="9">
+      <c r="AH211">
         <v>33</v>
       </c>
-      <c r="AI211" s="9">
+      <c r="AI211">
         <v>45</v>
       </c>
-      <c r="AJ211" s="9">
+      <c r="AJ211">
         <v>4</v>
       </c>
-      <c r="AK211" s="9"/>
-      <c r="AL211" s="9">
+      <c r="AL211">
         <v>9</v>
       </c>
-      <c r="AM211" s="9"/>
-[...2 lines deleted...]
-      <c r="AP211" s="9">
+      <c r="AP211">
         <v>979</v>
       </c>
     </row>
     <row r="212" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A212" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="B212" s="9">
+      <c r="B212">
         <v>18</v>
       </c>
-      <c r="C212" s="9">
+      <c r="C212">
         <v>161</v>
       </c>
-      <c r="D212" s="9">
-[...16 lines deleted...]
-      <c r="Q212" s="9">
+      <c r="D212">
+        <v>1</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+      <c r="Q212">
         <v>5</v>
       </c>
-      <c r="R212" s="9"/>
-[...12 lines deleted...]
-      <c r="AE212" s="9">
+      <c r="AE212">
         <v>439</v>
       </c>
-      <c r="AF212" s="9">
+      <c r="AF212">
         <v>402</v>
       </c>
-      <c r="AG212" s="9">
+      <c r="AG212">
         <v>67</v>
       </c>
-      <c r="AH212" s="9">
+      <c r="AH212">
         <v>79</v>
       </c>
-      <c r="AI212" s="9">
+      <c r="AI212">
         <v>19</v>
       </c>
-      <c r="AJ212" s="9">
+      <c r="AJ212">
         <v>9</v>
       </c>
-      <c r="AK212" s="9">
+      <c r="AK212">
         <v>9</v>
       </c>
-      <c r="AL212" s="9">
-[...5 lines deleted...]
-      <c r="AP212" s="9">
+      <c r="AL212">
+        <v>2</v>
+      </c>
+      <c r="AP212">
         <v>1212</v>
       </c>
     </row>
     <row r="213" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A213" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="B213" s="9">
+      <c r="B213">
         <v>36</v>
       </c>
-      <c r="C213" s="9">
+      <c r="C213">
         <v>44</v>
       </c>
-      <c r="D213" s="9"/>
-[...30 lines deleted...]
-      <c r="AE213" s="9">
+      <c r="T213">
+        <v>1</v>
+      </c>
+      <c r="AD213">
+        <v>2</v>
+      </c>
+      <c r="AE213">
         <v>358</v>
       </c>
-      <c r="AF213" s="9">
+      <c r="AF213">
         <v>149</v>
       </c>
-      <c r="AG213" s="9">
+      <c r="AG213">
         <v>9</v>
       </c>
-      <c r="AH213" s="9">
+      <c r="AH213">
         <v>25</v>
       </c>
-      <c r="AI213" s="9"/>
-      <c r="AJ213" s="9">
+      <c r="AJ213">
         <v>4</v>
       </c>
-      <c r="AK213" s="9">
+      <c r="AK213">
         <v>5</v>
       </c>
-      <c r="AL213" s="9">
+      <c r="AL213">
         <v>10</v>
       </c>
-      <c r="AM213" s="9"/>
-[...2 lines deleted...]
-      <c r="AP213" s="9">
+      <c r="AP213">
         <v>643</v>
       </c>
     </row>
     <row r="214" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A214" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="B214" s="9">
+      <c r="B214">
         <v>15</v>
       </c>
-      <c r="C214" s="9">
+      <c r="C214">
         <v>128</v>
       </c>
-      <c r="D214" s="9">
+      <c r="D214">
         <v>8</v>
       </c>
-      <c r="E214" s="9"/>
-      <c r="F214" s="9">
+      <c r="F214">
         <v>4</v>
       </c>
-      <c r="G214" s="9"/>
-      <c r="H214" s="9">
+      <c r="H214">
         <v>10</v>
       </c>
-      <c r="I214" s="9"/>
-[...2 lines deleted...]
-      <c r="L214" s="9">
+      <c r="L214">
         <v>3</v>
       </c>
-      <c r="M214" s="9"/>
-[...2 lines deleted...]
-      <c r="P214" s="9">
+      <c r="P214">
         <v>6</v>
       </c>
-      <c r="Q214" s="9">
+      <c r="Q214">
         <v>55</v>
       </c>
-      <c r="R214" s="9">
-[...3 lines deleted...]
-      <c r="T214" s="9">
+      <c r="R214">
+        <v>1</v>
+      </c>
+      <c r="T214">
         <v>38</v>
       </c>
-      <c r="U214" s="9">
-[...2 lines deleted...]
-      <c r="V214" s="9">
+      <c r="U214">
+        <v>2</v>
+      </c>
+      <c r="V214">
         <v>5</v>
       </c>
-      <c r="W214" s="9"/>
-[...9 lines deleted...]
-      <c r="AE214" s="9">
+      <c r="Y214">
+        <v>2</v>
+      </c>
+      <c r="AE214">
         <v>1210</v>
       </c>
-      <c r="AF214" s="9">
+      <c r="AF214">
         <v>664</v>
       </c>
-      <c r="AG214" s="9">
+      <c r="AG214">
         <v>78</v>
       </c>
-      <c r="AH214" s="9">
+      <c r="AH214">
         <v>90</v>
       </c>
-      <c r="AI214" s="9">
+      <c r="AI214">
         <v>42</v>
       </c>
-      <c r="AJ214" s="9">
+      <c r="AJ214">
         <v>36</v>
       </c>
-      <c r="AK214" s="9">
+      <c r="AK214">
         <v>60</v>
       </c>
-      <c r="AL214" s="9">
+      <c r="AL214">
         <v>34</v>
       </c>
-      <c r="AM214" s="9">
+      <c r="AM214">
         <v>3</v>
       </c>
-      <c r="AN214" s="9">
-[...3 lines deleted...]
-      <c r="AP214" s="9">
+      <c r="AN214">
+        <v>2</v>
+      </c>
+      <c r="AP214">
         <v>2496</v>
       </c>
     </row>
     <row r="215" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A215" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="B215" s="9">
+      <c r="B215">
         <v>26</v>
       </c>
-      <c r="C215" s="9">
+      <c r="C215">
         <v>32</v>
       </c>
-      <c r="D215" s="9"/>
-[...26 lines deleted...]
-      <c r="AE215" s="9">
+      <c r="AE215">
         <v>113</v>
       </c>
-      <c r="AF215" s="9">
+      <c r="AF215">
         <v>56</v>
       </c>
-      <c r="AG215" s="9">
+      <c r="AG215">
         <v>5</v>
       </c>
-      <c r="AH215" s="9">
+      <c r="AH215">
         <v>13</v>
       </c>
-      <c r="AI215" s="9"/>
-      <c r="AJ215" s="9">
+      <c r="AJ215">
         <v>9</v>
       </c>
-      <c r="AK215" s="9">
+      <c r="AK215">
         <v>11</v>
       </c>
-      <c r="AL215" s="9">
-[...5 lines deleted...]
-      <c r="AP215" s="9">
+      <c r="AL215">
+        <v>1</v>
+      </c>
+      <c r="AP215">
         <v>266</v>
       </c>
     </row>
     <row r="216" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A216" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="B216" s="9">
+      <c r="B216">
         <v>42</v>
       </c>
-      <c r="C216" s="9">
+      <c r="C216">
         <v>52</v>
       </c>
-      <c r="D216" s="9"/>
-[...28 lines deleted...]
-      <c r="AE216" s="9">
+      <c r="Q216">
+        <v>1</v>
+      </c>
+      <c r="AE216">
         <v>343</v>
       </c>
-      <c r="AF216" s="9">
+      <c r="AF216">
         <v>180</v>
       </c>
-      <c r="AG216" s="9">
+      <c r="AG216">
         <v>16</v>
       </c>
-      <c r="AH216" s="9">
+      <c r="AH216">
         <v>28</v>
       </c>
-      <c r="AI216" s="9">
-[...5 lines deleted...]
-      <c r="AK216" s="9">
+      <c r="AI216">
+        <v>1</v>
+      </c>
+      <c r="AJ216">
+        <v>1</v>
+      </c>
+      <c r="AK216">
         <v>3</v>
       </c>
-      <c r="AL216" s="9">
+      <c r="AL216">
         <v>4</v>
       </c>
-      <c r="AM216" s="9"/>
-[...4 lines deleted...]
-      <c r="AP216" s="9">
+      <c r="AN216">
+        <v>1</v>
+      </c>
+      <c r="AP216">
         <v>672</v>
       </c>
     </row>
     <row r="217" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A217" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B217" s="9">
+      <c r="B217">
         <v>16</v>
       </c>
-      <c r="C217" s="9">
+      <c r="C217">
         <v>82</v>
       </c>
-      <c r="D217" s="9"/>
-[...7 lines deleted...]
-      <c r="L217" s="9">
+      <c r="L217">
         <v>3</v>
       </c>
-      <c r="M217" s="9"/>
-[...3 lines deleted...]
-      <c r="Q217" s="9">
+      <c r="Q217">
         <v>23</v>
       </c>
-      <c r="R217" s="9"/>
-[...14 lines deleted...]
-      <c r="AE217" s="9">
+      <c r="U217">
+        <v>1</v>
+      </c>
+      <c r="AE217">
         <v>370</v>
       </c>
-      <c r="AF217" s="9">
+      <c r="AF217">
         <v>145</v>
       </c>
-      <c r="AG217" s="9">
+      <c r="AG217">
         <v>13</v>
       </c>
-      <c r="AH217" s="9">
-[...2 lines deleted...]
-      <c r="AI217" s="9">
+      <c r="AH217">
+        <v>2</v>
+      </c>
+      <c r="AI217">
         <v>13</v>
       </c>
-      <c r="AJ217" s="9"/>
-      <c r="AK217" s="9">
+      <c r="AK217">
         <v>14</v>
       </c>
-      <c r="AL217" s="9">
+      <c r="AL217">
         <v>19</v>
       </c>
-      <c r="AM217" s="9"/>
-      <c r="AN217" s="9">
+      <c r="AN217">
         <v>14</v>
       </c>
-      <c r="AO217" s="9">
-[...2 lines deleted...]
-      <c r="AP217" s="9">
+      <c r="AO217">
+        <v>2</v>
+      </c>
+      <c r="AP217">
         <v>717</v>
       </c>
     </row>
     <row r="218" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A218" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B218" s="9">
+      <c r="B218">
         <v>16</v>
       </c>
-      <c r="C218" s="9">
+      <c r="C218">
         <v>82</v>
       </c>
-      <c r="D218" s="9"/>
-[...7 lines deleted...]
-      <c r="L218" s="9">
+      <c r="L218">
         <v>3</v>
       </c>
-      <c r="M218" s="9"/>
-[...3 lines deleted...]
-      <c r="Q218" s="9">
+      <c r="Q218">
         <v>23</v>
       </c>
-      <c r="R218" s="9"/>
-[...14 lines deleted...]
-      <c r="AE218" s="9">
+      <c r="U218">
+        <v>1</v>
+      </c>
+      <c r="AE218">
         <v>370</v>
       </c>
-      <c r="AF218" s="9">
+      <c r="AF218">
         <v>145</v>
       </c>
-      <c r="AG218" s="9">
+      <c r="AG218">
         <v>13</v>
       </c>
-      <c r="AH218" s="9">
-[...2 lines deleted...]
-      <c r="AI218" s="9">
+      <c r="AH218">
+        <v>2</v>
+      </c>
+      <c r="AI218">
         <v>13</v>
       </c>
-      <c r="AJ218" s="9"/>
-      <c r="AK218" s="9">
+      <c r="AK218">
         <v>14</v>
       </c>
-      <c r="AL218" s="9">
+      <c r="AL218">
         <v>19</v>
       </c>
-      <c r="AM218" s="9"/>
-      <c r="AN218" s="9">
+      <c r="AN218">
         <v>14</v>
       </c>
-      <c r="AO218" s="9">
-[...2 lines deleted...]
-      <c r="AP218" s="9">
+      <c r="AO218">
+        <v>2</v>
+      </c>
+      <c r="AP218">
         <v>717</v>
       </c>
     </row>
     <row r="219" spans="1:42" x14ac:dyDescent="0.6">
       <c r="A219" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B219" s="9">
+      <c r="B219">
         <v>17343</v>
       </c>
-      <c r="C219" s="9">
+      <c r="C219">
         <v>37785</v>
       </c>
-      <c r="D219" s="9">
+      <c r="D219">
         <v>20293</v>
       </c>
-      <c r="E219" s="9">
+      <c r="E219">
         <v>2295</v>
       </c>
-      <c r="F219" s="9">
+      <c r="F219">
         <v>7513</v>
       </c>
-      <c r="G219" s="9">
+      <c r="G219">
         <v>614</v>
       </c>
-      <c r="H219" s="9">
+      <c r="H219">
         <v>6947</v>
       </c>
-      <c r="I219" s="9">
+      <c r="I219">
         <v>63621</v>
       </c>
-      <c r="J219" s="9">
+      <c r="J219">
         <v>23359</v>
       </c>
-      <c r="K219" s="9">
+      <c r="K219">
         <v>4392</v>
       </c>
-      <c r="L219" s="9">
-[...2 lines deleted...]
-      <c r="M219" s="9">
+      <c r="L219">
+        <v>127218</v>
+      </c>
+      <c r="M219">
         <v>846</v>
       </c>
-      <c r="N219" s="9">
+      <c r="N219">
         <v>4255</v>
       </c>
-      <c r="O219" s="9">
+      <c r="O219">
         <v>3386</v>
       </c>
-      <c r="P219" s="9">
+      <c r="P219">
         <v>19679</v>
       </c>
-      <c r="Q219" s="9">
+      <c r="Q219">
         <v>625575</v>
       </c>
-      <c r="R219" s="9">
+      <c r="R219">
         <v>51242</v>
       </c>
-      <c r="S219" s="9">
+      <c r="S219">
         <v>9865</v>
       </c>
-      <c r="T219" s="9">
+      <c r="T219">
         <v>55741</v>
       </c>
-      <c r="U219" s="9">
+      <c r="U219">
         <v>39227</v>
       </c>
-      <c r="V219" s="9">
+      <c r="V219">
         <v>235375</v>
       </c>
-      <c r="W219" s="9">
+      <c r="W219">
         <v>2375</v>
       </c>
-      <c r="X219" s="9">
+      <c r="X219">
         <v>4453</v>
       </c>
-      <c r="Y219" s="9">
+      <c r="Y219">
         <v>153799</v>
       </c>
-      <c r="Z219" s="9">
+      <c r="Z219">
         <v>911</v>
       </c>
-      <c r="AA219" s="9">
+      <c r="AA219">
         <v>52085</v>
       </c>
-      <c r="AB219" s="9">
+      <c r="AB219">
         <v>356</v>
       </c>
-      <c r="AC219" s="9">
+      <c r="AC219">
         <v>21021</v>
       </c>
-      <c r="AD219" s="9">
+      <c r="AD219">
         <v>7570</v>
       </c>
-      <c r="AE219" s="9">
+      <c r="AE219">
         <v>6321975</v>
       </c>
-      <c r="AF219" s="9">
-[...5 lines deleted...]
-      <c r="AH219" s="9">
+      <c r="AF219">
+        <v>32139052</v>
+      </c>
+      <c r="AG219">
+        <v>595606</v>
+      </c>
+      <c r="AH219">
         <v>10233</v>
       </c>
-      <c r="AI219" s="9">
+      <c r="AI219">
         <v>336954</v>
       </c>
-      <c r="AJ219" s="9">
+      <c r="AJ219">
         <v>101281</v>
       </c>
-      <c r="AK219" s="9">
+      <c r="AK219">
         <v>909963</v>
       </c>
-      <c r="AL219" s="9">
+      <c r="AL219">
         <v>163356</v>
       </c>
-      <c r="AM219" s="9">
+      <c r="AM219">
         <v>48546</v>
       </c>
-      <c r="AN219" s="9">
+      <c r="AN219">
         <v>115947</v>
       </c>
-      <c r="AO219" s="9">
+      <c r="AO219">
         <v>88876</v>
       </c>
-      <c r="AP219" s="9">
+      <c r="AP219">
         <v>42430930</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...164 lines deleted...]
-<file path=customXml/item4.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 4 e f 3 d 9 c 1 - 1 0 5 6 - 4 f e a - b 3 6 9 - 1 e f a 0 1 6 b 1 9 7 7 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A G 0 F A A B Q S w M E F A A C A A g A n Y D 4 X J 3 v k w 2 l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T Q g 1 G y U 8 Z 3 I w k J C b G t S k V q l A M L Z a 7 O X g k r y B G U T f H 9 7 1 v e O 9 + v U E 6 N L V 3 k Z 1 R r U 5 Q i A P k S S 3 a Q u k y Q b 0 9 + A u U M s i 5 O P F S e q O s T T y Y I k G V t e e Y E O c c d j P c d i W h Q R C S f b b Z i k o 2 H H 1 k 9 V / 2 l T a W a y E R g 9 1 r D K M 4 j C I 8 p 0 s c A J k g Z E p / B T r u f b Y / E F Z 9 b f t O s i P 3 1 z m Q K Q J 5 f 2 A P U E s D B B Q A A g A I A J 2 A + F w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A C d g P h c F 4 X p x m Y C A A B x B Q A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A l V R R a 9 p Q G H 0 X / A + X u 5 c I Q d a y 7 W H F h + E 2 V k a h T M s e V E r U O 5 T G Z C R X s I h g D K 3 K F A a t n U M x Y 6 y b b G z r O m F V K / 6 Y u 5 v o v 9 i N d q 5 t q r K 8 J H z 3 f P e c 7 z u H q C i G k 7 I E A t P 3 y p r b 5 X a p C U F B c U D 3 j m l j Q P R 9 o p 8 T / Y j o X 4 h e t L 8 L Q + A D I s J u F 2 A P K Q w m x S 4 r P s r E k O h 9 L i s 7 U V n e 4 R 4 n R e T 1 y x J G E l Y 5 6 L 8 f 3 l K R o o Y 3 0 1 E x G Q u v 3 l 6 9 u 4 D E m x H V D P T w Q E q L I g + w k k Y e f s q 5 o G s 7 k E A I M y 0 z X d n Q O k Y p H 1 z Q B P m n S S n u g 5 N e G M m F H g p Y i F y Q m f W i + e 6 c a D V S q B D N I H q d 6 D r R 8 6 z V r J 0 w p q A Q Z X N u K n J K x u g J E u J s R m 6 p R B 6 E L l o e i G I g J o i C o v r s I S O z K T + U z U Z n R k x b r 2 Z k Q U W Q 1 B e y k v L L Y j o l B X d f I p V b L J T P Z u H o 8 9 A 0 + r T b M Z s l y I N 1 C d + 7 4 7 W b c z z I Q l r s T V X T S o + W 9 h k A s y O A U Q Z f P R + 1 6 + P K 6 R y U e f a d + 3 3 2 0 W w M i V a y D t u e m x B m O U + b 7 b E + G G s H t N e 0 m h U n 2 6 + W s 9 Y Y W D + q R O / T 5 g k 1 j C U 8 j M G q v R 3 9 t L f C W c Z X s 2 k w w b R 8 u q S t 2 x k P 3 j t V 5 z / R 0 r G z 3 G 8 x H n b 1 + O i A o 9 W 6 1 T m 0 9 8 S s 1 7 4 R b X j D 9 b M t 5 v e Y L V d t y P 3 1 / h a k r 6 u 0 X C V a 5 X o M S m 8 A n A X h G Z K E F J q m g I X O k R j b 9 W V b u w 6 A c 3 2 0 i / D / d n s F C f 8 N 6 J S 6 M i / d K j d t W R D 9 J e t i i h 3 h n 7 g S F / C l p T t B S I g l A P s Z M F o 5 y B z k t t l E u + x h i I 0 N G + O 5 7 G / O 7 f K 4 X U l p 7 o h r f w B Q S w E C L Q A U A A I A C A C d g P h c n e + T D a U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A n Y D 4 X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A C d g P h c F 4 X p x m Y C A A B x B Q A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A C V B A A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 4 Y F w A A A A A A A P Y W A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 8 l R T U l O D U l Q T U l R T U l O U I l Q k Q l R T M l O D M l O D Y l R T M l O D M l Q k M l R T M l O D M l O T Y l R T M l O D M l Q U I l R T M l O D M l O D c l R T M l O D M l Q k M l R T M l O D I l Q k Y 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 4 N z g w N W F m Y y 1 l M T Y 4 L T R j M T I t O W M x O S 0 w Z T Z h Z G U w Y W E 3 Z W I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 3 L T I 0 V D A 3 O j A 0 O j U 3 L j Q 4 O D c y N T d a I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n P j g 4 r j g 5 P j g r L j g 7 z j g r f j g 6 f j g 7 M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 6 K q / 5 p + 7 5 b m 0 5 p y I J n F 1 b 3 Q 7 L C Z x d W 9 0 O + W H u u W F p e W b v e W M u u W I h i Z x d W 9 0 O y w m c X V v d D v l h 7 r l h a X l m 7 3 o q J j p j L L l j L r l i I Y m c X V v d D s s J n F 1 b 3 Q 7 5 r i v J n F 1 b 3 Q 7 L C Z x d W 9 0 O + a 4 r + a J g O W c q O m D v e m B k + W 6 n O e c j C Z x d W 9 0 O y w m c X V v d D v l t 5 4 m c X V v d D s s J n F 1 b 3 Q 7 5 Z u 9 5 7 G N 4 4 O 7 5 Z y w 5 Z + f J n F 1 b 3 Q 7 L C Z x d W 9 0 O + W c q O e V m e i z h + a g v C Z x d W 9 0 O y w m c X V v d D v l u b T p v a I m c X V v d D s s J n F 1 b 3 Q 7 5 o C n 5 Y i l J n F 1 b 3 Q 7 L C Z x d W 9 0 O + a 7 n u W c q O a c n + m W k y j l j Z j n t J T l h 7 r l m 7 3 j g a 7 j g b 8 p J n F 1 b 3 Q 7 L C Z x d W 9 0 O + W H u u W F p e W b v e i A h e a V s C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w 4 M D M w M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T I s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s x L n v o q r / m n 7 v l u b T m n I g s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 Y e 6 5 Y W l 5 Z u 9 5 Y y 6 5 Y i G L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W H u u W F p e W b v e i o m O m M s u W M u u W I h i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m u K 8 o 5 L i m 5 p u / 4 4 G I 5 5 S o K S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m u K / m i Y D l n K j p g 7 3 p g Z P l u p z n n I w s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 b e e L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W b v e e x j e O D u + W c s O W f n y j k u K b m m 7 / j g Y j n l K g p L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W c q O e V m e i z h + a g v C j n n 6 3 m n J / l i I b l i b L k u K b m m 7 / j g Y j n l K g p L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W 5 t O m 9 o i w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m g K f l i K U s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 r u e 5 Z y o 5 p y f 6 Z a T K O W N m O e 0 l O W H u u W b v e O B r u O B v y k s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W H u u W F p e W b v e i A h e a V s C w x M X 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E y L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s x L n v o q r / m n 7 v l u b T m n I g s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 Y e 6 5 Y W l 5 Z u 9 5 Y y 6 5 Y i G L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W H u u W F p e W b v e i o m O m M s u W M u u W I h i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m u K 8 o 5 L i m 5 p u / 4 4 G I 5 5 S o K S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m u K / m i Y D l n K j p g 7 3 p g Z P l u p z n n I w s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 b e e L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W b v e e x j e O D u + W c s O W f n y j k u K b m m 7 / j g Y j n l K g p L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W c q O e V m e i z h + a g v C j n n 6 3 m n J / l i I b l i b L k u K b m m 7 / j g Y j n l K g p L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W 5 t O m 9 o i w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m g K f l i K U s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 r u e 5 Z y o 5 p y f 6 Z a T K O W N m O e 0 l O W H u u W b v e O B r u O B v y k s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W H u u W F p e W b v e i A h e a V s C w x M X 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L y V F N S U 4 N S V B N S V F N S U 5 Q i V C R C V F M y U 4 M y U 4 N i V F M y U 4 M y V C Q y V F M y U 4 M y U 5 N i V F M y U 4 M y V B Q i V F M y U 4 M y U 4 N y V F M y U 4 M y V C Q y V F M y U 4 M i V C R i 8 l R T M l O D I l Q k Q l R T M l O D M l Q k M l R T M l O D I l Q j k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 8 l R T U l O D U l Q T U l R T U l O U I l Q k Q l R T M l O D M l O D Y l R T M l O D M l Q k M l R T M l O D M l O T Y l R T M l O D M l Q U I l R T M l O D M l O D c l R T M l O D M l Q k M l R T M l O D I l Q k Y v J U U 1 J T g 1 J U E 1 J U U 1 J T l C J U J E J U U z J T g z J T g 2 J U U z J T g z J U J D J U U z J T g z J T k 2 J U U z J T g z J U F C J U U z J T g z J T g 3 J U U z J T g z J U J D J U U z J T g y J U J G X 1 N o Z W V 0 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v J U U 1 J T g 1 J U E 1 J U U 1 J T l C J U J E J U U z J T g z J T g 2 J U U z J T g z J U J D J U U z J T g z J T k 2 J U U z J T g z J U F C J U U z J T g z J T g 3 J U U z J T g z J U J D J U U z J T g y J U J G L y V F N i U 5 O C U 4 N y V F N i V B M C V C Q y V F M y U 4 M S U 5 N S V F M y U 4 M i U 4 Q y V F M y U 4 M S U 5 R i V F M y U 4 M y U 5 O C V F M y U 4 M y U 4 M y V F M y U 4 M y U 4 M C V F M y U 4 M y V C Q y V F N i U 5 N S V C M D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L y V F N S U 4 N S V B N S V F N S U 5 Q i V C R C V F M y U 4 M y U 4 N i V F M y U 4 M y V C Q y V F M y U 4 M y U 5 N i V F M y U 4 M y V B Q i V F M y U 4 M y U 4 N y V F M y U 4 M y V C Q y V F M y U 4 M i V C R i 8 l R T U l Q T Q l O D k l R T Y l O U I l Q j Q l R T M l O D E l O T U l R T M l O D I l O E M l R T M l O D E l O U Y l R T U l O U U l O E I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 8 l R T U l O D U l Q T U l R T U l O U I l Q k Q l R T M l O D M l O D Y l R T M l O D M l Q k M l R T M l O D M l O T Y l R T M l O D M l Q U I l R T M l O D M l O D c l R T M l O D M l Q k M l R T M l O D I l Q k Y v J U U 1 J T k w J T h E J U U 1 J T g 5 J T h E J U U z J T g x J T h D J U U 1 J U E 0 J T g 5 J U U 2 J T l C J U I 0 J U U z J T g x J T k 1 J U U z J T g y J T h D J U U z J T g x J T l G J U U 1 J T g 4 J T k 3 J T I w P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v J U U 1 J T g 1 J U E 1 J U U 1 J T l C J U J E J U U z J T g z J T g 2 J U U z J T g z J U J D J U U z J T g z J T k 2 J U U z J T g z J U F C J U U z J T g z J T g 3 J U U z J T g z J U J D J U U z J T g y J U J G L y V F N S V B N C U 4 O S V F N i U 5 Q i V C N C V F M y U 4 M S U 5 N S V F M y U 4 M i U 4 Q y V F M y U 4 M S U 5 R i V F N S U 5 R S U 4 Q j E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A P l M u + N / Z F U e d C N E Z h h b a D A A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A C d G e 7 + V 4 Y z n F s K C Q G / 4 K u B 7 c X N T X t 9 z K 4 x 8 a T n l r t 4 Q A A A A A A O g A A A A A I A A C A A A A D j r s b d M n u t y G T 8 l S P R 1 z y D w J 7 / j U Y v j b O Z A 9 R i R T V k 4 l A A A A A 2 t I o M i 5 E K c y r Q y e N J q F l m h F f F G D v 6 F e g d n N r o 7 / g J c Y f c k s y D L k c L V D l K R p 8 h 1 C G b e j N n i z Y E H L E D W P c j z E a D s k 3 X 6 X s e 5 M Q G R Y V 0 d H l 4 j U A A A A B Q L 9 L B l J a h 6 E D A u l 5 u F 7 k X F S W 7 E I Q u + 2 b a a s w + r O e g e R M T c S E X q V q n U f 5 V 9 y e a W t O 4 l e L p l j W j d I Q V c l G C a i / N < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 4 e f 3 d 9 c 1 - 1 0 5 6 - 4 f e a - b 3 6 9 - 1 e f a 0 1 6 b 1 9 7 7 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A C M F A A B Q S w M E F A A C A A g A y I k F X Z 3 v k w 2 l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T Q g 1 G y U 8 Z 3 I w k J C b G t S k V q l A M L Z a 7 O X g k r y B G U T f H 9 7 1 v e O 9 + v U E 6 N L V 3 k Z 1 R r U 5 Q i A P k S S 3 a Q u k y Q b 0 9 + A u U M s i 5 O P F S e q O s T T y Y I k G V t e e Y E O c c d j P c d i W h Q R C S f b b Z i k o 2 H H 1 k 9 V / 2 l T a W a y E R g 9 1 r D K M 4 j C I 8 p 0 s c A J k g Z E p / B T r u f b Y / E F Z 9 b f t O s i P 3 1 z m Q K Q J 5 f 2 A P U E s D B B Q A A g A I A M i J B V 0 P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A D I i Q V d B N 2 G H h w C A A B / B A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A l V L f a 9 p A H H 8 X / B + O 2 0 u E I F v Z 9 r D i w 3 A b K 3 s p 0 7 E H l R L 1 R q V n M p I T H C I Y j 1 Z l C o P W 1 q H o G O s m j G 1 d J 6 y 1 F f + Y 2 y X N f 7 G L d m G r r a 5 5 S f j e 9 3 O f X z F Q i m Q 0 F U S m 7 1 v L f p / f Z 6 w r O k o D v r n P 2 y N G t x g 9 Z X S X 0 c + M V t z v 8 h i E A E b E 7 w P i Y e X R Z H g s h g / z K Y S D z z V 9 I 6 l p G 9 K j D E b B s K Y S p B J D g u F 7 8 W c G 0 o 3 4 a i 6 J M 6 n 4 0 s 2 l O 3 N I g n l s 5 G F A B m o O Y x k Q P Y c C 8 p R z D m o t s o 4 Q E V o 8 X Y X Y C k H Z E J w D g v K T j J o O w Q k W J o q x B w p R E u d k V q t i v T t l Z p O V 6 8 z s M d p i l D J a E l C r e S C Y o k p S + F z V t a x G 0 G O k p I V H a a F E G c T O I f c x j q Q U r O h G y D W Z 8 F x + q F n t g U f M u 6 8 9 s q i u q M Y L T c + G N Z z L q t F X L 5 E h z R c q F w q Q V 4 Z T X b w + 5 N U t K F I V S E B Q n h R l 8 N f 5 W b / l 1 A + v 2 L K O v k m / j j 5 a 7 T E z q / Z O P 3 D Z h l U r 8 U 7 f o S P H 3 O b D j t 2 p z 7 L 9 7 M 7 O 2 i P 7 e 4 P R E 9 4 5 4 L 3 e A h 7 B Y D f f n v 1 w f U t 2 7 4 v V 6 Q n B v H a 4 A H Y 8 c E b v Z 1 W X P v H q / u z 4 p C t 4 x N X O 7 r b E G y 1 7 s O P m J M o 1 v z J z f M n 1 X o q l T R G 8 O F 9 R y d 3 b Q b e l Y v F P u z c g f 9 P g t Q Y z 6 x e L r u 4 B 6 F X 9 F K l K F k 1 7 F r / V z D 8 x 6 X V B a h c X 4 J U 9 u k N 4 v W z / 2 Y T C o N + X U f / L 4 / J v U E s B A i 0 A F A A C A A g A y I k F X Z 3 v k w 2 l A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A M i J B V 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A y I k F X Q T d h h 4 c A g A A f w Q A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A S w Q A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + M B Y A A A A A A A A O F g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v J U U 1 J T g 1 J U E 1 J U U 1 J T l C J U J E J U U z J T g z J T g 2 J U U z J T g z J U J D J U U z J T g z J T k 2 J U U z J T g z J U F C J U U z J T g z J T g 3 J U U z J T g z J U J D J U U z J T g y J U J G P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z O D c 4 M D V h Z m M t Z T E 2 O C 0 0 Y z E y L T l j M T k t M G U 2 Y W R l M G F h N 2 V i I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D g t M D V U M D g 6 M T Q 6 M T U u N j E w N T A z M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Q V l H Q m d Z R 0 J n W U d C Z 1 l E I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O + i q v + a f u + W 5 t O a c i C Z x d W 9 0 O y w m c X V v d D v l h 7 r l h a X l m 7 3 l j L r l i I Y m c X V v d D s s J n F 1 b 3 Q 7 5 Y e 6 5 Y W l 5 Z u 9 6 K i Y 6 Y y y 5 Y y 6 5 Y i G J n F 1 b 3 Q 7 L C Z x d W 9 0 O + a 4 r y Z x d W 9 0 O y w m c X V v d D v m u K / m i Y D l n K j p g 7 3 p g Z P l u p z n n I w m c X V v d D s s J n F 1 b 3 Q 7 5 b e e J n F 1 b 3 Q 7 L C Z x d W 9 0 O + W b v e e x j e O D u + W c s O W f n y Z x d W 9 0 O y w m c X V v d D v l n K j n l Z n o s 4 f m o L w m c X V v d D s s J n F 1 b 3 Q 7 5 b m 0 6 b 2 i J n F 1 b 3 Q 7 L C Z x d W 9 0 O + a A p + W I p S Z x d W 9 0 O y w m c X V v d D v m u 5 7 l n K j m n J / p l p M o 5 Y 2 Y 5 7 S U 5 Y e 6 5 Z u 9 4 4 G u 4 4 G / K S Z x d W 9 0 O y w m c X V v d D v l h 7 r l h a X l m 7 3 o g I X m l b A m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z 4 4 O K 4 4 O T 4 4 K y 4 4 O 8 4 4 K 3 4 4 O n 4 4 O z I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s O D A z M D I 1 I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E y L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 p i H 5 q C 8 4 4 G V 4 4 K M 4 4 G f 4 4 O Y 4 4 O D 4 4 O A 4 4 O 8 5 p W w L n v o q r / m n 7 v l u b T m n I g s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 Y e 6 5 Y W l 5 Z u 9 5 Y y 6 5 Y i G L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W H u u W F p e W b v e i o m O m M s u W M u u W I h i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m u K 8 o 5 L i m 5 p u / 4 4 G I 5 5 S o K S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m u K / m i Y D l n K j p g 7 3 p g Z P l u p z n n I w s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 b e e L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W b v e e x j e O D u + W c s O W f n y j k u K b m m 7 / j g Y j n l K g p L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W c q O e V m e i z h + a g v C j n n 6 3 m n J / l i I b l i b L k u K b m m 7 / j g Y j n l K g p L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W 5 t O m 9 o i w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m g K f l i K U s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 r u e 5 Z y o 5 p y f 6 Z a T K O W N m O e 0 l O W H u u W b v e O B r u O B v y k s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + W H u u W F p e W b v e i A h e a V s C w x M X 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E y L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / m m I f m o L z j g Z X j g o z j g Z / j g 5 j j g 4 P j g 4 D j g 7 z m l b A u e + i q v + a f u + W 5 t O a c i C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v l h 7 r l h a X l m 7 3 l j L r l i I Y s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 Y e 6 5 Y W l 5 Z u 9 6 K i Y 6 Y y y 5 Y y 6 5 Y i G L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + a 4 r y j k u K b m m 7 / j g Y j n l K g p L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + a 4 r + a J g O W c q O m D v e m B k + W 6 n O e c j C w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v l t 5 4 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 Z u 9 5 7 G N 4 4 O 7 5 Z y w 5 Z + f K O S 4 p u a b v + O B i O e U q C k s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 Z y o 5 5 W Z 6 L O H 5 q C 8 K O e f r e a c n + W I h u W J s u S 4 p u a b v + O B i O e U q C k s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 b m 0 6 b 2 i L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L + W F p e W b v e O D h u O D v O O D l u O D q + O D h + O D v O O C v y / l p I n m m 7 T j g Z X j g o z j g Z / l n o s u e + a A p + W I p S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S / l h a X l m 7 3 j g 4 b j g 7 z j g 5 b j g 6 v j g 4 f j g 7 z j g r 8 v 5 a S J 5 p u 0 4 4 G V 4 4 K M 4 4 G f 5 Z 6 L L n v m u 5 7 l n K j m n J / p l p M o 5 Y 2 Y 5 7 S U 5 Y e 6 5 Z u 9 4 4 G u 4 4 G / K S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v 5 Y W l 5 Z u 9 4 4 O G 4 4 O 8 4 4 O W 4 4 O r 4 4 O H 4 4 O 8 4 4 K / L + W k i e a b t O O B l e O C j O O B n + W e i y 5 7 5 Y e 6 5 Y W l 5 Z u 9 6 I C F 5 p W w L D E x f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v J U U 1 J T g 1 J U E 1 J U U 1 J T l C J U J E J U U z J T g z J T g 2 J U U z J T g z J U J D J U U z J T g z J T k 2 J U U z J T g z J U F C J U U z J T g z J T g 3 J U U z J T g z J U J D J U U z J T g y J U J G L y V F M y U 4 M i V C R C V F M y U 4 M y V C Q y V F M y U 4 M i V C O T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L y V F N S U 4 N S V B N S V F N S U 5 Q i V C R C V F M y U 4 M y U 4 N i V F M y U 4 M y V C Q y V F M y U 4 M y U 5 N i V F M y U 4 M y V B Q i V F M y U 4 M y U 4 N y V F M y U 4 M y V C Q y V F M y U 4 M i V C R i 8 l R T U l O D U l Q T U l R T U l O U I l Q k Q l R T M l O D M l O D Y l R T M l O D M l Q k M l R T M l O D M l O T Y l R T M l O D M l Q U I l R T M l O D M l O D c l R T M l O D M l Q k M l R T M l O D I l Q k Z f U 2 h l Z X Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 8 l R T U l O D U l Q T U l R T U l O U I l Q k Q l R T M l O D M l O D Y l R T M l O D M l Q k M l R T M l O D M l O T Y l R T M l O D M l Q U I l R T M l O D M l O D c l R T M l O D M l Q k M l R T M l O D I l Q k Y v J U U 2 J T k 4 J T g 3 J U U 2 J U E w J U J D J U U z J T g x J T k 1 J U U z J T g y J T h D J U U z J T g x J T l G J U U z J T g z J T k 4 J U U z J T g z J T g z J U U z J T g z J T g w J U U z J T g z J U J D J U U 2 J T k 1 J U I w P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v J U U 1 J T g 1 J U E 1 J U U 1 J T l C J U J E J U U z J T g z J T g 2 J U U z J T g z J U J D J U U z J T g z J T k 2 J U U z J T g z J U F C J U U z J T g z J T g 3 J U U z J T g z J U J D J U U z J T g y J U J G L y V F N S V B N C U 4 O S V F N i U 5 Q i V C N C V F M y U 4 M S U 5 N S V F M y U 4 M i U 4 Q y V F M y U 4 M S U 5 R i V F N S U 5 R S U 4 Q j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L y V F N S U 4 N S V B N S V F N S U 5 Q i V C R C V F M y U 4 M y U 4 N i V F M y U 4 M y V C Q y V F M y U 4 M y U 5 N i V F M y U 4 M y V B Q i V F M y U 4 M y U 4 N y V F M y U 4 M y V C Q y V F M y U 4 M i V C R i 8 l R T U l O T A l O E Q l R T U l O D k l O E Q l R T M l O D E l O E M l R T U l Q T Q l O D k l R T Y l O U I l Q j Q l R T M l O D E l O T U l R T M l O D I l O E M l R T M l O D E l O U Y l R T U l O D g l O T c l M j A 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A P l M u + N / Z F U e d C N E Z h h b a D A A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A D q 7 J X h z I X z i o u / q N Y + 9 w F O W P + 8 Q j I X X f T K U e 0 a Z w W J t Q A A A A A O g A A A A A I A A C A A A A A j P y G x s 0 P h 5 3 I m c A W L / J P + J Q A n N a d K T p / 6 m d x K 4 0 B G 9 l A A A A A r e s H 5 P X Z A a A M L S u F j I U k 0 4 o Z I q J I a M 4 j O k g N m r X m 6 i Q A G g J H d q I h i j g w a F 8 I B T w i B L 7 L v s 5 u H w g 3 j T s E 3 7 7 c e g m P V F R 8 R 1 G w 0 C H t / y E 5 d 8 U A A A A A w 0 M + N S U J F k H 3 v L c W g 8 F a O c V G c q Z X J D q B Y t F U Z n x N 5 P S I V c c d N 9 v 4 5 0 8 W j A L Z Z l / F r L o 2 r K A l Q 6 d p m V c I 5 a a w t < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{640963BE-F208-4453-84D2-459AD03783E8}">
-[...33 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB10E3E-01FC-4482-94CC-927C20BA0A65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>注意事項</vt:lpstr>
       <vt:lpstr>外国人入国</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>