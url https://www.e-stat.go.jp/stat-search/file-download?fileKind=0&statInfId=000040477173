--- v0 (2026-07-24)
+++ v1 (2026-09-07)
@@ -4,53 +4,53 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="95" documentId="13_ncr:1_{90ED1A6D-1E8D-46A0-990A-4D8466F332DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5495105E-33AE-4853-B828-A48D55CB4739}"/>
+  <xr:revisionPtr revIDLastSave="96" documentId="13_ncr:1_{90ED1A6D-1E8D-46A0-990A-4D8466F332DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E3639FC1-9273-4387-959A-687EA87EA00D}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="686" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="686" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="令和７年簡易生命表（男）" sheetId="18" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="134">
   <si>
     <t>年齢</t>
@@ -158,125 +158,50 @@
   </si>
   <si>
     <r>
       <t>n</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>q</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>x</t>
     </r>
-    <phoneticPr fontId="4"/>
-[...73 lines deleted...]
-    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">　　2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>n</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>q</t>
@@ -771,50 +696,119 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>e</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>x</t>
     </r>
     <rPh sb="0" eb="2">
       <t>〇</t>
     </rPh>
     <phoneticPr fontId="12" type="Hiragana" alignment="center"/>
   </si>
   <si>
     <t>令和７(2025)年簡易生命表（男）　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">注：1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>n</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>q</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>x</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>等の生命表諸関数の定義については、「簡易生命表の概要・作成方法」を参照。</t>
+    </r>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>セイメイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>カンスウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>テイギ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="177" formatCode="0.00000_);[Red]\(0.00000\)"/>
     <numFmt numFmtId="178" formatCode="#\ ###\ ##0_ "/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1441,2802 +1435,2811 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{649267D1-CA04-4980-9241-68A183AA2DE5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H122"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="2.6328125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.625" style="2" customWidth="1"/>
+    <col min="2" max="8" width="13.625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="2.625" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8" s="4" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="5"/>
     </row>
-    <row r="3" spans="1:8" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" s="30" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="30" customFormat="1" ht="20" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" s="30" customFormat="1" ht="21" x14ac:dyDescent="0.15">
       <c r="A4" s="6"/>
       <c r="B4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="1" t="s" ph="1">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8" s="31" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="31" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
       <c r="B5" s="15"/>
       <c r="C5" s="16"/>
       <c r="D5" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="16" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="18" t="s">
+    </row>
+    <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="19" t="s">
         <v>16</v>
-      </c>
-[...3 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C6" s="20">
         <v>6.6E-4</v>
       </c>
       <c r="D6" s="32">
         <v>100000</v>
       </c>
       <c r="E6" s="32">
         <v>66</v>
       </c>
       <c r="F6" s="32">
         <v>1917</v>
       </c>
       <c r="G6" s="32">
         <v>8134600</v>
       </c>
       <c r="H6" s="21">
         <v>81.349999999999994</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B7" s="19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C7" s="20">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="D7" s="32">
         <v>99934</v>
       </c>
       <c r="E7" s="32">
         <v>5</v>
       </c>
       <c r="F7" s="32">
         <v>1916</v>
       </c>
       <c r="G7" s="32">
         <v>8132683</v>
       </c>
       <c r="H7" s="21">
         <v>81.38</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B8" s="19" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C8" s="20">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="D8" s="32">
         <v>99929</v>
       </c>
       <c r="E8" s="32">
         <v>8</v>
       </c>
       <c r="F8" s="32">
         <v>1916</v>
       </c>
       <c r="G8" s="32">
         <v>8130767</v>
       </c>
       <c r="H8" s="21">
         <v>81.37</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B9" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C9" s="20">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="D9" s="32">
         <v>99921</v>
       </c>
       <c r="E9" s="32">
         <v>8</v>
       </c>
       <c r="F9" s="32">
         <v>1916</v>
       </c>
       <c r="G9" s="32">
         <v>8128850</v>
       </c>
       <c r="H9" s="21">
         <v>81.349999999999994</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B10" s="19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C10" s="20">
         <v>2.4000000000000001E-4</v>
       </c>
       <c r="D10" s="32">
         <v>99913</v>
       </c>
       <c r="E10" s="32">
         <v>24</v>
       </c>
       <c r="F10" s="32">
         <v>8986</v>
       </c>
       <c r="G10" s="32">
         <v>8126934</v>
       </c>
       <c r="H10" s="21">
         <v>81.34</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C11" s="20">
         <v>1.2999999999999999E-4</v>
       </c>
       <c r="D11" s="32">
         <v>99889</v>
       </c>
       <c r="E11" s="32">
         <v>13</v>
       </c>
       <c r="F11" s="32">
         <v>8324</v>
       </c>
       <c r="G11" s="32">
         <v>8117948</v>
       </c>
       <c r="H11" s="21">
         <v>81.27</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B12" s="19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C12" s="20">
         <v>3.8999999999999999E-4</v>
       </c>
       <c r="D12" s="32">
         <v>99876</v>
       </c>
       <c r="E12" s="32">
         <v>39</v>
       </c>
       <c r="F12" s="32">
         <v>24965</v>
       </c>
       <c r="G12" s="32">
         <v>8109624</v>
       </c>
       <c r="H12" s="21">
         <v>81.2</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B13" s="19" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C13" s="20">
         <v>3.6999999999999999E-4</v>
       </c>
       <c r="D13" s="32">
         <v>99837</v>
       </c>
       <c r="E13" s="32">
         <v>37</v>
       </c>
       <c r="F13" s="32">
         <v>49906</v>
       </c>
       <c r="G13" s="32">
         <v>8084659</v>
       </c>
       <c r="H13" s="21">
         <v>80.98</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C14" s="20">
         <v>2E-3</v>
       </c>
       <c r="D14" s="32">
         <v>100000</v>
       </c>
       <c r="E14" s="32">
         <v>200</v>
       </c>
       <c r="F14" s="32">
         <v>99847</v>
       </c>
       <c r="G14" s="32">
         <v>8134600</v>
       </c>
       <c r="H14" s="21">
         <v>81.349999999999994</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B15" s="19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C15" s="20">
         <v>3.1E-4</v>
       </c>
       <c r="D15" s="32">
         <v>99800</v>
       </c>
       <c r="E15" s="32">
         <v>31</v>
       </c>
       <c r="F15" s="32">
         <v>99785</v>
       </c>
       <c r="G15" s="32">
         <v>8034753</v>
       </c>
       <c r="H15" s="21">
         <v>80.510000000000005</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B16" s="19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C16" s="20">
         <v>2.2000000000000001E-4</v>
       </c>
       <c r="D16" s="32">
         <v>99770</v>
       </c>
       <c r="E16" s="32">
         <v>22</v>
       </c>
       <c r="F16" s="32">
         <v>99759</v>
       </c>
       <c r="G16" s="32">
         <v>7934968</v>
       </c>
       <c r="H16" s="21">
         <v>79.53</v>
       </c>
     </row>
-    <row r="17" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B17" s="19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C17" s="20">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="D17" s="32">
         <v>99748</v>
       </c>
       <c r="E17" s="32">
         <v>15</v>
       </c>
       <c r="F17" s="32">
         <v>99740</v>
       </c>
       <c r="G17" s="32">
         <v>7835209</v>
       </c>
       <c r="H17" s="21">
         <v>78.55</v>
       </c>
     </row>
-    <row r="18" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B18" s="19" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C18" s="20">
         <v>1.1E-4</v>
       </c>
       <c r="D18" s="32">
         <v>99733</v>
       </c>
       <c r="E18" s="32">
         <v>11</v>
       </c>
       <c r="F18" s="32">
         <v>99727</v>
       </c>
       <c r="G18" s="32">
         <v>7735469</v>
       </c>
       <c r="H18" s="21">
         <v>77.56</v>
       </c>
     </row>
-    <row r="19" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="19" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C19" s="20">
         <v>9.0000000000000006E-5</v>
       </c>
       <c r="D19" s="32">
         <v>99721</v>
       </c>
       <c r="E19" s="32">
         <v>9</v>
       </c>
       <c r="F19" s="32">
         <v>99717</v>
       </c>
       <c r="G19" s="32">
         <v>7635742</v>
       </c>
       <c r="H19" s="21">
         <v>76.569999999999993</v>
       </c>
     </row>
-    <row r="20" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B20" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C20" s="20">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="D20" s="32">
         <v>99712</v>
       </c>
       <c r="E20" s="32">
         <v>8</v>
       </c>
       <c r="F20" s="32">
         <v>99708</v>
       </c>
       <c r="G20" s="32">
         <v>7536025</v>
       </c>
       <c r="H20" s="21">
         <v>75.58</v>
       </c>
     </row>
-    <row r="21" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B21" s="19" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C21" s="20">
         <v>6.9999999999999994E-5</v>
       </c>
       <c r="D21" s="32">
         <v>99704</v>
       </c>
       <c r="E21" s="32">
         <v>7</v>
       </c>
       <c r="F21" s="32">
         <v>99701</v>
       </c>
       <c r="G21" s="32">
         <v>7436317</v>
       </c>
       <c r="H21" s="21">
         <v>74.58</v>
       </c>
     </row>
-    <row r="22" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B22" s="19" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C22" s="20">
         <v>6.0000000000000002E-5</v>
       </c>
       <c r="D22" s="32">
         <v>99697</v>
       </c>
       <c r="E22" s="32">
         <v>6</v>
       </c>
       <c r="F22" s="32">
         <v>99694</v>
       </c>
       <c r="G22" s="32">
         <v>7336617</v>
       </c>
       <c r="H22" s="21">
         <v>73.59</v>
       </c>
     </row>
-    <row r="23" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B23" s="19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C23" s="20">
         <v>6.0000000000000002E-5</v>
       </c>
       <c r="D23" s="32">
         <v>99691</v>
       </c>
       <c r="E23" s="32">
         <v>6</v>
       </c>
       <c r="F23" s="32">
         <v>99688</v>
       </c>
       <c r="G23" s="32">
         <v>7236923</v>
       </c>
       <c r="H23" s="21">
         <v>72.59</v>
       </c>
     </row>
-    <row r="24" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="19" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C24" s="20">
         <v>6.0000000000000002E-5</v>
       </c>
       <c r="D24" s="32">
         <v>99686</v>
       </c>
       <c r="E24" s="32">
         <v>6</v>
       </c>
       <c r="F24" s="32">
         <v>99683</v>
       </c>
       <c r="G24" s="32">
         <v>7137234</v>
       </c>
       <c r="H24" s="21">
         <v>71.599999999999994</v>
       </c>
     </row>
-    <row r="25" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B25" s="19" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C25" s="20">
         <v>6.9999999999999994E-5</v>
       </c>
       <c r="D25" s="32">
         <v>99680</v>
       </c>
       <c r="E25" s="32">
         <v>7</v>
       </c>
       <c r="F25" s="32">
         <v>99676</v>
       </c>
       <c r="G25" s="32">
         <v>7037552</v>
       </c>
       <c r="H25" s="21">
         <v>70.599999999999994</v>
       </c>
     </row>
-    <row r="26" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B26" s="19" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C26" s="20">
         <v>9.0000000000000006E-5</v>
       </c>
       <c r="D26" s="32">
         <v>99673</v>
       </c>
       <c r="E26" s="32">
         <v>9</v>
       </c>
       <c r="F26" s="32">
         <v>99668</v>
       </c>
       <c r="G26" s="32">
         <v>6937875</v>
       </c>
       <c r="H26" s="21">
         <v>69.61</v>
       </c>
     </row>
-    <row r="27" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B27" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C27" s="20">
         <v>1.2E-4</v>
       </c>
       <c r="D27" s="32">
         <v>99664</v>
       </c>
       <c r="E27" s="32">
         <v>12</v>
       </c>
       <c r="F27" s="32">
         <v>99658</v>
       </c>
       <c r="G27" s="32">
         <v>6838207</v>
       </c>
       <c r="H27" s="21">
         <v>68.61</v>
       </c>
     </row>
-    <row r="28" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B28" s="19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C28" s="20">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="D28" s="32">
         <v>99652</v>
       </c>
       <c r="E28" s="32">
         <v>15</v>
       </c>
       <c r="F28" s="32">
         <v>99645</v>
       </c>
       <c r="G28" s="32">
         <v>6738549</v>
       </c>
       <c r="H28" s="21">
         <v>67.62</v>
       </c>
     </row>
-    <row r="29" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B29" s="19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C29" s="20">
         <v>1.8000000000000001E-4</v>
       </c>
       <c r="D29" s="32">
         <v>99637</v>
       </c>
       <c r="E29" s="32">
         <v>18</v>
       </c>
       <c r="F29" s="32">
         <v>99628</v>
       </c>
       <c r="G29" s="32">
         <v>6638905</v>
       </c>
       <c r="H29" s="21">
         <v>66.63</v>
       </c>
     </row>
-    <row r="30" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B30" s="19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C30" s="20">
         <v>2.2000000000000001E-4</v>
       </c>
       <c r="D30" s="32">
         <v>99618</v>
       </c>
       <c r="E30" s="32">
         <v>22</v>
       </c>
       <c r="F30" s="32">
         <v>99608</v>
       </c>
       <c r="G30" s="32">
         <v>6539277</v>
       </c>
       <c r="H30" s="21">
         <v>65.64</v>
       </c>
     </row>
-    <row r="31" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B31" s="19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C31" s="20">
         <v>2.5999999999999998E-4</v>
       </c>
       <c r="D31" s="32">
         <v>99597</v>
       </c>
       <c r="E31" s="32">
         <v>26</v>
       </c>
       <c r="F31" s="32">
         <v>99584</v>
       </c>
       <c r="G31" s="32">
         <v>6439669</v>
       </c>
       <c r="H31" s="21">
         <v>64.66</v>
       </c>
     </row>
-    <row r="32" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B32" s="19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C32" s="20">
         <v>3.1E-4</v>
       </c>
       <c r="D32" s="32">
         <v>99571</v>
       </c>
       <c r="E32" s="32">
         <v>31</v>
       </c>
       <c r="F32" s="32">
         <v>99556</v>
       </c>
       <c r="G32" s="32">
         <v>6340085</v>
       </c>
       <c r="H32" s="21">
         <v>63.67</v>
       </c>
     </row>
-    <row r="33" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B33" s="19" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C33" s="20">
         <v>3.6000000000000002E-4</v>
       </c>
       <c r="D33" s="32">
         <v>99540</v>
       </c>
       <c r="E33" s="32">
         <v>36</v>
       </c>
       <c r="F33" s="32">
         <v>99522</v>
       </c>
       <c r="G33" s="32">
         <v>6240529</v>
       </c>
       <c r="H33" s="21">
         <v>62.69</v>
       </c>
     </row>
-    <row r="34" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="19" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C34" s="20">
         <v>4.0999999999999999E-4</v>
       </c>
       <c r="D34" s="32">
         <v>99504</v>
       </c>
       <c r="E34" s="32">
         <v>41</v>
       </c>
       <c r="F34" s="32">
         <v>99484</v>
       </c>
       <c r="G34" s="32">
         <v>6141007</v>
       </c>
       <c r="H34" s="21">
         <v>61.72</v>
       </c>
     </row>
-    <row r="35" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B35" s="19" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C35" s="20">
         <v>4.4999999999999999E-4</v>
       </c>
       <c r="D35" s="32">
         <v>99463</v>
       </c>
       <c r="E35" s="32">
         <v>44</v>
       </c>
       <c r="F35" s="32">
         <v>99441</v>
       </c>
       <c r="G35" s="32">
         <v>6041523</v>
       </c>
       <c r="H35" s="21">
         <v>60.74</v>
       </c>
     </row>
-    <row r="36" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B36" s="19" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="20">
         <v>4.6999999999999999E-4</v>
       </c>
       <c r="D36" s="32">
         <v>99419</v>
       </c>
       <c r="E36" s="32">
         <v>47</v>
       </c>
       <c r="F36" s="32">
         <v>99396</v>
       </c>
       <c r="G36" s="32">
         <v>5942082</v>
       </c>
       <c r="H36" s="21">
         <v>59.77</v>
       </c>
     </row>
-    <row r="37" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B37" s="19" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C37" s="20">
         <v>4.8000000000000001E-4</v>
       </c>
       <c r="D37" s="32">
         <v>99372</v>
       </c>
       <c r="E37" s="32">
         <v>47</v>
       </c>
       <c r="F37" s="32">
         <v>99348</v>
       </c>
       <c r="G37" s="32">
         <v>5842686</v>
       </c>
       <c r="H37" s="21">
         <v>58.8</v>
       </c>
     </row>
-    <row r="38" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B38" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C38" s="20">
         <v>4.6999999999999999E-4</v>
       </c>
       <c r="D38" s="32">
         <v>99325</v>
       </c>
       <c r="E38" s="32">
         <v>47</v>
       </c>
       <c r="F38" s="32">
         <v>99301</v>
       </c>
       <c r="G38" s="32">
         <v>5743338</v>
       </c>
       <c r="H38" s="21">
         <v>57.82</v>
       </c>
     </row>
-    <row r="39" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="19" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C39" s="20">
         <v>4.6999999999999999E-4</v>
       </c>
       <c r="D39" s="32">
         <v>99278</v>
       </c>
       <c r="E39" s="32">
         <v>46</v>
       </c>
       <c r="F39" s="32">
         <v>99255</v>
       </c>
       <c r="G39" s="32">
         <v>5644037</v>
       </c>
       <c r="H39" s="21">
         <v>56.85</v>
       </c>
     </row>
-    <row r="40" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B40" s="19" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C40" s="20">
         <v>4.6999999999999999E-4</v>
       </c>
       <c r="D40" s="32">
         <v>99231</v>
       </c>
       <c r="E40" s="32">
         <v>46</v>
       </c>
       <c r="F40" s="32">
         <v>99208</v>
       </c>
       <c r="G40" s="32">
         <v>5544782</v>
       </c>
       <c r="H40" s="21">
         <v>55.88</v>
       </c>
     </row>
-    <row r="41" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B41" s="19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C41" s="20">
         <v>4.8000000000000001E-4</v>
       </c>
       <c r="D41" s="32">
         <v>99185</v>
       </c>
       <c r="E41" s="32">
         <v>48</v>
       </c>
       <c r="F41" s="32">
         <v>99162</v>
       </c>
       <c r="G41" s="32">
         <v>5445574</v>
       </c>
       <c r="H41" s="21">
         <v>54.9</v>
       </c>
     </row>
-    <row r="42" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B42" s="19" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C42" s="20">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="D42" s="32">
         <v>99138</v>
       </c>
       <c r="E42" s="32">
         <v>49</v>
       </c>
       <c r="F42" s="32">
         <v>99113</v>
       </c>
       <c r="G42" s="32">
         <v>5346412</v>
       </c>
       <c r="H42" s="21">
         <v>53.93</v>
       </c>
     </row>
-    <row r="43" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B43" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C43" s="20">
         <v>5.1000000000000004E-4</v>
       </c>
       <c r="D43" s="32">
         <v>99089</v>
       </c>
       <c r="E43" s="32">
         <v>50</v>
       </c>
       <c r="F43" s="32">
         <v>99064</v>
       </c>
       <c r="G43" s="32">
         <v>5247299</v>
       </c>
       <c r="H43" s="21">
         <v>52.96</v>
       </c>
     </row>
-    <row r="44" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C44" s="20">
         <v>5.1000000000000004E-4</v>
       </c>
       <c r="D44" s="32">
         <v>99038</v>
       </c>
       <c r="E44" s="32">
         <v>51</v>
       </c>
       <c r="F44" s="32">
         <v>99013</v>
       </c>
       <c r="G44" s="32">
         <v>5148236</v>
       </c>
       <c r="H44" s="21">
         <v>51.98</v>
       </c>
     </row>
-    <row r="45" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B45" s="19" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C45" s="20">
         <v>5.4000000000000001E-4</v>
       </c>
       <c r="D45" s="32">
         <v>98987</v>
       </c>
       <c r="E45" s="32">
         <v>53</v>
       </c>
       <c r="F45" s="32">
         <v>98961</v>
       </c>
       <c r="G45" s="32">
         <v>5049223</v>
       </c>
       <c r="H45" s="21">
         <v>51.01</v>
       </c>
     </row>
-    <row r="46" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B46" s="19" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C46" s="20">
         <v>5.6999999999999998E-4</v>
       </c>
       <c r="D46" s="32">
         <v>98934</v>
       </c>
       <c r="E46" s="32">
         <v>56</v>
       </c>
       <c r="F46" s="32">
         <v>98906</v>
       </c>
       <c r="G46" s="32">
         <v>4950261</v>
       </c>
       <c r="H46" s="21">
         <v>50.04</v>
       </c>
     </row>
-    <row r="47" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B47" s="19" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C47" s="20">
         <v>6.0999999999999997E-4</v>
       </c>
       <c r="D47" s="32">
         <v>98878</v>
       </c>
       <c r="E47" s="32">
         <v>60</v>
       </c>
       <c r="F47" s="32">
         <v>98848</v>
       </c>
       <c r="G47" s="32">
         <v>4851355</v>
       </c>
       <c r="H47" s="21">
         <v>49.06</v>
       </c>
     </row>
-    <row r="48" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B48" s="19" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C48" s="20">
         <v>6.4000000000000005E-4</v>
       </c>
       <c r="D48" s="32">
         <v>98818</v>
       </c>
       <c r="E48" s="32">
         <v>64</v>
       </c>
       <c r="F48" s="32">
         <v>98786</v>
       </c>
       <c r="G48" s="32">
         <v>4752507</v>
       </c>
       <c r="H48" s="21">
         <v>48.09</v>
       </c>
     </row>
-    <row r="49" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B49" s="19" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C49" s="20">
         <v>6.8000000000000005E-4</v>
       </c>
       <c r="D49" s="32">
         <v>98754</v>
       </c>
       <c r="E49" s="32">
         <v>67</v>
       </c>
       <c r="F49" s="32">
         <v>98721</v>
       </c>
       <c r="G49" s="32">
         <v>4653720</v>
       </c>
       <c r="H49" s="21">
         <v>47.12</v>
       </c>
     </row>
-    <row r="50" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B50" s="19" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C50" s="20">
         <v>7.1000000000000002E-4</v>
       </c>
       <c r="D50" s="32">
         <v>98687</v>
       </c>
       <c r="E50" s="32">
         <v>70</v>
       </c>
       <c r="F50" s="32">
         <v>98653</v>
       </c>
       <c r="G50" s="32">
         <v>4554999</v>
       </c>
       <c r="H50" s="21">
         <v>46.16</v>
       </c>
     </row>
-    <row r="51" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B51" s="19" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C51" s="20">
         <v>7.5000000000000002E-4</v>
       </c>
       <c r="D51" s="32">
         <v>98617</v>
       </c>
       <c r="E51" s="32">
         <v>74</v>
       </c>
       <c r="F51" s="32">
         <v>98581</v>
       </c>
       <c r="G51" s="32">
         <v>4456347</v>
       </c>
       <c r="H51" s="21">
         <v>45.19</v>
       </c>
     </row>
-    <row r="52" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B52" s="19" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C52" s="20">
         <v>8.0999999999999996E-4</v>
       </c>
       <c r="D52" s="32">
         <v>98543</v>
       </c>
       <c r="E52" s="32">
         <v>80</v>
       </c>
       <c r="F52" s="32">
         <v>98504</v>
       </c>
       <c r="G52" s="32">
         <v>4357766</v>
       </c>
       <c r="H52" s="21">
         <v>44.22</v>
       </c>
     </row>
-    <row r="53" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B53" s="19" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C53" s="20">
         <v>8.8000000000000003E-4</v>
       </c>
       <c r="D53" s="32">
         <v>98463</v>
       </c>
       <c r="E53" s="32">
         <v>86</v>
       </c>
       <c r="F53" s="32">
         <v>98421</v>
       </c>
       <c r="G53" s="32">
         <v>4259262</v>
       </c>
       <c r="H53" s="21">
         <v>43.26</v>
       </c>
     </row>
-    <row r="54" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B54" s="19" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C54" s="20">
         <v>9.5E-4</v>
       </c>
       <c r="D54" s="32">
         <v>98377</v>
       </c>
       <c r="E54" s="32">
         <v>93</v>
       </c>
       <c r="F54" s="32">
         <v>98331</v>
       </c>
       <c r="G54" s="32">
         <v>4160841</v>
       </c>
       <c r="H54" s="21">
         <v>42.29</v>
       </c>
     </row>
-    <row r="55" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B55" s="19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C55" s="20">
         <v>1.0200000000000001E-3</v>
       </c>
       <c r="D55" s="32">
         <v>98284</v>
       </c>
       <c r="E55" s="32">
         <v>101</v>
       </c>
       <c r="F55" s="32">
         <v>98234</v>
       </c>
       <c r="G55" s="32">
         <v>4062510</v>
       </c>
       <c r="H55" s="21">
         <v>41.33</v>
       </c>
     </row>
-    <row r="56" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B56" s="19" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C56" s="20">
         <v>1.1100000000000001E-3</v>
       </c>
       <c r="D56" s="32">
         <v>98184</v>
       </c>
       <c r="E56" s="32">
         <v>109</v>
       </c>
       <c r="F56" s="32">
         <v>98130</v>
       </c>
       <c r="G56" s="32">
         <v>3964276</v>
       </c>
       <c r="H56" s="21">
         <v>40.380000000000003</v>
       </c>
     </row>
-    <row r="57" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B57" s="19" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C57" s="20">
         <v>1.1999999999999999E-3</v>
       </c>
       <c r="D57" s="32">
         <v>98075</v>
       </c>
       <c r="E57" s="32">
         <v>118</v>
       </c>
       <c r="F57" s="32">
         <v>98017</v>
       </c>
       <c r="G57" s="32">
         <v>3866146</v>
       </c>
       <c r="H57" s="21">
         <v>39.42</v>
       </c>
     </row>
-    <row r="58" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B58" s="19" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C58" s="20">
         <v>1.31E-3</v>
       </c>
       <c r="D58" s="32">
         <v>97957</v>
       </c>
       <c r="E58" s="32">
         <v>128</v>
       </c>
       <c r="F58" s="32">
         <v>97894</v>
       </c>
       <c r="G58" s="32">
         <v>3768129</v>
       </c>
       <c r="H58" s="21">
         <v>38.47</v>
       </c>
     </row>
-    <row r="59" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B59" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C59" s="20">
         <v>1.42E-3</v>
       </c>
       <c r="D59" s="32">
         <v>97829</v>
       </c>
       <c r="E59" s="32">
         <v>139</v>
       </c>
       <c r="F59" s="32">
         <v>97760</v>
       </c>
       <c r="G59" s="32">
         <v>3670235</v>
       </c>
       <c r="H59" s="21">
         <v>37.520000000000003</v>
       </c>
     </row>
-    <row r="60" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B60" s="19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C60" s="20">
         <v>1.5499999999999999E-3</v>
       </c>
       <c r="D60" s="32">
         <v>97690</v>
       </c>
       <c r="E60" s="32">
         <v>151</v>
       </c>
       <c r="F60" s="32">
         <v>97615</v>
       </c>
       <c r="G60" s="32">
         <v>3572475</v>
       </c>
       <c r="H60" s="21">
         <v>36.57</v>
       </c>
     </row>
-    <row r="61" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B61" s="19" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C61" s="20">
         <v>1.6999999999999999E-3</v>
       </c>
       <c r="D61" s="32">
         <v>97538</v>
       </c>
       <c r="E61" s="32">
         <v>166</v>
       </c>
       <c r="F61" s="32">
         <v>97457</v>
       </c>
       <c r="G61" s="32">
         <v>3474860</v>
       </c>
       <c r="H61" s="21">
         <v>35.630000000000003</v>
       </c>
     </row>
-    <row r="62" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B62" s="19" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C62" s="20">
         <v>1.89E-3</v>
       </c>
       <c r="D62" s="32">
         <v>97372</v>
       </c>
       <c r="E62" s="32">
         <v>184</v>
       </c>
       <c r="F62" s="32">
         <v>97282</v>
       </c>
       <c r="G62" s="32">
         <v>3377403</v>
       </c>
       <c r="H62" s="21">
         <v>34.69</v>
       </c>
     </row>
-    <row r="63" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B63" s="19" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C63" s="20">
         <v>2.0999999999999999E-3</v>
       </c>
       <c r="D63" s="32">
         <v>97188</v>
       </c>
       <c r="E63" s="32">
         <v>204</v>
       </c>
       <c r="F63" s="32">
         <v>97088</v>
       </c>
       <c r="G63" s="32">
         <v>3280121</v>
       </c>
       <c r="H63" s="21">
         <v>33.75</v>
       </c>
     </row>
-    <row r="64" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B64" s="19" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C64" s="22">
         <v>2.3400000000000001E-3</v>
       </c>
       <c r="D64" s="33">
         <v>96984</v>
       </c>
       <c r="E64" s="33">
         <v>227</v>
       </c>
       <c r="F64" s="33">
         <v>96873</v>
       </c>
       <c r="G64" s="33">
         <v>3183033</v>
       </c>
       <c r="H64" s="23">
         <v>32.82</v>
       </c>
     </row>
-    <row r="65" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B65" s="19" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C65" s="22">
         <v>2.5899999999999999E-3</v>
       </c>
       <c r="D65" s="33">
         <v>96757</v>
       </c>
       <c r="E65" s="33">
         <v>251</v>
       </c>
       <c r="F65" s="33">
         <v>96634</v>
       </c>
       <c r="G65" s="33">
         <v>3086160</v>
       </c>
       <c r="H65" s="23">
         <v>31.9</v>
       </c>
     </row>
-    <row r="66" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B66" s="19" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C66" s="20">
         <v>2.8500000000000001E-3</v>
       </c>
       <c r="D66" s="32">
         <v>96506</v>
       </c>
       <c r="E66" s="32">
         <v>275</v>
       </c>
       <c r="F66" s="32">
         <v>96371</v>
       </c>
       <c r="G66" s="32">
         <v>2989526</v>
       </c>
       <c r="H66" s="21">
         <v>30.98</v>
       </c>
     </row>
-    <row r="67" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B67" s="19" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C67" s="20">
         <v>3.1099999999999999E-3</v>
       </c>
       <c r="D67" s="32">
         <v>96232</v>
       </c>
       <c r="E67" s="32">
         <v>299</v>
       </c>
       <c r="F67" s="32">
         <v>96084</v>
       </c>
       <c r="G67" s="32">
         <v>2893155</v>
       </c>
       <c r="H67" s="21">
         <v>30.06</v>
       </c>
     </row>
-    <row r="68" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B68" s="19" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C68" s="20">
         <v>3.4299999999999999E-3</v>
       </c>
       <c r="D68" s="32">
         <v>95932</v>
       </c>
       <c r="E68" s="32">
         <v>329</v>
       </c>
       <c r="F68" s="32">
         <v>95770</v>
       </c>
       <c r="G68" s="32">
         <v>2797071</v>
       </c>
       <c r="H68" s="21">
         <v>29.16</v>
       </c>
     </row>
-    <row r="69" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B69" s="19" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C69" s="20">
         <v>3.79E-3</v>
       </c>
       <c r="D69" s="32">
         <v>95603</v>
       </c>
       <c r="E69" s="32">
         <v>362</v>
       </c>
       <c r="F69" s="32">
         <v>95425</v>
       </c>
       <c r="G69" s="32">
         <v>2701301</v>
       </c>
       <c r="H69" s="21">
         <v>28.26</v>
       </c>
     </row>
-    <row r="70" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B70" s="19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C70" s="20">
         <v>4.1799999999999997E-3</v>
       </c>
       <c r="D70" s="32">
         <v>95241</v>
       </c>
       <c r="E70" s="32">
         <v>398</v>
       </c>
       <c r="F70" s="32">
         <v>95045</v>
       </c>
       <c r="G70" s="32">
         <v>2605876</v>
       </c>
       <c r="H70" s="21">
         <v>27.36</v>
       </c>
     </row>
-    <row r="71" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B71" s="19" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C71" s="20">
         <v>4.64E-3</v>
       </c>
       <c r="D71" s="32">
         <v>94843</v>
       </c>
       <c r="E71" s="32">
         <v>440</v>
       </c>
       <c r="F71" s="32">
         <v>94626</v>
       </c>
       <c r="G71" s="32">
         <v>2510831</v>
       </c>
       <c r="H71" s="21">
         <v>26.47</v>
       </c>
     </row>
-    <row r="72" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B72" s="19" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C72" s="20">
         <v>5.1399999999999996E-3</v>
       </c>
       <c r="D72" s="32">
         <v>94403</v>
       </c>
       <c r="E72" s="32">
         <v>485</v>
       </c>
       <c r="F72" s="32">
         <v>94164</v>
       </c>
       <c r="G72" s="32">
         <v>2416204</v>
       </c>
       <c r="H72" s="21">
         <v>25.59</v>
       </c>
     </row>
-    <row r="73" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B73" s="19" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C73" s="20">
         <v>5.6499999999999996E-3</v>
       </c>
       <c r="D73" s="32">
         <v>93918</v>
       </c>
       <c r="E73" s="32">
         <v>530</v>
       </c>
       <c r="F73" s="32">
         <v>93656</v>
       </c>
       <c r="G73" s="32">
         <v>2322040</v>
       </c>
       <c r="H73" s="21">
         <v>24.72</v>
       </c>
     </row>
-    <row r="74" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B74" s="19" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C74" s="20">
         <v>6.1700000000000001E-3</v>
       </c>
       <c r="D74" s="32">
         <v>93387</v>
       </c>
       <c r="E74" s="32">
         <v>576</v>
       </c>
       <c r="F74" s="32">
         <v>93103</v>
       </c>
       <c r="G74" s="32">
         <v>2228384</v>
       </c>
       <c r="H74" s="21">
         <v>23.86</v>
       </c>
     </row>
-    <row r="75" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B75" s="19" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C75" s="20">
         <v>6.77E-3</v>
       </c>
       <c r="D75" s="32">
         <v>92811</v>
       </c>
       <c r="E75" s="32">
         <v>628</v>
       </c>
       <c r="F75" s="32">
         <v>92502</v>
       </c>
       <c r="G75" s="32">
         <v>2135281</v>
       </c>
       <c r="H75" s="21">
         <v>23.01</v>
       </c>
     </row>
-    <row r="76" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B76" s="19" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C76" s="20">
         <v>7.4700000000000001E-3</v>
       </c>
       <c r="D76" s="32">
         <v>92183</v>
       </c>
       <c r="E76" s="32">
         <v>688</v>
       </c>
       <c r="F76" s="32">
         <v>91844</v>
       </c>
       <c r="G76" s="32">
         <v>2042779</v>
       </c>
       <c r="H76" s="21">
         <v>22.16</v>
       </c>
     </row>
-    <row r="77" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B77" s="19" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C77" s="20">
         <v>8.3199999999999993E-3</v>
       </c>
       <c r="D77" s="32">
         <v>91495</v>
       </c>
       <c r="E77" s="32">
         <v>761</v>
       </c>
       <c r="F77" s="32">
         <v>91120</v>
       </c>
       <c r="G77" s="32">
         <v>1950935</v>
       </c>
       <c r="H77" s="21">
         <v>21.32</v>
       </c>
     </row>
-    <row r="78" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B78" s="19" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C78" s="20">
         <v>9.2800000000000001E-3</v>
       </c>
       <c r="D78" s="32">
         <v>90733</v>
       </c>
       <c r="E78" s="32">
         <v>842</v>
       </c>
       <c r="F78" s="32">
         <v>90319</v>
       </c>
       <c r="G78" s="32">
         <v>1859815</v>
       </c>
       <c r="H78" s="21">
         <v>20.5</v>
       </c>
     </row>
-    <row r="79" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B79" s="19" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C79" s="20">
         <v>1.0240000000000001E-2</v>
       </c>
       <c r="D79" s="32">
         <v>89892</v>
       </c>
       <c r="E79" s="32">
         <v>921</v>
       </c>
       <c r="F79" s="32">
         <v>89438</v>
       </c>
       <c r="G79" s="32">
         <v>1769495</v>
       </c>
       <c r="H79" s="21">
         <v>19.68</v>
       </c>
     </row>
-    <row r="80" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B80" s="19" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C80" s="20">
         <v>1.1209999999999999E-2</v>
       </c>
       <c r="D80" s="32">
         <v>88971</v>
       </c>
       <c r="E80" s="32">
         <v>998</v>
       </c>
       <c r="F80" s="32">
         <v>88478</v>
       </c>
       <c r="G80" s="32">
         <v>1680058</v>
       </c>
       <c r="H80" s="21">
         <v>18.88</v>
       </c>
     </row>
-    <row r="81" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B81" s="19" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C81" s="20">
         <v>1.2239999999999999E-2</v>
       </c>
       <c r="D81" s="32">
         <v>87973</v>
       </c>
       <c r="E81" s="32">
         <v>1077</v>
       </c>
       <c r="F81" s="32">
         <v>87442</v>
       </c>
       <c r="G81" s="32">
         <v>1591579</v>
       </c>
       <c r="H81" s="21">
         <v>18.09</v>
       </c>
     </row>
-    <row r="82" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B82" s="19" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C82" s="20">
         <v>1.3429999999999999E-2</v>
       </c>
       <c r="D82" s="32">
         <v>86896</v>
       </c>
       <c r="E82" s="32">
         <v>1167</v>
       </c>
       <c r="F82" s="32">
         <v>86321</v>
       </c>
       <c r="G82" s="32">
         <v>1504138</v>
       </c>
       <c r="H82" s="21">
         <v>17.309999999999999</v>
       </c>
     </row>
-    <row r="83" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B83" s="19" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C83" s="20">
         <v>1.489E-2</v>
       </c>
       <c r="D83" s="32">
         <v>85729</v>
       </c>
       <c r="E83" s="32">
         <v>1276</v>
       </c>
       <c r="F83" s="32">
         <v>85101</v>
       </c>
       <c r="G83" s="32">
         <v>1417817</v>
       </c>
       <c r="H83" s="21">
         <v>16.54</v>
       </c>
     </row>
-    <row r="84" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B84" s="19" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C84" s="20">
         <v>1.66E-2</v>
       </c>
       <c r="D84" s="32">
         <v>84453</v>
       </c>
       <c r="E84" s="32">
         <v>1402</v>
       </c>
       <c r="F84" s="32">
         <v>83763</v>
       </c>
       <c r="G84" s="32">
         <v>1332716</v>
       </c>
       <c r="H84" s="21">
         <v>15.78</v>
       </c>
     </row>
-    <row r="85" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B85" s="19" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C85" s="20">
         <v>1.8540000000000001E-2</v>
       </c>
       <c r="D85" s="32">
         <v>83051</v>
       </c>
       <c r="E85" s="32">
         <v>1540</v>
       </c>
       <c r="F85" s="32">
         <v>82293</v>
       </c>
       <c r="G85" s="32">
         <v>1248952</v>
       </c>
       <c r="H85" s="21">
         <v>15.04</v>
       </c>
     </row>
-    <row r="86" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B86" s="19" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C86" s="20">
         <v>2.07E-2</v>
       </c>
       <c r="D86" s="32">
         <v>81511</v>
       </c>
       <c r="E86" s="32">
         <v>1687</v>
       </c>
       <c r="F86" s="32">
         <v>80680</v>
       </c>
       <c r="G86" s="32">
         <v>1166660</v>
       </c>
       <c r="H86" s="21">
         <v>14.31</v>
       </c>
     </row>
-    <row r="87" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B87" s="19" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C87" s="20">
         <v>2.3029999999999998E-2</v>
       </c>
       <c r="D87" s="32">
         <v>79824</v>
       </c>
       <c r="E87" s="32">
         <v>1838</v>
       </c>
       <c r="F87" s="32">
         <v>78918</v>
       </c>
       <c r="G87" s="32">
         <v>1085979</v>
       </c>
       <c r="H87" s="21">
         <v>13.6</v>
       </c>
     </row>
-    <row r="88" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B88" s="19" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C88" s="20">
         <v>2.5579999999999999E-2</v>
       </c>
       <c r="D88" s="32">
         <v>77986</v>
       </c>
       <c r="E88" s="32">
         <v>1995</v>
       </c>
       <c r="F88" s="32">
         <v>77001</v>
       </c>
       <c r="G88" s="32">
         <v>1007062</v>
       </c>
       <c r="H88" s="21">
         <v>12.91</v>
       </c>
     </row>
-    <row r="89" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B89" s="19" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C89" s="20">
         <v>2.836E-2</v>
       </c>
       <c r="D89" s="32">
         <v>75991</v>
       </c>
       <c r="E89" s="32">
         <v>2155</v>
       </c>
       <c r="F89" s="32">
         <v>74927</v>
       </c>
       <c r="G89" s="32">
         <v>930060</v>
       </c>
       <c r="H89" s="21">
         <v>12.24</v>
       </c>
     </row>
-    <row r="90" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B90" s="19" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C90" s="20">
         <v>3.1220000000000001E-2</v>
       </c>
       <c r="D90" s="32">
         <v>73836</v>
       </c>
       <c r="E90" s="32">
         <v>2305</v>
       </c>
       <c r="F90" s="32">
         <v>72695</v>
       </c>
       <c r="G90" s="32">
         <v>855134</v>
       </c>
       <c r="H90" s="21">
         <v>11.58</v>
       </c>
     </row>
-    <row r="91" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B91" s="19" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C91" s="20">
         <v>3.4279999999999998E-2</v>
       </c>
       <c r="D91" s="32">
         <v>71531</v>
       </c>
       <c r="E91" s="32">
         <v>2452</v>
       </c>
       <c r="F91" s="32">
         <v>70317</v>
       </c>
       <c r="G91" s="32">
         <v>782438</v>
       </c>
       <c r="H91" s="21">
         <v>10.94</v>
       </c>
     </row>
-    <row r="92" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B92" s="19" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C92" s="20">
         <v>3.7900000000000003E-2</v>
       </c>
       <c r="D92" s="32">
         <v>69079</v>
       </c>
       <c r="E92" s="32">
         <v>2618</v>
       </c>
       <c r="F92" s="32">
         <v>67785</v>
       </c>
       <c r="G92" s="32">
         <v>712121</v>
       </c>
       <c r="H92" s="21">
         <v>10.31</v>
       </c>
     </row>
-    <row r="93" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B93" s="19" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C93" s="20">
         <v>4.2279999999999998E-2</v>
       </c>
       <c r="D93" s="32">
         <v>66461</v>
       </c>
       <c r="E93" s="32">
         <v>2810</v>
       </c>
       <c r="F93" s="32">
         <v>65073</v>
       </c>
       <c r="G93" s="32">
         <v>644336</v>
       </c>
       <c r="H93" s="21">
         <v>9.69</v>
       </c>
     </row>
-    <row r="94" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B94" s="19" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C94" s="20">
         <v>4.7449999999999999E-2</v>
       </c>
       <c r="D94" s="32">
         <v>63651</v>
       </c>
       <c r="E94" s="32">
         <v>3020</v>
       </c>
       <c r="F94" s="32">
         <v>62159</v>
       </c>
       <c r="G94" s="32">
         <v>579263</v>
       </c>
       <c r="H94" s="21">
         <v>9.1</v>
       </c>
     </row>
-    <row r="95" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="95" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B95" s="19" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C95" s="20">
         <v>5.3179999999999998E-2</v>
       </c>
       <c r="D95" s="32">
         <v>60631</v>
       </c>
       <c r="E95" s="32">
         <v>3224</v>
       </c>
       <c r="F95" s="32">
         <v>59035</v>
       </c>
       <c r="G95" s="32">
         <v>517104</v>
       </c>
       <c r="H95" s="21">
         <v>8.5299999999999994</v>
       </c>
     </row>
-    <row r="96" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="96" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B96" s="19" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C96" s="20">
         <v>5.926E-2</v>
       </c>
       <c r="D96" s="32">
         <v>57407</v>
       </c>
       <c r="E96" s="32">
         <v>3402</v>
       </c>
       <c r="F96" s="32">
         <v>55719</v>
       </c>
       <c r="G96" s="32">
         <v>458069</v>
       </c>
       <c r="H96" s="21">
         <v>7.98</v>
       </c>
     </row>
-    <row r="97" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="97" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B97" s="19" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C97" s="20">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="D97" s="32">
         <v>54005</v>
       </c>
       <c r="E97" s="32">
         <v>3537</v>
       </c>
       <c r="F97" s="32">
         <v>52247</v>
       </c>
       <c r="G97" s="32">
         <v>402350</v>
       </c>
       <c r="H97" s="21">
         <v>7.45</v>
       </c>
     </row>
-    <row r="98" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="98" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B98" s="19" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C98" s="20">
         <v>7.2789999999999994E-2</v>
       </c>
       <c r="D98" s="32">
         <v>50468</v>
       </c>
       <c r="E98" s="32">
         <v>3673</v>
       </c>
       <c r="F98" s="32">
         <v>48643</v>
       </c>
       <c r="G98" s="32">
         <v>350103</v>
       </c>
       <c r="H98" s="21">
         <v>6.94</v>
       </c>
     </row>
-    <row r="99" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B99" s="19" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C99" s="20">
         <v>8.1680000000000003E-2</v>
       </c>
       <c r="D99" s="32">
         <v>46795</v>
       </c>
       <c r="E99" s="32">
         <v>3822</v>
       </c>
       <c r="F99" s="32">
         <v>44896</v>
       </c>
       <c r="G99" s="32">
         <v>301460</v>
       </c>
       <c r="H99" s="21">
         <v>6.44</v>
       </c>
     </row>
-    <row r="100" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="100" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B100" s="19" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C100" s="20">
         <v>9.2369999999999994E-2</v>
       </c>
       <c r="D100" s="32">
         <v>42972</v>
       </c>
       <c r="E100" s="32">
         <v>3969</v>
       </c>
       <c r="F100" s="32">
         <v>40999</v>
       </c>
       <c r="G100" s="32">
         <v>256564</v>
       </c>
       <c r="H100" s="21">
         <v>5.97</v>
       </c>
     </row>
-    <row r="101" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="101" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B101" s="19" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C101" s="20">
         <v>0.10473</v>
       </c>
       <c r="D101" s="32">
         <v>39003</v>
       </c>
       <c r="E101" s="32">
         <v>4085</v>
       </c>
       <c r="F101" s="32">
         <v>36968</v>
       </c>
       <c r="G101" s="32">
         <v>215565</v>
       </c>
       <c r="H101" s="21">
         <v>5.53</v>
       </c>
     </row>
-    <row r="102" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="102" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B102" s="19" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C102" s="20">
         <v>0.11823</v>
       </c>
       <c r="D102" s="32">
         <v>34918</v>
       </c>
       <c r="E102" s="32">
         <v>4128</v>
       </c>
       <c r="F102" s="32">
         <v>32854</v>
       </c>
       <c r="G102" s="32">
         <v>178597</v>
       </c>
       <c r="H102" s="21">
         <v>5.1100000000000003</v>
       </c>
     </row>
-    <row r="103" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="103" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B103" s="19" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C103" s="20">
         <v>0.13267000000000001</v>
       </c>
       <c r="D103" s="32">
         <v>30790</v>
       </c>
       <c r="E103" s="32">
         <v>4085</v>
       </c>
       <c r="F103" s="32">
         <v>28740</v>
       </c>
       <c r="G103" s="32">
         <v>145743</v>
       </c>
       <c r="H103" s="21">
         <v>4.7300000000000004</v>
       </c>
     </row>
-    <row r="104" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B104" s="19" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C104" s="20">
         <v>0.14813999999999999</v>
       </c>
       <c r="D104" s="32">
         <v>26705</v>
       </c>
       <c r="E104" s="32">
         <v>3956</v>
       </c>
       <c r="F104" s="32">
         <v>24711</v>
       </c>
       <c r="G104" s="32">
         <v>117003</v>
       </c>
       <c r="H104" s="21">
         <v>4.38</v>
       </c>
     </row>
-    <row r="105" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="105" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B105" s="19" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C105" s="20">
         <v>0.16145999999999999</v>
       </c>
       <c r="D105" s="32">
         <v>22749</v>
       </c>
       <c r="E105" s="32">
         <v>3673</v>
       </c>
       <c r="F105" s="32">
         <v>20886</v>
       </c>
       <c r="G105" s="32">
         <v>92292</v>
       </c>
       <c r="H105" s="21">
         <v>4.0599999999999996</v>
       </c>
     </row>
-    <row r="106" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="106" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B106" s="19" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C106" s="20">
         <v>0.1777</v>
       </c>
       <c r="D106" s="32">
         <v>19076</v>
       </c>
       <c r="E106" s="32">
         <v>3390</v>
       </c>
       <c r="F106" s="32">
         <v>17356</v>
       </c>
       <c r="G106" s="32">
         <v>71405</v>
       </c>
       <c r="H106" s="21">
         <v>3.74</v>
       </c>
     </row>
-    <row r="107" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="107" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B107" s="19" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C107" s="20">
         <v>0.19569</v>
       </c>
       <c r="D107" s="32">
         <v>15686</v>
       </c>
       <c r="E107" s="32">
         <v>3070</v>
       </c>
       <c r="F107" s="32">
         <v>14123</v>
       </c>
       <c r="G107" s="32">
         <v>54049</v>
       </c>
       <c r="H107" s="21">
         <v>3.45</v>
       </c>
     </row>
-    <row r="108" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="108" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B108" s="19" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C108" s="20">
         <v>0.21557999999999999</v>
       </c>
       <c r="D108" s="32">
         <v>12616</v>
       </c>
       <c r="E108" s="32">
         <v>2720</v>
       </c>
       <c r="F108" s="32">
         <v>11226</v>
       </c>
       <c r="G108" s="32">
         <v>39926</v>
       </c>
       <c r="H108" s="21">
         <v>3.16</v>
       </c>
     </row>
-    <row r="109" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B109" s="19" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C109" s="20">
         <v>0.23749999999999999</v>
       </c>
       <c r="D109" s="32">
         <v>9897</v>
       </c>
       <c r="E109" s="32">
         <v>2350</v>
       </c>
       <c r="F109" s="32">
         <v>8690</v>
       </c>
       <c r="G109" s="32">
         <v>28699</v>
       </c>
       <c r="H109" s="21">
         <v>2.9</v>
       </c>
     </row>
-    <row r="110" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="110" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B110" s="19" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C110" s="20">
         <v>0.26156000000000001</v>
       </c>
       <c r="D110" s="32">
         <v>7546</v>
       </c>
       <c r="E110" s="32">
         <v>1974</v>
       </c>
       <c r="F110" s="32">
         <v>6528</v>
       </c>
       <c r="G110" s="32">
         <v>20009</v>
       </c>
       <c r="H110" s="21">
         <v>2.65</v>
       </c>
     </row>
-    <row r="111" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="111" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B111" s="19" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C111" s="20">
         <v>0.28787000000000001</v>
       </c>
       <c r="D111" s="32">
         <v>5572</v>
       </c>
       <c r="E111" s="32">
         <v>1604</v>
       </c>
       <c r="F111" s="32">
         <v>4740</v>
       </c>
       <c r="G111" s="32">
         <v>13481</v>
       </c>
       <c r="H111" s="21">
         <v>2.42</v>
       </c>
     </row>
-    <row r="112" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="112" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B112" s="19" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C112" s="20">
         <v>0.31652000000000002</v>
       </c>
       <c r="D112" s="32">
         <v>3968</v>
       </c>
       <c r="E112" s="32">
         <v>1256</v>
       </c>
       <c r="F112" s="32">
         <v>3313</v>
       </c>
       <c r="G112" s="32">
         <v>8741</v>
       </c>
       <c r="H112" s="21">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="113" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="113" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B113" s="19" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C113" s="20">
         <v>0.34754000000000002</v>
       </c>
       <c r="D113" s="32">
         <v>2712</v>
       </c>
       <c r="E113" s="32">
         <v>943</v>
       </c>
       <c r="F113" s="32">
         <v>2217</v>
       </c>
       <c r="G113" s="32">
         <v>5428</v>
       </c>
       <c r="H113" s="21">
         <v>2</v>
       </c>
     </row>
-    <row r="114" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B114" s="19" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C114" s="20">
         <v>0.38096000000000002</v>
       </c>
       <c r="D114" s="32">
         <v>1770</v>
       </c>
       <c r="E114" s="32">
         <v>674</v>
       </c>
       <c r="F114" s="32">
         <v>1412</v>
       </c>
       <c r="G114" s="32">
         <v>3212</v>
       </c>
       <c r="H114" s="21">
         <v>1.81</v>
       </c>
     </row>
-    <row r="115" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="115" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B115" s="19" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C115" s="20">
         <v>0.41671999999999998</v>
       </c>
       <c r="D115" s="32">
         <v>1095</v>
       </c>
       <c r="E115" s="32">
         <v>457</v>
       </c>
       <c r="F115" s="32">
         <v>851</v>
       </c>
       <c r="G115" s="32">
         <v>1800</v>
       </c>
       <c r="H115" s="21">
         <v>1.64</v>
       </c>
     </row>
-    <row r="116" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="116" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B116" s="19" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C116" s="20">
         <v>0.45468999999999998</v>
       </c>
       <c r="D116" s="32">
         <v>639</v>
       </c>
       <c r="E116" s="32">
         <v>291</v>
       </c>
       <c r="F116" s="32">
         <v>482</v>
       </c>
       <c r="G116" s="32">
         <v>948</v>
       </c>
       <c r="H116" s="21">
         <v>1.48</v>
       </c>
     </row>
-    <row r="117" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="117" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B117" s="19" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C117" s="20">
         <v>0.49469000000000002</v>
       </c>
       <c r="D117" s="32">
         <v>348</v>
       </c>
       <c r="E117" s="32">
         <v>172</v>
       </c>
       <c r="F117" s="32">
         <v>254</v>
       </c>
       <c r="G117" s="32">
         <v>467</v>
       </c>
       <c r="H117" s="21">
         <v>1.34</v>
       </c>
     </row>
-    <row r="118" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="118" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B118" s="19" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C118" s="20">
         <v>0.53642999999999996</v>
       </c>
       <c r="D118" s="32">
         <v>176</v>
       </c>
       <c r="E118" s="32">
         <v>94</v>
       </c>
       <c r="F118" s="32">
         <v>124</v>
       </c>
       <c r="G118" s="32">
         <v>212</v>
       </c>
       <c r="H118" s="21">
         <v>1.21</v>
       </c>
     </row>
-    <row r="119" spans="2:8" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B119" s="24" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C119" s="25">
         <v>1</v>
       </c>
       <c r="D119" s="34">
         <v>82</v>
       </c>
       <c r="E119" s="34">
         <v>82</v>
       </c>
       <c r="F119" s="34">
         <v>89</v>
       </c>
       <c r="G119" s="34">
         <v>89</v>
       </c>
       <c r="H119" s="26">
         <v>1.08</v>
       </c>
     </row>
-    <row r="120" spans="2:8" ht="13" x14ac:dyDescent="0.2">
+    <row r="120" spans="2:8" ht="13.5" x14ac:dyDescent="0.15">
       <c r="B120" s="2" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="C120" s="27"/>
       <c r="D120" s="27"/>
     </row>
-    <row r="121" spans="2:8" ht="13" x14ac:dyDescent="0.2">
+    <row r="121" spans="2:8" ht="13.5" x14ac:dyDescent="0.15">
       <c r="B121" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C121" s="27"/>
       <c r="D121" s="27"/>
     </row>
-    <row r="122" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="122" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B122" s="28" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C122" s="29"/>
       <c r="D122" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.31496062992125984" bottom="0.31496062992125984" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101008DEF0FB6E9E7654F9D838D47EE9D81DB" ma:contentTypeVersion="17" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="29089a1844f593ad33b97a4cf1e53ec4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="59b19bf3-bfb5-4045-9110-9d5f4c633129" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f808b6d54275a18396f77e68b022ce9" ns2:_="" ns3:_="">
     <xsd:import namespace="59b19bf3-bfb5-4045-9110-9d5f4c633129"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -4431,101 +4434,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="59b19bf3-bfb5-4045-9110-9d5f4c633129">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="59b19bf3-bfb5-4045-9110-9d5f4c633129" xsi:nil="true"/>
     <Owner xmlns="59b19bf3-bfb5-4045-9110-9d5f4c633129">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Owner>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97948034-09ED-4C23-9DF9-0467B9600BA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42178B12-5334-424B-A469-D3045550B280}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="59b19bf3-bfb5-4045-9110-9d5f4c633129"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D50B5BD-675A-40FD-8C64-2B96BC95B49B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="59b19bf3-bfb5-4045-9110-9d5f4c633129"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>