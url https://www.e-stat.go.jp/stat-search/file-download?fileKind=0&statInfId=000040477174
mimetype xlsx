--- v0 (2026-07-24)
+++ v1 (2026-09-07)
@@ -4,53 +4,53 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="102" documentId="13_ncr:1_{90ED1A6D-1E8D-46A0-990A-4D8466F332DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B54FF779-5D70-46E7-8DC7-32F44C4C962A}"/>
+  <xr:revisionPtr revIDLastSave="104" documentId="13_ncr:1_{90ED1A6D-1E8D-46A0-990A-4D8466F332DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B321202D-0110-4716-A1AD-82C707979AAA}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="686" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="686" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="令和７年簡易生命表（女）" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="134">
   <si>
     <t>年齢</t>
@@ -158,125 +158,50 @@
   </si>
   <si>
     <r>
       <t>n</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>q</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>x</t>
     </r>
-    <phoneticPr fontId="4"/>
-[...73 lines deleted...]
-    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">　　2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>n</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>q</t>
@@ -774,50 +699,119 @@
     <r>
       <t>e</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>x</t>
     </r>
     <rPh sb="0" eb="2">
       <t>〇</t>
     </rPh>
     <phoneticPr fontId="12" type="Hiragana" alignment="center"/>
   </si>
   <si>
     <t>令和７(2025)年簡易生命表（女）　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>オンナ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">注：1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>n</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>q</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>x</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>等の生命表諸関数の定義については、「簡易生命表の概要・作成方法」を参照。</t>
+    </r>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>セイメイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>カンスウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>テイギ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="177" formatCode="0.00000_);[Red]\(0.00000\)"/>
     <numFmt numFmtId="178" formatCode="#\ ###\ ##0_ "/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1450,2789 +1444,2784 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{802025B1-B36B-40E4-8B75-CFA154DAA5FF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H122"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...4 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="2.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.625" style="6" customWidth="1"/>
+    <col min="2" max="8" width="13.625" style="6" customWidth="1"/>
+    <col min="9" max="9" width="2.625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="7" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8" s="2" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" s="2" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="9"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
     </row>
-    <row r="3" spans="1:8" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="10"/>
       <c r="B3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" s="3" customFormat="1" ht="21" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="5" t="s" ph="1">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8" s="4" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="4" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10"/>
       <c r="B5" s="19"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="20" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="22" t="s">
+    </row>
+    <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="23" t="s">
         <v>16</v>
-      </c>
-[...3 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C6" s="24">
         <v>6.3000000000000003E-4</v>
       </c>
       <c r="D6" s="34">
         <v>100000</v>
       </c>
       <c r="E6" s="34">
         <v>63</v>
       </c>
       <c r="F6" s="34">
         <v>1917</v>
       </c>
       <c r="G6" s="34">
         <v>8733067</v>
       </c>
       <c r="H6" s="25">
         <v>87.33</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B7" s="23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C7" s="24">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="D7" s="34">
         <v>99937</v>
       </c>
       <c r="E7" s="34">
         <v>8</v>
       </c>
       <c r="F7" s="34">
         <v>1916</v>
       </c>
       <c r="G7" s="34">
         <v>8731150</v>
       </c>
       <c r="H7" s="25">
         <v>87.37</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B8" s="23" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C8" s="24">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="D8" s="34">
         <v>99929</v>
       </c>
       <c r="E8" s="34">
         <v>8</v>
       </c>
       <c r="F8" s="34">
         <v>1916</v>
       </c>
       <c r="G8" s="34">
         <v>8729234</v>
       </c>
       <c r="H8" s="25">
         <v>87.35</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B9" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C9" s="24">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="D9" s="34">
         <v>99920</v>
       </c>
       <c r="E9" s="34">
         <v>5</v>
       </c>
       <c r="F9" s="34">
         <v>1916</v>
       </c>
       <c r="G9" s="34">
         <v>8727317</v>
       </c>
       <c r="H9" s="25">
         <v>87.34</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B10" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C10" s="24">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="D10" s="34">
         <v>99916</v>
       </c>
       <c r="E10" s="34">
         <v>15</v>
       </c>
       <c r="F10" s="34">
         <v>8987</v>
       </c>
       <c r="G10" s="34">
         <v>8725401</v>
       </c>
       <c r="H10" s="25">
         <v>87.33</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="23" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C11" s="24">
         <v>1.2E-4</v>
       </c>
       <c r="D11" s="34">
         <v>99901</v>
       </c>
       <c r="E11" s="34">
         <v>12</v>
       </c>
       <c r="F11" s="34">
         <v>8325</v>
       </c>
       <c r="G11" s="34">
         <v>8716414</v>
       </c>
       <c r="H11" s="25">
         <v>87.25</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B12" s="23" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C12" s="24">
         <v>3.1E-4</v>
       </c>
       <c r="D12" s="34">
         <v>99889</v>
       </c>
       <c r="E12" s="34">
         <v>31</v>
       </c>
       <c r="F12" s="34">
         <v>24968</v>
       </c>
       <c r="G12" s="34">
         <v>8708089</v>
       </c>
       <c r="H12" s="25">
         <v>87.18</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B13" s="23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C13" s="24">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="D13" s="34">
         <v>99858</v>
       </c>
       <c r="E13" s="34">
         <v>30</v>
       </c>
       <c r="F13" s="34">
         <v>49919</v>
       </c>
       <c r="G13" s="34">
         <v>8683121</v>
       </c>
       <c r="H13" s="25">
         <v>86.95</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C14" s="24">
         <v>1.73E-3</v>
       </c>
       <c r="D14" s="34">
         <v>100000</v>
       </c>
       <c r="E14" s="34">
         <v>173</v>
       </c>
       <c r="F14" s="34">
         <v>99866</v>
       </c>
       <c r="G14" s="34">
         <v>8733067</v>
       </c>
       <c r="H14" s="25">
         <v>87.33</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B15" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C15" s="24">
         <v>2.7999999999999998E-4</v>
       </c>
       <c r="D15" s="34">
         <v>99827</v>
       </c>
       <c r="E15" s="34">
         <v>28</v>
       </c>
       <c r="F15" s="34">
         <v>99814</v>
       </c>
       <c r="G15" s="34">
         <v>8633201</v>
       </c>
       <c r="H15" s="25">
         <v>86.48</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B16" s="23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C16" s="24">
         <v>1.8000000000000001E-4</v>
       </c>
       <c r="D16" s="34">
         <v>99800</v>
       </c>
       <c r="E16" s="34">
         <v>18</v>
       </c>
       <c r="F16" s="34">
         <v>99791</v>
       </c>
       <c r="G16" s="34">
         <v>8533388</v>
       </c>
       <c r="H16" s="25">
         <v>85.51</v>
       </c>
     </row>
-    <row r="17" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B17" s="23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C17" s="24">
         <v>1.1E-4</v>
       </c>
       <c r="D17" s="34">
         <v>99782</v>
       </c>
       <c r="E17" s="34">
         <v>11</v>
       </c>
       <c r="F17" s="34">
         <v>99776</v>
       </c>
       <c r="G17" s="34">
         <v>8433597</v>
       </c>
       <c r="H17" s="25">
         <v>84.52</v>
       </c>
     </row>
-    <row r="18" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B18" s="23" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C18" s="24">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="D18" s="34">
         <v>99771</v>
       </c>
       <c r="E18" s="34">
         <v>8</v>
       </c>
       <c r="F18" s="34">
         <v>99767</v>
       </c>
       <c r="G18" s="34">
         <v>8333822</v>
       </c>
       <c r="H18" s="25">
         <v>83.53</v>
       </c>
     </row>
-    <row r="19" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C19" s="24">
         <v>6.9999999999999994E-5</v>
       </c>
       <c r="D19" s="34">
         <v>99763</v>
       </c>
       <c r="E19" s="34">
         <v>6</v>
       </c>
       <c r="F19" s="34">
         <v>99760</v>
       </c>
       <c r="G19" s="34">
         <v>8234055</v>
       </c>
       <c r="H19" s="25">
         <v>82.54</v>
       </c>
     </row>
-    <row r="20" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B20" s="23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C20" s="24">
         <v>6.0000000000000002E-5</v>
       </c>
       <c r="D20" s="34">
         <v>99757</v>
       </c>
       <c r="E20" s="34">
         <v>6</v>
       </c>
       <c r="F20" s="34">
         <v>99753</v>
       </c>
       <c r="G20" s="34">
         <v>8134295</v>
       </c>
       <c r="H20" s="25">
         <v>81.540000000000006</v>
       </c>
     </row>
-    <row r="21" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B21" s="23" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C21" s="24">
         <v>6.0000000000000002E-5</v>
       </c>
       <c r="D21" s="34">
         <v>99750</v>
       </c>
       <c r="E21" s="34">
         <v>6</v>
       </c>
       <c r="F21" s="34">
         <v>99747</v>
       </c>
       <c r="G21" s="34">
         <v>8034541</v>
       </c>
       <c r="H21" s="25">
         <v>80.55</v>
       </c>
     </row>
-    <row r="22" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B22" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C22" s="24">
         <v>6.0000000000000002E-5</v>
       </c>
       <c r="D22" s="34">
         <v>99744</v>
       </c>
       <c r="E22" s="34">
         <v>6</v>
       </c>
       <c r="F22" s="34">
         <v>99741</v>
       </c>
       <c r="G22" s="34">
         <v>7934794</v>
       </c>
       <c r="H22" s="25">
         <v>79.55</v>
       </c>
     </row>
-    <row r="23" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B23" s="23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C23" s="24">
         <v>6.0000000000000002E-5</v>
       </c>
       <c r="D23" s="34">
         <v>99738</v>
       </c>
       <c r="E23" s="34">
         <v>6</v>
       </c>
       <c r="F23" s="34">
         <v>99734</v>
       </c>
       <c r="G23" s="34">
         <v>7835054</v>
       </c>
       <c r="H23" s="25">
         <v>78.56</v>
       </c>
     </row>
-    <row r="24" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C24" s="24">
         <v>6.0000000000000002E-5</v>
       </c>
       <c r="D24" s="34">
         <v>99731</v>
       </c>
       <c r="E24" s="34">
         <v>6</v>
       </c>
       <c r="F24" s="34">
         <v>99728</v>
       </c>
       <c r="G24" s="34">
         <v>7735319</v>
       </c>
       <c r="H24" s="25">
         <v>77.56</v>
       </c>
     </row>
-    <row r="25" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B25" s="23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C25" s="24">
         <v>6.9999999999999994E-5</v>
       </c>
       <c r="D25" s="34">
         <v>99725</v>
       </c>
       <c r="E25" s="34">
         <v>7</v>
       </c>
       <c r="F25" s="34">
         <v>99722</v>
       </c>
       <c r="G25" s="34">
         <v>7635591</v>
       </c>
       <c r="H25" s="25">
         <v>76.569999999999993</v>
       </c>
     </row>
-    <row r="26" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B26" s="23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C26" s="24">
         <v>8.0000000000000007E-5</v>
       </c>
       <c r="D26" s="34">
         <v>99718</v>
       </c>
       <c r="E26" s="34">
         <v>8</v>
       </c>
       <c r="F26" s="34">
         <v>99714</v>
       </c>
       <c r="G26" s="34">
         <v>7535869</v>
       </c>
       <c r="H26" s="25">
         <v>75.569999999999993</v>
       </c>
     </row>
-    <row r="27" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B27" s="23" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C27" s="24">
         <v>1.1E-4</v>
       </c>
       <c r="D27" s="34">
         <v>99710</v>
       </c>
       <c r="E27" s="34">
         <v>11</v>
       </c>
       <c r="F27" s="34">
         <v>99705</v>
       </c>
       <c r="G27" s="34">
         <v>7436155</v>
       </c>
       <c r="H27" s="25">
         <v>74.58</v>
       </c>
     </row>
-    <row r="28" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B28" s="23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C28" s="24">
         <v>1.3999999999999999E-4</v>
       </c>
       <c r="D28" s="34">
         <v>99699</v>
       </c>
       <c r="E28" s="34">
         <v>14</v>
       </c>
       <c r="F28" s="34">
         <v>99693</v>
       </c>
       <c r="G28" s="34">
         <v>7336450</v>
       </c>
       <c r="H28" s="25">
         <v>73.59</v>
       </c>
     </row>
-    <row r="29" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B29" s="23" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C29" s="24">
         <v>1.7000000000000001E-4</v>
       </c>
       <c r="D29" s="34">
         <v>99685</v>
       </c>
       <c r="E29" s="34">
         <v>17</v>
       </c>
       <c r="F29" s="34">
         <v>99677</v>
       </c>
       <c r="G29" s="34">
         <v>7236758</v>
       </c>
       <c r="H29" s="25">
         <v>72.599999999999994</v>
       </c>
     </row>
-    <row r="30" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B30" s="23" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C30" s="24">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="D30" s="34">
         <v>99668</v>
       </c>
       <c r="E30" s="34">
         <v>20</v>
       </c>
       <c r="F30" s="34">
         <v>99659</v>
       </c>
       <c r="G30" s="34">
         <v>7137081</v>
       </c>
       <c r="H30" s="25">
         <v>71.61</v>
       </c>
     </row>
-    <row r="31" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B31" s="23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C31" s="24">
         <v>2.2000000000000001E-4</v>
       </c>
       <c r="D31" s="34">
         <v>99649</v>
       </c>
       <c r="E31" s="34">
         <v>22</v>
       </c>
       <c r="F31" s="34">
         <v>99638</v>
       </c>
       <c r="G31" s="34">
         <v>7037422</v>
       </c>
       <c r="H31" s="25">
         <v>70.62</v>
       </c>
     </row>
-    <row r="32" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B32" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C32" s="24">
         <v>2.5000000000000001E-4</v>
       </c>
       <c r="D32" s="34">
         <v>99626</v>
       </c>
       <c r="E32" s="34">
         <v>25</v>
       </c>
       <c r="F32" s="34">
         <v>99614</v>
       </c>
       <c r="G32" s="34">
         <v>6937784</v>
       </c>
       <c r="H32" s="25">
         <v>69.64</v>
       </c>
     </row>
-    <row r="33" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B33" s="23" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C33" s="24">
         <v>2.7999999999999998E-4</v>
       </c>
       <c r="D33" s="34">
         <v>99601</v>
       </c>
       <c r="E33" s="34">
         <v>28</v>
       </c>
       <c r="F33" s="34">
         <v>99588</v>
       </c>
       <c r="G33" s="34">
         <v>6838170</v>
       </c>
       <c r="H33" s="25">
         <v>68.66</v>
       </c>
     </row>
-    <row r="34" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="23" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C34" s="24">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="D34" s="34">
         <v>99574</v>
       </c>
       <c r="E34" s="34">
         <v>29</v>
       </c>
       <c r="F34" s="34">
         <v>99559</v>
       </c>
       <c r="G34" s="34">
         <v>6738583</v>
       </c>
       <c r="H34" s="25">
         <v>67.67</v>
       </c>
     </row>
-    <row r="35" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B35" s="23" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C35" s="24">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="D35" s="34">
         <v>99544</v>
       </c>
       <c r="E35" s="34">
         <v>30</v>
       </c>
       <c r="F35" s="34">
         <v>99529</v>
       </c>
       <c r="G35" s="34">
         <v>6639024</v>
       </c>
       <c r="H35" s="25">
         <v>66.69</v>
       </c>
     </row>
-    <row r="36" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B36" s="23" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C36" s="24">
         <v>2.9E-4</v>
       </c>
       <c r="D36" s="34">
         <v>99514</v>
       </c>
       <c r="E36" s="34">
         <v>28</v>
       </c>
       <c r="F36" s="34">
         <v>99500</v>
       </c>
       <c r="G36" s="34">
         <v>6539494</v>
       </c>
       <c r="H36" s="25">
         <v>65.709999999999994</v>
       </c>
     </row>
-    <row r="37" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B37" s="23" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C37" s="24">
         <v>2.7E-4</v>
       </c>
       <c r="D37" s="34">
         <v>99486</v>
       </c>
       <c r="E37" s="34">
         <v>27</v>
       </c>
       <c r="F37" s="34">
         <v>99472</v>
       </c>
       <c r="G37" s="34">
         <v>6439994</v>
       </c>
       <c r="H37" s="25">
         <v>64.73</v>
       </c>
     </row>
-    <row r="38" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B38" s="23" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C38" s="24">
         <v>2.7E-4</v>
       </c>
       <c r="D38" s="34">
         <v>99459</v>
       </c>
       <c r="E38" s="34">
         <v>27</v>
       </c>
       <c r="F38" s="34">
         <v>99445</v>
       </c>
       <c r="G38" s="34">
         <v>6340522</v>
       </c>
       <c r="H38" s="25">
         <v>63.75</v>
       </c>
     </row>
-    <row r="39" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="23" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C39" s="24">
         <v>2.7999999999999998E-4</v>
       </c>
       <c r="D39" s="34">
         <v>99432</v>
       </c>
       <c r="E39" s="34">
         <v>28</v>
       </c>
       <c r="F39" s="34">
         <v>99418</v>
       </c>
       <c r="G39" s="34">
         <v>6241077</v>
       </c>
       <c r="H39" s="25">
         <v>62.77</v>
       </c>
     </row>
-    <row r="40" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B40" s="23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C40" s="24">
         <v>2.7999999999999998E-4</v>
       </c>
       <c r="D40" s="34">
         <v>99404</v>
       </c>
       <c r="E40" s="34">
         <v>28</v>
       </c>
       <c r="F40" s="34">
         <v>99390</v>
       </c>
       <c r="G40" s="34">
         <v>6141659</v>
       </c>
       <c r="H40" s="25">
         <v>61.78</v>
       </c>
     </row>
-    <row r="41" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B41" s="23" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C41" s="24">
         <v>2.7E-4</v>
       </c>
       <c r="D41" s="34">
         <v>99376</v>
       </c>
       <c r="E41" s="34">
         <v>27</v>
       </c>
       <c r="F41" s="34">
         <v>99363</v>
       </c>
       <c r="G41" s="34">
         <v>6042269</v>
       </c>
       <c r="H41" s="25">
         <v>60.8</v>
       </c>
     </row>
-    <row r="42" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B42" s="23" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C42" s="24">
         <v>2.5999999999999998E-4</v>
       </c>
       <c r="D42" s="34">
         <v>99349</v>
       </c>
       <c r="E42" s="34">
         <v>26</v>
       </c>
       <c r="F42" s="34">
         <v>99336</v>
       </c>
       <c r="G42" s="34">
         <v>5942906</v>
       </c>
       <c r="H42" s="25">
         <v>59.82</v>
       </c>
     </row>
-    <row r="43" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B43" s="23" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C43" s="24">
         <v>2.5999999999999998E-4</v>
       </c>
       <c r="D43" s="34">
         <v>99323</v>
       </c>
       <c r="E43" s="34">
         <v>26</v>
       </c>
       <c r="F43" s="34">
         <v>99310</v>
       </c>
       <c r="G43" s="34">
         <v>5843570</v>
       </c>
       <c r="H43" s="25">
         <v>58.83</v>
       </c>
     </row>
-    <row r="44" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="23" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C44" s="24">
         <v>2.7999999999999998E-4</v>
       </c>
       <c r="D44" s="34">
         <v>99297</v>
       </c>
       <c r="E44" s="34">
         <v>27</v>
       </c>
       <c r="F44" s="34">
         <v>99283</v>
       </c>
       <c r="G44" s="34">
         <v>5744260</v>
       </c>
       <c r="H44" s="25">
         <v>57.85</v>
       </c>
     </row>
-    <row r="45" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B45" s="23" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C45" s="24">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="D45" s="34">
         <v>99269</v>
       </c>
       <c r="E45" s="34">
         <v>29</v>
       </c>
       <c r="F45" s="34">
         <v>99255</v>
       </c>
       <c r="G45" s="34">
         <v>5644977</v>
       </c>
       <c r="H45" s="25">
         <v>56.87</v>
       </c>
     </row>
-    <row r="46" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B46" s="23" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C46" s="24">
         <v>3.2000000000000003E-4</v>
       </c>
       <c r="D46" s="34">
         <v>99240</v>
       </c>
       <c r="E46" s="34">
         <v>31</v>
       </c>
       <c r="F46" s="34">
         <v>99225</v>
       </c>
       <c r="G46" s="34">
         <v>5545722</v>
       </c>
       <c r="H46" s="25">
         <v>55.88</v>
       </c>
     </row>
-    <row r="47" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B47" s="23" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C47" s="24">
         <v>3.4000000000000002E-4</v>
       </c>
       <c r="D47" s="34">
         <v>99209</v>
       </c>
       <c r="E47" s="34">
         <v>34</v>
       </c>
       <c r="F47" s="34">
         <v>99192</v>
       </c>
       <c r="G47" s="34">
         <v>5446497</v>
       </c>
       <c r="H47" s="25">
         <v>54.9</v>
       </c>
     </row>
-    <row r="48" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B48" s="23" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C48" s="24">
         <v>3.6999999999999999E-4</v>
       </c>
       <c r="D48" s="34">
         <v>99175</v>
       </c>
       <c r="E48" s="34">
         <v>37</v>
       </c>
       <c r="F48" s="34">
         <v>99157</v>
       </c>
       <c r="G48" s="34">
         <v>5347305</v>
       </c>
       <c r="H48" s="25">
         <v>53.92</v>
       </c>
     </row>
-    <row r="49" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B49" s="23" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C49" s="24">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="D49" s="34">
         <v>99138</v>
       </c>
       <c r="E49" s="34">
         <v>40</v>
       </c>
       <c r="F49" s="34">
         <v>99119</v>
       </c>
       <c r="G49" s="34">
         <v>5248148</v>
       </c>
       <c r="H49" s="25">
         <v>52.94</v>
       </c>
     </row>
-    <row r="50" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B50" s="23" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C50" s="24">
         <v>4.2999999999999999E-4</v>
       </c>
       <c r="D50" s="34">
         <v>99099</v>
       </c>
       <c r="E50" s="34">
         <v>42</v>
       </c>
       <c r="F50" s="34">
         <v>99078</v>
       </c>
       <c r="G50" s="34">
         <v>5149029</v>
       </c>
       <c r="H50" s="25">
         <v>51.96</v>
       </c>
     </row>
-    <row r="51" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B51" s="23" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C51" s="24">
         <v>4.4999999999999999E-4</v>
       </c>
       <c r="D51" s="34">
         <v>99056</v>
       </c>
       <c r="E51" s="34">
         <v>45</v>
       </c>
       <c r="F51" s="34">
         <v>99034</v>
       </c>
       <c r="G51" s="34">
         <v>5049952</v>
       </c>
       <c r="H51" s="25">
         <v>50.98</v>
       </c>
     </row>
-    <row r="52" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B52" s="23" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C52" s="24">
         <v>4.8000000000000001E-4</v>
       </c>
       <c r="D52" s="34">
         <v>99011</v>
       </c>
       <c r="E52" s="34">
         <v>48</v>
       </c>
       <c r="F52" s="34">
         <v>98988</v>
       </c>
       <c r="G52" s="34">
         <v>4950918</v>
       </c>
       <c r="H52" s="25">
         <v>50</v>
       </c>
     </row>
-    <row r="53" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B53" s="23" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C53" s="24">
         <v>5.1999999999999995E-4</v>
       </c>
       <c r="D53" s="34">
         <v>98964</v>
       </c>
       <c r="E53" s="34">
         <v>51</v>
       </c>
       <c r="F53" s="34">
         <v>98939</v>
       </c>
       <c r="G53" s="34">
         <v>4851930</v>
       </c>
       <c r="H53" s="25">
         <v>49.03</v>
       </c>
     </row>
-    <row r="54" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B54" s="23" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C54" s="24">
         <v>5.5000000000000003E-4</v>
       </c>
       <c r="D54" s="34">
         <v>98913</v>
       </c>
       <c r="E54" s="34">
         <v>55</v>
       </c>
       <c r="F54" s="34">
         <v>98886</v>
       </c>
       <c r="G54" s="34">
         <v>4752991</v>
       </c>
       <c r="H54" s="25">
         <v>48.05</v>
       </c>
     </row>
-    <row r="55" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B55" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C55" s="24">
         <v>5.9999999999999995E-4</v>
       </c>
       <c r="D55" s="34">
         <v>98858</v>
       </c>
       <c r="E55" s="34">
         <v>59</v>
       </c>
       <c r="F55" s="34">
         <v>98829</v>
       </c>
       <c r="G55" s="34">
         <v>4654105</v>
       </c>
       <c r="H55" s="25">
         <v>47.08</v>
       </c>
     </row>
-    <row r="56" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B56" s="23" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C56" s="24">
         <v>6.4999999999999997E-4</v>
       </c>
       <c r="D56" s="34">
         <v>98799</v>
       </c>
       <c r="E56" s="34">
         <v>64</v>
       </c>
       <c r="F56" s="34">
         <v>98767</v>
       </c>
       <c r="G56" s="34">
         <v>4555277</v>
       </c>
       <c r="H56" s="25">
         <v>46.11</v>
       </c>
     </row>
-    <row r="57" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B57" s="23" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C57" s="24">
         <v>7.1000000000000002E-4</v>
       </c>
       <c r="D57" s="34">
         <v>98735</v>
       </c>
       <c r="E57" s="34">
         <v>70</v>
       </c>
       <c r="F57" s="34">
         <v>98701</v>
       </c>
       <c r="G57" s="34">
         <v>4456509</v>
       </c>
       <c r="H57" s="25">
         <v>45.14</v>
       </c>
     </row>
-    <row r="58" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B58" s="23" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C58" s="24">
         <v>7.7999999999999999E-4</v>
       </c>
       <c r="D58" s="34">
         <v>98665</v>
       </c>
       <c r="E58" s="34">
         <v>77</v>
       </c>
       <c r="F58" s="34">
         <v>98627</v>
       </c>
       <c r="G58" s="34">
         <v>4357808</v>
       </c>
       <c r="H58" s="25">
         <v>44.17</v>
       </c>
     </row>
-    <row r="59" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B59" s="23" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C59" s="24">
         <v>8.4999999999999995E-4</v>
       </c>
       <c r="D59" s="34">
         <v>98588</v>
       </c>
       <c r="E59" s="34">
         <v>84</v>
       </c>
       <c r="F59" s="34">
         <v>98547</v>
       </c>
       <c r="G59" s="34">
         <v>4259181</v>
       </c>
       <c r="H59" s="25">
         <v>43.2</v>
       </c>
     </row>
-    <row r="60" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B60" s="23" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C60" s="24">
         <v>9.2000000000000003E-4</v>
       </c>
       <c r="D60" s="34">
         <v>98504</v>
       </c>
       <c r="E60" s="34">
         <v>91</v>
       </c>
       <c r="F60" s="34">
         <v>98459</v>
       </c>
       <c r="G60" s="34">
         <v>4160634</v>
       </c>
       <c r="H60" s="25">
         <v>42.24</v>
       </c>
     </row>
-    <row r="61" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B61" s="23" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C61" s="24">
         <v>1E-3</v>
       </c>
       <c r="D61" s="34">
         <v>98413</v>
       </c>
       <c r="E61" s="34">
         <v>99</v>
       </c>
       <c r="F61" s="34">
         <v>98364</v>
       </c>
       <c r="G61" s="34">
         <v>4062175</v>
       </c>
       <c r="H61" s="25">
         <v>41.28</v>
       </c>
     </row>
-    <row r="62" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B62" s="23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C62" s="24">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="D62" s="34">
         <v>98314</v>
       </c>
       <c r="E62" s="34">
         <v>108</v>
       </c>
       <c r="F62" s="34">
         <v>98261</v>
       </c>
       <c r="G62" s="34">
         <v>3963810</v>
       </c>
       <c r="H62" s="25">
         <v>40.32</v>
       </c>
     </row>
-    <row r="63" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B63" s="23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C63" s="24">
         <v>1.2099999999999999E-3</v>
       </c>
       <c r="D63" s="34">
         <v>98207</v>
       </c>
       <c r="E63" s="34">
         <v>118</v>
       </c>
       <c r="F63" s="34">
         <v>98149</v>
       </c>
       <c r="G63" s="34">
         <v>3865549</v>
       </c>
       <c r="H63" s="25">
         <v>39.36</v>
       </c>
     </row>
-    <row r="64" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B64" s="23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C64" s="26">
         <v>1.34E-3</v>
       </c>
       <c r="D64" s="35">
         <v>98088</v>
       </c>
       <c r="E64" s="35">
         <v>131</v>
       </c>
       <c r="F64" s="35">
         <v>98024</v>
       </c>
       <c r="G64" s="35">
         <v>3767401</v>
       </c>
       <c r="H64" s="27">
         <v>38.409999999999997</v>
       </c>
     </row>
-    <row r="65" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B65" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C65" s="26">
         <v>1.49E-3</v>
       </c>
       <c r="D65" s="35">
         <v>97957</v>
       </c>
       <c r="E65" s="35">
         <v>146</v>
       </c>
       <c r="F65" s="35">
         <v>97885</v>
       </c>
       <c r="G65" s="35">
         <v>3669377</v>
       </c>
       <c r="H65" s="27">
         <v>37.46</v>
       </c>
     </row>
-    <row r="66" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B66" s="23" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C66" s="24">
         <v>1.6299999999999999E-3</v>
       </c>
       <c r="D66" s="34">
         <v>97811</v>
       </c>
       <c r="E66" s="34">
         <v>160</v>
       </c>
       <c r="F66" s="34">
         <v>97732</v>
       </c>
       <c r="G66" s="34">
         <v>3571492</v>
       </c>
       <c r="H66" s="25">
         <v>36.51</v>
       </c>
     </row>
-    <row r="67" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B67" s="23" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C67" s="24">
         <v>1.7700000000000001E-3</v>
       </c>
       <c r="D67" s="34">
         <v>97651</v>
       </c>
       <c r="E67" s="34">
         <v>172</v>
       </c>
       <c r="F67" s="34">
         <v>97566</v>
       </c>
       <c r="G67" s="34">
         <v>3473759</v>
       </c>
       <c r="H67" s="25">
         <v>35.57</v>
       </c>
     </row>
-    <row r="68" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B68" s="23" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C68" s="24">
         <v>1.9E-3</v>
       </c>
       <c r="D68" s="34">
         <v>97479</v>
       </c>
       <c r="E68" s="34">
         <v>185</v>
       </c>
       <c r="F68" s="34">
         <v>97387</v>
       </c>
       <c r="G68" s="34">
         <v>3376194</v>
       </c>
       <c r="H68" s="25">
         <v>34.64</v>
       </c>
     </row>
-    <row r="69" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B69" s="23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C69" s="24">
         <v>2.0400000000000001E-3</v>
       </c>
       <c r="D69" s="34">
         <v>97293</v>
       </c>
       <c r="E69" s="34">
         <v>198</v>
       </c>
       <c r="F69" s="34">
         <v>97196</v>
       </c>
       <c r="G69" s="34">
         <v>3278806</v>
       </c>
       <c r="H69" s="25">
         <v>33.700000000000003</v>
       </c>
     </row>
-    <row r="70" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B70" s="23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C70" s="24">
         <v>2.1800000000000001E-3</v>
       </c>
       <c r="D70" s="34">
         <v>97095</v>
       </c>
       <c r="E70" s="34">
         <v>211</v>
       </c>
       <c r="F70" s="34">
         <v>96991</v>
       </c>
       <c r="G70" s="34">
         <v>3181611</v>
       </c>
       <c r="H70" s="25">
         <v>32.770000000000003</v>
       </c>
     </row>
-    <row r="71" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B71" s="23" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C71" s="24">
         <v>2.33E-3</v>
       </c>
       <c r="D71" s="34">
         <v>96884</v>
       </c>
       <c r="E71" s="34">
         <v>226</v>
       </c>
       <c r="F71" s="34">
         <v>96773</v>
       </c>
       <c r="G71" s="34">
         <v>3084620</v>
       </c>
       <c r="H71" s="25">
         <v>31.84</v>
       </c>
     </row>
-    <row r="72" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B72" s="23" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C72" s="24">
         <v>2.5100000000000001E-3</v>
       </c>
       <c r="D72" s="34">
         <v>96658</v>
       </c>
       <c r="E72" s="34">
         <v>242</v>
       </c>
       <c r="F72" s="34">
         <v>96538</v>
       </c>
       <c r="G72" s="34">
         <v>2987847</v>
       </c>
       <c r="H72" s="25">
         <v>30.91</v>
       </c>
     </row>
-    <row r="73" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B73" s="23" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C73" s="24">
         <v>2.6900000000000001E-3</v>
       </c>
       <c r="D73" s="34">
         <v>96416</v>
       </c>
       <c r="E73" s="34">
         <v>259</v>
       </c>
       <c r="F73" s="34">
         <v>96288</v>
       </c>
       <c r="G73" s="34">
         <v>2891309</v>
       </c>
       <c r="H73" s="25">
         <v>29.99</v>
       </c>
     </row>
-    <row r="74" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B74" s="23" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C74" s="24">
         <v>2.8800000000000002E-3</v>
       </c>
       <c r="D74" s="34">
         <v>96157</v>
       </c>
       <c r="E74" s="34">
         <v>277</v>
       </c>
       <c r="F74" s="34">
         <v>96020</v>
       </c>
       <c r="G74" s="34">
         <v>2795021</v>
       </c>
       <c r="H74" s="25">
         <v>29.07</v>
       </c>
     </row>
-    <row r="75" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B75" s="23" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C75" s="24">
         <v>3.1099999999999999E-3</v>
       </c>
       <c r="D75" s="34">
         <v>95880</v>
       </c>
       <c r="E75" s="34">
         <v>298</v>
       </c>
       <c r="F75" s="34">
         <v>95732</v>
       </c>
       <c r="G75" s="34">
         <v>2699001</v>
       </c>
       <c r="H75" s="25">
         <v>28.15</v>
       </c>
     </row>
-    <row r="76" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B76" s="23" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C76" s="24">
         <v>3.3600000000000001E-3</v>
       </c>
       <c r="D76" s="34">
         <v>95581</v>
       </c>
       <c r="E76" s="34">
         <v>321</v>
       </c>
       <c r="F76" s="34">
         <v>95423</v>
       </c>
       <c r="G76" s="34">
         <v>2603269</v>
       </c>
       <c r="H76" s="25">
         <v>27.24</v>
       </c>
     </row>
-    <row r="77" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B77" s="23" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C77" s="24">
         <v>3.65E-3</v>
       </c>
       <c r="D77" s="34">
         <v>95260</v>
       </c>
       <c r="E77" s="34">
         <v>348</v>
       </c>
       <c r="F77" s="34">
         <v>95089</v>
       </c>
       <c r="G77" s="34">
         <v>2507846</v>
       </c>
       <c r="H77" s="25">
         <v>26.33</v>
       </c>
     </row>
-    <row r="78" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B78" s="23" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C78" s="24">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="D78" s="34">
         <v>94912</v>
       </c>
       <c r="E78" s="34">
         <v>379</v>
       </c>
       <c r="F78" s="34">
         <v>94726</v>
       </c>
       <c r="G78" s="34">
         <v>2412757</v>
       </c>
       <c r="H78" s="25">
         <v>25.42</v>
       </c>
     </row>
-    <row r="79" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B79" s="23" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C79" s="24">
         <v>4.3800000000000002E-3</v>
       </c>
       <c r="D79" s="34">
         <v>94533</v>
       </c>
       <c r="E79" s="34">
         <v>414</v>
       </c>
       <c r="F79" s="34">
         <v>94329</v>
       </c>
       <c r="G79" s="34">
         <v>2318032</v>
       </c>
       <c r="H79" s="25">
         <v>24.52</v>
       </c>
     </row>
-    <row r="80" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B80" s="23" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C80" s="24">
         <v>4.7499999999999999E-3</v>
       </c>
       <c r="D80" s="34">
         <v>94119</v>
       </c>
       <c r="E80" s="34">
         <v>447</v>
       </c>
       <c r="F80" s="34">
         <v>93899</v>
       </c>
       <c r="G80" s="34">
         <v>2223703</v>
       </c>
       <c r="H80" s="25">
         <v>23.63</v>
       </c>
     </row>
-    <row r="81" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B81" s="23" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C81" s="24">
         <v>5.1500000000000001E-3</v>
       </c>
       <c r="D81" s="34">
         <v>93673</v>
       </c>
       <c r="E81" s="34">
         <v>482</v>
       </c>
       <c r="F81" s="34">
         <v>93435</v>
       </c>
       <c r="G81" s="34">
         <v>2129804</v>
       </c>
       <c r="H81" s="25">
         <v>22.74</v>
       </c>
     </row>
-    <row r="82" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B82" s="23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C82" s="24">
         <v>5.6499999999999996E-3</v>
       </c>
       <c r="D82" s="34">
         <v>93190</v>
       </c>
       <c r="E82" s="34">
         <v>526</v>
       </c>
       <c r="F82" s="34">
         <v>92931</v>
       </c>
       <c r="G82" s="34">
         <v>2036369</v>
       </c>
       <c r="H82" s="25">
         <v>21.85</v>
       </c>
     </row>
-    <row r="83" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B83" s="23" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C83" s="24">
         <v>6.2700000000000004E-3</v>
       </c>
       <c r="D83" s="34">
         <v>92664</v>
       </c>
       <c r="E83" s="34">
         <v>581</v>
       </c>
       <c r="F83" s="34">
         <v>92379</v>
       </c>
       <c r="G83" s="34">
         <v>1943438</v>
       </c>
       <c r="H83" s="25">
         <v>20.97</v>
       </c>
     </row>
-    <row r="84" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B84" s="23" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C84" s="24">
         <v>6.9800000000000001E-3</v>
       </c>
       <c r="D84" s="34">
         <v>92083</v>
       </c>
       <c r="E84" s="34">
         <v>643</v>
       </c>
       <c r="F84" s="34">
         <v>91767</v>
       </c>
       <c r="G84" s="34">
         <v>1851059</v>
       </c>
       <c r="H84" s="25">
         <v>20.100000000000001</v>
       </c>
     </row>
-    <row r="85" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B85" s="23" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C85" s="24">
         <v>7.7400000000000004E-3</v>
       </c>
       <c r="D85" s="34">
         <v>91440</v>
       </c>
       <c r="E85" s="34">
         <v>708</v>
       </c>
       <c r="F85" s="34">
         <v>91092</v>
       </c>
       <c r="G85" s="34">
         <v>1759292</v>
       </c>
       <c r="H85" s="25">
         <v>19.239999999999998</v>
       </c>
     </row>
-    <row r="86" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B86" s="23" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C86" s="24">
         <v>8.5699999999999995E-3</v>
       </c>
       <c r="D86" s="34">
         <v>90733</v>
       </c>
       <c r="E86" s="34">
         <v>777</v>
       </c>
       <c r="F86" s="34">
         <v>90350</v>
       </c>
       <c r="G86" s="34">
         <v>1668200</v>
       </c>
       <c r="H86" s="25">
         <v>18.39</v>
       </c>
     </row>
-    <row r="87" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B87" s="23" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C87" s="24">
         <v>9.5099999999999994E-3</v>
       </c>
       <c r="D87" s="34">
         <v>89956</v>
       </c>
       <c r="E87" s="34">
         <v>856</v>
       </c>
       <c r="F87" s="34">
         <v>89535</v>
       </c>
       <c r="G87" s="34">
         <v>1577849</v>
       </c>
       <c r="H87" s="25">
         <v>17.54</v>
       </c>
     </row>
-    <row r="88" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B88" s="23" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C88" s="24">
         <v>1.0670000000000001E-2</v>
       </c>
       <c r="D88" s="34">
         <v>89100</v>
       </c>
       <c r="E88" s="34">
         <v>951</v>
       </c>
       <c r="F88" s="34">
         <v>88633</v>
       </c>
       <c r="G88" s="34">
         <v>1488314</v>
       </c>
       <c r="H88" s="25">
         <v>16.7</v>
       </c>
     </row>
-    <row r="89" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B89" s="23" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C89" s="24">
         <v>1.205E-2</v>
       </c>
       <c r="D89" s="34">
         <v>88149</v>
       </c>
       <c r="E89" s="34">
         <v>1062</v>
       </c>
       <c r="F89" s="34">
         <v>87628</v>
       </c>
       <c r="G89" s="34">
         <v>1399681</v>
       </c>
       <c r="H89" s="25">
         <v>15.88</v>
       </c>
     </row>
-    <row r="90" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B90" s="23" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C90" s="24">
         <v>1.3559999999999999E-2</v>
       </c>
       <c r="D90" s="34">
         <v>87087</v>
       </c>
       <c r="E90" s="34">
         <v>1181</v>
       </c>
       <c r="F90" s="34">
         <v>86507</v>
       </c>
       <c r="G90" s="34">
         <v>1312053</v>
       </c>
       <c r="H90" s="25">
         <v>15.07</v>
       </c>
     </row>
-    <row r="91" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B91" s="23" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C91" s="24">
         <v>1.525E-2</v>
       </c>
       <c r="D91" s="34">
         <v>85906</v>
       </c>
       <c r="E91" s="34">
         <v>1310</v>
       </c>
       <c r="F91" s="34">
         <v>85262</v>
       </c>
       <c r="G91" s="34">
         <v>1225546</v>
       </c>
       <c r="H91" s="25">
         <v>14.27</v>
       </c>
     </row>
-    <row r="92" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B92" s="23" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C92" s="24">
         <v>1.7219999999999999E-2</v>
       </c>
       <c r="D92" s="34">
         <v>84596</v>
       </c>
       <c r="E92" s="34">
         <v>1457</v>
       </c>
       <c r="F92" s="34">
         <v>83881</v>
       </c>
       <c r="G92" s="34">
         <v>1140284</v>
       </c>
       <c r="H92" s="25">
         <v>13.48</v>
       </c>
     </row>
-    <row r="93" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B93" s="23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C93" s="24">
         <v>1.9560000000000001E-2</v>
       </c>
       <c r="D93" s="34">
         <v>83140</v>
       </c>
       <c r="E93" s="34">
         <v>1626</v>
       </c>
       <c r="F93" s="34">
         <v>82342</v>
       </c>
       <c r="G93" s="34">
         <v>1056403</v>
       </c>
       <c r="H93" s="25">
         <v>12.71</v>
       </c>
     </row>
-    <row r="94" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B94" s="23" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C94" s="24">
         <v>2.2349999999999998E-2</v>
       </c>
       <c r="D94" s="34">
         <v>81514</v>
       </c>
       <c r="E94" s="34">
         <v>1822</v>
       </c>
       <c r="F94" s="34">
         <v>80620</v>
       </c>
       <c r="G94" s="34">
         <v>974061</v>
       </c>
       <c r="H94" s="25">
         <v>11.95</v>
       </c>
     </row>
-    <row r="95" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="95" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B95" s="23" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C95" s="24">
         <v>2.5669999999999998E-2</v>
       </c>
       <c r="D95" s="34">
         <v>79692</v>
       </c>
       <c r="E95" s="34">
         <v>2046</v>
       </c>
       <c r="F95" s="34">
         <v>78689</v>
       </c>
       <c r="G95" s="34">
         <v>893441</v>
       </c>
       <c r="H95" s="25">
         <v>11.21</v>
       </c>
     </row>
-    <row r="96" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="96" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B96" s="23" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C96" s="24">
         <v>2.955E-2</v>
       </c>
       <c r="D96" s="34">
         <v>77646</v>
       </c>
       <c r="E96" s="34">
         <v>2295</v>
       </c>
       <c r="F96" s="34">
         <v>76520</v>
       </c>
       <c r="G96" s="34">
         <v>814752</v>
       </c>
       <c r="H96" s="25">
         <v>10.49</v>
       </c>
     </row>
-    <row r="97" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="97" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B97" s="23" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C97" s="24">
         <v>3.3919999999999999E-2</v>
       </c>
       <c r="D97" s="34">
         <v>75351</v>
       </c>
       <c r="E97" s="34">
         <v>2556</v>
       </c>
       <c r="F97" s="34">
         <v>74096</v>
       </c>
       <c r="G97" s="34">
         <v>738231</v>
       </c>
       <c r="H97" s="25">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="98" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="98" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B98" s="23" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C98" s="24">
         <v>3.909E-2</v>
       </c>
       <c r="D98" s="34">
         <v>72795</v>
       </c>
       <c r="E98" s="34">
         <v>2845</v>
       </c>
       <c r="F98" s="34">
         <v>71398</v>
       </c>
       <c r="G98" s="34">
         <v>664135</v>
       </c>
       <c r="H98" s="25">
         <v>9.1199999999999992</v>
       </c>
     </row>
-    <row r="99" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B99" s="23" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C99" s="24">
         <v>4.5240000000000002E-2</v>
       </c>
       <c r="D99" s="34">
         <v>69950</v>
       </c>
       <c r="E99" s="34">
         <v>3164</v>
       </c>
       <c r="F99" s="34">
         <v>68395</v>
       </c>
       <c r="G99" s="34">
         <v>592738</v>
       </c>
       <c r="H99" s="25">
         <v>8.4700000000000006</v>
       </c>
     </row>
-    <row r="100" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="100" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B100" s="23" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C100" s="24">
         <v>5.2429999999999997E-2</v>
       </c>
       <c r="D100" s="34">
         <v>66786</v>
       </c>
       <c r="E100" s="34">
         <v>3501</v>
       </c>
       <c r="F100" s="34">
         <v>65063</v>
       </c>
       <c r="G100" s="34">
         <v>524342</v>
       </c>
       <c r="H100" s="25">
         <v>7.85</v>
       </c>
     </row>
-    <row r="101" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="101" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B101" s="23" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C101" s="24">
         <v>6.0679999999999998E-2</v>
       </c>
       <c r="D101" s="34">
         <v>63284</v>
       </c>
       <c r="E101" s="34">
         <v>3840</v>
       </c>
       <c r="F101" s="34">
         <v>61392</v>
       </c>
       <c r="G101" s="34">
         <v>459279</v>
       </c>
       <c r="H101" s="25">
         <v>7.26</v>
       </c>
     </row>
-    <row r="102" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="102" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B102" s="23" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C102" s="24">
         <v>7.0010000000000003E-2</v>
       </c>
       <c r="D102" s="34">
         <v>59444</v>
       </c>
       <c r="E102" s="34">
         <v>4162</v>
       </c>
       <c r="F102" s="34">
         <v>57389</v>
       </c>
       <c r="G102" s="34">
         <v>397887</v>
       </c>
       <c r="H102" s="25">
         <v>6.69</v>
       </c>
     </row>
-    <row r="103" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="103" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B103" s="23" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C103" s="24">
         <v>8.0740000000000006E-2</v>
       </c>
       <c r="D103" s="34">
         <v>55282</v>
       </c>
       <c r="E103" s="34">
         <v>4464</v>
       </c>
       <c r="F103" s="34">
         <v>53074</v>
       </c>
       <c r="G103" s="34">
         <v>340498</v>
       </c>
       <c r="H103" s="25">
         <v>6.16</v>
       </c>
     </row>
-    <row r="104" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B104" s="23" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C104" s="24">
         <v>9.3109999999999998E-2</v>
       </c>
       <c r="D104" s="34">
         <v>50819</v>
       </c>
       <c r="E104" s="34">
         <v>4732</v>
       </c>
       <c r="F104" s="34">
         <v>48473</v>
       </c>
       <c r="G104" s="34">
         <v>287424</v>
       </c>
       <c r="H104" s="25">
         <v>5.66</v>
       </c>
     </row>
-    <row r="105" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="105" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B105" s="23" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C105" s="24">
         <v>0.10705000000000001</v>
       </c>
       <c r="D105" s="34">
         <v>46087</v>
       </c>
       <c r="E105" s="34">
         <v>4933</v>
       </c>
       <c r="F105" s="34">
         <v>43633</v>
       </c>
       <c r="G105" s="34">
         <v>238951</v>
       </c>
       <c r="H105" s="25">
         <v>5.18</v>
       </c>
     </row>
-    <row r="106" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="106" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B106" s="23" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C106" s="24">
         <v>0.1222</v>
       </c>
       <c r="D106" s="34">
         <v>41153</v>
       </c>
       <c r="E106" s="34">
         <v>5029</v>
       </c>
       <c r="F106" s="34">
         <v>38642</v>
       </c>
       <c r="G106" s="34">
         <v>195318</v>
       </c>
       <c r="H106" s="25">
         <v>4.75</v>
       </c>
     </row>
-    <row r="107" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="107" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B107" s="23" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C107" s="24">
         <v>0.13808999999999999</v>
       </c>
       <c r="D107" s="34">
         <v>36124</v>
       </c>
       <c r="E107" s="34">
         <v>4989</v>
       </c>
       <c r="F107" s="34">
         <v>33620</v>
       </c>
       <c r="G107" s="34">
         <v>156676</v>
       </c>
       <c r="H107" s="25">
         <v>4.34</v>
       </c>
     </row>
-    <row r="108" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="108" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B108" s="23" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C108" s="24">
         <v>0.15365999999999999</v>
       </c>
       <c r="D108" s="34">
         <v>31136</v>
       </c>
       <c r="E108" s="34">
         <v>4784</v>
       </c>
       <c r="F108" s="34">
         <v>28724</v>
       </c>
       <c r="G108" s="34">
         <v>123056</v>
       </c>
       <c r="H108" s="25">
         <v>3.95</v>
       </c>
     </row>
-    <row r="109" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B109" s="23" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C109" s="24">
         <v>0.17388000000000001</v>
       </c>
       <c r="D109" s="34">
         <v>26352</v>
       </c>
       <c r="E109" s="34">
         <v>4582</v>
       </c>
       <c r="F109" s="34">
         <v>24041</v>
       </c>
       <c r="G109" s="34">
         <v>94332</v>
       </c>
       <c r="H109" s="25">
         <v>3.58</v>
       </c>
     </row>
-    <row r="110" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="110" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B110" s="23" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C110" s="24">
         <v>0.19696</v>
       </c>
       <c r="D110" s="34">
         <v>21769</v>
       </c>
       <c r="E110" s="34">
         <v>4288</v>
       </c>
       <c r="F110" s="34">
         <v>19597</v>
       </c>
       <c r="G110" s="34">
         <v>70291</v>
       </c>
       <c r="H110" s="25">
         <v>3.23</v>
       </c>
     </row>
-    <row r="111" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="111" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B111" s="23" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C111" s="24">
         <v>0.22347</v>
       </c>
       <c r="D111" s="34">
         <v>17482</v>
       </c>
       <c r="E111" s="34">
         <v>3907</v>
       </c>
       <c r="F111" s="34">
         <v>15493</v>
       </c>
       <c r="G111" s="34">
         <v>50693</v>
       </c>
       <c r="H111" s="25">
         <v>2.9</v>
       </c>
     </row>
-    <row r="112" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="112" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B112" s="23" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C112" s="24">
         <v>0.25374999999999998</v>
       </c>
       <c r="D112" s="34">
         <v>13575</v>
       </c>
       <c r="E112" s="34">
         <v>3445</v>
       </c>
       <c r="F112" s="34">
         <v>11811</v>
       </c>
       <c r="G112" s="34">
         <v>35200</v>
       </c>
       <c r="H112" s="25">
         <v>2.59</v>
       </c>
     </row>
-    <row r="113" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="113" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B113" s="23" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C113" s="24">
         <v>0.28809000000000001</v>
       </c>
       <c r="D113" s="34">
         <v>10130</v>
       </c>
       <c r="E113" s="34">
         <v>2918</v>
       </c>
       <c r="F113" s="34">
         <v>8625</v>
       </c>
       <c r="G113" s="34">
         <v>23389</v>
       </c>
       <c r="H113" s="25">
         <v>2.31</v>
       </c>
     </row>
-    <row r="114" spans="2:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="2:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B114" s="23" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C114" s="24">
         <v>0.32673000000000002</v>
       </c>
       <c r="D114" s="34">
         <v>7212</v>
       </c>
       <c r="E114" s="34">
         <v>2356</v>
       </c>
       <c r="F114" s="34">
         <v>5986</v>
       </c>
       <c r="G114" s="34">
         <v>14763</v>
       </c>
       <c r="H114" s="25">
         <v>2.0499999999999998</v>
       </c>
     </row>
-    <row r="115" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="115" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B115" s="23" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C115" s="24">
         <v>0.36980000000000002</v>
       </c>
       <c r="D115" s="34">
         <v>4856</v>
       </c>
       <c r="E115" s="34">
         <v>1796</v>
       </c>
       <c r="F115" s="34">
         <v>3912</v>
       </c>
       <c r="G115" s="34">
         <v>8777</v>
       </c>
       <c r="H115" s="25">
         <v>1.81</v>
       </c>
     </row>
-    <row r="116" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="116" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B116" s="23" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C116" s="24">
         <v>0.41727999999999998</v>
       </c>
       <c r="D116" s="34">
         <v>3060</v>
       </c>
       <c r="E116" s="34">
         <v>1277</v>
       </c>
       <c r="F116" s="34">
         <v>2381</v>
       </c>
       <c r="G116" s="34">
         <v>4865</v>
       </c>
       <c r="H116" s="25">
         <v>1.59</v>
       </c>
     </row>
-    <row r="117" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="117" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B117" s="23" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C117" s="24">
         <v>0.46892</v>
       </c>
       <c r="D117" s="34">
         <v>1783</v>
       </c>
       <c r="E117" s="34">
         <v>836</v>
       </c>
       <c r="F117" s="34">
         <v>1332</v>
       </c>
       <c r="G117" s="34">
         <v>2484</v>
       </c>
       <c r="H117" s="25">
         <v>1.39</v>
       </c>
     </row>
-    <row r="118" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="118" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B118" s="23" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C118" s="24">
         <v>0.5242</v>
       </c>
       <c r="D118" s="34">
         <v>947</v>
       </c>
       <c r="E118" s="34">
         <v>496</v>
       </c>
       <c r="F118" s="34">
         <v>675</v>
       </c>
       <c r="G118" s="34">
         <v>1152</v>
       </c>
       <c r="H118" s="25">
         <v>1.22</v>
       </c>
     </row>
-    <row r="119" spans="2:8" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="2:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B119" s="28" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C119" s="29">
         <v>1</v>
       </c>
       <c r="D119" s="36">
         <v>451</v>
       </c>
       <c r="E119" s="36">
         <v>451</v>
       </c>
       <c r="F119" s="36">
         <v>477</v>
       </c>
       <c r="G119" s="36">
         <v>477</v>
       </c>
       <c r="H119" s="30">
         <v>1.06</v>
       </c>
     </row>
-    <row r="120" spans="2:8" ht="13" x14ac:dyDescent="0.2">
+    <row r="120" spans="2:8" ht="13.5" x14ac:dyDescent="0.15">
       <c r="B120" s="6" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="C120" s="31"/>
       <c r="D120" s="31"/>
     </row>
-    <row r="121" spans="2:8" ht="13" x14ac:dyDescent="0.2">
+    <row r="121" spans="2:8" ht="13.5" x14ac:dyDescent="0.15">
       <c r="B121" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C121" s="31"/>
       <c r="D121" s="31"/>
     </row>
-    <row r="122" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="122" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B122" s="32" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C122" s="33"/>
       <c r="D122" s="31"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.31496062992125984" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>