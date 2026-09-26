--- v0 (2026-07-27)
+++ v1 (2026-09-26)
@@ -5,94 +5,94 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{E5FD425F-0DED-46F0-AAF4-C689F0A579FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9326E592-CD3B-47C6-9720-24EBA0E35D1C}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{7A4E8581-3C08-400F-AD28-90235091BF17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D664A5D7-CFA1-48C5-8CD7-C0ACE0721B05}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="922" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1生乳生産量及び用途別処理量" sheetId="2" r:id="rId1"/>
     <sheet name="2北海道・都府県生乳生産量及び用途別処理量" sheetId="3" r:id="rId2"/>
     <sheet name="3地域別生乳生産量" sheetId="11" r:id="rId3"/>
     <sheet name="4牛乳等生産量" sheetId="10" r:id="rId4"/>
     <sheet name="5主要乳製品生産量" sheetId="7" r:id="rId5"/>
     <sheet name="6バター、脱脂粉乳の期末在庫量" sheetId="9" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="\a">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1生乳生産量及び用途別処理量'!$A$1:$V$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2北海道・都府県生乳生産量及び用途別処理量'!$A$1:$Y$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'3地域別生乳生産量'!$A$1:$Y$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'4牛乳等生産量'!$A$1:$W$70</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'5主要乳製品生産量'!$A$1:$S$66</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'5主要乳製品生産量'!$A$1:$S$67</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'6バター、脱脂粉乳の期末在庫量'!$A$1:$W$68</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
     <definedName name="PRINT_AREA_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1543" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="205">
   <si>
     <t>生乳生産量</t>
   </si>
   <si>
     <t>乳飲料</t>
   </si>
   <si>
     <t>はっ酵乳</t>
   </si>
   <si>
     <t>乳酸菌飲料</t>
   </si>
   <si>
     <t>バター</t>
   </si>
   <si>
     <t>脱脂粉乳</t>
   </si>
   <si>
     <t>全粉乳</t>
   </si>
   <si>
     <t>チーズ</t>
   </si>
   <si>
@@ -1153,50 +1153,87 @@
     <rPh sb="29" eb="33">
       <t>セイサン</t>
     </rPh>
     <rPh sb="35" eb="39">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="44" eb="46">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>令和8年7月</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
+    <t>注４）調製粉乳生産量の平成19年３月から平成29年２月までの数値については、一部調査客体においてデータが確認できておらず、平成29年３月以降の数値とは接続しない。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>セイサンリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>カズ</t>
+    </rPh>
+    <rPh sb="61" eb="63">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="65" eb="66">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="67" eb="68">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="71" eb="73">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="75" eb="77">
+      <t>セツゾク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>注２) 牛乳等向け処理量、乳製品向け処理量は平成15年度以降新しい調査定義に基づいており、平成14年度以前の数値とは接続しない。</t>
     <rPh sb="4" eb="6">
       <t>ギュウニュウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>トウム</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ショリリョウ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>ニュウセイヒン</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ム</t>
     </rPh>
     <rPh sb="18" eb="21">
       <t>ショリリョウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ネンド</t>
     </rPh>
@@ -1561,51 +1598,51 @@
     <rPh sb="44" eb="47">
       <t>ノウチクサン</t>
     </rPh>
     <rPh sb="47" eb="48">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>シンコウ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>キコウ</t>
     </rPh>
     <rPh sb="52" eb="53">
       <t>シラ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>注３) クリーム生産量は平成29年１月以降新しい調査定義に基づいており、それ以前の数値とは接続しない。</t>
     <rPh sb="12" eb="14">
       <t>ヘイセイ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
-    <t>注４) ホエイ生産量の平成29年１月から令和５年12月までの数値については、一部調査客体においてデータが確認できておらず、令和６年１月以降の数値とは接続しない。</t>
+    <t>注５) ホエイ生産量の平成29年１月から令和５年12月までの数値については、一部調査客体においてデータが確認できておらず、令和６年１月以降の数値とは接続しない。</t>
     <rPh sb="7" eb="10">
       <t>セイサンリョウ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>カズ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="176" formatCode="#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="177" formatCode="0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="179" formatCode="0.0_ "/>
     <numFmt numFmtId="180" formatCode="#,##0_ "/>
     <numFmt numFmtId="181" formatCode="0.0;\-0.0"/>
     <numFmt numFmtId="182" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
     <numFmt numFmtId="183" formatCode="0.0_ ;[Red]\-0.0\ "/>
     <numFmt numFmtId="184" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="185" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="186" formatCode="0.0_ ;[Black]\-0.0\ "/>
@@ -9201,88 +9238,88 @@
         <v>106</v>
       </c>
       <c r="B67" s="57"/>
       <c r="C67" s="54"/>
       <c r="D67" s="57" t="s">
         <v>181</v>
       </c>
       <c r="E67" s="45"/>
       <c r="F67" s="57"/>
       <c r="G67" s="45"/>
       <c r="H67" s="57"/>
       <c r="I67" s="45"/>
       <c r="J67" s="45"/>
       <c r="K67" s="45"/>
       <c r="R67" s="57"/>
       <c r="S67" s="45"/>
       <c r="T67" s="45"/>
       <c r="U67" s="45"/>
       <c r="V67" s="57"/>
     </row>
     <row r="68" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A68" s="1"/>
       <c r="B68" s="1"/>
       <c r="C68" s="1"/>
       <c r="D68" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
     </row>
     <row r="69" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
     </row>
     <row r="70" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
     </row>
     <row r="71" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A71" s="1"/>
       <c r="B71" s="1"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
@@ -13879,66 +13916,66 @@
       <c r="Y64" s="301">
         <v>-2.0167427701674256</v>
       </c>
     </row>
     <row r="65" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A65" s="57" t="s">
         <v>105</v>
       </c>
       <c r="B65" s="57"/>
       <c r="C65" s="57"/>
       <c r="D65" s="57" t="s">
         <v>180</v>
       </c>
       <c r="E65" s="57"/>
       <c r="I65" s="57"/>
       <c r="J65" s="57"/>
       <c r="K65" s="57"/>
       <c r="L65" s="57"/>
       <c r="M65" s="57"/>
     </row>
     <row r="66" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A66" s="57"/>
       <c r="B66" s="57"/>
       <c r="C66" s="57"/>
       <c r="D66" s="57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E66" s="57"/>
       <c r="H66" s="57"/>
       <c r="I66" s="57"/>
       <c r="J66" s="57"/>
       <c r="K66" s="57"/>
       <c r="L66" s="57"/>
       <c r="M66" s="57"/>
     </row>
     <row r="67" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A67" s="57"/>
       <c r="B67" s="57"/>
       <c r="C67" s="57"/>
       <c r="D67" s="57" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E67" s="57"/>
       <c r="F67" s="57"/>
       <c r="H67" s="57"/>
       <c r="I67" s="57"/>
       <c r="J67" s="57"/>
       <c r="K67" s="57"/>
       <c r="L67" s="57"/>
       <c r="M67" s="57"/>
     </row>
     <row r="68" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A68" s="57"/>
       <c r="B68" s="57"/>
       <c r="C68" s="57"/>
       <c r="D68" s="268" t="s">
         <v>123</v>
       </c>
       <c r="E68" s="57"/>
       <c r="F68" s="57"/>
       <c r="H68" s="57"/>
       <c r="I68" s="57"/>
       <c r="J68" s="57"/>
       <c r="K68" s="57"/>
       <c r="L68" s="57"/>
       <c r="M68" s="57"/>
@@ -20089,101 +20126,101 @@
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="281"/>
       <c r="M64" s="345"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
     </row>
     <row r="65" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="L65" s="340"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
     </row>
     <row r="71" spans="1:25" x14ac:dyDescent="0.2">
       <c r="B71" s="85"/>
       <c r="C71" s="85"/>
       <c r="D71" s="85"/>
       <c r="E71" s="85"/>
       <c r="F71" s="85"/>
       <c r="G71" s="85"/>
       <c r="H71" s="85"/>
       <c r="I71" s="85"/>
       <c r="J71" s="85"/>
       <c r="K71" s="85"/>
       <c r="L71" s="85"/>
       <c r="M71" s="85"/>
       <c r="N71" s="85"/>
       <c r="O71" s="85"/>
       <c r="P71" s="85"/>
       <c r="Q71" s="85"/>
       <c r="R71" s="85"/>
       <c r="S71" s="85"/>
       <c r="T71" s="85"/>
       <c r="U71" s="85"/>
       <c r="V71" s="85"/>
       <c r="W71" s="85"/>
       <c r="X71" s="85"/>
       <c r="Y71" s="85"/>
     </row>
   </sheetData>
   <phoneticPr fontId="6"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="55" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="51" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AT75"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScalePageLayoutView="55" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.125" style="30" customWidth="1"/>
     <col min="2" max="2" width="13.125" style="27" customWidth="1"/>
     <col min="3" max="3" width="10.25" style="27" customWidth="1"/>
     <col min="4" max="4" width="13.125" style="27" customWidth="1"/>
     <col min="5" max="5" width="10.25" style="27" customWidth="1"/>
     <col min="6" max="6" width="13.25" style="27" customWidth="1"/>
     <col min="7" max="7" width="10.25" style="27" customWidth="1"/>
     <col min="8" max="8" width="13.25" style="27" customWidth="1"/>
     <col min="9" max="9" width="10.25" style="27" customWidth="1"/>
     <col min="10" max="10" width="13.125" style="27" customWidth="1"/>
@@ -24887,99 +24924,99 @@
       <c r="B65" s="1"/>
       <c r="C65" s="46"/>
       <c r="D65" s="1" t="s">
         <v>180</v>
       </c>
       <c r="F65" s="146"/>
       <c r="G65" s="146"/>
       <c r="H65" s="146"/>
       <c r="I65" s="146"/>
       <c r="J65" s="146"/>
       <c r="K65" s="46"/>
       <c r="L65" s="46"/>
       <c r="M65" s="46"/>
       <c r="N65" s="46"/>
       <c r="O65" s="46"/>
       <c r="Q65" s="146"/>
       <c r="R65" s="146"/>
       <c r="S65" s="46"/>
       <c r="U65" s="146"/>
     </row>
     <row r="66" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
     </row>
     <row r="67" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A67" s="1"/>
       <c r="B67" s="1"/>
       <c r="C67" s="1"/>
       <c r="D67" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
       <c r="I67" s="1"/>
       <c r="J67" s="1"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
     </row>
     <row r="68" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A68" s="1"/>
       <c r="B68" s="1"/>
       <c r="C68" s="1"/>
       <c r="D68" s="30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
     </row>
     <row r="69" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="281" t="s">
         <v>123</v>
       </c>
@@ -25035,61 +25072,61 @@
       <c r="H75" s="283"/>
       <c r="I75" s="283"/>
       <c r="J75" s="283"/>
       <c r="K75" s="283"/>
       <c r="L75" s="283"/>
       <c r="M75" s="283"/>
       <c r="N75" s="283"/>
       <c r="O75" s="283"/>
       <c r="P75" s="283"/>
       <c r="Q75" s="283"/>
       <c r="R75" s="283"/>
       <c r="S75" s="283"/>
       <c r="T75" s="283"/>
       <c r="U75" s="283"/>
       <c r="V75" s="283"/>
       <c r="W75" s="283"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="B4:C4"/>
   </mergeCells>
   <phoneticPr fontId="6"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="50" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="48" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AI69"/>
+  <dimension ref="A1:AI70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.5" style="30" customWidth="1"/>
     <col min="2" max="2" width="16.375" style="30" customWidth="1"/>
     <col min="3" max="3" width="12.375" style="30" customWidth="1"/>
     <col min="4" max="4" width="16.375" style="30" customWidth="1"/>
     <col min="5" max="5" width="12.375" style="30" customWidth="1"/>
     <col min="6" max="6" width="16.375" style="30" customWidth="1"/>
     <col min="7" max="7" width="12.375" style="30" customWidth="1"/>
     <col min="8" max="8" width="16.375" style="30" customWidth="1"/>
     <col min="9" max="9" width="12.375" style="30" customWidth="1"/>
     <col min="10" max="10" width="16.375" style="30" customWidth="1"/>
     <col min="11" max="11" width="12.375" style="30" customWidth="1"/>
     <col min="12" max="12" width="16.375" style="30" customWidth="1"/>
     <col min="13" max="13" width="12.375" style="30" customWidth="1"/>
     <col min="14" max="14" width="16.375" style="30" customWidth="1"/>
     <col min="15" max="15" width="12.375" style="30" customWidth="1"/>
     <col min="16" max="16" width="16.375" style="30" customWidth="1"/>
     <col min="17" max="17" width="12.375" style="30" customWidth="1"/>
     <col min="18" max="18" width="16.375" style="30" customWidth="1"/>
     <col min="19" max="19" width="12.375" style="30" customWidth="1"/>
     <col min="20" max="20" width="12.625" style="30" bestFit="1" customWidth="1"/>
@@ -26978,54 +27015,54 @@
       <c r="D28" s="28">
         <v>123500</v>
       </c>
       <c r="E28" s="176">
         <v>-5.1342714926565503</v>
       </c>
       <c r="F28" s="28">
         <v>39568</v>
       </c>
       <c r="G28" s="157">
         <v>-0.26969124133585654</v>
       </c>
       <c r="H28" s="28">
         <v>10382</v>
       </c>
       <c r="I28" s="176">
         <v>-17.116397892383837</v>
       </c>
       <c r="J28" s="28">
         <v>155213</v>
       </c>
       <c r="K28" s="176">
         <v>3.4015735442051387</v>
       </c>
       <c r="L28" s="28">
-        <v>27739</v>
+        <v>27933</v>
       </c>
       <c r="M28" s="185">
-        <v>2.3541566731854813</v>
+        <v>3.069997417069481</v>
       </c>
       <c r="N28" s="124" t="s">
         <v>50</v>
       </c>
       <c r="O28" s="213" t="s">
         <v>50</v>
       </c>
       <c r="P28" s="28">
         <v>111884</v>
       </c>
       <c r="Q28" s="191" t="s">
         <v>50</v>
       </c>
       <c r="R28" s="150">
         <v>144.18600000000001</v>
       </c>
       <c r="S28" s="185">
         <v>6.2848297213622395</v>
       </c>
       <c r="T28" s="243"/>
       <c r="U28" s="244"/>
       <c r="V28" s="243"/>
       <c r="W28" s="244"/>
       <c r="X28" s="243"/>
       <c r="Y28" s="244"/>
@@ -27053,54 +27090,54 @@
       <c r="D29" s="28">
         <v>121581</v>
       </c>
       <c r="E29" s="176">
         <v>-1.5538461538461501</v>
       </c>
       <c r="F29" s="28">
         <v>39715</v>
       </c>
       <c r="G29" s="176">
         <v>0.3715123331985426</v>
       </c>
       <c r="H29" s="28">
         <v>9866</v>
       </c>
       <c r="I29" s="176">
         <v>-4.9701406280100224</v>
       </c>
       <c r="J29" s="28">
         <v>156352</v>
       </c>
       <c r="K29" s="176">
         <v>0.73383028483438029</v>
       </c>
       <c r="L29" s="28">
-        <v>26963</v>
+        <v>28734</v>
       </c>
       <c r="M29" s="185">
-        <v>-2.7975053174231213</v>
+        <v>2.8675759853936222</v>
       </c>
       <c r="N29" s="221">
         <v>19615</v>
       </c>
       <c r="O29" s="213" t="s">
         <v>50</v>
       </c>
       <c r="P29" s="28">
         <v>116179</v>
       </c>
       <c r="Q29" s="191" t="s">
         <v>50</v>
       </c>
       <c r="R29" s="150">
         <v>148.96</v>
       </c>
       <c r="S29" s="185">
         <v>3.3110010680648561</v>
       </c>
       <c r="T29" s="243"/>
       <c r="U29" s="244"/>
       <c r="V29" s="243"/>
       <c r="W29" s="244"/>
       <c r="X29" s="243"/>
       <c r="Y29" s="244"/>
@@ -27128,54 +27165,54 @@
       <c r="D30" s="28">
         <v>120065</v>
       </c>
       <c r="E30" s="176">
         <v>-1.24690535527755</v>
       </c>
       <c r="F30" s="28">
         <v>36379</v>
       </c>
       <c r="G30" s="176">
         <v>-8.3998489235805103</v>
       </c>
       <c r="H30" s="28">
         <v>9623</v>
       </c>
       <c r="I30" s="176">
         <v>-2.4630042570443988</v>
       </c>
       <c r="J30" s="28">
         <v>162776</v>
       </c>
       <c r="K30" s="176">
         <v>4.1086778550961878</v>
       </c>
       <c r="L30" s="28">
-        <v>27445</v>
+        <v>29722</v>
       </c>
       <c r="M30" s="185">
-        <v>1.7876349070949038</v>
+        <v>3.4384353031252202</v>
       </c>
       <c r="N30" s="221">
         <v>18965</v>
       </c>
       <c r="O30" s="305">
         <v>-3.313790466479738</v>
       </c>
       <c r="P30" s="28">
         <v>116109</v>
       </c>
       <c r="Q30" s="176">
         <v>-6.0251852744475087E-2</v>
       </c>
       <c r="R30" s="150">
         <v>147.30099999999999</v>
       </c>
       <c r="S30" s="185">
         <v>-1.1137218045112918</v>
       </c>
       <c r="T30" s="243"/>
       <c r="U30" s="244"/>
       <c r="V30" s="243"/>
       <c r="W30" s="244"/>
       <c r="X30" s="243"/>
       <c r="Y30" s="244"/>
@@ -27203,54 +27240,54 @@
       <c r="D31" s="28">
         <v>130497</v>
       </c>
       <c r="E31" s="176">
         <v>8.6886269937117344</v>
       </c>
       <c r="F31" s="28">
         <v>37397</v>
       </c>
       <c r="G31" s="176">
         <v>2.7983177107671953</v>
       </c>
       <c r="H31" s="28">
         <v>10297</v>
       </c>
       <c r="I31" s="176">
         <v>7.0040527901901628</v>
       </c>
       <c r="J31" s="28">
         <v>161749</v>
       </c>
       <c r="K31" s="176">
         <v>-0.63092839239199394</v>
       </c>
       <c r="L31" s="28">
-        <v>27541</v>
+        <v>29516</v>
       </c>
       <c r="M31" s="185">
-        <v>0.34979049007104468</v>
+        <v>-0.69308929412555953</v>
       </c>
       <c r="N31" s="221">
         <v>19190</v>
       </c>
       <c r="O31" s="305">
         <v>1.1863959926179835</v>
       </c>
       <c r="P31" s="28">
         <v>115838</v>
       </c>
       <c r="Q31" s="176">
         <v>-0.23340137284793006</v>
       </c>
       <c r="R31" s="150">
         <v>145.25800000000001</v>
       </c>
       <c r="S31" s="185">
         <v>-1.3869559609235416</v>
       </c>
       <c r="T31" s="243"/>
       <c r="U31" s="244"/>
       <c r="V31" s="243"/>
       <c r="W31" s="244"/>
       <c r="X31" s="243"/>
       <c r="Y31" s="244"/>
@@ -27278,54 +27315,54 @@
       <c r="D32" s="28">
         <v>140440</v>
       </c>
       <c r="E32" s="176">
         <v>7.6193322451857171</v>
       </c>
       <c r="F32" s="28">
         <v>33493</v>
       </c>
       <c r="G32" s="176">
         <v>-10.439340054015023</v>
       </c>
       <c r="H32" s="28">
         <v>7893</v>
       </c>
       <c r="I32" s="176">
         <v>-23.346605807516752</v>
       </c>
       <c r="J32" s="28">
         <v>165200</v>
       </c>
       <c r="K32" s="176">
         <v>2.1335526031072805</v>
       </c>
       <c r="L32" s="28">
-        <v>28402</v>
+        <v>31073</v>
       </c>
       <c r="M32" s="185">
-        <v>3.1262481391380215</v>
+        <v>5.2751050277815459</v>
       </c>
       <c r="N32" s="221">
         <v>18720</v>
       </c>
       <c r="O32" s="305">
         <v>-2.4491922876498151</v>
       </c>
       <c r="P32" s="28">
         <v>110388</v>
       </c>
       <c r="Q32" s="176">
         <v>-4.7048464234534464</v>
       </c>
       <c r="R32" s="150">
         <v>129.81899999999999</v>
       </c>
       <c r="S32" s="185">
         <v>-10.628674496413293</v>
       </c>
       <c r="T32" s="243"/>
       <c r="U32" s="244"/>
       <c r="V32" s="243"/>
       <c r="W32" s="244"/>
       <c r="X32" s="243"/>
       <c r="Y32" s="244"/>
@@ -27353,54 +27390,54 @@
       <c r="D33" s="28">
         <v>159723</v>
       </c>
       <c r="E33" s="176">
         <v>13.730418684135582</v>
       </c>
       <c r="F33" s="28">
         <v>33356</v>
       </c>
       <c r="G33" s="176">
         <v>-0.40904069507061713</v>
       </c>
       <c r="H33" s="28">
         <v>9655</v>
       </c>
       <c r="I33" s="176">
         <v>22.323577853794507</v>
       </c>
       <c r="J33" s="28">
         <v>167376</v>
       </c>
       <c r="K33" s="176">
         <v>1.3171912832929733</v>
       </c>
       <c r="L33" s="28">
-        <v>26325</v>
+        <v>28902</v>
       </c>
       <c r="M33" s="185">
-        <v>-7.3128652911766734</v>
+        <v>-6.9867730827406387</v>
       </c>
       <c r="N33" s="221">
         <v>19120</v>
       </c>
       <c r="O33" s="305">
         <v>2.1367521367521292</v>
       </c>
       <c r="P33" s="28">
         <v>120927</v>
       </c>
       <c r="Q33" s="176">
         <v>9.5472333949342403</v>
       </c>
       <c r="R33" s="150">
         <v>140.47</v>
       </c>
       <c r="S33" s="185">
         <v>8.2045001116939797</v>
       </c>
       <c r="T33" s="243"/>
       <c r="U33" s="244"/>
       <c r="V33" s="243"/>
       <c r="W33" s="244"/>
       <c r="X33" s="243"/>
       <c r="Y33" s="244"/>
@@ -27428,54 +27465,54 @@
       <c r="D34" s="28">
         <v>154373</v>
       </c>
       <c r="E34" s="176">
         <v>-3.3495489065444528</v>
       </c>
       <c r="F34" s="28">
         <v>34321</v>
       </c>
       <c r="G34" s="176">
         <v>2.8930327377383325</v>
       </c>
       <c r="H34" s="28">
         <v>9841</v>
       </c>
       <c r="I34" s="176">
         <v>1.926462972553078</v>
       </c>
       <c r="J34" s="28">
         <v>157828</v>
       </c>
       <c r="K34" s="176">
         <v>-5.7045215562565694</v>
       </c>
       <c r="L34" s="28">
-        <v>28656</v>
+        <v>30837</v>
       </c>
       <c r="M34" s="185">
-        <v>8.8547008547008588</v>
+        <v>6.6950384056466694</v>
       </c>
       <c r="N34" s="221">
         <v>19167</v>
       </c>
       <c r="O34" s="305">
         <v>0.24581589958159178</v>
       </c>
       <c r="P34" s="28">
         <v>119726</v>
       </c>
       <c r="Q34" s="176">
         <v>-0.99316116334647875</v>
       </c>
       <c r="R34" s="150">
         <v>140.13900000000001</v>
       </c>
       <c r="S34" s="185">
         <v>-0.23563750266960559</v>
       </c>
       <c r="T34" s="243"/>
       <c r="U34" s="244"/>
       <c r="V34" s="243"/>
       <c r="W34" s="244"/>
       <c r="X34" s="243"/>
       <c r="Y34" s="244"/>
@@ -27503,54 +27540,54 @@
       <c r="D35" s="28">
         <v>147250</v>
       </c>
       <c r="E35" s="176">
         <v>-4.6141488472725145</v>
       </c>
       <c r="F35" s="28">
         <v>33542</v>
       </c>
       <c r="G35" s="176">
         <v>-2.2697473849829564</v>
       </c>
       <c r="H35" s="28">
         <v>10765</v>
       </c>
       <c r="I35" s="176">
         <v>9.3892897063306613</v>
       </c>
       <c r="J35" s="28">
         <v>147222</v>
       </c>
       <c r="K35" s="176">
         <v>-6.7199736421927669</v>
       </c>
       <c r="L35" s="28">
-        <v>29859</v>
+        <v>32179</v>
       </c>
       <c r="M35" s="185">
-        <v>4.1980737018425529</v>
+        <v>4.351914907416421</v>
       </c>
       <c r="N35" s="221">
         <v>17285</v>
       </c>
       <c r="O35" s="445" t="s">
         <v>50</v>
       </c>
       <c r="P35" s="28">
         <v>118388</v>
       </c>
       <c r="Q35" s="176">
         <v>-1.1175517431468496</v>
       </c>
       <c r="R35" s="150">
         <v>136.90600000000001</v>
       </c>
       <c r="S35" s="185">
         <v>-2.3069951976252168</v>
       </c>
       <c r="T35" s="243"/>
       <c r="U35" s="244"/>
       <c r="V35" s="243"/>
       <c r="W35" s="244"/>
       <c r="X35" s="243"/>
       <c r="Y35" s="244"/>
@@ -27578,54 +27615,54 @@
       <c r="D36" s="28">
         <v>154429</v>
       </c>
       <c r="E36" s="176">
         <v>4.8753820033955897</v>
       </c>
       <c r="F36" s="28">
         <v>34559</v>
       </c>
       <c r="G36" s="176">
         <v>3.0320195575696207</v>
       </c>
       <c r="H36" s="28">
         <v>11277</v>
       </c>
       <c r="I36" s="176">
         <v>4.7561542034370685</v>
       </c>
       <c r="J36" s="28">
         <v>148988</v>
       </c>
       <c r="K36" s="176">
         <v>1.1995489804512927</v>
       </c>
       <c r="L36" s="28">
-        <v>25895</v>
+        <v>28193</v>
       </c>
       <c r="M36" s="185">
-        <v>-13.27572926085937</v>
+        <v>-12.38696044003853</v>
       </c>
       <c r="N36" s="221">
         <v>17020</v>
       </c>
       <c r="O36" s="445" t="s">
         <v>50</v>
       </c>
       <c r="P36" s="28">
         <v>121307</v>
       </c>
       <c r="Q36" s="176">
         <v>2.4656215156941608</v>
       </c>
       <c r="R36" s="150">
         <v>147.54</v>
       </c>
       <c r="S36" s="185">
         <v>7.7673732341898782</v>
       </c>
       <c r="T36" s="243"/>
       <c r="U36" s="244"/>
       <c r="V36" s="243"/>
       <c r="W36" s="244"/>
       <c r="X36" s="243"/>
       <c r="Y36" s="244"/>
@@ -27653,54 +27690,54 @@
       <c r="D37" s="389">
         <v>160885</v>
       </c>
       <c r="E37" s="361">
         <v>4.1805619410862027</v>
       </c>
       <c r="F37" s="389">
         <v>32665</v>
       </c>
       <c r="G37" s="361">
         <v>-5.4804826528545352</v>
       </c>
       <c r="H37" s="389">
         <v>10077</v>
       </c>
       <c r="I37" s="361">
         <v>-10.641127959563711</v>
       </c>
       <c r="J37" s="389">
         <v>149889</v>
       </c>
       <c r="K37" s="361">
         <v>0.60474669100867295</v>
       </c>
       <c r="L37" s="389">
-        <v>27922</v>
+        <v>30311</v>
       </c>
       <c r="M37" s="375">
-        <v>7.8277659779880215</v>
+        <v>7.5125031036072709</v>
       </c>
       <c r="N37" s="390">
         <v>16666</v>
       </c>
       <c r="O37" s="391">
         <v>-2.0799059929494712</v>
       </c>
       <c r="P37" s="389">
         <v>121574</v>
       </c>
       <c r="Q37" s="361">
         <v>0.22010271460015662</v>
       </c>
       <c r="R37" s="392">
         <v>148.63200000000001</v>
       </c>
       <c r="S37" s="375">
         <v>0.74013826758845269</v>
       </c>
       <c r="T37" s="243"/>
       <c r="U37" s="244"/>
       <c r="V37" s="243"/>
       <c r="W37" s="244"/>
       <c r="X37" s="243"/>
       <c r="Y37" s="244"/>
@@ -27728,54 +27765,54 @@
       <c r="D38" s="204">
         <v>15505</v>
       </c>
       <c r="E38" s="156">
         <v>4.0604026845637575</v>
       </c>
       <c r="F38" s="204">
         <v>3068</v>
       </c>
       <c r="G38" s="156">
         <v>-5.4836722119531718</v>
       </c>
       <c r="H38" s="204">
         <v>1078</v>
       </c>
       <c r="I38" s="188">
         <v>-1.1915673693858819</v>
       </c>
       <c r="J38" s="204">
         <v>13109</v>
       </c>
       <c r="K38" s="156">
         <v>0.39056517077653563</v>
       </c>
       <c r="L38" s="204">
-        <v>2828</v>
+        <v>3059</v>
       </c>
       <c r="M38" s="189">
-        <v>13.894482480869907</v>
+        <v>14.956783164223975</v>
       </c>
       <c r="N38" s="205">
         <v>1418</v>
       </c>
       <c r="O38" s="446">
         <v>-11.651090342679126</v>
       </c>
       <c r="P38" s="204">
         <v>10169</v>
       </c>
       <c r="Q38" s="156">
         <v>-0.20608439646712107</v>
       </c>
       <c r="R38" s="206">
         <v>12.74</v>
       </c>
       <c r="S38" s="189">
         <v>2.8912938136003818</v>
       </c>
       <c r="T38" s="243"/>
       <c r="U38" s="244"/>
       <c r="V38" s="243"/>
       <c r="W38" s="244"/>
       <c r="X38" s="243"/>
       <c r="Y38" s="244"/>
@@ -27803,54 +27840,54 @@
       <c r="D39" s="226">
         <v>15526</v>
       </c>
       <c r="E39" s="155">
         <v>4.3834879655775261</v>
       </c>
       <c r="F39" s="226">
         <v>3017</v>
       </c>
       <c r="G39" s="155">
         <v>4.2501727712508597</v>
       </c>
       <c r="H39" s="226">
         <v>1014</v>
       </c>
       <c r="I39" s="175">
         <v>-7.05774518790101</v>
       </c>
       <c r="J39" s="226">
         <v>11758</v>
       </c>
       <c r="K39" s="155">
         <v>-4.7781017168772255</v>
       </c>
       <c r="L39" s="226">
-        <v>2270</v>
+        <v>2449</v>
       </c>
       <c r="M39" s="173">
-        <v>-8.6519114688128784</v>
+        <v>-12.722736992159655</v>
       </c>
       <c r="N39" s="227">
         <v>1450</v>
       </c>
       <c r="O39" s="447">
         <v>-11.800486618004868</v>
       </c>
       <c r="P39" s="226">
         <v>10468</v>
       </c>
       <c r="Q39" s="155">
         <v>5.492290637911923</v>
       </c>
       <c r="R39" s="229">
         <v>12.933999999999999</v>
       </c>
       <c r="S39" s="173">
         <v>-7.4225180731515294</v>
       </c>
       <c r="T39" s="243"/>
       <c r="U39" s="244"/>
       <c r="V39" s="243"/>
       <c r="W39" s="244"/>
       <c r="X39" s="243"/>
       <c r="Y39" s="244"/>
@@ -27878,54 +27915,54 @@
       <c r="D40" s="226">
         <v>13059</v>
       </c>
       <c r="E40" s="155">
         <v>11.501024590163933</v>
       </c>
       <c r="F40" s="226">
         <v>2688</v>
       </c>
       <c r="G40" s="155">
         <v>-5.1517290049400088</v>
       </c>
       <c r="H40" s="226">
         <v>885</v>
       </c>
       <c r="I40" s="175">
         <v>2.3121387283236983</v>
       </c>
       <c r="J40" s="226">
         <v>12259</v>
       </c>
       <c r="K40" s="155">
         <v>0.44244162228594952</v>
       </c>
       <c r="L40" s="226">
-        <v>2152</v>
+        <v>2337</v>
       </c>
       <c r="M40" s="173">
-        <v>-18.174904942965775</v>
+        <v>-14.45827232796486</v>
       </c>
       <c r="N40" s="227">
         <v>1423</v>
       </c>
       <c r="O40" s="447">
         <v>-15.948021264028355</v>
       </c>
       <c r="P40" s="226">
         <v>9620</v>
       </c>
       <c r="Q40" s="155">
         <v>-2.936131570981737</v>
       </c>
       <c r="R40" s="229">
         <v>14.632</v>
       </c>
       <c r="S40" s="173">
         <v>10.82329773536317</v>
       </c>
       <c r="T40" s="243"/>
       <c r="U40" s="244"/>
       <c r="V40" s="243"/>
       <c r="W40" s="244"/>
       <c r="X40" s="243"/>
       <c r="Y40" s="244"/>
@@ -27953,54 +27990,54 @@
       <c r="D41" s="115">
         <v>11366</v>
       </c>
       <c r="E41" s="152">
         <v>3.6287381473377067</v>
       </c>
       <c r="F41" s="115">
         <v>2750</v>
       </c>
       <c r="G41" s="152">
         <v>-9.1809775429326343</v>
       </c>
       <c r="H41" s="115">
         <v>629</v>
       </c>
       <c r="I41" s="152">
         <v>-32.510729613733901</v>
       </c>
       <c r="J41" s="115">
         <v>12459</v>
       </c>
       <c r="K41" s="152">
         <v>-4.4335353225435252</v>
       </c>
       <c r="L41" s="115">
-        <v>2283</v>
+        <v>2464</v>
       </c>
       <c r="M41" s="168">
-        <v>34.610849056603769</v>
+        <v>41.69062679700977</v>
       </c>
       <c r="N41" s="115">
         <v>1264</v>
       </c>
       <c r="O41" s="294">
         <v>2.4311183144246407</v>
       </c>
       <c r="P41" s="115">
         <v>9537</v>
       </c>
       <c r="Q41" s="152">
         <v>-4.1796443283432128</v>
       </c>
       <c r="R41" s="284">
         <v>14.372</v>
       </c>
       <c r="S41" s="168">
         <v>-3.9625793518209163</v>
       </c>
       <c r="T41" s="247"/>
       <c r="V41" s="248"/>
       <c r="W41" s="248"/>
     </row>
     <row r="42" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A42" s="26" t="s">
@@ -28015,54 +28052,54 @@
       <c r="D42" s="226">
         <v>12453</v>
       </c>
       <c r="E42" s="155">
         <v>13.965406790518898</v>
       </c>
       <c r="F42" s="226">
         <v>2555</v>
       </c>
       <c r="G42" s="155">
         <v>3.9462978030919471</v>
       </c>
       <c r="H42" s="226">
         <v>707</v>
       </c>
       <c r="I42" s="175">
         <v>-28.077314343845373</v>
       </c>
       <c r="J42" s="226">
         <v>11108</v>
       </c>
       <c r="K42" s="155">
         <v>8.1088386341110485E-2</v>
       </c>
       <c r="L42" s="226">
-        <v>2065</v>
+        <v>2291</v>
       </c>
       <c r="M42" s="173">
-        <v>45.730416372618208</v>
+        <v>45.737913486005091</v>
       </c>
       <c r="N42" s="227">
         <v>1339</v>
       </c>
       <c r="O42" s="447">
         <v>-5.6377730796335452</v>
       </c>
       <c r="P42" s="226">
         <v>9755</v>
       </c>
       <c r="Q42" s="155">
         <v>3.0095036958817323</v>
       </c>
       <c r="R42" s="229">
         <v>13.663</v>
       </c>
       <c r="S42" s="173">
         <v>6.409657320872264</v>
       </c>
       <c r="T42" s="243"/>
       <c r="U42" s="244"/>
       <c r="V42" s="243"/>
       <c r="W42" s="244"/>
       <c r="X42" s="243"/>
       <c r="Y42" s="244"/>
@@ -28090,54 +28127,54 @@
       <c r="D43" s="226">
         <v>9845</v>
       </c>
       <c r="E43" s="155">
         <v>3.8830853645668517</v>
       </c>
       <c r="F43" s="226">
         <v>2348</v>
       </c>
       <c r="G43" s="155">
         <v>-2.1666666666666612</v>
       </c>
       <c r="H43" s="226">
         <v>567</v>
       </c>
       <c r="I43" s="175">
         <v>-27.862595419847324</v>
       </c>
       <c r="J43" s="226">
         <v>12856</v>
       </c>
       <c r="K43" s="155">
         <v>9.1063396418569198</v>
       </c>
       <c r="L43" s="226">
-        <v>2193</v>
+        <v>2276</v>
       </c>
       <c r="M43" s="173">
-        <v>30.691299165673414</v>
+        <v>17.440660474716196</v>
       </c>
       <c r="N43" s="227">
         <v>1003</v>
       </c>
       <c r="O43" s="447">
         <v>-0.88932806324110159</v>
       </c>
       <c r="P43" s="226">
         <v>9699</v>
       </c>
       <c r="Q43" s="155">
         <v>0.64335374079069751</v>
       </c>
       <c r="R43" s="229">
         <v>13.323</v>
       </c>
       <c r="S43" s="173">
         <v>7.4955623688881756</v>
       </c>
       <c r="T43" s="243"/>
       <c r="U43" s="244"/>
       <c r="V43" s="243"/>
       <c r="W43" s="244"/>
       <c r="X43" s="243"/>
       <c r="Y43" s="244"/>
@@ -28165,54 +28202,54 @@
       <c r="D44" s="226">
         <v>11368</v>
       </c>
       <c r="E44" s="155">
         <v>6.9828722002635013</v>
       </c>
       <c r="F44" s="226">
         <v>2533</v>
       </c>
       <c r="G44" s="155">
         <v>1.7677782241864115</v>
       </c>
       <c r="H44" s="226">
         <v>640</v>
       </c>
       <c r="I44" s="175">
         <v>-12.208504801097398</v>
       </c>
       <c r="J44" s="226">
         <v>13556</v>
       </c>
       <c r="K44" s="155">
         <v>0.22920517560074405</v>
       </c>
       <c r="L44" s="226">
-        <v>2543</v>
+        <v>2844</v>
       </c>
       <c r="M44" s="173">
-        <v>9.5648427401981984</v>
+        <v>11.704634721131191</v>
       </c>
       <c r="N44" s="227">
         <v>1165</v>
       </c>
       <c r="O44" s="447">
         <v>-7.5396825396825351</v>
       </c>
       <c r="P44" s="226">
         <v>10227</v>
       </c>
       <c r="Q44" s="155">
         <v>3.4702549575070796</v>
       </c>
       <c r="R44" s="229">
         <v>13.554</v>
       </c>
       <c r="S44" s="173">
         <v>1.8255578093306246</v>
       </c>
       <c r="T44" s="243"/>
       <c r="U44" s="244"/>
       <c r="V44" s="243"/>
       <c r="W44" s="244"/>
       <c r="X44" s="243"/>
       <c r="Y44" s="244"/>
@@ -28240,54 +28277,54 @@
       <c r="D45" s="226">
         <v>11791</v>
       </c>
       <c r="E45" s="155">
         <v>5.5406373075546078</v>
       </c>
       <c r="F45" s="226">
         <v>2756</v>
       </c>
       <c r="G45" s="155">
         <v>3.0665669409124963</v>
       </c>
       <c r="H45" s="226">
         <v>714</v>
       </c>
       <c r="I45" s="175">
         <v>0</v>
       </c>
       <c r="J45" s="226">
         <v>12877</v>
       </c>
       <c r="K45" s="155">
         <v>1.3059554716387423</v>
       </c>
       <c r="L45" s="226">
-        <v>2485</v>
+        <v>2696</v>
       </c>
       <c r="M45" s="173">
-        <v>14.252873563218383</v>
+        <v>10.718685831622166</v>
       </c>
       <c r="N45" s="227">
         <v>1342</v>
       </c>
       <c r="O45" s="447">
         <v>8.2258064516129039</v>
       </c>
       <c r="P45" s="226">
         <v>10733</v>
       </c>
       <c r="Q45" s="155">
         <v>6.5261980234954109E-2</v>
       </c>
       <c r="R45" s="229">
         <v>10.903</v>
       </c>
       <c r="S45" s="173">
         <v>-10.945029812954344</v>
       </c>
       <c r="T45" s="243"/>
       <c r="U45" s="244"/>
       <c r="V45" s="243"/>
       <c r="W45" s="244"/>
       <c r="X45" s="243"/>
       <c r="Y45" s="244"/>
@@ -28315,54 +28352,54 @@
       <c r="D46" s="226">
         <v>15059</v>
       </c>
       <c r="E46" s="155">
         <v>2.4073444406664368</v>
       </c>
       <c r="F46" s="226">
         <v>2958</v>
       </c>
       <c r="G46" s="155">
         <v>-11.833084947839046</v>
       </c>
       <c r="H46" s="226">
         <v>858</v>
       </c>
       <c r="I46" s="175">
         <v>-16.292682926829272</v>
       </c>
       <c r="J46" s="226">
         <v>13073</v>
       </c>
       <c r="K46" s="155">
         <v>1.4118377162361417</v>
       </c>
       <c r="L46" s="226">
-        <v>2363</v>
+        <v>2567</v>
       </c>
       <c r="M46" s="173">
-        <v>7.1655328798186035</v>
+        <v>8.4495141529361995</v>
       </c>
       <c r="N46" s="227">
         <v>1626</v>
       </c>
       <c r="O46" s="447">
         <v>10.838445807770958</v>
       </c>
       <c r="P46" s="226">
         <v>10814</v>
       </c>
       <c r="Q46" s="155">
         <v>-0.82538517975054848</v>
       </c>
       <c r="R46" s="229">
         <v>8.4359999999999999</v>
       </c>
       <c r="S46" s="173">
         <v>-7.9039301310043664</v>
       </c>
       <c r="T46" s="243"/>
       <c r="U46" s="244"/>
       <c r="V46" s="243"/>
       <c r="W46" s="244"/>
       <c r="X46" s="243"/>
       <c r="Y46" s="244"/>
@@ -28390,54 +28427,54 @@
       <c r="D47" s="226">
         <v>15067</v>
       </c>
       <c r="E47" s="155">
         <v>-0.11270220100768613</v>
       </c>
       <c r="F47" s="226">
         <v>2540</v>
       </c>
       <c r="G47" s="155">
         <v>-19.082510353615799</v>
       </c>
       <c r="H47" s="226">
         <v>986</v>
       </c>
       <c r="I47" s="175">
         <v>-6.362773029439694</v>
       </c>
       <c r="J47" s="226">
         <v>11855</v>
       </c>
       <c r="K47" s="155">
         <v>-2.2268041237113456</v>
       </c>
       <c r="L47" s="226">
-        <v>2679</v>
+        <v>2966</v>
       </c>
       <c r="M47" s="173">
-        <v>4.4037412314887003</v>
+        <v>12.861491628614917</v>
       </c>
       <c r="N47" s="227">
         <v>1596</v>
       </c>
       <c r="O47" s="447">
         <v>2.5706940874036022</v>
       </c>
       <c r="P47" s="226">
         <v>10545</v>
       </c>
       <c r="Q47" s="155">
         <v>1.7660683265778854</v>
       </c>
       <c r="R47" s="229">
         <v>10.039</v>
       </c>
       <c r="S47" s="173">
         <v>0.90461352899788849</v>
       </c>
       <c r="T47" s="243"/>
       <c r="U47" s="244"/>
       <c r="V47" s="243"/>
       <c r="W47" s="244"/>
       <c r="X47" s="243"/>
       <c r="Y47" s="244"/>
@@ -28465,54 +28502,54 @@
       <c r="D48" s="226">
         <v>13192</v>
       </c>
       <c r="E48" s="155">
         <v>9.8641778587138518E-2</v>
       </c>
       <c r="F48" s="226">
         <v>2440</v>
       </c>
       <c r="G48" s="155">
         <v>-12.919343326195577</v>
       </c>
       <c r="H48" s="226">
         <v>893</v>
       </c>
       <c r="I48" s="175">
         <v>-1.1074197120708784</v>
       </c>
       <c r="J48" s="226">
         <v>11856</v>
       </c>
       <c r="K48" s="155">
         <v>1.5329279780765592</v>
       </c>
       <c r="L48" s="226">
-        <v>1976</v>
+        <v>2155</v>
       </c>
       <c r="M48" s="173">
-        <v>-0.60362173038229772</v>
+        <v>-3.1460674157303359</v>
       </c>
       <c r="N48" s="227">
         <v>1427</v>
       </c>
       <c r="O48" s="447">
         <v>5.4693274205469322</v>
       </c>
       <c r="P48" s="226">
         <v>9582</v>
       </c>
       <c r="Q48" s="155">
         <v>-1.2572135201978529</v>
       </c>
       <c r="R48" s="229">
         <v>11.691000000000001</v>
       </c>
       <c r="S48" s="173">
         <v>0.68033069238717658</v>
       </c>
       <c r="T48" s="243"/>
       <c r="U48" s="244"/>
       <c r="V48" s="243"/>
       <c r="W48" s="244"/>
       <c r="X48" s="243"/>
       <c r="Y48" s="244"/>
@@ -28540,54 +28577,54 @@
       <c r="D49" s="393">
         <v>16655</v>
       </c>
       <c r="E49" s="364">
         <v>-0.88079509611378448</v>
       </c>
       <c r="F49" s="393">
         <v>3012</v>
       </c>
       <c r="G49" s="364">
         <v>-7.0083359061438699</v>
       </c>
       <c r="H49" s="393">
         <v>1105</v>
       </c>
       <c r="I49" s="394">
         <v>-0.18066847335139746</v>
       </c>
       <c r="J49" s="393">
         <v>13123</v>
       </c>
       <c r="K49" s="364">
         <v>4.7410008779631196</v>
       </c>
       <c r="L49" s="393">
-        <v>2085</v>
+        <v>2207</v>
       </c>
       <c r="M49" s="365">
-        <v>-7.374500222123503</v>
+        <v>-13.246855345911946</v>
       </c>
       <c r="N49" s="395">
         <v>1613</v>
       </c>
       <c r="O49" s="448">
         <v>4.8764629388816649</v>
       </c>
       <c r="P49" s="393">
         <v>10423</v>
       </c>
       <c r="Q49" s="364">
         <v>-2.0762871101089764</v>
       </c>
       <c r="R49" s="397">
         <v>12.345000000000001</v>
       </c>
       <c r="S49" s="365">
         <v>7.2545612510860114</v>
       </c>
       <c r="T49" s="243"/>
       <c r="U49" s="244"/>
       <c r="V49" s="243"/>
       <c r="W49" s="244"/>
       <c r="X49" s="243"/>
       <c r="Y49" s="244"/>
@@ -28615,54 +28652,54 @@
       <c r="D50" s="204">
         <v>15203</v>
       </c>
       <c r="E50" s="156">
         <v>-1.9477587874879077</v>
       </c>
       <c r="F50" s="204">
         <v>3140</v>
       </c>
       <c r="G50" s="156">
         <v>2.3468057366362371</v>
       </c>
       <c r="H50" s="204">
         <v>1032</v>
       </c>
       <c r="I50" s="188">
         <v>-4.2671614100185495</v>
       </c>
       <c r="J50" s="204">
         <v>13473</v>
       </c>
       <c r="K50" s="156">
         <v>2.7767182851476058</v>
       </c>
       <c r="L50" s="204">
-        <v>2444</v>
+        <v>2634</v>
       </c>
       <c r="M50" s="189">
-        <v>-13.578500707213582</v>
+        <v>-13.893429225237009</v>
       </c>
       <c r="N50" s="205">
         <v>1643</v>
       </c>
       <c r="O50" s="446">
         <v>15.867418899858965</v>
       </c>
       <c r="P50" s="204">
         <v>9898</v>
       </c>
       <c r="Q50" s="156">
         <v>-2.6649621398367573</v>
       </c>
       <c r="R50" s="206">
         <v>11.878</v>
       </c>
       <c r="S50" s="189">
         <v>-6.7660910518053345</v>
       </c>
       <c r="T50" s="243"/>
       <c r="U50" s="244"/>
       <c r="V50" s="243"/>
       <c r="W50" s="244"/>
       <c r="X50" s="243"/>
       <c r="Y50" s="244"/>
@@ -28693,51 +28730,51 @@
       <c r="E51" s="155">
         <v>-2.9176864614195552</v>
       </c>
       <c r="F51" s="226">
         <v>2719</v>
       </c>
       <c r="G51" s="155">
         <v>-9.8773616175008243</v>
       </c>
       <c r="H51" s="226">
         <v>846</v>
       </c>
       <c r="I51" s="175">
         <v>-16.568047337278102</v>
       </c>
       <c r="J51" s="226">
         <v>11923</v>
       </c>
       <c r="K51" s="155">
         <v>1.4032998809321295</v>
       </c>
       <c r="L51" s="226">
         <v>1978</v>
       </c>
       <c r="M51" s="173">
-        <v>-12.863436123348016</v>
+        <v>-19.232339730502247</v>
       </c>
       <c r="N51" s="227">
         <v>1693</v>
       </c>
       <c r="O51" s="447">
         <v>16.758620689655167</v>
       </c>
       <c r="P51" s="226">
         <v>10249</v>
       </c>
       <c r="Q51" s="155">
         <v>-2.092090179594952</v>
       </c>
       <c r="R51" s="229">
         <v>13.426</v>
       </c>
       <c r="S51" s="173">
         <v>3.803927632596249</v>
       </c>
       <c r="T51" s="243"/>
       <c r="U51" s="244"/>
       <c r="V51" s="243"/>
       <c r="W51" s="244"/>
       <c r="X51" s="243"/>
       <c r="Y51" s="244"/>
@@ -29178,54 +29215,54 @@
       <c r="D62" s="398">
         <v>43004</v>
       </c>
       <c r="E62" s="399">
         <v>-2.4631435699705122</v>
       </c>
       <c r="F62" s="398">
         <v>8479</v>
       </c>
       <c r="G62" s="400">
         <v>-3.3511911546791282</v>
       </c>
       <c r="H62" s="398">
         <v>2692</v>
       </c>
       <c r="I62" s="399">
         <v>-9.5733960362781403</v>
       </c>
       <c r="J62" s="398">
         <v>38279</v>
       </c>
       <c r="K62" s="399">
         <v>3.1056402521144122</v>
       </c>
       <c r="L62" s="398">
-        <v>7260</v>
+        <v>7450</v>
       </c>
       <c r="M62" s="399">
-        <v>0.13793103448276156</v>
+        <v>-5.0350541746335296</v>
       </c>
       <c r="N62" s="398">
         <v>4928</v>
       </c>
       <c r="O62" s="399">
         <v>14.845024469820544</v>
       </c>
       <c r="P62" s="398">
         <v>29456</v>
       </c>
       <c r="Q62" s="399">
         <v>-2.6473212810258815</v>
       </c>
       <c r="R62" s="401">
         <v>39.127000000000002</v>
       </c>
       <c r="S62" s="399">
         <v>-2.9251228104996727</v>
       </c>
       <c r="T62" s="247"/>
       <c r="V62" s="248"/>
       <c r="W62" s="248"/>
     </row>
     <row r="63" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A63" s="1" t="s">
@@ -29256,91 +29293,96 @@
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1" t="s">
         <v>108</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
     </row>
     <row r="65" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="J65" s="307"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
     </row>
     <row r="66" spans="1:19" x14ac:dyDescent="0.2">
       <c r="D66" s="30" t="s">
-        <v>203</v>
-[...20 lines deleted...]
-      <c r="S69" s="418"/>
+        <v>194</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="D67" s="30" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="B70" s="418"/>
+      <c r="C70" s="418"/>
+      <c r="D70" s="418"/>
+      <c r="E70" s="418"/>
+      <c r="F70" s="418"/>
+      <c r="G70" s="418"/>
+      <c r="H70" s="418"/>
+      <c r="I70" s="418"/>
+      <c r="J70" s="418"/>
+      <c r="K70" s="418"/>
+      <c r="L70" s="418"/>
+      <c r="M70" s="418"/>
+      <c r="N70" s="418"/>
+      <c r="O70" s="418"/>
+      <c r="P70" s="418"/>
+      <c r="Q70" s="418"/>
+      <c r="R70" s="418"/>
+      <c r="S70" s="418"/>
     </row>
   </sheetData>
   <phoneticPr fontId="6"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH102"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScalePageLayoutView="55" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.375" style="30" customWidth="1"/>
     <col min="2" max="9" width="10.625" style="30" customWidth="1"/>
     <col min="10" max="10" width="13.625" style="30" customWidth="1"/>
     <col min="11" max="18" width="10.625" style="30" customWidth="1"/>
@@ -33728,51 +33770,51 @@
       <c r="L63" s="402"/>
       <c r="M63" s="404"/>
       <c r="N63" s="402"/>
       <c r="O63" s="407"/>
       <c r="P63" s="406"/>
       <c r="Q63" s="407"/>
       <c r="R63" s="406"/>
       <c r="S63" s="408"/>
       <c r="T63" s="409"/>
       <c r="U63" s="374"/>
       <c r="V63" s="410"/>
       <c r="W63" s="375"/>
       <c r="X63" s="86"/>
       <c r="Y63" s="86"/>
       <c r="Z63" s="86"/>
       <c r="AA63" s="86"/>
       <c r="AB63" s="86"/>
       <c r="AC63" s="86"/>
       <c r="AD63" s="86"/>
       <c r="AE63" s="86"/>
       <c r="AF63" s="86"/>
       <c r="AG63" s="86"/>
     </row>
     <row r="64" spans="1:33" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="93"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="93"/>
       <c r="T64" s="73"/>
       <c r="U64" s="93"/>
       <c r="V64" s="73"/>
       <c r="W64" s="93"/>
       <c r="X64" s="86"/>
       <c r="Y64" s="86"/>
@@ -33886,51 +33928,51 @@
     <row r="88" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="89" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="90" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="91" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="92" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="93" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="94" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="101" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
   </mergeCells>
   <phoneticPr fontId="6"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="50" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="48" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>