--- v0 (2026-08-07)
+++ v1 (2026-09-29)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{301F7CD5-3230-46EC-9A3A-A7285FA4BACC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17AE2EBD-5826-433D-9CF5-115623246CF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="585" yWindow="-15525" windowWidth="26715" windowHeight="11295" xr2:uid="{90C4A235-950F-406C-A1DE-2E5226E07CFC}"/>
+    <workbookView xWindow="660" yWindow="-15690" windowWidth="27525" windowHeight="15585" xr2:uid="{90C4A235-950F-406C-A1DE-2E5226E07CFC}"/>
   </bookViews>
   <sheets>
     <sheet name="Ⅰ３" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="91">
   <si>
     <t>Ⅰ　農林業経営体</t>
@@ -294,60 +294,50 @@
     <t>農業経営が販売目的及び作業受託で</t>
     <rPh sb="0" eb="2">
       <t>ノウギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ハンバイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>モクテキ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>オヨ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>サギョウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ジュタク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>合　計</t>
-[...8 lines deleted...]
-  <si>
     <t>林業経営が</t>
     <rPh sb="0" eb="2">
       <t>リンギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケイエイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>販売目的以外
 （作業受託）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>販売目的及び
 作業受託</t>
     <phoneticPr fontId="2"/>
@@ -859,50 +849,60 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>中国四国農政局</t>
     <rPh sb="0" eb="2">
       <t>チュウゴク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シコク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ノウセイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キョク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve"> 令和７年</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>合計</t>
+    <rPh sb="0" eb="1">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="\(#\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;@"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1369,214 +1369,214 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" indent="2"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="10"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="10"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...66 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
@@ -1926,456 +1926,456 @@
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
     </row>
     <row r="3" spans="1:42" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D3" s="8" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="O3" s="10"/>
       <c r="V3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="W3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AO3" s="9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:42" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="36"/>
-[...4 lines deleted...]
-      <c r="E4" s="44" t="s">
+      <c r="B4" s="78"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="45"/>
-[...2 lines deleted...]
-      <c r="I4" s="44" t="s">
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="45"/>
-[...2 lines deleted...]
-      <c r="M4" s="47" t="s">
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="N4" s="48"/>
-[...11 lines deleted...]
-      <c r="X4" s="44" t="s">
+      <c r="N4" s="87"/>
+      <c r="O4" s="87"/>
+      <c r="P4" s="87"/>
+      <c r="Q4" s="87"/>
+      <c r="R4" s="87"/>
+      <c r="S4" s="87"/>
+      <c r="T4" s="87"/>
+      <c r="U4" s="87"/>
+      <c r="V4" s="89"/>
+      <c r="W4" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="X4" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="Y4" s="45"/>
-[...2 lines deleted...]
-      <c r="AB4" s="44" t="s">
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="65"/>
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="AC4" s="45"/>
-[...2 lines deleted...]
-      <c r="AF4" s="47" t="s">
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="AG4" s="48"/>
-[...8 lines deleted...]
-      <c r="AP4" s="87"/>
+      <c r="AG4" s="87"/>
+      <c r="AH4" s="87"/>
+      <c r="AI4" s="87"/>
+      <c r="AJ4" s="87"/>
+      <c r="AK4" s="87"/>
+      <c r="AL4" s="87"/>
+      <c r="AM4" s="87"/>
+      <c r="AN4" s="87"/>
+      <c r="AO4" s="87"/>
+      <c r="AP4" s="61"/>
     </row>
     <row r="5" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="38"/>
-[...3 lines deleted...]
-      <c r="E5" s="50" t="s">
+      <c r="A5" s="80"/>
+      <c r="B5" s="81"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="60" t="s">
+      <c r="F5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="57" t="s">
+      <c r="G5" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="60" t="s">
+      <c r="H5" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="50" t="s">
+      <c r="I5" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="60" t="s">
+      <c r="J5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="57" t="s">
+      <c r="K5" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="60" t="s">
+      <c r="L5" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="50" t="s">
+      <c r="M5" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="N5" s="53" t="s">
+      <c r="N5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="O5" s="54"/>
-[...1 lines deleted...]
-      <c r="Q5" s="53" t="s">
+      <c r="O5" s="68"/>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="R5" s="54"/>
-[...1 lines deleted...]
-      <c r="T5" s="53" t="s">
+      <c r="R5" s="68"/>
+      <c r="S5" s="69"/>
+      <c r="T5" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="U5" s="54"/>
-[...2 lines deleted...]
-      <c r="X5" s="50" t="s">
+      <c r="U5" s="68"/>
+      <c r="V5" s="70"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="Y5" s="60" t="s">
+      <c r="Y5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="Z5" s="57" t="s">
+      <c r="Z5" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="AA5" s="60" t="s">
+      <c r="AA5" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="AB5" s="50" t="s">
+      <c r="AB5" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="AC5" s="60" t="s">
+      <c r="AC5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AD5" s="57" t="s">
+      <c r="AD5" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="AE5" s="60" t="s">
+      <c r="AE5" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="AF5" s="50" t="s">
+      <c r="AF5" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="AG5" s="53" t="s">
+      <c r="AG5" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="AH5" s="54"/>
-[...1 lines deleted...]
-      <c r="AJ5" s="53" t="s">
+      <c r="AH5" s="68"/>
+      <c r="AI5" s="69"/>
+      <c r="AJ5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="AK5" s="54"/>
-[...1 lines deleted...]
-      <c r="AM5" s="53" t="s">
+      <c r="AK5" s="68"/>
+      <c r="AL5" s="69"/>
+      <c r="AM5" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="AN5" s="54"/>
-[...1 lines deleted...]
-      <c r="AP5" s="88"/>
+      <c r="AN5" s="68"/>
+      <c r="AO5" s="68"/>
+      <c r="AP5" s="62"/>
     </row>
     <row r="6" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="38"/>
-[...52 lines deleted...]
-      <c r="AP6" s="88"/>
+      <c r="A6" s="80"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="O6" s="55"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="R6" s="55"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="U6" s="55"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="76"/>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="73"/>
+      <c r="AD6" s="76"/>
+      <c r="AE6" s="73"/>
+      <c r="AF6" s="37"/>
+      <c r="AG6" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="AH6" s="55"/>
+      <c r="AI6" s="56"/>
+      <c r="AJ6" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="AK6" s="55"/>
+      <c r="AL6" s="56"/>
+      <c r="AM6" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="AN6" s="55"/>
+      <c r="AO6" s="55"/>
+      <c r="AP6" s="62"/>
     </row>
     <row r="7" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="41"/>
-[...12 lines deleted...]
-      <c r="N7" s="69" t="s">
+      <c r="A7" s="83"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="O7" s="67" t="s">
+      <c r="O7" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="P7" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="P7" s="67" t="s">
-[...2 lines deleted...]
-      <c r="Q7" s="69" t="s">
+      <c r="Q7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="R7" s="67" t="s">
+      <c r="R7" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="S7" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="S7" s="67" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="69" t="s">
+      <c r="T7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="67" t="s">
+      <c r="U7" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="V7" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="V7" s="70" t="s">
-[...12 lines deleted...]
-      <c r="AG7" s="69" t="s">
+      <c r="W7" s="40"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="76"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="76"/>
+      <c r="AE7" s="73"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AH7" s="67" t="s">
+      <c r="AH7" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI7" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="AI7" s="67" t="s">
-[...2 lines deleted...]
-      <c r="AJ7" s="69" t="s">
+      <c r="AJ7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AK7" s="67" t="s">
+      <c r="AK7" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL7" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="AL7" s="67" t="s">
-[...2 lines deleted...]
-      <c r="AM7" s="69" t="s">
+      <c r="AM7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AN7" s="67" t="s">
+      <c r="AN7" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="AO7" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="AO7" s="85" t="s">
-[...2 lines deleted...]
-      <c r="AP7" s="88"/>
+      <c r="AP7" s="62"/>
     </row>
     <row r="8" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="42"/>
-[...40 lines deleted...]
-      <c r="AP8" s="89"/>
+      <c r="A8" s="84"/>
+      <c r="B8" s="84"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="74"/>
+      <c r="M8" s="38"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="53"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="38"/>
+      <c r="Y8" s="74"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="74"/>
+      <c r="AB8" s="38"/>
+      <c r="AC8" s="74"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="74"/>
+      <c r="AF8" s="38"/>
+      <c r="AG8" s="60"/>
+      <c r="AH8" s="51"/>
+      <c r="AI8" s="51"/>
+      <c r="AJ8" s="60"/>
+      <c r="AK8" s="51"/>
+      <c r="AL8" s="51"/>
+      <c r="AM8" s="60"/>
+      <c r="AN8" s="51"/>
+      <c r="AO8" s="58"/>
+      <c r="AP8" s="63"/>
     </row>
     <row r="9" spans="1:42" ht="6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="12"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="16"/>
       <c r="O9" s="15"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="14"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="14"/>
       <c r="V9" s="16"/>
       <c r="W9" s="15"/>
       <c r="X9" s="14"/>
       <c r="Y9" s="14"/>
       <c r="Z9" s="14"/>
       <c r="AA9" s="14"/>
       <c r="AB9" s="14"/>
       <c r="AC9" s="14"/>
       <c r="AD9" s="14"/>
       <c r="AE9" s="14"/>
       <c r="AF9" s="14"/>
       <c r="AG9" s="14"/>
       <c r="AH9" s="14"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="14"/>
       <c r="AL9" s="7"/>
       <c r="AM9" s="7"/>
       <c r="AN9" s="14"/>
       <c r="AO9" s="7"/>
       <c r="AP9" s="11"/>
     </row>
     <row r="10" spans="1:42" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="73"/>
+      <c r="A10" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="47"/>
       <c r="C10" s="17">
         <v>1</v>
       </c>
       <c r="D10" s="18">
         <v>847031</v>
       </c>
       <c r="E10" s="18">
         <v>823731</v>
       </c>
       <c r="F10" s="18">
         <v>732805</v>
       </c>
       <c r="G10" s="18">
         <v>3289</v>
       </c>
       <c r="H10" s="18">
         <v>87637</v>
       </c>
       <c r="I10" s="18">
         <v>10977</v>
       </c>
       <c r="J10" s="18">
         <v>8098</v>
       </c>
       <c r="K10" s="18">
@@ -2454,150 +2454,150 @@
         <v>459</v>
       </c>
       <c r="AJ10" s="18">
         <v>19</v>
       </c>
       <c r="AK10" s="18">
         <v>3</v>
       </c>
       <c r="AL10" s="18">
         <v>2</v>
       </c>
       <c r="AM10" s="18">
         <v>1619</v>
       </c>
       <c r="AN10" s="18">
         <v>84</v>
       </c>
       <c r="AO10" s="18">
         <v>111</v>
       </c>
       <c r="AP10" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:42" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="74" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="75"/>
+      <c r="A11" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="49"/>
       <c r="C11" s="21"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
       <c r="T11" s="22"/>
       <c r="U11" s="22"/>
       <c r="V11" s="22"/>
       <c r="W11" s="22"/>
       <c r="X11" s="22"/>
       <c r="Y11" s="22"/>
       <c r="Z11" s="22"/>
       <c r="AA11" s="22"/>
       <c r="AB11" s="22"/>
       <c r="AC11" s="22"/>
       <c r="AD11" s="22"/>
       <c r="AE11" s="22"/>
       <c r="AF11" s="22"/>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="22"/>
       <c r="AK11" s="22"/>
       <c r="AL11" s="22"/>
       <c r="AM11" s="22"/>
       <c r="AN11" s="22"/>
       <c r="AO11" s="22"/>
       <c r="AP11" s="23"/>
     </row>
     <row r="12" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="72"/>
+      <c r="A12" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="35"/>
       <c r="C12" s="21">
         <v>2</v>
       </c>
       <c r="D12" s="22">
         <v>31258</v>
       </c>
       <c r="E12" s="22">
         <v>28216</v>
       </c>
       <c r="F12" s="22">
         <v>24067</v>
       </c>
       <c r="G12" s="22">
         <v>276</v>
       </c>
       <c r="H12" s="22">
         <v>3873</v>
       </c>
       <c r="I12" s="22">
         <v>2059</v>
       </c>
       <c r="J12" s="22">
         <v>1723</v>
       </c>
       <c r="K12" s="22">
         <v>134</v>
       </c>
       <c r="L12" s="22">
         <v>202</v>
       </c>
       <c r="M12" s="22">
         <v>983</v>
       </c>
       <c r="N12" s="22">
         <v>814</v>
       </c>
       <c r="O12" s="22">
         <v>5</v>
       </c>
       <c r="P12" s="22">
         <v>6</v>
       </c>
       <c r="Q12" s="22">
         <v>5</v>
       </c>
       <c r="R12" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S12" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T12" s="22">
         <v>148</v>
       </c>
       <c r="U12" s="22">
         <v>2</v>
       </c>
       <c r="V12" s="22">
         <v>3</v>
       </c>
       <c r="W12" s="22">
         <v>37675</v>
       </c>
       <c r="X12" s="22">
         <v>33110</v>
       </c>
       <c r="Y12" s="22">
         <v>29625</v>
       </c>
       <c r="Z12" s="22">
         <v>436</v>
       </c>
       <c r="AA12" s="22">
         <v>3049</v>
       </c>
@@ -2607,73 +2607,73 @@
       <c r="AC12" s="22">
         <v>2359</v>
       </c>
       <c r="AD12" s="22">
         <v>167</v>
       </c>
       <c r="AE12" s="22">
         <v>236</v>
       </c>
       <c r="AF12" s="22">
         <v>1803</v>
       </c>
       <c r="AG12" s="22">
         <v>1604</v>
       </c>
       <c r="AH12" s="22">
         <v>2</v>
       </c>
       <c r="AI12" s="22">
         <v>20</v>
       </c>
       <c r="AJ12" s="22">
         <v>5</v>
       </c>
       <c r="AK12" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL12" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM12" s="22">
         <v>172</v>
       </c>
       <c r="AN12" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO12" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP12" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="72"/>
+      <c r="A13" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="35"/>
       <c r="C13" s="21">
         <v>3</v>
       </c>
       <c r="D13" s="22">
         <v>815773</v>
       </c>
       <c r="E13" s="22">
         <v>795515</v>
       </c>
       <c r="F13" s="22">
         <v>708738</v>
       </c>
       <c r="G13" s="22">
         <v>3013</v>
       </c>
       <c r="H13" s="22">
         <v>83764</v>
       </c>
       <c r="I13" s="22">
         <v>8918</v>
       </c>
       <c r="J13" s="22">
         <v>6375</v>
       </c>
       <c r="K13" s="22">
@@ -2752,54 +2752,54 @@
         <v>439</v>
       </c>
       <c r="AJ13" s="22">
         <v>14</v>
       </c>
       <c r="AK13" s="22">
         <v>3</v>
       </c>
       <c r="AL13" s="22">
         <v>2</v>
       </c>
       <c r="AM13" s="22">
         <v>1447</v>
       </c>
       <c r="AN13" s="22">
         <v>84</v>
       </c>
       <c r="AO13" s="22">
         <v>111</v>
       </c>
       <c r="AP13" s="23">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="72"/>
+      <c r="A14" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="35"/>
       <c r="C14" s="21">
         <v>4</v>
       </c>
       <c r="D14" s="22">
         <v>153421</v>
       </c>
       <c r="E14" s="22">
         <v>149679</v>
       </c>
       <c r="F14" s="22">
         <v>126549</v>
       </c>
       <c r="G14" s="22">
         <v>689</v>
       </c>
       <c r="H14" s="22">
         <v>22441</v>
       </c>
       <c r="I14" s="22">
         <v>1620</v>
       </c>
       <c r="J14" s="22">
         <v>1098</v>
       </c>
       <c r="K14" s="22">
@@ -2859,879 +2859,879 @@
       <c r="AC14" s="22">
         <v>1837</v>
       </c>
       <c r="AD14" s="22">
         <v>320</v>
       </c>
       <c r="AE14" s="22">
         <v>264</v>
       </c>
       <c r="AF14" s="22">
         <v>2712</v>
       </c>
       <c r="AG14" s="22">
         <v>2162</v>
       </c>
       <c r="AH14" s="22">
         <v>67</v>
       </c>
       <c r="AI14" s="22">
         <v>77</v>
       </c>
       <c r="AJ14" s="22">
         <v>3</v>
       </c>
       <c r="AK14" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL14" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM14" s="22">
         <v>364</v>
       </c>
       <c r="AN14" s="22">
         <v>24</v>
       </c>
       <c r="AO14" s="22">
         <v>15</v>
       </c>
       <c r="AP14" s="23">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="72"/>
+      <c r="A15" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="35"/>
       <c r="C15" s="21">
         <v>5</v>
       </c>
       <c r="D15" s="22">
         <v>57005</v>
       </c>
       <c r="E15" s="22">
         <v>56031</v>
       </c>
       <c r="F15" s="22">
         <v>46598</v>
       </c>
       <c r="G15" s="22">
         <v>390</v>
       </c>
       <c r="H15" s="22">
         <v>9043</v>
       </c>
       <c r="I15" s="22">
         <v>439</v>
       </c>
       <c r="J15" s="22">
         <v>322</v>
       </c>
       <c r="K15" s="22">
         <v>69</v>
       </c>
       <c r="L15" s="22">
         <v>48</v>
       </c>
       <c r="M15" s="22">
         <v>535</v>
       </c>
       <c r="N15" s="22">
         <v>420</v>
       </c>
       <c r="O15" s="22">
         <v>17</v>
       </c>
       <c r="P15" s="22">
         <v>8</v>
       </c>
       <c r="Q15" s="22">
         <v>4</v>
       </c>
       <c r="R15" s="22">
         <v>1</v>
       </c>
       <c r="S15" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T15" s="22">
         <v>81</v>
       </c>
       <c r="U15" s="22">
         <v>4</v>
       </c>
       <c r="V15" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W15" s="22">
         <v>77155</v>
       </c>
       <c r="X15" s="22">
         <v>75565</v>
       </c>
       <c r="Y15" s="22">
         <v>64348</v>
       </c>
       <c r="Z15" s="22">
         <v>457</v>
       </c>
       <c r="AA15" s="22">
         <v>10760</v>
       </c>
       <c r="AB15" s="22">
         <v>861</v>
       </c>
       <c r="AC15" s="22">
         <v>724</v>
       </c>
       <c r="AD15" s="22">
         <v>74</v>
       </c>
       <c r="AE15" s="22">
         <v>63</v>
       </c>
       <c r="AF15" s="22">
         <v>729</v>
       </c>
       <c r="AG15" s="22">
         <v>617</v>
       </c>
       <c r="AH15" s="22">
         <v>17</v>
       </c>
       <c r="AI15" s="22">
         <v>7</v>
       </c>
       <c r="AJ15" s="22">
         <v>2</v>
       </c>
       <c r="AK15" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL15" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM15" s="22">
         <v>74</v>
       </c>
       <c r="AN15" s="22">
         <v>8</v>
       </c>
       <c r="AO15" s="22">
         <v>4</v>
       </c>
       <c r="AP15" s="23">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="72"/>
+      <c r="A16" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="35"/>
       <c r="C16" s="21">
         <v>6</v>
       </c>
       <c r="D16" s="22">
         <v>183970</v>
       </c>
       <c r="E16" s="22">
         <v>181089</v>
       </c>
       <c r="F16" s="22">
         <v>164602</v>
       </c>
       <c r="G16" s="22">
         <v>301</v>
       </c>
       <c r="H16" s="22">
         <v>16186</v>
       </c>
       <c r="I16" s="22">
         <v>1244</v>
       </c>
       <c r="J16" s="22">
         <v>879</v>
       </c>
       <c r="K16" s="22">
         <v>232</v>
       </c>
       <c r="L16" s="22">
         <v>133</v>
       </c>
       <c r="M16" s="22">
         <v>1637</v>
       </c>
       <c r="N16" s="22">
         <v>1370</v>
       </c>
       <c r="O16" s="22">
         <v>37</v>
       </c>
       <c r="P16" s="22">
         <v>25</v>
       </c>
       <c r="Q16" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R16" s="22">
         <v>1</v>
       </c>
       <c r="S16" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T16" s="22">
         <v>186</v>
       </c>
       <c r="U16" s="22">
         <v>12</v>
       </c>
       <c r="V16" s="22">
         <v>6</v>
       </c>
       <c r="W16" s="22">
         <v>237628</v>
       </c>
       <c r="X16" s="22">
         <v>234068</v>
       </c>
       <c r="Y16" s="22">
         <v>216901</v>
       </c>
       <c r="Z16" s="22">
         <v>519</v>
       </c>
       <c r="AA16" s="22">
         <v>16648</v>
       </c>
       <c r="AB16" s="22">
         <v>1690</v>
       </c>
       <c r="AC16" s="22">
         <v>1305</v>
       </c>
       <c r="AD16" s="22">
         <v>263</v>
       </c>
       <c r="AE16" s="22">
         <v>122</v>
       </c>
       <c r="AF16" s="22">
         <v>1870</v>
       </c>
       <c r="AG16" s="22">
         <v>1616</v>
       </c>
       <c r="AH16" s="22">
         <v>24</v>
       </c>
       <c r="AI16" s="22">
         <v>26</v>
       </c>
       <c r="AJ16" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK16" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL16" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM16" s="22">
         <v>186</v>
       </c>
       <c r="AN16" s="22">
         <v>8</v>
       </c>
       <c r="AO16" s="22">
         <v>10</v>
       </c>
       <c r="AP16" s="23">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="25"/>
       <c r="B17" s="25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C17" s="21">
         <v>7</v>
       </c>
       <c r="D17" s="22">
         <v>75354</v>
       </c>
       <c r="E17" s="22">
         <v>73813</v>
       </c>
       <c r="F17" s="22">
         <v>66207</v>
       </c>
       <c r="G17" s="22">
         <v>112</v>
       </c>
       <c r="H17" s="22">
         <v>7494</v>
       </c>
       <c r="I17" s="22">
         <v>495</v>
       </c>
       <c r="J17" s="22">
         <v>354</v>
       </c>
       <c r="K17" s="22">
         <v>88</v>
       </c>
       <c r="L17" s="22">
         <v>53</v>
       </c>
       <c r="M17" s="22">
         <v>1046</v>
       </c>
       <c r="N17" s="22">
         <v>859</v>
       </c>
       <c r="O17" s="22">
         <v>16</v>
       </c>
       <c r="P17" s="22">
         <v>18</v>
       </c>
       <c r="Q17" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R17" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S17" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T17" s="22">
         <v>143</v>
       </c>
       <c r="U17" s="22">
         <v>5</v>
       </c>
       <c r="V17" s="22">
         <v>5</v>
       </c>
       <c r="W17" s="22">
         <v>98537</v>
       </c>
       <c r="X17" s="22">
         <v>96757</v>
       </c>
       <c r="Y17" s="22">
         <v>89096</v>
       </c>
       <c r="Z17" s="22">
         <v>187</v>
       </c>
       <c r="AA17" s="22">
         <v>7474</v>
       </c>
       <c r="AB17" s="22">
         <v>661</v>
       </c>
       <c r="AC17" s="22">
         <v>505</v>
       </c>
       <c r="AD17" s="22">
         <v>96</v>
       </c>
       <c r="AE17" s="22">
         <v>60</v>
       </c>
       <c r="AF17" s="22">
         <v>1119</v>
       </c>
       <c r="AG17" s="22">
         <v>948</v>
       </c>
       <c r="AH17" s="22">
         <v>9</v>
       </c>
       <c r="AI17" s="22">
         <v>17</v>
       </c>
       <c r="AJ17" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK17" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL17" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM17" s="22">
         <v>133</v>
       </c>
       <c r="AN17" s="22">
         <v>6</v>
       </c>
       <c r="AO17" s="22">
         <v>6</v>
       </c>
       <c r="AP17" s="23">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="25"/>
       <c r="B18" s="25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C18" s="21">
         <v>8</v>
       </c>
       <c r="D18" s="22">
         <v>60933</v>
       </c>
       <c r="E18" s="22">
         <v>60488</v>
       </c>
       <c r="F18" s="22">
         <v>56038</v>
       </c>
       <c r="G18" s="22">
         <v>78</v>
       </c>
       <c r="H18" s="22">
         <v>4372</v>
       </c>
       <c r="I18" s="22">
         <v>222</v>
       </c>
       <c r="J18" s="22">
         <v>161</v>
       </c>
       <c r="K18" s="22">
         <v>35</v>
       </c>
       <c r="L18" s="22">
         <v>26</v>
       </c>
       <c r="M18" s="22">
         <v>223</v>
       </c>
       <c r="N18" s="22">
         <v>192</v>
       </c>
       <c r="O18" s="22">
         <v>7</v>
       </c>
       <c r="P18" s="22">
         <v>5</v>
       </c>
       <c r="Q18" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R18" s="22">
         <v>1</v>
       </c>
       <c r="S18" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T18" s="22">
         <v>16</v>
       </c>
       <c r="U18" s="22">
         <v>2</v>
       </c>
       <c r="V18" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W18" s="22">
         <v>80622</v>
       </c>
       <c r="X18" s="22">
         <v>80003</v>
       </c>
       <c r="Y18" s="22">
         <v>75486</v>
       </c>
       <c r="Z18" s="22">
         <v>113</v>
       </c>
       <c r="AA18" s="22">
         <v>4404</v>
       </c>
       <c r="AB18" s="22">
         <v>307</v>
       </c>
       <c r="AC18" s="22">
         <v>247</v>
       </c>
       <c r="AD18" s="22">
         <v>40</v>
       </c>
       <c r="AE18" s="22">
         <v>20</v>
       </c>
       <c r="AF18" s="22">
         <v>312</v>
       </c>
       <c r="AG18" s="22">
         <v>277</v>
       </c>
       <c r="AH18" s="22">
         <v>7</v>
       </c>
       <c r="AI18" s="22">
         <v>4</v>
       </c>
       <c r="AJ18" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK18" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL18" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM18" s="22">
         <v>19</v>
       </c>
       <c r="AN18" s="22">
         <v>2</v>
       </c>
       <c r="AO18" s="22">
         <v>3</v>
       </c>
       <c r="AP18" s="23">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="25"/>
       <c r="B19" s="25" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C19" s="21">
         <v>9</v>
       </c>
       <c r="D19" s="22">
         <v>47683</v>
       </c>
       <c r="E19" s="22">
         <v>46788</v>
       </c>
       <c r="F19" s="22">
         <v>42357</v>
       </c>
       <c r="G19" s="22">
         <v>111</v>
       </c>
       <c r="H19" s="22">
         <v>4320</v>
       </c>
       <c r="I19" s="22">
         <v>527</v>
       </c>
       <c r="J19" s="22">
         <v>364</v>
       </c>
       <c r="K19" s="22">
         <v>109</v>
       </c>
       <c r="L19" s="22">
         <v>54</v>
       </c>
       <c r="M19" s="22">
         <v>368</v>
       </c>
       <c r="N19" s="22">
         <v>319</v>
       </c>
       <c r="O19" s="22">
         <v>14</v>
       </c>
       <c r="P19" s="22">
         <v>2</v>
       </c>
       <c r="Q19" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R19" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S19" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T19" s="22">
         <v>27</v>
       </c>
       <c r="U19" s="22">
         <v>5</v>
       </c>
       <c r="V19" s="22">
         <v>1</v>
       </c>
       <c r="W19" s="22">
         <v>58469</v>
       </c>
       <c r="X19" s="22">
         <v>57308</v>
       </c>
       <c r="Y19" s="22">
         <v>52319</v>
       </c>
       <c r="Z19" s="22">
         <v>219</v>
       </c>
       <c r="AA19" s="22">
         <v>4770</v>
       </c>
       <c r="AB19" s="22">
         <v>722</v>
       </c>
       <c r="AC19" s="22">
         <v>553</v>
       </c>
       <c r="AD19" s="22">
         <v>127</v>
       </c>
       <c r="AE19" s="22">
         <v>42</v>
       </c>
       <c r="AF19" s="22">
         <v>439</v>
       </c>
       <c r="AG19" s="22">
         <v>391</v>
       </c>
       <c r="AH19" s="22">
         <v>8</v>
       </c>
       <c r="AI19" s="22">
         <v>5</v>
       </c>
       <c r="AJ19" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK19" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL19" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM19" s="22">
         <v>34</v>
       </c>
       <c r="AN19" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO19" s="22">
         <v>1</v>
       </c>
       <c r="AP19" s="23">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="72"/>
+      <c r="A20" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="35"/>
       <c r="C20" s="21">
         <v>10</v>
       </c>
       <c r="D20" s="22">
         <v>69678</v>
       </c>
       <c r="E20" s="22">
         <v>67427</v>
       </c>
       <c r="F20" s="22">
         <v>61091</v>
       </c>
       <c r="G20" s="22">
         <v>177</v>
       </c>
       <c r="H20" s="22">
         <v>6159</v>
       </c>
       <c r="I20" s="22">
         <v>1081</v>
       </c>
       <c r="J20" s="22">
         <v>839</v>
       </c>
       <c r="K20" s="22">
         <v>131</v>
       </c>
       <c r="L20" s="22">
         <v>111</v>
       </c>
       <c r="M20" s="22">
         <v>1170</v>
       </c>
       <c r="N20" s="22">
         <v>988</v>
       </c>
       <c r="O20" s="22">
         <v>30</v>
       </c>
       <c r="P20" s="22">
         <v>34</v>
       </c>
       <c r="Q20" s="22">
         <v>3</v>
       </c>
       <c r="R20" s="22">
         <v>3</v>
       </c>
       <c r="S20" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T20" s="22">
         <v>92</v>
       </c>
       <c r="U20" s="22">
         <v>10</v>
       </c>
       <c r="V20" s="22">
         <v>10</v>
       </c>
       <c r="W20" s="22">
         <v>94440</v>
       </c>
       <c r="X20" s="22">
         <v>90994</v>
       </c>
       <c r="Y20" s="22">
         <v>84393</v>
       </c>
       <c r="Z20" s="22">
         <v>225</v>
       </c>
       <c r="AA20" s="22">
         <v>6376</v>
       </c>
       <c r="AB20" s="22">
         <v>1790</v>
       </c>
       <c r="AC20" s="22">
         <v>1540</v>
       </c>
       <c r="AD20" s="22">
         <v>130</v>
       </c>
       <c r="AE20" s="22">
         <v>120</v>
       </c>
       <c r="AF20" s="22">
         <v>1656</v>
       </c>
       <c r="AG20" s="22">
         <v>1468</v>
       </c>
       <c r="AH20" s="22">
         <v>17</v>
       </c>
       <c r="AI20" s="22">
         <v>48</v>
       </c>
       <c r="AJ20" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK20" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL20" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM20" s="22">
         <v>110</v>
       </c>
       <c r="AN20" s="22">
         <v>4</v>
       </c>
       <c r="AO20" s="22">
         <v>9</v>
       </c>
       <c r="AP20" s="23">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="72"/>
+      <c r="A21" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="35"/>
       <c r="C21" s="21">
         <v>11</v>
       </c>
       <c r="D21" s="22">
         <v>83327</v>
       </c>
       <c r="E21" s="22">
         <v>81627</v>
       </c>
       <c r="F21" s="22">
         <v>73852</v>
       </c>
       <c r="G21" s="22">
         <v>253</v>
       </c>
       <c r="H21" s="22">
         <v>7522</v>
       </c>
       <c r="I21" s="22">
         <v>930</v>
       </c>
       <c r="J21" s="22">
         <v>686</v>
       </c>
       <c r="K21" s="22">
         <v>106</v>
       </c>
       <c r="L21" s="22">
         <v>138</v>
       </c>
       <c r="M21" s="22">
         <v>770</v>
       </c>
       <c r="N21" s="22">
         <v>649</v>
       </c>
       <c r="O21" s="22">
         <v>21</v>
       </c>
       <c r="P21" s="22">
         <v>24</v>
       </c>
       <c r="Q21" s="22">
         <v>2</v>
       </c>
       <c r="R21" s="22">
         <v>1</v>
       </c>
       <c r="S21" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T21" s="22">
         <v>65</v>
       </c>
       <c r="U21" s="22">
         <v>3</v>
       </c>
       <c r="V21" s="22">
         <v>5</v>
       </c>
       <c r="W21" s="22">
         <v>105276</v>
       </c>
       <c r="X21" s="22">
         <v>102717</v>
       </c>
       <c r="Y21" s="22">
         <v>94804</v>
       </c>
       <c r="Z21" s="22">
         <v>363</v>
       </c>
       <c r="AA21" s="22">
         <v>7550</v>
       </c>
@@ -3741,123 +3741,123 @@
       <c r="AC21" s="22">
         <v>1163</v>
       </c>
       <c r="AD21" s="22">
         <v>127</v>
       </c>
       <c r="AE21" s="22">
         <v>151</v>
       </c>
       <c r="AF21" s="22">
         <v>1118</v>
       </c>
       <c r="AG21" s="22">
         <v>963</v>
       </c>
       <c r="AH21" s="22">
         <v>13</v>
       </c>
       <c r="AI21" s="22">
         <v>39</v>
       </c>
       <c r="AJ21" s="22">
         <v>1</v>
       </c>
       <c r="AK21" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL21" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM21" s="22">
         <v>90</v>
       </c>
       <c r="AN21" s="22">
         <v>3</v>
       </c>
       <c r="AO21" s="22">
         <v>9</v>
       </c>
       <c r="AP21" s="23">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="72"/>
+      <c r="A22" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="35"/>
       <c r="C22" s="21">
         <v>12</v>
       </c>
       <c r="D22" s="22">
         <v>73790</v>
       </c>
       <c r="E22" s="22">
         <v>71202</v>
       </c>
       <c r="F22" s="22">
         <v>63645</v>
       </c>
       <c r="G22" s="22">
         <v>358</v>
       </c>
       <c r="H22" s="22">
         <v>7199</v>
       </c>
       <c r="I22" s="22">
         <v>1107</v>
       </c>
       <c r="J22" s="22">
         <v>862</v>
       </c>
       <c r="K22" s="22">
         <v>119</v>
       </c>
       <c r="L22" s="22">
         <v>126</v>
       </c>
       <c r="M22" s="22">
         <v>1481</v>
       </c>
       <c r="N22" s="22">
         <v>1220</v>
       </c>
       <c r="O22" s="22">
         <v>24</v>
       </c>
       <c r="P22" s="22">
         <v>33</v>
       </c>
       <c r="Q22" s="22">
         <v>10</v>
       </c>
       <c r="R22" s="22">
         <v>1</v>
       </c>
       <c r="S22" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T22" s="22">
         <v>166</v>
       </c>
       <c r="U22" s="22">
         <v>13</v>
       </c>
       <c r="V22" s="22">
         <v>14</v>
       </c>
       <c r="W22" s="22">
         <v>98709</v>
       </c>
       <c r="X22" s="22">
         <v>93821</v>
       </c>
       <c r="Y22" s="22">
         <v>85343</v>
       </c>
       <c r="Z22" s="22">
         <v>543</v>
       </c>
       <c r="AA22" s="22">
         <v>7935</v>
       </c>
@@ -3867,123 +3867,123 @@
       <c r="AC22" s="22">
         <v>1860</v>
       </c>
       <c r="AD22" s="22">
         <v>119</v>
       </c>
       <c r="AE22" s="22">
         <v>136</v>
       </c>
       <c r="AF22" s="22">
         <v>2773</v>
       </c>
       <c r="AG22" s="22">
         <v>2397</v>
       </c>
       <c r="AH22" s="22">
         <v>23</v>
       </c>
       <c r="AI22" s="22">
         <v>42</v>
       </c>
       <c r="AJ22" s="22">
         <v>7</v>
       </c>
       <c r="AK22" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL22" s="22">
         <v>1</v>
       </c>
       <c r="AM22" s="22">
         <v>279</v>
       </c>
       <c r="AN22" s="22">
         <v>10</v>
       </c>
       <c r="AO22" s="22">
         <v>14</v>
       </c>
       <c r="AP22" s="23">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="25"/>
       <c r="B23" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C23" s="21">
         <v>13</v>
       </c>
       <c r="D23" s="22">
         <v>22507</v>
       </c>
       <c r="E23" s="22">
         <v>21644</v>
       </c>
       <c r="F23" s="22">
         <v>18681</v>
       </c>
       <c r="G23" s="22">
         <v>186</v>
       </c>
       <c r="H23" s="22">
         <v>2777</v>
       </c>
       <c r="I23" s="22">
         <v>406</v>
       </c>
       <c r="J23" s="22">
         <v>317</v>
       </c>
       <c r="K23" s="22">
         <v>43</v>
       </c>
       <c r="L23" s="22">
         <v>46</v>
       </c>
       <c r="M23" s="22">
         <v>457</v>
       </c>
       <c r="N23" s="22">
         <v>381</v>
       </c>
       <c r="O23" s="22">
         <v>6</v>
       </c>
       <c r="P23" s="22">
         <v>11</v>
       </c>
       <c r="Q23" s="22">
         <v>4</v>
       </c>
       <c r="R23" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S23" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T23" s="22">
         <v>49</v>
       </c>
       <c r="U23" s="22">
         <v>3</v>
       </c>
       <c r="V23" s="22">
         <v>3</v>
       </c>
       <c r="W23" s="22">
         <v>30565</v>
       </c>
       <c r="X23" s="22">
         <v>28847</v>
       </c>
       <c r="Y23" s="22">
         <v>25361</v>
       </c>
       <c r="Z23" s="22">
         <v>263</v>
       </c>
       <c r="AA23" s="22">
         <v>3223</v>
       </c>
@@ -3993,123 +3993,123 @@
       <c r="AC23" s="22">
         <v>718</v>
       </c>
       <c r="AD23" s="22">
         <v>26</v>
       </c>
       <c r="AE23" s="22">
         <v>55</v>
       </c>
       <c r="AF23" s="22">
         <v>919</v>
       </c>
       <c r="AG23" s="22">
         <v>785</v>
       </c>
       <c r="AH23" s="22">
         <v>2</v>
       </c>
       <c r="AI23" s="22">
         <v>17</v>
       </c>
       <c r="AJ23" s="22">
         <v>3</v>
       </c>
       <c r="AK23" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL23" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM23" s="22">
         <v>108</v>
       </c>
       <c r="AN23" s="22">
         <v>2</v>
       </c>
       <c r="AO23" s="22">
         <v>2</v>
       </c>
       <c r="AP23" s="23">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="25"/>
       <c r="B24" s="25" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C24" s="21">
         <v>14</v>
       </c>
       <c r="D24" s="22">
         <v>51283</v>
       </c>
       <c r="E24" s="22">
         <v>49558</v>
       </c>
       <c r="F24" s="22">
         <v>44964</v>
       </c>
       <c r="G24" s="22">
         <v>172</v>
       </c>
       <c r="H24" s="22">
         <v>4422</v>
       </c>
       <c r="I24" s="22">
         <v>701</v>
       </c>
       <c r="J24" s="22">
         <v>545</v>
       </c>
       <c r="K24" s="22">
         <v>76</v>
       </c>
       <c r="L24" s="22">
         <v>80</v>
       </c>
       <c r="M24" s="22">
         <v>1024</v>
       </c>
       <c r="N24" s="22">
         <v>839</v>
       </c>
       <c r="O24" s="22">
         <v>18</v>
       </c>
       <c r="P24" s="22">
         <v>22</v>
       </c>
       <c r="Q24" s="22">
         <v>6</v>
       </c>
       <c r="R24" s="22">
         <v>1</v>
       </c>
       <c r="S24" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T24" s="22">
         <v>117</v>
       </c>
       <c r="U24" s="22">
         <v>10</v>
       </c>
       <c r="V24" s="22">
         <v>11</v>
       </c>
       <c r="W24" s="22">
         <v>68144</v>
       </c>
       <c r="X24" s="22">
         <v>64974</v>
       </c>
       <c r="Y24" s="22">
         <v>59982</v>
       </c>
       <c r="Z24" s="22">
         <v>280</v>
       </c>
       <c r="AA24" s="22">
         <v>4712</v>
       </c>
@@ -4119,243 +4119,243 @@
       <c r="AC24" s="22">
         <v>1142</v>
       </c>
       <c r="AD24" s="22">
         <v>93</v>
       </c>
       <c r="AE24" s="22">
         <v>81</v>
       </c>
       <c r="AF24" s="22">
         <v>1854</v>
       </c>
       <c r="AG24" s="22">
         <v>1612</v>
       </c>
       <c r="AH24" s="22">
         <v>21</v>
       </c>
       <c r="AI24" s="22">
         <v>25</v>
       </c>
       <c r="AJ24" s="22">
         <v>4</v>
       </c>
       <c r="AK24" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL24" s="22">
         <v>1</v>
       </c>
       <c r="AM24" s="22">
         <v>171</v>
       </c>
       <c r="AN24" s="22">
         <v>8</v>
       </c>
       <c r="AO24" s="22">
         <v>12</v>
       </c>
       <c r="AP24" s="23">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="72"/>
+      <c r="A25" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="35"/>
       <c r="C25" s="21">
         <v>15</v>
       </c>
       <c r="D25" s="22">
         <v>51788</v>
       </c>
       <c r="E25" s="22">
         <v>50245</v>
       </c>
       <c r="F25" s="22">
         <v>46936</v>
       </c>
       <c r="G25" s="22">
         <v>123</v>
       </c>
       <c r="H25" s="22">
         <v>3186</v>
       </c>
       <c r="I25" s="22">
         <v>603</v>
       </c>
       <c r="J25" s="22">
         <v>377</v>
       </c>
       <c r="K25" s="22">
         <v>101</v>
       </c>
       <c r="L25" s="22">
         <v>125</v>
       </c>
       <c r="M25" s="22">
         <v>940</v>
       </c>
       <c r="N25" s="22">
         <v>800</v>
       </c>
       <c r="O25" s="22">
         <v>24</v>
       </c>
       <c r="P25" s="22">
         <v>34</v>
       </c>
       <c r="Q25" s="22">
         <v>1</v>
       </c>
       <c r="R25" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S25" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T25" s="22">
         <v>67</v>
       </c>
       <c r="U25" s="22">
         <v>6</v>
       </c>
       <c r="V25" s="22">
         <v>8</v>
       </c>
       <c r="W25" s="22">
         <v>66297</v>
       </c>
       <c r="X25" s="22">
         <v>64095</v>
       </c>
       <c r="Y25" s="22">
         <v>60729</v>
       </c>
       <c r="Z25" s="22">
         <v>186</v>
       </c>
       <c r="AA25" s="22">
         <v>3180</v>
       </c>
       <c r="AB25" s="22">
         <v>879</v>
       </c>
       <c r="AC25" s="22">
         <v>689</v>
       </c>
       <c r="AD25" s="22">
         <v>76</v>
       </c>
       <c r="AE25" s="22">
         <v>114</v>
       </c>
       <c r="AF25" s="22">
         <v>1323</v>
       </c>
       <c r="AG25" s="22">
         <v>1148</v>
       </c>
       <c r="AH25" s="22">
         <v>16</v>
       </c>
       <c r="AI25" s="22">
         <v>44</v>
       </c>
       <c r="AJ25" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK25" s="22">
         <v>1</v>
       </c>
       <c r="AL25" s="22">
         <v>1</v>
       </c>
       <c r="AM25" s="22">
         <v>94</v>
       </c>
       <c r="AN25" s="22">
         <v>2</v>
       </c>
       <c r="AO25" s="22">
         <v>17</v>
       </c>
       <c r="AP25" s="23">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="72"/>
+      <c r="A26" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="35"/>
       <c r="C26" s="21">
         <v>16</v>
       </c>
       <c r="D26" s="22">
         <v>133266</v>
       </c>
       <c r="E26" s="22">
         <v>128693</v>
       </c>
       <c r="F26" s="22">
         <v>116422</v>
       </c>
       <c r="G26" s="22">
         <v>682</v>
       </c>
       <c r="H26" s="22">
         <v>11589</v>
       </c>
       <c r="I26" s="22">
         <v>1888</v>
       </c>
       <c r="J26" s="22">
         <v>1311</v>
       </c>
       <c r="K26" s="22">
         <v>272</v>
       </c>
       <c r="L26" s="22">
         <v>305</v>
       </c>
       <c r="M26" s="22">
         <v>2685</v>
       </c>
       <c r="N26" s="22">
         <v>2212</v>
       </c>
       <c r="O26" s="22">
         <v>85</v>
       </c>
       <c r="P26" s="22">
         <v>96</v>
       </c>
       <c r="Q26" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R26" s="22">
         <v>2</v>
       </c>
       <c r="S26" s="22">
         <v>1</v>
       </c>
       <c r="T26" s="22">
         <v>232</v>
       </c>
       <c r="U26" s="22">
         <v>30</v>
       </c>
       <c r="V26" s="22">
         <v>27</v>
       </c>
       <c r="W26" s="22">
         <v>167140</v>
       </c>
       <c r="X26" s="22">
         <v>161090</v>
       </c>
       <c r="Y26" s="22">
         <v>148683</v>
       </c>
@@ -4374,120 +4374,120 @@
       <c r="AD26" s="22">
         <v>279</v>
       </c>
       <c r="AE26" s="22">
         <v>339</v>
       </c>
       <c r="AF26" s="22">
         <v>3470</v>
       </c>
       <c r="AG26" s="22">
         <v>2920</v>
       </c>
       <c r="AH26" s="22">
         <v>84</v>
       </c>
       <c r="AI26" s="22">
         <v>156</v>
       </c>
       <c r="AJ26" s="22">
         <v>1</v>
       </c>
       <c r="AK26" s="22">
         <v>2</v>
       </c>
       <c r="AL26" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM26" s="22">
         <v>250</v>
       </c>
       <c r="AN26" s="22">
         <v>24</v>
       </c>
       <c r="AO26" s="22">
         <v>33</v>
       </c>
       <c r="AP26" s="23">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="25"/>
       <c r="B27" s="25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C27" s="21">
         <v>17</v>
       </c>
       <c r="D27" s="22">
         <v>92936</v>
       </c>
       <c r="E27" s="22">
         <v>90212</v>
       </c>
       <c r="F27" s="22">
         <v>81649</v>
       </c>
       <c r="G27" s="22">
         <v>548</v>
       </c>
       <c r="H27" s="22">
         <v>8015</v>
       </c>
       <c r="I27" s="22">
         <v>1028</v>
       </c>
       <c r="J27" s="22">
         <v>735</v>
       </c>
       <c r="K27" s="22">
         <v>135</v>
       </c>
       <c r="L27" s="22">
         <v>158</v>
       </c>
       <c r="M27" s="22">
         <v>1696</v>
       </c>
       <c r="N27" s="22">
         <v>1385</v>
       </c>
       <c r="O27" s="22">
         <v>49</v>
       </c>
       <c r="P27" s="22">
         <v>58</v>
       </c>
       <c r="Q27" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R27" s="22">
         <v>2</v>
       </c>
       <c r="S27" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T27" s="22">
         <v>165</v>
       </c>
       <c r="U27" s="22">
         <v>23</v>
       </c>
       <c r="V27" s="22">
         <v>14</v>
       </c>
       <c r="W27" s="22">
         <v>115297</v>
       </c>
       <c r="X27" s="22">
         <v>111410</v>
       </c>
       <c r="Y27" s="22">
         <v>102793</v>
       </c>
       <c r="Z27" s="22">
         <v>850</v>
       </c>
       <c r="AA27" s="22">
         <v>7767</v>
       </c>
@@ -4500,117 +4500,117 @@
       <c r="AD27" s="22">
         <v>150</v>
       </c>
       <c r="AE27" s="22">
         <v>173</v>
       </c>
       <c r="AF27" s="22">
         <v>2316</v>
       </c>
       <c r="AG27" s="22">
         <v>1966</v>
       </c>
       <c r="AH27" s="22">
         <v>52</v>
       </c>
       <c r="AI27" s="22">
         <v>92</v>
       </c>
       <c r="AJ27" s="22">
         <v>1</v>
       </c>
       <c r="AK27" s="22">
         <v>1</v>
       </c>
       <c r="AL27" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM27" s="22">
         <v>170</v>
       </c>
       <c r="AN27" s="22">
         <v>14</v>
       </c>
       <c r="AO27" s="22">
         <v>20</v>
       </c>
       <c r="AP27" s="23">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="25"/>
       <c r="B28" s="25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C28" s="21">
         <v>18</v>
       </c>
       <c r="D28" s="22">
         <v>40330</v>
       </c>
       <c r="E28" s="22">
         <v>38481</v>
       </c>
       <c r="F28" s="22">
         <v>34773</v>
       </c>
       <c r="G28" s="22">
         <v>134</v>
       </c>
       <c r="H28" s="22">
         <v>3574</v>
       </c>
       <c r="I28" s="22">
         <v>860</v>
       </c>
       <c r="J28" s="22">
         <v>576</v>
       </c>
       <c r="K28" s="22">
         <v>137</v>
       </c>
       <c r="L28" s="22">
         <v>147</v>
       </c>
       <c r="M28" s="22">
         <v>989</v>
       </c>
       <c r="N28" s="22">
         <v>827</v>
       </c>
       <c r="O28" s="22">
         <v>36</v>
       </c>
       <c r="P28" s="22">
         <v>38</v>
       </c>
       <c r="Q28" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R28" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S28" s="22">
         <v>1</v>
       </c>
       <c r="T28" s="22">
         <v>67</v>
       </c>
       <c r="U28" s="22">
         <v>7</v>
       </c>
       <c r="V28" s="22">
         <v>13</v>
       </c>
       <c r="W28" s="22">
         <v>51843</v>
       </c>
       <c r="X28" s="22">
         <v>49680</v>
       </c>
       <c r="Y28" s="22">
         <v>45890</v>
       </c>
       <c r="Z28" s="22">
         <v>208</v>
       </c>
@@ -4620,298 +4620,298 @@
       <c r="AB28" s="22">
         <v>1009</v>
       </c>
       <c r="AC28" s="22">
         <v>714</v>
       </c>
       <c r="AD28" s="22">
         <v>129</v>
       </c>
       <c r="AE28" s="22">
         <v>166</v>
       </c>
       <c r="AF28" s="22">
         <v>1154</v>
       </c>
       <c r="AG28" s="22">
         <v>954</v>
       </c>
       <c r="AH28" s="22">
         <v>32</v>
       </c>
       <c r="AI28" s="22">
         <v>64</v>
       </c>
       <c r="AJ28" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK28" s="22">
         <v>1</v>
       </c>
       <c r="AL28" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM28" s="22">
         <v>80</v>
       </c>
       <c r="AN28" s="22">
         <v>10</v>
       </c>
       <c r="AO28" s="22">
         <v>13</v>
       </c>
       <c r="AP28" s="23">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="72"/>
+      <c r="A29" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="35"/>
       <c r="C29" s="21">
         <v>19</v>
       </c>
       <c r="D29" s="22">
         <v>9528</v>
       </c>
       <c r="E29" s="22">
         <v>9522</v>
       </c>
       <c r="F29" s="22">
         <v>9043</v>
       </c>
       <c r="G29" s="22">
         <v>40</v>
       </c>
       <c r="H29" s="22">
         <v>439</v>
       </c>
       <c r="I29" s="22">
         <v>6</v>
       </c>
       <c r="J29" s="22">
         <v>1</v>
       </c>
       <c r="K29" s="22">
         <v>4</v>
       </c>
       <c r="L29" s="22">
         <v>1</v>
       </c>
       <c r="M29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="U29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W29" s="22">
         <v>11316</v>
       </c>
       <c r="X29" s="22">
         <v>11308</v>
       </c>
       <c r="Y29" s="22">
         <v>10978</v>
       </c>
       <c r="Z29" s="22">
         <v>30</v>
       </c>
       <c r="AA29" s="22">
         <v>300</v>
       </c>
       <c r="AB29" s="22">
         <v>6</v>
       </c>
       <c r="AC29" s="22">
         <v>1</v>
       </c>
       <c r="AD29" s="22">
         <v>4</v>
       </c>
       <c r="AE29" s="22">
         <v>1</v>
       </c>
       <c r="AF29" s="22">
         <v>2</v>
       </c>
       <c r="AG29" s="22">
         <v>1</v>
       </c>
       <c r="AH29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AI29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AJ29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AN29" s="22">
         <v>1</v>
       </c>
       <c r="AO29" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP29" s="23">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:42" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="77"/>
+      <c r="A30" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="46"/>
       <c r="C30" s="21"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="22"/>
       <c r="O30" s="22"/>
       <c r="P30" s="22"/>
       <c r="Q30" s="22"/>
       <c r="R30" s="22"/>
       <c r="S30" s="22"/>
       <c r="T30" s="22"/>
       <c r="U30" s="22"/>
       <c r="V30" s="22"/>
       <c r="W30" s="22"/>
       <c r="X30" s="22"/>
       <c r="Y30" s="22"/>
       <c r="Z30" s="22"/>
       <c r="AA30" s="22"/>
       <c r="AB30" s="22"/>
       <c r="AC30" s="22"/>
       <c r="AD30" s="22"/>
       <c r="AE30" s="22"/>
       <c r="AF30" s="22"/>
       <c r="AG30" s="22"/>
       <c r="AH30" s="22"/>
       <c r="AI30" s="22"/>
       <c r="AJ30" s="22"/>
       <c r="AK30" s="22"/>
       <c r="AL30" s="22"/>
       <c r="AM30" s="22"/>
       <c r="AN30" s="22"/>
       <c r="AO30" s="22"/>
       <c r="AP30" s="23"/>
     </row>
     <row r="31" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="72"/>
+      <c r="A31" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" s="35"/>
       <c r="C31" s="21">
         <v>20</v>
       </c>
       <c r="D31" s="22">
         <v>31258</v>
       </c>
       <c r="E31" s="22">
         <v>28216</v>
       </c>
       <c r="F31" s="22">
         <v>24067</v>
       </c>
       <c r="G31" s="22">
         <v>276</v>
       </c>
       <c r="H31" s="22">
         <v>3873</v>
       </c>
       <c r="I31" s="22">
         <v>2059</v>
       </c>
       <c r="J31" s="22">
         <v>1723</v>
       </c>
       <c r="K31" s="22">
         <v>134</v>
       </c>
       <c r="L31" s="22">
         <v>202</v>
       </c>
       <c r="M31" s="22">
         <v>983</v>
       </c>
       <c r="N31" s="22">
         <v>814</v>
       </c>
       <c r="O31" s="22">
         <v>5</v>
       </c>
       <c r="P31" s="22">
         <v>6</v>
       </c>
       <c r="Q31" s="22">
         <v>5</v>
       </c>
       <c r="R31" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S31" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T31" s="22">
         <v>148</v>
       </c>
       <c r="U31" s="22">
         <v>2</v>
       </c>
       <c r="V31" s="22">
         <v>3</v>
       </c>
       <c r="W31" s="22">
         <v>37675</v>
       </c>
       <c r="X31" s="22">
         <v>33110</v>
       </c>
       <c r="Y31" s="22">
         <v>29625</v>
       </c>
       <c r="Z31" s="22">
         <v>436</v>
       </c>
       <c r="AA31" s="22">
         <v>3049</v>
       </c>
@@ -4921,246 +4921,246 @@
       <c r="AC31" s="22">
         <v>2359</v>
       </c>
       <c r="AD31" s="22">
         <v>167</v>
       </c>
       <c r="AE31" s="22">
         <v>236</v>
       </c>
       <c r="AF31" s="22">
         <v>1803</v>
       </c>
       <c r="AG31" s="22">
         <v>1604</v>
       </c>
       <c r="AH31" s="22">
         <v>2</v>
       </c>
       <c r="AI31" s="22">
         <v>20</v>
       </c>
       <c r="AJ31" s="22">
         <v>5</v>
       </c>
       <c r="AK31" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL31" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM31" s="22">
         <v>172</v>
       </c>
       <c r="AN31" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO31" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP31" s="26">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="72"/>
+      <c r="A32" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="35"/>
       <c r="C32" s="21">
         <v>21</v>
       </c>
       <c r="D32" s="22">
         <v>23408</v>
       </c>
       <c r="E32" s="22">
         <v>23002</v>
       </c>
       <c r="F32" s="22">
         <v>21032</v>
       </c>
       <c r="G32" s="22">
         <v>98</v>
       </c>
       <c r="H32" s="22">
         <v>1872</v>
       </c>
       <c r="I32" s="22">
         <v>196</v>
       </c>
       <c r="J32" s="22">
         <v>126</v>
       </c>
       <c r="K32" s="22">
         <v>33</v>
       </c>
       <c r="L32" s="22">
         <v>37</v>
       </c>
       <c r="M32" s="22">
         <v>210</v>
       </c>
       <c r="N32" s="22">
         <v>169</v>
       </c>
       <c r="O32" s="22">
         <v>7</v>
       </c>
       <c r="P32" s="22">
         <v>5</v>
       </c>
       <c r="Q32" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R32" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S32" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T32" s="22">
         <v>28</v>
       </c>
       <c r="U32" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V32" s="22">
         <v>1</v>
       </c>
       <c r="W32" s="22">
         <v>29362</v>
       </c>
       <c r="X32" s="22">
         <v>28684</v>
       </c>
       <c r="Y32" s="22">
         <v>26559</v>
       </c>
       <c r="Z32" s="22">
         <v>170</v>
       </c>
       <c r="AA32" s="22">
         <v>1955</v>
       </c>
       <c r="AB32" s="22">
         <v>340</v>
       </c>
       <c r="AC32" s="22">
         <v>252</v>
       </c>
       <c r="AD32" s="22">
         <v>34</v>
       </c>
       <c r="AE32" s="22">
         <v>54</v>
       </c>
       <c r="AF32" s="22">
         <v>338</v>
       </c>
       <c r="AG32" s="22">
         <v>276</v>
       </c>
       <c r="AH32" s="22">
         <v>4</v>
       </c>
       <c r="AI32" s="22">
         <v>10</v>
       </c>
       <c r="AJ32" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK32" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL32" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM32" s="22">
         <v>41</v>
       </c>
       <c r="AN32" s="22">
         <v>2</v>
       </c>
       <c r="AO32" s="22">
         <v>5</v>
       </c>
       <c r="AP32" s="26">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="72"/>
+      <c r="A33" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33" s="35"/>
       <c r="C33" s="21">
         <v>22</v>
       </c>
       <c r="D33" s="22">
         <v>27735</v>
       </c>
       <c r="E33" s="22">
         <v>26394</v>
       </c>
       <c r="F33" s="22">
         <v>22150</v>
       </c>
       <c r="G33" s="22">
         <v>188</v>
       </c>
       <c r="H33" s="22">
         <v>4056</v>
       </c>
       <c r="I33" s="22">
         <v>607</v>
       </c>
       <c r="J33" s="22">
         <v>437</v>
       </c>
       <c r="K33" s="22">
         <v>101</v>
       </c>
       <c r="L33" s="22">
         <v>69</v>
       </c>
       <c r="M33" s="22">
         <v>734</v>
       </c>
       <c r="N33" s="22">
         <v>585</v>
       </c>
       <c r="O33" s="22">
         <v>20</v>
       </c>
       <c r="P33" s="22">
         <v>22</v>
       </c>
       <c r="Q33" s="22">
         <v>6</v>
       </c>
       <c r="R33" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S33" s="22">
         <v>1</v>
       </c>
       <c r="T33" s="22">
         <v>87</v>
       </c>
       <c r="U33" s="22">
         <v>6</v>
       </c>
       <c r="V33" s="22">
         <v>7</v>
       </c>
       <c r="W33" s="22">
         <v>36186</v>
       </c>
       <c r="X33" s="22">
         <v>34458</v>
       </c>
       <c r="Y33" s="22">
         <v>29658</v>
       </c>
       <c r="Z33" s="22">
         <v>259</v>
       </c>
@@ -5173,249 +5173,249 @@
       <c r="AC33" s="22">
         <v>622</v>
       </c>
       <c r="AD33" s="22">
         <v>113</v>
       </c>
       <c r="AE33" s="22">
         <v>71</v>
       </c>
       <c r="AF33" s="22">
         <v>922</v>
       </c>
       <c r="AG33" s="22">
         <v>765</v>
       </c>
       <c r="AH33" s="22">
         <v>19</v>
       </c>
       <c r="AI33" s="22">
         <v>29</v>
       </c>
       <c r="AJ33" s="22">
         <v>1</v>
       </c>
       <c r="AK33" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL33" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM33" s="22">
         <v>98</v>
       </c>
       <c r="AN33" s="22">
         <v>8</v>
       </c>
       <c r="AO33" s="22">
         <v>2</v>
       </c>
       <c r="AP33" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="72"/>
+      <c r="A34" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="35"/>
       <c r="C34" s="21">
         <v>23</v>
       </c>
       <c r="D34" s="22">
         <v>23979</v>
       </c>
       <c r="E34" s="22">
         <v>23606</v>
       </c>
       <c r="F34" s="22">
         <v>18947</v>
       </c>
       <c r="G34" s="22">
         <v>64</v>
       </c>
       <c r="H34" s="22">
         <v>4595</v>
       </c>
       <c r="I34" s="22">
         <v>153</v>
       </c>
       <c r="J34" s="22">
         <v>101</v>
       </c>
       <c r="K34" s="22">
         <v>30</v>
       </c>
       <c r="L34" s="22">
         <v>22</v>
       </c>
       <c r="M34" s="22">
         <v>220</v>
       </c>
       <c r="N34" s="22">
         <v>164</v>
       </c>
       <c r="O34" s="22">
         <v>8</v>
       </c>
       <c r="P34" s="22">
         <v>1</v>
       </c>
       <c r="Q34" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R34" s="22">
         <v>1</v>
       </c>
       <c r="S34" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T34" s="22">
         <v>40</v>
       </c>
       <c r="U34" s="22">
         <v>3</v>
       </c>
       <c r="V34" s="22">
         <v>3</v>
       </c>
       <c r="W34" s="22">
         <v>30217</v>
       </c>
       <c r="X34" s="22">
         <v>29728</v>
       </c>
       <c r="Y34" s="22">
         <v>24516</v>
       </c>
       <c r="Z34" s="22">
         <v>110</v>
       </c>
       <c r="AA34" s="22">
         <v>5102</v>
       </c>
       <c r="AB34" s="22">
         <v>212</v>
       </c>
       <c r="AC34" s="22">
         <v>150</v>
       </c>
       <c r="AD34" s="22">
         <v>39</v>
       </c>
       <c r="AE34" s="22">
         <v>23</v>
       </c>
       <c r="AF34" s="22">
         <v>277</v>
       </c>
       <c r="AG34" s="22">
         <v>210</v>
       </c>
       <c r="AH34" s="22">
         <v>5</v>
       </c>
       <c r="AI34" s="22">
         <v>8</v>
       </c>
       <c r="AJ34" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK34" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL34" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM34" s="22">
         <v>52</v>
       </c>
       <c r="AN34" s="22">
         <v>1</v>
       </c>
       <c r="AO34" s="22">
         <v>1</v>
       </c>
       <c r="AP34" s="26">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="72"/>
+      <c r="A35" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35" s="35"/>
       <c r="C35" s="21">
         <v>24</v>
       </c>
       <c r="D35" s="22">
         <v>22040</v>
       </c>
       <c r="E35" s="22">
         <v>21330</v>
       </c>
       <c r="F35" s="22">
         <v>17091</v>
       </c>
       <c r="G35" s="22">
         <v>86</v>
       </c>
       <c r="H35" s="22">
         <v>4153</v>
       </c>
       <c r="I35" s="22">
         <v>311</v>
       </c>
       <c r="J35" s="22">
         <v>213</v>
       </c>
       <c r="K35" s="22">
         <v>56</v>
       </c>
       <c r="L35" s="22">
         <v>42</v>
       </c>
       <c r="M35" s="22">
         <v>399</v>
       </c>
       <c r="N35" s="22">
         <v>305</v>
       </c>
       <c r="O35" s="22">
         <v>9</v>
       </c>
       <c r="P35" s="22">
         <v>7</v>
       </c>
       <c r="Q35" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R35" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S35" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T35" s="22">
         <v>69</v>
       </c>
       <c r="U35" s="22">
         <v>4</v>
       </c>
       <c r="V35" s="22">
         <v>5</v>
       </c>
       <c r="W35" s="22">
         <v>29467</v>
       </c>
       <c r="X35" s="22">
         <v>28457</v>
       </c>
       <c r="Y35" s="22">
         <v>23767</v>
       </c>
       <c r="Z35" s="22">
         <v>178</v>
       </c>
       <c r="AA35" s="22">
         <v>4512</v>
       </c>
@@ -5425,3525 +5425,3525 @@
       <c r="AC35" s="22">
         <v>419</v>
       </c>
       <c r="AD35" s="22">
         <v>46</v>
       </c>
       <c r="AE35" s="22">
         <v>55</v>
       </c>
       <c r="AF35" s="22">
         <v>490</v>
       </c>
       <c r="AG35" s="22">
         <v>392</v>
       </c>
       <c r="AH35" s="22">
         <v>6</v>
       </c>
       <c r="AI35" s="22">
         <v>9</v>
       </c>
       <c r="AJ35" s="22">
         <v>2</v>
       </c>
       <c r="AK35" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL35" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM35" s="22">
         <v>76</v>
       </c>
       <c r="AN35" s="22">
         <v>4</v>
       </c>
       <c r="AO35" s="22">
         <v>1</v>
       </c>
       <c r="AP35" s="26">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="72"/>
+      <c r="A36" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36" s="35"/>
       <c r="C36" s="21">
         <v>25</v>
       </c>
       <c r="D36" s="22">
         <v>22916</v>
       </c>
       <c r="E36" s="22">
         <v>22607</v>
       </c>
       <c r="F36" s="22">
         <v>19742</v>
       </c>
       <c r="G36" s="22">
         <v>131</v>
       </c>
       <c r="H36" s="22">
         <v>2734</v>
       </c>
       <c r="I36" s="22">
         <v>141</v>
       </c>
       <c r="J36" s="22">
         <v>95</v>
       </c>
       <c r="K36" s="22">
         <v>25</v>
       </c>
       <c r="L36" s="22">
         <v>21</v>
       </c>
       <c r="M36" s="22">
         <v>168</v>
       </c>
       <c r="N36" s="22">
         <v>133</v>
       </c>
       <c r="O36" s="22">
         <v>4</v>
       </c>
       <c r="P36" s="22">
         <v>4</v>
       </c>
       <c r="Q36" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R36" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S36" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T36" s="22">
         <v>26</v>
       </c>
       <c r="U36" s="22">
         <v>1</v>
       </c>
       <c r="V36" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W36" s="22">
         <v>28466</v>
       </c>
       <c r="X36" s="22">
         <v>28015</v>
       </c>
       <c r="Y36" s="22">
         <v>24717</v>
       </c>
       <c r="Z36" s="22">
         <v>231</v>
       </c>
       <c r="AA36" s="22">
         <v>3067</v>
       </c>
       <c r="AB36" s="22">
         <v>225</v>
       </c>
       <c r="AC36" s="22">
         <v>170</v>
       </c>
       <c r="AD36" s="22">
         <v>28</v>
       </c>
       <c r="AE36" s="22">
         <v>27</v>
       </c>
       <c r="AF36" s="22">
         <v>226</v>
       </c>
       <c r="AG36" s="22">
         <v>187</v>
       </c>
       <c r="AH36" s="22">
         <v>1</v>
       </c>
       <c r="AI36" s="22">
         <v>4</v>
       </c>
       <c r="AJ36" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK36" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL36" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM36" s="22">
         <v>34</v>
       </c>
       <c r="AN36" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO36" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP36" s="26">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="72"/>
+      <c r="A37" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37" s="35"/>
       <c r="C37" s="21">
         <v>26</v>
       </c>
       <c r="D37" s="22">
         <v>33343</v>
       </c>
       <c r="E37" s="22">
         <v>32740</v>
       </c>
       <c r="F37" s="22">
         <v>27587</v>
       </c>
       <c r="G37" s="22">
         <v>122</v>
       </c>
       <c r="H37" s="22">
         <v>5031</v>
       </c>
       <c r="I37" s="22">
         <v>212</v>
       </c>
       <c r="J37" s="22">
         <v>126</v>
       </c>
       <c r="K37" s="22">
         <v>56</v>
       </c>
       <c r="L37" s="22">
         <v>30</v>
       </c>
       <c r="M37" s="22">
         <v>391</v>
       </c>
       <c r="N37" s="22">
         <v>303</v>
       </c>
       <c r="O37" s="22">
         <v>16</v>
       </c>
       <c r="P37" s="22">
         <v>6</v>
       </c>
       <c r="Q37" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R37" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S37" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T37" s="22">
         <v>52</v>
       </c>
       <c r="U37" s="22">
         <v>9</v>
       </c>
       <c r="V37" s="22">
         <v>5</v>
       </c>
       <c r="W37" s="22">
         <v>42916</v>
       </c>
       <c r="X37" s="22">
         <v>42139</v>
       </c>
       <c r="Y37" s="22">
         <v>36490</v>
       </c>
       <c r="Z37" s="22">
         <v>181</v>
       </c>
       <c r="AA37" s="22">
         <v>5468</v>
       </c>
       <c r="AB37" s="22">
         <v>318</v>
       </c>
       <c r="AC37" s="22">
         <v>224</v>
       </c>
       <c r="AD37" s="22">
         <v>60</v>
       </c>
       <c r="AE37" s="22">
         <v>34</v>
       </c>
       <c r="AF37" s="22">
         <v>459</v>
       </c>
       <c r="AG37" s="22">
         <v>332</v>
       </c>
       <c r="AH37" s="22">
         <v>32</v>
       </c>
       <c r="AI37" s="22">
         <v>17</v>
       </c>
       <c r="AJ37" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK37" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL37" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM37" s="22">
         <v>63</v>
       </c>
       <c r="AN37" s="22">
         <v>9</v>
       </c>
       <c r="AO37" s="22">
         <v>6</v>
       </c>
       <c r="AP37" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="78"/>
+      <c r="A38" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38" s="43"/>
       <c r="C38" s="27">
         <v>27</v>
       </c>
       <c r="D38" s="28">
         <v>33897</v>
       </c>
       <c r="E38" s="28">
         <v>33616</v>
       </c>
       <c r="F38" s="28">
         <v>30271</v>
       </c>
       <c r="G38" s="28">
         <v>24</v>
       </c>
       <c r="H38" s="28">
         <v>3321</v>
       </c>
       <c r="I38" s="28">
         <v>88</v>
       </c>
       <c r="J38" s="28">
         <v>58</v>
       </c>
       <c r="K38" s="28">
         <v>16</v>
       </c>
       <c r="L38" s="28">
         <v>14</v>
       </c>
       <c r="M38" s="28">
         <v>193</v>
       </c>
       <c r="N38" s="28">
         <v>151</v>
       </c>
       <c r="O38" s="28">
         <v>10</v>
       </c>
       <c r="P38" s="28">
         <v>2</v>
       </c>
       <c r="Q38" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R38" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S38" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T38" s="28">
         <v>27</v>
       </c>
       <c r="U38" s="28">
         <v>1</v>
       </c>
       <c r="V38" s="28">
         <v>2</v>
       </c>
       <c r="W38" s="28">
         <v>44983</v>
       </c>
       <c r="X38" s="28">
         <v>44576</v>
       </c>
       <c r="Y38" s="28">
         <v>41141</v>
       </c>
       <c r="Z38" s="28">
         <v>33</v>
       </c>
       <c r="AA38" s="28">
         <v>3402</v>
       </c>
       <c r="AB38" s="28">
         <v>131</v>
       </c>
       <c r="AC38" s="28">
         <v>92</v>
       </c>
       <c r="AD38" s="28">
         <v>22</v>
       </c>
       <c r="AE38" s="28">
         <v>17</v>
       </c>
       <c r="AF38" s="28">
         <v>276</v>
       </c>
       <c r="AG38" s="28">
         <v>245</v>
       </c>
       <c r="AH38" s="28">
         <v>2</v>
       </c>
       <c r="AI38" s="28">
         <v>3</v>
       </c>
       <c r="AJ38" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK38" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL38" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM38" s="28">
         <v>20</v>
       </c>
       <c r="AN38" s="28">
         <v>3</v>
       </c>
       <c r="AO38" s="28">
         <v>3</v>
       </c>
       <c r="AP38" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="72"/>
+      <c r="A39" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="35"/>
       <c r="C39" s="21">
         <v>28</v>
       </c>
       <c r="D39" s="22">
         <v>26197</v>
       </c>
       <c r="E39" s="22">
         <v>25241</v>
       </c>
       <c r="F39" s="22">
         <v>22468</v>
       </c>
       <c r="G39" s="22">
         <v>48</v>
       </c>
       <c r="H39" s="22">
         <v>2725</v>
       </c>
       <c r="I39" s="22">
         <v>280</v>
       </c>
       <c r="J39" s="22">
         <v>221</v>
       </c>
       <c r="K39" s="22">
         <v>36</v>
       </c>
       <c r="L39" s="22">
         <v>23</v>
       </c>
       <c r="M39" s="22">
         <v>676</v>
       </c>
       <c r="N39" s="22">
         <v>555</v>
       </c>
       <c r="O39" s="22">
         <v>4</v>
       </c>
       <c r="P39" s="22">
         <v>12</v>
       </c>
       <c r="Q39" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R39" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S39" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T39" s="22">
         <v>98</v>
       </c>
       <c r="U39" s="22">
         <v>4</v>
       </c>
       <c r="V39" s="22">
         <v>3</v>
       </c>
       <c r="W39" s="22">
         <v>33078</v>
       </c>
       <c r="X39" s="22">
         <v>32063</v>
       </c>
       <c r="Y39" s="22">
         <v>29223</v>
       </c>
       <c r="Z39" s="22">
         <v>98</v>
       </c>
       <c r="AA39" s="22">
         <v>2742</v>
       </c>
       <c r="AB39" s="22">
         <v>352</v>
       </c>
       <c r="AC39" s="22">
         <v>292</v>
       </c>
       <c r="AD39" s="22">
         <v>41</v>
       </c>
       <c r="AE39" s="22">
         <v>19</v>
       </c>
       <c r="AF39" s="22">
         <v>663</v>
       </c>
       <c r="AG39" s="22">
         <v>552</v>
       </c>
       <c r="AH39" s="22">
         <v>2</v>
       </c>
       <c r="AI39" s="22">
         <v>10</v>
       </c>
       <c r="AJ39" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK39" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL39" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM39" s="22">
         <v>96</v>
       </c>
       <c r="AN39" s="22">
         <v>1</v>
       </c>
       <c r="AO39" s="22">
         <v>2</v>
       </c>
       <c r="AP39" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="72"/>
+      <c r="A40" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="35"/>
       <c r="C40" s="21">
         <v>29</v>
       </c>
       <c r="D40" s="22">
         <v>15260</v>
       </c>
       <c r="E40" s="22">
         <v>14956</v>
       </c>
       <c r="F40" s="22">
         <v>13468</v>
       </c>
       <c r="G40" s="22">
         <v>40</v>
       </c>
       <c r="H40" s="22">
         <v>1448</v>
       </c>
       <c r="I40" s="22">
         <v>127</v>
       </c>
       <c r="J40" s="22">
         <v>75</v>
       </c>
       <c r="K40" s="22">
         <v>36</v>
       </c>
       <c r="L40" s="22">
         <v>16</v>
       </c>
       <c r="M40" s="22">
         <v>177</v>
       </c>
       <c r="N40" s="22">
         <v>153</v>
       </c>
       <c r="O40" s="22">
         <v>2</v>
       </c>
       <c r="P40" s="22">
         <v>4</v>
       </c>
       <c r="Q40" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R40" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S40" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T40" s="22">
         <v>18</v>
       </c>
       <c r="U40" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V40" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W40" s="22">
         <v>20476</v>
       </c>
       <c r="X40" s="22">
         <v>20118</v>
       </c>
       <c r="Y40" s="22">
         <v>18732</v>
       </c>
       <c r="Z40" s="22">
         <v>56</v>
       </c>
       <c r="AA40" s="22">
         <v>1330</v>
       </c>
       <c r="AB40" s="22">
         <v>178</v>
       </c>
       <c r="AC40" s="22">
         <v>121</v>
       </c>
       <c r="AD40" s="22">
         <v>33</v>
       </c>
       <c r="AE40" s="22">
         <v>24</v>
       </c>
       <c r="AF40" s="22">
         <v>180</v>
       </c>
       <c r="AG40" s="22">
         <v>151</v>
       </c>
       <c r="AH40" s="22">
         <v>5</v>
       </c>
       <c r="AI40" s="22">
         <v>4</v>
       </c>
       <c r="AJ40" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK40" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL40" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM40" s="22">
         <v>17</v>
       </c>
       <c r="AN40" s="22">
         <v>2</v>
       </c>
       <c r="AO40" s="22">
         <v>1</v>
       </c>
       <c r="AP40" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="78"/>
+      <c r="A41" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41" s="43"/>
       <c r="C41" s="27">
         <v>30</v>
       </c>
       <c r="D41" s="28">
         <v>21268</v>
       </c>
       <c r="E41" s="28">
         <v>21184</v>
       </c>
       <c r="F41" s="28">
         <v>19758</v>
       </c>
       <c r="G41" s="28">
         <v>19</v>
       </c>
       <c r="H41" s="28">
         <v>1407</v>
       </c>
       <c r="I41" s="28">
         <v>28</v>
       </c>
       <c r="J41" s="28">
         <v>18</v>
       </c>
       <c r="K41" s="28">
         <v>6</v>
       </c>
       <c r="L41" s="28">
         <v>4</v>
       </c>
       <c r="M41" s="28">
         <v>56</v>
       </c>
       <c r="N41" s="28">
         <v>53</v>
       </c>
       <c r="O41" s="28">
         <v>1</v>
       </c>
       <c r="P41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T41" s="28">
         <v>2</v>
       </c>
       <c r="U41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W41" s="28">
         <v>28435</v>
       </c>
       <c r="X41" s="28">
         <v>28306</v>
       </c>
       <c r="Y41" s="28">
         <v>27014</v>
       </c>
       <c r="Z41" s="28">
         <v>24</v>
       </c>
       <c r="AA41" s="28">
         <v>1268</v>
       </c>
       <c r="AB41" s="28">
         <v>59</v>
       </c>
       <c r="AC41" s="28">
         <v>45</v>
       </c>
       <c r="AD41" s="28">
         <v>9</v>
       </c>
       <c r="AE41" s="28">
         <v>5</v>
       </c>
       <c r="AF41" s="28">
         <v>70</v>
       </c>
       <c r="AG41" s="28">
         <v>68</v>
       </c>
       <c r="AH41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AI41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AJ41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM41" s="28">
         <v>1</v>
       </c>
       <c r="AN41" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO41" s="28">
         <v>1</v>
       </c>
       <c r="AP41" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="72"/>
+      <c r="A42" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="35"/>
       <c r="C42" s="21">
         <v>31</v>
       </c>
       <c r="D42" s="22">
         <v>26516</v>
       </c>
       <c r="E42" s="22">
         <v>26384</v>
       </c>
       <c r="F42" s="22">
         <v>24084</v>
       </c>
       <c r="G42" s="22">
         <v>47</v>
       </c>
       <c r="H42" s="22">
         <v>2253</v>
       </c>
       <c r="I42" s="22">
         <v>30</v>
       </c>
       <c r="J42" s="22">
         <v>16</v>
       </c>
       <c r="K42" s="22">
         <v>11</v>
       </c>
       <c r="L42" s="22">
         <v>3</v>
       </c>
       <c r="M42" s="22">
         <v>102</v>
       </c>
       <c r="N42" s="22">
         <v>85</v>
       </c>
       <c r="O42" s="22">
         <v>3</v>
       </c>
       <c r="P42" s="22">
         <v>2</v>
       </c>
       <c r="Q42" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R42" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S42" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T42" s="22">
         <v>10</v>
       </c>
       <c r="U42" s="22">
         <v>2</v>
       </c>
       <c r="V42" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W42" s="22">
         <v>35473</v>
       </c>
       <c r="X42" s="22">
         <v>35274</v>
       </c>
       <c r="Y42" s="22">
         <v>32662</v>
       </c>
       <c r="Z42" s="22">
         <v>78</v>
       </c>
       <c r="AA42" s="22">
         <v>2534</v>
       </c>
       <c r="AB42" s="22">
         <v>53</v>
       </c>
       <c r="AC42" s="22">
         <v>40</v>
       </c>
       <c r="AD42" s="22">
         <v>11</v>
       </c>
       <c r="AE42" s="22">
         <v>2</v>
       </c>
       <c r="AF42" s="22">
         <v>146</v>
       </c>
       <c r="AG42" s="22">
         <v>122</v>
       </c>
       <c r="AH42" s="22">
         <v>3</v>
       </c>
       <c r="AI42" s="22">
         <v>3</v>
       </c>
       <c r="AJ42" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK42" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL42" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM42" s="22">
         <v>16</v>
       </c>
       <c r="AN42" s="22">
         <v>1</v>
       </c>
       <c r="AO42" s="22">
         <v>1</v>
       </c>
       <c r="AP42" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="72"/>
+      <c r="A43" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43" s="35"/>
       <c r="C43" s="21">
         <v>32</v>
       </c>
       <c r="D43" s="22">
         <v>4281</v>
       </c>
       <c r="E43" s="22">
         <v>4153</v>
       </c>
       <c r="F43" s="22">
         <v>4000</v>
       </c>
       <c r="G43" s="22">
         <v>4</v>
       </c>
       <c r="H43" s="22">
         <v>149</v>
       </c>
       <c r="I43" s="22">
         <v>97</v>
       </c>
       <c r="J43" s="22">
         <v>81</v>
       </c>
       <c r="K43" s="22">
         <v>6</v>
       </c>
       <c r="L43" s="22">
         <v>10</v>
       </c>
       <c r="M43" s="22">
         <v>31</v>
       </c>
       <c r="N43" s="22">
         <v>26</v>
       </c>
       <c r="O43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P43" s="22">
         <v>2</v>
       </c>
       <c r="Q43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R43" s="22">
         <v>1</v>
       </c>
       <c r="S43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T43" s="22">
         <v>2</v>
       </c>
       <c r="U43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W43" s="22">
         <v>5224</v>
       </c>
       <c r="X43" s="22">
         <v>5072</v>
       </c>
       <c r="Y43" s="22">
         <v>5000</v>
       </c>
       <c r="Z43" s="22">
         <v>3</v>
       </c>
       <c r="AA43" s="22">
         <v>69</v>
       </c>
       <c r="AB43" s="22">
         <v>107</v>
       </c>
       <c r="AC43" s="22">
         <v>94</v>
       </c>
       <c r="AD43" s="22">
         <v>5</v>
       </c>
       <c r="AE43" s="22">
         <v>8</v>
       </c>
       <c r="AF43" s="22">
         <v>45</v>
       </c>
       <c r="AG43" s="22">
         <v>41</v>
       </c>
       <c r="AH43" s="22">
         <v>2</v>
       </c>
       <c r="AI43" s="22">
         <v>1</v>
       </c>
       <c r="AJ43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AN43" s="22">
         <v>1</v>
       </c>
       <c r="AO43" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP43" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="72"/>
+      <c r="A44" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44" s="35"/>
       <c r="C44" s="21">
         <v>33</v>
       </c>
       <c r="D44" s="22">
         <v>8868</v>
       </c>
       <c r="E44" s="22">
         <v>8767</v>
       </c>
       <c r="F44" s="22">
         <v>8196</v>
       </c>
       <c r="G44" s="22">
         <v>8</v>
       </c>
       <c r="H44" s="22">
         <v>563</v>
       </c>
       <c r="I44" s="22">
         <v>67</v>
       </c>
       <c r="J44" s="22">
         <v>46</v>
       </c>
       <c r="K44" s="22">
         <v>12</v>
       </c>
       <c r="L44" s="22">
         <v>9</v>
       </c>
       <c r="M44" s="22">
         <v>34</v>
       </c>
       <c r="N44" s="22">
         <v>28</v>
       </c>
       <c r="O44" s="22">
         <v>3</v>
       </c>
       <c r="P44" s="22">
         <v>1</v>
       </c>
       <c r="Q44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T44" s="22">
         <v>2</v>
       </c>
       <c r="U44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W44" s="22">
         <v>11490</v>
       </c>
       <c r="X44" s="22">
         <v>11351</v>
       </c>
       <c r="Y44" s="22">
         <v>10810</v>
       </c>
       <c r="Z44" s="22">
         <v>8</v>
       </c>
       <c r="AA44" s="22">
         <v>533</v>
       </c>
       <c r="AB44" s="22">
         <v>88</v>
       </c>
       <c r="AC44" s="22">
         <v>68</v>
       </c>
       <c r="AD44" s="22">
         <v>15</v>
       </c>
       <c r="AE44" s="22">
         <v>5</v>
       </c>
       <c r="AF44" s="22">
         <v>51</v>
       </c>
       <c r="AG44" s="22">
         <v>46</v>
       </c>
       <c r="AH44" s="22">
         <v>2</v>
       </c>
       <c r="AI44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AJ44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM44" s="22">
         <v>2</v>
       </c>
       <c r="AN44" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO44" s="22">
         <v>1</v>
       </c>
       <c r="AP44" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="78"/>
+      <c r="A45" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45" s="43"/>
       <c r="C45" s="27">
         <v>34</v>
       </c>
       <c r="D45" s="28">
         <v>33888</v>
       </c>
       <c r="E45" s="28">
         <v>33483</v>
       </c>
       <c r="F45" s="28">
         <v>27700</v>
       </c>
       <c r="G45" s="28">
         <v>243</v>
       </c>
       <c r="H45" s="28">
         <v>5540</v>
       </c>
       <c r="I45" s="28">
         <v>189</v>
       </c>
       <c r="J45" s="28">
         <v>132</v>
       </c>
       <c r="K45" s="28">
         <v>30</v>
       </c>
       <c r="L45" s="28">
         <v>27</v>
       </c>
       <c r="M45" s="28">
         <v>216</v>
       </c>
       <c r="N45" s="28">
         <v>160</v>
       </c>
       <c r="O45" s="28">
         <v>15</v>
       </c>
       <c r="P45" s="28">
         <v>2</v>
       </c>
       <c r="Q45" s="28">
         <v>3</v>
       </c>
       <c r="R45" s="28">
         <v>1</v>
       </c>
       <c r="S45" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T45" s="28">
         <v>33</v>
       </c>
       <c r="U45" s="28">
         <v>2</v>
       </c>
       <c r="V45" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W45" s="28">
         <v>43836</v>
       </c>
       <c r="X45" s="28">
         <v>43199</v>
       </c>
       <c r="Y45" s="28">
         <v>36157</v>
       </c>
       <c r="Z45" s="28">
         <v>215</v>
       </c>
       <c r="AA45" s="28">
         <v>6827</v>
       </c>
       <c r="AB45" s="28">
         <v>334</v>
       </c>
       <c r="AC45" s="28">
         <v>266</v>
       </c>
       <c r="AD45" s="28">
         <v>43</v>
       </c>
       <c r="AE45" s="28">
         <v>25</v>
       </c>
       <c r="AF45" s="28">
         <v>303</v>
       </c>
       <c r="AG45" s="28">
         <v>245</v>
       </c>
       <c r="AH45" s="28">
         <v>13</v>
       </c>
       <c r="AI45" s="28">
         <v>4</v>
       </c>
       <c r="AJ45" s="28">
         <v>1</v>
       </c>
       <c r="AK45" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL45" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM45" s="28">
         <v>33</v>
       </c>
       <c r="AN45" s="28">
         <v>6</v>
       </c>
       <c r="AO45" s="28">
         <v>1</v>
       </c>
       <c r="AP45" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="72"/>
+      <c r="A46" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46" s="35"/>
       <c r="C46" s="21">
         <v>35</v>
       </c>
       <c r="D46" s="22">
         <v>8849</v>
       </c>
       <c r="E46" s="22">
         <v>8768</v>
       </c>
       <c r="F46" s="22">
         <v>7397</v>
       </c>
       <c r="G46" s="22">
         <v>72</v>
       </c>
       <c r="H46" s="22">
         <v>1299</v>
       </c>
       <c r="I46" s="22">
         <v>54</v>
       </c>
       <c r="J46" s="22">
         <v>33</v>
       </c>
       <c r="K46" s="22">
         <v>14</v>
       </c>
       <c r="L46" s="22">
         <v>7</v>
       </c>
       <c r="M46" s="22">
         <v>27</v>
       </c>
       <c r="N46" s="22">
         <v>23</v>
       </c>
       <c r="O46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P46" s="22">
         <v>1</v>
       </c>
       <c r="Q46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T46" s="22">
         <v>3</v>
       </c>
       <c r="U46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W46" s="22">
         <v>12474</v>
       </c>
       <c r="X46" s="22">
         <v>12293</v>
       </c>
       <c r="Y46" s="22">
         <v>10703</v>
       </c>
       <c r="Z46" s="22">
         <v>109</v>
       </c>
       <c r="AA46" s="22">
         <v>1481</v>
       </c>
       <c r="AB46" s="22">
         <v>118</v>
       </c>
       <c r="AC46" s="22">
         <v>98</v>
       </c>
       <c r="AD46" s="22">
         <v>10</v>
       </c>
       <c r="AE46" s="22">
         <v>10</v>
       </c>
       <c r="AF46" s="22">
         <v>63</v>
       </c>
       <c r="AG46" s="22">
         <v>60</v>
       </c>
       <c r="AH46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AI46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AJ46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM46" s="22">
         <v>3</v>
       </c>
       <c r="AN46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO46" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP46" s="26">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="72"/>
+      <c r="A47" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47" s="35"/>
       <c r="C47" s="21">
         <v>36</v>
       </c>
       <c r="D47" s="22">
         <v>6400</v>
       </c>
       <c r="E47" s="22">
         <v>6153</v>
       </c>
       <c r="F47" s="22">
         <v>5348</v>
       </c>
       <c r="G47" s="22">
         <v>40</v>
       </c>
       <c r="H47" s="22">
         <v>765</v>
       </c>
       <c r="I47" s="22">
         <v>100</v>
       </c>
       <c r="J47" s="22">
         <v>86</v>
       </c>
       <c r="K47" s="22">
         <v>10</v>
       </c>
       <c r="L47" s="22">
         <v>4</v>
       </c>
       <c r="M47" s="22">
         <v>147</v>
       </c>
       <c r="N47" s="22">
         <v>126</v>
       </c>
       <c r="O47" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P47" s="22">
         <v>1</v>
       </c>
       <c r="Q47" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R47" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S47" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T47" s="22">
         <v>19</v>
       </c>
       <c r="U47" s="22">
         <v>1</v>
       </c>
       <c r="V47" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W47" s="22">
         <v>10119</v>
       </c>
       <c r="X47" s="22">
         <v>9703</v>
       </c>
       <c r="Y47" s="22">
         <v>8653</v>
       </c>
       <c r="Z47" s="22">
         <v>70</v>
       </c>
       <c r="AA47" s="22">
         <v>980</v>
       </c>
       <c r="AB47" s="22">
         <v>229</v>
       </c>
       <c r="AC47" s="22">
         <v>201</v>
       </c>
       <c r="AD47" s="22">
         <v>13</v>
       </c>
       <c r="AE47" s="22">
         <v>15</v>
       </c>
       <c r="AF47" s="22">
         <v>187</v>
       </c>
       <c r="AG47" s="22">
         <v>163</v>
       </c>
       <c r="AH47" s="22">
         <v>2</v>
       </c>
       <c r="AI47" s="22">
         <v>2</v>
       </c>
       <c r="AJ47" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK47" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL47" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM47" s="22">
         <v>17</v>
       </c>
       <c r="AN47" s="22">
         <v>2</v>
       </c>
       <c r="AO47" s="22">
         <v>1</v>
       </c>
       <c r="AP47" s="26">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="72"/>
+      <c r="A48" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48" s="35"/>
       <c r="C48" s="21">
         <v>37</v>
       </c>
       <c r="D48" s="22">
         <v>7868</v>
       </c>
       <c r="E48" s="22">
         <v>7627</v>
       </c>
       <c r="F48" s="22">
         <v>6153</v>
       </c>
       <c r="G48" s="22">
         <v>35</v>
       </c>
       <c r="H48" s="22">
         <v>1439</v>
       </c>
       <c r="I48" s="22">
         <v>96</v>
       </c>
       <c r="J48" s="22">
         <v>71</v>
       </c>
       <c r="K48" s="22">
         <v>15</v>
       </c>
       <c r="L48" s="22">
         <v>10</v>
       </c>
       <c r="M48" s="22">
         <v>145</v>
       </c>
       <c r="N48" s="22">
         <v>111</v>
       </c>
       <c r="O48" s="22">
         <v>2</v>
       </c>
       <c r="P48" s="22">
         <v>4</v>
       </c>
       <c r="Q48" s="22">
         <v>1</v>
       </c>
       <c r="R48" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S48" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T48" s="22">
         <v>26</v>
       </c>
       <c r="U48" s="22">
         <v>1</v>
       </c>
       <c r="V48" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W48" s="22">
         <v>10726</v>
       </c>
       <c r="X48" s="22">
         <v>10370</v>
       </c>
       <c r="Y48" s="22">
         <v>8835</v>
       </c>
       <c r="Z48" s="22">
         <v>63</v>
       </c>
       <c r="AA48" s="22">
         <v>1472</v>
       </c>
       <c r="AB48" s="22">
         <v>180</v>
       </c>
       <c r="AC48" s="22">
         <v>159</v>
       </c>
       <c r="AD48" s="22">
         <v>8</v>
       </c>
       <c r="AE48" s="22">
         <v>13</v>
       </c>
       <c r="AF48" s="22">
         <v>176</v>
       </c>
       <c r="AG48" s="22">
         <v>149</v>
       </c>
       <c r="AH48" s="22">
         <v>2</v>
       </c>
       <c r="AI48" s="22">
         <v>1</v>
       </c>
       <c r="AJ48" s="22">
         <v>1</v>
       </c>
       <c r="AK48" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL48" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM48" s="22">
         <v>21</v>
       </c>
       <c r="AN48" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO48" s="22">
         <v>2</v>
       </c>
       <c r="AP48" s="26">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="78"/>
+      <c r="A49" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B49" s="43"/>
       <c r="C49" s="27">
         <v>38</v>
       </c>
       <c r="D49" s="28">
         <v>12413</v>
       </c>
       <c r="E49" s="28">
         <v>12291</v>
       </c>
       <c r="F49" s="28">
         <v>11501</v>
       </c>
       <c r="G49" s="28">
         <v>9</v>
       </c>
       <c r="H49" s="28">
         <v>781</v>
       </c>
       <c r="I49" s="28">
         <v>82</v>
       </c>
       <c r="J49" s="28">
         <v>34</v>
       </c>
       <c r="K49" s="28">
         <v>28</v>
       </c>
       <c r="L49" s="28">
         <v>20</v>
       </c>
       <c r="M49" s="28">
         <v>40</v>
       </c>
       <c r="N49" s="28">
         <v>31</v>
       </c>
       <c r="O49" s="28">
         <v>4</v>
       </c>
       <c r="P49" s="28">
         <v>1</v>
       </c>
       <c r="Q49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T49" s="28">
         <v>2</v>
       </c>
       <c r="U49" s="28">
         <v>2</v>
       </c>
       <c r="V49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W49" s="28">
         <v>15088</v>
       </c>
       <c r="X49" s="28">
         <v>14935</v>
       </c>
       <c r="Y49" s="28">
         <v>14308</v>
       </c>
       <c r="Z49" s="28">
         <v>15</v>
       </c>
       <c r="AA49" s="28">
         <v>612</v>
       </c>
       <c r="AB49" s="28">
         <v>118</v>
       </c>
       <c r="AC49" s="28">
         <v>63</v>
       </c>
       <c r="AD49" s="28">
         <v>42</v>
       </c>
       <c r="AE49" s="28">
         <v>13</v>
       </c>
       <c r="AF49" s="28">
         <v>35</v>
       </c>
       <c r="AG49" s="28">
         <v>32</v>
       </c>
       <c r="AH49" s="28">
         <v>2</v>
       </c>
       <c r="AI49" s="28">
         <v>1</v>
       </c>
       <c r="AJ49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AN49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO49" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP49" s="26">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="72"/>
+      <c r="A50" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50" s="35"/>
       <c r="C50" s="21">
         <v>39</v>
       </c>
       <c r="D50" s="22">
         <v>35270</v>
       </c>
       <c r="E50" s="22">
         <v>34497</v>
       </c>
       <c r="F50" s="22">
         <v>30856</v>
       </c>
       <c r="G50" s="22">
         <v>102</v>
       </c>
       <c r="H50" s="22">
         <v>3539</v>
       </c>
       <c r="I50" s="22">
         <v>445</v>
       </c>
       <c r="J50" s="22">
         <v>330</v>
       </c>
       <c r="K50" s="22">
         <v>81</v>
       </c>
       <c r="L50" s="22">
         <v>34</v>
       </c>
       <c r="M50" s="22">
         <v>328</v>
       </c>
       <c r="N50" s="22">
         <v>288</v>
       </c>
       <c r="O50" s="22">
         <v>10</v>
       </c>
       <c r="P50" s="22">
         <v>1</v>
       </c>
       <c r="Q50" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R50" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S50" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T50" s="22">
         <v>25</v>
       </c>
       <c r="U50" s="22">
         <v>3</v>
       </c>
       <c r="V50" s="22">
         <v>1</v>
       </c>
       <c r="W50" s="22">
         <v>43381</v>
       </c>
       <c r="X50" s="22">
         <v>42373</v>
       </c>
       <c r="Y50" s="22">
         <v>38011</v>
       </c>
       <c r="Z50" s="22">
         <v>204</v>
       </c>
       <c r="AA50" s="22">
         <v>4158</v>
       </c>
       <c r="AB50" s="22">
         <v>604</v>
       </c>
       <c r="AC50" s="22">
         <v>490</v>
       </c>
       <c r="AD50" s="22">
         <v>85</v>
       </c>
       <c r="AE50" s="22">
         <v>29</v>
       </c>
       <c r="AF50" s="22">
         <v>404</v>
       </c>
       <c r="AG50" s="22">
         <v>359</v>
       </c>
       <c r="AH50" s="22">
         <v>6</v>
       </c>
       <c r="AI50" s="22">
         <v>4</v>
       </c>
       <c r="AJ50" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK50" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL50" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM50" s="22">
         <v>34</v>
       </c>
       <c r="AN50" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO50" s="22">
         <v>1</v>
       </c>
       <c r="AP50" s="26">
         <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="78"/>
+      <c r="A51" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51" s="43"/>
       <c r="C51" s="27">
         <v>40</v>
       </c>
       <c r="D51" s="28">
         <v>15540</v>
       </c>
       <c r="E51" s="28">
         <v>14566</v>
       </c>
       <c r="F51" s="28">
         <v>13142</v>
       </c>
       <c r="G51" s="28">
         <v>60</v>
       </c>
       <c r="H51" s="28">
         <v>1364</v>
       </c>
       <c r="I51" s="28">
         <v>510</v>
       </c>
       <c r="J51" s="28">
         <v>414</v>
       </c>
       <c r="K51" s="28">
         <v>63</v>
       </c>
       <c r="L51" s="28">
         <v>33</v>
       </c>
       <c r="M51" s="28">
         <v>464</v>
       </c>
       <c r="N51" s="28">
         <v>394</v>
       </c>
       <c r="O51" s="28">
         <v>9</v>
       </c>
       <c r="P51" s="28">
         <v>8</v>
       </c>
       <c r="Q51" s="28">
         <v>3</v>
       </c>
       <c r="R51" s="28">
         <v>1</v>
       </c>
       <c r="S51" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T51" s="28">
         <v>44</v>
       </c>
       <c r="U51" s="28">
         <v>2</v>
       </c>
       <c r="V51" s="28">
         <v>3</v>
       </c>
       <c r="W51" s="28">
         <v>21918</v>
       </c>
       <c r="X51" s="28">
         <v>20334</v>
       </c>
       <c r="Y51" s="28">
         <v>18719</v>
       </c>
       <c r="Z51" s="28">
         <v>106</v>
       </c>
       <c r="AA51" s="28">
         <v>1509</v>
       </c>
       <c r="AB51" s="28">
         <v>903</v>
       </c>
       <c r="AC51" s="28">
         <v>803</v>
       </c>
       <c r="AD51" s="28">
         <v>58</v>
       </c>
       <c r="AE51" s="28">
         <v>42</v>
       </c>
       <c r="AF51" s="28">
         <v>681</v>
       </c>
       <c r="AG51" s="28">
         <v>620</v>
       </c>
       <c r="AH51" s="28">
         <v>4</v>
       </c>
       <c r="AI51" s="28">
         <v>10</v>
       </c>
       <c r="AJ51" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK51" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL51" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM51" s="28">
         <v>44</v>
       </c>
       <c r="AN51" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO51" s="28">
         <v>3</v>
       </c>
       <c r="AP51" s="26">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="72"/>
+      <c r="A52" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52" s="35"/>
       <c r="C52" s="21">
         <v>41</v>
       </c>
       <c r="D52" s="22">
         <v>19942</v>
       </c>
       <c r="E52" s="22">
         <v>19393</v>
       </c>
       <c r="F52" s="22">
         <v>17803</v>
       </c>
       <c r="G52" s="22">
         <v>40</v>
       </c>
       <c r="H52" s="22">
         <v>1550</v>
       </c>
       <c r="I52" s="22">
         <v>258</v>
       </c>
       <c r="J52" s="22">
         <v>184</v>
       </c>
       <c r="K52" s="22">
         <v>40</v>
       </c>
       <c r="L52" s="22">
         <v>34</v>
       </c>
       <c r="M52" s="22">
         <v>291</v>
       </c>
       <c r="N52" s="22">
         <v>242</v>
       </c>
       <c r="O52" s="22">
         <v>11</v>
       </c>
       <c r="P52" s="22">
         <v>17</v>
       </c>
       <c r="Q52" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R52" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S52" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T52" s="22">
         <v>16</v>
       </c>
       <c r="U52" s="22">
         <v>3</v>
       </c>
       <c r="V52" s="22">
         <v>2</v>
       </c>
       <c r="W52" s="22">
         <v>26337</v>
       </c>
       <c r="X52" s="22">
         <v>25500</v>
       </c>
       <c r="Y52" s="22">
         <v>24010</v>
       </c>
       <c r="Z52" s="22">
         <v>36</v>
       </c>
       <c r="AA52" s="22">
         <v>1454</v>
       </c>
       <c r="AB52" s="22">
         <v>399</v>
       </c>
       <c r="AC52" s="22">
         <v>323</v>
       </c>
       <c r="AD52" s="22">
         <v>41</v>
       </c>
       <c r="AE52" s="22">
         <v>35</v>
       </c>
       <c r="AF52" s="22">
         <v>438</v>
       </c>
       <c r="AG52" s="22">
         <v>382</v>
       </c>
       <c r="AH52" s="22">
         <v>5</v>
       </c>
       <c r="AI52" s="22">
         <v>28</v>
       </c>
       <c r="AJ52" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK52" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL52" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM52" s="22">
         <v>19</v>
       </c>
       <c r="AN52" s="22">
         <v>2</v>
       </c>
       <c r="AO52" s="22">
         <v>2</v>
       </c>
       <c r="AP52" s="26">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="79"/>
+      <c r="A53" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53" s="44"/>
       <c r="C53" s="21">
         <v>42</v>
       </c>
       <c r="D53" s="22">
         <v>20117</v>
       </c>
       <c r="E53" s="22">
         <v>19741</v>
       </c>
       <c r="F53" s="22">
         <v>17962</v>
       </c>
       <c r="G53" s="22">
         <v>51</v>
       </c>
       <c r="H53" s="22">
         <v>1728</v>
       </c>
       <c r="I53" s="22">
         <v>128</v>
       </c>
       <c r="J53" s="22">
         <v>106</v>
       </c>
       <c r="K53" s="22">
         <v>14</v>
       </c>
       <c r="L53" s="22">
         <v>8</v>
       </c>
       <c r="M53" s="22">
         <v>248</v>
       </c>
       <c r="N53" s="22">
         <v>208</v>
       </c>
       <c r="O53" s="22">
         <v>6</v>
       </c>
       <c r="P53" s="22">
         <v>7</v>
       </c>
       <c r="Q53" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R53" s="22">
         <v>2</v>
       </c>
       <c r="S53" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T53" s="22">
         <v>19</v>
       </c>
       <c r="U53" s="22">
         <v>3</v>
       </c>
       <c r="V53" s="22">
         <v>3</v>
       </c>
       <c r="W53" s="22">
         <v>27115</v>
       </c>
       <c r="X53" s="22">
         <v>26617</v>
       </c>
       <c r="Y53" s="22">
         <v>24957</v>
       </c>
       <c r="Z53" s="22">
         <v>45</v>
       </c>
       <c r="AA53" s="22">
         <v>1615</v>
       </c>
       <c r="AB53" s="22">
         <v>222</v>
       </c>
       <c r="AC53" s="22">
         <v>198</v>
       </c>
       <c r="AD53" s="22">
         <v>17</v>
       </c>
       <c r="AE53" s="22">
         <v>7</v>
       </c>
       <c r="AF53" s="22">
         <v>276</v>
       </c>
       <c r="AG53" s="22">
         <v>249</v>
       </c>
       <c r="AH53" s="22">
         <v>3</v>
       </c>
       <c r="AI53" s="22">
         <v>3</v>
       </c>
       <c r="AJ53" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK53" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL53" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM53" s="22">
         <v>20</v>
       </c>
       <c r="AN53" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO53" s="22">
         <v>1</v>
       </c>
       <c r="AP53" s="26">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="72"/>
+      <c r="A54" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54" s="35"/>
       <c r="C54" s="21">
         <v>43</v>
       </c>
       <c r="D54" s="22">
         <v>14079</v>
       </c>
       <c r="E54" s="22">
         <v>13727</v>
       </c>
       <c r="F54" s="22">
         <v>12184</v>
       </c>
       <c r="G54" s="22">
         <v>26</v>
       </c>
       <c r="H54" s="22">
         <v>1517</v>
       </c>
       <c r="I54" s="22">
         <v>185</v>
       </c>
       <c r="J54" s="22">
         <v>135</v>
       </c>
       <c r="K54" s="22">
         <v>14</v>
       </c>
       <c r="L54" s="22">
         <v>36</v>
       </c>
       <c r="M54" s="22">
         <v>167</v>
       </c>
       <c r="N54" s="22">
         <v>144</v>
       </c>
       <c r="O54" s="22">
         <v>4</v>
       </c>
       <c r="P54" s="22">
         <v>2</v>
       </c>
       <c r="Q54" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R54" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S54" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T54" s="22">
         <v>13</v>
       </c>
       <c r="U54" s="22">
         <v>2</v>
       </c>
       <c r="V54" s="22">
         <v>2</v>
       </c>
       <c r="W54" s="22">
         <v>19070</v>
       </c>
       <c r="X54" s="22">
         <v>18543</v>
       </c>
       <c r="Y54" s="22">
         <v>16707</v>
       </c>
       <c r="Z54" s="22">
         <v>38</v>
       </c>
       <c r="AA54" s="22">
         <v>1798</v>
       </c>
       <c r="AB54" s="22">
         <v>266</v>
       </c>
       <c r="AC54" s="22">
         <v>216</v>
       </c>
       <c r="AD54" s="22">
         <v>14</v>
       </c>
       <c r="AE54" s="22">
         <v>36</v>
       </c>
       <c r="AF54" s="22">
         <v>261</v>
       </c>
       <c r="AG54" s="22">
         <v>217</v>
       </c>
       <c r="AH54" s="22">
         <v>5</v>
       </c>
       <c r="AI54" s="22">
         <v>7</v>
       </c>
       <c r="AJ54" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK54" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL54" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM54" s="22">
         <v>27</v>
       </c>
       <c r="AN54" s="22">
         <v>2</v>
       </c>
       <c r="AO54" s="22">
         <v>3</v>
       </c>
       <c r="AP54" s="26">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="78"/>
+      <c r="A55" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55" s="43"/>
       <c r="C55" s="27">
         <v>44</v>
       </c>
       <c r="D55" s="28">
         <v>10814</v>
       </c>
       <c r="E55" s="28">
         <v>10631</v>
       </c>
       <c r="F55" s="28">
         <v>9029</v>
       </c>
       <c r="G55" s="28">
         <v>65</v>
       </c>
       <c r="H55" s="28">
         <v>1537</v>
       </c>
       <c r="I55" s="28">
         <v>94</v>
       </c>
       <c r="J55" s="28">
         <v>77</v>
       </c>
       <c r="K55" s="28">
         <v>12</v>
       </c>
       <c r="L55" s="28">
         <v>5</v>
       </c>
       <c r="M55" s="28">
         <v>89</v>
       </c>
       <c r="N55" s="28">
         <v>75</v>
       </c>
       <c r="O55" s="28">
         <v>1</v>
       </c>
       <c r="P55" s="28">
         <v>1</v>
       </c>
       <c r="Q55" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R55" s="28">
         <v>1</v>
       </c>
       <c r="S55" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T55" s="28">
         <v>10</v>
       </c>
       <c r="U55" s="28">
         <v>1</v>
       </c>
       <c r="V55" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W55" s="28">
         <v>14867</v>
       </c>
       <c r="X55" s="28">
         <v>14561</v>
       </c>
       <c r="Y55" s="28">
         <v>12732</v>
       </c>
       <c r="Z55" s="28">
         <v>94</v>
       </c>
       <c r="AA55" s="28">
         <v>1735</v>
       </c>
       <c r="AB55" s="28">
         <v>187</v>
       </c>
       <c r="AC55" s="28">
         <v>167</v>
       </c>
       <c r="AD55" s="28">
         <v>14</v>
       </c>
       <c r="AE55" s="28">
         <v>6</v>
       </c>
       <c r="AF55" s="28">
         <v>119</v>
       </c>
       <c r="AG55" s="28">
         <v>100</v>
       </c>
       <c r="AH55" s="28">
         <v>3</v>
       </c>
       <c r="AI55" s="28">
         <v>3</v>
       </c>
       <c r="AJ55" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK55" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL55" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM55" s="28">
         <v>11</v>
       </c>
       <c r="AN55" s="28">
         <v>2</v>
       </c>
       <c r="AO55" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP55" s="26">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="72"/>
+      <c r="A56" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56" s="35"/>
       <c r="C56" s="21">
         <v>45</v>
       </c>
       <c r="D56" s="22">
         <v>11643</v>
       </c>
       <c r="E56" s="22">
         <v>11235</v>
       </c>
       <c r="F56" s="22">
         <v>9955</v>
       </c>
       <c r="G56" s="22">
         <v>44</v>
       </c>
       <c r="H56" s="22">
         <v>1236</v>
       </c>
       <c r="I56" s="22">
         <v>221</v>
       </c>
       <c r="J56" s="22">
         <v>175</v>
       </c>
       <c r="K56" s="22">
         <v>24</v>
       </c>
       <c r="L56" s="22">
         <v>22</v>
       </c>
       <c r="M56" s="22">
         <v>187</v>
       </c>
       <c r="N56" s="22">
         <v>152</v>
       </c>
       <c r="O56" s="22">
         <v>8</v>
       </c>
       <c r="P56" s="22">
         <v>8</v>
       </c>
       <c r="Q56" s="22">
         <v>2</v>
       </c>
       <c r="R56" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S56" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T56" s="22">
         <v>17</v>
       </c>
       <c r="U56" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V56" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W56" s="22">
         <v>14547</v>
       </c>
       <c r="X56" s="22">
         <v>13928</v>
       </c>
       <c r="Y56" s="22">
         <v>12456</v>
       </c>
       <c r="Z56" s="22">
         <v>64</v>
       </c>
       <c r="AA56" s="22">
         <v>1408</v>
       </c>
       <c r="AB56" s="22">
         <v>366</v>
       </c>
       <c r="AC56" s="22">
         <v>319</v>
       </c>
       <c r="AD56" s="22">
         <v>26</v>
       </c>
       <c r="AE56" s="22">
         <v>21</v>
       </c>
       <c r="AF56" s="22">
         <v>253</v>
       </c>
       <c r="AG56" s="22">
         <v>219</v>
       </c>
       <c r="AH56" s="22">
         <v>1</v>
       </c>
       <c r="AI56" s="22">
         <v>7</v>
       </c>
       <c r="AJ56" s="22">
         <v>1</v>
       </c>
       <c r="AK56" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL56" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM56" s="22">
         <v>24</v>
       </c>
       <c r="AN56" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO56" s="22">
         <v>1</v>
       </c>
       <c r="AP56" s="26">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="72"/>
+      <c r="A57" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57" s="35"/>
       <c r="C57" s="21">
         <v>46</v>
       </c>
       <c r="D57" s="22">
         <v>6007</v>
       </c>
       <c r="E57" s="22">
         <v>5926</v>
       </c>
       <c r="F57" s="22">
         <v>5433</v>
       </c>
       <c r="G57" s="22">
         <v>18</v>
       </c>
       <c r="H57" s="22">
         <v>475</v>
       </c>
       <c r="I57" s="22">
         <v>36</v>
       </c>
       <c r="J57" s="22">
         <v>31</v>
       </c>
       <c r="K57" s="22">
         <v>3</v>
       </c>
       <c r="L57" s="22">
         <v>2</v>
       </c>
       <c r="M57" s="22">
         <v>45</v>
       </c>
       <c r="N57" s="22">
         <v>33</v>
       </c>
       <c r="O57" s="22">
         <v>3</v>
       </c>
       <c r="P57" s="22">
         <v>1</v>
       </c>
       <c r="Q57" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R57" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S57" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T57" s="22">
         <v>7</v>
       </c>
       <c r="U57" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V57" s="22">
         <v>1</v>
       </c>
       <c r="W57" s="22">
         <v>7729</v>
       </c>
       <c r="X57" s="22">
         <v>7601</v>
       </c>
       <c r="Y57" s="22">
         <v>7220</v>
       </c>
       <c r="Z57" s="22">
         <v>9</v>
       </c>
       <c r="AA57" s="22">
         <v>372</v>
       </c>
       <c r="AB57" s="22">
         <v>56</v>
       </c>
       <c r="AC57" s="22">
         <v>45</v>
       </c>
       <c r="AD57" s="22">
         <v>7</v>
       </c>
       <c r="AE57" s="22">
         <v>4</v>
       </c>
       <c r="AF57" s="22">
         <v>72</v>
       </c>
       <c r="AG57" s="22">
         <v>63</v>
       </c>
       <c r="AH57" s="22">
         <v>2</v>
       </c>
       <c r="AI57" s="22">
         <v>2</v>
       </c>
       <c r="AJ57" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK57" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL57" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM57" s="22">
         <v>3</v>
       </c>
       <c r="AN57" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO57" s="22">
         <v>2</v>
       </c>
       <c r="AP57" s="26">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="72"/>
+      <c r="A58" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58" s="35"/>
       <c r="C58" s="21">
         <v>47</v>
       </c>
       <c r="D58" s="22">
         <v>30682</v>
       </c>
       <c r="E58" s="22">
         <v>30290</v>
       </c>
       <c r="F58" s="22">
         <v>27129</v>
       </c>
       <c r="G58" s="22">
         <v>108</v>
       </c>
       <c r="H58" s="22">
         <v>3053</v>
       </c>
       <c r="I58" s="22">
         <v>216</v>
       </c>
       <c r="J58" s="22">
         <v>165</v>
       </c>
       <c r="K58" s="22">
         <v>21</v>
       </c>
       <c r="L58" s="22">
         <v>30</v>
       </c>
       <c r="M58" s="22">
         <v>176</v>
       </c>
       <c r="N58" s="22">
         <v>149</v>
       </c>
       <c r="O58" s="22">
         <v>4</v>
       </c>
       <c r="P58" s="22">
         <v>6</v>
       </c>
       <c r="Q58" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R58" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S58" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T58" s="22">
         <v>14</v>
       </c>
       <c r="U58" s="22">
         <v>1</v>
       </c>
       <c r="V58" s="22">
         <v>2</v>
       </c>
       <c r="W58" s="22">
         <v>38587</v>
       </c>
       <c r="X58" s="22">
         <v>38073</v>
       </c>
       <c r="Y58" s="22">
         <v>34941</v>
       </c>
       <c r="Z58" s="22">
         <v>147</v>
       </c>
       <c r="AA58" s="22">
         <v>2985</v>
       </c>
       <c r="AB58" s="22">
         <v>285</v>
       </c>
       <c r="AC58" s="22">
         <v>232</v>
       </c>
       <c r="AD58" s="22">
         <v>28</v>
       </c>
       <c r="AE58" s="22">
         <v>25</v>
       </c>
       <c r="AF58" s="22">
         <v>229</v>
       </c>
       <c r="AG58" s="22">
         <v>189</v>
       </c>
       <c r="AH58" s="22">
         <v>2</v>
       </c>
       <c r="AI58" s="22">
         <v>8</v>
       </c>
       <c r="AJ58" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK58" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL58" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM58" s="22">
         <v>28</v>
       </c>
       <c r="AN58" s="22">
         <v>1</v>
       </c>
       <c r="AO58" s="22">
         <v>1</v>
       </c>
       <c r="AP58" s="26">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="72"/>
+      <c r="A59" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" s="35"/>
       <c r="C59" s="21">
         <v>48</v>
       </c>
       <c r="D59" s="22">
         <v>8739</v>
       </c>
       <c r="E59" s="22">
         <v>8340</v>
       </c>
       <c r="F59" s="22">
         <v>7766</v>
       </c>
       <c r="G59" s="22">
         <v>6</v>
       </c>
       <c r="H59" s="22">
         <v>568</v>
       </c>
       <c r="I59" s="22">
         <v>220</v>
       </c>
       <c r="J59" s="22">
         <v>149</v>
       </c>
       <c r="K59" s="22">
         <v>27</v>
       </c>
       <c r="L59" s="22">
         <v>44</v>
       </c>
       <c r="M59" s="22">
         <v>179</v>
       </c>
       <c r="N59" s="22">
         <v>154</v>
       </c>
       <c r="O59" s="22">
         <v>3</v>
       </c>
       <c r="P59" s="22">
         <v>5</v>
       </c>
       <c r="Q59" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R59" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S59" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T59" s="22">
         <v>15</v>
       </c>
       <c r="U59" s="22">
         <v>1</v>
       </c>
       <c r="V59" s="22">
         <v>1</v>
       </c>
       <c r="W59" s="22">
         <v>11211</v>
       </c>
       <c r="X59" s="22">
         <v>10559</v>
       </c>
       <c r="Y59" s="22">
         <v>10008</v>
       </c>
       <c r="Z59" s="22">
         <v>19</v>
       </c>
       <c r="AA59" s="22">
         <v>532</v>
       </c>
       <c r="AB59" s="22">
         <v>353</v>
       </c>
       <c r="AC59" s="22">
         <v>254</v>
       </c>
       <c r="AD59" s="22">
         <v>34</v>
       </c>
       <c r="AE59" s="22">
         <v>65</v>
       </c>
       <c r="AF59" s="22">
         <v>299</v>
       </c>
       <c r="AG59" s="22">
         <v>257</v>
       </c>
       <c r="AH59" s="22">
         <v>4</v>
       </c>
       <c r="AI59" s="22">
         <v>16</v>
       </c>
       <c r="AJ59" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK59" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL59" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM59" s="22">
         <v>19</v>
       </c>
       <c r="AN59" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO59" s="22">
         <v>3</v>
       </c>
       <c r="AP59" s="26">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="72"/>
+      <c r="A60" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60" s="35"/>
       <c r="C60" s="21">
         <v>49</v>
       </c>
       <c r="D60" s="22">
         <v>15442</v>
       </c>
       <c r="E60" s="22">
         <v>15205</v>
       </c>
       <c r="F60" s="22">
         <v>14540</v>
       </c>
       <c r="G60" s="22">
         <v>12</v>
       </c>
       <c r="H60" s="22">
         <v>653</v>
       </c>
       <c r="I60" s="22">
         <v>143</v>
       </c>
       <c r="J60" s="22">
         <v>89</v>
       </c>
       <c r="K60" s="22">
         <v>19</v>
       </c>
       <c r="L60" s="22">
         <v>35</v>
       </c>
       <c r="M60" s="22">
         <v>94</v>
       </c>
       <c r="N60" s="22">
         <v>86</v>
       </c>
       <c r="O60" s="22">
         <v>2</v>
       </c>
       <c r="P60" s="22">
         <v>3</v>
       </c>
       <c r="Q60" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R60" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S60" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T60" s="22">
         <v>2</v>
       </c>
       <c r="U60" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V60" s="22">
         <v>1</v>
       </c>
       <c r="W60" s="22">
         <v>18335</v>
       </c>
       <c r="X60" s="22">
         <v>17995</v>
       </c>
       <c r="Y60" s="22">
         <v>17447</v>
       </c>
       <c r="Z60" s="22">
         <v>30</v>
       </c>
       <c r="AA60" s="22">
         <v>518</v>
       </c>
       <c r="AB60" s="22">
         <v>194</v>
       </c>
       <c r="AC60" s="22">
         <v>146</v>
       </c>
       <c r="AD60" s="22">
         <v>18</v>
       </c>
       <c r="AE60" s="22">
         <v>30</v>
       </c>
       <c r="AF60" s="22">
         <v>146</v>
       </c>
       <c r="AG60" s="22">
         <v>135</v>
       </c>
       <c r="AH60" s="22">
         <v>1</v>
       </c>
       <c r="AI60" s="22">
         <v>3</v>
       </c>
       <c r="AJ60" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK60" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL60" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM60" s="22">
         <v>5</v>
       </c>
       <c r="AN60" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO60" s="22">
         <v>2</v>
       </c>
       <c r="AP60" s="26">
         <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="78"/>
+      <c r="A61" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B61" s="43"/>
       <c r="C61" s="27">
         <v>50</v>
       </c>
       <c r="D61" s="28">
         <v>11132</v>
       </c>
       <c r="E61" s="28">
         <v>10794</v>
       </c>
       <c r="F61" s="28">
         <v>9480</v>
       </c>
       <c r="G61" s="28">
         <v>89</v>
       </c>
       <c r="H61" s="28">
         <v>1225</v>
       </c>
       <c r="I61" s="28">
         <v>165</v>
       </c>
       <c r="J61" s="28">
         <v>128</v>
       </c>
       <c r="K61" s="28">
         <v>20</v>
       </c>
       <c r="L61" s="28">
         <v>17</v>
       </c>
       <c r="M61" s="28">
         <v>173</v>
       </c>
       <c r="N61" s="28">
         <v>146</v>
       </c>
       <c r="O61" s="28">
         <v>2</v>
       </c>
       <c r="P61" s="28">
         <v>7</v>
       </c>
       <c r="Q61" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R61" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S61" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T61" s="28">
         <v>16</v>
       </c>
       <c r="U61" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V61" s="28">
         <v>2</v>
       </c>
       <c r="W61" s="28">
         <v>14850</v>
       </c>
       <c r="X61" s="28">
         <v>14007</v>
       </c>
       <c r="Y61" s="28">
         <v>12583</v>
       </c>
       <c r="Z61" s="28">
         <v>136</v>
       </c>
       <c r="AA61" s="28">
         <v>1288</v>
       </c>
       <c r="AB61" s="28">
         <v>369</v>
       </c>
       <c r="AC61" s="28">
         <v>330</v>
       </c>
       <c r="AD61" s="28">
         <v>13</v>
       </c>
       <c r="AE61" s="28">
         <v>26</v>
       </c>
       <c r="AF61" s="28">
         <v>474</v>
       </c>
       <c r="AG61" s="28">
         <v>411</v>
       </c>
       <c r="AH61" s="28">
         <v>2</v>
       </c>
       <c r="AI61" s="28">
         <v>10</v>
       </c>
       <c r="AJ61" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK61" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL61" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM61" s="28">
         <v>49</v>
       </c>
       <c r="AN61" s="28">
         <v>1</v>
       </c>
       <c r="AO61" s="28">
         <v>1</v>
       </c>
       <c r="AP61" s="26">
         <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="72"/>
+      <c r="A62" s="35" t="s">
+        <v>71</v>
+      </c>
+      <c r="B62" s="35"/>
       <c r="C62" s="21">
         <v>51</v>
       </c>
       <c r="D62" s="22">
         <v>11375</v>
       </c>
       <c r="E62" s="22">
         <v>10850</v>
       </c>
       <c r="F62" s="22">
         <v>9201</v>
       </c>
       <c r="G62" s="22">
         <v>97</v>
       </c>
       <c r="H62" s="22">
         <v>1552</v>
       </c>
       <c r="I62" s="22">
         <v>241</v>
       </c>
       <c r="J62" s="22">
         <v>189</v>
       </c>
       <c r="K62" s="22">
         <v>23</v>
       </c>
       <c r="L62" s="22">
         <v>29</v>
       </c>
       <c r="M62" s="22">
         <v>284</v>
       </c>
       <c r="N62" s="22">
         <v>235</v>
       </c>
       <c r="O62" s="22">
         <v>4</v>
       </c>
       <c r="P62" s="22">
         <v>4</v>
       </c>
       <c r="Q62" s="22">
         <v>4</v>
       </c>
       <c r="R62" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S62" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T62" s="22">
         <v>33</v>
       </c>
       <c r="U62" s="22">
         <v>3</v>
       </c>
       <c r="V62" s="22">
         <v>1</v>
       </c>
       <c r="W62" s="22">
         <v>15715</v>
       </c>
       <c r="X62" s="22">
         <v>14840</v>
       </c>
       <c r="Y62" s="22">
         <v>12778</v>
       </c>
       <c r="Z62" s="22">
         <v>127</v>
       </c>
       <c r="AA62" s="22">
         <v>1935</v>
       </c>
       <c r="AB62" s="22">
         <v>430</v>
       </c>
       <c r="AC62" s="22">
         <v>388</v>
       </c>
       <c r="AD62" s="22">
         <v>13</v>
       </c>
       <c r="AE62" s="22">
         <v>29</v>
       </c>
       <c r="AF62" s="22">
         <v>445</v>
       </c>
       <c r="AG62" s="22">
         <v>374</v>
       </c>
       <c r="AH62" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AI62" s="22">
         <v>7</v>
       </c>
       <c r="AJ62" s="22">
         <v>3</v>
       </c>
       <c r="AK62" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL62" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM62" s="22">
         <v>59</v>
       </c>
       <c r="AN62" s="22">
         <v>1</v>
       </c>
       <c r="AO62" s="22">
         <v>1</v>
       </c>
       <c r="AP62" s="26">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="78"/>
+      <c r="A63" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="B63" s="43"/>
       <c r="C63" s="27">
         <v>52</v>
       </c>
       <c r="D63" s="28">
         <v>22489</v>
       </c>
       <c r="E63" s="28">
         <v>21817</v>
       </c>
       <c r="F63" s="28">
         <v>19886</v>
       </c>
       <c r="G63" s="28">
         <v>64</v>
       </c>
       <c r="H63" s="28">
         <v>1867</v>
       </c>
       <c r="I63" s="28">
         <v>285</v>
       </c>
       <c r="J63" s="28">
         <v>217</v>
       </c>
       <c r="K63" s="28">
         <v>32</v>
       </c>
       <c r="L63" s="28">
         <v>36</v>
       </c>
       <c r="M63" s="28">
         <v>387</v>
       </c>
       <c r="N63" s="28">
         <v>308</v>
       </c>
       <c r="O63" s="28">
         <v>6</v>
       </c>
       <c r="P63" s="28">
         <v>16</v>
       </c>
       <c r="Q63" s="28">
         <v>4</v>
       </c>
       <c r="R63" s="28">
         <v>1</v>
       </c>
       <c r="S63" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T63" s="28">
         <v>42</v>
       </c>
       <c r="U63" s="28">
         <v>5</v>
       </c>
       <c r="V63" s="28">
         <v>5</v>
       </c>
       <c r="W63" s="28">
         <v>29186</v>
       </c>
       <c r="X63" s="28">
         <v>28012</v>
       </c>
       <c r="Y63" s="28">
         <v>25990</v>
       </c>
       <c r="Z63" s="28">
         <v>95</v>
       </c>
       <c r="AA63" s="28">
         <v>1927</v>
       </c>
@@ -8953,123 +8953,123 @@
       <c r="AC63" s="28">
         <v>406</v>
       </c>
       <c r="AD63" s="28">
         <v>40</v>
       </c>
       <c r="AE63" s="28">
         <v>41</v>
       </c>
       <c r="AF63" s="28">
         <v>687</v>
       </c>
       <c r="AG63" s="28">
         <v>589</v>
       </c>
       <c r="AH63" s="28">
         <v>8</v>
       </c>
       <c r="AI63" s="28">
         <v>14</v>
       </c>
       <c r="AJ63" s="28">
         <v>1</v>
       </c>
       <c r="AK63" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL63" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM63" s="28">
         <v>64</v>
       </c>
       <c r="AN63" s="28">
         <v>3</v>
       </c>
       <c r="AO63" s="28">
         <v>8</v>
       </c>
       <c r="AP63" s="26">
         <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="72"/>
+      <c r="A64" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="B64" s="35"/>
       <c r="C64" s="21">
         <v>53</v>
       </c>
       <c r="D64" s="22">
         <v>17388</v>
       </c>
       <c r="E64" s="22">
         <v>16647</v>
       </c>
       <c r="F64" s="22">
         <v>15196</v>
       </c>
       <c r="G64" s="22">
         <v>72</v>
       </c>
       <c r="H64" s="22">
         <v>1379</v>
       </c>
       <c r="I64" s="22">
         <v>312</v>
       </c>
       <c r="J64" s="22">
         <v>245</v>
       </c>
       <c r="K64" s="22">
         <v>32</v>
       </c>
       <c r="L64" s="22">
         <v>35</v>
       </c>
       <c r="M64" s="22">
         <v>429</v>
       </c>
       <c r="N64" s="22">
         <v>364</v>
       </c>
       <c r="O64" s="22">
         <v>8</v>
       </c>
       <c r="P64" s="22">
         <v>3</v>
       </c>
       <c r="Q64" s="22">
         <v>1</v>
       </c>
       <c r="R64" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S64" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T64" s="22">
         <v>45</v>
       </c>
       <c r="U64" s="22">
         <v>4</v>
       </c>
       <c r="V64" s="22">
         <v>4</v>
       </c>
       <c r="W64" s="22">
         <v>22946</v>
       </c>
       <c r="X64" s="22">
         <v>21493</v>
       </c>
       <c r="Y64" s="22">
         <v>19966</v>
       </c>
       <c r="Z64" s="22">
         <v>133</v>
       </c>
       <c r="AA64" s="22">
         <v>1394</v>
       </c>
@@ -9079,123 +9079,123 @@
       <c r="AC64" s="22">
         <v>592</v>
       </c>
       <c r="AD64" s="22">
         <v>42</v>
       </c>
       <c r="AE64" s="22">
         <v>22</v>
       </c>
       <c r="AF64" s="22">
         <v>797</v>
       </c>
       <c r="AG64" s="22">
         <v>707</v>
       </c>
       <c r="AH64" s="22">
         <v>5</v>
       </c>
       <c r="AI64" s="22">
         <v>6</v>
       </c>
       <c r="AJ64" s="22">
         <v>2</v>
       </c>
       <c r="AK64" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL64" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM64" s="22">
         <v>72</v>
       </c>
       <c r="AN64" s="22">
         <v>3</v>
       </c>
       <c r="AO64" s="22">
         <v>2</v>
       </c>
       <c r="AP64" s="26">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="72"/>
+      <c r="A65" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="B65" s="35"/>
       <c r="C65" s="21">
         <v>54</v>
       </c>
       <c r="D65" s="22">
         <v>11406</v>
       </c>
       <c r="E65" s="22">
         <v>11094</v>
       </c>
       <c r="F65" s="22">
         <v>9882</v>
       </c>
       <c r="G65" s="22">
         <v>36</v>
       </c>
       <c r="H65" s="22">
         <v>1176</v>
       </c>
       <c r="I65" s="22">
         <v>104</v>
       </c>
       <c r="J65" s="22">
         <v>83</v>
       </c>
       <c r="K65" s="22">
         <v>12</v>
       </c>
       <c r="L65" s="22">
         <v>9</v>
       </c>
       <c r="M65" s="22">
         <v>208</v>
       </c>
       <c r="N65" s="22">
         <v>167</v>
       </c>
       <c r="O65" s="22">
         <v>4</v>
       </c>
       <c r="P65" s="22">
         <v>3</v>
       </c>
       <c r="Q65" s="22">
         <v>1</v>
       </c>
       <c r="R65" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S65" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T65" s="22">
         <v>30</v>
       </c>
       <c r="U65" s="22">
         <v>1</v>
       </c>
       <c r="V65" s="22">
         <v>2</v>
       </c>
       <c r="W65" s="22">
         <v>16012</v>
       </c>
       <c r="X65" s="22">
         <v>15469</v>
       </c>
       <c r="Y65" s="22">
         <v>14026</v>
       </c>
       <c r="Z65" s="22">
         <v>52</v>
       </c>
       <c r="AA65" s="22">
         <v>1391</v>
       </c>
@@ -9205,1131 +9205,1131 @@
       <c r="AC65" s="22">
         <v>144</v>
       </c>
       <c r="AD65" s="22">
         <v>11</v>
       </c>
       <c r="AE65" s="22">
         <v>18</v>
       </c>
       <c r="AF65" s="22">
         <v>370</v>
       </c>
       <c r="AG65" s="22">
         <v>316</v>
       </c>
       <c r="AH65" s="22">
         <v>8</v>
       </c>
       <c r="AI65" s="22">
         <v>5</v>
       </c>
       <c r="AJ65" s="22">
         <v>1</v>
       </c>
       <c r="AK65" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL65" s="22">
         <v>1</v>
       </c>
       <c r="AM65" s="22">
         <v>35</v>
       </c>
       <c r="AN65" s="22">
         <v>2</v>
       </c>
       <c r="AO65" s="22">
         <v>2</v>
       </c>
       <c r="AP65" s="26">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="78"/>
+      <c r="A66" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B66" s="43"/>
       <c r="C66" s="27">
         <v>55</v>
       </c>
       <c r="D66" s="28">
         <v>11350</v>
       </c>
       <c r="E66" s="28">
         <v>11166</v>
       </c>
       <c r="F66" s="28">
         <v>10587</v>
       </c>
       <c r="G66" s="28">
         <v>18</v>
       </c>
       <c r="H66" s="28">
         <v>561</v>
       </c>
       <c r="I66" s="28">
         <v>81</v>
       </c>
       <c r="J66" s="28">
         <v>39</v>
       </c>
       <c r="K66" s="28">
         <v>22</v>
       </c>
       <c r="L66" s="28">
         <v>20</v>
       </c>
       <c r="M66" s="28">
         <v>103</v>
       </c>
       <c r="N66" s="28">
         <v>85</v>
       </c>
       <c r="O66" s="28">
         <v>6</v>
       </c>
       <c r="P66" s="28">
         <v>4</v>
       </c>
       <c r="Q66" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R66" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S66" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T66" s="28">
         <v>6</v>
       </c>
       <c r="U66" s="28">
         <v>2</v>
       </c>
       <c r="V66" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W66" s="28">
         <v>14683</v>
       </c>
       <c r="X66" s="28">
         <v>14419</v>
       </c>
       <c r="Y66" s="28">
         <v>13882</v>
       </c>
       <c r="Z66" s="28">
         <v>21</v>
       </c>
       <c r="AA66" s="28">
         <v>516</v>
       </c>
       <c r="AB66" s="28">
         <v>115</v>
       </c>
       <c r="AC66" s="28">
         <v>88</v>
       </c>
       <c r="AD66" s="28">
         <v>15</v>
       </c>
       <c r="AE66" s="28">
         <v>12</v>
       </c>
       <c r="AF66" s="28">
         <v>149</v>
       </c>
       <c r="AG66" s="28">
         <v>133</v>
       </c>
       <c r="AH66" s="28">
         <v>3</v>
       </c>
       <c r="AI66" s="28">
         <v>6</v>
       </c>
       <c r="AJ66" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK66" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL66" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM66" s="28">
         <v>6</v>
       </c>
       <c r="AN66" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO66" s="28">
         <v>1</v>
       </c>
       <c r="AP66" s="26">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="72"/>
+      <c r="A67" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="B67" s="35"/>
       <c r="C67" s="21">
         <v>56</v>
       </c>
       <c r="D67" s="22">
         <v>12484</v>
       </c>
       <c r="E67" s="22">
         <v>12410</v>
       </c>
       <c r="F67" s="22">
         <v>11412</v>
       </c>
       <c r="G67" s="22">
         <v>24</v>
       </c>
       <c r="H67" s="22">
         <v>974</v>
       </c>
       <c r="I67" s="22">
         <v>27</v>
       </c>
       <c r="J67" s="22">
         <v>19</v>
       </c>
       <c r="K67" s="22">
         <v>7</v>
       </c>
       <c r="L67" s="22">
         <v>1</v>
       </c>
       <c r="M67" s="22">
         <v>47</v>
       </c>
       <c r="N67" s="22">
         <v>42</v>
       </c>
       <c r="O67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T67" s="22">
         <v>5</v>
       </c>
       <c r="U67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W67" s="22">
         <v>16490</v>
       </c>
       <c r="X67" s="22">
         <v>16402</v>
       </c>
       <c r="Y67" s="22">
         <v>15504</v>
       </c>
       <c r="Z67" s="22">
         <v>35</v>
       </c>
       <c r="AA67" s="22">
         <v>863</v>
       </c>
       <c r="AB67" s="22">
         <v>31</v>
       </c>
       <c r="AC67" s="22">
         <v>22</v>
       </c>
       <c r="AD67" s="22">
         <v>8</v>
       </c>
       <c r="AE67" s="22">
         <v>1</v>
       </c>
       <c r="AF67" s="22">
         <v>57</v>
       </c>
       <c r="AG67" s="22">
         <v>48</v>
       </c>
       <c r="AH67" s="22">
         <v>1</v>
       </c>
       <c r="AI67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AJ67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM67" s="22">
         <v>7</v>
       </c>
       <c r="AN67" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO67" s="22">
         <v>1</v>
       </c>
       <c r="AP67" s="26">
         <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="72"/>
+      <c r="A68" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="B68" s="35"/>
       <c r="C68" s="21">
         <v>57</v>
       </c>
       <c r="D68" s="22">
         <v>17631</v>
       </c>
       <c r="E68" s="22">
         <v>16878</v>
       </c>
       <c r="F68" s="22">
         <v>15799</v>
       </c>
       <c r="G68" s="22">
         <v>47</v>
       </c>
       <c r="H68" s="22">
         <v>1032</v>
       </c>
       <c r="I68" s="22">
         <v>239</v>
       </c>
       <c r="J68" s="22">
         <v>156</v>
       </c>
       <c r="K68" s="22">
         <v>33</v>
       </c>
       <c r="L68" s="22">
         <v>50</v>
       </c>
       <c r="M68" s="22">
         <v>514</v>
       </c>
       <c r="N68" s="22">
         <v>435</v>
       </c>
       <c r="O68" s="22">
         <v>11</v>
       </c>
       <c r="P68" s="22">
         <v>17</v>
       </c>
       <c r="Q68" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R68" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S68" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T68" s="22">
         <v>42</v>
       </c>
       <c r="U68" s="22">
         <v>3</v>
       </c>
       <c r="V68" s="22">
         <v>6</v>
       </c>
       <c r="W68" s="22">
         <v>22063</v>
       </c>
       <c r="X68" s="22">
         <v>21095</v>
       </c>
       <c r="Y68" s="22">
         <v>19884</v>
       </c>
       <c r="Z68" s="22">
         <v>67</v>
       </c>
       <c r="AA68" s="22">
         <v>1144</v>
       </c>
       <c r="AB68" s="22">
         <v>329</v>
       </c>
       <c r="AC68" s="22">
         <v>258</v>
       </c>
       <c r="AD68" s="22">
         <v>26</v>
       </c>
       <c r="AE68" s="22">
         <v>45</v>
       </c>
       <c r="AF68" s="22">
         <v>639</v>
       </c>
       <c r="AG68" s="22">
         <v>550</v>
       </c>
       <c r="AH68" s="22">
         <v>8</v>
       </c>
       <c r="AI68" s="22">
         <v>28</v>
       </c>
       <c r="AJ68" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK68" s="22">
         <v>1</v>
       </c>
       <c r="AL68" s="22">
         <v>1</v>
       </c>
       <c r="AM68" s="22">
         <v>44</v>
       </c>
       <c r="AN68" s="22">
         <v>2</v>
       </c>
       <c r="AO68" s="22">
         <v>5</v>
       </c>
       <c r="AP68" s="26">
         <v>57</v>
       </c>
     </row>
     <row r="69" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="72"/>
+      <c r="A69" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="B69" s="35"/>
       <c r="C69" s="21">
         <v>58</v>
       </c>
       <c r="D69" s="22">
         <v>10323</v>
       </c>
       <c r="E69" s="22">
         <v>9791</v>
       </c>
       <c r="F69" s="22">
         <v>9138</v>
       </c>
       <c r="G69" s="22">
         <v>34</v>
       </c>
       <c r="H69" s="22">
         <v>619</v>
       </c>
       <c r="I69" s="22">
         <v>256</v>
       </c>
       <c r="J69" s="22">
         <v>163</v>
       </c>
       <c r="K69" s="22">
         <v>39</v>
       </c>
       <c r="L69" s="22">
         <v>54</v>
       </c>
       <c r="M69" s="22">
         <v>276</v>
       </c>
       <c r="N69" s="22">
         <v>238</v>
       </c>
       <c r="O69" s="22">
         <v>7</v>
       </c>
       <c r="P69" s="22">
         <v>13</v>
       </c>
       <c r="Q69" s="22">
         <v>1</v>
       </c>
       <c r="R69" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S69" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T69" s="22">
         <v>14</v>
       </c>
       <c r="U69" s="22">
         <v>1</v>
       </c>
       <c r="V69" s="22">
         <v>2</v>
       </c>
       <c r="W69" s="22">
         <v>13061</v>
       </c>
       <c r="X69" s="22">
         <v>12179</v>
       </c>
       <c r="Y69" s="22">
         <v>11459</v>
       </c>
       <c r="Z69" s="22">
         <v>63</v>
       </c>
       <c r="AA69" s="22">
         <v>657</v>
       </c>
       <c r="AB69" s="22">
         <v>404</v>
       </c>
       <c r="AC69" s="22">
         <v>321</v>
       </c>
       <c r="AD69" s="22">
         <v>27</v>
       </c>
       <c r="AE69" s="22">
         <v>56</v>
       </c>
       <c r="AF69" s="22">
         <v>478</v>
       </c>
       <c r="AG69" s="22">
         <v>417</v>
       </c>
       <c r="AH69" s="22">
         <v>4</v>
       </c>
       <c r="AI69" s="22">
         <v>10</v>
       </c>
       <c r="AJ69" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK69" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL69" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM69" s="22">
         <v>37</v>
       </c>
       <c r="AN69" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AO69" s="22">
         <v>10</v>
       </c>
       <c r="AP69" s="26">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:42" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B70" s="78"/>
+      <c r="A70" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B70" s="43"/>
       <c r="C70" s="27">
         <v>59</v>
       </c>
       <c r="D70" s="28">
         <v>23082</v>
       </c>
       <c r="E70" s="28">
         <v>22652</v>
       </c>
       <c r="F70" s="28">
         <v>20582</v>
       </c>
       <c r="G70" s="28">
         <v>118</v>
       </c>
       <c r="H70" s="28">
         <v>1952</v>
       </c>
       <c r="I70" s="28">
         <v>161</v>
       </c>
       <c r="J70" s="28">
         <v>128</v>
       </c>
       <c r="K70" s="28">
         <v>15</v>
       </c>
       <c r="L70" s="28">
         <v>18</v>
       </c>
       <c r="M70" s="28">
         <v>269</v>
       </c>
       <c r="N70" s="28">
         <v>232</v>
       </c>
       <c r="O70" s="28">
         <v>6</v>
       </c>
       <c r="P70" s="28">
         <v>6</v>
       </c>
       <c r="Q70" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R70" s="28">
         <v>1</v>
       </c>
       <c r="S70" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T70" s="28">
         <v>19</v>
       </c>
       <c r="U70" s="28">
         <v>3</v>
       </c>
       <c r="V70" s="28">
         <v>2</v>
       </c>
       <c r="W70" s="28">
         <v>28663</v>
       </c>
       <c r="X70" s="28">
         <v>27944</v>
       </c>
       <c r="Y70" s="28">
         <v>25669</v>
       </c>
       <c r="Z70" s="28">
         <v>201</v>
       </c>
       <c r="AA70" s="28">
         <v>2074</v>
       </c>
       <c r="AB70" s="28">
         <v>288</v>
       </c>
       <c r="AC70" s="28">
         <v>245</v>
       </c>
       <c r="AD70" s="28">
         <v>18</v>
       </c>
       <c r="AE70" s="28">
         <v>25</v>
       </c>
       <c r="AF70" s="28">
         <v>431</v>
       </c>
       <c r="AG70" s="28">
         <v>379</v>
       </c>
       <c r="AH70" s="28">
         <v>13</v>
       </c>
       <c r="AI70" s="28">
         <v>13</v>
       </c>
       <c r="AJ70" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK70" s="28">
         <v>1</v>
       </c>
       <c r="AL70" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM70" s="28">
         <v>21</v>
       </c>
       <c r="AN70" s="28">
         <v>2</v>
       </c>
       <c r="AO70" s="28">
         <v>2</v>
       </c>
       <c r="AP70" s="26">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="72"/>
+      <c r="A71" s="35" t="s">
+        <v>80</v>
+      </c>
+      <c r="B71" s="35"/>
       <c r="C71" s="21">
         <v>60</v>
       </c>
       <c r="D71" s="22">
         <v>12497</v>
       </c>
       <c r="E71" s="22">
         <v>12278</v>
       </c>
       <c r="F71" s="22">
         <v>10884</v>
       </c>
       <c r="G71" s="22">
         <v>180</v>
       </c>
       <c r="H71" s="22">
         <v>1214</v>
       </c>
       <c r="I71" s="22">
         <v>94</v>
       </c>
       <c r="J71" s="22">
         <v>72</v>
       </c>
       <c r="K71" s="22">
         <v>10</v>
       </c>
       <c r="L71" s="22">
         <v>12</v>
       </c>
       <c r="M71" s="22">
         <v>125</v>
       </c>
       <c r="N71" s="22">
         <v>101</v>
       </c>
       <c r="O71" s="22">
         <v>2</v>
       </c>
       <c r="P71" s="22">
         <v>5</v>
       </c>
       <c r="Q71" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R71" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S71" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T71" s="22">
         <v>14</v>
       </c>
       <c r="U71" s="22">
         <v>1</v>
       </c>
       <c r="V71" s="22">
         <v>2</v>
       </c>
       <c r="W71" s="22">
         <v>14514</v>
       </c>
       <c r="X71" s="22">
         <v>14108</v>
       </c>
       <c r="Y71" s="22">
         <v>12787</v>
       </c>
       <c r="Z71" s="22">
         <v>269</v>
       </c>
       <c r="AA71" s="22">
         <v>1052</v>
       </c>
       <c r="AB71" s="22">
         <v>184</v>
       </c>
       <c r="AC71" s="22">
         <v>157</v>
       </c>
       <c r="AD71" s="22">
         <v>14</v>
       </c>
       <c r="AE71" s="22">
         <v>13</v>
       </c>
       <c r="AF71" s="22">
         <v>222</v>
       </c>
       <c r="AG71" s="22">
         <v>195</v>
       </c>
       <c r="AH71" s="22">
         <v>1</v>
       </c>
       <c r="AI71" s="22">
         <v>3</v>
       </c>
       <c r="AJ71" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK71" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL71" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM71" s="22">
         <v>21</v>
       </c>
       <c r="AN71" s="22">
         <v>1</v>
       </c>
       <c r="AO71" s="22">
         <v>1</v>
       </c>
       <c r="AP71" s="26">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="72"/>
+      <c r="A72" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="B72" s="35"/>
       <c r="C72" s="21">
         <v>61</v>
       </c>
       <c r="D72" s="22">
         <v>14403</v>
       </c>
       <c r="E72" s="22">
         <v>14276</v>
       </c>
       <c r="F72" s="22">
         <v>13300</v>
       </c>
       <c r="G72" s="22">
         <v>45</v>
       </c>
       <c r="H72" s="22">
         <v>931</v>
       </c>
       <c r="I72" s="22">
         <v>76</v>
       </c>
       <c r="J72" s="22">
         <v>50</v>
       </c>
       <c r="K72" s="22">
         <v>10</v>
       </c>
       <c r="L72" s="22">
         <v>16</v>
       </c>
       <c r="M72" s="22">
         <v>51</v>
       </c>
       <c r="N72" s="22">
         <v>44</v>
       </c>
       <c r="O72" s="22">
         <v>1</v>
       </c>
       <c r="P72" s="22">
         <v>1</v>
       </c>
       <c r="Q72" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R72" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S72" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T72" s="22">
         <v>4</v>
       </c>
       <c r="U72" s="22">
         <v>1</v>
       </c>
       <c r="V72" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W72" s="22">
         <v>18022</v>
       </c>
       <c r="X72" s="22">
         <v>17844</v>
       </c>
       <c r="Y72" s="22">
         <v>16811</v>
       </c>
       <c r="Z72" s="22">
         <v>55</v>
       </c>
       <c r="AA72" s="22">
         <v>978</v>
       </c>
       <c r="AB72" s="22">
         <v>86</v>
       </c>
       <c r="AC72" s="22">
         <v>62</v>
       </c>
       <c r="AD72" s="22">
         <v>11</v>
       </c>
       <c r="AE72" s="22">
         <v>13</v>
       </c>
       <c r="AF72" s="22">
         <v>92</v>
       </c>
       <c r="AG72" s="22">
         <v>82</v>
       </c>
       <c r="AH72" s="22">
         <v>2</v>
       </c>
       <c r="AI72" s="22">
         <v>2</v>
       </c>
       <c r="AJ72" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK72" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL72" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM72" s="22">
         <v>5</v>
       </c>
       <c r="AN72" s="22">
         <v>1</v>
       </c>
       <c r="AO72" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP72" s="26">
         <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="72"/>
+      <c r="A73" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="B73" s="35"/>
       <c r="C73" s="21">
         <v>62</v>
       </c>
       <c r="D73" s="22">
         <v>27971</v>
       </c>
       <c r="E73" s="22">
         <v>27083</v>
       </c>
       <c r="F73" s="22">
         <v>24544</v>
       </c>
       <c r="G73" s="22">
         <v>125</v>
       </c>
       <c r="H73" s="22">
         <v>2414</v>
       </c>
       <c r="I73" s="22">
         <v>352</v>
       </c>
       <c r="J73" s="22">
         <v>236</v>
       </c>
       <c r="K73" s="22">
         <v>62</v>
       </c>
       <c r="L73" s="22">
         <v>54</v>
       </c>
       <c r="M73" s="22">
         <v>536</v>
       </c>
       <c r="N73" s="22">
         <v>436</v>
       </c>
       <c r="O73" s="22">
         <v>15</v>
       </c>
       <c r="P73" s="22">
         <v>23</v>
       </c>
       <c r="Q73" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R73" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S73" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T73" s="22">
         <v>52</v>
       </c>
       <c r="U73" s="22">
         <v>7</v>
       </c>
       <c r="V73" s="22">
         <v>3</v>
       </c>
       <c r="W73" s="22">
         <v>34430</v>
       </c>
       <c r="X73" s="22">
         <v>33175</v>
       </c>
       <c r="Y73" s="22">
         <v>30840</v>
       </c>
       <c r="Z73" s="22">
         <v>198</v>
       </c>
       <c r="AA73" s="22">
         <v>2137</v>
       </c>
       <c r="AB73" s="22">
         <v>478</v>
       </c>
       <c r="AC73" s="22">
         <v>352</v>
       </c>
       <c r="AD73" s="22">
         <v>61</v>
       </c>
       <c r="AE73" s="22">
         <v>65</v>
       </c>
       <c r="AF73" s="22">
         <v>777</v>
       </c>
       <c r="AG73" s="22">
         <v>658</v>
       </c>
       <c r="AH73" s="22">
         <v>19</v>
       </c>
       <c r="AI73" s="22">
         <v>41</v>
       </c>
       <c r="AJ73" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK73" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL73" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM73" s="22">
         <v>48</v>
       </c>
       <c r="AN73" s="22">
         <v>5</v>
       </c>
       <c r="AO73" s="22">
         <v>6</v>
       </c>
       <c r="AP73" s="26">
         <v>62</v>
       </c>
     </row>
     <row r="74" spans="1:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="72"/>
+      <c r="A74" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="B74" s="35"/>
       <c r="C74" s="21">
         <v>63</v>
       </c>
       <c r="D74" s="22">
         <v>14983</v>
       </c>
       <c r="E74" s="22">
         <v>13923</v>
       </c>
       <c r="F74" s="22">
         <v>12339</v>
       </c>
       <c r="G74" s="22">
         <v>80</v>
       </c>
       <c r="H74" s="22">
         <v>1504</v>
       </c>
       <c r="I74" s="22">
         <v>345</v>
       </c>
       <c r="J74" s="22">
         <v>249</v>
       </c>
       <c r="K74" s="22">
         <v>38</v>
       </c>
       <c r="L74" s="22">
         <v>58</v>
       </c>
       <c r="M74" s="22">
         <v>715</v>
       </c>
       <c r="N74" s="22">
         <v>572</v>
       </c>
       <c r="O74" s="22">
         <v>25</v>
       </c>
       <c r="P74" s="22">
         <v>23</v>
       </c>
       <c r="Q74" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R74" s="22">
         <v>1</v>
       </c>
       <c r="S74" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T74" s="22">
         <v>76</v>
       </c>
       <c r="U74" s="22">
         <v>11</v>
       </c>
       <c r="V74" s="22">
         <v>7</v>
       </c>
       <c r="W74" s="22">
         <v>19668</v>
       </c>
       <c r="X74" s="22">
         <v>18339</v>
       </c>
       <c r="Y74" s="22">
         <v>16686</v>
       </c>
       <c r="Z74" s="22">
         <v>127</v>
       </c>
       <c r="AA74" s="22">
         <v>1526</v>
       </c>
@@ -10339,120 +10339,120 @@
       <c r="AC74" s="22">
         <v>432</v>
       </c>
       <c r="AD74" s="22">
         <v>46</v>
       </c>
       <c r="AE74" s="22">
         <v>57</v>
       </c>
       <c r="AF74" s="22">
         <v>794</v>
       </c>
       <c r="AG74" s="22">
         <v>652</v>
       </c>
       <c r="AH74" s="22">
         <v>17</v>
       </c>
       <c r="AI74" s="22">
         <v>33</v>
       </c>
       <c r="AJ74" s="22">
         <v>1</v>
       </c>
       <c r="AK74" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL74" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM74" s="22">
         <v>75</v>
       </c>
       <c r="AN74" s="22">
         <v>5</v>
       </c>
       <c r="AO74" s="22">
         <v>11</v>
       </c>
       <c r="AP74" s="26">
         <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:42" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B75" s="78"/>
+      <c r="A75" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="B75" s="43"/>
       <c r="C75" s="27">
         <v>64</v>
       </c>
       <c r="D75" s="28">
         <v>17601</v>
       </c>
       <c r="E75" s="28">
         <v>16056</v>
       </c>
       <c r="F75" s="28">
         <v>14512</v>
       </c>
       <c r="G75" s="28">
         <v>50</v>
       </c>
       <c r="H75" s="28">
         <v>1494</v>
       </c>
       <c r="I75" s="28">
         <v>672</v>
       </c>
       <c r="J75" s="28">
         <v>498</v>
       </c>
       <c r="K75" s="28">
         <v>82</v>
       </c>
       <c r="L75" s="28">
         <v>92</v>
       </c>
       <c r="M75" s="28">
         <v>873</v>
       </c>
       <c r="N75" s="28">
         <v>748</v>
       </c>
       <c r="O75" s="28">
         <v>20</v>
       </c>
       <c r="P75" s="28">
         <v>30</v>
       </c>
       <c r="Q75" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R75" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S75" s="28">
         <v>1</v>
       </c>
       <c r="T75" s="28">
         <v>57</v>
       </c>
       <c r="U75" s="28">
         <v>4</v>
       </c>
       <c r="V75" s="28">
         <v>13</v>
       </c>
       <c r="W75" s="28">
         <v>21924</v>
       </c>
       <c r="X75" s="28">
         <v>20128</v>
       </c>
       <c r="Y75" s="28">
         <v>18507</v>
       </c>
       <c r="Z75" s="28">
         <v>76</v>
       </c>
@@ -10462,630 +10462,630 @@
       <c r="AB75" s="28">
         <v>807</v>
       </c>
       <c r="AC75" s="28">
         <v>615</v>
       </c>
       <c r="AD75" s="28">
         <v>70</v>
       </c>
       <c r="AE75" s="28">
         <v>122</v>
       </c>
       <c r="AF75" s="28">
         <v>989</v>
       </c>
       <c r="AG75" s="28">
         <v>846</v>
       </c>
       <c r="AH75" s="28">
         <v>12</v>
       </c>
       <c r="AI75" s="28">
         <v>54</v>
       </c>
       <c r="AJ75" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK75" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL75" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM75" s="28">
         <v>63</v>
       </c>
       <c r="AN75" s="28">
         <v>4</v>
       </c>
       <c r="AO75" s="28">
         <v>10</v>
       </c>
       <c r="AP75" s="26">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="72"/>
+      <c r="A76" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="B76" s="35"/>
       <c r="C76" s="21">
         <v>65</v>
       </c>
       <c r="D76" s="22">
         <v>22729</v>
       </c>
       <c r="E76" s="22">
         <v>22425</v>
       </c>
       <c r="F76" s="22">
         <v>20261</v>
       </c>
       <c r="G76" s="22">
         <v>84</v>
       </c>
       <c r="H76" s="22">
         <v>2080</v>
       </c>
       <c r="I76" s="22">
         <v>188</v>
       </c>
       <c r="J76" s="22">
         <v>78</v>
       </c>
       <c r="K76" s="22">
         <v>55</v>
       </c>
       <c r="L76" s="22">
         <v>55</v>
       </c>
       <c r="M76" s="22">
         <v>116</v>
       </c>
       <c r="N76" s="22">
         <v>79</v>
       </c>
       <c r="O76" s="22">
         <v>16</v>
       </c>
       <c r="P76" s="22">
         <v>8</v>
       </c>
       <c r="Q76" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R76" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S76" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T76" s="22">
         <v>10</v>
       </c>
       <c r="U76" s="22">
         <v>3</v>
       </c>
       <c r="V76" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W76" s="22">
         <v>29919</v>
       </c>
       <c r="X76" s="22">
         <v>29552</v>
       </c>
       <c r="Y76" s="22">
         <v>27383</v>
       </c>
       <c r="Z76" s="22">
         <v>132</v>
       </c>
       <c r="AA76" s="22">
         <v>2037</v>
       </c>
       <c r="AB76" s="22">
         <v>202</v>
       </c>
       <c r="AC76" s="22">
         <v>99</v>
       </c>
       <c r="AD76" s="22">
         <v>59</v>
       </c>
       <c r="AE76" s="22">
         <v>44</v>
       </c>
       <c r="AF76" s="22">
         <v>165</v>
       </c>
       <c r="AG76" s="22">
         <v>108</v>
       </c>
       <c r="AH76" s="22">
         <v>20</v>
       </c>
       <c r="AI76" s="22">
         <v>10</v>
       </c>
       <c r="AJ76" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK76" s="22">
         <v>1</v>
       </c>
       <c r="AL76" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM76" s="22">
         <v>17</v>
       </c>
       <c r="AN76" s="22">
         <v>6</v>
       </c>
       <c r="AO76" s="22">
         <v>3</v>
       </c>
       <c r="AP76" s="26">
         <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:42" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="72"/>
+      <c r="A77" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B77" s="35"/>
       <c r="C77" s="21">
         <v>66</v>
       </c>
       <c r="D77" s="22">
         <v>9528</v>
       </c>
       <c r="E77" s="22">
         <v>9522</v>
       </c>
       <c r="F77" s="22">
         <v>9043</v>
       </c>
       <c r="G77" s="22">
         <v>40</v>
       </c>
       <c r="H77" s="22">
         <v>439</v>
       </c>
       <c r="I77" s="22">
         <v>6</v>
       </c>
       <c r="J77" s="22">
         <v>1</v>
       </c>
       <c r="K77" s="22">
         <v>4</v>
       </c>
       <c r="L77" s="22">
         <v>1</v>
       </c>
       <c r="M77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="P77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="S77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="U77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="V77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W77" s="22">
         <v>11316</v>
       </c>
       <c r="X77" s="22">
         <v>11308</v>
       </c>
       <c r="Y77" s="22">
         <v>10978</v>
       </c>
       <c r="Z77" s="22">
         <v>30</v>
       </c>
       <c r="AA77" s="22">
         <v>300</v>
       </c>
       <c r="AB77" s="22">
         <v>6</v>
       </c>
       <c r="AC77" s="22">
         <v>1</v>
       </c>
       <c r="AD77" s="22">
         <v>4</v>
       </c>
       <c r="AE77" s="22">
         <v>1</v>
       </c>
       <c r="AF77" s="22">
         <v>2</v>
       </c>
       <c r="AG77" s="22">
         <v>1</v>
       </c>
       <c r="AH77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AI77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AJ77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AN77" s="22">
         <v>1</v>
       </c>
       <c r="AO77" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AP77" s="26">
         <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:42" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="78"/>
+      <c r="A78" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="B78" s="43"/>
       <c r="C78" s="27">
         <v>67</v>
       </c>
       <c r="D78" s="28">
         <v>203912</v>
       </c>
       <c r="E78" s="28">
         <v>200482</v>
       </c>
       <c r="F78" s="28">
         <v>182405</v>
       </c>
       <c r="G78" s="28">
         <v>341</v>
       </c>
       <c r="H78" s="28">
         <v>17736</v>
       </c>
       <c r="I78" s="28">
         <v>1502</v>
       </c>
       <c r="J78" s="28">
         <v>1063</v>
       </c>
       <c r="K78" s="28">
         <v>272</v>
       </c>
       <c r="L78" s="28">
         <v>167</v>
       </c>
       <c r="M78" s="28">
         <v>1928</v>
       </c>
       <c r="N78" s="28">
         <v>1612</v>
       </c>
       <c r="O78" s="28">
         <v>48</v>
       </c>
       <c r="P78" s="28">
         <v>42</v>
       </c>
       <c r="Q78" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R78" s="28">
         <v>1</v>
       </c>
       <c r="S78" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T78" s="28">
         <v>202</v>
       </c>
       <c r="U78" s="28">
         <v>15</v>
       </c>
       <c r="V78" s="28">
         <v>8</v>
       </c>
       <c r="W78" s="28">
         <v>263965</v>
       </c>
       <c r="X78" s="28">
         <v>259568</v>
       </c>
       <c r="Y78" s="28">
         <v>240911</v>
       </c>
       <c r="Z78" s="28">
         <v>555</v>
       </c>
       <c r="AA78" s="28">
         <v>18102</v>
       </c>
       <c r="AB78" s="28">
         <v>2089</v>
       </c>
       <c r="AC78" s="28">
         <v>1628</v>
       </c>
       <c r="AD78" s="28">
         <v>304</v>
       </c>
       <c r="AE78" s="28">
         <v>157</v>
       </c>
       <c r="AF78" s="28">
         <v>2308</v>
       </c>
       <c r="AG78" s="28">
         <v>1998</v>
       </c>
       <c r="AH78" s="28">
         <v>29</v>
       </c>
       <c r="AI78" s="28">
         <v>54</v>
       </c>
       <c r="AJ78" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK78" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL78" s="28" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM78" s="28">
         <v>205</v>
       </c>
       <c r="AN78" s="28">
         <v>10</v>
       </c>
       <c r="AO78" s="28">
         <v>12</v>
       </c>
       <c r="AP78" s="26">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="72"/>
+      <c r="A79" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="B79" s="35"/>
       <c r="C79" s="21">
         <v>68</v>
       </c>
       <c r="D79" s="22">
         <v>49736</v>
       </c>
       <c r="E79" s="22">
         <v>48034</v>
       </c>
       <c r="F79" s="22">
         <v>43288</v>
       </c>
       <c r="G79" s="22">
         <v>137</v>
       </c>
       <c r="H79" s="22">
         <v>4609</v>
       </c>
       <c r="I79" s="22">
         <v>823</v>
       </c>
       <c r="J79" s="22">
         <v>655</v>
       </c>
       <c r="K79" s="22">
         <v>91</v>
       </c>
       <c r="L79" s="22">
         <v>77</v>
       </c>
       <c r="M79" s="22">
         <v>879</v>
       </c>
       <c r="N79" s="22">
         <v>746</v>
       </c>
       <c r="O79" s="22">
         <v>19</v>
       </c>
       <c r="P79" s="22">
         <v>17</v>
       </c>
       <c r="Q79" s="22">
         <v>3</v>
       </c>
       <c r="R79" s="22">
         <v>3</v>
       </c>
       <c r="S79" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T79" s="22">
         <v>76</v>
       </c>
       <c r="U79" s="22">
         <v>7</v>
       </c>
       <c r="V79" s="22">
         <v>8</v>
       </c>
       <c r="W79" s="22">
         <v>68103</v>
       </c>
       <c r="X79" s="22">
         <v>65494</v>
       </c>
       <c r="Y79" s="22">
         <v>60383</v>
       </c>
       <c r="Z79" s="22">
         <v>189</v>
       </c>
       <c r="AA79" s="22">
         <v>4922</v>
       </c>
       <c r="AB79" s="22">
         <v>1391</v>
       </c>
       <c r="AC79" s="22">
         <v>1217</v>
       </c>
       <c r="AD79" s="22">
         <v>89</v>
       </c>
       <c r="AE79" s="22">
         <v>85</v>
       </c>
       <c r="AF79" s="22">
         <v>1218</v>
       </c>
       <c r="AG79" s="22">
         <v>1086</v>
       </c>
       <c r="AH79" s="22">
         <v>12</v>
       </c>
       <c r="AI79" s="22">
         <v>20</v>
       </c>
       <c r="AJ79" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AK79" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AL79" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AM79" s="22">
         <v>91</v>
       </c>
       <c r="AN79" s="22">
         <v>2</v>
       </c>
       <c r="AO79" s="22">
         <v>7</v>
       </c>
       <c r="AP79" s="26">
         <v>68</v>
       </c>
     </row>
     <row r="80" spans="1:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="84" t="s">
-[...2 lines deleted...]
-      <c r="B80" s="84"/>
+      <c r="A80" s="42" t="s">
+        <v>88</v>
+      </c>
+      <c r="B80" s="42"/>
       <c r="C80" s="31">
         <v>69</v>
       </c>
       <c r="D80" s="32">
         <v>125578</v>
       </c>
       <c r="E80" s="32">
         <v>121447</v>
       </c>
       <c r="F80" s="32">
         <v>110581</v>
       </c>
       <c r="G80" s="32">
         <v>481</v>
       </c>
       <c r="H80" s="32">
         <v>10385</v>
       </c>
       <c r="I80" s="32">
         <v>1710</v>
       </c>
       <c r="J80" s="32">
         <v>1239</v>
       </c>
       <c r="K80" s="32">
         <v>220</v>
       </c>
       <c r="L80" s="32">
         <v>251</v>
       </c>
       <c r="M80" s="32">
         <v>2421</v>
       </c>
       <c r="N80" s="32">
         <v>2020</v>
       </c>
       <c r="O80" s="32">
         <v>48</v>
       </c>
       <c r="P80" s="32">
         <v>67</v>
       </c>
       <c r="Q80" s="32">
         <v>11</v>
       </c>
       <c r="R80" s="32">
         <v>1</v>
       </c>
       <c r="S80" s="32" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T80" s="32">
         <v>233</v>
       </c>
       <c r="U80" s="32">
         <v>19</v>
       </c>
       <c r="V80" s="32">
         <v>22</v>
       </c>
       <c r="W80" s="32">
         <v>165006</v>
       </c>
       <c r="X80" s="32">
         <v>157916</v>
       </c>
       <c r="Y80" s="32">
         <v>146072</v>
       </c>
       <c r="Z80" s="32">
         <v>729</v>
       </c>
       <c r="AA80" s="32">
         <v>11115</v>
       </c>
@@ -11118,172 +11118,172 @@
       </c>
       <c r="AK80" s="32">
         <v>1</v>
       </c>
       <c r="AL80" s="32">
         <v>2</v>
       </c>
       <c r="AM80" s="32">
         <v>373</v>
       </c>
       <c r="AN80" s="32">
         <v>12</v>
       </c>
       <c r="AO80" s="32">
         <v>31</v>
       </c>
       <c r="AP80" s="33">
         <v>69</v>
       </c>
     </row>
     <row r="81" s="34" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="82" s="34" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="122">
+    <mergeCell ref="T6:V6"/>
+    <mergeCell ref="M4:V4"/>
+    <mergeCell ref="L5:L8"/>
+    <mergeCell ref="M5:M8"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="E5:E8"/>
+    <mergeCell ref="F5:F8"/>
+    <mergeCell ref="AP4:AP8"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="Q5:S5"/>
+    <mergeCell ref="T5:V5"/>
+    <mergeCell ref="S7:S8"/>
+    <mergeCell ref="T7:T8"/>
+    <mergeCell ref="AG6:AI6"/>
+    <mergeCell ref="AJ6:AL6"/>
+    <mergeCell ref="AG7:AG8"/>
+    <mergeCell ref="AH7:AH8"/>
+    <mergeCell ref="AI7:AI8"/>
+    <mergeCell ref="AJ7:AJ8"/>
+    <mergeCell ref="X5:X8"/>
+    <mergeCell ref="Y5:Y8"/>
+    <mergeCell ref="AB5:AB8"/>
+    <mergeCell ref="AC5:AC8"/>
+    <mergeCell ref="AD5:AD8"/>
+    <mergeCell ref="AE5:AE8"/>
+    <mergeCell ref="AM7:AM8"/>
+    <mergeCell ref="AN7:AN8"/>
+    <mergeCell ref="AK7:AK8"/>
+    <mergeCell ref="AL7:AL8"/>
+    <mergeCell ref="K5:K8"/>
+    <mergeCell ref="U7:U8"/>
+    <mergeCell ref="V7:V8"/>
+    <mergeCell ref="AM6:AO6"/>
+    <mergeCell ref="N6:P6"/>
+    <mergeCell ref="AO7:AO8"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="Q7:Q8"/>
+    <mergeCell ref="R7:R8"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A4:C8"/>
+    <mergeCell ref="X4:AA4"/>
+    <mergeCell ref="AB4:AE4"/>
+    <mergeCell ref="AF4:AO4"/>
+    <mergeCell ref="AF5:AF8"/>
+    <mergeCell ref="AG5:AI5"/>
+    <mergeCell ref="AJ5:AL5"/>
+    <mergeCell ref="AM5:AO5"/>
+    <mergeCell ref="Z5:Z8"/>
+    <mergeCell ref="AA5:AA8"/>
+    <mergeCell ref="G5:G8"/>
+    <mergeCell ref="H5:H8"/>
+    <mergeCell ref="I5:I8"/>
+    <mergeCell ref="J5:J8"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
     <mergeCell ref="A72:B72"/>
     <mergeCell ref="D4:D8"/>
     <mergeCell ref="W4:W8"/>
     <mergeCell ref="A79:B79"/>
     <mergeCell ref="A80:B80"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A75:B75"/>
     <mergeCell ref="A76:B76"/>
     <mergeCell ref="A77:B77"/>
     <mergeCell ref="A78:B78"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="A67:B67"/>
     <mergeCell ref="A68:B68"/>
     <mergeCell ref="A69:B69"/>
     <mergeCell ref="A70:B70"/>
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="A55:B55"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="A57:B57"/>
-    <mergeCell ref="A58:B58"/>
-[...96 lines deleted...]
-    <mergeCell ref="F5:F8"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">