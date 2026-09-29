--- v0 (2026-08-07)
+++ v1 (2026-09-29)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4BC2272F-DFE0-47E6-9BA0-9B4E2759EAA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3ADD8074-BF73-446C-A00C-4F1F6BC3F79B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CF53942E-C750-4992-B825-C381AD5C6154}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="16440" xr2:uid="{CF53942E-C750-4992-B825-C381AD5C6154}"/>
   </bookViews>
   <sheets>
     <sheet name="Ⅱ7" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="90">
   <si>
     <t xml:space="preserve"> 令和２年</t>
@@ -741,51 +741,52 @@
       <t>キョク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve"> 令和７年</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ⅱ　農業経営体</t>
     <rPh sb="2" eb="4">
       <t>ノウギョウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ケイエイタイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>７　経営耕地の状況（経営耕地、所有耕地、借入耕地）</t>
+    <t>７　経営耕地の状況（経営耕地、借入耕地）</t>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#\ ###\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="\(#\)"/>
     <numFmt numFmtId="178" formatCode="#,##0;@"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1125,51 +1126,51 @@
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1228,196 +1229,190 @@
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="8" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="8" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...109 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_集落営農実態調査集計様式H18.4.12" xfId="1" xr:uid="{55B0974F-4F01-4DAF-A7F6-A8122B095F35}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
@@ -1735,52 +1730,52 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:40" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>88</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:40" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
-      <c r="P2" s="38"/>
-      <c r="Q2" s="38"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="4"/>
     </row>
     <row r="3" spans="1:40" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D3" s="8" t="s">
         <v>87</v>
       </c>
@@ -1801,368 +1796,368 @@
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="10"/>
       <c r="V3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="W3" s="8"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
       <c r="AC3" s="9"/>
       <c r="AD3" s="9"/>
       <c r="AE3" s="9"/>
       <c r="AF3" s="9"/>
       <c r="AG3" s="9"/>
       <c r="AH3" s="9"/>
       <c r="AI3" s="9"/>
       <c r="AJ3" s="9"/>
       <c r="AK3" s="10"/>
       <c r="AL3" s="9"/>
       <c r="AM3" s="10"/>
     </row>
     <row r="4" spans="1:40" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="39" t="s">
+      <c r="A4" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="40"/>
-[...1 lines deleted...]
-      <c r="D4" s="48" t="s">
+      <c r="B4" s="75"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="49"/>
-[...2 lines deleted...]
-      <c r="H4" s="49" t="s">
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="49"/>
-[...2 lines deleted...]
-      <c r="L4" s="50" t="s">
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="M4" s="50"/>
-[...2 lines deleted...]
-      <c r="P4" s="49" t="s">
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="49"/>
-[...2 lines deleted...]
-      <c r="T4" s="55" t="s">
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+      <c r="T4" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="59"/>
-      <c r="V4" s="48" t="s">
+      <c r="U4" s="71"/>
+      <c r="V4" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="W4" s="49"/>
-[...2 lines deleted...]
-      <c r="Z4" s="49" t="s">
+      <c r="W4" s="69"/>
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="AA4" s="49"/>
-[...2 lines deleted...]
-      <c r="AD4" s="50" t="s">
+      <c r="AA4" s="69"/>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="AE4" s="50"/>
-[...2 lines deleted...]
-      <c r="AH4" s="49" t="s">
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="AI4" s="49"/>
-[...2 lines deleted...]
-      <c r="AL4" s="55" t="s">
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
+      <c r="AL4" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="AM4" s="56"/>
-      <c r="AN4" s="67"/>
+      <c r="AM4" s="65"/>
+      <c r="AN4" s="58"/>
     </row>
     <row r="5" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="42"/>
-[...2 lines deleted...]
-      <c r="D5" s="64" t="s">
+      <c r="A5" s="77"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="51" t="s">
+      <c r="E5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="63" t="s">
+      <c r="F5" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="63"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="54"/>
+      <c r="H5" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="51" t="s">
+      <c r="I5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="63" t="s">
+      <c r="J5" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="63"/>
-      <c r="L5" s="54" t="s">
+      <c r="K5" s="54"/>
+      <c r="L5" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="51" t="s">
+      <c r="M5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="N5" s="63" t="s">
+      <c r="N5" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="63"/>
-      <c r="P5" s="54" t="s">
+      <c r="O5" s="54"/>
+      <c r="P5" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="Q5" s="51" t="s">
+      <c r="Q5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="63" t="s">
+      <c r="R5" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="63"/>
-[...2 lines deleted...]
-      <c r="V5" s="64" t="s">
+      <c r="S5" s="54"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="51" t="s">
+      <c r="W5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="X5" s="63" t="s">
+      <c r="X5" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="Y5" s="63"/>
-      <c r="Z5" s="54" t="s">
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="AA5" s="51" t="s">
+      <c r="AA5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AB5" s="63" t="s">
+      <c r="AB5" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="63"/>
-      <c r="AD5" s="54" t="s">
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="AE5" s="51" t="s">
+      <c r="AE5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AF5" s="63" t="s">
+      <c r="AF5" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="AG5" s="63"/>
-      <c r="AH5" s="54" t="s">
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="AI5" s="51" t="s">
+      <c r="AI5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AJ5" s="63" t="s">
+      <c r="AJ5" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="AK5" s="63"/>
-[...2 lines deleted...]
-      <c r="AN5" s="68"/>
+      <c r="AK5" s="54"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="59"/>
     </row>
     <row r="6" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="42"/>
-[...4 lines deleted...]
-      <c r="F6" s="54" t="s">
+      <c r="A6" s="77"/>
+      <c r="B6" s="78"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="51" t="s">
+      <c r="G6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="61"/>
-[...1 lines deleted...]
-      <c r="J6" s="54" t="s">
+      <c r="H6" s="52"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="K6" s="51" t="s">
+      <c r="K6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="61"/>
-[...1 lines deleted...]
-      <c r="N6" s="54" t="s">
+      <c r="L6" s="52"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="O6" s="51" t="s">
+      <c r="O6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="P6" s="61"/>
-[...1 lines deleted...]
-      <c r="R6" s="54" t="s">
+      <c r="P6" s="52"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="S6" s="51" t="s">
+      <c r="S6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="51" t="s">
+      <c r="T6" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="70" t="s">
+      <c r="U6" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="V6" s="65"/>
-[...1 lines deleted...]
-      <c r="X6" s="54" t="s">
+      <c r="V6" s="62"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="Y6" s="51" t="s">
+      <c r="Y6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="Z6" s="61"/>
-[...1 lines deleted...]
-      <c r="AB6" s="54" t="s">
+      <c r="Z6" s="52"/>
+      <c r="AA6" s="47"/>
+      <c r="AB6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="AC6" s="51" t="s">
+      <c r="AC6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="AD6" s="61"/>
-[...1 lines deleted...]
-      <c r="AF6" s="54" t="s">
+      <c r="AD6" s="52"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="AG6" s="51" t="s">
+      <c r="AG6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="AH6" s="61"/>
-[...1 lines deleted...]
-      <c r="AJ6" s="54" t="s">
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="47"/>
+      <c r="AJ6" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="AK6" s="51" t="s">
+      <c r="AK6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="AL6" s="51" t="s">
+      <c r="AL6" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="AM6" s="74" t="s">
+      <c r="AM6" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="AN6" s="68"/>
+      <c r="AN6" s="59"/>
     </row>
     <row r="7" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="45"/>
-[...38 lines deleted...]
-      <c r="AN7" s="68"/>
+      <c r="A7" s="80"/>
+      <c r="B7" s="78"/>
+      <c r="C7" s="79"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="52"/>
+      <c r="Q7" s="47"/>
+      <c r="R7" s="47"/>
+      <c r="S7" s="47"/>
+      <c r="T7" s="47"/>
+      <c r="U7" s="56"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="47"/>
+      <c r="X7" s="47"/>
+      <c r="Y7" s="47"/>
+      <c r="Z7" s="52"/>
+      <c r="AA7" s="47"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="52"/>
+      <c r="AE7" s="47"/>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="52"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
+      <c r="AL7" s="47"/>
+      <c r="AM7" s="44"/>
+      <c r="AN7" s="59"/>
     </row>
     <row r="8" spans="1:40" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="46"/>
-[...38 lines deleted...]
-      <c r="AN8" s="69"/>
+      <c r="A8" s="81"/>
+      <c r="B8" s="81"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="53"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="48"/>
+      <c r="O8" s="48"/>
+      <c r="P8" s="53"/>
+      <c r="Q8" s="48"/>
+      <c r="R8" s="48"/>
+      <c r="S8" s="48"/>
+      <c r="T8" s="48"/>
+      <c r="U8" s="57"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="48"/>
+      <c r="X8" s="48"/>
+      <c r="Y8" s="48"/>
+      <c r="Z8" s="53"/>
+      <c r="AA8" s="48"/>
+      <c r="AB8" s="48"/>
+      <c r="AC8" s="48"/>
+      <c r="AD8" s="53"/>
+      <c r="AE8" s="48"/>
+      <c r="AF8" s="48"/>
+      <c r="AG8" s="48"/>
+      <c r="AH8" s="53"/>
+      <c r="AI8" s="48"/>
+      <c r="AJ8" s="48"/>
+      <c r="AK8" s="48"/>
+      <c r="AL8" s="48"/>
+      <c r="AM8" s="45"/>
+      <c r="AN8" s="60"/>
     </row>
     <row r="9" spans="1:40" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="14"/>
       <c r="D9" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>14</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>14</v>
@@ -2235,54 +2230,54 @@
       </c>
       <c r="AG9" s="16" t="s">
         <v>17</v>
       </c>
       <c r="AH9" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AI9" s="16" t="s">
         <v>17</v>
       </c>
       <c r="AJ9" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AK9" s="16" t="s">
         <v>17</v>
       </c>
       <c r="AL9" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AM9" s="16" t="s">
         <v>15</v>
       </c>
       <c r="AN9" s="17"/>
     </row>
     <row r="10" spans="1:40" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="73" t="s">
+      <c r="A10" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="73"/>
+      <c r="B10" s="42"/>
       <c r="C10" s="19">
         <v>1</v>
       </c>
       <c r="D10" s="20">
         <v>823415</v>
       </c>
       <c r="E10" s="20">
         <v>2998634</v>
       </c>
       <c r="F10" s="20">
         <v>351982</v>
       </c>
       <c r="G10" s="20">
         <v>1329362</v>
       </c>
       <c r="H10" s="20">
         <v>632439</v>
       </c>
       <c r="I10" s="20">
         <v>1666514</v>
       </c>
       <c r="J10" s="20">
         <v>252360</v>
       </c>
       <c r="K10" s="20">
@@ -2293,51 +2288,51 @@
       </c>
       <c r="M10" s="20">
         <v>1199451</v>
       </c>
       <c r="N10" s="20">
         <v>123422</v>
       </c>
       <c r="O10" s="20">
         <v>400415</v>
       </c>
       <c r="P10" s="20">
         <v>165397</v>
       </c>
       <c r="Q10" s="20">
         <v>132670</v>
       </c>
       <c r="R10" s="20">
         <v>36786</v>
       </c>
       <c r="S10" s="20">
         <v>26047</v>
       </c>
       <c r="T10" s="20">
         <v>27403</v>
       </c>
-      <c r="U10" s="36">
+      <c r="U10" s="20">
         <v>470928</v>
       </c>
       <c r="V10" s="20">
         <v>1058754</v>
       </c>
       <c r="W10" s="20">
         <v>3232882</v>
       </c>
       <c r="X10" s="20">
         <v>379009</v>
       </c>
       <c r="Y10" s="20">
         <v>1257126</v>
       </c>
       <c r="Z10" s="20">
         <v>840381</v>
       </c>
       <c r="AA10" s="20">
         <v>1784900</v>
       </c>
       <c r="AB10" s="20">
         <v>273745</v>
       </c>
       <c r="AC10" s="20">
         <v>835038</v>
@@ -2355,98 +2350,98 @@
         <v>394075</v>
       </c>
       <c r="AH10" s="20">
         <v>200229</v>
       </c>
       <c r="AI10" s="20">
         <v>159154</v>
       </c>
       <c r="AJ10" s="20">
         <v>37992</v>
       </c>
       <c r="AK10" s="20">
         <v>28013</v>
       </c>
       <c r="AL10" s="20">
         <v>34875</v>
       </c>
       <c r="AM10" s="20">
         <v>501246</v>
       </c>
       <c r="AN10" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:40" s="25" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="77" t="s">
+      <c r="A11" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="78"/>
+      <c r="B11" s="51"/>
       <c r="C11" s="22"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="23"/>
       <c r="R11" s="23"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
-      <c r="U11" s="37"/>
+      <c r="U11" s="23"/>
       <c r="V11" s="23"/>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="23"/>
       <c r="AA11" s="23"/>
       <c r="AB11" s="23"/>
       <c r="AC11" s="23"/>
       <c r="AD11" s="23"/>
       <c r="AE11" s="23"/>
       <c r="AF11" s="23"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23"/>
       <c r="AJ11" s="23"/>
       <c r="AK11" s="23"/>
       <c r="AL11" s="23"/>
       <c r="AM11" s="23"/>
       <c r="AN11" s="24"/>
     </row>
     <row r="12" spans="1:40" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="79" t="s">
+      <c r="A12" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="79"/>
+      <c r="B12" s="36"/>
       <c r="C12" s="22">
         <v>2</v>
       </c>
       <c r="D12" s="23">
         <v>28522</v>
       </c>
       <c r="E12" s="23">
         <v>960870</v>
       </c>
       <c r="F12" s="23">
         <v>14218</v>
       </c>
       <c r="G12" s="23">
         <v>247103</v>
       </c>
       <c r="H12" s="23">
         <v>11553</v>
       </c>
       <c r="I12" s="23">
         <v>173372</v>
       </c>
       <c r="J12" s="23">
         <v>4621</v>
       </c>
       <c r="K12" s="23">
@@ -2457,51 +2452,51 @@
       </c>
       <c r="M12" s="23">
         <v>785279</v>
       </c>
       <c r="N12" s="23">
         <v>11262</v>
       </c>
       <c r="O12" s="23">
         <v>206663</v>
       </c>
       <c r="P12" s="23">
         <v>1065</v>
       </c>
       <c r="Q12" s="23">
         <v>2219</v>
       </c>
       <c r="R12" s="23">
         <v>127</v>
       </c>
       <c r="S12" s="23">
         <v>241</v>
       </c>
       <c r="T12" s="23">
         <v>7285</v>
       </c>
-      <c r="U12" s="37">
+      <c r="U12" s="23">
         <v>395903</v>
       </c>
       <c r="V12" s="23">
         <v>34042</v>
       </c>
       <c r="W12" s="23">
         <v>1028421</v>
       </c>
       <c r="X12" s="23">
         <v>15951</v>
       </c>
       <c r="Y12" s="23">
         <v>257155</v>
       </c>
       <c r="Z12" s="23">
         <v>14527</v>
       </c>
       <c r="AA12" s="23">
         <v>180616</v>
       </c>
       <c r="AB12" s="23">
         <v>5257</v>
       </c>
       <c r="AC12" s="23">
         <v>41288</v>
@@ -2519,54 +2514,54 @@
         <v>215612</v>
       </c>
       <c r="AH12" s="23">
         <v>1109</v>
       </c>
       <c r="AI12" s="23">
         <v>2384</v>
       </c>
       <c r="AJ12" s="23">
         <v>126</v>
       </c>
       <c r="AK12" s="23">
         <v>254</v>
       </c>
       <c r="AL12" s="23">
         <v>8472</v>
       </c>
       <c r="AM12" s="23">
         <v>416097</v>
       </c>
       <c r="AN12" s="24">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="79" t="s">
+      <c r="A13" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="79"/>
+      <c r="B13" s="36"/>
       <c r="C13" s="22">
         <v>3</v>
       </c>
       <c r="D13" s="23">
         <v>794893</v>
       </c>
       <c r="E13" s="23">
         <v>2037764</v>
       </c>
       <c r="F13" s="23">
         <v>337764</v>
       </c>
       <c r="G13" s="23">
         <v>1082259</v>
       </c>
       <c r="H13" s="23">
         <v>620886</v>
       </c>
       <c r="I13" s="23">
         <v>1493142</v>
       </c>
       <c r="J13" s="23">
         <v>247739</v>
       </c>
       <c r="K13" s="23">
@@ -2577,51 +2572,51 @@
       </c>
       <c r="M13" s="23">
         <v>414172</v>
       </c>
       <c r="N13" s="23">
         <v>112160</v>
       </c>
       <c r="O13" s="23">
         <v>193753</v>
       </c>
       <c r="P13" s="23">
         <v>164332</v>
       </c>
       <c r="Q13" s="23">
         <v>130451</v>
       </c>
       <c r="R13" s="23">
         <v>36659</v>
       </c>
       <c r="S13" s="23">
         <v>25806</v>
       </c>
       <c r="T13" s="23">
         <v>20118</v>
       </c>
-      <c r="U13" s="37">
+      <c r="U13" s="23">
         <v>75025</v>
       </c>
       <c r="V13" s="23">
         <v>1024712</v>
       </c>
       <c r="W13" s="23">
         <v>2204461</v>
       </c>
       <c r="X13" s="23">
         <v>363058</v>
       </c>
       <c r="Y13" s="23">
         <v>999971</v>
       </c>
       <c r="Z13" s="23">
         <v>825854</v>
       </c>
       <c r="AA13" s="23">
         <v>1604284</v>
       </c>
       <c r="AB13" s="23">
         <v>268488</v>
       </c>
       <c r="AC13" s="23">
         <v>793750</v>
@@ -2639,54 +2634,54 @@
         <v>178463</v>
       </c>
       <c r="AH13" s="23">
         <v>199120</v>
       </c>
       <c r="AI13" s="23">
         <v>156770</v>
       </c>
       <c r="AJ13" s="23">
         <v>37866</v>
       </c>
       <c r="AK13" s="23">
         <v>27759</v>
       </c>
       <c r="AL13" s="23">
         <v>26403</v>
       </c>
       <c r="AM13" s="23">
         <v>85149</v>
       </c>
       <c r="AN13" s="24">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="79" t="s">
+      <c r="A14" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="79"/>
+      <c r="B14" s="36"/>
       <c r="C14" s="22">
         <v>4</v>
       </c>
       <c r="D14" s="23">
         <v>149590</v>
       </c>
       <c r="E14" s="23">
         <v>581810</v>
       </c>
       <c r="F14" s="23">
         <v>57489</v>
       </c>
       <c r="G14" s="23">
         <v>287466</v>
       </c>
       <c r="H14" s="23">
         <v>125311</v>
       </c>
       <c r="I14" s="23">
         <v>454759</v>
       </c>
       <c r="J14" s="23">
         <v>45848</v>
       </c>
       <c r="K14" s="23">
@@ -2759,54 +2754,54 @@
         <v>43608</v>
       </c>
       <c r="AH14" s="23">
         <v>34424</v>
       </c>
       <c r="AI14" s="23">
         <v>30126</v>
       </c>
       <c r="AJ14" s="23">
         <v>5183</v>
       </c>
       <c r="AK14" s="23">
         <v>3130</v>
       </c>
       <c r="AL14" s="23">
         <v>8574</v>
       </c>
       <c r="AM14" s="23">
         <v>38112</v>
       </c>
       <c r="AN14" s="24">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="79" t="s">
+      <c r="A15" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="79"/>
+      <c r="B15" s="36"/>
       <c r="C15" s="22">
         <v>5</v>
       </c>
       <c r="D15" s="23">
         <v>55730</v>
       </c>
       <c r="E15" s="23">
         <v>238284</v>
       </c>
       <c r="F15" s="23">
         <v>29574</v>
       </c>
       <c r="G15" s="23">
         <v>159107</v>
       </c>
       <c r="H15" s="23">
         <v>51925</v>
       </c>
       <c r="I15" s="23">
         <v>222917</v>
       </c>
       <c r="J15" s="23">
         <v>27178</v>
       </c>
       <c r="K15" s="23">
@@ -2879,54 +2874,54 @@
         <v>5932</v>
       </c>
       <c r="AH15" s="23">
         <v>5041</v>
       </c>
       <c r="AI15" s="23">
         <v>2713</v>
       </c>
       <c r="AJ15" s="23">
         <v>1167</v>
       </c>
       <c r="AK15" s="23">
         <v>609</v>
       </c>
       <c r="AL15" s="23">
         <v>321</v>
       </c>
       <c r="AM15" s="23">
         <v>1516</v>
       </c>
       <c r="AN15" s="24">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="79" t="s">
+      <c r="A16" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="79"/>
+      <c r="B16" s="36"/>
       <c r="C16" s="22">
         <v>6</v>
       </c>
       <c r="D16" s="23">
         <v>180430</v>
       </c>
       <c r="E16" s="23">
         <v>423247</v>
       </c>
       <c r="F16" s="23">
         <v>72887</v>
       </c>
       <c r="G16" s="23">
         <v>210860</v>
       </c>
       <c r="H16" s="23">
         <v>126534</v>
       </c>
       <c r="I16" s="23">
         <v>267530</v>
       </c>
       <c r="J16" s="23">
         <v>45685</v>
       </c>
       <c r="K16" s="23">
@@ -3359,54 +3354,54 @@
         <v>10030</v>
       </c>
       <c r="AH19" s="23">
         <v>26431</v>
       </c>
       <c r="AI19" s="23">
         <v>16532</v>
       </c>
       <c r="AJ19" s="23">
         <v>7227</v>
       </c>
       <c r="AK19" s="23">
         <v>3363</v>
       </c>
       <c r="AL19" s="23">
         <v>638</v>
       </c>
       <c r="AM19" s="23">
         <v>3227</v>
       </c>
       <c r="AN19" s="24">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="79" t="s">
+      <c r="A20" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="79"/>
+      <c r="B20" s="36"/>
       <c r="C20" s="22">
         <v>10</v>
       </c>
       <c r="D20" s="23">
         <v>66888</v>
       </c>
       <c r="E20" s="23">
         <v>140725</v>
       </c>
       <c r="F20" s="23">
         <v>26291</v>
       </c>
       <c r="G20" s="23">
         <v>83918</v>
       </c>
       <c r="H20" s="23">
         <v>47548</v>
       </c>
       <c r="I20" s="23">
         <v>97369</v>
       </c>
       <c r="J20" s="23">
         <v>16110</v>
       </c>
       <c r="K20" s="23">
@@ -3479,54 +3474,54 @@
         <v>8678</v>
       </c>
       <c r="AH20" s="23">
         <v>24824</v>
       </c>
       <c r="AI20" s="23">
         <v>21884</v>
       </c>
       <c r="AJ20" s="23">
         <v>5655</v>
       </c>
       <c r="AK20" s="23">
         <v>6064</v>
       </c>
       <c r="AL20" s="23">
         <v>715</v>
       </c>
       <c r="AM20" s="23">
         <v>2080</v>
       </c>
       <c r="AN20" s="24">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="79" t="s">
+      <c r="A21" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="79"/>
+      <c r="B21" s="36"/>
       <c r="C21" s="22">
         <v>11</v>
       </c>
       <c r="D21" s="23">
         <v>81704</v>
       </c>
       <c r="E21" s="23">
         <v>131232</v>
       </c>
       <c r="F21" s="23">
         <v>34536</v>
       </c>
       <c r="G21" s="23">
         <v>69185</v>
       </c>
       <c r="H21" s="23">
         <v>68385</v>
       </c>
       <c r="I21" s="23">
         <v>104925</v>
       </c>
       <c r="J21" s="23">
         <v>28642</v>
       </c>
       <c r="K21" s="23">
@@ -3599,54 +3594,54 @@
         <v>2987</v>
       </c>
       <c r="AH21" s="23">
         <v>21466</v>
       </c>
       <c r="AI21" s="23">
         <v>18559</v>
       </c>
       <c r="AJ21" s="23">
         <v>4284</v>
       </c>
       <c r="AK21" s="23">
         <v>2805</v>
       </c>
       <c r="AL21" s="23">
         <v>351</v>
       </c>
       <c r="AM21" s="23">
         <v>534</v>
       </c>
       <c r="AN21" s="24">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="79" t="s">
+      <c r="A22" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="79"/>
+      <c r="B22" s="36"/>
       <c r="C22" s="22">
         <v>12</v>
       </c>
       <c r="D22" s="23">
         <v>71918</v>
       </c>
       <c r="E22" s="23">
         <v>119633</v>
       </c>
       <c r="F22" s="23">
         <v>28348</v>
       </c>
       <c r="G22" s="23">
         <v>65795</v>
       </c>
       <c r="H22" s="23">
         <v>62476</v>
       </c>
       <c r="I22" s="23">
         <v>98469</v>
       </c>
       <c r="J22" s="23">
         <v>23001</v>
       </c>
       <c r="K22" s="23">
@@ -3959,54 +3954,54 @@
         <v>3629</v>
       </c>
       <c r="AH24" s="23">
         <v>11737</v>
       </c>
       <c r="AI24" s="23">
         <v>4818</v>
       </c>
       <c r="AJ24" s="23">
         <v>2030</v>
       </c>
       <c r="AK24" s="23">
         <v>945</v>
       </c>
       <c r="AL24" s="23">
         <v>803</v>
       </c>
       <c r="AM24" s="23">
         <v>2261</v>
       </c>
       <c r="AN24" s="24">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="79" t="s">
+      <c r="A25" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="79"/>
+      <c r="B25" s="36"/>
       <c r="C25" s="22">
         <v>15</v>
       </c>
       <c r="D25" s="23">
         <v>50732</v>
       </c>
       <c r="E25" s="23">
         <v>65923</v>
       </c>
       <c r="F25" s="23">
         <v>19744</v>
       </c>
       <c r="G25" s="23">
         <v>27106</v>
       </c>
       <c r="H25" s="23">
         <v>37329</v>
       </c>
       <c r="I25" s="23">
         <v>43452</v>
       </c>
       <c r="J25" s="23">
         <v>13905</v>
       </c>
       <c r="K25" s="23">
@@ -4079,54 +4074,54 @@
         <v>3062</v>
       </c>
       <c r="AH25" s="23">
         <v>20337</v>
       </c>
       <c r="AI25" s="23">
         <v>14842</v>
       </c>
       <c r="AJ25" s="23">
         <v>3743</v>
       </c>
       <c r="AK25" s="23">
         <v>2134</v>
       </c>
       <c r="AL25" s="23">
         <v>304</v>
       </c>
       <c r="AM25" s="23">
         <v>652</v>
       </c>
       <c r="AN25" s="24">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="79" t="s">
+      <c r="A26" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B26" s="79"/>
+      <c r="B26" s="36"/>
       <c r="C26" s="22">
         <v>16</v>
       </c>
       <c r="D26" s="23">
         <v>128537</v>
       </c>
       <c r="E26" s="23">
         <v>319316</v>
       </c>
       <c r="F26" s="23">
         <v>64212</v>
       </c>
       <c r="G26" s="23">
         <v>172242</v>
       </c>
       <c r="H26" s="23">
         <v>101209</v>
       </c>
       <c r="I26" s="23">
         <v>203390</v>
       </c>
       <c r="J26" s="23">
         <v>47269</v>
       </c>
       <c r="K26" s="23">
@@ -4439,54 +4434,54 @@
         <v>30317</v>
       </c>
       <c r="AH28" s="23">
         <v>6835</v>
       </c>
       <c r="AI28" s="23">
         <v>11834</v>
       </c>
       <c r="AJ28" s="23">
         <v>1722</v>
       </c>
       <c r="AK28" s="23">
         <v>3911</v>
       </c>
       <c r="AL28" s="23">
         <v>7292</v>
       </c>
       <c r="AM28" s="23">
         <v>15109</v>
       </c>
       <c r="AN28" s="24">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="79" t="s">
+      <c r="A29" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="79"/>
+      <c r="B29" s="36"/>
       <c r="C29" s="22">
         <v>19</v>
       </c>
       <c r="D29" s="23">
         <v>9364</v>
       </c>
       <c r="E29" s="23">
         <v>17595</v>
       </c>
       <c r="F29" s="23">
         <v>4683</v>
       </c>
       <c r="G29" s="23">
         <v>6582</v>
       </c>
       <c r="H29" s="23">
         <v>169</v>
       </c>
       <c r="I29" s="23">
         <v>330</v>
       </c>
       <c r="J29" s="23">
         <v>101</v>
       </c>
       <c r="K29" s="23">
@@ -4559,98 +4554,98 @@
         <v>6077</v>
       </c>
       <c r="AH29" s="23">
         <v>1209</v>
       </c>
       <c r="AI29" s="23">
         <v>911</v>
       </c>
       <c r="AJ29" s="23">
         <v>289</v>
       </c>
       <c r="AK29" s="23">
         <v>212</v>
       </c>
       <c r="AL29" s="23">
         <v>1321</v>
       </c>
       <c r="AM29" s="23">
         <v>3344</v>
       </c>
       <c r="AN29" s="24">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:40" s="25" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="80" t="s">
+      <c r="A30" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="81"/>
+      <c r="B30" s="41"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
       <c r="Q30" s="23"/>
       <c r="R30" s="23"/>
       <c r="S30" s="23"/>
       <c r="T30" s="23"/>
       <c r="U30" s="23"/>
       <c r="V30" s="23"/>
       <c r="W30" s="23"/>
       <c r="X30" s="23"/>
       <c r="Y30" s="23"/>
       <c r="Z30" s="23"/>
       <c r="AA30" s="23"/>
       <c r="AB30" s="23"/>
       <c r="AC30" s="23"/>
       <c r="AD30" s="23"/>
       <c r="AE30" s="23"/>
       <c r="AF30" s="23"/>
       <c r="AG30" s="23"/>
       <c r="AH30" s="23"/>
       <c r="AI30" s="23"/>
       <c r="AJ30" s="23"/>
       <c r="AK30" s="23"/>
       <c r="AL30" s="23"/>
       <c r="AM30" s="23"/>
       <c r="AN30" s="24"/>
     </row>
     <row r="31" spans="1:40" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="79" t="s">
+      <c r="A31" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="79"/>
+      <c r="B31" s="36"/>
       <c r="C31" s="27">
         <v>20</v>
       </c>
       <c r="D31" s="23">
         <v>28522</v>
       </c>
       <c r="E31" s="23">
         <v>960870</v>
       </c>
       <c r="F31" s="23">
         <v>14218</v>
       </c>
       <c r="G31" s="23">
         <v>247103</v>
       </c>
       <c r="H31" s="23">
         <v>11553</v>
       </c>
       <c r="I31" s="23">
         <v>173372</v>
       </c>
       <c r="J31" s="23">
         <v>4621</v>
       </c>
       <c r="K31" s="23">
@@ -4723,54 +4718,54 @@
         <v>215612</v>
       </c>
       <c r="AH31" s="23">
         <v>1109</v>
       </c>
       <c r="AI31" s="23">
         <v>2384</v>
       </c>
       <c r="AJ31" s="23">
         <v>126</v>
       </c>
       <c r="AK31" s="23">
         <v>254</v>
       </c>
       <c r="AL31" s="23">
         <v>8472</v>
       </c>
       <c r="AM31" s="23">
         <v>416097</v>
       </c>
       <c r="AN31" s="28">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="79" t="s">
+      <c r="A32" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="B32" s="79"/>
+      <c r="B32" s="36"/>
       <c r="C32" s="27">
         <v>21</v>
       </c>
       <c r="D32" s="23">
         <v>22901</v>
       </c>
       <c r="E32" s="23">
         <v>90365</v>
       </c>
       <c r="F32" s="23">
         <v>7402</v>
       </c>
       <c r="G32" s="23">
         <v>36072</v>
       </c>
       <c r="H32" s="23">
         <v>14194</v>
       </c>
       <c r="I32" s="23">
         <v>50679</v>
       </c>
       <c r="J32" s="23">
         <v>4465</v>
       </c>
       <c r="K32" s="23">
@@ -4843,54 +4838,54 @@
         <v>12542</v>
       </c>
       <c r="AH32" s="23">
         <v>12125</v>
       </c>
       <c r="AI32" s="23">
         <v>14824</v>
       </c>
       <c r="AJ32" s="23">
         <v>1356</v>
       </c>
       <c r="AK32" s="23">
         <v>1067</v>
       </c>
       <c r="AL32" s="23">
         <v>695</v>
       </c>
       <c r="AM32" s="23">
         <v>9238</v>
       </c>
       <c r="AN32" s="28">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="79" t="s">
+      <c r="A33" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="B33" s="79"/>
+      <c r="B33" s="36"/>
       <c r="C33" s="27">
         <v>22</v>
       </c>
       <c r="D33" s="23">
         <v>26527</v>
       </c>
       <c r="E33" s="23">
         <v>101195</v>
       </c>
       <c r="F33" s="23">
         <v>8421</v>
       </c>
       <c r="G33" s="23">
         <v>51194</v>
       </c>
       <c r="H33" s="23">
         <v>23397</v>
       </c>
       <c r="I33" s="23">
         <v>66939</v>
       </c>
       <c r="J33" s="23">
         <v>6444</v>
       </c>
       <c r="K33" s="23">
@@ -4963,54 +4958,54 @@
         <v>12970</v>
       </c>
       <c r="AH33" s="23">
         <v>3147</v>
       </c>
       <c r="AI33" s="23">
         <v>2404</v>
       </c>
       <c r="AJ33" s="23">
         <v>327</v>
       </c>
       <c r="AK33" s="23">
         <v>276</v>
       </c>
       <c r="AL33" s="23">
         <v>4060</v>
       </c>
       <c r="AM33" s="23">
         <v>17880</v>
       </c>
       <c r="AN33" s="28">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="79" t="s">
+      <c r="A34" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="B34" s="79"/>
+      <c r="B34" s="36"/>
       <c r="C34" s="27">
         <v>23</v>
       </c>
       <c r="D34" s="23">
         <v>23436</v>
       </c>
       <c r="E34" s="23">
         <v>99357</v>
       </c>
       <c r="F34" s="23">
         <v>8059</v>
       </c>
       <c r="G34" s="23">
         <v>53941</v>
       </c>
       <c r="H34" s="23">
         <v>21776</v>
       </c>
       <c r="I34" s="23">
         <v>88460</v>
       </c>
       <c r="J34" s="23">
         <v>7117</v>
       </c>
       <c r="K34" s="23">
@@ -5083,54 +5078,54 @@
         <v>5052</v>
       </c>
       <c r="AH34" s="23">
         <v>917</v>
       </c>
       <c r="AI34" s="23">
         <v>504</v>
       </c>
       <c r="AJ34" s="23">
         <v>89</v>
       </c>
       <c r="AK34" s="23">
         <v>75</v>
       </c>
       <c r="AL34" s="23">
         <v>1533</v>
       </c>
       <c r="AM34" s="23">
         <v>4538</v>
       </c>
       <c r="AN34" s="28">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="79" t="s">
+      <c r="A35" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="B35" s="79"/>
+      <c r="B35" s="36"/>
       <c r="C35" s="27">
         <v>24</v>
       </c>
       <c r="D35" s="23">
         <v>21474</v>
       </c>
       <c r="E35" s="23">
         <v>107070</v>
       </c>
       <c r="F35" s="23">
         <v>9342</v>
       </c>
       <c r="G35" s="23">
         <v>54050</v>
       </c>
       <c r="H35" s="23">
         <v>19898</v>
       </c>
       <c r="I35" s="23">
         <v>98736</v>
       </c>
       <c r="J35" s="23">
         <v>8529</v>
       </c>
       <c r="K35" s="23">
@@ -5203,54 +5198,54 @@
         <v>3967</v>
       </c>
       <c r="AH35" s="23">
         <v>2273</v>
       </c>
       <c r="AI35" s="23">
         <v>1532</v>
       </c>
       <c r="AJ35" s="23">
         <v>320</v>
       </c>
       <c r="AK35" s="23">
         <v>172</v>
       </c>
       <c r="AL35" s="23">
         <v>433</v>
       </c>
       <c r="AM35" s="23">
         <v>2047</v>
       </c>
       <c r="AN35" s="28">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="79" t="s">
+      <c r="A36" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="B36" s="79"/>
+      <c r="B36" s="36"/>
       <c r="C36" s="27">
         <v>25</v>
       </c>
       <c r="D36" s="23">
         <v>22525</v>
       </c>
       <c r="E36" s="23">
         <v>92968</v>
       </c>
       <c r="F36" s="23">
         <v>11031</v>
       </c>
       <c r="G36" s="23">
         <v>48732</v>
       </c>
       <c r="H36" s="23">
         <v>16785</v>
       </c>
       <c r="I36" s="23">
         <v>78615</v>
       </c>
       <c r="J36" s="23">
         <v>8657</v>
       </c>
       <c r="K36" s="23">
@@ -5323,54 +5318,54 @@
         <v>3363</v>
       </c>
       <c r="AH36" s="23">
         <v>10364</v>
       </c>
       <c r="AI36" s="23">
         <v>6585</v>
       </c>
       <c r="AJ36" s="23">
         <v>1947</v>
       </c>
       <c r="AK36" s="23">
         <v>874</v>
       </c>
       <c r="AL36" s="23">
         <v>423</v>
       </c>
       <c r="AM36" s="23">
         <v>1209</v>
       </c>
       <c r="AN36" s="28">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="79" t="s">
+      <c r="A37" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="B37" s="79"/>
+      <c r="B37" s="36"/>
       <c r="C37" s="27">
         <v>26</v>
       </c>
       <c r="D37" s="23">
         <v>32727</v>
       </c>
       <c r="E37" s="23">
         <v>90854</v>
       </c>
       <c r="F37" s="23">
         <v>13234</v>
       </c>
       <c r="G37" s="23">
         <v>43477</v>
       </c>
       <c r="H37" s="23">
         <v>29261</v>
       </c>
       <c r="I37" s="23">
         <v>71329</v>
       </c>
       <c r="J37" s="23">
         <v>10636</v>
       </c>
       <c r="K37" s="23">
@@ -5443,54 +5438,54 @@
         <v>5715</v>
       </c>
       <c r="AH37" s="23">
         <v>5598</v>
       </c>
       <c r="AI37" s="23">
         <v>4277</v>
       </c>
       <c r="AJ37" s="23">
         <v>1144</v>
       </c>
       <c r="AK37" s="23">
         <v>665</v>
       </c>
       <c r="AL37" s="23">
         <v>1430</v>
       </c>
       <c r="AM37" s="23">
         <v>3201</v>
       </c>
       <c r="AN37" s="28">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:40" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="82" t="s">
+      <c r="A38" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B38" s="82"/>
+      <c r="B38" s="38"/>
       <c r="C38" s="27">
         <v>27</v>
       </c>
       <c r="D38" s="29">
         <v>33448</v>
       </c>
       <c r="E38" s="29">
         <v>102389</v>
       </c>
       <c r="F38" s="29">
         <v>14086</v>
       </c>
       <c r="G38" s="29">
         <v>57773</v>
       </c>
       <c r="H38" s="29">
         <v>27384</v>
       </c>
       <c r="I38" s="29">
         <v>66129</v>
       </c>
       <c r="J38" s="29">
         <v>10008</v>
       </c>
       <c r="K38" s="29">
@@ -5563,54 +5558,54 @@
         <v>16421</v>
       </c>
       <c r="AH38" s="29">
         <v>4705</v>
       </c>
       <c r="AI38" s="29">
         <v>3284</v>
       </c>
       <c r="AJ38" s="29">
         <v>438</v>
       </c>
       <c r="AK38" s="29">
         <v>306</v>
       </c>
       <c r="AL38" s="29">
         <v>395</v>
       </c>
       <c r="AM38" s="29">
         <v>1224</v>
       </c>
       <c r="AN38" s="28">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="79" t="s">
+      <c r="A39" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="B39" s="79"/>
+      <c r="B39" s="36"/>
       <c r="C39" s="27">
         <v>28</v>
       </c>
       <c r="D39" s="23">
         <v>25668</v>
       </c>
       <c r="E39" s="23">
         <v>89102</v>
       </c>
       <c r="F39" s="23">
         <v>9917</v>
       </c>
       <c r="G39" s="23">
         <v>40575</v>
       </c>
       <c r="H39" s="23">
         <v>23505</v>
       </c>
       <c r="I39" s="23">
         <v>73002</v>
       </c>
       <c r="J39" s="23">
         <v>8520</v>
       </c>
       <c r="K39" s="23">
@@ -5683,54 +5678,54 @@
         <v>6078</v>
       </c>
       <c r="AH39" s="23">
         <v>1691</v>
       </c>
       <c r="AI39" s="23">
         <v>1282</v>
       </c>
       <c r="AJ39" s="23">
         <v>203</v>
       </c>
       <c r="AK39" s="23">
         <v>173</v>
       </c>
       <c r="AL39" s="23">
         <v>757</v>
       </c>
       <c r="AM39" s="23">
         <v>3908</v>
       </c>
       <c r="AN39" s="28">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="79" t="s">
+      <c r="A40" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="B40" s="79"/>
+      <c r="B40" s="36"/>
       <c r="C40" s="27">
         <v>29</v>
       </c>
       <c r="D40" s="23">
         <v>14840</v>
       </c>
       <c r="E40" s="23">
         <v>35131</v>
       </c>
       <c r="F40" s="23">
         <v>7063</v>
       </c>
       <c r="G40" s="23">
         <v>18832</v>
       </c>
       <c r="H40" s="23">
         <v>10056</v>
       </c>
       <c r="I40" s="23">
         <v>14839</v>
       </c>
       <c r="J40" s="23">
         <v>3845</v>
       </c>
       <c r="K40" s="23">
@@ -5803,54 +5798,54 @@
         <v>9195</v>
       </c>
       <c r="AH40" s="23">
         <v>2127</v>
       </c>
       <c r="AI40" s="23">
         <v>1357</v>
       </c>
       <c r="AJ40" s="23">
         <v>360</v>
       </c>
       <c r="AK40" s="23">
         <v>215</v>
       </c>
       <c r="AL40" s="23">
         <v>554</v>
       </c>
       <c r="AM40" s="23">
         <v>1875</v>
       </c>
       <c r="AN40" s="28">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:40" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="82" t="s">
+      <c r="A41" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="B41" s="82"/>
+      <c r="B41" s="38"/>
       <c r="C41" s="27">
         <v>30</v>
       </c>
       <c r="D41" s="29">
         <v>20934</v>
       </c>
       <c r="E41" s="29">
         <v>44644</v>
       </c>
       <c r="F41" s="29">
         <v>7785</v>
       </c>
       <c r="G41" s="29">
         <v>21911</v>
       </c>
       <c r="H41" s="29">
         <v>14666</v>
       </c>
       <c r="I41" s="29">
         <v>29023</v>
       </c>
       <c r="J41" s="29">
         <v>5566</v>
       </c>
       <c r="K41" s="29">
@@ -5923,54 +5918,54 @@
         <v>5148</v>
       </c>
       <c r="AH41" s="29">
         <v>2941</v>
       </c>
       <c r="AI41" s="29">
         <v>1784</v>
       </c>
       <c r="AJ41" s="29">
         <v>263</v>
       </c>
       <c r="AK41" s="29">
         <v>426</v>
       </c>
       <c r="AL41" s="29">
         <v>191</v>
       </c>
       <c r="AM41" s="29">
         <v>402</v>
       </c>
       <c r="AN41" s="28">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="79" t="s">
+      <c r="A42" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="B42" s="79"/>
+      <c r="B42" s="36"/>
       <c r="C42" s="27">
         <v>31</v>
       </c>
       <c r="D42" s="23">
         <v>26011</v>
       </c>
       <c r="E42" s="23">
         <v>70321</v>
       </c>
       <c r="F42" s="23">
         <v>11904</v>
       </c>
       <c r="G42" s="23">
         <v>35746</v>
       </c>
       <c r="H42" s="23">
         <v>18321</v>
       </c>
       <c r="I42" s="23">
         <v>48660</v>
       </c>
       <c r="J42" s="23">
         <v>8252</v>
       </c>
       <c r="K42" s="23">
@@ -6043,54 +6038,54 @@
         <v>6395</v>
       </c>
       <c r="AH42" s="23">
         <v>2630</v>
       </c>
       <c r="AI42" s="23">
         <v>1859</v>
       </c>
       <c r="AJ42" s="23">
         <v>304</v>
       </c>
       <c r="AK42" s="23">
         <v>131</v>
       </c>
       <c r="AL42" s="23">
         <v>380</v>
       </c>
       <c r="AM42" s="23">
         <v>886</v>
       </c>
       <c r="AN42" s="28">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="79" t="s">
+      <c r="A43" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="B43" s="79"/>
+      <c r="B43" s="36"/>
       <c r="C43" s="27">
         <v>32</v>
       </c>
       <c r="D43" s="23">
         <v>4142</v>
       </c>
       <c r="E43" s="23">
         <v>2932</v>
       </c>
       <c r="F43" s="23">
         <v>515</v>
       </c>
       <c r="G43" s="23">
         <v>365</v>
       </c>
       <c r="H43" s="23">
         <v>334</v>
       </c>
       <c r="I43" s="23">
         <v>130</v>
       </c>
       <c r="J43" s="23">
         <v>37</v>
       </c>
       <c r="K43" s="23">
@@ -6163,54 +6158,54 @@
         <v>237</v>
       </c>
       <c r="AH43" s="23">
         <v>1930</v>
       </c>
       <c r="AI43" s="23">
         <v>843</v>
       </c>
       <c r="AJ43" s="23">
         <v>104</v>
       </c>
       <c r="AK43" s="23">
         <v>65</v>
       </c>
       <c r="AL43" s="23">
         <v>36</v>
       </c>
       <c r="AM43" s="23">
         <v>30</v>
       </c>
       <c r="AN43" s="28">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="79" t="s">
+      <c r="A44" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="B44" s="79"/>
+      <c r="B44" s="36"/>
       <c r="C44" s="27">
         <v>33</v>
       </c>
       <c r="D44" s="23">
         <v>8645</v>
       </c>
       <c r="E44" s="23">
         <v>8526</v>
       </c>
       <c r="F44" s="23">
         <v>2466</v>
       </c>
       <c r="G44" s="23">
         <v>1726</v>
       </c>
       <c r="H44" s="23">
         <v>3397</v>
       </c>
       <c r="I44" s="23">
         <v>2068</v>
       </c>
       <c r="J44" s="23">
         <v>857</v>
       </c>
       <c r="K44" s="23">
@@ -6283,54 +6278,54 @@
         <v>767</v>
       </c>
       <c r="AH44" s="23">
         <v>3903</v>
       </c>
       <c r="AI44" s="23">
         <v>1760</v>
       </c>
       <c r="AJ44" s="23">
         <v>204</v>
       </c>
       <c r="AK44" s="23">
         <v>90</v>
       </c>
       <c r="AL44" s="23">
         <v>100</v>
       </c>
       <c r="AM44" s="23">
         <v>104</v>
       </c>
       <c r="AN44" s="28">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:40" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="82" t="s">
+      <c r="A45" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B45" s="82"/>
+      <c r="B45" s="38"/>
       <c r="C45" s="27">
         <v>34</v>
       </c>
       <c r="D45" s="29">
         <v>33126</v>
       </c>
       <c r="E45" s="29">
         <v>131883</v>
       </c>
       <c r="F45" s="29">
         <v>18089</v>
       </c>
       <c r="G45" s="29">
         <v>78310</v>
       </c>
       <c r="H45" s="29">
         <v>31253</v>
       </c>
       <c r="I45" s="29">
         <v>122837</v>
       </c>
       <c r="J45" s="29">
         <v>16749</v>
       </c>
       <c r="K45" s="29">
@@ -6403,54 +6398,54 @@
         <v>3236</v>
       </c>
       <c r="AH45" s="29">
         <v>2764</v>
       </c>
       <c r="AI45" s="29">
         <v>1454</v>
       </c>
       <c r="AJ45" s="29">
         <v>674</v>
       </c>
       <c r="AK45" s="29">
         <v>282</v>
       </c>
       <c r="AL45" s="29">
         <v>195</v>
       </c>
       <c r="AM45" s="29">
         <v>642</v>
       </c>
       <c r="AN45" s="28">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="79" t="s">
+      <c r="A46" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B46" s="79"/>
+      <c r="B46" s="36"/>
       <c r="C46" s="27">
         <v>35</v>
       </c>
       <c r="D46" s="23">
         <v>8675</v>
       </c>
       <c r="E46" s="23">
         <v>48234</v>
       </c>
       <c r="F46" s="23">
         <v>4212</v>
       </c>
       <c r="G46" s="23">
         <v>37790</v>
       </c>
       <c r="H46" s="23">
         <v>8110</v>
       </c>
       <c r="I46" s="23">
         <v>46366</v>
       </c>
       <c r="J46" s="23">
         <v>3912</v>
       </c>
       <c r="K46" s="23">
@@ -6523,54 +6518,54 @@
         <v>598</v>
       </c>
       <c r="AH46" s="23">
         <v>785</v>
       </c>
       <c r="AI46" s="23">
         <v>411</v>
       </c>
       <c r="AJ46" s="23">
         <v>192</v>
       </c>
       <c r="AK46" s="23">
         <v>98</v>
       </c>
       <c r="AL46" s="23">
         <v>40</v>
       </c>
       <c r="AM46" s="23">
         <v>214</v>
       </c>
       <c r="AN46" s="28">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="79" t="s">
+      <c r="A47" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="B47" s="79"/>
+      <c r="B47" s="36"/>
       <c r="C47" s="27">
         <v>36</v>
       </c>
       <c r="D47" s="23">
         <v>6225</v>
       </c>
       <c r="E47" s="23">
         <v>26723</v>
       </c>
       <c r="F47" s="23">
         <v>3758</v>
       </c>
       <c r="G47" s="23">
         <v>19576</v>
       </c>
       <c r="H47" s="23">
         <v>5469</v>
       </c>
       <c r="I47" s="23">
         <v>24323</v>
       </c>
       <c r="J47" s="23">
         <v>3355</v>
       </c>
       <c r="K47" s="23">
@@ -6643,54 +6638,54 @@
         <v>1441</v>
       </c>
       <c r="AH47" s="23">
         <v>824</v>
       </c>
       <c r="AI47" s="23">
         <v>543</v>
       </c>
       <c r="AJ47" s="23">
         <v>167</v>
       </c>
       <c r="AK47" s="23">
         <v>162</v>
       </c>
       <c r="AL47" s="23">
         <v>59</v>
       </c>
       <c r="AM47" s="23">
         <v>549</v>
       </c>
       <c r="AN47" s="28">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="79" t="s">
+      <c r="A48" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="B48" s="79"/>
+      <c r="B48" s="36"/>
       <c r="C48" s="27">
         <v>37</v>
       </c>
       <c r="D48" s="23">
         <v>7704</v>
       </c>
       <c r="E48" s="23">
         <v>31445</v>
       </c>
       <c r="F48" s="23">
         <v>3515</v>
       </c>
       <c r="G48" s="23">
         <v>23430</v>
       </c>
       <c r="H48" s="23">
         <v>7093</v>
       </c>
       <c r="I48" s="23">
         <v>29391</v>
       </c>
       <c r="J48" s="23">
         <v>3162</v>
       </c>
       <c r="K48" s="23">
@@ -6763,54 +6758,54 @@
         <v>658</v>
       </c>
       <c r="AH48" s="23">
         <v>668</v>
       </c>
       <c r="AI48" s="23">
         <v>305</v>
       </c>
       <c r="AJ48" s="23">
         <v>134</v>
       </c>
       <c r="AK48" s="23">
         <v>67</v>
       </c>
       <c r="AL48" s="23">
         <v>27</v>
       </c>
       <c r="AM48" s="23">
         <v>112</v>
       </c>
       <c r="AN48" s="28">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:40" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="82" t="s">
+      <c r="A49" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="B49" s="82"/>
+      <c r="B49" s="38"/>
       <c r="C49" s="27">
         <v>38</v>
       </c>
       <c r="D49" s="29">
         <v>12292</v>
       </c>
       <c r="E49" s="29">
         <v>11687</v>
       </c>
       <c r="F49" s="29">
         <v>4758</v>
       </c>
       <c r="G49" s="29">
         <v>4292</v>
       </c>
       <c r="H49" s="29">
         <v>4254</v>
       </c>
       <c r="I49" s="29">
         <v>3188</v>
       </c>
       <c r="J49" s="29">
         <v>1422</v>
       </c>
       <c r="K49" s="29">
@@ -6883,54 +6878,54 @@
         <v>1364</v>
       </c>
       <c r="AH49" s="29">
         <v>10274</v>
       </c>
       <c r="AI49" s="29">
         <v>6633</v>
       </c>
       <c r="AJ49" s="29">
         <v>3082</v>
       </c>
       <c r="AK49" s="29">
         <v>1155</v>
       </c>
       <c r="AL49" s="29">
         <v>74</v>
       </c>
       <c r="AM49" s="29">
         <v>669</v>
       </c>
       <c r="AN49" s="28">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="79" t="s">
+      <c r="A50" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B50" s="79"/>
+      <c r="B50" s="36"/>
       <c r="C50" s="27">
         <v>39</v>
       </c>
       <c r="D50" s="23">
         <v>34450</v>
       </c>
       <c r="E50" s="23">
         <v>58515</v>
       </c>
       <c r="F50" s="23">
         <v>14393</v>
       </c>
       <c r="G50" s="23">
         <v>29640</v>
       </c>
       <c r="H50" s="23">
         <v>24617</v>
       </c>
       <c r="I50" s="23">
         <v>30491</v>
       </c>
       <c r="J50" s="23">
         <v>7178</v>
       </c>
       <c r="K50" s="23">
@@ -7003,54 +6998,54 @@
         <v>8666</v>
       </c>
       <c r="AH50" s="23">
         <v>16157</v>
       </c>
       <c r="AI50" s="23">
         <v>9898</v>
       </c>
       <c r="AJ50" s="23">
         <v>4145</v>
       </c>
       <c r="AK50" s="23">
         <v>2208</v>
       </c>
       <c r="AL50" s="23">
         <v>564</v>
       </c>
       <c r="AM50" s="23">
         <v>2558</v>
       </c>
       <c r="AN50" s="28">
         <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:40" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="82" t="s">
+      <c r="A51" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="B51" s="82"/>
+      <c r="B51" s="38"/>
       <c r="C51" s="27">
         <v>40</v>
       </c>
       <c r="D51" s="29">
         <v>14819</v>
       </c>
       <c r="E51" s="29">
         <v>29393</v>
       </c>
       <c r="F51" s="29">
         <v>5114</v>
       </c>
       <c r="G51" s="29">
         <v>19499</v>
       </c>
       <c r="H51" s="29">
         <v>12502</v>
       </c>
       <c r="I51" s="29">
         <v>24842</v>
       </c>
       <c r="J51" s="29">
         <v>3866</v>
       </c>
       <c r="K51" s="29">
@@ -7123,54 +7118,54 @@
         <v>1713</v>
       </c>
       <c r="AH51" s="29">
         <v>4105</v>
       </c>
       <c r="AI51" s="29">
         <v>1633</v>
       </c>
       <c r="AJ51" s="29">
         <v>493</v>
       </c>
       <c r="AK51" s="29">
         <v>296</v>
       </c>
       <c r="AL51" s="29">
         <v>314</v>
       </c>
       <c r="AM51" s="29">
         <v>744</v>
       </c>
       <c r="AN51" s="28">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="79" t="s">
+      <c r="A52" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B52" s="79"/>
+      <c r="B52" s="36"/>
       <c r="C52" s="27">
         <v>41</v>
       </c>
       <c r="D52" s="23">
         <v>19353</v>
       </c>
       <c r="E52" s="23">
         <v>32281</v>
       </c>
       <c r="F52" s="23">
         <v>8247</v>
       </c>
       <c r="G52" s="23">
         <v>16325</v>
       </c>
       <c r="H52" s="23">
         <v>9794</v>
       </c>
       <c r="I52" s="23">
         <v>13291</v>
       </c>
       <c r="J52" s="23">
         <v>3604</v>
       </c>
       <c r="K52" s="23">
@@ -7243,54 +7238,54 @@
         <v>2409</v>
       </c>
       <c r="AH52" s="23">
         <v>12544</v>
       </c>
       <c r="AI52" s="23">
         <v>14769</v>
       </c>
       <c r="AJ52" s="23">
         <v>3923</v>
       </c>
       <c r="AK52" s="23">
         <v>4365</v>
       </c>
       <c r="AL52" s="23">
         <v>167</v>
       </c>
       <c r="AM52" s="23">
         <v>854</v>
       </c>
       <c r="AN52" s="28">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="79" t="s">
+      <c r="A53" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B53" s="83"/>
+      <c r="B53" s="39"/>
       <c r="C53" s="27">
         <v>42</v>
       </c>
       <c r="D53" s="23">
         <v>18972</v>
       </c>
       <c r="E53" s="23">
         <v>42898</v>
       </c>
       <c r="F53" s="23">
         <v>7065</v>
       </c>
       <c r="G53" s="23">
         <v>24378</v>
       </c>
       <c r="H53" s="23">
         <v>13098</v>
       </c>
       <c r="I53" s="23">
         <v>28012</v>
       </c>
       <c r="J53" s="23">
         <v>3655</v>
       </c>
       <c r="K53" s="23">
@@ -7363,54 +7358,54 @@
         <v>3549</v>
       </c>
       <c r="AH53" s="23">
         <v>5327</v>
       </c>
       <c r="AI53" s="23">
         <v>2741</v>
       </c>
       <c r="AJ53" s="23">
         <v>676</v>
       </c>
       <c r="AK53" s="23">
         <v>445</v>
       </c>
       <c r="AL53" s="23">
         <v>202</v>
       </c>
       <c r="AM53" s="23">
         <v>404</v>
       </c>
       <c r="AN53" s="28">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="79" t="s">
+      <c r="A54" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="B54" s="79"/>
+      <c r="B54" s="36"/>
       <c r="C54" s="27">
         <v>43</v>
       </c>
       <c r="D54" s="23">
         <v>13744</v>
       </c>
       <c r="E54" s="23">
         <v>36154</v>
       </c>
       <c r="F54" s="23">
         <v>5865</v>
       </c>
       <c r="G54" s="23">
         <v>23716</v>
       </c>
       <c r="H54" s="23">
         <v>12154</v>
       </c>
       <c r="I54" s="23">
         <v>31225</v>
       </c>
       <c r="J54" s="23">
         <v>4985</v>
       </c>
       <c r="K54" s="23">
@@ -7483,54 +7478,54 @@
         <v>1007</v>
       </c>
       <c r="AH54" s="23">
         <v>2848</v>
       </c>
       <c r="AI54" s="23">
         <v>2742</v>
       </c>
       <c r="AJ54" s="23">
         <v>563</v>
       </c>
       <c r="AK54" s="23">
         <v>959</v>
       </c>
       <c r="AL54" s="23">
         <v>32</v>
       </c>
       <c r="AM54" s="23">
         <v>78</v>
       </c>
       <c r="AN54" s="28">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:40" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="82" t="s">
+      <c r="A55" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="B55" s="82"/>
+      <c r="B55" s="38"/>
       <c r="C55" s="27">
         <v>44</v>
       </c>
       <c r="D55" s="29">
         <v>10615</v>
       </c>
       <c r="E55" s="29">
         <v>39865</v>
       </c>
       <c r="F55" s="29">
         <v>5718</v>
       </c>
       <c r="G55" s="29">
         <v>29936</v>
       </c>
       <c r="H55" s="29">
         <v>10144</v>
       </c>
       <c r="I55" s="29">
         <v>38348</v>
       </c>
       <c r="J55" s="29">
         <v>5344</v>
       </c>
       <c r="K55" s="29">
@@ -7603,54 +7598,54 @@
         <v>374</v>
       </c>
       <c r="AH55" s="29">
         <v>628</v>
       </c>
       <c r="AI55" s="29">
         <v>507</v>
       </c>
       <c r="AJ55" s="29">
         <v>178</v>
       </c>
       <c r="AK55" s="29">
         <v>272</v>
       </c>
       <c r="AL55" s="29">
         <v>52</v>
       </c>
       <c r="AM55" s="29">
         <v>97</v>
       </c>
       <c r="AN55" s="28">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="79" t="s">
+      <c r="A56" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B56" s="79"/>
+      <c r="B56" s="36"/>
       <c r="C56" s="27">
         <v>45</v>
       </c>
       <c r="D56" s="23">
         <v>11317</v>
       </c>
       <c r="E56" s="23">
         <v>16262</v>
       </c>
       <c r="F56" s="23">
         <v>5708</v>
       </c>
       <c r="G56" s="23">
         <v>8892</v>
       </c>
       <c r="H56" s="23">
         <v>10413</v>
       </c>
       <c r="I56" s="23">
         <v>12959</v>
       </c>
       <c r="J56" s="23">
         <v>4948</v>
       </c>
       <c r="K56" s="23">
@@ -7723,54 +7718,54 @@
         <v>781</v>
       </c>
       <c r="AH56" s="23">
         <v>2186</v>
       </c>
       <c r="AI56" s="23">
         <v>1620</v>
       </c>
       <c r="AJ56" s="23">
         <v>528</v>
       </c>
       <c r="AK56" s="23">
         <v>508</v>
       </c>
       <c r="AL56" s="23">
         <v>54</v>
       </c>
       <c r="AM56" s="23">
         <v>196</v>
       </c>
       <c r="AN56" s="28">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="79" t="s">
+      <c r="A57" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B57" s="79"/>
+      <c r="B57" s="36"/>
       <c r="C57" s="27">
         <v>46</v>
       </c>
       <c r="D57" s="23">
         <v>5895</v>
       </c>
       <c r="E57" s="23">
         <v>4598</v>
       </c>
       <c r="F57" s="23">
         <v>1678</v>
       </c>
       <c r="G57" s="23">
         <v>1262</v>
       </c>
       <c r="H57" s="23">
         <v>5003</v>
       </c>
       <c r="I57" s="23">
         <v>3023</v>
       </c>
       <c r="J57" s="23">
         <v>1304</v>
       </c>
       <c r="K57" s="23">
@@ -7843,54 +7838,54 @@
         <v>160</v>
       </c>
       <c r="AH57" s="23">
         <v>1493</v>
       </c>
       <c r="AI57" s="23">
         <v>574</v>
       </c>
       <c r="AJ57" s="23">
         <v>134</v>
       </c>
       <c r="AK57" s="23">
         <v>58</v>
       </c>
       <c r="AL57" s="23">
         <v>10</v>
       </c>
       <c r="AM57" s="23">
         <v>2</v>
       </c>
       <c r="AN57" s="28">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="79" t="s">
+      <c r="A58" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="B58" s="79"/>
+      <c r="B58" s="36"/>
       <c r="C58" s="27">
         <v>47</v>
       </c>
       <c r="D58" s="23">
         <v>30164</v>
       </c>
       <c r="E58" s="23">
         <v>44094</v>
       </c>
       <c r="F58" s="23">
         <v>13127</v>
       </c>
       <c r="G58" s="23">
         <v>22854</v>
       </c>
       <c r="H58" s="23">
         <v>28978</v>
       </c>
       <c r="I58" s="23">
         <v>40318</v>
       </c>
       <c r="J58" s="23">
         <v>12152</v>
       </c>
       <c r="K58" s="23">
@@ -7963,54 +7958,54 @@
         <v>974</v>
       </c>
       <c r="AH58" s="23">
         <v>2454</v>
       </c>
       <c r="AI58" s="23">
         <v>714</v>
       </c>
       <c r="AJ58" s="23">
         <v>324</v>
       </c>
       <c r="AK58" s="23">
         <v>178</v>
       </c>
       <c r="AL58" s="23">
         <v>182</v>
       </c>
       <c r="AM58" s="23">
         <v>177</v>
       </c>
       <c r="AN58" s="28">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="79" t="s">
+      <c r="A59" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="B59" s="79"/>
+      <c r="B59" s="36"/>
       <c r="C59" s="27">
         <v>48</v>
       </c>
       <c r="D59" s="23">
         <v>8475</v>
       </c>
       <c r="E59" s="23">
         <v>9215</v>
       </c>
       <c r="F59" s="23">
         <v>3350</v>
       </c>
       <c r="G59" s="23">
         <v>3071</v>
       </c>
       <c r="H59" s="23">
         <v>7564</v>
       </c>
       <c r="I59" s="23">
         <v>6370</v>
       </c>
       <c r="J59" s="23">
         <v>2776</v>
       </c>
       <c r="K59" s="23">
@@ -8083,54 +8078,54 @@
         <v>336</v>
       </c>
       <c r="AH59" s="23">
         <v>1704</v>
       </c>
       <c r="AI59" s="23">
         <v>2035</v>
       </c>
       <c r="AJ59" s="23">
         <v>373</v>
       </c>
       <c r="AK59" s="23">
         <v>445</v>
       </c>
       <c r="AL59" s="23">
         <v>40</v>
       </c>
       <c r="AM59" s="23">
         <v>42</v>
       </c>
       <c r="AN59" s="28">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="79" t="s">
+      <c r="A60" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="B60" s="79"/>
+      <c r="B60" s="36"/>
       <c r="C60" s="27">
         <v>49</v>
       </c>
       <c r="D60" s="23">
         <v>15238</v>
       </c>
       <c r="E60" s="23">
         <v>17199</v>
       </c>
       <c r="F60" s="23">
         <v>4955</v>
       </c>
       <c r="G60" s="23">
         <v>3169</v>
       </c>
       <c r="H60" s="23">
         <v>6283</v>
       </c>
       <c r="I60" s="23">
         <v>3908</v>
       </c>
       <c r="J60" s="23">
         <v>2118</v>
       </c>
       <c r="K60" s="23">
@@ -8203,54 +8198,54 @@
         <v>363</v>
       </c>
       <c r="AH60" s="23">
         <v>13001</v>
       </c>
       <c r="AI60" s="23">
         <v>13110</v>
       </c>
       <c r="AJ60" s="23">
         <v>2747</v>
       </c>
       <c r="AK60" s="23">
         <v>1343</v>
       </c>
       <c r="AL60" s="23">
         <v>13</v>
       </c>
       <c r="AM60" s="23">
         <v>20</v>
       </c>
       <c r="AN60" s="28">
         <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:40" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="B61" s="82"/>
+      <c r="B61" s="38"/>
       <c r="C61" s="27">
         <v>50</v>
       </c>
       <c r="D61" s="29">
         <v>10838</v>
       </c>
       <c r="E61" s="29">
         <v>19059</v>
       </c>
       <c r="F61" s="29">
         <v>4343</v>
       </c>
       <c r="G61" s="29">
         <v>10494</v>
       </c>
       <c r="H61" s="29">
         <v>9625</v>
       </c>
       <c r="I61" s="29">
         <v>13889</v>
       </c>
       <c r="J61" s="29">
         <v>3266</v>
       </c>
       <c r="K61" s="29">
@@ -8323,54 +8318,54 @@
         <v>2542</v>
       </c>
       <c r="AH61" s="29">
         <v>2401</v>
       </c>
       <c r="AI61" s="29">
         <v>974</v>
       </c>
       <c r="AJ61" s="29">
         <v>414</v>
       </c>
       <c r="AK61" s="29">
         <v>178</v>
       </c>
       <c r="AL61" s="29">
         <v>192</v>
       </c>
       <c r="AM61" s="29">
         <v>749</v>
       </c>
       <c r="AN61" s="28">
         <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="79" t="s">
+      <c r="A62" s="36" t="s">
         <v>69</v>
       </c>
-      <c r="B62" s="79"/>
+      <c r="B62" s="36"/>
       <c r="C62" s="27">
         <v>51</v>
       </c>
       <c r="D62" s="23">
         <v>10951</v>
       </c>
       <c r="E62" s="23">
         <v>20454</v>
       </c>
       <c r="F62" s="23">
         <v>4489</v>
       </c>
       <c r="G62" s="23">
         <v>12236</v>
       </c>
       <c r="H62" s="23">
         <v>9750</v>
       </c>
       <c r="I62" s="23">
         <v>17290</v>
       </c>
       <c r="J62" s="23">
         <v>3726</v>
       </c>
       <c r="K62" s="23">
@@ -8443,54 +8438,54 @@
         <v>1024</v>
       </c>
       <c r="AH62" s="23">
         <v>1770</v>
       </c>
       <c r="AI62" s="23">
         <v>650</v>
       </c>
       <c r="AJ62" s="23">
         <v>283</v>
       </c>
       <c r="AK62" s="23">
         <v>123</v>
       </c>
       <c r="AL62" s="23">
         <v>317</v>
       </c>
       <c r="AM62" s="23">
         <v>714</v>
       </c>
       <c r="AN62" s="28">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:40" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="82" t="s">
+      <c r="A63" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B63" s="82"/>
+      <c r="B63" s="38"/>
       <c r="C63" s="27">
         <v>52</v>
       </c>
       <c r="D63" s="29">
         <v>22025</v>
       </c>
       <c r="E63" s="29">
         <v>33089</v>
       </c>
       <c r="F63" s="29">
         <v>9655</v>
       </c>
       <c r="G63" s="29">
         <v>16866</v>
       </c>
       <c r="H63" s="29">
         <v>19622</v>
       </c>
       <c r="I63" s="29">
         <v>27520</v>
       </c>
       <c r="J63" s="29">
         <v>8055</v>
       </c>
       <c r="K63" s="29">
@@ -8563,54 +8558,54 @@
         <v>2022</v>
       </c>
       <c r="AH63" s="29">
         <v>5000</v>
       </c>
       <c r="AI63" s="29">
         <v>1619</v>
       </c>
       <c r="AJ63" s="29">
         <v>949</v>
       </c>
       <c r="AK63" s="29">
         <v>384</v>
       </c>
       <c r="AL63" s="29">
         <v>313</v>
       </c>
       <c r="AM63" s="29">
         <v>1351</v>
       </c>
       <c r="AN63" s="28">
         <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="79" t="s">
+      <c r="A64" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="B64" s="79"/>
+      <c r="B64" s="36"/>
       <c r="C64" s="27">
         <v>53</v>
       </c>
       <c r="D64" s="23">
         <v>16896</v>
       </c>
       <c r="E64" s="23">
         <v>25505</v>
       </c>
       <c r="F64" s="23">
         <v>5553</v>
       </c>
       <c r="G64" s="23">
         <v>13413</v>
       </c>
       <c r="H64" s="23">
         <v>13864</v>
       </c>
       <c r="I64" s="23">
         <v>20908</v>
       </c>
       <c r="J64" s="23">
         <v>4325</v>
       </c>
       <c r="K64" s="23">
@@ -8683,54 +8678,54 @@
         <v>904</v>
       </c>
       <c r="AH64" s="23">
         <v>4174</v>
       </c>
       <c r="AI64" s="23">
         <v>2125</v>
       </c>
       <c r="AJ64" s="23">
         <v>722</v>
       </c>
       <c r="AK64" s="23">
         <v>392</v>
       </c>
       <c r="AL64" s="23">
         <v>338</v>
       </c>
       <c r="AM64" s="23">
         <v>622</v>
       </c>
       <c r="AN64" s="28">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="79" t="s">
+      <c r="A65" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="B65" s="79"/>
+      <c r="B65" s="36"/>
       <c r="C65" s="27">
         <v>54</v>
       </c>
       <c r="D65" s="23">
         <v>11208</v>
       </c>
       <c r="E65" s="23">
         <v>21526</v>
       </c>
       <c r="F65" s="23">
         <v>4308</v>
       </c>
       <c r="G65" s="23">
         <v>12786</v>
       </c>
       <c r="H65" s="23">
         <v>9615</v>
       </c>
       <c r="I65" s="23">
         <v>18861</v>
       </c>
       <c r="J65" s="23">
         <v>3629</v>
       </c>
       <c r="K65" s="23">
@@ -8803,54 +8798,54 @@
         <v>703</v>
       </c>
       <c r="AH65" s="23">
         <v>2563</v>
       </c>
       <c r="AI65" s="23">
         <v>1074</v>
       </c>
       <c r="AJ65" s="23">
         <v>359</v>
       </c>
       <c r="AK65" s="23">
         <v>168</v>
       </c>
       <c r="AL65" s="23">
         <v>152</v>
       </c>
       <c r="AM65" s="23">
         <v>288</v>
       </c>
       <c r="AN65" s="28">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:40" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="82" t="s">
+      <c r="A66" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="B66" s="82"/>
+      <c r="B66" s="38"/>
       <c r="C66" s="27">
         <v>55</v>
       </c>
       <c r="D66" s="29">
         <v>11148</v>
       </c>
       <c r="E66" s="29">
         <v>13800</v>
       </c>
       <c r="F66" s="29">
         <v>3711</v>
       </c>
       <c r="G66" s="29">
         <v>4989</v>
       </c>
       <c r="H66" s="29">
         <v>8284</v>
       </c>
       <c r="I66" s="29">
         <v>8980</v>
       </c>
       <c r="J66" s="29">
         <v>2606</v>
       </c>
       <c r="K66" s="29">
@@ -8923,54 +8918,54 @@
         <v>1229</v>
       </c>
       <c r="AH66" s="29">
         <v>3462</v>
       </c>
       <c r="AI66" s="29">
         <v>1407</v>
       </c>
       <c r="AJ66" s="29">
         <v>296</v>
       </c>
       <c r="AK66" s="29">
         <v>82</v>
       </c>
       <c r="AL66" s="29">
         <v>73</v>
       </c>
       <c r="AM66" s="29">
         <v>131</v>
       </c>
       <c r="AN66" s="28">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="79" t="s">
+      <c r="A67" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="B67" s="79"/>
+      <c r="B67" s="36"/>
       <c r="C67" s="27">
         <v>56</v>
       </c>
       <c r="D67" s="23">
         <v>12374</v>
       </c>
       <c r="E67" s="23">
         <v>15391</v>
       </c>
       <c r="F67" s="23">
         <v>4152</v>
       </c>
       <c r="G67" s="23">
         <v>7308</v>
       </c>
       <c r="H67" s="23">
         <v>11338</v>
       </c>
       <c r="I67" s="23">
         <v>13068</v>
       </c>
       <c r="J67" s="23">
         <v>3643</v>
       </c>
       <c r="K67" s="23">
@@ -9043,54 +9038,54 @@
         <v>533</v>
       </c>
       <c r="AH67" s="23">
         <v>2282</v>
       </c>
       <c r="AI67" s="23">
         <v>1221</v>
       </c>
       <c r="AJ67" s="23">
         <v>315</v>
       </c>
       <c r="AK67" s="23">
         <v>183</v>
       </c>
       <c r="AL67" s="23">
         <v>53</v>
       </c>
       <c r="AM67" s="23">
         <v>69</v>
       </c>
       <c r="AN67" s="28">
         <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="79" t="s">
+      <c r="A68" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="79"/>
+      <c r="B68" s="36"/>
       <c r="C68" s="27">
         <v>57</v>
       </c>
       <c r="D68" s="23">
         <v>17218</v>
       </c>
       <c r="E68" s="23">
         <v>24017</v>
       </c>
       <c r="F68" s="23">
         <v>7256</v>
       </c>
       <c r="G68" s="23">
         <v>8971</v>
       </c>
       <c r="H68" s="23">
         <v>10308</v>
       </c>
       <c r="I68" s="23">
         <v>12299</v>
       </c>
       <c r="J68" s="23">
         <v>4356</v>
       </c>
       <c r="K68" s="23">
@@ -9163,54 +9158,54 @@
         <v>592</v>
       </c>
       <c r="AH68" s="23">
         <v>11621</v>
       </c>
       <c r="AI68" s="23">
         <v>10475</v>
       </c>
       <c r="AJ68" s="23">
         <v>2672</v>
       </c>
       <c r="AK68" s="23">
         <v>1427</v>
       </c>
       <c r="AL68" s="23">
         <v>102</v>
       </c>
       <c r="AM68" s="23">
         <v>224</v>
       </c>
       <c r="AN68" s="28">
         <v>57</v>
       </c>
     </row>
     <row r="69" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="79" t="s">
+      <c r="A69" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="B69" s="79"/>
+      <c r="B69" s="36"/>
       <c r="C69" s="27">
         <v>58</v>
       </c>
       <c r="D69" s="23">
         <v>9992</v>
       </c>
       <c r="E69" s="23">
         <v>12714</v>
       </c>
       <c r="F69" s="23">
         <v>4625</v>
       </c>
       <c r="G69" s="23">
         <v>5838</v>
       </c>
       <c r="H69" s="23">
         <v>7399</v>
       </c>
       <c r="I69" s="23">
         <v>9104</v>
       </c>
       <c r="J69" s="23">
         <v>3300</v>
       </c>
       <c r="K69" s="23">
@@ -9283,54 +9278,54 @@
         <v>708</v>
       </c>
       <c r="AH69" s="23">
         <v>2972</v>
       </c>
       <c r="AI69" s="23">
         <v>1739</v>
       </c>
       <c r="AJ69" s="23">
         <v>460</v>
       </c>
       <c r="AK69" s="23">
         <v>441</v>
       </c>
       <c r="AL69" s="23">
         <v>76</v>
       </c>
       <c r="AM69" s="23">
         <v>229</v>
       </c>
       <c r="AN69" s="28">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:40" s="31" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="82" t="s">
+      <c r="A70" s="38" t="s">
         <v>77</v>
       </c>
-      <c r="B70" s="82"/>
+      <c r="B70" s="38"/>
       <c r="C70" s="27">
         <v>59</v>
       </c>
       <c r="D70" s="29">
         <v>22668</v>
       </c>
       <c r="E70" s="29">
         <v>56133</v>
       </c>
       <c r="F70" s="29">
         <v>10371</v>
       </c>
       <c r="G70" s="29">
         <v>33215</v>
       </c>
       <c r="H70" s="29">
         <v>19249</v>
       </c>
       <c r="I70" s="29">
         <v>47389</v>
       </c>
       <c r="J70" s="29">
         <v>8750</v>
       </c>
       <c r="K70" s="29">
@@ -9403,54 +9398,54 @@
         <v>1313</v>
       </c>
       <c r="AH70" s="29">
         <v>5008</v>
       </c>
       <c r="AI70" s="29">
         <v>4855</v>
       </c>
       <c r="AJ70" s="29">
         <v>974</v>
       </c>
       <c r="AK70" s="29">
         <v>670</v>
       </c>
       <c r="AL70" s="29">
         <v>112</v>
       </c>
       <c r="AM70" s="29">
         <v>170</v>
       </c>
       <c r="AN70" s="28">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="79" t="s">
+      <c r="A71" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="B71" s="79"/>
+      <c r="B71" s="36"/>
       <c r="C71" s="27">
         <v>60</v>
       </c>
       <c r="D71" s="23">
         <v>12054</v>
       </c>
       <c r="E71" s="23">
         <v>41198</v>
       </c>
       <c r="F71" s="23">
         <v>6027</v>
       </c>
       <c r="G71" s="23">
         <v>27045</v>
       </c>
       <c r="H71" s="23">
         <v>10286</v>
       </c>
       <c r="I71" s="23">
         <v>36097</v>
       </c>
       <c r="J71" s="23">
         <v>5193</v>
       </c>
       <c r="K71" s="23">
@@ -9523,54 +9518,54 @@
         <v>845</v>
       </c>
       <c r="AH71" s="23">
         <v>3133</v>
       </c>
       <c r="AI71" s="23">
         <v>2998</v>
       </c>
       <c r="AJ71" s="23">
         <v>683</v>
       </c>
       <c r="AK71" s="23">
         <v>450</v>
       </c>
       <c r="AL71" s="23">
         <v>217</v>
       </c>
       <c r="AM71" s="23">
         <v>357</v>
       </c>
       <c r="AN71" s="28">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="79" t="s">
+      <c r="A72" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="B72" s="79"/>
+      <c r="B72" s="36"/>
       <c r="C72" s="27">
         <v>61</v>
       </c>
       <c r="D72" s="23">
         <v>14138</v>
       </c>
       <c r="E72" s="23">
         <v>23737</v>
       </c>
       <c r="F72" s="23">
         <v>6963</v>
       </c>
       <c r="G72" s="23">
         <v>10132</v>
       </c>
       <c r="H72" s="23">
         <v>10816</v>
       </c>
       <c r="I72" s="23">
         <v>11265</v>
       </c>
       <c r="J72" s="23">
         <v>4737</v>
       </c>
       <c r="K72" s="23">
@@ -9643,54 +9638,54 @@
         <v>4663</v>
       </c>
       <c r="AH72" s="23">
         <v>3685</v>
       </c>
       <c r="AI72" s="23">
         <v>3148</v>
       </c>
       <c r="AJ72" s="23">
         <v>596</v>
       </c>
       <c r="AK72" s="23">
         <v>406</v>
       </c>
       <c r="AL72" s="23">
         <v>1235</v>
       </c>
       <c r="AM72" s="23">
         <v>1824</v>
       </c>
       <c r="AN72" s="28">
         <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="79" t="s">
+      <c r="A73" s="36" t="s">
         <v>80</v>
       </c>
-      <c r="B73" s="79"/>
+      <c r="B73" s="36"/>
       <c r="C73" s="27">
         <v>62</v>
       </c>
       <c r="D73" s="23">
         <v>27217</v>
       </c>
       <c r="E73" s="23">
         <v>68832</v>
       </c>
       <c r="F73" s="23">
         <v>13279</v>
       </c>
       <c r="G73" s="23">
         <v>32562</v>
       </c>
       <c r="H73" s="23">
         <v>22376</v>
       </c>
       <c r="I73" s="23">
         <v>47396</v>
       </c>
       <c r="J73" s="23">
         <v>10749</v>
       </c>
       <c r="K73" s="23">
@@ -9763,54 +9758,54 @@
         <v>6972</v>
       </c>
       <c r="AH73" s="23">
         <v>7916</v>
       </c>
       <c r="AI73" s="23">
         <v>8095</v>
       </c>
       <c r="AJ73" s="23">
         <v>1462</v>
       </c>
       <c r="AK73" s="23">
         <v>1146</v>
       </c>
       <c r="AL73" s="23">
         <v>1155</v>
       </c>
       <c r="AM73" s="23">
         <v>4540</v>
       </c>
       <c r="AN73" s="28">
         <v>62</v>
       </c>
     </row>
     <row r="74" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="79" t="s">
+      <c r="A74" s="36" t="s">
         <v>81</v>
       </c>
-      <c r="B74" s="79"/>
+      <c r="B74" s="36"/>
       <c r="C74" s="27">
         <v>63</v>
       </c>
       <c r="D74" s="23">
         <v>14349</v>
       </c>
       <c r="E74" s="23">
         <v>27716</v>
       </c>
       <c r="F74" s="23">
         <v>6533</v>
       </c>
       <c r="G74" s="23">
         <v>14977</v>
       </c>
       <c r="H74" s="23">
         <v>12259</v>
       </c>
       <c r="I74" s="23">
         <v>20865</v>
       </c>
       <c r="J74" s="23">
         <v>5412</v>
       </c>
       <c r="K74" s="23">
@@ -9883,54 +9878,54 @@
         <v>2544</v>
       </c>
       <c r="AH74" s="23">
         <v>2976</v>
       </c>
       <c r="AI74" s="23">
         <v>1662</v>
       </c>
       <c r="AJ74" s="23">
         <v>278</v>
       </c>
       <c r="AK74" s="23">
         <v>210</v>
       </c>
       <c r="AL74" s="23">
         <v>443</v>
       </c>
       <c r="AM74" s="23">
         <v>1533</v>
       </c>
       <c r="AN74" s="28">
         <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:40" s="31" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="82" t="s">
+      <c r="A75" s="38" t="s">
         <v>82</v>
       </c>
-      <c r="B75" s="82"/>
+      <c r="B75" s="38"/>
       <c r="C75" s="27">
         <v>64</v>
       </c>
       <c r="D75" s="29">
         <v>16315</v>
       </c>
       <c r="E75" s="29">
         <v>39217</v>
       </c>
       <c r="F75" s="29">
         <v>7669</v>
       </c>
       <c r="G75" s="29">
         <v>18494</v>
       </c>
       <c r="H75" s="29">
         <v>14207</v>
       </c>
       <c r="I75" s="29">
         <v>21826</v>
       </c>
       <c r="J75" s="29">
         <v>6019</v>
       </c>
       <c r="K75" s="29">
@@ -10003,54 +9998,54 @@
         <v>8221</v>
       </c>
       <c r="AH75" s="29">
         <v>2700</v>
       </c>
       <c r="AI75" s="29">
         <v>2713</v>
       </c>
       <c r="AJ75" s="29">
         <v>372</v>
       </c>
       <c r="AK75" s="29">
         <v>496</v>
       </c>
       <c r="AL75" s="29">
         <v>2588</v>
       </c>
       <c r="AM75" s="29">
         <v>5070</v>
       </c>
       <c r="AN75" s="28">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="79" t="s">
+      <c r="A76" s="36" t="s">
         <v>83</v>
       </c>
-      <c r="B76" s="79"/>
+      <c r="B76" s="36"/>
       <c r="C76" s="27">
         <v>65</v>
       </c>
       <c r="D76" s="23">
         <v>21796</v>
       </c>
       <c r="E76" s="23">
         <v>62482</v>
       </c>
       <c r="F76" s="23">
         <v>13370</v>
       </c>
       <c r="G76" s="23">
         <v>35818</v>
       </c>
       <c r="H76" s="23">
         <v>12016</v>
       </c>
       <c r="I76" s="23">
         <v>18551</v>
       </c>
       <c r="J76" s="23">
         <v>6409</v>
       </c>
       <c r="K76" s="23">
@@ -10123,54 +10118,54 @@
         <v>22096</v>
       </c>
       <c r="AH76" s="23">
         <v>4135</v>
       </c>
       <c r="AI76" s="23">
         <v>9121</v>
       </c>
       <c r="AJ76" s="23">
         <v>1350</v>
       </c>
       <c r="AK76" s="23">
         <v>3415</v>
       </c>
       <c r="AL76" s="23">
         <v>4704</v>
       </c>
       <c r="AM76" s="23">
         <v>10040</v>
       </c>
       <c r="AN76" s="28">
         <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:40" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="79" t="s">
+      <c r="A77" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="B77" s="79"/>
+      <c r="B77" s="36"/>
       <c r="C77" s="27">
         <v>66</v>
       </c>
       <c r="D77" s="23">
         <v>9364</v>
       </c>
       <c r="E77" s="23">
         <v>17595</v>
       </c>
       <c r="F77" s="23">
         <v>4683</v>
       </c>
       <c r="G77" s="23">
         <v>6582</v>
       </c>
       <c r="H77" s="23">
         <v>169</v>
       </c>
       <c r="I77" s="23">
         <v>330</v>
       </c>
       <c r="J77" s="23">
         <v>101</v>
       </c>
       <c r="K77" s="23">
@@ -10243,54 +10238,54 @@
         <v>6077</v>
       </c>
       <c r="AH77" s="23">
         <v>1209</v>
       </c>
       <c r="AI77" s="23">
         <v>911</v>
       </c>
       <c r="AJ77" s="23">
         <v>289</v>
       </c>
       <c r="AK77" s="23">
         <v>212</v>
       </c>
       <c r="AL77" s="23">
         <v>1321</v>
       </c>
       <c r="AM77" s="23">
         <v>3344</v>
       </c>
       <c r="AN77" s="28">
         <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:40" s="31" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="82" t="s">
+      <c r="A78" s="38" t="s">
         <v>84</v>
       </c>
-      <c r="B78" s="82"/>
+      <c r="B78" s="38"/>
       <c r="C78" s="27">
         <v>67</v>
       </c>
       <c r="D78" s="29">
         <v>199783</v>
       </c>
       <c r="E78" s="29">
         <v>455528</v>
       </c>
       <c r="F78" s="29">
         <v>81134</v>
       </c>
       <c r="G78" s="29">
         <v>227185</v>
       </c>
       <c r="H78" s="29">
         <v>136328</v>
       </c>
       <c r="I78" s="29">
         <v>280821</v>
       </c>
       <c r="J78" s="29">
         <v>49289</v>
       </c>
       <c r="K78" s="29">
@@ -10363,54 +10358,54 @@
         <v>56680</v>
       </c>
       <c r="AH78" s="29">
         <v>58902</v>
       </c>
       <c r="AI78" s="29">
         <v>43468</v>
       </c>
       <c r="AJ78" s="29">
         <v>13026</v>
       </c>
       <c r="AK78" s="29">
         <v>9133</v>
       </c>
       <c r="AL78" s="29">
         <v>3218</v>
       </c>
       <c r="AM78" s="29">
         <v>12510</v>
       </c>
       <c r="AN78" s="28">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="79" t="s">
+      <c r="A79" s="36" t="s">
         <v>85</v>
       </c>
-      <c r="B79" s="79"/>
+      <c r="B79" s="36"/>
       <c r="C79" s="27">
         <v>68</v>
       </c>
       <c r="D79" s="23">
         <v>47535</v>
       </c>
       <c r="E79" s="23">
         <v>108444</v>
       </c>
       <c r="F79" s="23">
         <v>18044</v>
       </c>
       <c r="G79" s="23">
         <v>67593</v>
       </c>
       <c r="H79" s="23">
         <v>37754</v>
       </c>
       <c r="I79" s="23">
         <v>84078</v>
       </c>
       <c r="J79" s="23">
         <v>12506</v>
       </c>
       <c r="K79" s="23">
@@ -10483,54 +10478,54 @@
         <v>6269</v>
       </c>
       <c r="AH79" s="23">
         <v>12280</v>
       </c>
       <c r="AI79" s="23">
         <v>7116</v>
       </c>
       <c r="AJ79" s="23">
         <v>1732</v>
       </c>
       <c r="AK79" s="23">
         <v>1699</v>
       </c>
       <c r="AL79" s="23">
         <v>548</v>
       </c>
       <c r="AM79" s="23">
         <v>1226</v>
       </c>
       <c r="AN79" s="28">
         <v>68</v>
       </c>
     </row>
     <row r="80" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="84" t="s">
+      <c r="A80" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="B80" s="84"/>
+      <c r="B80" s="37"/>
       <c r="C80" s="32">
         <v>69</v>
       </c>
       <c r="D80" s="33">
         <v>122650</v>
       </c>
       <c r="E80" s="33">
         <v>185555</v>
       </c>
       <c r="F80" s="33">
         <v>48092</v>
       </c>
       <c r="G80" s="33">
         <v>92901</v>
       </c>
       <c r="H80" s="33">
         <v>99805</v>
       </c>
       <c r="I80" s="33">
         <v>141921</v>
       </c>
       <c r="J80" s="33">
         <v>36906</v>
       </c>
       <c r="K80" s="33">
@@ -10605,171 +10600,171 @@
       <c r="AH80" s="33">
         <v>36245</v>
       </c>
       <c r="AI80" s="33">
         <v>21284</v>
       </c>
       <c r="AJ80" s="33">
         <v>6470</v>
       </c>
       <c r="AK80" s="33">
         <v>3380</v>
       </c>
       <c r="AL80" s="33">
         <v>1616</v>
       </c>
       <c r="AM80" s="33">
         <v>4375</v>
       </c>
       <c r="AN80" s="34">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="121">
-    <mergeCell ref="A79:B79"/>
-[...60 lines deleted...]
-    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="A4:C8"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AG6:AG8"/>
+    <mergeCell ref="AJ6:AJ8"/>
+    <mergeCell ref="AK6:AK8"/>
+    <mergeCell ref="E5:E8"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="H4:K4"/>
+    <mergeCell ref="L4:O4"/>
+    <mergeCell ref="P4:S4"/>
+    <mergeCell ref="T4:U5"/>
+    <mergeCell ref="AH5:AH8"/>
+    <mergeCell ref="AI5:AI8"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="AC6:AC8"/>
+    <mergeCell ref="AF6:AF8"/>
+    <mergeCell ref="S6:S8"/>
+    <mergeCell ref="T6:T8"/>
+    <mergeCell ref="U6:U8"/>
+    <mergeCell ref="AN4:AN8"/>
+    <mergeCell ref="V5:V8"/>
+    <mergeCell ref="W5:W8"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:Z8"/>
+    <mergeCell ref="AA5:AA8"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AD8"/>
+    <mergeCell ref="AE5:AE8"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AL4:AM5"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="AM6:AM8"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="J6:J8"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="P5:P8"/>
     <mergeCell ref="Q5:Q8"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:L8"/>
     <mergeCell ref="O6:O8"/>
     <mergeCell ref="R6:R8"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="I5:I8"/>
     <mergeCell ref="K6:K8"/>
     <mergeCell ref="N6:N8"/>
     <mergeCell ref="M5:M8"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AL6:AL8"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="X6:X8"/>
     <mergeCell ref="Y6:Y8"/>
     <mergeCell ref="AB6:AB8"/>
-    <mergeCell ref="AC6:AC8"/>
-[...33 lines deleted...]
-    <mergeCell ref="E5:E8"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A78:B78"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">