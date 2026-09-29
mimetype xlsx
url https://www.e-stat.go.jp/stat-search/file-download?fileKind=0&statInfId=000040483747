--- v0 (2026-08-07)
+++ v1 (2026-09-29)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1672C914-8C66-45B5-86C7-469078B4551C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86318E39-5530-443E-817A-6A862D1FD53B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5CB9AF79-8DF5-4B06-84B7-3FBE6F66C33A}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="16440" xr2:uid="{5CB9AF79-8DF5-4B06-84B7-3FBE6F66C33A}"/>
   </bookViews>
   <sheets>
     <sheet name="Ⅱ11" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="98">
   <si>
     <t xml:space="preserve"> 令和２年</t>
@@ -706,93 +706,96 @@
     <rPh sb="0" eb="2">
       <t>チュウゴク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シコク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ノウセイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キョク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和７年</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>11　経営耕地面積規模別面積</t>
-[...35 lines deleted...]
-  <si>
     <t>Ⅱ　農業経営体</t>
     <rPh sb="2" eb="4">
       <t>ノウギョウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ケイエイタイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>11　経営耕地面積規模別経営耕地面積</t>
+    <rPh sb="3" eb="4">
+      <t>キョウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>エイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>チ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>メン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>セキ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ボ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="12" eb="16">
+      <t>ケイエイコウチ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>メン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>セキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="\(#\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;@"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1036,51 +1039,51 @@
       </left>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1159,163 +1162,154 @@
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...76 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
@@ -1611,59 +1605,59 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E7EE189-FF74-4479-9556-A7A9F82AA004}">
   <dimension ref="A1:AH82"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.25" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.875" style="6" customWidth="1"/>
     <col min="3" max="3" width="3.875" style="7" customWidth="1"/>
     <col min="4" max="33" width="13.875" style="6" customWidth="1"/>
     <col min="34" max="34" width="5.125" style="7" customWidth="1"/>
     <col min="35" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -1674,959 +1668,959 @@
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
     </row>
     <row r="3" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D3" s="8" t="s">
         <v>95</v>
       </c>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="10" t="s">
         <v>1</v>
       </c>
       <c r="S3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE3" s="9"/>
       <c r="AF3" s="9"/>
       <c r="AG3" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:34" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="46"/>
-[...1 lines deleted...]
-      <c r="D4" s="56" t="s">
+      <c r="B4" s="69"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="56" t="s">
+      <c r="E4" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="56" t="s">
+      <c r="F4" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="56" t="s">
+      <c r="G4" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="56" t="s">
+      <c r="H4" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="56" t="s">
+      <c r="I4" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="56" t="s">
+      <c r="J4" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="54" t="s">
+      <c r="K4" s="59" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
       <c r="N4" s="11"/>
       <c r="O4" s="12"/>
       <c r="P4" s="13"/>
       <c r="Q4" s="13"/>
       <c r="R4" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="S4" s="54" t="s">
+      <c r="S4" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="T4" s="56" t="s">
+      <c r="T4" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="U4" s="56" t="s">
+      <c r="U4" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="V4" s="56" t="s">
+      <c r="V4" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="W4" s="56" t="s">
+      <c r="W4" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="X4" s="56" t="s">
+      <c r="X4" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="Y4" s="56" t="s">
+      <c r="Y4" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="Z4" s="54" t="s">
+      <c r="Z4" s="59" t="s">
         <v>10</v>
       </c>
       <c r="AA4" s="11"/>
       <c r="AB4" s="11"/>
       <c r="AC4" s="11"/>
       <c r="AD4" s="12"/>
       <c r="AE4" s="13"/>
       <c r="AF4" s="13"/>
       <c r="AG4" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="AH4" s="68"/>
+      <c r="AH4" s="48"/>
     </row>
     <row r="5" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="48"/>
-[...9 lines deleted...]
-      <c r="K5" s="55"/>
+      <c r="A5" s="71"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="60"/>
       <c r="L5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="14" t="s">
         <v>14</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>15</v>
       </c>
       <c r="P5" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q5" s="14" t="s">
         <v>17</v>
       </c>
       <c r="R5" s="66"/>
-      <c r="S5" s="55"/>
-[...6 lines deleted...]
-      <c r="Z5" s="55"/>
+      <c r="S5" s="60"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55"/>
+      <c r="V5" s="55"/>
+      <c r="W5" s="55"/>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="55"/>
+      <c r="Z5" s="60"/>
       <c r="AA5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="AB5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AC5" s="14" t="s">
         <v>14</v>
       </c>
       <c r="AD5" s="14" t="s">
         <v>15</v>
       </c>
       <c r="AE5" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AF5" s="14" t="s">
         <v>17</v>
       </c>
       <c r="AG5" s="63"/>
-      <c r="AH5" s="69"/>
+      <c r="AH5" s="49"/>
     </row>
     <row r="6" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="48"/>
-[...9 lines deleted...]
-      <c r="K6" s="55"/>
+      <c r="A6" s="71"/>
+      <c r="B6" s="72"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="60"/>
       <c r="L6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="O6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="P6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="Q6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="66"/>
-      <c r="S6" s="55"/>
-[...6 lines deleted...]
-      <c r="Z6" s="55"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="60"/>
       <c r="AA6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AB6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AC6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AD6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AE6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AF6" s="15" t="s">
         <v>18</v>
       </c>
       <c r="AG6" s="63"/>
-      <c r="AH6" s="69"/>
+      <c r="AH6" s="49"/>
     </row>
     <row r="7" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="51"/>
-[...9 lines deleted...]
-      <c r="K7" s="55"/>
+      <c r="A7" s="74"/>
+      <c r="B7" s="72"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="60"/>
       <c r="L7" s="16" t="s">
         <v>19</v>
       </c>
       <c r="M7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
       <c r="O7" s="16" t="s">
         <v>22</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="Q7" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R7" s="66"/>
-      <c r="S7" s="55"/>
-[...6 lines deleted...]
-      <c r="Z7" s="55"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="56"/>
+      <c r="U7" s="56"/>
+      <c r="V7" s="56"/>
+      <c r="W7" s="56"/>
+      <c r="X7" s="56"/>
+      <c r="Y7" s="55"/>
+      <c r="Z7" s="60"/>
       <c r="AA7" s="16" t="s">
         <v>19</v>
       </c>
       <c r="AB7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AC7" s="16" t="s">
         <v>21</v>
       </c>
       <c r="AD7" s="16" t="s">
         <v>22</v>
       </c>
       <c r="AE7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="AF7" s="16" t="s">
         <v>24</v>
       </c>
       <c r="AG7" s="63"/>
-      <c r="AH7" s="69"/>
+      <c r="AH7" s="49"/>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="52"/>
-[...8 lines deleted...]
-      <c r="J8" s="60"/>
+      <c r="A8" s="75"/>
+      <c r="B8" s="75"/>
+      <c r="C8" s="76"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="58"/>
       <c r="K8" s="61"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="17"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="67"/>
-      <c r="S8" s="55"/>
-[...5 lines deleted...]
-      <c r="Y8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="57"/>
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="58"/>
       <c r="Z8" s="61"/>
       <c r="AA8" s="17"/>
       <c r="AB8" s="17"/>
       <c r="AC8" s="17"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="64"/>
-      <c r="AH8" s="70"/>
+      <c r="AH8" s="50"/>
     </row>
     <row r="9" spans="1:34" ht="6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="19"/>
       <c r="B9" s="19"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="R9" s="22"/>
       <c r="S9" s="21"/>
       <c r="T9" s="21"/>
       <c r="U9" s="21"/>
       <c r="V9" s="21"/>
       <c r="W9" s="21"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="23"/>
     </row>
     <row r="10" spans="1:34" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="71" t="s">
+      <c r="A10" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="71"/>
+      <c r="B10" s="51"/>
       <c r="C10" s="24">
         <v>1</v>
       </c>
       <c r="D10" s="25">
         <v>2998634</v>
       </c>
       <c r="E10" s="25">
         <v>6682</v>
       </c>
       <c r="F10" s="25">
         <v>52626</v>
       </c>
       <c r="G10" s="25">
         <v>161611</v>
       </c>
       <c r="H10" s="25">
         <v>141656</v>
       </c>
       <c r="I10" s="25">
         <v>114422</v>
       </c>
       <c r="J10" s="25">
         <v>173531</v>
       </c>
       <c r="K10" s="25">
         <v>216726</v>
       </c>
       <c r="L10" s="25">
         <v>297172</v>
       </c>
       <c r="M10" s="25">
         <v>342983</v>
       </c>
       <c r="N10" s="25">
         <v>260671</v>
       </c>
       <c r="O10" s="25">
         <v>386732</v>
       </c>
       <c r="P10" s="25">
         <v>437225</v>
       </c>
       <c r="Q10" s="25">
         <v>149228</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="25">
         <v>257368</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="25">
         <v>3232882</v>
       </c>
       <c r="T10" s="25">
         <v>6715</v>
       </c>
       <c r="U10" s="25">
         <v>73982</v>
       </c>
       <c r="V10" s="25">
         <v>222190</v>
       </c>
       <c r="W10" s="25">
         <v>188894</v>
       </c>
       <c r="X10" s="25">
         <v>149546</v>
       </c>
       <c r="Y10" s="25">
         <v>217368</v>
       </c>
       <c r="Z10" s="25">
         <v>256865</v>
       </c>
       <c r="AA10" s="25">
         <v>329371</v>
       </c>
       <c r="AB10" s="25">
         <v>354282</v>
       </c>
       <c r="AC10" s="25">
         <v>261860</v>
       </c>
       <c r="AD10" s="25">
         <v>380548</v>
       </c>
       <c r="AE10" s="25">
         <v>432749</v>
       </c>
       <c r="AF10" s="25">
         <v>135902</v>
       </c>
       <c r="AG10" s="25">
         <v>222611</v>
       </c>
       <c r="AH10" s="26">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:34" s="31" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="72" t="s">
+      <c r="A11" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="73"/>
+      <c r="B11" s="53"/>
       <c r="C11" s="28"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="29"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
       <c r="N11" s="29"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="29"/>
-      <c r="R11" s="43"/>
-      <c r="S11" s="43"/>
+      <c r="R11" s="29"/>
+      <c r="S11" s="29"/>
       <c r="T11" s="29"/>
       <c r="U11" s="29"/>
       <c r="V11" s="29"/>
       <c r="W11" s="29"/>
       <c r="X11" s="29"/>
       <c r="Y11" s="29"/>
       <c r="Z11" s="29"/>
       <c r="AA11" s="29"/>
       <c r="AB11" s="29"/>
       <c r="AC11" s="29"/>
       <c r="AD11" s="29"/>
       <c r="AE11" s="29"/>
       <c r="AF11" s="29"/>
       <c r="AG11" s="29"/>
       <c r="AH11" s="30"/>
     </row>
     <row r="12" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="74" t="s">
+      <c r="A12" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="74"/>
+      <c r="B12" s="43"/>
       <c r="C12" s="28">
         <v>2</v>
       </c>
       <c r="D12" s="29">
         <v>960870</v>
       </c>
       <c r="E12" s="29">
         <v>76</v>
       </c>
       <c r="F12" s="29">
         <v>224</v>
       </c>
       <c r="G12" s="29">
         <v>621</v>
       </c>
       <c r="H12" s="29">
         <v>897</v>
       </c>
       <c r="I12" s="29">
         <v>918</v>
       </c>
       <c r="J12" s="29">
         <v>2605</v>
       </c>
       <c r="K12" s="29">
         <v>6427</v>
       </c>
       <c r="L12" s="29">
         <v>21764</v>
       </c>
       <c r="M12" s="29">
         <v>68409</v>
       </c>
       <c r="N12" s="29">
         <v>97065</v>
       </c>
       <c r="O12" s="29">
         <v>200710</v>
       </c>
       <c r="P12" s="29">
         <v>275186</v>
       </c>
       <c r="Q12" s="29">
         <v>100414</v>
       </c>
-      <c r="R12" s="43">
+      <c r="R12" s="29">
         <v>185553</v>
       </c>
-      <c r="S12" s="43">
+      <c r="S12" s="29">
         <v>1028421</v>
       </c>
       <c r="T12" s="29">
         <v>68</v>
       </c>
       <c r="U12" s="29">
         <v>270</v>
       </c>
       <c r="V12" s="29">
         <v>771</v>
       </c>
       <c r="W12" s="29">
         <v>1100</v>
       </c>
       <c r="X12" s="29">
         <v>1169</v>
       </c>
       <c r="Y12" s="29">
         <v>3007</v>
       </c>
       <c r="Z12" s="29">
         <v>8219</v>
       </c>
       <c r="AA12" s="29">
         <v>29659</v>
       </c>
       <c r="AB12" s="29">
         <v>91571</v>
       </c>
       <c r="AC12" s="29">
         <v>117247</v>
       </c>
       <c r="AD12" s="29">
         <v>222292</v>
       </c>
       <c r="AE12" s="29">
         <v>296165</v>
       </c>
       <c r="AF12" s="29">
         <v>97056</v>
       </c>
       <c r="AG12" s="29">
         <v>159827</v>
       </c>
       <c r="AH12" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="74" t="s">
+      <c r="A13" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="74"/>
+      <c r="B13" s="43"/>
       <c r="C13" s="28">
         <v>3</v>
       </c>
       <c r="D13" s="29">
         <v>2037764</v>
       </c>
       <c r="E13" s="29">
         <v>6606</v>
       </c>
       <c r="F13" s="29">
         <v>52401</v>
       </c>
       <c r="G13" s="29">
         <v>160990</v>
       </c>
       <c r="H13" s="29">
         <v>140759</v>
       </c>
       <c r="I13" s="29">
         <v>113504</v>
       </c>
       <c r="J13" s="29">
         <v>170926</v>
       </c>
       <c r="K13" s="29">
         <v>210299</v>
       </c>
       <c r="L13" s="29">
         <v>275408</v>
       </c>
       <c r="M13" s="29">
         <v>274574</v>
       </c>
       <c r="N13" s="29">
         <v>163606</v>
       </c>
       <c r="O13" s="29">
         <v>186023</v>
       </c>
       <c r="P13" s="29">
         <v>162038</v>
       </c>
       <c r="Q13" s="29">
         <v>48814</v>
       </c>
-      <c r="R13" s="43">
+      <c r="R13" s="29">
         <v>71815</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="29">
         <v>2204461</v>
       </c>
       <c r="T13" s="29">
         <v>6647</v>
       </c>
       <c r="U13" s="29">
         <v>73712</v>
       </c>
       <c r="V13" s="29">
         <v>221419</v>
       </c>
       <c r="W13" s="29">
         <v>187794</v>
       </c>
       <c r="X13" s="29">
         <v>148377</v>
       </c>
       <c r="Y13" s="29">
         <v>214361</v>
       </c>
       <c r="Z13" s="29">
         <v>248646</v>
       </c>
       <c r="AA13" s="29">
         <v>299712</v>
       </c>
       <c r="AB13" s="29">
         <v>262711</v>
       </c>
       <c r="AC13" s="29">
         <v>144613</v>
       </c>
       <c r="AD13" s="29">
         <v>158256</v>
       </c>
       <c r="AE13" s="29">
         <v>136584</v>
       </c>
       <c r="AF13" s="29">
         <v>38846</v>
       </c>
       <c r="AG13" s="29">
         <v>62784</v>
       </c>
       <c r="AH13" s="30">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="74" t="s">
+      <c r="A14" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="74"/>
+      <c r="B14" s="43"/>
       <c r="C14" s="28">
         <v>4</v>
       </c>
       <c r="D14" s="29">
         <v>581810</v>
       </c>
       <c r="E14" s="29">
         <v>842</v>
       </c>
       <c r="F14" s="29">
         <v>5828</v>
       </c>
       <c r="G14" s="29">
         <v>22149</v>
       </c>
       <c r="H14" s="29">
         <v>26315</v>
       </c>
       <c r="I14" s="29">
         <v>26840</v>
       </c>
       <c r="J14" s="29">
         <v>46766</v>
       </c>
       <c r="K14" s="29">
         <v>63053</v>
       </c>
       <c r="L14" s="29">
         <v>88722</v>
       </c>
       <c r="M14" s="29">
         <v>92283</v>
       </c>
       <c r="N14" s="29">
         <v>49787</v>
       </c>
       <c r="O14" s="29">
         <v>56081</v>
       </c>
       <c r="P14" s="29">
         <v>53906</v>
       </c>
       <c r="Q14" s="29">
         <v>17201</v>
       </c>
-      <c r="R14" s="43">
+      <c r="R14" s="29">
         <v>32038</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="29">
         <v>618071</v>
       </c>
       <c r="T14" s="29">
         <v>848</v>
       </c>
       <c r="U14" s="29">
         <v>8264</v>
       </c>
       <c r="V14" s="29">
         <v>30436</v>
       </c>
       <c r="W14" s="29">
         <v>35837</v>
       </c>
       <c r="X14" s="29">
         <v>35217</v>
       </c>
       <c r="Y14" s="29">
         <v>60041</v>
       </c>
       <c r="Z14" s="29">
         <v>77088</v>
       </c>
       <c r="AA14" s="29">
         <v>100554</v>
       </c>
       <c r="AB14" s="29">
         <v>90096</v>
       </c>
       <c r="AC14" s="29">
         <v>45976</v>
       </c>
       <c r="AD14" s="29">
         <v>45748</v>
       </c>
       <c r="AE14" s="29">
         <v>48134</v>
       </c>
       <c r="AF14" s="29">
         <v>13071</v>
       </c>
       <c r="AG14" s="29">
         <v>26762</v>
       </c>
       <c r="AH14" s="30">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="74" t="s">
+      <c r="A15" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="74"/>
+      <c r="B15" s="43"/>
       <c r="C15" s="28">
         <v>5</v>
       </c>
       <c r="D15" s="29">
         <v>238284</v>
       </c>
       <c r="E15" s="29">
         <v>232</v>
       </c>
       <c r="F15" s="29">
         <v>2363</v>
       </c>
       <c r="G15" s="29">
         <v>8914</v>
       </c>
       <c r="H15" s="29">
         <v>9998</v>
       </c>
       <c r="I15" s="29">
         <v>9673</v>
       </c>
       <c r="J15" s="29">
         <v>16308</v>
       </c>
       <c r="K15" s="29">
         <v>21739</v>
       </c>
       <c r="L15" s="29">
         <v>30920</v>
       </c>
       <c r="M15" s="29">
         <v>33720</v>
       </c>
       <c r="N15" s="29">
         <v>25016</v>
       </c>
       <c r="O15" s="29">
         <v>34502</v>
       </c>
       <c r="P15" s="29">
         <v>30095</v>
       </c>
       <c r="Q15" s="29">
         <v>7120</v>
       </c>
-      <c r="R15" s="43">
+      <c r="R15" s="29">
         <v>7682</v>
       </c>
-      <c r="S15" s="43">
+      <c r="S15" s="29">
         <v>251006</v>
       </c>
       <c r="T15" s="29">
         <v>186</v>
       </c>
       <c r="U15" s="29">
         <v>3614</v>
       </c>
       <c r="V15" s="29">
         <v>13237</v>
       </c>
       <c r="W15" s="29">
         <v>14691</v>
       </c>
       <c r="X15" s="29">
         <v>13964</v>
       </c>
       <c r="Y15" s="29">
         <v>21818</v>
       </c>
       <c r="Z15" s="29">
         <v>27785</v>
       </c>
       <c r="AA15" s="29">
         <v>35716</v>
       </c>
       <c r="AB15" s="29">
         <v>33146</v>
       </c>
       <c r="AC15" s="29">
         <v>23315</v>
       </c>
       <c r="AD15" s="29">
         <v>31142</v>
       </c>
       <c r="AE15" s="29">
         <v>21880</v>
       </c>
       <c r="AF15" s="29">
         <v>6352</v>
       </c>
       <c r="AG15" s="29">
         <v>4161</v>
       </c>
       <c r="AH15" s="30">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="74" t="s">
+      <c r="A16" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="74"/>
+      <c r="B16" s="43"/>
       <c r="C16" s="28">
         <v>6</v>
       </c>
       <c r="D16" s="29">
         <v>423247</v>
       </c>
       <c r="E16" s="29">
         <v>1725</v>
       </c>
       <c r="F16" s="29">
         <v>11167</v>
       </c>
       <c r="G16" s="29">
         <v>36341</v>
       </c>
       <c r="H16" s="29">
         <v>33686</v>
       </c>
       <c r="I16" s="29">
         <v>27638</v>
       </c>
       <c r="J16" s="29">
         <v>39931</v>
       </c>
       <c r="K16" s="29">
         <v>45545</v>
       </c>
       <c r="L16" s="29">
         <v>57431</v>
       </c>
       <c r="M16" s="29">
         <v>56139</v>
       </c>
       <c r="N16" s="29">
         <v>32635</v>
       </c>
       <c r="O16" s="29">
         <v>34586</v>
       </c>
       <c r="P16" s="29">
         <v>27922</v>
       </c>
       <c r="Q16" s="29">
         <v>9699</v>
       </c>
-      <c r="R16" s="43">
+      <c r="R16" s="29">
         <v>8805</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="29">
         <v>458893</v>
       </c>
       <c r="T16" s="29">
         <v>1709</v>
       </c>
       <c r="U16" s="29">
         <v>15601</v>
       </c>
       <c r="V16" s="29">
         <v>50020</v>
       </c>
       <c r="W16" s="29">
         <v>45310</v>
       </c>
       <c r="X16" s="29">
         <v>36183</v>
       </c>
       <c r="Y16" s="29">
         <v>51094</v>
       </c>
       <c r="Z16" s="29">
         <v>53979</v>
       </c>
       <c r="AA16" s="29">
         <v>61374</v>
@@ -2681,54 +2675,54 @@
       </c>
       <c r="J17" s="29">
         <v>20487</v>
       </c>
       <c r="K17" s="29">
         <v>25760</v>
       </c>
       <c r="L17" s="29">
         <v>35018</v>
       </c>
       <c r="M17" s="29">
         <v>34373</v>
       </c>
       <c r="N17" s="29">
         <v>20017</v>
       </c>
       <c r="O17" s="29">
         <v>20869</v>
       </c>
       <c r="P17" s="29">
         <v>16234</v>
       </c>
       <c r="Q17" s="29">
         <v>5518</v>
       </c>
-      <c r="R17" s="43">
+      <c r="R17" s="29">
         <v>4487</v>
       </c>
-      <c r="S17" s="43">
+      <c r="S17" s="29">
         <v>241205</v>
       </c>
       <c r="T17" s="29">
         <v>289</v>
       </c>
       <c r="U17" s="29">
         <v>5118</v>
       </c>
       <c r="V17" s="29">
         <v>18262</v>
       </c>
       <c r="W17" s="29">
         <v>19335</v>
       </c>
       <c r="X17" s="29">
         <v>17411</v>
       </c>
       <c r="Y17" s="29">
         <v>27088</v>
       </c>
       <c r="Z17" s="29">
         <v>30679</v>
       </c>
       <c r="AA17" s="29">
         <v>38727</v>
@@ -2783,54 +2777,54 @@
       </c>
       <c r="J18" s="29">
         <v>13992</v>
       </c>
       <c r="K18" s="29">
         <v>14088</v>
       </c>
       <c r="L18" s="29">
         <v>15686</v>
       </c>
       <c r="M18" s="29">
         <v>14736</v>
       </c>
       <c r="N18" s="29">
         <v>8803</v>
       </c>
       <c r="O18" s="29">
         <v>8971</v>
       </c>
       <c r="P18" s="29">
         <v>7074</v>
       </c>
       <c r="Q18" s="29">
         <v>3128</v>
       </c>
-      <c r="R18" s="43">
+      <c r="R18" s="29">
         <v>2108</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="29">
         <v>141441</v>
       </c>
       <c r="T18" s="29">
         <v>711</v>
       </c>
       <c r="U18" s="29">
         <v>4906</v>
       </c>
       <c r="V18" s="29">
         <v>16860</v>
       </c>
       <c r="W18" s="29">
         <v>16641</v>
       </c>
       <c r="X18" s="29">
         <v>13405</v>
       </c>
       <c r="Y18" s="29">
         <v>18111</v>
       </c>
       <c r="Z18" s="29">
         <v>16846</v>
       </c>
       <c r="AA18" s="29">
         <v>16114</v>
@@ -2885,360 +2879,360 @@
       </c>
       <c r="J19" s="29">
         <v>5452</v>
       </c>
       <c r="K19" s="29">
         <v>5696</v>
       </c>
       <c r="L19" s="29">
         <v>6727</v>
       </c>
       <c r="M19" s="29">
         <v>7030</v>
       </c>
       <c r="N19" s="29">
         <v>3816</v>
       </c>
       <c r="O19" s="29">
         <v>4746</v>
       </c>
       <c r="P19" s="29">
         <v>4614</v>
       </c>
       <c r="Q19" s="29">
         <v>1053</v>
       </c>
-      <c r="R19" s="43">
+      <c r="R19" s="29">
         <v>2210</v>
       </c>
-      <c r="S19" s="43">
+      <c r="S19" s="29">
         <v>76247</v>
       </c>
       <c r="T19" s="29">
         <v>709</v>
       </c>
       <c r="U19" s="29">
         <v>5577</v>
       </c>
       <c r="V19" s="29">
         <v>14897</v>
       </c>
       <c r="W19" s="29">
         <v>9335</v>
       </c>
       <c r="X19" s="29">
         <v>5366</v>
       </c>
       <c r="Y19" s="29">
         <v>5894</v>
       </c>
       <c r="Z19" s="29">
         <v>6454</v>
       </c>
       <c r="AA19" s="29">
         <v>6532</v>
       </c>
       <c r="AB19" s="29">
         <v>5937</v>
       </c>
       <c r="AC19" s="29">
         <v>3631</v>
       </c>
       <c r="AD19" s="29">
         <v>3967</v>
       </c>
       <c r="AE19" s="29">
         <v>4394</v>
       </c>
       <c r="AF19" s="29">
         <v>929</v>
       </c>
       <c r="AG19" s="29">
         <v>2624</v>
       </c>
       <c r="AH19" s="30">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="74" t="s">
+      <c r="A20" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="74"/>
+      <c r="B20" s="43"/>
       <c r="C20" s="28">
         <v>10</v>
       </c>
       <c r="D20" s="29">
         <v>140725</v>
       </c>
       <c r="E20" s="29">
         <v>895</v>
       </c>
       <c r="F20" s="29">
         <v>6410</v>
       </c>
       <c r="G20" s="29">
         <v>15164</v>
       </c>
       <c r="H20" s="29">
         <v>10075</v>
       </c>
       <c r="I20" s="29">
         <v>6663</v>
       </c>
       <c r="J20" s="29">
         <v>8476</v>
       </c>
       <c r="K20" s="29">
         <v>10596</v>
       </c>
       <c r="L20" s="29">
         <v>12172</v>
       </c>
       <c r="M20" s="29">
         <v>12318</v>
       </c>
       <c r="N20" s="29">
         <v>8772</v>
       </c>
       <c r="O20" s="29">
         <v>15464</v>
       </c>
       <c r="P20" s="29">
         <v>18181</v>
       </c>
       <c r="Q20" s="29">
         <v>6328</v>
       </c>
-      <c r="R20" s="43">
+      <c r="R20" s="29">
         <v>9212</v>
       </c>
-      <c r="S20" s="43">
+      <c r="S20" s="29">
         <v>151144</v>
       </c>
       <c r="T20" s="29">
         <v>911</v>
       </c>
       <c r="U20" s="29">
         <v>9341</v>
       </c>
       <c r="V20" s="29">
         <v>22274</v>
       </c>
       <c r="W20" s="29">
         <v>14202</v>
       </c>
       <c r="X20" s="29">
         <v>9012</v>
       </c>
       <c r="Y20" s="29">
         <v>10818</v>
       </c>
       <c r="Z20" s="29">
         <v>12040</v>
       </c>
       <c r="AA20" s="29">
         <v>12475</v>
       </c>
       <c r="AB20" s="29">
         <v>12202</v>
       </c>
       <c r="AC20" s="29">
         <v>8628</v>
       </c>
       <c r="AD20" s="29">
         <v>14221</v>
       </c>
       <c r="AE20" s="29">
         <v>14357</v>
       </c>
       <c r="AF20" s="29">
         <v>4906</v>
       </c>
       <c r="AG20" s="29">
         <v>5758</v>
       </c>
       <c r="AH20" s="30">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="74" t="s">
+      <c r="A21" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="74"/>
+      <c r="B21" s="43"/>
       <c r="C21" s="28">
         <v>11</v>
       </c>
       <c r="D21" s="29">
         <v>131232</v>
       </c>
       <c r="E21" s="29">
         <v>590</v>
       </c>
       <c r="F21" s="29">
         <v>7427</v>
       </c>
       <c r="G21" s="29">
         <v>20809</v>
       </c>
       <c r="H21" s="29">
         <v>14426</v>
       </c>
       <c r="I21" s="29">
         <v>8821</v>
       </c>
       <c r="J21" s="29">
         <v>11052</v>
       </c>
       <c r="K21" s="29">
         <v>10892</v>
       </c>
       <c r="L21" s="29">
         <v>12558</v>
       </c>
       <c r="M21" s="29">
         <v>14490</v>
       </c>
       <c r="N21" s="29">
         <v>9439</v>
       </c>
       <c r="O21" s="29">
         <v>10048</v>
       </c>
       <c r="P21" s="29">
         <v>7350</v>
       </c>
       <c r="Q21" s="29">
         <v>1555</v>
       </c>
-      <c r="R21" s="43">
+      <c r="R21" s="29">
         <v>1773</v>
       </c>
-      <c r="S21" s="43">
+      <c r="S21" s="29">
         <v>142779</v>
       </c>
       <c r="T21" s="29">
         <v>556</v>
       </c>
       <c r="U21" s="29">
         <v>10163</v>
       </c>
       <c r="V21" s="29">
         <v>27528</v>
       </c>
       <c r="W21" s="29">
         <v>17978</v>
       </c>
       <c r="X21" s="29">
         <v>10789</v>
       </c>
       <c r="Y21" s="29">
         <v>12577</v>
       </c>
       <c r="Z21" s="29">
         <v>11557</v>
       </c>
       <c r="AA21" s="29">
         <v>12827</v>
       </c>
       <c r="AB21" s="29">
         <v>13680</v>
       </c>
       <c r="AC21" s="29">
         <v>8167</v>
       </c>
       <c r="AD21" s="29">
         <v>8182</v>
       </c>
       <c r="AE21" s="29">
         <v>5763</v>
       </c>
       <c r="AF21" s="29">
         <v>1353</v>
       </c>
       <c r="AG21" s="29">
         <v>1660</v>
       </c>
       <c r="AH21" s="30">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="74" t="s">
+      <c r="A22" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="74"/>
+      <c r="B22" s="43"/>
       <c r="C22" s="28">
         <v>12</v>
       </c>
       <c r="D22" s="29">
         <v>119633</v>
       </c>
       <c r="E22" s="29">
         <v>588</v>
       </c>
       <c r="F22" s="29">
         <v>6797</v>
       </c>
       <c r="G22" s="29">
         <v>18672</v>
       </c>
       <c r="H22" s="29">
         <v>12461</v>
       </c>
       <c r="I22" s="29">
         <v>7231</v>
       </c>
       <c r="J22" s="29">
         <v>8049</v>
       </c>
       <c r="K22" s="29">
         <v>8697</v>
       </c>
       <c r="L22" s="29">
         <v>11259</v>
       </c>
       <c r="M22" s="29">
         <v>13906</v>
       </c>
       <c r="N22" s="29">
         <v>10825</v>
       </c>
       <c r="O22" s="29">
         <v>10656</v>
       </c>
       <c r="P22" s="29">
         <v>7538</v>
       </c>
       <c r="Q22" s="29">
         <v>1748</v>
       </c>
-      <c r="R22" s="43">
+      <c r="R22" s="29">
         <v>1206</v>
       </c>
-      <c r="S22" s="43">
+      <c r="S22" s="29">
         <v>136457</v>
       </c>
       <c r="T22" s="29">
         <v>651</v>
       </c>
       <c r="U22" s="29">
         <v>9607</v>
       </c>
       <c r="V22" s="29">
         <v>25839</v>
       </c>
       <c r="W22" s="29">
         <v>16724</v>
       </c>
       <c r="X22" s="29">
         <v>9375</v>
       </c>
       <c r="Y22" s="29">
         <v>9594</v>
       </c>
       <c r="Z22" s="29">
         <v>9850</v>
       </c>
       <c r="AA22" s="29">
         <v>12238</v>
@@ -3293,54 +3287,54 @@
       </c>
       <c r="J23" s="29">
         <v>2469</v>
       </c>
       <c r="K23" s="29">
         <v>2768</v>
       </c>
       <c r="L23" s="29">
         <v>3894</v>
       </c>
       <c r="M23" s="29">
         <v>4816</v>
       </c>
       <c r="N23" s="29">
         <v>3783</v>
       </c>
       <c r="O23" s="29">
         <v>3778</v>
       </c>
       <c r="P23" s="29">
         <v>2710</v>
       </c>
       <c r="Q23" s="29">
         <v>448</v>
       </c>
-      <c r="R23" s="43">
+      <c r="R23" s="29">
         <v>871</v>
       </c>
-      <c r="S23" s="43">
+      <c r="S23" s="29">
         <v>45374</v>
       </c>
       <c r="T23" s="29">
         <v>147</v>
       </c>
       <c r="U23" s="29">
         <v>2852</v>
       </c>
       <c r="V23" s="29">
         <v>8114</v>
       </c>
       <c r="W23" s="29">
         <v>5258</v>
       </c>
       <c r="X23" s="29">
         <v>2974</v>
       </c>
       <c r="Y23" s="29">
         <v>3026</v>
       </c>
       <c r="Z23" s="29">
         <v>3150</v>
       </c>
       <c r="AA23" s="29">
         <v>4218</v>
@@ -3395,258 +3389,258 @@
       </c>
       <c r="J24" s="29">
         <v>5580</v>
       </c>
       <c r="K24" s="29">
         <v>5929</v>
       </c>
       <c r="L24" s="29">
         <v>7366</v>
       </c>
       <c r="M24" s="29">
         <v>9090</v>
       </c>
       <c r="N24" s="29">
         <v>7042</v>
       </c>
       <c r="O24" s="29">
         <v>6878</v>
       </c>
       <c r="P24" s="29">
         <v>4827</v>
       </c>
       <c r="Q24" s="29">
         <v>1300</v>
       </c>
-      <c r="R24" s="43">
+      <c r="R24" s="29">
         <v>335</v>
       </c>
-      <c r="S24" s="43">
+      <c r="S24" s="29">
         <v>91083</v>
       </c>
       <c r="T24" s="29">
         <v>504</v>
       </c>
       <c r="U24" s="29">
         <v>6755</v>
       </c>
       <c r="V24" s="29">
         <v>17725</v>
       </c>
       <c r="W24" s="29">
         <v>11466</v>
       </c>
       <c r="X24" s="29">
         <v>6401</v>
       </c>
       <c r="Y24" s="29">
         <v>6568</v>
       </c>
       <c r="Z24" s="29">
         <v>6700</v>
       </c>
       <c r="AA24" s="29">
         <v>8019</v>
       </c>
       <c r="AB24" s="29">
         <v>9548</v>
       </c>
       <c r="AC24" s="29">
         <v>6010</v>
       </c>
       <c r="AD24" s="29">
         <v>6042</v>
       </c>
       <c r="AE24" s="29">
         <v>3861</v>
       </c>
       <c r="AF24" s="29">
         <v>781</v>
       </c>
       <c r="AG24" s="29">
         <v>702</v>
       </c>
       <c r="AH24" s="30">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="74" t="s">
+      <c r="A25" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="B25" s="74"/>
+      <c r="B25" s="43"/>
       <c r="C25" s="28">
         <v>15</v>
       </c>
       <c r="D25" s="29">
         <v>65923</v>
       </c>
       <c r="E25" s="29">
         <v>630</v>
       </c>
       <c r="F25" s="29">
         <v>4361</v>
       </c>
       <c r="G25" s="29">
         <v>12701</v>
       </c>
       <c r="H25" s="29">
         <v>8589</v>
       </c>
       <c r="I25" s="29">
         <v>5592</v>
       </c>
       <c r="J25" s="29">
         <v>7212</v>
       </c>
       <c r="K25" s="29">
         <v>7095</v>
       </c>
       <c r="L25" s="29">
         <v>6806</v>
       </c>
       <c r="M25" s="29">
         <v>5858</v>
       </c>
       <c r="N25" s="29">
         <v>2752</v>
       </c>
       <c r="O25" s="29">
         <v>2141</v>
       </c>
       <c r="P25" s="29">
         <v>1139</v>
       </c>
       <c r="Q25" s="29">
         <v>596</v>
       </c>
-      <c r="R25" s="43">
+      <c r="R25" s="29">
         <v>452</v>
       </c>
-      <c r="S25" s="43">
+      <c r="S25" s="29">
         <v>74423</v>
       </c>
       <c r="T25" s="29">
         <v>633</v>
       </c>
       <c r="U25" s="29">
         <v>6075</v>
       </c>
       <c r="V25" s="29">
         <v>17078</v>
       </c>
       <c r="W25" s="29">
         <v>11077</v>
       </c>
       <c r="X25" s="29">
         <v>6905</v>
       </c>
       <c r="Y25" s="29">
         <v>8335</v>
       </c>
       <c r="Z25" s="29">
         <v>7511</v>
       </c>
       <c r="AA25" s="29">
         <v>6297</v>
       </c>
       <c r="AB25" s="29">
         <v>4879</v>
       </c>
       <c r="AC25" s="29">
         <v>2057</v>
       </c>
       <c r="AD25" s="29">
         <v>1407</v>
       </c>
       <c r="AE25" s="29">
         <v>1251</v>
       </c>
       <c r="AF25" s="29">
         <v>252</v>
       </c>
       <c r="AG25" s="29">
         <v>664</v>
       </c>
       <c r="AH25" s="30">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="74" t="s">
+      <c r="A26" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="B26" s="74"/>
+      <c r="B26" s="43"/>
       <c r="C26" s="28">
         <v>16</v>
       </c>
       <c r="D26" s="29">
         <v>319316</v>
       </c>
       <c r="E26" s="29">
         <v>965</v>
       </c>
       <c r="F26" s="29">
         <v>7563</v>
       </c>
       <c r="G26" s="29">
         <v>24733</v>
       </c>
       <c r="H26" s="29">
         <v>23533</v>
       </c>
       <c r="I26" s="29">
         <v>19534</v>
       </c>
       <c r="J26" s="29">
         <v>30680</v>
       </c>
       <c r="K26" s="29">
         <v>39432</v>
       </c>
       <c r="L26" s="29">
         <v>51918</v>
       </c>
       <c r="M26" s="29">
         <v>44294</v>
       </c>
       <c r="N26" s="29">
         <v>23688</v>
       </c>
       <c r="O26" s="29">
         <v>22283</v>
       </c>
       <c r="P26" s="29">
         <v>15477</v>
       </c>
       <c r="Q26" s="29">
         <v>4567</v>
       </c>
-      <c r="R26" s="43">
+      <c r="R26" s="29">
         <v>10648</v>
       </c>
-      <c r="S26" s="43">
+      <c r="S26" s="29">
         <v>352213</v>
       </c>
       <c r="T26" s="29">
         <v>987</v>
       </c>
       <c r="U26" s="29">
         <v>10386</v>
       </c>
       <c r="V26" s="29">
         <v>33056</v>
       </c>
       <c r="W26" s="29">
         <v>29995</v>
       </c>
       <c r="X26" s="29">
         <v>25214</v>
       </c>
       <c r="Y26" s="29">
         <v>37289</v>
       </c>
       <c r="Z26" s="29">
         <v>45408</v>
       </c>
       <c r="AA26" s="29">
         <v>54590</v>
@@ -3701,54 +3695,54 @@
       </c>
       <c r="J27" s="29">
         <v>21435</v>
       </c>
       <c r="K27" s="29">
         <v>25985</v>
       </c>
       <c r="L27" s="29">
         <v>31564</v>
       </c>
       <c r="M27" s="29">
         <v>27295</v>
       </c>
       <c r="N27" s="29">
         <v>16565</v>
       </c>
       <c r="O27" s="29">
         <v>15511</v>
       </c>
       <c r="P27" s="29">
         <v>11240</v>
       </c>
       <c r="Q27" s="29">
         <v>3853</v>
       </c>
-      <c r="R27" s="43">
+      <c r="R27" s="29">
         <v>8948</v>
       </c>
-      <c r="S27" s="43">
+      <c r="S27" s="29">
         <v>239635</v>
       </c>
       <c r="T27" s="29">
         <v>680</v>
       </c>
       <c r="U27" s="29">
         <v>7327</v>
       </c>
       <c r="V27" s="29">
         <v>23764</v>
       </c>
       <c r="W27" s="29">
         <v>21343</v>
       </c>
       <c r="X27" s="29">
         <v>17518</v>
       </c>
       <c r="Y27" s="29">
         <v>25160</v>
       </c>
       <c r="Z27" s="29">
         <v>29493</v>
       </c>
       <c r="AA27" s="29">
         <v>32226</v>
@@ -3803,5245 +3797,5245 @@
       </c>
       <c r="J28" s="29">
         <v>9245</v>
       </c>
       <c r="K28" s="29">
         <v>13447</v>
       </c>
       <c r="L28" s="29">
         <v>20354</v>
       </c>
       <c r="M28" s="29">
         <v>17000</v>
       </c>
       <c r="N28" s="29">
         <v>7123</v>
       </c>
       <c r="O28" s="29">
         <v>6772</v>
       </c>
       <c r="P28" s="29">
         <v>4237</v>
       </c>
       <c r="Q28" s="29">
         <v>714</v>
       </c>
-      <c r="R28" s="43">
+      <c r="R28" s="29">
         <v>1700</v>
       </c>
-      <c r="S28" s="43">
+      <c r="S28" s="29">
         <v>112578</v>
       </c>
       <c r="T28" s="29">
         <v>307</v>
       </c>
       <c r="U28" s="29">
         <v>3059</v>
       </c>
       <c r="V28" s="29">
         <v>9293</v>
       </c>
       <c r="W28" s="29">
         <v>8652</v>
       </c>
       <c r="X28" s="29">
         <v>7696</v>
       </c>
       <c r="Y28" s="29">
         <v>12129</v>
       </c>
       <c r="Z28" s="29">
         <v>15915</v>
       </c>
       <c r="AA28" s="29">
         <v>22365</v>
       </c>
       <c r="AB28" s="29">
         <v>15659</v>
       </c>
       <c r="AC28" s="29">
         <v>5518</v>
       </c>
       <c r="AD28" s="29">
         <v>5248</v>
       </c>
       <c r="AE28" s="29">
         <v>3010</v>
       </c>
       <c r="AF28" s="29">
         <v>987</v>
       </c>
       <c r="AG28" s="29">
         <v>2741</v>
       </c>
       <c r="AH28" s="30">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="74" t="s">
+      <c r="A29" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="74"/>
+      <c r="B29" s="43"/>
       <c r="C29" s="28">
         <v>19</v>
       </c>
       <c r="D29" s="29">
         <v>17595</v>
       </c>
       <c r="E29" s="29">
         <v>139</v>
       </c>
       <c r="F29" s="29">
         <v>486</v>
       </c>
       <c r="G29" s="29">
         <v>1506</v>
       </c>
       <c r="H29" s="29">
         <v>1675</v>
       </c>
       <c r="I29" s="29">
         <v>1513</v>
       </c>
       <c r="J29" s="29">
         <v>2451</v>
       </c>
       <c r="K29" s="29">
         <v>3251</v>
       </c>
       <c r="L29" s="29">
         <v>3622</v>
       </c>
       <c r="M29" s="29">
         <v>1566</v>
       </c>
       <c r="N29" s="29">
         <v>693</v>
       </c>
       <c r="O29" s="29">
         <v>262</v>
       </c>
       <c r="P29" s="29">
         <v>430</v>
       </c>
       <c r="Q29" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="R29" s="43" t="s">
+      <c r="R29" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S29" s="43">
+      <c r="S29" s="29">
         <v>19475</v>
       </c>
       <c r="T29" s="29">
         <v>165</v>
       </c>
       <c r="U29" s="29">
         <v>659</v>
       </c>
       <c r="V29" s="29">
         <v>1952</v>
       </c>
       <c r="W29" s="29">
         <v>1979</v>
       </c>
       <c r="X29" s="29">
         <v>1718</v>
       </c>
       <c r="Y29" s="29">
         <v>2795</v>
       </c>
       <c r="Z29" s="29">
         <v>3429</v>
       </c>
       <c r="AA29" s="29">
         <v>3643</v>
       </c>
       <c r="AB29" s="29">
         <v>1823</v>
       </c>
       <c r="AC29" s="29">
         <v>556</v>
       </c>
       <c r="AD29" s="29">
         <v>374</v>
       </c>
       <c r="AE29" s="29">
         <v>281</v>
       </c>
       <c r="AF29" s="29">
         <v>100</v>
       </c>
       <c r="AG29" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH29" s="30">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:34" s="31" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="75" t="s">
+      <c r="A30" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="76"/>
+      <c r="B30" s="47"/>
       <c r="C30" s="28"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
-      <c r="R30" s="43"/>
-      <c r="S30" s="43"/>
+      <c r="R30" s="29"/>
+      <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="29"/>
       <c r="Y30" s="29"/>
       <c r="Z30" s="29"/>
       <c r="AA30" s="29"/>
       <c r="AB30" s="29"/>
       <c r="AC30" s="29"/>
       <c r="AD30" s="29"/>
       <c r="AE30" s="29"/>
       <c r="AF30" s="29"/>
       <c r="AG30" s="29"/>
       <c r="AH30" s="30"/>
     </row>
     <row r="31" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="74" t="s">
+      <c r="A31" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="74"/>
+      <c r="B31" s="43"/>
       <c r="C31" s="33">
         <v>20</v>
       </c>
       <c r="D31" s="29">
         <v>960870</v>
       </c>
       <c r="E31" s="29">
         <v>76</v>
       </c>
       <c r="F31" s="29">
         <v>224</v>
       </c>
       <c r="G31" s="29">
         <v>621</v>
       </c>
       <c r="H31" s="29">
         <v>897</v>
       </c>
       <c r="I31" s="29">
         <v>918</v>
       </c>
       <c r="J31" s="29">
         <v>2605</v>
       </c>
       <c r="K31" s="29">
         <v>6427</v>
       </c>
       <c r="L31" s="29">
         <v>21764</v>
       </c>
       <c r="M31" s="29">
         <v>68409</v>
       </c>
       <c r="N31" s="29">
         <v>97065</v>
       </c>
       <c r="O31" s="29">
         <v>200710</v>
       </c>
       <c r="P31" s="29">
         <v>275186</v>
       </c>
       <c r="Q31" s="29">
         <v>100414</v>
       </c>
-      <c r="R31" s="43">
+      <c r="R31" s="29">
         <v>185553</v>
       </c>
-      <c r="S31" s="43">
+      <c r="S31" s="29">
         <v>1028421</v>
       </c>
       <c r="T31" s="29">
         <v>68</v>
       </c>
       <c r="U31" s="29">
         <v>270</v>
       </c>
       <c r="V31" s="29">
         <v>771</v>
       </c>
       <c r="W31" s="29">
         <v>1100</v>
       </c>
       <c r="X31" s="29">
         <v>1169</v>
       </c>
       <c r="Y31" s="29">
         <v>3007</v>
       </c>
       <c r="Z31" s="29">
         <v>8219</v>
       </c>
       <c r="AA31" s="29">
         <v>29659</v>
       </c>
       <c r="AB31" s="29">
         <v>91571</v>
       </c>
       <c r="AC31" s="29">
         <v>117247</v>
       </c>
       <c r="AD31" s="29">
         <v>222292</v>
       </c>
       <c r="AE31" s="29">
         <v>296165</v>
       </c>
       <c r="AF31" s="29">
         <v>97056</v>
       </c>
       <c r="AG31" s="29">
         <v>159827</v>
       </c>
       <c r="AH31" s="34">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="74" t="s">
+      <c r="A32" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="74"/>
+      <c r="B32" s="43"/>
       <c r="C32" s="33">
         <v>21</v>
       </c>
       <c r="D32" s="29">
         <v>90365</v>
       </c>
       <c r="E32" s="29">
         <v>145</v>
       </c>
       <c r="F32" s="29">
         <v>693</v>
       </c>
       <c r="G32" s="29">
         <v>3102</v>
       </c>
       <c r="H32" s="29">
         <v>4093</v>
       </c>
       <c r="I32" s="29">
         <v>4287</v>
       </c>
       <c r="J32" s="29">
         <v>7931</v>
       </c>
       <c r="K32" s="29">
         <v>10619</v>
       </c>
       <c r="L32" s="29">
         <v>13602</v>
       </c>
       <c r="M32" s="29">
         <v>13697</v>
       </c>
       <c r="N32" s="29">
         <v>7520</v>
       </c>
       <c r="O32" s="29">
         <v>8100</v>
       </c>
       <c r="P32" s="29">
         <v>6991</v>
       </c>
       <c r="Q32" s="29">
         <v>3236</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="29">
         <v>6350</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="29">
         <v>99535</v>
       </c>
       <c r="T32" s="29">
         <v>138</v>
       </c>
       <c r="U32" s="29">
         <v>1003</v>
       </c>
       <c r="V32" s="29">
         <v>4068</v>
       </c>
       <c r="W32" s="29">
         <v>5232</v>
       </c>
       <c r="X32" s="29">
         <v>5479</v>
       </c>
       <c r="Y32" s="29">
         <v>10032</v>
       </c>
       <c r="Z32" s="29">
         <v>13264</v>
       </c>
       <c r="AA32" s="29">
         <v>15878</v>
       </c>
       <c r="AB32" s="29">
         <v>13934</v>
       </c>
       <c r="AC32" s="29">
         <v>8152</v>
       </c>
       <c r="AD32" s="29">
         <v>7143</v>
       </c>
       <c r="AE32" s="29">
         <v>7332</v>
       </c>
       <c r="AF32" s="29">
         <v>1980</v>
       </c>
       <c r="AG32" s="29">
         <v>5901</v>
       </c>
       <c r="AH32" s="34">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="74" t="s">
+      <c r="A33" s="43" t="s">
         <v>48</v>
       </c>
-      <c r="B33" s="74"/>
+      <c r="B33" s="43"/>
       <c r="C33" s="33">
         <v>22</v>
       </c>
       <c r="D33" s="29">
         <v>101195</v>
       </c>
       <c r="E33" s="29">
         <v>157</v>
       </c>
       <c r="F33" s="29">
         <v>1385</v>
       </c>
       <c r="G33" s="29">
         <v>4690</v>
       </c>
       <c r="H33" s="29">
         <v>4907</v>
       </c>
       <c r="I33" s="29">
         <v>4612</v>
       </c>
       <c r="J33" s="29">
         <v>7122</v>
       </c>
       <c r="K33" s="29">
         <v>8086</v>
       </c>
       <c r="L33" s="29">
         <v>11269</v>
       </c>
       <c r="M33" s="29">
         <v>12812</v>
       </c>
       <c r="N33" s="29">
         <v>6721</v>
       </c>
       <c r="O33" s="29">
         <v>10185</v>
       </c>
       <c r="P33" s="29">
         <v>11251</v>
       </c>
       <c r="Q33" s="29">
         <v>3869</v>
       </c>
-      <c r="R33" s="43">
+      <c r="R33" s="29">
         <v>14130</v>
       </c>
-      <c r="S33" s="43">
+      <c r="S33" s="29">
         <v>106267</v>
       </c>
       <c r="T33" s="29">
         <v>160</v>
       </c>
       <c r="U33" s="29">
         <v>1987</v>
       </c>
       <c r="V33" s="29">
         <v>6484</v>
       </c>
       <c r="W33" s="29">
         <v>6777</v>
       </c>
       <c r="X33" s="29">
         <v>5939</v>
       </c>
       <c r="Y33" s="29">
         <v>9080</v>
       </c>
       <c r="Z33" s="29">
         <v>10271</v>
       </c>
       <c r="AA33" s="29">
         <v>12420</v>
       </c>
       <c r="AB33" s="29">
         <v>12656</v>
       </c>
       <c r="AC33" s="29">
         <v>6729</v>
       </c>
       <c r="AD33" s="29">
         <v>8374</v>
       </c>
       <c r="AE33" s="29">
         <v>11395</v>
       </c>
       <c r="AF33" s="29">
         <v>2704</v>
       </c>
       <c r="AG33" s="29">
         <v>11292</v>
       </c>
       <c r="AH33" s="34">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="74" t="s">
+      <c r="A34" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="B34" s="74"/>
+      <c r="B34" s="43"/>
       <c r="C34" s="33">
         <v>23</v>
       </c>
       <c r="D34" s="29">
         <v>99357</v>
       </c>
       <c r="E34" s="29">
         <v>92</v>
       </c>
       <c r="F34" s="29">
         <v>805</v>
       </c>
       <c r="G34" s="29">
         <v>3270</v>
       </c>
       <c r="H34" s="29">
         <v>4342</v>
       </c>
       <c r="I34" s="29">
         <v>4562</v>
       </c>
       <c r="J34" s="29">
         <v>7776</v>
       </c>
       <c r="K34" s="29">
         <v>10067</v>
       </c>
       <c r="L34" s="29">
         <v>13924</v>
       </c>
       <c r="M34" s="29">
         <v>15043</v>
       </c>
       <c r="N34" s="29">
         <v>9487</v>
       </c>
       <c r="O34" s="29">
         <v>10210</v>
       </c>
       <c r="P34" s="29">
         <v>12764</v>
       </c>
       <c r="Q34" s="29">
         <v>3784</v>
       </c>
-      <c r="R34" s="43">
+      <c r="R34" s="29">
         <v>3229</v>
       </c>
-      <c r="S34" s="43">
+      <c r="S34" s="29">
         <v>104600</v>
       </c>
       <c r="T34" s="29">
         <v>86</v>
       </c>
       <c r="U34" s="29">
         <v>1201</v>
       </c>
       <c r="V34" s="29">
         <v>4555</v>
       </c>
       <c r="W34" s="29">
         <v>5821</v>
       </c>
       <c r="X34" s="29">
         <v>5942</v>
       </c>
       <c r="Y34" s="29">
         <v>9641</v>
       </c>
       <c r="Z34" s="29">
         <v>11554</v>
       </c>
       <c r="AA34" s="29">
         <v>15097</v>
       </c>
       <c r="AB34" s="29">
         <v>15278</v>
       </c>
       <c r="AC34" s="29">
         <v>7583</v>
       </c>
       <c r="AD34" s="29">
         <v>9219</v>
       </c>
       <c r="AE34" s="29">
         <v>11821</v>
       </c>
       <c r="AF34" s="29">
         <v>4096</v>
       </c>
       <c r="AG34" s="29">
         <v>2706</v>
       </c>
       <c r="AH34" s="34">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="74" t="s">
+      <c r="A35" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="B35" s="74"/>
+      <c r="B35" s="43"/>
       <c r="C35" s="33">
         <v>24</v>
       </c>
       <c r="D35" s="29">
         <v>107070</v>
       </c>
       <c r="E35" s="29">
         <v>72</v>
       </c>
       <c r="F35" s="29">
         <v>587</v>
       </c>
       <c r="G35" s="29">
         <v>2532</v>
       </c>
       <c r="H35" s="29">
         <v>3430</v>
       </c>
       <c r="I35" s="29">
         <v>3965</v>
       </c>
       <c r="J35" s="29">
         <v>7748</v>
       </c>
       <c r="K35" s="29">
         <v>11082</v>
       </c>
       <c r="L35" s="29">
         <v>15978</v>
       </c>
       <c r="M35" s="29">
         <v>19710</v>
       </c>
       <c r="N35" s="29">
         <v>11368</v>
       </c>
       <c r="O35" s="29">
         <v>12628</v>
       </c>
       <c r="P35" s="29">
         <v>11350</v>
       </c>
       <c r="Q35" s="29">
         <v>4033</v>
       </c>
-      <c r="R35" s="43">
+      <c r="R35" s="29">
         <v>2587</v>
       </c>
-      <c r="S35" s="43">
+      <c r="S35" s="29">
         <v>114453</v>
       </c>
       <c r="T35" s="29">
         <v>71</v>
       </c>
       <c r="U35" s="29">
         <v>871</v>
       </c>
       <c r="V35" s="29">
         <v>3703</v>
       </c>
       <c r="W35" s="29">
         <v>5236</v>
       </c>
       <c r="X35" s="29">
         <v>5721</v>
       </c>
       <c r="Y35" s="29">
         <v>10432</v>
       </c>
       <c r="Z35" s="29">
         <v>14387</v>
       </c>
       <c r="AA35" s="29">
         <v>18713</v>
       </c>
       <c r="AB35" s="29">
         <v>19660</v>
       </c>
       <c r="AC35" s="29">
         <v>11500</v>
       </c>
       <c r="AD35" s="29">
         <v>10520</v>
       </c>
       <c r="AE35" s="29">
         <v>9007</v>
       </c>
       <c r="AF35" s="29">
         <v>2461</v>
       </c>
       <c r="AG35" s="29">
         <v>2172</v>
       </c>
       <c r="AH35" s="34">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="74" t="s">
+      <c r="A36" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B36" s="74"/>
+      <c r="B36" s="43"/>
       <c r="C36" s="33">
         <v>25</v>
       </c>
       <c r="D36" s="29">
         <v>92968</v>
       </c>
       <c r="E36" s="29">
         <v>241</v>
       </c>
       <c r="F36" s="29">
         <v>812</v>
       </c>
       <c r="G36" s="29">
         <v>2756</v>
       </c>
       <c r="H36" s="29">
         <v>3255</v>
       </c>
       <c r="I36" s="29">
         <v>3241</v>
       </c>
       <c r="J36" s="29">
         <v>6309</v>
       </c>
       <c r="K36" s="29">
         <v>11502</v>
       </c>
       <c r="L36" s="29">
         <v>19729</v>
       </c>
       <c r="M36" s="29">
         <v>18740</v>
       </c>
       <c r="N36" s="29">
         <v>8426</v>
       </c>
       <c r="O36" s="29">
         <v>8280</v>
       </c>
       <c r="P36" s="29">
         <v>5453</v>
       </c>
       <c r="Q36" s="29">
         <v>1279</v>
       </c>
-      <c r="R36" s="43">
+      <c r="R36" s="29">
         <v>2945</v>
       </c>
-      <c r="S36" s="43">
+      <c r="S36" s="29">
         <v>97970</v>
       </c>
       <c r="T36" s="29">
         <v>261</v>
       </c>
       <c r="U36" s="29">
         <v>1041</v>
       </c>
       <c r="V36" s="29">
         <v>3594</v>
       </c>
       <c r="W36" s="29">
         <v>4348</v>
       </c>
       <c r="X36" s="29">
         <v>4380</v>
       </c>
       <c r="Y36" s="29">
         <v>8560</v>
       </c>
       <c r="Z36" s="29">
         <v>14244</v>
       </c>
       <c r="AA36" s="29">
         <v>23165</v>
       </c>
       <c r="AB36" s="29">
         <v>17408</v>
       </c>
       <c r="AC36" s="29">
         <v>7000</v>
       </c>
       <c r="AD36" s="29">
         <v>5346</v>
       </c>
       <c r="AE36" s="29">
         <v>4810</v>
       </c>
       <c r="AF36" s="29">
         <v>1238</v>
       </c>
       <c r="AG36" s="29">
         <v>2577</v>
       </c>
       <c r="AH36" s="34">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="74" t="s">
+      <c r="A37" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B37" s="74"/>
+      <c r="B37" s="43"/>
       <c r="C37" s="33">
         <v>26</v>
       </c>
       <c r="D37" s="29">
         <v>90854</v>
       </c>
       <c r="E37" s="29">
         <v>136</v>
       </c>
       <c r="F37" s="29">
         <v>1546</v>
       </c>
       <c r="G37" s="29">
         <v>5800</v>
       </c>
       <c r="H37" s="29">
         <v>6287</v>
       </c>
       <c r="I37" s="29">
         <v>6172</v>
       </c>
       <c r="J37" s="29">
         <v>9880</v>
       </c>
       <c r="K37" s="29">
         <v>11697</v>
       </c>
       <c r="L37" s="29">
         <v>14221</v>
       </c>
       <c r="M37" s="29">
         <v>12281</v>
       </c>
       <c r="N37" s="29">
         <v>6264</v>
       </c>
       <c r="O37" s="29">
         <v>6677</v>
       </c>
       <c r="P37" s="29">
         <v>6097</v>
       </c>
       <c r="Q37" s="29">
         <v>1001</v>
       </c>
-      <c r="R37" s="43">
+      <c r="R37" s="29">
         <v>2796</v>
       </c>
-      <c r="S37" s="43">
+      <c r="S37" s="29">
         <v>95246</v>
       </c>
       <c r="T37" s="29">
         <v>134</v>
       </c>
       <c r="U37" s="29">
         <v>2161</v>
       </c>
       <c r="V37" s="29">
         <v>8032</v>
       </c>
       <c r="W37" s="29">
         <v>8424</v>
       </c>
       <c r="X37" s="29">
         <v>7756</v>
       </c>
       <c r="Y37" s="29">
         <v>12296</v>
       </c>
       <c r="Z37" s="29">
         <v>13368</v>
       </c>
       <c r="AA37" s="29">
         <v>15282</v>
       </c>
       <c r="AB37" s="29">
         <v>11161</v>
       </c>
       <c r="AC37" s="29">
         <v>5012</v>
       </c>
       <c r="AD37" s="29">
         <v>5146</v>
       </c>
       <c r="AE37" s="29">
         <v>3769</v>
       </c>
       <c r="AF37" s="29">
         <v>592</v>
       </c>
       <c r="AG37" s="29">
         <v>2115</v>
       </c>
       <c r="AH37" s="34">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="77" t="s">
+      <c r="A38" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B38" s="77"/>
+      <c r="B38" s="42"/>
       <c r="C38" s="33">
         <v>27</v>
       </c>
       <c r="D38" s="35">
         <v>102389</v>
       </c>
       <c r="E38" s="35">
         <v>131</v>
       </c>
       <c r="F38" s="35">
         <v>1718</v>
       </c>
       <c r="G38" s="35">
         <v>6108</v>
       </c>
       <c r="H38" s="35">
         <v>6470</v>
       </c>
       <c r="I38" s="35">
         <v>5978</v>
       </c>
       <c r="J38" s="35">
         <v>8947</v>
       </c>
       <c r="K38" s="35">
         <v>10593</v>
       </c>
       <c r="L38" s="35">
         <v>13867</v>
       </c>
       <c r="M38" s="35">
         <v>13623</v>
       </c>
       <c r="N38" s="35">
         <v>8948</v>
       </c>
       <c r="O38" s="35">
         <v>10961</v>
       </c>
       <c r="P38" s="35">
         <v>8537</v>
       </c>
       <c r="Q38" s="35">
         <v>3889</v>
       </c>
-      <c r="R38" s="44">
+      <c r="R38" s="35">
         <v>2620</v>
       </c>
-      <c r="S38" s="44">
+      <c r="S38" s="35">
         <v>105513</v>
       </c>
       <c r="T38" s="35">
         <v>93</v>
       </c>
       <c r="U38" s="35">
         <v>2475</v>
       </c>
       <c r="V38" s="35">
         <v>8804</v>
       </c>
       <c r="W38" s="35">
         <v>9179</v>
       </c>
       <c r="X38" s="35">
         <v>8043</v>
       </c>
       <c r="Y38" s="35">
         <v>12273</v>
       </c>
       <c r="Z38" s="35">
         <v>12676</v>
       </c>
       <c r="AA38" s="35">
         <v>14613</v>
       </c>
       <c r="AB38" s="35">
         <v>13105</v>
       </c>
       <c r="AC38" s="35">
         <v>7622</v>
       </c>
       <c r="AD38" s="35">
         <v>7578</v>
       </c>
       <c r="AE38" s="35">
         <v>7105</v>
       </c>
       <c r="AF38" s="35">
         <v>1637</v>
       </c>
       <c r="AG38" s="35">
         <v>310</v>
       </c>
       <c r="AH38" s="34">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="74" t="s">
+      <c r="A39" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="B39" s="74"/>
+      <c r="B39" s="43"/>
       <c r="C39" s="33">
         <v>28</v>
       </c>
       <c r="D39" s="29">
         <v>89102</v>
       </c>
       <c r="E39" s="29">
         <v>84</v>
       </c>
       <c r="F39" s="29">
         <v>925</v>
       </c>
       <c r="G39" s="29">
         <v>3797</v>
       </c>
       <c r="H39" s="29">
         <v>4572</v>
       </c>
       <c r="I39" s="29">
         <v>4989</v>
       </c>
       <c r="J39" s="29">
         <v>8918</v>
       </c>
       <c r="K39" s="29">
         <v>11821</v>
       </c>
       <c r="L39" s="29">
         <v>14750</v>
       </c>
       <c r="M39" s="29">
         <v>14760</v>
       </c>
       <c r="N39" s="29">
         <v>8104</v>
       </c>
       <c r="O39" s="29">
         <v>7221</v>
       </c>
       <c r="P39" s="29">
         <v>6046</v>
       </c>
       <c r="Q39" s="29">
         <v>1415</v>
       </c>
-      <c r="R39" s="43">
+      <c r="R39" s="29">
         <v>1700</v>
       </c>
-      <c r="S39" s="43">
+      <c r="S39" s="29">
         <v>95319</v>
       </c>
       <c r="T39" s="29">
         <v>56</v>
       </c>
       <c r="U39" s="29">
         <v>1280</v>
       </c>
       <c r="V39" s="29">
         <v>5124</v>
       </c>
       <c r="W39" s="29">
         <v>6380</v>
       </c>
       <c r="X39" s="29">
         <v>6669</v>
       </c>
       <c r="Y39" s="29">
         <v>11411</v>
       </c>
       <c r="Z39" s="29">
         <v>13929</v>
       </c>
       <c r="AA39" s="29">
         <v>16603</v>
       </c>
       <c r="AB39" s="29">
         <v>14317</v>
       </c>
       <c r="AC39" s="29">
         <v>6569</v>
       </c>
       <c r="AD39" s="29">
         <v>6226</v>
       </c>
       <c r="AE39" s="29">
         <v>4718</v>
       </c>
       <c r="AF39" s="29">
         <v>789</v>
       </c>
       <c r="AG39" s="29">
         <v>1248</v>
       </c>
       <c r="AH39" s="34">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="74" t="s">
+      <c r="A40" s="43" t="s">
         <v>55</v>
       </c>
-      <c r="B40" s="74"/>
+      <c r="B40" s="43"/>
       <c r="C40" s="33">
         <v>29</v>
       </c>
       <c r="D40" s="29">
         <v>35131</v>
       </c>
       <c r="E40" s="29">
         <v>131</v>
       </c>
       <c r="F40" s="29">
         <v>911</v>
       </c>
       <c r="G40" s="29">
         <v>3090</v>
       </c>
       <c r="H40" s="29">
         <v>2885</v>
       </c>
       <c r="I40" s="29">
         <v>2073</v>
       </c>
       <c r="J40" s="29">
         <v>2622</v>
       </c>
       <c r="K40" s="29">
         <v>3346</v>
       </c>
       <c r="L40" s="29">
         <v>6401</v>
       </c>
       <c r="M40" s="29">
         <v>5990</v>
       </c>
       <c r="N40" s="29">
         <v>2964</v>
       </c>
       <c r="O40" s="29">
         <v>2687</v>
       </c>
       <c r="P40" s="29">
         <v>1651</v>
       </c>
       <c r="Q40" s="29">
         <v>214</v>
       </c>
-      <c r="R40" s="43">
+      <c r="R40" s="29">
         <v>167</v>
       </c>
-      <c r="S40" s="43">
+      <c r="S40" s="29">
         <v>40374</v>
       </c>
       <c r="T40" s="29">
         <v>140</v>
       </c>
       <c r="U40" s="29">
         <v>1363</v>
       </c>
       <c r="V40" s="29">
         <v>4335</v>
       </c>
       <c r="W40" s="29">
         <v>3776</v>
       </c>
       <c r="X40" s="29">
         <v>2699</v>
       </c>
       <c r="Y40" s="29">
         <v>3405</v>
       </c>
       <c r="Z40" s="29">
         <v>4073</v>
       </c>
       <c r="AA40" s="29">
         <v>7511</v>
       </c>
       <c r="AB40" s="29">
         <v>6044</v>
       </c>
       <c r="AC40" s="29">
         <v>2536</v>
       </c>
       <c r="AD40" s="29">
         <v>2526</v>
       </c>
       <c r="AE40" s="29">
         <v>1411</v>
       </c>
       <c r="AF40" s="29">
         <v>556</v>
       </c>
       <c r="AG40" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH40" s="34">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="77" t="s">
+      <c r="A41" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="B41" s="77"/>
+      <c r="B41" s="42"/>
       <c r="C41" s="33">
         <v>30</v>
       </c>
       <c r="D41" s="35">
         <v>44644</v>
       </c>
       <c r="E41" s="35">
         <v>149</v>
       </c>
       <c r="F41" s="35">
         <v>1179</v>
       </c>
       <c r="G41" s="35">
         <v>4596</v>
       </c>
       <c r="H41" s="35">
         <v>4757</v>
       </c>
       <c r="I41" s="35">
         <v>3751</v>
       </c>
       <c r="J41" s="35">
         <v>4452</v>
       </c>
       <c r="K41" s="35">
         <v>3756</v>
       </c>
       <c r="L41" s="35">
         <v>4399</v>
       </c>
       <c r="M41" s="35">
         <v>4411</v>
       </c>
       <c r="N41" s="35">
         <v>3172</v>
       </c>
       <c r="O41" s="35">
         <v>3576</v>
       </c>
       <c r="P41" s="35">
         <v>3073</v>
       </c>
       <c r="Q41" s="35">
         <v>1652</v>
       </c>
-      <c r="R41" s="44">
+      <c r="R41" s="35">
         <v>1722</v>
       </c>
-      <c r="S41" s="44">
+      <c r="S41" s="35">
         <v>51525</v>
       </c>
       <c r="T41" s="35">
         <v>134</v>
       </c>
       <c r="U41" s="35">
         <v>1790</v>
       </c>
       <c r="V41" s="35">
         <v>6683</v>
       </c>
       <c r="W41" s="35">
         <v>6625</v>
       </c>
       <c r="X41" s="35">
         <v>4998</v>
       </c>
       <c r="Y41" s="35">
         <v>5550</v>
       </c>
       <c r="Z41" s="35">
         <v>4240</v>
       </c>
       <c r="AA41" s="35">
         <v>4360</v>
       </c>
       <c r="AB41" s="35">
         <v>4039</v>
       </c>
       <c r="AC41" s="35">
         <v>2457</v>
       </c>
       <c r="AD41" s="35">
         <v>2715</v>
       </c>
       <c r="AE41" s="35">
         <v>3078</v>
       </c>
       <c r="AF41" s="35">
         <v>1492</v>
       </c>
       <c r="AG41" s="35">
         <v>3365</v>
       </c>
       <c r="AH41" s="34">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="74" t="s">
+      <c r="A42" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="B42" s="74"/>
+      <c r="B42" s="43"/>
       <c r="C42" s="33">
         <v>31</v>
       </c>
       <c r="D42" s="29">
         <v>70321</v>
       </c>
       <c r="E42" s="29">
         <v>173</v>
       </c>
       <c r="F42" s="29">
         <v>1017</v>
       </c>
       <c r="G42" s="29">
         <v>4267</v>
       </c>
       <c r="H42" s="29">
         <v>5293</v>
       </c>
       <c r="I42" s="29">
         <v>4965</v>
       </c>
       <c r="J42" s="29">
         <v>8340</v>
       </c>
       <c r="K42" s="29">
         <v>9510</v>
       </c>
       <c r="L42" s="29">
         <v>10521</v>
       </c>
       <c r="M42" s="29">
         <v>9978</v>
       </c>
       <c r="N42" s="29">
         <v>5430</v>
       </c>
       <c r="O42" s="29">
         <v>5109</v>
       </c>
       <c r="P42" s="29">
         <v>3858</v>
       </c>
       <c r="Q42" s="29">
         <v>1476</v>
       </c>
-      <c r="R42" s="43">
+      <c r="R42" s="29">
         <v>386</v>
       </c>
-      <c r="S42" s="43">
+      <c r="S42" s="29">
         <v>76592</v>
       </c>
       <c r="T42" s="29">
         <v>159</v>
       </c>
       <c r="U42" s="29">
         <v>1521</v>
       </c>
       <c r="V42" s="29">
         <v>6287</v>
       </c>
       <c r="W42" s="29">
         <v>7381</v>
       </c>
       <c r="X42" s="29">
         <v>6846</v>
       </c>
       <c r="Y42" s="29">
         <v>11243</v>
       </c>
       <c r="Z42" s="29">
         <v>11780</v>
       </c>
       <c r="AA42" s="29">
         <v>11114</v>
       </c>
       <c r="AB42" s="29">
         <v>8506</v>
       </c>
       <c r="AC42" s="29">
         <v>3650</v>
       </c>
       <c r="AD42" s="29">
         <v>3951</v>
       </c>
       <c r="AE42" s="29">
         <v>2968</v>
       </c>
       <c r="AF42" s="29">
         <v>683</v>
       </c>
       <c r="AG42" s="29">
         <v>506</v>
       </c>
       <c r="AH42" s="34">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="74" t="s">
+      <c r="A43" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="74"/>
+      <c r="B43" s="43"/>
       <c r="C43" s="33">
         <v>32</v>
       </c>
       <c r="D43" s="29">
         <v>2932</v>
       </c>
       <c r="E43" s="29">
         <v>180</v>
       </c>
       <c r="F43" s="29">
         <v>417</v>
       </c>
       <c r="G43" s="29">
         <v>879</v>
       </c>
       <c r="H43" s="29">
         <v>467</v>
       </c>
       <c r="I43" s="29">
         <v>213</v>
       </c>
       <c r="J43" s="29">
         <v>183</v>
       </c>
       <c r="K43" s="29">
         <v>185</v>
       </c>
       <c r="L43" s="29">
         <v>232</v>
       </c>
       <c r="M43" s="29">
         <v>51</v>
       </c>
       <c r="N43" s="29">
         <v>54</v>
       </c>
       <c r="O43" s="29" t="s">
         <v>41</v>
       </c>
       <c r="P43" s="29">
         <v>70</v>
       </c>
       <c r="Q43" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="R43" s="43" t="s">
+      <c r="R43" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S43" s="43">
+      <c r="S43" s="29">
         <v>3542</v>
       </c>
       <c r="T43" s="29">
         <v>198</v>
       </c>
       <c r="U43" s="29">
         <v>553</v>
       </c>
       <c r="V43" s="29">
         <v>1122</v>
       </c>
       <c r="W43" s="29">
         <v>600</v>
       </c>
       <c r="X43" s="29">
         <v>279</v>
       </c>
       <c r="Y43" s="29">
         <v>197</v>
       </c>
       <c r="Z43" s="29">
         <v>229</v>
       </c>
       <c r="AA43" s="29">
         <v>188</v>
       </c>
       <c r="AB43" s="29">
         <v>82</v>
       </c>
       <c r="AC43" s="29">
         <v>24</v>
       </c>
       <c r="AD43" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AE43" s="29">
         <v>70</v>
       </c>
       <c r="AF43" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AG43" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH43" s="34">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="74" t="s">
+      <c r="A44" s="43" t="s">
         <v>59</v>
       </c>
-      <c r="B44" s="74"/>
+      <c r="B44" s="43"/>
       <c r="C44" s="33">
         <v>33</v>
       </c>
       <c r="D44" s="29">
         <v>8526</v>
       </c>
       <c r="E44" s="29">
         <v>180</v>
       </c>
       <c r="F44" s="29">
         <v>757</v>
       </c>
       <c r="G44" s="29">
         <v>2021</v>
       </c>
       <c r="H44" s="29">
         <v>1563</v>
       </c>
       <c r="I44" s="29">
         <v>1016</v>
       </c>
       <c r="J44" s="29">
         <v>1017</v>
       </c>
       <c r="K44" s="29">
         <v>637</v>
       </c>
       <c r="L44" s="29">
         <v>534</v>
       </c>
       <c r="M44" s="29">
         <v>296</v>
       </c>
       <c r="N44" s="29">
         <v>147</v>
       </c>
       <c r="O44" s="29">
         <v>286</v>
       </c>
       <c r="P44" s="29">
         <v>73</v>
       </c>
       <c r="Q44" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="R44" s="43" t="s">
+      <c r="R44" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S44" s="43">
+      <c r="S44" s="29">
         <v>9782</v>
       </c>
       <c r="T44" s="29">
         <v>221</v>
       </c>
       <c r="U44" s="29">
         <v>1042</v>
       </c>
       <c r="V44" s="29">
         <v>2769</v>
       </c>
       <c r="W44" s="29">
         <v>2035</v>
       </c>
       <c r="X44" s="29">
         <v>1282</v>
       </c>
       <c r="Y44" s="29">
         <v>1122</v>
       </c>
       <c r="Z44" s="29">
         <v>598</v>
       </c>
       <c r="AA44" s="29">
         <v>452</v>
       </c>
       <c r="AB44" s="29">
         <v>132</v>
       </c>
       <c r="AC44" s="29">
         <v>70</v>
       </c>
       <c r="AD44" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AE44" s="29">
         <v>60</v>
       </c>
       <c r="AF44" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AG44" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH44" s="34">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="77" t="s">
+      <c r="A45" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="B45" s="77"/>
+      <c r="B45" s="42"/>
       <c r="C45" s="33">
         <v>34</v>
       </c>
       <c r="D45" s="35">
         <v>131883</v>
       </c>
       <c r="E45" s="35">
         <v>123</v>
       </c>
       <c r="F45" s="35">
         <v>1220</v>
       </c>
       <c r="G45" s="35">
         <v>4681</v>
       </c>
       <c r="H45" s="35">
         <v>5461</v>
       </c>
       <c r="I45" s="35">
         <v>5686</v>
       </c>
       <c r="J45" s="35">
         <v>11213</v>
       </c>
       <c r="K45" s="35">
         <v>16685</v>
       </c>
       <c r="L45" s="35">
         <v>22872</v>
       </c>
       <c r="M45" s="35">
         <v>20691</v>
       </c>
       <c r="N45" s="35">
         <v>12434</v>
       </c>
       <c r="O45" s="35">
         <v>12733</v>
       </c>
       <c r="P45" s="35">
         <v>13680</v>
       </c>
       <c r="Q45" s="35">
         <v>1939</v>
       </c>
-      <c r="R45" s="44">
+      <c r="R45" s="35">
         <v>2464</v>
       </c>
-      <c r="S45" s="44">
+      <c r="S45" s="35">
         <v>138041</v>
       </c>
       <c r="T45" s="35">
         <v>97</v>
       </c>
       <c r="U45" s="35">
         <v>1758</v>
       </c>
       <c r="V45" s="35">
         <v>6525</v>
       </c>
       <c r="W45" s="35">
         <v>7686</v>
       </c>
       <c r="X45" s="35">
         <v>8071</v>
       </c>
       <c r="Y45" s="35">
         <v>14805</v>
       </c>
       <c r="Z45" s="35">
         <v>21197</v>
       </c>
       <c r="AA45" s="35">
         <v>26003</v>
       </c>
       <c r="AB45" s="35">
         <v>19289</v>
       </c>
       <c r="AC45" s="35">
         <v>10014</v>
       </c>
       <c r="AD45" s="35">
         <v>11018</v>
       </c>
       <c r="AE45" s="35">
         <v>7620</v>
       </c>
       <c r="AF45" s="35">
         <v>2576</v>
       </c>
       <c r="AG45" s="35">
         <v>1382</v>
       </c>
       <c r="AH45" s="34">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="74" t="s">
+      <c r="A46" s="43" t="s">
         <v>61</v>
       </c>
-      <c r="B46" s="74"/>
+      <c r="B46" s="43"/>
       <c r="C46" s="33">
         <v>35</v>
       </c>
       <c r="D46" s="29">
         <v>48234</v>
       </c>
       <c r="E46" s="29">
         <v>29</v>
       </c>
       <c r="F46" s="29">
         <v>377</v>
       </c>
       <c r="G46" s="29">
         <v>1583</v>
       </c>
       <c r="H46" s="29">
         <v>1896</v>
       </c>
       <c r="I46" s="29">
         <v>1721</v>
       </c>
       <c r="J46" s="29">
         <v>2178</v>
       </c>
       <c r="K46" s="29">
         <v>1737</v>
       </c>
       <c r="L46" s="29">
         <v>2652</v>
       </c>
       <c r="M46" s="29">
         <v>4620</v>
       </c>
       <c r="N46" s="29">
         <v>5758</v>
       </c>
       <c r="O46" s="29">
         <v>11719</v>
       </c>
       <c r="P46" s="29">
         <v>8133</v>
       </c>
       <c r="Q46" s="29">
         <v>2476</v>
       </c>
-      <c r="R46" s="43">
+      <c r="R46" s="29">
         <v>3354</v>
       </c>
-      <c r="S46" s="43">
+      <c r="S46" s="29">
         <v>49381</v>
       </c>
       <c r="T46" s="29">
         <v>25</v>
       </c>
       <c r="U46" s="29">
         <v>597</v>
       </c>
       <c r="V46" s="29">
         <v>2471</v>
       </c>
       <c r="W46" s="29">
         <v>2869</v>
       </c>
       <c r="X46" s="29">
         <v>2573</v>
       </c>
       <c r="Y46" s="29">
         <v>2796</v>
       </c>
       <c r="Z46" s="29">
         <v>2271</v>
       </c>
       <c r="AA46" s="29">
         <v>2955</v>
       </c>
       <c r="AB46" s="29">
         <v>5215</v>
       </c>
       <c r="AC46" s="29">
         <v>6038</v>
       </c>
       <c r="AD46" s="29">
         <v>11233</v>
       </c>
       <c r="AE46" s="29">
         <v>6582</v>
       </c>
       <c r="AF46" s="29">
         <v>2293</v>
       </c>
       <c r="AG46" s="29">
         <v>1463</v>
       </c>
       <c r="AH46" s="34">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="74" t="s">
+      <c r="A47" s="43" t="s">
         <v>62</v>
       </c>
-      <c r="B47" s="74"/>
+      <c r="B47" s="43"/>
       <c r="C47" s="33">
         <v>36</v>
       </c>
       <c r="D47" s="29">
         <v>26723</v>
       </c>
       <c r="E47" s="29">
         <v>36</v>
       </c>
       <c r="F47" s="29">
         <v>284</v>
       </c>
       <c r="G47" s="29">
         <v>1052</v>
       </c>
       <c r="H47" s="29">
         <v>1105</v>
       </c>
       <c r="I47" s="29">
         <v>905</v>
       </c>
       <c r="J47" s="29">
         <v>1508</v>
       </c>
       <c r="K47" s="29">
         <v>2166</v>
       </c>
       <c r="L47" s="29">
         <v>3299</v>
       </c>
       <c r="M47" s="29">
         <v>4468</v>
       </c>
       <c r="N47" s="29">
         <v>3021</v>
       </c>
       <c r="O47" s="29">
         <v>4389</v>
       </c>
       <c r="P47" s="29">
         <v>2812</v>
       </c>
       <c r="Q47" s="29">
         <v>1208</v>
       </c>
-      <c r="R47" s="43">
+      <c r="R47" s="29">
         <v>470</v>
       </c>
-      <c r="S47" s="43">
+      <c r="S47" s="29">
         <v>30792</v>
       </c>
       <c r="T47" s="29">
         <v>32</v>
       </c>
       <c r="U47" s="29">
         <v>562</v>
       </c>
       <c r="V47" s="29">
         <v>1903</v>
       </c>
       <c r="W47" s="29">
         <v>1886</v>
       </c>
       <c r="X47" s="29">
         <v>1528</v>
       </c>
       <c r="Y47" s="29">
         <v>2249</v>
       </c>
       <c r="Z47" s="29">
         <v>2844</v>
       </c>
       <c r="AA47" s="29">
         <v>4271</v>
       </c>
       <c r="AB47" s="29">
         <v>4642</v>
       </c>
       <c r="AC47" s="29">
         <v>3310</v>
       </c>
       <c r="AD47" s="29">
         <v>3717</v>
       </c>
       <c r="AE47" s="29">
         <v>3136</v>
       </c>
       <c r="AF47" s="29">
         <v>531</v>
       </c>
       <c r="AG47" s="29">
         <v>180</v>
       </c>
       <c r="AH47" s="34">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="74" t="s">
+      <c r="A48" s="43" t="s">
         <v>63</v>
       </c>
-      <c r="B48" s="74"/>
+      <c r="B48" s="43"/>
       <c r="C48" s="33">
         <v>37</v>
       </c>
       <c r="D48" s="29">
         <v>31445</v>
       </c>
       <c r="E48" s="29">
         <v>44</v>
       </c>
       <c r="F48" s="29">
         <v>483</v>
       </c>
       <c r="G48" s="29">
         <v>1598</v>
       </c>
       <c r="H48" s="29">
         <v>1536</v>
       </c>
       <c r="I48" s="29">
         <v>1360</v>
       </c>
       <c r="J48" s="29">
         <v>1408</v>
       </c>
       <c r="K48" s="29">
         <v>1151</v>
       </c>
       <c r="L48" s="29">
         <v>2097</v>
       </c>
       <c r="M48" s="29">
         <v>3942</v>
       </c>
       <c r="N48" s="29">
         <v>3803</v>
       </c>
       <c r="O48" s="29">
         <v>5660</v>
       </c>
       <c r="P48" s="29">
         <v>5471</v>
       </c>
       <c r="Q48" s="29">
         <v>1497</v>
       </c>
-      <c r="R48" s="43">
+      <c r="R48" s="29">
         <v>1394</v>
       </c>
-      <c r="S48" s="43">
+      <c r="S48" s="29">
         <v>32792</v>
       </c>
       <c r="T48" s="29">
         <v>31</v>
       </c>
       <c r="U48" s="29">
         <v>697</v>
       </c>
       <c r="V48" s="29">
         <v>2338</v>
       </c>
       <c r="W48" s="29">
         <v>2250</v>
       </c>
       <c r="X48" s="29">
         <v>1792</v>
       </c>
       <c r="Y48" s="29">
         <v>1968</v>
       </c>
       <c r="Z48" s="29">
         <v>1473</v>
       </c>
       <c r="AA48" s="29">
         <v>2486</v>
       </c>
       <c r="AB48" s="29">
         <v>3999</v>
       </c>
       <c r="AC48" s="29">
         <v>3953</v>
       </c>
       <c r="AD48" s="29">
         <v>5174</v>
       </c>
       <c r="AE48" s="29">
         <v>4542</v>
       </c>
       <c r="AF48" s="29">
         <v>952</v>
       </c>
       <c r="AG48" s="29">
         <v>1136</v>
       </c>
       <c r="AH48" s="34">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="77" t="s">
+      <c r="A49" s="42" t="s">
         <v>64</v>
       </c>
-      <c r="B49" s="77"/>
+      <c r="B49" s="42"/>
       <c r="C49" s="33">
         <v>38</v>
       </c>
       <c r="D49" s="35">
         <v>11687</v>
       </c>
       <c r="E49" s="35">
         <v>233</v>
       </c>
       <c r="F49" s="35">
         <v>1135</v>
       </c>
       <c r="G49" s="35">
         <v>3511</v>
       </c>
       <c r="H49" s="35">
         <v>2005</v>
       </c>
       <c r="I49" s="35">
         <v>902</v>
       </c>
       <c r="J49" s="35">
         <v>748</v>
       </c>
       <c r="K49" s="35">
         <v>605</v>
       </c>
       <c r="L49" s="35">
         <v>650</v>
       </c>
       <c r="M49" s="35">
         <v>630</v>
       </c>
       <c r="N49" s="35">
         <v>220</v>
       </c>
       <c r="O49" s="35">
         <v>366</v>
       </c>
       <c r="P49" s="35">
         <v>240</v>
       </c>
       <c r="Q49" s="35">
         <v>118</v>
       </c>
-      <c r="R49" s="44">
+      <c r="R49" s="35">
         <v>324</v>
       </c>
-      <c r="S49" s="44">
+      <c r="S49" s="35">
         <v>12902</v>
       </c>
       <c r="T49" s="35">
         <v>257</v>
       </c>
       <c r="U49" s="35">
         <v>1474</v>
       </c>
       <c r="V49" s="35">
         <v>4434</v>
       </c>
       <c r="W49" s="35">
         <v>2426</v>
       </c>
       <c r="X49" s="35">
         <v>933</v>
       </c>
       <c r="Y49" s="35">
         <v>724</v>
       </c>
       <c r="Z49" s="35">
         <v>531</v>
       </c>
       <c r="AA49" s="35">
         <v>614</v>
       </c>
       <c r="AB49" s="35">
         <v>497</v>
       </c>
       <c r="AC49" s="35">
         <v>229</v>
       </c>
       <c r="AD49" s="35">
         <v>269</v>
       </c>
       <c r="AE49" s="35">
         <v>183</v>
       </c>
       <c r="AF49" s="35" t="s">
         <v>41</v>
       </c>
       <c r="AG49" s="35">
         <v>331</v>
       </c>
       <c r="AH49" s="34">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="74" t="s">
+      <c r="A50" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="B50" s="74"/>
+      <c r="B50" s="43"/>
       <c r="C50" s="33">
         <v>39</v>
       </c>
       <c r="D50" s="29">
         <v>58515</v>
       </c>
       <c r="E50" s="29">
         <v>465</v>
       </c>
       <c r="F50" s="29">
         <v>3108</v>
       </c>
       <c r="G50" s="29">
         <v>8073</v>
       </c>
       <c r="H50" s="29">
         <v>5674</v>
       </c>
       <c r="I50" s="29">
         <v>3752</v>
       </c>
       <c r="J50" s="29">
         <v>4704</v>
       </c>
       <c r="K50" s="29">
         <v>5091</v>
       </c>
       <c r="L50" s="29">
         <v>6077</v>
       </c>
       <c r="M50" s="29">
         <v>6400</v>
       </c>
       <c r="N50" s="29">
         <v>3596</v>
       </c>
       <c r="O50" s="29">
         <v>4380</v>
       </c>
       <c r="P50" s="29">
         <v>4374</v>
       </c>
       <c r="Q50" s="29">
         <v>936</v>
       </c>
-      <c r="R50" s="43">
+      <c r="R50" s="29">
         <v>1886</v>
       </c>
-      <c r="S50" s="43">
+      <c r="S50" s="29">
         <v>63345</v>
       </c>
       <c r="T50" s="29">
         <v>452</v>
       </c>
       <c r="U50" s="29">
         <v>4103</v>
       </c>
       <c r="V50" s="29">
         <v>10464</v>
       </c>
       <c r="W50" s="29">
         <v>6908</v>
       </c>
       <c r="X50" s="29">
         <v>4433</v>
       </c>
       <c r="Y50" s="29">
         <v>5170</v>
       </c>
       <c r="Z50" s="29">
         <v>5923</v>
       </c>
       <c r="AA50" s="29">
         <v>5919</v>
       </c>
       <c r="AB50" s="29">
         <v>5439</v>
       </c>
       <c r="AC50" s="29">
         <v>3403</v>
       </c>
       <c r="AD50" s="29">
         <v>3698</v>
       </c>
       <c r="AE50" s="29">
         <v>4210</v>
       </c>
       <c r="AF50" s="29">
         <v>929</v>
       </c>
       <c r="AG50" s="29">
         <v>2293</v>
       </c>
       <c r="AH50" s="34">
         <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="77" t="s">
+      <c r="A51" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="B51" s="77"/>
+      <c r="B51" s="42"/>
       <c r="C51" s="33">
         <v>40</v>
       </c>
       <c r="D51" s="35">
         <v>29393</v>
       </c>
       <c r="E51" s="35">
         <v>154</v>
       </c>
       <c r="F51" s="35">
         <v>1836</v>
       </c>
       <c r="G51" s="35">
         <v>3755</v>
       </c>
       <c r="H51" s="35">
         <v>1922</v>
       </c>
       <c r="I51" s="35">
         <v>947</v>
       </c>
       <c r="J51" s="35">
         <v>999</v>
       </c>
       <c r="K51" s="35">
         <v>1321</v>
       </c>
       <c r="L51" s="35">
         <v>1725</v>
       </c>
       <c r="M51" s="35">
         <v>2326</v>
       </c>
       <c r="N51" s="35">
         <v>2160</v>
       </c>
       <c r="O51" s="35">
         <v>4111</v>
       </c>
       <c r="P51" s="35">
         <v>3915</v>
       </c>
       <c r="Q51" s="35">
         <v>2406</v>
       </c>
-      <c r="R51" s="44">
+      <c r="R51" s="35">
         <v>1816</v>
       </c>
-      <c r="S51" s="44">
+      <c r="S51" s="35">
         <v>31765</v>
       </c>
       <c r="T51" s="35">
         <v>146</v>
       </c>
       <c r="U51" s="35">
         <v>2727</v>
       </c>
       <c r="V51" s="35">
         <v>5585</v>
       </c>
       <c r="W51" s="35">
         <v>2688</v>
       </c>
       <c r="X51" s="35">
         <v>1353</v>
       </c>
       <c r="Y51" s="35">
         <v>1274</v>
       </c>
       <c r="Z51" s="35">
         <v>1358</v>
       </c>
       <c r="AA51" s="35">
         <v>2073</v>
       </c>
       <c r="AB51" s="35">
         <v>2421</v>
       </c>
       <c r="AC51" s="35">
         <v>1974</v>
       </c>
       <c r="AD51" s="35">
         <v>4063</v>
       </c>
       <c r="AE51" s="35">
         <v>3180</v>
       </c>
       <c r="AF51" s="35">
         <v>1929</v>
       </c>
       <c r="AG51" s="35">
         <v>995</v>
       </c>
       <c r="AH51" s="34">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="74" t="s">
+      <c r="A52" s="43" t="s">
         <v>67</v>
       </c>
-      <c r="B52" s="74"/>
+      <c r="B52" s="43"/>
       <c r="C52" s="33">
         <v>41</v>
       </c>
       <c r="D52" s="29">
         <v>32281</v>
       </c>
       <c r="E52" s="29">
         <v>391</v>
       </c>
       <c r="F52" s="29">
         <v>1768</v>
       </c>
       <c r="G52" s="29">
         <v>3814</v>
       </c>
       <c r="H52" s="29">
         <v>2580</v>
       </c>
       <c r="I52" s="29">
         <v>1910</v>
       </c>
       <c r="J52" s="29">
         <v>2992</v>
       </c>
       <c r="K52" s="29">
         <v>4110</v>
       </c>
       <c r="L52" s="29">
         <v>4176</v>
       </c>
       <c r="M52" s="29">
         <v>3348</v>
       </c>
       <c r="N52" s="29">
         <v>1758</v>
       </c>
       <c r="O52" s="29">
         <v>2680</v>
       </c>
       <c r="P52" s="29">
         <v>1880</v>
       </c>
       <c r="Q52" s="29">
         <v>527</v>
       </c>
-      <c r="R52" s="43">
+      <c r="R52" s="29">
         <v>347</v>
       </c>
-      <c r="S52" s="43">
+      <c r="S52" s="29">
         <v>36465</v>
       </c>
       <c r="T52" s="29">
         <v>429</v>
       </c>
       <c r="U52" s="29">
         <v>2465</v>
       </c>
       <c r="V52" s="29">
         <v>5459</v>
       </c>
       <c r="W52" s="29">
         <v>3640</v>
       </c>
       <c r="X52" s="29">
         <v>2391</v>
       </c>
       <c r="Y52" s="29">
         <v>3916</v>
       </c>
       <c r="Z52" s="29">
         <v>4894</v>
       </c>
       <c r="AA52" s="29">
         <v>4075</v>
       </c>
       <c r="AB52" s="29">
         <v>3373</v>
       </c>
       <c r="AC52" s="29">
         <v>1522</v>
       </c>
       <c r="AD52" s="29">
         <v>2307</v>
       </c>
       <c r="AE52" s="29">
         <v>1538</v>
       </c>
       <c r="AF52" s="29">
         <v>273</v>
       </c>
       <c r="AG52" s="29">
         <v>181</v>
       </c>
       <c r="AH52" s="34">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="74" t="s">
+      <c r="A53" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="B53" s="78"/>
+      <c r="B53" s="45"/>
       <c r="C53" s="33">
         <v>42</v>
       </c>
       <c r="D53" s="29">
         <v>42898</v>
       </c>
       <c r="E53" s="29">
         <v>275</v>
       </c>
       <c r="F53" s="29">
         <v>1781</v>
       </c>
       <c r="G53" s="29">
         <v>4361</v>
       </c>
       <c r="H53" s="29">
         <v>2942</v>
       </c>
       <c r="I53" s="29">
         <v>1847</v>
       </c>
       <c r="J53" s="29">
         <v>2257</v>
       </c>
       <c r="K53" s="29">
         <v>2790</v>
       </c>
       <c r="L53" s="29">
         <v>3186</v>
       </c>
       <c r="M53" s="29">
         <v>2689</v>
       </c>
       <c r="N53" s="29">
         <v>2327</v>
       </c>
       <c r="O53" s="29">
         <v>4685</v>
       </c>
       <c r="P53" s="29">
         <v>7550</v>
       </c>
       <c r="Q53" s="29">
         <v>2314</v>
       </c>
-      <c r="R53" s="43">
+      <c r="R53" s="29">
         <v>3894</v>
       </c>
-      <c r="S53" s="43">
+      <c r="S53" s="29">
         <v>43258</v>
       </c>
       <c r="T53" s="29">
         <v>268</v>
       </c>
       <c r="U53" s="29">
         <v>2689</v>
       </c>
       <c r="V53" s="29">
         <v>6587</v>
       </c>
       <c r="W53" s="29">
         <v>4112</v>
       </c>
       <c r="X53" s="29">
         <v>2543</v>
       </c>
       <c r="Y53" s="29">
         <v>2793</v>
       </c>
       <c r="Z53" s="29">
         <v>2957</v>
       </c>
       <c r="AA53" s="29">
         <v>2975</v>
       </c>
       <c r="AB53" s="29">
         <v>2542</v>
       </c>
       <c r="AC53" s="29">
         <v>2184</v>
       </c>
       <c r="AD53" s="29">
         <v>3965</v>
       </c>
       <c r="AE53" s="29">
         <v>5367</v>
       </c>
       <c r="AF53" s="29">
         <v>1758</v>
       </c>
       <c r="AG53" s="29">
         <v>2517</v>
       </c>
       <c r="AH53" s="34">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="74" t="s">
+      <c r="A54" s="43" t="s">
         <v>69</v>
       </c>
-      <c r="B54" s="74"/>
+      <c r="B54" s="43"/>
       <c r="C54" s="33">
         <v>43</v>
       </c>
       <c r="D54" s="29">
         <v>36154</v>
       </c>
       <c r="E54" s="29">
         <v>75</v>
       </c>
       <c r="F54" s="29">
         <v>1025</v>
       </c>
       <c r="G54" s="29">
         <v>3235</v>
       </c>
       <c r="H54" s="29">
         <v>2631</v>
       </c>
       <c r="I54" s="29">
         <v>1960</v>
       </c>
       <c r="J54" s="29">
         <v>2228</v>
       </c>
       <c r="K54" s="29">
         <v>2374</v>
       </c>
       <c r="L54" s="29">
         <v>3085</v>
       </c>
       <c r="M54" s="29">
         <v>3955</v>
       </c>
       <c r="N54" s="29">
         <v>2528</v>
       </c>
       <c r="O54" s="29">
         <v>3988</v>
       </c>
       <c r="P54" s="29">
         <v>4835</v>
       </c>
       <c r="Q54" s="29">
         <v>1081</v>
       </c>
-      <c r="R54" s="43">
+      <c r="R54" s="29">
         <v>3154</v>
       </c>
-      <c r="S54" s="43">
+      <c r="S54" s="29">
         <v>39656</v>
       </c>
       <c r="T54" s="29">
         <v>68</v>
       </c>
       <c r="U54" s="29">
         <v>1461</v>
       </c>
       <c r="V54" s="29">
         <v>4643</v>
       </c>
       <c r="W54" s="29">
         <v>3762</v>
       </c>
       <c r="X54" s="29">
         <v>2724</v>
       </c>
       <c r="Y54" s="29">
         <v>2835</v>
       </c>
       <c r="Z54" s="29">
         <v>2831</v>
       </c>
       <c r="AA54" s="29">
         <v>3352</v>
       </c>
       <c r="AB54" s="29">
         <v>3865</v>
       </c>
       <c r="AC54" s="29">
         <v>2948</v>
       </c>
       <c r="AD54" s="29">
         <v>3885</v>
       </c>
       <c r="AE54" s="29">
         <v>4272</v>
       </c>
       <c r="AF54" s="29">
         <v>945</v>
       </c>
       <c r="AG54" s="29">
         <v>2065</v>
       </c>
       <c r="AH54" s="34">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="77" t="s">
+      <c r="A55" s="42" t="s">
         <v>70</v>
       </c>
-      <c r="B55" s="77"/>
+      <c r="B55" s="42"/>
       <c r="C55" s="33">
         <v>44</v>
       </c>
       <c r="D55" s="35">
         <v>39865</v>
       </c>
       <c r="E55" s="35">
         <v>39</v>
       </c>
       <c r="F55" s="35">
         <v>684</v>
       </c>
       <c r="G55" s="35">
         <v>2239</v>
       </c>
       <c r="H55" s="35">
         <v>2017</v>
       </c>
       <c r="I55" s="35">
         <v>1491</v>
       </c>
       <c r="J55" s="35">
         <v>1856</v>
       </c>
       <c r="K55" s="35">
         <v>2359</v>
       </c>
       <c r="L55" s="35">
         <v>3900</v>
       </c>
       <c r="M55" s="35">
         <v>6268</v>
       </c>
       <c r="N55" s="35">
         <v>5175</v>
       </c>
       <c r="O55" s="35">
         <v>5845</v>
       </c>
       <c r="P55" s="35">
         <v>5419</v>
       </c>
       <c r="Q55" s="35">
         <v>1221</v>
       </c>
-      <c r="R55" s="44">
+      <c r="R55" s="35">
         <v>1353</v>
       </c>
-      <c r="S55" s="44">
+      <c r="S55" s="35">
         <v>42787</v>
       </c>
       <c r="T55" s="35">
         <v>36</v>
       </c>
       <c r="U55" s="35">
         <v>972</v>
       </c>
       <c r="V55" s="35">
         <v>3345</v>
       </c>
       <c r="W55" s="35">
         <v>2918</v>
       </c>
       <c r="X55" s="35">
         <v>2155</v>
       </c>
       <c r="Y55" s="35">
         <v>2628</v>
       </c>
       <c r="Z55" s="35">
         <v>2948</v>
       </c>
       <c r="AA55" s="35">
         <v>4859</v>
       </c>
       <c r="AB55" s="35">
         <v>6544</v>
       </c>
       <c r="AC55" s="35">
         <v>5058</v>
       </c>
       <c r="AD55" s="35">
         <v>5204</v>
       </c>
       <c r="AE55" s="35">
         <v>4196</v>
       </c>
       <c r="AF55" s="35">
         <v>972</v>
       </c>
       <c r="AG55" s="35">
         <v>951</v>
       </c>
       <c r="AH55" s="34">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="74" t="s">
+      <c r="A56" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="B56" s="74"/>
+      <c r="B56" s="43"/>
       <c r="C56" s="33">
         <v>45</v>
       </c>
       <c r="D56" s="29">
         <v>16262</v>
       </c>
       <c r="E56" s="29">
         <v>56</v>
       </c>
       <c r="F56" s="29">
         <v>1165</v>
       </c>
       <c r="G56" s="29">
         <v>2942</v>
       </c>
       <c r="H56" s="29">
         <v>1799</v>
       </c>
       <c r="I56" s="29">
         <v>1044</v>
       </c>
       <c r="J56" s="29">
         <v>1381</v>
       </c>
       <c r="K56" s="29">
         <v>1586</v>
       </c>
       <c r="L56" s="29">
         <v>2078</v>
       </c>
       <c r="M56" s="29">
         <v>1918</v>
       </c>
       <c r="N56" s="29">
         <v>1160</v>
       </c>
       <c r="O56" s="29">
         <v>923</v>
       </c>
       <c r="P56" s="29">
         <v>208</v>
       </c>
       <c r="Q56" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="R56" s="43" t="s">
+      <c r="R56" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S56" s="43">
+      <c r="S56" s="29">
         <v>18440</v>
       </c>
       <c r="T56" s="29">
         <v>43</v>
       </c>
       <c r="U56" s="29">
         <v>1501</v>
       </c>
       <c r="V56" s="29">
         <v>3907</v>
       </c>
       <c r="W56" s="29">
         <v>2310</v>
       </c>
       <c r="X56" s="29">
         <v>1267</v>
       </c>
       <c r="Y56" s="29">
         <v>1478</v>
       </c>
       <c r="Z56" s="29">
         <v>1877</v>
       </c>
       <c r="AA56" s="29">
         <v>1912</v>
       </c>
       <c r="AB56" s="29">
         <v>2017</v>
       </c>
       <c r="AC56" s="29">
         <v>802</v>
       </c>
       <c r="AD56" s="29">
         <v>769</v>
       </c>
       <c r="AE56" s="29">
         <v>257</v>
       </c>
       <c r="AF56" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AG56" s="29">
         <v>300</v>
       </c>
       <c r="AH56" s="34">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="74" t="s">
+      <c r="A57" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="B57" s="74"/>
+      <c r="B57" s="43"/>
       <c r="C57" s="33">
         <v>46</v>
       </c>
       <c r="D57" s="29">
         <v>4598</v>
       </c>
       <c r="E57" s="29">
         <v>73</v>
       </c>
       <c r="F57" s="29">
         <v>823</v>
       </c>
       <c r="G57" s="29">
         <v>1536</v>
       </c>
       <c r="H57" s="29">
         <v>655</v>
       </c>
       <c r="I57" s="29">
         <v>273</v>
       </c>
       <c r="J57" s="29">
         <v>253</v>
       </c>
       <c r="K57" s="29">
         <v>170</v>
       </c>
       <c r="L57" s="29">
         <v>121</v>
       </c>
       <c r="M57" s="29">
         <v>183</v>
       </c>
       <c r="N57" s="29">
         <v>113</v>
       </c>
       <c r="O57" s="29">
         <v>168</v>
       </c>
       <c r="P57" s="29" t="s">
         <v>41</v>
       </c>
       <c r="Q57" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="R57" s="43">
+      <c r="R57" s="29">
         <v>230</v>
       </c>
-      <c r="S57" s="43">
+      <c r="S57" s="29">
         <v>5105</v>
       </c>
       <c r="T57" s="29">
         <v>69</v>
       </c>
       <c r="U57" s="29">
         <v>1199</v>
       </c>
       <c r="V57" s="29">
         <v>1995</v>
       </c>
       <c r="W57" s="29">
         <v>775</v>
       </c>
       <c r="X57" s="29">
         <v>325</v>
       </c>
       <c r="Y57" s="29">
         <v>281</v>
       </c>
       <c r="Z57" s="29">
         <v>156</v>
       </c>
       <c r="AA57" s="29">
         <v>118</v>
       </c>
       <c r="AB57" s="29">
         <v>36</v>
       </c>
       <c r="AC57" s="29">
         <v>111</v>
       </c>
       <c r="AD57" s="29">
         <v>42</v>
       </c>
       <c r="AE57" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AF57" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AG57" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH57" s="34">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="74" t="s">
+      <c r="A58" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="B58" s="74"/>
+      <c r="B58" s="43"/>
       <c r="C58" s="33">
         <v>47</v>
       </c>
       <c r="D58" s="29">
         <v>44094</v>
       </c>
       <c r="E58" s="29">
         <v>149</v>
       </c>
       <c r="F58" s="29">
         <v>2803</v>
       </c>
       <c r="G58" s="29">
         <v>8294</v>
       </c>
       <c r="H58" s="29">
         <v>5810</v>
       </c>
       <c r="I58" s="29">
         <v>3207</v>
       </c>
       <c r="J58" s="29">
         <v>3307</v>
       </c>
       <c r="K58" s="29">
         <v>3130</v>
       </c>
       <c r="L58" s="29">
         <v>4594</v>
       </c>
       <c r="M58" s="29">
         <v>5238</v>
       </c>
       <c r="N58" s="29">
         <v>2761</v>
       </c>
       <c r="O58" s="29">
         <v>2726</v>
       </c>
       <c r="P58" s="29">
         <v>1659</v>
       </c>
       <c r="Q58" s="29">
         <v>225</v>
       </c>
-      <c r="R58" s="43">
+      <c r="R58" s="29">
         <v>190</v>
       </c>
-      <c r="S58" s="43">
+      <c r="S58" s="29">
         <v>46829</v>
       </c>
       <c r="T58" s="29">
         <v>113</v>
       </c>
       <c r="U58" s="29">
         <v>3939</v>
       </c>
       <c r="V58" s="29">
         <v>10906</v>
       </c>
       <c r="W58" s="29">
         <v>7056</v>
       </c>
       <c r="X58" s="29">
         <v>3690</v>
       </c>
       <c r="Y58" s="29">
         <v>3452</v>
       </c>
       <c r="Z58" s="29">
         <v>2950</v>
       </c>
       <c r="AA58" s="29">
         <v>4157</v>
       </c>
       <c r="AB58" s="29">
         <v>4515</v>
       </c>
       <c r="AC58" s="29">
         <v>2155</v>
       </c>
       <c r="AD58" s="29">
         <v>1916</v>
       </c>
       <c r="AE58" s="29">
         <v>1190</v>
       </c>
       <c r="AF58" s="29">
         <v>381</v>
       </c>
       <c r="AG58" s="29">
         <v>409</v>
       </c>
       <c r="AH58" s="34">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="74" t="s">
+      <c r="A59" s="43" t="s">
         <v>74</v>
       </c>
-      <c r="B59" s="74"/>
+      <c r="B59" s="43"/>
       <c r="C59" s="33">
         <v>48</v>
       </c>
       <c r="D59" s="29">
         <v>9215</v>
       </c>
       <c r="E59" s="29">
         <v>30</v>
       </c>
       <c r="F59" s="29">
         <v>899</v>
       </c>
       <c r="G59" s="29">
         <v>2471</v>
       </c>
       <c r="H59" s="29">
         <v>1316</v>
       </c>
       <c r="I59" s="29">
         <v>603</v>
       </c>
       <c r="J59" s="29">
         <v>709</v>
       </c>
       <c r="K59" s="29">
         <v>1049</v>
       </c>
       <c r="L59" s="29">
         <v>1002</v>
       </c>
       <c r="M59" s="29">
         <v>577</v>
       </c>
       <c r="N59" s="29">
         <v>189</v>
       </c>
       <c r="O59" s="29">
         <v>306</v>
       </c>
       <c r="P59" s="29">
         <v>64</v>
       </c>
       <c r="Q59" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="R59" s="43" t="s">
+      <c r="R59" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S59" s="43">
+      <c r="S59" s="29">
         <v>10528</v>
       </c>
       <c r="T59" s="29">
         <v>33</v>
       </c>
       <c r="U59" s="29">
         <v>1226</v>
       </c>
       <c r="V59" s="29">
         <v>3251</v>
       </c>
       <c r="W59" s="29">
         <v>1574</v>
       </c>
       <c r="X59" s="29">
         <v>668</v>
       </c>
       <c r="Y59" s="29">
         <v>831</v>
       </c>
       <c r="Z59" s="29">
         <v>1117</v>
       </c>
       <c r="AA59" s="29">
         <v>1063</v>
       </c>
       <c r="AB59" s="29">
         <v>414</v>
       </c>
       <c r="AC59" s="29">
         <v>41</v>
       </c>
       <c r="AD59" s="29">
         <v>190</v>
       </c>
       <c r="AE59" s="29">
         <v>120</v>
       </c>
       <c r="AF59" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AG59" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH59" s="34">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="74" t="s">
+      <c r="A60" s="43" t="s">
         <v>75</v>
       </c>
-      <c r="B60" s="74"/>
+      <c r="B60" s="43"/>
       <c r="C60" s="33">
         <v>49</v>
       </c>
       <c r="D60" s="29">
         <v>17199</v>
       </c>
       <c r="E60" s="29">
         <v>242</v>
       </c>
       <c r="F60" s="29">
         <v>1052</v>
       </c>
       <c r="G60" s="29">
         <v>3328</v>
       </c>
       <c r="H60" s="29">
         <v>2830</v>
       </c>
       <c r="I60" s="29">
         <v>2203</v>
       </c>
       <c r="J60" s="29">
         <v>3547</v>
       </c>
       <c r="K60" s="29">
         <v>2598</v>
       </c>
       <c r="L60" s="29">
         <v>862</v>
       </c>
       <c r="M60" s="29">
         <v>307</v>
       </c>
       <c r="N60" s="29">
         <v>40</v>
       </c>
       <c r="O60" s="29">
         <v>80</v>
       </c>
       <c r="P60" s="29" t="s">
         <v>41</v>
       </c>
       <c r="Q60" s="29">
         <v>110</v>
       </c>
-      <c r="R60" s="43" t="s">
+      <c r="R60" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S60" s="43">
+      <c r="S60" s="29">
         <v>19089</v>
       </c>
       <c r="T60" s="29">
         <v>263</v>
       </c>
       <c r="U60" s="29">
         <v>1326</v>
       </c>
       <c r="V60" s="29">
         <v>4124</v>
       </c>
       <c r="W60" s="29">
         <v>3345</v>
       </c>
       <c r="X60" s="29">
         <v>2685</v>
       </c>
       <c r="Y60" s="29">
         <v>3908</v>
       </c>
       <c r="Z60" s="29">
         <v>2508</v>
       </c>
       <c r="AA60" s="29">
         <v>717</v>
       </c>
       <c r="AB60" s="29">
         <v>153</v>
       </c>
       <c r="AC60" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AD60" s="29">
         <v>60</v>
       </c>
       <c r="AE60" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AF60" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AG60" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH60" s="34">
         <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="77" t="s">
+      <c r="A61" s="42" t="s">
         <v>76</v>
       </c>
-      <c r="B61" s="77"/>
+      <c r="B61" s="42"/>
       <c r="C61" s="33">
         <v>50</v>
       </c>
       <c r="D61" s="35">
         <v>19059</v>
       </c>
       <c r="E61" s="35">
         <v>56</v>
       </c>
       <c r="F61" s="35">
         <v>958</v>
       </c>
       <c r="G61" s="35">
         <v>2873</v>
       </c>
       <c r="H61" s="35">
         <v>1992</v>
       </c>
       <c r="I61" s="35">
         <v>1159</v>
       </c>
       <c r="J61" s="35">
         <v>1442</v>
       </c>
       <c r="K61" s="35">
         <v>1501</v>
       </c>
       <c r="L61" s="35">
         <v>1862</v>
       </c>
       <c r="M61" s="35">
         <v>2125</v>
       </c>
       <c r="N61" s="35">
         <v>1737</v>
       </c>
       <c r="O61" s="35">
         <v>1724</v>
       </c>
       <c r="P61" s="35">
         <v>1020</v>
       </c>
       <c r="Q61" s="35">
         <v>347</v>
       </c>
-      <c r="R61" s="44">
+      <c r="R61" s="35">
         <v>264</v>
       </c>
-      <c r="S61" s="44">
+      <c r="S61" s="35">
         <v>21850</v>
       </c>
       <c r="T61" s="35">
         <v>55</v>
       </c>
       <c r="U61" s="35">
         <v>1296</v>
       </c>
       <c r="V61" s="35">
         <v>4011</v>
       </c>
       <c r="W61" s="35">
         <v>2655</v>
       </c>
       <c r="X61" s="35">
         <v>1583</v>
       </c>
       <c r="Y61" s="35">
         <v>1714</v>
       </c>
       <c r="Z61" s="35">
         <v>1732</v>
       </c>
       <c r="AA61" s="35">
         <v>2091</v>
       </c>
       <c r="AB61" s="35">
         <v>2555</v>
       </c>
       <c r="AC61" s="35">
         <v>1390</v>
       </c>
       <c r="AD61" s="35">
         <v>1444</v>
       </c>
       <c r="AE61" s="35">
         <v>609</v>
       </c>
       <c r="AF61" s="35">
         <v>237</v>
       </c>
       <c r="AG61" s="35">
         <v>478</v>
       </c>
       <c r="AH61" s="34">
         <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="74" t="s">
+      <c r="A62" s="43" t="s">
         <v>77</v>
       </c>
-      <c r="B62" s="74"/>
+      <c r="B62" s="43"/>
       <c r="C62" s="33">
         <v>51</v>
       </c>
       <c r="D62" s="29">
         <v>20454</v>
       </c>
       <c r="E62" s="29">
         <v>75</v>
       </c>
       <c r="F62" s="29">
         <v>1045</v>
       </c>
       <c r="G62" s="29">
         <v>2920</v>
       </c>
       <c r="H62" s="29">
         <v>1870</v>
       </c>
       <c r="I62" s="29">
         <v>1027</v>
       </c>
       <c r="J62" s="29">
         <v>1027</v>
       </c>
       <c r="K62" s="29">
         <v>1267</v>
       </c>
       <c r="L62" s="29">
         <v>2031</v>
       </c>
       <c r="M62" s="29">
         <v>2692</v>
       </c>
       <c r="N62" s="29">
         <v>2046</v>
       </c>
       <c r="O62" s="29">
         <v>2054</v>
       </c>
       <c r="P62" s="29">
         <v>1691</v>
       </c>
       <c r="Q62" s="29">
         <v>101</v>
       </c>
-      <c r="R62" s="43">
+      <c r="R62" s="29">
         <v>607</v>
       </c>
-      <c r="S62" s="43">
+      <c r="S62" s="29">
         <v>23524</v>
       </c>
       <c r="T62" s="29">
         <v>92</v>
       </c>
       <c r="U62" s="29">
         <v>1556</v>
       </c>
       <c r="V62" s="29">
         <v>4103</v>
       </c>
       <c r="W62" s="29">
         <v>2603</v>
       </c>
       <c r="X62" s="29">
         <v>1392</v>
       </c>
       <c r="Y62" s="29">
         <v>1312</v>
       </c>
       <c r="Z62" s="29">
         <v>1417</v>
       </c>
       <c r="AA62" s="29">
         <v>2127</v>
       </c>
       <c r="AB62" s="29">
         <v>2695</v>
       </c>
       <c r="AC62" s="29">
         <v>2209</v>
       </c>
       <c r="AD62" s="29">
         <v>1974</v>
       </c>
       <c r="AE62" s="29">
         <v>1441</v>
       </c>
       <c r="AF62" s="29">
         <v>102</v>
       </c>
       <c r="AG62" s="29">
         <v>501</v>
       </c>
       <c r="AH62" s="34">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="77" t="s">
+      <c r="A63" s="42" t="s">
         <v>78</v>
       </c>
-      <c r="B63" s="77"/>
+      <c r="B63" s="42"/>
       <c r="C63" s="33">
         <v>52</v>
       </c>
       <c r="D63" s="35">
         <v>33089</v>
       </c>
       <c r="E63" s="35">
         <v>167</v>
       </c>
       <c r="F63" s="35">
         <v>2095</v>
       </c>
       <c r="G63" s="35">
         <v>5781</v>
       </c>
       <c r="H63" s="35">
         <v>3825</v>
       </c>
       <c r="I63" s="35">
         <v>2325</v>
       </c>
       <c r="J63" s="35">
         <v>2527</v>
       </c>
       <c r="K63" s="35">
         <v>2584</v>
       </c>
       <c r="L63" s="35">
         <v>3411</v>
       </c>
       <c r="M63" s="35">
         <v>3448</v>
       </c>
       <c r="N63" s="35">
         <v>2859</v>
       </c>
       <c r="O63" s="35">
         <v>2146</v>
       </c>
       <c r="P63" s="35">
         <v>1377</v>
       </c>
       <c r="Q63" s="35">
         <v>366</v>
       </c>
-      <c r="R63" s="44">
+      <c r="R63" s="35">
         <v>178</v>
       </c>
-      <c r="S63" s="44">
+      <c r="S63" s="35">
         <v>36774</v>
       </c>
       <c r="T63" s="35">
         <v>139</v>
       </c>
       <c r="U63" s="35">
         <v>2929</v>
       </c>
       <c r="V63" s="35">
         <v>7822</v>
       </c>
       <c r="W63" s="35">
         <v>5117</v>
       </c>
       <c r="X63" s="35">
         <v>2812</v>
       </c>
       <c r="Y63" s="35">
         <v>2859</v>
       </c>
       <c r="Z63" s="35">
         <v>2906</v>
       </c>
       <c r="AA63" s="35">
         <v>3433</v>
       </c>
       <c r="AB63" s="35">
         <v>3595</v>
       </c>
       <c r="AC63" s="35">
         <v>1760</v>
       </c>
       <c r="AD63" s="35">
         <v>1676</v>
       </c>
       <c r="AE63" s="35">
         <v>1020</v>
       </c>
       <c r="AF63" s="35">
         <v>437</v>
       </c>
       <c r="AG63" s="35">
         <v>268</v>
       </c>
       <c r="AH63" s="34">
         <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="74" t="s">
+      <c r="A64" s="43" t="s">
         <v>79</v>
       </c>
-      <c r="B64" s="74"/>
+      <c r="B64" s="43"/>
       <c r="C64" s="33">
         <v>53</v>
       </c>
       <c r="D64" s="29">
         <v>25505</v>
       </c>
       <c r="E64" s="29">
         <v>179</v>
       </c>
       <c r="F64" s="29">
         <v>1721</v>
       </c>
       <c r="G64" s="29">
         <v>4395</v>
       </c>
       <c r="H64" s="29">
         <v>2762</v>
       </c>
       <c r="I64" s="29">
         <v>1393</v>
       </c>
       <c r="J64" s="29">
         <v>1545</v>
       </c>
       <c r="K64" s="29">
         <v>1676</v>
       </c>
       <c r="L64" s="29">
         <v>2035</v>
       </c>
       <c r="M64" s="29">
         <v>3063</v>
       </c>
       <c r="N64" s="29">
         <v>2166</v>
       </c>
       <c r="O64" s="29">
         <v>2712</v>
       </c>
       <c r="P64" s="29">
         <v>1601</v>
       </c>
       <c r="Q64" s="29">
         <v>258</v>
       </c>
-      <c r="R64" s="43" t="s">
+      <c r="R64" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S64" s="43">
+      <c r="S64" s="29">
         <v>28979</v>
       </c>
       <c r="T64" s="29">
         <v>226</v>
       </c>
       <c r="U64" s="29">
         <v>2372</v>
       </c>
       <c r="V64" s="29">
         <v>5942</v>
       </c>
       <c r="W64" s="29">
         <v>3579</v>
       </c>
       <c r="X64" s="29">
         <v>1846</v>
       </c>
       <c r="Y64" s="29">
         <v>1735</v>
       </c>
       <c r="Z64" s="29">
         <v>1694</v>
       </c>
       <c r="AA64" s="29">
         <v>2234</v>
       </c>
       <c r="AB64" s="29">
         <v>3058</v>
       </c>
       <c r="AC64" s="29">
         <v>2173</v>
       </c>
       <c r="AD64" s="29">
         <v>2576</v>
       </c>
       <c r="AE64" s="29">
         <v>1545</v>
       </c>
       <c r="AF64" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AG64" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH64" s="34">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="74" t="s">
+      <c r="A65" s="43" t="s">
         <v>80</v>
       </c>
-      <c r="B65" s="74"/>
+      <c r="B65" s="43"/>
       <c r="C65" s="33">
         <v>54</v>
       </c>
       <c r="D65" s="29">
         <v>21526</v>
       </c>
       <c r="E65" s="29">
         <v>111</v>
       </c>
       <c r="F65" s="29">
         <v>978</v>
       </c>
       <c r="G65" s="29">
         <v>2702</v>
       </c>
       <c r="H65" s="29">
         <v>2012</v>
       </c>
       <c r="I65" s="29">
         <v>1327</v>
       </c>
       <c r="J65" s="29">
         <v>1508</v>
       </c>
       <c r="K65" s="29">
         <v>1669</v>
       </c>
       <c r="L65" s="29">
         <v>1920</v>
       </c>
       <c r="M65" s="29">
         <v>2579</v>
       </c>
       <c r="N65" s="29">
         <v>2018</v>
       </c>
       <c r="O65" s="29">
         <v>2020</v>
       </c>
       <c r="P65" s="29">
         <v>1849</v>
       </c>
       <c r="Q65" s="29">
         <v>675</v>
       </c>
-      <c r="R65" s="43">
+      <c r="R65" s="29">
         <v>158</v>
       </c>
-      <c r="S65" s="43">
+      <c r="S65" s="29">
         <v>25330</v>
       </c>
       <c r="T65" s="29">
         <v>139</v>
       </c>
       <c r="U65" s="29">
         <v>1455</v>
       </c>
       <c r="V65" s="29">
         <v>3961</v>
       </c>
       <c r="W65" s="29">
         <v>2771</v>
       </c>
       <c r="X65" s="29">
         <v>1743</v>
       </c>
       <c r="Y65" s="29">
         <v>1973</v>
       </c>
       <c r="Z65" s="29">
         <v>2100</v>
       </c>
       <c r="AA65" s="29">
         <v>2352</v>
       </c>
       <c r="AB65" s="29">
         <v>2895</v>
       </c>
       <c r="AC65" s="29">
         <v>2077</v>
       </c>
       <c r="AD65" s="29">
         <v>1790</v>
       </c>
       <c r="AE65" s="29">
         <v>1296</v>
       </c>
       <c r="AF65" s="29">
         <v>344</v>
       </c>
       <c r="AG65" s="29">
         <v>433</v>
       </c>
       <c r="AH65" s="34">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="77" t="s">
+      <c r="A66" s="42" t="s">
         <v>81</v>
       </c>
-      <c r="B66" s="77"/>
+      <c r="B66" s="42"/>
       <c r="C66" s="33">
         <v>55</v>
       </c>
       <c r="D66" s="35">
         <v>13800</v>
       </c>
       <c r="E66" s="35">
         <v>127</v>
       </c>
       <c r="F66" s="35">
         <v>909</v>
       </c>
       <c r="G66" s="35">
         <v>2767</v>
       </c>
       <c r="H66" s="35">
         <v>2082</v>
       </c>
       <c r="I66" s="35">
         <v>1332</v>
       </c>
       <c r="J66" s="35">
         <v>1654</v>
       </c>
       <c r="K66" s="35">
         <v>1464</v>
       </c>
       <c r="L66" s="35">
         <v>1521</v>
       </c>
       <c r="M66" s="35">
         <v>1066</v>
       </c>
       <c r="N66" s="35">
         <v>407</v>
       </c>
       <c r="O66" s="35">
         <v>115</v>
       </c>
       <c r="P66" s="35">
         <v>242</v>
       </c>
       <c r="Q66" s="35">
         <v>113</v>
       </c>
-      <c r="R66" s="44" t="s">
+      <c r="R66" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="S66" s="44">
+      <c r="S66" s="35">
         <v>15932</v>
       </c>
       <c r="T66" s="35">
         <v>117</v>
       </c>
       <c r="U66" s="35">
         <v>1269</v>
       </c>
       <c r="V66" s="35">
         <v>3846</v>
       </c>
       <c r="W66" s="35">
         <v>2738</v>
       </c>
       <c r="X66" s="35">
         <v>1768</v>
       </c>
       <c r="Y66" s="35">
         <v>1827</v>
       </c>
       <c r="Z66" s="35">
         <v>1595</v>
       </c>
       <c r="AA66" s="35">
         <v>1246</v>
       </c>
       <c r="AB66" s="35">
         <v>656</v>
       </c>
       <c r="AC66" s="35">
         <v>227</v>
       </c>
       <c r="AD66" s="35">
         <v>200</v>
       </c>
       <c r="AE66" s="35">
         <v>232</v>
       </c>
       <c r="AF66" s="35" t="s">
         <v>41</v>
       </c>
       <c r="AG66" s="35">
         <v>211</v>
       </c>
       <c r="AH66" s="34">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="74" t="s">
+      <c r="A67" s="43" t="s">
         <v>82</v>
       </c>
-      <c r="B67" s="74"/>
+      <c r="B67" s="43"/>
       <c r="C67" s="33">
         <v>56</v>
       </c>
       <c r="D67" s="29">
         <v>15391</v>
       </c>
       <c r="E67" s="29">
         <v>81</v>
       </c>
       <c r="F67" s="29">
         <v>1313</v>
       </c>
       <c r="G67" s="29">
         <v>3664</v>
       </c>
       <c r="H67" s="29">
         <v>1775</v>
       </c>
       <c r="I67" s="29">
         <v>845</v>
       </c>
       <c r="J67" s="29">
         <v>1040</v>
       </c>
       <c r="K67" s="29">
         <v>1080</v>
       </c>
       <c r="L67" s="29">
         <v>1599</v>
       </c>
       <c r="M67" s="29">
         <v>1823</v>
       </c>
       <c r="N67" s="29">
         <v>1022</v>
       </c>
       <c r="O67" s="29">
         <v>778</v>
       </c>
       <c r="P67" s="29">
         <v>219</v>
       </c>
       <c r="Q67" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="R67" s="43">
+      <c r="R67" s="29">
         <v>152</v>
       </c>
-      <c r="S67" s="43">
+      <c r="S67" s="29">
         <v>17662</v>
       </c>
       <c r="T67" s="29">
         <v>76</v>
       </c>
       <c r="U67" s="29">
         <v>1963</v>
       </c>
       <c r="V67" s="29">
         <v>4893</v>
       </c>
       <c r="W67" s="29">
         <v>2220</v>
       </c>
       <c r="X67" s="29">
         <v>1020</v>
       </c>
       <c r="Y67" s="29">
         <v>1105</v>
       </c>
       <c r="Z67" s="29">
         <v>1264</v>
       </c>
       <c r="AA67" s="29">
         <v>1510</v>
       </c>
       <c r="AB67" s="29">
         <v>1870</v>
       </c>
       <c r="AC67" s="29">
         <v>766</v>
       </c>
       <c r="AD67" s="29">
         <v>355</v>
       </c>
       <c r="AE67" s="29">
         <v>454</v>
       </c>
       <c r="AF67" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AG67" s="29">
         <v>169</v>
       </c>
       <c r="AH67" s="34">
         <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="74" t="s">
+      <c r="A68" s="43" t="s">
         <v>83</v>
       </c>
-      <c r="B68" s="74"/>
+      <c r="B68" s="43"/>
       <c r="C68" s="33">
         <v>57</v>
       </c>
       <c r="D68" s="29">
         <v>24017</v>
       </c>
       <c r="E68" s="29">
         <v>197</v>
       </c>
       <c r="F68" s="29">
         <v>1307</v>
       </c>
       <c r="G68" s="29">
         <v>3980</v>
       </c>
       <c r="H68" s="29">
         <v>3143</v>
       </c>
       <c r="I68" s="29">
         <v>2349</v>
       </c>
       <c r="J68" s="29">
         <v>3272</v>
       </c>
       <c r="K68" s="29">
         <v>3185</v>
       </c>
       <c r="L68" s="29">
         <v>2351</v>
       </c>
       <c r="M68" s="29">
         <v>1702</v>
       </c>
       <c r="N68" s="29">
         <v>794</v>
       </c>
       <c r="O68" s="29">
         <v>816</v>
       </c>
       <c r="P68" s="29">
         <v>678</v>
       </c>
       <c r="Q68" s="29">
         <v>246</v>
       </c>
-      <c r="R68" s="43" t="s">
+      <c r="R68" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S68" s="43">
+      <c r="S68" s="29">
         <v>26501</v>
       </c>
       <c r="T68" s="29">
         <v>221</v>
       </c>
       <c r="U68" s="29">
         <v>1711</v>
       </c>
       <c r="V68" s="29">
         <v>5263</v>
       </c>
       <c r="W68" s="29">
         <v>4024</v>
       </c>
       <c r="X68" s="29">
         <v>2798</v>
       </c>
       <c r="Y68" s="29">
         <v>3957</v>
       </c>
       <c r="Z68" s="29">
         <v>3211</v>
       </c>
       <c r="AA68" s="29">
         <v>2079</v>
       </c>
       <c r="AB68" s="29">
         <v>1346</v>
       </c>
       <c r="AC68" s="29">
         <v>743</v>
       </c>
       <c r="AD68" s="29">
         <v>567</v>
       </c>
       <c r="AE68" s="29">
         <v>471</v>
       </c>
       <c r="AF68" s="29">
         <v>110</v>
       </c>
       <c r="AG68" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH68" s="34">
         <v>57</v>
       </c>
     </row>
     <row r="69" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="74" t="s">
+      <c r="A69" s="43" t="s">
         <v>84</v>
       </c>
-      <c r="B69" s="74"/>
+      <c r="B69" s="43"/>
       <c r="C69" s="33">
         <v>58</v>
       </c>
       <c r="D69" s="29">
         <v>12714</v>
       </c>
       <c r="E69" s="29">
         <v>225</v>
       </c>
       <c r="F69" s="29">
         <v>832</v>
       </c>
       <c r="G69" s="29">
         <v>2290</v>
       </c>
       <c r="H69" s="29">
         <v>1589</v>
       </c>
       <c r="I69" s="29">
         <v>1066</v>
       </c>
       <c r="J69" s="29">
         <v>1246</v>
       </c>
       <c r="K69" s="29">
         <v>1366</v>
       </c>
       <c r="L69" s="29">
         <v>1334</v>
       </c>
       <c r="M69" s="29">
         <v>1267</v>
       </c>
       <c r="N69" s="29">
         <v>530</v>
       </c>
       <c r="O69" s="29">
         <v>433</v>
       </c>
       <c r="P69" s="29" t="s">
         <v>41</v>
       </c>
       <c r="Q69" s="29">
         <v>237</v>
       </c>
-      <c r="R69" s="43">
+      <c r="R69" s="29">
         <v>300</v>
       </c>
-      <c r="S69" s="43">
+      <c r="S69" s="29">
         <v>14328</v>
       </c>
       <c r="T69" s="29">
         <v>219</v>
       </c>
       <c r="U69" s="29">
         <v>1133</v>
       </c>
       <c r="V69" s="29">
         <v>3076</v>
       </c>
       <c r="W69" s="29">
         <v>2096</v>
       </c>
       <c r="X69" s="29">
         <v>1320</v>
       </c>
       <c r="Y69" s="29">
         <v>1446</v>
       </c>
       <c r="Z69" s="29">
         <v>1442</v>
       </c>
       <c r="AA69" s="29">
         <v>1463</v>
       </c>
       <c r="AB69" s="29">
         <v>1008</v>
       </c>
       <c r="AC69" s="29">
         <v>321</v>
       </c>
       <c r="AD69" s="29">
         <v>285</v>
       </c>
       <c r="AE69" s="29">
         <v>94</v>
       </c>
       <c r="AF69" s="29">
         <v>142</v>
       </c>
       <c r="AG69" s="29">
         <v>284</v>
       </c>
       <c r="AH69" s="34">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:34" s="36" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="77" t="s">
+      <c r="A70" s="42" t="s">
         <v>85</v>
       </c>
-      <c r="B70" s="77"/>
+      <c r="B70" s="42"/>
       <c r="C70" s="33">
         <v>59</v>
       </c>
       <c r="D70" s="35">
         <v>56133</v>
       </c>
       <c r="E70" s="35">
         <v>188</v>
       </c>
       <c r="F70" s="35">
         <v>1383</v>
       </c>
       <c r="G70" s="35">
         <v>4839</v>
       </c>
       <c r="H70" s="35">
         <v>4267</v>
       </c>
       <c r="I70" s="35">
         <v>3408</v>
       </c>
       <c r="J70" s="35">
         <v>4507</v>
       </c>
       <c r="K70" s="35">
         <v>5753</v>
       </c>
       <c r="L70" s="35">
         <v>7646</v>
       </c>
       <c r="M70" s="35">
         <v>8258</v>
       </c>
       <c r="N70" s="35">
         <v>5111</v>
       </c>
       <c r="O70" s="35">
         <v>5189</v>
       </c>
       <c r="P70" s="35">
         <v>3169</v>
       </c>
       <c r="Q70" s="35">
         <v>930</v>
       </c>
-      <c r="R70" s="44">
+      <c r="R70" s="35">
         <v>1483</v>
       </c>
-      <c r="S70" s="44">
+      <c r="S70" s="35">
         <v>61154</v>
       </c>
       <c r="T70" s="35">
         <v>173</v>
       </c>
       <c r="U70" s="35">
         <v>1904</v>
       </c>
       <c r="V70" s="35">
         <v>6222</v>
       </c>
       <c r="W70" s="35">
         <v>5380</v>
       </c>
       <c r="X70" s="35">
         <v>4202</v>
       </c>
       <c r="Y70" s="35">
         <v>5506</v>
       </c>
       <c r="Z70" s="35">
         <v>6734</v>
       </c>
       <c r="AA70" s="35">
         <v>7981</v>
       </c>
       <c r="AB70" s="35">
         <v>7681</v>
       </c>
       <c r="AC70" s="35">
         <v>4333</v>
       </c>
       <c r="AD70" s="35">
         <v>4745</v>
       </c>
       <c r="AE70" s="35">
         <v>3116</v>
       </c>
       <c r="AF70" s="35">
         <v>1570</v>
       </c>
       <c r="AG70" s="35">
         <v>1606</v>
       </c>
       <c r="AH70" s="34">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="74" t="s">
+      <c r="A71" s="43" t="s">
         <v>86</v>
       </c>
-      <c r="B71" s="74"/>
+      <c r="B71" s="43"/>
       <c r="C71" s="33">
         <v>60</v>
       </c>
       <c r="D71" s="29">
         <v>41198</v>
       </c>
       <c r="E71" s="29">
         <v>123</v>
       </c>
       <c r="F71" s="29">
         <v>689</v>
       </c>
       <c r="G71" s="29">
         <v>2305</v>
       </c>
       <c r="H71" s="29">
         <v>2204</v>
       </c>
       <c r="I71" s="29">
         <v>1720</v>
       </c>
       <c r="J71" s="29">
         <v>2698</v>
       </c>
       <c r="K71" s="29">
         <v>3361</v>
       </c>
       <c r="L71" s="29">
         <v>4879</v>
       </c>
       <c r="M71" s="29">
         <v>4772</v>
       </c>
       <c r="N71" s="29">
         <v>4339</v>
       </c>
       <c r="O71" s="29">
         <v>4563</v>
       </c>
       <c r="P71" s="29">
         <v>3341</v>
       </c>
       <c r="Q71" s="29">
         <v>1304</v>
       </c>
-      <c r="R71" s="43">
+      <c r="R71" s="29">
         <v>4900</v>
       </c>
-      <c r="S71" s="43">
+      <c r="S71" s="29">
         <v>41836</v>
       </c>
       <c r="T71" s="29">
         <v>141</v>
       </c>
       <c r="U71" s="29">
         <v>848</v>
       </c>
       <c r="V71" s="29">
         <v>2908</v>
       </c>
       <c r="W71" s="29">
         <v>2587</v>
       </c>
       <c r="X71" s="29">
         <v>2150</v>
       </c>
       <c r="Y71" s="29">
         <v>2800</v>
       </c>
       <c r="Z71" s="29">
         <v>3525</v>
       </c>
       <c r="AA71" s="29">
         <v>4363</v>
       </c>
       <c r="AB71" s="29">
         <v>4101</v>
       </c>
       <c r="AC71" s="29">
         <v>4081</v>
       </c>
       <c r="AD71" s="29">
         <v>5316</v>
       </c>
       <c r="AE71" s="29">
         <v>4088</v>
       </c>
       <c r="AF71" s="29">
         <v>1600</v>
       </c>
       <c r="AG71" s="29">
         <v>3330</v>
       </c>
       <c r="AH71" s="34">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="74" t="s">
+      <c r="A72" s="43" t="s">
         <v>87</v>
       </c>
-      <c r="B72" s="74"/>
+      <c r="B72" s="43"/>
       <c r="C72" s="33">
         <v>61</v>
       </c>
       <c r="D72" s="29">
         <v>23737</v>
       </c>
       <c r="E72" s="29">
         <v>108</v>
       </c>
       <c r="F72" s="29">
         <v>897</v>
       </c>
       <c r="G72" s="29">
         <v>2954</v>
       </c>
       <c r="H72" s="29">
         <v>2843</v>
       </c>
       <c r="I72" s="29">
         <v>2148</v>
       </c>
       <c r="J72" s="29">
         <v>3284</v>
       </c>
       <c r="K72" s="29">
         <v>4003</v>
       </c>
       <c r="L72" s="29">
         <v>3504</v>
       </c>
       <c r="M72" s="29">
         <v>1953</v>
       </c>
       <c r="N72" s="29">
         <v>1135</v>
       </c>
       <c r="O72" s="29">
         <v>341</v>
       </c>
       <c r="P72" s="29">
         <v>568</v>
       </c>
       <c r="Q72" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="R72" s="43" t="s">
+      <c r="R72" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S72" s="43">
+      <c r="S72" s="29">
         <v>27146</v>
       </c>
       <c r="T72" s="29">
         <v>107</v>
       </c>
       <c r="U72" s="29">
         <v>1186</v>
       </c>
       <c r="V72" s="29">
         <v>4027</v>
       </c>
       <c r="W72" s="29">
         <v>3577</v>
       </c>
       <c r="X72" s="29">
         <v>2775</v>
       </c>
       <c r="Y72" s="29">
         <v>3952</v>
       </c>
       <c r="Z72" s="29">
         <v>4381</v>
       </c>
       <c r="AA72" s="29">
         <v>3446</v>
       </c>
       <c r="AB72" s="29">
         <v>1766</v>
       </c>
       <c r="AC72" s="29">
         <v>880</v>
       </c>
       <c r="AD72" s="29">
         <v>430</v>
       </c>
       <c r="AE72" s="29">
         <v>475</v>
       </c>
       <c r="AF72" s="29">
         <v>143</v>
       </c>
       <c r="AG72" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH72" s="34">
         <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="74" t="s">
+      <c r="A73" s="43" t="s">
         <v>88</v>
       </c>
-      <c r="B73" s="74"/>
+      <c r="B73" s="43"/>
       <c r="C73" s="33">
         <v>62</v>
       </c>
       <c r="D73" s="29">
         <v>68832</v>
       </c>
       <c r="E73" s="29">
         <v>157</v>
       </c>
       <c r="F73" s="29">
         <v>1305</v>
       </c>
       <c r="G73" s="29">
         <v>4692</v>
       </c>
       <c r="H73" s="29">
         <v>5231</v>
       </c>
       <c r="I73" s="29">
         <v>4864</v>
       </c>
       <c r="J73" s="29">
         <v>8571</v>
       </c>
       <c r="K73" s="29">
         <v>9875</v>
       </c>
       <c r="L73" s="29">
         <v>11655</v>
       </c>
       <c r="M73" s="29">
         <v>8286</v>
       </c>
       <c r="N73" s="29">
         <v>3775</v>
       </c>
       <c r="O73" s="29">
         <v>3629</v>
       </c>
       <c r="P73" s="29">
         <v>2987</v>
       </c>
       <c r="Q73" s="29">
         <v>1240</v>
       </c>
-      <c r="R73" s="43">
+      <c r="R73" s="29">
         <v>2565</v>
       </c>
-      <c r="S73" s="43">
+      <c r="S73" s="29">
         <v>77670</v>
       </c>
       <c r="T73" s="29">
         <v>154</v>
       </c>
       <c r="U73" s="29">
         <v>1763</v>
       </c>
       <c r="V73" s="29">
         <v>6119</v>
       </c>
       <c r="W73" s="29">
         <v>6547</v>
       </c>
       <c r="X73" s="29">
         <v>6093</v>
       </c>
       <c r="Y73" s="29">
         <v>9996</v>
       </c>
       <c r="Z73" s="29">
         <v>11417</v>
       </c>
       <c r="AA73" s="29">
         <v>11917</v>
       </c>
       <c r="AB73" s="29">
         <v>7006</v>
       </c>
       <c r="AC73" s="29">
         <v>2967</v>
       </c>
       <c r="AD73" s="29">
         <v>3292</v>
       </c>
       <c r="AE73" s="29">
         <v>3566</v>
       </c>
       <c r="AF73" s="29">
         <v>746</v>
       </c>
       <c r="AG73" s="29">
         <v>6087</v>
       </c>
       <c r="AH73" s="34">
         <v>62</v>
       </c>
     </row>
     <row r="74" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="74" t="s">
+      <c r="A74" s="43" t="s">
         <v>89</v>
       </c>
-      <c r="B74" s="74"/>
+      <c r="B74" s="43"/>
       <c r="C74" s="33">
         <v>63</v>
       </c>
       <c r="D74" s="29">
         <v>27716</v>
       </c>
       <c r="E74" s="29">
         <v>101</v>
       </c>
       <c r="F74" s="29">
         <v>1096</v>
       </c>
       <c r="G74" s="29">
         <v>3308</v>
       </c>
       <c r="H74" s="29">
         <v>2580</v>
       </c>
       <c r="I74" s="29">
         <v>1809</v>
       </c>
       <c r="J74" s="29">
         <v>2376</v>
       </c>
       <c r="K74" s="29">
         <v>2994</v>
       </c>
       <c r="L74" s="29">
         <v>3880</v>
       </c>
       <c r="M74" s="29">
         <v>4025</v>
       </c>
       <c r="N74" s="29">
         <v>2204</v>
       </c>
       <c r="O74" s="29">
         <v>1790</v>
       </c>
       <c r="P74" s="29">
         <v>1175</v>
       </c>
       <c r="Q74" s="29">
         <v>378</v>
       </c>
-      <c r="R74" s="43" t="s">
+      <c r="R74" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S74" s="43">
+      <c r="S74" s="29">
         <v>31829</v>
       </c>
       <c r="T74" s="29">
         <v>105</v>
       </c>
       <c r="U74" s="29">
         <v>1626</v>
       </c>
       <c r="V74" s="29">
         <v>4489</v>
       </c>
       <c r="W74" s="29">
         <v>3251</v>
       </c>
       <c r="X74" s="29">
         <v>2299</v>
       </c>
       <c r="Y74" s="29">
         <v>2907</v>
       </c>
       <c r="Z74" s="29">
         <v>3436</v>
       </c>
       <c r="AA74" s="29">
         <v>4518</v>
       </c>
       <c r="AB74" s="29">
         <v>3713</v>
       </c>
       <c r="AC74" s="29">
         <v>1966</v>
       </c>
       <c r="AD74" s="29">
         <v>1730</v>
       </c>
       <c r="AE74" s="29">
         <v>948</v>
       </c>
       <c r="AF74" s="29">
         <v>559</v>
       </c>
       <c r="AG74" s="29">
         <v>283</v>
       </c>
       <c r="AH74" s="34">
         <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:34" s="37" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="77" t="s">
+      <c r="A75" s="42" t="s">
         <v>90</v>
       </c>
-      <c r="B75" s="77"/>
+      <c r="B75" s="42"/>
       <c r="C75" s="33">
         <v>64</v>
       </c>
       <c r="D75" s="35">
         <v>39217</v>
       </c>
       <c r="E75" s="35">
         <v>123</v>
       </c>
       <c r="F75" s="35">
         <v>1023</v>
       </c>
       <c r="G75" s="35">
         <v>3089</v>
       </c>
       <c r="H75" s="35">
         <v>2864</v>
       </c>
       <c r="I75" s="35">
         <v>2409</v>
       </c>
       <c r="J75" s="35">
         <v>3785</v>
       </c>
       <c r="K75" s="35">
         <v>5087</v>
       </c>
       <c r="L75" s="35">
         <v>7448</v>
       </c>
       <c r="M75" s="35">
         <v>5979</v>
       </c>
       <c r="N75" s="35">
         <v>2217</v>
       </c>
       <c r="O75" s="35">
         <v>2351</v>
       </c>
       <c r="P75" s="35">
         <v>1243</v>
       </c>
       <c r="Q75" s="35">
         <v>504</v>
       </c>
-      <c r="R75" s="44">
+      <c r="R75" s="35">
         <v>1095</v>
       </c>
-      <c r="S75" s="44">
+      <c r="S75" s="35">
         <v>42239</v>
       </c>
       <c r="T75" s="35">
         <v>120</v>
       </c>
       <c r="U75" s="35">
         <v>1342</v>
       </c>
       <c r="V75" s="35">
         <v>4075</v>
       </c>
       <c r="W75" s="35">
         <v>3688</v>
       </c>
       <c r="X75" s="35">
         <v>3314</v>
       </c>
       <c r="Y75" s="35">
         <v>4968</v>
       </c>
       <c r="Z75" s="35">
         <v>6022</v>
       </c>
       <c r="AA75" s="35">
         <v>7745</v>
       </c>
       <c r="AB75" s="35">
         <v>5253</v>
       </c>
       <c r="AC75" s="35">
         <v>1813</v>
       </c>
       <c r="AD75" s="35">
         <v>1330</v>
       </c>
       <c r="AE75" s="35">
         <v>809</v>
       </c>
       <c r="AF75" s="35">
         <v>431</v>
       </c>
       <c r="AG75" s="35">
         <v>1332</v>
       </c>
       <c r="AH75" s="34">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="74" t="s">
+      <c r="A76" s="43" t="s">
         <v>91</v>
       </c>
-      <c r="B76" s="74"/>
+      <c r="B76" s="43"/>
       <c r="C76" s="33">
         <v>65</v>
       </c>
       <c r="D76" s="29">
         <v>62482</v>
       </c>
       <c r="E76" s="29">
         <v>165</v>
       </c>
       <c r="F76" s="29">
         <v>1170</v>
       </c>
       <c r="G76" s="29">
         <v>3545</v>
       </c>
       <c r="H76" s="29">
         <v>3543</v>
       </c>
       <c r="I76" s="29">
         <v>3176</v>
       </c>
       <c r="J76" s="29">
         <v>5460</v>
       </c>
       <c r="K76" s="29">
         <v>8360</v>
       </c>
       <c r="L76" s="29">
         <v>12906</v>
       </c>
       <c r="M76" s="29">
         <v>11021</v>
       </c>
       <c r="N76" s="29">
         <v>4906</v>
       </c>
       <c r="O76" s="29">
         <v>4421</v>
       </c>
       <c r="P76" s="29">
         <v>2994</v>
       </c>
       <c r="Q76" s="29">
         <v>210</v>
       </c>
-      <c r="R76" s="43">
+      <c r="R76" s="29">
         <v>605</v>
       </c>
-      <c r="S76" s="43">
+      <c r="S76" s="29">
         <v>70338</v>
       </c>
       <c r="T76" s="29">
         <v>188</v>
       </c>
       <c r="U76" s="29">
         <v>1717</v>
       </c>
       <c r="V76" s="29">
         <v>5218</v>
       </c>
       <c r="W76" s="29">
         <v>4964</v>
       </c>
       <c r="X76" s="29">
         <v>4382</v>
       </c>
       <c r="Y76" s="29">
         <v>7161</v>
       </c>
       <c r="Z76" s="29">
         <v>9894</v>
       </c>
       <c r="AA76" s="29">
         <v>14620</v>
       </c>
       <c r="AB76" s="29">
         <v>10406</v>
       </c>
       <c r="AC76" s="29">
         <v>3705</v>
       </c>
       <c r="AD76" s="29">
         <v>3918</v>
       </c>
       <c r="AE76" s="29">
         <v>2201</v>
       </c>
       <c r="AF76" s="29">
         <v>557</v>
       </c>
       <c r="AG76" s="29">
         <v>1408</v>
       </c>
       <c r="AH76" s="34">
         <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:34" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="74" t="s">
+      <c r="A77" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="B77" s="74"/>
+      <c r="B77" s="43"/>
       <c r="C77" s="33">
         <v>66</v>
       </c>
       <c r="D77" s="29">
         <v>17595</v>
       </c>
       <c r="E77" s="29">
         <v>139</v>
       </c>
       <c r="F77" s="29">
         <v>486</v>
       </c>
       <c r="G77" s="29">
         <v>1506</v>
       </c>
       <c r="H77" s="29">
         <v>1675</v>
       </c>
       <c r="I77" s="29">
         <v>1513</v>
       </c>
       <c r="J77" s="29">
         <v>2451</v>
       </c>
       <c r="K77" s="29">
         <v>3251</v>
       </c>
       <c r="L77" s="29">
         <v>3622</v>
       </c>
       <c r="M77" s="29">
         <v>1566</v>
       </c>
       <c r="N77" s="29">
         <v>693</v>
       </c>
       <c r="O77" s="29">
         <v>262</v>
       </c>
       <c r="P77" s="29">
         <v>430</v>
       </c>
       <c r="Q77" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="R77" s="43" t="s">
+      <c r="R77" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="S77" s="43">
+      <c r="S77" s="29">
         <v>19475</v>
       </c>
       <c r="T77" s="29">
         <v>165</v>
       </c>
       <c r="U77" s="29">
         <v>659</v>
       </c>
       <c r="V77" s="29">
         <v>1952</v>
       </c>
       <c r="W77" s="29">
         <v>1979</v>
       </c>
       <c r="X77" s="29">
         <v>1718</v>
       </c>
       <c r="Y77" s="29">
         <v>2795</v>
       </c>
       <c r="Z77" s="29">
         <v>3429</v>
       </c>
       <c r="AA77" s="29">
         <v>3643</v>
       </c>
       <c r="AB77" s="29">
         <v>1823</v>
       </c>
       <c r="AC77" s="29">
         <v>556</v>
       </c>
       <c r="AD77" s="29">
         <v>374</v>
       </c>
       <c r="AE77" s="29">
         <v>281</v>
       </c>
       <c r="AF77" s="29">
         <v>100</v>
       </c>
       <c r="AG77" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AH77" s="34">
         <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:34" s="37" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="77" t="s">
+      <c r="A78" s="42" t="s">
         <v>92</v>
       </c>
-      <c r="B78" s="77"/>
+      <c r="B78" s="42"/>
       <c r="C78" s="33">
         <v>67</v>
       </c>
       <c r="D78" s="35">
         <v>455528</v>
       </c>
       <c r="E78" s="35">
         <v>2116</v>
       </c>
       <c r="F78" s="35">
         <v>12935</v>
       </c>
       <c r="G78" s="35">
         <v>40155</v>
       </c>
       <c r="H78" s="35">
         <v>36266</v>
       </c>
       <c r="I78" s="35">
         <v>29548</v>
       </c>
       <c r="J78" s="35">
         <v>42923</v>
       </c>
       <c r="K78" s="35">
         <v>49654</v>
       </c>
       <c r="L78" s="35">
         <v>61607</v>
       </c>
       <c r="M78" s="35">
         <v>59487</v>
       </c>
       <c r="N78" s="35">
         <v>34393</v>
       </c>
       <c r="O78" s="35">
         <v>37265</v>
       </c>
       <c r="P78" s="35">
         <v>29802</v>
       </c>
       <c r="Q78" s="35">
         <v>10225</v>
       </c>
-      <c r="R78" s="44">
+      <c r="R78" s="35">
         <v>9152</v>
       </c>
-      <c r="S78" s="44">
+      <c r="S78" s="35">
         <v>495359</v>
       </c>
       <c r="T78" s="35">
         <v>2139</v>
       </c>
       <c r="U78" s="35">
         <v>18066</v>
       </c>
       <c r="V78" s="35">
         <v>55478</v>
       </c>
       <c r="W78" s="35">
         <v>48950</v>
       </c>
       <c r="X78" s="35">
         <v>38574</v>
       </c>
       <c r="Y78" s="35">
         <v>55010</v>
       </c>
       <c r="Z78" s="35">
         <v>58873</v>
       </c>
       <c r="AA78" s="35">
         <v>65449</v>
       </c>
       <c r="AB78" s="35">
         <v>55534</v>
       </c>
       <c r="AC78" s="35">
         <v>28082</v>
       </c>
       <c r="AD78" s="35">
         <v>29269</v>
       </c>
       <c r="AE78" s="35">
         <v>25342</v>
       </c>
       <c r="AF78" s="35">
         <v>6359</v>
       </c>
       <c r="AG78" s="35">
         <v>8234</v>
       </c>
       <c r="AH78" s="34">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="74" t="s">
+      <c r="A79" s="43" t="s">
         <v>93</v>
       </c>
-      <c r="B79" s="74"/>
+      <c r="B79" s="43"/>
       <c r="C79" s="33">
         <v>68</v>
       </c>
       <c r="D79" s="29">
         <v>108444</v>
       </c>
       <c r="E79" s="29">
         <v>504</v>
       </c>
       <c r="F79" s="29">
         <v>4642</v>
       </c>
       <c r="G79" s="29">
         <v>11350</v>
       </c>
       <c r="H79" s="29">
         <v>7495</v>
       </c>
       <c r="I79" s="29">
         <v>4754</v>
       </c>
       <c r="J79" s="29">
         <v>5483</v>
       </c>
       <c r="K79" s="29">
         <v>6486</v>
       </c>
       <c r="L79" s="29">
         <v>7996</v>
       </c>
       <c r="M79" s="29">
         <v>8970</v>
       </c>
       <c r="N79" s="29">
         <v>7014</v>
       </c>
       <c r="O79" s="29">
         <v>12784</v>
       </c>
       <c r="P79" s="29">
         <v>16300</v>
       </c>
       <c r="Q79" s="29">
         <v>5802</v>
       </c>
-      <c r="R79" s="43">
+      <c r="R79" s="29">
         <v>8865</v>
       </c>
-      <c r="S79" s="43">
+      <c r="S79" s="29">
         <v>114678</v>
       </c>
       <c r="T79" s="29">
         <v>482</v>
       </c>
       <c r="U79" s="29">
         <v>6877</v>
       </c>
       <c r="V79" s="29">
         <v>16815</v>
       </c>
       <c r="W79" s="29">
         <v>10562</v>
       </c>
       <c r="X79" s="29">
         <v>6621</v>
       </c>
       <c r="Y79" s="29">
         <v>6901</v>
       </c>
       <c r="Z79" s="29">
         <v>7146</v>
       </c>
       <c r="AA79" s="29">
         <v>8399</v>
       </c>
       <c r="AB79" s="29">
         <v>8828</v>
       </c>
       <c r="AC79" s="29">
         <v>7106</v>
       </c>
       <c r="AD79" s="29">
         <v>11913</v>
       </c>
       <c r="AE79" s="29">
         <v>12819</v>
       </c>
       <c r="AF79" s="29">
         <v>4633</v>
       </c>
       <c r="AG79" s="29">
         <v>5577</v>
       </c>
       <c r="AH79" s="34">
         <v>68</v>
       </c>
     </row>
     <row r="80" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="79" t="s">
+      <c r="A80" s="44" t="s">
         <v>94</v>
       </c>
-      <c r="B80" s="79"/>
+      <c r="B80" s="44"/>
       <c r="C80" s="38">
         <v>69</v>
       </c>
       <c r="D80" s="39">
         <v>185555</v>
       </c>
       <c r="E80" s="39">
         <v>1218</v>
       </c>
       <c r="F80" s="39">
         <v>11158</v>
       </c>
       <c r="G80" s="39">
         <v>31373</v>
       </c>
       <c r="H80" s="39">
         <v>21050</v>
       </c>
       <c r="I80" s="39">
         <v>12823</v>
       </c>
       <c r="J80" s="39">
         <v>15261</v>
       </c>
       <c r="K80" s="39">
@@ -9099,134 +9093,134 @@
         <v>19677</v>
       </c>
       <c r="AC80" s="39">
         <v>11666</v>
       </c>
       <c r="AD80" s="39">
         <v>10868</v>
       </c>
       <c r="AE80" s="39">
         <v>7163</v>
       </c>
       <c r="AF80" s="39">
         <v>1373</v>
       </c>
       <c r="AG80" s="39">
         <v>2344</v>
       </c>
       <c r="AH80" s="40">
         <v>69</v>
       </c>
     </row>
     <row r="81" s="41" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="82" s="41" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="84">
-    <mergeCell ref="A75:B75"/>
-[...58 lines deleted...]
-    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="W4:W8"/>
+    <mergeCell ref="J4:J8"/>
+    <mergeCell ref="K4:K8"/>
+    <mergeCell ref="A4:C8"/>
+    <mergeCell ref="S4:S8"/>
+    <mergeCell ref="T4:T8"/>
+    <mergeCell ref="U4:U8"/>
+    <mergeCell ref="V4:V8"/>
     <mergeCell ref="AH4:AH8"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="F4:F8"/>
     <mergeCell ref="G4:G8"/>
     <mergeCell ref="H4:H8"/>
     <mergeCell ref="I4:I8"/>
     <mergeCell ref="X4:X8"/>
     <mergeCell ref="Y4:Y8"/>
     <mergeCell ref="Z4:Z8"/>
     <mergeCell ref="AG4:AG8"/>
     <mergeCell ref="D4:D8"/>
     <mergeCell ref="E4:E8"/>
     <mergeCell ref="R4:R8"/>
-    <mergeCell ref="A4:C8"/>
-[...6 lines deleted...]
-    <mergeCell ref="K4:K8"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A79:B79"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">