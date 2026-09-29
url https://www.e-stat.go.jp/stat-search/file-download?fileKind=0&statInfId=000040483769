--- v0 (2026-08-07)
+++ v1 (2026-09-29)
@@ -1,92 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CE4FB0A7-56F2-4841-A3CC-C08819FA7DB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0FA8DB4-83A7-42A3-9EFB-EDFF115F9E34}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8DD95379-20AF-4BF0-9890-6858D1F17F25}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="16440" xr2:uid="{8DD95379-20AF-4BF0-9890-6858D1F17F25}"/>
   </bookViews>
   <sheets>
     <sheet name="Ⅱ29" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="82">
   <si>
     <t xml:space="preserve"> 令和２年</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>ケイエイタイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>全国農業地域
 ・
 都 道 府 県</t>
     <rPh sb="0" eb="2">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ノウギョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チイキ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ミヤコ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ミチ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>フ</t>
     </rPh>
@@ -1138,159 +1128,159 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...67 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
@@ -1587,317 +1577,313 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83842B5E-76DC-4F33-BF68-78B686F2195C}">
   <dimension ref="A1:AN83"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.25" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.875" style="6" customWidth="1"/>
     <col min="3" max="3" width="3.875" style="7" customWidth="1"/>
     <col min="4" max="19" width="11.375" style="6" customWidth="1"/>
     <col min="20" max="20" width="5.125" style="7" customWidth="1"/>
     <col min="21" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T1" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:40" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
     </row>
     <row r="3" spans="1:40" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D3" s="8" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
-      <c r="K3" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
-      <c r="S3" s="9" t="s">
+      <c r="S3" s="9"/>
+    </row>
+    <row r="4" spans="1:40" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="47" t="s">
         <v>1</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="F4" s="48" t="s">
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="E4" s="63" t="s">
+        <v>76</v>
+      </c>
+      <c r="F4" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="G4" s="41"/>
+      <c r="H4" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="G4" s="49"/>
-      <c r="H4" s="48" t="s">
+      <c r="I4" s="42"/>
+      <c r="J4" s="40" t="s">
         <v>74</v>
       </c>
-      <c r="I4" s="50"/>
-      <c r="J4" s="48" t="s">
+      <c r="K4" s="59"/>
+      <c r="L4" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="M4" s="63" t="s">
+        <v>76</v>
+      </c>
+      <c r="N4" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="O4" s="41"/>
+      <c r="P4" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="S4" s="41"/>
+      <c r="T4" s="34"/>
+    </row>
+    <row r="5" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="49"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="H5" s="10"/>
+      <c r="I5" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="J5" s="10"/>
+      <c r="K5" s="60" t="s">
+        <v>76</v>
+      </c>
+      <c r="L5" s="49"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="R5" s="10"/>
+      <c r="S5" s="64" t="s">
+        <v>76</v>
+      </c>
+      <c r="T5" s="35"/>
+    </row>
+    <row r="6" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38" t="s">
         <v>75</v>
       </c>
-      <c r="K4" s="51"/>
-[...14 lines deleted...]
-      <c r="R4" s="48" t="s">
+      <c r="G6" s="38"/>
+      <c r="H6" s="38" t="s">
         <v>75</v>
       </c>
-      <c r="S4" s="49"/>
-[...68 lines deleted...]
-      <c r="T6" s="69"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="K6" s="61"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="S6" s="65"/>
+      <c r="T6" s="35"/>
     </row>
     <row r="7" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="65"/>
-[...18 lines deleted...]
-      <c r="T7" s="69"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="69"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="65"/>
+      <c r="T7" s="35"/>
     </row>
     <row r="8" spans="1:40" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="66"/>
-[...3 lines deleted...]
-      <c r="E8" s="36"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="39"/>
       <c r="F8" s="11"/>
-      <c r="G8" s="36"/>
+      <c r="G8" s="39"/>
       <c r="H8" s="11"/>
-      <c r="I8" s="36"/>
+      <c r="I8" s="39"/>
       <c r="J8" s="11"/>
-      <c r="K8" s="54"/>
-[...1 lines deleted...]
-      <c r="M8" s="36"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="39"/>
       <c r="N8" s="11"/>
-      <c r="O8" s="36"/>
+      <c r="O8" s="39"/>
       <c r="P8" s="11"/>
-      <c r="Q8" s="36"/>
+      <c r="Q8" s="39"/>
       <c r="R8" s="11"/>
-      <c r="S8" s="41"/>
-      <c r="T8" s="70"/>
+      <c r="S8" s="66"/>
+      <c r="T8" s="36"/>
     </row>
     <row r="9" spans="1:40" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="30"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
       <c r="D9" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="E9" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="G9" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="G9" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I9" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="I9" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="K9" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="K9" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L9" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="M9" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="M9" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="O9" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="O9" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q9" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="Q9" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R9" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="S9" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="S9" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T9" s="33"/>
     </row>
     <row r="10" spans="1:40" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="59" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="59"/>
+      <c r="A10" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="43"/>
       <c r="C10" s="14">
         <v>1</v>
       </c>
       <c r="D10" s="15">
         <v>27175</v>
       </c>
       <c r="E10" s="15">
         <v>1471037</v>
       </c>
       <c r="F10" s="15">
         <v>23240</v>
       </c>
       <c r="G10" s="15">
         <v>486353</v>
       </c>
       <c r="H10" s="15">
         <v>6252</v>
       </c>
       <c r="I10" s="15">
         <v>714385</v>
       </c>
       <c r="J10" s="15">
         <v>19217</v>
       </c>
       <c r="K10" s="15">
@@ -1930,78 +1916,78 @@
       <c r="T10" s="16">
         <v>1</v>
       </c>
       <c r="U10" s="12"/>
       <c r="V10" s="12"/>
       <c r="W10" s="12"/>
       <c r="X10" s="12"/>
       <c r="Y10" s="12"/>
       <c r="Z10" s="12"/>
       <c r="AA10" s="12"/>
       <c r="AB10" s="12"/>
       <c r="AC10" s="12"/>
       <c r="AD10" s="12"/>
       <c r="AE10" s="12"/>
       <c r="AF10" s="12"/>
       <c r="AG10" s="12"/>
       <c r="AH10" s="12"/>
       <c r="AI10" s="12"/>
       <c r="AJ10" s="12"/>
       <c r="AK10" s="12"/>
       <c r="AL10" s="12"/>
       <c r="AM10" s="12"/>
       <c r="AN10" s="12"/>
     </row>
     <row r="11" spans="1:40" s="13" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="60" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="61"/>
+      <c r="A11" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="45"/>
       <c r="C11" s="17"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
       <c r="S11" s="18"/>
       <c r="T11" s="19"/>
     </row>
     <row r="12" spans="1:40" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="38"/>
+      <c r="A12" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="46"/>
       <c r="C12" s="17">
         <v>2</v>
       </c>
       <c r="D12" s="18">
         <v>2014</v>
       </c>
       <c r="E12" s="18">
         <v>195355</v>
       </c>
       <c r="F12" s="18">
         <v>1570</v>
       </c>
       <c r="G12" s="18">
         <v>70614</v>
       </c>
       <c r="H12" s="18">
         <v>601</v>
       </c>
       <c r="I12" s="18">
         <v>76970</v>
       </c>
       <c r="J12" s="18">
         <v>1450</v>
       </c>
       <c r="K12" s="18">
@@ -2015,54 +2001,54 @@
       </c>
       <c r="N12" s="18">
         <v>1877</v>
       </c>
       <c r="O12" s="18">
         <v>86610</v>
       </c>
       <c r="P12" s="18">
         <v>575</v>
       </c>
       <c r="Q12" s="18">
         <v>64099</v>
       </c>
       <c r="R12" s="18">
         <v>1595</v>
       </c>
       <c r="S12" s="18">
         <v>51523</v>
       </c>
       <c r="T12" s="19">
         <v>2</v>
       </c>
       <c r="V12" s="13"/>
     </row>
     <row r="13" spans="1:40" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="38"/>
+      <c r="A13" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="46"/>
       <c r="C13" s="17">
         <v>3</v>
       </c>
       <c r="D13" s="18">
         <v>25161</v>
       </c>
       <c r="E13" s="18">
         <v>1275682</v>
       </c>
       <c r="F13" s="18">
         <v>21670</v>
       </c>
       <c r="G13" s="18">
         <v>415739</v>
       </c>
       <c r="H13" s="18">
         <v>5651</v>
       </c>
       <c r="I13" s="18">
         <v>637415</v>
       </c>
       <c r="J13" s="18">
         <v>17767</v>
       </c>
       <c r="K13" s="18">
@@ -2075,54 +2061,54 @@
         <v>1334962</v>
       </c>
       <c r="N13" s="18">
         <v>30582</v>
       </c>
       <c r="O13" s="18">
         <v>484447</v>
       </c>
       <c r="P13" s="18">
         <v>6487</v>
       </c>
       <c r="Q13" s="18">
         <v>605384</v>
       </c>
       <c r="R13" s="18">
         <v>23195</v>
       </c>
       <c r="S13" s="18">
         <v>245131</v>
       </c>
       <c r="T13" s="19">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:40" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="38"/>
+      <c r="A14" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="46"/>
       <c r="C14" s="17">
         <v>4</v>
       </c>
       <c r="D14" s="18">
         <v>7138</v>
       </c>
       <c r="E14" s="18">
         <v>226552</v>
       </c>
       <c r="F14" s="18">
         <v>6234</v>
       </c>
       <c r="G14" s="18">
         <v>79214</v>
       </c>
       <c r="H14" s="18">
         <v>1466</v>
       </c>
       <c r="I14" s="18">
         <v>107424</v>
       </c>
       <c r="J14" s="18">
         <v>4853</v>
       </c>
       <c r="K14" s="18">
@@ -2135,54 +2121,54 @@
         <v>245539</v>
       </c>
       <c r="N14" s="18">
         <v>8992</v>
       </c>
       <c r="O14" s="18">
         <v>92270</v>
       </c>
       <c r="P14" s="18">
         <v>1811</v>
       </c>
       <c r="Q14" s="18">
         <v>103523</v>
       </c>
       <c r="R14" s="18">
         <v>6290</v>
       </c>
       <c r="S14" s="18">
         <v>49746</v>
       </c>
       <c r="T14" s="19">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:40" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="38"/>
+      <c r="A15" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="46"/>
       <c r="C15" s="17">
         <v>5</v>
       </c>
       <c r="D15" s="18">
         <v>217</v>
       </c>
       <c r="E15" s="18">
         <v>9469</v>
       </c>
       <c r="F15" s="18">
         <v>131</v>
       </c>
       <c r="G15" s="18">
         <v>2202</v>
       </c>
       <c r="H15" s="18">
         <v>113</v>
       </c>
       <c r="I15" s="18">
         <v>6139</v>
       </c>
       <c r="J15" s="18">
         <v>109</v>
       </c>
       <c r="K15" s="18">
@@ -2195,54 +2181,54 @@
         <v>9573</v>
       </c>
       <c r="N15" s="18">
         <v>193</v>
       </c>
       <c r="O15" s="18">
         <v>2895</v>
       </c>
       <c r="P15" s="18">
         <v>128</v>
       </c>
       <c r="Q15" s="18">
         <v>5223</v>
       </c>
       <c r="R15" s="18">
         <v>151</v>
       </c>
       <c r="S15" s="18">
         <v>1455</v>
       </c>
       <c r="T15" s="19">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:40" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="38"/>
+      <c r="A16" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="46"/>
       <c r="C16" s="17">
         <v>6</v>
       </c>
       <c r="D16" s="18">
         <v>1881</v>
       </c>
       <c r="E16" s="18">
         <v>139383</v>
       </c>
       <c r="F16" s="18">
         <v>1333</v>
       </c>
       <c r="G16" s="18">
         <v>31411</v>
       </c>
       <c r="H16" s="18">
         <v>726</v>
       </c>
       <c r="I16" s="18">
         <v>88468</v>
       </c>
       <c r="J16" s="18">
         <v>1103</v>
       </c>
       <c r="K16" s="18">
@@ -2257,51 +2243,51 @@
       <c r="N16" s="18">
         <v>1694</v>
       </c>
       <c r="O16" s="18">
         <v>33716</v>
       </c>
       <c r="P16" s="18">
         <v>773</v>
       </c>
       <c r="Q16" s="18">
         <v>79080</v>
       </c>
       <c r="R16" s="18">
         <v>1256</v>
       </c>
       <c r="S16" s="18">
         <v>17236</v>
       </c>
       <c r="T16" s="19">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="20"/>
       <c r="B17" s="20" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C17" s="17">
         <v>7</v>
       </c>
       <c r="D17" s="18">
         <v>1311</v>
       </c>
       <c r="E17" s="18">
         <v>100100</v>
       </c>
       <c r="F17" s="18">
         <v>959</v>
       </c>
       <c r="G17" s="18">
         <v>23668</v>
       </c>
       <c r="H17" s="18">
         <v>473</v>
       </c>
       <c r="I17" s="18">
         <v>61212</v>
       </c>
       <c r="J17" s="18">
         <v>813</v>
       </c>
@@ -2317,51 +2303,51 @@
       <c r="N17" s="18">
         <v>1185</v>
       </c>
       <c r="O17" s="18">
         <v>24296</v>
       </c>
       <c r="P17" s="18">
         <v>491</v>
       </c>
       <c r="Q17" s="18">
         <v>53914</v>
       </c>
       <c r="R17" s="18">
         <v>898</v>
       </c>
       <c r="S17" s="18">
         <v>12562</v>
       </c>
       <c r="T17" s="19">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="20"/>
       <c r="B18" s="20" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C18" s="17">
         <v>8</v>
       </c>
       <c r="D18" s="18">
         <v>303</v>
       </c>
       <c r="E18" s="18">
         <v>23503</v>
       </c>
       <c r="F18" s="18">
         <v>186</v>
       </c>
       <c r="G18" s="18">
         <v>4398</v>
       </c>
       <c r="H18" s="18">
         <v>128</v>
       </c>
       <c r="I18" s="18">
         <v>17300</v>
       </c>
       <c r="J18" s="18">
         <v>153</v>
       </c>
@@ -2377,51 +2363,51 @@
       <c r="N18" s="18">
         <v>263</v>
       </c>
       <c r="O18" s="18">
         <v>5583</v>
       </c>
       <c r="P18" s="18">
         <v>148</v>
       </c>
       <c r="Q18" s="18">
         <v>15622</v>
       </c>
       <c r="R18" s="18">
         <v>181</v>
       </c>
       <c r="S18" s="18">
         <v>3118</v>
       </c>
       <c r="T18" s="19">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="20"/>
       <c r="B19" s="20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C19" s="17">
         <v>9</v>
       </c>
       <c r="D19" s="18">
         <v>267</v>
       </c>
       <c r="E19" s="18">
         <v>15780</v>
       </c>
       <c r="F19" s="18">
         <v>188</v>
       </c>
       <c r="G19" s="18">
         <v>3345</v>
       </c>
       <c r="H19" s="18">
         <v>125</v>
       </c>
       <c r="I19" s="18">
         <v>9956</v>
       </c>
       <c r="J19" s="18">
         <v>137</v>
       </c>
@@ -2435,54 +2421,54 @@
         <v>14937</v>
       </c>
       <c r="N19" s="18">
         <v>246</v>
       </c>
       <c r="O19" s="18">
         <v>3837</v>
       </c>
       <c r="P19" s="18">
         <v>134</v>
       </c>
       <c r="Q19" s="18">
         <v>9544</v>
       </c>
       <c r="R19" s="18">
         <v>177</v>
       </c>
       <c r="S19" s="18">
         <v>1556</v>
       </c>
       <c r="T19" s="19">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="38"/>
+      <c r="A20" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="46"/>
       <c r="C20" s="17">
         <v>10</v>
       </c>
       <c r="D20" s="18">
         <v>632</v>
       </c>
       <c r="E20" s="18">
         <v>57821</v>
       </c>
       <c r="F20" s="18">
         <v>381</v>
       </c>
       <c r="G20" s="18">
         <v>10346</v>
       </c>
       <c r="H20" s="18">
         <v>328</v>
       </c>
       <c r="I20" s="18">
         <v>42640</v>
       </c>
       <c r="J20" s="18">
         <v>304</v>
       </c>
       <c r="K20" s="18">
@@ -2495,54 +2481,54 @@
         <v>71633</v>
       </c>
       <c r="N20" s="18">
         <v>503</v>
       </c>
       <c r="O20" s="18">
         <v>13427</v>
       </c>
       <c r="P20" s="18">
         <v>374</v>
       </c>
       <c r="Q20" s="18">
         <v>52382</v>
       </c>
       <c r="R20" s="18">
         <v>377</v>
       </c>
       <c r="S20" s="18">
         <v>5824</v>
       </c>
       <c r="T20" s="19">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="38"/>
+      <c r="A21" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="46"/>
       <c r="C21" s="17">
         <v>11</v>
       </c>
       <c r="D21" s="18">
         <v>936</v>
       </c>
       <c r="E21" s="18">
         <v>75938</v>
       </c>
       <c r="F21" s="18">
         <v>775</v>
       </c>
       <c r="G21" s="18">
         <v>13942</v>
       </c>
       <c r="H21" s="18">
         <v>278</v>
       </c>
       <c r="I21" s="18">
         <v>56215</v>
       </c>
       <c r="J21" s="18">
         <v>597</v>
       </c>
       <c r="K21" s="18">
@@ -2555,54 +2541,54 @@
         <v>68629</v>
       </c>
       <c r="N21" s="18">
         <v>990</v>
       </c>
       <c r="O21" s="18">
         <v>16015</v>
       </c>
       <c r="P21" s="18">
         <v>321</v>
       </c>
       <c r="Q21" s="18">
         <v>46253</v>
       </c>
       <c r="R21" s="18">
         <v>715</v>
       </c>
       <c r="S21" s="18">
         <v>6361</v>
       </c>
       <c r="T21" s="19">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="38"/>
+      <c r="A22" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="46"/>
       <c r="C22" s="17">
         <v>12</v>
       </c>
       <c r="D22" s="18">
         <v>1471</v>
       </c>
       <c r="E22" s="18">
         <v>65114</v>
       </c>
       <c r="F22" s="18">
         <v>1310</v>
       </c>
       <c r="G22" s="18">
         <v>21884</v>
       </c>
       <c r="H22" s="18">
         <v>301</v>
       </c>
       <c r="I22" s="18">
         <v>31667</v>
       </c>
       <c r="J22" s="18">
         <v>1055</v>
       </c>
       <c r="K22" s="18">
@@ -2617,51 +2603,51 @@
       <c r="N22" s="18">
         <v>1886</v>
       </c>
       <c r="O22" s="18">
         <v>24655</v>
       </c>
       <c r="P22" s="18">
         <v>350</v>
       </c>
       <c r="Q22" s="18">
         <v>30314</v>
       </c>
       <c r="R22" s="18">
         <v>1379</v>
       </c>
       <c r="S22" s="18">
         <v>10868</v>
       </c>
       <c r="T22" s="19">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="20"/>
       <c r="B23" s="20" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C23" s="17">
         <v>13</v>
       </c>
       <c r="D23" s="18">
         <v>653</v>
       </c>
       <c r="E23" s="18">
         <v>32196</v>
       </c>
       <c r="F23" s="18">
         <v>599</v>
       </c>
       <c r="G23" s="18">
         <v>10942</v>
       </c>
       <c r="H23" s="18">
         <v>112</v>
       </c>
       <c r="I23" s="18">
         <v>16050</v>
       </c>
       <c r="J23" s="18">
         <v>475</v>
       </c>
@@ -2677,51 +2663,51 @@
       <c r="N23" s="18">
         <v>869</v>
       </c>
       <c r="O23" s="18">
         <v>11954</v>
       </c>
       <c r="P23" s="18">
         <v>142</v>
       </c>
       <c r="Q23" s="18">
         <v>15036</v>
       </c>
       <c r="R23" s="18">
         <v>604</v>
       </c>
       <c r="S23" s="18">
         <v>5089</v>
       </c>
       <c r="T23" s="19">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="20"/>
       <c r="B24" s="20" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C24" s="17">
         <v>14</v>
       </c>
       <c r="D24" s="18">
         <v>818</v>
       </c>
       <c r="E24" s="18">
         <v>32918</v>
       </c>
       <c r="F24" s="18">
         <v>711</v>
       </c>
       <c r="G24" s="18">
         <v>10942</v>
       </c>
       <c r="H24" s="18">
         <v>189</v>
       </c>
       <c r="I24" s="18">
         <v>15617</v>
       </c>
       <c r="J24" s="18">
         <v>580</v>
       </c>
@@ -2735,54 +2721,54 @@
         <v>33758</v>
       </c>
       <c r="N24" s="18">
         <v>1017</v>
       </c>
       <c r="O24" s="18">
         <v>12701</v>
       </c>
       <c r="P24" s="18">
         <v>208</v>
       </c>
       <c r="Q24" s="18">
         <v>15278</v>
       </c>
       <c r="R24" s="18">
         <v>775</v>
       </c>
       <c r="S24" s="18">
         <v>5779</v>
       </c>
       <c r="T24" s="19">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="38"/>
+      <c r="A25" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="46"/>
       <c r="C25" s="17">
         <v>15</v>
       </c>
       <c r="D25" s="18">
         <v>348</v>
       </c>
       <c r="E25" s="18">
         <v>27345</v>
       </c>
       <c r="F25" s="18">
         <v>261</v>
       </c>
       <c r="G25" s="18">
         <v>5517</v>
       </c>
       <c r="H25" s="18">
         <v>171</v>
       </c>
       <c r="I25" s="18">
         <v>19596</v>
       </c>
       <c r="J25" s="18">
         <v>184</v>
       </c>
       <c r="K25" s="18">
@@ -2795,54 +2781,54 @@
         <v>21652</v>
       </c>
       <c r="N25" s="18">
         <v>346</v>
       </c>
       <c r="O25" s="18">
         <v>6375</v>
       </c>
       <c r="P25" s="18">
         <v>191</v>
       </c>
       <c r="Q25" s="18">
         <v>13189</v>
       </c>
       <c r="R25" s="18">
         <v>208</v>
       </c>
       <c r="S25" s="18">
         <v>2088</v>
       </c>
       <c r="T25" s="19">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="38"/>
+      <c r="A26" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="46"/>
       <c r="C26" s="17">
         <v>16</v>
       </c>
       <c r="D26" s="18">
         <v>11434</v>
       </c>
       <c r="E26" s="18">
         <v>634325</v>
       </c>
       <c r="F26" s="18">
         <v>10225</v>
       </c>
       <c r="G26" s="18">
         <v>230562</v>
       </c>
       <c r="H26" s="18">
         <v>2032</v>
       </c>
       <c r="I26" s="18">
         <v>278009</v>
       </c>
       <c r="J26" s="18">
         <v>8639</v>
       </c>
       <c r="K26" s="18">
@@ -2857,51 +2843,51 @@
       <c r="N26" s="18">
         <v>14601</v>
       </c>
       <c r="O26" s="18">
         <v>268700</v>
       </c>
       <c r="P26" s="18">
         <v>2374</v>
       </c>
       <c r="Q26" s="18">
         <v>270219</v>
       </c>
       <c r="R26" s="18">
         <v>11594</v>
       </c>
       <c r="S26" s="18">
         <v>136440</v>
       </c>
       <c r="T26" s="19">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="20"/>
       <c r="B27" s="20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C27" s="17">
         <v>17</v>
       </c>
       <c r="D27" s="18">
         <v>4284</v>
       </c>
       <c r="E27" s="18">
         <v>238751</v>
       </c>
       <c r="F27" s="18">
         <v>3670</v>
       </c>
       <c r="G27" s="18">
         <v>82839</v>
       </c>
       <c r="H27" s="18">
         <v>917</v>
       </c>
       <c r="I27" s="18">
         <v>113039</v>
       </c>
       <c r="J27" s="18">
         <v>3117</v>
       </c>
@@ -2917,51 +2903,51 @@
       <c r="N27" s="18">
         <v>4848</v>
       </c>
       <c r="O27" s="18">
         <v>91639</v>
       </c>
       <c r="P27" s="18">
         <v>1099</v>
       </c>
       <c r="Q27" s="18">
         <v>104119</v>
       </c>
       <c r="R27" s="18">
         <v>3762</v>
       </c>
       <c r="S27" s="18">
         <v>45023</v>
       </c>
       <c r="T27" s="19">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="20"/>
       <c r="B28" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C28" s="17">
         <v>18</v>
       </c>
       <c r="D28" s="18">
         <v>7150</v>
       </c>
       <c r="E28" s="18">
         <v>395574</v>
       </c>
       <c r="F28" s="18">
         <v>6555</v>
       </c>
       <c r="G28" s="18">
         <v>147723</v>
       </c>
       <c r="H28" s="18">
         <v>1115</v>
       </c>
       <c r="I28" s="18">
         <v>164970</v>
       </c>
       <c r="J28" s="18">
         <v>5522</v>
       </c>
@@ -2975,54 +2961,54 @@
         <v>434578</v>
       </c>
       <c r="N28" s="18">
         <v>9753</v>
       </c>
       <c r="O28" s="18">
         <v>177061</v>
       </c>
       <c r="P28" s="18">
         <v>1275</v>
       </c>
       <c r="Q28" s="18">
         <v>166100</v>
       </c>
       <c r="R28" s="18">
         <v>7832</v>
       </c>
       <c r="S28" s="18">
         <v>91417</v>
       </c>
       <c r="T28" s="19">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="38"/>
+      <c r="A29" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="46"/>
       <c r="C29" s="17">
         <v>19</v>
       </c>
       <c r="D29" s="18">
         <v>1104</v>
       </c>
       <c r="E29" s="18">
         <v>39735</v>
       </c>
       <c r="F29" s="18">
         <v>1020</v>
       </c>
       <c r="G29" s="18">
         <v>20661</v>
       </c>
       <c r="H29" s="18">
         <v>236</v>
       </c>
       <c r="I29" s="18">
         <v>7257</v>
       </c>
       <c r="J29" s="18">
         <v>923</v>
       </c>
       <c r="K29" s="18">
@@ -3035,78 +3021,78 @@
         <v>46708</v>
       </c>
       <c r="N29" s="18">
         <v>1377</v>
       </c>
       <c r="O29" s="18">
         <v>26394</v>
       </c>
       <c r="P29" s="18">
         <v>165</v>
       </c>
       <c r="Q29" s="18">
         <v>5201</v>
       </c>
       <c r="R29" s="18">
         <v>1225</v>
       </c>
       <c r="S29" s="18">
         <v>15113</v>
       </c>
       <c r="T29" s="19">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:22" s="13" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="57" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="58"/>
+      <c r="A30" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="55"/>
       <c r="C30" s="17"/>
       <c r="D30" s="18"/>
       <c r="E30" s="18"/>
       <c r="F30" s="18"/>
       <c r="G30" s="18"/>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="18"/>
       <c r="Q30" s="18"/>
       <c r="R30" s="18"/>
       <c r="S30" s="18"/>
       <c r="T30" s="19"/>
     </row>
     <row r="31" spans="1:22" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="38"/>
+      <c r="A31" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="46"/>
       <c r="C31" s="21">
         <v>20</v>
       </c>
       <c r="D31" s="18">
         <v>2014</v>
       </c>
       <c r="E31" s="18">
         <v>195355</v>
       </c>
       <c r="F31" s="18">
         <v>1570</v>
       </c>
       <c r="G31" s="18">
         <v>70614</v>
       </c>
       <c r="H31" s="18">
         <v>601</v>
       </c>
       <c r="I31" s="18">
         <v>76970</v>
       </c>
       <c r="J31" s="18">
         <v>1450</v>
       </c>
       <c r="K31" s="18">
@@ -3120,54 +3106,54 @@
       </c>
       <c r="N31" s="18">
         <v>1877</v>
       </c>
       <c r="O31" s="18">
         <v>86610</v>
       </c>
       <c r="P31" s="18">
         <v>575</v>
       </c>
       <c r="Q31" s="18">
         <v>64099</v>
       </c>
       <c r="R31" s="18">
         <v>1595</v>
       </c>
       <c r="S31" s="18">
         <v>51523</v>
       </c>
       <c r="T31" s="22">
         <v>20</v>
       </c>
       <c r="V31" s="13"/>
     </row>
     <row r="32" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="38"/>
+      <c r="A32" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="46"/>
       <c r="C32" s="21">
         <v>21</v>
       </c>
       <c r="D32" s="18">
         <v>486</v>
       </c>
       <c r="E32" s="18">
         <v>25541</v>
       </c>
       <c r="F32" s="18">
         <v>428</v>
       </c>
       <c r="G32" s="18">
         <v>8919</v>
       </c>
       <c r="H32" s="18">
         <v>125</v>
       </c>
       <c r="I32" s="18">
         <v>11413</v>
       </c>
       <c r="J32" s="18">
         <v>352</v>
       </c>
       <c r="K32" s="18">
@@ -3180,54 +3166,54 @@
         <v>25284</v>
       </c>
       <c r="N32" s="18">
         <v>598</v>
       </c>
       <c r="O32" s="18">
         <v>10699</v>
       </c>
       <c r="P32" s="18">
         <v>124</v>
       </c>
       <c r="Q32" s="18">
         <v>7515</v>
       </c>
       <c r="R32" s="18">
         <v>454</v>
       </c>
       <c r="S32" s="18">
         <v>7070</v>
       </c>
       <c r="T32" s="22">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="38"/>
+      <c r="A33" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="46"/>
       <c r="C33" s="21">
         <v>22</v>
       </c>
       <c r="D33" s="18">
         <v>2655</v>
       </c>
       <c r="E33" s="18">
         <v>59105</v>
       </c>
       <c r="F33" s="18">
         <v>2414</v>
       </c>
       <c r="G33" s="18">
         <v>27025</v>
       </c>
       <c r="H33" s="18">
         <v>413</v>
       </c>
       <c r="I33" s="18">
         <v>17644</v>
       </c>
       <c r="J33" s="18">
         <v>1837</v>
       </c>
       <c r="K33" s="18">
@@ -3240,54 +3226,54 @@
         <v>70047</v>
       </c>
       <c r="N33" s="18">
         <v>3567</v>
       </c>
       <c r="O33" s="18">
         <v>31322</v>
       </c>
       <c r="P33" s="18">
         <v>533</v>
       </c>
       <c r="Q33" s="18">
         <v>18799</v>
       </c>
       <c r="R33" s="18">
         <v>2454</v>
       </c>
       <c r="S33" s="18">
         <v>19926</v>
       </c>
       <c r="T33" s="22">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="38"/>
+      <c r="A34" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" s="46"/>
       <c r="C34" s="21">
         <v>23</v>
       </c>
       <c r="D34" s="18">
         <v>1987</v>
       </c>
       <c r="E34" s="18">
         <v>56794</v>
       </c>
       <c r="F34" s="18">
         <v>1694</v>
       </c>
       <c r="G34" s="18">
         <v>19939</v>
       </c>
       <c r="H34" s="18">
         <v>433</v>
       </c>
       <c r="I34" s="18">
         <v>26816</v>
       </c>
       <c r="J34" s="18">
         <v>1331</v>
       </c>
       <c r="K34" s="18">
@@ -3300,54 +3286,54 @@
         <v>60557</v>
       </c>
       <c r="N34" s="18">
         <v>2328</v>
       </c>
       <c r="O34" s="18">
         <v>23517</v>
       </c>
       <c r="P34" s="18">
         <v>521</v>
       </c>
       <c r="Q34" s="18">
         <v>25860</v>
       </c>
       <c r="R34" s="18">
         <v>1660</v>
       </c>
       <c r="S34" s="18">
         <v>11180</v>
       </c>
       <c r="T34" s="22">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="38"/>
+      <c r="A35" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="46"/>
       <c r="C35" s="21">
         <v>24</v>
       </c>
       <c r="D35" s="18">
         <v>430</v>
       </c>
       <c r="E35" s="18">
         <v>11465</v>
       </c>
       <c r="F35" s="18">
         <v>379</v>
       </c>
       <c r="G35" s="18">
         <v>4528</v>
       </c>
       <c r="H35" s="18">
         <v>70</v>
       </c>
       <c r="I35" s="18">
         <v>4500</v>
       </c>
       <c r="J35" s="18">
         <v>313</v>
       </c>
       <c r="K35" s="18">
@@ -3360,54 +3346,54 @@
         <v>15656</v>
       </c>
       <c r="N35" s="18">
         <v>626</v>
       </c>
       <c r="O35" s="18">
         <v>6426</v>
       </c>
       <c r="P35" s="18">
         <v>97</v>
       </c>
       <c r="Q35" s="18">
         <v>6366</v>
       </c>
       <c r="R35" s="18">
         <v>444</v>
       </c>
       <c r="S35" s="18">
         <v>2864</v>
       </c>
       <c r="T35" s="22">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="38"/>
+      <c r="A36" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="46"/>
       <c r="C36" s="21">
         <v>25</v>
       </c>
       <c r="D36" s="18">
         <v>439</v>
       </c>
       <c r="E36" s="18">
         <v>39002</v>
       </c>
       <c r="F36" s="18">
         <v>314</v>
       </c>
       <c r="G36" s="18">
         <v>6703</v>
       </c>
       <c r="H36" s="18">
         <v>203</v>
       </c>
       <c r="I36" s="18">
         <v>30391</v>
       </c>
       <c r="J36" s="18">
         <v>237</v>
       </c>
       <c r="K36" s="18">
@@ -3420,54 +3406,54 @@
         <v>39257</v>
       </c>
       <c r="N36" s="18">
         <v>405</v>
       </c>
       <c r="O36" s="18">
         <v>6995</v>
       </c>
       <c r="P36" s="18">
         <v>265</v>
       </c>
       <c r="Q36" s="18">
         <v>29722</v>
       </c>
       <c r="R36" s="18">
         <v>276</v>
       </c>
       <c r="S36" s="18">
         <v>2540</v>
       </c>
       <c r="T36" s="22">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="38"/>
+      <c r="A37" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="B37" s="46"/>
       <c r="C37" s="21">
         <v>26</v>
       </c>
       <c r="D37" s="18">
         <v>1141</v>
       </c>
       <c r="E37" s="18">
         <v>34645</v>
       </c>
       <c r="F37" s="18">
         <v>1005</v>
       </c>
       <c r="G37" s="18">
         <v>12100</v>
       </c>
       <c r="H37" s="18">
         <v>222</v>
       </c>
       <c r="I37" s="18">
         <v>16660</v>
       </c>
       <c r="J37" s="18">
         <v>783</v>
       </c>
       <c r="K37" s="18">
@@ -3480,54 +3466,54 @@
         <v>34738</v>
       </c>
       <c r="N37" s="18">
         <v>1468</v>
       </c>
       <c r="O37" s="18">
         <v>13311</v>
       </c>
       <c r="P37" s="18">
         <v>271</v>
       </c>
       <c r="Q37" s="18">
         <v>15261</v>
       </c>
       <c r="R37" s="18">
         <v>1002</v>
       </c>
       <c r="S37" s="18">
         <v>6166</v>
       </c>
       <c r="T37" s="22">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:20" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="37"/>
+      <c r="A38" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="56"/>
       <c r="C38" s="21">
         <v>27</v>
       </c>
       <c r="D38" s="23">
         <v>315</v>
       </c>
       <c r="E38" s="23">
         <v>33098</v>
       </c>
       <c r="F38" s="23">
         <v>211</v>
       </c>
       <c r="G38" s="23">
         <v>4690</v>
       </c>
       <c r="H38" s="23">
         <v>135</v>
       </c>
       <c r="I38" s="23">
         <v>25262</v>
       </c>
       <c r="J38" s="23">
         <v>165</v>
       </c>
       <c r="K38" s="23">
@@ -3540,54 +3526,54 @@
         <v>27381</v>
       </c>
       <c r="N38" s="23">
         <v>293</v>
       </c>
       <c r="O38" s="23">
         <v>3774</v>
       </c>
       <c r="P38" s="23">
         <v>135</v>
       </c>
       <c r="Q38" s="23">
         <v>21596</v>
       </c>
       <c r="R38" s="23">
         <v>203</v>
       </c>
       <c r="S38" s="23">
         <v>2011</v>
       </c>
       <c r="T38" s="22">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="38"/>
+      <c r="A39" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="46"/>
       <c r="C39" s="21">
         <v>28</v>
       </c>
       <c r="D39" s="18">
         <v>663</v>
       </c>
       <c r="E39" s="18">
         <v>39350</v>
       </c>
       <c r="F39" s="18">
         <v>518</v>
       </c>
       <c r="G39" s="18">
         <v>12941</v>
       </c>
       <c r="H39" s="18">
         <v>215</v>
       </c>
       <c r="I39" s="18">
         <v>17514</v>
       </c>
       <c r="J39" s="18">
         <v>457</v>
       </c>
       <c r="K39" s="18">
@@ -3600,54 +3586,54 @@
         <v>38591</v>
       </c>
       <c r="N39" s="18">
         <v>609</v>
       </c>
       <c r="O39" s="18">
         <v>13446</v>
       </c>
       <c r="P39" s="18">
         <v>230</v>
       </c>
       <c r="Q39" s="18">
         <v>18090</v>
       </c>
       <c r="R39" s="18">
         <v>483</v>
       </c>
       <c r="S39" s="18">
         <v>7055</v>
       </c>
       <c r="T39" s="22">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="38"/>
+      <c r="A40" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B40" s="46"/>
       <c r="C40" s="21">
         <v>29</v>
       </c>
       <c r="D40" s="18">
         <v>333</v>
       </c>
       <c r="E40" s="18">
         <v>27652</v>
       </c>
       <c r="F40" s="18">
         <v>230</v>
       </c>
       <c r="G40" s="18">
         <v>6037</v>
       </c>
       <c r="H40" s="18">
         <v>123</v>
       </c>
       <c r="I40" s="18">
         <v>18436</v>
       </c>
       <c r="J40" s="18">
         <v>191</v>
       </c>
       <c r="K40" s="18">
@@ -3660,54 +3646,54 @@
         <v>24800</v>
       </c>
       <c r="N40" s="18">
         <v>283</v>
       </c>
       <c r="O40" s="18">
         <v>7076</v>
       </c>
       <c r="P40" s="18">
         <v>126</v>
       </c>
       <c r="Q40" s="18">
         <v>14228</v>
       </c>
       <c r="R40" s="18">
         <v>212</v>
       </c>
       <c r="S40" s="18">
         <v>3496</v>
       </c>
       <c r="T40" s="22">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:20" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="37"/>
+      <c r="A41" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B41" s="56"/>
       <c r="C41" s="21">
         <v>30</v>
       </c>
       <c r="D41" s="23">
         <v>86</v>
       </c>
       <c r="E41" s="23">
         <v>9173</v>
       </c>
       <c r="F41" s="23">
         <v>68</v>
       </c>
       <c r="G41" s="23">
         <v>1967</v>
       </c>
       <c r="H41" s="23">
         <v>30</v>
       </c>
       <c r="I41" s="23">
         <v>6742</v>
       </c>
       <c r="J41" s="23">
         <v>50</v>
       </c>
       <c r="K41" s="23">
@@ -3720,54 +3706,54 @@
         <v>8957</v>
       </c>
       <c r="N41" s="23">
         <v>96</v>
       </c>
       <c r="O41" s="23">
         <v>1990</v>
       </c>
       <c r="P41" s="23">
         <v>46</v>
       </c>
       <c r="Q41" s="23">
         <v>6617</v>
       </c>
       <c r="R41" s="23">
         <v>52</v>
       </c>
       <c r="S41" s="23">
         <v>350</v>
       </c>
       <c r="T41" s="22">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="38"/>
+      <c r="A42" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="46"/>
       <c r="C42" s="21">
         <v>31</v>
       </c>
       <c r="D42" s="18">
         <v>165</v>
       </c>
       <c r="E42" s="18">
         <v>10926</v>
       </c>
       <c r="F42" s="18">
         <v>94</v>
       </c>
       <c r="G42" s="18">
         <v>2059</v>
       </c>
       <c r="H42" s="18">
         <v>72</v>
       </c>
       <c r="I42" s="18">
         <v>7637</v>
       </c>
       <c r="J42" s="18">
         <v>82</v>
       </c>
       <c r="K42" s="18">
@@ -3780,54 +3766,54 @@
         <v>11994</v>
       </c>
       <c r="N42" s="18">
         <v>129</v>
       </c>
       <c r="O42" s="18">
         <v>2833</v>
       </c>
       <c r="P42" s="18">
         <v>74</v>
       </c>
       <c r="Q42" s="18">
         <v>6684</v>
       </c>
       <c r="R42" s="18">
         <v>89</v>
       </c>
       <c r="S42" s="18">
         <v>2477</v>
       </c>
       <c r="T42" s="22">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="38"/>
+      <c r="A43" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" s="46"/>
       <c r="C43" s="21">
         <v>32</v>
       </c>
       <c r="D43" s="18">
         <v>13</v>
       </c>
       <c r="E43" s="18">
         <v>398</v>
       </c>
       <c r="F43" s="18">
         <v>8</v>
       </c>
       <c r="G43" s="18">
         <v>80</v>
       </c>
       <c r="H43" s="18">
         <v>5</v>
       </c>
       <c r="I43" s="18">
         <v>275</v>
       </c>
       <c r="J43" s="18">
         <v>6</v>
       </c>
       <c r="K43" s="18">
@@ -3840,54 +3826,54 @@
         <v>480</v>
       </c>
       <c r="N43" s="18">
         <v>11</v>
       </c>
       <c r="O43" s="18">
         <v>118</v>
       </c>
       <c r="P43" s="18">
         <v>7</v>
       </c>
       <c r="Q43" s="18">
         <v>313</v>
       </c>
       <c r="R43" s="18">
         <v>8</v>
       </c>
       <c r="S43" s="18">
         <v>49</v>
       </c>
       <c r="T43" s="22">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="38"/>
+      <c r="A44" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B44" s="46"/>
       <c r="C44" s="21">
         <v>33</v>
       </c>
       <c r="D44" s="18">
         <v>39</v>
       </c>
       <c r="E44" s="18">
         <v>3006</v>
       </c>
       <c r="F44" s="18">
         <v>16</v>
       </c>
       <c r="G44" s="18">
         <v>292</v>
       </c>
       <c r="H44" s="18">
         <v>21</v>
       </c>
       <c r="I44" s="18">
         <v>2646</v>
       </c>
       <c r="J44" s="18">
         <v>15</v>
       </c>
       <c r="K44" s="18">
@@ -3900,54 +3886,54 @@
         <v>2892</v>
       </c>
       <c r="N44" s="18">
         <v>27</v>
       </c>
       <c r="O44" s="18">
         <v>642</v>
       </c>
       <c r="P44" s="18">
         <v>21</v>
       </c>
       <c r="Q44" s="18">
         <v>2008</v>
       </c>
       <c r="R44" s="18">
         <v>32</v>
       </c>
       <c r="S44" s="18">
         <v>242</v>
       </c>
       <c r="T44" s="22">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:20" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="37"/>
+      <c r="A45" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B45" s="56"/>
       <c r="C45" s="21">
         <v>34</v>
       </c>
       <c r="D45" s="23">
         <v>138</v>
       </c>
       <c r="E45" s="23">
         <v>5043</v>
       </c>
       <c r="F45" s="23">
         <v>96</v>
       </c>
       <c r="G45" s="23">
         <v>1406</v>
       </c>
       <c r="H45" s="23">
         <v>63</v>
       </c>
       <c r="I45" s="23">
         <v>3039</v>
       </c>
       <c r="J45" s="23">
         <v>73</v>
       </c>
       <c r="K45" s="23">
@@ -3960,54 +3946,54 @@
         <v>4304</v>
       </c>
       <c r="N45" s="23">
         <v>123</v>
       </c>
       <c r="O45" s="23">
         <v>1457</v>
       </c>
       <c r="P45" s="23">
         <v>69</v>
       </c>
       <c r="Q45" s="23">
         <v>2302</v>
       </c>
       <c r="R45" s="23">
         <v>91</v>
       </c>
       <c r="S45" s="23">
         <v>545</v>
       </c>
       <c r="T45" s="22">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="38"/>
+      <c r="A46" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="46"/>
       <c r="C46" s="21">
         <v>35</v>
       </c>
       <c r="D46" s="18">
         <v>26</v>
       </c>
       <c r="E46" s="18">
         <v>1501</v>
       </c>
       <c r="F46" s="18">
         <v>12</v>
       </c>
       <c r="G46" s="18">
         <v>437</v>
       </c>
       <c r="H46" s="18">
         <v>17</v>
       </c>
       <c r="I46" s="18">
         <v>826</v>
       </c>
       <c r="J46" s="18">
         <v>10</v>
       </c>
       <c r="K46" s="18">
@@ -4020,54 +4006,54 @@
         <v>1944</v>
       </c>
       <c r="N46" s="18">
         <v>16</v>
       </c>
       <c r="O46" s="18">
         <v>701</v>
       </c>
       <c r="P46" s="18">
         <v>17</v>
       </c>
       <c r="Q46" s="18">
         <v>823</v>
       </c>
       <c r="R46" s="18">
         <v>8</v>
       </c>
       <c r="S46" s="18">
         <v>420</v>
       </c>
       <c r="T46" s="22">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="38"/>
+      <c r="A47" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" s="46"/>
       <c r="C47" s="21">
         <v>36</v>
       </c>
       <c r="D47" s="18">
         <v>29</v>
       </c>
       <c r="E47" s="18">
         <v>1601</v>
       </c>
       <c r="F47" s="18">
         <v>13</v>
       </c>
       <c r="G47" s="18">
         <v>196</v>
       </c>
       <c r="H47" s="18">
         <v>14</v>
       </c>
       <c r="I47" s="18">
         <v>1210</v>
       </c>
       <c r="J47" s="18">
         <v>21</v>
       </c>
       <c r="K47" s="18">
@@ -4080,54 +4066,54 @@
         <v>2079</v>
       </c>
       <c r="N47" s="18">
         <v>32</v>
       </c>
       <c r="O47" s="18">
         <v>463</v>
       </c>
       <c r="P47" s="18">
         <v>25</v>
       </c>
       <c r="Q47" s="18">
         <v>1252</v>
       </c>
       <c r="R47" s="18">
         <v>37</v>
       </c>
       <c r="S47" s="18">
         <v>364</v>
       </c>
       <c r="T47" s="22">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="38"/>
+      <c r="A48" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" s="46"/>
       <c r="C48" s="21">
         <v>37</v>
       </c>
       <c r="D48" s="18">
         <v>24</v>
       </c>
       <c r="E48" s="18">
         <v>1324</v>
       </c>
       <c r="F48" s="18">
         <v>10</v>
       </c>
       <c r="G48" s="18">
         <v>163</v>
       </c>
       <c r="H48" s="18">
         <v>19</v>
       </c>
       <c r="I48" s="18">
         <v>1064</v>
       </c>
       <c r="J48" s="18">
         <v>5</v>
       </c>
       <c r="K48" s="18">
@@ -4140,54 +4126,54 @@
         <v>1246</v>
       </c>
       <c r="N48" s="18">
         <v>22</v>
       </c>
       <c r="O48" s="18">
         <v>274</v>
       </c>
       <c r="P48" s="18">
         <v>17</v>
       </c>
       <c r="Q48" s="18">
         <v>846</v>
       </c>
       <c r="R48" s="18">
         <v>15</v>
       </c>
       <c r="S48" s="18">
         <v>126</v>
       </c>
       <c r="T48" s="22">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:20" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="37"/>
+      <c r="A49" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="56"/>
       <c r="C49" s="21">
         <v>38</v>
       </c>
       <c r="D49" s="23">
         <v>41</v>
       </c>
       <c r="E49" s="23">
         <v>3152</v>
       </c>
       <c r="F49" s="23">
         <v>27</v>
       </c>
       <c r="G49" s="23">
         <v>696</v>
       </c>
       <c r="H49" s="23">
         <v>24</v>
       </c>
       <c r="I49" s="23">
         <v>1285</v>
       </c>
       <c r="J49" s="23">
         <v>14</v>
       </c>
       <c r="K49" s="23">
@@ -4200,54 +4186,54 @@
         <v>1698</v>
       </c>
       <c r="N49" s="23">
         <v>28</v>
       </c>
       <c r="O49" s="23">
         <v>647</v>
       </c>
       <c r="P49" s="23">
         <v>24</v>
       </c>
       <c r="Q49" s="23">
         <v>833</v>
       </c>
       <c r="R49" s="23">
         <v>19</v>
       </c>
       <c r="S49" s="23">
         <v>218</v>
       </c>
       <c r="T49" s="22">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="38"/>
+      <c r="A50" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="46"/>
       <c r="C50" s="21">
         <v>39</v>
       </c>
       <c r="D50" s="18">
         <v>226</v>
       </c>
       <c r="E50" s="18">
         <v>12628</v>
       </c>
       <c r="F50" s="18">
         <v>161</v>
       </c>
       <c r="G50" s="18">
         <v>2649</v>
       </c>
       <c r="H50" s="18">
         <v>101</v>
       </c>
       <c r="I50" s="18">
         <v>8671</v>
       </c>
       <c r="J50" s="18">
         <v>123</v>
       </c>
       <c r="K50" s="18">
@@ -4260,54 +4246,54 @@
         <v>13239</v>
       </c>
       <c r="N50" s="18">
         <v>218</v>
       </c>
       <c r="O50" s="18">
         <v>3190</v>
       </c>
       <c r="P50" s="18">
         <v>110</v>
       </c>
       <c r="Q50" s="18">
         <v>8711</v>
       </c>
       <c r="R50" s="18">
         <v>158</v>
       </c>
       <c r="S50" s="18">
         <v>1338</v>
       </c>
       <c r="T50" s="22">
         <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:20" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="37"/>
+      <c r="A51" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="56"/>
       <c r="C51" s="21">
         <v>40</v>
       </c>
       <c r="D51" s="23">
         <v>327</v>
       </c>
       <c r="E51" s="23">
         <v>26199</v>
       </c>
       <c r="F51" s="23">
         <v>243</v>
       </c>
       <c r="G51" s="23">
         <v>7030</v>
       </c>
       <c r="H51" s="23">
         <v>147</v>
       </c>
       <c r="I51" s="23">
         <v>16053</v>
       </c>
       <c r="J51" s="23">
         <v>183</v>
       </c>
       <c r="K51" s="23">
@@ -4320,54 +4306,54 @@
         <v>28293</v>
       </c>
       <c r="N51" s="23">
         <v>331</v>
       </c>
       <c r="O51" s="23">
         <v>8234</v>
       </c>
       <c r="P51" s="23">
         <v>156</v>
       </c>
       <c r="Q51" s="23">
         <v>16651</v>
       </c>
       <c r="R51" s="23">
         <v>232</v>
       </c>
       <c r="S51" s="23">
         <v>3408</v>
       </c>
       <c r="T51" s="22">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="38"/>
+      <c r="A52" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="B52" s="46"/>
       <c r="C52" s="21">
         <v>41</v>
       </c>
       <c r="D52" s="18">
         <v>74</v>
       </c>
       <c r="E52" s="18">
         <v>6290</v>
       </c>
       <c r="F52" s="18">
         <v>39</v>
       </c>
       <c r="G52" s="18">
         <v>710</v>
       </c>
       <c r="H52" s="18">
         <v>38</v>
       </c>
       <c r="I52" s="18">
         <v>5279</v>
       </c>
       <c r="J52" s="18">
         <v>30</v>
       </c>
       <c r="K52" s="18">
@@ -4380,54 +4366,54 @@
         <v>7695</v>
       </c>
       <c r="N52" s="18">
         <v>44</v>
       </c>
       <c r="O52" s="18">
         <v>850</v>
       </c>
       <c r="P52" s="18">
         <v>47</v>
       </c>
       <c r="Q52" s="18">
         <v>6583</v>
       </c>
       <c r="R52" s="18">
         <v>39</v>
       </c>
       <c r="S52" s="18">
         <v>262</v>
       </c>
       <c r="T52" s="22">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="56"/>
+      <c r="A53" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B53" s="57"/>
       <c r="C53" s="21">
         <v>42</v>
       </c>
       <c r="D53" s="18">
         <v>136</v>
       </c>
       <c r="E53" s="18">
         <v>7999</v>
       </c>
       <c r="F53" s="18">
         <v>75</v>
       </c>
       <c r="G53" s="18">
         <v>1854</v>
       </c>
       <c r="H53" s="18">
         <v>56</v>
       </c>
       <c r="I53" s="18">
         <v>4958</v>
       </c>
       <c r="J53" s="18">
         <v>76</v>
       </c>
       <c r="K53" s="18">
@@ -4440,54 +4426,54 @@
         <v>11837</v>
       </c>
       <c r="N53" s="18">
         <v>92</v>
       </c>
       <c r="O53" s="18">
         <v>2611</v>
       </c>
       <c r="P53" s="18">
         <v>63</v>
       </c>
       <c r="Q53" s="18">
         <v>7725</v>
       </c>
       <c r="R53" s="18">
         <v>83</v>
       </c>
       <c r="S53" s="18">
         <v>1501</v>
       </c>
       <c r="T53" s="22">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="38"/>
+      <c r="A54" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="B54" s="46"/>
       <c r="C54" s="21">
         <v>43</v>
       </c>
       <c r="D54" s="18">
         <v>95</v>
       </c>
       <c r="E54" s="18">
         <v>17333</v>
       </c>
       <c r="F54" s="18">
         <v>24</v>
       </c>
       <c r="G54" s="18">
         <v>752</v>
       </c>
       <c r="H54" s="18">
         <v>87</v>
       </c>
       <c r="I54" s="18">
         <v>16350</v>
       </c>
       <c r="J54" s="18">
         <v>15</v>
       </c>
       <c r="K54" s="18">
@@ -4500,54 +4486,54 @@
         <v>23808</v>
       </c>
       <c r="N54" s="18">
         <v>36</v>
       </c>
       <c r="O54" s="18">
         <v>1732</v>
       </c>
       <c r="P54" s="18">
         <v>108</v>
       </c>
       <c r="Q54" s="18">
         <v>21423</v>
       </c>
       <c r="R54" s="18">
         <v>23</v>
       </c>
       <c r="S54" s="18">
         <v>653</v>
       </c>
       <c r="T54" s="22">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:20" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="37"/>
+      <c r="A55" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B55" s="56"/>
       <c r="C55" s="21">
         <v>44</v>
       </c>
       <c r="D55" s="23">
         <v>61</v>
       </c>
       <c r="E55" s="23">
         <v>16258</v>
       </c>
       <c r="F55" s="23">
         <v>29</v>
       </c>
       <c r="G55" s="23">
         <v>1364</v>
       </c>
       <c r="H55" s="23">
         <v>57</v>
       </c>
       <c r="I55" s="23">
         <v>14792</v>
       </c>
       <c r="J55" s="23">
         <v>7</v>
       </c>
       <c r="K55" s="23">
@@ -4560,54 +4546,54 @@
         <v>13480</v>
       </c>
       <c r="N55" s="23">
         <v>36</v>
       </c>
       <c r="O55" s="23">
         <v>1446</v>
       </c>
       <c r="P55" s="23">
         <v>58</v>
       </c>
       <c r="Q55" s="23">
         <v>11814</v>
       </c>
       <c r="R55" s="23">
         <v>11</v>
       </c>
       <c r="S55" s="23">
         <v>220</v>
       </c>
       <c r="T55" s="22">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="38"/>
+      <c r="A56" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" s="46"/>
       <c r="C56" s="21">
         <v>45</v>
       </c>
       <c r="D56" s="18">
         <v>51</v>
       </c>
       <c r="E56" s="18">
         <v>2895</v>
       </c>
       <c r="F56" s="18">
         <v>34</v>
       </c>
       <c r="G56" s="18">
         <v>361</v>
       </c>
       <c r="H56" s="18">
         <v>14</v>
       </c>
       <c r="I56" s="18">
         <v>2294</v>
       </c>
       <c r="J56" s="18">
         <v>36</v>
       </c>
       <c r="K56" s="18">
@@ -4620,54 +4606,54 @@
         <v>2966</v>
       </c>
       <c r="N56" s="18">
         <v>41</v>
       </c>
       <c r="O56" s="18">
         <v>780</v>
       </c>
       <c r="P56" s="18">
         <v>16</v>
       </c>
       <c r="Q56" s="18">
         <v>1819</v>
       </c>
       <c r="R56" s="18">
         <v>31</v>
       </c>
       <c r="S56" s="18">
         <v>367</v>
       </c>
       <c r="T56" s="22">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="38"/>
+      <c r="A57" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="B57" s="46"/>
       <c r="C57" s="21">
         <v>46</v>
       </c>
       <c r="D57" s="18">
         <v>8</v>
       </c>
       <c r="E57" s="18">
         <v>385</v>
       </c>
       <c r="F57" s="18">
         <v>2</v>
       </c>
       <c r="G57" s="18">
         <v>47</v>
       </c>
       <c r="H57" s="18">
         <v>3</v>
       </c>
       <c r="I57" s="18">
         <v>315</v>
       </c>
       <c r="J57" s="18">
         <v>5</v>
       </c>
       <c r="K57" s="18">
@@ -4680,54 +4666,54 @@
         <v>381</v>
       </c>
       <c r="N57" s="18">
         <v>1</v>
       </c>
       <c r="O57" s="18">
         <v>36</v>
       </c>
       <c r="P57" s="18">
         <v>4</v>
       </c>
       <c r="Q57" s="18">
         <v>341</v>
       </c>
       <c r="R57" s="18">
         <v>2</v>
       </c>
       <c r="S57" s="18">
         <v>4</v>
       </c>
       <c r="T57" s="22">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="38"/>
+      <c r="A58" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="B58" s="46"/>
       <c r="C58" s="21">
         <v>47</v>
       </c>
       <c r="D58" s="18">
         <v>759</v>
       </c>
       <c r="E58" s="18">
         <v>51332</v>
       </c>
       <c r="F58" s="18">
         <v>676</v>
       </c>
       <c r="G58" s="18">
         <v>11313</v>
       </c>
       <c r="H58" s="18">
         <v>174</v>
       </c>
       <c r="I58" s="18">
         <v>35016</v>
       </c>
       <c r="J58" s="18">
         <v>518</v>
       </c>
       <c r="K58" s="18">
@@ -4740,54 +4726,54 @@
         <v>48108</v>
       </c>
       <c r="N58" s="18">
         <v>872</v>
       </c>
       <c r="O58" s="18">
         <v>12759</v>
       </c>
       <c r="P58" s="18">
         <v>214</v>
       </c>
       <c r="Q58" s="18">
         <v>30016</v>
       </c>
       <c r="R58" s="18">
         <v>636</v>
       </c>
       <c r="S58" s="18">
         <v>5333</v>
       </c>
       <c r="T58" s="22">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="38"/>
+      <c r="A59" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="B59" s="46"/>
       <c r="C59" s="21">
         <v>48</v>
       </c>
       <c r="D59" s="18">
         <v>25</v>
       </c>
       <c r="E59" s="18">
         <v>2885</v>
       </c>
       <c r="F59" s="18">
         <v>12</v>
       </c>
       <c r="G59" s="18">
         <v>200</v>
       </c>
       <c r="H59" s="18">
         <v>12</v>
       </c>
       <c r="I59" s="18">
         <v>2579</v>
       </c>
       <c r="J59" s="18">
         <v>11</v>
       </c>
       <c r="K59" s="18">
@@ -4800,54 +4786,54 @@
         <v>2257</v>
       </c>
       <c r="N59" s="18">
         <v>13</v>
       </c>
       <c r="O59" s="18">
         <v>353</v>
       </c>
       <c r="P59" s="18">
         <v>11</v>
       </c>
       <c r="Q59" s="18">
         <v>1770</v>
       </c>
       <c r="R59" s="18">
         <v>12</v>
       </c>
       <c r="S59" s="18">
         <v>134</v>
       </c>
       <c r="T59" s="22">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="38"/>
+      <c r="A60" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B60" s="46"/>
       <c r="C60" s="21">
         <v>49</v>
       </c>
       <c r="D60" s="18">
         <v>32</v>
       </c>
       <c r="E60" s="18">
         <v>2183</v>
       </c>
       <c r="F60" s="18">
         <v>22</v>
       </c>
       <c r="G60" s="18">
         <v>657</v>
       </c>
       <c r="H60" s="18">
         <v>18</v>
       </c>
       <c r="I60" s="18">
         <v>1219</v>
       </c>
       <c r="J60" s="18">
         <v>20</v>
       </c>
       <c r="K60" s="18">
@@ -4860,54 +4846,54 @@
         <v>1437</v>
       </c>
       <c r="N60" s="18">
         <v>27</v>
       </c>
       <c r="O60" s="18">
         <v>641</v>
       </c>
       <c r="P60" s="18">
         <v>18</v>
       </c>
       <c r="Q60" s="18">
         <v>493</v>
       </c>
       <c r="R60" s="18">
         <v>23</v>
       </c>
       <c r="S60" s="18">
         <v>303</v>
       </c>
       <c r="T60" s="22">
         <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:20" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="37"/>
+      <c r="A61" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B61" s="56"/>
       <c r="C61" s="21">
         <v>50</v>
       </c>
       <c r="D61" s="23">
         <v>180</v>
       </c>
       <c r="E61" s="23">
         <v>9967</v>
       </c>
       <c r="F61" s="23">
         <v>162</v>
       </c>
       <c r="G61" s="23">
         <v>3039</v>
       </c>
       <c r="H61" s="23">
         <v>57</v>
       </c>
       <c r="I61" s="23">
         <v>5131</v>
       </c>
       <c r="J61" s="23">
         <v>127</v>
       </c>
       <c r="K61" s="23">
@@ -4920,54 +4906,54 @@
         <v>9805</v>
       </c>
       <c r="N61" s="23">
         <v>215</v>
       </c>
       <c r="O61" s="23">
         <v>3329</v>
       </c>
       <c r="P61" s="23">
         <v>60</v>
       </c>
       <c r="Q61" s="23">
         <v>4950</v>
       </c>
       <c r="R61" s="23">
         <v>151</v>
       </c>
       <c r="S61" s="23">
         <v>1526</v>
       </c>
       <c r="T61" s="22">
         <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="38"/>
+      <c r="A62" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="B62" s="46"/>
       <c r="C62" s="21">
         <v>51</v>
       </c>
       <c r="D62" s="18">
         <v>473</v>
       </c>
       <c r="E62" s="18">
         <v>22229</v>
       </c>
       <c r="F62" s="18">
         <v>437</v>
       </c>
       <c r="G62" s="18">
         <v>7903</v>
       </c>
       <c r="H62" s="18">
         <v>55</v>
       </c>
       <c r="I62" s="18">
         <v>10919</v>
       </c>
       <c r="J62" s="18">
         <v>348</v>
       </c>
       <c r="K62" s="18">
@@ -4980,54 +4966,54 @@
         <v>22274</v>
       </c>
       <c r="N62" s="18">
         <v>654</v>
       </c>
       <c r="O62" s="18">
         <v>8625</v>
       </c>
       <c r="P62" s="18">
         <v>82</v>
       </c>
       <c r="Q62" s="18">
         <v>10086</v>
       </c>
       <c r="R62" s="18">
         <v>453</v>
       </c>
       <c r="S62" s="18">
         <v>3563</v>
       </c>
       <c r="T62" s="22">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:20" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="37"/>
+      <c r="A63" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="B63" s="56"/>
       <c r="C63" s="21">
         <v>52</v>
       </c>
       <c r="D63" s="23">
         <v>263</v>
       </c>
       <c r="E63" s="23">
         <v>13992</v>
       </c>
       <c r="F63" s="23">
         <v>232</v>
       </c>
       <c r="G63" s="23">
         <v>4382</v>
       </c>
       <c r="H63" s="23">
         <v>68</v>
       </c>
       <c r="I63" s="23">
         <v>6505</v>
       </c>
       <c r="J63" s="23">
         <v>179</v>
       </c>
       <c r="K63" s="23">
@@ -5040,54 +5026,54 @@
         <v>12474</v>
       </c>
       <c r="N63" s="23">
         <v>307</v>
       </c>
       <c r="O63" s="23">
         <v>4858</v>
       </c>
       <c r="P63" s="23">
         <v>64</v>
       </c>
       <c r="Q63" s="23">
         <v>5544</v>
       </c>
       <c r="R63" s="23">
         <v>227</v>
       </c>
       <c r="S63" s="23">
         <v>2072</v>
       </c>
       <c r="T63" s="22">
         <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:20" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="38"/>
+      <c r="A64" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="46"/>
       <c r="C64" s="21">
         <v>53</v>
       </c>
       <c r="D64" s="18">
         <v>319</v>
       </c>
       <c r="E64" s="18">
         <v>11698</v>
       </c>
       <c r="F64" s="18">
         <v>274</v>
       </c>
       <c r="G64" s="18">
         <v>3532</v>
       </c>
       <c r="H64" s="18">
         <v>60</v>
       </c>
       <c r="I64" s="18">
         <v>6355</v>
       </c>
       <c r="J64" s="18">
         <v>226</v>
       </c>
       <c r="K64" s="18">
@@ -5100,54 +5086,54 @@
         <v>12128</v>
       </c>
       <c r="N64" s="18">
         <v>411</v>
       </c>
       <c r="O64" s="18">
         <v>4347</v>
       </c>
       <c r="P64" s="18">
         <v>73</v>
       </c>
       <c r="Q64" s="18">
         <v>5721</v>
       </c>
       <c r="R64" s="18">
         <v>314</v>
       </c>
       <c r="S64" s="18">
         <v>2060</v>
       </c>
       <c r="T64" s="22">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="38"/>
+      <c r="A65" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B65" s="46"/>
       <c r="C65" s="21">
         <v>54</v>
       </c>
       <c r="D65" s="18">
         <v>236</v>
       </c>
       <c r="E65" s="18">
         <v>7228</v>
       </c>
       <c r="F65" s="18">
         <v>205</v>
       </c>
       <c r="G65" s="18">
         <v>3028</v>
       </c>
       <c r="H65" s="18">
         <v>61</v>
       </c>
       <c r="I65" s="18">
         <v>2757</v>
       </c>
       <c r="J65" s="18">
         <v>175</v>
       </c>
       <c r="K65" s="18">
@@ -5160,54 +5146,54 @@
         <v>9156</v>
       </c>
       <c r="N65" s="18">
         <v>299</v>
       </c>
       <c r="O65" s="18">
         <v>3496</v>
       </c>
       <c r="P65" s="18">
         <v>71</v>
       </c>
       <c r="Q65" s="18">
         <v>4013</v>
       </c>
       <c r="R65" s="18">
         <v>234</v>
       </c>
       <c r="S65" s="18">
         <v>1647</v>
       </c>
       <c r="T65" s="22">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:22" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="37"/>
+      <c r="A66" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B66" s="56"/>
       <c r="C66" s="21">
         <v>55</v>
       </c>
       <c r="D66" s="23">
         <v>85</v>
       </c>
       <c r="E66" s="23">
         <v>8473</v>
       </c>
       <c r="F66" s="23">
         <v>56</v>
       </c>
       <c r="G66" s="23">
         <v>1685</v>
       </c>
       <c r="H66" s="23">
         <v>50</v>
       </c>
       <c r="I66" s="23">
         <v>6356</v>
       </c>
       <c r="J66" s="23">
         <v>34</v>
       </c>
       <c r="K66" s="23">
@@ -5220,54 +5206,54 @@
         <v>7423</v>
       </c>
       <c r="N66" s="23">
         <v>73</v>
       </c>
       <c r="O66" s="23">
         <v>2260</v>
       </c>
       <c r="P66" s="23">
         <v>49</v>
       </c>
       <c r="Q66" s="23">
         <v>4705</v>
       </c>
       <c r="R66" s="23">
         <v>34</v>
       </c>
       <c r="S66" s="23">
         <v>458</v>
       </c>
       <c r="T66" s="22">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="38"/>
+      <c r="A67" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B67" s="46"/>
       <c r="C67" s="21">
         <v>56</v>
       </c>
       <c r="D67" s="18">
         <v>82</v>
       </c>
       <c r="E67" s="18">
         <v>9214</v>
       </c>
       <c r="F67" s="18">
         <v>62</v>
       </c>
       <c r="G67" s="18">
         <v>1104</v>
       </c>
       <c r="H67" s="18">
         <v>45</v>
       </c>
       <c r="I67" s="18">
         <v>7643</v>
       </c>
       <c r="J67" s="18">
         <v>39</v>
       </c>
       <c r="K67" s="18">
@@ -5280,54 +5266,54 @@
         <v>5781</v>
       </c>
       <c r="N67" s="18">
         <v>78</v>
       </c>
       <c r="O67" s="18">
         <v>1292</v>
       </c>
       <c r="P67" s="18">
         <v>53</v>
       </c>
       <c r="Q67" s="18">
         <v>4070</v>
       </c>
       <c r="R67" s="18">
         <v>49</v>
       </c>
       <c r="S67" s="18">
         <v>419</v>
       </c>
       <c r="T67" s="22">
         <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="38"/>
+      <c r="A68" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="46"/>
       <c r="C68" s="21">
         <v>57</v>
       </c>
       <c r="D68" s="18">
         <v>96</v>
       </c>
       <c r="E68" s="18">
         <v>4901</v>
       </c>
       <c r="F68" s="18">
         <v>77</v>
       </c>
       <c r="G68" s="18">
         <v>1381</v>
       </c>
       <c r="H68" s="18">
         <v>39</v>
       </c>
       <c r="I68" s="18">
         <v>2798</v>
       </c>
       <c r="J68" s="18">
         <v>59</v>
       </c>
       <c r="K68" s="18">
@@ -5340,54 +5326,54 @@
         <v>4386</v>
       </c>
       <c r="N68" s="18">
         <v>100</v>
       </c>
       <c r="O68" s="18">
         <v>1479</v>
       </c>
       <c r="P68" s="18">
         <v>51</v>
       </c>
       <c r="Q68" s="18">
         <v>2378</v>
       </c>
       <c r="R68" s="18">
         <v>58</v>
       </c>
       <c r="S68" s="18">
         <v>529</v>
       </c>
       <c r="T68" s="22">
         <v>57</v>
       </c>
     </row>
     <row r="69" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="38"/>
+      <c r="A69" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="B69" s="46"/>
       <c r="C69" s="21">
         <v>58</v>
       </c>
       <c r="D69" s="18">
         <v>85</v>
       </c>
       <c r="E69" s="18">
         <v>4757</v>
       </c>
       <c r="F69" s="18">
         <v>66</v>
       </c>
       <c r="G69" s="18">
         <v>1347</v>
       </c>
       <c r="H69" s="18">
         <v>37</v>
       </c>
       <c r="I69" s="18">
         <v>2799</v>
       </c>
       <c r="J69" s="18">
         <v>52</v>
       </c>
       <c r="K69" s="18">
@@ -5400,54 +5386,54 @@
         <v>4062</v>
       </c>
       <c r="N69" s="18">
         <v>95</v>
       </c>
       <c r="O69" s="18">
         <v>1344</v>
       </c>
       <c r="P69" s="18">
         <v>38</v>
       </c>
       <c r="Q69" s="18">
         <v>2036</v>
       </c>
       <c r="R69" s="18">
         <v>67</v>
       </c>
       <c r="S69" s="18">
         <v>682</v>
       </c>
       <c r="T69" s="22">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:22" s="25" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B70" s="37"/>
+      <c r="A70" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B70" s="56"/>
       <c r="C70" s="21">
         <v>59</v>
       </c>
       <c r="D70" s="23">
         <v>135</v>
       </c>
       <c r="E70" s="23">
         <v>10476</v>
       </c>
       <c r="F70" s="23">
         <v>83</v>
       </c>
       <c r="G70" s="23">
         <v>2694</v>
       </c>
       <c r="H70" s="23">
         <v>49</v>
       </c>
       <c r="I70" s="23">
         <v>6961</v>
       </c>
       <c r="J70" s="23">
         <v>77</v>
       </c>
       <c r="K70" s="23">
@@ -5461,54 +5447,54 @@
       </c>
       <c r="N70" s="23">
         <v>86</v>
       </c>
       <c r="O70" s="23">
         <v>2394</v>
       </c>
       <c r="P70" s="23">
         <v>61</v>
       </c>
       <c r="Q70" s="23">
         <v>8581</v>
       </c>
       <c r="R70" s="23">
         <v>63</v>
       </c>
       <c r="S70" s="23">
         <v>789</v>
       </c>
       <c r="T70" s="22">
         <v>59</v>
       </c>
       <c r="V70" s="24"/>
     </row>
     <row r="71" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="38"/>
+      <c r="A71" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B71" s="46"/>
       <c r="C71" s="21">
         <v>60</v>
       </c>
       <c r="D71" s="18">
         <v>386</v>
       </c>
       <c r="E71" s="18">
         <v>41237</v>
       </c>
       <c r="F71" s="18">
         <v>279</v>
       </c>
       <c r="G71" s="18">
         <v>7877</v>
       </c>
       <c r="H71" s="18">
         <v>162</v>
       </c>
       <c r="I71" s="18">
         <v>28632</v>
       </c>
       <c r="J71" s="18">
         <v>231</v>
       </c>
       <c r="K71" s="18">
@@ -5522,54 +5508,54 @@
       </c>
       <c r="N71" s="18">
         <v>369</v>
       </c>
       <c r="O71" s="18">
         <v>9498</v>
       </c>
       <c r="P71" s="18">
         <v>194</v>
       </c>
       <c r="Q71" s="18">
         <v>33018</v>
       </c>
       <c r="R71" s="18">
         <v>258</v>
       </c>
       <c r="S71" s="18">
         <v>4210</v>
       </c>
       <c r="T71" s="22">
         <v>60</v>
       </c>
       <c r="V71" s="13"/>
     </row>
     <row r="72" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="38"/>
+      <c r="A72" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B72" s="46"/>
       <c r="C72" s="21">
         <v>61</v>
       </c>
       <c r="D72" s="18">
         <v>1456</v>
       </c>
       <c r="E72" s="18">
         <v>59851</v>
       </c>
       <c r="F72" s="18">
         <v>1275</v>
       </c>
       <c r="G72" s="18">
         <v>22171</v>
       </c>
       <c r="H72" s="18">
         <v>289</v>
       </c>
       <c r="I72" s="18">
         <v>24361</v>
       </c>
       <c r="J72" s="18">
         <v>1128</v>
       </c>
       <c r="K72" s="18">
@@ -5583,54 +5569,54 @@
       </c>
       <c r="N72" s="18">
         <v>1735</v>
       </c>
       <c r="O72" s="18">
         <v>28217</v>
       </c>
       <c r="P72" s="18">
         <v>323</v>
       </c>
       <c r="Q72" s="18">
         <v>16127</v>
       </c>
       <c r="R72" s="18">
         <v>1383</v>
       </c>
       <c r="S72" s="18">
         <v>14102</v>
       </c>
       <c r="T72" s="22">
         <v>61</v>
       </c>
       <c r="V72" s="13"/>
     </row>
     <row r="73" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="38"/>
+      <c r="A73" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B73" s="46"/>
       <c r="C73" s="21">
         <v>62</v>
       </c>
       <c r="D73" s="18">
         <v>1572</v>
       </c>
       <c r="E73" s="18">
         <v>98363</v>
       </c>
       <c r="F73" s="18">
         <v>1354</v>
       </c>
       <c r="G73" s="18">
         <v>36755</v>
       </c>
       <c r="H73" s="18">
         <v>306</v>
       </c>
       <c r="I73" s="18">
         <v>44315</v>
       </c>
       <c r="J73" s="18">
         <v>1146</v>
       </c>
       <c r="K73" s="18">
@@ -5644,54 +5630,54 @@
       </c>
       <c r="N73" s="18">
         <v>1749</v>
       </c>
       <c r="O73" s="18">
         <v>37142</v>
       </c>
       <c r="P73" s="18">
         <v>406</v>
       </c>
       <c r="Q73" s="18">
         <v>39417</v>
       </c>
       <c r="R73" s="18">
         <v>1372</v>
       </c>
       <c r="S73" s="18">
         <v>18332</v>
       </c>
       <c r="T73" s="22">
         <v>62</v>
       </c>
       <c r="V73" s="13"/>
     </row>
     <row r="74" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="38"/>
+      <c r="A74" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B74" s="46"/>
       <c r="C74" s="21">
         <v>63</v>
       </c>
       <c r="D74" s="18">
         <v>735</v>
       </c>
       <c r="E74" s="18">
         <v>28824</v>
       </c>
       <c r="F74" s="18">
         <v>679</v>
       </c>
       <c r="G74" s="18">
         <v>13342</v>
       </c>
       <c r="H74" s="18">
         <v>111</v>
       </c>
       <c r="I74" s="18">
         <v>8770</v>
       </c>
       <c r="J74" s="18">
         <v>535</v>
       </c>
       <c r="K74" s="18">
@@ -5705,54 +5691,54 @@
       </c>
       <c r="N74" s="18">
         <v>909</v>
       </c>
       <c r="O74" s="18">
         <v>14388</v>
       </c>
       <c r="P74" s="18">
         <v>115</v>
       </c>
       <c r="Q74" s="18">
         <v>6976</v>
       </c>
       <c r="R74" s="18">
         <v>686</v>
       </c>
       <c r="S74" s="18">
         <v>7590</v>
       </c>
       <c r="T74" s="22">
         <v>63</v>
       </c>
       <c r="V74" s="13"/>
     </row>
     <row r="75" spans="1:22" s="25" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B75" s="37"/>
+      <c r="A75" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B75" s="56"/>
       <c r="C75" s="21">
         <v>64</v>
       </c>
       <c r="D75" s="23">
         <v>3247</v>
       </c>
       <c r="E75" s="23">
         <v>150116</v>
       </c>
       <c r="F75" s="23">
         <v>2947</v>
       </c>
       <c r="G75" s="23">
         <v>61436</v>
       </c>
       <c r="H75" s="23">
         <v>540</v>
       </c>
       <c r="I75" s="23">
         <v>54577</v>
       </c>
       <c r="J75" s="23">
         <v>2494</v>
       </c>
       <c r="K75" s="23">
@@ -5766,54 +5752,54 @@
       </c>
       <c r="N75" s="23">
         <v>4319</v>
       </c>
       <c r="O75" s="23">
         <v>75067</v>
       </c>
       <c r="P75" s="23">
         <v>600</v>
       </c>
       <c r="Q75" s="23">
         <v>64553</v>
       </c>
       <c r="R75" s="23">
         <v>3479</v>
       </c>
       <c r="S75" s="23">
         <v>39966</v>
       </c>
       <c r="T75" s="22">
         <v>64</v>
       </c>
       <c r="V75" s="24"/>
     </row>
     <row r="76" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="38"/>
+      <c r="A76" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B76" s="46"/>
       <c r="C76" s="21">
         <v>65</v>
       </c>
       <c r="D76" s="18">
         <v>3903</v>
       </c>
       <c r="E76" s="18">
         <v>245458</v>
       </c>
       <c r="F76" s="18">
         <v>3608</v>
       </c>
       <c r="G76" s="18">
         <v>86287</v>
       </c>
       <c r="H76" s="18">
         <v>575</v>
       </c>
       <c r="I76" s="18">
         <v>110393</v>
       </c>
       <c r="J76" s="18">
         <v>3028</v>
       </c>
       <c r="K76" s="18">
@@ -5827,54 +5813,54 @@
       </c>
       <c r="N76" s="18">
         <v>5434</v>
       </c>
       <c r="O76" s="18">
         <v>101994</v>
       </c>
       <c r="P76" s="18">
         <v>675</v>
       </c>
       <c r="Q76" s="18">
         <v>101547</v>
       </c>
       <c r="R76" s="18">
         <v>4353</v>
       </c>
       <c r="S76" s="18">
         <v>51451</v>
       </c>
       <c r="T76" s="22">
         <v>65</v>
       </c>
       <c r="V76" s="13"/>
     </row>
     <row r="77" spans="1:22" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="38"/>
+      <c r="A77" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B77" s="46"/>
       <c r="C77" s="21">
         <v>66</v>
       </c>
       <c r="D77" s="18">
         <v>1104</v>
       </c>
       <c r="E77" s="18">
         <v>39735</v>
       </c>
       <c r="F77" s="18">
         <v>1020</v>
       </c>
       <c r="G77" s="18">
         <v>20661</v>
       </c>
       <c r="H77" s="18">
         <v>236</v>
       </c>
       <c r="I77" s="18">
         <v>7257</v>
       </c>
       <c r="J77" s="18">
         <v>923</v>
       </c>
       <c r="K77" s="18">
@@ -5887,54 +5873,54 @@
         <v>46708</v>
       </c>
       <c r="N77" s="18">
         <v>1377</v>
       </c>
       <c r="O77" s="18">
         <v>26394</v>
       </c>
       <c r="P77" s="18">
         <v>165</v>
       </c>
       <c r="Q77" s="18">
         <v>5201</v>
       </c>
       <c r="R77" s="18">
         <v>1225</v>
       </c>
       <c r="S77" s="18">
         <v>15113</v>
       </c>
       <c r="T77" s="22">
         <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:22" s="25" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="37"/>
+      <c r="A78" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B78" s="56"/>
       <c r="C78" s="21">
         <v>67</v>
       </c>
       <c r="D78" s="23">
         <v>1955</v>
       </c>
       <c r="E78" s="23">
         <v>145673</v>
       </c>
       <c r="F78" s="23">
         <v>1372</v>
       </c>
       <c r="G78" s="23">
         <v>32121</v>
       </c>
       <c r="H78" s="23">
         <v>764</v>
       </c>
       <c r="I78" s="23">
         <v>93747</v>
       </c>
       <c r="J78" s="23">
         <v>1133</v>
       </c>
       <c r="K78" s="23">
@@ -5948,54 +5934,54 @@
       </c>
       <c r="N78" s="23">
         <v>1738</v>
       </c>
       <c r="O78" s="23">
         <v>34566</v>
       </c>
       <c r="P78" s="23">
         <v>820</v>
       </c>
       <c r="Q78" s="23">
         <v>85663</v>
       </c>
       <c r="R78" s="23">
         <v>1295</v>
       </c>
       <c r="S78" s="23">
         <v>17498</v>
       </c>
       <c r="T78" s="22">
         <v>67</v>
       </c>
       <c r="V78" s="24"/>
     </row>
     <row r="79" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="38"/>
+      <c r="A79" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B79" s="46"/>
       <c r="C79" s="21">
         <v>68</v>
       </c>
       <c r="D79" s="18">
         <v>558</v>
       </c>
       <c r="E79" s="18">
         <v>51531</v>
       </c>
       <c r="F79" s="18">
         <v>342</v>
       </c>
       <c r="G79" s="18">
         <v>9636</v>
       </c>
       <c r="H79" s="18">
         <v>290</v>
       </c>
       <c r="I79" s="18">
         <v>37361</v>
       </c>
       <c r="J79" s="18">
         <v>274</v>
       </c>
       <c r="K79" s="18">
@@ -6009,54 +5995,54 @@
       </c>
       <c r="N79" s="18">
         <v>459</v>
       </c>
       <c r="O79" s="18">
         <v>12577</v>
       </c>
       <c r="P79" s="18">
         <v>327</v>
       </c>
       <c r="Q79" s="18">
         <v>45799</v>
       </c>
       <c r="R79" s="18">
         <v>338</v>
       </c>
       <c r="S79" s="18">
         <v>5562</v>
       </c>
       <c r="T79" s="22">
         <v>68</v>
       </c>
       <c r="V79" s="13"/>
     </row>
     <row r="80" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B80" s="55"/>
+      <c r="A80" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="B80" s="58"/>
       <c r="C80" s="26">
         <v>69</v>
       </c>
       <c r="D80" s="27">
         <v>1819</v>
       </c>
       <c r="E80" s="27">
         <v>92459</v>
       </c>
       <c r="F80" s="27">
         <v>1571</v>
       </c>
       <c r="G80" s="27">
         <v>27401</v>
       </c>
       <c r="H80" s="27">
         <v>472</v>
       </c>
       <c r="I80" s="27">
         <v>51263</v>
       </c>
       <c r="J80" s="27">
         <v>1239</v>
       </c>
       <c r="K80" s="27">
@@ -6079,138 +6065,138 @@
       </c>
       <c r="Q80" s="27">
         <v>43503</v>
       </c>
       <c r="R80" s="27">
         <v>1587</v>
       </c>
       <c r="S80" s="27">
         <v>12956</v>
       </c>
       <c r="T80" s="28">
         <v>69</v>
       </c>
       <c r="V80" s="13"/>
     </row>
     <row r="81" spans="20:20" s="29" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="82" spans="20:20" x14ac:dyDescent="0.15">
       <c r="T82" s="6"/>
     </row>
     <row r="83" spans="20:20" x14ac:dyDescent="0.15">
       <c r="T83" s="6"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="88">
-    <mergeCell ref="T4:T8"/>
-[...76 lines deleted...]
-    <mergeCell ref="A66:B66"/>
     <mergeCell ref="M4:M8"/>
     <mergeCell ref="E4:E8"/>
     <mergeCell ref="A75:B75"/>
     <mergeCell ref="A76:B76"/>
     <mergeCell ref="S5:S8"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="L4:L8"/>
     <mergeCell ref="D4:D8"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="G5:G8"/>
+    <mergeCell ref="I5:I8"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="A4:C8"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="K5:K8"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="T4:T8"/>
+    <mergeCell ref="O5:O8"/>
+    <mergeCell ref="Q5:Q8"/>
+    <mergeCell ref="N6:N7"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="P6:P7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">