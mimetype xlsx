--- v0 (2026-08-07)
+++ v1 (2026-09-29)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F158357E-B81A-44B2-85E1-FD4969BA2D9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC13CFC9-08D0-4C31-BE56-7BC4B8BB6DBF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2715" yWindow="1260" windowWidth="21600" windowHeight="11295" xr2:uid="{F2149854-F7B8-477F-8417-AE583BF66F71}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="16440" xr2:uid="{F2149854-F7B8-477F-8417-AE583BF66F71}"/>
   </bookViews>
   <sheets>
     <sheet name="Ⅱ37" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="84">
   <si>
     <t xml:space="preserve"> 令和２年</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>全国農業地域
 ・
 都 道 府 県</t>
     <rPh sb="0" eb="2">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ノウギョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チイキ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ミヤコ</t>
@@ -1023,151 +1023,151 @@
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
@@ -1447,3243 +1447,3023 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4F840E5-18A2-49E0-A172-64CE74038D33}">
-  <dimension ref="A1:N80"/>
+  <dimension ref="A1:M80"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.25" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.875" style="6" customWidth="1"/>
     <col min="3" max="3" width="3.875" style="9" customWidth="1"/>
-    <col min="4" max="13" width="9.625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="9" style="6"/>
+    <col min="4" max="12" width="9.625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="5.125" style="9" customWidth="1"/>
+    <col min="14" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:13" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="N1" s="3" t="s">
+      <c r="M1" s="3" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="2" spans="1:14" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:13" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
-      <c r="M2" s="4"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="M2" s="7"/>
+    </row>
+    <row r="3" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
-      <c r="J3" s="8"/>
-      <c r="K3" s="64" t="s">
+      <c r="J3" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="L3" s="8" t="s">
+      <c r="K3" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="M3" s="64" t="s">
+      <c r="L3" s="31" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="E4" s="31" t="s">
+    <row r="4" spans="1:13" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="42"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="F4" s="31" t="s">
+      <c r="F4" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="G4" s="31" t="s">
+      <c r="G4" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="H4" s="31" t="s">
+      <c r="H4" s="50" t="s">
         <v>77</v>
       </c>
-      <c r="I4" s="31" t="s">
+      <c r="I4" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="J4" s="31" t="s">
+      <c r="J4" s="53" t="s">
         <v>80</v>
       </c>
-      <c r="K4" s="52" t="s">
+      <c r="K4" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="L4" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="L4" s="37" t="s">
-[...71 lines deleted...]
-    <row r="9" spans="1:14" s="15" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="M4" s="56"/>
+    </row>
+    <row r="5" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="44"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="57"/>
+    </row>
+    <row r="6" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="44"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="57"/>
+    </row>
+    <row r="7" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="47"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="63"/>
+      <c r="M7" s="57"/>
+    </row>
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="48"/>
+      <c r="B8" s="48"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="55"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="64"/>
+      <c r="M8" s="58"/>
+    </row>
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="10"/>
       <c r="B9" s="10"/>
       <c r="C9" s="11"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
-      <c r="M9" s="13"/>
-[...3 lines deleted...]
-      <c r="A10" s="55" t="s">
+      <c r="M9" s="14"/>
+    </row>
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="55"/>
+      <c r="B10" s="38"/>
       <c r="C10" s="16">
         <v>1</v>
       </c>
       <c r="D10" s="17">
         <v>7422</v>
       </c>
       <c r="E10" s="17">
         <v>835</v>
       </c>
       <c r="F10" s="17">
         <v>171</v>
       </c>
       <c r="G10" s="17">
         <v>314</v>
       </c>
       <c r="H10" s="17">
         <v>295</v>
       </c>
       <c r="I10" s="17">
         <v>776</v>
       </c>
       <c r="J10" s="17">
         <v>122</v>
       </c>
       <c r="K10" s="17">
-        <v>2142</v>
+        <v>9411</v>
       </c>
       <c r="L10" s="17">
-        <v>9411</v>
-[...1 lines deleted...]
-      <c r="M10" s="17">
         <v>4236</v>
       </c>
-      <c r="N10" s="18">
-[...4 lines deleted...]
-      <c r="A11" s="56" t="s">
+      <c r="M10" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="57"/>
+      <c r="B11" s="40"/>
       <c r="C11" s="19"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
-      <c r="M11" s="20"/>
-[...3 lines deleted...]
-      <c r="A12" s="58" t="s">
+      <c r="M11" s="21"/>
+    </row>
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="58"/>
+      <c r="B12" s="32"/>
       <c r="C12" s="19">
         <v>2</v>
       </c>
       <c r="D12" s="20">
         <v>99</v>
       </c>
       <c r="E12" s="20">
         <v>687</v>
       </c>
       <c r="F12" s="20">
         <v>67</v>
       </c>
       <c r="G12" s="20">
         <v>19</v>
       </c>
       <c r="H12" s="20">
         <v>5</v>
       </c>
       <c r="I12" s="20">
         <v>18</v>
       </c>
       <c r="J12" s="20">
         <v>2</v>
       </c>
       <c r="K12" s="20">
-        <v>199</v>
+        <v>147</v>
       </c>
       <c r="L12" s="20">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="M12" s="20">
         <v>970</v>
       </c>
-      <c r="N12" s="21">
-[...4 lines deleted...]
-      <c r="A13" s="58" t="s">
+      <c r="M12" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="58"/>
+      <c r="B13" s="32"/>
       <c r="C13" s="19">
         <v>3</v>
       </c>
       <c r="D13" s="20">
         <v>7323</v>
       </c>
       <c r="E13" s="20">
         <v>148</v>
       </c>
       <c r="F13" s="20">
         <v>104</v>
       </c>
       <c r="G13" s="20">
         <v>295</v>
       </c>
       <c r="H13" s="20">
         <v>290</v>
       </c>
       <c r="I13" s="20">
         <v>758</v>
       </c>
       <c r="J13" s="20">
         <v>120</v>
       </c>
       <c r="K13" s="20">
-        <v>1943</v>
+        <v>9264</v>
       </c>
       <c r="L13" s="20">
-        <v>9264</v>
-[...1 lines deleted...]
-      <c r="M13" s="20">
         <v>3266</v>
       </c>
-      <c r="N13" s="21">
+      <c r="M13" s="21">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="58" t="s">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="58"/>
+      <c r="B14" s="32"/>
       <c r="C14" s="19">
         <v>4</v>
       </c>
       <c r="D14" s="20">
         <v>991</v>
       </c>
       <c r="E14" s="20">
         <v>56</v>
       </c>
       <c r="F14" s="20">
         <v>37</v>
       </c>
       <c r="G14" s="20">
         <v>20</v>
       </c>
       <c r="H14" s="20">
         <v>60</v>
       </c>
       <c r="I14" s="20">
         <v>94</v>
       </c>
       <c r="J14" s="20">
         <v>24</v>
       </c>
       <c r="K14" s="20">
-        <v>384</v>
+        <v>1287</v>
       </c>
       <c r="L14" s="20">
-        <v>1287</v>
-[...1 lines deleted...]
-      <c r="M14" s="20">
         <v>617</v>
       </c>
-      <c r="N14" s="21">
+      <c r="M14" s="21">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="58" t="s">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="58"/>
+      <c r="B15" s="32"/>
       <c r="C15" s="19">
         <v>5</v>
       </c>
       <c r="D15" s="20">
         <v>296</v>
       </c>
       <c r="E15" s="20">
         <v>1</v>
       </c>
       <c r="F15" s="20">
         <v>5</v>
       </c>
       <c r="G15" s="20">
         <v>7</v>
       </c>
       <c r="H15" s="20">
         <v>10</v>
       </c>
       <c r="I15" s="20">
         <v>22</v>
       </c>
       <c r="J15" s="20">
         <v>4</v>
       </c>
       <c r="K15" s="20">
-        <v>97</v>
+        <v>399</v>
       </c>
       <c r="L15" s="20">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="M15" s="20">
         <v>443</v>
       </c>
-      <c r="N15" s="21">
+      <c r="M15" s="21">
         <v>5</v>
       </c>
     </row>
-    <row r="16" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="58" t="s">
+    <row r="16" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="58"/>
+      <c r="B16" s="32"/>
       <c r="C16" s="19">
         <v>6</v>
       </c>
       <c r="D16" s="20">
         <v>1159</v>
       </c>
       <c r="E16" s="20">
         <v>26</v>
       </c>
       <c r="F16" s="20">
         <v>29</v>
       </c>
       <c r="G16" s="20">
         <v>63</v>
       </c>
       <c r="H16" s="20">
         <v>49</v>
       </c>
       <c r="I16" s="20">
         <v>210</v>
       </c>
       <c r="J16" s="20">
         <v>64</v>
       </c>
       <c r="K16" s="20">
-        <v>499</v>
+        <v>1511</v>
       </c>
       <c r="L16" s="20">
-        <v>1511</v>
-[...1 lines deleted...]
-      <c r="M16" s="20">
         <v>737</v>
       </c>
-      <c r="N16" s="21">
+      <c r="M16" s="21">
         <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="22"/>
       <c r="B17" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="19">
         <v>7</v>
       </c>
       <c r="D17" s="20">
         <v>412</v>
       </c>
       <c r="E17" s="20">
         <v>8</v>
       </c>
       <c r="F17" s="20">
         <v>6</v>
       </c>
       <c r="G17" s="20">
         <v>18</v>
       </c>
       <c r="H17" s="20">
         <v>16</v>
       </c>
       <c r="I17" s="20">
         <v>44</v>
       </c>
       <c r="J17" s="20">
         <v>46</v>
       </c>
       <c r="K17" s="20">
-        <v>202</v>
+        <v>538</v>
       </c>
       <c r="L17" s="20">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="M17" s="20">
         <v>242</v>
       </c>
-      <c r="N17" s="21">
+      <c r="M17" s="21">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="22"/>
       <c r="B18" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="19">
         <v>8</v>
       </c>
       <c r="D18" s="20">
         <v>347</v>
       </c>
       <c r="E18" s="20">
         <v>10</v>
       </c>
       <c r="F18" s="20">
         <v>10</v>
       </c>
       <c r="G18" s="20">
         <v>19</v>
       </c>
       <c r="H18" s="20">
         <v>25</v>
       </c>
       <c r="I18" s="20">
         <v>96</v>
       </c>
       <c r="J18" s="20">
         <v>11</v>
       </c>
       <c r="K18" s="20">
-        <v>256</v>
+        <v>401</v>
       </c>
       <c r="L18" s="20">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="M18" s="20">
         <v>291</v>
       </c>
-      <c r="N18" s="21">
+      <c r="M18" s="21">
         <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="22"/>
       <c r="B19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="19">
         <v>9</v>
       </c>
       <c r="D19" s="20">
         <v>400</v>
       </c>
       <c r="E19" s="20">
         <v>8</v>
       </c>
       <c r="F19" s="20">
         <v>13</v>
       </c>
       <c r="G19" s="20">
         <v>26</v>
       </c>
       <c r="H19" s="20">
         <v>8</v>
       </c>
       <c r="I19" s="20">
         <v>70</v>
       </c>
       <c r="J19" s="20">
         <v>7</v>
       </c>
       <c r="K19" s="20">
-        <v>41</v>
+        <v>572</v>
       </c>
       <c r="L19" s="20">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="M19" s="20">
         <v>204</v>
       </c>
-      <c r="N19" s="21">
+      <c r="M19" s="21">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="58" t="s">
+    <row r="20" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="58"/>
+      <c r="B20" s="32"/>
       <c r="C20" s="19">
         <v>10</v>
       </c>
       <c r="D20" s="20">
         <v>621</v>
       </c>
       <c r="E20" s="20">
         <v>6</v>
       </c>
       <c r="F20" s="20">
         <v>8</v>
       </c>
       <c r="G20" s="20">
         <v>15</v>
       </c>
       <c r="H20" s="20">
         <v>25</v>
       </c>
       <c r="I20" s="20">
         <v>81</v>
       </c>
       <c r="J20" s="20">
         <v>4</v>
       </c>
       <c r="K20" s="20">
-        <v>215</v>
+        <v>772</v>
       </c>
       <c r="L20" s="20">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="M20" s="20">
         <v>280</v>
       </c>
-      <c r="N20" s="21">
+      <c r="M20" s="21">
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="58" t="s">
+    <row r="21" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="58"/>
+      <c r="B21" s="32"/>
       <c r="C21" s="19">
         <v>11</v>
       </c>
       <c r="D21" s="20">
         <v>467</v>
       </c>
       <c r="E21" s="20">
         <v>6</v>
       </c>
       <c r="F21" s="20">
         <v>10</v>
       </c>
       <c r="G21" s="20">
         <v>14</v>
       </c>
       <c r="H21" s="20">
         <v>36</v>
       </c>
       <c r="I21" s="20">
         <v>80</v>
       </c>
       <c r="J21" s="20">
         <v>3</v>
       </c>
       <c r="K21" s="20">
-        <v>215</v>
+        <v>529</v>
       </c>
       <c r="L21" s="20">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="M21" s="20">
         <v>285</v>
       </c>
-      <c r="N21" s="21">
+      <c r="M21" s="21">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="58" t="s">
+    <row r="22" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="58"/>
+      <c r="B22" s="32"/>
       <c r="C22" s="19">
         <v>12</v>
       </c>
       <c r="D22" s="20">
         <v>812</v>
       </c>
       <c r="E22" s="20">
         <v>3</v>
       </c>
       <c r="F22" s="20">
         <v>8</v>
       </c>
       <c r="G22" s="20">
         <v>20</v>
       </c>
       <c r="H22" s="20">
         <v>20</v>
       </c>
       <c r="I22" s="20">
         <v>83</v>
       </c>
       <c r="J22" s="20">
         <v>3</v>
       </c>
       <c r="K22" s="20">
-        <v>150</v>
+        <v>956</v>
       </c>
       <c r="L22" s="20">
-        <v>956</v>
-[...1 lines deleted...]
-      <c r="M22" s="20">
         <v>254</v>
       </c>
-      <c r="N22" s="21">
+      <c r="M22" s="21">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="22"/>
       <c r="B23" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="19">
         <v>13</v>
       </c>
       <c r="D23" s="20">
         <v>306</v>
       </c>
       <c r="E23" s="20">
         <v>1</v>
       </c>
       <c r="F23" s="20">
         <v>2</v>
       </c>
       <c r="G23" s="20">
         <v>5</v>
       </c>
       <c r="H23" s="20">
         <v>9</v>
       </c>
       <c r="I23" s="20">
         <v>26</v>
       </c>
       <c r="J23" s="20">
         <v>2</v>
       </c>
       <c r="K23" s="20">
-        <v>71</v>
+        <v>400</v>
       </c>
       <c r="L23" s="20">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="M23" s="20">
         <v>92</v>
       </c>
-      <c r="N23" s="21">
+      <c r="M23" s="21">
         <v>13</v>
       </c>
     </row>
-    <row r="24" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="22"/>
       <c r="B24" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="19">
         <v>14</v>
       </c>
       <c r="D24" s="20">
         <v>506</v>
       </c>
       <c r="E24" s="20">
         <v>2</v>
       </c>
       <c r="F24" s="20">
         <v>6</v>
       </c>
       <c r="G24" s="20">
         <v>15</v>
       </c>
       <c r="H24" s="20">
         <v>11</v>
       </c>
       <c r="I24" s="20">
         <v>57</v>
       </c>
       <c r="J24" s="20">
         <v>1</v>
       </c>
       <c r="K24" s="20">
-        <v>79</v>
+        <v>556</v>
       </c>
       <c r="L24" s="20">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="M24" s="20">
         <v>162</v>
       </c>
-      <c r="N24" s="21">
+      <c r="M24" s="21">
         <v>14</v>
       </c>
     </row>
-    <row r="25" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="58" t="s">
+    <row r="25" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="58"/>
+      <c r="B25" s="32"/>
       <c r="C25" s="19">
         <v>15</v>
       </c>
       <c r="D25" s="20">
         <v>552</v>
       </c>
       <c r="E25" s="20">
         <v>3</v>
       </c>
       <c r="F25" s="20">
         <v>2</v>
       </c>
       <c r="G25" s="20">
         <v>7</v>
       </c>
       <c r="H25" s="20">
         <v>28</v>
       </c>
       <c r="I25" s="20">
         <v>54</v>
       </c>
       <c r="J25" s="20">
         <v>12</v>
       </c>
       <c r="K25" s="20">
-        <v>121</v>
+        <v>734</v>
       </c>
       <c r="L25" s="20">
-        <v>734</v>
-[...1 lines deleted...]
-      <c r="M25" s="20">
         <v>146</v>
       </c>
-      <c r="N25" s="21">
+      <c r="M25" s="21">
         <v>15</v>
       </c>
     </row>
-    <row r="26" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="58" t="s">
+    <row r="26" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="58"/>
+      <c r="B26" s="32"/>
       <c r="C26" s="19">
         <v>16</v>
       </c>
       <c r="D26" s="20">
         <v>2413</v>
       </c>
       <c r="E26" s="20">
         <v>47</v>
       </c>
       <c r="F26" s="20">
         <v>5</v>
       </c>
       <c r="G26" s="20">
         <v>45</v>
       </c>
       <c r="H26" s="20">
         <v>58</v>
       </c>
       <c r="I26" s="20">
         <v>118</v>
       </c>
       <c r="J26" s="20">
         <v>5</v>
       </c>
       <c r="K26" s="20">
-        <v>228</v>
+        <v>3066</v>
       </c>
       <c r="L26" s="20">
-        <v>3066</v>
-[...1 lines deleted...]
-      <c r="M26" s="20">
         <v>405</v>
       </c>
-      <c r="N26" s="21">
+      <c r="M26" s="21">
         <v>16</v>
       </c>
     </row>
-    <row r="27" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="22"/>
       <c r="B27" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="19">
         <v>17</v>
       </c>
       <c r="D27" s="20">
         <v>1692</v>
       </c>
       <c r="E27" s="20">
         <v>28</v>
       </c>
       <c r="F27" s="20">
         <v>4</v>
       </c>
       <c r="G27" s="20">
         <v>31</v>
       </c>
       <c r="H27" s="20">
         <v>32</v>
       </c>
       <c r="I27" s="20">
         <v>79</v>
       </c>
       <c r="J27" s="20">
         <v>2</v>
       </c>
       <c r="K27" s="20">
-        <v>139</v>
+        <v>2114</v>
       </c>
       <c r="L27" s="20">
-        <v>2114</v>
-[...1 lines deleted...]
-      <c r="M27" s="20">
         <v>253</v>
       </c>
-      <c r="N27" s="21">
+      <c r="M27" s="21">
         <v>17</v>
       </c>
     </row>
-    <row r="28" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="22"/>
       <c r="B28" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="19">
         <v>18</v>
       </c>
       <c r="D28" s="20">
         <v>721</v>
       </c>
       <c r="E28" s="20">
         <v>19</v>
       </c>
       <c r="F28" s="20">
         <v>1</v>
       </c>
       <c r="G28" s="20">
         <v>14</v>
       </c>
       <c r="H28" s="20">
         <v>26</v>
       </c>
       <c r="I28" s="20">
         <v>39</v>
       </c>
       <c r="J28" s="20">
         <v>3</v>
       </c>
       <c r="K28" s="20">
-        <v>89</v>
+        <v>952</v>
       </c>
       <c r="L28" s="20">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="M28" s="20">
         <v>152</v>
       </c>
-      <c r="N28" s="21">
+      <c r="M28" s="21">
         <v>18</v>
       </c>
     </row>
-    <row r="29" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="58" t="s">
+    <row r="29" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="58"/>
+      <c r="B29" s="32"/>
       <c r="C29" s="19">
         <v>19</v>
       </c>
       <c r="D29" s="20">
         <v>12</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>78</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G29" s="20">
         <v>104</v>
       </c>
       <c r="H29" s="20">
         <v>4</v>
       </c>
       <c r="I29" s="20">
         <v>16</v>
       </c>
       <c r="J29" s="20">
         <v>1</v>
       </c>
       <c r="K29" s="20">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="L29" s="20">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="M29" s="20">
         <v>99</v>
       </c>
-      <c r="N29" s="21">
+      <c r="M29" s="21">
         <v>19</v>
       </c>
     </row>
-    <row r="30" spans="1:14" s="15" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="59" t="s">
+    <row r="30" spans="1:13" s="15" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="60"/>
+      <c r="B30" s="37"/>
       <c r="C30" s="19"/>
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
-      <c r="M30" s="20"/>
-[...3 lines deleted...]
-      <c r="A31" s="58" t="s">
+      <c r="M30" s="21"/>
+    </row>
+    <row r="31" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B31" s="58"/>
+      <c r="B31" s="32"/>
       <c r="C31" s="23">
         <v>20</v>
       </c>
       <c r="D31" s="20">
         <v>99</v>
       </c>
       <c r="E31" s="20">
         <v>687</v>
       </c>
       <c r="F31" s="20">
         <v>67</v>
       </c>
       <c r="G31" s="20">
         <v>19</v>
       </c>
       <c r="H31" s="20">
         <v>5</v>
       </c>
       <c r="I31" s="20">
         <v>18</v>
       </c>
       <c r="J31" s="20">
         <v>2</v>
       </c>
       <c r="K31" s="20">
-        <v>199</v>
+        <v>147</v>
       </c>
       <c r="L31" s="20">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="M31" s="20">
         <v>970</v>
       </c>
-      <c r="N31" s="24">
+      <c r="M31" s="24">
         <v>20</v>
       </c>
     </row>
-    <row r="32" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="58" t="s">
+    <row r="32" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="58"/>
+      <c r="B32" s="32"/>
       <c r="C32" s="23">
         <v>21</v>
       </c>
       <c r="D32" s="20">
         <v>47</v>
       </c>
       <c r="E32" s="20">
         <v>18</v>
       </c>
       <c r="F32" s="20">
         <v>3</v>
       </c>
       <c r="G32" s="20">
         <v>1</v>
       </c>
       <c r="H32" s="20">
         <v>3</v>
       </c>
       <c r="I32" s="20">
         <v>10</v>
       </c>
       <c r="J32" s="20">
         <v>3</v>
       </c>
       <c r="K32" s="20">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="L32" s="20">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="M32" s="20">
         <v>75</v>
       </c>
-      <c r="N32" s="24">
+      <c r="M32" s="24">
         <v>21</v>
       </c>
     </row>
-    <row r="33" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="58" t="s">
+    <row r="33" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="58"/>
+      <c r="B33" s="32"/>
       <c r="C33" s="23">
         <v>22</v>
       </c>
       <c r="D33" s="20">
         <v>333</v>
       </c>
       <c r="E33" s="20">
         <v>24</v>
       </c>
       <c r="F33" s="20">
         <v>14</v>
       </c>
       <c r="G33" s="20">
         <v>6</v>
       </c>
       <c r="H33" s="20">
         <v>3</v>
       </c>
       <c r="I33" s="20">
         <v>17</v>
       </c>
       <c r="J33" s="20">
         <v>3</v>
       </c>
       <c r="K33" s="20">
-        <v>97</v>
+        <v>431</v>
       </c>
       <c r="L33" s="20">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="M33" s="20">
         <v>147</v>
       </c>
-      <c r="N33" s="24">
+      <c r="M33" s="24">
         <v>22</v>
       </c>
     </row>
-    <row r="34" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="58" t="s">
+    <row r="34" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="B34" s="58"/>
+      <c r="B34" s="32"/>
       <c r="C34" s="23">
         <v>23</v>
       </c>
       <c r="D34" s="20">
         <v>106</v>
       </c>
       <c r="E34" s="20">
         <v>3</v>
       </c>
       <c r="F34" s="20">
         <v>7</v>
       </c>
       <c r="G34" s="20">
         <v>4</v>
       </c>
       <c r="H34" s="20">
         <v>6</v>
       </c>
       <c r="I34" s="20">
         <v>15</v>
       </c>
       <c r="J34" s="20">
         <v>5</v>
       </c>
       <c r="K34" s="20">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="L34" s="20">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="M34" s="20">
         <v>76</v>
       </c>
-      <c r="N34" s="24">
+      <c r="M34" s="24">
         <v>23</v>
       </c>
     </row>
-    <row r="35" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="58" t="s">
+    <row r="35" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="B35" s="58"/>
+      <c r="B35" s="32"/>
       <c r="C35" s="23">
         <v>24</v>
       </c>
       <c r="D35" s="20">
         <v>166</v>
       </c>
       <c r="E35" s="20">
         <v>3</v>
       </c>
       <c r="F35" s="20">
         <v>4</v>
       </c>
       <c r="G35" s="20">
         <v>2</v>
       </c>
       <c r="H35" s="20">
         <v>21</v>
       </c>
       <c r="I35" s="20">
         <v>10</v>
       </c>
       <c r="J35" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K35" s="20">
-        <v>44</v>
+        <v>278</v>
       </c>
       <c r="L35" s="20">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="M35" s="20">
         <v>124</v>
       </c>
-      <c r="N35" s="24">
+      <c r="M35" s="24">
         <v>24</v>
       </c>
     </row>
-    <row r="36" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="58" t="s">
+    <row r="36" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="B36" s="58"/>
+      <c r="B36" s="32"/>
       <c r="C36" s="23">
         <v>25</v>
       </c>
       <c r="D36" s="20">
         <v>186</v>
       </c>
       <c r="E36" s="20">
         <v>2</v>
       </c>
       <c r="F36" s="20">
         <v>6</v>
       </c>
       <c r="G36" s="20">
         <v>2</v>
       </c>
       <c r="H36" s="20">
         <v>4</v>
       </c>
       <c r="I36" s="20">
         <v>18</v>
       </c>
       <c r="J36" s="20">
         <v>3</v>
       </c>
       <c r="K36" s="20">
-        <v>85</v>
+        <v>265</v>
       </c>
       <c r="L36" s="20">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="M36" s="20">
         <v>93</v>
       </c>
-      <c r="N36" s="24">
+      <c r="M36" s="24">
         <v>25</v>
       </c>
     </row>
-    <row r="37" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="58" t="s">
+    <row r="37" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B37" s="58"/>
+      <c r="B37" s="32"/>
       <c r="C37" s="23">
         <v>26</v>
       </c>
       <c r="D37" s="20">
         <v>153</v>
       </c>
       <c r="E37" s="20">
         <v>6</v>
       </c>
       <c r="F37" s="20">
         <v>3</v>
       </c>
       <c r="G37" s="20">
         <v>5</v>
       </c>
       <c r="H37" s="20">
         <v>23</v>
       </c>
       <c r="I37" s="20">
         <v>24</v>
       </c>
       <c r="J37" s="20">
         <v>10</v>
       </c>
       <c r="K37" s="20">
-        <v>71</v>
+        <v>160</v>
       </c>
       <c r="L37" s="20">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="M37" s="20">
         <v>102</v>
       </c>
-      <c r="N37" s="24">
+      <c r="M37" s="24">
         <v>26</v>
       </c>
     </row>
-    <row r="38" spans="1:14" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="61" t="s">
+    <row r="38" spans="1:13" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="61"/>
+      <c r="B38" s="33"/>
       <c r="C38" s="23">
         <v>27</v>
       </c>
       <c r="D38" s="25">
         <v>74</v>
       </c>
       <c r="E38" s="25">
         <v>2</v>
       </c>
       <c r="F38" s="25" t="s">
         <v>78</v>
       </c>
       <c r="G38" s="25">
         <v>3</v>
       </c>
       <c r="H38" s="25">
         <v>8</v>
       </c>
       <c r="I38" s="25">
         <v>11</v>
       </c>
       <c r="J38" s="25">
         <v>4</v>
       </c>
       <c r="K38" s="25">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="L38" s="25">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="M38" s="25">
         <v>64</v>
       </c>
-      <c r="N38" s="24">
+      <c r="M38" s="24">
         <v>27</v>
       </c>
     </row>
-    <row r="39" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="58" t="s">
+    <row r="39" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="B39" s="58"/>
+      <c r="B39" s="32"/>
       <c r="C39" s="23">
         <v>28</v>
       </c>
       <c r="D39" s="20">
         <v>158</v>
       </c>
       <c r="E39" s="20">
         <v>3</v>
       </c>
       <c r="F39" s="20">
         <v>3</v>
       </c>
       <c r="G39" s="20">
         <v>8</v>
       </c>
       <c r="H39" s="20">
         <v>5</v>
       </c>
       <c r="I39" s="20">
         <v>14</v>
       </c>
       <c r="J39" s="20">
         <v>12</v>
       </c>
       <c r="K39" s="20">
-        <v>61</v>
+        <v>187</v>
       </c>
       <c r="L39" s="20">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="M39" s="20">
         <v>76</v>
       </c>
-      <c r="N39" s="24">
+      <c r="M39" s="24">
         <v>28</v>
       </c>
     </row>
-    <row r="40" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="58" t="s">
+    <row r="40" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="B40" s="58"/>
+      <c r="B40" s="32"/>
       <c r="C40" s="23">
         <v>29</v>
       </c>
       <c r="D40" s="20">
         <v>180</v>
       </c>
       <c r="E40" s="20">
         <v>3</v>
       </c>
       <c r="F40" s="20">
         <v>3</v>
       </c>
       <c r="G40" s="20">
         <v>7</v>
       </c>
       <c r="H40" s="20">
         <v>3</v>
       </c>
       <c r="I40" s="20">
         <v>19</v>
       </c>
       <c r="J40" s="20">
         <v>30</v>
       </c>
       <c r="K40" s="20">
-        <v>54</v>
+        <v>248</v>
       </c>
       <c r="L40" s="20">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="M40" s="20">
         <v>102</v>
       </c>
-      <c r="N40" s="24">
+      <c r="M40" s="24">
         <v>29</v>
       </c>
     </row>
-    <row r="41" spans="1:14" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="61" t="s">
+    <row r="41" spans="1:13" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="61"/>
+      <c r="B41" s="33"/>
       <c r="C41" s="23">
         <v>30</v>
       </c>
       <c r="D41" s="25">
         <v>102</v>
       </c>
       <c r="E41" s="25">
         <v>2</v>
       </c>
       <c r="F41" s="25">
         <v>3</v>
       </c>
       <c r="G41" s="25">
         <v>3</v>
       </c>
       <c r="H41" s="25">
         <v>8</v>
       </c>
       <c r="I41" s="25">
         <v>23</v>
       </c>
       <c r="J41" s="25">
         <v>5</v>
       </c>
       <c r="K41" s="25">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="L41" s="25">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="M41" s="25">
         <v>93</v>
       </c>
-      <c r="N41" s="24">
+      <c r="M41" s="24">
         <v>30</v>
       </c>
     </row>
-    <row r="42" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="58" t="s">
+    <row r="42" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B42" s="58"/>
+      <c r="B42" s="32"/>
       <c r="C42" s="23">
         <v>31</v>
       </c>
       <c r="D42" s="20">
         <v>117</v>
       </c>
       <c r="E42" s="20">
         <v>3</v>
       </c>
       <c r="F42" s="20">
         <v>2</v>
       </c>
       <c r="G42" s="20">
         <v>7</v>
       </c>
       <c r="H42" s="20">
         <v>8</v>
       </c>
       <c r="I42" s="20">
         <v>26</v>
       </c>
       <c r="J42" s="20">
         <v>2</v>
       </c>
       <c r="K42" s="20">
-        <v>85</v>
+        <v>150</v>
       </c>
       <c r="L42" s="20">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="M42" s="20">
         <v>88</v>
       </c>
-      <c r="N42" s="24">
+      <c r="M42" s="24">
         <v>31</v>
       </c>
     </row>
-    <row r="43" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="58" t="s">
+    <row r="43" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B43" s="58"/>
+      <c r="B43" s="32"/>
       <c r="C43" s="23">
         <v>32</v>
       </c>
       <c r="D43" s="20">
         <v>52</v>
       </c>
       <c r="E43" s="20">
         <v>1</v>
       </c>
       <c r="F43" s="20">
         <v>1</v>
       </c>
       <c r="G43" s="20">
         <v>4</v>
       </c>
       <c r="H43" s="20">
         <v>6</v>
       </c>
       <c r="I43" s="20">
         <v>24</v>
       </c>
       <c r="J43" s="20">
         <v>3</v>
       </c>
       <c r="K43" s="20">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="L43" s="20">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="M43" s="20">
         <v>58</v>
       </c>
-      <c r="N43" s="24">
+      <c r="M43" s="24">
         <v>32</v>
       </c>
     </row>
-    <row r="44" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="58" t="s">
+    <row r="44" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="B44" s="58"/>
+      <c r="B44" s="32"/>
       <c r="C44" s="23">
         <v>33</v>
       </c>
       <c r="D44" s="20">
         <v>76</v>
       </c>
       <c r="E44" s="20">
         <v>4</v>
       </c>
       <c r="F44" s="20">
         <v>4</v>
       </c>
       <c r="G44" s="20">
         <v>5</v>
       </c>
       <c r="H44" s="20">
         <v>3</v>
       </c>
       <c r="I44" s="20">
         <v>23</v>
       </c>
       <c r="J44" s="20">
         <v>1</v>
       </c>
       <c r="K44" s="20">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="L44" s="20">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="M44" s="20">
         <v>52</v>
       </c>
-      <c r="N44" s="24">
+      <c r="M44" s="24">
         <v>33</v>
       </c>
     </row>
-    <row r="45" spans="1:14" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="61" t="s">
+    <row r="45" spans="1:13" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="B45" s="61"/>
+      <c r="B45" s="33"/>
       <c r="C45" s="23">
         <v>34</v>
       </c>
       <c r="D45" s="25">
         <v>171</v>
       </c>
       <c r="E45" s="25" t="s">
         <v>78</v>
       </c>
       <c r="F45" s="25">
         <v>4</v>
       </c>
       <c r="G45" s="25">
         <v>2</v>
       </c>
       <c r="H45" s="25">
         <v>6</v>
       </c>
       <c r="I45" s="25">
         <v>11</v>
       </c>
       <c r="J45" s="25">
         <v>3</v>
       </c>
       <c r="K45" s="25">
-        <v>49</v>
+        <v>217</v>
       </c>
       <c r="L45" s="25">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="M45" s="25">
         <v>380</v>
       </c>
-      <c r="N45" s="24">
+      <c r="M45" s="24">
         <v>34</v>
       </c>
     </row>
-    <row r="46" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="58" t="s">
+    <row r="46" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="B46" s="58"/>
+      <c r="B46" s="32"/>
       <c r="C46" s="23">
         <v>35</v>
       </c>
       <c r="D46" s="20">
         <v>23</v>
       </c>
       <c r="E46" s="20">
         <v>1</v>
       </c>
       <c r="F46" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G46" s="20">
         <v>2</v>
       </c>
       <c r="H46" s="20" t="s">
         <v>78</v>
       </c>
       <c r="I46" s="20">
         <v>8</v>
       </c>
       <c r="J46" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K46" s="20">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="L46" s="20">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="M46" s="20">
         <v>20</v>
       </c>
-      <c r="N46" s="24">
+      <c r="M46" s="24">
         <v>35</v>
       </c>
     </row>
-    <row r="47" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="58" t="s">
+    <row r="47" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B47" s="58"/>
+      <c r="B47" s="32"/>
       <c r="C47" s="23">
         <v>36</v>
       </c>
       <c r="D47" s="20">
         <v>64</v>
       </c>
       <c r="E47" s="20" t="s">
         <v>78</v>
       </c>
       <c r="F47" s="20">
         <v>1</v>
       </c>
       <c r="G47" s="20">
         <v>1</v>
       </c>
       <c r="H47" s="20">
         <v>2</v>
       </c>
       <c r="I47" s="20">
         <v>1</v>
       </c>
       <c r="J47" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K47" s="20">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="L47" s="20">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="M47" s="20">
         <v>24</v>
       </c>
-      <c r="N47" s="24">
+      <c r="M47" s="24">
         <v>36</v>
       </c>
     </row>
-    <row r="48" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="58" t="s">
+    <row r="48" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B48" s="58"/>
+      <c r="B48" s="32"/>
       <c r="C48" s="23">
         <v>37</v>
       </c>
       <c r="D48" s="20">
         <v>38</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>78</v>
       </c>
       <c r="F48" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G48" s="20">
         <v>2</v>
       </c>
       <c r="H48" s="20">
         <v>2</v>
       </c>
       <c r="I48" s="20">
         <v>2</v>
       </c>
       <c r="J48" s="20">
         <v>1</v>
       </c>
       <c r="K48" s="20">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="L48" s="20">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="M48" s="20">
         <v>19</v>
       </c>
-      <c r="N48" s="24">
+      <c r="M48" s="24">
         <v>37</v>
       </c>
     </row>
-    <row r="49" spans="1:14" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="61" t="s">
+    <row r="49" spans="1:13" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B49" s="61"/>
+      <c r="B49" s="33"/>
       <c r="C49" s="23">
         <v>38</v>
       </c>
       <c r="D49" s="25">
         <v>45</v>
       </c>
       <c r="E49" s="25">
         <v>6</v>
       </c>
       <c r="F49" s="25">
         <v>3</v>
       </c>
       <c r="G49" s="25">
         <v>2</v>
       </c>
       <c r="H49" s="25" t="s">
         <v>78</v>
       </c>
       <c r="I49" s="25">
         <v>10</v>
       </c>
       <c r="J49" s="25">
         <v>1</v>
       </c>
       <c r="K49" s="25">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L49" s="25">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="M49" s="25">
         <v>42</v>
       </c>
-      <c r="N49" s="24">
+      <c r="M49" s="24">
         <v>38</v>
       </c>
     </row>
-    <row r="50" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="58" t="s">
+    <row r="50" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B50" s="58"/>
+      <c r="B50" s="32"/>
       <c r="C50" s="23">
         <v>39</v>
       </c>
       <c r="D50" s="20">
         <v>355</v>
       </c>
       <c r="E50" s="20">
         <v>2</v>
       </c>
       <c r="F50" s="20">
         <v>10</v>
       </c>
       <c r="G50" s="20">
         <v>24</v>
       </c>
       <c r="H50" s="20">
         <v>8</v>
       </c>
       <c r="I50" s="20">
         <v>60</v>
       </c>
       <c r="J50" s="20">
         <v>6</v>
       </c>
       <c r="K50" s="20">
-        <v>16</v>
+        <v>520</v>
       </c>
       <c r="L50" s="20">
-        <v>520</v>
-[...1 lines deleted...]
-      <c r="M50" s="20">
         <v>162</v>
       </c>
-      <c r="N50" s="24">
+      <c r="M50" s="24">
         <v>39</v>
       </c>
     </row>
-    <row r="51" spans="1:14" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="61" t="s">
+    <row r="51" spans="1:13" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B51" s="61"/>
+      <c r="B51" s="33"/>
       <c r="C51" s="23">
         <v>40</v>
       </c>
       <c r="D51" s="25">
         <v>152</v>
       </c>
       <c r="E51" s="25">
         <v>2</v>
       </c>
       <c r="F51" s="25">
         <v>1</v>
       </c>
       <c r="G51" s="25">
         <v>3</v>
       </c>
       <c r="H51" s="25">
         <v>6</v>
       </c>
       <c r="I51" s="25">
         <v>21</v>
       </c>
       <c r="J51" s="25">
         <v>1</v>
       </c>
       <c r="K51" s="25">
-        <v>3</v>
+        <v>221</v>
       </c>
       <c r="L51" s="25">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="M51" s="25">
         <v>62</v>
       </c>
-      <c r="N51" s="24">
+      <c r="M51" s="24">
         <v>40</v>
       </c>
     </row>
-    <row r="52" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="58" t="s">
+    <row r="52" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="B52" s="58"/>
+      <c r="B52" s="32"/>
       <c r="C52" s="23">
         <v>41</v>
       </c>
       <c r="D52" s="20">
         <v>273</v>
       </c>
       <c r="E52" s="20">
         <v>3</v>
       </c>
       <c r="F52" s="20">
         <v>4</v>
       </c>
       <c r="G52" s="20">
         <v>6</v>
       </c>
       <c r="H52" s="20">
         <v>5</v>
       </c>
       <c r="I52" s="20">
         <v>37</v>
       </c>
       <c r="J52" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K52" s="20">
-        <v>98</v>
+        <v>338</v>
       </c>
       <c r="L52" s="20">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="M52" s="20">
         <v>113</v>
       </c>
-      <c r="N52" s="24">
+      <c r="M52" s="24">
         <v>41</v>
       </c>
     </row>
-    <row r="53" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="58" t="s">
+    <row r="53" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B53" s="62"/>
+      <c r="B53" s="35"/>
       <c r="C53" s="23">
         <v>42</v>
       </c>
       <c r="D53" s="20">
         <v>109</v>
       </c>
       <c r="E53" s="20">
         <v>1</v>
       </c>
       <c r="F53" s="20">
         <v>3</v>
       </c>
       <c r="G53" s="20">
         <v>3</v>
       </c>
       <c r="H53" s="20">
         <v>10</v>
       </c>
       <c r="I53" s="20">
         <v>20</v>
       </c>
       <c r="J53" s="20">
         <v>2</v>
       </c>
       <c r="K53" s="20">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="L53" s="20">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="M53" s="20">
         <v>73</v>
       </c>
-      <c r="N53" s="24">
+      <c r="M53" s="24">
         <v>42</v>
       </c>
     </row>
-    <row r="54" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="58" t="s">
+    <row r="54" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B54" s="58"/>
+      <c r="B54" s="32"/>
       <c r="C54" s="23">
         <v>43</v>
       </c>
       <c r="D54" s="20">
         <v>87</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>78</v>
       </c>
       <c r="F54" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G54" s="20">
         <v>3</v>
       </c>
       <c r="H54" s="20">
         <v>4</v>
       </c>
       <c r="I54" s="20">
         <v>3</v>
       </c>
       <c r="J54" s="20">
         <v>1</v>
       </c>
       <c r="K54" s="20">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="L54" s="20">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="M54" s="20">
         <v>32</v>
       </c>
-      <c r="N54" s="24">
+      <c r="M54" s="24">
         <v>43</v>
       </c>
     </row>
-    <row r="55" spans="1:14" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="61" t="s">
+    <row r="55" spans="1:13" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B55" s="61"/>
+      <c r="B55" s="33"/>
       <c r="C55" s="23">
         <v>44</v>
       </c>
       <c r="D55" s="25">
         <v>39</v>
       </c>
       <c r="E55" s="25">
         <v>1</v>
       </c>
       <c r="F55" s="25">
         <v>4</v>
       </c>
       <c r="G55" s="25">
         <v>1</v>
       </c>
       <c r="H55" s="25">
         <v>2</v>
       </c>
       <c r="I55" s="25">
         <v>7</v>
       </c>
       <c r="J55" s="25" t="s">
         <v>78</v>
       </c>
       <c r="K55" s="25">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="L55" s="25">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="M55" s="25">
         <v>30</v>
       </c>
-      <c r="N55" s="24">
+      <c r="M55" s="24">
         <v>44</v>
       </c>
     </row>
-    <row r="56" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="58" t="s">
+    <row r="56" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B56" s="58"/>
+      <c r="B56" s="32"/>
       <c r="C56" s="23">
         <v>45</v>
       </c>
       <c r="D56" s="20">
         <v>104</v>
       </c>
       <c r="E56" s="20" t="s">
         <v>78</v>
       </c>
       <c r="F56" s="20">
         <v>3</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>12</v>
       </c>
       <c r="I56" s="20">
         <v>14</v>
       </c>
       <c r="J56" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K56" s="20">
-        <v>51</v>
+        <v>108</v>
       </c>
       <c r="L56" s="20">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="M56" s="20">
         <v>64</v>
       </c>
-      <c r="N56" s="24">
+      <c r="M56" s="24">
         <v>45</v>
       </c>
     </row>
-    <row r="57" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="58" t="s">
+    <row r="57" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B57" s="58"/>
+      <c r="B57" s="32"/>
       <c r="C57" s="23">
         <v>46</v>
       </c>
       <c r="D57" s="20">
         <v>53</v>
       </c>
       <c r="E57" s="20">
         <v>1</v>
       </c>
       <c r="F57" s="20">
         <v>1</v>
       </c>
       <c r="G57" s="20">
         <v>2</v>
       </c>
       <c r="H57" s="20">
         <v>1</v>
       </c>
       <c r="I57" s="20">
         <v>11</v>
       </c>
       <c r="J57" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K57" s="20">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="L57" s="20">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="M57" s="20">
         <v>21</v>
       </c>
-      <c r="N57" s="24">
+      <c r="M57" s="24">
         <v>46</v>
       </c>
     </row>
-    <row r="58" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="58" t="s">
+    <row r="58" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B58" s="58"/>
+      <c r="B58" s="32"/>
       <c r="C58" s="23">
         <v>47</v>
       </c>
       <c r="D58" s="20">
         <v>162</v>
       </c>
       <c r="E58" s="20">
         <v>2</v>
       </c>
       <c r="F58" s="20">
         <v>2</v>
       </c>
       <c r="G58" s="20">
         <v>5</v>
       </c>
       <c r="H58" s="20">
         <v>11</v>
       </c>
       <c r="I58" s="20">
         <v>24</v>
       </c>
       <c r="J58" s="20">
         <v>3</v>
       </c>
       <c r="K58" s="20">
-        <v>61</v>
+        <v>185</v>
       </c>
       <c r="L58" s="20">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="M58" s="20">
         <v>85</v>
       </c>
-      <c r="N58" s="24">
+      <c r="M58" s="24">
         <v>47</v>
       </c>
     </row>
-    <row r="59" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="58" t="s">
+    <row r="59" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B59" s="58"/>
+      <c r="B59" s="32"/>
       <c r="C59" s="23">
         <v>48</v>
       </c>
       <c r="D59" s="20">
         <v>65</v>
       </c>
       <c r="E59" s="20">
         <v>1</v>
       </c>
       <c r="F59" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G59" s="20">
         <v>2</v>
       </c>
       <c r="H59" s="20">
         <v>4</v>
       </c>
       <c r="I59" s="20">
         <v>7</v>
       </c>
       <c r="J59" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K59" s="20">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="L59" s="20">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="M59" s="20">
         <v>41</v>
       </c>
-      <c r="N59" s="24">
+      <c r="M59" s="24">
         <v>48</v>
       </c>
     </row>
-    <row r="60" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="58" t="s">
+    <row r="60" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B60" s="58"/>
+      <c r="B60" s="32"/>
       <c r="C60" s="23">
         <v>49</v>
       </c>
       <c r="D60" s="20">
         <v>44</v>
       </c>
       <c r="E60" s="20">
         <v>1</v>
       </c>
       <c r="F60" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G60" s="20" t="s">
         <v>78</v>
       </c>
       <c r="H60" s="20">
         <v>6</v>
       </c>
       <c r="I60" s="20">
         <v>17</v>
       </c>
       <c r="J60" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K60" s="20">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="L60" s="20">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="M60" s="20">
         <v>44</v>
       </c>
-      <c r="N60" s="24">
+      <c r="M60" s="24">
         <v>49</v>
       </c>
     </row>
-    <row r="61" spans="1:14" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="61" t="s">
+    <row r="61" spans="1:13" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="33" t="s">
         <v>54</v>
       </c>
-      <c r="B61" s="61"/>
+      <c r="B61" s="33"/>
       <c r="C61" s="23">
         <v>50</v>
       </c>
       <c r="D61" s="25">
         <v>116</v>
       </c>
       <c r="E61" s="25" t="s">
         <v>78</v>
       </c>
       <c r="F61" s="25">
         <v>1</v>
       </c>
       <c r="G61" s="25">
         <v>3</v>
       </c>
       <c r="H61" s="25">
         <v>2</v>
       </c>
       <c r="I61" s="25">
         <v>11</v>
       </c>
       <c r="J61" s="25">
         <v>1</v>
       </c>
       <c r="K61" s="25">
-        <v>42</v>
+        <v>128</v>
       </c>
       <c r="L61" s="25">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="M61" s="25">
         <v>39</v>
       </c>
-      <c r="N61" s="24">
+      <c r="M61" s="24">
         <v>50</v>
       </c>
     </row>
-    <row r="62" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="58" t="s">
+    <row r="62" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B62" s="58"/>
+      <c r="B62" s="32"/>
       <c r="C62" s="23">
         <v>51</v>
       </c>
       <c r="D62" s="20">
         <v>190</v>
       </c>
       <c r="E62" s="20">
         <v>1</v>
       </c>
       <c r="F62" s="20">
         <v>1</v>
       </c>
       <c r="G62" s="20">
         <v>2</v>
       </c>
       <c r="H62" s="20">
         <v>7</v>
       </c>
       <c r="I62" s="20">
         <v>15</v>
       </c>
       <c r="J62" s="20">
         <v>1</v>
       </c>
       <c r="K62" s="20">
-        <v>29</v>
+        <v>272</v>
       </c>
       <c r="L62" s="20">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="M62" s="20">
         <v>53</v>
       </c>
-      <c r="N62" s="24">
+      <c r="M62" s="24">
         <v>51</v>
       </c>
     </row>
-    <row r="63" spans="1:14" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="61" t="s">
+    <row r="63" spans="1:13" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="33" t="s">
         <v>56</v>
       </c>
-      <c r="B63" s="61"/>
+      <c r="B63" s="33"/>
       <c r="C63" s="23">
         <v>52</v>
       </c>
       <c r="D63" s="25">
         <v>174</v>
       </c>
       <c r="E63" s="25" t="s">
         <v>78</v>
       </c>
       <c r="F63" s="25">
         <v>2</v>
       </c>
       <c r="G63" s="25">
         <v>5</v>
       </c>
       <c r="H63" s="25">
         <v>4</v>
       </c>
       <c r="I63" s="25">
         <v>19</v>
       </c>
       <c r="J63" s="25" t="s">
         <v>78</v>
       </c>
       <c r="K63" s="25">
-        <v>49</v>
+        <v>205</v>
       </c>
       <c r="L63" s="25">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="M63" s="25">
         <v>59</v>
       </c>
-      <c r="N63" s="24">
+      <c r="M63" s="24">
         <v>52</v>
       </c>
     </row>
-    <row r="64" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="58" t="s">
+    <row r="64" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B64" s="58"/>
+      <c r="B64" s="32"/>
       <c r="C64" s="23">
         <v>53</v>
       </c>
       <c r="D64" s="20">
         <v>175</v>
       </c>
       <c r="E64" s="20">
         <v>2</v>
       </c>
       <c r="F64" s="20">
         <v>4</v>
       </c>
       <c r="G64" s="20">
         <v>8</v>
       </c>
       <c r="H64" s="20">
         <v>5</v>
       </c>
       <c r="I64" s="20">
         <v>21</v>
       </c>
       <c r="J64" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K64" s="20">
-        <v>11</v>
+        <v>191</v>
       </c>
       <c r="L64" s="20">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="M64" s="20">
         <v>62</v>
       </c>
-      <c r="N64" s="24">
+      <c r="M64" s="24">
         <v>53</v>
       </c>
     </row>
-    <row r="65" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="58" t="s">
+    <row r="65" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B65" s="58"/>
+      <c r="B65" s="32"/>
       <c r="C65" s="23">
         <v>54</v>
       </c>
       <c r="D65" s="20">
         <v>157</v>
       </c>
       <c r="E65" s="20" t="s">
         <v>78</v>
       </c>
       <c r="F65" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G65" s="20">
         <v>2</v>
       </c>
       <c r="H65" s="20">
         <v>2</v>
       </c>
       <c r="I65" s="20">
         <v>17</v>
       </c>
       <c r="J65" s="20">
         <v>1</v>
       </c>
       <c r="K65" s="20">
-        <v>19</v>
+        <v>160</v>
       </c>
       <c r="L65" s="20">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="M65" s="20">
         <v>41</v>
       </c>
-      <c r="N65" s="24">
+      <c r="M65" s="24">
         <v>54</v>
       </c>
     </row>
-    <row r="66" spans="1:14" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="61" t="s">
+    <row r="66" spans="1:13" s="26" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="B66" s="61"/>
+      <c r="B66" s="33"/>
       <c r="C66" s="23">
         <v>55</v>
       </c>
       <c r="D66" s="25">
         <v>115</v>
       </c>
       <c r="E66" s="25" t="s">
         <v>78</v>
       </c>
       <c r="F66" s="25" t="s">
         <v>78</v>
       </c>
       <c r="G66" s="25">
         <v>1</v>
       </c>
       <c r="H66" s="25">
         <v>8</v>
       </c>
       <c r="I66" s="25">
         <v>18</v>
       </c>
       <c r="J66" s="25">
         <v>2</v>
       </c>
       <c r="K66" s="25">
-        <v>21</v>
+        <v>162</v>
       </c>
       <c r="L66" s="25">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="M66" s="25">
         <v>33</v>
       </c>
-      <c r="N66" s="24">
+      <c r="M66" s="24">
         <v>55</v>
       </c>
     </row>
-    <row r="67" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="58" t="s">
+    <row r="67" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B67" s="58"/>
+      <c r="B67" s="32"/>
       <c r="C67" s="23">
         <v>56</v>
       </c>
       <c r="D67" s="20">
         <v>30</v>
       </c>
       <c r="E67" s="20">
         <v>1</v>
       </c>
       <c r="F67" s="20">
         <v>1</v>
       </c>
       <c r="G67" s="20">
         <v>2</v>
       </c>
       <c r="H67" s="20">
         <v>3</v>
       </c>
       <c r="I67" s="20">
         <v>10</v>
       </c>
       <c r="J67" s="20">
         <v>1</v>
       </c>
       <c r="K67" s="20">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="L67" s="20">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="M67" s="20">
         <v>28</v>
       </c>
-      <c r="N67" s="24">
+      <c r="M67" s="24">
         <v>56</v>
       </c>
     </row>
-    <row r="68" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="58" t="s">
+    <row r="68" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B68" s="58"/>
+      <c r="B68" s="32"/>
       <c r="C68" s="23">
         <v>57</v>
       </c>
       <c r="D68" s="20">
         <v>317</v>
       </c>
       <c r="E68" s="20">
         <v>2</v>
       </c>
       <c r="F68" s="20">
         <v>1</v>
       </c>
       <c r="G68" s="20">
         <v>4</v>
       </c>
       <c r="H68" s="20">
         <v>8</v>
       </c>
       <c r="I68" s="20">
         <v>23</v>
       </c>
       <c r="J68" s="20">
         <v>9</v>
       </c>
       <c r="K68" s="20">
-        <v>44</v>
+        <v>375</v>
       </c>
       <c r="L68" s="20">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="M68" s="20">
         <v>58</v>
       </c>
-      <c r="N68" s="24">
+      <c r="M68" s="24">
         <v>57</v>
       </c>
     </row>
-    <row r="69" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="58" t="s">
+    <row r="69" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B69" s="58"/>
+      <c r="B69" s="32"/>
       <c r="C69" s="23">
         <v>58</v>
       </c>
       <c r="D69" s="20">
         <v>90</v>
       </c>
       <c r="E69" s="20" t="s">
         <v>78</v>
       </c>
       <c r="F69" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G69" s="20" t="s">
         <v>78</v>
       </c>
       <c r="H69" s="20">
         <v>9</v>
       </c>
       <c r="I69" s="20">
         <v>3</v>
       </c>
       <c r="J69" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K69" s="20">
-        <v>29</v>
+        <v>159</v>
       </c>
       <c r="L69" s="20">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="M69" s="20">
         <v>27</v>
       </c>
-      <c r="N69" s="24">
+      <c r="M69" s="24">
         <v>58</v>
       </c>
     </row>
-    <row r="70" spans="1:14" s="27" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="61" t="s">
+    <row r="70" spans="1:13" s="27" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="B70" s="61"/>
+      <c r="B70" s="33"/>
       <c r="C70" s="23">
         <v>59</v>
       </c>
       <c r="D70" s="25">
         <v>197</v>
       </c>
       <c r="E70" s="25">
         <v>5</v>
       </c>
       <c r="F70" s="25" t="s">
         <v>78</v>
       </c>
       <c r="G70" s="25">
         <v>4</v>
       </c>
       <c r="H70" s="25">
         <v>4</v>
       </c>
       <c r="I70" s="25">
         <v>20</v>
       </c>
       <c r="J70" s="25" t="s">
         <v>78</v>
       </c>
       <c r="K70" s="25">
-        <v>11</v>
+        <v>217</v>
       </c>
       <c r="L70" s="25">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="M70" s="25">
         <v>64</v>
       </c>
-      <c r="N70" s="24">
+      <c r="M70" s="24">
         <v>59</v>
       </c>
     </row>
-    <row r="71" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="58" t="s">
+    <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="B71" s="58"/>
+      <c r="B71" s="32"/>
       <c r="C71" s="23">
         <v>60</v>
       </c>
       <c r="D71" s="20">
         <v>85</v>
       </c>
       <c r="E71" s="20">
         <v>2</v>
       </c>
       <c r="F71" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G71" s="20">
         <v>1</v>
       </c>
       <c r="H71" s="20">
         <v>1</v>
       </c>
       <c r="I71" s="20">
         <v>10</v>
       </c>
       <c r="J71" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K71" s="20">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="L71" s="20">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="M71" s="20">
         <v>22</v>
       </c>
-      <c r="N71" s="24">
+      <c r="M71" s="24">
         <v>60</v>
       </c>
     </row>
-    <row r="72" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="58" t="s">
+    <row r="72" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B72" s="58"/>
+      <c r="B72" s="32"/>
       <c r="C72" s="23">
         <v>61</v>
       </c>
       <c r="D72" s="20">
         <v>86</v>
       </c>
       <c r="E72" s="20">
         <v>1</v>
       </c>
       <c r="F72" s="20">
         <v>1</v>
       </c>
       <c r="G72" s="20">
         <v>6</v>
       </c>
       <c r="H72" s="20">
         <v>6</v>
       </c>
       <c r="I72" s="20">
         <v>12</v>
       </c>
       <c r="J72" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K72" s="20">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="L72" s="20">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="M72" s="20">
         <v>45</v>
       </c>
-      <c r="N72" s="24">
+      <c r="M72" s="24">
         <v>61</v>
       </c>
     </row>
-    <row r="73" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="58" t="s">
+    <row r="73" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B73" s="58"/>
+      <c r="B73" s="32"/>
       <c r="C73" s="23">
         <v>62</v>
       </c>
       <c r="D73" s="20">
         <v>470</v>
       </c>
       <c r="E73" s="20">
         <v>19</v>
       </c>
       <c r="F73" s="20">
         <v>1</v>
       </c>
       <c r="G73" s="20">
         <v>13</v>
       </c>
       <c r="H73" s="20">
         <v>7</v>
       </c>
       <c r="I73" s="20">
         <v>25</v>
       </c>
       <c r="J73" s="20">
         <v>2</v>
       </c>
       <c r="K73" s="20">
-        <v>70</v>
+        <v>584</v>
       </c>
       <c r="L73" s="20">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="M73" s="20">
         <v>83</v>
       </c>
-      <c r="N73" s="24">
+      <c r="M73" s="24">
         <v>62</v>
       </c>
     </row>
-    <row r="74" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="58" t="s">
+    <row r="74" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B74" s="58"/>
+      <c r="B74" s="32"/>
       <c r="C74" s="23">
         <v>63</v>
       </c>
       <c r="D74" s="20">
         <v>854</v>
       </c>
       <c r="E74" s="20">
         <v>1</v>
       </c>
       <c r="F74" s="20">
         <v>2</v>
       </c>
       <c r="G74" s="20">
         <v>7</v>
       </c>
       <c r="H74" s="20">
         <v>14</v>
       </c>
       <c r="I74" s="20">
         <v>12</v>
       </c>
       <c r="J74" s="20" t="s">
         <v>78</v>
       </c>
       <c r="K74" s="20">
-        <v>23</v>
+        <v>1115</v>
       </c>
       <c r="L74" s="20">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="M74" s="20">
         <v>39</v>
       </c>
-      <c r="N74" s="24">
+      <c r="M74" s="24">
         <v>63</v>
       </c>
     </row>
-    <row r="75" spans="1:14" s="27" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="61" t="s">
+    <row r="75" spans="1:13" s="27" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="33" t="s">
         <v>68</v>
       </c>
-      <c r="B75" s="61"/>
+      <c r="B75" s="33"/>
       <c r="C75" s="23">
         <v>64</v>
       </c>
       <c r="D75" s="25">
         <v>572</v>
       </c>
       <c r="E75" s="25">
         <v>8</v>
       </c>
       <c r="F75" s="25" t="s">
         <v>78</v>
       </c>
       <c r="G75" s="25">
         <v>1</v>
       </c>
       <c r="H75" s="25">
         <v>14</v>
       </c>
       <c r="I75" s="25">
         <v>15</v>
       </c>
       <c r="J75" s="25">
         <v>2</v>
       </c>
       <c r="K75" s="25">
-        <v>29</v>
+        <v>776</v>
       </c>
       <c r="L75" s="25">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="M75" s="25">
         <v>72</v>
       </c>
-      <c r="N75" s="24">
+      <c r="M75" s="24">
         <v>64</v>
       </c>
     </row>
-    <row r="76" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="58" t="s">
+    <row r="76" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="B76" s="58"/>
+      <c r="B76" s="32"/>
       <c r="C76" s="23">
         <v>65</v>
       </c>
       <c r="D76" s="20">
         <v>149</v>
       </c>
       <c r="E76" s="20">
         <v>11</v>
       </c>
       <c r="F76" s="20">
         <v>1</v>
       </c>
       <c r="G76" s="20">
         <v>13</v>
       </c>
       <c r="H76" s="20">
         <v>12</v>
       </c>
       <c r="I76" s="20">
         <v>24</v>
       </c>
       <c r="J76" s="20">
         <v>1</v>
       </c>
       <c r="K76" s="20">
-        <v>60</v>
+        <v>176</v>
       </c>
       <c r="L76" s="20">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="M76" s="20">
         <v>80</v>
       </c>
-      <c r="N76" s="24">
+      <c r="M76" s="24">
         <v>65</v>
       </c>
     </row>
-    <row r="77" spans="1:14" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="58" t="s">
+    <row r="77" spans="1:13" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="B77" s="58"/>
+      <c r="B77" s="32"/>
       <c r="C77" s="23">
         <v>66</v>
       </c>
       <c r="D77" s="20">
         <v>12</v>
       </c>
       <c r="E77" s="20" t="s">
         <v>78</v>
       </c>
       <c r="F77" s="20" t="s">
         <v>78</v>
       </c>
       <c r="G77" s="20">
         <v>104</v>
       </c>
       <c r="H77" s="20">
         <v>4</v>
       </c>
       <c r="I77" s="20">
         <v>16</v>
       </c>
       <c r="J77" s="20">
         <v>1</v>
       </c>
       <c r="K77" s="20">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="L77" s="20">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="M77" s="20">
         <v>99</v>
       </c>
-      <c r="N77" s="24">
+      <c r="M77" s="24">
         <v>66</v>
       </c>
     </row>
-    <row r="78" spans="1:14" s="27" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="61" t="s">
+    <row r="78" spans="1:13" s="27" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="B78" s="61"/>
+      <c r="B78" s="33"/>
       <c r="C78" s="23">
         <v>67</v>
       </c>
       <c r="D78" s="25">
         <v>1432</v>
       </c>
       <c r="E78" s="25">
         <v>29</v>
       </c>
       <c r="F78" s="25">
         <v>33</v>
       </c>
       <c r="G78" s="25">
         <v>69</v>
       </c>
       <c r="H78" s="25">
         <v>54</v>
       </c>
       <c r="I78" s="25">
         <v>247</v>
       </c>
       <c r="J78" s="25">
         <v>64</v>
       </c>
       <c r="K78" s="25">
-        <v>597</v>
+        <v>1849</v>
       </c>
       <c r="L78" s="25">
-        <v>1849</v>
-[...1 lines deleted...]
-      <c r="M78" s="25">
         <v>850</v>
       </c>
-      <c r="N78" s="24">
+      <c r="M78" s="24">
         <v>67</v>
       </c>
     </row>
-    <row r="79" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="58" t="s">
+    <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="B79" s="58"/>
+      <c r="B79" s="32"/>
       <c r="C79" s="23">
         <v>68</v>
       </c>
       <c r="D79" s="20">
         <v>348</v>
       </c>
       <c r="E79" s="20">
         <v>3</v>
       </c>
       <c r="F79" s="20">
         <v>4</v>
       </c>
       <c r="G79" s="20">
         <v>9</v>
       </c>
       <c r="H79" s="20">
         <v>20</v>
       </c>
       <c r="I79" s="20">
         <v>44</v>
       </c>
       <c r="J79" s="20">
         <v>4</v>
       </c>
       <c r="K79" s="20">
-        <v>117</v>
+        <v>434</v>
       </c>
       <c r="L79" s="20">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="M79" s="20">
         <v>167</v>
       </c>
-      <c r="N79" s="24">
+      <c r="M79" s="24">
         <v>68</v>
       </c>
     </row>
-    <row r="80" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="63" t="s">
+    <row r="80" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="B80" s="63"/>
+      <c r="B80" s="34"/>
       <c r="C80" s="28">
         <v>69</v>
       </c>
       <c r="D80" s="29">
         <v>1364</v>
       </c>
       <c r="E80" s="29">
         <v>6</v>
       </c>
       <c r="F80" s="29">
         <v>10</v>
       </c>
       <c r="G80" s="29">
         <v>27</v>
       </c>
       <c r="H80" s="29">
         <v>48</v>
       </c>
       <c r="I80" s="29">
         <v>137</v>
       </c>
       <c r="J80" s="29">
         <v>15</v>
       </c>
       <c r="K80" s="29">
-        <v>271</v>
+        <v>1690</v>
       </c>
       <c r="L80" s="29">
-        <v>1690</v>
-[...1 lines deleted...]
-      <c r="M80" s="29">
         <v>400</v>
       </c>
-      <c r="N80" s="30">
+      <c r="M80" s="30">
         <v>69</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="76">
-[...7 lines deleted...]
-    <mergeCell ref="A74:B74"/>
+  <mergeCells count="75">
+    <mergeCell ref="M4:M8"/>
+    <mergeCell ref="K4:K8"/>
+    <mergeCell ref="L4:L8"/>
+    <mergeCell ref="A4:C8"/>
+    <mergeCell ref="J4:J8"/>
+    <mergeCell ref="E4:E8"/>
+    <mergeCell ref="F4:F8"/>
+    <mergeCell ref="G4:G8"/>
+    <mergeCell ref="H4:H8"/>
+    <mergeCell ref="D4:D8"/>
+    <mergeCell ref="I4:I8"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A75:B75"/>
     <mergeCell ref="A76:B76"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="A67:B67"/>
     <mergeCell ref="A68:B68"/>
     <mergeCell ref="A69:B69"/>
     <mergeCell ref="A70:B70"/>
-    <mergeCell ref="A57:B57"/>
-[...55 lines deleted...]
-    <mergeCell ref="M4:M8"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">