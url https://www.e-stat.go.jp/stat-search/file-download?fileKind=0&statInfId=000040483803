--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{81D78570-2176-405E-8ECB-A1777789ED99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{23A95F26-EBF2-41DE-88B2-41CA60D58584}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{60A4BEDF-E311-4A81-B711-6DFC66B63AE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Ⅲ3" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="86">
@@ -657,81 +657,81 @@
     <rPh sb="0" eb="2">
       <t>チュウゴク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シコク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ノウセイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キョク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve"> 令和７年</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>他に作業・管理を任せている山林</t>
-[...6 lines deleted...]
-  <si>
     <t>Ⅲ　林業経営体</t>
     <rPh sb="2" eb="4">
       <t>リンギョウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ケイエイタイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>３　保有山林等の状況</t>
     <rPh sb="2" eb="4">
       <t>ホユウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>サンリン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジョウキョウ</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>保有山林のうち、他に作業・管理を任せている山林</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>保有山林以外で、他から作業・管理を任されている山林</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#\ ###\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="\(#\)"/>
     <numFmt numFmtId="178" formatCode="#,##0;@"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -776,51 +776,51 @@
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -1014,100 +1014,59 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...27 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...12 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
@@ -1178,181 +1137,181 @@
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
@@ -1649,59 +1608,59 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C21AF97D-5C84-4447-9E95-8992CD233427}">
   <dimension ref="A1:AB80"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.25" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.875" style="6" customWidth="1"/>
     <col min="3" max="3" width="3.875" style="7" customWidth="1"/>
     <col min="4" max="15" width="13.25" style="6" customWidth="1"/>
     <col min="16" max="27" width="13.625" style="6" customWidth="1"/>
     <col min="28" max="28" width="5.125" style="7" customWidth="1"/>
     <col min="29" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="AB1" s="3" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
@@ -1716,272 +1675,272 @@
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
     </row>
     <row r="4" spans="1:28" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="63" t="s">
+      <c r="A4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="64"/>
-[...1 lines deleted...]
-      <c r="D4" s="72" t="s">
+      <c r="B4" s="37"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="72"/>
-[...2 lines deleted...]
-      <c r="H4" s="74" t="s">
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="75"/>
-      <c r="J4" s="34" t="s">
+      <c r="I4" s="48"/>
+      <c r="J4" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="35"/>
-[...4 lines deleted...]
-      <c r="P4" s="72" t="s">
+      <c r="K4" s="71"/>
+      <c r="L4" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="M4" s="72"/>
+      <c r="N4" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="O4" s="75"/>
+      <c r="P4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="Q4" s="72"/>
-[...2 lines deleted...]
-      <c r="T4" s="74" t="s">
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="U4" s="75"/>
-      <c r="V4" s="34" t="s">
+      <c r="U4" s="48"/>
+      <c r="V4" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="W4" s="35"/>
-[...4 lines deleted...]
-      <c r="AB4" s="56"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="54"/>
     </row>
     <row r="5" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="66"/>
-[...2 lines deleted...]
-      <c r="D5" s="41" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="41"/>
+      <c r="D5" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="44" t="s">
+      <c r="E5" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="76" t="s">
+      <c r="F5" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="77"/>
-      <c r="H5" s="44" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="44" t="s">
+      <c r="I5" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="45" t="s">
+      <c r="J5" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="54" t="s">
+      <c r="K5" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="37" t="s">
-[...7 lines deleted...]
-      <c r="P5" s="41" t="s">
+      <c r="L5" s="56"/>
+      <c r="M5" s="73"/>
+      <c r="N5" s="76"/>
+      <c r="O5" s="77"/>
+      <c r="P5" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="44" t="s">
+      <c r="Q5" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="76" t="s">
+      <c r="R5" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="S5" s="77"/>
-      <c r="T5" s="44" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="U5" s="44" t="s">
+      <c r="U5" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="V5" s="45" t="s">
+      <c r="V5" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="54" t="s">
+      <c r="W5" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="X5" s="37" t="s">
-[...7 lines deleted...]
-      <c r="AB5" s="57"/>
+      <c r="X5" s="56"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="76"/>
+      <c r="AA5" s="77"/>
+      <c r="AB5" s="55"/>
     </row>
     <row r="6" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="66"/>
-[...4 lines deleted...]
-      <c r="F6" s="44" t="s">
+      <c r="A6" s="39"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="44" t="s">
+      <c r="G6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="47"/>
-[...3 lines deleted...]
-      <c r="L6" s="44" t="s">
+      <c r="H6" s="57"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="M6" s="44" t="s">
+      <c r="M6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="N6" s="44" t="s">
+      <c r="N6" s="49" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="42"/>
-[...1 lines deleted...]
-      <c r="R6" s="44" t="s">
+      <c r="P6" s="65"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="S6" s="44" t="s">
+      <c r="S6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="T6" s="47"/>
-[...3 lines deleted...]
-      <c r="X6" s="44" t="s">
+      <c r="T6" s="57"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="Y6" s="44" t="s">
+      <c r="Y6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="Z6" s="44" t="s">
+      <c r="Z6" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AA6" s="62" t="s">
+      <c r="AA6" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="57"/>
+      <c r="AB6" s="55"/>
     </row>
     <row r="7" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="69"/>
-[...12 lines deleted...]
-      <c r="N7" s="45"/>
+      <c r="A7" s="42"/>
+      <c r="B7" s="40"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
       <c r="O7" s="60"/>
-      <c r="P7" s="42"/>
-[...11 lines deleted...]
-      <c r="AB7" s="57"/>
+      <c r="P7" s="65"/>
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="57"/>
+      <c r="U7" s="50"/>
+      <c r="V7" s="57"/>
+      <c r="W7" s="34"/>
+      <c r="X7" s="50"/>
+      <c r="Y7" s="50"/>
+      <c r="Z7" s="50"/>
+      <c r="AA7" s="60"/>
+      <c r="AB7" s="55"/>
     </row>
     <row r="8" spans="1:28" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="70"/>
-[...12 lines deleted...]
-      <c r="N8" s="46"/>
+      <c r="A8" s="43"/>
+      <c r="B8" s="43"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
       <c r="O8" s="61"/>
-      <c r="P8" s="43"/>
-[...11 lines deleted...]
-      <c r="AB8" s="58"/>
+      <c r="P8" s="66"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="35"/>
+      <c r="X8" s="51"/>
+      <c r="Y8" s="51"/>
+      <c r="Z8" s="51"/>
+      <c r="AA8" s="61"/>
+      <c r="AB8" s="56"/>
     </row>
     <row r="9" spans="1:28" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="12"/>
       <c r="B9" s="12"/>
       <c r="C9" s="13"/>
       <c r="D9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>9</v>
@@ -2018,54 +1977,54 @@
       </c>
       <c r="U9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="V9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="W9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="Y9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="Z9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AA9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AB9" s="17"/>
     </row>
     <row r="10" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="53" t="s">
+      <c r="A10" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="53"/>
+      <c r="B10" s="62"/>
       <c r="C10" s="19">
         <v>1</v>
       </c>
       <c r="D10" s="20">
         <v>22055</v>
       </c>
       <c r="E10" s="20">
         <v>2713377</v>
       </c>
       <c r="F10" s="20">
         <v>1252</v>
       </c>
       <c r="G10" s="20">
         <v>163509</v>
       </c>
       <c r="H10" s="20">
         <v>1138</v>
       </c>
       <c r="I10" s="20">
         <v>587725</v>
       </c>
       <c r="J10" s="20">
         <v>22385</v>
       </c>
       <c r="K10" s="20">
@@ -2102,86 +2061,86 @@
         <v>540541</v>
       </c>
       <c r="V10" s="20">
         <v>32973</v>
       </c>
       <c r="W10" s="20">
         <v>3322691</v>
       </c>
       <c r="X10" s="20">
         <v>6851</v>
       </c>
       <c r="Y10" s="20">
         <v>428528</v>
       </c>
       <c r="Z10" s="20">
         <v>926</v>
       </c>
       <c r="AA10" s="20">
         <v>980175</v>
       </c>
       <c r="AB10" s="21">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="18" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="52"/>
+      <c r="B11" s="63"/>
       <c r="C11" s="22"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="23"/>
       <c r="R11" s="23"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23"/>
       <c r="U11" s="23"/>
       <c r="V11" s="23"/>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="23"/>
       <c r="AA11" s="23"/>
       <c r="AB11" s="24"/>
     </row>
     <row r="12" spans="1:28" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="49" t="s">
+      <c r="A12" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="49"/>
+      <c r="B12" s="67"/>
       <c r="C12" s="22">
         <v>2</v>
       </c>
       <c r="D12" s="23">
         <v>2935</v>
       </c>
       <c r="E12" s="23">
         <v>943098</v>
       </c>
       <c r="F12" s="23">
         <v>43</v>
       </c>
       <c r="G12" s="23">
         <v>8185</v>
       </c>
       <c r="H12" s="23">
         <v>44</v>
       </c>
       <c r="I12" s="23">
         <v>16235</v>
       </c>
       <c r="J12" s="23">
         <v>2947</v>
       </c>
       <c r="K12" s="23">
@@ -2218,54 +2177,54 @@
         <v>16438</v>
       </c>
       <c r="V12" s="23">
         <v>4430</v>
       </c>
       <c r="W12" s="23">
         <v>900391</v>
       </c>
       <c r="X12" s="23">
         <v>2172</v>
       </c>
       <c r="Y12" s="23">
         <v>79839</v>
       </c>
       <c r="Z12" s="23">
         <v>87</v>
       </c>
       <c r="AA12" s="23">
         <v>434496</v>
       </c>
       <c r="AB12" s="24">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="49"/>
+      <c r="B13" s="67"/>
       <c r="C13" s="22">
         <v>3</v>
       </c>
       <c r="D13" s="23">
         <v>19120</v>
       </c>
       <c r="E13" s="23">
         <v>1770279</v>
       </c>
       <c r="F13" s="23">
         <v>1209</v>
       </c>
       <c r="G13" s="23">
         <v>155323</v>
       </c>
       <c r="H13" s="23">
         <v>1094</v>
       </c>
       <c r="I13" s="23">
         <v>571490</v>
       </c>
       <c r="J13" s="23">
         <v>19438</v>
       </c>
       <c r="K13" s="23">
@@ -2302,54 +2261,54 @@
         <v>524103</v>
       </c>
       <c r="V13" s="23">
         <v>28543</v>
       </c>
       <c r="W13" s="23">
         <v>2422300</v>
       </c>
       <c r="X13" s="23">
         <v>4679</v>
       </c>
       <c r="Y13" s="23">
         <v>348690</v>
       </c>
       <c r="Z13" s="23">
         <v>839</v>
       </c>
       <c r="AA13" s="23">
         <v>545679</v>
       </c>
       <c r="AB13" s="24">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="49" t="s">
+      <c r="A14" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="49"/>
+      <c r="B14" s="67"/>
       <c r="C14" s="22">
         <v>4</v>
       </c>
       <c r="D14" s="23">
         <v>3469</v>
       </c>
       <c r="E14" s="23">
         <v>344242</v>
       </c>
       <c r="F14" s="23">
         <v>253</v>
       </c>
       <c r="G14" s="23">
         <v>42253</v>
       </c>
       <c r="H14" s="23">
         <v>237</v>
       </c>
       <c r="I14" s="23">
         <v>153918</v>
       </c>
       <c r="J14" s="23">
         <v>3562</v>
       </c>
       <c r="K14" s="23">
@@ -2386,54 +2345,54 @@
         <v>84310</v>
       </c>
       <c r="V14" s="23">
         <v>4942</v>
       </c>
       <c r="W14" s="23">
         <v>405656</v>
       </c>
       <c r="X14" s="23">
         <v>521</v>
       </c>
       <c r="Y14" s="23">
         <v>27152</v>
       </c>
       <c r="Z14" s="23">
         <v>108</v>
       </c>
       <c r="AA14" s="23">
         <v>87232</v>
       </c>
       <c r="AB14" s="24">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="49" t="s">
+      <c r="A15" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="49"/>
+      <c r="B15" s="67"/>
       <c r="C15" s="22">
         <v>5</v>
       </c>
       <c r="D15" s="23">
         <v>918</v>
       </c>
       <c r="E15" s="23">
         <v>96853</v>
       </c>
       <c r="F15" s="23">
         <v>74</v>
       </c>
       <c r="G15" s="23">
         <v>7868</v>
       </c>
       <c r="H15" s="23">
         <v>43</v>
       </c>
       <c r="I15" s="23">
         <v>54446</v>
       </c>
       <c r="J15" s="23">
         <v>927</v>
       </c>
       <c r="K15" s="23">
@@ -2470,54 +2429,54 @@
         <v>73127</v>
       </c>
       <c r="V15" s="23">
         <v>1542</v>
       </c>
       <c r="W15" s="23">
         <v>192399</v>
       </c>
       <c r="X15" s="23">
         <v>215</v>
       </c>
       <c r="Y15" s="23">
         <v>26060</v>
       </c>
       <c r="Z15" s="23">
         <v>43</v>
       </c>
       <c r="AA15" s="23">
         <v>29869</v>
       </c>
       <c r="AB15" s="24">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="49" t="s">
+      <c r="A16" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="49"/>
+      <c r="B16" s="67"/>
       <c r="C16" s="22">
         <v>6</v>
       </c>
       <c r="D16" s="23">
         <v>2657</v>
       </c>
       <c r="E16" s="23">
         <v>384029</v>
       </c>
       <c r="F16" s="23">
         <v>189</v>
       </c>
       <c r="G16" s="23">
         <v>18798</v>
       </c>
       <c r="H16" s="23">
         <v>156</v>
       </c>
       <c r="I16" s="23">
         <v>61802</v>
       </c>
       <c r="J16" s="23">
         <v>2732</v>
       </c>
       <c r="K16" s="23">
@@ -2806,54 +2765,54 @@
         <v>34941</v>
       </c>
       <c r="V19" s="23">
         <v>1059</v>
       </c>
       <c r="W19" s="23">
         <v>173347</v>
       </c>
       <c r="X19" s="23">
         <v>119</v>
       </c>
       <c r="Y19" s="23">
         <v>7056</v>
       </c>
       <c r="Z19" s="23">
         <v>54</v>
       </c>
       <c r="AA19" s="23">
         <v>49980</v>
       </c>
       <c r="AB19" s="24">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="49" t="s">
+      <c r="A20" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="49"/>
+      <c r="B20" s="67"/>
       <c r="C20" s="22">
         <v>10</v>
       </c>
       <c r="D20" s="23">
         <v>2136</v>
       </c>
       <c r="E20" s="23">
         <v>232592</v>
       </c>
       <c r="F20" s="23">
         <v>122</v>
       </c>
       <c r="G20" s="23">
         <v>15848</v>
       </c>
       <c r="H20" s="23">
         <v>120</v>
       </c>
       <c r="I20" s="23">
         <v>45250</v>
       </c>
       <c r="J20" s="23">
         <v>2159</v>
       </c>
       <c r="K20" s="23">
@@ -2890,54 +2849,54 @@
         <v>42447</v>
       </c>
       <c r="V20" s="23">
         <v>3355</v>
       </c>
       <c r="W20" s="23">
         <v>265399</v>
       </c>
       <c r="X20" s="23">
         <v>710</v>
       </c>
       <c r="Y20" s="23">
         <v>33886</v>
       </c>
       <c r="Z20" s="23">
         <v>115</v>
       </c>
       <c r="AA20" s="23">
         <v>81811</v>
       </c>
       <c r="AB20" s="24">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="49" t="s">
+      <c r="A21" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="49"/>
+      <c r="B21" s="67"/>
       <c r="C21" s="22">
         <v>11</v>
       </c>
       <c r="D21" s="23">
         <v>1607</v>
       </c>
       <c r="E21" s="23">
         <v>159364</v>
       </c>
       <c r="F21" s="23">
         <v>126</v>
       </c>
       <c r="G21" s="23">
         <v>18887</v>
       </c>
       <c r="H21" s="23">
         <v>117</v>
       </c>
       <c r="I21" s="23">
         <v>70991</v>
       </c>
       <c r="J21" s="23">
         <v>1631</v>
       </c>
       <c r="K21" s="23">
@@ -2974,54 +2933,54 @@
         <v>45337</v>
       </c>
       <c r="V21" s="23">
         <v>2484</v>
       </c>
       <c r="W21" s="23">
         <v>256090</v>
       </c>
       <c r="X21" s="23">
         <v>366</v>
       </c>
       <c r="Y21" s="23">
         <v>29013</v>
       </c>
       <c r="Z21" s="23">
         <v>121</v>
       </c>
       <c r="AA21" s="23">
         <v>53816</v>
       </c>
       <c r="AB21" s="24">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="49" t="s">
+      <c r="A22" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="49"/>
+      <c r="B22" s="67"/>
       <c r="C22" s="22">
         <v>12</v>
       </c>
       <c r="D22" s="23">
         <v>2498</v>
       </c>
       <c r="E22" s="23">
         <v>165069</v>
       </c>
       <c r="F22" s="23">
         <v>168</v>
       </c>
       <c r="G22" s="23">
         <v>20906</v>
       </c>
       <c r="H22" s="23">
         <v>113</v>
       </c>
       <c r="I22" s="23">
         <v>102177</v>
       </c>
       <c r="J22" s="23">
         <v>2525</v>
       </c>
       <c r="K22" s="23">
@@ -3226,54 +3185,54 @@
         <v>80885</v>
       </c>
       <c r="V24" s="23">
         <v>3101</v>
       </c>
       <c r="W24" s="23">
         <v>222769</v>
       </c>
       <c r="X24" s="23">
         <v>923</v>
       </c>
       <c r="Y24" s="23">
         <v>29218</v>
       </c>
       <c r="Z24" s="23">
         <v>61</v>
       </c>
       <c r="AA24" s="23">
         <v>27832</v>
       </c>
       <c r="AB24" s="24">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="49" t="s">
+      <c r="A25" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="49"/>
+      <c r="B25" s="67"/>
       <c r="C25" s="22">
         <v>15</v>
       </c>
       <c r="D25" s="23">
         <v>1460</v>
       </c>
       <c r="E25" s="23">
         <v>92261</v>
       </c>
       <c r="F25" s="23">
         <v>53</v>
       </c>
       <c r="G25" s="23">
         <v>7996</v>
       </c>
       <c r="H25" s="23">
         <v>74</v>
       </c>
       <c r="I25" s="23">
         <v>14899</v>
       </c>
       <c r="J25" s="23">
         <v>1481</v>
       </c>
       <c r="K25" s="23">
@@ -3310,54 +3269,54 @@
         <v>18168</v>
       </c>
       <c r="V25" s="23">
         <v>2155</v>
       </c>
       <c r="W25" s="23">
         <v>118295</v>
       </c>
       <c r="X25" s="23">
         <v>192</v>
       </c>
       <c r="Y25" s="23">
         <v>9482</v>
       </c>
       <c r="Z25" s="23">
         <v>67</v>
       </c>
       <c r="AA25" s="23">
         <v>31601</v>
       </c>
       <c r="AB25" s="24">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="49" t="s">
+      <c r="A26" s="67" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="49"/>
+      <c r="B26" s="67"/>
       <c r="C26" s="22">
         <v>16</v>
       </c>
       <c r="D26" s="23">
         <v>4372</v>
       </c>
       <c r="E26" s="23">
         <v>295860</v>
       </c>
       <c r="F26" s="23">
         <v>224</v>
       </c>
       <c r="G26" s="23">
         <v>22768</v>
       </c>
       <c r="H26" s="23">
         <v>234</v>
       </c>
       <c r="I26" s="23">
         <v>68007</v>
       </c>
       <c r="J26" s="23">
         <v>4418</v>
       </c>
       <c r="K26" s="23">
@@ -3562,54 +3521,54 @@
         <v>22862</v>
       </c>
       <c r="V28" s="23">
         <v>2095</v>
       </c>
       <c r="W28" s="23">
         <v>131469</v>
       </c>
       <c r="X28" s="23">
         <v>328</v>
       </c>
       <c r="Y28" s="23">
         <v>9280</v>
       </c>
       <c r="Z28" s="23">
         <v>83</v>
       </c>
       <c r="AA28" s="23">
         <v>37101</v>
       </c>
       <c r="AB28" s="24">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="49" t="s">
+      <c r="A29" s="67" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="49"/>
+      <c r="B29" s="67"/>
       <c r="C29" s="22">
         <v>19</v>
       </c>
       <c r="D29" s="23">
         <v>3</v>
       </c>
       <c r="E29" s="23">
         <v>10</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="23" t="s">
         <v>31</v>
       </c>
       <c r="J29" s="23">
         <v>3</v>
       </c>
       <c r="K29" s="23">
@@ -3646,86 +3605,86 @@
         <v>0</v>
       </c>
       <c r="V29" s="23">
         <v>6</v>
       </c>
       <c r="W29" s="23">
         <v>16</v>
       </c>
       <c r="X29" s="23" t="s">
         <v>31</v>
       </c>
       <c r="Y29" s="23" t="s">
         <v>31</v>
       </c>
       <c r="Z29" s="23" t="s">
         <v>31</v>
       </c>
       <c r="AA29" s="23" t="s">
         <v>31</v>
       </c>
       <c r="AB29" s="24">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:28" s="18" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="52" t="s">
+      <c r="A30" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="B30" s="52"/>
+      <c r="B30" s="63"/>
       <c r="C30" s="22"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
       <c r="Q30" s="23"/>
       <c r="R30" s="23"/>
       <c r="S30" s="23"/>
       <c r="T30" s="23"/>
       <c r="U30" s="23"/>
       <c r="V30" s="23"/>
       <c r="W30" s="23"/>
       <c r="X30" s="23"/>
       <c r="Y30" s="23"/>
       <c r="Z30" s="23"/>
       <c r="AA30" s="23"/>
       <c r="AB30" s="24"/>
     </row>
     <row r="31" spans="1:28" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="49" t="s">
+      <c r="A31" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="49"/>
+      <c r="B31" s="67"/>
       <c r="C31" s="22">
         <v>20</v>
       </c>
       <c r="D31" s="23">
         <v>2935</v>
       </c>
       <c r="E31" s="23">
         <v>943098</v>
       </c>
       <c r="F31" s="23">
         <v>43</v>
       </c>
       <c r="G31" s="23">
         <v>8185</v>
       </c>
       <c r="H31" s="23">
         <v>44</v>
       </c>
       <c r="I31" s="23">
         <v>16235</v>
       </c>
       <c r="J31" s="23">
         <v>2947</v>
       </c>
       <c r="K31" s="23">
@@ -3762,54 +3721,54 @@
         <v>16438</v>
       </c>
       <c r="V31" s="23">
         <v>4430</v>
       </c>
       <c r="W31" s="23">
         <v>900391</v>
       </c>
       <c r="X31" s="23">
         <v>2172</v>
       </c>
       <c r="Y31" s="23">
         <v>79839</v>
       </c>
       <c r="Z31" s="23">
         <v>87</v>
       </c>
       <c r="AA31" s="23">
         <v>434496</v>
       </c>
       <c r="AB31" s="26">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="49"/>
+      <c r="B32" s="67"/>
       <c r="C32" s="22">
         <v>21</v>
       </c>
       <c r="D32" s="23">
         <v>387</v>
       </c>
       <c r="E32" s="23">
         <v>26787</v>
       </c>
       <c r="F32" s="23">
         <v>22</v>
       </c>
       <c r="G32" s="23">
         <v>3582</v>
       </c>
       <c r="H32" s="23">
         <v>23</v>
       </c>
       <c r="I32" s="23">
         <v>2007</v>
       </c>
       <c r="J32" s="23">
         <v>395</v>
       </c>
       <c r="K32" s="23">
@@ -3846,54 +3805,54 @@
         <v>2944</v>
       </c>
       <c r="V32" s="23">
         <v>661</v>
       </c>
       <c r="W32" s="23">
         <v>25764</v>
       </c>
       <c r="X32" s="23">
         <v>75</v>
       </c>
       <c r="Y32" s="23">
         <v>620</v>
       </c>
       <c r="Z32" s="23">
         <v>15</v>
       </c>
       <c r="AA32" s="23">
         <v>634</v>
       </c>
       <c r="AB32" s="26">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="B33" s="49"/>
+      <c r="B33" s="67"/>
       <c r="C33" s="22">
         <v>22</v>
       </c>
       <c r="D33" s="23">
         <v>1253</v>
       </c>
       <c r="E33" s="23">
         <v>114796</v>
       </c>
       <c r="F33" s="23">
         <v>77</v>
       </c>
       <c r="G33" s="23">
         <v>13835</v>
       </c>
       <c r="H33" s="23">
         <v>60</v>
       </c>
       <c r="I33" s="23">
         <v>79168</v>
       </c>
       <c r="J33" s="23">
         <v>1280</v>
       </c>
       <c r="K33" s="23">
@@ -3930,54 +3889,54 @@
         <v>4928</v>
       </c>
       <c r="V33" s="23">
         <v>1650</v>
       </c>
       <c r="W33" s="23">
         <v>116096</v>
       </c>
       <c r="X33" s="23">
         <v>148</v>
       </c>
       <c r="Y33" s="23">
         <v>7247</v>
       </c>
       <c r="Z33" s="23">
         <v>38</v>
       </c>
       <c r="AA33" s="23">
         <v>17185</v>
       </c>
       <c r="AB33" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="49" t="s">
+      <c r="A34" s="67" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="49"/>
+      <c r="B34" s="67"/>
       <c r="C34" s="22">
         <v>23</v>
       </c>
       <c r="D34" s="23">
         <v>332</v>
       </c>
       <c r="E34" s="23">
         <v>56116</v>
       </c>
       <c r="F34" s="23">
         <v>40</v>
       </c>
       <c r="G34" s="23">
         <v>9907</v>
       </c>
       <c r="H34" s="23">
         <v>45</v>
       </c>
       <c r="I34" s="23">
         <v>18869</v>
       </c>
       <c r="J34" s="23">
         <v>353</v>
       </c>
       <c r="K34" s="23">
@@ -4014,54 +3973,54 @@
         <v>21208</v>
       </c>
       <c r="V34" s="23">
         <v>473</v>
       </c>
       <c r="W34" s="23">
         <v>63766</v>
       </c>
       <c r="X34" s="23">
         <v>46</v>
       </c>
       <c r="Y34" s="23">
         <v>4057</v>
       </c>
       <c r="Z34" s="23">
         <v>9</v>
       </c>
       <c r="AA34" s="23">
         <v>1963</v>
       </c>
       <c r="AB34" s="26">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="49" t="s">
+      <c r="A35" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="49"/>
+      <c r="B35" s="67"/>
       <c r="C35" s="22">
         <v>24</v>
       </c>
       <c r="D35" s="23">
         <v>659</v>
       </c>
       <c r="E35" s="23">
         <v>74640</v>
       </c>
       <c r="F35" s="23">
         <v>52</v>
       </c>
       <c r="G35" s="23">
         <v>6002</v>
       </c>
       <c r="H35" s="23">
         <v>45</v>
       </c>
       <c r="I35" s="23">
         <v>5836</v>
       </c>
       <c r="J35" s="23">
         <v>676</v>
       </c>
       <c r="K35" s="23">
@@ -4098,54 +4057,54 @@
         <v>8131</v>
       </c>
       <c r="V35" s="23">
         <v>983</v>
       </c>
       <c r="W35" s="23">
         <v>64669</v>
       </c>
       <c r="X35" s="23">
         <v>162</v>
       </c>
       <c r="Y35" s="23">
         <v>7023</v>
       </c>
       <c r="Z35" s="23">
         <v>22</v>
       </c>
       <c r="AA35" s="23">
         <v>58167</v>
       </c>
       <c r="AB35" s="26">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="49" t="s">
+      <c r="A36" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="49"/>
+      <c r="B36" s="67"/>
       <c r="C36" s="22">
         <v>25</v>
       </c>
       <c r="D36" s="23">
         <v>286</v>
       </c>
       <c r="E36" s="23">
         <v>33184</v>
       </c>
       <c r="F36" s="23">
         <v>32</v>
       </c>
       <c r="G36" s="23">
         <v>5105</v>
       </c>
       <c r="H36" s="23">
         <v>27</v>
       </c>
       <c r="I36" s="23">
         <v>19311</v>
       </c>
       <c r="J36" s="23">
         <v>295</v>
       </c>
       <c r="K36" s="23">
@@ -4182,54 +4141,54 @@
         <v>19173</v>
       </c>
       <c r="V36" s="23">
         <v>435</v>
       </c>
       <c r="W36" s="23">
         <v>57760</v>
       </c>
       <c r="X36" s="23">
         <v>43</v>
       </c>
       <c r="Y36" s="23">
         <v>5190</v>
       </c>
       <c r="Z36" s="23">
         <v>4</v>
       </c>
       <c r="AA36" s="23">
         <v>1821</v>
       </c>
       <c r="AB36" s="26">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="49" t="s">
+      <c r="A37" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="B37" s="49"/>
+      <c r="B37" s="67"/>
       <c r="C37" s="22">
         <v>26</v>
       </c>
       <c r="D37" s="23">
         <v>552</v>
       </c>
       <c r="E37" s="23">
         <v>38719</v>
       </c>
       <c r="F37" s="23">
         <v>30</v>
       </c>
       <c r="G37" s="23">
         <v>3822</v>
       </c>
       <c r="H37" s="23">
         <v>37</v>
       </c>
       <c r="I37" s="23">
         <v>28726</v>
       </c>
       <c r="J37" s="23">
         <v>563</v>
       </c>
       <c r="K37" s="23">
@@ -4266,54 +4225,54 @@
         <v>27927</v>
       </c>
       <c r="V37" s="23">
         <v>740</v>
       </c>
       <c r="W37" s="23">
         <v>77600</v>
       </c>
       <c r="X37" s="23">
         <v>47</v>
       </c>
       <c r="Y37" s="23">
         <v>3015</v>
       </c>
       <c r="Z37" s="23">
         <v>20</v>
       </c>
       <c r="AA37" s="23">
         <v>7462</v>
       </c>
       <c r="AB37" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:28" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="51" t="s">
+      <c r="A38" s="68" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="51"/>
+      <c r="B38" s="68"/>
       <c r="C38" s="27">
         <v>27</v>
       </c>
       <c r="D38" s="28">
         <v>266</v>
       </c>
       <c r="E38" s="28">
         <v>6816</v>
       </c>
       <c r="F38" s="28">
         <v>8</v>
       </c>
       <c r="G38" s="28">
         <v>82</v>
       </c>
       <c r="H38" s="28">
         <v>9</v>
       </c>
       <c r="I38" s="28">
         <v>97</v>
       </c>
       <c r="J38" s="28">
         <v>270</v>
       </c>
       <c r="K38" s="28">
@@ -4350,54 +4309,54 @@
         <v>83</v>
       </c>
       <c r="V38" s="28">
         <v>391</v>
       </c>
       <c r="W38" s="28">
         <v>7237</v>
       </c>
       <c r="X38" s="28">
         <v>24</v>
       </c>
       <c r="Y38" s="28">
         <v>573</v>
       </c>
       <c r="Z38" s="28">
         <v>10</v>
       </c>
       <c r="AA38" s="28">
         <v>4018</v>
       </c>
       <c r="AB38" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="49" t="s">
+      <c r="A39" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="49"/>
+      <c r="B39" s="67"/>
       <c r="C39" s="22">
         <v>28</v>
       </c>
       <c r="D39" s="23">
         <v>924</v>
       </c>
       <c r="E39" s="23">
         <v>38764</v>
       </c>
       <c r="F39" s="23">
         <v>38</v>
       </c>
       <c r="G39" s="23">
         <v>2720</v>
       </c>
       <c r="H39" s="23">
         <v>28</v>
       </c>
       <c r="I39" s="23">
         <v>13903</v>
       </c>
       <c r="J39" s="23">
         <v>935</v>
       </c>
       <c r="K39" s="23">
@@ -4434,54 +4393,54 @@
         <v>3961</v>
       </c>
       <c r="V39" s="23">
         <v>988</v>
       </c>
       <c r="W39" s="23">
         <v>39186</v>
       </c>
       <c r="X39" s="23">
         <v>135</v>
       </c>
       <c r="Y39" s="23">
         <v>4299</v>
       </c>
       <c r="Z39" s="23">
         <v>15</v>
       </c>
       <c r="AA39" s="23">
         <v>1386</v>
       </c>
       <c r="AB39" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="49" t="s">
+      <c r="A40" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="B40" s="49"/>
+      <c r="B40" s="67"/>
       <c r="C40" s="22">
         <v>29</v>
       </c>
       <c r="D40" s="23">
         <v>281</v>
       </c>
       <c r="E40" s="23">
         <v>23703</v>
       </c>
       <c r="F40" s="23">
         <v>21</v>
       </c>
       <c r="G40" s="23">
         <v>1022</v>
       </c>
       <c r="H40" s="23">
         <v>9</v>
       </c>
       <c r="I40" s="23">
         <v>309</v>
       </c>
       <c r="J40" s="23">
         <v>286</v>
       </c>
       <c r="K40" s="23">
@@ -4518,54 +4477,54 @@
         <v>272</v>
       </c>
       <c r="V40" s="23">
         <v>335</v>
       </c>
       <c r="W40" s="23">
         <v>25631</v>
       </c>
       <c r="X40" s="23">
         <v>60</v>
       </c>
       <c r="Y40" s="23">
         <v>2759</v>
       </c>
       <c r="Z40" s="23">
         <v>12</v>
       </c>
       <c r="AA40" s="23">
         <v>1295</v>
       </c>
       <c r="AB40" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:28" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="51" t="s">
+      <c r="A41" s="68" t="s">
         <v>42</v>
       </c>
-      <c r="B41" s="51"/>
+      <c r="B41" s="68"/>
       <c r="C41" s="27">
         <v>30</v>
       </c>
       <c r="D41" s="28">
         <v>79</v>
       </c>
       <c r="E41" s="28">
         <v>5101</v>
       </c>
       <c r="F41" s="28">
         <v>13</v>
       </c>
       <c r="G41" s="28">
         <v>666</v>
       </c>
       <c r="H41" s="28">
         <v>8</v>
       </c>
       <c r="I41" s="28">
         <v>4868</v>
       </c>
       <c r="J41" s="28">
         <v>81</v>
       </c>
       <c r="K41" s="28">
@@ -4602,54 +4561,54 @@
         <v>3325</v>
       </c>
       <c r="V41" s="28">
         <v>124</v>
       </c>
       <c r="W41" s="28">
         <v>7532</v>
       </c>
       <c r="X41" s="28">
         <v>13</v>
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>2</v>
       </c>
       <c r="AA41" s="28">
         <v>90</v>
       </c>
       <c r="AB41" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="49" t="s">
+      <c r="A42" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B42" s="49"/>
+      <c r="B42" s="67"/>
       <c r="C42" s="22">
         <v>31</v>
       </c>
       <c r="D42" s="23">
         <v>119</v>
       </c>
       <c r="E42" s="23">
         <v>2244</v>
       </c>
       <c r="F42" s="23">
         <v>10</v>
       </c>
       <c r="G42" s="23">
         <v>213</v>
       </c>
       <c r="H42" s="23">
         <v>5</v>
       </c>
       <c r="I42" s="23">
         <v>28</v>
       </c>
       <c r="J42" s="23">
         <v>123</v>
       </c>
       <c r="K42" s="23">
@@ -4686,54 +4645,54 @@
         <v>31</v>
       </c>
       <c r="V42" s="23">
         <v>191</v>
       </c>
       <c r="W42" s="23">
         <v>1985</v>
       </c>
       <c r="X42" s="23">
         <v>21</v>
       </c>
       <c r="Y42" s="23">
         <v>137</v>
       </c>
       <c r="Z42" s="23">
         <v>1</v>
       </c>
       <c r="AA42" s="23">
         <v>1</v>
       </c>
       <c r="AB42" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="49" t="s">
+      <c r="A43" s="67" t="s">
         <v>44</v>
       </c>
-      <c r="B43" s="49"/>
+      <c r="B43" s="67"/>
       <c r="C43" s="22">
         <v>32</v>
       </c>
       <c r="D43" s="23">
         <v>118</v>
       </c>
       <c r="E43" s="23">
         <v>180070</v>
       </c>
       <c r="F43" s="23">
         <v>13</v>
       </c>
       <c r="G43" s="23">
         <v>4860</v>
       </c>
       <c r="H43" s="23">
         <v>12</v>
       </c>
       <c r="I43" s="23">
         <v>5412</v>
       </c>
       <c r="J43" s="23">
         <v>122</v>
       </c>
       <c r="K43" s="23">
@@ -4770,54 +4729,54 @@
         <v>7573</v>
       </c>
       <c r="V43" s="23">
         <v>148</v>
       </c>
       <c r="W43" s="23">
         <v>198956</v>
       </c>
       <c r="X43" s="23">
         <v>68</v>
       </c>
       <c r="Y43" s="23">
         <v>135515</v>
       </c>
       <c r="Z43" s="23">
         <v>12</v>
       </c>
       <c r="AA43" s="23">
         <v>4458</v>
       </c>
       <c r="AB43" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="49" t="s">
+      <c r="A44" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="49"/>
+      <c r="B44" s="67"/>
       <c r="C44" s="22">
         <v>33</v>
       </c>
       <c r="D44" s="23">
         <v>89</v>
       </c>
       <c r="E44" s="23">
         <v>17578</v>
       </c>
       <c r="F44" s="23">
         <v>17</v>
       </c>
       <c r="G44" s="23">
         <v>1038</v>
       </c>
       <c r="H44" s="23">
         <v>13</v>
       </c>
       <c r="I44" s="23">
         <v>17124</v>
       </c>
       <c r="J44" s="23">
         <v>96</v>
       </c>
       <c r="K44" s="23">
@@ -4854,54 +4813,54 @@
         <v>600</v>
       </c>
       <c r="V44" s="23">
         <v>128</v>
       </c>
       <c r="W44" s="23">
         <v>27419</v>
       </c>
       <c r="X44" s="23">
         <v>47</v>
       </c>
       <c r="Y44" s="23">
         <v>1757</v>
       </c>
       <c r="Z44" s="23">
         <v>7</v>
       </c>
       <c r="AA44" s="23">
         <v>34244</v>
       </c>
       <c r="AB44" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:28" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="51" t="s">
+      <c r="A45" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="B45" s="51"/>
+      <c r="B45" s="68"/>
       <c r="C45" s="27">
         <v>34</v>
       </c>
       <c r="D45" s="28">
         <v>371</v>
       </c>
       <c r="E45" s="28">
         <v>67341</v>
       </c>
       <c r="F45" s="28">
         <v>36</v>
       </c>
       <c r="G45" s="28">
         <v>3045</v>
       </c>
       <c r="H45" s="28">
         <v>17</v>
       </c>
       <c r="I45" s="28">
         <v>11518</v>
       </c>
       <c r="J45" s="28">
         <v>376</v>
       </c>
       <c r="K45" s="28">
@@ -4938,54 +4897,54 @@
         <v>12132</v>
       </c>
       <c r="V45" s="28">
         <v>610</v>
       </c>
       <c r="W45" s="28">
         <v>99866</v>
       </c>
       <c r="X45" s="28">
         <v>56</v>
       </c>
       <c r="Y45" s="28">
         <v>7584</v>
       </c>
       <c r="Z45" s="28">
         <v>19</v>
       </c>
       <c r="AA45" s="28">
         <v>7961</v>
       </c>
       <c r="AB45" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="49" t="s">
+      <c r="A46" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B46" s="49"/>
+      <c r="B46" s="67"/>
       <c r="C46" s="22">
         <v>35</v>
       </c>
       <c r="D46" s="23">
         <v>74</v>
       </c>
       <c r="E46" s="23">
         <v>11010</v>
       </c>
       <c r="F46" s="23">
         <v>6</v>
       </c>
       <c r="G46" s="23">
         <v>3622</v>
       </c>
       <c r="H46" s="23">
         <v>4</v>
       </c>
       <c r="I46" s="23">
         <v>7220</v>
       </c>
       <c r="J46" s="23">
         <v>74</v>
       </c>
       <c r="K46" s="23">
@@ -5022,54 +4981,54 @@
         <v>13290</v>
       </c>
       <c r="V46" s="23">
         <v>174</v>
       </c>
       <c r="W46" s="23">
         <v>20625</v>
       </c>
       <c r="X46" s="23">
         <v>22</v>
       </c>
       <c r="Y46" s="23">
         <v>197</v>
       </c>
       <c r="Z46" s="23">
         <v>4</v>
       </c>
       <c r="AA46" s="23">
         <v>5401</v>
       </c>
       <c r="AB46" s="26">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="49" t="s">
+      <c r="A47" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="B47" s="49"/>
+      <c r="B47" s="67"/>
       <c r="C47" s="22">
         <v>36</v>
       </c>
       <c r="D47" s="23">
         <v>240</v>
       </c>
       <c r="E47" s="23">
         <v>6727</v>
       </c>
       <c r="F47" s="23">
         <v>15</v>
       </c>
       <c r="G47" s="23">
         <v>80</v>
       </c>
       <c r="H47" s="23">
         <v>9</v>
       </c>
       <c r="I47" s="23">
         <v>15630</v>
       </c>
       <c r="J47" s="23">
         <v>242</v>
       </c>
       <c r="K47" s="23">
@@ -5106,54 +5065,54 @@
         <v>23680</v>
       </c>
       <c r="V47" s="23">
         <v>407</v>
       </c>
       <c r="W47" s="23">
         <v>36333</v>
       </c>
       <c r="X47" s="23">
         <v>83</v>
       </c>
       <c r="Y47" s="23">
         <v>1177</v>
       </c>
       <c r="Z47" s="23">
         <v>9</v>
       </c>
       <c r="AA47" s="23">
         <v>12480</v>
       </c>
       <c r="AB47" s="26">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="49" t="s">
+      <c r="A48" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B48" s="49"/>
+      <c r="B48" s="67"/>
       <c r="C48" s="22">
         <v>37</v>
       </c>
       <c r="D48" s="23">
         <v>233</v>
       </c>
       <c r="E48" s="23">
         <v>11774</v>
       </c>
       <c r="F48" s="23">
         <v>17</v>
       </c>
       <c r="G48" s="23">
         <v>1122</v>
       </c>
       <c r="H48" s="23">
         <v>13</v>
       </c>
       <c r="I48" s="23">
         <v>20077</v>
       </c>
       <c r="J48" s="23">
         <v>235</v>
       </c>
       <c r="K48" s="23">
@@ -5190,54 +5149,54 @@
         <v>24025</v>
       </c>
       <c r="V48" s="23">
         <v>351</v>
       </c>
       <c r="W48" s="23">
         <v>35575</v>
       </c>
       <c r="X48" s="23">
         <v>54</v>
       </c>
       <c r="Y48" s="23">
         <v>17102</v>
       </c>
       <c r="Z48" s="23">
         <v>11</v>
       </c>
       <c r="AA48" s="23">
         <v>4027</v>
       </c>
       <c r="AB48" s="26">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:28" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="51" t="s">
+      <c r="A49" s="68" t="s">
         <v>50</v>
       </c>
-      <c r="B49" s="51"/>
+      <c r="B49" s="68"/>
       <c r="C49" s="27">
         <v>38</v>
       </c>
       <c r="D49" s="28">
         <v>88</v>
       </c>
       <c r="E49" s="28">
         <v>7623</v>
       </c>
       <c r="F49" s="28">
         <v>10</v>
       </c>
       <c r="G49" s="28">
         <v>164</v>
       </c>
       <c r="H49" s="28">
         <v>20</v>
       </c>
       <c r="I49" s="28">
         <v>3135</v>
       </c>
       <c r="J49" s="28">
         <v>98</v>
       </c>
       <c r="K49" s="28">
@@ -5274,54 +5233,54 @@
         <v>4528</v>
       </c>
       <c r="V49" s="28">
         <v>115</v>
       </c>
       <c r="W49" s="28">
         <v>14287</v>
       </c>
       <c r="X49" s="28">
         <v>19</v>
       </c>
       <c r="Y49" s="28">
         <v>723</v>
       </c>
       <c r="Z49" s="28">
         <v>19</v>
       </c>
       <c r="AA49" s="28">
         <v>5016</v>
       </c>
       <c r="AB49" s="26">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="49" t="s">
+      <c r="A50" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B50" s="49"/>
+      <c r="B50" s="67"/>
       <c r="C50" s="22">
         <v>39</v>
       </c>
       <c r="D50" s="23">
         <v>693</v>
       </c>
       <c r="E50" s="23">
         <v>102129</v>
       </c>
       <c r="F50" s="23">
         <v>59</v>
       </c>
       <c r="G50" s="23">
         <v>8032</v>
       </c>
       <c r="H50" s="23">
         <v>52</v>
       </c>
       <c r="I50" s="23">
         <v>16927</v>
       </c>
       <c r="J50" s="23">
         <v>721</v>
       </c>
       <c r="K50" s="23">
@@ -5358,54 +5317,54 @@
         <v>30413</v>
       </c>
       <c r="V50" s="23">
         <v>944</v>
       </c>
       <c r="W50" s="23">
         <v>159059</v>
       </c>
       <c r="X50" s="23">
         <v>100</v>
       </c>
       <c r="Y50" s="23">
         <v>6333</v>
       </c>
       <c r="Z50" s="23">
         <v>35</v>
       </c>
       <c r="AA50" s="23">
         <v>44964</v>
       </c>
       <c r="AB50" s="26">
         <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:28" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="51" t="s">
+      <c r="A51" s="68" t="s">
         <v>52</v>
       </c>
-      <c r="B51" s="51"/>
+      <c r="B51" s="68"/>
       <c r="C51" s="27">
         <v>40</v>
       </c>
       <c r="D51" s="28">
         <v>926</v>
       </c>
       <c r="E51" s="28">
         <v>108635</v>
       </c>
       <c r="F51" s="28">
         <v>66</v>
       </c>
       <c r="G51" s="28">
         <v>10833</v>
       </c>
       <c r="H51" s="28">
         <v>34</v>
       </c>
       <c r="I51" s="28">
         <v>31948</v>
       </c>
       <c r="J51" s="28">
         <v>934</v>
       </c>
       <c r="K51" s="28">
@@ -5442,54 +5401,54 @@
         <v>30297</v>
       </c>
       <c r="V51" s="28">
         <v>1547</v>
       </c>
       <c r="W51" s="28">
         <v>146156</v>
       </c>
       <c r="X51" s="28">
         <v>454</v>
       </c>
       <c r="Y51" s="28">
         <v>18355</v>
       </c>
       <c r="Z51" s="28">
         <v>50</v>
       </c>
       <c r="AA51" s="28">
         <v>47098</v>
       </c>
       <c r="AB51" s="26">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="49" t="s">
+      <c r="A52" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="B52" s="49"/>
+      <c r="B52" s="67"/>
       <c r="C52" s="22">
         <v>41</v>
       </c>
       <c r="D52" s="23">
         <v>509</v>
       </c>
       <c r="E52" s="23">
         <v>70529</v>
       </c>
       <c r="F52" s="23">
         <v>26</v>
       </c>
       <c r="G52" s="23">
         <v>2836</v>
       </c>
       <c r="H52" s="23">
         <v>43</v>
       </c>
       <c r="I52" s="23">
         <v>11596</v>
       </c>
       <c r="J52" s="23">
         <v>519</v>
       </c>
       <c r="K52" s="23">
@@ -5526,54 +5485,54 @@
         <v>7222</v>
       </c>
       <c r="V52" s="23">
         <v>804</v>
       </c>
       <c r="W52" s="23">
         <v>61684</v>
       </c>
       <c r="X52" s="23">
         <v>124</v>
       </c>
       <c r="Y52" s="23">
         <v>3233</v>
       </c>
       <c r="Z52" s="23">
         <v>34</v>
       </c>
       <c r="AA52" s="23">
         <v>19406</v>
       </c>
       <c r="AB52" s="26">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="49" t="s">
+      <c r="A53" s="67" t="s">
         <v>54</v>
       </c>
-      <c r="B53" s="49"/>
+      <c r="B53" s="67"/>
       <c r="C53" s="22">
         <v>42</v>
       </c>
       <c r="D53" s="23">
         <v>360</v>
       </c>
       <c r="E53" s="23">
         <v>20957</v>
       </c>
       <c r="F53" s="23">
         <v>11</v>
       </c>
       <c r="G53" s="23">
         <v>793</v>
       </c>
       <c r="H53" s="23">
         <v>18</v>
       </c>
       <c r="I53" s="23">
         <v>83</v>
       </c>
       <c r="J53" s="23">
         <v>364</v>
       </c>
       <c r="K53" s="23">
@@ -5610,54 +5569,54 @@
         <v>4350</v>
       </c>
       <c r="V53" s="23">
         <v>489</v>
       </c>
       <c r="W53" s="23">
         <v>23708</v>
       </c>
       <c r="X53" s="23">
         <v>48</v>
       </c>
       <c r="Y53" s="23">
         <v>6726</v>
       </c>
       <c r="Z53" s="23">
         <v>5</v>
       </c>
       <c r="AA53" s="23">
         <v>1195</v>
       </c>
       <c r="AB53" s="26">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="49" t="s">
+      <c r="A54" s="67" t="s">
         <v>55</v>
       </c>
-      <c r="B54" s="49"/>
+      <c r="B54" s="67"/>
       <c r="C54" s="22">
         <v>43</v>
       </c>
       <c r="D54" s="23">
         <v>341</v>
       </c>
       <c r="E54" s="23">
         <v>32471</v>
       </c>
       <c r="F54" s="23">
         <v>19</v>
       </c>
       <c r="G54" s="23">
         <v>1387</v>
       </c>
       <c r="H54" s="23">
         <v>25</v>
       </c>
       <c r="I54" s="23">
         <v>1622</v>
       </c>
       <c r="J54" s="23">
         <v>342</v>
       </c>
       <c r="K54" s="23">
@@ -5694,54 +5653,54 @@
         <v>577</v>
       </c>
       <c r="V54" s="23">
         <v>515</v>
       </c>
       <c r="W54" s="23">
         <v>33851</v>
       </c>
       <c r="X54" s="23">
         <v>84</v>
       </c>
       <c r="Y54" s="23">
         <v>5572</v>
       </c>
       <c r="Z54" s="23">
         <v>26</v>
       </c>
       <c r="AA54" s="23">
         <v>14112</v>
       </c>
       <c r="AB54" s="26">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:28" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="51" t="s">
+      <c r="A55" s="68" t="s">
         <v>56</v>
       </c>
-      <c r="B55" s="51"/>
+      <c r="B55" s="68"/>
       <c r="C55" s="27">
         <v>44</v>
       </c>
       <c r="D55" s="28">
         <v>172</v>
       </c>
       <c r="E55" s="28">
         <v>16199</v>
       </c>
       <c r="F55" s="28">
         <v>23</v>
       </c>
       <c r="G55" s="28">
         <v>3044</v>
       </c>
       <c r="H55" s="28">
         <v>12</v>
       </c>
       <c r="I55" s="28">
         <v>18205</v>
       </c>
       <c r="J55" s="28">
         <v>175</v>
       </c>
       <c r="K55" s="28">
@@ -5778,54 +5737,54 @@
         <v>19170</v>
       </c>
       <c r="V55" s="28">
         <v>296</v>
       </c>
       <c r="W55" s="28">
         <v>32734</v>
       </c>
       <c r="X55" s="28">
         <v>43</v>
       </c>
       <c r="Y55" s="28">
         <v>1231</v>
       </c>
       <c r="Z55" s="28">
         <v>7</v>
       </c>
       <c r="AA55" s="28">
         <v>209</v>
       </c>
       <c r="AB55" s="26">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="49" t="s">
+      <c r="A56" s="67" t="s">
         <v>57</v>
       </c>
-      <c r="B56" s="49"/>
+      <c r="B56" s="67"/>
       <c r="C56" s="22">
         <v>45</v>
       </c>
       <c r="D56" s="23">
         <v>385</v>
       </c>
       <c r="E56" s="23">
         <v>21852</v>
       </c>
       <c r="F56" s="23">
         <v>17</v>
       </c>
       <c r="G56" s="23">
         <v>677</v>
       </c>
       <c r="H56" s="23">
         <v>17</v>
       </c>
       <c r="I56" s="23">
         <v>13413</v>
       </c>
       <c r="J56" s="23">
         <v>389</v>
       </c>
       <c r="K56" s="23">
@@ -5862,54 +5821,54 @@
         <v>12222</v>
       </c>
       <c r="V56" s="23">
         <v>603</v>
       </c>
       <c r="W56" s="23">
         <v>41248</v>
       </c>
       <c r="X56" s="23">
         <v>94</v>
       </c>
       <c r="Y56" s="23">
         <v>10906</v>
       </c>
       <c r="Z56" s="23">
         <v>15</v>
       </c>
       <c r="AA56" s="23">
         <v>17603</v>
       </c>
       <c r="AB56" s="26">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="49" t="s">
+      <c r="A57" s="67" t="s">
         <v>58</v>
       </c>
-      <c r="B57" s="49"/>
+      <c r="B57" s="67"/>
       <c r="C57" s="22">
         <v>46</v>
       </c>
       <c r="D57" s="23">
         <v>76</v>
       </c>
       <c r="E57" s="23">
         <v>4291</v>
       </c>
       <c r="F57" s="23">
         <v>1</v>
       </c>
       <c r="G57" s="23">
         <v>1</v>
       </c>
       <c r="H57" s="23" t="s">
         <v>31</v>
       </c>
       <c r="I57" s="23" t="s">
         <v>31</v>
       </c>
       <c r="J57" s="23">
         <v>76</v>
       </c>
       <c r="K57" s="23">
@@ -5946,54 +5905,54 @@
         <v>867</v>
       </c>
       <c r="V57" s="23">
         <v>122</v>
       </c>
       <c r="W57" s="23">
         <v>16816</v>
       </c>
       <c r="X57" s="23">
         <v>24</v>
       </c>
       <c r="Y57" s="23">
         <v>1425</v>
       </c>
       <c r="Z57" s="23">
         <v>6</v>
       </c>
       <c r="AA57" s="23">
         <v>2495</v>
       </c>
       <c r="AB57" s="26">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="49" t="s">
+      <c r="A58" s="67" t="s">
         <v>59</v>
       </c>
-      <c r="B58" s="49"/>
+      <c r="B58" s="67"/>
       <c r="C58" s="22">
         <v>47</v>
       </c>
       <c r="D58" s="23">
         <v>374</v>
       </c>
       <c r="E58" s="23">
         <v>43317</v>
       </c>
       <c r="F58" s="23">
         <v>39</v>
       </c>
       <c r="G58" s="23">
         <v>6419</v>
       </c>
       <c r="H58" s="23">
         <v>24</v>
       </c>
       <c r="I58" s="23">
         <v>23855</v>
       </c>
       <c r="J58" s="23">
         <v>383</v>
       </c>
       <c r="K58" s="23">
@@ -6030,54 +5989,54 @@
         <v>4081</v>
       </c>
       <c r="V58" s="23">
         <v>500</v>
       </c>
       <c r="W58" s="23">
         <v>59692</v>
       </c>
       <c r="X58" s="23">
         <v>95</v>
       </c>
       <c r="Y58" s="23">
         <v>5299</v>
       </c>
       <c r="Z58" s="23">
         <v>19</v>
       </c>
       <c r="AA58" s="23">
         <v>5187</v>
       </c>
       <c r="AB58" s="26">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="49" t="s">
+      <c r="A59" s="67" t="s">
         <v>60</v>
       </c>
-      <c r="B59" s="49"/>
+      <c r="B59" s="67"/>
       <c r="C59" s="22">
         <v>48</v>
       </c>
       <c r="D59" s="23">
         <v>377</v>
       </c>
       <c r="E59" s="23">
         <v>31680</v>
       </c>
       <c r="F59" s="23">
         <v>22</v>
       </c>
       <c r="G59" s="23">
         <v>4379</v>
       </c>
       <c r="H59" s="23">
         <v>34</v>
       </c>
       <c r="I59" s="23">
         <v>7651</v>
       </c>
       <c r="J59" s="23">
         <v>381</v>
       </c>
       <c r="K59" s="23">
@@ -6114,54 +6073,54 @@
         <v>6476</v>
       </c>
       <c r="V59" s="23">
         <v>633</v>
       </c>
       <c r="W59" s="23">
         <v>49801</v>
       </c>
       <c r="X59" s="23">
         <v>61</v>
       </c>
       <c r="Y59" s="23">
         <v>2336</v>
       </c>
       <c r="Z59" s="23">
         <v>53</v>
       </c>
       <c r="AA59" s="23">
         <v>10307</v>
       </c>
       <c r="AB59" s="26">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="49" t="s">
+      <c r="A60" s="67" t="s">
         <v>61</v>
       </c>
-      <c r="B60" s="49"/>
+      <c r="B60" s="67"/>
       <c r="C60" s="22">
         <v>49</v>
       </c>
       <c r="D60" s="23">
         <v>223</v>
       </c>
       <c r="E60" s="23">
         <v>42026</v>
       </c>
       <c r="F60" s="23">
         <v>24</v>
       </c>
       <c r="G60" s="23">
         <v>4366</v>
       </c>
       <c r="H60" s="23">
         <v>30</v>
       </c>
       <c r="I60" s="23">
         <v>7867</v>
       </c>
       <c r="J60" s="23">
         <v>227</v>
       </c>
       <c r="K60" s="23">
@@ -6198,54 +6157,54 @@
         <v>2521</v>
       </c>
       <c r="V60" s="23">
         <v>330</v>
       </c>
       <c r="W60" s="23">
         <v>55798</v>
       </c>
       <c r="X60" s="23">
         <v>49</v>
       </c>
       <c r="Y60" s="23">
         <v>7816</v>
       </c>
       <c r="Z60" s="23">
         <v>21</v>
       </c>
       <c r="AA60" s="23">
         <v>18016</v>
       </c>
       <c r="AB60" s="26">
         <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:28" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="51" t="s">
+      <c r="A61" s="68" t="s">
         <v>62</v>
       </c>
-      <c r="B61" s="51"/>
+      <c r="B61" s="68"/>
       <c r="C61" s="27">
         <v>50</v>
       </c>
       <c r="D61" s="28">
         <v>327</v>
       </c>
       <c r="E61" s="28">
         <v>12569</v>
       </c>
       <c r="F61" s="28">
         <v>27</v>
       </c>
       <c r="G61" s="28">
         <v>2381</v>
       </c>
       <c r="H61" s="28">
         <v>16</v>
       </c>
       <c r="I61" s="28">
         <v>5741</v>
       </c>
       <c r="J61" s="28">
         <v>332</v>
       </c>
       <c r="K61" s="28">
@@ -6282,54 +6241,54 @@
         <v>16389</v>
       </c>
       <c r="V61" s="28">
         <v>837</v>
       </c>
       <c r="W61" s="28">
         <v>44820</v>
       </c>
       <c r="X61" s="28">
         <v>175</v>
       </c>
       <c r="Y61" s="28">
         <v>2579</v>
       </c>
       <c r="Z61" s="28">
         <v>16</v>
       </c>
       <c r="AA61" s="28">
         <v>44876</v>
       </c>
       <c r="AB61" s="26">
         <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="49" t="s">
+      <c r="A62" s="67" t="s">
         <v>63</v>
       </c>
-      <c r="B62" s="49"/>
+      <c r="B62" s="67"/>
       <c r="C62" s="22">
         <v>51</v>
       </c>
       <c r="D62" s="23">
         <v>509</v>
       </c>
       <c r="E62" s="23">
         <v>32547</v>
       </c>
       <c r="F62" s="23">
         <v>32</v>
       </c>
       <c r="G62" s="23">
         <v>4345</v>
       </c>
       <c r="H62" s="23">
         <v>27</v>
       </c>
       <c r="I62" s="23">
         <v>48071</v>
       </c>
       <c r="J62" s="23">
         <v>514</v>
       </c>
       <c r="K62" s="23">
@@ -6366,54 +6325,54 @@
         <v>52658</v>
       </c>
       <c r="V62" s="23">
         <v>869</v>
       </c>
       <c r="W62" s="23">
         <v>86675</v>
       </c>
       <c r="X62" s="23">
         <v>108</v>
       </c>
       <c r="Y62" s="23">
         <v>1759</v>
       </c>
       <c r="Z62" s="23">
         <v>15</v>
       </c>
       <c r="AA62" s="23">
         <v>13003</v>
       </c>
       <c r="AB62" s="26">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:28" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="51" t="s">
+      <c r="A63" s="68" t="s">
         <v>64</v>
       </c>
-      <c r="B63" s="51"/>
+      <c r="B63" s="68"/>
       <c r="C63" s="27">
         <v>52</v>
       </c>
       <c r="D63" s="28">
         <v>651</v>
       </c>
       <c r="E63" s="28">
         <v>38500</v>
       </c>
       <c r="F63" s="28">
         <v>39</v>
       </c>
       <c r="G63" s="28">
         <v>6417</v>
       </c>
       <c r="H63" s="28">
         <v>22</v>
       </c>
       <c r="I63" s="28">
         <v>5958</v>
       </c>
       <c r="J63" s="28">
         <v>656</v>
       </c>
       <c r="K63" s="28">
@@ -6450,54 +6409,54 @@
         <v>33632</v>
       </c>
       <c r="V63" s="28">
         <v>1146</v>
       </c>
       <c r="W63" s="28">
         <v>75729</v>
       </c>
       <c r="X63" s="28">
         <v>154</v>
       </c>
       <c r="Y63" s="28">
         <v>4790</v>
       </c>
       <c r="Z63" s="28">
         <v>24</v>
       </c>
       <c r="AA63" s="28">
         <v>10806</v>
       </c>
       <c r="AB63" s="26">
         <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="49" t="s">
+      <c r="A64" s="67" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="49"/>
+      <c r="B64" s="67"/>
       <c r="C64" s="22">
         <v>53</v>
       </c>
       <c r="D64" s="23">
         <v>709</v>
       </c>
       <c r="E64" s="23">
         <v>53227</v>
       </c>
       <c r="F64" s="23">
         <v>54</v>
       </c>
       <c r="G64" s="23">
         <v>4717</v>
       </c>
       <c r="H64" s="23">
         <v>33</v>
       </c>
       <c r="I64" s="23">
         <v>27489</v>
       </c>
       <c r="J64" s="23">
         <v>717</v>
       </c>
       <c r="K64" s="23">
@@ -6534,54 +6493,54 @@
         <v>25711</v>
       </c>
       <c r="V64" s="23">
         <v>1420</v>
       </c>
       <c r="W64" s="23">
         <v>85011</v>
       </c>
       <c r="X64" s="23">
         <v>703</v>
       </c>
       <c r="Y64" s="23">
         <v>7220</v>
       </c>
       <c r="Z64" s="23">
         <v>30</v>
       </c>
       <c r="AA64" s="23">
         <v>13815</v>
       </c>
       <c r="AB64" s="26">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="49" t="s">
+      <c r="A65" s="67" t="s">
         <v>66</v>
       </c>
-      <c r="B65" s="49"/>
+      <c r="B65" s="67"/>
       <c r="C65" s="22">
         <v>54</v>
       </c>
       <c r="D65" s="23">
         <v>302</v>
       </c>
       <c r="E65" s="23">
         <v>28225</v>
       </c>
       <c r="F65" s="23">
         <v>16</v>
       </c>
       <c r="G65" s="23">
         <v>3046</v>
       </c>
       <c r="H65" s="23">
         <v>15</v>
       </c>
       <c r="I65" s="23">
         <v>14918</v>
       </c>
       <c r="J65" s="23">
         <v>306</v>
       </c>
       <c r="K65" s="23">
@@ -6618,54 +6577,54 @@
         <v>21541</v>
       </c>
       <c r="V65" s="23">
         <v>535</v>
       </c>
       <c r="W65" s="23">
         <v>62030</v>
       </c>
       <c r="X65" s="23">
         <v>66</v>
       </c>
       <c r="Y65" s="23">
         <v>17208</v>
       </c>
       <c r="Z65" s="23">
         <v>7</v>
       </c>
       <c r="AA65" s="23">
         <v>3212</v>
       </c>
       <c r="AB65" s="26">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:28" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="51" t="s">
+      <c r="A66" s="68" t="s">
         <v>67</v>
       </c>
-      <c r="B66" s="51"/>
+      <c r="B66" s="68"/>
       <c r="C66" s="27">
         <v>55</v>
       </c>
       <c r="D66" s="28">
         <v>164</v>
       </c>
       <c r="E66" s="28">
         <v>18599</v>
       </c>
       <c r="F66" s="28">
         <v>12</v>
       </c>
       <c r="G66" s="28">
         <v>613</v>
       </c>
       <c r="H66" s="28">
         <v>8</v>
       </c>
       <c r="I66" s="28">
         <v>2512</v>
       </c>
       <c r="J66" s="28">
         <v>165</v>
       </c>
       <c r="K66" s="28">
@@ -6702,54 +6661,54 @@
         <v>2957</v>
       </c>
       <c r="V66" s="28">
         <v>255</v>
       </c>
       <c r="W66" s="28">
         <v>18862</v>
       </c>
       <c r="X66" s="28">
         <v>25</v>
       </c>
       <c r="Y66" s="28">
         <v>1482</v>
       </c>
       <c r="Z66" s="28">
         <v>10</v>
       </c>
       <c r="AA66" s="28">
         <v>2078</v>
       </c>
       <c r="AB66" s="26">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="49" t="s">
+      <c r="A67" s="67" t="s">
         <v>68</v>
       </c>
-      <c r="B67" s="49"/>
+      <c r="B67" s="67"/>
       <c r="C67" s="22">
         <v>56</v>
       </c>
       <c r="D67" s="23">
         <v>67</v>
       </c>
       <c r="E67" s="23">
         <v>2665</v>
       </c>
       <c r="F67" s="23">
         <v>3</v>
       </c>
       <c r="G67" s="23">
         <v>44</v>
       </c>
       <c r="H67" s="23">
         <v>6</v>
       </c>
       <c r="I67" s="23">
         <v>38</v>
       </c>
       <c r="J67" s="23">
         <v>69</v>
       </c>
       <c r="K67" s="23">
@@ -6786,54 +6745,54 @@
         <v>74</v>
       </c>
       <c r="V67" s="23">
         <v>83</v>
       </c>
       <c r="W67" s="23">
         <v>3172</v>
       </c>
       <c r="X67" s="23">
         <v>16</v>
       </c>
       <c r="Y67" s="23">
         <v>637</v>
       </c>
       <c r="Z67" s="23">
         <v>2</v>
       </c>
       <c r="AA67" s="23">
         <v>33</v>
       </c>
       <c r="AB67" s="26">
         <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="49" t="s">
+      <c r="A68" s="67" t="s">
         <v>69</v>
       </c>
-      <c r="B68" s="49"/>
+      <c r="B68" s="67"/>
       <c r="C68" s="22">
         <v>57</v>
       </c>
       <c r="D68" s="23">
         <v>729</v>
       </c>
       <c r="E68" s="23">
         <v>27723</v>
       </c>
       <c r="F68" s="23">
         <v>18</v>
       </c>
       <c r="G68" s="23">
         <v>4963</v>
       </c>
       <c r="H68" s="23">
         <v>21</v>
       </c>
       <c r="I68" s="23">
         <v>2241</v>
       </c>
       <c r="J68" s="23">
         <v>734</v>
       </c>
       <c r="K68" s="23">
@@ -6870,54 +6829,54 @@
         <v>5567</v>
       </c>
       <c r="V68" s="23">
         <v>950</v>
       </c>
       <c r="W68" s="23">
         <v>35514</v>
       </c>
       <c r="X68" s="23">
         <v>81</v>
       </c>
       <c r="Y68" s="23">
         <v>2960</v>
       </c>
       <c r="Z68" s="23">
         <v>24</v>
       </c>
       <c r="AA68" s="23">
         <v>16114</v>
       </c>
       <c r="AB68" s="26">
         <v>57</v>
       </c>
     </row>
     <row r="69" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="49" t="s">
+      <c r="A69" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="B69" s="49"/>
+      <c r="B69" s="67"/>
       <c r="C69" s="22">
         <v>58</v>
       </c>
       <c r="D69" s="23">
         <v>500</v>
       </c>
       <c r="E69" s="23">
         <v>43273</v>
       </c>
       <c r="F69" s="23">
         <v>20</v>
       </c>
       <c r="G69" s="23">
         <v>2376</v>
       </c>
       <c r="H69" s="23">
         <v>39</v>
       </c>
       <c r="I69" s="23">
         <v>10108</v>
       </c>
       <c r="J69" s="23">
         <v>513</v>
       </c>
       <c r="K69" s="23">
@@ -6954,54 +6913,54 @@
         <v>9570</v>
       </c>
       <c r="V69" s="23">
         <v>867</v>
       </c>
       <c r="W69" s="23">
         <v>60747</v>
       </c>
       <c r="X69" s="23">
         <v>70</v>
       </c>
       <c r="Y69" s="23">
         <v>4404</v>
       </c>
       <c r="Z69" s="23">
         <v>31</v>
       </c>
       <c r="AA69" s="23">
         <v>13377</v>
       </c>
       <c r="AB69" s="26">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:28" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="51" t="s">
+      <c r="A70" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="B70" s="51"/>
+      <c r="B70" s="68"/>
       <c r="C70" s="27">
         <v>59</v>
       </c>
       <c r="D70" s="28">
         <v>415</v>
       </c>
       <c r="E70" s="28">
         <v>24778</v>
       </c>
       <c r="F70" s="28">
         <v>19</v>
       </c>
       <c r="G70" s="28">
         <v>794</v>
       </c>
       <c r="H70" s="28">
         <v>13</v>
       </c>
       <c r="I70" s="28">
         <v>2834</v>
       </c>
       <c r="J70" s="28">
         <v>419</v>
       </c>
       <c r="K70" s="28">
@@ -7038,54 +6997,54 @@
         <v>4821</v>
       </c>
       <c r="V70" s="28">
         <v>702</v>
       </c>
       <c r="W70" s="28">
         <v>32688</v>
       </c>
       <c r="X70" s="28">
         <v>126</v>
       </c>
       <c r="Y70" s="28">
         <v>9088</v>
       </c>
       <c r="Z70" s="28">
         <v>17</v>
       </c>
       <c r="AA70" s="28">
         <v>6595</v>
       </c>
       <c r="AB70" s="26">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="49" t="s">
+      <c r="A71" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="B71" s="49"/>
+      <c r="B71" s="67"/>
       <c r="C71" s="22">
         <v>60</v>
       </c>
       <c r="D71" s="23">
         <v>212</v>
       </c>
       <c r="E71" s="23">
         <v>13134</v>
       </c>
       <c r="F71" s="23">
         <v>9</v>
       </c>
       <c r="G71" s="23">
         <v>1886</v>
       </c>
       <c r="H71" s="23">
         <v>20</v>
       </c>
       <c r="I71" s="23">
         <v>1153</v>
       </c>
       <c r="J71" s="23">
         <v>217</v>
       </c>
       <c r="K71" s="23">
@@ -7122,54 +7081,54 @@
         <v>1477</v>
       </c>
       <c r="V71" s="23">
         <v>400</v>
       </c>
       <c r="W71" s="23">
         <v>14985</v>
       </c>
       <c r="X71" s="23">
         <v>73</v>
       </c>
       <c r="Y71" s="23">
         <v>1158</v>
       </c>
       <c r="Z71" s="23">
         <v>6</v>
       </c>
       <c r="AA71" s="23">
         <v>708</v>
       </c>
       <c r="AB71" s="26">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="49" t="s">
+      <c r="A72" s="67" t="s">
         <v>73</v>
       </c>
-      <c r="B72" s="49"/>
+      <c r="B72" s="67"/>
       <c r="C72" s="22">
         <v>61</v>
       </c>
       <c r="D72" s="23">
         <v>119</v>
       </c>
       <c r="E72" s="23">
         <v>14799</v>
       </c>
       <c r="F72" s="23">
         <v>20</v>
       </c>
       <c r="G72" s="23">
         <v>3217</v>
       </c>
       <c r="H72" s="23">
         <v>17</v>
       </c>
       <c r="I72" s="23">
         <v>10918</v>
       </c>
       <c r="J72" s="23">
         <v>123</v>
       </c>
       <c r="K72" s="23">
@@ -7206,54 +7165,54 @@
         <v>15944</v>
       </c>
       <c r="V72" s="23">
         <v>173</v>
       </c>
       <c r="W72" s="23">
         <v>32376</v>
       </c>
       <c r="X72" s="23">
         <v>36</v>
       </c>
       <c r="Y72" s="23">
         <v>3495</v>
       </c>
       <c r="Z72" s="23">
         <v>7</v>
       </c>
       <c r="AA72" s="23">
         <v>3258</v>
       </c>
       <c r="AB72" s="26">
         <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="49" t="s">
+      <c r="A73" s="67" t="s">
         <v>74</v>
       </c>
-      <c r="B73" s="49"/>
+      <c r="B73" s="67"/>
       <c r="C73" s="22">
         <v>62</v>
       </c>
       <c r="D73" s="23">
         <v>850</v>
       </c>
       <c r="E73" s="23">
         <v>58711</v>
       </c>
       <c r="F73" s="23">
         <v>35</v>
       </c>
       <c r="G73" s="23">
         <v>4513</v>
       </c>
       <c r="H73" s="23">
         <v>32</v>
       </c>
       <c r="I73" s="23">
         <v>12640</v>
       </c>
       <c r="J73" s="23">
         <v>858</v>
       </c>
       <c r="K73" s="23">
@@ -7290,54 +7249,54 @@
         <v>14343</v>
       </c>
       <c r="V73" s="23">
         <v>1219</v>
       </c>
       <c r="W73" s="23">
         <v>77236</v>
       </c>
       <c r="X73" s="23">
         <v>238</v>
       </c>
       <c r="Y73" s="23">
         <v>5216</v>
       </c>
       <c r="Z73" s="23">
         <v>31</v>
       </c>
       <c r="AA73" s="23">
         <v>17137</v>
       </c>
       <c r="AB73" s="26">
         <v>62</v>
       </c>
     </row>
     <row r="74" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="49" t="s">
+      <c r="A74" s="67" t="s">
         <v>75</v>
       </c>
-      <c r="B74" s="49"/>
+      <c r="B74" s="67"/>
       <c r="C74" s="22">
         <v>63</v>
       </c>
       <c r="D74" s="23">
         <v>1020</v>
       </c>
       <c r="E74" s="23">
         <v>59872</v>
       </c>
       <c r="F74" s="23">
         <v>42</v>
       </c>
       <c r="G74" s="23">
         <v>6518</v>
       </c>
       <c r="H74" s="23">
         <v>36</v>
       </c>
       <c r="I74" s="23">
         <v>11322</v>
       </c>
       <c r="J74" s="23">
         <v>1024</v>
       </c>
       <c r="K74" s="23">
@@ -7374,54 +7333,54 @@
         <v>581</v>
       </c>
       <c r="V74" s="23">
         <v>1299</v>
       </c>
       <c r="W74" s="23">
         <v>60133</v>
       </c>
       <c r="X74" s="23">
         <v>181</v>
       </c>
       <c r="Y74" s="23">
         <v>8971</v>
       </c>
       <c r="Z74" s="23">
         <v>36</v>
       </c>
       <c r="AA74" s="23">
         <v>15370</v>
       </c>
       <c r="AB74" s="26">
         <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:28" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="51" t="s">
+      <c r="A75" s="68" t="s">
         <v>76</v>
       </c>
-      <c r="B75" s="51"/>
+      <c r="B75" s="68"/>
       <c r="C75" s="27">
         <v>64</v>
       </c>
       <c r="D75" s="28">
         <v>1490</v>
       </c>
       <c r="E75" s="28">
         <v>82368</v>
       </c>
       <c r="F75" s="28">
         <v>86</v>
       </c>
       <c r="G75" s="28">
         <v>5014</v>
       </c>
       <c r="H75" s="28">
         <v>76</v>
       </c>
       <c r="I75" s="28">
         <v>8540</v>
       </c>
       <c r="J75" s="28">
         <v>1499</v>
       </c>
       <c r="K75" s="28">
@@ -7458,54 +7417,54 @@
         <v>19431</v>
       </c>
       <c r="V75" s="28">
         <v>1762</v>
       </c>
       <c r="W75" s="28">
         <v>105745</v>
       </c>
       <c r="X75" s="28">
         <v>296</v>
       </c>
       <c r="Y75" s="28">
         <v>5953</v>
       </c>
       <c r="Z75" s="28">
         <v>55</v>
       </c>
       <c r="AA75" s="28">
         <v>15767</v>
       </c>
       <c r="AB75" s="26">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="49" t="s">
+      <c r="A76" s="67" t="s">
         <v>77</v>
       </c>
-      <c r="B76" s="49"/>
+      <c r="B76" s="67"/>
       <c r="C76" s="22">
         <v>65</v>
       </c>
       <c r="D76" s="23">
         <v>266</v>
       </c>
       <c r="E76" s="23">
         <v>42197</v>
       </c>
       <c r="F76" s="23">
         <v>13</v>
       </c>
       <c r="G76" s="23">
         <v>827</v>
       </c>
       <c r="H76" s="23">
         <v>40</v>
       </c>
       <c r="I76" s="23">
         <v>20601</v>
       </c>
       <c r="J76" s="23">
         <v>278</v>
       </c>
       <c r="K76" s="23">
@@ -7542,54 +7501,54 @@
         <v>3431</v>
       </c>
       <c r="V76" s="23">
         <v>333</v>
       </c>
       <c r="W76" s="23">
         <v>25724</v>
       </c>
       <c r="X76" s="23">
         <v>32</v>
       </c>
       <c r="Y76" s="23">
         <v>3328</v>
       </c>
       <c r="Z76" s="23">
         <v>28</v>
       </c>
       <c r="AA76" s="23">
         <v>21334</v>
       </c>
       <c r="AB76" s="26">
         <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:28" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="49" t="s">
+      <c r="A77" s="67" t="s">
         <v>30</v>
       </c>
-      <c r="B77" s="49"/>
+      <c r="B77" s="67"/>
       <c r="C77" s="22">
         <v>66</v>
       </c>
       <c r="D77" s="23">
         <v>3</v>
       </c>
       <c r="E77" s="23">
         <v>10</v>
       </c>
       <c r="F77" s="23" t="s">
         <v>31</v>
       </c>
       <c r="G77" s="23" t="s">
         <v>31</v>
       </c>
       <c r="H77" s="23" t="s">
         <v>31</v>
       </c>
       <c r="I77" s="23" t="s">
         <v>31</v>
       </c>
       <c r="J77" s="23">
         <v>3</v>
       </c>
       <c r="K77" s="23">
@@ -7626,54 +7585,54 @@
         <v>0</v>
       </c>
       <c r="V77" s="23">
         <v>6</v>
       </c>
       <c r="W77" s="23">
         <v>16</v>
       </c>
       <c r="X77" s="23" t="s">
         <v>31</v>
       </c>
       <c r="Y77" s="23" t="s">
         <v>31</v>
       </c>
       <c r="Z77" s="23" t="s">
         <v>31</v>
       </c>
       <c r="AA77" s="23" t="s">
         <v>31</v>
       </c>
       <c r="AB77" s="26">
         <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:28" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="51" t="s">
+      <c r="A78" s="68" t="s">
         <v>78</v>
       </c>
-      <c r="B78" s="51"/>
+      <c r="B78" s="68"/>
       <c r="C78" s="27">
         <v>67</v>
       </c>
       <c r="D78" s="28">
         <v>3166</v>
       </c>
       <c r="E78" s="28">
         <v>454558</v>
       </c>
       <c r="F78" s="28">
         <v>215</v>
       </c>
       <c r="G78" s="28">
         <v>21633</v>
       </c>
       <c r="H78" s="28">
         <v>199</v>
       </c>
       <c r="I78" s="28">
         <v>73399</v>
       </c>
       <c r="J78" s="28">
         <v>3251</v>
       </c>
       <c r="K78" s="28">
@@ -7710,54 +7669,54 @@
         <v>57978</v>
       </c>
       <c r="V78" s="28">
         <v>4168</v>
       </c>
       <c r="W78" s="28">
         <v>542976</v>
       </c>
       <c r="X78" s="28">
         <v>611</v>
       </c>
       <c r="Y78" s="28">
         <v>155566</v>
       </c>
       <c r="Z78" s="28">
         <v>147</v>
       </c>
       <c r="AA78" s="28">
         <v>114877</v>
       </c>
       <c r="AB78" s="26">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="49" t="s">
+      <c r="A79" s="67" t="s">
         <v>79</v>
       </c>
-      <c r="B79" s="49"/>
+      <c r="B79" s="67"/>
       <c r="C79" s="22">
         <v>68</v>
       </c>
       <c r="D79" s="23">
         <v>1627</v>
       </c>
       <c r="E79" s="23">
         <v>162063</v>
       </c>
       <c r="F79" s="23">
         <v>96</v>
       </c>
       <c r="G79" s="23">
         <v>13012</v>
       </c>
       <c r="H79" s="23">
         <v>77</v>
       </c>
       <c r="I79" s="23">
         <v>33653</v>
       </c>
       <c r="J79" s="23">
         <v>1640</v>
       </c>
       <c r="K79" s="23">
@@ -7794,54 +7753,54 @@
         <v>35224</v>
       </c>
       <c r="V79" s="23">
         <v>2551</v>
       </c>
       <c r="W79" s="23">
         <v>203715</v>
       </c>
       <c r="X79" s="23">
         <v>586</v>
       </c>
       <c r="Y79" s="23">
         <v>30652</v>
       </c>
       <c r="Z79" s="23">
         <v>81</v>
       </c>
       <c r="AA79" s="23">
         <v>62405</v>
       </c>
       <c r="AB79" s="26">
         <v>68</v>
       </c>
     </row>
     <row r="80" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="50" t="s">
+      <c r="A80" s="69" t="s">
         <v>80</v>
       </c>
-      <c r="B80" s="50"/>
+      <c r="B80" s="69"/>
       <c r="C80" s="31">
         <v>69</v>
       </c>
       <c r="D80" s="32">
         <v>3958</v>
       </c>
       <c r="E80" s="32">
         <v>257330</v>
       </c>
       <c r="F80" s="32">
         <v>221</v>
       </c>
       <c r="G80" s="32">
         <v>28902</v>
       </c>
       <c r="H80" s="32">
         <v>187</v>
       </c>
       <c r="I80" s="32">
         <v>117077</v>
       </c>
       <c r="J80" s="32">
         <v>4006</v>
       </c>
       <c r="K80" s="32">
@@ -7879,152 +7838,152 @@
       </c>
       <c r="V80" s="32">
         <v>6962</v>
       </c>
       <c r="W80" s="32">
         <v>472560</v>
       </c>
       <c r="X80" s="32">
         <v>1398</v>
       </c>
       <c r="Y80" s="32">
         <v>43038</v>
       </c>
       <c r="Z80" s="32">
         <v>159</v>
       </c>
       <c r="AA80" s="32">
         <v>117312</v>
       </c>
       <c r="AB80" s="33">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="102">
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M5"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="R6:R8"/>
+    <mergeCell ref="S6:S8"/>
+    <mergeCell ref="X6:X8"/>
+    <mergeCell ref="U5:U8"/>
+    <mergeCell ref="V5:V8"/>
+    <mergeCell ref="W5:W8"/>
+    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="P5:P8"/>
+    <mergeCell ref="Q5:Q8"/>
+    <mergeCell ref="T5:T8"/>
+    <mergeCell ref="N4:O5"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y5"/>
+    <mergeCell ref="AB4:AB8"/>
+    <mergeCell ref="H5:H8"/>
+    <mergeCell ref="I5:I8"/>
+    <mergeCell ref="J5:J8"/>
+    <mergeCell ref="K5:K8"/>
+    <mergeCell ref="L6:L8"/>
+    <mergeCell ref="M6:M8"/>
+    <mergeCell ref="N6:N8"/>
+    <mergeCell ref="O6:O8"/>
+    <mergeCell ref="Y6:Y8"/>
+    <mergeCell ref="Z6:Z8"/>
+    <mergeCell ref="Z4:AA5"/>
     <mergeCell ref="AA6:AA8"/>
     <mergeCell ref="A4:C8"/>
     <mergeCell ref="P4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="E5:E8"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="R5:S5"/>
-    <mergeCell ref="AB4:AB8"/>
-[...8 lines deleted...]
-    <mergeCell ref="Y6:Y8"/>
     <mergeCell ref="G6:G8"/>
-    <mergeCell ref="A10:B10"/>
-[...79 lines deleted...]
-    <mergeCell ref="Z6:Z8"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">