--- v0 (2026-08-15)
+++ v1 (2026-11-05)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F51F161A-B2E7-435B-9693-272B6B83A5EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{63D9C931-B87B-45F4-9C3A-320A48A31A50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0FFB2EEA-43E7-4CB7-AFF3-839DDA61FAF0}"/>
+    <workbookView xWindow="2625" yWindow="-13455" windowWidth="21600" windowHeight="11295" xr2:uid="{0FFB2EEA-43E7-4CB7-AFF3-839DDA61FAF0}"/>
   </bookViews>
   <sheets>
     <sheet name="Ⅳ3" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="82">
   <si>
     <t xml:space="preserve"> 令和２年</t>
@@ -938,51 +938,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1035,118 +1035,115 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
@@ -1481,552 +1478,552 @@
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
     </row>
     <row r="3" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D3" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E3" s="9"/>
       <c r="I3" s="10"/>
       <c r="J3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="K3" s="9"/>
       <c r="O3" s="10"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="41"/>
-[...1 lines deleted...]
-      <c r="D4" s="50" t="s">
+      <c r="B4" s="40"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="E4" s="51"/>
-      <c r="F4" s="50" t="s">
+      <c r="E4" s="35"/>
+      <c r="F4" s="34" t="s">
         <v>77</v>
       </c>
-      <c r="G4" s="51"/>
-      <c r="H4" s="52" t="s">
+      <c r="G4" s="35"/>
+      <c r="H4" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="I4" s="53"/>
-      <c r="J4" s="50" t="s">
+      <c r="I4" s="52"/>
+      <c r="J4" s="34" t="s">
         <v>76</v>
       </c>
-      <c r="K4" s="51"/>
-      <c r="L4" s="50" t="s">
+      <c r="K4" s="35"/>
+      <c r="L4" s="34" t="s">
         <v>77</v>
       </c>
-      <c r="M4" s="51"/>
-      <c r="N4" s="50" t="s">
+      <c r="M4" s="35"/>
+      <c r="N4" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="O4" s="51"/>
-      <c r="P4" s="46"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="44"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="42"/>
-[...2 lines deleted...]
-      <c r="D5" s="54" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="E5" s="54" t="s">
+      <c r="E5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="54" t="s">
+      <c r="F5" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="G5" s="54" t="s">
+      <c r="G5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="54" t="s">
+      <c r="H5" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="I5" s="55" t="s">
+      <c r="I5" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="56" t="s">
+      <c r="J5" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="K5" s="54" t="s">
+      <c r="K5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="L5" s="54" t="s">
+      <c r="L5" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="M5" s="54" t="s">
+      <c r="M5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="N5" s="54" t="s">
+      <c r="N5" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="O5" s="54" t="s">
+      <c r="O5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="P5" s="47"/>
+      <c r="P5" s="45"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="42"/>
-[...14 lines deleted...]
-      <c r="P6" s="47"/>
+      <c r="A6" s="41"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="45"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="43"/>
-[...14 lines deleted...]
-      <c r="P7" s="47"/>
+      <c r="A7" s="42"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="45"/>
     </row>
     <row r="8" spans="1:16" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="45"/>
-[...14 lines deleted...]
-      <c r="P8" s="48"/>
+      <c r="A8" s="43"/>
+      <c r="B8" s="43"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="46"/>
     </row>
     <row r="9" spans="1:16" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="14"/>
       <c r="D9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="K9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="L9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="M9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="N9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="P9" s="16"/>
     </row>
     <row r="10" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="49" t="s">
+      <c r="A10" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="49"/>
+      <c r="B10" s="47"/>
       <c r="C10" s="18">
         <v>1</v>
       </c>
       <c r="D10" s="19">
-        <v>561085</v>
+        <v>561083</v>
       </c>
       <c r="E10" s="19">
-        <v>4793109</v>
+        <v>3894110</v>
       </c>
       <c r="F10" s="19">
         <v>274076</v>
       </c>
       <c r="G10" s="19">
-        <v>1770532</v>
+        <v>1751189</v>
       </c>
       <c r="H10" s="19">
-        <v>287009</v>
+        <v>287007</v>
       </c>
       <c r="I10" s="19">
-        <v>3022576</v>
+        <v>2142922</v>
       </c>
       <c r="J10" s="19">
         <v>690047</v>
       </c>
       <c r="K10" s="19">
         <v>4590521</v>
       </c>
       <c r="L10" s="19">
         <v>363555</v>
       </c>
       <c r="M10" s="19">
         <v>2233535</v>
       </c>
       <c r="N10" s="19">
         <v>326492</v>
       </c>
       <c r="O10" s="19">
         <v>2356986</v>
       </c>
       <c r="P10" s="20">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="39"/>
+      <c r="B11" s="49"/>
       <c r="C11" s="21"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="34" t="s">
+      <c r="A12" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="34"/>
+      <c r="B12" s="50"/>
       <c r="C12" s="21">
         <v>2</v>
       </c>
       <c r="D12" s="22">
         <v>17047</v>
       </c>
       <c r="E12" s="22">
-        <v>314805</v>
+        <v>264694</v>
       </c>
       <c r="F12" s="22">
         <v>6595</v>
       </c>
       <c r="G12" s="22">
         <v>94729</v>
       </c>
       <c r="H12" s="22">
         <v>10452</v>
       </c>
       <c r="I12" s="22">
-        <v>220077</v>
+        <v>169966</v>
       </c>
       <c r="J12" s="22">
         <v>24877</v>
       </c>
       <c r="K12" s="22">
         <v>311495</v>
       </c>
       <c r="L12" s="22">
         <v>10016</v>
       </c>
       <c r="M12" s="22">
         <v>131187</v>
       </c>
       <c r="N12" s="22">
         <v>14861</v>
       </c>
       <c r="O12" s="22">
         <v>180308</v>
       </c>
       <c r="P12" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="34" t="s">
+      <c r="A13" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="34"/>
+      <c r="B13" s="50"/>
       <c r="C13" s="21">
         <v>3</v>
       </c>
       <c r="D13" s="22">
-        <v>544038</v>
+        <v>544036</v>
       </c>
       <c r="E13" s="22">
-        <v>4478303</v>
+        <v>3629416</v>
       </c>
       <c r="F13" s="22">
         <v>267481</v>
       </c>
       <c r="G13" s="22">
-        <v>1675804</v>
+        <v>1656460</v>
       </c>
       <c r="H13" s="22">
-        <v>276557</v>
+        <v>276555</v>
       </c>
       <c r="I13" s="22">
-        <v>2802500</v>
+        <v>1972956</v>
       </c>
       <c r="J13" s="22">
         <v>665170</v>
       </c>
       <c r="K13" s="22">
         <v>4279026</v>
       </c>
       <c r="L13" s="22">
         <v>353539</v>
       </c>
       <c r="M13" s="22">
         <v>2102348</v>
       </c>
       <c r="N13" s="22">
         <v>311631</v>
       </c>
       <c r="O13" s="22">
         <v>2176679</v>
       </c>
       <c r="P13" s="23">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="34" t="s">
+      <c r="A14" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="34"/>
+      <c r="B14" s="50"/>
       <c r="C14" s="21">
         <v>4</v>
       </c>
       <c r="D14" s="22">
-        <v>115030</v>
+        <v>115029</v>
       </c>
       <c r="E14" s="22">
-        <v>1550973</v>
+        <v>786343</v>
       </c>
       <c r="F14" s="22">
         <v>54290</v>
       </c>
       <c r="G14" s="22">
         <v>337042</v>
       </c>
       <c r="H14" s="22">
-        <v>60740</v>
+        <v>60739</v>
       </c>
       <c r="I14" s="22">
-        <v>1213931</v>
+        <v>449300</v>
       </c>
       <c r="J14" s="22">
         <v>134269</v>
       </c>
       <c r="K14" s="22">
         <v>955414</v>
       </c>
       <c r="L14" s="22">
         <v>71433</v>
       </c>
       <c r="M14" s="22">
         <v>433687</v>
       </c>
       <c r="N14" s="22">
         <v>62836</v>
       </c>
       <c r="O14" s="22">
         <v>521727</v>
       </c>
       <c r="P14" s="23">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="34" t="s">
+      <c r="A15" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="34"/>
+      <c r="B15" s="50"/>
       <c r="C15" s="21">
         <v>5</v>
       </c>
       <c r="D15" s="22">
         <v>37724</v>
       </c>
       <c r="E15" s="22">
         <v>200643</v>
       </c>
       <c r="F15" s="22">
         <v>14202</v>
       </c>
       <c r="G15" s="22">
         <v>71137</v>
       </c>
       <c r="H15" s="22">
         <v>23522</v>
       </c>
       <c r="I15" s="22">
         <v>129506</v>
       </c>
       <c r="J15" s="22">
         <v>49498</v>
       </c>
       <c r="K15" s="22">
         <v>239614</v>
       </c>
       <c r="L15" s="22">
         <v>20847</v>
       </c>
       <c r="M15" s="22">
         <v>97641</v>
       </c>
       <c r="N15" s="22">
         <v>28651</v>
       </c>
       <c r="O15" s="22">
         <v>141973</v>
       </c>
       <c r="P15" s="23">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="34" t="s">
+      <c r="A16" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="34"/>
+      <c r="B16" s="50"/>
       <c r="C16" s="21">
         <v>6</v>
       </c>
       <c r="D16" s="22">
-        <v>74852</v>
+        <v>74851</v>
       </c>
       <c r="E16" s="22">
-        <v>525681</v>
+        <v>505438</v>
       </c>
       <c r="F16" s="22">
         <v>40466</v>
       </c>
       <c r="G16" s="22">
-        <v>210393</v>
+        <v>205067</v>
       </c>
       <c r="H16" s="22">
-        <v>34386</v>
+        <v>34385</v>
       </c>
       <c r="I16" s="22">
-        <v>315288</v>
+        <v>300370</v>
       </c>
       <c r="J16" s="22">
         <v>92752</v>
       </c>
       <c r="K16" s="22">
         <v>590999</v>
       </c>
       <c r="L16" s="22">
         <v>51744</v>
       </c>
       <c r="M16" s="22">
         <v>242607</v>
       </c>
       <c r="N16" s="22">
         <v>41008</v>
       </c>
       <c r="O16" s="22">
         <v>348392</v>
       </c>
       <c r="P16" s="23">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="24"/>
       <c r="B17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="21">
         <v>7</v>
       </c>
       <c r="D17" s="22">
-        <v>30210</v>
+        <v>30209</v>
       </c>
       <c r="E17" s="22">
-        <v>196440</v>
+        <v>176196</v>
       </c>
       <c r="F17" s="22">
         <v>16795</v>
       </c>
       <c r="G17" s="22">
-        <v>92506</v>
+        <v>87180</v>
       </c>
       <c r="H17" s="22">
-        <v>13415</v>
+        <v>13414</v>
       </c>
       <c r="I17" s="22">
-        <v>103934</v>
+        <v>89016</v>
       </c>
       <c r="J17" s="22">
         <v>36058</v>
       </c>
       <c r="K17" s="22">
         <v>206941</v>
       </c>
       <c r="L17" s="22">
         <v>21493</v>
       </c>
       <c r="M17" s="22">
         <v>110135</v>
       </c>
       <c r="N17" s="22">
         <v>14565</v>
       </c>
       <c r="O17" s="22">
         <v>96806</v>
       </c>
       <c r="P17" s="23">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="24"/>
@@ -2103,164 +2100,164 @@
         <v>75372</v>
       </c>
       <c r="J19" s="22">
         <v>32856</v>
       </c>
       <c r="K19" s="22">
         <v>157852</v>
       </c>
       <c r="L19" s="22">
         <v>19496</v>
       </c>
       <c r="M19" s="22">
         <v>87680</v>
       </c>
       <c r="N19" s="22">
         <v>13360</v>
       </c>
       <c r="O19" s="22">
         <v>70172</v>
       </c>
       <c r="P19" s="23">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="34" t="s">
+      <c r="A20" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="34"/>
+      <c r="B20" s="50"/>
       <c r="C20" s="21">
         <v>10</v>
       </c>
       <c r="D20" s="22">
         <v>57723</v>
       </c>
       <c r="E20" s="22">
         <v>455670</v>
       </c>
       <c r="F20" s="22">
         <v>26669</v>
       </c>
       <c r="G20" s="22">
         <v>208524</v>
       </c>
       <c r="H20" s="22">
         <v>31054</v>
       </c>
       <c r="I20" s="22">
         <v>247146</v>
       </c>
       <c r="J20" s="22">
         <v>69536</v>
       </c>
       <c r="K20" s="22">
         <v>535325</v>
       </c>
       <c r="L20" s="22">
         <v>34664</v>
       </c>
       <c r="M20" s="22">
         <v>254788</v>
       </c>
       <c r="N20" s="22">
         <v>34872</v>
       </c>
       <c r="O20" s="22">
         <v>280537</v>
       </c>
       <c r="P20" s="23">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="34" t="s">
+      <c r="A21" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="34"/>
+      <c r="B21" s="50"/>
       <c r="C21" s="21">
         <v>11</v>
       </c>
       <c r="D21" s="22">
         <v>46542</v>
       </c>
       <c r="E21" s="22">
         <v>352771</v>
       </c>
       <c r="F21" s="22">
         <v>21979</v>
       </c>
       <c r="G21" s="22">
         <v>148968</v>
       </c>
       <c r="H21" s="22">
         <v>24563</v>
       </c>
       <c r="I21" s="22">
         <v>203804</v>
       </c>
       <c r="J21" s="22">
         <v>59173</v>
       </c>
       <c r="K21" s="22">
         <v>437078</v>
       </c>
       <c r="L21" s="22">
         <v>29668</v>
       </c>
       <c r="M21" s="22">
         <v>187755</v>
       </c>
       <c r="N21" s="22">
         <v>29505</v>
       </c>
       <c r="O21" s="22">
         <v>249323</v>
       </c>
       <c r="P21" s="23">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="34" t="s">
+      <c r="A22" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="34"/>
+      <c r="B22" s="50"/>
       <c r="C22" s="21">
         <v>12</v>
       </c>
       <c r="D22" s="22">
         <v>104158</v>
       </c>
       <c r="E22" s="22">
-        <v>661262</v>
+        <v>647244</v>
       </c>
       <c r="F22" s="22">
         <v>51247</v>
       </c>
       <c r="G22" s="22">
-        <v>336299</v>
+        <v>322281</v>
       </c>
       <c r="H22" s="22">
         <v>52911</v>
       </c>
       <c r="I22" s="22">
         <v>324962</v>
       </c>
       <c r="J22" s="22">
         <v>122871</v>
       </c>
       <c r="K22" s="22">
         <v>711640</v>
       </c>
       <c r="L22" s="22">
         <v>66150</v>
       </c>
       <c r="M22" s="22">
         <v>395012</v>
       </c>
       <c r="N22" s="22">
         <v>56721</v>
       </c>
       <c r="O22" s="22">
         <v>316628</v>
       </c>
@@ -2306,159 +2303,159 @@
       <c r="M23" s="22">
         <v>134827</v>
       </c>
       <c r="N23" s="22">
         <v>17013</v>
       </c>
       <c r="O23" s="22">
         <v>103565</v>
       </c>
       <c r="P23" s="23">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="24"/>
       <c r="B24" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="21">
         <v>14</v>
       </c>
       <c r="D24" s="22">
         <v>71549</v>
       </c>
       <c r="E24" s="22">
-        <v>436053</v>
+        <v>422035</v>
       </c>
       <c r="F24" s="22">
         <v>34702</v>
       </c>
       <c r="G24" s="22">
-        <v>224076</v>
+        <v>210058</v>
       </c>
       <c r="H24" s="22">
         <v>36847</v>
       </c>
       <c r="I24" s="22">
         <v>211977</v>
       </c>
       <c r="J24" s="22">
         <v>85120</v>
       </c>
       <c r="K24" s="22">
         <v>473248</v>
       </c>
       <c r="L24" s="22">
         <v>45412</v>
       </c>
       <c r="M24" s="22">
         <v>260185</v>
       </c>
       <c r="N24" s="22">
         <v>39708</v>
       </c>
       <c r="O24" s="22">
         <v>213063</v>
       </c>
       <c r="P24" s="23">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="34" t="s">
+      <c r="A25" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="34"/>
+      <c r="B25" s="50"/>
       <c r="C25" s="21">
         <v>15</v>
       </c>
       <c r="D25" s="22">
         <v>34301</v>
       </c>
       <c r="E25" s="22">
         <v>274624</v>
       </c>
       <c r="F25" s="22">
         <v>20560</v>
       </c>
       <c r="G25" s="22">
         <v>153230</v>
       </c>
       <c r="H25" s="22">
         <v>13741</v>
       </c>
       <c r="I25" s="22">
         <v>121395</v>
       </c>
       <c r="J25" s="22">
         <v>43515</v>
       </c>
       <c r="K25" s="22">
         <v>326339</v>
       </c>
       <c r="L25" s="22">
         <v>26940</v>
       </c>
       <c r="M25" s="22">
         <v>212337</v>
       </c>
       <c r="N25" s="22">
         <v>16575</v>
       </c>
       <c r="O25" s="22">
         <v>114002</v>
       </c>
       <c r="P25" s="23">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="34" t="s">
+      <c r="A26" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="34"/>
+      <c r="B26" s="50"/>
       <c r="C26" s="21">
         <v>16</v>
       </c>
       <c r="D26" s="22">
         <v>73586</v>
       </c>
       <c r="E26" s="22">
-        <v>456331</v>
+        <v>406336</v>
       </c>
       <c r="F26" s="22">
         <v>38044</v>
       </c>
       <c r="G26" s="22">
         <v>210170</v>
       </c>
       <c r="H26" s="22">
         <v>35542</v>
       </c>
       <c r="I26" s="22">
-        <v>246161</v>
+        <v>196166</v>
       </c>
       <c r="J26" s="22">
         <v>93327</v>
       </c>
       <c r="K26" s="22">
         <v>480818</v>
       </c>
       <c r="L26" s="22">
         <v>52040</v>
       </c>
       <c r="M26" s="22">
         <v>278379</v>
       </c>
       <c r="N26" s="22">
         <v>41287</v>
       </c>
       <c r="O26" s="22">
         <v>202439</v>
       </c>
       <c r="P26" s="23">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="24"/>
@@ -2498,2641 +2495,2641 @@
       <c r="M27" s="22">
         <v>185924</v>
       </c>
       <c r="N27" s="22">
         <v>28600</v>
       </c>
       <c r="O27" s="22">
         <v>145883</v>
       </c>
       <c r="P27" s="23">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="24"/>
       <c r="B28" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="21">
         <v>18</v>
       </c>
       <c r="D28" s="22">
         <v>22300</v>
       </c>
       <c r="E28" s="22">
-        <v>183432</v>
+        <v>133437</v>
       </c>
       <c r="F28" s="22">
         <v>11759</v>
       </c>
       <c r="G28" s="22">
         <v>71963</v>
       </c>
       <c r="H28" s="22">
         <v>10541</v>
       </c>
       <c r="I28" s="22">
-        <v>111469</v>
+        <v>61474</v>
       </c>
       <c r="J28" s="22">
         <v>29810</v>
       </c>
       <c r="K28" s="22">
         <v>149011</v>
       </c>
       <c r="L28" s="22">
         <v>17123</v>
       </c>
       <c r="M28" s="22">
         <v>92455</v>
       </c>
       <c r="N28" s="22">
         <v>12687</v>
       </c>
       <c r="O28" s="22">
         <v>56556</v>
       </c>
       <c r="P28" s="23">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="34" t="s">
+      <c r="A29" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="34"/>
+      <c r="B29" s="50"/>
       <c r="C29" s="21">
         <v>19</v>
       </c>
       <c r="D29" s="22">
         <v>122</v>
       </c>
       <c r="E29" s="22">
         <v>347</v>
       </c>
       <c r="F29" s="22">
         <v>24</v>
       </c>
       <c r="G29" s="22">
         <v>41</v>
       </c>
       <c r="H29" s="22">
         <v>98</v>
       </c>
       <c r="I29" s="22">
         <v>306</v>
       </c>
       <c r="J29" s="22">
         <v>229</v>
       </c>
       <c r="K29" s="22">
         <v>1800</v>
       </c>
       <c r="L29" s="22">
         <v>53</v>
       </c>
       <c r="M29" s="22">
         <v>142</v>
       </c>
       <c r="N29" s="22">
         <v>176</v>
       </c>
       <c r="O29" s="22">
         <v>1658</v>
       </c>
       <c r="P29" s="23">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:16" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="38" t="s">
+      <c r="A30" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="39"/>
+      <c r="B30" s="49"/>
       <c r="C30" s="21"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="22"/>
       <c r="O30" s="22"/>
       <c r="P30" s="23"/>
     </row>
     <row r="31" spans="1:16" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="34" t="s">
+      <c r="A31" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="34"/>
+      <c r="B31" s="50"/>
       <c r="C31" s="21">
         <v>20</v>
       </c>
       <c r="D31" s="22">
         <v>17047</v>
       </c>
       <c r="E31" s="22">
-        <v>314805</v>
+        <v>264694</v>
       </c>
       <c r="F31" s="22">
         <v>6595</v>
       </c>
       <c r="G31" s="22">
         <v>94729</v>
       </c>
       <c r="H31" s="22">
         <v>10452</v>
       </c>
       <c r="I31" s="22">
-        <v>220077</v>
+        <v>169966</v>
       </c>
       <c r="J31" s="22">
         <v>24877</v>
       </c>
       <c r="K31" s="22">
         <v>311495</v>
       </c>
       <c r="L31" s="22">
         <v>10016</v>
       </c>
       <c r="M31" s="22">
         <v>131187</v>
       </c>
       <c r="N31" s="22">
         <v>14861</v>
       </c>
       <c r="O31" s="22">
         <v>180308</v>
       </c>
       <c r="P31" s="26">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="34" t="s">
+      <c r="A32" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="34"/>
+      <c r="B32" s="50"/>
       <c r="C32" s="21">
         <v>21</v>
       </c>
       <c r="D32" s="22">
         <v>11705</v>
       </c>
       <c r="E32" s="22">
         <v>62541</v>
       </c>
       <c r="F32" s="22">
         <v>5391</v>
       </c>
       <c r="G32" s="22">
         <v>27114</v>
       </c>
       <c r="H32" s="22">
         <v>6314</v>
       </c>
       <c r="I32" s="22">
         <v>35426</v>
       </c>
       <c r="J32" s="22">
         <v>13801</v>
       </c>
       <c r="K32" s="22">
         <v>70728</v>
       </c>
       <c r="L32" s="22">
         <v>7225</v>
       </c>
       <c r="M32" s="22">
         <v>38459</v>
       </c>
       <c r="N32" s="22">
         <v>6576</v>
       </c>
       <c r="O32" s="22">
         <v>32269</v>
       </c>
       <c r="P32" s="26">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="34" t="s">
+      <c r="A33" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="34"/>
+      <c r="B33" s="50"/>
       <c r="C33" s="21">
         <v>22</v>
       </c>
       <c r="D33" s="22">
         <v>29253</v>
       </c>
       <c r="E33" s="22">
-        <v>1078180</v>
+        <v>343550</v>
       </c>
       <c r="F33" s="22">
         <v>13255</v>
       </c>
       <c r="G33" s="22">
         <v>123886</v>
       </c>
       <c r="H33" s="22">
         <v>15998</v>
       </c>
       <c r="I33" s="22">
-        <v>954294</v>
+        <v>219664</v>
       </c>
       <c r="J33" s="22">
         <v>32217</v>
       </c>
       <c r="K33" s="22">
         <v>356506</v>
       </c>
       <c r="L33" s="22">
         <v>16461</v>
       </c>
       <c r="M33" s="22">
         <v>149297</v>
       </c>
       <c r="N33" s="22">
         <v>15756</v>
       </c>
       <c r="O33" s="22">
         <v>207209</v>
       </c>
       <c r="P33" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="34" t="s">
+      <c r="A34" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="B34" s="34"/>
+      <c r="B34" s="50"/>
       <c r="C34" s="21">
         <v>23</v>
       </c>
       <c r="D34" s="22">
         <v>11460</v>
       </c>
       <c r="E34" s="22">
         <v>60789</v>
       </c>
       <c r="F34" s="22">
         <v>5831</v>
       </c>
       <c r="G34" s="22">
         <v>31101</v>
       </c>
       <c r="H34" s="22">
         <v>5629</v>
       </c>
       <c r="I34" s="22">
         <v>29688</v>
       </c>
       <c r="J34" s="22">
         <v>15305</v>
       </c>
       <c r="K34" s="22">
         <v>155261</v>
       </c>
       <c r="L34" s="22">
         <v>8527</v>
       </c>
       <c r="M34" s="22">
         <v>43681</v>
       </c>
       <c r="N34" s="22">
         <v>6778</v>
       </c>
       <c r="O34" s="22">
         <v>111580</v>
       </c>
       <c r="P34" s="26">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="34" t="s">
+      <c r="A35" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="34"/>
+      <c r="B35" s="50"/>
       <c r="C35" s="21">
         <v>24</v>
       </c>
       <c r="D35" s="22">
-        <v>18825</v>
+        <v>18824</v>
       </c>
       <c r="E35" s="22">
-        <v>131309</v>
+        <v>101308</v>
       </c>
       <c r="F35" s="22">
         <v>7580</v>
       </c>
       <c r="G35" s="22">
         <v>44921</v>
       </c>
       <c r="H35" s="22">
-        <v>11245</v>
+        <v>11244</v>
       </c>
       <c r="I35" s="22">
-        <v>86388</v>
+        <v>56387</v>
       </c>
       <c r="J35" s="22">
         <v>22125</v>
       </c>
       <c r="K35" s="22">
         <v>124405</v>
       </c>
       <c r="L35" s="22">
         <v>10315</v>
       </c>
       <c r="M35" s="22">
         <v>63868</v>
       </c>
       <c r="N35" s="22">
         <v>11810</v>
       </c>
       <c r="O35" s="22">
         <v>60537</v>
       </c>
       <c r="P35" s="26">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="34" t="s">
+      <c r="A36" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="34"/>
+      <c r="B36" s="50"/>
       <c r="C36" s="21">
         <v>25</v>
       </c>
       <c r="D36" s="22">
         <v>14890</v>
       </c>
       <c r="E36" s="22">
         <v>79794</v>
       </c>
       <c r="F36" s="22">
         <v>6891</v>
       </c>
       <c r="G36" s="22">
         <v>35426</v>
       </c>
       <c r="H36" s="22">
         <v>7999</v>
       </c>
       <c r="I36" s="22">
         <v>44368</v>
       </c>
       <c r="J36" s="22">
         <v>17073</v>
       </c>
       <c r="K36" s="22">
         <v>88692</v>
       </c>
       <c r="L36" s="22">
         <v>8602</v>
       </c>
       <c r="M36" s="22">
         <v>43881</v>
       </c>
       <c r="N36" s="22">
         <v>8471</v>
       </c>
       <c r="O36" s="22">
         <v>44810</v>
       </c>
       <c r="P36" s="26">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="34" t="s">
+      <c r="A37" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="B37" s="34"/>
+      <c r="B37" s="50"/>
       <c r="C37" s="21">
         <v>26</v>
       </c>
       <c r="D37" s="22">
         <v>28897</v>
       </c>
       <c r="E37" s="22">
         <v>138361</v>
       </c>
       <c r="F37" s="22">
         <v>15342</v>
       </c>
       <c r="G37" s="22">
         <v>74594</v>
       </c>
       <c r="H37" s="22">
         <v>13555</v>
       </c>
       <c r="I37" s="22">
         <v>63767</v>
       </c>
       <c r="J37" s="22">
         <v>33748</v>
       </c>
       <c r="K37" s="22">
         <v>159822</v>
       </c>
       <c r="L37" s="22">
         <v>20303</v>
       </c>
       <c r="M37" s="22">
         <v>94500</v>
       </c>
       <c r="N37" s="22">
         <v>13445</v>
       </c>
       <c r="O37" s="22">
         <v>65322</v>
       </c>
       <c r="P37" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:16" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="35" t="s">
+      <c r="A38" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B38" s="35"/>
+      <c r="B38" s="53"/>
       <c r="C38" s="27">
         <v>27</v>
       </c>
       <c r="D38" s="28">
         <v>10447</v>
       </c>
       <c r="E38" s="28">
         <v>47294</v>
       </c>
       <c r="F38" s="28">
         <v>5803</v>
       </c>
       <c r="G38" s="28">
         <v>26108</v>
       </c>
       <c r="H38" s="28">
         <v>4644</v>
       </c>
       <c r="I38" s="28">
         <v>21186</v>
       </c>
       <c r="J38" s="28">
         <v>12247</v>
       </c>
       <c r="K38" s="28">
         <v>53265</v>
       </c>
       <c r="L38" s="28">
         <v>7560</v>
       </c>
       <c r="M38" s="28">
         <v>32190</v>
       </c>
       <c r="N38" s="28">
         <v>4687</v>
       </c>
       <c r="O38" s="28">
         <v>21075</v>
       </c>
       <c r="P38" s="26">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="34" t="s">
+      <c r="A39" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="B39" s="34"/>
+      <c r="B39" s="50"/>
       <c r="C39" s="21">
         <v>28</v>
       </c>
       <c r="D39" s="22">
         <v>11612</v>
       </c>
       <c r="E39" s="22">
         <v>67911</v>
       </c>
       <c r="F39" s="22">
         <v>6842</v>
       </c>
       <c r="G39" s="22">
         <v>37247</v>
       </c>
       <c r="H39" s="22">
         <v>4770</v>
       </c>
       <c r="I39" s="22">
         <v>30663</v>
       </c>
       <c r="J39" s="22">
         <v>13774</v>
       </c>
       <c r="K39" s="22">
         <v>81246</v>
       </c>
       <c r="L39" s="22">
         <v>8585</v>
       </c>
       <c r="M39" s="22">
         <v>46099</v>
       </c>
       <c r="N39" s="22">
         <v>5189</v>
       </c>
       <c r="O39" s="22">
         <v>35147</v>
       </c>
       <c r="P39" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="34" t="s">
+      <c r="A40" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="B40" s="34"/>
+      <c r="B40" s="50"/>
       <c r="C40" s="21">
         <v>29</v>
       </c>
       <c r="D40" s="22">
-        <v>8151</v>
+        <v>8150</v>
       </c>
       <c r="E40" s="22">
-        <v>81236</v>
+        <v>60992</v>
       </c>
       <c r="F40" s="22">
         <v>4150</v>
       </c>
       <c r="G40" s="22">
-        <v>29150</v>
+        <v>23825</v>
       </c>
       <c r="H40" s="22">
-        <v>4001</v>
+        <v>4000</v>
       </c>
       <c r="I40" s="22">
-        <v>52085</v>
+        <v>37167</v>
       </c>
       <c r="J40" s="22">
         <v>10037</v>
       </c>
       <c r="K40" s="22">
         <v>72430</v>
       </c>
       <c r="L40" s="22">
         <v>5348</v>
       </c>
       <c r="M40" s="22">
         <v>31845</v>
       </c>
       <c r="N40" s="22">
         <v>4689</v>
       </c>
       <c r="O40" s="22">
         <v>40584</v>
       </c>
       <c r="P40" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:16" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="35" t="s">
+      <c r="A41" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="B41" s="35"/>
+      <c r="B41" s="53"/>
       <c r="C41" s="27">
         <v>30</v>
       </c>
       <c r="D41" s="28">
         <v>4829</v>
       </c>
       <c r="E41" s="28">
         <v>36428</v>
       </c>
       <c r="F41" s="28">
         <v>2168</v>
       </c>
       <c r="G41" s="28">
         <v>14132</v>
       </c>
       <c r="H41" s="28">
         <v>2661</v>
       </c>
       <c r="I41" s="28">
         <v>22296</v>
       </c>
       <c r="J41" s="28">
         <v>5749</v>
       </c>
       <c r="K41" s="28">
         <v>35324</v>
       </c>
       <c r="L41" s="28">
         <v>2651</v>
       </c>
       <c r="M41" s="28">
         <v>13892</v>
       </c>
       <c r="N41" s="28">
         <v>3098</v>
       </c>
       <c r="O41" s="28">
         <v>21432</v>
       </c>
       <c r="P41" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="34" t="s">
+      <c r="A42" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="B42" s="34"/>
+      <c r="B42" s="50"/>
       <c r="C42" s="21">
         <v>31</v>
       </c>
       <c r="D42" s="22">
         <v>8755</v>
       </c>
       <c r="E42" s="22">
         <v>40276</v>
       </c>
       <c r="F42" s="22">
         <v>3988</v>
       </c>
       <c r="G42" s="22">
         <v>15502</v>
       </c>
       <c r="H42" s="22">
         <v>4767</v>
       </c>
       <c r="I42" s="22">
         <v>24774</v>
       </c>
       <c r="J42" s="22">
         <v>11139</v>
       </c>
       <c r="K42" s="22">
         <v>36424</v>
       </c>
       <c r="L42" s="22">
         <v>5797</v>
       </c>
       <c r="M42" s="22">
         <v>16930</v>
       </c>
       <c r="N42" s="22">
         <v>5342</v>
       </c>
       <c r="O42" s="22">
         <v>19494</v>
       </c>
       <c r="P42" s="26">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="34" t="s">
+      <c r="A43" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="B43" s="34"/>
+      <c r="B43" s="50"/>
       <c r="C43" s="21">
         <v>32</v>
       </c>
       <c r="D43" s="22">
         <v>2514</v>
       </c>
       <c r="E43" s="22">
         <v>25871</v>
       </c>
       <c r="F43" s="22">
         <v>538</v>
       </c>
       <c r="G43" s="22">
         <v>5244</v>
       </c>
       <c r="H43" s="22">
         <v>1976</v>
       </c>
       <c r="I43" s="22">
         <v>20627</v>
       </c>
       <c r="J43" s="22">
         <v>3607</v>
       </c>
       <c r="K43" s="22">
         <v>75180</v>
       </c>
       <c r="L43" s="22">
         <v>707</v>
       </c>
       <c r="M43" s="22">
         <v>5283</v>
       </c>
       <c r="N43" s="22">
         <v>2900</v>
       </c>
       <c r="O43" s="22">
         <v>69897</v>
       </c>
       <c r="P43" s="26">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="34" t="s">
+      <c r="A44" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B44" s="34"/>
+      <c r="B44" s="50"/>
       <c r="C44" s="21">
         <v>33</v>
       </c>
       <c r="D44" s="22">
         <v>2458</v>
       </c>
       <c r="E44" s="22">
         <v>73182</v>
       </c>
       <c r="F44" s="22">
         <v>1169</v>
       </c>
       <c r="G44" s="22">
         <v>4897</v>
       </c>
       <c r="H44" s="22">
         <v>1289</v>
       </c>
       <c r="I44" s="22">
         <v>68285</v>
       </c>
       <c r="J44" s="22">
         <v>3343</v>
       </c>
       <c r="K44" s="22">
         <v>79277</v>
       </c>
       <c r="L44" s="22">
         <v>1600</v>
       </c>
       <c r="M44" s="22">
         <v>8687</v>
       </c>
       <c r="N44" s="22">
         <v>1743</v>
       </c>
       <c r="O44" s="22">
         <v>70590</v>
       </c>
       <c r="P44" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:16" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="35" t="s">
+      <c r="A45" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="B45" s="35"/>
+      <c r="B45" s="53"/>
       <c r="C45" s="27">
         <v>34</v>
       </c>
       <c r="D45" s="28">
         <v>18174</v>
       </c>
       <c r="E45" s="28">
         <v>83023</v>
       </c>
       <c r="F45" s="28">
         <v>7685</v>
       </c>
       <c r="G45" s="28">
         <v>32518</v>
       </c>
       <c r="H45" s="28">
         <v>10489</v>
       </c>
       <c r="I45" s="28">
         <v>50505</v>
       </c>
       <c r="J45" s="28">
         <v>23117</v>
       </c>
       <c r="K45" s="28">
         <v>92943</v>
       </c>
       <c r="L45" s="28">
         <v>10996</v>
       </c>
       <c r="M45" s="28">
         <v>43048</v>
       </c>
       <c r="N45" s="28">
         <v>12121</v>
       </c>
       <c r="O45" s="28">
         <v>49896</v>
       </c>
       <c r="P45" s="26">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="34" t="s">
+      <c r="A46" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="B46" s="34"/>
+      <c r="B46" s="50"/>
       <c r="C46" s="21">
         <v>35</v>
       </c>
       <c r="D46" s="22">
         <v>4301</v>
       </c>
       <c r="E46" s="22">
         <v>25522</v>
       </c>
       <c r="F46" s="22">
         <v>1152</v>
       </c>
       <c r="G46" s="22">
         <v>6441</v>
       </c>
       <c r="H46" s="22">
         <v>3149</v>
       </c>
       <c r="I46" s="22">
         <v>19081</v>
       </c>
       <c r="J46" s="22">
         <v>4953</v>
       </c>
       <c r="K46" s="22">
         <v>29298</v>
       </c>
       <c r="L46" s="22">
         <v>1657</v>
       </c>
       <c r="M46" s="22">
         <v>8604</v>
       </c>
       <c r="N46" s="22">
         <v>3296</v>
       </c>
       <c r="O46" s="22">
         <v>20694</v>
       </c>
       <c r="P46" s="26">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="34" t="s">
+      <c r="A47" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="B47" s="34"/>
+      <c r="B47" s="50"/>
       <c r="C47" s="21">
         <v>36</v>
       </c>
       <c r="D47" s="22">
         <v>5235</v>
       </c>
       <c r="E47" s="22">
         <v>39460</v>
       </c>
       <c r="F47" s="22">
         <v>1912</v>
       </c>
       <c r="G47" s="22">
         <v>13941</v>
       </c>
       <c r="H47" s="22">
         <v>3323</v>
       </c>
       <c r="I47" s="22">
         <v>25519</v>
       </c>
       <c r="J47" s="22">
         <v>10075</v>
       </c>
       <c r="K47" s="22">
         <v>59711</v>
       </c>
       <c r="L47" s="22">
         <v>3884</v>
       </c>
       <c r="M47" s="22">
         <v>23243</v>
       </c>
       <c r="N47" s="22">
         <v>6191</v>
       </c>
       <c r="O47" s="22">
         <v>36468</v>
       </c>
       <c r="P47" s="26">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="34" t="s">
+      <c r="A48" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="B48" s="34"/>
+      <c r="B48" s="50"/>
       <c r="C48" s="21">
         <v>37</v>
       </c>
       <c r="D48" s="22">
         <v>10014</v>
       </c>
       <c r="E48" s="22">
         <v>52637</v>
       </c>
       <c r="F48" s="22">
         <v>3453</v>
       </c>
       <c r="G48" s="22">
         <v>18237</v>
       </c>
       <c r="H48" s="22">
         <v>6561</v>
       </c>
       <c r="I48" s="22">
         <v>34401</v>
       </c>
       <c r="J48" s="22">
         <v>11353</v>
       </c>
       <c r="K48" s="22">
         <v>57661</v>
       </c>
       <c r="L48" s="22">
         <v>4310</v>
       </c>
       <c r="M48" s="22">
         <v>22746</v>
       </c>
       <c r="N48" s="22">
         <v>7043</v>
       </c>
       <c r="O48" s="22">
         <v>34915</v>
       </c>
       <c r="P48" s="26">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:16" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="35" t="s">
+      <c r="A49" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="B49" s="35"/>
+      <c r="B49" s="53"/>
       <c r="C49" s="27">
         <v>38</v>
       </c>
       <c r="D49" s="28">
         <v>4128</v>
       </c>
       <c r="E49" s="28">
         <v>13399</v>
       </c>
       <c r="F49" s="28">
         <v>2090</v>
       </c>
       <c r="G49" s="28">
         <v>7330</v>
       </c>
       <c r="H49" s="28">
         <v>2038</v>
       </c>
       <c r="I49" s="28">
         <v>6069</v>
       </c>
       <c r="J49" s="28">
         <v>7335</v>
       </c>
       <c r="K49" s="28">
         <v>34359</v>
       </c>
       <c r="L49" s="28">
         <v>3921</v>
       </c>
       <c r="M49" s="28">
         <v>17314</v>
       </c>
       <c r="N49" s="28">
         <v>3414</v>
       </c>
       <c r="O49" s="28">
         <v>17045</v>
       </c>
       <c r="P49" s="26">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="34" t="s">
+      <c r="A50" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="B50" s="34"/>
+      <c r="B50" s="50"/>
       <c r="C50" s="21">
         <v>39</v>
       </c>
       <c r="D50" s="22">
         <v>21958</v>
       </c>
       <c r="E50" s="22">
         <v>140086</v>
       </c>
       <c r="F50" s="22">
         <v>13718</v>
       </c>
       <c r="G50" s="22">
         <v>70782</v>
       </c>
       <c r="H50" s="22">
         <v>8240</v>
       </c>
       <c r="I50" s="22">
         <v>69304</v>
       </c>
       <c r="J50" s="22">
         <v>25521</v>
       </c>
       <c r="K50" s="22">
         <v>123493</v>
       </c>
       <c r="L50" s="22">
         <v>15575</v>
       </c>
       <c r="M50" s="22">
         <v>70366</v>
       </c>
       <c r="N50" s="22">
         <v>9946</v>
       </c>
       <c r="O50" s="22">
         <v>53127</v>
       </c>
       <c r="P50" s="26">
         <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:16" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="35" t="s">
+      <c r="A51" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="B51" s="35"/>
+      <c r="B51" s="53"/>
       <c r="C51" s="27">
         <v>40</v>
       </c>
       <c r="D51" s="28">
         <v>26366</v>
       </c>
       <c r="E51" s="28">
         <v>219414</v>
       </c>
       <c r="F51" s="28">
         <v>12107</v>
       </c>
       <c r="G51" s="28">
         <v>104304</v>
       </c>
       <c r="H51" s="28">
         <v>14259</v>
       </c>
       <c r="I51" s="28">
         <v>115110</v>
       </c>
       <c r="J51" s="28">
         <v>29990</v>
       </c>
       <c r="K51" s="28">
         <v>228098</v>
       </c>
       <c r="L51" s="28">
         <v>15022</v>
       </c>
       <c r="M51" s="28">
         <v>116297</v>
       </c>
       <c r="N51" s="28">
         <v>14968</v>
       </c>
       <c r="O51" s="28">
         <v>111801</v>
       </c>
       <c r="P51" s="26">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="34" t="s">
+      <c r="A52" s="50" t="s">
         <v>47</v>
       </c>
-      <c r="B52" s="34"/>
+      <c r="B52" s="50"/>
       <c r="C52" s="21">
         <v>41</v>
       </c>
       <c r="D52" s="22">
         <v>13109</v>
       </c>
       <c r="E52" s="22">
         <v>106215</v>
       </c>
       <c r="F52" s="22">
         <v>6327</v>
       </c>
       <c r="G52" s="22">
         <v>49093</v>
       </c>
       <c r="H52" s="22">
         <v>6782</v>
       </c>
       <c r="I52" s="22">
         <v>57122</v>
       </c>
       <c r="J52" s="22">
         <v>16825</v>
       </c>
       <c r="K52" s="22">
         <v>141613</v>
       </c>
       <c r="L52" s="22">
         <v>8955</v>
       </c>
       <c r="M52" s="22">
         <v>73604</v>
       </c>
       <c r="N52" s="22">
         <v>7870</v>
       </c>
       <c r="O52" s="22">
         <v>68009</v>
       </c>
       <c r="P52" s="26">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="34" t="s">
+      <c r="A53" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="B53" s="37"/>
+      <c r="B53" s="54"/>
       <c r="C53" s="21">
         <v>42</v>
       </c>
       <c r="D53" s="22">
         <v>8180</v>
       </c>
       <c r="E53" s="22">
         <v>71471</v>
       </c>
       <c r="F53" s="22">
         <v>4162</v>
       </c>
       <c r="G53" s="22">
         <v>34325</v>
       </c>
       <c r="H53" s="22">
         <v>4018</v>
       </c>
       <c r="I53" s="22">
         <v>37146</v>
       </c>
       <c r="J53" s="22">
         <v>10272</v>
       </c>
       <c r="K53" s="22">
         <v>87499</v>
       </c>
       <c r="L53" s="22">
         <v>4852</v>
       </c>
       <c r="M53" s="22">
         <v>30353</v>
       </c>
       <c r="N53" s="22">
         <v>5420</v>
       </c>
       <c r="O53" s="22">
         <v>57146</v>
       </c>
       <c r="P53" s="26">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="34" t="s">
+      <c r="A54" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="B54" s="34"/>
+      <c r="B54" s="50"/>
       <c r="C54" s="21">
         <v>43</v>
       </c>
       <c r="D54" s="22">
         <v>10068</v>
       </c>
       <c r="E54" s="22">
         <v>58570</v>
       </c>
       <c r="F54" s="22">
         <v>4073</v>
       </c>
       <c r="G54" s="22">
         <v>20802</v>
       </c>
       <c r="H54" s="22">
         <v>5995</v>
       </c>
       <c r="I54" s="22">
         <v>37768</v>
       </c>
       <c r="J54" s="22">
         <v>12449</v>
       </c>
       <c r="K54" s="22">
         <v>78115</v>
       </c>
       <c r="L54" s="22">
         <v>5835</v>
       </c>
       <c r="M54" s="22">
         <v>34534</v>
       </c>
       <c r="N54" s="22">
         <v>6614</v>
       </c>
       <c r="O54" s="22">
         <v>43581</v>
       </c>
       <c r="P54" s="26">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:16" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="35" t="s">
+      <c r="A55" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="B55" s="35"/>
+      <c r="B55" s="53"/>
       <c r="C55" s="27">
         <v>44</v>
       </c>
       <c r="D55" s="28">
         <v>4399</v>
       </c>
       <c r="E55" s="28">
         <v>11277</v>
       </c>
       <c r="F55" s="28">
         <v>1530</v>
       </c>
       <c r="G55" s="28">
         <v>4632</v>
       </c>
       <c r="H55" s="28">
         <v>2869</v>
       </c>
       <c r="I55" s="28">
         <v>6646</v>
       </c>
       <c r="J55" s="28">
         <v>7624</v>
       </c>
       <c r="K55" s="28">
         <v>38341</v>
       </c>
       <c r="L55" s="28">
         <v>3022</v>
       </c>
       <c r="M55" s="28">
         <v>15539</v>
       </c>
       <c r="N55" s="28">
         <v>4602</v>
       </c>
       <c r="O55" s="28">
         <v>22802</v>
       </c>
       <c r="P55" s="26">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="34" t="s">
+      <c r="A56" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="B56" s="34"/>
+      <c r="B56" s="50"/>
       <c r="C56" s="21">
         <v>45</v>
       </c>
       <c r="D56" s="22">
         <v>7466</v>
       </c>
       <c r="E56" s="22">
         <v>59337</v>
       </c>
       <c r="F56" s="22">
         <v>3848</v>
       </c>
       <c r="G56" s="22">
         <v>27011</v>
       </c>
       <c r="H56" s="22">
         <v>3618</v>
       </c>
       <c r="I56" s="22">
         <v>32326</v>
       </c>
       <c r="J56" s="22">
         <v>9554</v>
       </c>
       <c r="K56" s="22">
         <v>67363</v>
       </c>
       <c r="L56" s="22">
         <v>5448</v>
       </c>
       <c r="M56" s="22">
         <v>37013</v>
       </c>
       <c r="N56" s="22">
         <v>4106</v>
       </c>
       <c r="O56" s="22">
         <v>30350</v>
       </c>
       <c r="P56" s="26">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="34" t="s">
+      <c r="A57" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B57" s="34"/>
+      <c r="B57" s="50"/>
       <c r="C57" s="21">
         <v>46</v>
       </c>
       <c r="D57" s="22">
         <v>2701</v>
       </c>
       <c r="E57" s="22">
         <v>26966</v>
       </c>
       <c r="F57" s="22">
         <v>923</v>
       </c>
       <c r="G57" s="22">
         <v>6236</v>
       </c>
       <c r="H57" s="22">
         <v>1778</v>
       </c>
       <c r="I57" s="22">
         <v>20730</v>
       </c>
       <c r="J57" s="22">
         <v>3658</v>
       </c>
       <c r="K57" s="22">
         <v>42384</v>
       </c>
       <c r="L57" s="22">
         <v>1178</v>
       </c>
       <c r="M57" s="22">
         <v>7434</v>
       </c>
       <c r="N57" s="22">
         <v>2480</v>
       </c>
       <c r="O57" s="22">
         <v>34949</v>
       </c>
       <c r="P57" s="26">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="34" t="s">
+      <c r="A58" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="B58" s="34"/>
+      <c r="B58" s="50"/>
       <c r="C58" s="21">
         <v>47</v>
       </c>
       <c r="D58" s="22">
         <v>18309</v>
       </c>
       <c r="E58" s="22">
         <v>126106</v>
       </c>
       <c r="F58" s="22">
         <v>8896</v>
       </c>
       <c r="G58" s="22">
         <v>59688</v>
       </c>
       <c r="H58" s="22">
         <v>9413</v>
       </c>
       <c r="I58" s="22">
         <v>66418</v>
       </c>
       <c r="J58" s="22">
         <v>22064</v>
       </c>
       <c r="K58" s="22">
         <v>130184</v>
       </c>
       <c r="L58" s="22">
         <v>11449</v>
       </c>
       <c r="M58" s="22">
         <v>60218</v>
       </c>
       <c r="N58" s="22">
         <v>10615</v>
       </c>
       <c r="O58" s="22">
         <v>69966</v>
       </c>
       <c r="P58" s="26">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="34" t="s">
+      <c r="A59" s="50" t="s">
         <v>54</v>
       </c>
-      <c r="B59" s="34"/>
+      <c r="B59" s="50"/>
       <c r="C59" s="21">
         <v>48</v>
       </c>
       <c r="D59" s="22">
         <v>5887</v>
       </c>
       <c r="E59" s="22">
         <v>48199</v>
       </c>
       <c r="F59" s="22">
         <v>2948</v>
       </c>
       <c r="G59" s="22">
         <v>18917</v>
       </c>
       <c r="H59" s="22">
         <v>2939</v>
       </c>
       <c r="I59" s="22">
         <v>29282</v>
       </c>
       <c r="J59" s="22">
         <v>6927</v>
       </c>
       <c r="K59" s="22">
         <v>64706</v>
       </c>
       <c r="L59" s="22">
         <v>3788</v>
       </c>
       <c r="M59" s="22">
         <v>24724</v>
       </c>
       <c r="N59" s="22">
         <v>3139</v>
       </c>
       <c r="O59" s="22">
         <v>39982</v>
       </c>
       <c r="P59" s="26">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="34" t="s">
+      <c r="A60" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="34"/>
+      <c r="B60" s="50"/>
       <c r="C60" s="21">
         <v>49</v>
       </c>
       <c r="D60" s="22">
         <v>7780</v>
       </c>
       <c r="E60" s="22">
         <v>80887</v>
       </c>
       <c r="F60" s="22">
         <v>3834</v>
       </c>
       <c r="G60" s="22">
         <v>32484</v>
       </c>
       <c r="H60" s="22">
         <v>3946</v>
       </c>
       <c r="I60" s="22">
         <v>48402</v>
       </c>
       <c r="J60" s="22">
         <v>9346</v>
       </c>
       <c r="K60" s="22">
         <v>94099</v>
       </c>
       <c r="L60" s="22">
         <v>4783</v>
       </c>
       <c r="M60" s="22">
         <v>42826</v>
       </c>
       <c r="N60" s="22">
         <v>4563</v>
       </c>
       <c r="O60" s="22">
         <v>51273</v>
       </c>
       <c r="P60" s="26">
         <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:16" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="35" t="s">
+      <c r="A61" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B61" s="35"/>
+      <c r="B61" s="53"/>
       <c r="C61" s="27">
         <v>50</v>
       </c>
       <c r="D61" s="28">
         <v>8914</v>
       </c>
       <c r="E61" s="28">
         <v>49251</v>
       </c>
       <c r="F61" s="28">
         <v>5133</v>
       </c>
       <c r="G61" s="28">
         <v>27415</v>
       </c>
       <c r="H61" s="28">
         <v>3781</v>
       </c>
       <c r="I61" s="28">
         <v>21836</v>
       </c>
       <c r="J61" s="28">
         <v>10506</v>
       </c>
       <c r="K61" s="28">
         <v>54428</v>
       </c>
       <c r="L61" s="28">
         <v>6749</v>
       </c>
       <c r="M61" s="28">
         <v>34989</v>
       </c>
       <c r="N61" s="28">
         <v>3757</v>
       </c>
       <c r="O61" s="28">
         <v>19439</v>
       </c>
       <c r="P61" s="26">
         <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="34" t="s">
+      <c r="A62" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="B62" s="34"/>
+      <c r="B62" s="50"/>
       <c r="C62" s="21">
         <v>51</v>
       </c>
       <c r="D62" s="22">
         <v>23695</v>
       </c>
       <c r="E62" s="22">
         <v>175957</v>
       </c>
       <c r="F62" s="22">
         <v>11412</v>
       </c>
       <c r="G62" s="22">
         <v>84809</v>
       </c>
       <c r="H62" s="22">
         <v>12283</v>
       </c>
       <c r="I62" s="22">
         <v>91149</v>
       </c>
       <c r="J62" s="22">
         <v>27245</v>
       </c>
       <c r="K62" s="22">
         <v>183965</v>
       </c>
       <c r="L62" s="22">
         <v>13989</v>
       </c>
       <c r="M62" s="22">
         <v>99838</v>
       </c>
       <c r="N62" s="22">
         <v>13256</v>
       </c>
       <c r="O62" s="22">
         <v>84126</v>
       </c>
       <c r="P62" s="26">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:16" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="35" t="s">
+      <c r="A63" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="B63" s="35"/>
+      <c r="B63" s="53"/>
       <c r="C63" s="27">
         <v>52</v>
       </c>
       <c r="D63" s="28">
         <v>22220</v>
       </c>
       <c r="E63" s="28">
-        <v>144103</v>
+        <v>130084</v>
       </c>
       <c r="F63" s="28">
         <v>11797</v>
       </c>
       <c r="G63" s="28">
-        <v>75211</v>
+        <v>61193</v>
       </c>
       <c r="H63" s="28">
         <v>10423</v>
       </c>
       <c r="I63" s="28">
         <v>68892</v>
       </c>
       <c r="J63" s="28">
         <v>26449</v>
       </c>
       <c r="K63" s="28">
         <v>147985</v>
       </c>
       <c r="L63" s="28">
         <v>15209</v>
       </c>
       <c r="M63" s="28">
         <v>76595</v>
       </c>
       <c r="N63" s="28">
         <v>11240</v>
       </c>
       <c r="O63" s="28">
         <v>71391</v>
       </c>
       <c r="P63" s="26">
         <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="34" t="s">
+      <c r="A64" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="B64" s="34"/>
+      <c r="B64" s="50"/>
       <c r="C64" s="21">
         <v>53</v>
       </c>
       <c r="D64" s="22">
         <v>30341</v>
       </c>
       <c r="E64" s="22">
         <v>172579</v>
       </c>
       <c r="F64" s="22">
         <v>14677</v>
       </c>
       <c r="G64" s="22">
         <v>88233</v>
       </c>
       <c r="H64" s="22">
         <v>15664</v>
       </c>
       <c r="I64" s="22">
         <v>84346</v>
       </c>
       <c r="J64" s="22">
         <v>35928</v>
       </c>
       <c r="K64" s="22">
         <v>196202</v>
       </c>
       <c r="L64" s="22">
         <v>18979</v>
       </c>
       <c r="M64" s="22">
         <v>110069</v>
       </c>
       <c r="N64" s="22">
         <v>16949</v>
       </c>
       <c r="O64" s="22">
         <v>86133</v>
       </c>
       <c r="P64" s="26">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="34" t="s">
+      <c r="A65" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B65" s="34"/>
+      <c r="B65" s="50"/>
       <c r="C65" s="21">
         <v>54</v>
       </c>
       <c r="D65" s="22">
         <v>18988</v>
       </c>
       <c r="E65" s="22">
         <v>119372</v>
       </c>
       <c r="F65" s="22">
         <v>8228</v>
       </c>
       <c r="G65" s="22">
         <v>60632</v>
       </c>
       <c r="H65" s="22">
         <v>10760</v>
       </c>
       <c r="I65" s="22">
         <v>58740</v>
       </c>
       <c r="J65" s="22">
         <v>22743</v>
       </c>
       <c r="K65" s="22">
         <v>129061</v>
       </c>
       <c r="L65" s="22">
         <v>11224</v>
       </c>
       <c r="M65" s="22">
         <v>73522</v>
       </c>
       <c r="N65" s="22">
         <v>11519</v>
       </c>
       <c r="O65" s="22">
         <v>55539</v>
       </c>
       <c r="P65" s="26">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:16" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="35" t="s">
+      <c r="A66" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="B66" s="35"/>
+      <c r="B66" s="53"/>
       <c r="C66" s="27">
         <v>55</v>
       </c>
       <c r="D66" s="28">
         <v>9638</v>
       </c>
       <c r="E66" s="28">
         <v>65749</v>
       </c>
       <c r="F66" s="28">
         <v>5200</v>
       </c>
       <c r="G66" s="28">
         <v>33994</v>
       </c>
       <c r="H66" s="28">
         <v>4438</v>
       </c>
       <c r="I66" s="28">
         <v>31755</v>
       </c>
       <c r="J66" s="28">
         <v>11346</v>
       </c>
       <c r="K66" s="28">
         <v>74477</v>
       </c>
       <c r="L66" s="28">
         <v>6742</v>
       </c>
       <c r="M66" s="28">
         <v>41985</v>
       </c>
       <c r="N66" s="28">
         <v>4604</v>
       </c>
       <c r="O66" s="28">
         <v>32492</v>
       </c>
       <c r="P66" s="26">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="34" t="s">
+      <c r="A67" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B67" s="34"/>
+      <c r="B67" s="50"/>
       <c r="C67" s="21">
         <v>56</v>
       </c>
       <c r="D67" s="22">
         <v>4998</v>
       </c>
       <c r="E67" s="22">
         <v>21905</v>
       </c>
       <c r="F67" s="22">
         <v>2636</v>
       </c>
       <c r="G67" s="22">
         <v>10940</v>
       </c>
       <c r="H67" s="22">
         <v>2362</v>
       </c>
       <c r="I67" s="22">
         <v>10965</v>
       </c>
       <c r="J67" s="22">
         <v>5954</v>
       </c>
       <c r="K67" s="22">
         <v>27323</v>
       </c>
       <c r="L67" s="22">
         <v>3319</v>
       </c>
       <c r="M67" s="22">
         <v>14626</v>
       </c>
       <c r="N67" s="22">
         <v>2635</v>
       </c>
       <c r="O67" s="22">
         <v>12697</v>
       </c>
       <c r="P67" s="26">
         <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="34" t="s">
+      <c r="A68" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B68" s="34"/>
+      <c r="B68" s="50"/>
       <c r="C68" s="21">
         <v>57</v>
       </c>
       <c r="D68" s="22">
         <v>12972</v>
       </c>
       <c r="E68" s="22">
         <v>107901</v>
       </c>
       <c r="F68" s="22">
         <v>8061</v>
       </c>
       <c r="G68" s="22">
         <v>59582</v>
       </c>
       <c r="H68" s="22">
         <v>4911</v>
       </c>
       <c r="I68" s="22">
         <v>48319</v>
       </c>
       <c r="J68" s="22">
         <v>18757</v>
       </c>
       <c r="K68" s="22">
         <v>141241</v>
       </c>
       <c r="L68" s="22">
         <v>10952</v>
       </c>
       <c r="M68" s="22">
         <v>92642</v>
       </c>
       <c r="N68" s="22">
         <v>7805</v>
       </c>
       <c r="O68" s="22">
         <v>48600</v>
       </c>
       <c r="P68" s="26">
         <v>57</v>
       </c>
     </row>
     <row r="69" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="34" t="s">
+      <c r="A69" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B69" s="34"/>
+      <c r="B69" s="50"/>
       <c r="C69" s="21">
         <v>58</v>
       </c>
       <c r="D69" s="22">
         <v>6693</v>
       </c>
       <c r="E69" s="22">
         <v>79070</v>
       </c>
       <c r="F69" s="22">
         <v>4663</v>
       </c>
       <c r="G69" s="22">
         <v>48714</v>
       </c>
       <c r="H69" s="22">
         <v>2030</v>
       </c>
       <c r="I69" s="22">
         <v>30356</v>
       </c>
       <c r="J69" s="22">
         <v>7458</v>
       </c>
       <c r="K69" s="22">
         <v>83298</v>
       </c>
       <c r="L69" s="22">
         <v>5927</v>
       </c>
       <c r="M69" s="22">
         <v>63086</v>
       </c>
       <c r="N69" s="22">
         <v>1531</v>
       </c>
       <c r="O69" s="22">
         <v>20213</v>
       </c>
       <c r="P69" s="26">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:16" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="35" t="s">
+      <c r="A70" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="B70" s="35"/>
+      <c r="B70" s="53"/>
       <c r="C70" s="27">
         <v>59</v>
       </c>
       <c r="D70" s="28">
         <v>9910</v>
       </c>
       <c r="E70" s="28">
         <v>57926</v>
       </c>
       <c r="F70" s="28">
         <v>5371</v>
       </c>
       <c r="G70" s="28">
         <v>28075</v>
       </c>
       <c r="H70" s="28">
         <v>4539</v>
       </c>
       <c r="I70" s="28">
         <v>29851</v>
       </c>
       <c r="J70" s="28">
         <v>12191</v>
       </c>
       <c r="K70" s="28">
         <v>65131</v>
       </c>
       <c r="L70" s="28">
         <v>6708</v>
       </c>
       <c r="M70" s="28">
         <v>33447</v>
       </c>
       <c r="N70" s="28">
         <v>5483</v>
       </c>
       <c r="O70" s="28">
         <v>31683</v>
       </c>
       <c r="P70" s="26">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="34" t="s">
+      <c r="A71" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B71" s="34"/>
+      <c r="B71" s="50"/>
       <c r="C71" s="21">
         <v>60</v>
       </c>
       <c r="D71" s="22">
         <v>8179</v>
       </c>
       <c r="E71" s="22">
         <v>29041</v>
       </c>
       <c r="F71" s="22">
         <v>4119</v>
       </c>
       <c r="G71" s="22">
         <v>14963</v>
       </c>
       <c r="H71" s="22">
         <v>4060</v>
       </c>
       <c r="I71" s="22">
         <v>14077</v>
       </c>
       <c r="J71" s="22">
         <v>9107</v>
       </c>
       <c r="K71" s="22">
         <v>28743</v>
       </c>
       <c r="L71" s="22">
         <v>5023</v>
       </c>
       <c r="M71" s="22">
         <v>16161</v>
       </c>
       <c r="N71" s="22">
         <v>4084</v>
       </c>
       <c r="O71" s="22">
         <v>12582</v>
       </c>
       <c r="P71" s="26">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="34" t="s">
+      <c r="A72" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="B72" s="34"/>
+      <c r="B72" s="50"/>
       <c r="C72" s="21">
         <v>61</v>
       </c>
       <c r="D72" s="22">
         <v>8407</v>
       </c>
       <c r="E72" s="22">
         <v>37954</v>
       </c>
       <c r="F72" s="22">
         <v>4249</v>
       </c>
       <c r="G72" s="22">
         <v>20149</v>
       </c>
       <c r="H72" s="22">
         <v>4158</v>
       </c>
       <c r="I72" s="22">
         <v>17805</v>
       </c>
       <c r="J72" s="22">
         <v>10569</v>
       </c>
       <c r="K72" s="22">
         <v>47825</v>
       </c>
       <c r="L72" s="22">
         <v>5597</v>
       </c>
       <c r="M72" s="22">
         <v>26338</v>
       </c>
       <c r="N72" s="22">
         <v>4972</v>
       </c>
       <c r="O72" s="22">
         <v>21488</v>
       </c>
       <c r="P72" s="26">
         <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="34" t="s">
+      <c r="A73" s="50" t="s">
         <v>68</v>
       </c>
-      <c r="B73" s="34"/>
+      <c r="B73" s="50"/>
       <c r="C73" s="21">
         <v>62</v>
       </c>
       <c r="D73" s="22">
         <v>14657</v>
       </c>
       <c r="E73" s="22">
         <v>83943</v>
       </c>
       <c r="F73" s="22">
         <v>7810</v>
       </c>
       <c r="G73" s="22">
         <v>41657</v>
       </c>
       <c r="H73" s="22">
         <v>6847</v>
       </c>
       <c r="I73" s="22">
         <v>42286</v>
       </c>
       <c r="J73" s="22">
         <v>18041</v>
       </c>
       <c r="K73" s="22">
         <v>97524</v>
       </c>
       <c r="L73" s="22">
         <v>10463</v>
       </c>
       <c r="M73" s="22">
         <v>56691</v>
       </c>
       <c r="N73" s="22">
         <v>7578</v>
       </c>
       <c r="O73" s="22">
         <v>40833</v>
       </c>
       <c r="P73" s="26">
         <v>62</v>
       </c>
     </row>
     <row r="74" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="34" t="s">
+      <c r="A74" s="50" t="s">
         <v>69</v>
       </c>
-      <c r="B74" s="34"/>
+      <c r="B74" s="50"/>
       <c r="C74" s="21">
         <v>63</v>
       </c>
       <c r="D74" s="22">
         <v>10133</v>
       </c>
       <c r="E74" s="22">
         <v>64035</v>
       </c>
       <c r="F74" s="22">
         <v>4736</v>
       </c>
       <c r="G74" s="22">
         <v>33362</v>
       </c>
       <c r="H74" s="22">
         <v>5397</v>
       </c>
       <c r="I74" s="22">
         <v>30673</v>
       </c>
       <c r="J74" s="22">
         <v>13609</v>
       </c>
       <c r="K74" s="22">
         <v>92586</v>
       </c>
       <c r="L74" s="22">
         <v>7126</v>
       </c>
       <c r="M74" s="22">
         <v>53288</v>
       </c>
       <c r="N74" s="22">
         <v>6483</v>
       </c>
       <c r="O74" s="22">
         <v>39298</v>
       </c>
       <c r="P74" s="26">
         <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:16" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="35" t="s">
+      <c r="A75" s="53" t="s">
         <v>70</v>
       </c>
-      <c r="B75" s="35"/>
+      <c r="B75" s="53"/>
       <c r="C75" s="27">
         <v>64</v>
       </c>
       <c r="D75" s="28">
         <v>10901</v>
       </c>
       <c r="E75" s="28">
-        <v>149529</v>
+        <v>99534</v>
       </c>
       <c r="F75" s="28">
         <v>6350</v>
       </c>
       <c r="G75" s="28">
         <v>56581</v>
       </c>
       <c r="H75" s="28">
         <v>4551</v>
       </c>
       <c r="I75" s="28">
-        <v>92948</v>
+        <v>42953</v>
       </c>
       <c r="J75" s="28">
         <v>13083</v>
       </c>
       <c r="K75" s="28">
         <v>102948</v>
       </c>
       <c r="L75" s="28">
         <v>8204</v>
       </c>
       <c r="M75" s="28">
         <v>68575</v>
       </c>
       <c r="N75" s="28">
         <v>4879</v>
       </c>
       <c r="O75" s="28">
         <v>34373</v>
       </c>
       <c r="P75" s="26">
         <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="34" t="s">
+      <c r="A76" s="50" t="s">
         <v>71</v>
       </c>
-      <c r="B76" s="34"/>
+      <c r="B76" s="50"/>
       <c r="C76" s="21">
         <v>65</v>
       </c>
       <c r="D76" s="22">
         <v>11399</v>
       </c>
       <c r="E76" s="22">
         <v>33903</v>
       </c>
       <c r="F76" s="22">
         <v>5409</v>
       </c>
       <c r="G76" s="22">
         <v>15382</v>
       </c>
       <c r="H76" s="22">
         <v>5990</v>
       </c>
       <c r="I76" s="22">
         <v>18521</v>
       </c>
       <c r="J76" s="22">
         <v>16727</v>
       </c>
       <c r="K76" s="22">
         <v>46063</v>
       </c>
       <c r="L76" s="22">
         <v>8919</v>
       </c>
       <c r="M76" s="22">
         <v>23880</v>
       </c>
       <c r="N76" s="22">
         <v>7808</v>
       </c>
       <c r="O76" s="22">
         <v>22183</v>
       </c>
       <c r="P76" s="26">
         <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:16" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="34" t="s">
+      <c r="A77" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B77" s="34"/>
+      <c r="B77" s="50"/>
       <c r="C77" s="21">
         <v>66</v>
       </c>
       <c r="D77" s="22">
         <v>122</v>
       </c>
       <c r="E77" s="22">
         <v>347</v>
       </c>
       <c r="F77" s="22">
         <v>24</v>
       </c>
       <c r="G77" s="22">
         <v>41</v>
       </c>
       <c r="H77" s="22">
         <v>98</v>
       </c>
       <c r="I77" s="22">
         <v>306</v>
       </c>
       <c r="J77" s="22">
         <v>229</v>
       </c>
       <c r="K77" s="22">
         <v>1800</v>
       </c>
       <c r="L77" s="22">
         <v>53</v>
       </c>
       <c r="M77" s="22">
         <v>142</v>
       </c>
       <c r="N77" s="22">
         <v>176</v>
       </c>
       <c r="O77" s="22">
         <v>1658</v>
       </c>
       <c r="P77" s="26">
         <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:16" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="35" t="s">
+      <c r="A78" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="B78" s="35"/>
+      <c r="B78" s="53"/>
       <c r="C78" s="27">
         <v>67</v>
       </c>
       <c r="D78" s="28">
-        <v>87961</v>
+        <v>87960</v>
       </c>
       <c r="E78" s="28">
-        <v>631896</v>
+        <v>611653</v>
       </c>
       <c r="F78" s="28">
         <v>46793</v>
       </c>
       <c r="G78" s="28">
-        <v>259486</v>
+        <v>254160</v>
       </c>
       <c r="H78" s="28">
-        <v>41168</v>
+        <v>41167</v>
       </c>
       <c r="I78" s="28">
-        <v>372410</v>
+        <v>357492</v>
       </c>
       <c r="J78" s="28">
         <v>109577</v>
       </c>
       <c r="K78" s="28">
         <v>732612</v>
       </c>
       <c r="L78" s="28">
         <v>60699</v>
       </c>
       <c r="M78" s="28">
         <v>316211</v>
       </c>
       <c r="N78" s="28">
         <v>48878</v>
       </c>
       <c r="O78" s="28">
         <v>416401</v>
       </c>
       <c r="P78" s="26">
         <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="34" t="s">
+      <c r="A79" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B79" s="34"/>
+      <c r="B79" s="50"/>
       <c r="C79" s="21">
         <v>68</v>
       </c>
       <c r="D79" s="22">
         <v>44614</v>
       </c>
       <c r="E79" s="22">
         <v>349455</v>
       </c>
       <c r="F79" s="22">
         <v>20342</v>
       </c>
       <c r="G79" s="22">
         <v>159431</v>
       </c>
       <c r="H79" s="22">
         <v>24272</v>
       </c>
       <c r="I79" s="22">
         <v>190024</v>
       </c>
       <c r="J79" s="22">
         <v>52711</v>
       </c>
       <c r="K79" s="22">
         <v>393712</v>
       </c>
       <c r="L79" s="22">
         <v>25709</v>
       </c>
       <c r="M79" s="22">
         <v>181183</v>
       </c>
       <c r="N79" s="22">
         <v>27002</v>
       </c>
       <c r="O79" s="22">
         <v>212528</v>
       </c>
       <c r="P79" s="26">
         <v>68</v>
       </c>
     </row>
     <row r="80" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="36" t="s">
+      <c r="A80" s="55" t="s">
         <v>74</v>
       </c>
-      <c r="B80" s="36"/>
+      <c r="B80" s="55"/>
       <c r="C80" s="31">
         <v>69</v>
       </c>
       <c r="D80" s="32">
         <v>138459</v>
       </c>
       <c r="E80" s="32">
-        <v>935886</v>
+        <v>921868</v>
       </c>
       <c r="F80" s="32">
         <v>71807</v>
       </c>
       <c r="G80" s="32">
-        <v>489529</v>
+        <v>475511</v>
       </c>
       <c r="H80" s="32">
         <v>66652</v>
       </c>
       <c r="I80" s="32">
         <v>446357</v>
       </c>
       <c r="J80" s="32">
         <v>166386</v>
       </c>
       <c r="K80" s="32">
         <v>1037979</v>
       </c>
       <c r="L80" s="32">
         <v>93090</v>
       </c>
       <c r="M80" s="32">
         <v>607349</v>
       </c>
       <c r="N80" s="32">
         <v>73296</v>
       </c>
       <c r="O80" s="32">
         <v>430630</v>
       </c>
       <c r="P80" s="33">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="84">
-    <mergeCell ref="L4:M4"/>
-[...62 lines deleted...]
-    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A75:B75"/>
     <mergeCell ref="A76:B76"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="A67:B67"/>
     <mergeCell ref="A68:B68"/>
     <mergeCell ref="A69:B69"/>
     <mergeCell ref="A70:B70"/>
-    <mergeCell ref="A77:B77"/>
-[...6 lines deleted...]
-    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="A4:C8"/>
+    <mergeCell ref="P4:P8"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="E5:E8"/>
+    <mergeCell ref="F5:F8"/>
+    <mergeCell ref="G5:G8"/>
+    <mergeCell ref="H5:H8"/>
+    <mergeCell ref="I5:I8"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="J5:J8"/>
+    <mergeCell ref="K5:K8"/>
+    <mergeCell ref="L5:L8"/>
+    <mergeCell ref="M5:M8"/>
+    <mergeCell ref="N5:N8"/>
+    <mergeCell ref="O5:O8"/>
+    <mergeCell ref="J4:K4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">