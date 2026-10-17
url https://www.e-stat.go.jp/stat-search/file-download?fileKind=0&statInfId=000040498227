--- v0 (2026-08-28)
+++ v1 (2026-10-17)
@@ -12,60 +12,60 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Stat・公表予定（R7情報化実態調査・0828(金)17時公表）\④差し替え依頼接到\個票\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\★e-Statさしかえ（情報化実態調査R7速報・青森県）\①デジ参から差替え依頼接到\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BF7E44F9-CC83-4896-9A81-0B67120BD703}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ABCB7E6B-69B9-49A5-8461-ED06E3433C3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1520" yWindow="1520" windowWidth="21510" windowHeight="13610" tabRatio="596" xr2:uid="{F938505B-E7AA-4E36-B733-A8458B8BEAD7}"/>
+    <workbookView xWindow="2295" yWindow="2295" windowWidth="19245" windowHeight="12885" tabRatio="596" xr2:uid="{F938505B-E7AA-4E36-B733-A8458B8BEAD7}"/>
   </bookViews>
   <sheets>
     <sheet name="PC（計）" sheetId="27" r:id="rId1"/>
     <sheet name="PC（計） (2)" sheetId="28" r:id="rId2"/>
     <sheet name="PC（小）" sheetId="29" r:id="rId3"/>
     <sheet name="PC（小）(2)" sheetId="30" r:id="rId4"/>
     <sheet name="PC（中）" sheetId="31" r:id="rId5"/>
     <sheet name="PC（中）(2)" sheetId="32" r:id="rId6"/>
     <sheet name="PC（義務）" sheetId="33" r:id="rId7"/>
     <sheet name="PC（義務）(2)" sheetId="34" r:id="rId8"/>
     <sheet name="PC（高等学校）" sheetId="35" r:id="rId9"/>
     <sheet name="PC（高等学校）(2)" sheetId="36" r:id="rId10"/>
     <sheet name="PC（中等）" sheetId="37" r:id="rId11"/>
     <sheet name="PC（中等） (2)" sheetId="38" r:id="rId12"/>
     <sheet name="PC（特支）" sheetId="39" r:id="rId13"/>
     <sheet name="PC（特支） (2)" sheetId="40" r:id="rId14"/>
   </sheets>
   <definedNames>
     <definedName name="_1">#REF!</definedName>
     <definedName name="_1_1">#REF!</definedName>
     <definedName name="_1_2_1_1">#REF!</definedName>
     <definedName name="_1_2_1_2">#REF!</definedName>
     <definedName name="_1_2_1_3">#REF!</definedName>
     <definedName name="_1_2_2">#REF!</definedName>
     <definedName name="_1_3_1">#REF!</definedName>
@@ -240,51 +240,51 @@
     <definedName name="_xlnm.Print_Area" localSheetId="5">'PC（中）(2)'!$B$2:$N$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'PC（中等）'!$B$2:$O$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'PC（中等） (2)'!$B$2:$N$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'PC（特支）'!$B$2:$O$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'PC（特支） (2)'!$B$2:$N$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1347" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1347" uniqueCount="160">
   <si>
     <t>おいらせ町</t>
   </si>
   <si>
     <t>青森県</t>
   </si>
   <si>
     <t>つがる市</t>
   </si>
   <si>
     <t>むつ市</t>
   </si>
   <si>
     <t>横浜町</t>
   </si>
   <si>
     <t>階上町</t>
   </si>
   <si>
     <t>外ヶ浜町</t>
   </si>
   <si>
     <t>五戸町</t>
   </si>
   <si>
@@ -1197,91 +1197,50 @@
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>○市区町村（設置者）別「コンピュータの設置状況」及び「インターネット接続状況」の実態（高等学校）</t>
     <rPh sb="35" eb="37">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ジッタイ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>（高等学校）</t>
     <rPh sb="1" eb="3">
       <t>コウトウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
-    <t>遠隔教育を実施している学校のうち、個々の児童生徒の状況に応じた遠隔教育の実施率
-[...39 lines deleted...]
-  <si>
     <t>○市区町村（設置者）別「コンピュータの設置状況」及び「インターネット接続状況」の実態（中等教育学校）</t>
     <rPh sb="35" eb="37">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ジッタイ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>（中等教育学校）</t>
     <rPh sb="1" eb="3">
       <t>チュウトウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ガッコウ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>○市区町村（設置者）別「コンピュータの設置状況」及び「インターネット接続状況」の実態（特別支援学校）</t>
     <rPh sb="35" eb="37">
@@ -1467,244 +1426,435 @@
       <t>イドウツウシン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ケイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ツウシン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>セツゾク</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ワリアイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>回線速度の契約理論値　　　　ベストエフォート型
 （専門学科・総合学科単独及び総合校）</t>
   </si>
   <si>
     <t>回線速度の契約理論値　　　　　　ギャランティ型
 （専門学科・総合学科単独及び総合校）</t>
   </si>
   <si>
-    <t>授業を担当している教員数
-[...20 lines deleted...]
-  <si>
     <t>指導者用PC整備率</t>
   </si>
   <si>
     <t>指導者用PC整備率
 （専門学科・総合学科単独及び総合校）</t>
   </si>
   <si>
     <t>教員の校務用PC台数</t>
   </si>
   <si>
     <t>教員の校務用PC台数
 （専門学科・総合学科単独及び総合校）</t>
   </si>
   <si>
-    <t>教員の校務用PC整備率
-[...32 lines deleted...]
-  <si>
     <t>遠隔教育実施率</t>
   </si>
   <si>
     <t>遠隔教育実施率
 （専門学科・総合学科単独及び総合校）</t>
   </si>
   <si>
     <t>遠隔教育を実施している学校のうち、「合同授業型」の遠隔授業の実施率
 （専門学科・総合学科単独及び総合校）</t>
-  </si>
-[...94 lines deleted...]
-    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>注７）「統合型校務支援システム」とは、教務系（成績処理、出欠管理、時数管理等）、保健系（健康診断票、保健室来室管理等）、学籍系（指導要録等）、</t>
   </si>
   <si>
     <t>　　　学校事務系などを統合した機能を有しているシステムのことをいう（次世代校務支援システム（マルチテナント構成のクラウド型校務支援システム等）も含む）。</t>
   </si>
   <si>
     <t>　　　なお、教職員等が作成したエクセルやアクセス等のマクロプログラムは含まない。</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
     <t>注１）「教員」とは、校長、副校長、教頭、主幹教諭、指導教諭、教諭、助教諭、養護教諭、養護助教諭、栄養教諭、常勤講師をいう。（暫定再任用職員（フルタイム）を含む。)</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>教員数</t>
+    <rPh sb="0" eb="1">
+      <t>キョウイン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>教員数
+（専門学科・総合学科単独及び総合校）</t>
+    <rPh sb="0" eb="1">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>授業を担当している教員数</t>
+    <rPh sb="0" eb="1">
+      <t>ジュギョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タントウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キョウイン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>授業を担当している教員数
+（専門学科・総合学科単独及び総合校）</t>
+    <rPh sb="2" eb="4">
+      <t>タントウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キョウイン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>指導者用PC台数</t>
+    <rPh sb="0" eb="3">
+      <t>シドウシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>指導者用PC台数
+（専門学科・総合学科単独及び総合校）</t>
+    <rPh sb="0" eb="2">
+      <t>シドウシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>教員の校務用PC整備率</t>
+    <rPh sb="0" eb="2">
+      <t>キョウイン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>コウムヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>セイビリツ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>教員の校務用PC整備率
+（専門学科・総合学科単独及び総合校）</t>
+    <rPh sb="0" eb="2">
+      <t>キョウイン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>コウムヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>セイビリツ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>統合型校務支援システム整備率</t>
+    <rPh sb="0" eb="3">
+      <t>トウゴウガタ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>コウム</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>セイビ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>リツ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>統合型校務支援システム整備率
+（専門学科・総合学科単独及び総合校）</t>
+    <rPh sb="0" eb="3">
+      <t>トウゴウガタ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>コウム</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>セイビ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>リツ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>遠隔教育を実施している学校のうち、「合同授業型」の遠隔授業の実施率</t>
+    <rPh sb="0" eb="2">
+      <t>エンカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="18" eb="22">
+      <t>ゴウドウジュギョウ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="25" eb="29">
+      <t>エンカクジュギョウ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>遠隔教育を実施している学校のうち、「教師支援型」の遠隔授業の実施率</t>
+    <rPh sb="0" eb="2">
+      <t>エンカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キョウシ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>遠隔教育を実施している学校のうち、「教師支援型」の遠隔授業の実施率
+（専門学科・総合学科単独及び総合校）</t>
+    <rPh sb="0" eb="2">
+      <t>エンカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キョウシ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>遠隔教育を実施している学校のうち、「教科・科目充実型」の遠隔授業の実施率</t>
+    <rPh sb="0" eb="2">
+      <t>エンカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キョウカ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>カモク</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジュウジツ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>遠隔教育を実施している学校のうち、「教科・科目充実型」の遠隔授業の実施率
+（専門学科・総合学科単独及び総合校）</t>
+    <rPh sb="0" eb="2">
+      <t>エンカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キョウカ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>カモク</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジュウジツ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>遠隔教育を実施している学校のうち、個々の児童生徒の状況に応じた遠隔教育の実施率</t>
+    <rPh sb="0" eb="2">
+      <t>エンカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ココ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>セイト</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>オウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>エンカク</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ジッシ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>遠隔教育を実施している学校のうち、個々の児童生徒の状況に応じた遠隔教育の実施率
+（専門学科・総合学科単独及び総合校）</t>
+    <rPh sb="0" eb="2">
+      <t>エンカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ココ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>セイト</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>オウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>エンカク</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ジッシ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="0.0_);[Red]\(0.0\)"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -3675,2820 +3825,2820 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92EF0A41-5383-47C2-9186-710BABC7E883}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O53"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="15" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="15" width="17.625" style="1" customWidth="1"/>
     <col min="16" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="271" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="271" width="17.625" style="4" customWidth="1"/>
     <col min="272" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="527" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="527" width="17.625" style="4" customWidth="1"/>
     <col min="528" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="783" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="783" width="17.625" style="4" customWidth="1"/>
     <col min="784" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1039" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1039" width="17.625" style="4" customWidth="1"/>
     <col min="1040" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1295" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1295" width="17.625" style="4" customWidth="1"/>
     <col min="1296" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1551" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1551" width="17.625" style="4" customWidth="1"/>
     <col min="1552" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1807" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1807" width="17.625" style="4" customWidth="1"/>
     <col min="1808" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2063" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2063" width="17.625" style="4" customWidth="1"/>
     <col min="2064" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2319" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2319" width="17.625" style="4" customWidth="1"/>
     <col min="2320" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2575" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2575" width="17.625" style="4" customWidth="1"/>
     <col min="2576" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2831" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2831" width="17.625" style="4" customWidth="1"/>
     <col min="2832" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3087" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3087" width="17.625" style="4" customWidth="1"/>
     <col min="3088" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3343" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3343" width="17.625" style="4" customWidth="1"/>
     <col min="3344" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3599" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3599" width="17.625" style="4" customWidth="1"/>
     <col min="3600" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3855" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3855" width="17.625" style="4" customWidth="1"/>
     <col min="3856" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4111" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4111" width="17.625" style="4" customWidth="1"/>
     <col min="4112" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4367" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4367" width="17.625" style="4" customWidth="1"/>
     <col min="4368" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4623" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4623" width="17.625" style="4" customWidth="1"/>
     <col min="4624" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4879" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4879" width="17.625" style="4" customWidth="1"/>
     <col min="4880" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5135" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5135" width="17.625" style="4" customWidth="1"/>
     <col min="5136" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5391" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5391" width="17.625" style="4" customWidth="1"/>
     <col min="5392" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5647" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5647" width="17.625" style="4" customWidth="1"/>
     <col min="5648" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5903" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5903" width="17.625" style="4" customWidth="1"/>
     <col min="5904" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6159" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6159" width="17.625" style="4" customWidth="1"/>
     <col min="6160" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6415" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6415" width="17.625" style="4" customWidth="1"/>
     <col min="6416" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6671" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6671" width="17.625" style="4" customWidth="1"/>
     <col min="6672" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6927" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6927" width="17.625" style="4" customWidth="1"/>
     <col min="6928" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7183" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7183" width="17.625" style="4" customWidth="1"/>
     <col min="7184" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7439" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7439" width="17.625" style="4" customWidth="1"/>
     <col min="7440" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7695" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7695" width="17.625" style="4" customWidth="1"/>
     <col min="7696" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7951" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7951" width="17.625" style="4" customWidth="1"/>
     <col min="7952" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8207" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8207" width="17.625" style="4" customWidth="1"/>
     <col min="8208" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8463" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8463" width="17.625" style="4" customWidth="1"/>
     <col min="8464" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8719" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8719" width="17.625" style="4" customWidth="1"/>
     <col min="8720" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8975" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8975" width="17.625" style="4" customWidth="1"/>
     <col min="8976" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9231" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9231" width="17.625" style="4" customWidth="1"/>
     <col min="9232" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9487" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9487" width="17.625" style="4" customWidth="1"/>
     <col min="9488" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9743" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9743" width="17.625" style="4" customWidth="1"/>
     <col min="9744" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9999" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9999" width="17.625" style="4" customWidth="1"/>
     <col min="10000" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10255" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10255" width="17.625" style="4" customWidth="1"/>
     <col min="10256" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10511" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10511" width="17.625" style="4" customWidth="1"/>
     <col min="10512" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10767" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10767" width="17.625" style="4" customWidth="1"/>
     <col min="10768" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11023" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11023" width="17.625" style="4" customWidth="1"/>
     <col min="11024" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11279" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11279" width="17.625" style="4" customWidth="1"/>
     <col min="11280" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11535" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11535" width="17.625" style="4" customWidth="1"/>
     <col min="11536" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11791" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11791" width="17.625" style="4" customWidth="1"/>
     <col min="11792" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12047" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12047" width="17.625" style="4" customWidth="1"/>
     <col min="12048" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12303" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12303" width="17.625" style="4" customWidth="1"/>
     <col min="12304" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12559" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12559" width="17.625" style="4" customWidth="1"/>
     <col min="12560" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12815" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12815" width="17.625" style="4" customWidth="1"/>
     <col min="12816" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13071" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13071" width="17.625" style="4" customWidth="1"/>
     <col min="13072" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13327" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13327" width="17.625" style="4" customWidth="1"/>
     <col min="13328" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13583" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13583" width="17.625" style="4" customWidth="1"/>
     <col min="13584" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13839" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13839" width="17.625" style="4" customWidth="1"/>
     <col min="13840" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14095" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14095" width="17.625" style="4" customWidth="1"/>
     <col min="14096" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14351" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14351" width="17.625" style="4" customWidth="1"/>
     <col min="14352" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14607" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14607" width="17.625" style="4" customWidth="1"/>
     <col min="14608" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14863" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14863" width="17.625" style="4" customWidth="1"/>
     <col min="14864" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15119" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15119" width="17.625" style="4" customWidth="1"/>
     <col min="15120" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15375" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15375" width="17.625" style="4" customWidth="1"/>
     <col min="15376" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15631" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15631" width="17.625" style="4" customWidth="1"/>
     <col min="15632" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15887" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15887" width="17.625" style="4" customWidth="1"/>
     <col min="15888" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16143" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16143" width="17.625" style="4" customWidth="1"/>
     <col min="16144" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.15">
       <c r="J1" s="3"/>
     </row>
-    <row r="2" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
     </row>
-    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="7"/>
       <c r="O3" s="9" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>49</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>50</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>51</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>52</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>53</v>
       </c>
       <c r="N4" s="18" t="s">
         <v>54</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="26" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="26" t="s">
         <v>64</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="28" t="s">
         <v>63</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32">
         <v>67</v>
       </c>
       <c r="D6" s="32">
         <v>21960</v>
       </c>
       <c r="E6" s="32">
         <v>1164</v>
       </c>
       <c r="F6" s="32">
         <v>28316</v>
       </c>
       <c r="G6" s="33">
         <v>1.3</v>
       </c>
       <c r="H6" s="33">
         <v>95.4</v>
       </c>
       <c r="I6" s="34">
         <v>100</v>
       </c>
       <c r="J6" s="37">
         <v>100</v>
       </c>
       <c r="K6" s="85" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L6" s="86" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M6" s="39">
         <v>100</v>
       </c>
       <c r="N6" s="40">
         <v>100</v>
       </c>
       <c r="O6" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
       <c r="B7" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="32">
         <v>61</v>
       </c>
       <c r="D7" s="32">
         <v>17059</v>
       </c>
       <c r="E7" s="32">
         <v>834</v>
       </c>
       <c r="F7" s="32">
         <v>17528</v>
       </c>
       <c r="G7" s="33">
         <v>1</v>
       </c>
       <c r="H7" s="33">
         <v>94.5</v>
       </c>
       <c r="I7" s="34">
         <v>100</v>
       </c>
       <c r="J7" s="35">
         <v>100</v>
       </c>
       <c r="K7" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L7" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M7" s="39">
         <v>100</v>
       </c>
       <c r="N7" s="40">
         <v>100</v>
       </c>
       <c r="O7" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="32">
         <v>48</v>
       </c>
       <c r="D8" s="32">
         <v>9552</v>
       </c>
       <c r="E8" s="32">
         <v>547</v>
       </c>
       <c r="F8" s="32">
         <v>10490</v>
       </c>
       <c r="G8" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H8" s="33">
         <v>90.9</v>
       </c>
       <c r="I8" s="34">
         <v>100</v>
       </c>
       <c r="J8" s="35">
         <v>100</v>
       </c>
       <c r="K8" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L8" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M8" s="39">
         <v>100</v>
       </c>
       <c r="N8" s="40">
         <v>0</v>
       </c>
       <c r="O8" s="36">
         <v>100</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="32">
         <v>65</v>
       </c>
       <c r="D9" s="32">
         <v>15094</v>
       </c>
       <c r="E9" s="32">
         <v>759</v>
       </c>
       <c r="F9" s="32">
         <v>16202</v>
       </c>
       <c r="G9" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H9" s="33">
         <v>88.8</v>
       </c>
       <c r="I9" s="34">
         <v>100</v>
       </c>
       <c r="J9" s="35">
         <v>99.5</v>
       </c>
       <c r="K9" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L9" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M9" s="39">
         <v>99.5</v>
       </c>
       <c r="N9" s="40">
         <v>100</v>
       </c>
       <c r="O9" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="32">
         <v>6</v>
       </c>
       <c r="D10" s="32">
         <v>1844</v>
       </c>
       <c r="E10" s="32">
         <v>91</v>
       </c>
       <c r="F10" s="32">
         <v>2147</v>
       </c>
       <c r="G10" s="33">
         <v>1.2</v>
       </c>
       <c r="H10" s="33">
         <v>83.5</v>
       </c>
       <c r="I10" s="34">
         <v>100</v>
       </c>
       <c r="J10" s="35">
         <v>100</v>
       </c>
       <c r="K10" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L10" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M10" s="39">
         <v>100</v>
       </c>
       <c r="N10" s="40">
         <v>100</v>
       </c>
       <c r="O10" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="32">
         <v>16</v>
       </c>
       <c r="D11" s="32">
         <v>2968</v>
       </c>
       <c r="E11" s="32">
         <v>168</v>
       </c>
       <c r="F11" s="32">
         <v>2976</v>
       </c>
       <c r="G11" s="33">
         <v>1</v>
       </c>
       <c r="H11" s="33">
         <v>90.5</v>
       </c>
       <c r="I11" s="34">
         <v>98.2</v>
       </c>
       <c r="J11" s="35">
         <v>98.2</v>
       </c>
       <c r="K11" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L11" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M11" s="39">
         <v>98.2</v>
       </c>
       <c r="N11" s="40">
         <v>100</v>
       </c>
       <c r="O11" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="32">
         <v>22</v>
       </c>
       <c r="D12" s="32">
         <v>3724</v>
       </c>
       <c r="E12" s="32">
         <v>228</v>
       </c>
       <c r="F12" s="32">
         <v>3983</v>
       </c>
       <c r="G12" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H12" s="33">
         <v>83.8</v>
       </c>
       <c r="I12" s="34">
         <v>100</v>
       </c>
       <c r="J12" s="35">
         <v>100</v>
       </c>
       <c r="K12" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L12" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M12" s="39">
         <v>100</v>
       </c>
       <c r="N12" s="40">
         <v>100</v>
       </c>
       <c r="O12" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="32">
         <v>11</v>
       </c>
       <c r="D13" s="32">
         <v>2774</v>
       </c>
       <c r="E13" s="32">
         <v>140</v>
       </c>
       <c r="F13" s="32">
         <v>3236</v>
       </c>
       <c r="G13" s="33">
         <v>1.2</v>
       </c>
       <c r="H13" s="33">
         <v>90.7</v>
       </c>
       <c r="I13" s="34">
         <v>100</v>
       </c>
       <c r="J13" s="35">
         <v>100</v>
       </c>
       <c r="K13" s="87">
         <v>15.7</v>
       </c>
       <c r="L13" s="32">
         <v>22</v>
       </c>
       <c r="M13" s="39">
         <v>100</v>
       </c>
       <c r="N13" s="40">
         <v>90.9</v>
       </c>
       <c r="O13" s="36">
         <v>9.1</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="32">
         <v>20</v>
       </c>
       <c r="D14" s="32">
         <v>3331</v>
       </c>
       <c r="E14" s="32">
         <v>215</v>
       </c>
       <c r="F14" s="32">
         <v>3832</v>
       </c>
       <c r="G14" s="33">
         <v>1.2</v>
       </c>
       <c r="H14" s="33">
         <v>96.7</v>
       </c>
       <c r="I14" s="34">
         <v>91.6</v>
       </c>
       <c r="J14" s="35">
         <v>91.6</v>
       </c>
       <c r="K14" s="87">
         <v>100</v>
       </c>
       <c r="L14" s="32">
         <v>197</v>
       </c>
       <c r="M14" s="39">
         <v>100</v>
       </c>
       <c r="N14" s="40">
         <v>100</v>
       </c>
       <c r="O14" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="32">
         <v>12</v>
       </c>
       <c r="D15" s="32">
         <v>1643</v>
       </c>
       <c r="E15" s="32">
         <v>110</v>
       </c>
       <c r="F15" s="32">
         <v>1676</v>
       </c>
       <c r="G15" s="33">
         <v>1</v>
       </c>
       <c r="H15" s="33">
         <v>84.5</v>
       </c>
       <c r="I15" s="34">
         <v>98.2</v>
       </c>
       <c r="J15" s="35">
         <v>97.3</v>
       </c>
       <c r="K15" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L15" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M15" s="39">
         <v>97.3</v>
       </c>
       <c r="N15" s="40">
         <v>100</v>
       </c>
       <c r="O15" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="32">
         <v>13</v>
       </c>
       <c r="D16" s="32">
         <v>1985</v>
       </c>
       <c r="E16" s="32">
         <v>125</v>
       </c>
       <c r="F16" s="32">
         <v>2023</v>
       </c>
       <c r="G16" s="33">
         <v>1</v>
       </c>
       <c r="H16" s="33">
         <v>92</v>
       </c>
       <c r="I16" s="34">
         <v>98.4</v>
       </c>
       <c r="J16" s="35">
         <v>97.6</v>
       </c>
       <c r="K16" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L16" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M16" s="39">
         <v>97.6</v>
       </c>
       <c r="N16" s="40">
         <v>100</v>
       </c>
       <c r="O16" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="32">
         <v>4</v>
       </c>
       <c r="D17" s="32">
         <v>535</v>
       </c>
       <c r="E17" s="32">
         <v>39</v>
       </c>
       <c r="F17" s="32">
         <v>537</v>
       </c>
       <c r="G17" s="33">
         <v>1</v>
       </c>
       <c r="H17" s="33">
         <v>97.4</v>
       </c>
       <c r="I17" s="34">
         <v>100</v>
       </c>
       <c r="J17" s="35">
         <v>100</v>
       </c>
       <c r="K17" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L17" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M17" s="39">
         <v>100</v>
       </c>
       <c r="N17" s="40">
         <v>100</v>
       </c>
       <c r="O17" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="32">
         <v>2</v>
       </c>
       <c r="D18" s="32">
         <v>52</v>
       </c>
       <c r="E18" s="32">
         <v>10</v>
       </c>
       <c r="F18" s="32">
         <v>142</v>
       </c>
       <c r="G18" s="33">
         <v>2.7</v>
       </c>
       <c r="H18" s="33">
         <v>90</v>
       </c>
       <c r="I18" s="34">
         <v>100</v>
       </c>
       <c r="J18" s="35">
         <v>100</v>
       </c>
       <c r="K18" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L18" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M18" s="39">
         <v>100</v>
       </c>
       <c r="N18" s="40">
         <v>100</v>
       </c>
       <c r="O18" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="32">
         <v>2</v>
       </c>
       <c r="D19" s="32">
         <v>159</v>
       </c>
       <c r="E19" s="32">
         <v>14</v>
       </c>
       <c r="F19" s="32">
         <v>213</v>
       </c>
       <c r="G19" s="33">
         <v>1.3</v>
       </c>
       <c r="H19" s="33">
         <v>64.3</v>
       </c>
       <c r="I19" s="34">
         <v>100</v>
       </c>
       <c r="J19" s="35">
         <v>100</v>
       </c>
       <c r="K19" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L19" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M19" s="39">
         <v>100</v>
       </c>
       <c r="N19" s="40">
         <v>100</v>
       </c>
       <c r="O19" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="32">
         <v>4</v>
       </c>
       <c r="D20" s="32">
         <v>148</v>
       </c>
       <c r="E20" s="32">
         <v>35</v>
       </c>
       <c r="F20" s="32">
         <v>209</v>
       </c>
       <c r="G20" s="33">
         <v>1.4</v>
       </c>
       <c r="H20" s="33">
         <v>68.599999999999994</v>
       </c>
       <c r="I20" s="34">
         <v>100</v>
       </c>
       <c r="J20" s="35">
         <v>100</v>
       </c>
       <c r="K20" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L20" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M20" s="39">
         <v>100</v>
       </c>
       <c r="N20" s="40">
         <v>100</v>
       </c>
       <c r="O20" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="32">
         <v>3</v>
       </c>
       <c r="D21" s="32">
         <v>378</v>
       </c>
       <c r="E21" s="32">
         <v>24</v>
       </c>
       <c r="F21" s="32">
         <v>387</v>
       </c>
       <c r="G21" s="33">
         <v>1</v>
       </c>
       <c r="H21" s="33">
         <v>58.3</v>
       </c>
       <c r="I21" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="J21" s="35">
         <v>0</v>
       </c>
       <c r="K21" s="87">
         <v>100</v>
       </c>
       <c r="L21" s="32">
         <v>0</v>
       </c>
       <c r="M21" s="39">
         <v>100</v>
       </c>
       <c r="N21" s="40">
         <v>0</v>
       </c>
       <c r="O21" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="32">
         <v>5</v>
       </c>
       <c r="D22" s="32">
         <v>257</v>
       </c>
       <c r="E22" s="32">
         <v>32</v>
       </c>
       <c r="F22" s="32">
         <v>294</v>
       </c>
       <c r="G22" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H22" s="33">
         <v>75</v>
       </c>
       <c r="I22" s="34">
         <v>100</v>
       </c>
       <c r="J22" s="35">
         <v>100</v>
       </c>
       <c r="K22" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L22" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M22" s="39">
         <v>100</v>
       </c>
       <c r="N22" s="40">
         <v>100</v>
       </c>
       <c r="O22" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
       <c r="B23" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="32">
         <v>1</v>
       </c>
       <c r="D23" s="32">
         <v>65</v>
       </c>
       <c r="E23" s="32">
         <v>8</v>
       </c>
       <c r="F23" s="32">
         <v>68</v>
       </c>
       <c r="G23" s="33">
         <v>1</v>
       </c>
       <c r="H23" s="33">
         <v>100</v>
       </c>
       <c r="I23" s="34">
         <v>100</v>
       </c>
       <c r="J23" s="35">
         <v>100</v>
       </c>
       <c r="K23" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L23" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M23" s="39">
         <v>100</v>
       </c>
       <c r="N23" s="40">
         <v>100</v>
       </c>
       <c r="O23" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
       <c r="B24" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="32">
         <v>5</v>
       </c>
       <c r="D24" s="32">
         <v>1018</v>
       </c>
       <c r="E24" s="32">
         <v>60</v>
       </c>
       <c r="F24" s="32">
         <v>1075</v>
       </c>
       <c r="G24" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H24" s="33">
         <v>73.3</v>
       </c>
       <c r="I24" s="34">
         <v>100</v>
       </c>
       <c r="J24" s="35">
         <v>100</v>
       </c>
       <c r="K24" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L24" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M24" s="39">
         <v>100</v>
       </c>
       <c r="N24" s="40">
         <v>100</v>
       </c>
       <c r="O24" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
       <c r="B25" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="32">
         <v>2</v>
       </c>
       <c r="D25" s="32">
         <v>374</v>
       </c>
       <c r="E25" s="32">
         <v>20</v>
       </c>
       <c r="F25" s="32">
         <v>454</v>
       </c>
       <c r="G25" s="33">
         <v>1.2</v>
       </c>
       <c r="H25" s="33">
         <v>50</v>
       </c>
       <c r="I25" s="34">
         <v>100</v>
       </c>
       <c r="J25" s="35">
         <v>100</v>
       </c>
       <c r="K25" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L25" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M25" s="39">
         <v>100</v>
       </c>
       <c r="N25" s="40">
         <v>100</v>
       </c>
       <c r="O25" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4"/>
       <c r="B26" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="32">
         <v>2</v>
       </c>
       <c r="D26" s="32">
         <v>512</v>
       </c>
       <c r="E26" s="32">
         <v>24</v>
       </c>
       <c r="F26" s="32">
         <v>545</v>
       </c>
       <c r="G26" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H26" s="33">
         <v>91.7</v>
       </c>
       <c r="I26" s="34">
         <v>100</v>
       </c>
       <c r="J26" s="35">
         <v>100</v>
       </c>
       <c r="K26" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L26" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M26" s="39">
         <v>100</v>
       </c>
       <c r="N26" s="40">
         <v>100</v>
       </c>
       <c r="O26" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4"/>
       <c r="B27" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="32">
         <v>5</v>
       </c>
       <c r="D27" s="32">
         <v>689</v>
       </c>
       <c r="E27" s="32">
         <v>45</v>
       </c>
       <c r="F27" s="32">
         <v>970</v>
       </c>
       <c r="G27" s="33">
         <v>1.4</v>
       </c>
       <c r="H27" s="33">
         <v>88.9</v>
       </c>
       <c r="I27" s="34">
         <v>100</v>
       </c>
       <c r="J27" s="35">
         <v>100</v>
       </c>
       <c r="K27" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L27" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M27" s="39">
         <v>100</v>
       </c>
       <c r="N27" s="40">
         <v>100</v>
       </c>
       <c r="O27" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="32">
         <v>2</v>
       </c>
       <c r="D28" s="32">
         <v>731</v>
       </c>
       <c r="E28" s="32">
         <v>37</v>
       </c>
       <c r="F28" s="32">
         <v>883</v>
       </c>
       <c r="G28" s="33">
         <v>1.2</v>
       </c>
       <c r="H28" s="33">
         <v>100</v>
       </c>
       <c r="I28" s="34">
         <v>100</v>
       </c>
       <c r="J28" s="35">
         <v>100</v>
       </c>
       <c r="K28" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L28" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M28" s="39">
         <v>100</v>
       </c>
       <c r="N28" s="40">
         <v>100</v>
       </c>
       <c r="O28" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
       <c r="B29" s="31" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="32">
         <v>6</v>
       </c>
       <c r="D29" s="32">
         <v>434</v>
       </c>
       <c r="E29" s="32">
         <v>40</v>
       </c>
       <c r="F29" s="32">
         <v>582</v>
       </c>
       <c r="G29" s="33">
         <v>1.3</v>
       </c>
       <c r="H29" s="33">
         <v>80</v>
       </c>
       <c r="I29" s="34">
         <v>100</v>
       </c>
       <c r="J29" s="35">
         <v>100</v>
       </c>
       <c r="K29" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L29" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M29" s="39">
         <v>100</v>
       </c>
       <c r="N29" s="40">
         <v>100</v>
       </c>
       <c r="O29" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="32">
         <v>3</v>
       </c>
       <c r="D30" s="32">
         <v>631</v>
       </c>
       <c r="E30" s="32">
         <v>36</v>
       </c>
       <c r="F30" s="32">
         <v>727</v>
       </c>
       <c r="G30" s="33">
         <v>1.2</v>
       </c>
       <c r="H30" s="33">
         <v>86.1</v>
       </c>
       <c r="I30" s="34">
         <v>100</v>
       </c>
       <c r="J30" s="35">
         <v>100</v>
       </c>
       <c r="K30" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L30" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M30" s="39">
         <v>100</v>
       </c>
       <c r="N30" s="40">
         <v>100</v>
       </c>
       <c r="O30" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="32">
         <v>5</v>
       </c>
       <c r="D31" s="32">
         <v>800</v>
       </c>
       <c r="E31" s="32">
         <v>52</v>
       </c>
       <c r="F31" s="32">
         <v>869</v>
       </c>
       <c r="G31" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H31" s="33">
         <v>69.2</v>
       </c>
       <c r="I31" s="34">
         <v>100</v>
       </c>
       <c r="J31" s="35">
         <v>100</v>
       </c>
       <c r="K31" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L31" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M31" s="39">
         <v>100</v>
       </c>
       <c r="N31" s="40">
         <v>100</v>
       </c>
       <c r="O31" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="32">
         <v>1</v>
       </c>
       <c r="D32" s="32">
         <v>841</v>
       </c>
       <c r="E32" s="32">
         <v>43</v>
       </c>
       <c r="F32" s="32">
         <v>861</v>
       </c>
       <c r="G32" s="33">
         <v>1</v>
       </c>
       <c r="H32" s="33">
         <v>100</v>
       </c>
       <c r="I32" s="34">
         <v>100</v>
       </c>
       <c r="J32" s="35">
         <v>100</v>
       </c>
       <c r="K32" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L32" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M32" s="39">
         <v>100</v>
       </c>
       <c r="N32" s="40">
         <v>100</v>
       </c>
       <c r="O32" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
       <c r="B33" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="32">
         <v>2</v>
       </c>
       <c r="D33" s="32">
         <v>210</v>
       </c>
       <c r="E33" s="32">
         <v>12</v>
       </c>
       <c r="F33" s="32">
         <v>297</v>
       </c>
       <c r="G33" s="33">
         <v>1.4</v>
       </c>
       <c r="H33" s="33">
         <v>91.7</v>
       </c>
       <c r="I33" s="34">
         <v>100</v>
       </c>
       <c r="J33" s="35">
         <v>100</v>
       </c>
       <c r="K33" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L33" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M33" s="39">
         <v>100</v>
       </c>
       <c r="N33" s="40">
         <v>100</v>
       </c>
       <c r="O33" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
       <c r="B34" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="32">
         <v>5</v>
       </c>
       <c r="D34" s="32">
         <v>1019</v>
       </c>
       <c r="E34" s="32">
         <v>63</v>
       </c>
       <c r="F34" s="32">
         <v>1020</v>
       </c>
       <c r="G34" s="33">
         <v>1</v>
       </c>
       <c r="H34" s="33">
         <v>88.9</v>
       </c>
       <c r="I34" s="34">
         <v>100</v>
       </c>
       <c r="J34" s="35">
         <v>100</v>
       </c>
       <c r="K34" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L34" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M34" s="39">
         <v>100</v>
       </c>
       <c r="N34" s="40">
         <v>80</v>
       </c>
       <c r="O34" s="36">
         <v>20</v>
       </c>
     </row>
-    <row r="35" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4"/>
       <c r="B35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="32">
         <v>7</v>
       </c>
       <c r="D35" s="32">
         <v>570</v>
       </c>
       <c r="E35" s="32">
         <v>47</v>
       </c>
       <c r="F35" s="32">
         <v>832</v>
       </c>
       <c r="G35" s="33">
         <v>1.5</v>
       </c>
       <c r="H35" s="33">
         <v>91.5</v>
       </c>
       <c r="I35" s="34">
         <v>100</v>
       </c>
       <c r="J35" s="35">
         <v>100</v>
       </c>
       <c r="K35" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L35" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M35" s="39">
         <v>100</v>
       </c>
       <c r="N35" s="40">
         <v>100</v>
       </c>
       <c r="O35" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4"/>
       <c r="B36" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="32">
         <v>8</v>
       </c>
       <c r="D36" s="32">
         <v>2059</v>
       </c>
       <c r="E36" s="32">
         <v>107</v>
       </c>
       <c r="F36" s="32">
         <v>2036</v>
       </c>
       <c r="G36" s="33">
         <v>1</v>
       </c>
       <c r="H36" s="33">
         <v>97.2</v>
       </c>
       <c r="I36" s="34">
         <v>100</v>
       </c>
       <c r="J36" s="35">
         <v>100</v>
       </c>
       <c r="K36" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L36" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M36" s="39">
         <v>100</v>
       </c>
       <c r="N36" s="40">
         <v>100</v>
       </c>
       <c r="O36" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4"/>
       <c r="B37" s="31" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="32">
         <v>3</v>
       </c>
       <c r="D37" s="32">
         <v>272</v>
       </c>
       <c r="E37" s="32">
         <v>23</v>
       </c>
       <c r="F37" s="32">
         <v>326</v>
       </c>
       <c r="G37" s="33">
         <v>1.2</v>
       </c>
       <c r="H37" s="33">
         <v>73.900000000000006</v>
       </c>
       <c r="I37" s="34">
         <v>100</v>
       </c>
       <c r="J37" s="35">
         <v>100</v>
       </c>
       <c r="K37" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L37" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M37" s="39">
         <v>100</v>
       </c>
       <c r="N37" s="40">
         <v>100</v>
       </c>
       <c r="O37" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
       <c r="B38" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C38" s="32">
         <v>2</v>
       </c>
       <c r="D38" s="32">
         <v>326</v>
       </c>
       <c r="E38" s="32">
         <v>27</v>
       </c>
       <c r="F38" s="32">
         <v>464</v>
       </c>
       <c r="G38" s="33">
         <v>1.4</v>
       </c>
       <c r="H38" s="33">
         <v>88.9</v>
       </c>
       <c r="I38" s="34">
         <v>100</v>
       </c>
       <c r="J38" s="35">
         <v>100</v>
       </c>
       <c r="K38" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L38" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M38" s="39">
         <v>100</v>
       </c>
       <c r="N38" s="40">
         <v>50</v>
       </c>
       <c r="O38" s="36">
         <v>50</v>
       </c>
     </row>
-    <row r="39" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4"/>
       <c r="B39" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="32">
         <v>2</v>
       </c>
       <c r="D39" s="32">
         <v>66</v>
       </c>
       <c r="E39" s="32">
         <v>12</v>
       </c>
       <c r="F39" s="32">
         <v>173</v>
       </c>
       <c r="G39" s="33">
         <v>2.6</v>
       </c>
       <c r="H39" s="33">
         <v>91.7</v>
       </c>
       <c r="I39" s="34">
         <v>100</v>
       </c>
       <c r="J39" s="35">
         <v>100</v>
       </c>
       <c r="K39" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L39" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M39" s="39">
         <v>100</v>
       </c>
       <c r="N39" s="40">
         <v>100</v>
       </c>
       <c r="O39" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
       <c r="B40" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="32">
         <v>4</v>
       </c>
       <c r="D40" s="32">
         <v>61</v>
       </c>
       <c r="E40" s="32">
         <v>12</v>
       </c>
       <c r="F40" s="32">
         <v>62</v>
       </c>
       <c r="G40" s="33">
         <v>1</v>
       </c>
       <c r="H40" s="33">
         <v>100</v>
       </c>
       <c r="I40" s="34">
         <v>100</v>
       </c>
       <c r="J40" s="35">
         <v>100</v>
       </c>
       <c r="K40" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L40" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M40" s="39">
         <v>100</v>
       </c>
       <c r="N40" s="40">
         <v>100</v>
       </c>
       <c r="O40" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="32">
         <v>3</v>
       </c>
       <c r="D41" s="32">
         <v>452</v>
       </c>
       <c r="E41" s="32">
         <v>26</v>
       </c>
       <c r="F41" s="32">
         <v>533</v>
       </c>
       <c r="G41" s="33">
         <v>1.2</v>
       </c>
       <c r="H41" s="33">
         <v>100</v>
       </c>
       <c r="I41" s="34">
         <v>100</v>
       </c>
       <c r="J41" s="35">
         <v>100</v>
       </c>
       <c r="K41" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L41" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M41" s="39">
         <v>100</v>
       </c>
       <c r="N41" s="40">
         <v>100</v>
       </c>
       <c r="O41" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4"/>
       <c r="B42" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="32">
         <v>7</v>
       </c>
       <c r="D42" s="32">
         <v>823</v>
       </c>
       <c r="E42" s="32">
         <v>59</v>
       </c>
       <c r="F42" s="32">
         <v>960</v>
       </c>
       <c r="G42" s="33">
         <v>1.2</v>
       </c>
       <c r="H42" s="33">
         <v>79.7</v>
       </c>
       <c r="I42" s="34">
         <v>100</v>
       </c>
       <c r="J42" s="35">
         <v>100</v>
       </c>
       <c r="K42" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L42" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M42" s="39">
         <v>100</v>
       </c>
       <c r="N42" s="40">
         <v>100</v>
       </c>
       <c r="O42" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
       <c r="B43" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="32">
         <v>2</v>
       </c>
       <c r="D43" s="32">
         <v>218</v>
       </c>
       <c r="E43" s="32">
         <v>13</v>
       </c>
       <c r="F43" s="32">
         <v>323</v>
       </c>
       <c r="G43" s="33">
         <v>1.5</v>
       </c>
       <c r="H43" s="33">
         <v>92.3</v>
       </c>
       <c r="I43" s="34">
         <v>100</v>
       </c>
       <c r="J43" s="35">
         <v>100</v>
       </c>
       <c r="K43" s="87">
         <v>100</v>
       </c>
       <c r="L43" s="32">
         <v>13</v>
       </c>
       <c r="M43" s="39">
         <v>100</v>
       </c>
       <c r="N43" s="40">
         <v>100</v>
       </c>
       <c r="O43" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="4"/>
       <c r="B44" s="31" t="s">
         <v>25</v>
       </c>
       <c r="C44" s="32">
         <v>6</v>
       </c>
       <c r="D44" s="32">
         <v>906</v>
       </c>
       <c r="E44" s="32">
         <v>54</v>
       </c>
       <c r="F44" s="32">
         <v>1167</v>
       </c>
       <c r="G44" s="33">
         <v>1.3</v>
       </c>
       <c r="H44" s="33">
         <v>90.7</v>
       </c>
       <c r="I44" s="34">
         <v>100</v>
       </c>
       <c r="J44" s="35">
         <v>100</v>
       </c>
       <c r="K44" s="87">
         <v>14.8</v>
       </c>
       <c r="L44" s="32">
         <v>8</v>
       </c>
       <c r="M44" s="39">
         <v>100</v>
       </c>
       <c r="N44" s="40">
         <v>80</v>
       </c>
       <c r="O44" s="36">
         <v>20</v>
       </c>
     </row>
-    <row r="45" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="4"/>
       <c r="B45" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="32">
         <v>6</v>
       </c>
       <c r="D45" s="32">
         <v>783</v>
       </c>
       <c r="E45" s="32">
         <v>59</v>
       </c>
       <c r="F45" s="32">
         <v>912</v>
       </c>
       <c r="G45" s="33">
         <v>1.2</v>
       </c>
       <c r="H45" s="33">
         <v>69.5</v>
       </c>
       <c r="I45" s="34">
         <v>94.9</v>
       </c>
       <c r="J45" s="35">
         <v>94.9</v>
       </c>
       <c r="K45" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L45" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M45" s="39">
         <v>94.9</v>
       </c>
       <c r="N45" s="40">
         <v>100</v>
       </c>
       <c r="O45" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="32">
         <v>2</v>
       </c>
       <c r="D46" s="32">
         <v>87</v>
       </c>
       <c r="E46" s="32">
         <v>12</v>
       </c>
       <c r="F46" s="32">
         <v>118</v>
       </c>
       <c r="G46" s="33">
         <v>1.4</v>
       </c>
       <c r="H46" s="33">
         <v>91.7</v>
       </c>
       <c r="I46" s="34">
         <v>100</v>
       </c>
       <c r="J46" s="35">
         <v>100</v>
       </c>
       <c r="K46" s="87" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L46" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M46" s="39">
         <v>100</v>
       </c>
       <c r="N46" s="40">
         <v>100</v>
       </c>
       <c r="O46" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C47" s="42">
         <v>452</v>
       </c>
       <c r="D47" s="42">
         <v>97410</v>
       </c>
       <c r="E47" s="42">
         <v>5426</v>
       </c>
       <c r="F47" s="42">
         <v>110448</v>
       </c>
       <c r="G47" s="43">
         <v>1.1000000000000001</v>
       </c>
       <c r="H47" s="43">
         <v>90.6</v>
       </c>
       <c r="I47" s="44">
         <v>99.2</v>
       </c>
       <c r="J47" s="45">
         <v>98.9</v>
       </c>
       <c r="K47" s="90">
         <v>5.2</v>
       </c>
       <c r="L47" s="42">
         <v>240</v>
       </c>
       <c r="M47" s="44">
         <v>99.7</v>
       </c>
       <c r="N47" s="44">
         <v>88.4</v>
       </c>
       <c r="O47" s="114">
         <v>11.6</v>
       </c>
     </row>
-    <row r="48" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="4"/>
       <c r="B48" s="46" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
     </row>
-    <row r="49" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="4"/>
       <c r="B49" s="46" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="6"/>
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="6"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
     </row>
-    <row r="50" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="4"/>
       <c r="B50" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C50" s="47"/>
       <c r="D50" s="47"/>
       <c r="E50" s="47"/>
       <c r="F50" s="47"/>
       <c r="G50" s="47"/>
       <c r="H50" s="47"/>
       <c r="I50" s="47"/>
       <c r="J50" s="47"/>
       <c r="K50" s="47"/>
       <c r="L50" s="47"/>
       <c r="M50" s="47"/>
       <c r="N50" s="48"/>
       <c r="O50" s="48"/>
     </row>
-    <row r="51" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="4"/>
       <c r="B51" s="46" t="s">
         <v>67</v>
       </c>
       <c r="C51" s="46"/>
       <c r="D51" s="46"/>
       <c r="E51" s="46"/>
       <c r="F51" s="46"/>
       <c r="G51" s="46"/>
       <c r="H51" s="46"/>
       <c r="I51" s="49"/>
       <c r="J51" s="46"/>
       <c r="K51" s="46"/>
       <c r="L51" s="46"/>
       <c r="M51" s="46"/>
       <c r="N51" s="48"/>
       <c r="O51" s="48"/>
     </row>
-    <row r="52" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="4"/>
       <c r="B52" s="46" t="s">
         <v>68</v>
       </c>
       <c r="C52" s="46"/>
       <c r="D52" s="46"/>
       <c r="E52" s="46"/>
       <c r="F52" s="46"/>
       <c r="G52" s="46"/>
       <c r="H52" s="46"/>
       <c r="I52" s="46"/>
       <c r="J52" s="46"/>
       <c r="K52" s="46"/>
       <c r="L52" s="46"/>
       <c r="M52" s="46"/>
       <c r="N52" s="48"/>
       <c r="O52" s="48"/>
     </row>
-    <row r="53" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="4"/>
       <c r="B53" s="46" t="s">
         <v>69</v>
       </c>
       <c r="C53" s="50"/>
       <c r="D53" s="50"/>
       <c r="E53" s="50"/>
       <c r="F53" s="50"/>
       <c r="G53" s="50"/>
       <c r="H53" s="50"/>
       <c r="I53" s="46"/>
       <c r="J53" s="50"/>
       <c r="K53" s="50"/>
       <c r="L53" s="50"/>
       <c r="M53" s="50"/>
       <c r="N53" s="48"/>
       <c r="O53" s="48"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E122E723-071B-4CBA-ADCF-271BFFD1D6CE}">
   <sheetPr>
     <tabColor rgb="FF0000FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Z27"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="26" width="11.26953125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="6" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="8" customWidth="1"/>
+    <col min="3" max="26" width="11.25" style="6" customWidth="1"/>
     <col min="27" max="256" width="9" style="7"/>
-    <col min="257" max="257" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="282" width="11.26953125" style="7" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="7" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="7" customWidth="1"/>
+    <col min="259" max="282" width="11.25" style="7" customWidth="1"/>
     <col min="283" max="512" width="9" style="7"/>
-    <col min="513" max="513" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="538" width="11.26953125" style="7" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="7" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="7" customWidth="1"/>
+    <col min="515" max="538" width="11.25" style="7" customWidth="1"/>
     <col min="539" max="768" width="9" style="7"/>
-    <col min="769" max="769" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="794" width="11.26953125" style="7" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="7" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="7" customWidth="1"/>
+    <col min="771" max="794" width="11.25" style="7" customWidth="1"/>
     <col min="795" max="1024" width="9" style="7"/>
-    <col min="1025" max="1025" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1050" width="11.26953125" style="7" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="7" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="7" customWidth="1"/>
+    <col min="1027" max="1050" width="11.25" style="7" customWidth="1"/>
     <col min="1051" max="1280" width="9" style="7"/>
-    <col min="1281" max="1281" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1306" width="11.26953125" style="7" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="7" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="7" customWidth="1"/>
+    <col min="1283" max="1306" width="11.25" style="7" customWidth="1"/>
     <col min="1307" max="1536" width="9" style="7"/>
-    <col min="1537" max="1537" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1562" width="11.26953125" style="7" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="7" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="7" customWidth="1"/>
+    <col min="1539" max="1562" width="11.25" style="7" customWidth="1"/>
     <col min="1563" max="1792" width="9" style="7"/>
-    <col min="1793" max="1793" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1818" width="11.26953125" style="7" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="7" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="7" customWidth="1"/>
+    <col min="1795" max="1818" width="11.25" style="7" customWidth="1"/>
     <col min="1819" max="2048" width="9" style="7"/>
-    <col min="2049" max="2049" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2074" width="11.26953125" style="7" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="7" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="7" customWidth="1"/>
+    <col min="2051" max="2074" width="11.25" style="7" customWidth="1"/>
     <col min="2075" max="2304" width="9" style="7"/>
-    <col min="2305" max="2305" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2330" width="11.26953125" style="7" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="7" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="7" customWidth="1"/>
+    <col min="2307" max="2330" width="11.25" style="7" customWidth="1"/>
     <col min="2331" max="2560" width="9" style="7"/>
-    <col min="2561" max="2561" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2586" width="11.26953125" style="7" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="7" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="7" customWidth="1"/>
+    <col min="2563" max="2586" width="11.25" style="7" customWidth="1"/>
     <col min="2587" max="2816" width="9" style="7"/>
-    <col min="2817" max="2817" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2842" width="11.26953125" style="7" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="7" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="7" customWidth="1"/>
+    <col min="2819" max="2842" width="11.25" style="7" customWidth="1"/>
     <col min="2843" max="3072" width="9" style="7"/>
-    <col min="3073" max="3073" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3098" width="11.26953125" style="7" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="7" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="7" customWidth="1"/>
+    <col min="3075" max="3098" width="11.25" style="7" customWidth="1"/>
     <col min="3099" max="3328" width="9" style="7"/>
-    <col min="3329" max="3329" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3354" width="11.26953125" style="7" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="7" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="7" customWidth="1"/>
+    <col min="3331" max="3354" width="11.25" style="7" customWidth="1"/>
     <col min="3355" max="3584" width="9" style="7"/>
-    <col min="3585" max="3585" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3610" width="11.26953125" style="7" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="7" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="7" customWidth="1"/>
+    <col min="3587" max="3610" width="11.25" style="7" customWidth="1"/>
     <col min="3611" max="3840" width="9" style="7"/>
-    <col min="3841" max="3841" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3866" width="11.26953125" style="7" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="7" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="7" customWidth="1"/>
+    <col min="3843" max="3866" width="11.25" style="7" customWidth="1"/>
     <col min="3867" max="4096" width="9" style="7"/>
-    <col min="4097" max="4097" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4122" width="11.26953125" style="7" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="7" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="7" customWidth="1"/>
+    <col min="4099" max="4122" width="11.25" style="7" customWidth="1"/>
     <col min="4123" max="4352" width="9" style="7"/>
-    <col min="4353" max="4353" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4378" width="11.26953125" style="7" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="7" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="7" customWidth="1"/>
+    <col min="4355" max="4378" width="11.25" style="7" customWidth="1"/>
     <col min="4379" max="4608" width="9" style="7"/>
-    <col min="4609" max="4609" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4634" width="11.26953125" style="7" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="7" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="7" customWidth="1"/>
+    <col min="4611" max="4634" width="11.25" style="7" customWidth="1"/>
     <col min="4635" max="4864" width="9" style="7"/>
-    <col min="4865" max="4865" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4890" width="11.26953125" style="7" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="7" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="7" customWidth="1"/>
+    <col min="4867" max="4890" width="11.25" style="7" customWidth="1"/>
     <col min="4891" max="5120" width="9" style="7"/>
-    <col min="5121" max="5121" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5146" width="11.26953125" style="7" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="7" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="7" customWidth="1"/>
+    <col min="5123" max="5146" width="11.25" style="7" customWidth="1"/>
     <col min="5147" max="5376" width="9" style="7"/>
-    <col min="5377" max="5377" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5402" width="11.26953125" style="7" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="7" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="7" customWidth="1"/>
+    <col min="5379" max="5402" width="11.25" style="7" customWidth="1"/>
     <col min="5403" max="5632" width="9" style="7"/>
-    <col min="5633" max="5633" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5658" width="11.26953125" style="7" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="7" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="7" customWidth="1"/>
+    <col min="5635" max="5658" width="11.25" style="7" customWidth="1"/>
     <col min="5659" max="5888" width="9" style="7"/>
-    <col min="5889" max="5889" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5914" width="11.26953125" style="7" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="7" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="7" customWidth="1"/>
+    <col min="5891" max="5914" width="11.25" style="7" customWidth="1"/>
     <col min="5915" max="6144" width="9" style="7"/>
-    <col min="6145" max="6145" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6170" width="11.26953125" style="7" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="7" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="7" customWidth="1"/>
+    <col min="6147" max="6170" width="11.25" style="7" customWidth="1"/>
     <col min="6171" max="6400" width="9" style="7"/>
-    <col min="6401" max="6401" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6426" width="11.26953125" style="7" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="7" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="7" customWidth="1"/>
+    <col min="6403" max="6426" width="11.25" style="7" customWidth="1"/>
     <col min="6427" max="6656" width="9" style="7"/>
-    <col min="6657" max="6657" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6682" width="11.26953125" style="7" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="7" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="7" customWidth="1"/>
+    <col min="6659" max="6682" width="11.25" style="7" customWidth="1"/>
     <col min="6683" max="6912" width="9" style="7"/>
-    <col min="6913" max="6913" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6938" width="11.26953125" style="7" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="7" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="7" customWidth="1"/>
+    <col min="6915" max="6938" width="11.25" style="7" customWidth="1"/>
     <col min="6939" max="7168" width="9" style="7"/>
-    <col min="7169" max="7169" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7194" width="11.26953125" style="7" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="7" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="7" customWidth="1"/>
+    <col min="7171" max="7194" width="11.25" style="7" customWidth="1"/>
     <col min="7195" max="7424" width="9" style="7"/>
-    <col min="7425" max="7425" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7450" width="11.26953125" style="7" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="7" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="7" customWidth="1"/>
+    <col min="7427" max="7450" width="11.25" style="7" customWidth="1"/>
     <col min="7451" max="7680" width="9" style="7"/>
-    <col min="7681" max="7681" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7706" width="11.26953125" style="7" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="7" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="7" customWidth="1"/>
+    <col min="7683" max="7706" width="11.25" style="7" customWidth="1"/>
     <col min="7707" max="7936" width="9" style="7"/>
-    <col min="7937" max="7937" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7962" width="11.26953125" style="7" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="7" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="7" customWidth="1"/>
+    <col min="7939" max="7962" width="11.25" style="7" customWidth="1"/>
     <col min="7963" max="8192" width="9" style="7"/>
-    <col min="8193" max="8193" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8218" width="11.26953125" style="7" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="7" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="7" customWidth="1"/>
+    <col min="8195" max="8218" width="11.25" style="7" customWidth="1"/>
     <col min="8219" max="8448" width="9" style="7"/>
-    <col min="8449" max="8449" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8474" width="11.26953125" style="7" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="7" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="7" customWidth="1"/>
+    <col min="8451" max="8474" width="11.25" style="7" customWidth="1"/>
     <col min="8475" max="8704" width="9" style="7"/>
-    <col min="8705" max="8705" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8730" width="11.26953125" style="7" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="7" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="7" customWidth="1"/>
+    <col min="8707" max="8730" width="11.25" style="7" customWidth="1"/>
     <col min="8731" max="8960" width="9" style="7"/>
-    <col min="8961" max="8961" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8986" width="11.26953125" style="7" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="7" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="7" customWidth="1"/>
+    <col min="8963" max="8986" width="11.25" style="7" customWidth="1"/>
     <col min="8987" max="9216" width="9" style="7"/>
-    <col min="9217" max="9217" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9242" width="11.26953125" style="7" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="7" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="7" customWidth="1"/>
+    <col min="9219" max="9242" width="11.25" style="7" customWidth="1"/>
     <col min="9243" max="9472" width="9" style="7"/>
-    <col min="9473" max="9473" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9498" width="11.26953125" style="7" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="7" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="7" customWidth="1"/>
+    <col min="9475" max="9498" width="11.25" style="7" customWidth="1"/>
     <col min="9499" max="9728" width="9" style="7"/>
-    <col min="9729" max="9729" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9754" width="11.26953125" style="7" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="7" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="7" customWidth="1"/>
+    <col min="9731" max="9754" width="11.25" style="7" customWidth="1"/>
     <col min="9755" max="9984" width="9" style="7"/>
-    <col min="9985" max="9985" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="10010" width="11.26953125" style="7" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="7" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="7" customWidth="1"/>
+    <col min="9987" max="10010" width="11.25" style="7" customWidth="1"/>
     <col min="10011" max="10240" width="9" style="7"/>
-    <col min="10241" max="10241" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10266" width="11.26953125" style="7" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="7" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="7" customWidth="1"/>
+    <col min="10243" max="10266" width="11.25" style="7" customWidth="1"/>
     <col min="10267" max="10496" width="9" style="7"/>
-    <col min="10497" max="10497" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10522" width="11.26953125" style="7" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="7" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="7" customWidth="1"/>
+    <col min="10499" max="10522" width="11.25" style="7" customWidth="1"/>
     <col min="10523" max="10752" width="9" style="7"/>
-    <col min="10753" max="10753" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10778" width="11.26953125" style="7" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="7" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="7" customWidth="1"/>
+    <col min="10755" max="10778" width="11.25" style="7" customWidth="1"/>
     <col min="10779" max="11008" width="9" style="7"/>
-    <col min="11009" max="11009" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11034" width="11.26953125" style="7" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="7" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="7" customWidth="1"/>
+    <col min="11011" max="11034" width="11.25" style="7" customWidth="1"/>
     <col min="11035" max="11264" width="9" style="7"/>
-    <col min="11265" max="11265" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11290" width="11.26953125" style="7" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="7" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="7" customWidth="1"/>
+    <col min="11267" max="11290" width="11.25" style="7" customWidth="1"/>
     <col min="11291" max="11520" width="9" style="7"/>
-    <col min="11521" max="11521" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11546" width="11.26953125" style="7" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="7" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="7" customWidth="1"/>
+    <col min="11523" max="11546" width="11.25" style="7" customWidth="1"/>
     <col min="11547" max="11776" width="9" style="7"/>
-    <col min="11777" max="11777" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11802" width="11.26953125" style="7" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="7" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="7" customWidth="1"/>
+    <col min="11779" max="11802" width="11.25" style="7" customWidth="1"/>
     <col min="11803" max="12032" width="9" style="7"/>
-    <col min="12033" max="12033" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12058" width="11.26953125" style="7" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="7" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="7" customWidth="1"/>
+    <col min="12035" max="12058" width="11.25" style="7" customWidth="1"/>
     <col min="12059" max="12288" width="9" style="7"/>
-    <col min="12289" max="12289" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12314" width="11.26953125" style="7" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="7" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="7" customWidth="1"/>
+    <col min="12291" max="12314" width="11.25" style="7" customWidth="1"/>
     <col min="12315" max="12544" width="9" style="7"/>
-    <col min="12545" max="12545" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12570" width="11.26953125" style="7" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="7" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="7" customWidth="1"/>
+    <col min="12547" max="12570" width="11.25" style="7" customWidth="1"/>
     <col min="12571" max="12800" width="9" style="7"/>
-    <col min="12801" max="12801" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12826" width="11.26953125" style="7" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="7" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="7" customWidth="1"/>
+    <col min="12803" max="12826" width="11.25" style="7" customWidth="1"/>
     <col min="12827" max="13056" width="9" style="7"/>
-    <col min="13057" max="13057" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13082" width="11.26953125" style="7" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="7" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="7" customWidth="1"/>
+    <col min="13059" max="13082" width="11.25" style="7" customWidth="1"/>
     <col min="13083" max="13312" width="9" style="7"/>
-    <col min="13313" max="13313" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13338" width="11.26953125" style="7" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="7" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="7" customWidth="1"/>
+    <col min="13315" max="13338" width="11.25" style="7" customWidth="1"/>
     <col min="13339" max="13568" width="9" style="7"/>
-    <col min="13569" max="13569" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13594" width="11.26953125" style="7" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="7" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="7" customWidth="1"/>
+    <col min="13571" max="13594" width="11.25" style="7" customWidth="1"/>
     <col min="13595" max="13824" width="9" style="7"/>
-    <col min="13825" max="13825" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13850" width="11.26953125" style="7" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="7" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="7" customWidth="1"/>
+    <col min="13827" max="13850" width="11.25" style="7" customWidth="1"/>
     <col min="13851" max="14080" width="9" style="7"/>
-    <col min="14081" max="14081" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14106" width="11.26953125" style="7" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="7" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="7" customWidth="1"/>
+    <col min="14083" max="14106" width="11.25" style="7" customWidth="1"/>
     <col min="14107" max="14336" width="9" style="7"/>
-    <col min="14337" max="14337" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14362" width="11.26953125" style="7" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="7" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="7" customWidth="1"/>
+    <col min="14339" max="14362" width="11.25" style="7" customWidth="1"/>
     <col min="14363" max="14592" width="9" style="7"/>
-    <col min="14593" max="14593" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14618" width="11.26953125" style="7" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="7" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="7" customWidth="1"/>
+    <col min="14595" max="14618" width="11.25" style="7" customWidth="1"/>
     <col min="14619" max="14848" width="9" style="7"/>
-    <col min="14849" max="14849" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14874" width="11.26953125" style="7" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="7" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="7" customWidth="1"/>
+    <col min="14851" max="14874" width="11.25" style="7" customWidth="1"/>
     <col min="14875" max="15104" width="9" style="7"/>
-    <col min="15105" max="15105" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15130" width="11.26953125" style="7" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="7" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="7" customWidth="1"/>
+    <col min="15107" max="15130" width="11.25" style="7" customWidth="1"/>
     <col min="15131" max="15360" width="9" style="7"/>
-    <col min="15361" max="15361" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15386" width="11.26953125" style="7" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="7" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="7" customWidth="1"/>
+    <col min="15363" max="15386" width="11.25" style="7" customWidth="1"/>
     <col min="15387" max="15616" width="9" style="7"/>
-    <col min="15617" max="15617" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15642" width="11.26953125" style="7" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="7" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="7" customWidth="1"/>
+    <col min="15619" max="15642" width="11.25" style="7" customWidth="1"/>
     <col min="15643" max="15872" width="9" style="7"/>
-    <col min="15873" max="15873" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15898" width="11.26953125" style="7" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="7" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="7" customWidth="1"/>
+    <col min="15875" max="15898" width="11.25" style="7" customWidth="1"/>
     <col min="15899" max="16128" width="9" style="7"/>
-    <col min="16129" max="16129" width="1.7265625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16154" width="11.26953125" style="7" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="7" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="7" customWidth="1"/>
+    <col min="16131" max="16154" width="11.25" style="7" customWidth="1"/>
     <col min="16155" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
     </row>
-    <row r="3" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="O3" s="51"/>
       <c r="P3" s="51"/>
       <c r="Z3" s="52" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:26" s="78" customFormat="1" ht="182" customHeight="1" x14ac:dyDescent="0.2">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="78" customFormat="1" ht="182.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="59"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="14" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="D4" s="109" t="s">
+        <v>144</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="F4" s="109" t="s">
+        <v>146</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="H4" s="109" t="s">
+        <v>148</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="J4" s="109" t="s">
         <v>132</v>
       </c>
-      <c r="E4" s="14" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="109" t="s">
+      <c r="K4" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="G4" s="14" t="s">
+      <c r="L4" s="110" t="s">
         <v>134</v>
       </c>
-      <c r="H4" s="109" t="s">
+      <c r="M4" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="N4" s="110" t="s">
+        <v>150</v>
+      </c>
+      <c r="O4" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="P4" s="110" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q4" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="R4" s="111" t="s">
         <v>136</v>
       </c>
-      <c r="J4" s="109" t="s">
+      <c r="S4" s="54" t="s">
+        <v>153</v>
+      </c>
+      <c r="T4" s="111" t="s">
         <v>137</v>
       </c>
-      <c r="K4" s="13" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="U4" s="54" t="s">
-        <v>81</v>
+        <v>154</v>
       </c>
       <c r="V4" s="111" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="W4" s="54" t="s">
-        <v>82</v>
+        <v>156</v>
       </c>
       <c r="X4" s="111" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="Y4" s="113" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="Z4" s="77" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" s="68" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="68" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="60"/>
       <c r="B5" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="61" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>58</v>
       </c>
       <c r="F5" s="61" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="H5" s="61" t="s">
         <v>83</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>63</v>
       </c>
@@ -6520,51 +6670,51 @@
         <v>63</v>
       </c>
       <c r="S5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="T5" s="61" t="s">
         <v>63</v>
       </c>
       <c r="U5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="V5" s="61" t="s">
         <v>63</v>
       </c>
       <c r="W5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="X5" s="61" t="s">
         <v>63</v>
       </c>
       <c r="Y5" s="79" t="s">
         <v>63</v>
       </c>
       <c r="Z5" s="80"/>
     </row>
-    <row r="6" spans="1:26" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="55">
         <v>1975</v>
       </c>
       <c r="D6" s="69">
         <v>1206</v>
       </c>
       <c r="E6" s="55">
         <v>1797</v>
       </c>
       <c r="F6" s="69">
         <v>1100</v>
       </c>
       <c r="G6" s="55">
         <v>2600</v>
       </c>
       <c r="H6" s="69">
         <v>1602</v>
       </c>
       <c r="I6" s="34">
         <v>131.6</v>
       </c>
       <c r="J6" s="70">
@@ -6597,51 +6747,51 @@
       <c r="S6" s="34">
         <v>46.2</v>
       </c>
       <c r="T6" s="70">
         <v>35.700000000000003</v>
       </c>
       <c r="U6" s="34">
         <v>50</v>
       </c>
       <c r="V6" s="70">
         <v>57.1</v>
       </c>
       <c r="W6" s="34">
         <v>0</v>
       </c>
       <c r="X6" s="70">
         <v>0</v>
       </c>
       <c r="Y6" s="81">
         <v>57.7</v>
       </c>
       <c r="Z6" s="82">
         <v>57.1</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:26" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="56">
         <v>1975</v>
       </c>
       <c r="D7" s="72">
         <v>1206</v>
       </c>
       <c r="E7" s="56">
         <v>1797</v>
       </c>
       <c r="F7" s="72">
         <v>1100</v>
       </c>
       <c r="G7" s="56">
         <v>2600</v>
       </c>
       <c r="H7" s="72">
         <v>1602</v>
       </c>
       <c r="I7" s="44">
         <v>131.6</v>
       </c>
       <c r="J7" s="73">
@@ -6674,17298 +6824,17298 @@
       <c r="S7" s="44">
         <v>46.2</v>
       </c>
       <c r="T7" s="73">
         <v>35.700000000000003</v>
       </c>
       <c r="U7" s="44">
         <v>50</v>
       </c>
       <c r="V7" s="73">
         <v>57.1</v>
       </c>
       <c r="W7" s="44">
         <v>0</v>
       </c>
       <c r="X7" s="73">
         <v>0</v>
       </c>
       <c r="Y7" s="83">
         <v>57.7</v>
       </c>
       <c r="Z7" s="84">
         <v>57.1</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" s="50" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C8" s="50"/>
       <c r="D8" s="50"/>
       <c r="E8" s="50"/>
       <c r="F8" s="50"/>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
       <c r="N8" s="46"/>
       <c r="O8" s="46"/>
       <c r="P8" s="46"/>
       <c r="Q8" s="50"/>
       <c r="R8" s="50"/>
       <c r="S8" s="50"/>
       <c r="T8" s="50"/>
       <c r="U8" s="50"/>
       <c r="V8" s="50"/>
       <c r="W8" s="50"/>
       <c r="X8" s="50"/>
       <c r="Y8" s="50"/>
       <c r="Z8" s="50"/>
     </row>
-    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="50" t="s">
         <v>84</v>
       </c>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="46"/>
       <c r="N9" s="46"/>
       <c r="O9" s="46"/>
       <c r="P9" s="46"/>
       <c r="Q9" s="50"/>
       <c r="R9" s="50"/>
       <c r="S9" s="50"/>
       <c r="T9" s="50"/>
       <c r="U9" s="50"/>
       <c r="V9" s="50"/>
       <c r="W9" s="50"/>
       <c r="X9" s="50"/>
       <c r="Y9" s="50"/>
       <c r="Z9" s="50"/>
     </row>
-    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="50" t="s">
         <v>85</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
     </row>
-    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="50" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
     </row>
-    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
     </row>
-    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="46" t="s">
         <v>88</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="O13" s="58"/>
       <c r="P13" s="58"/>
       <c r="S13" s="58"/>
       <c r="T13" s="58"/>
       <c r="U13" s="58"/>
       <c r="V13" s="58"/>
     </row>
-    <row r="14" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="50"/>
       <c r="B14" s="50" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="46"/>
       <c r="I14" s="46"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
       <c r="O14" s="58"/>
       <c r="P14" s="58"/>
       <c r="S14" s="58"/>
       <c r="T14" s="58"/>
       <c r="U14" s="58"/>
       <c r="V14" s="58"/>
     </row>
-    <row r="15" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="50"/>
       <c r="B15" s="50" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C15" s="50"/>
       <c r="D15" s="50"/>
       <c r="E15" s="50"/>
       <c r="F15" s="50"/>
       <c r="G15" s="50"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="50"/>
       <c r="K15" s="50"/>
       <c r="L15" s="50"/>
       <c r="M15" s="50"/>
       <c r="N15" s="50"/>
       <c r="O15" s="58"/>
       <c r="P15" s="58"/>
       <c r="S15" s="58"/>
       <c r="T15" s="58"/>
       <c r="U15" s="58"/>
       <c r="V15" s="58"/>
     </row>
-    <row r="16" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="50"/>
       <c r="B16" s="50" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="50"/>
       <c r="F16" s="50"/>
       <c r="G16" s="50"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="50"/>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
       <c r="M16" s="50"/>
       <c r="N16" s="50"/>
       <c r="O16" s="58"/>
       <c r="P16" s="58"/>
       <c r="S16" s="58"/>
       <c r="T16" s="58"/>
       <c r="U16" s="58"/>
       <c r="V16" s="58"/>
     </row>
-    <row r="17" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="50" t="s">
         <v>89</v>
       </c>
       <c r="C17" s="50"/>
       <c r="D17" s="50"/>
       <c r="E17" s="50"/>
       <c r="F17" s="50"/>
       <c r="G17" s="50"/>
       <c r="H17" s="50"/>
       <c r="I17" s="50"/>
       <c r="J17" s="50"/>
       <c r="K17" s="50"/>
       <c r="L17" s="50"/>
       <c r="M17" s="46"/>
       <c r="N17" s="46"/>
       <c r="O17" s="46"/>
       <c r="P17" s="46"/>
       <c r="Q17" s="50"/>
       <c r="R17" s="50"/>
       <c r="S17" s="50"/>
       <c r="T17" s="50"/>
       <c r="U17" s="50"/>
       <c r="V17" s="50"/>
       <c r="W17" s="50"/>
       <c r="X17" s="50"/>
       <c r="Y17" s="50"/>
       <c r="Z17" s="50"/>
     </row>
-    <row r="18" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="50"/>
       <c r="F18" s="50"/>
       <c r="G18" s="50"/>
       <c r="H18" s="50"/>
       <c r="I18" s="50"/>
       <c r="J18" s="50"/>
       <c r="K18" s="50"/>
       <c r="L18" s="50"/>
       <c r="M18" s="46"/>
       <c r="N18" s="46"/>
       <c r="O18" s="46"/>
       <c r="P18" s="46"/>
       <c r="Q18" s="50"/>
       <c r="R18" s="50"/>
       <c r="S18" s="50"/>
       <c r="T18" s="50"/>
       <c r="U18" s="50"/>
       <c r="V18" s="50"/>
       <c r="W18" s="50"/>
       <c r="X18" s="50"/>
       <c r="Y18" s="50"/>
       <c r="Z18" s="50"/>
     </row>
-    <row r="19" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="50" t="s">
         <v>91</v>
       </c>
       <c r="C19" s="50"/>
       <c r="D19" s="50"/>
       <c r="E19" s="50"/>
       <c r="F19" s="50"/>
       <c r="G19" s="50"/>
       <c r="H19" s="50"/>
       <c r="I19" s="50"/>
       <c r="J19" s="50"/>
       <c r="K19" s="50"/>
       <c r="L19" s="50"/>
       <c r="M19" s="50"/>
       <c r="N19" s="50"/>
       <c r="O19" s="50"/>
       <c r="P19" s="50"/>
       <c r="Q19" s="50"/>
       <c r="R19" s="50"/>
       <c r="S19" s="50"/>
       <c r="T19" s="50"/>
       <c r="U19" s="50"/>
       <c r="V19" s="50"/>
       <c r="W19" s="50"/>
       <c r="X19" s="50"/>
       <c r="Y19" s="50"/>
       <c r="Z19" s="50"/>
     </row>
-    <row r="20" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="50" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
     </row>
-    <row r="21" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="50" t="s">
         <v>93</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
     </row>
-    <row r="22" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="50" t="s">
         <v>94</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
     </row>
-    <row r="23" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B23" s="50" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
     </row>
-    <row r="24" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
     </row>
-    <row r="25" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="50" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
     </row>
-    <row r="26" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="50" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
     </row>
-    <row r="27" spans="2:26" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:26" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="50" t="s">
         <v>99</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="31" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9067EC7B-BBD6-4AA5-84F8-34089F5955BD}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="15" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="15" width="17.625" style="1" customWidth="1"/>
     <col min="16" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="271" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="271" width="17.625" style="4" customWidth="1"/>
     <col min="272" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="527" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="527" width="17.625" style="4" customWidth="1"/>
     <col min="528" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="783" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="783" width="17.625" style="4" customWidth="1"/>
     <col min="784" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1039" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1039" width="17.625" style="4" customWidth="1"/>
     <col min="1040" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1295" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1295" width="17.625" style="4" customWidth="1"/>
     <col min="1296" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1551" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1551" width="17.625" style="4" customWidth="1"/>
     <col min="1552" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1807" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1807" width="17.625" style="4" customWidth="1"/>
     <col min="1808" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2063" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2063" width="17.625" style="4" customWidth="1"/>
     <col min="2064" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2319" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2319" width="17.625" style="4" customWidth="1"/>
     <col min="2320" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2575" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2575" width="17.625" style="4" customWidth="1"/>
     <col min="2576" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2831" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2831" width="17.625" style="4" customWidth="1"/>
     <col min="2832" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3087" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3087" width="17.625" style="4" customWidth="1"/>
     <col min="3088" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3343" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3343" width="17.625" style="4" customWidth="1"/>
     <col min="3344" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3599" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3599" width="17.625" style="4" customWidth="1"/>
     <col min="3600" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3855" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3855" width="17.625" style="4" customWidth="1"/>
     <col min="3856" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4111" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4111" width="17.625" style="4" customWidth="1"/>
     <col min="4112" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4367" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4367" width="17.625" style="4" customWidth="1"/>
     <col min="4368" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4623" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4623" width="17.625" style="4" customWidth="1"/>
     <col min="4624" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4879" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4879" width="17.625" style="4" customWidth="1"/>
     <col min="4880" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5135" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5135" width="17.625" style="4" customWidth="1"/>
     <col min="5136" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5391" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5391" width="17.625" style="4" customWidth="1"/>
     <col min="5392" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5647" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5647" width="17.625" style="4" customWidth="1"/>
     <col min="5648" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5903" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5903" width="17.625" style="4" customWidth="1"/>
     <col min="5904" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6159" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6159" width="17.625" style="4" customWidth="1"/>
     <col min="6160" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6415" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6415" width="17.625" style="4" customWidth="1"/>
     <col min="6416" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6671" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6671" width="17.625" style="4" customWidth="1"/>
     <col min="6672" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6927" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6927" width="17.625" style="4" customWidth="1"/>
     <col min="6928" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7183" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7183" width="17.625" style="4" customWidth="1"/>
     <col min="7184" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7439" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7439" width="17.625" style="4" customWidth="1"/>
     <col min="7440" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7695" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7695" width="17.625" style="4" customWidth="1"/>
     <col min="7696" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7951" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7951" width="17.625" style="4" customWidth="1"/>
     <col min="7952" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8207" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8207" width="17.625" style="4" customWidth="1"/>
     <col min="8208" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8463" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8463" width="17.625" style="4" customWidth="1"/>
     <col min="8464" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8719" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8719" width="17.625" style="4" customWidth="1"/>
     <col min="8720" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8975" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8975" width="17.625" style="4" customWidth="1"/>
     <col min="8976" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9231" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9231" width="17.625" style="4" customWidth="1"/>
     <col min="9232" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9487" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9487" width="17.625" style="4" customWidth="1"/>
     <col min="9488" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9743" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9743" width="17.625" style="4" customWidth="1"/>
     <col min="9744" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9999" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9999" width="17.625" style="4" customWidth="1"/>
     <col min="10000" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10255" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10255" width="17.625" style="4" customWidth="1"/>
     <col min="10256" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10511" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10511" width="17.625" style="4" customWidth="1"/>
     <col min="10512" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10767" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10767" width="17.625" style="4" customWidth="1"/>
     <col min="10768" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11023" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11023" width="17.625" style="4" customWidth="1"/>
     <col min="11024" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11279" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11279" width="17.625" style="4" customWidth="1"/>
     <col min="11280" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11535" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11535" width="17.625" style="4" customWidth="1"/>
     <col min="11536" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11791" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11791" width="17.625" style="4" customWidth="1"/>
     <col min="11792" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12047" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12047" width="17.625" style="4" customWidth="1"/>
     <col min="12048" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12303" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12303" width="17.625" style="4" customWidth="1"/>
     <col min="12304" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12559" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12559" width="17.625" style="4" customWidth="1"/>
     <col min="12560" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12815" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12815" width="17.625" style="4" customWidth="1"/>
     <col min="12816" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13071" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13071" width="17.625" style="4" customWidth="1"/>
     <col min="13072" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13327" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13327" width="17.625" style="4" customWidth="1"/>
     <col min="13328" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13583" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13583" width="17.625" style="4" customWidth="1"/>
     <col min="13584" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13839" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13839" width="17.625" style="4" customWidth="1"/>
     <col min="13840" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14095" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14095" width="17.625" style="4" customWidth="1"/>
     <col min="14096" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14351" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14351" width="17.625" style="4" customWidth="1"/>
     <col min="14352" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14607" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14607" width="17.625" style="4" customWidth="1"/>
     <col min="14608" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14863" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14863" width="17.625" style="4" customWidth="1"/>
     <col min="14864" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15119" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15119" width="17.625" style="4" customWidth="1"/>
     <col min="15120" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15375" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15375" width="17.625" style="4" customWidth="1"/>
     <col min="15376" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15631" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15631" width="17.625" style="4" customWidth="1"/>
     <col min="15632" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15887" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15887" width="17.625" style="4" customWidth="1"/>
     <col min="15888" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16143" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16143" width="17.625" style="4" customWidth="1"/>
     <col min="16144" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.15">
       <c r="J1" s="3"/>
     </row>
-    <row r="2" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
     </row>
-    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="7"/>
       <c r="O3" s="9" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>49</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>50</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>51</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>52</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>53</v>
       </c>
       <c r="N4" s="18" t="s">
         <v>54</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="26" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="26" t="s">
         <v>64</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="28" t="s">
         <v>63</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="42" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="D6" s="42" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="E6" s="42" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="F6" s="42" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="G6" s="43" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="H6" s="43" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="I6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="J6" s="45" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="K6" s="43" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L6" s="42" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="O6" s="114" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="4"/>
       <c r="B7" s="46" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
     </row>
-    <row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="4"/>
       <c r="B8" s="46" t="s">
         <v>66</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
     </row>
-    <row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="4"/>
       <c r="B9" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C9" s="47"/>
       <c r="D9" s="47"/>
       <c r="E9" s="47"/>
       <c r="F9" s="47"/>
       <c r="G9" s="47"/>
       <c r="H9" s="47"/>
       <c r="I9" s="47"/>
       <c r="J9" s="47"/>
       <c r="K9" s="47"/>
       <c r="L9" s="47"/>
       <c r="M9" s="47"/>
       <c r="N9" s="48"/>
       <c r="O9" s="48"/>
     </row>
-    <row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="4"/>
       <c r="B10" s="46" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="46"/>
       <c r="D10" s="46"/>
       <c r="E10" s="46"/>
       <c r="F10" s="46"/>
       <c r="G10" s="46"/>
       <c r="H10" s="46"/>
       <c r="I10" s="49"/>
       <c r="J10" s="46"/>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="46"/>
       <c r="N10" s="48"/>
       <c r="O10" s="48"/>
     </row>
-    <row r="11" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="4"/>
       <c r="B11" s="46" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="46"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="46"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
       <c r="M11" s="46"/>
       <c r="N11" s="48"/>
       <c r="O11" s="48"/>
     </row>
-    <row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="4"/>
       <c r="B12" s="46" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="50"/>
       <c r="F12" s="50"/>
       <c r="G12" s="50"/>
       <c r="H12" s="50"/>
       <c r="I12" s="46"/>
       <c r="J12" s="50"/>
       <c r="K12" s="50"/>
       <c r="L12" s="50"/>
       <c r="M12" s="50"/>
       <c r="N12" s="48"/>
       <c r="O12" s="48"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FDF6357-7922-4A89-B305-4487817C0850}">
   <sheetPr>
     <tabColor rgb="FF0000FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Z26"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="14" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="17.625" style="2" customWidth="1"/>
+    <col min="5" max="14" width="17.625" style="1" customWidth="1"/>
     <col min="15" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="270" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="270" width="17.625" style="4" customWidth="1"/>
     <col min="271" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="526" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="526" width="17.625" style="4" customWidth="1"/>
     <col min="527" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="782" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="782" width="17.625" style="4" customWidth="1"/>
     <col min="783" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1038" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1038" width="17.625" style="4" customWidth="1"/>
     <col min="1039" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1294" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1294" width="17.625" style="4" customWidth="1"/>
     <col min="1295" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1550" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1550" width="17.625" style="4" customWidth="1"/>
     <col min="1551" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1806" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1806" width="17.625" style="4" customWidth="1"/>
     <col min="1807" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2062" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2062" width="17.625" style="4" customWidth="1"/>
     <col min="2063" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2318" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2318" width="17.625" style="4" customWidth="1"/>
     <col min="2319" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2574" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2574" width="17.625" style="4" customWidth="1"/>
     <col min="2575" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2830" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2830" width="17.625" style="4" customWidth="1"/>
     <col min="2831" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3086" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3086" width="17.625" style="4" customWidth="1"/>
     <col min="3087" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3342" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3342" width="17.625" style="4" customWidth="1"/>
     <col min="3343" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3598" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3598" width="17.625" style="4" customWidth="1"/>
     <col min="3599" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3854" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3854" width="17.625" style="4" customWidth="1"/>
     <col min="3855" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4110" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4110" width="17.625" style="4" customWidth="1"/>
     <col min="4111" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4366" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4366" width="17.625" style="4" customWidth="1"/>
     <col min="4367" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4622" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4622" width="17.625" style="4" customWidth="1"/>
     <col min="4623" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4878" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4878" width="17.625" style="4" customWidth="1"/>
     <col min="4879" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5134" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5134" width="17.625" style="4" customWidth="1"/>
     <col min="5135" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5390" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5390" width="17.625" style="4" customWidth="1"/>
     <col min="5391" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5646" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5646" width="17.625" style="4" customWidth="1"/>
     <col min="5647" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5902" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5902" width="17.625" style="4" customWidth="1"/>
     <col min="5903" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6158" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6158" width="17.625" style="4" customWidth="1"/>
     <col min="6159" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6414" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6414" width="17.625" style="4" customWidth="1"/>
     <col min="6415" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6670" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6670" width="17.625" style="4" customWidth="1"/>
     <col min="6671" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6926" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6926" width="17.625" style="4" customWidth="1"/>
     <col min="6927" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7182" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7182" width="17.625" style="4" customWidth="1"/>
     <col min="7183" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7438" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7438" width="17.625" style="4" customWidth="1"/>
     <col min="7439" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7694" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7694" width="17.625" style="4" customWidth="1"/>
     <col min="7695" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7950" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7950" width="17.625" style="4" customWidth="1"/>
     <col min="7951" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8206" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8206" width="17.625" style="4" customWidth="1"/>
     <col min="8207" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8462" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8462" width="17.625" style="4" customWidth="1"/>
     <col min="8463" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8718" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8718" width="17.625" style="4" customWidth="1"/>
     <col min="8719" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8974" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8974" width="17.625" style="4" customWidth="1"/>
     <col min="8975" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9230" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9230" width="17.625" style="4" customWidth="1"/>
     <col min="9231" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9486" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9486" width="17.625" style="4" customWidth="1"/>
     <col min="9487" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9742" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9742" width="17.625" style="4" customWidth="1"/>
     <col min="9743" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9998" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9998" width="17.625" style="4" customWidth="1"/>
     <col min="9999" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10254" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10254" width="17.625" style="4" customWidth="1"/>
     <col min="10255" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10510" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10510" width="17.625" style="4" customWidth="1"/>
     <col min="10511" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10766" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10766" width="17.625" style="4" customWidth="1"/>
     <col min="10767" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11022" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11022" width="17.625" style="4" customWidth="1"/>
     <col min="11023" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11278" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11278" width="17.625" style="4" customWidth="1"/>
     <col min="11279" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11534" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11534" width="17.625" style="4" customWidth="1"/>
     <col min="11535" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11790" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11790" width="17.625" style="4" customWidth="1"/>
     <col min="11791" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12046" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12046" width="17.625" style="4" customWidth="1"/>
     <col min="12047" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12302" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12302" width="17.625" style="4" customWidth="1"/>
     <col min="12303" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12558" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12558" width="17.625" style="4" customWidth="1"/>
     <col min="12559" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12814" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12814" width="17.625" style="4" customWidth="1"/>
     <col min="12815" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13070" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13070" width="17.625" style="4" customWidth="1"/>
     <col min="13071" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13326" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13326" width="17.625" style="4" customWidth="1"/>
     <col min="13327" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13582" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13582" width="17.625" style="4" customWidth="1"/>
     <col min="13583" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13838" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13838" width="17.625" style="4" customWidth="1"/>
     <col min="13839" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14094" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14094" width="17.625" style="4" customWidth="1"/>
     <col min="14095" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14350" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14350" width="17.625" style="4" customWidth="1"/>
     <col min="14351" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14606" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14606" width="17.625" style="4" customWidth="1"/>
     <col min="14607" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14862" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14862" width="17.625" style="4" customWidth="1"/>
     <col min="14863" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15118" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15118" width="17.625" style="4" customWidth="1"/>
     <col min="15119" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15374" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15374" width="17.625" style="4" customWidth="1"/>
     <col min="15375" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15630" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15630" width="17.625" style="4" customWidth="1"/>
     <col min="15631" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15886" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15886" width="17.625" style="4" customWidth="1"/>
     <col min="15887" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16142" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16142" width="17.625" style="4" customWidth="1"/>
     <col min="16143" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
     </row>
-    <row r="3" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="51"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="52" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:26" s="20" customFormat="1" ht="65" x14ac:dyDescent="0.2">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="20" customFormat="1" ht="67.5" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>72</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>74</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>77</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K4" s="54" t="s">
         <v>79</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>80</v>
       </c>
       <c r="M4" s="54" t="s">
         <v>81</v>
       </c>
       <c r="N4" s="115" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="30" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:26" s="30" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="116" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="D6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="E6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="F6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="G6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="H6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="I6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="J6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="K6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M6" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N6" s="114" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="4"/>
       <c r="B7" s="50" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C7" s="50"/>
       <c r="D7" s="50"/>
       <c r="E7" s="46"/>
       <c r="F7" s="46"/>
       <c r="G7" s="46"/>
       <c r="H7" s="46"/>
       <c r="I7" s="46"/>
       <c r="J7" s="50"/>
       <c r="K7" s="50"/>
       <c r="L7" s="50"/>
       <c r="M7" s="50"/>
       <c r="N7" s="50"/>
     </row>
-    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="4"/>
       <c r="B8" s="50" t="s">
         <v>84</v>
       </c>
       <c r="C8" s="50"/>
       <c r="D8" s="50"/>
       <c r="E8" s="50"/>
       <c r="F8" s="50"/>
       <c r="G8" s="50"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="50"/>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
       <c r="N8" s="50"/>
     </row>
-    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="4"/>
       <c r="B9" s="50" t="s">
         <v>85</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
     </row>
-    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="4"/>
       <c r="B10" s="50" t="s">
         <v>86</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
     </row>
-    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="4"/>
       <c r="B11" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
     </row>
-    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4"/>
       <c r="B12" s="46" t="s">
         <v>88</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="58"/>
       <c r="J12" s="6"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
     </row>
-    <row r="13" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="50"/>
       <c r="B13" s="50" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C13" s="50"/>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
       <c r="F13" s="50"/>
       <c r="G13" s="50"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
       <c r="N13" s="50"/>
       <c r="O13" s="58"/>
       <c r="P13" s="58"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="58"/>
       <c r="T13" s="58"/>
       <c r="U13" s="58"/>
       <c r="V13" s="58"/>
       <c r="W13" s="6"/>
       <c r="X13" s="6"/>
       <c r="Y13" s="6"/>
       <c r="Z13" s="6"/>
     </row>
-    <row r="14" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="50"/>
       <c r="B14" s="50" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="46"/>
       <c r="I14" s="46"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
       <c r="O14" s="58"/>
       <c r="P14" s="58"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="58"/>
       <c r="T14" s="58"/>
       <c r="U14" s="58"/>
       <c r="V14" s="58"/>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="6"/>
       <c r="Z14" s="6"/>
     </row>
-    <row r="15" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="50"/>
       <c r="B15" s="50" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C15" s="50"/>
       <c r="D15" s="50"/>
       <c r="E15" s="50"/>
       <c r="F15" s="50"/>
       <c r="G15" s="50"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="50"/>
       <c r="K15" s="50"/>
       <c r="L15" s="50"/>
       <c r="M15" s="50"/>
       <c r="N15" s="50"/>
       <c r="O15" s="58"/>
       <c r="P15" s="58"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="58"/>
       <c r="T15" s="58"/>
       <c r="U15" s="58"/>
       <c r="V15" s="58"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="6"/>
     </row>
-    <row r="16" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="4"/>
       <c r="B16" s="50" t="s">
         <v>89</v>
       </c>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="50"/>
       <c r="F16" s="50"/>
       <c r="G16" s="50"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="50"/>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
       <c r="M16" s="50"/>
       <c r="N16" s="50"/>
     </row>
-    <row r="17" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="4"/>
       <c r="B17" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C17" s="50"/>
       <c r="D17" s="50"/>
       <c r="E17" s="50"/>
       <c r="F17" s="50"/>
       <c r="G17" s="50"/>
       <c r="H17" s="46"/>
       <c r="I17" s="46"/>
       <c r="J17" s="50"/>
       <c r="K17" s="50"/>
       <c r="L17" s="50"/>
       <c r="M17" s="50"/>
       <c r="N17" s="50"/>
     </row>
-    <row r="18" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="4"/>
       <c r="B18" s="50" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="50"/>
       <c r="F18" s="50"/>
       <c r="G18" s="50"/>
       <c r="H18" s="50"/>
       <c r="I18" s="50"/>
       <c r="J18" s="50"/>
       <c r="K18" s="50"/>
       <c r="L18" s="50"/>
       <c r="M18" s="50"/>
       <c r="N18" s="50"/>
     </row>
-    <row r="19" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="4"/>
       <c r="B19" s="50" t="s">
         <v>92</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
     </row>
-    <row r="20" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="4"/>
       <c r="B20" s="50" t="s">
         <v>93</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
     </row>
-    <row r="21" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="4"/>
       <c r="B21" s="50" t="s">
         <v>94</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
     </row>
-    <row r="22" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="4"/>
       <c r="B22" s="50" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
     </row>
-    <row r="23" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="4"/>
       <c r="B23" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
     </row>
-    <row r="24" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="4"/>
       <c r="B24" s="50" t="s">
         <v>97</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
     </row>
-    <row r="25" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="4"/>
       <c r="B25" s="50" t="s">
         <v>98</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
       <c r="N25" s="6"/>
     </row>
-    <row r="26" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="4"/>
       <c r="B26" s="50" t="s">
         <v>99</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
       <c r="N26" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF109C78-272A-4E02-B182-609F5C9150B5}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="15" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="15" width="17.625" style="1" customWidth="1"/>
     <col min="16" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="271" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="271" width="17.625" style="4" customWidth="1"/>
     <col min="272" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="527" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="527" width="17.625" style="4" customWidth="1"/>
     <col min="528" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="783" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="783" width="17.625" style="4" customWidth="1"/>
     <col min="784" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1039" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1039" width="17.625" style="4" customWidth="1"/>
     <col min="1040" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1295" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1295" width="17.625" style="4" customWidth="1"/>
     <col min="1296" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1551" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1551" width="17.625" style="4" customWidth="1"/>
     <col min="1552" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1807" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1807" width="17.625" style="4" customWidth="1"/>
     <col min="1808" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2063" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2063" width="17.625" style="4" customWidth="1"/>
     <col min="2064" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2319" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2319" width="17.625" style="4" customWidth="1"/>
     <col min="2320" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2575" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2575" width="17.625" style="4" customWidth="1"/>
     <col min="2576" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2831" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2831" width="17.625" style="4" customWidth="1"/>
     <col min="2832" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3087" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3087" width="17.625" style="4" customWidth="1"/>
     <col min="3088" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3343" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3343" width="17.625" style="4" customWidth="1"/>
     <col min="3344" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3599" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3599" width="17.625" style="4" customWidth="1"/>
     <col min="3600" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3855" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3855" width="17.625" style="4" customWidth="1"/>
     <col min="3856" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4111" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4111" width="17.625" style="4" customWidth="1"/>
     <col min="4112" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4367" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4367" width="17.625" style="4" customWidth="1"/>
     <col min="4368" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4623" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4623" width="17.625" style="4" customWidth="1"/>
     <col min="4624" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4879" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4879" width="17.625" style="4" customWidth="1"/>
     <col min="4880" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5135" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5135" width="17.625" style="4" customWidth="1"/>
     <col min="5136" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5391" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5391" width="17.625" style="4" customWidth="1"/>
     <col min="5392" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5647" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5647" width="17.625" style="4" customWidth="1"/>
     <col min="5648" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5903" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5903" width="17.625" style="4" customWidth="1"/>
     <col min="5904" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6159" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6159" width="17.625" style="4" customWidth="1"/>
     <col min="6160" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6415" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6415" width="17.625" style="4" customWidth="1"/>
     <col min="6416" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6671" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6671" width="17.625" style="4" customWidth="1"/>
     <col min="6672" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6927" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6927" width="17.625" style="4" customWidth="1"/>
     <col min="6928" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7183" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7183" width="17.625" style="4" customWidth="1"/>
     <col min="7184" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7439" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7439" width="17.625" style="4" customWidth="1"/>
     <col min="7440" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7695" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7695" width="17.625" style="4" customWidth="1"/>
     <col min="7696" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7951" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7951" width="17.625" style="4" customWidth="1"/>
     <col min="7952" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8207" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8207" width="17.625" style="4" customWidth="1"/>
     <col min="8208" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8463" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8463" width="17.625" style="4" customWidth="1"/>
     <col min="8464" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8719" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8719" width="17.625" style="4" customWidth="1"/>
     <col min="8720" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8975" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8975" width="17.625" style="4" customWidth="1"/>
     <col min="8976" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9231" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9231" width="17.625" style="4" customWidth="1"/>
     <col min="9232" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9487" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9487" width="17.625" style="4" customWidth="1"/>
     <col min="9488" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9743" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9743" width="17.625" style="4" customWidth="1"/>
     <col min="9744" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9999" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9999" width="17.625" style="4" customWidth="1"/>
     <col min="10000" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10255" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10255" width="17.625" style="4" customWidth="1"/>
     <col min="10256" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10511" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10511" width="17.625" style="4" customWidth="1"/>
     <col min="10512" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10767" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10767" width="17.625" style="4" customWidth="1"/>
     <col min="10768" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11023" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11023" width="17.625" style="4" customWidth="1"/>
     <col min="11024" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11279" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11279" width="17.625" style="4" customWidth="1"/>
     <col min="11280" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11535" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11535" width="17.625" style="4" customWidth="1"/>
     <col min="11536" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11791" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11791" width="17.625" style="4" customWidth="1"/>
     <col min="11792" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12047" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12047" width="17.625" style="4" customWidth="1"/>
     <col min="12048" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12303" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12303" width="17.625" style="4" customWidth="1"/>
     <col min="12304" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12559" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12559" width="17.625" style="4" customWidth="1"/>
     <col min="12560" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12815" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12815" width="17.625" style="4" customWidth="1"/>
     <col min="12816" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13071" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13071" width="17.625" style="4" customWidth="1"/>
     <col min="13072" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13327" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13327" width="17.625" style="4" customWidth="1"/>
     <col min="13328" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13583" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13583" width="17.625" style="4" customWidth="1"/>
     <col min="13584" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13839" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13839" width="17.625" style="4" customWidth="1"/>
     <col min="13840" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14095" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14095" width="17.625" style="4" customWidth="1"/>
     <col min="14096" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14351" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14351" width="17.625" style="4" customWidth="1"/>
     <col min="14352" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14607" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14607" width="17.625" style="4" customWidth="1"/>
     <col min="14608" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14863" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14863" width="17.625" style="4" customWidth="1"/>
     <col min="14864" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15119" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15119" width="17.625" style="4" customWidth="1"/>
     <col min="15120" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15375" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15375" width="17.625" style="4" customWidth="1"/>
     <col min="15376" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15631" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15631" width="17.625" style="4" customWidth="1"/>
     <col min="15632" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15887" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15887" width="17.625" style="4" customWidth="1"/>
     <col min="15888" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16143" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16143" width="17.625" style="4" customWidth="1"/>
     <col min="16144" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.15">
       <c r="J1" s="3"/>
     </row>
-    <row r="2" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
     </row>
-    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="7"/>
       <c r="O3" s="9" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>49</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>50</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>51</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>52</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>53</v>
       </c>
       <c r="N4" s="18" t="s">
         <v>54</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="26" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="26" t="s">
         <v>64</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="28" t="s">
         <v>63</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32">
         <v>20</v>
       </c>
       <c r="D6" s="32">
         <v>1681</v>
       </c>
       <c r="E6" s="32">
         <v>421</v>
       </c>
       <c r="F6" s="32">
         <v>2118</v>
       </c>
       <c r="G6" s="33">
         <v>1.3</v>
       </c>
       <c r="H6" s="33">
         <v>96.7</v>
       </c>
       <c r="I6" s="34">
         <v>100</v>
       </c>
       <c r="J6" s="37">
         <v>100</v>
       </c>
       <c r="K6" s="38" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L6" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M6" s="39">
         <v>100</v>
       </c>
       <c r="N6" s="40">
         <v>100</v>
       </c>
       <c r="O6" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="42">
         <v>20</v>
       </c>
       <c r="D7" s="42">
         <v>1681</v>
       </c>
       <c r="E7" s="42">
         <v>421</v>
       </c>
       <c r="F7" s="42">
         <v>2118</v>
       </c>
       <c r="G7" s="43">
         <v>1.3</v>
       </c>
       <c r="H7" s="43">
         <v>96.7</v>
       </c>
       <c r="I7" s="44">
         <v>100</v>
       </c>
       <c r="J7" s="45">
         <v>100</v>
       </c>
       <c r="K7" s="43" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L7" s="42" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M7" s="44">
         <v>100</v>
       </c>
       <c r="N7" s="44">
         <v>100</v>
       </c>
       <c r="O7" s="114">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="4"/>
       <c r="B8" s="46" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
     </row>
-    <row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="4"/>
       <c r="B9" s="46" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
     </row>
-    <row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="4"/>
       <c r="B10" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="47"/>
       <c r="N10" s="48"/>
       <c r="O10" s="48"/>
     </row>
-    <row r="11" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="4"/>
       <c r="B11" s="46" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="46"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="49"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
       <c r="M11" s="46"/>
       <c r="N11" s="48"/>
       <c r="O11" s="48"/>
     </row>
-    <row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="4"/>
       <c r="B12" s="46" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="46"/>
       <c r="N12" s="48"/>
       <c r="O12" s="48"/>
     </row>
-    <row r="13" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="4"/>
       <c r="B13" s="46" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="50"/>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
       <c r="F13" s="50"/>
       <c r="G13" s="50"/>
       <c r="H13" s="50"/>
       <c r="I13" s="46"/>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
       <c r="N13" s="48"/>
       <c r="O13" s="48"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2CF4D03-B9DE-4A05-B05A-BE359D9022C5}">
   <sheetPr>
     <tabColor rgb="FF0000FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Z27"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="14" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="17.625" style="2" customWidth="1"/>
+    <col min="5" max="14" width="17.625" style="1" customWidth="1"/>
     <col min="15" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="270" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="270" width="17.625" style="4" customWidth="1"/>
     <col min="271" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="526" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="526" width="17.625" style="4" customWidth="1"/>
     <col min="527" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="782" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="782" width="17.625" style="4" customWidth="1"/>
     <col min="783" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1038" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1038" width="17.625" style="4" customWidth="1"/>
     <col min="1039" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1294" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1294" width="17.625" style="4" customWidth="1"/>
     <col min="1295" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1550" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1550" width="17.625" style="4" customWidth="1"/>
     <col min="1551" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1806" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1806" width="17.625" style="4" customWidth="1"/>
     <col min="1807" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2062" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2062" width="17.625" style="4" customWidth="1"/>
     <col min="2063" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2318" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2318" width="17.625" style="4" customWidth="1"/>
     <col min="2319" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2574" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2574" width="17.625" style="4" customWidth="1"/>
     <col min="2575" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2830" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2830" width="17.625" style="4" customWidth="1"/>
     <col min="2831" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3086" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3086" width="17.625" style="4" customWidth="1"/>
     <col min="3087" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3342" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3342" width="17.625" style="4" customWidth="1"/>
     <col min="3343" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3598" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3598" width="17.625" style="4" customWidth="1"/>
     <col min="3599" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3854" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3854" width="17.625" style="4" customWidth="1"/>
     <col min="3855" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4110" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4110" width="17.625" style="4" customWidth="1"/>
     <col min="4111" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4366" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4366" width="17.625" style="4" customWidth="1"/>
     <col min="4367" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4622" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4622" width="17.625" style="4" customWidth="1"/>
     <col min="4623" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4878" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4878" width="17.625" style="4" customWidth="1"/>
     <col min="4879" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5134" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5134" width="17.625" style="4" customWidth="1"/>
     <col min="5135" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5390" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5390" width="17.625" style="4" customWidth="1"/>
     <col min="5391" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5646" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5646" width="17.625" style="4" customWidth="1"/>
     <col min="5647" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5902" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5902" width="17.625" style="4" customWidth="1"/>
     <col min="5903" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6158" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6158" width="17.625" style="4" customWidth="1"/>
     <col min="6159" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6414" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6414" width="17.625" style="4" customWidth="1"/>
     <col min="6415" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6670" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6670" width="17.625" style="4" customWidth="1"/>
     <col min="6671" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6926" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6926" width="17.625" style="4" customWidth="1"/>
     <col min="6927" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7182" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7182" width="17.625" style="4" customWidth="1"/>
     <col min="7183" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7438" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7438" width="17.625" style="4" customWidth="1"/>
     <col min="7439" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7694" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7694" width="17.625" style="4" customWidth="1"/>
     <col min="7695" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7950" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7950" width="17.625" style="4" customWidth="1"/>
     <col min="7951" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8206" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8206" width="17.625" style="4" customWidth="1"/>
     <col min="8207" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8462" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8462" width="17.625" style="4" customWidth="1"/>
     <col min="8463" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8718" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8718" width="17.625" style="4" customWidth="1"/>
     <col min="8719" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8974" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8974" width="17.625" style="4" customWidth="1"/>
     <col min="8975" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9230" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9230" width="17.625" style="4" customWidth="1"/>
     <col min="9231" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9486" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9486" width="17.625" style="4" customWidth="1"/>
     <col min="9487" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9742" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9742" width="17.625" style="4" customWidth="1"/>
     <col min="9743" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9998" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9998" width="17.625" style="4" customWidth="1"/>
     <col min="9999" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10254" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10254" width="17.625" style="4" customWidth="1"/>
     <col min="10255" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10510" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10510" width="17.625" style="4" customWidth="1"/>
     <col min="10511" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10766" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10766" width="17.625" style="4" customWidth="1"/>
     <col min="10767" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11022" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11022" width="17.625" style="4" customWidth="1"/>
     <col min="11023" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11278" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11278" width="17.625" style="4" customWidth="1"/>
     <col min="11279" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11534" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11534" width="17.625" style="4" customWidth="1"/>
     <col min="11535" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11790" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11790" width="17.625" style="4" customWidth="1"/>
     <col min="11791" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12046" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12046" width="17.625" style="4" customWidth="1"/>
     <col min="12047" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12302" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12302" width="17.625" style="4" customWidth="1"/>
     <col min="12303" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12558" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12558" width="17.625" style="4" customWidth="1"/>
     <col min="12559" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12814" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12814" width="17.625" style="4" customWidth="1"/>
     <col min="12815" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13070" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13070" width="17.625" style="4" customWidth="1"/>
     <col min="13071" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13326" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13326" width="17.625" style="4" customWidth="1"/>
     <col min="13327" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13582" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13582" width="17.625" style="4" customWidth="1"/>
     <col min="13583" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13838" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13838" width="17.625" style="4" customWidth="1"/>
     <col min="13839" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14094" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14094" width="17.625" style="4" customWidth="1"/>
     <col min="14095" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14350" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14350" width="17.625" style="4" customWidth="1"/>
     <col min="14351" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14606" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14606" width="17.625" style="4" customWidth="1"/>
     <col min="14607" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14862" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14862" width="17.625" style="4" customWidth="1"/>
     <col min="14863" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15118" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15118" width="17.625" style="4" customWidth="1"/>
     <col min="15119" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15374" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15374" width="17.625" style="4" customWidth="1"/>
     <col min="15375" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15630" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15630" width="17.625" style="4" customWidth="1"/>
     <col min="15631" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15886" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15886" width="17.625" style="4" customWidth="1"/>
     <col min="15887" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16142" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16142" width="17.625" style="4" customWidth="1"/>
     <col min="16143" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
     </row>
-    <row r="3" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="51"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="52" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:26" s="20" customFormat="1" ht="95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="20" customFormat="1" ht="95.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>72</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>74</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>77</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K4" s="54" t="s">
         <v>79</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>80</v>
       </c>
       <c r="M4" s="54" t="s">
         <v>81</v>
       </c>
       <c r="N4" s="115" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="116" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32">
         <v>1050</v>
       </c>
       <c r="D6" s="32">
         <v>934</v>
       </c>
       <c r="E6" s="55">
         <v>1206</v>
       </c>
       <c r="F6" s="34">
         <v>114.9</v>
       </c>
       <c r="G6" s="55">
         <v>1271</v>
       </c>
       <c r="H6" s="34">
         <v>121</v>
       </c>
       <c r="I6" s="34">
         <v>100</v>
       </c>
       <c r="J6" s="34">
         <v>60</v>
       </c>
       <c r="K6" s="34">
         <v>75</v>
       </c>
       <c r="L6" s="34">
         <v>25</v>
       </c>
       <c r="M6" s="34">
         <v>0</v>
       </c>
       <c r="N6" s="117">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:26" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="42">
         <v>1050</v>
       </c>
       <c r="D7" s="42">
         <v>934</v>
       </c>
       <c r="E7" s="56">
         <v>1206</v>
       </c>
       <c r="F7" s="44">
         <v>114.9</v>
       </c>
       <c r="G7" s="56">
         <v>1271</v>
       </c>
       <c r="H7" s="44">
         <v>121</v>
       </c>
       <c r="I7" s="44">
         <v>100</v>
       </c>
       <c r="J7" s="44">
         <v>60</v>
       </c>
       <c r="K7" s="44">
         <v>75</v>
       </c>
       <c r="L7" s="44">
         <v>25</v>
       </c>
       <c r="M7" s="44">
         <v>0</v>
       </c>
       <c r="N7" s="114">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="4"/>
       <c r="B8" s="50" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C8" s="50"/>
       <c r="D8" s="50"/>
       <c r="E8" s="46"/>
       <c r="F8" s="46"/>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="50"/>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
       <c r="N8" s="50"/>
     </row>
-    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="4"/>
       <c r="B9" s="50" t="s">
         <v>84</v>
       </c>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
       <c r="N9" s="50"/>
     </row>
-    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="4"/>
       <c r="B10" s="50" t="s">
         <v>85</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
     </row>
-    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="4"/>
       <c r="B11" s="50" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
     </row>
-    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="4"/>
       <c r="B12" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
     </row>
-    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4"/>
       <c r="B13" s="46" t="s">
         <v>88</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="58"/>
       <c r="J13" s="6"/>
       <c r="K13" s="58"/>
       <c r="L13" s="58"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
     </row>
-    <row r="14" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="50"/>
       <c r="B14" s="50" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="46"/>
       <c r="I14" s="46"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
       <c r="O14" s="58"/>
       <c r="P14" s="58"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="58"/>
       <c r="T14" s="58"/>
       <c r="U14" s="58"/>
       <c r="V14" s="58"/>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="6"/>
       <c r="Z14" s="6"/>
     </row>
-    <row r="15" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="50"/>
       <c r="B15" s="50" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C15" s="50"/>
       <c r="D15" s="50"/>
       <c r="E15" s="50"/>
       <c r="F15" s="50"/>
       <c r="G15" s="50"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="50"/>
       <c r="K15" s="50"/>
       <c r="L15" s="50"/>
       <c r="M15" s="50"/>
       <c r="N15" s="50"/>
       <c r="O15" s="58"/>
       <c r="P15" s="58"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="58"/>
       <c r="T15" s="58"/>
       <c r="U15" s="58"/>
       <c r="V15" s="58"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="6"/>
     </row>
-    <row r="16" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="50"/>
       <c r="B16" s="50" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="50"/>
       <c r="F16" s="50"/>
       <c r="G16" s="50"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="50"/>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
       <c r="M16" s="50"/>
       <c r="N16" s="50"/>
       <c r="O16" s="58"/>
       <c r="P16" s="58"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="58"/>
       <c r="T16" s="58"/>
       <c r="U16" s="58"/>
       <c r="V16" s="58"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="6"/>
     </row>
-    <row r="17" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="4"/>
       <c r="B17" s="50" t="s">
         <v>89</v>
       </c>
       <c r="C17" s="50"/>
       <c r="D17" s="50"/>
       <c r="E17" s="50"/>
       <c r="F17" s="50"/>
       <c r="G17" s="50"/>
       <c r="H17" s="46"/>
       <c r="I17" s="46"/>
       <c r="J17" s="50"/>
       <c r="K17" s="50"/>
       <c r="L17" s="50"/>
       <c r="M17" s="50"/>
       <c r="N17" s="50"/>
     </row>
-    <row r="18" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="4"/>
       <c r="B18" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="50"/>
       <c r="F18" s="50"/>
       <c r="G18" s="50"/>
       <c r="H18" s="46"/>
       <c r="I18" s="46"/>
       <c r="J18" s="50"/>
       <c r="K18" s="50"/>
       <c r="L18" s="50"/>
       <c r="M18" s="50"/>
       <c r="N18" s="50"/>
     </row>
-    <row r="19" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="4"/>
       <c r="B19" s="50" t="s">
         <v>91</v>
       </c>
       <c r="C19" s="50"/>
       <c r="D19" s="50"/>
       <c r="E19" s="50"/>
       <c r="F19" s="50"/>
       <c r="G19" s="50"/>
       <c r="H19" s="50"/>
       <c r="I19" s="50"/>
       <c r="J19" s="50"/>
       <c r="K19" s="50"/>
       <c r="L19" s="50"/>
       <c r="M19" s="50"/>
       <c r="N19" s="50"/>
     </row>
-    <row r="20" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="4"/>
       <c r="B20" s="50" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
     </row>
-    <row r="21" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="4"/>
       <c r="B21" s="50" t="s">
         <v>93</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
     </row>
-    <row r="22" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="4"/>
       <c r="B22" s="50" t="s">
         <v>94</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
     </row>
-    <row r="23" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="4"/>
       <c r="B23" s="50" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
     </row>
-    <row r="24" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="4"/>
       <c r="B24" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
     </row>
-    <row r="25" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="4"/>
       <c r="B25" s="50" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
       <c r="N25" s="6"/>
     </row>
-    <row r="26" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="4"/>
       <c r="B26" s="50" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
       <c r="N26" s="6"/>
     </row>
-    <row r="27" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="4"/>
       <c r="B27" s="50" t="s">
         <v>99</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B477FB32-C671-4442-950B-E30204CA4BA0}">
   <sheetPr>
     <tabColor rgb="FF0000FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Z67"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="14" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="17.625" style="2" customWidth="1"/>
+    <col min="5" max="14" width="17.625" style="1" customWidth="1"/>
     <col min="15" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="270" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="270" width="17.625" style="4" customWidth="1"/>
     <col min="271" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="526" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="526" width="17.625" style="4" customWidth="1"/>
     <col min="527" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="782" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="782" width="17.625" style="4" customWidth="1"/>
     <col min="783" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1038" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1038" width="17.625" style="4" customWidth="1"/>
     <col min="1039" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1294" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1294" width="17.625" style="4" customWidth="1"/>
     <col min="1295" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1550" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1550" width="17.625" style="4" customWidth="1"/>
     <col min="1551" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1806" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1806" width="17.625" style="4" customWidth="1"/>
     <col min="1807" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2062" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2062" width="17.625" style="4" customWidth="1"/>
     <col min="2063" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2318" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2318" width="17.625" style="4" customWidth="1"/>
     <col min="2319" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2574" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2574" width="17.625" style="4" customWidth="1"/>
     <col min="2575" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2830" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2830" width="17.625" style="4" customWidth="1"/>
     <col min="2831" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3086" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3086" width="17.625" style="4" customWidth="1"/>
     <col min="3087" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3342" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3342" width="17.625" style="4" customWidth="1"/>
     <col min="3343" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3598" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3598" width="17.625" style="4" customWidth="1"/>
     <col min="3599" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3854" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3854" width="17.625" style="4" customWidth="1"/>
     <col min="3855" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4110" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4110" width="17.625" style="4" customWidth="1"/>
     <col min="4111" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4366" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4366" width="17.625" style="4" customWidth="1"/>
     <col min="4367" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4622" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4622" width="17.625" style="4" customWidth="1"/>
     <col min="4623" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4878" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4878" width="17.625" style="4" customWidth="1"/>
     <col min="4879" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5134" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5134" width="17.625" style="4" customWidth="1"/>
     <col min="5135" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5390" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5390" width="17.625" style="4" customWidth="1"/>
     <col min="5391" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5646" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5646" width="17.625" style="4" customWidth="1"/>
     <col min="5647" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5902" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5902" width="17.625" style="4" customWidth="1"/>
     <col min="5903" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6158" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6158" width="17.625" style="4" customWidth="1"/>
     <col min="6159" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6414" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6414" width="17.625" style="4" customWidth="1"/>
     <col min="6415" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6670" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6670" width="17.625" style="4" customWidth="1"/>
     <col min="6671" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6926" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6926" width="17.625" style="4" customWidth="1"/>
     <col min="6927" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7182" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7182" width="17.625" style="4" customWidth="1"/>
     <col min="7183" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7438" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7438" width="17.625" style="4" customWidth="1"/>
     <col min="7439" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7694" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7694" width="17.625" style="4" customWidth="1"/>
     <col min="7695" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7950" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7950" width="17.625" style="4" customWidth="1"/>
     <col min="7951" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8206" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8206" width="17.625" style="4" customWidth="1"/>
     <col min="8207" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8462" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8462" width="17.625" style="4" customWidth="1"/>
     <col min="8463" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8718" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8718" width="17.625" style="4" customWidth="1"/>
     <col min="8719" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8974" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8974" width="17.625" style="4" customWidth="1"/>
     <col min="8975" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9230" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9230" width="17.625" style="4" customWidth="1"/>
     <col min="9231" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9486" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9486" width="17.625" style="4" customWidth="1"/>
     <col min="9487" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9742" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9742" width="17.625" style="4" customWidth="1"/>
     <col min="9743" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9998" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9998" width="17.625" style="4" customWidth="1"/>
     <col min="9999" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10254" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10254" width="17.625" style="4" customWidth="1"/>
     <col min="10255" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10510" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10510" width="17.625" style="4" customWidth="1"/>
     <col min="10511" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10766" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10766" width="17.625" style="4" customWidth="1"/>
     <col min="10767" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11022" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11022" width="17.625" style="4" customWidth="1"/>
     <col min="11023" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11278" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11278" width="17.625" style="4" customWidth="1"/>
     <col min="11279" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11534" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11534" width="17.625" style="4" customWidth="1"/>
     <col min="11535" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11790" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11790" width="17.625" style="4" customWidth="1"/>
     <col min="11791" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12046" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12046" width="17.625" style="4" customWidth="1"/>
     <col min="12047" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12302" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12302" width="17.625" style="4" customWidth="1"/>
     <col min="12303" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12558" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12558" width="17.625" style="4" customWidth="1"/>
     <col min="12559" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12814" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12814" width="17.625" style="4" customWidth="1"/>
     <col min="12815" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13070" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13070" width="17.625" style="4" customWidth="1"/>
     <col min="13071" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13326" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13326" width="17.625" style="4" customWidth="1"/>
     <col min="13327" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13582" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13582" width="17.625" style="4" customWidth="1"/>
     <col min="13583" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13838" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13838" width="17.625" style="4" customWidth="1"/>
     <col min="13839" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14094" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14094" width="17.625" style="4" customWidth="1"/>
     <col min="14095" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14350" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14350" width="17.625" style="4" customWidth="1"/>
     <col min="14351" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14606" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14606" width="17.625" style="4" customWidth="1"/>
     <col min="14607" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14862" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14862" width="17.625" style="4" customWidth="1"/>
     <col min="14863" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15118" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15118" width="17.625" style="4" customWidth="1"/>
     <col min="15119" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15374" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15374" width="17.625" style="4" customWidth="1"/>
     <col min="15375" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15630" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15630" width="17.625" style="4" customWidth="1"/>
     <col min="15631" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15886" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15886" width="17.625" style="4" customWidth="1"/>
     <col min="15887" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16142" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16142" width="17.625" style="4" customWidth="1"/>
     <col min="16143" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
     </row>
-    <row r="3" spans="1:14" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:14" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="51"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="52" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:14" s="20" customFormat="1" ht="65" x14ac:dyDescent="0.2">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="20" customFormat="1" ht="67.5" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>72</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>74</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>77</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K4" s="54" t="s">
         <v>79</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>80</v>
       </c>
       <c r="M4" s="54" t="s">
         <v>81</v>
       </c>
       <c r="N4" s="115" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="116" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32">
         <v>3040</v>
       </c>
       <c r="D6" s="32">
         <v>2744</v>
       </c>
       <c r="E6" s="55">
         <v>3821</v>
       </c>
       <c r="F6" s="34">
         <v>125.7</v>
       </c>
       <c r="G6" s="55">
         <v>4303</v>
       </c>
       <c r="H6" s="34">
         <v>141.5</v>
       </c>
       <c r="I6" s="34">
         <v>100</v>
       </c>
       <c r="J6" s="34">
         <v>56.7</v>
       </c>
       <c r="K6" s="34">
         <v>55.3</v>
       </c>
       <c r="L6" s="34">
         <v>42.1</v>
       </c>
       <c r="M6" s="34">
         <v>0</v>
       </c>
       <c r="N6" s="117">
         <v>55.3</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
       <c r="B7" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="32">
         <v>1323</v>
       </c>
       <c r="D7" s="32">
         <v>1177</v>
       </c>
       <c r="E7" s="55">
         <v>1432</v>
       </c>
       <c r="F7" s="34">
         <v>108.2</v>
       </c>
       <c r="G7" s="55">
         <v>1525</v>
       </c>
       <c r="H7" s="34">
         <v>115.3</v>
       </c>
       <c r="I7" s="34">
         <v>100</v>
       </c>
       <c r="J7" s="34">
         <v>91.8</v>
       </c>
       <c r="K7" s="34">
         <v>73.2</v>
       </c>
       <c r="L7" s="34">
         <v>25</v>
       </c>
       <c r="M7" s="34">
         <v>27.8</v>
       </c>
       <c r="N7" s="117">
         <v>80.400000000000006</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="32">
         <v>879</v>
       </c>
       <c r="D8" s="32">
         <v>757</v>
       </c>
       <c r="E8" s="55">
         <v>1111</v>
       </c>
       <c r="F8" s="34">
         <v>126.4</v>
       </c>
       <c r="G8" s="55">
         <v>1041</v>
       </c>
       <c r="H8" s="34">
         <v>118.4</v>
       </c>
       <c r="I8" s="34">
         <v>0</v>
       </c>
       <c r="J8" s="34">
         <v>0</v>
       </c>
       <c r="K8" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L8" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M8" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N8" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="32">
         <v>1152</v>
       </c>
       <c r="D9" s="32">
         <v>996</v>
       </c>
       <c r="E9" s="55">
         <v>2257</v>
       </c>
       <c r="F9" s="34">
         <v>195.9</v>
       </c>
       <c r="G9" s="55">
         <v>1366</v>
       </c>
       <c r="H9" s="34">
         <v>118.6</v>
       </c>
       <c r="I9" s="34">
         <v>100</v>
       </c>
       <c r="J9" s="34">
         <v>72.3</v>
       </c>
       <c r="K9" s="34">
         <v>34</v>
       </c>
       <c r="L9" s="34">
         <v>21.3</v>
       </c>
       <c r="M9" s="34">
         <v>23.5</v>
       </c>
       <c r="N9" s="117">
         <v>80.900000000000006</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="32">
         <v>140</v>
       </c>
       <c r="D10" s="32">
         <v>125</v>
       </c>
       <c r="E10" s="55">
         <v>153</v>
       </c>
       <c r="F10" s="34">
         <v>109.3</v>
       </c>
       <c r="G10" s="55">
         <v>159</v>
       </c>
       <c r="H10" s="34">
         <v>113.6</v>
       </c>
       <c r="I10" s="34">
         <v>0</v>
       </c>
       <c r="J10" s="34">
         <v>0</v>
       </c>
       <c r="K10" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L10" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M10" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N10" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="32">
         <v>268</v>
       </c>
       <c r="D11" s="32">
         <v>238</v>
       </c>
       <c r="E11" s="55">
         <v>329</v>
       </c>
       <c r="F11" s="34">
         <v>122.8</v>
       </c>
       <c r="G11" s="55">
         <v>336</v>
       </c>
       <c r="H11" s="34">
         <v>125.4</v>
       </c>
       <c r="I11" s="34">
         <v>6.3</v>
       </c>
       <c r="J11" s="34">
         <v>31.3</v>
       </c>
       <c r="K11" s="34">
         <v>20</v>
       </c>
       <c r="L11" s="34">
         <v>20</v>
       </c>
       <c r="M11" s="34">
         <v>0</v>
       </c>
       <c r="N11" s="117">
         <v>60</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="32">
         <v>355</v>
       </c>
       <c r="D12" s="32">
         <v>310</v>
       </c>
       <c r="E12" s="55">
         <v>382</v>
       </c>
       <c r="F12" s="34">
         <v>107.6</v>
       </c>
       <c r="G12" s="55">
         <v>423</v>
       </c>
       <c r="H12" s="34">
         <v>119.2</v>
       </c>
       <c r="I12" s="34">
         <v>9.1</v>
       </c>
       <c r="J12" s="34">
         <v>18.2</v>
       </c>
       <c r="K12" s="34">
         <v>100</v>
       </c>
       <c r="L12" s="34">
         <v>25</v>
       </c>
       <c r="M12" s="34">
         <v>0</v>
       </c>
       <c r="N12" s="117">
         <v>25</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="32">
         <v>226</v>
       </c>
       <c r="D13" s="32">
         <v>198</v>
       </c>
       <c r="E13" s="55">
         <v>295</v>
       </c>
       <c r="F13" s="34">
         <v>130.5</v>
       </c>
       <c r="G13" s="55">
         <v>305</v>
       </c>
       <c r="H13" s="34">
         <v>135</v>
       </c>
       <c r="I13" s="34">
         <v>9.1</v>
       </c>
       <c r="J13" s="34">
         <v>18.2</v>
       </c>
       <c r="K13" s="34">
         <v>0</v>
       </c>
       <c r="L13" s="34">
         <v>50</v>
       </c>
       <c r="M13" s="34">
         <v>0</v>
       </c>
       <c r="N13" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="32">
         <v>351</v>
       </c>
       <c r="D14" s="32">
         <v>288</v>
       </c>
       <c r="E14" s="55">
         <v>415</v>
       </c>
       <c r="F14" s="34">
         <v>118.2</v>
       </c>
       <c r="G14" s="55">
         <v>402</v>
       </c>
       <c r="H14" s="34">
         <v>114.5</v>
       </c>
       <c r="I14" s="34">
         <v>100</v>
       </c>
       <c r="J14" s="34">
         <v>65</v>
       </c>
       <c r="K14" s="34">
         <v>53.8</v>
       </c>
       <c r="L14" s="34">
         <v>23.1</v>
       </c>
       <c r="M14" s="34">
         <v>0</v>
       </c>
       <c r="N14" s="117">
         <v>61.5</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="32">
         <v>184</v>
       </c>
       <c r="D15" s="32">
         <v>156</v>
       </c>
       <c r="E15" s="55">
         <v>192</v>
       </c>
       <c r="F15" s="34">
         <v>104.3</v>
       </c>
       <c r="G15" s="55">
         <v>243</v>
       </c>
       <c r="H15" s="34">
         <v>132.1</v>
       </c>
       <c r="I15" s="34">
         <v>0</v>
       </c>
       <c r="J15" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="K15" s="34">
         <v>25</v>
       </c>
       <c r="L15" s="34">
         <v>25</v>
       </c>
       <c r="M15" s="34">
         <v>100</v>
       </c>
       <c r="N15" s="117">
         <v>75</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="32">
         <v>202</v>
       </c>
       <c r="D16" s="32">
         <v>173</v>
       </c>
       <c r="E16" s="55">
         <v>227</v>
       </c>
       <c r="F16" s="34">
         <v>112.4</v>
       </c>
       <c r="G16" s="55">
         <v>248</v>
       </c>
       <c r="H16" s="34">
         <v>122.8</v>
       </c>
       <c r="I16" s="34">
         <v>100</v>
       </c>
       <c r="J16" s="34">
         <v>46.2</v>
       </c>
       <c r="K16" s="34">
         <v>66.7</v>
       </c>
       <c r="L16" s="34">
         <v>50</v>
       </c>
       <c r="M16" s="34">
         <v>0</v>
       </c>
       <c r="N16" s="117">
         <v>66.7</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="32">
         <v>66</v>
       </c>
       <c r="D17" s="32">
         <v>58</v>
       </c>
       <c r="E17" s="55">
         <v>74</v>
       </c>
       <c r="F17" s="34">
         <v>112.1</v>
       </c>
       <c r="G17" s="55">
         <v>79</v>
       </c>
       <c r="H17" s="34">
         <v>119.7</v>
       </c>
       <c r="I17" s="34">
         <v>100</v>
       </c>
       <c r="J17" s="34">
         <v>25</v>
       </c>
       <c r="K17" s="34">
         <v>0</v>
       </c>
       <c r="L17" s="34">
         <v>0</v>
       </c>
       <c r="M17" s="34">
         <v>0</v>
       </c>
       <c r="N17" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="32">
         <v>21</v>
       </c>
       <c r="D18" s="32">
         <v>17</v>
       </c>
       <c r="E18" s="55">
         <v>27</v>
       </c>
       <c r="F18" s="34">
         <v>128.6</v>
       </c>
       <c r="G18" s="55">
         <v>40</v>
       </c>
       <c r="H18" s="34">
         <v>190.5</v>
       </c>
       <c r="I18" s="34">
         <v>100</v>
       </c>
       <c r="J18" s="34">
         <v>50</v>
       </c>
       <c r="K18" s="34">
         <v>0</v>
       </c>
       <c r="L18" s="34">
         <v>100</v>
       </c>
       <c r="M18" s="34">
         <v>0</v>
       </c>
       <c r="N18" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="32">
         <v>26</v>
       </c>
       <c r="D19" s="32">
         <v>21</v>
       </c>
       <c r="E19" s="55">
         <v>43</v>
       </c>
       <c r="F19" s="34">
         <v>165.4</v>
       </c>
       <c r="G19" s="55">
         <v>31</v>
       </c>
       <c r="H19" s="34">
         <v>119.2</v>
       </c>
       <c r="I19" s="34">
         <v>100</v>
       </c>
       <c r="J19" s="34">
         <v>50</v>
       </c>
       <c r="K19" s="34">
         <v>0</v>
       </c>
       <c r="L19" s="34">
         <v>0</v>
       </c>
       <c r="M19" s="34">
         <v>0</v>
       </c>
       <c r="N19" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="32">
         <v>38</v>
       </c>
       <c r="D20" s="32">
         <v>29</v>
       </c>
       <c r="E20" s="55">
         <v>54</v>
       </c>
       <c r="F20" s="34">
         <v>142.1</v>
       </c>
       <c r="G20" s="55">
         <v>71</v>
       </c>
       <c r="H20" s="34">
         <v>186.8</v>
       </c>
       <c r="I20" s="34">
         <v>100</v>
       </c>
       <c r="J20" s="34">
         <v>100</v>
       </c>
       <c r="K20" s="34">
         <v>100</v>
       </c>
       <c r="L20" s="34">
         <v>0</v>
       </c>
       <c r="M20" s="34">
         <v>0</v>
       </c>
       <c r="N20" s="117">
         <v>25</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="32">
         <v>42</v>
       </c>
       <c r="D21" s="32">
         <v>36</v>
       </c>
       <c r="E21" s="55">
         <v>49</v>
       </c>
       <c r="F21" s="34">
         <v>116.7</v>
       </c>
       <c r="G21" s="55">
         <v>57</v>
       </c>
       <c r="H21" s="34">
         <v>135.69999999999999</v>
       </c>
       <c r="I21" s="34">
         <v>0</v>
       </c>
       <c r="J21" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="K21" s="34">
         <v>100</v>
       </c>
       <c r="L21" s="34">
         <v>0</v>
       </c>
       <c r="M21" s="34">
         <v>0</v>
       </c>
       <c r="N21" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="32">
         <v>59</v>
       </c>
       <c r="D22" s="32">
         <v>47</v>
       </c>
       <c r="E22" s="55">
         <v>77</v>
       </c>
       <c r="F22" s="34">
         <v>130.5</v>
       </c>
       <c r="G22" s="55">
         <v>91</v>
       </c>
       <c r="H22" s="34">
         <v>154.19999999999999</v>
       </c>
       <c r="I22" s="34">
         <v>0</v>
       </c>
       <c r="J22" s="34">
         <v>20</v>
       </c>
       <c r="K22" s="34">
         <v>100</v>
       </c>
       <c r="L22" s="34">
         <v>0</v>
       </c>
       <c r="M22" s="34">
         <v>0</v>
       </c>
       <c r="N22" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
       <c r="B23" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="32">
         <v>12</v>
       </c>
       <c r="D23" s="32">
         <v>12</v>
       </c>
       <c r="E23" s="55">
         <v>22</v>
       </c>
       <c r="F23" s="34">
         <v>183.3</v>
       </c>
       <c r="G23" s="55">
         <v>14</v>
       </c>
       <c r="H23" s="34">
         <v>116.7</v>
       </c>
       <c r="I23" s="34">
         <v>0</v>
       </c>
       <c r="J23" s="34">
         <v>0</v>
       </c>
       <c r="K23" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L23" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M23" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N23" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
       <c r="B24" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="32">
         <v>85</v>
       </c>
       <c r="D24" s="32">
         <v>76</v>
       </c>
       <c r="E24" s="55">
         <v>119</v>
       </c>
       <c r="F24" s="34">
         <v>140</v>
       </c>
       <c r="G24" s="55">
         <v>103</v>
       </c>
       <c r="H24" s="34">
         <v>121.2</v>
       </c>
       <c r="I24" s="34">
         <v>100</v>
       </c>
       <c r="J24" s="34">
         <v>40</v>
       </c>
       <c r="K24" s="34">
         <v>0</v>
       </c>
       <c r="L24" s="34">
         <v>0</v>
       </c>
       <c r="M24" s="34">
         <v>0</v>
       </c>
       <c r="N24" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
       <c r="B25" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="32">
         <v>35</v>
       </c>
       <c r="D25" s="32">
         <v>30</v>
       </c>
       <c r="E25" s="55">
         <v>46</v>
       </c>
       <c r="F25" s="34">
         <v>131.4</v>
       </c>
       <c r="G25" s="55">
         <v>38</v>
       </c>
       <c r="H25" s="34">
         <v>108.6</v>
       </c>
       <c r="I25" s="34">
         <v>100</v>
       </c>
       <c r="J25" s="34">
         <v>50</v>
       </c>
       <c r="K25" s="34">
         <v>0</v>
       </c>
       <c r="L25" s="34">
         <v>0</v>
       </c>
       <c r="M25" s="34">
         <v>0</v>
       </c>
       <c r="N25" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="26" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4"/>
       <c r="B26" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="32">
         <v>40</v>
       </c>
       <c r="D26" s="32">
         <v>33</v>
       </c>
       <c r="E26" s="55">
         <v>27</v>
       </c>
       <c r="F26" s="34">
         <v>67.5</v>
       </c>
       <c r="G26" s="55">
         <v>57</v>
       </c>
       <c r="H26" s="34">
         <v>142.5</v>
       </c>
       <c r="I26" s="34">
         <v>100</v>
       </c>
       <c r="J26" s="34">
         <v>0</v>
       </c>
       <c r="K26" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L26" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M26" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N26" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4"/>
       <c r="B27" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="32">
         <v>77</v>
       </c>
       <c r="D27" s="32">
         <v>64</v>
       </c>
       <c r="E27" s="55">
         <v>116</v>
       </c>
       <c r="F27" s="34">
         <v>150.6</v>
       </c>
       <c r="G27" s="55">
         <v>121</v>
       </c>
       <c r="H27" s="34">
         <v>157.1</v>
       </c>
       <c r="I27" s="34">
         <v>20</v>
       </c>
       <c r="J27" s="34">
         <v>0</v>
       </c>
       <c r="K27" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L27" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M27" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N27" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="32">
         <v>57</v>
       </c>
       <c r="D28" s="32">
         <v>51</v>
       </c>
       <c r="E28" s="55">
         <v>51</v>
       </c>
       <c r="F28" s="34">
         <v>89.5</v>
       </c>
       <c r="G28" s="55">
         <v>73</v>
       </c>
       <c r="H28" s="34">
         <v>128.1</v>
       </c>
       <c r="I28" s="34">
         <v>100</v>
       </c>
       <c r="J28" s="34">
         <v>100</v>
       </c>
       <c r="K28" s="34">
         <v>0</v>
       </c>
       <c r="L28" s="34">
         <v>0</v>
       </c>
       <c r="M28" s="34">
         <v>0</v>
       </c>
       <c r="N28" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
       <c r="B29" s="31" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="32">
         <v>67</v>
       </c>
       <c r="D29" s="32">
         <v>54</v>
       </c>
       <c r="E29" s="55">
         <v>91</v>
       </c>
       <c r="F29" s="34">
         <v>135.80000000000001</v>
       </c>
       <c r="G29" s="55">
         <v>97</v>
       </c>
       <c r="H29" s="34">
         <v>144.80000000000001</v>
       </c>
       <c r="I29" s="34">
         <v>0</v>
       </c>
       <c r="J29" s="34">
         <v>50</v>
       </c>
       <c r="K29" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="L29" s="34">
         <v>100</v>
       </c>
       <c r="M29" s="34">
         <v>0</v>
       </c>
       <c r="N29" s="117">
         <v>66.7</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="32">
         <v>63</v>
       </c>
       <c r="D30" s="32">
         <v>45</v>
       </c>
       <c r="E30" s="55">
         <v>66</v>
       </c>
       <c r="F30" s="34">
         <v>104.8</v>
       </c>
       <c r="G30" s="55">
         <v>74</v>
       </c>
       <c r="H30" s="34">
         <v>117.5</v>
       </c>
       <c r="I30" s="34">
         <v>100</v>
       </c>
       <c r="J30" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="K30" s="34">
         <v>0</v>
       </c>
       <c r="L30" s="34">
         <v>0</v>
       </c>
       <c r="M30" s="34">
         <v>0</v>
       </c>
       <c r="N30" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="32">
         <v>90</v>
       </c>
       <c r="D31" s="32">
         <v>80</v>
       </c>
       <c r="E31" s="55">
         <v>85</v>
       </c>
       <c r="F31" s="34">
         <v>94.4</v>
       </c>
       <c r="G31" s="55">
         <v>116</v>
       </c>
       <c r="H31" s="34">
         <v>128.9</v>
       </c>
       <c r="I31" s="34">
         <v>0</v>
       </c>
       <c r="J31" s="34">
         <v>0</v>
       </c>
       <c r="K31" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L31" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M31" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N31" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="32">
         <v>64</v>
       </c>
       <c r="D32" s="32">
         <v>56</v>
       </c>
       <c r="E32" s="55">
         <v>84</v>
       </c>
       <c r="F32" s="34">
         <v>131.30000000000001</v>
       </c>
       <c r="G32" s="55">
         <v>90</v>
       </c>
       <c r="H32" s="34">
         <v>140.6</v>
       </c>
       <c r="I32" s="34">
         <v>100</v>
       </c>
       <c r="J32" s="34">
         <v>0</v>
       </c>
       <c r="K32" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L32" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M32" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N32" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
       <c r="B33" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="32">
         <v>30</v>
       </c>
       <c r="D33" s="32">
         <v>25</v>
       </c>
       <c r="E33" s="55">
         <v>52</v>
       </c>
       <c r="F33" s="34">
         <v>173.3</v>
       </c>
       <c r="G33" s="55">
         <v>34</v>
       </c>
       <c r="H33" s="34">
         <v>113.3</v>
       </c>
       <c r="I33" s="34">
         <v>0</v>
       </c>
       <c r="J33" s="34">
         <v>50</v>
       </c>
       <c r="K33" s="34">
         <v>100</v>
       </c>
       <c r="L33" s="34">
         <v>0</v>
       </c>
       <c r="M33" s="34">
         <v>0</v>
       </c>
       <c r="N33" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="34" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
       <c r="B34" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="32">
         <v>87</v>
       </c>
       <c r="D34" s="32">
         <v>74</v>
       </c>
       <c r="E34" s="55">
         <v>148</v>
       </c>
       <c r="F34" s="34">
         <v>170.1</v>
       </c>
       <c r="G34" s="55">
         <v>118</v>
       </c>
       <c r="H34" s="34">
         <v>135.6</v>
       </c>
       <c r="I34" s="34">
         <v>0</v>
       </c>
       <c r="J34" s="34">
         <v>0</v>
       </c>
       <c r="K34" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L34" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M34" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N34" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4"/>
       <c r="B35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="32">
         <v>90</v>
       </c>
       <c r="D35" s="32">
         <v>75</v>
       </c>
       <c r="E35" s="55">
         <v>113</v>
       </c>
       <c r="F35" s="34">
         <v>125.6</v>
       </c>
       <c r="G35" s="55">
         <v>128</v>
       </c>
       <c r="H35" s="34">
         <v>142.19999999999999</v>
       </c>
       <c r="I35" s="34">
         <v>100</v>
       </c>
       <c r="J35" s="34">
         <v>42.9</v>
       </c>
       <c r="K35" s="34">
         <v>66.7</v>
       </c>
       <c r="L35" s="34">
         <v>100</v>
       </c>
       <c r="M35" s="34">
         <v>0</v>
       </c>
       <c r="N35" s="117">
         <v>66.7</v>
       </c>
     </row>
-    <row r="36" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4"/>
       <c r="B36" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="32">
         <v>165</v>
       </c>
       <c r="D36" s="32">
         <v>143</v>
       </c>
       <c r="E36" s="55">
         <v>183</v>
       </c>
       <c r="F36" s="34">
         <v>110.9</v>
       </c>
       <c r="G36" s="55">
         <v>214</v>
       </c>
       <c r="H36" s="34">
         <v>129.69999999999999</v>
       </c>
       <c r="I36" s="34">
         <v>12.5</v>
       </c>
       <c r="J36" s="34">
         <v>12.5</v>
       </c>
       <c r="K36" s="34">
         <v>0</v>
       </c>
       <c r="L36" s="34">
         <v>100</v>
       </c>
       <c r="M36" s="34">
         <v>0</v>
       </c>
       <c r="N36" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4"/>
       <c r="B37" s="31" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="32">
         <v>38</v>
       </c>
       <c r="D37" s="32">
         <v>30</v>
       </c>
       <c r="E37" s="55">
         <v>49</v>
       </c>
       <c r="F37" s="34">
         <v>128.9</v>
       </c>
       <c r="G37" s="55">
         <v>56</v>
       </c>
       <c r="H37" s="34">
         <v>147.4</v>
       </c>
       <c r="I37" s="34">
         <v>0</v>
       </c>
       <c r="J37" s="34">
         <v>0</v>
       </c>
       <c r="K37" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L37" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M37" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N37" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
       <c r="B38" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C38" s="32">
         <v>42</v>
       </c>
       <c r="D38" s="32">
         <v>38</v>
       </c>
       <c r="E38" s="55">
         <v>62</v>
       </c>
       <c r="F38" s="34">
         <v>147.6</v>
       </c>
       <c r="G38" s="55">
         <v>54</v>
       </c>
       <c r="H38" s="34">
         <v>128.6</v>
       </c>
       <c r="I38" s="34">
         <v>100</v>
       </c>
       <c r="J38" s="34">
         <v>0</v>
       </c>
       <c r="K38" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L38" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M38" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N38" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4"/>
       <c r="B39" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="32">
         <v>21</v>
       </c>
       <c r="D39" s="32">
         <v>17</v>
       </c>
       <c r="E39" s="55">
         <v>53</v>
       </c>
       <c r="F39" s="34">
         <v>252.4</v>
       </c>
       <c r="G39" s="55">
         <v>33</v>
       </c>
       <c r="H39" s="34">
         <v>157.1</v>
       </c>
       <c r="I39" s="34">
         <v>100</v>
       </c>
       <c r="J39" s="34">
         <v>50</v>
       </c>
       <c r="K39" s="34">
         <v>100</v>
       </c>
       <c r="L39" s="34">
         <v>100</v>
       </c>
       <c r="M39" s="34">
         <v>0</v>
       </c>
       <c r="N39" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="40" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
       <c r="B40" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="32">
         <v>26</v>
       </c>
       <c r="D40" s="32">
         <v>22</v>
       </c>
       <c r="E40" s="55">
         <v>40</v>
       </c>
       <c r="F40" s="34">
         <v>153.80000000000001</v>
       </c>
       <c r="G40" s="55">
         <v>47</v>
       </c>
       <c r="H40" s="34">
         <v>180.8</v>
       </c>
       <c r="I40" s="34">
         <v>0</v>
       </c>
       <c r="J40" s="34">
         <v>75</v>
       </c>
       <c r="K40" s="34">
         <v>100</v>
       </c>
       <c r="L40" s="34">
         <v>0</v>
       </c>
       <c r="M40" s="34">
         <v>0</v>
       </c>
       <c r="N40" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="32">
         <v>45</v>
       </c>
       <c r="D41" s="32">
         <v>41</v>
       </c>
       <c r="E41" s="55">
         <v>73</v>
       </c>
       <c r="F41" s="34">
         <v>162.19999999999999</v>
       </c>
       <c r="G41" s="55">
         <v>70</v>
       </c>
       <c r="H41" s="34">
         <v>155.6</v>
       </c>
       <c r="I41" s="34">
         <v>100</v>
       </c>
       <c r="J41" s="34">
         <v>66.7</v>
       </c>
       <c r="K41" s="34">
         <v>0</v>
       </c>
       <c r="L41" s="34">
         <v>0</v>
       </c>
       <c r="M41" s="34">
         <v>0</v>
       </c>
       <c r="N41" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="42" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4"/>
       <c r="B42" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="32">
         <v>104</v>
       </c>
       <c r="D42" s="32">
         <v>84</v>
       </c>
       <c r="E42" s="55">
         <v>110</v>
       </c>
       <c r="F42" s="34">
         <v>105.8</v>
       </c>
       <c r="G42" s="55">
         <v>178</v>
       </c>
       <c r="H42" s="34">
         <v>171.2</v>
       </c>
       <c r="I42" s="34">
         <v>100</v>
       </c>
       <c r="J42" s="34">
         <v>28.6</v>
       </c>
       <c r="K42" s="34">
         <v>50</v>
       </c>
       <c r="L42" s="34">
         <v>0</v>
       </c>
       <c r="M42" s="34">
         <v>0</v>
       </c>
       <c r="N42" s="117">
         <v>50</v>
       </c>
     </row>
-    <row r="43" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
       <c r="B43" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="32">
         <v>23</v>
       </c>
       <c r="D43" s="32">
         <v>20</v>
       </c>
       <c r="E43" s="55">
         <v>48</v>
       </c>
       <c r="F43" s="34">
         <v>208.7</v>
       </c>
       <c r="G43" s="55">
         <v>56</v>
       </c>
       <c r="H43" s="34">
         <v>243.5</v>
       </c>
       <c r="I43" s="34">
         <v>100</v>
       </c>
       <c r="J43" s="34">
         <v>50</v>
       </c>
       <c r="K43" s="34">
         <v>100</v>
       </c>
       <c r="L43" s="34">
         <v>0</v>
       </c>
       <c r="M43" s="34">
         <v>0</v>
       </c>
       <c r="N43" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="4"/>
       <c r="B44" s="31" t="s">
         <v>25</v>
       </c>
       <c r="C44" s="32">
         <v>94</v>
       </c>
       <c r="D44" s="32">
         <v>79</v>
       </c>
       <c r="E44" s="55">
         <v>182</v>
       </c>
       <c r="F44" s="34">
         <v>193.6</v>
       </c>
       <c r="G44" s="55">
         <v>179</v>
       </c>
       <c r="H44" s="34">
         <v>190.4</v>
       </c>
       <c r="I44" s="34">
         <v>100</v>
       </c>
       <c r="J44" s="34">
         <v>50</v>
       </c>
       <c r="K44" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="L44" s="34">
         <v>0</v>
       </c>
       <c r="M44" s="34">
         <v>0</v>
       </c>
       <c r="N44" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="45" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="4"/>
       <c r="B45" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="32">
         <v>90</v>
       </c>
       <c r="D45" s="32">
         <v>71</v>
       </c>
       <c r="E45" s="55">
         <v>70</v>
       </c>
       <c r="F45" s="34">
         <v>77.8</v>
       </c>
       <c r="G45" s="55">
         <v>107</v>
       </c>
       <c r="H45" s="34">
         <v>118.9</v>
       </c>
       <c r="I45" s="34">
         <v>100</v>
       </c>
       <c r="J45" s="34">
         <v>83.3</v>
       </c>
       <c r="K45" s="34">
         <v>80</v>
       </c>
       <c r="L45" s="34">
         <v>40</v>
       </c>
       <c r="M45" s="34">
         <v>0</v>
       </c>
       <c r="N45" s="117">
         <v>60</v>
       </c>
     </row>
-    <row r="46" spans="1:14" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:14" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="32">
         <v>22</v>
       </c>
       <c r="D46" s="32">
         <v>17</v>
       </c>
       <c r="E46" s="55">
         <v>21</v>
       </c>
       <c r="F46" s="34">
         <v>95.5</v>
       </c>
       <c r="G46" s="55">
         <v>41</v>
       </c>
       <c r="H46" s="34">
         <v>186.4</v>
       </c>
       <c r="I46" s="34">
         <v>0</v>
       </c>
       <c r="J46" s="34">
         <v>100</v>
       </c>
       <c r="K46" s="34">
         <v>0</v>
       </c>
       <c r="L46" s="34">
         <v>50</v>
       </c>
       <c r="M46" s="34">
         <v>0</v>
       </c>
       <c r="N46" s="117">
         <v>50</v>
       </c>
     </row>
-    <row r="47" spans="1:14" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:14" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C47" s="42">
         <v>9839</v>
       </c>
       <c r="D47" s="42">
         <v>8607</v>
       </c>
       <c r="E47" s="56">
         <v>12849</v>
       </c>
       <c r="F47" s="44">
         <v>130.6</v>
       </c>
       <c r="G47" s="56">
         <v>12818</v>
       </c>
       <c r="H47" s="44">
         <v>130.30000000000001</v>
       </c>
       <c r="I47" s="44">
         <v>65</v>
       </c>
       <c r="J47" s="44">
         <v>48</v>
       </c>
       <c r="K47" s="44">
         <v>53.5</v>
       </c>
       <c r="L47" s="44">
         <v>28.6</v>
       </c>
       <c r="M47" s="44">
         <v>9.6999999999999993</v>
       </c>
       <c r="N47" s="114">
         <v>68.2</v>
       </c>
     </row>
-    <row r="48" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="4"/>
       <c r="B48" s="50" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="46"/>
       <c r="F48" s="46"/>
       <c r="G48" s="46"/>
       <c r="H48" s="46"/>
       <c r="I48" s="46"/>
       <c r="J48" s="50"/>
       <c r="K48" s="50"/>
       <c r="L48" s="50"/>
       <c r="M48" s="50"/>
       <c r="N48" s="50"/>
     </row>
-    <row r="49" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="4"/>
       <c r="B49" s="50" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="50"/>
       <c r="D49" s="50"/>
       <c r="E49" s="50"/>
       <c r="F49" s="50"/>
       <c r="G49" s="50"/>
       <c r="H49" s="46"/>
       <c r="I49" s="46"/>
       <c r="J49" s="50"/>
       <c r="K49" s="50"/>
       <c r="L49" s="50"/>
       <c r="M49" s="50"/>
       <c r="N49" s="50"/>
     </row>
-    <row r="50" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="4"/>
       <c r="B50" s="50" t="s">
         <v>85</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
       <c r="N50" s="6"/>
     </row>
-    <row r="51" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="51" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="4"/>
       <c r="B51" s="50" t="s">
         <v>86</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="6"/>
       <c r="F51" s="6"/>
       <c r="G51" s="6"/>
       <c r="H51" s="6"/>
       <c r="I51" s="58"/>
       <c r="J51" s="6"/>
       <c r="K51" s="58"/>
       <c r="L51" s="58"/>
       <c r="M51" s="6"/>
       <c r="N51" s="6"/>
     </row>
-    <row r="52" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="4"/>
       <c r="B52" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="6"/>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="6"/>
       <c r="N52" s="6"/>
     </row>
-    <row r="53" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="4"/>
       <c r="B53" s="46" t="s">
         <v>88</v>
       </c>
       <c r="C53" s="50"/>
       <c r="D53" s="50"/>
       <c r="E53" s="50"/>
       <c r="F53" s="50"/>
       <c r="G53" s="50"/>
       <c r="H53" s="46"/>
       <c r="I53" s="46"/>
       <c r="J53" s="50"/>
       <c r="K53" s="50"/>
       <c r="L53" s="50"/>
       <c r="M53" s="50"/>
       <c r="N53" s="50"/>
     </row>
-    <row r="54" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="54" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="50"/>
       <c r="B54" s="50" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C54" s="50"/>
       <c r="D54" s="50"/>
       <c r="E54" s="50"/>
       <c r="F54" s="50"/>
       <c r="G54" s="50"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="50"/>
       <c r="K54" s="50"/>
       <c r="L54" s="50"/>
       <c r="M54" s="50"/>
       <c r="N54" s="50"/>
       <c r="O54" s="58"/>
       <c r="P54" s="58"/>
       <c r="Q54" s="6"/>
       <c r="R54" s="6"/>
       <c r="S54" s="58"/>
       <c r="T54" s="58"/>
       <c r="U54" s="58"/>
       <c r="V54" s="58"/>
       <c r="W54" s="6"/>
       <c r="X54" s="6"/>
       <c r="Y54" s="6"/>
       <c r="Z54" s="6"/>
     </row>
-    <row r="55" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="55" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="50"/>
       <c r="B55" s="50" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C55" s="50"/>
       <c r="D55" s="50"/>
       <c r="E55" s="50"/>
       <c r="F55" s="50"/>
       <c r="G55" s="50"/>
       <c r="H55" s="46"/>
       <c r="I55" s="46"/>
       <c r="J55" s="50"/>
       <c r="K55" s="50"/>
       <c r="L55" s="50"/>
       <c r="M55" s="50"/>
       <c r="N55" s="50"/>
       <c r="O55" s="58"/>
       <c r="P55" s="58"/>
       <c r="Q55" s="6"/>
       <c r="R55" s="6"/>
       <c r="S55" s="58"/>
       <c r="T55" s="58"/>
       <c r="U55" s="58"/>
       <c r="V55" s="58"/>
       <c r="W55" s="6"/>
       <c r="X55" s="6"/>
       <c r="Y55" s="6"/>
       <c r="Z55" s="6"/>
     </row>
-    <row r="56" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="56" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="50"/>
       <c r="B56" s="50" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C56" s="50"/>
       <c r="D56" s="50"/>
       <c r="E56" s="50"/>
       <c r="F56" s="50"/>
       <c r="G56" s="50"/>
       <c r="H56" s="46"/>
       <c r="I56" s="46"/>
       <c r="J56" s="50"/>
       <c r="K56" s="50"/>
       <c r="L56" s="50"/>
       <c r="M56" s="50"/>
       <c r="N56" s="50"/>
       <c r="O56" s="58"/>
       <c r="P56" s="58"/>
       <c r="Q56" s="6"/>
       <c r="R56" s="6"/>
       <c r="S56" s="58"/>
       <c r="T56" s="58"/>
       <c r="U56" s="58"/>
       <c r="V56" s="58"/>
       <c r="W56" s="6"/>
       <c r="X56" s="6"/>
       <c r="Y56" s="6"/>
       <c r="Z56" s="6"/>
     </row>
-    <row r="57" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="4"/>
       <c r="B57" s="50" t="s">
         <v>89</v>
       </c>
       <c r="C57" s="50"/>
       <c r="D57" s="50"/>
       <c r="E57" s="50"/>
       <c r="F57" s="50"/>
       <c r="G57" s="50"/>
       <c r="H57" s="50"/>
       <c r="I57" s="50"/>
       <c r="J57" s="50"/>
       <c r="K57" s="50"/>
       <c r="L57" s="50"/>
       <c r="M57" s="50"/>
       <c r="N57" s="50"/>
     </row>
-    <row r="58" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="4"/>
       <c r="B58" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
       <c r="N58" s="6"/>
     </row>
-    <row r="59" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="4"/>
       <c r="B59" s="50" t="s">
         <v>91</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="6"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
     </row>
-    <row r="60" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="4"/>
       <c r="B60" s="50" t="s">
         <v>92</v>
       </c>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="6"/>
       <c r="F60" s="6"/>
       <c r="G60" s="6"/>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="6"/>
       <c r="N60" s="6"/>
     </row>
-    <row r="61" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="4"/>
       <c r="B61" s="50" t="s">
         <v>93</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="6"/>
       <c r="N61" s="6"/>
     </row>
-    <row r="62" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="4"/>
       <c r="B62" s="50" t="s">
         <v>94</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
     </row>
-    <row r="63" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="4"/>
       <c r="B63" s="50" t="s">
         <v>95</v>
       </c>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="6"/>
       <c r="F63" s="6"/>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="6"/>
       <c r="N63" s="6"/>
     </row>
-    <row r="64" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="4"/>
       <c r="B64" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
     </row>
-    <row r="65" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="4"/>
       <c r="B65" s="50" t="s">
         <v>97</v>
       </c>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="6"/>
       <c r="F65" s="6"/>
       <c r="G65" s="6"/>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="6"/>
       <c r="N65" s="6"/>
     </row>
-    <row r="66" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="4"/>
       <c r="B66" s="50" t="s">
         <v>98</v>
       </c>
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
       <c r="E66" s="6"/>
       <c r="F66" s="6"/>
       <c r="G66" s="6"/>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="6"/>
       <c r="N66" s="6"/>
     </row>
-    <row r="67" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="4"/>
       <c r="B67" s="50" t="s">
         <v>99</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="6"/>
       <c r="F67" s="6"/>
       <c r="G67" s="6"/>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="6"/>
       <c r="N67" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1F3F8FD-0B47-4ADE-94C5-BF7CE331576C}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="15" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="15" width="17.625" style="1" customWidth="1"/>
     <col min="16" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="271" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="271" width="17.625" style="4" customWidth="1"/>
     <col min="272" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="527" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="527" width="17.625" style="4" customWidth="1"/>
     <col min="528" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="783" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="783" width="17.625" style="4" customWidth="1"/>
     <col min="784" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1039" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1039" width="17.625" style="4" customWidth="1"/>
     <col min="1040" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1295" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1295" width="17.625" style="4" customWidth="1"/>
     <col min="1296" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1551" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1551" width="17.625" style="4" customWidth="1"/>
     <col min="1552" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1807" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1807" width="17.625" style="4" customWidth="1"/>
     <col min="1808" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2063" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2063" width="17.625" style="4" customWidth="1"/>
     <col min="2064" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2319" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2319" width="17.625" style="4" customWidth="1"/>
     <col min="2320" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2575" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2575" width="17.625" style="4" customWidth="1"/>
     <col min="2576" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2831" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2831" width="17.625" style="4" customWidth="1"/>
     <col min="2832" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3087" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3087" width="17.625" style="4" customWidth="1"/>
     <col min="3088" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3343" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3343" width="17.625" style="4" customWidth="1"/>
     <col min="3344" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3599" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3599" width="17.625" style="4" customWidth="1"/>
     <col min="3600" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3855" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3855" width="17.625" style="4" customWidth="1"/>
     <col min="3856" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4111" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4111" width="17.625" style="4" customWidth="1"/>
     <col min="4112" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4367" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4367" width="17.625" style="4" customWidth="1"/>
     <col min="4368" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4623" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4623" width="17.625" style="4" customWidth="1"/>
     <col min="4624" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4879" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4879" width="17.625" style="4" customWidth="1"/>
     <col min="4880" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5135" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5135" width="17.625" style="4" customWidth="1"/>
     <col min="5136" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5391" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5391" width="17.625" style="4" customWidth="1"/>
     <col min="5392" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5647" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5647" width="17.625" style="4" customWidth="1"/>
     <col min="5648" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5903" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5903" width="17.625" style="4" customWidth="1"/>
     <col min="5904" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6159" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6159" width="17.625" style="4" customWidth="1"/>
     <col min="6160" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6415" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6415" width="17.625" style="4" customWidth="1"/>
     <col min="6416" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6671" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6671" width="17.625" style="4" customWidth="1"/>
     <col min="6672" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6927" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6927" width="17.625" style="4" customWidth="1"/>
     <col min="6928" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7183" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7183" width="17.625" style="4" customWidth="1"/>
     <col min="7184" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7439" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7439" width="17.625" style="4" customWidth="1"/>
     <col min="7440" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7695" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7695" width="17.625" style="4" customWidth="1"/>
     <col min="7696" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7951" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7951" width="17.625" style="4" customWidth="1"/>
     <col min="7952" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8207" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8207" width="17.625" style="4" customWidth="1"/>
     <col min="8208" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8463" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8463" width="17.625" style="4" customWidth="1"/>
     <col min="8464" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8719" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8719" width="17.625" style="4" customWidth="1"/>
     <col min="8720" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8975" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8975" width="17.625" style="4" customWidth="1"/>
     <col min="8976" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9231" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9231" width="17.625" style="4" customWidth="1"/>
     <col min="9232" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9487" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9487" width="17.625" style="4" customWidth="1"/>
     <col min="9488" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9743" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9743" width="17.625" style="4" customWidth="1"/>
     <col min="9744" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9999" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9999" width="17.625" style="4" customWidth="1"/>
     <col min="10000" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10255" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10255" width="17.625" style="4" customWidth="1"/>
     <col min="10256" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10511" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10511" width="17.625" style="4" customWidth="1"/>
     <col min="10512" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10767" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10767" width="17.625" style="4" customWidth="1"/>
     <col min="10768" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11023" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11023" width="17.625" style="4" customWidth="1"/>
     <col min="11024" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11279" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11279" width="17.625" style="4" customWidth="1"/>
     <col min="11280" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11535" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11535" width="17.625" style="4" customWidth="1"/>
     <col min="11536" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11791" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11791" width="17.625" style="4" customWidth="1"/>
     <col min="11792" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12047" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12047" width="17.625" style="4" customWidth="1"/>
     <col min="12048" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12303" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12303" width="17.625" style="4" customWidth="1"/>
     <col min="12304" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12559" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12559" width="17.625" style="4" customWidth="1"/>
     <col min="12560" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12815" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12815" width="17.625" style="4" customWidth="1"/>
     <col min="12816" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13071" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13071" width="17.625" style="4" customWidth="1"/>
     <col min="13072" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13327" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13327" width="17.625" style="4" customWidth="1"/>
     <col min="13328" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13583" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13583" width="17.625" style="4" customWidth="1"/>
     <col min="13584" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13839" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13839" width="17.625" style="4" customWidth="1"/>
     <col min="13840" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14095" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14095" width="17.625" style="4" customWidth="1"/>
     <col min="14096" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14351" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14351" width="17.625" style="4" customWidth="1"/>
     <col min="14352" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14607" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14607" width="17.625" style="4" customWidth="1"/>
     <col min="14608" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14863" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14863" width="17.625" style="4" customWidth="1"/>
     <col min="14864" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15119" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15119" width="17.625" style="4" customWidth="1"/>
     <col min="15120" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15375" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15375" width="17.625" style="4" customWidth="1"/>
     <col min="15376" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15631" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15631" width="17.625" style="4" customWidth="1"/>
     <col min="15632" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15887" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15887" width="17.625" style="4" customWidth="1"/>
     <col min="15888" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16143" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16143" width="17.625" style="4" customWidth="1"/>
     <col min="16144" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.15">
       <c r="J1" s="3"/>
     </row>
-    <row r="2" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>100</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
     </row>
-    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="7"/>
       <c r="O3" s="9" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>49</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>50</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>51</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>52</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>53</v>
       </c>
       <c r="N4" s="18" t="s">
         <v>54</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
         <v>101</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="26" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="26" t="s">
         <v>64</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="28" t="s">
         <v>63</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="32">
         <v>42</v>
       </c>
       <c r="D6" s="32">
         <v>11024</v>
       </c>
       <c r="E6" s="32">
         <v>578</v>
       </c>
       <c r="F6" s="32">
         <v>11393</v>
       </c>
       <c r="G6" s="33">
         <v>1</v>
       </c>
       <c r="H6" s="33">
         <v>94.5</v>
       </c>
       <c r="I6" s="34">
         <v>100</v>
       </c>
       <c r="J6" s="37">
         <v>100</v>
       </c>
       <c r="K6" s="38" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L6" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M6" s="39">
         <v>100</v>
       </c>
       <c r="N6" s="40">
         <v>100</v>
       </c>
       <c r="O6" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
       <c r="B7" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="32">
         <v>32</v>
       </c>
       <c r="D7" s="32">
         <v>6417</v>
       </c>
       <c r="E7" s="32">
         <v>388</v>
       </c>
       <c r="F7" s="32">
         <v>6959</v>
       </c>
       <c r="G7" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H7" s="33">
         <v>92.5</v>
       </c>
       <c r="I7" s="34">
         <v>100</v>
       </c>
       <c r="J7" s="35">
         <v>100</v>
       </c>
       <c r="K7" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L7" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M7" s="39">
         <v>100</v>
       </c>
       <c r="N7" s="40">
         <v>0</v>
       </c>
       <c r="O7" s="36">
         <v>100</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="32">
         <v>41</v>
       </c>
       <c r="D8" s="32">
         <v>9821</v>
       </c>
       <c r="E8" s="32">
         <v>500</v>
       </c>
       <c r="F8" s="32">
         <v>10557</v>
       </c>
       <c r="G8" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H8" s="33">
         <v>91</v>
       </c>
       <c r="I8" s="34">
         <v>100</v>
       </c>
       <c r="J8" s="35">
         <v>100</v>
       </c>
       <c r="K8" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L8" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M8" s="39">
         <v>100</v>
       </c>
       <c r="N8" s="40">
         <v>100</v>
       </c>
       <c r="O8" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="32">
         <v>4</v>
       </c>
       <c r="D9" s="32">
         <v>1198</v>
       </c>
       <c r="E9" s="32">
         <v>62</v>
       </c>
       <c r="F9" s="32">
         <v>1413</v>
       </c>
       <c r="G9" s="33">
         <v>1.2</v>
       </c>
       <c r="H9" s="33">
         <v>85.5</v>
       </c>
       <c r="I9" s="34">
         <v>100</v>
       </c>
       <c r="J9" s="35">
         <v>100</v>
       </c>
       <c r="K9" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L9" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M9" s="39">
         <v>100</v>
       </c>
       <c r="N9" s="40">
         <v>100</v>
       </c>
       <c r="O9" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="32">
         <v>10</v>
       </c>
       <c r="D10" s="32">
         <v>1908</v>
       </c>
       <c r="E10" s="32">
         <v>109</v>
       </c>
       <c r="F10" s="32">
         <v>1917</v>
       </c>
       <c r="G10" s="33">
         <v>1</v>
       </c>
       <c r="H10" s="33">
         <v>90.8</v>
       </c>
       <c r="I10" s="34">
         <v>100</v>
       </c>
       <c r="J10" s="35">
         <v>100</v>
       </c>
       <c r="K10" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L10" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M10" s="39">
         <v>100</v>
       </c>
       <c r="N10" s="40">
         <v>100</v>
       </c>
       <c r="O10" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="32">
         <v>13</v>
       </c>
       <c r="D11" s="32">
         <v>2506</v>
       </c>
       <c r="E11" s="32">
         <v>153</v>
       </c>
       <c r="F11" s="32">
         <v>2620</v>
       </c>
       <c r="G11" s="33">
         <v>1</v>
       </c>
       <c r="H11" s="33">
         <v>89.5</v>
       </c>
       <c r="I11" s="34">
         <v>100</v>
       </c>
       <c r="J11" s="35">
         <v>100</v>
       </c>
       <c r="K11" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L11" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M11" s="39">
         <v>100</v>
       </c>
       <c r="N11" s="40">
         <v>100</v>
       </c>
       <c r="O11" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="32">
         <v>6</v>
       </c>
       <c r="D12" s="32">
         <v>1815</v>
       </c>
       <c r="E12" s="32">
         <v>97</v>
       </c>
       <c r="F12" s="32">
         <v>2072</v>
       </c>
       <c r="G12" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H12" s="33">
         <v>89.7</v>
       </c>
       <c r="I12" s="34">
         <v>100</v>
       </c>
       <c r="J12" s="35">
         <v>100</v>
       </c>
       <c r="K12" s="33">
         <v>22.7</v>
       </c>
       <c r="L12" s="32">
         <v>22</v>
       </c>
       <c r="M12" s="39">
         <v>100</v>
       </c>
       <c r="N12" s="40">
         <v>100</v>
       </c>
       <c r="O12" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="32">
         <v>11</v>
       </c>
       <c r="D13" s="32">
         <v>2087</v>
       </c>
       <c r="E13" s="32">
         <v>147</v>
       </c>
       <c r="F13" s="32">
         <v>2499</v>
       </c>
       <c r="G13" s="33">
         <v>1.2</v>
       </c>
       <c r="H13" s="33">
         <v>95.9</v>
       </c>
       <c r="I13" s="34">
         <v>88.4</v>
       </c>
       <c r="J13" s="35">
         <v>88.4</v>
       </c>
       <c r="K13" s="33">
         <v>100</v>
       </c>
       <c r="L13" s="32">
         <v>130</v>
       </c>
       <c r="M13" s="39">
         <v>100</v>
       </c>
       <c r="N13" s="40">
         <v>100</v>
       </c>
       <c r="O13" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="32">
         <v>7</v>
       </c>
       <c r="D14" s="32">
         <v>1069</v>
       </c>
       <c r="E14" s="32">
         <v>73</v>
       </c>
       <c r="F14" s="32">
         <v>1086</v>
       </c>
       <c r="G14" s="33">
         <v>1</v>
       </c>
       <c r="H14" s="33">
         <v>83.6</v>
       </c>
       <c r="I14" s="34">
         <v>97.3</v>
       </c>
       <c r="J14" s="35">
         <v>95.9</v>
       </c>
       <c r="K14" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L14" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M14" s="39">
         <v>95.9</v>
       </c>
       <c r="N14" s="40">
         <v>100</v>
       </c>
       <c r="O14" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="32">
         <v>9</v>
       </c>
       <c r="D15" s="32">
         <v>1324</v>
       </c>
       <c r="E15" s="32">
         <v>90</v>
       </c>
       <c r="F15" s="32">
         <v>1330</v>
       </c>
       <c r="G15" s="33">
         <v>1</v>
       </c>
       <c r="H15" s="33">
         <v>94.4</v>
       </c>
       <c r="I15" s="34">
         <v>100</v>
       </c>
       <c r="J15" s="35">
         <v>98.9</v>
       </c>
       <c r="K15" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L15" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M15" s="39">
         <v>98.9</v>
       </c>
       <c r="N15" s="40">
         <v>100</v>
       </c>
       <c r="O15" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="32">
         <v>3</v>
       </c>
       <c r="D16" s="32">
         <v>341</v>
       </c>
       <c r="E16" s="32">
         <v>30</v>
       </c>
       <c r="F16" s="32">
         <v>341</v>
       </c>
       <c r="G16" s="33">
         <v>1</v>
       </c>
       <c r="H16" s="33">
         <v>96.7</v>
       </c>
       <c r="I16" s="34">
         <v>100</v>
       </c>
       <c r="J16" s="35">
         <v>100</v>
       </c>
       <c r="K16" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L16" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M16" s="39">
         <v>100</v>
       </c>
       <c r="N16" s="40">
         <v>100</v>
       </c>
       <c r="O16" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="32">
         <v>1</v>
       </c>
       <c r="D17" s="32">
         <v>35</v>
       </c>
       <c r="E17" s="32">
         <v>7</v>
       </c>
       <c r="F17" s="32">
         <v>90</v>
       </c>
       <c r="G17" s="33">
         <v>2.6</v>
       </c>
       <c r="H17" s="33">
         <v>85.7</v>
       </c>
       <c r="I17" s="34">
         <v>100</v>
       </c>
       <c r="J17" s="35">
         <v>100</v>
       </c>
       <c r="K17" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L17" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M17" s="39">
         <v>100</v>
       </c>
       <c r="N17" s="40">
         <v>100</v>
       </c>
       <c r="O17" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="32">
         <v>1</v>
       </c>
       <c r="D18" s="32">
         <v>101</v>
       </c>
       <c r="E18" s="32">
         <v>9</v>
       </c>
       <c r="F18" s="32">
         <v>128</v>
       </c>
       <c r="G18" s="33">
         <v>1.3</v>
       </c>
       <c r="H18" s="33">
         <v>66.7</v>
       </c>
       <c r="I18" s="34">
         <v>100</v>
       </c>
       <c r="J18" s="35">
         <v>100</v>
       </c>
       <c r="K18" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L18" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M18" s="39">
         <v>100</v>
       </c>
       <c r="N18" s="40">
         <v>100</v>
       </c>
       <c r="O18" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="32">
         <v>2</v>
       </c>
       <c r="D19" s="32">
         <v>85</v>
       </c>
       <c r="E19" s="32">
         <v>18</v>
       </c>
       <c r="F19" s="32">
         <v>122</v>
       </c>
       <c r="G19" s="33">
         <v>1.4</v>
       </c>
       <c r="H19" s="33">
         <v>83.3</v>
       </c>
       <c r="I19" s="34">
         <v>100</v>
       </c>
       <c r="J19" s="35">
         <v>100</v>
       </c>
       <c r="K19" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L19" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M19" s="39">
         <v>100</v>
       </c>
       <c r="N19" s="40">
         <v>100</v>
       </c>
       <c r="O19" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="32">
         <v>2</v>
       </c>
       <c r="D20" s="32">
         <v>229</v>
       </c>
       <c r="E20" s="32">
         <v>16</v>
       </c>
       <c r="F20" s="32">
         <v>237</v>
       </c>
       <c r="G20" s="33">
         <v>1</v>
       </c>
       <c r="H20" s="33">
         <v>50</v>
       </c>
       <c r="I20" s="34">
         <v>0</v>
       </c>
       <c r="J20" s="35">
         <v>0</v>
       </c>
       <c r="K20" s="33">
         <v>100</v>
       </c>
       <c r="L20" s="32">
         <v>0</v>
       </c>
       <c r="M20" s="39">
         <v>100</v>
       </c>
       <c r="N20" s="40">
         <v>0</v>
       </c>
       <c r="O20" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="32">
         <v>3</v>
       </c>
       <c r="D21" s="32">
         <v>158</v>
       </c>
       <c r="E21" s="32">
         <v>21</v>
       </c>
       <c r="F21" s="32">
         <v>182</v>
       </c>
       <c r="G21" s="33">
         <v>1.2</v>
       </c>
       <c r="H21" s="33">
         <v>71.400000000000006</v>
       </c>
       <c r="I21" s="34">
         <v>100</v>
       </c>
       <c r="J21" s="35">
         <v>100</v>
       </c>
       <c r="K21" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L21" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M21" s="39">
         <v>100</v>
       </c>
       <c r="N21" s="40">
         <v>100</v>
       </c>
       <c r="O21" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="32">
         <v>1</v>
       </c>
       <c r="D22" s="32">
         <v>65</v>
       </c>
       <c r="E22" s="32">
         <v>8</v>
       </c>
       <c r="F22" s="32">
         <v>68</v>
       </c>
       <c r="G22" s="33">
         <v>1</v>
       </c>
       <c r="H22" s="33">
         <v>100</v>
       </c>
       <c r="I22" s="34">
         <v>100</v>
       </c>
       <c r="J22" s="35">
         <v>100</v>
       </c>
       <c r="K22" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L22" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M22" s="39">
         <v>100</v>
       </c>
       <c r="N22" s="40">
         <v>100</v>
       </c>
       <c r="O22" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
       <c r="B23" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="32">
         <v>3</v>
       </c>
       <c r="D23" s="32">
         <v>671</v>
       </c>
       <c r="E23" s="32">
         <v>40</v>
       </c>
       <c r="F23" s="32">
         <v>681</v>
       </c>
       <c r="G23" s="33">
         <v>1</v>
       </c>
       <c r="H23" s="33">
         <v>75</v>
       </c>
       <c r="I23" s="34">
         <v>100</v>
       </c>
       <c r="J23" s="35">
         <v>100</v>
       </c>
       <c r="K23" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L23" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M23" s="39">
         <v>100</v>
       </c>
       <c r="N23" s="40">
         <v>100</v>
       </c>
       <c r="O23" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
       <c r="B24" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="32">
         <v>1</v>
       </c>
       <c r="D24" s="32">
         <v>252</v>
       </c>
       <c r="E24" s="32">
         <v>13</v>
       </c>
       <c r="F24" s="32">
         <v>266</v>
       </c>
       <c r="G24" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H24" s="33">
         <v>46.2</v>
       </c>
       <c r="I24" s="34">
         <v>100</v>
       </c>
       <c r="J24" s="35">
         <v>100</v>
       </c>
       <c r="K24" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L24" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M24" s="39">
         <v>100</v>
       </c>
       <c r="N24" s="40">
         <v>100</v>
       </c>
       <c r="O24" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
       <c r="B25" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="32">
         <v>1</v>
       </c>
       <c r="D25" s="32">
         <v>330</v>
       </c>
       <c r="E25" s="32">
         <v>15</v>
       </c>
       <c r="F25" s="32">
         <v>357</v>
       </c>
       <c r="G25" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H25" s="33">
         <v>100</v>
       </c>
       <c r="I25" s="34">
         <v>100</v>
       </c>
       <c r="J25" s="35">
         <v>100</v>
       </c>
       <c r="K25" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L25" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M25" s="39">
         <v>100</v>
       </c>
       <c r="N25" s="40">
         <v>100</v>
       </c>
       <c r="O25" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4"/>
       <c r="B26" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="32">
         <v>4</v>
       </c>
       <c r="D26" s="32">
         <v>452</v>
       </c>
       <c r="E26" s="32">
         <v>33</v>
       </c>
       <c r="F26" s="32">
         <v>599</v>
       </c>
       <c r="G26" s="33">
         <v>1.3</v>
       </c>
       <c r="H26" s="33">
         <v>90.9</v>
       </c>
       <c r="I26" s="34">
         <v>100</v>
       </c>
       <c r="J26" s="35">
         <v>100</v>
       </c>
       <c r="K26" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L26" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M26" s="39">
         <v>100</v>
       </c>
       <c r="N26" s="40">
         <v>100</v>
       </c>
       <c r="O26" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4"/>
       <c r="B27" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="32">
         <v>1</v>
       </c>
       <c r="D27" s="32">
         <v>474</v>
       </c>
       <c r="E27" s="32">
         <v>24</v>
       </c>
       <c r="F27" s="32">
         <v>580</v>
       </c>
       <c r="G27" s="33">
         <v>1.2</v>
       </c>
       <c r="H27" s="33">
         <v>100</v>
       </c>
       <c r="I27" s="34">
         <v>100</v>
       </c>
       <c r="J27" s="35">
         <v>100</v>
       </c>
       <c r="K27" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L27" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M27" s="39">
         <v>100</v>
       </c>
       <c r="N27" s="40">
         <v>100</v>
       </c>
       <c r="O27" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="31" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="32">
         <v>4</v>
       </c>
       <c r="D28" s="32">
         <v>271</v>
       </c>
       <c r="E28" s="32">
         <v>28</v>
       </c>
       <c r="F28" s="32">
         <v>352</v>
       </c>
       <c r="G28" s="33">
         <v>1.3</v>
       </c>
       <c r="H28" s="33">
         <v>78.599999999999994</v>
       </c>
       <c r="I28" s="34">
         <v>100</v>
       </c>
       <c r="J28" s="35">
         <v>100</v>
       </c>
       <c r="K28" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L28" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M28" s="39">
         <v>100</v>
       </c>
       <c r="N28" s="40">
         <v>100</v>
       </c>
       <c r="O28" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
       <c r="B29" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="32">
         <v>2</v>
       </c>
       <c r="D29" s="32">
         <v>388</v>
       </c>
       <c r="E29" s="32">
         <v>25</v>
       </c>
       <c r="F29" s="32">
         <v>447</v>
       </c>
       <c r="G29" s="33">
         <v>1.2</v>
       </c>
       <c r="H29" s="33">
         <v>80</v>
       </c>
       <c r="I29" s="34">
         <v>100</v>
       </c>
       <c r="J29" s="35">
         <v>100</v>
       </c>
       <c r="K29" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L29" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M29" s="39">
         <v>100</v>
       </c>
       <c r="N29" s="40">
         <v>100</v>
       </c>
       <c r="O29" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="32">
         <v>3</v>
       </c>
       <c r="D30" s="32">
         <v>503</v>
       </c>
       <c r="E30" s="32">
         <v>33</v>
       </c>
       <c r="F30" s="32">
         <v>549</v>
       </c>
       <c r="G30" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H30" s="33">
         <v>90.9</v>
       </c>
       <c r="I30" s="34">
         <v>100</v>
       </c>
       <c r="J30" s="35">
         <v>100</v>
       </c>
       <c r="K30" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L30" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M30" s="39">
         <v>100</v>
       </c>
       <c r="N30" s="40">
         <v>100</v>
       </c>
       <c r="O30" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="32">
         <v>1</v>
       </c>
       <c r="D31" s="32">
         <v>125</v>
       </c>
       <c r="E31" s="32">
         <v>9</v>
       </c>
       <c r="F31" s="32">
         <v>175</v>
       </c>
       <c r="G31" s="33">
         <v>1.4</v>
       </c>
       <c r="H31" s="33">
         <v>88.9</v>
       </c>
       <c r="I31" s="34">
         <v>100</v>
       </c>
       <c r="J31" s="35">
         <v>100</v>
       </c>
       <c r="K31" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L31" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M31" s="39">
         <v>100</v>
       </c>
       <c r="N31" s="40">
         <v>100</v>
       </c>
       <c r="O31" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="32">
         <v>3</v>
       </c>
       <c r="D32" s="32">
         <v>667</v>
       </c>
       <c r="E32" s="32">
         <v>45</v>
       </c>
       <c r="F32" s="32">
         <v>669</v>
       </c>
       <c r="G32" s="33">
         <v>1</v>
       </c>
       <c r="H32" s="33">
         <v>88.9</v>
       </c>
       <c r="I32" s="34">
         <v>100</v>
       </c>
       <c r="J32" s="35">
         <v>100</v>
       </c>
       <c r="K32" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L32" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M32" s="39">
         <v>100</v>
       </c>
       <c r="N32" s="40">
         <v>66.7</v>
       </c>
       <c r="O32" s="36">
         <v>33.299999999999997</v>
       </c>
     </row>
-    <row r="33" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
       <c r="B33" s="31" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="32">
         <v>4</v>
       </c>
       <c r="D33" s="32">
         <v>368</v>
       </c>
       <c r="E33" s="32">
         <v>35</v>
       </c>
       <c r="F33" s="32">
         <v>516</v>
       </c>
       <c r="G33" s="33">
         <v>1.4</v>
       </c>
       <c r="H33" s="33">
         <v>88.6</v>
       </c>
       <c r="I33" s="34">
         <v>100</v>
       </c>
       <c r="J33" s="35">
         <v>100</v>
       </c>
       <c r="K33" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L33" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M33" s="39">
         <v>100</v>
       </c>
       <c r="N33" s="40">
         <v>100</v>
       </c>
       <c r="O33" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
       <c r="B34" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="32">
         <v>5</v>
       </c>
       <c r="D34" s="32">
         <v>1377</v>
       </c>
       <c r="E34" s="32">
         <v>75</v>
       </c>
       <c r="F34" s="32">
         <v>1358</v>
       </c>
       <c r="G34" s="33">
         <v>1</v>
       </c>
       <c r="H34" s="33">
         <v>98.7</v>
       </c>
       <c r="I34" s="34">
         <v>100</v>
       </c>
       <c r="J34" s="35">
         <v>100</v>
       </c>
       <c r="K34" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L34" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M34" s="39">
         <v>100</v>
       </c>
       <c r="N34" s="40">
         <v>100</v>
       </c>
       <c r="O34" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4"/>
       <c r="B35" s="31" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="32">
         <v>2</v>
       </c>
       <c r="D35" s="32">
         <v>168</v>
       </c>
       <c r="E35" s="32">
         <v>16</v>
       </c>
       <c r="F35" s="32">
         <v>215</v>
       </c>
       <c r="G35" s="33">
         <v>1.3</v>
       </c>
       <c r="H35" s="33">
         <v>62.5</v>
       </c>
       <c r="I35" s="34">
         <v>100</v>
       </c>
       <c r="J35" s="35">
         <v>100</v>
       </c>
       <c r="K35" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L35" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M35" s="39">
         <v>100</v>
       </c>
       <c r="N35" s="40">
         <v>100</v>
       </c>
       <c r="O35" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4"/>
       <c r="B36" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="32">
         <v>1</v>
       </c>
       <c r="D36" s="32">
         <v>200</v>
       </c>
       <c r="E36" s="32">
         <v>18</v>
       </c>
       <c r="F36" s="32">
         <v>294</v>
       </c>
       <c r="G36" s="33">
         <v>1.5</v>
       </c>
       <c r="H36" s="33">
         <v>83.3</v>
       </c>
       <c r="I36" s="34">
         <v>100</v>
       </c>
       <c r="J36" s="35">
         <v>100</v>
       </c>
       <c r="K36" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L36" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M36" s="39">
         <v>100</v>
       </c>
       <c r="N36" s="40">
         <v>0</v>
       </c>
       <c r="O36" s="36">
         <v>100</v>
       </c>
     </row>
-    <row r="37" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4"/>
       <c r="B37" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="32">
         <v>1</v>
       </c>
       <c r="D37" s="32">
         <v>37</v>
       </c>
       <c r="E37" s="32">
         <v>8</v>
       </c>
       <c r="F37" s="32">
         <v>91</v>
       </c>
       <c r="G37" s="33">
         <v>2.5</v>
       </c>
       <c r="H37" s="33">
         <v>87.5</v>
       </c>
       <c r="I37" s="34">
         <v>100</v>
       </c>
       <c r="J37" s="35">
         <v>100</v>
       </c>
       <c r="K37" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L37" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M37" s="39">
         <v>100</v>
       </c>
       <c r="N37" s="40">
         <v>100</v>
       </c>
       <c r="O37" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
       <c r="B38" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="32">
         <v>2</v>
       </c>
       <c r="D38" s="32">
         <v>37</v>
       </c>
       <c r="E38" s="32">
         <v>7</v>
       </c>
       <c r="F38" s="32">
         <v>38</v>
       </c>
       <c r="G38" s="33">
         <v>1</v>
       </c>
       <c r="H38" s="33">
         <v>100</v>
       </c>
       <c r="I38" s="34">
         <v>100</v>
       </c>
       <c r="J38" s="35">
         <v>100</v>
       </c>
       <c r="K38" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L38" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M38" s="39">
         <v>100</v>
       </c>
       <c r="N38" s="40">
         <v>100</v>
       </c>
       <c r="O38" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4"/>
       <c r="B39" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="32">
         <v>2</v>
       </c>
       <c r="D39" s="32">
         <v>263</v>
       </c>
       <c r="E39" s="32">
         <v>17</v>
       </c>
       <c r="F39" s="32">
         <v>333</v>
       </c>
       <c r="G39" s="33">
         <v>1.3</v>
       </c>
       <c r="H39" s="33">
         <v>100</v>
       </c>
       <c r="I39" s="34">
         <v>100</v>
       </c>
       <c r="J39" s="35">
         <v>100</v>
       </c>
       <c r="K39" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L39" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M39" s="39">
         <v>100</v>
       </c>
       <c r="N39" s="40">
         <v>100</v>
       </c>
       <c r="O39" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
       <c r="B40" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="32">
         <v>4</v>
       </c>
       <c r="D40" s="32">
         <v>537</v>
       </c>
       <c r="E40" s="32">
         <v>39</v>
       </c>
       <c r="F40" s="32">
         <v>608</v>
       </c>
       <c r="G40" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H40" s="33">
         <v>87.2</v>
       </c>
       <c r="I40" s="34">
         <v>100</v>
       </c>
       <c r="J40" s="35">
         <v>100</v>
       </c>
       <c r="K40" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L40" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M40" s="39">
         <v>100</v>
       </c>
       <c r="N40" s="40">
         <v>100</v>
       </c>
       <c r="O40" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="32">
         <v>1</v>
       </c>
       <c r="D41" s="32">
         <v>141</v>
       </c>
       <c r="E41" s="32">
         <v>8</v>
       </c>
       <c r="F41" s="32">
         <v>200</v>
       </c>
       <c r="G41" s="33">
         <v>1.4</v>
       </c>
       <c r="H41" s="33">
         <v>100</v>
       </c>
       <c r="I41" s="34">
         <v>100</v>
       </c>
       <c r="J41" s="35">
         <v>100</v>
       </c>
       <c r="K41" s="33">
         <v>100</v>
       </c>
       <c r="L41" s="32">
         <v>8</v>
       </c>
       <c r="M41" s="39">
         <v>100</v>
       </c>
       <c r="N41" s="40">
         <v>100</v>
       </c>
       <c r="O41" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4"/>
       <c r="B42" s="31" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="32">
         <v>3</v>
       </c>
       <c r="D42" s="32">
         <v>605</v>
       </c>
       <c r="E42" s="32">
         <v>33</v>
       </c>
       <c r="F42" s="32">
         <v>710</v>
       </c>
       <c r="G42" s="33">
         <v>1.2</v>
       </c>
       <c r="H42" s="33">
         <v>93.9</v>
       </c>
       <c r="I42" s="34">
         <v>100</v>
       </c>
       <c r="J42" s="35">
         <v>100</v>
       </c>
       <c r="K42" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L42" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M42" s="39">
         <v>100</v>
       </c>
       <c r="N42" s="40">
         <v>66.7</v>
       </c>
       <c r="O42" s="36">
         <v>33.299999999999997</v>
       </c>
     </row>
-    <row r="43" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
       <c r="B43" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="32">
         <v>4</v>
       </c>
       <c r="D43" s="32">
         <v>533</v>
       </c>
       <c r="E43" s="32">
         <v>40</v>
       </c>
       <c r="F43" s="32">
         <v>543</v>
       </c>
       <c r="G43" s="33">
         <v>1</v>
       </c>
       <c r="H43" s="33">
         <v>70</v>
       </c>
       <c r="I43" s="34">
         <v>100</v>
       </c>
       <c r="J43" s="35">
         <v>100</v>
       </c>
       <c r="K43" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L43" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M43" s="39">
         <v>100</v>
       </c>
       <c r="N43" s="40">
         <v>100</v>
       </c>
       <c r="O43" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="32">
         <v>1</v>
       </c>
       <c r="D44" s="32">
         <v>57</v>
       </c>
       <c r="E44" s="32">
         <v>8</v>
       </c>
       <c r="F44" s="32">
         <v>74</v>
       </c>
       <c r="G44" s="33">
         <v>1.3</v>
       </c>
       <c r="H44" s="33">
         <v>100</v>
       </c>
       <c r="I44" s="34">
         <v>100</v>
       </c>
       <c r="J44" s="35">
         <v>100</v>
       </c>
       <c r="K44" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L44" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M44" s="39">
         <v>100</v>
       </c>
       <c r="N44" s="40">
         <v>100</v>
       </c>
       <c r="O44" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="42">
         <v>241</v>
       </c>
       <c r="D45" s="42">
         <v>48639</v>
       </c>
       <c r="E45" s="42">
         <v>2875</v>
       </c>
       <c r="F45" s="42">
         <v>52669</v>
       </c>
       <c r="G45" s="43">
         <v>1.1000000000000001</v>
       </c>
       <c r="H45" s="43">
         <v>90.6</v>
       </c>
       <c r="I45" s="44">
         <v>98.8</v>
       </c>
       <c r="J45" s="45">
         <v>98.7</v>
       </c>
       <c r="K45" s="43">
         <v>6.7</v>
       </c>
       <c r="L45" s="42">
         <v>160</v>
       </c>
       <c r="M45" s="44">
         <v>99.9</v>
       </c>
       <c r="N45" s="44">
         <v>85.4</v>
       </c>
       <c r="O45" s="114">
         <v>14.6</v>
       </c>
     </row>
-    <row r="46" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="4"/>
       <c r="B46" s="46" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
     </row>
-    <row r="47" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="4"/>
       <c r="B47" s="46" t="s">
         <v>66</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
     </row>
-    <row r="48" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="4"/>
       <c r="B48" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C48" s="47"/>
       <c r="D48" s="47"/>
       <c r="E48" s="47"/>
       <c r="F48" s="47"/>
       <c r="G48" s="47"/>
       <c r="H48" s="47"/>
       <c r="I48" s="47"/>
       <c r="J48" s="47"/>
       <c r="K48" s="47"/>
       <c r="L48" s="47"/>
       <c r="M48" s="47"/>
       <c r="N48" s="48"/>
       <c r="O48" s="48"/>
     </row>
-    <row r="49" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="4"/>
       <c r="B49" s="46" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="46"/>
       <c r="D49" s="46"/>
       <c r="E49" s="46"/>
       <c r="F49" s="46"/>
       <c r="G49" s="46"/>
       <c r="H49" s="46"/>
       <c r="I49" s="49"/>
       <c r="J49" s="46"/>
       <c r="K49" s="46"/>
       <c r="L49" s="46"/>
       <c r="M49" s="46"/>
       <c r="N49" s="48"/>
       <c r="O49" s="48"/>
     </row>
-    <row r="50" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="4"/>
       <c r="B50" s="46" t="s">
         <v>68</v>
       </c>
       <c r="C50" s="46"/>
       <c r="D50" s="46"/>
       <c r="E50" s="46"/>
       <c r="F50" s="46"/>
       <c r="G50" s="46"/>
       <c r="H50" s="46"/>
       <c r="I50" s="46"/>
       <c r="J50" s="46"/>
       <c r="K50" s="46"/>
       <c r="L50" s="46"/>
       <c r="M50" s="46"/>
       <c r="N50" s="48"/>
       <c r="O50" s="48"/>
     </row>
-    <row r="51" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="4"/>
       <c r="B51" s="46" t="s">
         <v>69</v>
       </c>
       <c r="C51" s="50"/>
       <c r="D51" s="50"/>
       <c r="E51" s="50"/>
       <c r="F51" s="50"/>
       <c r="G51" s="50"/>
       <c r="H51" s="50"/>
       <c r="I51" s="46"/>
       <c r="J51" s="50"/>
       <c r="K51" s="50"/>
       <c r="L51" s="50"/>
       <c r="M51" s="50"/>
       <c r="N51" s="48"/>
       <c r="O51" s="48"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0322113-F35D-4CE3-BA22-8295E5685C23}">
   <sheetPr>
     <tabColor rgb="FF0000FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Z65"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="14" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="17.625" style="2" customWidth="1"/>
+    <col min="5" max="14" width="17.625" style="1" customWidth="1"/>
     <col min="15" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="270" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="270" width="17.625" style="4" customWidth="1"/>
     <col min="271" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="526" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="526" width="17.625" style="4" customWidth="1"/>
     <col min="527" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="782" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="782" width="17.625" style="4" customWidth="1"/>
     <col min="783" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1038" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1038" width="17.625" style="4" customWidth="1"/>
     <col min="1039" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1294" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1294" width="17.625" style="4" customWidth="1"/>
     <col min="1295" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1550" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1550" width="17.625" style="4" customWidth="1"/>
     <col min="1551" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1806" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1806" width="17.625" style="4" customWidth="1"/>
     <col min="1807" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2062" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2062" width="17.625" style="4" customWidth="1"/>
     <col min="2063" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2318" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2318" width="17.625" style="4" customWidth="1"/>
     <col min="2319" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2574" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2574" width="17.625" style="4" customWidth="1"/>
     <col min="2575" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2830" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2830" width="17.625" style="4" customWidth="1"/>
     <col min="2831" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3086" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3086" width="17.625" style="4" customWidth="1"/>
     <col min="3087" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3342" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3342" width="17.625" style="4" customWidth="1"/>
     <col min="3343" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3598" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3598" width="17.625" style="4" customWidth="1"/>
     <col min="3599" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3854" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3854" width="17.625" style="4" customWidth="1"/>
     <col min="3855" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4110" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4110" width="17.625" style="4" customWidth="1"/>
     <col min="4111" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4366" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4366" width="17.625" style="4" customWidth="1"/>
     <col min="4367" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4622" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4622" width="17.625" style="4" customWidth="1"/>
     <col min="4623" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4878" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4878" width="17.625" style="4" customWidth="1"/>
     <col min="4879" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5134" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5134" width="17.625" style="4" customWidth="1"/>
     <col min="5135" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5390" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5390" width="17.625" style="4" customWidth="1"/>
     <col min="5391" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5646" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5646" width="17.625" style="4" customWidth="1"/>
     <col min="5647" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5902" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5902" width="17.625" style="4" customWidth="1"/>
     <col min="5903" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6158" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6158" width="17.625" style="4" customWidth="1"/>
     <col min="6159" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6414" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6414" width="17.625" style="4" customWidth="1"/>
     <col min="6415" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6670" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6670" width="17.625" style="4" customWidth="1"/>
     <col min="6671" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6926" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6926" width="17.625" style="4" customWidth="1"/>
     <col min="6927" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7182" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7182" width="17.625" style="4" customWidth="1"/>
     <col min="7183" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7438" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7438" width="17.625" style="4" customWidth="1"/>
     <col min="7439" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7694" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7694" width="17.625" style="4" customWidth="1"/>
     <col min="7695" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7950" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7950" width="17.625" style="4" customWidth="1"/>
     <col min="7951" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8206" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8206" width="17.625" style="4" customWidth="1"/>
     <col min="8207" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8462" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8462" width="17.625" style="4" customWidth="1"/>
     <col min="8463" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8718" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8718" width="17.625" style="4" customWidth="1"/>
     <col min="8719" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8974" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8974" width="17.625" style="4" customWidth="1"/>
     <col min="8975" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9230" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9230" width="17.625" style="4" customWidth="1"/>
     <col min="9231" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9486" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9486" width="17.625" style="4" customWidth="1"/>
     <col min="9487" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9742" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9742" width="17.625" style="4" customWidth="1"/>
     <col min="9743" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9998" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9998" width="17.625" style="4" customWidth="1"/>
     <col min="9999" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10254" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10254" width="17.625" style="4" customWidth="1"/>
     <col min="10255" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10510" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10510" width="17.625" style="4" customWidth="1"/>
     <col min="10511" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10766" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10766" width="17.625" style="4" customWidth="1"/>
     <col min="10767" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11022" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11022" width="17.625" style="4" customWidth="1"/>
     <col min="11023" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11278" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11278" width="17.625" style="4" customWidth="1"/>
     <col min="11279" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11534" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11534" width="17.625" style="4" customWidth="1"/>
     <col min="11535" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11790" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11790" width="17.625" style="4" customWidth="1"/>
     <col min="11791" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12046" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12046" width="17.625" style="4" customWidth="1"/>
     <col min="12047" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12302" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12302" width="17.625" style="4" customWidth="1"/>
     <col min="12303" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12558" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12558" width="17.625" style="4" customWidth="1"/>
     <col min="12559" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12814" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12814" width="17.625" style="4" customWidth="1"/>
     <col min="12815" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13070" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13070" width="17.625" style="4" customWidth="1"/>
     <col min="13071" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13326" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13326" width="17.625" style="4" customWidth="1"/>
     <col min="13327" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13582" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13582" width="17.625" style="4" customWidth="1"/>
     <col min="13583" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13838" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13838" width="17.625" style="4" customWidth="1"/>
     <col min="13839" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14094" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14094" width="17.625" style="4" customWidth="1"/>
     <col min="14095" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14350" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14350" width="17.625" style="4" customWidth="1"/>
     <col min="14351" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14606" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14606" width="17.625" style="4" customWidth="1"/>
     <col min="14607" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14862" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14862" width="17.625" style="4" customWidth="1"/>
     <col min="14863" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15118" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15118" width="17.625" style="4" customWidth="1"/>
     <col min="15119" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15374" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15374" width="17.625" style="4" customWidth="1"/>
     <col min="15375" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15630" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15630" width="17.625" style="4" customWidth="1"/>
     <col min="15631" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15886" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15886" width="17.625" style="4" customWidth="1"/>
     <col min="15887" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16142" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16142" width="17.625" style="4" customWidth="1"/>
     <col min="16143" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>100</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
     </row>
-    <row r="3" spans="1:14" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:14" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="51"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="52" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:14" s="20" customFormat="1" ht="65" x14ac:dyDescent="0.2">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="20" customFormat="1" ht="67.5" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>72</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>74</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>77</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K4" s="54" t="s">
         <v>79</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>80</v>
       </c>
       <c r="M4" s="54" t="s">
         <v>81</v>
       </c>
       <c r="N4" s="115" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
         <v>102</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="116" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="32">
         <v>824</v>
       </c>
       <c r="D6" s="32">
         <v>727</v>
       </c>
       <c r="E6" s="55">
         <v>887</v>
       </c>
       <c r="F6" s="34">
         <v>107.6</v>
       </c>
       <c r="G6" s="55">
         <v>958</v>
       </c>
       <c r="H6" s="34">
         <v>116.3</v>
       </c>
       <c r="I6" s="34">
         <v>100</v>
       </c>
       <c r="J6" s="34">
         <v>90.5</v>
       </c>
       <c r="K6" s="34">
         <v>65.8</v>
       </c>
       <c r="L6" s="34">
         <v>23.7</v>
       </c>
       <c r="M6" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N6" s="117">
         <v>78.900000000000006</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
       <c r="B7" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="32">
         <v>549</v>
       </c>
       <c r="D7" s="32">
         <v>463</v>
       </c>
       <c r="E7" s="55">
         <v>646</v>
       </c>
       <c r="F7" s="34">
         <v>117.7</v>
       </c>
       <c r="G7" s="55">
         <v>638</v>
       </c>
       <c r="H7" s="34">
         <v>116.2</v>
       </c>
       <c r="I7" s="34">
         <v>0</v>
       </c>
       <c r="J7" s="34">
         <v>0</v>
       </c>
       <c r="K7" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L7" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M7" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N7" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="32">
         <v>684</v>
       </c>
       <c r="D8" s="32">
         <v>579</v>
       </c>
       <c r="E8" s="55">
         <v>1337</v>
       </c>
       <c r="F8" s="34">
         <v>195.5</v>
       </c>
       <c r="G8" s="55">
         <v>808</v>
       </c>
       <c r="H8" s="34">
         <v>118.1</v>
       </c>
       <c r="I8" s="34">
         <v>100</v>
       </c>
       <c r="J8" s="34">
         <v>73.2</v>
       </c>
       <c r="K8" s="34">
         <v>40</v>
       </c>
       <c r="L8" s="34">
         <v>26.7</v>
       </c>
       <c r="M8" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N8" s="117">
         <v>73.3</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="32">
         <v>84</v>
       </c>
       <c r="D9" s="32">
         <v>75</v>
       </c>
       <c r="E9" s="55">
         <v>90</v>
       </c>
       <c r="F9" s="34">
         <v>107.1</v>
       </c>
       <c r="G9" s="55">
         <v>96</v>
       </c>
       <c r="H9" s="34">
         <v>114.3</v>
       </c>
       <c r="I9" s="34">
         <v>0</v>
       </c>
       <c r="J9" s="34">
         <v>0</v>
       </c>
       <c r="K9" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L9" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M9" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N9" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="32">
         <v>159</v>
       </c>
       <c r="D10" s="32">
         <v>141</v>
       </c>
       <c r="E10" s="55">
         <v>187</v>
       </c>
       <c r="F10" s="34">
         <v>117.6</v>
       </c>
       <c r="G10" s="55">
         <v>202</v>
       </c>
       <c r="H10" s="34">
         <v>127</v>
       </c>
       <c r="I10" s="34">
         <v>0</v>
       </c>
       <c r="J10" s="34">
         <v>40</v>
       </c>
       <c r="K10" s="34">
         <v>25</v>
       </c>
       <c r="L10" s="34">
         <v>25</v>
       </c>
       <c r="M10" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N10" s="117">
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="32">
         <v>213</v>
       </c>
       <c r="D11" s="32">
         <v>184</v>
       </c>
       <c r="E11" s="55">
         <v>221</v>
       </c>
       <c r="F11" s="34">
         <v>103.8</v>
       </c>
       <c r="G11" s="55">
         <v>255</v>
       </c>
       <c r="H11" s="34">
         <v>119.7</v>
       </c>
       <c r="I11" s="34">
         <v>7.7</v>
       </c>
       <c r="J11" s="34">
         <v>23.1</v>
       </c>
       <c r="K11" s="34">
         <v>100</v>
       </c>
       <c r="L11" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="M11" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N11" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="32">
         <v>130</v>
       </c>
       <c r="D12" s="32">
         <v>115</v>
       </c>
       <c r="E12" s="55">
         <v>166</v>
       </c>
       <c r="F12" s="34">
         <v>127.7</v>
       </c>
       <c r="G12" s="55">
         <v>164</v>
       </c>
       <c r="H12" s="34">
         <v>126.2</v>
       </c>
       <c r="I12" s="34">
         <v>16.7</v>
       </c>
       <c r="J12" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="K12" s="34">
         <v>0</v>
       </c>
       <c r="L12" s="34">
         <v>50</v>
       </c>
       <c r="M12" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N12" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="32">
         <v>200</v>
       </c>
       <c r="D13" s="32">
         <v>160</v>
       </c>
       <c r="E13" s="55">
         <v>255</v>
       </c>
       <c r="F13" s="34">
         <v>127.5</v>
       </c>
       <c r="G13" s="55">
         <v>229</v>
       </c>
       <c r="H13" s="34">
         <v>114.5</v>
       </c>
       <c r="I13" s="34">
         <v>100</v>
       </c>
       <c r="J13" s="34">
         <v>63.6</v>
       </c>
       <c r="K13" s="34">
         <v>85.7</v>
       </c>
       <c r="L13" s="34">
         <v>28.6</v>
       </c>
       <c r="M13" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N13" s="117">
         <v>28.6</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="32">
         <v>107</v>
       </c>
       <c r="D14" s="32">
         <v>92</v>
       </c>
       <c r="E14" s="55">
         <v>111</v>
       </c>
       <c r="F14" s="34">
         <v>103.7</v>
       </c>
       <c r="G14" s="55">
         <v>139</v>
       </c>
       <c r="H14" s="34">
         <v>129.9</v>
       </c>
       <c r="I14" s="34">
         <v>0</v>
       </c>
       <c r="J14" s="34">
         <v>42.9</v>
       </c>
       <c r="K14" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="L14" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="M14" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N14" s="117">
         <v>66.7</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="32">
         <v>132</v>
       </c>
       <c r="D15" s="32">
         <v>111</v>
       </c>
       <c r="E15" s="55">
         <v>150</v>
       </c>
       <c r="F15" s="34">
         <v>113.6</v>
       </c>
       <c r="G15" s="55">
         <v>165</v>
       </c>
       <c r="H15" s="34">
         <v>125</v>
       </c>
       <c r="I15" s="34">
         <v>100</v>
       </c>
       <c r="J15" s="34">
         <v>55.6</v>
       </c>
       <c r="K15" s="34">
         <v>80</v>
       </c>
       <c r="L15" s="34">
         <v>60</v>
       </c>
       <c r="M15" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N15" s="117">
         <v>60</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="32">
         <v>45</v>
       </c>
       <c r="D16" s="32">
         <v>40</v>
       </c>
       <c r="E16" s="55">
         <v>53</v>
       </c>
       <c r="F16" s="34">
         <v>117.8</v>
       </c>
       <c r="G16" s="55">
         <v>48</v>
       </c>
       <c r="H16" s="34">
         <v>106.7</v>
       </c>
       <c r="I16" s="34">
         <v>100</v>
       </c>
       <c r="J16" s="34">
         <v>0</v>
       </c>
       <c r="K16" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L16" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M16" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N16" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="32">
         <v>12</v>
       </c>
       <c r="D17" s="32">
         <v>10</v>
       </c>
       <c r="E17" s="55">
         <v>11</v>
       </c>
       <c r="F17" s="34">
         <v>91.7</v>
       </c>
       <c r="G17" s="55">
         <v>16</v>
       </c>
       <c r="H17" s="34">
         <v>133.30000000000001</v>
       </c>
       <c r="I17" s="34">
         <v>100</v>
       </c>
       <c r="J17" s="34">
         <v>100</v>
       </c>
       <c r="K17" s="34">
         <v>0</v>
       </c>
       <c r="L17" s="34">
         <v>100</v>
       </c>
       <c r="M17" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N17" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="32">
         <v>12</v>
       </c>
       <c r="D18" s="32">
         <v>10</v>
       </c>
       <c r="E18" s="55">
         <v>21</v>
       </c>
       <c r="F18" s="34">
         <v>175</v>
       </c>
       <c r="G18" s="55">
         <v>15</v>
       </c>
       <c r="H18" s="34">
         <v>125</v>
       </c>
       <c r="I18" s="34">
         <v>100</v>
       </c>
       <c r="J18" s="34">
         <v>0</v>
       </c>
       <c r="K18" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L18" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M18" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N18" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="32">
         <v>19</v>
       </c>
       <c r="D19" s="32">
         <v>15</v>
       </c>
       <c r="E19" s="55">
         <v>27</v>
       </c>
       <c r="F19" s="34">
         <v>142.1</v>
       </c>
       <c r="G19" s="55">
         <v>41</v>
       </c>
       <c r="H19" s="34">
         <v>215.8</v>
       </c>
       <c r="I19" s="34">
         <v>100</v>
       </c>
       <c r="J19" s="34">
         <v>100</v>
       </c>
       <c r="K19" s="34">
         <v>100</v>
       </c>
       <c r="L19" s="34">
         <v>0</v>
       </c>
       <c r="M19" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N19" s="117">
         <v>50</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="32">
         <v>25</v>
       </c>
       <c r="D20" s="32">
         <v>21</v>
       </c>
       <c r="E20" s="55">
         <v>28</v>
       </c>
       <c r="F20" s="34">
         <v>112</v>
       </c>
       <c r="G20" s="55">
         <v>30</v>
       </c>
       <c r="H20" s="34">
         <v>120</v>
       </c>
       <c r="I20" s="34">
         <v>0</v>
       </c>
       <c r="J20" s="34">
         <v>0</v>
       </c>
       <c r="K20" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L20" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M20" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N20" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="32">
         <v>33</v>
       </c>
       <c r="D21" s="32">
         <v>26</v>
       </c>
       <c r="E21" s="55">
         <v>44</v>
       </c>
       <c r="F21" s="34">
         <v>133.30000000000001</v>
       </c>
       <c r="G21" s="55">
         <v>54</v>
       </c>
       <c r="H21" s="34">
         <v>163.6</v>
       </c>
       <c r="I21" s="34">
         <v>0</v>
       </c>
       <c r="J21" s="34">
         <v>0</v>
       </c>
       <c r="K21" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L21" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M21" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N21" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="32">
         <v>12</v>
       </c>
       <c r="D22" s="32">
         <v>12</v>
       </c>
       <c r="E22" s="55">
         <v>22</v>
       </c>
       <c r="F22" s="34">
         <v>183.3</v>
       </c>
       <c r="G22" s="55">
         <v>14</v>
       </c>
       <c r="H22" s="34">
         <v>116.7</v>
       </c>
       <c r="I22" s="34">
         <v>0</v>
       </c>
       <c r="J22" s="34">
         <v>0</v>
       </c>
       <c r="K22" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L22" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M22" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N22" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
       <c r="B23" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="32">
         <v>50</v>
       </c>
       <c r="D23" s="32">
         <v>43</v>
       </c>
       <c r="E23" s="55">
         <v>73</v>
       </c>
       <c r="F23" s="34">
         <v>146</v>
       </c>
       <c r="G23" s="55">
         <v>54</v>
       </c>
       <c r="H23" s="34">
         <v>108</v>
       </c>
       <c r="I23" s="34">
         <v>100</v>
       </c>
       <c r="J23" s="34">
         <v>0</v>
       </c>
       <c r="K23" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L23" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M23" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N23" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
       <c r="B24" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="32">
         <v>19</v>
       </c>
       <c r="D24" s="32">
         <v>17</v>
       </c>
       <c r="E24" s="55">
         <v>26</v>
       </c>
       <c r="F24" s="34">
         <v>136.80000000000001</v>
       </c>
       <c r="G24" s="55">
         <v>20</v>
       </c>
       <c r="H24" s="34">
         <v>105.3</v>
       </c>
       <c r="I24" s="34">
         <v>100</v>
       </c>
       <c r="J24" s="34">
         <v>0</v>
       </c>
       <c r="K24" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L24" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M24" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N24" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
       <c r="B25" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="32">
         <v>21</v>
       </c>
       <c r="D25" s="32">
         <v>17</v>
       </c>
       <c r="E25" s="55">
         <v>14</v>
       </c>
       <c r="F25" s="34">
         <v>66.7</v>
       </c>
       <c r="G25" s="55">
         <v>28</v>
       </c>
       <c r="H25" s="34">
         <v>133.30000000000001</v>
       </c>
       <c r="I25" s="34">
         <v>100</v>
       </c>
       <c r="J25" s="34">
         <v>0</v>
       </c>
       <c r="K25" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L25" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M25" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N25" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4"/>
       <c r="B26" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="32">
         <v>52</v>
       </c>
       <c r="D26" s="32">
         <v>42</v>
       </c>
       <c r="E26" s="55">
         <v>89</v>
       </c>
       <c r="F26" s="34">
         <v>171.2</v>
       </c>
       <c r="G26" s="55">
         <v>89</v>
       </c>
       <c r="H26" s="34">
         <v>171.2</v>
       </c>
       <c r="I26" s="34">
         <v>0</v>
       </c>
       <c r="J26" s="34">
         <v>0</v>
       </c>
       <c r="K26" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L26" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M26" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N26" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4"/>
       <c r="B27" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="32">
         <v>31</v>
       </c>
       <c r="D27" s="32">
         <v>27</v>
       </c>
       <c r="E27" s="55">
         <v>30</v>
       </c>
       <c r="F27" s="34">
         <v>96.8</v>
       </c>
       <c r="G27" s="55">
         <v>49</v>
       </c>
       <c r="H27" s="34">
         <v>158.1</v>
       </c>
       <c r="I27" s="34">
         <v>100</v>
       </c>
       <c r="J27" s="34">
         <v>100</v>
       </c>
       <c r="K27" s="34">
         <v>0</v>
       </c>
       <c r="L27" s="34">
         <v>0</v>
       </c>
       <c r="M27" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N27" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="31" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="32">
         <v>43</v>
       </c>
       <c r="D28" s="32">
         <v>34</v>
       </c>
       <c r="E28" s="55">
         <v>63</v>
       </c>
       <c r="F28" s="34">
         <v>146.5</v>
       </c>
       <c r="G28" s="55">
         <v>64</v>
       </c>
       <c r="H28" s="34">
         <v>148.80000000000001</v>
       </c>
       <c r="I28" s="34">
         <v>0</v>
       </c>
       <c r="J28" s="34">
         <v>50</v>
       </c>
       <c r="K28" s="34">
         <v>0</v>
       </c>
       <c r="L28" s="34">
         <v>100</v>
       </c>
       <c r="M28" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N28" s="117">
         <v>50</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
       <c r="B29" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="32">
         <v>41</v>
       </c>
       <c r="D29" s="32">
         <v>25</v>
       </c>
       <c r="E29" s="55">
         <v>42</v>
       </c>
       <c r="F29" s="34">
         <v>102.4</v>
       </c>
       <c r="G29" s="55">
         <v>46</v>
       </c>
       <c r="H29" s="34">
         <v>112.2</v>
       </c>
       <c r="I29" s="34">
         <v>100</v>
       </c>
       <c r="J29" s="34">
         <v>50</v>
       </c>
       <c r="K29" s="34">
         <v>0</v>
       </c>
       <c r="L29" s="34">
         <v>0</v>
       </c>
       <c r="M29" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N29" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="32">
         <v>50</v>
       </c>
       <c r="D30" s="32">
         <v>47</v>
       </c>
       <c r="E30" s="55">
         <v>53</v>
       </c>
       <c r="F30" s="34">
         <v>106</v>
       </c>
       <c r="G30" s="55">
         <v>67</v>
       </c>
       <c r="H30" s="34">
         <v>134</v>
       </c>
       <c r="I30" s="34">
         <v>0</v>
       </c>
       <c r="J30" s="34">
         <v>0</v>
       </c>
       <c r="K30" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L30" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M30" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N30" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="32">
         <v>17</v>
       </c>
       <c r="D31" s="32">
         <v>12</v>
       </c>
       <c r="E31" s="55">
         <v>24</v>
       </c>
       <c r="F31" s="34">
         <v>141.19999999999999</v>
       </c>
       <c r="G31" s="55">
         <v>17</v>
       </c>
       <c r="H31" s="34">
         <v>100</v>
       </c>
       <c r="I31" s="34">
         <v>0</v>
       </c>
       <c r="J31" s="34">
         <v>0</v>
       </c>
       <c r="K31" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L31" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M31" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N31" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="32">
         <v>54</v>
       </c>
       <c r="D32" s="32">
         <v>45</v>
       </c>
       <c r="E32" s="55">
         <v>96</v>
       </c>
       <c r="F32" s="34">
         <v>177.8</v>
       </c>
       <c r="G32" s="55">
         <v>71</v>
       </c>
       <c r="H32" s="34">
         <v>131.5</v>
       </c>
       <c r="I32" s="34">
         <v>0</v>
       </c>
       <c r="J32" s="34">
         <v>0</v>
       </c>
       <c r="K32" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L32" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M32" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N32" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
       <c r="B33" s="31" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="32">
         <v>49</v>
       </c>
       <c r="D33" s="32">
         <v>42</v>
       </c>
       <c r="E33" s="55">
         <v>81</v>
       </c>
       <c r="F33" s="34">
         <v>165.3</v>
       </c>
       <c r="G33" s="55">
         <v>80</v>
       </c>
       <c r="H33" s="34">
         <v>163.30000000000001</v>
       </c>
       <c r="I33" s="34">
         <v>100</v>
       </c>
       <c r="J33" s="34">
         <v>75</v>
       </c>
       <c r="K33" s="34">
         <v>66.7</v>
       </c>
       <c r="L33" s="34">
         <v>100</v>
       </c>
       <c r="M33" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N33" s="117">
         <v>66.7</v>
       </c>
     </row>
-    <row r="34" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
       <c r="B34" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="32">
         <v>102</v>
       </c>
       <c r="D34" s="32">
         <v>88</v>
       </c>
       <c r="E34" s="55">
         <v>116</v>
       </c>
       <c r="F34" s="34">
         <v>113.7</v>
       </c>
       <c r="G34" s="55">
         <v>142</v>
       </c>
       <c r="H34" s="34">
         <v>139.19999999999999</v>
       </c>
       <c r="I34" s="34">
         <v>20</v>
       </c>
       <c r="J34" s="34">
         <v>20</v>
       </c>
       <c r="K34" s="34">
         <v>0</v>
       </c>
       <c r="L34" s="34">
         <v>100</v>
       </c>
       <c r="M34" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N34" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4"/>
       <c r="B35" s="31" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="32">
         <v>26</v>
       </c>
       <c r="D35" s="32">
         <v>18</v>
       </c>
       <c r="E35" s="55">
         <v>27</v>
       </c>
       <c r="F35" s="34">
         <v>103.8</v>
       </c>
       <c r="G35" s="55">
         <v>32</v>
       </c>
       <c r="H35" s="34">
         <v>123.1</v>
       </c>
       <c r="I35" s="34">
         <v>0</v>
       </c>
       <c r="J35" s="34">
         <v>0</v>
       </c>
       <c r="K35" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L35" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M35" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N35" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4"/>
       <c r="B36" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="32">
         <v>24</v>
       </c>
       <c r="D36" s="32">
         <v>23</v>
       </c>
       <c r="E36" s="55">
         <v>33</v>
       </c>
       <c r="F36" s="34">
         <v>137.5</v>
       </c>
       <c r="G36" s="55">
         <v>26</v>
       </c>
       <c r="H36" s="34">
         <v>108.3</v>
       </c>
       <c r="I36" s="34">
         <v>100</v>
       </c>
       <c r="J36" s="34">
         <v>0</v>
       </c>
       <c r="K36" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L36" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M36" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N36" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4"/>
       <c r="B37" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="32">
         <v>10</v>
       </c>
       <c r="D37" s="32">
         <v>8</v>
       </c>
       <c r="E37" s="55">
         <v>24</v>
       </c>
       <c r="F37" s="34">
         <v>240</v>
       </c>
       <c r="G37" s="55">
         <v>16</v>
       </c>
       <c r="H37" s="34">
         <v>160</v>
       </c>
       <c r="I37" s="34">
         <v>100</v>
       </c>
       <c r="J37" s="34">
         <v>0</v>
       </c>
       <c r="K37" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L37" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M37" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N37" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
       <c r="B38" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="32">
         <v>14</v>
       </c>
       <c r="D38" s="32">
         <v>12</v>
       </c>
       <c r="E38" s="55">
         <v>18</v>
       </c>
       <c r="F38" s="34">
         <v>128.6</v>
       </c>
       <c r="G38" s="55">
         <v>20</v>
       </c>
       <c r="H38" s="34">
         <v>142.9</v>
       </c>
       <c r="I38" s="34">
         <v>0</v>
       </c>
       <c r="J38" s="34">
         <v>100</v>
       </c>
       <c r="K38" s="34">
         <v>100</v>
       </c>
       <c r="L38" s="34">
         <v>0</v>
       </c>
       <c r="M38" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N38" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4"/>
       <c r="B39" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="32">
         <v>26</v>
       </c>
       <c r="D39" s="32">
         <v>23</v>
       </c>
       <c r="E39" s="55">
         <v>43</v>
       </c>
       <c r="F39" s="34">
         <v>165.4</v>
       </c>
       <c r="G39" s="55">
         <v>40</v>
       </c>
       <c r="H39" s="34">
         <v>153.80000000000001</v>
       </c>
       <c r="I39" s="34">
         <v>100</v>
       </c>
       <c r="J39" s="34">
         <v>50</v>
       </c>
       <c r="K39" s="34">
         <v>0</v>
       </c>
       <c r="L39" s="34">
         <v>0</v>
       </c>
       <c r="M39" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N39" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="40" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
       <c r="B40" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="32">
         <v>61</v>
       </c>
       <c r="D40" s="32">
         <v>47</v>
       </c>
       <c r="E40" s="55">
         <v>68</v>
       </c>
       <c r="F40" s="34">
         <v>111.5</v>
       </c>
       <c r="G40" s="55">
         <v>91</v>
       </c>
       <c r="H40" s="34">
         <v>149.19999999999999</v>
       </c>
       <c r="I40" s="34">
         <v>100</v>
       </c>
       <c r="J40" s="34">
         <v>25</v>
       </c>
       <c r="K40" s="34">
         <v>100</v>
       </c>
       <c r="L40" s="34">
         <v>0</v>
       </c>
       <c r="M40" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N40" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="32">
         <v>13</v>
       </c>
       <c r="D41" s="32">
         <v>10</v>
       </c>
       <c r="E41" s="55">
         <v>25</v>
       </c>
       <c r="F41" s="34">
         <v>192.3</v>
       </c>
       <c r="G41" s="55">
         <v>37</v>
       </c>
       <c r="H41" s="34">
         <v>284.60000000000002</v>
       </c>
       <c r="I41" s="34">
         <v>100</v>
       </c>
       <c r="J41" s="34">
         <v>100</v>
       </c>
       <c r="K41" s="34">
         <v>100</v>
       </c>
       <c r="L41" s="34">
         <v>0</v>
       </c>
       <c r="M41" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N41" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4"/>
       <c r="B42" s="31" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="32">
         <v>48</v>
       </c>
       <c r="D42" s="32">
         <v>39</v>
       </c>
       <c r="E42" s="55">
         <v>63</v>
       </c>
       <c r="F42" s="34">
         <v>131.30000000000001</v>
       </c>
       <c r="G42" s="55">
         <v>92</v>
       </c>
       <c r="H42" s="34">
         <v>191.7</v>
       </c>
       <c r="I42" s="34">
         <v>100</v>
       </c>
       <c r="J42" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="K42" s="34">
         <v>100</v>
       </c>
       <c r="L42" s="34">
         <v>0</v>
       </c>
       <c r="M42" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N42" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="43" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
       <c r="B43" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="32">
         <v>56</v>
       </c>
       <c r="D43" s="32">
         <v>41</v>
       </c>
       <c r="E43" s="55">
         <v>56</v>
       </c>
       <c r="F43" s="34">
         <v>100</v>
       </c>
       <c r="G43" s="55">
         <v>70</v>
       </c>
       <c r="H43" s="34">
         <v>125</v>
       </c>
       <c r="I43" s="34">
         <v>100</v>
       </c>
       <c r="J43" s="34">
         <v>100</v>
       </c>
       <c r="K43" s="34">
         <v>100</v>
       </c>
       <c r="L43" s="34">
         <v>50</v>
       </c>
       <c r="M43" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N43" s="117">
         <v>50</v>
       </c>
     </row>
-    <row r="44" spans="1:14" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:14" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="32">
         <v>12</v>
       </c>
       <c r="D44" s="32">
         <v>9</v>
       </c>
       <c r="E44" s="55">
         <v>9</v>
       </c>
       <c r="F44" s="34">
         <v>75</v>
       </c>
       <c r="G44" s="55">
         <v>20</v>
       </c>
       <c r="H44" s="34">
         <v>166.7</v>
       </c>
       <c r="I44" s="34">
         <v>0</v>
       </c>
       <c r="J44" s="34">
         <v>100</v>
       </c>
       <c r="K44" s="34">
         <v>0</v>
       </c>
       <c r="L44" s="34">
         <v>100</v>
       </c>
       <c r="M44" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N44" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:14" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:14" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="42">
         <v>4059</v>
       </c>
       <c r="D45" s="42">
         <v>3450</v>
       </c>
       <c r="E45" s="56">
         <v>5329</v>
       </c>
       <c r="F45" s="44">
         <v>131.30000000000001</v>
       </c>
       <c r="G45" s="56">
         <v>5043</v>
       </c>
       <c r="H45" s="44">
         <v>124.2</v>
       </c>
       <c r="I45" s="44">
         <v>58.5</v>
       </c>
       <c r="J45" s="44">
         <v>47.3</v>
       </c>
       <c r="K45" s="44">
         <v>57</v>
       </c>
       <c r="L45" s="44">
         <v>31.6</v>
       </c>
       <c r="M45" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N45" s="114">
         <v>62.3</v>
       </c>
     </row>
-    <row r="46" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="4"/>
       <c r="B46" s="50" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C46" s="50"/>
       <c r="D46" s="50"/>
       <c r="E46" s="46"/>
       <c r="F46" s="46"/>
       <c r="G46" s="46"/>
       <c r="H46" s="46"/>
       <c r="I46" s="46"/>
       <c r="J46" s="50"/>
       <c r="K46" s="50"/>
       <c r="L46" s="50"/>
       <c r="M46" s="50"/>
       <c r="N46" s="50"/>
     </row>
-    <row r="47" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="4"/>
       <c r="B47" s="50" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="50"/>
       <c r="D47" s="50"/>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="50"/>
       <c r="H47" s="46"/>
       <c r="I47" s="46"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
       <c r="L47" s="50"/>
       <c r="M47" s="50"/>
       <c r="N47" s="50"/>
     </row>
-    <row r="48" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="4"/>
       <c r="B48" s="50" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
     </row>
-    <row r="49" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="49" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="4"/>
       <c r="B49" s="50" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
       <c r="I49" s="58"/>
       <c r="J49" s="6"/>
       <c r="K49" s="58"/>
       <c r="L49" s="58"/>
       <c r="M49" s="6"/>
       <c r="N49" s="6"/>
     </row>
-    <row r="50" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="4"/>
       <c r="B50" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
       <c r="N50" s="6"/>
     </row>
-    <row r="51" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="4"/>
       <c r="B51" s="46" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="50"/>
       <c r="D51" s="50"/>
       <c r="E51" s="50"/>
       <c r="F51" s="50"/>
       <c r="G51" s="50"/>
       <c r="H51" s="46"/>
       <c r="I51" s="46"/>
       <c r="J51" s="50"/>
       <c r="K51" s="50"/>
       <c r="L51" s="50"/>
       <c r="M51" s="50"/>
       <c r="N51" s="50"/>
     </row>
-    <row r="52" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="52" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="50"/>
       <c r="B52" s="50" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C52" s="50"/>
       <c r="D52" s="50"/>
       <c r="E52" s="50"/>
       <c r="F52" s="50"/>
       <c r="G52" s="50"/>
       <c r="H52" s="46"/>
       <c r="I52" s="46"/>
       <c r="J52" s="50"/>
       <c r="K52" s="50"/>
       <c r="L52" s="50"/>
       <c r="M52" s="50"/>
       <c r="N52" s="50"/>
       <c r="O52" s="58"/>
       <c r="P52" s="58"/>
       <c r="Q52" s="6"/>
       <c r="R52" s="6"/>
       <c r="S52" s="58"/>
       <c r="T52" s="58"/>
       <c r="U52" s="58"/>
       <c r="V52" s="58"/>
       <c r="W52" s="6"/>
       <c r="X52" s="6"/>
       <c r="Y52" s="6"/>
       <c r="Z52" s="6"/>
     </row>
-    <row r="53" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="53" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="50"/>
       <c r="B53" s="50" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C53" s="50"/>
       <c r="D53" s="50"/>
       <c r="E53" s="50"/>
       <c r="F53" s="50"/>
       <c r="G53" s="50"/>
       <c r="H53" s="46"/>
       <c r="I53" s="46"/>
       <c r="J53" s="50"/>
       <c r="K53" s="50"/>
       <c r="L53" s="50"/>
       <c r="M53" s="50"/>
       <c r="N53" s="50"/>
       <c r="O53" s="58"/>
       <c r="P53" s="58"/>
       <c r="Q53" s="6"/>
       <c r="R53" s="6"/>
       <c r="S53" s="58"/>
       <c r="T53" s="58"/>
       <c r="U53" s="58"/>
       <c r="V53" s="58"/>
       <c r="W53" s="6"/>
       <c r="X53" s="6"/>
       <c r="Y53" s="6"/>
       <c r="Z53" s="6"/>
     </row>
-    <row r="54" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="54" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="50"/>
       <c r="B54" s="50" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C54" s="50"/>
       <c r="D54" s="50"/>
       <c r="E54" s="50"/>
       <c r="F54" s="50"/>
       <c r="G54" s="50"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="50"/>
       <c r="K54" s="50"/>
       <c r="L54" s="50"/>
       <c r="M54" s="50"/>
       <c r="N54" s="50"/>
       <c r="O54" s="58"/>
       <c r="P54" s="58"/>
       <c r="Q54" s="6"/>
       <c r="R54" s="6"/>
       <c r="S54" s="58"/>
       <c r="T54" s="58"/>
       <c r="U54" s="58"/>
       <c r="V54" s="58"/>
       <c r="W54" s="6"/>
       <c r="X54" s="6"/>
       <c r="Y54" s="6"/>
       <c r="Z54" s="6"/>
     </row>
-    <row r="55" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="4"/>
       <c r="B55" s="50" t="s">
         <v>89</v>
       </c>
       <c r="C55" s="50"/>
       <c r="D55" s="50"/>
       <c r="E55" s="50"/>
       <c r="F55" s="50"/>
       <c r="G55" s="50"/>
       <c r="H55" s="50"/>
       <c r="I55" s="50"/>
       <c r="J55" s="50"/>
       <c r="K55" s="50"/>
       <c r="L55" s="50"/>
       <c r="M55" s="50"/>
       <c r="N55" s="50"/>
     </row>
-    <row r="56" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="4"/>
       <c r="B56" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="6"/>
       <c r="F56" s="6"/>
       <c r="G56" s="6"/>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
     </row>
-    <row r="57" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="4"/>
       <c r="B57" s="50" t="s">
         <v>91</v>
       </c>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
     </row>
-    <row r="58" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="4"/>
       <c r="B58" s="50" t="s">
         <v>92</v>
       </c>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
       <c r="N58" s="6"/>
     </row>
-    <row r="59" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="4"/>
       <c r="B59" s="50" t="s">
         <v>93</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="6"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
     </row>
-    <row r="60" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="4"/>
       <c r="B60" s="50" t="s">
         <v>94</v>
       </c>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="6"/>
       <c r="F60" s="6"/>
       <c r="G60" s="6"/>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="6"/>
       <c r="N60" s="6"/>
     </row>
-    <row r="61" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="4"/>
       <c r="B61" s="50" t="s">
         <v>95</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="6"/>
       <c r="N61" s="6"/>
     </row>
-    <row r="62" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="4"/>
       <c r="B62" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
     </row>
-    <row r="63" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="4"/>
       <c r="B63" s="50" t="s">
         <v>97</v>
       </c>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="6"/>
       <c r="F63" s="6"/>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="6"/>
       <c r="N63" s="6"/>
     </row>
-    <row r="64" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="4"/>
       <c r="B64" s="50" t="s">
         <v>98</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
     </row>
-    <row r="65" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="4"/>
       <c r="B65" s="50" t="s">
         <v>99</v>
       </c>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="6"/>
       <c r="F65" s="6"/>
       <c r="G65" s="6"/>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="6"/>
       <c r="N65" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D488C779-49A5-4C44-801F-EAF56ADE42EA}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="15" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="15" width="17.625" style="1" customWidth="1"/>
     <col min="16" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="271" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="271" width="17.625" style="4" customWidth="1"/>
     <col min="272" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="527" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="527" width="17.625" style="4" customWidth="1"/>
     <col min="528" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="783" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="783" width="17.625" style="4" customWidth="1"/>
     <col min="784" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1039" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1039" width="17.625" style="4" customWidth="1"/>
     <col min="1040" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1295" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1295" width="17.625" style="4" customWidth="1"/>
     <col min="1296" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1551" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1551" width="17.625" style="4" customWidth="1"/>
     <col min="1552" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1807" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1807" width="17.625" style="4" customWidth="1"/>
     <col min="1808" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2063" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2063" width="17.625" style="4" customWidth="1"/>
     <col min="2064" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2319" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2319" width="17.625" style="4" customWidth="1"/>
     <col min="2320" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2575" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2575" width="17.625" style="4" customWidth="1"/>
     <col min="2576" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2831" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2831" width="17.625" style="4" customWidth="1"/>
     <col min="2832" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3087" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3087" width="17.625" style="4" customWidth="1"/>
     <col min="3088" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3343" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3343" width="17.625" style="4" customWidth="1"/>
     <col min="3344" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3599" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3599" width="17.625" style="4" customWidth="1"/>
     <col min="3600" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3855" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3855" width="17.625" style="4" customWidth="1"/>
     <col min="3856" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4111" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4111" width="17.625" style="4" customWidth="1"/>
     <col min="4112" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4367" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4367" width="17.625" style="4" customWidth="1"/>
     <col min="4368" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4623" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4623" width="17.625" style="4" customWidth="1"/>
     <col min="4624" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4879" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4879" width="17.625" style="4" customWidth="1"/>
     <col min="4880" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5135" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5135" width="17.625" style="4" customWidth="1"/>
     <col min="5136" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5391" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5391" width="17.625" style="4" customWidth="1"/>
     <col min="5392" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5647" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5647" width="17.625" style="4" customWidth="1"/>
     <col min="5648" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5903" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5903" width="17.625" style="4" customWidth="1"/>
     <col min="5904" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6159" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6159" width="17.625" style="4" customWidth="1"/>
     <col min="6160" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6415" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6415" width="17.625" style="4" customWidth="1"/>
     <col min="6416" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6671" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6671" width="17.625" style="4" customWidth="1"/>
     <col min="6672" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6927" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6927" width="17.625" style="4" customWidth="1"/>
     <col min="6928" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7183" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7183" width="17.625" style="4" customWidth="1"/>
     <col min="7184" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7439" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7439" width="17.625" style="4" customWidth="1"/>
     <col min="7440" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7695" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7695" width="17.625" style="4" customWidth="1"/>
     <col min="7696" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7951" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7951" width="17.625" style="4" customWidth="1"/>
     <col min="7952" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8207" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8207" width="17.625" style="4" customWidth="1"/>
     <col min="8208" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8463" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8463" width="17.625" style="4" customWidth="1"/>
     <col min="8464" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8719" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8719" width="17.625" style="4" customWidth="1"/>
     <col min="8720" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8975" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8975" width="17.625" style="4" customWidth="1"/>
     <col min="8976" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9231" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9231" width="17.625" style="4" customWidth="1"/>
     <col min="9232" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9487" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9487" width="17.625" style="4" customWidth="1"/>
     <col min="9488" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9743" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9743" width="17.625" style="4" customWidth="1"/>
     <col min="9744" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9999" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9999" width="17.625" style="4" customWidth="1"/>
     <col min="10000" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10255" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10255" width="17.625" style="4" customWidth="1"/>
     <col min="10256" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10511" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10511" width="17.625" style="4" customWidth="1"/>
     <col min="10512" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10767" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10767" width="17.625" style="4" customWidth="1"/>
     <col min="10768" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11023" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11023" width="17.625" style="4" customWidth="1"/>
     <col min="11024" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11279" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11279" width="17.625" style="4" customWidth="1"/>
     <col min="11280" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11535" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11535" width="17.625" style="4" customWidth="1"/>
     <col min="11536" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11791" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11791" width="17.625" style="4" customWidth="1"/>
     <col min="11792" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12047" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12047" width="17.625" style="4" customWidth="1"/>
     <col min="12048" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12303" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12303" width="17.625" style="4" customWidth="1"/>
     <col min="12304" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12559" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12559" width="17.625" style="4" customWidth="1"/>
     <col min="12560" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12815" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12815" width="17.625" style="4" customWidth="1"/>
     <col min="12816" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13071" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13071" width="17.625" style="4" customWidth="1"/>
     <col min="13072" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13327" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13327" width="17.625" style="4" customWidth="1"/>
     <col min="13328" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13583" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13583" width="17.625" style="4" customWidth="1"/>
     <col min="13584" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13839" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13839" width="17.625" style="4" customWidth="1"/>
     <col min="13840" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14095" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14095" width="17.625" style="4" customWidth="1"/>
     <col min="14096" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14351" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14351" width="17.625" style="4" customWidth="1"/>
     <col min="14352" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14607" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14607" width="17.625" style="4" customWidth="1"/>
     <col min="14608" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14863" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14863" width="17.625" style="4" customWidth="1"/>
     <col min="14864" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15119" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15119" width="17.625" style="4" customWidth="1"/>
     <col min="15120" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15375" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15375" width="17.625" style="4" customWidth="1"/>
     <col min="15376" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15631" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15631" width="17.625" style="4" customWidth="1"/>
     <col min="15632" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15887" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15887" width="17.625" style="4" customWidth="1"/>
     <col min="15888" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16143" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16143" width="17.625" style="4" customWidth="1"/>
     <col min="16144" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.15">
       <c r="J1" s="3"/>
     </row>
-    <row r="2" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>103</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
     </row>
-    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="7"/>
       <c r="O3" s="9" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>49</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>50</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>51</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>52</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>53</v>
       </c>
       <c r="N4" s="18" t="s">
         <v>54</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="26" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="26" t="s">
         <v>64</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="28" t="s">
         <v>63</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32">
         <v>1</v>
       </c>
       <c r="D6" s="32">
         <v>206</v>
       </c>
       <c r="E6" s="32">
         <v>6</v>
       </c>
       <c r="F6" s="32">
         <v>240</v>
       </c>
       <c r="G6" s="33">
         <v>1.2</v>
       </c>
       <c r="H6" s="33">
         <v>100</v>
       </c>
       <c r="I6" s="34">
         <v>100</v>
       </c>
       <c r="J6" s="37">
         <v>100</v>
       </c>
       <c r="K6" s="38" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L6" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M6" s="39">
         <v>100</v>
       </c>
       <c r="N6" s="40">
         <v>100</v>
       </c>
       <c r="O6" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
       <c r="B7" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="32">
         <v>19</v>
       </c>
       <c r="D7" s="32">
         <v>6035</v>
       </c>
       <c r="E7" s="32">
         <v>256</v>
       </c>
       <c r="F7" s="32">
         <v>6135</v>
       </c>
       <c r="G7" s="33">
         <v>1</v>
       </c>
       <c r="H7" s="33">
         <v>94.5</v>
       </c>
       <c r="I7" s="34">
         <v>100</v>
       </c>
       <c r="J7" s="35">
         <v>100</v>
       </c>
       <c r="K7" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L7" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M7" s="39">
         <v>100</v>
       </c>
       <c r="N7" s="40">
         <v>100</v>
       </c>
       <c r="O7" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="32">
         <v>16</v>
       </c>
       <c r="D8" s="32">
         <v>3135</v>
       </c>
       <c r="E8" s="32">
         <v>159</v>
       </c>
       <c r="F8" s="32">
         <v>3531</v>
       </c>
       <c r="G8" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H8" s="33">
         <v>86.8</v>
       </c>
       <c r="I8" s="34">
         <v>100</v>
       </c>
       <c r="J8" s="35">
         <v>100</v>
       </c>
       <c r="K8" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L8" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M8" s="39">
         <v>100</v>
       </c>
       <c r="N8" s="40">
         <v>0</v>
       </c>
       <c r="O8" s="36">
         <v>100</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="32">
         <v>24</v>
       </c>
       <c r="D9" s="32">
         <v>5273</v>
       </c>
       <c r="E9" s="32">
         <v>259</v>
       </c>
       <c r="F9" s="32">
         <v>5645</v>
       </c>
       <c r="G9" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H9" s="33">
         <v>84.6</v>
       </c>
       <c r="I9" s="34">
         <v>100</v>
       </c>
       <c r="J9" s="35">
         <v>98.5</v>
       </c>
       <c r="K9" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L9" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M9" s="39">
         <v>98.5</v>
       </c>
       <c r="N9" s="40">
         <v>100</v>
       </c>
       <c r="O9" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="32">
         <v>2</v>
       </c>
       <c r="D10" s="32">
         <v>646</v>
       </c>
       <c r="E10" s="32">
         <v>29</v>
       </c>
       <c r="F10" s="32">
         <v>734</v>
       </c>
       <c r="G10" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H10" s="33">
         <v>79.3</v>
       </c>
       <c r="I10" s="34">
         <v>100</v>
       </c>
       <c r="J10" s="35">
         <v>100</v>
       </c>
       <c r="K10" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L10" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M10" s="39">
         <v>100</v>
       </c>
       <c r="N10" s="40">
         <v>100</v>
       </c>
       <c r="O10" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="32">
         <v>6</v>
       </c>
       <c r="D11" s="32">
         <v>1060</v>
       </c>
       <c r="E11" s="32">
         <v>59</v>
       </c>
       <c r="F11" s="32">
         <v>1059</v>
       </c>
       <c r="G11" s="33">
         <v>1</v>
       </c>
       <c r="H11" s="33">
         <v>89.8</v>
       </c>
       <c r="I11" s="34">
         <v>94.9</v>
       </c>
       <c r="J11" s="35">
         <v>94.9</v>
       </c>
       <c r="K11" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L11" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M11" s="39">
         <v>94.9</v>
       </c>
       <c r="N11" s="40">
         <v>100</v>
       </c>
       <c r="O11" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="32">
         <v>9</v>
       </c>
       <c r="D12" s="32">
         <v>1218</v>
       </c>
       <c r="E12" s="32">
         <v>75</v>
       </c>
       <c r="F12" s="32">
         <v>1363</v>
       </c>
       <c r="G12" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H12" s="33">
         <v>72</v>
       </c>
       <c r="I12" s="34">
         <v>100</v>
       </c>
       <c r="J12" s="35">
         <v>100</v>
       </c>
       <c r="K12" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L12" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M12" s="39">
         <v>100</v>
       </c>
       <c r="N12" s="40">
         <v>100</v>
       </c>
       <c r="O12" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="32">
         <v>5</v>
       </c>
       <c r="D13" s="32">
         <v>959</v>
       </c>
       <c r="E13" s="32">
         <v>43</v>
       </c>
       <c r="F13" s="32">
         <v>1164</v>
       </c>
       <c r="G13" s="33">
         <v>1.2</v>
       </c>
       <c r="H13" s="33">
         <v>93</v>
       </c>
       <c r="I13" s="34">
         <v>100</v>
       </c>
       <c r="J13" s="35">
         <v>100</v>
       </c>
       <c r="K13" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L13" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M13" s="39">
         <v>100</v>
       </c>
       <c r="N13" s="40">
         <v>80</v>
       </c>
       <c r="O13" s="36">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="32">
         <v>9</v>
       </c>
       <c r="D14" s="32">
         <v>1244</v>
       </c>
       <c r="E14" s="32">
         <v>68</v>
       </c>
       <c r="F14" s="32">
         <v>1333</v>
       </c>
       <c r="G14" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H14" s="33">
         <v>98.5</v>
       </c>
       <c r="I14" s="34">
         <v>98.5</v>
       </c>
       <c r="J14" s="35">
         <v>98.5</v>
       </c>
       <c r="K14" s="33">
         <v>100</v>
       </c>
       <c r="L14" s="32">
         <v>67</v>
       </c>
       <c r="M14" s="39">
         <v>100</v>
       </c>
       <c r="N14" s="40">
         <v>100</v>
       </c>
       <c r="O14" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="32">
         <v>5</v>
       </c>
       <c r="D15" s="32">
         <v>574</v>
       </c>
       <c r="E15" s="32">
         <v>37</v>
       </c>
       <c r="F15" s="32">
         <v>590</v>
       </c>
       <c r="G15" s="33">
         <v>1</v>
       </c>
       <c r="H15" s="33">
         <v>86.5</v>
       </c>
       <c r="I15" s="34">
         <v>100</v>
       </c>
       <c r="J15" s="35">
         <v>100</v>
       </c>
       <c r="K15" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L15" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M15" s="39">
         <v>100</v>
       </c>
       <c r="N15" s="40">
         <v>100</v>
       </c>
       <c r="O15" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="32">
         <v>4</v>
       </c>
       <c r="D16" s="32">
         <v>661</v>
       </c>
       <c r="E16" s="32">
         <v>35</v>
       </c>
       <c r="F16" s="32">
         <v>693</v>
       </c>
       <c r="G16" s="33">
         <v>1</v>
       </c>
       <c r="H16" s="33">
         <v>85.7</v>
       </c>
       <c r="I16" s="34">
         <v>94.3</v>
       </c>
       <c r="J16" s="35">
         <v>94.3</v>
       </c>
       <c r="K16" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L16" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M16" s="39">
         <v>94.3</v>
       </c>
       <c r="N16" s="40">
         <v>100</v>
       </c>
       <c r="O16" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="32">
         <v>1</v>
       </c>
       <c r="D17" s="32">
         <v>194</v>
       </c>
       <c r="E17" s="32">
         <v>9</v>
       </c>
       <c r="F17" s="32">
         <v>196</v>
       </c>
       <c r="G17" s="33">
         <v>1</v>
       </c>
       <c r="H17" s="33">
         <v>100</v>
       </c>
       <c r="I17" s="34">
         <v>100</v>
       </c>
       <c r="J17" s="35">
         <v>100</v>
       </c>
       <c r="K17" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L17" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M17" s="39">
         <v>100</v>
       </c>
       <c r="N17" s="40">
         <v>100</v>
       </c>
       <c r="O17" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="32">
         <v>1</v>
       </c>
       <c r="D18" s="32">
         <v>17</v>
       </c>
       <c r="E18" s="32">
         <v>3</v>
       </c>
       <c r="F18" s="32">
         <v>52</v>
       </c>
       <c r="G18" s="33">
         <v>3.1</v>
       </c>
       <c r="H18" s="33">
         <v>100</v>
       </c>
       <c r="I18" s="34">
         <v>100</v>
       </c>
       <c r="J18" s="35">
         <v>100</v>
       </c>
       <c r="K18" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L18" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M18" s="39">
         <v>100</v>
       </c>
       <c r="N18" s="40">
         <v>100</v>
       </c>
       <c r="O18" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="32">
         <v>1</v>
       </c>
       <c r="D19" s="32">
         <v>58</v>
       </c>
       <c r="E19" s="32">
         <v>5</v>
       </c>
       <c r="F19" s="32">
         <v>85</v>
       </c>
       <c r="G19" s="33">
         <v>1.5</v>
       </c>
       <c r="H19" s="33">
         <v>60</v>
       </c>
       <c r="I19" s="34">
         <v>100</v>
       </c>
       <c r="J19" s="35">
         <v>100</v>
       </c>
       <c r="K19" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L19" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M19" s="39">
         <v>100</v>
       </c>
       <c r="N19" s="40">
         <v>100</v>
       </c>
       <c r="O19" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="32">
         <v>2</v>
       </c>
       <c r="D20" s="32">
         <v>63</v>
       </c>
       <c r="E20" s="32">
         <v>17</v>
       </c>
       <c r="F20" s="32">
         <v>87</v>
       </c>
       <c r="G20" s="33">
         <v>1.4</v>
       </c>
       <c r="H20" s="33">
         <v>52.9</v>
       </c>
       <c r="I20" s="34">
         <v>100</v>
       </c>
       <c r="J20" s="35">
         <v>100</v>
       </c>
       <c r="K20" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L20" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M20" s="39">
         <v>100</v>
       </c>
       <c r="N20" s="40">
         <v>100</v>
       </c>
       <c r="O20" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="32">
         <v>1</v>
       </c>
       <c r="D21" s="32">
         <v>149</v>
       </c>
       <c r="E21" s="32">
         <v>8</v>
       </c>
       <c r="F21" s="32">
         <v>150</v>
       </c>
       <c r="G21" s="33">
         <v>1</v>
       </c>
       <c r="H21" s="33">
         <v>75</v>
       </c>
       <c r="I21" s="34">
         <v>100</v>
       </c>
       <c r="J21" s="35">
         <v>0</v>
       </c>
       <c r="K21" s="33">
         <v>100</v>
       </c>
       <c r="L21" s="32">
         <v>0</v>
       </c>
       <c r="M21" s="39">
         <v>100</v>
       </c>
       <c r="N21" s="40">
         <v>0</v>
       </c>
       <c r="O21" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="32">
         <v>2</v>
       </c>
       <c r="D22" s="32">
         <v>99</v>
       </c>
       <c r="E22" s="32">
         <v>11</v>
       </c>
       <c r="F22" s="32">
         <v>112</v>
       </c>
       <c r="G22" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H22" s="33">
         <v>81.8</v>
       </c>
       <c r="I22" s="34">
         <v>100</v>
       </c>
       <c r="J22" s="35">
         <v>100</v>
       </c>
       <c r="K22" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L22" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M22" s="39">
         <v>100</v>
       </c>
       <c r="N22" s="40">
         <v>100</v>
       </c>
       <c r="O22" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
       <c r="B23" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="32">
         <v>2</v>
       </c>
       <c r="D23" s="32">
         <v>347</v>
       </c>
       <c r="E23" s="32">
         <v>20</v>
       </c>
       <c r="F23" s="32">
         <v>394</v>
       </c>
       <c r="G23" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H23" s="33">
         <v>70</v>
       </c>
       <c r="I23" s="34">
         <v>100</v>
       </c>
       <c r="J23" s="35">
         <v>100</v>
       </c>
       <c r="K23" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L23" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M23" s="39">
         <v>100</v>
       </c>
       <c r="N23" s="40">
         <v>100</v>
       </c>
       <c r="O23" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
       <c r="B24" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="32">
         <v>1</v>
       </c>
       <c r="D24" s="32">
         <v>122</v>
       </c>
       <c r="E24" s="32">
         <v>7</v>
       </c>
       <c r="F24" s="32">
         <v>188</v>
       </c>
       <c r="G24" s="33">
         <v>1.5</v>
       </c>
       <c r="H24" s="33">
         <v>57.1</v>
       </c>
       <c r="I24" s="34">
         <v>100</v>
       </c>
       <c r="J24" s="35">
         <v>100</v>
       </c>
       <c r="K24" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L24" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M24" s="39">
         <v>100</v>
       </c>
       <c r="N24" s="40">
         <v>100</v>
       </c>
       <c r="O24" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
       <c r="B25" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="32">
         <v>1</v>
       </c>
       <c r="D25" s="32">
         <v>182</v>
       </c>
       <c r="E25" s="32">
         <v>9</v>
       </c>
       <c r="F25" s="32">
         <v>188</v>
       </c>
       <c r="G25" s="33">
         <v>1</v>
       </c>
       <c r="H25" s="33">
         <v>77.8</v>
       </c>
       <c r="I25" s="34">
         <v>100</v>
       </c>
       <c r="J25" s="35">
         <v>100</v>
       </c>
       <c r="K25" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L25" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M25" s="39">
         <v>100</v>
       </c>
       <c r="N25" s="40">
         <v>100</v>
       </c>
       <c r="O25" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4"/>
       <c r="B26" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="32">
         <v>1</v>
       </c>
       <c r="D26" s="32">
         <v>237</v>
       </c>
       <c r="E26" s="32">
         <v>12</v>
       </c>
       <c r="F26" s="32">
         <v>371</v>
       </c>
       <c r="G26" s="33">
         <v>1.6</v>
       </c>
       <c r="H26" s="33">
         <v>83.3</v>
       </c>
       <c r="I26" s="34">
         <v>100</v>
       </c>
       <c r="J26" s="35">
         <v>100</v>
       </c>
       <c r="K26" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L26" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M26" s="39">
         <v>100</v>
       </c>
       <c r="N26" s="40">
         <v>100</v>
       </c>
       <c r="O26" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4"/>
       <c r="B27" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="32">
         <v>1</v>
       </c>
       <c r="D27" s="32">
         <v>257</v>
       </c>
       <c r="E27" s="32">
         <v>13</v>
       </c>
       <c r="F27" s="32">
         <v>303</v>
       </c>
       <c r="G27" s="33">
         <v>1.2</v>
       </c>
       <c r="H27" s="33">
         <v>100</v>
       </c>
       <c r="I27" s="34">
         <v>100</v>
       </c>
       <c r="J27" s="35">
         <v>100</v>
       </c>
       <c r="K27" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L27" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M27" s="39">
         <v>100</v>
       </c>
       <c r="N27" s="40">
         <v>100</v>
       </c>
       <c r="O27" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="31" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="32">
         <v>2</v>
       </c>
       <c r="D28" s="32">
         <v>163</v>
       </c>
       <c r="E28" s="32">
         <v>12</v>
       </c>
       <c r="F28" s="32">
         <v>230</v>
       </c>
       <c r="G28" s="33">
         <v>1.4</v>
       </c>
       <c r="H28" s="33">
         <v>83.3</v>
       </c>
       <c r="I28" s="34">
         <v>100</v>
       </c>
       <c r="J28" s="35">
         <v>100</v>
       </c>
       <c r="K28" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L28" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M28" s="39">
         <v>100</v>
       </c>
       <c r="N28" s="40">
         <v>100</v>
       </c>
       <c r="O28" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
       <c r="B29" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="32">
         <v>1</v>
       </c>
       <c r="D29" s="32">
         <v>243</v>
       </c>
       <c r="E29" s="32">
         <v>11</v>
       </c>
       <c r="F29" s="32">
         <v>280</v>
       </c>
       <c r="G29" s="33">
         <v>1.2</v>
       </c>
       <c r="H29" s="33">
         <v>100</v>
       </c>
       <c r="I29" s="34">
         <v>100</v>
       </c>
       <c r="J29" s="35">
         <v>100</v>
       </c>
       <c r="K29" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L29" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M29" s="39">
         <v>100</v>
       </c>
       <c r="N29" s="40">
         <v>100</v>
       </c>
       <c r="O29" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="32">
         <v>2</v>
       </c>
       <c r="D30" s="32">
         <v>297</v>
       </c>
       <c r="E30" s="32">
         <v>19</v>
       </c>
       <c r="F30" s="32">
         <v>320</v>
       </c>
       <c r="G30" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H30" s="33">
         <v>31.6</v>
       </c>
       <c r="I30" s="34">
         <v>100</v>
       </c>
       <c r="J30" s="35">
         <v>100</v>
       </c>
       <c r="K30" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L30" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M30" s="39">
         <v>100</v>
       </c>
       <c r="N30" s="40">
         <v>100</v>
       </c>
       <c r="O30" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="32">
         <v>1</v>
       </c>
       <c r="D31" s="32">
         <v>85</v>
       </c>
       <c r="E31" s="32">
         <v>3</v>
       </c>
       <c r="F31" s="32">
         <v>122</v>
       </c>
       <c r="G31" s="33">
         <v>1.4</v>
       </c>
       <c r="H31" s="33">
         <v>100</v>
       </c>
       <c r="I31" s="34">
         <v>100</v>
       </c>
       <c r="J31" s="35">
         <v>100</v>
       </c>
       <c r="K31" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L31" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M31" s="39">
         <v>100</v>
       </c>
       <c r="N31" s="40">
         <v>100</v>
       </c>
       <c r="O31" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="32">
         <v>2</v>
       </c>
       <c r="D32" s="32">
         <v>352</v>
       </c>
       <c r="E32" s="32">
         <v>18</v>
       </c>
       <c r="F32" s="32">
         <v>351</v>
       </c>
       <c r="G32" s="33">
         <v>1</v>
       </c>
       <c r="H32" s="33">
         <v>88.9</v>
       </c>
       <c r="I32" s="34">
         <v>100</v>
       </c>
       <c r="J32" s="35">
         <v>100</v>
       </c>
       <c r="K32" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L32" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M32" s="39">
         <v>100</v>
       </c>
       <c r="N32" s="40">
         <v>100</v>
       </c>
       <c r="O32" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
       <c r="B33" s="31" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="32">
         <v>3</v>
       </c>
       <c r="D33" s="32">
         <v>202</v>
       </c>
       <c r="E33" s="32">
         <v>12</v>
       </c>
       <c r="F33" s="32">
         <v>316</v>
       </c>
       <c r="G33" s="33">
         <v>1.6</v>
       </c>
       <c r="H33" s="33">
         <v>100</v>
       </c>
       <c r="I33" s="34">
         <v>100</v>
       </c>
       <c r="J33" s="35">
         <v>100</v>
       </c>
       <c r="K33" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L33" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M33" s="39">
         <v>100</v>
       </c>
       <c r="N33" s="40">
         <v>100</v>
       </c>
       <c r="O33" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
       <c r="B34" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="32">
         <v>3</v>
       </c>
       <c r="D34" s="32">
         <v>682</v>
       </c>
       <c r="E34" s="32">
         <v>32</v>
       </c>
       <c r="F34" s="32">
         <v>678</v>
       </c>
       <c r="G34" s="33">
         <v>1</v>
       </c>
       <c r="H34" s="33">
         <v>93.8</v>
       </c>
       <c r="I34" s="34">
         <v>100</v>
       </c>
       <c r="J34" s="35">
         <v>100</v>
       </c>
       <c r="K34" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L34" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M34" s="39">
         <v>100</v>
       </c>
       <c r="N34" s="40">
         <v>100</v>
       </c>
       <c r="O34" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4"/>
       <c r="B35" s="31" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="32">
         <v>1</v>
       </c>
       <c r="D35" s="32">
         <v>104</v>
       </c>
       <c r="E35" s="32">
         <v>7</v>
       </c>
       <c r="F35" s="32">
         <v>111</v>
       </c>
       <c r="G35" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H35" s="33">
         <v>100</v>
       </c>
       <c r="I35" s="34">
         <v>100</v>
       </c>
       <c r="J35" s="35">
         <v>100</v>
       </c>
       <c r="K35" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L35" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M35" s="39">
         <v>100</v>
       </c>
       <c r="N35" s="40">
         <v>100</v>
       </c>
       <c r="O35" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4"/>
       <c r="B36" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="32">
         <v>1</v>
       </c>
       <c r="D36" s="32">
         <v>126</v>
       </c>
       <c r="E36" s="32">
         <v>9</v>
       </c>
       <c r="F36" s="32">
         <v>170</v>
       </c>
       <c r="G36" s="33">
         <v>1.3</v>
       </c>
       <c r="H36" s="33">
         <v>100</v>
       </c>
       <c r="I36" s="34">
         <v>100</v>
       </c>
       <c r="J36" s="35">
         <v>100</v>
       </c>
       <c r="K36" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L36" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M36" s="39">
         <v>100</v>
       </c>
       <c r="N36" s="40">
         <v>100</v>
       </c>
       <c r="O36" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4"/>
       <c r="B37" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="32">
         <v>1</v>
       </c>
       <c r="D37" s="32">
         <v>29</v>
       </c>
       <c r="E37" s="32">
         <v>4</v>
       </c>
       <c r="F37" s="32">
         <v>82</v>
       </c>
       <c r="G37" s="33">
         <v>2.8</v>
       </c>
       <c r="H37" s="33">
         <v>100</v>
       </c>
       <c r="I37" s="34">
         <v>100</v>
       </c>
       <c r="J37" s="35">
         <v>100</v>
       </c>
       <c r="K37" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L37" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M37" s="39">
         <v>100</v>
       </c>
       <c r="N37" s="40">
         <v>100</v>
       </c>
       <c r="O37" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
       <c r="B38" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="32">
         <v>2</v>
       </c>
       <c r="D38" s="32">
         <v>24</v>
       </c>
       <c r="E38" s="32">
         <v>5</v>
       </c>
       <c r="F38" s="32">
         <v>24</v>
       </c>
       <c r="G38" s="33">
         <v>1</v>
       </c>
       <c r="H38" s="33">
         <v>100</v>
       </c>
       <c r="I38" s="34">
         <v>100</v>
       </c>
       <c r="J38" s="35">
         <v>100</v>
       </c>
       <c r="K38" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L38" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M38" s="39">
         <v>100</v>
       </c>
       <c r="N38" s="40">
         <v>100</v>
       </c>
       <c r="O38" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4"/>
       <c r="B39" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="32">
         <v>1</v>
       </c>
       <c r="D39" s="32">
         <v>189</v>
       </c>
       <c r="E39" s="32">
         <v>9</v>
       </c>
       <c r="F39" s="32">
         <v>200</v>
       </c>
       <c r="G39" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H39" s="33">
         <v>100</v>
       </c>
       <c r="I39" s="34">
         <v>100</v>
       </c>
       <c r="J39" s="35">
         <v>100</v>
       </c>
       <c r="K39" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L39" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M39" s="39">
         <v>100</v>
       </c>
       <c r="N39" s="40">
         <v>100</v>
       </c>
       <c r="O39" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
       <c r="B40" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="32">
         <v>3</v>
       </c>
       <c r="D40" s="32">
         <v>286</v>
       </c>
       <c r="E40" s="32">
         <v>20</v>
       </c>
       <c r="F40" s="32">
         <v>352</v>
       </c>
       <c r="G40" s="33">
         <v>1.2</v>
       </c>
       <c r="H40" s="33">
         <v>65</v>
       </c>
       <c r="I40" s="34">
         <v>100</v>
       </c>
       <c r="J40" s="35">
         <v>100</v>
       </c>
       <c r="K40" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L40" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M40" s="39">
         <v>100</v>
       </c>
       <c r="N40" s="40">
         <v>100</v>
       </c>
       <c r="O40" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="32">
         <v>1</v>
       </c>
       <c r="D41" s="32">
         <v>77</v>
       </c>
       <c r="E41" s="32">
         <v>5</v>
       </c>
       <c r="F41" s="32">
         <v>123</v>
       </c>
       <c r="G41" s="33">
         <v>1.6</v>
       </c>
       <c r="H41" s="33">
         <v>80</v>
       </c>
       <c r="I41" s="34">
         <v>100</v>
       </c>
       <c r="J41" s="35">
         <v>100</v>
       </c>
       <c r="K41" s="33">
         <v>100</v>
       </c>
       <c r="L41" s="32">
         <v>5</v>
       </c>
       <c r="M41" s="39">
         <v>100</v>
       </c>
       <c r="N41" s="40">
         <v>100</v>
       </c>
       <c r="O41" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4"/>
       <c r="B42" s="31" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="32">
         <v>3</v>
       </c>
       <c r="D42" s="32">
         <v>301</v>
       </c>
       <c r="E42" s="32">
         <v>21</v>
       </c>
       <c r="F42" s="32">
         <v>457</v>
       </c>
       <c r="G42" s="33">
         <v>1.5</v>
       </c>
       <c r="H42" s="33">
         <v>85.7</v>
       </c>
       <c r="I42" s="34">
         <v>100</v>
       </c>
       <c r="J42" s="35">
         <v>100</v>
       </c>
       <c r="K42" s="33">
         <v>38.1</v>
       </c>
       <c r="L42" s="32">
         <v>8</v>
       </c>
       <c r="M42" s="39">
         <v>100</v>
       </c>
       <c r="N42" s="40">
         <v>100</v>
       </c>
       <c r="O42" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
       <c r="B43" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="32">
         <v>2</v>
       </c>
       <c r="D43" s="32">
         <v>250</v>
       </c>
       <c r="E43" s="32">
         <v>19</v>
       </c>
       <c r="F43" s="32">
         <v>369</v>
       </c>
       <c r="G43" s="33">
         <v>1.5</v>
       </c>
       <c r="H43" s="33">
         <v>68.400000000000006</v>
       </c>
       <c r="I43" s="34">
         <v>84.2</v>
       </c>
       <c r="J43" s="35">
         <v>84.2</v>
       </c>
       <c r="K43" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L43" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M43" s="39">
         <v>84.2</v>
       </c>
       <c r="N43" s="40">
         <v>100</v>
       </c>
       <c r="O43" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="32">
         <v>1</v>
       </c>
       <c r="D44" s="32">
         <v>30</v>
       </c>
       <c r="E44" s="32">
         <v>4</v>
       </c>
       <c r="F44" s="32">
         <v>44</v>
       </c>
       <c r="G44" s="33">
         <v>1.5</v>
       </c>
       <c r="H44" s="33">
         <v>75</v>
       </c>
       <c r="I44" s="34">
         <v>100</v>
       </c>
       <c r="J44" s="35">
         <v>100</v>
       </c>
       <c r="K44" s="33" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L44" s="32" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M44" s="39">
         <v>100</v>
       </c>
       <c r="N44" s="40">
         <v>100</v>
       </c>
       <c r="O44" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="42">
         <v>144</v>
       </c>
       <c r="D45" s="42">
         <v>26176</v>
       </c>
       <c r="E45" s="42">
         <v>1350</v>
       </c>
       <c r="F45" s="42">
         <v>28842</v>
       </c>
       <c r="G45" s="43">
         <v>1.1000000000000001</v>
       </c>
       <c r="H45" s="43">
         <v>86.2</v>
       </c>
       <c r="I45" s="44">
         <v>99.3</v>
       </c>
       <c r="J45" s="45">
         <v>98.4</v>
       </c>
       <c r="K45" s="43">
         <v>6.6</v>
       </c>
       <c r="L45" s="42">
         <v>80</v>
       </c>
       <c r="M45" s="44">
         <v>99.1</v>
       </c>
       <c r="N45" s="44">
         <v>88</v>
       </c>
       <c r="O45" s="114">
         <v>12</v>
       </c>
     </row>
-    <row r="46" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="4"/>
       <c r="B46" s="46" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
     </row>
-    <row r="47" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="4"/>
       <c r="B47" s="46" t="s">
         <v>66</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
     </row>
-    <row r="48" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="4"/>
       <c r="B48" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C48" s="47"/>
       <c r="D48" s="47"/>
       <c r="E48" s="47"/>
       <c r="F48" s="47"/>
       <c r="G48" s="47"/>
       <c r="H48" s="47"/>
       <c r="I48" s="47"/>
       <c r="J48" s="47"/>
       <c r="K48" s="47"/>
       <c r="L48" s="47"/>
       <c r="M48" s="47"/>
       <c r="N48" s="48"/>
       <c r="O48" s="48"/>
     </row>
-    <row r="49" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="4"/>
       <c r="B49" s="46" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="46"/>
       <c r="D49" s="46"/>
       <c r="E49" s="46"/>
       <c r="F49" s="46"/>
       <c r="G49" s="46"/>
       <c r="H49" s="46"/>
       <c r="I49" s="49"/>
       <c r="J49" s="46"/>
       <c r="K49" s="46"/>
       <c r="L49" s="46"/>
       <c r="M49" s="46"/>
       <c r="N49" s="48"/>
       <c r="O49" s="48"/>
     </row>
-    <row r="50" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="4"/>
       <c r="B50" s="46" t="s">
         <v>68</v>
       </c>
       <c r="C50" s="46"/>
       <c r="D50" s="46"/>
       <c r="E50" s="46"/>
       <c r="F50" s="46"/>
       <c r="G50" s="46"/>
       <c r="H50" s="46"/>
       <c r="I50" s="46"/>
       <c r="J50" s="46"/>
       <c r="K50" s="46"/>
       <c r="L50" s="46"/>
       <c r="M50" s="46"/>
       <c r="N50" s="48"/>
       <c r="O50" s="48"/>
     </row>
-    <row r="51" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="4"/>
       <c r="B51" s="46" t="s">
         <v>69</v>
       </c>
       <c r="C51" s="50"/>
       <c r="D51" s="50"/>
       <c r="E51" s="50"/>
       <c r="F51" s="50"/>
       <c r="G51" s="50"/>
       <c r="H51" s="50"/>
       <c r="I51" s="46"/>
       <c r="J51" s="50"/>
       <c r="K51" s="50"/>
       <c r="L51" s="50"/>
       <c r="M51" s="50"/>
       <c r="N51" s="48"/>
       <c r="O51" s="48"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E8DE1FF-7606-4233-A4BD-47D27ADCD711}">
   <sheetPr>
     <tabColor rgb="FF0000FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Z65"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="14" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="17.625" style="2" customWidth="1"/>
+    <col min="5" max="14" width="17.625" style="1" customWidth="1"/>
     <col min="15" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="270" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="270" width="17.625" style="4" customWidth="1"/>
     <col min="271" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="526" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="526" width="17.625" style="4" customWidth="1"/>
     <col min="527" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="782" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="782" width="17.625" style="4" customWidth="1"/>
     <col min="783" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1038" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1038" width="17.625" style="4" customWidth="1"/>
     <col min="1039" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1294" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1294" width="17.625" style="4" customWidth="1"/>
     <col min="1295" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1550" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1550" width="17.625" style="4" customWidth="1"/>
     <col min="1551" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1806" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1806" width="17.625" style="4" customWidth="1"/>
     <col min="1807" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2062" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2062" width="17.625" style="4" customWidth="1"/>
     <col min="2063" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2318" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2318" width="17.625" style="4" customWidth="1"/>
     <col min="2319" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2574" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2574" width="17.625" style="4" customWidth="1"/>
     <col min="2575" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2830" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2830" width="17.625" style="4" customWidth="1"/>
     <col min="2831" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3086" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3086" width="17.625" style="4" customWidth="1"/>
     <col min="3087" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3342" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3342" width="17.625" style="4" customWidth="1"/>
     <col min="3343" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3598" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3598" width="17.625" style="4" customWidth="1"/>
     <col min="3599" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3854" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3854" width="17.625" style="4" customWidth="1"/>
     <col min="3855" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4110" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4110" width="17.625" style="4" customWidth="1"/>
     <col min="4111" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4366" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4366" width="17.625" style="4" customWidth="1"/>
     <col min="4367" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4622" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4622" width="17.625" style="4" customWidth="1"/>
     <col min="4623" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4878" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4878" width="17.625" style="4" customWidth="1"/>
     <col min="4879" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5134" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5134" width="17.625" style="4" customWidth="1"/>
     <col min="5135" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5390" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5390" width="17.625" style="4" customWidth="1"/>
     <col min="5391" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5646" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5646" width="17.625" style="4" customWidth="1"/>
     <col min="5647" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5902" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5902" width="17.625" style="4" customWidth="1"/>
     <col min="5903" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6158" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6158" width="17.625" style="4" customWidth="1"/>
     <col min="6159" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6414" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6414" width="17.625" style="4" customWidth="1"/>
     <col min="6415" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6670" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6670" width="17.625" style="4" customWidth="1"/>
     <col min="6671" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6926" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6926" width="17.625" style="4" customWidth="1"/>
     <col min="6927" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7182" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7182" width="17.625" style="4" customWidth="1"/>
     <col min="7183" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7438" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7438" width="17.625" style="4" customWidth="1"/>
     <col min="7439" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7694" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7694" width="17.625" style="4" customWidth="1"/>
     <col min="7695" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7950" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7950" width="17.625" style="4" customWidth="1"/>
     <col min="7951" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8206" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8206" width="17.625" style="4" customWidth="1"/>
     <col min="8207" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8462" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8462" width="17.625" style="4" customWidth="1"/>
     <col min="8463" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8718" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8718" width="17.625" style="4" customWidth="1"/>
     <col min="8719" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8974" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8974" width="17.625" style="4" customWidth="1"/>
     <col min="8975" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9230" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9230" width="17.625" style="4" customWidth="1"/>
     <col min="9231" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9486" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9486" width="17.625" style="4" customWidth="1"/>
     <col min="9487" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9742" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9742" width="17.625" style="4" customWidth="1"/>
     <col min="9743" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9998" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9998" width="17.625" style="4" customWidth="1"/>
     <col min="9999" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10254" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10254" width="17.625" style="4" customWidth="1"/>
     <col min="10255" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10510" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10510" width="17.625" style="4" customWidth="1"/>
     <col min="10511" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10766" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10766" width="17.625" style="4" customWidth="1"/>
     <col min="10767" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11022" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11022" width="17.625" style="4" customWidth="1"/>
     <col min="11023" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11278" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11278" width="17.625" style="4" customWidth="1"/>
     <col min="11279" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11534" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11534" width="17.625" style="4" customWidth="1"/>
     <col min="11535" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11790" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11790" width="17.625" style="4" customWidth="1"/>
     <col min="11791" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12046" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12046" width="17.625" style="4" customWidth="1"/>
     <col min="12047" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12302" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12302" width="17.625" style="4" customWidth="1"/>
     <col min="12303" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12558" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12558" width="17.625" style="4" customWidth="1"/>
     <col min="12559" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12814" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12814" width="17.625" style="4" customWidth="1"/>
     <col min="12815" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13070" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13070" width="17.625" style="4" customWidth="1"/>
     <col min="13071" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13326" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13326" width="17.625" style="4" customWidth="1"/>
     <col min="13327" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13582" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13582" width="17.625" style="4" customWidth="1"/>
     <col min="13583" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13838" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13838" width="17.625" style="4" customWidth="1"/>
     <col min="13839" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14094" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14094" width="17.625" style="4" customWidth="1"/>
     <col min="14095" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14350" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14350" width="17.625" style="4" customWidth="1"/>
     <col min="14351" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14606" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14606" width="17.625" style="4" customWidth="1"/>
     <col min="14607" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14862" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14862" width="17.625" style="4" customWidth="1"/>
     <col min="14863" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15118" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15118" width="17.625" style="4" customWidth="1"/>
     <col min="15119" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15374" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15374" width="17.625" style="4" customWidth="1"/>
     <col min="15375" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15630" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15630" width="17.625" style="4" customWidth="1"/>
     <col min="15631" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15886" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15886" width="17.625" style="4" customWidth="1"/>
     <col min="15887" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16142" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16142" width="17.625" style="4" customWidth="1"/>
     <col min="16143" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>103</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
     </row>
-    <row r="3" spans="1:14" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:14" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="51"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="52" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:14" s="20" customFormat="1" ht="65" x14ac:dyDescent="0.2">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="20" customFormat="1" ht="67.5" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>72</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>74</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>77</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K4" s="54" t="s">
         <v>79</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>80</v>
       </c>
       <c r="M4" s="54" t="s">
         <v>81</v>
       </c>
       <c r="N4" s="115" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="116" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32">
         <v>15</v>
       </c>
       <c r="D6" s="32">
         <v>13</v>
       </c>
       <c r="E6" s="55">
         <v>15</v>
       </c>
       <c r="F6" s="34">
         <v>100</v>
       </c>
       <c r="G6" s="55">
         <v>13</v>
       </c>
       <c r="H6" s="34">
         <v>86.7</v>
       </c>
       <c r="I6" s="34">
         <v>100</v>
       </c>
       <c r="J6" s="34">
         <v>0</v>
       </c>
       <c r="K6" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L6" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M6" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N6" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
       <c r="B7" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="32">
         <v>499</v>
       </c>
       <c r="D7" s="32">
         <v>450</v>
       </c>
       <c r="E7" s="55">
         <v>545</v>
       </c>
       <c r="F7" s="34">
         <v>109.2</v>
       </c>
       <c r="G7" s="55">
         <v>567</v>
       </c>
       <c r="H7" s="34">
         <v>113.6</v>
       </c>
       <c r="I7" s="34">
         <v>100</v>
       </c>
       <c r="J7" s="34">
         <v>94.7</v>
       </c>
       <c r="K7" s="34">
         <v>88.9</v>
       </c>
       <c r="L7" s="34">
         <v>27.8</v>
       </c>
       <c r="M7" s="34">
         <v>27.8</v>
       </c>
       <c r="N7" s="117">
         <v>83.3</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="32">
         <v>330</v>
       </c>
       <c r="D8" s="32">
         <v>294</v>
       </c>
       <c r="E8" s="55">
         <v>465</v>
       </c>
       <c r="F8" s="34">
         <v>140.9</v>
       </c>
       <c r="G8" s="55">
         <v>403</v>
       </c>
       <c r="H8" s="34">
         <v>122.1</v>
       </c>
       <c r="I8" s="34">
         <v>0</v>
       </c>
       <c r="J8" s="34">
         <v>0</v>
       </c>
       <c r="K8" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L8" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M8" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N8" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="32">
         <v>468</v>
       </c>
       <c r="D9" s="32">
         <v>417</v>
       </c>
       <c r="E9" s="55">
         <v>920</v>
       </c>
       <c r="F9" s="34">
         <v>196.6</v>
       </c>
       <c r="G9" s="55">
         <v>558</v>
       </c>
       <c r="H9" s="34">
         <v>119.2</v>
       </c>
       <c r="I9" s="34">
         <v>100</v>
       </c>
       <c r="J9" s="34">
         <v>70.8</v>
       </c>
       <c r="K9" s="34">
         <v>23.5</v>
       </c>
       <c r="L9" s="34">
         <v>11.8</v>
       </c>
       <c r="M9" s="34">
         <v>23.5</v>
       </c>
       <c r="N9" s="117">
         <v>94.1</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="32">
         <v>56</v>
       </c>
       <c r="D10" s="32">
         <v>50</v>
       </c>
       <c r="E10" s="55">
         <v>63</v>
       </c>
       <c r="F10" s="34">
         <v>112.5</v>
       </c>
       <c r="G10" s="55">
         <v>63</v>
       </c>
       <c r="H10" s="34">
         <v>112.5</v>
       </c>
       <c r="I10" s="34">
         <v>0</v>
       </c>
       <c r="J10" s="34">
         <v>0</v>
       </c>
       <c r="K10" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L10" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M10" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N10" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="32">
         <v>109</v>
       </c>
       <c r="D11" s="32">
         <v>97</v>
       </c>
       <c r="E11" s="55">
         <v>142</v>
       </c>
       <c r="F11" s="34">
         <v>130.30000000000001</v>
       </c>
       <c r="G11" s="55">
         <v>134</v>
       </c>
       <c r="H11" s="34">
         <v>122.9</v>
       </c>
       <c r="I11" s="34">
         <v>16.7</v>
       </c>
       <c r="J11" s="34">
         <v>16.7</v>
       </c>
       <c r="K11" s="34">
         <v>0</v>
       </c>
       <c r="L11" s="34">
         <v>0</v>
       </c>
       <c r="M11" s="34">
         <v>0</v>
       </c>
       <c r="N11" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="32">
         <v>142</v>
       </c>
       <c r="D12" s="32">
         <v>126</v>
       </c>
       <c r="E12" s="55">
         <v>161</v>
       </c>
       <c r="F12" s="34">
         <v>113.4</v>
       </c>
       <c r="G12" s="55">
         <v>168</v>
       </c>
       <c r="H12" s="34">
         <v>118.3</v>
       </c>
       <c r="I12" s="34">
         <v>11.1</v>
       </c>
       <c r="J12" s="34">
         <v>11.1</v>
       </c>
       <c r="K12" s="34">
         <v>100</v>
       </c>
       <c r="L12" s="34">
         <v>0</v>
       </c>
       <c r="M12" s="34">
         <v>0</v>
       </c>
       <c r="N12" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="32">
         <v>96</v>
       </c>
       <c r="D13" s="32">
         <v>83</v>
       </c>
       <c r="E13" s="55">
         <v>129</v>
       </c>
       <c r="F13" s="34">
         <v>134.4</v>
       </c>
       <c r="G13" s="55">
         <v>141</v>
       </c>
       <c r="H13" s="34">
         <v>146.9</v>
       </c>
       <c r="I13" s="34">
         <v>0</v>
       </c>
       <c r="J13" s="34">
         <v>0</v>
       </c>
       <c r="K13" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L13" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M13" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N13" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="32">
         <v>151</v>
       </c>
       <c r="D14" s="32">
         <v>128</v>
       </c>
       <c r="E14" s="55">
         <v>160</v>
       </c>
       <c r="F14" s="34">
         <v>106</v>
       </c>
       <c r="G14" s="55">
         <v>173</v>
       </c>
       <c r="H14" s="34">
         <v>114.6</v>
       </c>
       <c r="I14" s="34">
         <v>100</v>
       </c>
       <c r="J14" s="34">
         <v>66.7</v>
       </c>
       <c r="K14" s="34">
         <v>16.7</v>
       </c>
       <c r="L14" s="34">
         <v>16.7</v>
       </c>
       <c r="M14" s="34">
         <v>0</v>
       </c>
       <c r="N14" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="32">
         <v>77</v>
       </c>
       <c r="D15" s="32">
         <v>64</v>
       </c>
       <c r="E15" s="55">
         <v>81</v>
       </c>
       <c r="F15" s="34">
         <v>105.2</v>
       </c>
       <c r="G15" s="55">
         <v>104</v>
       </c>
       <c r="H15" s="34">
         <v>135.1</v>
       </c>
       <c r="I15" s="34">
         <v>0</v>
       </c>
       <c r="J15" s="34">
         <v>20</v>
       </c>
       <c r="K15" s="34">
         <v>0</v>
       </c>
       <c r="L15" s="34">
         <v>0</v>
       </c>
       <c r="M15" s="34">
         <v>100</v>
       </c>
       <c r="N15" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="32">
         <v>70</v>
       </c>
       <c r="D16" s="32">
         <v>62</v>
       </c>
       <c r="E16" s="55">
         <v>77</v>
       </c>
       <c r="F16" s="34">
         <v>110</v>
       </c>
       <c r="G16" s="55">
         <v>83</v>
       </c>
       <c r="H16" s="34">
         <v>118.6</v>
       </c>
       <c r="I16" s="34">
         <v>100</v>
       </c>
       <c r="J16" s="34">
         <v>25</v>
       </c>
       <c r="K16" s="34">
         <v>0</v>
       </c>
       <c r="L16" s="34">
         <v>0</v>
       </c>
       <c r="M16" s="34">
         <v>0</v>
       </c>
       <c r="N16" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="32">
         <v>21</v>
       </c>
       <c r="D17" s="32">
         <v>18</v>
       </c>
       <c r="E17" s="55">
         <v>21</v>
       </c>
       <c r="F17" s="34">
         <v>100</v>
       </c>
       <c r="G17" s="55">
         <v>31</v>
       </c>
       <c r="H17" s="34">
         <v>147.6</v>
       </c>
       <c r="I17" s="34">
         <v>100</v>
       </c>
       <c r="J17" s="34">
         <v>100</v>
       </c>
       <c r="K17" s="34">
         <v>0</v>
       </c>
       <c r="L17" s="34">
         <v>0</v>
       </c>
       <c r="M17" s="34">
         <v>0</v>
       </c>
       <c r="N17" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="32">
         <v>9</v>
       </c>
       <c r="D18" s="32">
         <v>7</v>
       </c>
       <c r="E18" s="55">
         <v>16</v>
       </c>
       <c r="F18" s="34">
         <v>177.8</v>
       </c>
       <c r="G18" s="55">
         <v>24</v>
       </c>
       <c r="H18" s="34">
         <v>266.7</v>
       </c>
       <c r="I18" s="34">
         <v>100</v>
       </c>
       <c r="J18" s="34">
         <v>0</v>
       </c>
       <c r="K18" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L18" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M18" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N18" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="32">
         <v>14</v>
       </c>
       <c r="D19" s="32">
         <v>11</v>
       </c>
       <c r="E19" s="55">
         <v>22</v>
       </c>
       <c r="F19" s="34">
         <v>157.1</v>
       </c>
       <c r="G19" s="55">
         <v>16</v>
       </c>
       <c r="H19" s="34">
         <v>114.3</v>
       </c>
       <c r="I19" s="34">
         <v>100</v>
       </c>
       <c r="J19" s="34">
         <v>100</v>
       </c>
       <c r="K19" s="34">
         <v>0</v>
       </c>
       <c r="L19" s="34">
         <v>0</v>
       </c>
       <c r="M19" s="34">
         <v>0</v>
       </c>
       <c r="N19" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="32">
         <v>19</v>
       </c>
       <c r="D20" s="32">
         <v>14</v>
       </c>
       <c r="E20" s="55">
         <v>27</v>
       </c>
       <c r="F20" s="34">
         <v>142.1</v>
       </c>
       <c r="G20" s="55">
         <v>30</v>
       </c>
       <c r="H20" s="34">
         <v>157.9</v>
       </c>
       <c r="I20" s="34">
         <v>100</v>
       </c>
       <c r="J20" s="34">
         <v>100</v>
       </c>
       <c r="K20" s="34">
         <v>100</v>
       </c>
       <c r="L20" s="34">
         <v>0</v>
       </c>
       <c r="M20" s="34">
         <v>0</v>
       </c>
       <c r="N20" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="32">
         <v>17</v>
       </c>
       <c r="D21" s="32">
         <v>15</v>
       </c>
       <c r="E21" s="55">
         <v>21</v>
       </c>
       <c r="F21" s="34">
         <v>123.5</v>
       </c>
       <c r="G21" s="55">
         <v>27</v>
       </c>
       <c r="H21" s="34">
         <v>158.80000000000001</v>
       </c>
       <c r="I21" s="34">
         <v>0</v>
       </c>
       <c r="J21" s="34">
         <v>100</v>
       </c>
       <c r="K21" s="34">
         <v>100</v>
       </c>
       <c r="L21" s="34">
         <v>0</v>
       </c>
       <c r="M21" s="34">
         <v>0</v>
       </c>
       <c r="N21" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="32">
         <v>26</v>
       </c>
       <c r="D22" s="32">
         <v>21</v>
       </c>
       <c r="E22" s="55">
         <v>33</v>
       </c>
       <c r="F22" s="34">
         <v>126.9</v>
       </c>
       <c r="G22" s="55">
         <v>37</v>
       </c>
       <c r="H22" s="34">
         <v>142.30000000000001</v>
       </c>
       <c r="I22" s="34">
         <v>0</v>
       </c>
       <c r="J22" s="34">
         <v>50</v>
       </c>
       <c r="K22" s="34">
         <v>100</v>
       </c>
       <c r="L22" s="34">
         <v>0</v>
       </c>
       <c r="M22" s="34">
         <v>0</v>
       </c>
       <c r="N22" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
       <c r="B23" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="32">
         <v>35</v>
       </c>
       <c r="D23" s="32">
         <v>33</v>
       </c>
       <c r="E23" s="55">
         <v>46</v>
       </c>
       <c r="F23" s="34">
         <v>131.4</v>
       </c>
       <c r="G23" s="55">
         <v>49</v>
       </c>
       <c r="H23" s="34">
         <v>140</v>
       </c>
       <c r="I23" s="34">
         <v>100</v>
       </c>
       <c r="J23" s="34">
         <v>100</v>
       </c>
       <c r="K23" s="34">
         <v>0</v>
       </c>
       <c r="L23" s="34">
         <v>0</v>
       </c>
       <c r="M23" s="34">
         <v>0</v>
       </c>
       <c r="N23" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
       <c r="B24" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="32">
         <v>16</v>
       </c>
       <c r="D24" s="32">
         <v>13</v>
       </c>
       <c r="E24" s="55">
         <v>20</v>
       </c>
       <c r="F24" s="34">
         <v>125</v>
       </c>
       <c r="G24" s="55">
         <v>18</v>
       </c>
       <c r="H24" s="34">
         <v>112.5</v>
       </c>
       <c r="I24" s="34">
         <v>100</v>
       </c>
       <c r="J24" s="34">
         <v>100</v>
       </c>
       <c r="K24" s="34">
         <v>0</v>
       </c>
       <c r="L24" s="34">
         <v>0</v>
       </c>
       <c r="M24" s="34">
         <v>0</v>
       </c>
       <c r="N24" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
       <c r="B25" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="32">
         <v>19</v>
       </c>
       <c r="D25" s="32">
         <v>16</v>
       </c>
       <c r="E25" s="55">
         <v>13</v>
       </c>
       <c r="F25" s="34">
         <v>68.400000000000006</v>
       </c>
       <c r="G25" s="55">
         <v>29</v>
       </c>
       <c r="H25" s="34">
         <v>152.6</v>
       </c>
       <c r="I25" s="34">
         <v>100</v>
       </c>
       <c r="J25" s="34">
         <v>0</v>
       </c>
       <c r="K25" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L25" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M25" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N25" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4"/>
       <c r="B26" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="32">
         <v>25</v>
       </c>
       <c r="D26" s="32">
         <v>22</v>
       </c>
       <c r="E26" s="55">
         <v>27</v>
       </c>
       <c r="F26" s="34">
         <v>108</v>
       </c>
       <c r="G26" s="55">
         <v>32</v>
       </c>
       <c r="H26" s="34">
         <v>128</v>
       </c>
       <c r="I26" s="34">
         <v>100</v>
       </c>
       <c r="J26" s="34">
         <v>0</v>
       </c>
       <c r="K26" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L26" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M26" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N26" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4"/>
       <c r="B27" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="32">
         <v>26</v>
       </c>
       <c r="D27" s="32">
         <v>24</v>
       </c>
       <c r="E27" s="55">
         <v>21</v>
       </c>
       <c r="F27" s="34">
         <v>80.8</v>
       </c>
       <c r="G27" s="55">
         <v>24</v>
       </c>
       <c r="H27" s="34">
         <v>92.3</v>
       </c>
       <c r="I27" s="34">
         <v>100</v>
       </c>
       <c r="J27" s="34">
         <v>100</v>
       </c>
       <c r="K27" s="34">
         <v>0</v>
       </c>
       <c r="L27" s="34">
         <v>0</v>
       </c>
       <c r="M27" s="34">
         <v>0</v>
       </c>
       <c r="N27" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="31" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="32">
         <v>24</v>
       </c>
       <c r="D28" s="32">
         <v>20</v>
       </c>
       <c r="E28" s="55">
         <v>28</v>
       </c>
       <c r="F28" s="34">
         <v>116.7</v>
       </c>
       <c r="G28" s="55">
         <v>33</v>
       </c>
       <c r="H28" s="34">
         <v>137.5</v>
       </c>
       <c r="I28" s="34">
         <v>0</v>
       </c>
       <c r="J28" s="34">
         <v>50</v>
       </c>
       <c r="K28" s="34">
         <v>100</v>
       </c>
       <c r="L28" s="34">
         <v>100</v>
       </c>
       <c r="M28" s="34">
         <v>0</v>
       </c>
       <c r="N28" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
       <c r="B29" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="32">
         <v>22</v>
       </c>
       <c r="D29" s="32">
         <v>20</v>
       </c>
       <c r="E29" s="55">
         <v>24</v>
       </c>
       <c r="F29" s="34">
         <v>109.1</v>
       </c>
       <c r="G29" s="55">
         <v>28</v>
       </c>
       <c r="H29" s="34">
         <v>127.3</v>
       </c>
       <c r="I29" s="34">
         <v>100</v>
       </c>
       <c r="J29" s="34">
         <v>0</v>
       </c>
       <c r="K29" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L29" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M29" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N29" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="32">
         <v>40</v>
       </c>
       <c r="D30" s="32">
         <v>33</v>
       </c>
       <c r="E30" s="55">
         <v>32</v>
       </c>
       <c r="F30" s="34">
         <v>80</v>
       </c>
       <c r="G30" s="55">
         <v>49</v>
       </c>
       <c r="H30" s="34">
         <v>122.5</v>
       </c>
       <c r="I30" s="34">
         <v>0</v>
       </c>
       <c r="J30" s="34">
         <v>0</v>
       </c>
       <c r="K30" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L30" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M30" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N30" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="32">
         <v>13</v>
       </c>
       <c r="D31" s="32">
         <v>13</v>
       </c>
       <c r="E31" s="55">
         <v>28</v>
       </c>
       <c r="F31" s="34">
         <v>215.4</v>
       </c>
       <c r="G31" s="55">
         <v>17</v>
       </c>
       <c r="H31" s="34">
         <v>130.80000000000001</v>
       </c>
       <c r="I31" s="34">
         <v>0</v>
       </c>
       <c r="J31" s="34">
         <v>100</v>
       </c>
       <c r="K31" s="34">
         <v>100</v>
       </c>
       <c r="L31" s="34">
         <v>0</v>
       </c>
       <c r="M31" s="34">
         <v>0</v>
       </c>
       <c r="N31" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="32">
         <v>33</v>
       </c>
       <c r="D32" s="32">
         <v>29</v>
       </c>
       <c r="E32" s="55">
         <v>52</v>
       </c>
       <c r="F32" s="34">
         <v>157.6</v>
       </c>
       <c r="G32" s="55">
         <v>47</v>
       </c>
       <c r="H32" s="34">
         <v>142.4</v>
       </c>
       <c r="I32" s="34">
         <v>0</v>
       </c>
       <c r="J32" s="34">
         <v>0</v>
       </c>
       <c r="K32" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L32" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M32" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N32" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
       <c r="B33" s="31" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="32">
         <v>41</v>
       </c>
       <c r="D33" s="32">
         <v>33</v>
       </c>
       <c r="E33" s="55">
         <v>32</v>
       </c>
       <c r="F33" s="34">
         <v>78</v>
       </c>
       <c r="G33" s="55">
         <v>48</v>
       </c>
       <c r="H33" s="34">
         <v>117.1</v>
       </c>
       <c r="I33" s="34">
         <v>100</v>
       </c>
       <c r="J33" s="34">
         <v>0</v>
       </c>
       <c r="K33" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L33" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M33" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N33" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
       <c r="B34" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="32">
         <v>63</v>
       </c>
       <c r="D34" s="32">
         <v>55</v>
       </c>
       <c r="E34" s="55">
         <v>67</v>
       </c>
       <c r="F34" s="34">
         <v>106.3</v>
       </c>
       <c r="G34" s="55">
         <v>72</v>
       </c>
       <c r="H34" s="34">
         <v>114.3</v>
       </c>
       <c r="I34" s="34">
         <v>0</v>
       </c>
       <c r="J34" s="34">
         <v>0</v>
       </c>
       <c r="K34" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L34" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M34" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N34" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4"/>
       <c r="B35" s="31" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="32">
         <v>12</v>
       </c>
       <c r="D35" s="32">
         <v>12</v>
       </c>
       <c r="E35" s="55">
         <v>22</v>
       </c>
       <c r="F35" s="34">
         <v>183.3</v>
       </c>
       <c r="G35" s="55">
         <v>24</v>
       </c>
       <c r="H35" s="34">
         <v>200</v>
       </c>
       <c r="I35" s="34">
         <v>0</v>
       </c>
       <c r="J35" s="34">
         <v>0</v>
       </c>
       <c r="K35" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L35" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M35" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N35" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4"/>
       <c r="B36" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="32">
         <v>18</v>
       </c>
       <c r="D36" s="32">
         <v>15</v>
       </c>
       <c r="E36" s="55">
         <v>29</v>
       </c>
       <c r="F36" s="34">
         <v>161.1</v>
       </c>
       <c r="G36" s="55">
         <v>28</v>
       </c>
       <c r="H36" s="34">
         <v>155.6</v>
       </c>
       <c r="I36" s="34">
         <v>100</v>
       </c>
       <c r="J36" s="34">
         <v>0</v>
       </c>
       <c r="K36" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L36" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M36" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N36" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4"/>
       <c r="B37" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="32">
         <v>11</v>
       </c>
       <c r="D37" s="32">
         <v>9</v>
       </c>
       <c r="E37" s="55">
         <v>29</v>
       </c>
       <c r="F37" s="34">
         <v>263.60000000000002</v>
       </c>
       <c r="G37" s="55">
         <v>17</v>
       </c>
       <c r="H37" s="34">
         <v>154.5</v>
       </c>
       <c r="I37" s="34">
         <v>100</v>
       </c>
       <c r="J37" s="34">
         <v>100</v>
       </c>
       <c r="K37" s="34">
         <v>100</v>
       </c>
       <c r="L37" s="34">
         <v>100</v>
       </c>
       <c r="M37" s="34">
         <v>0</v>
       </c>
       <c r="N37" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="38" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
       <c r="B38" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="32">
         <v>12</v>
       </c>
       <c r="D38" s="32">
         <v>10</v>
       </c>
       <c r="E38" s="55">
         <v>22</v>
       </c>
       <c r="F38" s="34">
         <v>183.3</v>
       </c>
       <c r="G38" s="55">
         <v>27</v>
       </c>
       <c r="H38" s="34">
         <v>225</v>
       </c>
       <c r="I38" s="34">
         <v>0</v>
       </c>
       <c r="J38" s="34">
         <v>50</v>
       </c>
       <c r="K38" s="34">
         <v>100</v>
       </c>
       <c r="L38" s="34">
         <v>0</v>
       </c>
       <c r="M38" s="34">
         <v>0</v>
       </c>
       <c r="N38" s="117">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4"/>
       <c r="B39" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="32">
         <v>19</v>
       </c>
       <c r="D39" s="32">
         <v>18</v>
       </c>
       <c r="E39" s="55">
         <v>30</v>
       </c>
       <c r="F39" s="34">
         <v>157.9</v>
       </c>
       <c r="G39" s="55">
         <v>30</v>
       </c>
       <c r="H39" s="34">
         <v>157.9</v>
       </c>
       <c r="I39" s="34">
         <v>100</v>
       </c>
       <c r="J39" s="34">
         <v>100</v>
       </c>
       <c r="K39" s="34">
         <v>0</v>
       </c>
       <c r="L39" s="34">
         <v>0</v>
       </c>
       <c r="M39" s="34">
         <v>0</v>
       </c>
       <c r="N39" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="40" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
       <c r="B40" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="32">
         <v>43</v>
       </c>
       <c r="D40" s="32">
         <v>37</v>
       </c>
       <c r="E40" s="55">
         <v>42</v>
       </c>
       <c r="F40" s="34">
         <v>97.7</v>
       </c>
       <c r="G40" s="55">
         <v>87</v>
       </c>
       <c r="H40" s="34">
         <v>202.3</v>
       </c>
       <c r="I40" s="34">
         <v>100</v>
       </c>
       <c r="J40" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="K40" s="34">
         <v>0</v>
       </c>
       <c r="L40" s="34">
         <v>0</v>
       </c>
       <c r="M40" s="34">
         <v>0</v>
       </c>
       <c r="N40" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="41" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="32">
         <v>10</v>
       </c>
       <c r="D41" s="32">
         <v>10</v>
       </c>
       <c r="E41" s="55">
         <v>23</v>
       </c>
       <c r="F41" s="34">
         <v>230</v>
       </c>
       <c r="G41" s="55">
         <v>19</v>
       </c>
       <c r="H41" s="34">
         <v>190</v>
       </c>
       <c r="I41" s="34">
         <v>100</v>
       </c>
       <c r="J41" s="34">
         <v>0</v>
       </c>
       <c r="K41" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L41" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M41" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N41" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4"/>
       <c r="B42" s="31" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="32">
         <v>46</v>
       </c>
       <c r="D42" s="32">
         <v>40</v>
       </c>
       <c r="E42" s="55">
         <v>119</v>
       </c>
       <c r="F42" s="34">
         <v>258.7</v>
       </c>
       <c r="G42" s="55">
         <v>87</v>
       </c>
       <c r="H42" s="34">
         <v>189.1</v>
       </c>
       <c r="I42" s="34">
         <v>100</v>
       </c>
       <c r="J42" s="34">
         <v>66.7</v>
       </c>
       <c r="K42" s="34">
         <v>0</v>
       </c>
       <c r="L42" s="34">
         <v>0</v>
       </c>
       <c r="M42" s="34">
         <v>0</v>
       </c>
       <c r="N42" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="43" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
       <c r="B43" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="32">
         <v>34</v>
       </c>
       <c r="D43" s="32">
         <v>30</v>
       </c>
       <c r="E43" s="55">
         <v>14</v>
       </c>
       <c r="F43" s="34">
         <v>41.2</v>
       </c>
       <c r="G43" s="55">
         <v>37</v>
       </c>
       <c r="H43" s="34">
         <v>108.8</v>
       </c>
       <c r="I43" s="34">
         <v>100</v>
       </c>
       <c r="J43" s="34">
         <v>50</v>
       </c>
       <c r="K43" s="34">
         <v>0</v>
       </c>
       <c r="L43" s="34">
         <v>0</v>
       </c>
       <c r="M43" s="34">
         <v>0</v>
       </c>
       <c r="N43" s="117">
         <v>100</v>
       </c>
     </row>
-    <row r="44" spans="1:14" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:14" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="32">
         <v>10</v>
       </c>
       <c r="D44" s="32">
         <v>8</v>
       </c>
       <c r="E44" s="55">
         <v>12</v>
       </c>
       <c r="F44" s="34">
         <v>120</v>
       </c>
       <c r="G44" s="55">
         <v>21</v>
       </c>
       <c r="H44" s="34">
         <v>210</v>
       </c>
       <c r="I44" s="34">
         <v>0</v>
       </c>
       <c r="J44" s="34">
         <v>100</v>
       </c>
       <c r="K44" s="34">
         <v>0</v>
       </c>
       <c r="L44" s="34">
         <v>0</v>
       </c>
       <c r="M44" s="34">
         <v>0</v>
       </c>
       <c r="N44" s="118">
         <v>100</v>
       </c>
     </row>
-    <row r="45" spans="1:14" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:14" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="42">
         <v>2691</v>
       </c>
       <c r="D45" s="42">
         <v>2370</v>
       </c>
       <c r="E45" s="56">
         <v>3630</v>
       </c>
       <c r="F45" s="44">
         <v>134.9</v>
       </c>
       <c r="G45" s="56">
         <v>3395</v>
       </c>
       <c r="H45" s="44">
         <v>126.2</v>
       </c>
       <c r="I45" s="44">
         <v>59.7</v>
       </c>
       <c r="J45" s="44">
         <v>45.1</v>
       </c>
       <c r="K45" s="44">
         <v>46.2</v>
       </c>
       <c r="L45" s="44">
         <v>15.4</v>
       </c>
       <c r="M45" s="44">
         <v>15.4</v>
       </c>
       <c r="N45" s="57">
         <v>86.2</v>
       </c>
     </row>
-    <row r="46" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="4"/>
       <c r="B46" s="50" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C46" s="50"/>
       <c r="D46" s="50"/>
       <c r="E46" s="46"/>
       <c r="F46" s="46"/>
       <c r="G46" s="46"/>
       <c r="H46" s="46"/>
       <c r="I46" s="46"/>
       <c r="J46" s="50"/>
       <c r="K46" s="50"/>
       <c r="L46" s="50"/>
       <c r="M46" s="50"/>
       <c r="N46" s="50"/>
     </row>
-    <row r="47" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="4"/>
       <c r="B47" s="50" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="50"/>
       <c r="D47" s="50"/>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="50"/>
       <c r="H47" s="46"/>
       <c r="I47" s="46"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
       <c r="L47" s="50"/>
       <c r="M47" s="50"/>
       <c r="N47" s="50"/>
     </row>
-    <row r="48" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="4"/>
       <c r="B48" s="50" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
     </row>
-    <row r="49" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="49" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="4"/>
       <c r="B49" s="50" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
       <c r="I49" s="58"/>
       <c r="J49" s="6"/>
       <c r="K49" s="58"/>
       <c r="L49" s="58"/>
       <c r="M49" s="6"/>
       <c r="N49" s="6"/>
     </row>
-    <row r="50" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="4"/>
       <c r="B50" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
       <c r="N50" s="6"/>
     </row>
-    <row r="51" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="4"/>
       <c r="B51" s="46" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="50"/>
       <c r="D51" s="50"/>
       <c r="E51" s="50"/>
       <c r="F51" s="50"/>
       <c r="G51" s="50"/>
       <c r="H51" s="46"/>
       <c r="I51" s="46"/>
       <c r="J51" s="50"/>
       <c r="K51" s="50"/>
       <c r="L51" s="50"/>
       <c r="M51" s="50"/>
       <c r="N51" s="50"/>
     </row>
-    <row r="52" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="52" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="50"/>
       <c r="B52" s="50" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C52" s="50"/>
       <c r="D52" s="50"/>
       <c r="E52" s="50"/>
       <c r="F52" s="50"/>
       <c r="G52" s="50"/>
       <c r="H52" s="46"/>
       <c r="I52" s="46"/>
       <c r="J52" s="50"/>
       <c r="K52" s="50"/>
       <c r="L52" s="50"/>
       <c r="M52" s="50"/>
       <c r="N52" s="50"/>
       <c r="O52" s="58"/>
       <c r="P52" s="58"/>
       <c r="Q52" s="6"/>
       <c r="R52" s="6"/>
       <c r="S52" s="58"/>
       <c r="T52" s="58"/>
       <c r="U52" s="58"/>
       <c r="V52" s="58"/>
       <c r="W52" s="6"/>
       <c r="X52" s="6"/>
       <c r="Y52" s="6"/>
       <c r="Z52" s="6"/>
     </row>
-    <row r="53" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="53" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="50"/>
       <c r="B53" s="50" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C53" s="50"/>
       <c r="D53" s="50"/>
       <c r="E53" s="50"/>
       <c r="F53" s="50"/>
       <c r="G53" s="50"/>
       <c r="H53" s="46"/>
       <c r="I53" s="46"/>
       <c r="J53" s="50"/>
       <c r="K53" s="50"/>
       <c r="L53" s="50"/>
       <c r="M53" s="50"/>
       <c r="N53" s="50"/>
       <c r="O53" s="58"/>
       <c r="P53" s="58"/>
       <c r="Q53" s="6"/>
       <c r="R53" s="6"/>
       <c r="S53" s="58"/>
       <c r="T53" s="58"/>
       <c r="U53" s="58"/>
       <c r="V53" s="58"/>
       <c r="W53" s="6"/>
       <c r="X53" s="6"/>
       <c r="Y53" s="6"/>
       <c r="Z53" s="6"/>
     </row>
-    <row r="54" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="54" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="50"/>
       <c r="B54" s="50" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C54" s="50"/>
       <c r="D54" s="50"/>
       <c r="E54" s="50"/>
       <c r="F54" s="50"/>
       <c r="G54" s="50"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="50"/>
       <c r="K54" s="50"/>
       <c r="L54" s="50"/>
       <c r="M54" s="50"/>
       <c r="N54" s="50"/>
       <c r="O54" s="58"/>
       <c r="P54" s="58"/>
       <c r="Q54" s="6"/>
       <c r="R54" s="6"/>
       <c r="S54" s="58"/>
       <c r="T54" s="58"/>
       <c r="U54" s="58"/>
       <c r="V54" s="58"/>
       <c r="W54" s="6"/>
       <c r="X54" s="6"/>
       <c r="Y54" s="6"/>
       <c r="Z54" s="6"/>
     </row>
-    <row r="55" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="4"/>
       <c r="B55" s="50" t="s">
         <v>89</v>
       </c>
       <c r="C55" s="50"/>
       <c r="D55" s="50"/>
       <c r="E55" s="50"/>
       <c r="F55" s="50"/>
       <c r="G55" s="50"/>
       <c r="H55" s="46"/>
       <c r="I55" s="46"/>
       <c r="J55" s="50"/>
       <c r="K55" s="50"/>
       <c r="L55" s="50"/>
       <c r="M55" s="50"/>
       <c r="N55" s="50"/>
     </row>
-    <row r="56" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="4"/>
       <c r="B56" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C56" s="50"/>
       <c r="D56" s="50"/>
       <c r="E56" s="50"/>
       <c r="F56" s="50"/>
       <c r="G56" s="50"/>
       <c r="H56" s="46"/>
       <c r="I56" s="46"/>
       <c r="J56" s="50"/>
       <c r="K56" s="50"/>
       <c r="L56" s="50"/>
       <c r="M56" s="50"/>
       <c r="N56" s="50"/>
     </row>
-    <row r="57" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="4"/>
       <c r="B57" s="50" t="s">
         <v>91</v>
       </c>
       <c r="C57" s="50"/>
       <c r="D57" s="50"/>
       <c r="E57" s="50"/>
       <c r="F57" s="50"/>
       <c r="G57" s="50"/>
       <c r="H57" s="50"/>
       <c r="I57" s="50"/>
       <c r="J57" s="50"/>
       <c r="K57" s="50"/>
       <c r="L57" s="50"/>
       <c r="M57" s="50"/>
       <c r="N57" s="50"/>
     </row>
-    <row r="58" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="4"/>
       <c r="B58" s="50" t="s">
         <v>92</v>
       </c>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
       <c r="N58" s="6"/>
     </row>
-    <row r="59" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="4"/>
       <c r="B59" s="50" t="s">
         <v>93</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="6"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
     </row>
-    <row r="60" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="4"/>
       <c r="B60" s="50" t="s">
         <v>94</v>
       </c>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="6"/>
       <c r="F60" s="6"/>
       <c r="G60" s="6"/>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="6"/>
       <c r="N60" s="6"/>
     </row>
-    <row r="61" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="4"/>
       <c r="B61" s="50" t="s">
         <v>95</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="6"/>
       <c r="N61" s="6"/>
     </row>
-    <row r="62" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="4"/>
       <c r="B62" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
     </row>
-    <row r="63" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="4"/>
       <c r="B63" s="50" t="s">
         <v>97</v>
       </c>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="6"/>
       <c r="F63" s="6"/>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="6"/>
       <c r="N63" s="6"/>
     </row>
-    <row r="64" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="4"/>
       <c r="B64" s="50" t="s">
         <v>98</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
     </row>
-    <row r="65" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="4"/>
       <c r="B65" s="50" t="s">
         <v>99</v>
       </c>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="6"/>
       <c r="F65" s="6"/>
       <c r="G65" s="6"/>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="6"/>
       <c r="N65" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6D6B75D-96E3-4EAB-92CE-9F2309F2B7DA}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="15" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="15" width="17.625" style="1" customWidth="1"/>
     <col min="16" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="271" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="271" width="17.625" style="4" customWidth="1"/>
     <col min="272" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="527" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="527" width="17.625" style="4" customWidth="1"/>
     <col min="528" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="783" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="783" width="17.625" style="4" customWidth="1"/>
     <col min="784" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1039" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1039" width="17.625" style="4" customWidth="1"/>
     <col min="1040" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1295" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1295" width="17.625" style="4" customWidth="1"/>
     <col min="1296" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1551" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1551" width="17.625" style="4" customWidth="1"/>
     <col min="1552" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1807" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1807" width="17.625" style="4" customWidth="1"/>
     <col min="1808" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2063" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2063" width="17.625" style="4" customWidth="1"/>
     <col min="2064" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2319" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2319" width="17.625" style="4" customWidth="1"/>
     <col min="2320" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2575" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2575" width="17.625" style="4" customWidth="1"/>
     <col min="2576" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2831" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2831" width="17.625" style="4" customWidth="1"/>
     <col min="2832" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3087" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3087" width="17.625" style="4" customWidth="1"/>
     <col min="3088" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3343" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3343" width="17.625" style="4" customWidth="1"/>
     <col min="3344" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3599" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3599" width="17.625" style="4" customWidth="1"/>
     <col min="3600" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3855" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3855" width="17.625" style="4" customWidth="1"/>
     <col min="3856" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4111" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4111" width="17.625" style="4" customWidth="1"/>
     <col min="4112" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4367" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4367" width="17.625" style="4" customWidth="1"/>
     <col min="4368" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4623" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4623" width="17.625" style="4" customWidth="1"/>
     <col min="4624" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4879" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4879" width="17.625" style="4" customWidth="1"/>
     <col min="4880" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5135" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5135" width="17.625" style="4" customWidth="1"/>
     <col min="5136" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5391" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5391" width="17.625" style="4" customWidth="1"/>
     <col min="5392" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5647" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5647" width="17.625" style="4" customWidth="1"/>
     <col min="5648" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5903" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5903" width="17.625" style="4" customWidth="1"/>
     <col min="5904" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6159" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6159" width="17.625" style="4" customWidth="1"/>
     <col min="6160" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6415" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6415" width="17.625" style="4" customWidth="1"/>
     <col min="6416" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6671" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6671" width="17.625" style="4" customWidth="1"/>
     <col min="6672" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6927" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6927" width="17.625" style="4" customWidth="1"/>
     <col min="6928" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7183" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7183" width="17.625" style="4" customWidth="1"/>
     <col min="7184" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7439" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7439" width="17.625" style="4" customWidth="1"/>
     <col min="7440" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7695" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7695" width="17.625" style="4" customWidth="1"/>
     <col min="7696" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7951" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7951" width="17.625" style="4" customWidth="1"/>
     <col min="7952" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8207" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8207" width="17.625" style="4" customWidth="1"/>
     <col min="8208" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8463" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8463" width="17.625" style="4" customWidth="1"/>
     <col min="8464" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8719" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8719" width="17.625" style="4" customWidth="1"/>
     <col min="8720" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8975" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8975" width="17.625" style="4" customWidth="1"/>
     <col min="8976" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9231" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9231" width="17.625" style="4" customWidth="1"/>
     <col min="9232" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9487" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9487" width="17.625" style="4" customWidth="1"/>
     <col min="9488" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9743" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9743" width="17.625" style="4" customWidth="1"/>
     <col min="9744" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9999" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9999" width="17.625" style="4" customWidth="1"/>
     <col min="10000" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10255" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10255" width="17.625" style="4" customWidth="1"/>
     <col min="10256" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10511" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10511" width="17.625" style="4" customWidth="1"/>
     <col min="10512" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10767" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10767" width="17.625" style="4" customWidth="1"/>
     <col min="10768" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11023" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11023" width="17.625" style="4" customWidth="1"/>
     <col min="11024" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11279" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11279" width="17.625" style="4" customWidth="1"/>
     <col min="11280" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11535" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11535" width="17.625" style="4" customWidth="1"/>
     <col min="11536" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11791" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11791" width="17.625" style="4" customWidth="1"/>
     <col min="11792" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12047" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12047" width="17.625" style="4" customWidth="1"/>
     <col min="12048" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12303" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12303" width="17.625" style="4" customWidth="1"/>
     <col min="12304" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12559" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12559" width="17.625" style="4" customWidth="1"/>
     <col min="12560" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12815" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12815" width="17.625" style="4" customWidth="1"/>
     <col min="12816" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13071" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13071" width="17.625" style="4" customWidth="1"/>
     <col min="13072" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13327" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13327" width="17.625" style="4" customWidth="1"/>
     <col min="13328" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13583" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13583" width="17.625" style="4" customWidth="1"/>
     <col min="13584" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13839" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13839" width="17.625" style="4" customWidth="1"/>
     <col min="13840" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14095" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14095" width="17.625" style="4" customWidth="1"/>
     <col min="14096" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14351" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14351" width="17.625" style="4" customWidth="1"/>
     <col min="14352" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14607" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14607" width="17.625" style="4" customWidth="1"/>
     <col min="14608" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14863" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14863" width="17.625" style="4" customWidth="1"/>
     <col min="14864" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15119" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15119" width="17.625" style="4" customWidth="1"/>
     <col min="15120" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15375" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15375" width="17.625" style="4" customWidth="1"/>
     <col min="15376" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15631" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15631" width="17.625" style="4" customWidth="1"/>
     <col min="15632" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15887" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15887" width="17.625" style="4" customWidth="1"/>
     <col min="15888" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16143" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16143" width="17.625" style="4" customWidth="1"/>
     <col min="16144" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.15">
       <c r="J1" s="3"/>
     </row>
-    <row r="2" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
     </row>
-    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="7"/>
       <c r="O3" s="9" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="20" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>49</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>50</v>
       </c>
       <c r="K4" s="16" t="s">
         <v>51</v>
       </c>
       <c r="L4" s="16" t="s">
         <v>52</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>53</v>
       </c>
       <c r="N4" s="18" t="s">
         <v>54</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
         <v>106</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>62</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="26" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="26" t="s">
         <v>64</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="28" t="s">
         <v>63</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:15" s="30" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:15" s="30" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21"/>
       <c r="B6" s="91" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="92">
         <v>1</v>
       </c>
       <c r="D6" s="92">
         <v>841</v>
       </c>
       <c r="E6" s="92">
         <v>43</v>
       </c>
       <c r="F6" s="92">
         <v>861</v>
       </c>
       <c r="G6" s="33">
         <v>1</v>
       </c>
       <c r="H6" s="93">
         <v>100</v>
       </c>
       <c r="I6" s="93">
         <v>100</v>
       </c>
       <c r="J6" s="94">
         <v>100</v>
       </c>
       <c r="K6" s="92" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L6" s="92" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M6" s="119">
         <v>100</v>
       </c>
       <c r="N6" s="119">
         <v>100</v>
       </c>
       <c r="O6" s="120">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="42">
         <v>1</v>
       </c>
       <c r="D7" s="42">
         <v>841</v>
       </c>
       <c r="E7" s="42">
         <v>43</v>
       </c>
       <c r="F7" s="42">
         <v>861</v>
       </c>
       <c r="G7" s="43">
         <v>1</v>
       </c>
       <c r="H7" s="43">
         <v>100</v>
       </c>
       <c r="I7" s="44">
         <v>100</v>
       </c>
       <c r="J7" s="45">
         <v>100</v>
       </c>
       <c r="K7" s="43" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L7" s="42" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M7" s="44">
         <v>100</v>
       </c>
       <c r="N7" s="44">
         <v>100</v>
       </c>
       <c r="O7" s="114">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="4"/>
       <c r="B8" s="46" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
     </row>
-    <row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="4"/>
       <c r="B9" s="46" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
     </row>
-    <row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="4"/>
       <c r="B10" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="47"/>
       <c r="N10" s="48"/>
       <c r="O10" s="48"/>
     </row>
-    <row r="11" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="4"/>
       <c r="B11" s="46" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="46"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="49"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
       <c r="M11" s="46"/>
       <c r="N11" s="48"/>
       <c r="O11" s="48"/>
     </row>
-    <row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="4"/>
       <c r="B12" s="46" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="46"/>
       <c r="N12" s="48"/>
       <c r="O12" s="48"/>
     </row>
-    <row r="13" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="4"/>
       <c r="B13" s="46" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="50"/>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
       <c r="F13" s="50"/>
       <c r="G13" s="50"/>
       <c r="H13" s="50"/>
       <c r="I13" s="46"/>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
       <c r="N13" s="48"/>
       <c r="O13" s="48"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A35BAC21-033A-4F14-B346-5A08FD0EB227}">
   <sheetPr>
     <tabColor rgb="FF0000FF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Z27"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="14" width="17.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="17.625" style="2" customWidth="1"/>
+    <col min="5" max="14" width="17.625" style="1" customWidth="1"/>
     <col min="15" max="256" width="9" style="4"/>
-    <col min="257" max="257" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="270" width="17.6328125" style="4" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="4" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="4" customWidth="1"/>
+    <col min="259" max="270" width="17.625" style="4" customWidth="1"/>
     <col min="271" max="512" width="9" style="4"/>
-    <col min="513" max="513" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="526" width="17.6328125" style="4" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="4" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="4" customWidth="1"/>
+    <col min="515" max="526" width="17.625" style="4" customWidth="1"/>
     <col min="527" max="768" width="9" style="4"/>
-    <col min="769" max="769" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="782" width="17.6328125" style="4" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="4" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="4" customWidth="1"/>
+    <col min="771" max="782" width="17.625" style="4" customWidth="1"/>
     <col min="783" max="1024" width="9" style="4"/>
-    <col min="1025" max="1025" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1038" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="4" customWidth="1"/>
+    <col min="1027" max="1038" width="17.625" style="4" customWidth="1"/>
     <col min="1039" max="1280" width="9" style="4"/>
-    <col min="1281" max="1281" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1294" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="4" customWidth="1"/>
+    <col min="1283" max="1294" width="17.625" style="4" customWidth="1"/>
     <col min="1295" max="1536" width="9" style="4"/>
-    <col min="1537" max="1537" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1550" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="4" customWidth="1"/>
+    <col min="1539" max="1550" width="17.625" style="4" customWidth="1"/>
     <col min="1551" max="1792" width="9" style="4"/>
-    <col min="1793" max="1793" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1806" width="17.6328125" style="4" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="4" customWidth="1"/>
+    <col min="1795" max="1806" width="17.625" style="4" customWidth="1"/>
     <col min="1807" max="2048" width="9" style="4"/>
-    <col min="2049" max="2049" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2062" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="4" customWidth="1"/>
+    <col min="2051" max="2062" width="17.625" style="4" customWidth="1"/>
     <col min="2063" max="2304" width="9" style="4"/>
-    <col min="2305" max="2305" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2318" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="4" customWidth="1"/>
+    <col min="2307" max="2318" width="17.625" style="4" customWidth="1"/>
     <col min="2319" max="2560" width="9" style="4"/>
-    <col min="2561" max="2561" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2574" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="4" customWidth="1"/>
+    <col min="2563" max="2574" width="17.625" style="4" customWidth="1"/>
     <col min="2575" max="2816" width="9" style="4"/>
-    <col min="2817" max="2817" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2830" width="17.6328125" style="4" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="4" customWidth="1"/>
+    <col min="2819" max="2830" width="17.625" style="4" customWidth="1"/>
     <col min="2831" max="3072" width="9" style="4"/>
-    <col min="3073" max="3073" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3086" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="4" customWidth="1"/>
+    <col min="3075" max="3086" width="17.625" style="4" customWidth="1"/>
     <col min="3087" max="3328" width="9" style="4"/>
-    <col min="3329" max="3329" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3342" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="4" customWidth="1"/>
+    <col min="3331" max="3342" width="17.625" style="4" customWidth="1"/>
     <col min="3343" max="3584" width="9" style="4"/>
-    <col min="3585" max="3585" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3598" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="4" customWidth="1"/>
+    <col min="3587" max="3598" width="17.625" style="4" customWidth="1"/>
     <col min="3599" max="3840" width="9" style="4"/>
-    <col min="3841" max="3841" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3854" width="17.6328125" style="4" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="4" customWidth="1"/>
+    <col min="3843" max="3854" width="17.625" style="4" customWidth="1"/>
     <col min="3855" max="4096" width="9" style="4"/>
-    <col min="4097" max="4097" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4110" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="4" customWidth="1"/>
+    <col min="4099" max="4110" width="17.625" style="4" customWidth="1"/>
     <col min="4111" max="4352" width="9" style="4"/>
-    <col min="4353" max="4353" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4366" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="4" customWidth="1"/>
+    <col min="4355" max="4366" width="17.625" style="4" customWidth="1"/>
     <col min="4367" max="4608" width="9" style="4"/>
-    <col min="4609" max="4609" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4622" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="4" customWidth="1"/>
+    <col min="4611" max="4622" width="17.625" style="4" customWidth="1"/>
     <col min="4623" max="4864" width="9" style="4"/>
-    <col min="4865" max="4865" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4878" width="17.6328125" style="4" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="4" customWidth="1"/>
+    <col min="4867" max="4878" width="17.625" style="4" customWidth="1"/>
     <col min="4879" max="5120" width="9" style="4"/>
-    <col min="5121" max="5121" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5134" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="4" customWidth="1"/>
+    <col min="5123" max="5134" width="17.625" style="4" customWidth="1"/>
     <col min="5135" max="5376" width="9" style="4"/>
-    <col min="5377" max="5377" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5390" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="4" customWidth="1"/>
+    <col min="5379" max="5390" width="17.625" style="4" customWidth="1"/>
     <col min="5391" max="5632" width="9" style="4"/>
-    <col min="5633" max="5633" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5646" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="4" customWidth="1"/>
+    <col min="5635" max="5646" width="17.625" style="4" customWidth="1"/>
     <col min="5647" max="5888" width="9" style="4"/>
-    <col min="5889" max="5889" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5902" width="17.6328125" style="4" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="4" customWidth="1"/>
+    <col min="5891" max="5902" width="17.625" style="4" customWidth="1"/>
     <col min="5903" max="6144" width="9" style="4"/>
-    <col min="6145" max="6145" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6158" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="4" customWidth="1"/>
+    <col min="6147" max="6158" width="17.625" style="4" customWidth="1"/>
     <col min="6159" max="6400" width="9" style="4"/>
-    <col min="6401" max="6401" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6414" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="4" customWidth="1"/>
+    <col min="6403" max="6414" width="17.625" style="4" customWidth="1"/>
     <col min="6415" max="6656" width="9" style="4"/>
-    <col min="6657" max="6657" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6670" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="4" customWidth="1"/>
+    <col min="6659" max="6670" width="17.625" style="4" customWidth="1"/>
     <col min="6671" max="6912" width="9" style="4"/>
-    <col min="6913" max="6913" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6926" width="17.6328125" style="4" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="4" customWidth="1"/>
+    <col min="6915" max="6926" width="17.625" style="4" customWidth="1"/>
     <col min="6927" max="7168" width="9" style="4"/>
-    <col min="7169" max="7169" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7182" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="4" customWidth="1"/>
+    <col min="7171" max="7182" width="17.625" style="4" customWidth="1"/>
     <col min="7183" max="7424" width="9" style="4"/>
-    <col min="7425" max="7425" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7438" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="4" customWidth="1"/>
+    <col min="7427" max="7438" width="17.625" style="4" customWidth="1"/>
     <col min="7439" max="7680" width="9" style="4"/>
-    <col min="7681" max="7681" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7694" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="4" customWidth="1"/>
+    <col min="7683" max="7694" width="17.625" style="4" customWidth="1"/>
     <col min="7695" max="7936" width="9" style="4"/>
-    <col min="7937" max="7937" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7950" width="17.6328125" style="4" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="4" customWidth="1"/>
+    <col min="7939" max="7950" width="17.625" style="4" customWidth="1"/>
     <col min="7951" max="8192" width="9" style="4"/>
-    <col min="8193" max="8193" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8206" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="4" customWidth="1"/>
+    <col min="8195" max="8206" width="17.625" style="4" customWidth="1"/>
     <col min="8207" max="8448" width="9" style="4"/>
-    <col min="8449" max="8449" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8462" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="4" customWidth="1"/>
+    <col min="8451" max="8462" width="17.625" style="4" customWidth="1"/>
     <col min="8463" max="8704" width="9" style="4"/>
-    <col min="8705" max="8705" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8718" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="4" customWidth="1"/>
+    <col min="8707" max="8718" width="17.625" style="4" customWidth="1"/>
     <col min="8719" max="8960" width="9" style="4"/>
-    <col min="8961" max="8961" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8974" width="17.6328125" style="4" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="4" customWidth="1"/>
+    <col min="8963" max="8974" width="17.625" style="4" customWidth="1"/>
     <col min="8975" max="9216" width="9" style="4"/>
-    <col min="9217" max="9217" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9230" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="4" customWidth="1"/>
+    <col min="9219" max="9230" width="17.625" style="4" customWidth="1"/>
     <col min="9231" max="9472" width="9" style="4"/>
-    <col min="9473" max="9473" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9486" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="4" customWidth="1"/>
+    <col min="9475" max="9486" width="17.625" style="4" customWidth="1"/>
     <col min="9487" max="9728" width="9" style="4"/>
-    <col min="9729" max="9729" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9742" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="4" customWidth="1"/>
+    <col min="9731" max="9742" width="17.625" style="4" customWidth="1"/>
     <col min="9743" max="9984" width="9" style="4"/>
-    <col min="9985" max="9985" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="9998" width="17.6328125" style="4" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="4" customWidth="1"/>
+    <col min="9987" max="9998" width="17.625" style="4" customWidth="1"/>
     <col min="9999" max="10240" width="9" style="4"/>
-    <col min="10241" max="10241" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10254" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="4" customWidth="1"/>
+    <col min="10243" max="10254" width="17.625" style="4" customWidth="1"/>
     <col min="10255" max="10496" width="9" style="4"/>
-    <col min="10497" max="10497" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10510" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="4" customWidth="1"/>
+    <col min="10499" max="10510" width="17.625" style="4" customWidth="1"/>
     <col min="10511" max="10752" width="9" style="4"/>
-    <col min="10753" max="10753" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10766" width="17.6328125" style="4" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="4" customWidth="1"/>
+    <col min="10755" max="10766" width="17.625" style="4" customWidth="1"/>
     <col min="10767" max="11008" width="9" style="4"/>
-    <col min="11009" max="11009" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11022" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="4" customWidth="1"/>
+    <col min="11011" max="11022" width="17.625" style="4" customWidth="1"/>
     <col min="11023" max="11264" width="9" style="4"/>
-    <col min="11265" max="11265" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11278" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="4" customWidth="1"/>
+    <col min="11267" max="11278" width="17.625" style="4" customWidth="1"/>
     <col min="11279" max="11520" width="9" style="4"/>
-    <col min="11521" max="11521" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11534" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="4" customWidth="1"/>
+    <col min="11523" max="11534" width="17.625" style="4" customWidth="1"/>
     <col min="11535" max="11776" width="9" style="4"/>
-    <col min="11777" max="11777" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11790" width="17.6328125" style="4" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="4" customWidth="1"/>
+    <col min="11779" max="11790" width="17.625" style="4" customWidth="1"/>
     <col min="11791" max="12032" width="9" style="4"/>
-    <col min="12033" max="12033" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12046" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="4" customWidth="1"/>
+    <col min="12035" max="12046" width="17.625" style="4" customWidth="1"/>
     <col min="12047" max="12288" width="9" style="4"/>
-    <col min="12289" max="12289" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12302" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="4" customWidth="1"/>
+    <col min="12291" max="12302" width="17.625" style="4" customWidth="1"/>
     <col min="12303" max="12544" width="9" style="4"/>
-    <col min="12545" max="12545" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12558" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="4" customWidth="1"/>
+    <col min="12547" max="12558" width="17.625" style="4" customWidth="1"/>
     <col min="12559" max="12800" width="9" style="4"/>
-    <col min="12801" max="12801" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12814" width="17.6328125" style="4" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="4" customWidth="1"/>
+    <col min="12803" max="12814" width="17.625" style="4" customWidth="1"/>
     <col min="12815" max="13056" width="9" style="4"/>
-    <col min="13057" max="13057" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13070" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="4" customWidth="1"/>
+    <col min="13059" max="13070" width="17.625" style="4" customWidth="1"/>
     <col min="13071" max="13312" width="9" style="4"/>
-    <col min="13313" max="13313" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13326" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="4" customWidth="1"/>
+    <col min="13315" max="13326" width="17.625" style="4" customWidth="1"/>
     <col min="13327" max="13568" width="9" style="4"/>
-    <col min="13569" max="13569" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13582" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="4" customWidth="1"/>
+    <col min="13571" max="13582" width="17.625" style="4" customWidth="1"/>
     <col min="13583" max="13824" width="9" style="4"/>
-    <col min="13825" max="13825" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13838" width="17.6328125" style="4" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="4" customWidth="1"/>
+    <col min="13827" max="13838" width="17.625" style="4" customWidth="1"/>
     <col min="13839" max="14080" width="9" style="4"/>
-    <col min="14081" max="14081" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14094" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="4" customWidth="1"/>
+    <col min="14083" max="14094" width="17.625" style="4" customWidth="1"/>
     <col min="14095" max="14336" width="9" style="4"/>
-    <col min="14337" max="14337" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14350" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="4" customWidth="1"/>
+    <col min="14339" max="14350" width="17.625" style="4" customWidth="1"/>
     <col min="14351" max="14592" width="9" style="4"/>
-    <col min="14593" max="14593" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14606" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="4" customWidth="1"/>
+    <col min="14595" max="14606" width="17.625" style="4" customWidth="1"/>
     <col min="14607" max="14848" width="9" style="4"/>
-    <col min="14849" max="14849" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14862" width="17.6328125" style="4" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="4" customWidth="1"/>
+    <col min="14851" max="14862" width="17.625" style="4" customWidth="1"/>
     <col min="14863" max="15104" width="9" style="4"/>
-    <col min="15105" max="15105" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15118" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="4" customWidth="1"/>
+    <col min="15107" max="15118" width="17.625" style="4" customWidth="1"/>
     <col min="15119" max="15360" width="9" style="4"/>
-    <col min="15361" max="15361" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15374" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="4" customWidth="1"/>
+    <col min="15363" max="15374" width="17.625" style="4" customWidth="1"/>
     <col min="15375" max="15616" width="9" style="4"/>
-    <col min="15617" max="15617" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15630" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="4" customWidth="1"/>
+    <col min="15619" max="15630" width="17.625" style="4" customWidth="1"/>
     <col min="15631" max="15872" width="9" style="4"/>
-    <col min="15873" max="15873" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15886" width="17.6328125" style="4" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="4" customWidth="1"/>
+    <col min="15875" max="15886" width="17.625" style="4" customWidth="1"/>
     <col min="15887" max="16128" width="9" style="4"/>
-    <col min="16129" max="16129" width="1.7265625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16142" width="17.6328125" style="4" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="4" customWidth="1"/>
+    <col min="16131" max="16142" width="17.625" style="4" customWidth="1"/>
     <col min="16143" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
     </row>
-    <row r="3" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="51"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="52" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:26" s="20" customFormat="1" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="20" customFormat="1" ht="91.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>72</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>74</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>77</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K4" s="54" t="s">
         <v>79</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>80</v>
       </c>
       <c r="M4" s="54" t="s">
         <v>81</v>
       </c>
       <c r="N4" s="115" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" s="30" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="21"/>
       <c r="B5" s="22" t="s">
         <v>106</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>83</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>63</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="N5" s="116" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="30" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" s="30" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21"/>
       <c r="B6" s="91" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="32">
         <v>64</v>
       </c>
       <c r="D6" s="32">
         <v>56</v>
       </c>
       <c r="E6" s="55">
         <v>84</v>
       </c>
       <c r="F6" s="34">
         <v>131.30000000000001</v>
       </c>
       <c r="G6" s="55">
         <v>90</v>
       </c>
       <c r="H6" s="34">
         <v>140.6</v>
       </c>
       <c r="I6" s="34">
         <v>100</v>
       </c>
       <c r="J6" s="34">
         <v>0</v>
       </c>
       <c r="K6" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L6" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M6" s="34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N6" s="117" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="42">
         <v>64</v>
       </c>
       <c r="D7" s="42">
         <v>56</v>
       </c>
       <c r="E7" s="56">
         <v>84</v>
       </c>
       <c r="F7" s="44">
         <v>131.30000000000001</v>
       </c>
       <c r="G7" s="56">
         <v>90</v>
       </c>
       <c r="H7" s="44">
         <v>140.6</v>
       </c>
       <c r="I7" s="44">
         <v>100</v>
       </c>
       <c r="J7" s="44">
         <v>0</v>
       </c>
       <c r="K7" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="L7" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="M7" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="N7" s="114" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="4"/>
       <c r="B8" s="50" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C8" s="50"/>
       <c r="D8" s="50"/>
       <c r="E8" s="46"/>
       <c r="F8" s="46"/>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="50"/>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
       <c r="N8" s="50"/>
     </row>
-    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="4"/>
       <c r="B9" s="50" t="s">
         <v>84</v>
       </c>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
       <c r="N9" s="50"/>
     </row>
-    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="4"/>
       <c r="B10" s="50" t="s">
         <v>85</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
     </row>
-    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4"/>
       <c r="B11" s="50" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="58"/>
       <c r="J11" s="6"/>
       <c r="K11" s="58"/>
       <c r="L11" s="58"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
     </row>
-    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="4"/>
       <c r="B12" s="50" t="s">
         <v>87</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
     </row>
-    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="4"/>
       <c r="B13" s="46" t="s">
         <v>88</v>
       </c>
       <c r="C13" s="50"/>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
       <c r="F13" s="50"/>
       <c r="G13" s="50"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
       <c r="N13" s="50"/>
     </row>
-    <row r="14" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="50"/>
       <c r="B14" s="50" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="46"/>
       <c r="I14" s="46"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
       <c r="O14" s="58"/>
       <c r="P14" s="58"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="58"/>
       <c r="T14" s="58"/>
       <c r="U14" s="58"/>
       <c r="V14" s="58"/>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="6"/>
       <c r="Z14" s="6"/>
     </row>
-    <row r="15" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="50"/>
       <c r="B15" s="50" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C15" s="50"/>
       <c r="D15" s="50"/>
       <c r="E15" s="50"/>
       <c r="F15" s="50"/>
       <c r="G15" s="50"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="50"/>
       <c r="K15" s="50"/>
       <c r="L15" s="50"/>
       <c r="M15" s="50"/>
       <c r="N15" s="50"/>
       <c r="O15" s="58"/>
       <c r="P15" s="58"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="58"/>
       <c r="T15" s="58"/>
       <c r="U15" s="58"/>
       <c r="V15" s="58"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="6"/>
     </row>
-    <row r="16" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:26" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="50"/>
       <c r="B16" s="50" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="50"/>
       <c r="F16" s="50"/>
       <c r="G16" s="50"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="50"/>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
       <c r="M16" s="50"/>
       <c r="N16" s="50"/>
       <c r="O16" s="58"/>
       <c r="P16" s="58"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="58"/>
       <c r="T16" s="58"/>
       <c r="U16" s="58"/>
       <c r="V16" s="58"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="6"/>
     </row>
-    <row r="17" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="4"/>
       <c r="B17" s="50" t="s">
         <v>89</v>
       </c>
       <c r="C17" s="50"/>
       <c r="D17" s="50"/>
       <c r="E17" s="50"/>
       <c r="F17" s="50"/>
       <c r="G17" s="50"/>
       <c r="H17" s="46"/>
       <c r="I17" s="46"/>
       <c r="J17" s="50"/>
       <c r="K17" s="50"/>
       <c r="L17" s="50"/>
       <c r="M17" s="50"/>
       <c r="N17" s="50"/>
     </row>
-    <row r="18" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="4"/>
       <c r="B18" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="50"/>
       <c r="F18" s="50"/>
       <c r="G18" s="50"/>
       <c r="H18" s="46"/>
       <c r="I18" s="46"/>
       <c r="J18" s="50"/>
       <c r="K18" s="50"/>
       <c r="L18" s="50"/>
       <c r="M18" s="50"/>
       <c r="N18" s="50"/>
     </row>
-    <row r="19" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="4"/>
       <c r="B19" s="50" t="s">
         <v>91</v>
       </c>
       <c r="C19" s="50"/>
       <c r="D19" s="50"/>
       <c r="E19" s="50"/>
       <c r="F19" s="50"/>
       <c r="G19" s="50"/>
       <c r="H19" s="50"/>
       <c r="I19" s="50"/>
       <c r="J19" s="50"/>
       <c r="K19" s="50"/>
       <c r="L19" s="50"/>
       <c r="M19" s="50"/>
       <c r="N19" s="50"/>
     </row>
-    <row r="20" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="4"/>
       <c r="B20" s="50" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
     </row>
-    <row r="21" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="4"/>
       <c r="B21" s="50" t="s">
         <v>93</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
     </row>
-    <row r="22" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="4"/>
       <c r="B22" s="50" t="s">
         <v>94</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
     </row>
-    <row r="23" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="4"/>
       <c r="B23" s="50" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
     </row>
-    <row r="24" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="4"/>
       <c r="B24" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
     </row>
-    <row r="25" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="4"/>
       <c r="B25" s="50" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
       <c r="N25" s="6"/>
     </row>
-    <row r="26" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="4"/>
       <c r="B26" s="50" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
       <c r="N26" s="6"/>
     </row>
-    <row r="27" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="4"/>
       <c r="B27" s="50" t="s">
         <v>99</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEF3805D-CB6B-4123-BB07-5531E087EB40}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:AB13"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="28" width="10.6328125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="6" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="8" customWidth="1"/>
+    <col min="3" max="10" width="10.625" style="6" customWidth="1"/>
+    <col min="11" max="14" width="10.625" style="76" customWidth="1"/>
+    <col min="15" max="16" width="10.625" style="6" customWidth="1"/>
+    <col min="17" max="18" width="10.625" style="76" customWidth="1"/>
+    <col min="19" max="28" width="10.625" style="6" customWidth="1"/>
     <col min="29" max="256" width="9" style="6"/>
-    <col min="257" max="257" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="259" max="284" width="10.6328125" style="6" customWidth="1"/>
+    <col min="257" max="257" width="1.75" style="6" customWidth="1"/>
+    <col min="258" max="258" width="21.125" style="6" customWidth="1"/>
+    <col min="259" max="284" width="10.625" style="6" customWidth="1"/>
     <col min="285" max="512" width="9" style="6"/>
-    <col min="513" max="513" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="515" max="540" width="10.6328125" style="6" customWidth="1"/>
+    <col min="513" max="513" width="1.75" style="6" customWidth="1"/>
+    <col min="514" max="514" width="21.125" style="6" customWidth="1"/>
+    <col min="515" max="540" width="10.625" style="6" customWidth="1"/>
     <col min="541" max="768" width="9" style="6"/>
-    <col min="769" max="769" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="771" max="796" width="10.6328125" style="6" customWidth="1"/>
+    <col min="769" max="769" width="1.75" style="6" customWidth="1"/>
+    <col min="770" max="770" width="21.125" style="6" customWidth="1"/>
+    <col min="771" max="796" width="10.625" style="6" customWidth="1"/>
     <col min="797" max="1024" width="9" style="6"/>
-    <col min="1025" max="1025" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1027" max="1052" width="10.6328125" style="6" customWidth="1"/>
+    <col min="1025" max="1025" width="1.75" style="6" customWidth="1"/>
+    <col min="1026" max="1026" width="21.125" style="6" customWidth="1"/>
+    <col min="1027" max="1052" width="10.625" style="6" customWidth="1"/>
     <col min="1053" max="1280" width="9" style="6"/>
-    <col min="1281" max="1281" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1283" max="1308" width="10.6328125" style="6" customWidth="1"/>
+    <col min="1281" max="1281" width="1.75" style="6" customWidth="1"/>
+    <col min="1282" max="1282" width="21.125" style="6" customWidth="1"/>
+    <col min="1283" max="1308" width="10.625" style="6" customWidth="1"/>
     <col min="1309" max="1536" width="9" style="6"/>
-    <col min="1537" max="1537" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1539" max="1564" width="10.6328125" style="6" customWidth="1"/>
+    <col min="1537" max="1537" width="1.75" style="6" customWidth="1"/>
+    <col min="1538" max="1538" width="21.125" style="6" customWidth="1"/>
+    <col min="1539" max="1564" width="10.625" style="6" customWidth="1"/>
     <col min="1565" max="1792" width="9" style="6"/>
-    <col min="1793" max="1793" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1795" max="1820" width="10.6328125" style="6" customWidth="1"/>
+    <col min="1793" max="1793" width="1.75" style="6" customWidth="1"/>
+    <col min="1794" max="1794" width="21.125" style="6" customWidth="1"/>
+    <col min="1795" max="1820" width="10.625" style="6" customWidth="1"/>
     <col min="1821" max="2048" width="9" style="6"/>
-    <col min="2049" max="2049" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2051" max="2076" width="10.6328125" style="6" customWidth="1"/>
+    <col min="2049" max="2049" width="1.75" style="6" customWidth="1"/>
+    <col min="2050" max="2050" width="21.125" style="6" customWidth="1"/>
+    <col min="2051" max="2076" width="10.625" style="6" customWidth="1"/>
     <col min="2077" max="2304" width="9" style="6"/>
-    <col min="2305" max="2305" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2307" max="2332" width="10.6328125" style="6" customWidth="1"/>
+    <col min="2305" max="2305" width="1.75" style="6" customWidth="1"/>
+    <col min="2306" max="2306" width="21.125" style="6" customWidth="1"/>
+    <col min="2307" max="2332" width="10.625" style="6" customWidth="1"/>
     <col min="2333" max="2560" width="9" style="6"/>
-    <col min="2561" max="2561" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2563" max="2588" width="10.6328125" style="6" customWidth="1"/>
+    <col min="2561" max="2561" width="1.75" style="6" customWidth="1"/>
+    <col min="2562" max="2562" width="21.125" style="6" customWidth="1"/>
+    <col min="2563" max="2588" width="10.625" style="6" customWidth="1"/>
     <col min="2589" max="2816" width="9" style="6"/>
-    <col min="2817" max="2817" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2819" max="2844" width="10.6328125" style="6" customWidth="1"/>
+    <col min="2817" max="2817" width="1.75" style="6" customWidth="1"/>
+    <col min="2818" max="2818" width="21.125" style="6" customWidth="1"/>
+    <col min="2819" max="2844" width="10.625" style="6" customWidth="1"/>
     <col min="2845" max="3072" width="9" style="6"/>
-    <col min="3073" max="3073" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3075" max="3100" width="10.6328125" style="6" customWidth="1"/>
+    <col min="3073" max="3073" width="1.75" style="6" customWidth="1"/>
+    <col min="3074" max="3074" width="21.125" style="6" customWidth="1"/>
+    <col min="3075" max="3100" width="10.625" style="6" customWidth="1"/>
     <col min="3101" max="3328" width="9" style="6"/>
-    <col min="3329" max="3329" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3331" max="3356" width="10.6328125" style="6" customWidth="1"/>
+    <col min="3329" max="3329" width="1.75" style="6" customWidth="1"/>
+    <col min="3330" max="3330" width="21.125" style="6" customWidth="1"/>
+    <col min="3331" max="3356" width="10.625" style="6" customWidth="1"/>
     <col min="3357" max="3584" width="9" style="6"/>
-    <col min="3585" max="3585" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3587" max="3612" width="10.6328125" style="6" customWidth="1"/>
+    <col min="3585" max="3585" width="1.75" style="6" customWidth="1"/>
+    <col min="3586" max="3586" width="21.125" style="6" customWidth="1"/>
+    <col min="3587" max="3612" width="10.625" style="6" customWidth="1"/>
     <col min="3613" max="3840" width="9" style="6"/>
-    <col min="3841" max="3841" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3843" max="3868" width="10.6328125" style="6" customWidth="1"/>
+    <col min="3841" max="3841" width="1.75" style="6" customWidth="1"/>
+    <col min="3842" max="3842" width="21.125" style="6" customWidth="1"/>
+    <col min="3843" max="3868" width="10.625" style="6" customWidth="1"/>
     <col min="3869" max="4096" width="9" style="6"/>
-    <col min="4097" max="4097" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4099" max="4124" width="10.6328125" style="6" customWidth="1"/>
+    <col min="4097" max="4097" width="1.75" style="6" customWidth="1"/>
+    <col min="4098" max="4098" width="21.125" style="6" customWidth="1"/>
+    <col min="4099" max="4124" width="10.625" style="6" customWidth="1"/>
     <col min="4125" max="4352" width="9" style="6"/>
-    <col min="4353" max="4353" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4355" max="4380" width="10.6328125" style="6" customWidth="1"/>
+    <col min="4353" max="4353" width="1.75" style="6" customWidth="1"/>
+    <col min="4354" max="4354" width="21.125" style="6" customWidth="1"/>
+    <col min="4355" max="4380" width="10.625" style="6" customWidth="1"/>
     <col min="4381" max="4608" width="9" style="6"/>
-    <col min="4609" max="4609" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4611" max="4636" width="10.6328125" style="6" customWidth="1"/>
+    <col min="4609" max="4609" width="1.75" style="6" customWidth="1"/>
+    <col min="4610" max="4610" width="21.125" style="6" customWidth="1"/>
+    <col min="4611" max="4636" width="10.625" style="6" customWidth="1"/>
     <col min="4637" max="4864" width="9" style="6"/>
-    <col min="4865" max="4865" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4867" max="4892" width="10.6328125" style="6" customWidth="1"/>
+    <col min="4865" max="4865" width="1.75" style="6" customWidth="1"/>
+    <col min="4866" max="4866" width="21.125" style="6" customWidth="1"/>
+    <col min="4867" max="4892" width="10.625" style="6" customWidth="1"/>
     <col min="4893" max="5120" width="9" style="6"/>
-    <col min="5121" max="5121" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5123" max="5148" width="10.6328125" style="6" customWidth="1"/>
+    <col min="5121" max="5121" width="1.75" style="6" customWidth="1"/>
+    <col min="5122" max="5122" width="21.125" style="6" customWidth="1"/>
+    <col min="5123" max="5148" width="10.625" style="6" customWidth="1"/>
     <col min="5149" max="5376" width="9" style="6"/>
-    <col min="5377" max="5377" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5379" max="5404" width="10.6328125" style="6" customWidth="1"/>
+    <col min="5377" max="5377" width="1.75" style="6" customWidth="1"/>
+    <col min="5378" max="5378" width="21.125" style="6" customWidth="1"/>
+    <col min="5379" max="5404" width="10.625" style="6" customWidth="1"/>
     <col min="5405" max="5632" width="9" style="6"/>
-    <col min="5633" max="5633" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5635" max="5660" width="10.6328125" style="6" customWidth="1"/>
+    <col min="5633" max="5633" width="1.75" style="6" customWidth="1"/>
+    <col min="5634" max="5634" width="21.125" style="6" customWidth="1"/>
+    <col min="5635" max="5660" width="10.625" style="6" customWidth="1"/>
     <col min="5661" max="5888" width="9" style="6"/>
-    <col min="5889" max="5889" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5891" max="5916" width="10.6328125" style="6" customWidth="1"/>
+    <col min="5889" max="5889" width="1.75" style="6" customWidth="1"/>
+    <col min="5890" max="5890" width="21.125" style="6" customWidth="1"/>
+    <col min="5891" max="5916" width="10.625" style="6" customWidth="1"/>
     <col min="5917" max="6144" width="9" style="6"/>
-    <col min="6145" max="6145" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6147" max="6172" width="10.6328125" style="6" customWidth="1"/>
+    <col min="6145" max="6145" width="1.75" style="6" customWidth="1"/>
+    <col min="6146" max="6146" width="21.125" style="6" customWidth="1"/>
+    <col min="6147" max="6172" width="10.625" style="6" customWidth="1"/>
     <col min="6173" max="6400" width="9" style="6"/>
-    <col min="6401" max="6401" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6403" max="6428" width="10.6328125" style="6" customWidth="1"/>
+    <col min="6401" max="6401" width="1.75" style="6" customWidth="1"/>
+    <col min="6402" max="6402" width="21.125" style="6" customWidth="1"/>
+    <col min="6403" max="6428" width="10.625" style="6" customWidth="1"/>
     <col min="6429" max="6656" width="9" style="6"/>
-    <col min="6657" max="6657" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6659" max="6684" width="10.6328125" style="6" customWidth="1"/>
+    <col min="6657" max="6657" width="1.75" style="6" customWidth="1"/>
+    <col min="6658" max="6658" width="21.125" style="6" customWidth="1"/>
+    <col min="6659" max="6684" width="10.625" style="6" customWidth="1"/>
     <col min="6685" max="6912" width="9" style="6"/>
-    <col min="6913" max="6913" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6915" max="6940" width="10.6328125" style="6" customWidth="1"/>
+    <col min="6913" max="6913" width="1.75" style="6" customWidth="1"/>
+    <col min="6914" max="6914" width="21.125" style="6" customWidth="1"/>
+    <col min="6915" max="6940" width="10.625" style="6" customWidth="1"/>
     <col min="6941" max="7168" width="9" style="6"/>
-    <col min="7169" max="7169" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7171" max="7196" width="10.6328125" style="6" customWidth="1"/>
+    <col min="7169" max="7169" width="1.75" style="6" customWidth="1"/>
+    <col min="7170" max="7170" width="21.125" style="6" customWidth="1"/>
+    <col min="7171" max="7196" width="10.625" style="6" customWidth="1"/>
     <col min="7197" max="7424" width="9" style="6"/>
-    <col min="7425" max="7425" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7427" max="7452" width="10.6328125" style="6" customWidth="1"/>
+    <col min="7425" max="7425" width="1.75" style="6" customWidth="1"/>
+    <col min="7426" max="7426" width="21.125" style="6" customWidth="1"/>
+    <col min="7427" max="7452" width="10.625" style="6" customWidth="1"/>
     <col min="7453" max="7680" width="9" style="6"/>
-    <col min="7681" max="7681" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7683" max="7708" width="10.6328125" style="6" customWidth="1"/>
+    <col min="7681" max="7681" width="1.75" style="6" customWidth="1"/>
+    <col min="7682" max="7682" width="21.125" style="6" customWidth="1"/>
+    <col min="7683" max="7708" width="10.625" style="6" customWidth="1"/>
     <col min="7709" max="7936" width="9" style="6"/>
-    <col min="7937" max="7937" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7939" max="7964" width="10.6328125" style="6" customWidth="1"/>
+    <col min="7937" max="7937" width="1.75" style="6" customWidth="1"/>
+    <col min="7938" max="7938" width="21.125" style="6" customWidth="1"/>
+    <col min="7939" max="7964" width="10.625" style="6" customWidth="1"/>
     <col min="7965" max="8192" width="9" style="6"/>
-    <col min="8193" max="8193" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8195" max="8220" width="10.6328125" style="6" customWidth="1"/>
+    <col min="8193" max="8193" width="1.75" style="6" customWidth="1"/>
+    <col min="8194" max="8194" width="21.125" style="6" customWidth="1"/>
+    <col min="8195" max="8220" width="10.625" style="6" customWidth="1"/>
     <col min="8221" max="8448" width="9" style="6"/>
-    <col min="8449" max="8449" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8451" max="8476" width="10.6328125" style="6" customWidth="1"/>
+    <col min="8449" max="8449" width="1.75" style="6" customWidth="1"/>
+    <col min="8450" max="8450" width="21.125" style="6" customWidth="1"/>
+    <col min="8451" max="8476" width="10.625" style="6" customWidth="1"/>
     <col min="8477" max="8704" width="9" style="6"/>
-    <col min="8705" max="8705" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8707" max="8732" width="10.6328125" style="6" customWidth="1"/>
+    <col min="8705" max="8705" width="1.75" style="6" customWidth="1"/>
+    <col min="8706" max="8706" width="21.125" style="6" customWidth="1"/>
+    <col min="8707" max="8732" width="10.625" style="6" customWidth="1"/>
     <col min="8733" max="8960" width="9" style="6"/>
-    <col min="8961" max="8961" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8963" max="8988" width="10.6328125" style="6" customWidth="1"/>
+    <col min="8961" max="8961" width="1.75" style="6" customWidth="1"/>
+    <col min="8962" max="8962" width="21.125" style="6" customWidth="1"/>
+    <col min="8963" max="8988" width="10.625" style="6" customWidth="1"/>
     <col min="8989" max="9216" width="9" style="6"/>
-    <col min="9217" max="9217" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9219" max="9244" width="10.6328125" style="6" customWidth="1"/>
+    <col min="9217" max="9217" width="1.75" style="6" customWidth="1"/>
+    <col min="9218" max="9218" width="21.125" style="6" customWidth="1"/>
+    <col min="9219" max="9244" width="10.625" style="6" customWidth="1"/>
     <col min="9245" max="9472" width="9" style="6"/>
-    <col min="9473" max="9473" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9475" max="9500" width="10.6328125" style="6" customWidth="1"/>
+    <col min="9473" max="9473" width="1.75" style="6" customWidth="1"/>
+    <col min="9474" max="9474" width="21.125" style="6" customWidth="1"/>
+    <col min="9475" max="9500" width="10.625" style="6" customWidth="1"/>
     <col min="9501" max="9728" width="9" style="6"/>
-    <col min="9729" max="9729" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9731" max="9756" width="10.6328125" style="6" customWidth="1"/>
+    <col min="9729" max="9729" width="1.75" style="6" customWidth="1"/>
+    <col min="9730" max="9730" width="21.125" style="6" customWidth="1"/>
+    <col min="9731" max="9756" width="10.625" style="6" customWidth="1"/>
     <col min="9757" max="9984" width="9" style="6"/>
-    <col min="9985" max="9985" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9987" max="10012" width="10.6328125" style="6" customWidth="1"/>
+    <col min="9985" max="9985" width="1.75" style="6" customWidth="1"/>
+    <col min="9986" max="9986" width="21.125" style="6" customWidth="1"/>
+    <col min="9987" max="10012" width="10.625" style="6" customWidth="1"/>
     <col min="10013" max="10240" width="9" style="6"/>
-    <col min="10241" max="10241" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10243" max="10268" width="10.6328125" style="6" customWidth="1"/>
+    <col min="10241" max="10241" width="1.75" style="6" customWidth="1"/>
+    <col min="10242" max="10242" width="21.125" style="6" customWidth="1"/>
+    <col min="10243" max="10268" width="10.625" style="6" customWidth="1"/>
     <col min="10269" max="10496" width="9" style="6"/>
-    <col min="10497" max="10497" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10499" max="10524" width="10.6328125" style="6" customWidth="1"/>
+    <col min="10497" max="10497" width="1.75" style="6" customWidth="1"/>
+    <col min="10498" max="10498" width="21.125" style="6" customWidth="1"/>
+    <col min="10499" max="10524" width="10.625" style="6" customWidth="1"/>
     <col min="10525" max="10752" width="9" style="6"/>
-    <col min="10753" max="10753" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10755" max="10780" width="10.6328125" style="6" customWidth="1"/>
+    <col min="10753" max="10753" width="1.75" style="6" customWidth="1"/>
+    <col min="10754" max="10754" width="21.125" style="6" customWidth="1"/>
+    <col min="10755" max="10780" width="10.625" style="6" customWidth="1"/>
     <col min="10781" max="11008" width="9" style="6"/>
-    <col min="11009" max="11009" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11011" max="11036" width="10.6328125" style="6" customWidth="1"/>
+    <col min="11009" max="11009" width="1.75" style="6" customWidth="1"/>
+    <col min="11010" max="11010" width="21.125" style="6" customWidth="1"/>
+    <col min="11011" max="11036" width="10.625" style="6" customWidth="1"/>
     <col min="11037" max="11264" width="9" style="6"/>
-    <col min="11265" max="11265" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11267" max="11292" width="10.6328125" style="6" customWidth="1"/>
+    <col min="11265" max="11265" width="1.75" style="6" customWidth="1"/>
+    <col min="11266" max="11266" width="21.125" style="6" customWidth="1"/>
+    <col min="11267" max="11292" width="10.625" style="6" customWidth="1"/>
     <col min="11293" max="11520" width="9" style="6"/>
-    <col min="11521" max="11521" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11523" max="11548" width="10.6328125" style="6" customWidth="1"/>
+    <col min="11521" max="11521" width="1.75" style="6" customWidth="1"/>
+    <col min="11522" max="11522" width="21.125" style="6" customWidth="1"/>
+    <col min="11523" max="11548" width="10.625" style="6" customWidth="1"/>
     <col min="11549" max="11776" width="9" style="6"/>
-    <col min="11777" max="11777" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11779" max="11804" width="10.6328125" style="6" customWidth="1"/>
+    <col min="11777" max="11777" width="1.75" style="6" customWidth="1"/>
+    <col min="11778" max="11778" width="21.125" style="6" customWidth="1"/>
+    <col min="11779" max="11804" width="10.625" style="6" customWidth="1"/>
     <col min="11805" max="12032" width="9" style="6"/>
-    <col min="12033" max="12033" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12035" max="12060" width="10.6328125" style="6" customWidth="1"/>
+    <col min="12033" max="12033" width="1.75" style="6" customWidth="1"/>
+    <col min="12034" max="12034" width="21.125" style="6" customWidth="1"/>
+    <col min="12035" max="12060" width="10.625" style="6" customWidth="1"/>
     <col min="12061" max="12288" width="9" style="6"/>
-    <col min="12289" max="12289" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12291" max="12316" width="10.6328125" style="6" customWidth="1"/>
+    <col min="12289" max="12289" width="1.75" style="6" customWidth="1"/>
+    <col min="12290" max="12290" width="21.125" style="6" customWidth="1"/>
+    <col min="12291" max="12316" width="10.625" style="6" customWidth="1"/>
     <col min="12317" max="12544" width="9" style="6"/>
-    <col min="12545" max="12545" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12547" max="12572" width="10.6328125" style="6" customWidth="1"/>
+    <col min="12545" max="12545" width="1.75" style="6" customWidth="1"/>
+    <col min="12546" max="12546" width="21.125" style="6" customWidth="1"/>
+    <col min="12547" max="12572" width="10.625" style="6" customWidth="1"/>
     <col min="12573" max="12800" width="9" style="6"/>
-    <col min="12801" max="12801" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12803" max="12828" width="10.6328125" style="6" customWidth="1"/>
+    <col min="12801" max="12801" width="1.75" style="6" customWidth="1"/>
+    <col min="12802" max="12802" width="21.125" style="6" customWidth="1"/>
+    <col min="12803" max="12828" width="10.625" style="6" customWidth="1"/>
     <col min="12829" max="13056" width="9" style="6"/>
-    <col min="13057" max="13057" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13059" max="13084" width="10.6328125" style="6" customWidth="1"/>
+    <col min="13057" max="13057" width="1.75" style="6" customWidth="1"/>
+    <col min="13058" max="13058" width="21.125" style="6" customWidth="1"/>
+    <col min="13059" max="13084" width="10.625" style="6" customWidth="1"/>
     <col min="13085" max="13312" width="9" style="6"/>
-    <col min="13313" max="13313" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13315" max="13340" width="10.6328125" style="6" customWidth="1"/>
+    <col min="13313" max="13313" width="1.75" style="6" customWidth="1"/>
+    <col min="13314" max="13314" width="21.125" style="6" customWidth="1"/>
+    <col min="13315" max="13340" width="10.625" style="6" customWidth="1"/>
     <col min="13341" max="13568" width="9" style="6"/>
-    <col min="13569" max="13569" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13571" max="13596" width="10.6328125" style="6" customWidth="1"/>
+    <col min="13569" max="13569" width="1.75" style="6" customWidth="1"/>
+    <col min="13570" max="13570" width="21.125" style="6" customWidth="1"/>
+    <col min="13571" max="13596" width="10.625" style="6" customWidth="1"/>
     <col min="13597" max="13824" width="9" style="6"/>
-    <col min="13825" max="13825" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13827" max="13852" width="10.6328125" style="6" customWidth="1"/>
+    <col min="13825" max="13825" width="1.75" style="6" customWidth="1"/>
+    <col min="13826" max="13826" width="21.125" style="6" customWidth="1"/>
+    <col min="13827" max="13852" width="10.625" style="6" customWidth="1"/>
     <col min="13853" max="14080" width="9" style="6"/>
-    <col min="14081" max="14081" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14083" max="14108" width="10.6328125" style="6" customWidth="1"/>
+    <col min="14081" max="14081" width="1.75" style="6" customWidth="1"/>
+    <col min="14082" max="14082" width="21.125" style="6" customWidth="1"/>
+    <col min="14083" max="14108" width="10.625" style="6" customWidth="1"/>
     <col min="14109" max="14336" width="9" style="6"/>
-    <col min="14337" max="14337" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14339" max="14364" width="10.6328125" style="6" customWidth="1"/>
+    <col min="14337" max="14337" width="1.75" style="6" customWidth="1"/>
+    <col min="14338" max="14338" width="21.125" style="6" customWidth="1"/>
+    <col min="14339" max="14364" width="10.625" style="6" customWidth="1"/>
     <col min="14365" max="14592" width="9" style="6"/>
-    <col min="14593" max="14593" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14595" max="14620" width="10.6328125" style="6" customWidth="1"/>
+    <col min="14593" max="14593" width="1.75" style="6" customWidth="1"/>
+    <col min="14594" max="14594" width="21.125" style="6" customWidth="1"/>
+    <col min="14595" max="14620" width="10.625" style="6" customWidth="1"/>
     <col min="14621" max="14848" width="9" style="6"/>
-    <col min="14849" max="14849" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14851" max="14876" width="10.6328125" style="6" customWidth="1"/>
+    <col min="14849" max="14849" width="1.75" style="6" customWidth="1"/>
+    <col min="14850" max="14850" width="21.125" style="6" customWidth="1"/>
+    <col min="14851" max="14876" width="10.625" style="6" customWidth="1"/>
     <col min="14877" max="15104" width="9" style="6"/>
-    <col min="15105" max="15105" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15107" max="15132" width="10.6328125" style="6" customWidth="1"/>
+    <col min="15105" max="15105" width="1.75" style="6" customWidth="1"/>
+    <col min="15106" max="15106" width="21.125" style="6" customWidth="1"/>
+    <col min="15107" max="15132" width="10.625" style="6" customWidth="1"/>
     <col min="15133" max="15360" width="9" style="6"/>
-    <col min="15361" max="15361" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15363" max="15388" width="10.6328125" style="6" customWidth="1"/>
+    <col min="15361" max="15361" width="1.75" style="6" customWidth="1"/>
+    <col min="15362" max="15362" width="21.125" style="6" customWidth="1"/>
+    <col min="15363" max="15388" width="10.625" style="6" customWidth="1"/>
     <col min="15389" max="15616" width="9" style="6"/>
-    <col min="15617" max="15617" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15619" max="15644" width="10.6328125" style="6" customWidth="1"/>
+    <col min="15617" max="15617" width="1.75" style="6" customWidth="1"/>
+    <col min="15618" max="15618" width="21.125" style="6" customWidth="1"/>
+    <col min="15619" max="15644" width="10.625" style="6" customWidth="1"/>
     <col min="15645" max="15872" width="9" style="6"/>
-    <col min="15873" max="15873" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15875" max="15900" width="10.6328125" style="6" customWidth="1"/>
+    <col min="15873" max="15873" width="1.75" style="6" customWidth="1"/>
+    <col min="15874" max="15874" width="21.125" style="6" customWidth="1"/>
+    <col min="15875" max="15900" width="10.625" style="6" customWidth="1"/>
     <col min="15901" max="16128" width="9" style="6"/>
-    <col min="16129" max="16129" width="1.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16131" max="16156" width="10.6328125" style="6" customWidth="1"/>
+    <col min="16129" max="16129" width="1.75" style="6" customWidth="1"/>
+    <col min="16130" max="16130" width="21.125" style="6" customWidth="1"/>
+    <col min="16131" max="16156" width="10.625" style="6" customWidth="1"/>
     <col min="16157" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" ht="17.25" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>107</v>
       </c>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
     </row>
-    <row r="3" spans="1:28" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:28" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="9" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:28" s="59" customFormat="1" ht="182" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28" s="59" customFormat="1" ht="182.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="95" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" s="96" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E4" s="95" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="96" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G4" s="95" t="s">
         <v>45</v>
       </c>
       <c r="H4" s="96" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I4" s="95" t="s">
         <v>46</v>
       </c>
       <c r="J4" s="96" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="K4" s="95" t="s">
         <v>47</v>
       </c>
       <c r="L4" s="96" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="M4" s="97" t="s">
         <v>48</v>
       </c>
       <c r="N4" s="98" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="O4" s="95" t="s">
         <v>49</v>
       </c>
       <c r="P4" s="99" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="Q4" s="100" t="s">
         <v>50</v>
       </c>
       <c r="R4" s="96" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="S4" s="101" t="s">
         <v>51</v>
       </c>
       <c r="T4" s="102" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="U4" s="101" t="s">
         <v>52</v>
       </c>
       <c r="V4" s="102" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="W4" s="103" t="s">
         <v>53</v>
       </c>
       <c r="X4" s="104" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="Y4" s="105" t="s">
         <v>54</v>
       </c>
       <c r="Z4" s="106" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AA4" s="107" t="s">
         <v>55</v>
       </c>
       <c r="AB4" s="108" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:28" s="60" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="60" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B5" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="61" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>58</v>
       </c>
       <c r="F5" s="61" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>59</v>
       </c>
       <c r="H5" s="61" t="s">
         <v>59</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>60</v>
       </c>
       <c r="J5" s="61" t="s">
@@ -24004,51 +24154,51 @@
       <c r="U5" s="27" t="s">
         <v>64</v>
       </c>
       <c r="V5" s="64" t="s">
         <v>64</v>
       </c>
       <c r="W5" s="27" t="s">
         <v>63</v>
       </c>
       <c r="X5" s="65" t="s">
         <v>63</v>
       </c>
       <c r="Y5" s="66" t="s">
         <v>63</v>
       </c>
       <c r="Z5" s="67" t="s">
         <v>63</v>
       </c>
       <c r="AA5" s="66" t="s">
         <v>63</v>
       </c>
       <c r="AB5" s="112" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:28" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:28" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="60"/>
       <c r="B6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="55">
         <v>46</v>
       </c>
       <c r="D6" s="69">
         <v>27</v>
       </c>
       <c r="E6" s="55">
         <v>20073</v>
       </c>
       <c r="F6" s="69">
         <v>11377</v>
       </c>
       <c r="G6" s="55">
         <v>737</v>
       </c>
       <c r="H6" s="69">
         <v>450</v>
       </c>
       <c r="I6" s="55">
         <v>25958</v>
       </c>
@@ -24058,81 +24208,81 @@
       <c r="K6" s="34">
         <v>1.3</v>
       </c>
       <c r="L6" s="70">
         <v>1.4</v>
       </c>
       <c r="M6" s="34">
         <v>94.6</v>
       </c>
       <c r="N6" s="70">
         <v>100</v>
       </c>
       <c r="O6" s="34">
         <v>100</v>
       </c>
       <c r="P6" s="71">
         <v>100</v>
       </c>
       <c r="Q6" s="88">
         <v>100</v>
       </c>
       <c r="R6" s="89">
         <v>100</v>
       </c>
       <c r="S6" s="39" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="T6" s="89" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="U6" s="55" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="V6" s="69" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="W6" s="122">
         <v>100</v>
       </c>
       <c r="X6" s="121">
         <v>100</v>
       </c>
       <c r="Y6" s="125">
         <v>100</v>
       </c>
       <c r="Z6" s="124">
         <v>100</v>
       </c>
       <c r="AA6" s="125">
         <v>0</v>
       </c>
       <c r="AB6" s="127">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:28" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:28" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="60"/>
       <c r="B7" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="42">
         <v>46</v>
       </c>
       <c r="D7" s="72">
         <v>27</v>
       </c>
       <c r="E7" s="56">
         <v>20073</v>
       </c>
       <c r="F7" s="72">
         <v>11377</v>
       </c>
       <c r="G7" s="56">
         <v>737</v>
       </c>
       <c r="H7" s="72">
         <v>450</v>
       </c>
       <c r="I7" s="56">
         <v>25958</v>
       </c>
@@ -24142,209 +24292,209 @@
       <c r="K7" s="44">
         <v>1.3</v>
       </c>
       <c r="L7" s="73">
         <v>1.4</v>
       </c>
       <c r="M7" s="44">
         <v>94.6</v>
       </c>
       <c r="N7" s="73">
         <v>95.1</v>
       </c>
       <c r="O7" s="44">
         <v>100</v>
       </c>
       <c r="P7" s="74">
         <v>100</v>
       </c>
       <c r="Q7" s="75">
         <v>100</v>
       </c>
       <c r="R7" s="73">
         <v>100</v>
       </c>
       <c r="S7" s="44" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="T7" s="73" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="U7" s="56" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="V7" s="72" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="W7" s="83">
         <v>100</v>
       </c>
       <c r="X7" s="73">
         <v>100</v>
       </c>
       <c r="Y7" s="126">
         <v>100</v>
       </c>
       <c r="Z7" s="123">
         <v>100</v>
       </c>
       <c r="AA7" s="129">
         <v>0</v>
       </c>
       <c r="AB7" s="128">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="60"/>
       <c r="B8" s="46" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
     </row>
-    <row r="9" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="60"/>
       <c r="B9" s="46" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
     </row>
-    <row r="10" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="60"/>
       <c r="B10" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="47"/>
       <c r="N10" s="47"/>
       <c r="O10" s="47"/>
       <c r="P10" s="47"/>
       <c r="Q10" s="47"/>
       <c r="R10" s="47"/>
       <c r="S10" s="47"/>
       <c r="T10" s="47"/>
       <c r="U10" s="47"/>
       <c r="V10" s="47"/>
       <c r="W10" s="47"/>
       <c r="X10" s="47"/>
       <c r="Y10" s="48"/>
       <c r="Z10" s="48"/>
       <c r="AA10" s="48"/>
       <c r="AB10" s="48"/>
     </row>
-    <row r="11" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="60"/>
       <c r="B11" s="46" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="46"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="46"/>
       <c r="J11" s="46"/>
       <c r="K11" s="46"/>
       <c r="L11" s="46"/>
       <c r="M11" s="46"/>
       <c r="N11" s="46"/>
       <c r="O11" s="49"/>
       <c r="P11" s="49"/>
       <c r="Q11" s="46"/>
       <c r="R11" s="46"/>
       <c r="S11" s="46"/>
       <c r="T11" s="46"/>
       <c r="U11" s="46"/>
       <c r="V11" s="46"/>
       <c r="W11" s="46"/>
       <c r="X11" s="46"/>
       <c r="Y11" s="48"/>
       <c r="Z11" s="48"/>
       <c r="AA11" s="48"/>
       <c r="AB11" s="48"/>
     </row>
-    <row r="12" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="60"/>
       <c r="B12" s="46" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="46"/>
       <c r="L12" s="46"/>
       <c r="M12" s="46"/>
       <c r="N12" s="46"/>
       <c r="O12" s="46"/>
       <c r="P12" s="46"/>
       <c r="Q12" s="46"/>
       <c r="R12" s="46"/>
       <c r="S12" s="46"/>
       <c r="T12" s="46"/>
       <c r="U12" s="46"/>
       <c r="V12" s="46"/>
       <c r="W12" s="46"/>
       <c r="X12" s="46"/>
       <c r="Y12" s="48"/>
       <c r="Z12" s="48"/>
       <c r="AA12" s="48"/>
       <c r="AB12" s="48"/>
     </row>
-    <row r="13" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="60"/>
       <c r="B13" s="46" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="50"/>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
       <c r="F13" s="50"/>
       <c r="G13" s="50"/>
       <c r="H13" s="50"/>
       <c r="I13" s="50"/>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
       <c r="N13" s="50"/>
       <c r="O13" s="46"/>
       <c r="P13" s="46"/>
       <c r="Q13" s="50"/>
       <c r="R13" s="50"/>
       <c r="S13" s="50"/>
       <c r="T13" s="50"/>
       <c r="U13" s="50"/>
       <c r="V13" s="50"/>
       <c r="W13" s="50"/>