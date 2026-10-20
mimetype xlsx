--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -8,85 +8,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202607/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202608/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="137" documentId="8_{585B3D83-6224-4B9A-87C5-C5DD98B5F963}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8C5A8D8C-CC9D-479D-A5B9-9281A8FB67C1}"/>
+  <xr:revisionPtr revIDLastSave="147" documentId="8_{585B3D83-6224-4B9A-87C5-C5DD98B5F963}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8E6A4602-2175-497E-8B41-4AD972BA61D0}"/>
   <bookViews>
-    <workbookView xWindow="1536" yWindow="1092" windowWidth="21468" windowHeight="13308" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30840" yWindow="2115" windowWidth="23475" windowHeight="14205" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="単身・月(原)" sheetId="37" r:id="rId1"/>
-    <sheet name="財サ・単身・月(原)" sheetId="38" r:id="rId2"/>
+    <sheet name="単身・月(原)" sheetId="39" r:id="rId1"/>
+    <sheet name="財サ・単身・月(原)" sheetId="40" r:id="rId2"/>
     <sheet name="単身・四(原)" sheetId="29" r:id="rId3"/>
     <sheet name="財サ・単身・四(原)" sheetId="30" r:id="rId4"/>
     <sheet name="単身・年" sheetId="20" r:id="rId5"/>
     <sheet name="財サ・単身・年" sheetId="21" r:id="rId6"/>
     <sheet name="単身・年度" sheetId="26" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・単身・月(原)'!$H:$I,'財サ・単身・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・単身・四(原)'!$H:$I,'財サ・単身・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・単身・年!$H:$I,財サ・単身・年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'単身・月(原)'!$H:$I,'単身・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'単身・四(原)'!$H:$I,'単身・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">単身・年!$H:$I,単身・年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">単身・年度!$H:$I,単身・年度!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2401" uniqueCount="554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2411" uniqueCount="556">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第１－１－１表</t>
   </si>
   <si>
     <t>表題：</t>
   </si>
@@ -2042,50 +2042,57 @@
     <t>2026年4-6月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202607B     </t>
   </si>
   <si>
     <t>2026年7月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注4. 2020年基準改定において「授業料等」及び「仕送り金」の取り扱いを変更したため、2019年以前の「その他の消費支出」は「-」としている。詳細は「世帯消費動向指数（CTIミクロ）の推定方法」参照。</t>
   </si>
   <si>
     <t>注6. 2024年1月分から接続指数の算出方法を見直した。過去の見直し等の詳細については、「世帯消費動向指数（CTIミクロ）の推定方法」及び消費動向指数ホームページの「お知らせ」参照。</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>注5. 「その他の消費支出」は消費者物価指数（持家の帰属家賃を除く総合）を用いて実質化している。</t>
   </si>
   <si>
     <t>注4. 「その他の消費支出」は消費者物価指数（持家の帰属家賃を除く総合）を用いて実質化している。</t>
   </si>
   <si>
     <t>注5. 「その他の消費支出」は消費者物価指数（持家の帰属家賃を除く総合）を用いて実質化している。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">202608B     </t>
+  </si>
+  <si>
+    <t>2026年8月</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
@@ -2704,52 +2711,52 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D4BA94B-A9D4-46C8-B93C-964E446F12EA}">
-  <dimension ref="A1:AF132"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E450C25-6123-4D9A-9D2F-F0657B4A81FD}">
+  <dimension ref="A1:AF133"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="F3" sqref="F3"/>
       <selection pane="topRight" activeCell="F3" sqref="F3"/>
       <selection pane="bottomLeft" activeCell="F3" sqref="F3"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.77734375" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -13387,158 +13394,244 @@
       <c r="X124" s="14">
         <v>5.6962000000000002</v>
       </c>
       <c r="Y124" s="14">
         <v>3.7690000000000001</v>
       </c>
       <c r="Z124" s="14">
         <v>3.1027999999999998</v>
       </c>
       <c r="AA124" s="14">
         <v>5.0472999999999999</v>
       </c>
       <c r="AB124" s="14">
         <v>14.2225</v>
       </c>
       <c r="AC124" s="14">
         <v>1.52E-2</v>
       </c>
       <c r="AD124" s="14">
         <v>11.052099999999999</v>
       </c>
       <c r="AE124" s="14">
         <v>14.079800000000001</v>
       </c>
     </row>
-    <row r="125" spans="1:31" s="12" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="AE125" s="43"/>
+    <row r="125" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A125" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B125" s="17" t="s">
+        <v>554</v>
+      </c>
+      <c r="C125" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D125" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E125" s="17"/>
+      <c r="F125" s="4">
+        <v>1</v>
+      </c>
+      <c r="H125" s="18">
+        <v>2026000808</v>
+      </c>
+      <c r="I125" s="13" t="s">
+        <v>555</v>
+      </c>
+      <c r="J125" s="14">
+        <v>107.0992</v>
+      </c>
+      <c r="K125" s="14">
+        <v>28.818100000000001</v>
+      </c>
+      <c r="L125" s="14">
+        <v>13.7707</v>
+      </c>
+      <c r="M125" s="14">
+        <v>6.3810000000000002</v>
+      </c>
+      <c r="N125" s="14">
+        <v>4.1609999999999996</v>
+      </c>
+      <c r="O125" s="14">
+        <v>2.5884</v>
+      </c>
+      <c r="P125" s="14">
+        <v>5.0609000000000002</v>
+      </c>
+      <c r="Q125" s="14">
+        <v>17.4575</v>
+      </c>
+      <c r="R125" s="14">
+        <v>2.7900000000000001E-2</v>
+      </c>
+      <c r="S125" s="14">
+        <v>12.1012</v>
+      </c>
+      <c r="T125" s="14">
+        <v>16.732500000000002</v>
+      </c>
+      <c r="U125" s="14">
+        <v>104.48699999999999</v>
+      </c>
+      <c r="V125" s="14">
+        <v>27.763100000000001</v>
+      </c>
+      <c r="W125" s="14">
+        <v>13.3696</v>
+      </c>
+      <c r="X125" s="14">
+        <v>6.5648999999999997</v>
+      </c>
+      <c r="Y125" s="14">
+        <v>3.9329000000000001</v>
+      </c>
+      <c r="Z125" s="14">
+        <v>2.5857999999999999</v>
+      </c>
+      <c r="AA125" s="14">
+        <v>4.8993000000000002</v>
+      </c>
+      <c r="AB125" s="14">
+        <v>16.932600000000001</v>
+      </c>
+      <c r="AC125" s="14">
+        <v>2.92E-2</v>
+      </c>
+      <c r="AD125" s="14">
+        <v>11.6694</v>
+      </c>
+      <c r="AE125" s="14">
+        <v>16.324400000000001</v>
+      </c>
     </row>
     <row r="126" spans="1:31" s="12" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="10"/>
       <c r="B126" s="10"/>
       <c r="C126" s="10"/>
       <c r="D126" s="10"/>
       <c r="E126" s="10"/>
       <c r="F126" s="15"/>
-      <c r="H126" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="I126" s="43"/>
+      <c r="J126" s="43"/>
+      <c r="K126" s="43"/>
+      <c r="L126" s="43"/>
+      <c r="M126" s="43"/>
+      <c r="N126" s="43"/>
+      <c r="O126" s="43"/>
+      <c r="P126" s="43"/>
+      <c r="Q126" s="43"/>
+      <c r="R126" s="43"/>
+      <c r="S126" s="43"/>
+      <c r="T126" s="43"/>
+      <c r="U126" s="43"/>
+      <c r="V126" s="43"/>
+      <c r="W126" s="43"/>
+      <c r="X126" s="43"/>
+      <c r="Y126" s="43"/>
+      <c r="Z126" s="43"/>
+      <c r="AA126" s="43"/>
+      <c r="AB126" s="43"/>
+      <c r="AC126" s="43"/>
+      <c r="AD126" s="43"/>
+      <c r="AE126" s="43"/>
     </row>
     <row r="127" spans="1:31" s="12" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="10"/>
       <c r="B127" s="10"/>
       <c r="C127" s="10"/>
       <c r="D127" s="10"/>
       <c r="E127" s="10"/>
       <c r="F127" s="15"/>
       <c r="H127" s="27" t="s">
-        <v>25</v>
+        <v>530</v>
       </c>
     </row>
     <row r="128" spans="1:31" s="12" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="10"/>
       <c r="B128" s="10"/>
       <c r="C128" s="10"/>
       <c r="D128" s="10"/>
       <c r="E128" s="10"/>
       <c r="F128" s="15"/>
-      <c r="H128" s="28" t="s">
-        <v>549</v>
+      <c r="H128" s="27" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="129" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F129" s="15"/>
       <c r="G129" s="12"/>
       <c r="H129" s="28" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="130" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F130" s="15"/>
       <c r="G130" s="12"/>
-      <c r="H130" s="27" t="s">
+      <c r="H130" s="28" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F131" s="15"/>
+      <c r="G131" s="12"/>
+      <c r="H131" s="27" t="s">
         <v>550</v>
       </c>
     </row>
-    <row r="131" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-    </row>
     <row r="132" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F132"/>
-[...1 lines deleted...]
-      <c r="H132"/>
+      <c r="F132" s="16"/>
+      <c r="G132" s="12"/>
+      <c r="H132" s="29"/>
+    </row>
+    <row r="133" spans="6:8" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F133"/>
+      <c r="G133"/>
+      <c r="H133"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="131" max="16383" man="1"/>
+    <brk id="132" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4A64390-9A81-4C14-B506-FAC8A6DCD57A}">
-  <dimension ref="A1:V94"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCBD0A91-0227-47C2-90FA-7AA4BF72B95A}">
+  <dimension ref="A1:V95"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="F3" sqref="F3"/>
       <selection pane="topRight" activeCell="F3" sqref="F3"/>
       <selection pane="bottomLeft" activeCell="F3" sqref="F3"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.77734375" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -18454,114 +18547,174 @@
       <c r="N88" s="14">
         <v>33.215299999999999</v>
       </c>
       <c r="O88" s="14">
         <v>46.934199999999997</v>
       </c>
       <c r="P88" s="14">
         <v>91.561199999999999</v>
       </c>
       <c r="Q88" s="14">
         <v>45.549100000000003</v>
       </c>
       <c r="R88" s="14">
         <v>6.2850000000000001</v>
       </c>
       <c r="S88" s="14">
         <v>7.0118999999999998</v>
       </c>
       <c r="T88" s="14">
         <v>32.279200000000003</v>
       </c>
       <c r="U88" s="14">
         <v>46.149700000000003</v>
       </c>
     </row>
-    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="U89" s="34"/>
+    <row r="89" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="B89" s="17" t="s">
+        <v>554</v>
+      </c>
+      <c r="C89" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D89" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E89" s="17"/>
+      <c r="F89" s="4">
+        <v>1</v>
+      </c>
+      <c r="H89" s="18">
+        <v>2026000808</v>
+      </c>
+      <c r="I89" s="13" t="s">
+        <v>555</v>
+      </c>
+      <c r="J89" s="14">
+        <v>101.5334</v>
+      </c>
+      <c r="K89" s="14">
+        <v>51.546500000000002</v>
+      </c>
+      <c r="L89" s="14">
+        <v>7.9519000000000002</v>
+      </c>
+      <c r="M89" s="14">
+        <v>7.3167</v>
+      </c>
+      <c r="N89" s="14">
+        <v>36.2774</v>
+      </c>
+      <c r="O89" s="14">
+        <v>49.986800000000002</v>
+      </c>
+      <c r="P89" s="14">
+        <v>99.056899999999999</v>
+      </c>
+      <c r="Q89" s="14">
+        <v>50.240299999999998</v>
+      </c>
+      <c r="R89" s="14">
+        <v>7.7054</v>
+      </c>
+      <c r="S89" s="14">
+        <v>7.1592000000000002</v>
+      </c>
+      <c r="T89" s="14">
+        <v>35.3581</v>
+      </c>
+      <c r="U89" s="14">
+        <v>48.863</v>
+      </c>
     </row>
     <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="15"/>
       <c r="G90" s="12"/>
-      <c r="H90" s="44" t="s">
+      <c r="H90" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="I90" s="34"/>
+      <c r="J90" s="26"/>
+      <c r="K90" s="34"/>
+      <c r="L90" s="34"/>
+      <c r="M90" s="34"/>
+      <c r="N90" s="34"/>
+      <c r="O90" s="34"/>
+      <c r="P90" s="34"/>
+      <c r="Q90" s="34"/>
+      <c r="R90" s="34"/>
+      <c r="S90" s="34"/>
+      <c r="T90" s="34"/>
+      <c r="U90" s="34"/>
+    </row>
+    <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F91" s="15"/>
+      <c r="G91" s="12"/>
+      <c r="H91" s="44" t="s">
         <v>530</v>
       </c>
-      <c r="J90" s="27"/>
-[...8 lines deleted...]
-      <c r="H91" s="44" t="s">
+      <c r="J91" s="27"/>
+    </row>
+    <row r="92" spans="1:21" s="12" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="10"/>
+      <c r="B92" s="10"/>
+      <c r="C92" s="10"/>
+      <c r="D92" s="10"/>
+      <c r="E92" s="10"/>
+      <c r="F92" s="15"/>
+      <c r="H92" s="44" t="s">
         <v>147</v>
       </c>
-      <c r="J91" s="27"/>
-[...4 lines deleted...]
-      <c r="H92" s="44" t="s">
+      <c r="J92" s="27"/>
+    </row>
+    <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F93" s="15"/>
+      <c r="G93" s="12"/>
+      <c r="H93" s="44" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-    </row>
     <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F94"/>
-[...1 lines deleted...]
-      <c r="H94"/>
+      <c r="F94" s="16"/>
+      <c r="G94" s="12"/>
+      <c r="H94" s="29"/>
+    </row>
+    <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="93" max="16383" man="1"/>
+    <brk id="94" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74444548-CAD5-4AF5-8C23-2AD686C88FED}">
   <dimension ref="A1:AF115"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="P1" sqref="P1"/>
       <selection pane="topRight" activeCell="P1" sqref="P1"/>
       <selection pane="bottomLeft" activeCell="P1" sqref="P1"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
@@ -34213,60 +34366,60 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59ACA34E-2DC1-4204-8C0A-73D060BCC6C5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F31FE72F-7678-44D3-B313-A2806A11890D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{773BDE12-CCB7-4E07-AEBC-560B8DC5887A}">