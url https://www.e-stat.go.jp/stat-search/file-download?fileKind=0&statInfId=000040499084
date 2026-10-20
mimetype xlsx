--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -3,90 +3,90 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202607/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202608/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="223" documentId="13_ncr:1_{389E12C4-0C0C-4ECC-A35F-FF561C6EEE8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{44539039-0441-4E18-8139-6EC97EFA1194}"/>
+  <xr:revisionPtr revIDLastSave="12" documentId="126_{67C5DA30-A74A-45DA-9A9E-F5142E27864A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{80055AA2-AB34-40CE-A9EA-3CC4D56250AE}"/>
   <bookViews>
-    <workbookView xWindow="1572" yWindow="1092" windowWidth="21468" windowHeight="13308" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30840" yWindow="2115" windowWidth="23475" windowHeight="14205" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総・月(季)" sheetId="1" r:id="rId1"/>
     <sheet name="総・四(季)" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'総・月(季)'!$B$2:$Y$125</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'総・四(季)'!$B$2:$Y$108</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'総・月(季)'!$B$2:$Z$127</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'総・四(季)'!$B$2:$Z$109</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総・月(季)'!$B:$C,'総・月(季)'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'総・四(季)'!$B:$C,'総・四(季)'!$7:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="882" uniqueCount="378">
   <si>
     <t xml:space="preserve">総世帯 </t>
     <rPh sb="0" eb="3">
       <t>ソウセタイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>四半期平均</t>
     <rPh sb="0" eb="3">
       <t>シハンキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘイキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>消費支出（名目）</t>
   </si>
   <si>
     <t>食料（名目）</t>
   </si>
   <si>
     <t>住居（名目）</t>
@@ -1421,50 +1421,54 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>注4. 「その他の消費支出」は消費者物価指数（持家の帰属家賃を除く総合）を用いて実質化している。</t>
     <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>注3. 2020年基準改定において「授業料等」及び「仕送り金」の取り扱いを変更したため、2020年１月までの「その他の消費支出」の前月増減率は「-」としている。詳細は「世帯消費動向指数（CTIミクロ）の推定方法」参照。</t>
     <rPh sb="50" eb="51">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>注3. 2020年基準改定において「授業料等」及び「仕送り金」の取り扱いを変更したため、2020年１～３月期までの「その他の消費支出」の前期増減率は「-」としている。詳細は「世帯消費動向指数（CTIミクロ）の推定方法」参照。</t>
     <rPh sb="52" eb="53">
       <t>ガツ</t>
     </rPh>
     <rPh sb="53" eb="54">
       <t>キ</t>
     </rPh>
     <rPh sb="69" eb="70">
       <t>キ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年8月</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -2095,51 +2099,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="B1:Z126"/>
+  <dimension ref="B1:Z127"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="4" ySplit="7" topLeftCell="E8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.77734375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="4" width="5" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:26" ht="13.95" customHeight="1">
       <c r="B2" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>17</v>
@@ -11095,96 +11099,173 @@
       <c r="S122" s="36">
         <v>-1</v>
       </c>
       <c r="T122" s="36">
         <v>0.4</v>
       </c>
       <c r="U122" s="36">
         <v>21</v>
       </c>
       <c r="V122" s="36">
         <v>-3.2</v>
       </c>
       <c r="W122" s="36">
         <v>3.7</v>
       </c>
       <c r="X122" s="36">
         <v>-13.3</v>
       </c>
       <c r="Y122" s="36">
         <v>2.1</v>
       </c>
       <c r="Z122" s="36">
         <v>2.6</v>
       </c>
     </row>
-    <row r="123" spans="2:26" ht="13.65" customHeight="1">
-      <c r="B123" s="25" t="s">
+    <row r="123" spans="2:26" ht="14.1" customHeight="1">
+      <c r="B123" s="38">
+        <v>2026000808</v>
+      </c>
+      <c r="C123" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="D123" s="29" t="s">
+        <v>281</v>
+      </c>
+      <c r="E123" s="36">
+        <v>0</v>
+      </c>
+      <c r="F123" s="36">
+        <v>1.4</v>
+      </c>
+      <c r="G123" s="36">
+        <v>3.8</v>
+      </c>
+      <c r="H123" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="I123" s="36">
+        <v>2.1</v>
+      </c>
+      <c r="J123" s="36">
+        <v>-2.4</v>
+      </c>
+      <c r="K123" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="L123" s="36">
+        <v>1.2</v>
+      </c>
+      <c r="M123" s="7">
+        <v>-6.4</v>
+      </c>
+      <c r="N123" s="36">
+        <v>-0.5</v>
+      </c>
+      <c r="O123" s="36">
+        <v>-0.2</v>
+      </c>
+      <c r="P123" s="36">
+        <v>0.3</v>
+      </c>
+      <c r="Q123" s="36">
+        <v>1</v>
+      </c>
+      <c r="R123" s="36">
+        <v>3.8</v>
+      </c>
+      <c r="S123" s="36">
+        <v>4.3</v>
+      </c>
+      <c r="T123" s="36">
+        <v>1.4</v>
+      </c>
+      <c r="U123" s="36">
+        <v>-3.1</v>
+      </c>
+      <c r="V123" s="36">
+        <v>-0.6</v>
+      </c>
+      <c r="W123" s="36">
+        <v>1</v>
+      </c>
+      <c r="X123" s="36">
+        <v>-6.1</v>
+      </c>
+      <c r="Y123" s="36">
+        <v>-0.6</v>
+      </c>
+      <c r="Z123" s="36">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="124" spans="2:26" ht="13.65" customHeight="1">
+      <c r="B124" s="25" t="s">
         <v>114</v>
       </c>
-      <c r="C123" s="26"/>
-[...25 lines deleted...]
-      <c r="B124" s="18" t="s">
+      <c r="C124" s="26"/>
+      <c r="D124" s="26"/>
+      <c r="E124" s="27"/>
+      <c r="F124" s="28"/>
+      <c r="G124" s="28"/>
+      <c r="H124" s="28"/>
+      <c r="I124" s="28"/>
+      <c r="J124" s="28"/>
+      <c r="K124" s="28"/>
+      <c r="L124" s="28"/>
+      <c r="M124" s="28"/>
+      <c r="N124" s="28"/>
+      <c r="O124" s="28"/>
+      <c r="P124" s="28"/>
+      <c r="Q124" s="28"/>
+      <c r="R124" s="28"/>
+      <c r="S124" s="28"/>
+      <c r="T124" s="28"/>
+      <c r="U124" s="28"/>
+      <c r="V124" s="28"/>
+      <c r="W124" s="28"/>
+      <c r="X124" s="28"/>
+      <c r="Y124" s="28"/>
+      <c r="Z124" s="28"/>
+    </row>
+    <row r="125" spans="2:26" ht="13.65" customHeight="1">
+      <c r="B125" s="18" t="s">
         <v>331</v>
       </c>
-      <c r="E124" s="9"/>
-[...2 lines deleted...]
-      <c r="B125" s="42" t="s">
+      <c r="E125" s="9"/>
+    </row>
+    <row r="126" spans="2:26" ht="13.65" customHeight="1">
+      <c r="B126" s="42" t="s">
         <v>375</v>
       </c>
-      <c r="E125" s="9"/>
-[...2 lines deleted...]
-      <c r="B126" s="42" t="s">
+      <c r="E126" s="9"/>
+    </row>
+    <row r="127" spans="2:26" ht="13.2" customHeight="1">
+      <c r="B127" s="42" t="s">
         <v>374</v>
       </c>
-      <c r="D126" s="9"/>
+      <c r="D127" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="B8:B53" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="B1:Z110"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="4" ySplit="7" topLeftCell="E8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
@@ -19161,60 +19242,60 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6A8C6DB-B1C5-4CDE-B59E-8BD63B9BF937}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61333742-1851-481E-A754-229098E00F6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96767190-4AFD-4180-B596-570752E8135E}">