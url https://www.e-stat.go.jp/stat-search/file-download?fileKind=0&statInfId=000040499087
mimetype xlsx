--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -13,95 +13,95 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202607/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202608/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="240" documentId="8_{87CD7FB6-99A6-4E87-8C3A-7D054B0DCE33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{065F35B0-05E0-4BF6-9B98-F2D8F04A08F5}"/>
+  <xr:revisionPtr revIDLastSave="258" documentId="8_{87CD7FB6-99A6-4E87-8C3A-7D054B0DCE33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8826AFA3-5D73-463D-B00B-F326774B39EC}"/>
   <bookViews>
-    <workbookView xWindow="384" yWindow="384" windowWidth="21468" windowHeight="13308" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30840" yWindow="2115" windowWidth="23475" windowHeight="14205" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="総・月(原)" sheetId="64" r:id="rId1"/>
-    <sheet name="財サ・総・月(原)" sheetId="65" r:id="rId2"/>
+    <sheet name="総・月(原)" sheetId="68" r:id="rId1"/>
+    <sheet name="財サ・総・月(原)" sheetId="69" r:id="rId2"/>
     <sheet name="総・四(原)" sheetId="50" r:id="rId3"/>
     <sheet name="財サ・総・四(原)" sheetId="51" r:id="rId4"/>
     <sheet name="総・年" sheetId="32" r:id="rId5"/>
     <sheet name="財サ・総・年" sheetId="33" r:id="rId6"/>
-    <sheet name="総(勤)・月(原)" sheetId="66" r:id="rId7"/>
-    <sheet name="財サ・総(勤)・月(原)" sheetId="67" r:id="rId8"/>
+    <sheet name="総(勤)・月(原)" sheetId="70" r:id="rId7"/>
+    <sheet name="財サ・総(勤)・月(原)" sheetId="71" r:id="rId8"/>
     <sheet name="総(勤)・四(原)" sheetId="54" r:id="rId9"/>
     <sheet name="財サ・総(勤)・四(原)" sheetId="55" r:id="rId10"/>
     <sheet name="総(勤)・年" sheetId="38" r:id="rId11"/>
     <sheet name="財サ・総(勤)・年" sheetId="39" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'財サ・総(勤)・月(原)'!$H:$I,'財サ・総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'財サ・総(勤)・四(原)'!$H:$I,'財サ・総(勤)・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'財サ・総(勤)・年'!$H:$I,'財サ・総(勤)・年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・総・月(原)'!$H:$I,'財サ・総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・総・四(原)'!$H:$I,'財サ・総・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・総・年!$H:$I,財サ・総・年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'総(勤)・月(原)'!$H:$I,'総(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'総(勤)・四(原)'!$H:$I,'総(勤)・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'総(勤)・年'!$H:$I,'総(勤)・年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総・月(原)'!$H:$I,'総・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'総・四(原)'!$H:$I,'総・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">総・年!$H:$I,総・年!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3330" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3350" uniqueCount="399">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第２－１－１表</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>表題：</t>
@@ -1535,50 +1535,57 @@
   <si>
     <t xml:space="preserve">2026Q2B     </t>
   </si>
   <si>
     <t>2026年4-6月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202607B     </t>
   </si>
   <si>
     <t>2026年7月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注5. 2020年基準改定において「授業料等」及び「仕送り金」の取り扱いを変更したため、2019年以前の「その他の消費支出」は「-」としている。詳細は「世帯消費動向指数（CTIミクロ）の推定方法」参照。</t>
   </si>
   <si>
     <t>注6. 「その他の消費支出」は消費者物価指数（持家の帰属家賃を除く総合）を用いて実質化している。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注7. 2024年1月分から接続指数の算出方法を見直した。過去の見直し等の詳細については、「世帯消費動向指数（CTIミクロ）の推定方法」及び消費動向指数ホームページの「お知らせ」参照。</t>
     <phoneticPr fontId="11"/>
   </si>
+  <si>
+    <t xml:space="preserve">202608B     </t>
+  </si>
+  <si>
+    <t>2026年8月</t>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
     <font>
       <sz val="6"/>
@@ -2245,52 +2252,52 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA8FEE15-ADC5-41FD-B6D6-AD5E13FA185A}">
-  <dimension ref="A1:AF133"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD9C5A60-17DC-40FA-9BFD-83749CD4FB53}">
+  <dimension ref="A1:AF134"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.77734375" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
       <c r="K1" s="2">
@@ -12936,137 +12943,227 @@
       <c r="X124" s="15">
         <v>5.5841000000000003</v>
       </c>
       <c r="Y124" s="15">
         <v>4.8823999999999996</v>
       </c>
       <c r="Z124" s="15">
         <v>3.1779000000000002</v>
       </c>
       <c r="AA124" s="15">
         <v>4.9455</v>
       </c>
       <c r="AB124" s="15">
         <v>15.7568</v>
       </c>
       <c r="AC124" s="15">
         <v>1.885</v>
       </c>
       <c r="AD124" s="15">
         <v>10.305400000000001</v>
       </c>
       <c r="AE124" s="15">
         <v>13.274100000000001</v>
       </c>
     </row>
-    <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AE125" s="30"/>
+    <row r="125" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A125" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B125" s="18" t="s">
+        <v>397</v>
+      </c>
+      <c r="C125" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E125" s="18"/>
+      <c r="F125" s="4">
+        <v>1</v>
+      </c>
+      <c r="H125" s="19">
+        <v>2026000808</v>
+      </c>
+      <c r="I125" s="14" t="s">
+        <v>398</v>
+      </c>
+      <c r="J125" s="15">
+        <v>100.51390000000001</v>
+      </c>
+      <c r="K125" s="15">
+        <v>31.3415</v>
+      </c>
+      <c r="L125" s="15">
+        <v>7.8937999999999997</v>
+      </c>
+      <c r="M125" s="15">
+        <v>6.1877000000000004</v>
+      </c>
+      <c r="N125" s="15">
+        <v>4.5781999999999998</v>
+      </c>
+      <c r="O125" s="15">
+        <v>2.5270000000000001</v>
+      </c>
+      <c r="P125" s="15">
+        <v>4.9614000000000003</v>
+      </c>
+      <c r="Q125" s="15">
+        <v>15.693099999999999</v>
+      </c>
+      <c r="R125" s="15">
+        <v>1.7042999999999999</v>
+      </c>
+      <c r="S125" s="15">
+        <v>11.4475</v>
+      </c>
+      <c r="T125" s="15">
+        <v>14.179600000000001</v>
+      </c>
+      <c r="U125" s="15">
+        <v>98.062299999999993</v>
+      </c>
+      <c r="V125" s="15">
+        <v>30.194099999999999</v>
+      </c>
+      <c r="W125" s="15">
+        <v>7.6638999999999999</v>
+      </c>
+      <c r="X125" s="15">
+        <v>6.3658999999999999</v>
+      </c>
+      <c r="Y125" s="15">
+        <v>4.3272000000000004</v>
+      </c>
+      <c r="Z125" s="15">
+        <v>2.5244</v>
+      </c>
+      <c r="AA125" s="15">
+        <v>4.8029000000000002</v>
+      </c>
+      <c r="AB125" s="15">
+        <v>15.221299999999999</v>
+      </c>
+      <c r="AC125" s="15">
+        <v>1.7864</v>
+      </c>
+      <c r="AD125" s="15">
+        <v>11.039</v>
+      </c>
+      <c r="AE125" s="15">
+        <v>13.8337</v>
+      </c>
     </row>
     <row r="126" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F126" s="16"/>
-      <c r="H126" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J126" s="31"/>
+      <c r="H126" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="I126" s="30"/>
+      <c r="J126" s="29"/>
+      <c r="K126" s="30"/>
+      <c r="L126" s="30"/>
+      <c r="M126" s="30"/>
+      <c r="N126" s="30"/>
+      <c r="O126" s="30"/>
+      <c r="P126" s="30"/>
+      <c r="Q126" s="30"/>
+      <c r="R126" s="30"/>
+      <c r="S126" s="30"/>
+      <c r="T126" s="30"/>
+      <c r="U126" s="30"/>
+      <c r="V126" s="30"/>
+      <c r="W126" s="30"/>
+      <c r="X126" s="30"/>
+      <c r="Y126" s="30"/>
+      <c r="Z126" s="30"/>
+      <c r="AA126" s="30"/>
+      <c r="AB126" s="30"/>
+      <c r="AC126" s="30"/>
+      <c r="AD126" s="30"/>
+      <c r="AE126" s="30"/>
     </row>
     <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F127" s="16"/>
       <c r="H127" s="31" t="s">
-        <v>373</v>
+        <v>25</v>
       </c>
       <c r="J127" s="31"/>
     </row>
     <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F128" s="16"/>
       <c r="H128" s="31" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J128" s="17"/>
+        <v>373</v>
+      </c>
+      <c r="J128" s="31"/>
     </row>
     <row r="129" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F129" s="16"/>
-      <c r="H129" s="17" t="s">
-        <v>394</v>
+      <c r="H129" s="31" t="s">
+        <v>26</v>
       </c>
       <c r="J129" s="17"/>
     </row>
     <row r="130" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F130" s="16"/>
       <c r="H130" s="17" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="J130" s="17"/>
     </row>
     <row r="131" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F131" s="16"/>
-      <c r="H131" s="43" t="s">
+      <c r="H131" s="17" t="s">
+        <v>395</v>
+      </c>
+      <c r="J131" s="17"/>
+    </row>
+    <row r="132" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F132" s="16"/>
+      <c r="H132" s="43" t="s">
         <v>396</v>
       </c>
-      <c r="J131" s="17"/>
-[...3 lines deleted...]
-      <c r="J132" s="45"/>
+      <c r="J132" s="17"/>
     </row>
     <row r="133" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F133"/>
-[...1 lines deleted...]
-      <c r="H133"/>
+      <c r="F133" s="5"/>
+      <c r="J133" s="45"/>
+    </row>
+    <row r="134" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F134"/>
+      <c r="G134"/>
+      <c r="H134"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="132" max="16383" man="1"/>
+    <brk id="133" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D3C9137-0EB5-43A0-BF71-8AA9C9ECC577}">
   <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="G81" sqref="G81"/>
       <selection pane="topRight" activeCell="G81" sqref="G81"/>
       <selection pane="bottomLeft" activeCell="G81" sqref="G81"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="32" customWidth="1"/>
@@ -16710,52 +16807,52 @@
     </row>
     <row r="20" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F20" s="40"/>
       <c r="H20" s="17" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="21" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="21" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07961014-3C68-4A89-B814-57C5DDB75BDA}">
-  <dimension ref="A1:V95"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13997BD1-46A3-4560-A9C6-5DB84D0C2115}">
+  <dimension ref="A1:V96"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="S9" sqref="S9"/>
       <selection pane="topRight" activeCell="S9" sqref="S9"/>
       <selection pane="bottomLeft" activeCell="S9" sqref="S9"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="32" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="13" customWidth="1"/>
     <col min="10" max="21" width="12" style="13" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="13" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="13">
         <v>1</v>
       </c>
@@ -21641,111 +21738,171 @@
       <c r="N88" s="15">
         <v>36.904899999999998</v>
       </c>
       <c r="O88" s="15">
         <v>39.4285</v>
       </c>
       <c r="P88" s="15">
         <v>91.043700000000001</v>
       </c>
       <c r="Q88" s="15">
         <v>52.334899999999998</v>
       </c>
       <c r="R88" s="15">
         <v>9.3953000000000007</v>
       </c>
       <c r="S88" s="15">
         <v>7.1132999999999997</v>
       </c>
       <c r="T88" s="15">
         <v>35.864800000000002</v>
       </c>
       <c r="U88" s="15">
         <v>38.769500000000001</v>
       </c>
     </row>
-    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U89" s="42"/>
+    <row r="89" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B89" s="35" t="s">
+        <v>397</v>
+      </c>
+      <c r="C89" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D89" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="E89" s="35"/>
+      <c r="F89" s="33">
+        <v>1</v>
+      </c>
+      <c r="H89" s="19">
+        <v>2026000808</v>
+      </c>
+      <c r="I89" s="14" t="s">
+        <v>398</v>
+      </c>
+      <c r="J89" s="36">
+        <v>95.350700000000003</v>
+      </c>
+      <c r="K89" s="15">
+        <v>53.872100000000003</v>
+      </c>
+      <c r="L89" s="15">
+        <v>8.0782000000000007</v>
+      </c>
+      <c r="M89" s="15">
+        <v>6.5537999999999998</v>
+      </c>
+      <c r="N89" s="15">
+        <v>39.240099999999998</v>
+      </c>
+      <c r="O89" s="15">
+        <v>41.4786</v>
+      </c>
+      <c r="P89" s="15">
+        <v>93.025099999999995</v>
+      </c>
+      <c r="Q89" s="15">
+        <v>52.506900000000002</v>
+      </c>
+      <c r="R89" s="15">
+        <v>7.8277000000000001</v>
+      </c>
+      <c r="S89" s="15">
+        <v>6.4127999999999998</v>
+      </c>
+      <c r="T89" s="15">
+        <v>38.245699999999999</v>
+      </c>
+      <c r="U89" s="15">
+        <v>40.546100000000003</v>
+      </c>
     </row>
     <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="40"/>
-      <c r="H90" s="43" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="31"/>
+      <c r="H90" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="I90" s="42"/>
+      <c r="J90" s="29"/>
+      <c r="K90" s="42"/>
+      <c r="L90" s="42"/>
+      <c r="M90" s="42"/>
+      <c r="N90" s="42"/>
+      <c r="O90" s="42"/>
+      <c r="P90" s="42"/>
+      <c r="Q90" s="42"/>
+      <c r="R90" s="42"/>
+      <c r="S90" s="42"/>
+      <c r="T90" s="42"/>
+      <c r="U90" s="42"/>
     </row>
     <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F91" s="40"/>
       <c r="H91" s="43" t="s">
-        <v>373</v>
+        <v>25</v>
       </c>
       <c r="J91" s="31"/>
     </row>
     <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F92" s="40"/>
       <c r="H92" s="43" t="s">
-        <v>153</v>
+        <v>373</v>
       </c>
       <c r="J92" s="31"/>
     </row>
     <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F93" s="40"/>
       <c r="H93" s="43" t="s">
+        <v>153</v>
+      </c>
+      <c r="J93" s="31"/>
+    </row>
+    <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F94" s="40"/>
+      <c r="H94" s="43" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F95"/>
-[...1 lines deleted...]
-      <c r="H95"/>
+      <c r="F95" s="34"/>
+    </row>
+    <row r="96" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="94" max="16383" man="1"/>
+    <brk id="95" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28B77124-0674-4171-93D7-DE0B096C5C6B}">
   <dimension ref="A1:AF56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.44140625" style="3" customWidth="1"/>
@@ -29285,52 +29442,52 @@
     </row>
     <row r="20" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F20" s="40"/>
       <c r="H20" s="17" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="21" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="21" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{552B60E0-98D9-4345-B130-E535079A687D}">
-  <dimension ref="A1:AF133"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9184DE9B-F37D-48C1-B715-C6227BD9C223}">
+  <dimension ref="A1:AF134"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="32" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="13" customWidth="1"/>
     <col min="10" max="31" width="12" style="13" customWidth="1"/>
     <col min="32" max="32" width="1.88671875" style="13" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="13">
         <v>1</v>
       </c>
       <c r="K1" s="13">
@@ -39969,183 +40126,273 @@
       <c r="X124" s="15">
         <v>5.0221999999999998</v>
       </c>
       <c r="Y124" s="15">
         <v>4.5610999999999997</v>
       </c>
       <c r="Z124" s="15">
         <v>3.3871000000000002</v>
       </c>
       <c r="AA124" s="15">
         <v>4.2225000000000001</v>
       </c>
       <c r="AB124" s="15">
         <v>17.413699999999999</v>
       </c>
       <c r="AC124" s="15">
         <v>2.4028999999999998</v>
       </c>
       <c r="AD124" s="15">
         <v>10.782500000000001</v>
       </c>
       <c r="AE124" s="15">
         <v>13.002599999999999</v>
       </c>
     </row>
-    <row r="125" spans="1:31" s="2" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="AE125" s="30"/>
+    <row r="125" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A125" s="35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B125" s="35" t="s">
+        <v>397</v>
+      </c>
+      <c r="C125" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="E125" s="35"/>
+      <c r="F125" s="33">
+        <v>1</v>
+      </c>
+      <c r="H125" s="19">
+        <v>2026000808</v>
+      </c>
+      <c r="I125" s="14" t="s">
+        <v>398</v>
+      </c>
+      <c r="J125" s="36">
+        <v>98.177300000000002</v>
+      </c>
+      <c r="K125" s="15">
+        <v>29.764700000000001</v>
+      </c>
+      <c r="L125" s="15">
+        <v>7.9253999999999998</v>
+      </c>
+      <c r="M125" s="15">
+        <v>5.5978000000000003</v>
+      </c>
+      <c r="N125" s="15">
+        <v>4.2091000000000003</v>
+      </c>
+      <c r="O125" s="15">
+        <v>2.6903999999999999</v>
+      </c>
+      <c r="P125" s="15">
+        <v>4.1139999999999999</v>
+      </c>
+      <c r="Q125" s="15">
+        <v>16.974</v>
+      </c>
+      <c r="R125" s="15">
+        <v>2.1271</v>
+      </c>
+      <c r="S125" s="15">
+        <v>11.801299999999999</v>
+      </c>
+      <c r="T125" s="15">
+        <v>12.9739</v>
+      </c>
+      <c r="U125" s="15">
+        <v>95.782700000000006</v>
+      </c>
+      <c r="V125" s="15">
+        <v>28.675000000000001</v>
+      </c>
+      <c r="W125" s="15">
+        <v>7.6946000000000003</v>
+      </c>
+      <c r="X125" s="15">
+        <v>5.7591000000000001</v>
+      </c>
+      <c r="Y125" s="15">
+        <v>3.9784000000000002</v>
+      </c>
+      <c r="Z125" s="15">
+        <v>2.6877</v>
+      </c>
+      <c r="AA125" s="15">
+        <v>3.9824999999999999</v>
+      </c>
+      <c r="AB125" s="15">
+        <v>16.463699999999999</v>
+      </c>
+      <c r="AC125" s="15">
+        <v>2.2296999999999998</v>
+      </c>
+      <c r="AD125" s="15">
+        <v>11.3802</v>
+      </c>
+      <c r="AE125" s="15">
+        <v>12.657400000000001</v>
+      </c>
     </row>
     <row r="126" spans="1:31" s="2" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="1"/>
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="16"/>
-      <c r="H126" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J126" s="31"/>
+      <c r="H126" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="I126" s="30"/>
+      <c r="J126" s="29"/>
+      <c r="K126" s="30"/>
+      <c r="L126" s="30"/>
+      <c r="M126" s="30"/>
+      <c r="N126" s="30"/>
+      <c r="O126" s="30"/>
+      <c r="P126" s="30"/>
+      <c r="Q126" s="30"/>
+      <c r="R126" s="30"/>
+      <c r="S126" s="30"/>
+      <c r="T126" s="30"/>
+      <c r="U126" s="30"/>
+      <c r="V126" s="30"/>
+      <c r="W126" s="30"/>
+      <c r="X126" s="30"/>
+      <c r="Y126" s="30"/>
+      <c r="Z126" s="30"/>
+      <c r="AA126" s="30"/>
+      <c r="AB126" s="30"/>
+      <c r="AC126" s="30"/>
+      <c r="AD126" s="30"/>
+      <c r="AE126" s="30"/>
     </row>
     <row r="127" spans="1:31" s="2" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="1"/>
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="16"/>
       <c r="H127" s="31" t="s">
-        <v>373</v>
+        <v>25</v>
       </c>
       <c r="J127" s="31"/>
     </row>
     <row r="128" spans="1:31" s="2" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="1"/>
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="16"/>
       <c r="H128" s="31" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J128" s="17"/>
+        <v>373</v>
+      </c>
+      <c r="J128" s="31"/>
     </row>
     <row r="129" spans="1:10" s="2" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="1"/>
       <c r="B129" s="1"/>
       <c r="C129" s="1"/>
       <c r="D129" s="1"/>
       <c r="E129" s="1"/>
       <c r="F129" s="16"/>
-      <c r="H129" s="17" t="s">
-        <v>394</v>
+      <c r="H129" s="31" t="s">
+        <v>26</v>
       </c>
       <c r="J129" s="17"/>
     </row>
     <row r="130" spans="1:10" s="2" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="1"/>
       <c r="B130" s="1"/>
       <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="16"/>
       <c r="H130" s="17" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="J130" s="17"/>
     </row>
     <row r="131" spans="1:10" s="2" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="1"/>
       <c r="B131" s="1"/>
       <c r="C131" s="1"/>
       <c r="D131" s="1"/>
       <c r="E131" s="1"/>
       <c r="F131" s="16"/>
-      <c r="H131" s="43" t="s">
+      <c r="H131" s="17" t="s">
+        <v>395</v>
+      </c>
+      <c r="J131" s="17"/>
+    </row>
+    <row r="132" spans="1:10" s="2" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="1"/>
+      <c r="B132" s="1"/>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1"/>
+      <c r="F132" s="16"/>
+      <c r="H132" s="43" t="s">
         <v>396</v>
       </c>
-      <c r="J131" s="17"/>
-[...4 lines deleted...]
-      <c r="H132" s="3"/>
+      <c r="J132" s="17"/>
     </row>
     <row r="133" spans="1:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F133"/>
-[...1 lines deleted...]
-      <c r="H133"/>
+      <c r="F133" s="5"/>
+      <c r="G133" s="2"/>
+      <c r="H133" s="3"/>
+    </row>
+    <row r="134" spans="1:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F134"/>
+      <c r="G134"/>
+      <c r="H134"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="132" max="16383" man="1"/>
+    <brk id="133" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{780BF2AF-98FF-42F4-85FC-6ADC61C1D214}">
-  <dimension ref="A1:V95"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D13C6B3F-1DA4-4205-B655-91EB99A63DE1}">
+  <dimension ref="A1:V96"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="G81" sqref="G81"/>
       <selection pane="topRight" activeCell="G81" sqref="G81"/>
       <selection pane="bottomLeft" activeCell="G81" sqref="G81"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="13" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="13" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="32" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="13" customWidth="1"/>
     <col min="10" max="21" width="12" style="13" customWidth="1"/>
     <col min="22" max="22" width="1.88671875" style="13" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="13">
         <v>1</v>
       </c>
@@ -45031,113 +45278,173 @@
       <c r="N88" s="15">
         <v>33.707599999999999</v>
       </c>
       <c r="O88" s="15">
         <v>40.817700000000002</v>
       </c>
       <c r="P88" s="15">
         <v>90.575699999999998</v>
       </c>
       <c r="Q88" s="15">
         <v>50.517000000000003</v>
       </c>
       <c r="R88" s="15">
         <v>10.097300000000001</v>
       </c>
       <c r="S88" s="15">
         <v>7.7092999999999998</v>
       </c>
       <c r="T88" s="15">
         <v>32.757599999999996</v>
       </c>
       <c r="U88" s="15">
         <v>40.135399999999997</v>
       </c>
     </row>
-    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U89" s="29"/>
+    <row r="89" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B89" s="35" t="s">
+        <v>397</v>
+      </c>
+      <c r="C89" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D89" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="E89" s="35"/>
+      <c r="F89" s="33">
+        <v>1</v>
+      </c>
+      <c r="H89" s="19">
+        <v>2026000808</v>
+      </c>
+      <c r="I89" s="14" t="s">
+        <v>398</v>
+      </c>
+      <c r="J89" s="15">
+        <v>93.570899999999995</v>
+      </c>
+      <c r="K89" s="15">
+        <v>51.024000000000001</v>
+      </c>
+      <c r="L89" s="15">
+        <v>7.9972000000000003</v>
+      </c>
+      <c r="M89" s="15">
+        <v>6.9055999999999997</v>
+      </c>
+      <c r="N89" s="15">
+        <v>36.121200000000002</v>
+      </c>
+      <c r="O89" s="15">
+        <v>42.546799999999998</v>
+      </c>
+      <c r="P89" s="15">
+        <v>91.288600000000002</v>
+      </c>
+      <c r="Q89" s="15">
+        <v>49.731000000000002</v>
+      </c>
+      <c r="R89" s="15">
+        <v>7.7492999999999999</v>
+      </c>
+      <c r="S89" s="15">
+        <v>6.7568999999999999</v>
+      </c>
+      <c r="T89" s="15">
+        <v>35.2059</v>
+      </c>
+      <c r="U89" s="15">
+        <v>41.590299999999999</v>
+      </c>
     </row>
     <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="40"/>
-      <c r="H90" s="43" t="s">
-[...3 lines deleted...]
-      <c r="U90" s="31"/>
+      <c r="H90" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="I90" s="42"/>
+      <c r="J90" s="42"/>
+      <c r="K90" s="42"/>
+      <c r="L90" s="42"/>
+      <c r="M90" s="42"/>
+      <c r="N90" s="42"/>
+      <c r="O90" s="42"/>
+      <c r="P90" s="42"/>
+      <c r="Q90" s="42"/>
+      <c r="R90" s="42"/>
+      <c r="S90" s="42"/>
+      <c r="T90" s="42"/>
+      <c r="U90" s="29"/>
     </row>
     <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F91" s="40"/>
       <c r="H91" s="43" t="s">
-        <v>373</v>
+        <v>25</v>
       </c>
       <c r="J91" s="31"/>
       <c r="U91" s="31"/>
     </row>
     <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F92" s="40"/>
       <c r="H92" s="43" t="s">
-        <v>153</v>
+        <v>373</v>
       </c>
       <c r="J92" s="31"/>
+      <c r="U92" s="31"/>
     </row>
     <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F93" s="40"/>
       <c r="H93" s="43" t="s">
+        <v>153</v>
+      </c>
+      <c r="J93" s="31"/>
+    </row>
+    <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F94" s="40"/>
+      <c r="H94" s="43" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F95"/>
-[...1 lines deleted...]
-      <c r="H95"/>
+      <c r="F95" s="34"/>
+    </row>
+    <row r="96" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="94" max="16383" man="1"/>
+    <brk id="95" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C4E9136-96D6-47D8-965D-6652BB84F025}">
   <dimension ref="A1:AF56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
@@ -49273,60 +49580,60 @@
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A4308F-5B2F-43A3-84AA-AC669208768C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{688176D6-34E9-4CA8-AAF6-4322797B8574}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>