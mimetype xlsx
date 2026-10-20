--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -13,108 +13,108 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202607/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202608/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="262" documentId="8_{94D20EF0-31BE-44B0-AD50-E50BCC9CA767}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A0A548A2-47CA-4595-87AC-86A879AC3DBE}"/>
+  <xr:revisionPtr revIDLastSave="289" documentId="8_{94D20EF0-31BE-44B0-AD50-E50BCC9CA767}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A955F4BB-E121-4F57-9F00-E3863FE068CA}"/>
   <bookViews>
-    <workbookView xWindow="1572" yWindow="1092" windowWidth="21468" windowHeight="13308" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30840" yWindow="2115" windowWidth="23475" windowHeight="14205" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="二人以上・月(原)" sheetId="68" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="二人以上･四(原)" sheetId="7" r:id="rId3"/>
+    <sheet name="二人以上・月(原)" sheetId="74" r:id="rId1"/>
+    <sheet name="財サ・二人以上・月(原)" sheetId="75" r:id="rId2"/>
+    <sheet name="二人以上・四(原)" sheetId="73" r:id="rId3"/>
     <sheet name="財サ・二人以上・四(原)" sheetId="53" r:id="rId4"/>
     <sheet name="二人以上・年" sheetId="34" r:id="rId5"/>
     <sheet name="財サ・二人以上・年" sheetId="35" r:id="rId6"/>
-    <sheet name="二人以上(勤)・月(原)" sheetId="71" r:id="rId7"/>
-    <sheet name="財サ・二人以上(勤)・月(原)" sheetId="72" r:id="rId8"/>
+    <sheet name="二人以上(勤)・月(原)" sheetId="76" r:id="rId7"/>
+    <sheet name="財サ・二人以上(勤)・月(原)" sheetId="77" r:id="rId8"/>
     <sheet name="二人以上(勤)・四(原)" sheetId="56" r:id="rId9"/>
     <sheet name="財サ・二人以上(勤)・四(原)" sheetId="57" r:id="rId10"/>
     <sheet name="二人以上(勤)・年" sheetId="40" r:id="rId11"/>
     <sheet name="財サ・二人以上(勤)・年" sheetId="41" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'財サ・二人以上(勤)・月(原)'!$H:$I,'財サ・二人以上(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'財サ・二人以上(勤)・四(原)'!$H:$I,'財サ・二人以上(勤)・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'財サ・二人以上(勤)・年'!$H:$I,'財サ・二人以上(勤)・年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'財サ・二人以上・月(原)'!$H:$I,'財サ・二人以上・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'財サ・二人以上・四(原)'!$H:$I,'財サ・二人以上・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">財サ・二人以上・年!$H:$I,財サ・二人以上・年!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'二人以上(勤)・月(原)'!$H:$I,'二人以上(勤)・月(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'二人以上(勤)・四(原)'!$H:$I,'二人以上(勤)・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'二人以上(勤)・年'!$H:$I,'二人以上(勤)・年'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'二人以上・月(原)'!$H:$I,'二人以上・月(原)'!$4:$9</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'二人以上･四(原)'!$H:$I,'二人以上･四(原)'!$4:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'二人以上・四(原)'!$H:$I,'二人以上・四(原)'!$4:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">二人以上・年!$H:$I,二人以上・年!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3317" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3350" uniqueCount="395">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>消費動向指数</t>
     <rPh sb="0" eb="2">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ドウコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>第２－１－１表</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>表題：</t>
@@ -596,66 +596,50 @@
   <si>
     <t>2021年5月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>二人以上の世帯（勤労者世帯）</t>
     <rPh sb="0" eb="2">
       <t>フタリ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セタイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>00504</t>
   </si>
   <si>
     <t>第２－１－１表</t>
   </si>
   <si>
     <t>財・サービス区分別　世帯消費動向指数 分布調整値（原数値）</t>
-  </si>
-[...14 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>財・サービス支出計（名目）</t>
     <rPh sb="10" eb="12">
       <t>メイモク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>半耐久財（名目）</t>
   </si>
   <si>
     <t>非耐久財（名目）</t>
   </si>
   <si>
     <t>サービス（名目）</t>
   </si>
   <si>
     <t>財・サービス支出計（実質）</t>
   </si>
   <si>
     <t>耐久財（実質）</t>
   </si>
   <si>
     <t>半耐久財（実質）</t>
@@ -1531,51 +1515,54 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202606B     </t>
   </si>
   <si>
     <t>2026年6月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">202607B     </t>
   </si>
   <si>
     <t>2026年7月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注6. 「その他の消費支出」は消費者物価指数（持家の帰属家賃を除く総合）を用いて実質化している。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>注7. 2024年1月分から接続指数の算出方法を見直した。過去の見直し等の詳細については、「世帯消費動向指数（CTIミクロ）の推定方法」及び消費動向指数ホームページの「お知らせ」参照。</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>注3. 表章期間の消費支出の平均月額について、基準年（2025年）の消費支出の平均月額を100とする指数で表している。</t>
+    <t xml:space="preserve">202608B     </t>
+  </si>
+  <si>
+    <t>2026年8月</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
@@ -2221,52 +2208,52 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32356765-04F3-4E9B-87B8-A430030D7C35}">
-  <dimension ref="A1:AF133"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B776D039-1661-4F16-9BDC-BD5DCE03988A}">
+  <dimension ref="A1:AF134"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.77734375" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -2455,149 +2442,149 @@
       <c r="T6" s="10"/>
       <c r="AE6" s="33"/>
     </row>
     <row r="7" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="7"/>
       <c r="H7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="11"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="2"/>
     </row>
     <row r="8" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="7"/>
       <c r="H8" s="21" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="22"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
       <c r="Z8" s="22"/>
       <c r="AA8" s="22"/>
       <c r="AB8" s="22"/>
       <c r="AC8" s="22"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="46"/>
     </row>
     <row r="9" spans="1:32" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="26" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="27" t="s">
         <v>10</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>11</v>
       </c>
       <c r="M9" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="N9" s="27" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="O9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P9" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="27" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="R9" s="27" t="s">
         <v>14</v>
       </c>
       <c r="S9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="T9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U9" s="26" t="s">
         <v>17</v>
       </c>
       <c r="V9" s="27" t="s">
         <v>18</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>19</v>
       </c>
       <c r="X9" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y9" s="27" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="Z9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>21</v>
       </c>
       <c r="AB9" s="27" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="AC9" s="27" t="s">
         <v>22</v>
       </c>
       <c r="AD9" s="28" t="s">
         <v>23</v>
       </c>
       <c r="AE9" s="28" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="10" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2017000101</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
@@ -7331,67 +7318,67 @@
       </c>
       <c r="Z62" s="14">
         <v>3.1408</v>
       </c>
       <c r="AA62" s="14">
         <v>4.7272999999999996</v>
       </c>
       <c r="AB62" s="14">
         <v>16.1663</v>
       </c>
       <c r="AC62" s="14">
         <v>4.0316999999999998</v>
       </c>
       <c r="AD62" s="14">
         <v>8.7491000000000003</v>
       </c>
       <c r="AE62" s="14">
         <v>15.648</v>
       </c>
     </row>
     <row r="63" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="19" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D63" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E63" s="19"/>
       <c r="F63" s="4">
         <v>1</v>
       </c>
       <c r="H63" s="20">
         <v>2021000606</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="J63" s="14">
         <v>84.056799999999996</v>
       </c>
       <c r="K63" s="14">
         <v>23.1798</v>
       </c>
       <c r="L63" s="14">
         <v>6.3460000000000001</v>
       </c>
       <c r="M63" s="14">
         <v>5.7186000000000003</v>
       </c>
       <c r="N63" s="14">
         <v>4.4762000000000004</v>
       </c>
       <c r="O63" s="14">
         <v>2.9083999999999999</v>
       </c>
       <c r="P63" s="14">
         <v>4.4964000000000004</v>
       </c>
       <c r="Q63" s="14">
         <v>13.9817</v>
       </c>
@@ -7421,67 +7408,67 @@
       </c>
       <c r="Z63" s="14">
         <v>3.1960999999999999</v>
       </c>
       <c r="AA63" s="14">
         <v>4.7083000000000004</v>
       </c>
       <c r="AB63" s="14">
         <v>14.9537</v>
       </c>
       <c r="AC63" s="14">
         <v>2.3751000000000002</v>
       </c>
       <c r="AD63" s="14">
         <v>8.5319000000000003</v>
       </c>
       <c r="AE63" s="14">
         <v>14.957700000000001</v>
       </c>
     </row>
     <row r="64" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="19" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C64" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D64" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E64" s="19"/>
       <c r="F64" s="4">
         <v>1</v>
       </c>
       <c r="H64" s="20">
         <v>2021000707</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="J64" s="14">
         <v>86.383300000000006</v>
       </c>
       <c r="K64" s="14">
         <v>24.498899999999999</v>
       </c>
       <c r="L64" s="14">
         <v>6.1036999999999999</v>
       </c>
       <c r="M64" s="14">
         <v>5.2138</v>
       </c>
       <c r="N64" s="14">
         <v>4.8750999999999998</v>
       </c>
       <c r="O64" s="14">
         <v>2.7778</v>
       </c>
       <c r="P64" s="14">
         <v>4.5716000000000001</v>
       </c>
       <c r="Q64" s="14">
         <v>14.614699999999999</v>
       </c>
@@ -7511,67 +7498,67 @@
       </c>
       <c r="Z64" s="14">
         <v>3.1071</v>
       </c>
       <c r="AA64" s="14">
         <v>4.7820999999999998</v>
       </c>
       <c r="AB64" s="14">
         <v>15.465299999999999</v>
       </c>
       <c r="AC64" s="14">
         <v>2.3372999999999999</v>
       </c>
       <c r="AD64" s="14">
         <v>8.8727</v>
       </c>
       <c r="AE64" s="14">
         <v>15.388400000000001</v>
       </c>
     </row>
     <row r="65" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B65" s="19" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E65" s="19"/>
       <c r="F65" s="4">
         <v>1</v>
       </c>
       <c r="H65" s="20">
         <v>2021000808</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J65" s="14">
         <v>85.535600000000002</v>
       </c>
       <c r="K65" s="14">
         <v>24.792000000000002</v>
       </c>
       <c r="L65" s="14">
         <v>6.3102</v>
       </c>
       <c r="M65" s="14">
         <v>5.8090999999999999</v>
       </c>
       <c r="N65" s="14">
         <v>4.6022999999999996</v>
       </c>
       <c r="O65" s="14">
         <v>1.9964</v>
       </c>
       <c r="P65" s="14">
         <v>4.3540999999999999</v>
       </c>
       <c r="Q65" s="14">
         <v>13.9998</v>
       </c>
@@ -7601,67 +7588,67 @@
       </c>
       <c r="Z65" s="14">
         <v>2.2584</v>
       </c>
       <c r="AA65" s="14">
         <v>4.5498000000000003</v>
       </c>
       <c r="AB65" s="14">
         <v>14.9411</v>
       </c>
       <c r="AC65" s="14">
         <v>2.4493999999999998</v>
       </c>
       <c r="AD65" s="14">
         <v>8.9090000000000007</v>
       </c>
       <c r="AE65" s="14">
         <v>15.0867</v>
       </c>
     </row>
     <row r="66" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B66" s="19" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C66" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D66" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E66" s="19"/>
       <c r="F66" s="4">
         <v>1</v>
       </c>
       <c r="H66" s="20">
         <v>2021000909</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J66" s="14">
         <v>86.605800000000002</v>
       </c>
       <c r="K66" s="14">
         <v>23.3781</v>
       </c>
       <c r="L66" s="14">
         <v>6.3365</v>
       </c>
       <c r="M66" s="14">
         <v>5.9318</v>
       </c>
       <c r="N66" s="14">
         <v>3.5931000000000002</v>
       </c>
       <c r="O66" s="14">
         <v>2.2035</v>
       </c>
       <c r="P66" s="14">
         <v>4.5670999999999999</v>
       </c>
       <c r="Q66" s="14">
         <v>14.6037</v>
       </c>
@@ -7691,67 +7678,67 @@
       </c>
       <c r="Z66" s="14">
         <v>2.4081999999999999</v>
       </c>
       <c r="AA66" s="14">
         <v>4.7773000000000003</v>
       </c>
       <c r="AB66" s="14">
         <v>15.6189</v>
       </c>
       <c r="AC66" s="14">
         <v>4.9302000000000001</v>
       </c>
       <c r="AD66" s="14">
         <v>8.2696000000000005</v>
       </c>
       <c r="AE66" s="14">
         <v>15.536300000000001</v>
       </c>
     </row>
     <row r="67" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="19" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E67" s="19"/>
       <c r="F67" s="4">
         <v>1</v>
       </c>
       <c r="H67" s="20">
         <v>2021001010</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J67" s="14">
         <v>89.783000000000001</v>
       </c>
       <c r="K67" s="14">
         <v>24.2028</v>
       </c>
       <c r="L67" s="14">
         <v>6.2796000000000003</v>
       </c>
       <c r="M67" s="14">
         <v>5.8192000000000004</v>
       </c>
       <c r="N67" s="14">
         <v>3.7267000000000001</v>
       </c>
       <c r="O67" s="14">
         <v>3.0979999999999999</v>
       </c>
       <c r="P67" s="14">
         <v>4.6872999999999996</v>
       </c>
       <c r="Q67" s="14">
         <v>14.7416</v>
       </c>
@@ -7781,67 +7768,67 @@
       </c>
       <c r="Z67" s="14">
         <v>3.3784000000000001</v>
       </c>
       <c r="AA67" s="14">
         <v>4.9184000000000001</v>
       </c>
       <c r="AB67" s="14">
         <v>15.971399999999999</v>
       </c>
       <c r="AC67" s="14">
         <v>5.9385000000000003</v>
       </c>
       <c r="AD67" s="14">
         <v>9.3867999999999991</v>
       </c>
       <c r="AE67" s="14">
         <v>14.610099999999999</v>
       </c>
     </row>
     <row r="68" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="19" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C68" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D68" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E68" s="19"/>
       <c r="F68" s="4">
         <v>1</v>
       </c>
       <c r="H68" s="20">
         <v>2021001111</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="J68" s="14">
         <v>89.871799999999993</v>
       </c>
       <c r="K68" s="14">
         <v>23.816700000000001</v>
       </c>
       <c r="L68" s="14">
         <v>6.2709999999999999</v>
       </c>
       <c r="M68" s="14">
         <v>6.0624000000000002</v>
       </c>
       <c r="N68" s="14">
         <v>4.0155000000000003</v>
       </c>
       <c r="O68" s="14">
         <v>3.7111000000000001</v>
       </c>
       <c r="P68" s="14">
         <v>4.9339000000000004</v>
       </c>
       <c r="Q68" s="14">
         <v>15.508599999999999</v>
       </c>
@@ -7871,67 +7858,67 @@
       </c>
       <c r="Z68" s="14">
         <v>4.0293999999999999</v>
       </c>
       <c r="AA68" s="14">
         <v>5.1772</v>
       </c>
       <c r="AB68" s="14">
         <v>16.7118</v>
       </c>
       <c r="AC68" s="14">
         <v>3.1154000000000002</v>
       </c>
       <c r="AD68" s="14">
         <v>9.4456000000000007</v>
       </c>
       <c r="AE68" s="14">
         <v>15.9778</v>
       </c>
     </row>
     <row r="69" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="19" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E69" s="19"/>
       <c r="F69" s="4">
         <v>1</v>
       </c>
       <c r="H69" s="20">
         <v>2021001212</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="J69" s="14">
         <v>101.3994</v>
       </c>
       <c r="K69" s="14">
         <v>29.920100000000001</v>
       </c>
       <c r="L69" s="14">
         <v>7.2122999999999999</v>
       </c>
       <c r="M69" s="14">
         <v>6.7531999999999996</v>
       </c>
       <c r="N69" s="14">
         <v>4.6115000000000004</v>
       </c>
       <c r="O69" s="14">
         <v>3.7292000000000001</v>
       </c>
       <c r="P69" s="14">
         <v>4.6612999999999998</v>
       </c>
       <c r="Q69" s="14">
         <v>15.554500000000001</v>
       </c>
@@ -7961,67 +7948,67 @@
       </c>
       <c r="Z69" s="14">
         <v>4.0890000000000004</v>
       </c>
       <c r="AA69" s="14">
         <v>4.8963000000000001</v>
       </c>
       <c r="AB69" s="14">
         <v>16.8156</v>
       </c>
       <c r="AC69" s="14">
         <v>3.1953</v>
       </c>
       <c r="AD69" s="14">
         <v>11.081799999999999</v>
       </c>
       <c r="AE69" s="14">
         <v>18.098400000000002</v>
       </c>
     </row>
     <row r="70" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="19" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E70" s="19"/>
       <c r="F70" s="4">
         <v>1</v>
       </c>
       <c r="H70" s="20">
         <v>2022000101</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="J70" s="14">
         <v>90.003900000000002</v>
       </c>
       <c r="K70" s="14">
         <v>23.162400000000002</v>
       </c>
       <c r="L70" s="14">
         <v>5.5716999999999999</v>
       </c>
       <c r="M70" s="14">
         <v>8.3914000000000009</v>
       </c>
       <c r="N70" s="14">
         <v>3.9096000000000002</v>
       </c>
       <c r="O70" s="14">
         <v>3.0236999999999998</v>
       </c>
       <c r="P70" s="14">
         <v>4.2256999999999998</v>
       </c>
       <c r="Q70" s="14">
         <v>15.712300000000001</v>
       </c>
@@ -8051,67 +8038,67 @@
       </c>
       <c r="Z70" s="14">
         <v>3.3784000000000001</v>
       </c>
       <c r="AA70" s="14">
         <v>4.4387999999999996</v>
       </c>
       <c r="AB70" s="14">
         <v>17.0047</v>
       </c>
       <c r="AC70" s="14">
         <v>2.5672000000000001</v>
       </c>
       <c r="AD70" s="14">
         <v>8.7195</v>
       </c>
       <c r="AE70" s="14">
         <v>17.8476</v>
       </c>
     </row>
     <row r="71" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="19" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E71" s="19"/>
       <c r="F71" s="4">
         <v>1</v>
       </c>
       <c r="H71" s="20">
         <v>2022000202</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="J71" s="14">
         <v>82.492599999999996</v>
       </c>
       <c r="K71" s="14">
         <v>21.800999999999998</v>
       </c>
       <c r="L71" s="14">
         <v>5.2446999999999999</v>
       </c>
       <c r="M71" s="14">
         <v>9.4809999999999999</v>
       </c>
       <c r="N71" s="14">
         <v>3.1305000000000001</v>
       </c>
       <c r="O71" s="14">
         <v>2.1044</v>
       </c>
       <c r="P71" s="14">
         <v>4.0369000000000002</v>
       </c>
       <c r="Q71" s="14">
         <v>14.4382</v>
       </c>
@@ -8141,67 +8128,67 @@
       </c>
       <c r="Z71" s="14">
         <v>2.3460000000000001</v>
       </c>
       <c r="AA71" s="14">
         <v>4.2359999999999998</v>
       </c>
       <c r="AB71" s="14">
         <v>15.575100000000001</v>
       </c>
       <c r="AC71" s="14">
         <v>3.09</v>
       </c>
       <c r="AD71" s="14">
         <v>8.0244</v>
       </c>
       <c r="AE71" s="14">
         <v>13.5649</v>
       </c>
     </row>
     <row r="72" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="19" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C72" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D72" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E72" s="19"/>
       <c r="F72" s="4">
         <v>1</v>
       </c>
       <c r="H72" s="20">
         <v>2022000303</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="J72" s="14">
         <v>98.051000000000002</v>
       </c>
       <c r="K72" s="14">
         <v>24.2971</v>
       </c>
       <c r="L72" s="14">
         <v>5.81</v>
       </c>
       <c r="M72" s="14">
         <v>9.3862000000000005</v>
       </c>
       <c r="N72" s="14">
         <v>3.8855</v>
       </c>
       <c r="O72" s="14">
         <v>3.4722</v>
       </c>
       <c r="P72" s="14">
         <v>4.5503</v>
       </c>
       <c r="Q72" s="14">
         <v>17.445</v>
       </c>
@@ -8231,67 +8218,67 @@
       </c>
       <c r="Z72" s="14">
         <v>3.8197999999999999</v>
       </c>
       <c r="AA72" s="14">
         <v>4.7747000000000002</v>
       </c>
       <c r="AB72" s="14">
         <v>18.7379</v>
       </c>
       <c r="AC72" s="14">
         <v>4.9131</v>
       </c>
       <c r="AD72" s="14">
         <v>9.9291999999999998</v>
       </c>
       <c r="AE72" s="14">
         <v>17.2776</v>
       </c>
     </row>
     <row r="73" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="19" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C73" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D73" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E73" s="19"/>
       <c r="F73" s="4">
         <v>1</v>
       </c>
       <c r="H73" s="20">
         <v>2022000404</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="J73" s="14">
         <v>95.397800000000004</v>
       </c>
       <c r="K73" s="14">
         <v>23.527899999999999</v>
       </c>
       <c r="L73" s="14">
         <v>6.1593999999999998</v>
       </c>
       <c r="M73" s="14">
         <v>8.2568000000000001</v>
       </c>
       <c r="N73" s="14">
         <v>3.7444999999999999</v>
       </c>
       <c r="O73" s="14">
         <v>3.3614999999999999</v>
       </c>
       <c r="P73" s="14">
         <v>4.3291000000000004</v>
       </c>
       <c r="Q73" s="14">
         <v>14.6</v>
       </c>
@@ -8321,67 +8308,67 @@
       </c>
       <c r="Z73" s="14">
         <v>3.6457999999999999</v>
       </c>
       <c r="AA73" s="14">
         <v>4.5617000000000001</v>
       </c>
       <c r="AB73" s="14">
         <v>15.699</v>
       </c>
       <c r="AC73" s="14">
         <v>8.5631000000000004</v>
       </c>
       <c r="AD73" s="14">
         <v>9.9829000000000008</v>
       </c>
       <c r="AE73" s="14">
         <v>15.229100000000001</v>
       </c>
     </row>
     <row r="74" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="19" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E74" s="19"/>
       <c r="F74" s="4">
         <v>1</v>
       </c>
       <c r="H74" s="20">
         <v>2022000505</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="J74" s="14">
         <v>90.580200000000005</v>
       </c>
       <c r="K74" s="14">
         <v>25.0349</v>
       </c>
       <c r="L74" s="14">
         <v>6.1787000000000001</v>
       </c>
       <c r="M74" s="14">
         <v>7.2775999999999996</v>
       </c>
       <c r="N74" s="14">
         <v>4.1734</v>
       </c>
       <c r="O74" s="14">
         <v>3.1848999999999998</v>
       </c>
       <c r="P74" s="14">
         <v>4.3537999999999997</v>
       </c>
       <c r="Q74" s="14">
         <v>14.047800000000001</v>
       </c>
@@ -8411,67 +8398,67 @@
       </c>
       <c r="Z74" s="14">
         <v>3.4544000000000001</v>
       </c>
       <c r="AA74" s="14">
         <v>4.5877999999999997</v>
       </c>
       <c r="AB74" s="14">
         <v>15.137700000000001</v>
       </c>
       <c r="AC74" s="14">
         <v>3.9661</v>
       </c>
       <c r="AD74" s="14">
         <v>9.8871000000000002</v>
       </c>
       <c r="AE74" s="14">
         <v>14.8903</v>
       </c>
     </row>
     <row r="75" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B75" s="19" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C75" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D75" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E75" s="19"/>
       <c r="F75" s="4">
         <v>1</v>
       </c>
       <c r="H75" s="20">
         <v>2022000606</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J75" s="14">
         <v>87.851699999999994</v>
       </c>
       <c r="K75" s="14">
         <v>23.810600000000001</v>
       </c>
       <c r="L75" s="14">
         <v>6.8182999999999998</v>
       </c>
       <c r="M75" s="14">
         <v>6.3075000000000001</v>
       </c>
       <c r="N75" s="14">
         <v>4.4187000000000003</v>
       </c>
       <c r="O75" s="14">
         <v>2.9992000000000001</v>
       </c>
       <c r="P75" s="14">
         <v>4.8082000000000003</v>
       </c>
       <c r="Q75" s="14">
         <v>14.440899999999999</v>
       </c>
@@ -8501,67 +8488,67 @@
       </c>
       <c r="Z75" s="14">
         <v>3.2635999999999998</v>
       </c>
       <c r="AA75" s="14">
         <v>5.0664999999999996</v>
       </c>
       <c r="AB75" s="14">
         <v>15.544600000000001</v>
       </c>
       <c r="AC75" s="14">
         <v>2.3054000000000001</v>
       </c>
       <c r="AD75" s="14">
         <v>9.6681000000000008</v>
       </c>
       <c r="AE75" s="14">
         <v>14.8354</v>
       </c>
     </row>
     <row r="76" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="19" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E76" s="19"/>
       <c r="F76" s="4">
         <v>1</v>
       </c>
       <c r="H76" s="20">
         <v>2022000707</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="J76" s="14">
         <v>90.538600000000002</v>
       </c>
       <c r="K76" s="14">
         <v>25.131900000000002</v>
       </c>
       <c r="L76" s="14">
         <v>6.6717000000000004</v>
       </c>
       <c r="M76" s="14">
         <v>5.8457999999999997</v>
       </c>
       <c r="N76" s="14">
         <v>4.8356000000000003</v>
       </c>
       <c r="O76" s="14">
         <v>2.8927</v>
       </c>
       <c r="P76" s="14">
         <v>4.6497000000000002</v>
       </c>
       <c r="Q76" s="14">
         <v>15.6325</v>
       </c>
@@ -8591,67 +8578,67 @@
       </c>
       <c r="Z76" s="14">
         <v>3.1894</v>
       </c>
       <c r="AA76" s="14">
         <v>4.8944000000000001</v>
       </c>
       <c r="AB76" s="14">
         <v>16.577400000000001</v>
       </c>
       <c r="AC76" s="14">
         <v>2.4256000000000002</v>
       </c>
       <c r="AD76" s="14">
         <v>9.7859999999999996</v>
       </c>
       <c r="AE76" s="14">
         <v>15.1214</v>
       </c>
     </row>
     <row r="77" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B77" s="19" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C77" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D77" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E77" s="19"/>
       <c r="F77" s="4">
         <v>1</v>
       </c>
       <c r="H77" s="20">
         <v>2022000808</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J77" s="14">
         <v>91.125100000000003</v>
       </c>
       <c r="K77" s="14">
         <v>26.056000000000001</v>
       </c>
       <c r="L77" s="14">
         <v>6.2876000000000003</v>
       </c>
       <c r="M77" s="14">
         <v>6.4970999999999997</v>
       </c>
       <c r="N77" s="14">
         <v>4.3129</v>
       </c>
       <c r="O77" s="14">
         <v>2.3372000000000002</v>
       </c>
       <c r="P77" s="14">
         <v>4.7858000000000001</v>
       </c>
       <c r="Q77" s="14">
         <v>14.8713</v>
       </c>
@@ -8681,67 +8668,67 @@
       </c>
       <c r="Z77" s="14">
         <v>2.6055999999999999</v>
       </c>
       <c r="AA77" s="14">
         <v>5.0377000000000001</v>
       </c>
       <c r="AB77" s="14">
         <v>15.770300000000001</v>
       </c>
       <c r="AC77" s="14">
         <v>2.5461</v>
       </c>
       <c r="AD77" s="14">
         <v>10.4467</v>
       </c>
       <c r="AE77" s="14">
         <v>15.305400000000001</v>
       </c>
     </row>
     <row r="78" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B78" s="19" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C78" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D78" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E78" s="19"/>
       <c r="F78" s="4">
         <v>1</v>
       </c>
       <c r="H78" s="20">
         <v>2022000909</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="J78" s="14">
         <v>90.546899999999994</v>
       </c>
       <c r="K78" s="14">
         <v>24.631399999999999</v>
       </c>
       <c r="L78" s="14">
         <v>6.2713000000000001</v>
       </c>
       <c r="M78" s="14">
         <v>6.6940999999999997</v>
       </c>
       <c r="N78" s="14">
         <v>4.0730000000000004</v>
       </c>
       <c r="O78" s="14">
         <v>2.5404</v>
       </c>
       <c r="P78" s="14">
         <v>4.4526000000000003</v>
       </c>
       <c r="Q78" s="14">
         <v>15.3513</v>
       </c>
@@ -8771,67 +8758,67 @@
       </c>
       <c r="Z78" s="14">
         <v>2.7227999999999999</v>
       </c>
       <c r="AA78" s="14">
         <v>4.6821000000000002</v>
       </c>
       <c r="AB78" s="14">
         <v>16.331199999999999</v>
       </c>
       <c r="AC78" s="14">
         <v>4.9466999999999999</v>
       </c>
       <c r="AD78" s="14">
         <v>9.1999999999999993</v>
       </c>
       <c r="AE78" s="14">
         <v>14.4344</v>
       </c>
     </row>
     <row r="79" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B79" s="19" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E79" s="19"/>
       <c r="F79" s="4">
         <v>1</v>
       </c>
       <c r="H79" s="20">
         <v>2022001010</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="J79" s="14">
         <v>94.963099999999997</v>
       </c>
       <c r="K79" s="14">
         <v>25.664200000000001</v>
       </c>
       <c r="L79" s="14">
         <v>7.1281999999999996</v>
       </c>
       <c r="M79" s="14">
         <v>6.8086000000000002</v>
       </c>
       <c r="N79" s="14">
         <v>4.0994000000000002</v>
       </c>
       <c r="O79" s="14">
         <v>3.5785999999999998</v>
       </c>
       <c r="P79" s="14">
         <v>4.8929</v>
       </c>
       <c r="Q79" s="14">
         <v>15.1577</v>
       </c>
@@ -8861,67 +8848,67 @@
       </c>
       <c r="Z79" s="14">
         <v>3.8071000000000002</v>
       </c>
       <c r="AA79" s="14">
         <v>5.1234999999999999</v>
       </c>
       <c r="AB79" s="14">
         <v>16.1081</v>
       </c>
       <c r="AC79" s="14">
         <v>5.0426000000000002</v>
       </c>
       <c r="AD79" s="14">
         <v>10.0459</v>
       </c>
       <c r="AE79" s="14">
         <v>14.681699999999999</v>
       </c>
     </row>
     <row r="80" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B80" s="19" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C80" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D80" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E80" s="19"/>
       <c r="F80" s="4">
         <v>1</v>
       </c>
       <c r="H80" s="20">
         <v>2022001111</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="J80" s="14">
         <v>91.601699999999994</v>
       </c>
       <c r="K80" s="14">
         <v>24.880099999999999</v>
       </c>
       <c r="L80" s="14">
         <v>6.7950999999999997</v>
       </c>
       <c r="M80" s="14">
         <v>6.7907999999999999</v>
       </c>
       <c r="N80" s="14">
         <v>3.9577</v>
       </c>
       <c r="O80" s="14">
         <v>3.3914</v>
       </c>
       <c r="P80" s="14">
         <v>4.9561999999999999</v>
       </c>
       <c r="Q80" s="14">
         <v>15.5336</v>
       </c>
@@ -8951,67 +8938,67 @@
       </c>
       <c r="Z80" s="14">
         <v>3.585</v>
       </c>
       <c r="AA80" s="14">
         <v>5.1843000000000004</v>
       </c>
       <c r="AB80" s="14">
         <v>16.4726</v>
       </c>
       <c r="AC80" s="14">
         <v>2.9784000000000002</v>
       </c>
       <c r="AD80" s="14">
         <v>10.0779</v>
       </c>
       <c r="AE80" s="14">
         <v>14.529199999999999</v>
       </c>
     </row>
     <row r="81" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B81" s="19" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C81" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E81" s="19"/>
       <c r="F81" s="4">
         <v>1</v>
       </c>
       <c r="H81" s="20">
         <v>2022001212</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="J81" s="14">
         <v>105.9408</v>
       </c>
       <c r="K81" s="14">
         <v>31.145</v>
       </c>
       <c r="L81" s="14">
         <v>7.0842000000000001</v>
       </c>
       <c r="M81" s="14">
         <v>7.8906000000000001</v>
       </c>
       <c r="N81" s="14">
         <v>5.0829000000000004</v>
       </c>
       <c r="O81" s="14">
         <v>3.9207000000000001</v>
       </c>
       <c r="P81" s="14">
         <v>5.07</v>
       </c>
       <c r="Q81" s="14">
         <v>16.090399999999999</v>
       </c>
@@ -9041,67 +9028,67 @@
       </c>
       <c r="Z81" s="14">
         <v>4.1753</v>
       </c>
       <c r="AA81" s="14">
         <v>5.3089000000000004</v>
       </c>
       <c r="AB81" s="14">
         <v>17.044899999999998</v>
       </c>
       <c r="AC81" s="14">
         <v>3.3456999999999999</v>
       </c>
       <c r="AD81" s="14">
         <v>11.447100000000001</v>
       </c>
       <c r="AE81" s="14">
         <v>17.488299999999999</v>
       </c>
     </row>
     <row r="82" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B82" s="19" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D82" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E82" s="19"/>
       <c r="F82" s="4">
         <v>1</v>
       </c>
       <c r="H82" s="20">
         <v>2023000101</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="J82" s="14">
         <v>94.9255</v>
       </c>
       <c r="K82" s="14">
         <v>24.867899999999999</v>
       </c>
       <c r="L82" s="14">
         <v>5.6750999999999996</v>
       </c>
       <c r="M82" s="14">
         <v>10.2232</v>
       </c>
       <c r="N82" s="14">
         <v>3.85</v>
       </c>
       <c r="O82" s="14">
         <v>3.3262999999999998</v>
       </c>
       <c r="P82" s="14">
         <v>4.2237999999999998</v>
       </c>
       <c r="Q82" s="14">
         <v>15.414300000000001</v>
       </c>
@@ -9131,67 +9118,67 @@
       </c>
       <c r="Z82" s="14">
         <v>3.6038000000000001</v>
       </c>
       <c r="AA82" s="14">
         <v>4.4181999999999997</v>
       </c>
       <c r="AB82" s="14">
         <v>16.3461</v>
       </c>
       <c r="AC82" s="14">
         <v>2.6097999999999999</v>
       </c>
       <c r="AD82" s="14">
         <v>9.9751999999999992</v>
       </c>
       <c r="AE82" s="14">
         <v>17.016400000000001</v>
       </c>
     </row>
     <row r="83" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B83" s="19" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C83" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D83" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E83" s="19"/>
       <c r="F83" s="4">
         <v>1</v>
       </c>
       <c r="H83" s="20">
         <v>2023000202</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="J83" s="14">
         <v>87.910200000000003</v>
       </c>
       <c r="K83" s="14">
         <v>23.4876</v>
       </c>
       <c r="L83" s="14">
         <v>5.3352000000000004</v>
       </c>
       <c r="M83" s="14">
         <v>10.844200000000001</v>
       </c>
       <c r="N83" s="14">
         <v>3.2044999999999999</v>
       </c>
       <c r="O83" s="14">
         <v>2.4047999999999998</v>
       </c>
       <c r="P83" s="14">
         <v>4.3678999999999997</v>
       </c>
       <c r="Q83" s="14">
         <v>14.672499999999999</v>
       </c>
@@ -9221,67 +9208,67 @@
       </c>
       <c r="Z83" s="14">
         <v>2.5886</v>
       </c>
       <c r="AA83" s="14">
         <v>4.5404</v>
       </c>
       <c r="AB83" s="14">
         <v>15.5594</v>
       </c>
       <c r="AC83" s="14">
         <v>2.8046000000000002</v>
       </c>
       <c r="AD83" s="14">
         <v>9.5173000000000005</v>
       </c>
       <c r="AE83" s="14">
         <v>13.2455</v>
       </c>
     </row>
     <row r="84" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B84" s="19" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C84" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D84" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E84" s="19"/>
       <c r="F84" s="4">
         <v>1</v>
       </c>
       <c r="H84" s="20">
         <v>2023000303</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="J84" s="14">
         <v>102.67910000000001</v>
       </c>
       <c r="K84" s="14">
         <v>25.8948</v>
       </c>
       <c r="L84" s="14">
         <v>6.0266000000000002</v>
       </c>
       <c r="M84" s="14">
         <v>9.7665000000000006</v>
       </c>
       <c r="N84" s="14">
         <v>4.1048</v>
       </c>
       <c r="O84" s="14">
         <v>3.7658</v>
       </c>
       <c r="P84" s="14">
         <v>4.9448999999999996</v>
       </c>
       <c r="Q84" s="14">
         <v>18.482399999999998</v>
       </c>
@@ -9311,67 +9298,67 @@
       </c>
       <c r="Z84" s="14">
         <v>3.9977</v>
       </c>
       <c r="AA84" s="14">
         <v>5.1242000000000001</v>
       </c>
       <c r="AB84" s="14">
         <v>19.537400000000002</v>
       </c>
       <c r="AC84" s="14">
         <v>4.7210999999999999</v>
       </c>
       <c r="AD84" s="14">
         <v>11.1366</v>
       </c>
       <c r="AE84" s="14">
         <v>15.935</v>
       </c>
     </row>
     <row r="85" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="19" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E85" s="19"/>
       <c r="F85" s="4">
         <v>1</v>
       </c>
       <c r="H85" s="20">
         <v>2023000404</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="J85" s="14">
         <v>99.999200000000002</v>
       </c>
       <c r="K85" s="14">
         <v>25.3307</v>
       </c>
       <c r="L85" s="14">
         <v>5.992</v>
       </c>
       <c r="M85" s="14">
         <v>8.1173000000000002</v>
       </c>
       <c r="N85" s="14">
         <v>3.7517999999999998</v>
       </c>
       <c r="O85" s="14">
         <v>3.3277999999999999</v>
       </c>
       <c r="P85" s="14">
         <v>4.5579000000000001</v>
       </c>
       <c r="Q85" s="14">
         <v>17.092300000000002</v>
       </c>
@@ -9401,67 +9388,67 @@
       </c>
       <c r="Z85" s="14">
         <v>3.4773000000000001</v>
       </c>
       <c r="AA85" s="14">
         <v>4.7232000000000003</v>
       </c>
       <c r="AB85" s="14">
         <v>18.068000000000001</v>
       </c>
       <c r="AC85" s="14">
         <v>8.0952000000000002</v>
       </c>
       <c r="AD85" s="14">
         <v>10.461499999999999</v>
       </c>
       <c r="AE85" s="14">
         <v>14.7285</v>
       </c>
     </row>
     <row r="86" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B86" s="19" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C86" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D86" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E86" s="19"/>
       <c r="F86" s="4">
         <v>1</v>
       </c>
       <c r="H86" s="20">
         <v>2023000505</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="J86" s="14">
         <v>92.844700000000003</v>
       </c>
       <c r="K86" s="14">
         <v>26.5563</v>
       </c>
       <c r="L86" s="14">
         <v>5.843</v>
       </c>
       <c r="M86" s="14">
         <v>6.9679000000000002</v>
       </c>
       <c r="N86" s="14">
         <v>4.1148999999999996</v>
       </c>
       <c r="O86" s="14">
         <v>3.2850000000000001</v>
       </c>
       <c r="P86" s="14">
         <v>4.3315000000000001</v>
       </c>
       <c r="Q86" s="14">
         <v>15.068</v>
       </c>
@@ -9491,67 +9478,67 @@
       </c>
       <c r="Z86" s="14">
         <v>3.4325999999999999</v>
       </c>
       <c r="AA86" s="14">
         <v>4.47</v>
       </c>
       <c r="AB86" s="14">
         <v>15.894600000000001</v>
       </c>
       <c r="AC86" s="14">
         <v>4.2294</v>
       </c>
       <c r="AD86" s="14">
         <v>10.4415</v>
       </c>
       <c r="AE86" s="14">
         <v>13.4841</v>
       </c>
     </row>
     <row r="87" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B87" s="19" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C87" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D87" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E87" s="19"/>
       <c r="F87" s="4">
         <v>1</v>
       </c>
       <c r="H87" s="20">
         <v>2023000606</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="J87" s="14">
         <v>88.553799999999995</v>
       </c>
       <c r="K87" s="14">
         <v>24.862100000000002</v>
       </c>
       <c r="L87" s="14">
         <v>6.4768999999999997</v>
       </c>
       <c r="M87" s="14">
         <v>5.9837999999999996</v>
       </c>
       <c r="N87" s="14">
         <v>4.1005000000000003</v>
       </c>
       <c r="O87" s="14">
         <v>3.0680000000000001</v>
       </c>
       <c r="P87" s="14">
         <v>4.4031000000000002</v>
       </c>
       <c r="Q87" s="14">
         <v>15.6425</v>
       </c>
@@ -9581,67 +9568,67 @@
       </c>
       <c r="Z87" s="14">
         <v>3.2126000000000001</v>
       </c>
       <c r="AA87" s="14">
         <v>4.5298999999999996</v>
       </c>
       <c r="AB87" s="14">
         <v>16.4832</v>
       </c>
       <c r="AC87" s="14">
         <v>2.4138999999999999</v>
       </c>
       <c r="AD87" s="14">
         <v>9.5939999999999994</v>
       </c>
       <c r="AE87" s="14">
         <v>13.624700000000001</v>
       </c>
     </row>
     <row r="88" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B88" s="19" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C88" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D88" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E88" s="19"/>
       <c r="F88" s="4">
         <v>1</v>
       </c>
       <c r="H88" s="20">
         <v>2023000707</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="J88" s="14">
         <v>92.461600000000004</v>
       </c>
       <c r="K88" s="14">
         <v>26.812000000000001</v>
       </c>
       <c r="L88" s="14">
         <v>6.1517999999999997</v>
       </c>
       <c r="M88" s="14">
         <v>5.4539999999999997</v>
       </c>
       <c r="N88" s="14">
         <v>5.1182999999999996</v>
       </c>
       <c r="O88" s="14">
         <v>3.3067000000000002</v>
       </c>
       <c r="P88" s="14">
         <v>4.4715999999999996</v>
       </c>
       <c r="Q88" s="14">
         <v>16.514500000000002</v>
       </c>
@@ -9671,67 +9658,67 @@
       </c>
       <c r="Z88" s="14">
         <v>3.5028999999999999</v>
       </c>
       <c r="AA88" s="14">
         <v>4.6003999999999996</v>
       </c>
       <c r="AB88" s="14">
         <v>17.1312</v>
       </c>
       <c r="AC88" s="14">
         <v>2.2721</v>
       </c>
       <c r="AD88" s="14">
         <v>9.8031000000000006</v>
       </c>
       <c r="AE88" s="14">
         <v>13.965400000000001</v>
       </c>
     </row>
     <row r="89" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="19" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E89" s="19"/>
       <c r="F89" s="4">
         <v>1</v>
       </c>
       <c r="H89" s="20">
         <v>2023000808</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J89" s="14">
         <v>93.194299999999998</v>
       </c>
       <c r="K89" s="14">
         <v>27.8659</v>
       </c>
       <c r="L89" s="14">
         <v>6.2022000000000004</v>
       </c>
       <c r="M89" s="14">
         <v>5.7249999999999996</v>
       </c>
       <c r="N89" s="14">
         <v>4.3758999999999997</v>
       </c>
       <c r="O89" s="14">
         <v>2.3586</v>
       </c>
       <c r="P89" s="14">
         <v>4.4669999999999996</v>
       </c>
       <c r="Q89" s="14">
         <v>15.768000000000001</v>
       </c>
@@ -9761,67 +9748,67 @@
       </c>
       <c r="Z89" s="14">
         <v>2.5198999999999998</v>
       </c>
       <c r="AA89" s="14">
         <v>4.5910000000000002</v>
       </c>
       <c r="AB89" s="14">
         <v>16.1889</v>
       </c>
       <c r="AC89" s="14">
         <v>2.3555999999999999</v>
       </c>
       <c r="AD89" s="14">
         <v>10.9726</v>
       </c>
       <c r="AE89" s="14">
         <v>14.3955</v>
       </c>
     </row>
     <row r="90" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B90" s="19" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C90" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D90" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E90" s="19"/>
       <c r="F90" s="4">
         <v>1</v>
       </c>
       <c r="H90" s="20">
         <v>2023000909</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J90" s="14">
         <v>90.191400000000002</v>
       </c>
       <c r="K90" s="14">
         <v>26.030999999999999</v>
       </c>
       <c r="L90" s="14">
         <v>5.7145000000000001</v>
       </c>
       <c r="M90" s="14">
         <v>5.7717999999999998</v>
       </c>
       <c r="N90" s="14">
         <v>3.9087999999999998</v>
       </c>
       <c r="O90" s="14">
         <v>2.2014</v>
       </c>
       <c r="P90" s="14">
         <v>4.4978999999999996</v>
       </c>
       <c r="Q90" s="14">
         <v>15.8405</v>
       </c>
@@ -9851,67 +9838,67 @@
       </c>
       <c r="Z90" s="14">
         <v>2.2812000000000001</v>
       </c>
       <c r="AA90" s="14">
         <v>4.6180000000000003</v>
       </c>
       <c r="AB90" s="14">
         <v>16.28</v>
       </c>
       <c r="AC90" s="14">
         <v>4.5069999999999997</v>
       </c>
       <c r="AD90" s="14">
         <v>9.2355</v>
       </c>
       <c r="AE90" s="14">
         <v>13.6012</v>
       </c>
     </row>
     <row r="91" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B91" s="19" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C91" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D91" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E91" s="19"/>
       <c r="F91" s="4">
         <v>1</v>
       </c>
       <c r="H91" s="20">
         <v>2023001010</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J91" s="14">
         <v>96.724299999999999</v>
       </c>
       <c r="K91" s="14">
         <v>26.803100000000001</v>
       </c>
       <c r="L91" s="14">
         <v>6.7987000000000002</v>
       </c>
       <c r="M91" s="14">
         <v>6.0266000000000002</v>
       </c>
       <c r="N91" s="14">
         <v>3.9371999999999998</v>
       </c>
       <c r="O91" s="14">
         <v>3.4544000000000001</v>
       </c>
       <c r="P91" s="14">
         <v>5.1760999999999999</v>
       </c>
       <c r="Q91" s="14">
         <v>16.317799999999998</v>
       </c>
@@ -9941,67 +9928,67 @@
       </c>
       <c r="Z91" s="14">
         <v>3.5686</v>
       </c>
       <c r="AA91" s="14">
         <v>5.298</v>
       </c>
       <c r="AB91" s="14">
         <v>16.805099999999999</v>
       </c>
       <c r="AC91" s="14">
         <v>5.3731999999999998</v>
       </c>
       <c r="AD91" s="14">
         <v>10.0063</v>
       </c>
       <c r="AE91" s="14">
         <v>13.728400000000001</v>
       </c>
     </row>
     <row r="92" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B92" s="19" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D92" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E92" s="19"/>
       <c r="F92" s="4">
         <v>1</v>
       </c>
       <c r="H92" s="20">
         <v>2023001111</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J92" s="14">
         <v>93.702100000000002</v>
       </c>
       <c r="K92" s="14">
         <v>26.409700000000001</v>
       </c>
       <c r="L92" s="14">
         <v>6.0614999999999997</v>
       </c>
       <c r="M92" s="14">
         <v>5.9740000000000002</v>
       </c>
       <c r="N92" s="14">
         <v>4.3250999999999999</v>
       </c>
       <c r="O92" s="14">
         <v>3.8784000000000001</v>
       </c>
       <c r="P92" s="14">
         <v>4.8686999999999996</v>
       </c>
       <c r="Q92" s="14">
         <v>15.973000000000001</v>
       </c>
@@ -10031,67 +10018,67 @@
       </c>
       <c r="Z92" s="14">
         <v>3.9860000000000002</v>
       </c>
       <c r="AA92" s="14">
         <v>4.9680999999999997</v>
       </c>
       <c r="AB92" s="14">
         <v>16.484000000000002</v>
       </c>
       <c r="AC92" s="14">
         <v>2.9767999999999999</v>
       </c>
       <c r="AD92" s="14">
         <v>10.124499999999999</v>
       </c>
       <c r="AE92" s="14">
         <v>14.2446</v>
       </c>
     </row>
     <row r="93" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="19" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D93" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E93" s="19"/>
       <c r="F93" s="4">
         <v>1</v>
       </c>
       <c r="H93" s="20">
         <v>2023001212</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="J93" s="14">
         <v>105.2885</v>
       </c>
       <c r="K93" s="14">
         <v>32.878</v>
       </c>
       <c r="L93" s="14">
         <v>6.6197999999999997</v>
       </c>
       <c r="M93" s="14">
         <v>6.7504</v>
       </c>
       <c r="N93" s="14">
         <v>4.8404999999999996</v>
       </c>
       <c r="O93" s="14">
         <v>3.7808999999999999</v>
       </c>
       <c r="P93" s="14">
         <v>4.9969000000000001</v>
       </c>
       <c r="Q93" s="14">
         <v>15.7325</v>
       </c>
@@ -10121,67 +10108,67 @@
       </c>
       <c r="Z93" s="14">
         <v>3.9098999999999999</v>
       </c>
       <c r="AA93" s="14">
         <v>5.1093000000000002</v>
       </c>
       <c r="AB93" s="14">
         <v>16.202400000000001</v>
       </c>
       <c r="AC93" s="14">
         <v>3.1705000000000001</v>
       </c>
       <c r="AD93" s="14">
         <v>11.1921</v>
       </c>
       <c r="AE93" s="14">
         <v>16.5914</v>
       </c>
     </row>
     <row r="94" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B94" s="19" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D94" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E94" s="19"/>
       <c r="F94" s="4">
         <v>1</v>
       </c>
       <c r="H94" s="20">
         <v>2024000101</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="J94" s="14">
         <v>93.103099999999998</v>
       </c>
       <c r="K94" s="14">
         <v>25.645499999999998</v>
       </c>
       <c r="L94" s="14">
         <v>5.1197999999999997</v>
       </c>
       <c r="M94" s="14">
         <v>7.9634</v>
       </c>
       <c r="N94" s="14">
         <v>3.9683000000000002</v>
       </c>
       <c r="O94" s="14">
         <v>3.4384999999999999</v>
       </c>
       <c r="P94" s="14">
         <v>4.5541999999999998</v>
       </c>
       <c r="Q94" s="14">
         <v>14.6945</v>
       </c>
@@ -10211,67 +10198,67 @@
       </c>
       <c r="Z94" s="14">
         <v>3.6118999999999999</v>
       </c>
       <c r="AA94" s="14">
         <v>4.6519000000000004</v>
       </c>
       <c r="AB94" s="14">
         <v>15.1334</v>
       </c>
       <c r="AC94" s="14">
         <v>2.8815</v>
       </c>
       <c r="AD94" s="14">
         <v>9.4818999999999996</v>
       </c>
       <c r="AE94" s="14">
         <v>16.520900000000001</v>
       </c>
     </row>
     <row r="95" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="19" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C95" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D95" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E95" s="19"/>
       <c r="F95" s="4">
         <v>1</v>
       </c>
       <c r="H95" s="20">
         <v>2024000202</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="J95" s="14">
         <v>89.964500000000001</v>
       </c>
       <c r="K95" s="14">
         <v>25.253900000000002</v>
       </c>
       <c r="L95" s="14">
         <v>5.4659000000000004</v>
       </c>
       <c r="M95" s="14">
         <v>8.4864999999999995</v>
       </c>
       <c r="N95" s="14">
         <v>3.4140999999999999</v>
       </c>
       <c r="O95" s="14">
         <v>2.6905000000000001</v>
       </c>
       <c r="P95" s="14">
         <v>4.6609999999999996</v>
       </c>
       <c r="Q95" s="14">
         <v>14.930999999999999</v>
       </c>
@@ -10301,67 +10288,67 @@
       </c>
       <c r="Z95" s="14">
         <v>2.8201999999999998</v>
       </c>
       <c r="AA95" s="14">
         <v>4.7609000000000004</v>
       </c>
       <c r="AB95" s="14">
         <v>15.392799999999999</v>
       </c>
       <c r="AC95" s="14">
         <v>3.2904</v>
       </c>
       <c r="AD95" s="14">
         <v>9.3514999999999997</v>
       </c>
       <c r="AE95" s="14">
         <v>13.2974</v>
       </c>
     </row>
     <row r="96" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="19" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C96" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D96" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E96" s="19"/>
       <c r="F96" s="4">
         <v>1</v>
       </c>
       <c r="H96" s="20">
         <v>2024000303</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J96" s="14">
         <v>103.3573</v>
       </c>
       <c r="K96" s="14">
         <v>27.853999999999999</v>
       </c>
       <c r="L96" s="14">
         <v>6.1233000000000004</v>
       </c>
       <c r="M96" s="14">
         <v>8.4532000000000007</v>
       </c>
       <c r="N96" s="14">
         <v>4.0735999999999999</v>
       </c>
       <c r="O96" s="14">
         <v>3.7909999999999999</v>
       </c>
       <c r="P96" s="14">
         <v>4.9139999999999997</v>
       </c>
       <c r="Q96" s="14">
         <v>18.3812</v>
       </c>
@@ -10391,67 +10378,67 @@
       </c>
       <c r="Z96" s="14">
         <v>3.9365999999999999</v>
       </c>
       <c r="AA96" s="14">
         <v>5.0143000000000004</v>
       </c>
       <c r="AB96" s="14">
         <v>18.988800000000001</v>
       </c>
       <c r="AC96" s="14">
         <v>4.8773999999999997</v>
       </c>
       <c r="AD96" s="14">
         <v>10.5945</v>
       </c>
       <c r="AE96" s="14">
         <v>15.0685</v>
       </c>
     </row>
     <row r="97" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B97" s="19" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C97" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D97" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E97" s="19"/>
       <c r="F97" s="4">
         <v>1</v>
       </c>
       <c r="H97" s="20">
         <v>2024000404</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="J97" s="14">
         <v>100.0583</v>
       </c>
       <c r="K97" s="14">
         <v>25.642499999999998</v>
       </c>
       <c r="L97" s="14">
         <v>5.8662999999999998</v>
       </c>
       <c r="M97" s="14">
         <v>7.8040000000000003</v>
       </c>
       <c r="N97" s="14">
         <v>3.8092999999999999</v>
       </c>
       <c r="O97" s="14">
         <v>3.6160000000000001</v>
       </c>
       <c r="P97" s="14">
         <v>4.4869000000000003</v>
       </c>
       <c r="Q97" s="14">
         <v>16.21</v>
       </c>
@@ -10481,67 +10468,67 @@
       </c>
       <c r="Z97" s="14">
         <v>3.6972999999999998</v>
       </c>
       <c r="AA97" s="14">
         <v>4.5925000000000002</v>
       </c>
       <c r="AB97" s="14">
         <v>16.677</v>
       </c>
       <c r="AC97" s="14">
         <v>8.8909000000000002</v>
       </c>
       <c r="AD97" s="14">
         <v>9.7297999999999991</v>
       </c>
       <c r="AE97" s="14">
         <v>14.4726</v>
       </c>
     </row>
     <row r="98" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B98" s="19" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C98" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D98" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E98" s="19"/>
       <c r="F98" s="4">
         <v>1</v>
       </c>
       <c r="H98" s="20">
         <v>2024000505</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="J98" s="14">
         <v>95.102900000000005</v>
       </c>
       <c r="K98" s="14">
         <v>26.807400000000001</v>
       </c>
       <c r="L98" s="14">
         <v>6.2092000000000001</v>
       </c>
       <c r="M98" s="14">
         <v>6.7439999999999998</v>
       </c>
       <c r="N98" s="14">
         <v>4.0715000000000003</v>
       </c>
       <c r="O98" s="14">
         <v>3.2347999999999999</v>
       </c>
       <c r="P98" s="14">
         <v>4.7218999999999998</v>
       </c>
       <c r="Q98" s="14">
         <v>15.1898</v>
       </c>
@@ -10571,67 +10558,67 @@
       </c>
       <c r="Z98" s="14">
         <v>3.3075000000000001</v>
       </c>
       <c r="AA98" s="14">
         <v>4.8182999999999998</v>
       </c>
       <c r="AB98" s="14">
         <v>15.659599999999999</v>
       </c>
       <c r="AC98" s="14">
         <v>4.6527000000000003</v>
       </c>
       <c r="AD98" s="14">
         <v>9.8070000000000004</v>
       </c>
       <c r="AE98" s="14">
         <v>14.276199999999999</v>
       </c>
     </row>
     <row r="99" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B99" s="19" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D99" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E99" s="19"/>
       <c r="F99" s="4">
         <v>1</v>
       </c>
       <c r="H99" s="20">
         <v>2024000606</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="J99" s="14">
         <v>92.4726</v>
       </c>
       <c r="K99" s="14">
         <v>26.293199999999999</v>
       </c>
       <c r="L99" s="14">
         <v>6.8196000000000003</v>
       </c>
       <c r="M99" s="14">
         <v>5.9866000000000001</v>
       </c>
       <c r="N99" s="14">
         <v>4.843</v>
       </c>
       <c r="O99" s="14">
         <v>3.1880000000000002</v>
       </c>
       <c r="P99" s="14">
         <v>4.7417999999999996</v>
       </c>
       <c r="Q99" s="14">
         <v>15.789099999999999</v>
       </c>
@@ -10661,67 +10648,67 @@
       </c>
       <c r="Z99" s="14">
         <v>3.2663000000000002</v>
       </c>
       <c r="AA99" s="14">
         <v>4.8140000000000001</v>
       </c>
       <c r="AB99" s="14">
         <v>16.2272</v>
       </c>
       <c r="AC99" s="14">
         <v>2.5508999999999999</v>
       </c>
       <c r="AD99" s="14">
         <v>9.5569000000000006</v>
       </c>
       <c r="AE99" s="14">
         <v>13.4337</v>
       </c>
     </row>
     <row r="100" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B100" s="19" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C100" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D100" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E100" s="19"/>
       <c r="F100" s="4">
         <v>1</v>
       </c>
       <c r="H100" s="20">
         <v>2024000707</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="J100" s="14">
         <v>94.719300000000004</v>
       </c>
       <c r="K100" s="14">
         <v>27.132899999999999</v>
       </c>
       <c r="L100" s="14">
         <v>6.9542000000000002</v>
       </c>
       <c r="M100" s="14">
         <v>5.9560000000000004</v>
       </c>
       <c r="N100" s="14">
         <v>5.2275999999999998</v>
       </c>
       <c r="O100" s="14">
         <v>3.0577000000000001</v>
       </c>
       <c r="P100" s="14">
         <v>4.7013999999999996</v>
       </c>
       <c r="Q100" s="14">
         <v>15.718999999999999</v>
       </c>
@@ -10751,67 +10738,67 @@
       </c>
       <c r="Z100" s="14">
         <v>3.1686000000000001</v>
       </c>
       <c r="AA100" s="14">
         <v>4.7682000000000002</v>
       </c>
       <c r="AB100" s="14">
         <v>16.105599999999999</v>
       </c>
       <c r="AC100" s="14">
         <v>2.5301</v>
       </c>
       <c r="AD100" s="14">
         <v>10.210699999999999</v>
       </c>
       <c r="AE100" s="14">
         <v>13.851699999999999</v>
       </c>
     </row>
     <row r="101" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B101" s="19" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C101" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E101" s="19"/>
       <c r="F101" s="4">
         <v>1</v>
       </c>
       <c r="H101" s="20">
         <v>2024000808</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="J101" s="14">
         <v>96.766199999999998</v>
       </c>
       <c r="K101" s="14">
         <v>29.553999999999998</v>
       </c>
       <c r="L101" s="14">
         <v>6.3399000000000001</v>
       </c>
       <c r="M101" s="14">
         <v>6.4099000000000004</v>
       </c>
       <c r="N101" s="14">
         <v>4.7493999999999996</v>
       </c>
       <c r="O101" s="14">
         <v>2.4809999999999999</v>
       </c>
       <c r="P101" s="14">
         <v>4.6982999999999997</v>
       </c>
       <c r="Q101" s="14">
         <v>15.062200000000001</v>
       </c>
@@ -10841,67 +10828,67 @@
       </c>
       <c r="Z101" s="14">
         <v>2.5924999999999998</v>
       </c>
       <c r="AA101" s="14">
         <v>4.7602000000000002</v>
       </c>
       <c r="AB101" s="14">
         <v>15.432600000000001</v>
       </c>
       <c r="AC101" s="14">
         <v>2.5078</v>
       </c>
       <c r="AD101" s="14">
         <v>10.6952</v>
       </c>
       <c r="AE101" s="14">
         <v>14.606</v>
       </c>
     </row>
     <row r="102" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B102" s="19" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C102" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D102" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E102" s="19"/>
       <c r="F102" s="4">
         <v>1</v>
       </c>
       <c r="H102" s="20">
         <v>2024000909</v>
       </c>
       <c r="I102" s="13" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="J102" s="14">
         <v>94.668499999999995</v>
       </c>
       <c r="K102" s="14">
         <v>26.968599999999999</v>
       </c>
       <c r="L102" s="14">
         <v>6.1554000000000002</v>
       </c>
       <c r="M102" s="14">
         <v>6.8593000000000002</v>
       </c>
       <c r="N102" s="14">
         <v>3.9775999999999998</v>
       </c>
       <c r="O102" s="14">
         <v>2.4834000000000001</v>
       </c>
       <c r="P102" s="14">
         <v>4.4795999999999996</v>
       </c>
       <c r="Q102" s="14">
         <v>16.613</v>
       </c>
@@ -10931,67 +10918,67 @@
       </c>
       <c r="Z102" s="14">
         <v>2.5135999999999998</v>
       </c>
       <c r="AA102" s="14">
         <v>4.5247999999999999</v>
       </c>
       <c r="AB102" s="14">
         <v>17.0564</v>
       </c>
       <c r="AC102" s="14">
         <v>4.8518999999999997</v>
       </c>
       <c r="AD102" s="14">
         <v>9.3111999999999995</v>
       </c>
       <c r="AE102" s="14">
         <v>13.3691</v>
       </c>
     </row>
     <row r="103" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B103" s="19" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C103" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D103" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E103" s="19"/>
       <c r="F103" s="4">
         <v>1</v>
       </c>
       <c r="H103" s="20">
         <v>2024001010</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="J103" s="14">
         <v>98.137</v>
       </c>
       <c r="K103" s="14">
         <v>27.483799999999999</v>
       </c>
       <c r="L103" s="14">
         <v>6.5202999999999998</v>
       </c>
       <c r="M103" s="14">
         <v>6.7023999999999999</v>
       </c>
       <c r="N103" s="14">
         <v>3.7673999999999999</v>
       </c>
       <c r="O103" s="14">
         <v>3.0821000000000001</v>
       </c>
       <c r="P103" s="14">
         <v>5.0880999999999998</v>
       </c>
       <c r="Q103" s="14">
         <v>16.6022</v>
       </c>
@@ -11021,67 +11008,67 @@
       </c>
       <c r="Z103" s="14">
         <v>3.1101000000000001</v>
       </c>
       <c r="AA103" s="14">
         <v>5.1188000000000002</v>
       </c>
       <c r="AB103" s="14">
         <v>17.0105</v>
       </c>
       <c r="AC103" s="14">
         <v>5.5434999999999999</v>
       </c>
       <c r="AD103" s="14">
         <v>9.6751000000000005</v>
       </c>
       <c r="AE103" s="14">
         <v>13.9016</v>
       </c>
     </row>
     <row r="104" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B104" s="19" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E104" s="19"/>
       <c r="F104" s="4">
         <v>1</v>
       </c>
       <c r="H104" s="20">
         <v>2024001111</v>
       </c>
       <c r="I104" s="13" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="J104" s="14">
         <v>95.734700000000004</v>
       </c>
       <c r="K104" s="14">
         <v>27.6753</v>
       </c>
       <c r="L104" s="14">
         <v>6.8177000000000003</v>
       </c>
       <c r="M104" s="14">
         <v>6.2324999999999999</v>
       </c>
       <c r="N104" s="14">
         <v>4.1813000000000002</v>
       </c>
       <c r="O104" s="14">
         <v>3.6475</v>
       </c>
       <c r="P104" s="14">
         <v>4.9988000000000001</v>
       </c>
       <c r="Q104" s="14">
         <v>15.930999999999999</v>
       </c>
@@ -11111,67 +11098,67 @@
       </c>
       <c r="Z104" s="14">
         <v>3.6547999999999998</v>
       </c>
       <c r="AA104" s="14">
         <v>5.0239000000000003</v>
       </c>
       <c r="AB104" s="14">
         <v>16.289400000000001</v>
       </c>
       <c r="AC104" s="14">
         <v>3.2719</v>
       </c>
       <c r="AD104" s="14">
         <v>9.8600999999999992</v>
       </c>
       <c r="AE104" s="14">
         <v>13.370200000000001</v>
       </c>
     </row>
     <row r="105" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B105" s="19" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C105" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D105" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E105" s="19"/>
       <c r="F105" s="4">
         <v>1</v>
       </c>
       <c r="H105" s="20">
         <v>2024001212</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="J105" s="14">
         <v>110.83450000000001</v>
       </c>
       <c r="K105" s="14">
         <v>34.4651</v>
       </c>
       <c r="L105" s="14">
         <v>6.9927000000000001</v>
       </c>
       <c r="M105" s="14">
         <v>7.3041</v>
       </c>
       <c r="N105" s="14">
         <v>4.9831000000000003</v>
       </c>
       <c r="O105" s="14">
         <v>3.9849000000000001</v>
       </c>
       <c r="P105" s="14">
         <v>5.4455999999999998</v>
       </c>
       <c r="Q105" s="14">
         <v>16.546199999999999</v>
       </c>
@@ -11201,67 +11188,67 @@
       </c>
       <c r="Z105" s="14">
         <v>4.0049000000000001</v>
       </c>
       <c r="AA105" s="14">
         <v>5.4729999999999999</v>
       </c>
       <c r="AB105" s="14">
         <v>16.866700000000002</v>
       </c>
       <c r="AC105" s="14">
         <v>3.0899000000000001</v>
       </c>
       <c r="AD105" s="14">
         <v>11.488899999999999</v>
       </c>
       <c r="AE105" s="14">
         <v>16.764800000000001</v>
       </c>
     </row>
     <row r="106" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A106" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B106" s="19" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E106" s="19"/>
       <c r="F106" s="4">
         <v>1</v>
       </c>
       <c r="H106" s="20">
         <v>2025000101</v>
       </c>
       <c r="I106" s="13" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="J106" s="14">
         <v>96.652000000000001</v>
       </c>
       <c r="K106" s="14">
         <v>27.187999999999999</v>
       </c>
       <c r="L106" s="14">
         <v>5.7706</v>
       </c>
       <c r="M106" s="14">
         <v>9.1181000000000001</v>
       </c>
       <c r="N106" s="14">
         <v>3.6309</v>
       </c>
       <c r="O106" s="14">
         <v>3.3144999999999998</v>
       </c>
       <c r="P106" s="14">
         <v>4.7020999999999997</v>
       </c>
       <c r="Q106" s="14">
         <v>14.9765</v>
       </c>
@@ -11291,67 +11278,67 @@
       </c>
       <c r="Z106" s="14">
         <v>3.3786</v>
       </c>
       <c r="AA106" s="14">
         <v>4.7641</v>
       </c>
       <c r="AB106" s="14">
         <v>15.1584</v>
       </c>
       <c r="AC106" s="14">
         <v>3.1551</v>
       </c>
       <c r="AD106" s="14">
         <v>9.1231000000000009</v>
       </c>
       <c r="AE106" s="14">
         <v>15.9537</v>
       </c>
     </row>
     <row r="107" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B107" s="19" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C107" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D107" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E107" s="19"/>
       <c r="F107" s="4">
         <v>1</v>
       </c>
       <c r="H107" s="20">
         <v>2025000202</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="J107" s="14">
         <v>92.663899999999998</v>
       </c>
       <c r="K107" s="14">
         <v>26.153700000000001</v>
       </c>
       <c r="L107" s="14">
         <v>5.8590999999999998</v>
       </c>
       <c r="M107" s="14">
         <v>9.8558000000000003</v>
       </c>
       <c r="N107" s="14">
         <v>3.2437999999999998</v>
       </c>
       <c r="O107" s="14">
         <v>2.4493</v>
       </c>
       <c r="P107" s="14">
         <v>4.5781999999999998</v>
       </c>
       <c r="Q107" s="14">
         <v>15.2195</v>
       </c>
@@ -11381,67 +11368,67 @@
       </c>
       <c r="Z107" s="14">
         <v>2.4942000000000002</v>
       </c>
       <c r="AA107" s="14">
         <v>4.6432000000000002</v>
       </c>
       <c r="AB107" s="14">
         <v>15.3887</v>
       </c>
       <c r="AC107" s="14">
         <v>3.7334000000000001</v>
       </c>
       <c r="AD107" s="14">
         <v>9.2050000000000001</v>
       </c>
       <c r="AE107" s="14">
         <v>12.600899999999999</v>
       </c>
     </row>
     <row r="108" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B108" s="19" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C108" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D108" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E108" s="19"/>
       <c r="F108" s="4">
         <v>1</v>
       </c>
       <c r="H108" s="20">
         <v>2025000303</v>
       </c>
       <c r="I108" s="13" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="J108" s="14">
         <v>108.0568</v>
       </c>
       <c r="K108" s="14">
         <v>29.744399999999999</v>
       </c>
       <c r="L108" s="14">
         <v>6.1493000000000002</v>
       </c>
       <c r="M108" s="14">
         <v>9.6465999999999994</v>
       </c>
       <c r="N108" s="14">
         <v>4.2366000000000001</v>
       </c>
       <c r="O108" s="14">
         <v>3.7461000000000002</v>
       </c>
       <c r="P108" s="14">
         <v>4.8391999999999999</v>
       </c>
       <c r="Q108" s="14">
         <v>18.522400000000001</v>
       </c>
@@ -11471,67 +11458,67 @@
       </c>
       <c r="Z108" s="14">
         <v>3.7801</v>
       </c>
       <c r="AA108" s="14">
         <v>4.8978999999999999</v>
       </c>
       <c r="AB108" s="14">
         <v>18.6906</v>
       </c>
       <c r="AC108" s="14">
         <v>5.0667999999999997</v>
       </c>
       <c r="AD108" s="14">
         <v>10.694000000000001</v>
       </c>
       <c r="AE108" s="14">
         <v>15.546799999999999</v>
       </c>
     </row>
     <row r="109" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B109" s="19" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C109" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D109" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E109" s="19"/>
       <c r="F109" s="4">
         <v>1</v>
       </c>
       <c r="H109" s="20">
         <v>2025000404</v>
       </c>
       <c r="I109" s="13" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="J109" s="14">
         <v>103.62869999999999</v>
       </c>
       <c r="K109" s="14">
         <v>27.5959</v>
       </c>
       <c r="L109" s="14">
         <v>5.9985999999999997</v>
       </c>
       <c r="M109" s="14">
         <v>8.4937000000000005</v>
       </c>
       <c r="N109" s="14">
         <v>3.9266999999999999</v>
       </c>
       <c r="O109" s="14">
         <v>3.6726000000000001</v>
       </c>
       <c r="P109" s="14">
         <v>4.6825000000000001</v>
       </c>
       <c r="Q109" s="14">
         <v>15.7339</v>
       </c>
@@ -11561,67 +11548,67 @@
       </c>
       <c r="Z109" s="14">
         <v>3.6579999999999999</v>
       </c>
       <c r="AA109" s="14">
         <v>4.6825000000000001</v>
       </c>
       <c r="AB109" s="14">
         <v>15.813000000000001</v>
       </c>
       <c r="AC109" s="14">
         <v>9.2426999999999992</v>
       </c>
       <c r="AD109" s="14">
         <v>10.2849</v>
       </c>
       <c r="AE109" s="14">
         <v>14.0474</v>
       </c>
     </row>
     <row r="110" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B110" s="19" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C110" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D110" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E110" s="19"/>
       <c r="F110" s="4">
         <v>1</v>
       </c>
       <c r="H110" s="20">
         <v>2025000505</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="J110" s="14">
         <v>99.828100000000006</v>
       </c>
       <c r="K110" s="14">
         <v>29.1203</v>
       </c>
       <c r="L110" s="14">
         <v>6.1412000000000004</v>
       </c>
       <c r="M110" s="14">
         <v>7.2112999999999996</v>
       </c>
       <c r="N110" s="14">
         <v>4.2674000000000003</v>
       </c>
       <c r="O110" s="14">
         <v>3.5929000000000002</v>
       </c>
       <c r="P110" s="14">
         <v>4.7024999999999997</v>
       </c>
       <c r="Q110" s="14">
         <v>16.552</v>
       </c>
@@ -11651,67 +11638,67 @@
       </c>
       <c r="Z110" s="14">
         <v>3.5785</v>
       </c>
       <c r="AA110" s="14">
         <v>4.6883999999999997</v>
       </c>
       <c r="AB110" s="14">
         <v>16.668700000000001</v>
       </c>
       <c r="AC110" s="14">
         <v>4.5430000000000001</v>
       </c>
       <c r="AD110" s="14">
         <v>10.196099999999999</v>
       </c>
       <c r="AE110" s="14">
         <v>13.4718</v>
       </c>
     </row>
     <row r="111" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B111" s="19" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C111" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D111" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E111" s="19"/>
       <c r="F111" s="4">
         <v>1</v>
       </c>
       <c r="H111" s="20">
         <v>2025000606</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J111" s="14">
         <v>94.284499999999994</v>
       </c>
       <c r="K111" s="14">
         <v>27.7912</v>
       </c>
       <c r="L111" s="14">
         <v>6.4610000000000003</v>
       </c>
       <c r="M111" s="14">
         <v>6.6223999999999998</v>
       </c>
       <c r="N111" s="14">
         <v>4.8258000000000001</v>
       </c>
       <c r="O111" s="14">
         <v>3.0802999999999998</v>
       </c>
       <c r="P111" s="14">
         <v>5.1875999999999998</v>
       </c>
       <c r="Q111" s="14">
         <v>15.5411</v>
       </c>
@@ -11741,67 +11728,67 @@
       </c>
       <c r="Z111" s="14">
         <v>3.0741000000000001</v>
       </c>
       <c r="AA111" s="14">
         <v>5.1669999999999998</v>
       </c>
       <c r="AB111" s="14">
         <v>15.5723</v>
       </c>
       <c r="AC111" s="14">
         <v>2.3788</v>
       </c>
       <c r="AD111" s="14">
         <v>9.4452999999999996</v>
       </c>
       <c r="AE111" s="14">
         <v>13.0282</v>
       </c>
     </row>
     <row r="112" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A112" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B112" s="19" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C112" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D112" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E112" s="19"/>
       <c r="F112" s="4">
         <v>1</v>
       </c>
       <c r="H112" s="20">
         <v>2025000707</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="J112" s="14">
         <v>97.692400000000006</v>
       </c>
       <c r="K112" s="14">
         <v>28.919799999999999</v>
       </c>
       <c r="L112" s="14">
         <v>6.4958999999999998</v>
       </c>
       <c r="M112" s="14">
         <v>6.2571000000000003</v>
       </c>
       <c r="N112" s="14">
         <v>5.2343999999999999</v>
       </c>
       <c r="O112" s="14">
         <v>3.2027000000000001</v>
       </c>
       <c r="P112" s="14">
         <v>5.0559000000000003</v>
       </c>
       <c r="Q112" s="14">
         <v>16.686900000000001</v>
       </c>
@@ -11831,67 +11818,67 @@
       </c>
       <c r="Z112" s="14">
         <v>3.222</v>
       </c>
       <c r="AA112" s="14">
         <v>5.0358000000000001</v>
       </c>
       <c r="AB112" s="14">
         <v>16.637</v>
       </c>
       <c r="AC112" s="14">
         <v>2.6654</v>
       </c>
       <c r="AD112" s="14">
         <v>9.8568999999999996</v>
       </c>
       <c r="AE112" s="14">
         <v>13.3127</v>
       </c>
     </row>
     <row r="113" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A113" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B113" s="19" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C113" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D113" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E113" s="19"/>
       <c r="F113" s="4">
         <v>1</v>
       </c>
       <c r="H113" s="20">
         <v>2025000808</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="J113" s="14">
         <v>100.8892</v>
       </c>
       <c r="K113" s="14">
         <v>31.546299999999999</v>
       </c>
       <c r="L113" s="14">
         <v>6.7622</v>
       </c>
       <c r="M113" s="14">
         <v>6.4874999999999998</v>
       </c>
       <c r="N113" s="14">
         <v>4.6086999999999998</v>
       </c>
       <c r="O113" s="14">
         <v>2.6261999999999999</v>
       </c>
       <c r="P113" s="14">
         <v>4.8192000000000004</v>
       </c>
       <c r="Q113" s="14">
         <v>15.587899999999999</v>
       </c>
@@ -11921,67 +11908,67 @@
       </c>
       <c r="Z113" s="14">
         <v>2.6635</v>
       </c>
       <c r="AA113" s="14">
         <v>4.8048000000000002</v>
       </c>
       <c r="AB113" s="14">
         <v>15.4641</v>
       </c>
       <c r="AC113" s="14">
         <v>2.5893000000000002</v>
       </c>
       <c r="AD113" s="14">
         <v>11.474399999999999</v>
       </c>
       <c r="AE113" s="14">
         <v>14.1937</v>
       </c>
     </row>
     <row r="114" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A114" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B114" s="19" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C114" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D114" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E114" s="19"/>
       <c r="F114" s="4">
         <v>1</v>
       </c>
       <c r="H114" s="20">
         <v>2025000909</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="J114" s="14">
         <v>97.942800000000005</v>
       </c>
       <c r="K114" s="14">
         <v>28.6934</v>
       </c>
       <c r="L114" s="14">
         <v>5.9092000000000002</v>
       </c>
       <c r="M114" s="14">
         <v>6.8432000000000004</v>
       </c>
       <c r="N114" s="14">
         <v>4.0481999999999996</v>
       </c>
       <c r="O114" s="14">
         <v>2.3771</v>
       </c>
       <c r="P114" s="14">
         <v>5.0986000000000002</v>
       </c>
       <c r="Q114" s="14">
         <v>16.938199999999998</v>
       </c>
@@ -12011,67 +11998,67 @@
       </c>
       <c r="Z114" s="14">
         <v>2.3489</v>
       </c>
       <c r="AA114" s="14">
         <v>5.0731999999999999</v>
       </c>
       <c r="AB114" s="14">
         <v>16.837199999999999</v>
       </c>
       <c r="AC114" s="14">
         <v>4.6539999999999999</v>
       </c>
       <c r="AD114" s="14">
         <v>9.7552000000000003</v>
       </c>
       <c r="AE114" s="14">
         <v>13.6686</v>
       </c>
     </row>
     <row r="115" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B115" s="19" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C115" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D115" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E115" s="19"/>
       <c r="F115" s="4">
         <v>1</v>
       </c>
       <c r="H115" s="20">
         <v>2025001010</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="J115" s="14">
         <v>98.293800000000005</v>
       </c>
       <c r="K115" s="14">
         <v>29.0335</v>
       </c>
       <c r="L115" s="14">
         <v>6.4261999999999997</v>
       </c>
       <c r="M115" s="14">
         <v>6.6597</v>
       </c>
       <c r="N115" s="14">
         <v>3.8662999999999998</v>
       </c>
       <c r="O115" s="14">
         <v>3.3285</v>
       </c>
       <c r="P115" s="14">
         <v>5.1723999999999997</v>
       </c>
       <c r="Q115" s="14">
         <v>15.1587</v>
       </c>
@@ -12101,67 +12088,67 @@
       </c>
       <c r="Z115" s="14">
         <v>3.2793000000000001</v>
       </c>
       <c r="AA115" s="14">
         <v>5.1414999999999997</v>
       </c>
       <c r="AB115" s="14">
         <v>14.949400000000001</v>
       </c>
       <c r="AC115" s="14">
         <v>5.3773</v>
       </c>
       <c r="AD115" s="14">
         <v>9.9666999999999994</v>
       </c>
       <c r="AE115" s="14">
         <v>13.1028</v>
       </c>
     </row>
     <row r="116" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B116" s="19" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C116" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D116" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E116" s="19"/>
       <c r="F116" s="4">
         <v>1</v>
       </c>
       <c r="H116" s="20">
         <v>2025001111</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="J116" s="14">
         <v>99.269499999999994</v>
       </c>
       <c r="K116" s="14">
         <v>29.781500000000001</v>
       </c>
       <c r="L116" s="14">
         <v>6.0282</v>
       </c>
       <c r="M116" s="14">
         <v>6.3452000000000002</v>
       </c>
       <c r="N116" s="14">
         <v>4.4974999999999996</v>
       </c>
       <c r="O116" s="14">
         <v>3.9417</v>
       </c>
       <c r="P116" s="14">
         <v>5.2826000000000004</v>
       </c>
       <c r="Q116" s="14">
         <v>16.433700000000002</v>
       </c>
@@ -12191,67 +12178,67 @@
       </c>
       <c r="Z116" s="14">
         <v>3.8757999999999999</v>
       </c>
       <c r="AA116" s="14">
         <v>5.2458999999999998</v>
       </c>
       <c r="AB116" s="14">
         <v>16.238800000000001</v>
       </c>
       <c r="AC116" s="14">
         <v>3.4702000000000002</v>
       </c>
       <c r="AD116" s="14">
         <v>10.3291</v>
       </c>
       <c r="AE116" s="14">
         <v>12.938700000000001</v>
       </c>
     </row>
     <row r="117" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A117" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B117" s="19" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C117" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D117" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E117" s="19"/>
       <c r="F117" s="4">
         <v>1</v>
       </c>
       <c r="H117" s="20">
         <v>2025001212</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="J117" s="14">
         <v>110.74160000000001</v>
       </c>
       <c r="K117" s="14">
         <v>35.669199999999996</v>
       </c>
       <c r="L117" s="14">
         <v>6.8105000000000002</v>
       </c>
       <c r="M117" s="14">
         <v>7.3918999999999997</v>
       </c>
       <c r="N117" s="14">
         <v>4.9740000000000002</v>
       </c>
       <c r="O117" s="14">
         <v>3.7759999999999998</v>
       </c>
       <c r="P117" s="14">
         <v>5.8945999999999996</v>
       </c>
       <c r="Q117" s="14">
         <v>15.566700000000001</v>
       </c>
@@ -12281,67 +12268,67 @@
       </c>
       <c r="Z117" s="14">
         <v>3.7311999999999999</v>
       </c>
       <c r="AA117" s="14">
         <v>5.8593999999999999</v>
       </c>
       <c r="AB117" s="14">
         <v>15.5047</v>
       </c>
       <c r="AC117" s="14">
         <v>3.7090999999999998</v>
       </c>
       <c r="AD117" s="14">
         <v>11.473699999999999</v>
       </c>
       <c r="AE117" s="14">
         <v>15.272600000000001</v>
       </c>
     </row>
     <row r="118" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A118" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B118" s="19" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C118" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D118" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E118" s="19"/>
       <c r="F118" s="4">
         <v>1</v>
       </c>
       <c r="H118" s="20">
         <v>2026000101</v>
       </c>
       <c r="I118" s="13" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J118" s="14">
         <v>98.280100000000004</v>
       </c>
       <c r="K118" s="14">
         <v>28.657599999999999</v>
       </c>
       <c r="L118" s="14">
         <v>5.7668999999999997</v>
       </c>
       <c r="M118" s="14">
         <v>8.6882999999999999</v>
       </c>
       <c r="N118" s="14">
         <v>4.0976999999999997</v>
       </c>
       <c r="O118" s="14">
         <v>3.3378000000000001</v>
       </c>
       <c r="P118" s="14">
         <v>4.8724999999999996</v>
       </c>
       <c r="Q118" s="14">
         <v>14.9214</v>
       </c>
@@ -12371,67 +12358,67 @@
       </c>
       <c r="Z118" s="14">
         <v>3.3412000000000002</v>
       </c>
       <c r="AA118" s="14">
         <v>4.8433999999999999</v>
       </c>
       <c r="AB118" s="14">
         <v>14.906499999999999</v>
       </c>
       <c r="AC118" s="14">
         <v>2.7330999999999999</v>
       </c>
       <c r="AD118" s="14">
         <v>9.9138000000000002</v>
       </c>
       <c r="AE118" s="14">
         <v>15.235200000000001</v>
       </c>
     </row>
     <row r="119" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A119" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B119" s="19" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C119" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E119" s="19"/>
       <c r="F119" s="4">
         <v>1</v>
       </c>
       <c r="H119" s="20">
         <v>2026000202</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="J119" s="14">
         <v>92.822100000000006</v>
       </c>
       <c r="K119" s="14">
         <v>26.984000000000002</v>
       </c>
       <c r="L119" s="14">
         <v>6.0446999999999997</v>
       </c>
       <c r="M119" s="14">
         <v>9.2363999999999997</v>
       </c>
       <c r="N119" s="14">
         <v>3.3085</v>
       </c>
       <c r="O119" s="14">
         <v>2.5398999999999998</v>
       </c>
       <c r="P119" s="14">
         <v>4.7615999999999996</v>
       </c>
       <c r="Q119" s="14">
         <v>15.3985</v>
       </c>
@@ -12461,67 +12448,67 @@
       </c>
       <c r="Z119" s="14">
         <v>2.5425</v>
       </c>
       <c r="AA119" s="14">
         <v>4.7332000000000001</v>
       </c>
       <c r="AB119" s="14">
         <v>15.367800000000001</v>
       </c>
       <c r="AC119" s="14">
         <v>2.8816999999999999</v>
       </c>
       <c r="AD119" s="14">
         <v>9.7426999999999992</v>
       </c>
       <c r="AE119" s="14">
         <v>11.9077</v>
       </c>
     </row>
     <row r="120" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A120" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B120" s="19" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C120" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D120" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E120" s="19"/>
       <c r="F120" s="4">
         <v>1</v>
       </c>
       <c r="H120" s="20">
         <v>2026000303</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="J120" s="14">
         <v>107.72239999999999</v>
       </c>
       <c r="K120" s="14">
         <v>30.017900000000001</v>
       </c>
       <c r="L120" s="14">
         <v>6.2736000000000001</v>
       </c>
       <c r="M120" s="14">
         <v>8.8901000000000003</v>
       </c>
       <c r="N120" s="14">
         <v>4.5879000000000003</v>
       </c>
       <c r="O120" s="14">
         <v>3.7993000000000001</v>
       </c>
       <c r="P120" s="14">
         <v>5.6669</v>
       </c>
       <c r="Q120" s="14">
         <v>17.773099999999999</v>
       </c>
@@ -12551,67 +12538,67 @@
       </c>
       <c r="Z120" s="14">
         <v>3.7692000000000001</v>
       </c>
       <c r="AA120" s="14">
         <v>5.6275000000000004</v>
       </c>
       <c r="AB120" s="14">
         <v>17.4588</v>
       </c>
       <c r="AC120" s="14">
         <v>5.0823</v>
       </c>
       <c r="AD120" s="14">
         <v>11.3291</v>
       </c>
       <c r="AE120" s="14">
         <v>14.126799999999999</v>
       </c>
     </row>
     <row r="121" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A121" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B121" s="19" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C121" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D121" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E121" s="19"/>
       <c r="F121" s="4">
         <v>1</v>
       </c>
       <c r="H121" s="20">
         <v>2026000404</v>
       </c>
       <c r="I121" s="13" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="J121" s="14">
         <v>104.8112</v>
       </c>
       <c r="K121" s="14">
         <v>28.360800000000001</v>
       </c>
       <c r="L121" s="14">
         <v>6.4835000000000003</v>
       </c>
       <c r="M121" s="14">
         <v>7.58</v>
       </c>
       <c r="N121" s="14">
         <v>4.6234000000000002</v>
       </c>
       <c r="O121" s="14">
         <v>3.3826999999999998</v>
       </c>
       <c r="P121" s="14">
         <v>4.9649999999999999</v>
       </c>
       <c r="Q121" s="14">
         <v>17.424900000000001</v>
       </c>
@@ -12641,67 +12628,67 @@
       </c>
       <c r="Z121" s="14">
         <v>3.3260999999999998</v>
       </c>
       <c r="AA121" s="14">
         <v>4.9451999999999998</v>
       </c>
       <c r="AB121" s="14">
         <v>17.167400000000001</v>
       </c>
       <c r="AC121" s="14">
         <v>7.8543000000000003</v>
       </c>
       <c r="AD121" s="14">
         <v>10.6881</v>
       </c>
       <c r="AE121" s="14">
         <v>13.4718</v>
       </c>
     </row>
     <row r="122" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A122" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B122" s="19" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C122" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D122" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E122" s="19"/>
       <c r="F122" s="4">
         <v>1</v>
       </c>
       <c r="H122" s="20">
         <v>2026000505</v>
       </c>
       <c r="I122" s="13" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="J122" s="14">
         <v>102.2208</v>
       </c>
       <c r="K122" s="14">
         <v>30.853100000000001</v>
       </c>
       <c r="L122" s="14">
         <v>5.9709000000000003</v>
       </c>
       <c r="M122" s="14">
         <v>6.5918000000000001</v>
       </c>
       <c r="N122" s="14">
         <v>5.3406000000000002</v>
       </c>
       <c r="O122" s="14">
         <v>3.7143000000000002</v>
       </c>
       <c r="P122" s="14">
         <v>4.8470000000000004</v>
       </c>
       <c r="Q122" s="14">
         <v>16.1693</v>
       </c>
@@ -12731,67 +12718,67 @@
       </c>
       <c r="Z122" s="14">
         <v>3.6522000000000001</v>
       </c>
       <c r="AA122" s="14">
         <v>4.8179999999999996</v>
       </c>
       <c r="AB122" s="14">
         <v>15.898999999999999</v>
       </c>
       <c r="AC122" s="14">
         <v>4.8708</v>
       </c>
       <c r="AD122" s="14">
         <v>10.271100000000001</v>
       </c>
       <c r="AE122" s="14">
         <v>13.383699999999999</v>
       </c>
     </row>
     <row r="123" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B123" s="19" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C123" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D123" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E123" s="19"/>
       <c r="F123" s="4">
         <v>1</v>
       </c>
       <c r="H123" s="20">
         <v>2026000606</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="J123" s="14">
         <v>93.471100000000007</v>
       </c>
       <c r="K123" s="14">
         <v>27.931999999999999</v>
       </c>
       <c r="L123" s="14">
         <v>6.9637000000000002</v>
       </c>
       <c r="M123" s="14">
         <v>6.1275000000000004</v>
       </c>
       <c r="N123" s="14">
         <v>4.6741000000000001</v>
       </c>
       <c r="O123" s="14">
         <v>2.5988000000000002</v>
       </c>
       <c r="P123" s="14">
         <v>5.3971999999999998</v>
       </c>
       <c r="Q123" s="14">
         <v>15.416600000000001</v>
       </c>
@@ -12821,67 +12808,67 @@
       </c>
       <c r="Z123" s="14">
         <v>2.5579000000000001</v>
       </c>
       <c r="AA123" s="14">
         <v>5.2914000000000003</v>
       </c>
       <c r="AB123" s="14">
         <v>15.0847</v>
       </c>
       <c r="AC123" s="14">
         <v>2.8184</v>
       </c>
       <c r="AD123" s="14">
         <v>9.2555999999999994</v>
       </c>
       <c r="AE123" s="14">
         <v>12.113</v>
       </c>
     </row>
     <row r="124" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B124" s="19" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C124" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D124" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E124" s="19"/>
       <c r="F124" s="4">
         <v>1</v>
       </c>
       <c r="H124" s="20">
         <v>2026000707</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J124" s="14">
         <v>97.746899999999997</v>
       </c>
       <c r="K124" s="14">
         <v>29.5426</v>
       </c>
       <c r="L124" s="14">
         <v>6.0768000000000004</v>
       </c>
       <c r="M124" s="14">
         <v>5.6962000000000002</v>
       </c>
       <c r="N124" s="14">
         <v>5.4653999999999998</v>
       </c>
       <c r="O124" s="14">
         <v>3.2235</v>
       </c>
       <c r="P124" s="14">
         <v>5.0331999999999999</v>
       </c>
       <c r="Q124" s="14">
         <v>16.730799999999999</v>
       </c>
@@ -12906,142 +12893,231 @@
       <c r="X124" s="14">
         <v>5.5464000000000002</v>
       </c>
       <c r="Y124" s="14">
         <v>5.2301000000000002</v>
       </c>
       <c r="Z124" s="14">
         <v>3.2075</v>
       </c>
       <c r="AA124" s="14">
         <v>4.9104000000000001</v>
       </c>
       <c r="AB124" s="14">
         <v>16.2593</v>
       </c>
       <c r="AC124" s="14">
         <v>2.4733999999999998</v>
       </c>
       <c r="AD124" s="14">
         <v>10.0861</v>
       </c>
       <c r="AE124" s="14">
         <v>13.0189</v>
       </c>
     </row>
-    <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AE125" s="16"/>
+    <row r="125" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A125" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B125" s="19" t="s">
+        <v>393</v>
+      </c>
+      <c r="C125" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E125" s="19"/>
+      <c r="F125" s="4">
+        <v>1</v>
+      </c>
+      <c r="H125" s="20">
+        <v>2026000808</v>
+      </c>
+      <c r="I125" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="J125" s="14">
+        <v>98.464399999999998</v>
+      </c>
+      <c r="K125" s="14">
+        <v>32.1252</v>
+      </c>
+      <c r="L125" s="14">
+        <v>6.0708000000000002</v>
+      </c>
+      <c r="M125" s="14">
+        <v>6.1234999999999999</v>
+      </c>
+      <c r="N125" s="14">
+        <v>4.7061999999999999</v>
+      </c>
+      <c r="O125" s="14">
+        <v>2.5097</v>
+      </c>
+      <c r="P125" s="14">
+        <v>4.9269999999999996</v>
+      </c>
+      <c r="Q125" s="14">
+        <v>15.1503</v>
+      </c>
+      <c r="R125" s="14">
+        <v>2.2313000000000001</v>
+      </c>
+      <c r="S125" s="14">
+        <v>11.254799999999999</v>
+      </c>
+      <c r="T125" s="14">
+        <v>13.365600000000001</v>
+      </c>
+      <c r="U125" s="14">
+        <v>96.062899999999999</v>
+      </c>
+      <c r="V125" s="14">
+        <v>30.949200000000001</v>
+      </c>
+      <c r="W125" s="14">
+        <v>5.8940000000000001</v>
+      </c>
+      <c r="X125" s="14">
+        <v>6.2999000000000001</v>
+      </c>
+      <c r="Y125" s="14">
+        <v>4.4481999999999999</v>
+      </c>
+      <c r="Z125" s="14">
+        <v>2.5072000000000001</v>
+      </c>
+      <c r="AA125" s="14">
+        <v>4.7695999999999996</v>
+      </c>
+      <c r="AB125" s="14">
+        <v>14.694800000000001</v>
+      </c>
+      <c r="AC125" s="14">
+        <v>2.3389000000000002</v>
+      </c>
+      <c r="AD125" s="14">
+        <v>10.853199999999999</v>
+      </c>
+      <c r="AE125" s="14">
+        <v>13.0396</v>
+      </c>
     </row>
     <row r="126" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F126" s="15"/>
       <c r="G126" s="29"/>
-      <c r="H126" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J126" s="30"/>
+      <c r="H126" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="I126" s="16"/>
+      <c r="J126" s="17"/>
+      <c r="K126" s="16"/>
+      <c r="L126" s="16"/>
+      <c r="M126" s="16"/>
+      <c r="N126" s="16"/>
+      <c r="O126" s="16"/>
+      <c r="P126" s="16"/>
+      <c r="Q126" s="16"/>
+      <c r="R126" s="16"/>
+      <c r="S126" s="16"/>
+      <c r="T126" s="16"/>
+      <c r="U126" s="16"/>
+      <c r="V126" s="16"/>
+      <c r="W126" s="16"/>
+      <c r="X126" s="16"/>
+      <c r="Y126" s="16"/>
+      <c r="Z126" s="16"/>
+      <c r="AA126" s="16"/>
+      <c r="AB126" s="16"/>
+      <c r="AC126" s="16"/>
+      <c r="AD126" s="16"/>
+      <c r="AE126" s="16"/>
     </row>
     <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F127" s="15"/>
       <c r="G127" s="29"/>
       <c r="H127" s="30" t="s">
-        <v>376</v>
-      </c>
+        <v>25</v>
+      </c>
+      <c r="J127" s="30"/>
     </row>
     <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F128" s="15"/>
       <c r="G128" s="29"/>
       <c r="H128" s="30" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J128" s="31"/>
+        <v>375</v>
+      </c>
     </row>
     <row r="129" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F129" s="15"/>
       <c r="G129" s="29"/>
-      <c r="H129" s="31" t="s">
-        <v>291</v>
+      <c r="H129" s="30" t="s">
+        <v>26</v>
       </c>
       <c r="J129" s="31"/>
     </row>
     <row r="130" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F130" s="15"/>
       <c r="G130" s="29"/>
       <c r="H130" s="31" t="s">
-        <v>392</v>
+        <v>290</v>
       </c>
     </row>
     <row r="131" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F131" s="15"/>
       <c r="G131" s="29"/>
-      <c r="H131" s="38" t="s">
-        <v>393</v>
+      <c r="H131" s="31" t="s">
+        <v>391</v>
       </c>
     </row>
     <row r="132" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F132" s="18"/>
+      <c r="F132" s="15"/>
       <c r="G132" s="29"/>
-      <c r="H132" s="32"/>
+      <c r="H132" s="38" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="133" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F133"/>
-[...1 lines deleted...]
-      <c r="H133"/>
+      <c r="F133" s="18"/>
+      <c r="G133" s="29"/>
+      <c r="H133" s="32"/>
+    </row>
+    <row r="134" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F134"/>
+      <c r="G134"/>
+      <c r="H134"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="132" max="16383" man="1"/>
+    <brk id="133" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2165691-6612-4831-8AD8-2B2B3EC6F1D8}">
   <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
@@ -13173,1621 +13249,1621 @@
       <c r="I6" s="9" t="s">
         <v>140</v>
       </c>
       <c r="J6" s="11"/>
     </row>
     <row r="7" spans="1:22" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="7"/>
       <c r="H7" s="11" t="s">
         <v>137</v>
       </c>
       <c r="U7" s="10"/>
     </row>
     <row r="8" spans="1:22" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="7"/>
       <c r="H8" s="11" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="U8" s="45"/>
     </row>
     <row r="9" spans="1:22" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J9" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="K9" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="L9" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="M9" s="27" t="s">
         <v>142</v>
       </c>
-      <c r="K9" s="27" t="s">
+      <c r="N9" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="O9" s="28" t="s">
+        <v>144</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q9" s="27" t="s">
         <v>300</v>
       </c>
-      <c r="L9" s="27" t="s">
-[...11 lines deleted...]
-      <c r="P9" s="28" t="s">
+      <c r="R9" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="Q9" s="27" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="27" t="s">
+      <c r="S9" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="S9" s="27" t="s">
+      <c r="T9" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="T9" s="27" t="s">
+      <c r="U9" s="28" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2020000103</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J10" s="14">
         <v>84.740399999999994</v>
       </c>
       <c r="K10" s="14">
         <v>49.303899999999999</v>
       </c>
       <c r="L10" s="14">
         <v>9.74</v>
       </c>
       <c r="M10" s="14">
         <v>7.3348000000000004</v>
       </c>
       <c r="N10" s="14">
         <v>32.229199999999999</v>
       </c>
       <c r="O10" s="14">
         <v>35.436500000000002</v>
       </c>
       <c r="P10" s="14">
         <v>96.186599999999999</v>
       </c>
       <c r="Q10" s="14">
         <v>59.259500000000003</v>
       </c>
       <c r="R10" s="14">
         <v>10.8827</v>
       </c>
       <c r="S10" s="14">
         <v>8.3444000000000003</v>
       </c>
       <c r="T10" s="14">
         <v>39.642400000000002</v>
       </c>
       <c r="U10" s="14">
         <v>36.721699999999998</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="20">
         <v>2020000406</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="J11" s="14">
         <v>80.052700000000002</v>
       </c>
       <c r="K11" s="14">
         <v>47.835900000000002</v>
       </c>
       <c r="L11" s="14">
         <v>8.9101999999999997</v>
       </c>
       <c r="M11" s="14">
         <v>6.3394000000000004</v>
       </c>
       <c r="N11" s="14">
         <v>32.586300000000001</v>
       </c>
       <c r="O11" s="14">
         <v>32.216799999999999</v>
       </c>
       <c r="P11" s="14">
         <v>91.176199999999994</v>
       </c>
       <c r="Q11" s="14">
         <v>57.703200000000002</v>
       </c>
       <c r="R11" s="14">
         <v>9.9890000000000008</v>
       </c>
       <c r="S11" s="14">
         <v>7.0990000000000002</v>
       </c>
       <c r="T11" s="14">
         <v>40.329500000000003</v>
       </c>
       <c r="U11" s="14">
         <v>33.524299999999997</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="20">
         <v>2020000709</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="J12" s="14">
         <v>81.721699999999998</v>
       </c>
       <c r="K12" s="14">
         <v>48.026600000000002</v>
       </c>
       <c r="L12" s="14">
         <v>9.2908000000000008</v>
       </c>
       <c r="M12" s="14">
         <v>6.6406000000000001</v>
       </c>
       <c r="N12" s="14">
         <v>32.095199999999998</v>
       </c>
       <c r="O12" s="14">
         <v>33.6952</v>
       </c>
       <c r="P12" s="14">
         <v>93.183300000000003</v>
       </c>
       <c r="Q12" s="14">
         <v>57.863399999999999</v>
       </c>
       <c r="R12" s="14">
         <v>10.3345</v>
       </c>
       <c r="S12" s="14">
         <v>7.4950999999999999</v>
       </c>
       <c r="T12" s="14">
         <v>39.623699999999999</v>
       </c>
       <c r="U12" s="14">
         <v>35.209200000000003</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="20">
         <v>2020001012</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="J13" s="14">
         <v>87.790999999999997</v>
       </c>
       <c r="K13" s="14">
         <v>50.956699999999998</v>
       </c>
       <c r="L13" s="14">
         <v>9.7294</v>
       </c>
       <c r="M13" s="14">
         <v>8.1530000000000005</v>
       </c>
       <c r="N13" s="14">
         <v>33.074300000000001</v>
       </c>
       <c r="O13" s="14">
         <v>36.834299999999999</v>
       </c>
       <c r="P13" s="14">
         <v>100.6777</v>
       </c>
       <c r="Q13" s="14">
         <v>61.690899999999999</v>
       </c>
       <c r="R13" s="14">
         <v>10.798400000000001</v>
       </c>
       <c r="S13" s="14">
         <v>9.0790000000000006</v>
       </c>
       <c r="T13" s="14">
         <v>41.291200000000003</v>
       </c>
       <c r="U13" s="14">
         <v>38.6509</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="20">
         <v>2021000103</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J14" s="14">
         <v>83.756200000000007</v>
       </c>
       <c r="K14" s="14">
         <v>49.936399999999999</v>
       </c>
       <c r="L14" s="14">
         <v>10.1616</v>
       </c>
       <c r="M14" s="14">
         <v>7.0488999999999997</v>
       </c>
       <c r="N14" s="14">
         <v>32.725700000000003</v>
       </c>
       <c r="O14" s="14">
         <v>33.819800000000001</v>
       </c>
       <c r="P14" s="14">
         <v>95.721400000000003</v>
       </c>
       <c r="Q14" s="14">
         <v>60.602400000000003</v>
       </c>
       <c r="R14" s="14">
         <v>11.391999999999999</v>
       </c>
       <c r="S14" s="14">
         <v>7.9828999999999999</v>
       </c>
       <c r="T14" s="14">
         <v>40.805100000000003</v>
       </c>
       <c r="U14" s="14">
         <v>35.082799999999999</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="20">
         <v>2021000406</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="J15" s="14">
         <v>84.879800000000003</v>
       </c>
       <c r="K15" s="14">
         <v>48.116100000000003</v>
       </c>
       <c r="L15" s="14">
         <v>9.1225000000000005</v>
       </c>
       <c r="M15" s="14">
         <v>7.0568999999999997</v>
       </c>
       <c r="N15" s="14">
         <v>31.936599999999999</v>
       </c>
       <c r="O15" s="14">
         <v>36.763800000000003</v>
       </c>
       <c r="P15" s="14">
         <v>97.675299999999993</v>
       </c>
       <c r="Q15" s="14">
         <v>57.901400000000002</v>
       </c>
       <c r="R15" s="14">
         <v>10.284700000000001</v>
       </c>
       <c r="S15" s="14">
         <v>7.8672000000000004</v>
       </c>
       <c r="T15" s="14">
         <v>39.427900000000001</v>
       </c>
       <c r="U15" s="14">
         <v>39.2776</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="19"/>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="H16" s="20">
         <v>2021000709</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J16" s="14">
         <v>81.932599999999994</v>
       </c>
       <c r="K16" s="14">
         <v>47.169800000000002</v>
       </c>
       <c r="L16" s="14">
         <v>8.9260999999999999</v>
       </c>
       <c r="M16" s="14">
         <v>6.0122</v>
       </c>
       <c r="N16" s="14">
         <v>32.2318</v>
       </c>
       <c r="O16" s="14">
         <v>34.762799999999999</v>
       </c>
       <c r="P16" s="14">
         <v>93.637299999999996</v>
       </c>
       <c r="Q16" s="14">
         <v>56.221499999999999</v>
       </c>
       <c r="R16" s="14">
         <v>9.9289000000000005</v>
       </c>
       <c r="S16" s="14">
         <v>6.7782</v>
       </c>
       <c r="T16" s="14">
         <v>39.259099999999997</v>
       </c>
       <c r="U16" s="14">
         <v>37.100099999999998</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="19"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
       <c r="H17" s="20">
         <v>2021001012</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="J17" s="14">
         <v>87.226399999999998</v>
       </c>
       <c r="K17" s="14">
         <v>49.067599999999999</v>
       </c>
       <c r="L17" s="14">
         <v>8.0876999999999999</v>
       </c>
       <c r="M17" s="14">
         <v>8.1415000000000006</v>
       </c>
       <c r="N17" s="14">
         <v>32.8384</v>
       </c>
       <c r="O17" s="14">
         <v>38.158799999999999</v>
       </c>
       <c r="P17" s="14">
         <v>99.46</v>
       </c>
       <c r="Q17" s="14">
         <v>57.8628</v>
       </c>
       <c r="R17" s="14">
         <v>9.0062999999999995</v>
       </c>
       <c r="S17" s="14">
         <v>9.0864999999999991</v>
       </c>
       <c r="T17" s="14">
         <v>39.469200000000001</v>
       </c>
       <c r="U17" s="14">
         <v>41.163699999999999</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="19"/>
       <c r="F18" s="4">
         <v>1</v>
       </c>
       <c r="H18" s="20">
         <v>2022000103</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J18" s="14">
         <v>84.516099999999994</v>
       </c>
       <c r="K18" s="14">
         <v>50.720100000000002</v>
       </c>
       <c r="L18" s="14">
         <v>9.9267000000000003</v>
       </c>
       <c r="M18" s="14">
         <v>6.9831000000000003</v>
       </c>
       <c r="N18" s="14">
         <v>33.810200000000002</v>
       </c>
       <c r="O18" s="14">
         <v>33.795999999999999</v>
       </c>
       <c r="P18" s="14">
         <v>95.606499999999997</v>
       </c>
       <c r="Q18" s="14">
         <v>58.976799999999997</v>
       </c>
       <c r="R18" s="14">
         <v>11.0913</v>
       </c>
       <c r="S18" s="14">
         <v>7.8550000000000004</v>
       </c>
       <c r="T18" s="14">
         <v>39.823500000000003</v>
       </c>
       <c r="U18" s="14">
         <v>36.496699999999997</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="19"/>
       <c r="F19" s="4">
         <v>1</v>
       </c>
       <c r="H19" s="20">
         <v>2022000406</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="J19" s="14">
         <v>85.663600000000002</v>
       </c>
       <c r="K19" s="14">
         <v>47.603000000000002</v>
       </c>
       <c r="L19" s="14">
         <v>7.7580999999999998</v>
       </c>
       <c r="M19" s="14">
         <v>7.0349000000000004</v>
       </c>
       <c r="N19" s="14">
         <v>32.81</v>
       </c>
       <c r="O19" s="14">
         <v>38.060499999999998</v>
       </c>
       <c r="P19" s="14">
         <v>95.713499999999996</v>
       </c>
       <c r="Q19" s="14">
         <v>54.528100000000002</v>
       </c>
       <c r="R19" s="14">
         <v>8.5067000000000004</v>
       </c>
       <c r="S19" s="14">
         <v>7.7648000000000001</v>
       </c>
       <c r="T19" s="14">
         <v>38.1068</v>
       </c>
       <c r="U19" s="14">
         <v>40.837400000000002</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="19"/>
       <c r="F20" s="4">
         <v>1</v>
       </c>
       <c r="H20" s="20">
         <v>2022000709</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="J20" s="14">
         <v>85.578299999999999</v>
       </c>
       <c r="K20" s="14">
         <v>48.669600000000003</v>
       </c>
       <c r="L20" s="14">
         <v>8.8914000000000009</v>
       </c>
       <c r="M20" s="14">
         <v>6.7000999999999999</v>
       </c>
       <c r="N20" s="14">
         <v>33.078099999999999</v>
       </c>
       <c r="O20" s="14">
         <v>36.908700000000003</v>
       </c>
       <c r="P20" s="14">
         <v>94.561700000000002</v>
       </c>
       <c r="Q20" s="14">
         <v>54.931899999999999</v>
       </c>
       <c r="R20" s="14">
         <v>9.4189000000000007</v>
       </c>
       <c r="S20" s="14">
         <v>7.4034000000000004</v>
       </c>
       <c r="T20" s="14">
         <v>37.8902</v>
       </c>
       <c r="U20" s="14">
         <v>39.348300000000002</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B21" s="19" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="19"/>
       <c r="F21" s="4">
         <v>1</v>
       </c>
       <c r="H21" s="20">
         <v>2022001012</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="J21" s="14">
         <v>91.065600000000003</v>
       </c>
       <c r="K21" s="14">
         <v>52.520400000000002</v>
       </c>
       <c r="L21" s="14">
         <v>8.8836999999999993</v>
       </c>
       <c r="M21" s="14">
         <v>8.3857999999999997</v>
       </c>
       <c r="N21" s="14">
         <v>35.250900000000001</v>
       </c>
       <c r="O21" s="14">
         <v>38.545200000000001</v>
       </c>
       <c r="P21" s="14">
         <v>99.308199999999999</v>
       </c>
       <c r="Q21" s="14">
         <v>57.969499999999996</v>
       </c>
       <c r="R21" s="14">
         <v>9.2828999999999997</v>
       </c>
       <c r="S21" s="14">
         <v>9.0462000000000007</v>
       </c>
       <c r="T21" s="14">
         <v>39.430599999999998</v>
       </c>
       <c r="U21" s="14">
         <v>41.136800000000001</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B22" s="19" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="19"/>
       <c r="F22" s="4">
         <v>1</v>
       </c>
       <c r="H22" s="20">
         <v>2023000103</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J22" s="14">
         <v>89.293599999999998</v>
       </c>
       <c r="K22" s="14">
         <v>52.9983</v>
       </c>
       <c r="L22" s="14">
         <v>9.7512000000000008</v>
       </c>
       <c r="M22" s="14">
         <v>7.5068000000000001</v>
       </c>
       <c r="N22" s="14">
         <v>35.740099999999998</v>
       </c>
       <c r="O22" s="14">
         <v>36.295400000000001</v>
       </c>
       <c r="P22" s="14">
         <v>96.847700000000003</v>
       </c>
       <c r="Q22" s="14">
         <v>58.303899999999999</v>
       </c>
       <c r="R22" s="14">
         <v>10.221399999999999</v>
       </c>
       <c r="S22" s="14">
         <v>8.0891999999999999</v>
       </c>
       <c r="T22" s="14">
         <v>39.755400000000002</v>
       </c>
       <c r="U22" s="14">
         <v>38.448599999999999</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B23" s="19" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="19"/>
       <c r="F23" s="4">
         <v>1</v>
       </c>
       <c r="H23" s="20">
         <v>2023000406</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="J23" s="14">
         <v>88.662099999999995</v>
       </c>
       <c r="K23" s="14">
         <v>49.520699999999998</v>
       </c>
       <c r="L23" s="14">
         <v>9.0267999999999997</v>
       </c>
       <c r="M23" s="14">
         <v>7.2629000000000001</v>
       </c>
       <c r="N23" s="14">
         <v>33.231000000000002</v>
       </c>
       <c r="O23" s="14">
         <v>39.141399999999997</v>
       </c>
       <c r="P23" s="14">
         <v>95.335599999999999</v>
       </c>
       <c r="Q23" s="14">
         <v>54.061900000000001</v>
       </c>
       <c r="R23" s="14">
         <v>9.3155999999999999</v>
       </c>
       <c r="S23" s="14">
         <v>7.6371000000000002</v>
       </c>
       <c r="T23" s="14">
         <v>36.882399999999997</v>
       </c>
       <c r="U23" s="14">
         <v>41.028799999999997</v>
       </c>
     </row>
     <row r="24" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B24" s="19" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="19"/>
       <c r="F24" s="4">
         <v>1</v>
       </c>
       <c r="H24" s="20">
         <v>2023000709</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="J24" s="14">
         <v>86.014399999999995</v>
       </c>
       <c r="K24" s="14">
         <v>48.703699999999998</v>
       </c>
       <c r="L24" s="14">
         <v>9.0169999999999995</v>
       </c>
       <c r="M24" s="14">
         <v>6.5193000000000003</v>
       </c>
       <c r="N24" s="14">
         <v>33.167299999999997</v>
       </c>
       <c r="O24" s="14">
         <v>37.3108</v>
       </c>
       <c r="P24" s="14">
         <v>91.699799999999996</v>
       </c>
       <c r="Q24" s="14">
         <v>52.7667</v>
       </c>
       <c r="R24" s="14">
         <v>9.3055000000000003</v>
       </c>
       <c r="S24" s="14">
         <v>6.8479999999999999</v>
       </c>
       <c r="T24" s="14">
         <v>36.447600000000001</v>
       </c>
       <c r="U24" s="14">
         <v>38.664000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B25" s="19" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="19"/>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="H25" s="20">
         <v>2023001012</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="J25" s="14">
         <v>91.647599999999997</v>
       </c>
       <c r="K25" s="14">
         <v>52.926099999999998</v>
       </c>
       <c r="L25" s="14">
         <v>9.5422999999999991</v>
       </c>
       <c r="M25" s="14">
         <v>8.3897999999999993</v>
       </c>
       <c r="N25" s="14">
         <v>34.993899999999996</v>
       </c>
       <c r="O25" s="14">
         <v>38.721600000000002</v>
       </c>
       <c r="P25" s="14">
         <v>96.572900000000004</v>
       </c>
       <c r="Q25" s="14">
         <v>56.424399999999999</v>
       </c>
       <c r="R25" s="14">
         <v>9.7469999999999999</v>
       </c>
       <c r="S25" s="14">
         <v>8.6851000000000003</v>
       </c>
       <c r="T25" s="14">
         <v>37.790399999999998</v>
       </c>
       <c r="U25" s="14">
         <v>40.001600000000003</v>
       </c>
     </row>
     <row r="26" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B26" s="19" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="19"/>
       <c r="F26" s="4">
         <v>1</v>
       </c>
       <c r="H26" s="20">
         <v>2024000103</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="J26" s="14">
         <v>89.744900000000001</v>
       </c>
       <c r="K26" s="14">
         <v>52.037100000000002</v>
       </c>
       <c r="L26" s="14">
         <v>9.4923000000000002</v>
       </c>
       <c r="M26" s="14">
         <v>7.7457000000000003</v>
       </c>
       <c r="N26" s="14">
         <v>34.799100000000003</v>
       </c>
       <c r="O26" s="14">
         <v>37.707799999999999</v>
       </c>
       <c r="P26" s="14">
         <v>94.567899999999995</v>
       </c>
       <c r="Q26" s="14">
         <v>55.595100000000002</v>
       </c>
       <c r="R26" s="14">
         <v>9.7758000000000003</v>
       </c>
       <c r="S26" s="14">
         <v>8.06</v>
       </c>
       <c r="T26" s="14">
         <v>37.620600000000003</v>
       </c>
       <c r="U26" s="14">
         <v>38.754199999999997</v>
       </c>
     </row>
     <row r="27" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B27" s="19" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="19"/>
       <c r="F27" s="4">
         <v>1</v>
       </c>
       <c r="H27" s="20">
         <v>2024000406</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="J27" s="14">
         <v>89.776600000000002</v>
       </c>
       <c r="K27" s="14">
         <v>49.3628</v>
       </c>
       <c r="L27" s="14">
         <v>8.9510000000000005</v>
       </c>
       <c r="M27" s="14">
         <v>7.24</v>
       </c>
       <c r="N27" s="14">
         <v>33.171799999999998</v>
       </c>
       <c r="O27" s="14">
         <v>40.413899999999998</v>
       </c>
       <c r="P27" s="14">
         <v>93.614800000000002</v>
       </c>
       <c r="Q27" s="14">
         <v>52.015599999999999</v>
       </c>
       <c r="R27" s="14">
         <v>9.0965000000000007</v>
       </c>
       <c r="S27" s="14">
         <v>7.4180000000000001</v>
       </c>
       <c r="T27" s="14">
         <v>35.326700000000002</v>
       </c>
       <c r="U27" s="14">
         <v>41.365299999999998</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B28" s="19" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="19"/>
       <c r="F28" s="4">
         <v>1</v>
       </c>
       <c r="H28" s="20">
         <v>2024000709</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="J28" s="14">
         <v>89.475999999999999</v>
       </c>
       <c r="K28" s="14">
         <v>50.27</v>
       </c>
       <c r="L28" s="14">
         <v>9.6638999999999999</v>
       </c>
       <c r="M28" s="14">
         <v>6.5906000000000002</v>
       </c>
       <c r="N28" s="14">
         <v>34.015500000000003</v>
       </c>
       <c r="O28" s="14">
         <v>39.206099999999999</v>
       </c>
       <c r="P28" s="14">
         <v>92.433899999999994</v>
       </c>
       <c r="Q28" s="14">
         <v>52.364600000000003</v>
       </c>
       <c r="R28" s="14">
         <v>9.7417999999999996</v>
       </c>
       <c r="S28" s="14">
         <v>6.7458</v>
       </c>
       <c r="T28" s="14">
         <v>35.768099999999997</v>
       </c>
       <c r="U28" s="14">
         <v>39.884099999999997</v>
       </c>
     </row>
     <row r="29" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B29" s="19" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="19"/>
       <c r="F29" s="4">
         <v>1</v>
       </c>
       <c r="H29" s="20">
         <v>2024001012</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J29" s="14">
         <v>94.663600000000002</v>
       </c>
       <c r="K29" s="14">
         <v>54.429200000000002</v>
       </c>
       <c r="L29" s="14">
         <v>9.6117000000000008</v>
       </c>
       <c r="M29" s="14">
         <v>8.4234000000000009</v>
       </c>
       <c r="N29" s="14">
         <v>36.394199999999998</v>
       </c>
       <c r="O29" s="14">
         <v>40.234299999999998</v>
       </c>
       <c r="P29" s="14">
         <v>96.497</v>
       </c>
       <c r="Q29" s="14">
         <v>55.767600000000002</v>
       </c>
       <c r="R29" s="14">
         <v>9.6793999999999993</v>
       </c>
       <c r="S29" s="14">
         <v>8.4999000000000002</v>
       </c>
       <c r="T29" s="14">
         <v>37.481099999999998</v>
       </c>
       <c r="U29" s="14">
         <v>40.681800000000003</v>
       </c>
     </row>
     <row r="30" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B30" s="19" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="19"/>
       <c r="F30" s="4">
         <v>1</v>
       </c>
       <c r="H30" s="20">
         <v>2025000103</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="J30" s="14">
         <v>93.423100000000005</v>
       </c>
       <c r="K30" s="14">
         <v>54.738900000000001</v>
       </c>
       <c r="L30" s="14">
         <v>9.3994999999999997</v>
       </c>
       <c r="M30" s="14">
         <v>7.5907999999999998</v>
       </c>
       <c r="N30" s="14">
         <v>37.748600000000003</v>
       </c>
       <c r="O30" s="14">
         <v>38.6843</v>
       </c>
       <c r="P30" s="14">
         <v>94.366799999999998</v>
       </c>
       <c r="Q30" s="14">
         <v>55.291800000000002</v>
       </c>
       <c r="R30" s="14">
         <v>9.4847999999999999</v>
       </c>
       <c r="S30" s="14">
         <v>7.6829999999999998</v>
       </c>
       <c r="T30" s="14">
         <v>38.129899999999999</v>
       </c>
       <c r="U30" s="14">
         <v>39.075000000000003</v>
       </c>
     </row>
     <row r="31" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B31" s="19" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="19"/>
       <c r="F31" s="4">
         <v>1</v>
       </c>
       <c r="H31" s="20">
         <v>2025000406</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="J31" s="14">
         <v>94.058199999999999</v>
       </c>
       <c r="K31" s="14">
         <v>52.679200000000002</v>
       </c>
       <c r="L31" s="14">
         <v>8.9130000000000003</v>
       </c>
       <c r="M31" s="14">
         <v>7.8395000000000001</v>
       </c>
       <c r="N31" s="14">
         <v>35.9268</v>
       </c>
       <c r="O31" s="14">
         <v>41.378900000000002</v>
       </c>
       <c r="P31" s="14">
         <v>94.246700000000004</v>
       </c>
       <c r="Q31" s="14">
         <v>52.679200000000002</v>
       </c>
       <c r="R31" s="14">
         <v>8.8774999999999995</v>
       </c>
       <c r="S31" s="14">
         <v>7.8315999999999999</v>
       </c>
       <c r="T31" s="14">
         <v>35.962800000000001</v>
       </c>
       <c r="U31" s="14">
         <v>41.545099999999998</v>
       </c>
     </row>
     <row r="32" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B32" s="19" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="19"/>
       <c r="F32" s="4">
         <v>1</v>
       </c>
       <c r="H32" s="20">
         <v>2025000709</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="J32" s="14">
         <v>94.412999999999997</v>
       </c>
       <c r="K32" s="14">
         <v>53.487299999999998</v>
       </c>
       <c r="L32" s="14">
         <v>10.0678</v>
       </c>
       <c r="M32" s="14">
         <v>7.2478999999999996</v>
       </c>
       <c r="N32" s="14">
         <v>36.171599999999998</v>
       </c>
       <c r="O32" s="14">
         <v>40.925699999999999</v>
       </c>
       <c r="P32" s="14">
         <v>94.224500000000006</v>
       </c>
       <c r="Q32" s="14">
         <v>53.487299999999998</v>
       </c>
       <c r="R32" s="14">
         <v>10.057700000000001</v>
       </c>
       <c r="S32" s="14">
         <v>7.2405999999999997</v>
       </c>
       <c r="T32" s="14">
         <v>36.171599999999998</v>
       </c>
       <c r="U32" s="14">
         <v>40.762599999999999</v>
       </c>
     </row>
     <row r="33" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B33" s="19" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="19"/>
       <c r="F33" s="4">
         <v>1</v>
       </c>
       <c r="H33" s="20">
         <v>2025001012</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="J33" s="14">
         <v>96.947900000000004</v>
       </c>
       <c r="K33" s="14">
         <v>56.250799999999998</v>
       </c>
       <c r="L33" s="14">
         <v>9.2426999999999992</v>
       </c>
       <c r="M33" s="14">
         <v>8.9906000000000006</v>
       </c>
       <c r="N33" s="14">
         <v>38.017600000000002</v>
       </c>
       <c r="O33" s="14">
         <v>40.697000000000003</v>
       </c>
       <c r="P33" s="14">
         <v>95.988</v>
       </c>
       <c r="Q33" s="14">
         <v>55.693899999999999</v>
       </c>
       <c r="R33" s="14">
         <v>9.2058999999999997</v>
       </c>
       <c r="S33" s="14">
         <v>8.9016000000000002</v>
       </c>
       <c r="T33" s="14">
         <v>37.603900000000003</v>
       </c>
       <c r="U33" s="14">
         <v>40.2941</v>
       </c>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B34" s="19" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="19"/>
       <c r="F34" s="4">
         <v>1</v>
       </c>
       <c r="H34" s="20">
         <v>2026000103</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="J34" s="14">
         <v>94.216200000000001</v>
       </c>
       <c r="K34" s="14">
         <v>55.145899999999997</v>
       </c>
       <c r="L34" s="14">
         <v>10.199299999999999</v>
       </c>
       <c r="M34" s="14">
         <v>7.8150000000000004</v>
       </c>
       <c r="N34" s="14">
         <v>37.131599999999999</v>
       </c>
       <c r="O34" s="14">
         <v>39.07</v>
       </c>
       <c r="P34" s="14">
         <v>93.654200000000003</v>
       </c>
       <c r="Q34" s="14">
         <v>54.980899999999998</v>
       </c>
       <c r="R34" s="14">
         <v>10.1891</v>
       </c>
       <c r="S34" s="14">
         <v>7.7683999999999997</v>
       </c>
       <c r="T34" s="14">
         <v>37.020600000000002</v>
       </c>
       <c r="U34" s="14">
         <v>38.683199999999999</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B35" s="19" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="19"/>
       <c r="F35" s="4">
         <v>1</v>
       </c>
       <c r="H35" s="20">
         <v>2026000406</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="J35" s="14">
         <v>94.496399999999994</v>
       </c>
       <c r="K35" s="14">
         <v>53.860900000000001</v>
       </c>
       <c r="L35" s="14">
         <v>10.336399999999999</v>
       </c>
       <c r="M35" s="14">
         <v>7.8859000000000004</v>
       </c>
       <c r="N35" s="14">
         <v>35.638500000000001</v>
       </c>
       <c r="O35" s="14">
         <v>40.6355</v>
       </c>
       <c r="P35" s="14">
         <v>93.099900000000005</v>
       </c>
       <c r="Q35" s="14">
         <v>52.908499999999997</v>
       </c>
@@ -14811,65 +14887,65 @@
       </c>
       <c r="I36" s="16"/>
       <c r="J36" s="17"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="16"/>
       <c r="U36" s="16"/>
     </row>
     <row r="37" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="36"/>
       <c r="H37" s="30" t="s">
         <v>25</v>
       </c>
       <c r="J37" s="30"/>
     </row>
     <row r="38" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="36"/>
       <c r="H38" s="30" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="J38" s="31"/>
     </row>
     <row r="39" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="36"/>
       <c r="H39" s="31" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="J39" s="30"/>
     </row>
     <row r="40" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F40" s="36"/>
       <c r="H40" s="31" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="41" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F41" s="42"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="41" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C09E5981-E7E3-48A8-A70E-8ABAA1FDEF96}">
   <dimension ref="A1:AF26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
@@ -15035,218 +15111,218 @@
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="7"/>
       <c r="H4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="11"/>
       <c r="T4" s="10"/>
       <c r="AE4" s="2"/>
     </row>
     <row r="5" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="7"/>
       <c r="H5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="J5" s="11"/>
       <c r="T5" s="10"/>
       <c r="AE5" s="2"/>
     </row>
     <row r="6" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="6"/>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="7"/>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="J6" s="11"/>
       <c r="T6" s="10"/>
       <c r="AE6" s="2"/>
     </row>
     <row r="7" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="7"/>
       <c r="H7" s="11" t="s">
         <v>137</v>
       </c>
       <c r="I7" s="11"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="2"/>
     </row>
     <row r="8" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="7"/>
       <c r="H8" s="21" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="22"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
       <c r="Z8" s="22"/>
       <c r="AA8" s="22"/>
       <c r="AB8" s="22"/>
       <c r="AC8" s="22"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="46"/>
     </row>
     <row r="9" spans="1:32" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="J9" s="27" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="27" t="s">
         <v>10</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>11</v>
       </c>
       <c r="M9" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="N9" s="27" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="O9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P9" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="27" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="R9" s="27" t="s">
         <v>14</v>
       </c>
       <c r="S9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="T9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U9" s="27" t="s">
         <v>17</v>
       </c>
       <c r="V9" s="27" t="s">
         <v>18</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>19</v>
       </c>
       <c r="X9" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y9" s="27" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="Z9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>21</v>
       </c>
       <c r="AB9" s="27" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="AC9" s="27" t="s">
         <v>22</v>
       </c>
       <c r="AD9" s="28" t="s">
         <v>23</v>
       </c>
       <c r="AE9" s="28" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="10" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="39">
         <v>2017000000</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="J10" s="14">
         <v>92.561899999999994</v>
       </c>
       <c r="K10" s="14">
         <v>22.3673</v>
       </c>
       <c r="L10" s="14">
         <v>5.3806000000000003</v>
       </c>
       <c r="M10" s="14">
         <v>5.9885999999999999</v>
       </c>
       <c r="N10" s="14">
         <v>3.4801000000000002</v>
       </c>
       <c r="O10" s="14">
         <v>4.0102000000000002</v>
       </c>
       <c r="P10" s="14">
         <v>3.4047000000000001</v>
       </c>
       <c r="Q10" s="14">
         <v>17.338200000000001</v>
       </c>
@@ -15276,67 +15352,67 @@
       </c>
       <c r="Z10" s="14">
         <v>4.5312999999999999</v>
       </c>
       <c r="AA10" s="14">
         <v>3.6413000000000002</v>
       </c>
       <c r="AB10" s="14">
         <v>17.4254</v>
       </c>
       <c r="AC10" s="14">
         <v>5.2373000000000003</v>
       </c>
       <c r="AD10" s="14">
         <v>10.8515</v>
       </c>
       <c r="AE10" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="39">
         <v>2018000000</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="J11" s="14">
         <v>93.402500000000003</v>
       </c>
       <c r="K11" s="14">
         <v>22.5261</v>
       </c>
       <c r="L11" s="14">
         <v>5.7043999999999997</v>
       </c>
       <c r="M11" s="14">
         <v>6.1167999999999996</v>
       </c>
       <c r="N11" s="14">
         <v>3.5327999999999999</v>
       </c>
       <c r="O11" s="14">
         <v>3.9702000000000002</v>
       </c>
       <c r="P11" s="14">
         <v>3.4893999999999998</v>
       </c>
       <c r="Q11" s="14">
         <v>17.921900000000001</v>
       </c>
@@ -15366,67 +15442,67 @@
       </c>
       <c r="Z11" s="14">
         <v>4.476</v>
       </c>
       <c r="AA11" s="14">
         <v>3.6730999999999998</v>
       </c>
       <c r="AB11" s="14">
         <v>17.779599999999999</v>
       </c>
       <c r="AC11" s="14">
         <v>5.2709000000000001</v>
       </c>
       <c r="AD11" s="14">
         <v>10.7357</v>
       </c>
       <c r="AE11" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="39">
         <v>2019000000</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="J12" s="14">
         <v>94.343400000000003</v>
       </c>
       <c r="K12" s="14">
         <v>22.6447</v>
       </c>
       <c r="L12" s="14">
         <v>5.7742000000000004</v>
       </c>
       <c r="M12" s="14">
         <v>6.0984999999999996</v>
       </c>
       <c r="N12" s="14">
         <v>3.7298</v>
       </c>
       <c r="O12" s="14">
         <v>3.8774000000000002</v>
       </c>
       <c r="P12" s="14">
         <v>3.6659000000000002</v>
       </c>
       <c r="Q12" s="14">
         <v>18.028099999999998</v>
       </c>
@@ -15456,67 +15532,67 @@
       </c>
       <c r="Z12" s="14">
         <v>4.3517000000000001</v>
       </c>
       <c r="AA12" s="14">
         <v>3.8346</v>
       </c>
       <c r="AB12" s="14">
         <v>17.992100000000001</v>
       </c>
       <c r="AC12" s="14">
         <v>5.3071000000000002</v>
       </c>
       <c r="AD12" s="14">
         <v>11.0473</v>
       </c>
       <c r="AE12" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="39">
         <v>2020000000</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J13" s="14">
         <v>89.772999999999996</v>
       </c>
       <c r="K13" s="14">
         <v>22.921800000000001</v>
       </c>
       <c r="L13" s="14">
         <v>6.0831</v>
       </c>
       <c r="M13" s="14">
         <v>6.0472999999999999</v>
       </c>
       <c r="N13" s="14">
         <v>4.1336000000000004</v>
       </c>
       <c r="O13" s="14">
         <v>3.2143000000000002</v>
       </c>
       <c r="P13" s="14">
         <v>3.9235000000000002</v>
       </c>
       <c r="Q13" s="14">
         <v>16.537299999999998</v>
       </c>
@@ -15546,67 +15622,67 @@
       </c>
       <c r="Z13" s="14">
         <v>3.5714000000000001</v>
       </c>
       <c r="AA13" s="14">
         <v>4.0911999999999997</v>
       </c>
       <c r="AB13" s="14">
         <v>16.537299999999998</v>
       </c>
       <c r="AC13" s="14">
         <v>4.9001000000000001</v>
       </c>
       <c r="AD13" s="14">
         <v>9.3567999999999998</v>
       </c>
       <c r="AE13" s="14">
         <v>15.7029</v>
       </c>
     </row>
     <row r="14" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="39">
         <v>2021000000</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J14" s="14">
         <v>90.359399999999994</v>
       </c>
       <c r="K14" s="14">
         <v>22.721</v>
       </c>
       <c r="L14" s="14">
         <v>6.4660000000000002</v>
       </c>
       <c r="M14" s="14">
         <v>5.9882999999999997</v>
       </c>
       <c r="N14" s="14">
         <v>4.0130999999999997</v>
       </c>
       <c r="O14" s="14">
         <v>3.1137000000000001</v>
       </c>
       <c r="P14" s="14">
         <v>3.9719000000000002</v>
       </c>
       <c r="Q14" s="14">
         <v>16.5199</v>
       </c>
@@ -15636,67 +15712,67 @@
       </c>
       <c r="Z14" s="14">
         <v>3.4443999999999999</v>
       </c>
       <c r="AA14" s="14">
         <v>4.1589999999999998</v>
       </c>
       <c r="AB14" s="14">
         <v>17.389299999999999</v>
       </c>
       <c r="AC14" s="14">
         <v>5.2992999999999997</v>
       </c>
       <c r="AD14" s="14">
         <v>9.2525999999999993</v>
       </c>
       <c r="AE14" s="14">
         <v>15.988899999999999</v>
       </c>
     </row>
     <row r="15" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="39">
         <v>2022000000</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="J15" s="14">
         <v>92.367199999999997</v>
       </c>
       <c r="K15" s="14">
         <v>23.463699999999999</v>
       </c>
       <c r="L15" s="14">
         <v>6.3982000000000001</v>
       </c>
       <c r="M15" s="14">
         <v>6.8205999999999998</v>
       </c>
       <c r="N15" s="14">
         <v>4.0963000000000003</v>
       </c>
       <c r="O15" s="14">
         <v>3.3464</v>
       </c>
       <c r="P15" s="14">
         <v>4.0151000000000003</v>
       </c>
       <c r="Q15" s="14">
         <v>16.434799999999999</v>
       </c>
@@ -15726,67 +15802,67 @@
       </c>
       <c r="Z15" s="14">
         <v>3.6413000000000002</v>
       </c>
       <c r="AA15" s="14">
         <v>4.2176</v>
       </c>
       <c r="AB15" s="14">
         <v>17.577400000000001</v>
       </c>
       <c r="AC15" s="14">
         <v>5.1006</v>
       </c>
       <c r="AD15" s="14">
         <v>9.9438999999999993</v>
       </c>
       <c r="AE15" s="14">
         <v>15.180199999999999</v>
       </c>
     </row>
     <row r="16" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="19"/>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="H16" s="39">
         <v>2023000000</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J16" s="14">
         <v>94.174800000000005</v>
       </c>
       <c r="K16" s="14">
         <v>24.817799999999998</v>
       </c>
       <c r="L16" s="14">
         <v>6.0232000000000001</v>
       </c>
       <c r="M16" s="14">
         <v>6.6161000000000003</v>
       </c>
       <c r="N16" s="14">
         <v>4.0575999999999999</v>
       </c>
       <c r="O16" s="14">
         <v>3.4300999999999999</v>
       </c>
       <c r="P16" s="14">
         <v>4.0422000000000002</v>
       </c>
       <c r="Q16" s="14">
         <v>17.236599999999999</v>
       </c>
@@ -15816,67 +15892,67 @@
       </c>
       <c r="Z16" s="14">
         <v>3.6067999999999998</v>
       </c>
       <c r="AA16" s="14">
         <v>4.1673</v>
       </c>
       <c r="AB16" s="14">
         <v>17.9923</v>
       </c>
       <c r="AC16" s="14">
         <v>4.9820000000000002</v>
       </c>
       <c r="AD16" s="14">
         <v>10.186299999999999</v>
       </c>
       <c r="AE16" s="14">
         <v>14.1898</v>
       </c>
     </row>
     <row r="17" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="19"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
       <c r="H17" s="39">
         <v>2024000000</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="J17" s="14">
         <v>96.144300000000001</v>
       </c>
       <c r="K17" s="14">
         <v>25.835599999999999</v>
       </c>
       <c r="L17" s="14">
         <v>6.3625999999999996</v>
       </c>
       <c r="M17" s="14">
         <v>6.3807</v>
       </c>
       <c r="N17" s="14">
         <v>4.1123000000000003</v>
       </c>
       <c r="O17" s="14">
         <v>3.4464999999999999</v>
       </c>
       <c r="P17" s="14">
         <v>4.1493000000000002</v>
       </c>
       <c r="Q17" s="14">
         <v>17.128699999999998</v>
       </c>
@@ -15906,67 +15982,67 @@
       </c>
       <c r="Z17" s="14">
         <v>3.5348999999999999</v>
       </c>
       <c r="AA17" s="14">
         <v>4.2081999999999997</v>
       </c>
       <c r="AB17" s="14">
         <v>17.585899999999999</v>
       </c>
       <c r="AC17" s="14">
         <v>5.3011999999999997</v>
       </c>
       <c r="AD17" s="14">
         <v>9.9748000000000001</v>
       </c>
       <c r="AE17" s="14">
         <v>13.944900000000001</v>
       </c>
     </row>
     <row r="18" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="19"/>
       <c r="F18" s="4">
         <v>1</v>
       </c>
       <c r="H18" s="39">
         <v>2025000000</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="J18" s="14">
         <v>99.986900000000006</v>
       </c>
       <c r="K18" s="14">
         <v>27.650300000000001</v>
       </c>
       <c r="L18" s="14">
         <v>6.4637000000000002</v>
       </c>
       <c r="M18" s="14">
         <v>6.8478000000000003</v>
       </c>
       <c r="N18" s="14">
         <v>4.1590999999999996</v>
       </c>
       <c r="O18" s="14">
         <v>3.5463</v>
       </c>
       <c r="P18" s="14">
         <v>4.3442999999999996</v>
       </c>
       <c r="Q18" s="14">
         <v>17.5975</v>
       </c>
@@ -16044,87 +16120,87 @@
       <c r="AA19" s="41"/>
       <c r="AB19" s="41"/>
       <c r="AC19" s="41"/>
       <c r="AD19" s="41"/>
       <c r="AE19" s="41"/>
     </row>
     <row r="20" spans="1:31" s="29" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="40"/>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="15"/>
       <c r="H20" s="30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:31" s="29" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="40"/>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="15"/>
       <c r="H21" s="30" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="22" spans="1:31" s="29" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="40"/>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="15"/>
       <c r="H22" s="30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:31" s="29" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="40"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="15"/>
       <c r="H23" s="31" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F24" s="15"/>
       <c r="G24" s="29"/>
       <c r="H24" s="31" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="25" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F25" s="15"/>
       <c r="G25" s="29"/>
       <c r="H25" s="31" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="26" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F26" s="18"/>
       <c r="G26" s="29"/>
       <c r="H26" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="26" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{405CA5A4-C0BD-4108-AECA-3724E43945D2}">
   <dimension ref="A1:V21"/>
   <sheetViews>
@@ -16231,435 +16307,435 @@
       <c r="H4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="3"/>
       <c r="T4" s="33"/>
     </row>
     <row r="5" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F5" s="12"/>
       <c r="H5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>139</v>
       </c>
       <c r="J5" s="34"/>
     </row>
     <row r="6" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F6" s="12"/>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F7" s="12"/>
       <c r="H7" s="11" t="s">
         <v>137</v>
       </c>
       <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F8" s="12"/>
       <c r="H8" s="11" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="U8" s="35"/>
     </row>
     <row r="9" spans="1:22" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="J9" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="K9" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="L9" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="M9" s="27" t="s">
         <v>142</v>
       </c>
-      <c r="K9" s="27" t="s">
+      <c r="N9" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="O9" s="28" t="s">
+        <v>144</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q9" s="27" t="s">
         <v>300</v>
       </c>
-      <c r="L9" s="27" t="s">
-[...11 lines deleted...]
-      <c r="P9" s="28" t="s">
+      <c r="R9" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="Q9" s="27" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="27" t="s">
+      <c r="S9" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="S9" s="27" t="s">
+      <c r="T9" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="T9" s="27" t="s">
+      <c r="U9" s="28" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2020000000</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J10" s="14">
         <v>83.576499999999996</v>
       </c>
       <c r="K10" s="14">
         <v>49.030799999999999</v>
       </c>
       <c r="L10" s="14">
         <v>9.4176000000000002</v>
       </c>
       <c r="M10" s="14">
         <v>7.117</v>
       </c>
       <c r="N10" s="14">
         <v>32.496200000000002</v>
       </c>
       <c r="O10" s="14">
         <v>34.545699999999997</v>
       </c>
       <c r="P10" s="14">
         <v>95.298100000000005</v>
       </c>
       <c r="Q10" s="14">
         <v>59.144500000000001</v>
       </c>
       <c r="R10" s="14">
         <v>10.499000000000001</v>
       </c>
       <c r="S10" s="14">
         <v>8.0055999999999994</v>
       </c>
       <c r="T10" s="14">
         <v>40.2181</v>
       </c>
       <c r="U10" s="14">
         <v>36.022599999999997</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="20">
         <v>2021000000</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J11" s="14">
         <v>84.448700000000002</v>
       </c>
       <c r="K11" s="14">
         <v>48.572400000000002</v>
       </c>
       <c r="L11" s="14">
         <v>9.0745000000000005</v>
       </c>
       <c r="M11" s="14">
         <v>7.0648999999999997</v>
       </c>
       <c r="N11" s="14">
         <v>32.433100000000003</v>
       </c>
       <c r="O11" s="14">
         <v>35.876300000000001</v>
       </c>
       <c r="P11" s="14">
         <v>96.623199999999997</v>
       </c>
       <c r="Q11" s="14">
         <v>58.100999999999999</v>
       </c>
       <c r="R11" s="14">
         <v>10.150399999999999</v>
       </c>
       <c r="S11" s="14">
         <v>7.9291999999999998</v>
       </c>
       <c r="T11" s="14">
         <v>39.746499999999997</v>
       </c>
       <c r="U11" s="14">
         <v>38.125700000000002</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="20">
         <v>2022000000</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="J12" s="14">
         <v>86.706000000000003</v>
       </c>
       <c r="K12" s="14">
         <v>49.878300000000003</v>
       </c>
       <c r="L12" s="14">
         <v>8.8650000000000002</v>
       </c>
       <c r="M12" s="14">
         <v>7.2759999999999998</v>
       </c>
       <c r="N12" s="14">
         <v>33.737299999999998</v>
       </c>
       <c r="O12" s="14">
         <v>36.827500000000001</v>
       </c>
       <c r="P12" s="14">
         <v>96.34</v>
       </c>
       <c r="Q12" s="14">
         <v>56.615499999999997</v>
       </c>
       <c r="R12" s="14">
         <v>9.5631000000000004</v>
       </c>
       <c r="S12" s="14">
         <v>8.0220000000000002</v>
       </c>
       <c r="T12" s="14">
         <v>38.823099999999997</v>
       </c>
       <c r="U12" s="14">
         <v>39.472200000000001</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="20">
         <v>2023000000</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J13" s="14">
         <v>88.904399999999995</v>
       </c>
       <c r="K13" s="14">
         <v>51.037199999999999</v>
       </c>
       <c r="L13" s="14">
         <v>9.3344000000000005</v>
       </c>
       <c r="M13" s="14">
         <v>7.4196999999999997</v>
       </c>
       <c r="N13" s="14">
         <v>34.283099999999997</v>
       </c>
       <c r="O13" s="14">
         <v>37.8673</v>
       </c>
       <c r="P13" s="14">
         <v>95.084999999999994</v>
       </c>
       <c r="Q13" s="14">
         <v>55.414900000000003</v>
       </c>
       <c r="R13" s="14">
         <v>9.6430000000000007</v>
       </c>
       <c r="S13" s="14">
         <v>7.8183999999999996</v>
       </c>
       <c r="T13" s="14">
         <v>37.715200000000003</v>
       </c>
       <c r="U13" s="14">
         <v>39.5274</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="20">
         <v>2024000000</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="J14" s="14">
         <v>90.915300000000002</v>
       </c>
       <c r="K14" s="14">
         <v>51.524700000000003</v>
       </c>
       <c r="L14" s="14">
         <v>9.4296000000000006</v>
       </c>
       <c r="M14" s="14">
         <v>7.4999000000000002</v>
       </c>
       <c r="N14" s="14">
         <v>34.595100000000002</v>
       </c>
       <c r="O14" s="14">
         <v>39.390599999999999</v>
       </c>
       <c r="P14" s="14">
         <v>94.310500000000005</v>
       </c>
       <c r="Q14" s="14">
         <v>53.952599999999997</v>
       </c>
       <c r="R14" s="14">
         <v>9.5731999999999999</v>
       </c>
       <c r="S14" s="14">
         <v>7.6843000000000004</v>
       </c>
       <c r="T14" s="14">
         <v>36.531300000000002</v>
       </c>
       <c r="U14" s="14">
         <v>40.194499999999998</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="20">
         <v>2025000000</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="J15" s="14">
         <v>94.710499999999996</v>
       </c>
       <c r="K15" s="14">
         <v>54.289000000000001</v>
       </c>
       <c r="L15" s="14">
         <v>9.4056999999999995</v>
       </c>
       <c r="M15" s="14">
         <v>7.9172000000000002</v>
       </c>
       <c r="N15" s="14">
         <v>36.966200000000001</v>
       </c>
       <c r="O15" s="14">
         <v>40.421500000000002</v>
       </c>
       <c r="P15" s="14">
         <v>94.710499999999996</v>
       </c>
       <c r="Q15" s="14">
         <v>54.289000000000001</v>
       </c>
@@ -16683,87 +16759,87 @@
       </c>
       <c r="I16" s="16"/>
       <c r="J16" s="17"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
     </row>
     <row r="17" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F17" s="36"/>
       <c r="H17" s="30" t="s">
         <v>25</v>
       </c>
       <c r="J17" s="30"/>
     </row>
     <row r="18" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F18" s="36"/>
       <c r="H18" s="31" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="J18" s="31"/>
     </row>
     <row r="19" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F19" s="36"/>
       <c r="H19" s="38" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="J19" s="30"/>
     </row>
     <row r="20" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F20" s="36"/>
       <c r="H20" s="31" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="21" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="21" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A6843C7-77BB-4BEF-A4E5-0903CDEE08F5}">
-  <dimension ref="A1:V94"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D2AF0E6-0DDE-4AE4-8A5A-01A86C42231C}">
+  <dimension ref="A1:V95"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.77734375" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -16860,102 +16936,102 @@
       <c r="I5" s="2" t="s">
         <v>139</v>
       </c>
       <c r="J5" s="34"/>
     </row>
     <row r="6" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F6" s="12"/>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>140</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F7" s="12"/>
       <c r="H7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F8" s="12"/>
       <c r="H8" s="11" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="U8" s="35"/>
     </row>
     <row r="9" spans="1:22" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="K9" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="L9" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="M9" s="27" t="s">
         <v>142</v>
       </c>
-      <c r="K9" s="27" t="s">
+      <c r="N9" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="O9" s="28" t="s">
+        <v>144</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q9" s="27" t="s">
         <v>300</v>
       </c>
-      <c r="L9" s="27" t="s">
-[...11 lines deleted...]
-      <c r="P9" s="28" t="s">
+      <c r="R9" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="Q9" s="27" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="27" t="s">
+      <c r="S9" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="S9" s="27" t="s">
+      <c r="T9" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="T9" s="27" t="s">
+      <c r="U9" s="28" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2020000101</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>104</v>
       </c>
       <c r="J10" s="14">
         <v>81.584400000000002</v>
       </c>
       <c r="K10" s="14">
         <v>47.829599999999999</v>
@@ -16971,51 +17047,51 @@
       </c>
       <c r="O10" s="14">
         <v>33.754800000000003</v>
       </c>
       <c r="P10" s="14">
         <v>92.499300000000005</v>
       </c>
       <c r="Q10" s="14">
         <v>57.280900000000003</v>
       </c>
       <c r="R10" s="14">
         <v>8.2570999999999994</v>
       </c>
       <c r="S10" s="14">
         <v>8.3777000000000008</v>
       </c>
       <c r="T10" s="14">
         <v>40.474200000000003</v>
       </c>
       <c r="U10" s="14">
         <v>35.0154</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>105</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="20">
         <v>2020000202</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J11" s="14">
         <v>82.005300000000005</v>
       </c>
       <c r="K11" s="14">
         <v>49.657699999999998</v>
@@ -17031,51 +17107,51 @@
       </c>
       <c r="O11" s="14">
         <v>32.347900000000003</v>
       </c>
       <c r="P11" s="14">
         <v>93.187799999999996</v>
       </c>
       <c r="Q11" s="14">
         <v>59.756599999999999</v>
       </c>
       <c r="R11" s="14">
         <v>9.9969000000000001</v>
       </c>
       <c r="S11" s="14">
         <v>6.9574999999999996</v>
       </c>
       <c r="T11" s="14">
         <v>42.638800000000003</v>
       </c>
       <c r="U11" s="14">
         <v>33.555900000000001</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="20">
         <v>2020000303</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J12" s="14">
         <v>88.103200000000001</v>
       </c>
       <c r="K12" s="14">
         <v>54.1419</v>
@@ -17091,51 +17167,51 @@
       </c>
       <c r="O12" s="14">
         <v>33.960999999999999</v>
       </c>
       <c r="P12" s="14">
         <v>100.1173</v>
       </c>
       <c r="Q12" s="14">
         <v>65.231200000000001</v>
       </c>
       <c r="R12" s="14">
         <v>11.8187</v>
       </c>
       <c r="S12" s="14">
         <v>7.6994999999999996</v>
       </c>
       <c r="T12" s="14">
         <v>45.3489</v>
       </c>
       <c r="U12" s="14">
         <v>35.156300000000002</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>109</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="20">
         <v>2020000404</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>110</v>
       </c>
       <c r="J13" s="14">
         <v>80.443600000000004</v>
       </c>
       <c r="K13" s="14">
         <v>47.773499999999999</v>
@@ -17151,51 +17227,51 @@
       </c>
       <c r="O13" s="14">
         <v>32.67</v>
       </c>
       <c r="P13" s="14">
         <v>91.517200000000003</v>
       </c>
       <c r="Q13" s="14">
         <v>57.489199999999997</v>
       </c>
       <c r="R13" s="14">
         <v>8.4901</v>
       </c>
       <c r="S13" s="14">
         <v>4.9898999999999996</v>
       </c>
       <c r="T13" s="14">
         <v>44.143799999999999</v>
       </c>
       <c r="U13" s="14">
         <v>33.960500000000003</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>111</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="20">
         <v>2020000505</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>112</v>
       </c>
       <c r="J14" s="14">
         <v>75.2791</v>
       </c>
       <c r="K14" s="14">
         <v>48.424300000000002</v>
@@ -17211,51 +17287,51 @@
       </c>
       <c r="O14" s="14">
         <v>26.854800000000001</v>
       </c>
       <c r="P14" s="14">
         <v>85.739199999999997</v>
       </c>
       <c r="Q14" s="14">
         <v>58.4129</v>
       </c>
       <c r="R14" s="14">
         <v>8.0550999999999995</v>
       </c>
       <c r="S14" s="14">
         <v>6.1783000000000001</v>
       </c>
       <c r="T14" s="14">
         <v>44.202300000000001</v>
       </c>
       <c r="U14" s="14">
         <v>27.886600000000001</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>113</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="20">
         <v>2020000606</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>114</v>
       </c>
       <c r="J15" s="14">
         <v>81.424400000000006</v>
       </c>
       <c r="K15" s="14">
         <v>51.199300000000001</v>
@@ -17271,51 +17347,51 @@
       </c>
       <c r="O15" s="14">
         <v>30.225100000000001</v>
       </c>
       <c r="P15" s="14">
         <v>92.950199999999995</v>
       </c>
       <c r="Q15" s="14">
         <v>61.834899999999998</v>
       </c>
       <c r="R15" s="14">
         <v>10.8521</v>
       </c>
       <c r="S15" s="14">
         <v>8.3884000000000007</v>
       </c>
       <c r="T15" s="14">
         <v>42.188400000000001</v>
       </c>
       <c r="U15" s="14">
         <v>31.484500000000001</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="19"/>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="H16" s="20">
         <v>2020000707</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>116</v>
       </c>
       <c r="J16" s="14">
         <v>79.822000000000003</v>
       </c>
       <c r="K16" s="14">
         <v>48.893500000000003</v>
@@ -17331,51 +17407,51 @@
       </c>
       <c r="O16" s="14">
         <v>30.928699999999999</v>
       </c>
       <c r="P16" s="14">
         <v>91.017099999999999</v>
       </c>
       <c r="Q16" s="14">
         <v>58.978900000000003</v>
       </c>
       <c r="R16" s="14">
         <v>9.6181000000000001</v>
       </c>
       <c r="S16" s="14">
         <v>7.4027000000000003</v>
       </c>
       <c r="T16" s="14">
         <v>41.721699999999998</v>
       </c>
       <c r="U16" s="14">
         <v>32.217399999999998</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>117</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="19"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
       <c r="H17" s="20">
         <v>2020000808</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J17" s="14">
         <v>83.293199999999999</v>
       </c>
       <c r="K17" s="14">
         <v>51.494700000000002</v>
@@ -17391,51 +17467,51 @@
       </c>
       <c r="O17" s="14">
         <v>31.798500000000001</v>
       </c>
       <c r="P17" s="14">
         <v>94.867000000000004</v>
       </c>
       <c r="Q17" s="14">
         <v>61.892699999999998</v>
       </c>
       <c r="R17" s="14">
         <v>10.507099999999999</v>
       </c>
       <c r="S17" s="14">
         <v>7.1052999999999997</v>
       </c>
       <c r="T17" s="14">
         <v>44.055700000000002</v>
       </c>
       <c r="U17" s="14">
         <v>33.192599999999999</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>119</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="19"/>
       <c r="F18" s="4">
         <v>1</v>
       </c>
       <c r="H18" s="20">
         <v>2020000909</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>120</v>
       </c>
       <c r="J18" s="14">
         <v>81.941400000000002</v>
       </c>
       <c r="K18" s="14">
         <v>48.546999999999997</v>
@@ -17451,51 +17527,51 @@
       </c>
       <c r="O18" s="14">
         <v>33.394500000000001</v>
       </c>
       <c r="P18" s="14">
         <v>93.540400000000005</v>
       </c>
       <c r="Q18" s="14">
         <v>58.419899999999998</v>
       </c>
       <c r="R18" s="14">
         <v>9.7255000000000003</v>
       </c>
       <c r="S18" s="14">
         <v>6.64</v>
       </c>
       <c r="T18" s="14">
         <v>41.879199999999997</v>
       </c>
       <c r="U18" s="14">
         <v>35.0047</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>121</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="19"/>
       <c r="F19" s="4">
         <v>1</v>
       </c>
       <c r="H19" s="20">
         <v>2020001010</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J19" s="14">
         <v>87.100399999999993</v>
       </c>
       <c r="K19" s="14">
         <v>50.193399999999997</v>
@@ -17511,51 +17587,51 @@
       </c>
       <c r="O19" s="14">
         <v>36.906999999999996</v>
       </c>
       <c r="P19" s="14">
         <v>99.543400000000005</v>
       </c>
       <c r="Q19" s="14">
         <v>60.401200000000003</v>
       </c>
       <c r="R19" s="14">
         <v>10.7514</v>
       </c>
       <c r="S19" s="14">
         <v>7.9124999999999996</v>
       </c>
       <c r="T19" s="14">
         <v>41.382899999999999</v>
       </c>
       <c r="U19" s="14">
         <v>38.7271</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>123</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="19"/>
       <c r="F20" s="4">
         <v>1</v>
       </c>
       <c r="H20" s="20">
         <v>2020001111</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>124</v>
       </c>
       <c r="J20" s="14">
         <v>84.857699999999994</v>
       </c>
       <c r="K20" s="14">
         <v>49.871899999999997</v>
@@ -17571,51 +17647,51 @@
       </c>
       <c r="O20" s="14">
         <v>34.985799999999998</v>
       </c>
       <c r="P20" s="14">
         <v>97.313900000000004</v>
       </c>
       <c r="Q20" s="14">
         <v>60.450699999999998</v>
       </c>
       <c r="R20" s="14">
         <v>9.9966000000000008</v>
       </c>
       <c r="S20" s="14">
         <v>8.3800000000000008</v>
       </c>
       <c r="T20" s="14">
         <v>41.630200000000002</v>
       </c>
       <c r="U20" s="14">
         <v>36.7498</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>125</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="19"/>
       <c r="F21" s="4">
         <v>1</v>
       </c>
       <c r="H21" s="20">
         <v>2020001212</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>126</v>
       </c>
       <c r="J21" s="14">
         <v>93.639700000000005</v>
       </c>
       <c r="K21" s="14">
         <v>59.454799999999999</v>
@@ -17631,51 +17707,51 @@
       </c>
       <c r="O21" s="14">
         <v>34.185000000000002</v>
       </c>
       <c r="P21" s="14">
         <v>107.6319</v>
       </c>
       <c r="Q21" s="14">
         <v>72.417500000000004</v>
       </c>
       <c r="R21" s="14">
         <v>10.7136</v>
       </c>
       <c r="S21" s="14">
         <v>9.5386000000000006</v>
       </c>
       <c r="T21" s="14">
         <v>51.943199999999997</v>
       </c>
       <c r="U21" s="14">
         <v>35.833300000000001</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>127</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="19"/>
       <c r="F22" s="4">
         <v>1</v>
       </c>
       <c r="H22" s="20">
         <v>2021000101</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>128</v>
       </c>
       <c r="J22" s="14">
         <v>78.036299999999997</v>
       </c>
       <c r="K22" s="14">
         <v>49.234400000000001</v>
@@ -17691,51 +17767,51 @@
       </c>
       <c r="O22" s="14">
         <v>28.802</v>
       </c>
       <c r="P22" s="14">
         <v>89.184399999999997</v>
       </c>
       <c r="Q22" s="14">
         <v>59.750500000000002</v>
       </c>
       <c r="R22" s="14">
         <v>9.4708000000000006</v>
       </c>
       <c r="S22" s="14">
         <v>7.2413999999999996</v>
       </c>
       <c r="T22" s="14">
         <v>42.839300000000001</v>
       </c>
       <c r="U22" s="14">
         <v>29.877500000000001</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>129</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="19"/>
       <c r="F23" s="4">
         <v>1</v>
       </c>
       <c r="H23" s="20">
         <v>2021000202</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>130</v>
       </c>
       <c r="J23" s="14">
         <v>76.269000000000005</v>
       </c>
       <c r="K23" s="14">
         <v>47.4499</v>
@@ -17751,51 +17827,51 @@
       </c>
       <c r="O23" s="14">
         <v>28.819099999999999</v>
       </c>
       <c r="P23" s="14">
         <v>87.264300000000006</v>
       </c>
       <c r="Q23" s="14">
         <v>57.654800000000002</v>
       </c>
       <c r="R23" s="14">
         <v>9.0995000000000008</v>
       </c>
       <c r="S23" s="14">
         <v>6.2032999999999996</v>
       </c>
       <c r="T23" s="14">
         <v>42.262999999999998</v>
       </c>
       <c r="U23" s="14">
         <v>29.926400000000001</v>
       </c>
     </row>
     <row r="24" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>131</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="19"/>
       <c r="F24" s="4">
         <v>1</v>
       </c>
       <c r="H24" s="20">
         <v>2021000303</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J24" s="14">
         <v>93.183599999999998</v>
       </c>
       <c r="K24" s="14">
         <v>55.622500000000002</v>
@@ -17811,51 +17887,51 @@
       </c>
       <c r="O24" s="14">
         <v>37.561100000000003</v>
       </c>
       <c r="P24" s="14">
         <v>106.374</v>
       </c>
       <c r="Q24" s="14">
         <v>67.421300000000002</v>
       </c>
       <c r="R24" s="14">
         <v>12.7173</v>
       </c>
       <c r="S24" s="14">
         <v>8.6196999999999999</v>
       </c>
       <c r="T24" s="14">
         <v>45.651299999999999</v>
       </c>
       <c r="U24" s="14">
         <v>39.004300000000001</v>
       </c>
     </row>
     <row r="25" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>133</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="19"/>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="H25" s="20">
         <v>2021000404</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J25" s="14">
         <v>89.831299999999999</v>
       </c>
       <c r="K25" s="14">
         <v>50.630200000000002</v>
@@ -17871,51 +17947,51 @@
       </c>
       <c r="O25" s="14">
         <v>39.201099999999997</v>
       </c>
       <c r="P25" s="14">
         <v>103.6117</v>
       </c>
       <c r="Q25" s="14">
         <v>61.221600000000002</v>
       </c>
       <c r="R25" s="14">
         <v>9.9657</v>
       </c>
       <c r="S25" s="14">
         <v>8.1296999999999997</v>
       </c>
       <c r="T25" s="14">
         <v>42.816499999999998</v>
       </c>
       <c r="U25" s="14">
         <v>41.926299999999998</v>
       </c>
     </row>
     <row r="26" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>135</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="19"/>
       <c r="F26" s="4">
         <v>1</v>
       </c>
       <c r="H26" s="20">
         <v>2021000505</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J26" s="14">
         <v>83.788200000000003</v>
       </c>
       <c r="K26" s="14">
         <v>50.241700000000002</v>
@@ -17931,3857 +18007,3916 @@
       </c>
       <c r="O26" s="14">
         <v>33.546500000000002</v>
       </c>
       <c r="P26" s="14">
         <v>96.308300000000003</v>
       </c>
       <c r="Q26" s="14">
         <v>60.459299999999999</v>
       </c>
       <c r="R26" s="14">
         <v>9.8948</v>
       </c>
       <c r="S26" s="14">
         <v>7.0534999999999997</v>
       </c>
       <c r="T26" s="14">
         <v>43.305900000000001</v>
       </c>
       <c r="U26" s="14">
         <v>35.802</v>
       </c>
     </row>
     <row r="27" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B27" s="19" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="19"/>
       <c r="F27" s="4">
         <v>1</v>
       </c>
       <c r="H27" s="20">
         <v>2021000606</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="J27" s="14">
         <v>78.470699999999994</v>
       </c>
       <c r="K27" s="14">
         <v>48.167499999999997</v>
       </c>
       <c r="L27" s="14">
         <v>8.5850000000000009</v>
       </c>
       <c r="M27" s="14">
         <v>6.1795999999999998</v>
       </c>
       <c r="N27" s="14">
         <v>33.402999999999999</v>
       </c>
       <c r="O27" s="14">
         <v>30.303100000000001</v>
       </c>
       <c r="P27" s="14">
         <v>90.092600000000004</v>
       </c>
       <c r="Q27" s="14">
         <v>57.754899999999999</v>
       </c>
       <c r="R27" s="14">
         <v>9.6677999999999997</v>
       </c>
       <c r="S27" s="14">
         <v>6.9046000000000003</v>
       </c>
       <c r="T27" s="14">
         <v>40.985300000000002</v>
       </c>
       <c r="U27" s="14">
         <v>32.409799999999997</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B28" s="19" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="19"/>
       <c r="F28" s="4">
         <v>1</v>
       </c>
       <c r="H28" s="20">
         <v>2021000707</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="J28" s="14">
         <v>80.9178</v>
       </c>
       <c r="K28" s="14">
         <v>49.694400000000002</v>
       </c>
       <c r="L28" s="14">
         <v>9.3727</v>
       </c>
       <c r="M28" s="14">
         <v>6.2769000000000004</v>
       </c>
       <c r="N28" s="14">
         <v>34.045200000000001</v>
       </c>
       <c r="O28" s="14">
         <v>31.223299999999998</v>
       </c>
       <c r="P28" s="14">
         <v>92.583299999999994</v>
       </c>
       <c r="Q28" s="14">
         <v>59.514299999999999</v>
       </c>
       <c r="R28" s="14">
         <v>10.4026</v>
       </c>
       <c r="S28" s="14">
         <v>7.0845000000000002</v>
       </c>
       <c r="T28" s="14">
         <v>41.722000000000001</v>
       </c>
       <c r="U28" s="14">
         <v>33.2517</v>
       </c>
     </row>
     <row r="29" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B29" s="19" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="19"/>
       <c r="F29" s="4">
         <v>1</v>
       </c>
       <c r="H29" s="20">
         <v>2021000808</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J29" s="14">
         <v>80.155100000000004</v>
       </c>
       <c r="K29" s="14">
         <v>48.981699999999996</v>
       </c>
       <c r="L29" s="14">
         <v>8.4862000000000002</v>
       </c>
       <c r="M29" s="14">
         <v>5.2098000000000004</v>
       </c>
       <c r="N29" s="14">
         <v>35.285600000000002</v>
       </c>
       <c r="O29" s="14">
         <v>31.173500000000001</v>
       </c>
       <c r="P29" s="14">
         <v>91.710700000000003</v>
       </c>
       <c r="Q29" s="14">
         <v>58.590499999999999</v>
       </c>
       <c r="R29" s="14">
         <v>9.4396000000000004</v>
       </c>
       <c r="S29" s="14">
         <v>5.9202000000000004</v>
       </c>
       <c r="T29" s="14">
         <v>43.136400000000002</v>
       </c>
       <c r="U29" s="14">
         <v>33.198599999999999</v>
       </c>
     </row>
     <row r="30" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B30" s="19" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="19"/>
       <c r="F30" s="4">
         <v>1</v>
       </c>
       <c r="H30" s="20">
         <v>2021000909</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J30" s="14">
         <v>81.663600000000002</v>
       </c>
       <c r="K30" s="14">
         <v>47.463900000000002</v>
       </c>
       <c r="L30" s="14">
         <v>7.9282000000000004</v>
       </c>
       <c r="M30" s="14">
         <v>5.4703999999999997</v>
       </c>
       <c r="N30" s="14">
         <v>34.065300000000001</v>
       </c>
       <c r="O30" s="14">
         <v>34.199599999999997</v>
       </c>
       <c r="P30" s="14">
         <v>93.116900000000001</v>
       </c>
       <c r="Q30" s="14">
         <v>56.170299999999997</v>
       </c>
       <c r="R30" s="14">
         <v>8.8385999999999996</v>
       </c>
       <c r="S30" s="14">
         <v>6.1121999999999996</v>
       </c>
       <c r="T30" s="14">
         <v>41.1417</v>
       </c>
       <c r="U30" s="14">
         <v>36.655500000000004</v>
       </c>
     </row>
     <row r="31" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B31" s="19" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="19"/>
       <c r="F31" s="4">
         <v>1</v>
       </c>
       <c r="H31" s="20">
         <v>2021001010</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J31" s="14">
         <v>84.5441</v>
       </c>
       <c r="K31" s="14">
         <v>47.902700000000003</v>
       </c>
       <c r="L31" s="14">
         <v>7.4337999999999997</v>
       </c>
       <c r="M31" s="14">
         <v>6.6935000000000002</v>
       </c>
       <c r="N31" s="14">
         <v>33.774999999999999</v>
       </c>
       <c r="O31" s="14">
         <v>36.6417</v>
       </c>
       <c r="P31" s="14">
         <v>96.511600000000001</v>
       </c>
       <c r="Q31" s="14">
         <v>56.555700000000002</v>
       </c>
       <c r="R31" s="14">
         <v>8.2690000000000001</v>
       </c>
       <c r="S31" s="14">
         <v>7.4538000000000002</v>
       </c>
       <c r="T31" s="14">
         <v>40.741900000000001</v>
       </c>
       <c r="U31" s="14">
         <v>39.527200000000001</v>
       </c>
     </row>
     <row r="32" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B32" s="19" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="19"/>
       <c r="F32" s="4">
         <v>1</v>
       </c>
       <c r="H32" s="20">
         <v>2021001111</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="J32" s="14">
         <v>83.881799999999998</v>
       </c>
       <c r="K32" s="14">
         <v>49.069699999999997</v>
       </c>
       <c r="L32" s="14">
         <v>7.8587999999999996</v>
       </c>
       <c r="M32" s="14">
         <v>7.7107000000000001</v>
       </c>
       <c r="N32" s="14">
         <v>33.500300000000003</v>
       </c>
       <c r="O32" s="14">
         <v>34.812100000000001</v>
       </c>
       <c r="P32" s="14">
         <v>95.537300000000002</v>
       </c>
       <c r="Q32" s="14">
         <v>57.729100000000003</v>
       </c>
       <c r="R32" s="14">
         <v>8.7318999999999996</v>
       </c>
       <c r="S32" s="14">
         <v>8.5769000000000002</v>
       </c>
       <c r="T32" s="14">
         <v>40.216500000000003</v>
       </c>
       <c r="U32" s="14">
         <v>37.5535</v>
       </c>
     </row>
     <row r="33" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B33" s="19" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="19"/>
       <c r="F33" s="4">
         <v>1</v>
       </c>
       <c r="H33" s="20">
         <v>2021001212</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="J33" s="14">
         <v>94.301699999999997</v>
       </c>
       <c r="K33" s="14">
         <v>58.037199999999999</v>
       </c>
       <c r="L33" s="14">
         <v>8.5139999999999993</v>
       </c>
       <c r="M33" s="14">
         <v>8.6259999999999994</v>
       </c>
       <c r="N33" s="14">
         <v>40.897100000000002</v>
       </c>
       <c r="O33" s="14">
         <v>36.264899999999997</v>
       </c>
       <c r="P33" s="14">
         <v>107.40519999999999</v>
       </c>
       <c r="Q33" s="14">
         <v>68.440100000000001</v>
       </c>
       <c r="R33" s="14">
         <v>9.5129000000000001</v>
       </c>
       <c r="S33" s="14">
         <v>9.6812000000000005</v>
       </c>
       <c r="T33" s="14">
         <v>49.096200000000003</v>
       </c>
       <c r="U33" s="14">
         <v>39.078600000000002</v>
       </c>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B34" s="19" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="19"/>
       <c r="F34" s="4">
         <v>1</v>
       </c>
       <c r="H34" s="20">
         <v>2022000101</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="J34" s="14">
         <v>81.918099999999995</v>
       </c>
       <c r="K34" s="14">
         <v>50.743400000000001</v>
       </c>
       <c r="L34" s="14">
         <v>8.7373999999999992</v>
       </c>
       <c r="M34" s="14">
         <v>6.8459000000000003</v>
       </c>
       <c r="N34" s="14">
         <v>35.1599</v>
       </c>
       <c r="O34" s="14">
         <v>31.174700000000001</v>
       </c>
       <c r="P34" s="14">
         <v>93.088800000000006</v>
       </c>
       <c r="Q34" s="14">
         <v>59.418500000000002</v>
       </c>
       <c r="R34" s="14">
         <v>9.7843</v>
       </c>
       <c r="S34" s="14">
         <v>7.7267000000000001</v>
       </c>
       <c r="T34" s="14">
         <v>41.707999999999998</v>
       </c>
       <c r="U34" s="14">
         <v>33.702399999999997</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B35" s="19" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="19"/>
       <c r="F35" s="4">
         <v>1</v>
       </c>
       <c r="H35" s="20">
         <v>2022000202</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="J35" s="14">
         <v>77.476200000000006</v>
       </c>
       <c r="K35" s="14">
         <v>48.210099999999997</v>
       </c>
       <c r="L35" s="14">
         <v>7.7575000000000003</v>
       </c>
       <c r="M35" s="14">
         <v>4.9139999999999997</v>
       </c>
       <c r="N35" s="14">
         <v>35.538699999999999</v>
       </c>
       <c r="O35" s="14">
         <v>29.266100000000002</v>
       </c>
       <c r="P35" s="14">
         <v>87.642700000000005</v>
       </c>
       <c r="Q35" s="14">
         <v>56.058300000000003</v>
       </c>
       <c r="R35" s="14">
         <v>8.6869999999999994</v>
       </c>
       <c r="S35" s="14">
         <v>5.54</v>
       </c>
       <c r="T35" s="14">
         <v>41.810200000000002</v>
       </c>
       <c r="U35" s="14">
         <v>31.604900000000001</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B36" s="19" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="19"/>
       <c r="F36" s="4">
         <v>1</v>
       </c>
       <c r="H36" s="20">
         <v>2022000303</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="J36" s="14">
         <v>90.976699999999994</v>
       </c>
       <c r="K36" s="14">
         <v>56.218200000000003</v>
       </c>
       <c r="L36" s="14">
         <v>10.6456</v>
       </c>
       <c r="M36" s="14">
         <v>7.2930999999999999</v>
       </c>
       <c r="N36" s="14">
         <v>38.279400000000003</v>
       </c>
       <c r="O36" s="14">
         <v>34.758800000000001</v>
       </c>
       <c r="P36" s="14">
         <v>102.4512</v>
       </c>
       <c r="Q36" s="14">
         <v>64.917000000000002</v>
       </c>
       <c r="R36" s="14">
         <v>11.841699999999999</v>
       </c>
       <c r="S36" s="14">
         <v>8.1486999999999998</v>
       </c>
       <c r="T36" s="14">
         <v>44.7712</v>
       </c>
       <c r="U36" s="14">
         <v>37.496000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B37" s="19" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="19"/>
       <c r="F37" s="4">
         <v>1</v>
       </c>
       <c r="H37" s="20">
         <v>2022000404</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="J37" s="14">
         <v>89.654200000000003</v>
       </c>
       <c r="K37" s="14">
         <v>50.671199999999999</v>
       </c>
       <c r="L37" s="14">
         <v>7.7042999999999999</v>
       </c>
       <c r="M37" s="14">
         <v>6.9786000000000001</v>
       </c>
       <c r="N37" s="14">
         <v>35.988300000000002</v>
       </c>
       <c r="O37" s="14">
         <v>38.9833</v>
       </c>
       <c r="P37" s="14">
         <v>100.3967</v>
       </c>
       <c r="Q37" s="14">
         <v>58.175899999999999</v>
       </c>
       <c r="R37" s="14">
         <v>8.4848999999999997</v>
       </c>
       <c r="S37" s="14">
         <v>7.7196999999999996</v>
       </c>
       <c r="T37" s="14">
         <v>41.895600000000002</v>
       </c>
       <c r="U37" s="14">
         <v>41.872500000000002</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="19"/>
       <c r="F38" s="4">
         <v>1</v>
       </c>
       <c r="H38" s="20">
         <v>2022000505</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="J38" s="14">
         <v>85.324799999999996</v>
       </c>
       <c r="K38" s="14">
         <v>49.637</v>
       </c>
       <c r="L38" s="14">
         <v>7.109</v>
       </c>
       <c r="M38" s="14">
         <v>6.5053999999999998</v>
       </c>
       <c r="N38" s="14">
         <v>36.022599999999997</v>
       </c>
       <c r="O38" s="14">
         <v>35.687899999999999</v>
       </c>
       <c r="P38" s="14">
         <v>95.2286</v>
       </c>
       <c r="Q38" s="14">
         <v>56.792900000000003</v>
       </c>
       <c r="R38" s="14">
         <v>7.7864000000000004</v>
       </c>
       <c r="S38" s="14">
         <v>7.1645000000000003</v>
       </c>
       <c r="T38" s="14">
         <v>41.7896</v>
       </c>
       <c r="U38" s="14">
         <v>38.250700000000002</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="19"/>
       <c r="F39" s="4">
         <v>1</v>
       </c>
       <c r="H39" s="20">
         <v>2022000606</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J39" s="14">
         <v>82.513099999999994</v>
       </c>
       <c r="K39" s="14">
         <v>48.572000000000003</v>
       </c>
       <c r="L39" s="14">
         <v>8.1334999999999997</v>
       </c>
       <c r="M39" s="14">
         <v>6.3102</v>
       </c>
       <c r="N39" s="14">
         <v>34.128300000000003</v>
       </c>
       <c r="O39" s="14">
         <v>33.941499999999998</v>
       </c>
       <c r="P39" s="14">
         <v>92.090500000000006</v>
       </c>
       <c r="Q39" s="14">
         <v>55.510899999999999</v>
       </c>
       <c r="R39" s="14">
         <v>8.8793000000000006</v>
       </c>
       <c r="S39" s="14">
         <v>6.9573</v>
       </c>
       <c r="T39" s="14">
         <v>39.546100000000003</v>
       </c>
       <c r="U39" s="14">
         <v>36.457000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="19"/>
       <c r="F40" s="4">
         <v>1</v>
       </c>
       <c r="H40" s="20">
         <v>2022000707</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="J40" s="14">
         <v>85.355999999999995</v>
       </c>
       <c r="K40" s="14">
         <v>51.2515</v>
       </c>
       <c r="L40" s="14">
         <v>9.3162000000000003</v>
       </c>
       <c r="M40" s="14">
         <v>6.7461000000000002</v>
       </c>
       <c r="N40" s="14">
         <v>35.189599999999999</v>
       </c>
       <c r="O40" s="14">
         <v>34.104500000000002</v>
       </c>
       <c r="P40" s="14">
         <v>94.734800000000007</v>
       </c>
       <c r="Q40" s="14">
         <v>58.174300000000002</v>
       </c>
       <c r="R40" s="14">
         <v>9.9002999999999997</v>
       </c>
       <c r="S40" s="14">
         <v>7.4874000000000001</v>
       </c>
       <c r="T40" s="14">
         <v>40.587800000000001</v>
       </c>
       <c r="U40" s="14">
         <v>36.436399999999999</v>
       </c>
     </row>
     <row r="41" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B41" s="19" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="19"/>
       <c r="F41" s="4">
         <v>1</v>
       </c>
       <c r="H41" s="20">
         <v>2022000808</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J41" s="14">
         <v>85.591899999999995</v>
       </c>
       <c r="K41" s="14">
         <v>50.22</v>
       </c>
       <c r="L41" s="14">
         <v>7.8121999999999998</v>
       </c>
       <c r="M41" s="14">
         <v>5.8494999999999999</v>
       </c>
       <c r="N41" s="14">
         <v>36.558599999999998</v>
       </c>
       <c r="O41" s="14">
         <v>35.371600000000001</v>
       </c>
       <c r="P41" s="14">
         <v>94.576700000000002</v>
       </c>
       <c r="Q41" s="14">
         <v>56.81</v>
       </c>
       <c r="R41" s="14">
         <v>8.2757000000000005</v>
       </c>
       <c r="S41" s="14">
         <v>6.5284000000000004</v>
       </c>
       <c r="T41" s="14">
         <v>41.973100000000002</v>
       </c>
       <c r="U41" s="14">
         <v>37.589399999999998</v>
       </c>
     </row>
     <row r="42" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B42" s="19" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="19"/>
       <c r="F42" s="4">
         <v>1</v>
       </c>
       <c r="H42" s="20">
         <v>2022000909</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="J42" s="14">
         <v>85.687399999999997</v>
       </c>
       <c r="K42" s="14">
         <v>50.253100000000003</v>
       </c>
       <c r="L42" s="14">
         <v>8.7624999999999993</v>
       </c>
       <c r="M42" s="14">
         <v>6.0941999999999998</v>
       </c>
       <c r="N42" s="14">
         <v>35.3964</v>
       </c>
       <c r="O42" s="14">
         <v>35.4343</v>
       </c>
       <c r="P42" s="14">
         <v>94.265600000000006</v>
       </c>
       <c r="Q42" s="14">
         <v>56.2744</v>
       </c>
       <c r="R42" s="14">
         <v>9.2431000000000001</v>
       </c>
       <c r="S42" s="14">
         <v>6.6314000000000002</v>
       </c>
       <c r="T42" s="14">
         <v>40.268900000000002</v>
       </c>
       <c r="U42" s="14">
         <v>37.857199999999999</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B43" s="19" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="19"/>
       <c r="F43" s="4">
         <v>1</v>
       </c>
       <c r="H43" s="20">
         <v>2022001010</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="J43" s="14">
         <v>89.717200000000005</v>
       </c>
       <c r="K43" s="14">
         <v>51.342399999999998</v>
       </c>
       <c r="L43" s="14">
         <v>8.1384000000000007</v>
       </c>
       <c r="M43" s="14">
         <v>7.1220999999999997</v>
       </c>
       <c r="N43" s="14">
         <v>36.081699999999998</v>
       </c>
       <c r="O43" s="14">
         <v>38.3748</v>
       </c>
       <c r="P43" s="14">
         <v>98.051599999999993</v>
       </c>
       <c r="Q43" s="14">
         <v>56.920699999999997</v>
       </c>
       <c r="R43" s="14">
         <v>8.5307999999999993</v>
       </c>
       <c r="S43" s="14">
         <v>7.6996000000000002</v>
       </c>
       <c r="T43" s="14">
         <v>40.586799999999997</v>
       </c>
       <c r="U43" s="14">
         <v>40.911299999999997</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B44" s="19" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="19"/>
       <c r="F44" s="4">
         <v>1</v>
       </c>
       <c r="H44" s="20">
         <v>2022001111</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="J44" s="14">
         <v>86.4405</v>
       </c>
       <c r="K44" s="14">
         <v>51.259799999999998</v>
       </c>
       <c r="L44" s="14">
         <v>8.4283999999999999</v>
       </c>
       <c r="M44" s="14">
         <v>7.4436</v>
       </c>
       <c r="N44" s="14">
         <v>35.387500000000003</v>
       </c>
       <c r="O44" s="14">
         <v>35.180700000000002</v>
       </c>
       <c r="P44" s="14">
         <v>94.161799999999999</v>
       </c>
       <c r="Q44" s="14">
         <v>56.515799999999999</v>
       </c>
       <c r="R44" s="14">
         <v>8.7796000000000003</v>
       </c>
       <c r="S44" s="14">
         <v>7.9953000000000003</v>
       </c>
       <c r="T44" s="14">
         <v>39.583399999999997</v>
       </c>
       <c r="U44" s="14">
         <v>37.586300000000001</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B45" s="19" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="19"/>
       <c r="F45" s="4">
         <v>1</v>
       </c>
       <c r="H45" s="20">
         <v>2022001212</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="J45" s="14">
         <v>99.464100000000002</v>
       </c>
       <c r="K45" s="14">
         <v>62.097000000000001</v>
       </c>
       <c r="L45" s="14">
         <v>9.5441000000000003</v>
       </c>
       <c r="M45" s="14">
         <v>8.8355999999999995</v>
       </c>
       <c r="N45" s="14">
         <v>43.717399999999998</v>
       </c>
       <c r="O45" s="14">
         <v>37.367100000000001</v>
       </c>
       <c r="P45" s="14">
         <v>108.1131</v>
       </c>
       <c r="Q45" s="14">
         <v>68.313500000000005</v>
       </c>
       <c r="R45" s="14">
         <v>9.9833999999999996</v>
       </c>
       <c r="S45" s="14">
         <v>9.5519999999999996</v>
       </c>
       <c r="T45" s="14">
         <v>48.683100000000003</v>
       </c>
       <c r="U45" s="14">
         <v>39.837000000000003</v>
       </c>
     </row>
     <row r="46" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B46" s="19" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="19"/>
       <c r="F46" s="4">
         <v>1</v>
       </c>
       <c r="H46" s="20">
         <v>2023000101</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="J46" s="14">
         <v>87.373900000000006</v>
       </c>
       <c r="K46" s="14">
         <v>53.831299999999999</v>
       </c>
       <c r="L46" s="14">
         <v>8.5534999999999997</v>
       </c>
       <c r="M46" s="14">
         <v>7.1022999999999996</v>
       </c>
       <c r="N46" s="14">
         <v>38.175699999999999</v>
       </c>
       <c r="O46" s="14">
         <v>33.542200000000001</v>
       </c>
       <c r="P46" s="14">
         <v>94.458299999999994</v>
       </c>
       <c r="Q46" s="14">
         <v>58.767800000000001</v>
       </c>
       <c r="R46" s="14">
         <v>8.9754000000000005</v>
       </c>
       <c r="S46" s="14">
         <v>7.7031000000000001</v>
       </c>
       <c r="T46" s="14">
         <v>41.997399999999999</v>
       </c>
       <c r="U46" s="14">
         <v>35.645299999999999</v>
       </c>
     </row>
     <row r="47" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B47" s="19" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E47" s="19"/>
       <c r="F47" s="4">
         <v>1</v>
       </c>
       <c r="H47" s="20">
         <v>2023000202</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="J47" s="14">
         <v>82.964699999999993</v>
       </c>
       <c r="K47" s="14">
         <v>50.76</v>
       </c>
       <c r="L47" s="14">
         <v>7.5189000000000004</v>
       </c>
       <c r="M47" s="14">
         <v>5.6322999999999999</v>
       </c>
       <c r="N47" s="14">
         <v>37.608499999999999</v>
       </c>
       <c r="O47" s="14">
         <v>32.204799999999999</v>
       </c>
       <c r="P47" s="14">
         <v>90.375399999999999</v>
       </c>
       <c r="Q47" s="14">
         <v>56.150399999999998</v>
       </c>
       <c r="R47" s="14">
         <v>7.8979999999999997</v>
       </c>
       <c r="S47" s="14">
         <v>6.0758000000000001</v>
       </c>
       <c r="T47" s="14">
         <v>42.161999999999999</v>
       </c>
       <c r="U47" s="14">
         <v>34.151400000000002</v>
       </c>
     </row>
     <row r="48" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B48" s="19" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E48" s="19"/>
       <c r="F48" s="4">
         <v>1</v>
       </c>
       <c r="H48" s="20">
         <v>2023000303</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="J48" s="14">
         <v>96.272800000000004</v>
       </c>
       <c r="K48" s="14">
         <v>58.508000000000003</v>
       </c>
       <c r="L48" s="14">
         <v>11.3817</v>
       </c>
       <c r="M48" s="14">
         <v>7.9082999999999997</v>
       </c>
       <c r="N48" s="14">
         <v>39.217599999999997</v>
       </c>
       <c r="O48" s="14">
         <v>37.765099999999997</v>
       </c>
       <c r="P48" s="14">
         <v>104.4174</v>
       </c>
       <c r="Q48" s="14">
         <v>64.436099999999996</v>
       </c>
       <c r="R48" s="14">
         <v>11.8931</v>
       </c>
       <c r="S48" s="14">
         <v>8.4490999999999996</v>
       </c>
       <c r="T48" s="14">
         <v>43.818600000000004</v>
       </c>
       <c r="U48" s="14">
         <v>39.836599999999997</v>
       </c>
     </row>
     <row r="49" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B49" s="19" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E49" s="19"/>
       <c r="F49" s="4">
         <v>1</v>
       </c>
       <c r="H49" s="20">
         <v>2023000404</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="J49" s="14">
         <v>94.349400000000003</v>
       </c>
       <c r="K49" s="14">
         <v>53.5413</v>
       </c>
       <c r="L49" s="14">
         <v>9.5360999999999994</v>
       </c>
       <c r="M49" s="14">
         <v>7.1303999999999998</v>
       </c>
       <c r="N49" s="14">
         <v>36.8752</v>
       </c>
       <c r="O49" s="14">
         <v>40.808100000000003</v>
       </c>
       <c r="P49" s="14">
         <v>101.56019999999999</v>
       </c>
       <c r="Q49" s="14">
         <v>58.515099999999997</v>
       </c>
       <c r="R49" s="14">
         <v>9.8718000000000004</v>
       </c>
       <c r="S49" s="14">
         <v>7.5293999999999999</v>
       </c>
       <c r="T49" s="14">
         <v>40.927</v>
       </c>
       <c r="U49" s="14">
         <v>42.820700000000002</v>
       </c>
     </row>
     <row r="50" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B50" s="19" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E50" s="19"/>
       <c r="F50" s="4">
         <v>1</v>
       </c>
       <c r="H50" s="20">
         <v>2023000505</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="J50" s="14">
         <v>87.963999999999999</v>
       </c>
       <c r="K50" s="14">
         <v>50.936500000000002</v>
       </c>
       <c r="L50" s="14">
         <v>7.5693999999999999</v>
       </c>
       <c r="M50" s="14">
         <v>6.7342000000000004</v>
       </c>
       <c r="N50" s="14">
         <v>36.633200000000002</v>
       </c>
       <c r="O50" s="14">
         <v>37.027500000000003</v>
       </c>
       <c r="P50" s="14">
         <v>94.584999999999994</v>
       </c>
       <c r="Q50" s="14">
         <v>55.668300000000002</v>
       </c>
       <c r="R50" s="14">
         <v>7.7953999999999999</v>
       </c>
       <c r="S50" s="14">
         <v>7.0736999999999997</v>
       </c>
       <c r="T50" s="14">
         <v>40.748899999999999</v>
       </c>
       <c r="U50" s="14">
         <v>38.731699999999996</v>
       </c>
     </row>
     <row r="51" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B51" s="19" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="19"/>
       <c r="F51" s="4">
         <v>1</v>
       </c>
       <c r="H51" s="20">
         <v>2023000606</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="J51" s="14">
         <v>83.859099999999998</v>
       </c>
       <c r="K51" s="14">
         <v>50.024799999999999</v>
       </c>
       <c r="L51" s="14">
         <v>8.8706999999999994</v>
       </c>
       <c r="M51" s="14">
         <v>6.7443</v>
       </c>
       <c r="N51" s="14">
         <v>34.409799999999997</v>
       </c>
       <c r="O51" s="14">
         <v>33.834099999999999</v>
       </c>
       <c r="P51" s="14">
         <v>90.074299999999994</v>
       </c>
       <c r="Q51" s="14">
         <v>54.493200000000002</v>
       </c>
       <c r="R51" s="14">
         <v>9.1639999999999997</v>
       </c>
       <c r="S51" s="14">
         <v>7.0694999999999997</v>
       </c>
       <c r="T51" s="14">
         <v>38.106099999999998</v>
       </c>
       <c r="U51" s="14">
         <v>35.502699999999997</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B52" s="19" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D52" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E52" s="19"/>
       <c r="F52" s="4">
         <v>1</v>
       </c>
       <c r="H52" s="20">
         <v>2023000707</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="J52" s="14">
         <v>87.449799999999996</v>
       </c>
       <c r="K52" s="14">
         <v>52.741100000000003</v>
       </c>
       <c r="L52" s="14">
         <v>10.004799999999999</v>
       </c>
       <c r="M52" s="14">
         <v>6.9934000000000003</v>
       </c>
       <c r="N52" s="14">
         <v>35.743000000000002</v>
       </c>
       <c r="O52" s="14">
         <v>34.7087</v>
       </c>
       <c r="P52" s="14">
         <v>93.429199999999994</v>
       </c>
       <c r="Q52" s="14">
         <v>57.327300000000001</v>
       </c>
       <c r="R52" s="14">
         <v>10.303599999999999</v>
       </c>
       <c r="S52" s="14">
         <v>7.3846999999999996</v>
       </c>
       <c r="T52" s="14">
         <v>39.407899999999998</v>
       </c>
       <c r="U52" s="14">
         <v>36.042299999999997</v>
       </c>
     </row>
     <row r="53" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B53" s="19" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E53" s="19"/>
       <c r="F53" s="4">
         <v>1</v>
       </c>
       <c r="H53" s="20">
         <v>2023000808</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J53" s="14">
         <v>87.774100000000004</v>
       </c>
       <c r="K53" s="14">
         <v>51.202599999999997</v>
       </c>
       <c r="L53" s="14">
         <v>8.6632999999999996</v>
       </c>
       <c r="M53" s="14">
         <v>5.78</v>
       </c>
       <c r="N53" s="14">
         <v>36.7592</v>
       </c>
       <c r="O53" s="14">
         <v>36.571800000000003</v>
       </c>
       <c r="P53" s="14">
         <v>93.575800000000001</v>
       </c>
       <c r="Q53" s="14">
         <v>55.594499999999996</v>
       </c>
       <c r="R53" s="14">
         <v>8.9589999999999996</v>
       </c>
       <c r="S53" s="14">
         <v>6.11</v>
       </c>
       <c r="T53" s="14">
         <v>40.4392</v>
       </c>
       <c r="U53" s="14">
         <v>37.741799999999998</v>
       </c>
     </row>
     <row r="54" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B54" s="19" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E54" s="19"/>
       <c r="F54" s="4">
         <v>1</v>
       </c>
       <c r="H54" s="20">
         <v>2023000909</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J54" s="14">
         <v>85.635900000000007</v>
       </c>
       <c r="K54" s="14">
         <v>49.546399999999998</v>
       </c>
       <c r="L54" s="14">
         <v>8.3117999999999999</v>
       </c>
       <c r="M54" s="14">
         <v>5.7788000000000004</v>
       </c>
       <c r="N54" s="14">
         <v>35.4557</v>
       </c>
       <c r="O54" s="14">
         <v>36.089599999999997</v>
       </c>
       <c r="P54" s="14">
         <v>91.005200000000002</v>
       </c>
       <c r="Q54" s="14">
         <v>53.390500000000003</v>
       </c>
       <c r="R54" s="14">
         <v>8.5866000000000007</v>
       </c>
       <c r="S54" s="14">
         <v>6.0007999999999999</v>
       </c>
       <c r="T54" s="14">
         <v>38.707099999999997</v>
       </c>
       <c r="U54" s="14">
         <v>37.437399999999997</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B55" s="19" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E55" s="19"/>
       <c r="F55" s="4">
         <v>1</v>
       </c>
       <c r="H55" s="20">
         <v>2023001010</v>
       </c>
       <c r="I55" s="13" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J55" s="14">
         <v>92.033299999999997</v>
       </c>
       <c r="K55" s="14">
         <v>52.213999999999999</v>
       </c>
       <c r="L55" s="14">
         <v>8.8056000000000001</v>
       </c>
       <c r="M55" s="14">
         <v>7.1965000000000003</v>
       </c>
       <c r="N55" s="14">
         <v>36.2119</v>
       </c>
       <c r="O55" s="14">
         <v>39.819400000000002</v>
       </c>
       <c r="P55" s="14">
         <v>96.775300000000001</v>
       </c>
       <c r="Q55" s="14">
         <v>55.4878</v>
       </c>
       <c r="R55" s="14">
         <v>8.9853000000000005</v>
       </c>
       <c r="S55" s="14">
         <v>7.4497999999999998</v>
       </c>
       <c r="T55" s="14">
         <v>38.895800000000001</v>
       </c>
       <c r="U55" s="14">
         <v>41.1783</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B56" s="19" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C56" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D56" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E56" s="19"/>
       <c r="F56" s="4">
         <v>1</v>
       </c>
       <c r="H56" s="20">
         <v>2023001111</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J56" s="14">
         <v>88.668199999999999</v>
       </c>
       <c r="K56" s="14">
         <v>53.240299999999998</v>
       </c>
       <c r="L56" s="14">
         <v>9.4893000000000001</v>
       </c>
       <c r="M56" s="14">
         <v>8.0570000000000004</v>
       </c>
       <c r="N56" s="14">
         <v>35.6937</v>
       </c>
       <c r="O56" s="14">
         <v>35.428199999999997</v>
       </c>
       <c r="P56" s="14">
         <v>93.531800000000004</v>
       </c>
       <c r="Q56" s="14">
         <v>56.82</v>
       </c>
       <c r="R56" s="14">
         <v>9.6928999999999998</v>
       </c>
       <c r="S56" s="14">
         <v>8.3232999999999997</v>
       </c>
       <c r="T56" s="14">
         <v>38.587800000000001</v>
       </c>
       <c r="U56" s="14">
         <v>36.6372</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B57" s="19" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E57" s="19"/>
       <c r="F57" s="4">
         <v>1</v>
       </c>
       <c r="H57" s="20">
         <v>2023001212</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="J57" s="14">
         <v>98.792299999999997</v>
       </c>
       <c r="K57" s="14">
         <v>61.423400000000001</v>
       </c>
       <c r="L57" s="14">
         <v>8.9346999999999994</v>
       </c>
       <c r="M57" s="14">
         <v>8.7285000000000004</v>
       </c>
       <c r="N57" s="14">
         <v>43.760199999999998</v>
       </c>
       <c r="O57" s="14">
         <v>37.369</v>
       </c>
       <c r="P57" s="14">
         <v>104.3214</v>
       </c>
       <c r="Q57" s="14">
         <v>65.693399999999997</v>
       </c>
       <c r="R57" s="14">
         <v>9.1449999999999996</v>
       </c>
       <c r="S57" s="14">
         <v>9.0543999999999993</v>
       </c>
       <c r="T57" s="14">
         <v>47.462200000000003</v>
       </c>
       <c r="U57" s="14">
         <v>38.564500000000002</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B58" s="19" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E58" s="19"/>
       <c r="F58" s="4">
         <v>1</v>
       </c>
       <c r="H58" s="20">
         <v>2024000101</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="J58" s="14">
         <v>85.521199999999993</v>
       </c>
       <c r="K58" s="14">
         <v>51.5578</v>
       </c>
       <c r="L58" s="14">
         <v>7.7805</v>
       </c>
       <c r="M58" s="14">
         <v>7.3175999999999997</v>
       </c>
       <c r="N58" s="14">
         <v>36.460099999999997</v>
       </c>
       <c r="O58" s="14">
         <v>33.963500000000003</v>
       </c>
       <c r="P58" s="14">
         <v>90.212299999999999</v>
       </c>
       <c r="Q58" s="14">
         <v>55.083100000000002</v>
       </c>
       <c r="R58" s="14">
         <v>7.9964000000000004</v>
       </c>
       <c r="S58" s="14">
         <v>7.6463000000000001</v>
       </c>
       <c r="T58" s="14">
         <v>39.373699999999999</v>
       </c>
       <c r="U58" s="14">
         <v>35.0139</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B59" s="19" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E59" s="19"/>
       <c r="F59" s="4">
         <v>1</v>
       </c>
       <c r="H59" s="20">
         <v>2024000202</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="J59" s="14">
         <v>85.388499999999993</v>
       </c>
       <c r="K59" s="14">
         <v>50.957599999999999</v>
       </c>
       <c r="L59" s="14">
         <v>8.1364999999999998</v>
       </c>
       <c r="M59" s="14">
         <v>5.9648000000000003</v>
       </c>
       <c r="N59" s="14">
         <v>36.856000000000002</v>
       </c>
       <c r="O59" s="14">
         <v>34.430900000000001</v>
       </c>
       <c r="P59" s="14">
         <v>90.072299999999998</v>
       </c>
       <c r="Q59" s="14">
         <v>54.558399999999999</v>
       </c>
       <c r="R59" s="14">
         <v>8.3709000000000007</v>
       </c>
       <c r="S59" s="14">
         <v>6.2069000000000001</v>
       </c>
       <c r="T59" s="14">
         <v>39.930599999999998</v>
       </c>
       <c r="U59" s="14">
         <v>35.422800000000002</v>
       </c>
     </row>
     <row r="60" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B60" s="19" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E60" s="19"/>
       <c r="F60" s="4">
         <v>1</v>
       </c>
       <c r="H60" s="20">
         <v>2024000303</v>
       </c>
       <c r="I60" s="13" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J60" s="14">
         <v>97.4983</v>
       </c>
       <c r="K60" s="14">
         <v>59.0901</v>
       </c>
       <c r="L60" s="14">
         <v>11.4582</v>
       </c>
       <c r="M60" s="14">
         <v>7.9728000000000003</v>
       </c>
       <c r="N60" s="14">
         <v>39.658799999999999</v>
       </c>
       <c r="O60" s="14">
         <v>38.408200000000001</v>
       </c>
       <c r="P60" s="14">
         <v>102.5219</v>
       </c>
       <c r="Q60" s="14">
         <v>63.063099999999999</v>
       </c>
       <c r="R60" s="14">
         <v>11.8369</v>
       </c>
       <c r="S60" s="14">
         <v>8.2620000000000005</v>
       </c>
       <c r="T60" s="14">
         <v>42.7819</v>
       </c>
       <c r="U60" s="14">
         <v>39.352600000000002</v>
       </c>
     </row>
     <row r="61" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B61" s="19" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C61" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D61" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E61" s="19"/>
       <c r="F61" s="4">
         <v>1</v>
       </c>
       <c r="H61" s="20">
         <v>2024000404</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="J61" s="14">
         <v>94.303899999999999</v>
       </c>
       <c r="K61" s="14">
         <v>52.024299999999997</v>
       </c>
       <c r="L61" s="14">
         <v>8.0404999999999998</v>
       </c>
       <c r="M61" s="14">
         <v>7.1668000000000003</v>
       </c>
       <c r="N61" s="14">
         <v>36.817</v>
       </c>
       <c r="O61" s="14">
         <v>42.279600000000002</v>
       </c>
       <c r="P61" s="14">
         <v>98.644199999999998</v>
       </c>
       <c r="Q61" s="14">
         <v>55.110500000000002</v>
       </c>
       <c r="R61" s="14">
         <v>8.2129999999999992</v>
       </c>
       <c r="S61" s="14">
         <v>7.3505000000000003</v>
       </c>
       <c r="T61" s="14">
         <v>39.460900000000002</v>
       </c>
       <c r="U61" s="14">
         <v>43.274900000000002</v>
       </c>
     </row>
     <row r="62" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B62" s="19" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D62" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E62" s="19"/>
       <c r="F62" s="4">
         <v>1</v>
       </c>
       <c r="H62" s="20">
         <v>2024000505</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="J62" s="14">
         <v>89.843900000000005</v>
       </c>
       <c r="K62" s="14">
         <v>51.561100000000003</v>
       </c>
       <c r="L62" s="14">
         <v>7.9659000000000004</v>
       </c>
       <c r="M62" s="14">
         <v>6.9557000000000002</v>
       </c>
       <c r="N62" s="14">
         <v>36.639699999999998</v>
       </c>
       <c r="O62" s="14">
         <v>38.282699999999998</v>
       </c>
       <c r="P62" s="14">
         <v>93.587400000000002</v>
       </c>
       <c r="Q62" s="14">
         <v>54.274900000000002</v>
       </c>
       <c r="R62" s="14">
         <v>8.1119000000000003</v>
       </c>
       <c r="S62" s="14">
         <v>7.1193999999999997</v>
       </c>
       <c r="T62" s="14">
         <v>38.936999999999998</v>
       </c>
       <c r="U62" s="14">
         <v>39.183900000000001</v>
       </c>
     </row>
     <row r="63" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B63" s="19" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D63" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E63" s="19"/>
       <c r="F63" s="4">
         <v>1</v>
       </c>
       <c r="H63" s="20">
         <v>2024000606</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="J63" s="14">
         <v>87.738299999999995</v>
       </c>
       <c r="K63" s="14">
         <v>52.215499999999999</v>
       </c>
       <c r="L63" s="14">
         <v>9.7071000000000005</v>
       </c>
       <c r="M63" s="14">
         <v>6.9462000000000002</v>
       </c>
       <c r="N63" s="14">
         <v>35.562199999999997</v>
       </c>
       <c r="O63" s="14">
         <v>35.5227</v>
       </c>
       <c r="P63" s="14">
         <v>91.298900000000003</v>
       </c>
       <c r="Q63" s="14">
         <v>54.790700000000001</v>
       </c>
       <c r="R63" s="14">
         <v>9.8150999999999993</v>
       </c>
       <c r="S63" s="14">
         <v>7.1097000000000001</v>
       </c>
       <c r="T63" s="14">
         <v>37.751800000000003</v>
       </c>
       <c r="U63" s="14">
         <v>36.3962</v>
       </c>
     </row>
     <row r="64" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B64" s="19" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C64" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D64" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E64" s="19"/>
       <c r="F64" s="4">
         <v>1</v>
       </c>
       <c r="H64" s="20">
         <v>2024000707</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="J64" s="14">
         <v>89.679000000000002</v>
       </c>
       <c r="K64" s="14">
         <v>53.038400000000003</v>
       </c>
       <c r="L64" s="14">
         <v>9.8949999999999996</v>
       </c>
       <c r="M64" s="14">
         <v>6.9416000000000002</v>
       </c>
       <c r="N64" s="14">
         <v>36.201799999999999</v>
       </c>
       <c r="O64" s="14">
         <v>36.6402</v>
       </c>
       <c r="P64" s="14">
         <v>92.931600000000003</v>
       </c>
       <c r="Q64" s="14">
         <v>55.421599999999998</v>
       </c>
       <c r="R64" s="14">
         <v>9.9847999999999999</v>
       </c>
       <c r="S64" s="14">
         <v>7.1342999999999996</v>
       </c>
       <c r="T64" s="14">
         <v>38.187600000000003</v>
       </c>
       <c r="U64" s="14">
         <v>37.349899999999998</v>
       </c>
     </row>
     <row r="65" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B65" s="19" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E65" s="19"/>
       <c r="F65" s="4">
         <v>1</v>
       </c>
       <c r="H65" s="20">
         <v>2024000808</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="J65" s="14">
         <v>90.531599999999997</v>
       </c>
       <c r="K65" s="14">
         <v>52.9405</v>
       </c>
       <c r="L65" s="14">
         <v>8.3932000000000002</v>
       </c>
       <c r="M65" s="14">
         <v>5.9385000000000003</v>
       </c>
       <c r="N65" s="14">
         <v>38.608899999999998</v>
       </c>
       <c r="O65" s="14">
         <v>37.590699999999998</v>
       </c>
       <c r="P65" s="14">
         <v>93.235399999999998</v>
       </c>
       <c r="Q65" s="14">
         <v>55.031700000000001</v>
       </c>
       <c r="R65" s="14">
         <v>8.4524000000000008</v>
       </c>
       <c r="S65" s="14">
         <v>6.1222000000000003</v>
       </c>
       <c r="T65" s="14">
         <v>40.428100000000001</v>
       </c>
       <c r="U65" s="14">
         <v>38.0473</v>
       </c>
     </row>
     <row r="66" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B66" s="19" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C66" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D66" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E66" s="19"/>
       <c r="F66" s="4">
         <v>1</v>
       </c>
       <c r="H66" s="20">
         <v>2024000909</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="J66" s="14">
         <v>90.228399999999993</v>
       </c>
       <c r="K66" s="14">
         <v>52.299900000000001</v>
       </c>
       <c r="L66" s="14">
         <v>9.5109999999999992</v>
       </c>
       <c r="M66" s="14">
         <v>5.9774000000000003</v>
       </c>
       <c r="N66" s="14">
         <v>36.811599999999999</v>
       </c>
       <c r="O66" s="14">
         <v>37.9285</v>
       </c>
       <c r="P66" s="14">
         <v>93.211200000000005</v>
       </c>
       <c r="Q66" s="14">
         <v>54.422400000000003</v>
       </c>
       <c r="R66" s="14">
         <v>9.5779999999999994</v>
       </c>
       <c r="S66" s="14">
         <v>6.0438000000000001</v>
       </c>
       <c r="T66" s="14">
         <v>38.708300000000001</v>
       </c>
       <c r="U66" s="14">
         <v>38.623699999999999</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B67" s="19" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E67" s="19"/>
       <c r="F67" s="4">
         <v>1</v>
       </c>
       <c r="H67" s="20">
         <v>2024001010</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="J67" s="14">
         <v>93.344200000000001</v>
       </c>
       <c r="K67" s="14">
         <v>52.947899999999997</v>
       </c>
       <c r="L67" s="14">
         <v>8.9453999999999994</v>
       </c>
       <c r="M67" s="14">
         <v>6.6965000000000003</v>
       </c>
       <c r="N67" s="14">
         <v>37.305900000000001</v>
       </c>
       <c r="O67" s="14">
         <v>40.396299999999997</v>
       </c>
       <c r="P67" s="14">
         <v>95.7376</v>
       </c>
       <c r="Q67" s="14">
         <v>54.6982</v>
       </c>
       <c r="R67" s="14">
         <v>8.9723000000000006</v>
       </c>
       <c r="S67" s="14">
         <v>6.7573999999999996</v>
       </c>
       <c r="T67" s="14">
         <v>38.860300000000002</v>
       </c>
       <c r="U67" s="14">
         <v>40.887</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B68" s="19" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C68" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D68" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E68" s="19"/>
       <c r="F68" s="4">
         <v>1</v>
       </c>
       <c r="H68" s="20">
         <v>2024001111</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="J68" s="14">
         <v>90.679100000000005</v>
       </c>
       <c r="K68" s="14">
         <v>53.896599999999999</v>
       </c>
       <c r="L68" s="14">
         <v>9.2972000000000001</v>
       </c>
       <c r="M68" s="14">
         <v>7.8086000000000002</v>
       </c>
       <c r="N68" s="14">
         <v>36.790700000000001</v>
       </c>
       <c r="O68" s="14">
         <v>36.782499999999999</v>
       </c>
       <c r="P68" s="14">
         <v>92.529700000000005</v>
       </c>
       <c r="Q68" s="14">
         <v>55.221899999999998</v>
       </c>
       <c r="R68" s="14">
         <v>9.3438999999999997</v>
       </c>
       <c r="S68" s="14">
         <v>7.8635999999999999</v>
       </c>
       <c r="T68" s="14">
         <v>37.967700000000001</v>
       </c>
       <c r="U68" s="14">
         <v>37.229199999999999</v>
       </c>
     </row>
     <row r="69" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B69" s="19" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E69" s="19"/>
       <c r="F69" s="4">
         <v>1</v>
       </c>
       <c r="H69" s="20">
         <v>2024001212</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="J69" s="14">
         <v>104.33280000000001</v>
       </c>
       <c r="K69" s="14">
         <v>65.152900000000002</v>
       </c>
       <c r="L69" s="14">
         <v>9.7584999999999997</v>
       </c>
       <c r="M69" s="14">
         <v>9.3678000000000008</v>
       </c>
       <c r="N69" s="14">
         <v>46.026499999999999</v>
       </c>
       <c r="O69" s="14">
         <v>39.18</v>
       </c>
       <c r="P69" s="14">
         <v>105.70699999999999</v>
       </c>
       <c r="Q69" s="14">
         <v>66.144999999999996</v>
       </c>
       <c r="R69" s="14">
         <v>9.8971</v>
       </c>
       <c r="S69" s="14">
         <v>9.4624000000000006</v>
       </c>
       <c r="T69" s="14">
         <v>46.774900000000002</v>
       </c>
       <c r="U69" s="14">
         <v>39.535800000000002</v>
       </c>
     </row>
     <row r="70" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B70" s="19" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E70" s="19"/>
       <c r="F70" s="4">
         <v>1</v>
       </c>
       <c r="H70" s="20">
         <v>2025000101</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="J70" s="14">
         <v>88.731300000000005</v>
       </c>
       <c r="K70" s="14">
         <v>53.456299999999999</v>
       </c>
       <c r="L70" s="14">
         <v>7.5105000000000004</v>
       </c>
       <c r="M70" s="14">
         <v>6.7725</v>
       </c>
       <c r="N70" s="14">
         <v>39.1736</v>
       </c>
       <c r="O70" s="14">
         <v>35.274999999999999</v>
       </c>
       <c r="P70" s="14">
         <v>89.446899999999999</v>
       </c>
       <c r="Q70" s="14">
         <v>53.725000000000001</v>
       </c>
       <c r="R70" s="14">
         <v>7.5864000000000003</v>
       </c>
       <c r="S70" s="14">
         <v>6.8756000000000004</v>
       </c>
       <c r="T70" s="14">
         <v>39.291499999999999</v>
       </c>
       <c r="U70" s="14">
         <v>35.703400000000002</v>
       </c>
     </row>
     <row r="71" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B71" s="19" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E71" s="19"/>
       <c r="F71" s="4">
         <v>1</v>
       </c>
       <c r="H71" s="20">
         <v>2025000202</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="J71" s="14">
         <v>88.023399999999995</v>
       </c>
       <c r="K71" s="14">
         <v>52.834099999999999</v>
       </c>
       <c r="L71" s="14">
         <v>7.6391999999999998</v>
       </c>
       <c r="M71" s="14">
         <v>5.9649999999999999</v>
       </c>
       <c r="N71" s="14">
         <v>39.2303</v>
       </c>
       <c r="O71" s="14">
         <v>35.189300000000003</v>
       </c>
       <c r="P71" s="14">
         <v>89.092500000000001</v>
       </c>
       <c r="Q71" s="14">
         <v>53.53</v>
       </c>
       <c r="R71" s="14">
         <v>7.7163000000000004</v>
       </c>
       <c r="S71" s="14">
         <v>6.0434999999999999</v>
       </c>
       <c r="T71" s="14">
         <v>39.787300000000002</v>
       </c>
       <c r="U71" s="14">
         <v>35.5807</v>
       </c>
     </row>
     <row r="72" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B72" s="19" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C72" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D72" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E72" s="19"/>
       <c r="F72" s="4">
         <v>1</v>
       </c>
       <c r="H72" s="20">
         <v>2025000303</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="J72" s="14">
         <v>101.5048</v>
       </c>
       <c r="K72" s="14">
         <v>61.090200000000003</v>
       </c>
       <c r="L72" s="14">
         <v>10.3192</v>
       </c>
       <c r="M72" s="14">
         <v>7.8708999999999998</v>
       </c>
       <c r="N72" s="14">
         <v>42.900100000000002</v>
       </c>
       <c r="O72" s="14">
         <v>40.414999999999999</v>
       </c>
       <c r="P72" s="14">
         <v>102.4267</v>
       </c>
       <c r="Q72" s="14">
         <v>61.7697</v>
       </c>
       <c r="R72" s="14">
         <v>10.4025</v>
       </c>
       <c r="S72" s="14">
         <v>7.9263000000000003</v>
       </c>
       <c r="T72" s="14">
         <v>43.4651</v>
       </c>
       <c r="U72" s="14">
         <v>40.6999</v>
       </c>
     </row>
     <row r="73" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B73" s="19" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C73" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D73" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E73" s="19"/>
       <c r="F73" s="4">
         <v>1</v>
       </c>
       <c r="H73" s="20">
         <v>2025000404</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="J73" s="14">
         <v>97.825699999999998</v>
       </c>
       <c r="K73" s="14">
         <v>55.170999999999999</v>
       </c>
       <c r="L73" s="14">
         <v>7.8821000000000003</v>
       </c>
       <c r="M73" s="14">
         <v>7.6753</v>
       </c>
       <c r="N73" s="14">
         <v>39.613700000000001</v>
       </c>
       <c r="O73" s="14">
         <v>42.654699999999998</v>
       </c>
       <c r="P73" s="14">
         <v>98.218599999999995</v>
       </c>
       <c r="Q73" s="14">
         <v>55.337000000000003</v>
       </c>
       <c r="R73" s="14">
         <v>7.8585000000000003</v>
       </c>
       <c r="S73" s="14">
         <v>7.6829999999999998</v>
       </c>
       <c r="T73" s="14">
         <v>39.772799999999997</v>
       </c>
       <c r="U73" s="14">
         <v>42.912199999999999</v>
       </c>
     </row>
     <row r="74" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B74" s="19" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E74" s="19"/>
       <c r="F74" s="4">
         <v>1</v>
       </c>
       <c r="H74" s="20">
         <v>2025000505</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="J74" s="14">
         <v>94.722999999999999</v>
       </c>
       <c r="K74" s="14">
         <v>55.227400000000003</v>
       </c>
       <c r="L74" s="14">
         <v>8.4984000000000002</v>
       </c>
       <c r="M74" s="14">
         <v>7.5606999999999998</v>
       </c>
       <c r="N74" s="14">
         <v>39.168300000000002</v>
       </c>
       <c r="O74" s="14">
         <v>39.496000000000002</v>
       </c>
       <c r="P74" s="14">
         <v>94.722999999999999</v>
       </c>
       <c r="Q74" s="14">
         <v>55.062199999999997</v>
       </c>
       <c r="R74" s="14">
         <v>8.4728999999999992</v>
       </c>
       <c r="S74" s="14">
         <v>7.5530999999999997</v>
       </c>
       <c r="T74" s="14">
         <v>39.051200000000001</v>
       </c>
       <c r="U74" s="14">
         <v>39.694400000000002</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B75" s="19" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C75" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D75" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E75" s="19"/>
       <c r="F75" s="4">
         <v>1</v>
       </c>
       <c r="H75" s="20">
         <v>2025000606</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J75" s="14">
         <v>89.499899999999997</v>
       </c>
       <c r="K75" s="14">
         <v>53.445700000000002</v>
       </c>
       <c r="L75" s="14">
         <v>8.9118999999999993</v>
       </c>
       <c r="M75" s="14">
         <v>6.8643000000000001</v>
       </c>
       <c r="N75" s="14">
         <v>37.669499999999999</v>
       </c>
       <c r="O75" s="14">
         <v>36.053800000000003</v>
       </c>
       <c r="P75" s="14">
         <v>89.589500000000001</v>
       </c>
       <c r="Q75" s="14">
         <v>53.445700000000002</v>
       </c>
       <c r="R75" s="14">
         <v>8.8675999999999995</v>
       </c>
       <c r="S75" s="14">
         <v>6.8437999999999999</v>
       </c>
       <c r="T75" s="14">
         <v>37.744999999999997</v>
       </c>
       <c r="U75" s="14">
         <v>36.126100000000001</v>
       </c>
     </row>
     <row r="76" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B76" s="19" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E76" s="19"/>
       <c r="F76" s="4">
         <v>1</v>
       </c>
       <c r="H76" s="20">
         <v>2025000707</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="J76" s="14">
         <v>92.808099999999996</v>
       </c>
       <c r="K76" s="14">
         <v>55.886000000000003</v>
       </c>
       <c r="L76" s="14">
         <v>10.1919</v>
       </c>
       <c r="M76" s="14">
         <v>7.1711</v>
       </c>
       <c r="N76" s="14">
         <v>38.523099999999999</v>
       </c>
       <c r="O76" s="14">
         <v>36.922400000000003</v>
       </c>
       <c r="P76" s="14">
         <v>92.715400000000002</v>
       </c>
       <c r="Q76" s="14">
         <v>55.830199999999998</v>
       </c>
       <c r="R76" s="14">
         <v>10.1614</v>
       </c>
       <c r="S76" s="14">
         <v>7.1711</v>
       </c>
       <c r="T76" s="14">
         <v>38.523099999999999</v>
       </c>
       <c r="U76" s="14">
         <v>36.848700000000001</v>
       </c>
     </row>
     <row r="77" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B77" s="19" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C77" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D77" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E77" s="19"/>
       <c r="F77" s="4">
         <v>1</v>
       </c>
       <c r="H77" s="20">
         <v>2025000808</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="J77" s="14">
         <v>95.4041</v>
       </c>
       <c r="K77" s="14">
         <v>55.670200000000001</v>
       </c>
       <c r="L77" s="14">
         <v>8.5516000000000005</v>
       </c>
       <c r="M77" s="14">
         <v>6.7236000000000002</v>
       </c>
       <c r="N77" s="14">
         <v>40.395000000000003</v>
       </c>
       <c r="O77" s="14">
         <v>39.733899999999998</v>
       </c>
       <c r="P77" s="14">
         <v>95.118700000000004</v>
       </c>
       <c r="Q77" s="14">
         <v>55.670200000000001</v>
       </c>
       <c r="R77" s="14">
         <v>8.5344999999999995</v>
       </c>
       <c r="S77" s="14">
         <v>6.7438000000000002</v>
       </c>
       <c r="T77" s="14">
         <v>40.395000000000003</v>
       </c>
       <c r="U77" s="14">
         <v>39.418500000000002</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B78" s="19" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C78" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D78" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E78" s="19"/>
       <c r="F78" s="4">
         <v>1</v>
       </c>
       <c r="H78" s="20">
         <v>2025000909</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="J78" s="14">
         <v>93.4636</v>
       </c>
       <c r="K78" s="14">
         <v>54.122100000000003</v>
       </c>
       <c r="L78" s="14">
         <v>9.3299000000000003</v>
       </c>
       <c r="M78" s="14">
         <v>6.0746000000000002</v>
       </c>
       <c r="N78" s="14">
         <v>38.717700000000001</v>
       </c>
       <c r="O78" s="14">
         <v>39.341500000000003</v>
       </c>
       <c r="P78" s="14">
         <v>93.3703</v>
       </c>
       <c r="Q78" s="14">
         <v>54.122100000000003</v>
       </c>
       <c r="R78" s="14">
         <v>9.3579000000000008</v>
       </c>
       <c r="S78" s="14">
         <v>6.0323000000000002</v>
       </c>
       <c r="T78" s="14">
         <v>38.756500000000003</v>
       </c>
       <c r="U78" s="14">
         <v>39.262999999999998</v>
       </c>
     </row>
     <row r="79" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B79" s="19" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E79" s="19"/>
       <c r="F79" s="4">
         <v>1</v>
       </c>
       <c r="H79" s="20">
         <v>2025001010</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="J79" s="14">
         <v>93.653599999999997</v>
       </c>
       <c r="K79" s="14">
         <v>54.182899999999997</v>
       </c>
       <c r="L79" s="14">
         <v>7.9145000000000003</v>
       </c>
       <c r="M79" s="14">
         <v>7.4050000000000002</v>
       </c>
       <c r="N79" s="14">
         <v>38.863500000000002</v>
       </c>
       <c r="O79" s="14">
         <v>39.470700000000001</v>
       </c>
       <c r="P79" s="14">
         <v>92.910300000000007</v>
       </c>
       <c r="Q79" s="14">
         <v>53.806199999999997</v>
       </c>
       <c r="R79" s="14">
         <v>7.8438999999999997</v>
       </c>
       <c r="S79" s="14">
         <v>7.3171999999999997</v>
       </c>
       <c r="T79" s="14">
         <v>38.631700000000002</v>
       </c>
       <c r="U79" s="14">
         <v>39.079900000000002</v>
       </c>
     </row>
     <row r="80" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B80" s="19" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C80" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D80" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E80" s="19"/>
       <c r="F80" s="4">
         <v>1</v>
       </c>
       <c r="H80" s="20">
         <v>2025001111</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="J80" s="14">
         <v>94.780600000000007</v>
       </c>
       <c r="K80" s="14">
         <v>57.075400000000002</v>
       </c>
       <c r="L80" s="14">
         <v>9.0670000000000002</v>
       </c>
       <c r="M80" s="14">
         <v>8.6829999999999998</v>
       </c>
       <c r="N80" s="14">
         <v>39.325299999999999</v>
       </c>
       <c r="O80" s="14">
         <v>37.704999999999998</v>
       </c>
       <c r="P80" s="14">
         <v>93.656800000000004</v>
       </c>
       <c r="Q80" s="14">
         <v>56.3429</v>
       </c>
       <c r="R80" s="14">
         <v>9.0219000000000005</v>
       </c>
       <c r="S80" s="14">
         <v>8.5970999999999993</v>
       </c>
       <c r="T80" s="14">
         <v>38.744100000000003</v>
       </c>
       <c r="U80" s="14">
         <v>37.331699999999998</v>
       </c>
     </row>
     <row r="81" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B81" s="19" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C81" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E81" s="19"/>
       <c r="F81" s="4">
         <v>1</v>
       </c>
       <c r="H81" s="20">
         <v>2025001212</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="J81" s="14">
         <v>104.6863</v>
       </c>
       <c r="K81" s="14">
         <v>64.967699999999994</v>
       </c>
       <c r="L81" s="14">
         <v>9.2065000000000001</v>
       </c>
       <c r="M81" s="14">
         <v>9.1442999999999994</v>
       </c>
       <c r="N81" s="14">
         <v>46.617199999999997</v>
       </c>
       <c r="O81" s="14">
         <v>39.718600000000002</v>
       </c>
       <c r="P81" s="14">
         <v>103.6498</v>
       </c>
       <c r="Q81" s="14">
         <v>64.324399999999997</v>
       </c>
       <c r="R81" s="14">
         <v>9.2157999999999998</v>
       </c>
       <c r="S81" s="14">
         <v>9.0807000000000002</v>
       </c>
       <c r="T81" s="14">
         <v>46.064399999999999</v>
       </c>
       <c r="U81" s="14">
         <v>39.325400000000002</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B82" s="19" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D82" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E82" s="19"/>
       <c r="F82" s="4">
         <v>1</v>
       </c>
       <c r="H82" s="20">
         <v>2026000101</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J82" s="14">
         <v>91.263099999999994</v>
       </c>
       <c r="K82" s="14">
         <v>55.73</v>
       </c>
       <c r="L82" s="14">
         <v>8.8101000000000003</v>
       </c>
       <c r="M82" s="14">
         <v>7.4747000000000003</v>
       </c>
       <c r="N82" s="14">
         <v>39.444899999999997</v>
       </c>
       <c r="O82" s="14">
         <v>35.533099999999997</v>
       </c>
       <c r="P82" s="14">
         <v>90.449100000000001</v>
       </c>
       <c r="Q82" s="14">
         <v>55.178199999999997</v>
       </c>
       <c r="R82" s="14">
         <v>8.8454999999999995</v>
       </c>
       <c r="S82" s="14">
         <v>7.4448999999999996</v>
       </c>
       <c r="T82" s="14">
         <v>38.900300000000001</v>
       </c>
       <c r="U82" s="14">
         <v>35.286099999999998</v>
       </c>
     </row>
     <row r="83" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B83" s="19" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C83" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D83" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E83" s="19"/>
       <c r="F83" s="4">
         <v>1</v>
       </c>
       <c r="H83" s="20">
         <v>2026000202</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="J83" s="14">
         <v>88.478700000000003</v>
       </c>
       <c r="K83" s="14">
         <v>53.476300000000002</v>
       </c>
       <c r="L83" s="14">
         <v>8.5658999999999992</v>
       </c>
       <c r="M83" s="14">
         <v>5.9587000000000003</v>
       </c>
       <c r="N83" s="14">
         <v>38.951599999999999</v>
       </c>
       <c r="O83" s="14">
         <v>35.002499999999998</v>
       </c>
       <c r="P83" s="14">
         <v>88.302099999999996</v>
       </c>
       <c r="Q83" s="14">
         <v>53.6372</v>
       </c>
       <c r="R83" s="14">
         <v>8.5745000000000005</v>
       </c>
       <c r="S83" s="14">
         <v>5.9291</v>
       </c>
       <c r="T83" s="14">
         <v>39.147300000000001</v>
       </c>
       <c r="U83" s="14">
         <v>34.690300000000001</v>
       </c>
     </row>
     <row r="84" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B84" s="19" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C84" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D84" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E84" s="19"/>
       <c r="F84" s="4">
         <v>1</v>
       </c>
       <c r="H84" s="20">
         <v>2026000303</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="J84" s="14">
         <v>102.0775</v>
       </c>
       <c r="K84" s="14">
         <v>60.886499999999998</v>
       </c>
       <c r="L84" s="14">
         <v>10.549099999999999</v>
       </c>
       <c r="M84" s="14">
         <v>7.8845999999999998</v>
       </c>
       <c r="N84" s="14">
         <v>42.452599999999997</v>
       </c>
       <c r="O84" s="14">
         <v>41.191000000000003</v>
       </c>
       <c r="P84" s="14">
         <v>101.36799999999999</v>
       </c>
       <c r="Q84" s="14">
         <v>60.7044</v>
       </c>
       <c r="R84" s="14">
         <v>10.465299999999999</v>
       </c>
       <c r="S84" s="14">
         <v>7.7988</v>
       </c>
       <c r="T84" s="14">
         <v>42.410200000000003</v>
       </c>
       <c r="U84" s="14">
         <v>40.662399999999998</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B85" s="19" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E85" s="19"/>
       <c r="F85" s="4">
         <v>1</v>
       </c>
       <c r="H85" s="20">
         <v>2026000404</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="J85" s="14">
         <v>99.545400000000001</v>
       </c>
       <c r="K85" s="14">
         <v>57.478000000000002</v>
       </c>
       <c r="L85" s="14">
         <v>10.487399999999999</v>
       </c>
       <c r="M85" s="14">
         <v>7.7279</v>
       </c>
       <c r="N85" s="14">
         <v>39.262700000000002</v>
       </c>
       <c r="O85" s="14">
         <v>42.067399999999999</v>
       </c>
       <c r="P85" s="14">
         <v>98.462299999999999</v>
       </c>
       <c r="Q85" s="14">
         <v>56.740400000000001</v>
       </c>
       <c r="R85" s="14">
         <v>10.363099999999999</v>
       </c>
       <c r="S85" s="14">
         <v>7.5987</v>
       </c>
       <c r="T85" s="14">
         <v>38.7971</v>
       </c>
       <c r="U85" s="14">
         <v>41.692100000000003</v>
       </c>
     </row>
     <row r="86" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B86" s="19" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C86" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D86" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E86" s="19"/>
       <c r="F86" s="4">
         <v>1</v>
       </c>
       <c r="H86" s="20">
         <v>2026000505</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="J86" s="14">
         <v>97.368899999999996</v>
       </c>
       <c r="K86" s="14">
         <v>57.876300000000001</v>
       </c>
       <c r="L86" s="14">
         <v>9.4678000000000004</v>
       </c>
       <c r="M86" s="14">
         <v>8.2943999999999996</v>
       </c>
       <c r="N86" s="14">
         <v>40.114100000000001</v>
       </c>
       <c r="O86" s="14">
         <v>39.4925</v>
       </c>
       <c r="P86" s="14">
         <v>95.741299999999995</v>
       </c>
       <c r="Q86" s="14">
         <v>56.741500000000002</v>
       </c>
       <c r="R86" s="14">
         <v>9.3278999999999996</v>
       </c>
       <c r="S86" s="14">
         <v>8.1317000000000004</v>
       </c>
       <c r="T86" s="14">
         <v>39.289099999999998</v>
       </c>
       <c r="U86" s="14">
         <v>39.062800000000003</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B87" s="19" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C87" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D87" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E87" s="19"/>
       <c r="F87" s="4">
         <v>1</v>
       </c>
       <c r="H87" s="20">
         <v>2026000606</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="J87" s="14">
         <v>89.048299999999998</v>
       </c>
       <c r="K87" s="14">
         <v>53.217799999999997</v>
       </c>
       <c r="L87" s="14">
         <v>9.7782999999999998</v>
       </c>
       <c r="M87" s="14">
         <v>6.2648999999999999</v>
       </c>
       <c r="N87" s="14">
         <v>37.174599999999998</v>
       </c>
       <c r="O87" s="14">
         <v>35.830500000000001</v>
       </c>
       <c r="P87" s="14">
         <v>87.473799999999997</v>
       </c>
       <c r="Q87" s="14">
         <v>52.123199999999997</v>
       </c>
       <c r="R87" s="14">
         <v>9.5960000000000001</v>
       </c>
       <c r="S87" s="14">
         <v>6.1060999999999996</v>
       </c>
       <c r="T87" s="14">
         <v>36.409999999999997</v>
       </c>
       <c r="U87" s="14">
         <v>35.370699999999999</v>
       </c>
     </row>
     <row r="88" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B88" s="19" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C88" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D88" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E88" s="19"/>
       <c r="F88" s="4">
         <v>1</v>
       </c>
       <c r="H88" s="20">
         <v>2026000707</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J88" s="14">
         <v>93.116699999999994</v>
       </c>
       <c r="K88" s="14">
         <v>55.987200000000001</v>
       </c>
       <c r="L88" s="14">
         <v>10.617000000000001</v>
       </c>
       <c r="M88" s="14">
         <v>7.3311999999999999</v>
       </c>
       <c r="N88" s="14">
         <v>38.038800000000002</v>
       </c>
       <c r="O88" s="14">
         <v>37.1295</v>
       </c>
       <c r="P88" s="14">
         <v>90.934299999999993</v>
       </c>
       <c r="Q88" s="14">
         <v>54.462299999999999</v>
       </c>
       <c r="R88" s="14">
         <v>10.378299999999999</v>
       </c>
       <c r="S88" s="14">
         <v>7.1593</v>
       </c>
       <c r="T88" s="14">
         <v>36.966799999999999</v>
       </c>
       <c r="U88" s="14">
         <v>36.508800000000001</v>
       </c>
     </row>
-    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U89" s="16"/>
+    <row r="89" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="19" t="s">
+        <v>150</v>
+      </c>
+      <c r="B89" s="19" t="s">
+        <v>393</v>
+      </c>
+      <c r="C89" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D89" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E89" s="19"/>
+      <c r="F89" s="4">
+        <v>1</v>
+      </c>
+      <c r="H89" s="20">
+        <v>2026000808</v>
+      </c>
+      <c r="I89" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="J89" s="14">
+        <v>93.434700000000007</v>
+      </c>
+      <c r="K89" s="14">
+        <v>54.575000000000003</v>
+      </c>
+      <c r="L89" s="14">
+        <v>8.1130999999999993</v>
+      </c>
+      <c r="M89" s="14">
+        <v>6.3209</v>
+      </c>
+      <c r="N89" s="14">
+        <v>40.140900000000002</v>
+      </c>
+      <c r="O89" s="14">
+        <v>38.859699999999997</v>
+      </c>
+      <c r="P89" s="14">
+        <v>91.155799999999999</v>
+      </c>
+      <c r="Q89" s="14">
+        <v>53.192</v>
+      </c>
+      <c r="R89" s="14">
+        <v>7.8616000000000001</v>
+      </c>
+      <c r="S89" s="14">
+        <v>6.1848000000000001</v>
+      </c>
+      <c r="T89" s="14">
+        <v>39.123699999999999</v>
+      </c>
+      <c r="U89" s="14">
+        <v>37.985999999999997</v>
+      </c>
     </row>
     <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="36"/>
-      <c r="H90" s="38" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="30"/>
+      <c r="H90" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="I90" s="16"/>
+      <c r="J90" s="17"/>
+      <c r="K90" s="16"/>
+      <c r="L90" s="16"/>
+      <c r="M90" s="16"/>
+      <c r="N90" s="16"/>
+      <c r="O90" s="16"/>
+      <c r="P90" s="16"/>
+      <c r="Q90" s="16"/>
+      <c r="R90" s="16"/>
+      <c r="S90" s="16"/>
+      <c r="T90" s="16"/>
+      <c r="U90" s="16"/>
     </row>
     <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F91" s="36"/>
       <c r="H91" s="38" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="J91" s="31"/>
+        <v>25</v>
+      </c>
+      <c r="J91" s="30"/>
     </row>
     <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F92" s="36"/>
       <c r="H92" s="38" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="J92" s="30"/>
+        <v>375</v>
+      </c>
+      <c r="J92" s="31"/>
     </row>
     <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F93" s="36"/>
       <c r="H93" s="38" t="s">
-        <v>302</v>
-      </c>
+        <v>151</v>
+      </c>
+      <c r="J93" s="30"/>
     </row>
     <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F94" s="5"/>
+      <c r="F94" s="36"/>
+      <c r="H94" s="38" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F95" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="94" max="16383" man="1"/>
+    <brk id="95" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{743A7434-EAE0-4706-B689-2B887891E805}">
-[...1 lines deleted...]
-  <dimension ref="A1:AE55"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51ACCFF3-93EC-4BE8-B010-ABB10C1CF7ED}">
+  <dimension ref="A1:AF55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.88671875" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
-    <col min="10" max="30" width="12" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="32" max="16384" width="8.88671875" style="2"/>
+    <col min="10" max="31" width="12" style="2" customWidth="1"/>
+    <col min="32" max="32" width="1.77734375" style="2" customWidth="1"/>
+    <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
       <c r="K1" s="2">
         <v>2</v>
       </c>
       <c r="L1" s="2">
         <v>3</v>
       </c>
       <c r="M1" s="2">
         <v>4</v>
       </c>
       <c r="N1" s="2">
         <v>5</v>
       </c>
       <c r="O1" s="2">
         <v>6</v>
       </c>
       <c r="P1" s="2">
         <v>7</v>
       </c>
       <c r="Q1" s="2">
         <v>8</v>
       </c>
       <c r="R1" s="2">
@@ -21801,52 +21936,55 @@
       </c>
       <c r="W1" s="2">
         <v>14</v>
       </c>
       <c r="X1" s="2">
         <v>15</v>
       </c>
       <c r="Y1" s="2">
         <v>16</v>
       </c>
       <c r="Z1" s="2">
         <v>17</v>
       </c>
       <c r="AA1" s="2">
         <v>18</v>
       </c>
       <c r="AB1" s="2">
         <v>19</v>
       </c>
       <c r="AC1" s="2">
         <v>20</v>
       </c>
       <c r="AD1" s="2">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:31" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE1" s="2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J2" s="4">
         <v>1</v>
       </c>
       <c r="K2" s="4">
         <v>2</v>
       </c>
       <c r="L2" s="4">
         <v>3</v>
       </c>
       <c r="M2" s="4">
         <v>4</v>
       </c>
       <c r="N2" s="4">
         <v>5</v>
       </c>
       <c r="O2" s="4">
         <v>6</v>
       </c>
       <c r="P2" s="4">
         <v>7</v>
       </c>
       <c r="Q2" s="4">
         <v>8</v>
       </c>
       <c r="R2" s="4">
@@ -21866,3615 +22004,3740 @@
       </c>
       <c r="W2" s="4">
         <v>14</v>
       </c>
       <c r="X2" s="4">
         <v>15</v>
       </c>
       <c r="Y2" s="4">
         <v>16</v>
       </c>
       <c r="Z2" s="4">
         <v>17</v>
       </c>
       <c r="AA2" s="4">
         <v>18</v>
       </c>
       <c r="AB2" s="4">
         <v>19</v>
       </c>
       <c r="AC2" s="4">
         <v>20</v>
       </c>
       <c r="AD2" s="4">
         <v>21</v>
       </c>
-      <c r="AE2" s="5"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AE2" s="4">
+        <v>22</v>
+      </c>
+      <c r="AF2" s="5"/>
+    </row>
+    <row r="3" spans="1:32" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="7"/>
       <c r="H4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="11"/>
       <c r="T4" s="10"/>
-    </row>
-    <row r="5" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AE4" s="2"/>
+    </row>
+    <row r="5" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="7"/>
       <c r="H5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>139</v>
       </c>
       <c r="J5" s="11"/>
       <c r="T5" s="10"/>
-    </row>
-    <row r="6" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AE5" s="2"/>
+    </row>
+    <row r="6" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="6"/>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="7"/>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="11"/>
       <c r="T6" s="10"/>
-    </row>
-    <row r="7" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AE6" s="2"/>
+    </row>
+    <row r="7" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="7"/>
       <c r="H7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="11"/>
       <c r="AD7" s="10"/>
-    </row>
-    <row r="8" spans="1:31" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AE7" s="2"/>
+    </row>
+    <row r="8" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="7"/>
       <c r="H8" s="21" t="s">
-        <v>141</v>
+        <v>376</v>
       </c>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="22"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
       <c r="Z8" s="22"/>
       <c r="AA8" s="22"/>
       <c r="AB8" s="22"/>
       <c r="AC8" s="22"/>
       <c r="AD8" s="23"/>
-    </row>
-    <row r="9" spans="1:31" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE8" s="46"/>
+    </row>
+    <row r="9" spans="1:32" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J9" s="27" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="27" t="s">
         <v>10</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>11</v>
       </c>
       <c r="M9" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="N9" s="27" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="O9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P9" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="27" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="R9" s="27" t="s">
         <v>14</v>
       </c>
       <c r="S9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="T9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U9" s="27" t="s">
         <v>17</v>
       </c>
       <c r="V9" s="27" t="s">
         <v>18</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>19</v>
       </c>
       <c r="X9" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y9" s="27" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="Z9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>21</v>
       </c>
       <c r="AB9" s="27" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="AC9" s="27" t="s">
         <v>22</v>
       </c>
       <c r="AD9" s="28" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AE9" s="28" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2017000103</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="J10" s="14">
-        <v>101.9019</v>
+        <v>91.185900000000004</v>
       </c>
       <c r="K10" s="14">
-        <v>25.219899999999999</v>
+        <v>22.567799999999998</v>
       </c>
       <c r="L10" s="14">
-        <v>5.5270999999999999</v>
+        <v>4.9459</v>
       </c>
       <c r="M10" s="14">
-        <v>8.85</v>
+        <v>7.9192999999999998</v>
       </c>
       <c r="N10" s="14">
-        <v>3.5112999999999999</v>
+        <v>3.1421000000000001</v>
       </c>
       <c r="O10" s="14">
-        <v>4.2150999999999996</v>
+        <v>3.7717999999999998</v>
       </c>
       <c r="P10" s="14">
-        <v>4.4634</v>
+        <v>3.9940000000000002</v>
       </c>
       <c r="Q10" s="14">
-        <v>17.807700000000001</v>
+        <v>15.935</v>
       </c>
       <c r="R10" s="14">
-        <v>4.2984</v>
+        <v>3.8464</v>
       </c>
       <c r="S10" s="14">
-        <v>9.9429999999999996</v>
+        <v>8.8973999999999993</v>
       </c>
       <c r="T10" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U10" s="14">
-        <v>104.1942</v>
+        <v>106.40130000000001</v>
       </c>
       <c r="V10" s="14">
-        <v>26.0806</v>
+        <v>29.346900000000002</v>
       </c>
       <c r="W10" s="14">
-        <v>5.6863000000000001</v>
+        <v>5.7576999999999998</v>
       </c>
       <c r="X10" s="14">
-        <v>9.4048999999999996</v>
+        <v>9.8376999999999999</v>
       </c>
       <c r="Y10" s="14">
-        <v>3.6088</v>
+        <v>3.9276</v>
       </c>
       <c r="Z10" s="14">
-        <v>4.3771000000000004</v>
+        <v>4.3505000000000003</v>
       </c>
       <c r="AA10" s="14">
-        <v>4.6204999999999998</v>
+        <v>4.3132000000000001</v>
       </c>
       <c r="AB10" s="14">
-        <v>17.9513</v>
+        <v>16.063600000000001</v>
       </c>
       <c r="AC10" s="14">
-        <v>3.9325999999999999</v>
+        <v>3.4159999999999999</v>
       </c>
       <c r="AD10" s="14">
-        <v>10.197900000000001</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.554399999999999</v>
+      </c>
+      <c r="AE10" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="20">
         <v>2017000406</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="J11" s="14">
-        <v>102.3546</v>
+        <v>91.590999999999994</v>
       </c>
       <c r="K11" s="14">
-        <v>26.341699999999999</v>
+        <v>23.5716</v>
       </c>
       <c r="L11" s="14">
-        <v>6.1464999999999996</v>
+        <v>5.5000999999999998</v>
       </c>
       <c r="M11" s="14">
-        <v>7.1634000000000002</v>
+        <v>6.4100999999999999</v>
       </c>
       <c r="N11" s="14">
-        <v>3.8418999999999999</v>
+        <v>3.4379</v>
       </c>
       <c r="O11" s="14">
-        <v>4.1835000000000004</v>
+        <v>3.7435999999999998</v>
       </c>
       <c r="P11" s="14">
-        <v>4.4717000000000002</v>
+        <v>4.0015000000000001</v>
       </c>
       <c r="Q11" s="14">
-        <v>17.200800000000001</v>
+        <v>15.391999999999999</v>
       </c>
       <c r="R11" s="14">
-        <v>5.3525999999999998</v>
+        <v>4.7896999999999998</v>
       </c>
       <c r="S11" s="14">
-        <v>10.4894</v>
+        <v>9.3863000000000003</v>
       </c>
       <c r="T11" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U11" s="14">
-        <v>104.2307</v>
+        <v>106.3775</v>
       </c>
       <c r="V11" s="14">
-        <v>27.2971</v>
+        <v>30.732199999999999</v>
       </c>
       <c r="W11" s="14">
-        <v>6.3170999999999999</v>
+        <v>6.3955000000000002</v>
       </c>
       <c r="X11" s="14">
-        <v>7.4154999999999998</v>
+        <v>7.7603999999999997</v>
       </c>
       <c r="Y11" s="14">
-        <v>3.9647999999999999</v>
+        <v>4.3135000000000003</v>
       </c>
       <c r="Z11" s="14">
-        <v>4.2045000000000003</v>
+        <v>4.1780999999999997</v>
       </c>
       <c r="AA11" s="14">
-        <v>4.6100000000000003</v>
+        <v>4.3026</v>
       </c>
       <c r="AB11" s="14">
-        <v>17.287299999999998</v>
+        <v>15.4849</v>
       </c>
       <c r="AC11" s="14">
-        <v>4.8749000000000002</v>
+        <v>4.2312000000000003</v>
       </c>
       <c r="AD11" s="14">
-        <v>10.6708</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.0427</v>
+      </c>
+      <c r="AE11" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="20">
         <v>2017000709</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="J12" s="14">
-        <v>100.0796</v>
+        <v>89.555199999999999</v>
       </c>
       <c r="K12" s="14">
-        <v>27.372399999999999</v>
+        <v>24.4939</v>
       </c>
       <c r="L12" s="14">
-        <v>6.1120000000000001</v>
+        <v>5.4692999999999996</v>
       </c>
       <c r="M12" s="14">
-        <v>6.3766999999999996</v>
+        <v>5.7061000000000002</v>
       </c>
       <c r="N12" s="14">
-        <v>4.4861000000000004</v>
+        <v>4.0143000000000004</v>
       </c>
       <c r="O12" s="14">
-        <v>3.4822000000000002</v>
+        <v>3.1160000000000001</v>
       </c>
       <c r="P12" s="14">
-        <v>4.4568000000000003</v>
+        <v>3.9881000000000002</v>
       </c>
       <c r="Q12" s="14">
-        <v>17.297699999999999</v>
+        <v>15.4787</v>
       </c>
       <c r="R12" s="14">
-        <v>3.6779999999999999</v>
+        <v>3.2911999999999999</v>
       </c>
       <c r="S12" s="14">
-        <v>10.5021</v>
+        <v>9.3977000000000004</v>
       </c>
       <c r="T12" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U12" s="14">
-        <v>101.8104</v>
+        <v>103.89239999999999</v>
       </c>
       <c r="V12" s="14">
-        <v>28.335799999999999</v>
+        <v>31.8931</v>
       </c>
       <c r="W12" s="14">
-        <v>6.2881</v>
+        <v>6.367</v>
       </c>
       <c r="X12" s="14">
-        <v>6.5536000000000003</v>
+        <v>6.8501000000000003</v>
       </c>
       <c r="Y12" s="14">
-        <v>4.673</v>
+        <v>5.0879000000000003</v>
       </c>
       <c r="Z12" s="14">
-        <v>3.5750999999999999</v>
+        <v>3.5529999999999999</v>
       </c>
       <c r="AA12" s="14">
-        <v>4.5385</v>
+        <v>4.2382</v>
       </c>
       <c r="AB12" s="14">
-        <v>17.402200000000001</v>
+        <v>15.5878</v>
       </c>
       <c r="AC12" s="14">
-        <v>3.3527999999999998</v>
+        <v>2.9125999999999999</v>
       </c>
       <c r="AD12" s="14">
-        <v>10.662100000000001</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.030200000000001</v>
+      </c>
+      <c r="AE12" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="20">
         <v>2017001012</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="J13" s="14">
-        <v>105.46720000000001</v>
+        <v>94.376300000000001</v>
       </c>
       <c r="K13" s="14">
-        <v>29.202999999999999</v>
+        <v>26.132000000000001</v>
       </c>
       <c r="L13" s="14">
-        <v>6.6341999999999999</v>
+        <v>5.9364999999999997</v>
       </c>
       <c r="M13" s="14">
-        <v>7.1120999999999999</v>
+        <v>6.3642000000000003</v>
       </c>
       <c r="N13" s="14">
-        <v>4.3731</v>
+        <v>3.9131999999999998</v>
       </c>
       <c r="O13" s="14">
-        <v>4.6024000000000003</v>
+        <v>4.1184000000000003</v>
       </c>
       <c r="P13" s="14">
-        <v>4.9425999999999997</v>
+        <v>4.4227999999999996</v>
       </c>
       <c r="Q13" s="14">
-        <v>16.702300000000001</v>
+        <v>14.9459</v>
       </c>
       <c r="R13" s="14">
-        <v>4.2135999999999996</v>
+        <v>3.7705000000000002</v>
       </c>
       <c r="S13" s="14">
-        <v>10.4499</v>
+        <v>9.3510000000000009</v>
       </c>
       <c r="T13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U13" s="14">
-        <v>106.64019999999999</v>
+        <v>108.72839999999999</v>
       </c>
       <c r="V13" s="14">
-        <v>29.921099999999999</v>
+        <v>33.6753</v>
       </c>
       <c r="W13" s="14">
-        <v>6.8113000000000001</v>
+        <v>6.9029999999999996</v>
       </c>
       <c r="X13" s="14">
-        <v>7.2869999999999999</v>
+        <v>7.6218000000000004</v>
       </c>
       <c r="Y13" s="14">
-        <v>4.5270000000000001</v>
+        <v>4.9284999999999997</v>
       </c>
       <c r="Z13" s="14">
-        <v>4.5932000000000004</v>
+        <v>4.5659000000000001</v>
       </c>
       <c r="AA13" s="14">
-        <v>5.0229999999999997</v>
+        <v>4.6852</v>
       </c>
       <c r="AB13" s="14">
-        <v>16.702300000000001</v>
+        <v>14.9459</v>
       </c>
       <c r="AC13" s="14">
-        <v>3.8410000000000002</v>
+        <v>3.3367</v>
       </c>
       <c r="AD13" s="14">
-        <v>10.5876</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.9496</v>
+      </c>
+      <c r="AE13" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="20">
         <v>2018000103</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="J14" s="14">
-        <v>102.2218</v>
+        <v>91.472200000000001</v>
       </c>
       <c r="K14" s="14">
-        <v>25.795400000000001</v>
+        <v>23.082799999999999</v>
       </c>
       <c r="L14" s="14">
-        <v>5.258</v>
+        <v>4.7050999999999998</v>
       </c>
       <c r="M14" s="14">
-        <v>9.6003000000000007</v>
+        <v>8.5907</v>
       </c>
       <c r="N14" s="14">
-        <v>3.5680000000000001</v>
+        <v>3.1928000000000001</v>
       </c>
       <c r="O14" s="14">
-        <v>4.1542000000000003</v>
+        <v>3.7172999999999998</v>
       </c>
       <c r="P14" s="14">
-        <v>4.7507000000000001</v>
+        <v>4.2511000000000001</v>
       </c>
       <c r="Q14" s="14">
-        <v>17.972799999999999</v>
+        <v>16.082799999999999</v>
       </c>
       <c r="R14" s="14">
-        <v>3.9927999999999999</v>
+        <v>3.5729000000000002</v>
       </c>
       <c r="S14" s="14">
-        <v>9.8672000000000004</v>
+        <v>8.8295999999999992</v>
       </c>
       <c r="T14" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U14" s="14">
-        <v>102.94240000000001</v>
+        <v>105.0197</v>
       </c>
       <c r="V14" s="14">
-        <v>25.9772</v>
+        <v>29.255700000000001</v>
       </c>
       <c r="W14" s="14">
-        <v>5.4039000000000001</v>
+        <v>5.4774000000000003</v>
       </c>
       <c r="X14" s="14">
-        <v>9.7763000000000009</v>
+        <v>10.2271</v>
       </c>
       <c r="Y14" s="14">
-        <v>3.7204999999999999</v>
+        <v>4.0465999999999998</v>
       </c>
       <c r="Z14" s="14">
-        <v>4.3003999999999998</v>
+        <v>4.2728000000000002</v>
       </c>
       <c r="AA14" s="14">
-        <v>4.8377999999999997</v>
+        <v>4.5129000000000001</v>
       </c>
       <c r="AB14" s="14">
-        <v>17.883400000000002</v>
+        <v>16.002800000000001</v>
       </c>
       <c r="AC14" s="14">
-        <v>3.6398000000000001</v>
+        <v>3.1619000000000002</v>
       </c>
       <c r="AD14" s="14">
-        <v>10.0481</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.4</v>
+      </c>
+      <c r="AE14" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="20">
         <v>2018000406</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="J15" s="14">
-        <v>101.6808</v>
+        <v>90.988100000000003</v>
       </c>
       <c r="K15" s="14">
-        <v>26.123799999999999</v>
+        <v>23.3766</v>
       </c>
       <c r="L15" s="14">
-        <v>6.4562999999999997</v>
+        <v>5.7774000000000001</v>
       </c>
       <c r="M15" s="14">
-        <v>7.0334000000000003</v>
+        <v>6.2938000000000001</v>
       </c>
       <c r="N15" s="14">
-        <v>3.9430000000000001</v>
+        <v>3.5284</v>
       </c>
       <c r="O15" s="14">
-        <v>4.1105999999999998</v>
+        <v>3.6783000000000001</v>
       </c>
       <c r="P15" s="14">
-        <v>4.5324</v>
+        <v>4.0557999999999996</v>
       </c>
       <c r="Q15" s="14">
-        <v>17.0565</v>
+        <v>15.2628</v>
       </c>
       <c r="R15" s="14">
-        <v>5.7042999999999999</v>
+        <v>5.1044</v>
       </c>
       <c r="S15" s="14">
-        <v>10.1906</v>
+        <v>9.1189999999999998</v>
       </c>
       <c r="T15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U15" s="14">
-        <v>102.7079</v>
+        <v>104.825</v>
       </c>
       <c r="V15" s="14">
-        <v>26.904</v>
+        <v>30.2806</v>
       </c>
       <c r="W15" s="14">
-        <v>6.6285999999999996</v>
+        <v>6.7179000000000002</v>
       </c>
       <c r="X15" s="14">
-        <v>7.0473999999999997</v>
+        <v>7.3697999999999997</v>
       </c>
       <c r="Y15" s="14">
-        <v>4.1245000000000003</v>
+        <v>4.4889999999999999</v>
       </c>
       <c r="Z15" s="14">
-        <v>4.1271000000000004</v>
+        <v>4.1006999999999998</v>
       </c>
       <c r="AA15" s="14">
-        <v>4.5873999999999997</v>
+        <v>4.2782</v>
       </c>
       <c r="AB15" s="14">
-        <v>16.937899999999999</v>
+        <v>15.156700000000001</v>
       </c>
       <c r="AC15" s="14">
-        <v>5.1715999999999998</v>
+        <v>4.4932999999999996</v>
       </c>
       <c r="AD15" s="14">
-        <v>10.3353</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.6905</v>
+      </c>
+      <c r="AE15" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="19"/>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="H16" s="20">
         <v>2018000709</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="J16" s="14">
-        <v>101.3459</v>
+        <v>90.688400000000001</v>
       </c>
       <c r="K16" s="14">
-        <v>27.3445</v>
+        <v>24.469000000000001</v>
       </c>
       <c r="L16" s="14">
-        <v>6.3571</v>
+        <v>5.6886000000000001</v>
       </c>
       <c r="M16" s="14">
-        <v>6.5023</v>
+        <v>5.8185000000000002</v>
       </c>
       <c r="N16" s="14">
-        <v>4.5259</v>
+        <v>4.05</v>
       </c>
       <c r="O16" s="14">
-        <v>3.3814000000000002</v>
+        <v>3.0257999999999998</v>
       </c>
       <c r="P16" s="14">
-        <v>4.5860000000000003</v>
+        <v>4.1036999999999999</v>
       </c>
       <c r="Q16" s="14">
-        <v>17.892499999999998</v>
+        <v>16.010899999999999</v>
       </c>
       <c r="R16" s="14">
-        <v>3.9155000000000002</v>
+        <v>3.5036999999999998</v>
       </c>
       <c r="S16" s="14">
-        <v>10.5989</v>
+        <v>9.4842999999999993</v>
       </c>
       <c r="T16" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U16" s="14">
-        <v>101.7529</v>
+        <v>103.8813</v>
       </c>
       <c r="V16" s="14">
-        <v>27.817399999999999</v>
+        <v>31.330300000000001</v>
       </c>
       <c r="W16" s="14">
-        <v>6.5335000000000001</v>
+        <v>6.6146000000000003</v>
       </c>
       <c r="X16" s="14">
-        <v>6.4635999999999996</v>
+        <v>6.7579000000000002</v>
       </c>
       <c r="Y16" s="14">
-        <v>4.7641</v>
+        <v>5.1856</v>
       </c>
       <c r="Z16" s="14">
-        <v>3.4681000000000002</v>
+        <v>3.4462999999999999</v>
       </c>
       <c r="AA16" s="14">
-        <v>4.6090999999999998</v>
+        <v>4.3015999999999996</v>
       </c>
       <c r="AB16" s="14">
-        <v>17.680299999999999</v>
+        <v>15.821099999999999</v>
       </c>
       <c r="AC16" s="14">
-        <v>3.5531000000000001</v>
+        <v>3.0870000000000002</v>
       </c>
       <c r="AD16" s="14">
-        <v>10.641400000000001</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.015499999999999</v>
+      </c>
+      <c r="AE16" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="19"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
       <c r="H17" s="20">
         <v>2018001012</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="J17" s="14">
-        <v>108.9602</v>
+        <v>97.501999999999995</v>
       </c>
       <c r="K17" s="14">
-        <v>29.1812</v>
+        <v>26.112500000000001</v>
       </c>
       <c r="L17" s="14">
-        <v>7.5270999999999999</v>
+        <v>6.7355999999999998</v>
       </c>
       <c r="M17" s="14">
-        <v>6.9409000000000001</v>
+        <v>6.2110000000000003</v>
       </c>
       <c r="N17" s="14">
-        <v>4.5199999999999996</v>
+        <v>4.0446999999999997</v>
       </c>
       <c r="O17" s="14">
-        <v>4.6073000000000004</v>
+        <v>4.1227999999999998</v>
       </c>
       <c r="P17" s="14">
-        <v>5.0589000000000004</v>
+        <v>4.5269000000000004</v>
       </c>
       <c r="Q17" s="14">
-        <v>18.381900000000002</v>
+        <v>16.448899999999998</v>
       </c>
       <c r="R17" s="14">
-        <v>4.4619</v>
+        <v>3.9927000000000001</v>
       </c>
       <c r="S17" s="14">
-        <v>10.786899999999999</v>
+        <v>9.6525999999999996</v>
       </c>
       <c r="T17" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U17" s="14">
-        <v>109.0693</v>
+        <v>111.3036</v>
       </c>
       <c r="V17" s="14">
-        <v>29.716100000000001</v>
+        <v>33.434699999999999</v>
       </c>
       <c r="W17" s="14">
-        <v>7.7279999999999998</v>
+        <v>7.8319999999999999</v>
       </c>
       <c r="X17" s="14">
-        <v>6.7847999999999997</v>
+        <v>7.0983000000000001</v>
       </c>
       <c r="Y17" s="14">
-        <v>4.7035</v>
+        <v>5.1197999999999997</v>
       </c>
       <c r="Z17" s="14">
-        <v>4.5934999999999997</v>
+        <v>4.5656999999999996</v>
       </c>
       <c r="AA17" s="14">
-        <v>5.0792000000000002</v>
+        <v>4.7401999999999997</v>
       </c>
       <c r="AB17" s="14">
-        <v>18.181899999999999</v>
+        <v>16.286000000000001</v>
       </c>
       <c r="AC17" s="14">
-        <v>4.0488999999999997</v>
+        <v>3.5177999999999998</v>
       </c>
       <c r="AD17" s="14">
-        <v>10.8085</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.184900000000001</v>
+      </c>
+      <c r="AE17" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="19"/>
       <c r="F18" s="4">
         <v>1</v>
       </c>
       <c r="H18" s="20">
         <v>2019000103</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="J18" s="14">
-        <v>105.7039</v>
+        <v>94.588099999999997</v>
       </c>
       <c r="K18" s="14">
-        <v>25.843900000000001</v>
+        <v>23.126200000000001</v>
       </c>
       <c r="L18" s="14">
-        <v>5.9589999999999996</v>
+        <v>5.3323999999999998</v>
       </c>
       <c r="M18" s="14">
-        <v>9.4679000000000002</v>
+        <v>8.4723000000000006</v>
       </c>
       <c r="N18" s="14">
-        <v>3.7706</v>
+        <v>3.3740999999999999</v>
       </c>
       <c r="O18" s="14">
-        <v>4.2008000000000001</v>
+        <v>3.7589999999999999</v>
       </c>
       <c r="P18" s="14">
-        <v>4.7079000000000004</v>
+        <v>4.2127999999999997</v>
       </c>
       <c r="Q18" s="14">
-        <v>19.172999999999998</v>
+        <v>17.1568</v>
       </c>
       <c r="R18" s="14">
-        <v>4.3299000000000003</v>
+        <v>3.8746</v>
       </c>
       <c r="S18" s="14">
-        <v>10.3256</v>
+        <v>9.2398000000000007</v>
       </c>
       <c r="T18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U18" s="14">
-        <v>106.02200000000001</v>
+        <v>108.2244</v>
       </c>
       <c r="V18" s="14">
-        <v>26.317599999999999</v>
+        <v>29.611000000000001</v>
       </c>
       <c r="W18" s="14">
-        <v>6.1180000000000003</v>
+        <v>6.1932</v>
       </c>
       <c r="X18" s="14">
-        <v>9.1654999999999998</v>
+        <v>9.5839999999999996</v>
       </c>
       <c r="Y18" s="14">
-        <v>3.9033000000000002</v>
+        <v>4.2441000000000004</v>
       </c>
       <c r="Z18" s="14">
-        <v>4.3441999999999998</v>
+        <v>4.3207000000000004</v>
       </c>
       <c r="AA18" s="14">
-        <v>4.7363</v>
+        <v>4.4160000000000004</v>
       </c>
       <c r="AB18" s="14">
-        <v>19.134699999999999</v>
+        <v>17.139600000000002</v>
       </c>
       <c r="AC18" s="14">
-        <v>3.9291</v>
+        <v>3.4106999999999998</v>
       </c>
       <c r="AD18" s="14">
-        <v>10.3879</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.7439</v>
+      </c>
+      <c r="AE18" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="19"/>
       <c r="F19" s="4">
         <v>1</v>
       </c>
       <c r="H19" s="20">
         <v>2019000406</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="J19" s="14">
-        <v>105.9084</v>
+        <v>94.771100000000004</v>
       </c>
       <c r="K19" s="14">
-        <v>26.775400000000001</v>
+        <v>23.959700000000002</v>
       </c>
       <c r="L19" s="14">
-        <v>6.6657000000000002</v>
+        <v>5.9646999999999997</v>
       </c>
       <c r="M19" s="14">
-        <v>7.4362000000000004</v>
+        <v>6.6542000000000003</v>
       </c>
       <c r="N19" s="14">
-        <v>4.2126000000000001</v>
+        <v>3.7696000000000001</v>
       </c>
       <c r="O19" s="14">
-        <v>4.1443000000000003</v>
+        <v>3.7084999999999999</v>
       </c>
       <c r="P19" s="14">
-        <v>4.7920999999999996</v>
+        <v>4.2881999999999998</v>
       </c>
       <c r="Q19" s="14">
-        <v>18.034099999999999</v>
+        <v>16.137599999999999</v>
       </c>
       <c r="R19" s="14">
-        <v>5.7946</v>
+        <v>5.1852</v>
       </c>
       <c r="S19" s="14">
-        <v>11.026300000000001</v>
+        <v>9.8667999999999996</v>
       </c>
       <c r="T19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U19" s="14">
-        <v>106.01439999999999</v>
+        <v>108.1862</v>
       </c>
       <c r="V19" s="14">
-        <v>27.3218</v>
+        <v>30.757000000000001</v>
       </c>
       <c r="W19" s="14">
-        <v>6.8155999999999999</v>
+        <v>6.9036</v>
       </c>
       <c r="X19" s="14">
-        <v>7.2195999999999998</v>
+        <v>7.5445000000000002</v>
       </c>
       <c r="Y19" s="14">
-        <v>4.3207000000000004</v>
+        <v>4.7003000000000004</v>
       </c>
       <c r="Z19" s="14">
-        <v>4.1608999999999998</v>
+        <v>4.1342999999999996</v>
       </c>
       <c r="AA19" s="14">
-        <v>4.8162000000000003</v>
+        <v>4.4901999999999997</v>
       </c>
       <c r="AB19" s="14">
-        <v>18.016100000000002</v>
+        <v>16.137599999999999</v>
       </c>
       <c r="AC19" s="14">
-        <v>5.2251000000000003</v>
+        <v>4.5365000000000002</v>
       </c>
       <c r="AD19" s="14">
-        <v>11.004300000000001</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.3804</v>
+      </c>
+      <c r="AE19" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="19"/>
       <c r="F20" s="4">
         <v>1</v>
       </c>
       <c r="H20" s="20">
         <v>2019000709</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="J20" s="14">
-        <v>105.9554</v>
+        <v>94.813100000000006</v>
       </c>
       <c r="K20" s="14">
-        <v>27.903199999999998</v>
+        <v>24.968900000000001</v>
       </c>
       <c r="L20" s="14">
-        <v>6.6203000000000003</v>
+        <v>5.9241000000000001</v>
       </c>
       <c r="M20" s="14">
-        <v>6.2420999999999998</v>
+        <v>5.5857000000000001</v>
       </c>
       <c r="N20" s="14">
-        <v>5.4261999999999997</v>
+        <v>4.8555999999999999</v>
       </c>
       <c r="O20" s="14">
-        <v>3.5265</v>
+        <v>3.1556999999999999</v>
       </c>
       <c r="P20" s="14">
-        <v>5.0751999999999997</v>
+        <v>4.5415000000000001</v>
       </c>
       <c r="Q20" s="14">
-        <v>19.101800000000001</v>
+        <v>17.0931</v>
       </c>
       <c r="R20" s="14">
-        <v>3.9095</v>
+        <v>3.4984000000000002</v>
       </c>
       <c r="S20" s="14">
-        <v>11.19</v>
+        <v>10.013299999999999</v>
       </c>
       <c r="T20" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U20" s="14">
-        <v>105.9554</v>
+        <v>108.1108</v>
       </c>
       <c r="V20" s="14">
-        <v>28.242100000000001</v>
+        <v>31.807500000000001</v>
       </c>
       <c r="W20" s="14">
-        <v>6.7553999999999998</v>
+        <v>6.8329000000000004</v>
       </c>
       <c r="X20" s="14">
-        <v>6.1317000000000004</v>
+        <v>6.4130000000000003</v>
       </c>
       <c r="Y20" s="14">
-        <v>5.5881999999999996</v>
+        <v>6.0770999999999997</v>
       </c>
       <c r="Z20" s="14">
-        <v>3.6057999999999999</v>
+        <v>3.5859999999999999</v>
       </c>
       <c r="AA20" s="14">
-        <v>5.0956000000000001</v>
+        <v>4.7554999999999996</v>
       </c>
       <c r="AB20" s="14">
-        <v>19.120899999999999</v>
+        <v>17.127300000000002</v>
       </c>
       <c r="AC20" s="14">
-        <v>3.5253000000000001</v>
+        <v>3.0607000000000002</v>
       </c>
       <c r="AD20" s="14">
-        <v>11.1122</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11.4963</v>
+      </c>
+      <c r="AE20" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="19" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="19"/>
       <c r="F21" s="4">
         <v>1</v>
       </c>
       <c r="H21" s="20">
         <v>2019001012</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="J21" s="14">
-        <v>103.9277</v>
+        <v>92.998699999999999</v>
       </c>
       <c r="K21" s="14">
-        <v>29.062899999999999</v>
+        <v>26.006699999999999</v>
       </c>
       <c r="L21" s="14">
-        <v>6.609</v>
+        <v>5.9139999999999997</v>
       </c>
       <c r="M21" s="14">
-        <v>6.7647000000000004</v>
+        <v>6.0533000000000001</v>
       </c>
       <c r="N21" s="14">
-        <v>4.0933000000000002</v>
+        <v>3.6627999999999998</v>
       </c>
       <c r="O21" s="14">
-        <v>4.2192999999999996</v>
+        <v>3.7755999999999998</v>
       </c>
       <c r="P21" s="14">
-        <v>5.2140000000000004</v>
+        <v>4.6657000000000002</v>
       </c>
       <c r="Q21" s="14">
-        <v>16.601900000000001</v>
+        <v>14.856</v>
       </c>
       <c r="R21" s="14">
-        <v>3.9424999999999999</v>
+        <v>3.5278999999999998</v>
       </c>
       <c r="S21" s="14">
-        <v>10.641400000000001</v>
+        <v>9.5223999999999993</v>
       </c>
       <c r="T21" s="14" t="s">
         <v>32</v>
       </c>
       <c r="U21" s="14">
-        <v>103.4106</v>
+        <v>105.44070000000001</v>
       </c>
       <c r="V21" s="14">
-        <v>29.179600000000001</v>
+        <v>32.8367</v>
       </c>
       <c r="W21" s="14">
-        <v>6.6155999999999997</v>
+        <v>6.6976000000000004</v>
       </c>
       <c r="X21" s="14">
-        <v>6.6319999999999997</v>
+        <v>6.9339000000000004</v>
       </c>
       <c r="Y21" s="14">
-        <v>4.1097000000000001</v>
+        <v>4.4722999999999997</v>
       </c>
       <c r="Z21" s="14">
-        <v>4.1569000000000003</v>
+        <v>4.1308999999999996</v>
       </c>
       <c r="AA21" s="14">
-        <v>5.2035999999999998</v>
+        <v>4.8550000000000004</v>
       </c>
       <c r="AB21" s="14">
-        <v>16.470199999999998</v>
+        <v>14.738099999999999</v>
       </c>
       <c r="AC21" s="14">
-        <v>3.8803999999999998</v>
+        <v>3.3694999999999999</v>
       </c>
       <c r="AD21" s="14">
-        <v>10.402200000000001</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.7719</v>
+      </c>
+      <c r="AE21" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="19" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="19"/>
       <c r="F22" s="4">
         <v>1</v>
       </c>
       <c r="H22" s="20">
         <v>2020000103</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J22" s="14">
-        <v>102.00230000000001</v>
+        <v>91.275800000000004</v>
       </c>
       <c r="K22" s="14">
-        <v>26.199300000000001</v>
+        <v>23.444199999999999</v>
       </c>
       <c r="L22" s="14">
-        <v>6.2900999999999998</v>
+        <v>5.6285999999999996</v>
       </c>
       <c r="M22" s="14">
-        <v>9.0187000000000008</v>
+        <v>8.0702999999999996</v>
       </c>
       <c r="N22" s="14">
-        <v>3.8081999999999998</v>
+        <v>3.4077000000000002</v>
       </c>
       <c r="O22" s="14">
-        <v>3.7101999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="P22" s="14">
-        <v>4.9317000000000002</v>
+        <v>4.4131</v>
       </c>
       <c r="Q22" s="14">
-        <v>17.907499999999999</v>
+        <v>16.0244</v>
       </c>
       <c r="R22" s="14">
-        <v>3.7589000000000001</v>
+        <v>3.3635999999999999</v>
       </c>
       <c r="S22" s="14">
-        <v>9.2411999999999992</v>
+        <v>8.2693999999999992</v>
       </c>
       <c r="T22" s="14">
-        <v>17.136800000000001</v>
+        <v>15.3347</v>
       </c>
       <c r="U22" s="14">
-        <v>101.596</v>
+        <v>103.60469999999999</v>
       </c>
       <c r="V22" s="14">
-        <v>26.251799999999999</v>
+        <v>29.5639</v>
       </c>
       <c r="W22" s="14">
-        <v>6.2964000000000002</v>
+        <v>6.3743999999999996</v>
       </c>
       <c r="X22" s="14">
-        <v>8.7901000000000007</v>
+        <v>9.1917000000000009</v>
       </c>
       <c r="Y22" s="14">
-        <v>3.8389000000000002</v>
+        <v>4.1813000000000002</v>
       </c>
       <c r="Z22" s="14">
-        <v>3.7820999999999998</v>
+        <v>3.76</v>
       </c>
       <c r="AA22" s="14">
-        <v>4.9169999999999998</v>
+        <v>4.5922000000000001</v>
       </c>
       <c r="AB22" s="14">
-        <v>17.6952</v>
+        <v>15.834300000000001</v>
       </c>
       <c r="AC22" s="14">
-        <v>3.6707999999999998</v>
+        <v>3.1882999999999999</v>
       </c>
       <c r="AD22" s="14">
-        <v>9.1496999999999993</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.4616000000000007</v>
+      </c>
+      <c r="AE22" s="14">
+        <v>17.405999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="19" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="19"/>
       <c r="F23" s="4">
         <v>1</v>
       </c>
       <c r="H23" s="20">
         <v>2020000406</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="J23" s="14">
-        <v>94.927099999999996</v>
+        <v>84.944599999999994</v>
       </c>
       <c r="K23" s="14">
-        <v>25.926400000000001</v>
+        <v>23.2</v>
       </c>
       <c r="L23" s="14">
-        <v>6.3693999999999997</v>
+        <v>5.6996000000000002</v>
       </c>
       <c r="M23" s="14">
-        <v>7.4637000000000002</v>
+        <v>6.6787999999999998</v>
       </c>
       <c r="N23" s="14">
-        <v>4.8327999999999998</v>
+        <v>4.3246000000000002</v>
       </c>
       <c r="O23" s="14">
-        <v>2.847</v>
+        <v>2.5476000000000001</v>
       </c>
       <c r="P23" s="14">
-        <v>4.6349999999999998</v>
+        <v>4.1475999999999997</v>
       </c>
       <c r="Q23" s="14">
-        <v>15.3009</v>
+        <v>13.6919</v>
       </c>
       <c r="R23" s="14">
-        <v>5.3364000000000003</v>
+        <v>4.7751999999999999</v>
       </c>
       <c r="S23" s="14">
-        <v>7.7834000000000003</v>
+        <v>6.9649000000000001</v>
       </c>
       <c r="T23" s="14">
-        <v>14.4322</v>
+        <v>12.9145</v>
       </c>
       <c r="U23" s="14">
-        <v>94.832300000000004</v>
+        <v>96.747799999999998</v>
       </c>
       <c r="V23" s="14">
-        <v>25.874700000000001</v>
+        <v>29.145700000000001</v>
       </c>
       <c r="W23" s="14">
-        <v>6.3630000000000004</v>
+        <v>6.4401999999999999</v>
       </c>
       <c r="X23" s="14">
-        <v>7.3971</v>
+        <v>7.7301000000000002</v>
       </c>
       <c r="Y23" s="14">
-        <v>4.8472999999999997</v>
+        <v>5.2803000000000004</v>
       </c>
       <c r="Z23" s="14">
-        <v>2.8188</v>
+        <v>2.8027000000000002</v>
       </c>
       <c r="AA23" s="14">
-        <v>4.6257000000000001</v>
+        <v>4.3159000000000001</v>
       </c>
       <c r="AB23" s="14">
-        <v>15.486700000000001</v>
+        <v>13.8582</v>
       </c>
       <c r="AC23" s="14">
-        <v>5.3794000000000004</v>
+        <v>4.6723999999999997</v>
       </c>
       <c r="AD23" s="14">
-        <v>7.6532999999999998</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>7.9237000000000002</v>
+      </c>
+      <c r="AE23" s="14">
+        <v>14.709</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="19" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="19"/>
       <c r="F24" s="4">
         <v>1</v>
       </c>
       <c r="H24" s="20">
         <v>2020000709</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="J24" s="14">
-        <v>97.427000000000007</v>
+        <v>87.181600000000003</v>
       </c>
       <c r="K24" s="14">
-        <v>27.418099999999999</v>
+        <v>24.534800000000001</v>
       </c>
       <c r="L24" s="14">
-        <v>6.5587999999999997</v>
+        <v>5.8691000000000004</v>
       </c>
       <c r="M24" s="14">
-        <v>6.3480999999999996</v>
+        <v>5.6805000000000003</v>
       </c>
       <c r="N24" s="14">
-        <v>5.4298999999999999</v>
+        <v>4.8589000000000002</v>
       </c>
       <c r="O24" s="14">
-        <v>2.8561000000000001</v>
+        <v>2.5558000000000001</v>
       </c>
       <c r="P24" s="14">
-        <v>5.0727000000000002</v>
+        <v>4.5392999999999999</v>
       </c>
       <c r="Q24" s="14">
-        <v>16.287600000000001</v>
+        <v>14.5748</v>
       </c>
       <c r="R24" s="14">
-        <v>3.7517999999999998</v>
+        <v>3.3573</v>
       </c>
       <c r="S24" s="14">
-        <v>8.8907000000000007</v>
+        <v>7.9558</v>
       </c>
       <c r="T24" s="14">
-        <v>14.813000000000001</v>
+        <v>13.2553</v>
       </c>
       <c r="U24" s="14">
-        <v>97.427000000000007</v>
+        <v>99.408900000000003</v>
       </c>
       <c r="V24" s="14">
-        <v>27.2546</v>
+        <v>30.706900000000001</v>
       </c>
       <c r="W24" s="14">
-        <v>6.5587999999999997</v>
+        <v>6.6391999999999998</v>
       </c>
       <c r="X24" s="14">
-        <v>6.3928000000000003</v>
+        <v>6.6829999999999998</v>
       </c>
       <c r="Y24" s="14">
-        <v>5.4408000000000003</v>
+        <v>5.9255000000000004</v>
       </c>
       <c r="Z24" s="14">
-        <v>2.8791000000000002</v>
+        <v>2.8620000000000001</v>
       </c>
       <c r="AA24" s="14">
-        <v>5.0727000000000002</v>
+        <v>4.7332999999999998</v>
       </c>
       <c r="AB24" s="14">
-        <v>16.2713</v>
+        <v>14.5602</v>
       </c>
       <c r="AC24" s="14">
-        <v>3.7820999999999998</v>
+        <v>3.2850000000000001</v>
       </c>
       <c r="AD24" s="14">
-        <v>8.9353999999999996</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.2508999999999997</v>
+      </c>
+      <c r="AE24" s="14">
+        <v>15.1143</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="19" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="19"/>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="H25" s="20">
         <v>2020001012</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="J25" s="14">
-        <v>105.6562</v>
+        <v>94.545400000000001</v>
       </c>
       <c r="K25" s="14">
-        <v>29.173200000000001</v>
+        <v>26.105399999999999</v>
       </c>
       <c r="L25" s="14">
-        <v>7.4692999999999996</v>
+        <v>6.6837999999999997</v>
       </c>
       <c r="M25" s="14">
-        <v>6.8007999999999997</v>
+        <v>6.0856000000000003</v>
       </c>
       <c r="N25" s="14">
-        <v>4.9287000000000001</v>
+        <v>4.4104000000000001</v>
       </c>
       <c r="O25" s="14">
-        <v>3.9323999999999999</v>
+        <v>3.5188999999999999</v>
       </c>
       <c r="P25" s="14">
-        <v>5.3654999999999999</v>
+        <v>4.8013000000000003</v>
       </c>
       <c r="Q25" s="14">
-        <v>17.6038</v>
+        <v>15.752599999999999</v>
       </c>
       <c r="R25" s="14">
-        <v>4.5057</v>
+        <v>4.0319000000000003</v>
       </c>
       <c r="S25" s="14">
-        <v>9.8805999999999994</v>
+        <v>8.8415999999999997</v>
       </c>
       <c r="T25" s="14">
-        <v>15.996600000000001</v>
+        <v>14.314399999999999</v>
       </c>
       <c r="U25" s="14">
-        <v>106.1872</v>
+        <v>108.42359999999999</v>
       </c>
       <c r="V25" s="14">
-        <v>29.319800000000001</v>
+        <v>33.003</v>
       </c>
       <c r="W25" s="14">
-        <v>7.4692999999999996</v>
+        <v>7.5522999999999998</v>
       </c>
       <c r="X25" s="14">
-        <v>6.9966999999999997</v>
+        <v>7.3144999999999998</v>
       </c>
       <c r="Y25" s="14">
-        <v>4.8606999999999996</v>
+        <v>5.2881999999999998</v>
       </c>
       <c r="Z25" s="14">
-        <v>3.8666999999999998</v>
+        <v>3.8416000000000001</v>
       </c>
       <c r="AA25" s="14">
-        <v>5.3925000000000001</v>
+        <v>5.0274999999999999</v>
       </c>
       <c r="AB25" s="14">
-        <v>17.639099999999999</v>
+        <v>15.7842</v>
       </c>
       <c r="AC25" s="14">
-        <v>4.5420999999999996</v>
+        <v>3.9451000000000001</v>
       </c>
       <c r="AD25" s="14">
-        <v>10.092599999999999</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.451000000000001</v>
+      </c>
+      <c r="AE25" s="14">
+        <v>16.415600000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="19" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="19"/>
       <c r="F26" s="4">
         <v>1</v>
       </c>
       <c r="H26" s="20">
         <v>2021000103</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J26" s="14">
-        <v>99.363900000000001</v>
+        <v>88.9148</v>
       </c>
       <c r="K26" s="14">
-        <v>25.537199999999999</v>
+        <v>22.851700000000001</v>
       </c>
       <c r="L26" s="14">
-        <v>6.7443999999999997</v>
+        <v>6.0351999999999997</v>
       </c>
       <c r="M26" s="14">
-        <v>8.9118999999999993</v>
+        <v>7.9747000000000003</v>
       </c>
       <c r="N26" s="14">
-        <v>4.165</v>
+        <v>3.7269999999999999</v>
       </c>
       <c r="O26" s="14">
-        <v>3.1947999999999999</v>
+        <v>2.8588</v>
       </c>
       <c r="P26" s="14">
-        <v>4.7986000000000004</v>
+        <v>4.2939999999999996</v>
       </c>
       <c r="Q26" s="14">
-        <v>17.573599999999999</v>
+        <v>15.7256</v>
       </c>
       <c r="R26" s="14">
-        <v>4.2375999999999996</v>
+        <v>3.7919999999999998</v>
       </c>
       <c r="S26" s="14">
-        <v>8.4527000000000001</v>
+        <v>7.5637999999999996</v>
       </c>
       <c r="T26" s="14">
-        <v>15.747999999999999</v>
+        <v>14.091900000000001</v>
       </c>
       <c r="U26" s="14">
-        <v>99.563000000000002</v>
+        <v>101.6169</v>
       </c>
       <c r="V26" s="14">
-        <v>25.665600000000001</v>
+        <v>28.889600000000002</v>
       </c>
       <c r="W26" s="14">
-        <v>6.6317000000000004</v>
+        <v>6.7131999999999996</v>
       </c>
       <c r="X26" s="14">
-        <v>9.2255000000000003</v>
+        <v>9.6430000000000007</v>
       </c>
       <c r="Y26" s="14">
-        <v>4.1116000000000001</v>
+        <v>4.4741999999999997</v>
       </c>
       <c r="Z26" s="14">
-        <v>3.2303000000000002</v>
+        <v>3.2122000000000002</v>
       </c>
       <c r="AA26" s="14">
-        <v>4.8227000000000002</v>
+        <v>4.5010000000000003</v>
       </c>
       <c r="AB26" s="14">
-        <v>17.556100000000001</v>
+        <v>15.7256</v>
       </c>
       <c r="AC26" s="14">
-        <v>4.2760999999999996</v>
+        <v>3.714</v>
       </c>
       <c r="AD26" s="14">
-        <v>8.3940000000000001</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8.6841000000000008</v>
+      </c>
+      <c r="AE26" s="14">
+        <v>16.1051</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="19" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="19"/>
       <c r="F27" s="4">
         <v>1</v>
       </c>
       <c r="H27" s="20">
         <v>2021000406</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="J27" s="14">
-        <v>100.1871</v>
+        <v>89.651399999999995</v>
       </c>
       <c r="K27" s="14">
-        <v>26.2302</v>
+        <v>23.471800000000002</v>
       </c>
       <c r="L27" s="14">
-        <v>7.2881</v>
+        <v>6.5217000000000001</v>
       </c>
       <c r="M27" s="14">
-        <v>7.0608000000000004</v>
+        <v>6.3182999999999998</v>
       </c>
       <c r="N27" s="14">
-        <v>4.6043000000000003</v>
+        <v>4.1200999999999999</v>
       </c>
       <c r="O27" s="14">
-        <v>3.3102</v>
+        <v>2.9621</v>
       </c>
       <c r="P27" s="14">
-        <v>4.9833999999999996</v>
+        <v>4.4592999999999998</v>
       </c>
       <c r="Q27" s="14">
-        <v>16.856400000000001</v>
+        <v>15.0838</v>
       </c>
       <c r="R27" s="14">
-        <v>5.8513000000000002</v>
+        <v>5.2359999999999998</v>
       </c>
       <c r="S27" s="14">
-        <v>8.8013999999999992</v>
+        <v>7.8757999999999999</v>
       </c>
       <c r="T27" s="14">
-        <v>15.200699999999999</v>
+        <v>13.6022</v>
       </c>
       <c r="U27" s="14">
-        <v>100.99509999999999</v>
+        <v>103.1662</v>
       </c>
       <c r="V27" s="14">
-        <v>26.3886</v>
+        <v>29.711200000000002</v>
       </c>
       <c r="W27" s="14">
-        <v>7.1521999999999997</v>
+        <v>7.2382999999999997</v>
       </c>
       <c r="X27" s="14">
-        <v>7.0396000000000001</v>
+        <v>7.3639999999999999</v>
       </c>
       <c r="Y27" s="14">
-        <v>4.5317999999999996</v>
+        <v>4.9343000000000004</v>
       </c>
       <c r="Z27" s="14">
-        <v>3.2645</v>
+        <v>3.2444000000000002</v>
       </c>
       <c r="AA27" s="14">
-        <v>5.0034999999999998</v>
+        <v>4.6646000000000001</v>
       </c>
       <c r="AB27" s="14">
-        <v>18.047499999999999</v>
+        <v>16.149699999999999</v>
       </c>
       <c r="AC27" s="14">
-        <v>5.8338000000000001</v>
+        <v>5.0686999999999998</v>
       </c>
       <c r="AD27" s="14">
-        <v>8.6714000000000002</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8.9702000000000002</v>
+      </c>
+      <c r="AE27" s="14">
+        <v>15.652699999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="19" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="19"/>
       <c r="F28" s="4">
         <v>1</v>
       </c>
       <c r="H28" s="20">
         <v>2021000709</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J28" s="14">
-        <v>96.302000000000007</v>
+        <v>86.174899999999994</v>
       </c>
       <c r="K28" s="14">
-        <v>27.069600000000001</v>
+        <v>24.222999999999999</v>
       </c>
       <c r="L28" s="14">
-        <v>6.9846000000000004</v>
+        <v>6.2500999999999998</v>
       </c>
       <c r="M28" s="14">
-        <v>6.3156999999999996</v>
+        <v>5.6515000000000004</v>
       </c>
       <c r="N28" s="14">
-        <v>4.8688000000000002</v>
+        <v>4.3567999999999998</v>
       </c>
       <c r="O28" s="14">
-        <v>2.5992000000000002</v>
+        <v>2.3258999999999999</v>
       </c>
       <c r="P28" s="14">
-        <v>5.0262000000000002</v>
+        <v>4.4976000000000003</v>
       </c>
       <c r="Q28" s="14">
-        <v>16.099</v>
+        <v>14.406000000000001</v>
       </c>
       <c r="R28" s="14">
-        <v>3.7418</v>
+        <v>3.3483000000000001</v>
       </c>
       <c r="S28" s="14">
-        <v>8.5996000000000006</v>
+        <v>7.6952999999999996</v>
       </c>
       <c r="T28" s="14">
-        <v>14.997299999999999</v>
+        <v>13.420199999999999</v>
       </c>
       <c r="U28" s="14">
-        <v>96.495000000000005</v>
+        <v>98.485600000000005</v>
       </c>
       <c r="V28" s="14">
-        <v>26.988700000000001</v>
+        <v>30.392700000000001</v>
       </c>
       <c r="W28" s="14">
-        <v>6.8410000000000002</v>
+        <v>6.9291999999999998</v>
       </c>
       <c r="X28" s="14">
-        <v>6.1737000000000002</v>
+        <v>6.4515000000000002</v>
       </c>
       <c r="Y28" s="14">
-        <v>4.7686999999999999</v>
+        <v>5.1867000000000001</v>
       </c>
       <c r="Z28" s="14">
-        <v>2.6071</v>
+        <v>2.5901000000000001</v>
       </c>
       <c r="AA28" s="14">
-        <v>5.0412999999999997</v>
+        <v>4.7046999999999999</v>
       </c>
       <c r="AB28" s="14">
-        <v>17.1448</v>
+        <v>15.341900000000001</v>
       </c>
       <c r="AC28" s="14">
-        <v>3.7305999999999999</v>
+        <v>3.2382</v>
       </c>
       <c r="AD28" s="14">
-        <v>8.3980999999999995</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8.6853999999999996</v>
+      </c>
+      <c r="AE28" s="14">
+        <v>15.337400000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="19" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="19"/>
       <c r="F29" s="4">
         <v>1</v>
       </c>
       <c r="H29" s="20">
         <v>2021001012</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="J29" s="14">
-        <v>104.6943</v>
+        <v>93.684700000000007</v>
       </c>
       <c r="K29" s="14">
-        <v>29.033000000000001</v>
+        <v>25.979900000000001</v>
       </c>
       <c r="L29" s="14">
-        <v>7.3617999999999997</v>
+        <v>6.5876000000000001</v>
       </c>
       <c r="M29" s="14">
-        <v>6.9416000000000002</v>
+        <v>6.2115999999999998</v>
       </c>
       <c r="N29" s="14">
-        <v>4.6017999999999999</v>
+        <v>4.1178999999999997</v>
       </c>
       <c r="O29" s="14">
-        <v>3.9256000000000002</v>
+        <v>3.5127999999999999</v>
       </c>
       <c r="P29" s="14">
-        <v>5.3202999999999996</v>
+        <v>4.7607999999999997</v>
       </c>
       <c r="Q29" s="14">
-        <v>17.0625</v>
+        <v>15.2682</v>
       </c>
       <c r="R29" s="14">
-        <v>4.718</v>
+        <v>4.2218999999999998</v>
       </c>
       <c r="S29" s="14">
-        <v>9.8170999999999999</v>
+        <v>8.7847000000000008</v>
       </c>
       <c r="T29" s="14">
-        <v>15.9125</v>
+        <v>14.239100000000001</v>
       </c>
       <c r="U29" s="14">
-        <v>104.6943</v>
+        <v>106.824</v>
       </c>
       <c r="V29" s="14">
-        <v>28.802600000000002</v>
+        <v>32.393900000000002</v>
       </c>
       <c r="W29" s="14">
-        <v>7.1962999999999999</v>
+        <v>7.2872000000000003</v>
       </c>
       <c r="X29" s="14">
-        <v>6.5609999999999999</v>
+        <v>6.8560999999999996</v>
       </c>
       <c r="Y29" s="14">
-        <v>4.5293000000000001</v>
+        <v>4.9316000000000004</v>
       </c>
       <c r="Z29" s="14">
-        <v>3.8561999999999999</v>
+        <v>3.8307000000000002</v>
       </c>
       <c r="AA29" s="14">
-        <v>5.3578000000000001</v>
+        <v>4.9955999999999996</v>
       </c>
       <c r="AB29" s="14">
-        <v>18.446000000000002</v>
+        <v>16.5062</v>
       </c>
       <c r="AC29" s="14">
-        <v>4.6992000000000003</v>
+        <v>4.0830000000000002</v>
       </c>
       <c r="AD29" s="14">
-        <v>9.6341000000000001</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.9712999999999994</v>
+      </c>
+      <c r="AE29" s="14">
+        <v>16.2362</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="19" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="19"/>
       <c r="F30" s="4">
         <v>1</v>
       </c>
       <c r="H30" s="20">
         <v>2022000103</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J30" s="14">
-        <v>100.78060000000001</v>
+        <v>90.182500000000005</v>
       </c>
       <c r="K30" s="14">
-        <v>25.799900000000001</v>
+        <v>23.0868</v>
       </c>
       <c r="L30" s="14">
-        <v>6.1933999999999996</v>
+        <v>5.5420999999999996</v>
       </c>
       <c r="M30" s="14">
-        <v>10.154</v>
+        <v>9.0861999999999998</v>
       </c>
       <c r="N30" s="14">
-        <v>4.0698999999999996</v>
+        <v>3.6419000000000001</v>
       </c>
       <c r="O30" s="14">
-        <v>3.2037</v>
+        <v>2.8668</v>
       </c>
       <c r="P30" s="14">
-        <v>4.7728999999999999</v>
+        <v>4.2709999999999999</v>
       </c>
       <c r="Q30" s="14">
-        <v>17.729600000000001</v>
+        <v>15.8652</v>
       </c>
       <c r="R30" s="14">
-        <v>4.0731999999999999</v>
+        <v>3.6448999999999998</v>
       </c>
       <c r="S30" s="14">
-        <v>8.7515999999999998</v>
+        <v>7.8312999999999997</v>
       </c>
       <c r="T30" s="14">
-        <v>16.032599999999999</v>
+        <v>14.3466</v>
       </c>
       <c r="U30" s="14">
-        <v>99.980800000000002</v>
+        <v>102.0164</v>
       </c>
       <c r="V30" s="14">
-        <v>25.219899999999999</v>
+        <v>28.396999999999998</v>
       </c>
       <c r="W30" s="14">
-        <v>6.0423999999999998</v>
+        <v>6.1170999999999998</v>
       </c>
       <c r="X30" s="14">
-        <v>9.1560000000000006</v>
+        <v>9.5745000000000005</v>
       </c>
       <c r="Y30" s="14">
-        <v>4.0296000000000003</v>
+        <v>4.3878000000000004</v>
       </c>
       <c r="Z30" s="14">
-        <v>3.2037</v>
+        <v>3.1852999999999998</v>
       </c>
       <c r="AA30" s="14">
-        <v>4.8064999999999998</v>
+        <v>4.4816000000000003</v>
       </c>
       <c r="AB30" s="14">
-        <v>19.1052</v>
+        <v>17.1145</v>
       </c>
       <c r="AC30" s="14">
-        <v>4.0568999999999997</v>
+        <v>3.5249999999999999</v>
       </c>
       <c r="AD30" s="14">
-        <v>8.5968999999999998</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8.8992000000000004</v>
+      </c>
+      <c r="AE30" s="14">
+        <v>16.229199999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="19" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="19"/>
       <c r="F31" s="4">
         <v>1</v>
       </c>
       <c r="H31" s="20">
         <v>2022000406</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="J31" s="14">
-        <v>102.00320000000001</v>
+        <v>91.276600000000002</v>
       </c>
       <c r="K31" s="14">
-        <v>26.959499999999998</v>
+        <v>24.124400000000001</v>
       </c>
       <c r="L31" s="14">
-        <v>7.1359000000000004</v>
+        <v>6.3855000000000004</v>
       </c>
       <c r="M31" s="14">
-        <v>8.1362000000000005</v>
+        <v>7.2805999999999997</v>
       </c>
       <c r="N31" s="14">
-        <v>4.5953999999999997</v>
+        <v>4.1120999999999999</v>
       </c>
       <c r="O31" s="14">
-        <v>3.5558000000000001</v>
+        <v>3.1819000000000002</v>
       </c>
       <c r="P31" s="14">
-        <v>5.0255000000000001</v>
+        <v>4.4969999999999999</v>
       </c>
       <c r="Q31" s="14">
-        <v>16.050799999999999</v>
+        <v>14.3629</v>
       </c>
       <c r="R31" s="14">
-        <v>5.7525000000000004</v>
+        <v>5.1475999999999997</v>
       </c>
       <c r="S31" s="14">
-        <v>9.8042999999999996</v>
+        <v>8.7733000000000008</v>
       </c>
       <c r="T31" s="14">
-        <v>14.987399999999999</v>
+        <v>13.411300000000001</v>
       </c>
       <c r="U31" s="14">
-        <v>100.00320000000001</v>
+        <v>101.985</v>
       </c>
       <c r="V31" s="14">
-        <v>26.098299999999998</v>
+        <v>29.3842</v>
       </c>
       <c r="W31" s="14">
-        <v>6.8879000000000001</v>
+        <v>6.9710999999999999</v>
       </c>
       <c r="X31" s="14">
-        <v>7.0749000000000004</v>
+        <v>7.399</v>
       </c>
       <c r="Y31" s="14">
-        <v>4.3807999999999998</v>
+        <v>4.7705000000000002</v>
       </c>
       <c r="Z31" s="14">
-        <v>3.4758</v>
+        <v>3.4548000000000001</v>
       </c>
       <c r="AA31" s="14">
-        <v>5.0762999999999998</v>
+        <v>4.7386999999999997</v>
       </c>
       <c r="AB31" s="14">
-        <v>17.2775</v>
+        <v>15.460599999999999</v>
       </c>
       <c r="AC31" s="14">
-        <v>5.6898999999999997</v>
+        <v>4.9447999999999999</v>
       </c>
       <c r="AD31" s="14">
-        <v>9.5187000000000008</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.8466000000000005</v>
+      </c>
+      <c r="AE31" s="14">
+        <v>14.9847</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="19" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="19"/>
       <c r="F32" s="4">
         <v>1</v>
       </c>
       <c r="H32" s="20">
         <v>2022000709</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="J32" s="14">
-        <v>101.40009999999999</v>
+        <v>90.736900000000006</v>
       </c>
       <c r="K32" s="14">
-        <v>28.243200000000002</v>
+        <v>25.273099999999999</v>
       </c>
       <c r="L32" s="14">
-        <v>7.1635</v>
+        <v>6.4101999999999997</v>
       </c>
       <c r="M32" s="14">
-        <v>7.0914000000000001</v>
+        <v>6.3456999999999999</v>
       </c>
       <c r="N32" s="14">
-        <v>4.9250999999999996</v>
+        <v>4.4071999999999996</v>
       </c>
       <c r="O32" s="14">
-        <v>2.8944999999999999</v>
+        <v>2.5901000000000001</v>
       </c>
       <c r="P32" s="14">
-        <v>5.1734</v>
+        <v>4.6294000000000004</v>
       </c>
       <c r="Q32" s="14">
-        <v>17.081299999999999</v>
+        <v>15.285</v>
       </c>
       <c r="R32" s="14">
-        <v>3.8462000000000001</v>
+        <v>3.4417</v>
       </c>
       <c r="S32" s="14">
-        <v>9.8587000000000007</v>
+        <v>8.8219999999999992</v>
       </c>
       <c r="T32" s="14">
-        <v>15.1225</v>
+        <v>13.5322</v>
       </c>
       <c r="U32" s="14">
-        <v>98.255899999999997</v>
+        <v>100.2617</v>
       </c>
       <c r="V32" s="14">
-        <v>26.975300000000001</v>
+        <v>30.3764</v>
       </c>
       <c r="W32" s="14">
-        <v>6.8681999999999999</v>
+        <v>6.9448999999999996</v>
       </c>
       <c r="X32" s="14">
-        <v>6.0198999999999998</v>
+        <v>6.2953000000000001</v>
       </c>
       <c r="Y32" s="14">
-        <v>4.5942999999999996</v>
+        <v>5.0025000000000004</v>
       </c>
       <c r="Z32" s="14">
-        <v>2.8574000000000002</v>
+        <v>2.84</v>
       </c>
       <c r="AA32" s="14">
-        <v>5.2203999999999997</v>
+        <v>4.8678999999999997</v>
       </c>
       <c r="AB32" s="14">
-        <v>18.132999999999999</v>
+        <v>16.226199999999999</v>
       </c>
       <c r="AC32" s="14">
-        <v>3.8081</v>
+        <v>3.3062</v>
       </c>
       <c r="AD32" s="14">
-        <v>9.4795999999999996</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.8131000000000004</v>
+      </c>
+      <c r="AE32" s="14">
+        <v>14.9527</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="19" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="19"/>
       <c r="F33" s="4">
         <v>1</v>
       </c>
       <c r="H33" s="20">
         <v>2022001012</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="J33" s="14">
-        <v>108.9601</v>
+        <v>97.501900000000006</v>
       </c>
       <c r="K33" s="14">
-        <v>30.4298</v>
+        <v>27.229800000000001</v>
       </c>
       <c r="L33" s="14">
-        <v>7.8254000000000001</v>
+        <v>7.0025000000000004</v>
       </c>
       <c r="M33" s="14">
-        <v>8.0051000000000005</v>
+        <v>7.1632999999999996</v>
       </c>
       <c r="N33" s="14">
-        <v>4.8947000000000003</v>
+        <v>4.38</v>
       </c>
       <c r="O33" s="14">
-        <v>4.0568999999999997</v>
+        <v>3.6303000000000001</v>
       </c>
       <c r="P33" s="14">
-        <v>5.5574000000000003</v>
+        <v>4.9729999999999999</v>
       </c>
       <c r="Q33" s="14">
-        <v>17.426500000000001</v>
+        <v>15.5939</v>
       </c>
       <c r="R33" s="14">
-        <v>4.4077000000000002</v>
+        <v>3.9441999999999999</v>
       </c>
       <c r="S33" s="14">
-        <v>10.3908</v>
+        <v>9.2980999999999998</v>
       </c>
       <c r="T33" s="14">
-        <v>15.9659</v>
+        <v>14.286899999999999</v>
       </c>
       <c r="U33" s="14">
-        <v>104.1683</v>
+        <v>106.327</v>
       </c>
       <c r="V33" s="14">
-        <v>28.2804</v>
+        <v>31.8477</v>
       </c>
       <c r="W33" s="14">
-        <v>7.3409000000000004</v>
+        <v>7.4257999999999997</v>
       </c>
       <c r="X33" s="14">
-        <v>6.5994000000000002</v>
+        <v>6.9009999999999998</v>
       </c>
       <c r="Y33" s="14">
-        <v>4.4904999999999999</v>
+        <v>4.8883999999999999</v>
       </c>
       <c r="Z33" s="14">
-        <v>3.8784999999999998</v>
+        <v>3.8578999999999999</v>
       </c>
       <c r="AA33" s="14">
-        <v>5.5797999999999996</v>
+        <v>5.2073</v>
       </c>
       <c r="AB33" s="14">
-        <v>18.479800000000001</v>
+        <v>16.554099999999998</v>
       </c>
       <c r="AC33" s="14">
-        <v>4.3640999999999996</v>
+        <v>3.7888000000000002</v>
       </c>
       <c r="AD33" s="14">
-        <v>10.1671</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.5182</v>
+      </c>
+      <c r="AE33" s="14">
+        <v>15.5801</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="19" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="19"/>
       <c r="F34" s="4">
         <v>1</v>
       </c>
       <c r="H34" s="20">
         <v>2023000103</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J34" s="14">
-        <v>106.35590000000001</v>
+        <v>95.171499999999995</v>
       </c>
       <c r="K34" s="14">
-        <v>27.6587</v>
+        <v>24.7501</v>
       </c>
       <c r="L34" s="14">
-        <v>6.3464</v>
+        <v>5.6790000000000003</v>
       </c>
       <c r="M34" s="14">
-        <v>11.485799999999999</v>
+        <v>10.278</v>
       </c>
       <c r="N34" s="14">
-        <v>4.1569000000000003</v>
+        <v>3.7198000000000002</v>
       </c>
       <c r="O34" s="14">
-        <v>3.5377000000000001</v>
+        <v>3.1657000000000002</v>
       </c>
       <c r="P34" s="14">
-        <v>5.0425000000000004</v>
+        <v>4.5122</v>
       </c>
       <c r="Q34" s="14">
-        <v>18.092300000000002</v>
+        <v>16.189699999999998</v>
       </c>
       <c r="R34" s="14">
-        <v>3.9394999999999998</v>
+        <v>3.5251999999999999</v>
       </c>
       <c r="S34" s="14">
-        <v>10.230499999999999</v>
+        <v>9.1547000000000001</v>
       </c>
       <c r="T34" s="14">
-        <v>15.865600000000001</v>
+        <v>14.1972</v>
       </c>
       <c r="U34" s="14">
-        <v>101.19499999999999</v>
+        <v>103.2229</v>
       </c>
       <c r="V34" s="14">
-        <v>25.144200000000001</v>
+        <v>28.318200000000001</v>
       </c>
       <c r="W34" s="14">
-        <v>5.9090999999999996</v>
+        <v>5.9842000000000004</v>
       </c>
       <c r="X34" s="14">
-        <v>9.9789999999999992</v>
+        <v>10.4345</v>
       </c>
       <c r="Y34" s="14">
-        <v>3.7892999999999999</v>
+        <v>4.1238999999999999</v>
       </c>
       <c r="Z34" s="14">
-        <v>3.4180000000000001</v>
+        <v>3.3965999999999998</v>
       </c>
       <c r="AA34" s="14">
-        <v>5.0324</v>
+        <v>4.6954000000000002</v>
       </c>
       <c r="AB34" s="14">
-        <v>19.165600000000001</v>
+        <v>17.150099999999998</v>
       </c>
       <c r="AC34" s="14">
-        <v>3.8927999999999998</v>
+        <v>3.3799000000000001</v>
       </c>
       <c r="AD34" s="14">
-        <v>9.8653999999999993</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.2173</v>
+      </c>
+      <c r="AE34" s="14">
+        <v>15.398199999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="19" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="19"/>
       <c r="F35" s="4">
         <v>1</v>
       </c>
       <c r="H35" s="20">
         <v>2023000406</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="J35" s="14">
-        <v>104.8223</v>
+        <v>93.799199999999999</v>
       </c>
       <c r="K35" s="14">
-        <v>28.589500000000001</v>
+        <v>25.582999999999998</v>
       </c>
       <c r="L35" s="14">
-        <v>6.8212999999999999</v>
+        <v>6.1040000000000001</v>
       </c>
       <c r="M35" s="14">
-        <v>7.8483000000000001</v>
+        <v>7.0229999999999997</v>
       </c>
       <c r="N35" s="14">
-        <v>4.4579000000000004</v>
+        <v>3.9891000000000001</v>
       </c>
       <c r="O35" s="14">
-        <v>3.6061999999999999</v>
+        <v>3.2269999999999999</v>
       </c>
       <c r="P35" s="14">
-        <v>4.9515000000000002</v>
+        <v>4.4307999999999996</v>
       </c>
       <c r="Q35" s="14">
-        <v>17.806899999999999</v>
+        <v>15.9343</v>
       </c>
       <c r="R35" s="14">
-        <v>5.7866999999999997</v>
+        <v>5.1782000000000004</v>
       </c>
       <c r="S35" s="14">
-        <v>10.4605</v>
+        <v>9.3605</v>
       </c>
       <c r="T35" s="14">
-        <v>14.493399999999999</v>
+        <v>12.9693</v>
       </c>
       <c r="U35" s="14">
-        <v>98.888999999999996</v>
+        <v>100.85939999999999</v>
       </c>
       <c r="V35" s="14">
-        <v>25.526299999999999</v>
+        <v>28.745000000000001</v>
       </c>
       <c r="W35" s="14">
-        <v>6.3160999999999996</v>
+        <v>6.3916000000000004</v>
       </c>
       <c r="X35" s="14">
-        <v>7.2804000000000002</v>
+        <v>7.6089000000000002</v>
       </c>
       <c r="Y35" s="14">
-        <v>3.8866000000000001</v>
+        <v>4.2302</v>
       </c>
       <c r="Z35" s="14">
-        <v>3.3923999999999999</v>
+        <v>3.3719999999999999</v>
       </c>
       <c r="AA35" s="14">
-        <v>4.9024999999999999</v>
+        <v>4.5726000000000004</v>
       </c>
       <c r="AB35" s="14">
-        <v>18.7836</v>
+        <v>16.808399999999999</v>
       </c>
       <c r="AC35" s="14">
-        <v>5.6510999999999996</v>
+        <v>4.9128999999999996</v>
       </c>
       <c r="AD35" s="14">
-        <v>9.8313000000000006</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.163399999999999</v>
+      </c>
+      <c r="AE35" s="14">
+        <v>13.945499999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="19" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="19"/>
       <c r="F36" s="4">
         <v>1</v>
       </c>
       <c r="H36" s="20">
         <v>2023000709</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="J36" s="14">
-        <v>102.7548</v>
+        <v>91.949100000000001</v>
       </c>
       <c r="K36" s="14">
-        <v>30.064499999999999</v>
+        <v>26.902899999999999</v>
       </c>
       <c r="L36" s="14">
-        <v>6.7305999999999999</v>
+        <v>6.0228000000000002</v>
       </c>
       <c r="M36" s="14">
-        <v>6.3141999999999996</v>
+        <v>5.6501999999999999</v>
       </c>
       <c r="N36" s="14">
-        <v>4.9927000000000001</v>
+        <v>4.4676999999999998</v>
       </c>
       <c r="O36" s="14">
-        <v>2.9304000000000001</v>
+        <v>2.6221999999999999</v>
       </c>
       <c r="P36" s="14">
-        <v>5.0052000000000003</v>
+        <v>4.4789000000000003</v>
       </c>
       <c r="Q36" s="14">
-        <v>17.926100000000002</v>
+        <v>16.041</v>
       </c>
       <c r="R36" s="14">
-        <v>3.5882000000000001</v>
+        <v>3.2109000000000001</v>
       </c>
       <c r="S36" s="14">
-        <v>10.536</v>
+        <v>9.4280000000000008</v>
       </c>
       <c r="T36" s="14">
-        <v>14.6668</v>
+        <v>13.1244</v>
       </c>
       <c r="U36" s="14">
-        <v>96.032499999999999</v>
+        <v>98.026799999999994</v>
       </c>
       <c r="V36" s="14">
-        <v>26.395499999999998</v>
+        <v>29.727</v>
       </c>
       <c r="W36" s="14">
-        <v>6.2091000000000003</v>
+        <v>6.2803000000000004</v>
       </c>
       <c r="X36" s="14">
-        <v>6.0948000000000002</v>
+        <v>6.3772000000000002</v>
       </c>
       <c r="Y36" s="14">
-        <v>4.3452000000000002</v>
+        <v>4.7276999999999996</v>
       </c>
       <c r="Z36" s="14">
-        <v>2.7829000000000002</v>
+        <v>2.7660999999999998</v>
       </c>
       <c r="AA36" s="14">
-        <v>4.9311999999999996</v>
+        <v>4.6031000000000004</v>
       </c>
       <c r="AB36" s="14">
-        <v>18.461500000000001</v>
+        <v>16.537099999999999</v>
       </c>
       <c r="AC36" s="14">
-        <v>3.5041000000000002</v>
+        <v>3.0434999999999999</v>
       </c>
       <c r="AD36" s="14">
-        <v>9.6748999999999992</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.0085</v>
+      </c>
+      <c r="AE36" s="14">
+        <v>13.991899999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="19" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="19"/>
       <c r="F37" s="4">
         <v>1</v>
       </c>
       <c r="H37" s="20">
         <v>2023001012</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="J37" s="14">
-        <v>110.15560000000001</v>
+        <v>98.571700000000007</v>
       </c>
       <c r="K37" s="14">
-        <v>32.069400000000002</v>
+        <v>28.696999999999999</v>
       </c>
       <c r="L37" s="14">
-        <v>7.2564000000000002</v>
+        <v>6.4932999999999996</v>
       </c>
       <c r="M37" s="14">
-        <v>6.9848999999999997</v>
+        <v>6.2504</v>
       </c>
       <c r="N37" s="14">
-        <v>4.8808999999999996</v>
+        <v>4.3676000000000004</v>
       </c>
       <c r="O37" s="14">
-        <v>4.1398999999999999</v>
+        <v>3.7044999999999999</v>
       </c>
       <c r="P37" s="14">
-        <v>5.6031000000000004</v>
+        <v>5.0138999999999996</v>
       </c>
       <c r="Q37" s="14">
-        <v>17.8889</v>
+        <v>16.0077</v>
       </c>
       <c r="R37" s="14">
-        <v>4.5274999999999999</v>
+        <v>4.0514000000000001</v>
       </c>
       <c r="S37" s="14">
-        <v>11.058199999999999</v>
+        <v>9.8953000000000007</v>
       </c>
       <c r="T37" s="14">
-        <v>15.7464</v>
+        <v>14.0905</v>
       </c>
       <c r="U37" s="14">
-        <v>101.8074</v>
+        <v>103.869</v>
       </c>
       <c r="V37" s="14">
-        <v>27.717700000000001</v>
+        <v>31.192399999999999</v>
       </c>
       <c r="W37" s="14">
-        <v>6.6634000000000002</v>
+        <v>6.7427999999999999</v>
       </c>
       <c r="X37" s="14">
-        <v>6.5096999999999996</v>
+        <v>6.8087</v>
       </c>
       <c r="Y37" s="14">
-        <v>4.2077</v>
+        <v>4.5781999999999998</v>
       </c>
       <c r="Z37" s="14">
-        <v>3.8475000000000001</v>
+        <v>3.8231000000000002</v>
       </c>
       <c r="AA37" s="14">
-        <v>5.4932999999999996</v>
+        <v>5.1266999999999996</v>
       </c>
       <c r="AB37" s="14">
-        <v>18.423200000000001</v>
+        <v>16.502800000000001</v>
       </c>
       <c r="AC37" s="14">
-        <v>4.4214000000000002</v>
+        <v>3.8401999999999998</v>
       </c>
       <c r="AD37" s="14">
-        <v>10.0989</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.4491</v>
+      </c>
+      <c r="AE37" s="14">
+        <v>14.8477</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="19"/>
       <c r="F38" s="4">
         <v>1</v>
       </c>
       <c r="H38" s="20">
         <v>2024000103</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="J38" s="14">
-        <v>106.69499999999999</v>
+        <v>95.474999999999994</v>
       </c>
       <c r="K38" s="14">
-        <v>29.336099999999998</v>
+        <v>26.251100000000001</v>
       </c>
       <c r="L38" s="14">
-        <v>6.2241999999999997</v>
+        <v>5.5697000000000001</v>
       </c>
       <c r="M38" s="14">
-        <v>9.2765000000000004</v>
+        <v>8.3010000000000002</v>
       </c>
       <c r="N38" s="14">
-        <v>4.2675000000000001</v>
+        <v>3.8187000000000002</v>
       </c>
       <c r="O38" s="14">
-        <v>3.6953</v>
+        <v>3.3067000000000002</v>
       </c>
       <c r="P38" s="14">
-        <v>5.2632000000000003</v>
+        <v>4.7096999999999998</v>
       </c>
       <c r="Q38" s="14">
-        <v>17.8828</v>
+        <v>16.002199999999998</v>
       </c>
       <c r="R38" s="14">
-        <v>4.3502000000000001</v>
+        <v>3.8927</v>
       </c>
       <c r="S38" s="14">
-        <v>10.5313</v>
+        <v>9.4238</v>
       </c>
       <c r="T38" s="14">
-        <v>15.868</v>
+        <v>14.199299999999999</v>
       </c>
       <c r="U38" s="14">
-        <v>98.518000000000001</v>
+        <v>100.60590000000001</v>
       </c>
       <c r="V38" s="14">
-        <v>25.377300000000002</v>
+        <v>28.564900000000002</v>
       </c>
       <c r="W38" s="14">
-        <v>5.6946000000000003</v>
+        <v>5.7596999999999996</v>
       </c>
       <c r="X38" s="14">
-        <v>8.6212999999999997</v>
+        <v>9.0129999999999999</v>
       </c>
       <c r="Y38" s="14">
-        <v>3.7075999999999998</v>
+        <v>4.0366999999999997</v>
       </c>
       <c r="Z38" s="14">
-        <v>3.4794999999999998</v>
+        <v>3.4588999999999999</v>
       </c>
       <c r="AA38" s="14">
-        <v>5.1550000000000002</v>
+        <v>4.8106999999999998</v>
       </c>
       <c r="AB38" s="14">
-        <v>18.4359</v>
+        <v>16.497199999999999</v>
       </c>
       <c r="AC38" s="14">
-        <v>4.2398999999999996</v>
+        <v>3.6827999999999999</v>
       </c>
       <c r="AD38" s="14">
-        <v>9.4877000000000002</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.8164999999999996</v>
+      </c>
+      <c r="AE38" s="14">
+        <v>14.962400000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="19"/>
       <c r="F39" s="4">
         <v>1</v>
       </c>
       <c r="H39" s="20">
         <v>2024000406</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="J39" s="14">
-        <v>107.14530000000001</v>
+        <v>95.877899999999997</v>
       </c>
       <c r="K39" s="14">
-        <v>29.3322</v>
+        <v>26.247599999999998</v>
       </c>
       <c r="L39" s="14">
-        <v>7.0385</v>
+        <v>6.2983000000000002</v>
       </c>
       <c r="M39" s="14">
-        <v>7.6492000000000004</v>
+        <v>6.8448000000000002</v>
       </c>
       <c r="N39" s="14">
-        <v>4.7397</v>
+        <v>4.2412999999999998</v>
       </c>
       <c r="O39" s="14">
-        <v>3.7395</v>
+        <v>3.3462999999999998</v>
       </c>
       <c r="P39" s="14">
-        <v>5.1966999999999999</v>
+        <v>4.6501999999999999</v>
       </c>
       <c r="Q39" s="14">
-        <v>17.578199999999999</v>
+        <v>15.729699999999999</v>
       </c>
       <c r="R39" s="14">
-        <v>6.2614999999999998</v>
+        <v>5.6029999999999998</v>
       </c>
       <c r="S39" s="14">
-        <v>10.5418</v>
+        <v>9.4331999999999994</v>
       </c>
       <c r="T39" s="14">
-        <v>15.068199999999999</v>
+        <v>13.483599999999999</v>
       </c>
       <c r="U39" s="14">
-        <v>97.938999999999993</v>
+        <v>99.977000000000004</v>
       </c>
       <c r="V39" s="14">
-        <v>25.177900000000001</v>
+        <v>28.345199999999998</v>
       </c>
       <c r="W39" s="14">
-        <v>6.4161999999999999</v>
+        <v>6.4931000000000001</v>
       </c>
       <c r="X39" s="14">
-        <v>6.7992999999999997</v>
+        <v>7.1151999999999997</v>
       </c>
       <c r="Y39" s="14">
-        <v>4.0099</v>
+        <v>4.3635000000000002</v>
       </c>
       <c r="Z39" s="14">
-        <v>3.4434</v>
+        <v>3.4215</v>
       </c>
       <c r="AA39" s="14">
-        <v>5.0797999999999996</v>
+        <v>4.7403000000000004</v>
       </c>
       <c r="AB39" s="14">
-        <v>18.084499999999998</v>
+        <v>16.1828</v>
       </c>
       <c r="AC39" s="14">
-        <v>6.1810999999999998</v>
+        <v>5.3669000000000002</v>
       </c>
       <c r="AD39" s="14">
-        <v>9.3704999999999998</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.6950000000000003</v>
+      </c>
+      <c r="AE39" s="14">
+        <v>14.0601</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="19"/>
       <c r="F40" s="4">
         <v>1</v>
       </c>
       <c r="H40" s="20">
         <v>2024000709</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="J40" s="14">
-        <v>106.5941</v>
+        <v>95.384699999999995</v>
       </c>
       <c r="K40" s="14">
-        <v>31.162199999999999</v>
+        <v>27.885200000000001</v>
       </c>
       <c r="L40" s="14">
-        <v>7.2450000000000001</v>
+        <v>6.4831000000000003</v>
       </c>
       <c r="M40" s="14">
-        <v>7.1615000000000002</v>
+        <v>6.4084000000000003</v>
       </c>
       <c r="N40" s="14">
-        <v>5.1981000000000002</v>
+        <v>4.6515000000000004</v>
       </c>
       <c r="O40" s="14">
-        <v>2.9883000000000002</v>
+        <v>2.6741000000000001</v>
       </c>
       <c r="P40" s="14">
-        <v>5.1700999999999997</v>
+        <v>4.6264000000000003</v>
       </c>
       <c r="Q40" s="14">
-        <v>17.654599999999999</v>
+        <v>15.798</v>
       </c>
       <c r="R40" s="14">
-        <v>3.8441999999999998</v>
+        <v>3.4399000000000002</v>
       </c>
       <c r="S40" s="14">
-        <v>11.087400000000001</v>
+        <v>9.9215</v>
       </c>
       <c r="T40" s="14">
-        <v>15.083</v>
+        <v>13.4969</v>
       </c>
       <c r="U40" s="14">
-        <v>96.552599999999998</v>
+        <v>98.537899999999993</v>
       </c>
       <c r="V40" s="14">
-        <v>26.475899999999999</v>
+        <v>29.823699999999999</v>
       </c>
       <c r="W40" s="14">
-        <v>6.5685000000000002</v>
+        <v>6.6425000000000001</v>
       </c>
       <c r="X40" s="14">
-        <v>6.1577999999999999</v>
+        <v>6.4405999999999999</v>
       </c>
       <c r="Y40" s="14">
-        <v>4.3246000000000002</v>
+        <v>4.7080000000000002</v>
       </c>
       <c r="Z40" s="14">
-        <v>2.7721</v>
+        <v>2.7568000000000001</v>
       </c>
       <c r="AA40" s="14">
-        <v>5.0194999999999999</v>
+        <v>4.6825999999999999</v>
       </c>
       <c r="AB40" s="14">
-        <v>18.107299999999999</v>
+        <v>16.203099999999999</v>
       </c>
       <c r="AC40" s="14">
-        <v>3.7949000000000002</v>
+        <v>3.2980999999999998</v>
       </c>
       <c r="AD40" s="14">
-        <v>9.7429000000000006</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.0725</v>
+      </c>
+      <c r="AE40" s="14">
+        <v>13.943099999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="19" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="19"/>
       <c r="F41" s="4">
         <v>1</v>
       </c>
       <c r="H41" s="20">
         <v>2024001012</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J41" s="14">
-        <v>113.50490000000001</v>
+        <v>101.56870000000001</v>
       </c>
       <c r="K41" s="14">
-        <v>33.385599999999997</v>
+        <v>29.8748</v>
       </c>
       <c r="L41" s="14">
-        <v>7.5732999999999997</v>
+        <v>6.7769000000000004</v>
       </c>
       <c r="M41" s="14">
-        <v>7.5391000000000004</v>
+        <v>6.7462999999999997</v>
       </c>
       <c r="N41" s="14">
-        <v>4.8171999999999997</v>
+        <v>4.3106</v>
       </c>
       <c r="O41" s="14">
-        <v>3.9912000000000001</v>
+        <v>3.5714999999999999</v>
       </c>
       <c r="P41" s="14">
-        <v>5.7858999999999998</v>
+        <v>5.1775000000000002</v>
       </c>
       <c r="Q41" s="14">
-        <v>18.282399999999999</v>
+        <v>16.3598</v>
       </c>
       <c r="R41" s="14">
-        <v>4.6299000000000001</v>
+        <v>4.1429999999999998</v>
       </c>
       <c r="S41" s="14">
-        <v>11.4064</v>
+        <v>10.206899999999999</v>
       </c>
       <c r="T41" s="14">
-        <v>16.093699999999998</v>
+        <v>14.401300000000001</v>
       </c>
       <c r="U41" s="14">
-        <v>101.4342</v>
+        <v>103.5359</v>
       </c>
       <c r="V41" s="14">
-        <v>27.500499999999999</v>
+        <v>30.958300000000001</v>
       </c>
       <c r="W41" s="14">
-        <v>6.7922000000000002</v>
+        <v>6.8731</v>
       </c>
       <c r="X41" s="14">
-        <v>6.5557999999999996</v>
+        <v>6.8559999999999999</v>
       </c>
       <c r="Y41" s="14">
-        <v>4.0042999999999997</v>
+        <v>4.3586</v>
       </c>
       <c r="Z41" s="14">
-        <v>3.6152000000000002</v>
+        <v>3.593</v>
       </c>
       <c r="AA41" s="14">
-        <v>5.5795000000000003</v>
+        <v>5.2035</v>
       </c>
       <c r="AB41" s="14">
-        <v>18.674600000000002</v>
+        <v>16.727799999999998</v>
       </c>
       <c r="AC41" s="14">
-        <v>4.5705</v>
+        <v>3.9683999999999999</v>
       </c>
       <c r="AD41" s="14">
-        <v>9.9968000000000004</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.3413</v>
+      </c>
+      <c r="AE41" s="14">
+        <v>14.680199999999999</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="19" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="19"/>
       <c r="F42" s="4">
         <v>1</v>
       </c>
       <c r="H42" s="20">
         <v>2025000103</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="J42" s="14">
-        <v>111.0014</v>
+        <v>99.124200000000002</v>
       </c>
       <c r="K42" s="14">
-        <v>30.6876</v>
+        <v>27.695399999999999</v>
       </c>
       <c r="L42" s="14">
-        <v>6.5693999999999999</v>
+        <v>5.9263000000000003</v>
       </c>
       <c r="M42" s="14">
-        <v>10.5501</v>
+        <v>9.5402000000000005</v>
       </c>
       <c r="N42" s="14">
-        <v>4.2305999999999999</v>
+        <v>3.7037</v>
       </c>
       <c r="O42" s="14">
-        <v>3.6116000000000001</v>
+        <v>3.17</v>
       </c>
       <c r="P42" s="14">
-        <v>5.1959999999999997</v>
+        <v>4.7065000000000001</v>
       </c>
       <c r="Q42" s="14">
-        <v>18.965299999999999</v>
+        <v>16.2395</v>
       </c>
       <c r="R42" s="14">
-        <v>4.4119000000000002</v>
+        <v>4.0716999999999999</v>
       </c>
       <c r="S42" s="14">
-        <v>10.7951</v>
+        <v>9.5101999999999993</v>
       </c>
       <c r="T42" s="14">
-        <v>15.9839</v>
+        <v>14.5609</v>
       </c>
       <c r="U42" s="14">
-        <v>98.231300000000005</v>
+        <v>100.1255</v>
       </c>
       <c r="V42" s="14">
-        <v>24.688400000000001</v>
+        <v>28.0318</v>
       </c>
       <c r="W42" s="14">
-        <v>5.8708</v>
+        <v>5.9802</v>
       </c>
       <c r="X42" s="14">
-        <v>9.0949000000000009</v>
+        <v>9.6171000000000006</v>
       </c>
       <c r="Y42" s="14">
-        <v>3.5344000000000002</v>
+        <v>3.7639999999999998</v>
       </c>
       <c r="Z42" s="14">
-        <v>3.3073999999999999</v>
+        <v>3.2181999999999999</v>
       </c>
       <c r="AA42" s="14">
-        <v>4.9961000000000002</v>
+        <v>4.7685000000000004</v>
       </c>
       <c r="AB42" s="14">
-        <v>19.0989</v>
+        <v>16.420100000000001</v>
       </c>
       <c r="AC42" s="14">
-        <v>4.351</v>
+        <v>3.9841000000000002</v>
       </c>
       <c r="AD42" s="14">
-        <v>9.5111000000000008</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.6745999999999999</v>
+      </c>
+      <c r="AE42" s="14">
+        <v>14.708</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="19" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="19"/>
       <c r="F43" s="4">
         <v>1</v>
       </c>
       <c r="H43" s="20">
         <v>2025000406</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="J43" s="14">
-        <v>110.8685</v>
+        <v>99.247100000000003</v>
       </c>
       <c r="K43" s="14">
-        <v>31.2194</v>
+        <v>28.1692</v>
       </c>
       <c r="L43" s="14">
-        <v>6.8593000000000002</v>
+        <v>6.2003000000000004</v>
       </c>
       <c r="M43" s="14">
-        <v>8.2346000000000004</v>
+        <v>7.4424000000000001</v>
       </c>
       <c r="N43" s="14">
-        <v>4.8407</v>
+        <v>4.34</v>
       </c>
       <c r="O43" s="14">
-        <v>3.9026999999999998</v>
+        <v>3.4485999999999999</v>
       </c>
       <c r="P43" s="14">
-        <v>5.3425000000000002</v>
+        <v>4.8574999999999999</v>
       </c>
       <c r="Q43" s="14">
-        <v>18.395199999999999</v>
+        <v>15.942399999999999</v>
       </c>
       <c r="R43" s="14">
-        <v>6.0068999999999999</v>
+        <v>5.3535000000000004</v>
       </c>
       <c r="S43" s="14">
-        <v>11.2629</v>
+        <v>10.0007</v>
       </c>
       <c r="T43" s="14">
-        <v>14.8042</v>
+        <v>13.492699999999999</v>
       </c>
       <c r="U43" s="14">
-        <v>97.509699999999995</v>
+        <v>99.445999999999998</v>
       </c>
       <c r="V43" s="14">
-        <v>25.116099999999999</v>
+        <v>28.453700000000001</v>
       </c>
       <c r="W43" s="14">
-        <v>6.0701999999999998</v>
+        <v>6.2065000000000001</v>
       </c>
       <c r="X43" s="14">
-        <v>6.8794000000000004</v>
+        <v>7.2538</v>
       </c>
       <c r="Y43" s="14">
-        <v>3.9645000000000001</v>
+        <v>4.327</v>
       </c>
       <c r="Z43" s="14">
-        <v>3.5032999999999999</v>
+        <v>3.4382999999999999</v>
       </c>
       <c r="AA43" s="14">
-        <v>5.1272000000000002</v>
+        <v>4.8478000000000003</v>
       </c>
       <c r="AB43" s="14">
-        <v>18.450600000000001</v>
+        <v>16.022500000000001</v>
       </c>
       <c r="AC43" s="14">
-        <v>6.2767999999999997</v>
+        <v>5.3913000000000002</v>
       </c>
       <c r="AD43" s="14">
-        <v>9.7346000000000004</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9.9807000000000006</v>
+      </c>
+      <c r="AE43" s="14">
+        <v>13.5198</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="19" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="19"/>
       <c r="F44" s="4">
         <v>1</v>
       </c>
       <c r="H44" s="20">
         <v>2025000709</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="J44" s="14">
-        <v>110.7574</v>
+        <v>98.841499999999996</v>
       </c>
       <c r="K44" s="14">
-        <v>32.920299999999997</v>
+        <v>29.719799999999999</v>
       </c>
       <c r="L44" s="14">
-        <v>7.2511000000000001</v>
+        <v>6.3891</v>
       </c>
       <c r="M44" s="14">
-        <v>7.2214</v>
+        <v>6.5293000000000001</v>
       </c>
       <c r="N44" s="14">
-        <v>5.2093999999999996</v>
+        <v>4.6303999999999998</v>
       </c>
       <c r="O44" s="14">
-        <v>3.0707</v>
+        <v>2.7353000000000001</v>
       </c>
       <c r="P44" s="14">
-        <v>5.4904999999999999</v>
+        <v>4.9912000000000001</v>
       </c>
       <c r="Q44" s="14">
-        <v>18.8887</v>
+        <v>16.404299999999999</v>
       </c>
       <c r="R44" s="14">
-        <v>3.8925000000000001</v>
+        <v>3.2774000000000001</v>
       </c>
       <c r="S44" s="14">
-        <v>11.7407</v>
+        <v>10.4163</v>
       </c>
       <c r="T44" s="14">
-        <v>15.071899999999999</v>
+        <v>13.748200000000001</v>
       </c>
       <c r="U44" s="14">
-        <v>97.070499999999996</v>
+        <v>98.644199999999998</v>
       </c>
       <c r="V44" s="14">
-        <v>26.1065</v>
+        <v>29.601400000000002</v>
       </c>
       <c r="W44" s="14">
-        <v>6.3886000000000003</v>
+        <v>6.37</v>
       </c>
       <c r="X44" s="14">
-        <v>6.2632000000000003</v>
+        <v>6.6219999999999999</v>
       </c>
       <c r="Y44" s="14">
-        <v>4.2595000000000001</v>
+        <v>4.6028000000000002</v>
       </c>
       <c r="Z44" s="14">
-        <v>2.7738999999999998</v>
+        <v>2.7435</v>
       </c>
       <c r="AA44" s="14">
-        <v>5.2641999999999998</v>
+        <v>4.9714</v>
       </c>
       <c r="AB44" s="14">
-        <v>18.813400000000001</v>
+        <v>16.322700000000001</v>
       </c>
       <c r="AC44" s="14">
-        <v>4.0716999999999999</v>
+        <v>3.3037999999999998</v>
       </c>
       <c r="AD44" s="14">
-        <v>10.086499999999999</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.3645</v>
+      </c>
+      <c r="AE44" s="14">
+        <v>13.720800000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="19" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="19"/>
       <c r="F45" s="4">
         <v>1</v>
       </c>
       <c r="H45" s="20">
         <v>2025001012</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="J45" s="14">
-        <v>114.38</v>
+        <v>102.7683</v>
       </c>
       <c r="K45" s="14">
-        <v>34.81</v>
+        <v>31.494700000000002</v>
       </c>
       <c r="L45" s="14">
-        <v>7.1379000000000001</v>
+        <v>6.4215999999999998</v>
       </c>
       <c r="M45" s="14">
-        <v>7.5107999999999997</v>
+        <v>6.7988999999999997</v>
       </c>
       <c r="N45" s="14">
-        <v>4.9920999999999998</v>
+        <v>4.4459</v>
       </c>
       <c r="O45" s="14">
-        <v>4.1536</v>
+        <v>3.6819999999999999</v>
       </c>
       <c r="P45" s="14">
-        <v>6.0063000000000004</v>
+        <v>5.4499000000000004</v>
       </c>
       <c r="Q45" s="14">
-        <v>18.0137</v>
+        <v>15.7197</v>
       </c>
       <c r="R45" s="14">
-        <v>4.5848000000000004</v>
+        <v>4.1520999999999999</v>
       </c>
       <c r="S45" s="14">
-        <v>12.0076</v>
+        <v>10.694100000000001</v>
       </c>
       <c r="T45" s="14">
-        <v>15.163</v>
+        <v>13.909000000000001</v>
       </c>
       <c r="U45" s="14">
-        <v>99.202100000000002</v>
+        <v>101.7508</v>
       </c>
       <c r="V45" s="14">
-        <v>27.089500000000001</v>
+        <v>30.937799999999999</v>
       </c>
       <c r="W45" s="14">
-        <v>6.2613000000000003</v>
+        <v>6.3705999999999996</v>
       </c>
       <c r="X45" s="14">
-        <v>6.4526000000000003</v>
+        <v>6.8262</v>
       </c>
       <c r="Y45" s="14">
-        <v>4.0785</v>
+        <v>4.415</v>
       </c>
       <c r="Z45" s="14">
-        <v>3.6789999999999998</v>
+        <v>3.6276000000000002</v>
       </c>
       <c r="AA45" s="14">
-        <v>5.7477</v>
+        <v>5.4173999999999998</v>
       </c>
       <c r="AB45" s="14">
-        <v>17.870699999999999</v>
+        <v>15.5641</v>
       </c>
       <c r="AC45" s="14">
-        <v>4.7957999999999998</v>
+        <v>4.1856</v>
       </c>
       <c r="AD45" s="14">
-        <v>10.271699999999999</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.588200000000001</v>
+      </c>
+      <c r="AE45" s="14">
+        <v>13.7713</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="19" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="19"/>
       <c r="F46" s="4">
         <v>1</v>
       </c>
       <c r="H46" s="20">
         <v>2026000103</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="J46" s="14">
-        <v>111.422</v>
+        <v>99.608199999999997</v>
       </c>
       <c r="K46" s="14">
-        <v>31.631799999999998</v>
+        <v>28.553100000000001</v>
       </c>
       <c r="L46" s="14">
-        <v>6.58</v>
+        <v>6.0284000000000004</v>
       </c>
       <c r="M46" s="14">
-        <v>9.8737999999999992</v>
+        <v>8.9382999999999999</v>
       </c>
       <c r="N46" s="14">
-        <v>4.4858000000000002</v>
+        <v>3.9980000000000002</v>
       </c>
       <c r="O46" s="14">
-        <v>3.6747999999999998</v>
+        <v>3.2256999999999998</v>
       </c>
       <c r="P46" s="14">
-        <v>5.6191000000000004</v>
+        <v>5.1002999999999998</v>
       </c>
       <c r="Q46" s="14">
-        <v>18.7944</v>
+        <v>16.030999999999999</v>
       </c>
       <c r="R46" s="14">
-        <v>4.1595000000000004</v>
+        <v>3.5442</v>
       </c>
       <c r="S46" s="14">
-        <v>11.604699999999999</v>
+        <v>10.3459</v>
       </c>
       <c r="T46" s="14">
-        <v>14.9984</v>
+        <v>13.8432</v>
       </c>
       <c r="U46" s="14">
-        <v>97.057500000000005</v>
+        <v>99.014099999999999</v>
       </c>
       <c r="V46" s="14">
-        <v>24.501799999999999</v>
+        <v>27.911200000000001</v>
       </c>
       <c r="W46" s="14">
-        <v>5.7516999999999996</v>
+        <v>5.9627999999999997</v>
       </c>
       <c r="X46" s="14">
-        <v>8.8553999999999995</v>
+        <v>9.3987999999999996</v>
       </c>
       <c r="Y46" s="14">
-        <v>3.6890000000000001</v>
+        <v>3.9980000000000002</v>
       </c>
       <c r="Z46" s="14">
-        <v>3.2928000000000002</v>
+        <v>3.2193000000000001</v>
       </c>
       <c r="AA46" s="14">
-        <v>5.3874000000000004</v>
+        <v>5.0698999999999996</v>
       </c>
       <c r="AB46" s="14">
-        <v>18.738199999999999</v>
+        <v>15.919600000000001</v>
       </c>
       <c r="AC46" s="14">
-        <v>4.3418999999999999</v>
+        <v>3.5655999999999999</v>
       </c>
       <c r="AD46" s="14">
-        <v>10.004</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>10.335599999999999</v>
+      </c>
+      <c r="AE46" s="14">
+        <v>13.7606</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="19" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E47" s="19"/>
       <c r="F47" s="4">
         <v>1</v>
       </c>
       <c r="H47" s="20">
         <v>2026000406</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="J47" s="14">
-        <v>111.85429999999999</v>
+        <v>100.1677</v>
       </c>
       <c r="K47" s="14">
-        <v>32.130899999999997</v>
+        <v>29.0486</v>
       </c>
       <c r="L47" s="14">
-        <v>7.0609999999999999</v>
+        <v>6.4726999999999997</v>
       </c>
       <c r="M47" s="14">
-        <v>7.4878</v>
+        <v>6.7664</v>
       </c>
       <c r="N47" s="14">
-        <v>5.5023999999999997</v>
+        <v>4.8792999999999997</v>
       </c>
       <c r="O47" s="14">
-        <v>3.6375000000000002</v>
+        <v>3.2319</v>
       </c>
       <c r="P47" s="14">
-        <v>5.6131000000000002</v>
+        <v>5.0697000000000001</v>
       </c>
       <c r="Q47" s="14">
-        <v>18.982900000000001</v>
+        <v>16.3369</v>
       </c>
       <c r="R47" s="14">
-        <v>5.5515999999999996</v>
+        <v>4.9463999999999997</v>
       </c>
       <c r="S47" s="14">
-        <v>11.4754</v>
+        <v>10.228400000000001</v>
       </c>
       <c r="T47" s="14">
-        <v>14.411300000000001</v>
+        <v>13.1874</v>
       </c>
       <c r="U47" s="14">
-        <v>96.676199999999994</v>
+        <v>98.687399999999997</v>
       </c>
       <c r="V47" s="14">
-        <v>24.985099999999999</v>
+        <v>28.395499999999998</v>
       </c>
       <c r="W47" s="14">
-        <v>6.1134000000000004</v>
+        <v>6.3457999999999997</v>
       </c>
       <c r="X47" s="14">
-        <v>6.3080999999999996</v>
+        <v>6.6795999999999998</v>
       </c>
       <c r="Y47" s="14">
-        <v>4.4124999999999996</v>
+        <v>4.7649999999999997</v>
       </c>
       <c r="Z47" s="14">
-        <v>3.2105000000000001</v>
+        <v>3.1779000000000002</v>
       </c>
       <c r="AA47" s="14">
-        <v>5.3611000000000004</v>
+        <v>5.0194999999999999</v>
       </c>
       <c r="AB47" s="14">
-        <v>18.684000000000001</v>
+        <v>16.048100000000002</v>
       </c>
       <c r="AC47" s="14">
-        <v>6.1753</v>
+        <v>5.1795</v>
       </c>
       <c r="AD47" s="14">
-        <v>9.7746999999999993</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:30" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>10.077299999999999</v>
+      </c>
+      <c r="AE47" s="14">
+        <v>12.9925</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F48" s="15"/>
       <c r="G48" s="29"/>
       <c r="H48" s="17" t="s">
         <v>24</v>
       </c>
       <c r="I48" s="16"/>
       <c r="J48" s="17"/>
       <c r="K48" s="16"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
       <c r="N48" s="16"/>
       <c r="O48" s="16"/>
       <c r="P48" s="16"/>
       <c r="Q48" s="16"/>
       <c r="R48" s="16"/>
       <c r="S48" s="16"/>
       <c r="T48" s="16"/>
       <c r="U48" s="16"/>
       <c r="V48" s="16"/>
       <c r="W48" s="16"/>
       <c r="X48" s="16"/>
       <c r="Y48" s="16"/>
       <c r="Z48" s="16"/>
       <c r="AA48" s="16"/>
       <c r="AB48" s="16"/>
       <c r="AC48" s="16"/>
       <c r="AD48" s="16"/>
-    </row>
-    <row r="49" spans="6:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE48" s="16"/>
+    </row>
+    <row r="49" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="15"/>
       <c r="G49" s="29"/>
       <c r="H49" s="30" t="s">
         <v>25</v>
       </c>
       <c r="J49" s="30"/>
     </row>
-    <row r="50" spans="6:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="15"/>
       <c r="G50" s="29"/>
       <c r="H50" s="30" t="s">
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="J50" s="30"/>
     </row>
-    <row r="51" spans="6:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="15"/>
       <c r="G51" s="29"/>
       <c r="H51" s="30" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="31"/>
     </row>
-    <row r="52" spans="6:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F52" s="15"/>
       <c r="G52" s="29"/>
       <c r="H52" s="31" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="53" spans="6:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="53" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F53" s="15"/>
       <c r="G53" s="29"/>
       <c r="H53" s="31" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="54" spans="6:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="54" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F54" s="15"/>
       <c r="G54" s="29"/>
-      <c r="H54" s="31" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="6:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H54" s="38" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="55" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F55" s="18"/>
       <c r="G55" s="29"/>
       <c r="H55" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="47" fitToWidth="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="32" max="16383" man="1"/>
+    <brk id="55" max="16383" man="1"/>
   </rowBreaks>
-  <colBreaks count="2" manualBreakCount="2">
-[...1 lines deleted...]
-    <brk id="31" max="1048575" man="1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FB92488-89D6-4B40-A722-FF1D0038DCEE}">
   <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.44140625" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.77734375" style="2" customWidth="1"/>
@@ -25578,1621 +25841,1621 @@
       <c r="I5" s="2" t="s">
         <v>139</v>
       </c>
       <c r="J5" s="34"/>
     </row>
     <row r="6" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F6" s="12"/>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>140</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F7" s="12"/>
       <c r="H7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F8" s="12"/>
       <c r="H8" s="11" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="U8" s="35"/>
     </row>
     <row r="9" spans="1:22" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J9" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="K9" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="L9" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="M9" s="27" t="s">
         <v>142</v>
       </c>
-      <c r="K9" s="27" t="s">
+      <c r="N9" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="O9" s="28" t="s">
+        <v>144</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q9" s="27" t="s">
         <v>300</v>
       </c>
-      <c r="L9" s="27" t="s">
-[...11 lines deleted...]
-      <c r="P9" s="28" t="s">
+      <c r="R9" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="Q9" s="27" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="27" t="s">
+      <c r="S9" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="S9" s="27" t="s">
+      <c r="T9" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="T9" s="27" t="s">
+      <c r="U9" s="28" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2020000103</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J10" s="14">
         <v>83.897599999999997</v>
       </c>
       <c r="K10" s="14">
         <v>50.543100000000003</v>
       </c>
       <c r="L10" s="14">
         <v>8.9680999999999997</v>
       </c>
       <c r="M10" s="14">
         <v>6.7523</v>
       </c>
       <c r="N10" s="14">
         <v>34.822699999999998</v>
       </c>
       <c r="O10" s="14">
         <v>33.354500000000002</v>
       </c>
       <c r="P10" s="14">
         <v>95.23</v>
       </c>
       <c r="Q10" s="14">
         <v>60.748899999999999</v>
       </c>
       <c r="R10" s="14">
         <v>10.020200000000001</v>
       </c>
       <c r="S10" s="14">
         <v>7.6818</v>
       </c>
       <c r="T10" s="14">
         <v>42.8324</v>
       </c>
       <c r="U10" s="14">
         <v>34.564300000000003</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="20">
         <v>2020000406</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="J11" s="14">
         <v>79.049000000000007</v>
       </c>
       <c r="K11" s="14">
         <v>49.132399999999997</v>
       </c>
       <c r="L11" s="14">
         <v>8.1513000000000009</v>
       </c>
       <c r="M11" s="14">
         <v>5.8223000000000003</v>
       </c>
       <c r="N11" s="14">
         <v>35.158499999999997</v>
       </c>
       <c r="O11" s="14">
         <v>29.916699999999999</v>
       </c>
       <c r="P11" s="14">
         <v>90.033000000000001</v>
       </c>
       <c r="Q11" s="14">
         <v>59.267000000000003</v>
       </c>
       <c r="R11" s="14">
         <v>9.1381999999999994</v>
       </c>
       <c r="S11" s="14">
         <v>6.5198999999999998</v>
       </c>
       <c r="T11" s="14">
         <v>43.512999999999998</v>
       </c>
       <c r="U11" s="14">
         <v>31.130800000000001</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="20">
         <v>2020000709</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="J12" s="14">
         <v>81.685500000000005</v>
       </c>
       <c r="K12" s="14">
         <v>49.645099999999999</v>
       </c>
       <c r="L12" s="14">
         <v>8.9482999999999997</v>
       </c>
       <c r="M12" s="14">
         <v>6.2411000000000003</v>
       </c>
       <c r="N12" s="14">
         <v>34.455599999999997</v>
       </c>
       <c r="O12" s="14">
         <v>32.040599999999998</v>
       </c>
       <c r="P12" s="14">
         <v>93.141900000000007</v>
       </c>
       <c r="Q12" s="14">
         <v>59.813400000000001</v>
       </c>
       <c r="R12" s="14">
         <v>9.9535999999999998</v>
       </c>
       <c r="S12" s="14">
         <v>7.0441000000000003</v>
       </c>
       <c r="T12" s="14">
         <v>42.537799999999997</v>
       </c>
       <c r="U12" s="14">
         <v>33.480200000000004</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="20">
         <v>2020001012</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="J13" s="14">
         <v>88.532600000000002</v>
       </c>
       <c r="K13" s="14">
         <v>53.173400000000001</v>
       </c>
       <c r="L13" s="14">
         <v>9.4451000000000001</v>
       </c>
       <c r="M13" s="14">
         <v>7.7298999999999998</v>
       </c>
       <c r="N13" s="14">
         <v>35.9983</v>
       </c>
       <c r="O13" s="14">
         <v>35.359299999999998</v>
       </c>
       <c r="P13" s="14">
         <v>101.5282</v>
       </c>
       <c r="Q13" s="14">
         <v>64.374499999999998</v>
       </c>
       <c r="R13" s="14">
         <v>10.482900000000001</v>
       </c>
       <c r="S13" s="14">
         <v>8.6079000000000008</v>
       </c>
       <c r="T13" s="14">
         <v>44.941800000000001</v>
       </c>
       <c r="U13" s="14">
         <v>37.103099999999998</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="20">
         <v>2021000103</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J14" s="14">
         <v>82.496300000000005</v>
       </c>
       <c r="K14" s="14">
         <v>50.768900000000002</v>
       </c>
       <c r="L14" s="14">
         <v>9.2984000000000009</v>
       </c>
       <c r="M14" s="14">
         <v>6.5003000000000002</v>
       </c>
       <c r="N14" s="14">
         <v>34.970300000000002</v>
       </c>
       <c r="O14" s="14">
         <v>31.727399999999999</v>
       </c>
       <c r="P14" s="14">
         <v>94.281499999999994</v>
       </c>
       <c r="Q14" s="14">
         <v>61.6128</v>
       </c>
       <c r="R14" s="14">
         <v>10.424200000000001</v>
       </c>
       <c r="S14" s="14">
         <v>7.3616000000000001</v>
       </c>
       <c r="T14" s="14">
         <v>43.6038</v>
       </c>
       <c r="U14" s="14">
         <v>32.912199999999999</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="20">
         <v>2021000406</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="J15" s="14">
         <v>84.030100000000004</v>
       </c>
       <c r="K15" s="14">
         <v>49.6798</v>
       </c>
       <c r="L15" s="14">
         <v>8.7303999999999995</v>
       </c>
       <c r="M15" s="14">
         <v>6.6047000000000002</v>
       </c>
       <c r="N15" s="14">
         <v>34.344799999999999</v>
       </c>
       <c r="O15" s="14">
         <v>34.350200000000001</v>
       </c>
       <c r="P15" s="14">
         <v>96.697400000000002</v>
       </c>
       <c r="Q15" s="14">
         <v>59.783200000000001</v>
       </c>
       <c r="R15" s="14">
         <v>9.8425999999999991</v>
       </c>
       <c r="S15" s="14">
         <v>7.3631000000000002</v>
       </c>
       <c r="T15" s="14">
         <v>42.401000000000003</v>
       </c>
       <c r="U15" s="14">
         <v>36.698999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="19"/>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="H16" s="20">
         <v>2021000709</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J16" s="14">
         <v>80.912199999999999</v>
       </c>
       <c r="K16" s="14">
         <v>48.713299999999997</v>
       </c>
       <c r="L16" s="14">
         <v>8.5957000000000008</v>
       </c>
       <c r="M16" s="14">
         <v>5.6523000000000003</v>
       </c>
       <c r="N16" s="14">
         <v>34.465400000000002</v>
       </c>
       <c r="O16" s="14">
         <v>32.198900000000002</v>
       </c>
       <c r="P16" s="14">
         <v>92.471000000000004</v>
       </c>
       <c r="Q16" s="14">
         <v>58.061199999999999</v>
       </c>
       <c r="R16" s="14">
         <v>9.5615000000000006</v>
       </c>
       <c r="S16" s="14">
         <v>6.3723999999999998</v>
       </c>
       <c r="T16" s="14">
         <v>41.979799999999997</v>
       </c>
       <c r="U16" s="14">
         <v>34.363799999999998</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="19"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
       <c r="H17" s="20">
         <v>2021001012</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="J17" s="14">
         <v>87.575900000000004</v>
       </c>
       <c r="K17" s="14">
         <v>51.669899999999998</v>
       </c>
       <c r="L17" s="14">
         <v>7.9355000000000002</v>
       </c>
       <c r="M17" s="14">
         <v>7.6767000000000003</v>
       </c>
       <c r="N17" s="14">
         <v>36.057499999999997</v>
       </c>
       <c r="O17" s="14">
         <v>35.906300000000002</v>
       </c>
       <c r="P17" s="14">
         <v>99.858400000000003</v>
       </c>
       <c r="Q17" s="14">
         <v>60.931399999999996</v>
       </c>
       <c r="R17" s="14">
         <v>8.8369</v>
       </c>
       <c r="S17" s="14">
         <v>8.5678000000000001</v>
       </c>
       <c r="T17" s="14">
         <v>43.338299999999997</v>
       </c>
       <c r="U17" s="14">
         <v>38.733800000000002</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="19"/>
       <c r="F18" s="4">
         <v>1</v>
       </c>
       <c r="H18" s="20">
         <v>2022000103</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J18" s="14">
         <v>83.456999999999994</v>
       </c>
       <c r="K18" s="14">
         <v>51.7239</v>
       </c>
       <c r="L18" s="14">
         <v>9.0467999999999993</v>
       </c>
       <c r="M18" s="14">
         <v>6.3509000000000002</v>
       </c>
       <c r="N18" s="14">
         <v>36.325899999999997</v>
       </c>
       <c r="O18" s="14">
         <v>31.7332</v>
       </c>
       <c r="P18" s="14">
         <v>94.4084</v>
       </c>
       <c r="Q18" s="14">
         <v>60.144100000000002</v>
       </c>
       <c r="R18" s="14">
         <v>10.1082</v>
       </c>
       <c r="S18" s="14">
         <v>7.1439000000000004</v>
       </c>
       <c r="T18" s="14">
         <v>42.786700000000003</v>
       </c>
       <c r="U18" s="14">
         <v>34.269100000000002</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="19"/>
       <c r="F19" s="4">
         <v>1</v>
       </c>
       <c r="H19" s="20">
         <v>2022000406</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="J19" s="14">
         <v>85.830699999999993</v>
       </c>
       <c r="K19" s="14">
         <v>49.626800000000003</v>
       </c>
       <c r="L19" s="14">
         <v>7.6489000000000003</v>
       </c>
       <c r="M19" s="14">
         <v>6.5980999999999996</v>
       </c>
       <c r="N19" s="14">
         <v>35.3797</v>
       </c>
       <c r="O19" s="14">
         <v>36.2042</v>
       </c>
       <c r="P19" s="14">
         <v>95.900300000000001</v>
       </c>
       <c r="Q19" s="14">
         <v>56.846200000000003</v>
       </c>
       <c r="R19" s="14">
         <v>8.3870000000000005</v>
       </c>
       <c r="S19" s="14">
         <v>7.2827000000000002</v>
       </c>
       <c r="T19" s="14">
         <v>41.091500000000003</v>
       </c>
       <c r="U19" s="14">
         <v>38.845799999999997</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="19"/>
       <c r="F20" s="4">
         <v>1</v>
       </c>
       <c r="H20" s="20">
         <v>2022000709</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="J20" s="14">
         <v>85.545100000000005</v>
       </c>
       <c r="K20" s="14">
         <v>50.574800000000003</v>
       </c>
       <c r="L20" s="14">
         <v>8.6303000000000001</v>
       </c>
       <c r="M20" s="14">
         <v>6.23</v>
       </c>
       <c r="N20" s="14">
         <v>35.7149</v>
       </c>
       <c r="O20" s="14">
         <v>34.970199999999998</v>
       </c>
       <c r="P20" s="14">
         <v>94.525000000000006</v>
       </c>
       <c r="Q20" s="14">
         <v>57.0822</v>
       </c>
       <c r="R20" s="14">
         <v>9.1423000000000005</v>
       </c>
       <c r="S20" s="14">
         <v>6.8838999999999997</v>
       </c>
       <c r="T20" s="14">
         <v>40.910499999999999</v>
       </c>
       <c r="U20" s="14">
         <v>37.281599999999997</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B21" s="19" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="19"/>
       <c r="F21" s="4">
         <v>1</v>
       </c>
       <c r="H21" s="20">
         <v>2022001012</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="J21" s="14">
         <v>91.873999999999995</v>
       </c>
       <c r="K21" s="14">
         <v>54.899799999999999</v>
       </c>
       <c r="L21" s="14">
         <v>8.7035999999999998</v>
       </c>
       <c r="M21" s="14">
         <v>7.8003999999999998</v>
       </c>
       <c r="N21" s="14">
         <v>38.395499999999998</v>
       </c>
       <c r="O21" s="14">
         <v>36.974200000000003</v>
       </c>
       <c r="P21" s="14">
         <v>100.1897</v>
       </c>
       <c r="Q21" s="14">
         <v>60.595799999999997</v>
       </c>
       <c r="R21" s="14">
         <v>9.0945999999999998</v>
       </c>
       <c r="S21" s="14">
         <v>8.4146999999999998</v>
       </c>
       <c r="T21" s="14">
         <v>42.948</v>
       </c>
       <c r="U21" s="14">
         <v>39.4602</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B22" s="19" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="19"/>
       <c r="F22" s="4">
         <v>1</v>
       </c>
       <c r="H22" s="20">
         <v>2023000103</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J22" s="14">
         <v>88.870400000000004</v>
       </c>
       <c r="K22" s="14">
         <v>54.366500000000002</v>
       </c>
       <c r="L22" s="14">
         <v>9.1514000000000006</v>
       </c>
       <c r="M22" s="14">
         <v>6.8810000000000002</v>
       </c>
       <c r="N22" s="14">
         <v>38.3339</v>
       </c>
       <c r="O22" s="14">
         <v>34.504100000000001</v>
       </c>
       <c r="P22" s="14">
         <v>96.3887</v>
       </c>
       <c r="Q22" s="14">
         <v>59.809100000000001</v>
       </c>
       <c r="R22" s="14">
         <v>9.5925999999999991</v>
       </c>
       <c r="S22" s="14">
         <v>7.4147999999999996</v>
       </c>
       <c r="T22" s="14">
         <v>42.640599999999999</v>
       </c>
       <c r="U22" s="14">
         <v>36.550899999999999</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B23" s="19" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="19"/>
       <c r="F23" s="4">
         <v>1</v>
       </c>
       <c r="H23" s="20">
         <v>2023000406</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="J23" s="14">
         <v>88.724199999999996</v>
       </c>
       <c r="K23" s="14">
         <v>51.500900000000001</v>
       </c>
       <c r="L23" s="14">
         <v>8.6586999999999996</v>
       </c>
       <c r="M23" s="14">
         <v>6.8696000000000002</v>
       </c>
       <c r="N23" s="14">
         <v>35.972799999999999</v>
       </c>
       <c r="O23" s="14">
         <v>37.223199999999999</v>
       </c>
       <c r="P23" s="14">
         <v>95.4024</v>
       </c>
       <c r="Q23" s="14">
         <v>56.223700000000001</v>
       </c>
       <c r="R23" s="14">
         <v>8.9358000000000004</v>
       </c>
       <c r="S23" s="14">
         <v>7.2236000000000002</v>
       </c>
       <c r="T23" s="14">
         <v>39.925400000000003</v>
       </c>
       <c r="U23" s="14">
         <v>39.018000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B24" s="19" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="19"/>
       <c r="F24" s="4">
         <v>1</v>
       </c>
       <c r="H24" s="20">
         <v>2023000709</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="J24" s="14">
         <v>86.953199999999995</v>
       </c>
       <c r="K24" s="14">
         <v>51.163400000000003</v>
       </c>
       <c r="L24" s="14">
         <v>8.9932999999999996</v>
       </c>
       <c r="M24" s="14">
         <v>6.1840999999999999</v>
       </c>
       <c r="N24" s="14">
         <v>35.985999999999997</v>
       </c>
       <c r="O24" s="14">
         <v>35.79</v>
       </c>
       <c r="P24" s="14">
         <v>92.700699999999998</v>
       </c>
       <c r="Q24" s="14">
         <v>55.431600000000003</v>
       </c>
       <c r="R24" s="14">
         <v>9.2810000000000006</v>
       </c>
       <c r="S24" s="14">
         <v>6.4958999999999998</v>
       </c>
       <c r="T24" s="14">
         <v>39.545099999999998</v>
       </c>
       <c r="U24" s="14">
         <v>37.088099999999997</v>
       </c>
     </row>
     <row r="25" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B25" s="19" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="19"/>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="H25" s="20">
         <v>2023001012</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="J25" s="14">
         <v>93.164699999999996</v>
       </c>
       <c r="K25" s="14">
         <v>55.625900000000001</v>
       </c>
       <c r="L25" s="14">
         <v>9.0764999999999993</v>
       </c>
       <c r="M25" s="14">
         <v>7.9939999999999998</v>
       </c>
       <c r="N25" s="14">
         <v>38.555300000000003</v>
       </c>
       <c r="O25" s="14">
         <v>37.538800000000002</v>
       </c>
       <c r="P25" s="14">
         <v>98.171400000000006</v>
       </c>
       <c r="Q25" s="14">
         <v>59.302599999999998</v>
       </c>
       <c r="R25" s="14">
         <v>9.2712000000000003</v>
       </c>
       <c r="S25" s="14">
         <v>8.2752999999999997</v>
       </c>
       <c r="T25" s="14">
         <v>41.636400000000002</v>
       </c>
       <c r="U25" s="14">
         <v>38.779800000000002</v>
       </c>
     </row>
     <row r="26" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B26" s="19" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="19"/>
       <c r="F26" s="4">
         <v>1</v>
       </c>
       <c r="H26" s="20">
         <v>2024000103</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="J26" s="14">
         <v>89.469300000000004</v>
       </c>
       <c r="K26" s="14">
         <v>53.868499999999997</v>
       </c>
       <c r="L26" s="14">
         <v>9.125</v>
       </c>
       <c r="M26" s="14">
         <v>7.0850999999999997</v>
       </c>
       <c r="N26" s="14">
         <v>37.658299999999997</v>
       </c>
       <c r="O26" s="14">
         <v>35.600900000000003</v>
       </c>
       <c r="P26" s="14">
         <v>94.277500000000003</v>
       </c>
       <c r="Q26" s="14">
         <v>57.5518</v>
       </c>
       <c r="R26" s="14">
         <v>9.3976000000000006</v>
       </c>
       <c r="S26" s="14">
         <v>7.3726000000000003</v>
       </c>
       <c r="T26" s="14">
         <v>40.711599999999997</v>
       </c>
       <c r="U26" s="14">
         <v>36.588799999999999</v>
       </c>
     </row>
     <row r="27" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B27" s="19" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="19"/>
       <c r="F27" s="4">
         <v>1</v>
       </c>
       <c r="H27" s="20">
         <v>2024000406</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="J27" s="14">
         <v>90.628699999999995</v>
       </c>
       <c r="K27" s="14">
         <v>51.933700000000002</v>
       </c>
       <c r="L27" s="14">
         <v>8.5710999999999995</v>
       </c>
       <c r="M27" s="14">
         <v>7.0228999999999999</v>
       </c>
       <c r="N27" s="14">
         <v>36.339599999999997</v>
       </c>
       <c r="O27" s="14">
         <v>38.695</v>
       </c>
       <c r="P27" s="14">
         <v>94.503299999999996</v>
       </c>
       <c r="Q27" s="14">
         <v>54.724600000000002</v>
       </c>
       <c r="R27" s="14">
         <v>8.7104999999999997</v>
       </c>
       <c r="S27" s="14">
         <v>7.1955999999999998</v>
       </c>
       <c r="T27" s="14">
         <v>38.700400000000002</v>
       </c>
       <c r="U27" s="14">
         <v>39.606000000000002</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B28" s="19" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="19"/>
       <c r="F28" s="4">
         <v>1</v>
       </c>
       <c r="H28" s="20">
         <v>2024000709</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="J28" s="14">
         <v>90.146299999999997</v>
       </c>
       <c r="K28" s="14">
         <v>52.759599999999999</v>
       </c>
       <c r="L28" s="14">
         <v>9.2664000000000009</v>
       </c>
       <c r="M28" s="14">
         <v>6.2858000000000001</v>
       </c>
       <c r="N28" s="14">
         <v>37.207500000000003</v>
       </c>
       <c r="O28" s="14">
         <v>37.386499999999998</v>
       </c>
       <c r="P28" s="14">
         <v>93.126300000000001</v>
       </c>
       <c r="Q28" s="14">
         <v>54.957900000000002</v>
       </c>
       <c r="R28" s="14">
         <v>9.3412000000000006</v>
       </c>
       <c r="S28" s="14">
         <v>6.4337999999999997</v>
       </c>
       <c r="T28" s="14">
         <v>39.124600000000001</v>
       </c>
       <c r="U28" s="14">
         <v>38.033099999999997</v>
       </c>
     </row>
     <row r="29" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B29" s="19" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="19"/>
       <c r="F29" s="4">
         <v>1</v>
       </c>
       <c r="H29" s="20">
         <v>2024001012</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J29" s="14">
         <v>96.118700000000004</v>
       </c>
       <c r="K29" s="14">
         <v>57.3324</v>
       </c>
       <c r="L29" s="14">
         <v>9.3337000000000003</v>
       </c>
       <c r="M29" s="14">
         <v>7.9576000000000002</v>
       </c>
       <c r="N29" s="14">
         <v>40.0411</v>
       </c>
       <c r="O29" s="14">
         <v>38.786299999999997</v>
       </c>
       <c r="P29" s="14">
         <v>97.9803</v>
       </c>
       <c r="Q29" s="14">
         <v>58.742199999999997</v>
       </c>
       <c r="R29" s="14">
         <v>9.3994999999999997</v>
       </c>
       <c r="S29" s="14">
         <v>8.0298999999999996</v>
       </c>
       <c r="T29" s="14">
         <v>41.236899999999999</v>
       </c>
       <c r="U29" s="14">
         <v>39.217700000000001</v>
       </c>
     </row>
     <row r="30" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B30" s="19" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="19"/>
       <c r="F30" s="4">
         <v>1</v>
       </c>
       <c r="H30" s="20">
         <v>2025000103</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="J30" s="14">
         <v>92.753200000000007</v>
       </c>
       <c r="K30" s="14">
         <v>55.793500000000002</v>
       </c>
       <c r="L30" s="14">
         <v>8.4895999999999994</v>
       </c>
       <c r="M30" s="14">
         <v>6.8693999999999997</v>
       </c>
       <c r="N30" s="14">
         <v>40.434699999999999</v>
       </c>
       <c r="O30" s="14">
         <v>36.959699999999998</v>
       </c>
       <c r="P30" s="14">
         <v>93.690100000000001</v>
       </c>
       <c r="Q30" s="14">
         <v>56.357100000000003</v>
       </c>
       <c r="R30" s="14">
         <v>8.5667000000000009</v>
       </c>
       <c r="S30" s="14">
         <v>6.9528999999999996</v>
       </c>
       <c r="T30" s="14">
         <v>40.8431</v>
       </c>
       <c r="U30" s="14">
         <v>37.333100000000002</v>
       </c>
     </row>
     <row r="31" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B31" s="19" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="19"/>
       <c r="F31" s="4">
         <v>1</v>
       </c>
       <c r="H31" s="20">
         <v>2025000406</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="J31" s="14">
         <v>94.016199999999998</v>
       </c>
       <c r="K31" s="14">
         <v>54.614699999999999</v>
       </c>
       <c r="L31" s="14">
         <v>8.4307999999999996</v>
       </c>
       <c r="M31" s="14">
         <v>7.3667999999999996</v>
       </c>
       <c r="N31" s="14">
         <v>38.8172</v>
       </c>
       <c r="O31" s="14">
         <v>39.401499999999999</v>
       </c>
       <c r="P31" s="14">
         <v>94.204599999999999</v>
       </c>
       <c r="Q31" s="14">
         <v>54.614699999999999</v>
       </c>
       <c r="R31" s="14">
         <v>8.3971999999999998</v>
       </c>
       <c r="S31" s="14">
         <v>7.3593999999999999</v>
       </c>
       <c r="T31" s="14">
         <v>38.856000000000002</v>
       </c>
       <c r="U31" s="14">
         <v>39.559699999999999</v>
       </c>
     </row>
     <row r="32" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B32" s="19" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="19"/>
       <c r="F32" s="4">
         <v>1</v>
       </c>
       <c r="H32" s="20">
         <v>2025000709</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="J32" s="14">
         <v>93.891900000000007</v>
       </c>
       <c r="K32" s="14">
         <v>55.226100000000002</v>
       </c>
       <c r="L32" s="14">
         <v>9.3577999999999992</v>
       </c>
       <c r="M32" s="14">
         <v>6.6563999999999997</v>
       </c>
       <c r="N32" s="14">
         <v>39.2119</v>
       </c>
       <c r="O32" s="14">
         <v>38.665900000000001</v>
       </c>
       <c r="P32" s="14">
         <v>93.704499999999996</v>
       </c>
       <c r="Q32" s="14">
         <v>55.226100000000002</v>
       </c>
       <c r="R32" s="14">
         <v>9.3483999999999998</v>
       </c>
       <c r="S32" s="14">
         <v>6.6497999999999999</v>
       </c>
       <c r="T32" s="14">
         <v>39.2119</v>
       </c>
       <c r="U32" s="14">
         <v>38.511899999999997</v>
       </c>
     </row>
     <row r="33" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B33" s="19" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="19"/>
       <c r="F33" s="4">
         <v>1</v>
       </c>
       <c r="H33" s="20">
         <v>2025001012</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="J33" s="14">
         <v>97.706900000000005</v>
       </c>
       <c r="K33" s="14">
         <v>58.741999999999997</v>
       </c>
       <c r="L33" s="14">
         <v>8.7293000000000003</v>
       </c>
       <c r="M33" s="14">
         <v>8.4108000000000001</v>
       </c>
       <c r="N33" s="14">
         <v>41.601999999999997</v>
       </c>
       <c r="O33" s="14">
         <v>38.964799999999997</v>
       </c>
       <c r="P33" s="14">
         <v>96.739500000000007</v>
       </c>
       <c r="Q33" s="14">
         <v>58.160400000000003</v>
       </c>
       <c r="R33" s="14">
         <v>8.6945999999999994</v>
       </c>
       <c r="S33" s="14">
         <v>8.3275000000000006</v>
       </c>
       <c r="T33" s="14">
         <v>41.149299999999997</v>
       </c>
       <c r="U33" s="14">
         <v>38.579000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B34" s="19" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="19"/>
       <c r="F34" s="4">
         <v>1</v>
       </c>
       <c r="H34" s="20">
         <v>2026000103</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="J34" s="14">
         <v>93.939800000000005</v>
       </c>
       <c r="K34" s="14">
         <v>56.697600000000001</v>
       </c>
       <c r="L34" s="14">
         <v>9.3084000000000007</v>
       </c>
       <c r="M34" s="14">
         <v>7.1059999999999999</v>
       </c>
       <c r="N34" s="14">
         <v>40.283000000000001</v>
       </c>
       <c r="O34" s="14">
         <v>37.242199999999997</v>
       </c>
       <c r="P34" s="14">
         <v>93.379499999999993</v>
       </c>
       <c r="Q34" s="14">
         <v>56.527999999999999</v>
       </c>
       <c r="R34" s="14">
         <v>9.2990999999999993</v>
       </c>
       <c r="S34" s="14">
         <v>7.0636000000000001</v>
       </c>
       <c r="T34" s="14">
         <v>40.162500000000001</v>
       </c>
       <c r="U34" s="14">
         <v>36.8735</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B35" s="19" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="19"/>
       <c r="F35" s="4">
         <v>1</v>
       </c>
       <c r="H35" s="20">
         <v>2026000406</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="J35" s="14">
         <v>95.320800000000006</v>
       </c>
       <c r="K35" s="14">
         <v>56.1907</v>
       </c>
       <c r="L35" s="14">
         <v>9.9111999999999991</v>
       </c>
       <c r="M35" s="14">
         <v>7.4290000000000003</v>
       </c>
       <c r="N35" s="14">
         <v>38.850499999999997</v>
       </c>
       <c r="O35" s="14">
         <v>39.130099999999999</v>
       </c>
       <c r="P35" s="14">
         <v>93.912199999999999</v>
       </c>
       <c r="Q35" s="14">
         <v>55.197200000000002</v>
       </c>
@@ -27216,65 +27479,65 @@
       </c>
       <c r="I36" s="16"/>
       <c r="J36" s="17"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="16"/>
       <c r="U36" s="16"/>
     </row>
     <row r="37" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="36"/>
       <c r="H37" s="30" t="s">
         <v>25</v>
       </c>
       <c r="J37" s="30"/>
     </row>
     <row r="38" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="36"/>
       <c r="H38" s="30" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="J38" s="31"/>
     </row>
     <row r="39" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F39" s="36"/>
       <c r="H39" s="31" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="J39" s="30"/>
     </row>
     <row r="40" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F40" s="36"/>
       <c r="H40" s="31" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="41" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F41" s="42"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="41" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10A8609A-F05C-4749-812A-8AD49D8E0867}">
   <dimension ref="A1:AF26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
@@ -27440,218 +27703,218 @@
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="7"/>
       <c r="H4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="11"/>
       <c r="T4" s="10"/>
       <c r="AE4" s="2"/>
     </row>
     <row r="5" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="7"/>
       <c r="H5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="J5" s="11"/>
       <c r="T5" s="10"/>
       <c r="AE5" s="2"/>
     </row>
     <row r="6" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="6"/>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="7"/>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="J6" s="11"/>
       <c r="T6" s="10"/>
       <c r="AE6" s="2"/>
     </row>
     <row r="7" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="7"/>
       <c r="H7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="11"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="2"/>
     </row>
     <row r="8" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="7"/>
       <c r="H8" s="21" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="22"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
       <c r="Z8" s="22"/>
       <c r="AA8" s="22"/>
       <c r="AB8" s="22"/>
       <c r="AC8" s="22"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="46"/>
     </row>
     <row r="9" spans="1:32" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="J9" s="27" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="27" t="s">
         <v>10</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>11</v>
       </c>
       <c r="M9" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="N9" s="27" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="O9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P9" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="27" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="R9" s="27" t="s">
         <v>14</v>
       </c>
       <c r="S9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="T9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U9" s="27" t="s">
         <v>17</v>
       </c>
       <c r="V9" s="27" t="s">
         <v>18</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>19</v>
       </c>
       <c r="X9" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y9" s="27" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="Z9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>21</v>
       </c>
       <c r="AB9" s="27" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="AC9" s="27" t="s">
         <v>22</v>
       </c>
       <c r="AD9" s="28" t="s">
         <v>23</v>
       </c>
       <c r="AE9" s="28" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="10" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="39">
         <v>2017000000</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="J10" s="14">
         <v>91.677199999999999</v>
       </c>
       <c r="K10" s="14">
         <v>24.191400000000002</v>
       </c>
       <c r="L10" s="14">
         <v>5.4630000000000001</v>
       </c>
       <c r="M10" s="14">
         <v>6.6</v>
       </c>
       <c r="N10" s="14">
         <v>3.6269</v>
       </c>
       <c r="O10" s="14">
         <v>3.6875</v>
       </c>
       <c r="P10" s="14">
         <v>4.1016000000000004</v>
       </c>
       <c r="Q10" s="14">
         <v>15.437900000000001</v>
       </c>
@@ -27681,67 +27944,67 @@
       </c>
       <c r="Z10" s="14">
         <v>4.1665999999999999</v>
       </c>
       <c r="AA10" s="14">
         <v>4.3867000000000003</v>
       </c>
       <c r="AB10" s="14">
         <v>15.5154</v>
       </c>
       <c r="AC10" s="14">
         <v>3.476</v>
       </c>
       <c r="AD10" s="14">
         <v>10.891999999999999</v>
       </c>
       <c r="AE10" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="39">
         <v>2018000000</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="J11" s="14">
         <v>92.662700000000001</v>
       </c>
       <c r="K11" s="14">
         <v>24.260200000000001</v>
       </c>
       <c r="L11" s="14">
         <v>5.7266000000000004</v>
       </c>
       <c r="M11" s="14">
         <v>6.7285000000000004</v>
       </c>
       <c r="N11" s="14">
         <v>3.7040000000000002</v>
       </c>
       <c r="O11" s="14">
         <v>3.6360999999999999</v>
       </c>
       <c r="P11" s="14">
         <v>4.2343999999999999</v>
       </c>
       <c r="Q11" s="14">
         <v>15.9514</v>
       </c>
@@ -27771,67 +28034,67 @@
       </c>
       <c r="Z11" s="14">
         <v>4.0993000000000004</v>
       </c>
       <c r="AA11" s="14">
         <v>4.4572000000000003</v>
       </c>
       <c r="AB11" s="14">
         <v>15.8248</v>
       </c>
       <c r="AC11" s="14">
         <v>3.5657000000000001</v>
       </c>
       <c r="AD11" s="14">
         <v>10.8184</v>
       </c>
       <c r="AE11" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="39">
         <v>2019000000</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="J12" s="14">
         <v>94.2928</v>
       </c>
       <c r="K12" s="14">
         <v>24.5154</v>
       </c>
       <c r="L12" s="14">
         <v>5.7838000000000003</v>
       </c>
       <c r="M12" s="14">
         <v>6.6913</v>
       </c>
       <c r="N12" s="14">
         <v>3.9156</v>
       </c>
       <c r="O12" s="14">
         <v>3.5996999999999999</v>
       </c>
       <c r="P12" s="14">
         <v>4.4269999999999996</v>
       </c>
       <c r="Q12" s="14">
         <v>16.3109</v>
       </c>
@@ -27861,67 +28124,67 @@
       </c>
       <c r="Z12" s="14">
         <v>4.04</v>
       </c>
       <c r="AA12" s="14">
         <v>4.6307999999999998</v>
       </c>
       <c r="AB12" s="14">
         <v>16.278300000000002</v>
       </c>
       <c r="AC12" s="14">
         <v>3.6002999999999998</v>
       </c>
       <c r="AD12" s="14">
         <v>11.103999999999999</v>
       </c>
       <c r="AE12" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="39">
         <v>2020000000</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J13" s="14">
         <v>89.486900000000006</v>
       </c>
       <c r="K13" s="14">
         <v>24.321100000000001</v>
       </c>
       <c r="L13" s="14">
         <v>5.9702999999999999</v>
       </c>
       <c r="M13" s="14">
         <v>6.6288</v>
       </c>
       <c r="N13" s="14">
         <v>4.2504</v>
       </c>
       <c r="O13" s="14">
         <v>2.9855</v>
       </c>
       <c r="P13" s="14">
         <v>4.4752999999999998</v>
       </c>
       <c r="Q13" s="14">
         <v>15.010899999999999</v>
       </c>
@@ -27951,67 +28214,67 @@
       </c>
       <c r="Z13" s="14">
         <v>3.3172999999999999</v>
       </c>
       <c r="AA13" s="14">
         <v>4.6665999999999999</v>
       </c>
       <c r="AB13" s="14">
         <v>15.010899999999999</v>
       </c>
       <c r="AC13" s="14">
         <v>3.7688999999999999</v>
       </c>
       <c r="AD13" s="14">
         <v>9.2576999999999998</v>
       </c>
       <c r="AE13" s="14">
         <v>15.911799999999999</v>
       </c>
     </row>
     <row r="14" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="39">
         <v>2021000000</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J14" s="14">
         <v>89.606399999999994</v>
       </c>
       <c r="K14" s="14">
         <v>24.131599999999999</v>
       </c>
       <c r="L14" s="14">
         <v>6.3486000000000002</v>
       </c>
       <c r="M14" s="14">
         <v>6.5389999999999997</v>
       </c>
       <c r="N14" s="14">
         <v>4.0804999999999998</v>
       </c>
       <c r="O14" s="14">
         <v>2.9148999999999998</v>
       </c>
       <c r="P14" s="14">
         <v>4.5029000000000003</v>
       </c>
       <c r="Q14" s="14">
         <v>15.120900000000001</v>
       </c>
@@ -28041,67 +28304,67 @@
       </c>
       <c r="Z14" s="14">
         <v>3.2244999999999999</v>
       </c>
       <c r="AA14" s="14">
         <v>4.7150999999999996</v>
       </c>
       <c r="AB14" s="14">
         <v>15.9168</v>
       </c>
       <c r="AC14" s="14">
         <v>4.0286999999999997</v>
       </c>
       <c r="AD14" s="14">
         <v>9.0784000000000002</v>
       </c>
       <c r="AE14" s="14">
         <v>15.833299999999999</v>
       </c>
     </row>
     <row r="15" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="39">
         <v>2022000000</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="J15" s="14">
         <v>92.424499999999995</v>
       </c>
       <c r="K15" s="14">
         <v>24.9285</v>
       </c>
       <c r="L15" s="14">
         <v>6.3350999999999997</v>
       </c>
       <c r="M15" s="14">
         <v>7.4690000000000003</v>
       </c>
       <c r="N15" s="14">
         <v>4.1353</v>
       </c>
       <c r="O15" s="14">
         <v>3.0672000000000001</v>
       </c>
       <c r="P15" s="14">
         <v>4.5926</v>
       </c>
       <c r="Q15" s="14">
         <v>15.2768</v>
       </c>
@@ -28131,67 +28394,67 @@
       </c>
       <c r="Z15" s="14">
         <v>3.3376000000000001</v>
       </c>
       <c r="AA15" s="14">
         <v>4.8240999999999996</v>
       </c>
       <c r="AB15" s="14">
         <v>16.338799999999999</v>
       </c>
       <c r="AC15" s="14">
         <v>3.8927999999999998</v>
       </c>
       <c r="AD15" s="14">
         <v>9.7760999999999996</v>
       </c>
       <c r="AE15" s="14">
         <v>15.4381</v>
       </c>
     </row>
     <row r="16" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="19"/>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="H16" s="39">
         <v>2023000000</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J16" s="14">
         <v>94.872900000000001</v>
       </c>
       <c r="K16" s="14">
         <v>26.4832</v>
       </c>
       <c r="L16" s="14">
         <v>6.0747999999999998</v>
       </c>
       <c r="M16" s="14">
         <v>7.3003999999999998</v>
       </c>
       <c r="N16" s="14">
         <v>4.1360000000000001</v>
       </c>
       <c r="O16" s="14">
         <v>3.1798000000000002</v>
       </c>
       <c r="P16" s="14">
         <v>4.609</v>
       </c>
       <c r="Q16" s="14">
         <v>16.043199999999999</v>
       </c>
@@ -28221,67 +28484,67 @@
       </c>
       <c r="Z16" s="14">
         <v>3.3437000000000001</v>
       </c>
       <c r="AA16" s="14">
         <v>4.7515000000000001</v>
       </c>
       <c r="AB16" s="14">
         <v>16.746600000000001</v>
       </c>
       <c r="AC16" s="14">
         <v>3.7940999999999998</v>
       </c>
       <c r="AD16" s="14">
         <v>10.204599999999999</v>
       </c>
       <c r="AE16" s="14">
         <v>14.5405</v>
       </c>
     </row>
     <row r="17" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="19"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
       <c r="H17" s="39">
         <v>2024000000</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="J17" s="14">
         <v>97.076599999999999</v>
       </c>
       <c r="K17" s="14">
         <v>27.564699999999998</v>
       </c>
       <c r="L17" s="14">
         <v>6.282</v>
       </c>
       <c r="M17" s="14">
         <v>7.0750999999999999</v>
       </c>
       <c r="N17" s="14">
         <v>4.2554999999999996</v>
       </c>
       <c r="O17" s="14">
         <v>3.2246000000000001</v>
       </c>
       <c r="P17" s="14">
         <v>4.7910000000000004</v>
       </c>
       <c r="Q17" s="14">
         <v>15.9724</v>
       </c>
@@ -28311,67 +28574,67 @@
       </c>
       <c r="Z17" s="14">
         <v>3.3073000000000001</v>
       </c>
       <c r="AA17" s="14">
         <v>4.859</v>
       </c>
       <c r="AB17" s="14">
         <v>16.398800000000001</v>
       </c>
       <c r="AC17" s="14">
         <v>4.0781000000000001</v>
       </c>
       <c r="AD17" s="14">
         <v>9.9860000000000007</v>
       </c>
       <c r="AE17" s="14">
         <v>14.414199999999999</v>
       </c>
     </row>
     <row r="18" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="19"/>
       <c r="F18" s="4">
         <v>1</v>
       </c>
       <c r="H18" s="39">
         <v>2025000000</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="J18" s="14">
         <v>99.9953</v>
       </c>
       <c r="K18" s="14">
         <v>29.2698</v>
       </c>
       <c r="L18" s="14">
         <v>6.2343000000000002</v>
       </c>
       <c r="M18" s="14">
         <v>7.5777000000000001</v>
       </c>
       <c r="N18" s="14">
         <v>4.28</v>
       </c>
       <c r="O18" s="14">
         <v>3.2589999999999999</v>
       </c>
       <c r="P18" s="14">
         <v>5.0012999999999996</v>
       </c>
       <c r="Q18" s="14">
         <v>16.076499999999999</v>
       </c>
@@ -28449,87 +28712,87 @@
       <c r="AA19" s="41"/>
       <c r="AB19" s="41"/>
       <c r="AC19" s="41"/>
       <c r="AD19" s="41"/>
       <c r="AE19" s="41"/>
     </row>
     <row r="20" spans="1:31" s="29" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="40"/>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="15"/>
       <c r="H20" s="30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:31" s="29" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="40"/>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="15"/>
       <c r="H21" s="30" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="22" spans="1:31" s="29" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="40"/>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="15"/>
       <c r="H22" s="30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:31" s="29" customFormat="1" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="40"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="15"/>
       <c r="H23" s="31" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F24" s="15"/>
       <c r="G24" s="29"/>
       <c r="H24" s="31" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="25" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F25" s="15"/>
       <c r="G25" s="29"/>
       <c r="H25" s="31" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="26" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F26" s="18"/>
       <c r="G26" s="29"/>
       <c r="H26" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="26" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{662CBFAC-78A8-4F73-AA70-13070AFA405D}">
   <dimension ref="A1:V21"/>
   <sheetViews>
@@ -28636,437 +28899,437 @@
       <c r="H4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="3"/>
       <c r="T4" s="33"/>
     </row>
     <row r="5" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F5" s="12"/>
       <c r="H5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>139</v>
       </c>
       <c r="J5" s="34"/>
     </row>
     <row r="6" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F6" s="12"/>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F7" s="12"/>
       <c r="H7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="9"/>
       <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F8" s="12"/>
       <c r="H8" s="11" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="I8" s="9"/>
       <c r="U8" s="35"/>
     </row>
     <row r="9" spans="1:22" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="J9" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="K9" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="L9" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="M9" s="27" t="s">
         <v>142</v>
       </c>
-      <c r="K9" s="27" t="s">
+      <c r="N9" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="O9" s="28" t="s">
+        <v>144</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q9" s="27" t="s">
         <v>300</v>
       </c>
-      <c r="L9" s="27" t="s">
-[...11 lines deleted...]
-      <c r="P9" s="28" t="s">
+      <c r="R9" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="Q9" s="27" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="27" t="s">
+      <c r="S9" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="S9" s="27" t="s">
+      <c r="T9" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="T9" s="27" t="s">
+      <c r="U9" s="28" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2020000000</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J10" s="14">
         <v>83.291200000000003</v>
       </c>
       <c r="K10" s="14">
         <v>50.623399999999997</v>
       </c>
       <c r="L10" s="14">
         <v>8.8781999999999996</v>
       </c>
       <c r="M10" s="14">
         <v>6.6363000000000003</v>
       </c>
       <c r="N10" s="14">
         <v>35.108800000000002</v>
       </c>
       <c r="O10" s="14">
         <v>32.6678</v>
       </c>
       <c r="P10" s="14">
         <v>94.972800000000007</v>
       </c>
       <c r="Q10" s="14">
         <v>61.0657</v>
       </c>
       <c r="R10" s="14">
         <v>9.8977000000000004</v>
       </c>
       <c r="S10" s="14">
         <v>7.4649000000000001</v>
       </c>
       <c r="T10" s="14">
         <v>43.451500000000003</v>
       </c>
       <c r="U10" s="14">
         <v>34.064399999999999</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="20">
         <v>2021000000</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J11" s="14">
         <v>83.753600000000006</v>
       </c>
       <c r="K11" s="14">
         <v>50.207999999999998</v>
       </c>
       <c r="L11" s="14">
         <v>8.64</v>
       </c>
       <c r="M11" s="14">
         <v>6.6085000000000003</v>
       </c>
       <c r="N11" s="14">
         <v>34.959400000000002</v>
       </c>
       <c r="O11" s="14">
         <v>33.545699999999997</v>
       </c>
       <c r="P11" s="14">
         <v>95.828000000000003</v>
       </c>
       <c r="Q11" s="14">
         <v>60.057400000000001</v>
       </c>
       <c r="R11" s="14">
         <v>9.6645000000000003</v>
       </c>
       <c r="S11" s="14">
         <v>7.4169</v>
       </c>
       <c r="T11" s="14">
         <v>42.842399999999998</v>
       </c>
       <c r="U11" s="14">
         <v>35.649000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="20">
         <v>2022000000</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="J12" s="14">
         <v>86.676699999999997</v>
       </c>
       <c r="K12" s="14">
         <v>51.706299999999999</v>
       </c>
       <c r="L12" s="14">
         <v>8.5074000000000005</v>
       </c>
       <c r="M12" s="14">
         <v>6.7449000000000003</v>
       </c>
       <c r="N12" s="14">
         <v>36.454000000000001</v>
       </c>
       <c r="O12" s="14">
         <v>34.970399999999998</v>
       </c>
       <c r="P12" s="14">
         <v>96.307500000000005</v>
       </c>
       <c r="Q12" s="14">
         <v>58.690399999999997</v>
       </c>
       <c r="R12" s="14">
         <v>9.1774000000000004</v>
       </c>
       <c r="S12" s="14">
         <v>7.4363999999999999</v>
       </c>
       <c r="T12" s="14">
         <v>41.949399999999997</v>
       </c>
       <c r="U12" s="14">
         <v>37.481699999999996</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="20">
         <v>2023000000</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J13" s="14">
         <v>89.428200000000004</v>
       </c>
       <c r="K13" s="14">
         <v>53.164200000000001</v>
       </c>
       <c r="L13" s="14">
         <v>8.9700000000000006</v>
       </c>
       <c r="M13" s="14">
         <v>6.9821999999999997</v>
       </c>
       <c r="N13" s="14">
         <v>37.212000000000003</v>
       </c>
       <c r="O13" s="14">
         <v>36.264000000000003</v>
       </c>
       <c r="P13" s="14">
         <v>95.645099999999999</v>
       </c>
       <c r="Q13" s="14">
         <v>57.724400000000003</v>
       </c>
       <c r="R13" s="14">
         <v>9.2665000000000006</v>
       </c>
       <c r="S13" s="14">
         <v>7.3574000000000002</v>
       </c>
       <c r="T13" s="14">
         <v>40.9373</v>
       </c>
       <c r="U13" s="14">
         <v>37.853900000000003</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="20">
         <v>2024000000</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="J14" s="14">
         <v>91.590699999999998</v>
       </c>
       <c r="K14" s="14">
         <v>53.973500000000001</v>
       </c>
       <c r="L14" s="14">
         <v>9.0739999999999998</v>
       </c>
       <c r="M14" s="14">
         <v>7.0879000000000003</v>
       </c>
       <c r="N14" s="14">
         <v>37.811599999999999</v>
       </c>
       <c r="O14" s="14">
         <v>37.617100000000001</v>
       </c>
       <c r="P14" s="14">
         <v>95.011099999999999</v>
       </c>
       <c r="Q14" s="14">
         <v>56.516800000000003</v>
       </c>
       <c r="R14" s="14">
         <v>9.2121999999999993</v>
       </c>
       <c r="S14" s="14">
         <v>7.2621000000000002</v>
       </c>
       <c r="T14" s="14">
         <v>39.927700000000002</v>
       </c>
       <c r="U14" s="14">
         <v>38.384799999999998</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="20">
         <v>2025000000</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="J15" s="14">
         <v>94.591999999999999</v>
       </c>
       <c r="K15" s="14">
         <v>56.094099999999997</v>
       </c>
       <c r="L15" s="14">
         <v>8.7518999999999991</v>
       </c>
       <c r="M15" s="14">
         <v>7.3258000000000001</v>
       </c>
       <c r="N15" s="14">
         <v>40.016399999999997</v>
       </c>
       <c r="O15" s="14">
         <v>38.497999999999998</v>
       </c>
       <c r="P15" s="14">
         <v>94.591999999999999</v>
       </c>
       <c r="Q15" s="14">
         <v>56.094099999999997</v>
       </c>
@@ -29090,87 +29353,87 @@
       </c>
       <c r="I16" s="16"/>
       <c r="J16" s="17"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
     </row>
     <row r="17" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F17" s="36"/>
       <c r="H17" s="30" t="s">
         <v>25</v>
       </c>
       <c r="J17" s="30"/>
     </row>
     <row r="18" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F18" s="36"/>
       <c r="H18" s="31" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="J18" s="31"/>
     </row>
     <row r="19" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F19" s="36"/>
       <c r="H19" s="38" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="J19" s="30"/>
     </row>
     <row r="20" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F20" s="36"/>
       <c r="H20" s="31" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="21" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F21" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="21" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FBA549B-213A-452E-BC3E-5CB7146D9E40}">
-  <dimension ref="A1:AF133"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9017F4F-3229-4C7D-B769-E4AD0AEB3B94}">
+  <dimension ref="A1:AF134"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="31" width="12" style="2" customWidth="1"/>
     <col min="32" max="32" width="1.77734375" style="2" customWidth="1"/>
     <col min="33" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -29359,149 +29622,149 @@
       <c r="T6" s="10"/>
       <c r="AE6" s="33"/>
     </row>
     <row r="7" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="7"/>
       <c r="H7" s="11" t="s">
         <v>137</v>
       </c>
       <c r="I7" s="11"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="2"/>
     </row>
     <row r="8" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="7"/>
       <c r="H8" s="21" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="22"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
       <c r="Z8" s="22"/>
       <c r="AA8" s="22"/>
       <c r="AB8" s="22"/>
       <c r="AC8" s="22"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="46"/>
     </row>
     <row r="9" spans="1:32" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="26" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="27" t="s">
         <v>10</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>11</v>
       </c>
       <c r="M9" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="N9" s="27" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="O9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P9" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="27" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="R9" s="27" t="s">
         <v>14</v>
       </c>
       <c r="S9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="T9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U9" s="26" t="s">
         <v>17</v>
       </c>
       <c r="V9" s="27" t="s">
         <v>18</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>19</v>
       </c>
       <c r="X9" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y9" s="27" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="Z9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>21</v>
       </c>
       <c r="AB9" s="27" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="AC9" s="27" t="s">
         <v>22</v>
       </c>
       <c r="AD9" s="28" t="s">
         <v>23</v>
       </c>
       <c r="AE9" s="28" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="10" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2017000101</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
@@ -34235,67 +34498,67 @@
       </c>
       <c r="Z62" s="14">
         <v>3.4401000000000002</v>
       </c>
       <c r="AA62" s="14">
         <v>4.0517000000000003</v>
       </c>
       <c r="AB62" s="14">
         <v>17.8887</v>
       </c>
       <c r="AC62" s="14">
         <v>5.2183999999999999</v>
       </c>
       <c r="AD62" s="14">
         <v>8.7006999999999994</v>
       </c>
       <c r="AE62" s="14">
         <v>16.359200000000001</v>
       </c>
     </row>
     <row r="63" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B63" s="19" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D63" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E63" s="19"/>
       <c r="F63" s="4">
         <v>1</v>
       </c>
       <c r="H63" s="20">
         <v>2021000606</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="J63" s="14">
         <v>83.275300000000001</v>
       </c>
       <c r="K63" s="14">
         <v>21.773900000000001</v>
       </c>
       <c r="L63" s="14">
         <v>6.5792000000000002</v>
       </c>
       <c r="M63" s="14">
         <v>5.2954999999999997</v>
       </c>
       <c r="N63" s="14">
         <v>4.1619999999999999</v>
       </c>
       <c r="O63" s="14">
         <v>3.0022000000000002</v>
       </c>
       <c r="P63" s="14">
         <v>3.7724000000000002</v>
       </c>
       <c r="Q63" s="14">
         <v>14.569900000000001</v>
       </c>
@@ -34325,67 +34588,67 @@
       </c>
       <c r="Z63" s="14">
         <v>3.2991000000000001</v>
       </c>
       <c r="AA63" s="14">
         <v>3.9500999999999999</v>
       </c>
       <c r="AB63" s="14">
         <v>15.582800000000001</v>
       </c>
       <c r="AC63" s="14">
         <v>3.1475</v>
       </c>
       <c r="AD63" s="14">
         <v>8.6075999999999997</v>
       </c>
       <c r="AE63" s="14">
         <v>15.308999999999999</v>
       </c>
     </row>
     <row r="64" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B64" s="19" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C64" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D64" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E64" s="19"/>
       <c r="F64" s="4">
         <v>1</v>
       </c>
       <c r="H64" s="20">
         <v>2021000707</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="J64" s="14">
         <v>88.132599999999996</v>
       </c>
       <c r="K64" s="14">
         <v>23.439499999999999</v>
       </c>
       <c r="L64" s="14">
         <v>6.1722000000000001</v>
       </c>
       <c r="M64" s="14">
         <v>4.9321999999999999</v>
       </c>
       <c r="N64" s="14">
         <v>4.8567</v>
       </c>
       <c r="O64" s="14">
         <v>2.9533999999999998</v>
       </c>
       <c r="P64" s="14">
         <v>4.2565</v>
       </c>
       <c r="Q64" s="14">
         <v>15.813599999999999</v>
       </c>
@@ -34415,67 +34678,67 @@
       </c>
       <c r="Z64" s="14">
         <v>3.3035000000000001</v>
       </c>
       <c r="AA64" s="14">
         <v>4.4523999999999999</v>
       </c>
       <c r="AB64" s="14">
         <v>16.734000000000002</v>
       </c>
       <c r="AC64" s="14">
         <v>3.1718000000000002</v>
       </c>
       <c r="AD64" s="14">
         <v>9.3786000000000005</v>
       </c>
       <c r="AE64" s="14">
         <v>16.154900000000001</v>
       </c>
     </row>
     <row r="65" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B65" s="19" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E65" s="19"/>
       <c r="F65" s="4">
         <v>1</v>
       </c>
       <c r="H65" s="20">
         <v>2021000808</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J65" s="14">
         <v>86.033299999999997</v>
       </c>
       <c r="K65" s="14">
         <v>23.366299999999999</v>
       </c>
       <c r="L65" s="14">
         <v>6.2789999999999999</v>
       </c>
       <c r="M65" s="14">
         <v>5.3502999999999998</v>
       </c>
       <c r="N65" s="14">
         <v>4.6353999999999997</v>
       </c>
       <c r="O65" s="14">
         <v>2.0232999999999999</v>
       </c>
       <c r="P65" s="14">
         <v>3.9220000000000002</v>
       </c>
       <c r="Q65" s="14">
         <v>15.1569</v>
       </c>
@@ -34505,67 +34768,67 @@
       </c>
       <c r="Z65" s="14">
         <v>2.2888000000000002</v>
       </c>
       <c r="AA65" s="14">
         <v>4.0983000000000001</v>
       </c>
       <c r="AB65" s="14">
         <v>16.175999999999998</v>
       </c>
       <c r="AC65" s="14">
         <v>3.2658</v>
       </c>
       <c r="AD65" s="14">
         <v>9.2227999999999994</v>
       </c>
       <c r="AE65" s="14">
         <v>15.664</v>
       </c>
     </row>
     <row r="66" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B66" s="19" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C66" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D66" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E66" s="19"/>
       <c r="F66" s="4">
         <v>1</v>
       </c>
       <c r="H66" s="20">
         <v>2021000909</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J66" s="14">
         <v>88.333399999999997</v>
       </c>
       <c r="K66" s="14">
         <v>21.831600000000002</v>
       </c>
       <c r="L66" s="14">
         <v>6.6615000000000002</v>
       </c>
       <c r="M66" s="14">
         <v>5.5396999999999998</v>
       </c>
       <c r="N66" s="14">
         <v>3.4413</v>
       </c>
       <c r="O66" s="14">
         <v>2.3048999999999999</v>
       </c>
       <c r="P66" s="14">
         <v>4.0442999999999998</v>
       </c>
       <c r="Q66" s="14">
         <v>16.137</v>
       </c>
@@ -34595,67 +34858,67 @@
       </c>
       <c r="Z66" s="14">
         <v>2.5190999999999999</v>
       </c>
       <c r="AA66" s="14">
         <v>4.2304000000000004</v>
       </c>
       <c r="AB66" s="14">
         <v>17.258800000000001</v>
       </c>
       <c r="AC66" s="14">
         <v>6.3971</v>
       </c>
       <c r="AD66" s="14">
         <v>8.4657</v>
       </c>
       <c r="AE66" s="14">
         <v>16.325399999999998</v>
       </c>
     </row>
     <row r="67" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B67" s="19" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E67" s="19"/>
       <c r="F67" s="4">
         <v>1</v>
       </c>
       <c r="H67" s="20">
         <v>2021001010</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J67" s="14">
         <v>90.641499999999994</v>
       </c>
       <c r="K67" s="14">
         <v>22.607700000000001</v>
       </c>
       <c r="L67" s="14">
         <v>6.2112999999999996</v>
       </c>
       <c r="M67" s="14">
         <v>5.3445999999999998</v>
       </c>
       <c r="N67" s="14">
         <v>3.5564</v>
       </c>
       <c r="O67" s="14">
         <v>3.2431000000000001</v>
       </c>
       <c r="P67" s="14">
         <v>4.2873999999999999</v>
       </c>
       <c r="Q67" s="14">
         <v>16.448699999999999</v>
       </c>
@@ -34685,67 +34948,67 @@
       </c>
       <c r="Z67" s="14">
         <v>3.5366</v>
       </c>
       <c r="AA67" s="14">
         <v>4.4988999999999999</v>
       </c>
       <c r="AB67" s="14">
         <v>17.820900000000002</v>
       </c>
       <c r="AC67" s="14">
         <v>7.8502999999999998</v>
       </c>
       <c r="AD67" s="14">
         <v>9.2777999999999992</v>
       </c>
       <c r="AE67" s="14">
         <v>14.4214</v>
       </c>
     </row>
     <row r="68" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B68" s="19" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C68" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D68" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E68" s="19"/>
       <c r="F68" s="4">
         <v>1</v>
       </c>
       <c r="H68" s="20">
         <v>2021001111</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="J68" s="14">
         <v>89.880200000000002</v>
       </c>
       <c r="K68" s="14">
         <v>22.326599999999999</v>
       </c>
       <c r="L68" s="14">
         <v>6.1086999999999998</v>
       </c>
       <c r="M68" s="14">
         <v>5.5183</v>
       </c>
       <c r="N68" s="14">
         <v>3.7098</v>
       </c>
       <c r="O68" s="14">
         <v>3.9388999999999998</v>
       </c>
       <c r="P68" s="14">
         <v>4.452</v>
       </c>
       <c r="Q68" s="14">
         <v>16.685099999999998</v>
       </c>
@@ -34775,67 +35038,67 @@
       </c>
       <c r="Z68" s="14">
         <v>4.2767999999999997</v>
       </c>
       <c r="AA68" s="14">
         <v>4.6715</v>
       </c>
       <c r="AB68" s="14">
         <v>17.979700000000001</v>
       </c>
       <c r="AC68" s="14">
         <v>4.1638999999999999</v>
       </c>
       <c r="AD68" s="14">
         <v>9.6821000000000002</v>
       </c>
       <c r="AE68" s="14">
         <v>16.315000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B69" s="19" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E69" s="19"/>
       <c r="F69" s="4">
         <v>1</v>
       </c>
       <c r="H69" s="20">
         <v>2021001212</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="J69" s="14">
         <v>99.663300000000007</v>
       </c>
       <c r="K69" s="14">
         <v>27.044499999999999</v>
       </c>
       <c r="L69" s="14">
         <v>7.2148000000000003</v>
       </c>
       <c r="M69" s="14">
         <v>6.0747999999999998</v>
       </c>
       <c r="N69" s="14">
         <v>4.4462000000000002</v>
       </c>
       <c r="O69" s="14">
         <v>4.0201000000000002</v>
       </c>
       <c r="P69" s="14">
         <v>4.1574</v>
       </c>
       <c r="Q69" s="14">
         <v>16.2621</v>
       </c>
@@ -34865,67 +35128,67 @@
       </c>
       <c r="Z69" s="14">
         <v>4.4080000000000004</v>
       </c>
       <c r="AA69" s="14">
         <v>4.367</v>
       </c>
       <c r="AB69" s="14">
         <v>17.5807</v>
       </c>
       <c r="AC69" s="14">
         <v>4.3531000000000004</v>
       </c>
       <c r="AD69" s="14">
         <v>11.4185</v>
       </c>
       <c r="AE69" s="14">
         <v>18.090399999999999</v>
       </c>
     </row>
     <row r="70" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B70" s="19" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E70" s="19"/>
       <c r="F70" s="4">
         <v>1</v>
       </c>
       <c r="H70" s="20">
         <v>2022000101</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="J70" s="14">
         <v>90.226399999999998</v>
       </c>
       <c r="K70" s="14">
         <v>22.161799999999999</v>
       </c>
       <c r="L70" s="14">
         <v>5.9565000000000001</v>
       </c>
       <c r="M70" s="14">
         <v>7.5778999999999996</v>
       </c>
       <c r="N70" s="14">
         <v>4.0072000000000001</v>
       </c>
       <c r="O70" s="14">
         <v>3.3424</v>
       </c>
       <c r="P70" s="14">
         <v>3.7837999999999998</v>
       </c>
       <c r="Q70" s="14">
         <v>17.095700000000001</v>
       </c>
@@ -34955,67 +35218,67 @@
       </c>
       <c r="Z70" s="14">
         <v>3.7345999999999999</v>
       </c>
       <c r="AA70" s="14">
         <v>3.9746000000000001</v>
       </c>
       <c r="AB70" s="14">
         <v>18.501799999999999</v>
       </c>
       <c r="AC70" s="14">
         <v>3.4228999999999998</v>
       </c>
       <c r="AD70" s="14">
         <v>9.0713000000000008</v>
       </c>
       <c r="AE70" s="14">
         <v>16.8248</v>
       </c>
     </row>
     <row r="71" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B71" s="19" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E71" s="19"/>
       <c r="F71" s="4">
         <v>1</v>
       </c>
       <c r="H71" s="20">
         <v>2022000202</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="J71" s="14">
         <v>83.384100000000004</v>
       </c>
       <c r="K71" s="14">
         <v>20.5901</v>
       </c>
       <c r="L71" s="14">
         <v>5.6534000000000004</v>
       </c>
       <c r="M71" s="14">
         <v>8.6071000000000009</v>
       </c>
       <c r="N71" s="14">
         <v>3.1587999999999998</v>
       </c>
       <c r="O71" s="14">
         <v>2.3988999999999998</v>
       </c>
       <c r="P71" s="14">
         <v>3.4401000000000002</v>
       </c>
       <c r="Q71" s="14">
         <v>16.0502</v>
       </c>
@@ -35045,67 +35308,67 @@
       </c>
       <c r="Z71" s="14">
         <v>2.6743999999999999</v>
       </c>
       <c r="AA71" s="14">
         <v>3.6097999999999999</v>
       </c>
       <c r="AB71" s="14">
         <v>17.3141</v>
       </c>
       <c r="AC71" s="14">
         <v>4.1478000000000002</v>
       </c>
       <c r="AD71" s="14">
         <v>8.2310999999999996</v>
       </c>
       <c r="AE71" s="14">
         <v>13.512700000000001</v>
       </c>
     </row>
     <row r="72" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B72" s="19" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C72" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D72" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E72" s="19"/>
       <c r="F72" s="4">
         <v>1</v>
       </c>
       <c r="H72" s="20">
         <v>2022000303</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="J72" s="14">
         <v>98.808300000000003</v>
       </c>
       <c r="K72" s="14">
         <v>22.802700000000002</v>
       </c>
       <c r="L72" s="14">
         <v>6.5155000000000003</v>
       </c>
       <c r="M72" s="14">
         <v>8.548</v>
       </c>
       <c r="N72" s="14">
         <v>4.0392000000000001</v>
       </c>
       <c r="O72" s="14">
         <v>3.9668999999999999</v>
       </c>
       <c r="P72" s="14">
         <v>4.1544999999999996</v>
       </c>
       <c r="Q72" s="14">
         <v>18.4617</v>
       </c>
@@ -35135,67 +35398,67 @@
       </c>
       <c r="Z72" s="14">
         <v>4.3639999999999999</v>
       </c>
       <c r="AA72" s="14">
         <v>4.3593999999999999</v>
       </c>
       <c r="AB72" s="14">
         <v>19.829899999999999</v>
       </c>
       <c r="AC72" s="14">
         <v>6.3832000000000004</v>
       </c>
       <c r="AD72" s="14">
         <v>10.154400000000001</v>
       </c>
       <c r="AE72" s="14">
         <v>16.595400000000001</v>
       </c>
     </row>
     <row r="73" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B73" s="19" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C73" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D73" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E73" s="19"/>
       <c r="F73" s="4">
         <v>1</v>
       </c>
       <c r="H73" s="20">
         <v>2022000404</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="J73" s="14">
         <v>96.178100000000001</v>
       </c>
       <c r="K73" s="14">
         <v>22.2606</v>
       </c>
       <c r="L73" s="14">
         <v>6.2476000000000003</v>
       </c>
       <c r="M73" s="14">
         <v>7.5658000000000003</v>
       </c>
       <c r="N73" s="14">
         <v>3.7728999999999999</v>
       </c>
       <c r="O73" s="14">
         <v>3.6198000000000001</v>
       </c>
       <c r="P73" s="14">
         <v>3.8309000000000002</v>
       </c>
       <c r="Q73" s="14">
         <v>15.6631</v>
       </c>
@@ -35225,67 +35488,67 @@
       </c>
       <c r="Z73" s="14">
         <v>3.9260999999999999</v>
       </c>
       <c r="AA73" s="14">
         <v>4.0368000000000004</v>
       </c>
       <c r="AB73" s="14">
         <v>16.841999999999999</v>
       </c>
       <c r="AC73" s="14">
         <v>10.981999999999999</v>
       </c>
       <c r="AD73" s="14">
         <v>9.9886999999999997</v>
       </c>
       <c r="AE73" s="14">
         <v>14.417400000000001</v>
       </c>
     </row>
     <row r="74" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B74" s="19" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E74" s="19"/>
       <c r="F74" s="4">
         <v>1</v>
       </c>
       <c r="H74" s="20">
         <v>2022000505</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="J74" s="14">
         <v>90.343199999999996</v>
       </c>
       <c r="K74" s="14">
         <v>23.547799999999999</v>
       </c>
       <c r="L74" s="14">
         <v>6.4541000000000004</v>
       </c>
       <c r="M74" s="14">
         <v>6.7915000000000001</v>
       </c>
       <c r="N74" s="14">
         <v>4.1925999999999997</v>
       </c>
       <c r="O74" s="14">
         <v>3.4630000000000001</v>
       </c>
       <c r="P74" s="14">
         <v>3.6293000000000002</v>
       </c>
       <c r="Q74" s="14">
         <v>14.9261</v>
       </c>
@@ -35315,67 +35578,67 @@
       </c>
       <c r="Z74" s="14">
         <v>3.7559999999999998</v>
       </c>
       <c r="AA74" s="14">
         <v>3.8243</v>
       </c>
       <c r="AB74" s="14">
         <v>16.084199999999999</v>
       </c>
       <c r="AC74" s="14">
         <v>5.2770999999999999</v>
       </c>
       <c r="AD74" s="14">
         <v>9.9495000000000005</v>
       </c>
       <c r="AE74" s="14">
         <v>14.431699999999999</v>
       </c>
     </row>
     <row r="75" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B75" s="19" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C75" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D75" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E75" s="19"/>
       <c r="F75" s="4">
         <v>1</v>
       </c>
       <c r="H75" s="20">
         <v>2022000606</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J75" s="14">
         <v>86.229299999999995</v>
       </c>
       <c r="K75" s="14">
         <v>22.34</v>
       </c>
       <c r="L75" s="14">
         <v>6.5106000000000002</v>
       </c>
       <c r="M75" s="14">
         <v>5.7919</v>
       </c>
       <c r="N75" s="14">
         <v>4.3882000000000003</v>
       </c>
       <c r="O75" s="14">
         <v>3.1431</v>
       </c>
       <c r="P75" s="14">
         <v>4.2325999999999997</v>
       </c>
       <c r="Q75" s="14">
         <v>14.929</v>
       </c>
@@ -35405,67 +35668,67 @@
       </c>
       <c r="Z75" s="14">
         <v>3.4201000000000001</v>
       </c>
       <c r="AA75" s="14">
         <v>4.46</v>
       </c>
       <c r="AB75" s="14">
         <v>16.069900000000001</v>
       </c>
       <c r="AC75" s="14">
         <v>2.9992999999999999</v>
       </c>
       <c r="AD75" s="14">
         <v>9.7033000000000005</v>
       </c>
       <c r="AE75" s="14">
         <v>14.714399999999999</v>
       </c>
     </row>
     <row r="76" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B76" s="19" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E76" s="19"/>
       <c r="F76" s="4">
         <v>1</v>
       </c>
       <c r="H76" s="20">
         <v>2022000707</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="J76" s="14">
         <v>90.666300000000007</v>
       </c>
       <c r="K76" s="14">
         <v>23.858799999999999</v>
       </c>
       <c r="L76" s="14">
         <v>6.5381</v>
       </c>
       <c r="M76" s="14">
         <v>5.3860999999999999</v>
       </c>
       <c r="N76" s="14">
         <v>4.6764999999999999</v>
       </c>
       <c r="O76" s="14">
         <v>3.1579999999999999</v>
       </c>
       <c r="P76" s="14">
         <v>3.9388999999999998</v>
       </c>
       <c r="Q76" s="14">
         <v>16.941099999999999</v>
       </c>
@@ -35495,67 +35758,67 @@
       </c>
       <c r="Z76" s="14">
         <v>3.4817999999999998</v>
       </c>
       <c r="AA76" s="14">
         <v>4.1462000000000003</v>
       </c>
       <c r="AB76" s="14">
         <v>17.9651</v>
       </c>
       <c r="AC76" s="14">
         <v>3.1753999999999998</v>
       </c>
       <c r="AD76" s="14">
         <v>10.2654</v>
       </c>
       <c r="AE76" s="14">
         <v>15.212999999999999</v>
       </c>
     </row>
     <row r="77" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B77" s="19" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C77" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D77" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E77" s="19"/>
       <c r="F77" s="4">
         <v>1</v>
       </c>
       <c r="H77" s="20">
         <v>2022000808</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J77" s="14">
         <v>91.211399999999998</v>
       </c>
       <c r="K77" s="14">
         <v>24.575900000000001</v>
       </c>
       <c r="L77" s="14">
         <v>6.4588999999999999</v>
       </c>
       <c r="M77" s="14">
         <v>5.8967999999999998</v>
       </c>
       <c r="N77" s="14">
         <v>4.1100000000000003</v>
       </c>
       <c r="O77" s="14">
         <v>2.5449000000000002</v>
       </c>
       <c r="P77" s="14">
         <v>4.1959999999999997</v>
       </c>
       <c r="Q77" s="14">
         <v>16.5352</v>
       </c>
@@ -35585,67 +35848,67 @@
       </c>
       <c r="Z77" s="14">
         <v>2.8371</v>
       </c>
       <c r="AA77" s="14">
         <v>4.4169</v>
       </c>
       <c r="AB77" s="14">
         <v>17.534700000000001</v>
       </c>
       <c r="AC77" s="14">
         <v>3.3475000000000001</v>
       </c>
       <c r="AD77" s="14">
         <v>10.894600000000001</v>
       </c>
       <c r="AE77" s="14">
         <v>14.947800000000001</v>
       </c>
     </row>
     <row r="78" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B78" s="19" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C78" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D78" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E78" s="19"/>
       <c r="F78" s="4">
         <v>1</v>
       </c>
       <c r="H78" s="20">
         <v>2022000909</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="J78" s="14">
         <v>90.747100000000003</v>
       </c>
       <c r="K78" s="14">
         <v>23.196400000000001</v>
       </c>
       <c r="L78" s="14">
         <v>6.3240999999999996</v>
       </c>
       <c r="M78" s="14">
         <v>6.1555999999999997</v>
       </c>
       <c r="N78" s="14">
         <v>4.0031999999999996</v>
       </c>
       <c r="O78" s="14">
         <v>2.7240000000000002</v>
       </c>
       <c r="P78" s="14">
         <v>3.7469999999999999</v>
       </c>
       <c r="Q78" s="14">
         <v>16.314399999999999</v>
       </c>
@@ -35675,67 +35938,67 @@
       </c>
       <c r="Z78" s="14">
         <v>2.9196</v>
       </c>
       <c r="AA78" s="14">
         <v>3.94</v>
       </c>
       <c r="AB78" s="14">
         <v>17.355699999999999</v>
       </c>
       <c r="AC78" s="14">
         <v>6.5959000000000003</v>
       </c>
       <c r="AD78" s="14">
         <v>9.3248999999999995</v>
       </c>
       <c r="AE78" s="14">
         <v>14.347899999999999</v>
       </c>
     </row>
     <row r="79" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B79" s="19" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E79" s="19"/>
       <c r="F79" s="4">
         <v>1</v>
       </c>
       <c r="H79" s="20">
         <v>2022001010</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="J79" s="14">
         <v>95.008099999999999</v>
       </c>
       <c r="K79" s="14">
         <v>24.290199999999999</v>
       </c>
       <c r="L79" s="14">
         <v>7.1825000000000001</v>
       </c>
       <c r="M79" s="14">
         <v>6.1372999999999998</v>
       </c>
       <c r="N79" s="14">
         <v>3.9224000000000001</v>
       </c>
       <c r="O79" s="14">
         <v>3.8410000000000002</v>
       </c>
       <c r="P79" s="14">
         <v>4.2988</v>
       </c>
       <c r="Q79" s="14">
         <v>16.316099999999999</v>
       </c>
@@ -35765,67 +36028,67 @@
       </c>
       <c r="Z79" s="14">
         <v>4.0861000000000001</v>
       </c>
       <c r="AA79" s="14">
         <v>4.5014000000000003</v>
       </c>
       <c r="AB79" s="14">
         <v>17.339099999999998</v>
       </c>
       <c r="AC79" s="14">
         <v>6.5991999999999997</v>
       </c>
       <c r="AD79" s="14">
         <v>10.020099999999999</v>
       </c>
       <c r="AE79" s="14">
         <v>14.450100000000001</v>
       </c>
     </row>
     <row r="80" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B80" s="19" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C80" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D80" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E80" s="19"/>
       <c r="F80" s="4">
         <v>1</v>
       </c>
       <c r="H80" s="20">
         <v>2022001111</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="J80" s="14">
         <v>90.888000000000005</v>
       </c>
       <c r="K80" s="14">
         <v>23.351299999999998</v>
       </c>
       <c r="L80" s="14">
         <v>6.4255000000000004</v>
       </c>
       <c r="M80" s="14">
         <v>6.2572999999999999</v>
       </c>
       <c r="N80" s="14">
         <v>3.7383000000000002</v>
       </c>
       <c r="O80" s="14">
         <v>3.5836000000000001</v>
       </c>
       <c r="P80" s="14">
         <v>4.2454000000000001</v>
       </c>
       <c r="Q80" s="14">
         <v>16.742599999999999</v>
       </c>
@@ -35855,67 +36118,67 @@
       </c>
       <c r="Z80" s="14">
         <v>3.7881</v>
       </c>
       <c r="AA80" s="14">
         <v>4.4408000000000003</v>
       </c>
       <c r="AB80" s="14">
         <v>17.7546</v>
       </c>
       <c r="AC80" s="14">
         <v>3.8976999999999999</v>
       </c>
       <c r="AD80" s="14">
         <v>10.15</v>
       </c>
       <c r="AE80" s="14">
         <v>14.776400000000001</v>
       </c>
     </row>
     <row r="81" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B81" s="19" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C81" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E81" s="19"/>
       <c r="F81" s="4">
         <v>1</v>
       </c>
       <c r="H81" s="20">
         <v>2022001212</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="J81" s="14">
         <v>104.7161</v>
       </c>
       <c r="K81" s="14">
         <v>28.588699999999999</v>
       </c>
       <c r="L81" s="14">
         <v>6.5121000000000002</v>
       </c>
       <c r="M81" s="14">
         <v>7.1322000000000001</v>
       </c>
       <c r="N81" s="14">
         <v>5.1455000000000002</v>
       </c>
       <c r="O81" s="14">
         <v>4.3714000000000004</v>
       </c>
       <c r="P81" s="14">
         <v>4.6841999999999997</v>
       </c>
       <c r="Q81" s="14">
         <v>17.243099999999998</v>
       </c>
@@ -35945,67 +36208,67 @@
       </c>
       <c r="Z81" s="14">
         <v>4.6554000000000002</v>
       </c>
       <c r="AA81" s="14">
         <v>4.9048999999999996</v>
       </c>
       <c r="AB81" s="14">
         <v>18.265999999999998</v>
       </c>
       <c r="AC81" s="14">
         <v>4.3493000000000004</v>
       </c>
       <c r="AD81" s="14">
         <v>11.470599999999999</v>
       </c>
       <c r="AE81" s="14">
         <v>17.831800000000001</v>
       </c>
     </row>
     <row r="82" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B82" s="19" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D82" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E82" s="19"/>
       <c r="F82" s="4">
         <v>1</v>
       </c>
       <c r="H82" s="20">
         <v>2023000101</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="J82" s="14">
         <v>95.132300000000001</v>
       </c>
       <c r="K82" s="14">
         <v>23.924800000000001</v>
       </c>
       <c r="L82" s="14">
         <v>5.9433999999999996</v>
       </c>
       <c r="M82" s="14">
         <v>9.4295000000000009</v>
       </c>
       <c r="N82" s="14">
         <v>3.9283000000000001</v>
       </c>
       <c r="O82" s="14">
         <v>3.6049000000000002</v>
       </c>
       <c r="P82" s="14">
         <v>3.8877000000000002</v>
       </c>
       <c r="Q82" s="14">
         <v>16.606300000000001</v>
       </c>
@@ -36035,67 +36298,67 @@
       </c>
       <c r="Z82" s="14">
         <v>3.9056999999999999</v>
       </c>
       <c r="AA82" s="14">
         <v>4.0667</v>
       </c>
       <c r="AB82" s="14">
         <v>17.610099999999999</v>
       </c>
       <c r="AC82" s="14">
         <v>3.5074999999999998</v>
       </c>
       <c r="AD82" s="14">
         <v>10.335800000000001</v>
       </c>
       <c r="AE82" s="14">
         <v>16.1586</v>
       </c>
     </row>
     <row r="83" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B83" s="19" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C83" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D83" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E83" s="19"/>
       <c r="F83" s="4">
         <v>1</v>
       </c>
       <c r="H83" s="20">
         <v>2023000202</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="J83" s="14">
         <v>87.442400000000006</v>
       </c>
       <c r="K83" s="14">
         <v>22.356000000000002</v>
       </c>
       <c r="L83" s="14">
         <v>5.2824</v>
       </c>
       <c r="M83" s="14">
         <v>9.8148999999999997</v>
       </c>
       <c r="N83" s="14">
         <v>3.1230000000000002</v>
       </c>
       <c r="O83" s="14">
         <v>2.6486000000000001</v>
       </c>
       <c r="P83" s="14">
         <v>3.9142999999999999</v>
       </c>
       <c r="Q83" s="14">
         <v>15.895899999999999</v>
       </c>
@@ -36125,67 +36388,67 @@
       </c>
       <c r="Z83" s="14">
         <v>2.851</v>
       </c>
       <c r="AA83" s="14">
         <v>4.0689000000000002</v>
       </c>
       <c r="AB83" s="14">
         <v>16.8568</v>
       </c>
       <c r="AC83" s="14">
         <v>3.6768000000000001</v>
       </c>
       <c r="AD83" s="14">
         <v>9.7646999999999995</v>
       </c>
       <c r="AE83" s="14">
         <v>12.9009</v>
       </c>
     </row>
     <row r="84" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B84" s="19" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C84" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D84" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E84" s="19"/>
       <c r="F84" s="4">
         <v>1</v>
       </c>
       <c r="H84" s="20">
         <v>2023000303</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="J84" s="14">
         <v>102.74590000000001</v>
       </c>
       <c r="K84" s="14">
         <v>24.3033</v>
       </c>
       <c r="L84" s="14">
         <v>6.1692999999999998</v>
       </c>
       <c r="M84" s="14">
         <v>8.9533000000000005</v>
       </c>
       <c r="N84" s="14">
         <v>4.4722</v>
       </c>
       <c r="O84" s="14">
         <v>4.2709000000000001</v>
       </c>
       <c r="P84" s="14">
         <v>4.2225999999999999</v>
       </c>
       <c r="Q84" s="14">
         <v>19.9299</v>
       </c>
@@ -36215,67 +36478,67 @@
       </c>
       <c r="Z84" s="14">
         <v>4.5338000000000003</v>
       </c>
       <c r="AA84" s="14">
         <v>4.3757000000000001</v>
       </c>
       <c r="AB84" s="14">
         <v>21.067599999999999</v>
       </c>
       <c r="AC84" s="14">
         <v>6.1287000000000003</v>
       </c>
       <c r="AD84" s="14">
         <v>11.218299999999999</v>
       </c>
       <c r="AE84" s="14">
         <v>15.0527</v>
       </c>
     </row>
     <row r="85" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B85" s="19" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E85" s="19"/>
       <c r="F85" s="4">
         <v>1</v>
       </c>
       <c r="H85" s="20">
         <v>2023000404</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="J85" s="14">
         <v>101.3604</v>
       </c>
       <c r="K85" s="14">
         <v>23.9405</v>
       </c>
       <c r="L85" s="14">
         <v>6.5587</v>
       </c>
       <c r="M85" s="14">
         <v>7.4225000000000003</v>
       </c>
       <c r="N85" s="14">
         <v>3.7277999999999998</v>
       </c>
       <c r="O85" s="14">
         <v>3.6568999999999998</v>
       </c>
       <c r="P85" s="14">
         <v>3.9405999999999999</v>
       </c>
       <c r="Q85" s="14">
         <v>18.229099999999999</v>
       </c>
@@ -36305,67 +36568,67 @@
       </c>
       <c r="Z85" s="14">
         <v>3.8212000000000002</v>
       </c>
       <c r="AA85" s="14">
         <v>4.0834999999999999</v>
       </c>
       <c r="AB85" s="14">
         <v>19.2697</v>
       </c>
       <c r="AC85" s="14">
         <v>10.676600000000001</v>
       </c>
       <c r="AD85" s="14">
         <v>10.327500000000001</v>
       </c>
       <c r="AE85" s="14">
         <v>14.1447</v>
       </c>
     </row>
     <row r="86" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B86" s="19" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C86" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D86" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E86" s="19"/>
       <c r="F86" s="4">
         <v>1</v>
       </c>
       <c r="H86" s="20">
         <v>2023000505</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="J86" s="14">
         <v>92.154300000000006</v>
       </c>
       <c r="K86" s="14">
         <v>24.955200000000001</v>
       </c>
       <c r="L86" s="14">
         <v>6.0011000000000001</v>
       </c>
       <c r="M86" s="14">
         <v>6.3978000000000002</v>
       </c>
       <c r="N86" s="14">
         <v>4.1859999999999999</v>
       </c>
       <c r="O86" s="14">
         <v>3.5689000000000002</v>
       </c>
       <c r="P86" s="14">
         <v>3.7198000000000002</v>
       </c>
       <c r="Q86" s="14">
         <v>15.835100000000001</v>
       </c>
@@ -36395,67 +36658,67 @@
       </c>
       <c r="Z86" s="14">
         <v>3.7292999999999998</v>
       </c>
       <c r="AA86" s="14">
         <v>3.8388</v>
       </c>
       <c r="AB86" s="14">
         <v>16.703700000000001</v>
       </c>
       <c r="AC86" s="14">
         <v>5.5465</v>
       </c>
       <c r="AD86" s="14">
         <v>10.113200000000001</v>
       </c>
       <c r="AE86" s="14">
         <v>13.193</v>
       </c>
     </row>
     <row r="87" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B87" s="19" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C87" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D87" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E87" s="19"/>
       <c r="F87" s="4">
         <v>1</v>
       </c>
       <c r="H87" s="20">
         <v>2023000606</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="J87" s="14">
         <v>87.386499999999998</v>
       </c>
       <c r="K87" s="14">
         <v>23.212399999999999</v>
       </c>
       <c r="L87" s="14">
         <v>5.8644999999999996</v>
       </c>
       <c r="M87" s="14">
         <v>5.4562999999999997</v>
       </c>
       <c r="N87" s="14">
         <v>3.9468999999999999</v>
       </c>
       <c r="O87" s="14">
         <v>3.2397</v>
       </c>
       <c r="P87" s="14">
         <v>3.9525999999999999</v>
       </c>
       <c r="Q87" s="14">
         <v>16.776299999999999</v>
       </c>
@@ -36485,67 +36748,67 @@
       </c>
       <c r="Z87" s="14">
         <v>3.3923000000000001</v>
       </c>
       <c r="AA87" s="14">
         <v>4.0664999999999996</v>
       </c>
       <c r="AB87" s="14">
         <v>17.677800000000001</v>
       </c>
       <c r="AC87" s="14">
         <v>3.2364999999999999</v>
       </c>
       <c r="AD87" s="14">
         <v>9.4459999999999997</v>
       </c>
       <c r="AE87" s="14">
         <v>13.828099999999999</v>
       </c>
     </row>
     <row r="88" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B88" s="19" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C88" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D88" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E88" s="19"/>
       <c r="F88" s="4">
         <v>1</v>
       </c>
       <c r="H88" s="20">
         <v>2023000707</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="J88" s="14">
         <v>92.280299999999997</v>
       </c>
       <c r="K88" s="14">
         <v>25.237400000000001</v>
       </c>
       <c r="L88" s="14">
         <v>5.9706999999999999</v>
       </c>
       <c r="M88" s="14">
         <v>4.9539</v>
       </c>
       <c r="N88" s="14">
         <v>4.9542000000000002</v>
       </c>
       <c r="O88" s="14">
         <v>3.5821000000000001</v>
       </c>
       <c r="P88" s="14">
         <v>3.9066999999999998</v>
       </c>
       <c r="Q88" s="14">
         <v>17.878699999999998</v>
       </c>
@@ -36575,67 +36838,67 @@
       </c>
       <c r="Z88" s="14">
         <v>3.7946</v>
       </c>
       <c r="AA88" s="14">
         <v>4.0191999999999997</v>
       </c>
       <c r="AB88" s="14">
         <v>18.546299999999999</v>
       </c>
       <c r="AC88" s="14">
         <v>3.0272999999999999</v>
       </c>
       <c r="AD88" s="14">
         <v>9.8755000000000006</v>
       </c>
       <c r="AE88" s="14">
         <v>14.2874</v>
       </c>
     </row>
     <row r="89" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B89" s="19" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E89" s="19"/>
       <c r="F89" s="4">
         <v>1</v>
       </c>
       <c r="H89" s="20">
         <v>2023000808</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J89" s="14">
         <v>91.267600000000002</v>
       </c>
       <c r="K89" s="14">
         <v>26.062100000000001</v>
       </c>
       <c r="L89" s="14">
         <v>5.8719000000000001</v>
       </c>
       <c r="M89" s="14">
         <v>5.1321000000000003</v>
       </c>
       <c r="N89" s="14">
         <v>4.1172000000000004</v>
       </c>
       <c r="O89" s="14">
         <v>2.4866000000000001</v>
       </c>
       <c r="P89" s="14">
         <v>3.8681000000000001</v>
       </c>
       <c r="Q89" s="14">
         <v>16.564</v>
       </c>
@@ -36665,67 +36928,67 @@
       </c>
       <c r="Z89" s="14">
         <v>2.6566999999999998</v>
       </c>
       <c r="AA89" s="14">
         <v>3.9754</v>
       </c>
       <c r="AB89" s="14">
         <v>17.0062</v>
       </c>
       <c r="AC89" s="14">
         <v>3.0628000000000002</v>
       </c>
       <c r="AD89" s="14">
         <v>11.1835</v>
       </c>
       <c r="AE89" s="14">
         <v>14.1692</v>
       </c>
     </row>
     <row r="90" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B90" s="19" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C90" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D90" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E90" s="19"/>
       <c r="F90" s="4">
         <v>1</v>
       </c>
       <c r="H90" s="20">
         <v>2023000909</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J90" s="14">
         <v>89.8142</v>
       </c>
       <c r="K90" s="14">
         <v>24.447600000000001</v>
       </c>
       <c r="L90" s="14">
         <v>5.5780000000000003</v>
       </c>
       <c r="M90" s="14">
         <v>5.1398000000000001</v>
       </c>
       <c r="N90" s="14">
         <v>3.6882999999999999</v>
       </c>
       <c r="O90" s="14">
         <v>2.3357999999999999</v>
       </c>
       <c r="P90" s="14">
         <v>4.0232000000000001</v>
       </c>
       <c r="Q90" s="14">
         <v>17.1099</v>
       </c>
@@ -36755,67 +37018,67 @@
       </c>
       <c r="Z90" s="14">
         <v>2.4205000000000001</v>
       </c>
       <c r="AA90" s="14">
         <v>4.1306000000000003</v>
       </c>
       <c r="AB90" s="14">
         <v>17.584700000000002</v>
       </c>
       <c r="AC90" s="14">
         <v>5.9288999999999996</v>
       </c>
       <c r="AD90" s="14">
         <v>8.8774999999999995</v>
       </c>
       <c r="AE90" s="14">
         <v>13.7094</v>
       </c>
     </row>
     <row r="91" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B91" s="19" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C91" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D91" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E91" s="19"/>
       <c r="F91" s="4">
         <v>1</v>
       </c>
       <c r="H91" s="20">
         <v>2023001010</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J91" s="14">
         <v>95.7042</v>
       </c>
       <c r="K91" s="14">
         <v>25.076000000000001</v>
       </c>
       <c r="L91" s="14">
         <v>6.8982999999999999</v>
       </c>
       <c r="M91" s="14">
         <v>5.3169000000000004</v>
       </c>
       <c r="N91" s="14">
         <v>3.7349000000000001</v>
       </c>
       <c r="O91" s="14">
         <v>3.6286</v>
       </c>
       <c r="P91" s="14">
         <v>4.6927000000000003</v>
       </c>
       <c r="Q91" s="14">
         <v>17.527799999999999</v>
       </c>
@@ -36845,67 +37108,67 @@
       </c>
       <c r="Z91" s="14">
         <v>3.7486000000000002</v>
       </c>
       <c r="AA91" s="14">
         <v>4.8032000000000004</v>
       </c>
       <c r="AB91" s="14">
         <v>18.051300000000001</v>
       </c>
       <c r="AC91" s="14">
         <v>6.9686000000000003</v>
       </c>
       <c r="AD91" s="14">
         <v>9.7134999999999998</v>
       </c>
       <c r="AE91" s="14">
         <v>12.900499999999999</v>
       </c>
     </row>
     <row r="92" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B92" s="19" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D92" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E92" s="19"/>
       <c r="F92" s="4">
         <v>1</v>
       </c>
       <c r="H92" s="20">
         <v>2023001111</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J92" s="14">
         <v>92.37</v>
       </c>
       <c r="K92" s="14">
         <v>24.517199999999999</v>
       </c>
       <c r="L92" s="14">
         <v>5.9659000000000004</v>
       </c>
       <c r="M92" s="14">
         <v>5.3888999999999996</v>
       </c>
       <c r="N92" s="14">
         <v>4.1921999999999997</v>
       </c>
       <c r="O92" s="14">
         <v>4.1246</v>
       </c>
       <c r="P92" s="14">
         <v>4.1189</v>
       </c>
       <c r="Q92" s="14">
         <v>17.420200000000001</v>
       </c>
@@ -36935,67 +37198,67 @@
       </c>
       <c r="Z92" s="14">
         <v>4.2389999999999999</v>
       </c>
       <c r="AA92" s="14">
         <v>4.2030000000000003</v>
       </c>
       <c r="AB92" s="14">
         <v>17.977499999999999</v>
       </c>
       <c r="AC92" s="14">
         <v>3.7425000000000002</v>
       </c>
       <c r="AD92" s="14">
         <v>9.9846000000000004</v>
       </c>
       <c r="AE92" s="14">
         <v>13.9854</v>
       </c>
     </row>
     <row r="93" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B93" s="19" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D93" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E93" s="19"/>
       <c r="F93" s="4">
         <v>1</v>
       </c>
       <c r="H93" s="20">
         <v>2023001212</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="J93" s="14">
         <v>102.4396</v>
       </c>
       <c r="K93" s="14">
         <v>29.781400000000001</v>
       </c>
       <c r="L93" s="14">
         <v>6.1738999999999997</v>
       </c>
       <c r="M93" s="14">
         <v>5.9882</v>
       </c>
       <c r="N93" s="14">
         <v>4.6193</v>
       </c>
       <c r="O93" s="14">
         <v>4.0130999999999997</v>
       </c>
       <c r="P93" s="14">
         <v>4.2596999999999996</v>
       </c>
       <c r="Q93" s="14">
         <v>17.066199999999998</v>
       </c>
@@ -37025,67 +37288,67 @@
       </c>
       <c r="Z93" s="14">
         <v>4.1501000000000001</v>
       </c>
       <c r="AA93" s="14">
         <v>4.3555000000000001</v>
       </c>
       <c r="AB93" s="14">
         <v>17.575900000000001</v>
       </c>
       <c r="AC93" s="14">
         <v>4.2824</v>
       </c>
       <c r="AD93" s="14">
         <v>11.4251</v>
       </c>
       <c r="AE93" s="14">
         <v>16.014900000000001</v>
       </c>
     </row>
     <row r="94" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B94" s="19" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D94" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E94" s="19"/>
       <c r="F94" s="4">
         <v>1</v>
       </c>
       <c r="H94" s="20">
         <v>2024000101</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="J94" s="14">
         <v>92.349699999999999</v>
       </c>
       <c r="K94" s="14">
         <v>24.540700000000001</v>
       </c>
       <c r="L94" s="14">
         <v>5.4002999999999997</v>
       </c>
       <c r="M94" s="14">
         <v>7.0533999999999999</v>
       </c>
       <c r="N94" s="14">
         <v>4.1714000000000002</v>
       </c>
       <c r="O94" s="14">
         <v>3.6718000000000002</v>
       </c>
       <c r="P94" s="14">
         <v>4.2354000000000003</v>
       </c>
       <c r="Q94" s="14">
         <v>15.722200000000001</v>
       </c>
@@ -37115,67 +37378,67 @@
       </c>
       <c r="Z94" s="14">
         <v>3.8570000000000002</v>
       </c>
       <c r="AA94" s="14">
         <v>4.3262999999999998</v>
       </c>
       <c r="AB94" s="14">
         <v>16.191800000000001</v>
       </c>
       <c r="AC94" s="14">
         <v>3.8227000000000002</v>
       </c>
       <c r="AD94" s="14">
         <v>9.5716999999999999</v>
       </c>
       <c r="AE94" s="14">
         <v>15.21</v>
       </c>
     </row>
     <row r="95" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B95" s="19" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C95" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D95" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E95" s="19"/>
       <c r="F95" s="4">
         <v>1</v>
       </c>
       <c r="H95" s="20">
         <v>2024000202</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="J95" s="14">
         <v>90.068200000000004</v>
       </c>
       <c r="K95" s="14">
         <v>24.000499999999999</v>
       </c>
       <c r="L95" s="14">
         <v>5.8189000000000002</v>
       </c>
       <c r="M95" s="14">
         <v>7.5972999999999997</v>
       </c>
       <c r="N95" s="14">
         <v>3.3845000000000001</v>
       </c>
       <c r="O95" s="14">
         <v>3.0062000000000002</v>
       </c>
       <c r="P95" s="14">
         <v>4.0068999999999999</v>
       </c>
       <c r="Q95" s="14">
         <v>15.9291</v>
       </c>
@@ -37205,67 +37468,67 @@
       </c>
       <c r="Z95" s="14">
         <v>3.1511999999999998</v>
       </c>
       <c r="AA95" s="14">
         <v>4.0928000000000004</v>
       </c>
       <c r="AB95" s="14">
         <v>16.421700000000001</v>
       </c>
       <c r="AC95" s="14">
         <v>4.3461999999999996</v>
       </c>
       <c r="AD95" s="14">
         <v>9.6649999999999991</v>
       </c>
       <c r="AE95" s="14">
         <v>13.135899999999999</v>
       </c>
     </row>
     <row r="96" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B96" s="19" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C96" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D96" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E96" s="19"/>
       <c r="F96" s="4">
         <v>1</v>
       </c>
       <c r="H96" s="20">
         <v>2024000303</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J96" s="14">
         <v>103.1421</v>
       </c>
       <c r="K96" s="14">
         <v>26.438600000000001</v>
       </c>
       <c r="L96" s="14">
         <v>5.9424999999999999</v>
       </c>
       <c r="M96" s="14">
         <v>7.5902000000000003</v>
       </c>
       <c r="N96" s="14">
         <v>4.1325000000000003</v>
       </c>
       <c r="O96" s="14">
         <v>4.2957000000000001</v>
       </c>
       <c r="P96" s="14">
         <v>4.0191999999999997</v>
       </c>
       <c r="Q96" s="14">
         <v>19.569099999999999</v>
       </c>
@@ -37295,67 +37558,67 @@
       </c>
       <c r="Z96" s="14">
         <v>4.4607000000000001</v>
       </c>
       <c r="AA96" s="14">
         <v>4.1012000000000004</v>
       </c>
       <c r="AB96" s="14">
         <v>20.216000000000001</v>
       </c>
       <c r="AC96" s="14">
         <v>6.4356</v>
       </c>
       <c r="AD96" s="14">
         <v>10.8858</v>
       </c>
       <c r="AE96" s="14">
         <v>14.496</v>
       </c>
     </row>
     <row r="97" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B97" s="19" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C97" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D97" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E97" s="19"/>
       <c r="F97" s="4">
         <v>1</v>
       </c>
       <c r="H97" s="20">
         <v>2024000404</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="J97" s="14">
         <v>99.401700000000005</v>
       </c>
       <c r="K97" s="14">
         <v>23.7334</v>
       </c>
       <c r="L97" s="14">
         <v>6.4264000000000001</v>
       </c>
       <c r="M97" s="14">
         <v>7.0795000000000003</v>
       </c>
       <c r="N97" s="14">
         <v>3.6549999999999998</v>
       </c>
       <c r="O97" s="14">
         <v>3.7949000000000002</v>
       </c>
       <c r="P97" s="14">
         <v>3.6215999999999999</v>
       </c>
       <c r="Q97" s="14">
         <v>17.007100000000001</v>
       </c>
@@ -37385,67 +37648,67 @@
       </c>
       <c r="Z97" s="14">
         <v>3.8803000000000001</v>
       </c>
       <c r="AA97" s="14">
         <v>3.7067999999999999</v>
       </c>
       <c r="AB97" s="14">
         <v>17.497</v>
       </c>
       <c r="AC97" s="14">
         <v>11.103899999999999</v>
       </c>
       <c r="AD97" s="14">
         <v>9.3678000000000008</v>
       </c>
       <c r="AE97" s="14">
         <v>13.9511</v>
       </c>
     </row>
     <row r="98" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B98" s="19" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C98" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D98" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E98" s="19"/>
       <c r="F98" s="4">
         <v>1</v>
       </c>
       <c r="H98" s="20">
         <v>2024000505</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="J98" s="14">
         <v>95.095399999999998</v>
       </c>
       <c r="K98" s="14">
         <v>24.953199999999999</v>
       </c>
       <c r="L98" s="14">
         <v>6.1153000000000004</v>
       </c>
       <c r="M98" s="14">
         <v>6.1938000000000004</v>
       </c>
       <c r="N98" s="14">
         <v>4.0762999999999998</v>
       </c>
       <c r="O98" s="14">
         <v>3.3582000000000001</v>
       </c>
       <c r="P98" s="14">
         <v>4.2973999999999997</v>
       </c>
       <c r="Q98" s="14">
         <v>16.732600000000001</v>
       </c>
@@ -37475,67 +37738,67 @@
       </c>
       <c r="Z98" s="14">
         <v>3.4337</v>
       </c>
       <c r="AA98" s="14">
         <v>4.3851000000000004</v>
       </c>
       <c r="AB98" s="14">
         <v>17.2501</v>
       </c>
       <c r="AC98" s="14">
         <v>6.1345000000000001</v>
       </c>
       <c r="AD98" s="14">
         <v>9.7196999999999996</v>
       </c>
       <c r="AE98" s="14">
         <v>14.049200000000001</v>
       </c>
     </row>
     <row r="99" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B99" s="19" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D99" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E99" s="19"/>
       <c r="F99" s="4">
         <v>1</v>
       </c>
       <c r="H99" s="20">
         <v>2024000606</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="J99" s="14">
         <v>90.341300000000004</v>
       </c>
       <c r="K99" s="14">
         <v>24.504100000000001</v>
       </c>
       <c r="L99" s="14">
         <v>6.5667</v>
       </c>
       <c r="M99" s="14">
         <v>5.4691999999999998</v>
       </c>
       <c r="N99" s="14">
         <v>4.5766999999999998</v>
       </c>
       <c r="O99" s="14">
         <v>3.2555999999999998</v>
       </c>
       <c r="P99" s="14">
         <v>4.2220000000000004</v>
       </c>
       <c r="Q99" s="14">
         <v>16.687999999999999</v>
       </c>
@@ -37565,67 +37828,67 @@
       </c>
       <c r="Z99" s="14">
         <v>3.3357000000000001</v>
       </c>
       <c r="AA99" s="14">
         <v>4.2862999999999998</v>
       </c>
       <c r="AB99" s="14">
         <v>17.1511</v>
       </c>
       <c r="AC99" s="14">
         <v>3.3898000000000001</v>
       </c>
       <c r="AD99" s="14">
         <v>9.1513000000000009</v>
       </c>
       <c r="AE99" s="14">
         <v>13.1883</v>
       </c>
     </row>
     <row r="100" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B100" s="19" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C100" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D100" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E100" s="19"/>
       <c r="F100" s="4">
         <v>1</v>
       </c>
       <c r="H100" s="20">
         <v>2024000707</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="J100" s="14">
         <v>94.663200000000003</v>
       </c>
       <c r="K100" s="14">
         <v>25.335999999999999</v>
       </c>
       <c r="L100" s="14">
         <v>7.3750999999999998</v>
       </c>
       <c r="M100" s="14">
         <v>5.4054000000000002</v>
       </c>
       <c r="N100" s="14">
         <v>4.9344000000000001</v>
       </c>
       <c r="O100" s="14">
         <v>3.1873</v>
       </c>
       <c r="P100" s="14">
         <v>3.9912000000000001</v>
       </c>
       <c r="Q100" s="14">
         <v>17.248200000000001</v>
       </c>
@@ -37655,67 +37918,67 @@
       </c>
       <c r="Z100" s="14">
         <v>3.3029000000000002</v>
       </c>
       <c r="AA100" s="14">
         <v>4.0477999999999996</v>
       </c>
       <c r="AB100" s="14">
         <v>17.6723</v>
       </c>
       <c r="AC100" s="14">
         <v>3.3824000000000001</v>
       </c>
       <c r="AD100" s="14">
         <v>10.4932</v>
       </c>
       <c r="AE100" s="14">
         <v>13.902699999999999</v>
       </c>
     </row>
     <row r="101" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B101" s="19" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C101" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E101" s="19"/>
       <c r="F101" s="4">
         <v>1</v>
       </c>
       <c r="H101" s="20">
         <v>2024000808</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="J101" s="14">
         <v>95.553899999999999</v>
       </c>
       <c r="K101" s="14">
         <v>27.831399999999999</v>
       </c>
       <c r="L101" s="14">
         <v>6.601</v>
       </c>
       <c r="M101" s="14">
         <v>5.7937000000000003</v>
       </c>
       <c r="N101" s="14">
         <v>4.5004999999999997</v>
       </c>
       <c r="O101" s="14">
         <v>2.6469</v>
       </c>
       <c r="P101" s="14">
         <v>4.0629</v>
       </c>
       <c r="Q101" s="14">
         <v>15.555999999999999</v>
       </c>
@@ -37745,67 +38008,67 @@
       </c>
       <c r="Z101" s="14">
         <v>2.7658</v>
       </c>
       <c r="AA101" s="14">
         <v>4.1163999999999996</v>
       </c>
       <c r="AB101" s="14">
         <v>15.938499999999999</v>
       </c>
       <c r="AC101" s="14">
         <v>3.3369</v>
       </c>
       <c r="AD101" s="14">
         <v>11.034700000000001</v>
       </c>
       <c r="AE101" s="14">
         <v>14.488799999999999</v>
       </c>
     </row>
     <row r="102" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B102" s="19" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C102" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D102" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E102" s="19"/>
       <c r="F102" s="4">
         <v>1</v>
       </c>
       <c r="H102" s="20">
         <v>2024000909</v>
       </c>
       <c r="I102" s="13" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="J102" s="14">
         <v>93.993600000000001</v>
       </c>
       <c r="K102" s="14">
         <v>25.307099999999998</v>
       </c>
       <c r="L102" s="14">
         <v>5.9988000000000001</v>
       </c>
       <c r="M102" s="14">
         <v>6.1883999999999997</v>
       </c>
       <c r="N102" s="14">
         <v>3.8169</v>
       </c>
       <c r="O102" s="14">
         <v>2.6202999999999999</v>
       </c>
       <c r="P102" s="14">
         <v>3.8012000000000001</v>
       </c>
       <c r="Q102" s="14">
         <v>18.419599999999999</v>
       </c>
@@ -37835,67 +38098,67 @@
       </c>
       <c r="Z102" s="14">
         <v>2.6520999999999999</v>
       </c>
       <c r="AA102" s="14">
         <v>3.8395999999999999</v>
       </c>
       <c r="AB102" s="14">
         <v>18.911300000000001</v>
       </c>
       <c r="AC102" s="14">
         <v>6.0956999999999999</v>
       </c>
       <c r="AD102" s="14">
         <v>9.1123999999999992</v>
       </c>
       <c r="AE102" s="14">
         <v>12.962300000000001</v>
       </c>
     </row>
     <row r="103" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B103" s="19" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C103" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D103" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E103" s="19"/>
       <c r="F103" s="4">
         <v>1</v>
       </c>
       <c r="H103" s="20">
         <v>2024001010</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="J103" s="14">
         <v>95.747200000000007</v>
       </c>
       <c r="K103" s="14">
         <v>25.443100000000001</v>
       </c>
       <c r="L103" s="14">
         <v>6.5465999999999998</v>
       </c>
       <c r="M103" s="14">
         <v>6.1323999999999996</v>
       </c>
       <c r="N103" s="14">
         <v>3.3719000000000001</v>
       </c>
       <c r="O103" s="14">
         <v>3.2153</v>
       </c>
       <c r="P103" s="14">
         <v>4.3071999999999999</v>
       </c>
       <c r="Q103" s="14">
         <v>17.372399999999999</v>
       </c>
@@ -37925,67 +38188,67 @@
       </c>
       <c r="Z103" s="14">
         <v>3.2444999999999999</v>
       </c>
       <c r="AA103" s="14">
         <v>4.3331999999999997</v>
       </c>
       <c r="AB103" s="14">
         <v>17.799600000000002</v>
       </c>
       <c r="AC103" s="14">
         <v>7.0804</v>
       </c>
       <c r="AD103" s="14">
         <v>9.3681999999999999</v>
       </c>
       <c r="AE103" s="14">
         <v>13.046200000000001</v>
       </c>
     </row>
     <row r="104" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B104" s="19" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E104" s="19"/>
       <c r="F104" s="4">
         <v>1</v>
       </c>
       <c r="H104" s="20">
         <v>2024001111</v>
       </c>
       <c r="I104" s="13" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="J104" s="14">
         <v>94.650700000000001</v>
       </c>
       <c r="K104" s="14">
         <v>26.3598</v>
       </c>
       <c r="L104" s="14">
         <v>6.7103000000000002</v>
       </c>
       <c r="M104" s="14">
         <v>5.6283000000000003</v>
       </c>
       <c r="N104" s="14">
         <v>3.9569000000000001</v>
       </c>
       <c r="O104" s="14">
         <v>3.95</v>
       </c>
       <c r="P104" s="14">
         <v>4.3685999999999998</v>
       </c>
       <c r="Q104" s="14">
         <v>17.1873</v>
       </c>
@@ -38015,67 +38278,67 @@
       </c>
       <c r="Z104" s="14">
         <v>3.9580000000000002</v>
       </c>
       <c r="AA104" s="14">
         <v>4.3905000000000003</v>
       </c>
       <c r="AB104" s="14">
         <v>17.574000000000002</v>
       </c>
       <c r="AC104" s="14">
         <v>4.3352000000000004</v>
       </c>
       <c r="AD104" s="14">
         <v>9.7080000000000002</v>
       </c>
       <c r="AE104" s="14">
         <v>12.6342</v>
       </c>
     </row>
     <row r="105" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B105" s="19" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C105" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D105" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E105" s="19"/>
       <c r="F105" s="4">
         <v>1</v>
       </c>
       <c r="H105" s="20">
         <v>2024001212</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="J105" s="14">
         <v>108.72490000000001</v>
       </c>
       <c r="K105" s="14">
         <v>31.579000000000001</v>
       </c>
       <c r="L105" s="14">
         <v>6.8494999999999999</v>
       </c>
       <c r="M105" s="14">
         <v>6.4367000000000001</v>
       </c>
       <c r="N105" s="14">
         <v>4.7713000000000001</v>
       </c>
       <c r="O105" s="14">
         <v>4.3554000000000004</v>
       </c>
       <c r="P105" s="14">
         <v>4.859</v>
       </c>
       <c r="Q105" s="14">
         <v>18.112300000000001</v>
       </c>
@@ -38105,67 +38368,67 @@
       </c>
       <c r="Z105" s="14">
         <v>4.3772000000000002</v>
       </c>
       <c r="AA105" s="14">
         <v>4.8834</v>
       </c>
       <c r="AB105" s="14">
         <v>18.463100000000001</v>
       </c>
       <c r="AC105" s="14">
         <v>4.1519000000000004</v>
       </c>
       <c r="AD105" s="14">
         <v>11.553000000000001</v>
       </c>
       <c r="AE105" s="14">
         <v>16.235800000000001</v>
       </c>
     </row>
     <row r="106" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A106" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B106" s="19" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E106" s="19"/>
       <c r="F106" s="4">
         <v>1</v>
       </c>
       <c r="H106" s="20">
         <v>2025000101</v>
       </c>
       <c r="I106" s="13" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="J106" s="14">
         <v>96.392200000000003</v>
       </c>
       <c r="K106" s="14">
         <v>26.211300000000001</v>
       </c>
       <c r="L106" s="14">
         <v>6.0495000000000001</v>
       </c>
       <c r="M106" s="14">
         <v>8.1302000000000003</v>
       </c>
       <c r="N106" s="14">
         <v>3.7208999999999999</v>
       </c>
       <c r="O106" s="14">
         <v>3.7532999999999999</v>
       </c>
       <c r="P106" s="14">
         <v>4.1372</v>
       </c>
       <c r="Q106" s="14">
         <v>16.519200000000001</v>
       </c>
@@ -38195,67 +38458,67 @@
       </c>
       <c r="Z106" s="14">
         <v>3.8258999999999999</v>
       </c>
       <c r="AA106" s="14">
         <v>4.1917</v>
       </c>
       <c r="AB106" s="14">
         <v>16.719799999999999</v>
       </c>
       <c r="AC106" s="14">
         <v>4.0201000000000002</v>
       </c>
       <c r="AD106" s="14">
         <v>9.3719000000000001</v>
       </c>
       <c r="AE106" s="14">
         <v>14.7369</v>
       </c>
     </row>
     <row r="107" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B107" s="19" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C107" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D107" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E107" s="19"/>
       <c r="F107" s="4">
         <v>1</v>
       </c>
       <c r="H107" s="20">
         <v>2025000202</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="J107" s="14">
         <v>91.475399999999993</v>
       </c>
       <c r="K107" s="14">
         <v>25.039000000000001</v>
       </c>
       <c r="L107" s="14">
         <v>5.899</v>
       </c>
       <c r="M107" s="14">
         <v>8.8633000000000006</v>
       </c>
       <c r="N107" s="14">
         <v>3.0701000000000001</v>
       </c>
       <c r="O107" s="14">
         <v>2.7395999999999998</v>
       </c>
       <c r="P107" s="14">
         <v>3.9201999999999999</v>
       </c>
       <c r="Q107" s="14">
         <v>16.465199999999999</v>
       </c>
@@ -38285,67 +38548,67 @@
       </c>
       <c r="Z107" s="14">
         <v>2.7898000000000001</v>
       </c>
       <c r="AA107" s="14">
         <v>3.9759000000000002</v>
       </c>
       <c r="AB107" s="14">
         <v>16.648299999999999</v>
       </c>
       <c r="AC107" s="14">
         <v>4.7866999999999997</v>
       </c>
       <c r="AD107" s="14">
         <v>9.0739999999999998</v>
       </c>
       <c r="AE107" s="14">
         <v>11.818099999999999</v>
       </c>
     </row>
     <row r="108" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B108" s="19" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C108" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D108" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E108" s="19"/>
       <c r="F108" s="4">
         <v>1</v>
       </c>
       <c r="H108" s="20">
         <v>2025000303</v>
       </c>
       <c r="I108" s="13" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="J108" s="14">
         <v>109.2803</v>
       </c>
       <c r="K108" s="14">
         <v>28.502600000000001</v>
       </c>
       <c r="L108" s="14">
         <v>6.2910000000000004</v>
       </c>
       <c r="M108" s="14">
         <v>8.7043999999999997</v>
       </c>
       <c r="N108" s="14">
         <v>4.383</v>
       </c>
       <c r="O108" s="14">
         <v>4.4870000000000001</v>
       </c>
       <c r="P108" s="14">
         <v>4.3867000000000003</v>
       </c>
       <c r="Q108" s="14">
         <v>20.492599999999999</v>
       </c>
@@ -38375,67 +38638,67 @@
       </c>
       <c r="Z108" s="14">
         <v>4.5277000000000003</v>
       </c>
       <c r="AA108" s="14">
         <v>4.4400000000000004</v>
       </c>
       <c r="AB108" s="14">
         <v>20.678699999999999</v>
       </c>
       <c r="AC108" s="14">
         <v>6.5534999999999997</v>
       </c>
       <c r="AD108" s="14">
         <v>10.7479</v>
       </c>
       <c r="AE108" s="14">
         <v>14.8284</v>
       </c>
     </row>
     <row r="109" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B109" s="19" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C109" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D109" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E109" s="19"/>
       <c r="F109" s="4">
         <v>1</v>
       </c>
       <c r="H109" s="20">
         <v>2025000404</v>
       </c>
       <c r="I109" s="13" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="J109" s="14">
         <v>104.1298</v>
       </c>
       <c r="K109" s="14">
         <v>26.017399999999999</v>
       </c>
       <c r="L109" s="14">
         <v>6.2074999999999996</v>
       </c>
       <c r="M109" s="14">
         <v>7.6543999999999999</v>
       </c>
       <c r="N109" s="14">
         <v>3.7749000000000001</v>
       </c>
       <c r="O109" s="14">
         <v>3.9615</v>
       </c>
       <c r="P109" s="14">
         <v>4.0412999999999997</v>
       </c>
       <c r="Q109" s="14">
         <v>17.075199999999999</v>
       </c>
@@ -38465,67 +38728,67 @@
       </c>
       <c r="Z109" s="14">
         <v>3.9457</v>
       </c>
       <c r="AA109" s="14">
         <v>4.0412999999999997</v>
       </c>
       <c r="AB109" s="14">
         <v>17.161100000000001</v>
       </c>
       <c r="AC109" s="14">
         <v>11.600300000000001</v>
       </c>
       <c r="AD109" s="14">
         <v>10.0337</v>
       </c>
       <c r="AE109" s="14">
         <v>13.828200000000001</v>
       </c>
     </row>
     <row r="110" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B110" s="19" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C110" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D110" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E110" s="19"/>
       <c r="F110" s="4">
         <v>1</v>
       </c>
       <c r="H110" s="20">
         <v>2025000505</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="J110" s="14">
         <v>99.732399999999998</v>
       </c>
       <c r="K110" s="14">
         <v>27.5276</v>
       </c>
       <c r="L110" s="14">
         <v>6.4474999999999998</v>
       </c>
       <c r="M110" s="14">
         <v>6.5321999999999996</v>
       </c>
       <c r="N110" s="14">
         <v>4.1444000000000001</v>
       </c>
       <c r="O110" s="14">
         <v>3.7437</v>
       </c>
       <c r="P110" s="14">
         <v>4.1654999999999998</v>
       </c>
       <c r="Q110" s="14">
         <v>17.659600000000001</v>
       </c>
@@ -38555,67 +38818,67 @@
       </c>
       <c r="Z110" s="14">
         <v>3.7288000000000001</v>
       </c>
       <c r="AA110" s="14">
         <v>4.1529999999999996</v>
       </c>
       <c r="AB110" s="14">
         <v>17.784099999999999</v>
       </c>
       <c r="AC110" s="14">
         <v>5.9387999999999996</v>
       </c>
       <c r="AD110" s="14">
         <v>10.0624</v>
       </c>
       <c r="AE110" s="14">
         <v>13.492100000000001</v>
       </c>
     </row>
     <row r="111" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B111" s="19" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C111" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D111" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E111" s="19"/>
       <c r="F111" s="4">
         <v>1</v>
       </c>
       <c r="H111" s="20">
         <v>2025000606</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J111" s="14">
         <v>93.799899999999994</v>
       </c>
       <c r="K111" s="14">
         <v>26.2272</v>
       </c>
       <c r="L111" s="14">
         <v>6.4339000000000004</v>
       </c>
       <c r="M111" s="14">
         <v>6.1242999999999999</v>
       </c>
       <c r="N111" s="14">
         <v>4.6417999999999999</v>
       </c>
       <c r="O111" s="14">
         <v>3.1922999999999999</v>
       </c>
       <c r="P111" s="14">
         <v>4.3514999999999997</v>
       </c>
       <c r="Q111" s="14">
         <v>17.293900000000001</v>
       </c>
@@ -38645,67 +38908,67 @@
       </c>
       <c r="Z111" s="14">
         <v>3.1859000000000002</v>
       </c>
       <c r="AA111" s="14">
         <v>4.3342000000000001</v>
       </c>
       <c r="AB111" s="14">
         <v>17.328600000000002</v>
       </c>
       <c r="AC111" s="14">
         <v>3.0847000000000002</v>
       </c>
       <c r="AD111" s="14">
         <v>9.3535000000000004</v>
       </c>
       <c r="AE111" s="14">
         <v>13.1783</v>
       </c>
     </row>
     <row r="112" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A112" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B112" s="19" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C112" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D112" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E112" s="19"/>
       <c r="F112" s="4">
         <v>1</v>
       </c>
       <c r="H112" s="20">
         <v>2025000707</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="J112" s="14">
         <v>98.146799999999999</v>
       </c>
       <c r="K112" s="14">
         <v>27.325700000000001</v>
       </c>
       <c r="L112" s="14">
         <v>6.4363000000000001</v>
       </c>
       <c r="M112" s="14">
         <v>5.7046000000000001</v>
       </c>
       <c r="N112" s="14">
         <v>4.9729000000000001</v>
       </c>
       <c r="O112" s="14">
         <v>3.4872000000000001</v>
       </c>
       <c r="P112" s="14">
         <v>4.4687999999999999</v>
       </c>
       <c r="Q112" s="14">
         <v>18.363</v>
       </c>
@@ -38735,67 +38998,67 @@
       </c>
       <c r="Z112" s="14">
         <v>3.5083000000000002</v>
       </c>
       <c r="AA112" s="14">
         <v>4.4509999999999996</v>
       </c>
       <c r="AB112" s="14">
         <v>18.3081</v>
       </c>
       <c r="AC112" s="14">
         <v>3.4809999999999999</v>
       </c>
       <c r="AD112" s="14">
         <v>10.158799999999999</v>
       </c>
       <c r="AE112" s="14">
         <v>13.7493</v>
       </c>
     </row>
     <row r="113" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A113" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B113" s="19" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C113" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D113" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E113" s="19"/>
       <c r="F113" s="4">
         <v>1</v>
       </c>
       <c r="H113" s="20">
         <v>2025000808</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="J113" s="14">
         <v>102.0583</v>
       </c>
       <c r="K113" s="14">
         <v>30.040199999999999</v>
       </c>
       <c r="L113" s="14">
         <v>7.5646000000000004</v>
       </c>
       <c r="M113" s="14">
         <v>5.9298999999999999</v>
       </c>
       <c r="N113" s="14">
         <v>4.5182000000000002</v>
       </c>
       <c r="O113" s="14">
         <v>2.7751999999999999</v>
       </c>
       <c r="P113" s="14">
         <v>4.0964</v>
       </c>
       <c r="Q113" s="14">
         <v>17.207599999999999</v>
       </c>
@@ -38825,67 +39088,67 @@
       </c>
       <c r="Z113" s="14">
         <v>2.8146</v>
       </c>
       <c r="AA113" s="14">
         <v>4.0842000000000001</v>
       </c>
       <c r="AB113" s="14">
         <v>17.071000000000002</v>
       </c>
       <c r="AC113" s="14">
         <v>3.4175</v>
       </c>
       <c r="AD113" s="14">
         <v>12.123900000000001</v>
       </c>
       <c r="AE113" s="14">
         <v>14.1876</v>
       </c>
     </row>
     <row r="114" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A114" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B114" s="19" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C114" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D114" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E114" s="19"/>
       <c r="F114" s="4">
         <v>1</v>
       </c>
       <c r="H114" s="20">
         <v>2025000909</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="J114" s="14">
         <v>98.509</v>
       </c>
       <c r="K114" s="14">
         <v>26.828600000000002</v>
       </c>
       <c r="L114" s="14">
         <v>6.0462999999999996</v>
       </c>
       <c r="M114" s="14">
         <v>6.1837999999999997</v>
       </c>
       <c r="N114" s="14">
         <v>3.9083999999999999</v>
       </c>
       <c r="O114" s="14">
         <v>2.5663</v>
       </c>
       <c r="P114" s="14">
         <v>4.5026000000000002</v>
       </c>
       <c r="Q114" s="14">
         <v>18.677600000000002</v>
       </c>
@@ -38915,67 +39178,67 @@
       </c>
       <c r="Z114" s="14">
         <v>2.5358999999999998</v>
       </c>
       <c r="AA114" s="14">
         <v>4.4802</v>
       </c>
       <c r="AB114" s="14">
         <v>18.566199999999998</v>
       </c>
       <c r="AC114" s="14">
         <v>6.0853999999999999</v>
       </c>
       <c r="AD114" s="14">
         <v>9.6166</v>
       </c>
       <c r="AE114" s="14">
         <v>14.147</v>
       </c>
     </row>
     <row r="115" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B115" s="19" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C115" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D115" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E115" s="19"/>
       <c r="F115" s="4">
         <v>1</v>
       </c>
       <c r="H115" s="20">
         <v>2025001010</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="J115" s="14">
         <v>97.884799999999998</v>
       </c>
       <c r="K115" s="14">
         <v>27.226600000000001</v>
       </c>
       <c r="L115" s="14">
         <v>6.9596999999999998</v>
       </c>
       <c r="M115" s="14">
         <v>6.0030000000000001</v>
       </c>
       <c r="N115" s="14">
         <v>3.5663999999999998</v>
       </c>
       <c r="O115" s="14">
         <v>3.5579999999999998</v>
       </c>
       <c r="P115" s="14">
         <v>4.1889000000000003</v>
       </c>
       <c r="Q115" s="14">
         <v>16.470400000000001</v>
       </c>
@@ -39005,67 +39268,67 @@
       </c>
       <c r="Z115" s="14">
         <v>3.5053999999999998</v>
       </c>
       <c r="AA115" s="14">
         <v>4.1638999999999999</v>
       </c>
       <c r="AB115" s="14">
         <v>16.242999999999999</v>
       </c>
       <c r="AC115" s="14">
         <v>7.1852999999999998</v>
       </c>
       <c r="AD115" s="14">
         <v>9.7620000000000005</v>
       </c>
       <c r="AE115" s="14">
         <v>12.7827</v>
       </c>
     </row>
     <row r="116" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B116" s="19" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C116" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D116" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E116" s="19"/>
       <c r="F116" s="4">
         <v>1</v>
       </c>
       <c r="H116" s="20">
         <v>2025001111</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="J116" s="14">
         <v>99.863200000000006</v>
       </c>
       <c r="K116" s="14">
         <v>28.252099999999999</v>
       </c>
       <c r="L116" s="14">
         <v>6.3414999999999999</v>
       </c>
       <c r="M116" s="14">
         <v>5.7241999999999997</v>
       </c>
       <c r="N116" s="14">
         <v>4.2789999999999999</v>
       </c>
       <c r="O116" s="14">
         <v>4.2178000000000004</v>
       </c>
       <c r="P116" s="14">
         <v>4.7319000000000004</v>
       </c>
       <c r="Q116" s="14">
         <v>18.253499999999999</v>
       </c>
@@ -39095,67 +39358,67 @@
       </c>
       <c r="Z116" s="14">
         <v>4.1473000000000004</v>
       </c>
       <c r="AA116" s="14">
         <v>4.6989999999999998</v>
       </c>
       <c r="AB116" s="14">
         <v>18.037099999999999</v>
       </c>
       <c r="AC116" s="14">
         <v>4.4865000000000004</v>
       </c>
       <c r="AD116" s="14">
         <v>10.3912</v>
       </c>
       <c r="AE116" s="14">
         <v>12.9719</v>
       </c>
     </row>
     <row r="117" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A117" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B117" s="19" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C117" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D117" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E117" s="19"/>
       <c r="F117" s="4">
         <v>1</v>
       </c>
       <c r="H117" s="20">
         <v>2025001212</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="J117" s="14">
         <v>108.5703</v>
       </c>
       <c r="K117" s="14">
         <v>32.6053</v>
       </c>
       <c r="L117" s="14">
         <v>6.8879999999999999</v>
       </c>
       <c r="M117" s="14">
         <v>6.6191000000000004</v>
       </c>
       <c r="N117" s="14">
         <v>4.9288999999999996</v>
       </c>
       <c r="O117" s="14">
         <v>4.0732999999999997</v>
       </c>
       <c r="P117" s="14">
         <v>5.1403999999999996</v>
       </c>
       <c r="Q117" s="14">
         <v>16.691600000000001</v>
       </c>
@@ -39185,67 +39448,67 @@
       </c>
       <c r="Z117" s="14">
         <v>4.0250000000000004</v>
       </c>
       <c r="AA117" s="14">
         <v>5.1097000000000001</v>
       </c>
       <c r="AB117" s="14">
         <v>16.6251</v>
       </c>
       <c r="AC117" s="14">
         <v>4.9801000000000002</v>
       </c>
       <c r="AD117" s="14">
         <v>11.4245</v>
       </c>
       <c r="AE117" s="14">
         <v>15.028499999999999</v>
       </c>
     </row>
     <row r="118" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A118" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B118" s="19" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C118" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D118" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E118" s="19"/>
       <c r="F118" s="4">
         <v>1</v>
       </c>
       <c r="H118" s="20">
         <v>2026000101</v>
       </c>
       <c r="I118" s="13" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J118" s="14">
         <v>97.818600000000004</v>
       </c>
       <c r="K118" s="14">
         <v>27.331199999999999</v>
       </c>
       <c r="L118" s="14">
         <v>6.6801000000000004</v>
       </c>
       <c r="M118" s="14">
         <v>7.7445000000000004</v>
       </c>
       <c r="N118" s="14">
         <v>3.8595999999999999</v>
       </c>
       <c r="O118" s="14">
         <v>3.6158000000000001</v>
       </c>
       <c r="P118" s="14">
         <v>4.1603000000000003</v>
       </c>
       <c r="Q118" s="14">
         <v>16.492599999999999</v>
       </c>
@@ -39275,67 +39538,67 @@
       </c>
       <c r="Z118" s="14">
         <v>3.6194000000000002</v>
       </c>
       <c r="AA118" s="14">
         <v>4.1355000000000004</v>
       </c>
       <c r="AB118" s="14">
         <v>16.476099999999999</v>
       </c>
       <c r="AC118" s="14">
         <v>3.5537999999999998</v>
       </c>
       <c r="AD118" s="14">
         <v>10.1365</v>
       </c>
       <c r="AE118" s="14">
         <v>14.2058</v>
       </c>
     </row>
     <row r="119" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A119" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B119" s="19" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C119" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E119" s="19"/>
       <c r="F119" s="4">
         <v>1</v>
       </c>
       <c r="H119" s="20">
         <v>2026000202</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="J119" s="14">
         <v>92.689800000000005</v>
       </c>
       <c r="K119" s="14">
         <v>25.613</v>
       </c>
       <c r="L119" s="14">
         <v>6.6277999999999997</v>
       </c>
       <c r="M119" s="14">
         <v>8.2751999999999999</v>
       </c>
       <c r="N119" s="14">
         <v>3.2061000000000002</v>
       </c>
       <c r="O119" s="14">
         <v>2.7450999999999999</v>
       </c>
       <c r="P119" s="14">
         <v>4.0495999999999999</v>
       </c>
       <c r="Q119" s="14">
         <v>16.8508</v>
       </c>
@@ -39365,67 +39628,67 @@
       </c>
       <c r="Z119" s="14">
         <v>2.7479</v>
       </c>
       <c r="AA119" s="14">
         <v>4.0255000000000001</v>
       </c>
       <c r="AB119" s="14">
         <v>16.8172</v>
       </c>
       <c r="AC119" s="14">
         <v>3.8235999999999999</v>
       </c>
       <c r="AD119" s="14">
         <v>9.7106999999999992</v>
       </c>
       <c r="AE119" s="14">
         <v>11.777799999999999</v>
       </c>
     </row>
     <row r="120" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A120" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B120" s="19" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C120" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D120" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E120" s="19"/>
       <c r="F120" s="4">
         <v>1</v>
       </c>
       <c r="H120" s="20">
         <v>2026000303</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="J120" s="14">
         <v>108.3704</v>
       </c>
       <c r="K120" s="14">
         <v>28.313600000000001</v>
       </c>
       <c r="L120" s="14">
         <v>6.9389000000000003</v>
       </c>
       <c r="M120" s="14">
         <v>7.8334999999999999</v>
       </c>
       <c r="N120" s="14">
         <v>4.6409000000000002</v>
       </c>
       <c r="O120" s="14">
         <v>4.3688000000000002</v>
       </c>
       <c r="P120" s="14">
         <v>4.9061000000000003</v>
       </c>
       <c r="Q120" s="14">
         <v>19.3582</v>
       </c>
@@ -39455,67 +39718,67 @@
       </c>
       <c r="Z120" s="14">
         <v>4.3342000000000001</v>
       </c>
       <c r="AA120" s="14">
         <v>4.8719999999999999</v>
       </c>
       <c r="AB120" s="14">
         <v>19.015899999999998</v>
       </c>
       <c r="AC120" s="14">
         <v>6.5129999999999999</v>
       </c>
       <c r="AD120" s="14">
         <v>11.6286</v>
       </c>
       <c r="AE120" s="14">
         <v>13.701000000000001</v>
       </c>
     </row>
     <row r="121" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A121" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B121" s="19" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C121" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D121" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E121" s="19"/>
       <c r="F121" s="4">
         <v>1</v>
       </c>
       <c r="H121" s="20">
         <v>2026000404</v>
       </c>
       <c r="I121" s="13" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="J121" s="14">
         <v>104.5735</v>
       </c>
       <c r="K121" s="14">
         <v>26.200600000000001</v>
       </c>
       <c r="L121" s="14">
         <v>6.9756</v>
       </c>
       <c r="M121" s="14">
         <v>6.8528000000000002</v>
       </c>
       <c r="N121" s="14">
         <v>4.4528999999999996</v>
       </c>
       <c r="O121" s="14">
         <v>3.5510000000000002</v>
       </c>
       <c r="P121" s="14">
         <v>4.1662999999999997</v>
       </c>
       <c r="Q121" s="14">
         <v>18.77</v>
       </c>
@@ -39545,67 +39808,67 @@
       </c>
       <c r="Z121" s="14">
         <v>3.4916999999999998</v>
       </c>
       <c r="AA121" s="14">
         <v>4.1497000000000002</v>
       </c>
       <c r="AB121" s="14">
         <v>18.492599999999999</v>
       </c>
       <c r="AC121" s="14">
         <v>10.2643</v>
       </c>
       <c r="AD121" s="14">
         <v>10.697800000000001</v>
       </c>
       <c r="AE121" s="14">
         <v>12.781599999999999</v>
       </c>
     </row>
     <row r="122" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A122" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B122" s="19" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C122" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D122" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E122" s="19"/>
       <c r="F122" s="4">
         <v>1</v>
       </c>
       <c r="H122" s="20">
         <v>2026000505</v>
       </c>
       <c r="I122" s="13" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="J122" s="14">
         <v>101.467</v>
       </c>
       <c r="K122" s="14">
         <v>29.053999999999998</v>
       </c>
       <c r="L122" s="14">
         <v>6.1620999999999997</v>
       </c>
       <c r="M122" s="14">
         <v>5.9694000000000003</v>
       </c>
       <c r="N122" s="14">
         <v>5.2714999999999996</v>
       </c>
       <c r="O122" s="14">
         <v>3.9803000000000002</v>
       </c>
       <c r="P122" s="14">
         <v>4.2816000000000001</v>
       </c>
       <c r="Q122" s="14">
         <v>16.765599999999999</v>
       </c>
@@ -39635,67 +39898,67 @@
       </c>
       <c r="Z122" s="14">
         <v>3.9138000000000002</v>
       </c>
       <c r="AA122" s="14">
         <v>4.2561</v>
       </c>
       <c r="AB122" s="14">
         <v>16.485299999999999</v>
       </c>
       <c r="AC122" s="14">
         <v>6.3202999999999996</v>
       </c>
       <c r="AD122" s="14">
         <v>10.3825</v>
       </c>
       <c r="AE122" s="14">
         <v>13.1396</v>
       </c>
     </row>
     <row r="123" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B123" s="19" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C123" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D123" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E123" s="19"/>
       <c r="F123" s="4">
         <v>1</v>
       </c>
       <c r="H123" s="20">
         <v>2026000606</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="J123" s="14">
         <v>91.594099999999997</v>
       </c>
       <c r="K123" s="14">
         <v>26.089700000000001</v>
       </c>
       <c r="L123" s="14">
         <v>6.9062000000000001</v>
       </c>
       <c r="M123" s="14">
         <v>5.5387000000000004</v>
       </c>
       <c r="N123" s="14">
         <v>4.5384000000000002</v>
       </c>
       <c r="O123" s="14">
         <v>2.6873</v>
       </c>
       <c r="P123" s="14">
         <v>4.5888999999999998</v>
       </c>
       <c r="Q123" s="14">
         <v>16.519500000000001</v>
       </c>
@@ -39725,67 +39988,67 @@
       </c>
       <c r="Z123" s="14">
         <v>2.645</v>
       </c>
       <c r="AA123" s="14">
         <v>4.4989999999999997</v>
       </c>
       <c r="AB123" s="14">
         <v>16.163900000000002</v>
       </c>
       <c r="AC123" s="14">
         <v>3.7277999999999998</v>
       </c>
       <c r="AD123" s="14">
         <v>9.2048000000000005</v>
       </c>
       <c r="AE123" s="14">
         <v>11.667400000000001</v>
       </c>
     </row>
     <row r="124" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B124" s="19" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C124" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D124" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E124" s="19"/>
       <c r="F124" s="4">
         <v>1</v>
       </c>
       <c r="H124" s="20">
         <v>2026000707</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J124" s="14">
         <v>96.656499999999994</v>
       </c>
       <c r="K124" s="14">
         <v>27.692900000000002</v>
       </c>
       <c r="L124" s="14">
         <v>6.0430999999999999</v>
       </c>
       <c r="M124" s="14">
         <v>5.1961000000000004</v>
       </c>
       <c r="N124" s="14">
         <v>5.1999000000000004</v>
       </c>
       <c r="O124" s="14">
         <v>3.3405</v>
       </c>
       <c r="P124" s="14">
         <v>4.3177000000000003</v>
       </c>
       <c r="Q124" s="14">
         <v>17.994700000000002</v>
       </c>
@@ -39810,152 +40073,241 @@
       <c r="X124" s="14">
         <v>5.0594999999999999</v>
       </c>
       <c r="Y124" s="14">
         <v>4.976</v>
       </c>
       <c r="Z124" s="14">
         <v>3.3237999999999999</v>
       </c>
       <c r="AA124" s="14">
         <v>4.2123999999999997</v>
       </c>
       <c r="AB124" s="14">
         <v>17.4876</v>
       </c>
       <c r="AC124" s="14">
         <v>3.0781999999999998</v>
       </c>
       <c r="AD124" s="14">
         <v>10.4389</v>
       </c>
       <c r="AE124" s="14">
         <v>12.9765</v>
       </c>
     </row>
-    <row r="125" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AE125" s="16"/>
+    <row r="125" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A125" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="B125" s="19" t="s">
+        <v>393</v>
+      </c>
+      <c r="C125" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E125" s="19"/>
+      <c r="F125" s="4">
+        <v>1</v>
+      </c>
+      <c r="H125" s="20">
+        <v>2026000808</v>
+      </c>
+      <c r="I125" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="J125" s="14">
+        <v>96.136899999999997</v>
+      </c>
+      <c r="K125" s="14">
+        <v>30.500900000000001</v>
+      </c>
+      <c r="L125" s="14">
+        <v>5.9348000000000001</v>
+      </c>
+      <c r="M125" s="14">
+        <v>5.6158999999999999</v>
+      </c>
+      <c r="N125" s="14">
+        <v>4.3642000000000003</v>
+      </c>
+      <c r="O125" s="14">
+        <v>2.6869999999999998</v>
+      </c>
+      <c r="P125" s="14">
+        <v>4.0331999999999999</v>
+      </c>
+      <c r="Q125" s="14">
+        <v>16.182600000000001</v>
+      </c>
+      <c r="R125" s="14">
+        <v>2.7159</v>
+      </c>
+      <c r="S125" s="14">
+        <v>11.483599999999999</v>
+      </c>
+      <c r="T125" s="14">
+        <v>12.6189</v>
+      </c>
+      <c r="U125" s="14">
+        <v>93.792100000000005</v>
+      </c>
+      <c r="V125" s="14">
+        <v>29.3843</v>
+      </c>
+      <c r="W125" s="14">
+        <v>5.7618999999999998</v>
+      </c>
+      <c r="X125" s="14">
+        <v>5.7775999999999996</v>
+      </c>
+      <c r="Y125" s="14">
+        <v>4.125</v>
+      </c>
+      <c r="Z125" s="14">
+        <v>2.6844000000000001</v>
+      </c>
+      <c r="AA125" s="14">
+        <v>3.9043000000000001</v>
+      </c>
+      <c r="AB125" s="14">
+        <v>15.696099999999999</v>
+      </c>
+      <c r="AC125" s="14">
+        <v>2.8469000000000002</v>
+      </c>
+      <c r="AD125" s="14">
+        <v>11.0739</v>
+      </c>
+      <c r="AE125" s="14">
+        <v>12.3111</v>
+      </c>
     </row>
     <row r="126" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F126" s="15"/>
       <c r="G126" s="29"/>
-      <c r="H126" s="30" t="s">
-[...2 lines deleted...]
-      <c r="J126" s="30"/>
+      <c r="H126" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="I126" s="16"/>
+      <c r="J126" s="17"/>
+      <c r="K126" s="16"/>
+      <c r="L126" s="16"/>
+      <c r="M126" s="16"/>
+      <c r="N126" s="16"/>
+      <c r="O126" s="16"/>
+      <c r="P126" s="16"/>
+      <c r="Q126" s="16"/>
+      <c r="R126" s="16"/>
+      <c r="S126" s="16"/>
+      <c r="T126" s="16"/>
+      <c r="U126" s="16"/>
+      <c r="V126" s="16"/>
+      <c r="W126" s="16"/>
+      <c r="X126" s="16"/>
+      <c r="Y126" s="16"/>
+      <c r="Z126" s="16"/>
+      <c r="AA126" s="16"/>
+      <c r="AB126" s="16"/>
+      <c r="AC126" s="16"/>
+      <c r="AD126" s="16"/>
+      <c r="AE126" s="16"/>
     </row>
     <row r="127" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F127" s="15"/>
       <c r="G127" s="29"/>
       <c r="H127" s="30" t="s">
-        <v>376</v>
-      </c>
+        <v>25</v>
+      </c>
+      <c r="J127" s="30"/>
     </row>
     <row r="128" spans="1:31" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F128" s="15"/>
       <c r="G128" s="29"/>
       <c r="H128" s="30" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J128" s="31"/>
+        <v>375</v>
+      </c>
     </row>
     <row r="129" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F129" s="15"/>
       <c r="G129" s="29"/>
-      <c r="H129" s="31" t="s">
-        <v>291</v>
+      <c r="H129" s="30" t="s">
+        <v>26</v>
       </c>
       <c r="J129" s="31"/>
     </row>
     <row r="130" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F130" s="15"/>
       <c r="G130" s="29"/>
       <c r="H130" s="31" t="s">
-        <v>392</v>
+        <v>290</v>
       </c>
     </row>
     <row r="131" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F131" s="15"/>
       <c r="G131" s="29"/>
-      <c r="H131" s="38" t="s">
-        <v>393</v>
+      <c r="H131" s="31" t="s">
+        <v>391</v>
       </c>
     </row>
     <row r="132" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F132" s="18"/>
+      <c r="F132" s="15"/>
       <c r="G132" s="29"/>
-      <c r="H132" s="32"/>
+      <c r="H132" s="38" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="133" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F133"/>
-[...1 lines deleted...]
-      <c r="H133"/>
+      <c r="F133" s="18"/>
+      <c r="G133" s="29"/>
+      <c r="H133" s="32"/>
+    </row>
+    <row r="134" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F134"/>
+      <c r="G134"/>
+      <c r="H134"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="132" max="16383" man="1"/>
+    <brk id="133" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1A09E7E-7EA7-4855-95F5-BC52AF28BF5F}">
-  <dimension ref="A1:V94"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0DAE827-3167-4520-AAC1-1AFE530AE71E}">
+  <dimension ref="A1:V95"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="14.109375" style="2" customWidth="1"/>
     <col min="10" max="21" width="12" style="2" customWidth="1"/>
     <col min="22" max="22" width="1.77734375" style="2" customWidth="1"/>
     <col min="23" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="13.65" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2">
         <v>1</v>
       </c>
@@ -40052,102 +40404,102 @@
       <c r="I5" s="2" t="s">
         <v>139</v>
       </c>
       <c r="J5" s="34"/>
     </row>
     <row r="6" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F6" s="12"/>
       <c r="H6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>140</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F7" s="12"/>
       <c r="H7" s="11" t="s">
         <v>137</v>
       </c>
       <c r="U7" s="33"/>
     </row>
     <row r="8" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F8" s="12"/>
       <c r="H8" s="11" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="U8" s="35"/>
     </row>
     <row r="9" spans="1:22" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="K9" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="L9" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="M9" s="27" t="s">
         <v>142</v>
       </c>
-      <c r="K9" s="27" t="s">
+      <c r="N9" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="O9" s="28" t="s">
+        <v>144</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q9" s="27" t="s">
         <v>300</v>
       </c>
-      <c r="L9" s="27" t="s">
-[...11 lines deleted...]
-      <c r="P9" s="28" t="s">
+      <c r="R9" s="27" t="s">
         <v>146</v>
       </c>
-      <c r="Q9" s="27" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="27" t="s">
+      <c r="S9" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="S9" s="27" t="s">
+      <c r="T9" s="27" t="s">
         <v>148</v>
       </c>
-      <c r="T9" s="27" t="s">
+      <c r="U9" s="28" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2020000101</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>104</v>
       </c>
       <c r="J10" s="14">
         <v>81.641900000000007</v>
       </c>
       <c r="K10" s="14">
         <v>46.234000000000002</v>
@@ -40163,51 +40515,51 @@
       </c>
       <c r="O10" s="14">
         <v>35.407899999999998</v>
       </c>
       <c r="P10" s="14">
         <v>92.564499999999995</v>
       </c>
       <c r="Q10" s="14">
         <v>55.370100000000001</v>
       </c>
       <c r="R10" s="14">
         <v>8.3114000000000008</v>
       </c>
       <c r="S10" s="14">
         <v>9.1106999999999996</v>
       </c>
       <c r="T10" s="14">
         <v>37.674799999999998</v>
       </c>
       <c r="U10" s="14">
         <v>36.730200000000004</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>105</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="20">
         <v>2020000202</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J11" s="14">
         <v>83.060500000000005</v>
       </c>
       <c r="K11" s="14">
         <v>48.777200000000001</v>
@@ -40223,51 +40575,51 @@
       </c>
       <c r="O11" s="14">
         <v>34.283299999999997</v>
       </c>
       <c r="P11" s="14">
         <v>94.386899999999997</v>
       </c>
       <c r="Q11" s="14">
         <v>58.697000000000003</v>
       </c>
       <c r="R11" s="14">
         <v>11.2539</v>
       </c>
       <c r="S11" s="14">
         <v>7.6660000000000004</v>
       </c>
       <c r="T11" s="14">
         <v>39.405700000000003</v>
       </c>
       <c r="U11" s="14">
         <v>35.563499999999998</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="20">
         <v>2020000303</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J12" s="14">
         <v>89.518799999999999</v>
       </c>
       <c r="K12" s="14">
         <v>52.900599999999997</v>
@@ -40283,51 +40635,51 @@
       </c>
       <c r="O12" s="14">
         <v>36.618299999999998</v>
       </c>
       <c r="P12" s="14">
         <v>101.726</v>
       </c>
       <c r="Q12" s="14">
         <v>63.735599999999998</v>
       </c>
       <c r="R12" s="14">
         <v>13.0989</v>
       </c>
       <c r="S12" s="14">
         <v>8.2466000000000008</v>
       </c>
       <c r="T12" s="14">
         <v>41.812399999999997</v>
       </c>
       <c r="U12" s="14">
         <v>37.9071</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>109</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="20">
         <v>2020000404</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>110</v>
       </c>
       <c r="J13" s="14">
         <v>82.211699999999993</v>
       </c>
       <c r="K13" s="14">
         <v>46.339100000000002</v>
@@ -40343,51 +40695,51 @@
       </c>
       <c r="O13" s="14">
         <v>35.872700000000002</v>
       </c>
       <c r="P13" s="14">
         <v>93.528700000000001</v>
       </c>
       <c r="Q13" s="14">
         <v>55.763100000000001</v>
       </c>
       <c r="R13" s="14">
         <v>9.3126999999999995</v>
       </c>
       <c r="S13" s="14">
         <v>5.4855999999999998</v>
       </c>
       <c r="T13" s="14">
         <v>40.921799999999998</v>
       </c>
       <c r="U13" s="14">
         <v>37.289700000000003</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>111</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="20">
         <v>2020000505</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>112</v>
       </c>
       <c r="J14" s="14">
         <v>76.434100000000001</v>
       </c>
       <c r="K14" s="14">
         <v>47.2258</v>
@@ -40403,51 +40755,51 @@
       </c>
       <c r="O14" s="14">
         <v>29.208600000000001</v>
       </c>
       <c r="P14" s="14">
         <v>87.0548</v>
       </c>
       <c r="Q14" s="14">
         <v>56.967199999999998</v>
       </c>
       <c r="R14" s="14">
         <v>8.8252000000000006</v>
       </c>
       <c r="S14" s="14">
         <v>6.75</v>
       </c>
       <c r="T14" s="14">
         <v>41.236600000000003</v>
       </c>
       <c r="U14" s="14">
         <v>30.3309</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>113</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="20">
         <v>2020000606</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>114</v>
       </c>
       <c r="J15" s="14">
         <v>81.512200000000007</v>
       </c>
       <c r="K15" s="14">
         <v>49.942900000000002</v>
@@ -40463,51 +40815,51 @@
       </c>
       <c r="O15" s="14">
         <v>31.569199999999999</v>
       </c>
       <c r="P15" s="14">
         <v>93.0505</v>
       </c>
       <c r="Q15" s="14">
         <v>60.317500000000003</v>
       </c>
       <c r="R15" s="14">
         <v>11.8102</v>
       </c>
       <c r="S15" s="14">
         <v>9.0580999999999996</v>
       </c>
       <c r="T15" s="14">
         <v>38.825099999999999</v>
       </c>
       <c r="U15" s="14">
         <v>32.884599999999999</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="19"/>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="H16" s="20">
         <v>2020000707</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>116</v>
       </c>
       <c r="J16" s="14">
         <v>79.214399999999998</v>
       </c>
       <c r="K16" s="14">
         <v>47.254100000000001</v>
@@ -40523,51 +40875,51 @@
       </c>
       <c r="O16" s="14">
         <v>31.9604</v>
       </c>
       <c r="P16" s="14">
         <v>90.324299999999994</v>
       </c>
       <c r="Q16" s="14">
         <v>57.001300000000001</v>
       </c>
       <c r="R16" s="14">
         <v>9.9574999999999996</v>
       </c>
       <c r="S16" s="14">
         <v>7.9640000000000004</v>
       </c>
       <c r="T16" s="14">
         <v>38.697000000000003</v>
       </c>
       <c r="U16" s="14">
         <v>33.292000000000002</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>117</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="19"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
       <c r="H17" s="20">
         <v>2020000808</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J17" s="14">
         <v>83.373900000000006</v>
       </c>
       <c r="K17" s="14">
         <v>49.980600000000003</v>
@@ -40583,51 +40935,51 @@
       </c>
       <c r="O17" s="14">
         <v>33.3932</v>
       </c>
       <c r="P17" s="14">
         <v>94.958799999999997</v>
       </c>
       <c r="Q17" s="14">
         <v>60.072800000000001</v>
       </c>
       <c r="R17" s="14">
         <v>11.055999999999999</v>
       </c>
       <c r="S17" s="14">
         <v>7.4805000000000001</v>
       </c>
       <c r="T17" s="14">
         <v>41.181899999999999</v>
       </c>
       <c r="U17" s="14">
         <v>34.857199999999999</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>119</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="19"/>
       <c r="F18" s="4">
         <v>1</v>
       </c>
       <c r="H18" s="20">
         <v>2020000909</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>120</v>
       </c>
       <c r="J18" s="14">
         <v>82.577100000000002</v>
       </c>
       <c r="K18" s="14">
         <v>46.844999999999999</v>
@@ -40643,51 +40995,51 @@
       </c>
       <c r="O18" s="14">
         <v>35.732100000000003</v>
       </c>
       <c r="P18" s="14">
         <v>94.266099999999994</v>
       </c>
       <c r="Q18" s="14">
         <v>56.3718</v>
       </c>
       <c r="R18" s="14">
         <v>9.9791000000000007</v>
       </c>
       <c r="S18" s="14">
         <v>7.0571000000000002</v>
       </c>
       <c r="T18" s="14">
         <v>39.031399999999998</v>
       </c>
       <c r="U18" s="14">
         <v>37.454999999999998</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>121</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="19"/>
       <c r="F19" s="4">
         <v>1</v>
       </c>
       <c r="H19" s="20">
         <v>2020001010</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J19" s="14">
         <v>86.547200000000004</v>
       </c>
       <c r="K19" s="14">
         <v>48.1815</v>
@@ -40703,51 +41055,51 @@
       </c>
       <c r="O19" s="14">
         <v>38.365299999999998</v>
       </c>
       <c r="P19" s="14">
         <v>98.911000000000001</v>
       </c>
       <c r="Q19" s="14">
         <v>57.980200000000004</v>
       </c>
       <c r="R19" s="14">
         <v>11.0418</v>
       </c>
       <c r="S19" s="14">
         <v>8.2227999999999994</v>
       </c>
       <c r="T19" s="14">
         <v>38.219799999999999</v>
       </c>
       <c r="U19" s="14">
         <v>40.257399999999997</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>123</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="19"/>
       <c r="F20" s="4">
         <v>1</v>
       </c>
       <c r="H20" s="20">
         <v>2020001111</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>124</v>
       </c>
       <c r="J20" s="14">
         <v>84.722200000000001</v>
       </c>
       <c r="K20" s="14">
         <v>48.3904</v>
@@ -40763,51 +41115,51 @@
       </c>
       <c r="O20" s="14">
         <v>36.331699999999998</v>
       </c>
       <c r="P20" s="14">
         <v>97.1584</v>
       </c>
       <c r="Q20" s="14">
         <v>58.655000000000001</v>
       </c>
       <c r="R20" s="14">
         <v>10.468</v>
       </c>
       <c r="S20" s="14">
         <v>8.9126999999999992</v>
       </c>
       <c r="T20" s="14">
         <v>38.647500000000001</v>
       </c>
       <c r="U20" s="14">
         <v>38.163600000000002</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>125</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="19"/>
       <c r="F21" s="4">
         <v>1</v>
       </c>
       <c r="H21" s="20">
         <v>2020001212</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>126</v>
       </c>
       <c r="J21" s="14">
         <v>92.103800000000007</v>
       </c>
       <c r="K21" s="14">
         <v>56.298200000000001</v>
@@ -40823,51 +41175,51 @@
       </c>
       <c r="O21" s="14">
         <v>35.805799999999998</v>
       </c>
       <c r="P21" s="14">
         <v>105.8664</v>
       </c>
       <c r="Q21" s="14">
         <v>68.572800000000001</v>
       </c>
       <c r="R21" s="14">
         <v>10.898099999999999</v>
       </c>
       <c r="S21" s="14">
         <v>10.1099</v>
       </c>
       <c r="T21" s="14">
         <v>47.121400000000001</v>
       </c>
       <c r="U21" s="14">
         <v>37.532299999999999</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>127</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="19"/>
       <c r="F22" s="4">
         <v>1</v>
       </c>
       <c r="H22" s="20">
         <v>2021000101</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>128</v>
       </c>
       <c r="J22" s="14">
         <v>80.003399999999999</v>
       </c>
       <c r="K22" s="14">
         <v>49.234999999999999</v>
@@ -40883,51 +41235,51 @@
       </c>
       <c r="O22" s="14">
         <v>30.7683</v>
       </c>
       <c r="P22" s="14">
         <v>91.432400000000001</v>
       </c>
       <c r="Q22" s="14">
         <v>59.751300000000001</v>
       </c>
       <c r="R22" s="14">
         <v>10.9207</v>
       </c>
       <c r="S22" s="14">
         <v>7.8952999999999998</v>
       </c>
       <c r="T22" s="14">
         <v>40.509399999999999</v>
       </c>
       <c r="U22" s="14">
         <v>31.917300000000001</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>129</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="19"/>
       <c r="F23" s="4">
         <v>1</v>
       </c>
       <c r="H23" s="20">
         <v>2021000202</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>130</v>
       </c>
       <c r="J23" s="14">
         <v>76.648399999999995</v>
       </c>
       <c r="K23" s="14">
         <v>45.910400000000003</v>
@@ -40943,51 +41295,51 @@
       </c>
       <c r="O23" s="14">
         <v>30.738</v>
       </c>
       <c r="P23" s="14">
         <v>87.698400000000007</v>
       </c>
       <c r="Q23" s="14">
         <v>55.784199999999998</v>
       </c>
       <c r="R23" s="14">
         <v>9.3633000000000006</v>
       </c>
       <c r="S23" s="14">
         <v>6.7016</v>
       </c>
       <c r="T23" s="14">
         <v>39.497900000000001</v>
       </c>
       <c r="U23" s="14">
         <v>31.919</v>
       </c>
     </row>
     <row r="24" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>131</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="19"/>
       <c r="F24" s="4">
         <v>1</v>
       </c>
       <c r="H24" s="20">
         <v>2021000303</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J24" s="14">
         <v>94.616900000000001</v>
       </c>
       <c r="K24" s="14">
         <v>54.663600000000002</v>
@@ -41003,51 +41355,51 @@
       </c>
       <c r="O24" s="14">
         <v>39.953299999999999</v>
       </c>
       <c r="P24" s="14">
         <v>108.0102</v>
       </c>
       <c r="Q24" s="14">
         <v>66.259</v>
       </c>
       <c r="R24" s="14">
         <v>13.9071</v>
       </c>
       <c r="S24" s="14">
         <v>9.3303999999999991</v>
       </c>
       <c r="T24" s="14">
         <v>42.353900000000003</v>
       </c>
       <c r="U24" s="14">
         <v>41.488300000000002</v>
       </c>
     </row>
     <row r="25" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>133</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="19"/>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="H25" s="20">
         <v>2021000404</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J25" s="14">
         <v>92.076300000000003</v>
       </c>
       <c r="K25" s="14">
         <v>49.522799999999997</v>
@@ -41063,51 +41415,51 @@
       </c>
       <c r="O25" s="14">
         <v>42.553600000000003</v>
       </c>
       <c r="P25" s="14">
         <v>106.2011</v>
       </c>
       <c r="Q25" s="14">
         <v>59.882399999999997</v>
       </c>
       <c r="R25" s="14">
         <v>10.934900000000001</v>
       </c>
       <c r="S25" s="14">
         <v>8.7376000000000005</v>
       </c>
       <c r="T25" s="14">
         <v>39.700800000000001</v>
       </c>
       <c r="U25" s="14">
         <v>45.511800000000001</v>
       </c>
     </row>
     <row r="26" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>135</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="19"/>
       <c r="F26" s="4">
         <v>1</v>
       </c>
       <c r="H26" s="20">
         <v>2021000505</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J26" s="14">
         <v>85.085999999999999</v>
       </c>
       <c r="K26" s="14">
         <v>49.231900000000003</v>
@@ -41123,3824 +41475,3884 @@
       </c>
       <c r="O26" s="14">
         <v>35.854399999999998</v>
       </c>
       <c r="P26" s="14">
         <v>97.8</v>
       </c>
       <c r="Q26" s="14">
         <v>59.244199999999999</v>
       </c>
       <c r="R26" s="14">
         <v>10.629799999999999</v>
       </c>
       <c r="S26" s="14">
         <v>7.7324000000000002</v>
       </c>
       <c r="T26" s="14">
         <v>40.504399999999997</v>
       </c>
       <c r="U26" s="14">
         <v>38.265099999999997</v>
       </c>
     </row>
     <row r="27" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B27" s="19" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="19"/>
       <c r="F27" s="4">
         <v>1</v>
       </c>
       <c r="H27" s="20">
         <v>2021000606</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="J27" s="14">
         <v>77.477000000000004</v>
       </c>
       <c r="K27" s="14">
         <v>45.593600000000002</v>
       </c>
       <c r="L27" s="14">
         <v>8.2508999999999997</v>
       </c>
       <c r="M27" s="14">
         <v>6.3807</v>
       </c>
       <c r="N27" s="14">
         <v>30.962</v>
       </c>
       <c r="O27" s="14">
         <v>31.883500000000002</v>
       </c>
       <c r="P27" s="14">
         <v>88.951800000000006</v>
       </c>
       <c r="Q27" s="14">
         <v>54.668500000000002</v>
       </c>
       <c r="R27" s="14">
         <v>9.2916000000000007</v>
       </c>
       <c r="S27" s="14">
         <v>7.1292</v>
       </c>
       <c r="T27" s="14">
         <v>37.990200000000002</v>
       </c>
       <c r="U27" s="14">
         <v>34.1</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B28" s="19" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="19"/>
       <c r="F28" s="4">
         <v>1</v>
       </c>
       <c r="H28" s="20">
         <v>2021000707</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="J28" s="14">
         <v>82.161500000000004</v>
       </c>
       <c r="K28" s="14">
         <v>48.762900000000002</v>
       </c>
       <c r="L28" s="14">
         <v>9.67</v>
       </c>
       <c r="M28" s="14">
         <v>6.7488999999999999</v>
       </c>
       <c r="N28" s="14">
         <v>32.344200000000001</v>
       </c>
       <c r="O28" s="14">
         <v>33.398600000000002</v>
       </c>
       <c r="P28" s="14">
         <v>94.006200000000007</v>
       </c>
       <c r="Q28" s="14">
         <v>58.398699999999998</v>
       </c>
       <c r="R28" s="14">
         <v>10.7326</v>
       </c>
       <c r="S28" s="14">
         <v>7.6173000000000002</v>
       </c>
       <c r="T28" s="14">
         <v>39.637500000000003</v>
       </c>
       <c r="U28" s="14">
         <v>35.568300000000001</v>
       </c>
     </row>
     <row r="29" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B29" s="19" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="19"/>
       <c r="F29" s="4">
         <v>1</v>
       </c>
       <c r="H29" s="20">
         <v>2021000808</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J29" s="14">
         <v>80.539000000000001</v>
       </c>
       <c r="K29" s="14">
         <v>47.175800000000002</v>
       </c>
       <c r="L29" s="14">
         <v>8.6047999999999991</v>
       </c>
       <c r="M29" s="14">
         <v>5.6188000000000002</v>
       </c>
       <c r="N29" s="14">
         <v>32.952500000000001</v>
       </c>
       <c r="O29" s="14">
         <v>33.363199999999999</v>
       </c>
       <c r="P29" s="14">
         <v>92.149900000000002</v>
       </c>
       <c r="Q29" s="14">
         <v>56.430399999999999</v>
       </c>
       <c r="R29" s="14">
         <v>9.5715000000000003</v>
       </c>
       <c r="S29" s="14">
         <v>6.3849999999999998</v>
       </c>
       <c r="T29" s="14">
         <v>40.284199999999998</v>
       </c>
       <c r="U29" s="14">
         <v>35.530500000000004</v>
       </c>
     </row>
     <row r="30" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B30" s="19" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="19"/>
       <c r="F30" s="4">
         <v>1</v>
       </c>
       <c r="H30" s="20">
         <v>2021000909</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J30" s="14">
         <v>83.097300000000004</v>
       </c>
       <c r="K30" s="14">
         <v>45.570700000000002</v>
       </c>
       <c r="L30" s="14">
         <v>8.5033999999999992</v>
       </c>
       <c r="M30" s="14">
         <v>5.6688000000000001</v>
       </c>
       <c r="N30" s="14">
         <v>31.398700000000002</v>
       </c>
       <c r="O30" s="14">
         <v>37.526600000000002</v>
       </c>
       <c r="P30" s="14">
         <v>94.751800000000003</v>
       </c>
       <c r="Q30" s="14">
         <v>53.9298</v>
       </c>
       <c r="R30" s="14">
         <v>9.4799000000000007</v>
       </c>
       <c r="S30" s="14">
         <v>6.3338999999999999</v>
       </c>
       <c r="T30" s="14">
         <v>37.921199999999999</v>
       </c>
       <c r="U30" s="14">
         <v>40.221400000000003</v>
       </c>
     </row>
     <row r="31" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B31" s="19" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="19"/>
       <c r="F31" s="4">
         <v>1</v>
       </c>
       <c r="H31" s="20">
         <v>2021001010</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J31" s="14">
         <v>85.36</v>
       </c>
       <c r="K31" s="14">
         <v>46.1175</v>
       </c>
       <c r="L31" s="14">
         <v>8.0389999999999997</v>
       </c>
       <c r="M31" s="14">
         <v>6.9720000000000004</v>
       </c>
       <c r="N31" s="14">
         <v>31.106200000000001</v>
       </c>
       <c r="O31" s="14">
         <v>39.2425</v>
       </c>
       <c r="P31" s="14">
         <v>97.442899999999995</v>
       </c>
       <c r="Q31" s="14">
         <v>54.448</v>
       </c>
       <c r="R31" s="14">
         <v>8.9420999999999999</v>
       </c>
       <c r="S31" s="14">
         <v>7.7638999999999996</v>
       </c>
       <c r="T31" s="14">
         <v>37.522500000000001</v>
       </c>
       <c r="U31" s="14">
         <v>42.332799999999999</v>
       </c>
     </row>
     <row r="32" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B32" s="19" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="19"/>
       <c r="F32" s="4">
         <v>1</v>
       </c>
       <c r="H32" s="20">
         <v>2021001111</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="J32" s="14">
         <v>83.726299999999995</v>
       </c>
       <c r="K32" s="14">
         <v>46.860199999999999</v>
       </c>
       <c r="L32" s="14">
         <v>7.9280999999999997</v>
       </c>
       <c r="M32" s="14">
         <v>8.1857000000000006</v>
       </c>
       <c r="N32" s="14">
         <v>30.746300000000002</v>
       </c>
       <c r="O32" s="14">
         <v>36.866199999999999</v>
       </c>
       <c r="P32" s="14">
         <v>95.360299999999995</v>
       </c>
       <c r="Q32" s="14">
         <v>55.129600000000003</v>
       </c>
       <c r="R32" s="14">
         <v>8.8089999999999993</v>
       </c>
       <c r="S32" s="14">
         <v>9.1053999999999995</v>
       </c>
       <c r="T32" s="14">
         <v>36.910299999999999</v>
       </c>
       <c r="U32" s="14">
         <v>39.769399999999997</v>
       </c>
     </row>
     <row r="33" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B33" s="19" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="19"/>
       <c r="F33" s="4">
         <v>1</v>
       </c>
       <c r="H33" s="20">
         <v>2021001212</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="J33" s="14">
         <v>92.592799999999997</v>
       </c>
       <c r="K33" s="14">
         <v>54.225200000000001</v>
       </c>
       <c r="L33" s="14">
         <v>8.2960999999999991</v>
       </c>
       <c r="M33" s="14">
         <v>9.2667000000000002</v>
       </c>
       <c r="N33" s="14">
         <v>36.662500000000001</v>
       </c>
       <c r="O33" s="14">
         <v>38.367600000000003</v>
       </c>
       <c r="P33" s="14">
         <v>105.4588</v>
       </c>
       <c r="Q33" s="14">
         <v>63.944800000000001</v>
       </c>
       <c r="R33" s="14">
         <v>9.2692999999999994</v>
       </c>
       <c r="S33" s="14">
         <v>10.4003</v>
       </c>
       <c r="T33" s="14">
         <v>44.012599999999999</v>
       </c>
       <c r="U33" s="14">
         <v>41.3444</v>
       </c>
     </row>
     <row r="34" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B34" s="19" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="19"/>
       <c r="F34" s="4">
         <v>1</v>
       </c>
       <c r="H34" s="20">
         <v>2022000101</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="J34" s="14">
         <v>82.875600000000006</v>
       </c>
       <c r="K34" s="14">
         <v>49.954000000000001</v>
       </c>
       <c r="L34" s="14">
         <v>9.5742999999999991</v>
       </c>
       <c r="M34" s="14">
         <v>7.5065</v>
       </c>
       <c r="N34" s="14">
         <v>32.872999999999998</v>
       </c>
       <c r="O34" s="14">
         <v>32.921599999999998</v>
       </c>
       <c r="P34" s="14">
         <v>94.1768</v>
       </c>
       <c r="Q34" s="14">
         <v>58.494199999999999</v>
       </c>
       <c r="R34" s="14">
         <v>10.7216</v>
       </c>
       <c r="S34" s="14">
         <v>8.4724000000000004</v>
       </c>
       <c r="T34" s="14">
         <v>38.9953</v>
       </c>
       <c r="U34" s="14">
         <v>35.590899999999998</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B35" s="19" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="19"/>
       <c r="F35" s="4">
         <v>1</v>
       </c>
       <c r="H35" s="20">
         <v>2022000202</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="J35" s="14">
         <v>78.290199999999999</v>
       </c>
       <c r="K35" s="14">
         <v>47.1995</v>
       </c>
       <c r="L35" s="14">
         <v>8.8064999999999998</v>
       </c>
       <c r="M35" s="14">
         <v>5.4489000000000001</v>
       </c>
       <c r="N35" s="14">
         <v>32.944099999999999</v>
       </c>
       <c r="O35" s="14">
         <v>31.090800000000002</v>
       </c>
       <c r="P35" s="14">
         <v>88.563599999999994</v>
       </c>
       <c r="Q35" s="14">
         <v>54.883200000000002</v>
       </c>
       <c r="R35" s="14">
         <v>9.8617000000000008</v>
       </c>
       <c r="S35" s="14">
         <v>6.1430999999999996</v>
       </c>
       <c r="T35" s="14">
         <v>38.757800000000003</v>
       </c>
       <c r="U35" s="14">
         <v>33.575400000000002</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B36" s="19" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="19"/>
       <c r="F36" s="4">
         <v>1</v>
       </c>
       <c r="H36" s="20">
         <v>2022000303</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="J36" s="14">
         <v>92.382499999999993</v>
       </c>
       <c r="K36" s="14">
         <v>55.006799999999998</v>
       </c>
       <c r="L36" s="14">
         <v>11.3994</v>
       </c>
       <c r="M36" s="14">
         <v>7.9941000000000004</v>
       </c>
       <c r="N36" s="14">
         <v>35.613300000000002</v>
       </c>
       <c r="O36" s="14">
         <v>37.375500000000002</v>
       </c>
       <c r="P36" s="14">
         <v>104.03440000000001</v>
       </c>
       <c r="Q36" s="14">
         <v>63.5182</v>
       </c>
       <c r="R36" s="14">
         <v>12.68</v>
       </c>
       <c r="S36" s="14">
         <v>8.9319000000000006</v>
       </c>
       <c r="T36" s="14">
         <v>41.652900000000002</v>
       </c>
       <c r="U36" s="14">
         <v>40.318800000000003</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B37" s="19" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="19"/>
       <c r="F37" s="4">
         <v>1</v>
       </c>
       <c r="H37" s="20">
         <v>2022000404</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="J37" s="14">
         <v>90.915999999999997</v>
       </c>
       <c r="K37" s="14">
         <v>48.895400000000002</v>
       </c>
       <c r="L37" s="14">
         <v>7.8632999999999997</v>
       </c>
       <c r="M37" s="14">
         <v>7.5186999999999999</v>
       </c>
       <c r="N37" s="14">
         <v>33.5137</v>
       </c>
       <c r="O37" s="14">
         <v>42.020600000000002</v>
       </c>
       <c r="P37" s="14">
         <v>101.8096</v>
       </c>
       <c r="Q37" s="14">
         <v>56.137099999999997</v>
       </c>
       <c r="R37" s="14">
         <v>8.66</v>
       </c>
       <c r="S37" s="14">
         <v>8.3171999999999997</v>
       </c>
       <c r="T37" s="14">
         <v>39.014800000000001</v>
       </c>
       <c r="U37" s="14">
         <v>45.134900000000002</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="19"/>
       <c r="F38" s="4">
         <v>1</v>
       </c>
       <c r="H38" s="20">
         <v>2022000505</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="J38" s="14">
         <v>85.146100000000004</v>
       </c>
       <c r="K38" s="14">
         <v>47.768000000000001</v>
       </c>
       <c r="L38" s="14">
         <v>7.4813999999999998</v>
       </c>
       <c r="M38" s="14">
         <v>6.8971</v>
       </c>
       <c r="N38" s="14">
         <v>33.389499999999998</v>
       </c>
       <c r="O38" s="14">
         <v>37.377800000000001</v>
       </c>
       <c r="P38" s="14">
         <v>95.0291</v>
       </c>
       <c r="Q38" s="14">
         <v>54.654400000000003</v>
       </c>
       <c r="R38" s="14">
         <v>8.1943000000000001</v>
       </c>
       <c r="S38" s="14">
         <v>7.5959000000000003</v>
       </c>
       <c r="T38" s="14">
         <v>38.734900000000003</v>
       </c>
       <c r="U38" s="14">
         <v>40.061900000000001</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="19"/>
       <c r="F39" s="4">
         <v>1</v>
       </c>
       <c r="H39" s="20">
         <v>2022000606</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J39" s="14">
         <v>80.928899999999999</v>
       </c>
       <c r="K39" s="14">
         <v>46.145800000000001</v>
       </c>
       <c r="L39" s="14">
         <v>7.9298000000000002</v>
       </c>
       <c r="M39" s="14">
         <v>6.6889000000000003</v>
       </c>
       <c r="N39" s="14">
         <v>31.526700000000002</v>
       </c>
       <c r="O39" s="14">
         <v>34.783200000000001</v>
       </c>
       <c r="P39" s="14">
         <v>90.322400000000002</v>
       </c>
       <c r="Q39" s="14">
         <v>52.738</v>
       </c>
       <c r="R39" s="14">
         <v>8.657</v>
       </c>
       <c r="S39" s="14">
         <v>7.3747999999999996</v>
       </c>
       <c r="T39" s="14">
         <v>36.531500000000001</v>
       </c>
       <c r="U39" s="14">
         <v>37.3611</v>
       </c>
     </row>
     <row r="40" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="19"/>
       <c r="F40" s="4">
         <v>1</v>
       </c>
       <c r="H40" s="20">
         <v>2022000707</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="J40" s="14">
         <v>85.144300000000001</v>
       </c>
       <c r="K40" s="14">
         <v>49.693899999999999</v>
       </c>
       <c r="L40" s="14">
         <v>9.5160999999999998</v>
       </c>
       <c r="M40" s="14">
         <v>7.2641999999999998</v>
       </c>
       <c r="N40" s="14">
         <v>32.9133</v>
       </c>
       <c r="O40" s="14">
         <v>35.450499999999998</v>
       </c>
       <c r="P40" s="14">
         <v>94.499799999999993</v>
       </c>
       <c r="Q40" s="14">
         <v>56.406199999999998</v>
       </c>
       <c r="R40" s="14">
         <v>10.1127</v>
       </c>
       <c r="S40" s="14">
         <v>8.0624000000000002</v>
       </c>
       <c r="T40" s="14">
         <v>37.962299999999999</v>
       </c>
       <c r="U40" s="14">
         <v>37.874499999999998</v>
       </c>
     </row>
     <row r="41" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B41" s="19" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="19"/>
       <c r="F41" s="4">
         <v>1</v>
       </c>
       <c r="H41" s="20">
         <v>2022000808</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J41" s="14">
         <v>85.7928</v>
       </c>
       <c r="K41" s="14">
         <v>48.5732</v>
       </c>
       <c r="L41" s="14">
         <v>8.4517000000000007</v>
       </c>
       <c r="M41" s="14">
         <v>6.3924000000000003</v>
       </c>
       <c r="N41" s="14">
         <v>33.729100000000003</v>
       </c>
       <c r="O41" s="14">
         <v>37.2196</v>
       </c>
       <c r="P41" s="14">
         <v>94.798699999999997</v>
       </c>
       <c r="Q41" s="14">
         <v>54.947099999999999</v>
       </c>
       <c r="R41" s="14">
         <v>8.9530999999999992</v>
       </c>
       <c r="S41" s="14">
         <v>7.1344000000000003</v>
       </c>
       <c r="T41" s="14">
         <v>38.724600000000002</v>
       </c>
       <c r="U41" s="14">
         <v>39.553199999999997</v>
       </c>
     </row>
     <row r="42" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B42" s="19" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="19"/>
       <c r="F42" s="4">
         <v>1</v>
       </c>
       <c r="H42" s="20">
         <v>2022000909</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="J42" s="14">
         <v>85.797899999999998</v>
       </c>
       <c r="K42" s="14">
         <v>47.741900000000001</v>
       </c>
       <c r="L42" s="14">
         <v>8.7065000000000001</v>
       </c>
       <c r="M42" s="14">
         <v>6.4435000000000002</v>
       </c>
       <c r="N42" s="14">
         <v>32.591900000000003</v>
       </c>
       <c r="O42" s="14">
         <v>38.055900000000001</v>
       </c>
       <c r="P42" s="14">
         <v>94.387100000000004</v>
       </c>
       <c r="Q42" s="14">
         <v>53.462400000000002</v>
       </c>
       <c r="R42" s="14">
         <v>9.1841000000000008</v>
       </c>
       <c r="S42" s="14">
         <v>7.0114000000000001</v>
       </c>
       <c r="T42" s="14">
         <v>37.078400000000002</v>
       </c>
       <c r="U42" s="14">
         <v>40.658000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B43" s="19" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="19"/>
       <c r="F43" s="4">
         <v>1</v>
       </c>
       <c r="H43" s="20">
         <v>2022001010</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="J43" s="14">
         <v>89.725700000000003</v>
       </c>
       <c r="K43" s="14">
         <v>49.389899999999997</v>
       </c>
       <c r="L43" s="14">
         <v>8.3369</v>
       </c>
       <c r="M43" s="14">
         <v>7.6544999999999996</v>
       </c>
       <c r="N43" s="14">
         <v>33.398600000000002</v>
       </c>
       <c r="O43" s="14">
         <v>40.335799999999999</v>
       </c>
       <c r="P43" s="14">
         <v>98.060900000000004</v>
       </c>
       <c r="Q43" s="14">
         <v>54.756</v>
       </c>
       <c r="R43" s="14">
         <v>8.7388999999999992</v>
       </c>
       <c r="S43" s="14">
         <v>8.2751000000000001</v>
       </c>
       <c r="T43" s="14">
         <v>37.568800000000003</v>
       </c>
       <c r="U43" s="14">
         <v>43.001899999999999</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B44" s="19" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="19"/>
       <c r="F44" s="4">
         <v>1</v>
       </c>
       <c r="H44" s="20">
         <v>2022001111</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="J44" s="14">
         <v>85.4328</v>
       </c>
       <c r="K44" s="14">
         <v>49.292200000000001</v>
       </c>
       <c r="L44" s="14">
         <v>8.7707999999999995</v>
       </c>
       <c r="M44" s="14">
         <v>7.7765000000000004</v>
       </c>
       <c r="N44" s="14">
         <v>32.744999999999997</v>
       </c>
       <c r="O44" s="14">
         <v>36.140300000000003</v>
       </c>
       <c r="P44" s="14">
         <v>93.064099999999996</v>
       </c>
       <c r="Q44" s="14">
         <v>54.346400000000003</v>
       </c>
       <c r="R44" s="14">
         <v>9.1362000000000005</v>
       </c>
       <c r="S44" s="14">
         <v>8.3528000000000002</v>
       </c>
       <c r="T44" s="14">
         <v>36.627499999999998</v>
       </c>
       <c r="U44" s="14">
         <v>38.611400000000003</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B45" s="19" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="19"/>
       <c r="F45" s="4">
         <v>1</v>
       </c>
       <c r="H45" s="20">
         <v>2022001212</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="J45" s="14">
         <v>98.038499999999999</v>
       </c>
       <c r="K45" s="14">
         <v>58.879100000000001</v>
       </c>
       <c r="L45" s="14">
         <v>9.5434999999999999</v>
       </c>
       <c r="M45" s="14">
         <v>9.7265999999999995</v>
       </c>
       <c r="N45" s="14">
         <v>39.609099999999998</v>
       </c>
       <c r="O45" s="14">
         <v>39.159399999999998</v>
       </c>
       <c r="P45" s="14">
         <v>106.56359999999999</v>
       </c>
       <c r="Q45" s="14">
         <v>64.773499999999999</v>
       </c>
       <c r="R45" s="14">
         <v>9.9826999999999995</v>
       </c>
       <c r="S45" s="14">
         <v>10.5152</v>
       </c>
       <c r="T45" s="14">
         <v>44.1081</v>
       </c>
       <c r="U45" s="14">
         <v>41.747799999999998</v>
       </c>
     </row>
     <row r="46" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B46" s="19" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="19"/>
       <c r="F46" s="4">
         <v>1</v>
       </c>
       <c r="H46" s="20">
         <v>2023000101</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="J46" s="14">
         <v>88.242800000000003</v>
       </c>
       <c r="K46" s="14">
         <v>52.772399999999998</v>
       </c>
       <c r="L46" s="14">
         <v>9.0233000000000008</v>
       </c>
       <c r="M46" s="14">
         <v>7.6813000000000002</v>
       </c>
       <c r="N46" s="14">
         <v>36.067799999999998</v>
       </c>
       <c r="O46" s="14">
         <v>35.470399999999998</v>
       </c>
       <c r="P46" s="14">
         <v>95.397599999999997</v>
       </c>
       <c r="Q46" s="14">
         <v>57.611800000000002</v>
       </c>
       <c r="R46" s="14">
         <v>9.4682999999999993</v>
       </c>
       <c r="S46" s="14">
         <v>8.3310999999999993</v>
       </c>
       <c r="T46" s="14">
         <v>39.6785</v>
       </c>
       <c r="U46" s="14">
         <v>37.694400000000002</v>
       </c>
     </row>
     <row r="47" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B47" s="19" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E47" s="19"/>
       <c r="F47" s="4">
         <v>1</v>
       </c>
       <c r="H47" s="20">
         <v>2023000202</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="J47" s="14">
         <v>82.670599999999993</v>
       </c>
       <c r="K47" s="14">
         <v>48.784599999999998</v>
       </c>
       <c r="L47" s="14">
         <v>7.7601000000000004</v>
       </c>
       <c r="M47" s="14">
         <v>6.1792999999999996</v>
       </c>
       <c r="N47" s="14">
         <v>34.844900000000003</v>
       </c>
       <c r="O47" s="14">
         <v>33.886200000000002</v>
       </c>
       <c r="P47" s="14">
         <v>90.055099999999996</v>
       </c>
       <c r="Q47" s="14">
         <v>53.965299999999999</v>
       </c>
       <c r="R47" s="14">
         <v>8.1514000000000006</v>
       </c>
       <c r="S47" s="14">
         <v>6.6658999999999997</v>
       </c>
       <c r="T47" s="14">
         <v>39.063800000000001</v>
       </c>
       <c r="U47" s="14">
         <v>35.9345</v>
       </c>
     </row>
     <row r="48" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B48" s="19" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E48" s="19"/>
       <c r="F48" s="4">
         <v>1</v>
       </c>
       <c r="H48" s="20">
         <v>2023000303</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="J48" s="14">
         <v>96.967399999999998</v>
       </c>
       <c r="K48" s="14">
         <v>57.437600000000003</v>
       </c>
       <c r="L48" s="14">
         <v>12.4704</v>
       </c>
       <c r="M48" s="14">
         <v>8.6595999999999993</v>
       </c>
       <c r="N48" s="14">
         <v>36.307699999999997</v>
       </c>
       <c r="O48" s="14">
         <v>39.529600000000002</v>
       </c>
       <c r="P48" s="14">
         <v>105.1707</v>
       </c>
       <c r="Q48" s="14">
         <v>63.257300000000001</v>
       </c>
       <c r="R48" s="14">
         <v>13.0307</v>
       </c>
       <c r="S48" s="14">
         <v>9.2517999999999994</v>
       </c>
       <c r="T48" s="14">
         <v>40.567300000000003</v>
       </c>
       <c r="U48" s="14">
         <v>41.697899999999997</v>
       </c>
     </row>
     <row r="49" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B49" s="19" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E49" s="19"/>
       <c r="F49" s="4">
         <v>1</v>
       </c>
       <c r="H49" s="20">
         <v>2023000404</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="J49" s="14">
         <v>96.142600000000002</v>
       </c>
       <c r="K49" s="14">
         <v>51.903599999999997</v>
       </c>
       <c r="L49" s="14">
         <v>9.9650999999999996</v>
       </c>
       <c r="M49" s="14">
         <v>7.7247000000000003</v>
       </c>
       <c r="N49" s="14">
         <v>34.213900000000002</v>
       </c>
       <c r="O49" s="14">
         <v>44.238999999999997</v>
       </c>
       <c r="P49" s="14">
         <v>103.49039999999999</v>
       </c>
       <c r="Q49" s="14">
         <v>56.725299999999997</v>
       </c>
       <c r="R49" s="14">
         <v>10.315899999999999</v>
       </c>
       <c r="S49" s="14">
         <v>8.1570999999999998</v>
       </c>
       <c r="T49" s="14">
         <v>37.973199999999999</v>
       </c>
       <c r="U49" s="14">
         <v>46.420699999999997</v>
       </c>
     </row>
     <row r="50" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B50" s="19" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E50" s="19"/>
       <c r="F50" s="4">
         <v>1</v>
       </c>
       <c r="H50" s="20">
         <v>2023000505</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="J50" s="14">
         <v>87.311899999999994</v>
       </c>
       <c r="K50" s="14">
         <v>48.626600000000003</v>
       </c>
       <c r="L50" s="14">
         <v>7.8023999999999996</v>
       </c>
       <c r="M50" s="14">
         <v>6.9791999999999996</v>
       </c>
       <c r="N50" s="14">
         <v>33.845100000000002</v>
       </c>
       <c r="O50" s="14">
         <v>38.685200000000002</v>
       </c>
       <c r="P50" s="14">
         <v>93.883700000000005</v>
       </c>
       <c r="Q50" s="14">
         <v>53.143900000000002</v>
       </c>
       <c r="R50" s="14">
         <v>8.0353999999999992</v>
       </c>
       <c r="S50" s="14">
         <v>7.3311000000000002</v>
       </c>
       <c r="T50" s="14">
         <v>37.647500000000001</v>
       </c>
       <c r="U50" s="14">
         <v>40.465699999999998</v>
       </c>
     </row>
     <row r="51" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B51" s="19" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="19"/>
       <c r="F51" s="4">
         <v>1</v>
       </c>
       <c r="H51" s="20">
         <v>2023000606</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="J51" s="14">
         <v>82.531999999999996</v>
       </c>
       <c r="K51" s="14">
         <v>48.0319</v>
       </c>
       <c r="L51" s="14">
         <v>9.3129000000000008</v>
       </c>
       <c r="M51" s="14">
         <v>7.0848000000000004</v>
       </c>
       <c r="N51" s="14">
         <v>31.6341</v>
       </c>
       <c r="O51" s="14">
         <v>34.500100000000003</v>
       </c>
       <c r="P51" s="14">
         <v>88.648700000000005</v>
       </c>
       <c r="Q51" s="14">
         <v>52.322299999999998</v>
       </c>
       <c r="R51" s="14">
         <v>9.6207999999999991</v>
       </c>
       <c r="S51" s="14">
         <v>7.4264999999999999</v>
       </c>
       <c r="T51" s="14">
         <v>35.032299999999999</v>
       </c>
       <c r="U51" s="14">
         <v>36.201500000000003</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B52" s="19" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D52" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E52" s="19"/>
       <c r="F52" s="4">
         <v>1</v>
       </c>
       <c r="H52" s="20">
         <v>2023000707</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="J52" s="14">
         <v>87.005099999999999</v>
       </c>
       <c r="K52" s="14">
         <v>50.862699999999997</v>
       </c>
       <c r="L52" s="14">
         <v>10.285600000000001</v>
       </c>
       <c r="M52" s="14">
         <v>7.4832999999999998</v>
       </c>
       <c r="N52" s="14">
         <v>33.093800000000002</v>
       </c>
       <c r="O52" s="14">
         <v>36.142299999999999</v>
       </c>
       <c r="P52" s="14">
         <v>92.9542</v>
       </c>
       <c r="Q52" s="14">
         <v>55.285600000000002</v>
       </c>
       <c r="R52" s="14">
         <v>10.5928</v>
       </c>
       <c r="S52" s="14">
         <v>7.9021999999999997</v>
       </c>
       <c r="T52" s="14">
         <v>36.487200000000001</v>
       </c>
       <c r="U52" s="14">
         <v>37.530900000000003</v>
       </c>
     </row>
     <row r="53" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B53" s="19" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E53" s="19"/>
       <c r="F53" s="4">
         <v>1</v>
       </c>
       <c r="H53" s="20">
         <v>2023000808</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J53" s="14">
         <v>85.909300000000002</v>
       </c>
       <c r="K53" s="14">
         <v>48.066200000000002</v>
       </c>
       <c r="L53" s="14">
         <v>8.19</v>
       </c>
       <c r="M53" s="14">
         <v>6.1736000000000004</v>
       </c>
       <c r="N53" s="14">
         <v>33.702199999999998</v>
       </c>
       <c r="O53" s="14">
         <v>37.8431</v>
       </c>
       <c r="P53" s="14">
         <v>91.587800000000001</v>
       </c>
       <c r="Q53" s="14">
         <v>52.189100000000003</v>
       </c>
       <c r="R53" s="14">
         <v>8.4695</v>
       </c>
       <c r="S53" s="14">
         <v>6.5259999999999998</v>
       </c>
       <c r="T53" s="14">
         <v>37.0762</v>
       </c>
       <c r="U53" s="14">
         <v>39.053800000000003</v>
       </c>
     </row>
     <row r="54" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B54" s="19" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E54" s="19"/>
       <c r="F54" s="4">
         <v>1</v>
       </c>
       <c r="H54" s="20">
         <v>2023000909</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J54" s="14">
         <v>85.128900000000002</v>
       </c>
       <c r="K54" s="14">
         <v>47.182099999999998</v>
       </c>
       <c r="L54" s="14">
         <v>8.5753000000000004</v>
       </c>
       <c r="M54" s="14">
         <v>5.9008000000000003</v>
       </c>
       <c r="N54" s="14">
         <v>32.705800000000004</v>
       </c>
       <c r="O54" s="14">
         <v>37.946800000000003</v>
       </c>
       <c r="P54" s="14">
         <v>90.466399999999993</v>
       </c>
       <c r="Q54" s="14">
         <v>50.842799999999997</v>
       </c>
       <c r="R54" s="14">
         <v>8.8588000000000005</v>
       </c>
       <c r="S54" s="14">
         <v>6.1275000000000004</v>
       </c>
       <c r="T54" s="14">
         <v>35.705100000000002</v>
       </c>
       <c r="U54" s="14">
         <v>39.363900000000001</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B55" s="19" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E55" s="19"/>
       <c r="F55" s="4">
         <v>1</v>
       </c>
       <c r="H55" s="20">
         <v>2023001010</v>
       </c>
       <c r="I55" s="13" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J55" s="14">
         <v>91.204499999999996</v>
       </c>
       <c r="K55" s="14">
         <v>49.797800000000002</v>
       </c>
       <c r="L55" s="14">
         <v>9.1630000000000003</v>
       </c>
       <c r="M55" s="14">
         <v>7.5004999999999997</v>
       </c>
       <c r="N55" s="14">
         <v>33.134300000000003</v>
       </c>
       <c r="O55" s="14">
         <v>41.406700000000001</v>
       </c>
       <c r="P55" s="14">
         <v>95.903800000000004</v>
       </c>
       <c r="Q55" s="14">
         <v>52.920099999999998</v>
       </c>
       <c r="R55" s="14">
         <v>9.35</v>
       </c>
       <c r="S55" s="14">
         <v>7.7645</v>
       </c>
       <c r="T55" s="14">
         <v>35.590000000000003</v>
       </c>
       <c r="U55" s="14">
         <v>42.819699999999997</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B56" s="19" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C56" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D56" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E56" s="19"/>
       <c r="F56" s="4">
         <v>1</v>
       </c>
       <c r="H56" s="20">
         <v>2023001111</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J56" s="14">
         <v>87.5124</v>
       </c>
       <c r="K56" s="14">
         <v>51.340899999999998</v>
       </c>
       <c r="L56" s="14">
         <v>10.188499999999999</v>
       </c>
       <c r="M56" s="14">
         <v>8.3896999999999995</v>
       </c>
       <c r="N56" s="14">
         <v>32.762799999999999</v>
       </c>
       <c r="O56" s="14">
         <v>36.171500000000002</v>
       </c>
       <c r="P56" s="14">
         <v>92.312700000000007</v>
       </c>
       <c r="Q56" s="14">
         <v>54.792900000000003</v>
       </c>
       <c r="R56" s="14">
         <v>10.407</v>
       </c>
       <c r="S56" s="14">
         <v>8.6669999999999998</v>
       </c>
       <c r="T56" s="14">
         <v>35.419199999999996</v>
       </c>
       <c r="U56" s="14">
         <v>37.405900000000003</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B57" s="19" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E57" s="19"/>
       <c r="F57" s="4">
         <v>1</v>
       </c>
       <c r="H57" s="20">
         <v>2023001212</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="J57" s="14">
         <v>96.225999999999999</v>
       </c>
       <c r="K57" s="14">
         <v>57.639400000000002</v>
       </c>
       <c r="L57" s="14">
         <v>9.2754999999999992</v>
       </c>
       <c r="M57" s="14">
         <v>9.2792999999999992</v>
       </c>
       <c r="N57" s="14">
         <v>39.084600000000002</v>
       </c>
       <c r="O57" s="14">
         <v>38.5867</v>
       </c>
       <c r="P57" s="14">
         <v>101.6114</v>
       </c>
       <c r="Q57" s="14">
         <v>61.6464</v>
       </c>
       <c r="R57" s="14">
         <v>9.4939</v>
       </c>
       <c r="S57" s="14">
         <v>9.6257999999999999</v>
       </c>
       <c r="T57" s="14">
         <v>42.391100000000002</v>
       </c>
       <c r="U57" s="14">
         <v>39.821199999999997</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B58" s="19" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E58" s="19"/>
       <c r="F58" s="4">
         <v>1</v>
       </c>
       <c r="H58" s="20">
         <v>2024000101</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="J58" s="14">
         <v>85.821600000000004</v>
       </c>
       <c r="K58" s="14">
         <v>50.133200000000002</v>
       </c>
       <c r="L58" s="14">
         <v>8.4565999999999999</v>
       </c>
       <c r="M58" s="14">
         <v>7.8940999999999999</v>
       </c>
       <c r="N58" s="14">
         <v>33.782499999999999</v>
       </c>
       <c r="O58" s="14">
         <v>35.688400000000001</v>
       </c>
       <c r="P58" s="14">
         <v>90.5291</v>
       </c>
       <c r="Q58" s="14">
         <v>53.561100000000003</v>
       </c>
       <c r="R58" s="14">
         <v>8.6912000000000003</v>
       </c>
       <c r="S58" s="14">
         <v>8.2487999999999992</v>
       </c>
       <c r="T58" s="14">
         <v>36.482199999999999</v>
       </c>
       <c r="U58" s="14">
         <v>36.792200000000001</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B59" s="19" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E59" s="19"/>
       <c r="F59" s="4">
         <v>1</v>
       </c>
       <c r="H59" s="20">
         <v>2024000202</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="J59" s="14">
         <v>85.726699999999994</v>
       </c>
       <c r="K59" s="14">
         <v>48.95</v>
       </c>
       <c r="L59" s="14">
         <v>8.3462999999999994</v>
       </c>
       <c r="M59" s="14">
         <v>6.5747</v>
       </c>
       <c r="N59" s="14">
         <v>34.029000000000003</v>
       </c>
       <c r="O59" s="14">
         <v>36.776800000000001</v>
       </c>
       <c r="P59" s="14">
         <v>90.429000000000002</v>
       </c>
       <c r="Q59" s="14">
         <v>52.408999999999999</v>
       </c>
       <c r="R59" s="14">
         <v>8.5868000000000002</v>
       </c>
       <c r="S59" s="14">
         <v>6.8414999999999999</v>
       </c>
       <c r="T59" s="14">
         <v>36.867800000000003</v>
       </c>
       <c r="U59" s="14">
         <v>37.836199999999998</v>
       </c>
     </row>
     <row r="60" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B60" s="19" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E60" s="19"/>
       <c r="F60" s="4">
         <v>1</v>
       </c>
       <c r="H60" s="20">
         <v>2024000303</v>
       </c>
       <c r="I60" s="13" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J60" s="14">
         <v>97.686400000000006</v>
       </c>
       <c r="K60" s="14">
         <v>57.028100000000002</v>
       </c>
       <c r="L60" s="14">
         <v>11.6739</v>
       </c>
       <c r="M60" s="14">
         <v>8.7682000000000002</v>
       </c>
       <c r="N60" s="14">
         <v>36.585700000000003</v>
       </c>
       <c r="O60" s="14">
         <v>40.658299999999997</v>
       </c>
       <c r="P60" s="14">
         <v>102.7196</v>
       </c>
       <c r="Q60" s="14">
         <v>60.862400000000001</v>
       </c>
       <c r="R60" s="14">
         <v>12.059799999999999</v>
       </c>
       <c r="S60" s="14">
         <v>9.0861999999999998</v>
       </c>
       <c r="T60" s="14">
         <v>39.466799999999999</v>
       </c>
       <c r="U60" s="14">
         <v>41.658000000000001</v>
       </c>
     </row>
     <row r="61" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B61" s="19" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C61" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D61" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E61" s="19"/>
       <c r="F61" s="4">
         <v>1</v>
       </c>
       <c r="H61" s="20">
         <v>2024000404</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="J61" s="14">
         <v>93.900499999999994</v>
       </c>
       <c r="K61" s="14">
         <v>48.891500000000001</v>
       </c>
       <c r="L61" s="14">
         <v>8.0543999999999993</v>
       </c>
       <c r="M61" s="14">
         <v>7.3281999999999998</v>
       </c>
       <c r="N61" s="14">
         <v>33.508899999999997</v>
       </c>
       <c r="O61" s="14">
         <v>45.009399999999999</v>
       </c>
       <c r="P61" s="14">
         <v>98.222300000000004</v>
       </c>
       <c r="Q61" s="14">
         <v>51.791800000000002</v>
       </c>
       <c r="R61" s="14">
         <v>8.2271999999999998</v>
       </c>
       <c r="S61" s="14">
         <v>7.5160999999999998</v>
       </c>
       <c r="T61" s="14">
         <v>35.915199999999999</v>
       </c>
       <c r="U61" s="14">
         <v>46.069000000000003</v>
       </c>
     </row>
     <row r="62" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B62" s="19" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D62" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E62" s="19"/>
       <c r="F62" s="4">
         <v>1</v>
       </c>
       <c r="H62" s="20">
         <v>2024000505</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="J62" s="14">
         <v>89.889099999999999</v>
       </c>
       <c r="K62" s="14">
         <v>49.671900000000001</v>
       </c>
       <c r="L62" s="14">
         <v>8.7368000000000006</v>
       </c>
       <c r="M62" s="14">
         <v>7.4119000000000002</v>
       </c>
       <c r="N62" s="14">
         <v>33.5229</v>
       </c>
       <c r="O62" s="14">
         <v>40.217199999999998</v>
       </c>
       <c r="P62" s="14">
         <v>93.634500000000003</v>
       </c>
       <c r="Q62" s="14">
         <v>52.286200000000001</v>
       </c>
       <c r="R62" s="14">
         <v>8.8969000000000005</v>
       </c>
       <c r="S62" s="14">
         <v>7.5864000000000003</v>
       </c>
       <c r="T62" s="14">
         <v>35.624699999999997</v>
       </c>
       <c r="U62" s="14">
         <v>41.164000000000001</v>
       </c>
     </row>
     <row r="63" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B63" s="19" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D63" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E63" s="19"/>
       <c r="F63" s="4">
         <v>1</v>
       </c>
       <c r="H63" s="20">
         <v>2024000606</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="J63" s="14">
         <v>85.540300000000002</v>
       </c>
       <c r="K63" s="14">
         <v>49.524999999999999</v>
       </c>
       <c r="L63" s="14">
         <v>10.0616</v>
       </c>
       <c r="M63" s="14">
         <v>6.9797000000000002</v>
       </c>
       <c r="N63" s="14">
         <v>32.483699999999999</v>
       </c>
       <c r="O63" s="14">
         <v>36.0152</v>
       </c>
       <c r="P63" s="14">
         <v>89.011700000000005</v>
       </c>
       <c r="Q63" s="14">
         <v>51.967500000000001</v>
       </c>
       <c r="R63" s="14">
         <v>10.173500000000001</v>
       </c>
       <c r="S63" s="14">
         <v>7.1440000000000001</v>
       </c>
       <c r="T63" s="14">
         <v>34.483699999999999</v>
       </c>
       <c r="U63" s="14">
         <v>36.900799999999997</v>
       </c>
     </row>
     <row r="64" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B64" s="19" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C64" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D64" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E64" s="19"/>
       <c r="F64" s="4">
         <v>1</v>
       </c>
       <c r="H64" s="20">
         <v>2024000707</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="J64" s="14">
         <v>89.624899999999997</v>
       </c>
       <c r="K64" s="14">
         <v>51.117199999999997</v>
       </c>
       <c r="L64" s="14">
         <v>10.730600000000001</v>
       </c>
       <c r="M64" s="14">
         <v>7.3682999999999996</v>
       </c>
       <c r="N64" s="14">
         <v>33.018099999999997</v>
       </c>
       <c r="O64" s="14">
         <v>38.507599999999996</v>
       </c>
       <c r="P64" s="14">
         <v>92.875500000000002</v>
       </c>
       <c r="Q64" s="14">
         <v>53.414000000000001</v>
       </c>
       <c r="R64" s="14">
         <v>10.828099999999999</v>
       </c>
       <c r="S64" s="14">
         <v>7.5727000000000002</v>
       </c>
       <c r="T64" s="14">
         <v>34.8292</v>
       </c>
       <c r="U64" s="14">
         <v>39.253399999999999</v>
       </c>
     </row>
     <row r="65" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B65" s="19" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E65" s="19"/>
       <c r="F65" s="4">
         <v>1</v>
       </c>
       <c r="H65" s="20">
         <v>2024000808</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="J65" s="14">
         <v>89.262600000000006</v>
       </c>
       <c r="K65" s="14">
         <v>49.767600000000002</v>
       </c>
       <c r="L65" s="14">
         <v>7.9706000000000001</v>
       </c>
       <c r="M65" s="14">
         <v>6.3334999999999999</v>
       </c>
       <c r="N65" s="14">
         <v>35.4636</v>
       </c>
       <c r="O65" s="14">
         <v>39.495100000000001</v>
       </c>
       <c r="P65" s="14">
         <v>91.928600000000003</v>
       </c>
       <c r="Q65" s="14">
         <v>51.733400000000003</v>
       </c>
       <c r="R65" s="14">
         <v>8.0267999999999997</v>
       </c>
       <c r="S65" s="14">
         <v>6.5293999999999999</v>
       </c>
       <c r="T65" s="14">
         <v>37.134700000000002</v>
       </c>
       <c r="U65" s="14">
         <v>39.974800000000002</v>
       </c>
     </row>
     <row r="66" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B66" s="19" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C66" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D66" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E66" s="19"/>
       <c r="F66" s="4">
         <v>1</v>
       </c>
       <c r="H66" s="20">
         <v>2024000909</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="J66" s="14">
         <v>89.540599999999998</v>
       </c>
       <c r="K66" s="14">
         <v>49.925199999999997</v>
       </c>
       <c r="L66" s="14">
         <v>10.2902</v>
       </c>
       <c r="M66" s="14">
         <v>6.0701999999999998</v>
       </c>
       <c r="N66" s="14">
         <v>33.564500000000002</v>
       </c>
       <c r="O66" s="14">
         <v>39.615600000000001</v>
       </c>
       <c r="P66" s="14">
         <v>92.500600000000006</v>
       </c>
       <c r="Q66" s="14">
         <v>51.951300000000003</v>
       </c>
       <c r="R66" s="14">
         <v>10.3627</v>
       </c>
       <c r="S66" s="14">
         <v>6.1376999999999997</v>
       </c>
       <c r="T66" s="14">
         <v>35.293900000000001</v>
       </c>
       <c r="U66" s="14">
         <v>40.341799999999999</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B67" s="19" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E67" s="19"/>
       <c r="F67" s="4">
         <v>1</v>
       </c>
       <c r="H67" s="20">
         <v>2024001010</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="J67" s="14">
         <v>91.430999999999997</v>
       </c>
       <c r="K67" s="14">
         <v>49.430999999999997</v>
       </c>
       <c r="L67" s="14">
         <v>8.8139000000000003</v>
       </c>
       <c r="M67" s="14">
         <v>6.7797999999999998</v>
       </c>
       <c r="N67" s="14">
         <v>33.8371</v>
       </c>
       <c r="O67" s="14">
         <v>42</v>
       </c>
       <c r="P67" s="14">
         <v>93.775400000000005</v>
       </c>
       <c r="Q67" s="14">
         <v>51.065100000000001</v>
       </c>
       <c r="R67" s="14">
         <v>8.8404000000000007</v>
       </c>
       <c r="S67" s="14">
         <v>6.8414000000000001</v>
       </c>
       <c r="T67" s="14">
         <v>35.247</v>
       </c>
       <c r="U67" s="14">
         <v>42.510100000000001</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B68" s="19" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C68" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D68" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E68" s="19"/>
       <c r="F68" s="4">
         <v>1</v>
       </c>
       <c r="H68" s="20">
         <v>2024001111</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="J68" s="14">
         <v>89.977900000000005</v>
       </c>
       <c r="K68" s="14">
         <v>51.989100000000001</v>
       </c>
       <c r="L68" s="14">
         <v>9.7134</v>
       </c>
       <c r="M68" s="14">
         <v>8.3449000000000009</v>
       </c>
       <c r="N68" s="14">
         <v>33.930799999999998</v>
       </c>
       <c r="O68" s="14">
         <v>37.988500000000002</v>
       </c>
       <c r="P68" s="14">
         <v>91.814099999999996</v>
       </c>
       <c r="Q68" s="14">
         <v>53.267499999999998</v>
       </c>
       <c r="R68" s="14">
         <v>9.7622</v>
       </c>
       <c r="S68" s="14">
         <v>8.4037000000000006</v>
       </c>
       <c r="T68" s="14">
         <v>35.016300000000001</v>
       </c>
       <c r="U68" s="14">
         <v>38.4499</v>
       </c>
     </row>
     <row r="69" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B69" s="19" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E69" s="19"/>
       <c r="F69" s="4">
         <v>1</v>
       </c>
       <c r="H69" s="20">
         <v>2024001212</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="J69" s="14">
         <v>102.5819</v>
       </c>
       <c r="K69" s="14">
         <v>61.8673</v>
       </c>
       <c r="L69" s="14">
         <v>10.307600000000001</v>
       </c>
       <c r="M69" s="14">
         <v>10.1454</v>
       </c>
       <c r="N69" s="14">
         <v>41.414700000000003</v>
       </c>
       <c r="O69" s="14">
         <v>40.714500000000001</v>
       </c>
       <c r="P69" s="14">
         <v>103.93300000000001</v>
       </c>
       <c r="Q69" s="14">
         <v>62.8095</v>
       </c>
       <c r="R69" s="14">
         <v>10.454000000000001</v>
       </c>
       <c r="S69" s="14">
         <v>10.2479</v>
       </c>
       <c r="T69" s="14">
         <v>42.088099999999997</v>
       </c>
       <c r="U69" s="14">
         <v>41.084299999999999</v>
       </c>
     </row>
     <row r="70" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B70" s="19" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E70" s="19"/>
       <c r="F70" s="4">
         <v>1</v>
       </c>
       <c r="H70" s="20">
         <v>2025000101</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="J70" s="14">
         <v>89.530699999999996</v>
       </c>
       <c r="K70" s="14">
         <v>52.793100000000003</v>
       </c>
       <c r="L70" s="14">
         <v>8.4764999999999997</v>
       </c>
       <c r="M70" s="14">
         <v>7.59</v>
       </c>
       <c r="N70" s="14">
         <v>36.726599999999998</v>
       </c>
       <c r="O70" s="14">
         <v>36.7376</v>
       </c>
       <c r="P70" s="14">
         <v>90.252799999999993</v>
       </c>
       <c r="Q70" s="14">
         <v>53.058399999999999</v>
       </c>
       <c r="R70" s="14">
         <v>8.5622000000000007</v>
       </c>
       <c r="S70" s="14">
         <v>7.7055999999999996</v>
       </c>
       <c r="T70" s="14">
         <v>36.8371</v>
       </c>
       <c r="U70" s="14">
         <v>37.183799999999998</v>
       </c>
     </row>
     <row r="71" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B71" s="19" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E71" s="19"/>
       <c r="F71" s="4">
         <v>1</v>
       </c>
       <c r="H71" s="20">
         <v>2025000202</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="J71" s="14">
         <v>87.098500000000001</v>
       </c>
       <c r="K71" s="14">
         <v>50.908000000000001</v>
       </c>
       <c r="L71" s="14">
         <v>8.2787000000000006</v>
       </c>
       <c r="M71" s="14">
         <v>6.1776999999999997</v>
       </c>
       <c r="N71" s="14">
         <v>36.451599999999999</v>
       </c>
       <c r="O71" s="14">
         <v>36.1905</v>
       </c>
       <c r="P71" s="14">
         <v>88.156400000000005</v>
       </c>
       <c r="Q71" s="14">
         <v>51.578499999999998</v>
       </c>
       <c r="R71" s="14">
         <v>8.3622999999999994</v>
       </c>
       <c r="S71" s="14">
         <v>6.2591000000000001</v>
       </c>
       <c r="T71" s="14">
         <v>36.969200000000001</v>
       </c>
       <c r="U71" s="14">
         <v>36.593000000000004</v>
       </c>
     </row>
     <row r="72" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B72" s="19" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C72" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D72" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E72" s="19"/>
       <c r="F72" s="4">
         <v>1</v>
       </c>
       <c r="H72" s="20">
         <v>2025000303</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="J72" s="14">
         <v>103.64019999999999</v>
       </c>
       <c r="K72" s="14">
         <v>60.5154</v>
       </c>
       <c r="L72" s="14">
         <v>11.443199999999999</v>
       </c>
       <c r="M72" s="14">
         <v>9.0045999999999999</v>
       </c>
       <c r="N72" s="14">
         <v>40.067700000000002</v>
       </c>
       <c r="O72" s="14">
         <v>43.124699999999997</v>
       </c>
       <c r="P72" s="14">
         <v>104.5814</v>
       </c>
       <c r="Q72" s="14">
         <v>61.188499999999998</v>
       </c>
       <c r="R72" s="14">
         <v>11.535500000000001</v>
       </c>
       <c r="S72" s="14">
         <v>9.0680999999999994</v>
       </c>
       <c r="T72" s="14">
         <v>40.595399999999998</v>
       </c>
       <c r="U72" s="14">
         <v>43.428699999999999</v>
       </c>
     </row>
     <row r="73" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B73" s="19" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C73" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D73" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E73" s="19"/>
       <c r="F73" s="4">
         <v>1</v>
       </c>
       <c r="H73" s="20">
         <v>2025000404</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="J73" s="14">
         <v>98.651700000000005</v>
       </c>
       <c r="K73" s="14">
         <v>52.873399999999997</v>
       </c>
       <c r="L73" s="14">
         <v>8.0958000000000006</v>
       </c>
       <c r="M73" s="14">
         <v>8.2609999999999992</v>
       </c>
       <c r="N73" s="14">
         <v>36.5169</v>
       </c>
       <c r="O73" s="14">
         <v>45.778300000000002</v>
       </c>
       <c r="P73" s="14">
         <v>99.047899999999998</v>
       </c>
       <c r="Q73" s="14">
         <v>53.032499999999999</v>
       </c>
       <c r="R73" s="14">
         <v>8.0716000000000001</v>
       </c>
       <c r="S73" s="14">
         <v>8.2692999999999994</v>
       </c>
       <c r="T73" s="14">
         <v>36.663600000000002</v>
       </c>
       <c r="U73" s="14">
         <v>46.054600000000001</v>
       </c>
     </row>
     <row r="74" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B74" s="19" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E74" s="19"/>
       <c r="F74" s="4">
         <v>1</v>
       </c>
       <c r="H74" s="20">
         <v>2025000505</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="J74" s="14">
         <v>94.625500000000002</v>
       </c>
       <c r="K74" s="14">
         <v>53.304699999999997</v>
       </c>
       <c r="L74" s="14">
         <v>9.0559999999999992</v>
       </c>
       <c r="M74" s="14">
         <v>7.9406999999999996</v>
       </c>
       <c r="N74" s="14">
         <v>36.308100000000003</v>
       </c>
       <c r="O74" s="14">
         <v>41.320799999999998</v>
       </c>
       <c r="P74" s="14">
         <v>94.625500000000002</v>
       </c>
       <c r="Q74" s="14">
         <v>53.145299999999999</v>
       </c>
       <c r="R74" s="14">
         <v>9.0289000000000001</v>
       </c>
       <c r="S74" s="14">
         <v>7.9326999999999996</v>
       </c>
       <c r="T74" s="14">
         <v>36.1995</v>
       </c>
       <c r="U74" s="14">
         <v>41.528399999999998</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B75" s="19" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C75" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D75" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E75" s="19"/>
       <c r="F75" s="4">
         <v>1</v>
       </c>
       <c r="H75" s="20">
         <v>2025000606</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J75" s="14">
         <v>88.897300000000001</v>
       </c>
       <c r="K75" s="14">
         <v>51.859499999999997</v>
       </c>
       <c r="L75" s="14">
         <v>9.5871999999999993</v>
       </c>
       <c r="M75" s="14">
         <v>7.3167</v>
       </c>
       <c r="N75" s="14">
         <v>34.955599999999997</v>
       </c>
       <c r="O75" s="14">
         <v>37.037700000000001</v>
       </c>
       <c r="P75" s="14">
         <v>88.986199999999997</v>
       </c>
       <c r="Q75" s="14">
         <v>51.859499999999997</v>
       </c>
       <c r="R75" s="14">
         <v>9.5395000000000003</v>
       </c>
       <c r="S75" s="14">
         <v>7.2948000000000004</v>
       </c>
       <c r="T75" s="14">
         <v>35.025599999999997</v>
       </c>
       <c r="U75" s="14">
         <v>37.112000000000002</v>
       </c>
     </row>
     <row r="76" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B76" s="19" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E76" s="19"/>
       <c r="F76" s="4">
         <v>1</v>
       </c>
       <c r="H76" s="20">
         <v>2025000707</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="J76" s="14">
         <v>92.816599999999994</v>
       </c>
       <c r="K76" s="14">
         <v>54.290599999999998</v>
       </c>
       <c r="L76" s="14">
         <v>10.5806</v>
       </c>
       <c r="M76" s="14">
         <v>8.0510000000000002</v>
       </c>
       <c r="N76" s="14">
         <v>35.658999999999999</v>
       </c>
       <c r="O76" s="14">
         <v>38.526000000000003</v>
       </c>
       <c r="P76" s="14">
         <v>92.7239</v>
       </c>
       <c r="Q76" s="14">
         <v>54.236400000000003</v>
       </c>
       <c r="R76" s="14">
         <v>10.548999999999999</v>
       </c>
       <c r="S76" s="14">
         <v>8.0510000000000002</v>
       </c>
       <c r="T76" s="14">
         <v>35.658999999999999</v>
       </c>
       <c r="U76" s="14">
         <v>38.449100000000001</v>
       </c>
     </row>
     <row r="77" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B77" s="19" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C77" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D77" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E77" s="19"/>
       <c r="F77" s="4">
         <v>1</v>
       </c>
       <c r="H77" s="20">
         <v>2025000808</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="J77" s="14">
         <v>96.569599999999994</v>
       </c>
       <c r="K77" s="14">
         <v>54.181699999999999</v>
       </c>
       <c r="L77" s="14">
         <v>9.4708000000000006</v>
       </c>
       <c r="M77" s="14">
         <v>7.2089999999999996</v>
       </c>
       <c r="N77" s="14">
         <v>37.501899999999999</v>
       </c>
       <c r="O77" s="14">
         <v>42.387799999999999</v>
       </c>
       <c r="P77" s="14">
         <v>96.280699999999996</v>
       </c>
       <c r="Q77" s="14">
         <v>54.181699999999999</v>
       </c>
       <c r="R77" s="14">
         <v>9.4519000000000002</v>
       </c>
       <c r="S77" s="14">
         <v>7.2306999999999997</v>
       </c>
       <c r="T77" s="14">
         <v>37.501899999999999</v>
       </c>
       <c r="U77" s="14">
         <v>42.051400000000001</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B78" s="19" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C78" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D78" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E78" s="19"/>
       <c r="F78" s="4">
         <v>1</v>
       </c>
       <c r="H78" s="20">
         <v>2025000909</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="J78" s="14">
         <v>93.852800000000002</v>
       </c>
       <c r="K78" s="14">
         <v>51.9895</v>
       </c>
       <c r="L78" s="14">
         <v>10.151999999999999</v>
       </c>
       <c r="M78" s="14">
         <v>6.4836</v>
       </c>
       <c r="N78" s="14">
         <v>35.353900000000003</v>
       </c>
       <c r="O78" s="14">
         <v>41.863300000000002</v>
       </c>
       <c r="P78" s="14">
         <v>93.759</v>
       </c>
       <c r="Q78" s="14">
         <v>51.9895</v>
       </c>
       <c r="R78" s="14">
         <v>10.182499999999999</v>
       </c>
       <c r="S78" s="14">
         <v>6.4386000000000001</v>
       </c>
       <c r="T78" s="14">
         <v>35.389299999999999</v>
       </c>
       <c r="U78" s="14">
         <v>41.779699999999998</v>
       </c>
     </row>
     <row r="79" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B79" s="19" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E79" s="19"/>
       <c r="F79" s="4">
         <v>1</v>
       </c>
       <c r="H79" s="20">
         <v>2025001010</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="J79" s="14">
         <v>93.231700000000004</v>
       </c>
       <c r="K79" s="14">
         <v>51.834400000000002</v>
       </c>
       <c r="L79" s="14">
         <v>8.1844999999999999</v>
       </c>
       <c r="M79" s="14">
         <v>7.9519000000000002</v>
       </c>
       <c r="N79" s="14">
         <v>35.698300000000003</v>
       </c>
       <c r="O79" s="14">
         <v>41.396999999999998</v>
       </c>
       <c r="P79" s="14">
         <v>92.491799999999998</v>
       </c>
       <c r="Q79" s="14">
         <v>51.4741</v>
       </c>
       <c r="R79" s="14">
         <v>8.1114999999999995</v>
       </c>
       <c r="S79" s="14">
         <v>7.8577000000000004</v>
       </c>
       <c r="T79" s="14">
         <v>35.485300000000002</v>
       </c>
       <c r="U79" s="14">
         <v>40.987200000000001</v>
       </c>
     </row>
     <row r="80" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B80" s="19" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C80" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D80" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E80" s="19"/>
       <c r="F80" s="4">
         <v>1</v>
       </c>
       <c r="H80" s="20">
         <v>2025001111</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="J80" s="14">
         <v>95.325400000000002</v>
       </c>
       <c r="K80" s="14">
         <v>55.645400000000002</v>
       </c>
       <c r="L80" s="14">
         <v>9.8035999999999994</v>
       </c>
       <c r="M80" s="14">
         <v>9.3546999999999993</v>
       </c>
       <c r="N80" s="14">
         <v>36.487400000000001</v>
       </c>
       <c r="O80" s="14">
         <v>39.68</v>
       </c>
       <c r="P80" s="14">
         <v>94.195099999999996</v>
       </c>
       <c r="Q80" s="14">
         <v>54.9313</v>
       </c>
       <c r="R80" s="14">
         <v>9.7547999999999995</v>
       </c>
       <c r="S80" s="14">
         <v>9.2621000000000002</v>
       </c>
       <c r="T80" s="14">
         <v>35.9482</v>
       </c>
       <c r="U80" s="14">
         <v>39.287100000000002</v>
       </c>
     </row>
     <row r="81" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B81" s="19" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C81" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E81" s="19"/>
       <c r="F81" s="4">
         <v>1</v>
       </c>
       <c r="H81" s="20">
         <v>2025001212</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="J81" s="14">
         <v>102.28660000000001</v>
       </c>
       <c r="K81" s="14">
         <v>61.272599999999997</v>
       </c>
       <c r="L81" s="14">
         <v>9.74</v>
       </c>
       <c r="M81" s="14">
         <v>9.6652000000000005</v>
       </c>
       <c r="N81" s="14">
         <v>41.866999999999997</v>
       </c>
       <c r="O81" s="14">
         <v>41.014000000000003</v>
       </c>
       <c r="P81" s="14">
         <v>101.27379999999999</v>
       </c>
       <c r="Q81" s="14">
         <v>60.665900000000001</v>
       </c>
       <c r="R81" s="14">
         <v>9.7498000000000005</v>
       </c>
       <c r="S81" s="14">
         <v>9.5980000000000008</v>
       </c>
       <c r="T81" s="14">
         <v>41.370600000000003</v>
       </c>
       <c r="U81" s="14">
         <v>40.607900000000001</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B82" s="19" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D82" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E82" s="19"/>
       <c r="F82" s="4">
         <v>1</v>
       </c>
       <c r="H82" s="20">
         <v>2026000101</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J82" s="14">
         <v>91.433199999999999</v>
       </c>
       <c r="K82" s="14">
         <v>54.248699999999999</v>
       </c>
       <c r="L82" s="14">
         <v>9.6415000000000006</v>
       </c>
       <c r="M82" s="14">
         <v>8.0920000000000005</v>
       </c>
       <c r="N82" s="14">
         <v>36.515500000000003</v>
       </c>
       <c r="O82" s="14">
         <v>37.184199999999997</v>
       </c>
       <c r="P82" s="14">
         <v>90.617699999999999</v>
       </c>
       <c r="Q82" s="14">
         <v>53.711599999999997</v>
       </c>
       <c r="R82" s="14">
         <v>9.6803000000000008</v>
       </c>
       <c r="S82" s="14">
         <v>8.0597999999999992</v>
       </c>
       <c r="T82" s="14">
         <v>36.011299999999999</v>
       </c>
       <c r="U82" s="14">
         <v>36.925699999999999</v>
       </c>
     </row>
     <row r="83" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B83" s="19" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C83" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D83" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E83" s="19"/>
       <c r="F83" s="4">
         <v>1</v>
       </c>
       <c r="H83" s="20">
         <v>2026000202</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="J83" s="14">
         <v>88.373000000000005</v>
       </c>
       <c r="K83" s="14">
         <v>51.793999999999997</v>
       </c>
       <c r="L83" s="14">
         <v>9.3881999999999994</v>
       </c>
       <c r="M83" s="14">
         <v>6.5248999999999997</v>
       </c>
       <c r="N83" s="14">
         <v>35.880800000000001</v>
       </c>
       <c r="O83" s="14">
         <v>36.578699999999998</v>
       </c>
       <c r="P83" s="14">
         <v>88.196600000000004</v>
       </c>
       <c r="Q83" s="14">
         <v>51.949800000000003</v>
       </c>
       <c r="R83" s="14">
         <v>9.3976000000000006</v>
       </c>
       <c r="S83" s="14">
         <v>6.4924999999999997</v>
       </c>
       <c r="T83" s="14">
         <v>36.061100000000003</v>
       </c>
       <c r="U83" s="14">
         <v>36.252400000000002</v>
       </c>
     </row>
     <row r="84" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B84" s="19" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C84" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D84" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E84" s="19"/>
       <c r="F84" s="4">
         <v>1</v>
       </c>
       <c r="H84" s="20">
         <v>2026000303</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="J84" s="14">
         <v>102.84229999999999</v>
       </c>
       <c r="K84" s="14">
         <v>59.3949</v>
       </c>
       <c r="L84" s="14">
         <v>11.568300000000001</v>
       </c>
       <c r="M84" s="14">
         <v>8.8280999999999992</v>
       </c>
       <c r="N84" s="14">
         <v>38.998600000000003</v>
       </c>
       <c r="O84" s="14">
         <v>43.447099999999999</v>
       </c>
       <c r="P84" s="14">
         <v>102.12739999999999</v>
       </c>
       <c r="Q84" s="14">
         <v>59.217300000000002</v>
       </c>
       <c r="R84" s="14">
         <v>11.4765</v>
       </c>
       <c r="S84" s="14">
         <v>8.7319999999999993</v>
       </c>
       <c r="T84" s="14">
         <v>38.959600000000002</v>
       </c>
       <c r="U84" s="14">
         <v>42.889600000000002</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B85" s="19" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E85" s="19"/>
       <c r="F85" s="4">
         <v>1</v>
       </c>
       <c r="H85" s="20">
         <v>2026000404</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="J85" s="14">
         <v>99.590800000000002</v>
       </c>
       <c r="K85" s="14">
         <v>55.264099999999999</v>
       </c>
       <c r="L85" s="14">
         <v>11.303100000000001</v>
       </c>
       <c r="M85" s="14">
         <v>8.1541999999999994</v>
       </c>
       <c r="N85" s="14">
         <v>35.806899999999999</v>
       </c>
       <c r="O85" s="14">
         <v>44.326700000000002</v>
       </c>
       <c r="P85" s="14">
         <v>98.507300000000001</v>
       </c>
       <c r="Q85" s="14">
         <v>54.554900000000004</v>
       </c>
       <c r="R85" s="14">
         <v>11.1691</v>
       </c>
       <c r="S85" s="14">
         <v>8.0177999999999994</v>
       </c>
       <c r="T85" s="14">
         <v>35.382300000000001</v>
       </c>
       <c r="U85" s="14">
         <v>43.9313</v>
       </c>
     </row>
     <row r="86" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B86" s="19" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C86" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D86" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E86" s="19"/>
       <c r="F86" s="4">
         <v>1</v>
       </c>
       <c r="H86" s="20">
         <v>2026000505</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="J86" s="14">
         <v>96.6661</v>
       </c>
       <c r="K86" s="14">
         <v>55.521500000000003</v>
       </c>
       <c r="L86" s="14">
         <v>9.4578000000000007</v>
       </c>
       <c r="M86" s="14">
         <v>8.9601000000000006</v>
       </c>
       <c r="N86" s="14">
         <v>37.103299999999997</v>
       </c>
       <c r="O86" s="14">
         <v>41.144599999999997</v>
       </c>
       <c r="P86" s="14">
         <v>95.050200000000004</v>
       </c>
       <c r="Q86" s="14">
         <v>54.4328</v>
       </c>
       <c r="R86" s="14">
         <v>9.3179999999999996</v>
       </c>
       <c r="S86" s="14">
         <v>8.7843999999999998</v>
       </c>
       <c r="T86" s="14">
         <v>36.340200000000003</v>
       </c>
       <c r="U86" s="14">
         <v>40.696899999999999</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B87" s="19" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C87" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D87" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E87" s="19"/>
       <c r="F87" s="4">
         <v>1</v>
       </c>
       <c r="H87" s="20">
         <v>2026000606</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="J87" s="14">
         <v>87.232200000000006</v>
       </c>
       <c r="K87" s="14">
         <v>50.7971</v>
       </c>
       <c r="L87" s="14">
         <v>10.248200000000001</v>
       </c>
       <c r="M87" s="14">
         <v>6.5434000000000001</v>
       </c>
       <c r="N87" s="14">
         <v>34.005200000000002</v>
       </c>
       <c r="O87" s="14">
         <v>36.435200000000002</v>
       </c>
       <c r="P87" s="14">
         <v>85.689800000000005</v>
       </c>
       <c r="Q87" s="14">
         <v>49.752299999999998</v>
       </c>
       <c r="R87" s="14">
         <v>10.0571</v>
       </c>
       <c r="S87" s="14">
         <v>6.3776000000000002</v>
       </c>
       <c r="T87" s="14">
         <v>33.305799999999998</v>
       </c>
       <c r="U87" s="14">
         <v>35.967599999999997</v>
       </c>
     </row>
     <row r="88" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B88" s="19" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C88" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D88" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E88" s="19"/>
       <c r="F88" s="4">
         <v>1</v>
       </c>
       <c r="H88" s="20">
         <v>2026000707</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J88" s="14">
         <v>91.853200000000001</v>
       </c>
       <c r="K88" s="14">
         <v>54.050600000000003</v>
       </c>
       <c r="L88" s="14">
         <v>11.2462</v>
       </c>
       <c r="M88" s="14">
         <v>7.7173999999999996</v>
       </c>
       <c r="N88" s="14">
         <v>35.087000000000003</v>
       </c>
       <c r="O88" s="14">
         <v>37.802700000000002</v>
       </c>
       <c r="P88" s="14">
         <v>89.700400000000002</v>
       </c>
       <c r="Q88" s="14">
         <v>52.578400000000002</v>
       </c>
       <c r="R88" s="14">
         <v>10.9933</v>
       </c>
       <c r="S88" s="14">
         <v>7.5365000000000002</v>
       </c>
       <c r="T88" s="14">
         <v>34.098199999999999</v>
       </c>
       <c r="U88" s="14">
         <v>37.170699999999997</v>
       </c>
     </row>
-    <row r="89" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="U89" s="16"/>
+    <row r="89" spans="1:21" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B89" s="19" t="s">
+        <v>393</v>
+      </c>
+      <c r="C89" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D89" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E89" s="19"/>
+      <c r="F89" s="4">
+        <v>1</v>
+      </c>
+      <c r="H89" s="20">
+        <v>2026000808</v>
+      </c>
+      <c r="I89" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="J89" s="14">
+        <v>91.613799999999998</v>
+      </c>
+      <c r="K89" s="14">
+        <v>52.110300000000002</v>
+      </c>
+      <c r="L89" s="14">
+        <v>8.0805000000000007</v>
+      </c>
+      <c r="M89" s="14">
+        <v>6.6719999999999997</v>
+      </c>
+      <c r="N89" s="14">
+        <v>37.357799999999997</v>
+      </c>
+      <c r="O89" s="14">
+        <v>39.503500000000003</v>
+      </c>
+      <c r="P89" s="14">
+        <v>89.379300000000001</v>
+      </c>
+      <c r="Q89" s="14">
+        <v>50.789700000000003</v>
+      </c>
+      <c r="R89" s="14">
+        <v>7.8299000000000003</v>
+      </c>
+      <c r="S89" s="14">
+        <v>6.5284000000000004</v>
+      </c>
+      <c r="T89" s="14">
+        <v>36.411099999999998</v>
+      </c>
+      <c r="U89" s="14">
+        <v>38.615400000000001</v>
+      </c>
     </row>
     <row r="90" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F90" s="36"/>
-      <c r="H90" s="38" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="30"/>
+      <c r="H90" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="I90" s="16"/>
+      <c r="J90" s="17"/>
+      <c r="K90" s="16"/>
+      <c r="L90" s="16"/>
+      <c r="M90" s="16"/>
+      <c r="N90" s="16"/>
+      <c r="O90" s="16"/>
+      <c r="P90" s="16"/>
+      <c r="Q90" s="16"/>
+      <c r="R90" s="16"/>
+      <c r="S90" s="16"/>
+      <c r="T90" s="16"/>
+      <c r="U90" s="16"/>
     </row>
     <row r="91" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F91" s="36"/>
       <c r="H91" s="38" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="J91" s="31"/>
+        <v>25</v>
+      </c>
+      <c r="J91" s="30"/>
     </row>
     <row r="92" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F92" s="36"/>
       <c r="H92" s="38" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="J92" s="30"/>
+        <v>375</v>
+      </c>
+      <c r="J92" s="31"/>
     </row>
     <row r="93" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F93" s="36"/>
       <c r="H93" s="38" t="s">
-        <v>302</v>
-      </c>
+        <v>151</v>
+      </c>
+      <c r="J93" s="30"/>
     </row>
     <row r="94" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F94" s="5"/>
+      <c r="F94" s="36"/>
+      <c r="H94" s="38" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="95" spans="1:21" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F95" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="94" max="16383" man="1"/>
+    <brk id="95" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="22" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65B03C7C-6B04-4350-B581-63AB8709AE2D}">
   <dimension ref="A1:AF55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="9" topLeftCell="J10" activePane="bottomRight" state="frozenSplit"/>
       <selection sqref="A1:IV65536"/>
       <selection pane="topRight" sqref="A1:IV65536"/>
       <selection pane="bottomLeft" sqref="A1:IV65536"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.109375" style="3" customWidth="1"/>
@@ -45139,173 +45551,173 @@
       <c r="T6" s="10"/>
       <c r="AE6" s="2"/>
     </row>
     <row r="7" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="7"/>
       <c r="H7" s="3" t="s">
         <v>137</v>
       </c>
       <c r="I7" s="11"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="2"/>
     </row>
     <row r="8" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="7"/>
       <c r="H8" s="21" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="22"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
       <c r="Z8" s="22"/>
       <c r="AA8" s="22"/>
       <c r="AB8" s="22"/>
       <c r="AC8" s="22"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="46"/>
     </row>
     <row r="9" spans="1:32" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="12"/>
       <c r="H9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J9" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="27" t="s">
         <v>10</v>
       </c>
       <c r="L9" s="27" t="s">
         <v>11</v>
       </c>
       <c r="M9" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="N9" s="27" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="O9" s="27" t="s">
         <v>12</v>
       </c>
       <c r="P9" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="27" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="R9" s="27" t="s">
         <v>14</v>
       </c>
       <c r="S9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="T9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U9" s="27" t="s">
         <v>17</v>
       </c>
       <c r="V9" s="27" t="s">
         <v>18</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>19</v>
       </c>
       <c r="X9" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y9" s="27" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="Z9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>21</v>
       </c>
       <c r="AB9" s="27" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="AC9" s="27" t="s">
         <v>22</v>
       </c>
       <c r="AD9" s="28" t="s">
         <v>23</v>
       </c>
       <c r="AE9" s="28" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="10" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="19"/>
       <c r="F10" s="4">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2017000103</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="J10" s="14">
         <v>93.7102</v>
       </c>
       <c r="K10" s="14">
         <v>21.258299999999998</v>
       </c>
       <c r="L10" s="14">
         <v>5.2679999999999998</v>
       </c>
       <c r="M10" s="14">
         <v>7.1778000000000004</v>
       </c>
       <c r="N10" s="14">
         <v>3.1501999999999999</v>
       </c>
       <c r="O10" s="14">
         <v>4.2118000000000002</v>
       </c>
       <c r="P10" s="14">
         <v>3.3675999999999999</v>
       </c>
       <c r="Q10" s="14">
         <v>18.344000000000001</v>
       </c>
@@ -45335,67 +45747,67 @@
       </c>
       <c r="Z10" s="14">
         <v>4.8578999999999999</v>
       </c>
       <c r="AA10" s="14">
         <v>3.6366999999999998</v>
       </c>
       <c r="AB10" s="14">
         <v>18.491900000000001</v>
       </c>
       <c r="AC10" s="14">
         <v>5.1657999999999999</v>
       </c>
       <c r="AD10" s="14">
         <v>10.7677</v>
       </c>
       <c r="AE10" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="20">
         <v>2017000406</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="J11" s="14">
         <v>92.632099999999994</v>
       </c>
       <c r="K11" s="14">
         <v>21.843699999999998</v>
       </c>
       <c r="L11" s="14">
         <v>5.3364000000000003</v>
       </c>
       <c r="M11" s="14">
         <v>5.8834</v>
       </c>
       <c r="N11" s="14">
         <v>3.3820000000000001</v>
       </c>
       <c r="O11" s="14">
         <v>3.9910000000000001</v>
       </c>
       <c r="P11" s="14">
         <v>3.2610999999999999</v>
       </c>
       <c r="Q11" s="14">
         <v>17.248799999999999</v>
       </c>
@@ -45425,67 +45837,67 @@
       </c>
       <c r="Z11" s="14">
         <v>4.4542000000000002</v>
       </c>
       <c r="AA11" s="14">
         <v>3.5066000000000002</v>
       </c>
       <c r="AB11" s="14">
         <v>17.352900000000002</v>
       </c>
       <c r="AC11" s="14">
         <v>6.4004000000000003</v>
       </c>
       <c r="AD11" s="14">
         <v>10.718999999999999</v>
       </c>
       <c r="AE11" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="4">
         <v>1</v>
       </c>
       <c r="H12" s="20">
         <v>2017000709</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="J12" s="14">
         <v>90.115300000000005</v>
       </c>
       <c r="K12" s="14">
         <v>22.539300000000001</v>
       </c>
       <c r="L12" s="14">
         <v>5.3662999999999998</v>
       </c>
       <c r="M12" s="14">
         <v>5.1666999999999996</v>
       </c>
       <c r="N12" s="14">
         <v>3.7913999999999999</v>
       </c>
       <c r="O12" s="14">
         <v>3.3694000000000002</v>
       </c>
       <c r="P12" s="14">
         <v>3.3144999999999998</v>
       </c>
       <c r="Q12" s="14">
         <v>17.491900000000001</v>
       </c>
@@ -45515,67 +45927,67 @@
       </c>
       <c r="Z12" s="14">
         <v>3.8418999999999999</v>
       </c>
       <c r="AA12" s="14">
         <v>3.5223</v>
       </c>
       <c r="AB12" s="14">
         <v>17.615200000000002</v>
       </c>
       <c r="AC12" s="14">
         <v>4.3323999999999998</v>
       </c>
       <c r="AD12" s="14">
         <v>11.0594</v>
       </c>
       <c r="AE12" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="19"/>
       <c r="F13" s="4">
         <v>1</v>
       </c>
       <c r="H13" s="20">
         <v>2017001012</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="J13" s="14">
         <v>93.789900000000003</v>
       </c>
       <c r="K13" s="14">
         <v>23.8277</v>
       </c>
       <c r="L13" s="14">
         <v>5.5514000000000001</v>
       </c>
       <c r="M13" s="14">
         <v>5.7263999999999999</v>
       </c>
       <c r="N13" s="14">
         <v>3.5964999999999998</v>
       </c>
       <c r="O13" s="14">
         <v>4.4687999999999999</v>
       </c>
       <c r="P13" s="14">
         <v>3.6751999999999998</v>
       </c>
       <c r="Q13" s="14">
         <v>16.268000000000001</v>
       </c>
@@ -45605,67 +46017,67 @@
       </c>
       <c r="Z13" s="14">
         <v>4.9543999999999997</v>
       </c>
       <c r="AA13" s="14">
         <v>3.8933</v>
       </c>
       <c r="AB13" s="14">
         <v>16.268000000000001</v>
       </c>
       <c r="AC13" s="14">
         <v>5.0389999999999997</v>
       </c>
       <c r="AD13" s="14">
         <v>10.871700000000001</v>
       </c>
       <c r="AE13" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="H14" s="20">
         <v>2018000103</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="J14" s="14">
         <v>93.038799999999995</v>
       </c>
       <c r="K14" s="14">
         <v>21.815200000000001</v>
       </c>
       <c r="L14" s="14">
         <v>4.8167</v>
       </c>
       <c r="M14" s="14">
         <v>7.7866999999999997</v>
       </c>
       <c r="N14" s="14">
         <v>3.1696</v>
       </c>
       <c r="O14" s="14">
         <v>4.2195</v>
       </c>
       <c r="P14" s="14">
         <v>3.5914999999999999</v>
       </c>
       <c r="Q14" s="14">
         <v>18.400600000000001</v>
       </c>
@@ -45695,67 +46107,67 @@
       </c>
       <c r="Z14" s="14">
         <v>4.8499999999999996</v>
       </c>
       <c r="AA14" s="14">
         <v>3.8126000000000002</v>
       </c>
       <c r="AB14" s="14">
         <v>18.309100000000001</v>
       </c>
       <c r="AC14" s="14">
         <v>4.6574</v>
       </c>
       <c r="AD14" s="14">
         <v>10.5349</v>
       </c>
       <c r="AE14" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="19"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="H15" s="20">
         <v>2018000406</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="J15" s="14">
         <v>92.692300000000003</v>
       </c>
       <c r="K15" s="14">
         <v>21.761800000000001</v>
       </c>
       <c r="L15" s="14">
         <v>5.8423999999999996</v>
       </c>
       <c r="M15" s="14">
         <v>5.7834000000000003</v>
       </c>
       <c r="N15" s="14">
         <v>3.4314</v>
       </c>
       <c r="O15" s="14">
         <v>3.9927000000000001</v>
       </c>
       <c r="P15" s="14">
         <v>3.2881999999999998</v>
       </c>
       <c r="Q15" s="14">
         <v>17.279699999999998</v>
       </c>
@@ -45785,67 +46197,67 @@
       </c>
       <c r="Z15" s="14">
         <v>4.4511000000000003</v>
       </c>
       <c r="AA15" s="14">
         <v>3.4685999999999999</v>
       </c>
       <c r="AB15" s="14">
         <v>17.159600000000001</v>
       </c>
       <c r="AC15" s="14">
         <v>6.7423000000000002</v>
       </c>
       <c r="AD15" s="14">
         <v>10.3535</v>
       </c>
       <c r="AE15" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="19"/>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="H16" s="20">
         <v>2018000709</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="J16" s="14">
         <v>91.254800000000003</v>
       </c>
       <c r="K16" s="14">
         <v>22.768000000000001</v>
       </c>
       <c r="L16" s="14">
         <v>5.6502999999999997</v>
       </c>
       <c r="M16" s="14">
         <v>5.2908999999999997</v>
       </c>
       <c r="N16" s="14">
         <v>3.7909000000000002</v>
       </c>
       <c r="O16" s="14">
         <v>3.2456999999999998</v>
       </c>
       <c r="P16" s="14">
         <v>3.4114</v>
       </c>
       <c r="Q16" s="14">
         <v>17.842099999999999</v>
       </c>
@@ -45875,67 +46287,67 @@
       </c>
       <c r="Z16" s="14">
         <v>3.6966999999999999</v>
       </c>
       <c r="AA16" s="14">
         <v>3.5758999999999999</v>
       </c>
       <c r="AB16" s="14">
         <v>17.630600000000001</v>
       </c>
       <c r="AC16" s="14">
         <v>4.4755000000000003</v>
       </c>
       <c r="AD16" s="14">
         <v>11.154299999999999</v>
       </c>
       <c r="AE16" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="19"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
       <c r="H17" s="20">
         <v>2018001012</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="J17" s="14">
         <v>96.624399999999994</v>
       </c>
       <c r="K17" s="14">
         <v>23.7592</v>
       </c>
       <c r="L17" s="14">
         <v>6.5084</v>
       </c>
       <c r="M17" s="14">
         <v>5.6059999999999999</v>
       </c>
       <c r="N17" s="14">
         <v>3.7391000000000001</v>
       </c>
       <c r="O17" s="14">
         <v>4.4230999999999998</v>
       </c>
       <c r="P17" s="14">
         <v>3.6663999999999999</v>
       </c>
       <c r="Q17" s="14">
         <v>18.1648</v>
       </c>
@@ -45965,67 +46377,67 @@
       </c>
       <c r="Z17" s="14">
         <v>4.8982999999999999</v>
       </c>
       <c r="AA17" s="14">
         <v>3.8391000000000002</v>
       </c>
       <c r="AB17" s="14">
         <v>17.9849</v>
       </c>
       <c r="AC17" s="14">
         <v>5.2046000000000001</v>
       </c>
       <c r="AD17" s="14">
         <v>10.918699999999999</v>
       </c>
       <c r="AE17" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="19"/>
       <c r="F18" s="4">
         <v>1</v>
       </c>
       <c r="H18" s="20">
         <v>2019000103</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="J18" s="14">
         <v>96.323999999999998</v>
       </c>
       <c r="K18" s="14">
         <v>21.7958</v>
       </c>
       <c r="L18" s="14">
         <v>5.5652999999999997</v>
       </c>
       <c r="M18" s="14">
         <v>7.6597999999999997</v>
       </c>
       <c r="N18" s="14">
         <v>3.4091</v>
       </c>
       <c r="O18" s="14">
         <v>4.3151000000000002</v>
       </c>
       <c r="P18" s="14">
         <v>3.5914000000000001</v>
       </c>
       <c r="Q18" s="14">
         <v>19.5029</v>
       </c>
@@ -46055,67 +46467,67 @@
       </c>
       <c r="Z18" s="14">
         <v>4.9598000000000004</v>
       </c>
       <c r="AA18" s="14">
         <v>3.7646000000000002</v>
       </c>
       <c r="AB18" s="14">
         <v>19.4834</v>
       </c>
       <c r="AC18" s="14">
         <v>5.0664999999999996</v>
       </c>
       <c r="AD18" s="14">
         <v>10.881399999999999</v>
       </c>
       <c r="AE18" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="19"/>
       <c r="F19" s="4">
         <v>1</v>
       </c>
       <c r="H19" s="20">
         <v>2019000406</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="J19" s="14">
         <v>95.011600000000001</v>
       </c>
       <c r="K19" s="14">
         <v>22.185099999999998</v>
       </c>
       <c r="L19" s="14">
         <v>5.9970999999999997</v>
       </c>
       <c r="M19" s="14">
         <v>6.1189999999999998</v>
       </c>
       <c r="N19" s="14">
         <v>3.5758999999999999</v>
       </c>
       <c r="O19" s="14">
         <v>3.9009999999999998</v>
       </c>
       <c r="P19" s="14">
         <v>3.468</v>
       </c>
       <c r="Q19" s="14">
         <v>17.634799999999998</v>
       </c>
@@ -46145,67 +46557,67 @@
       </c>
       <c r="Z19" s="14">
         <v>4.3490000000000002</v>
       </c>
       <c r="AA19" s="14">
         <v>3.6314000000000002</v>
       </c>
       <c r="AB19" s="14">
         <v>17.634799999999998</v>
       </c>
       <c r="AC19" s="14">
         <v>6.5754999999999999</v>
       </c>
       <c r="AD19" s="14">
         <v>11.088100000000001</v>
       </c>
       <c r="AE19" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="19"/>
       <c r="F20" s="4">
         <v>1</v>
       </c>
       <c r="H20" s="20">
         <v>2019000709</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="J20" s="14">
         <v>94.438500000000005</v>
       </c>
       <c r="K20" s="14">
         <v>22.9513</v>
       </c>
       <c r="L20" s="14">
         <v>5.9866000000000001</v>
       </c>
       <c r="M20" s="14">
         <v>5.117</v>
       </c>
       <c r="N20" s="14">
         <v>4.5205000000000002</v>
       </c>
       <c r="O20" s="14">
         <v>3.2483</v>
       </c>
       <c r="P20" s="14">
         <v>3.7812999999999999</v>
       </c>
       <c r="Q20" s="14">
         <v>18.5595</v>
       </c>
@@ -46235,67 +46647,67 @@
       </c>
       <c r="Z20" s="14">
         <v>3.6911999999999998</v>
       </c>
       <c r="AA20" s="14">
         <v>3.9594</v>
       </c>
       <c r="AB20" s="14">
         <v>18.596699999999998</v>
       </c>
       <c r="AC20" s="14">
         <v>4.5682</v>
       </c>
       <c r="AD20" s="14">
         <v>11.68</v>
       </c>
       <c r="AE20" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="19" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="19"/>
       <c r="F21" s="4">
         <v>1</v>
       </c>
       <c r="H21" s="20">
         <v>2019001012</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="J21" s="14">
         <v>91.599400000000003</v>
       </c>
       <c r="K21" s="14">
         <v>23.646000000000001</v>
       </c>
       <c r="L21" s="14">
         <v>5.5477999999999996</v>
       </c>
       <c r="M21" s="14">
         <v>5.4977999999999998</v>
       </c>
       <c r="N21" s="14">
         <v>3.4136000000000002</v>
       </c>
       <c r="O21" s="14">
         <v>4.0454999999999997</v>
       </c>
       <c r="P21" s="14">
         <v>3.8231999999999999</v>
       </c>
       <c r="Q21" s="14">
         <v>16.415199999999999</v>
       </c>
@@ -46325,67 +46737,67 @@
       </c>
       <c r="Z21" s="14">
         <v>4.4260999999999999</v>
       </c>
       <c r="AA21" s="14">
         <v>3.9782999999999999</v>
       </c>
       <c r="AB21" s="14">
         <v>16.2849</v>
       </c>
       <c r="AC21" s="14">
         <v>4.9850000000000003</v>
       </c>
       <c r="AD21" s="14">
         <v>10.520099999999999</v>
       </c>
       <c r="AE21" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="19" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="19"/>
       <c r="F22" s="4">
         <v>1</v>
       </c>
       <c r="H22" s="20">
         <v>2020000103</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J22" s="14">
         <v>91.845699999999994</v>
       </c>
       <c r="K22" s="14">
         <v>22.2563</v>
       </c>
       <c r="L22" s="14">
         <v>5.9923999999999999</v>
       </c>
       <c r="M22" s="14">
         <v>7.2759999999999998</v>
       </c>
       <c r="N22" s="14">
         <v>3.3797999999999999</v>
       </c>
       <c r="O22" s="14">
         <v>3.6560000000000001</v>
       </c>
       <c r="P22" s="14">
         <v>3.8818000000000001</v>
       </c>
       <c r="Q22" s="14">
         <v>17.7498</v>
       </c>
@@ -46415,67 +46827,67 @@
       </c>
       <c r="Z22" s="14">
         <v>4.1405000000000003</v>
       </c>
       <c r="AA22" s="14">
         <v>4.0392999999999999</v>
       </c>
       <c r="AB22" s="14">
         <v>17.539400000000001</v>
       </c>
       <c r="AC22" s="14">
         <v>4.2050999999999998</v>
       </c>
       <c r="AD22" s="14">
         <v>9.5759000000000007</v>
       </c>
       <c r="AE22" s="14">
         <v>16.853400000000001</v>
       </c>
     </row>
     <row r="23" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B23" s="19" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="19"/>
       <c r="F23" s="4">
         <v>1</v>
       </c>
       <c r="H23" s="20">
         <v>2020000406</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="J23" s="14">
         <v>86.110299999999995</v>
       </c>
       <c r="K23" s="14">
         <v>21.7273</v>
       </c>
       <c r="L23" s="14">
         <v>5.9771000000000001</v>
       </c>
       <c r="M23" s="14">
         <v>6.1618000000000004</v>
       </c>
       <c r="N23" s="14">
         <v>4.3201999999999998</v>
       </c>
       <c r="O23" s="14">
         <v>2.7542</v>
       </c>
       <c r="P23" s="14">
         <v>3.6139999999999999</v>
       </c>
       <c r="Q23" s="14">
         <v>15.308299999999999</v>
       </c>
@@ -46505,67 +46917,67 @@
       </c>
       <c r="Z23" s="14">
         <v>3.0299</v>
       </c>
       <c r="AA23" s="14">
         <v>3.7606999999999999</v>
       </c>
       <c r="AB23" s="14">
         <v>15.494199999999999</v>
       </c>
       <c r="AC23" s="14">
         <v>6.0351999999999997</v>
       </c>
       <c r="AD23" s="14">
         <v>8.1310000000000002</v>
       </c>
       <c r="AE23" s="14">
         <v>14.729100000000001</v>
       </c>
     </row>
     <row r="24" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="19" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="19"/>
       <c r="F24" s="4">
         <v>1</v>
       </c>
       <c r="H24" s="20">
         <v>2020000709</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="J24" s="14">
         <v>87.263599999999997</v>
       </c>
       <c r="K24" s="14">
         <v>23.218499999999999</v>
       </c>
       <c r="L24" s="14">
         <v>5.8939000000000004</v>
       </c>
       <c r="M24" s="14">
         <v>5.2336999999999998</v>
       </c>
       <c r="N24" s="14">
         <v>4.6669999999999998</v>
       </c>
       <c r="O24" s="14">
         <v>2.73</v>
       </c>
       <c r="P24" s="14">
         <v>3.9674</v>
       </c>
       <c r="Q24" s="14">
         <v>16.010899999999999</v>
       </c>
@@ -46595,67 +47007,67 @@
       </c>
       <c r="Z24" s="14">
         <v>3.0571000000000002</v>
       </c>
       <c r="AA24" s="14">
         <v>4.1369999999999996</v>
       </c>
       <c r="AB24" s="14">
         <v>15.994899999999999</v>
       </c>
       <c r="AC24" s="14">
         <v>4.2793999999999999</v>
       </c>
       <c r="AD24" s="14">
         <v>9.3782999999999994</v>
       </c>
       <c r="AE24" s="14">
         <v>14.9412</v>
       </c>
     </row>
     <row r="25" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B25" s="19" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="19"/>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="H25" s="20">
         <v>2020001012</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="J25" s="14">
         <v>93.872399999999999</v>
       </c>
       <c r="K25" s="14">
         <v>24.484999999999999</v>
       </c>
       <c r="L25" s="14">
         <v>6.4691999999999998</v>
       </c>
       <c r="M25" s="14">
         <v>5.5178000000000003</v>
       </c>
       <c r="N25" s="14">
         <v>4.1676000000000002</v>
       </c>
       <c r="O25" s="14">
         <v>3.7166000000000001</v>
       </c>
       <c r="P25" s="14">
         <v>4.2305999999999999</v>
       </c>
       <c r="Q25" s="14">
         <v>17.079999999999998</v>
       </c>
@@ -46685,67 +47097,67 @@
       </c>
       <c r="Z25" s="14">
         <v>4.0575000000000001</v>
       </c>
       <c r="AA25" s="14">
         <v>4.4298999999999999</v>
       </c>
       <c r="AB25" s="14">
         <v>17.1142</v>
       </c>
       <c r="AC25" s="14">
         <v>5.0983999999999998</v>
       </c>
       <c r="AD25" s="14">
         <v>10.3931</v>
       </c>
       <c r="AE25" s="14">
         <v>16.287299999999998</v>
       </c>
     </row>
     <row r="26" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B26" s="19" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="19"/>
       <c r="F26" s="4">
         <v>1</v>
       </c>
       <c r="H26" s="20">
         <v>2021000103</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J26" s="14">
         <v>89.887900000000002</v>
       </c>
       <c r="K26" s="14">
         <v>21.861899999999999</v>
       </c>
       <c r="L26" s="14">
         <v>6.4386000000000001</v>
       </c>
       <c r="M26" s="14">
         <v>7.2005999999999997</v>
       </c>
       <c r="N26" s="14">
         <v>3.7675000000000001</v>
       </c>
       <c r="O26" s="14">
         <v>3.1520000000000001</v>
       </c>
       <c r="P26" s="14">
         <v>3.7298</v>
       </c>
       <c r="Q26" s="14">
         <v>17.431999999999999</v>
       </c>
@@ -46775,67 +47187,67 @@
       </c>
       <c r="Z26" s="14">
         <v>3.5415999999999999</v>
       </c>
       <c r="AA26" s="14">
         <v>3.9097</v>
       </c>
       <c r="AB26" s="14">
         <v>17.431999999999999</v>
       </c>
       <c r="AC26" s="14">
         <v>4.9219999999999997</v>
       </c>
       <c r="AD26" s="14">
         <v>8.7943999999999996</v>
       </c>
       <c r="AE26" s="14">
         <v>15.566000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B27" s="19" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="19"/>
       <c r="F27" s="4">
         <v>1</v>
       </c>
       <c r="H27" s="20">
         <v>2021000406</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="J27" s="14">
         <v>90.655000000000001</v>
       </c>
       <c r="K27" s="14">
         <v>22.149799999999999</v>
       </c>
       <c r="L27" s="14">
         <v>6.5430999999999999</v>
       </c>
       <c r="M27" s="14">
         <v>5.8329000000000004</v>
       </c>
       <c r="N27" s="14">
         <v>4.07</v>
       </c>
       <c r="O27" s="14">
         <v>3.1417000000000002</v>
       </c>
       <c r="P27" s="14">
         <v>3.7841999999999998</v>
       </c>
       <c r="Q27" s="14">
         <v>16.479800000000001</v>
       </c>
@@ -46865,67 +47277,67 @@
       </c>
       <c r="Z27" s="14">
         <v>3.4411</v>
       </c>
       <c r="AA27" s="14">
         <v>3.9584000000000001</v>
       </c>
       <c r="AB27" s="14">
         <v>17.644300000000001</v>
       </c>
       <c r="AC27" s="14">
         <v>6.5282</v>
       </c>
       <c r="AD27" s="14">
         <v>9.0610999999999997</v>
       </c>
       <c r="AE27" s="14">
         <v>16.0581</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B28" s="19" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="19"/>
       <c r="F28" s="4">
         <v>1</v>
       </c>
       <c r="H28" s="20">
         <v>2021000709</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J28" s="14">
         <v>87.499799999999993</v>
       </c>
       <c r="K28" s="14">
         <v>22.879100000000001</v>
       </c>
       <c r="L28" s="14">
         <v>6.3708999999999998</v>
       </c>
       <c r="M28" s="14">
         <v>5.2740999999999998</v>
       </c>
       <c r="N28" s="14">
         <v>4.3110999999999997</v>
       </c>
       <c r="O28" s="14">
         <v>2.4272</v>
       </c>
       <c r="P28" s="14">
         <v>4.0743</v>
       </c>
       <c r="Q28" s="14">
         <v>15.702500000000001</v>
       </c>
@@ -46955,67 +47367,67 @@
       </c>
       <c r="Z28" s="14">
         <v>2.7029000000000001</v>
       </c>
       <c r="AA28" s="14">
         <v>4.2618</v>
       </c>
       <c r="AB28" s="14">
         <v>16.7225</v>
       </c>
       <c r="AC28" s="14">
         <v>4.2771999999999997</v>
       </c>
       <c r="AD28" s="14">
         <v>9.0244</v>
       </c>
       <c r="AE28" s="14">
         <v>16.048400000000001</v>
       </c>
     </row>
     <row r="29" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="19" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="19"/>
       <c r="F29" s="4">
         <v>1</v>
       </c>
       <c r="H29" s="20">
         <v>2021001012</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="J29" s="14">
         <v>93.394999999999996</v>
       </c>
       <c r="K29" s="14">
         <v>23.992899999999999</v>
       </c>
       <c r="L29" s="14">
         <v>6.5115999999999996</v>
       </c>
       <c r="M29" s="14">
         <v>5.6459000000000001</v>
       </c>
       <c r="N29" s="14">
         <v>3.9041999999999999</v>
       </c>
       <c r="O29" s="14">
         <v>3.734</v>
       </c>
       <c r="P29" s="14">
         <v>4.2988999999999997</v>
       </c>
       <c r="Q29" s="14">
         <v>16.465299999999999</v>
       </c>
@@ -47045,67 +47457,67 @@
       </c>
       <c r="Z29" s="14">
         <v>4.0720000000000001</v>
       </c>
       <c r="AA29" s="14">
         <v>4.5109000000000004</v>
       </c>
       <c r="AB29" s="14">
         <v>17.8003</v>
       </c>
       <c r="AC29" s="14">
         <v>5.4557000000000002</v>
       </c>
       <c r="AD29" s="14">
         <v>10.1259</v>
       </c>
       <c r="AE29" s="14">
         <v>16.283100000000001</v>
       </c>
     </row>
     <row r="30" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="19" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="19"/>
       <c r="F30" s="4">
         <v>1</v>
       </c>
       <c r="H30" s="20">
         <v>2022000103</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J30" s="14">
         <v>90.806299999999993</v>
       </c>
       <c r="K30" s="14">
         <v>21.851500000000001</v>
       </c>
       <c r="L30" s="14">
         <v>6.0418000000000003</v>
       </c>
       <c r="M30" s="14">
         <v>8.2444000000000006</v>
       </c>
       <c r="N30" s="14">
         <v>3.7349999999999999</v>
       </c>
       <c r="O30" s="14">
         <v>3.2361</v>
       </c>
       <c r="P30" s="14">
         <v>3.7928000000000002</v>
       </c>
       <c r="Q30" s="14">
         <v>17.202500000000001</v>
       </c>
@@ -47135,67 +47547,67 @@
       </c>
       <c r="Z30" s="14">
         <v>3.5956000000000001</v>
       </c>
       <c r="AA30" s="14">
         <v>3.9799000000000002</v>
       </c>
       <c r="AB30" s="14">
         <v>18.557200000000002</v>
       </c>
       <c r="AC30" s="14">
         <v>4.6534000000000004</v>
       </c>
       <c r="AD30" s="14">
         <v>9.1605000000000008</v>
       </c>
       <c r="AE30" s="14">
         <v>15.644</v>
       </c>
     </row>
     <row r="31" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B31" s="19" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="19"/>
       <c r="F31" s="4">
         <v>1</v>
       </c>
       <c r="H31" s="20">
         <v>2022000406</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="J31" s="14">
         <v>90.916899999999998</v>
       </c>
       <c r="K31" s="14">
         <v>22.716100000000001</v>
       </c>
       <c r="L31" s="14">
         <v>6.4040999999999997</v>
       </c>
       <c r="M31" s="14">
         <v>6.7164000000000001</v>
       </c>
       <c r="N31" s="14">
         <v>4.1178999999999997</v>
       </c>
       <c r="O31" s="14">
         <v>3.4085999999999999</v>
       </c>
       <c r="P31" s="14">
         <v>3.8976000000000002</v>
       </c>
       <c r="Q31" s="14">
         <v>15.172700000000001</v>
       </c>
@@ -47225,67 +47637,67 @@
       </c>
       <c r="Z31" s="14">
         <v>3.7010000000000001</v>
       </c>
       <c r="AA31" s="14">
         <v>4.1071</v>
       </c>
       <c r="AB31" s="14">
         <v>16.3323</v>
       </c>
       <c r="AC31" s="14">
         <v>6.4195000000000002</v>
       </c>
       <c r="AD31" s="14">
         <v>9.8810000000000002</v>
       </c>
       <c r="AE31" s="14">
         <v>14.5213</v>
       </c>
     </row>
     <row r="32" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B32" s="19" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="19"/>
       <c r="F32" s="4">
         <v>1</v>
       </c>
       <c r="H32" s="20">
         <v>2022000709</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="J32" s="14">
         <v>90.875</v>
       </c>
       <c r="K32" s="14">
         <v>23.877099999999999</v>
       </c>
       <c r="L32" s="14">
         <v>6.4404000000000003</v>
       </c>
       <c r="M32" s="14">
         <v>5.8128000000000002</v>
       </c>
       <c r="N32" s="14">
         <v>4.2633000000000001</v>
       </c>
       <c r="O32" s="14">
         <v>2.8089</v>
       </c>
       <c r="P32" s="14">
         <v>3.9605999999999999</v>
       </c>
       <c r="Q32" s="14">
         <v>16.596900000000002</v>
       </c>
@@ -47315,67 +47727,67 @@
       </c>
       <c r="Z32" s="14">
         <v>3.08</v>
       </c>
       <c r="AA32" s="14">
         <v>4.1646999999999998</v>
       </c>
       <c r="AB32" s="14">
         <v>17.6188</v>
       </c>
       <c r="AC32" s="14">
         <v>4.3728999999999996</v>
       </c>
       <c r="AD32" s="14">
         <v>10.1638</v>
       </c>
       <c r="AE32" s="14">
         <v>14.835000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B33" s="19" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="19"/>
       <c r="F33" s="4">
         <v>1</v>
       </c>
       <c r="H33" s="20">
         <v>2022001012</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="J33" s="14">
         <v>96.870699999999999</v>
       </c>
       <c r="K33" s="14">
         <v>25.41</v>
       </c>
       <c r="L33" s="14">
         <v>6.7066999999999997</v>
       </c>
       <c r="M33" s="14">
         <v>6.5088999999999997</v>
       </c>
       <c r="N33" s="14">
         <v>4.2686999999999999</v>
       </c>
       <c r="O33" s="14">
         <v>3.9319999999999999</v>
       </c>
       <c r="P33" s="14">
         <v>4.4095000000000004</v>
       </c>
       <c r="Q33" s="14">
         <v>16.767299999999999</v>
       </c>
@@ -47405,67 +47817,67 @@
       </c>
       <c r="Z33" s="14">
         <v>4.1784999999999997</v>
       </c>
       <c r="AA33" s="14">
         <v>4.6173000000000002</v>
       </c>
       <c r="AB33" s="14">
         <v>17.799700000000001</v>
       </c>
       <c r="AC33" s="14">
         <v>4.9488000000000003</v>
       </c>
       <c r="AD33" s="14">
         <v>10.5413</v>
       </c>
       <c r="AE33" s="14">
         <v>15.7004</v>
       </c>
     </row>
     <row r="34" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B34" s="19" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="19"/>
       <c r="F34" s="4">
         <v>1</v>
       </c>
       <c r="H34" s="20">
         <v>2023000103</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J34" s="14">
         <v>95.106899999999996</v>
       </c>
       <c r="K34" s="14">
         <v>23.527999999999999</v>
       </c>
       <c r="L34" s="14">
         <v>5.7984</v>
       </c>
       <c r="M34" s="14">
         <v>9.3992000000000004</v>
       </c>
       <c r="N34" s="14">
         <v>3.8412000000000002</v>
       </c>
       <c r="O34" s="14">
         <v>3.5082</v>
       </c>
       <c r="P34" s="14">
         <v>4.0082000000000004</v>
       </c>
       <c r="Q34" s="14">
         <v>17.477399999999999</v>
       </c>
@@ -47495,67 +47907,67 @@
       </c>
       <c r="Z34" s="14">
         <v>3.7641</v>
       </c>
       <c r="AA34" s="14">
         <v>4.1708999999999996</v>
       </c>
       <c r="AB34" s="14">
         <v>18.514199999999999</v>
       </c>
       <c r="AC34" s="14">
         <v>4.4393000000000002</v>
       </c>
       <c r="AD34" s="14">
         <v>10.4465</v>
       </c>
       <c r="AE34" s="14">
         <v>14.7029</v>
       </c>
     </row>
     <row r="35" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B35" s="19" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="19"/>
       <c r="F35" s="4">
         <v>1</v>
       </c>
       <c r="H35" s="20">
         <v>2023000406</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="J35" s="14">
         <v>93.633700000000005</v>
       </c>
       <c r="K35" s="14">
         <v>24.036100000000001</v>
       </c>
       <c r="L35" s="14">
         <v>6.1414</v>
       </c>
       <c r="M35" s="14">
         <v>6.4255000000000004</v>
       </c>
       <c r="N35" s="14">
         <v>3.9535</v>
       </c>
       <c r="O35" s="14">
         <v>3.4885000000000002</v>
       </c>
       <c r="P35" s="14">
         <v>3.871</v>
       </c>
       <c r="Q35" s="14">
         <v>16.9468</v>
       </c>
@@ -47585,67 +47997,67 @@
       </c>
       <c r="Z35" s="14">
         <v>3.6453000000000002</v>
       </c>
       <c r="AA35" s="14">
         <v>3.9948999999999999</v>
       </c>
       <c r="AB35" s="14">
         <v>17.8764</v>
       </c>
       <c r="AC35" s="14">
         <v>6.4865000000000004</v>
       </c>
       <c r="AD35" s="14">
         <v>9.9596</v>
       </c>
       <c r="AE35" s="14">
         <v>13.7218</v>
       </c>
     </row>
     <row r="36" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B36" s="19" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="19"/>
       <c r="F36" s="4">
         <v>1</v>
       </c>
       <c r="H36" s="20">
         <v>2023000709</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="J36" s="14">
         <v>91.120699999999999</v>
       </c>
       <c r="K36" s="14">
         <v>25.248999999999999</v>
       </c>
       <c r="L36" s="14">
         <v>5.8068999999999997</v>
       </c>
       <c r="M36" s="14">
         <v>5.0753000000000004</v>
       </c>
       <c r="N36" s="14">
         <v>4.2531999999999996</v>
       </c>
       <c r="O36" s="14">
         <v>2.8016000000000001</v>
       </c>
       <c r="P36" s="14">
         <v>3.9325999999999999</v>
       </c>
       <c r="Q36" s="14">
         <v>17.184200000000001</v>
       </c>
@@ -47675,67 +48087,67 @@
       </c>
       <c r="Z36" s="14">
         <v>2.9552</v>
       </c>
       <c r="AA36" s="14">
         <v>4.0416999999999996</v>
       </c>
       <c r="AB36" s="14">
         <v>17.715699999999998</v>
       </c>
       <c r="AC36" s="14">
         <v>4.0044000000000004</v>
       </c>
       <c r="AD36" s="14">
         <v>9.9845000000000006</v>
       </c>
       <c r="AE36" s="14">
         <v>14.059799999999999</v>
       </c>
     </row>
     <row r="37" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B37" s="19" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="19"/>
       <c r="F37" s="4">
         <v>1</v>
       </c>
       <c r="H37" s="20">
         <v>2023001012</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="J37" s="14">
         <v>96.837900000000005</v>
       </c>
       <c r="K37" s="14">
         <v>26.458200000000001</v>
       </c>
       <c r="L37" s="14">
         <v>6.3460000000000001</v>
       </c>
       <c r="M37" s="14">
         <v>5.5647000000000002</v>
       </c>
       <c r="N37" s="14">
         <v>4.1821999999999999</v>
       </c>
       <c r="O37" s="14">
         <v>3.9220999999999999</v>
       </c>
       <c r="P37" s="14">
         <v>4.3571</v>
       </c>
       <c r="Q37" s="14">
         <v>17.338100000000001</v>
       </c>
@@ -47765,67 +48177,67 @@
       </c>
       <c r="Z37" s="14">
         <v>4.0476000000000001</v>
       </c>
       <c r="AA37" s="14">
         <v>4.4550999999999998</v>
       </c>
       <c r="AB37" s="14">
         <v>17.874300000000002</v>
       </c>
       <c r="AC37" s="14">
         <v>4.9978999999999996</v>
       </c>
       <c r="AD37" s="14">
         <v>10.3828</v>
       </c>
       <c r="AE37" s="14">
         <v>14.293100000000001</v>
       </c>
     </row>
     <row r="38" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="19"/>
       <c r="F38" s="4">
         <v>1</v>
       </c>
       <c r="H38" s="20">
         <v>2024000103</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="J38" s="14">
         <v>95.186599999999999</v>
       </c>
       <c r="K38" s="14">
         <v>24.993300000000001</v>
       </c>
       <c r="L38" s="14">
         <v>5.7205000000000004</v>
       </c>
       <c r="M38" s="14">
         <v>7.4135999999999997</v>
       </c>
       <c r="N38" s="14">
         <v>3.8961999999999999</v>
       </c>
       <c r="O38" s="14">
         <v>3.6579000000000002</v>
       </c>
       <c r="P38" s="14">
         <v>4.0872000000000002</v>
       </c>
       <c r="Q38" s="14">
         <v>17.073499999999999</v>
       </c>
@@ -47855,67 +48267,67 @@
       </c>
       <c r="Z38" s="14">
         <v>3.8262999999999998</v>
       </c>
       <c r="AA38" s="14">
         <v>4.1749000000000001</v>
       </c>
       <c r="AB38" s="14">
         <v>17.601500000000001</v>
       </c>
       <c r="AC38" s="14">
         <v>4.8677000000000001</v>
       </c>
       <c r="AD38" s="14">
         <v>10.0487</v>
       </c>
       <c r="AE38" s="14">
         <v>14.280900000000001</v>
       </c>
     </row>
     <row r="39" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="19"/>
       <c r="F39" s="4">
         <v>1</v>
       </c>
       <c r="H39" s="20">
         <v>2024000406</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="J39" s="14">
         <v>94.946100000000001</v>
       </c>
       <c r="K39" s="14">
         <v>24.396899999999999</v>
       </c>
       <c r="L39" s="14">
         <v>6.3693999999999997</v>
       </c>
       <c r="M39" s="14">
         <v>6.2474999999999996</v>
       </c>
       <c r="N39" s="14">
         <v>4.1026999999999996</v>
       </c>
       <c r="O39" s="14">
         <v>3.4695999999999998</v>
       </c>
       <c r="P39" s="14">
         <v>4.0469999999999997</v>
       </c>
       <c r="Q39" s="14">
         <v>16.809200000000001</v>
       </c>
@@ -47945,67 +48357,67 @@
       </c>
       <c r="Z39" s="14">
         <v>3.5476000000000001</v>
       </c>
       <c r="AA39" s="14">
         <v>4.1254</v>
       </c>
       <c r="AB39" s="14">
         <v>17.293399999999998</v>
       </c>
       <c r="AC39" s="14">
         <v>6.8784999999999998</v>
       </c>
       <c r="AD39" s="14">
         <v>9.4103999999999992</v>
       </c>
       <c r="AE39" s="14">
         <v>13.729100000000001</v>
       </c>
     </row>
     <row r="40" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="19"/>
       <c r="F40" s="4">
         <v>1</v>
       </c>
       <c r="H40" s="20">
         <v>2024000709</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="J40" s="14">
         <v>94.736900000000006</v>
       </c>
       <c r="K40" s="14">
         <v>26.158200000000001</v>
       </c>
       <c r="L40" s="14">
         <v>6.6581999999999999</v>
       </c>
       <c r="M40" s="14">
         <v>5.7958999999999996</v>
       </c>
       <c r="N40" s="14">
         <v>4.4173</v>
       </c>
       <c r="O40" s="14">
         <v>2.8182</v>
       </c>
       <c r="P40" s="14">
         <v>3.9517000000000002</v>
       </c>
       <c r="Q40" s="14">
         <v>17.0746</v>
       </c>
@@ -48035,67 +48447,67 @@
       </c>
       <c r="Z40" s="14">
         <v>2.9053</v>
       </c>
       <c r="AA40" s="14">
         <v>3.9996999999999998</v>
       </c>
       <c r="AB40" s="14">
         <v>17.5124</v>
       </c>
       <c r="AC40" s="14">
         <v>4.2736000000000001</v>
       </c>
       <c r="AD40" s="14">
         <v>10.214600000000001</v>
       </c>
       <c r="AE40" s="14">
         <v>13.7852</v>
       </c>
     </row>
     <row r="41" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B41" s="19" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="19"/>
       <c r="F41" s="4">
         <v>1</v>
       </c>
       <c r="H41" s="20">
         <v>2024001012</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J41" s="14">
         <v>99.707599999999999</v>
       </c>
       <c r="K41" s="14">
         <v>27.794</v>
       </c>
       <c r="L41" s="14">
         <v>6.7020999999999997</v>
       </c>
       <c r="M41" s="14">
         <v>6.0658000000000003</v>
       </c>
       <c r="N41" s="14">
         <v>4.0332999999999997</v>
       </c>
       <c r="O41" s="14">
         <v>3.8401999999999998</v>
       </c>
       <c r="P41" s="14">
         <v>4.5115999999999996</v>
       </c>
       <c r="Q41" s="14">
         <v>17.557400000000001</v>
       </c>
@@ -48125,67 +48537,67 @@
       </c>
       <c r="Z41" s="14">
         <v>3.8633999999999999</v>
       </c>
       <c r="AA41" s="14">
         <v>4.5342000000000002</v>
       </c>
       <c r="AB41" s="14">
         <v>17.952300000000001</v>
       </c>
       <c r="AC41" s="14">
         <v>5.1891999999999996</v>
       </c>
       <c r="AD41" s="14">
         <v>10.2097</v>
       </c>
       <c r="AE41" s="14">
         <v>13.9742</v>
       </c>
     </row>
     <row r="42" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B42" s="19" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="19"/>
       <c r="F42" s="4">
         <v>1</v>
       </c>
       <c r="H42" s="20">
         <v>2025000103</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="J42" s="14">
         <v>99.049300000000002</v>
       </c>
       <c r="K42" s="14">
         <v>26.584299999999999</v>
       </c>
       <c r="L42" s="14">
         <v>6.0797999999999996</v>
       </c>
       <c r="M42" s="14">
         <v>8.5660000000000007</v>
       </c>
       <c r="N42" s="14">
         <v>3.7246999999999999</v>
       </c>
       <c r="O42" s="14">
         <v>3.66</v>
       </c>
       <c r="P42" s="14">
         <v>4.1479999999999997</v>
       </c>
       <c r="Q42" s="14">
         <v>17.825600000000001</v>
       </c>
@@ -48215,67 +48627,67 @@
       </c>
       <c r="Z42" s="14">
         <v>3.7157</v>
       </c>
       <c r="AA42" s="14">
         <v>4.2027000000000001</v>
       </c>
       <c r="AB42" s="14">
         <v>18.023900000000001</v>
       </c>
       <c r="AC42" s="14">
         <v>5.1188000000000002</v>
       </c>
       <c r="AD42" s="14">
         <v>9.7315000000000005</v>
       </c>
       <c r="AE42" s="14">
         <v>13.801399999999999</v>
       </c>
     </row>
     <row r="43" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B43" s="19" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="19"/>
       <c r="F43" s="4">
         <v>1</v>
       </c>
       <c r="H43" s="20">
         <v>2025000406</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="J43" s="14">
         <v>99.220699999999994</v>
       </c>
       <c r="K43" s="14">
         <v>26.590699999999998</v>
       </c>
       <c r="L43" s="14">
         <v>6.3630000000000004</v>
       </c>
       <c r="M43" s="14">
         <v>6.7702999999999998</v>
       </c>
       <c r="N43" s="14">
         <v>4.1870000000000003</v>
       </c>
       <c r="O43" s="14">
         <v>3.6324999999999998</v>
       </c>
       <c r="P43" s="14">
         <v>4.1860999999999997</v>
       </c>
       <c r="Q43" s="14">
         <v>17.3429</v>
       </c>
@@ -48305,67 +48717,67 @@
       </c>
       <c r="Z43" s="14">
         <v>3.6215999999999999</v>
       </c>
       <c r="AA43" s="14">
         <v>4.1776999999999997</v>
       </c>
       <c r="AB43" s="14">
         <v>17.430099999999999</v>
       </c>
       <c r="AC43" s="14">
         <v>6.8784999999999998</v>
       </c>
       <c r="AD43" s="14">
         <v>9.8215000000000003</v>
       </c>
       <c r="AE43" s="14">
         <v>13.5037</v>
       </c>
     </row>
     <row r="44" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B44" s="19" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="19"/>
       <c r="F44" s="4">
         <v>1</v>
       </c>
       <c r="H44" s="20">
         <v>2025000709</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="J44" s="14">
         <v>99.571399999999997</v>
       </c>
       <c r="K44" s="14">
         <v>28.064800000000002</v>
       </c>
       <c r="L44" s="14">
         <v>6.6824000000000003</v>
       </c>
       <c r="M44" s="14">
         <v>5.9394</v>
       </c>
       <c r="N44" s="14">
         <v>4.4664999999999999</v>
       </c>
       <c r="O44" s="14">
         <v>2.9428999999999998</v>
       </c>
       <c r="P44" s="14">
         <v>4.3559000000000001</v>
       </c>
       <c r="Q44" s="14">
         <v>18.082699999999999</v>
       </c>
@@ -48395,67 +48807,67 @@
       </c>
       <c r="Z44" s="14">
         <v>2.9517000000000002</v>
       </c>
       <c r="AA44" s="14">
         <v>4.3385999999999996</v>
       </c>
       <c r="AB44" s="14">
         <v>17.992799999999999</v>
       </c>
       <c r="AC44" s="14">
         <v>4.3291000000000004</v>
       </c>
       <c r="AD44" s="14">
         <v>10.637499999999999</v>
       </c>
       <c r="AE44" s="14">
         <v>14.023400000000001</v>
       </c>
     </row>
     <row r="45" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B45" s="19" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="19"/>
       <c r="F45" s="4">
         <v>1</v>
       </c>
       <c r="H45" s="20">
         <v>2025001012</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="J45" s="14">
         <v>102.1061</v>
       </c>
       <c r="K45" s="14">
         <v>29.3614</v>
       </c>
       <c r="L45" s="14">
         <v>6.7297000000000002</v>
       </c>
       <c r="M45" s="14">
         <v>6.1154000000000002</v>
       </c>
       <c r="N45" s="14">
         <v>4.2580999999999998</v>
       </c>
       <c r="O45" s="14">
         <v>3.9497</v>
       </c>
       <c r="P45" s="14">
         <v>4.6871</v>
       </c>
       <c r="Q45" s="14">
         <v>17.138500000000001</v>
       </c>
@@ -48485,67 +48897,67 @@
       </c>
       <c r="Z45" s="14">
         <v>3.8913000000000002</v>
       </c>
       <c r="AA45" s="14">
         <v>4.6590999999999996</v>
       </c>
       <c r="AB45" s="14">
         <v>16.968800000000002</v>
       </c>
       <c r="AC45" s="14">
         <v>5.5506000000000002</v>
       </c>
       <c r="AD45" s="14">
         <v>10.523999999999999</v>
       </c>
       <c r="AE45" s="14">
         <v>13.5945</v>
       </c>
     </row>
     <row r="46" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B46" s="19" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="19"/>
       <c r="F46" s="4">
         <v>1</v>
       </c>
       <c r="H46" s="20">
         <v>2026000103</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="J46" s="14">
         <v>99.626300000000001</v>
       </c>
       <c r="K46" s="14">
         <v>27.085999999999999</v>
       </c>
       <c r="L46" s="14">
         <v>6.7488999999999999</v>
       </c>
       <c r="M46" s="14">
         <v>7.9511000000000003</v>
       </c>
       <c r="N46" s="14">
         <v>3.9022000000000001</v>
       </c>
       <c r="O46" s="14">
         <v>3.5766</v>
       </c>
       <c r="P46" s="14">
         <v>4.3719999999999999</v>
       </c>
       <c r="Q46" s="14">
         <v>17.5672</v>
       </c>
@@ -48575,67 +48987,67 @@
       </c>
       <c r="Z46" s="14">
         <v>3.5693999999999999</v>
       </c>
       <c r="AA46" s="14">
         <v>4.3459000000000003</v>
       </c>
       <c r="AB46" s="14">
         <v>17.4451</v>
       </c>
       <c r="AC46" s="14">
         <v>4.6299000000000001</v>
       </c>
       <c r="AD46" s="14">
         <v>10.4993</v>
       </c>
       <c r="AE46" s="14">
         <v>13.231199999999999</v>
       </c>
     </row>
     <row r="47" spans="1:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B47" s="19" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E47" s="19"/>
       <c r="F47" s="4">
         <v>1</v>
       </c>
       <c r="H47" s="20">
         <v>2026000406</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="J47" s="14">
         <v>99.211600000000004</v>
       </c>
       <c r="K47" s="14">
         <v>27.114699999999999</v>
       </c>
       <c r="L47" s="14">
         <v>6.6813000000000002</v>
       </c>
       <c r="M47" s="14">
         <v>6.1203000000000003</v>
       </c>
       <c r="N47" s="14">
         <v>4.7542999999999997</v>
       </c>
       <c r="O47" s="14">
         <v>3.4062000000000001</v>
       </c>
       <c r="P47" s="14">
         <v>4.3456000000000001</v>
       </c>
       <c r="Q47" s="14">
         <v>17.351700000000001</v>
       </c>
@@ -48702,125 +49114,116 @@
       <c r="T48" s="16"/>
       <c r="U48" s="16"/>
       <c r="V48" s="16"/>
       <c r="W48" s="16"/>
       <c r="X48" s="16"/>
       <c r="Y48" s="16"/>
       <c r="Z48" s="16"/>
       <c r="AA48" s="16"/>
       <c r="AB48" s="16"/>
       <c r="AC48" s="16"/>
       <c r="AD48" s="16"/>
       <c r="AE48" s="16"/>
     </row>
     <row r="49" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F49" s="15"/>
       <c r="G49" s="29"/>
       <c r="H49" s="30" t="s">
         <v>25</v>
       </c>
       <c r="J49" s="30"/>
     </row>
     <row r="50" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F50" s="15"/>
       <c r="G50" s="29"/>
       <c r="H50" s="30" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="J50" s="30"/>
     </row>
     <row r="51" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F51" s="15"/>
       <c r="G51" s="29"/>
       <c r="H51" s="30" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="31"/>
     </row>
     <row r="52" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F52" s="15"/>
       <c r="G52" s="29"/>
       <c r="H52" s="31" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J52" s="31"/>
     </row>
     <row r="53" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F53" s="15"/>
       <c r="G53" s="29"/>
       <c r="H53" s="31" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="54" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F54" s="15"/>
       <c r="G54" s="29"/>
       <c r="H54" s="31" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="55" spans="6:10" ht="13.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F55" s="18"/>
       <c r="G55" s="29"/>
       <c r="H55" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="55" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -48989,152 +49392,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7017F1D1-8FF3-4EEF-B4E6-ED825B52DE4D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C89CD77D-0E0F-47C3-81EE-15C93305E70D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7017F1D1-8FF3-4EEF-B4E6-ED825B52DE4D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39E1B06B-7242-42BA-ABEF-5EDEA770EE26}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>二人以上・月(原)</vt:lpstr>
       <vt:lpstr>財サ・二人以上・月(原)</vt:lpstr>
-      <vt:lpstr>二人以上･四(原)</vt:lpstr>
+      <vt:lpstr>二人以上・四(原)</vt:lpstr>
       <vt:lpstr>財サ・二人以上・四(原)</vt:lpstr>
       <vt:lpstr>二人以上・年</vt:lpstr>
       <vt:lpstr>財サ・二人以上・年</vt:lpstr>
       <vt:lpstr>二人以上(勤)・月(原)</vt:lpstr>
       <vt:lpstr>財サ・二人以上(勤)・月(原)</vt:lpstr>
       <vt:lpstr>二人以上(勤)・四(原)</vt:lpstr>
       <vt:lpstr>財サ・二人以上(勤)・四(原)</vt:lpstr>
       <vt:lpstr>二人以上(勤)・年</vt:lpstr>
       <vt:lpstr>財サ・二人以上(勤)・年</vt:lpstr>
       <vt:lpstr>'財サ・二人以上(勤)・月(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'財サ・二人以上(勤)・四(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'財サ・二人以上(勤)・年'!Print_Titles</vt:lpstr>
       <vt:lpstr>'財サ・二人以上・月(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'財サ・二人以上・四(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>財サ・二人以上・年!Print_Titles</vt:lpstr>
       <vt:lpstr>'二人以上(勤)・月(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'二人以上(勤)・四(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'二人以上(勤)・年'!Print_Titles</vt:lpstr>
       <vt:lpstr>'二人以上・月(原)'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'二人以上･四(原)'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'二人以上・四(原)'!Print_Titles</vt:lpstr>
       <vt:lpstr>二人以上・年!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>総務省統計局</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>