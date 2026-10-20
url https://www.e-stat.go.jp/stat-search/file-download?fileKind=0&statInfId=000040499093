--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -3,90 +3,90 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202607/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202608/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="193" documentId="13_ncr:1_{0C677AE6-1C50-4A1F-8AEE-4D17E4BDF149}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8C84FC4A-0F4D-4638-B8E9-B208C18F3245}"/>
+  <xr:revisionPtr revIDLastSave="201" documentId="13_ncr:1_{0C677AE6-1C50-4A1F-8AEE-4D17E4BDF149}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AA5A929F-0778-44A0-A7CE-5652257CAE62}"/>
   <bookViews>
-    <workbookView xWindow="384" yWindow="384" windowWidth="21468" windowHeight="13308" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30840" yWindow="2115" windowWidth="23475" windowHeight="14205" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総・月(季)" sheetId="1" r:id="rId1"/>
     <sheet name="総・四(季)" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'総・月(季)'!$B$2:$Y$127</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'総・四(季)'!$B$2:$Y$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'総・月(季)'!$B$2:$Z$127</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'総・四(季)'!$B$2:$Z$49</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総・月(季)'!$B:$C,'総・月(季)'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'総・四(季)'!$A:$C,'総・四(季)'!$2:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3504" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3526" uniqueCount="260">
   <si>
     <t xml:space="preserve">総世帯 </t>
     <rPh sb="0" eb="3">
       <t>ソウセタイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>四半期平均</t>
     <rPh sb="0" eb="3">
       <t>シハンキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘイキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>統計表番号：</t>
   </si>
   <si>
     <t>表題：</t>
@@ -1191,50 +1191,54 @@
     <t>2026年4-6月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2026年7月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>その他の消費支出（名目）</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>ショウヒシシュツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>その他の消費支出（実質）</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>ショウヒシシュツ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年8月</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1855,51 +1859,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="B1:Z128"/>
+  <dimension ref="B1:Z129"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="4" ySplit="7" topLeftCell="E8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C34" sqref="C34"/>
       <selection pane="topRight" activeCell="C34" sqref="C34"/>
       <selection pane="bottomLeft" activeCell="C34" sqref="C34"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="6" customWidth="1"/>
     <col min="3" max="3" width="14.109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="5" style="31" bestFit="1" customWidth="1"/>
     <col min="5" max="26" width="12" style="5" customWidth="1"/>
     <col min="27" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:26" s="13" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="11" t="s">
@@ -10876,104 +10880,181 @@
       <c r="S122" s="39" t="s">
         <v>166</v>
       </c>
       <c r="T122" s="39" t="s">
         <v>166</v>
       </c>
       <c r="U122" s="39" t="s">
         <v>166</v>
       </c>
       <c r="V122" s="39" t="s">
         <v>166</v>
       </c>
       <c r="W122" s="39" t="s">
         <v>166</v>
       </c>
       <c r="X122" s="39" t="s">
         <v>166</v>
       </c>
       <c r="Y122" s="39" t="s">
         <v>166</v>
       </c>
       <c r="Z122" s="39" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="123" spans="2:26" ht="13.65" customHeight="1">
-      <c r="B123" s="27" t="s">
+    <row r="123" spans="2:26" ht="14.1" customHeight="1">
+      <c r="B123" s="44">
+        <v>2026000808</v>
+      </c>
+      <c r="C123" s="30" t="s">
+        <v>259</v>
+      </c>
+      <c r="D123" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="E123" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="F123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="G123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="H123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="I123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="J123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="K123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="L123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="M123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="N123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="O123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="P123" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="Q123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="R123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="S123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="T123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="U123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="V123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="W123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="X123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="Y123" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="Z123" s="39" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="124" spans="2:26" ht="13.65" customHeight="1">
+      <c r="B124" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="C123" s="7"/>
-[...28 lines deleted...]
-      <c r="E124" s="8"/>
+      <c r="C124" s="7"/>
+      <c r="D124" s="34"/>
+      <c r="E124" s="23"/>
+      <c r="F124" s="24"/>
+      <c r="G124" s="24"/>
+      <c r="H124" s="24"/>
+      <c r="I124" s="24"/>
+      <c r="J124" s="24"/>
+      <c r="K124" s="24"/>
+      <c r="L124" s="24"/>
+      <c r="M124" s="24"/>
+      <c r="N124" s="24"/>
+      <c r="O124" s="24"/>
+      <c r="P124" s="24"/>
+      <c r="Q124" s="24"/>
+      <c r="R124" s="24"/>
+      <c r="S124" s="24"/>
+      <c r="T124" s="24"/>
+      <c r="U124" s="24"/>
+      <c r="V124" s="24"/>
+      <c r="W124" s="24"/>
+      <c r="X124" s="24"/>
+      <c r="Y124" s="24"/>
+      <c r="Z124" s="24"/>
     </row>
     <row r="125" spans="2:26" ht="13.65" customHeight="1">
       <c r="B125" s="22" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="E125" s="9"/>
+        <v>22</v>
+      </c>
+      <c r="E125" s="8"/>
     </row>
     <row r="126" spans="2:26" ht="13.65" customHeight="1">
       <c r="B126" s="22" t="s">
+        <v>215</v>
+      </c>
+      <c r="E126" s="9"/>
+    </row>
+    <row r="127" spans="2:26" ht="13.65" customHeight="1">
+      <c r="B127" s="22" t="s">
         <v>216</v>
       </c>
-      <c r="E126" s="9"/>
-[...2 lines deleted...]
-      <c r="B127" s="9"/>
       <c r="E127" s="9"/>
     </row>
-    <row r="128" spans="2:26" s="43" customFormat="1" ht="13.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="D128" s="9"/>
+    <row r="128" spans="2:26" ht="13.65" customHeight="1">
+      <c r="B128" s="9"/>
+      <c r="E128" s="9"/>
+    </row>
+    <row r="129" spans="3:4" s="43" customFormat="1" ht="13.65" customHeight="1">
+      <c r="C129" s="31"/>
+      <c r="D129" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="B8:B53" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="B1:Z52"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="4" ySplit="7" topLeftCell="E8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
@@ -14106,50 +14187,59 @@
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="55" fitToWidth="2" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="B8:B21" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -14318,111 +14408,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DF1CED1-A469-4055-8153-5CD95BEFBAB4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E070D56-5EA4-4450-B358-04807790BD00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71B7B468-6C8D-4AF9-98B3-58F51E790CBD}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>