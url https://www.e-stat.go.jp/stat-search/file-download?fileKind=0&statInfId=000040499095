--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -5,96 +5,96 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202607/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/10消費指標/10【中分類】結果の公表関係/_検討中/02【小分類：20370331廃】（検討中）2026年度消費動向指数公表関係/2025年基準/11_インターネット関係/e-stat/01_公表統計表作成/01_CTI/統計表/月次/202608/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="410" documentId="13_ncr:1_{ABEA5FA2-82A8-464E-A757-63AA78EDDEB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3F1D7FF0-343C-4AC5-BD5E-EF22FDC16492}"/>
+  <xr:revisionPtr revIDLastSave="428" documentId="13_ncr:1_{ABEA5FA2-82A8-464E-A757-63AA78EDDEB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8ED3B5AC-9A06-4D66-B230-52D340F66A41}"/>
   <bookViews>
-    <workbookView xWindow="384" yWindow="384" windowWidth="21468" windowHeight="13308" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30840" yWindow="2115" windowWidth="23475" windowHeight="14205" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="月" sheetId="2" r:id="rId1"/>
     <sheet name="四" sheetId="4" r:id="rId2"/>
     <sheet name="年" sheetId="7" r:id="rId3"/>
     <sheet name="年度" sheetId="8" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">月!$B$2:$G$305</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">月!$B$2:$G$306</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">四!$B$2:$G$108</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">年!$B$2:$G$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">年度!$B$2:$G$34</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">月!$B:$C,月!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">四!$B:$C,四!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">年!$B:$C,年!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">年度!$B:$C,年度!$2:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="783">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="829" uniqueCount="784">
   <si>
     <t>四半期平均</t>
     <rPh sb="0" eb="3">
       <t>シハンキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘイキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2002000101</t>
   </si>
   <si>
     <t>2002年1月</t>
   </si>
   <si>
     <t>2002000202</t>
   </si>
   <si>
     <t>2002年2月</t>
   </si>
   <si>
     <t>2002000303</t>
   </si>
@@ -2823,50 +2823,54 @@
     </rPh>
     <rPh sb="33" eb="34">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>モチイエ</t>
     </rPh>
     <rPh sb="38" eb="42">
       <t>キゾクヤチン</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>2026年7月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>注1. 我が国における世帯全体の消費支出総額（GDP統計の家計最終消費支出に相当）の推移を推測する指数である。毎月の世帯消費動向指数（総務省統計局）、サービス産業動態統計調査結果（総務省統計局）、商業動態統計調査結果（経済産業省）、第３次産業活動指数（経済産業省）及び鉱工業生産指数（経済産業省）の動向から、季節調整済みの家計最終消費支出に相当する消費支出総額の推移を時系列回帰モデルによって推測している。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="81" eb="85">
       <t>ドウタイトウケイ</t>
     </rPh>
     <phoneticPr fontId="10"/>
+  </si>
+  <si>
+    <t>2026年8月</t>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -3472,53 +3476,53 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:G306"/>
+  <dimension ref="B1:G307"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="235" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C6" sqref="C6:C233"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="7" width="15.6640625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:7" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>456</v>
       </c>
       <c r="D2" s="14"/>
@@ -3556,5993 +3560,6013 @@
       </c>
       <c r="C6" s="21" t="s">
         <v>458</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>775</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>778</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="18" customHeight="1">
       <c r="B7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="7">
-        <v>82.938699999999997</v>
+        <v>82.935900000000004</v>
       </c>
       <c r="E7" s="7">
-        <v>92.309799999999996</v>
+        <v>92.326599999999999</v>
       </c>
       <c r="F7" s="7">
-        <v>84.765900000000002</v>
+        <v>84.759699999999995</v>
       </c>
       <c r="G7" s="7">
-        <v>95.432000000000002</v>
+        <v>95.453000000000003</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="14.1" customHeight="1">
       <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="7">
-        <v>82.923199999999994</v>
+        <v>82.918700000000001</v>
       </c>
       <c r="E8" s="7">
-        <v>92.419899999999998</v>
+        <v>92.438400000000001</v>
       </c>
       <c r="F8" s="7">
-        <v>84.724699999999999</v>
+        <v>84.716999999999999</v>
       </c>
       <c r="G8" s="7">
-        <v>95.530600000000007</v>
+        <v>95.553600000000003</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="14.1" customHeight="1">
       <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="7">
-        <v>83.103300000000004</v>
+        <v>83.100300000000004</v>
       </c>
       <c r="E9" s="7">
-        <v>92.739400000000003</v>
+        <v>92.759399999999999</v>
       </c>
       <c r="F9" s="7">
-        <v>84.917400000000001</v>
+        <v>84.912099999999995</v>
       </c>
       <c r="G9" s="7">
-        <v>95.886200000000002</v>
+        <v>95.911299999999997</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="14.1" customHeight="1">
       <c r="B10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="7">
-        <v>83.2363</v>
+        <v>83.234899999999996</v>
       </c>
       <c r="E10" s="7">
-        <v>92.868600000000001</v>
+        <v>92.889700000000005</v>
       </c>
       <c r="F10" s="7">
-        <v>85.066100000000006</v>
+        <v>85.062899999999999</v>
       </c>
       <c r="G10" s="7">
-        <v>96.010499999999993</v>
+        <v>96.037000000000006</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="14.1" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="7">
-        <v>83.365300000000005</v>
+        <v>83.366500000000002</v>
       </c>
       <c r="E11" s="7">
-        <v>92.934899999999999</v>
+        <v>92.956500000000005</v>
       </c>
       <c r="F11" s="7">
-        <v>85.210099999999997</v>
+        <v>85.210300000000004</v>
       </c>
       <c r="G11" s="7">
-        <v>96.058000000000007</v>
+        <v>96.0852</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="14.1" customHeight="1">
       <c r="B12" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="7">
-        <v>83.503299999999996</v>
+        <v>83.506399999999999</v>
       </c>
       <c r="E12" s="7">
-        <v>93.128299999999996</v>
+        <v>93.151200000000003</v>
       </c>
       <c r="F12" s="7">
-        <v>85.365300000000005</v>
+        <v>85.368300000000005</v>
       </c>
       <c r="G12" s="7">
-        <v>96.260499999999993</v>
+        <v>96.289500000000004</v>
       </c>
     </row>
     <row r="13" spans="2:7" ht="14.1" customHeight="1">
       <c r="B13" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="7">
-        <v>83.4953</v>
+        <v>83.499300000000005</v>
       </c>
       <c r="E13" s="7">
-        <v>93.223200000000006</v>
+        <v>93.245000000000005</v>
       </c>
       <c r="F13" s="7">
-        <v>85.347300000000004</v>
+        <v>85.350899999999996</v>
       </c>
       <c r="G13" s="7">
-        <v>96.350499999999997</v>
+        <v>96.378</v>
       </c>
     </row>
     <row r="14" spans="2:7" ht="14.1" customHeight="1">
       <c r="B14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="7">
-        <v>83.414699999999996</v>
+        <v>83.4208</v>
       </c>
       <c r="E14" s="7">
-        <v>93.173000000000002</v>
+        <v>93.194199999999995</v>
       </c>
       <c r="F14" s="7">
-        <v>85.240600000000001</v>
+        <v>85.246399999999994</v>
       </c>
       <c r="G14" s="7">
-        <v>96.261899999999997</v>
+        <v>96.288600000000002</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="14.1" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="7">
-        <v>83.333399999999997</v>
+        <v>83.340699999999998</v>
       </c>
       <c r="E15" s="7">
-        <v>93.328100000000006</v>
+        <v>93.347800000000007</v>
       </c>
       <c r="F15" s="7">
-        <v>85.132300000000001</v>
+        <v>85.139399999999995</v>
       </c>
       <c r="G15" s="7">
-        <v>96.4255</v>
+        <v>96.450299999999999</v>
       </c>
     </row>
     <row r="16" spans="2:7" ht="14.1" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="7">
-        <v>83.133899999999997</v>
+        <v>83.142099999999999</v>
       </c>
       <c r="E16" s="7">
-        <v>93.137</v>
+        <v>93.155500000000004</v>
       </c>
       <c r="F16" s="7">
-        <v>84.877099999999999</v>
+        <v>84.885099999999994</v>
       </c>
       <c r="G16" s="7">
-        <v>96.163799999999995</v>
+        <v>96.186899999999994</v>
       </c>
     </row>
     <row r="17" spans="2:7" ht="14.1" customHeight="1">
       <c r="B17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="7">
-        <v>82.999700000000004</v>
+        <v>83.006200000000007</v>
       </c>
       <c r="E17" s="7">
-        <v>93.105500000000006</v>
+        <v>93.122799999999998</v>
       </c>
       <c r="F17" s="7">
-        <v>84.700699999999998</v>
+        <v>84.706400000000002</v>
       </c>
       <c r="G17" s="7">
-        <v>96.097399999999993</v>
+        <v>96.119</v>
       </c>
     </row>
     <row r="18" spans="2:7" ht="14.1" customHeight="1">
       <c r="B18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="7">
-        <v>82.808800000000005</v>
+        <v>82.809899999999999</v>
       </c>
       <c r="E18" s="7">
-        <v>92.982799999999997</v>
+        <v>92.998999999999995</v>
       </c>
       <c r="F18" s="7">
-        <v>84.457499999999996</v>
+        <v>84.456500000000005</v>
       </c>
       <c r="G18" s="7">
-        <v>95.919300000000007</v>
+        <v>95.939400000000006</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="18" customHeight="1">
       <c r="B19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="7">
-        <v>82.677199999999999</v>
+        <v>82.673900000000003</v>
       </c>
       <c r="E19" s="7">
-        <v>92.92</v>
+        <v>92.936300000000003</v>
       </c>
       <c r="F19" s="7">
-        <v>84.280299999999997</v>
+        <v>84.274000000000001</v>
       </c>
       <c r="G19" s="7">
-        <v>95.811000000000007</v>
+        <v>95.831199999999995</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="14.1" customHeight="1">
       <c r="B20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="7">
-        <v>82.694100000000006</v>
+        <v>82.690200000000004</v>
       </c>
       <c r="E20" s="7">
-        <v>93.026399999999995</v>
+        <v>93.043400000000005</v>
       </c>
       <c r="F20" s="7">
-        <v>84.280900000000003</v>
+        <v>84.273799999999994</v>
       </c>
       <c r="G20" s="7">
-        <v>95.909899999999993</v>
+        <v>95.930899999999994</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="14.1" customHeight="1">
       <c r="B21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="7">
-        <v>82.749700000000004</v>
+        <v>82.747100000000003</v>
       </c>
       <c r="E21" s="7">
-        <v>93.226799999999997</v>
+        <v>93.243899999999996</v>
       </c>
       <c r="F21" s="7">
-        <v>84.328500000000005</v>
+        <v>84.322800000000001</v>
       </c>
       <c r="G21" s="7">
-        <v>96.124499999999998</v>
+        <v>96.145499999999998</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="14.1" customHeight="1">
       <c r="B22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="7">
-        <v>82.658600000000007</v>
+        <v>82.656700000000001</v>
       </c>
       <c r="E22" s="7">
-        <v>93.016499999999994</v>
+        <v>93.033500000000004</v>
       </c>
       <c r="F22" s="7">
-        <v>84.199600000000004</v>
+        <v>84.194900000000004</v>
       </c>
       <c r="G22" s="7">
-        <v>95.834999999999994</v>
+        <v>95.855900000000005</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="14.1" customHeight="1">
       <c r="B23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="7">
-        <v>82.662499999999994</v>
+        <v>82.663799999999995</v>
       </c>
       <c r="E23" s="7">
-        <v>93.15</v>
+        <v>93.167000000000002</v>
       </c>
       <c r="F23" s="7">
-        <v>84.184799999999996</v>
+        <v>84.183899999999994</v>
       </c>
       <c r="G23" s="7">
-        <v>95.967200000000005</v>
+        <v>95.988</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="14.1" customHeight="1">
       <c r="B24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="7">
-        <v>82.736099999999993</v>
+        <v>82.741200000000006</v>
       </c>
       <c r="E24" s="7">
-        <v>93.430899999999994</v>
+        <v>93.448300000000003</v>
       </c>
       <c r="F24" s="7">
-        <v>84.253699999999995</v>
+        <v>84.257400000000004</v>
       </c>
       <c r="G24" s="7">
-        <v>96.280799999999999</v>
+        <v>96.302099999999996</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="14.1" customHeight="1">
       <c r="B25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="7">
-        <v>82.741100000000003</v>
+        <v>82.748500000000007</v>
       </c>
       <c r="E25" s="7">
-        <v>93.447599999999994</v>
+        <v>93.464100000000002</v>
       </c>
       <c r="F25" s="7">
-        <v>84.243300000000005</v>
+        <v>84.249499999999998</v>
       </c>
       <c r="G25" s="7">
-        <v>96.273799999999994</v>
+        <v>96.293899999999994</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="14.1" customHeight="1">
       <c r="B26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="7">
-        <v>82.833399999999997</v>
+        <v>82.842200000000005</v>
       </c>
       <c r="E26" s="7">
-        <v>93.581400000000002</v>
+        <v>93.597300000000004</v>
       </c>
       <c r="F26" s="7">
-        <v>84.336399999999998</v>
+        <v>84.343999999999994</v>
       </c>
       <c r="G26" s="7">
-        <v>96.409000000000006</v>
+        <v>96.428299999999993</v>
       </c>
     </row>
     <row r="27" spans="2:7" ht="14.1" customHeight="1">
       <c r="B27" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="7">
-        <v>82.927400000000006</v>
+        <v>82.934700000000007</v>
       </c>
       <c r="E27" s="7">
-        <v>93.604900000000001</v>
+        <v>93.619500000000002</v>
       </c>
       <c r="F27" s="7">
-        <v>84.430999999999997</v>
+        <v>84.436700000000002</v>
       </c>
       <c r="G27" s="7">
-        <v>96.410300000000007</v>
+        <v>96.427800000000005</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="14.1" customHeight="1">
       <c r="B28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="7">
-        <v>83.164699999999996</v>
+        <v>83.171099999999996</v>
       </c>
       <c r="E28" s="7">
-        <v>94.035700000000006</v>
+        <v>94.052099999999996</v>
       </c>
       <c r="F28" s="7">
-        <v>84.691400000000002</v>
+        <v>84.696200000000005</v>
       </c>
       <c r="G28" s="7">
-        <v>96.911600000000007</v>
+        <v>96.9315</v>
       </c>
     </row>
     <row r="29" spans="2:7" ht="14.1" customHeight="1">
       <c r="B29" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="7">
-        <v>83.283000000000001</v>
+        <v>83.287099999999995</v>
       </c>
       <c r="E29" s="7">
-        <v>94.313199999999995</v>
+        <v>94.332099999999997</v>
       </c>
       <c r="F29" s="7">
-        <v>84.809200000000004</v>
+        <v>84.811400000000006</v>
       </c>
       <c r="G29" s="7">
-        <v>97.224699999999999</v>
+        <v>97.247900000000001</v>
       </c>
     </row>
     <row r="30" spans="2:7" ht="14.1" customHeight="1">
       <c r="B30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="7">
-        <v>83.396100000000004</v>
+        <v>83.3977</v>
       </c>
       <c r="E30" s="7">
-        <v>94.558099999999996</v>
+        <v>94.578000000000003</v>
       </c>
       <c r="F30" s="7">
-        <v>84.920500000000004</v>
+        <v>84.92</v>
       </c>
       <c r="G30" s="7">
-        <v>97.498400000000004</v>
+        <v>97.523099999999999</v>
       </c>
     </row>
     <row r="31" spans="2:7" ht="18" customHeight="1">
       <c r="B31" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="7">
-        <v>83.358699999999999</v>
+        <v>83.357900000000001</v>
       </c>
       <c r="E31" s="7">
-        <v>94.410700000000006</v>
+        <v>94.430899999999994</v>
       </c>
       <c r="F31" s="7">
-        <v>84.848399999999998</v>
+        <v>84.845100000000002</v>
       </c>
       <c r="G31" s="7">
-        <v>97.292299999999997</v>
+        <v>97.3172</v>
       </c>
     </row>
     <row r="32" spans="2:7" ht="14.1" customHeight="1">
       <c r="B32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="7">
-        <v>83.353700000000003</v>
+        <v>83.351299999999995</v>
       </c>
       <c r="E32" s="7">
-        <v>94.448300000000003</v>
+        <v>94.4679</v>
       </c>
       <c r="F32" s="7">
-        <v>84.816599999999994</v>
+        <v>84.811300000000003</v>
       </c>
       <c r="G32" s="7">
-        <v>97.313199999999995</v>
+        <v>97.337400000000002</v>
       </c>
     </row>
     <row r="33" spans="2:7" ht="14.1" customHeight="1">
       <c r="B33" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="7">
-        <v>83.299400000000006</v>
+        <v>83.296599999999998</v>
       </c>
       <c r="E33" s="7">
-        <v>94.438299999999998</v>
+        <v>94.457700000000003</v>
       </c>
       <c r="F33" s="7">
-        <v>84.7273</v>
+        <v>84.721400000000003</v>
       </c>
       <c r="G33" s="7">
-        <v>97.275999999999996</v>
+        <v>97.3</v>
       </c>
     </row>
     <row r="34" spans="2:7" ht="14.1" customHeight="1">
       <c r="B34" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="7">
-        <v>83.299899999999994</v>
+        <v>83.296599999999998</v>
       </c>
       <c r="E34" s="7">
-        <v>94.706199999999995</v>
+        <v>94.725499999999997</v>
       </c>
       <c r="F34" s="7">
-        <v>84.703400000000002</v>
+        <v>84.697000000000003</v>
       </c>
       <c r="G34" s="7">
-        <v>97.582700000000003</v>
+        <v>97.6066</v>
       </c>
     </row>
     <row r="35" spans="2:7" ht="14.1" customHeight="1">
       <c r="B35" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="22" t="s">
         <v>58</v>
       </c>
       <c r="D35" s="7">
-        <v>83.311400000000006</v>
+        <v>83.310599999999994</v>
       </c>
       <c r="E35" s="7">
-        <v>94.760400000000004</v>
+        <v>94.7791</v>
       </c>
       <c r="F35" s="7">
-        <v>84.691900000000004</v>
+        <v>84.688599999999994</v>
       </c>
       <c r="G35" s="7">
-        <v>97.627899999999997</v>
+        <v>97.650999999999996</v>
       </c>
     </row>
     <row r="36" spans="2:7" ht="14.1" customHeight="1">
       <c r="B36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="22" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="7">
-        <v>83.364900000000006</v>
+        <v>83.367800000000003</v>
       </c>
       <c r="E36" s="7">
-        <v>94.746899999999997</v>
+        <v>94.764099999999999</v>
       </c>
       <c r="F36" s="7">
-        <v>84.729100000000003</v>
+        <v>84.730400000000003</v>
       </c>
       <c r="G36" s="7">
-        <v>97.589799999999997</v>
+        <v>97.611000000000004</v>
       </c>
     </row>
     <row r="37" spans="2:7" ht="14.1" customHeight="1">
       <c r="B37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="22" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="7">
-        <v>83.481200000000001</v>
+        <v>83.487499999999997</v>
       </c>
       <c r="E37" s="7">
-        <v>94.977999999999994</v>
+        <v>94.996600000000001</v>
       </c>
       <c r="F37" s="7">
-        <v>84.8416</v>
+        <v>84.847499999999997</v>
       </c>
       <c r="G37" s="7">
-        <v>97.846100000000007</v>
+        <v>97.869</v>
       </c>
     </row>
     <row r="38" spans="2:7" ht="14.1" customHeight="1">
       <c r="B38" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="22" t="s">
         <v>64</v>
       </c>
       <c r="D38" s="7">
-        <v>83.514600000000002</v>
+        <v>83.522300000000001</v>
       </c>
       <c r="E38" s="7">
-        <v>94.914100000000005</v>
+        <v>94.933499999999995</v>
       </c>
       <c r="F38" s="7">
-        <v>84.854200000000006</v>
+        <v>84.861999999999995</v>
       </c>
       <c r="G38" s="7">
-        <v>97.742099999999994</v>
+        <v>97.766199999999998</v>
       </c>
     </row>
     <row r="39" spans="2:7" ht="14.1" customHeight="1">
       <c r="B39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>66</v>
       </c>
       <c r="D39" s="7">
-        <v>83.563100000000006</v>
+        <v>83.570999999999998</v>
       </c>
       <c r="E39" s="7">
-        <v>94.881399999999999</v>
+        <v>94.900899999999993</v>
       </c>
       <c r="F39" s="7">
-        <v>84.883899999999997</v>
+        <v>84.892300000000006</v>
       </c>
       <c r="G39" s="7">
-        <v>97.676500000000004</v>
+        <v>97.700500000000005</v>
       </c>
     </row>
     <row r="40" spans="2:7" ht="14.1" customHeight="1">
       <c r="B40" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="7">
-        <v>83.468500000000006</v>
+        <v>83.476799999999997</v>
       </c>
       <c r="E40" s="7">
-        <v>94.612700000000004</v>
+        <v>94.63</v>
       </c>
       <c r="F40" s="7">
-        <v>84.752799999999993</v>
+        <v>84.760800000000003</v>
       </c>
       <c r="G40" s="7">
-        <v>97.330500000000001</v>
+        <v>97.351699999999994</v>
       </c>
     </row>
     <row r="41" spans="2:7" ht="14.1" customHeight="1">
       <c r="B41" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="7">
-        <v>83.409000000000006</v>
+        <v>83.414299999999997</v>
       </c>
       <c r="E41" s="7">
-        <v>94.569400000000002</v>
+        <v>94.584100000000007</v>
       </c>
       <c r="F41" s="7">
-        <v>84.6648</v>
+        <v>84.668199999999999</v>
       </c>
       <c r="G41" s="7">
-        <v>97.262500000000003</v>
+        <v>97.2804</v>
       </c>
     </row>
     <row r="42" spans="2:7" ht="14.1" customHeight="1">
       <c r="B42" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="22" t="s">
         <v>72</v>
       </c>
       <c r="D42" s="7">
-        <v>83.376199999999997</v>
+        <v>83.378299999999996</v>
       </c>
       <c r="E42" s="7">
-        <v>94.676900000000003</v>
+        <v>94.690799999999996</v>
       </c>
       <c r="F42" s="7">
-        <v>84.609200000000001</v>
+        <v>84.607699999999994</v>
       </c>
       <c r="G42" s="7">
-        <v>97.378299999999996</v>
+        <v>97.395099999999999</v>
       </c>
     </row>
     <row r="43" spans="2:7" ht="18" customHeight="1">
       <c r="B43" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>74</v>
       </c>
       <c r="D43" s="7">
-        <v>83.522800000000004</v>
+        <v>83.522499999999994</v>
       </c>
       <c r="E43" s="7">
-        <v>95.088800000000006</v>
+        <v>95.103999999999999</v>
       </c>
       <c r="F43" s="7">
-        <v>84.7547</v>
+        <v>84.750600000000006</v>
       </c>
       <c r="G43" s="7">
-        <v>97.863100000000003</v>
+        <v>97.881699999999995</v>
       </c>
     </row>
     <row r="44" spans="2:7" ht="14.1" customHeight="1">
       <c r="B44" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="7">
-        <v>83.5852</v>
+        <v>83.581500000000005</v>
       </c>
       <c r="E44" s="7">
-        <v>95.37</v>
+        <v>95.385900000000007</v>
       </c>
       <c r="F44" s="7">
-        <v>84.800799999999995</v>
+        <v>84.792699999999996</v>
       </c>
       <c r="G44" s="7">
-        <v>98.187700000000007</v>
+        <v>98.207300000000004</v>
       </c>
     </row>
     <row r="45" spans="2:7" ht="14.1" customHeight="1">
       <c r="B45" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="22" t="s">
         <v>78</v>
       </c>
       <c r="D45" s="7">
-        <v>83.611199999999997</v>
+        <v>83.608000000000004</v>
       </c>
       <c r="E45" s="7">
-        <v>95.471999999999994</v>
+        <v>95.488600000000005</v>
       </c>
       <c r="F45" s="7">
-        <v>84.802400000000006</v>
+        <v>84.795299999999997</v>
       </c>
       <c r="G45" s="7">
-        <v>98.291499999999999</v>
+        <v>98.311899999999994</v>
       </c>
     </row>
     <row r="46" spans="2:7" ht="14.1" customHeight="1">
       <c r="B46" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="22" t="s">
         <v>80</v>
       </c>
       <c r="D46" s="7">
-        <v>83.732299999999995</v>
+        <v>83.732200000000006</v>
       </c>
       <c r="E46" s="7">
-        <v>95.6905</v>
+        <v>95.708200000000005</v>
       </c>
       <c r="F46" s="7">
-        <v>84.917900000000003</v>
+        <v>84.914900000000003</v>
       </c>
       <c r="G46" s="7">
-        <v>98.535600000000002</v>
+        <v>98.557599999999994</v>
       </c>
     </row>
     <row r="47" spans="2:7" ht="14.1" customHeight="1">
       <c r="B47" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="22" t="s">
         <v>82</v>
       </c>
       <c r="D47" s="7">
-        <v>83.839500000000001</v>
+        <v>83.842600000000004</v>
       </c>
       <c r="E47" s="7">
-        <v>95.899199999999993</v>
+        <v>95.917400000000001</v>
       </c>
       <c r="F47" s="7">
-        <v>85.018600000000006</v>
+        <v>85.0197</v>
       </c>
       <c r="G47" s="7">
-        <v>98.769800000000004</v>
+        <v>98.792500000000004</v>
       </c>
     </row>
     <row r="48" spans="2:7" ht="14.1" customHeight="1">
       <c r="B48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="22" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="7">
-        <v>83.945800000000006</v>
+        <v>83.951599999999999</v>
       </c>
       <c r="E48" s="7">
-        <v>96.144800000000004</v>
+        <v>96.163700000000006</v>
       </c>
       <c r="F48" s="7">
-        <v>85.119200000000006</v>
+        <v>85.123900000000006</v>
       </c>
       <c r="G48" s="7">
-        <v>99.049499999999995</v>
+        <v>99.073099999999997</v>
       </c>
     </row>
     <row r="49" spans="2:7" ht="14.1" customHeight="1">
       <c r="B49" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="7">
-        <v>84.092699999999994</v>
+        <v>84.099699999999999</v>
       </c>
       <c r="E49" s="7">
-        <v>96.447400000000002</v>
+        <v>96.468000000000004</v>
       </c>
       <c r="F49" s="7">
-        <v>85.266000000000005</v>
+        <v>85.272300000000001</v>
       </c>
       <c r="G49" s="7">
-        <v>99.394199999999998</v>
+        <v>99.420100000000005</v>
       </c>
     </row>
     <row r="50" spans="2:7" ht="14.1" customHeight="1">
       <c r="B50" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>88</v>
       </c>
       <c r="D50" s="7">
-        <v>84.2483</v>
+        <v>84.254300000000001</v>
       </c>
       <c r="E50" s="7">
-        <v>96.765199999999993</v>
+        <v>96.786500000000004</v>
       </c>
       <c r="F50" s="7">
-        <v>85.423199999999994</v>
+        <v>85.428299999999993</v>
       </c>
       <c r="G50" s="7">
-        <v>99.758600000000001</v>
+        <v>99.785499999999999</v>
       </c>
     </row>
     <row r="51" spans="2:7" ht="14.1" customHeight="1">
       <c r="B51" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="7">
-        <v>84.362399999999994</v>
+        <v>84.367400000000004</v>
       </c>
       <c r="E51" s="7">
-        <v>96.8626</v>
+        <v>96.884100000000004</v>
       </c>
       <c r="F51" s="7">
-        <v>85.528400000000005</v>
+        <v>85.532700000000006</v>
       </c>
       <c r="G51" s="7">
-        <v>99.853200000000001</v>
+        <v>99.880099999999999</v>
       </c>
     </row>
     <row r="52" spans="2:7" ht="14.1" customHeight="1">
       <c r="B52" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>92</v>
       </c>
       <c r="D52" s="7">
-        <v>84.47</v>
+        <v>84.475399999999993</v>
       </c>
       <c r="E52" s="7">
-        <v>97.075199999999995</v>
+        <v>97.096299999999999</v>
       </c>
       <c r="F52" s="7">
-        <v>85.625399999999999</v>
+        <v>85.629900000000006</v>
       </c>
       <c r="G52" s="7">
-        <v>100.0882</v>
+        <v>100.1148</v>
       </c>
     </row>
     <row r="53" spans="2:7" ht="14.1" customHeight="1">
       <c r="B53" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>94</v>
       </c>
       <c r="D53" s="7">
-        <v>84.454999999999998</v>
+        <v>84.459500000000006</v>
       </c>
       <c r="E53" s="7">
-        <v>96.795000000000002</v>
+        <v>96.814599999999999</v>
       </c>
       <c r="F53" s="7">
-        <v>85.5732</v>
+        <v>85.576599999999999</v>
       </c>
       <c r="G53" s="7">
-        <v>99.719399999999993</v>
+        <v>99.744</v>
       </c>
     </row>
     <row r="54" spans="2:7" ht="14.1" customHeight="1">
       <c r="B54" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>96</v>
       </c>
       <c r="D54" s="7">
-        <v>84.511700000000005</v>
+        <v>84.5137</v>
       </c>
       <c r="E54" s="7">
-        <v>96.764499999999998</v>
+        <v>96.783000000000001</v>
       </c>
       <c r="F54" s="7">
-        <v>85.607200000000006</v>
+        <v>85.607500000000002</v>
       </c>
       <c r="G54" s="7">
-        <v>99.656599999999997</v>
+        <v>99.6798</v>
       </c>
     </row>
     <row r="55" spans="2:7" ht="18" customHeight="1">
       <c r="B55" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>98</v>
       </c>
       <c r="D55" s="7">
-        <v>84.583500000000001</v>
+        <v>84.582400000000007</v>
       </c>
       <c r="E55" s="7">
-        <v>96.823800000000006</v>
+        <v>96.841899999999995</v>
       </c>
       <c r="F55" s="7">
-        <v>85.662999999999997</v>
+        <v>85.659499999999994</v>
       </c>
       <c r="G55" s="7">
-        <v>99.704899999999995</v>
+        <v>99.727400000000003</v>
       </c>
     </row>
     <row r="56" spans="2:7" ht="14.1" customHeight="1">
       <c r="B56" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="22" t="s">
         <v>100</v>
       </c>
       <c r="D56" s="7">
-        <v>84.615499999999997</v>
+        <v>84.611900000000006</v>
       </c>
       <c r="E56" s="7">
-        <v>96.892600000000002</v>
+        <v>96.910499999999999</v>
       </c>
       <c r="F56" s="7">
-        <v>85.672499999999999</v>
+        <v>85.6661</v>
       </c>
       <c r="G56" s="7">
-        <v>99.765000000000001</v>
+        <v>99.787199999999999</v>
       </c>
     </row>
     <row r="57" spans="2:7" ht="14.1" customHeight="1">
       <c r="B57" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>102</v>
       </c>
       <c r="D57" s="7">
-        <v>84.654899999999998</v>
+        <v>84.651799999999994</v>
       </c>
       <c r="E57" s="7">
-        <v>96.976900000000001</v>
+        <v>96.995199999999997</v>
       </c>
       <c r="F57" s="7">
-        <v>85.691699999999997</v>
+        <v>85.685699999999997</v>
       </c>
       <c r="G57" s="7">
-        <v>99.843599999999995</v>
+        <v>99.866299999999995</v>
       </c>
     </row>
     <row r="58" spans="2:7" ht="14.1" customHeight="1">
       <c r="B58" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="22" t="s">
         <v>104</v>
       </c>
       <c r="D58" s="7">
-        <v>84.746099999999998</v>
+        <v>84.743899999999996</v>
       </c>
       <c r="E58" s="7">
-        <v>97.178299999999993</v>
+        <v>97.197299999999998</v>
       </c>
       <c r="F58" s="7">
-        <v>85.778199999999998</v>
+        <v>85.773099999999999</v>
       </c>
       <c r="G58" s="7">
-        <v>100.066</v>
+        <v>100.0896</v>
       </c>
     </row>
     <row r="59" spans="2:7" ht="14.1" customHeight="1">
       <c r="B59" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="22" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="7">
-        <v>84.810199999999995</v>
+        <v>84.810500000000005</v>
       </c>
       <c r="E59" s="7">
-        <v>97.289000000000001</v>
+        <v>97.308400000000006</v>
       </c>
       <c r="F59" s="7">
-        <v>85.832400000000007</v>
+        <v>85.830399999999997</v>
       </c>
       <c r="G59" s="7">
-        <v>100.1765</v>
+        <v>100.2007</v>
       </c>
     </row>
     <row r="60" spans="2:7" ht="14.1" customHeight="1">
       <c r="B60" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="22" t="s">
         <v>108</v>
       </c>
       <c r="D60" s="7">
-        <v>84.774900000000002</v>
+        <v>84.779300000000006</v>
       </c>
       <c r="E60" s="7">
-        <v>97.069500000000005</v>
+        <v>97.087900000000005</v>
       </c>
       <c r="F60" s="7">
-        <v>85.766999999999996</v>
+        <v>85.769900000000007</v>
       </c>
       <c r="G60" s="7">
-        <v>99.882800000000003</v>
+        <v>99.905699999999996</v>
       </c>
     </row>
     <row r="61" spans="2:7" ht="14.1" customHeight="1">
       <c r="B61" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="22" t="s">
         <v>110</v>
       </c>
       <c r="D61" s="7">
-        <v>84.706699999999998</v>
+        <v>84.714200000000005</v>
       </c>
       <c r="E61" s="7">
-        <v>96.917299999999997</v>
+        <v>96.934299999999993</v>
       </c>
       <c r="F61" s="7">
-        <v>85.668400000000005</v>
+        <v>85.674899999999994</v>
       </c>
       <c r="G61" s="7">
-        <v>99.672899999999998</v>
+        <v>99.693899999999999</v>
       </c>
     </row>
     <row r="62" spans="2:7" ht="14.1" customHeight="1">
       <c r="B62" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="22" t="s">
         <v>112</v>
       </c>
       <c r="D62" s="7">
-        <v>84.643199999999993</v>
+        <v>84.651700000000005</v>
       </c>
       <c r="E62" s="7">
-        <v>96.786500000000004</v>
+        <v>96.801500000000004</v>
       </c>
       <c r="F62" s="7">
-        <v>85.575400000000002</v>
+        <v>85.582800000000006</v>
       </c>
       <c r="G62" s="7">
-        <v>99.490600000000001</v>
+        <v>99.509100000000004</v>
       </c>
     </row>
     <row r="63" spans="2:7" ht="14.1" customHeight="1">
       <c r="B63" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="22" t="s">
         <v>114</v>
       </c>
       <c r="D63" s="7">
-        <v>84.599500000000006</v>
+        <v>84.606800000000007</v>
       </c>
       <c r="E63" s="7">
-        <v>96.765799999999999</v>
+        <v>96.779499999999999</v>
       </c>
       <c r="F63" s="7">
-        <v>85.505300000000005</v>
+        <v>85.510900000000007</v>
       </c>
       <c r="G63" s="7">
-        <v>99.443200000000004</v>
+        <v>99.459900000000005</v>
       </c>
     </row>
     <row r="64" spans="2:7" ht="14.1" customHeight="1">
       <c r="B64" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="22" t="s">
         <v>116</v>
       </c>
       <c r="D64" s="7">
-        <v>84.752799999999993</v>
+        <v>84.758300000000006</v>
       </c>
       <c r="E64" s="7">
-        <v>97.035200000000003</v>
+        <v>97.052000000000007</v>
       </c>
       <c r="F64" s="7">
-        <v>85.650899999999993</v>
+        <v>85.655500000000004</v>
       </c>
       <c r="G64" s="7">
-        <v>99.740099999999998</v>
+        <v>99.760800000000003</v>
       </c>
     </row>
     <row r="65" spans="2:7" ht="14.1" customHeight="1">
       <c r="B65" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="22" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="7">
-        <v>84.964500000000001</v>
+        <v>84.968100000000007</v>
       </c>
       <c r="E65" s="7">
-        <v>97.456400000000002</v>
+        <v>97.476900000000001</v>
       </c>
       <c r="F65" s="7">
-        <v>85.865399999999994</v>
+        <v>85.868499999999997</v>
       </c>
       <c r="G65" s="7">
-        <v>100.223</v>
+        <v>100.2484</v>
       </c>
     </row>
     <row r="66" spans="2:7" ht="14.1" customHeight="1">
       <c r="B66" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="22" t="s">
         <v>120</v>
       </c>
       <c r="D66" s="7">
-        <v>85.183599999999998</v>
+        <v>85.184799999999996</v>
       </c>
       <c r="E66" s="7">
-        <v>97.807100000000005</v>
+        <v>97.832400000000007</v>
       </c>
       <c r="F66" s="7">
-        <v>86.088200000000001</v>
+        <v>86.089399999999998</v>
       </c>
       <c r="G66" s="7">
-        <v>100.61799999999999</v>
+        <v>100.64960000000001</v>
       </c>
     </row>
     <row r="67" spans="2:7" ht="18" customHeight="1">
       <c r="B67" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="22" t="s">
         <v>122</v>
       </c>
       <c r="D67" s="7">
-        <v>85.169399999999996</v>
+        <v>85.168199999999999</v>
       </c>
       <c r="E67" s="7">
-        <v>97.959199999999996</v>
+        <v>97.982900000000001</v>
       </c>
       <c r="F67" s="7">
-        <v>86.052999999999997</v>
+        <v>86.050299999999993</v>
       </c>
       <c r="G67" s="7">
-        <v>100.7859</v>
+        <v>100.8156</v>
       </c>
     </row>
     <row r="68" spans="2:7" ht="14.1" customHeight="1">
       <c r="B68" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="22" t="s">
         <v>124</v>
       </c>
       <c r="D68" s="7">
-        <v>85.170500000000004</v>
+        <v>85.167599999999993</v>
       </c>
       <c r="E68" s="7">
-        <v>98.067499999999995</v>
+        <v>98.088700000000003</v>
       </c>
       <c r="F68" s="7">
-        <v>86.036699999999996</v>
+        <v>86.031099999999995</v>
       </c>
       <c r="G68" s="7">
-        <v>100.90089999999999</v>
+        <v>100.92740000000001</v>
       </c>
     </row>
     <row r="69" spans="2:7" ht="14.1" customHeight="1">
       <c r="B69" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="22" t="s">
         <v>126</v>
       </c>
       <c r="D69" s="7">
-        <v>85.169799999999995</v>
+        <v>85.167199999999994</v>
       </c>
       <c r="E69" s="7">
-        <v>97.990200000000002</v>
+        <v>98.008399999999995</v>
       </c>
       <c r="F69" s="7">
-        <v>86.018600000000006</v>
+        <v>86.0124</v>
       </c>
       <c r="G69" s="7">
-        <v>100.7886</v>
+        <v>100.8112</v>
       </c>
     </row>
     <row r="70" spans="2:7" ht="14.1" customHeight="1">
       <c r="B70" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="22" t="s">
         <v>128</v>
       </c>
       <c r="D70" s="7">
-        <v>85.321600000000004</v>
+        <v>85.319599999999994</v>
       </c>
       <c r="E70" s="7">
-        <v>98.204099999999997</v>
+        <v>98.224400000000003</v>
       </c>
       <c r="F70" s="7">
-        <v>86.170500000000004</v>
+        <v>86.165499999999994</v>
       </c>
       <c r="G70" s="7">
-        <v>101.0217</v>
+        <v>101.0471</v>
       </c>
     </row>
     <row r="71" spans="2:7" ht="14.1" customHeight="1">
       <c r="B71" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="7">
-        <v>85.388099999999994</v>
+        <v>85.3887</v>
       </c>
       <c r="E71" s="7">
-        <v>98.241600000000005</v>
+        <v>98.263499999999993</v>
       </c>
       <c r="F71" s="7">
-        <v>86.220799999999997</v>
+        <v>86.219399999999993</v>
       </c>
       <c r="G71" s="7">
-        <v>101.03870000000001</v>
+        <v>101.066</v>
       </c>
     </row>
     <row r="72" spans="2:7" ht="14.1" customHeight="1">
       <c r="B72" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="22" t="s">
         <v>132</v>
       </c>
       <c r="D72" s="7">
-        <v>85.420199999999994</v>
+        <v>85.423299999999998</v>
       </c>
       <c r="E72" s="7">
-        <v>98.252499999999998</v>
+        <v>98.274500000000003</v>
       </c>
       <c r="F72" s="7">
-        <v>86.231099999999998</v>
+        <v>86.2333</v>
       </c>
       <c r="G72" s="7">
-        <v>101.0261</v>
+        <v>101.0535</v>
       </c>
     </row>
     <row r="73" spans="2:7" ht="14.1" customHeight="1">
       <c r="B73" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="22" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="7">
-        <v>85.226699999999994</v>
+        <v>85.231700000000004</v>
       </c>
       <c r="E73" s="7">
-        <v>97.813299999999998</v>
+        <v>97.832300000000004</v>
       </c>
       <c r="F73" s="7">
-        <v>85.988500000000002</v>
+        <v>85.992199999999997</v>
       </c>
       <c r="G73" s="7">
-        <v>100.4755</v>
+        <v>100.4991</v>
       </c>
     </row>
     <row r="74" spans="2:7" ht="14.1" customHeight="1">
       <c r="B74" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C74" s="22" t="s">
         <v>136</v>
       </c>
       <c r="D74" s="7">
-        <v>85.1935</v>
+        <v>85.201300000000003</v>
       </c>
       <c r="E74" s="7">
-        <v>97.852199999999996</v>
+        <v>97.868399999999994</v>
       </c>
       <c r="F74" s="7">
-        <v>85.934799999999996</v>
+        <v>85.940899999999999</v>
       </c>
       <c r="G74" s="7">
-        <v>100.5104</v>
+        <v>100.5305</v>
       </c>
     </row>
     <row r="75" spans="2:7" ht="14.1" customHeight="1">
       <c r="B75" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>138</v>
       </c>
       <c r="D75" s="7">
-        <v>85.163200000000003</v>
+        <v>85.1721</v>
       </c>
       <c r="E75" s="7">
-        <v>97.814800000000005</v>
+        <v>97.829300000000003</v>
       </c>
       <c r="F75" s="7">
-        <v>85.882599999999996</v>
+        <v>85.888999999999996</v>
       </c>
       <c r="G75" s="7">
-        <v>100.4526</v>
+        <v>100.4705</v>
       </c>
     </row>
     <row r="76" spans="2:7" ht="14.1" customHeight="1">
       <c r="B76" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="22" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="7">
-        <v>85.317599999999999</v>
+        <v>85.325100000000006</v>
       </c>
       <c r="E76" s="7">
-        <v>97.816699999999997</v>
+        <v>97.832400000000007</v>
       </c>
       <c r="F76" s="7">
-        <v>86.031000000000006</v>
+        <v>86.036500000000004</v>
       </c>
       <c r="G76" s="7">
-        <v>100.4333</v>
+        <v>100.4526</v>
       </c>
     </row>
     <row r="77" spans="2:7" ht="14.1" customHeight="1">
       <c r="B77" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="22" t="s">
         <v>142</v>
       </c>
       <c r="D77" s="7">
-        <v>85.427300000000002</v>
+        <v>85.432599999999994</v>
       </c>
       <c r="E77" s="7">
-        <v>97.763999999999996</v>
+        <v>97.782499999999999</v>
       </c>
       <c r="F77" s="7">
-        <v>86.125399999999999</v>
+        <v>86.129199999999997</v>
       </c>
       <c r="G77" s="7">
-        <v>100.3458</v>
+        <v>100.3687</v>
       </c>
     </row>
     <row r="78" spans="2:7" ht="14.1" customHeight="1">
       <c r="B78" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="22" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="7">
-        <v>85.561899999999994</v>
+        <v>85.564700000000002</v>
       </c>
       <c r="E78" s="7">
-        <v>97.952799999999996</v>
+        <v>97.974500000000006</v>
       </c>
       <c r="F78" s="7">
-        <v>86.251000000000005</v>
+        <v>86.252499999999998</v>
       </c>
       <c r="G78" s="7">
-        <v>100.5549</v>
+        <v>100.5819</v>
       </c>
     </row>
     <row r="79" spans="2:7" ht="18" customHeight="1">
       <c r="B79" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="22" t="s">
         <v>146</v>
       </c>
       <c r="D79" s="7">
-        <v>85.553100000000001</v>
+        <v>85.552499999999995</v>
       </c>
       <c r="E79" s="7">
-        <v>98.019599999999997</v>
+        <v>98.042400000000001</v>
       </c>
       <c r="F79" s="7">
-        <v>86.208399999999997</v>
+        <v>86.2059</v>
       </c>
       <c r="G79" s="7">
-        <v>100.6131</v>
+        <v>100.64149999999999</v>
       </c>
     </row>
     <row r="80" spans="2:7" ht="14.1" customHeight="1">
       <c r="B80" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="22" t="s">
         <v>148</v>
       </c>
       <c r="D80" s="7">
-        <v>85.433700000000002</v>
+        <v>85.429599999999994</v>
       </c>
       <c r="E80" s="7">
-        <v>97.787899999999993</v>
+        <v>97.811099999999996</v>
       </c>
       <c r="F80" s="7">
-        <v>86.034199999999998</v>
+        <v>86.027799999999999</v>
       </c>
       <c r="G80" s="7">
-        <v>100.3023</v>
+        <v>100.3313</v>
       </c>
     </row>
     <row r="81" spans="2:7" ht="14.1" customHeight="1">
       <c r="B81" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C81" s="22" t="s">
         <v>150</v>
       </c>
       <c r="D81" s="7">
-        <v>85.410899999999998</v>
+        <v>85.405500000000004</v>
       </c>
       <c r="E81" s="7">
-        <v>97.734300000000005</v>
+        <v>97.757800000000003</v>
       </c>
       <c r="F81" s="7">
-        <v>85.976799999999997</v>
+        <v>85.969300000000004</v>
       </c>
       <c r="G81" s="7">
-        <v>100.2092</v>
+        <v>100.23860000000001</v>
       </c>
     </row>
     <row r="82" spans="2:7" ht="14.1" customHeight="1">
       <c r="B82" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C82" s="22" t="s">
         <v>152</v>
       </c>
       <c r="D82" s="7">
-        <v>85.261799999999994</v>
+        <v>85.256600000000006</v>
       </c>
       <c r="E82" s="7">
-        <v>97.466499999999996</v>
+        <v>97.487300000000005</v>
       </c>
       <c r="F82" s="7">
-        <v>85.780900000000003</v>
+        <v>85.773099999999999</v>
       </c>
       <c r="G82" s="7">
-        <v>99.859499999999997</v>
+        <v>99.885400000000004</v>
       </c>
     </row>
     <row r="83" spans="2:7" ht="14.1" customHeight="1">
       <c r="B83" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C83" s="22" t="s">
         <v>154</v>
       </c>
       <c r="D83" s="7">
-        <v>85.154600000000002</v>
+        <v>85.153300000000002</v>
       </c>
       <c r="E83" s="7">
-        <v>97.142099999999999</v>
+        <v>97.160200000000003</v>
       </c>
       <c r="F83" s="7">
-        <v>85.634299999999996</v>
+        <v>85.630899999999997</v>
       </c>
       <c r="G83" s="7">
-        <v>99.440200000000004</v>
+        <v>99.462500000000006</v>
       </c>
     </row>
     <row r="84" spans="2:7" ht="14.1" customHeight="1">
       <c r="B84" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C84" s="22" t="s">
         <v>156</v>
       </c>
       <c r="D84" s="7">
-        <v>85.125600000000006</v>
+        <v>85.129800000000003</v>
       </c>
       <c r="E84" s="7">
-        <v>96.917599999999993</v>
+        <v>96.933000000000007</v>
       </c>
       <c r="F84" s="7">
-        <v>85.581599999999995</v>
+        <v>85.584299999999999</v>
       </c>
       <c r="G84" s="7">
-        <v>99.145099999999999</v>
+        <v>99.163899999999998</v>
       </c>
     </row>
     <row r="85" spans="2:7" ht="14.1" customHeight="1">
       <c r="B85" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C85" s="22" t="s">
         <v>158</v>
       </c>
       <c r="D85" s="7">
-        <v>85.132499999999993</v>
+        <v>85.139799999999994</v>
       </c>
       <c r="E85" s="7">
-        <v>96.863299999999995</v>
+        <v>96.877399999999994</v>
       </c>
       <c r="F85" s="7">
-        <v>85.564400000000006</v>
+        <v>85.570999999999998</v>
       </c>
       <c r="G85" s="7">
-        <v>99.053299999999993</v>
+        <v>99.070300000000003</v>
       </c>
     </row>
     <row r="86" spans="2:7" ht="14.1" customHeight="1">
       <c r="B86" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C86" s="22" t="s">
         <v>160</v>
       </c>
       <c r="D86" s="7">
-        <v>85.005399999999995</v>
+        <v>85.013800000000003</v>
       </c>
       <c r="E86" s="7">
-        <v>96.596000000000004</v>
+        <v>96.609499999999997</v>
       </c>
       <c r="F86" s="7">
-        <v>85.3857</v>
+        <v>85.394199999999998</v>
       </c>
       <c r="G86" s="7">
-        <v>98.7</v>
+        <v>98.716300000000004</v>
       </c>
     </row>
     <row r="87" spans="2:7" ht="14.1" customHeight="1">
       <c r="B87" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C87" s="22" t="s">
         <v>162</v>
       </c>
       <c r="D87" s="7">
-        <v>84.777100000000004</v>
+        <v>84.783199999999994</v>
       </c>
       <c r="E87" s="7">
-        <v>96.444800000000001</v>
+        <v>96.456999999999994</v>
       </c>
       <c r="F87" s="7">
-        <v>85.085400000000007</v>
+        <v>85.091499999999996</v>
       </c>
       <c r="G87" s="7">
-        <v>98.4893</v>
+        <v>98.503600000000006</v>
       </c>
     </row>
     <row r="88" spans="2:7" ht="14.1" customHeight="1">
       <c r="B88" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C88" s="22" t="s">
         <v>164</v>
       </c>
       <c r="D88" s="7">
-        <v>84.360299999999995</v>
+        <v>84.365399999999994</v>
       </c>
       <c r="E88" s="7">
-        <v>96.220799999999997</v>
+        <v>96.234700000000004</v>
       </c>
       <c r="F88" s="7">
-        <v>84.578599999999994</v>
+        <v>84.582599999999999</v>
       </c>
       <c r="G88" s="7">
-        <v>98.189099999999996</v>
+        <v>98.205600000000004</v>
       </c>
     </row>
     <row r="89" spans="2:7" ht="14.1" customHeight="1">
       <c r="B89" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C89" s="22" t="s">
         <v>166</v>
       </c>
       <c r="D89" s="7">
-        <v>83.872200000000007</v>
+        <v>83.875399999999999</v>
       </c>
       <c r="E89" s="7">
-        <v>96.203000000000003</v>
+        <v>96.218699999999998</v>
       </c>
       <c r="F89" s="7">
-        <v>83.985799999999998</v>
+        <v>83.986800000000002</v>
       </c>
       <c r="G89" s="7">
-        <v>98.141800000000003</v>
+        <v>98.161000000000001</v>
       </c>
     </row>
     <row r="90" spans="2:7" ht="14.1" customHeight="1">
       <c r="B90" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C90" s="22" t="s">
         <v>168</v>
       </c>
       <c r="D90" s="7">
-        <v>83.116399999999999</v>
+        <v>83.117800000000003</v>
       </c>
       <c r="E90" s="7">
-        <v>95.687399999999997</v>
+        <v>95.704800000000006</v>
       </c>
       <c r="F90" s="7">
-        <v>83.071899999999999</v>
+        <v>83.070300000000003</v>
       </c>
       <c r="G90" s="7">
-        <v>97.482299999999995</v>
+        <v>97.503699999999995</v>
       </c>
     </row>
     <row r="91" spans="2:7" ht="18" customHeight="1">
       <c r="B91" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C91" s="22" t="s">
         <v>170</v>
       </c>
       <c r="D91" s="7">
-        <v>82.518799999999999</v>
+        <v>82.519300000000001</v>
       </c>
       <c r="E91" s="7">
-        <v>95.4268</v>
+        <v>95.451499999999996</v>
       </c>
       <c r="F91" s="7">
-        <v>82.331400000000002</v>
+        <v>82.329700000000003</v>
       </c>
       <c r="G91" s="7">
-        <v>97.121300000000005</v>
+        <v>97.152100000000004</v>
       </c>
     </row>
     <row r="92" spans="2:7" ht="14.1" customHeight="1">
       <c r="B92" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C92" s="22" t="s">
         <v>172</v>
       </c>
       <c r="D92" s="7">
-        <v>82.129900000000006</v>
+        <v>82.129300000000001</v>
       </c>
       <c r="E92" s="7">
-        <v>95.397999999999996</v>
+        <v>95.430499999999995</v>
       </c>
       <c r="F92" s="7">
-        <v>81.8429</v>
+        <v>81.840800000000002</v>
       </c>
       <c r="G92" s="7">
-        <v>97.045599999999993</v>
+        <v>97.086500000000001</v>
       </c>
     </row>
     <row r="93" spans="2:7" ht="14.1" customHeight="1">
       <c r="B93" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C93" s="22" t="s">
         <v>174</v>
       </c>
       <c r="D93" s="7">
-        <v>81.9636</v>
+        <v>81.962800000000001</v>
       </c>
       <c r="E93" s="7">
-        <v>95.387299999999996</v>
+        <v>95.420299999999997</v>
       </c>
       <c r="F93" s="7">
-        <v>81.622200000000007</v>
+        <v>81.620699999999999</v>
       </c>
       <c r="G93" s="7">
-        <v>97.002099999999999</v>
+        <v>97.043800000000005</v>
       </c>
     </row>
     <row r="94" spans="2:7" ht="14.1" customHeight="1">
       <c r="B94" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C94" s="22" t="s">
         <v>176</v>
       </c>
       <c r="D94" s="7">
-        <v>81.920900000000003</v>
+        <v>81.9208</v>
       </c>
       <c r="E94" s="7">
-        <v>95.624799999999993</v>
+        <v>95.6511</v>
       </c>
       <c r="F94" s="7">
-        <v>81.571600000000004</v>
+        <v>81.569999999999993</v>
       </c>
       <c r="G94" s="7">
-        <v>97.283699999999996</v>
+        <v>97.316599999999994</v>
       </c>
     </row>
     <row r="95" spans="2:7" ht="14.1" customHeight="1">
       <c r="B95" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C95" s="22" t="s">
         <v>178</v>
       </c>
       <c r="D95" s="7">
-        <v>82.051299999999998</v>
+        <v>82.052000000000007</v>
       </c>
       <c r="E95" s="7">
-        <v>95.853700000000003</v>
+        <v>95.873000000000005</v>
       </c>
       <c r="F95" s="7">
-        <v>81.728899999999996</v>
+        <v>81.727500000000006</v>
       </c>
       <c r="G95" s="7">
-        <v>97.555499999999995</v>
+        <v>97.5792</v>
       </c>
     </row>
     <row r="96" spans="2:7" ht="14.1" customHeight="1">
       <c r="B96" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C96" s="22" t="s">
         <v>180</v>
       </c>
       <c r="D96" s="7">
-        <v>82.174899999999994</v>
+        <v>82.1768</v>
       </c>
       <c r="E96" s="7">
-        <v>95.846199999999996</v>
+        <v>95.858000000000004</v>
       </c>
       <c r="F96" s="7">
-        <v>81.877700000000004</v>
+        <v>81.877200000000002</v>
       </c>
       <c r="G96" s="7">
-        <v>97.536799999999999</v>
+        <v>97.550700000000006</v>
       </c>
     </row>
     <row r="97" spans="2:7" ht="14.1" customHeight="1">
       <c r="B97" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C97" s="22" t="s">
         <v>182</v>
       </c>
       <c r="D97" s="7">
-        <v>82.201499999999996</v>
+        <v>82.206199999999995</v>
       </c>
       <c r="E97" s="7">
-        <v>95.8506</v>
+        <v>95.858099999999993</v>
       </c>
       <c r="F97" s="7">
-        <v>81.920199999999994</v>
+        <v>81.921800000000005</v>
       </c>
       <c r="G97" s="7">
-        <v>97.528300000000002</v>
+        <v>97.5364</v>
       </c>
     </row>
     <row r="98" spans="2:7" ht="14.1" customHeight="1">
       <c r="B98" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C98" s="22" t="s">
         <v>184</v>
       </c>
       <c r="D98" s="7">
-        <v>82.139499999999998</v>
+        <v>82.1477</v>
       </c>
       <c r="E98" s="7">
-        <v>95.760800000000003</v>
+        <v>95.768600000000006</v>
       </c>
       <c r="F98" s="7">
-        <v>81.854600000000005</v>
+        <v>81.859099999999998</v>
       </c>
       <c r="G98" s="7">
-        <v>97.399500000000003</v>
+        <v>97.407799999999995</v>
       </c>
     </row>
     <row r="99" spans="2:7" ht="14.1" customHeight="1">
       <c r="B99" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C99" s="22" t="s">
         <v>186</v>
       </c>
       <c r="D99" s="7">
-        <v>81.992699999999999</v>
+        <v>82.002200000000002</v>
       </c>
       <c r="E99" s="7">
-        <v>95.950299999999999</v>
+        <v>95.958600000000004</v>
       </c>
       <c r="F99" s="7">
-        <v>81.686099999999996</v>
+        <v>81.691000000000003</v>
       </c>
       <c r="G99" s="7">
-        <v>97.6126</v>
+        <v>97.621300000000005</v>
       </c>
     </row>
     <row r="100" spans="2:7" ht="14.1" customHeight="1">
       <c r="B100" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C100" s="22" t="s">
         <v>188</v>
       </c>
       <c r="D100" s="7">
-        <v>82.0471</v>
+        <v>82.055099999999996</v>
       </c>
       <c r="E100" s="7">
-        <v>96.274199999999993</v>
+        <v>96.285399999999996</v>
       </c>
       <c r="F100" s="7">
-        <v>81.730500000000006</v>
+        <v>81.7346</v>
       </c>
       <c r="G100" s="7">
-        <v>97.983099999999993</v>
+        <v>97.995599999999996</v>
       </c>
     </row>
     <row r="101" spans="2:7" ht="14.1" customHeight="1">
       <c r="B101" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C101" s="22" t="s">
         <v>190</v>
       </c>
       <c r="D101" s="7">
-        <v>82.022499999999994</v>
+        <v>82.027799999999999</v>
       </c>
       <c r="E101" s="7">
-        <v>96.453400000000002</v>
+        <v>96.467299999999994</v>
       </c>
       <c r="F101" s="7">
-        <v>81.678399999999996</v>
+        <v>81.680499999999995</v>
       </c>
       <c r="G101" s="7">
-        <v>98.175600000000003</v>
+        <v>98.191699999999997</v>
       </c>
     </row>
     <row r="102" spans="2:7" ht="14.1" customHeight="1">
       <c r="B102" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C102" s="22" t="s">
         <v>192</v>
       </c>
       <c r="D102" s="7">
-        <v>82.051400000000001</v>
+        <v>82.053600000000003</v>
       </c>
       <c r="E102" s="7">
-        <v>96.788799999999995</v>
+        <v>96.805400000000006</v>
       </c>
       <c r="F102" s="7">
-        <v>81.688699999999997</v>
+        <v>81.688400000000001</v>
       </c>
       <c r="G102" s="7">
-        <v>98.557500000000005</v>
+        <v>98.577200000000005</v>
       </c>
     </row>
     <row r="103" spans="2:7" ht="18" customHeight="1">
       <c r="B103" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C103" s="22" t="s">
         <v>194</v>
       </c>
       <c r="D103" s="7">
-        <v>82.099500000000006</v>
+        <v>82.100399999999993</v>
       </c>
       <c r="E103" s="7">
-        <v>96.864000000000004</v>
+        <v>96.881500000000003</v>
       </c>
       <c r="F103" s="7">
-        <v>81.7316</v>
+        <v>81.7303</v>
       </c>
       <c r="G103" s="7">
-        <v>98.623800000000003</v>
+        <v>98.644900000000007</v>
       </c>
     </row>
     <row r="104" spans="2:7" ht="14.1" customHeight="1">
       <c r="B104" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C104" s="22" t="s">
         <v>196</v>
       </c>
       <c r="D104" s="7">
         <v>82.221800000000002</v>
       </c>
       <c r="E104" s="7">
-        <v>96.979299999999995</v>
+        <v>96.997200000000007</v>
       </c>
       <c r="F104" s="7">
-        <v>81.864999999999995</v>
+        <v>81.863</v>
       </c>
       <c r="G104" s="7">
-        <v>98.739599999999996</v>
+        <v>98.761399999999995</v>
       </c>
     </row>
     <row r="105" spans="2:7" ht="14.1" customHeight="1">
       <c r="B105" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C105" s="22" t="s">
         <v>198</v>
       </c>
       <c r="D105" s="7">
-        <v>82.460499999999996</v>
+        <v>82.458399999999997</v>
       </c>
       <c r="E105" s="7">
-        <v>97.526300000000006</v>
+        <v>97.545100000000005</v>
       </c>
       <c r="F105" s="7">
-        <v>82.141499999999994</v>
+        <v>82.137299999999996</v>
       </c>
       <c r="G105" s="7">
-        <v>99.382000000000005</v>
+        <v>99.405000000000001</v>
       </c>
     </row>
     <row r="106" spans="2:7" ht="14.1" customHeight="1">
       <c r="B106" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C106" s="22" t="s">
         <v>200</v>
       </c>
       <c r="D106" s="7">
-        <v>82.550799999999995</v>
+        <v>82.546300000000002</v>
       </c>
       <c r="E106" s="7">
-        <v>97.608699999999999</v>
+        <v>97.628799999999998</v>
       </c>
       <c r="F106" s="7">
-        <v>82.242099999999994</v>
+        <v>82.235399999999998</v>
       </c>
       <c r="G106" s="7">
-        <v>99.4559</v>
+        <v>99.480699999999999</v>
       </c>
     </row>
     <row r="107" spans="2:7" ht="14.1" customHeight="1">
       <c r="B107" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C107" s="22" t="s">
         <v>202</v>
       </c>
       <c r="D107" s="7">
-        <v>82.683000000000007</v>
+        <v>82.679500000000004</v>
       </c>
       <c r="E107" s="7">
-        <v>97.802599999999998</v>
+        <v>97.823300000000003</v>
       </c>
       <c r="F107" s="7">
-        <v>82.394900000000007</v>
+        <v>82.389600000000002</v>
       </c>
       <c r="G107" s="7">
-        <v>99.669499999999999</v>
+        <v>99.695300000000003</v>
       </c>
     </row>
     <row r="108" spans="2:7" ht="14.1" customHeight="1">
       <c r="B108" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C108" s="22" t="s">
         <v>204</v>
       </c>
       <c r="D108" s="7">
-        <v>82.924899999999994</v>
+        <v>82.927199999999999</v>
       </c>
       <c r="E108" s="7">
-        <v>98.205799999999996</v>
+        <v>98.228399999999993</v>
       </c>
       <c r="F108" s="7">
-        <v>82.678100000000001</v>
+        <v>82.68</v>
       </c>
       <c r="G108" s="7">
-        <v>100.1387</v>
+        <v>100.167</v>
       </c>
     </row>
     <row r="109" spans="2:7" ht="14.1" customHeight="1">
       <c r="B109" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C109" s="22" t="s">
         <v>206</v>
       </c>
       <c r="D109" s="7">
-        <v>83.158799999999999</v>
+        <v>83.167400000000001</v>
       </c>
       <c r="E109" s="7">
-        <v>98.6708</v>
+        <v>98.695700000000002</v>
       </c>
       <c r="F109" s="7">
-        <v>82.954999999999998</v>
+        <v>82.964399999999998</v>
       </c>
       <c r="G109" s="7">
-        <v>100.684</v>
+        <v>100.7153</v>
       </c>
     </row>
     <row r="110" spans="2:7" ht="14.1" customHeight="1">
       <c r="B110" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C110" s="22" t="s">
         <v>208</v>
       </c>
       <c r="D110" s="7">
-        <v>83.315899999999999</v>
+        <v>83.327500000000001</v>
       </c>
       <c r="E110" s="7">
-        <v>99.072500000000005</v>
+        <v>99.099599999999995</v>
       </c>
       <c r="F110" s="7">
-        <v>83.142099999999999</v>
+        <v>83.154799999999994</v>
       </c>
       <c r="G110" s="7">
-        <v>101.15170000000001</v>
+        <v>101.1857</v>
       </c>
     </row>
     <row r="111" spans="2:7" ht="14.1" customHeight="1">
       <c r="B111" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C111" s="22" t="s">
         <v>210</v>
       </c>
       <c r="D111" s="7">
-        <v>83.240300000000005</v>
+        <v>83.248099999999994</v>
       </c>
       <c r="E111" s="7">
-        <v>98.991900000000001</v>
+        <v>99.019599999999997</v>
       </c>
       <c r="F111" s="7">
-        <v>83.052599999999998</v>
+        <v>83.060500000000005</v>
       </c>
       <c r="G111" s="7">
-        <v>101.0313</v>
+        <v>101.066</v>
       </c>
     </row>
     <row r="112" spans="2:7" ht="14.1" customHeight="1">
       <c r="B112" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C112" s="22" t="s">
         <v>212</v>
       </c>
       <c r="D112" s="7">
-        <v>82.961500000000001</v>
+        <v>82.965699999999998</v>
       </c>
       <c r="E112" s="7">
-        <v>98.475099999999998</v>
+        <v>98.498599999999996</v>
       </c>
       <c r="F112" s="7">
-        <v>82.721999999999994</v>
+        <v>82.724900000000005</v>
       </c>
       <c r="G112" s="7">
-        <v>100.3867</v>
+        <v>100.4158</v>
       </c>
     </row>
     <row r="113" spans="2:7" ht="14.1" customHeight="1">
       <c r="B113" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C113" s="22" t="s">
         <v>214</v>
       </c>
       <c r="D113" s="7">
-        <v>82.642200000000003</v>
+        <v>82.641499999999994</v>
       </c>
       <c r="E113" s="7">
-        <v>98.274900000000002</v>
+        <v>98.293400000000005</v>
       </c>
       <c r="F113" s="7">
-        <v>82.339299999999994</v>
+        <v>82.335599999999999</v>
       </c>
       <c r="G113" s="7">
-        <v>100.1279</v>
+        <v>100.1503</v>
       </c>
     </row>
     <row r="114" spans="2:7" ht="14.1" customHeight="1">
       <c r="B114" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C114" s="22" t="s">
         <v>216</v>
       </c>
       <c r="D114" s="7">
-        <v>82.132099999999994</v>
+        <v>82.127099999999999</v>
       </c>
       <c r="E114" s="7">
-        <v>97.708200000000005</v>
+        <v>97.721999999999994</v>
       </c>
       <c r="F114" s="7">
-        <v>81.723600000000005</v>
+        <v>81.714299999999994</v>
       </c>
       <c r="G114" s="7">
-        <v>99.419200000000004</v>
+        <v>99.435400000000001</v>
       </c>
     </row>
     <row r="115" spans="2:7" ht="18" customHeight="1">
       <c r="B115" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C115" s="22" t="s">
         <v>218</v>
       </c>
       <c r="D115" s="7">
-        <v>81.845200000000006</v>
+        <v>81.842500000000001</v>
       </c>
       <c r="E115" s="7">
-        <v>97.694800000000001</v>
+        <v>97.706999999999994</v>
       </c>
       <c r="F115" s="7">
-        <v>81.3733</v>
+        <v>81.366900000000001</v>
       </c>
       <c r="G115" s="7">
-        <v>99.391400000000004</v>
+        <v>99.4054</v>
       </c>
     </row>
     <row r="116" spans="2:7" ht="14.1" customHeight="1">
       <c r="B116" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C116" s="22" t="s">
         <v>220</v>
       </c>
       <c r="D116" s="7">
-        <v>81.576400000000007</v>
+        <v>81.581299999999999</v>
       </c>
       <c r="E116" s="7">
-        <v>97.689400000000006</v>
+        <v>97.700400000000002</v>
       </c>
       <c r="F116" s="7">
-        <v>81.043000000000006</v>
+        <v>81.046199999999999</v>
       </c>
       <c r="G116" s="7">
-        <v>99.372699999999995</v>
+        <v>99.385199999999998</v>
       </c>
     </row>
     <row r="117" spans="2:7" ht="14.1" customHeight="1">
       <c r="B117" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C117" s="22" t="s">
         <v>222</v>
       </c>
       <c r="D117" s="7">
-        <v>78.477900000000005</v>
+        <v>78.477800000000002</v>
       </c>
       <c r="E117" s="7">
-        <v>92.685500000000005</v>
+        <v>92.712599999999995</v>
       </c>
       <c r="F117" s="7">
-        <v>77.362799999999993</v>
+        <v>77.36</v>
       </c>
       <c r="G117" s="7">
-        <v>93.242400000000004</v>
+        <v>93.275899999999993</v>
       </c>
     </row>
     <row r="118" spans="2:7" ht="14.1" customHeight="1">
       <c r="B118" s="8" t="s">
         <v>223</v>
       </c>
       <c r="C118" s="22" t="s">
         <v>224</v>
       </c>
       <c r="D118" s="7">
-        <v>80.088800000000006</v>
+        <v>80.093299999999999</v>
       </c>
       <c r="E118" s="7">
-        <v>95.346000000000004</v>
+        <v>95.377499999999998</v>
       </c>
       <c r="F118" s="7">
-        <v>79.285799999999995</v>
+        <v>79.289100000000005</v>
       </c>
       <c r="G118" s="7">
-        <v>96.479600000000005</v>
+        <v>96.519000000000005</v>
       </c>
     </row>
     <row r="119" spans="2:7" ht="14.1" customHeight="1">
       <c r="B119" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C119" s="22" t="s">
         <v>226</v>
       </c>
       <c r="D119" s="7">
-        <v>81.345399999999998</v>
+        <v>81.3489</v>
       </c>
       <c r="E119" s="7">
-        <v>97.218000000000004</v>
+        <v>97.239199999999997</v>
       </c>
       <c r="F119" s="7">
-        <v>80.804599999999994</v>
+        <v>80.806299999999993</v>
       </c>
       <c r="G119" s="7">
-        <v>98.789100000000005</v>
+        <v>98.8155</v>
       </c>
     </row>
     <row r="120" spans="2:7" ht="14.1" customHeight="1">
       <c r="B120" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C120" s="22" t="s">
         <v>228</v>
       </c>
       <c r="D120" s="7">
-        <v>82.168199999999999</v>
+        <v>82.173400000000001</v>
       </c>
       <c r="E120" s="7">
-        <v>98.101799999999997</v>
+        <v>98.111599999999996</v>
       </c>
       <c r="F120" s="7">
-        <v>81.801000000000002</v>
+        <v>81.805400000000006</v>
       </c>
       <c r="G120" s="7">
-        <v>99.879499999999993</v>
+        <v>99.891800000000003</v>
       </c>
     </row>
     <row r="121" spans="2:7" ht="14.1" customHeight="1">
       <c r="B121" s="8" t="s">
         <v>229</v>
       </c>
       <c r="C121" s="22" t="s">
         <v>230</v>
       </c>
       <c r="D121" s="7">
-        <v>82.344700000000003</v>
+        <v>82.350300000000004</v>
       </c>
       <c r="E121" s="7">
-        <v>98.147599999999997</v>
+        <v>98.158500000000004</v>
       </c>
       <c r="F121" s="7">
-        <v>82.023799999999994</v>
+        <v>82.028199999999998</v>
       </c>
       <c r="G121" s="7">
-        <v>99.917599999999993</v>
+        <v>99.931100000000001</v>
       </c>
     </row>
     <row r="122" spans="2:7" ht="14.1" customHeight="1">
       <c r="B122" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C122" s="22" t="s">
         <v>232</v>
       </c>
       <c r="D122" s="7">
-        <v>82.296800000000005</v>
+        <v>82.302000000000007</v>
       </c>
       <c r="E122" s="7">
-        <v>97.988</v>
+        <v>97.999300000000005</v>
       </c>
       <c r="F122" s="7">
-        <v>81.977699999999999</v>
+        <v>81.981099999999998</v>
       </c>
       <c r="G122" s="7">
-        <v>99.706500000000005</v>
+        <v>99.720299999999995</v>
       </c>
     </row>
     <row r="123" spans="2:7" ht="14.1" customHeight="1">
       <c r="B123" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C123" s="22" t="s">
         <v>234</v>
       </c>
       <c r="D123" s="7">
-        <v>82.196200000000005</v>
+        <v>82.202200000000005</v>
       </c>
       <c r="E123" s="7">
-        <v>98.051599999999993</v>
+        <v>98.064599999999999</v>
       </c>
       <c r="F123" s="7">
-        <v>81.865899999999996</v>
+        <v>81.869699999999995</v>
       </c>
       <c r="G123" s="7">
-        <v>99.767499999999998</v>
+        <v>99.783299999999997</v>
       </c>
     </row>
     <row r="124" spans="2:7" ht="14.1" customHeight="1">
       <c r="B124" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C124" s="22" t="s">
         <v>236</v>
       </c>
       <c r="D124" s="7">
-        <v>82.297799999999995</v>
+        <v>82.303700000000006</v>
       </c>
       <c r="E124" s="7">
-        <v>98.447999999999993</v>
+        <v>98.463999999999999</v>
       </c>
       <c r="F124" s="7">
-        <v>81.970200000000006</v>
+        <v>81.974699999999999</v>
       </c>
       <c r="G124" s="7">
-        <v>100.22280000000001</v>
+        <v>100.2423</v>
       </c>
     </row>
     <row r="125" spans="2:7" ht="14.1" customHeight="1">
       <c r="B125" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C125" s="22" t="s">
         <v>238</v>
       </c>
       <c r="D125" s="7">
-        <v>82.358800000000002</v>
+        <v>82.361199999999997</v>
       </c>
       <c r="E125" s="7">
-        <v>98.642499999999998</v>
+        <v>98.661500000000004</v>
       </c>
       <c r="F125" s="7">
-        <v>82.023300000000006</v>
+        <v>82.024799999999999</v>
       </c>
       <c r="G125" s="7">
-        <v>100.43040000000001</v>
+        <v>100.4537</v>
       </c>
     </row>
     <row r="126" spans="2:7" ht="14.1" customHeight="1">
       <c r="B126" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C126" s="22" t="s">
         <v>240</v>
       </c>
       <c r="D126" s="7">
         <v>82.578400000000002</v>
       </c>
       <c r="E126" s="7">
-        <v>98.918599999999998</v>
+        <v>98.94</v>
       </c>
       <c r="F126" s="7">
-        <v>82.264399999999995</v>
+        <v>82.264099999999999</v>
       </c>
       <c r="G126" s="7">
-        <v>100.73820000000001</v>
+        <v>100.7645</v>
       </c>
     </row>
     <row r="127" spans="2:7" ht="18" customHeight="1">
       <c r="B127" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C127" s="22" t="s">
         <v>242</v>
       </c>
       <c r="D127" s="7">
-        <v>82.700699999999998</v>
+        <v>82.6999</v>
       </c>
       <c r="E127" s="7">
-        <v>98.809200000000004</v>
+        <v>98.829899999999995</v>
       </c>
       <c r="F127" s="7">
-        <v>82.407700000000006</v>
+        <v>82.405900000000003</v>
       </c>
       <c r="G127" s="7">
-        <v>100.5783</v>
+        <v>100.60380000000001</v>
       </c>
     </row>
     <row r="128" spans="2:7" ht="14.1" customHeight="1">
       <c r="B128" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C128" s="22" t="s">
         <v>244</v>
       </c>
       <c r="D128" s="7">
-        <v>82.875399999999999</v>
+        <v>82.872399999999999</v>
       </c>
       <c r="E128" s="7">
-        <v>98.711799999999997</v>
+        <v>98.731899999999996</v>
       </c>
       <c r="F128" s="7">
-        <v>82.615799999999993</v>
+        <v>82.610600000000005</v>
       </c>
       <c r="G128" s="7">
-        <v>100.4335</v>
+        <v>100.4581</v>
       </c>
     </row>
     <row r="129" spans="2:7" ht="14.1" customHeight="1">
       <c r="B129" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C129" s="22" t="s">
         <v>246</v>
       </c>
       <c r="D129" s="7">
-        <v>83.087100000000007</v>
+        <v>83.083100000000002</v>
       </c>
       <c r="E129" s="7">
-        <v>98.750200000000007</v>
+        <v>98.771100000000004</v>
       </c>
       <c r="F129" s="7">
-        <v>82.87</v>
+        <v>82.863</v>
       </c>
       <c r="G129" s="7">
-        <v>100.4542</v>
+        <v>100.4798</v>
       </c>
     </row>
     <row r="130" spans="2:7" ht="14.1" customHeight="1">
       <c r="B130" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C130" s="22" t="s">
         <v>248</v>
       </c>
       <c r="D130" s="7">
-        <v>83.232900000000001</v>
+        <v>83.229500000000002</v>
       </c>
       <c r="E130" s="7">
-        <v>99.268100000000004</v>
+        <v>99.2881</v>
       </c>
       <c r="F130" s="7">
-        <v>83.047899999999998</v>
+        <v>83.040800000000004</v>
       </c>
       <c r="G130" s="7">
-        <v>101.0641</v>
+        <v>101.08839999999999</v>
       </c>
     </row>
     <row r="131" spans="2:7" ht="14.1" customHeight="1">
       <c r="B131" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C131" s="22" t="s">
         <v>250</v>
       </c>
       <c r="D131" s="7">
-        <v>83.212000000000003</v>
+        <v>83.212599999999995</v>
       </c>
       <c r="E131" s="7">
-        <v>99.580699999999993</v>
+        <v>99.598699999999994</v>
       </c>
       <c r="F131" s="7">
-        <v>83.026200000000003</v>
+        <v>83.023200000000003</v>
       </c>
       <c r="G131" s="7">
-        <v>101.4226</v>
+        <v>101.4443</v>
       </c>
     </row>
     <row r="132" spans="2:7" ht="14.1" customHeight="1">
       <c r="B132" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C132" s="22" t="s">
         <v>252</v>
       </c>
       <c r="D132" s="7">
-        <v>83.061000000000007</v>
+        <v>83.067400000000006</v>
       </c>
       <c r="E132" s="7">
-        <v>99.650599999999997</v>
+        <v>99.665400000000005</v>
       </c>
       <c r="F132" s="7">
-        <v>82.848699999999994</v>
+        <v>82.851900000000001</v>
       </c>
       <c r="G132" s="7">
-        <v>101.4851</v>
+        <v>101.50279999999999</v>
       </c>
     </row>
     <row r="133" spans="2:7" ht="14.1" customHeight="1">
       <c r="B133" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C133" s="22" t="s">
         <v>254</v>
       </c>
       <c r="D133" s="7">
-        <v>82.943399999999997</v>
+        <v>82.953400000000002</v>
       </c>
       <c r="E133" s="7">
-        <v>99.591399999999993</v>
+        <v>99.605000000000004</v>
       </c>
       <c r="F133" s="7">
-        <v>82.703900000000004</v>
+        <v>82.711299999999994</v>
       </c>
       <c r="G133" s="7">
-        <v>101.3865</v>
+        <v>101.40260000000001</v>
       </c>
     </row>
     <row r="134" spans="2:7" ht="14.1" customHeight="1">
       <c r="B134" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C134" s="22" t="s">
         <v>256</v>
       </c>
       <c r="D134" s="7">
-        <v>82.798500000000004</v>
+        <v>82.808300000000003</v>
       </c>
       <c r="E134" s="7">
-        <v>99.574200000000005</v>
+        <v>99.587299999999999</v>
       </c>
       <c r="F134" s="7">
-        <v>82.526499999999999</v>
+        <v>82.533600000000007</v>
       </c>
       <c r="G134" s="7">
-        <v>101.3387</v>
+        <v>101.3541</v>
       </c>
     </row>
     <row r="135" spans="2:7" ht="14.1" customHeight="1">
       <c r="B135" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C135" s="22" t="s">
         <v>258</v>
       </c>
       <c r="D135" s="7">
-        <v>82.639700000000005</v>
+        <v>82.644900000000007</v>
       </c>
       <c r="E135" s="7">
-        <v>99.462599999999995</v>
+        <v>99.476100000000002</v>
       </c>
       <c r="F135" s="7">
-        <v>82.332099999999997</v>
+        <v>82.333600000000004</v>
       </c>
       <c r="G135" s="7">
-        <v>101.17610000000001</v>
+        <v>101.19199999999999</v>
       </c>
     </row>
     <row r="136" spans="2:7" ht="14.1" customHeight="1">
       <c r="B136" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C136" s="22" t="s">
         <v>260</v>
       </c>
       <c r="D136" s="7">
-        <v>82.743799999999993</v>
+        <v>82.745500000000007</v>
       </c>
       <c r="E136" s="7">
-        <v>99.708200000000005</v>
+        <v>99.722700000000003</v>
       </c>
       <c r="F136" s="7">
-        <v>82.438400000000001</v>
+        <v>82.436499999999995</v>
       </c>
       <c r="G136" s="7">
-        <v>101.4473</v>
+        <v>101.4645</v>
       </c>
     </row>
     <row r="137" spans="2:7" ht="14.1" customHeight="1">
       <c r="B137" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C137" s="22" t="s">
         <v>262</v>
       </c>
       <c r="D137" s="7">
-        <v>82.8827</v>
+        <v>82.883200000000002</v>
       </c>
       <c r="E137" s="7">
-        <v>99.802300000000002</v>
+        <v>99.8185</v>
       </c>
       <c r="F137" s="7">
-        <v>82.584100000000007</v>
+        <v>82.581800000000001</v>
       </c>
       <c r="G137" s="7">
-        <v>101.53360000000001</v>
+        <v>101.5531</v>
       </c>
     </row>
     <row r="138" spans="2:7" ht="14.1" customHeight="1">
       <c r="B138" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C138" s="22" t="s">
         <v>264</v>
       </c>
       <c r="D138" s="7">
-        <v>83.190600000000003</v>
+        <v>83.192400000000006</v>
       </c>
       <c r="E138" s="7">
-        <v>100.2226</v>
+        <v>100.2409</v>
       </c>
       <c r="F138" s="7">
-        <v>82.931299999999993</v>
+        <v>82.931399999999996</v>
       </c>
       <c r="G138" s="7">
-        <v>102.0197</v>
+        <v>102.042</v>
       </c>
     </row>
     <row r="139" spans="2:7" ht="18" customHeight="1">
       <c r="B139" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C139" s="22" t="s">
         <v>266</v>
       </c>
       <c r="D139" s="7">
-        <v>83.588200000000001</v>
+        <v>83.590500000000006</v>
       </c>
       <c r="E139" s="7">
-        <v>100.8137</v>
+        <v>100.8343</v>
       </c>
       <c r="F139" s="7">
-        <v>83.395899999999997</v>
+        <v>83.397099999999995</v>
       </c>
       <c r="G139" s="7">
-        <v>102.7158</v>
+        <v>102.7411</v>
       </c>
     </row>
     <row r="140" spans="2:7" ht="14.1" customHeight="1">
       <c r="B140" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C140" s="22" t="s">
         <v>268</v>
       </c>
       <c r="D140" s="7">
-        <v>84.077500000000001</v>
+        <v>84.08</v>
       </c>
       <c r="E140" s="7">
-        <v>101.5808</v>
+        <v>101.6039</v>
       </c>
       <c r="F140" s="7">
-        <v>83.971599999999995</v>
+        <v>83.973299999999995</v>
       </c>
       <c r="G140" s="7">
-        <v>103.62479999999999</v>
+        <v>103.6534</v>
       </c>
     </row>
     <row r="141" spans="2:7" ht="14.1" customHeight="1">
       <c r="B141" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C141" s="22" t="s">
         <v>270</v>
       </c>
       <c r="D141" s="7">
-        <v>84.519099999999995</v>
+        <v>84.520799999999994</v>
       </c>
       <c r="E141" s="7">
-        <v>102.0819</v>
+        <v>102.10599999999999</v>
       </c>
       <c r="F141" s="7">
-        <v>84.491100000000003</v>
+        <v>84.492400000000004</v>
       </c>
       <c r="G141" s="7">
-        <v>104.2077</v>
+        <v>104.2377</v>
       </c>
     </row>
     <row r="142" spans="2:7" ht="14.1" customHeight="1">
       <c r="B142" s="8" t="s">
         <v>271</v>
       </c>
       <c r="C142" s="22" t="s">
         <v>272</v>
       </c>
       <c r="D142" s="7">
-        <v>84.775899999999993</v>
+        <v>84.775999999999996</v>
       </c>
       <c r="E142" s="7">
-        <v>102.1118</v>
+        <v>102.13549999999999</v>
       </c>
       <c r="F142" s="7">
-        <v>84.798599999999993</v>
+        <v>84.797600000000003</v>
       </c>
       <c r="G142" s="7">
-        <v>104.21550000000001</v>
+        <v>104.2449</v>
       </c>
     </row>
     <row r="143" spans="2:7" ht="14.1" customHeight="1">
       <c r="B143" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C143" s="22" t="s">
         <v>274</v>
       </c>
       <c r="D143" s="7">
-        <v>84.884200000000007</v>
+        <v>84.884799999999998</v>
       </c>
       <c r="E143" s="7">
-        <v>101.8553</v>
+        <v>101.87820000000001</v>
       </c>
       <c r="F143" s="7">
-        <v>84.928299999999993</v>
+        <v>84.927800000000005</v>
       </c>
       <c r="G143" s="7">
-        <v>103.8702</v>
+        <v>103.8986</v>
       </c>
     </row>
     <row r="144" spans="2:7" ht="14.1" customHeight="1">
       <c r="B144" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C144" s="22" t="s">
         <v>276</v>
       </c>
       <c r="D144" s="7">
-        <v>84.990799999999993</v>
+        <v>84.993399999999994</v>
       </c>
       <c r="E144" s="7">
-        <v>101.9144</v>
+        <v>101.9371</v>
       </c>
       <c r="F144" s="7">
-        <v>85.056700000000006</v>
+        <v>85.058199999999999</v>
       </c>
       <c r="G144" s="7">
-        <v>103.9114</v>
+        <v>103.9396</v>
       </c>
     </row>
     <row r="145" spans="2:7" ht="14.1" customHeight="1">
       <c r="B145" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C145" s="22" t="s">
         <v>278</v>
       </c>
       <c r="D145" s="7">
-        <v>85.067099999999996</v>
+        <v>85.069900000000004</v>
       </c>
       <c r="E145" s="7">
-        <v>102.09059999999999</v>
+        <v>102.1125</v>
       </c>
       <c r="F145" s="7">
-        <v>85.141199999999998</v>
+        <v>85.143100000000004</v>
       </c>
       <c r="G145" s="7">
-        <v>104.09950000000001</v>
+        <v>104.1267</v>
       </c>
     </row>
     <row r="146" spans="2:7" ht="14.1" customHeight="1">
       <c r="B146" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C146" s="22" t="s">
         <v>280</v>
       </c>
       <c r="D146" s="7">
-        <v>85.116100000000003</v>
+        <v>85.1203</v>
       </c>
       <c r="E146" s="7">
-        <v>102.1641</v>
+        <v>102.18680000000001</v>
       </c>
       <c r="F146" s="7">
-        <v>85.191900000000004</v>
+        <v>85.195700000000002</v>
       </c>
       <c r="G146" s="7">
-        <v>104.1614</v>
+        <v>104.1895</v>
       </c>
     </row>
     <row r="147" spans="2:7" ht="14.1" customHeight="1">
       <c r="B147" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C147" s="22" t="s">
         <v>282</v>
       </c>
       <c r="D147" s="7">
-        <v>85.250699999999995</v>
+        <v>85.255099999999999</v>
       </c>
       <c r="E147" s="7">
-        <v>102.43519999999999</v>
+        <v>102.4588</v>
       </c>
       <c r="F147" s="7">
-        <v>85.344800000000006</v>
+        <v>85.349000000000004</v>
       </c>
       <c r="G147" s="7">
-        <v>104.4675</v>
+        <v>104.4967</v>
       </c>
     </row>
     <row r="148" spans="2:7" ht="14.1" customHeight="1">
       <c r="B148" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C148" s="22" t="s">
         <v>284</v>
       </c>
       <c r="D148" s="7">
-        <v>85.319199999999995</v>
+        <v>85.322900000000004</v>
       </c>
       <c r="E148" s="7">
-        <v>102.40479999999999</v>
+        <v>102.4258</v>
       </c>
       <c r="F148" s="7">
-        <v>85.430400000000006</v>
+        <v>85.433400000000006</v>
       </c>
       <c r="G148" s="7">
-        <v>104.42019999999999</v>
+        <v>104.4462</v>
       </c>
     </row>
     <row r="149" spans="2:7" ht="14.1" customHeight="1">
       <c r="B149" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C149" s="22" t="s">
         <v>286</v>
       </c>
       <c r="D149" s="7">
-        <v>85.538300000000007</v>
+        <v>85.541300000000007</v>
       </c>
       <c r="E149" s="7">
-        <v>102.5929</v>
+        <v>102.6129</v>
       </c>
       <c r="F149" s="7">
-        <v>85.696799999999996</v>
+        <v>85.698400000000007</v>
       </c>
       <c r="G149" s="7">
-        <v>104.63760000000001</v>
+        <v>104.6622</v>
       </c>
     </row>
     <row r="150" spans="2:7" ht="14.1" customHeight="1">
       <c r="B150" s="6" t="s">
         <v>287</v>
       </c>
       <c r="C150" s="22" t="s">
         <v>288</v>
       </c>
       <c r="D150" s="7">
-        <v>85.860200000000006</v>
+        <v>85.861699999999999</v>
       </c>
       <c r="E150" s="7">
-        <v>102.824</v>
+        <v>102.8419</v>
       </c>
       <c r="F150" s="7">
-        <v>86.087400000000002</v>
+        <v>86.086699999999993</v>
       </c>
       <c r="G150" s="7">
-        <v>104.9106</v>
+        <v>104.9325</v>
       </c>
     </row>
     <row r="151" spans="2:7" ht="18" customHeight="1">
       <c r="B151" s="4" t="s">
         <v>289</v>
       </c>
       <c r="C151" s="22" t="s">
         <v>290</v>
       </c>
       <c r="D151" s="7">
-        <v>86.070800000000006</v>
+        <v>86.0715</v>
       </c>
       <c r="E151" s="7">
-        <v>102.79730000000001</v>
+        <v>102.8156</v>
       </c>
       <c r="F151" s="7">
-        <v>86.345799999999997</v>
+        <v>86.344099999999997</v>
       </c>
       <c r="G151" s="7">
-        <v>104.8635</v>
+        <v>104.886</v>
       </c>
     </row>
     <row r="152" spans="2:7" ht="14.1" customHeight="1">
       <c r="B152" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C152" s="22" t="s">
         <v>292</v>
       </c>
       <c r="D152" s="7">
-        <v>86.151700000000005</v>
+        <v>86.151200000000003</v>
       </c>
       <c r="E152" s="7">
-        <v>102.53749999999999</v>
+        <v>102.5545</v>
       </c>
       <c r="F152" s="7">
-        <v>86.449299999999994</v>
+        <v>86.445899999999995</v>
       </c>
       <c r="G152" s="7">
-        <v>104.533</v>
+        <v>104.55419999999999</v>
       </c>
     </row>
     <row r="153" spans="2:7" ht="14.1" customHeight="1">
       <c r="B153" s="6" t="s">
         <v>293</v>
       </c>
       <c r="C153" s="22" t="s">
         <v>294</v>
       </c>
       <c r="D153" s="7">
-        <v>91.471699999999998</v>
+        <v>91.485799999999998</v>
       </c>
       <c r="E153" s="7">
-        <v>108.2405</v>
+        <v>108.29649999999999</v>
       </c>
       <c r="F153" s="7">
-        <v>92.843500000000006</v>
+        <v>92.855900000000005</v>
       </c>
       <c r="G153" s="7">
-        <v>111.4858</v>
+        <v>111.5557</v>
       </c>
     </row>
     <row r="154" spans="2:7" ht="14.1" customHeight="1">
       <c r="B154" s="8" t="s">
         <v>295</v>
       </c>
       <c r="C154" s="22" t="s">
         <v>296</v>
       </c>
       <c r="D154" s="7">
-        <v>84.360399999999998</v>
+        <v>84.354600000000005</v>
       </c>
       <c r="E154" s="7">
-        <v>99.789500000000004</v>
+        <v>99.7958</v>
       </c>
       <c r="F154" s="7">
-        <v>84.299700000000001</v>
+        <v>84.289199999999994</v>
       </c>
       <c r="G154" s="7">
-        <v>101.1508</v>
+        <v>101.15819999999999</v>
       </c>
     </row>
     <row r="155" spans="2:7" ht="14.1" customHeight="1">
       <c r="B155" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C155" s="22" t="s">
         <v>298</v>
       </c>
       <c r="D155" s="7">
-        <v>85.0732</v>
+        <v>85.070599999999999</v>
       </c>
       <c r="E155" s="7">
-        <v>99.239599999999996</v>
+        <v>99.244299999999996</v>
       </c>
       <c r="F155" s="7">
-        <v>85.140699999999995</v>
+        <v>85.136600000000001</v>
       </c>
       <c r="G155" s="7">
-        <v>100.4539</v>
+        <v>100.459</v>
       </c>
     </row>
     <row r="156" spans="2:7" ht="14.1" customHeight="1">
       <c r="B156" s="8" t="s">
         <v>299</v>
       </c>
       <c r="C156" s="22" t="s">
         <v>300</v>
       </c>
       <c r="D156" s="7">
-        <v>85.988399999999999</v>
+        <v>85.989699999999999</v>
       </c>
       <c r="E156" s="7">
-        <v>100.5303</v>
+        <v>100.5498</v>
       </c>
       <c r="F156" s="7">
-        <v>86.233400000000003</v>
+        <v>86.233099999999993</v>
       </c>
       <c r="G156" s="7">
-        <v>102.0183</v>
+        <v>102.0414</v>
       </c>
     </row>
     <row r="157" spans="2:7" ht="14.1" customHeight="1">
       <c r="B157" s="8" t="s">
         <v>301</v>
       </c>
       <c r="C157" s="22" t="s">
         <v>302</v>
       </c>
       <c r="D157" s="7">
-        <v>85.920400000000001</v>
+        <v>85.922700000000006</v>
       </c>
       <c r="E157" s="7">
-        <v>100.39230000000001</v>
+        <v>100.41</v>
       </c>
       <c r="F157" s="7">
-        <v>86.156499999999994</v>
+        <v>86.157399999999996</v>
       </c>
       <c r="G157" s="7">
-        <v>101.8394</v>
+        <v>101.8603</v>
       </c>
     </row>
     <row r="158" spans="2:7" ht="14.1" customHeight="1">
       <c r="B158" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C158" s="22" t="s">
         <v>304</v>
       </c>
       <c r="D158" s="7">
-        <v>85.952500000000001</v>
+        <v>85.957899999999995</v>
       </c>
       <c r="E158" s="7">
-        <v>100.6264</v>
+        <v>100.64400000000001</v>
       </c>
       <c r="F158" s="7">
-        <v>86.199600000000004</v>
+        <v>86.2042</v>
       </c>
       <c r="G158" s="7">
-        <v>102.1156</v>
+        <v>102.13679999999999</v>
       </c>
     </row>
     <row r="159" spans="2:7" ht="14.1" customHeight="1">
       <c r="B159" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C159" s="22" t="s">
         <v>306</v>
       </c>
       <c r="D159" s="7">
-        <v>85.975499999999997</v>
+        <v>85.982699999999994</v>
       </c>
       <c r="E159" s="7">
-        <v>100.9568</v>
+        <v>100.9753</v>
       </c>
       <c r="F159" s="7">
-        <v>86.231999999999999</v>
+        <v>86.238600000000005</v>
       </c>
       <c r="G159" s="7">
-        <v>102.51</v>
+        <v>102.53230000000001</v>
       </c>
     </row>
     <row r="160" spans="2:7" ht="14.1" customHeight="1">
       <c r="B160" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C160" s="22" t="s">
         <v>308</v>
       </c>
       <c r="D160" s="7">
-        <v>85.944900000000004</v>
+        <v>85.952500000000001</v>
       </c>
       <c r="E160" s="7">
-        <v>101.01349999999999</v>
+        <v>101.0316</v>
       </c>
       <c r="F160" s="7">
-        <v>86.1965</v>
+        <v>86.203500000000005</v>
       </c>
       <c r="G160" s="7">
-        <v>102.5732</v>
+        <v>102.59520000000001</v>
       </c>
     </row>
     <row r="161" spans="2:7" ht="14.1" customHeight="1">
       <c r="B161" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C161" s="22" t="s">
         <v>310</v>
       </c>
       <c r="D161" s="7">
-        <v>86.029300000000006</v>
+        <v>86.036299999999997</v>
       </c>
       <c r="E161" s="7">
-        <v>101.1919</v>
+        <v>101.2102</v>
       </c>
       <c r="F161" s="7">
-        <v>86.300200000000004</v>
+        <v>86.306399999999996</v>
       </c>
       <c r="G161" s="7">
-        <v>102.78579999999999</v>
+        <v>102.80800000000001</v>
       </c>
     </row>
     <row r="162" spans="2:7" ht="14.1" customHeight="1">
       <c r="B162" s="6" t="s">
         <v>311</v>
       </c>
       <c r="C162" s="22" t="s">
         <v>312</v>
       </c>
       <c r="D162" s="7">
-        <v>86.185500000000005</v>
+        <v>86.189700000000002</v>
       </c>
       <c r="E162" s="7">
-        <v>101.2637</v>
+        <v>101.2813</v>
       </c>
       <c r="F162" s="7">
-        <v>86.491100000000003</v>
+        <v>86.493799999999993</v>
       </c>
       <c r="G162" s="7">
-        <v>102.869</v>
+        <v>102.8903</v>
       </c>
     </row>
     <row r="163" spans="2:7" ht="18" customHeight="1">
       <c r="B163" s="4" t="s">
         <v>313</v>
       </c>
       <c r="C163" s="22" t="s">
         <v>314</v>
       </c>
       <c r="D163" s="7">
-        <v>86.390699999999995</v>
+        <v>86.391599999999997</v>
       </c>
       <c r="E163" s="7">
-        <v>101.3856</v>
+        <v>101.40470000000001</v>
       </c>
       <c r="F163" s="7">
-        <v>86.741699999999994</v>
+        <v>86.740099999999998</v>
       </c>
       <c r="G163" s="7">
-        <v>103.0072</v>
+        <v>103.0305</v>
       </c>
     </row>
     <row r="164" spans="2:7" ht="14.1" customHeight="1">
       <c r="B164" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C164" s="22" t="s">
         <v>316</v>
       </c>
       <c r="D164" s="7">
-        <v>86.602999999999994</v>
+        <v>86.601100000000002</v>
       </c>
       <c r="E164" s="7">
-        <v>101.4746</v>
+        <v>101.49550000000001</v>
       </c>
       <c r="F164" s="7">
-        <v>87.001000000000005</v>
+        <v>86.995699999999999</v>
       </c>
       <c r="G164" s="7">
-        <v>103.104</v>
+        <v>103.1296</v>
       </c>
     </row>
     <row r="165" spans="2:7" ht="14.1" customHeight="1">
       <c r="B165" s="6" t="s">
         <v>317</v>
       </c>
       <c r="C165" s="22" t="s">
         <v>318</v>
       </c>
       <c r="D165" s="7">
-        <v>86.787599999999998</v>
+        <v>86.784700000000001</v>
       </c>
       <c r="E165" s="7">
-        <v>101.6151</v>
+        <v>101.6365</v>
       </c>
       <c r="F165" s="7">
-        <v>87.226299999999995</v>
+        <v>87.219700000000003</v>
       </c>
       <c r="G165" s="7">
-        <v>103.2636</v>
+        <v>103.29</v>
       </c>
     </row>
     <row r="166" spans="2:7" ht="14.1" customHeight="1">
       <c r="B166" s="8" t="s">
         <v>319</v>
       </c>
       <c r="C166" s="22" t="s">
         <v>320</v>
       </c>
       <c r="D166" s="7">
-        <v>86.823700000000002</v>
+        <v>86.822699999999998</v>
       </c>
       <c r="E166" s="7">
-        <v>101.3061</v>
+        <v>101.3272</v>
       </c>
       <c r="F166" s="7">
-        <v>87.267200000000003</v>
+        <v>87.263300000000001</v>
       </c>
       <c r="G166" s="7">
-        <v>102.87439999999999</v>
+        <v>102.9004</v>
       </c>
     </row>
     <row r="167" spans="2:7" ht="14.1" customHeight="1">
       <c r="B167" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C167" s="22" t="s">
         <v>322</v>
       </c>
       <c r="D167" s="7">
-        <v>86.903999999999996</v>
+        <v>86.906700000000001</v>
       </c>
       <c r="E167" s="7">
-        <v>101.373</v>
+        <v>101.3935</v>
       </c>
       <c r="F167" s="7">
-        <v>87.360900000000001</v>
+        <v>87.361900000000006</v>
       </c>
       <c r="G167" s="7">
-        <v>102.9453</v>
+        <v>102.9706</v>
       </c>
     </row>
     <row r="168" spans="2:7" ht="14.1" customHeight="1">
       <c r="B168" s="8" t="s">
         <v>323</v>
       </c>
       <c r="C168" s="22" t="s">
         <v>324</v>
       </c>
       <c r="D168" s="7">
-        <v>86.854900000000001</v>
+        <v>86.858699999999999</v>
       </c>
       <c r="E168" s="7">
-        <v>101.3686</v>
+        <v>101.3886</v>
       </c>
       <c r="F168" s="7">
-        <v>87.298500000000004</v>
+        <v>87.301199999999994</v>
       </c>
       <c r="G168" s="7">
-        <v>102.92829999999999</v>
+        <v>102.95310000000001</v>
       </c>
     </row>
     <row r="169" spans="2:7" ht="14.1" customHeight="1">
       <c r="B169" s="8" t="s">
         <v>325</v>
       </c>
       <c r="C169" s="22" t="s">
         <v>326</v>
       </c>
       <c r="D169" s="7">
-        <v>86.815600000000003</v>
+        <v>86.819500000000005</v>
       </c>
       <c r="E169" s="7">
-        <v>101.408</v>
+        <v>101.4286</v>
       </c>
       <c r="F169" s="7">
-        <v>87.248999999999995</v>
+        <v>87.252099999999999</v>
       </c>
       <c r="G169" s="7">
-        <v>102.9671</v>
+        <v>102.9926</v>
       </c>
     </row>
     <row r="170" spans="2:7" ht="14.1" customHeight="1">
       <c r="B170" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C170" s="22" t="s">
         <v>328</v>
       </c>
       <c r="D170" s="7">
-        <v>86.829700000000003</v>
+        <v>86.833500000000001</v>
       </c>
       <c r="E170" s="7">
-        <v>101.59990000000001</v>
+        <v>101.62179999999999</v>
       </c>
       <c r="F170" s="7">
-        <v>87.263900000000007</v>
+        <v>87.267200000000003</v>
       </c>
       <c r="G170" s="7">
-        <v>103.1934</v>
+        <v>103.2205</v>
       </c>
     </row>
     <row r="171" spans="2:7" ht="14.1" customHeight="1">
       <c r="B171" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C171" s="22" t="s">
         <v>330</v>
       </c>
       <c r="D171" s="7">
-        <v>86.740300000000005</v>
+        <v>86.744100000000003</v>
       </c>
       <c r="E171" s="7">
-        <v>101.5091</v>
+        <v>101.5321</v>
       </c>
       <c r="F171" s="7">
-        <v>87.1541</v>
+        <v>87.157499999999999</v>
       </c>
       <c r="G171" s="7">
-        <v>103.07429999999999</v>
+        <v>103.1027</v>
       </c>
     </row>
     <row r="172" spans="2:7" ht="14.1" customHeight="1">
       <c r="B172" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C172" s="22" t="s">
         <v>332</v>
       </c>
       <c r="D172" s="7">
-        <v>86.519199999999998</v>
+        <v>86.523499999999999</v>
       </c>
       <c r="E172" s="7">
-        <v>101.3729</v>
+        <v>101.39490000000001</v>
       </c>
       <c r="F172" s="7">
-        <v>86.892899999999997</v>
+        <v>86.896699999999996</v>
       </c>
       <c r="G172" s="7">
-        <v>102.9034</v>
+        <v>102.93040000000001</v>
       </c>
     </row>
     <row r="173" spans="2:7" ht="14.1" customHeight="1">
       <c r="B173" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C173" s="22" t="s">
         <v>334</v>
       </c>
       <c r="D173" s="7">
-        <v>86.284199999999998</v>
+        <v>86.287199999999999</v>
       </c>
       <c r="E173" s="7">
-        <v>101.2221</v>
+        <v>101.2428</v>
       </c>
       <c r="F173" s="7">
-        <v>86.614599999999996</v>
+        <v>86.616299999999995</v>
       </c>
       <c r="G173" s="7">
-        <v>102.71639999999999</v>
+        <v>102.74160000000001</v>
       </c>
     </row>
     <row r="174" spans="2:7" ht="14.1" customHeight="1">
       <c r="B174" s="6" t="s">
         <v>335</v>
       </c>
       <c r="C174" s="22" t="s">
         <v>336</v>
       </c>
       <c r="D174" s="7">
-        <v>86.079499999999996</v>
+        <v>86.081299999999999</v>
       </c>
       <c r="E174" s="7">
-        <v>101.0142</v>
+        <v>101.03360000000001</v>
       </c>
       <c r="F174" s="7">
         <v>86.372799999999998</v>
       </c>
       <c r="G174" s="7">
-        <v>102.4584</v>
+        <v>102.482</v>
       </c>
     </row>
     <row r="175" spans="2:7" ht="18" customHeight="1">
       <c r="B175" s="4" t="s">
         <v>337</v>
       </c>
       <c r="C175" s="22" t="s">
         <v>338</v>
       </c>
       <c r="D175" s="7">
-        <v>85.951499999999996</v>
+        <v>85.952799999999996</v>
       </c>
       <c r="E175" s="7">
-        <v>100.9967</v>
+        <v>101.0166</v>
       </c>
       <c r="F175" s="7">
-        <v>86.224999999999994</v>
+        <v>86.224199999999996</v>
       </c>
       <c r="G175" s="7">
-        <v>102.42829999999999</v>
+        <v>102.4524</v>
       </c>
     </row>
     <row r="176" spans="2:7" ht="14.1" customHeight="1">
       <c r="B176" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C176" s="22" t="s">
         <v>340</v>
       </c>
       <c r="D176" s="7">
-        <v>85.881600000000006</v>
+        <v>85.880700000000004</v>
       </c>
       <c r="E176" s="7">
-        <v>101.09690000000001</v>
+        <v>101.1169</v>
       </c>
       <c r="F176" s="7">
-        <v>86.147099999999995</v>
+        <v>86.143600000000006</v>
       </c>
       <c r="G176" s="7">
-        <v>102.5423</v>
+        <v>102.56659999999999</v>
       </c>
     </row>
     <row r="177" spans="2:7" ht="14.1" customHeight="1">
       <c r="B177" s="6" t="s">
         <v>341</v>
       </c>
       <c r="C177" s="22" t="s">
         <v>342</v>
       </c>
       <c r="D177" s="7">
-        <v>85.773700000000005</v>
+        <v>85.773099999999999</v>
       </c>
       <c r="E177" s="7">
-        <v>100.84050000000001</v>
+        <v>100.8603</v>
       </c>
       <c r="F177" s="7">
-        <v>86.023899999999998</v>
+        <v>86.020700000000005</v>
       </c>
       <c r="G177" s="7">
-        <v>102.2205</v>
+        <v>102.24460000000001</v>
       </c>
     </row>
     <row r="178" spans="2:7" ht="14.1" customHeight="1">
       <c r="B178" s="8" t="s">
         <v>343</v>
       </c>
       <c r="C178" s="22" t="s">
         <v>344</v>
       </c>
       <c r="D178" s="7">
-        <v>85.726299999999995</v>
+        <v>85.727400000000003</v>
       </c>
       <c r="E178" s="7">
-        <v>100.5825</v>
+        <v>100.5996</v>
       </c>
       <c r="F178" s="7">
-        <v>85.982399999999998</v>
+        <v>85.980800000000002</v>
       </c>
       <c r="G178" s="7">
-        <v>101.9096</v>
+        <v>101.93040000000001</v>
       </c>
     </row>
     <row r="179" spans="2:7" ht="14.1" customHeight="1">
       <c r="B179" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C179" s="22" t="s">
         <v>346</v>
       </c>
       <c r="D179" s="7">
-        <v>85.713200000000001</v>
+        <v>85.716499999999996</v>
       </c>
       <c r="E179" s="7">
-        <v>100.4507</v>
+        <v>100.4661</v>
       </c>
       <c r="F179" s="7">
-        <v>85.982500000000002</v>
+        <v>85.983400000000003</v>
       </c>
       <c r="G179" s="7">
-        <v>101.751</v>
+        <v>101.7696</v>
       </c>
     </row>
     <row r="180" spans="2:7" ht="14.1" customHeight="1">
       <c r="B180" s="8" t="s">
         <v>347</v>
       </c>
       <c r="C180" s="22" t="s">
         <v>348</v>
       </c>
       <c r="D180" s="7">
-        <v>85.702699999999993</v>
+        <v>85.706400000000002</v>
       </c>
       <c r="E180" s="7">
-        <v>100.4845</v>
+        <v>100.4978</v>
       </c>
       <c r="F180" s="7">
-        <v>85.985699999999994</v>
+        <v>85.986699999999999</v>
       </c>
       <c r="G180" s="7">
-        <v>101.7946</v>
+        <v>101.8107</v>
       </c>
     </row>
     <row r="181" spans="2:7" ht="14.1" customHeight="1">
       <c r="B181" s="8" t="s">
         <v>349</v>
       </c>
       <c r="C181" s="22" t="s">
         <v>350</v>
       </c>
       <c r="D181" s="7">
-        <v>85.740099999999998</v>
+        <v>85.743799999999993</v>
       </c>
       <c r="E181" s="7">
-        <v>100.6391</v>
+        <v>100.6541</v>
       </c>
       <c r="F181" s="7">
-        <v>86.035799999999995</v>
+        <v>86.036900000000003</v>
       </c>
       <c r="G181" s="7">
-        <v>101.9761</v>
+        <v>101.9943</v>
       </c>
     </row>
     <row r="182" spans="2:7" ht="14.1" customHeight="1">
       <c r="B182" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C182" s="22" t="s">
         <v>352</v>
       </c>
       <c r="D182" s="7">
-        <v>85.675399999999996</v>
+        <v>85.678299999999993</v>
       </c>
       <c r="E182" s="7">
-        <v>100.6623</v>
+        <v>100.679</v>
       </c>
       <c r="F182" s="7">
-        <v>85.962400000000002</v>
+        <v>85.962900000000005</v>
       </c>
       <c r="G182" s="7">
-        <v>101.9957</v>
+        <v>102.0158</v>
       </c>
     </row>
     <row r="183" spans="2:7" ht="14.1" customHeight="1">
       <c r="B183" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C183" s="22" t="s">
         <v>354</v>
       </c>
       <c r="D183" s="7">
-        <v>85.663899999999998</v>
+        <v>85.668000000000006</v>
       </c>
       <c r="E183" s="7">
-        <v>100.6238</v>
+        <v>100.6426</v>
       </c>
       <c r="F183" s="7">
-        <v>85.953599999999994</v>
+        <v>85.955799999999996</v>
       </c>
       <c r="G183" s="7">
-        <v>101.94029999999999</v>
+        <v>101.96299999999999</v>
       </c>
     </row>
     <row r="184" spans="2:7" ht="14.1" customHeight="1">
       <c r="B184" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C184" s="22" t="s">
         <v>356</v>
       </c>
       <c r="D184" s="7">
-        <v>85.799599999999998</v>
+        <v>85.806200000000004</v>
       </c>
       <c r="E184" s="7">
-        <v>100.72499999999999</v>
+        <v>100.745</v>
       </c>
       <c r="F184" s="7">
-        <v>86.121099999999998</v>
+        <v>86.126400000000004</v>
       </c>
       <c r="G184" s="7">
-        <v>102.0578</v>
+        <v>102.0821</v>
       </c>
     </row>
     <row r="185" spans="2:7" ht="14.1" customHeight="1">
       <c r="B185" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C185" s="22" t="s">
         <v>358</v>
       </c>
       <c r="D185" s="7">
-        <v>85.935599999999994</v>
+        <v>85.941500000000005</v>
       </c>
       <c r="E185" s="7">
-        <v>100.79989999999999</v>
+        <v>100.8215</v>
       </c>
       <c r="F185" s="7">
-        <v>86.288799999999995</v>
+        <v>86.293499999999995</v>
       </c>
       <c r="G185" s="7">
-        <v>102.14319999999999</v>
+        <v>102.16930000000001</v>
       </c>
     </row>
     <row r="186" spans="2:7" ht="14.1" customHeight="1">
       <c r="B186" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C186" s="22" t="s">
         <v>360</v>
       </c>
       <c r="D186" s="7">
-        <v>86.1066</v>
+        <v>86.109200000000001</v>
       </c>
       <c r="E186" s="7">
-        <v>100.9444</v>
+        <v>100.9678</v>
       </c>
       <c r="F186" s="7">
-        <v>86.498800000000003</v>
+        <v>86.499499999999998</v>
       </c>
       <c r="G186" s="7">
-        <v>102.3135</v>
+        <v>102.34180000000001</v>
       </c>
     </row>
     <row r="187" spans="2:7" ht="18" customHeight="1">
       <c r="B187" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C187" s="22" t="s">
         <v>362</v>
       </c>
       <c r="D187" s="7">
-        <v>86.301000000000002</v>
+        <v>86.302599999999998</v>
       </c>
       <c r="E187" s="7">
-        <v>101.06789999999999</v>
+        <v>101.0898</v>
       </c>
       <c r="F187" s="7">
-        <v>86.739400000000003</v>
+        <v>86.738600000000005</v>
       </c>
       <c r="G187" s="7">
-        <v>102.4551</v>
+        <v>102.48180000000001</v>
       </c>
     </row>
     <row r="188" spans="2:7" ht="14.1" customHeight="1">
       <c r="B188" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C188" s="22" t="s">
         <v>364</v>
       </c>
       <c r="D188" s="7">
-        <v>86.477000000000004</v>
+        <v>86.477599999999995</v>
       </c>
       <c r="E188" s="7">
-        <v>101.0227</v>
+        <v>101.0423</v>
       </c>
       <c r="F188" s="7">
-        <v>86.958100000000002</v>
+        <v>86.956000000000003</v>
       </c>
       <c r="G188" s="7">
-        <v>102.39149999999999</v>
+        <v>102.4156</v>
       </c>
     </row>
     <row r="189" spans="2:7" ht="14.1" customHeight="1">
       <c r="B189" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C189" s="22" t="s">
         <v>366</v>
       </c>
       <c r="D189" s="7">
         <v>86.665499999999994</v>
       </c>
       <c r="E189" s="7">
-        <v>101.1709</v>
+        <v>101.18810000000001</v>
       </c>
       <c r="F189" s="7">
-        <v>87.191900000000004</v>
+        <v>87.188800000000001</v>
       </c>
       <c r="G189" s="7">
-        <v>102.5641</v>
+        <v>102.5856</v>
       </c>
     </row>
     <row r="190" spans="2:7" ht="14.1" customHeight="1">
       <c r="B190" s="8" t="s">
         <v>367</v>
       </c>
       <c r="C190" s="22" t="s">
         <v>368</v>
       </c>
       <c r="D190" s="7">
-        <v>86.859099999999998</v>
+        <v>86.858900000000006</v>
       </c>
       <c r="E190" s="7">
-        <v>101.3788</v>
+        <v>101.3974</v>
       </c>
       <c r="F190" s="7">
-        <v>87.425299999999993</v>
+        <v>87.422300000000007</v>
       </c>
       <c r="G190" s="7">
-        <v>102.8075</v>
+        <v>102.8306</v>
       </c>
     </row>
     <row r="191" spans="2:7" ht="14.1" customHeight="1">
       <c r="B191" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C191" s="22" t="s">
         <v>370</v>
       </c>
       <c r="D191" s="7">
-        <v>86.937799999999996</v>
+        <v>86.938100000000006</v>
       </c>
       <c r="E191" s="7">
-        <v>101.4901</v>
+        <v>101.5087</v>
       </c>
       <c r="F191" s="7">
-        <v>87.519000000000005</v>
+        <v>87.516999999999996</v>
       </c>
       <c r="G191" s="7">
-        <v>102.9333</v>
+        <v>102.95659999999999</v>
       </c>
     </row>
     <row r="192" spans="2:7" ht="14.1" customHeight="1">
       <c r="B192" s="8" t="s">
         <v>371</v>
       </c>
       <c r="C192" s="22" t="s">
         <v>372</v>
       </c>
       <c r="D192" s="7">
-        <v>86.9084</v>
+        <v>86.910499999999999</v>
       </c>
       <c r="E192" s="7">
-        <v>101.5039</v>
+        <v>101.52200000000001</v>
       </c>
       <c r="F192" s="7">
-        <v>87.481099999999998</v>
+        <v>87.4816</v>
       </c>
       <c r="G192" s="7">
-        <v>102.94070000000001</v>
+        <v>102.96339999999999</v>
       </c>
     </row>
     <row r="193" spans="2:7" ht="14.1" customHeight="1">
       <c r="B193" s="8" t="s">
         <v>373</v>
       </c>
       <c r="C193" s="22" t="s">
         <v>374</v>
       </c>
       <c r="D193" s="7">
-        <v>86.825999999999993</v>
+        <v>86.829800000000006</v>
       </c>
       <c r="E193" s="7">
-        <v>101.58969999999999</v>
+        <v>101.6083</v>
       </c>
       <c r="F193" s="7">
-        <v>87.382000000000005</v>
+        <v>87.384500000000003</v>
       </c>
       <c r="G193" s="7">
-        <v>103.0414</v>
+        <v>103.0645</v>
       </c>
     </row>
     <row r="194" spans="2:7" ht="14.1" customHeight="1">
       <c r="B194" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C194" s="22" t="s">
         <v>376</v>
       </c>
       <c r="D194" s="31">
-        <v>86.72</v>
+        <v>86.723200000000006</v>
       </c>
       <c r="E194" s="31">
-        <v>101.5483</v>
+        <v>101.56699999999999</v>
       </c>
       <c r="F194" s="31">
-        <v>87.253799999999998</v>
+        <v>87.255499999999998</v>
       </c>
       <c r="G194" s="31">
-        <v>102.9872</v>
+        <v>103.0103</v>
       </c>
     </row>
     <row r="195" spans="2:7" ht="14.1" customHeight="1">
       <c r="B195" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C195" s="22" t="s">
         <v>378</v>
       </c>
       <c r="D195" s="31">
-        <v>86.718000000000004</v>
+        <v>86.721199999999996</v>
       </c>
       <c r="E195" s="31">
-        <v>101.49250000000001</v>
+        <v>101.512</v>
       </c>
       <c r="F195" s="31">
-        <v>87.252300000000005</v>
+        <v>87.254000000000005</v>
       </c>
       <c r="G195" s="31">
-        <v>102.9156</v>
+        <v>102.9395</v>
       </c>
     </row>
     <row r="196" spans="2:7" ht="14.1" customHeight="1">
       <c r="B196" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C196" s="22" t="s">
         <v>380</v>
       </c>
       <c r="D196" s="31">
-        <v>86.807500000000005</v>
+        <v>86.810900000000004</v>
       </c>
       <c r="E196" s="31">
-        <v>101.2921</v>
+        <v>101.31480000000001</v>
       </c>
       <c r="F196" s="31">
-        <v>87.358699999999999</v>
+        <v>87.361099999999993</v>
       </c>
       <c r="G196" s="31">
-        <v>102.65989999999999</v>
+        <v>102.6876</v>
       </c>
     </row>
     <row r="197" spans="2:7" ht="14.1" customHeight="1">
       <c r="B197" s="8" t="s">
         <v>381</v>
       </c>
       <c r="C197" s="22" t="s">
         <v>382</v>
       </c>
       <c r="D197" s="31">
-        <v>87.100800000000007</v>
+        <v>87.105500000000006</v>
       </c>
       <c r="E197" s="31">
-        <v>101.49930000000001</v>
+        <v>101.52630000000001</v>
       </c>
       <c r="F197" s="31">
-        <v>87.712999999999994</v>
+        <v>87.717399999999998</v>
       </c>
       <c r="G197" s="31">
-        <v>102.90170000000001</v>
+        <v>102.9345</v>
       </c>
     </row>
     <row r="198" spans="2:7" ht="14.1" customHeight="1">
       <c r="B198" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C198" s="22" t="s">
         <v>384</v>
       </c>
       <c r="D198" s="31">
-        <v>87.387900000000002</v>
+        <v>87.392499999999998</v>
       </c>
       <c r="E198" s="31">
-        <v>101.67529999999999</v>
+        <v>101.7068</v>
       </c>
       <c r="F198" s="31">
-        <v>88.059399999999997</v>
+        <v>88.063900000000004</v>
       </c>
       <c r="G198" s="31">
-        <v>103.10550000000001</v>
+        <v>103.1439</v>
       </c>
     </row>
     <row r="199" spans="2:7" ht="18" customHeight="1">
       <c r="B199" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C199" s="22" t="s">
         <v>386</v>
       </c>
       <c r="D199" s="31">
-        <v>87.481300000000005</v>
+        <v>87.484499999999997</v>
       </c>
       <c r="E199" s="31">
-        <v>101.6494</v>
+        <v>101.6748</v>
       </c>
       <c r="F199" s="31">
-        <v>88.175600000000003</v>
+        <v>88.177899999999994</v>
       </c>
       <c r="G199" s="31">
-        <v>103.0707</v>
+        <v>103.102</v>
       </c>
     </row>
     <row r="200" spans="2:7" ht="14.1" customHeight="1">
       <c r="B200" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C200" s="22" t="s">
         <v>388</v>
       </c>
       <c r="D200" s="31">
-        <v>87.455399999999997</v>
+        <v>87.457400000000007</v>
       </c>
       <c r="E200" s="31">
-        <v>101.54519999999999</v>
+        <v>101.5643</v>
       </c>
       <c r="F200" s="31">
-        <v>88.147000000000006</v>
+        <v>88.147199999999998</v>
       </c>
       <c r="G200" s="31">
-        <v>102.9396</v>
+        <v>102.9635</v>
       </c>
     </row>
     <row r="201" spans="2:7" ht="14.1" customHeight="1">
       <c r="B201" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C201" s="22" t="s">
         <v>390</v>
       </c>
       <c r="D201" s="31">
-        <v>87.400899999999993</v>
+        <v>87.401700000000005</v>
       </c>
       <c r="E201" s="31">
-        <v>101.4319</v>
+        <v>101.44410000000001</v>
       </c>
       <c r="F201" s="31">
-        <v>88.084199999999996</v>
+        <v>88.082599999999999</v>
       </c>
       <c r="G201" s="31">
-        <v>102.798</v>
+        <v>102.8137</v>
       </c>
     </row>
     <row r="202" spans="2:7" ht="14.1" customHeight="1">
       <c r="B202" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C202" s="22" t="s">
         <v>392</v>
       </c>
       <c r="D202" s="31">
-        <v>87.414900000000003</v>
+        <v>87.415099999999995</v>
       </c>
       <c r="E202" s="31">
-        <v>101.5369</v>
+        <v>101.5504</v>
       </c>
       <c r="F202" s="31">
-        <v>88.093299999999999</v>
+        <v>88.090800000000002</v>
       </c>
       <c r="G202" s="31">
-        <v>102.9182</v>
+        <v>102.9353</v>
       </c>
     </row>
     <row r="203" spans="2:7" ht="14.1" customHeight="1">
       <c r="B203" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C203" s="22" t="s">
         <v>394</v>
       </c>
       <c r="D203" s="31">
-        <v>87.415000000000006</v>
+        <v>87.414400000000001</v>
       </c>
       <c r="E203" s="31">
-        <v>101.53449999999999</v>
+        <v>101.54819999999999</v>
       </c>
       <c r="F203" s="31">
-        <v>88.085400000000007</v>
+        <v>88.081699999999998</v>
       </c>
       <c r="G203" s="31">
-        <v>102.9081</v>
+        <v>102.9252</v>
       </c>
     </row>
     <row r="204" spans="2:7" ht="14.1" customHeight="1">
       <c r="B204" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C204" s="22" t="s">
         <v>396</v>
       </c>
       <c r="D204" s="31">
-        <v>87.404300000000006</v>
+        <v>87.405199999999994</v>
       </c>
       <c r="E204" s="31">
-        <v>101.5501</v>
+        <v>101.56480000000001</v>
       </c>
       <c r="F204" s="31">
-        <v>88.064800000000005</v>
+        <v>88.062899999999999</v>
       </c>
       <c r="G204" s="31">
-        <v>102.91849999999999</v>
+        <v>102.93680000000001</v>
       </c>
     </row>
     <row r="205" spans="2:7" ht="14.1" customHeight="1">
       <c r="B205" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C205" s="22" t="s">
         <v>398</v>
       </c>
       <c r="D205" s="31">
-        <v>87.498400000000004</v>
+        <v>87.501900000000006</v>
       </c>
       <c r="E205" s="31">
-        <v>101.5806</v>
+        <v>101.5976</v>
       </c>
       <c r="F205" s="31">
-        <v>88.160399999999996</v>
+        <v>88.162199999999999</v>
       </c>
       <c r="G205" s="31">
-        <v>102.94880000000001</v>
+        <v>102.9699</v>
       </c>
     </row>
     <row r="206" spans="2:7" ht="14.1" customHeight="1">
       <c r="B206" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C206" s="22" t="s">
         <v>400</v>
       </c>
       <c r="D206" s="31">
-        <v>87.604100000000003</v>
+        <v>87.608800000000002</v>
       </c>
       <c r="E206" s="31">
-        <v>101.5433</v>
+        <v>101.5625</v>
       </c>
       <c r="F206" s="31">
-        <v>88.268900000000002</v>
+        <v>88.2727</v>
       </c>
       <c r="G206" s="31">
-        <v>102.89700000000001</v>
+        <v>102.9207</v>
       </c>
     </row>
     <row r="207" spans="2:7" ht="14.1" customHeight="1">
       <c r="B207" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C207" s="22" t="s">
         <v>402</v>
       </c>
       <c r="D207" s="31">
-        <v>87.756500000000003</v>
+        <v>87.761600000000001</v>
       </c>
       <c r="E207" s="31">
-        <v>101.5752</v>
+        <v>101.59910000000001</v>
       </c>
       <c r="F207" s="31">
-        <v>88.4345</v>
+        <v>88.439099999999996</v>
       </c>
       <c r="G207" s="31">
-        <v>102.92740000000001</v>
+        <v>102.9568</v>
       </c>
     </row>
     <row r="208" spans="2:7" ht="14.1" customHeight="1">
       <c r="B208" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C208" s="22" t="s">
         <v>404</v>
       </c>
       <c r="D208" s="31">
-        <v>87.923900000000003</v>
+        <v>87.927700000000002</v>
       </c>
       <c r="E208" s="31">
-        <v>101.8597</v>
+        <v>101.88639999999999</v>
       </c>
       <c r="F208" s="31">
-        <v>88.619500000000002</v>
+        <v>88.622200000000007</v>
       </c>
       <c r="G208" s="31">
-        <v>103.26730000000001</v>
+        <v>103.29989999999999</v>
       </c>
     </row>
     <row r="209" spans="2:7" ht="14.1" customHeight="1">
       <c r="B209" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C209" s="22" t="s">
         <v>406</v>
       </c>
       <c r="D209" s="31">
-        <v>87.988799999999998</v>
+        <v>87.992999999999995</v>
       </c>
       <c r="E209" s="31">
-        <v>101.76049999999999</v>
+        <v>101.78919999999999</v>
       </c>
       <c r="F209" s="31">
-        <v>88.680800000000005</v>
+        <v>88.683599999999998</v>
       </c>
       <c r="G209" s="31">
-        <v>103.13760000000001</v>
+        <v>103.17230000000001</v>
       </c>
     </row>
     <row r="210" spans="2:7" ht="14.1" customHeight="1">
       <c r="B210" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C210" s="22" t="s">
         <v>408</v>
       </c>
       <c r="D210" s="31">
-        <v>87.997299999999996</v>
+        <v>88.002300000000005</v>
       </c>
       <c r="E210" s="31">
-        <v>101.68989999999999</v>
+        <v>101.72029999999999</v>
       </c>
       <c r="F210" s="31">
-        <v>88.672399999999996</v>
+        <v>88.675899999999999</v>
       </c>
       <c r="G210" s="31">
-        <v>103.0433</v>
+        <v>103.07989999999999</v>
       </c>
     </row>
     <row r="211" spans="2:7" ht="18" customHeight="1">
       <c r="B211" s="12" t="s">
         <v>409</v>
       </c>
       <c r="C211" s="22" t="s">
         <v>410</v>
       </c>
       <c r="D211" s="31">
-        <v>87.945499999999996</v>
+        <v>87.948800000000006</v>
       </c>
       <c r="E211" s="31">
-        <v>101.6422</v>
+        <v>101.6645</v>
       </c>
       <c r="F211" s="31">
-        <v>88.569500000000005</v>
+        <v>88.570400000000006</v>
       </c>
       <c r="G211" s="31">
-        <v>102.97199999999999</v>
+        <v>102.999</v>
       </c>
     </row>
     <row r="212" spans="2:7" ht="14.1" customHeight="1">
       <c r="B212" s="11" t="s">
         <v>411</v>
       </c>
       <c r="C212" s="22" t="s">
         <v>412</v>
       </c>
       <c r="D212" s="31">
-        <v>87.851799999999997</v>
+        <v>87.852900000000005</v>
       </c>
       <c r="E212" s="31">
-        <v>101.4924</v>
+        <v>101.5065</v>
       </c>
       <c r="F212" s="31">
-        <v>88.416399999999996</v>
+        <v>88.414199999999994</v>
       </c>
       <c r="G212" s="31">
-        <v>102.776</v>
+        <v>102.7933</v>
       </c>
     </row>
     <row r="213" spans="2:7" ht="14.1" customHeight="1">
       <c r="B213" s="11" t="s">
         <v>413</v>
       </c>
       <c r="C213" s="22" t="s">
         <v>414</v>
       </c>
       <c r="D213" s="31">
-        <v>87.751900000000006</v>
+        <v>87.752499999999998</v>
       </c>
       <c r="E213" s="31">
-        <v>101.2273</v>
+        <v>101.2323</v>
       </c>
       <c r="F213" s="31">
-        <v>88.257000000000005</v>
+        <v>88.254000000000005</v>
       </c>
       <c r="G213" s="31">
-        <v>102.44</v>
+        <v>102.4466</v>
       </c>
     </row>
     <row r="214" spans="2:7" ht="14.1" customHeight="1">
       <c r="B214" s="11" t="s">
         <v>415</v>
       </c>
       <c r="C214" s="22" t="s">
         <v>416</v>
       </c>
       <c r="D214" s="31">
-        <v>87.744699999999995</v>
+        <v>87.745900000000006</v>
       </c>
       <c r="E214" s="31">
-        <v>101.121</v>
+        <v>101.12869999999999</v>
       </c>
       <c r="F214" s="31">
-        <v>88.201700000000002</v>
+        <v>88.199700000000007</v>
       </c>
       <c r="G214" s="31">
-        <v>102.2937</v>
+        <v>102.30329999999999</v>
       </c>
     </row>
     <row r="215" spans="2:7" ht="14.1" customHeight="1">
       <c r="B215" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C215" s="22" t="s">
         <v>418</v>
       </c>
       <c r="D215" s="31">
-        <v>87.810599999999994</v>
+        <v>87.811499999999995</v>
       </c>
       <c r="E215" s="31">
-        <v>101.3343</v>
+        <v>101.34439999999999</v>
       </c>
       <c r="F215" s="31">
-        <v>88.234099999999998</v>
+        <v>88.231700000000004</v>
       </c>
       <c r="G215" s="31">
-        <v>102.5398</v>
+        <v>102.5521</v>
       </c>
     </row>
     <row r="216" spans="2:7" ht="14.1" customHeight="1">
       <c r="B216" s="11" t="s">
         <v>419</v>
       </c>
       <c r="C216" s="22" t="s">
         <v>420</v>
       </c>
       <c r="D216" s="31">
-        <v>87.732699999999994</v>
+        <v>87.733000000000004</v>
       </c>
       <c r="E216" s="31">
-        <v>101.14279999999999</v>
+        <v>101.1551</v>
       </c>
       <c r="F216" s="31">
-        <v>88.092399999999998</v>
+        <v>88.089500000000001</v>
       </c>
       <c r="G216" s="31">
-        <v>102.2889</v>
+        <v>102.3035</v>
       </c>
     </row>
     <row r="217" spans="2:7" ht="14.1" customHeight="1">
       <c r="B217" s="11" t="s">
         <v>421</v>
       </c>
       <c r="C217" s="22" t="s">
         <v>422</v>
       </c>
       <c r="D217" s="31">
-        <v>87.630700000000004</v>
+        <v>87.630600000000001</v>
       </c>
       <c r="E217" s="31">
-        <v>100.8725</v>
+        <v>100.8857</v>
       </c>
       <c r="F217" s="31">
-        <v>87.926199999999994</v>
+        <v>87.922600000000003</v>
       </c>
       <c r="G217" s="31">
-        <v>101.94499999999999</v>
+        <v>101.9605</v>
       </c>
     </row>
     <row r="218" spans="2:7" ht="14.1" customHeight="1">
       <c r="B218" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C218" s="22" t="s">
         <v>424</v>
       </c>
       <c r="D218" s="31">
-        <v>87.624499999999998</v>
+        <v>87.626300000000001</v>
       </c>
       <c r="E218" s="31">
-        <v>100.8145</v>
+        <v>100.8301</v>
       </c>
       <c r="F218" s="31">
-        <v>87.876000000000005</v>
+        <v>87.874300000000005</v>
       </c>
       <c r="G218" s="31">
-        <v>101.8605</v>
+        <v>101.87860000000001</v>
       </c>
     </row>
     <row r="219" spans="2:7" ht="14.1" customHeight="1">
       <c r="B219" s="11" t="s">
         <v>425</v>
       </c>
       <c r="C219" s="22" t="s">
         <v>426</v>
       </c>
       <c r="D219" s="31">
-        <v>90.820899999999995</v>
+        <v>90.835400000000007</v>
       </c>
       <c r="E219" s="31">
-        <v>104.3599</v>
+        <v>104.39790000000001</v>
       </c>
       <c r="F219" s="31">
-        <v>91.727099999999993</v>
+        <v>91.740899999999996</v>
       </c>
       <c r="G219" s="31">
-        <v>106.1808</v>
+        <v>106.2266</v>
       </c>
     </row>
     <row r="220" spans="2:7" ht="14.1" customHeight="1">
       <c r="B220" s="11" t="s">
         <v>427</v>
       </c>
       <c r="C220" s="22" t="s">
         <v>428</v>
       </c>
       <c r="D220" s="31">
-        <v>85.237799999999993</v>
+        <v>85.235299999999995</v>
       </c>
       <c r="E220" s="31">
-        <v>97.264499999999998</v>
+        <v>97.281400000000005</v>
       </c>
       <c r="F220" s="31">
-        <v>84.878600000000006</v>
+        <v>84.871099999999998</v>
       </c>
       <c r="G220" s="31">
-        <v>97.493300000000005</v>
+        <v>97.512699999999995</v>
       </c>
     </row>
     <row r="221" spans="2:7" ht="14.1" customHeight="1">
       <c r="B221" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C221" s="22" t="s">
         <v>430</v>
       </c>
       <c r="D221" s="31">
-        <v>86.520399999999995</v>
+        <v>86.524199999999993</v>
       </c>
       <c r="E221" s="31">
-        <v>98.804599999999994</v>
+        <v>98.827600000000004</v>
       </c>
       <c r="F221" s="31">
-        <v>86.405900000000003</v>
+        <v>86.407499999999999</v>
       </c>
       <c r="G221" s="31">
-        <v>99.3566</v>
+        <v>99.383700000000005</v>
       </c>
     </row>
     <row r="222" spans="2:7" ht="14.1" customHeight="1">
       <c r="B222" s="11" t="s">
         <v>431</v>
       </c>
       <c r="C222" s="22" t="s">
         <v>432</v>
       </c>
       <c r="D222" s="31">
-        <v>86.741100000000003</v>
+        <v>86.743600000000001</v>
       </c>
       <c r="E222" s="31">
-        <v>98.890699999999995</v>
+        <v>98.9191</v>
       </c>
       <c r="F222" s="31">
-        <v>86.626400000000004</v>
+        <v>86.626199999999997</v>
       </c>
       <c r="G222" s="31">
-        <v>99.453699999999998</v>
+        <v>99.487399999999994</v>
       </c>
     </row>
     <row r="223" spans="2:7" ht="18" customHeight="1">
       <c r="B223" s="12">
         <v>2020000101</v>
       </c>
       <c r="C223" s="37" t="s">
         <v>655</v>
       </c>
       <c r="D223" s="31">
-        <v>87.124799999999993</v>
+        <v>87.1233</v>
       </c>
       <c r="E223" s="31">
-        <v>99.164400000000001</v>
+        <v>99.189899999999994</v>
       </c>
       <c r="F223" s="31">
-        <v>87.034400000000005</v>
+        <v>87.030299999999997</v>
       </c>
       <c r="G223" s="31">
-        <v>99.7654</v>
+        <v>99.796199999999999</v>
       </c>
     </row>
     <row r="224" spans="2:7" ht="14.1" customHeight="1">
       <c r="B224" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C224" s="22" t="s">
         <v>434</v>
       </c>
       <c r="D224" s="31">
-        <v>87.472700000000003</v>
+        <v>87.465299999999999</v>
       </c>
       <c r="E224" s="31">
-        <v>99.403800000000004</v>
+        <v>99.426100000000005</v>
       </c>
       <c r="F224" s="31">
-        <v>87.399199999999993</v>
+        <v>87.388800000000003</v>
       </c>
       <c r="G224" s="31">
-        <v>100.0342</v>
+        <v>100.06189999999999</v>
       </c>
     </row>
     <row r="225" spans="2:7" ht="14.1" customHeight="1">
       <c r="B225" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C225" s="22" t="s">
         <v>436</v>
       </c>
       <c r="D225" s="31">
-        <v>82.467699999999994</v>
+        <v>82.467100000000002</v>
       </c>
       <c r="E225" s="31">
-        <v>93.778199999999998</v>
+        <v>93.78</v>
       </c>
       <c r="F225" s="31">
-        <v>81.270300000000006</v>
+        <v>81.268900000000002</v>
       </c>
       <c r="G225" s="31">
-        <v>93.156199999999998</v>
+        <v>93.158799999999999</v>
       </c>
     </row>
     <row r="226" spans="2:7" ht="14.1" customHeight="1">
       <c r="B226" s="11" t="s">
         <v>437</v>
       </c>
       <c r="C226" s="22" t="s">
         <v>438</v>
       </c>
       <c r="D226" s="31">
-        <v>77.180400000000006</v>
+        <v>77.187399999999997</v>
       </c>
       <c r="E226" s="31">
-        <v>87.638199999999998</v>
+        <v>87.631399999999999</v>
       </c>
       <c r="F226" s="31">
-        <v>74.826099999999997</v>
+        <v>74.832999999999998</v>
       </c>
       <c r="G226" s="31">
-        <v>85.655900000000003</v>
+        <v>85.647000000000006</v>
       </c>
     </row>
     <row r="227" spans="2:7" ht="14.1" customHeight="1">
       <c r="B227" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C227" s="22" t="s">
         <v>440</v>
       </c>
       <c r="D227" s="31">
-        <v>77.151600000000002</v>
+        <v>77.154700000000005</v>
       </c>
       <c r="E227" s="31">
-        <v>87.221299999999999</v>
+        <v>87.222399999999993</v>
       </c>
       <c r="F227" s="31">
-        <v>74.761700000000005</v>
+        <v>74.763300000000001</v>
       </c>
       <c r="G227" s="31">
-        <v>85.128100000000003</v>
+        <v>85.129000000000005</v>
       </c>
     </row>
     <row r="228" spans="2:7" ht="14.1" customHeight="1">
       <c r="B228" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C228" s="22" t="s">
         <v>442</v>
       </c>
       <c r="D228" s="31">
-        <v>83.836200000000005</v>
+        <v>83.852000000000004</v>
       </c>
       <c r="E228" s="31">
-        <v>95.799000000000007</v>
+        <v>95.8369</v>
       </c>
       <c r="F228" s="31">
-        <v>82.827299999999994</v>
+        <v>82.842200000000005</v>
       </c>
       <c r="G228" s="31">
-        <v>95.595500000000001</v>
+        <v>95.642200000000003</v>
       </c>
     </row>
     <row r="229" spans="2:7" ht="14.1" customHeight="1">
       <c r="B229" s="11" t="s">
         <v>443</v>
       </c>
       <c r="C229" s="22" t="s">
         <v>444</v>
       </c>
       <c r="D229" s="31">
-        <v>82.280799999999999</v>
+        <v>82.283299999999997</v>
       </c>
       <c r="E229" s="31">
-        <v>93.779700000000005</v>
+        <v>93.786100000000005</v>
       </c>
       <c r="F229" s="31">
-        <v>80.906099999999995</v>
+        <v>80.907399999999996</v>
       </c>
       <c r="G229" s="31">
-        <v>93.119200000000006</v>
+        <v>93.126000000000005</v>
       </c>
     </row>
     <row r="230" spans="2:7" ht="14.1" customHeight="1">
       <c r="B230" s="11" t="s">
         <v>445</v>
       </c>
       <c r="C230" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D230" s="31">
-        <v>82.986800000000002</v>
+        <v>82.987899999999996</v>
       </c>
       <c r="E230" s="31">
-        <v>95.0672</v>
+        <v>95.0809</v>
       </c>
       <c r="F230" s="31">
-        <v>81.7089</v>
+        <v>81.707899999999995</v>
       </c>
       <c r="G230" s="31">
-        <v>94.681100000000001</v>
+        <v>94.696600000000004</v>
       </c>
     </row>
     <row r="231" spans="2:7" ht="14.1" customHeight="1">
       <c r="B231" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C231" s="22" t="s">
         <v>448</v>
       </c>
       <c r="D231" s="31">
-        <v>84.244399999999999</v>
+        <v>84.2483</v>
       </c>
       <c r="E231" s="31">
-        <v>96.37</v>
+        <v>96.392499999999998</v>
       </c>
       <c r="F231" s="31">
-        <v>83.180999999999997</v>
+        <v>83.182699999999997</v>
       </c>
       <c r="G231" s="31">
-        <v>96.261499999999998</v>
+        <v>96.287599999999998</v>
       </c>
     </row>
     <row r="232" spans="2:7" ht="14.1" customHeight="1">
       <c r="B232" s="11" t="s">
         <v>449</v>
       </c>
       <c r="C232" s="22" t="s">
         <v>450</v>
       </c>
       <c r="D232" s="31">
-        <v>85.367500000000007</v>
+        <v>85.373800000000003</v>
       </c>
       <c r="E232" s="31">
-        <v>97.6083</v>
+        <v>97.636899999999997</v>
       </c>
       <c r="F232" s="31">
-        <v>84.504300000000001</v>
+        <v>84.507599999999996</v>
       </c>
       <c r="G232" s="31">
-        <v>97.7637</v>
+        <v>97.7971</v>
       </c>
     </row>
     <row r="233" spans="2:7" ht="14.1" customHeight="1">
       <c r="B233" s="11" t="s">
         <v>451</v>
       </c>
       <c r="C233" s="22" t="s">
         <v>452</v>
       </c>
       <c r="D233" s="31">
-        <v>85.347499999999997</v>
+        <v>85.352400000000003</v>
       </c>
       <c r="E233" s="31">
-        <v>97.31</v>
+        <v>97.336299999999994</v>
       </c>
       <c r="F233" s="31">
-        <v>84.445099999999996</v>
+        <v>84.445899999999995</v>
       </c>
       <c r="G233" s="31">
-        <v>97.387799999999999</v>
+        <v>97.418199999999999</v>
       </c>
     </row>
     <row r="234" spans="2:7" ht="14.1" customHeight="1">
       <c r="B234" s="11">
         <v>2020001212</v>
       </c>
       <c r="C234" s="37" t="s">
         <v>652</v>
       </c>
       <c r="D234" s="31">
-        <v>85.310299999999998</v>
+        <v>85.314400000000006</v>
       </c>
       <c r="E234" s="31">
-        <v>96.9375</v>
+        <v>96.961200000000005</v>
       </c>
       <c r="F234" s="31">
-        <v>84.365300000000005</v>
+        <v>84.3643</v>
       </c>
       <c r="G234" s="31">
-        <v>96.921800000000005</v>
+        <v>96.948899999999995</v>
       </c>
     </row>
     <row r="235" spans="2:7" ht="18" customHeight="1">
       <c r="B235" s="12">
         <v>2021000101</v>
       </c>
       <c r="C235" s="37" t="s">
         <v>656</v>
       </c>
       <c r="D235" s="31">
-        <v>83.738399999999999</v>
+        <v>83.742599999999996</v>
       </c>
       <c r="E235" s="31">
-        <v>94.6404</v>
+        <v>94.643100000000004</v>
       </c>
       <c r="F235" s="31">
-        <v>82.407200000000003</v>
+        <v>82.409099999999995</v>
       </c>
       <c r="G235" s="31">
-        <v>94.087500000000006</v>
+        <v>94.089299999999994</v>
       </c>
     </row>
     <row r="236" spans="2:7" ht="14.1" customHeight="1">
       <c r="B236" s="11">
         <v>2021000202</v>
       </c>
       <c r="C236" s="37" t="s">
         <v>657</v>
       </c>
       <c r="D236" s="31">
-        <v>84.521600000000007</v>
+        <v>84.526799999999994</v>
       </c>
       <c r="E236" s="31">
-        <v>96.034000000000006</v>
+        <v>96.037499999999994</v>
       </c>
       <c r="F236" s="31">
-        <v>83.291399999999996</v>
+        <v>83.294799999999995</v>
       </c>
       <c r="G236" s="31">
-        <v>95.768500000000003</v>
+        <v>95.772199999999998</v>
       </c>
     </row>
     <row r="237" spans="2:7" ht="14.1" customHeight="1">
       <c r="B237" s="11">
         <v>2021000303</v>
       </c>
       <c r="C237" s="37" t="s">
         <v>658</v>
       </c>
       <c r="D237" s="31">
-        <v>85.509</v>
+        <v>85.514300000000006</v>
       </c>
       <c r="E237" s="31">
-        <v>97.462199999999996</v>
+        <v>97.470799999999997</v>
       </c>
       <c r="F237" s="31">
-        <v>84.421000000000006</v>
+        <v>84.424099999999996</v>
       </c>
       <c r="G237" s="31">
-        <v>97.501499999999993</v>
+        <v>97.5124</v>
       </c>
     </row>
     <row r="238" spans="2:7" ht="14.1" customHeight="1">
       <c r="B238" s="11">
         <v>2021000404</v>
       </c>
       <c r="C238" s="37" t="s">
         <v>660</v>
       </c>
       <c r="D238" s="31">
-        <v>85.572800000000001</v>
+        <v>85.5745</v>
       </c>
       <c r="E238" s="31">
-        <v>97.460499999999996</v>
+        <v>97.473500000000001</v>
       </c>
       <c r="F238" s="31">
-        <v>84.448499999999996</v>
+        <v>84.447299999999998</v>
       </c>
       <c r="G238" s="31">
-        <v>97.484200000000001</v>
+        <v>97.500100000000003</v>
       </c>
     </row>
     <row r="239" spans="2:7" ht="14.1" customHeight="1">
       <c r="B239" s="11">
         <v>2021000505</v>
       </c>
       <c r="C239" s="37" t="s">
         <v>661</v>
       </c>
       <c r="D239" s="31">
-        <v>85.220399999999998</v>
+        <v>85.2179</v>
       </c>
       <c r="E239" s="31">
-        <v>95.840199999999996</v>
+        <v>95.855400000000003</v>
       </c>
       <c r="F239" s="31">
-        <v>83.974699999999999</v>
+        <v>83.969300000000004</v>
       </c>
       <c r="G239" s="31">
-        <v>95.490399999999994</v>
+        <v>95.508700000000005</v>
       </c>
     </row>
     <row r="240" spans="2:7" ht="14.1" customHeight="1">
       <c r="B240" s="11">
         <v>2021000606</v>
       </c>
       <c r="C240" s="37" t="s">
         <v>662</v>
       </c>
       <c r="D240" s="31">
-        <v>85.424999999999997</v>
+        <v>85.424199999999999</v>
       </c>
       <c r="E240" s="31">
-        <v>96.823999999999998</v>
+        <v>96.842200000000005</v>
       </c>
       <c r="F240" s="31">
-        <v>84.171300000000002</v>
+        <v>84.168499999999995</v>
       </c>
       <c r="G240" s="31">
-        <v>96.671000000000006</v>
+        <v>96.692700000000002</v>
       </c>
     </row>
     <row r="241" spans="2:7" ht="14.1" customHeight="1">
       <c r="B241" s="11">
         <v>2021000707</v>
       </c>
       <c r="C241" s="37" t="s">
         <v>664</v>
       </c>
       <c r="D241" s="31">
-        <v>85.575400000000002</v>
+        <v>85.5762</v>
       </c>
       <c r="E241" s="31">
-        <v>96.726200000000006</v>
+        <v>96.744799999999998</v>
       </c>
       <c r="F241" s="31">
-        <v>84.311199999999999</v>
+        <v>84.309700000000007</v>
       </c>
       <c r="G241" s="31">
-        <v>96.540800000000004</v>
+        <v>96.562799999999996</v>
       </c>
     </row>
     <row r="242" spans="2:7" ht="14.1" customHeight="1">
       <c r="B242" s="11">
         <v>2021000808</v>
       </c>
       <c r="C242" s="37" t="s">
         <v>665</v>
       </c>
       <c r="D242" s="31">
-        <v>84.5779</v>
+        <v>84.576800000000006</v>
       </c>
       <c r="E242" s="31">
-        <v>94.813599999999994</v>
+        <v>94.824200000000005</v>
       </c>
       <c r="F242" s="31">
-        <v>83.066999999999993</v>
+        <v>83.064300000000003</v>
       </c>
       <c r="G242" s="31">
-        <v>94.18</v>
+        <v>94.192400000000006</v>
       </c>
     </row>
     <row r="243" spans="2:7" ht="14.1" customHeight="1">
       <c r="B243" s="11">
         <v>2021000909</v>
       </c>
       <c r="C243" s="37" t="s">
         <v>666</v>
       </c>
       <c r="D243" s="31">
-        <v>86.147999999999996</v>
+        <v>86.155500000000004</v>
       </c>
       <c r="E243" s="31">
-        <v>96.789299999999997</v>
+        <v>96.8262</v>
       </c>
       <c r="F243" s="31">
-        <v>84.918099999999995</v>
+        <v>84.923900000000003</v>
       </c>
       <c r="G243" s="31">
-        <v>96.578599999999994</v>
+        <v>96.623800000000003</v>
       </c>
     </row>
     <row r="244" spans="2:7" ht="14.1" customHeight="1">
       <c r="B244" s="11">
         <v>2021001010</v>
       </c>
       <c r="C244" s="37" t="s">
         <v>668</v>
       </c>
       <c r="D244" s="31">
-        <v>87.193600000000004</v>
+        <v>87.201400000000007</v>
       </c>
       <c r="E244" s="31">
-        <v>98.001599999999996</v>
+        <v>98.035799999999995</v>
       </c>
       <c r="F244" s="31">
-        <v>86.131699999999995</v>
+        <v>86.138599999999997</v>
       </c>
       <c r="G244" s="31">
-        <v>98.045900000000003</v>
+        <v>98.087599999999995</v>
       </c>
     </row>
     <row r="245" spans="2:7" ht="14.1" customHeight="1">
       <c r="B245" s="11">
         <v>2021001111</v>
       </c>
       <c r="C245" s="37" t="s">
         <v>669</v>
       </c>
       <c r="D245" s="31">
-        <v>88.2791</v>
+        <v>88.284700000000001</v>
       </c>
       <c r="E245" s="31">
-        <v>99.242000000000004</v>
+        <v>99.272300000000001</v>
       </c>
       <c r="F245" s="31">
-        <v>87.394099999999995</v>
+        <v>87.399000000000001</v>
       </c>
       <c r="G245" s="31">
-        <v>99.548000000000002</v>
+        <v>99.584800000000001</v>
       </c>
     </row>
     <row r="246" spans="2:7" ht="14.1" customHeight="1">
       <c r="B246" s="11">
         <v>2021001212</v>
       </c>
       <c r="C246" s="37" t="s">
         <v>670</v>
       </c>
       <c r="D246" s="31">
-        <v>88.741600000000005</v>
+        <v>88.7453</v>
       </c>
       <c r="E246" s="31">
-        <v>99.249399999999994</v>
+        <v>99.278700000000001</v>
       </c>
       <c r="F246" s="31">
-        <v>87.902699999999996</v>
+        <v>87.905900000000003</v>
       </c>
       <c r="G246" s="31">
-        <v>99.539500000000004</v>
+        <v>99.575199999999995</v>
       </c>
     </row>
     <row r="247" spans="2:7" ht="18" customHeight="1">
       <c r="B247" s="12">
         <v>2022000101</v>
       </c>
       <c r="C247" s="37" t="s">
         <v>673</v>
       </c>
       <c r="D247" s="31">
-        <v>88.724800000000002</v>
+        <v>88.725800000000007</v>
       </c>
       <c r="E247" s="31">
-        <v>98.330500000000001</v>
+        <v>98.350200000000001</v>
       </c>
       <c r="F247" s="31">
-        <v>87.841200000000001</v>
+        <v>87.841300000000004</v>
       </c>
       <c r="G247" s="31">
-        <v>98.401300000000006</v>
+        <v>98.425700000000006</v>
       </c>
     </row>
     <row r="248" spans="2:7" ht="14.1" customHeight="1">
       <c r="B248" s="11">
         <v>2022000202</v>
       </c>
       <c r="C248" s="37" t="s">
         <v>674</v>
       </c>
       <c r="D248" s="31">
-        <v>88.266300000000001</v>
+        <v>88.271500000000003</v>
       </c>
       <c r="E248" s="31">
-        <v>97.340800000000002</v>
+        <v>97.352800000000002</v>
       </c>
       <c r="F248" s="31">
-        <v>87.24</v>
+        <v>87.245099999999994</v>
       </c>
       <c r="G248" s="31">
-        <v>97.177400000000006</v>
+        <v>97.192899999999995</v>
       </c>
     </row>
     <row r="249" spans="2:7" ht="14.1" customHeight="1">
       <c r="B249" s="11">
         <v>2022000303</v>
       </c>
       <c r="C249" s="37" t="s">
         <v>675</v>
       </c>
       <c r="D249" s="31">
-        <v>88.599299999999999</v>
+        <v>88.603899999999996</v>
       </c>
       <c r="E249" s="31">
-        <v>97.830500000000001</v>
+        <v>97.836100000000002</v>
       </c>
       <c r="F249" s="31">
-        <v>87.596500000000006</v>
+        <v>87.600200000000001</v>
       </c>
       <c r="G249" s="31">
-        <v>97.7577</v>
+        <v>97.766000000000005</v>
       </c>
     </row>
     <row r="250" spans="2:7" ht="14.1" customHeight="1">
       <c r="B250" s="11">
         <v>2022000404</v>
       </c>
       <c r="C250" s="37" t="s">
         <v>677</v>
       </c>
       <c r="D250" s="31">
-        <v>90.057599999999994</v>
+        <v>90.055800000000005</v>
       </c>
       <c r="E250" s="31">
-        <v>99.160499999999999</v>
+        <v>99.173400000000001</v>
       </c>
       <c r="F250" s="31">
-        <v>89.314999999999998</v>
+        <v>89.311000000000007</v>
       </c>
       <c r="G250" s="31">
-        <v>99.367000000000004</v>
+        <v>99.383799999999994</v>
       </c>
     </row>
     <row r="251" spans="2:7" ht="14.1" customHeight="1">
       <c r="B251" s="11">
         <v>2022000505</v>
       </c>
       <c r="C251" s="37" t="s">
         <v>678</v>
       </c>
       <c r="D251" s="31">
-        <v>90.518299999999996</v>
+        <v>90.513000000000005</v>
       </c>
       <c r="E251" s="31">
-        <v>99.457400000000007</v>
+        <v>99.479500000000002</v>
       </c>
       <c r="F251" s="31">
-        <v>89.822999999999993</v>
+        <v>89.814800000000005</v>
       </c>
       <c r="G251" s="31">
-        <v>99.719099999999997</v>
+        <v>99.746799999999993</v>
       </c>
     </row>
     <row r="252" spans="2:7" ht="14.1" customHeight="1">
       <c r="B252" s="11">
         <v>2022000606</v>
       </c>
       <c r="C252" s="37" t="s">
         <v>679</v>
       </c>
       <c r="D252" s="31">
-        <v>90.965000000000003</v>
+        <v>90.959800000000001</v>
       </c>
       <c r="E252" s="31">
-        <v>99.675700000000006</v>
+        <v>99.703100000000006</v>
       </c>
       <c r="F252" s="31">
-        <v>90.313000000000002</v>
+        <v>90.305000000000007</v>
       </c>
       <c r="G252" s="31">
-        <v>99.977599999999995</v>
+        <v>100.0112</v>
       </c>
     </row>
     <row r="253" spans="2:7" ht="14.1" customHeight="1">
       <c r="B253" s="11">
         <v>2022000707</v>
       </c>
       <c r="C253" s="37" t="s">
         <v>681</v>
       </c>
       <c r="D253" s="31">
-        <v>91.111999999999995</v>
+        <v>91.110900000000001</v>
       </c>
       <c r="E253" s="31">
-        <v>99.518900000000002</v>
+        <v>99.546499999999995</v>
       </c>
       <c r="F253" s="31">
-        <v>90.446299999999994</v>
+        <v>90.443399999999997</v>
       </c>
       <c r="G253" s="31">
-        <v>99.775000000000006</v>
+        <v>99.808700000000002</v>
       </c>
     </row>
     <row r="254" spans="2:7" ht="14.1" customHeight="1">
       <c r="B254" s="11">
         <v>2022000808</v>
       </c>
       <c r="C254" s="37" t="s">
         <v>682</v>
       </c>
       <c r="D254" s="31">
-        <v>90.951800000000006</v>
+        <v>90.950699999999998</v>
       </c>
       <c r="E254" s="31">
-        <v>99.076400000000007</v>
+        <v>99.094099999999997</v>
       </c>
       <c r="F254" s="31">
-        <v>90.2089</v>
+        <v>90.206900000000005</v>
       </c>
       <c r="G254" s="31">
-        <v>99.221400000000003</v>
+        <v>99.242699999999999</v>
       </c>
     </row>
     <row r="255" spans="2:7" ht="14.1" customHeight="1">
       <c r="B255" s="11">
         <v>2022000909</v>
       </c>
       <c r="C255" s="37" t="s">
         <v>683</v>
       </c>
       <c r="D255" s="31">
-        <v>92.001900000000006</v>
+        <v>92.009600000000006</v>
       </c>
       <c r="E255" s="31">
-        <v>99.880899999999997</v>
+        <v>99.913600000000002</v>
       </c>
       <c r="F255" s="31">
-        <v>91.428899999999999</v>
+        <v>91.436800000000005</v>
       </c>
       <c r="G255" s="31">
-        <v>100.194</v>
+        <v>100.2336</v>
       </c>
     </row>
     <row r="256" spans="2:7" ht="14.1" customHeight="1">
       <c r="B256" s="11">
         <v>2022001010</v>
       </c>
       <c r="C256" s="37" t="s">
         <v>685</v>
       </c>
       <c r="D256" s="31">
-        <v>92.447500000000005</v>
+        <v>92.454700000000003</v>
       </c>
       <c r="E256" s="31">
-        <v>100.0825</v>
+        <v>100.1134</v>
       </c>
       <c r="F256" s="31">
-        <v>91.923400000000001</v>
+        <v>91.930599999999998</v>
       </c>
       <c r="G256" s="31">
-        <v>100.4265</v>
+        <v>100.4641</v>
       </c>
     </row>
     <row r="257" spans="2:7" ht="14.1" customHeight="1">
       <c r="B257" s="11">
         <v>2022001111</v>
       </c>
       <c r="C257" s="37" t="s">
         <v>686</v>
       </c>
       <c r="D257" s="31">
-        <v>92.773899999999998</v>
+        <v>92.778400000000005</v>
       </c>
       <c r="E257" s="31">
-        <v>99.987200000000001</v>
+        <v>100.0142</v>
       </c>
       <c r="F257" s="31">
-        <v>92.276600000000002</v>
+        <v>92.280699999999996</v>
       </c>
       <c r="G257" s="31">
-        <v>100.2975</v>
+        <v>100.3302</v>
       </c>
     </row>
     <row r="258" spans="2:7" ht="14.1" customHeight="1">
       <c r="B258" s="11">
         <v>2022001212</v>
       </c>
       <c r="C258" s="37" t="s">
         <v>687</v>
       </c>
       <c r="D258" s="31">
-        <v>93.122799999999998</v>
+        <v>93.125399999999999</v>
       </c>
       <c r="E258" s="31">
-        <v>100.0373</v>
+        <v>100.06</v>
       </c>
       <c r="F258" s="31">
-        <v>92.657499999999999</v>
+        <v>92.659099999999995</v>
       </c>
       <c r="G258" s="31">
-        <v>100.3477</v>
+        <v>100.37520000000001</v>
       </c>
     </row>
     <row r="259" spans="2:7" ht="18" customHeight="1">
       <c r="B259" s="12">
         <v>2023000101</v>
       </c>
       <c r="C259" s="37" t="s">
         <v>690</v>
       </c>
       <c r="D259" s="31">
-        <v>93.319699999999997</v>
+        <v>93.318799999999996</v>
       </c>
       <c r="E259" s="31">
-        <v>100.01430000000001</v>
+        <v>100.0301</v>
       </c>
       <c r="F259" s="31">
-        <v>92.853099999999998</v>
+        <v>92.850300000000004</v>
       </c>
       <c r="G259" s="31">
-        <v>100.3021</v>
+        <v>100.3216</v>
       </c>
     </row>
     <row r="260" spans="2:7" ht="14.1" customHeight="1">
       <c r="B260" s="12">
         <v>2023000202</v>
       </c>
       <c r="C260" s="37" t="s">
         <v>691</v>
       </c>
       <c r="D260" s="31">
-        <v>94.067099999999996</v>
+        <v>94.081000000000003</v>
       </c>
       <c r="E260" s="31">
-        <v>100.3056</v>
+        <v>100.3169</v>
       </c>
       <c r="F260" s="31">
-        <v>93.693799999999996</v>
+        <v>93.709299999999999</v>
       </c>
       <c r="G260" s="31">
-        <v>100.6387</v>
+        <v>100.6533</v>
       </c>
     </row>
     <row r="261" spans="2:7" ht="14.1" customHeight="1">
       <c r="B261" s="12">
         <v>2023000303</v>
       </c>
       <c r="C261" s="37" t="s">
         <v>692</v>
       </c>
       <c r="D261" s="31">
-        <v>94.035600000000002</v>
+        <v>94.042000000000002</v>
       </c>
       <c r="E261" s="31">
-        <v>100.1208</v>
+        <v>100.1237</v>
       </c>
       <c r="F261" s="31">
-        <v>93.613100000000003</v>
+        <v>93.619500000000002</v>
       </c>
       <c r="G261" s="31">
-        <v>100.3946</v>
+        <v>100.3995</v>
       </c>
     </row>
     <row r="262" spans="2:7" ht="14.1" customHeight="1">
       <c r="B262" s="12">
         <v>2023000404</v>
       </c>
       <c r="C262" s="37" t="s">
         <v>694</v>
       </c>
       <c r="D262" s="31">
-        <v>93.853999999999999</v>
+        <v>93.852099999999993</v>
       </c>
       <c r="E262" s="31">
-        <v>99.715100000000007</v>
+        <v>99.724800000000002</v>
       </c>
       <c r="F262" s="31">
-        <v>93.360600000000005</v>
+        <v>93.356399999999994</v>
       </c>
       <c r="G262" s="31">
-        <v>99.891199999999998</v>
+        <v>99.903499999999994</v>
       </c>
     </row>
     <row r="263" spans="2:7" ht="14.1" customHeight="1">
       <c r="B263" s="12">
         <v>2023000505</v>
       </c>
       <c r="C263" s="37" t="s">
         <v>695</v>
       </c>
       <c r="D263" s="31">
-        <v>93.692999999999998</v>
+        <v>93.686800000000005</v>
       </c>
       <c r="E263" s="31">
-        <v>99.320300000000003</v>
+        <v>99.337599999999995</v>
       </c>
       <c r="F263" s="31">
-        <v>93.130700000000004</v>
+        <v>93.120699999999999</v>
       </c>
       <c r="G263" s="31">
-        <v>99.400199999999998</v>
+        <v>99.420900000000003</v>
       </c>
     </row>
     <row r="264" spans="2:7" ht="14.1" customHeight="1">
       <c r="B264" s="12">
         <v>2023000606</v>
       </c>
       <c r="C264" s="37" t="s">
         <v>696</v>
       </c>
       <c r="D264" s="31">
-        <v>93.715000000000003</v>
+        <v>93.709599999999995</v>
       </c>
       <c r="E264" s="31">
-        <v>99.185699999999997</v>
+        <v>99.209000000000003</v>
       </c>
       <c r="F264" s="31">
-        <v>93.118300000000005</v>
+        <v>93.108699999999999</v>
       </c>
       <c r="G264" s="31">
-        <v>99.228099999999998</v>
+        <v>99.255300000000005</v>
       </c>
     </row>
     <row r="265" spans="2:7" ht="14.1" customHeight="1">
       <c r="B265" s="12">
         <v>2023000707</v>
       </c>
       <c r="C265" s="37" t="s">
         <v>698</v>
       </c>
       <c r="D265" s="31">
-        <v>93.913399999999996</v>
+        <v>93.913799999999995</v>
       </c>
       <c r="E265" s="31">
-        <v>99.181399999999996</v>
+        <v>99.203500000000005</v>
       </c>
       <c r="F265" s="31">
-        <v>93.3172</v>
+        <v>93.314400000000006</v>
       </c>
       <c r="G265" s="31">
-        <v>99.217299999999994</v>
+        <v>99.242800000000003</v>
       </c>
     </row>
     <row r="266" spans="2:7" ht="14.1" customHeight="1">
       <c r="B266" s="12">
         <v>2023000808</v>
       </c>
       <c r="C266" s="37" t="s">
         <v>699</v>
       </c>
       <c r="D266" s="31">
-        <v>94.089799999999997</v>
+        <v>94.094700000000003</v>
       </c>
       <c r="E266" s="31">
-        <v>99.034599999999998</v>
+        <v>99.055999999999997</v>
       </c>
       <c r="F266" s="31">
-        <v>93.490200000000002</v>
+        <v>93.492500000000007</v>
       </c>
       <c r="G266" s="31">
-        <v>99.030699999999996</v>
+        <v>99.055099999999996</v>
       </c>
     </row>
     <row r="267" spans="2:7" ht="14.1" customHeight="1">
       <c r="B267" s="12">
         <v>2023000909</v>
       </c>
       <c r="C267" s="37" t="s">
         <v>700</v>
       </c>
       <c r="D267" s="31">
-        <v>94.310699999999997</v>
+        <v>94.318600000000004</v>
       </c>
       <c r="E267" s="31">
-        <v>98.850700000000003</v>
+        <v>98.875900000000001</v>
       </c>
       <c r="F267" s="31">
-        <v>93.719200000000001</v>
+        <v>93.724699999999999</v>
       </c>
       <c r="G267" s="31">
-        <v>98.799400000000006</v>
+        <v>98.828199999999995</v>
       </c>
     </row>
     <row r="268" spans="2:7" ht="14.1" customHeight="1">
       <c r="B268" s="12">
         <v>2023001010</v>
       </c>
       <c r="C268" s="37" t="s">
         <v>702</v>
       </c>
       <c r="D268" s="31">
-        <v>94.566000000000003</v>
+        <v>94.572599999999994</v>
       </c>
       <c r="E268" s="31">
-        <v>98.896900000000002</v>
+        <v>98.919300000000007</v>
       </c>
       <c r="F268" s="31">
-        <v>93.996499999999997</v>
+        <v>94.000799999999998</v>
       </c>
       <c r="G268" s="31">
-        <v>98.843900000000005</v>
+        <v>98.869600000000005</v>
       </c>
     </row>
     <row r="269" spans="2:7" ht="14.1" customHeight="1">
       <c r="B269" s="12">
         <v>2023001111</v>
       </c>
       <c r="C269" s="37" t="s">
         <v>703</v>
       </c>
       <c r="D269" s="31">
-        <v>94.613100000000003</v>
+        <v>94.618099999999998</v>
       </c>
       <c r="E269" s="31">
-        <v>98.728800000000007</v>
+        <v>98.747299999999996</v>
       </c>
       <c r="F269" s="31">
-        <v>94.025899999999993</v>
+        <v>94.028599999999997</v>
       </c>
       <c r="G269" s="31">
-        <v>98.625399999999999</v>
+        <v>98.646799999999999</v>
       </c>
     </row>
     <row r="270" spans="2:7" ht="14.1" customHeight="1">
       <c r="B270" s="12">
         <v>2023001212</v>
       </c>
       <c r="C270" s="37" t="s">
         <v>704</v>
       </c>
       <c r="D270" s="31">
-        <v>94.568600000000004</v>
+        <v>94.571899999999999</v>
       </c>
       <c r="E270" s="31">
-        <v>98.504099999999994</v>
+        <v>98.518500000000003</v>
       </c>
       <c r="F270" s="31">
-        <v>93.945800000000006</v>
+        <v>93.946799999999996</v>
       </c>
       <c r="G270" s="31">
-        <v>98.337000000000003</v>
+        <v>98.353700000000003</v>
       </c>
     </row>
     <row r="271" spans="2:7" ht="18" customHeight="1">
       <c r="B271" s="12">
         <v>2024000101</v>
       </c>
       <c r="C271" s="37" t="s">
         <v>707</v>
       </c>
       <c r="D271" s="31">
-        <v>94.575199999999995</v>
+        <v>94.579700000000003</v>
       </c>
       <c r="E271" s="31">
-        <v>98.409099999999995</v>
+        <v>98.4178</v>
       </c>
       <c r="F271" s="31">
-        <v>93.933899999999994</v>
+        <v>93.936000000000007</v>
       </c>
       <c r="G271" s="31">
-        <v>98.212599999999995</v>
+        <v>98.222899999999996</v>
       </c>
     </row>
     <row r="272" spans="2:7" ht="14.1" customHeight="1">
       <c r="B272" s="12">
         <v>2024000202</v>
       </c>
       <c r="C272" s="37" t="s">
         <v>708</v>
       </c>
       <c r="D272" s="31">
-        <v>94.687899999999999</v>
+        <v>94.693700000000007</v>
       </c>
       <c r="E272" s="31">
-        <v>98.403000000000006</v>
+        <v>98.407200000000003</v>
       </c>
       <c r="F272" s="31">
-        <v>94.046300000000002</v>
+        <v>94.049800000000005</v>
       </c>
       <c r="G272" s="31">
-        <v>98.197500000000005</v>
+        <v>98.202799999999996</v>
       </c>
     </row>
     <row r="273" spans="2:7" ht="14.1" customHeight="1">
       <c r="B273" s="12">
         <v>2024000303</v>
       </c>
       <c r="C273" s="37" t="s">
         <v>709</v>
       </c>
       <c r="D273" s="31">
-        <v>94.862399999999994</v>
+        <v>94.865700000000004</v>
       </c>
       <c r="E273" s="31">
-        <v>98.513900000000007</v>
+        <v>98.512900000000002</v>
       </c>
       <c r="F273" s="31">
-        <v>94.232299999999995</v>
+        <v>94.232500000000002</v>
       </c>
       <c r="G273" s="31">
-        <v>98.326999999999998</v>
+        <v>98.326400000000007</v>
       </c>
     </row>
     <row r="274" spans="2:7" ht="14.1" customHeight="1">
       <c r="B274" s="12">
         <v>2024000404</v>
       </c>
       <c r="C274" s="37" t="s">
         <v>711</v>
       </c>
       <c r="D274" s="31">
-        <v>95.130200000000002</v>
+        <v>95.127499999999998</v>
       </c>
       <c r="E274" s="31">
-        <v>98.580399999999997</v>
+        <v>98.589200000000005</v>
       </c>
       <c r="F274" s="31">
-        <v>94.529399999999995</v>
+        <v>94.522400000000005</v>
       </c>
       <c r="G274" s="31">
-        <v>98.402699999999996</v>
+        <v>98.413300000000007</v>
       </c>
     </row>
     <row r="275" spans="2:7" ht="14.1" customHeight="1">
       <c r="B275" s="12">
         <v>2024000505</v>
       </c>
       <c r="C275" s="37" t="s">
         <v>712</v>
       </c>
       <c r="D275" s="31">
-        <v>95.439400000000006</v>
+        <v>95.434799999999996</v>
       </c>
       <c r="E275" s="31">
-        <v>98.662499999999994</v>
+        <v>98.681700000000006</v>
       </c>
       <c r="F275" s="31">
-        <v>94.873900000000006</v>
+        <v>94.864599999999996</v>
       </c>
       <c r="G275" s="31">
-        <v>98.497100000000003</v>
+        <v>98.519599999999997</v>
       </c>
     </row>
     <row r="276" spans="2:7" ht="14.1" customHeight="1">
       <c r="B276" s="12">
         <v>2024000606</v>
       </c>
       <c r="C276" s="37" t="s">
         <v>713</v>
       </c>
       <c r="D276" s="31">
-        <v>95.800200000000004</v>
+        <v>95.798599999999993</v>
       </c>
       <c r="E276" s="31">
-        <v>98.858500000000006</v>
+        <v>98.884399999999999</v>
       </c>
       <c r="F276" s="31">
-        <v>95.278800000000004</v>
+        <v>95.273200000000003</v>
       </c>
       <c r="G276" s="31">
-        <v>98.730199999999996</v>
+        <v>98.760199999999998</v>
       </c>
     </row>
     <row r="277" spans="2:7" ht="14.1" customHeight="1">
       <c r="B277" s="12">
         <v>2024000707</v>
       </c>
       <c r="C277" s="37" t="s">
         <v>715</v>
       </c>
       <c r="D277" s="31">
-        <v>96.148099999999999</v>
+        <v>96.150599999999997</v>
       </c>
       <c r="E277" s="31">
-        <v>99.072500000000005</v>
+        <v>99.097800000000007</v>
       </c>
       <c r="F277" s="31">
-        <v>95.665199999999999</v>
+        <v>95.665000000000006</v>
       </c>
       <c r="G277" s="31">
-        <v>98.980099999999993</v>
+        <v>99.009399999999999</v>
       </c>
     </row>
     <row r="278" spans="2:7" ht="14.1" customHeight="1">
       <c r="B278" s="12">
         <v>2024000808</v>
       </c>
       <c r="C278" s="37" t="s">
         <v>716</v>
       </c>
       <c r="D278" s="31">
-        <v>96.423000000000002</v>
+        <v>96.428200000000004</v>
       </c>
       <c r="E278" s="31">
-        <v>99.0107</v>
+        <v>99.034400000000005</v>
       </c>
       <c r="F278" s="31">
-        <v>95.966300000000004</v>
+        <v>95.969800000000006</v>
       </c>
       <c r="G278" s="31">
-        <v>98.891999999999996</v>
+        <v>98.919399999999996</v>
       </c>
     </row>
     <row r="279" spans="2:7" ht="14.1" customHeight="1">
       <c r="B279" s="12">
         <v>2024000909</v>
       </c>
       <c r="C279" s="37" t="s">
         <v>717</v>
       </c>
       <c r="D279" s="31">
-        <v>96.730099999999993</v>
+        <v>96.735399999999998</v>
       </c>
       <c r="E279" s="31">
-        <v>99.036900000000003</v>
+        <v>99.065100000000001</v>
       </c>
       <c r="F279" s="31">
-        <v>96.308800000000005</v>
+        <v>96.312899999999999</v>
       </c>
       <c r="G279" s="31">
-        <v>98.912099999999995</v>
+        <v>98.9452</v>
       </c>
     </row>
     <row r="280" spans="2:7" ht="14.1" customHeight="1">
       <c r="B280" s="12">
         <v>2024001010</v>
       </c>
       <c r="C280" s="37" t="s">
         <v>719</v>
       </c>
       <c r="D280" s="31">
-        <v>97.034599999999998</v>
+        <v>97.039900000000003</v>
       </c>
       <c r="E280" s="31">
-        <v>99.046400000000006</v>
+        <v>99.068200000000004</v>
       </c>
       <c r="F280" s="31">
-        <v>96.655000000000001</v>
+        <v>96.658900000000003</v>
       </c>
       <c r="G280" s="31">
-        <v>98.913799999999995</v>
+        <v>98.939300000000003</v>
       </c>
     </row>
     <row r="281" spans="2:7" ht="14.1" customHeight="1">
       <c r="B281" s="12">
         <v>2024001111</v>
       </c>
       <c r="C281" s="37" t="s">
         <v>720</v>
       </c>
       <c r="D281" s="31">
-        <v>97.419300000000007</v>
+        <v>97.426900000000003</v>
       </c>
       <c r="E281" s="31">
-        <v>99.071799999999996</v>
+        <v>99.086799999999997</v>
       </c>
       <c r="F281" s="31">
-        <v>97.097700000000003</v>
+        <v>97.104299999999995</v>
       </c>
       <c r="G281" s="31">
-        <v>98.933800000000005</v>
+        <v>98.951499999999996</v>
       </c>
     </row>
     <row r="282" spans="2:7" ht="14.1" customHeight="1">
       <c r="B282" s="12">
         <v>2024001212</v>
       </c>
       <c r="C282" s="37" t="s">
         <v>721</v>
       </c>
       <c r="D282" s="31">
-        <v>97.873500000000007</v>
+        <v>97.883099999999999</v>
       </c>
       <c r="E282" s="31">
-        <v>99.243899999999996</v>
+        <v>99.2517</v>
       </c>
       <c r="F282" s="31">
-        <v>97.625600000000006</v>
+        <v>97.634100000000004</v>
       </c>
       <c r="G282" s="31">
-        <v>99.134200000000007</v>
+        <v>99.1434</v>
       </c>
     </row>
     <row r="283" spans="2:7" ht="18" customHeight="1">
       <c r="B283" s="12">
         <v>2025000101</v>
       </c>
       <c r="C283" s="37" t="s">
         <v>724</v>
       </c>
       <c r="D283" s="31">
-        <v>98.349500000000006</v>
+        <v>98.357500000000002</v>
       </c>
       <c r="E283" s="31">
-        <v>99.361999999999995</v>
+        <v>99.361699999999999</v>
       </c>
       <c r="F283" s="31">
-        <v>98.169399999999996</v>
+        <v>98.176599999999993</v>
       </c>
       <c r="G283" s="31">
-        <v>99.2667</v>
+        <v>99.266499999999994</v>
       </c>
     </row>
     <row r="284" spans="2:7" ht="14.1" customHeight="1">
       <c r="B284" s="12">
         <v>2025000202</v>
       </c>
       <c r="C284" s="37" t="s">
         <v>725</v>
       </c>
       <c r="D284" s="31">
-        <v>98.824600000000004</v>
+        <v>98.8292</v>
       </c>
       <c r="E284" s="31">
-        <v>99.575999999999993</v>
+        <v>99.568299999999994</v>
       </c>
       <c r="F284" s="31">
-        <v>98.711500000000001</v>
+        <v>98.715299999999999</v>
       </c>
       <c r="G284" s="31">
-        <v>99.5167</v>
+        <v>99.507900000000006</v>
       </c>
     </row>
     <row r="285" spans="2:7" ht="14.1" customHeight="1">
       <c r="B285" s="12">
         <v>2025000303</v>
       </c>
       <c r="C285" s="37" t="s">
         <v>726</v>
       </c>
       <c r="D285" s="31">
-        <v>99.206800000000001</v>
+        <v>99.204700000000003</v>
       </c>
       <c r="E285" s="31">
-        <v>99.644000000000005</v>
+        <v>99.627899999999997</v>
       </c>
       <c r="F285" s="31">
-        <v>99.141599999999997</v>
+        <v>99.137799999999999</v>
       </c>
       <c r="G285" s="31">
-        <v>99.587999999999994</v>
+        <v>99.569500000000005</v>
       </c>
     </row>
     <row r="286" spans="2:7" ht="14.1" customHeight="1">
       <c r="B286" s="12">
         <v>2025000404</v>
       </c>
       <c r="C286" s="37" t="s">
         <v>728</v>
       </c>
       <c r="D286" s="31">
-        <v>99.438199999999995</v>
+        <v>99.4315</v>
       </c>
       <c r="E286" s="31">
-        <v>99.675799999999995</v>
+        <v>99.661000000000001</v>
       </c>
       <c r="F286" s="31">
-        <v>99.395300000000006</v>
+        <v>99.386099999999999</v>
       </c>
       <c r="G286" s="31">
-        <v>99.620900000000006</v>
+        <v>99.603700000000003</v>
       </c>
     </row>
     <row r="287" spans="2:7" ht="14.1" customHeight="1">
       <c r="B287" s="12">
         <v>2025000505</v>
       </c>
       <c r="C287" s="37" t="s">
         <v>729</v>
       </c>
       <c r="D287" s="31">
-        <v>99.644499999999994</v>
+        <v>99.640500000000003</v>
       </c>
       <c r="E287" s="31">
-        <v>99.847800000000007</v>
+        <v>99.837100000000007</v>
       </c>
       <c r="F287" s="31">
-        <v>99.617800000000003</v>
+        <v>99.612099999999998</v>
       </c>
       <c r="G287" s="31">
-        <v>99.825800000000001</v>
+        <v>99.813299999999998</v>
       </c>
     </row>
     <row r="288" spans="2:7" ht="14.1" customHeight="1">
       <c r="B288" s="12">
         <v>2025000606</v>
       </c>
       <c r="C288" s="37" t="s">
         <v>730</v>
       </c>
       <c r="D288" s="31">
-        <v>99.814499999999995</v>
+        <v>99.8172</v>
       </c>
       <c r="E288" s="31">
-        <v>99.995699999999999</v>
+        <v>99.980599999999995</v>
       </c>
       <c r="F288" s="31">
-        <v>99.795299999999997</v>
+        <v>99.797899999999998</v>
       </c>
       <c r="G288" s="31">
-        <v>100.00060000000001</v>
+        <v>99.982500000000002</v>
       </c>
     </row>
     <row r="289" spans="2:7" ht="14.1" customHeight="1">
       <c r="B289" s="12">
         <v>2025000707</v>
       </c>
       <c r="C289" s="37" t="s">
         <v>732</v>
       </c>
       <c r="D289" s="31">
-        <v>100.01860000000001</v>
+        <v>100.023</v>
       </c>
       <c r="E289" s="31">
-        <v>100.0765</v>
+        <v>100.0675</v>
       </c>
       <c r="F289" s="31">
-        <v>100.00960000000001</v>
+        <v>100.01479999999999</v>
       </c>
       <c r="G289" s="31">
-        <v>100.0919</v>
+        <v>100.0809</v>
       </c>
     </row>
     <row r="290" spans="2:7" ht="14.1" customHeight="1">
       <c r="B290" s="12">
         <v>2025000808</v>
       </c>
       <c r="C290" s="37" t="s">
         <v>733</v>
       </c>
       <c r="D290" s="31">
-        <v>100.3241</v>
+        <v>100.3263</v>
       </c>
       <c r="E290" s="31">
-        <v>100.3175</v>
+        <v>100.313</v>
       </c>
       <c r="F290" s="31">
-        <v>100.3456</v>
+        <v>100.34869999999999</v>
       </c>
       <c r="G290" s="31">
-        <v>100.3784</v>
+        <v>100.37269999999999</v>
       </c>
     </row>
     <row r="291" spans="2:7" ht="14.1" customHeight="1">
       <c r="B291" s="12">
         <v>2025000909</v>
       </c>
       <c r="C291" s="37" t="s">
         <v>734</v>
       </c>
       <c r="D291" s="31">
-        <v>100.6707</v>
+        <v>100.6691</v>
       </c>
       <c r="E291" s="31">
-        <v>100.44289999999999</v>
+        <v>100.4524</v>
       </c>
       <c r="F291" s="31">
-        <v>100.72969999999999</v>
+        <v>100.729</v>
       </c>
       <c r="G291" s="31">
-        <v>100.5236</v>
+        <v>100.5346</v>
       </c>
     </row>
     <row r="292" spans="2:7" ht="14.1" customHeight="1">
       <c r="B292" s="12">
         <v>2025001010</v>
       </c>
       <c r="C292" s="37" t="s">
         <v>736</v>
       </c>
       <c r="D292" s="31">
-        <v>100.91289999999999</v>
+        <v>100.9096</v>
       </c>
       <c r="E292" s="31">
-        <v>100.3169</v>
+        <v>100.3336</v>
       </c>
       <c r="F292" s="31">
-        <v>100.9956</v>
+        <v>100.99339999999999</v>
       </c>
       <c r="G292" s="31">
-        <v>100.3596</v>
+        <v>100.3792</v>
       </c>
     </row>
     <row r="293" spans="2:7" ht="14.1" customHeight="1">
       <c r="B293" s="12">
         <v>2025001111</v>
       </c>
       <c r="C293" s="37" t="s">
         <v>737</v>
       </c>
       <c r="D293" s="31">
-        <v>101.2693</v>
+        <v>101.2655</v>
       </c>
       <c r="E293" s="31">
-        <v>100.4058</v>
+        <v>100.4288</v>
       </c>
       <c r="F293" s="31">
-        <v>101.4008</v>
+        <v>101.3982</v>
       </c>
       <c r="G293" s="31">
-        <v>100.4592</v>
+        <v>100.4863</v>
       </c>
     </row>
     <row r="294" spans="2:7" ht="14.1" customHeight="1">
       <c r="B294" s="12">
         <v>2025001212</v>
       </c>
       <c r="C294" s="37" t="s">
         <v>738</v>
       </c>
       <c r="D294" s="31">
-        <v>101.5262</v>
+        <v>101.52589999999999</v>
       </c>
       <c r="E294" s="31">
-        <v>100.339</v>
+        <v>100.3682</v>
       </c>
       <c r="F294" s="31">
-        <v>101.6879</v>
+        <v>101.6901</v>
       </c>
       <c r="G294" s="31">
-        <v>100.3687</v>
+        <v>100.40309999999999</v>
       </c>
     </row>
     <row r="295" spans="2:7" ht="18" customHeight="1">
       <c r="B295" s="12">
         <v>2026000101</v>
       </c>
       <c r="C295" s="37" t="s">
         <v>741</v>
       </c>
       <c r="D295" s="31">
-        <v>101.8224</v>
+        <v>101.8319</v>
       </c>
       <c r="E295" s="31">
-        <v>100.4761</v>
+        <v>100.50020000000001</v>
       </c>
       <c r="F295" s="31">
-        <v>102.021</v>
+        <v>102.0356</v>
       </c>
       <c r="G295" s="31">
-        <v>100.5254</v>
+        <v>100.55410000000001</v>
       </c>
     </row>
     <row r="296" spans="2:7" ht="14.1" customHeight="1">
       <c r="B296" s="12">
         <v>2026000202</v>
       </c>
       <c r="C296" s="37" t="s">
         <v>742</v>
       </c>
       <c r="D296" s="31">
-        <v>102.1337</v>
+        <v>102.16070000000001</v>
       </c>
       <c r="E296" s="31">
-        <v>100.59699999999999</v>
+        <v>100.61839999999999</v>
       </c>
       <c r="F296" s="31">
-        <v>102.3708</v>
+        <v>102.4071</v>
       </c>
       <c r="G296" s="31">
-        <v>100.66240000000001</v>
+        <v>100.6883</v>
       </c>
     </row>
     <row r="297" spans="2:7" ht="14.1" customHeight="1">
       <c r="B297" s="12">
         <v>2026000303</v>
       </c>
       <c r="C297" s="37" t="s">
         <v>768</v>
       </c>
       <c r="D297" s="31">
-        <v>102.47150000000001</v>
+        <v>102.51860000000001</v>
       </c>
       <c r="E297" s="31">
-        <v>100.6785</v>
+        <v>100.7024</v>
       </c>
       <c r="F297" s="31">
-        <v>102.7486</v>
+        <v>102.8099</v>
       </c>
       <c r="G297" s="31">
-        <v>100.75109999999999</v>
+        <v>100.7805</v>
       </c>
     </row>
     <row r="298" spans="2:7" ht="14.1" customHeight="1">
       <c r="B298" s="12">
         <v>2026000404</v>
       </c>
       <c r="C298" s="37" t="s">
         <v>770</v>
       </c>
       <c r="D298" s="31">
-        <v>102.8278</v>
+        <v>102.88460000000001</v>
       </c>
       <c r="E298" s="31">
-        <v>100.8485</v>
+        <v>100.8828</v>
       </c>
       <c r="F298" s="31">
-        <v>103.148</v>
+        <v>103.2222</v>
       </c>
       <c r="G298" s="31">
-        <v>100.953</v>
+        <v>100.9952</v>
       </c>
     </row>
     <row r="299" spans="2:7" ht="14.1" customHeight="1">
       <c r="B299" s="12">
         <v>2026000505</v>
       </c>
       <c r="C299" s="37" t="s">
         <v>771</v>
       </c>
       <c r="D299" s="31">
-        <v>103.0712</v>
+        <v>103.1069</v>
       </c>
       <c r="E299" s="31">
-        <v>100.8818</v>
+        <v>100.92919999999999</v>
       </c>
       <c r="F299" s="31">
-        <v>103.414</v>
+        <v>103.464</v>
       </c>
       <c r="G299" s="31">
-        <v>100.98650000000001</v>
+        <v>101.0449</v>
       </c>
     </row>
     <row r="300" spans="2:7" ht="14.1" customHeight="1">
       <c r="B300" s="12">
         <v>2026000606</v>
       </c>
       <c r="C300" s="37" t="s">
         <v>772</v>
       </c>
       <c r="D300" s="31">
-        <v>103.1703</v>
+        <v>103.1575</v>
       </c>
       <c r="E300" s="31">
-        <v>100.6502</v>
+        <v>100.7289</v>
       </c>
       <c r="F300" s="31">
-        <v>103.5107</v>
+        <v>103.5039</v>
       </c>
       <c r="G300" s="31">
-        <v>100.6957</v>
+        <v>100.79219999999999</v>
       </c>
     </row>
     <row r="301" spans="2:7" ht="14.1" customHeight="1">
       <c r="B301" s="12">
         <v>2026000707</v>
       </c>
       <c r="C301" s="37" t="s">
         <v>781</v>
       </c>
       <c r="D301" s="31">
-        <v>103.3356</v>
+        <v>103.2705</v>
       </c>
       <c r="E301" s="31">
-        <v>100.6306</v>
+        <v>100.7358</v>
       </c>
       <c r="F301" s="31">
-        <v>103.6917</v>
+        <v>103.62309999999999</v>
       </c>
       <c r="G301" s="31">
-        <v>100.6555</v>
-[...3 lines deleted...]
-      <c r="B302" s="33" t="s">
+        <v>100.7843</v>
+      </c>
+    </row>
+    <row r="302" spans="2:7" ht="14.1" customHeight="1">
+      <c r="B302" s="12">
+        <v>2026000808</v>
+      </c>
+      <c r="C302" s="37" t="s">
+        <v>783</v>
+      </c>
+      <c r="D302" s="31">
+        <v>103.4622</v>
+      </c>
+      <c r="E302" s="31">
+        <v>100.8027</v>
+      </c>
+      <c r="F302" s="31">
+        <v>103.83799999999999</v>
+      </c>
+      <c r="G302" s="31">
+        <v>100.8493</v>
+      </c>
+    </row>
+    <row r="303" spans="2:7" ht="13.2" customHeight="1">
+      <c r="B303" s="33" t="s">
         <v>782</v>
       </c>
-      <c r="C302" s="34"/>
-[...6 lines deleted...]
-      <c r="B303" s="9" t="s">
+      <c r="C303" s="34"/>
+      <c r="D303" s="35"/>
+      <c r="E303" s="35"/>
+      <c r="F303" s="35"/>
+      <c r="G303" s="35"/>
+    </row>
+    <row r="304" spans="2:7" ht="13.2" customHeight="1">
+      <c r="B304" s="9" t="s">
         <v>780</v>
       </c>
     </row>
-    <row r="304" spans="2:7" ht="13.65" customHeight="1">
-      <c r="B304" s="10" t="s">
+    <row r="305" spans="2:6" ht="13.65" customHeight="1">
+      <c r="B305" s="10" t="s">
         <v>776</v>
       </c>
     </row>
-    <row r="305" spans="2:6" ht="13.65" customHeight="1">
-      <c r="B305" s="9" t="s">
+    <row r="306" spans="2:6" ht="13.65" customHeight="1">
+      <c r="B306" s="9" t="s">
         <v>777</v>
       </c>
     </row>
-    <row r="306" spans="2:6" ht="13.65" customHeight="1">
-[...1 lines deleted...]
-      <c r="F306" s="10"/>
+    <row r="307" spans="2:6" ht="13.65" customHeight="1">
+      <c r="D307" s="10"/>
+      <c r="F307" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="72" min="1" max="6" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="B7:B222 B224:B233" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G109"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C6" sqref="C6:C233"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:C233"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.77734375" style="3" customWidth="1"/>
     <col min="4" max="7" width="15.6640625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="10.199999999999999" customHeight="1"/>
     <row r="2" spans="2:7" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="B2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>609</v>
       </c>
       <c r="D2" s="14"/>
@@ -9580,2000 +9604,2000 @@
       </c>
       <c r="C6" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="41" t="s">
         <v>775</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>778</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="18" customHeight="1">
       <c r="B7" s="23" t="s">
         <v>459</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>460</v>
       </c>
       <c r="D7" s="5">
-        <v>82.988399999999999</v>
+        <v>82.984999999999999</v>
       </c>
       <c r="E7" s="5">
-        <v>92.489699999999999</v>
+        <v>92.508099999999999</v>
       </c>
       <c r="F7" s="5">
-        <v>84.802700000000002</v>
+        <v>84.796199999999999</v>
       </c>
       <c r="G7" s="5">
-        <v>95.616299999999995</v>
+        <v>95.639300000000006</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="14.1" customHeight="1">
       <c r="B8" s="23" t="s">
         <v>461</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>462</v>
       </c>
       <c r="D8" s="5">
-        <v>83.368300000000005</v>
+        <v>83.369299999999996</v>
       </c>
       <c r="E8" s="5">
-        <v>92.9773</v>
+        <v>92.999200000000002</v>
       </c>
       <c r="F8" s="5">
-        <v>85.213800000000006</v>
+        <v>85.213899999999995</v>
       </c>
       <c r="G8" s="5">
-        <v>96.109700000000004</v>
+        <v>96.137200000000007</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="14.1" customHeight="1">
       <c r="B9" s="23" t="s">
         <v>463</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>464</v>
       </c>
       <c r="D9" s="5">
-        <v>83.414500000000004</v>
+        <v>83.420299999999997</v>
       </c>
       <c r="E9" s="5">
-        <v>93.241399999999999</v>
+        <v>93.262299999999996</v>
       </c>
       <c r="F9" s="5">
-        <v>85.240099999999998</v>
+        <v>85.245599999999996</v>
       </c>
       <c r="G9" s="5">
-        <v>96.346000000000004</v>
+        <v>96.372299999999996</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="14.1" customHeight="1">
       <c r="B10" s="24" t="s">
         <v>465</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>466</v>
       </c>
       <c r="D10" s="5">
-        <v>82.980800000000002</v>
+        <v>82.986099999999993</v>
       </c>
       <c r="E10" s="5">
-        <v>93.075100000000006</v>
+        <v>93.092399999999998</v>
       </c>
       <c r="F10" s="5">
-        <v>84.678399999999996</v>
+        <v>84.682699999999997</v>
       </c>
       <c r="G10" s="5">
-        <v>96.060199999999995</v>
+        <v>96.081800000000001</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="18" customHeight="1">
       <c r="B11" s="23" t="s">
         <v>467</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>468</v>
       </c>
       <c r="D11" s="5">
-        <v>82.706999999999994</v>
+        <v>82.703699999999998</v>
       </c>
       <c r="E11" s="5">
-        <v>93.057699999999997</v>
+        <v>93.0745</v>
       </c>
       <c r="F11" s="5">
-        <v>84.296599999999998</v>
+        <v>84.290199999999999</v>
       </c>
       <c r="G11" s="5">
-        <v>95.948400000000007</v>
+        <v>95.969200000000001</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="14.1" customHeight="1">
       <c r="B12" s="23" t="s">
         <v>469</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>470</v>
       </c>
       <c r="D12" s="5">
-        <v>82.685699999999997</v>
+        <v>82.687299999999993</v>
       </c>
       <c r="E12" s="5">
-        <v>93.199100000000001</v>
+        <v>93.216300000000004</v>
       </c>
       <c r="F12" s="5">
-        <v>84.212699999999998</v>
+        <v>84.212000000000003</v>
       </c>
       <c r="G12" s="5">
-        <v>96.027699999999996</v>
+        <v>96.048699999999997</v>
       </c>
     </row>
     <row r="13" spans="2:7" ht="14.1" customHeight="1">
       <c r="B13" s="23" t="s">
         <v>471</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>472</v>
       </c>
       <c r="D13" s="5">
-        <v>82.8339</v>
+        <v>82.841800000000006</v>
       </c>
       <c r="E13" s="5">
-        <v>93.544600000000003</v>
+        <v>93.560299999999998</v>
       </c>
       <c r="F13" s="5">
-        <v>84.3369</v>
+        <v>84.343400000000003</v>
       </c>
       <c r="G13" s="5">
-        <v>96.364400000000003</v>
+        <v>96.383300000000006</v>
       </c>
     </row>
     <row r="14" spans="2:7" ht="14.1" customHeight="1">
       <c r="B14" s="24" t="s">
         <v>473</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>474</v>
       </c>
       <c r="D14" s="5">
-        <v>83.281300000000002</v>
+        <v>83.285300000000007</v>
       </c>
       <c r="E14" s="5">
-        <v>94.302300000000002</v>
+        <v>94.320700000000002</v>
       </c>
       <c r="F14" s="5">
-        <v>84.807000000000002</v>
+        <v>84.809200000000004</v>
       </c>
       <c r="G14" s="5">
-        <v>97.211600000000004</v>
+        <v>97.234200000000001</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="18" customHeight="1">
       <c r="B15" s="23" t="s">
         <v>475</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>476</v>
       </c>
       <c r="D15" s="5">
-        <v>83.337299999999999</v>
+        <v>83.335300000000004</v>
       </c>
       <c r="E15" s="5">
-        <v>94.432500000000005</v>
+        <v>94.452200000000005</v>
       </c>
       <c r="F15" s="5">
-        <v>84.797399999999996</v>
+        <v>84.792599999999993</v>
       </c>
       <c r="G15" s="5">
-        <v>97.293800000000005</v>
+        <v>97.318200000000004</v>
       </c>
     </row>
     <row r="16" spans="2:7" ht="14.1" customHeight="1">
       <c r="B16" s="23" t="s">
         <v>477</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>478</v>
       </c>
       <c r="D16" s="5">
-        <v>83.325400000000002</v>
+        <v>83.325000000000003</v>
       </c>
       <c r="E16" s="5">
-        <v>94.737799999999993</v>
+        <v>94.756200000000007</v>
       </c>
       <c r="F16" s="5">
-        <v>84.708100000000002</v>
+        <v>84.705299999999994</v>
       </c>
       <c r="G16" s="5">
-        <v>97.600099999999998</v>
+        <v>97.622900000000001</v>
       </c>
     </row>
     <row r="17" spans="2:7" ht="14.1" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>479</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>480</v>
       </c>
       <c r="D17" s="5">
-        <v>83.519599999999997</v>
+        <v>83.527000000000001</v>
       </c>
       <c r="E17" s="5">
-        <v>94.924499999999995</v>
+        <v>94.943700000000007</v>
       </c>
       <c r="F17" s="5">
-        <v>84.859899999999996</v>
+        <v>84.8673</v>
       </c>
       <c r="G17" s="5">
-        <v>97.754900000000006</v>
+        <v>97.778599999999997</v>
       </c>
     </row>
     <row r="18" spans="2:7" ht="14.1" customHeight="1">
       <c r="B18" s="24" t="s">
         <v>481</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>482</v>
       </c>
       <c r="D18" s="5">
-        <v>83.417900000000003</v>
+        <v>83.423100000000005</v>
       </c>
       <c r="E18" s="5">
-        <v>94.619699999999995</v>
+        <v>94.634900000000002</v>
       </c>
       <c r="F18" s="5">
-        <v>84.675600000000003</v>
+        <v>84.678899999999999</v>
       </c>
       <c r="G18" s="5">
-        <v>97.323800000000006</v>
+        <v>97.342399999999998</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="18" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>483</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>484</v>
       </c>
       <c r="D19" s="5">
-        <v>83.573099999999997</v>
+        <v>83.570700000000002</v>
       </c>
       <c r="E19" s="5">
-        <v>95.310299999999998</v>
+        <v>95.3262</v>
       </c>
       <c r="F19" s="5">
-        <v>84.786000000000001</v>
+        <v>84.779499999999999</v>
       </c>
       <c r="G19" s="5">
-        <v>98.114099999999993</v>
+        <v>98.133600000000001</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="14.1" customHeight="1">
       <c r="B20" s="23" t="s">
         <v>485</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>486</v>
       </c>
       <c r="D20" s="5">
-        <v>83.839200000000005</v>
+        <v>83.842100000000002</v>
       </c>
       <c r="E20" s="5">
-        <v>95.911500000000004</v>
+        <v>95.9298</v>
       </c>
       <c r="F20" s="5">
-        <v>85.018600000000006</v>
+        <v>85.019499999999994</v>
       </c>
       <c r="G20" s="5">
-        <v>98.784999999999997</v>
+        <v>98.8078</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="14.1" customHeight="1">
       <c r="B21" s="23" t="s">
         <v>487</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>488</v>
       </c>
       <c r="D21" s="5">
-        <v>84.234499999999997</v>
+        <v>84.240499999999997</v>
       </c>
       <c r="E21" s="5">
-        <v>96.691699999999997</v>
+        <v>96.712900000000005</v>
       </c>
       <c r="F21" s="5">
-        <v>85.405799999999999</v>
+        <v>85.411100000000005</v>
       </c>
       <c r="G21" s="5">
-        <v>99.668700000000001</v>
+        <v>99.6952</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="14.1" customHeight="1">
       <c r="B22" s="24" t="s">
         <v>489</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>490</v>
       </c>
       <c r="D22" s="5">
-        <v>84.478899999999996</v>
+        <v>84.482799999999997</v>
       </c>
       <c r="E22" s="5">
-        <v>96.878200000000007</v>
+        <v>96.897999999999996</v>
       </c>
       <c r="F22" s="5">
-        <v>85.601900000000001</v>
+        <v>85.604600000000005</v>
       </c>
       <c r="G22" s="5">
-        <v>99.821399999999997</v>
+        <v>99.846199999999996</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="18" customHeight="1">
       <c r="B23" s="23" t="s">
         <v>491</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>492</v>
       </c>
       <c r="D23" s="5">
-        <v>84.617999999999995</v>
+        <v>84.615399999999994</v>
       </c>
       <c r="E23" s="5">
-        <v>96.897800000000004</v>
+        <v>96.915899999999993</v>
       </c>
       <c r="F23" s="5">
-        <v>85.675700000000006</v>
+        <v>85.670400000000001</v>
       </c>
       <c r="G23" s="5">
-        <v>99.771100000000004</v>
+        <v>99.793700000000001</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="14.1" customHeight="1">
       <c r="B24" s="23" t="s">
         <v>493</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>494</v>
       </c>
       <c r="D24" s="5">
-        <v>84.777000000000001</v>
+        <v>84.777900000000002</v>
       </c>
       <c r="E24" s="5">
-        <v>97.178899999999999</v>
+        <v>97.197900000000004</v>
       </c>
       <c r="F24" s="5">
-        <v>85.792500000000004</v>
+        <v>85.7911</v>
       </c>
       <c r="G24" s="5">
-        <v>100.04179999999999</v>
+        <v>100.06529999999999</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="14.1" customHeight="1">
       <c r="B25" s="23" t="s">
         <v>495</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>496</v>
       </c>
       <c r="D25" s="5">
-        <v>84.649799999999999</v>
+        <v>84.657600000000002</v>
       </c>
       <c r="E25" s="5">
-        <v>96.8232</v>
+        <v>96.838399999999993</v>
       </c>
       <c r="F25" s="5">
-        <v>85.582999999999998</v>
+        <v>85.589500000000001</v>
       </c>
       <c r="G25" s="5">
-        <v>99.535600000000002</v>
+        <v>99.554299999999998</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="14.1" customHeight="1">
       <c r="B26" s="24" t="s">
         <v>497</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>498</v>
       </c>
       <c r="D26" s="5">
-        <v>84.966999999999999</v>
+        <v>84.970399999999998</v>
       </c>
       <c r="E26" s="5">
-        <v>97.432900000000004</v>
+        <v>97.453800000000001</v>
       </c>
       <c r="F26" s="5">
-        <v>85.868200000000002</v>
+        <v>85.871099999999998</v>
       </c>
       <c r="G26" s="5">
-        <v>100.19370000000001</v>
+        <v>100.2196</v>
       </c>
     </row>
     <row r="27" spans="2:7" ht="18" customHeight="1">
       <c r="B27" s="23" t="s">
         <v>499</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>500</v>
       </c>
       <c r="D27" s="5">
-        <v>85.169899999999998</v>
+        <v>85.167699999999996</v>
       </c>
       <c r="E27" s="5">
-        <v>98.005600000000001</v>
+        <v>98.026700000000005</v>
       </c>
       <c r="F27" s="5">
-        <v>86.036100000000005</v>
+        <v>86.031199999999998</v>
       </c>
       <c r="G27" s="5">
-        <v>100.82510000000001</v>
+        <v>100.8514</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="14.1" customHeight="1">
       <c r="B28" s="23" t="s">
         <v>501</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>502</v>
       </c>
       <c r="D28" s="5">
-        <v>85.376599999999996</v>
+        <v>85.377200000000002</v>
       </c>
       <c r="E28" s="5">
-        <v>98.232699999999994</v>
+        <v>98.254099999999994</v>
       </c>
       <c r="F28" s="5">
-        <v>86.207499999999996</v>
+        <v>86.206100000000006</v>
       </c>
       <c r="G28" s="5">
-        <v>101.0288</v>
+        <v>101.05549999999999</v>
       </c>
     </row>
     <row r="29" spans="2:7" ht="14.1" customHeight="1">
       <c r="B29" s="23" t="s">
         <v>503</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>504</v>
       </c>
       <c r="D29" s="5">
-        <v>85.194400000000002</v>
+        <v>85.201700000000002</v>
       </c>
       <c r="E29" s="5">
-        <v>97.826700000000002</v>
+        <v>97.843299999999999</v>
       </c>
       <c r="F29" s="5">
-        <v>85.935299999999998</v>
+        <v>85.940700000000007</v>
       </c>
       <c r="G29" s="5">
-        <v>100.4795</v>
+        <v>100.5</v>
       </c>
     </row>
     <row r="30" spans="2:7" ht="14.1" customHeight="1">
       <c r="B30" s="24" t="s">
         <v>505</v>
       </c>
       <c r="C30" s="30" t="s">
         <v>506</v>
       </c>
       <c r="D30" s="5">
-        <v>85.435599999999994</v>
+        <v>85.440799999999996</v>
       </c>
       <c r="E30" s="5">
-        <v>97.844499999999996</v>
+        <v>97.863100000000003</v>
       </c>
       <c r="F30" s="5">
-        <v>86.135800000000003</v>
+        <v>86.139399999999995</v>
       </c>
       <c r="G30" s="5">
-        <v>100.44459999999999</v>
+        <v>100.46769999999999</v>
       </c>
     </row>
     <row r="31" spans="2:7" ht="18" customHeight="1">
       <c r="B31" s="23" t="s">
         <v>507</v>
       </c>
       <c r="C31" s="30" t="s">
         <v>508</v>
       </c>
       <c r="D31" s="5">
-        <v>85.465900000000005</v>
+        <v>85.462500000000006</v>
       </c>
       <c r="E31" s="5">
-        <v>97.847300000000004</v>
+        <v>97.870400000000004</v>
       </c>
       <c r="F31" s="5">
-        <v>86.073099999999997</v>
+        <v>86.067599999999999</v>
       </c>
       <c r="G31" s="5">
-        <v>100.3749</v>
+        <v>100.4038</v>
       </c>
     </row>
     <row r="32" spans="2:7" ht="14.1" customHeight="1">
       <c r="B32" s="23" t="s">
         <v>509</v>
       </c>
       <c r="C32" s="30" t="s">
         <v>510</v>
       </c>
       <c r="D32" s="5">
-        <v>85.180700000000002</v>
+        <v>85.179900000000004</v>
       </c>
       <c r="E32" s="5">
-        <v>97.175399999999996</v>
+        <v>97.1935</v>
       </c>
       <c r="F32" s="5">
-        <v>85.665599999999998</v>
+        <v>85.662800000000004</v>
       </c>
       <c r="G32" s="5">
-        <v>99.4816</v>
+        <v>99.503900000000002</v>
       </c>
     </row>
     <row r="33" spans="2:7" ht="14.1" customHeight="1">
       <c r="B33" s="23" t="s">
         <v>511</v>
       </c>
       <c r="C33" s="30" t="s">
         <v>512</v>
       </c>
       <c r="D33" s="5">
-        <v>84.971699999999998</v>
+        <v>84.978899999999996</v>
       </c>
       <c r="E33" s="5">
-        <v>96.634699999999995</v>
+        <v>96.647999999999996</v>
       </c>
       <c r="F33" s="5">
-        <v>85.345200000000006</v>
+        <v>85.352199999999996</v>
       </c>
       <c r="G33" s="5">
-        <v>98.747500000000002</v>
+        <v>98.763400000000004</v>
       </c>
     </row>
     <row r="34" spans="2:7" ht="14.1" customHeight="1">
       <c r="B34" s="24" t="s">
         <v>513</v>
       </c>
       <c r="C34" s="30" t="s">
         <v>514</v>
       </c>
       <c r="D34" s="5">
-        <v>83.783000000000001</v>
+        <v>83.786199999999994</v>
       </c>
       <c r="E34" s="5">
-        <v>96.037099999999995</v>
+        <v>96.052700000000002</v>
       </c>
       <c r="F34" s="5">
-        <v>83.878799999999998</v>
+        <v>83.879900000000006</v>
       </c>
       <c r="G34" s="5">
-        <v>97.937700000000007</v>
+        <v>97.956800000000001</v>
       </c>
     </row>
     <row r="35" spans="2:7" ht="18" customHeight="1">
       <c r="B35" s="23" t="s">
         <v>515</v>
       </c>
       <c r="C35" s="30" t="s">
         <v>516</v>
       </c>
       <c r="D35" s="5">
-        <v>82.204099999999997</v>
+        <v>82.203800000000001</v>
       </c>
       <c r="E35" s="5">
-        <v>95.403999999999996</v>
+        <v>95.434100000000001</v>
       </c>
       <c r="F35" s="5">
-        <v>81.932199999999995</v>
+        <v>81.930400000000006</v>
       </c>
       <c r="G35" s="5">
-        <v>97.056299999999993</v>
+        <v>97.094099999999997</v>
       </c>
     </row>
     <row r="36" spans="2:7" ht="14.1" customHeight="1">
       <c r="B36" s="23" t="s">
         <v>517</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>518</v>
       </c>
       <c r="D36" s="5">
-        <v>82.049000000000007</v>
+        <v>82.049899999999994</v>
       </c>
       <c r="E36" s="5">
-        <v>95.774900000000002</v>
+        <v>95.793999999999997</v>
       </c>
       <c r="F36" s="5">
-        <v>81.726100000000002</v>
+        <v>81.724900000000005</v>
       </c>
       <c r="G36" s="5">
-        <v>97.458699999999993</v>
+        <v>97.482200000000006</v>
       </c>
     </row>
     <row r="37" spans="2:7" ht="14.1" customHeight="1">
       <c r="B37" s="23" t="s">
         <v>519</v>
       </c>
       <c r="C37" s="30" t="s">
         <v>520</v>
       </c>
       <c r="D37" s="5">
-        <v>82.111199999999997</v>
+        <v>82.118700000000004</v>
       </c>
       <c r="E37" s="5">
-        <v>95.853899999999996</v>
+        <v>95.861800000000002</v>
       </c>
       <c r="F37" s="5">
-        <v>81.820300000000003</v>
+        <v>81.823899999999995</v>
       </c>
       <c r="G37" s="5">
-        <v>97.513400000000004</v>
+        <v>97.521900000000002</v>
       </c>
     </row>
     <row r="38" spans="2:7" ht="14.1" customHeight="1">
       <c r="B38" s="24" t="s">
         <v>521</v>
       </c>
       <c r="C38" s="30" t="s">
         <v>522</v>
       </c>
       <c r="D38" s="5">
-        <v>82.040400000000005</v>
+        <v>82.045500000000004</v>
       </c>
       <c r="E38" s="5">
-        <v>96.505499999999998</v>
+        <v>96.519400000000005</v>
       </c>
       <c r="F38" s="5">
-        <v>81.699200000000005</v>
+        <v>81.7012</v>
       </c>
       <c r="G38" s="5">
-        <v>98.238699999999994</v>
+        <v>98.254800000000003</v>
       </c>
     </row>
     <row r="39" spans="2:7" ht="18" customHeight="1">
       <c r="B39" s="23" t="s">
         <v>523</v>
       </c>
       <c r="C39" s="30" t="s">
         <v>524</v>
       </c>
       <c r="D39" s="5">
-        <v>82.260599999999997</v>
+        <v>82.260199999999998</v>
       </c>
       <c r="E39" s="5">
-        <v>97.123199999999997</v>
+        <v>97.141300000000001</v>
       </c>
       <c r="F39" s="5">
-        <v>81.912700000000001</v>
+        <v>81.910200000000003</v>
       </c>
       <c r="G39" s="5">
-        <v>98.915099999999995</v>
+        <v>98.937100000000001</v>
       </c>
     </row>
     <row r="40" spans="2:7" ht="14.1" customHeight="1">
       <c r="B40" s="23" t="s">
         <v>525</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>526</v>
       </c>
       <c r="D40" s="5">
-        <v>82.7196</v>
+        <v>82.717699999999994</v>
       </c>
       <c r="E40" s="5">
-        <v>97.872399999999999</v>
+        <v>97.893500000000003</v>
       </c>
       <c r="F40" s="5">
-        <v>82.438299999999998</v>
+        <v>82.435000000000002</v>
       </c>
       <c r="G40" s="5">
-        <v>99.7547</v>
+        <v>99.781000000000006</v>
       </c>
     </row>
     <row r="41" spans="2:7" ht="14.1" customHeight="1">
       <c r="B41" s="23" t="s">
         <v>527</v>
       </c>
       <c r="C41" s="30" t="s">
         <v>528</v>
       </c>
       <c r="D41" s="5">
-        <v>83.238299999999995</v>
+        <v>83.247699999999995</v>
       </c>
       <c r="E41" s="5">
-        <v>98.911699999999996</v>
+        <v>98.938299999999998</v>
       </c>
       <c r="F41" s="5">
-        <v>83.049899999999994</v>
+        <v>83.059899999999999</v>
       </c>
       <c r="G41" s="5">
-        <v>100.95569999999999</v>
+        <v>100.989</v>
       </c>
     </row>
     <row r="42" spans="2:7" ht="14.1" customHeight="1">
       <c r="B42" s="24" t="s">
         <v>529</v>
       </c>
       <c r="C42" s="30" t="s">
         <v>530</v>
       </c>
       <c r="D42" s="5">
-        <v>82.578599999999994</v>
+        <v>82.578100000000006</v>
       </c>
       <c r="E42" s="5">
-        <v>98.152699999999996</v>
+        <v>98.171300000000002</v>
       </c>
       <c r="F42" s="5">
-        <v>82.261600000000001</v>
+        <v>82.258200000000002</v>
       </c>
       <c r="G42" s="5">
-        <v>99.977900000000005</v>
+        <v>100.0005</v>
       </c>
     </row>
     <row r="43" spans="2:7" ht="18" customHeight="1">
       <c r="B43" s="23" t="s">
         <v>531</v>
       </c>
       <c r="C43" s="30" t="s">
         <v>532</v>
       </c>
       <c r="D43" s="5">
-        <v>80.633200000000002</v>
+        <v>80.633899999999997</v>
       </c>
       <c r="E43" s="5">
-        <v>96.023200000000003</v>
+        <v>96.04</v>
       </c>
       <c r="F43" s="5">
-        <v>79.926400000000001</v>
+        <v>79.924300000000002</v>
       </c>
       <c r="G43" s="5">
-        <v>97.335499999999996</v>
+        <v>97.355500000000006</v>
       </c>
     </row>
     <row r="44" spans="2:7" ht="14.1" customHeight="1">
       <c r="B44" s="23" t="s">
         <v>533</v>
       </c>
       <c r="C44" s="30" t="s">
         <v>534</v>
       </c>
       <c r="D44" s="5">
-        <v>81.200800000000001</v>
+        <v>81.205200000000005</v>
       </c>
       <c r="E44" s="5">
-        <v>96.888599999999997</v>
+        <v>96.909400000000005</v>
       </c>
       <c r="F44" s="5">
-        <v>80.630499999999998</v>
+        <v>80.633600000000001</v>
       </c>
       <c r="G44" s="5">
-        <v>98.3827</v>
+        <v>98.408799999999999</v>
       </c>
     </row>
     <row r="45" spans="2:7" ht="14.1" customHeight="1">
       <c r="B45" s="23" t="s">
         <v>535</v>
       </c>
       <c r="C45" s="30" t="s">
         <v>536</v>
       </c>
       <c r="D45" s="5">
-        <v>82.279200000000003</v>
+        <v>82.284899999999993</v>
       </c>
       <c r="E45" s="5">
-        <v>98.062399999999997</v>
+        <v>98.074200000000005</v>
       </c>
       <c r="F45" s="5">
-        <v>81.955799999999996</v>
+        <v>81.959699999999998</v>
       </c>
       <c r="G45" s="5">
-        <v>99.797200000000004</v>
+        <v>99.811599999999999</v>
       </c>
     </row>
     <row r="46" spans="2:7" ht="14.1" customHeight="1">
       <c r="B46" s="24" t="s">
         <v>537</v>
       </c>
       <c r="C46" s="30" t="s">
         <v>538</v>
       </c>
       <c r="D46" s="5">
-        <v>82.411699999999996</v>
+        <v>82.414400000000001</v>
       </c>
       <c r="E46" s="5">
-        <v>98.669700000000006</v>
+        <v>98.688500000000005</v>
       </c>
       <c r="F46" s="5">
-        <v>82.085999999999999</v>
+        <v>82.087900000000005</v>
       </c>
       <c r="G46" s="5">
-        <v>100.46380000000001</v>
+        <v>100.48690000000001</v>
       </c>
     </row>
     <row r="47" spans="2:7" ht="18" customHeight="1">
       <c r="B47" s="23" t="s">
         <v>539</v>
       </c>
       <c r="C47" s="30" t="s">
         <v>540</v>
       </c>
       <c r="D47" s="5">
-        <v>82.887699999999995</v>
+        <v>82.885099999999994</v>
       </c>
       <c r="E47" s="5">
-        <v>98.757099999999994</v>
+        <v>98.777600000000007</v>
       </c>
       <c r="F47" s="5">
-        <v>82.631200000000007</v>
+        <v>82.626499999999993</v>
       </c>
       <c r="G47" s="5">
-        <v>100.48869999999999</v>
+        <v>100.51390000000001</v>
       </c>
     </row>
     <row r="48" spans="2:7" ht="14.1" customHeight="1">
       <c r="B48" s="23" t="s">
         <v>541</v>
       </c>
       <c r="C48" s="30" t="s">
         <v>542</v>
       </c>
       <c r="D48" s="5">
-        <v>83.168599999999998</v>
+        <v>83.169799999999995</v>
       </c>
       <c r="E48" s="5">
-        <v>99.499799999999993</v>
+        <v>99.517399999999995</v>
       </c>
       <c r="F48" s="5">
-        <v>82.974299999999999</v>
+        <v>82.971999999999994</v>
       </c>
       <c r="G48" s="5">
-        <v>101.324</v>
+        <v>101.34520000000001</v>
       </c>
     </row>
     <row r="49" spans="2:7" ht="14.1" customHeight="1">
       <c r="B49" s="23" t="s">
         <v>543</v>
       </c>
       <c r="C49" s="30" t="s">
         <v>544</v>
       </c>
       <c r="D49" s="5">
-        <v>82.793899999999994</v>
+        <v>82.802199999999999</v>
       </c>
       <c r="E49" s="5">
-        <v>99.542699999999996</v>
+        <v>99.556200000000004</v>
       </c>
       <c r="F49" s="5">
-        <v>82.520799999999994</v>
+        <v>82.526200000000003</v>
       </c>
       <c r="G49" s="5">
-        <v>101.3004</v>
+        <v>101.31619999999999</v>
       </c>
     </row>
     <row r="50" spans="2:7" ht="14.1" customHeight="1">
       <c r="B50" s="24" t="s">
         <v>545</v>
       </c>
       <c r="C50" s="30" t="s">
         <v>546</v>
       </c>
       <c r="D50" s="5">
-        <v>82.938999999999993</v>
+        <v>82.940299999999993</v>
       </c>
       <c r="E50" s="5">
-        <v>99.911000000000001</v>
+        <v>99.927400000000006</v>
       </c>
       <c r="F50" s="5">
-        <v>82.651300000000006</v>
+        <v>82.649900000000002</v>
       </c>
       <c r="G50" s="5">
-        <v>101.6669</v>
+        <v>101.6865</v>
       </c>
     </row>
     <row r="51" spans="2:7" ht="18" customHeight="1">
       <c r="B51" s="23" t="s">
         <v>547</v>
       </c>
       <c r="C51" s="30" t="s">
         <v>548</v>
       </c>
       <c r="D51" s="5">
-        <v>84.061599999999999</v>
+        <v>84.063699999999997</v>
       </c>
       <c r="E51" s="5">
-        <v>101.49209999999999</v>
+        <v>101.51479999999999</v>
       </c>
       <c r="F51" s="5">
-        <v>83.952799999999996</v>
+        <v>83.954300000000003</v>
       </c>
       <c r="G51" s="5">
-        <v>103.51609999999999</v>
+        <v>103.544</v>
       </c>
     </row>
     <row r="52" spans="2:7" ht="14.1" customHeight="1">
       <c r="B52" s="23" t="s">
         <v>549</v>
       </c>
       <c r="C52" s="30" t="s">
         <v>550</v>
       </c>
       <c r="D52" s="5">
-        <v>84.883700000000005</v>
+        <v>84.884699999999995</v>
       </c>
       <c r="E52" s="5">
-        <v>101.9605</v>
+        <v>101.9836</v>
       </c>
       <c r="F52" s="5">
         <v>84.927899999999994</v>
       </c>
       <c r="G52" s="5">
-        <v>103.999</v>
+        <v>104.0277</v>
       </c>
     </row>
     <row r="53" spans="2:7" ht="14.1" customHeight="1">
       <c r="B53" s="23" t="s">
         <v>551</v>
       </c>
       <c r="C53" s="30" t="s">
         <v>552</v>
       </c>
       <c r="D53" s="5">
-        <v>85.1447</v>
+        <v>85.148399999999995</v>
       </c>
       <c r="E53" s="5">
-        <v>102.23</v>
+        <v>102.2527</v>
       </c>
       <c r="F53" s="5">
-        <v>85.225999999999999</v>
+        <v>85.229299999999995</v>
       </c>
       <c r="G53" s="5">
-        <v>104.2428</v>
+        <v>104.271</v>
       </c>
     </row>
     <row r="54" spans="2:7" ht="14.1" customHeight="1">
       <c r="B54" s="24" t="s">
         <v>553</v>
       </c>
       <c r="C54" s="30" t="s">
         <v>554</v>
       </c>
       <c r="D54" s="5">
-        <v>85.572599999999994</v>
+        <v>85.575299999999999</v>
       </c>
       <c r="E54" s="5">
-        <v>102.60720000000001</v>
+        <v>102.62690000000001</v>
       </c>
       <c r="F54" s="5">
-        <v>85.738200000000006</v>
+        <v>85.739500000000007</v>
       </c>
       <c r="G54" s="5">
-        <v>104.6561</v>
+        <v>104.6803</v>
       </c>
     </row>
     <row r="55" spans="2:7" ht="18" customHeight="1">
       <c r="B55" s="23" t="s">
         <v>555</v>
       </c>
       <c r="C55" s="30" t="s">
         <v>556</v>
       </c>
       <c r="D55" s="5">
-        <v>87.898099999999999</v>
+        <v>87.902900000000002</v>
       </c>
       <c r="E55" s="5">
-        <v>104.52509999999999</v>
+        <v>104.55549999999999</v>
       </c>
       <c r="F55" s="5">
-        <v>88.546199999999999</v>
+        <v>88.548599999999993</v>
       </c>
       <c r="G55" s="5">
-        <v>106.96080000000001</v>
+        <v>106.9986</v>
       </c>
     </row>
     <row r="56" spans="2:7" ht="14.1" customHeight="1">
       <c r="B56" s="23" t="s">
         <v>557</v>
       </c>
       <c r="C56" s="30" t="s">
         <v>558</v>
       </c>
       <c r="D56" s="5">
-        <v>85.140699999999995</v>
+        <v>85.138300000000001</v>
       </c>
       <c r="E56" s="5">
-        <v>99.853099999999998</v>
+        <v>99.863299999999995</v>
       </c>
       <c r="F56" s="5">
-        <v>85.224599999999995</v>
+        <v>85.2196</v>
       </c>
       <c r="G56" s="5">
-        <v>101.2077</v>
+        <v>101.2195</v>
       </c>
     </row>
     <row r="57" spans="2:7" ht="14.1" customHeight="1">
       <c r="B57" s="23" t="s">
         <v>559</v>
       </c>
       <c r="C57" s="30" t="s">
         <v>560</v>
       </c>
       <c r="D57" s="5">
-        <v>85.9495</v>
+        <v>85.954499999999996</v>
       </c>
       <c r="E57" s="5">
-        <v>100.6585</v>
+        <v>100.6764</v>
       </c>
       <c r="F57" s="5">
-        <v>86.195999999999998</v>
+        <v>86.200100000000006</v>
       </c>
       <c r="G57" s="5">
-        <v>102.155</v>
+        <v>102.1765</v>
       </c>
     </row>
     <row r="58" spans="2:7" ht="14.1" customHeight="1">
       <c r="B58" s="24" t="s">
         <v>561</v>
       </c>
       <c r="C58" s="30" t="s">
         <v>562</v>
       </c>
       <c r="D58" s="5">
-        <v>86.053200000000004</v>
+        <v>86.0595</v>
       </c>
       <c r="E58" s="5">
-        <v>101.1563</v>
+        <v>101.17440000000001</v>
       </c>
       <c r="F58" s="5">
-        <v>86.329300000000003</v>
+        <v>86.334599999999995</v>
       </c>
       <c r="G58" s="5">
-        <v>102.7427</v>
+        <v>102.7645</v>
       </c>
     </row>
     <row r="59" spans="2:7" ht="18" customHeight="1">
       <c r="B59" s="23" t="s">
         <v>563</v>
       </c>
       <c r="C59" s="30" t="s">
         <v>564</v>
       </c>
       <c r="D59" s="5">
-        <v>86.593800000000002</v>
+        <v>86.592500000000001</v>
       </c>
       <c r="E59" s="5">
-        <v>101.49169999999999</v>
+        <v>101.51220000000001</v>
       </c>
       <c r="F59" s="5">
-        <v>86.989699999999999</v>
+        <v>86.985200000000006</v>
       </c>
       <c r="G59" s="5">
-        <v>103.1249</v>
+        <v>103.15</v>
       </c>
     </row>
     <row r="60" spans="2:7" ht="14.1" customHeight="1">
       <c r="B60" s="23" t="s">
         <v>565</v>
       </c>
       <c r="C60" s="30" t="s">
         <v>566</v>
       </c>
       <c r="D60" s="5">
-        <v>86.860799999999998</v>
+        <v>86.862700000000004</v>
       </c>
       <c r="E60" s="5">
-        <v>101.3492</v>
+        <v>101.3698</v>
       </c>
       <c r="F60" s="5">
         <v>87.308800000000005</v>
       </c>
       <c r="G60" s="5">
-        <v>102.916</v>
+        <v>102.9414</v>
       </c>
     </row>
     <row r="61" spans="2:7" ht="14.1" customHeight="1">
       <c r="B61" s="23" t="s">
         <v>567</v>
       </c>
       <c r="C61" s="30" t="s">
         <v>568</v>
       </c>
       <c r="D61" s="5">
-        <v>86.795199999999994</v>
+        <v>86.799000000000007</v>
       </c>
       <c r="E61" s="5">
-        <v>101.5057</v>
+        <v>101.5275</v>
       </c>
       <c r="F61" s="5">
-        <v>87.222300000000004</v>
+        <v>87.2256</v>
       </c>
       <c r="G61" s="5">
-        <v>103.0783</v>
+        <v>103.1053</v>
       </c>
     </row>
     <row r="62" spans="2:7" ht="14.1" customHeight="1">
       <c r="B62" s="24" t="s">
         <v>569</v>
       </c>
       <c r="C62" s="30" t="s">
         <v>570</v>
       </c>
       <c r="D62" s="5">
-        <v>86.294300000000007</v>
+        <v>86.297300000000007</v>
       </c>
       <c r="E62" s="5">
-        <v>101.20310000000001</v>
+        <v>101.2238</v>
       </c>
       <c r="F62" s="5">
-        <v>86.6267</v>
+        <v>86.628600000000006</v>
       </c>
       <c r="G62" s="5">
-        <v>102.6927</v>
+        <v>102.718</v>
       </c>
     </row>
     <row r="63" spans="2:7" ht="18" customHeight="1">
       <c r="B63" s="23" t="s">
         <v>571</v>
       </c>
       <c r="C63" s="30" t="s">
         <v>572</v>
       </c>
       <c r="D63" s="5">
-        <v>85.868899999999996</v>
+        <v>85.868799999999993</v>
       </c>
       <c r="E63" s="5">
-        <v>100.97799999999999</v>
+        <v>100.9979</v>
       </c>
       <c r="F63" s="5">
-        <v>86.132000000000005</v>
+        <v>86.129499999999993</v>
       </c>
       <c r="G63" s="5">
-        <v>102.39700000000001</v>
+        <v>102.4212</v>
       </c>
     </row>
     <row r="64" spans="2:7" ht="14.1" customHeight="1">
       <c r="B64" s="23" t="s">
         <v>573</v>
       </c>
       <c r="C64" s="30" t="s">
         <v>574</v>
       </c>
       <c r="D64" s="5">
-        <v>85.714100000000002</v>
+        <v>85.716800000000006</v>
       </c>
       <c r="E64" s="5">
-        <v>100.5059</v>
+        <v>100.52119999999999</v>
       </c>
       <c r="F64" s="5">
-        <v>85.983500000000006</v>
+        <v>85.983599999999996</v>
       </c>
       <c r="G64" s="5">
-        <v>101.8184</v>
+        <v>101.8369</v>
       </c>
     </row>
     <row r="65" spans="2:7" ht="14.1" customHeight="1">
       <c r="B65" s="23" t="s">
         <v>575</v>
       </c>
       <c r="C65" s="30" t="s">
         <v>576</v>
       </c>
       <c r="D65" s="5">
-        <v>85.693100000000001</v>
+        <v>85.696700000000007</v>
       </c>
       <c r="E65" s="5">
-        <v>100.6417</v>
+        <v>100.65860000000001</v>
       </c>
       <c r="F65" s="5">
-        <v>85.983900000000006</v>
+        <v>85.985200000000006</v>
       </c>
       <c r="G65" s="5">
-        <v>101.97069999999999</v>
+        <v>101.991</v>
       </c>
     </row>
     <row r="66" spans="2:7" ht="14.1" customHeight="1">
       <c r="B66" s="24" t="s">
         <v>577</v>
       </c>
       <c r="C66" s="30" t="s">
         <v>578</v>
       </c>
       <c r="D66" s="5">
-        <v>85.947299999999998</v>
+        <v>85.952299999999994</v>
       </c>
       <c r="E66" s="5">
-        <v>100.8231</v>
+        <v>100.84480000000001</v>
       </c>
       <c r="F66" s="5">
-        <v>86.302899999999994</v>
+        <v>86.3065</v>
       </c>
       <c r="G66" s="5">
-        <v>102.17149999999999</v>
+        <v>102.1977</v>
       </c>
     </row>
     <row r="67" spans="2:7" ht="18" customHeight="1">
       <c r="B67" s="23" t="s">
         <v>579</v>
       </c>
       <c r="C67" s="30" t="s">
         <v>580</v>
       </c>
       <c r="D67" s="5">
-        <v>86.481200000000001</v>
+        <v>86.481899999999996</v>
       </c>
       <c r="E67" s="5">
-        <v>101.0872</v>
+        <v>101.10680000000001</v>
       </c>
       <c r="F67" s="5">
-        <v>86.963099999999997</v>
+        <v>86.961100000000002</v>
       </c>
       <c r="G67" s="5">
-        <v>102.47020000000001</v>
+        <v>102.4943</v>
       </c>
     </row>
     <row r="68" spans="2:7" ht="14.1" customHeight="1">
       <c r="B68" s="23" t="s">
         <v>581</v>
       </c>
       <c r="C68" s="30" t="s">
         <v>582</v>
       </c>
       <c r="D68" s="5">
-        <v>86.901700000000005</v>
+        <v>86.902500000000003</v>
       </c>
       <c r="E68" s="5">
-        <v>101.4576</v>
+        <v>101.476</v>
       </c>
       <c r="F68" s="5">
-        <v>87.475200000000001</v>
+        <v>87.473600000000005</v>
       </c>
       <c r="G68" s="5">
-        <v>102.8938</v>
+        <v>102.9169</v>
       </c>
     </row>
     <row r="69" spans="2:7" ht="14.1" customHeight="1">
       <c r="B69" s="23" t="s">
         <v>583</v>
       </c>
       <c r="C69" s="30" t="s">
         <v>584</v>
       </c>
       <c r="D69" s="5">
-        <v>86.7547</v>
+        <v>86.757999999999996</v>
       </c>
       <c r="E69" s="5">
-        <v>101.54349999999999</v>
+        <v>101.5625</v>
       </c>
       <c r="F69" s="5">
-        <v>87.296000000000006</v>
+        <v>87.298000000000002</v>
       </c>
       <c r="G69" s="5">
-        <v>102.98139999999999</v>
+        <v>103.0048</v>
       </c>
     </row>
     <row r="70" spans="2:7" ht="14.1" customHeight="1">
       <c r="B70" s="24" t="s">
         <v>585</v>
       </c>
       <c r="C70" s="30" t="s">
         <v>586</v>
       </c>
       <c r="D70" s="5">
-        <v>87.098699999999994</v>
+        <v>87.102900000000005</v>
       </c>
       <c r="E70" s="5">
-        <v>101.4889</v>
+        <v>101.51600000000001</v>
       </c>
       <c r="F70" s="5">
-        <v>87.710400000000007</v>
+        <v>87.714100000000002</v>
       </c>
       <c r="G70" s="5">
-        <v>102.889</v>
+        <v>102.922</v>
       </c>
     </row>
     <row r="71" spans="2:7" ht="18" customHeight="1">
       <c r="B71" s="23" t="s">
         <v>587</v>
       </c>
       <c r="C71" s="30" t="s">
         <v>588</v>
       </c>
       <c r="D71" s="31">
-        <v>87.445899999999995</v>
+        <v>87.447900000000004</v>
       </c>
       <c r="E71" s="31">
-        <v>101.5421</v>
+        <v>101.5611</v>
       </c>
       <c r="F71" s="31">
-        <v>88.135599999999997</v>
+        <v>88.135900000000007</v>
       </c>
       <c r="G71" s="31">
-        <v>102.9361</v>
+        <v>102.9597</v>
       </c>
     </row>
     <row r="72" spans="2:7" ht="14.1" customHeight="1">
       <c r="B72" s="15" t="s">
         <v>589</v>
       </c>
       <c r="C72" s="30" t="s">
         <v>590</v>
       </c>
       <c r="D72" s="31">
-        <v>87.4114</v>
+        <v>87.411500000000004</v>
       </c>
       <c r="E72" s="31">
-        <v>101.54049999999999</v>
+        <v>101.5544</v>
       </c>
       <c r="F72" s="31">
-        <v>88.081199999999995</v>
+        <v>88.078500000000005</v>
       </c>
       <c r="G72" s="31">
-        <v>102.9149</v>
+        <v>102.9324</v>
       </c>
     </row>
     <row r="73" spans="2:7" ht="14.1" customHeight="1">
       <c r="B73" s="15" t="s">
         <v>591</v>
       </c>
       <c r="C73" s="30" t="s">
         <v>592</v>
       </c>
       <c r="D73" s="31">
-        <v>87.619699999999995</v>
+        <v>87.624099999999999</v>
       </c>
       <c r="E73" s="31">
-        <v>101.5664</v>
+        <v>101.5864</v>
       </c>
       <c r="F73" s="31">
-        <v>88.287899999999993</v>
+        <v>88.291399999999996</v>
       </c>
       <c r="G73" s="31">
-        <v>102.92440000000001</v>
+        <v>102.9492</v>
       </c>
     </row>
     <row r="74" spans="2:7" ht="14.1" customHeight="1">
       <c r="B74" s="15" t="s">
         <v>593</v>
       </c>
       <c r="C74" s="30" t="s">
         <v>594</v>
       </c>
       <c r="D74" s="31">
-        <v>87.97</v>
+        <v>87.974400000000003</v>
       </c>
       <c r="E74" s="31">
-        <v>101.7701</v>
+        <v>101.7987</v>
       </c>
       <c r="F74" s="31">
-        <v>88.657600000000002</v>
+        <v>88.660600000000002</v>
       </c>
       <c r="G74" s="31">
-        <v>103.1494</v>
+        <v>103.1841</v>
       </c>
     </row>
     <row r="75" spans="2:7" ht="18" customHeight="1">
       <c r="B75" s="23" t="s">
         <v>595</v>
       </c>
       <c r="C75" s="30" t="s">
         <v>596</v>
       </c>
       <c r="D75" s="31">
-        <v>87.849699999999999</v>
+        <v>87.851399999999998</v>
       </c>
       <c r="E75" s="31">
-        <v>101.45399999999999</v>
+        <v>101.4678</v>
       </c>
       <c r="F75" s="31">
-        <v>88.414299999999997</v>
+        <v>88.412899999999993</v>
       </c>
       <c r="G75" s="31">
-        <v>102.72929999999999</v>
+        <v>102.74630000000001</v>
       </c>
     </row>
     <row r="76" spans="2:7" ht="14.1" customHeight="1">
       <c r="B76" s="23" t="s">
         <v>597</v>
       </c>
       <c r="C76" s="30" t="s">
         <v>598</v>
       </c>
       <c r="D76" s="5">
-        <v>87.762600000000006</v>
+        <v>87.763499999999993</v>
       </c>
       <c r="E76" s="5">
-        <v>101.19929999999999</v>
+        <v>101.2094</v>
       </c>
       <c r="F76" s="5">
-        <v>88.176100000000005</v>
+        <v>88.173599999999993</v>
       </c>
       <c r="G76" s="5">
-        <v>102.3742</v>
+        <v>102.38630000000001</v>
       </c>
     </row>
     <row r="77" spans="2:7" ht="14.1" customHeight="1">
       <c r="B77" s="15" t="s">
         <v>599</v>
       </c>
       <c r="C77" s="30" t="s">
         <v>600</v>
       </c>
       <c r="D77" s="31">
-        <v>88.691999999999993</v>
+        <v>88.697400000000002</v>
       </c>
       <c r="E77" s="31">
-        <v>102.01560000000001</v>
+        <v>102.03789999999999</v>
       </c>
       <c r="F77" s="31">
-        <v>89.176400000000001</v>
+        <v>89.179299999999998</v>
       </c>
       <c r="G77" s="31">
-        <v>103.3287</v>
+        <v>103.3552</v>
       </c>
     </row>
     <row r="78" spans="2:7" ht="14.1" customHeight="1">
       <c r="B78" s="15" t="s">
         <v>601</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>602</v>
       </c>
       <c r="D78" s="31">
-        <v>86.166399999999996</v>
+        <v>86.167699999999996</v>
       </c>
       <c r="E78" s="31">
-        <v>98.319900000000004</v>
+        <v>98.342699999999994</v>
       </c>
       <c r="F78" s="31">
-        <v>85.970299999999995</v>
+        <v>85.968299999999999</v>
       </c>
       <c r="G78" s="31">
-        <v>98.767899999999997</v>
+        <v>98.794600000000003</v>
       </c>
     </row>
     <row r="79" spans="2:7" ht="18" customHeight="1">
       <c r="B79" s="23" t="s">
         <v>603</v>
       </c>
       <c r="C79" s="30" t="s">
         <v>604</v>
       </c>
       <c r="D79" s="31">
-        <v>85.688400000000001</v>
+        <v>85.685199999999995</v>
       </c>
       <c r="E79" s="31">
-        <v>97.448800000000006</v>
+        <v>97.465299999999999</v>
       </c>
       <c r="F79" s="31">
-        <v>85.2346</v>
+        <v>85.229299999999995</v>
       </c>
       <c r="G79" s="31">
-        <v>97.651899999999998</v>
+        <v>97.672300000000007</v>
       </c>
     </row>
     <row r="80" spans="2:7" ht="14.1" customHeight="1">
       <c r="B80" s="23" t="s">
         <v>605</v>
       </c>
       <c r="C80" s="30" t="s">
         <v>606</v>
       </c>
       <c r="D80" s="5">
-        <v>79.389399999999995</v>
+        <v>79.397999999999996</v>
       </c>
       <c r="E80" s="5">
-        <v>90.219499999999996</v>
+        <v>90.230199999999996</v>
       </c>
       <c r="F80" s="5">
-        <v>77.471699999999998</v>
+        <v>77.479500000000002</v>
       </c>
       <c r="G80" s="5">
-        <v>88.793199999999999</v>
+        <v>88.806100000000001</v>
       </c>
     </row>
     <row r="81" spans="2:7" ht="14.1" customHeight="1">
       <c r="B81" s="15" t="s">
         <v>607</v>
       </c>
       <c r="C81" s="30" t="s">
         <v>608</v>
       </c>
       <c r="D81" s="31">
-        <v>83.170699999999997</v>
+        <v>83.173199999999994</v>
       </c>
       <c r="E81" s="31">
-        <v>95.072299999999998</v>
+        <v>95.086500000000001</v>
       </c>
       <c r="F81" s="31">
-        <v>81.932000000000002</v>
+        <v>81.932699999999997</v>
       </c>
       <c r="G81" s="31">
-        <v>94.687299999999993</v>
+        <v>94.703400000000002</v>
       </c>
     </row>
     <row r="82" spans="2:7" ht="14.1" customHeight="1">
       <c r="B82" s="11">
         <v>2020001012</v>
       </c>
       <c r="C82" s="30" t="s">
         <v>654</v>
       </c>
       <c r="D82" s="31">
-        <v>85.341700000000003</v>
+        <v>85.346900000000005</v>
       </c>
       <c r="E82" s="31">
-        <v>97.285300000000007</v>
+        <v>97.311499999999995</v>
       </c>
       <c r="F82" s="31">
-        <v>84.438199999999995</v>
+        <v>84.4392</v>
       </c>
       <c r="G82" s="31">
-        <v>97.357699999999994</v>
+        <v>97.388099999999994</v>
       </c>
     </row>
     <row r="83" spans="2:7" ht="18" customHeight="1">
       <c r="B83" s="4">
         <v>2021000103</v>
       </c>
       <c r="C83" s="30" t="s">
         <v>659</v>
       </c>
       <c r="D83" s="31">
-        <v>84.589699999999993</v>
+        <v>84.5946</v>
       </c>
       <c r="E83" s="31">
-        <v>96.045500000000004</v>
+        <v>96.050399999999996</v>
       </c>
       <c r="F83" s="31">
-        <v>83.373199999999997</v>
+        <v>83.376000000000005</v>
       </c>
       <c r="G83" s="31">
-        <v>95.785899999999998</v>
+        <v>95.791300000000007</v>
       </c>
     </row>
     <row r="84" spans="2:7" ht="14.1" customHeight="1">
       <c r="B84" s="4">
         <v>2021000406</v>
       </c>
       <c r="C84" s="30" t="s">
         <v>663</v>
       </c>
       <c r="D84" s="5">
-        <v>85.406099999999995</v>
+        <v>85.405500000000004</v>
       </c>
       <c r="E84" s="5">
-        <v>96.708200000000005</v>
+        <v>96.723699999999994</v>
       </c>
       <c r="F84" s="5">
-        <v>84.1982</v>
+        <v>84.195099999999996</v>
       </c>
       <c r="G84" s="5">
-        <v>96.548599999999993</v>
+        <v>96.5672</v>
       </c>
     </row>
     <row r="85" spans="2:7" ht="14.1" customHeight="1">
       <c r="B85" s="11">
         <v>2021000709</v>
       </c>
       <c r="C85" s="30" t="s">
         <v>667</v>
       </c>
       <c r="D85" s="31">
-        <v>85.433800000000005</v>
+        <v>85.436099999999996</v>
       </c>
       <c r="E85" s="31">
-        <v>96.109700000000004</v>
+        <v>96.131799999999998</v>
       </c>
       <c r="F85" s="31">
-        <v>84.098799999999997</v>
+        <v>84.099299999999999</v>
       </c>
       <c r="G85" s="31">
-        <v>95.766499999999994</v>
+        <v>95.793000000000006</v>
       </c>
     </row>
     <row r="86" spans="2:7" ht="14.1" customHeight="1">
       <c r="B86" s="11">
         <v>2021001012</v>
       </c>
       <c r="C86" s="30" t="s">
         <v>671</v>
       </c>
       <c r="D86" s="31">
-        <v>88.071399999999997</v>
+        <v>88.077100000000002</v>
       </c>
       <c r="E86" s="31">
-        <v>98.831000000000003</v>
+        <v>98.862300000000005</v>
       </c>
       <c r="F86" s="31">
-        <v>87.142799999999994</v>
+        <v>87.147800000000004</v>
       </c>
       <c r="G86" s="31">
-        <v>99.044499999999999</v>
+        <v>99.082499999999996</v>
       </c>
     </row>
     <row r="87" spans="2:7" ht="18" customHeight="1">
       <c r="B87" s="4">
         <v>2022000103</v>
       </c>
       <c r="C87" s="30" t="s">
         <v>676</v>
       </c>
       <c r="D87" s="31">
-        <v>88.530100000000004</v>
+        <v>88.533699999999996</v>
       </c>
       <c r="E87" s="31">
-        <v>97.8339</v>
+        <v>97.846299999999999</v>
       </c>
       <c r="F87" s="31">
-        <v>87.559200000000004</v>
+        <v>87.562200000000004</v>
       </c>
       <c r="G87" s="31">
-        <v>97.778800000000004</v>
+        <v>97.794899999999998</v>
       </c>
     </row>
     <row r="88" spans="2:7" ht="14.1" customHeight="1">
       <c r="B88" s="4">
         <v>2022000406</v>
       </c>
       <c r="C88" s="30" t="s">
         <v>680</v>
       </c>
       <c r="D88" s="31">
-        <v>90.513599999999997</v>
+        <v>90.509500000000003</v>
       </c>
       <c r="E88" s="31">
-        <v>99.431200000000004</v>
+        <v>99.451999999999998</v>
       </c>
       <c r="F88" s="31">
-        <v>89.816999999999993</v>
+        <v>89.810299999999998</v>
       </c>
       <c r="G88" s="31">
-        <v>99.687899999999999</v>
+        <v>99.713899999999995</v>
       </c>
     </row>
     <row r="89" spans="2:7" ht="14.1" customHeight="1">
       <c r="B89" s="4">
         <v>2022000709</v>
       </c>
       <c r="C89" s="30" t="s">
         <v>684</v>
       </c>
       <c r="D89" s="31">
-        <v>91.355199999999996</v>
+        <v>91.356999999999999</v>
       </c>
       <c r="E89" s="31">
-        <v>99.492000000000004</v>
+        <v>99.518100000000004</v>
       </c>
       <c r="F89" s="31">
-        <v>90.694699999999997</v>
+        <v>90.695700000000002</v>
       </c>
       <c r="G89" s="31">
-        <v>99.730099999999993</v>
+        <v>99.761700000000005</v>
       </c>
     </row>
     <row r="90" spans="2:7" ht="14.1" customHeight="1">
       <c r="B90" s="4">
         <v>2022001012</v>
       </c>
       <c r="C90" s="30" t="s">
         <v>688</v>
       </c>
       <c r="D90" s="31">
-        <v>92.781400000000005</v>
+        <v>92.786199999999994</v>
       </c>
       <c r="E90" s="31">
-        <v>100.03570000000001</v>
+        <v>100.0625</v>
       </c>
       <c r="F90" s="31">
-        <v>92.285799999999995</v>
+        <v>92.290099999999995</v>
       </c>
       <c r="G90" s="31">
-        <v>100.35720000000001</v>
+        <v>100.38979999999999</v>
       </c>
     </row>
     <row r="91" spans="2:7" ht="18" customHeight="1">
       <c r="B91" s="4">
         <v>2023000103</v>
       </c>
       <c r="C91" s="30" t="s">
         <v>693</v>
       </c>
       <c r="D91" s="31">
-        <v>93.807500000000005</v>
+        <v>93.813900000000004</v>
       </c>
       <c r="E91" s="31">
-        <v>100.1469</v>
+        <v>100.15689999999999</v>
       </c>
       <c r="F91" s="31">
-        <v>93.386600000000001</v>
+        <v>93.393000000000001</v>
       </c>
       <c r="G91" s="31">
-        <v>100.4451</v>
+        <v>100.4581</v>
       </c>
     </row>
     <row r="92" spans="2:7" ht="14.1" customHeight="1">
       <c r="B92" s="4">
         <v>2023000406</v>
       </c>
       <c r="C92" s="30" t="s">
         <v>697</v>
       </c>
       <c r="D92" s="31">
-        <v>93.754000000000005</v>
+        <v>93.749499999999998</v>
       </c>
       <c r="E92" s="31">
-        <v>99.406999999999996</v>
+        <v>99.4238</v>
       </c>
       <c r="F92" s="31">
-        <v>93.203199999999995</v>
+        <v>93.195300000000003</v>
       </c>
       <c r="G92" s="31">
-        <v>99.506500000000003</v>
+        <v>99.526600000000002</v>
       </c>
     </row>
     <row r="93" spans="2:7" ht="14.1" customHeight="1">
       <c r="B93" s="4">
         <v>2023000709</v>
       </c>
       <c r="C93" s="30" t="s">
         <v>701</v>
       </c>
       <c r="D93" s="31">
-        <v>94.104600000000005</v>
+        <v>94.108999999999995</v>
       </c>
       <c r="E93" s="31">
-        <v>99.022199999999998</v>
+        <v>99.045100000000005</v>
       </c>
       <c r="F93" s="31">
-        <v>93.508899999999997</v>
+        <v>93.510599999999997</v>
       </c>
       <c r="G93" s="31">
-        <v>99.015799999999999</v>
+        <v>99.042000000000002</v>
       </c>
     </row>
     <row r="94" spans="2:7" ht="14.1" customHeight="1">
       <c r="B94" s="4">
         <v>2023001012</v>
       </c>
       <c r="C94" s="30" t="s">
         <v>705</v>
       </c>
       <c r="D94" s="31">
-        <v>94.582599999999999</v>
+        <v>94.587500000000006</v>
       </c>
       <c r="E94" s="31">
-        <v>98.71</v>
+        <v>98.728300000000004</v>
       </c>
       <c r="F94" s="31">
-        <v>93.989400000000003</v>
+        <v>93.992000000000004</v>
       </c>
       <c r="G94" s="31">
-        <v>98.602099999999993</v>
+        <v>98.623400000000004</v>
       </c>
     </row>
     <row r="95" spans="2:7" ht="18" customHeight="1">
       <c r="B95" s="4">
         <v>2024000103</v>
       </c>
       <c r="C95" s="30" t="s">
         <v>710</v>
       </c>
       <c r="D95" s="31">
-        <v>94.708500000000001</v>
+        <v>94.712999999999994</v>
       </c>
       <c r="E95" s="31">
-        <v>98.441999999999993</v>
+        <v>98.445999999999998</v>
       </c>
       <c r="F95" s="31">
-        <v>94.070800000000006</v>
+        <v>94.072800000000001</v>
       </c>
       <c r="G95" s="31">
-        <v>98.245699999999999</v>
+        <v>98.250699999999995</v>
       </c>
     </row>
     <row r="96" spans="2:7" ht="14.1" customHeight="1">
       <c r="B96" s="4">
         <v>2024000406</v>
       </c>
       <c r="C96" s="30" t="s">
         <v>714</v>
       </c>
       <c r="D96" s="31">
-        <v>95.456599999999995</v>
+        <v>95.453599999999994</v>
       </c>
       <c r="E96" s="31">
-        <v>98.700500000000005</v>
+        <v>98.718400000000003</v>
       </c>
       <c r="F96" s="31">
-        <v>94.894000000000005</v>
+        <v>94.886700000000005</v>
       </c>
       <c r="G96" s="31">
-        <v>98.543300000000002</v>
+        <v>98.564300000000003</v>
       </c>
     </row>
     <row r="97" spans="2:7" ht="14.1" customHeight="1">
       <c r="B97" s="4">
         <v>2024000709</v>
       </c>
       <c r="C97" s="30" t="s">
         <v>718</v>
       </c>
       <c r="D97" s="31">
-        <v>96.433700000000002</v>
+        <v>96.438100000000006</v>
       </c>
       <c r="E97" s="31">
-        <v>99.04</v>
+        <v>99.065799999999996</v>
       </c>
       <c r="F97" s="31">
-        <v>95.980099999999993</v>
+        <v>95.982600000000005</v>
       </c>
       <c r="G97" s="31">
-        <v>98.928100000000001</v>
+        <v>98.957999999999998</v>
       </c>
     </row>
     <row r="98" spans="2:7" ht="14.1" customHeight="1">
       <c r="B98" s="4">
         <v>2024001012</v>
       </c>
       <c r="C98" s="30" t="s">
         <v>722</v>
       </c>
       <c r="D98" s="31">
-        <v>97.442499999999995</v>
+        <v>97.45</v>
       </c>
       <c r="E98" s="31">
-        <v>99.120699999999999</v>
+        <v>99.135599999999997</v>
       </c>
       <c r="F98" s="31">
-        <v>97.126099999999994</v>
+        <v>97.132400000000004</v>
       </c>
       <c r="G98" s="31">
-        <v>98.993899999999996</v>
+        <v>99.011399999999995</v>
       </c>
     </row>
     <row r="99" spans="2:7" ht="18" customHeight="1">
       <c r="B99" s="4">
         <v>2025000103</v>
       </c>
       <c r="C99" s="30" t="s">
         <v>727</v>
       </c>
       <c r="D99" s="31">
-        <v>98.793700000000001</v>
+        <v>98.7971</v>
       </c>
       <c r="E99" s="31">
-        <v>99.527299999999997</v>
+        <v>99.519300000000001</v>
       </c>
       <c r="F99" s="31">
-        <v>98.674199999999999</v>
+        <v>98.676500000000004</v>
       </c>
       <c r="G99" s="31">
-        <v>99.457099999999997</v>
+        <v>99.447999999999993</v>
       </c>
     </row>
     <row r="100" spans="2:7" ht="14.1" customHeight="1">
       <c r="B100" s="4">
         <v>2025000406</v>
       </c>
       <c r="C100" s="30" t="s">
         <v>731</v>
       </c>
       <c r="D100" s="31">
-        <v>99.632400000000004</v>
+        <v>99.629800000000003</v>
       </c>
       <c r="E100" s="31">
-        <v>99.839799999999997</v>
+        <v>99.8262</v>
       </c>
       <c r="F100" s="31">
-        <v>99.602800000000002</v>
+        <v>99.598699999999994</v>
       </c>
       <c r="G100" s="31">
-        <v>99.815700000000007</v>
+        <v>99.799800000000005</v>
       </c>
     </row>
     <row r="101" spans="2:7" ht="14.1" customHeight="1">
       <c r="B101" s="4">
         <v>2025000709</v>
       </c>
       <c r="C101" s="30" t="s">
         <v>735</v>
       </c>
       <c r="D101" s="31">
-        <v>100.3378</v>
+        <v>100.3395</v>
       </c>
       <c r="E101" s="31">
-        <v>100.279</v>
+        <v>100.27760000000001</v>
       </c>
       <c r="F101" s="31">
-        <v>100.3616</v>
+        <v>100.3642</v>
       </c>
       <c r="G101" s="31">
-        <v>100.3313</v>
+        <v>100.32940000000001</v>
       </c>
     </row>
     <row r="102" spans="2:7" ht="14.1" customHeight="1">
       <c r="B102" s="4">
         <v>2025001012</v>
       </c>
       <c r="C102" s="30" t="s">
         <v>739</v>
       </c>
       <c r="D102" s="31">
-        <v>101.23609999999999</v>
+        <v>101.2337</v>
       </c>
       <c r="E102" s="31">
-        <v>100.3539</v>
+        <v>100.37690000000001</v>
       </c>
       <c r="F102" s="31">
-        <v>101.3614</v>
+        <v>101.36060000000001</v>
       </c>
       <c r="G102" s="31">
-        <v>100.39579999999999</v>
+        <v>100.4229</v>
       </c>
     </row>
     <row r="103" spans="2:7" ht="18" customHeight="1">
       <c r="B103" s="4">
         <v>2026000103</v>
       </c>
       <c r="C103" s="30" t="s">
         <v>769</v>
       </c>
       <c r="D103" s="31">
-        <v>102.1425</v>
+        <v>102.1704</v>
       </c>
       <c r="E103" s="31">
-        <v>100.5839</v>
+        <v>100.607</v>
       </c>
       <c r="F103" s="31">
-        <v>102.3801</v>
+        <v>102.4175</v>
       </c>
       <c r="G103" s="31">
-        <v>100.6463</v>
+        <v>100.6743</v>
       </c>
     </row>
     <row r="104" spans="2:7" ht="14.1" customHeight="1">
       <c r="B104" s="4">
         <v>2026000406</v>
       </c>
       <c r="C104" s="30" t="s">
         <v>773</v>
       </c>
       <c r="D104" s="31">
-        <v>103.0231</v>
+        <v>103.0497</v>
       </c>
       <c r="E104" s="31">
-        <v>100.79349999999999</v>
+        <v>100.84699999999999</v>
       </c>
       <c r="F104" s="31">
-        <v>103.35760000000001</v>
+        <v>103.3967</v>
       </c>
       <c r="G104" s="31">
-        <v>100.8784</v>
+        <v>100.94410000000001</v>
       </c>
     </row>
     <row r="105" spans="2:7" ht="13.65" customHeight="1">
       <c r="B105" s="33" t="s">
         <v>782</v>
       </c>
       <c r="C105" s="34"/>
       <c r="D105" s="35"/>
       <c r="E105" s="35"/>
       <c r="F105" s="35"/>
       <c r="G105" s="35"/>
     </row>
     <row r="106" spans="2:7" ht="13.65" customHeight="1">
       <c r="B106" s="9" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="107" spans="2:7" ht="13.65" customHeight="1">
       <c r="B107" s="10" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="108" spans="2:7" ht="13.65" customHeight="1">
       <c r="B108" s="9" t="s">
         <v>777</v>
@@ -11660,500 +11684,500 @@
       </c>
       <c r="C6" s="29" t="s">
         <v>651</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="41" t="s">
         <v>775</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>778</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="18" customHeight="1">
       <c r="B7" s="23" t="s">
         <v>615</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>616</v>
       </c>
       <c r="D7" s="5">
-        <v>83.188000000000002</v>
+        <v>83.190200000000004</v>
       </c>
       <c r="E7" s="5">
-        <v>92.945899999999995</v>
+        <v>92.965500000000006</v>
       </c>
       <c r="F7" s="5">
-        <v>84.983800000000002</v>
+        <v>84.9846</v>
       </c>
       <c r="G7" s="5">
-        <v>96.033000000000001</v>
+        <v>96.057699999999997</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="18" customHeight="1">
       <c r="B8" s="23" t="s">
         <v>617</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>618</v>
       </c>
       <c r="D8" s="5">
-        <v>82.876999999999995</v>
+        <v>82.879499999999993</v>
       </c>
       <c r="E8" s="5">
-        <v>93.525999999999996</v>
+        <v>93.543000000000006</v>
       </c>
       <c r="F8" s="5">
-        <v>84.413300000000007</v>
+        <v>84.413700000000006</v>
       </c>
       <c r="G8" s="5">
-        <v>96.388000000000005</v>
+        <v>96.408799999999999</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="18" customHeight="1">
       <c r="B9" s="23" t="s">
         <v>619</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>620</v>
       </c>
       <c r="D9" s="5">
-        <v>83.4</v>
+        <v>83.402600000000007</v>
       </c>
       <c r="E9" s="5">
-        <v>94.678600000000003</v>
+        <v>94.696799999999996</v>
       </c>
       <c r="F9" s="5">
-        <v>84.760300000000001</v>
+        <v>84.760999999999996</v>
       </c>
       <c r="G9" s="5">
-        <v>97.493200000000002</v>
+        <v>97.515500000000003</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="18" customHeight="1">
       <c r="B10" s="24" t="s">
         <v>621</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>622</v>
       </c>
       <c r="D10" s="5">
-        <v>84.031400000000005</v>
+        <v>84.034000000000006</v>
       </c>
       <c r="E10" s="5">
-        <v>96.197900000000004</v>
+        <v>96.216700000000003</v>
       </c>
       <c r="F10" s="5">
-        <v>85.203100000000006</v>
+        <v>85.203699999999998</v>
       </c>
       <c r="G10" s="5">
-        <v>99.097300000000004</v>
+        <v>99.120699999999999</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="18" customHeight="1">
       <c r="B11" s="23" t="s">
         <v>623</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>624</v>
       </c>
       <c r="D11" s="5">
-        <v>84.752899999999997</v>
+        <v>84.755300000000005</v>
       </c>
       <c r="E11" s="5">
-        <v>97.083200000000005</v>
+        <v>97.101500000000001</v>
       </c>
       <c r="F11" s="5">
-        <v>85.729900000000001</v>
+        <v>85.730599999999995</v>
       </c>
       <c r="G11" s="5">
-        <v>99.885499999999993</v>
+        <v>99.908199999999994</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="18" customHeight="1">
       <c r="B12" s="23" t="s">
         <v>625</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>626</v>
       </c>
       <c r="D12" s="5">
-        <v>85.2941</v>
+        <v>85.296899999999994</v>
       </c>
       <c r="E12" s="5">
-        <v>97.977400000000003</v>
+        <v>97.996799999999993</v>
       </c>
       <c r="F12" s="5">
-        <v>86.078699999999998</v>
+        <v>86.079400000000007</v>
       </c>
       <c r="G12" s="5">
-        <v>100.69450000000001</v>
+        <v>100.7187</v>
       </c>
     </row>
     <row r="13" spans="2:7" ht="18" customHeight="1">
       <c r="B13" s="23" t="s">
         <v>627</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>628</v>
       </c>
       <c r="D13" s="5">
-        <v>84.850300000000004</v>
+        <v>84.851900000000001</v>
       </c>
       <c r="E13" s="5">
-        <v>96.923599999999993</v>
+        <v>96.941199999999995</v>
       </c>
       <c r="F13" s="5">
-        <v>85.240700000000004</v>
+        <v>85.240600000000001</v>
       </c>
       <c r="G13" s="5">
-        <v>99.135400000000004</v>
+        <v>99.156999999999996</v>
       </c>
     </row>
     <row r="14" spans="2:7" ht="18" customHeight="1">
       <c r="B14" s="24" t="s">
         <v>629</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>630</v>
       </c>
       <c r="D14" s="5">
-        <v>82.101200000000006</v>
+        <v>82.104500000000002</v>
       </c>
       <c r="E14" s="5">
-        <v>95.884600000000006</v>
+        <v>95.902299999999997</v>
       </c>
       <c r="F14" s="5">
-        <v>81.794399999999996</v>
+        <v>81.795100000000005</v>
       </c>
       <c r="G14" s="5">
-        <v>97.566800000000001</v>
+        <v>97.588200000000001</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="18" customHeight="1">
       <c r="B15" s="23" t="s">
         <v>631</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>632</v>
       </c>
       <c r="D15" s="5">
-        <v>82.699299999999994</v>
+        <v>82.700900000000004</v>
       </c>
       <c r="E15" s="5">
-        <v>98.015000000000001</v>
+        <v>98.036100000000005</v>
       </c>
       <c r="F15" s="5">
-        <v>82.415700000000001</v>
+        <v>82.415800000000004</v>
       </c>
       <c r="G15" s="5">
-        <v>99.900800000000004</v>
+        <v>99.926900000000003</v>
       </c>
     </row>
     <row r="16" spans="2:7" ht="18" customHeight="1">
       <c r="B16" s="23" t="s">
         <v>633</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>634</v>
       </c>
       <c r="D16" s="5">
-        <v>81.631200000000007</v>
+        <v>81.634600000000006</v>
       </c>
       <c r="E16" s="5">
-        <v>97.411000000000001</v>
+        <v>97.427999999999997</v>
       </c>
       <c r="F16" s="5">
-        <v>81.149600000000007</v>
+        <v>81.151399999999995</v>
       </c>
       <c r="G16" s="5">
-        <v>98.994799999999998</v>
+        <v>99.015699999999995</v>
       </c>
     </row>
     <row r="17" spans="2:7" ht="18" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>635</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>636</v>
       </c>
       <c r="D17" s="5">
-        <v>82.947299999999998</v>
+        <v>82.949399999999997</v>
       </c>
       <c r="E17" s="5">
-        <v>99.427700000000002</v>
+        <v>99.444599999999994</v>
       </c>
       <c r="F17" s="5">
-        <v>82.694400000000002</v>
+        <v>82.693600000000004</v>
       </c>
       <c r="G17" s="5">
-        <v>101.19499999999999</v>
+        <v>101.21550000000001</v>
       </c>
     </row>
     <row r="18" spans="2:7" ht="18" customHeight="1">
       <c r="B18" s="24" t="s">
         <v>637</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>638</v>
       </c>
       <c r="D18" s="5">
-        <v>84.915599999999998</v>
+        <v>84.918000000000006</v>
       </c>
       <c r="E18" s="5">
-        <v>102.07250000000001</v>
+        <v>102.0945</v>
       </c>
       <c r="F18" s="5">
-        <v>84.961200000000005</v>
+        <v>84.962699999999998</v>
       </c>
       <c r="G18" s="5">
-        <v>104.1035</v>
+        <v>104.1307</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="18" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>639</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>640</v>
       </c>
       <c r="D19" s="5">
-        <v>86.260400000000004</v>
+        <v>86.263800000000003</v>
       </c>
       <c r="E19" s="5">
-        <v>101.5483</v>
+        <v>101.56740000000001</v>
       </c>
       <c r="F19" s="5">
-        <v>86.573999999999998</v>
+        <v>86.575699999999998</v>
       </c>
       <c r="G19" s="5">
-        <v>103.26649999999999</v>
+        <v>103.2898</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="18" customHeight="1">
       <c r="B20" s="23" t="s">
         <v>641</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>642</v>
       </c>
       <c r="D20" s="5">
-        <v>86.635999999999996</v>
+        <v>86.637900000000002</v>
       </c>
       <c r="E20" s="5">
-        <v>101.3874</v>
+        <v>101.4083</v>
       </c>
       <c r="F20" s="5">
-        <v>87.036900000000003</v>
+        <v>87.037000000000006</v>
       </c>
       <c r="G20" s="5">
-        <v>102.953</v>
+        <v>102.9787</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="18" customHeight="1">
       <c r="B21" s="23" t="s">
         <v>643</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>644</v>
       </c>
       <c r="D21" s="5">
-        <v>85.805899999999994</v>
+        <v>85.808700000000002</v>
       </c>
       <c r="E21" s="5">
-        <v>100.7372</v>
+        <v>100.7556</v>
       </c>
       <c r="F21" s="5">
-        <v>86.1006</v>
+        <v>86.101200000000006</v>
       </c>
       <c r="G21" s="5">
-        <v>102.0894</v>
+        <v>102.1117</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="18" customHeight="1">
       <c r="B22" s="24" t="s">
         <v>645</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>646</v>
       </c>
       <c r="D22" s="5">
-        <v>86.809100000000001</v>
+        <v>86.811300000000003</v>
       </c>
       <c r="E22" s="5">
-        <v>101.3943</v>
+        <v>101.4153</v>
       </c>
       <c r="F22" s="5">
-        <v>87.361199999999997</v>
+        <v>87.361699999999999</v>
       </c>
       <c r="G22" s="5">
-        <v>102.8086</v>
+        <v>102.83450000000001</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="18" customHeight="1">
       <c r="B23" s="23" t="s">
         <v>647</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>648</v>
       </c>
       <c r="D23" s="5">
-        <v>87.611699999999999</v>
+        <v>87.614500000000007</v>
       </c>
       <c r="E23" s="5">
-        <v>101.6048</v>
+        <v>101.6251</v>
       </c>
       <c r="F23" s="5">
-        <v>88.290599999999998</v>
+        <v>88.291600000000003</v>
       </c>
       <c r="G23" s="5">
-        <v>102.9812</v>
+        <v>103.0063</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="18" customHeight="1">
       <c r="B24" s="23" t="s">
         <v>649</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>650</v>
       </c>
       <c r="D24" s="5">
-        <v>87.617699999999999</v>
+        <v>87.62</v>
       </c>
       <c r="E24" s="5">
-        <v>100.74720000000001</v>
+        <v>100.76439999999999</v>
       </c>
       <c r="F24" s="5">
-        <v>87.934299999999993</v>
+        <v>87.933499999999995</v>
       </c>
       <c r="G24" s="5">
-        <v>101.8</v>
+        <v>101.8206</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="18" customHeight="1">
       <c r="B25" s="4">
         <v>2020000000</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>653</v>
       </c>
       <c r="D25" s="5">
-        <v>83.397599999999997</v>
+        <v>83.400800000000004</v>
       </c>
       <c r="E25" s="5">
-        <v>95.006500000000003</v>
+        <v>95.023399999999995</v>
       </c>
       <c r="F25" s="5">
-        <v>82.269099999999995</v>
+        <v>82.270200000000003</v>
       </c>
       <c r="G25" s="5">
-        <v>94.622500000000002</v>
+        <v>94.642499999999998</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="18" customHeight="1">
       <c r="B26" s="4">
         <v>2021000000</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>672</v>
       </c>
       <c r="D26" s="5">
-        <v>85.875200000000007</v>
+        <v>85.878299999999996</v>
       </c>
       <c r="E26" s="5">
-        <v>96.923599999999993</v>
+        <v>96.941999999999993</v>
       </c>
       <c r="F26" s="5">
-        <v>84.703199999999995</v>
+        <v>84.704499999999996</v>
       </c>
       <c r="G26" s="5">
-        <v>96.786299999999997</v>
+        <v>96.808499999999995</v>
       </c>
     </row>
     <row r="27" spans="2:7" ht="18" customHeight="1">
       <c r="B27" s="4">
         <v>2022000000</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>689</v>
       </c>
       <c r="D27" s="5">
-        <v>90.795100000000005</v>
+        <v>90.796599999999998</v>
       </c>
       <c r="E27" s="5">
-        <v>99.1982</v>
+        <v>99.219700000000003</v>
       </c>
       <c r="F27" s="5">
-        <v>90.089200000000005</v>
+        <v>90.089600000000004</v>
       </c>
       <c r="G27" s="5">
-        <v>99.388499999999993</v>
+        <v>99.415099999999995</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="18" customHeight="1">
       <c r="B28" s="4">
         <v>2023000000</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>706</v>
       </c>
       <c r="D28" s="5">
-        <v>94.062200000000004</v>
+        <v>94.064999999999998</v>
       </c>
       <c r="E28" s="5">
-        <v>99.3215</v>
+        <v>99.338499999999996</v>
       </c>
       <c r="F28" s="5">
-        <v>93.522000000000006</v>
+        <v>93.5227</v>
       </c>
       <c r="G28" s="5">
-        <v>99.392399999999995</v>
+        <v>99.412499999999994</v>
       </c>
     </row>
     <row r="29" spans="2:7" ht="18" customHeight="1">
       <c r="B29" s="4">
         <v>2024000000</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>723</v>
       </c>
       <c r="D29" s="5">
-        <v>96.010300000000001</v>
+        <v>96.0137</v>
       </c>
       <c r="E29" s="5">
-        <v>98.825800000000001</v>
+        <v>98.841399999999993</v>
       </c>
       <c r="F29" s="5">
-        <v>95.517700000000005</v>
+        <v>95.518600000000006</v>
       </c>
       <c r="G29" s="5">
-        <v>98.677800000000005</v>
+        <v>98.696100000000001</v>
       </c>
     </row>
     <row r="30" spans="2:7" ht="18" customHeight="1">
       <c r="B30" s="38">
         <v>2025000000</v>
       </c>
       <c r="C30" s="32" t="s">
         <v>740</v>
       </c>
       <c r="D30" s="39">
         <v>100</v>
       </c>
       <c r="E30" s="39">
         <v>100</v>
       </c>
       <c r="F30" s="39">
         <v>100</v>
       </c>
       <c r="G30" s="39">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="2:7" ht="13.65" customHeight="1">
       <c r="B31" s="33" t="s">
         <v>782</v>
@@ -12256,579 +12280,570 @@
       </c>
       <c r="C6" s="29" t="s">
         <v>748</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>612</v>
       </c>
       <c r="E6" s="41" t="s">
         <v>775</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>778</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="18" customHeight="1">
       <c r="B7" s="4">
         <v>2002100000</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>749</v>
       </c>
       <c r="D7" s="5">
-        <v>83.117699999999999</v>
+        <v>83.119799999999998</v>
       </c>
       <c r="E7" s="5">
-        <v>93.087900000000005</v>
+        <v>93.107100000000003</v>
       </c>
       <c r="F7" s="5">
-        <v>84.857200000000006</v>
+        <v>84.858099999999993</v>
       </c>
       <c r="G7" s="5">
-        <v>96.116100000000003</v>
+        <v>96.140100000000004</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="18" customHeight="1">
       <c r="B8" s="4">
         <v>2003100000</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>750</v>
       </c>
       <c r="D8" s="5">
-        <v>83.034599999999998</v>
+        <v>83.037400000000005</v>
       </c>
       <c r="E8" s="5">
-        <v>93.869600000000005</v>
+        <v>93.8874</v>
       </c>
       <c r="F8" s="5">
-        <v>84.538499999999999</v>
+        <v>84.539299999999997</v>
       </c>
       <c r="G8" s="5">
-        <v>96.724400000000003</v>
+        <v>96.746099999999998</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="18" customHeight="1">
       <c r="B9" s="4">
         <v>2004100000</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>751</v>
       </c>
       <c r="D9" s="5">
-        <v>83.459000000000003</v>
+        <v>83.461399999999998</v>
       </c>
       <c r="E9" s="5">
-        <v>94.898099999999999</v>
+        <v>94.915300000000002</v>
       </c>
       <c r="F9" s="5">
-        <v>84.757400000000004</v>
+        <v>84.7577</v>
       </c>
       <c r="G9" s="5">
-        <v>97.6982</v>
+        <v>97.719399999999993</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="18" customHeight="1">
       <c r="B10" s="4">
         <v>2005100000</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>752</v>
       </c>
       <c r="D10" s="5">
-        <v>84.292599999999993</v>
+        <v>84.295199999999994</v>
       </c>
       <c r="E10" s="5">
-        <v>96.594800000000006</v>
+        <v>96.614099999999993</v>
       </c>
       <c r="F10" s="5">
-        <v>85.4255</v>
+        <v>85.426400000000001</v>
       </c>
       <c r="G10" s="5">
-        <v>99.511499999999998</v>
+        <v>99.535700000000006</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="18" customHeight="1">
       <c r="B11" s="4">
         <v>2006100000</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>753</v>
       </c>
       <c r="D11" s="5">
-        <v>84.890900000000002</v>
+        <v>84.8934</v>
       </c>
       <c r="E11" s="5">
-        <v>97.360200000000006</v>
+        <v>97.379199999999997</v>
       </c>
       <c r="F11" s="5">
-        <v>85.819900000000004</v>
+        <v>85.820800000000006</v>
       </c>
       <c r="G11" s="5">
-        <v>100.149</v>
+        <v>100.1726</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="18" customHeight="1">
       <c r="B12" s="4">
         <v>2007100000</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>754</v>
       </c>
       <c r="D12" s="5">
-        <v>85.368099999999998</v>
+        <v>85.370599999999996</v>
       </c>
       <c r="E12" s="5">
-        <v>97.937799999999996</v>
+        <v>97.957700000000003</v>
       </c>
       <c r="F12" s="5">
-        <v>86.087900000000005</v>
+        <v>86.088399999999993</v>
       </c>
       <c r="G12" s="5">
-        <v>100.58199999999999</v>
+        <v>100.60680000000001</v>
       </c>
     </row>
     <row r="13" spans="2:7" ht="18" customHeight="1">
       <c r="B13" s="4">
         <v>2008100000</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>755</v>
       </c>
       <c r="D13" s="5">
-        <v>84.034899999999993</v>
+        <v>84.037199999999999</v>
       </c>
       <c r="E13" s="5">
-        <v>96.312799999999996</v>
+        <v>96.332099999999997</v>
       </c>
       <c r="F13" s="5">
-        <v>84.205399999999997</v>
+        <v>84.206299999999999</v>
       </c>
       <c r="G13" s="5">
-        <v>98.305800000000005</v>
+        <v>98.329599999999999</v>
       </c>
     </row>
     <row r="14" spans="2:7" ht="18" customHeight="1">
       <c r="B14" s="4">
         <v>2009100000</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>756</v>
       </c>
       <c r="D14" s="5">
-        <v>82.115300000000005</v>
+        <v>82.118600000000001</v>
       </c>
       <c r="E14" s="5">
-        <v>96.314400000000006</v>
+        <v>96.329099999999997</v>
       </c>
       <c r="F14" s="5">
-        <v>81.789599999999993</v>
+        <v>81.790099999999995</v>
       </c>
       <c r="G14" s="5">
-        <v>98.031499999999994</v>
+        <v>98.049000000000007</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="18" customHeight="1">
       <c r="B15" s="4">
         <v>2010100000</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>757</v>
       </c>
       <c r="D15" s="5">
-        <v>82.292400000000001</v>
+        <v>82.294300000000007</v>
       </c>
       <c r="E15" s="5">
-        <v>97.74</v>
+        <v>97.760800000000003</v>
       </c>
       <c r="F15" s="5">
-        <v>81.9191</v>
+        <v>81.919399999999996</v>
       </c>
       <c r="G15" s="5">
-        <v>99.505899999999997</v>
+        <v>99.531499999999994</v>
       </c>
     </row>
     <row r="16" spans="2:7" ht="18" customHeight="1">
       <c r="B16" s="4">
         <v>2011100000</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>758</v>
       </c>
       <c r="D16" s="5">
-        <v>82.194900000000004</v>
+        <v>82.197400000000002</v>
       </c>
       <c r="E16" s="5">
-        <v>98.094399999999993</v>
+        <v>98.112399999999994</v>
       </c>
       <c r="F16" s="5">
-        <v>81.825800000000001</v>
+        <v>81.826899999999995</v>
       </c>
       <c r="G16" s="5">
-        <v>99.783100000000005</v>
+        <v>99.805300000000003</v>
       </c>
     </row>
     <row r="17" spans="2:7" ht="18" customHeight="1">
       <c r="B17" s="4">
         <v>2012100000</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>759</v>
       </c>
       <c r="D17" s="5">
-        <v>83.240799999999993</v>
+        <v>83.244</v>
       </c>
       <c r="E17" s="5">
-        <v>100.1114</v>
+        <v>100.1289</v>
       </c>
       <c r="F17" s="5">
-        <v>83.024799999999999</v>
+        <v>83.025599999999997</v>
       </c>
       <c r="G17" s="5">
-        <v>101.95180000000001</v>
+        <v>101.973</v>
       </c>
     </row>
     <row r="18" spans="2:7" ht="18" customHeight="1">
       <c r="B18" s="4">
         <v>2013100000</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>760</v>
       </c>
       <c r="D18" s="5">
-        <v>85.874700000000004</v>
+        <v>85.877799999999993</v>
       </c>
       <c r="E18" s="5">
-        <v>102.83069999999999</v>
+        <v>102.85469999999999</v>
       </c>
       <c r="F18" s="5">
-        <v>86.1096</v>
+        <v>86.1113</v>
       </c>
       <c r="G18" s="5">
-        <v>104.96469999999999</v>
+        <v>104.9944</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="18" customHeight="1">
       <c r="B19" s="4">
         <v>2014100000</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>761</v>
       </c>
       <c r="D19" s="5">
-        <v>85.934299999999993</v>
+        <v>85.936199999999999</v>
       </c>
       <c r="E19" s="5">
-        <v>100.7899</v>
+        <v>100.8066</v>
       </c>
       <c r="F19" s="5">
         <v>86.184899999999999</v>
       </c>
       <c r="G19" s="5">
-        <v>102.30759999999999</v>
+        <v>102.3276</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="18" customHeight="1">
       <c r="B20" s="4">
         <v>2015100000</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>762</v>
       </c>
       <c r="D20" s="5">
-        <v>86.454800000000006</v>
+        <v>86.456999999999994</v>
       </c>
       <c r="E20" s="5">
-        <v>101.259</v>
+        <v>101.27970000000001</v>
       </c>
       <c r="F20" s="5">
-        <v>86.822500000000005</v>
+        <v>86.823099999999997</v>
       </c>
       <c r="G20" s="5">
-        <v>102.771</v>
+        <v>102.79649999999999</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="18" customHeight="1">
       <c r="B21" s="4">
         <v>2016100000</v>
       </c>
       <c r="C21" s="30" t="s">
         <v>763</v>
       </c>
       <c r="D21" s="5">
-        <v>85.9589</v>
+        <v>85.9619</v>
       </c>
       <c r="E21" s="5">
-        <v>100.7645</v>
+        <v>100.78279999999999</v>
       </c>
       <c r="F21" s="5">
-        <v>86.308400000000006</v>
+        <v>86.309100000000001</v>
       </c>
       <c r="G21" s="5">
-        <v>102.10769999999999</v>
+        <v>102.13</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="18" customHeight="1">
       <c r="B22" s="4">
         <v>2017100000</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>764</v>
       </c>
       <c r="D22" s="5">
-        <v>87.050299999999993</v>
+        <v>87.052800000000005</v>
       </c>
       <c r="E22" s="5">
-        <v>101.508</v>
+        <v>101.52889999999999</v>
       </c>
       <c r="F22" s="5">
-        <v>87.654300000000006</v>
+        <v>87.6554</v>
       </c>
       <c r="G22" s="5">
-        <v>102.9251</v>
+        <v>102.9508</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="18" customHeight="1">
       <c r="B23" s="4">
         <v>2018100000</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>765</v>
       </c>
       <c r="D23" s="5">
-        <v>87.712699999999998</v>
+        <v>87.715299999999999</v>
       </c>
       <c r="E23" s="5">
-        <v>101.5827</v>
+        <v>101.6018</v>
       </c>
       <c r="F23" s="5">
-        <v>88.360200000000006</v>
+        <v>88.360799999999998</v>
       </c>
       <c r="G23" s="5">
-        <v>102.9295</v>
+        <v>102.953</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="18" customHeight="1">
       <c r="B24" s="4">
         <v>2019100000</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>766</v>
       </c>
       <c r="D24" s="5">
-        <v>87.077399999999997</v>
+        <v>87.078500000000005</v>
       </c>
       <c r="E24" s="5">
-        <v>99.745900000000006</v>
+        <v>99.763800000000003</v>
       </c>
       <c r="F24" s="5">
-        <v>87.139399999999995</v>
+        <v>87.137600000000006</v>
       </c>
       <c r="G24" s="5">
-        <v>100.5307</v>
+        <v>100.5521</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="18" customHeight="1">
       <c r="B25" s="4">
         <v>2020100000</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>743</v>
       </c>
       <c r="D25" s="5">
-        <v>83.122900000000001</v>
+        <v>83.128100000000003</v>
       </c>
       <c r="E25" s="5">
-        <v>94.655699999999996</v>
+        <v>94.669700000000006</v>
       </c>
       <c r="F25" s="5">
-        <v>81.803799999999995</v>
+        <v>81.806799999999996</v>
       </c>
       <c r="G25" s="5">
-        <v>94.156000000000006</v>
+        <v>94.172200000000004</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="18" customHeight="1">
       <c r="B26" s="4">
         <v>2021100000</v>
       </c>
       <c r="C26" s="30" t="s">
         <v>744</v>
       </c>
       <c r="D26" s="5">
-        <v>86.860399999999998</v>
+        <v>86.863100000000003</v>
       </c>
       <c r="E26" s="5">
-        <v>97.370699999999999</v>
+        <v>97.391000000000005</v>
       </c>
       <c r="F26" s="5">
-        <v>85.749799999999993</v>
+        <v>85.751099999999994</v>
       </c>
       <c r="G26" s="5">
-        <v>97.284599999999998</v>
+        <v>97.309399999999997</v>
       </c>
     </row>
     <row r="27" spans="2:7" ht="18" customHeight="1">
       <c r="B27" s="4">
         <v>2022100000</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>745</v>
       </c>
       <c r="D27" s="5">
-        <v>92.114400000000003</v>
+        <v>92.116699999999994</v>
       </c>
       <c r="E27" s="5">
-        <v>99.776499999999999</v>
+        <v>99.797399999999996</v>
       </c>
       <c r="F27" s="5">
-        <v>91.546000000000006</v>
+        <v>91.547300000000007</v>
       </c>
       <c r="G27" s="5">
-        <v>100.0551</v>
+        <v>100.0809</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="18" customHeight="1">
       <c r="B28" s="4">
         <v>2023100000</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>746</v>
       </c>
       <c r="D28" s="5">
-        <v>94.287400000000005</v>
+        <v>94.2898</v>
       </c>
       <c r="E28" s="5">
-        <v>98.895300000000006</v>
+        <v>98.910799999999995</v>
       </c>
       <c r="F28" s="5">
-        <v>93.693100000000001</v>
+        <v>93.692700000000002</v>
       </c>
       <c r="G28" s="5">
-        <v>98.842500000000001</v>
+        <v>98.860699999999994</v>
       </c>
     </row>
     <row r="29" spans="2:7" ht="18" customHeight="1">
       <c r="B29" s="4">
         <v>2024100000</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>747</v>
       </c>
       <c r="D29" s="5">
-        <v>97.031599999999997</v>
+        <v>97.034700000000001</v>
       </c>
       <c r="E29" s="5">
-        <v>99.097099999999998</v>
+        <v>99.109800000000007</v>
       </c>
       <c r="F29" s="5">
-        <v>96.668599999999998</v>
+        <v>96.669600000000003</v>
       </c>
       <c r="G29" s="5">
-        <v>98.980599999999995</v>
+        <v>98.995400000000004</v>
       </c>
     </row>
     <row r="30" spans="2:7" ht="18" customHeight="1">
       <c r="B30" s="4">
         <v>2025100000</v>
       </c>
       <c r="C30" s="30" t="s">
         <v>767</v>
       </c>
       <c r="D30" s="39">
-        <v>100.8372</v>
+        <v>100.8433</v>
       </c>
       <c r="E30" s="39">
-        <v>100.2641</v>
+        <v>100.2719</v>
       </c>
       <c r="F30" s="39">
-        <v>100.9265</v>
+        <v>100.93519999999999</v>
       </c>
       <c r="G30" s="39">
-        <v>100.29730000000001</v>
+        <v>100.3066</v>
       </c>
     </row>
     <row r="31" spans="2:7" ht="13.65" customHeight="1">
       <c r="B31" s="33" t="s">
         <v>782</v>
       </c>
       <c r="C31" s="34"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
     </row>
     <row r="32" spans="2:7" ht="13.65" customHeight="1">
       <c r="B32" s="9" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="33" spans="2:4" ht="13.65" customHeight="1">
       <c r="B33" s="10" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="34" spans="2:4" ht="13.65" customHeight="1">
       <c r="B34" s="9" t="s">
         <v>777</v>
       </c>
       <c r="D34" s="10"/>
     </row>
     <row r="35" spans="2:4" ht="13.65" customHeight="1">
       <c r="D35" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="14"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -12997,102 +13012,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6A04084-AF28-4CF4-BD86-9C2563C5663D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AED4696-5785-4C55-8602-9DB7FE16DA6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6A04084-AF28-4CF4-BD86-9C2563C5663D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D62E554-828E-47BA-BF75-ADEA2463B1CF}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>