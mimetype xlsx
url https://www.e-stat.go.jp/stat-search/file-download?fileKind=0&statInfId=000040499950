--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30EDA17E-1712-48D2-BE4A-8EA3024F561A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{726F49D8-91DE-4DD0-87BD-E930BB3ECAC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2CAB6203-6877-4F2D-ABC5-22430789D3D7}"/>
   </bookViews>
   <sheets>
     <sheet name="j362_07_c037" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="89">
@@ -109,54 +109,50 @@
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>自動車利用</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>単位：集落</t>
     <rPh sb="0" eb="2">
       <t>タンイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウラク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　コ　郵便局</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t xml:space="preserve"> (5)　最も近いＤＩＤ（人口集中地区）及び生活関連施設までの所要時間別農業集落数</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>１　立地条件等</t>
-[...2 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>全国農業地域・都道府県</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>徒歩</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>計測不能</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>１時間～１時間半</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計測不能</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>全国</t>
     <phoneticPr fontId="4"/>
@@ -386,50 +382,66 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>南関東</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東山</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山陰</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山陽</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>北九州</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>南九州</t>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１　農業集落の立地条件</t>
+    <rPh sb="2" eb="4">
+      <t>ノウギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シュウラク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>リッチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジョウケン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="\(General\)"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -669,62 +681,63 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -763,114 +776,118 @@
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="top"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{A4D331EB-CD74-43BA-80F0-FC0EDB785625}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{877A198E-615F-42BD-BD4A-D88C145007A3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1164,52 +1181,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A2979EA-B6C0-4A49-ADD4-BE2110CE13DB}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V85"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="19.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="3" customWidth="1"/>
     <col min="4" max="22" width="13.5703125" style="2" customWidth="1"/>
     <col min="23" max="16384" width="10.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="27" t="s">
-        <v>19</v>
+      <c r="A1" s="48" t="s">
+        <v>88</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="26"/>
       <c r="I1" s="26"/>
       <c r="P1" s="26"/>
     </row>
     <row r="2" spans="1:22" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="26"/>
       <c r="O2" s="26"/>
@@ -1252,268 +1269,268 @@
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="25"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="25"/>
       <c r="Q4" s="25"/>
       <c r="R4" s="25"/>
       <c r="S4" s="25"/>
       <c r="T4" s="25"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="19" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="39" t="s">
+      <c r="A5" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="38"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="23" t="s">
         <v>21</v>
-      </c>
-[...3 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
       <c r="H5" s="22"/>
       <c r="I5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="23"/>
       <c r="O5" s="23"/>
       <c r="P5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="23"/>
       <c r="R5" s="23"/>
       <c r="S5" s="23"/>
       <c r="T5" s="23"/>
       <c r="U5" s="23"/>
       <c r="V5" s="22"/>
     </row>
     <row r="6" spans="1:22" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="41"/>
-[...2 lines deleted...]
-      <c r="D6" s="36" t="s">
+      <c r="A6" s="40"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="36" t="s">
+      <c r="E6" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="36" t="s">
+      <c r="F6" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="36" t="s">
+      <c r="G6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="32" t="s">
+      <c r="H6" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="J6" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="L6" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="I6" s="36" t="s">
+      <c r="N6" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="O6" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="P6" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="36" t="s">
+      <c r="Q6" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="K6" s="36" t="s">
+      <c r="R6" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="36" t="s">
+      <c r="S6" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="36" t="s">
+      <c r="T6" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="U6" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="V6" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="N6" s="36" t="s">
-[...25 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:22" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="41"/>
-[...20 lines deleted...]
-      <c r="V7" s="33"/>
+      <c r="A7" s="40"/>
+      <c r="B7" s="40"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="29"/>
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="32"/>
+      <c r="T7" s="32"/>
+      <c r="U7" s="32"/>
+      <c r="V7" s="35"/>
     </row>
     <row r="8" spans="1:22" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="41"/>
-[...20 lines deleted...]
-      <c r="V8" s="33"/>
+      <c r="A8" s="40"/>
+      <c r="B8" s="40"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="32"/>
+      <c r="T8" s="32"/>
+      <c r="U8" s="32"/>
+      <c r="V8" s="35"/>
     </row>
     <row r="9" spans="1:22" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="41"/>
-[...20 lines deleted...]
-      <c r="V9" s="33"/>
+      <c r="A9" s="40"/>
+      <c r="B9" s="40"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="32"/>
+      <c r="N9" s="32"/>
+      <c r="O9" s="32"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="32"/>
+      <c r="R9" s="32"/>
+      <c r="S9" s="32"/>
+      <c r="T9" s="32"/>
+      <c r="U9" s="32"/>
+      <c r="V9" s="35"/>
     </row>
     <row r="10" spans="1:22" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="43"/>
-[...20 lines deleted...]
-      <c r="V10" s="34"/>
+      <c r="A10" s="42"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="43"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="33"/>
+      <c r="O10" s="33"/>
+      <c r="P10" s="30"/>
+      <c r="Q10" s="33"/>
+      <c r="R10" s="33"/>
+      <c r="S10" s="33"/>
+      <c r="T10" s="33"/>
+      <c r="U10" s="33"/>
+      <c r="V10" s="36"/>
     </row>
     <row r="11" spans="1:22" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="21"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
       <c r="R11" s="20"/>
       <c r="S11" s="20"/>
       <c r="T11" s="20"/>
       <c r="U11" s="20"/>
       <c r="V11" s="20"/>
     </row>
     <row r="12" spans="1:22" s="16" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="35"/>
+      <c r="A12" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="45"/>
       <c r="C12" s="18">
         <v>1</v>
       </c>
       <c r="D12" s="17">
         <v>138322</v>
       </c>
       <c r="E12" s="17">
         <v>29138</v>
       </c>
       <c r="F12" s="17">
         <v>41412</v>
       </c>
       <c r="G12" s="17">
         <v>67644</v>
       </c>
       <c r="H12" s="17">
         <v>128</v>
       </c>
       <c r="I12" s="17">
         <v>138322</v>
       </c>
       <c r="J12" s="17">
         <v>135007</v>
       </c>
       <c r="K12" s="17">
@@ -1532,146 +1549,146 @@
         <v>128</v>
       </c>
       <c r="P12" s="17">
         <v>138322</v>
       </c>
       <c r="Q12" s="17">
         <v>25393</v>
       </c>
       <c r="R12" s="17">
         <v>44188</v>
       </c>
       <c r="S12" s="17">
         <v>28601</v>
       </c>
       <c r="T12" s="17">
         <v>8972</v>
       </c>
       <c r="U12" s="17">
         <v>8038</v>
       </c>
       <c r="V12" s="17">
         <v>23130</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="28"/>
+      <c r="A13" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="37"/>
       <c r="C13" s="15"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="9"/>
       <c r="T13" s="9"/>
       <c r="U13" s="9"/>
       <c r="V13" s="9"/>
     </row>
     <row r="14" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="28"/>
+      <c r="A14" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="37"/>
       <c r="C14" s="14">
         <v>2</v>
       </c>
       <c r="D14" s="9">
         <v>7066</v>
       </c>
       <c r="E14" s="9">
         <v>1184</v>
       </c>
       <c r="F14" s="9">
         <v>1248</v>
       </c>
       <c r="G14" s="9">
         <v>4634</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I14" s="9">
         <v>7066</v>
       </c>
       <c r="J14" s="9">
         <v>6722</v>
       </c>
       <c r="K14" s="9">
         <v>333</v>
       </c>
       <c r="L14" s="9">
         <v>10</v>
       </c>
       <c r="M14" s="9">
         <v>1</v>
       </c>
       <c r="N14" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O14" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P14" s="9">
         <v>7066</v>
       </c>
       <c r="Q14" s="9">
         <v>926</v>
       </c>
       <c r="R14" s="9">
         <v>1642</v>
       </c>
       <c r="S14" s="9">
         <v>1461</v>
       </c>
       <c r="T14" s="9">
         <v>806</v>
       </c>
       <c r="U14" s="9">
         <v>1170</v>
       </c>
       <c r="V14" s="9">
         <v>1061</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="28"/>
+      <c r="A15" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="37"/>
       <c r="C15" s="14">
         <v>3</v>
       </c>
       <c r="D15" s="9">
         <v>131256</v>
       </c>
       <c r="E15" s="9">
         <v>27954</v>
       </c>
       <c r="F15" s="9">
         <v>40164</v>
       </c>
       <c r="G15" s="9">
         <v>63010</v>
       </c>
       <c r="H15" s="9">
         <v>128</v>
       </c>
       <c r="I15" s="9">
         <v>131256</v>
       </c>
       <c r="J15" s="9">
         <v>128285</v>
       </c>
       <c r="K15" s="9">
@@ -1690,450 +1707,450 @@
         <v>128</v>
       </c>
       <c r="P15" s="9">
         <v>131256</v>
       </c>
       <c r="Q15" s="9">
         <v>24467</v>
       </c>
       <c r="R15" s="9">
         <v>42546</v>
       </c>
       <c r="S15" s="9">
         <v>27140</v>
       </c>
       <c r="T15" s="9">
         <v>8166</v>
       </c>
       <c r="U15" s="9">
         <v>6868</v>
       </c>
       <c r="V15" s="9">
         <v>22069</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="28"/>
+      <c r="A16" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="37"/>
       <c r="C16" s="14">
         <v>4</v>
       </c>
       <c r="D16" s="9">
         <v>17662</v>
       </c>
       <c r="E16" s="9">
         <v>3360</v>
       </c>
       <c r="F16" s="9">
         <v>4541</v>
       </c>
       <c r="G16" s="9">
         <v>9753</v>
       </c>
       <c r="H16" s="9">
         <v>8</v>
       </c>
       <c r="I16" s="9">
         <v>17662</v>
       </c>
       <c r="J16" s="9">
         <v>17123</v>
       </c>
       <c r="K16" s="9">
         <v>490</v>
       </c>
       <c r="L16" s="9">
         <v>41</v>
       </c>
       <c r="M16" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N16" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O16" s="9">
         <v>8</v>
       </c>
       <c r="P16" s="9">
         <v>17662</v>
       </c>
       <c r="Q16" s="9">
         <v>2746</v>
       </c>
       <c r="R16" s="9">
         <v>4926</v>
       </c>
       <c r="S16" s="9">
         <v>3833</v>
       </c>
       <c r="T16" s="9">
         <v>1400</v>
       </c>
       <c r="U16" s="9">
         <v>1222</v>
       </c>
       <c r="V16" s="9">
         <v>3535</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="31"/>
+      <c r="B17" s="44"/>
       <c r="C17" s="14">
         <v>5</v>
       </c>
       <c r="D17" s="9">
         <v>11044</v>
       </c>
       <c r="E17" s="9">
         <v>2081</v>
       </c>
       <c r="F17" s="9">
         <v>3363</v>
       </c>
       <c r="G17" s="9">
         <v>5600</v>
       </c>
       <c r="H17" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I17" s="9">
         <v>11044</v>
       </c>
       <c r="J17" s="9">
         <v>10829</v>
       </c>
       <c r="K17" s="9">
         <v>196</v>
       </c>
       <c r="L17" s="9">
         <v>18</v>
       </c>
       <c r="M17" s="9">
         <v>1</v>
       </c>
       <c r="N17" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O17" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P17" s="9">
         <v>11044</v>
       </c>
       <c r="Q17" s="9">
         <v>2168</v>
       </c>
       <c r="R17" s="9">
         <v>4008</v>
       </c>
       <c r="S17" s="9">
         <v>2289</v>
       </c>
       <c r="T17" s="9">
         <v>654</v>
       </c>
       <c r="U17" s="9">
         <v>443</v>
       </c>
       <c r="V17" s="9">
         <v>1482</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="31" t="s">
+      <c r="A18" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="31"/>
+      <c r="B18" s="44"/>
       <c r="C18" s="14">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>24261</v>
       </c>
       <c r="E18" s="9">
         <v>4677</v>
       </c>
       <c r="F18" s="9">
         <v>7732</v>
       </c>
       <c r="G18" s="9">
         <v>11852</v>
       </c>
       <c r="H18" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I18" s="9">
         <v>24261</v>
       </c>
       <c r="J18" s="9">
         <v>23898</v>
       </c>
       <c r="K18" s="9">
         <v>333</v>
       </c>
       <c r="L18" s="9">
         <v>27</v>
       </c>
       <c r="M18" s="9">
         <v>1</v>
       </c>
       <c r="N18" s="9">
         <v>2</v>
       </c>
       <c r="O18" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P18" s="9">
         <v>24261</v>
       </c>
       <c r="Q18" s="9">
         <v>4034</v>
       </c>
       <c r="R18" s="9">
         <v>7438</v>
       </c>
       <c r="S18" s="9">
         <v>5428</v>
       </c>
       <c r="T18" s="9">
         <v>1581</v>
       </c>
       <c r="U18" s="9">
         <v>952</v>
       </c>
       <c r="V18" s="9">
         <v>4828</v>
       </c>
     </row>
     <row r="19" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="11"/>
       <c r="B19" s="11" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C19" s="14">
         <v>7</v>
       </c>
       <c r="D19" s="9">
         <v>9034</v>
       </c>
       <c r="E19" s="9">
         <v>1409</v>
       </c>
       <c r="F19" s="9">
         <v>2597</v>
       </c>
       <c r="G19" s="9">
         <v>5028</v>
       </c>
       <c r="H19" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I19" s="9">
         <v>9034</v>
       </c>
       <c r="J19" s="9">
         <v>8930</v>
       </c>
       <c r="K19" s="9">
         <v>92</v>
       </c>
       <c r="L19" s="9">
         <v>12</v>
       </c>
       <c r="M19" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N19" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O19" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P19" s="9">
         <v>9034</v>
       </c>
       <c r="Q19" s="9">
         <v>1175</v>
       </c>
       <c r="R19" s="9">
         <v>2514</v>
       </c>
       <c r="S19" s="9">
         <v>2164</v>
       </c>
       <c r="T19" s="9">
         <v>765</v>
       </c>
       <c r="U19" s="9">
         <v>404</v>
       </c>
       <c r="V19" s="9">
         <v>2012</v>
       </c>
     </row>
     <row r="20" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="11"/>
       <c r="B20" s="11" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C20" s="14">
         <v>8</v>
       </c>
       <c r="D20" s="9">
         <v>8896</v>
       </c>
       <c r="E20" s="9">
         <v>1814</v>
       </c>
       <c r="F20" s="9">
         <v>3144</v>
       </c>
       <c r="G20" s="9">
         <v>3938</v>
       </c>
       <c r="H20" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I20" s="9">
         <v>8896</v>
       </c>
       <c r="J20" s="9">
         <v>8817</v>
       </c>
       <c r="K20" s="9">
         <v>76</v>
       </c>
       <c r="L20" s="9">
         <v>1</v>
       </c>
       <c r="M20" s="9">
         <v>1</v>
       </c>
       <c r="N20" s="9">
         <v>1</v>
       </c>
       <c r="O20" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P20" s="9">
         <v>8896</v>
       </c>
       <c r="Q20" s="9">
         <v>1763</v>
       </c>
       <c r="R20" s="9">
         <v>3027</v>
       </c>
       <c r="S20" s="9">
         <v>1944</v>
       </c>
       <c r="T20" s="9">
         <v>408</v>
       </c>
       <c r="U20" s="9">
         <v>192</v>
       </c>
       <c r="V20" s="9">
         <v>1562</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="11"/>
       <c r="B21" s="11" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C21" s="14">
         <v>9</v>
       </c>
       <c r="D21" s="9">
         <v>6331</v>
       </c>
       <c r="E21" s="9">
         <v>1454</v>
       </c>
       <c r="F21" s="9">
         <v>1991</v>
       </c>
       <c r="G21" s="9">
         <v>2886</v>
       </c>
       <c r="H21" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I21" s="9">
         <v>6331</v>
       </c>
       <c r="J21" s="9">
         <v>6151</v>
       </c>
       <c r="K21" s="9">
         <v>165</v>
       </c>
       <c r="L21" s="9">
         <v>14</v>
       </c>
       <c r="M21" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N21" s="9">
         <v>1</v>
       </c>
       <c r="O21" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P21" s="9">
         <v>6331</v>
       </c>
       <c r="Q21" s="9">
         <v>1096</v>
       </c>
       <c r="R21" s="9">
         <v>1897</v>
       </c>
       <c r="S21" s="9">
         <v>1320</v>
       </c>
       <c r="T21" s="9">
         <v>408</v>
       </c>
       <c r="U21" s="9">
         <v>356</v>
       </c>
       <c r="V21" s="9">
         <v>1254</v>
       </c>
     </row>
     <row r="22" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="31" t="s">
+      <c r="A22" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="31"/>
+      <c r="B22" s="44"/>
       <c r="C22" s="14">
         <v>10</v>
       </c>
       <c r="D22" s="9">
         <v>11578</v>
       </c>
       <c r="E22" s="9">
         <v>2500</v>
       </c>
       <c r="F22" s="9">
         <v>4093</v>
       </c>
       <c r="G22" s="9">
         <v>4984</v>
       </c>
       <c r="H22" s="9">
         <v>1</v>
       </c>
       <c r="I22" s="9">
         <v>11578</v>
       </c>
       <c r="J22" s="9">
         <v>11360</v>
       </c>
       <c r="K22" s="9">
@@ -2152,318 +2169,318 @@
         <v>1</v>
       </c>
       <c r="P22" s="9">
         <v>11578</v>
       </c>
       <c r="Q22" s="9">
         <v>2211</v>
       </c>
       <c r="R22" s="9">
         <v>4515</v>
       </c>
       <c r="S22" s="9">
         <v>2534</v>
       </c>
       <c r="T22" s="9">
         <v>464</v>
       </c>
       <c r="U22" s="9">
         <v>402</v>
       </c>
       <c r="V22" s="9">
         <v>1452</v>
       </c>
     </row>
     <row r="23" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="31" t="s">
+      <c r="A23" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="31"/>
+      <c r="B23" s="44"/>
       <c r="C23" s="14">
         <v>11</v>
       </c>
       <c r="D23" s="9">
         <v>10790</v>
       </c>
       <c r="E23" s="9">
         <v>2551</v>
       </c>
       <c r="F23" s="9">
         <v>3663</v>
       </c>
       <c r="G23" s="9">
         <v>4575</v>
       </c>
       <c r="H23" s="9">
         <v>1</v>
       </c>
       <c r="I23" s="9">
         <v>10790</v>
       </c>
       <c r="J23" s="9">
         <v>10572</v>
       </c>
       <c r="K23" s="9">
         <v>195</v>
       </c>
       <c r="L23" s="9">
         <v>22</v>
       </c>
       <c r="M23" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N23" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O23" s="9">
         <v>1</v>
       </c>
       <c r="P23" s="9">
         <v>10790</v>
       </c>
       <c r="Q23" s="9">
         <v>2355</v>
       </c>
       <c r="R23" s="9">
         <v>4038</v>
       </c>
       <c r="S23" s="9">
         <v>2155</v>
       </c>
       <c r="T23" s="9">
         <v>533</v>
       </c>
       <c r="U23" s="9">
         <v>392</v>
       </c>
       <c r="V23" s="9">
         <v>1317</v>
       </c>
     </row>
     <row r="24" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="31" t="s">
+      <c r="A24" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="31"/>
+      <c r="B24" s="44"/>
       <c r="C24" s="14">
         <v>12</v>
       </c>
       <c r="D24" s="9">
         <v>19612</v>
       </c>
       <c r="E24" s="9">
         <v>4394</v>
       </c>
       <c r="F24" s="9">
         <v>5711</v>
       </c>
       <c r="G24" s="9">
         <v>9467</v>
       </c>
       <c r="H24" s="9">
         <v>40</v>
       </c>
       <c r="I24" s="9">
         <v>19612</v>
       </c>
       <c r="J24" s="9">
         <v>19242</v>
       </c>
       <c r="K24" s="9">
         <v>309</v>
       </c>
       <c r="L24" s="9">
         <v>21</v>
       </c>
       <c r="M24" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N24" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O24" s="9">
         <v>40</v>
       </c>
       <c r="P24" s="9">
         <v>19612</v>
       </c>
       <c r="Q24" s="9">
         <v>3952</v>
       </c>
       <c r="R24" s="9">
         <v>6500</v>
       </c>
       <c r="S24" s="9">
         <v>3828</v>
       </c>
       <c r="T24" s="9">
         <v>1355</v>
       </c>
       <c r="U24" s="9">
         <v>1196</v>
       </c>
       <c r="V24" s="9">
         <v>2781</v>
       </c>
     </row>
     <row r="25" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="11"/>
       <c r="B25" s="11" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C25" s="14">
         <v>13</v>
       </c>
       <c r="D25" s="9">
         <v>5713</v>
       </c>
       <c r="E25" s="9">
         <v>1390</v>
       </c>
       <c r="F25" s="9">
         <v>1634</v>
       </c>
       <c r="G25" s="9">
         <v>2688</v>
       </c>
       <c r="H25" s="9">
         <v>1</v>
       </c>
       <c r="I25" s="9">
         <v>5713</v>
       </c>
       <c r="J25" s="9">
         <v>5610</v>
       </c>
       <c r="K25" s="9">
         <v>93</v>
       </c>
       <c r="L25" s="9">
         <v>9</v>
       </c>
       <c r="M25" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N25" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O25" s="9">
         <v>1</v>
       </c>
       <c r="P25" s="9">
         <v>5713</v>
       </c>
       <c r="Q25" s="9">
         <v>1399</v>
       </c>
       <c r="R25" s="9">
         <v>1952</v>
       </c>
       <c r="S25" s="9">
         <v>1057</v>
       </c>
       <c r="T25" s="9">
         <v>294</v>
       </c>
       <c r="U25" s="9">
         <v>282</v>
       </c>
       <c r="V25" s="9">
         <v>729</v>
       </c>
     </row>
     <row r="26" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="11"/>
       <c r="B26" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C26" s="14">
         <v>14</v>
       </c>
       <c r="D26" s="9">
         <v>13899</v>
       </c>
       <c r="E26" s="9">
         <v>3004</v>
       </c>
       <c r="F26" s="9">
         <v>4077</v>
       </c>
       <c r="G26" s="9">
         <v>6779</v>
       </c>
       <c r="H26" s="9">
         <v>39</v>
       </c>
       <c r="I26" s="9">
         <v>13899</v>
       </c>
       <c r="J26" s="9">
         <v>13632</v>
       </c>
       <c r="K26" s="9">
         <v>216</v>
       </c>
       <c r="L26" s="9">
         <v>12</v>
       </c>
       <c r="M26" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N26" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O26" s="9">
         <v>39</v>
       </c>
       <c r="P26" s="9">
         <v>13899</v>
       </c>
       <c r="Q26" s="9">
         <v>2553</v>
       </c>
       <c r="R26" s="9">
         <v>4548</v>
       </c>
       <c r="S26" s="9">
         <v>2771</v>
       </c>
       <c r="T26" s="9">
         <v>1061</v>
       </c>
       <c r="U26" s="9">
         <v>914</v>
       </c>
       <c r="V26" s="9">
         <v>2052</v>
       </c>
     </row>
     <row r="27" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="31" t="s">
+      <c r="A27" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="31"/>
+      <c r="B27" s="44"/>
       <c r="C27" s="14">
         <v>15</v>
       </c>
       <c r="D27" s="9">
         <v>11059</v>
       </c>
       <c r="E27" s="9">
         <v>2411</v>
       </c>
       <c r="F27" s="9">
         <v>3571</v>
       </c>
       <c r="G27" s="9">
         <v>5046</v>
       </c>
       <c r="H27" s="9">
         <v>31</v>
       </c>
       <c r="I27" s="9">
         <v>11059</v>
       </c>
       <c r="J27" s="9">
         <v>10677</v>
       </c>
       <c r="K27" s="9">
@@ -2482,1730 +2499,1730 @@
         <v>31</v>
       </c>
       <c r="P27" s="9">
         <v>11059</v>
       </c>
       <c r="Q27" s="9">
         <v>1728</v>
       </c>
       <c r="R27" s="9">
         <v>3494</v>
       </c>
       <c r="S27" s="9">
         <v>2272</v>
       </c>
       <c r="T27" s="9">
         <v>560</v>
       </c>
       <c r="U27" s="9">
         <v>670</v>
       </c>
       <c r="V27" s="9">
         <v>2335</v>
       </c>
     </row>
     <row r="28" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="31" t="s">
+      <c r="A28" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="31"/>
+      <c r="B28" s="44"/>
       <c r="C28" s="14">
         <v>16</v>
       </c>
       <c r="D28" s="9">
         <v>24510</v>
       </c>
       <c r="E28" s="9">
         <v>5777</v>
       </c>
       <c r="F28" s="9">
         <v>7268</v>
       </c>
       <c r="G28" s="9">
         <v>11423</v>
       </c>
       <c r="H28" s="9">
         <v>42</v>
       </c>
       <c r="I28" s="9">
         <v>24510</v>
       </c>
       <c r="J28" s="9">
         <v>23876</v>
       </c>
       <c r="K28" s="9">
         <v>537</v>
       </c>
       <c r="L28" s="9">
         <v>50</v>
       </c>
       <c r="M28" s="9">
         <v>5</v>
       </c>
       <c r="N28" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O28" s="9">
         <v>42</v>
       </c>
       <c r="P28" s="9">
         <v>24510</v>
       </c>
       <c r="Q28" s="9">
         <v>5025</v>
       </c>
       <c r="R28" s="9">
         <v>7332</v>
       </c>
       <c r="S28" s="9">
         <v>4683</v>
       </c>
       <c r="T28" s="9">
         <v>1595</v>
       </c>
       <c r="U28" s="9">
         <v>1554</v>
       </c>
       <c r="V28" s="9">
         <v>4321</v>
       </c>
     </row>
     <row r="29" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="11"/>
       <c r="B29" s="11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C29" s="14">
         <v>17</v>
       </c>
       <c r="D29" s="9">
         <v>15801</v>
       </c>
       <c r="E29" s="9">
         <v>3616</v>
       </c>
       <c r="F29" s="9">
         <v>4880</v>
       </c>
       <c r="G29" s="9">
         <v>7269</v>
       </c>
       <c r="H29" s="9">
         <v>36</v>
       </c>
       <c r="I29" s="9">
         <v>15801</v>
       </c>
       <c r="J29" s="9">
         <v>15401</v>
       </c>
       <c r="K29" s="9">
         <v>335</v>
       </c>
       <c r="L29" s="9">
         <v>26</v>
       </c>
       <c r="M29" s="9">
         <v>3</v>
       </c>
       <c r="N29" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O29" s="9">
         <v>36</v>
       </c>
       <c r="P29" s="9">
         <v>15801</v>
       </c>
       <c r="Q29" s="9">
         <v>3258</v>
       </c>
       <c r="R29" s="9">
         <v>5046</v>
       </c>
       <c r="S29" s="9">
         <v>3060</v>
       </c>
       <c r="T29" s="9">
         <v>1021</v>
       </c>
       <c r="U29" s="9">
         <v>968</v>
       </c>
       <c r="V29" s="9">
         <v>2448</v>
       </c>
     </row>
     <row r="30" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="11"/>
       <c r="B30" s="11" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C30" s="14">
         <v>18</v>
       </c>
       <c r="D30" s="9">
         <v>8709</v>
       </c>
       <c r="E30" s="9">
         <v>2161</v>
       </c>
       <c r="F30" s="9">
         <v>2388</v>
       </c>
       <c r="G30" s="9">
         <v>4154</v>
       </c>
       <c r="H30" s="9">
         <v>6</v>
       </c>
       <c r="I30" s="9">
         <v>8709</v>
       </c>
       <c r="J30" s="9">
         <v>8475</v>
       </c>
       <c r="K30" s="9">
         <v>202</v>
       </c>
       <c r="L30" s="9">
         <v>24</v>
       </c>
       <c r="M30" s="9">
         <v>2</v>
       </c>
       <c r="N30" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O30" s="9">
         <v>6</v>
       </c>
       <c r="P30" s="9">
         <v>8709</v>
       </c>
       <c r="Q30" s="9">
         <v>1767</v>
       </c>
       <c r="R30" s="9">
         <v>2286</v>
       </c>
       <c r="S30" s="9">
         <v>1623</v>
       </c>
       <c r="T30" s="9">
         <v>574</v>
       </c>
       <c r="U30" s="9">
         <v>586</v>
       </c>
       <c r="V30" s="9">
         <v>1873</v>
       </c>
     </row>
     <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="31" t="s">
+      <c r="A31" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="31"/>
+      <c r="B31" s="44"/>
       <c r="C31" s="14">
         <v>19</v>
       </c>
       <c r="D31" s="9">
         <v>740</v>
       </c>
       <c r="E31" s="9">
         <v>203</v>
       </c>
       <c r="F31" s="9">
         <v>222</v>
       </c>
       <c r="G31" s="9">
         <v>310</v>
       </c>
       <c r="H31" s="9">
         <v>5</v>
       </c>
       <c r="I31" s="9">
         <v>740</v>
       </c>
       <c r="J31" s="9">
         <v>708</v>
       </c>
       <c r="K31" s="9">
         <v>25</v>
       </c>
       <c r="L31" s="9">
         <v>2</v>
       </c>
       <c r="M31" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N31" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O31" s="9">
         <v>5</v>
       </c>
       <c r="P31" s="9">
         <v>740</v>
       </c>
       <c r="Q31" s="9">
         <v>248</v>
       </c>
       <c r="R31" s="9">
         <v>295</v>
       </c>
       <c r="S31" s="9">
         <v>118</v>
       </c>
       <c r="T31" s="9">
         <v>24</v>
       </c>
       <c r="U31" s="9">
         <v>37</v>
       </c>
       <c r="V31" s="9">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="28"/>
+      <c r="A32" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="37"/>
       <c r="C32" s="15"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="9"/>
     </row>
     <row r="33" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="28"/>
+      <c r="A33" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="37"/>
       <c r="C33" s="14">
         <v>20</v>
       </c>
       <c r="D33" s="9">
         <v>7066</v>
       </c>
       <c r="E33" s="9">
         <v>1184</v>
       </c>
       <c r="F33" s="9">
         <v>1248</v>
       </c>
       <c r="G33" s="9">
         <v>4634</v>
       </c>
       <c r="H33" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I33" s="9">
         <v>7066</v>
       </c>
       <c r="J33" s="9">
         <v>6722</v>
       </c>
       <c r="K33" s="9">
         <v>333</v>
       </c>
       <c r="L33" s="9">
         <v>10</v>
       </c>
       <c r="M33" s="9">
         <v>1</v>
       </c>
       <c r="N33" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O33" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P33" s="9">
         <v>7066</v>
       </c>
       <c r="Q33" s="9">
         <v>926</v>
       </c>
       <c r="R33" s="9">
         <v>1642</v>
       </c>
       <c r="S33" s="9">
         <v>1461</v>
       </c>
       <c r="T33" s="9">
         <v>806</v>
       </c>
       <c r="U33" s="9">
         <v>1170</v>
       </c>
       <c r="V33" s="9">
         <v>1061</v>
       </c>
     </row>
     <row r="34" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="28"/>
+      <c r="A34" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="37"/>
       <c r="C34" s="14">
         <v>21</v>
       </c>
       <c r="D34" s="9">
         <v>1781</v>
       </c>
       <c r="E34" s="9">
         <v>337</v>
       </c>
       <c r="F34" s="9">
         <v>436</v>
       </c>
       <c r="G34" s="9">
         <v>1008</v>
       </c>
       <c r="H34" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I34" s="9">
         <v>1781</v>
       </c>
       <c r="J34" s="9">
         <v>1710</v>
       </c>
       <c r="K34" s="9">
         <v>69</v>
       </c>
       <c r="L34" s="9">
         <v>2</v>
       </c>
       <c r="M34" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N34" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O34" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P34" s="9">
         <v>1781</v>
       </c>
       <c r="Q34" s="9">
         <v>375</v>
       </c>
       <c r="R34" s="9">
         <v>570</v>
       </c>
       <c r="S34" s="9">
         <v>368</v>
       </c>
       <c r="T34" s="9">
         <v>134</v>
       </c>
       <c r="U34" s="9">
         <v>143</v>
       </c>
       <c r="V34" s="9">
         <v>191</v>
       </c>
     </row>
     <row r="35" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="28"/>
+      <c r="A35" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="37"/>
       <c r="C35" s="14">
         <v>22</v>
       </c>
       <c r="D35" s="9">
         <v>3614</v>
       </c>
       <c r="E35" s="9">
         <v>678</v>
       </c>
       <c r="F35" s="9">
         <v>858</v>
       </c>
       <c r="G35" s="9">
         <v>2078</v>
       </c>
       <c r="H35" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I35" s="9">
         <v>3614</v>
       </c>
       <c r="J35" s="9">
         <v>3468</v>
       </c>
       <c r="K35" s="9">
         <v>129</v>
       </c>
       <c r="L35" s="9">
         <v>17</v>
       </c>
       <c r="M35" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N35" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O35" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P35" s="9">
         <v>3614</v>
       </c>
       <c r="Q35" s="9">
         <v>654</v>
       </c>
       <c r="R35" s="9">
         <v>1115</v>
       </c>
       <c r="S35" s="9">
         <v>844</v>
       </c>
       <c r="T35" s="9">
         <v>324</v>
       </c>
       <c r="U35" s="9">
         <v>291</v>
       </c>
       <c r="V35" s="9">
         <v>386</v>
       </c>
     </row>
     <row r="36" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="28"/>
+      <c r="A36" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="37"/>
       <c r="C36" s="14">
         <v>23</v>
       </c>
       <c r="D36" s="9">
         <v>2635</v>
       </c>
       <c r="E36" s="9">
         <v>480</v>
       </c>
       <c r="F36" s="9">
         <v>661</v>
       </c>
       <c r="G36" s="9">
         <v>1486</v>
       </c>
       <c r="H36" s="9">
         <v>8</v>
       </c>
       <c r="I36" s="9">
         <v>2635</v>
       </c>
       <c r="J36" s="9">
         <v>2564</v>
       </c>
       <c r="K36" s="9">
         <v>63</v>
       </c>
       <c r="L36" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M36" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N36" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O36" s="9">
         <v>8</v>
       </c>
       <c r="P36" s="9">
         <v>2635</v>
       </c>
       <c r="Q36" s="9">
         <v>143</v>
       </c>
       <c r="R36" s="9">
         <v>378</v>
       </c>
       <c r="S36" s="9">
         <v>427</v>
       </c>
       <c r="T36" s="9">
         <v>172</v>
       </c>
       <c r="U36" s="9">
         <v>178</v>
       </c>
       <c r="V36" s="9">
         <v>1337</v>
       </c>
     </row>
     <row r="37" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="28"/>
+      <c r="A37" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="37"/>
       <c r="C37" s="14">
         <v>24</v>
       </c>
       <c r="D37" s="9">
         <v>2761</v>
       </c>
       <c r="E37" s="9">
         <v>548</v>
       </c>
       <c r="F37" s="9">
         <v>717</v>
       </c>
       <c r="G37" s="9">
         <v>1496</v>
       </c>
       <c r="H37" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I37" s="9">
         <v>2761</v>
       </c>
       <c r="J37" s="9">
         <v>2673</v>
       </c>
       <c r="K37" s="9">
         <v>77</v>
       </c>
       <c r="L37" s="9">
         <v>11</v>
       </c>
       <c r="M37" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N37" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O37" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P37" s="9">
         <v>2761</v>
       </c>
       <c r="Q37" s="9">
         <v>488</v>
       </c>
       <c r="R37" s="9">
         <v>889</v>
       </c>
       <c r="S37" s="9">
         <v>613</v>
       </c>
       <c r="T37" s="9">
         <v>221</v>
       </c>
       <c r="U37" s="9">
         <v>199</v>
       </c>
       <c r="V37" s="9">
         <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="28"/>
+      <c r="A38" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="37"/>
       <c r="C38" s="14">
         <v>25</v>
       </c>
       <c r="D38" s="9">
         <v>2733</v>
       </c>
       <c r="E38" s="9">
         <v>608</v>
       </c>
       <c r="F38" s="9">
         <v>813</v>
       </c>
       <c r="G38" s="9">
         <v>1312</v>
       </c>
       <c r="H38" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I38" s="9">
         <v>2733</v>
       </c>
       <c r="J38" s="9">
         <v>2675</v>
       </c>
       <c r="K38" s="9">
         <v>54</v>
       </c>
       <c r="L38" s="9">
         <v>4</v>
       </c>
       <c r="M38" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N38" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O38" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P38" s="9">
         <v>2733</v>
       </c>
       <c r="Q38" s="9">
         <v>471</v>
       </c>
       <c r="R38" s="9">
         <v>763</v>
       </c>
       <c r="S38" s="9">
         <v>566</v>
       </c>
       <c r="T38" s="9">
         <v>163</v>
       </c>
       <c r="U38" s="9">
         <v>122</v>
       </c>
       <c r="V38" s="9">
         <v>648</v>
       </c>
     </row>
     <row r="39" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="28"/>
+      <c r="A39" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="37"/>
       <c r="C39" s="14">
         <v>26</v>
       </c>
       <c r="D39" s="9">
         <v>4138</v>
       </c>
       <c r="E39" s="9">
         <v>709</v>
       </c>
       <c r="F39" s="9">
         <v>1056</v>
       </c>
       <c r="G39" s="9">
         <v>2373</v>
       </c>
       <c r="H39" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I39" s="9">
         <v>4138</v>
       </c>
       <c r="J39" s="9">
         <v>4033</v>
       </c>
       <c r="K39" s="9">
         <v>98</v>
       </c>
       <c r="L39" s="9">
         <v>7</v>
       </c>
       <c r="M39" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N39" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O39" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P39" s="9">
         <v>4138</v>
       </c>
       <c r="Q39" s="9">
         <v>615</v>
       </c>
       <c r="R39" s="9">
         <v>1211</v>
       </c>
       <c r="S39" s="9">
         <v>1015</v>
       </c>
       <c r="T39" s="9">
         <v>386</v>
       </c>
       <c r="U39" s="9">
         <v>289</v>
       </c>
       <c r="V39" s="9">
         <v>622</v>
       </c>
     </row>
     <row r="40" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="28"/>
+      <c r="A40" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="37"/>
       <c r="C40" s="14">
         <v>27</v>
       </c>
       <c r="D40" s="9">
         <v>3798</v>
       </c>
       <c r="E40" s="9">
         <v>623</v>
       </c>
       <c r="F40" s="9">
         <v>1100</v>
       </c>
       <c r="G40" s="9">
         <v>2075</v>
       </c>
       <c r="H40" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I40" s="9">
         <v>3798</v>
       </c>
       <c r="J40" s="9">
         <v>3786</v>
       </c>
       <c r="K40" s="9">
         <v>12</v>
       </c>
       <c r="L40" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M40" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N40" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O40" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P40" s="9">
         <v>3798</v>
       </c>
       <c r="Q40" s="9">
         <v>494</v>
       </c>
       <c r="R40" s="9">
         <v>1040</v>
       </c>
       <c r="S40" s="9">
         <v>880</v>
       </c>
       <c r="T40" s="9">
         <v>306</v>
       </c>
       <c r="U40" s="9">
         <v>134</v>
       </c>
       <c r="V40" s="9">
         <v>944</v>
       </c>
     </row>
     <row r="41" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="28"/>
+      <c r="A41" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="37"/>
       <c r="C41" s="14">
         <v>28</v>
       </c>
       <c r="D41" s="9">
         <v>3274</v>
       </c>
       <c r="E41" s="9">
         <v>451</v>
       </c>
       <c r="F41" s="9">
         <v>874</v>
       </c>
       <c r="G41" s="9">
         <v>1949</v>
       </c>
       <c r="H41" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I41" s="9">
         <v>3274</v>
       </c>
       <c r="J41" s="9">
         <v>3229</v>
       </c>
       <c r="K41" s="9">
         <v>36</v>
       </c>
       <c r="L41" s="9">
         <v>9</v>
       </c>
       <c r="M41" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N41" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O41" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P41" s="9">
         <v>3274</v>
       </c>
       <c r="Q41" s="9">
         <v>343</v>
       </c>
       <c r="R41" s="9">
         <v>734</v>
       </c>
       <c r="S41" s="9">
         <v>802</v>
       </c>
       <c r="T41" s="9">
         <v>337</v>
       </c>
       <c r="U41" s="9">
         <v>171</v>
       </c>
       <c r="V41" s="9">
         <v>887</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="28"/>
+      <c r="A42" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="37"/>
       <c r="C42" s="14">
         <v>29</v>
       </c>
       <c r="D42" s="9">
         <v>1962</v>
       </c>
       <c r="E42" s="9">
         <v>335</v>
       </c>
       <c r="F42" s="9">
         <v>623</v>
       </c>
       <c r="G42" s="9">
         <v>1004</v>
       </c>
       <c r="H42" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I42" s="9">
         <v>1962</v>
       </c>
       <c r="J42" s="9">
         <v>1915</v>
       </c>
       <c r="K42" s="9">
         <v>44</v>
       </c>
       <c r="L42" s="9">
         <v>3</v>
       </c>
       <c r="M42" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N42" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O42" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P42" s="9">
         <v>1962</v>
       </c>
       <c r="Q42" s="9">
         <v>338</v>
       </c>
       <c r="R42" s="9">
         <v>740</v>
       </c>
       <c r="S42" s="9">
         <v>482</v>
       </c>
       <c r="T42" s="9">
         <v>122</v>
       </c>
       <c r="U42" s="9">
         <v>99</v>
       </c>
       <c r="V42" s="9">
         <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="28"/>
+      <c r="A43" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="37"/>
       <c r="C43" s="14">
         <v>30</v>
       </c>
       <c r="D43" s="9">
         <v>3983</v>
       </c>
       <c r="E43" s="9">
         <v>719</v>
       </c>
       <c r="F43" s="9">
         <v>1430</v>
       </c>
       <c r="G43" s="9">
         <v>1834</v>
       </c>
       <c r="H43" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I43" s="9">
         <v>3983</v>
       </c>
       <c r="J43" s="9">
         <v>3932</v>
       </c>
       <c r="K43" s="9">
         <v>49</v>
       </c>
       <c r="L43" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M43" s="9">
         <v>1</v>
       </c>
       <c r="N43" s="9">
         <v>1</v>
       </c>
       <c r="O43" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P43" s="9">
         <v>3983</v>
       </c>
       <c r="Q43" s="9">
         <v>618</v>
       </c>
       <c r="R43" s="9">
         <v>1363</v>
       </c>
       <c r="S43" s="9">
         <v>1002</v>
       </c>
       <c r="T43" s="9">
         <v>156</v>
       </c>
       <c r="U43" s="9">
         <v>71</v>
       </c>
       <c r="V43" s="9">
         <v>773</v>
       </c>
     </row>
     <row r="44" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="28"/>
+      <c r="A44" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="37"/>
       <c r="C44" s="14">
         <v>31</v>
       </c>
       <c r="D44" s="9">
         <v>3497</v>
       </c>
       <c r="E44" s="9">
         <v>678</v>
       </c>
       <c r="F44" s="9">
         <v>1104</v>
       </c>
       <c r="G44" s="9">
         <v>1715</v>
       </c>
       <c r="H44" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I44" s="9">
         <v>3497</v>
       </c>
       <c r="J44" s="9">
         <v>3484</v>
       </c>
       <c r="K44" s="9">
         <v>13</v>
       </c>
       <c r="L44" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M44" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N44" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O44" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P44" s="9">
         <v>3497</v>
       </c>
       <c r="Q44" s="9">
         <v>543</v>
       </c>
       <c r="R44" s="9">
         <v>1078</v>
       </c>
       <c r="S44" s="9">
         <v>788</v>
       </c>
       <c r="T44" s="9">
         <v>232</v>
       </c>
       <c r="U44" s="9">
         <v>101</v>
       </c>
       <c r="V44" s="9">
         <v>755</v>
       </c>
     </row>
     <row r="45" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="28"/>
+      <c r="A45" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="37"/>
       <c r="C45" s="14">
         <v>32</v>
       </c>
       <c r="D45" s="9">
         <v>143</v>
       </c>
       <c r="E45" s="9">
         <v>48</v>
       </c>
       <c r="F45" s="9">
         <v>39</v>
       </c>
       <c r="G45" s="9">
         <v>56</v>
       </c>
       <c r="H45" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I45" s="9">
         <v>143</v>
       </c>
       <c r="J45" s="9">
         <v>134</v>
       </c>
       <c r="K45" s="9">
         <v>9</v>
       </c>
       <c r="L45" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M45" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N45" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O45" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P45" s="9">
         <v>143</v>
       </c>
       <c r="Q45" s="9">
         <v>38</v>
       </c>
       <c r="R45" s="9">
         <v>61</v>
       </c>
       <c r="S45" s="9">
         <v>27</v>
       </c>
       <c r="T45" s="9">
         <v>7</v>
       </c>
       <c r="U45" s="9">
         <v>8</v>
       </c>
       <c r="V45" s="9">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="28"/>
+      <c r="A46" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="37"/>
       <c r="C46" s="14">
         <v>33</v>
       </c>
       <c r="D46" s="9">
         <v>1273</v>
       </c>
       <c r="E46" s="9">
         <v>369</v>
       </c>
       <c r="F46" s="9">
         <v>571</v>
       </c>
       <c r="G46" s="9">
         <v>333</v>
       </c>
       <c r="H46" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I46" s="9">
         <v>1273</v>
       </c>
       <c r="J46" s="9">
         <v>1267</v>
       </c>
       <c r="K46" s="9">
         <v>5</v>
       </c>
       <c r="L46" s="9">
         <v>1</v>
       </c>
       <c r="M46" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N46" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O46" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P46" s="9">
         <v>1273</v>
       </c>
       <c r="Q46" s="9">
         <v>564</v>
       </c>
       <c r="R46" s="9">
         <v>525</v>
       </c>
       <c r="S46" s="9">
         <v>127</v>
       </c>
       <c r="T46" s="9">
         <v>13</v>
       </c>
       <c r="U46" s="9">
         <v>12</v>
       </c>
       <c r="V46" s="9">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="28"/>
+      <c r="A47" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="37"/>
       <c r="C47" s="14">
         <v>34</v>
       </c>
       <c r="D47" s="9">
         <v>5093</v>
       </c>
       <c r="E47" s="9">
         <v>992</v>
       </c>
       <c r="F47" s="9">
         <v>1489</v>
       </c>
       <c r="G47" s="9">
         <v>2612</v>
       </c>
       <c r="H47" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I47" s="9">
         <v>5093</v>
       </c>
       <c r="J47" s="9">
         <v>5017</v>
       </c>
       <c r="K47" s="9">
         <v>70</v>
       </c>
       <c r="L47" s="9">
         <v>6</v>
       </c>
       <c r="M47" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N47" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O47" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P47" s="9">
         <v>5093</v>
       </c>
       <c r="Q47" s="9">
         <v>987</v>
       </c>
       <c r="R47" s="9">
         <v>1696</v>
       </c>
       <c r="S47" s="9">
         <v>1114</v>
       </c>
       <c r="T47" s="9">
         <v>337</v>
       </c>
       <c r="U47" s="9">
         <v>173</v>
       </c>
       <c r="V47" s="9">
         <v>786</v>
       </c>
     </row>
     <row r="48" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="28"/>
+      <c r="A48" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B48" s="37"/>
       <c r="C48" s="14">
         <v>35</v>
       </c>
       <c r="D48" s="9">
         <v>2217</v>
       </c>
       <c r="E48" s="9">
         <v>384</v>
       </c>
       <c r="F48" s="9">
         <v>739</v>
       </c>
       <c r="G48" s="9">
         <v>1094</v>
       </c>
       <c r="H48" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I48" s="9">
         <v>2217</v>
       </c>
       <c r="J48" s="9">
         <v>2163</v>
       </c>
       <c r="K48" s="9">
         <v>49</v>
       </c>
       <c r="L48" s="9">
         <v>4</v>
       </c>
       <c r="M48" s="9">
         <v>1</v>
       </c>
       <c r="N48" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O48" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P48" s="9">
         <v>2217</v>
       </c>
       <c r="Q48" s="9">
         <v>468</v>
       </c>
       <c r="R48" s="9">
         <v>1003</v>
       </c>
       <c r="S48" s="9">
         <v>432</v>
       </c>
       <c r="T48" s="9">
         <v>51</v>
       </c>
       <c r="U48" s="9">
         <v>72</v>
       </c>
       <c r="V48" s="9">
         <v>191</v>
       </c>
     </row>
     <row r="49" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="28"/>
+      <c r="A49" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" s="37"/>
       <c r="C49" s="14">
         <v>36</v>
       </c>
       <c r="D49" s="9">
         <v>1916</v>
       </c>
       <c r="E49" s="9">
         <v>375</v>
       </c>
       <c r="F49" s="9">
         <v>564</v>
       </c>
       <c r="G49" s="9">
         <v>977</v>
       </c>
       <c r="H49" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I49" s="9">
         <v>1916</v>
       </c>
       <c r="J49" s="9">
         <v>1878</v>
       </c>
       <c r="K49" s="9">
         <v>36</v>
       </c>
       <c r="L49" s="9">
         <v>2</v>
       </c>
       <c r="M49" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N49" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O49" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P49" s="9">
         <v>1916</v>
       </c>
       <c r="Q49" s="9">
         <v>326</v>
       </c>
       <c r="R49" s="9">
         <v>597</v>
       </c>
       <c r="S49" s="9">
         <v>360</v>
       </c>
       <c r="T49" s="9">
         <v>137</v>
       </c>
       <c r="U49" s="9">
         <v>128</v>
       </c>
       <c r="V49" s="9">
         <v>368</v>
       </c>
     </row>
     <row r="50" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="28"/>
+      <c r="A50" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="37"/>
       <c r="C50" s="14">
         <v>37</v>
       </c>
       <c r="D50" s="9">
         <v>1818</v>
       </c>
       <c r="E50" s="9">
         <v>330</v>
       </c>
       <c r="F50" s="9">
         <v>571</v>
       </c>
       <c r="G50" s="9">
         <v>917</v>
       </c>
       <c r="H50" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I50" s="9">
         <v>1818</v>
       </c>
       <c r="J50" s="9">
         <v>1771</v>
       </c>
       <c r="K50" s="9">
         <v>41</v>
       </c>
       <c r="L50" s="9">
         <v>6</v>
       </c>
       <c r="M50" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N50" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O50" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P50" s="9">
         <v>1818</v>
       </c>
       <c r="Q50" s="9">
         <v>387</v>
       </c>
       <c r="R50" s="9">
         <v>712</v>
       </c>
       <c r="S50" s="9">
         <v>383</v>
       </c>
       <c r="T50" s="9">
         <v>129</v>
       </c>
       <c r="U50" s="9">
         <v>70</v>
       </c>
       <c r="V50" s="9">
         <v>137</v>
       </c>
     </row>
     <row r="51" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="28"/>
+      <c r="A51" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="37"/>
       <c r="C51" s="14">
         <v>38</v>
       </c>
       <c r="D51" s="9">
         <v>1610</v>
       </c>
       <c r="E51" s="9">
         <v>397</v>
       </c>
       <c r="F51" s="9">
         <v>577</v>
       </c>
       <c r="G51" s="9">
         <v>636</v>
       </c>
       <c r="H51" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I51" s="9">
         <v>1610</v>
       </c>
       <c r="J51" s="9">
         <v>1583</v>
       </c>
       <c r="K51" s="9">
         <v>24</v>
       </c>
       <c r="L51" s="9">
         <v>3</v>
       </c>
       <c r="M51" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N51" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O51" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P51" s="9">
         <v>1610</v>
       </c>
       <c r="Q51" s="9">
         <v>297</v>
       </c>
       <c r="R51" s="9">
         <v>443</v>
       </c>
       <c r="S51" s="9">
         <v>292</v>
       </c>
       <c r="T51" s="9">
         <v>96</v>
       </c>
       <c r="U51" s="9">
         <v>81</v>
       </c>
       <c r="V51" s="9">
         <v>401</v>
       </c>
     </row>
     <row r="52" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="28"/>
+      <c r="A52" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" s="37"/>
       <c r="C52" s="14">
         <v>39</v>
       </c>
       <c r="D52" s="9">
         <v>4721</v>
       </c>
       <c r="E52" s="9">
         <v>1057</v>
       </c>
       <c r="F52" s="9">
         <v>1414</v>
       </c>
       <c r="G52" s="9">
         <v>2250</v>
       </c>
       <c r="H52" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I52" s="9">
         <v>4721</v>
       </c>
       <c r="J52" s="9">
         <v>4568</v>
       </c>
       <c r="K52" s="9">
         <v>141</v>
       </c>
       <c r="L52" s="9">
         <v>11</v>
       </c>
       <c r="M52" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N52" s="9">
         <v>1</v>
       </c>
       <c r="O52" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P52" s="9">
         <v>4721</v>
       </c>
       <c r="Q52" s="9">
         <v>799</v>
       </c>
       <c r="R52" s="9">
         <v>1454</v>
       </c>
       <c r="S52" s="9">
         <v>1028</v>
       </c>
       <c r="T52" s="9">
         <v>312</v>
       </c>
       <c r="U52" s="9">
         <v>275</v>
       </c>
       <c r="V52" s="9">
         <v>853</v>
       </c>
     </row>
     <row r="53" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="28"/>
+      <c r="A53" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" s="37"/>
       <c r="C53" s="14">
         <v>40</v>
       </c>
       <c r="D53" s="9">
         <v>3043</v>
       </c>
       <c r="E53" s="9">
         <v>590</v>
       </c>
       <c r="F53" s="9">
         <v>935</v>
       </c>
       <c r="G53" s="9">
         <v>1518</v>
       </c>
       <c r="H53" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I53" s="9">
         <v>3043</v>
       </c>
       <c r="J53" s="9">
         <v>2982</v>
       </c>
       <c r="K53" s="9">
         <v>43</v>
       </c>
       <c r="L53" s="9">
         <v>18</v>
       </c>
       <c r="M53" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N53" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O53" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P53" s="9">
         <v>3043</v>
       </c>
       <c r="Q53" s="9">
         <v>514</v>
       </c>
       <c r="R53" s="9">
         <v>1115</v>
       </c>
       <c r="S53" s="9">
         <v>716</v>
       </c>
       <c r="T53" s="9">
         <v>174</v>
       </c>
       <c r="U53" s="9">
         <v>168</v>
       </c>
       <c r="V53" s="9">
         <v>356</v>
       </c>
     </row>
     <row r="54" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="28"/>
+      <c r="A54" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" s="37"/>
       <c r="C54" s="14">
         <v>41</v>
       </c>
       <c r="D54" s="9">
         <v>3336</v>
       </c>
       <c r="E54" s="9">
         <v>776</v>
       </c>
       <c r="F54" s="9">
         <v>1230</v>
       </c>
       <c r="G54" s="9">
         <v>1329</v>
       </c>
       <c r="H54" s="9">
         <v>1</v>
       </c>
       <c r="I54" s="9">
         <v>3336</v>
       </c>
       <c r="J54" s="9">
         <v>3240</v>
       </c>
       <c r="K54" s="9">
@@ -4224,1110 +4241,1110 @@
         <v>1</v>
       </c>
       <c r="P54" s="9">
         <v>3336</v>
       </c>
       <c r="Q54" s="9">
         <v>770</v>
       </c>
       <c r="R54" s="9">
         <v>1301</v>
       </c>
       <c r="S54" s="9">
         <v>640</v>
       </c>
       <c r="T54" s="9">
         <v>123</v>
       </c>
       <c r="U54" s="9">
         <v>126</v>
       </c>
       <c r="V54" s="9">
         <v>376</v>
       </c>
     </row>
     <row r="55" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="28"/>
+      <c r="A55" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="37"/>
       <c r="C55" s="14">
         <v>42</v>
       </c>
       <c r="D55" s="9">
         <v>3059</v>
       </c>
       <c r="E55" s="9">
         <v>658</v>
       </c>
       <c r="F55" s="9">
         <v>1261</v>
       </c>
       <c r="G55" s="9">
         <v>1140</v>
       </c>
       <c r="H55" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I55" s="9">
         <v>3059</v>
       </c>
       <c r="J55" s="9">
         <v>3026</v>
       </c>
       <c r="K55" s="9">
         <v>29</v>
       </c>
       <c r="L55" s="9">
         <v>3</v>
       </c>
       <c r="M55" s="9">
         <v>1</v>
       </c>
       <c r="N55" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O55" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P55" s="9">
         <v>3059</v>
       </c>
       <c r="Q55" s="9">
         <v>447</v>
       </c>
       <c r="R55" s="9">
         <v>1191</v>
       </c>
       <c r="S55" s="9">
         <v>685</v>
       </c>
       <c r="T55" s="9">
         <v>85</v>
       </c>
       <c r="U55" s="9">
         <v>62</v>
       </c>
       <c r="V55" s="9">
         <v>589</v>
       </c>
     </row>
     <row r="56" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="28"/>
+      <c r="A56" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B56" s="37"/>
       <c r="C56" s="14">
         <v>43</v>
       </c>
       <c r="D56" s="9">
         <v>2140</v>
       </c>
       <c r="E56" s="9">
         <v>476</v>
       </c>
       <c r="F56" s="9">
         <v>667</v>
       </c>
       <c r="G56" s="9">
         <v>997</v>
       </c>
       <c r="H56" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I56" s="9">
         <v>2140</v>
       </c>
       <c r="J56" s="9">
         <v>2112</v>
       </c>
       <c r="K56" s="9">
         <v>25</v>
       </c>
       <c r="L56" s="9">
         <v>3</v>
       </c>
       <c r="M56" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N56" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O56" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P56" s="9">
         <v>2140</v>
       </c>
       <c r="Q56" s="9">
         <v>480</v>
       </c>
       <c r="R56" s="9">
         <v>908</v>
       </c>
       <c r="S56" s="9">
         <v>493</v>
       </c>
       <c r="T56" s="9">
         <v>82</v>
       </c>
       <c r="U56" s="9">
         <v>46</v>
       </c>
       <c r="V56" s="9">
         <v>131</v>
       </c>
     </row>
     <row r="57" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="28"/>
+      <c r="A57" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B57" s="37"/>
       <c r="C57" s="14">
         <v>44</v>
       </c>
       <c r="D57" s="9">
         <v>1545</v>
       </c>
       <c r="E57" s="9">
         <v>293</v>
       </c>
       <c r="F57" s="9">
         <v>582</v>
       </c>
       <c r="G57" s="9">
         <v>670</v>
       </c>
       <c r="H57" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I57" s="9">
         <v>1545</v>
       </c>
       <c r="J57" s="9">
         <v>1526</v>
       </c>
       <c r="K57" s="9">
         <v>17</v>
       </c>
       <c r="L57" s="9">
         <v>2</v>
       </c>
       <c r="M57" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N57" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O57" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P57" s="9">
         <v>1545</v>
       </c>
       <c r="Q57" s="9">
         <v>331</v>
       </c>
       <c r="R57" s="9">
         <v>564</v>
       </c>
       <c r="S57" s="9">
         <v>332</v>
       </c>
       <c r="T57" s="9">
         <v>62</v>
       </c>
       <c r="U57" s="9">
         <v>38</v>
       </c>
       <c r="V57" s="9">
         <v>218</v>
       </c>
     </row>
     <row r="58" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="28"/>
+      <c r="A58" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B58" s="37"/>
       <c r="C58" s="14">
         <v>45</v>
       </c>
       <c r="D58" s="9">
         <v>1684</v>
       </c>
       <c r="E58" s="9">
         <v>395</v>
       </c>
       <c r="F58" s="9">
         <v>474</v>
       </c>
       <c r="G58" s="9">
         <v>815</v>
       </c>
       <c r="H58" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I58" s="9">
         <v>1684</v>
       </c>
       <c r="J58" s="9">
         <v>1650</v>
       </c>
       <c r="K58" s="9">
         <v>32</v>
       </c>
       <c r="L58" s="9">
         <v>2</v>
       </c>
       <c r="M58" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N58" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O58" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P58" s="9">
         <v>1684</v>
       </c>
       <c r="Q58" s="9">
         <v>471</v>
       </c>
       <c r="R58" s="9">
         <v>693</v>
       </c>
       <c r="S58" s="9">
         <v>290</v>
       </c>
       <c r="T58" s="9">
         <v>80</v>
       </c>
       <c r="U58" s="9">
         <v>69</v>
       </c>
       <c r="V58" s="9">
         <v>81</v>
       </c>
     </row>
     <row r="59" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="28"/>
+      <c r="A59" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B59" s="37"/>
       <c r="C59" s="14">
         <v>46</v>
       </c>
       <c r="D59" s="9">
         <v>770</v>
       </c>
       <c r="E59" s="9">
         <v>284</v>
       </c>
       <c r="F59" s="9">
         <v>323</v>
       </c>
       <c r="G59" s="9">
         <v>163</v>
       </c>
       <c r="H59" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I59" s="9">
         <v>770</v>
       </c>
       <c r="J59" s="9">
         <v>766</v>
       </c>
       <c r="K59" s="9">
         <v>4</v>
       </c>
       <c r="L59" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M59" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N59" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O59" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P59" s="9">
         <v>770</v>
       </c>
       <c r="Q59" s="9">
         <v>224</v>
       </c>
       <c r="R59" s="9">
         <v>291</v>
       </c>
       <c r="S59" s="9">
         <v>126</v>
       </c>
       <c r="T59" s="9">
         <v>13</v>
       </c>
       <c r="U59" s="9">
         <v>6</v>
       </c>
       <c r="V59" s="9">
         <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="28"/>
+      <c r="A60" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" s="37"/>
       <c r="C60" s="14">
         <v>47</v>
       </c>
       <c r="D60" s="9">
         <v>3747</v>
       </c>
       <c r="E60" s="9">
         <v>844</v>
       </c>
       <c r="F60" s="9">
         <v>1253</v>
       </c>
       <c r="G60" s="9">
         <v>1649</v>
       </c>
       <c r="H60" s="9">
         <v>1</v>
       </c>
       <c r="I60" s="9">
         <v>3747</v>
       </c>
       <c r="J60" s="9">
         <v>3695</v>
       </c>
       <c r="K60" s="9">
         <v>49</v>
       </c>
       <c r="L60" s="9">
         <v>2</v>
       </c>
       <c r="M60" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N60" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O60" s="9">
         <v>1</v>
       </c>
       <c r="P60" s="9">
         <v>3747</v>
       </c>
       <c r="Q60" s="9">
         <v>857</v>
       </c>
       <c r="R60" s="9">
         <v>1534</v>
       </c>
       <c r="S60" s="9">
         <v>798</v>
       </c>
       <c r="T60" s="9">
         <v>186</v>
       </c>
       <c r="U60" s="9">
         <v>71</v>
       </c>
       <c r="V60" s="9">
         <v>301</v>
       </c>
     </row>
     <row r="61" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="28"/>
+      <c r="A61" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="37"/>
       <c r="C61" s="14">
         <v>48</v>
       </c>
       <c r="D61" s="9">
         <v>1445</v>
       </c>
       <c r="E61" s="9">
         <v>351</v>
       </c>
       <c r="F61" s="9">
         <v>547</v>
       </c>
       <c r="G61" s="9">
         <v>547</v>
       </c>
       <c r="H61" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I61" s="9">
         <v>1445</v>
       </c>
       <c r="J61" s="9">
         <v>1405</v>
       </c>
       <c r="K61" s="9">
         <v>35</v>
       </c>
       <c r="L61" s="9">
         <v>5</v>
       </c>
       <c r="M61" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N61" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O61" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P61" s="9">
         <v>1445</v>
       </c>
       <c r="Q61" s="9">
         <v>185</v>
       </c>
       <c r="R61" s="9">
         <v>451</v>
       </c>
       <c r="S61" s="9">
         <v>304</v>
       </c>
       <c r="T61" s="9">
         <v>100</v>
       </c>
       <c r="U61" s="9">
         <v>99</v>
       </c>
       <c r="V61" s="9">
         <v>306</v>
       </c>
     </row>
     <row r="62" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="28"/>
+      <c r="A62" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B62" s="37"/>
       <c r="C62" s="14">
         <v>49</v>
       </c>
       <c r="D62" s="9">
         <v>1599</v>
       </c>
       <c r="E62" s="9">
         <v>384</v>
       </c>
       <c r="F62" s="9">
         <v>484</v>
       </c>
       <c r="G62" s="9">
         <v>731</v>
       </c>
       <c r="H62" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I62" s="9">
         <v>1599</v>
       </c>
       <c r="J62" s="9">
         <v>1530</v>
       </c>
       <c r="K62" s="9">
         <v>58</v>
       </c>
       <c r="L62" s="9">
         <v>11</v>
       </c>
       <c r="M62" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N62" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O62" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P62" s="9">
         <v>1599</v>
       </c>
       <c r="Q62" s="9">
         <v>287</v>
       </c>
       <c r="R62" s="9">
         <v>505</v>
       </c>
       <c r="S62" s="9">
         <v>305</v>
       </c>
       <c r="T62" s="9">
         <v>92</v>
       </c>
       <c r="U62" s="9">
         <v>109</v>
       </c>
       <c r="V62" s="9">
         <v>301</v>
       </c>
     </row>
     <row r="63" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="28"/>
+      <c r="A63" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B63" s="37"/>
       <c r="C63" s="14">
         <v>50</v>
       </c>
       <c r="D63" s="9">
         <v>1624</v>
       </c>
       <c r="E63" s="9">
         <v>371</v>
       </c>
       <c r="F63" s="9">
         <v>498</v>
       </c>
       <c r="G63" s="9">
         <v>755</v>
       </c>
       <c r="H63" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I63" s="9">
         <v>1624</v>
       </c>
       <c r="J63" s="9">
         <v>1592</v>
       </c>
       <c r="K63" s="9">
         <v>32</v>
       </c>
       <c r="L63" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M63" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N63" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O63" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P63" s="9">
         <v>1624</v>
       </c>
       <c r="Q63" s="9">
         <v>468</v>
       </c>
       <c r="R63" s="9">
         <v>620</v>
       </c>
       <c r="S63" s="9">
         <v>298</v>
       </c>
       <c r="T63" s="9">
         <v>78</v>
       </c>
       <c r="U63" s="9">
         <v>76</v>
       </c>
       <c r="V63" s="9">
         <v>84</v>
       </c>
     </row>
     <row r="64" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="28"/>
+      <c r="A64" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="37"/>
       <c r="C64" s="14">
         <v>51</v>
       </c>
       <c r="D64" s="9">
         <v>4089</v>
       </c>
       <c r="E64" s="9">
         <v>1019</v>
       </c>
       <c r="F64" s="9">
         <v>1136</v>
       </c>
       <c r="G64" s="9">
         <v>1933</v>
       </c>
       <c r="H64" s="9">
         <v>1</v>
       </c>
       <c r="I64" s="9">
         <v>4089</v>
       </c>
       <c r="J64" s="9">
         <v>4018</v>
       </c>
       <c r="K64" s="9">
         <v>61</v>
       </c>
       <c r="L64" s="9">
         <v>9</v>
       </c>
       <c r="M64" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N64" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O64" s="9">
         <v>1</v>
       </c>
       <c r="P64" s="9">
         <v>4089</v>
       </c>
       <c r="Q64" s="9">
         <v>931</v>
       </c>
       <c r="R64" s="9">
         <v>1332</v>
       </c>
       <c r="S64" s="9">
         <v>759</v>
       </c>
       <c r="T64" s="9">
         <v>216</v>
       </c>
       <c r="U64" s="9">
         <v>206</v>
       </c>
       <c r="V64" s="9">
         <v>645</v>
       </c>
     </row>
     <row r="65" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="28"/>
+      <c r="A65" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B65" s="37"/>
       <c r="C65" s="14">
         <v>52</v>
       </c>
       <c r="D65" s="9">
         <v>4529</v>
       </c>
       <c r="E65" s="9">
         <v>876</v>
       </c>
       <c r="F65" s="9">
         <v>1390</v>
       </c>
       <c r="G65" s="9">
         <v>2251</v>
       </c>
       <c r="H65" s="9">
         <v>12</v>
       </c>
       <c r="I65" s="9">
         <v>4529</v>
       </c>
       <c r="J65" s="9">
         <v>4441</v>
       </c>
       <c r="K65" s="9">
         <v>72</v>
       </c>
       <c r="L65" s="9">
         <v>4</v>
       </c>
       <c r="M65" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N65" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O65" s="9">
         <v>12</v>
       </c>
       <c r="P65" s="9">
         <v>4529</v>
       </c>
       <c r="Q65" s="9">
         <v>654</v>
       </c>
       <c r="R65" s="9">
         <v>1316</v>
       </c>
       <c r="S65" s="9">
         <v>1036</v>
       </c>
       <c r="T65" s="9">
         <v>359</v>
       </c>
       <c r="U65" s="9">
         <v>317</v>
       </c>
       <c r="V65" s="9">
         <v>847</v>
       </c>
     </row>
     <row r="66" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="28"/>
+      <c r="A66" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B66" s="37"/>
       <c r="C66" s="14">
         <v>53</v>
       </c>
       <c r="D66" s="9">
         <v>5210</v>
       </c>
       <c r="E66" s="9">
         <v>1201</v>
       </c>
       <c r="F66" s="9">
         <v>1527</v>
       </c>
       <c r="G66" s="9">
         <v>2472</v>
       </c>
       <c r="H66" s="9">
         <v>10</v>
       </c>
       <c r="I66" s="9">
         <v>5210</v>
       </c>
       <c r="J66" s="9">
         <v>5125</v>
       </c>
       <c r="K66" s="9">
         <v>71</v>
       </c>
       <c r="L66" s="9">
         <v>4</v>
       </c>
       <c r="M66" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N66" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O66" s="9">
         <v>10</v>
       </c>
       <c r="P66" s="9">
         <v>5210</v>
       </c>
       <c r="Q66" s="9">
         <v>1163</v>
       </c>
       <c r="R66" s="9">
         <v>1809</v>
       </c>
       <c r="S66" s="9">
         <v>971</v>
       </c>
       <c r="T66" s="9">
         <v>374</v>
       </c>
       <c r="U66" s="9">
         <v>285</v>
       </c>
       <c r="V66" s="9">
         <v>608</v>
       </c>
     </row>
     <row r="67" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="28"/>
+      <c r="A67" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B67" s="37"/>
       <c r="C67" s="14">
         <v>54</v>
       </c>
       <c r="D67" s="9">
         <v>4160</v>
       </c>
       <c r="E67" s="9">
         <v>927</v>
       </c>
       <c r="F67" s="9">
         <v>1160</v>
       </c>
       <c r="G67" s="9">
         <v>2056</v>
       </c>
       <c r="H67" s="9">
         <v>17</v>
       </c>
       <c r="I67" s="9">
         <v>4160</v>
       </c>
       <c r="J67" s="9">
         <v>4066</v>
       </c>
       <c r="K67" s="9">
         <v>73</v>
       </c>
       <c r="L67" s="9">
         <v>4</v>
       </c>
       <c r="M67" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N67" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O67" s="9">
         <v>17</v>
       </c>
       <c r="P67" s="9">
         <v>4160</v>
       </c>
       <c r="Q67" s="9">
         <v>736</v>
       </c>
       <c r="R67" s="9">
         <v>1423</v>
       </c>
       <c r="S67" s="9">
         <v>764</v>
       </c>
       <c r="T67" s="9">
         <v>328</v>
       </c>
       <c r="U67" s="9">
         <v>312</v>
       </c>
       <c r="V67" s="9">
         <v>597</v>
       </c>
     </row>
     <row r="68" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="28"/>
+      <c r="A68" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B68" s="37"/>
       <c r="C68" s="14">
         <v>55</v>
       </c>
       <c r="D68" s="9">
         <v>2248</v>
       </c>
       <c r="E68" s="9">
         <v>472</v>
       </c>
       <c r="F68" s="9">
         <v>691</v>
       </c>
       <c r="G68" s="9">
         <v>1085</v>
       </c>
       <c r="H68" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I68" s="9">
         <v>2248</v>
       </c>
       <c r="J68" s="9">
         <v>2159</v>
       </c>
       <c r="K68" s="9">
         <v>66</v>
       </c>
       <c r="L68" s="9">
         <v>16</v>
       </c>
       <c r="M68" s="9">
         <v>7</v>
       </c>
       <c r="N68" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O68" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P68" s="9">
         <v>2248</v>
       </c>
       <c r="Q68" s="9">
         <v>261</v>
       </c>
       <c r="R68" s="9">
         <v>607</v>
       </c>
       <c r="S68" s="9">
         <v>386</v>
       </c>
       <c r="T68" s="9">
         <v>96</v>
       </c>
       <c r="U68" s="9">
         <v>166</v>
       </c>
       <c r="V68" s="9">
         <v>732</v>
       </c>
     </row>
     <row r="69" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="28"/>
+      <c r="A69" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B69" s="37"/>
       <c r="C69" s="14">
         <v>56</v>
       </c>
       <c r="D69" s="9">
         <v>3179</v>
       </c>
       <c r="E69" s="9">
         <v>720</v>
       </c>
       <c r="F69" s="9">
         <v>1336</v>
       </c>
       <c r="G69" s="9">
         <v>1107</v>
       </c>
       <c r="H69" s="9">
         <v>16</v>
       </c>
       <c r="I69" s="9">
         <v>3179</v>
       </c>
       <c r="J69" s="9">
         <v>3151</v>
       </c>
       <c r="K69" s="9">
         <v>12</v>
       </c>
       <c r="L69" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M69" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N69" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O69" s="9">
         <v>16</v>
       </c>
       <c r="P69" s="9">
         <v>3179</v>
       </c>
       <c r="Q69" s="9">
         <v>504</v>
       </c>
       <c r="R69" s="9">
         <v>1120</v>
       </c>
       <c r="S69" s="9">
         <v>729</v>
       </c>
       <c r="T69" s="9">
         <v>126</v>
       </c>
       <c r="U69" s="9">
         <v>67</v>
       </c>
       <c r="V69" s="9">
         <v>633</v>
       </c>
     </row>
     <row r="70" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B70" s="28"/>
+      <c r="A70" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" s="37"/>
       <c r="C70" s="14">
         <v>57</v>
       </c>
       <c r="D70" s="9">
         <v>3176</v>
       </c>
       <c r="E70" s="9">
         <v>730</v>
       </c>
       <c r="F70" s="9">
         <v>835</v>
       </c>
       <c r="G70" s="9">
         <v>1597</v>
       </c>
       <c r="H70" s="9">
         <v>14</v>
       </c>
       <c r="I70" s="9">
         <v>3176</v>
       </c>
       <c r="J70" s="9">
         <v>3039</v>
       </c>
       <c r="K70" s="9">
         <v>118</v>
       </c>
       <c r="L70" s="9">
         <v>5</v>
       </c>
       <c r="M70" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N70" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O70" s="9">
         <v>14</v>
       </c>
       <c r="P70" s="9">
         <v>3176</v>
       </c>
       <c r="Q70" s="9">
         <v>514</v>
       </c>
       <c r="R70" s="9">
         <v>907</v>
       </c>
       <c r="S70" s="9">
         <v>578</v>
       </c>
       <c r="T70" s="9">
         <v>212</v>
       </c>
       <c r="U70" s="9">
         <v>274</v>
       </c>
       <c r="V70" s="9">
         <v>691</v>
       </c>
     </row>
     <row r="71" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="28"/>
+      <c r="A71" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B71" s="37"/>
       <c r="C71" s="14">
         <v>58</v>
       </c>
       <c r="D71" s="9">
         <v>2456</v>
       </c>
       <c r="E71" s="9">
         <v>489</v>
       </c>
       <c r="F71" s="9">
         <v>709</v>
       </c>
       <c r="G71" s="9">
         <v>1257</v>
       </c>
       <c r="H71" s="9">
         <v>1</v>
       </c>
       <c r="I71" s="9">
         <v>2456</v>
       </c>
       <c r="J71" s="9">
         <v>2328</v>
       </c>
       <c r="K71" s="9">
@@ -5346,606 +5363,606 @@
         <v>1</v>
       </c>
       <c r="P71" s="9">
         <v>2456</v>
       </c>
       <c r="Q71" s="9">
         <v>449</v>
       </c>
       <c r="R71" s="9">
         <v>860</v>
       </c>
       <c r="S71" s="9">
         <v>579</v>
       </c>
       <c r="T71" s="9">
         <v>126</v>
       </c>
       <c r="U71" s="9">
         <v>163</v>
       </c>
       <c r="V71" s="9">
         <v>279</v>
       </c>
     </row>
     <row r="72" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="28"/>
+      <c r="A72" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B72" s="37"/>
       <c r="C72" s="14">
         <v>59</v>
       </c>
       <c r="D72" s="9">
         <v>3425</v>
       </c>
       <c r="E72" s="9">
         <v>861</v>
       </c>
       <c r="F72" s="9">
         <v>1370</v>
       </c>
       <c r="G72" s="9">
         <v>1189</v>
       </c>
       <c r="H72" s="9">
         <v>5</v>
       </c>
       <c r="I72" s="9">
         <v>3425</v>
       </c>
       <c r="J72" s="9">
         <v>3371</v>
       </c>
       <c r="K72" s="9">
         <v>42</v>
       </c>
       <c r="L72" s="9">
         <v>7</v>
       </c>
       <c r="M72" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N72" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O72" s="9">
         <v>5</v>
       </c>
       <c r="P72" s="9">
         <v>3425</v>
       </c>
       <c r="Q72" s="9">
         <v>797</v>
       </c>
       <c r="R72" s="9">
         <v>1263</v>
       </c>
       <c r="S72" s="9">
         <v>667</v>
       </c>
       <c r="T72" s="9">
         <v>140</v>
       </c>
       <c r="U72" s="9">
         <v>108</v>
       </c>
       <c r="V72" s="9">
         <v>450</v>
       </c>
     </row>
     <row r="73" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="28"/>
+      <c r="A73" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="B73" s="37"/>
       <c r="C73" s="14">
         <v>60</v>
       </c>
       <c r="D73" s="9">
         <v>1931</v>
       </c>
       <c r="E73" s="9">
         <v>365</v>
       </c>
       <c r="F73" s="9">
         <v>588</v>
       </c>
       <c r="G73" s="9">
         <v>975</v>
       </c>
       <c r="H73" s="9">
         <v>3</v>
       </c>
       <c r="I73" s="9">
         <v>1931</v>
       </c>
       <c r="J73" s="9">
         <v>1898</v>
       </c>
       <c r="K73" s="9">
         <v>29</v>
       </c>
       <c r="L73" s="9">
         <v>1</v>
       </c>
       <c r="M73" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N73" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O73" s="9">
         <v>3</v>
       </c>
       <c r="P73" s="9">
         <v>1931</v>
       </c>
       <c r="Q73" s="9">
         <v>337</v>
       </c>
       <c r="R73" s="9">
         <v>621</v>
       </c>
       <c r="S73" s="9">
         <v>455</v>
       </c>
       <c r="T73" s="9">
         <v>155</v>
       </c>
       <c r="U73" s="9">
         <v>94</v>
       </c>
       <c r="V73" s="9">
         <v>269</v>
       </c>
     </row>
     <row r="74" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="28"/>
+      <c r="A74" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B74" s="37"/>
       <c r="C74" s="14">
         <v>61</v>
       </c>
       <c r="D74" s="9">
         <v>2931</v>
       </c>
       <c r="E74" s="9">
         <v>761</v>
       </c>
       <c r="F74" s="9">
         <v>810</v>
       </c>
       <c r="G74" s="9">
         <v>1336</v>
       </c>
       <c r="H74" s="9">
         <v>24</v>
       </c>
       <c r="I74" s="9">
         <v>2931</v>
       </c>
       <c r="J74" s="9">
         <v>2850</v>
       </c>
       <c r="K74" s="9">
         <v>55</v>
       </c>
       <c r="L74" s="9">
         <v>2</v>
       </c>
       <c r="M74" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N74" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O74" s="9">
         <v>24</v>
       </c>
       <c r="P74" s="9">
         <v>2931</v>
       </c>
       <c r="Q74" s="9">
         <v>747</v>
       </c>
       <c r="R74" s="9">
         <v>1018</v>
       </c>
       <c r="S74" s="9">
         <v>516</v>
       </c>
       <c r="T74" s="9">
         <v>193</v>
       </c>
       <c r="U74" s="9">
         <v>198</v>
       </c>
       <c r="V74" s="9">
         <v>259</v>
       </c>
     </row>
     <row r="75" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B75" s="28"/>
+      <c r="A75" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B75" s="37"/>
       <c r="C75" s="14">
         <v>62</v>
       </c>
       <c r="D75" s="9">
         <v>4202</v>
       </c>
       <c r="E75" s="9">
         <v>995</v>
       </c>
       <c r="F75" s="9">
         <v>1240</v>
       </c>
       <c r="G75" s="9">
         <v>1965</v>
       </c>
       <c r="H75" s="9">
         <v>2</v>
       </c>
       <c r="I75" s="9">
         <v>4202</v>
       </c>
       <c r="J75" s="9">
         <v>4094</v>
       </c>
       <c r="K75" s="9">
         <v>97</v>
       </c>
       <c r="L75" s="9">
         <v>8</v>
       </c>
       <c r="M75" s="9">
         <v>1</v>
       </c>
       <c r="N75" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O75" s="9">
         <v>2</v>
       </c>
       <c r="P75" s="9">
         <v>4202</v>
       </c>
       <c r="Q75" s="9">
         <v>760</v>
       </c>
       <c r="R75" s="9">
         <v>1174</v>
       </c>
       <c r="S75" s="9">
         <v>837</v>
       </c>
       <c r="T75" s="9">
         <v>309</v>
       </c>
       <c r="U75" s="9">
         <v>313</v>
       </c>
       <c r="V75" s="9">
         <v>809</v>
       </c>
     </row>
     <row r="76" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="28"/>
+      <c r="A76" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B76" s="37"/>
       <c r="C76" s="14">
         <v>63</v>
       </c>
       <c r="D76" s="9">
         <v>3312</v>
       </c>
       <c r="E76" s="9">
         <v>634</v>
       </c>
       <c r="F76" s="9">
         <v>872</v>
       </c>
       <c r="G76" s="9">
         <v>1804</v>
       </c>
       <c r="H76" s="9">
         <v>2</v>
       </c>
       <c r="I76" s="9">
         <v>3312</v>
       </c>
       <c r="J76" s="9">
         <v>3188</v>
       </c>
       <c r="K76" s="9">
         <v>112</v>
       </c>
       <c r="L76" s="9">
         <v>8</v>
       </c>
       <c r="M76" s="9">
         <v>2</v>
       </c>
       <c r="N76" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O76" s="9">
         <v>2</v>
       </c>
       <c r="P76" s="9">
         <v>3312</v>
       </c>
       <c r="Q76" s="9">
         <v>617</v>
       </c>
       <c r="R76" s="9">
         <v>970</v>
       </c>
       <c r="S76" s="9">
         <v>585</v>
       </c>
       <c r="T76" s="9">
         <v>224</v>
       </c>
       <c r="U76" s="9">
         <v>255</v>
       </c>
       <c r="V76" s="9">
         <v>661</v>
       </c>
     </row>
     <row r="77" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="28"/>
+      <c r="A77" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="B77" s="37"/>
       <c r="C77" s="14">
         <v>64</v>
       </c>
       <c r="D77" s="9">
         <v>2653</v>
       </c>
       <c r="E77" s="9">
         <v>477</v>
       </c>
       <c r="F77" s="9">
         <v>666</v>
       </c>
       <c r="G77" s="9">
         <v>1508</v>
       </c>
       <c r="H77" s="9">
         <v>2</v>
       </c>
       <c r="I77" s="9">
         <v>2653</v>
       </c>
       <c r="J77" s="9">
         <v>2505</v>
       </c>
       <c r="K77" s="9">
         <v>124</v>
       </c>
       <c r="L77" s="9">
         <v>20</v>
       </c>
       <c r="M77" s="9">
         <v>2</v>
       </c>
       <c r="N77" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O77" s="9">
         <v>2</v>
       </c>
       <c r="P77" s="9">
         <v>2653</v>
       </c>
       <c r="Q77" s="9">
         <v>434</v>
       </c>
       <c r="R77" s="9">
         <v>721</v>
       </c>
       <c r="S77" s="9">
         <v>492</v>
       </c>
       <c r="T77" s="9">
         <v>190</v>
       </c>
       <c r="U77" s="9">
         <v>256</v>
       </c>
       <c r="V77" s="9">
         <v>560</v>
       </c>
     </row>
     <row r="78" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="28"/>
+      <c r="A78" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B78" s="37"/>
       <c r="C78" s="14">
         <v>65</v>
       </c>
       <c r="D78" s="9">
         <v>6056</v>
       </c>
       <c r="E78" s="9">
         <v>1684</v>
       </c>
       <c r="F78" s="9">
         <v>1722</v>
       </c>
       <c r="G78" s="9">
         <v>2646</v>
       </c>
       <c r="H78" s="9">
         <v>4</v>
       </c>
       <c r="I78" s="9">
         <v>6056</v>
       </c>
       <c r="J78" s="9">
         <v>5970</v>
       </c>
       <c r="K78" s="9">
         <v>78</v>
       </c>
       <c r="L78" s="9">
         <v>4</v>
       </c>
       <c r="M78" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N78" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O78" s="9">
         <v>4</v>
       </c>
       <c r="P78" s="9">
         <v>6056</v>
       </c>
       <c r="Q78" s="9">
         <v>1333</v>
       </c>
       <c r="R78" s="9">
         <v>1565</v>
       </c>
       <c r="S78" s="9">
         <v>1131</v>
       </c>
       <c r="T78" s="9">
         <v>384</v>
       </c>
       <c r="U78" s="9">
         <v>330</v>
       </c>
       <c r="V78" s="9">
         <v>1313</v>
       </c>
     </row>
     <row r="79" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="28"/>
+      <c r="A79" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B79" s="37"/>
       <c r="C79" s="14">
         <v>66</v>
       </c>
       <c r="D79" s="9">
         <v>740</v>
       </c>
       <c r="E79" s="9">
         <v>203</v>
       </c>
       <c r="F79" s="9">
         <v>222</v>
       </c>
       <c r="G79" s="9">
         <v>310</v>
       </c>
       <c r="H79" s="9">
         <v>5</v>
       </c>
       <c r="I79" s="9">
         <v>740</v>
       </c>
       <c r="J79" s="9">
         <v>708</v>
       </c>
       <c r="K79" s="9">
         <v>25</v>
       </c>
       <c r="L79" s="9">
         <v>2</v>
       </c>
       <c r="M79" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N79" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O79" s="9">
         <v>5</v>
       </c>
       <c r="P79" s="9">
         <v>740</v>
       </c>
       <c r="Q79" s="9">
         <v>248</v>
       </c>
       <c r="R79" s="9">
         <v>295</v>
       </c>
       <c r="S79" s="9">
         <v>118</v>
       </c>
       <c r="T79" s="9">
         <v>24</v>
       </c>
       <c r="U79" s="9">
         <v>37</v>
       </c>
       <c r="V79" s="9">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="28"/>
-      <c r="B80" s="28"/>
+      <c r="A80" s="37"/>
+      <c r="B80" s="37"/>
       <c r="C80" s="10"/>
       <c r="D80" s="9"/>
       <c r="E80" s="9"/>
       <c r="F80" s="9"/>
       <c r="G80" s="9"/>
       <c r="H80" s="9"/>
       <c r="I80" s="9"/>
       <c r="J80" s="9"/>
       <c r="K80" s="9"/>
       <c r="L80" s="9"/>
       <c r="M80" s="9"/>
       <c r="N80" s="9"/>
       <c r="O80" s="9"/>
       <c r="P80" s="9"/>
       <c r="Q80" s="9"/>
       <c r="R80" s="9"/>
       <c r="S80" s="9"/>
       <c r="T80" s="9"/>
       <c r="U80" s="9"/>
       <c r="V80" s="9"/>
     </row>
     <row r="81" spans="1:22" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A81" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B81" s="30"/>
+      <c r="A81" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="B81" s="47"/>
       <c r="C81" s="14">
         <v>67</v>
       </c>
       <c r="D81" s="13">
         <v>27597</v>
       </c>
       <c r="E81" s="13">
         <v>5453</v>
       </c>
       <c r="F81" s="13">
         <v>8962</v>
       </c>
       <c r="G81" s="13">
         <v>13181</v>
       </c>
       <c r="H81" s="13">
         <v>1</v>
       </c>
       <c r="I81" s="13">
         <v>27597</v>
       </c>
       <c r="J81" s="13">
         <v>27138</v>
       </c>
       <c r="K81" s="13">
@@ -5964,120 +5981,120 @@
         <v>1</v>
       </c>
       <c r="P81" s="13">
         <v>27597</v>
       </c>
       <c r="Q81" s="13">
         <v>4804</v>
       </c>
       <c r="R81" s="13">
         <v>8739</v>
       </c>
       <c r="S81" s="13">
         <v>6068</v>
       </c>
       <c r="T81" s="13">
         <v>1704</v>
       </c>
       <c r="U81" s="13">
         <v>1078</v>
       </c>
       <c r="V81" s="13">
         <v>5204</v>
       </c>
     </row>
     <row r="82" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A82" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="28"/>
+      <c r="A82" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B82" s="37"/>
       <c r="C82" s="10">
         <v>68</v>
       </c>
       <c r="D82" s="9">
         <v>8242</v>
       </c>
       <c r="E82" s="9">
         <v>1724</v>
       </c>
       <c r="F82" s="9">
         <v>2863</v>
       </c>
       <c r="G82" s="9">
         <v>3655</v>
       </c>
       <c r="H82" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I82" s="9">
         <v>8242</v>
       </c>
       <c r="J82" s="9">
         <v>8120</v>
       </c>
       <c r="K82" s="9">
         <v>97</v>
       </c>
       <c r="L82" s="9">
         <v>24</v>
       </c>
       <c r="M82" s="9">
         <v>1</v>
       </c>
       <c r="N82" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O82" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="P82" s="9">
         <v>8242</v>
       </c>
       <c r="Q82" s="9">
         <v>1441</v>
       </c>
       <c r="R82" s="9">
         <v>3214</v>
       </c>
       <c r="S82" s="9">
         <v>1894</v>
       </c>
       <c r="T82" s="9">
         <v>341</v>
       </c>
       <c r="U82" s="9">
         <v>276</v>
       </c>
       <c r="V82" s="9">
         <v>1076</v>
       </c>
     </row>
     <row r="83" spans="1:22" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A83" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="29"/>
+      <c r="A83" s="46" t="s">
+        <v>80</v>
+      </c>
+      <c r="B83" s="46"/>
       <c r="C83" s="8">
         <v>69</v>
       </c>
       <c r="D83" s="7">
         <v>30671</v>
       </c>
       <c r="E83" s="7">
         <v>6805</v>
       </c>
       <c r="F83" s="7">
         <v>9282</v>
       </c>
       <c r="G83" s="7">
         <v>14513</v>
       </c>
       <c r="H83" s="7">
         <v>71</v>
       </c>
       <c r="I83" s="7">
         <v>30671</v>
       </c>
       <c r="J83" s="7">
         <v>29919</v>
       </c>
       <c r="K83" s="7">
@@ -6142,135 +6159,135 @@
       <c r="V84" s="4"/>
     </row>
     <row r="85" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D85" s="4"/>
       <c r="E85" s="4"/>
       <c r="F85" s="4"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="4"/>
       <c r="J85" s="4"/>
       <c r="K85" s="4"/>
       <c r="L85" s="4"/>
       <c r="M85" s="4"/>
       <c r="N85" s="4"/>
       <c r="O85" s="4"/>
       <c r="P85" s="4"/>
       <c r="Q85" s="4"/>
       <c r="R85" s="4"/>
       <c r="S85" s="4"/>
       <c r="T85" s="4"/>
       <c r="U85" s="4"/>
       <c r="V85" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="85">
-    <mergeCell ref="P6:P10"/>
-[...11 lines deleted...]
-    <mergeCell ref="A5:C10"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="V6:V10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="S6:S10"/>
     <mergeCell ref="T6:T10"/>
     <mergeCell ref="U6:U10"/>
     <mergeCell ref="I6:I10"/>
     <mergeCell ref="O6:O10"/>
     <mergeCell ref="D6:D10"/>
     <mergeCell ref="E6:E10"/>
-    <mergeCell ref="A17:B17"/>
-[...54 lines deleted...]
-    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="F6:F10"/>
+    <mergeCell ref="G6:G10"/>
+    <mergeCell ref="H6:H10"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A5:C10"/>
+    <mergeCell ref="P6:P10"/>
+    <mergeCell ref="Q6:Q10"/>
+    <mergeCell ref="R6:R10"/>
+    <mergeCell ref="J6:J10"/>
+    <mergeCell ref="K6:K10"/>
+    <mergeCell ref="L6:L10"/>
+    <mergeCell ref="M6:M10"/>
+    <mergeCell ref="N6:N10"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" firstPageNumber="7" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>j362_07_c037</vt:lpstr>