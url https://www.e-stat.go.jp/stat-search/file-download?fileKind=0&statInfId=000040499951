--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F89F4223-FEFD-4F6A-83D7-3B8DDC8890DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51A0C9C9-C6E2-4C29-8E2D-45794E2A3E41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FEF15E11-B813-4A0B-90CB-4DC9E682B52E}"/>
+    <workbookView xWindow="3375" yWindow="2835" windowWidth="21600" windowHeight="11295" xr2:uid="{FEF15E11-B813-4A0B-90CB-4DC9E682B52E}"/>
   </bookViews>
   <sheets>
     <sheet name="j362_07_c038" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="85">
   <si>
     <t>沖縄</t>
@@ -101,54 +101,50 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>自動車利用</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>単位：集落</t>
     <rPh sb="0" eb="2">
       <t>タンイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウラク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　サ　ガソリンスタンド</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t xml:space="preserve"> (5)　最も近いＤＩＤ（人口集中地区）及び生活関連施設までの所要時間別農業集落数</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>１　立地条件等</t>
-[...2 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>全国農業地域・都道府県</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１時間～１時間半</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計測不能</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>全国</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（全国農業地域）</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>北海道</t>
     <phoneticPr fontId="4"/>
@@ -370,50 +366,66 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>南関東</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東山</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山陰</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山陽</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>北九州</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>南九州</t>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１　農業集落の立地条件</t>
+    <rPh sb="2" eb="4">
+      <t>ノウギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シュウラク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>リッチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジョウケン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="\(General\)"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -629,62 +641,63 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -733,105 +746,109 @@
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{C0E2651F-51F9-4FEF-ADD4-A4C698C5D76E}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{99372E13-BBBB-473F-951C-93D49900D58E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1126,2551 +1143,2551 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65447CE3-40BA-4C07-84CE-6EEABF952242}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L85"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="19.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="3" customWidth="1"/>
     <col min="4" max="10" width="13.5703125" style="2" customWidth="1"/>
     <col min="11" max="12" width="13.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="10.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="31" t="s">
-        <v>17</v>
+      <c r="A1" s="49" t="s">
+        <v>84</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="30"/>
     </row>
     <row r="2" spans="1:12" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
     </row>
     <row r="3" spans="1:12" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:12" s="24" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="24" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="43" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="44"/>
+      <c r="A5" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="41"/>
+      <c r="C5" s="42"/>
       <c r="D5" s="28" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="28"/>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
       <c r="H5" s="28"/>
       <c r="I5" s="28"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:12" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="45"/>
-[...2 lines deleted...]
-      <c r="D6" s="35" t="s">
+      <c r="A6" s="43"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="35" t="s">
+      <c r="E6" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="35" t="s">
+      <c r="F6" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="35" t="s">
+      <c r="G6" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="35" t="s">
+      <c r="H6" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="J6" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="I6" s="35" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:12" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="45"/>
-[...8 lines deleted...]
-      <c r="J7" s="40"/>
+      <c r="A7" s="43"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="34"/>
     </row>
     <row r="8" spans="1:12" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="45"/>
-[...8 lines deleted...]
-      <c r="J8" s="40"/>
+      <c r="A8" s="43"/>
+      <c r="B8" s="43"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="34"/>
     </row>
     <row r="9" spans="1:12" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="45"/>
-[...8 lines deleted...]
-      <c r="J9" s="40"/>
+      <c r="A9" s="43"/>
+      <c r="B9" s="43"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="34"/>
     </row>
     <row r="10" spans="1:12" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="47"/>
-[...8 lines deleted...]
-      <c r="J10" s="41"/>
+      <c r="A10" s="45"/>
+      <c r="B10" s="45"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:12" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="26"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
     </row>
     <row r="12" spans="1:12" s="20" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="42"/>
+      <c r="A12" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="36"/>
       <c r="C12" s="23">
         <v>1</v>
       </c>
       <c r="D12" s="22">
         <v>138322</v>
       </c>
       <c r="E12" s="22">
         <v>129455</v>
       </c>
       <c r="F12" s="22">
         <v>7660</v>
       </c>
       <c r="G12" s="22">
         <v>741</v>
       </c>
       <c r="H12" s="22">
         <v>40</v>
       </c>
       <c r="I12" s="22">
         <v>8</v>
       </c>
       <c r="J12" s="22">
         <v>418</v>
       </c>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
     </row>
     <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="33"/>
+      <c r="A13" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="37"/>
       <c r="C13" s="19"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
     </row>
     <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="33"/>
+      <c r="A14" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="37"/>
       <c r="C14" s="17">
         <v>2</v>
       </c>
       <c r="D14" s="11">
         <v>7066</v>
       </c>
       <c r="E14" s="11">
         <v>6295</v>
       </c>
       <c r="F14" s="11">
         <v>739</v>
       </c>
       <c r="G14" s="11">
         <v>26</v>
       </c>
       <c r="H14" s="11">
         <v>3</v>
       </c>
       <c r="I14" s="11">
         <v>1</v>
       </c>
       <c r="J14" s="11">
         <v>2</v>
       </c>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
     </row>
     <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="33"/>
+      <c r="A15" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="37"/>
       <c r="C15" s="17">
         <v>3</v>
       </c>
       <c r="D15" s="11">
         <v>131256</v>
       </c>
       <c r="E15" s="11">
         <v>123160</v>
       </c>
       <c r="F15" s="11">
         <v>6921</v>
       </c>
       <c r="G15" s="11">
         <v>715</v>
       </c>
       <c r="H15" s="11">
         <v>37</v>
       </c>
       <c r="I15" s="11">
         <v>7</v>
       </c>
       <c r="J15" s="11">
         <v>416</v>
       </c>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
     </row>
     <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="33"/>
+      <c r="A16" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="37"/>
       <c r="C16" s="17">
         <v>4</v>
       </c>
       <c r="D16" s="11">
         <v>17662</v>
       </c>
       <c r="E16" s="11">
         <v>16498</v>
       </c>
       <c r="F16" s="11">
         <v>1037</v>
       </c>
       <c r="G16" s="11">
         <v>112</v>
       </c>
       <c r="H16" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I16" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J16" s="11">
         <v>15</v>
       </c>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
     </row>
     <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="38"/>
+      <c r="B17" s="32"/>
       <c r="C17" s="17">
         <v>5</v>
       </c>
       <c r="D17" s="11">
         <v>11044</v>
       </c>
       <c r="E17" s="11">
         <v>10330</v>
       </c>
       <c r="F17" s="11">
         <v>671</v>
       </c>
       <c r="G17" s="11">
         <v>41</v>
       </c>
       <c r="H17" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I17" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J17" s="11">
         <v>2</v>
       </c>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
     </row>
     <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="38"/>
+      <c r="B18" s="32"/>
       <c r="C18" s="17">
         <v>6</v>
       </c>
       <c r="D18" s="11">
         <v>24261</v>
       </c>
       <c r="E18" s="11">
         <v>23515</v>
       </c>
       <c r="F18" s="11">
         <v>681</v>
       </c>
       <c r="G18" s="11">
         <v>53</v>
       </c>
       <c r="H18" s="11">
         <v>5</v>
       </c>
       <c r="I18" s="11">
         <v>2</v>
       </c>
       <c r="J18" s="11">
         <v>5</v>
       </c>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
     </row>
     <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="13"/>
       <c r="B19" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C19" s="17">
         <v>7</v>
       </c>
       <c r="D19" s="11">
         <v>9034</v>
       </c>
       <c r="E19" s="11">
         <v>8816</v>
       </c>
       <c r="F19" s="11">
         <v>188</v>
       </c>
       <c r="G19" s="11">
         <v>26</v>
       </c>
       <c r="H19" s="11">
         <v>4</v>
       </c>
       <c r="I19" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J19" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
     </row>
     <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="13"/>
       <c r="B20" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C20" s="17">
         <v>8</v>
       </c>
       <c r="D20" s="11">
         <v>8896</v>
       </c>
       <c r="E20" s="11">
         <v>8732</v>
       </c>
       <c r="F20" s="11">
         <v>149</v>
       </c>
       <c r="G20" s="11">
         <v>8</v>
       </c>
       <c r="H20" s="11">
         <v>1</v>
       </c>
       <c r="I20" s="11">
         <v>1</v>
       </c>
       <c r="J20" s="11">
         <v>5</v>
       </c>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
     </row>
     <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="13"/>
       <c r="B21" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C21" s="17">
         <v>9</v>
       </c>
       <c r="D21" s="11">
         <v>6331</v>
       </c>
       <c r="E21" s="11">
         <v>5967</v>
       </c>
       <c r="F21" s="11">
         <v>344</v>
       </c>
       <c r="G21" s="11">
         <v>19</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I21" s="11">
         <v>1</v>
       </c>
       <c r="J21" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
     </row>
     <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="38"/>
+      <c r="B22" s="32"/>
       <c r="C22" s="17">
         <v>10</v>
       </c>
       <c r="D22" s="11">
         <v>11578</v>
       </c>
       <c r="E22" s="11">
         <v>11073</v>
       </c>
       <c r="F22" s="11">
         <v>431</v>
       </c>
       <c r="G22" s="11">
         <v>60</v>
       </c>
       <c r="H22" s="11">
         <v>1</v>
       </c>
       <c r="I22" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J22" s="11">
         <v>13</v>
       </c>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
     </row>
     <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="38" t="s">
+      <c r="A23" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="38"/>
+      <c r="B23" s="32"/>
       <c r="C23" s="17">
         <v>11</v>
       </c>
       <c r="D23" s="11">
         <v>10790</v>
       </c>
       <c r="E23" s="11">
         <v>10145</v>
       </c>
       <c r="F23" s="11">
         <v>554</v>
       </c>
       <c r="G23" s="11">
         <v>79</v>
       </c>
       <c r="H23" s="11">
         <v>2</v>
       </c>
       <c r="I23" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J23" s="11">
         <v>10</v>
       </c>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
     </row>
     <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="38" t="s">
+      <c r="A24" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="38"/>
+      <c r="B24" s="32"/>
       <c r="C24" s="17">
         <v>12</v>
       </c>
       <c r="D24" s="11">
         <v>19612</v>
       </c>
       <c r="E24" s="11">
         <v>18131</v>
       </c>
       <c r="F24" s="11">
         <v>1315</v>
       </c>
       <c r="G24" s="11">
         <v>53</v>
       </c>
       <c r="H24" s="11">
         <v>2</v>
       </c>
       <c r="I24" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J24" s="11">
         <v>111</v>
       </c>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
     </row>
     <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="13"/>
       <c r="B25" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C25" s="17">
         <v>13</v>
       </c>
       <c r="D25" s="11">
         <v>5713</v>
       </c>
       <c r="E25" s="11">
         <v>5231</v>
       </c>
       <c r="F25" s="11">
         <v>466</v>
       </c>
       <c r="G25" s="11">
         <v>13</v>
       </c>
       <c r="H25" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I25" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J25" s="11">
         <v>3</v>
       </c>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
     </row>
     <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="13"/>
       <c r="B26" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C26" s="17">
         <v>14</v>
       </c>
       <c r="D26" s="11">
         <v>13899</v>
       </c>
       <c r="E26" s="11">
         <v>12900</v>
       </c>
       <c r="F26" s="11">
         <v>849</v>
       </c>
       <c r="G26" s="11">
         <v>40</v>
       </c>
       <c r="H26" s="11">
         <v>2</v>
       </c>
       <c r="I26" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J26" s="11">
         <v>108</v>
       </c>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
     </row>
     <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="38" t="s">
+      <c r="A27" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="38"/>
+      <c r="B27" s="32"/>
       <c r="C27" s="17">
         <v>15</v>
       </c>
       <c r="D27" s="11">
         <v>11059</v>
       </c>
       <c r="E27" s="11">
         <v>9954</v>
       </c>
       <c r="F27" s="11">
         <v>802</v>
       </c>
       <c r="G27" s="11">
         <v>185</v>
       </c>
       <c r="H27" s="11">
         <v>16</v>
       </c>
       <c r="I27" s="11">
         <v>5</v>
       </c>
       <c r="J27" s="11">
         <v>97</v>
       </c>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
     </row>
     <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="38" t="s">
+      <c r="A28" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="38"/>
+      <c r="B28" s="32"/>
       <c r="C28" s="17">
         <v>16</v>
       </c>
       <c r="D28" s="11">
         <v>24510</v>
       </c>
       <c r="E28" s="11">
         <v>22852</v>
       </c>
       <c r="F28" s="11">
         <v>1393</v>
       </c>
       <c r="G28" s="11">
         <v>125</v>
       </c>
       <c r="H28" s="11">
         <v>7</v>
       </c>
       <c r="I28" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J28" s="11">
         <v>133</v>
       </c>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
     </row>
     <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="13"/>
       <c r="B29" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C29" s="17">
         <v>17</v>
       </c>
       <c r="D29" s="11">
         <v>15801</v>
       </c>
       <c r="E29" s="11">
         <v>14770</v>
       </c>
       <c r="F29" s="11">
         <v>854</v>
       </c>
       <c r="G29" s="11">
         <v>69</v>
       </c>
       <c r="H29" s="11">
         <v>4</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J29" s="11">
         <v>104</v>
       </c>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
     </row>
     <row r="30" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="13"/>
       <c r="B30" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C30" s="17">
         <v>18</v>
       </c>
       <c r="D30" s="11">
         <v>8709</v>
       </c>
       <c r="E30" s="11">
         <v>8082</v>
       </c>
       <c r="F30" s="11">
         <v>539</v>
       </c>
       <c r="G30" s="11">
         <v>56</v>
       </c>
       <c r="H30" s="11">
         <v>3</v>
       </c>
       <c r="I30" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J30" s="11">
         <v>29</v>
       </c>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
     </row>
     <row r="31" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="38" t="s">
+      <c r="A31" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="38"/>
+      <c r="B31" s="32"/>
       <c r="C31" s="17">
         <v>19</v>
       </c>
       <c r="D31" s="11">
         <v>740</v>
       </c>
       <c r="E31" s="11">
         <v>662</v>
       </c>
       <c r="F31" s="11">
         <v>37</v>
       </c>
       <c r="G31" s="11">
         <v>7</v>
       </c>
       <c r="H31" s="11">
         <v>4</v>
       </c>
       <c r="I31" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J31" s="11">
         <v>30</v>
       </c>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
     </row>
     <row r="32" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="33"/>
+      <c r="A32" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="37"/>
       <c r="C32" s="19"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
     </row>
     <row r="33" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="33"/>
+      <c r="A33" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="37"/>
       <c r="C33" s="17">
         <v>20</v>
       </c>
       <c r="D33" s="11">
         <v>7066</v>
       </c>
       <c r="E33" s="11">
         <v>6295</v>
       </c>
       <c r="F33" s="11">
         <v>739</v>
       </c>
       <c r="G33" s="11">
         <v>26</v>
       </c>
       <c r="H33" s="11">
         <v>3</v>
       </c>
       <c r="I33" s="11">
         <v>1</v>
       </c>
       <c r="J33" s="11">
         <v>2</v>
       </c>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
     </row>
     <row r="34" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="33"/>
+      <c r="A34" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="37"/>
       <c r="C34" s="17">
         <v>21</v>
       </c>
       <c r="D34" s="11">
         <v>1781</v>
       </c>
       <c r="E34" s="11">
         <v>1691</v>
       </c>
       <c r="F34" s="11">
         <v>81</v>
       </c>
       <c r="G34" s="11">
         <v>9</v>
       </c>
       <c r="H34" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I34" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J34" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
     </row>
     <row r="35" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="33"/>
+      <c r="A35" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="37"/>
       <c r="C35" s="17">
         <v>22</v>
       </c>
       <c r="D35" s="11">
         <v>3614</v>
       </c>
       <c r="E35" s="11">
         <v>3234</v>
       </c>
       <c r="F35" s="11">
         <v>333</v>
       </c>
       <c r="G35" s="11">
         <v>47</v>
       </c>
       <c r="H35" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I35" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J35" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
     </row>
     <row r="36" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="33"/>
+      <c r="A36" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="37"/>
       <c r="C36" s="17">
         <v>23</v>
       </c>
       <c r="D36" s="11">
         <v>2635</v>
       </c>
       <c r="E36" s="11">
         <v>2517</v>
       </c>
       <c r="F36" s="11">
         <v>95</v>
       </c>
       <c r="G36" s="11">
         <v>11</v>
       </c>
       <c r="H36" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I36" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J36" s="11">
         <v>12</v>
       </c>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
     </row>
     <row r="37" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="33"/>
+      <c r="A37" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="37"/>
       <c r="C37" s="17">
         <v>24</v>
       </c>
       <c r="D37" s="11">
         <v>2761</v>
       </c>
       <c r="E37" s="11">
         <v>2577</v>
       </c>
       <c r="F37" s="11">
         <v>169</v>
       </c>
       <c r="G37" s="11">
         <v>15</v>
       </c>
       <c r="H37" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I37" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J37" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
     </row>
     <row r="38" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="33"/>
+      <c r="A38" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="37"/>
       <c r="C38" s="17">
         <v>25</v>
       </c>
       <c r="D38" s="11">
         <v>2733</v>
       </c>
       <c r="E38" s="11">
         <v>2564</v>
       </c>
       <c r="F38" s="11">
         <v>156</v>
       </c>
       <c r="G38" s="11">
         <v>10</v>
       </c>
       <c r="H38" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I38" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J38" s="11">
         <v>3</v>
       </c>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
     </row>
     <row r="39" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="33"/>
+      <c r="A39" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="37"/>
       <c r="C39" s="17">
         <v>26</v>
       </c>
       <c r="D39" s="11">
         <v>4138</v>
       </c>
       <c r="E39" s="11">
         <v>3915</v>
       </c>
       <c r="F39" s="11">
         <v>203</v>
       </c>
       <c r="G39" s="11">
         <v>20</v>
       </c>
       <c r="H39" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I39" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J39" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
     </row>
     <row r="40" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="33"/>
+      <c r="A40" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="37"/>
       <c r="C40" s="17">
         <v>27</v>
       </c>
       <c r="D40" s="11">
         <v>3798</v>
       </c>
       <c r="E40" s="11">
         <v>3757</v>
       </c>
       <c r="F40" s="11">
         <v>40</v>
       </c>
       <c r="G40" s="11">
         <v>1</v>
       </c>
       <c r="H40" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I40" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J40" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
     </row>
     <row r="41" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="33"/>
+      <c r="A41" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" s="37"/>
       <c r="C41" s="17">
         <v>28</v>
       </c>
       <c r="D41" s="11">
         <v>3274</v>
       </c>
       <c r="E41" s="11">
         <v>3197</v>
       </c>
       <c r="F41" s="11">
         <v>66</v>
       </c>
       <c r="G41" s="11">
         <v>11</v>
       </c>
       <c r="H41" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I41" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J41" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
     </row>
     <row r="42" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="33"/>
+      <c r="A42" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="37"/>
       <c r="C42" s="17">
         <v>29</v>
       </c>
       <c r="D42" s="11">
         <v>1962</v>
       </c>
       <c r="E42" s="11">
         <v>1862</v>
       </c>
       <c r="F42" s="11">
         <v>82</v>
       </c>
       <c r="G42" s="11">
         <v>14</v>
       </c>
       <c r="H42" s="11">
         <v>4</v>
       </c>
       <c r="I42" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J42" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
     </row>
     <row r="43" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="33"/>
+      <c r="A43" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="37"/>
       <c r="C43" s="17">
         <v>30</v>
       </c>
       <c r="D43" s="11">
         <v>3983</v>
       </c>
       <c r="E43" s="11">
         <v>3884</v>
       </c>
       <c r="F43" s="11">
         <v>90</v>
       </c>
       <c r="G43" s="11">
         <v>8</v>
       </c>
       <c r="H43" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I43" s="11">
         <v>1</v>
       </c>
       <c r="J43" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
     </row>
     <row r="44" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="33"/>
+      <c r="A44" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="37"/>
       <c r="C44" s="17">
         <v>31</v>
       </c>
       <c r="D44" s="11">
         <v>3497</v>
       </c>
       <c r="E44" s="11">
         <v>3475</v>
       </c>
       <c r="F44" s="11">
         <v>22</v>
       </c>
       <c r="G44" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H44" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I44" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J44" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
     </row>
     <row r="45" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="33"/>
+      <c r="A45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" s="37"/>
       <c r="C45" s="17">
         <v>32</v>
       </c>
       <c r="D45" s="11">
         <v>143</v>
       </c>
       <c r="E45" s="11">
         <v>125</v>
       </c>
       <c r="F45" s="11">
         <v>13</v>
       </c>
       <c r="G45" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H45" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I45" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J45" s="11">
         <v>5</v>
       </c>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
     </row>
     <row r="46" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="33"/>
+      <c r="A46" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="37"/>
       <c r="C46" s="17">
         <v>33</v>
       </c>
       <c r="D46" s="11">
         <v>1273</v>
       </c>
       <c r="E46" s="11">
         <v>1248</v>
       </c>
       <c r="F46" s="11">
         <v>24</v>
       </c>
       <c r="G46" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H46" s="11">
         <v>1</v>
       </c>
       <c r="I46" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J46" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
     </row>
     <row r="47" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="33"/>
+      <c r="A47" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="37"/>
       <c r="C47" s="17">
         <v>34</v>
       </c>
       <c r="D47" s="11">
         <v>5093</v>
       </c>
       <c r="E47" s="11">
         <v>4759</v>
       </c>
       <c r="F47" s="11">
         <v>321</v>
       </c>
       <c r="G47" s="11">
         <v>11</v>
       </c>
       <c r="H47" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I47" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J47" s="11">
         <v>2</v>
       </c>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
     </row>
     <row r="48" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="33"/>
+      <c r="A48" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B48" s="37"/>
       <c r="C48" s="17">
         <v>35</v>
       </c>
       <c r="D48" s="11">
         <v>2217</v>
       </c>
       <c r="E48" s="11">
         <v>2086</v>
       </c>
       <c r="F48" s="11">
         <v>113</v>
       </c>
       <c r="G48" s="11">
         <v>18</v>
       </c>
       <c r="H48" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I48" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J48" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
     </row>
     <row r="49" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="33"/>
+      <c r="A49" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B49" s="37"/>
       <c r="C49" s="17">
         <v>36</v>
       </c>
       <c r="D49" s="11">
         <v>1916</v>
       </c>
       <c r="E49" s="11">
         <v>1767</v>
       </c>
       <c r="F49" s="11">
         <v>145</v>
       </c>
       <c r="G49" s="11">
         <v>4</v>
       </c>
       <c r="H49" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I49" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J49" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K49" s="18"/>
       <c r="L49" s="18"/>
     </row>
     <row r="50" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="33"/>
+      <c r="A50" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="37"/>
       <c r="C50" s="17">
         <v>37</v>
       </c>
       <c r="D50" s="11">
         <v>1818</v>
       </c>
       <c r="E50" s="11">
         <v>1718</v>
       </c>
       <c r="F50" s="11">
         <v>92</v>
       </c>
       <c r="G50" s="11">
         <v>8</v>
       </c>
       <c r="H50" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I50" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J50" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
     </row>
     <row r="51" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="33"/>
+      <c r="A51" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B51" s="37"/>
       <c r="C51" s="17">
         <v>38</v>
       </c>
       <c r="D51" s="11">
         <v>1610</v>
       </c>
       <c r="E51" s="11">
         <v>1518</v>
       </c>
       <c r="F51" s="11">
         <v>83</v>
       </c>
       <c r="G51" s="11">
         <v>9</v>
       </c>
       <c r="H51" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I51" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J51" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K51" s="18"/>
       <c r="L51" s="18"/>
     </row>
     <row r="52" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="33"/>
+      <c r="A52" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B52" s="37"/>
       <c r="C52" s="17">
         <v>39</v>
       </c>
       <c r="D52" s="11">
         <v>4721</v>
       </c>
       <c r="E52" s="11">
         <v>4449</v>
       </c>
       <c r="F52" s="11">
         <v>261</v>
       </c>
       <c r="G52" s="11">
         <v>10</v>
       </c>
       <c r="H52" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I52" s="11">
         <v>1</v>
       </c>
       <c r="J52" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
     </row>
     <row r="53" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="33"/>
+      <c r="A53" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B53" s="37"/>
       <c r="C53" s="17">
         <v>40</v>
       </c>
       <c r="D53" s="11">
         <v>3043</v>
       </c>
       <c r="E53" s="11">
         <v>2912</v>
       </c>
       <c r="F53" s="11">
         <v>108</v>
       </c>
       <c r="G53" s="11">
         <v>23</v>
       </c>
       <c r="H53" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I53" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J53" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
     </row>
     <row r="54" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="33"/>
+      <c r="A54" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B54" s="37"/>
       <c r="C54" s="17">
         <v>41</v>
       </c>
       <c r="D54" s="11">
         <v>3336</v>
       </c>
       <c r="E54" s="11">
         <v>3149</v>
       </c>
       <c r="F54" s="11">
         <v>161</v>
       </c>
       <c r="G54" s="11">
         <v>25</v>
       </c>
       <c r="H54" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I54" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J54" s="11">
         <v>1</v>
       </c>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
     </row>
     <row r="55" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="33"/>
+      <c r="A55" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B55" s="37"/>
       <c r="C55" s="17">
         <v>42</v>
       </c>
       <c r="D55" s="11">
         <v>3059</v>
       </c>
       <c r="E55" s="11">
         <v>2976</v>
       </c>
       <c r="F55" s="11">
         <v>75</v>
       </c>
       <c r="G55" s="11">
         <v>3</v>
       </c>
       <c r="H55" s="11">
         <v>1</v>
       </c>
       <c r="I55" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J55" s="11">
         <v>4</v>
       </c>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
     </row>
     <row r="56" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="33"/>
+      <c r="A56" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B56" s="37"/>
       <c r="C56" s="17">
         <v>43</v>
       </c>
       <c r="D56" s="11">
         <v>2140</v>
       </c>
       <c r="E56" s="11">
         <v>2036</v>
       </c>
       <c r="F56" s="11">
         <v>87</v>
       </c>
       <c r="G56" s="11">
         <v>9</v>
       </c>
       <c r="H56" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I56" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J56" s="11">
         <v>8</v>
       </c>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
     </row>
     <row r="57" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="33"/>
+      <c r="A57" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="37"/>
       <c r="C57" s="17">
         <v>44</v>
       </c>
       <c r="D57" s="11">
         <v>1545</v>
       </c>
       <c r="E57" s="11">
         <v>1500</v>
       </c>
       <c r="F57" s="11">
         <v>37</v>
       </c>
       <c r="G57" s="11">
         <v>7</v>
       </c>
       <c r="H57" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I57" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J57" s="11">
         <v>1</v>
       </c>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
     </row>
     <row r="58" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="33"/>
+      <c r="A58" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B58" s="37"/>
       <c r="C58" s="17">
         <v>45</v>
       </c>
       <c r="D58" s="11">
         <v>1684</v>
       </c>
       <c r="E58" s="11">
         <v>1506</v>
       </c>
       <c r="F58" s="11">
         <v>157</v>
       </c>
       <c r="G58" s="11">
         <v>20</v>
       </c>
       <c r="H58" s="11">
         <v>1</v>
       </c>
       <c r="I58" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J58" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
     </row>
     <row r="59" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="33"/>
+      <c r="A59" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B59" s="37"/>
       <c r="C59" s="17">
         <v>46</v>
       </c>
       <c r="D59" s="11">
         <v>770</v>
       </c>
       <c r="E59" s="11">
         <v>762</v>
       </c>
       <c r="F59" s="11">
         <v>8</v>
       </c>
       <c r="G59" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H59" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I59" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J59" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
     </row>
     <row r="60" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="33"/>
+      <c r="A60" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B60" s="37"/>
       <c r="C60" s="17">
         <v>47</v>
       </c>
       <c r="D60" s="11">
         <v>3747</v>
       </c>
       <c r="E60" s="11">
         <v>3609</v>
       </c>
       <c r="F60" s="11">
         <v>120</v>
       </c>
       <c r="G60" s="11">
         <v>9</v>
       </c>
       <c r="H60" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I60" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J60" s="11">
         <v>9</v>
       </c>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
     </row>
     <row r="61" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="33"/>
+      <c r="A61" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B61" s="37"/>
       <c r="C61" s="17">
         <v>48</v>
       </c>
       <c r="D61" s="11">
         <v>1445</v>
       </c>
       <c r="E61" s="11">
         <v>1368</v>
       </c>
       <c r="F61" s="11">
         <v>66</v>
       </c>
       <c r="G61" s="11">
         <v>11</v>
       </c>
       <c r="H61" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I61" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J61" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
     </row>
     <row r="62" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="33"/>
+      <c r="A62" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B62" s="37"/>
       <c r="C62" s="17">
         <v>49</v>
       </c>
       <c r="D62" s="11">
         <v>1599</v>
       </c>
       <c r="E62" s="11">
         <v>1400</v>
       </c>
       <c r="F62" s="11">
         <v>166</v>
       </c>
       <c r="G62" s="11">
         <v>32</v>
       </c>
       <c r="H62" s="11">
         <v>1</v>
       </c>
       <c r="I62" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J62" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
     </row>
     <row r="63" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="33"/>
+      <c r="A63" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B63" s="37"/>
       <c r="C63" s="17">
         <v>50</v>
       </c>
       <c r="D63" s="11">
         <v>1624</v>
       </c>
       <c r="E63" s="11">
         <v>1497</v>
       </c>
       <c r="F63" s="11">
         <v>123</v>
       </c>
       <c r="G63" s="11">
         <v>4</v>
       </c>
       <c r="H63" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I63" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J63" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
     </row>
     <row r="64" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="33"/>
+      <c r="A64" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B64" s="37"/>
       <c r="C64" s="17">
         <v>51</v>
       </c>
       <c r="D64" s="11">
         <v>4089</v>
       </c>
       <c r="E64" s="11">
         <v>3734</v>
       </c>
       <c r="F64" s="11">
         <v>343</v>
       </c>
       <c r="G64" s="11">
         <v>9</v>
       </c>
       <c r="H64" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I64" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J64" s="11">
         <v>3</v>
       </c>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
     </row>
     <row r="65" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="33"/>
+      <c r="A65" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B65" s="37"/>
       <c r="C65" s="17">
         <v>52</v>
       </c>
       <c r="D65" s="11">
         <v>4529</v>
       </c>
       <c r="E65" s="11">
         <v>4191</v>
       </c>
       <c r="F65" s="11">
         <v>309</v>
       </c>
       <c r="G65" s="11">
         <v>14</v>
       </c>
       <c r="H65" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I65" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J65" s="11">
         <v>15</v>
       </c>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
     </row>
     <row r="66" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="33"/>
+      <c r="A66" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B66" s="37"/>
       <c r="C66" s="17">
         <v>53</v>
       </c>
       <c r="D66" s="11">
         <v>5210</v>
       </c>
       <c r="E66" s="11">
         <v>4897</v>
       </c>
       <c r="F66" s="11">
         <v>280</v>
       </c>
       <c r="G66" s="11">
         <v>10</v>
       </c>
       <c r="H66" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I66" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J66" s="11">
         <v>23</v>
       </c>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
     </row>
     <row r="67" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="33"/>
+      <c r="A67" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B67" s="37"/>
       <c r="C67" s="17">
         <v>54</v>
       </c>
       <c r="D67" s="11">
         <v>4160</v>
       </c>
       <c r="E67" s="11">
         <v>3812</v>
       </c>
       <c r="F67" s="11">
         <v>260</v>
       </c>
       <c r="G67" s="11">
         <v>16</v>
       </c>
       <c r="H67" s="11">
         <v>2</v>
       </c>
       <c r="I67" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J67" s="11">
         <v>70</v>
       </c>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
     </row>
     <row r="68" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="33"/>
+      <c r="A68" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B68" s="37"/>
       <c r="C68" s="17">
         <v>55</v>
       </c>
       <c r="D68" s="11">
         <v>2248</v>
       </c>
       <c r="E68" s="11">
         <v>2015</v>
       </c>
       <c r="F68" s="11">
         <v>179</v>
       </c>
       <c r="G68" s="11">
         <v>43</v>
       </c>
       <c r="H68" s="11">
         <v>9</v>
       </c>
       <c r="I68" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J68" s="11">
         <v>2</v>
       </c>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
     </row>
     <row r="69" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="33"/>
+      <c r="A69" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B69" s="37"/>
       <c r="C69" s="17">
         <v>56</v>
       </c>
       <c r="D69" s="11">
         <v>3179</v>
       </c>
       <c r="E69" s="11">
         <v>3069</v>
       </c>
       <c r="F69" s="11">
         <v>59</v>
       </c>
       <c r="G69" s="11">
         <v>3</v>
       </c>
       <c r="H69" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I69" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J69" s="11">
         <v>48</v>
       </c>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
     </row>
     <row r="70" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B70" s="33"/>
+      <c r="A70" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B70" s="37"/>
       <c r="C70" s="17">
         <v>57</v>
       </c>
       <c r="D70" s="11">
         <v>3176</v>
       </c>
       <c r="E70" s="11">
         <v>2700</v>
       </c>
       <c r="F70" s="11">
         <v>339</v>
       </c>
       <c r="G70" s="11">
         <v>93</v>
       </c>
       <c r="H70" s="11">
         <v>3</v>
       </c>
       <c r="I70" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J70" s="11">
         <v>41</v>
       </c>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
     </row>
     <row r="71" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="33"/>
+      <c r="A71" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B71" s="37"/>
       <c r="C71" s="17">
         <v>58</v>
       </c>
       <c r="D71" s="11">
         <v>2456</v>
       </c>
       <c r="E71" s="11">
         <v>2170</v>
       </c>
       <c r="F71" s="11">
         <v>225</v>
       </c>
       <c r="G71" s="11">
         <v>46</v>
       </c>
       <c r="H71" s="11">
         <v>4</v>
       </c>
       <c r="I71" s="11">
         <v>5</v>
       </c>
       <c r="J71" s="11">
         <v>6</v>
       </c>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
     </row>
     <row r="72" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="33"/>
+      <c r="A72" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B72" s="37"/>
       <c r="C72" s="17">
         <v>59</v>
       </c>
       <c r="D72" s="11">
         <v>3425</v>
       </c>
       <c r="E72" s="11">
         <v>3288</v>
       </c>
       <c r="F72" s="11">
         <v>107</v>
       </c>
       <c r="G72" s="11">
         <v>9</v>
       </c>
       <c r="H72" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I72" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J72" s="11">
         <v>21</v>
       </c>
       <c r="K72" s="18"/>
       <c r="L72" s="18"/>
     </row>
     <row r="73" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="33"/>
+      <c r="A73" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B73" s="37"/>
       <c r="C73" s="17">
         <v>60</v>
       </c>
       <c r="D73" s="11">
         <v>1931</v>
       </c>
       <c r="E73" s="11">
         <v>1882</v>
       </c>
       <c r="F73" s="11">
         <v>39</v>
       </c>
       <c r="G73" s="11">
         <v>2</v>
       </c>
       <c r="H73" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I73" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J73" s="11">
         <v>8</v>
       </c>
       <c r="K73" s="18"/>
       <c r="L73" s="18"/>
     </row>
     <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="33"/>
+      <c r="A74" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B74" s="37"/>
       <c r="C74" s="17">
         <v>61</v>
       </c>
       <c r="D74" s="11">
         <v>2931</v>
       </c>
       <c r="E74" s="11">
         <v>2707</v>
       </c>
       <c r="F74" s="11">
         <v>162</v>
       </c>
       <c r="G74" s="11">
         <v>12</v>
       </c>
       <c r="H74" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I74" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J74" s="11">
         <v>50</v>
       </c>
       <c r="K74" s="18"/>
       <c r="L74" s="18"/>
     </row>
     <row r="75" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B75" s="33"/>
+      <c r="A75" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B75" s="37"/>
       <c r="C75" s="17">
         <v>62</v>
       </c>
       <c r="D75" s="11">
         <v>4202</v>
       </c>
       <c r="E75" s="11">
         <v>3923</v>
       </c>
       <c r="F75" s="11">
         <v>253</v>
       </c>
       <c r="G75" s="11">
         <v>16</v>
       </c>
       <c r="H75" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I75" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J75" s="11">
         <v>10</v>
       </c>
       <c r="K75" s="18"/>
       <c r="L75" s="18"/>
     </row>
     <row r="76" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="33"/>
+      <c r="A76" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B76" s="37"/>
       <c r="C76" s="17">
         <v>63</v>
       </c>
       <c r="D76" s="11">
         <v>3312</v>
       </c>
       <c r="E76" s="11">
         <v>2970</v>
       </c>
       <c r="F76" s="11">
         <v>293</v>
       </c>
       <c r="G76" s="11">
         <v>30</v>
       </c>
       <c r="H76" s="11">
         <v>4</v>
       </c>
       <c r="I76" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J76" s="11">
         <v>15</v>
       </c>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
     </row>
     <row r="77" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="33"/>
+      <c r="A77" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="B77" s="37"/>
       <c r="C77" s="17">
         <v>64</v>
       </c>
       <c r="D77" s="11">
         <v>2653</v>
       </c>
       <c r="E77" s="11">
         <v>2417</v>
       </c>
       <c r="F77" s="11">
         <v>197</v>
       </c>
       <c r="G77" s="11">
         <v>34</v>
       </c>
       <c r="H77" s="11">
         <v>2</v>
       </c>
       <c r="I77" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J77" s="11">
         <v>3</v>
       </c>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
     </row>
     <row r="78" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="33"/>
+      <c r="A78" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="37"/>
       <c r="C78" s="17">
         <v>65</v>
       </c>
       <c r="D78" s="11">
         <v>6056</v>
       </c>
       <c r="E78" s="11">
         <v>5665</v>
       </c>
       <c r="F78" s="11">
         <v>342</v>
       </c>
       <c r="G78" s="11">
         <v>22</v>
       </c>
       <c r="H78" s="11">
         <v>1</v>
       </c>
       <c r="I78" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J78" s="11">
         <v>26</v>
       </c>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
     </row>
     <row r="79" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="33"/>
+      <c r="A79" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B79" s="37"/>
       <c r="C79" s="17">
         <v>66</v>
       </c>
       <c r="D79" s="11">
         <v>740</v>
       </c>
       <c r="E79" s="11">
         <v>662</v>
       </c>
       <c r="F79" s="11">
         <v>37</v>
       </c>
       <c r="G79" s="11">
         <v>7</v>
       </c>
       <c r="H79" s="11">
         <v>4</v>
       </c>
       <c r="I79" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J79" s="11">
         <v>30</v>
       </c>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
     </row>
     <row r="80" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="33"/>
-      <c r="B80" s="33"/>
+      <c r="A80" s="37"/>
+      <c r="B80" s="37"/>
       <c r="C80" s="12"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="11"/>
       <c r="J80" s="11"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
     </row>
     <row r="81" spans="1:12" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A81" s="34" t="s">
-[...2 lines deleted...]
-      <c r="B81" s="34"/>
+      <c r="A81" s="48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" s="48"/>
       <c r="C81" s="17">
         <v>67</v>
       </c>
       <c r="D81" s="16">
         <v>27597</v>
       </c>
       <c r="E81" s="16">
         <v>26664</v>
       </c>
       <c r="F81" s="16">
         <v>842</v>
       </c>
       <c r="G81" s="16">
         <v>78</v>
       </c>
       <c r="H81" s="16">
         <v>5</v>
       </c>
       <c r="I81" s="16">
         <v>2</v>
       </c>
       <c r="J81" s="16">
         <v>6</v>
       </c>
       <c r="K81" s="15"/>
       <c r="L81" s="15"/>
     </row>
     <row r="82" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A82" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="33"/>
+      <c r="A82" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="37"/>
       <c r="C82" s="12">
         <v>68</v>
       </c>
       <c r="D82" s="11">
         <v>8242</v>
       </c>
       <c r="E82" s="11">
         <v>7924</v>
       </c>
       <c r="F82" s="11">
         <v>270</v>
       </c>
       <c r="G82" s="11">
         <v>35</v>
       </c>
       <c r="H82" s="11">
         <v>1</v>
       </c>
       <c r="I82" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J82" s="11">
         <v>12</v>
       </c>
       <c r="K82" s="10"/>
       <c r="L82" s="10"/>
     </row>
     <row r="83" spans="1:12" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A83" s="32" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="32"/>
+      <c r="A83" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="B83" s="47"/>
       <c r="C83" s="9">
         <v>69</v>
       </c>
       <c r="D83" s="8">
         <v>30671</v>
       </c>
       <c r="E83" s="8">
         <v>28085</v>
       </c>
       <c r="F83" s="8">
         <v>2117</v>
       </c>
       <c r="G83" s="8">
         <v>238</v>
       </c>
       <c r="H83" s="8">
         <v>18</v>
       </c>
       <c r="I83" s="8">
         <v>5</v>
       </c>
       <c r="J83" s="8">
         <v>208</v>
       </c>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
     </row>
     <row r="84" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="5"/>
       <c r="B84" s="5"/>
       <c r="C84" s="5"/>
       <c r="D84" s="4"/>
       <c r="E84" s="4"/>
       <c r="F84" s="4"/>
       <c r="G84" s="4"/>
       <c r="H84" s="4"/>
       <c r="I84" s="4"/>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D85" s="4"/>
       <c r="E85" s="4"/>
       <c r="F85" s="4"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="4"/>
       <c r="J85" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="73">
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="D6:D10"/>
+    <mergeCell ref="E6:E10"/>
+    <mergeCell ref="F6:F10"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="J6:J10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="G6:G10"/>
     <mergeCell ref="H6:H10"/>
     <mergeCell ref="I6:I10"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A5:C10"/>
-    <mergeCell ref="D6:D10"/>
-[...55 lines deleted...]
-    <mergeCell ref="A81:B81"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="7" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>j362_07_c038</vt:lpstr>