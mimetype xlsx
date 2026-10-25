--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C9E1A00-A422-4288-B855-7A0247F14812}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2C06526-F1C9-41A6-9B68-27B11182FA5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{837C6C60-A296-4C5C-BE46-188045AE78FD}"/>
+    <workbookView xWindow="2700" yWindow="2940" windowWidth="21600" windowHeight="11295" xr2:uid="{837C6C60-A296-4C5C-BE46-188045AE78FD}"/>
   </bookViews>
   <sheets>
     <sheet name="j362_07_c040" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="88">
   <si>
     <t>沖縄</t>
@@ -105,54 +105,50 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>自動車利用</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>単位：集落</t>
     <rPh sb="0" eb="2">
       <t>タンイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウラク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　ス　バス停</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t xml:space="preserve"> (5)　最も近いＤＩＤ（人口集中地区）及び生活関連施設までの所要時間別農業集落数</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>１　立地条件等</t>
-[...2 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>全国農業地域・都道府県</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>徒歩</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>計測不能</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>１時間～１時間半</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計測不能</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>全国</t>
     <phoneticPr fontId="4"/>
@@ -382,50 +378,66 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>南関東</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東山</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山陰</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山陽</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>北九州</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>南九州</t>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１　農業集落の立地条件</t>
+    <rPh sb="2" eb="4">
+      <t>ノウギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シュウラク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>リッチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジョウケン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="\(General\)"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -654,62 +666,63 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -758,105 +771,109 @@
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="distributed"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{D1CAAD35-5389-4A65-8379-9C109CD2BFD8}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{924351BA-E061-4427-973A-D3B270BB0432}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1151,52 +1168,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F52D854E-CC15-4B68-81BF-8C4BD655C239}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q85"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="19.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="3" customWidth="1"/>
     <col min="4" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="17" width="13.5703125" style="1" customWidth="1"/>
     <col min="18" max="16384" width="10.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="30" t="s">
-        <v>18</v>
+      <c r="A1" s="49" t="s">
+        <v>87</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="30"/>
       <c r="I1" s="30"/>
     </row>
     <row r="2" spans="1:17" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
     </row>
@@ -1217,3460 +1234,3460 @@
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="30"/>
       <c r="O3" s="30"/>
     </row>
     <row r="4" spans="1:17" s="23" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="28"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="23" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="39" t="s">
+      <c r="A5" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="36"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="27" t="s">
         <v>20</v>
-      </c>
-[...3 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="26"/>
       <c r="I5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
       <c r="M5" s="27"/>
       <c r="N5" s="27"/>
       <c r="O5" s="26"/>
     </row>
     <row r="6" spans="1:17" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="41"/>
-[...2 lines deleted...]
-      <c r="D6" s="32" t="s">
+      <c r="A6" s="38"/>
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="32" t="s">
+      <c r="E6" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="32" t="s">
+      <c r="F6" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="32" t="s">
+      <c r="G6" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="35" t="s">
+      <c r="H6" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="J6" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="L6" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="I6" s="32" t="s">
-[...11 lines deleted...]
-      <c r="M6" s="32" t="s">
+      <c r="N6" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="O6" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="32" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:17" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="41"/>
-[...13 lines deleted...]
-      <c r="O7" s="36"/>
+      <c r="A7" s="38"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="47"/>
     </row>
     <row r="8" spans="1:17" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="41"/>
-[...13 lines deleted...]
-      <c r="O8" s="36"/>
+      <c r="A8" s="38"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="47"/>
     </row>
     <row r="9" spans="1:17" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="41"/>
-[...13 lines deleted...]
-      <c r="O9" s="36"/>
+      <c r="A9" s="38"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="47"/>
     </row>
     <row r="10" spans="1:17" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="43"/>
-[...13 lines deleted...]
-      <c r="O10" s="37"/>
+      <c r="A10" s="40"/>
+      <c r="B10" s="40"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="48"/>
     </row>
     <row r="11" spans="1:17" s="23" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="25"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="24"/>
       <c r="O11" s="24"/>
     </row>
     <row r="12" spans="1:17" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="38"/>
+      <c r="A12" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="35"/>
       <c r="C12" s="22">
         <v>1</v>
       </c>
       <c r="D12" s="21">
         <v>138322</v>
       </c>
       <c r="E12" s="21">
         <v>75179</v>
       </c>
       <c r="F12" s="21">
         <v>23719</v>
       </c>
       <c r="G12" s="21">
         <v>39363</v>
       </c>
       <c r="H12" s="21">
         <v>61</v>
       </c>
       <c r="I12" s="21">
         <v>138322</v>
       </c>
       <c r="J12" s="21">
         <v>131382</v>
       </c>
       <c r="K12" s="21">
         <v>5550</v>
       </c>
       <c r="L12" s="21">
         <v>1111</v>
       </c>
       <c r="M12" s="21">
         <v>149</v>
       </c>
       <c r="N12" s="21">
         <v>65</v>
       </c>
       <c r="O12" s="21">
         <v>65</v>
       </c>
       <c r="P12" s="20"/>
       <c r="Q12" s="20"/>
     </row>
     <row r="13" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="45"/>
+      <c r="A13" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="32"/>
       <c r="C13" s="18"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="10"/>
     </row>
     <row r="14" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="45"/>
+      <c r="A14" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="32"/>
       <c r="C14" s="17">
         <v>2</v>
       </c>
       <c r="D14" s="11">
         <v>7066</v>
       </c>
       <c r="E14" s="11">
         <v>2658</v>
       </c>
       <c r="F14" s="11">
         <v>1031</v>
       </c>
       <c r="G14" s="11">
         <v>3377</v>
       </c>
       <c r="H14" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I14" s="11">
         <v>7066</v>
       </c>
       <c r="J14" s="11">
         <v>6339</v>
       </c>
       <c r="K14" s="11">
         <v>641</v>
       </c>
       <c r="L14" s="11">
         <v>80</v>
       </c>
       <c r="M14" s="11">
         <v>4</v>
       </c>
       <c r="N14" s="11">
         <v>1</v>
       </c>
       <c r="O14" s="11">
         <v>1</v>
       </c>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
     </row>
     <row r="15" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="45"/>
+      <c r="A15" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="32"/>
       <c r="C15" s="17">
         <v>3</v>
       </c>
       <c r="D15" s="11">
         <v>131256</v>
       </c>
       <c r="E15" s="11">
         <v>72521</v>
       </c>
       <c r="F15" s="11">
         <v>22688</v>
       </c>
       <c r="G15" s="11">
         <v>35986</v>
       </c>
       <c r="H15" s="11">
         <v>61</v>
       </c>
       <c r="I15" s="11">
         <v>131256</v>
       </c>
       <c r="J15" s="11">
         <v>125043</v>
       </c>
       <c r="K15" s="11">
         <v>4909</v>
       </c>
       <c r="L15" s="11">
         <v>1031</v>
       </c>
       <c r="M15" s="11">
         <v>145</v>
       </c>
       <c r="N15" s="11">
         <v>64</v>
       </c>
       <c r="O15" s="11">
         <v>64</v>
       </c>
       <c r="P15" s="10"/>
       <c r="Q15" s="10"/>
     </row>
     <row r="16" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="45"/>
+      <c r="A16" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="32"/>
       <c r="C16" s="17">
         <v>4</v>
       </c>
       <c r="D16" s="11">
         <v>17662</v>
       </c>
       <c r="E16" s="11">
         <v>8413</v>
       </c>
       <c r="F16" s="11">
         <v>2886</v>
       </c>
       <c r="G16" s="11">
         <v>6347</v>
       </c>
       <c r="H16" s="11">
         <v>16</v>
       </c>
       <c r="I16" s="11">
         <v>17662</v>
       </c>
       <c r="J16" s="11">
         <v>16602</v>
       </c>
       <c r="K16" s="11">
         <v>844</v>
       </c>
       <c r="L16" s="11">
         <v>183</v>
       </c>
       <c r="M16" s="11">
         <v>17</v>
       </c>
       <c r="N16" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O16" s="11">
         <v>16</v>
       </c>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
     </row>
     <row r="17" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46" t="s">
+      <c r="A17" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="46"/>
+      <c r="B17" s="42"/>
       <c r="C17" s="17">
         <v>5</v>
       </c>
       <c r="D17" s="11">
         <v>11044</v>
       </c>
       <c r="E17" s="11">
         <v>6953</v>
       </c>
       <c r="F17" s="11">
         <v>1758</v>
       </c>
       <c r="G17" s="11">
         <v>2333</v>
       </c>
       <c r="H17" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I17" s="11">
         <v>11044</v>
       </c>
       <c r="J17" s="11">
         <v>10762</v>
       </c>
       <c r="K17" s="11">
         <v>229</v>
       </c>
       <c r="L17" s="11">
         <v>50</v>
       </c>
       <c r="M17" s="11">
         <v>1</v>
       </c>
       <c r="N17" s="11">
         <v>2</v>
       </c>
       <c r="O17" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P17" s="10"/>
       <c r="Q17" s="10"/>
     </row>
     <row r="18" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="46" t="s">
+      <c r="A18" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="46"/>
+      <c r="B18" s="42"/>
       <c r="C18" s="17">
         <v>6</v>
       </c>
       <c r="D18" s="11">
         <v>24261</v>
       </c>
       <c r="E18" s="11">
         <v>13948</v>
       </c>
       <c r="F18" s="11">
         <v>4465</v>
       </c>
       <c r="G18" s="11">
         <v>5848</v>
       </c>
       <c r="H18" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I18" s="11">
         <v>24261</v>
       </c>
       <c r="J18" s="11">
         <v>23723</v>
       </c>
       <c r="K18" s="11">
         <v>452</v>
       </c>
       <c r="L18" s="11">
         <v>70</v>
       </c>
       <c r="M18" s="11">
         <v>13</v>
       </c>
       <c r="N18" s="11">
         <v>3</v>
       </c>
       <c r="O18" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
     </row>
     <row r="19" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="13"/>
       <c r="B19" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C19" s="17">
         <v>7</v>
       </c>
       <c r="D19" s="11">
         <v>9034</v>
       </c>
       <c r="E19" s="11">
         <v>4381</v>
       </c>
       <c r="F19" s="11">
         <v>1716</v>
       </c>
       <c r="G19" s="11">
         <v>2937</v>
       </c>
       <c r="H19" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I19" s="11">
         <v>9034</v>
       </c>
       <c r="J19" s="11">
         <v>8769</v>
       </c>
       <c r="K19" s="11">
         <v>225</v>
       </c>
       <c r="L19" s="11">
         <v>35</v>
       </c>
       <c r="M19" s="11">
         <v>5</v>
       </c>
       <c r="N19" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O19" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P19" s="10"/>
       <c r="Q19" s="10"/>
     </row>
     <row r="20" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="13"/>
       <c r="B20" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C20" s="17">
         <v>8</v>
       </c>
       <c r="D20" s="11">
         <v>8896</v>
       </c>
       <c r="E20" s="11">
         <v>5834</v>
       </c>
       <c r="F20" s="11">
         <v>1588</v>
       </c>
       <c r="G20" s="11">
         <v>1474</v>
       </c>
       <c r="H20" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I20" s="11">
         <v>8896</v>
       </c>
       <c r="J20" s="11">
         <v>8813</v>
       </c>
       <c r="K20" s="11">
         <v>60</v>
       </c>
       <c r="L20" s="11">
         <v>16</v>
       </c>
       <c r="M20" s="11">
         <v>7</v>
       </c>
       <c r="N20" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O20" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
     </row>
     <row r="21" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="13"/>
       <c r="B21" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C21" s="17">
         <v>9</v>
       </c>
       <c r="D21" s="11">
         <v>6331</v>
       </c>
       <c r="E21" s="11">
         <v>3733</v>
       </c>
       <c r="F21" s="11">
         <v>1161</v>
       </c>
       <c r="G21" s="11">
         <v>1437</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I21" s="11">
         <v>6331</v>
       </c>
       <c r="J21" s="11">
         <v>6141</v>
       </c>
       <c r="K21" s="11">
         <v>167</v>
       </c>
       <c r="L21" s="11">
         <v>19</v>
       </c>
       <c r="M21" s="11">
         <v>1</v>
       </c>
       <c r="N21" s="11">
         <v>3</v>
       </c>
       <c r="O21" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P21" s="10"/>
       <c r="Q21" s="10"/>
     </row>
     <row r="22" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="46"/>
+      <c r="B22" s="42"/>
       <c r="C22" s="17">
         <v>10</v>
       </c>
       <c r="D22" s="11">
         <v>11578</v>
       </c>
       <c r="E22" s="11">
         <v>7093</v>
       </c>
       <c r="F22" s="11">
         <v>2040</v>
       </c>
       <c r="G22" s="11">
         <v>2444</v>
       </c>
       <c r="H22" s="11">
         <v>1</v>
       </c>
       <c r="I22" s="11">
         <v>11578</v>
       </c>
       <c r="J22" s="11">
         <v>11110</v>
       </c>
       <c r="K22" s="11">
         <v>325</v>
       </c>
       <c r="L22" s="11">
         <v>96</v>
       </c>
       <c r="M22" s="11">
         <v>38</v>
       </c>
       <c r="N22" s="11">
         <v>8</v>
       </c>
       <c r="O22" s="11">
         <v>1</v>
       </c>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
     </row>
     <row r="23" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="46" t="s">
+      <c r="A23" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="46"/>
+      <c r="B23" s="42"/>
       <c r="C23" s="17">
         <v>11</v>
       </c>
       <c r="D23" s="11">
         <v>10790</v>
       </c>
       <c r="E23" s="11">
         <v>6659</v>
       </c>
       <c r="F23" s="11">
         <v>1869</v>
       </c>
       <c r="G23" s="11">
         <v>2262</v>
       </c>
       <c r="H23" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I23" s="11">
         <v>10790</v>
       </c>
       <c r="J23" s="11">
         <v>10455</v>
       </c>
       <c r="K23" s="11">
         <v>256</v>
       </c>
       <c r="L23" s="11">
         <v>64</v>
       </c>
       <c r="M23" s="11">
         <v>11</v>
       </c>
       <c r="N23" s="11">
         <v>4</v>
       </c>
       <c r="O23" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P23" s="10"/>
       <c r="Q23" s="10"/>
     </row>
     <row r="24" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="46" t="s">
+      <c r="A24" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="46"/>
+      <c r="B24" s="42"/>
       <c r="C24" s="17">
         <v>12</v>
       </c>
       <c r="D24" s="11">
         <v>19612</v>
       </c>
       <c r="E24" s="11">
         <v>10207</v>
       </c>
       <c r="F24" s="11">
         <v>3308</v>
       </c>
       <c r="G24" s="11">
         <v>6085</v>
       </c>
       <c r="H24" s="11">
         <v>12</v>
       </c>
       <c r="I24" s="11">
         <v>19612</v>
       </c>
       <c r="J24" s="11">
         <v>18510</v>
       </c>
       <c r="K24" s="11">
         <v>973</v>
       </c>
       <c r="L24" s="11">
         <v>106</v>
       </c>
       <c r="M24" s="11">
         <v>10</v>
       </c>
       <c r="N24" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O24" s="11">
         <v>13</v>
       </c>
       <c r="P24" s="10"/>
       <c r="Q24" s="10"/>
     </row>
     <row r="25" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="13"/>
       <c r="B25" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C25" s="17">
         <v>13</v>
       </c>
       <c r="D25" s="11">
         <v>5713</v>
       </c>
       <c r="E25" s="11">
         <v>2880</v>
       </c>
       <c r="F25" s="11">
         <v>924</v>
       </c>
       <c r="G25" s="11">
         <v>1908</v>
       </c>
       <c r="H25" s="11">
         <v>1</v>
       </c>
       <c r="I25" s="11">
         <v>5713</v>
       </c>
       <c r="J25" s="11">
         <v>5324</v>
       </c>
       <c r="K25" s="11">
         <v>353</v>
       </c>
       <c r="L25" s="11">
         <v>27</v>
       </c>
       <c r="M25" s="11">
         <v>8</v>
       </c>
       <c r="N25" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O25" s="11">
         <v>1</v>
       </c>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
     </row>
     <row r="26" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="13"/>
       <c r="B26" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C26" s="17">
         <v>14</v>
       </c>
       <c r="D26" s="11">
         <v>13899</v>
       </c>
       <c r="E26" s="11">
         <v>7327</v>
       </c>
       <c r="F26" s="11">
         <v>2384</v>
       </c>
       <c r="G26" s="11">
         <v>4177</v>
       </c>
       <c r="H26" s="11">
         <v>11</v>
       </c>
       <c r="I26" s="11">
         <v>13899</v>
       </c>
       <c r="J26" s="11">
         <v>13186</v>
       </c>
       <c r="K26" s="11">
         <v>620</v>
       </c>
       <c r="L26" s="11">
         <v>79</v>
       </c>
       <c r="M26" s="11">
         <v>2</v>
       </c>
       <c r="N26" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O26" s="11">
         <v>12</v>
       </c>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
     </row>
     <row r="27" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="46" t="s">
+      <c r="A27" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="46"/>
+      <c r="B27" s="42"/>
       <c r="C27" s="17">
         <v>15</v>
       </c>
       <c r="D27" s="11">
         <v>11059</v>
       </c>
       <c r="E27" s="11">
         <v>5772</v>
       </c>
       <c r="F27" s="11">
         <v>2009</v>
       </c>
       <c r="G27" s="11">
         <v>3271</v>
       </c>
       <c r="H27" s="11">
         <v>7</v>
       </c>
       <c r="I27" s="11">
         <v>11059</v>
       </c>
       <c r="J27" s="11">
         <v>10146</v>
       </c>
       <c r="K27" s="11">
         <v>598</v>
       </c>
       <c r="L27" s="11">
         <v>239</v>
       </c>
       <c r="M27" s="11">
         <v>22</v>
       </c>
       <c r="N27" s="11">
         <v>45</v>
       </c>
       <c r="O27" s="11">
         <v>9</v>
       </c>
       <c r="P27" s="10"/>
       <c r="Q27" s="10"/>
     </row>
     <row r="28" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="46" t="s">
+      <c r="A28" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="46"/>
+      <c r="B28" s="42"/>
       <c r="C28" s="17">
         <v>16</v>
       </c>
       <c r="D28" s="11">
         <v>24510</v>
       </c>
       <c r="E28" s="11">
         <v>12908</v>
       </c>
       <c r="F28" s="11">
         <v>4243</v>
       </c>
       <c r="G28" s="11">
         <v>7337</v>
       </c>
       <c r="H28" s="11">
         <v>22</v>
       </c>
       <c r="I28" s="11">
         <v>24510</v>
       </c>
       <c r="J28" s="11">
         <v>22999</v>
       </c>
       <c r="K28" s="11">
         <v>1231</v>
       </c>
       <c r="L28" s="11">
         <v>223</v>
       </c>
       <c r="M28" s="11">
         <v>33</v>
       </c>
       <c r="N28" s="11">
         <v>2</v>
       </c>
       <c r="O28" s="11">
         <v>22</v>
       </c>
       <c r="P28" s="10"/>
       <c r="Q28" s="10"/>
     </row>
     <row r="29" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="13"/>
       <c r="B29" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C29" s="17">
         <v>17</v>
       </c>
       <c r="D29" s="11">
         <v>15801</v>
       </c>
       <c r="E29" s="11">
         <v>8633</v>
       </c>
       <c r="F29" s="11">
         <v>2841</v>
       </c>
       <c r="G29" s="11">
         <v>4310</v>
       </c>
       <c r="H29" s="11">
         <v>17</v>
       </c>
       <c r="I29" s="11">
         <v>15801</v>
       </c>
       <c r="J29" s="11">
         <v>15000</v>
       </c>
       <c r="K29" s="11">
         <v>638</v>
       </c>
       <c r="L29" s="11">
         <v>125</v>
       </c>
       <c r="M29" s="11">
         <v>20</v>
       </c>
       <c r="N29" s="11">
         <v>1</v>
       </c>
       <c r="O29" s="11">
         <v>17</v>
       </c>
       <c r="P29" s="10"/>
       <c r="Q29" s="10"/>
     </row>
     <row r="30" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="13"/>
       <c r="B30" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C30" s="17">
         <v>18</v>
       </c>
       <c r="D30" s="11">
         <v>8709</v>
       </c>
       <c r="E30" s="11">
         <v>4275</v>
       </c>
       <c r="F30" s="11">
         <v>1402</v>
       </c>
       <c r="G30" s="11">
         <v>3027</v>
       </c>
       <c r="H30" s="11">
         <v>5</v>
       </c>
       <c r="I30" s="11">
         <v>8709</v>
       </c>
       <c r="J30" s="11">
         <v>7999</v>
       </c>
       <c r="K30" s="11">
         <v>593</v>
       </c>
       <c r="L30" s="11">
         <v>98</v>
       </c>
       <c r="M30" s="11">
         <v>13</v>
       </c>
       <c r="N30" s="11">
         <v>1</v>
       </c>
       <c r="O30" s="11">
         <v>5</v>
       </c>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
     </row>
     <row r="31" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="46" t="s">
+      <c r="A31" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="46"/>
+      <c r="B31" s="42"/>
       <c r="C31" s="17">
         <v>19</v>
       </c>
       <c r="D31" s="11">
         <v>740</v>
       </c>
       <c r="E31" s="11">
         <v>568</v>
       </c>
       <c r="F31" s="11">
         <v>110</v>
       </c>
       <c r="G31" s="11">
         <v>59</v>
       </c>
       <c r="H31" s="11">
         <v>3</v>
       </c>
       <c r="I31" s="11">
         <v>740</v>
       </c>
       <c r="J31" s="11">
         <v>736</v>
       </c>
       <c r="K31" s="11">
         <v>1</v>
       </c>
       <c r="L31" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M31" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N31" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O31" s="11">
         <v>3</v>
       </c>
       <c r="P31" s="10"/>
       <c r="Q31" s="10"/>
     </row>
     <row r="32" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="45"/>
+      <c r="A32" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="32"/>
       <c r="C32" s="18"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
     </row>
     <row r="33" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="45"/>
+      <c r="A33" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="32"/>
       <c r="C33" s="17">
         <v>20</v>
       </c>
       <c r="D33" s="11">
         <v>7066</v>
       </c>
       <c r="E33" s="11">
         <v>2658</v>
       </c>
       <c r="F33" s="11">
         <v>1031</v>
       </c>
       <c r="G33" s="11">
         <v>3377</v>
       </c>
       <c r="H33" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I33" s="11">
         <v>7066</v>
       </c>
       <c r="J33" s="11">
         <v>6339</v>
       </c>
       <c r="K33" s="11">
         <v>641</v>
       </c>
       <c r="L33" s="11">
         <v>80</v>
       </c>
       <c r="M33" s="11">
         <v>4</v>
       </c>
       <c r="N33" s="11">
         <v>1</v>
       </c>
       <c r="O33" s="11">
         <v>1</v>
       </c>
       <c r="P33" s="10"/>
       <c r="Q33" s="10"/>
     </row>
     <row r="34" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="45"/>
+      <c r="A34" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="32"/>
       <c r="C34" s="17">
         <v>21</v>
       </c>
       <c r="D34" s="11">
         <v>1781</v>
       </c>
       <c r="E34" s="11">
         <v>1024</v>
       </c>
       <c r="F34" s="11">
         <v>274</v>
       </c>
       <c r="G34" s="11">
         <v>483</v>
       </c>
       <c r="H34" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I34" s="11">
         <v>1781</v>
       </c>
       <c r="J34" s="11">
         <v>1693</v>
       </c>
       <c r="K34" s="11">
         <v>58</v>
       </c>
       <c r="L34" s="11">
         <v>29</v>
       </c>
       <c r="M34" s="11">
         <v>1</v>
       </c>
       <c r="N34" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O34" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
     </row>
     <row r="35" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="45"/>
+      <c r="A35" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="32"/>
       <c r="C35" s="17">
         <v>22</v>
       </c>
       <c r="D35" s="11">
         <v>3614</v>
       </c>
       <c r="E35" s="11">
         <v>2036</v>
       </c>
       <c r="F35" s="11">
         <v>661</v>
       </c>
       <c r="G35" s="11">
         <v>917</v>
       </c>
       <c r="H35" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I35" s="11">
         <v>3614</v>
       </c>
       <c r="J35" s="11">
         <v>3521</v>
       </c>
       <c r="K35" s="11">
         <v>78</v>
       </c>
       <c r="L35" s="11">
         <v>14</v>
       </c>
       <c r="M35" s="11">
         <v>1</v>
       </c>
       <c r="N35" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O35" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P35" s="10"/>
       <c r="Q35" s="10"/>
     </row>
     <row r="36" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="45"/>
+      <c r="A36" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="32"/>
       <c r="C36" s="17">
         <v>23</v>
       </c>
       <c r="D36" s="11">
         <v>2635</v>
       </c>
       <c r="E36" s="11">
         <v>1090</v>
       </c>
       <c r="F36" s="11">
         <v>419</v>
       </c>
       <c r="G36" s="11">
         <v>1110</v>
       </c>
       <c r="H36" s="11">
         <v>16</v>
       </c>
       <c r="I36" s="11">
         <v>2635</v>
       </c>
       <c r="J36" s="11">
         <v>2459</v>
       </c>
       <c r="K36" s="11">
         <v>150</v>
       </c>
       <c r="L36" s="11">
         <v>9</v>
       </c>
       <c r="M36" s="11">
         <v>1</v>
       </c>
       <c r="N36" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O36" s="11">
         <v>16</v>
       </c>
       <c r="P36" s="10"/>
       <c r="Q36" s="10"/>
     </row>
     <row r="37" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="45"/>
+      <c r="A37" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="32"/>
       <c r="C37" s="17">
         <v>24</v>
       </c>
       <c r="D37" s="11">
         <v>2761</v>
       </c>
       <c r="E37" s="11">
         <v>1233</v>
       </c>
       <c r="F37" s="11">
         <v>405</v>
       </c>
       <c r="G37" s="11">
         <v>1123</v>
       </c>
       <c r="H37" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I37" s="11">
         <v>2761</v>
       </c>
       <c r="J37" s="11">
         <v>2541</v>
       </c>
       <c r="K37" s="11">
         <v>164</v>
       </c>
       <c r="L37" s="11">
         <v>50</v>
       </c>
       <c r="M37" s="11">
         <v>6</v>
       </c>
       <c r="N37" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O37" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
     </row>
     <row r="38" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="45"/>
+      <c r="A38" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="32"/>
       <c r="C38" s="17">
         <v>25</v>
       </c>
       <c r="D38" s="11">
         <v>2733</v>
       </c>
       <c r="E38" s="11">
         <v>1275</v>
       </c>
       <c r="F38" s="11">
         <v>407</v>
       </c>
       <c r="G38" s="11">
         <v>1051</v>
       </c>
       <c r="H38" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I38" s="11">
         <v>2733</v>
       </c>
       <c r="J38" s="11">
         <v>2539</v>
       </c>
       <c r="K38" s="11">
         <v>153</v>
       </c>
       <c r="L38" s="11">
         <v>36</v>
       </c>
       <c r="M38" s="11">
         <v>5</v>
       </c>
       <c r="N38" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O38" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P38" s="10"/>
       <c r="Q38" s="10"/>
     </row>
     <row r="39" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="45"/>
+      <c r="A39" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="32"/>
       <c r="C39" s="17">
         <v>26</v>
       </c>
       <c r="D39" s="11">
         <v>4138</v>
       </c>
       <c r="E39" s="11">
         <v>1755</v>
       </c>
       <c r="F39" s="11">
         <v>720</v>
       </c>
       <c r="G39" s="11">
         <v>1663</v>
       </c>
       <c r="H39" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I39" s="11">
         <v>4138</v>
       </c>
       <c r="J39" s="11">
         <v>3849</v>
       </c>
       <c r="K39" s="11">
         <v>241</v>
       </c>
       <c r="L39" s="11">
         <v>45</v>
       </c>
       <c r="M39" s="11">
         <v>3</v>
       </c>
       <c r="N39" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O39" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P39" s="10"/>
       <c r="Q39" s="10"/>
     </row>
     <row r="40" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="45"/>
+      <c r="A40" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="32"/>
       <c r="C40" s="17">
         <v>27</v>
       </c>
       <c r="D40" s="11">
         <v>3798</v>
       </c>
       <c r="E40" s="11">
         <v>1913</v>
       </c>
       <c r="F40" s="11">
         <v>747</v>
       </c>
       <c r="G40" s="11">
         <v>1138</v>
       </c>
       <c r="H40" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I40" s="11">
         <v>3798</v>
       </c>
       <c r="J40" s="11">
         <v>3763</v>
       </c>
       <c r="K40" s="11">
         <v>32</v>
       </c>
       <c r="L40" s="11">
         <v>3</v>
       </c>
       <c r="M40" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N40" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O40" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P40" s="10"/>
       <c r="Q40" s="10"/>
     </row>
     <row r="41" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="45"/>
+      <c r="A41" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="32"/>
       <c r="C41" s="17">
         <v>28</v>
       </c>
       <c r="D41" s="11">
         <v>3274</v>
       </c>
       <c r="E41" s="11">
         <v>1347</v>
       </c>
       <c r="F41" s="11">
         <v>598</v>
       </c>
       <c r="G41" s="11">
         <v>1329</v>
       </c>
       <c r="H41" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I41" s="11">
         <v>3274</v>
       </c>
       <c r="J41" s="11">
         <v>3111</v>
       </c>
       <c r="K41" s="11">
         <v>140</v>
       </c>
       <c r="L41" s="11">
         <v>18</v>
       </c>
       <c r="M41" s="11">
         <v>5</v>
       </c>
       <c r="N41" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O41" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P41" s="10"/>
       <c r="Q41" s="10"/>
     </row>
     <row r="42" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="45"/>
+      <c r="A42" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="32"/>
       <c r="C42" s="17">
         <v>29</v>
       </c>
       <c r="D42" s="11">
         <v>1962</v>
       </c>
       <c r="E42" s="11">
         <v>1121</v>
       </c>
       <c r="F42" s="11">
         <v>371</v>
       </c>
       <c r="G42" s="11">
         <v>470</v>
       </c>
       <c r="H42" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I42" s="11">
         <v>1962</v>
       </c>
       <c r="J42" s="11">
         <v>1895</v>
       </c>
       <c r="K42" s="11">
         <v>53</v>
       </c>
       <c r="L42" s="11">
         <v>14</v>
       </c>
       <c r="M42" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N42" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O42" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P42" s="10"/>
       <c r="Q42" s="10"/>
     </row>
     <row r="43" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="45"/>
+      <c r="A43" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="32"/>
       <c r="C43" s="17">
         <v>30</v>
       </c>
       <c r="D43" s="11">
         <v>3983</v>
       </c>
       <c r="E43" s="11">
         <v>2666</v>
       </c>
       <c r="F43" s="11">
         <v>776</v>
       </c>
       <c r="G43" s="11">
         <v>541</v>
       </c>
       <c r="H43" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I43" s="11">
         <v>3983</v>
       </c>
       <c r="J43" s="11">
         <v>3934</v>
       </c>
       <c r="K43" s="11">
         <v>27</v>
       </c>
       <c r="L43" s="11">
         <v>15</v>
       </c>
       <c r="M43" s="11">
         <v>7</v>
       </c>
       <c r="N43" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O43" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P43" s="10"/>
       <c r="Q43" s="10"/>
     </row>
     <row r="44" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="45"/>
+      <c r="A44" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="32"/>
       <c r="C44" s="17">
         <v>31</v>
       </c>
       <c r="D44" s="11">
         <v>3497</v>
       </c>
       <c r="E44" s="11">
         <v>1982</v>
       </c>
       <c r="F44" s="11">
         <v>675</v>
       </c>
       <c r="G44" s="11">
         <v>840</v>
       </c>
       <c r="H44" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I44" s="11">
         <v>3497</v>
       </c>
       <c r="J44" s="11">
         <v>3469</v>
       </c>
       <c r="K44" s="11">
         <v>28</v>
       </c>
       <c r="L44" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M44" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N44" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O44" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P44" s="10"/>
       <c r="Q44" s="10"/>
     </row>
     <row r="45" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="45"/>
+      <c r="A45" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="32"/>
       <c r="C45" s="17">
         <v>32</v>
       </c>
       <c r="D45" s="11">
         <v>143</v>
       </c>
       <c r="E45" s="11">
         <v>115</v>
       </c>
       <c r="F45" s="11">
         <v>14</v>
       </c>
       <c r="G45" s="11">
         <v>14</v>
       </c>
       <c r="H45" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I45" s="11">
         <v>143</v>
       </c>
       <c r="J45" s="11">
         <v>141</v>
       </c>
       <c r="K45" s="11">
         <v>2</v>
       </c>
       <c r="L45" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M45" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N45" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O45" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P45" s="10"/>
       <c r="Q45" s="10"/>
     </row>
     <row r="46" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="45"/>
+      <c r="A46" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="32"/>
       <c r="C46" s="17">
         <v>33</v>
       </c>
       <c r="D46" s="11">
         <v>1273</v>
       </c>
       <c r="E46" s="11">
         <v>1071</v>
       </c>
       <c r="F46" s="11">
         <v>123</v>
       </c>
       <c r="G46" s="11">
         <v>79</v>
       </c>
       <c r="H46" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I46" s="11">
         <v>1273</v>
       </c>
       <c r="J46" s="11">
         <v>1269</v>
       </c>
       <c r="K46" s="11">
         <v>3</v>
       </c>
       <c r="L46" s="11">
         <v>1</v>
       </c>
       <c r="M46" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N46" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O46" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P46" s="10"/>
       <c r="Q46" s="10"/>
     </row>
     <row r="47" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="45"/>
+      <c r="A47" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B47" s="32"/>
       <c r="C47" s="17">
         <v>34</v>
       </c>
       <c r="D47" s="11">
         <v>5093</v>
       </c>
       <c r="E47" s="11">
         <v>2943</v>
       </c>
       <c r="F47" s="11">
         <v>826</v>
       </c>
       <c r="G47" s="11">
         <v>1324</v>
       </c>
       <c r="H47" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I47" s="11">
         <v>5093</v>
       </c>
       <c r="J47" s="11">
         <v>4934</v>
       </c>
       <c r="K47" s="11">
         <v>144</v>
       </c>
       <c r="L47" s="11">
         <v>15</v>
       </c>
       <c r="M47" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N47" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O47" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P47" s="10"/>
       <c r="Q47" s="10"/>
     </row>
     <row r="48" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="45"/>
+      <c r="A48" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="32"/>
       <c r="C48" s="17">
         <v>35</v>
       </c>
       <c r="D48" s="11">
         <v>2217</v>
       </c>
       <c r="E48" s="11">
         <v>1557</v>
       </c>
       <c r="F48" s="11">
         <v>365</v>
       </c>
       <c r="G48" s="11">
         <v>295</v>
       </c>
       <c r="H48" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I48" s="11">
         <v>2217</v>
       </c>
       <c r="J48" s="11">
         <v>2191</v>
       </c>
       <c r="K48" s="11">
         <v>18</v>
       </c>
       <c r="L48" s="11">
         <v>7</v>
       </c>
       <c r="M48" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N48" s="11">
         <v>1</v>
       </c>
       <c r="O48" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P48" s="10"/>
       <c r="Q48" s="10"/>
     </row>
     <row r="49" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="45"/>
+      <c r="A49" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="32"/>
       <c r="C49" s="17">
         <v>36</v>
       </c>
       <c r="D49" s="11">
         <v>1916</v>
       </c>
       <c r="E49" s="11">
         <v>1266</v>
       </c>
       <c r="F49" s="11">
         <v>281</v>
       </c>
       <c r="G49" s="11">
         <v>369</v>
       </c>
       <c r="H49" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I49" s="11">
         <v>1916</v>
       </c>
       <c r="J49" s="11">
         <v>1881</v>
       </c>
       <c r="K49" s="11">
         <v>33</v>
       </c>
       <c r="L49" s="11">
         <v>2</v>
       </c>
       <c r="M49" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N49" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O49" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P49" s="10"/>
       <c r="Q49" s="10"/>
     </row>
     <row r="50" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="45"/>
+      <c r="A50" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" s="32"/>
       <c r="C50" s="17">
         <v>37</v>
       </c>
       <c r="D50" s="11">
         <v>1818</v>
       </c>
       <c r="E50" s="11">
         <v>1187</v>
       </c>
       <c r="F50" s="11">
         <v>286</v>
       </c>
       <c r="G50" s="11">
         <v>345</v>
       </c>
       <c r="H50" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I50" s="11">
         <v>1818</v>
       </c>
       <c r="J50" s="11">
         <v>1756</v>
       </c>
       <c r="K50" s="11">
         <v>34</v>
       </c>
       <c r="L50" s="11">
         <v>26</v>
       </c>
       <c r="M50" s="11">
         <v>1</v>
       </c>
       <c r="N50" s="11">
         <v>1</v>
       </c>
       <c r="O50" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P50" s="10"/>
       <c r="Q50" s="10"/>
     </row>
     <row r="51" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="45"/>
+      <c r="A51" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="32"/>
       <c r="C51" s="17">
         <v>38</v>
       </c>
       <c r="D51" s="11">
         <v>1610</v>
       </c>
       <c r="E51" s="11">
         <v>955</v>
       </c>
       <c r="F51" s="11">
         <v>282</v>
       </c>
       <c r="G51" s="11">
         <v>373</v>
       </c>
       <c r="H51" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I51" s="11">
         <v>1610</v>
       </c>
       <c r="J51" s="11">
         <v>1561</v>
       </c>
       <c r="K51" s="11">
         <v>45</v>
       </c>
       <c r="L51" s="11">
         <v>3</v>
       </c>
       <c r="M51" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N51" s="11">
         <v>1</v>
       </c>
       <c r="O51" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P51" s="10"/>
       <c r="Q51" s="10"/>
     </row>
     <row r="52" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="45"/>
+      <c r="A52" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="32"/>
       <c r="C52" s="17">
         <v>39</v>
       </c>
       <c r="D52" s="11">
         <v>4721</v>
       </c>
       <c r="E52" s="11">
         <v>2778</v>
       </c>
       <c r="F52" s="11">
         <v>879</v>
       </c>
       <c r="G52" s="11">
         <v>1064</v>
       </c>
       <c r="H52" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I52" s="11">
         <v>4721</v>
       </c>
       <c r="J52" s="11">
         <v>4580</v>
       </c>
       <c r="K52" s="11">
         <v>122</v>
       </c>
       <c r="L52" s="11">
         <v>16</v>
       </c>
       <c r="M52" s="11">
         <v>1</v>
       </c>
       <c r="N52" s="11">
         <v>2</v>
       </c>
       <c r="O52" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P52" s="10"/>
       <c r="Q52" s="10"/>
     </row>
     <row r="53" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="45"/>
+      <c r="A53" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B53" s="32"/>
       <c r="C53" s="17">
         <v>40</v>
       </c>
       <c r="D53" s="11">
         <v>3043</v>
       </c>
       <c r="E53" s="11">
         <v>1618</v>
       </c>
       <c r="F53" s="11">
         <v>472</v>
       </c>
       <c r="G53" s="11">
         <v>953</v>
       </c>
       <c r="H53" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I53" s="11">
         <v>3043</v>
       </c>
       <c r="J53" s="11">
         <v>2815</v>
       </c>
       <c r="K53" s="11">
         <v>194</v>
       </c>
       <c r="L53" s="11">
         <v>32</v>
       </c>
       <c r="M53" s="11">
         <v>2</v>
       </c>
       <c r="N53" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O53" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P53" s="10"/>
       <c r="Q53" s="10"/>
     </row>
     <row r="54" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="45"/>
+      <c r="A54" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B54" s="32"/>
       <c r="C54" s="17">
         <v>41</v>
       </c>
       <c r="D54" s="11">
         <v>3336</v>
       </c>
       <c r="E54" s="11">
         <v>2019</v>
       </c>
       <c r="F54" s="11">
         <v>582</v>
       </c>
       <c r="G54" s="11">
         <v>735</v>
       </c>
       <c r="H54" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I54" s="11">
         <v>3336</v>
       </c>
       <c r="J54" s="11">
         <v>3141</v>
       </c>
       <c r="K54" s="11">
         <v>94</v>
       </c>
       <c r="L54" s="11">
         <v>58</v>
       </c>
       <c r="M54" s="11">
         <v>35</v>
       </c>
       <c r="N54" s="11">
         <v>8</v>
       </c>
       <c r="O54" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P54" s="10"/>
       <c r="Q54" s="10"/>
     </row>
     <row r="55" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="45"/>
+      <c r="A55" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B55" s="32"/>
       <c r="C55" s="17">
         <v>42</v>
       </c>
       <c r="D55" s="11">
         <v>3059</v>
       </c>
       <c r="E55" s="11">
         <v>1985</v>
       </c>
       <c r="F55" s="11">
         <v>640</v>
       </c>
       <c r="G55" s="11">
         <v>434</v>
       </c>
       <c r="H55" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I55" s="11">
         <v>3059</v>
       </c>
       <c r="J55" s="11">
         <v>3037</v>
       </c>
       <c r="K55" s="11">
         <v>17</v>
       </c>
       <c r="L55" s="11">
         <v>4</v>
       </c>
       <c r="M55" s="11">
         <v>1</v>
       </c>
       <c r="N55" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O55" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P55" s="10"/>
       <c r="Q55" s="10"/>
     </row>
     <row r="56" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="45"/>
+      <c r="A56" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B56" s="32"/>
       <c r="C56" s="17">
         <v>43</v>
       </c>
       <c r="D56" s="11">
         <v>2140</v>
       </c>
       <c r="E56" s="11">
         <v>1471</v>
       </c>
       <c r="F56" s="11">
         <v>346</v>
       </c>
       <c r="G56" s="11">
         <v>322</v>
       </c>
       <c r="H56" s="11">
         <v>1</v>
       </c>
       <c r="I56" s="11">
         <v>2140</v>
       </c>
       <c r="J56" s="11">
         <v>2117</v>
       </c>
       <c r="K56" s="11">
         <v>20</v>
       </c>
       <c r="L56" s="11">
         <v>2</v>
       </c>
       <c r="M56" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N56" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O56" s="11">
         <v>1</v>
       </c>
       <c r="P56" s="10"/>
       <c r="Q56" s="10"/>
     </row>
     <row r="57" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="45"/>
+      <c r="A57" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B57" s="32"/>
       <c r="C57" s="17">
         <v>44</v>
       </c>
       <c r="D57" s="11">
         <v>1545</v>
       </c>
       <c r="E57" s="11">
         <v>975</v>
       </c>
       <c r="F57" s="11">
         <v>288</v>
       </c>
       <c r="G57" s="11">
         <v>282</v>
       </c>
       <c r="H57" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I57" s="11">
         <v>1545</v>
       </c>
       <c r="J57" s="11">
         <v>1529</v>
       </c>
       <c r="K57" s="11">
         <v>9</v>
       </c>
       <c r="L57" s="11">
         <v>7</v>
       </c>
       <c r="M57" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N57" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O57" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P57" s="10"/>
       <c r="Q57" s="10"/>
     </row>
     <row r="58" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="45"/>
+      <c r="A58" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B58" s="32"/>
       <c r="C58" s="17">
         <v>45</v>
       </c>
       <c r="D58" s="11">
         <v>1684</v>
       </c>
       <c r="E58" s="11">
         <v>1167</v>
       </c>
       <c r="F58" s="11">
         <v>246</v>
       </c>
       <c r="G58" s="11">
         <v>271</v>
       </c>
       <c r="H58" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I58" s="11">
         <v>1684</v>
       </c>
       <c r="J58" s="11">
         <v>1647</v>
       </c>
       <c r="K58" s="11">
         <v>29</v>
       </c>
       <c r="L58" s="11">
         <v>7</v>
       </c>
       <c r="M58" s="11">
         <v>1</v>
       </c>
       <c r="N58" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O58" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P58" s="10"/>
       <c r="Q58" s="10"/>
     </row>
     <row r="59" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="45"/>
+      <c r="A59" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B59" s="32"/>
       <c r="C59" s="17">
         <v>46</v>
       </c>
       <c r="D59" s="11">
         <v>770</v>
       </c>
       <c r="E59" s="11">
         <v>519</v>
       </c>
       <c r="F59" s="11">
         <v>134</v>
       </c>
       <c r="G59" s="11">
         <v>117</v>
       </c>
       <c r="H59" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I59" s="11">
         <v>770</v>
       </c>
       <c r="J59" s="11">
         <v>766</v>
       </c>
       <c r="K59" s="11">
         <v>3</v>
       </c>
       <c r="L59" s="11">
         <v>1</v>
       </c>
       <c r="M59" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N59" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O59" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P59" s="10"/>
       <c r="Q59" s="10"/>
     </row>
     <row r="60" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="45"/>
+      <c r="A60" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B60" s="32"/>
       <c r="C60" s="17">
         <v>47</v>
       </c>
       <c r="D60" s="11">
         <v>3747</v>
       </c>
       <c r="E60" s="11">
         <v>2417</v>
       </c>
       <c r="F60" s="11">
         <v>673</v>
       </c>
       <c r="G60" s="11">
         <v>657</v>
       </c>
       <c r="H60" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I60" s="11">
         <v>3747</v>
       </c>
       <c r="J60" s="11">
         <v>3672</v>
       </c>
       <c r="K60" s="11">
         <v>60</v>
       </c>
       <c r="L60" s="11">
         <v>14</v>
       </c>
       <c r="M60" s="11">
         <v>1</v>
       </c>
       <c r="N60" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O60" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P60" s="10"/>
       <c r="Q60" s="10"/>
     </row>
     <row r="61" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="45"/>
+      <c r="A61" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B61" s="32"/>
       <c r="C61" s="17">
         <v>48</v>
       </c>
       <c r="D61" s="11">
         <v>1445</v>
       </c>
       <c r="E61" s="11">
         <v>734</v>
       </c>
       <c r="F61" s="11">
         <v>300</v>
       </c>
       <c r="G61" s="11">
         <v>411</v>
       </c>
       <c r="H61" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I61" s="11">
         <v>1445</v>
       </c>
       <c r="J61" s="11">
         <v>1407</v>
       </c>
       <c r="K61" s="11">
         <v>34</v>
       </c>
       <c r="L61" s="11">
         <v>4</v>
       </c>
       <c r="M61" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N61" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O61" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P61" s="10"/>
       <c r="Q61" s="10"/>
     </row>
     <row r="62" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="45"/>
+      <c r="A62" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B62" s="32"/>
       <c r="C62" s="17">
         <v>49</v>
       </c>
       <c r="D62" s="11">
         <v>1599</v>
       </c>
       <c r="E62" s="11">
         <v>847</v>
       </c>
       <c r="F62" s="11">
         <v>228</v>
       </c>
       <c r="G62" s="11">
         <v>524</v>
       </c>
       <c r="H62" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I62" s="11">
         <v>1599</v>
       </c>
       <c r="J62" s="11">
         <v>1434</v>
       </c>
       <c r="K62" s="11">
         <v>121</v>
       </c>
       <c r="L62" s="11">
         <v>31</v>
       </c>
       <c r="M62" s="11">
         <v>9</v>
       </c>
       <c r="N62" s="11">
         <v>4</v>
       </c>
       <c r="O62" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P62" s="10"/>
       <c r="Q62" s="10"/>
     </row>
     <row r="63" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="45"/>
+      <c r="A63" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B63" s="32"/>
       <c r="C63" s="17">
         <v>50</v>
       </c>
       <c r="D63" s="11">
         <v>1624</v>
       </c>
       <c r="E63" s="11">
         <v>1075</v>
       </c>
       <c r="F63" s="11">
         <v>252</v>
       </c>
       <c r="G63" s="11">
         <v>297</v>
       </c>
       <c r="H63" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I63" s="11">
         <v>1624</v>
       </c>
       <c r="J63" s="11">
         <v>1593</v>
       </c>
       <c r="K63" s="11">
         <v>27</v>
       </c>
       <c r="L63" s="11">
         <v>4</v>
       </c>
       <c r="M63" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N63" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O63" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P63" s="10"/>
       <c r="Q63" s="10"/>
     </row>
     <row r="64" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="45"/>
+      <c r="A64" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B64" s="32"/>
       <c r="C64" s="17">
         <v>51</v>
       </c>
       <c r="D64" s="11">
         <v>4089</v>
       </c>
       <c r="E64" s="11">
         <v>1805</v>
       </c>
       <c r="F64" s="11">
         <v>672</v>
       </c>
       <c r="G64" s="11">
         <v>1611</v>
       </c>
       <c r="H64" s="11">
         <v>1</v>
       </c>
       <c r="I64" s="11">
         <v>4089</v>
       </c>
       <c r="J64" s="11">
         <v>3731</v>
       </c>
       <c r="K64" s="11">
         <v>326</v>
       </c>
       <c r="L64" s="11">
         <v>23</v>
       </c>
       <c r="M64" s="11">
         <v>8</v>
       </c>
       <c r="N64" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O64" s="11">
         <v>1</v>
       </c>
       <c r="P64" s="10"/>
       <c r="Q64" s="10"/>
     </row>
     <row r="65" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="45"/>
+      <c r="A65" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B65" s="32"/>
       <c r="C65" s="17">
         <v>52</v>
       </c>
       <c r="D65" s="11">
         <v>4529</v>
       </c>
       <c r="E65" s="11">
         <v>1897</v>
       </c>
       <c r="F65" s="11">
         <v>834</v>
       </c>
       <c r="G65" s="11">
         <v>1794</v>
       </c>
       <c r="H65" s="11">
         <v>4</v>
       </c>
       <c r="I65" s="11">
         <v>4529</v>
       </c>
       <c r="J65" s="11">
         <v>4184</v>
       </c>
       <c r="K65" s="11">
         <v>315</v>
       </c>
       <c r="L65" s="11">
         <v>25</v>
       </c>
       <c r="M65" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N65" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O65" s="11">
         <v>5</v>
       </c>
       <c r="P65" s="10"/>
       <c r="Q65" s="10"/>
     </row>
     <row r="66" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="45"/>
+      <c r="A66" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B66" s="32"/>
       <c r="C66" s="17">
         <v>53</v>
       </c>
       <c r="D66" s="11">
         <v>5210</v>
       </c>
       <c r="E66" s="11">
         <v>3257</v>
       </c>
       <c r="F66" s="11">
         <v>847</v>
       </c>
       <c r="G66" s="11">
         <v>1103</v>
       </c>
       <c r="H66" s="11">
         <v>3</v>
       </c>
       <c r="I66" s="11">
         <v>5210</v>
       </c>
       <c r="J66" s="11">
         <v>5098</v>
       </c>
       <c r="K66" s="11">
         <v>98</v>
       </c>
       <c r="L66" s="11">
         <v>11</v>
       </c>
       <c r="M66" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N66" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O66" s="11">
         <v>3</v>
       </c>
       <c r="P66" s="10"/>
       <c r="Q66" s="10"/>
     </row>
     <row r="67" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="45"/>
+      <c r="A67" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="B67" s="32"/>
       <c r="C67" s="17">
         <v>54</v>
       </c>
       <c r="D67" s="11">
         <v>4160</v>
       </c>
       <c r="E67" s="11">
         <v>2173</v>
       </c>
       <c r="F67" s="11">
         <v>703</v>
       </c>
       <c r="G67" s="11">
         <v>1280</v>
       </c>
       <c r="H67" s="11">
         <v>4</v>
       </c>
       <c r="I67" s="11">
         <v>4160</v>
       </c>
       <c r="J67" s="11">
         <v>3904</v>
       </c>
       <c r="K67" s="11">
         <v>207</v>
       </c>
       <c r="L67" s="11">
         <v>43</v>
       </c>
       <c r="M67" s="11">
         <v>2</v>
       </c>
       <c r="N67" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O67" s="11">
         <v>4</v>
       </c>
       <c r="P67" s="10"/>
       <c r="Q67" s="10"/>
     </row>
     <row r="68" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="45"/>
+      <c r="A68" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B68" s="32"/>
       <c r="C68" s="17">
         <v>55</v>
       </c>
       <c r="D68" s="11">
         <v>2248</v>
       </c>
       <c r="E68" s="11">
         <v>916</v>
       </c>
       <c r="F68" s="11">
         <v>357</v>
       </c>
       <c r="G68" s="11">
         <v>975</v>
       </c>
       <c r="H68" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I68" s="11">
         <v>2248</v>
       </c>
       <c r="J68" s="11">
         <v>1940</v>
       </c>
       <c r="K68" s="11">
         <v>179</v>
       </c>
       <c r="L68" s="11">
         <v>108</v>
       </c>
       <c r="M68" s="11">
         <v>14</v>
       </c>
       <c r="N68" s="11">
         <v>5</v>
       </c>
       <c r="O68" s="11">
         <v>2</v>
       </c>
       <c r="P68" s="10"/>
       <c r="Q68" s="10"/>
     </row>
     <row r="69" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="45"/>
+      <c r="A69" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B69" s="32"/>
       <c r="C69" s="17">
         <v>56</v>
       </c>
       <c r="D69" s="11">
         <v>3179</v>
       </c>
       <c r="E69" s="11">
         <v>2172</v>
       </c>
       <c r="F69" s="11">
         <v>635</v>
       </c>
       <c r="G69" s="11">
         <v>368</v>
       </c>
       <c r="H69" s="11">
         <v>4</v>
       </c>
       <c r="I69" s="11">
         <v>3179</v>
       </c>
       <c r="J69" s="11">
         <v>3162</v>
       </c>
       <c r="K69" s="11">
         <v>13</v>
       </c>
       <c r="L69" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M69" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N69" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O69" s="11">
         <v>4</v>
       </c>
       <c r="P69" s="10"/>
       <c r="Q69" s="10"/>
     </row>
     <row r="70" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B70" s="45"/>
+      <c r="A70" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B70" s="32"/>
       <c r="C70" s="17">
         <v>57</v>
       </c>
       <c r="D70" s="11">
         <v>3176</v>
       </c>
       <c r="E70" s="11">
         <v>1515</v>
       </c>
       <c r="F70" s="11">
         <v>553</v>
       </c>
       <c r="G70" s="11">
         <v>1105</v>
       </c>
       <c r="H70" s="11">
         <v>3</v>
       </c>
       <c r="I70" s="11">
         <v>3176</v>
       </c>
       <c r="J70" s="11">
         <v>2846</v>
       </c>
       <c r="K70" s="11">
         <v>246</v>
       </c>
       <c r="L70" s="11">
         <v>79</v>
       </c>
       <c r="M70" s="11">
         <v>2</v>
       </c>
       <c r="N70" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O70" s="11">
         <v>3</v>
       </c>
       <c r="P70" s="10"/>
       <c r="Q70" s="10"/>
     </row>
     <row r="71" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="45"/>
+      <c r="A71" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B71" s="32"/>
       <c r="C71" s="17">
         <v>58</v>
       </c>
       <c r="D71" s="11">
         <v>2456</v>
       </c>
       <c r="E71" s="11">
         <v>1169</v>
       </c>
       <c r="F71" s="11">
         <v>464</v>
       </c>
       <c r="G71" s="11">
         <v>823</v>
       </c>
       <c r="H71" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I71" s="11">
         <v>2456</v>
       </c>
       <c r="J71" s="11">
         <v>2198</v>
       </c>
       <c r="K71" s="11">
         <v>160</v>
       </c>
       <c r="L71" s="11">
         <v>52</v>
       </c>
       <c r="M71" s="11">
         <v>6</v>
       </c>
       <c r="N71" s="11">
         <v>40</v>
       </c>
       <c r="O71" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P71" s="10"/>
       <c r="Q71" s="10"/>
     </row>
     <row r="72" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="45"/>
+      <c r="A72" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B72" s="32"/>
       <c r="C72" s="17">
         <v>59</v>
       </c>
       <c r="D72" s="11">
         <v>3425</v>
       </c>
       <c r="E72" s="11">
         <v>2076</v>
       </c>
       <c r="F72" s="11">
         <v>646</v>
       </c>
       <c r="G72" s="11">
         <v>703</v>
       </c>
       <c r="H72" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I72" s="11">
         <v>3425</v>
       </c>
       <c r="J72" s="11">
         <v>3328</v>
       </c>
       <c r="K72" s="11">
         <v>74</v>
       </c>
       <c r="L72" s="11">
         <v>23</v>
       </c>
       <c r="M72" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N72" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O72" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P72" s="10"/>
       <c r="Q72" s="10"/>
     </row>
     <row r="73" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="45"/>
+      <c r="A73" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B73" s="32"/>
       <c r="C73" s="17">
         <v>60</v>
       </c>
       <c r="D73" s="11">
         <v>1931</v>
       </c>
       <c r="E73" s="11">
         <v>982</v>
       </c>
       <c r="F73" s="11">
         <v>436</v>
       </c>
       <c r="G73" s="11">
         <v>513</v>
       </c>
       <c r="H73" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I73" s="11">
         <v>1931</v>
       </c>
       <c r="J73" s="11">
         <v>1881</v>
       </c>
       <c r="K73" s="11">
         <v>45</v>
       </c>
       <c r="L73" s="11">
         <v>5</v>
       </c>
       <c r="M73" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N73" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O73" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P73" s="10"/>
       <c r="Q73" s="10"/>
     </row>
     <row r="74" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="45"/>
+      <c r="A74" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B74" s="32"/>
       <c r="C74" s="17">
         <v>61</v>
       </c>
       <c r="D74" s="11">
         <v>2931</v>
       </c>
       <c r="E74" s="11">
         <v>1802</v>
       </c>
       <c r="F74" s="11">
         <v>465</v>
       </c>
       <c r="G74" s="11">
         <v>653</v>
       </c>
       <c r="H74" s="11">
         <v>11</v>
       </c>
       <c r="I74" s="11">
         <v>2931</v>
       </c>
       <c r="J74" s="11">
         <v>2825</v>
       </c>
       <c r="K74" s="11">
         <v>77</v>
       </c>
       <c r="L74" s="11">
         <v>18</v>
       </c>
       <c r="M74" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N74" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O74" s="11">
         <v>11</v>
       </c>
       <c r="P74" s="10"/>
       <c r="Q74" s="10"/>
     </row>
     <row r="75" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B75" s="45"/>
+      <c r="A75" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B75" s="32"/>
       <c r="C75" s="17">
         <v>62</v>
       </c>
       <c r="D75" s="11">
         <v>4202</v>
       </c>
       <c r="E75" s="11">
         <v>2005</v>
       </c>
       <c r="F75" s="11">
         <v>713</v>
       </c>
       <c r="G75" s="11">
         <v>1479</v>
       </c>
       <c r="H75" s="11">
         <v>5</v>
       </c>
       <c r="I75" s="11">
         <v>4202</v>
       </c>
       <c r="J75" s="11">
         <v>3912</v>
       </c>
       <c r="K75" s="11">
         <v>238</v>
       </c>
       <c r="L75" s="11">
         <v>44</v>
       </c>
       <c r="M75" s="11">
         <v>2</v>
       </c>
       <c r="N75" s="11">
         <v>1</v>
       </c>
       <c r="O75" s="11">
         <v>5</v>
       </c>
       <c r="P75" s="10"/>
       <c r="Q75" s="10"/>
     </row>
     <row r="76" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="45"/>
+      <c r="A76" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B76" s="32"/>
       <c r="C76" s="17">
         <v>63</v>
       </c>
       <c r="D76" s="11">
         <v>3312</v>
       </c>
       <c r="E76" s="11">
         <v>1768</v>
       </c>
       <c r="F76" s="11">
         <v>581</v>
       </c>
       <c r="G76" s="11">
         <v>962</v>
       </c>
       <c r="H76" s="11">
         <v>1</v>
       </c>
       <c r="I76" s="11">
         <v>3312</v>
       </c>
       <c r="J76" s="11">
         <v>3054</v>
       </c>
       <c r="K76" s="11">
         <v>204</v>
       </c>
       <c r="L76" s="11">
         <v>35</v>
       </c>
       <c r="M76" s="11">
         <v>18</v>
       </c>
       <c r="N76" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O76" s="11">
         <v>1</v>
       </c>
       <c r="P76" s="10"/>
       <c r="Q76" s="10"/>
     </row>
     <row r="77" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="45"/>
+      <c r="A77" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B77" s="32"/>
       <c r="C77" s="17">
         <v>64</v>
       </c>
       <c r="D77" s="11">
         <v>2653</v>
       </c>
       <c r="E77" s="11">
         <v>1277</v>
       </c>
       <c r="F77" s="11">
         <v>440</v>
       </c>
       <c r="G77" s="11">
         <v>935</v>
       </c>
       <c r="H77" s="11">
         <v>1</v>
       </c>
       <c r="I77" s="11">
         <v>2653</v>
       </c>
       <c r="J77" s="11">
         <v>2391</v>
       </c>
       <c r="K77" s="11">
         <v>204</v>
       </c>
       <c r="L77" s="11">
         <v>44</v>
       </c>
       <c r="M77" s="11">
         <v>12</v>
       </c>
       <c r="N77" s="11">
         <v>1</v>
       </c>
       <c r="O77" s="11">
         <v>1</v>
       </c>
       <c r="P77" s="10"/>
       <c r="Q77" s="10"/>
     </row>
     <row r="78" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="45"/>
+      <c r="A78" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B78" s="32"/>
       <c r="C78" s="17">
         <v>65</v>
       </c>
       <c r="D78" s="11">
         <v>6056</v>
       </c>
       <c r="E78" s="11">
         <v>2998</v>
       </c>
       <c r="F78" s="11">
         <v>962</v>
       </c>
       <c r="G78" s="11">
         <v>2092</v>
       </c>
       <c r="H78" s="11">
         <v>4</v>
       </c>
       <c r="I78" s="11">
         <v>6056</v>
       </c>
       <c r="J78" s="11">
         <v>5608</v>
       </c>
       <c r="K78" s="11">
         <v>389</v>
       </c>
       <c r="L78" s="11">
         <v>54</v>
       </c>
       <c r="M78" s="11">
         <v>1</v>
       </c>
       <c r="N78" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O78" s="11">
         <v>4</v>
       </c>
       <c r="P78" s="10"/>
       <c r="Q78" s="10"/>
     </row>
     <row r="79" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="45"/>
+      <c r="A79" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B79" s="32"/>
       <c r="C79" s="17">
         <v>66</v>
       </c>
       <c r="D79" s="11">
         <v>740</v>
       </c>
       <c r="E79" s="11">
         <v>568</v>
       </c>
       <c r="F79" s="11">
         <v>110</v>
       </c>
       <c r="G79" s="11">
         <v>59</v>
       </c>
       <c r="H79" s="11">
         <v>3</v>
       </c>
       <c r="I79" s="11">
         <v>740</v>
       </c>
       <c r="J79" s="11">
         <v>736</v>
       </c>
       <c r="K79" s="11">
         <v>1</v>
       </c>
       <c r="L79" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M79" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N79" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O79" s="11">
         <v>3</v>
       </c>
       <c r="P79" s="10"/>
       <c r="Q79" s="10"/>
     </row>
     <row r="80" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="45"/>
-      <c r="B80" s="45"/>
+      <c r="A80" s="32"/>
+      <c r="B80" s="32"/>
       <c r="C80" s="12"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="11"/>
       <c r="J80" s="11"/>
       <c r="K80" s="11"/>
       <c r="L80" s="11"/>
       <c r="M80" s="11"/>
       <c r="N80" s="11"/>
       <c r="O80" s="11"/>
       <c r="P80" s="10"/>
       <c r="Q80" s="10"/>
     </row>
     <row r="81" spans="1:17" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A81" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B81" s="48"/>
+      <c r="A81" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="B81" s="34"/>
       <c r="C81" s="17">
         <v>67</v>
       </c>
       <c r="D81" s="16">
         <v>27597</v>
       </c>
       <c r="E81" s="16">
         <v>15967</v>
       </c>
       <c r="F81" s="16">
         <v>5047</v>
       </c>
       <c r="G81" s="16">
         <v>6583</v>
       </c>
       <c r="H81" s="16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I81" s="16">
         <v>27597</v>
       </c>
       <c r="J81" s="16">
         <v>26864</v>
       </c>
       <c r="K81" s="16">
         <v>546</v>
       </c>
       <c r="L81" s="16">
         <v>128</v>
       </c>
       <c r="M81" s="16">
         <v>48</v>
       </c>
       <c r="N81" s="16">
         <v>11</v>
       </c>
       <c r="O81" s="16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
     </row>
     <row r="82" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A82" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="45"/>
+      <c r="A82" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B82" s="32"/>
       <c r="C82" s="12">
         <v>68</v>
       </c>
       <c r="D82" s="11">
         <v>8242</v>
       </c>
       <c r="E82" s="11">
         <v>5074</v>
       </c>
       <c r="F82" s="11">
         <v>1458</v>
       </c>
       <c r="G82" s="11">
         <v>1709</v>
       </c>
       <c r="H82" s="11">
         <v>1</v>
       </c>
       <c r="I82" s="11">
         <v>8242</v>
       </c>
       <c r="J82" s="11">
         <v>7969</v>
       </c>
       <c r="K82" s="11">
         <v>231</v>
       </c>
       <c r="L82" s="11">
         <v>38</v>
       </c>
       <c r="M82" s="11">
         <v>3</v>
       </c>
       <c r="N82" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O82" s="11">
         <v>1</v>
       </c>
       <c r="P82" s="10"/>
       <c r="Q82" s="10"/>
     </row>
     <row r="83" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A83" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="47"/>
+      <c r="A83" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B83" s="33"/>
       <c r="C83" s="9">
         <v>69</v>
       </c>
       <c r="D83" s="8">
         <v>30671</v>
       </c>
       <c r="E83" s="8">
         <v>15979</v>
       </c>
       <c r="F83" s="8">
         <v>5317</v>
       </c>
       <c r="G83" s="8">
         <v>9356</v>
       </c>
       <c r="H83" s="8">
         <v>19</v>
       </c>
       <c r="I83" s="8">
         <v>30671</v>
       </c>
       <c r="J83" s="8">
         <v>28656</v>
       </c>
       <c r="K83" s="8">
@@ -4702,128 +4719,128 @@
       <c r="H84" s="4"/>
       <c r="I84" s="4"/>
       <c r="J84" s="4"/>
       <c r="K84" s="4"/>
       <c r="L84" s="4"/>
       <c r="M84" s="4"/>
       <c r="N84" s="4"/>
       <c r="O84" s="4"/>
     </row>
     <row r="85" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D85" s="4"/>
       <c r="E85" s="4"/>
       <c r="F85" s="4"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="4"/>
       <c r="J85" s="4"/>
       <c r="K85" s="4"/>
       <c r="L85" s="4"/>
       <c r="M85" s="4"/>
       <c r="N85" s="4"/>
       <c r="O85" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="78">
+    <mergeCell ref="N6:N10"/>
+    <mergeCell ref="O6:O10"/>
+    <mergeCell ref="D6:D10"/>
+    <mergeCell ref="E6:E10"/>
+    <mergeCell ref="F6:F10"/>
+    <mergeCell ref="G6:G10"/>
+    <mergeCell ref="H6:H10"/>
+    <mergeCell ref="I6:I10"/>
+    <mergeCell ref="J6:J10"/>
+    <mergeCell ref="K6:K10"/>
+    <mergeCell ref="L6:L10"/>
+    <mergeCell ref="M6:M10"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A5:C10"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
     <mergeCell ref="A82:B82"/>
     <mergeCell ref="A83:B83"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A79:B79"/>
     <mergeCell ref="A80:B80"/>
     <mergeCell ref="A81:B81"/>
     <mergeCell ref="A78:B78"/>
     <mergeCell ref="A67:B67"/>
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="A72:B72"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="A68:B68"/>
     <mergeCell ref="A69:B69"/>
     <mergeCell ref="A70:B70"/>
-    <mergeCell ref="A77:B77"/>
-[...60 lines deleted...]
-    <mergeCell ref="M6:M10"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" firstPageNumber="7" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>j362_07_c040</vt:lpstr>