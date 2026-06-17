--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -2,88 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr saveExternalLinkValues="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/e-stat登録用統計表/最新結果速報/2026年/202602/hyou/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/月/data/kakei/sokuhou/tsuki/zuhyou/zuhyou/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="17" documentId="14_{FE165A40-4127-4AD0-8885-B64E0E5BFB3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4E43CEFF-6C9D-4903-A194-995528D7CDF2}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="14_{FE165A40-4127-4AD0-8885-B64E0E5BFB3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{16B2C64F-F1DD-4CCE-9CFC-655DFFE1F1E2}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="890" xr2:uid="{BD532B9E-EA66-40C9-886D-B6016B9C0678}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="890" xr2:uid="{BD532B9E-EA66-40C9-886D-B6016B9C0678}"/>
   </bookViews>
   <sheets>
     <sheet name="表１" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Sort" hidden="1">表１!$1:$4110</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表１!$A$1:$AL$104</definedName>
     <definedName name="Print_Area_MI" localSheetId="0">表１!$H$1:$P$93</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="720" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="158">
   <si>
     <t>光　熱</t>
   </si>
   <si>
     <t>家  具</t>
   </si>
   <si>
     <t>被  服</t>
   </si>
   <si>
     <t>交　通</t>
   </si>
   <si>
     <t>その他の</t>
   </si>
   <si>
     <t>可処分</t>
   </si>
   <si>
     <t>平均消費</t>
   </si>
   <si>
     <t>世帯人員</t>
   </si>
   <si>
@@ -790,66 +790,66 @@
       <t>カショブン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ショトク</t>
     </rPh>
     <rPh sb="18" eb="21">
       <t>ジッシツカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">      4) "Income" and "Disposable income" are deflated by all items CPI less imputed rent.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2024年</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2026年</t>
   </si>
   <si>
     <t>2026 Jan.</t>
   </si>
   <si>
-    <t>2024 Feb.</t>
+    <t>2024 Apr.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>２</t>
+    <t>４</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">     Feb.</t>
+    <t xml:space="preserve">     Apr.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>2024 Feb.</t>
-[...2 lines deleted...]
-    <t>2026 Feb.</t>
+    <t>2024 Apr.</t>
+  </si>
+  <si>
+    <t>2026 Apr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -2113,76 +2113,76 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36CD157C-4C74-44CC-AA4B-8A7C305EDF0B}">
   <sheetPr transitionEvaluation="1" codeName="Sheet6"/>
   <dimension ref="A1:AL108"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="13" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.59765625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="7" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="0.59765625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="3.09765625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="3.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="3.625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="3.125" style="1" customWidth="1"/>
     <col min="6" max="6" width="2" style="1" customWidth="1"/>
-    <col min="7" max="7" width="8.59765625" style="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="38" max="16384" width="10.59765625" style="1"/>
+    <col min="7" max="7" width="8.625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="6.125" style="1" customWidth="1"/>
+    <col min="9" max="10" width="7.125" style="1" customWidth="1"/>
+    <col min="11" max="21" width="6.125" style="1" customWidth="1"/>
+    <col min="22" max="22" width="6.625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="7.625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="6.25" style="1" customWidth="1"/>
+    <col min="25" max="25" width="8.125" style="1" customWidth="1"/>
+    <col min="26" max="27" width="7.625" style="1" customWidth="1"/>
+    <col min="28" max="28" width="5.625" style="1" customWidth="1"/>
+    <col min="29" max="31" width="6.75" style="1" customWidth="1"/>
+    <col min="32" max="32" width="5.75" style="1" customWidth="1"/>
+    <col min="33" max="33" width="5.625" style="1" customWidth="1"/>
+    <col min="34" max="34" width="6.625" style="1" customWidth="1"/>
+    <col min="35" max="35" width="5.625" style="1" customWidth="1"/>
+    <col min="36" max="36" width="6.625" style="1" customWidth="1"/>
+    <col min="37" max="37" width="6.125" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="10.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="5"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="U1" s="36" t="s">
         <v>97</v>
       </c>
       <c r="V1" s="55" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:37" s="27" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="76"/>
       <c r="B2" s="76"/>
       <c r="C2" s="76"/>
       <c r="D2" s="76"/>
       <c r="E2" s="76"/>
       <c r="F2" s="76"/>
       <c r="G2" s="77"/>
       <c r="H2" s="78"/>
       <c r="U2" s="79" t="s">
         <v>101</v>
       </c>
@@ -2884,8224 +2884,8224 @@
       <c r="N14" s="85"/>
       <c r="O14" s="85"/>
       <c r="P14" s="85"/>
       <c r="Q14" s="85"/>
       <c r="R14" s="85"/>
       <c r="S14" s="85"/>
       <c r="T14" s="85"/>
       <c r="U14" s="85"/>
       <c r="V14" s="85"/>
       <c r="W14" s="85"/>
       <c r="X14" s="85"/>
       <c r="Y14" s="85"/>
       <c r="Z14" s="85"/>
       <c r="AA14" s="89"/>
       <c r="AB14" s="85"/>
       <c r="AC14" s="85"/>
       <c r="AD14" s="85"/>
       <c r="AE14" s="89"/>
       <c r="AF14" s="89"/>
       <c r="AG14" s="90"/>
       <c r="AH14" s="91"/>
       <c r="AI14" s="91"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
     </row>
-    <row r="15" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="92"/>
       <c r="B15" s="3"/>
       <c r="C15" s="93"/>
       <c r="D15" s="4" t="s">
         <v>150</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>153</v>
       </c>
       <c r="H15" s="94">
-        <v>2.89</v>
+        <v>2.88</v>
       </c>
       <c r="I15" s="95">
-        <v>279868</v>
+        <v>313300</v>
       </c>
       <c r="J15" s="95">
-        <v>246720</v>
+        <v>273702</v>
       </c>
       <c r="K15" s="95">
-        <v>82072</v>
+        <v>83816</v>
       </c>
       <c r="L15" s="95">
-        <v>17270</v>
+        <v>16482</v>
       </c>
       <c r="M15" s="95">
-        <v>27860</v>
+        <v>25614</v>
       </c>
       <c r="N15" s="95">
-        <v>10095</v>
+        <v>11619</v>
       </c>
       <c r="O15" s="95">
-        <v>8206</v>
+        <v>11269</v>
       </c>
       <c r="P15" s="95">
-        <v>14893</v>
+        <v>14929</v>
       </c>
       <c r="Q15" s="95">
-        <v>40442</v>
+        <v>40495</v>
       </c>
       <c r="R15" s="95">
-        <v>12199</v>
+        <v>24487</v>
       </c>
       <c r="S15" s="95">
-        <v>26955</v>
+        <v>29738</v>
       </c>
       <c r="T15" s="95">
-        <v>39876</v>
+        <v>54851</v>
       </c>
       <c r="U15" s="95">
-        <v>23195</v>
+        <v>26046</v>
       </c>
       <c r="V15" s="95">
-        <v>263187</v>
+        <v>284495</v>
       </c>
       <c r="W15" s="95">
-        <v>157796</v>
+        <v>158120</v>
       </c>
       <c r="X15" s="95">
-        <v>18751</v>
+        <v>14999</v>
       </c>
       <c r="Y15" s="95">
-        <v>18465</v>
+        <v>22323</v>
       </c>
       <c r="Z15" s="95">
-        <v>120580</v>
+        <v>120798</v>
       </c>
       <c r="AA15" s="95">
-        <v>105391</v>
+        <v>126375</v>
       </c>
       <c r="AB15" s="96">
-        <v>3.24</v>
+        <v>3.23</v>
       </c>
       <c r="AC15" s="95">
-        <v>561495</v>
+        <v>566457</v>
       </c>
       <c r="AD15" s="95">
-        <v>465712</v>
+        <v>453011</v>
       </c>
       <c r="AE15" s="95">
-        <v>307765</v>
+        <v>345020</v>
       </c>
       <c r="AF15" s="97">
-        <v>66.099999999999994</v>
+        <v>76.2</v>
       </c>
       <c r="AG15" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.46</v>
       </c>
       <c r="AH15" s="95">
-        <v>246105</v>
+        <v>274364</v>
       </c>
       <c r="AI15" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.34</v>
       </c>
       <c r="AJ15" s="95">
-        <v>239065</v>
+        <v>257199</v>
       </c>
       <c r="AK15" s="98">
-        <v>108.1</v>
+        <v>109</v>
       </c>
     </row>
-    <row r="16" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="92"/>
       <c r="C16" s="99"/>
       <c r="D16" s="100" t="s">
         <v>126</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>126</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="H16" s="94">
-        <v>2.89</v>
+        <v>2.88</v>
       </c>
       <c r="I16" s="95">
-        <v>318713</v>
+        <v>290328</v>
       </c>
       <c r="J16" s="95">
-        <v>273842</v>
+        <v>255295</v>
       </c>
       <c r="K16" s="95">
-        <v>90461</v>
+        <v>87511</v>
       </c>
       <c r="L16" s="95">
-        <v>16592</v>
+        <v>17130</v>
       </c>
       <c r="M16" s="95">
-        <v>27616</v>
+        <v>21983</v>
       </c>
       <c r="N16" s="95">
-        <v>12119</v>
+        <v>11715</v>
       </c>
       <c r="O16" s="95">
-        <v>11434</v>
+        <v>10028</v>
       </c>
       <c r="P16" s="95">
-        <v>15868</v>
+        <v>14865</v>
       </c>
       <c r="Q16" s="95">
-        <v>51214</v>
+        <v>38992</v>
       </c>
       <c r="R16" s="95">
-        <v>12085</v>
+        <v>12585</v>
       </c>
       <c r="S16" s="95">
-        <v>32111</v>
+        <v>29114</v>
       </c>
       <c r="T16" s="95">
-        <v>49214</v>
+        <v>46406</v>
       </c>
       <c r="U16" s="95">
-        <v>26387</v>
+        <v>25281</v>
       </c>
       <c r="V16" s="95">
-        <v>295886</v>
+        <v>269203</v>
       </c>
       <c r="W16" s="95">
-        <v>182851</v>
+        <v>156565</v>
       </c>
       <c r="X16" s="95">
-        <v>28997</v>
+        <v>14857</v>
       </c>
       <c r="Y16" s="95">
-        <v>24405</v>
+        <v>21698</v>
       </c>
       <c r="Z16" s="95">
-        <v>129449</v>
+        <v>120009</v>
       </c>
       <c r="AA16" s="95">
-        <v>113035</v>
+        <v>112639</v>
       </c>
       <c r="AB16" s="96">
         <v>3.23</v>
       </c>
       <c r="AC16" s="95">
-        <v>513734</v>
+        <v>500231</v>
       </c>
       <c r="AD16" s="95">
-        <v>419572</v>
+        <v>376084</v>
       </c>
       <c r="AE16" s="95">
-        <v>353810</v>
+        <v>318560</v>
       </c>
       <c r="AF16" s="97">
-        <v>84.3</v>
+        <v>84.7</v>
       </c>
       <c r="AG16" s="96">
         <v>2.46</v>
       </c>
       <c r="AH16" s="95">
-        <v>274862</v>
+        <v>255854</v>
       </c>
       <c r="AI16" s="96">
-        <v>2.33</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="AJ16" s="95">
-        <v>264696</v>
+        <v>246990</v>
       </c>
       <c r="AK16" s="98">
-        <v>108.5</v>
+        <v>109.5</v>
       </c>
     </row>
-    <row r="17" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="92"/>
       <c r="C17" s="99"/>
       <c r="D17" s="100" t="s">
         <v>126</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H17" s="94">
         <v>2.88</v>
       </c>
       <c r="I17" s="95">
-        <v>313300</v>
+        <v>280888</v>
       </c>
       <c r="J17" s="95">
-        <v>273702</v>
+        <v>248307</v>
       </c>
       <c r="K17" s="95">
-        <v>83816</v>
+        <v>85657</v>
       </c>
       <c r="L17" s="95">
-        <v>16482</v>
+        <v>17284</v>
       </c>
       <c r="M17" s="95">
-        <v>25614</v>
+        <v>19439</v>
       </c>
       <c r="N17" s="95">
-        <v>11619</v>
+        <v>14729</v>
       </c>
       <c r="O17" s="95">
-        <v>11269</v>
+        <v>10224</v>
       </c>
       <c r="P17" s="95">
-        <v>14929</v>
+        <v>14944</v>
       </c>
       <c r="Q17" s="95">
-        <v>40495</v>
+        <v>40642</v>
       </c>
       <c r="R17" s="95">
-        <v>24487</v>
+        <v>7331</v>
       </c>
       <c r="S17" s="95">
-        <v>29738</v>
+        <v>28771</v>
       </c>
       <c r="T17" s="95">
-        <v>54851</v>
+        <v>41867</v>
       </c>
       <c r="U17" s="95">
-        <v>26046</v>
+        <v>24850</v>
       </c>
       <c r="V17" s="95">
-        <v>284495</v>
+        <v>263870</v>
       </c>
       <c r="W17" s="95">
-        <v>158120</v>
+        <v>157778</v>
       </c>
       <c r="X17" s="95">
-        <v>14999</v>
+        <v>19623</v>
       </c>
       <c r="Y17" s="95">
-        <v>22323</v>
+        <v>21768</v>
       </c>
       <c r="Z17" s="95">
-        <v>120798</v>
+        <v>116386</v>
       </c>
       <c r="AA17" s="95">
-        <v>126375</v>
+        <v>106092</v>
       </c>
       <c r="AB17" s="96">
-        <v>3.23</v>
+        <v>3.24</v>
       </c>
       <c r="AC17" s="95">
-        <v>566457</v>
+        <v>957457</v>
       </c>
       <c r="AD17" s="95">
-        <v>453011</v>
+        <v>813616</v>
       </c>
       <c r="AE17" s="95">
-        <v>345020</v>
+        <v>300228</v>
       </c>
       <c r="AF17" s="97">
-        <v>76.2</v>
+        <v>36.9</v>
       </c>
       <c r="AG17" s="96">
-        <v>2.46</v>
+        <v>2.4500000000000002</v>
       </c>
       <c r="AH17" s="95">
-        <v>274364</v>
+        <v>256804</v>
       </c>
       <c r="AI17" s="96">
-        <v>2.34</v>
+        <v>2.31</v>
       </c>
       <c r="AJ17" s="95">
-        <v>257199</v>
+        <v>247540</v>
       </c>
       <c r="AK17" s="98">
-        <v>109</v>
+        <v>109.6</v>
       </c>
     </row>
-    <row r="18" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="92"/>
       <c r="C18" s="99"/>
       <c r="D18" s="100" t="s">
         <v>126</v>
       </c>
       <c r="E18" s="101" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="H18" s="94">
         <v>2.88</v>
       </c>
       <c r="I18" s="95">
-        <v>290328</v>
+        <v>290931</v>
       </c>
       <c r="J18" s="95">
-        <v>255295</v>
+        <v>255969</v>
       </c>
       <c r="K18" s="95">
-        <v>87511</v>
+        <v>88548</v>
       </c>
       <c r="L18" s="95">
-        <v>17130</v>
+        <v>20795</v>
       </c>
       <c r="M18" s="95">
-        <v>21983</v>
+        <v>19289</v>
       </c>
       <c r="N18" s="95">
-        <v>11715</v>
+        <v>15651</v>
       </c>
       <c r="O18" s="95">
-        <v>10028</v>
+        <v>9799</v>
       </c>
       <c r="P18" s="95">
-        <v>14865</v>
+        <v>14772</v>
       </c>
       <c r="Q18" s="95">
-        <v>38992</v>
+        <v>39572</v>
       </c>
       <c r="R18" s="95">
-        <v>12585</v>
+        <v>7666</v>
       </c>
       <c r="S18" s="95">
-        <v>29114</v>
+        <v>31114</v>
       </c>
       <c r="T18" s="95">
-        <v>46406</v>
+        <v>43725</v>
       </c>
       <c r="U18" s="95">
-        <v>25281</v>
+        <v>25427</v>
       </c>
       <c r="V18" s="95">
-        <v>269203</v>
+        <v>272633</v>
       </c>
       <c r="W18" s="95">
-        <v>156565</v>
+        <v>161687</v>
       </c>
       <c r="X18" s="95">
-        <v>14857</v>
+        <v>21149</v>
       </c>
       <c r="Y18" s="95">
-        <v>21698</v>
+        <v>21831</v>
       </c>
       <c r="Z18" s="95">
-        <v>120009</v>
+        <v>118707</v>
       </c>
       <c r="AA18" s="95">
-        <v>112639</v>
+        <v>110946</v>
       </c>
       <c r="AB18" s="96">
         <v>3.23</v>
       </c>
       <c r="AC18" s="95">
-        <v>500231</v>
+        <v>694483</v>
       </c>
       <c r="AD18" s="95">
-        <v>376084</v>
+        <v>568191</v>
       </c>
       <c r="AE18" s="95">
-        <v>318560</v>
+        <v>312568</v>
       </c>
       <c r="AF18" s="97">
-        <v>84.7</v>
+        <v>55</v>
       </c>
       <c r="AG18" s="96">
-        <v>2.46</v>
+        <v>2.4500000000000002</v>
       </c>
       <c r="AH18" s="95">
-        <v>255854</v>
+        <v>263912</v>
       </c>
       <c r="AI18" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.31</v>
       </c>
       <c r="AJ18" s="95">
-        <v>246990</v>
+        <v>254709</v>
       </c>
       <c r="AK18" s="98">
-        <v>109.5</v>
+        <v>110.1</v>
       </c>
     </row>
-    <row r="19" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="92"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E19" s="101" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H19" s="94">
         <v>2.88</v>
       </c>
       <c r="I19" s="95">
-        <v>280888</v>
+        <v>297487</v>
       </c>
       <c r="J19" s="95">
-        <v>248307</v>
+        <v>263543</v>
       </c>
       <c r="K19" s="95">
-        <v>85657</v>
+        <v>96744</v>
       </c>
       <c r="L19" s="95">
-        <v>17284</v>
+        <v>18496</v>
       </c>
       <c r="M19" s="95">
-        <v>19439</v>
+        <v>20888</v>
       </c>
       <c r="N19" s="95">
-        <v>14729</v>
+        <v>14846</v>
       </c>
       <c r="O19" s="95">
-        <v>10224</v>
+        <v>7710</v>
       </c>
       <c r="P19" s="95">
-        <v>14944</v>
+        <v>15079</v>
       </c>
       <c r="Q19" s="95">
-        <v>40642</v>
+        <v>36425</v>
       </c>
       <c r="R19" s="95">
-        <v>7331</v>
+        <v>6688</v>
       </c>
       <c r="S19" s="95">
-        <v>28771</v>
+        <v>32565</v>
       </c>
       <c r="T19" s="95">
-        <v>41867</v>
+        <v>48047</v>
       </c>
       <c r="U19" s="95">
-        <v>24850</v>
+        <v>25825</v>
       </c>
       <c r="V19" s="95">
-        <v>263870</v>
+        <v>275265</v>
       </c>
       <c r="W19" s="95">
-        <v>157778</v>
+        <v>161401</v>
       </c>
       <c r="X19" s="95">
-        <v>19623</v>
+        <v>16260</v>
       </c>
       <c r="Y19" s="95">
-        <v>21768</v>
+        <v>18358</v>
       </c>
       <c r="Z19" s="95">
-        <v>116386</v>
+        <v>126783</v>
       </c>
       <c r="AA19" s="95">
-        <v>106092</v>
+        <v>113863</v>
       </c>
       <c r="AB19" s="96">
-        <v>3.24</v>
+        <v>3.22</v>
       </c>
       <c r="AC19" s="95">
-        <v>957457</v>
+        <v>574334</v>
       </c>
       <c r="AD19" s="95">
-        <v>813616</v>
+        <v>482029</v>
       </c>
       <c r="AE19" s="95">
-        <v>300228</v>
+        <v>318764</v>
       </c>
       <c r="AF19" s="97">
-        <v>36.9</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="AG19" s="96">
-        <v>2.4500000000000002</v>
+        <v>2.46</v>
       </c>
       <c r="AH19" s="95">
-        <v>256804</v>
+        <v>271109</v>
       </c>
       <c r="AI19" s="96">
-        <v>2.31</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="AJ19" s="95">
-        <v>247540</v>
+        <v>262486</v>
       </c>
       <c r="AK19" s="98">
-        <v>109.6</v>
+        <v>110.8</v>
       </c>
     </row>
-    <row r="20" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="92"/>
       <c r="C20" s="31"/>
       <c r="D20" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E20" s="101" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H20" s="94">
         <v>2.88</v>
       </c>
       <c r="I20" s="95">
-        <v>290931</v>
+        <v>287963</v>
       </c>
       <c r="J20" s="95">
-        <v>255969</v>
+        <v>254110</v>
       </c>
       <c r="K20" s="95">
-        <v>88548</v>
+        <v>87688</v>
       </c>
       <c r="L20" s="95">
-        <v>20795</v>
+        <v>16058</v>
       </c>
       <c r="M20" s="95">
-        <v>19289</v>
+        <v>22273</v>
       </c>
       <c r="N20" s="95">
-        <v>15651</v>
+        <v>12030</v>
       </c>
       <c r="O20" s="95">
-        <v>9799</v>
+        <v>7721</v>
       </c>
       <c r="P20" s="95">
-        <v>14772</v>
+        <v>14262</v>
       </c>
       <c r="Q20" s="95">
-        <v>39572</v>
+        <v>41177</v>
       </c>
       <c r="R20" s="95">
-        <v>7666</v>
+        <v>13734</v>
       </c>
       <c r="S20" s="95">
-        <v>31114</v>
+        <v>28272</v>
       </c>
       <c r="T20" s="95">
-        <v>43725</v>
+        <v>44747</v>
       </c>
       <c r="U20" s="95">
-        <v>25427</v>
+        <v>25224</v>
       </c>
       <c r="V20" s="95">
-        <v>272633</v>
+        <v>268440</v>
       </c>
       <c r="W20" s="95">
-        <v>161687</v>
+        <v>157911</v>
       </c>
       <c r="X20" s="95">
-        <v>21149</v>
+        <v>18776</v>
       </c>
       <c r="Y20" s="95">
-        <v>21831</v>
+        <v>18804</v>
       </c>
       <c r="Z20" s="95">
-        <v>118707</v>
+        <v>120330</v>
       </c>
       <c r="AA20" s="95">
-        <v>110946</v>
+        <v>110529</v>
       </c>
       <c r="AB20" s="96">
-        <v>3.23</v>
+        <v>3.22</v>
       </c>
       <c r="AC20" s="95">
-        <v>694483</v>
+        <v>493942</v>
       </c>
       <c r="AD20" s="95">
-        <v>568191</v>
+        <v>402605</v>
       </c>
       <c r="AE20" s="95">
-        <v>312568</v>
+        <v>308417</v>
       </c>
       <c r="AF20" s="97">
-        <v>55</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="AG20" s="96">
-        <v>2.4500000000000002</v>
+        <v>2.46</v>
       </c>
       <c r="AH20" s="95">
-        <v>263912</v>
+        <v>263058</v>
       </c>
       <c r="AI20" s="96">
-        <v>2.31</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="AJ20" s="95">
-        <v>254709</v>
+        <v>248229</v>
       </c>
       <c r="AK20" s="98">
-        <v>110.1</v>
+        <v>110.4</v>
       </c>
     </row>
-    <row r="21" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="92"/>
       <c r="C21" s="31"/>
       <c r="D21" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E21" s="101" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H21" s="94">
         <v>2.88</v>
       </c>
       <c r="I21" s="95">
-        <v>297487</v>
+        <v>305819</v>
       </c>
       <c r="J21" s="95">
-        <v>263543</v>
+        <v>264749</v>
       </c>
       <c r="K21" s="95">
-        <v>96744</v>
+        <v>89730</v>
       </c>
       <c r="L21" s="95">
-        <v>18496</v>
+        <v>19679</v>
       </c>
       <c r="M21" s="95">
-        <v>20888</v>
+        <v>21926</v>
       </c>
       <c r="N21" s="95">
-        <v>14846</v>
+        <v>11617</v>
       </c>
       <c r="O21" s="95">
-        <v>7710</v>
+        <v>9314</v>
       </c>
       <c r="P21" s="95">
-        <v>15079</v>
+        <v>16200</v>
       </c>
       <c r="Q21" s="95">
-        <v>36425</v>
+        <v>45166</v>
       </c>
       <c r="R21" s="95">
-        <v>6688</v>
+        <v>13361</v>
       </c>
       <c r="S21" s="95">
-        <v>32565</v>
+        <v>30556</v>
       </c>
       <c r="T21" s="95">
-        <v>48047</v>
+        <v>48270</v>
       </c>
       <c r="U21" s="95">
-        <v>25825</v>
+        <v>27612</v>
       </c>
       <c r="V21" s="95">
-        <v>275265</v>
+        <v>285161</v>
       </c>
       <c r="W21" s="95">
-        <v>161401</v>
+        <v>164794</v>
       </c>
       <c r="X21" s="95">
-        <v>16260</v>
+        <v>21677</v>
       </c>
       <c r="Y21" s="95">
-        <v>18358</v>
+        <v>20722</v>
       </c>
       <c r="Z21" s="95">
-        <v>126783</v>
+        <v>122395</v>
       </c>
       <c r="AA21" s="95">
-        <v>113863</v>
+        <v>120367</v>
       </c>
       <c r="AB21" s="96">
         <v>3.22</v>
       </c>
       <c r="AC21" s="95">
-        <v>574334</v>
+        <v>580675</v>
       </c>
       <c r="AD21" s="95">
-        <v>482029</v>
+        <v>484600</v>
       </c>
       <c r="AE21" s="95">
-        <v>318764</v>
+        <v>327613</v>
       </c>
       <c r="AF21" s="97">
-        <v>66.099999999999994</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="AG21" s="96">
-        <v>2.46</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH21" s="95">
-        <v>271109</v>
+        <v>279593</v>
       </c>
       <c r="AI21" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.33</v>
       </c>
       <c r="AJ21" s="95">
-        <v>262486</v>
+        <v>272399</v>
       </c>
       <c r="AK21" s="98">
-        <v>110.8</v>
+        <v>111.2</v>
       </c>
     </row>
-    <row r="22" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="92"/>
       <c r="C22" s="31"/>
       <c r="D22" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E22" s="101" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H22" s="94">
         <v>2.88</v>
       </c>
       <c r="I22" s="95">
-        <v>287963</v>
+        <v>295518</v>
       </c>
       <c r="J22" s="95">
-        <v>254110</v>
+        <v>257613</v>
       </c>
       <c r="K22" s="95">
-        <v>87688</v>
+        <v>90036</v>
       </c>
       <c r="L22" s="95">
-        <v>16058</v>
+        <v>20616</v>
       </c>
       <c r="M22" s="95">
-        <v>22273</v>
+        <v>20301</v>
       </c>
       <c r="N22" s="95">
-        <v>12030</v>
+        <v>12259</v>
       </c>
       <c r="O22" s="95">
-        <v>7721</v>
+        <v>11074</v>
       </c>
       <c r="P22" s="95">
-        <v>14262</v>
+        <v>16075</v>
       </c>
       <c r="Q22" s="95">
-        <v>41177</v>
+        <v>40455</v>
       </c>
       <c r="R22" s="95">
-        <v>13734</v>
+        <v>9336</v>
       </c>
       <c r="S22" s="95">
-        <v>28272</v>
+        <v>30781</v>
       </c>
       <c r="T22" s="95">
-        <v>44747</v>
+        <v>44584</v>
       </c>
       <c r="U22" s="95">
-        <v>25224</v>
+        <v>24064</v>
       </c>
       <c r="V22" s="95">
-        <v>268440</v>
+        <v>274998</v>
       </c>
       <c r="W22" s="95">
-        <v>157911</v>
+        <v>164172</v>
       </c>
       <c r="X22" s="95">
-        <v>18776</v>
+        <v>19564</v>
       </c>
       <c r="Y22" s="95">
-        <v>18804</v>
+        <v>24062</v>
       </c>
       <c r="Z22" s="95">
-        <v>120330</v>
+        <v>120546</v>
       </c>
       <c r="AA22" s="95">
-        <v>110529</v>
+        <v>110827</v>
       </c>
       <c r="AB22" s="96">
-        <v>3.22</v>
+        <v>3.21</v>
       </c>
       <c r="AC22" s="95">
-        <v>493942</v>
+        <v>514409</v>
       </c>
       <c r="AD22" s="95">
-        <v>402605</v>
+        <v>422337</v>
       </c>
       <c r="AE22" s="95">
-        <v>308417</v>
+        <v>316535</v>
       </c>
       <c r="AF22" s="97">
-        <v>76.599999999999994</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="AG22" s="96">
-        <v>2.46</v>
+        <v>2.48</v>
       </c>
       <c r="AH22" s="95">
-        <v>263058</v>
+        <v>270329</v>
       </c>
       <c r="AI22" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.34</v>
       </c>
       <c r="AJ22" s="95">
-        <v>248229</v>
+        <v>263518</v>
       </c>
       <c r="AK22" s="98">
-        <v>110.4</v>
+        <v>111.8</v>
       </c>
     </row>
-    <row r="23" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="92"/>
       <c r="C23" s="31"/>
       <c r="D23" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H23" s="94">
         <v>2.88</v>
       </c>
       <c r="I23" s="95">
-        <v>305819</v>
+        <v>352633</v>
       </c>
       <c r="J23" s="95">
-        <v>264749</v>
+        <v>308047</v>
       </c>
       <c r="K23" s="95">
-        <v>89730</v>
+        <v>113566</v>
       </c>
       <c r="L23" s="95">
-        <v>19679</v>
+        <v>23377</v>
       </c>
       <c r="M23" s="95">
-        <v>21926</v>
+        <v>24036</v>
       </c>
       <c r="N23" s="95">
-        <v>11617</v>
+        <v>14829</v>
       </c>
       <c r="O23" s="95">
-        <v>9314</v>
+        <v>12345</v>
       </c>
       <c r="P23" s="95">
-        <v>16200</v>
+        <v>17699</v>
       </c>
       <c r="Q23" s="95">
-        <v>45166</v>
+        <v>45371</v>
       </c>
       <c r="R23" s="95">
-        <v>13361</v>
+        <v>10788</v>
       </c>
       <c r="S23" s="95">
-        <v>30556</v>
+        <v>35225</v>
       </c>
       <c r="T23" s="95">
-        <v>48270</v>
+        <v>55397</v>
       </c>
       <c r="U23" s="95">
-        <v>27612</v>
+        <v>31182</v>
       </c>
       <c r="V23" s="95">
-        <v>285161</v>
+        <v>328418</v>
       </c>
       <c r="W23" s="95">
-        <v>164794</v>
+        <v>205094</v>
       </c>
       <c r="X23" s="95">
-        <v>21677</v>
+        <v>24192</v>
       </c>
       <c r="Y23" s="95">
-        <v>20722</v>
+        <v>28830</v>
       </c>
       <c r="Z23" s="95">
-        <v>122395</v>
+        <v>152072</v>
       </c>
       <c r="AA23" s="95">
-        <v>120367</v>
+        <v>123324</v>
       </c>
       <c r="AB23" s="96">
         <v>3.22</v>
       </c>
       <c r="AC23" s="95">
-        <v>580675</v>
+        <v>1179259</v>
       </c>
       <c r="AD23" s="95">
-        <v>484600</v>
+        <v>975024</v>
       </c>
       <c r="AE23" s="95">
-        <v>327613</v>
+        <v>379200</v>
       </c>
       <c r="AF23" s="97">
-        <v>67.599999999999994</v>
+        <v>38.9</v>
       </c>
       <c r="AG23" s="96">
         <v>2.4700000000000002</v>
       </c>
       <c r="AH23" s="95">
-        <v>279593</v>
+        <v>320694</v>
       </c>
       <c r="AI23" s="96">
-        <v>2.33</v>
+        <v>2.34</v>
       </c>
       <c r="AJ23" s="95">
-        <v>272399</v>
+        <v>317887</v>
       </c>
       <c r="AK23" s="98">
-        <v>111.2</v>
+        <v>112.5</v>
       </c>
     </row>
-    <row r="24" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="92"/>
       <c r="C24" s="31"/>
       <c r="D24" s="83" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G24" s="102" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="H24" s="94">
         <v>2.88</v>
       </c>
       <c r="I24" s="95">
-        <v>295518</v>
+        <v>305521</v>
       </c>
       <c r="J24" s="95">
-        <v>257613</v>
+        <v>261523</v>
       </c>
       <c r="K24" s="95">
-        <v>90036</v>
+        <v>87763</v>
       </c>
       <c r="L24" s="95">
-        <v>20616</v>
+        <v>18887</v>
       </c>
       <c r="M24" s="95">
-        <v>20301</v>
+        <v>29572</v>
       </c>
       <c r="N24" s="95">
-        <v>12259</v>
+        <v>11030</v>
       </c>
       <c r="O24" s="95">
-        <v>11074</v>
+        <v>10169</v>
       </c>
       <c r="P24" s="95">
-        <v>16075</v>
+        <v>14878</v>
       </c>
       <c r="Q24" s="95">
-        <v>40455</v>
+        <v>41569</v>
       </c>
       <c r="R24" s="95">
-        <v>9336</v>
+        <v>11091</v>
       </c>
       <c r="S24" s="95">
-        <v>30781</v>
+        <v>27876</v>
       </c>
       <c r="T24" s="95">
-        <v>44584</v>
+        <v>52685</v>
       </c>
       <c r="U24" s="95">
-        <v>24064</v>
+        <v>24914</v>
       </c>
       <c r="V24" s="95">
-        <v>274998</v>
+        <v>277750</v>
       </c>
       <c r="W24" s="95">
-        <v>164172</v>
+        <v>165227</v>
       </c>
       <c r="X24" s="95">
-        <v>19564</v>
+        <v>17572</v>
       </c>
       <c r="Y24" s="95">
-        <v>24062</v>
+        <v>20650</v>
       </c>
       <c r="Z24" s="95">
-        <v>120546</v>
+        <v>127005</v>
       </c>
       <c r="AA24" s="95">
-        <v>110827</v>
+        <v>112524</v>
       </c>
       <c r="AB24" s="96">
         <v>3.21</v>
       </c>
       <c r="AC24" s="95">
-        <v>514409</v>
+        <v>514877</v>
       </c>
       <c r="AD24" s="95">
-        <v>422337</v>
+        <v>419972</v>
       </c>
       <c r="AE24" s="95">
-        <v>316535</v>
+        <v>331341</v>
       </c>
       <c r="AF24" s="97">
-        <v>74.900000000000006</v>
+        <v>78.900000000000006</v>
       </c>
       <c r="AG24" s="96">
         <v>2.48</v>
       </c>
       <c r="AH24" s="95">
-        <v>270329</v>
+        <v>273981</v>
       </c>
       <c r="AI24" s="96">
-        <v>2.34</v>
+        <v>2.35</v>
       </c>
       <c r="AJ24" s="95">
-        <v>263518</v>
+        <v>264716</v>
       </c>
       <c r="AK24" s="98">
-        <v>111.8</v>
+        <v>113.2</v>
       </c>
     </row>
-    <row r="25" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="92"/>
       <c r="C25" s="31"/>
       <c r="D25" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H25" s="94">
         <v>2.88</v>
       </c>
       <c r="I25" s="95">
-        <v>352633</v>
+        <v>290511</v>
       </c>
       <c r="J25" s="95">
-        <v>308047</v>
+        <v>255267</v>
       </c>
       <c r="K25" s="95">
-        <v>113566</v>
+        <v>84388</v>
       </c>
       <c r="L25" s="95">
-        <v>23377</v>
+        <v>16253</v>
       </c>
       <c r="M25" s="95">
-        <v>24036</v>
+        <v>31877</v>
       </c>
       <c r="N25" s="95">
-        <v>14829</v>
+        <v>9589</v>
       </c>
       <c r="O25" s="95">
-        <v>12345</v>
+        <v>7388</v>
       </c>
       <c r="P25" s="95">
-        <v>17699</v>
+        <v>14076</v>
       </c>
       <c r="Q25" s="95">
-        <v>45371</v>
+        <v>43296</v>
       </c>
       <c r="R25" s="95">
-        <v>10788</v>
+        <v>11831</v>
       </c>
       <c r="S25" s="95">
-        <v>35225</v>
+        <v>28254</v>
       </c>
       <c r="T25" s="95">
-        <v>55397</v>
+        <v>43559</v>
       </c>
       <c r="U25" s="95">
-        <v>31182</v>
+        <v>25652</v>
       </c>
       <c r="V25" s="95">
-        <v>328418</v>
+        <v>272604</v>
       </c>
       <c r="W25" s="95">
-        <v>205094</v>
+        <v>164189</v>
       </c>
       <c r="X25" s="95">
-        <v>24192</v>
+        <v>18808</v>
       </c>
       <c r="Y25" s="95">
-        <v>28830</v>
+        <v>18271</v>
       </c>
       <c r="Z25" s="95">
-        <v>152072</v>
+        <v>127110</v>
       </c>
       <c r="AA25" s="95">
-        <v>123324</v>
+        <v>108415</v>
       </c>
       <c r="AB25" s="96">
-        <v>3.22</v>
+        <v>3.2</v>
       </c>
       <c r="AC25" s="95">
-        <v>1179259</v>
+        <v>571993</v>
       </c>
       <c r="AD25" s="95">
-        <v>975024</v>
+        <v>474345</v>
       </c>
       <c r="AE25" s="95">
-        <v>379200</v>
+        <v>313977</v>
       </c>
       <c r="AF25" s="97">
-        <v>38.9</v>
+        <v>66.2</v>
       </c>
       <c r="AG25" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.4900000000000002</v>
       </c>
       <c r="AH25" s="95">
-        <v>320694</v>
+        <v>262208</v>
       </c>
       <c r="AI25" s="96">
         <v>2.34</v>
       </c>
       <c r="AJ25" s="95">
-        <v>317887</v>
+        <v>254329</v>
       </c>
       <c r="AK25" s="98">
-        <v>112.5</v>
+        <v>112.7</v>
       </c>
     </row>
-    <row r="26" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="92"/>
       <c r="C26" s="31"/>
       <c r="D26" s="83" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>147</v>
+        <v>56</v>
       </c>
       <c r="H26" s="94">
         <v>2.88</v>
       </c>
       <c r="I26" s="95">
-        <v>305521</v>
+        <v>339232</v>
       </c>
       <c r="J26" s="95">
-        <v>261523</v>
+        <v>293072</v>
       </c>
       <c r="K26" s="95">
-        <v>87763</v>
+        <v>96489</v>
       </c>
       <c r="L26" s="95">
-        <v>18887</v>
+        <v>16534</v>
       </c>
       <c r="M26" s="95">
-        <v>29572</v>
+        <v>31302</v>
       </c>
       <c r="N26" s="95">
-        <v>11030</v>
+        <v>13072</v>
       </c>
       <c r="O26" s="95">
-        <v>10169</v>
+        <v>11421</v>
       </c>
       <c r="P26" s="95">
-        <v>14878</v>
+        <v>14843</v>
       </c>
       <c r="Q26" s="95">
-        <v>41569</v>
+        <v>53678</v>
       </c>
       <c r="R26" s="95">
-        <v>11091</v>
+        <v>14827</v>
       </c>
       <c r="S26" s="95">
-        <v>27876</v>
+        <v>34439</v>
       </c>
       <c r="T26" s="95">
-        <v>52685</v>
+        <v>52627</v>
       </c>
       <c r="U26" s="95">
-        <v>24914</v>
+        <v>27751</v>
       </c>
       <c r="V26" s="95">
-        <v>277750</v>
+        <v>314356</v>
       </c>
       <c r="W26" s="95">
-        <v>165227</v>
+        <v>192119</v>
       </c>
       <c r="X26" s="95">
-        <v>17572</v>
+        <v>28036</v>
       </c>
       <c r="Y26" s="95">
-        <v>20650</v>
+        <v>24503</v>
       </c>
       <c r="Z26" s="95">
-        <v>127005</v>
+        <v>139580</v>
       </c>
       <c r="AA26" s="95">
-        <v>112524</v>
+        <v>122237</v>
       </c>
       <c r="AB26" s="96">
-        <v>3.21</v>
+        <v>3.2</v>
       </c>
       <c r="AC26" s="95">
-        <v>514877</v>
+        <v>524343</v>
       </c>
       <c r="AD26" s="95">
-        <v>419972</v>
+        <v>426178</v>
       </c>
       <c r="AE26" s="95">
-        <v>331341</v>
+        <v>382959</v>
       </c>
       <c r="AF26" s="97">
-        <v>78.900000000000006</v>
+        <v>89.9</v>
       </c>
       <c r="AG26" s="96">
-        <v>2.48</v>
+        <v>2.4900000000000002</v>
       </c>
       <c r="AH26" s="95">
-        <v>273981</v>
+        <v>286306</v>
       </c>
       <c r="AI26" s="96">
-        <v>2.35</v>
+        <v>2.33</v>
       </c>
       <c r="AJ26" s="95">
-        <v>264716</v>
+        <v>272024</v>
       </c>
       <c r="AK26" s="98">
-        <v>113.2</v>
+        <v>113.1</v>
       </c>
     </row>
-    <row r="27" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="92"/>
       <c r="C27" s="31"/>
       <c r="D27" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H27" s="94">
         <v>2.88</v>
       </c>
       <c r="I27" s="95">
-        <v>290511</v>
+        <v>325717</v>
       </c>
       <c r="J27" s="95">
-        <v>255267</v>
+        <v>284732</v>
       </c>
       <c r="K27" s="95">
-        <v>84388</v>
+        <v>89487</v>
       </c>
       <c r="L27" s="95">
-        <v>16253</v>
+        <v>18804</v>
       </c>
       <c r="M27" s="95">
-        <v>31877</v>
+        <v>27445</v>
       </c>
       <c r="N27" s="95">
-        <v>9589</v>
+        <v>12051</v>
       </c>
       <c r="O27" s="95">
-        <v>7388</v>
+        <v>11330</v>
       </c>
       <c r="P27" s="95">
-        <v>14076</v>
+        <v>14579</v>
       </c>
       <c r="Q27" s="95">
-        <v>43296</v>
+        <v>42598</v>
       </c>
       <c r="R27" s="95">
-        <v>11831</v>
+        <v>24283</v>
       </c>
       <c r="S27" s="95">
-        <v>28254</v>
+        <v>32954</v>
       </c>
       <c r="T27" s="95">
-        <v>43559</v>
+        <v>52185</v>
       </c>
       <c r="U27" s="95">
-        <v>25652</v>
+        <v>25032</v>
       </c>
       <c r="V27" s="95">
-        <v>272604</v>
+        <v>298564</v>
       </c>
       <c r="W27" s="95">
-        <v>164189</v>
+        <v>171094</v>
       </c>
       <c r="X27" s="95">
-        <v>18808</v>
+        <v>18676</v>
       </c>
       <c r="Y27" s="95">
-        <v>18271</v>
+        <v>23682</v>
       </c>
       <c r="Z27" s="95">
-        <v>127110</v>
+        <v>128736</v>
       </c>
       <c r="AA27" s="95">
-        <v>108415</v>
+        <v>127470</v>
       </c>
       <c r="AB27" s="96">
-        <v>3.2</v>
+        <v>3.22</v>
       </c>
       <c r="AC27" s="95">
-        <v>571993</v>
+        <v>589528</v>
       </c>
       <c r="AD27" s="95">
-        <v>474345</v>
+        <v>475520</v>
       </c>
       <c r="AE27" s="95">
-        <v>313977</v>
+        <v>363182</v>
       </c>
       <c r="AF27" s="97">
-        <v>66.2</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="AG27" s="96">
-        <v>2.4900000000000002</v>
+        <v>2.46</v>
       </c>
       <c r="AH27" s="95">
-        <v>262208</v>
+        <v>281004</v>
       </c>
       <c r="AI27" s="96">
-        <v>2.34</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AJ27" s="95">
-        <v>254329</v>
+        <v>265439</v>
       </c>
       <c r="AK27" s="98">
-        <v>112.7</v>
+        <v>113.5</v>
       </c>
     </row>
-    <row r="28" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="92"/>
       <c r="C28" s="31"/>
       <c r="D28" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="H28" s="94">
-        <v>2.88</v>
+        <v>2.87</v>
       </c>
       <c r="I28" s="95">
-        <v>339232</v>
+        <v>316085</v>
       </c>
       <c r="J28" s="95">
-        <v>293072</v>
+        <v>272055</v>
       </c>
       <c r="K28" s="95">
-        <v>96489</v>
+        <v>94204</v>
       </c>
       <c r="L28" s="95">
-        <v>16534</v>
+        <v>18270</v>
       </c>
       <c r="M28" s="95">
-        <v>31302</v>
+        <v>23322</v>
       </c>
       <c r="N28" s="95">
-        <v>13072</v>
+        <v>13194</v>
       </c>
       <c r="O28" s="95">
-        <v>11421</v>
+        <v>11128</v>
       </c>
       <c r="P28" s="95">
-        <v>14843</v>
+        <v>14878</v>
       </c>
       <c r="Q28" s="95">
-        <v>53678</v>
+        <v>50198</v>
       </c>
       <c r="R28" s="95">
-        <v>14827</v>
+        <v>11677</v>
       </c>
       <c r="S28" s="95">
-        <v>34439</v>
+        <v>33306</v>
       </c>
       <c r="T28" s="95">
-        <v>52627</v>
+        <v>45908</v>
       </c>
       <c r="U28" s="95">
-        <v>27751</v>
+        <v>25400</v>
       </c>
       <c r="V28" s="95">
-        <v>314356</v>
+        <v>295577</v>
       </c>
       <c r="W28" s="95">
-        <v>192119</v>
+        <v>175457</v>
       </c>
       <c r="X28" s="95">
-        <v>28036</v>
+        <v>24766</v>
       </c>
       <c r="Y28" s="95">
-        <v>24503</v>
+        <v>23664</v>
       </c>
       <c r="Z28" s="95">
-        <v>139580</v>
+        <v>127028</v>
       </c>
       <c r="AA28" s="95">
-        <v>122237</v>
+        <v>120120</v>
       </c>
       <c r="AB28" s="96">
-        <v>3.2</v>
+        <v>3.21</v>
       </c>
       <c r="AC28" s="95">
-        <v>524343</v>
+        <v>522318</v>
       </c>
       <c r="AD28" s="95">
-        <v>426178</v>
+        <v>401312</v>
       </c>
       <c r="AE28" s="95">
-        <v>382959</v>
+        <v>351466</v>
       </c>
       <c r="AF28" s="97">
-        <v>89.9</v>
+        <v>87.6</v>
       </c>
       <c r="AG28" s="96">
-        <v>2.4900000000000002</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH28" s="95">
-        <v>286306</v>
+        <v>273764</v>
       </c>
       <c r="AI28" s="96">
-        <v>2.33</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AJ28" s="95">
-        <v>272024</v>
+        <v>262413</v>
       </c>
       <c r="AK28" s="98">
-        <v>113.1</v>
+        <v>113.9</v>
       </c>
     </row>
-    <row r="29" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="92"/>
       <c r="C29" s="31"/>
       <c r="D29" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H29" s="94">
-        <v>2.88</v>
+        <v>2.87</v>
       </c>
       <c r="I29" s="95">
-        <v>325717</v>
+        <v>295419</v>
       </c>
       <c r="J29" s="95">
-        <v>284732</v>
+        <v>258666</v>
       </c>
       <c r="K29" s="95">
-        <v>89487</v>
+        <v>89951</v>
       </c>
       <c r="L29" s="95">
-        <v>18804</v>
+        <v>19893</v>
       </c>
       <c r="M29" s="95">
-        <v>27445</v>
+        <v>21361</v>
       </c>
       <c r="N29" s="95">
-        <v>12051</v>
+        <v>14381</v>
       </c>
       <c r="O29" s="95">
-        <v>11330</v>
+        <v>9791</v>
       </c>
       <c r="P29" s="95">
-        <v>14579</v>
+        <v>16514</v>
       </c>
       <c r="Q29" s="95">
-        <v>42598</v>
+        <v>45192</v>
       </c>
       <c r="R29" s="95">
-        <v>24283</v>
+        <v>7166</v>
       </c>
       <c r="S29" s="95">
-        <v>32954</v>
+        <v>29299</v>
       </c>
       <c r="T29" s="95">
-        <v>52185</v>
+        <v>41873</v>
       </c>
       <c r="U29" s="95">
-        <v>25032</v>
+        <v>25177</v>
       </c>
       <c r="V29" s="95">
-        <v>298564</v>
+        <v>278723</v>
       </c>
       <c r="W29" s="95">
-        <v>171094</v>
+        <v>167967</v>
       </c>
       <c r="X29" s="95">
-        <v>18676</v>
+        <v>24352</v>
       </c>
       <c r="Y29" s="95">
-        <v>23682</v>
+        <v>21443</v>
       </c>
       <c r="Z29" s="95">
-        <v>128736</v>
+        <v>122172</v>
       </c>
       <c r="AA29" s="95">
-        <v>127470</v>
+        <v>110756</v>
       </c>
       <c r="AB29" s="96">
-        <v>3.22</v>
+        <v>3.21</v>
       </c>
       <c r="AC29" s="95">
-        <v>589528</v>
+        <v>976268</v>
       </c>
       <c r="AD29" s="95">
-        <v>475520</v>
+        <v>776288</v>
       </c>
       <c r="AE29" s="95">
-        <v>363182</v>
+        <v>323202</v>
       </c>
       <c r="AF29" s="97">
-        <v>76.400000000000006</v>
+        <v>41.6</v>
       </c>
       <c r="AG29" s="96">
-        <v>2.46</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH29" s="95">
-        <v>281004</v>
+        <v>262196</v>
       </c>
       <c r="AI29" s="96">
-        <v>2.2999999999999998</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="AJ29" s="95">
-        <v>265439</v>
+        <v>255383</v>
       </c>
       <c r="AK29" s="98">
-        <v>113.5</v>
+        <v>113.8</v>
       </c>
     </row>
-    <row r="30" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="92"/>
       <c r="C30" s="31"/>
       <c r="D30" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="H30" s="94">
         <v>2.87</v>
       </c>
       <c r="I30" s="95">
-        <v>316085</v>
+        <v>305694</v>
       </c>
       <c r="J30" s="95">
-        <v>272055</v>
+        <v>265582</v>
       </c>
       <c r="K30" s="95">
-        <v>94204</v>
+        <v>93632</v>
       </c>
       <c r="L30" s="95">
-        <v>18270</v>
+        <v>20125</v>
       </c>
       <c r="M30" s="95">
-        <v>23322</v>
+        <v>20174</v>
       </c>
       <c r="N30" s="95">
-        <v>13194</v>
+        <v>16164</v>
       </c>
       <c r="O30" s="95">
-        <v>11128</v>
+        <v>10039</v>
       </c>
       <c r="P30" s="95">
-        <v>14878</v>
+        <v>16724</v>
       </c>
       <c r="Q30" s="95">
-        <v>50198</v>
+        <v>46612</v>
       </c>
       <c r="R30" s="95">
-        <v>11677</v>
+        <v>7923</v>
       </c>
       <c r="S30" s="95">
-        <v>33306</v>
+        <v>30614</v>
       </c>
       <c r="T30" s="95">
-        <v>45908</v>
+        <v>43688</v>
       </c>
       <c r="U30" s="95">
-        <v>25400</v>
+        <v>26634</v>
       </c>
       <c r="V30" s="95">
-        <v>295577</v>
+        <v>288641</v>
       </c>
       <c r="W30" s="95">
-        <v>175457</v>
+        <v>174165</v>
       </c>
       <c r="X30" s="95">
-        <v>24766</v>
+        <v>27154</v>
       </c>
       <c r="Y30" s="95">
-        <v>23664</v>
+        <v>21893</v>
       </c>
       <c r="Z30" s="95">
-        <v>127028</v>
+        <v>125117</v>
       </c>
       <c r="AA30" s="95">
-        <v>120120</v>
+        <v>114476</v>
       </c>
       <c r="AB30" s="96">
         <v>3.21</v>
       </c>
       <c r="AC30" s="95">
-        <v>522318</v>
+        <v>701283</v>
       </c>
       <c r="AD30" s="95">
-        <v>401312</v>
+        <v>559705</v>
       </c>
       <c r="AE30" s="95">
-        <v>351466</v>
+        <v>338900</v>
       </c>
       <c r="AF30" s="97">
-        <v>87.6</v>
+        <v>60.5</v>
       </c>
       <c r="AG30" s="96">
         <v>2.4700000000000002</v>
       </c>
       <c r="AH30" s="95">
-        <v>273764</v>
+        <v>266468</v>
       </c>
       <c r="AI30" s="96">
-        <v>2.2999999999999998</v>
+        <v>2.34</v>
       </c>
       <c r="AJ30" s="95">
-        <v>262413</v>
+        <v>254850</v>
       </c>
       <c r="AK30" s="98">
-        <v>113.9</v>
+        <v>114</v>
       </c>
     </row>
-    <row r="31" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="92"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H31" s="94">
         <v>2.87</v>
       </c>
       <c r="I31" s="95">
-        <v>295419</v>
+        <v>313977</v>
       </c>
       <c r="J31" s="95">
-        <v>258666</v>
+        <v>279913</v>
       </c>
       <c r="K31" s="95">
-        <v>89951</v>
+        <v>102443</v>
       </c>
       <c r="L31" s="95">
-        <v>19893</v>
+        <v>18915</v>
       </c>
       <c r="M31" s="95">
-        <v>21361</v>
+        <v>20991</v>
       </c>
       <c r="N31" s="95">
-        <v>14381</v>
+        <v>14120</v>
       </c>
       <c r="O31" s="95">
-        <v>9791</v>
+        <v>8367</v>
       </c>
       <c r="P31" s="95">
-        <v>16514</v>
+        <v>15538</v>
       </c>
       <c r="Q31" s="95">
-        <v>45192</v>
+        <v>42568</v>
       </c>
       <c r="R31" s="95">
-        <v>7166</v>
+        <v>7382</v>
       </c>
       <c r="S31" s="95">
-        <v>29299</v>
+        <v>37394</v>
       </c>
       <c r="T31" s="95">
-        <v>41873</v>
+        <v>46259</v>
       </c>
       <c r="U31" s="95">
-        <v>25177</v>
+        <v>27706</v>
       </c>
       <c r="V31" s="95">
-        <v>278723</v>
+        <v>295423</v>
       </c>
       <c r="W31" s="95">
-        <v>167967</v>
+        <v>172750</v>
       </c>
       <c r="X31" s="95">
-        <v>24352</v>
+        <v>20274</v>
       </c>
       <c r="Y31" s="95">
-        <v>21443</v>
+        <v>21002</v>
       </c>
       <c r="Z31" s="95">
-        <v>122172</v>
+        <v>131474</v>
       </c>
       <c r="AA31" s="95">
-        <v>110756</v>
+        <v>122673</v>
       </c>
       <c r="AB31" s="96">
-        <v>3.21</v>
+        <v>3.2</v>
       </c>
       <c r="AC31" s="95">
-        <v>976268</v>
+        <v>608578</v>
       </c>
       <c r="AD31" s="95">
-        <v>776288</v>
+        <v>506538</v>
       </c>
       <c r="AE31" s="95">
-        <v>323202</v>
+        <v>347325</v>
       </c>
       <c r="AF31" s="97">
-        <v>41.6</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="AG31" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.48</v>
       </c>
       <c r="AH31" s="95">
-        <v>262196</v>
+        <v>274503</v>
       </c>
       <c r="AI31" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.33</v>
       </c>
       <c r="AJ31" s="95">
-        <v>255383</v>
+        <v>266798</v>
       </c>
       <c r="AK31" s="98">
-        <v>113.8</v>
+        <v>114.2</v>
       </c>
     </row>
-    <row r="32" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="92"/>
       <c r="B32" s="3"/>
       <c r="C32" s="31"/>
       <c r="D32" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E32" s="101" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G32" s="102" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H32" s="94">
         <v>2.87</v>
       </c>
       <c r="I32" s="95">
-        <v>305694</v>
+        <v>303214</v>
       </c>
       <c r="J32" s="95">
-        <v>265582</v>
+        <v>267982</v>
       </c>
       <c r="K32" s="95">
-        <v>93632</v>
+        <v>93134</v>
       </c>
       <c r="L32" s="95">
-        <v>20125</v>
+        <v>15332</v>
       </c>
       <c r="M32" s="95">
-        <v>20174</v>
+        <v>22170</v>
       </c>
       <c r="N32" s="95">
-        <v>16164</v>
+        <v>12215</v>
       </c>
       <c r="O32" s="95">
-        <v>10039</v>
+        <v>7329</v>
       </c>
       <c r="P32" s="95">
-        <v>16724</v>
+        <v>16024</v>
       </c>
       <c r="Q32" s="95">
-        <v>46612</v>
+        <v>47266</v>
       </c>
       <c r="R32" s="95">
-        <v>7923</v>
+        <v>12186</v>
       </c>
       <c r="S32" s="95">
-        <v>30614</v>
+        <v>30687</v>
       </c>
       <c r="T32" s="95">
-        <v>43688</v>
+        <v>46872</v>
       </c>
       <c r="U32" s="95">
-        <v>26634</v>
+        <v>29186</v>
       </c>
       <c r="V32" s="95">
-        <v>288641</v>
+        <v>285529</v>
       </c>
       <c r="W32" s="95">
-        <v>174165</v>
+        <v>166115</v>
       </c>
       <c r="X32" s="95">
-        <v>27154</v>
+        <v>21140</v>
       </c>
       <c r="Y32" s="95">
-        <v>21893</v>
+        <v>19001</v>
       </c>
       <c r="Z32" s="95">
-        <v>125117</v>
+        <v>125974</v>
       </c>
       <c r="AA32" s="95">
-        <v>114476</v>
+        <v>119414</v>
       </c>
       <c r="AB32" s="96">
-        <v>3.21</v>
+        <v>3.18</v>
       </c>
       <c r="AC32" s="95">
-        <v>701283</v>
+        <v>510935</v>
       </c>
       <c r="AD32" s="95">
-        <v>559705</v>
+        <v>413961</v>
       </c>
       <c r="AE32" s="95">
-        <v>338900</v>
+        <v>339762</v>
       </c>
       <c r="AF32" s="97">
-        <v>60.5</v>
+        <v>82.1</v>
       </c>
       <c r="AG32" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.4900000000000002</v>
       </c>
       <c r="AH32" s="95">
-        <v>266468</v>
+        <v>258494</v>
       </c>
       <c r="AI32" s="96">
-        <v>2.34</v>
+        <v>2.35</v>
       </c>
       <c r="AJ32" s="95">
-        <v>254850</v>
+        <v>245973</v>
       </c>
       <c r="AK32" s="98">
-        <v>114</v>
+        <v>114.1</v>
       </c>
     </row>
-    <row r="33" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="92"/>
       <c r="B33" s="3"/>
       <c r="C33" s="31"/>
       <c r="D33" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E33" s="101" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G33" s="102" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H33" s="94">
         <v>2.87</v>
       </c>
       <c r="I33" s="95">
-        <v>313977</v>
+        <v>306872</v>
       </c>
       <c r="J33" s="95">
-        <v>279913</v>
+        <v>269465</v>
       </c>
       <c r="K33" s="95">
-        <v>102443</v>
+        <v>94352</v>
       </c>
       <c r="L33" s="95">
-        <v>18915</v>
+        <v>18289</v>
       </c>
       <c r="M33" s="95">
-        <v>20991</v>
+        <v>21675</v>
       </c>
       <c r="N33" s="95">
-        <v>14120</v>
+        <v>11791</v>
       </c>
       <c r="O33" s="95">
-        <v>8367</v>
+        <v>10153</v>
       </c>
       <c r="P33" s="95">
-        <v>15538</v>
+        <v>16918</v>
       </c>
       <c r="Q33" s="95">
-        <v>42568</v>
+        <v>42490</v>
       </c>
       <c r="R33" s="95">
-        <v>7382</v>
+        <v>13578</v>
       </c>
       <c r="S33" s="95">
-        <v>37394</v>
+        <v>31177</v>
       </c>
       <c r="T33" s="95">
-        <v>46259</v>
+        <v>46449</v>
       </c>
       <c r="U33" s="95">
-        <v>27706</v>
+        <v>26332</v>
       </c>
       <c r="V33" s="95">
-        <v>295423</v>
+        <v>286755</v>
       </c>
       <c r="W33" s="95">
-        <v>172750</v>
+        <v>168815</v>
       </c>
       <c r="X33" s="95">
-        <v>20274</v>
+        <v>19204</v>
       </c>
       <c r="Y33" s="95">
-        <v>21002</v>
+        <v>22959</v>
       </c>
       <c r="Z33" s="95">
-        <v>131474</v>
+        <v>126652</v>
       </c>
       <c r="AA33" s="95">
-        <v>122673</v>
+        <v>117940</v>
       </c>
       <c r="AB33" s="96">
-        <v>3.2</v>
+        <v>3.17</v>
       </c>
       <c r="AC33" s="95">
-        <v>608578</v>
+        <v>599845</v>
       </c>
       <c r="AD33" s="95">
-        <v>506538</v>
+        <v>499170</v>
       </c>
       <c r="AE33" s="95">
-        <v>347325</v>
+        <v>338977</v>
       </c>
       <c r="AF33" s="97">
-        <v>68.599999999999994</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="AG33" s="96">
-        <v>2.48</v>
+        <v>2.52</v>
       </c>
       <c r="AH33" s="95">
-        <v>274503</v>
+        <v>269413</v>
       </c>
       <c r="AI33" s="96">
-        <v>2.33</v>
+        <v>2.37</v>
       </c>
       <c r="AJ33" s="95">
-        <v>266798</v>
+        <v>260766</v>
       </c>
       <c r="AK33" s="98">
-        <v>114.2</v>
+        <v>115</v>
       </c>
     </row>
-    <row r="34" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="92"/>
       <c r="B34" s="3"/>
       <c r="C34" s="31"/>
       <c r="D34" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E34" s="101" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H34" s="94">
         <v>2.87</v>
       </c>
       <c r="I34" s="95">
-        <v>303214</v>
+        <v>314242</v>
       </c>
       <c r="J34" s="95">
-        <v>267982</v>
+        <v>270941</v>
       </c>
       <c r="K34" s="95">
-        <v>93134</v>
+        <v>96420</v>
       </c>
       <c r="L34" s="95">
-        <v>15332</v>
+        <v>20716</v>
       </c>
       <c r="M34" s="95">
-        <v>22170</v>
+        <v>20662</v>
       </c>
       <c r="N34" s="95">
-        <v>12215</v>
+        <v>13800</v>
       </c>
       <c r="O34" s="95">
-        <v>7329</v>
+        <v>12178</v>
       </c>
       <c r="P34" s="95">
-        <v>16024</v>
+        <v>16614</v>
       </c>
       <c r="Q34" s="95">
-        <v>47266</v>
+        <v>50343</v>
       </c>
       <c r="R34" s="95">
-        <v>12186</v>
+        <v>9706</v>
       </c>
       <c r="S34" s="95">
-        <v>30687</v>
+        <v>32170</v>
       </c>
       <c r="T34" s="95">
-        <v>46872</v>
+        <v>41633</v>
       </c>
       <c r="U34" s="95">
-        <v>29186</v>
+        <v>25304</v>
       </c>
       <c r="V34" s="95">
-        <v>285529</v>
+        <v>297912</v>
       </c>
       <c r="W34" s="95">
-        <v>166115</v>
+        <v>182745</v>
       </c>
       <c r="X34" s="95">
-        <v>21140</v>
+        <v>28292</v>
       </c>
       <c r="Y34" s="95">
-        <v>19001</v>
+        <v>26514</v>
       </c>
       <c r="Z34" s="95">
-        <v>125974</v>
+        <v>127938</v>
       </c>
       <c r="AA34" s="95">
-        <v>119414</v>
+        <v>115168</v>
       </c>
       <c r="AB34" s="96">
         <v>3.18</v>
       </c>
       <c r="AC34" s="95">
-        <v>510935</v>
+        <v>519304</v>
       </c>
       <c r="AD34" s="95">
-        <v>413961</v>
+        <v>425503</v>
       </c>
       <c r="AE34" s="95">
-        <v>339762</v>
+        <v>350349</v>
       </c>
       <c r="AF34" s="97">
-        <v>82.1</v>
+        <v>82.3</v>
       </c>
       <c r="AG34" s="96">
-        <v>2.4900000000000002</v>
+        <v>2.5</v>
       </c>
       <c r="AH34" s="95">
-        <v>258494</v>
+        <v>272028</v>
       </c>
       <c r="AI34" s="96">
-        <v>2.35</v>
+        <v>2.37</v>
       </c>
       <c r="AJ34" s="95">
-        <v>245973</v>
+        <v>264172</v>
       </c>
       <c r="AK34" s="98">
-        <v>114.1</v>
+        <v>115.5</v>
       </c>
     </row>
-    <row r="35" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="92"/>
       <c r="B35" s="3"/>
       <c r="C35" s="31"/>
       <c r="D35" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E35" s="101" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G35" s="102" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H35" s="94">
         <v>2.87</v>
       </c>
       <c r="I35" s="95">
-        <v>306872</v>
+        <v>351522</v>
       </c>
       <c r="J35" s="95">
-        <v>269465</v>
+        <v>310761</v>
       </c>
       <c r="K35" s="95">
-        <v>94352</v>
+        <v>116474</v>
       </c>
       <c r="L35" s="95">
-        <v>18289</v>
+        <v>22121</v>
       </c>
       <c r="M35" s="95">
-        <v>21675</v>
+        <v>24014</v>
       </c>
       <c r="N35" s="95">
-        <v>11791</v>
+        <v>15412</v>
       </c>
       <c r="O35" s="95">
-        <v>10153</v>
+        <v>11466</v>
       </c>
       <c r="P35" s="95">
-        <v>16918</v>
+        <v>18766</v>
       </c>
       <c r="Q35" s="95">
-        <v>42490</v>
+        <v>42945</v>
       </c>
       <c r="R35" s="95">
-        <v>13578</v>
+        <v>11619</v>
       </c>
       <c r="S35" s="95">
-        <v>31177</v>
+        <v>37326</v>
       </c>
       <c r="T35" s="95">
-        <v>46449</v>
+        <v>51380</v>
       </c>
       <c r="U35" s="95">
-        <v>26332</v>
+        <v>29780</v>
       </c>
       <c r="V35" s="95">
-        <v>286755</v>
+        <v>329921</v>
       </c>
       <c r="W35" s="95">
-        <v>168815</v>
+        <v>204591</v>
       </c>
       <c r="X35" s="95">
-        <v>19204</v>
+        <v>23673</v>
       </c>
       <c r="Y35" s="95">
-        <v>22959</v>
+        <v>28144</v>
       </c>
       <c r="Z35" s="95">
-        <v>126652</v>
+        <v>152774</v>
       </c>
       <c r="AA35" s="95">
-        <v>117940</v>
+        <v>125330</v>
       </c>
       <c r="AB35" s="96">
-        <v>3.17</v>
+        <v>3.19</v>
       </c>
       <c r="AC35" s="95">
-        <v>599845</v>
+        <v>1207545</v>
       </c>
       <c r="AD35" s="95">
-        <v>499170</v>
+        <v>1010407</v>
       </c>
       <c r="AE35" s="95">
-        <v>338977</v>
+        <v>374127</v>
       </c>
       <c r="AF35" s="97">
-        <v>67.900000000000006</v>
+        <v>37</v>
       </c>
       <c r="AG35" s="96">
-        <v>2.52</v>
+        <v>2.5</v>
       </c>
       <c r="AH35" s="95">
-        <v>269413</v>
+        <v>325081</v>
       </c>
       <c r="AI35" s="96">
         <v>2.37</v>
       </c>
       <c r="AJ35" s="95">
-        <v>260766</v>
+        <v>318400</v>
       </c>
       <c r="AK35" s="98">
-        <v>115</v>
+        <v>115.3</v>
       </c>
     </row>
-    <row r="36" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="92"/>
       <c r="B36" s="3"/>
       <c r="C36" s="31"/>
       <c r="D36" s="83" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="E36" s="101" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G36" s="102" t="s">
-        <v>53</v>
+        <v>152</v>
       </c>
       <c r="H36" s="94">
         <v>2.87</v>
       </c>
       <c r="I36" s="95">
-        <v>314242</v>
+        <v>307584</v>
       </c>
       <c r="J36" s="95">
-        <v>270941</v>
+        <v>264970</v>
       </c>
       <c r="K36" s="95">
-        <v>96420</v>
+        <v>92562</v>
       </c>
       <c r="L36" s="95">
-        <v>20716</v>
+        <v>16956</v>
       </c>
       <c r="M36" s="95">
-        <v>20662</v>
+        <v>28363</v>
       </c>
       <c r="N36" s="95">
-        <v>13800</v>
+        <v>12614</v>
       </c>
       <c r="O36" s="95">
-        <v>12178</v>
+        <v>10241</v>
       </c>
       <c r="P36" s="95">
-        <v>16614</v>
+        <v>15397</v>
       </c>
       <c r="Q36" s="95">
-        <v>50343</v>
+        <v>41388</v>
       </c>
       <c r="R36" s="95">
-        <v>9706</v>
+        <v>8112</v>
       </c>
       <c r="S36" s="95">
-        <v>32170</v>
+        <v>31533</v>
       </c>
       <c r="T36" s="95">
-        <v>41633</v>
+        <v>50419</v>
       </c>
       <c r="U36" s="95">
-        <v>25304</v>
+        <v>25648</v>
       </c>
       <c r="V36" s="95">
-        <v>297912</v>
+        <v>282813</v>
       </c>
       <c r="W36" s="95">
-        <v>182745</v>
+        <v>174204</v>
       </c>
       <c r="X36" s="95">
-        <v>28292</v>
+        <v>22908</v>
       </c>
       <c r="Y36" s="95">
-        <v>26514</v>
+        <v>22949</v>
       </c>
       <c r="Z36" s="95">
-        <v>127938</v>
+        <v>128348</v>
       </c>
       <c r="AA36" s="95">
-        <v>115168</v>
+        <v>108608</v>
       </c>
       <c r="AB36" s="96">
         <v>3.18</v>
       </c>
       <c r="AC36" s="95">
-        <v>519304</v>
+        <v>530520</v>
       </c>
       <c r="AD36" s="95">
-        <v>425503</v>
+        <v>432712</v>
       </c>
       <c r="AE36" s="95">
-        <v>350349</v>
+        <v>334790</v>
       </c>
       <c r="AF36" s="97">
-        <v>82.3</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="AG36" s="96">
-        <v>2.5</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="AH36" s="95">
-        <v>272028</v>
+        <v>276215</v>
       </c>
       <c r="AI36" s="96">
         <v>2.37</v>
       </c>
       <c r="AJ36" s="95">
-        <v>264172</v>
+        <v>265901</v>
       </c>
       <c r="AK36" s="98">
-        <v>115.5</v>
+        <v>115.1</v>
       </c>
     </row>
-    <row r="37" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="92"/>
       <c r="B37" s="3"/>
       <c r="C37" s="31"/>
       <c r="D37" s="83" t="s">
         <v>126</v>
       </c>
       <c r="E37" s="101" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G37" s="102" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H37" s="94">
         <v>2.87</v>
       </c>
       <c r="I37" s="95">
-        <v>351522</v>
+        <v>289391</v>
       </c>
       <c r="J37" s="95">
-        <v>310761</v>
+        <v>253032</v>
       </c>
       <c r="K37" s="95">
-        <v>116474</v>
+        <v>87314</v>
       </c>
       <c r="L37" s="95">
-        <v>22121</v>
+        <v>18632</v>
       </c>
       <c r="M37" s="95">
-        <v>24014</v>
+        <v>30124</v>
       </c>
       <c r="N37" s="95">
-        <v>15412</v>
+        <v>9883</v>
       </c>
       <c r="O37" s="95">
-        <v>11466</v>
+        <v>7716</v>
       </c>
       <c r="P37" s="95">
-        <v>18766</v>
+        <v>15217</v>
       </c>
       <c r="Q37" s="95">
-        <v>42945</v>
+        <v>40966</v>
       </c>
       <c r="R37" s="95">
-        <v>11619</v>
+        <v>8027</v>
       </c>
       <c r="S37" s="95">
-        <v>37326</v>
+        <v>31978</v>
       </c>
       <c r="T37" s="95">
-        <v>51380</v>
+        <v>39535</v>
       </c>
       <c r="U37" s="95">
-        <v>29780</v>
+        <v>23320</v>
       </c>
       <c r="V37" s="95">
-        <v>329921</v>
+        <v>273176</v>
       </c>
       <c r="W37" s="95">
-        <v>204591</v>
+        <v>164881</v>
       </c>
       <c r="X37" s="95">
-        <v>23673</v>
+        <v>20132</v>
       </c>
       <c r="Y37" s="95">
-        <v>28144</v>
+        <v>17994</v>
       </c>
       <c r="Z37" s="95">
-        <v>152774</v>
+        <v>126755</v>
       </c>
       <c r="AA37" s="95">
-        <v>125330</v>
+        <v>108295</v>
       </c>
       <c r="AB37" s="96">
-        <v>3.19</v>
+        <v>3.18</v>
       </c>
       <c r="AC37" s="95">
-        <v>1207545</v>
+        <v>589038</v>
       </c>
       <c r="AD37" s="95">
-        <v>1010407</v>
+        <v>490520</v>
       </c>
       <c r="AE37" s="95">
-        <v>374127</v>
+        <v>319797</v>
       </c>
       <c r="AF37" s="97">
-        <v>37</v>
+        <v>65.2</v>
       </c>
       <c r="AG37" s="96">
-        <v>2.5</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="AH37" s="95">
-        <v>325081</v>
+        <v>254352</v>
       </c>
       <c r="AI37" s="96">
-        <v>2.37</v>
+        <v>2.38</v>
       </c>
       <c r="AJ37" s="95">
-        <v>318400</v>
+        <v>240524</v>
       </c>
       <c r="AK37" s="98">
-        <v>115.3</v>
+        <v>114.3</v>
       </c>
     </row>
-    <row r="38" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="92"/>
       <c r="B38" s="3"/>
       <c r="C38" s="31"/>
       <c r="D38" s="83" t="s">
-        <v>151</v>
+        <v>126</v>
       </c>
       <c r="E38" s="101" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="G38" s="102" t="s">
-        <v>152</v>
+        <v>56</v>
       </c>
       <c r="H38" s="94">
         <v>2.87</v>
       </c>
       <c r="I38" s="95">
-        <v>307584</v>
+        <v>334701</v>
       </c>
       <c r="J38" s="95">
-        <v>264970</v>
+        <v>293848</v>
       </c>
       <c r="K38" s="95">
-        <v>92562</v>
+        <v>97100</v>
       </c>
       <c r="L38" s="95">
-        <v>16956</v>
+        <v>19441</v>
       </c>
       <c r="M38" s="95">
-        <v>28363</v>
+        <v>28857</v>
       </c>
       <c r="N38" s="95">
-        <v>12614</v>
+        <v>14154</v>
       </c>
       <c r="O38" s="95">
-        <v>10241</v>
+        <v>11351</v>
       </c>
       <c r="P38" s="95">
-        <v>15397</v>
+        <v>17852</v>
       </c>
       <c r="Q38" s="95">
-        <v>41388</v>
+        <v>45556</v>
       </c>
       <c r="R38" s="95">
-        <v>8112</v>
+        <v>14303</v>
       </c>
       <c r="S38" s="95">
-        <v>31533</v>
+        <v>36861</v>
       </c>
       <c r="T38" s="95">
-        <v>50419</v>
+        <v>49226</v>
       </c>
       <c r="U38" s="95">
-        <v>25648</v>
+        <v>27209</v>
       </c>
       <c r="V38" s="95">
-        <v>282813</v>
+        <v>312683</v>
       </c>
       <c r="W38" s="95">
-        <v>174204</v>
+        <v>185752</v>
       </c>
       <c r="X38" s="95">
-        <v>22908</v>
+        <v>23881</v>
       </c>
       <c r="Y38" s="95">
-        <v>22949</v>
+        <v>23999</v>
       </c>
       <c r="Z38" s="95">
-        <v>128348</v>
+        <v>137873</v>
       </c>
       <c r="AA38" s="95">
-        <v>108608</v>
+        <v>126931</v>
       </c>
       <c r="AB38" s="96">
         <v>3.18</v>
       </c>
       <c r="AC38" s="95">
-        <v>530520</v>
+        <v>557663</v>
       </c>
       <c r="AD38" s="95">
-        <v>432712</v>
+        <v>453448</v>
       </c>
       <c r="AE38" s="95">
-        <v>334790</v>
+        <v>374892</v>
       </c>
       <c r="AF38" s="97">
-        <v>77.400000000000006</v>
+        <v>82.7</v>
       </c>
       <c r="AG38" s="96">
-        <v>2.5099999999999998</v>
+        <v>2.5</v>
       </c>
       <c r="AH38" s="95">
-        <v>276215</v>
+        <v>287863</v>
       </c>
       <c r="AI38" s="96">
         <v>2.37</v>
       </c>
       <c r="AJ38" s="95">
-        <v>265901</v>
+        <v>273438</v>
       </c>
       <c r="AK38" s="98">
-        <v>115.1</v>
+        <v>114.9</v>
       </c>
     </row>
-    <row r="39" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="92"/>
       <c r="B39" s="3"/>
       <c r="C39" s="31"/>
       <c r="D39" s="101" t="s">
         <v>126</v>
       </c>
       <c r="E39" s="101" t="s">
         <v>154</v>
       </c>
       <c r="F39" s="102" t="s">
         <v>126</v>
       </c>
       <c r="G39" s="102" t="s">
         <v>155</v>
       </c>
       <c r="H39" s="94">
-        <v>2.87</v>
+        <v>2.86</v>
       </c>
       <c r="I39" s="95">
-        <v>289391</v>
+        <v>328969</v>
       </c>
       <c r="J39" s="95">
-        <v>253032</v>
+        <v>283384</v>
       </c>
       <c r="K39" s="95">
-        <v>87314</v>
+        <v>92063</v>
       </c>
       <c r="L39" s="95">
-        <v>18632</v>
+        <v>20641</v>
       </c>
       <c r="M39" s="95">
-        <v>30124</v>
+        <v>24688</v>
       </c>
       <c r="N39" s="95">
-        <v>9883</v>
+        <v>14622</v>
       </c>
       <c r="O39" s="95">
-        <v>7716</v>
+        <v>10240</v>
       </c>
       <c r="P39" s="95">
-        <v>15217</v>
+        <v>15553</v>
       </c>
       <c r="Q39" s="95">
-        <v>40966</v>
+        <v>46471</v>
       </c>
       <c r="R39" s="95">
-        <v>8027</v>
+        <v>18374</v>
       </c>
       <c r="S39" s="95">
-        <v>31978</v>
+        <v>35483</v>
       </c>
       <c r="T39" s="95">
-        <v>39535</v>
+        <v>50834</v>
       </c>
       <c r="U39" s="95">
-        <v>23320</v>
+        <v>26991</v>
       </c>
       <c r="V39" s="95">
-        <v>273176</v>
+        <v>305127</v>
       </c>
       <c r="W39" s="95">
-        <v>164881</v>
+        <v>177975</v>
       </c>
       <c r="X39" s="95">
-        <v>20132</v>
+        <v>26323</v>
       </c>
       <c r="Y39" s="95">
-        <v>17994</v>
+        <v>23815</v>
       </c>
       <c r="Z39" s="95">
-        <v>126755</v>
+        <v>127837</v>
       </c>
       <c r="AA39" s="95">
-        <v>108295</v>
+        <v>127152</v>
       </c>
       <c r="AB39" s="96">
-        <v>3.18</v>
+        <v>3.19</v>
       </c>
       <c r="AC39" s="95">
-        <v>589038</v>
+        <v>612163</v>
       </c>
       <c r="AD39" s="95">
-        <v>490520</v>
+        <v>493684</v>
       </c>
       <c r="AE39" s="95">
-        <v>319797</v>
+        <v>364781</v>
       </c>
       <c r="AF39" s="97">
-        <v>65.2</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="AG39" s="96">
-        <v>2.5099999999999998</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH39" s="95">
-        <v>254352</v>
+        <v>286795</v>
       </c>
       <c r="AI39" s="96">
-        <v>2.38</v>
+        <v>2.35</v>
       </c>
       <c r="AJ39" s="95">
-        <v>240524</v>
+        <v>273802</v>
       </c>
       <c r="AK39" s="98">
-        <v>114.3</v>
+        <v>115.3</v>
       </c>
     </row>
-    <row r="40" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="84"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="103"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>138</v>
       </c>
       <c r="I40" s="104"/>
       <c r="J40" s="104"/>
       <c r="K40" s="104"/>
       <c r="L40" s="104"/>
       <c r="M40" s="104"/>
       <c r="N40" s="104"/>
       <c r="O40" s="104"/>
       <c r="P40" s="104"/>
       <c r="Q40" s="104"/>
       <c r="R40" s="104"/>
       <c r="S40" s="104"/>
       <c r="T40" s="104"/>
       <c r="U40" s="104"/>
       <c r="V40" s="104"/>
       <c r="W40" s="104"/>
       <c r="X40" s="104"/>
       <c r="Y40" s="104"/>
       <c r="Z40" s="104"/>
       <c r="AA40" s="104"/>
       <c r="AB40" s="104"/>
       <c r="AC40" s="104"/>
       <c r="AD40" s="104"/>
       <c r="AE40" s="105"/>
       <c r="AF40" s="103" t="s">
         <v>128</v>
       </c>
       <c r="AG40" s="104"/>
       <c r="AH40" s="104"/>
       <c r="AI40" s="104"/>
       <c r="AJ40" s="104"/>
       <c r="AK40" s="104"/>
     </row>
-    <row r="41" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="92"/>
       <c r="B41" s="3"/>
       <c r="C41" s="93"/>
       <c r="D41" s="106" t="s">
         <v>145</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>156</v>
       </c>
       <c r="H41" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I41" s="108">
-        <v>2.8</v>
+        <v>3.4</v>
       </c>
       <c r="J41" s="108">
-        <v>2.5</v>
+        <v>2.9</v>
       </c>
       <c r="K41" s="108">
-        <v>6.9</v>
+        <v>1.5</v>
       </c>
       <c r="L41" s="108">
-        <v>11.4</v>
+        <v>5.2</v>
       </c>
       <c r="M41" s="108">
-        <v>-21</v>
+        <v>-3</v>
       </c>
       <c r="N41" s="108">
-        <v>3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="O41" s="108">
-        <v>14.5</v>
+        <v>13.7</v>
       </c>
       <c r="P41" s="108">
-        <v>11.4</v>
+        <v>2.4</v>
       </c>
       <c r="Q41" s="108">
-        <v>1.8</v>
+        <v>-7.8</v>
       </c>
       <c r="R41" s="108">
-        <v>43.3</v>
+        <v>24.8</v>
       </c>
       <c r="S41" s="108">
-        <v>5.7</v>
+        <v>-3.6</v>
       </c>
       <c r="T41" s="108">
-        <v>-1.7</v>
+        <v>13.2</v>
       </c>
       <c r="U41" s="108">
-        <v>2.2000000000000002</v>
+        <v>7.3</v>
       </c>
       <c r="V41" s="109">
-        <v>3.5</v>
+        <v>2</v>
       </c>
       <c r="W41" s="109">
-        <v>0.1</v>
+        <v>-2</v>
       </c>
       <c r="X41" s="109">
-        <v>9.1</v>
+        <v>-19.2</v>
       </c>
       <c r="Y41" s="109">
-        <v>7.2</v>
+        <v>1.9</v>
       </c>
       <c r="Z41" s="109">
-        <v>-2.2000000000000002</v>
+        <v>0</v>
       </c>
       <c r="AA41" s="109">
-        <v>9</v>
+        <v>7.5</v>
       </c>
       <c r="AB41" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC41" s="108">
-        <v>0.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AD41" s="108">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="AE41" s="108">
-        <v>3</v>
+        <v>3.2</v>
       </c>
       <c r="AF41" s="108">
-        <v>1.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AG41" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH41" s="108">
-        <v>2.4</v>
+        <v>2.9</v>
       </c>
       <c r="AI41" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ41" s="108">
-        <v>2.2999999999999998</v>
+        <v>1.3</v>
       </c>
       <c r="AK41" s="111">
-        <v>3.3</v>
+        <v>2.9</v>
       </c>
     </row>
-    <row r="42" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="92"/>
       <c r="C42" s="3"/>
       <c r="D42" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="H42" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I42" s="108">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="J42" s="108">
+        <v>-0.2</v>
+      </c>
+      <c r="K42" s="108">
+        <v>0.9</v>
+      </c>
+      <c r="L42" s="108">
+        <v>-2.1</v>
+      </c>
+      <c r="M42" s="108">
+        <v>-3.7</v>
+      </c>
+      <c r="N42" s="108">
+        <v>-7.4</v>
+      </c>
+      <c r="O42" s="108">
+        <v>1.8</v>
+      </c>
+      <c r="P42" s="108">
+        <v>7.6</v>
+      </c>
+      <c r="Q42" s="108">
+        <v>6.6</v>
+      </c>
+      <c r="R42" s="108">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="S42" s="108">
+        <v>-3.6</v>
+      </c>
+      <c r="T42" s="108">
+        <v>3.9</v>
+      </c>
+      <c r="U42" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V42" s="109">
         <v>1</v>
       </c>
-      <c r="K42" s="108">
-[...14 lines deleted...]
-      <c r="P42" s="108">
+      <c r="W42" s="109">
+        <v>1.2</v>
+      </c>
+      <c r="X42" s="109">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="Y42" s="109">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Z42" s="109">
+        <v>-0.2</v>
+      </c>
+      <c r="AA42" s="109">
         <v>0.8</v>
       </c>
-      <c r="Q42" s="108">
-[...8 lines deleted...]
-      <c r="T42" s="108">
+      <c r="AB42" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC42" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="AD42" s="108">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AE42" s="108">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AF42" s="108">
+        <v>-5.5</v>
+      </c>
+      <c r="AG42" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH42" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="AI42" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ42" s="108">
         <v>0.3</v>
       </c>
-      <c r="U42" s="108">
-[...46 lines deleted...]
-      </c>
       <c r="AK42" s="111">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
     </row>
-    <row r="43" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="92"/>
       <c r="C43" s="3"/>
       <c r="D43" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H43" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I43" s="108">
-        <v>3.4</v>
+        <v>1.9</v>
       </c>
       <c r="J43" s="108">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K43" s="108">
+        <v>5.2</v>
+      </c>
+      <c r="L43" s="108">
+        <v>-22.5</v>
+      </c>
+      <c r="M43" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="N43" s="108">
+        <v>28.3</v>
+      </c>
+      <c r="O43" s="108">
+        <v>10.6</v>
+      </c>
+      <c r="P43" s="108">
+        <v>3.7</v>
+      </c>
+      <c r="Q43" s="108">
+        <v>-1</v>
+      </c>
+      <c r="R43" s="108">
+        <v>6.2</v>
+      </c>
+      <c r="S43" s="108">
+        <v>4.5</v>
+      </c>
+      <c r="T43" s="108">
+        <v>0.4</v>
+      </c>
+      <c r="U43" s="108">
+        <v>0.6</v>
+      </c>
+      <c r="V43" s="109">
+        <v>2.1</v>
+      </c>
+      <c r="W43" s="109">
+        <v>3.3</v>
+      </c>
+      <c r="X43" s="109">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Y43" s="109">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Z43" s="109">
         <v>2.9</v>
       </c>
-      <c r="K43" s="108">
-[...46 lines deleted...]
-      </c>
       <c r="AA43" s="109">
-        <v>7.5</v>
+        <v>0.2</v>
       </c>
       <c r="AB43" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC43" s="108">
-        <v>2.2999999999999998</v>
+        <v>6.5</v>
       </c>
       <c r="AD43" s="108">
-        <v>0.2</v>
+        <v>12.1</v>
       </c>
       <c r="AE43" s="108">
-        <v>3.2</v>
+        <v>0.6</v>
       </c>
       <c r="AF43" s="108">
-        <v>2.2999999999999998</v>
+        <v>-4.2</v>
       </c>
       <c r="AG43" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH43" s="108">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
       <c r="AI43" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ43" s="108">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="AK43" s="111">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
     </row>
-    <row r="44" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="92"/>
       <c r="C44" s="3"/>
       <c r="D44" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="H44" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I44" s="108">
+        <v>3.3</v>
+      </c>
+      <c r="J44" s="108">
+        <v>2.4</v>
+      </c>
+      <c r="K44" s="108">
+        <v>1.2</v>
+      </c>
+      <c r="L44" s="108">
+        <v>19.2</v>
+      </c>
+      <c r="M44" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="N44" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="O44" s="108">
+        <v>-3.6</v>
+      </c>
+      <c r="P44" s="108">
+        <v>3.1</v>
+      </c>
+      <c r="Q44" s="108">
+        <v>-3.2</v>
+      </c>
+      <c r="R44" s="108">
+        <v>7.8</v>
+      </c>
+      <c r="S44" s="108">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="T44" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="U44" s="108">
         <v>1.4</v>
       </c>
-      <c r="J44" s="108">
-[...34 lines deleted...]
-      </c>
       <c r="V44" s="109">
-        <v>1</v>
+        <v>3.3</v>
       </c>
       <c r="W44" s="109">
-        <v>1.2</v>
+        <v>1.9</v>
       </c>
       <c r="X44" s="109">
-        <v>9.1999999999999993</v>
+        <v>7.4</v>
       </c>
       <c r="Y44" s="109">
-        <v>4.0999999999999996</v>
+        <v>0.7</v>
       </c>
       <c r="Z44" s="109">
-        <v>-0.2</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AA44" s="109">
-        <v>0.8</v>
+        <v>5.3</v>
       </c>
       <c r="AB44" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC44" s="108">
-        <v>6.4</v>
+        <v>8.9</v>
       </c>
       <c r="AD44" s="108">
-        <v>8.8000000000000007</v>
+        <v>10.7</v>
       </c>
       <c r="AE44" s="108">
-        <v>2.2000000000000002</v>
+        <v>2</v>
       </c>
       <c r="AF44" s="108">
-        <v>-5.5</v>
+        <v>-4.7</v>
       </c>
       <c r="AG44" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH44" s="108">
-        <v>-0.3</v>
+        <v>4.2</v>
       </c>
       <c r="AI44" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ44" s="108">
-        <v>0.3</v>
+        <v>4.2</v>
       </c>
       <c r="AK44" s="111">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
     </row>
-    <row r="45" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="92"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H45" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I45" s="108">
-        <v>1.9</v>
+        <v>1.5</v>
       </c>
       <c r="J45" s="108">
-        <v>4.5999999999999996</v>
+        <v>3.4</v>
       </c>
       <c r="K45" s="108">
+        <v>6.3</v>
+      </c>
+      <c r="L45" s="108">
+        <v>-5.7</v>
+      </c>
+      <c r="M45" s="108">
+        <v>12.2</v>
+      </c>
+      <c r="N45" s="108">
+        <v>12.3</v>
+      </c>
+      <c r="O45" s="108">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="P45" s="108">
+        <v>5.7</v>
+      </c>
+      <c r="Q45" s="108">
+        <v>-16.899999999999999</v>
+      </c>
+      <c r="R45" s="108">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="S45" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="T45" s="108">
+        <v>6.5</v>
+      </c>
+      <c r="U45" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V45" s="109">
+        <v>0.7</v>
+      </c>
+      <c r="W45" s="109">
+        <v>0.5</v>
+      </c>
+      <c r="X45" s="109">
+        <v>-26.8</v>
+      </c>
+      <c r="Y45" s="109">
+        <v>2.5</v>
+      </c>
+      <c r="Z45" s="109">
         <v>5.2</v>
       </c>
-      <c r="L45" s="108">
-[...2 lines deleted...]
-      <c r="M45" s="108">
+      <c r="AA45" s="109">
+        <v>1</v>
+      </c>
+      <c r="AB45" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC45" s="108">
+        <v>5.6</v>
+      </c>
+      <c r="AD45" s="108">
+        <v>7.3</v>
+      </c>
+      <c r="AE45" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AF45" s="108">
+        <v>-3.2</v>
+      </c>
+      <c r="AG45" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH45" s="108">
         <v>-0.3</v>
       </c>
-      <c r="N45" s="108">
-[...61 lines deleted...]
-      </c>
       <c r="AI45" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ45" s="108">
-        <v>1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AK45" s="111">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
     </row>
-    <row r="46" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="92"/>
       <c r="C46" s="3"/>
       <c r="D46" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H46" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I46" s="108">
-        <v>3.3</v>
+        <v>1.8</v>
       </c>
       <c r="J46" s="108">
-        <v>2.4</v>
+        <v>3.2</v>
       </c>
       <c r="K46" s="108">
-        <v>1.2</v>
+        <v>3.4</v>
       </c>
       <c r="L46" s="108">
-        <v>19.2</v>
+        <v>-1.7</v>
       </c>
       <c r="M46" s="108">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="N46" s="108">
+        <v>4.5</v>
+      </c>
+      <c r="O46" s="108">
+        <v>20.3</v>
+      </c>
+      <c r="P46" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Q46" s="108">
+        <v>-11.7</v>
+      </c>
+      <c r="R46" s="108">
         <v>7.7</v>
       </c>
-      <c r="N46" s="108">
+      <c r="S46" s="108">
+        <v>4.3</v>
+      </c>
+      <c r="T46" s="108">
         <v>1.6</v>
       </c>
-      <c r="O46" s="108">
-[...16 lines deleted...]
-      </c>
       <c r="U46" s="108">
+        <v>-1.6</v>
+      </c>
+      <c r="V46" s="109">
+        <v>1.5</v>
+      </c>
+      <c r="W46" s="109">
+        <v>1.5</v>
+      </c>
+      <c r="X46" s="109">
+        <v>-14.7</v>
+      </c>
+      <c r="Y46" s="109">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="Z46" s="109">
+        <v>3.5</v>
+      </c>
+      <c r="AA46" s="109">
         <v>1.4</v>
       </c>
-      <c r="V46" s="109">
-[...16 lines deleted...]
-      </c>
       <c r="AB46" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC46" s="108">
-        <v>8.9</v>
+        <v>1.3</v>
       </c>
       <c r="AD46" s="108">
-        <v>10.7</v>
+        <v>1</v>
       </c>
       <c r="AE46" s="108">
-        <v>2</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AF46" s="108">
-        <v>-4.7</v>
+        <v>-1.6</v>
       </c>
       <c r="AG46" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH46" s="108">
-        <v>4.2</v>
+        <v>5.5</v>
       </c>
       <c r="AI46" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ46" s="108">
-        <v>4.2</v>
+        <v>5.2</v>
       </c>
       <c r="AK46" s="111">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
     </row>
-    <row r="47" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="92"/>
       <c r="C47" s="3"/>
       <c r="D47" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H47" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I47" s="108">
+        <v>1.3</v>
+      </c>
+      <c r="J47" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="K47" s="108">
+        <v>2.7</v>
+      </c>
+      <c r="L47" s="108">
+        <v>-8.6</v>
+      </c>
+      <c r="M47" s="108">
+        <v>11.5</v>
+      </c>
+      <c r="N47" s="108">
+        <v>-1.4</v>
+      </c>
+      <c r="O47" s="108">
+        <v>-11.6</v>
+      </c>
+      <c r="P47" s="108">
+        <v>-0.7</v>
+      </c>
+      <c r="Q47" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="R47" s="108">
+        <v>-14.9</v>
+      </c>
+      <c r="S47" s="108">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T47" s="108">
+        <v>10</v>
+      </c>
+      <c r="U47" s="108">
+        <v>14.6</v>
+      </c>
+      <c r="V47" s="109">
+        <v>1</v>
+      </c>
+      <c r="W47" s="109">
         <v>1.5</v>
       </c>
-      <c r="J47" s="108">
-[...38 lines deleted...]
-      <c r="W47" s="109">
+      <c r="X47" s="109">
+        <v>-0.7</v>
+      </c>
+      <c r="Y47" s="109">
+        <v>-5.5</v>
+      </c>
+      <c r="Z47" s="109">
+        <v>3.1</v>
+      </c>
+      <c r="AA47" s="109">
         <v>0.5</v>
       </c>
-      <c r="X47" s="109">
-[...10 lines deleted...]
-      </c>
       <c r="AB47" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC47" s="108">
-        <v>5.6</v>
+        <v>3.7</v>
       </c>
       <c r="AD47" s="108">
-        <v>7.3</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AE47" s="108">
-        <v>2.2999999999999998</v>
+        <v>-0.9</v>
       </c>
       <c r="AF47" s="108">
-        <v>-3.2</v>
+        <v>-3.7</v>
       </c>
       <c r="AG47" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH47" s="108">
-        <v>-0.3</v>
+        <v>4</v>
       </c>
       <c r="AI47" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ47" s="108">
-        <v>1.1000000000000001</v>
+        <v>5.9</v>
       </c>
       <c r="AK47" s="111">
-        <v>3.5</v>
+        <v>2.6</v>
       </c>
     </row>
-    <row r="48" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="92"/>
       <c r="C48" s="3"/>
       <c r="D48" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F48" s="102" t="s">
         <v>126</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H48" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I48" s="108">
-        <v>1.8</v>
+        <v>3</v>
       </c>
       <c r="J48" s="108">
-        <v>3.2</v>
+        <v>1.4</v>
       </c>
       <c r="K48" s="108">
+        <v>4.2</v>
+      </c>
+      <c r="L48" s="108">
+        <v>21.7</v>
+      </c>
+      <c r="M48" s="108">
+        <v>3.7</v>
+      </c>
+      <c r="N48" s="108">
+        <v>-10.6</v>
+      </c>
+      <c r="O48" s="108">
+        <v>-11.5</v>
+      </c>
+      <c r="P48" s="108">
+        <v>2.4</v>
+      </c>
+      <c r="Q48" s="108">
+        <v>0.4</v>
+      </c>
+      <c r="R48" s="108">
+        <v>30.6</v>
+      </c>
+      <c r="S48" s="108">
+        <v>1.5</v>
+      </c>
+      <c r="T48" s="108">
+        <v>0.6</v>
+      </c>
+      <c r="U48" s="108">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="V48" s="109">
+        <v>2.7</v>
+      </c>
+      <c r="W48" s="109">
+        <v>1.6</v>
+      </c>
+      <c r="X48" s="109">
+        <v>5</v>
+      </c>
+      <c r="Y48" s="109">
+        <v>-6.9</v>
+      </c>
+      <c r="Z48" s="109">
+        <v>2.9</v>
+      </c>
+      <c r="AA48" s="109">
+        <v>4.3</v>
+      </c>
+      <c r="AB48" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC48" s="108">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AD48" s="108">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AE48" s="108">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AF48" s="108">
+        <v>0.2</v>
+      </c>
+      <c r="AG48" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH48" s="108">
+        <v>0.4</v>
+      </c>
+      <c r="AI48" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ48" s="108">
+        <v>1.2</v>
+      </c>
+      <c r="AK48" s="111">
         <v>3.4</v>
       </c>
-      <c r="L48" s="108">
-[...76 lines deleted...]
-      </c>
     </row>
-    <row r="49" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="92"/>
       <c r="C49" s="3"/>
       <c r="D49" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H49" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I49" s="108">
-        <v>1.3</v>
+        <v>7</v>
       </c>
       <c r="J49" s="108">
+        <v>5.7</v>
+      </c>
+      <c r="K49" s="108">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L49" s="108">
+        <v>18.3</v>
+      </c>
+      <c r="M49" s="108">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="N49" s="108">
         <v>1.6</v>
       </c>
-      <c r="K49" s="108">
-[...10 lines deleted...]
-      </c>
       <c r="O49" s="108">
-        <v>-11.6</v>
+        <v>7.1</v>
       </c>
       <c r="P49" s="108">
-        <v>-0.7</v>
+        <v>6.4</v>
       </c>
       <c r="Q49" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="R49" s="108">
+        <v>2.8</v>
+      </c>
+      <c r="S49" s="108">
+        <v>4.7</v>
+      </c>
+      <c r="T49" s="108">
+        <v>9.6</v>
+      </c>
+      <c r="U49" s="108">
+        <v>14.3</v>
+      </c>
+      <c r="V49" s="109">
+        <v>7.2</v>
+      </c>
+      <c r="W49" s="109">
+        <v>7.3</v>
+      </c>
+      <c r="X49" s="109">
+        <v>22.4</v>
+      </c>
+      <c r="Y49" s="109">
+        <v>7.4</v>
+      </c>
+      <c r="Z49" s="109">
+        <v>5.2</v>
+      </c>
+      <c r="AA49" s="109">
+        <v>7.1</v>
+      </c>
+      <c r="AB49" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC49" s="108">
+        <v>7.2</v>
+      </c>
+      <c r="AD49" s="108">
+        <v>7.3</v>
+      </c>
+      <c r="AE49" s="108">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AF49" s="108">
         <v>0.5</v>
       </c>
-      <c r="R49" s="108">
-[...43 lines deleted...]
-      </c>
       <c r="AG49" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH49" s="108">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="AI49" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ49" s="108">
-        <v>5.9</v>
+        <v>5.4</v>
       </c>
       <c r="AK49" s="111">
-        <v>2.6</v>
+        <v>4.2</v>
       </c>
     </row>
-    <row r="50" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="92"/>
       <c r="C50" s="3"/>
       <c r="D50" s="4" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="H50" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I50" s="108">
-        <v>3</v>
+        <v>5.5</v>
       </c>
       <c r="J50" s="108">
-        <v>1.4</v>
+        <v>3.9</v>
       </c>
       <c r="K50" s="108">
-        <v>4.2</v>
+        <v>5.2</v>
       </c>
       <c r="L50" s="108">
-        <v>21.7</v>
+        <v>42.3</v>
       </c>
       <c r="M50" s="108">
-        <v>3.7</v>
+        <v>13.3</v>
       </c>
       <c r="N50" s="108">
-        <v>-10.6</v>
+        <v>-7.7</v>
       </c>
       <c r="O50" s="108">
-        <v>-11.5</v>
+        <v>-5</v>
       </c>
       <c r="P50" s="108">
-        <v>2.4</v>
+        <v>2</v>
       </c>
       <c r="Q50" s="108">
-        <v>0.4</v>
+        <v>1.8</v>
       </c>
       <c r="R50" s="108">
-        <v>30.6</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="S50" s="108">
-        <v>1.5</v>
+        <v>0.7</v>
       </c>
       <c r="T50" s="108">
-        <v>0.6</v>
+        <v>3.8</v>
       </c>
       <c r="U50" s="108">
-        <v>-4.9000000000000004</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="V50" s="109">
-        <v>2.7</v>
+        <v>5.5</v>
       </c>
       <c r="W50" s="109">
-        <v>1.6</v>
+        <v>3.4</v>
       </c>
       <c r="X50" s="109">
-        <v>5</v>
+        <v>-4.7</v>
       </c>
       <c r="Y50" s="109">
-        <v>-6.9</v>
+        <v>-6.8</v>
       </c>
       <c r="Z50" s="109">
+        <v>6.5</v>
+      </c>
+      <c r="AA50" s="109">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AB50" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC50" s="108">
+        <v>3.5</v>
+      </c>
+      <c r="AD50" s="108">
         <v>2.9</v>
       </c>
-      <c r="AA50" s="109">
-[...10 lines deleted...]
-      </c>
       <c r="AE50" s="108">
+        <v>5.8</v>
+      </c>
+      <c r="AF50" s="108">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AG50" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH50" s="108">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AF50" s="108">
-[...7 lines deleted...]
-      </c>
       <c r="AI50" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ50" s="108">
-        <v>1.2</v>
+        <v>4.5</v>
       </c>
       <c r="AK50" s="111">
-        <v>3.4</v>
+        <v>4.7</v>
       </c>
     </row>
-    <row r="51" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="92"/>
       <c r="C51" s="3"/>
       <c r="D51" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H51" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I51" s="108">
-        <v>7</v>
+        <v>3.8</v>
       </c>
       <c r="J51" s="108">
-        <v>5.7</v>
+        <v>3.5</v>
       </c>
       <c r="K51" s="108">
-        <v>5.0999999999999996</v>
+        <v>2.8</v>
       </c>
       <c r="L51" s="108">
-        <v>18.3</v>
+        <v>-5.9</v>
       </c>
       <c r="M51" s="108">
-        <v>8.6999999999999993</v>
+        <v>14.4</v>
       </c>
       <c r="N51" s="108">
-        <v>1.6</v>
+        <v>-5</v>
       </c>
       <c r="O51" s="108">
+        <v>-10</v>
+      </c>
+      <c r="P51" s="108">
+        <v>-5.5</v>
+      </c>
+      <c r="Q51" s="108">
         <v>7.1</v>
       </c>
-      <c r="P51" s="108">
+      <c r="R51" s="108">
+        <v>-3</v>
+      </c>
+      <c r="S51" s="108">
+        <v>4.8</v>
+      </c>
+      <c r="T51" s="108">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U51" s="108">
+        <v>10.6</v>
+      </c>
+      <c r="V51" s="109">
+        <v>3.6</v>
+      </c>
+      <c r="W51" s="109">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="X51" s="109">
+        <v>0.3</v>
+      </c>
+      <c r="Y51" s="109">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Z51" s="109">
+        <v>5.4</v>
+      </c>
+      <c r="AA51" s="109">
+        <v>2.9</v>
+      </c>
+      <c r="AB51" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC51" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AD51" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AE51" s="108">
+        <v>2</v>
+      </c>
+      <c r="AF51" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="AG51" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH51" s="108">
+        <v>6.5</v>
+      </c>
+      <c r="AI51" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ51" s="108">
         <v>6.4</v>
       </c>
-      <c r="Q51" s="108">
-[...58 lines deleted...]
-      </c>
       <c r="AK51" s="111">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
     </row>
-    <row r="52" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="92"/>
       <c r="C52" s="3"/>
       <c r="D52" s="4" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>147</v>
+        <v>56</v>
       </c>
       <c r="H52" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I52" s="108">
-        <v>5.5</v>
+        <v>6.4</v>
       </c>
       <c r="J52" s="108">
-        <v>3.9</v>
+        <v>7</v>
       </c>
       <c r="K52" s="108">
-        <v>5.2</v>
+        <v>6.7</v>
       </c>
       <c r="L52" s="108">
-        <v>42.3</v>
+        <v>-0.3</v>
       </c>
       <c r="M52" s="108">
         <v>13.3</v>
       </c>
       <c r="N52" s="108">
-        <v>-7.7</v>
+        <v>7.9</v>
       </c>
       <c r="O52" s="108">
-        <v>-5</v>
+        <v>-0.1</v>
       </c>
       <c r="P52" s="108">
-        <v>2</v>
+        <v>-6.5</v>
       </c>
       <c r="Q52" s="108">
-        <v>1.8</v>
+        <v>4.8</v>
       </c>
       <c r="R52" s="108">
-        <v>8.6999999999999993</v>
+        <v>22.7</v>
       </c>
       <c r="S52" s="108">
-        <v>0.7</v>
+        <v>7.2</v>
       </c>
       <c r="T52" s="108">
-        <v>3.8</v>
+        <v>6.9</v>
       </c>
       <c r="U52" s="108">
-        <v>1.1000000000000001</v>
+        <v>5.2</v>
       </c>
       <c r="V52" s="109">
-        <v>5.5</v>
+        <v>6.2</v>
       </c>
       <c r="W52" s="109">
-        <v>3.4</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="X52" s="109">
-        <v>-4.7</v>
+        <v>-3.3</v>
       </c>
       <c r="Y52" s="109">
-        <v>-6.8</v>
+        <v>0.4</v>
       </c>
       <c r="Z52" s="109">
-        <v>6.5</v>
+        <v>7.8</v>
       </c>
       <c r="AA52" s="109">
-        <v>8.6999999999999993</v>
+        <v>8.1</v>
       </c>
       <c r="AB52" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC52" s="108">
-        <v>3.5</v>
+        <v>2.1</v>
       </c>
       <c r="AD52" s="108">
-        <v>2.9</v>
+        <v>1.6</v>
       </c>
       <c r="AE52" s="108">
-        <v>5.8</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AF52" s="108">
-        <v>2.2000000000000002</v>
+        <v>5.6</v>
       </c>
       <c r="AG52" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH52" s="108">
-        <v>4.9000000000000004</v>
+        <v>4.2</v>
       </c>
       <c r="AI52" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ52" s="108">
-        <v>4.5</v>
+        <v>2.8</v>
       </c>
       <c r="AK52" s="111">
-        <v>4.7</v>
+        <v>4.2</v>
       </c>
     </row>
-    <row r="53" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="92"/>
       <c r="C53" s="3"/>
       <c r="D53" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H53" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I53" s="108">
-        <v>3.8</v>
+        <v>4</v>
       </c>
       <c r="J53" s="108">
-        <v>3.5</v>
+        <v>4</v>
       </c>
       <c r="K53" s="108">
-        <v>2.8</v>
+        <v>6.8</v>
       </c>
       <c r="L53" s="108">
-        <v>-5.9</v>
+        <v>14.1</v>
       </c>
       <c r="M53" s="108">
-        <v>14.4</v>
+        <v>7.1</v>
       </c>
       <c r="N53" s="108">
-        <v>-5</v>
+        <v>3.7</v>
       </c>
       <c r="O53" s="108">
-        <v>-10</v>
+        <v>0.5</v>
       </c>
       <c r="P53" s="108">
-        <v>-5.5</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="Q53" s="108">
-        <v>7.1</v>
+        <v>5.2</v>
       </c>
       <c r="R53" s="108">
-        <v>-3</v>
+        <v>-0.8</v>
       </c>
       <c r="S53" s="108">
-        <v>4.8</v>
+        <v>10.8</v>
       </c>
       <c r="T53" s="108">
-        <v>9.1999999999999993</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="U53" s="108">
-        <v>10.6</v>
+        <v>-3.9</v>
       </c>
       <c r="V53" s="109">
-        <v>3.6</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="W53" s="109">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="X53" s="109">
+        <v>24.5</v>
+      </c>
+      <c r="Y53" s="109">
+        <v>6.1</v>
+      </c>
+      <c r="Z53" s="109">
+        <v>6.6</v>
+      </c>
+      <c r="AA53" s="109">
+        <v>0.9</v>
+      </c>
+      <c r="AB53" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC53" s="108">
         <v>4.0999999999999996</v>
       </c>
-      <c r="X53" s="109">
-[...16 lines deleted...]
-      </c>
       <c r="AD53" s="108">
-        <v>1.9</v>
+        <v>5</v>
       </c>
       <c r="AE53" s="108">
-        <v>2</v>
+        <v>5.3</v>
       </c>
       <c r="AF53" s="108">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="AG53" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH53" s="108">
-        <v>6.5</v>
+        <v>2.4</v>
       </c>
       <c r="AI53" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ53" s="108">
-        <v>6.4</v>
+        <v>3.2</v>
       </c>
       <c r="AK53" s="111">
-        <v>4.3</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
-    <row r="54" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="92"/>
       <c r="C54" s="3"/>
       <c r="D54" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="H54" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I54" s="108">
-        <v>6.4</v>
+        <v>8.9</v>
       </c>
       <c r="J54" s="108">
+        <v>6.6</v>
+      </c>
+      <c r="K54" s="108">
+        <v>7.6</v>
+      </c>
+      <c r="L54" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="M54" s="108">
+        <v>6.1</v>
+      </c>
+      <c r="N54" s="108">
+        <v>12.6</v>
+      </c>
+      <c r="O54" s="108">
+        <v>11</v>
+      </c>
+      <c r="P54" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="Q54" s="108">
+        <v>28.7</v>
+      </c>
+      <c r="R54" s="108">
+        <v>-7.2</v>
+      </c>
+      <c r="S54" s="108">
+        <v>14.4</v>
+      </c>
+      <c r="T54" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="U54" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="V54" s="109">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="W54" s="109">
+        <v>12.1</v>
+      </c>
+      <c r="X54" s="109">
+        <v>66.7</v>
+      </c>
+      <c r="Y54" s="109">
+        <v>9.1</v>
+      </c>
+      <c r="Z54" s="109">
+        <v>5.8</v>
+      </c>
+      <c r="AA54" s="109">
+        <v>6.6</v>
+      </c>
+      <c r="AB54" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC54" s="108">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AD54" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="AE54" s="108">
+        <v>10.3</v>
+      </c>
+      <c r="AF54" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="AG54" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH54" s="108">
         <v>7</v>
       </c>
-      <c r="K54" s="108">
-[...32 lines deleted...]
-      <c r="V54" s="109">
+      <c r="AI54" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ54" s="108">
         <v>6.2</v>
       </c>
-      <c r="W54" s="109">
-[...40 lines deleted...]
-      </c>
       <c r="AK54" s="111">
-        <v>4.2</v>
+        <v>4</v>
       </c>
     </row>
-    <row r="55" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="92"/>
       <c r="C55" s="3"/>
       <c r="D55" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H55" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I55" s="108">
-        <v>4</v>
+        <v>5.2</v>
       </c>
       <c r="J55" s="108">
-        <v>4</v>
+        <v>4.2</v>
       </c>
       <c r="K55" s="108">
-        <v>6.8</v>
+        <v>5</v>
       </c>
       <c r="L55" s="108">
-        <v>14.1</v>
+        <v>15.1</v>
       </c>
       <c r="M55" s="108">
-        <v>7.1</v>
+        <v>9.9</v>
       </c>
       <c r="N55" s="108">
-        <v>3.7</v>
+        <v>-2.4</v>
       </c>
       <c r="O55" s="108">
-        <v>0.5</v>
+        <v>-4.2</v>
       </c>
       <c r="P55" s="108">
+        <v>10.5</v>
+      </c>
+      <c r="Q55" s="108">
+        <v>11.2</v>
+      </c>
+      <c r="R55" s="108">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="Q55" s="108">
-[...4 lines deleted...]
-      </c>
       <c r="S55" s="108">
-        <v>10.8</v>
+        <v>1.8</v>
       </c>
       <c r="T55" s="108">
-        <v>-4.9000000000000004</v>
+        <v>0</v>
       </c>
       <c r="U55" s="108">
-        <v>-3.9</v>
+        <v>1.3</v>
       </c>
       <c r="V55" s="109">
-        <v>4.9000000000000004</v>
+        <v>5.6</v>
       </c>
       <c r="W55" s="109">
-        <v>8.1999999999999993</v>
+        <v>6.5</v>
       </c>
       <c r="X55" s="109">
-        <v>24.5</v>
+        <v>24.1</v>
       </c>
       <c r="Y55" s="109">
-        <v>6.1</v>
+        <v>-1.5</v>
       </c>
       <c r="Z55" s="109">
-        <v>6.6</v>
+        <v>5</v>
       </c>
       <c r="AA55" s="109">
-        <v>0.9</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AB55" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC55" s="108">
-        <v>4.0999999999999996</v>
+        <v>2</v>
       </c>
       <c r="AD55" s="108">
-        <v>5</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="AE55" s="108">
-        <v>5.3</v>
+        <v>7.7</v>
       </c>
       <c r="AF55" s="108">
-        <v>0.2</v>
+        <v>4.7</v>
       </c>
       <c r="AG55" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH55" s="108">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="AI55" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ55" s="108">
         <v>3.2</v>
       </c>
       <c r="AK55" s="111">
-        <v>4.0999999999999996</v>
+        <v>3.8</v>
       </c>
     </row>
-    <row r="56" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="92"/>
       <c r="C56" s="3"/>
       <c r="D56" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="H56" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I56" s="108">
-        <v>8.9</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="J56" s="108">
-        <v>6.6</v>
+        <v>3.8</v>
       </c>
       <c r="K56" s="108">
-        <v>7.6</v>
+        <v>5.7</v>
       </c>
       <c r="L56" s="108">
-        <v>6.7</v>
+        <v>-3.2</v>
       </c>
       <c r="M56" s="108">
-        <v>6.1</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="N56" s="108">
-        <v>12.6</v>
+        <v>3.3</v>
       </c>
       <c r="O56" s="108">
-        <v>11</v>
+        <v>2.4</v>
       </c>
       <c r="P56" s="108">
+        <v>13.2</v>
+      </c>
+      <c r="Q56" s="108">
+        <v>17.8</v>
+      </c>
+      <c r="R56" s="108">
+        <v>3.4</v>
+      </c>
+      <c r="S56" s="108">
+        <v>-1.6</v>
+      </c>
+      <c r="T56" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="U56" s="108">
+        <v>4.7</v>
+      </c>
+      <c r="V56" s="109">
+        <v>5.9</v>
+      </c>
+      <c r="W56" s="109">
+        <v>7.7</v>
+      </c>
+      <c r="X56" s="109">
+        <v>28.4</v>
+      </c>
+      <c r="Y56" s="109">
+        <v>0.3</v>
+      </c>
+      <c r="Z56" s="109">
+        <v>5.4</v>
+      </c>
+      <c r="AA56" s="109">
+        <v>3.2</v>
+      </c>
+      <c r="AB56" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC56" s="108">
+        <v>1</v>
+      </c>
+      <c r="AD56" s="108">
+        <v>-1.5</v>
+      </c>
+      <c r="AE56" s="108">
+        <v>8.4</v>
+      </c>
+      <c r="AF56" s="108">
+        <v>5.5</v>
+      </c>
+      <c r="AG56" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH56" s="108">
+        <v>1</v>
+      </c>
+      <c r="AI56" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ56" s="108">
         <v>0.1</v>
       </c>
-      <c r="Q56" s="108">
-[...58 lines deleted...]
-      </c>
       <c r="AK56" s="111">
-        <v>4</v>
+        <v>3.6</v>
       </c>
     </row>
-    <row r="57" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="92"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H57" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I57" s="108">
-        <v>5.2</v>
+        <v>5.5</v>
       </c>
       <c r="J57" s="108">
-        <v>4.2</v>
+        <v>6.2</v>
       </c>
       <c r="K57" s="108">
-        <v>5</v>
+        <v>5.9</v>
       </c>
       <c r="L57" s="108">
-        <v>15.1</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="M57" s="108">
-        <v>9.9</v>
+        <v>0.5</v>
       </c>
       <c r="N57" s="108">
-        <v>-2.4</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="O57" s="108">
-        <v>-4.2</v>
+        <v>8.5</v>
       </c>
       <c r="P57" s="108">
-        <v>10.5</v>
+        <v>3</v>
       </c>
       <c r="Q57" s="108">
-        <v>11.2</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="R57" s="108">
-        <v>-2.2999999999999998</v>
+        <v>10.4</v>
       </c>
       <c r="S57" s="108">
-        <v>1.8</v>
+        <v>14.8</v>
       </c>
       <c r="T57" s="108">
-        <v>0</v>
+        <v>-3.7</v>
       </c>
       <c r="U57" s="108">
+        <v>7.3</v>
+      </c>
+      <c r="V57" s="109">
+        <v>7.3</v>
+      </c>
+      <c r="W57" s="109">
+        <v>7</v>
+      </c>
+      <c r="X57" s="109">
+        <v>24.7</v>
+      </c>
+      <c r="Y57" s="109">
+        <v>14.4</v>
+      </c>
+      <c r="Z57" s="109">
+        <v>3.7</v>
+      </c>
+      <c r="AA57" s="109">
+        <v>7.7</v>
+      </c>
+      <c r="AB57" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC57" s="108">
+        <v>6</v>
+      </c>
+      <c r="AD57" s="108">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AE57" s="108">
+        <v>9</v>
+      </c>
+      <c r="AF57" s="108">
+        <v>2.5</v>
+      </c>
+      <c r="AG57" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH57" s="108">
         <v>1.3</v>
       </c>
-      <c r="V57" s="109">
-[...37 lines deleted...]
-      </c>
       <c r="AI57" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ57" s="108">
-        <v>3.2</v>
+        <v>1.6</v>
       </c>
       <c r="AK57" s="111">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
     </row>
-    <row r="58" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="92"/>
       <c r="C58" s="3"/>
       <c r="D58" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H58" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I58" s="108">
-        <v>5.0999999999999996</v>
+        <v>5.3</v>
       </c>
       <c r="J58" s="108">
-        <v>3.8</v>
+        <v>5.5</v>
       </c>
       <c r="K58" s="108">
-        <v>5.7</v>
+        <v>6.2</v>
       </c>
       <c r="L58" s="108">
-        <v>-3.2</v>
+        <v>-4.5</v>
       </c>
       <c r="M58" s="108">
-        <v>4.5999999999999996</v>
+        <v>-0.5</v>
       </c>
       <c r="N58" s="108">
-        <v>3.3</v>
+        <v>1.5</v>
       </c>
       <c r="O58" s="108">
-        <v>2.4</v>
+        <v>-5.0999999999999996</v>
       </c>
       <c r="P58" s="108">
-        <v>13.2</v>
+        <v>12.4</v>
       </c>
       <c r="Q58" s="108">
-        <v>17.8</v>
+        <v>14.8</v>
       </c>
       <c r="R58" s="108">
+        <v>-11.3</v>
+      </c>
+      <c r="S58" s="108">
+        <v>8.5</v>
+      </c>
+      <c r="T58" s="108">
+        <v>4.7</v>
+      </c>
+      <c r="U58" s="108">
+        <v>15.7</v>
+      </c>
+      <c r="V58" s="109">
+        <v>6.4</v>
+      </c>
+      <c r="W58" s="109">
+        <v>5.2</v>
+      </c>
+      <c r="X58" s="109">
+        <v>12.6</v>
+      </c>
+      <c r="Y58" s="109">
+        <v>1</v>
+      </c>
+      <c r="Z58" s="109">
+        <v>4.7</v>
+      </c>
+      <c r="AA58" s="109">
+        <v>8</v>
+      </c>
+      <c r="AB58" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC58" s="108">
         <v>3.4</v>
       </c>
-      <c r="S58" s="108">
-[...31 lines deleted...]
-      </c>
       <c r="AD58" s="108">
-        <v>-1.5</v>
+        <v>2.8</v>
       </c>
       <c r="AE58" s="108">
-        <v>8.4</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="AF58" s="108">
         <v>5.5</v>
       </c>
       <c r="AG58" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH58" s="108">
-        <v>1</v>
+        <v>-1.7</v>
       </c>
       <c r="AI58" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ58" s="108">
-        <v>0.1</v>
+        <v>-0.9</v>
       </c>
       <c r="AK58" s="111">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
     </row>
-    <row r="59" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="92"/>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H59" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I59" s="108">
-        <v>5.5</v>
+        <v>0.3</v>
       </c>
       <c r="J59" s="108">
-        <v>6.2</v>
+        <v>1.8</v>
       </c>
       <c r="K59" s="108">
-        <v>5.9</v>
+        <v>5.2</v>
       </c>
       <c r="L59" s="108">
-        <v>2.2999999999999998</v>
+        <v>-7.1</v>
       </c>
       <c r="M59" s="108">
-        <v>0.5</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="N59" s="108">
-        <v>-4.9000000000000004</v>
+        <v>1.5</v>
       </c>
       <c r="O59" s="108">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="P59" s="108">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Q59" s="108">
+        <v>-5.9</v>
+      </c>
+      <c r="R59" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="S59" s="108">
+        <v>2</v>
+      </c>
+      <c r="T59" s="108">
+        <v>-3.8</v>
+      </c>
+      <c r="U59" s="108">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="V59" s="109">
+        <v>0.6</v>
+      </c>
+      <c r="W59" s="109">
+        <v>2.4</v>
+      </c>
+      <c r="X59" s="109">
+        <v>-11.4</v>
+      </c>
+      <c r="Y59" s="109">
+        <v>10.8</v>
+      </c>
+      <c r="Z59" s="109">
+        <v>3.5</v>
+      </c>
+      <c r="AA59" s="109">
+        <v>-2</v>
+      </c>
+      <c r="AB59" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC59" s="108">
+        <v>3.3</v>
+      </c>
+      <c r="AD59" s="108">
         <v>3</v>
       </c>
-      <c r="Q59" s="108">
-[...40 lines deleted...]
-      </c>
       <c r="AE59" s="108">
-        <v>9</v>
+        <v>3.5</v>
       </c>
       <c r="AF59" s="108">
-        <v>2.5</v>
+        <v>0.3</v>
       </c>
       <c r="AG59" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH59" s="108">
-        <v>1.3</v>
+        <v>-3.6</v>
       </c>
       <c r="AI59" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ59" s="108">
-        <v>1.6</v>
+        <v>-4.3</v>
       </c>
       <c r="AK59" s="111">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
     </row>
-    <row r="60" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="92"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H60" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I60" s="108">
-        <v>5.3</v>
+        <v>6.3</v>
       </c>
       <c r="J60" s="108">
-        <v>5.5</v>
+        <v>5.2</v>
       </c>
       <c r="K60" s="108">
-        <v>6.2</v>
+        <v>7.1</v>
       </c>
       <c r="L60" s="108">
-        <v>-4.5</v>
+        <v>0.5</v>
       </c>
       <c r="M60" s="108">
-        <v>-0.5</v>
+        <v>1.8</v>
       </c>
       <c r="N60" s="108">
-        <v>1.5</v>
+        <v>12.6</v>
       </c>
       <c r="O60" s="108">
-        <v>-5.0999999999999996</v>
+        <v>10</v>
       </c>
       <c r="P60" s="108">
-        <v>12.4</v>
+        <v>3.4</v>
       </c>
       <c r="Q60" s="108">
-        <v>14.8</v>
+        <v>24.4</v>
       </c>
       <c r="R60" s="108">
-        <v>-11.3</v>
+        <v>4</v>
       </c>
       <c r="S60" s="108">
-        <v>8.5</v>
+        <v>4.5</v>
       </c>
       <c r="T60" s="108">
-        <v>4.7</v>
+        <v>-6.6</v>
       </c>
       <c r="U60" s="108">
-        <v>15.7</v>
+        <v>5.2</v>
       </c>
       <c r="V60" s="109">
-        <v>6.4</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="W60" s="109">
-        <v>5.2</v>
+        <v>11.3</v>
       </c>
       <c r="X60" s="109">
-        <v>12.6</v>
+        <v>44.6</v>
       </c>
       <c r="Y60" s="109">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Z60" s="109">
+        <v>6.1</v>
+      </c>
+      <c r="AA60" s="109">
+        <v>3.9</v>
+      </c>
+      <c r="AB60" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC60" s="108">
         <v>1</v>
       </c>
-      <c r="Z60" s="109">
-[...10 lines deleted...]
-      </c>
       <c r="AD60" s="108">
-        <v>2.8</v>
+        <v>0.7</v>
       </c>
       <c r="AE60" s="108">
-        <v>10.199999999999999</v>
+        <v>10.7</v>
       </c>
       <c r="AF60" s="108">
-        <v>5.5</v>
+        <v>7.4</v>
       </c>
       <c r="AG60" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH60" s="108">
-        <v>-1.7</v>
+        <v>0.6</v>
       </c>
       <c r="AI60" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ60" s="108">
-        <v>-0.9</v>
+        <v>0.2</v>
       </c>
       <c r="AK60" s="111">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
     </row>
-    <row r="61" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="92"/>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H61" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I61" s="108">
-        <v>0.3</v>
+        <v>-0.3</v>
       </c>
       <c r="J61" s="108">
-        <v>1.8</v>
+        <v>0.9</v>
       </c>
       <c r="K61" s="108">
-        <v>5.2</v>
+        <v>2.6</v>
       </c>
       <c r="L61" s="108">
+        <v>-5.4</v>
+      </c>
+      <c r="M61" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="N61" s="108">
+        <v>3.9</v>
+      </c>
+      <c r="O61" s="108">
         <v>-7.1</v>
       </c>
-      <c r="M61" s="108">
-[...7 lines deleted...]
-      </c>
       <c r="P61" s="108">
-        <v>4.4000000000000004</v>
+        <v>6</v>
       </c>
       <c r="Q61" s="108">
-        <v>-5.9</v>
+        <v>-5.3</v>
       </c>
       <c r="R61" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="S61" s="108">
+        <v>6</v>
+      </c>
+      <c r="T61" s="108">
+        <v>-7.3</v>
+      </c>
+      <c r="U61" s="108">
+        <v>-4.5</v>
+      </c>
+      <c r="V61" s="109">
+        <v>0.5</v>
+      </c>
+      <c r="W61" s="109">
+        <v>-0.2</v>
+      </c>
+      <c r="X61" s="109">
+        <v>-2.1</v>
+      </c>
+      <c r="Y61" s="109">
+        <v>-2.4</v>
+      </c>
+      <c r="Z61" s="109">
+        <v>0.5</v>
+      </c>
+      <c r="AA61" s="109">
         <v>1.6</v>
       </c>
-      <c r="S61" s="108">
-[...11 lines deleted...]
-      <c r="W61" s="109">
+      <c r="AB61" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC61" s="108">
         <v>2.4</v>
       </c>
-      <c r="X61" s="109">
-[...16 lines deleted...]
-      </c>
       <c r="AD61" s="108">
-        <v>3</v>
+        <v>3.6</v>
       </c>
       <c r="AE61" s="108">
-        <v>3.5</v>
+        <v>-1.3</v>
       </c>
       <c r="AF61" s="108">
-        <v>0.3</v>
+        <v>-1.9</v>
       </c>
       <c r="AG61" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH61" s="108">
-        <v>-3.6</v>
+        <v>1.4</v>
       </c>
       <c r="AI61" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ61" s="108">
-        <v>-4.3</v>
+        <v>0.2</v>
       </c>
       <c r="AK61" s="111">
-        <v>3.4</v>
+        <v>2.4</v>
       </c>
     </row>
-    <row r="62" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="51"/>
       <c r="B62" s="3"/>
       <c r="C62" s="3"/>
       <c r="D62" s="4" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>53</v>
+        <v>152</v>
       </c>
       <c r="H62" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I62" s="108">
-        <v>6.3</v>
+        <v>0.7</v>
       </c>
       <c r="J62" s="108">
-        <v>5.2</v>
+        <v>1.3</v>
       </c>
       <c r="K62" s="108">
-        <v>7.1</v>
+        <v>5.5</v>
       </c>
       <c r="L62" s="108">
-        <v>0.5</v>
+        <v>-10.199999999999999</v>
       </c>
       <c r="M62" s="108">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="N62" s="108">
+        <v>14.4</v>
+      </c>
+      <c r="O62" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="P62" s="108">
+        <v>3.5</v>
+      </c>
+      <c r="Q62" s="108">
+        <v>-0.4</v>
+      </c>
+      <c r="R62" s="108">
+        <v>-26.9</v>
+      </c>
+      <c r="S62" s="108">
+        <v>13.1</v>
+      </c>
+      <c r="T62" s="108">
+        <v>-4.3</v>
+      </c>
+      <c r="U62" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="V62" s="109">
         <v>1.8</v>
       </c>
-      <c r="N62" s="108">
-[...25 lines deleted...]
-      </c>
       <c r="W62" s="109">
-        <v>11.3</v>
+        <v>5.4</v>
       </c>
       <c r="X62" s="109">
-        <v>44.6</v>
+        <v>30.4</v>
       </c>
       <c r="Y62" s="109">
-        <v>10.199999999999999</v>
+        <v>11.1</v>
       </c>
       <c r="Z62" s="109">
-        <v>6.1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AA62" s="109">
-        <v>3.9</v>
+        <v>-3.5</v>
       </c>
       <c r="AB62" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC62" s="108">
+        <v>3</v>
+      </c>
+      <c r="AD62" s="108">
+        <v>3</v>
+      </c>
+      <c r="AE62" s="108">
         <v>1</v>
       </c>
-      <c r="AD62" s="108">
-[...4 lines deleted...]
-      </c>
       <c r="AF62" s="108">
-        <v>7.4</v>
+        <v>-1.5</v>
       </c>
       <c r="AG62" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH62" s="108">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="AI62" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ62" s="108">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="AK62" s="111">
-        <v>3.3</v>
+        <v>1.7</v>
       </c>
     </row>
-    <row r="63" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="92"/>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H63" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I63" s="108">
+        <v>-0.4</v>
+      </c>
+      <c r="J63" s="108">
+        <v>-0.9</v>
+      </c>
+      <c r="K63" s="108">
+        <v>3.5</v>
+      </c>
+      <c r="L63" s="108">
+        <v>14.6</v>
+      </c>
+      <c r="M63" s="108">
+        <v>-5.5</v>
+      </c>
+      <c r="N63" s="108">
+        <v>3.1</v>
+      </c>
+      <c r="O63" s="108">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="P63" s="108">
+        <v>8.1</v>
+      </c>
+      <c r="Q63" s="108">
+        <v>-5.4</v>
+      </c>
+      <c r="R63" s="108">
+        <v>-32.200000000000003</v>
+      </c>
+      <c r="S63" s="108">
+        <v>13.2</v>
+      </c>
+      <c r="T63" s="108">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="U63" s="108">
+        <v>-9.1</v>
+      </c>
+      <c r="V63" s="109">
+        <v>0.2</v>
+      </c>
+      <c r="W63" s="109">
+        <v>0.4</v>
+      </c>
+      <c r="X63" s="109">
+        <v>7</v>
+      </c>
+      <c r="Y63" s="109">
+        <v>-1.5</v>
+      </c>
+      <c r="Z63" s="109">
         <v>-0.3</v>
       </c>
-      <c r="J63" s="108">
-[...5 lines deleted...]
-      <c r="L63" s="108">
+      <c r="AA63" s="109">
+        <v>-0.1</v>
+      </c>
+      <c r="AB63" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC63" s="108">
+        <v>3</v>
+      </c>
+      <c r="AD63" s="108">
+        <v>3.4</v>
+      </c>
+      <c r="AE63" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AF63" s="108">
+        <v>-1</v>
+      </c>
+      <c r="AG63" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH63" s="108">
+        <v>-3</v>
+      </c>
+      <c r="AI63" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ63" s="108">
         <v>-5.4</v>
       </c>
-      <c r="M63" s="108">
-[...62 lines deleted...]
-      <c r="AH63" s="108">
+      <c r="AK63" s="111">
         <v>1.4</v>
       </c>
-      <c r="AI63" s="110" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
-    <row r="64" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="92"/>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="4" t="s">
-        <v>151</v>
+        <v>126</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>152</v>
+        <v>56</v>
       </c>
       <c r="H64" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I64" s="108">
-        <v>0.7</v>
+        <v>-1.3</v>
       </c>
       <c r="J64" s="108">
-        <v>1.3</v>
+        <v>0.3</v>
       </c>
       <c r="K64" s="108">
-        <v>5.5</v>
+        <v>0.6</v>
       </c>
       <c r="L64" s="108">
-        <v>-10.199999999999999</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="M64" s="108">
-        <v>-4.0999999999999996</v>
+        <v>-7.8</v>
       </c>
       <c r="N64" s="108">
-        <v>14.4</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="O64" s="108">
-        <v>0.7</v>
+        <v>-0.6</v>
       </c>
       <c r="P64" s="108">
-        <v>3.5</v>
+        <v>20.3</v>
       </c>
       <c r="Q64" s="108">
-        <v>-0.4</v>
+        <v>-15.1</v>
       </c>
       <c r="R64" s="108">
-        <v>-26.9</v>
+        <v>-3.5</v>
       </c>
       <c r="S64" s="108">
-        <v>13.1</v>
+        <v>7</v>
       </c>
       <c r="T64" s="108">
-        <v>-4.3</v>
+        <v>-6.5</v>
       </c>
       <c r="U64" s="108">
-        <v>2.9</v>
+        <v>-2</v>
       </c>
       <c r="V64" s="109">
-        <v>1.8</v>
+        <v>-0.5</v>
       </c>
       <c r="W64" s="109">
-        <v>5.4</v>
+        <v>-3.3</v>
       </c>
       <c r="X64" s="109">
-        <v>30.4</v>
+        <v>-14.8</v>
       </c>
       <c r="Y64" s="109">
-        <v>11.1</v>
+        <v>-2.1</v>
       </c>
       <c r="Z64" s="109">
-        <v>1.1000000000000001</v>
+        <v>-1.2</v>
       </c>
       <c r="AA64" s="109">
-        <v>-3.5</v>
+        <v>3.8</v>
       </c>
       <c r="AB64" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC64" s="108">
-        <v>3</v>
+        <v>6.4</v>
       </c>
       <c r="AD64" s="108">
-        <v>3</v>
+        <v>6.4</v>
       </c>
       <c r="AE64" s="108">
-        <v>1</v>
+        <v>-2.1</v>
       </c>
       <c r="AF64" s="108">
-        <v>-1.5</v>
+        <v>-7.2</v>
       </c>
       <c r="AG64" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH64" s="108">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="AI64" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ64" s="108">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="AK64" s="111">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
     </row>
-    <row r="65" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="92"/>
       <c r="B65" s="3"/>
       <c r="C65" s="3"/>
       <c r="D65" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H65" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I65" s="108">
-        <v>-0.4</v>
+        <v>1</v>
       </c>
       <c r="J65" s="108">
-        <v>-0.9</v>
+        <v>-0.5</v>
       </c>
       <c r="K65" s="108">
-        <v>3.5</v>
+        <v>2.9</v>
       </c>
       <c r="L65" s="108">
-        <v>14.6</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="M65" s="108">
-        <v>-5.5</v>
+        <v>-10</v>
       </c>
       <c r="N65" s="108">
-        <v>3.1</v>
+        <v>21.3</v>
       </c>
       <c r="O65" s="108">
-        <v>4.4000000000000004</v>
+        <v>-9.6</v>
       </c>
       <c r="P65" s="108">
-        <v>8.1</v>
+        <v>6.7</v>
       </c>
       <c r="Q65" s="108">
-        <v>-5.4</v>
+        <v>9.1</v>
       </c>
       <c r="R65" s="108">
-        <v>-32.200000000000003</v>
+        <v>-24.3</v>
       </c>
       <c r="S65" s="108">
-        <v>13.2</v>
+        <v>7.7</v>
       </c>
       <c r="T65" s="108">
-        <v>-9.1999999999999993</v>
+        <v>-2.6</v>
       </c>
       <c r="U65" s="108">
-        <v>-9.1</v>
+        <v>7.8</v>
       </c>
       <c r="V65" s="109">
-        <v>0.2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="W65" s="109">
+        <v>4</v>
+      </c>
+      <c r="X65" s="109">
+        <v>40.9</v>
+      </c>
+      <c r="Y65" s="109">
+        <v>0.6</v>
+      </c>
+      <c r="Z65" s="109">
+        <v>-0.7</v>
+      </c>
+      <c r="AA65" s="109">
+        <v>-0.2</v>
+      </c>
+      <c r="AB65" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC65" s="108">
+        <v>3.8</v>
+      </c>
+      <c r="AD65" s="108">
+        <v>3.8</v>
+      </c>
+      <c r="AE65" s="108">
         <v>0.4</v>
       </c>
-      <c r="X65" s="109">
-[...22 lines deleted...]
-      </c>
       <c r="AF65" s="108">
-        <v>-1</v>
+        <v>-2.5</v>
       </c>
       <c r="AG65" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH65" s="108">
-        <v>-3</v>
+        <v>2.1</v>
       </c>
       <c r="AI65" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ65" s="108">
-        <v>-5.4</v>
+        <v>3.2</v>
       </c>
       <c r="AK65" s="111">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
     </row>
-    <row r="66" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="112"/>
       <c r="B66" s="113"/>
       <c r="C66" s="114"/>
       <c r="D66" s="115"/>
       <c r="E66" s="113"/>
       <c r="F66" s="113"/>
       <c r="G66" s="113"/>
       <c r="H66" s="2" t="s">
         <v>139</v>
       </c>
       <c r="I66" s="116"/>
       <c r="J66" s="116"/>
       <c r="K66" s="116"/>
       <c r="L66" s="116"/>
       <c r="M66" s="116"/>
       <c r="N66" s="116"/>
       <c r="O66" s="116"/>
       <c r="P66" s="116"/>
       <c r="Q66" s="116"/>
       <c r="R66" s="116"/>
       <c r="S66" s="116"/>
       <c r="T66" s="116"/>
       <c r="U66" s="116"/>
       <c r="V66" s="116"/>
       <c r="W66" s="116"/>
       <c r="X66" s="116"/>
       <c r="Y66" s="116"/>
       <c r="Z66" s="116"/>
       <c r="AA66" s="117"/>
       <c r="AB66" s="116"/>
       <c r="AC66" s="116"/>
       <c r="AD66" s="116"/>
       <c r="AE66" s="118"/>
       <c r="AF66" s="117"/>
       <c r="AG66" s="116"/>
       <c r="AH66" s="116"/>
       <c r="AI66" s="116"/>
       <c r="AJ66" s="116"/>
       <c r="AK66" s="116"/>
     </row>
-    <row r="67" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="92"/>
       <c r="B67" s="3"/>
       <c r="C67" s="106"/>
       <c r="D67" s="106" t="s">
         <v>145</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>156</v>
       </c>
       <c r="H67" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I67" s="108">
-        <v>-0.5</v>
+        <v>0.5</v>
       </c>
       <c r="J67" s="108">
-        <v>-0.8</v>
+        <v>0</v>
       </c>
       <c r="K67" s="108">
-        <v>2</v>
+        <v>-2.7</v>
       </c>
       <c r="L67" s="108">
-        <v>9.5</v>
+        <v>3.5</v>
       </c>
       <c r="M67" s="108">
-        <v>-18.600000000000001</v>
+        <v>-1.9</v>
       </c>
       <c r="N67" s="108">
-        <v>-2</v>
+        <v>1.9</v>
       </c>
       <c r="O67" s="108">
-        <v>11.6</v>
+        <v>11.3</v>
       </c>
       <c r="P67" s="108">
-        <v>9.4</v>
+        <v>1.2</v>
       </c>
       <c r="Q67" s="108">
+        <v>-10.199999999999999</v>
+      </c>
+      <c r="R67" s="108">
+        <v>25.9</v>
+      </c>
+      <c r="S67" s="108">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="T67" s="119">
+        <v>10</v>
+      </c>
+      <c r="U67" s="108">
+        <v>6.1</v>
+      </c>
+      <c r="V67" s="109">
+        <v>-0.9</v>
+      </c>
+      <c r="W67" s="109">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="X67" s="109">
+        <v>-20.2</v>
+      </c>
+      <c r="Y67" s="109">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="R67" s="108">
-[...22 lines deleted...]
-      </c>
       <c r="Z67" s="109">
-        <v>-5.5</v>
+        <v>-3.4</v>
       </c>
       <c r="AA67" s="109">
-        <v>5.7</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AB67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC67" s="108">
-        <v>-2.5</v>
+        <v>-0.6</v>
       </c>
       <c r="AD67" s="108">
-        <v>-2.8</v>
+        <v>-2.6</v>
       </c>
       <c r="AE67" s="108">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
       <c r="AF67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH67" s="108">
-        <v>-0.9</v>
+        <v>0</v>
       </c>
       <c r="AI67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ67" s="108">
-        <v>-1</v>
+        <v>-1.6</v>
       </c>
       <c r="AK67" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="68" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="92"/>
       <c r="C68" s="3"/>
       <c r="D68" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="H68" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I68" s="108">
-        <v>-1.2</v>
+        <v>-1.8</v>
       </c>
       <c r="J68" s="108">
-        <v>-2</v>
+        <v>-3.4</v>
       </c>
       <c r="K68" s="108">
-        <v>1.8</v>
+        <v>-3.1</v>
       </c>
       <c r="L68" s="108">
-        <v>-5.8</v>
+        <v>-3.5</v>
       </c>
       <c r="M68" s="108">
-        <v>-12.3</v>
+        <v>-9.6999999999999993</v>
       </c>
       <c r="N68" s="108">
-        <v>-0.5</v>
+        <v>-10</v>
       </c>
       <c r="O68" s="108">
-        <v>0.8</v>
+        <v>-0.4</v>
       </c>
       <c r="P68" s="108">
-        <v>-0.7</v>
+        <v>6.4</v>
       </c>
       <c r="Q68" s="108">
-        <v>3.2</v>
+        <v>4.2</v>
       </c>
       <c r="R68" s="108">
-        <v>11.2</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="S68" s="108">
-        <v>-5.7</v>
+        <v>-8.4</v>
       </c>
       <c r="T68" s="119">
-        <v>-2.7</v>
+        <v>0.6</v>
       </c>
       <c r="U68" s="108">
-        <v>4.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="V68" s="109">
-        <v>-0.6</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="W68" s="109">
-        <v>-0.2</v>
+        <v>-2.6</v>
       </c>
       <c r="X68" s="109">
-        <v>17.600000000000001</v>
+        <v>8</v>
       </c>
       <c r="Y68" s="109">
-        <v>-1.4</v>
+        <v>1.5</v>
       </c>
       <c r="Z68" s="109">
-        <v>-3.2</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="AA68" s="109">
         <v>-1.4</v>
       </c>
       <c r="AB68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC68" s="108">
-        <v>-0.1</v>
+        <v>3</v>
       </c>
       <c r="AD68" s="108">
-        <v>-0.1</v>
+        <v>5.3</v>
       </c>
       <c r="AE68" s="108">
-        <v>1</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AF68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH68" s="108">
-        <v>-5</v>
+        <v>-3.5</v>
       </c>
       <c r="AI68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ68" s="108">
-        <v>-5.0999999999999996</v>
+        <v>-2.9</v>
       </c>
       <c r="AK68" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="69" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="92"/>
       <c r="C69" s="3"/>
       <c r="D69" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H69" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I69" s="108">
-        <v>0.5</v>
+        <v>-1.4</v>
       </c>
       <c r="J69" s="108">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="K69" s="108">
-        <v>-2.7</v>
+        <v>1.5</v>
       </c>
       <c r="L69" s="108">
-        <v>3.5</v>
+        <v>-23.6</v>
       </c>
       <c r="M69" s="108">
-        <v>-1.9</v>
+        <v>-7.3</v>
       </c>
       <c r="N69" s="108">
+        <v>23.7</v>
+      </c>
+      <c r="O69" s="108">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="P69" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q69" s="108">
+        <v>-3.4</v>
+      </c>
+      <c r="R69" s="108">
+        <v>7.3</v>
+      </c>
+      <c r="S69" s="108">
+        <v>-1</v>
+      </c>
+      <c r="T69" s="119">
+        <v>-2.8</v>
+      </c>
+      <c r="U69" s="108">
+        <v>-0.5</v>
+      </c>
+      <c r="V69" s="109">
+        <v>-1.2</v>
+      </c>
+      <c r="W69" s="109">
+        <v>-0.5</v>
+      </c>
+      <c r="X69" s="109">
         <v>1.9</v>
       </c>
-      <c r="O69" s="108">
-[...28 lines deleted...]
-      </c>
       <c r="Y69" s="109">
-        <v>-1.1000000000000001</v>
+        <v>2.6</v>
       </c>
       <c r="Z69" s="109">
-        <v>-3.4</v>
+        <v>-1.4</v>
       </c>
       <c r="AA69" s="109">
-        <v>4.9000000000000004</v>
+        <v>-2.1</v>
       </c>
       <c r="AB69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC69" s="108">
-        <v>-0.6</v>
+        <v>3.1</v>
       </c>
       <c r="AD69" s="108">
+        <v>8.5</v>
+      </c>
+      <c r="AE69" s="108">
         <v>-2.6</v>
       </c>
-      <c r="AE69" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="AF69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH69" s="108">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
       <c r="AI69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ69" s="108">
-        <v>-1.6</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="AK69" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="70" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="92"/>
       <c r="C70" s="3"/>
       <c r="D70" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="H70" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I70" s="108">
-        <v>-1.8</v>
+        <v>0.1</v>
       </c>
       <c r="J70" s="108">
-        <v>-3.4</v>
+        <v>-0.8</v>
       </c>
       <c r="K70" s="108">
-        <v>-3.1</v>
+        <v>-1.7</v>
       </c>
       <c r="L70" s="108">
-        <v>-3.5</v>
+        <v>17.3</v>
       </c>
       <c r="M70" s="108">
-        <v>-9.6999999999999993</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="N70" s="108">
-        <v>-10</v>
+        <v>-2</v>
       </c>
       <c r="O70" s="108">
-        <v>-0.4</v>
+        <v>-5.7</v>
       </c>
       <c r="P70" s="108">
-        <v>6.4</v>
+        <v>1.6</v>
       </c>
       <c r="Q70" s="108">
-        <v>4.2</v>
+        <v>-4.3</v>
       </c>
       <c r="R70" s="108">
-        <v>9.3000000000000007</v>
+        <v>8.9</v>
       </c>
       <c r="S70" s="108">
-        <v>-8.4</v>
+        <v>5.6</v>
       </c>
       <c r="T70" s="119">
-        <v>0.6</v>
+        <v>-0.9</v>
       </c>
       <c r="U70" s="108">
-        <v>1.1000000000000001</v>
+        <v>0.1</v>
       </c>
       <c r="V70" s="109">
-        <v>-2.2000000000000002</v>
+        <v>0.1</v>
       </c>
       <c r="W70" s="109">
-        <v>-2.6</v>
+        <v>-2</v>
       </c>
       <c r="X70" s="109">
-        <v>8</v>
+        <v>5.2</v>
       </c>
       <c r="Y70" s="109">
-        <v>1.5</v>
+        <v>-1.9</v>
       </c>
       <c r="Z70" s="109">
-        <v>-4.5999999999999996</v>
+        <v>-3.3</v>
       </c>
       <c r="AA70" s="109">
-        <v>-1.4</v>
+        <v>3.3</v>
       </c>
       <c r="AB70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC70" s="108">
-        <v>3</v>
+        <v>5.5</v>
       </c>
       <c r="AD70" s="108">
-        <v>5.3</v>
+        <v>7.3</v>
       </c>
       <c r="AE70" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-1.2</v>
       </c>
       <c r="AF70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH70" s="108">
-        <v>-3.5</v>
+        <v>1</v>
       </c>
       <c r="AI70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ70" s="108">
-        <v>-2.9</v>
+        <v>1</v>
       </c>
       <c r="AK70" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="71" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="92"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H71" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I71" s="108">
-        <v>-1.4</v>
+        <v>-1.9</v>
       </c>
       <c r="J71" s="108">
-        <v>1.3</v>
+        <v>-0.1</v>
       </c>
       <c r="K71" s="108">
+        <v>2.6</v>
+      </c>
+      <c r="L71" s="108">
+        <v>-7.4</v>
+      </c>
+      <c r="M71" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="N71" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="O71" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="P71" s="108">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q71" s="108">
+        <v>-17.100000000000001</v>
+      </c>
+      <c r="R71" s="108">
+        <v>-3.4</v>
+      </c>
+      <c r="S71" s="108">
+        <v>-6.9</v>
+      </c>
+      <c r="T71" s="119">
+        <v>2.9</v>
+      </c>
+      <c r="U71" s="108">
         <v>1.5</v>
       </c>
-      <c r="L71" s="108">
-[...20 lines deleted...]
-      <c r="S71" s="108">
+      <c r="V71" s="109">
+        <v>-2.7</v>
+      </c>
+      <c r="W71" s="109">
+        <v>-3.8</v>
+      </c>
+      <c r="X71" s="109">
+        <v>-28.7</v>
+      </c>
+      <c r="Y71" s="109">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="109">
+        <v>0.1</v>
+      </c>
+      <c r="AA71" s="109">
         <v>-1</v>
       </c>
-      <c r="T71" s="119">
-[...5 lines deleted...]
-      <c r="V71" s="109">
+      <c r="AB71" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC71" s="108">
+        <v>2</v>
+      </c>
+      <c r="AD71" s="108">
+        <v>3.7</v>
+      </c>
+      <c r="AE71" s="108">
         <v>-1.2</v>
       </c>
-      <c r="W71" s="109">
-[...25 lines deleted...]
-      </c>
       <c r="AF71" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG71" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH71" s="108">
-        <v>-0.2</v>
+        <v>-3.7</v>
       </c>
       <c r="AI71" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ71" s="108">
-        <v>-2.2000000000000002</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AK71" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="72" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="92"/>
       <c r="C72" s="3"/>
       <c r="D72" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H72" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I72" s="108">
-        <v>0.1</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="J72" s="108">
-        <v>-0.8</v>
+        <v>0.3</v>
       </c>
       <c r="K72" s="108">
-        <v>-1.7</v>
+        <v>0</v>
       </c>
       <c r="L72" s="108">
-        <v>17.3</v>
+        <v>-3.4</v>
       </c>
       <c r="M72" s="108">
-        <v>-4.5999999999999996</v>
+        <v>8.5</v>
       </c>
       <c r="N72" s="108">
-        <v>-2</v>
+        <v>-0.3</v>
       </c>
       <c r="O72" s="108">
-        <v>-5.7</v>
+        <v>17.5</v>
       </c>
       <c r="P72" s="108">
-        <v>1.6</v>
+        <v>-2.6</v>
       </c>
       <c r="Q72" s="108">
-        <v>-4.3</v>
+        <v>-11.8</v>
       </c>
       <c r="R72" s="108">
-        <v>8.9</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="S72" s="108">
-        <v>5.6</v>
+        <v>0</v>
       </c>
       <c r="T72" s="119">
-        <v>-0.9</v>
+        <v>-1.3</v>
       </c>
       <c r="U72" s="108">
-        <v>0.1</v>
+        <v>-2.5</v>
       </c>
       <c r="V72" s="109">
-        <v>0.1</v>
+        <v>-1.4</v>
       </c>
       <c r="W72" s="109">
-        <v>-2</v>
+        <v>-1.9</v>
       </c>
       <c r="X72" s="109">
-        <v>5.2</v>
+        <v>-16.899999999999999</v>
       </c>
       <c r="Y72" s="109">
-        <v>-1.9</v>
+        <v>5.9</v>
       </c>
       <c r="Z72" s="109">
-        <v>-3.3</v>
+        <v>-0.3</v>
       </c>
       <c r="AA72" s="109">
-        <v>3.3</v>
+        <v>-0.5</v>
       </c>
       <c r="AB72" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC72" s="108">
-        <v>5.5</v>
+        <v>-1.6</v>
       </c>
       <c r="AD72" s="108">
-        <v>7.3</v>
+        <v>-1.8</v>
       </c>
       <c r="AE72" s="108">
-        <v>-1.2</v>
+        <v>-3.9</v>
       </c>
       <c r="AF72" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG72" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH72" s="108">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="AI72" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ72" s="108">
-        <v>1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AK72" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="73" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="92"/>
       <c r="C73" s="3"/>
       <c r="D73" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H73" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I73" s="108">
-        <v>-1.9</v>
+        <v>-1.3</v>
       </c>
       <c r="J73" s="108">
-        <v>-0.1</v>
+        <v>-1</v>
       </c>
       <c r="K73" s="108">
-        <v>2.6</v>
+        <v>-0.8</v>
       </c>
       <c r="L73" s="108">
-        <v>-7.4</v>
+        <v>-10.7</v>
       </c>
       <c r="M73" s="108">
+        <v>8</v>
+      </c>
+      <c r="N73" s="108">
+        <v>-5.6</v>
+      </c>
+      <c r="O73" s="108">
+        <v>-13.7</v>
+      </c>
+      <c r="P73" s="108">
         <v>-2.4</v>
       </c>
-      <c r="N73" s="108">
-[...7 lines deleted...]
-      </c>
       <c r="Q73" s="108">
-        <v>-17.100000000000001</v>
+        <v>0</v>
       </c>
       <c r="R73" s="108">
+        <v>-14</v>
+      </c>
+      <c r="S73" s="108">
+        <v>-3</v>
+      </c>
+      <c r="T73" s="119">
+        <v>7.2</v>
+      </c>
+      <c r="U73" s="108">
+        <v>13.4</v>
+      </c>
+      <c r="V73" s="109">
+        <v>-1.6</v>
+      </c>
+      <c r="W73" s="109">
+        <v>-1.4</v>
+      </c>
+      <c r="X73" s="109">
+        <v>-2.5</v>
+      </c>
+      <c r="Y73" s="109">
+        <v>-7.9</v>
+      </c>
+      <c r="Z73" s="109">
+        <v>0</v>
+      </c>
+      <c r="AA73" s="109">
+        <v>-1.7</v>
+      </c>
+      <c r="AB73" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC73" s="108">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD73" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AE73" s="108">
         <v>-3.4</v>
       </c>
-      <c r="S73" s="108">
-[...37 lines deleted...]
-      </c>
       <c r="AF73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH73" s="108">
-        <v>-3.7</v>
+        <v>1.4</v>
       </c>
       <c r="AI73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ73" s="108">
-        <v>-2.2999999999999998</v>
+        <v>3.2</v>
       </c>
       <c r="AK73" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="74" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="92"/>
       <c r="C74" s="3"/>
       <c r="D74" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H74" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I74" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-0.4</v>
       </c>
       <c r="J74" s="108">
-        <v>0.3</v>
+        <v>-1.9</v>
       </c>
       <c r="K74" s="108">
-        <v>0</v>
+        <v>-0.6</v>
       </c>
       <c r="L74" s="108">
-        <v>-3.4</v>
+        <v>18.7</v>
       </c>
       <c r="M74" s="108">
-        <v>8.5</v>
+        <v>-2.9</v>
       </c>
       <c r="N74" s="108">
-        <v>-0.3</v>
+        <v>-13.8</v>
       </c>
       <c r="O74" s="108">
-        <v>17.5</v>
+        <v>-13.7</v>
       </c>
       <c r="P74" s="108">
-        <v>-2.6</v>
+        <v>0.8</v>
       </c>
       <c r="Q74" s="108">
-        <v>-11.8</v>
+        <v>-0.5</v>
       </c>
       <c r="R74" s="108">
-        <v>8.8000000000000007</v>
+        <v>31.9</v>
       </c>
       <c r="S74" s="108">
-        <v>0</v>
+        <v>-2.9</v>
       </c>
       <c r="T74" s="119">
-        <v>-1.3</v>
+        <v>-2.7</v>
       </c>
       <c r="U74" s="108">
-        <v>-2.5</v>
+        <v>-5.9</v>
       </c>
       <c r="V74" s="109">
-        <v>-1.4</v>
+        <v>-0.7</v>
       </c>
       <c r="W74" s="109">
-        <v>-1.9</v>
+        <v>-2.4</v>
       </c>
       <c r="X74" s="109">
-        <v>-16.899999999999999</v>
+        <v>3.3</v>
       </c>
       <c r="Y74" s="109">
-        <v>5.9</v>
+        <v>-9.3000000000000007</v>
       </c>
       <c r="Z74" s="109">
-        <v>-0.3</v>
+        <v>-1.8</v>
       </c>
       <c r="AA74" s="109">
-        <v>-0.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AB74" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC74" s="108">
-        <v>-1.6</v>
+        <v>0.7</v>
       </c>
       <c r="AD74" s="108">
-        <v>-1.8</v>
+        <v>1.2</v>
       </c>
       <c r="AE74" s="108">
-        <v>-3.9</v>
+        <v>1.5</v>
       </c>
       <c r="AF74" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG74" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH74" s="108">
-        <v>2.5</v>
+        <v>-2.9</v>
       </c>
       <c r="AI74" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ74" s="108">
-        <v>2.2000000000000002</v>
+        <v>-2.1</v>
       </c>
       <c r="AK74" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="75" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="92"/>
       <c r="C75" s="3"/>
       <c r="D75" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H75" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I75" s="108">
+        <v>2.7</v>
+      </c>
+      <c r="J75" s="108">
+        <v>1.4</v>
+      </c>
+      <c r="K75" s="108">
+        <v>-1.2</v>
+      </c>
+      <c r="L75" s="108">
+        <v>15.8</v>
+      </c>
+      <c r="M75" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="N75" s="108">
+        <v>-1.4</v>
+      </c>
+      <c r="O75" s="108">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P75" s="108">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Q75" s="108">
+        <v>6.5</v>
+      </c>
+      <c r="R75" s="108">
+        <v>3.8</v>
+      </c>
+      <c r="S75" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="T75" s="119">
+        <v>5.2</v>
+      </c>
+      <c r="U75" s="108">
+        <v>13.1</v>
+      </c>
+      <c r="V75" s="109">
+        <v>2.9</v>
+      </c>
+      <c r="W75" s="109">
+        <v>1.8</v>
+      </c>
+      <c r="X75" s="109">
+        <v>21.3</v>
+      </c>
+      <c r="Y75" s="109">
+        <v>4.7</v>
+      </c>
+      <c r="Z75" s="109">
         <v>-1.3</v>
       </c>
-      <c r="J75" s="108">
-[...49 lines deleted...]
-      </c>
       <c r="AA75" s="109">
-        <v>-1.7</v>
+        <v>4.7</v>
       </c>
       <c r="AB75" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC75" s="108">
-        <v>1.1000000000000001</v>
+        <v>2.9</v>
       </c>
       <c r="AD75" s="108">
-        <v>1.9</v>
+        <v>3</v>
       </c>
       <c r="AE75" s="108">
-        <v>-3.4</v>
+        <v>4.3</v>
       </c>
       <c r="AF75" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG75" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH75" s="108">
-        <v>1.4</v>
+        <v>0.3</v>
       </c>
       <c r="AI75" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ75" s="108">
-        <v>3.2</v>
+        <v>1.2</v>
       </c>
       <c r="AK75" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="76" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="92"/>
       <c r="C76" s="3"/>
       <c r="D76" s="4" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="H76" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I76" s="108">
-        <v>-0.4</v>
+        <v>0.8</v>
       </c>
       <c r="J76" s="108">
+        <v>-0.8</v>
+      </c>
+      <c r="K76" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="L76" s="108">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="M76" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="N76" s="108">
+        <v>-10.7</v>
+      </c>
+      <c r="O76" s="108">
+        <v>-7.6</v>
+      </c>
+      <c r="P76" s="108">
+        <v>0.2</v>
+      </c>
+      <c r="Q76" s="108">
+        <v>-0.2</v>
+      </c>
+      <c r="R76" s="108">
+        <v>9.9</v>
+      </c>
+      <c r="S76" s="108">
         <v>-1.9</v>
       </c>
-      <c r="K76" s="108">
-[...14 lines deleted...]
-      <c r="P76" s="108">
+      <c r="T76" s="119">
+        <v>-0.9</v>
+      </c>
+      <c r="U76" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="V76" s="109">
         <v>0.8</v>
       </c>
-      <c r="Q76" s="108">
-[...8 lines deleted...]
-      <c r="T76" s="119">
+      <c r="W76" s="109">
         <v>-2.7</v>
       </c>
-      <c r="U76" s="108">
-[...7 lines deleted...]
-      </c>
       <c r="X76" s="109">
-        <v>3.3</v>
+        <v>-6</v>
       </c>
       <c r="Y76" s="109">
-        <v>-9.3000000000000007</v>
+        <v>-9.1999999999999993</v>
       </c>
       <c r="Z76" s="109">
-        <v>-1.8</v>
+        <v>-1.3</v>
       </c>
       <c r="AA76" s="109">
-        <v>2.2000000000000002</v>
+        <v>6.7</v>
       </c>
       <c r="AB76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC76" s="108">
-        <v>0.7</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AD76" s="108">
-        <v>1.2</v>
+        <v>-1.7</v>
       </c>
       <c r="AE76" s="108">
-        <v>1.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AF76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH76" s="108">
-        <v>-2.9</v>
+        <v>0.2</v>
       </c>
       <c r="AI76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ76" s="108">
-        <v>-2.1</v>
+        <v>-0.2</v>
       </c>
       <c r="AK76" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="77" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="92"/>
       <c r="C77" s="3"/>
       <c r="D77" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H77" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I77" s="108">
-        <v>2.7</v>
+        <v>-0.5</v>
       </c>
       <c r="J77" s="108">
-        <v>1.4</v>
+        <v>-0.8</v>
       </c>
       <c r="K77" s="108">
-        <v>-1.2</v>
+        <v>-4.5</v>
       </c>
       <c r="L77" s="108">
-        <v>15.8</v>
+        <v>-8.1</v>
       </c>
       <c r="M77" s="108">
-        <v>-2.4</v>
+        <v>7.6</v>
       </c>
       <c r="N77" s="108">
-        <v>-1.4</v>
+        <v>-8.6999999999999993</v>
       </c>
       <c r="O77" s="108">
-        <v>4.0999999999999996</v>
+        <v>-12.5</v>
       </c>
       <c r="P77" s="108">
+        <v>-7.1</v>
+      </c>
+      <c r="Q77" s="108">
         <v>4.5999999999999996</v>
       </c>
-      <c r="Q77" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="R77" s="108">
-        <v>3.8</v>
+        <v>-1.9</v>
       </c>
       <c r="S77" s="108">
-        <v>0.7</v>
+        <v>2.6</v>
       </c>
       <c r="T77" s="119">
-        <v>5.2</v>
+        <v>4.7</v>
       </c>
       <c r="U77" s="108">
-        <v>13.1</v>
+        <v>9.4</v>
       </c>
       <c r="V77" s="109">
-        <v>2.9</v>
+        <v>-0.7</v>
       </c>
       <c r="W77" s="109">
-        <v>1.8</v>
+        <v>-1.5</v>
       </c>
       <c r="X77" s="109">
-        <v>21.3</v>
+        <v>-1.3</v>
       </c>
       <c r="Y77" s="109">
-        <v>4.7</v>
+        <v>-3.5</v>
       </c>
       <c r="Z77" s="109">
-        <v>-1.3</v>
+        <v>-1.5</v>
       </c>
       <c r="AA77" s="109">
-        <v>4.7</v>
+        <v>1</v>
       </c>
       <c r="AB77" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC77" s="108">
-        <v>2.9</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AD77" s="108">
-        <v>3</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AE77" s="108">
-        <v>4.3</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="AF77" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG77" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH77" s="108">
-        <v>0.3</v>
+        <v>2.1</v>
       </c>
       <c r="AI77" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ77" s="108">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="AK77" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="78" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="92"/>
       <c r="C78" s="3"/>
       <c r="D78" s="4" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>147</v>
+        <v>56</v>
       </c>
       <c r="H78" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I78" s="108">
-        <v>0.8</v>
+        <v>2.1</v>
       </c>
       <c r="J78" s="108">
-        <v>-0.8</v>
+        <v>2.7</v>
       </c>
       <c r="K78" s="108">
-        <v>-2.4</v>
+        <v>-0.7</v>
       </c>
       <c r="L78" s="108">
-        <v>39.200000000000003</v>
+        <v>-2.6</v>
       </c>
       <c r="M78" s="108">
+        <v>7.2</v>
+      </c>
+      <c r="N78" s="108">
+        <v>3.3</v>
+      </c>
+      <c r="O78" s="108">
+        <v>-3</v>
+      </c>
+      <c r="P78" s="108">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="Q78" s="108">
+        <v>2</v>
+      </c>
+      <c r="R78" s="108">
+        <v>24.2</v>
+      </c>
+      <c r="S78" s="108">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="T78" s="119">
+        <v>2.6</v>
+      </c>
+      <c r="U78" s="108">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="V78" s="109">
         <v>1.9</v>
       </c>
-      <c r="N78" s="108">
-[...25 lines deleted...]
-      </c>
       <c r="W78" s="109">
-        <v>-2.7</v>
+        <v>-0.5</v>
       </c>
       <c r="X78" s="109">
-        <v>-6</v>
+        <v>-5.4</v>
       </c>
       <c r="Y78" s="109">
-        <v>-9.1999999999999993</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="Z78" s="109">
+        <v>1</v>
+      </c>
+      <c r="AA78" s="109">
+        <v>6.1</v>
+      </c>
+      <c r="AB78" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC78" s="108">
+        <v>-2</v>
+      </c>
+      <c r="AD78" s="108">
+        <v>-2.5</v>
+      </c>
+      <c r="AE78" s="108">
+        <v>3.8</v>
+      </c>
+      <c r="AF78" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG78" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH78" s="108">
+        <v>0</v>
+      </c>
+      <c r="AI78" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ78" s="108">
         <v>-1.3</v>
       </c>
-      <c r="AA78" s="109">
-[...28 lines deleted...]
-      </c>
       <c r="AK78" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="79" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="92"/>
       <c r="C79" s="3"/>
       <c r="D79" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H79" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I79" s="108">
-        <v>-0.5</v>
+        <v>-0.1</v>
       </c>
       <c r="J79" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="K79" s="108">
+        <v>0.3</v>
+      </c>
+      <c r="L79" s="108">
+        <v>10.9</v>
+      </c>
+      <c r="M79" s="108">
+        <v>-1.2</v>
+      </c>
+      <c r="N79" s="108">
+        <v>-0.4</v>
+      </c>
+      <c r="O79" s="108">
+        <v>-2.1</v>
+      </c>
+      <c r="P79" s="108">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="Q79" s="108">
+        <v>2.4</v>
+      </c>
+      <c r="R79" s="108">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="S79" s="108">
+        <v>7.9</v>
+      </c>
+      <c r="T79" s="119">
+        <v>-8.6</v>
+      </c>
+      <c r="U79" s="108">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="V79" s="109">
+        <v>0.8</v>
+      </c>
+      <c r="W79" s="109">
+        <v>2.5</v>
+      </c>
+      <c r="X79" s="109">
+        <v>21.5</v>
+      </c>
+      <c r="Y79" s="109">
+        <v>3.6</v>
+      </c>
+      <c r="Z79" s="109">
+        <v>-0.1</v>
+      </c>
+      <c r="AA79" s="109">
         <v>-0.8</v>
       </c>
-      <c r="K79" s="108">
-[...49 lines deleted...]
-      </c>
       <c r="AB79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC79" s="108">
-        <v>-2.2999999999999998</v>
+        <v>0</v>
       </c>
       <c r="AD79" s="108">
-        <v>-2.2999999999999998</v>
+        <v>0.9</v>
       </c>
       <c r="AE79" s="108">
-        <v>-2.2000000000000002</v>
+        <v>1.2</v>
       </c>
       <c r="AF79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH79" s="108">
-        <v>2.1</v>
+        <v>-1.6</v>
       </c>
       <c r="AI79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ79" s="108">
-        <v>2</v>
+        <v>-0.9</v>
       </c>
       <c r="AK79" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="80" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="92"/>
       <c r="C80" s="3"/>
       <c r="D80" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="H80" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I80" s="108">
+        <v>4.7</v>
+      </c>
+      <c r="J80" s="108">
+        <v>2.5</v>
+      </c>
+      <c r="K80" s="108">
+        <v>1</v>
+      </c>
+      <c r="L80" s="108">
+        <v>3.5</v>
+      </c>
+      <c r="M80" s="108">
+        <v>-1.5</v>
+      </c>
+      <c r="N80" s="108">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="O80" s="108">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="P80" s="108">
+        <v>-1.9</v>
+      </c>
+      <c r="Q80" s="108">
+        <v>25.3</v>
+      </c>
+      <c r="R80" s="108">
+        <v>-1.7</v>
+      </c>
+      <c r="S80" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="T80" s="119">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="U80" s="108">
+        <v>-0.8</v>
+      </c>
+      <c r="V80" s="109">
+        <v>5.6</v>
+      </c>
+      <c r="W80" s="109">
+        <v>6.5</v>
+      </c>
+      <c r="X80" s="109">
+        <v>63.1</v>
+      </c>
+      <c r="Y80" s="109">
+        <v>6.4</v>
+      </c>
+      <c r="Z80" s="109">
+        <v>-0.5</v>
+      </c>
+      <c r="AA80" s="109">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AB80" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC80" s="108">
+        <v>0.4</v>
+      </c>
+      <c r="AD80" s="108">
+        <v>2.6</v>
+      </c>
+      <c r="AE80" s="108">
+        <v>6.1</v>
+      </c>
+      <c r="AF80" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG80" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH80" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="AI80" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ80" s="108">
         <v>2.1</v>
       </c>
-      <c r="J80" s="108">
-[...79 lines deleted...]
-      </c>
       <c r="AK80" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="81" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="92"/>
       <c r="C81" s="3"/>
       <c r="D81" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="H81" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I81" s="108">
-        <v>-0.1</v>
+        <v>1.3</v>
       </c>
       <c r="J81" s="108">
-        <v>-0.1</v>
+        <v>0.4</v>
       </c>
       <c r="K81" s="108">
-        <v>0.3</v>
+        <v>-2.1</v>
       </c>
       <c r="L81" s="108">
-        <v>10.9</v>
+        <v>11.6</v>
       </c>
       <c r="M81" s="108">
-        <v>-1.2</v>
+        <v>6.3</v>
       </c>
       <c r="N81" s="108">
-        <v>-0.4</v>
+        <v>-5</v>
       </c>
       <c r="O81" s="108">
-        <v>-2.1</v>
+        <v>-6.6</v>
       </c>
       <c r="P81" s="108">
-        <v>-4.4000000000000004</v>
+        <v>8.9</v>
       </c>
       <c r="Q81" s="108">
-        <v>2.4</v>
+        <v>8.6</v>
       </c>
       <c r="R81" s="108">
-        <v>5.0999999999999996</v>
+        <v>3.5</v>
       </c>
       <c r="S81" s="108">
-        <v>7.9</v>
+        <v>-1</v>
       </c>
       <c r="T81" s="119">
-        <v>-8.6</v>
+        <v>-3.7</v>
       </c>
       <c r="U81" s="108">
-        <v>-5.0999999999999996</v>
+        <v>0.1</v>
       </c>
       <c r="V81" s="109">
-        <v>0.8</v>
+        <v>1.7</v>
       </c>
       <c r="W81" s="109">
-        <v>2.5</v>
+        <v>1.6</v>
       </c>
       <c r="X81" s="109">
-        <v>21.5</v>
+        <v>22</v>
       </c>
       <c r="Y81" s="109">
-        <v>3.6</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="Z81" s="109">
-        <v>-0.1</v>
+        <v>-0.7</v>
       </c>
       <c r="AA81" s="109">
-        <v>-0.8</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AB81" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC81" s="108">
-        <v>0</v>
+        <v>-1.7</v>
       </c>
       <c r="AD81" s="108">
-        <v>0.9</v>
+        <v>-8.1</v>
       </c>
       <c r="AE81" s="108">
-        <v>1.2</v>
+        <v>3.8</v>
       </c>
       <c r="AF81" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG81" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH81" s="108">
         <v>-1.6</v>
       </c>
       <c r="AI81" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ81" s="108">
-        <v>-0.9</v>
+        <v>-0.6</v>
       </c>
       <c r="AK81" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="82" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="92"/>
       <c r="C82" s="3"/>
       <c r="D82" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="H82" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I82" s="108">
-        <v>4.7</v>
+        <v>1.4</v>
       </c>
       <c r="J82" s="108">
-        <v>2.5</v>
+        <v>0.2</v>
       </c>
       <c r="K82" s="108">
-        <v>1</v>
+        <v>-1.8</v>
       </c>
       <c r="L82" s="108">
+        <v>-5.9</v>
+      </c>
+      <c r="M82" s="108">
+        <v>4.8</v>
+      </c>
+      <c r="N82" s="108">
+        <v>0.8</v>
+      </c>
+      <c r="O82" s="108">
+        <v>-0.4</v>
+      </c>
+      <c r="P82" s="108">
+        <v>11.5</v>
+      </c>
+      <c r="Q82" s="108">
+        <v>14.8</v>
+      </c>
+      <c r="R82" s="108">
+        <v>9.5</v>
+      </c>
+      <c r="S82" s="108">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="T82" s="119">
+        <v>-3.6</v>
+      </c>
+      <c r="U82" s="108">
         <v>3.5</v>
       </c>
-      <c r="M82" s="108">
-[...20 lines deleted...]
-      <c r="T82" s="119">
+      <c r="V82" s="109">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="W82" s="109">
+        <v>3.1</v>
+      </c>
+      <c r="X82" s="109">
+        <v>26.6</v>
+      </c>
+      <c r="Y82" s="109">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="Z82" s="109">
+        <v>0.1</v>
+      </c>
+      <c r="AA82" s="109">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB82" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC82" s="108">
+        <v>-2.5</v>
+      </c>
+      <c r="AD82" s="108">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="U82" s="108">
-[...17 lines deleted...]
-      <c r="AA82" s="109">
+      <c r="AE82" s="108">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AB82" s="110" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AF82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH82" s="108">
-        <v>2.9</v>
+        <v>-2.5</v>
       </c>
       <c r="AI82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ82" s="108">
-        <v>2.1</v>
+        <v>-3.4</v>
       </c>
       <c r="AK82" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="83" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="92"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H83" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I83" s="108">
-        <v>1.3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="J83" s="108">
-        <v>0.4</v>
+        <v>3</v>
       </c>
       <c r="K83" s="108">
-        <v>-2.1</v>
+        <v>-1.2</v>
       </c>
       <c r="L83" s="108">
-        <v>11.6</v>
+        <v>-0.7</v>
       </c>
       <c r="M83" s="108">
-        <v>6.3</v>
+        <v>4.7</v>
       </c>
       <c r="N83" s="108">
-        <v>-5</v>
+        <v>-6.8</v>
       </c>
       <c r="O83" s="108">
+        <v>5.4</v>
+      </c>
+      <c r="P83" s="108">
+        <v>1.7</v>
+      </c>
+      <c r="Q83" s="108">
+        <v>13.5</v>
+      </c>
+      <c r="R83" s="108">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="S83" s="108">
+        <v>12.2</v>
+      </c>
+      <c r="T83" s="119">
         <v>-6.6</v>
       </c>
-      <c r="P83" s="108">
-[...13 lines deleted...]
-      </c>
       <c r="U83" s="108">
-        <v>0.1</v>
+        <v>5.9</v>
       </c>
       <c r="V83" s="109">
-        <v>1.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="W83" s="109">
-        <v>1.6</v>
+        <v>3.2</v>
       </c>
       <c r="X83" s="109">
-        <v>22</v>
+        <v>23.2</v>
       </c>
       <c r="Y83" s="109">
-        <v>-4.0999999999999996</v>
+        <v>11.3</v>
       </c>
       <c r="Z83" s="109">
         <v>-0.7</v>
       </c>
       <c r="AA83" s="109">
-        <v>2.2999999999999998</v>
+        <v>5.5</v>
       </c>
       <c r="AB83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC83" s="108">
+        <v>2.8</v>
+      </c>
+      <c r="AD83" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AE83" s="108">
+        <v>5.7</v>
+      </c>
+      <c r="AF83" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG83" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH83" s="108">
         <v>-1.7</v>
       </c>
-      <c r="AD83" s="108">
-[...13 lines deleted...]
-      </c>
       <c r="AI83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ83" s="108">
-        <v>-0.6</v>
+        <v>-1.5</v>
       </c>
       <c r="AK83" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="84" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="92"/>
       <c r="C84" s="3"/>
       <c r="D84" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H84" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I84" s="108">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
       <c r="J84" s="108">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="K84" s="108">
-        <v>-1.8</v>
+        <v>-0.5</v>
       </c>
       <c r="L84" s="108">
-        <v>-5.9</v>
+        <v>-7</v>
       </c>
       <c r="M84" s="108">
-        <v>4.8</v>
+        <v>-2.4</v>
       </c>
       <c r="N84" s="108">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="O84" s="108">
-        <v>-0.4</v>
+        <v>-7.4</v>
       </c>
       <c r="P84" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="Q84" s="108">
         <v>11.5</v>
       </c>
-      <c r="Q84" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="R84" s="108">
-        <v>9.5</v>
+        <v>-6</v>
       </c>
       <c r="S84" s="108">
-        <v>-4.0999999999999996</v>
+        <v>6.4</v>
       </c>
       <c r="T84" s="119">
-        <v>-3.6</v>
+        <v>1.3</v>
       </c>
       <c r="U84" s="108">
-        <v>3.5</v>
+        <v>14.9</v>
       </c>
       <c r="V84" s="109">
-        <v>2.2000000000000002</v>
+        <v>2.9</v>
       </c>
       <c r="W84" s="109">
-        <v>3.1</v>
+        <v>1</v>
       </c>
       <c r="X84" s="109">
-        <v>26.6</v>
+        <v>12.3</v>
       </c>
       <c r="Y84" s="109">
-        <v>-2.2999999999999998</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="Z84" s="109">
-        <v>0.1</v>
+        <v>-0.5</v>
       </c>
       <c r="AA84" s="109">
-        <v>1.1000000000000001</v>
+        <v>5.9</v>
       </c>
       <c r="AB84" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC84" s="108">
-        <v>-2.5</v>
+        <v>0</v>
       </c>
       <c r="AD84" s="108">
+        <v>-0.6</v>
+      </c>
+      <c r="AE84" s="108">
+        <v>6.6</v>
+      </c>
+      <c r="AF84" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG84" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH84" s="108">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="AE84" s="108">
-[...10 lines deleted...]
-      </c>
       <c r="AI84" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ84" s="108">
-        <v>-3.4</v>
+        <v>-4.2</v>
       </c>
       <c r="AK84" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="85" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="92"/>
       <c r="C85" s="3"/>
       <c r="D85" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H85" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I85" s="108">
-        <v>2.2999999999999998</v>
+        <v>-3</v>
       </c>
       <c r="J85" s="108">
-        <v>3</v>
+        <v>-1.5</v>
       </c>
       <c r="K85" s="108">
-        <v>-1.2</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="L85" s="108">
-        <v>-0.7</v>
+        <v>-9.1</v>
       </c>
       <c r="M85" s="108">
-        <v>4.7</v>
+        <v>-3.2</v>
       </c>
       <c r="N85" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="O85" s="108">
+        <v>6.3</v>
+      </c>
+      <c r="P85" s="108">
+        <v>3.6</v>
+      </c>
+      <c r="Q85" s="108">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="R85" s="108">
+        <v>7.6</v>
+      </c>
+      <c r="S85" s="108">
+        <v>-0.6</v>
+      </c>
+      <c r="T85" s="119">
+        <v>-7</v>
+      </c>
+      <c r="U85" s="108">
+        <v>-5.3</v>
+      </c>
+      <c r="V85" s="109">
+        <v>-2.7</v>
+      </c>
+      <c r="W85" s="109">
+        <v>-1.7</v>
+      </c>
+      <c r="X85" s="109">
+        <v>-12.6</v>
+      </c>
+      <c r="Y85" s="109">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Z85" s="109">
+        <v>-1.4</v>
+      </c>
+      <c r="AA85" s="109">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="AB85" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC85" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="AD85" s="108">
+        <v>-0.4</v>
+      </c>
+      <c r="AE85" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="AF85" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG85" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH85" s="108">
         <v>-6.8</v>
       </c>
-      <c r="O85" s="108">
-[...58 lines deleted...]
-      </c>
       <c r="AI85" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ85" s="108">
-        <v>-1.5</v>
+        <v>-7.4</v>
       </c>
       <c r="AK85" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="86" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="51"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H86" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I86" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="J86" s="108">
         <v>1.8</v>
       </c>
-      <c r="J86" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="K86" s="108">
-        <v>-0.5</v>
+        <v>0.9</v>
       </c>
       <c r="L86" s="108">
-        <v>-7</v>
+        <v>-1.8</v>
       </c>
       <c r="M86" s="108">
-        <v>-2.4</v>
+        <v>-1.2</v>
       </c>
       <c r="N86" s="108">
-        <v>0.5</v>
+        <v>10.6</v>
       </c>
       <c r="O86" s="108">
-        <v>-7.4</v>
+        <v>7.5</v>
       </c>
       <c r="P86" s="108">
-        <v>11.1</v>
+        <v>2.6</v>
       </c>
       <c r="Q86" s="108">
-        <v>11.5</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="R86" s="108">
-        <v>-6</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="S86" s="108">
-        <v>6.4</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="T86" s="119">
-        <v>1.3</v>
+        <v>-9.6</v>
       </c>
       <c r="U86" s="108">
-        <v>14.9</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="V86" s="109">
-        <v>2.9</v>
+        <v>4.8</v>
       </c>
       <c r="W86" s="109">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="X86" s="109">
-        <v>12.3</v>
+        <v>42.9</v>
       </c>
       <c r="Y86" s="109">
-        <v>-1.1000000000000001</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="Z86" s="109">
-        <v>-0.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AA86" s="109">
-        <v>5.9</v>
+        <v>1.8</v>
       </c>
       <c r="AB86" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC86" s="108">
-        <v>0</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="AD86" s="108">
-        <v>-0.6</v>
+        <v>-2.5</v>
       </c>
       <c r="AE86" s="108">
-        <v>6.6</v>
+        <v>7.2</v>
       </c>
       <c r="AF86" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG86" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH86" s="108">
-        <v>-4.9000000000000004</v>
+        <v>-2.6</v>
       </c>
       <c r="AI86" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ86" s="108">
-        <v>-4.2</v>
+        <v>-3</v>
       </c>
       <c r="AK86" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="87" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="92"/>
       <c r="B87" s="3"/>
       <c r="C87" s="3"/>
       <c r="D87" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H87" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I87" s="108">
-        <v>-3</v>
+        <v>-2.6</v>
       </c>
       <c r="J87" s="108">
         <v>-1.5</v>
       </c>
       <c r="K87" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-2.4</v>
       </c>
       <c r="L87" s="108">
-        <v>-9.1</v>
+        <v>-7.6</v>
       </c>
       <c r="M87" s="108">
-        <v>-3.2</v>
+        <v>1.2</v>
       </c>
       <c r="N87" s="108">
-        <v>-0.3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="O87" s="108">
-        <v>6.3</v>
+        <v>-8.9</v>
       </c>
       <c r="P87" s="108">
+        <v>5.3</v>
+      </c>
+      <c r="Q87" s="108">
+        <v>-7.1</v>
+      </c>
+      <c r="R87" s="108">
+        <v>14.1</v>
+      </c>
+      <c r="S87" s="108">
         <v>3.6</v>
       </c>
-      <c r="Q87" s="108">
-[...7 lines deleted...]
-      </c>
       <c r="T87" s="119">
-        <v>-7</v>
+        <v>-9.5</v>
       </c>
       <c r="U87" s="108">
         <v>-5.3</v>
       </c>
       <c r="V87" s="109">
-        <v>-2.7</v>
+        <v>-1.9</v>
       </c>
       <c r="W87" s="109">
-        <v>-1.7</v>
+        <v>-2.8</v>
       </c>
       <c r="X87" s="109">
-        <v>-12.6</v>
+        <v>-3.5</v>
       </c>
       <c r="Y87" s="109">
-        <v>8.3000000000000007</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="Z87" s="109">
-        <v>-1.4</v>
+        <v>-2.5</v>
       </c>
       <c r="AA87" s="109">
-        <v>-4.0999999999999996</v>
+        <v>-0.3</v>
       </c>
       <c r="AB87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC87" s="108">
-        <v>-0.1</v>
+        <v>0</v>
       </c>
       <c r="AD87" s="108">
-        <v>-0.4</v>
+        <v>1.2</v>
       </c>
       <c r="AE87" s="108">
-        <v>0.1</v>
+        <v>-3.6</v>
       </c>
       <c r="AF87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH87" s="108">
-        <v>-6.8</v>
+        <v>-1</v>
       </c>
       <c r="AI87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ87" s="108">
-        <v>-7.4</v>
+        <v>-2.1</v>
       </c>
       <c r="AK87" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="88" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="92"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="4" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>53</v>
+        <v>152</v>
       </c>
       <c r="H88" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I88" s="108">
-        <v>2.9</v>
+        <v>-1</v>
       </c>
       <c r="J88" s="108">
-        <v>1.8</v>
+        <v>-0.4</v>
       </c>
       <c r="K88" s="108">
-        <v>0.9</v>
+        <v>1.5</v>
       </c>
       <c r="L88" s="108">
-        <v>-1.8</v>
+        <v>-12.3</v>
       </c>
       <c r="M88" s="108">
-        <v>-1.2</v>
+        <v>-2.6</v>
       </c>
       <c r="N88" s="108">
-        <v>10.6</v>
+        <v>13.5</v>
       </c>
       <c r="O88" s="108">
-        <v>7.5</v>
+        <v>-1.7</v>
       </c>
       <c r="P88" s="108">
-        <v>2.6</v>
+        <v>3.1</v>
       </c>
       <c r="Q88" s="108">
-        <v>20.399999999999999</v>
+        <v>-1</v>
       </c>
       <c r="R88" s="108">
-        <v>10.199999999999999</v>
+        <v>-22.6</v>
       </c>
       <c r="S88" s="108">
-        <v>2.2000000000000002</v>
+        <v>10.8</v>
       </c>
       <c r="T88" s="119">
-        <v>-9.6</v>
+        <v>-5.9</v>
       </c>
       <c r="U88" s="108">
-        <v>4.5999999999999996</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="V88" s="109">
-        <v>4.8</v>
+        <v>0.1</v>
       </c>
       <c r="W88" s="109">
-        <v>7</v>
+        <v>3.7</v>
       </c>
       <c r="X88" s="109">
-        <v>42.9</v>
+        <v>29.1</v>
       </c>
       <c r="Y88" s="109">
-        <v>8.3000000000000007</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="Z88" s="109">
-        <v>1.1000000000000001</v>
+        <v>-0.5</v>
       </c>
       <c r="AA88" s="109">
-        <v>1.8</v>
+        <v>-5.2</v>
       </c>
       <c r="AB88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC88" s="108">
-        <v>-2.2000000000000002</v>
+        <v>1.3</v>
       </c>
       <c r="AD88" s="108">
-        <v>-2.5</v>
+        <v>1.3</v>
       </c>
       <c r="AE88" s="108">
-        <v>7.2</v>
+        <v>-0.7</v>
       </c>
       <c r="AF88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH88" s="108">
-        <v>-2.6</v>
+        <v>-0.9</v>
       </c>
       <c r="AI88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ88" s="108">
-        <v>-3</v>
+        <v>-1.3</v>
       </c>
       <c r="AK88" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="89" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="92"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H89" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I89" s="108">
-        <v>-2.6</v>
+        <v>-1.8</v>
       </c>
       <c r="J89" s="108">
-        <v>-1.5</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="K89" s="108">
-        <v>-2.4</v>
+        <v>-0.5</v>
       </c>
       <c r="L89" s="108">
-        <v>-7.6</v>
+        <v>12.1</v>
       </c>
       <c r="M89" s="108">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="N89" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="O89" s="108">
         <v>2.2999999999999998</v>
       </c>
-      <c r="O89" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="P89" s="108">
-        <v>5.3</v>
+        <v>7.7</v>
       </c>
       <c r="Q89" s="108">
-        <v>-7.1</v>
+        <v>-5.9</v>
       </c>
       <c r="R89" s="108">
-        <v>14.1</v>
+        <v>-28.2</v>
       </c>
       <c r="S89" s="108">
-        <v>3.6</v>
+        <v>10.8</v>
       </c>
       <c r="T89" s="119">
-        <v>-9.5</v>
+        <v>-10.5</v>
       </c>
       <c r="U89" s="108">
-        <v>-5.3</v>
+        <v>-9.6</v>
       </c>
       <c r="V89" s="109">
+        <v>-1.2</v>
+      </c>
+      <c r="W89" s="109">
+        <v>-0.8</v>
+      </c>
+      <c r="X89" s="109">
+        <v>5.6</v>
+      </c>
+      <c r="Y89" s="109">
+        <v>-3.4</v>
+      </c>
+      <c r="Z89" s="109">
+        <v>-1.3</v>
+      </c>
+      <c r="AA89" s="109">
         <v>-1.9</v>
       </c>
-      <c r="W89" s="109">
-[...13 lines deleted...]
-      </c>
       <c r="AB89" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC89" s="108">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="AD89" s="108">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="AE89" s="108">
-        <v>-3.6</v>
+        <v>0.5</v>
       </c>
       <c r="AF89" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG89" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH89" s="108">
-        <v>-1</v>
+        <v>-4.3</v>
       </c>
       <c r="AI89" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ89" s="108">
-        <v>-2.1</v>
+        <v>-6.7</v>
       </c>
       <c r="AK89" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="90" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="92"/>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="4" t="s">
-        <v>151</v>
+        <v>126</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>152</v>
+        <v>56</v>
       </c>
       <c r="H90" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I90" s="108">
-        <v>-1</v>
+        <v>-2.9</v>
       </c>
       <c r="J90" s="108">
-        <v>-0.4</v>
+        <v>-1.3</v>
       </c>
       <c r="K90" s="108">
-        <v>1.5</v>
+        <v>-2.9</v>
       </c>
       <c r="L90" s="108">
-        <v>-12.3</v>
+        <v>15.3</v>
       </c>
       <c r="M90" s="108">
+        <v>-3.2</v>
+      </c>
+      <c r="N90" s="108">
+        <v>5.5</v>
+      </c>
+      <c r="O90" s="108">
         <v>-2.6</v>
       </c>
-      <c r="N90" s="108">
-[...4 lines deleted...]
-      </c>
       <c r="P90" s="108">
-        <v>3.1</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="Q90" s="108">
-        <v>-1</v>
+        <v>-16.8</v>
       </c>
       <c r="R90" s="108">
-        <v>-22.6</v>
+        <v>2.1</v>
       </c>
       <c r="S90" s="108">
-        <v>10.8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="T90" s="119">
-        <v>-5.9</v>
+        <v>-8</v>
       </c>
       <c r="U90" s="108">
-        <v>2.2999999999999998</v>
+        <v>-2.7</v>
       </c>
       <c r="V90" s="109">
-        <v>0.1</v>
+        <v>-2.1</v>
       </c>
       <c r="W90" s="109">
-        <v>3.7</v>
+        <v>-4.7</v>
       </c>
       <c r="X90" s="109">
-        <v>29.1</v>
+        <v>-16.600000000000001</v>
       </c>
       <c r="Y90" s="109">
-        <v>8.8000000000000007</v>
+        <v>-3.9</v>
       </c>
       <c r="Z90" s="109">
-        <v>-0.5</v>
+        <v>-2.5</v>
       </c>
       <c r="AA90" s="109">
-        <v>-5.2</v>
+        <v>2</v>
       </c>
       <c r="AB90" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC90" s="108">
-        <v>1.3</v>
+        <v>4.7</v>
       </c>
       <c r="AD90" s="108">
-        <v>1.3</v>
+        <v>4.7</v>
       </c>
       <c r="AE90" s="108">
-        <v>-0.7</v>
+        <v>-3.6</v>
       </c>
       <c r="AF90" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG90" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH90" s="108">
-        <v>-0.9</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AI90" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ90" s="108">
-        <v>-1.3</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AK90" s="110" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="91" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="92"/>
       <c r="B91" s="3"/>
       <c r="C91" s="3"/>
       <c r="D91" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>126</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H91" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I91" s="108">
-        <v>-1.8</v>
+        <v>-0.5</v>
       </c>
       <c r="J91" s="108">
-        <v>-2.2999999999999998</v>
+        <v>-2</v>
       </c>
       <c r="K91" s="108">
-        <v>-0.5</v>
+        <v>-0.6</v>
       </c>
       <c r="L91" s="108">
-        <v>12.1</v>
+        <v>7.6</v>
       </c>
       <c r="M91" s="108">
-        <v>0</v>
+        <v>-8.6</v>
       </c>
       <c r="N91" s="108">
-        <v>1.9</v>
+        <v>19</v>
       </c>
       <c r="O91" s="108">
+        <v>-10.9</v>
+      </c>
+      <c r="P91" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="Q91" s="108">
+        <v>7.5</v>
+      </c>
+      <c r="R91" s="108">
+        <v>-19.399999999999999</v>
+      </c>
+      <c r="S91" s="108">
+        <v>6.3</v>
+      </c>
+      <c r="T91" s="119">
+        <v>-4</v>
+      </c>
+      <c r="U91" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="V91" s="109">
+        <v>0.7</v>
+      </c>
+      <c r="W91" s="109">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P91" s="108">
-[...17 lines deleted...]
-      <c r="V91" s="109">
+      <c r="X91" s="109">
+        <v>39</v>
+      </c>
+      <c r="Y91" s="109">
         <v>-1.2</v>
       </c>
-      <c r="W91" s="109">
-[...7 lines deleted...]
-      </c>
       <c r="Z91" s="109">
-        <v>-1.3</v>
+        <v>-2.5</v>
       </c>
       <c r="AA91" s="109">
-        <v>-1.9</v>
+        <v>-1.4</v>
       </c>
       <c r="AB91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC91" s="108">
-        <v>1.6</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AD91" s="108">
-        <v>2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AE91" s="108">
-        <v>0.5</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AF91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH91" s="108">
-        <v>-4.3</v>
+        <v>0.6</v>
       </c>
       <c r="AI91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ91" s="108">
-        <v>-6.7</v>
+        <v>1.7</v>
       </c>
       <c r="AK91" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="92" spans="1:37" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="12"/>
       <c r="B92" s="13"/>
       <c r="C92" s="13"/>
       <c r="D92" s="120"/>
       <c r="E92" s="13"/>
       <c r="F92" s="121"/>
       <c r="G92" s="121"/>
       <c r="H92" s="122" t="s">
         <v>133</v>
       </c>
       <c r="I92" s="121"/>
       <c r="J92" s="123"/>
       <c r="K92" s="124"/>
       <c r="L92" s="123"/>
       <c r="M92" s="123"/>
       <c r="N92" s="123"/>
       <c r="O92" s="123"/>
       <c r="P92" s="13"/>
       <c r="Q92" s="13"/>
       <c r="R92" s="13"/>
       <c r="S92" s="13"/>
       <c r="T92" s="13"/>
       <c r="U92" s="13"/>
       <c r="V92" s="13"/>
       <c r="W92" s="13"/>
       <c r="X92" s="13"/>
       <c r="Y92" s="13"/>
       <c r="Z92" s="13"/>
       <c r="AA92" s="13"/>
       <c r="AB92" s="13"/>
       <c r="AC92" s="13"/>
       <c r="AD92" s="13"/>
       <c r="AE92" s="13"/>
       <c r="AF92" s="13"/>
       <c r="AG92" s="13"/>
       <c r="AH92" s="13"/>
       <c r="AI92" s="13"/>
       <c r="AJ92" s="13"/>
       <c r="AK92" s="13"/>
     </row>
-    <row r="93" spans="1:37" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:37" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="125"/>
       <c r="B93" s="126"/>
       <c r="C93" s="114"/>
       <c r="D93" s="127" t="s">
         <v>151</v>
       </c>
       <c r="E93" s="127" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F93" s="113" t="s">
         <v>34</v>
       </c>
       <c r="G93" s="128" t="s">
         <v>157</v>
       </c>
       <c r="H93" s="129" t="s">
         <v>87</v>
       </c>
       <c r="I93" s="130">
-        <v>-1.8</v>
+        <v>-0.5</v>
       </c>
       <c r="J93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="K93" s="132">
-        <v>-0.15</v>
+        <v>-0.16</v>
       </c>
       <c r="L93" s="133">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.44</v>
+      </c>
+      <c r="M93" s="133">
+        <v>-0.73</v>
       </c>
       <c r="N93" s="133">
-        <v>0.06</v>
+        <v>0.71</v>
       </c>
       <c r="O93" s="133">
-        <v>0.06</v>
+        <v>-0.38</v>
       </c>
       <c r="P93" s="133">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="Q93" s="133">
-        <v>-0.87</v>
+        <v>0.98</v>
       </c>
       <c r="R93" s="133">
-        <v>-1.1499999999999999</v>
+        <v>-1.45</v>
       </c>
       <c r="S93" s="133">
-        <v>1.04</v>
+        <v>0.64</v>
       </c>
       <c r="T93" s="134">
-        <v>-1.57</v>
+        <v>-0.65</v>
       </c>
       <c r="U93" s="134">
-        <v>-0.85</v>
+        <v>0.59</v>
       </c>
       <c r="V93" s="130">
-        <v>-1.2</v>
+        <v>0.7</v>
       </c>
       <c r="W93" s="135">
-        <v>-0.46</v>
+        <v>1.31</v>
       </c>
       <c r="X93" s="133">
-        <v>0.39</v>
+        <v>2.44</v>
       </c>
       <c r="Y93" s="135">
-        <v>-0.23</v>
+        <v>-0.1</v>
       </c>
       <c r="Z93" s="135">
-        <v>-0.59</v>
+        <v>-1.06</v>
       </c>
       <c r="AA93" s="135">
-        <v>-0.75</v>
+        <v>-0.61</v>
       </c>
       <c r="AB93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AC93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AD93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AE93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AF93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AG93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AH93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AI93" s="131" t="s">
         <v>87</v>
       </c>
@@ -11339,71 +11339,59 @@
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions gridLinesSet="0"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.23622047244094491" bottom="0" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="55" firstPageNumber="4" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="21" max="103" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -11566,90 +11554,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B34F513D-5893-44CC-8509-6F9C6D3312D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57E06448-ED5A-4DDA-80BD-CE7533E2FB9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF2DAB0A-D31D-4F13-A69D-750EC86E2475}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>