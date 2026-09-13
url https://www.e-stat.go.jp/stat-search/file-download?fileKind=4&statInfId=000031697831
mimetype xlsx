--- v1 (2026-06-17)
+++ v2 (2026-09-13)
@@ -2,88 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr saveExternalLinkValues="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/月/data/kakei/sokuhou/tsuki/zuhyou/zuhyou/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="21" documentId="14_{FE165A40-4127-4AD0-8885-B64E0E5BFB3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{16B2C64F-F1DD-4CCE-9CFC-655DFFE1F1E2}"/>
+  <xr:revisionPtr revIDLastSave="69" documentId="14_{FE165A40-4127-4AD0-8885-B64E0E5BFB3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{306A1BB0-69D1-4E75-87FF-7DB35A490944}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="890" xr2:uid="{BD532B9E-EA66-40C9-886D-B6016B9C0678}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="890" xr2:uid="{BD532B9E-EA66-40C9-886D-B6016B9C0678}"/>
   </bookViews>
   <sheets>
     <sheet name="表１" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Sort" hidden="1">表１!$1:$4110</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表１!$A$1:$AL$104</definedName>
     <definedName name="Print_Area_MI" localSheetId="0">表１!$H$1:$P$93</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="720" uniqueCount="159">
   <si>
     <t>光　熱</t>
   </si>
   <si>
     <t>家  具</t>
   </si>
   <si>
     <t>被  服</t>
   </si>
   <si>
     <t>交　通</t>
   </si>
   <si>
     <t>その他の</t>
   </si>
   <si>
     <t>可処分</t>
   </si>
   <si>
     <t>平均消費</t>
   </si>
   <si>
     <t>世帯人員</t>
   </si>
   <si>
@@ -483,54 +483,50 @@
     <t>utensils</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>communication</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>二　　人　　以　　上　　の　　世　　帯　　　　</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>う ち 無 職 世 帯(c)</t>
     <rPh sb="4" eb="5">
       <t>ム</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヨ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>オビ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t>Consumer 2)</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>persons</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>per</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
@@ -612,113 +608,99 @@
     <t>(c)No-occupation households</t>
   </si>
   <si>
     <t>勤 労 者 世 帯 Workers' households</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>勤労者以外
 の世帯(b)</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>（品目分類）</t>
     <rPh sb="1" eb="3">
       <t>ヒンモク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ブンルイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>1)</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">      3)“Two-or-more-person households” include “Workers' households”, “Private　administrators households”, </t>
   </si>
   <si>
     <t xml:space="preserve">        “Corporative　administrators households”,“Professional services households”,“No-occupation households”, etc.</t>
   </si>
   <si>
     <t>(a)Consumption expenditures excluding “Housing”, “Purchase of vehicles”, “Money gifts” &amp; “Remittance” (figures of the Use Classification)</t>
   </si>
   <si>
     <t>　　　　　　　　　対前年同月 実質増減率への寄与度（％） The Degree of Contribution in %（Real Change）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>財・サービス区分別支出</t>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t>Two-or-more-person households 3)</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">
 消 費 者
 物価指数(持家の
 帰属家賃を除く総合）
 </t>
     <rPh sb="7" eb="9">
       <t>ブッカ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シスウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>モ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>イエ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>キゾク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ヤチン</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ソウゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">      2) Consumer Price Index is "All items, less imputed rent". (2020 average = 100)</t>
-[...2 lines deleted...]
-  <si>
     <t>　　　　　　　　　対前年同月　名目増減率（％）　　Change over the year in % (Nominal)</t>
     <rPh sb="9" eb="10">
       <t>タイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ドウゲツ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>メイモク</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ゾウゲン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　　　　　　　対前年同月　実質増減率（％）　　Change over the year in % (Real)</t>
     <rPh sb="9" eb="10">
       <t>タイ</t>
@@ -740,116 +722,125 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>注１　※は「住居」のほか、「自動車等購入」、「贈与金」、「仕送り金」（いずれも用途分類の金額）を除いている。</t>
     <rPh sb="39" eb="41">
       <t>ヨウト</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>ブンルイ</t>
     </rPh>
     <rPh sb="44" eb="46">
       <t>キンガク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　また、実質化には消費者物価指数（持家の帰属家賃を除く総合）を用いた。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　２　平均消費性向の名目増減率欄には、前年同月とのポイント差を示している。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　３　消費者物価指数（持家の帰属家賃を除く総合）は、2020年基準（2020年=100）である。</t>
-[...2 lines deleted...]
-  <si>
     <t>　４　二人以上の世帯には、「勤労者世帯」、「無職世帯」のほか、世帯主が個人経営者、法人経営者、自由業者などの世帯が含まれる。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2024年</t>
   </si>
   <si>
     <t>2025年</t>
   </si>
   <si>
     <t>2025 Jan.</t>
   </si>
   <si>
+    <t>2024年</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2026年</t>
+  </si>
+  <si>
+    <t>2026 Jan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">　５　「実収入」及び「可処分所得」の実質化には消費者物価指数（持家の帰属家賃を除く総合）を用いた。 </t>
-    <rPh sb="4" eb="7">
-[...13 lines deleted...]
-    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2024 July</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>７</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">     July</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2024 July</t>
+  </si>
+  <si>
+    <t>2026 July</t>
+  </si>
+  <si>
+    <t>　６　消費者物価指数の2025年基準改定に伴い、2026年１月分から６月分までの実質増減率を遡及改定した。</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Notes:1) Difference of point between a year</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Two-or-more-person households</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Consumer</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">      4) "Income" and "Disposable income" are deflated by all items CPI less imputed rent.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>2024年</t>
+    <t xml:space="preserve">      5) Real changes over the year from January 2026 to June 2026 have been recalculated, following the CPI 2025 revision.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>2026年</t>
-[...5 lines deleted...]
-    <t>2024 Apr.</t>
+    <t>　３　消費者物価指数（持家の帰属家賃を除く総合）は、2025年基準（2025年=100）である。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>４</t>
+    <t xml:space="preserve">      2) Consumer Price Index is "All items, less imputed rent". (2025 average = 100)</t>
     <phoneticPr fontId="3"/>
-  </si>
-[...8 lines deleted...]
-    <t>2026 Apr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -2195,105 +2186,105 @@
       <c r="B3" s="13"/>
       <c r="C3" s="162" t="s">
         <v>103</v>
       </c>
       <c r="D3" s="148"/>
       <c r="E3" s="148"/>
       <c r="F3" s="148"/>
       <c r="G3" s="148"/>
       <c r="H3" s="160" t="s">
         <v>116</v>
       </c>
       <c r="I3" s="165"/>
       <c r="J3" s="165"/>
       <c r="K3" s="165"/>
       <c r="L3" s="165"/>
       <c r="M3" s="165"/>
       <c r="N3" s="165"/>
       <c r="O3" s="165"/>
       <c r="P3" s="165"/>
       <c r="Q3" s="165"/>
       <c r="R3" s="165"/>
       <c r="S3" s="165"/>
       <c r="T3" s="165"/>
       <c r="U3" s="165"/>
       <c r="V3" s="148" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="W3" s="148"/>
       <c r="X3" s="148"/>
       <c r="Y3" s="148"/>
       <c r="Z3" s="148"/>
       <c r="AA3" s="169"/>
       <c r="AB3" s="61"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="62"/>
       <c r="AK3" s="137" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C4" s="163"/>
       <c r="D4" s="163"/>
       <c r="E4" s="163"/>
       <c r="F4" s="163"/>
       <c r="G4" s="163"/>
       <c r="H4" s="153"/>
       <c r="I4" s="166"/>
       <c r="J4" s="166"/>
       <c r="K4" s="166"/>
       <c r="L4" s="166"/>
       <c r="M4" s="166"/>
       <c r="N4" s="166"/>
       <c r="O4" s="166"/>
       <c r="P4" s="166"/>
       <c r="Q4" s="166"/>
       <c r="R4" s="166"/>
       <c r="S4" s="166"/>
       <c r="T4" s="166"/>
       <c r="U4" s="166"/>
       <c r="V4" s="163"/>
       <c r="W4" s="163"/>
       <c r="X4" s="163"/>
       <c r="Y4" s="163"/>
       <c r="Z4" s="163"/>
       <c r="AA4" s="170"/>
       <c r="AB4" s="139" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="AC4" s="140"/>
       <c r="AD4" s="140"/>
       <c r="AE4" s="140"/>
       <c r="AF4" s="141"/>
       <c r="AG4" s="145" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AH4" s="146"/>
       <c r="AJ4" s="62"/>
       <c r="AK4" s="138"/>
     </row>
     <row r="5" spans="1:37" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="5"/>
       <c r="B5" s="8"/>
       <c r="C5" s="163"/>
       <c r="D5" s="163"/>
       <c r="E5" s="163"/>
       <c r="F5" s="163"/>
       <c r="G5" s="163"/>
       <c r="H5" s="167"/>
       <c r="I5" s="168"/>
       <c r="J5" s="168"/>
       <c r="K5" s="168"/>
       <c r="L5" s="168"/>
       <c r="M5" s="168"/>
       <c r="N5" s="168"/>
       <c r="O5" s="168"/>
       <c r="P5" s="168"/>
       <c r="Q5" s="168"/>
       <c r="R5" s="168"/>
       <c r="S5" s="168"/>
@@ -2309,64 +2300,64 @@
       <c r="AC5" s="143"/>
       <c r="AD5" s="143"/>
       <c r="AE5" s="143"/>
       <c r="AF5" s="144"/>
       <c r="AG5" s="147"/>
       <c r="AH5" s="147"/>
       <c r="AI5" s="82" t="s">
         <v>117</v>
       </c>
       <c r="AJ5" s="63"/>
       <c r="AK5" s="138"/>
     </row>
     <row r="6" spans="1:37" s="27" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="26"/>
       <c r="C6" s="163"/>
       <c r="D6" s="163"/>
       <c r="E6" s="163"/>
       <c r="F6" s="163"/>
       <c r="G6" s="163"/>
       <c r="H6" s="157" t="s">
         <v>104</v>
       </c>
       <c r="I6" s="20"/>
       <c r="J6" s="10"/>
       <c r="K6" s="173" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="L6" s="174"/>
       <c r="M6" s="174"/>
       <c r="N6" s="174"/>
       <c r="O6" s="174"/>
       <c r="P6" s="174"/>
       <c r="Q6" s="174"/>
       <c r="R6" s="174"/>
       <c r="S6" s="174"/>
       <c r="T6" s="174"/>
       <c r="U6" s="175"/>
       <c r="V6" s="148" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="W6" s="149"/>
       <c r="X6" s="149"/>
       <c r="Y6" s="149"/>
       <c r="Z6" s="149"/>
       <c r="AA6" s="150"/>
       <c r="AB6" s="153" t="s">
         <v>7</v>
       </c>
       <c r="AC6" s="14"/>
       <c r="AD6" s="14"/>
       <c r="AE6" s="14"/>
       <c r="AF6" s="155" t="s">
         <v>6</v>
       </c>
       <c r="AG6" s="157" t="s">
         <v>7</v>
       </c>
       <c r="AH6" s="20"/>
       <c r="AI6" s="157" t="s">
         <v>7</v>
       </c>
       <c r="AJ6" s="64"/>
       <c r="AK6" s="138"/>
     </row>
@@ -2603,104 +2594,104 @@
         <v>105</v>
       </c>
       <c r="AC10" s="29"/>
       <c r="AD10" s="19"/>
       <c r="AE10" s="29"/>
       <c r="AF10" s="19" t="s">
         <v>42</v>
       </c>
       <c r="AG10" s="38" t="s">
         <v>105</v>
       </c>
       <c r="AH10" s="58"/>
       <c r="AI10" s="38" t="s">
         <v>105</v>
       </c>
       <c r="AJ10" s="70"/>
       <c r="AK10" s="138"/>
     </row>
     <row r="11" spans="1:37" s="26" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C11" s="163"/>
       <c r="D11" s="163"/>
       <c r="E11" s="163"/>
       <c r="F11" s="163"/>
       <c r="G11" s="163"/>
       <c r="H11" s="38" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="42" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="42" t="s">
         <v>88</v>
       </c>
       <c r="O11" s="42" t="s">
         <v>107</v>
       </c>
       <c r="P11" s="41"/>
       <c r="Q11" s="42" t="s">
         <v>81</v>
       </c>
       <c r="R11" s="41"/>
       <c r="S11" s="41" t="s">
         <v>108</v>
       </c>
       <c r="T11" s="43" t="s">
         <v>109</v>
       </c>
       <c r="U11" s="41"/>
       <c r="V11" s="44" t="s">
         <v>83</v>
       </c>
       <c r="W11" s="42"/>
       <c r="X11" s="45"/>
       <c r="Y11" s="45"/>
       <c r="Z11" s="45"/>
       <c r="AA11" s="42"/>
       <c r="AB11" s="40" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="AC11" s="40"/>
       <c r="AD11" s="46"/>
       <c r="AE11" s="40"/>
       <c r="AF11" s="46" t="s">
         <v>89</v>
       </c>
       <c r="AG11" s="40" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="AH11" s="40"/>
       <c r="AI11" s="73" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="AJ11" s="70"/>
       <c r="AK11" s="59" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
     </row>
     <row r="12" spans="1:37" s="26" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C12" s="163"/>
       <c r="D12" s="163"/>
       <c r="E12" s="163"/>
       <c r="F12" s="163"/>
       <c r="G12" s="163"/>
       <c r="H12" s="38" t="s">
         <v>58</v>
       </c>
       <c r="I12" s="40" t="s">
         <v>110</v>
       </c>
       <c r="J12" s="40" t="s">
         <v>99</v>
       </c>
       <c r="K12" s="41" t="s">
         <v>62</v>
       </c>
       <c r="L12" s="41" t="s">
         <v>63</v>
       </c>
       <c r="M12" s="42" t="s">
         <v>79</v>
@@ -2889,8397 +2880,8400 @@
       <c r="S14" s="85"/>
       <c r="T14" s="85"/>
       <c r="U14" s="85"/>
       <c r="V14" s="85"/>
       <c r="W14" s="85"/>
       <c r="X14" s="85"/>
       <c r="Y14" s="85"/>
       <c r="Z14" s="85"/>
       <c r="AA14" s="89"/>
       <c r="AB14" s="85"/>
       <c r="AC14" s="85"/>
       <c r="AD14" s="85"/>
       <c r="AE14" s="89"/>
       <c r="AF14" s="89"/>
       <c r="AG14" s="90"/>
       <c r="AH14" s="91"/>
       <c r="AI14" s="91"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
     </row>
     <row r="15" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="92"/>
       <c r="B15" s="3"/>
       <c r="C15" s="93"/>
       <c r="D15" s="4" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="H15" s="94">
         <v>2.88</v>
       </c>
       <c r="I15" s="95">
-        <v>313300</v>
+        <v>290931</v>
       </c>
       <c r="J15" s="95">
-        <v>273702</v>
+        <v>255969</v>
       </c>
       <c r="K15" s="95">
-        <v>83816</v>
+        <v>88548</v>
       </c>
       <c r="L15" s="95">
-        <v>16482</v>
+        <v>20795</v>
       </c>
       <c r="M15" s="95">
-        <v>25614</v>
+        <v>19289</v>
       </c>
       <c r="N15" s="95">
-        <v>11619</v>
+        <v>15651</v>
       </c>
       <c r="O15" s="95">
-        <v>11269</v>
+        <v>9799</v>
       </c>
       <c r="P15" s="95">
-        <v>14929</v>
+        <v>14772</v>
       </c>
       <c r="Q15" s="95">
-        <v>40495</v>
+        <v>39572</v>
       </c>
       <c r="R15" s="95">
-        <v>24487</v>
+        <v>7666</v>
       </c>
       <c r="S15" s="95">
-        <v>29738</v>
+        <v>31114</v>
       </c>
       <c r="T15" s="95">
-        <v>54851</v>
+        <v>43725</v>
       </c>
       <c r="U15" s="95">
-        <v>26046</v>
+        <v>25427</v>
       </c>
       <c r="V15" s="95">
-        <v>284495</v>
+        <v>272633</v>
       </c>
       <c r="W15" s="95">
-        <v>158120</v>
+        <v>161687</v>
       </c>
       <c r="X15" s="95">
-        <v>14999</v>
+        <v>21149</v>
       </c>
       <c r="Y15" s="95">
-        <v>22323</v>
+        <v>21831</v>
       </c>
       <c r="Z15" s="95">
-        <v>120798</v>
+        <v>118707</v>
       </c>
       <c r="AA15" s="95">
-        <v>126375</v>
+        <v>110946</v>
       </c>
       <c r="AB15" s="96">
         <v>3.23</v>
       </c>
       <c r="AC15" s="95">
-        <v>566457</v>
+        <v>694483</v>
       </c>
       <c r="AD15" s="95">
-        <v>453011</v>
+        <v>568191</v>
       </c>
       <c r="AE15" s="95">
-        <v>345020</v>
+        <v>312568</v>
       </c>
       <c r="AF15" s="97">
-        <v>76.2</v>
+        <v>55</v>
       </c>
       <c r="AG15" s="96">
-        <v>2.46</v>
+        <v>2.4500000000000002</v>
       </c>
       <c r="AH15" s="95">
-        <v>274364</v>
+        <v>263912</v>
       </c>
       <c r="AI15" s="96">
-        <v>2.34</v>
+        <v>2.31</v>
       </c>
       <c r="AJ15" s="95">
-        <v>257199</v>
+        <v>254709</v>
       </c>
       <c r="AK15" s="98">
-        <v>109</v>
+        <v>96.5</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="92"/>
       <c r="C16" s="99"/>
       <c r="D16" s="100" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="H16" s="94">
         <v>2.88</v>
       </c>
       <c r="I16" s="95">
-        <v>290328</v>
+        <v>297487</v>
       </c>
       <c r="J16" s="95">
-        <v>255295</v>
+        <v>263543</v>
       </c>
       <c r="K16" s="95">
-        <v>87511</v>
+        <v>96744</v>
       </c>
       <c r="L16" s="95">
-        <v>17130</v>
+        <v>18496</v>
       </c>
       <c r="M16" s="95">
-        <v>21983</v>
+        <v>20888</v>
       </c>
       <c r="N16" s="95">
-        <v>11715</v>
+        <v>14846</v>
       </c>
       <c r="O16" s="95">
-        <v>10028</v>
+        <v>7710</v>
       </c>
       <c r="P16" s="95">
-        <v>14865</v>
+        <v>15079</v>
       </c>
       <c r="Q16" s="95">
-        <v>38992</v>
+        <v>36425</v>
       </c>
       <c r="R16" s="95">
-        <v>12585</v>
+        <v>6688</v>
       </c>
       <c r="S16" s="95">
-        <v>29114</v>
+        <v>32565</v>
       </c>
       <c r="T16" s="95">
-        <v>46406</v>
+        <v>48047</v>
       </c>
       <c r="U16" s="95">
-        <v>25281</v>
+        <v>25825</v>
       </c>
       <c r="V16" s="95">
-        <v>269203</v>
+        <v>275265</v>
       </c>
       <c r="W16" s="95">
-        <v>156565</v>
+        <v>161401</v>
       </c>
       <c r="X16" s="95">
-        <v>14857</v>
+        <v>16260</v>
       </c>
       <c r="Y16" s="95">
-        <v>21698</v>
+        <v>18358</v>
       </c>
       <c r="Z16" s="95">
-        <v>120009</v>
+        <v>126783</v>
       </c>
       <c r="AA16" s="95">
-        <v>112639</v>
+        <v>113863</v>
       </c>
       <c r="AB16" s="96">
-        <v>3.23</v>
+        <v>3.22</v>
       </c>
       <c r="AC16" s="95">
-        <v>500231</v>
+        <v>574334</v>
       </c>
       <c r="AD16" s="95">
-        <v>376084</v>
+        <v>482029</v>
       </c>
       <c r="AE16" s="95">
-        <v>318560</v>
+        <v>318764</v>
       </c>
       <c r="AF16" s="97">
-        <v>84.7</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="AG16" s="96">
         <v>2.46</v>
       </c>
       <c r="AH16" s="95">
-        <v>255854</v>
+        <v>271109</v>
       </c>
       <c r="AI16" s="96">
         <v>2.3199999999999998</v>
       </c>
       <c r="AJ16" s="95">
-        <v>246990</v>
+        <v>262486</v>
       </c>
       <c r="AK16" s="98">
-        <v>109.5</v>
+        <v>97.1</v>
       </c>
     </row>
     <row r="17" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="92"/>
       <c r="C17" s="99"/>
       <c r="D17" s="100" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H17" s="94">
         <v>2.88</v>
       </c>
       <c r="I17" s="95">
-        <v>280888</v>
+        <v>287963</v>
       </c>
       <c r="J17" s="95">
-        <v>248307</v>
+        <v>254110</v>
       </c>
       <c r="K17" s="95">
-        <v>85657</v>
+        <v>87688</v>
       </c>
       <c r="L17" s="95">
-        <v>17284</v>
+        <v>16058</v>
       </c>
       <c r="M17" s="95">
-        <v>19439</v>
+        <v>22273</v>
       </c>
       <c r="N17" s="95">
-        <v>14729</v>
+        <v>12030</v>
       </c>
       <c r="O17" s="95">
-        <v>10224</v>
+        <v>7721</v>
       </c>
       <c r="P17" s="95">
-        <v>14944</v>
+        <v>14262</v>
       </c>
       <c r="Q17" s="95">
-        <v>40642</v>
+        <v>41177</v>
       </c>
       <c r="R17" s="95">
-        <v>7331</v>
+        <v>13734</v>
       </c>
       <c r="S17" s="95">
-        <v>28771</v>
+        <v>28272</v>
       </c>
       <c r="T17" s="95">
-        <v>41867</v>
+        <v>44747</v>
       </c>
       <c r="U17" s="95">
-        <v>24850</v>
+        <v>25224</v>
       </c>
       <c r="V17" s="95">
-        <v>263870</v>
+        <v>268440</v>
       </c>
       <c r="W17" s="95">
-        <v>157778</v>
+        <v>157911</v>
       </c>
       <c r="X17" s="95">
-        <v>19623</v>
+        <v>18776</v>
       </c>
       <c r="Y17" s="95">
-        <v>21768</v>
+        <v>18804</v>
       </c>
       <c r="Z17" s="95">
-        <v>116386</v>
+        <v>120330</v>
       </c>
       <c r="AA17" s="95">
-        <v>106092</v>
+        <v>110529</v>
       </c>
       <c r="AB17" s="96">
-        <v>3.24</v>
+        <v>3.22</v>
       </c>
       <c r="AC17" s="95">
-        <v>957457</v>
+        <v>493942</v>
       </c>
       <c r="AD17" s="95">
-        <v>813616</v>
+        <v>402605</v>
       </c>
       <c r="AE17" s="95">
-        <v>300228</v>
+        <v>308417</v>
       </c>
       <c r="AF17" s="97">
-        <v>36.9</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="AG17" s="96">
-        <v>2.4500000000000002</v>
+        <v>2.46</v>
       </c>
       <c r="AH17" s="95">
-        <v>256804</v>
+        <v>263058</v>
       </c>
       <c r="AI17" s="96">
-        <v>2.31</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="AJ17" s="95">
-        <v>247540</v>
+        <v>248229</v>
       </c>
       <c r="AK17" s="98">
-        <v>109.6</v>
+        <v>96.8</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="92"/>
       <c r="C18" s="99"/>
       <c r="D18" s="100" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E18" s="101" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H18" s="94">
         <v>2.88</v>
       </c>
       <c r="I18" s="95">
-        <v>290931</v>
+        <v>305819</v>
       </c>
       <c r="J18" s="95">
-        <v>255969</v>
+        <v>264749</v>
       </c>
       <c r="K18" s="95">
-        <v>88548</v>
+        <v>89730</v>
       </c>
       <c r="L18" s="95">
-        <v>20795</v>
+        <v>19679</v>
       </c>
       <c r="M18" s="95">
-        <v>19289</v>
+        <v>21926</v>
       </c>
       <c r="N18" s="95">
-        <v>15651</v>
+        <v>11617</v>
       </c>
       <c r="O18" s="95">
-        <v>9799</v>
+        <v>9314</v>
       </c>
       <c r="P18" s="95">
-        <v>14772</v>
+        <v>16200</v>
       </c>
       <c r="Q18" s="95">
-        <v>39572</v>
+        <v>45166</v>
       </c>
       <c r="R18" s="95">
-        <v>7666</v>
+        <v>13361</v>
       </c>
       <c r="S18" s="95">
-        <v>31114</v>
+        <v>30556</v>
       </c>
       <c r="T18" s="95">
-        <v>43725</v>
+        <v>48270</v>
       </c>
       <c r="U18" s="95">
-        <v>25427</v>
+        <v>27612</v>
       </c>
       <c r="V18" s="95">
-        <v>272633</v>
+        <v>285161</v>
       </c>
       <c r="W18" s="95">
-        <v>161687</v>
+        <v>164794</v>
       </c>
       <c r="X18" s="95">
-        <v>21149</v>
+        <v>21677</v>
       </c>
       <c r="Y18" s="95">
-        <v>21831</v>
+        <v>20722</v>
       </c>
       <c r="Z18" s="95">
-        <v>118707</v>
+        <v>122395</v>
       </c>
       <c r="AA18" s="95">
-        <v>110946</v>
+        <v>120367</v>
       </c>
       <c r="AB18" s="96">
-        <v>3.23</v>
+        <v>3.22</v>
       </c>
       <c r="AC18" s="95">
-        <v>694483</v>
+        <v>580675</v>
       </c>
       <c r="AD18" s="95">
-        <v>568191</v>
+        <v>484600</v>
       </c>
       <c r="AE18" s="95">
-        <v>312568</v>
+        <v>327613</v>
       </c>
       <c r="AF18" s="97">
-        <v>55</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="AG18" s="96">
-        <v>2.4500000000000002</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH18" s="95">
-        <v>263912</v>
+        <v>279593</v>
       </c>
       <c r="AI18" s="96">
-        <v>2.31</v>
+        <v>2.33</v>
       </c>
       <c r="AJ18" s="95">
-        <v>254709</v>
+        <v>272399</v>
       </c>
       <c r="AK18" s="98">
-        <v>110.1</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="19" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="92"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E19" s="101" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H19" s="94">
         <v>2.88</v>
       </c>
       <c r="I19" s="95">
-        <v>297487</v>
+        <v>295518</v>
       </c>
       <c r="J19" s="95">
-        <v>263543</v>
+        <v>257613</v>
       </c>
       <c r="K19" s="95">
-        <v>96744</v>
+        <v>90036</v>
       </c>
       <c r="L19" s="95">
-        <v>18496</v>
+        <v>20616</v>
       </c>
       <c r="M19" s="95">
-        <v>20888</v>
+        <v>20301</v>
       </c>
       <c r="N19" s="95">
-        <v>14846</v>
+        <v>12259</v>
       </c>
       <c r="O19" s="95">
-        <v>7710</v>
+        <v>11074</v>
       </c>
       <c r="P19" s="95">
-        <v>15079</v>
+        <v>16075</v>
       </c>
       <c r="Q19" s="95">
-        <v>36425</v>
+        <v>40455</v>
       </c>
       <c r="R19" s="95">
-        <v>6688</v>
+        <v>9336</v>
       </c>
       <c r="S19" s="95">
-        <v>32565</v>
+        <v>30781</v>
       </c>
       <c r="T19" s="95">
-        <v>48047</v>
+        <v>44584</v>
       </c>
       <c r="U19" s="95">
-        <v>25825</v>
+        <v>24064</v>
       </c>
       <c r="V19" s="95">
-        <v>275265</v>
+        <v>274998</v>
       </c>
       <c r="W19" s="95">
-        <v>161401</v>
+        <v>164172</v>
       </c>
       <c r="X19" s="95">
-        <v>16260</v>
+        <v>19564</v>
       </c>
       <c r="Y19" s="95">
-        <v>18358</v>
+        <v>24062</v>
       </c>
       <c r="Z19" s="95">
-        <v>126783</v>
+        <v>120546</v>
       </c>
       <c r="AA19" s="95">
-        <v>113863</v>
+        <v>110827</v>
       </c>
       <c r="AB19" s="96">
-        <v>3.22</v>
+        <v>3.21</v>
       </c>
       <c r="AC19" s="95">
-        <v>574334</v>
+        <v>514409</v>
       </c>
       <c r="AD19" s="95">
-        <v>482029</v>
+        <v>422337</v>
       </c>
       <c r="AE19" s="95">
-        <v>318764</v>
+        <v>316535</v>
       </c>
       <c r="AF19" s="97">
-        <v>66.099999999999994</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="AG19" s="96">
-        <v>2.46</v>
+        <v>2.48</v>
       </c>
       <c r="AH19" s="95">
-        <v>271109</v>
+        <v>270329</v>
       </c>
       <c r="AI19" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.34</v>
       </c>
       <c r="AJ19" s="95">
-        <v>262486</v>
+        <v>263518</v>
       </c>
       <c r="AK19" s="98">
-        <v>110.8</v>
+        <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="92"/>
       <c r="C20" s="31"/>
       <c r="D20" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E20" s="101" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H20" s="94">
         <v>2.88</v>
       </c>
       <c r="I20" s="95">
-        <v>287963</v>
+        <v>352633</v>
       </c>
       <c r="J20" s="95">
-        <v>254110</v>
+        <v>308047</v>
       </c>
       <c r="K20" s="95">
-        <v>87688</v>
+        <v>113566</v>
       </c>
       <c r="L20" s="95">
-        <v>16058</v>
+        <v>23377</v>
       </c>
       <c r="M20" s="95">
-        <v>22273</v>
+        <v>24036</v>
       </c>
       <c r="N20" s="95">
-        <v>12030</v>
+        <v>14829</v>
       </c>
       <c r="O20" s="95">
-        <v>7721</v>
+        <v>12345</v>
       </c>
       <c r="P20" s="95">
-        <v>14262</v>
+        <v>17699</v>
       </c>
       <c r="Q20" s="95">
-        <v>41177</v>
+        <v>45371</v>
       </c>
       <c r="R20" s="95">
-        <v>13734</v>
+        <v>10788</v>
       </c>
       <c r="S20" s="95">
-        <v>28272</v>
+        <v>35225</v>
       </c>
       <c r="T20" s="95">
-        <v>44747</v>
+        <v>55397</v>
       </c>
       <c r="U20" s="95">
-        <v>25224</v>
+        <v>31182</v>
       </c>
       <c r="V20" s="95">
-        <v>268440</v>
+        <v>328418</v>
       </c>
       <c r="W20" s="95">
-        <v>157911</v>
+        <v>205094</v>
       </c>
       <c r="X20" s="95">
-        <v>18776</v>
+        <v>24192</v>
       </c>
       <c r="Y20" s="95">
-        <v>18804</v>
+        <v>28830</v>
       </c>
       <c r="Z20" s="95">
-        <v>120330</v>
+        <v>152072</v>
       </c>
       <c r="AA20" s="95">
-        <v>110529</v>
+        <v>123324</v>
       </c>
       <c r="AB20" s="96">
         <v>3.22</v>
       </c>
       <c r="AC20" s="95">
-        <v>493942</v>
+        <v>1179259</v>
       </c>
       <c r="AD20" s="95">
-        <v>402605</v>
+        <v>975024</v>
       </c>
       <c r="AE20" s="95">
-        <v>308417</v>
+        <v>379200</v>
       </c>
       <c r="AF20" s="97">
-        <v>76.599999999999994</v>
+        <v>38.9</v>
       </c>
       <c r="AG20" s="96">
-        <v>2.46</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH20" s="95">
-        <v>263058</v>
+        <v>320694</v>
       </c>
       <c r="AI20" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.34</v>
       </c>
       <c r="AJ20" s="95">
-        <v>248229</v>
+        <v>317887</v>
       </c>
       <c r="AK20" s="98">
-        <v>110.4</v>
+        <v>98.7</v>
       </c>
     </row>
     <row r="21" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="92"/>
       <c r="C21" s="31"/>
       <c r="D21" s="83" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="E21" s="101" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>52</v>
+        <v>141</v>
       </c>
       <c r="H21" s="94">
         <v>2.88</v>
       </c>
       <c r="I21" s="95">
-        <v>305819</v>
+        <v>305521</v>
       </c>
       <c r="J21" s="95">
-        <v>264749</v>
+        <v>261523</v>
       </c>
       <c r="K21" s="95">
-        <v>89730</v>
+        <v>87763</v>
       </c>
       <c r="L21" s="95">
-        <v>19679</v>
+        <v>18887</v>
       </c>
       <c r="M21" s="95">
-        <v>21926</v>
+        <v>29572</v>
       </c>
       <c r="N21" s="95">
-        <v>11617</v>
+        <v>11030</v>
       </c>
       <c r="O21" s="95">
-        <v>9314</v>
+        <v>10169</v>
       </c>
       <c r="P21" s="95">
-        <v>16200</v>
+        <v>14878</v>
       </c>
       <c r="Q21" s="95">
-        <v>45166</v>
+        <v>41569</v>
       </c>
       <c r="R21" s="95">
-        <v>13361</v>
+        <v>11091</v>
       </c>
       <c r="S21" s="95">
-        <v>30556</v>
+        <v>27876</v>
       </c>
       <c r="T21" s="95">
-        <v>48270</v>
+        <v>52685</v>
       </c>
       <c r="U21" s="95">
-        <v>27612</v>
+        <v>24914</v>
       </c>
       <c r="V21" s="95">
-        <v>285161</v>
+        <v>277750</v>
       </c>
       <c r="W21" s="95">
-        <v>164794</v>
+        <v>165227</v>
       </c>
       <c r="X21" s="95">
-        <v>21677</v>
+        <v>17572</v>
       </c>
       <c r="Y21" s="95">
-        <v>20722</v>
+        <v>20650</v>
       </c>
       <c r="Z21" s="95">
-        <v>122395</v>
+        <v>127005</v>
       </c>
       <c r="AA21" s="95">
-        <v>120367</v>
+        <v>112524</v>
       </c>
       <c r="AB21" s="96">
-        <v>3.22</v>
+        <v>3.21</v>
       </c>
       <c r="AC21" s="95">
-        <v>580675</v>
+        <v>514877</v>
       </c>
       <c r="AD21" s="95">
-        <v>484600</v>
+        <v>419972</v>
       </c>
       <c r="AE21" s="95">
-        <v>327613</v>
+        <v>331341</v>
       </c>
       <c r="AF21" s="97">
-        <v>67.599999999999994</v>
+        <v>78.900000000000006</v>
       </c>
       <c r="AG21" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.48</v>
       </c>
       <c r="AH21" s="95">
-        <v>279593</v>
+        <v>273981</v>
       </c>
       <c r="AI21" s="96">
-        <v>2.33</v>
+        <v>2.35</v>
       </c>
       <c r="AJ21" s="95">
-        <v>272399</v>
+        <v>264716</v>
       </c>
       <c r="AK21" s="98">
-        <v>111.2</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="22" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="92"/>
       <c r="C22" s="31"/>
       <c r="D22" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E22" s="101" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H22" s="94">
         <v>2.88</v>
       </c>
       <c r="I22" s="95">
-        <v>295518</v>
+        <v>290511</v>
       </c>
       <c r="J22" s="95">
-        <v>257613</v>
+        <v>255267</v>
       </c>
       <c r="K22" s="95">
-        <v>90036</v>
+        <v>84388</v>
       </c>
       <c r="L22" s="95">
-        <v>20616</v>
+        <v>16253</v>
       </c>
       <c r="M22" s="95">
-        <v>20301</v>
+        <v>31877</v>
       </c>
       <c r="N22" s="95">
-        <v>12259</v>
+        <v>9589</v>
       </c>
       <c r="O22" s="95">
-        <v>11074</v>
+        <v>7388</v>
       </c>
       <c r="P22" s="95">
-        <v>16075</v>
+        <v>14076</v>
       </c>
       <c r="Q22" s="95">
-        <v>40455</v>
+        <v>43296</v>
       </c>
       <c r="R22" s="95">
-        <v>9336</v>
+        <v>11831</v>
       </c>
       <c r="S22" s="95">
-        <v>30781</v>
+        <v>28254</v>
       </c>
       <c r="T22" s="95">
-        <v>44584</v>
+        <v>43559</v>
       </c>
       <c r="U22" s="95">
-        <v>24064</v>
+        <v>25652</v>
       </c>
       <c r="V22" s="95">
-        <v>274998</v>
+        <v>272604</v>
       </c>
       <c r="W22" s="95">
-        <v>164172</v>
+        <v>164189</v>
       </c>
       <c r="X22" s="95">
-        <v>19564</v>
+        <v>18808</v>
       </c>
       <c r="Y22" s="95">
-        <v>24062</v>
+        <v>18271</v>
       </c>
       <c r="Z22" s="95">
-        <v>120546</v>
+        <v>127110</v>
       </c>
       <c r="AA22" s="95">
-        <v>110827</v>
+        <v>108415</v>
       </c>
       <c r="AB22" s="96">
-        <v>3.21</v>
+        <v>3.2</v>
       </c>
       <c r="AC22" s="95">
-        <v>514409</v>
+        <v>571993</v>
       </c>
       <c r="AD22" s="95">
-        <v>422337</v>
+        <v>474345</v>
       </c>
       <c r="AE22" s="95">
-        <v>316535</v>
+        <v>313977</v>
       </c>
       <c r="AF22" s="97">
-        <v>74.900000000000006</v>
+        <v>66.2</v>
       </c>
       <c r="AG22" s="96">
-        <v>2.48</v>
+        <v>2.4900000000000002</v>
       </c>
       <c r="AH22" s="95">
-        <v>270329</v>
+        <v>262208</v>
       </c>
       <c r="AI22" s="96">
         <v>2.34</v>
       </c>
       <c r="AJ22" s="95">
-        <v>263518</v>
+        <v>254329</v>
       </c>
       <c r="AK22" s="98">
-        <v>111.8</v>
+        <v>98.8</v>
       </c>
     </row>
     <row r="23" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="92"/>
       <c r="C23" s="31"/>
       <c r="D23" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H23" s="94">
         <v>2.88</v>
       </c>
       <c r="I23" s="95">
-        <v>352633</v>
+        <v>339232</v>
       </c>
       <c r="J23" s="95">
-        <v>308047</v>
+        <v>293072</v>
       </c>
       <c r="K23" s="95">
-        <v>113566</v>
+        <v>96489</v>
       </c>
       <c r="L23" s="95">
-        <v>23377</v>
+        <v>16534</v>
       </c>
       <c r="M23" s="95">
-        <v>24036</v>
+        <v>31302</v>
       </c>
       <c r="N23" s="95">
-        <v>14829</v>
+        <v>13072</v>
       </c>
       <c r="O23" s="95">
-        <v>12345</v>
+        <v>11421</v>
       </c>
       <c r="P23" s="95">
-        <v>17699</v>
+        <v>14843</v>
       </c>
       <c r="Q23" s="95">
-        <v>45371</v>
+        <v>53678</v>
       </c>
       <c r="R23" s="95">
-        <v>10788</v>
+        <v>14827</v>
       </c>
       <c r="S23" s="95">
-        <v>35225</v>
+        <v>34439</v>
       </c>
       <c r="T23" s="95">
-        <v>55397</v>
+        <v>52627</v>
       </c>
       <c r="U23" s="95">
-        <v>31182</v>
+        <v>27751</v>
       </c>
       <c r="V23" s="95">
-        <v>328418</v>
+        <v>314356</v>
       </c>
       <c r="W23" s="95">
-        <v>205094</v>
+        <v>192119</v>
       </c>
       <c r="X23" s="95">
-        <v>24192</v>
+        <v>28036</v>
       </c>
       <c r="Y23" s="95">
-        <v>28830</v>
+        <v>24503</v>
       </c>
       <c r="Z23" s="95">
-        <v>152072</v>
+        <v>139580</v>
       </c>
       <c r="AA23" s="95">
-        <v>123324</v>
+        <v>122237</v>
       </c>
       <c r="AB23" s="96">
-        <v>3.22</v>
+        <v>3.2</v>
       </c>
       <c r="AC23" s="95">
-        <v>1179259</v>
+        <v>524343</v>
       </c>
       <c r="AD23" s="95">
-        <v>975024</v>
+        <v>426178</v>
       </c>
       <c r="AE23" s="95">
-        <v>379200</v>
+        <v>382959</v>
       </c>
       <c r="AF23" s="97">
-        <v>38.9</v>
+        <v>89.9</v>
       </c>
       <c r="AG23" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.4900000000000002</v>
       </c>
       <c r="AH23" s="95">
-        <v>320694</v>
+        <v>286306</v>
       </c>
       <c r="AI23" s="96">
-        <v>2.34</v>
+        <v>2.33</v>
       </c>
       <c r="AJ23" s="95">
-        <v>317887</v>
+        <v>272024</v>
       </c>
       <c r="AK23" s="98">
-        <v>112.5</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="24" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="92"/>
       <c r="C24" s="31"/>
       <c r="D24" s="83" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G24" s="102" t="s">
-        <v>147</v>
+        <v>57</v>
       </c>
       <c r="H24" s="94">
         <v>2.88</v>
       </c>
       <c r="I24" s="95">
-        <v>305521</v>
+        <v>325717</v>
       </c>
       <c r="J24" s="95">
-        <v>261523</v>
+        <v>284732</v>
       </c>
       <c r="K24" s="95">
-        <v>87763</v>
+        <v>89487</v>
       </c>
       <c r="L24" s="95">
-        <v>18887</v>
+        <v>18804</v>
       </c>
       <c r="M24" s="95">
-        <v>29572</v>
+        <v>27445</v>
       </c>
       <c r="N24" s="95">
-        <v>11030</v>
+        <v>12051</v>
       </c>
       <c r="O24" s="95">
-        <v>10169</v>
+        <v>11330</v>
       </c>
       <c r="P24" s="95">
-        <v>14878</v>
+        <v>14579</v>
       </c>
       <c r="Q24" s="95">
-        <v>41569</v>
+        <v>42598</v>
       </c>
       <c r="R24" s="95">
-        <v>11091</v>
+        <v>24283</v>
       </c>
       <c r="S24" s="95">
-        <v>27876</v>
+        <v>32954</v>
       </c>
       <c r="T24" s="95">
-        <v>52685</v>
+        <v>52185</v>
       </c>
       <c r="U24" s="95">
-        <v>24914</v>
+        <v>25032</v>
       </c>
       <c r="V24" s="95">
-        <v>277750</v>
+        <v>298564</v>
       </c>
       <c r="W24" s="95">
-        <v>165227</v>
+        <v>171094</v>
       </c>
       <c r="X24" s="95">
-        <v>17572</v>
+        <v>18676</v>
       </c>
       <c r="Y24" s="95">
-        <v>20650</v>
+        <v>23682</v>
       </c>
       <c r="Z24" s="95">
-        <v>127005</v>
+        <v>128736</v>
       </c>
       <c r="AA24" s="95">
-        <v>112524</v>
+        <v>127470</v>
       </c>
       <c r="AB24" s="96">
-        <v>3.21</v>
+        <v>3.22</v>
       </c>
       <c r="AC24" s="95">
-        <v>514877</v>
+        <v>589528</v>
       </c>
       <c r="AD24" s="95">
-        <v>419972</v>
+        <v>475520</v>
       </c>
       <c r="AE24" s="95">
-        <v>331341</v>
+        <v>363182</v>
       </c>
       <c r="AF24" s="97">
-        <v>78.900000000000006</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="AG24" s="96">
-        <v>2.48</v>
+        <v>2.46</v>
       </c>
       <c r="AH24" s="95">
-        <v>273981</v>
+        <v>281004</v>
       </c>
       <c r="AI24" s="96">
-        <v>2.35</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AJ24" s="95">
-        <v>264716</v>
+        <v>265439</v>
       </c>
       <c r="AK24" s="98">
-        <v>113.2</v>
+        <v>99.6</v>
       </c>
     </row>
     <row r="25" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="92"/>
       <c r="C25" s="31"/>
       <c r="D25" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H25" s="94">
-        <v>2.88</v>
+        <v>2.87</v>
       </c>
       <c r="I25" s="95">
-        <v>290511</v>
+        <v>316085</v>
       </c>
       <c r="J25" s="95">
-        <v>255267</v>
+        <v>272055</v>
       </c>
       <c r="K25" s="95">
-        <v>84388</v>
+        <v>94204</v>
       </c>
       <c r="L25" s="95">
-        <v>16253</v>
+        <v>18270</v>
       </c>
       <c r="M25" s="95">
-        <v>31877</v>
+        <v>23322</v>
       </c>
       <c r="N25" s="95">
-        <v>9589</v>
+        <v>13194</v>
       </c>
       <c r="O25" s="95">
-        <v>7388</v>
+        <v>11128</v>
       </c>
       <c r="P25" s="95">
-        <v>14076</v>
+        <v>14878</v>
       </c>
       <c r="Q25" s="95">
-        <v>43296</v>
+        <v>50198</v>
       </c>
       <c r="R25" s="95">
-        <v>11831</v>
+        <v>11677</v>
       </c>
       <c r="S25" s="95">
-        <v>28254</v>
+        <v>33306</v>
       </c>
       <c r="T25" s="95">
-        <v>43559</v>
+        <v>45908</v>
       </c>
       <c r="U25" s="95">
-        <v>25652</v>
+        <v>25400</v>
       </c>
       <c r="V25" s="95">
-        <v>272604</v>
+        <v>295577</v>
       </c>
       <c r="W25" s="95">
-        <v>164189</v>
+        <v>175457</v>
       </c>
       <c r="X25" s="95">
-        <v>18808</v>
+        <v>24766</v>
       </c>
       <c r="Y25" s="95">
-        <v>18271</v>
+        <v>23664</v>
       </c>
       <c r="Z25" s="95">
-        <v>127110</v>
+        <v>127028</v>
       </c>
       <c r="AA25" s="95">
-        <v>108415</v>
+        <v>120120</v>
       </c>
       <c r="AB25" s="96">
-        <v>3.2</v>
+        <v>3.21</v>
       </c>
       <c r="AC25" s="95">
-        <v>571993</v>
+        <v>522318</v>
       </c>
       <c r="AD25" s="95">
-        <v>474345</v>
+        <v>401312</v>
       </c>
       <c r="AE25" s="95">
-        <v>313977</v>
+        <v>351466</v>
       </c>
       <c r="AF25" s="97">
-        <v>66.2</v>
+        <v>87.6</v>
       </c>
       <c r="AG25" s="96">
-        <v>2.4900000000000002</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH25" s="95">
-        <v>262208</v>
+        <v>273764</v>
       </c>
       <c r="AI25" s="96">
-        <v>2.34</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AJ25" s="95">
-        <v>254329</v>
+        <v>262413</v>
       </c>
       <c r="AK25" s="98">
-        <v>112.7</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="92"/>
       <c r="C26" s="31"/>
       <c r="D26" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="H26" s="94">
-        <v>2.88</v>
+        <v>2.87</v>
       </c>
       <c r="I26" s="95">
-        <v>339232</v>
+        <v>295419</v>
       </c>
       <c r="J26" s="95">
-        <v>293072</v>
+        <v>258666</v>
       </c>
       <c r="K26" s="95">
-        <v>96489</v>
+        <v>89951</v>
       </c>
       <c r="L26" s="95">
-        <v>16534</v>
+        <v>19893</v>
       </c>
       <c r="M26" s="95">
-        <v>31302</v>
+        <v>21361</v>
       </c>
       <c r="N26" s="95">
-        <v>13072</v>
+        <v>14381</v>
       </c>
       <c r="O26" s="95">
-        <v>11421</v>
+        <v>9791</v>
       </c>
       <c r="P26" s="95">
-        <v>14843</v>
+        <v>16514</v>
       </c>
       <c r="Q26" s="95">
-        <v>53678</v>
+        <v>45192</v>
       </c>
       <c r="R26" s="95">
-        <v>14827</v>
+        <v>7166</v>
       </c>
       <c r="S26" s="95">
-        <v>34439</v>
+        <v>29299</v>
       </c>
       <c r="T26" s="95">
-        <v>52627</v>
+        <v>41873</v>
       </c>
       <c r="U26" s="95">
-        <v>27751</v>
+        <v>25177</v>
       </c>
       <c r="V26" s="95">
-        <v>314356</v>
+        <v>278723</v>
       </c>
       <c r="W26" s="95">
-        <v>192119</v>
+        <v>167967</v>
       </c>
       <c r="X26" s="95">
-        <v>28036</v>
+        <v>24352</v>
       </c>
       <c r="Y26" s="95">
-        <v>24503</v>
+        <v>21443</v>
       </c>
       <c r="Z26" s="95">
-        <v>139580</v>
+        <v>122172</v>
       </c>
       <c r="AA26" s="95">
-        <v>122237</v>
+        <v>110756</v>
       </c>
       <c r="AB26" s="96">
-        <v>3.2</v>
+        <v>3.21</v>
       </c>
       <c r="AC26" s="95">
-        <v>524343</v>
+        <v>976268</v>
       </c>
       <c r="AD26" s="95">
-        <v>426178</v>
+        <v>776288</v>
       </c>
       <c r="AE26" s="95">
-        <v>382959</v>
+        <v>323202</v>
       </c>
       <c r="AF26" s="97">
-        <v>89.9</v>
+        <v>41.6</v>
       </c>
       <c r="AG26" s="96">
-        <v>2.4900000000000002</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH26" s="95">
-        <v>286306</v>
+        <v>262196</v>
       </c>
       <c r="AI26" s="96">
-        <v>2.33</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="AJ26" s="95">
-        <v>272024</v>
+        <v>255383</v>
       </c>
       <c r="AK26" s="98">
-        <v>113.1</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="27" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="92"/>
       <c r="C27" s="31"/>
       <c r="D27" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="H27" s="94">
-        <v>2.88</v>
+        <v>2.87</v>
       </c>
       <c r="I27" s="95">
-        <v>325717</v>
+        <v>305694</v>
       </c>
       <c r="J27" s="95">
-        <v>284732</v>
+        <v>265582</v>
       </c>
       <c r="K27" s="95">
-        <v>89487</v>
+        <v>93632</v>
       </c>
       <c r="L27" s="95">
-        <v>18804</v>
+        <v>20125</v>
       </c>
       <c r="M27" s="95">
-        <v>27445</v>
+        <v>20174</v>
       </c>
       <c r="N27" s="95">
-        <v>12051</v>
+        <v>16164</v>
       </c>
       <c r="O27" s="95">
-        <v>11330</v>
+        <v>10039</v>
       </c>
       <c r="P27" s="95">
-        <v>14579</v>
+        <v>16724</v>
       </c>
       <c r="Q27" s="95">
-        <v>42598</v>
+        <v>46612</v>
       </c>
       <c r="R27" s="95">
-        <v>24283</v>
+        <v>7923</v>
       </c>
       <c r="S27" s="95">
-        <v>32954</v>
+        <v>30614</v>
       </c>
       <c r="T27" s="95">
-        <v>52185</v>
+        <v>43688</v>
       </c>
       <c r="U27" s="95">
-        <v>25032</v>
+        <v>26634</v>
       </c>
       <c r="V27" s="95">
-        <v>298564</v>
+        <v>288641</v>
       </c>
       <c r="W27" s="95">
-        <v>171094</v>
+        <v>174165</v>
       </c>
       <c r="X27" s="95">
-        <v>18676</v>
+        <v>27154</v>
       </c>
       <c r="Y27" s="95">
-        <v>23682</v>
+        <v>21893</v>
       </c>
       <c r="Z27" s="95">
-        <v>128736</v>
+        <v>125117</v>
       </c>
       <c r="AA27" s="95">
-        <v>127470</v>
+        <v>114476</v>
       </c>
       <c r="AB27" s="96">
-        <v>3.22</v>
+        <v>3.21</v>
       </c>
       <c r="AC27" s="95">
-        <v>589528</v>
+        <v>701283</v>
       </c>
       <c r="AD27" s="95">
-        <v>475520</v>
+        <v>559705</v>
       </c>
       <c r="AE27" s="95">
-        <v>363182</v>
+        <v>338900</v>
       </c>
       <c r="AF27" s="97">
-        <v>76.400000000000006</v>
+        <v>60.5</v>
       </c>
       <c r="AG27" s="96">
-        <v>2.46</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH27" s="95">
-        <v>281004</v>
+        <v>266468</v>
       </c>
       <c r="AI27" s="96">
-        <v>2.2999999999999998</v>
+        <v>2.34</v>
       </c>
       <c r="AJ27" s="95">
-        <v>265439</v>
+        <v>254850</v>
       </c>
       <c r="AK27" s="98">
-        <v>113.5</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="28" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="92"/>
       <c r="C28" s="31"/>
       <c r="D28" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="H28" s="94">
         <v>2.87</v>
       </c>
       <c r="I28" s="95">
-        <v>316085</v>
+        <v>313977</v>
       </c>
       <c r="J28" s="95">
-        <v>272055</v>
+        <v>279913</v>
       </c>
       <c r="K28" s="95">
-        <v>94204</v>
+        <v>102443</v>
       </c>
       <c r="L28" s="95">
-        <v>18270</v>
+        <v>18915</v>
       </c>
       <c r="M28" s="95">
-        <v>23322</v>
+        <v>20991</v>
       </c>
       <c r="N28" s="95">
-        <v>13194</v>
+        <v>14120</v>
       </c>
       <c r="O28" s="95">
-        <v>11128</v>
+        <v>8367</v>
       </c>
       <c r="P28" s="95">
-        <v>14878</v>
+        <v>15538</v>
       </c>
       <c r="Q28" s="95">
-        <v>50198</v>
+        <v>42568</v>
       </c>
       <c r="R28" s="95">
-        <v>11677</v>
+        <v>7382</v>
       </c>
       <c r="S28" s="95">
-        <v>33306</v>
+        <v>37394</v>
       </c>
       <c r="T28" s="95">
-        <v>45908</v>
+        <v>46259</v>
       </c>
       <c r="U28" s="95">
-        <v>25400</v>
+        <v>27706</v>
       </c>
       <c r="V28" s="95">
-        <v>295577</v>
+        <v>295423</v>
       </c>
       <c r="W28" s="95">
-        <v>175457</v>
+        <v>172750</v>
       </c>
       <c r="X28" s="95">
-        <v>24766</v>
+        <v>20274</v>
       </c>
       <c r="Y28" s="95">
-        <v>23664</v>
+        <v>21002</v>
       </c>
       <c r="Z28" s="95">
-        <v>127028</v>
+        <v>131474</v>
       </c>
       <c r="AA28" s="95">
-        <v>120120</v>
+        <v>122673</v>
       </c>
       <c r="AB28" s="96">
-        <v>3.21</v>
+        <v>3.2</v>
       </c>
       <c r="AC28" s="95">
-        <v>522318</v>
+        <v>608578</v>
       </c>
       <c r="AD28" s="95">
-        <v>401312</v>
+        <v>506538</v>
       </c>
       <c r="AE28" s="95">
-        <v>351466</v>
+        <v>347325</v>
       </c>
       <c r="AF28" s="97">
-        <v>87.6</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="AG28" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.48</v>
       </c>
       <c r="AH28" s="95">
-        <v>273764</v>
+        <v>274503</v>
       </c>
       <c r="AI28" s="96">
-        <v>2.2999999999999998</v>
+        <v>2.33</v>
       </c>
       <c r="AJ28" s="95">
-        <v>262413</v>
+        <v>266798</v>
       </c>
       <c r="AK28" s="98">
-        <v>113.9</v>
+        <v>100.3</v>
       </c>
     </row>
     <row r="29" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="92"/>
       <c r="C29" s="31"/>
       <c r="D29" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H29" s="94">
         <v>2.87</v>
       </c>
       <c r="I29" s="95">
-        <v>295419</v>
+        <v>303214</v>
       </c>
       <c r="J29" s="95">
-        <v>258666</v>
+        <v>267982</v>
       </c>
       <c r="K29" s="95">
-        <v>89951</v>
+        <v>93134</v>
       </c>
       <c r="L29" s="95">
-        <v>19893</v>
+        <v>15332</v>
       </c>
       <c r="M29" s="95">
-        <v>21361</v>
+        <v>22170</v>
       </c>
       <c r="N29" s="95">
-        <v>14381</v>
+        <v>12215</v>
       </c>
       <c r="O29" s="95">
-        <v>9791</v>
+        <v>7329</v>
       </c>
       <c r="P29" s="95">
-        <v>16514</v>
+        <v>16024</v>
       </c>
       <c r="Q29" s="95">
-        <v>45192</v>
+        <v>47266</v>
       </c>
       <c r="R29" s="95">
-        <v>7166</v>
+        <v>12186</v>
       </c>
       <c r="S29" s="95">
-        <v>29299</v>
+        <v>30687</v>
       </c>
       <c r="T29" s="95">
-        <v>41873</v>
+        <v>46872</v>
       </c>
       <c r="U29" s="95">
-        <v>25177</v>
+        <v>29186</v>
       </c>
       <c r="V29" s="95">
-        <v>278723</v>
+        <v>285529</v>
       </c>
       <c r="W29" s="95">
-        <v>167967</v>
+        <v>166115</v>
       </c>
       <c r="X29" s="95">
-        <v>24352</v>
+        <v>21140</v>
       </c>
       <c r="Y29" s="95">
-        <v>21443</v>
+        <v>19001</v>
       </c>
       <c r="Z29" s="95">
-        <v>122172</v>
+        <v>125974</v>
       </c>
       <c r="AA29" s="95">
-        <v>110756</v>
+        <v>119414</v>
       </c>
       <c r="AB29" s="96">
-        <v>3.21</v>
+        <v>3.18</v>
       </c>
       <c r="AC29" s="95">
-        <v>976268</v>
+        <v>510935</v>
       </c>
       <c r="AD29" s="95">
-        <v>776288</v>
+        <v>413961</v>
       </c>
       <c r="AE29" s="95">
-        <v>323202</v>
+        <v>339762</v>
       </c>
       <c r="AF29" s="97">
-        <v>41.6</v>
+        <v>82.1</v>
       </c>
       <c r="AG29" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.4900000000000002</v>
       </c>
       <c r="AH29" s="95">
-        <v>262196</v>
+        <v>258494</v>
       </c>
       <c r="AI29" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.35</v>
       </c>
       <c r="AJ29" s="95">
-        <v>255383</v>
+        <v>245973</v>
       </c>
       <c r="AK29" s="98">
-        <v>113.8</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="30" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="92"/>
       <c r="C30" s="31"/>
       <c r="D30" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H30" s="94">
         <v>2.87</v>
       </c>
       <c r="I30" s="95">
-        <v>305694</v>
+        <v>306872</v>
       </c>
       <c r="J30" s="95">
-        <v>265582</v>
+        <v>269465</v>
       </c>
       <c r="K30" s="95">
-        <v>93632</v>
+        <v>94352</v>
       </c>
       <c r="L30" s="95">
-        <v>20125</v>
+        <v>18289</v>
       </c>
       <c r="M30" s="95">
-        <v>20174</v>
+        <v>21675</v>
       </c>
       <c r="N30" s="95">
-        <v>16164</v>
+        <v>11791</v>
       </c>
       <c r="O30" s="95">
-        <v>10039</v>
+        <v>10153</v>
       </c>
       <c r="P30" s="95">
-        <v>16724</v>
+        <v>16918</v>
       </c>
       <c r="Q30" s="95">
-        <v>46612</v>
+        <v>42490</v>
       </c>
       <c r="R30" s="95">
-        <v>7923</v>
+        <v>13578</v>
       </c>
       <c r="S30" s="95">
-        <v>30614</v>
+        <v>31177</v>
       </c>
       <c r="T30" s="95">
-        <v>43688</v>
+        <v>46449</v>
       </c>
       <c r="U30" s="95">
-        <v>26634</v>
+        <v>26332</v>
       </c>
       <c r="V30" s="95">
-        <v>288641</v>
+        <v>286755</v>
       </c>
       <c r="W30" s="95">
-        <v>174165</v>
+        <v>168815</v>
       </c>
       <c r="X30" s="95">
-        <v>27154</v>
+        <v>19204</v>
       </c>
       <c r="Y30" s="95">
-        <v>21893</v>
+        <v>22959</v>
       </c>
       <c r="Z30" s="95">
-        <v>125117</v>
+        <v>126652</v>
       </c>
       <c r="AA30" s="95">
-        <v>114476</v>
+        <v>117940</v>
       </c>
       <c r="AB30" s="96">
-        <v>3.21</v>
+        <v>3.17</v>
       </c>
       <c r="AC30" s="95">
-        <v>701283</v>
+        <v>599845</v>
       </c>
       <c r="AD30" s="95">
-        <v>559705</v>
+        <v>499170</v>
       </c>
       <c r="AE30" s="95">
-        <v>338900</v>
+        <v>338977</v>
       </c>
       <c r="AF30" s="97">
-        <v>60.5</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="AG30" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.52</v>
       </c>
       <c r="AH30" s="95">
-        <v>266468</v>
+        <v>269413</v>
       </c>
       <c r="AI30" s="96">
-        <v>2.34</v>
+        <v>2.37</v>
       </c>
       <c r="AJ30" s="95">
-        <v>254850</v>
+        <v>260766</v>
       </c>
       <c r="AK30" s="98">
-        <v>114</v>
+        <v>100.8</v>
       </c>
     </row>
     <row r="31" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="92"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H31" s="94">
         <v>2.87</v>
       </c>
       <c r="I31" s="95">
-        <v>313977</v>
+        <v>314242</v>
       </c>
       <c r="J31" s="95">
-        <v>279913</v>
+        <v>270941</v>
       </c>
       <c r="K31" s="95">
-        <v>102443</v>
+        <v>96420</v>
       </c>
       <c r="L31" s="95">
-        <v>18915</v>
+        <v>20716</v>
       </c>
       <c r="M31" s="95">
-        <v>20991</v>
+        <v>20662</v>
       </c>
       <c r="N31" s="95">
-        <v>14120</v>
+        <v>13800</v>
       </c>
       <c r="O31" s="95">
-        <v>8367</v>
+        <v>12178</v>
       </c>
       <c r="P31" s="95">
-        <v>15538</v>
+        <v>16614</v>
       </c>
       <c r="Q31" s="95">
-        <v>42568</v>
+        <v>50343</v>
       </c>
       <c r="R31" s="95">
-        <v>7382</v>
+        <v>9706</v>
       </c>
       <c r="S31" s="95">
-        <v>37394</v>
+        <v>32170</v>
       </c>
       <c r="T31" s="95">
-        <v>46259</v>
+        <v>41633</v>
       </c>
       <c r="U31" s="95">
-        <v>27706</v>
+        <v>25304</v>
       </c>
       <c r="V31" s="95">
-        <v>295423</v>
+        <v>297912</v>
       </c>
       <c r="W31" s="95">
-        <v>172750</v>
+        <v>182745</v>
       </c>
       <c r="X31" s="95">
-        <v>20274</v>
+        <v>28292</v>
       </c>
       <c r="Y31" s="95">
-        <v>21002</v>
+        <v>26514</v>
       </c>
       <c r="Z31" s="95">
-        <v>131474</v>
+        <v>127938</v>
       </c>
       <c r="AA31" s="95">
-        <v>122673</v>
+        <v>115168</v>
       </c>
       <c r="AB31" s="96">
-        <v>3.2</v>
+        <v>3.18</v>
       </c>
       <c r="AC31" s="95">
-        <v>608578</v>
+        <v>519304</v>
       </c>
       <c r="AD31" s="95">
-        <v>506538</v>
+        <v>425503</v>
       </c>
       <c r="AE31" s="95">
-        <v>347325</v>
+        <v>350349</v>
       </c>
       <c r="AF31" s="97">
-        <v>68.599999999999994</v>
+        <v>82.3</v>
       </c>
       <c r="AG31" s="96">
-        <v>2.48</v>
+        <v>2.5</v>
       </c>
       <c r="AH31" s="95">
-        <v>274503</v>
+        <v>272028</v>
       </c>
       <c r="AI31" s="96">
-        <v>2.33</v>
+        <v>2.37</v>
       </c>
       <c r="AJ31" s="95">
-        <v>266798</v>
+        <v>264172</v>
       </c>
       <c r="AK31" s="98">
-        <v>114.2</v>
+        <v>101.2</v>
       </c>
     </row>
     <row r="32" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="92"/>
       <c r="B32" s="3"/>
       <c r="C32" s="31"/>
       <c r="D32" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E32" s="101" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G32" s="102" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H32" s="94">
         <v>2.87</v>
       </c>
       <c r="I32" s="95">
-        <v>303214</v>
+        <v>351522</v>
       </c>
       <c r="J32" s="95">
-        <v>267982</v>
+        <v>310761</v>
       </c>
       <c r="K32" s="95">
-        <v>93134</v>
+        <v>116474</v>
       </c>
       <c r="L32" s="95">
-        <v>15332</v>
+        <v>22121</v>
       </c>
       <c r="M32" s="95">
-        <v>22170</v>
+        <v>24014</v>
       </c>
       <c r="N32" s="95">
-        <v>12215</v>
+        <v>15412</v>
       </c>
       <c r="O32" s="95">
-        <v>7329</v>
+        <v>11466</v>
       </c>
       <c r="P32" s="95">
-        <v>16024</v>
+        <v>18766</v>
       </c>
       <c r="Q32" s="95">
-        <v>47266</v>
+        <v>42945</v>
       </c>
       <c r="R32" s="95">
-        <v>12186</v>
+        <v>11619</v>
       </c>
       <c r="S32" s="95">
-        <v>30687</v>
+        <v>37326</v>
       </c>
       <c r="T32" s="95">
-        <v>46872</v>
+        <v>51380</v>
       </c>
       <c r="U32" s="95">
-        <v>29186</v>
+        <v>29780</v>
       </c>
       <c r="V32" s="95">
-        <v>285529</v>
+        <v>329921</v>
       </c>
       <c r="W32" s="95">
-        <v>166115</v>
+        <v>204591</v>
       </c>
       <c r="X32" s="95">
-        <v>21140</v>
+        <v>23673</v>
       </c>
       <c r="Y32" s="95">
-        <v>19001</v>
+        <v>28144</v>
       </c>
       <c r="Z32" s="95">
-        <v>125974</v>
+        <v>152774</v>
       </c>
       <c r="AA32" s="95">
-        <v>119414</v>
+        <v>125330</v>
       </c>
       <c r="AB32" s="96">
-        <v>3.18</v>
+        <v>3.19</v>
       </c>
       <c r="AC32" s="95">
-        <v>510935</v>
+        <v>1207545</v>
       </c>
       <c r="AD32" s="95">
-        <v>413961</v>
+        <v>1010407</v>
       </c>
       <c r="AE32" s="95">
-        <v>339762</v>
+        <v>374127</v>
       </c>
       <c r="AF32" s="97">
-        <v>82.1</v>
+        <v>37</v>
       </c>
       <c r="AG32" s="96">
-        <v>2.4900000000000002</v>
+        <v>2.5</v>
       </c>
       <c r="AH32" s="95">
-        <v>258494</v>
+        <v>325081</v>
       </c>
       <c r="AI32" s="96">
-        <v>2.35</v>
+        <v>2.37</v>
       </c>
       <c r="AJ32" s="95">
-        <v>245973</v>
+        <v>318400</v>
       </c>
       <c r="AK32" s="98">
-        <v>114.1</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="92"/>
       <c r="B33" s="3"/>
       <c r="C33" s="31"/>
       <c r="D33" s="83" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="E33" s="101" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G33" s="102" t="s">
-        <v>52</v>
+        <v>144</v>
       </c>
       <c r="H33" s="94">
         <v>2.87</v>
       </c>
       <c r="I33" s="95">
-        <v>306872</v>
+        <v>307584</v>
       </c>
       <c r="J33" s="95">
-        <v>269465</v>
+        <v>264970</v>
       </c>
       <c r="K33" s="95">
-        <v>94352</v>
+        <v>92562</v>
       </c>
       <c r="L33" s="95">
-        <v>18289</v>
+        <v>16956</v>
       </c>
       <c r="M33" s="95">
-        <v>21675</v>
+        <v>28363</v>
       </c>
       <c r="N33" s="95">
-        <v>11791</v>
+        <v>12614</v>
       </c>
       <c r="O33" s="95">
-        <v>10153</v>
+        <v>10241</v>
       </c>
       <c r="P33" s="95">
-        <v>16918</v>
+        <v>15397</v>
       </c>
       <c r="Q33" s="95">
-        <v>42490</v>
+        <v>41388</v>
       </c>
       <c r="R33" s="95">
-        <v>13578</v>
+        <v>8112</v>
       </c>
       <c r="S33" s="95">
-        <v>31177</v>
+        <v>31533</v>
       </c>
       <c r="T33" s="95">
-        <v>46449</v>
+        <v>50419</v>
       </c>
       <c r="U33" s="95">
-        <v>26332</v>
+        <v>25648</v>
       </c>
       <c r="V33" s="95">
-        <v>286755</v>
+        <v>282813</v>
       </c>
       <c r="W33" s="95">
-        <v>168815</v>
+        <v>174204</v>
       </c>
       <c r="X33" s="95">
-        <v>19204</v>
+        <v>22908</v>
       </c>
       <c r="Y33" s="95">
-        <v>22959</v>
+        <v>22949</v>
       </c>
       <c r="Z33" s="95">
-        <v>126652</v>
+        <v>128348</v>
       </c>
       <c r="AA33" s="95">
-        <v>117940</v>
+        <v>108608</v>
       </c>
       <c r="AB33" s="96">
-        <v>3.17</v>
+        <v>3.18</v>
       </c>
       <c r="AC33" s="95">
-        <v>599845</v>
+        <v>530520</v>
       </c>
       <c r="AD33" s="95">
-        <v>499170</v>
+        <v>432712</v>
       </c>
       <c r="AE33" s="95">
-        <v>338977</v>
+        <v>334790</v>
       </c>
       <c r="AF33" s="97">
-        <v>67.900000000000006</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="AG33" s="96">
-        <v>2.52</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="AH33" s="95">
-        <v>269413</v>
+        <v>276215</v>
       </c>
       <c r="AI33" s="96">
         <v>2.37</v>
       </c>
       <c r="AJ33" s="95">
-        <v>260766</v>
+        <v>265901</v>
       </c>
       <c r="AK33" s="98">
-        <v>115</v>
+        <v>100.9</v>
       </c>
     </row>
     <row r="34" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="92"/>
       <c r="B34" s="3"/>
       <c r="C34" s="31"/>
       <c r="D34" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E34" s="101" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H34" s="94">
         <v>2.87</v>
       </c>
       <c r="I34" s="95">
-        <v>314242</v>
+        <v>289391</v>
       </c>
       <c r="J34" s="95">
-        <v>270941</v>
+        <v>253032</v>
       </c>
       <c r="K34" s="95">
-        <v>96420</v>
+        <v>87314</v>
       </c>
       <c r="L34" s="95">
-        <v>20716</v>
+        <v>18632</v>
       </c>
       <c r="M34" s="95">
-        <v>20662</v>
+        <v>30124</v>
       </c>
       <c r="N34" s="95">
-        <v>13800</v>
+        <v>9883</v>
       </c>
       <c r="O34" s="95">
-        <v>12178</v>
+        <v>7716</v>
       </c>
       <c r="P34" s="95">
-        <v>16614</v>
+        <v>15217</v>
       </c>
       <c r="Q34" s="95">
-        <v>50343</v>
+        <v>40966</v>
       </c>
       <c r="R34" s="95">
-        <v>9706</v>
+        <v>8027</v>
       </c>
       <c r="S34" s="95">
-        <v>32170</v>
+        <v>31978</v>
       </c>
       <c r="T34" s="95">
-        <v>41633</v>
+        <v>39535</v>
       </c>
       <c r="U34" s="95">
-        <v>25304</v>
+        <v>23320</v>
       </c>
       <c r="V34" s="95">
-        <v>297912</v>
+        <v>273176</v>
       </c>
       <c r="W34" s="95">
-        <v>182745</v>
+        <v>164881</v>
       </c>
       <c r="X34" s="95">
-        <v>28292</v>
+        <v>20132</v>
       </c>
       <c r="Y34" s="95">
-        <v>26514</v>
+        <v>17994</v>
       </c>
       <c r="Z34" s="95">
-        <v>127938</v>
+        <v>126755</v>
       </c>
       <c r="AA34" s="95">
-        <v>115168</v>
+        <v>108295</v>
       </c>
       <c r="AB34" s="96">
         <v>3.18</v>
       </c>
       <c r="AC34" s="95">
-        <v>519304</v>
+        <v>589038</v>
       </c>
       <c r="AD34" s="95">
-        <v>425503</v>
+        <v>490520</v>
       </c>
       <c r="AE34" s="95">
-        <v>350349</v>
+        <v>319797</v>
       </c>
       <c r="AF34" s="97">
-        <v>82.3</v>
+        <v>65.2</v>
       </c>
       <c r="AG34" s="96">
-        <v>2.5</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="AH34" s="95">
-        <v>272028</v>
+        <v>254352</v>
       </c>
       <c r="AI34" s="96">
-        <v>2.37</v>
+        <v>2.38</v>
       </c>
       <c r="AJ34" s="95">
-        <v>264172</v>
+        <v>240524</v>
       </c>
       <c r="AK34" s="98">
-        <v>115.5</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="35" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="92"/>
       <c r="B35" s="3"/>
       <c r="C35" s="31"/>
       <c r="D35" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E35" s="101" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G35" s="102" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H35" s="94">
         <v>2.87</v>
       </c>
       <c r="I35" s="95">
-        <v>351522</v>
+        <v>334701</v>
       </c>
       <c r="J35" s="95">
-        <v>310761</v>
+        <v>293848</v>
       </c>
       <c r="K35" s="95">
-        <v>116474</v>
+        <v>97100</v>
       </c>
       <c r="L35" s="95">
-        <v>22121</v>
+        <v>19441</v>
       </c>
       <c r="M35" s="95">
-        <v>24014</v>
+        <v>28857</v>
       </c>
       <c r="N35" s="95">
-        <v>15412</v>
+        <v>14154</v>
       </c>
       <c r="O35" s="95">
-        <v>11466</v>
+        <v>11351</v>
       </c>
       <c r="P35" s="95">
-        <v>18766</v>
+        <v>17852</v>
       </c>
       <c r="Q35" s="95">
-        <v>42945</v>
+        <v>45556</v>
       </c>
       <c r="R35" s="95">
-        <v>11619</v>
+        <v>14303</v>
       </c>
       <c r="S35" s="95">
-        <v>37326</v>
+        <v>36861</v>
       </c>
       <c r="T35" s="95">
-        <v>51380</v>
+        <v>49226</v>
       </c>
       <c r="U35" s="95">
-        <v>29780</v>
+        <v>27209</v>
       </c>
       <c r="V35" s="95">
-        <v>329921</v>
+        <v>312683</v>
       </c>
       <c r="W35" s="95">
-        <v>204591</v>
+        <v>185752</v>
       </c>
       <c r="X35" s="95">
-        <v>23673</v>
+        <v>23881</v>
       </c>
       <c r="Y35" s="95">
-        <v>28144</v>
+        <v>23999</v>
       </c>
       <c r="Z35" s="95">
-        <v>152774</v>
+        <v>137873</v>
       </c>
       <c r="AA35" s="95">
-        <v>125330</v>
+        <v>126931</v>
       </c>
       <c r="AB35" s="96">
-        <v>3.19</v>
+        <v>3.18</v>
       </c>
       <c r="AC35" s="95">
-        <v>1207545</v>
+        <v>557663</v>
       </c>
       <c r="AD35" s="95">
-        <v>1010407</v>
+        <v>453448</v>
       </c>
       <c r="AE35" s="95">
-        <v>374127</v>
+        <v>374892</v>
       </c>
       <c r="AF35" s="97">
-        <v>37</v>
+        <v>82.7</v>
       </c>
       <c r="AG35" s="96">
         <v>2.5</v>
       </c>
       <c r="AH35" s="95">
-        <v>325081</v>
+        <v>287863</v>
       </c>
       <c r="AI35" s="96">
         <v>2.37</v>
       </c>
       <c r="AJ35" s="95">
-        <v>318400</v>
+        <v>273438</v>
       </c>
       <c r="AK35" s="98">
-        <v>115.3</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="36" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="92"/>
       <c r="B36" s="3"/>
       <c r="C36" s="31"/>
       <c r="D36" s="83" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
       <c r="E36" s="101" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G36" s="102" t="s">
-        <v>152</v>
+        <v>57</v>
       </c>
       <c r="H36" s="94">
-        <v>2.87</v>
+        <v>2.86</v>
       </c>
       <c r="I36" s="95">
-        <v>307584</v>
+        <v>328969</v>
       </c>
       <c r="J36" s="95">
-        <v>264970</v>
+        <v>283384</v>
       </c>
       <c r="K36" s="95">
-        <v>92562</v>
+        <v>92063</v>
       </c>
       <c r="L36" s="95">
-        <v>16956</v>
+        <v>20641</v>
       </c>
       <c r="M36" s="95">
-        <v>28363</v>
+        <v>24688</v>
       </c>
       <c r="N36" s="95">
-        <v>12614</v>
+        <v>14622</v>
       </c>
       <c r="O36" s="95">
-        <v>10241</v>
+        <v>10240</v>
       </c>
       <c r="P36" s="95">
-        <v>15397</v>
+        <v>15553</v>
       </c>
       <c r="Q36" s="95">
-        <v>41388</v>
+        <v>46471</v>
       </c>
       <c r="R36" s="95">
-        <v>8112</v>
+        <v>18374</v>
       </c>
       <c r="S36" s="95">
-        <v>31533</v>
+        <v>35483</v>
       </c>
       <c r="T36" s="95">
-        <v>50419</v>
+        <v>50834</v>
       </c>
       <c r="U36" s="95">
-        <v>25648</v>
+        <v>26991</v>
       </c>
       <c r="V36" s="95">
-        <v>282813</v>
+        <v>305127</v>
       </c>
       <c r="W36" s="95">
-        <v>174204</v>
+        <v>177975</v>
       </c>
       <c r="X36" s="95">
-        <v>22908</v>
+        <v>26323</v>
       </c>
       <c r="Y36" s="95">
-        <v>22949</v>
+        <v>23815</v>
       </c>
       <c r="Z36" s="95">
-        <v>128348</v>
+        <v>127837</v>
       </c>
       <c r="AA36" s="95">
-        <v>108608</v>
+        <v>127152</v>
       </c>
       <c r="AB36" s="96">
-        <v>3.18</v>
+        <v>3.19</v>
       </c>
       <c r="AC36" s="95">
-        <v>530520</v>
+        <v>612163</v>
       </c>
       <c r="AD36" s="95">
-        <v>432712</v>
+        <v>493684</v>
       </c>
       <c r="AE36" s="95">
-        <v>334790</v>
+        <v>364781</v>
       </c>
       <c r="AF36" s="97">
-        <v>77.400000000000006</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="AG36" s="96">
-        <v>2.5099999999999998</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH36" s="95">
-        <v>276215</v>
+        <v>286795</v>
       </c>
       <c r="AI36" s="96">
-        <v>2.37</v>
+        <v>2.35</v>
       </c>
       <c r="AJ36" s="95">
-        <v>265901</v>
+        <v>273802</v>
       </c>
       <c r="AK36" s="98">
-        <v>115.1</v>
+        <v>101.1</v>
       </c>
     </row>
     <row r="37" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="92"/>
       <c r="B37" s="3"/>
       <c r="C37" s="31"/>
       <c r="D37" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E37" s="101" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G37" s="102" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H37" s="94">
-        <v>2.87</v>
+        <v>2.86</v>
       </c>
       <c r="I37" s="95">
-        <v>289391</v>
+        <v>320345</v>
       </c>
       <c r="J37" s="95">
-        <v>253032</v>
+        <v>283738</v>
       </c>
       <c r="K37" s="95">
-        <v>87314</v>
+        <v>99824</v>
       </c>
       <c r="L37" s="95">
-        <v>18632</v>
+        <v>18794</v>
       </c>
       <c r="M37" s="95">
-        <v>30124</v>
+        <v>21316</v>
       </c>
       <c r="N37" s="95">
-        <v>9883</v>
+        <v>16591</v>
       </c>
       <c r="O37" s="95">
-        <v>7716</v>
+        <v>11778</v>
       </c>
       <c r="P37" s="95">
-        <v>15217</v>
+        <v>15370</v>
       </c>
       <c r="Q37" s="95">
-        <v>40966</v>
+        <v>43046</v>
       </c>
       <c r="R37" s="95">
-        <v>8027</v>
+        <v>13344</v>
       </c>
       <c r="S37" s="95">
-        <v>31978</v>
+        <v>32797</v>
       </c>
       <c r="T37" s="95">
-        <v>39535</v>
+        <v>47484</v>
       </c>
       <c r="U37" s="95">
-        <v>23320</v>
+        <v>28394</v>
       </c>
       <c r="V37" s="95">
-        <v>273176</v>
+        <v>301255</v>
       </c>
       <c r="W37" s="95">
-        <v>164881</v>
+        <v>179210</v>
       </c>
       <c r="X37" s="95">
-        <v>20132</v>
+        <v>22689</v>
       </c>
       <c r="Y37" s="95">
-        <v>17994</v>
+        <v>26376</v>
       </c>
       <c r="Z37" s="95">
-        <v>126755</v>
+        <v>130145</v>
       </c>
       <c r="AA37" s="95">
-        <v>108295</v>
+        <v>122045</v>
       </c>
       <c r="AB37" s="96">
-        <v>3.18</v>
+        <v>3.19</v>
       </c>
       <c r="AC37" s="95">
-        <v>589038</v>
+        <v>534893</v>
       </c>
       <c r="AD37" s="95">
-        <v>490520</v>
+        <v>410713</v>
       </c>
       <c r="AE37" s="95">
-        <v>319797</v>
+        <v>353443</v>
       </c>
       <c r="AF37" s="97">
-        <v>65.2</v>
+        <v>86.1</v>
       </c>
       <c r="AG37" s="96">
-        <v>2.5099999999999998</v>
+        <v>2.46</v>
       </c>
       <c r="AH37" s="95">
-        <v>254352</v>
+        <v>280964</v>
       </c>
       <c r="AI37" s="96">
-        <v>2.38</v>
+        <v>2.33</v>
       </c>
       <c r="AJ37" s="95">
-        <v>240524</v>
+        <v>262704</v>
       </c>
       <c r="AK37" s="98">
-        <v>114.3</v>
+        <v>101.7</v>
       </c>
     </row>
     <row r="38" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="92"/>
       <c r="B38" s="3"/>
       <c r="C38" s="31"/>
       <c r="D38" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E38" s="101" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G38" s="102" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="H38" s="94">
-        <v>2.87</v>
+        <v>2.86</v>
       </c>
       <c r="I38" s="95">
-        <v>334701</v>
+        <v>290886</v>
       </c>
       <c r="J38" s="95">
-        <v>293848</v>
+        <v>252112</v>
       </c>
       <c r="K38" s="95">
-        <v>97100</v>
+        <v>90485</v>
       </c>
       <c r="L38" s="95">
-        <v>19441</v>
+        <v>21113</v>
       </c>
       <c r="M38" s="95">
-        <v>28857</v>
+        <v>19837</v>
       </c>
       <c r="N38" s="95">
-        <v>14154</v>
+        <v>13049</v>
       </c>
       <c r="O38" s="95">
-        <v>11351</v>
+        <v>7983</v>
       </c>
       <c r="P38" s="95">
-        <v>17852</v>
+        <v>16965</v>
       </c>
       <c r="Q38" s="95">
-        <v>45556</v>
+        <v>43643</v>
       </c>
       <c r="R38" s="95">
-        <v>14303</v>
+        <v>8127</v>
       </c>
       <c r="S38" s="95">
-        <v>36861</v>
+        <v>29869</v>
       </c>
       <c r="T38" s="95">
-        <v>49226</v>
+        <v>39815</v>
       </c>
       <c r="U38" s="95">
-        <v>27209</v>
+        <v>23961</v>
       </c>
       <c r="V38" s="95">
-        <v>312683</v>
+        <v>275031</v>
       </c>
       <c r="W38" s="95">
-        <v>185752</v>
+        <v>165256</v>
       </c>
       <c r="X38" s="95">
-        <v>23881</v>
+        <v>25143</v>
       </c>
       <c r="Y38" s="95">
-        <v>23999</v>
+        <v>19261</v>
       </c>
       <c r="Z38" s="95">
-        <v>137873</v>
+        <v>120852</v>
       </c>
       <c r="AA38" s="95">
-        <v>126931</v>
+        <v>109775</v>
       </c>
       <c r="AB38" s="96">
         <v>3.18</v>
       </c>
       <c r="AC38" s="95">
-        <v>557663</v>
+        <v>1013986</v>
       </c>
       <c r="AD38" s="95">
-        <v>453448</v>
+        <v>810644</v>
       </c>
       <c r="AE38" s="95">
-        <v>374892</v>
+        <v>310420</v>
       </c>
       <c r="AF38" s="97">
-        <v>82.7</v>
+        <v>38.299999999999997</v>
       </c>
       <c r="AG38" s="96">
-        <v>2.5</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH38" s="95">
-        <v>287863</v>
+        <v>267169</v>
       </c>
       <c r="AI38" s="96">
-        <v>2.37</v>
+        <v>2.33</v>
       </c>
       <c r="AJ38" s="95">
-        <v>273438</v>
+        <v>254794</v>
       </c>
       <c r="AK38" s="98">
-        <v>114.9</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="39" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="92"/>
       <c r="B39" s="3"/>
       <c r="C39" s="31"/>
       <c r="D39" s="101" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E39" s="101" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="F39" s="102" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G39" s="102" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="H39" s="94">
         <v>2.86</v>
       </c>
       <c r="I39" s="95">
-        <v>328969</v>
+        <v>301245</v>
       </c>
       <c r="J39" s="95">
-        <v>283384</v>
+        <v>267790</v>
       </c>
       <c r="K39" s="95">
-        <v>92063</v>
+        <v>95681</v>
       </c>
       <c r="L39" s="95">
-        <v>20641</v>
+        <v>17291</v>
       </c>
       <c r="M39" s="95">
-        <v>24688</v>
+        <v>18436</v>
       </c>
       <c r="N39" s="95">
-        <v>14622</v>
+        <v>16877</v>
       </c>
       <c r="O39" s="95">
-        <v>10240</v>
+        <v>10126</v>
       </c>
       <c r="P39" s="95">
-        <v>15553</v>
+        <v>16053</v>
       </c>
       <c r="Q39" s="95">
-        <v>46471</v>
+        <v>43789</v>
       </c>
       <c r="R39" s="95">
-        <v>18374</v>
+        <v>7209</v>
       </c>
       <c r="S39" s="95">
-        <v>35483</v>
+        <v>32700</v>
       </c>
       <c r="T39" s="95">
-        <v>50834</v>
+        <v>43081</v>
       </c>
       <c r="U39" s="95">
-        <v>26991</v>
+        <v>26932</v>
       </c>
       <c r="V39" s="95">
-        <v>305127</v>
+        <v>285095</v>
       </c>
       <c r="W39" s="95">
-        <v>177975</v>
+        <v>170228</v>
       </c>
       <c r="X39" s="95">
-        <v>26323</v>
+        <v>23475</v>
       </c>
       <c r="Y39" s="95">
-        <v>23815</v>
+        <v>22880</v>
       </c>
       <c r="Z39" s="95">
-        <v>127837</v>
+        <v>123873</v>
       </c>
       <c r="AA39" s="95">
-        <v>127152</v>
+        <v>114867</v>
       </c>
       <c r="AB39" s="96">
-        <v>3.19</v>
+        <v>3.17</v>
       </c>
       <c r="AC39" s="95">
-        <v>612163</v>
+        <v>689476</v>
       </c>
       <c r="AD39" s="95">
-        <v>493684</v>
+        <v>554381</v>
       </c>
       <c r="AE39" s="95">
-        <v>364781</v>
+        <v>322866</v>
       </c>
       <c r="AF39" s="97">
-        <v>73.900000000000006</v>
+        <v>58.2</v>
       </c>
       <c r="AG39" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.48</v>
       </c>
       <c r="AH39" s="95">
-        <v>286795</v>
+        <v>274934</v>
       </c>
       <c r="AI39" s="96">
-        <v>2.35</v>
+        <v>2.34</v>
       </c>
       <c r="AJ39" s="95">
-        <v>273802</v>
+        <v>256135</v>
       </c>
       <c r="AK39" s="98">
-        <v>115.3</v>
+        <v>102.4</v>
       </c>
     </row>
     <row r="40" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="84"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="103"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="I40" s="104"/>
       <c r="J40" s="104"/>
       <c r="K40" s="104"/>
       <c r="L40" s="104"/>
       <c r="M40" s="104"/>
       <c r="N40" s="104"/>
       <c r="O40" s="104"/>
       <c r="P40" s="104"/>
       <c r="Q40" s="104"/>
       <c r="R40" s="104"/>
       <c r="S40" s="104"/>
       <c r="T40" s="104"/>
       <c r="U40" s="104"/>
       <c r="V40" s="104"/>
       <c r="W40" s="104"/>
       <c r="X40" s="104"/>
       <c r="Y40" s="104"/>
       <c r="Z40" s="104"/>
       <c r="AA40" s="104"/>
       <c r="AB40" s="104"/>
       <c r="AC40" s="104"/>
       <c r="AD40" s="104"/>
       <c r="AE40" s="105"/>
-      <c r="AF40" s="103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF40" s="103"/>
       <c r="AG40" s="104"/>
       <c r="AH40" s="104"/>
       <c r="AI40" s="104"/>
       <c r="AJ40" s="104"/>
       <c r="AK40" s="104"/>
     </row>
     <row r="41" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="92"/>
       <c r="B41" s="3"/>
       <c r="C41" s="93"/>
       <c r="D41" s="106" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="H41" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I41" s="108">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="J41" s="108">
-        <v>2.9</v>
+        <v>2.4</v>
       </c>
       <c r="K41" s="108">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="L41" s="108">
-        <v>5.2</v>
+        <v>19.2</v>
       </c>
       <c r="M41" s="108">
-        <v>-3</v>
+        <v>7.7</v>
       </c>
       <c r="N41" s="108">
-        <v>4.4000000000000004</v>
+        <v>1.6</v>
       </c>
       <c r="O41" s="108">
-        <v>13.7</v>
+        <v>-3.6</v>
       </c>
       <c r="P41" s="108">
-        <v>2.4</v>
+        <v>3.1</v>
       </c>
       <c r="Q41" s="108">
-        <v>-7.8</v>
+        <v>-3.2</v>
       </c>
       <c r="R41" s="108">
-        <v>24.8</v>
+        <v>7.8</v>
       </c>
       <c r="S41" s="108">
-        <v>-3.6</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="T41" s="108">
-        <v>13.2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="U41" s="108">
-        <v>7.3</v>
+        <v>1.4</v>
       </c>
       <c r="V41" s="109">
+        <v>3.3</v>
+      </c>
+      <c r="W41" s="109">
+        <v>1.9</v>
+      </c>
+      <c r="X41" s="109">
+        <v>7.4</v>
+      </c>
+      <c r="Y41" s="109">
+        <v>0.7</v>
+      </c>
+      <c r="Z41" s="109">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AA41" s="109">
+        <v>5.3</v>
+      </c>
+      <c r="AB41" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC41" s="108">
+        <v>8.9</v>
+      </c>
+      <c r="AD41" s="108">
+        <v>10.7</v>
+      </c>
+      <c r="AE41" s="108">
         <v>2</v>
       </c>
-      <c r="W41" s="109">
-[...23 lines deleted...]
-      <c r="AE41" s="108">
+      <c r="AF41" s="108">
+        <v>-4.7</v>
+      </c>
+      <c r="AG41" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH41" s="108">
+        <v>4.2</v>
+      </c>
+      <c r="AI41" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ41" s="108">
+        <v>4.2</v>
+      </c>
+      <c r="AK41" s="111">
         <v>3.2</v>
-      </c>
-[...16 lines deleted...]
-        <v>2.9</v>
       </c>
     </row>
     <row r="42" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="92"/>
       <c r="C42" s="3"/>
       <c r="D42" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="H42" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I42" s="108">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="J42" s="108">
-        <v>-0.2</v>
+        <v>3.4</v>
       </c>
       <c r="K42" s="108">
-        <v>0.9</v>
+        <v>6.3</v>
       </c>
       <c r="L42" s="108">
-        <v>-2.1</v>
+        <v>-5.7</v>
       </c>
       <c r="M42" s="108">
-        <v>-3.7</v>
+        <v>12.2</v>
       </c>
       <c r="N42" s="108">
-        <v>-7.4</v>
+        <v>12.3</v>
       </c>
       <c r="O42" s="108">
-        <v>1.8</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="P42" s="108">
-        <v>7.6</v>
+        <v>5.7</v>
       </c>
       <c r="Q42" s="108">
-        <v>6.6</v>
+        <v>-16.899999999999999</v>
       </c>
       <c r="R42" s="108">
-        <v>8.1999999999999993</v>
+        <v>-4.4000000000000004</v>
       </c>
       <c r="S42" s="108">
-        <v>-3.6</v>
+        <v>-2.4</v>
       </c>
       <c r="T42" s="108">
-        <v>3.9</v>
+        <v>6.5</v>
       </c>
       <c r="U42" s="108">
         <v>2.2999999999999998</v>
       </c>
       <c r="V42" s="109">
+        <v>0.7</v>
+      </c>
+      <c r="W42" s="109">
+        <v>0.5</v>
+      </c>
+      <c r="X42" s="109">
+        <v>-26.8</v>
+      </c>
+      <c r="Y42" s="109">
+        <v>2.5</v>
+      </c>
+      <c r="Z42" s="109">
+        <v>5.2</v>
+      </c>
+      <c r="AA42" s="109">
         <v>1</v>
       </c>
-      <c r="W42" s="109">
-[...13 lines deleted...]
-      </c>
       <c r="AB42" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC42" s="108">
-        <v>6.4</v>
+        <v>5.6</v>
       </c>
       <c r="AD42" s="108">
-        <v>8.8000000000000007</v>
+        <v>7.3</v>
       </c>
       <c r="AE42" s="108">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AF42" s="108">
-        <v>-5.5</v>
+        <v>-3.2</v>
       </c>
       <c r="AG42" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH42" s="108">
         <v>-0.3</v>
       </c>
       <c r="AI42" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ42" s="108">
-        <v>0.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AK42" s="111">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="43" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="92"/>
       <c r="C43" s="3"/>
       <c r="D43" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H43" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I43" s="108">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="J43" s="108">
-        <v>4.5999999999999996</v>
+        <v>3.2</v>
       </c>
       <c r="K43" s="108">
+        <v>3.4</v>
+      </c>
+      <c r="L43" s="108">
+        <v>-1.7</v>
+      </c>
+      <c r="M43" s="108">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="N43" s="108">
+        <v>4.5</v>
+      </c>
+      <c r="O43" s="108">
+        <v>20.3</v>
+      </c>
+      <c r="P43" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Q43" s="108">
+        <v>-11.7</v>
+      </c>
+      <c r="R43" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="S43" s="108">
+        <v>4.3</v>
+      </c>
+      <c r="T43" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="U43" s="108">
+        <v>-1.6</v>
+      </c>
+      <c r="V43" s="109">
+        <v>1.5</v>
+      </c>
+      <c r="W43" s="109">
+        <v>1.5</v>
+      </c>
+      <c r="X43" s="109">
+        <v>-14.7</v>
+      </c>
+      <c r="Y43" s="109">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="Z43" s="109">
+        <v>3.5</v>
+      </c>
+      <c r="AA43" s="109">
+        <v>1.4</v>
+      </c>
+      <c r="AB43" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC43" s="108">
+        <v>1.3</v>
+      </c>
+      <c r="AD43" s="108">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="AF43" s="108">
+        <v>-1.6</v>
+      </c>
+      <c r="AG43" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH43" s="108">
+        <v>5.5</v>
+      </c>
+      <c r="AI43" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ43" s="108">
         <v>5.2</v>
       </c>
-      <c r="L43" s="108">
-[...41 lines deleted...]
-      <c r="Z43" s="109">
+      <c r="AK43" s="111">
         <v>2.9</v>
-      </c>
-[...31 lines deleted...]
-        <v>3.3</v>
       </c>
     </row>
     <row r="44" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="92"/>
       <c r="C44" s="3"/>
       <c r="D44" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H44" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I44" s="108">
-        <v>3.3</v>
+        <v>1.3</v>
       </c>
       <c r="J44" s="108">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="K44" s="108">
-        <v>1.2</v>
+        <v>2.7</v>
       </c>
       <c r="L44" s="108">
-        <v>19.2</v>
+        <v>-8.6</v>
       </c>
       <c r="M44" s="108">
-        <v>7.7</v>
+        <v>11.5</v>
       </c>
       <c r="N44" s="108">
-        <v>1.6</v>
+        <v>-1.4</v>
       </c>
       <c r="O44" s="108">
-        <v>-3.6</v>
+        <v>-11.6</v>
       </c>
       <c r="P44" s="108">
+        <v>-0.7</v>
+      </c>
+      <c r="Q44" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="R44" s="108">
+        <v>-14.9</v>
+      </c>
+      <c r="S44" s="108">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T44" s="108">
+        <v>10</v>
+      </c>
+      <c r="U44" s="108">
+        <v>14.6</v>
+      </c>
+      <c r="V44" s="109">
+        <v>1</v>
+      </c>
+      <c r="W44" s="109">
+        <v>1.5</v>
+      </c>
+      <c r="X44" s="109">
+        <v>-0.7</v>
+      </c>
+      <c r="Y44" s="109">
+        <v>-5.5</v>
+      </c>
+      <c r="Z44" s="109">
         <v>3.1</v>
       </c>
-      <c r="Q44" s="108">
-[...28 lines deleted...]
-      </c>
       <c r="AA44" s="109">
-        <v>5.3</v>
+        <v>0.5</v>
       </c>
       <c r="AB44" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC44" s="108">
-        <v>8.9</v>
+        <v>3.7</v>
       </c>
       <c r="AD44" s="108">
-        <v>10.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AE44" s="108">
-        <v>2</v>
+        <v>-0.9</v>
       </c>
       <c r="AF44" s="108">
-        <v>-4.7</v>
+        <v>-3.7</v>
       </c>
       <c r="AG44" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH44" s="108">
-        <v>4.2</v>
+        <v>4</v>
       </c>
       <c r="AI44" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ44" s="108">
-        <v>4.2</v>
+        <v>5.9</v>
       </c>
       <c r="AK44" s="111">
-        <v>3.2</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="45" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="92"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H45" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I45" s="108">
+        <v>3</v>
+      </c>
+      <c r="J45" s="108">
+        <v>1.4</v>
+      </c>
+      <c r="K45" s="108">
+        <v>4.2</v>
+      </c>
+      <c r="L45" s="108">
+        <v>21.7</v>
+      </c>
+      <c r="M45" s="108">
+        <v>3.7</v>
+      </c>
+      <c r="N45" s="108">
+        <v>-10.6</v>
+      </c>
+      <c r="O45" s="108">
+        <v>-11.5</v>
+      </c>
+      <c r="P45" s="108">
+        <v>2.4</v>
+      </c>
+      <c r="Q45" s="108">
+        <v>0.4</v>
+      </c>
+      <c r="R45" s="108">
+        <v>30.6</v>
+      </c>
+      <c r="S45" s="108">
         <v>1.5</v>
       </c>
-      <c r="J45" s="108">
+      <c r="T45" s="108">
+        <v>0.6</v>
+      </c>
+      <c r="U45" s="108">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="V45" s="109">
+        <v>2.7</v>
+      </c>
+      <c r="W45" s="109">
+        <v>1.6</v>
+      </c>
+      <c r="X45" s="109">
+        <v>5</v>
+      </c>
+      <c r="Y45" s="109">
+        <v>-6.9</v>
+      </c>
+      <c r="Z45" s="109">
+        <v>2.9</v>
+      </c>
+      <c r="AA45" s="109">
+        <v>4.3</v>
+      </c>
+      <c r="AB45" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC45" s="108">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AD45" s="108">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AE45" s="108">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AF45" s="108">
+        <v>0.2</v>
+      </c>
+      <c r="AG45" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH45" s="108">
+        <v>0.4</v>
+      </c>
+      <c r="AI45" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ45" s="108">
+        <v>1.2</v>
+      </c>
+      <c r="AK45" s="111">
         <v>3.4</v>
-      </c>
-[...79 lines deleted...]
-        <v>3.5</v>
       </c>
     </row>
     <row r="46" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="92"/>
       <c r="C46" s="3"/>
       <c r="D46" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H46" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I46" s="108">
-        <v>1.8</v>
+        <v>7</v>
       </c>
       <c r="J46" s="108">
-        <v>3.2</v>
+        <v>5.7</v>
       </c>
       <c r="K46" s="108">
-        <v>3.4</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="L46" s="108">
-        <v>-1.7</v>
+        <v>18.3</v>
       </c>
       <c r="M46" s="108">
-        <v>18.100000000000001</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="N46" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="O46" s="108">
+        <v>7.1</v>
+      </c>
+      <c r="P46" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="Q46" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="R46" s="108">
+        <v>2.8</v>
+      </c>
+      <c r="S46" s="108">
+        <v>4.7</v>
+      </c>
+      <c r="T46" s="108">
+        <v>9.6</v>
+      </c>
+      <c r="U46" s="108">
+        <v>14.3</v>
+      </c>
+      <c r="V46" s="109">
+        <v>7.2</v>
+      </c>
+      <c r="W46" s="109">
+        <v>7.3</v>
+      </c>
+      <c r="X46" s="109">
+        <v>22.4</v>
+      </c>
+      <c r="Y46" s="109">
+        <v>7.4</v>
+      </c>
+      <c r="Z46" s="109">
+        <v>5.2</v>
+      </c>
+      <c r="AA46" s="109">
+        <v>7.1</v>
+      </c>
+      <c r="AB46" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC46" s="108">
+        <v>7.2</v>
+      </c>
+      <c r="AD46" s="108">
+        <v>7.3</v>
+      </c>
+      <c r="AE46" s="108">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AF46" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="AG46" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH46" s="108">
         <v>4.5</v>
       </c>
-      <c r="O46" s="108">
-[...58 lines deleted...]
-      </c>
       <c r="AI46" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ46" s="108">
-        <v>5.2</v>
+        <v>5.4</v>
       </c>
       <c r="AK46" s="111">
-        <v>2.9</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="47" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="92"/>
       <c r="C47" s="3"/>
       <c r="D47" s="4" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>52</v>
+        <v>141</v>
       </c>
       <c r="H47" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I47" s="108">
-        <v>1.3</v>
+        <v>5.5</v>
       </c>
       <c r="J47" s="108">
-        <v>1.6</v>
+        <v>3.9</v>
       </c>
       <c r="K47" s="108">
-        <v>2.7</v>
+        <v>5.2</v>
       </c>
       <c r="L47" s="108">
-        <v>-8.6</v>
+        <v>42.3</v>
       </c>
       <c r="M47" s="108">
-        <v>11.5</v>
+        <v>13.3</v>
       </c>
       <c r="N47" s="108">
-        <v>-1.4</v>
+        <v>-7.7</v>
       </c>
       <c r="O47" s="108">
-        <v>-11.6</v>
+        <v>-5</v>
       </c>
       <c r="P47" s="108">
-        <v>-0.7</v>
+        <v>2</v>
       </c>
       <c r="Q47" s="108">
-        <v>0.5</v>
+        <v>1.8</v>
       </c>
       <c r="R47" s="108">
-        <v>-14.9</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="S47" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="T47" s="108">
+        <v>3.8</v>
+      </c>
+      <c r="U47" s="108">
         <v>1.1000000000000001</v>
       </c>
-      <c r="T47" s="108">
-[...4 lines deleted...]
-      </c>
       <c r="V47" s="109">
-        <v>1</v>
+        <v>5.5</v>
       </c>
       <c r="W47" s="109">
-        <v>1.5</v>
+        <v>3.4</v>
       </c>
       <c r="X47" s="109">
-        <v>-0.7</v>
+        <v>-4.7</v>
       </c>
       <c r="Y47" s="109">
-        <v>-5.5</v>
+        <v>-6.8</v>
       </c>
       <c r="Z47" s="109">
-        <v>3.1</v>
+        <v>6.5</v>
       </c>
       <c r="AA47" s="109">
-        <v>0.5</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="AB47" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC47" s="108">
-        <v>3.7</v>
+        <v>3.5</v>
       </c>
       <c r="AD47" s="108">
-        <v>4.5999999999999996</v>
+        <v>2.9</v>
       </c>
       <c r="AE47" s="108">
-        <v>-0.9</v>
+        <v>5.8</v>
       </c>
       <c r="AF47" s="108">
-        <v>-3.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AG47" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH47" s="108">
-        <v>4</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AI47" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ47" s="108">
-        <v>5.9</v>
+        <v>4.5</v>
       </c>
       <c r="AK47" s="111">
-        <v>2.6</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="48" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="92"/>
       <c r="C48" s="3"/>
       <c r="D48" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F48" s="102" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H48" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I48" s="108">
-        <v>3</v>
+        <v>3.8</v>
       </c>
       <c r="J48" s="108">
-        <v>1.4</v>
+        <v>3.5</v>
       </c>
       <c r="K48" s="108">
-        <v>4.2</v>
+        <v>2.8</v>
       </c>
       <c r="L48" s="108">
-        <v>21.7</v>
+        <v>-5.9</v>
       </c>
       <c r="M48" s="108">
-        <v>3.7</v>
+        <v>14.4</v>
       </c>
       <c r="N48" s="108">
-        <v>-10.6</v>
+        <v>-5</v>
       </c>
       <c r="O48" s="108">
-        <v>-11.5</v>
+        <v>-10</v>
       </c>
       <c r="P48" s="108">
-        <v>2.4</v>
+        <v>-5.5</v>
       </c>
       <c r="Q48" s="108">
-        <v>0.4</v>
+        <v>7.1</v>
       </c>
       <c r="R48" s="108">
-        <v>30.6</v>
+        <v>-3</v>
       </c>
       <c r="S48" s="108">
-        <v>1.5</v>
+        <v>4.8</v>
       </c>
       <c r="T48" s="108">
-        <v>0.6</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="U48" s="108">
-        <v>-4.9000000000000004</v>
+        <v>10.6</v>
       </c>
       <c r="V48" s="109">
-        <v>2.7</v>
+        <v>3.6</v>
       </c>
       <c r="W48" s="109">
-        <v>1.6</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="X48" s="109">
-        <v>5</v>
+        <v>0.3</v>
       </c>
       <c r="Y48" s="109">
-        <v>-6.9</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="Z48" s="109">
+        <v>5.4</v>
+      </c>
+      <c r="AA48" s="109">
         <v>2.9</v>
       </c>
-      <c r="AA48" s="109">
+      <c r="AB48" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC48" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AD48" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AE48" s="108">
+        <v>2</v>
+      </c>
+      <c r="AF48" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="AG48" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH48" s="108">
+        <v>6.5</v>
+      </c>
+      <c r="AI48" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ48" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="AK48" s="111">
         <v>4.3</v>
-      </c>
-[...28 lines deleted...]
-        <v>3.4</v>
       </c>
     </row>
     <row r="49" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="92"/>
       <c r="C49" s="3"/>
       <c r="D49" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H49" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I49" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="J49" s="108">
         <v>7</v>
       </c>
-      <c r="J49" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="K49" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="L49" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="M49" s="108">
+        <v>13.3</v>
+      </c>
+      <c r="N49" s="108">
+        <v>7.9</v>
+      </c>
+      <c r="O49" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="P49" s="108">
+        <v>-6.5</v>
+      </c>
+      <c r="Q49" s="108">
+        <v>4.8</v>
+      </c>
+      <c r="R49" s="108">
+        <v>22.7</v>
+      </c>
+      <c r="S49" s="108">
+        <v>7.2</v>
+      </c>
+      <c r="T49" s="108">
+        <v>6.9</v>
+      </c>
+      <c r="U49" s="108">
+        <v>5.2</v>
+      </c>
+      <c r="V49" s="109">
+        <v>6.2</v>
+      </c>
+      <c r="W49" s="109">
         <v>5.0999999999999996</v>
       </c>
-      <c r="L49" s="108">
-[...5 lines deleted...]
-      <c r="N49" s="108">
+      <c r="X49" s="109">
+        <v>-3.3</v>
+      </c>
+      <c r="Y49" s="109">
+        <v>0.4</v>
+      </c>
+      <c r="Z49" s="109">
+        <v>7.8</v>
+      </c>
+      <c r="AA49" s="109">
+        <v>8.1</v>
+      </c>
+      <c r="AB49" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC49" s="108">
+        <v>2.1</v>
+      </c>
+      <c r="AD49" s="108">
         <v>1.6</v>
       </c>
-      <c r="O49" s="108">
-[...8 lines deleted...]
-      <c r="R49" s="108">
+      <c r="AE49" s="108">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AF49" s="108">
+        <v>5.6</v>
+      </c>
+      <c r="AG49" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH49" s="108">
+        <v>4.2</v>
+      </c>
+      <c r="AI49" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ49" s="108">
         <v>2.8</v>
-      </c>
-[...52 lines deleted...]
-        <v>5.4</v>
       </c>
       <c r="AK49" s="111">
         <v>4.2</v>
       </c>
     </row>
     <row r="50" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="92"/>
       <c r="C50" s="3"/>
       <c r="D50" s="4" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>147</v>
+        <v>57</v>
       </c>
       <c r="H50" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I50" s="108">
-        <v>5.5</v>
+        <v>4</v>
       </c>
       <c r="J50" s="108">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="K50" s="108">
+        <v>6.8</v>
+      </c>
+      <c r="L50" s="108">
+        <v>14.1</v>
+      </c>
+      <c r="M50" s="108">
+        <v>7.1</v>
+      </c>
+      <c r="N50" s="108">
+        <v>3.7</v>
+      </c>
+      <c r="O50" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="P50" s="108">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="Q50" s="108">
         <v>5.2</v>
       </c>
-      <c r="L50" s="108">
-[...16 lines deleted...]
-      </c>
       <c r="R50" s="108">
-        <v>8.6999999999999993</v>
+        <v>-0.8</v>
       </c>
       <c r="S50" s="108">
-        <v>0.7</v>
+        <v>10.8</v>
       </c>
       <c r="T50" s="108">
-        <v>3.8</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="U50" s="108">
-        <v>1.1000000000000001</v>
+        <v>-3.9</v>
       </c>
       <c r="V50" s="109">
-        <v>5.5</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="W50" s="109">
-        <v>3.4</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="X50" s="109">
-        <v>-4.7</v>
+        <v>24.5</v>
       </c>
       <c r="Y50" s="109">
-        <v>-6.8</v>
+        <v>6.1</v>
       </c>
       <c r="Z50" s="109">
-        <v>6.5</v>
+        <v>6.6</v>
       </c>
       <c r="AA50" s="109">
-        <v>8.6999999999999993</v>
+        <v>0.9</v>
       </c>
       <c r="AB50" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC50" s="108">
-        <v>3.5</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="AD50" s="108">
-        <v>2.9</v>
+        <v>5</v>
       </c>
       <c r="AE50" s="108">
-        <v>5.8</v>
+        <v>5.3</v>
       </c>
       <c r="AF50" s="108">
-        <v>2.2000000000000002</v>
+        <v>0.2</v>
       </c>
       <c r="AG50" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH50" s="108">
-        <v>4.9000000000000004</v>
+        <v>2.4</v>
       </c>
       <c r="AI50" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ50" s="108">
-        <v>4.5</v>
+        <v>3.2</v>
       </c>
       <c r="AK50" s="111">
-        <v>4.7</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="51" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="92"/>
       <c r="C51" s="3"/>
       <c r="D51" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H51" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I51" s="108">
-        <v>3.8</v>
+        <v>8.9</v>
       </c>
       <c r="J51" s="108">
-        <v>3.5</v>
+        <v>6.6</v>
       </c>
       <c r="K51" s="108">
-        <v>2.8</v>
+        <v>7.6</v>
       </c>
       <c r="L51" s="108">
-        <v>-5.9</v>
+        <v>6.7</v>
       </c>
       <c r="M51" s="108">
+        <v>6.1</v>
+      </c>
+      <c r="N51" s="108">
+        <v>12.6</v>
+      </c>
+      <c r="O51" s="108">
+        <v>11</v>
+      </c>
+      <c r="P51" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="Q51" s="108">
+        <v>28.7</v>
+      </c>
+      <c r="R51" s="108">
+        <v>-7.2</v>
+      </c>
+      <c r="S51" s="108">
         <v>14.4</v>
       </c>
-      <c r="N51" s="108">
-[...16 lines deleted...]
-      </c>
       <c r="T51" s="108">
-        <v>9.1999999999999993</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="U51" s="108">
-        <v>10.6</v>
+        <v>0.5</v>
       </c>
       <c r="V51" s="109">
-        <v>3.6</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="W51" s="109">
-        <v>4.0999999999999996</v>
+        <v>12.1</v>
       </c>
       <c r="X51" s="109">
-        <v>0.3</v>
+        <v>66.7</v>
       </c>
       <c r="Y51" s="109">
-        <v>-1.1000000000000001</v>
+        <v>9.1</v>
       </c>
       <c r="Z51" s="109">
-        <v>5.4</v>
+        <v>5.8</v>
       </c>
       <c r="AA51" s="109">
+        <v>6.6</v>
+      </c>
+      <c r="AB51" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC51" s="108">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AD51" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="AE51" s="108">
+        <v>10.3</v>
+      </c>
+      <c r="AF51" s="108">
         <v>2.9</v>
       </c>
-      <c r="AB51" s="110" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AG51" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH51" s="108">
-        <v>6.5</v>
+        <v>7</v>
       </c>
       <c r="AI51" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ51" s="108">
-        <v>6.4</v>
+        <v>6.2</v>
       </c>
       <c r="AK51" s="111">
-        <v>4.3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="92"/>
       <c r="C52" s="3"/>
       <c r="D52" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="H52" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I52" s="108">
-        <v>6.4</v>
+        <v>5.2</v>
       </c>
       <c r="J52" s="108">
-        <v>7</v>
+        <v>4.2</v>
       </c>
       <c r="K52" s="108">
-        <v>6.7</v>
+        <v>5</v>
       </c>
       <c r="L52" s="108">
-        <v>-0.3</v>
+        <v>15.1</v>
       </c>
       <c r="M52" s="108">
-        <v>13.3</v>
+        <v>9.9</v>
       </c>
       <c r="N52" s="108">
-        <v>7.9</v>
+        <v>-2.4</v>
       </c>
       <c r="O52" s="108">
-        <v>-0.1</v>
+        <v>-4.2</v>
       </c>
       <c r="P52" s="108">
-        <v>-6.5</v>
+        <v>10.5</v>
       </c>
       <c r="Q52" s="108">
-        <v>4.8</v>
+        <v>11.2</v>
       </c>
       <c r="R52" s="108">
-        <v>22.7</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="S52" s="108">
-        <v>7.2</v>
+        <v>1.8</v>
       </c>
       <c r="T52" s="108">
-        <v>6.9</v>
+        <v>0</v>
       </c>
       <c r="U52" s="108">
-        <v>5.2</v>
+        <v>1.3</v>
       </c>
       <c r="V52" s="109">
-        <v>6.2</v>
+        <v>5.6</v>
       </c>
       <c r="W52" s="109">
-        <v>5.0999999999999996</v>
+        <v>6.5</v>
       </c>
       <c r="X52" s="109">
-        <v>-3.3</v>
+        <v>24.1</v>
       </c>
       <c r="Y52" s="109">
-        <v>0.4</v>
+        <v>-1.5</v>
       </c>
       <c r="Z52" s="109">
-        <v>7.8</v>
+        <v>5</v>
       </c>
       <c r="AA52" s="109">
-        <v>8.1</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AB52" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC52" s="108">
+        <v>2</v>
+      </c>
+      <c r="AD52" s="108">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="AE52" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="AF52" s="108">
+        <v>4.7</v>
+      </c>
+      <c r="AG52" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH52" s="108">
         <v>2.1</v>
       </c>
-      <c r="AD52" s="108">
-[...13 lines deleted...]
-      </c>
       <c r="AI52" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ52" s="108">
-        <v>2.8</v>
+        <v>3.2</v>
       </c>
       <c r="AK52" s="111">
-        <v>4.2</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="53" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="92"/>
       <c r="C53" s="3"/>
       <c r="D53" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="H53" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I53" s="108">
-        <v>4</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="J53" s="108">
-        <v>4</v>
+        <v>3.8</v>
       </c>
       <c r="K53" s="108">
-        <v>6.8</v>
+        <v>5.7</v>
       </c>
       <c r="L53" s="108">
-        <v>14.1</v>
+        <v>-3.2</v>
       </c>
       <c r="M53" s="108">
-        <v>7.1</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="N53" s="108">
-        <v>3.7</v>
+        <v>3.3</v>
       </c>
       <c r="O53" s="108">
-        <v>0.5</v>
+        <v>2.4</v>
       </c>
       <c r="P53" s="108">
-        <v>-2.2999999999999998</v>
+        <v>13.2</v>
       </c>
       <c r="Q53" s="108">
-        <v>5.2</v>
+        <v>17.8</v>
       </c>
       <c r="R53" s="108">
-        <v>-0.8</v>
+        <v>3.4</v>
       </c>
       <c r="S53" s="108">
-        <v>10.8</v>
+        <v>-1.6</v>
       </c>
       <c r="T53" s="108">
-        <v>-4.9000000000000004</v>
+        <v>-0.1</v>
       </c>
       <c r="U53" s="108">
-        <v>-3.9</v>
+        <v>4.7</v>
       </c>
       <c r="V53" s="109">
-        <v>4.9000000000000004</v>
+        <v>5.9</v>
       </c>
       <c r="W53" s="109">
-        <v>8.1999999999999993</v>
+        <v>7.7</v>
       </c>
       <c r="X53" s="109">
-        <v>24.5</v>
+        <v>28.4</v>
       </c>
       <c r="Y53" s="109">
-        <v>6.1</v>
+        <v>0.3</v>
       </c>
       <c r="Z53" s="109">
-        <v>6.6</v>
+        <v>5.4</v>
       </c>
       <c r="AA53" s="109">
-        <v>0.9</v>
+        <v>3.2</v>
       </c>
       <c r="AB53" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC53" s="108">
-        <v>4.0999999999999996</v>
+        <v>1</v>
       </c>
       <c r="AD53" s="108">
-        <v>5</v>
+        <v>-1.5</v>
       </c>
       <c r="AE53" s="108">
-        <v>5.3</v>
+        <v>8.4</v>
       </c>
       <c r="AF53" s="108">
-        <v>0.2</v>
+        <v>5.5</v>
       </c>
       <c r="AG53" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH53" s="108">
-        <v>2.4</v>
+        <v>1</v>
       </c>
       <c r="AI53" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ53" s="108">
-        <v>3.2</v>
+        <v>0.1</v>
       </c>
       <c r="AK53" s="111">
-        <v>4.0999999999999996</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="54" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="92"/>
       <c r="C54" s="3"/>
       <c r="D54" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="H54" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I54" s="108">
-        <v>8.9</v>
+        <v>5.5</v>
       </c>
       <c r="J54" s="108">
-        <v>6.6</v>
+        <v>6.2</v>
       </c>
       <c r="K54" s="108">
-        <v>7.6</v>
+        <v>5.9</v>
       </c>
       <c r="L54" s="108">
-        <v>6.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="M54" s="108">
-        <v>6.1</v>
+        <v>0.5</v>
       </c>
       <c r="N54" s="108">
-        <v>12.6</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="O54" s="108">
-        <v>11</v>
+        <v>8.5</v>
       </c>
       <c r="P54" s="108">
-        <v>0.1</v>
+        <v>3</v>
       </c>
       <c r="Q54" s="108">
-        <v>28.7</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="R54" s="108">
-        <v>-7.2</v>
+        <v>10.4</v>
       </c>
       <c r="S54" s="108">
+        <v>14.8</v>
+      </c>
+      <c r="T54" s="108">
+        <v>-3.7</v>
+      </c>
+      <c r="U54" s="108">
+        <v>7.3</v>
+      </c>
+      <c r="V54" s="109">
+        <v>7.3</v>
+      </c>
+      <c r="W54" s="109">
+        <v>7</v>
+      </c>
+      <c r="X54" s="109">
+        <v>24.7</v>
+      </c>
+      <c r="Y54" s="109">
         <v>14.4</v>
       </c>
-      <c r="T54" s="108">
-[...16 lines deleted...]
-      </c>
       <c r="Z54" s="109">
-        <v>5.8</v>
+        <v>3.7</v>
       </c>
       <c r="AA54" s="109">
-        <v>6.6</v>
+        <v>7.7</v>
       </c>
       <c r="AB54" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC54" s="108">
-        <v>4.4000000000000004</v>
+        <v>6</v>
       </c>
       <c r="AD54" s="108">
-        <v>6.7</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="AE54" s="108">
-        <v>10.3</v>
+        <v>9</v>
       </c>
       <c r="AF54" s="108">
-        <v>2.9</v>
+        <v>2.5</v>
       </c>
       <c r="AG54" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH54" s="108">
-        <v>7</v>
+        <v>1.3</v>
       </c>
       <c r="AI54" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ54" s="108">
-        <v>6.2</v>
+        <v>1.6</v>
       </c>
       <c r="AK54" s="111">
-        <v>4</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="55" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="92"/>
       <c r="C55" s="3"/>
       <c r="D55" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H55" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I55" s="108">
+        <v>5.3</v>
+      </c>
+      <c r="J55" s="108">
+        <v>5.5</v>
+      </c>
+      <c r="K55" s="108">
+        <v>6.2</v>
+      </c>
+      <c r="L55" s="108">
+        <v>-4.5</v>
+      </c>
+      <c r="M55" s="108">
+        <v>-0.5</v>
+      </c>
+      <c r="N55" s="108">
+        <v>1.5</v>
+      </c>
+      <c r="O55" s="108">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="P55" s="108">
+        <v>12.4</v>
+      </c>
+      <c r="Q55" s="108">
+        <v>14.8</v>
+      </c>
+      <c r="R55" s="108">
+        <v>-11.3</v>
+      </c>
+      <c r="S55" s="108">
+        <v>8.5</v>
+      </c>
+      <c r="T55" s="108">
+        <v>4.7</v>
+      </c>
+      <c r="U55" s="108">
+        <v>15.7</v>
+      </c>
+      <c r="V55" s="109">
+        <v>6.4</v>
+      </c>
+      <c r="W55" s="109">
         <v>5.2</v>
       </c>
-      <c r="J55" s="108">
-[...40 lines deleted...]
-      </c>
       <c r="X55" s="109">
-        <v>24.1</v>
+        <v>12.6</v>
       </c>
       <c r="Y55" s="109">
-        <v>-1.5</v>
+        <v>1</v>
       </c>
       <c r="Z55" s="109">
-        <v>5</v>
+        <v>4.7</v>
       </c>
       <c r="AA55" s="109">
-        <v>4.4000000000000004</v>
+        <v>8</v>
       </c>
       <c r="AB55" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC55" s="108">
-        <v>2</v>
+        <v>3.4</v>
       </c>
       <c r="AD55" s="108">
-        <v>-4.5999999999999996</v>
+        <v>2.8</v>
       </c>
       <c r="AE55" s="108">
-        <v>7.7</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="AF55" s="108">
-        <v>4.7</v>
+        <v>5.5</v>
       </c>
       <c r="AG55" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH55" s="108">
-        <v>2.1</v>
+        <v>-1.7</v>
       </c>
       <c r="AI55" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ55" s="108">
-        <v>3.2</v>
+        <v>-0.9</v>
       </c>
       <c r="AK55" s="111">
-        <v>3.8</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="56" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="92"/>
       <c r="C56" s="3"/>
       <c r="D56" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H56" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I56" s="108">
-        <v>5.0999999999999996</v>
+        <v>0.3</v>
       </c>
       <c r="J56" s="108">
-        <v>3.8</v>
+        <v>1.8</v>
       </c>
       <c r="K56" s="108">
-        <v>5.7</v>
+        <v>5.2</v>
       </c>
       <c r="L56" s="108">
-        <v>-3.2</v>
+        <v>-7.1</v>
       </c>
       <c r="M56" s="108">
-        <v>4.5999999999999996</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="N56" s="108">
+        <v>1.5</v>
+      </c>
+      <c r="O56" s="108">
+        <v>9</v>
+      </c>
+      <c r="P56" s="108">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Q56" s="108">
+        <v>-5.9</v>
+      </c>
+      <c r="R56" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="S56" s="108">
+        <v>2</v>
+      </c>
+      <c r="T56" s="108">
+        <v>-3.8</v>
+      </c>
+      <c r="U56" s="108">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="V56" s="109">
+        <v>0.6</v>
+      </c>
+      <c r="W56" s="109">
+        <v>2.4</v>
+      </c>
+      <c r="X56" s="109">
+        <v>-11.4</v>
+      </c>
+      <c r="Y56" s="109">
+        <v>10.8</v>
+      </c>
+      <c r="Z56" s="109">
+        <v>3.5</v>
+      </c>
+      <c r="AA56" s="109">
+        <v>-2</v>
+      </c>
+      <c r="AB56" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC56" s="108">
         <v>3.3</v>
       </c>
-      <c r="O56" s="108">
-[...8 lines deleted...]
-      <c r="R56" s="108">
+      <c r="AD56" s="108">
+        <v>3</v>
+      </c>
+      <c r="AE56" s="108">
+        <v>3.5</v>
+      </c>
+      <c r="AF56" s="108">
+        <v>0.3</v>
+      </c>
+      <c r="AG56" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH56" s="108">
+        <v>-3.6</v>
+      </c>
+      <c r="AI56" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ56" s="108">
+        <v>-4.3</v>
+      </c>
+      <c r="AK56" s="111">
         <v>3.4</v>
-      </c>
-[...55 lines deleted...]
-        <v>3.6</v>
       </c>
     </row>
     <row r="57" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="92"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H57" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I57" s="108">
-        <v>5.5</v>
+        <v>6.3</v>
       </c>
       <c r="J57" s="108">
-        <v>6.2</v>
+        <v>5.2</v>
       </c>
       <c r="K57" s="108">
-        <v>5.9</v>
+        <v>7.1</v>
       </c>
       <c r="L57" s="108">
-        <v>2.2999999999999998</v>
+        <v>0.5</v>
       </c>
       <c r="M57" s="108">
-        <v>0.5</v>
+        <v>1.8</v>
       </c>
       <c r="N57" s="108">
-        <v>-4.9000000000000004</v>
+        <v>12.6</v>
       </c>
       <c r="O57" s="108">
-        <v>8.5</v>
+        <v>10</v>
       </c>
       <c r="P57" s="108">
-        <v>3</v>
+        <v>3.4</v>
       </c>
       <c r="Q57" s="108">
-        <v>16.899999999999999</v>
+        <v>24.4</v>
       </c>
       <c r="R57" s="108">
-        <v>10.4</v>
+        <v>4</v>
       </c>
       <c r="S57" s="108">
-        <v>14.8</v>
+        <v>4.5</v>
       </c>
       <c r="T57" s="108">
-        <v>-3.7</v>
+        <v>-6.6</v>
       </c>
       <c r="U57" s="108">
-        <v>7.3</v>
+        <v>5.2</v>
       </c>
       <c r="V57" s="109">
-        <v>7.3</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="W57" s="109">
-        <v>7</v>
+        <v>11.3</v>
       </c>
       <c r="X57" s="109">
-        <v>24.7</v>
+        <v>44.6</v>
       </c>
       <c r="Y57" s="109">
-        <v>14.4</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="Z57" s="109">
-        <v>3.7</v>
+        <v>6.1</v>
       </c>
       <c r="AA57" s="109">
-        <v>7.7</v>
+        <v>3.9</v>
       </c>
       <c r="AB57" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC57" s="108">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="AD57" s="108">
-        <v>5.0999999999999996</v>
+        <v>0.7</v>
       </c>
       <c r="AE57" s="108">
-        <v>9</v>
+        <v>10.7</v>
       </c>
       <c r="AF57" s="108">
-        <v>2.5</v>
+        <v>7.4</v>
       </c>
       <c r="AG57" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH57" s="108">
-        <v>1.3</v>
+        <v>0.6</v>
       </c>
       <c r="AI57" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ57" s="108">
-        <v>1.6</v>
+        <v>0.2</v>
       </c>
       <c r="AK57" s="111">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="58" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="92"/>
       <c r="C58" s="3"/>
       <c r="D58" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H58" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I58" s="108">
-        <v>5.3</v>
+        <v>-0.3</v>
       </c>
       <c r="J58" s="108">
-        <v>5.5</v>
+        <v>0.9</v>
       </c>
       <c r="K58" s="108">
-        <v>6.2</v>
+        <v>2.6</v>
       </c>
       <c r="L58" s="108">
+        <v>-5.4</v>
+      </c>
+      <c r="M58" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="N58" s="108">
+        <v>3.9</v>
+      </c>
+      <c r="O58" s="108">
+        <v>-7.1</v>
+      </c>
+      <c r="P58" s="108">
+        <v>6</v>
+      </c>
+      <c r="Q58" s="108">
+        <v>-5.3</v>
+      </c>
+      <c r="R58" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="S58" s="108">
+        <v>6</v>
+      </c>
+      <c r="T58" s="108">
+        <v>-7.3</v>
+      </c>
+      <c r="U58" s="108">
         <v>-4.5</v>
       </c>
-      <c r="M58" s="108">
-[...25 lines deleted...]
-      </c>
       <c r="V58" s="109">
-        <v>6.4</v>
+        <v>0.5</v>
       </c>
       <c r="W58" s="109">
-        <v>5.2</v>
+        <v>-0.2</v>
       </c>
       <c r="X58" s="109">
-        <v>12.6</v>
+        <v>-2.1</v>
       </c>
       <c r="Y58" s="109">
-        <v>1</v>
+        <v>-2.4</v>
       </c>
       <c r="Z58" s="109">
-        <v>4.7</v>
+        <v>0.5</v>
       </c>
       <c r="AA58" s="109">
-        <v>8</v>
+        <v>1.6</v>
       </c>
       <c r="AB58" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC58" s="108">
-        <v>3.4</v>
+        <v>2.4</v>
       </c>
       <c r="AD58" s="108">
-        <v>2.8</v>
+        <v>3.6</v>
       </c>
       <c r="AE58" s="108">
-        <v>10.199999999999999</v>
+        <v>-1.3</v>
       </c>
       <c r="AF58" s="108">
-        <v>5.5</v>
+        <v>-1.9</v>
       </c>
       <c r="AG58" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH58" s="108">
-        <v>-1.7</v>
+        <v>1.4</v>
       </c>
       <c r="AI58" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ58" s="108">
-        <v>-0.9</v>
+        <v>0.2</v>
       </c>
       <c r="AK58" s="111">
-        <v>3.4</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="59" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="92"/>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="4" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>52</v>
+        <v>144</v>
       </c>
       <c r="H59" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I59" s="108">
-        <v>0.3</v>
+        <v>0.7</v>
       </c>
       <c r="J59" s="108">
+        <v>1.3</v>
+      </c>
+      <c r="K59" s="108">
+        <v>5.5</v>
+      </c>
+      <c r="L59" s="108">
+        <v>-10.199999999999999</v>
+      </c>
+      <c r="M59" s="108">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="N59" s="108">
+        <v>14.4</v>
+      </c>
+      <c r="O59" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="P59" s="108">
+        <v>3.5</v>
+      </c>
+      <c r="Q59" s="108">
+        <v>-0.4</v>
+      </c>
+      <c r="R59" s="108">
+        <v>-26.9</v>
+      </c>
+      <c r="S59" s="108">
+        <v>13.1</v>
+      </c>
+      <c r="T59" s="108">
+        <v>-4.3</v>
+      </c>
+      <c r="U59" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="V59" s="109">
         <v>1.8</v>
       </c>
-      <c r="K59" s="108">
-[...34 lines deleted...]
-      </c>
       <c r="W59" s="109">
-        <v>2.4</v>
+        <v>5.4</v>
       </c>
       <c r="X59" s="109">
-        <v>-11.4</v>
+        <v>30.4</v>
       </c>
       <c r="Y59" s="109">
-        <v>10.8</v>
+        <v>11.1</v>
       </c>
       <c r="Z59" s="109">
-        <v>3.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AA59" s="109">
-        <v>-2</v>
+        <v>-3.5</v>
       </c>
       <c r="AB59" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC59" s="108">
-        <v>3.3</v>
+        <v>3</v>
       </c>
       <c r="AD59" s="108">
         <v>3</v>
       </c>
       <c r="AE59" s="108">
-        <v>3.5</v>
+        <v>1</v>
       </c>
       <c r="AF59" s="108">
-        <v>0.3</v>
+        <v>-1.5</v>
       </c>
       <c r="AG59" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH59" s="108">
-        <v>-3.6</v>
+        <v>0.8</v>
       </c>
       <c r="AI59" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ59" s="108">
-        <v>-4.3</v>
+        <v>0.4</v>
       </c>
       <c r="AK59" s="111">
-        <v>3.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="60" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="92"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H60" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I60" s="108">
-        <v>6.3</v>
+        <v>-0.4</v>
       </c>
       <c r="J60" s="108">
-        <v>5.2</v>
+        <v>-0.9</v>
       </c>
       <c r="K60" s="108">
-        <v>7.1</v>
+        <v>3.5</v>
       </c>
       <c r="L60" s="108">
-        <v>0.5</v>
+        <v>14.6</v>
       </c>
       <c r="M60" s="108">
-        <v>1.8</v>
+        <v>-5.5</v>
       </c>
       <c r="N60" s="108">
-        <v>12.6</v>
+        <v>3.1</v>
       </c>
       <c r="O60" s="108">
-        <v>10</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="P60" s="108">
+        <v>8.1</v>
+      </c>
+      <c r="Q60" s="108">
+        <v>-5.4</v>
+      </c>
+      <c r="R60" s="108">
+        <v>-32.200000000000003</v>
+      </c>
+      <c r="S60" s="108">
+        <v>13.2</v>
+      </c>
+      <c r="T60" s="108">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="U60" s="108">
+        <v>-9.1</v>
+      </c>
+      <c r="V60" s="109">
+        <v>0.2</v>
+      </c>
+      <c r="W60" s="109">
+        <v>0.4</v>
+      </c>
+      <c r="X60" s="109">
+        <v>7</v>
+      </c>
+      <c r="Y60" s="109">
+        <v>-1.5</v>
+      </c>
+      <c r="Z60" s="109">
+        <v>-0.3</v>
+      </c>
+      <c r="AA60" s="109">
+        <v>-0.1</v>
+      </c>
+      <c r="AB60" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC60" s="108">
+        <v>3</v>
+      </c>
+      <c r="AD60" s="108">
         <v>3.4</v>
       </c>
-      <c r="Q60" s="108">
-[...40 lines deleted...]
-      </c>
       <c r="AE60" s="108">
-        <v>10.7</v>
+        <v>1.9</v>
       </c>
       <c r="AF60" s="108">
-        <v>7.4</v>
+        <v>-1</v>
       </c>
       <c r="AG60" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH60" s="108">
-        <v>0.6</v>
+        <v>-3</v>
       </c>
       <c r="AI60" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ60" s="108">
-        <v>0.2</v>
+        <v>-5.4</v>
       </c>
       <c r="AK60" s="111">
-        <v>3.3</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="61" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="92"/>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H61" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I61" s="108">
-        <v>-0.3</v>
+        <v>-1.3</v>
       </c>
       <c r="J61" s="108">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="K61" s="108">
-        <v>2.6</v>
+        <v>0.6</v>
       </c>
       <c r="L61" s="108">
-        <v>-5.4</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="M61" s="108">
-        <v>-0.1</v>
+        <v>-7.8</v>
       </c>
       <c r="N61" s="108">
-        <v>3.9</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="O61" s="108">
-        <v>-7.1</v>
+        <v>-0.6</v>
       </c>
       <c r="P61" s="108">
-        <v>6</v>
+        <v>20.3</v>
       </c>
       <c r="Q61" s="108">
-        <v>-5.3</v>
+        <v>-15.1</v>
       </c>
       <c r="R61" s="108">
-        <v>7.7</v>
+        <v>-3.5</v>
       </c>
       <c r="S61" s="108">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="T61" s="108">
-        <v>-7.3</v>
+        <v>-6.5</v>
       </c>
       <c r="U61" s="108">
-        <v>-4.5</v>
+        <v>-2</v>
       </c>
       <c r="V61" s="109">
+        <v>-0.5</v>
+      </c>
+      <c r="W61" s="109">
+        <v>-3.3</v>
+      </c>
+      <c r="X61" s="109">
+        <v>-14.8</v>
+      </c>
+      <c r="Y61" s="109">
+        <v>-2.1</v>
+      </c>
+      <c r="Z61" s="109">
+        <v>-1.2</v>
+      </c>
+      <c r="AA61" s="109">
+        <v>3.8</v>
+      </c>
+      <c r="AB61" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC61" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="AD61" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="AE61" s="108">
+        <v>-2.1</v>
+      </c>
+      <c r="AF61" s="108">
+        <v>-7.2</v>
+      </c>
+      <c r="AG61" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH61" s="108">
         <v>0.5</v>
       </c>
-      <c r="W61" s="109">
-[...8 lines deleted...]
-      <c r="Z61" s="109">
+      <c r="AI61" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ61" s="108">
         <v>0.5</v>
       </c>
-      <c r="AA61" s="109">
-[...28 lines deleted...]
-      </c>
       <c r="AK61" s="111">
-        <v>2.4</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="62" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="51"/>
       <c r="B62" s="3"/>
       <c r="C62" s="3"/>
       <c r="D62" s="4" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>152</v>
+        <v>57</v>
       </c>
       <c r="H62" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I62" s="108">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="J62" s="108">
-        <v>1.3</v>
+        <v>-0.5</v>
       </c>
       <c r="K62" s="108">
-        <v>5.5</v>
+        <v>2.9</v>
       </c>
       <c r="L62" s="108">
-        <v>-10.199999999999999</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="M62" s="108">
-        <v>-4.0999999999999996</v>
+        <v>-10</v>
       </c>
       <c r="N62" s="108">
-        <v>14.4</v>
+        <v>21.3</v>
       </c>
       <c r="O62" s="108">
-        <v>0.7</v>
+        <v>-9.6</v>
       </c>
       <c r="P62" s="108">
-        <v>3.5</v>
+        <v>6.7</v>
       </c>
       <c r="Q62" s="108">
-        <v>-0.4</v>
+        <v>9.1</v>
       </c>
       <c r="R62" s="108">
-        <v>-26.9</v>
+        <v>-24.3</v>
       </c>
       <c r="S62" s="108">
-        <v>13.1</v>
+        <v>7.7</v>
       </c>
       <c r="T62" s="108">
-        <v>-4.3</v>
+        <v>-2.6</v>
       </c>
       <c r="U62" s="108">
-        <v>2.9</v>
+        <v>7.8</v>
       </c>
       <c r="V62" s="109">
-        <v>1.8</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="W62" s="109">
-        <v>5.4</v>
+        <v>4</v>
       </c>
       <c r="X62" s="109">
-        <v>30.4</v>
+        <v>40.9</v>
       </c>
       <c r="Y62" s="109">
-        <v>11.1</v>
+        <v>0.6</v>
       </c>
       <c r="Z62" s="109">
-        <v>1.1000000000000001</v>
+        <v>-0.7</v>
       </c>
       <c r="AA62" s="109">
-        <v>-3.5</v>
+        <v>-0.2</v>
       </c>
       <c r="AB62" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC62" s="108">
-        <v>3</v>
+        <v>3.8</v>
       </c>
       <c r="AD62" s="108">
-        <v>3</v>
+        <v>3.8</v>
       </c>
       <c r="AE62" s="108">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="AF62" s="108">
-        <v>-1.5</v>
+        <v>-2.5</v>
       </c>
       <c r="AG62" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH62" s="108">
-        <v>0.8</v>
+        <v>2.1</v>
       </c>
       <c r="AI62" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ62" s="108">
-        <v>0.4</v>
+        <v>3.2</v>
       </c>
       <c r="AK62" s="111">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="63" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="92"/>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H63" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I63" s="108">
-        <v>-0.4</v>
+        <v>1.3</v>
       </c>
       <c r="J63" s="108">
-        <v>-0.9</v>
+        <v>4.3</v>
       </c>
       <c r="K63" s="108">
-        <v>3.5</v>
+        <v>6</v>
       </c>
       <c r="L63" s="108">
-        <v>14.6</v>
+        <v>2.9</v>
       </c>
       <c r="M63" s="108">
-        <v>-5.5</v>
+        <v>-8.6</v>
       </c>
       <c r="N63" s="108">
-        <v>3.1</v>
+        <v>25.7</v>
       </c>
       <c r="O63" s="108">
-        <v>4.4000000000000004</v>
+        <v>5.8</v>
       </c>
       <c r="P63" s="108">
-        <v>8.1</v>
+        <v>3.3</v>
       </c>
       <c r="Q63" s="108">
-        <v>-5.4</v>
+        <v>-14.2</v>
       </c>
       <c r="R63" s="108">
-        <v>-32.200000000000003</v>
+        <v>14.3</v>
       </c>
       <c r="S63" s="108">
-        <v>13.2</v>
+        <v>-1.5</v>
       </c>
       <c r="T63" s="108">
-        <v>-9.1999999999999993</v>
+        <v>3.4</v>
       </c>
       <c r="U63" s="108">
-        <v>-9.1</v>
+        <v>11.8</v>
       </c>
       <c r="V63" s="109">
-        <v>0.2</v>
+        <v>1.9</v>
       </c>
       <c r="W63" s="109">
-        <v>0.4</v>
+        <v>2.1</v>
       </c>
       <c r="X63" s="109">
-        <v>7</v>
+        <v>-8.4</v>
       </c>
       <c r="Y63" s="109">
+        <v>11.5</v>
+      </c>
+      <c r="Z63" s="109">
+        <v>2.5</v>
+      </c>
+      <c r="AA63" s="109">
+        <v>1.6</v>
+      </c>
+      <c r="AB63" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC63" s="108">
+        <v>2.4</v>
+      </c>
+      <c r="AD63" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AE63" s="108">
+        <v>0.6</v>
+      </c>
+      <c r="AF63" s="108">
         <v>-1.5</v>
       </c>
-      <c r="Z63" s="109">
-[...19 lines deleted...]
-      </c>
       <c r="AG63" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH63" s="108">
-        <v>-3</v>
+        <v>2.6</v>
       </c>
       <c r="AI63" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ63" s="108">
-        <v>-5.4</v>
+        <v>0.1</v>
       </c>
       <c r="AK63" s="111">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="64" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="92"/>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="H64" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I64" s="108">
-        <v>-1.3</v>
+        <v>-1.5</v>
       </c>
       <c r="J64" s="108">
-        <v>0.3</v>
+        <v>-2.5</v>
       </c>
       <c r="K64" s="108">
         <v>0.6</v>
       </c>
       <c r="L64" s="108">
-        <v>17.600000000000001</v>
+        <v>6.1</v>
       </c>
       <c r="M64" s="108">
-        <v>-7.8</v>
+        <v>-7.1</v>
       </c>
       <c r="N64" s="108">
-        <v>8.3000000000000007</v>
+        <v>-9.3000000000000007</v>
       </c>
       <c r="O64" s="108">
-        <v>-0.6</v>
+        <v>-18.5</v>
       </c>
       <c r="P64" s="108">
-        <v>20.3</v>
+        <v>2.7</v>
       </c>
       <c r="Q64" s="108">
-        <v>-15.1</v>
+        <v>-3.4</v>
       </c>
       <c r="R64" s="108">
-        <v>-3.5</v>
+        <v>13.4</v>
       </c>
       <c r="S64" s="108">
-        <v>7</v>
+        <v>1.9</v>
       </c>
       <c r="T64" s="108">
-        <v>-6.5</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="U64" s="108">
-        <v>-2</v>
+        <v>-4.8</v>
       </c>
       <c r="V64" s="109">
-        <v>-0.5</v>
+        <v>-1.3</v>
       </c>
       <c r="W64" s="109">
+        <v>-1.6</v>
+      </c>
+      <c r="X64" s="109">
+        <v>3.2</v>
+      </c>
+      <c r="Y64" s="109">
+        <v>-10.199999999999999</v>
+      </c>
+      <c r="Z64" s="109">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="AA64" s="109">
+        <v>-0.9</v>
+      </c>
+      <c r="AB64" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC64" s="108">
+        <v>3.9</v>
+      </c>
+      <c r="AD64" s="108">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AE64" s="108">
+        <v>-4</v>
+      </c>
+      <c r="AF64" s="108">
         <v>-3.3</v>
       </c>
-      <c r="X64" s="109">
-[...25 lines deleted...]
-      </c>
       <c r="AG64" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH64" s="108">
-        <v>0.5</v>
+        <v>1.9</v>
       </c>
       <c r="AI64" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ64" s="108">
-        <v>0.5</v>
+        <v>-0.2</v>
       </c>
       <c r="AK64" s="111">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="65" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="92"/>
       <c r="B65" s="3"/>
       <c r="C65" s="3"/>
       <c r="D65" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="H65" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I65" s="108">
-        <v>1</v>
+        <v>-1.5</v>
       </c>
       <c r="J65" s="108">
-        <v>-0.5</v>
+        <v>0.8</v>
       </c>
       <c r="K65" s="108">
-        <v>2.9</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="L65" s="108">
-        <v>9.8000000000000007</v>
+        <v>-14.1</v>
       </c>
       <c r="M65" s="108">
-        <v>-10</v>
+        <v>-8.6</v>
       </c>
       <c r="N65" s="108">
-        <v>21.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="O65" s="108">
-        <v>-9.6</v>
+        <v>0.9</v>
       </c>
       <c r="P65" s="108">
-        <v>6.7</v>
+        <v>-4</v>
       </c>
       <c r="Q65" s="108">
-        <v>9.1</v>
+        <v>-6.1</v>
       </c>
       <c r="R65" s="108">
-        <v>-24.3</v>
+        <v>-9</v>
       </c>
       <c r="S65" s="108">
-        <v>7.7</v>
+        <v>6.8</v>
       </c>
       <c r="T65" s="108">
-        <v>-2.6</v>
+        <v>-1.4</v>
       </c>
       <c r="U65" s="108">
-        <v>7.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="V65" s="109">
+        <v>-1.2</v>
+      </c>
+      <c r="W65" s="109">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="X65" s="109">
+        <v>-13.5</v>
+      </c>
+      <c r="Y65" s="109">
+        <v>4.5</v>
+      </c>
+      <c r="Z65" s="109">
+        <v>-1</v>
+      </c>
+      <c r="AA65" s="109">
+        <v>0.3</v>
+      </c>
+      <c r="AB65" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC65" s="108">
+        <v>-1.7</v>
+      </c>
+      <c r="AD65" s="108">
+        <v>-1</v>
+      </c>
+      <c r="AE65" s="108">
+        <v>-4.7</v>
+      </c>
+      <c r="AF65" s="108">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="AG65" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH65" s="108">
+        <v>3.2</v>
+      </c>
+      <c r="AI65" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ65" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="AK65" s="111">
         <v>2.2000000000000002</v>
-      </c>
-[...43 lines deleted...]
-        <v>1.5</v>
       </c>
     </row>
     <row r="66" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="112"/>
       <c r="B66" s="113"/>
       <c r="C66" s="114"/>
       <c r="D66" s="115"/>
       <c r="E66" s="113"/>
       <c r="F66" s="113"/>
       <c r="G66" s="113"/>
       <c r="H66" s="2" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="I66" s="116"/>
       <c r="J66" s="116"/>
       <c r="K66" s="116"/>
       <c r="L66" s="116"/>
       <c r="M66" s="116"/>
       <c r="N66" s="116"/>
       <c r="O66" s="116"/>
       <c r="P66" s="116"/>
       <c r="Q66" s="116"/>
       <c r="R66" s="116"/>
       <c r="S66" s="116"/>
       <c r="T66" s="116"/>
       <c r="U66" s="116"/>
       <c r="V66" s="116"/>
       <c r="W66" s="116"/>
       <c r="X66" s="116"/>
       <c r="Y66" s="116"/>
       <c r="Z66" s="116"/>
       <c r="AA66" s="117"/>
       <c r="AB66" s="116"/>
       <c r="AC66" s="116"/>
       <c r="AD66" s="116"/>
       <c r="AE66" s="118"/>
       <c r="AF66" s="117"/>
       <c r="AG66" s="116"/>
       <c r="AH66" s="116"/>
       <c r="AI66" s="116"/>
       <c r="AJ66" s="116"/>
       <c r="AK66" s="116"/>
     </row>
     <row r="67" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="92"/>
       <c r="B67" s="3"/>
       <c r="C67" s="106"/>
       <c r="D67" s="106" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="H67" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I67" s="108">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="J67" s="108">
-        <v>0</v>
+        <v>-0.8</v>
       </c>
       <c r="K67" s="108">
-        <v>-2.7</v>
+        <v>-1.7</v>
       </c>
       <c r="L67" s="108">
-        <v>3.5</v>
+        <v>17.3</v>
       </c>
       <c r="M67" s="108">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="N67" s="108">
+        <v>-2</v>
+      </c>
+      <c r="O67" s="108">
+        <v>-5.7</v>
+      </c>
+      <c r="P67" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="Q67" s="108">
+        <v>-4.3</v>
+      </c>
+      <c r="R67" s="108">
+        <v>8.9</v>
+      </c>
+      <c r="S67" s="108">
+        <v>5.6</v>
+      </c>
+      <c r="T67" s="119">
+        <v>-0.9</v>
+      </c>
+      <c r="U67" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="V67" s="109">
+        <v>0.1</v>
+      </c>
+      <c r="W67" s="109">
+        <v>-2</v>
+      </c>
+      <c r="X67" s="109">
+        <v>5.2</v>
+      </c>
+      <c r="Y67" s="109">
         <v>-1.9</v>
       </c>
-      <c r="N67" s="108">
-[...34 lines deleted...]
-      </c>
       <c r="Z67" s="109">
-        <v>-3.4</v>
+        <v>-3.3</v>
       </c>
       <c r="AA67" s="109">
-        <v>4.9000000000000004</v>
+        <v>3.3</v>
       </c>
       <c r="AB67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC67" s="108">
-        <v>-0.6</v>
+        <v>5.5</v>
       </c>
       <c r="AD67" s="108">
-        <v>-2.6</v>
+        <v>7.3</v>
       </c>
       <c r="AE67" s="108">
-        <v>0.3</v>
+        <v>-1.2</v>
       </c>
       <c r="AF67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH67" s="108">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ67" s="108">
-        <v>-1.6</v>
+        <v>1</v>
       </c>
       <c r="AK67" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="68" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="92"/>
       <c r="C68" s="3"/>
       <c r="D68" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="H68" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I68" s="108">
-        <v>-1.8</v>
+        <v>-1.9</v>
       </c>
       <c r="J68" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="K68" s="108">
+        <v>2.6</v>
+      </c>
+      <c r="L68" s="108">
+        <v>-7.4</v>
+      </c>
+      <c r="M68" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="N68" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="O68" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="P68" s="108">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q68" s="108">
+        <v>-17.100000000000001</v>
+      </c>
+      <c r="R68" s="108">
         <v>-3.4</v>
       </c>
-      <c r="K68" s="108">
-[...22 lines deleted...]
-      </c>
       <c r="S68" s="108">
-        <v>-8.4</v>
+        <v>-6.9</v>
       </c>
       <c r="T68" s="119">
-        <v>0.6</v>
+        <v>2.9</v>
       </c>
       <c r="U68" s="108">
-        <v>1.1000000000000001</v>
+        <v>1.5</v>
       </c>
       <c r="V68" s="109">
-        <v>-2.2000000000000002</v>
+        <v>-2.7</v>
       </c>
       <c r="W68" s="109">
-        <v>-2.6</v>
+        <v>-3.8</v>
       </c>
       <c r="X68" s="109">
-        <v>8</v>
+        <v>-28.7</v>
       </c>
       <c r="Y68" s="109">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="Z68" s="109">
-        <v>-4.5999999999999996</v>
+        <v>0.1</v>
       </c>
       <c r="AA68" s="109">
-        <v>-1.4</v>
+        <v>-1</v>
       </c>
       <c r="AB68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC68" s="108">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AD68" s="108">
-        <v>5.3</v>
+        <v>3.7</v>
       </c>
       <c r="AE68" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-1.2</v>
       </c>
       <c r="AF68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH68" s="108">
-        <v>-3.5</v>
+        <v>-3.7</v>
       </c>
       <c r="AI68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ68" s="108">
-        <v>-2.9</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AK68" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="69" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="92"/>
       <c r="C69" s="3"/>
       <c r="D69" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H69" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I69" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="J69" s="108">
+        <v>0.3</v>
+      </c>
+      <c r="K69" s="108">
+        <v>0</v>
+      </c>
+      <c r="L69" s="108">
+        <v>-3.4</v>
+      </c>
+      <c r="M69" s="108">
+        <v>8.5</v>
+      </c>
+      <c r="N69" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="O69" s="108">
+        <v>17.5</v>
+      </c>
+      <c r="P69" s="108">
+        <v>-2.6</v>
+      </c>
+      <c r="Q69" s="108">
+        <v>-11.8</v>
+      </c>
+      <c r="R69" s="108">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="S69" s="108">
+        <v>0</v>
+      </c>
+      <c r="T69" s="119">
+        <v>-1.3</v>
+      </c>
+      <c r="U69" s="108">
+        <v>-2.5</v>
+      </c>
+      <c r="V69" s="109">
         <v>-1.4</v>
       </c>
-      <c r="J69" s="108">
-[...32 lines deleted...]
-      <c r="U69" s="108">
+      <c r="W69" s="109">
+        <v>-1.9</v>
+      </c>
+      <c r="X69" s="109">
+        <v>-16.899999999999999</v>
+      </c>
+      <c r="Y69" s="109">
+        <v>5.9</v>
+      </c>
+      <c r="Z69" s="109">
+        <v>-0.3</v>
+      </c>
+      <c r="AA69" s="109">
         <v>-0.5</v>
       </c>
-      <c r="V69" s="109">
-[...16 lines deleted...]
-      </c>
       <c r="AB69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC69" s="108">
-        <v>3.1</v>
+        <v>-1.6</v>
       </c>
       <c r="AD69" s="108">
-        <v>8.5</v>
+        <v>-1.8</v>
       </c>
       <c r="AE69" s="108">
-        <v>-2.6</v>
+        <v>-3.9</v>
       </c>
       <c r="AF69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH69" s="108">
-        <v>-0.2</v>
+        <v>2.5</v>
       </c>
       <c r="AI69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ69" s="108">
-        <v>-2.2000000000000002</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AK69" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="70" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="92"/>
       <c r="C70" s="3"/>
       <c r="D70" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H70" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I70" s="108">
-        <v>0.1</v>
+        <v>-1.3</v>
       </c>
       <c r="J70" s="108">
+        <v>-1</v>
+      </c>
+      <c r="K70" s="108">
         <v>-0.8</v>
       </c>
-      <c r="K70" s="108">
+      <c r="L70" s="108">
+        <v>-10.7</v>
+      </c>
+      <c r="M70" s="108">
+        <v>8</v>
+      </c>
+      <c r="N70" s="108">
+        <v>-5.6</v>
+      </c>
+      <c r="O70" s="108">
+        <v>-13.7</v>
+      </c>
+      <c r="P70" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="Q70" s="108">
+        <v>0</v>
+      </c>
+      <c r="R70" s="108">
+        <v>-14</v>
+      </c>
+      <c r="S70" s="108">
+        <v>-3</v>
+      </c>
+      <c r="T70" s="119">
+        <v>7.2</v>
+      </c>
+      <c r="U70" s="108">
+        <v>13.4</v>
+      </c>
+      <c r="V70" s="109">
+        <v>-1.6</v>
+      </c>
+      <c r="W70" s="109">
+        <v>-1.4</v>
+      </c>
+      <c r="X70" s="109">
+        <v>-2.5</v>
+      </c>
+      <c r="Y70" s="109">
+        <v>-7.9</v>
+      </c>
+      <c r="Z70" s="109">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="109">
         <v>-1.7</v>
       </c>
-      <c r="L70" s="108">
-[...46 lines deleted...]
-      </c>
       <c r="AB70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC70" s="108">
-        <v>5.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AD70" s="108">
-        <v>7.3</v>
+        <v>1.9</v>
       </c>
       <c r="AE70" s="108">
-        <v>-1.2</v>
+        <v>-3.4</v>
       </c>
       <c r="AF70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH70" s="108">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="AI70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ70" s="108">
-        <v>1</v>
+        <v>3.2</v>
       </c>
       <c r="AK70" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="71" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="92"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H71" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I71" s="108">
+        <v>-0.4</v>
+      </c>
+      <c r="J71" s="108">
         <v>-1.9</v>
       </c>
-      <c r="J71" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="K71" s="108">
-        <v>2.6</v>
+        <v>-0.6</v>
       </c>
       <c r="L71" s="108">
-        <v>-7.4</v>
+        <v>18.7</v>
       </c>
       <c r="M71" s="108">
+        <v>-2.9</v>
+      </c>
+      <c r="N71" s="108">
+        <v>-13.8</v>
+      </c>
+      <c r="O71" s="108">
+        <v>-13.7</v>
+      </c>
+      <c r="P71" s="108">
+        <v>0.8</v>
+      </c>
+      <c r="Q71" s="108">
+        <v>-0.5</v>
+      </c>
+      <c r="R71" s="108">
+        <v>31.9</v>
+      </c>
+      <c r="S71" s="108">
+        <v>-2.9</v>
+      </c>
+      <c r="T71" s="119">
+        <v>-2.7</v>
+      </c>
+      <c r="U71" s="108">
+        <v>-5.9</v>
+      </c>
+      <c r="V71" s="109">
+        <v>-0.7</v>
+      </c>
+      <c r="W71" s="109">
         <v>-2.4</v>
       </c>
-      <c r="N71" s="108">
-[...20 lines deleted...]
-      <c r="U71" s="108">
+      <c r="X71" s="109">
+        <v>3.3</v>
+      </c>
+      <c r="Y71" s="109">
+        <v>-9.3000000000000007</v>
+      </c>
+      <c r="Z71" s="109">
+        <v>-1.8</v>
+      </c>
+      <c r="AA71" s="109">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AB71" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC71" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="AD71" s="108">
+        <v>1.2</v>
+      </c>
+      <c r="AE71" s="108">
         <v>1.5</v>
       </c>
-      <c r="V71" s="109">
-[...28 lines deleted...]
-      </c>
       <c r="AF71" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG71" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH71" s="108">
-        <v>-3.7</v>
+        <v>-2.9</v>
       </c>
       <c r="AI71" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ71" s="108">
-        <v>-2.2999999999999998</v>
+        <v>-2.1</v>
       </c>
       <c r="AK71" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="92"/>
       <c r="C72" s="3"/>
       <c r="D72" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H72" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I72" s="108">
-        <v>-1.1000000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J72" s="108">
+        <v>1.4</v>
+      </c>
+      <c r="K72" s="108">
+        <v>-1.2</v>
+      </c>
+      <c r="L72" s="108">
+        <v>15.8</v>
+      </c>
+      <c r="M72" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="N72" s="108">
+        <v>-1.4</v>
+      </c>
+      <c r="O72" s="108">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P72" s="108">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Q72" s="108">
+        <v>6.5</v>
+      </c>
+      <c r="R72" s="108">
+        <v>3.8</v>
+      </c>
+      <c r="S72" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="T72" s="119">
+        <v>5.2</v>
+      </c>
+      <c r="U72" s="108">
+        <v>13.1</v>
+      </c>
+      <c r="V72" s="109">
+        <v>2.9</v>
+      </c>
+      <c r="W72" s="109">
+        <v>1.8</v>
+      </c>
+      <c r="X72" s="109">
+        <v>21.3</v>
+      </c>
+      <c r="Y72" s="109">
+        <v>4.7</v>
+      </c>
+      <c r="Z72" s="109">
+        <v>-1.3</v>
+      </c>
+      <c r="AA72" s="109">
+        <v>4.7</v>
+      </c>
+      <c r="AB72" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC72" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="AD72" s="108">
+        <v>3</v>
+      </c>
+      <c r="AE72" s="108">
+        <v>4.3</v>
+      </c>
+      <c r="AF72" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG72" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH72" s="108">
         <v>0.3</v>
       </c>
-      <c r="K72" s="108">
-[...70 lines deleted...]
-      </c>
       <c r="AI72" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ72" s="108">
-        <v>2.2000000000000002</v>
+        <v>1.2</v>
       </c>
       <c r="AK72" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="73" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="92"/>
       <c r="C73" s="3"/>
       <c r="D73" s="4" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>52</v>
+        <v>141</v>
       </c>
       <c r="H73" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I73" s="108">
+        <v>0.8</v>
+      </c>
+      <c r="J73" s="108">
+        <v>-0.8</v>
+      </c>
+      <c r="K73" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="L73" s="108">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="M73" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="N73" s="108">
+        <v>-10.7</v>
+      </c>
+      <c r="O73" s="108">
+        <v>-7.6</v>
+      </c>
+      <c r="P73" s="108">
+        <v>0.2</v>
+      </c>
+      <c r="Q73" s="108">
+        <v>-0.2</v>
+      </c>
+      <c r="R73" s="108">
+        <v>9.9</v>
+      </c>
+      <c r="S73" s="108">
+        <v>-1.9</v>
+      </c>
+      <c r="T73" s="119">
+        <v>-0.9</v>
+      </c>
+      <c r="U73" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="V73" s="109">
+        <v>0.8</v>
+      </c>
+      <c r="W73" s="109">
+        <v>-2.7</v>
+      </c>
+      <c r="X73" s="109">
+        <v>-6</v>
+      </c>
+      <c r="Y73" s="109">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="Z73" s="109">
         <v>-1.3</v>
       </c>
-      <c r="J73" s="108">
-[...49 lines deleted...]
-      </c>
       <c r="AA73" s="109">
+        <v>6.7</v>
+      </c>
+      <c r="AB73" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC73" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="AD73" s="108">
         <v>-1.7</v>
       </c>
-      <c r="AB73" s="110" t="s">
-[...2 lines deleted...]
-      <c r="AC73" s="108">
+      <c r="AE73" s="108">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AD73" s="108">
-[...4 lines deleted...]
-      </c>
       <c r="AF73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH73" s="108">
-        <v>1.4</v>
+        <v>0.2</v>
       </c>
       <c r="AI73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ73" s="108">
-        <v>3.2</v>
+        <v>-0.2</v>
       </c>
       <c r="AK73" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="74" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="92"/>
       <c r="C74" s="3"/>
       <c r="D74" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H74" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I74" s="108">
-        <v>-0.4</v>
+        <v>-0.5</v>
       </c>
       <c r="J74" s="108">
+        <v>-0.8</v>
+      </c>
+      <c r="K74" s="108">
+        <v>-4.5</v>
+      </c>
+      <c r="L74" s="108">
+        <v>-8.1</v>
+      </c>
+      <c r="M74" s="108">
+        <v>7.6</v>
+      </c>
+      <c r="N74" s="108">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="O74" s="108">
+        <v>-12.5</v>
+      </c>
+      <c r="P74" s="108">
+        <v>-7.1</v>
+      </c>
+      <c r="Q74" s="108">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="R74" s="108">
         <v>-1.9</v>
       </c>
-      <c r="K74" s="108">
-[...22 lines deleted...]
-      </c>
       <c r="S74" s="108">
-        <v>-2.9</v>
+        <v>2.6</v>
       </c>
       <c r="T74" s="119">
-        <v>-2.7</v>
+        <v>4.7</v>
       </c>
       <c r="U74" s="108">
-        <v>-5.9</v>
+        <v>9.4</v>
       </c>
       <c r="V74" s="109">
         <v>-0.7</v>
       </c>
       <c r="W74" s="109">
-        <v>-2.4</v>
+        <v>-1.5</v>
       </c>
       <c r="X74" s="109">
-        <v>3.3</v>
+        <v>-1.3</v>
       </c>
       <c r="Y74" s="109">
-        <v>-9.3000000000000007</v>
+        <v>-3.5</v>
       </c>
       <c r="Z74" s="109">
-        <v>-1.8</v>
+        <v>-1.5</v>
       </c>
       <c r="AA74" s="109">
-        <v>2.2000000000000002</v>
+        <v>1</v>
       </c>
       <c r="AB74" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC74" s="108">
-        <v>0.7</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AD74" s="108">
-        <v>1.2</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AE74" s="108">
-        <v>1.5</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="AF74" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG74" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH74" s="108">
-        <v>-2.9</v>
+        <v>2.1</v>
       </c>
       <c r="AI74" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ74" s="108">
-        <v>-2.1</v>
+        <v>2</v>
       </c>
       <c r="AK74" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="75" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="92"/>
       <c r="C75" s="3"/>
       <c r="D75" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H75" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I75" s="108">
+        <v>2.1</v>
+      </c>
+      <c r="J75" s="108">
         <v>2.7</v>
       </c>
-      <c r="J75" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="K75" s="108">
-        <v>-1.2</v>
+        <v>-0.7</v>
       </c>
       <c r="L75" s="108">
-        <v>15.8</v>
+        <v>-2.6</v>
       </c>
       <c r="M75" s="108">
-        <v>-2.4</v>
+        <v>7.2</v>
       </c>
       <c r="N75" s="108">
-        <v>-1.4</v>
+        <v>3.3</v>
       </c>
       <c r="O75" s="108">
+        <v>-3</v>
+      </c>
+      <c r="P75" s="108">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="Q75" s="108">
+        <v>2</v>
+      </c>
+      <c r="R75" s="108">
+        <v>24.2</v>
+      </c>
+      <c r="S75" s="108">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="T75" s="119">
+        <v>2.6</v>
+      </c>
+      <c r="U75" s="108">
         <v>4.0999999999999996</v>
       </c>
-      <c r="P75" s="108">
-[...5 lines deleted...]
-      <c r="R75" s="108">
+      <c r="V75" s="109">
+        <v>1.9</v>
+      </c>
+      <c r="W75" s="109">
+        <v>-0.5</v>
+      </c>
+      <c r="X75" s="109">
+        <v>-5.4</v>
+      </c>
+      <c r="Y75" s="109">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="Z75" s="109">
+        <v>1</v>
+      </c>
+      <c r="AA75" s="109">
+        <v>6.1</v>
+      </c>
+      <c r="AB75" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC75" s="108">
+        <v>-2</v>
+      </c>
+      <c r="AD75" s="108">
+        <v>-2.5</v>
+      </c>
+      <c r="AE75" s="108">
         <v>3.8</v>
       </c>
-      <c r="S75" s="108">
-[...20 lines deleted...]
-      <c r="Z75" s="109">
+      <c r="AF75" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG75" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH75" s="108">
+        <v>0</v>
+      </c>
+      <c r="AI75" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ75" s="108">
         <v>-1.3</v>
-      </c>
-[...28 lines deleted...]
-        <v>1.2</v>
       </c>
       <c r="AK75" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="92"/>
       <c r="C76" s="3"/>
       <c r="D76" s="4" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>147</v>
+        <v>57</v>
       </c>
       <c r="H76" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I76" s="108">
-        <v>0.8</v>
+        <v>-0.1</v>
       </c>
       <c r="J76" s="108">
-        <v>-0.8</v>
+        <v>-0.1</v>
       </c>
       <c r="K76" s="108">
-        <v>-2.4</v>
+        <v>0.3</v>
       </c>
       <c r="L76" s="108">
-        <v>39.200000000000003</v>
+        <v>10.9</v>
       </c>
       <c r="M76" s="108">
-        <v>1.9</v>
+        <v>-1.2</v>
       </c>
       <c r="N76" s="108">
-        <v>-10.7</v>
+        <v>-0.4</v>
       </c>
       <c r="O76" s="108">
-        <v>-7.6</v>
+        <v>-2.1</v>
       </c>
       <c r="P76" s="108">
-        <v>0.2</v>
+        <v>-4.4000000000000004</v>
       </c>
       <c r="Q76" s="108">
-        <v>-0.2</v>
+        <v>2.4</v>
       </c>
       <c r="R76" s="108">
-        <v>9.9</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S76" s="108">
-        <v>-1.9</v>
+        <v>7.9</v>
       </c>
       <c r="T76" s="119">
-        <v>-0.9</v>
+        <v>-8.6</v>
       </c>
       <c r="U76" s="108">
-        <v>-0.3</v>
+        <v>-5.0999999999999996</v>
       </c>
       <c r="V76" s="109">
         <v>0.8</v>
       </c>
       <c r="W76" s="109">
-        <v>-2.7</v>
+        <v>2.5</v>
       </c>
       <c r="X76" s="109">
-        <v>-6</v>
+        <v>21.5</v>
       </c>
       <c r="Y76" s="109">
-        <v>-9.1999999999999993</v>
+        <v>3.6</v>
       </c>
       <c r="Z76" s="109">
-        <v>-1.3</v>
+        <v>-0.1</v>
       </c>
       <c r="AA76" s="109">
-        <v>6.7</v>
+        <v>-0.8</v>
       </c>
       <c r="AB76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC76" s="108">
-        <v>-1.1000000000000001</v>
+        <v>0</v>
       </c>
       <c r="AD76" s="108">
-        <v>-1.7</v>
+        <v>0.9</v>
       </c>
       <c r="AE76" s="108">
-        <v>1.1000000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="AF76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH76" s="108">
-        <v>0.2</v>
+        <v>-1.6</v>
       </c>
       <c r="AI76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ76" s="108">
-        <v>-0.2</v>
+        <v>-0.9</v>
       </c>
       <c r="AK76" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="77" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="92"/>
       <c r="C77" s="3"/>
       <c r="D77" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H77" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I77" s="108">
+        <v>4.7</v>
+      </c>
+      <c r="J77" s="108">
+        <v>2.5</v>
+      </c>
+      <c r="K77" s="108">
+        <v>1</v>
+      </c>
+      <c r="L77" s="108">
+        <v>3.5</v>
+      </c>
+      <c r="M77" s="108">
+        <v>-1.5</v>
+      </c>
+      <c r="N77" s="108">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="O77" s="108">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="P77" s="108">
+        <v>-1.9</v>
+      </c>
+      <c r="Q77" s="108">
+        <v>25.3</v>
+      </c>
+      <c r="R77" s="108">
+        <v>-1.7</v>
+      </c>
+      <c r="S77" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="T77" s="119">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="U77" s="108">
+        <v>-0.8</v>
+      </c>
+      <c r="V77" s="109">
+        <v>5.6</v>
+      </c>
+      <c r="W77" s="109">
+        <v>6.5</v>
+      </c>
+      <c r="X77" s="109">
+        <v>63.1</v>
+      </c>
+      <c r="Y77" s="109">
+        <v>6.4</v>
+      </c>
+      <c r="Z77" s="109">
         <v>-0.5</v>
       </c>
-      <c r="J77" s="108">
-[...20 lines deleted...]
-      <c r="Q77" s="108">
+      <c r="AA77" s="109">
         <v>4.5999999999999996</v>
       </c>
-      <c r="R77" s="108">
-[...2 lines deleted...]
-      <c r="S77" s="108">
+      <c r="AB77" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC77" s="108">
+        <v>0.4</v>
+      </c>
+      <c r="AD77" s="108">
         <v>2.6</v>
       </c>
-      <c r="T77" s="119">
-[...31 lines deleted...]
-      </c>
       <c r="AE77" s="108">
-        <v>-2.2000000000000002</v>
+        <v>6.1</v>
       </c>
       <c r="AF77" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG77" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH77" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="AI77" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ77" s="108">
         <v>2.1</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
       <c r="AK77" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="78" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="92"/>
       <c r="C78" s="3"/>
       <c r="D78" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="H78" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I78" s="108">
-        <v>2.1</v>
+        <v>1.3</v>
       </c>
       <c r="J78" s="108">
-        <v>2.7</v>
+        <v>0.4</v>
       </c>
       <c r="K78" s="108">
+        <v>-2.1</v>
+      </c>
+      <c r="L78" s="108">
+        <v>11.6</v>
+      </c>
+      <c r="M78" s="108">
+        <v>6.3</v>
+      </c>
+      <c r="N78" s="108">
+        <v>-5</v>
+      </c>
+      <c r="O78" s="108">
+        <v>-6.6</v>
+      </c>
+      <c r="P78" s="108">
+        <v>8.9</v>
+      </c>
+      <c r="Q78" s="108">
+        <v>8.6</v>
+      </c>
+      <c r="R78" s="108">
+        <v>3.5</v>
+      </c>
+      <c r="S78" s="108">
+        <v>-1</v>
+      </c>
+      <c r="T78" s="119">
+        <v>-3.7</v>
+      </c>
+      <c r="U78" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="V78" s="109">
+        <v>1.7</v>
+      </c>
+      <c r="W78" s="109">
+        <v>1.6</v>
+      </c>
+      <c r="X78" s="109">
+        <v>22</v>
+      </c>
+      <c r="Y78" s="109">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="Z78" s="109">
         <v>-0.7</v>
       </c>
-      <c r="L78" s="108">
-[...43 lines deleted...]
-      </c>
       <c r="AA78" s="109">
-        <v>6.1</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AB78" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC78" s="108">
-        <v>-2</v>
+        <v>-1.7</v>
       </c>
       <c r="AD78" s="108">
-        <v>-2.5</v>
+        <v>-8.1</v>
       </c>
       <c r="AE78" s="108">
         <v>3.8</v>
       </c>
       <c r="AF78" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG78" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH78" s="108">
-        <v>0</v>
+        <v>-1.6</v>
       </c>
       <c r="AI78" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ78" s="108">
-        <v>-1.3</v>
+        <v>-0.6</v>
       </c>
       <c r="AK78" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="79" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="92"/>
       <c r="C79" s="3"/>
       <c r="D79" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="H79" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I79" s="108">
-        <v>-0.1</v>
+        <v>1.4</v>
       </c>
       <c r="J79" s="108">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="K79" s="108">
-        <v>0.3</v>
+        <v>-1.8</v>
       </c>
       <c r="L79" s="108">
-        <v>10.9</v>
+        <v>-5.9</v>
       </c>
       <c r="M79" s="108">
-        <v>-1.2</v>
+        <v>4.8</v>
       </c>
       <c r="N79" s="108">
+        <v>0.8</v>
+      </c>
+      <c r="O79" s="108">
         <v>-0.4</v>
       </c>
-      <c r="O79" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="P79" s="108">
-        <v>-4.4000000000000004</v>
+        <v>11.5</v>
       </c>
       <c r="Q79" s="108">
-        <v>2.4</v>
+        <v>14.8</v>
       </c>
       <c r="R79" s="108">
-        <v>5.0999999999999996</v>
+        <v>9.5</v>
       </c>
       <c r="S79" s="108">
-        <v>7.9</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="T79" s="119">
-        <v>-8.6</v>
+        <v>-3.6</v>
       </c>
       <c r="U79" s="108">
-        <v>-5.0999999999999996</v>
+        <v>3.5</v>
       </c>
       <c r="V79" s="109">
-        <v>0.8</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="W79" s="109">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="X79" s="109">
-        <v>21.5</v>
+        <v>26.6</v>
       </c>
       <c r="Y79" s="109">
-        <v>3.6</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="Z79" s="109">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
       <c r="AA79" s="109">
-        <v>-0.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AB79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC79" s="108">
-        <v>0</v>
+        <v>-2.5</v>
       </c>
       <c r="AD79" s="108">
-        <v>0.9</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="AE79" s="108">
-        <v>1.2</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AF79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH79" s="108">
-        <v>-1.6</v>
+        <v>-2.5</v>
       </c>
       <c r="AI79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ79" s="108">
-        <v>-0.9</v>
+        <v>-3.4</v>
       </c>
       <c r="AK79" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="80" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="92"/>
       <c r="C80" s="3"/>
       <c r="D80" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="H80" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I80" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J80" s="108">
+        <v>3</v>
+      </c>
+      <c r="K80" s="108">
+        <v>-1.2</v>
+      </c>
+      <c r="L80" s="108">
+        <v>-0.7</v>
+      </c>
+      <c r="M80" s="108">
         <v>4.7</v>
       </c>
-      <c r="J80" s="108">
-[...8 lines deleted...]
-      <c r="M80" s="108">
+      <c r="N80" s="108">
+        <v>-6.8</v>
+      </c>
+      <c r="O80" s="108">
+        <v>5.4</v>
+      </c>
+      <c r="P80" s="108">
+        <v>1.7</v>
+      </c>
+      <c r="Q80" s="108">
+        <v>13.5</v>
+      </c>
+      <c r="R80" s="108">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="S80" s="108">
+        <v>12.2</v>
+      </c>
+      <c r="T80" s="119">
+        <v>-6.6</v>
+      </c>
+      <c r="U80" s="108">
+        <v>5.9</v>
+      </c>
+      <c r="V80" s="109">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="W80" s="109">
+        <v>3.2</v>
+      </c>
+      <c r="X80" s="109">
+        <v>23.2</v>
+      </c>
+      <c r="Y80" s="109">
+        <v>11.3</v>
+      </c>
+      <c r="Z80" s="109">
+        <v>-0.7</v>
+      </c>
+      <c r="AA80" s="109">
+        <v>5.5</v>
+      </c>
+      <c r="AB80" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC80" s="108">
+        <v>2.8</v>
+      </c>
+      <c r="AD80" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AE80" s="108">
+        <v>5.7</v>
+      </c>
+      <c r="AF80" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG80" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH80" s="108">
+        <v>-1.7</v>
+      </c>
+      <c r="AI80" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ80" s="108">
         <v>-1.5</v>
-      </c>
-[...67 lines deleted...]
-        <v>2.1</v>
       </c>
       <c r="AK80" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="81" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="92"/>
       <c r="C81" s="3"/>
       <c r="D81" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H81" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I81" s="108">
+        <v>1.8</v>
+      </c>
+      <c r="J81" s="108">
+        <v>2</v>
+      </c>
+      <c r="K81" s="108">
+        <v>-0.5</v>
+      </c>
+      <c r="L81" s="108">
+        <v>-7</v>
+      </c>
+      <c r="M81" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="N81" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="O81" s="108">
+        <v>-7.4</v>
+      </c>
+      <c r="P81" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="Q81" s="108">
+        <v>11.5</v>
+      </c>
+      <c r="R81" s="108">
+        <v>-6</v>
+      </c>
+      <c r="S81" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="T81" s="119">
         <v>1.3</v>
       </c>
-      <c r="J81" s="108">
-[...31 lines deleted...]
-      </c>
       <c r="U81" s="108">
-        <v>0.1</v>
+        <v>14.9</v>
       </c>
       <c r="V81" s="109">
-        <v>1.7</v>
+        <v>2.9</v>
       </c>
       <c r="W81" s="109">
-        <v>1.6</v>
+        <v>1</v>
       </c>
       <c r="X81" s="109">
-        <v>22</v>
+        <v>12.3</v>
       </c>
       <c r="Y81" s="109">
-        <v>-4.0999999999999996</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="Z81" s="109">
-        <v>-0.7</v>
+        <v>-0.5</v>
       </c>
       <c r="AA81" s="109">
-        <v>2.2999999999999998</v>
+        <v>5.9</v>
       </c>
       <c r="AB81" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC81" s="108">
-        <v>-1.7</v>
+        <v>0</v>
       </c>
       <c r="AD81" s="108">
-        <v>-8.1</v>
+        <v>-0.6</v>
       </c>
       <c r="AE81" s="108">
-        <v>3.8</v>
+        <v>6.6</v>
       </c>
       <c r="AF81" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG81" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH81" s="108">
-        <v>-1.6</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="AI81" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ81" s="108">
-        <v>-0.6</v>
+        <v>-4.2</v>
       </c>
       <c r="AK81" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="82" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="92"/>
       <c r="C82" s="3"/>
       <c r="D82" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H82" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I82" s="108">
-        <v>1.4</v>
+        <v>-3</v>
       </c>
       <c r="J82" s="108">
-        <v>0.2</v>
+        <v>-1.5</v>
       </c>
       <c r="K82" s="108">
-        <v>-1.8</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="L82" s="108">
-        <v>-5.9</v>
+        <v>-9.1</v>
       </c>
       <c r="M82" s="108">
-        <v>4.8</v>
+        <v>-3.2</v>
       </c>
       <c r="N82" s="108">
-        <v>0.8</v>
+        <v>-0.3</v>
       </c>
       <c r="O82" s="108">
+        <v>6.3</v>
+      </c>
+      <c r="P82" s="108">
+        <v>3.6</v>
+      </c>
+      <c r="Q82" s="108">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="R82" s="108">
+        <v>7.6</v>
+      </c>
+      <c r="S82" s="108">
+        <v>-0.6</v>
+      </c>
+      <c r="T82" s="119">
+        <v>-7</v>
+      </c>
+      <c r="U82" s="108">
+        <v>-5.3</v>
+      </c>
+      <c r="V82" s="109">
+        <v>-2.7</v>
+      </c>
+      <c r="W82" s="109">
+        <v>-1.7</v>
+      </c>
+      <c r="X82" s="109">
+        <v>-12.6</v>
+      </c>
+      <c r="Y82" s="109">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Z82" s="109">
+        <v>-1.4</v>
+      </c>
+      <c r="AA82" s="109">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="AB82" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC82" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="AD82" s="108">
         <v>-0.4</v>
       </c>
-      <c r="P82" s="108">
-[...29 lines deleted...]
-      <c r="Z82" s="109">
+      <c r="AE82" s="108">
         <v>0.1</v>
       </c>
-      <c r="AA82" s="109">
-[...13 lines deleted...]
-      </c>
       <c r="AF82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH82" s="108">
-        <v>-2.5</v>
+        <v>-6.8</v>
       </c>
       <c r="AI82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ82" s="108">
-        <v>-3.4</v>
+        <v>-7.4</v>
       </c>
       <c r="AK82" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="83" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="92"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H83" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I83" s="108">
-        <v>2.2999999999999998</v>
+        <v>2.9</v>
       </c>
       <c r="J83" s="108">
-        <v>3</v>
+        <v>1.8</v>
       </c>
       <c r="K83" s="108">
+        <v>0.9</v>
+      </c>
+      <c r="L83" s="108">
+        <v>-1.8</v>
+      </c>
+      <c r="M83" s="108">
         <v>-1.2</v>
       </c>
-      <c r="L83" s="108">
-[...4 lines deleted...]
-      </c>
       <c r="N83" s="108">
-        <v>-6.8</v>
+        <v>10.6</v>
       </c>
       <c r="O83" s="108">
-        <v>5.4</v>
+        <v>7.5</v>
       </c>
       <c r="P83" s="108">
-        <v>1.7</v>
+        <v>2.6</v>
       </c>
       <c r="Q83" s="108">
-        <v>13.5</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="R83" s="108">
-        <v>16.899999999999999</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="S83" s="108">
-        <v>12.2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="T83" s="119">
-        <v>-6.6</v>
+        <v>-9.6</v>
       </c>
       <c r="U83" s="108">
-        <v>5.9</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="V83" s="109">
-        <v>4.0999999999999996</v>
+        <v>4.8</v>
       </c>
       <c r="W83" s="109">
-        <v>3.2</v>
+        <v>7</v>
       </c>
       <c r="X83" s="109">
-        <v>23.2</v>
+        <v>42.9</v>
       </c>
       <c r="Y83" s="109">
-        <v>11.3</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="Z83" s="109">
-        <v>-0.7</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AA83" s="109">
-        <v>5.5</v>
+        <v>1.8</v>
       </c>
       <c r="AB83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC83" s="108">
-        <v>2.8</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="AD83" s="108">
-        <v>1.9</v>
+        <v>-2.5</v>
       </c>
       <c r="AE83" s="108">
-        <v>5.7</v>
+        <v>7.2</v>
       </c>
       <c r="AF83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH83" s="108">
-        <v>-1.7</v>
+        <v>-2.6</v>
       </c>
       <c r="AI83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ83" s="108">
-        <v>-1.5</v>
+        <v>-3</v>
       </c>
       <c r="AK83" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="92"/>
       <c r="C84" s="3"/>
       <c r="D84" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H84" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I84" s="108">
-        <v>1.8</v>
+        <v>-2.6</v>
       </c>
       <c r="J84" s="108">
-        <v>2</v>
+        <v>-1.5</v>
       </c>
       <c r="K84" s="108">
-        <v>-0.5</v>
+        <v>-2.4</v>
       </c>
       <c r="L84" s="108">
-        <v>-7</v>
+        <v>-7.6</v>
       </c>
       <c r="M84" s="108">
-        <v>-2.4</v>
+        <v>1.2</v>
       </c>
       <c r="N84" s="108">
-        <v>0.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="O84" s="108">
-        <v>-7.4</v>
+        <v>-8.9</v>
       </c>
       <c r="P84" s="108">
-        <v>11.1</v>
+        <v>5.3</v>
       </c>
       <c r="Q84" s="108">
-        <v>11.5</v>
+        <v>-7.1</v>
       </c>
       <c r="R84" s="108">
-        <v>-6</v>
+        <v>14.1</v>
       </c>
       <c r="S84" s="108">
-        <v>6.4</v>
+        <v>3.6</v>
       </c>
       <c r="T84" s="119">
-        <v>1.3</v>
+        <v>-9.5</v>
       </c>
       <c r="U84" s="108">
-        <v>14.9</v>
+        <v>-5.3</v>
       </c>
       <c r="V84" s="109">
-        <v>2.9</v>
+        <v>-1.9</v>
       </c>
       <c r="W84" s="109">
-        <v>1</v>
+        <v>-2.8</v>
       </c>
       <c r="X84" s="109">
-        <v>12.3</v>
+        <v>-3.5</v>
       </c>
       <c r="Y84" s="109">
-        <v>-1.1000000000000001</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="Z84" s="109">
-        <v>-0.5</v>
+        <v>-2.5</v>
       </c>
       <c r="AA84" s="109">
-        <v>5.9</v>
+        <v>-0.3</v>
       </c>
       <c r="AB84" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC84" s="108">
         <v>0</v>
       </c>
       <c r="AD84" s="108">
-        <v>-0.6</v>
+        <v>1.2</v>
       </c>
       <c r="AE84" s="108">
-        <v>6.6</v>
+        <v>-3.6</v>
       </c>
       <c r="AF84" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG84" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH84" s="108">
-        <v>-4.9000000000000004</v>
+        <v>-1</v>
       </c>
       <c r="AI84" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ84" s="108">
-        <v>-4.2</v>
+        <v>-2.1</v>
       </c>
       <c r="AK84" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="85" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="92"/>
       <c r="C85" s="3"/>
       <c r="D85" s="4" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>52</v>
+        <v>144</v>
       </c>
       <c r="H85" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I85" s="108">
-        <v>-3</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="J85" s="108">
-        <v>-1.5</v>
+        <v>-0.5</v>
       </c>
       <c r="K85" s="108">
+        <v>1.7</v>
+      </c>
+      <c r="L85" s="108">
+        <v>-12</v>
+      </c>
+      <c r="M85" s="108">
+        <v>-2.5</v>
+      </c>
+      <c r="N85" s="108">
+        <v>13.5</v>
+      </c>
+      <c r="O85" s="108">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="L85" s="108">
-[...10 lines deleted...]
-      </c>
       <c r="P85" s="108">
-        <v>3.6</v>
+        <v>1.6</v>
       </c>
       <c r="Q85" s="108">
-        <v>-9.1999999999999993</v>
+        <v>-1.8</v>
       </c>
       <c r="R85" s="108">
-        <v>7.6</v>
+        <v>-24.8</v>
       </c>
       <c r="S85" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="T85" s="119">
+        <v>-6</v>
+      </c>
+      <c r="U85" s="108">
+        <v>2.6</v>
+      </c>
+      <c r="V85" s="109">
+        <v>0</v>
+      </c>
+      <c r="W85" s="109">
+        <v>3.7</v>
+      </c>
+      <c r="X85" s="109">
+        <v>29.6</v>
+      </c>
+      <c r="Y85" s="109">
+        <v>9</v>
+      </c>
+      <c r="Z85" s="109">
         <v>-0.6</v>
       </c>
-      <c r="T85" s="119">
-[...17 lines deleted...]
-      <c r="Z85" s="109">
+      <c r="AA85" s="109">
+        <v>-5.4</v>
+      </c>
+      <c r="AB85" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC85" s="108">
+        <v>1.2</v>
+      </c>
+      <c r="AD85" s="108">
+        <v>1.2</v>
+      </c>
+      <c r="AE85" s="108">
+        <v>-0.8</v>
+      </c>
+      <c r="AF85" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG85" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH85" s="108">
+        <v>-1</v>
+      </c>
+      <c r="AI85" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ85" s="108">
         <v>-1.4</v>
-      </c>
-[...28 lines deleted...]
-        <v>-7.4</v>
       </c>
       <c r="AK85" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="86" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="51"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H86" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I86" s="108">
-        <v>2.9</v>
+        <v>-1.8</v>
       </c>
       <c r="J86" s="108">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="K86" s="108">
+        <v>-0.2</v>
+      </c>
+      <c r="L86" s="108">
+        <v>12.2</v>
+      </c>
+      <c r="M86" s="108">
+        <v>0.3</v>
+      </c>
+      <c r="N86" s="108">
         <v>1.8</v>
       </c>
-      <c r="K86" s="108">
-[...5 lines deleted...]
-      <c r="M86" s="108">
+      <c r="O86" s="108">
+        <v>2.7</v>
+      </c>
+      <c r="P86" s="108">
+        <v>6</v>
+      </c>
+      <c r="Q86" s="108">
+        <v>-6.6</v>
+      </c>
+      <c r="R86" s="108">
+        <v>-30.3</v>
+      </c>
+      <c r="S86" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="T86" s="119">
+        <v>-10.5</v>
+      </c>
+      <c r="U86" s="108">
+        <v>-9.4</v>
+      </c>
+      <c r="V86" s="109">
         <v>-1.2</v>
       </c>
-      <c r="N86" s="108">
-[...25 lines deleted...]
-      </c>
       <c r="W86" s="109">
-        <v>7</v>
+        <v>-0.7</v>
       </c>
       <c r="X86" s="109">
-        <v>42.9</v>
+        <v>6</v>
       </c>
       <c r="Y86" s="109">
-        <v>8.3000000000000007</v>
+        <v>-3.1</v>
       </c>
       <c r="Z86" s="109">
-        <v>1.1000000000000001</v>
+        <v>-1.3</v>
       </c>
       <c r="AA86" s="109">
-        <v>1.8</v>
+        <v>-2.1</v>
       </c>
       <c r="AB86" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC86" s="108">
-        <v>-2.2000000000000002</v>
+        <v>1.6</v>
       </c>
       <c r="AD86" s="108">
-        <v>-2.5</v>
+        <v>2</v>
       </c>
       <c r="AE86" s="108">
-        <v>7.2</v>
+        <v>0.5</v>
       </c>
       <c r="AF86" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG86" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH86" s="108">
-        <v>-2.6</v>
+        <v>-4.3</v>
       </c>
       <c r="AI86" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ86" s="108">
-        <v>-3</v>
+        <v>-6.7</v>
       </c>
       <c r="AK86" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="87" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="92"/>
       <c r="B87" s="3"/>
       <c r="C87" s="3"/>
       <c r="D87" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H87" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I87" s="108">
+        <v>-2.9</v>
+      </c>
+      <c r="J87" s="108">
+        <v>-1.4</v>
+      </c>
+      <c r="K87" s="108">
+        <v>-2.7</v>
+      </c>
+      <c r="L87" s="108">
+        <v>15.4</v>
+      </c>
+      <c r="M87" s="108">
         <v>-2.6</v>
       </c>
-      <c r="J87" s="108">
-[...2 lines deleted...]
-      <c r="K87" s="108">
+      <c r="N87" s="108">
+        <v>5.6</v>
+      </c>
+      <c r="O87" s="108">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="P87" s="108">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="Q87" s="108">
+        <v>-17.3</v>
+      </c>
+      <c r="R87" s="108">
+        <v>-0.9</v>
+      </c>
+      <c r="S87" s="108">
+        <v>5</v>
+      </c>
+      <c r="T87" s="119">
+        <v>-8.1</v>
+      </c>
+      <c r="U87" s="108">
         <v>-2.4</v>
       </c>
-      <c r="L87" s="108">
-[...28 lines deleted...]
-      </c>
       <c r="V87" s="109">
-        <v>-1.9</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="W87" s="109">
-        <v>-2.8</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="X87" s="109">
-        <v>-3.5</v>
+        <v>-16.100000000000001</v>
       </c>
       <c r="Y87" s="109">
-        <v>-4.0999999999999996</v>
+        <v>-3.8</v>
       </c>
       <c r="Z87" s="109">
         <v>-2.5</v>
       </c>
       <c r="AA87" s="109">
-        <v>-0.3</v>
+        <v>1.8</v>
       </c>
       <c r="AB87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC87" s="108">
-        <v>0</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AD87" s="108">
-        <v>1.2</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AE87" s="108">
-        <v>-3.6</v>
+        <v>-3.7</v>
       </c>
       <c r="AF87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH87" s="108">
-        <v>-1</v>
+        <v>-1.2</v>
       </c>
       <c r="AI87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ87" s="108">
-        <v>-2.1</v>
+        <v>-1.2</v>
       </c>
       <c r="AK87" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="88" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="92"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="4" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>152</v>
+        <v>57</v>
       </c>
       <c r="H88" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I88" s="108">
-        <v>-1</v>
+        <v>-0.5</v>
       </c>
       <c r="J88" s="108">
+        <v>-2</v>
+      </c>
+      <c r="K88" s="108">
         <v>-0.4</v>
       </c>
-      <c r="K88" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="L88" s="108">
-        <v>-12.3</v>
+        <v>7.9</v>
       </c>
       <c r="M88" s="108">
-        <v>-2.6</v>
+        <v>-8.4</v>
       </c>
       <c r="N88" s="108">
-        <v>13.5</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="O88" s="108">
+        <v>-10.8</v>
+      </c>
+      <c r="P88" s="108">
+        <v>6.3</v>
+      </c>
+      <c r="Q88" s="108">
+        <v>7</v>
+      </c>
+      <c r="R88" s="108">
+        <v>-21.2</v>
+      </c>
+      <c r="S88" s="108">
+        <v>6.5</v>
+      </c>
+      <c r="T88" s="119">
+        <v>-4</v>
+      </c>
+      <c r="U88" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="V88" s="109">
+        <v>0.7</v>
+      </c>
+      <c r="W88" s="109">
+        <v>2.4</v>
+      </c>
+      <c r="X88" s="109">
+        <v>39.6</v>
+      </c>
+      <c r="Y88" s="109">
+        <v>-1.2</v>
+      </c>
+      <c r="Z88" s="109">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="AA88" s="109">
         <v>-1.7</v>
       </c>
-      <c r="P88" s="108">
-[...14 lines deleted...]
-      <c r="U88" s="108">
+      <c r="AB88" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC88" s="108">
         <v>2.2999999999999998</v>
       </c>
-      <c r="V88" s="109">
-[...22 lines deleted...]
-      </c>
       <c r="AD88" s="108">
-        <v>1.3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AE88" s="108">
-        <v>-0.7</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AF88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH88" s="108">
-        <v>-0.9</v>
+        <v>0.6</v>
       </c>
       <c r="AI88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ88" s="108">
-        <v>-1.3</v>
+        <v>1.7</v>
       </c>
       <c r="AK88" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="89" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="92"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H89" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I89" s="108">
-        <v>-1.8</v>
+        <v>-0.4</v>
       </c>
       <c r="J89" s="108">
-        <v>-2.2999999999999998</v>
+        <v>2.6</v>
       </c>
       <c r="K89" s="108">
-        <v>-0.5</v>
+        <v>2.6</v>
       </c>
       <c r="L89" s="108">
-        <v>12.1</v>
+        <v>0.7</v>
       </c>
       <c r="M89" s="108">
+        <v>-7.2</v>
+      </c>
+      <c r="N89" s="108">
+        <v>23.2</v>
+      </c>
+      <c r="O89" s="108">
+        <v>4.3</v>
+      </c>
+      <c r="P89" s="108">
+        <v>3</v>
+      </c>
+      <c r="Q89" s="108">
+        <v>-16.3</v>
+      </c>
+      <c r="R89" s="108">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="S89" s="108">
+        <v>-2.9</v>
+      </c>
+      <c r="T89" s="119">
+        <v>1.7</v>
+      </c>
+      <c r="U89" s="108">
+        <v>11.5</v>
+      </c>
+      <c r="V89" s="109">
+        <v>0.2</v>
+      </c>
+      <c r="W89" s="109">
+        <v>0.3</v>
+      </c>
+      <c r="X89" s="109">
+        <v>-9.5</v>
+      </c>
+      <c r="Y89" s="109">
+        <v>9.4</v>
+      </c>
+      <c r="Z89" s="109">
+        <v>0.7</v>
+      </c>
+      <c r="AA89" s="109">
         <v>0</v>
       </c>
-      <c r="N89" s="108">
-[...40 lines deleted...]
-      </c>
       <c r="AB89" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC89" s="108">
-        <v>1.6</v>
+        <v>0.7</v>
       </c>
       <c r="AD89" s="108">
-        <v>2</v>
+        <v>0.6</v>
       </c>
       <c r="AE89" s="108">
-        <v>0.5</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AF89" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG89" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH89" s="108">
-        <v>-4.3</v>
+        <v>0.9</v>
       </c>
       <c r="AI89" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ89" s="108">
-        <v>-6.7</v>
+        <v>-1.6</v>
       </c>
       <c r="AK89" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="90" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="92"/>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="H90" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I90" s="108">
-        <v>-2.9</v>
+        <v>-3.3</v>
       </c>
       <c r="J90" s="108">
-        <v>-1.3</v>
+        <v>-4.3</v>
       </c>
       <c r="K90" s="108">
-        <v>-2.9</v>
+        <v>-2.5</v>
       </c>
       <c r="L90" s="108">
-        <v>15.3</v>
+        <v>3.5</v>
       </c>
       <c r="M90" s="108">
-        <v>-3.2</v>
+        <v>-6.7</v>
       </c>
       <c r="N90" s="108">
-        <v>5.5</v>
+        <v>-11.3</v>
       </c>
       <c r="O90" s="108">
-        <v>-2.6</v>
+        <v>-19.600000000000001</v>
       </c>
       <c r="P90" s="108">
-        <v>20.100000000000001</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Q90" s="108">
-        <v>-16.8</v>
+        <v>-5.8</v>
       </c>
       <c r="R90" s="108">
-        <v>2.1</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="S90" s="108">
-        <v>4.5999999999999996</v>
+        <v>0.5</v>
       </c>
       <c r="T90" s="119">
-        <v>-8</v>
+        <v>-6.7</v>
       </c>
       <c r="U90" s="108">
-        <v>-2.7</v>
+        <v>-5.2</v>
       </c>
       <c r="V90" s="109">
+        <v>-3.1</v>
+      </c>
+      <c r="W90" s="109">
+        <v>-3.7</v>
+      </c>
+      <c r="X90" s="109">
+        <v>1.8</v>
+      </c>
+      <c r="Y90" s="109">
+        <v>-12.2</v>
+      </c>
+      <c r="Z90" s="109">
+        <v>-3.3</v>
+      </c>
+      <c r="AA90" s="109">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="AB90" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC90" s="108">
+        <v>2</v>
+      </c>
+      <c r="AD90" s="108">
+        <v>2.5</v>
+      </c>
+      <c r="AE90" s="108">
+        <v>-5.8</v>
+      </c>
+      <c r="AF90" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG90" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH90" s="108">
+        <v>0</v>
+      </c>
+      <c r="AI90" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ90" s="108">
         <v>-2.1</v>
-      </c>
-[...40 lines deleted...]
-        <v>-1.1000000000000001</v>
       </c>
       <c r="AK90" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="91" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="92"/>
       <c r="B91" s="3"/>
       <c r="C91" s="3"/>
       <c r="D91" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="H91" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I91" s="108">
-        <v>-0.5</v>
+        <v>-3.6</v>
       </c>
       <c r="J91" s="108">
-        <v>-2</v>
+        <v>-1.4</v>
       </c>
       <c r="K91" s="108">
-        <v>-0.6</v>
+        <v>-1.3</v>
       </c>
       <c r="L91" s="108">
-        <v>7.6</v>
+        <v>-16.399999999999999</v>
       </c>
       <c r="M91" s="108">
-        <v>-8.6</v>
+        <v>-9.1999999999999993</v>
       </c>
       <c r="N91" s="108">
-        <v>19</v>
+        <v>0.7</v>
       </c>
       <c r="O91" s="108">
-        <v>-10.9</v>
+        <v>-0.3</v>
       </c>
       <c r="P91" s="108">
-        <v>6.7</v>
+        <v>-6</v>
       </c>
       <c r="Q91" s="108">
-        <v>7.5</v>
+        <v>-8.5</v>
       </c>
       <c r="R91" s="108">
-        <v>-19.399999999999999</v>
+        <v>-5.4</v>
       </c>
       <c r="S91" s="108">
-        <v>6.3</v>
+        <v>4.8</v>
       </c>
       <c r="T91" s="119">
-        <v>-4</v>
+        <v>-3.5</v>
       </c>
       <c r="U91" s="108">
-        <v>7.7</v>
+        <v>0.7</v>
       </c>
       <c r="V91" s="109">
-        <v>0.7</v>
+        <v>-3.3</v>
       </c>
       <c r="W91" s="109">
-        <v>2.2999999999999998</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="X91" s="109">
-        <v>39</v>
+        <v>-15.2</v>
       </c>
       <c r="Y91" s="109">
+        <v>2.1</v>
+      </c>
+      <c r="Z91" s="109">
+        <v>-3.8</v>
+      </c>
+      <c r="AA91" s="109">
         <v>-1.2</v>
       </c>
-      <c r="Z91" s="109">
-[...4 lines deleted...]
-      </c>
       <c r="AB91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC91" s="108">
-        <v>2.2999999999999998</v>
+        <v>-3.8</v>
       </c>
       <c r="AD91" s="108">
-        <v>2.2999999999999998</v>
+        <v>-3.1</v>
       </c>
       <c r="AE91" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-6.8</v>
       </c>
       <c r="AF91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH91" s="108">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="AI91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ91" s="108">
-        <v>1.7</v>
+        <v>-1.7</v>
       </c>
       <c r="AK91" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="92" spans="1:37" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="12"/>
       <c r="B92" s="13"/>
       <c r="C92" s="13"/>
       <c r="D92" s="120"/>
       <c r="E92" s="13"/>
       <c r="F92" s="121"/>
       <c r="G92" s="121"/>
       <c r="H92" s="122" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="I92" s="121"/>
       <c r="J92" s="123"/>
       <c r="K92" s="124"/>
       <c r="L92" s="123"/>
       <c r="M92" s="123"/>
       <c r="N92" s="123"/>
       <c r="O92" s="123"/>
       <c r="P92" s="13"/>
       <c r="Q92" s="13"/>
       <c r="R92" s="13"/>
       <c r="S92" s="13"/>
       <c r="T92" s="13"/>
       <c r="U92" s="13"/>
       <c r="V92" s="13"/>
       <c r="W92" s="13"/>
       <c r="X92" s="13"/>
       <c r="Y92" s="13"/>
       <c r="Z92" s="13"/>
       <c r="AA92" s="13"/>
       <c r="AB92" s="13"/>
       <c r="AC92" s="13"/>
       <c r="AD92" s="13"/>
       <c r="AE92" s="13"/>
       <c r="AF92" s="13"/>
       <c r="AG92" s="13"/>
       <c r="AH92" s="13"/>
       <c r="AI92" s="13"/>
       <c r="AJ92" s="13"/>
       <c r="AK92" s="13"/>
     </row>
     <row r="93" spans="1:37" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="125"/>
       <c r="B93" s="126"/>
       <c r="C93" s="114"/>
       <c r="D93" s="127" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="E93" s="127" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F93" s="113" t="s">
         <v>34</v>
       </c>
       <c r="G93" s="128" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="H93" s="129" t="s">
         <v>87</v>
       </c>
       <c r="I93" s="130">
+        <v>-3.6</v>
+      </c>
+      <c r="J93" s="131" t="s">
+        <v>87</v>
+      </c>
+      <c r="K93" s="132">
+        <v>-0.39</v>
+      </c>
+      <c r="L93" s="133">
+        <v>-1.08</v>
+      </c>
+      <c r="M93" s="133">
+        <v>-0.61</v>
+      </c>
+      <c r="N93" s="133">
+        <v>0.04</v>
+      </c>
+      <c r="O93" s="133">
+        <v>-0.01</v>
+      </c>
+      <c r="P93" s="133">
+        <v>-0.33</v>
+      </c>
+      <c r="Q93" s="133">
+        <v>-1.29</v>
+      </c>
+      <c r="R93" s="133">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="S93" s="133">
+        <v>0.48</v>
+      </c>
+      <c r="T93" s="134">
         <v>-0.5</v>
       </c>
-      <c r="J93" s="131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="U93" s="134">
-        <v>0.59</v>
+        <v>0.06</v>
       </c>
       <c r="V93" s="130">
-        <v>0.7</v>
+        <v>-3.3</v>
       </c>
       <c r="W93" s="135">
-        <v>1.31</v>
+        <v>-2.91</v>
       </c>
       <c r="X93" s="133">
-        <v>2.44</v>
+        <v>-1.43</v>
       </c>
       <c r="Y93" s="135">
-        <v>-0.1</v>
+        <v>0.16</v>
       </c>
       <c r="Z93" s="135">
-        <v>-1.06</v>
+        <v>-1.64</v>
       </c>
       <c r="AA93" s="135">
-        <v>-0.61</v>
+        <v>-0.45</v>
       </c>
       <c r="AB93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AC93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AD93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AE93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AF93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AG93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AH93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AI93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AJ93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AK93" s="131" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="94" spans="1:37" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C94" s="25"/>
       <c r="AH94" s="56"/>
       <c r="AI94" s="56"/>
       <c r="AJ94" s="25"/>
     </row>
     <row r="95" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="11"/>
       <c r="B95" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C95" s="31"/>
       <c r="D95" s="4"/>
       <c r="E95" s="31"/>
       <c r="F95" s="31"/>
       <c r="G95" s="31"/>
       <c r="H95" s="31"/>
       <c r="I95" s="31"/>
       <c r="J95" s="31"/>
       <c r="K95" s="31"/>
       <c r="L95" s="31"/>
       <c r="M95" s="31"/>
       <c r="N95" s="31"/>
       <c r="O95" s="31"/>
       <c r="P95" s="31"/>
       <c r="V95" s="1" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
     </row>
     <row r="96" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="11"/>
       <c r="B96" s="3" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C96" s="31"/>
       <c r="D96" s="4"/>
       <c r="E96" s="31"/>
       <c r="F96" s="31"/>
       <c r="G96" s="31"/>
       <c r="H96" s="31"/>
       <c r="I96" s="31"/>
       <c r="J96" s="31"/>
       <c r="K96" s="31"/>
       <c r="L96" s="31"/>
       <c r="M96" s="31"/>
       <c r="N96" s="31"/>
       <c r="O96" s="31"/>
       <c r="P96" s="31"/>
       <c r="V96" s="1" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="W96"/>
     </row>
     <row r="97" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="11"/>
       <c r="B97" s="3" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C97" s="31"/>
       <c r="D97" s="4"/>
       <c r="E97" s="31"/>
       <c r="F97" s="31"/>
       <c r="G97" s="31"/>
       <c r="H97" s="31"/>
       <c r="I97" s="31"/>
       <c r="J97" s="31"/>
       <c r="K97" s="31"/>
       <c r="L97" s="31"/>
       <c r="M97" s="31"/>
       <c r="N97" s="31"/>
       <c r="V97" s="1" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="W97"/>
       <c r="AL97"/>
     </row>
     <row r="98" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="11"/>
       <c r="B98" s="3" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="D98" s="83"/>
       <c r="H98"/>
       <c r="J98" s="32"/>
       <c r="V98" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="AL98"/>
     </row>
     <row r="99" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="11"/>
       <c r="B99" s="81" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D99" s="83"/>
       <c r="H99"/>
       <c r="J99" s="32"/>
       <c r="V99" s="1" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="AL99"/>
     </row>
     <row r="100" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="11"/>
-      <c r="B100" s="3" t="s">
-        <v>148</v>
+      <c r="B100" s="81" t="s">
+        <v>145</v>
       </c>
       <c r="C100" s="136"/>
       <c r="D100" s="83"/>
       <c r="H100"/>
       <c r="J100" s="32"/>
       <c r="V100" s="1" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="AL100"/>
     </row>
     <row r="101" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="11"/>
-      <c r="B101" s="81"/>
+      <c r="B101" s="3" t="s">
+        <v>151</v>
+      </c>
       <c r="D101" s="83"/>
       <c r="H101"/>
       <c r="J101" s="32"/>
       <c r="V101" s="1" t="s">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="AL101"/>
     </row>
     <row r="102" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="11"/>
       <c r="B102" s="3"/>
       <c r="C102"/>
       <c r="D102" s="83"/>
       <c r="H102"/>
       <c r="J102" s="32"/>
       <c r="K102" s="32"/>
       <c r="U102"/>
       <c r="V102" s="1" t="s">
-        <v>123</v>
+        <v>100</v>
       </c>
       <c r="AL102"/>
     </row>
     <row r="103" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="11"/>
       <c r="C103"/>
       <c r="D103" s="83"/>
       <c r="H103"/>
+      <c r="V103" s="1" t="s">
+        <v>122</v>
+      </c>
       <c r="AB103" s="74"/>
       <c r="AC103" s="74"/>
       <c r="AD103" s="74"/>
       <c r="AE103" s="74"/>
       <c r="AF103" s="74"/>
       <c r="AG103" s="74"/>
       <c r="AH103" s="74"/>
       <c r="AK103" s="74"/>
       <c r="AL103" s="74"/>
     </row>
     <row r="104" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="11"/>
       <c r="D104" s="83"/>
     </row>
     <row r="105" spans="1:38" s="74" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="75"/>
       <c r="D105" s="83"/>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
@@ -11348,72 +11342,73 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11435,50 +11430,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -11575,81 +11575,81 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B34F513D-5893-44CC-8509-6F9C6D3312D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57E06448-ED5A-4DDA-80BD-CE7533E2FB9E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{750A5C42-E535-4932-999F-B0C2737D9F31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF2DAB0A-D31D-4F13-A69D-750EC86E2475}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>