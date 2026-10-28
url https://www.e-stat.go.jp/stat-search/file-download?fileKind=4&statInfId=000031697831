--- v2 (2026-09-13)
+++ v3 (2026-10-28)
@@ -2,88 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr saveExternalLinkValues="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/月/data/kakei/sokuhou/tsuki/zuhyou/zuhyou/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="69" documentId="14_{FE165A40-4127-4AD0-8885-B64E0E5BFB3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{306A1BB0-69D1-4E75-87FF-7DB35A490944}"/>
+  <xr:revisionPtr revIDLastSave="74" documentId="14_{FE165A40-4127-4AD0-8885-B64E0E5BFB3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8BDA0D2D-64A3-4A10-917C-22E2F9D4627E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="890" xr2:uid="{BD532B9E-EA66-40C9-886D-B6016B9C0678}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="890" xr2:uid="{BD532B9E-EA66-40C9-886D-B6016B9C0678}"/>
   </bookViews>
   <sheets>
     <sheet name="表１" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Sort" hidden="1">表１!$1:$4110</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">表１!$A$1:$AL$104</definedName>
     <definedName name="Print_Area_MI" localSheetId="0">表１!$H$1:$P$93</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="720" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="718" uniqueCount="157">
   <si>
     <t>光　熱</t>
   </si>
   <si>
     <t>家  具</t>
   </si>
   <si>
     <t>被  服</t>
   </si>
   <si>
     <t>交　通</t>
   </si>
   <si>
     <t>その他の</t>
   </si>
   <si>
     <t>可処分</t>
   </si>
   <si>
     <t>平均消費</t>
   </si>
   <si>
     <t>世帯人員</t>
   </si>
   <si>
@@ -749,98 +749,90 @@
   </si>
   <si>
     <t>2024年</t>
   </si>
   <si>
     <t>2025年</t>
   </si>
   <si>
     <t>2025 Jan.</t>
   </si>
   <si>
     <t>2024年</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2026年</t>
   </si>
   <si>
     <t>2026 Jan.</t>
   </si>
   <si>
     <t xml:space="preserve">　５　「実収入」及び「可処分所得」の実質化には消費者物価指数（持家の帰属家賃を除く総合）を用いた。 </t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>2024 July</t>
-[...20 lines deleted...]
-  <si>
     <t>Notes:1) Difference of point between a year</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Two-or-more-person households</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Consumer</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">      4) "Income" and "Disposable income" are deflated by all items CPI less imputed rent.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">      5) Real changes over the year from January 2026 to June 2026 have been recalculated, following the CPI 2025 revision.</t>
-[...2 lines deleted...]
-  <si>
     <t>　３　消費者物価指数（持家の帰属家賃を除く総合）は、2025年基準（2025年=100）である。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">      2) Consumer Price Index is "All items, less imputed rent". (2025 average = 100)</t>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2024 Aug.</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>８</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">     Aug.</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2024 Aug.</t>
+  </si>
+  <si>
+    <t>2026 Aug.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -1569,195 +1561,195 @@
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...53 lines deleted...]
-      <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -2162,481 +2154,481 @@
         <v>97</v>
       </c>
       <c r="V1" s="55" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:37" s="27" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="76"/>
       <c r="B2" s="76"/>
       <c r="C2" s="76"/>
       <c r="D2" s="76"/>
       <c r="E2" s="76"/>
       <c r="F2" s="76"/>
       <c r="G2" s="77"/>
       <c r="H2" s="78"/>
       <c r="U2" s="79" t="s">
         <v>101</v>
       </c>
       <c r="V2" s="80" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="12"/>
       <c r="B3" s="13"/>
-      <c r="C3" s="162" t="s">
+      <c r="C3" s="137" t="s">
         <v>103</v>
       </c>
-      <c r="D3" s="148"/>
-[...3 lines deleted...]
-      <c r="H3" s="160" t="s">
+      <c r="D3" s="138"/>
+      <c r="E3" s="138"/>
+      <c r="F3" s="138"/>
+      <c r="G3" s="138"/>
+      <c r="H3" s="144" t="s">
         <v>116</v>
       </c>
-      <c r="I3" s="165"/>
-[...19 lines deleted...]
-      <c r="AA3" s="169"/>
+      <c r="I3" s="145"/>
+      <c r="J3" s="145"/>
+      <c r="K3" s="145"/>
+      <c r="L3" s="145"/>
+      <c r="M3" s="145"/>
+      <c r="N3" s="145"/>
+      <c r="O3" s="145"/>
+      <c r="P3" s="145"/>
+      <c r="Q3" s="145"/>
+      <c r="R3" s="145"/>
+      <c r="S3" s="145"/>
+      <c r="T3" s="145"/>
+      <c r="U3" s="145"/>
+      <c r="V3" s="138" t="s">
+        <v>147</v>
+      </c>
+      <c r="W3" s="138"/>
+      <c r="X3" s="138"/>
+      <c r="Y3" s="138"/>
+      <c r="Z3" s="138"/>
+      <c r="AA3" s="150"/>
       <c r="AB3" s="61"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="62"/>
-      <c r="AK3" s="137" t="s">
+      <c r="AK3" s="160" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C4" s="163"/>
-[...24 lines deleted...]
-      <c r="AB4" s="139" t="s">
+      <c r="C4" s="139"/>
+      <c r="D4" s="139"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="139"/>
+      <c r="G4" s="139"/>
+      <c r="H4" s="146"/>
+      <c r="I4" s="147"/>
+      <c r="J4" s="147"/>
+      <c r="K4" s="147"/>
+      <c r="L4" s="147"/>
+      <c r="M4" s="147"/>
+      <c r="N4" s="147"/>
+      <c r="O4" s="147"/>
+      <c r="P4" s="147"/>
+      <c r="Q4" s="147"/>
+      <c r="R4" s="147"/>
+      <c r="S4" s="147"/>
+      <c r="T4" s="147"/>
+      <c r="U4" s="147"/>
+      <c r="V4" s="139"/>
+      <c r="W4" s="139"/>
+      <c r="X4" s="139"/>
+      <c r="Y4" s="139"/>
+      <c r="Z4" s="139"/>
+      <c r="AA4" s="151"/>
+      <c r="AB4" s="162" t="s">
         <v>123</v>
       </c>
-      <c r="AC4" s="140"/>
-[...3 lines deleted...]
-      <c r="AG4" s="145" t="s">
+      <c r="AC4" s="163"/>
+      <c r="AD4" s="163"/>
+      <c r="AE4" s="163"/>
+      <c r="AF4" s="164"/>
+      <c r="AG4" s="168" t="s">
         <v>124</v>
       </c>
-      <c r="AH4" s="146"/>
+      <c r="AH4" s="169"/>
       <c r="AJ4" s="62"/>
-      <c r="AK4" s="138"/>
+      <c r="AK4" s="161"/>
     </row>
     <row r="5" spans="1:37" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="5"/>
       <c r="B5" s="8"/>
-      <c r="C5" s="163"/>
-[...30 lines deleted...]
-      <c r="AH5" s="147"/>
+      <c r="C5" s="139"/>
+      <c r="D5" s="139"/>
+      <c r="E5" s="139"/>
+      <c r="F5" s="139"/>
+      <c r="G5" s="139"/>
+      <c r="H5" s="148"/>
+      <c r="I5" s="149"/>
+      <c r="J5" s="149"/>
+      <c r="K5" s="149"/>
+      <c r="L5" s="149"/>
+      <c r="M5" s="149"/>
+      <c r="N5" s="149"/>
+      <c r="O5" s="149"/>
+      <c r="P5" s="149"/>
+      <c r="Q5" s="149"/>
+      <c r="R5" s="149"/>
+      <c r="S5" s="149"/>
+      <c r="T5" s="149"/>
+      <c r="U5" s="149"/>
+      <c r="V5" s="140"/>
+      <c r="W5" s="140"/>
+      <c r="X5" s="140"/>
+      <c r="Y5" s="140"/>
+      <c r="Z5" s="140"/>
+      <c r="AA5" s="152"/>
+      <c r="AB5" s="165"/>
+      <c r="AC5" s="166"/>
+      <c r="AD5" s="166"/>
+      <c r="AE5" s="166"/>
+      <c r="AF5" s="167"/>
+      <c r="AG5" s="170"/>
+      <c r="AH5" s="170"/>
       <c r="AI5" s="82" t="s">
         <v>117</v>
       </c>
       <c r="AJ5" s="63"/>
-      <c r="AK5" s="138"/>
+      <c r="AK5" s="161"/>
     </row>
     <row r="6" spans="1:37" s="27" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="26"/>
-      <c r="C6" s="163"/>
-[...4 lines deleted...]
-      <c r="H6" s="157" t="s">
+      <c r="C6" s="139"/>
+      <c r="D6" s="139"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="139"/>
+      <c r="G6" s="139"/>
+      <c r="H6" s="141" t="s">
         <v>104</v>
       </c>
       <c r="I6" s="20"/>
       <c r="J6" s="10"/>
-      <c r="K6" s="173" t="s">
+      <c r="K6" s="154" t="s">
         <v>126</v>
       </c>
-      <c r="L6" s="174"/>
-[...9 lines deleted...]
-      <c r="V6" s="148" t="s">
+      <c r="L6" s="155"/>
+      <c r="M6" s="155"/>
+      <c r="N6" s="155"/>
+      <c r="O6" s="155"/>
+      <c r="P6" s="155"/>
+      <c r="Q6" s="155"/>
+      <c r="R6" s="155"/>
+      <c r="S6" s="155"/>
+      <c r="T6" s="155"/>
+      <c r="U6" s="156"/>
+      <c r="V6" s="138" t="s">
         <v>131</v>
       </c>
-      <c r="W6" s="149"/>
-[...4 lines deleted...]
-      <c r="AB6" s="153" t="s">
+      <c r="W6" s="171"/>
+      <c r="X6" s="171"/>
+      <c r="Y6" s="171"/>
+      <c r="Z6" s="171"/>
+      <c r="AA6" s="172"/>
+      <c r="AB6" s="146" t="s">
         <v>7</v>
       </c>
       <c r="AC6" s="14"/>
       <c r="AD6" s="14"/>
       <c r="AE6" s="14"/>
-      <c r="AF6" s="155" t="s">
+      <c r="AF6" s="176" t="s">
         <v>6</v>
       </c>
-      <c r="AG6" s="157" t="s">
+      <c r="AG6" s="141" t="s">
         <v>7</v>
       </c>
       <c r="AH6" s="20"/>
-      <c r="AI6" s="157" t="s">
+      <c r="AI6" s="141" t="s">
         <v>7</v>
       </c>
       <c r="AJ6" s="64"/>
-      <c r="AK6" s="138"/>
+      <c r="AK6" s="161"/>
     </row>
     <row r="7" spans="1:37" s="27" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="26"/>
-      <c r="C7" s="163"/>
-[...4 lines deleted...]
-      <c r="H7" s="158"/>
+      <c r="C7" s="139"/>
+      <c r="D7" s="139"/>
+      <c r="E7" s="139"/>
+      <c r="F7" s="139"/>
+      <c r="G7" s="139"/>
+      <c r="H7" s="142"/>
       <c r="I7" s="65"/>
       <c r="J7" s="18"/>
-      <c r="K7" s="176"/>
-[...16 lines deleted...]
-      <c r="AB7" s="153"/>
+      <c r="K7" s="157"/>
+      <c r="L7" s="158"/>
+      <c r="M7" s="158"/>
+      <c r="N7" s="158"/>
+      <c r="O7" s="158"/>
+      <c r="P7" s="158"/>
+      <c r="Q7" s="158"/>
+      <c r="R7" s="158"/>
+      <c r="S7" s="158"/>
+      <c r="T7" s="158"/>
+      <c r="U7" s="159"/>
+      <c r="V7" s="173"/>
+      <c r="W7" s="173"/>
+      <c r="X7" s="173"/>
+      <c r="Y7" s="173"/>
+      <c r="Z7" s="173"/>
+      <c r="AA7" s="174"/>
+      <c r="AB7" s="146"/>
       <c r="AC7" s="66"/>
       <c r="AD7" s="66"/>
       <c r="AE7" s="66"/>
-      <c r="AF7" s="156"/>
-      <c r="AG7" s="158"/>
+      <c r="AF7" s="177"/>
+      <c r="AG7" s="142"/>
       <c r="AH7" s="65"/>
-      <c r="AI7" s="158"/>
+      <c r="AI7" s="142"/>
       <c r="AJ7" s="67"/>
-      <c r="AK7" s="138"/>
+      <c r="AK7" s="161"/>
     </row>
     <row r="8" spans="1:37" s="27" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="26"/>
-      <c r="C8" s="163"/>
-[...4 lines deleted...]
-      <c r="H8" s="159"/>
+      <c r="C8" s="139"/>
+      <c r="D8" s="139"/>
+      <c r="E8" s="139"/>
+      <c r="F8" s="139"/>
+      <c r="G8" s="139"/>
+      <c r="H8" s="143"/>
       <c r="I8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="J8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K8" s="24"/>
       <c r="L8" s="14"/>
       <c r="M8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="N8" s="15" t="s">
         <v>1</v>
       </c>
       <c r="O8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P8" s="14"/>
       <c r="Q8" s="15" t="s">
         <v>3</v>
       </c>
       <c r="R8" s="14"/>
       <c r="S8" s="14"/>
       <c r="T8" s="22" t="s">
         <v>4</v>
       </c>
       <c r="U8" s="24"/>
       <c r="V8" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="W8" s="160" t="s">
+      <c r="W8" s="144" t="s">
         <v>45</v>
       </c>
       <c r="X8" s="9"/>
       <c r="Y8" s="9"/>
       <c r="Z8" s="10"/>
-      <c r="AA8" s="160" t="s">
+      <c r="AA8" s="144" t="s">
         <v>30</v>
       </c>
-      <c r="AB8" s="154"/>
+      <c r="AB8" s="175"/>
       <c r="AC8" s="16" t="s">
         <v>17</v>
       </c>
       <c r="AD8" s="30" t="s">
         <v>5</v>
       </c>
       <c r="AE8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AF8" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="AG8" s="159"/>
+      <c r="AG8" s="143"/>
       <c r="AH8" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="AI8" s="159"/>
+      <c r="AI8" s="143"/>
       <c r="AJ8" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="AK8" s="138"/>
+      <c r="AK8" s="161"/>
     </row>
     <row r="9" spans="1:37" s="27" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="26"/>
-      <c r="C9" s="163"/>
-[...3 lines deleted...]
-      <c r="G9" s="163"/>
+      <c r="C9" s="139"/>
+      <c r="D9" s="139"/>
+      <c r="E9" s="139"/>
+      <c r="F9" s="139"/>
+      <c r="G9" s="139"/>
       <c r="H9" s="28" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="29"/>
       <c r="J9" s="69" t="s">
         <v>98</v>
       </c>
       <c r="K9" s="51" t="s">
         <v>9</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="M9" s="17" t="s">
         <v>11</v>
       </c>
       <c r="N9" s="17" t="s">
         <v>11</v>
       </c>
       <c r="O9" s="17" t="s">
         <v>12</v>
       </c>
       <c r="P9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="17" t="s">
         <v>11</v>
       </c>
       <c r="R9" s="16" t="s">
         <v>14</v>
       </c>
       <c r="S9" s="16" t="s">
         <v>15</v>
       </c>
       <c r="T9" s="23"/>
       <c r="U9" s="18" t="s">
         <v>16</v>
       </c>
       <c r="V9" s="34"/>
-      <c r="W9" s="161"/>
-      <c r="X9" s="157" t="s">
+      <c r="W9" s="178"/>
+      <c r="X9" s="141" t="s">
         <v>27</v>
       </c>
-      <c r="Y9" s="157" t="s">
+      <c r="Y9" s="141" t="s">
         <v>28</v>
       </c>
-      <c r="Z9" s="157" t="s">
+      <c r="Z9" s="141" t="s">
         <v>29</v>
       </c>
-      <c r="AA9" s="161"/>
+      <c r="AA9" s="178"/>
       <c r="AB9" s="28" t="s">
         <v>43</v>
       </c>
       <c r="AC9" s="29"/>
       <c r="AD9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="AE9" s="29"/>
       <c r="AF9" s="19"/>
       <c r="AG9" s="28" t="s">
         <v>43</v>
       </c>
       <c r="AH9" s="29"/>
       <c r="AI9" s="28" t="s">
         <v>43</v>
       </c>
       <c r="AJ9" s="70"/>
-      <c r="AK9" s="138"/>
+      <c r="AK9" s="161"/>
     </row>
     <row r="10" spans="1:37" s="27" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="26"/>
-      <c r="C10" s="163"/>
-[...3 lines deleted...]
-      <c r="G10" s="163"/>
+      <c r="C10" s="139"/>
+      <c r="D10" s="139"/>
+      <c r="E10" s="139"/>
+      <c r="F10" s="139"/>
+      <c r="G10" s="139"/>
       <c r="H10" s="38" t="s">
         <v>105</v>
       </c>
       <c r="I10" s="29"/>
       <c r="J10" s="19" t="s">
         <v>106</v>
       </c>
       <c r="K10" s="71"/>
       <c r="L10" s="29"/>
       <c r="M10" s="19" t="s">
         <v>18</v>
       </c>
       <c r="N10" s="19" t="s">
         <v>19</v>
       </c>
       <c r="O10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="P10" s="29"/>
       <c r="Q10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="R10" s="29"/>
       <c r="S10" s="29"/>
       <c r="T10" s="72" t="s">
         <v>8</v>
       </c>
       <c r="U10" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V10" s="34" t="s">
         <v>31</v>
       </c>
       <c r="W10" s="37"/>
-      <c r="X10" s="172"/>
-[...1 lines deleted...]
-      <c r="Z10" s="172"/>
+      <c r="X10" s="153"/>
+      <c r="Y10" s="153"/>
+      <c r="Z10" s="153"/>
       <c r="AA10" s="37"/>
       <c r="AB10" s="38" t="s">
         <v>105</v>
       </c>
       <c r="AC10" s="29"/>
       <c r="AD10" s="19"/>
       <c r="AE10" s="29"/>
       <c r="AF10" s="19" t="s">
         <v>42</v>
       </c>
       <c r="AG10" s="38" t="s">
         <v>105</v>
       </c>
       <c r="AH10" s="58"/>
       <c r="AI10" s="38" t="s">
         <v>105</v>
       </c>
       <c r="AJ10" s="70"/>
-      <c r="AK10" s="138"/>
+      <c r="AK10" s="161"/>
     </row>
     <row r="11" spans="1:37" s="26" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C11" s="163"/>
-[...3 lines deleted...]
-      <c r="G11" s="163"/>
+      <c r="C11" s="139"/>
+      <c r="D11" s="139"/>
+      <c r="E11" s="139"/>
+      <c r="F11" s="139"/>
+      <c r="G11" s="139"/>
       <c r="H11" s="38" t="s">
         <v>118</v>
       </c>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="42" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="42" t="s">
         <v>88</v>
       </c>
       <c r="O11" s="42" t="s">
         <v>107</v>
       </c>
       <c r="P11" s="41"/>
       <c r="Q11" s="42" t="s">
         <v>81</v>
       </c>
       <c r="R11" s="41"/>
       <c r="S11" s="41" t="s">
         <v>108</v>
       </c>
       <c r="T11" s="43" t="s">
@@ -2647,59 +2639,59 @@
         <v>83</v>
       </c>
       <c r="W11" s="42"/>
       <c r="X11" s="45"/>
       <c r="Y11" s="45"/>
       <c r="Z11" s="45"/>
       <c r="AA11" s="42"/>
       <c r="AB11" s="40" t="s">
         <v>119</v>
       </c>
       <c r="AC11" s="40"/>
       <c r="AD11" s="46"/>
       <c r="AE11" s="40"/>
       <c r="AF11" s="46" t="s">
         <v>89</v>
       </c>
       <c r="AG11" s="40" t="s">
         <v>121</v>
       </c>
       <c r="AH11" s="40"/>
       <c r="AI11" s="73" t="s">
         <v>120</v>
       </c>
       <c r="AJ11" s="70"/>
       <c r="AK11" s="59" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
     </row>
     <row r="12" spans="1:37" s="26" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C12" s="163"/>
-[...3 lines deleted...]
-      <c r="G12" s="163"/>
+      <c r="C12" s="139"/>
+      <c r="D12" s="139"/>
+      <c r="E12" s="139"/>
+      <c r="F12" s="139"/>
+      <c r="G12" s="139"/>
       <c r="H12" s="38" t="s">
         <v>58</v>
       </c>
       <c r="I12" s="40" t="s">
         <v>110</v>
       </c>
       <c r="J12" s="40" t="s">
         <v>99</v>
       </c>
       <c r="K12" s="41" t="s">
         <v>62</v>
       </c>
       <c r="L12" s="41" t="s">
         <v>63</v>
       </c>
       <c r="M12" s="42" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="52" t="s">
         <v>111</v>
       </c>
       <c r="O12" s="42" t="s">
         <v>59</v>
       </c>
       <c r="P12" s="41" t="s">
@@ -2748,55 +2740,55 @@
       <c r="AE12" s="40" t="s">
         <v>110</v>
       </c>
       <c r="AF12" s="46" t="s">
         <v>93</v>
       </c>
       <c r="AG12" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AH12" s="40" t="s">
         <v>110</v>
       </c>
       <c r="AI12" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AJ12" s="40" t="s">
         <v>110</v>
       </c>
       <c r="AK12" s="59" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:37" s="26" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
-      <c r="C13" s="164"/>
-[...3 lines deleted...]
-      <c r="G13" s="164"/>
+      <c r="C13" s="140"/>
+      <c r="D13" s="140"/>
+      <c r="E13" s="140"/>
+      <c r="F13" s="140"/>
+      <c r="G13" s="140"/>
       <c r="H13" s="39" t="s">
         <v>61</v>
       </c>
       <c r="I13" s="47" t="s">
         <v>113</v>
       </c>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="53" t="s">
         <v>114</v>
       </c>
       <c r="O13" s="48" t="s">
         <v>64</v>
       </c>
       <c r="P13" s="47" t="s">
         <v>65</v>
       </c>
       <c r="Q13" s="53" t="s">
         <v>115</v>
       </c>
       <c r="R13" s="47"/>
@@ -2883,2699 +2875,2699 @@
       <c r="V14" s="85"/>
       <c r="W14" s="85"/>
       <c r="X14" s="85"/>
       <c r="Y14" s="85"/>
       <c r="Z14" s="85"/>
       <c r="AA14" s="89"/>
       <c r="AB14" s="85"/>
       <c r="AC14" s="85"/>
       <c r="AD14" s="85"/>
       <c r="AE14" s="89"/>
       <c r="AF14" s="89"/>
       <c r="AG14" s="90"/>
       <c r="AH14" s="91"/>
       <c r="AI14" s="91"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
     </row>
     <row r="15" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="92"/>
       <c r="B15" s="3"/>
       <c r="C15" s="93"/>
       <c r="D15" s="4" t="s">
         <v>142</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="H15" s="94">
         <v>2.88</v>
       </c>
       <c r="I15" s="95">
-        <v>290931</v>
+        <v>297487</v>
       </c>
       <c r="J15" s="95">
-        <v>255969</v>
+        <v>263543</v>
       </c>
       <c r="K15" s="95">
-        <v>88548</v>
+        <v>96744</v>
       </c>
       <c r="L15" s="95">
-        <v>20795</v>
+        <v>18496</v>
       </c>
       <c r="M15" s="95">
-        <v>19289</v>
+        <v>20888</v>
       </c>
       <c r="N15" s="95">
-        <v>15651</v>
+        <v>14846</v>
       </c>
       <c r="O15" s="95">
-        <v>9799</v>
+        <v>7710</v>
       </c>
       <c r="P15" s="95">
-        <v>14772</v>
+        <v>15079</v>
       </c>
       <c r="Q15" s="95">
-        <v>39572</v>
+        <v>36425</v>
       </c>
       <c r="R15" s="95">
-        <v>7666</v>
+        <v>6688</v>
       </c>
       <c r="S15" s="95">
-        <v>31114</v>
+        <v>32565</v>
       </c>
       <c r="T15" s="95">
-        <v>43725</v>
+        <v>48047</v>
       </c>
       <c r="U15" s="95">
-        <v>25427</v>
+        <v>25825</v>
       </c>
       <c r="V15" s="95">
-        <v>272633</v>
+        <v>275265</v>
       </c>
       <c r="W15" s="95">
-        <v>161687</v>
+        <v>161401</v>
       </c>
       <c r="X15" s="95">
-        <v>21149</v>
+        <v>16260</v>
       </c>
       <c r="Y15" s="95">
-        <v>21831</v>
+        <v>18358</v>
       </c>
       <c r="Z15" s="95">
-        <v>118707</v>
+        <v>126783</v>
       </c>
       <c r="AA15" s="95">
-        <v>110946</v>
+        <v>113863</v>
       </c>
       <c r="AB15" s="96">
-        <v>3.23</v>
+        <v>3.22</v>
       </c>
       <c r="AC15" s="95">
-        <v>694483</v>
+        <v>574334</v>
       </c>
       <c r="AD15" s="95">
-        <v>568191</v>
+        <v>482029</v>
       </c>
       <c r="AE15" s="95">
-        <v>312568</v>
+        <v>318764</v>
       </c>
       <c r="AF15" s="97">
-        <v>55</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="AG15" s="96">
-        <v>2.4500000000000002</v>
+        <v>2.46</v>
       </c>
       <c r="AH15" s="95">
-        <v>263912</v>
+        <v>271109</v>
       </c>
       <c r="AI15" s="96">
-        <v>2.31</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="AJ15" s="95">
-        <v>254709</v>
+        <v>262486</v>
       </c>
       <c r="AK15" s="98">
-        <v>96.5</v>
+        <v>97.1</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="92"/>
       <c r="C16" s="99"/>
       <c r="D16" s="100" t="s">
         <v>125</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>125</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H16" s="94">
         <v>2.88</v>
       </c>
       <c r="I16" s="95">
-        <v>297487</v>
+        <v>287963</v>
       </c>
       <c r="J16" s="95">
-        <v>263543</v>
+        <v>254110</v>
       </c>
       <c r="K16" s="95">
-        <v>96744</v>
+        <v>87688</v>
       </c>
       <c r="L16" s="95">
-        <v>18496</v>
+        <v>16058</v>
       </c>
       <c r="M16" s="95">
-        <v>20888</v>
+        <v>22273</v>
       </c>
       <c r="N16" s="95">
-        <v>14846</v>
+        <v>12030</v>
       </c>
       <c r="O16" s="95">
-        <v>7710</v>
+        <v>7721</v>
       </c>
       <c r="P16" s="95">
-        <v>15079</v>
+        <v>14262</v>
       </c>
       <c r="Q16" s="95">
-        <v>36425</v>
+        <v>41177</v>
       </c>
       <c r="R16" s="95">
-        <v>6688</v>
+        <v>13734</v>
       </c>
       <c r="S16" s="95">
-        <v>32565</v>
+        <v>28272</v>
       </c>
       <c r="T16" s="95">
-        <v>48047</v>
+        <v>44747</v>
       </c>
       <c r="U16" s="95">
-        <v>25825</v>
+        <v>25224</v>
       </c>
       <c r="V16" s="95">
-        <v>275265</v>
+        <v>268440</v>
       </c>
       <c r="W16" s="95">
-        <v>161401</v>
+        <v>157911</v>
       </c>
       <c r="X16" s="95">
-        <v>16260</v>
+        <v>18776</v>
       </c>
       <c r="Y16" s="95">
-        <v>18358</v>
+        <v>18804</v>
       </c>
       <c r="Z16" s="95">
-        <v>126783</v>
+        <v>120330</v>
       </c>
       <c r="AA16" s="95">
-        <v>113863</v>
+        <v>110529</v>
       </c>
       <c r="AB16" s="96">
         <v>3.22</v>
       </c>
       <c r="AC16" s="95">
-        <v>574334</v>
+        <v>493942</v>
       </c>
       <c r="AD16" s="95">
-        <v>482029</v>
+        <v>402605</v>
       </c>
       <c r="AE16" s="95">
-        <v>318764</v>
+        <v>308417</v>
       </c>
       <c r="AF16" s="97">
-        <v>66.099999999999994</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="AG16" s="96">
         <v>2.46</v>
       </c>
       <c r="AH16" s="95">
-        <v>271109</v>
+        <v>263058</v>
       </c>
       <c r="AI16" s="96">
         <v>2.3199999999999998</v>
       </c>
       <c r="AJ16" s="95">
-        <v>262486</v>
+        <v>248229</v>
       </c>
       <c r="AK16" s="98">
-        <v>97.1</v>
+        <v>96.8</v>
       </c>
     </row>
     <row r="17" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="92"/>
       <c r="C17" s="99"/>
       <c r="D17" s="100" t="s">
         <v>125</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H17" s="94">
         <v>2.88</v>
       </c>
       <c r="I17" s="95">
-        <v>287963</v>
+        <v>305819</v>
       </c>
       <c r="J17" s="95">
-        <v>254110</v>
+        <v>264749</v>
       </c>
       <c r="K17" s="95">
-        <v>87688</v>
+        <v>89730</v>
       </c>
       <c r="L17" s="95">
-        <v>16058</v>
+        <v>19679</v>
       </c>
       <c r="M17" s="95">
-        <v>22273</v>
+        <v>21926</v>
       </c>
       <c r="N17" s="95">
-        <v>12030</v>
+        <v>11617</v>
       </c>
       <c r="O17" s="95">
-        <v>7721</v>
+        <v>9314</v>
       </c>
       <c r="P17" s="95">
-        <v>14262</v>
+        <v>16200</v>
       </c>
       <c r="Q17" s="95">
-        <v>41177</v>
+        <v>45166</v>
       </c>
       <c r="R17" s="95">
-        <v>13734</v>
+        <v>13361</v>
       </c>
       <c r="S17" s="95">
-        <v>28272</v>
+        <v>30556</v>
       </c>
       <c r="T17" s="95">
-        <v>44747</v>
+        <v>48270</v>
       </c>
       <c r="U17" s="95">
-        <v>25224</v>
+        <v>27612</v>
       </c>
       <c r="V17" s="95">
-        <v>268440</v>
+        <v>285161</v>
       </c>
       <c r="W17" s="95">
-        <v>157911</v>
+        <v>164794</v>
       </c>
       <c r="X17" s="95">
-        <v>18776</v>
+        <v>21677</v>
       </c>
       <c r="Y17" s="95">
-        <v>18804</v>
+        <v>20722</v>
       </c>
       <c r="Z17" s="95">
-        <v>120330</v>
+        <v>122395</v>
       </c>
       <c r="AA17" s="95">
-        <v>110529</v>
+        <v>120367</v>
       </c>
       <c r="AB17" s="96">
         <v>3.22</v>
       </c>
       <c r="AC17" s="95">
-        <v>493942</v>
+        <v>580675</v>
       </c>
       <c r="AD17" s="95">
-        <v>402605</v>
+        <v>484600</v>
       </c>
       <c r="AE17" s="95">
-        <v>308417</v>
+        <v>327613</v>
       </c>
       <c r="AF17" s="97">
-        <v>76.599999999999994</v>
+        <v>67.599999999999994</v>
       </c>
       <c r="AG17" s="96">
-        <v>2.46</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH17" s="95">
-        <v>263058</v>
+        <v>279593</v>
       </c>
       <c r="AI17" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.33</v>
       </c>
       <c r="AJ17" s="95">
-        <v>248229</v>
+        <v>272399</v>
       </c>
       <c r="AK17" s="98">
-        <v>96.8</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="92"/>
       <c r="C18" s="99"/>
       <c r="D18" s="100" t="s">
         <v>125</v>
       </c>
       <c r="E18" s="101" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H18" s="94">
         <v>2.88</v>
       </c>
       <c r="I18" s="95">
-        <v>305819</v>
+        <v>295518</v>
       </c>
       <c r="J18" s="95">
-        <v>264749</v>
+        <v>257613</v>
       </c>
       <c r="K18" s="95">
-        <v>89730</v>
+        <v>90036</v>
       </c>
       <c r="L18" s="95">
-        <v>19679</v>
+        <v>20616</v>
       </c>
       <c r="M18" s="95">
-        <v>21926</v>
+        <v>20301</v>
       </c>
       <c r="N18" s="95">
-        <v>11617</v>
+        <v>12259</v>
       </c>
       <c r="O18" s="95">
-        <v>9314</v>
+        <v>11074</v>
       </c>
       <c r="P18" s="95">
-        <v>16200</v>
+        <v>16075</v>
       </c>
       <c r="Q18" s="95">
-        <v>45166</v>
+        <v>40455</v>
       </c>
       <c r="R18" s="95">
-        <v>13361</v>
+        <v>9336</v>
       </c>
       <c r="S18" s="95">
-        <v>30556</v>
+        <v>30781</v>
       </c>
       <c r="T18" s="95">
-        <v>48270</v>
+        <v>44584</v>
       </c>
       <c r="U18" s="95">
-        <v>27612</v>
+        <v>24064</v>
       </c>
       <c r="V18" s="95">
-        <v>285161</v>
+        <v>274998</v>
       </c>
       <c r="W18" s="95">
-        <v>164794</v>
+        <v>164172</v>
       </c>
       <c r="X18" s="95">
-        <v>21677</v>
+        <v>19564</v>
       </c>
       <c r="Y18" s="95">
-        <v>20722</v>
+        <v>24062</v>
       </c>
       <c r="Z18" s="95">
-        <v>122395</v>
+        <v>120546</v>
       </c>
       <c r="AA18" s="95">
-        <v>120367</v>
+        <v>110827</v>
       </c>
       <c r="AB18" s="96">
-        <v>3.22</v>
+        <v>3.21</v>
       </c>
       <c r="AC18" s="95">
-        <v>580675</v>
+        <v>514409</v>
       </c>
       <c r="AD18" s="95">
-        <v>484600</v>
+        <v>422337</v>
       </c>
       <c r="AE18" s="95">
-        <v>327613</v>
+        <v>316535</v>
       </c>
       <c r="AF18" s="97">
-        <v>67.599999999999994</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="AG18" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.48</v>
       </c>
       <c r="AH18" s="95">
-        <v>279593</v>
+        <v>270329</v>
       </c>
       <c r="AI18" s="96">
-        <v>2.33</v>
+        <v>2.34</v>
       </c>
       <c r="AJ18" s="95">
-        <v>272399</v>
+        <v>263518</v>
       </c>
       <c r="AK18" s="98">
-        <v>97.5</v>
+        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="92"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E19" s="101" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H19" s="94">
         <v>2.88</v>
       </c>
       <c r="I19" s="95">
-        <v>295518</v>
+        <v>352633</v>
       </c>
       <c r="J19" s="95">
-        <v>257613</v>
+        <v>308047</v>
       </c>
       <c r="K19" s="95">
-        <v>90036</v>
+        <v>113566</v>
       </c>
       <c r="L19" s="95">
-        <v>20616</v>
+        <v>23377</v>
       </c>
       <c r="M19" s="95">
-        <v>20301</v>
+        <v>24036</v>
       </c>
       <c r="N19" s="95">
-        <v>12259</v>
+        <v>14829</v>
       </c>
       <c r="O19" s="95">
-        <v>11074</v>
+        <v>12345</v>
       </c>
       <c r="P19" s="95">
-        <v>16075</v>
+        <v>17699</v>
       </c>
       <c r="Q19" s="95">
-        <v>40455</v>
+        <v>45371</v>
       </c>
       <c r="R19" s="95">
-        <v>9336</v>
+        <v>10788</v>
       </c>
       <c r="S19" s="95">
-        <v>30781</v>
+        <v>35225</v>
       </c>
       <c r="T19" s="95">
-        <v>44584</v>
+        <v>55397</v>
       </c>
       <c r="U19" s="95">
-        <v>24064</v>
+        <v>31182</v>
       </c>
       <c r="V19" s="95">
-        <v>274998</v>
+        <v>328418</v>
       </c>
       <c r="W19" s="95">
-        <v>164172</v>
+        <v>205094</v>
       </c>
       <c r="X19" s="95">
-        <v>19564</v>
+        <v>24192</v>
       </c>
       <c r="Y19" s="95">
-        <v>24062</v>
+        <v>28830</v>
       </c>
       <c r="Z19" s="95">
-        <v>120546</v>
+        <v>152072</v>
       </c>
       <c r="AA19" s="95">
-        <v>110827</v>
+        <v>123324</v>
       </c>
       <c r="AB19" s="96">
-        <v>3.21</v>
+        <v>3.22</v>
       </c>
       <c r="AC19" s="95">
-        <v>514409</v>
+        <v>1179259</v>
       </c>
       <c r="AD19" s="95">
-        <v>422337</v>
+        <v>975024</v>
       </c>
       <c r="AE19" s="95">
-        <v>316535</v>
+        <v>379200</v>
       </c>
       <c r="AF19" s="97">
-        <v>74.900000000000006</v>
+        <v>38.9</v>
       </c>
       <c r="AG19" s="96">
-        <v>2.48</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH19" s="95">
-        <v>270329</v>
+        <v>320694</v>
       </c>
       <c r="AI19" s="96">
         <v>2.34</v>
       </c>
       <c r="AJ19" s="95">
-        <v>263518</v>
+        <v>317887</v>
       </c>
       <c r="AK19" s="98">
-        <v>98</v>
+        <v>98.7</v>
       </c>
     </row>
     <row r="20" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="92"/>
       <c r="C20" s="31"/>
       <c r="D20" s="83" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="E20" s="101" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>54</v>
+        <v>141</v>
       </c>
       <c r="H20" s="94">
         <v>2.88</v>
       </c>
       <c r="I20" s="95">
-        <v>352633</v>
+        <v>305521</v>
       </c>
       <c r="J20" s="95">
-        <v>308047</v>
+        <v>261523</v>
       </c>
       <c r="K20" s="95">
-        <v>113566</v>
+        <v>87763</v>
       </c>
       <c r="L20" s="95">
-        <v>23377</v>
+        <v>18887</v>
       </c>
       <c r="M20" s="95">
-        <v>24036</v>
+        <v>29572</v>
       </c>
       <c r="N20" s="95">
-        <v>14829</v>
+        <v>11030</v>
       </c>
       <c r="O20" s="95">
-        <v>12345</v>
+        <v>10169</v>
       </c>
       <c r="P20" s="95">
-        <v>17699</v>
+        <v>14878</v>
       </c>
       <c r="Q20" s="95">
-        <v>45371</v>
+        <v>41569</v>
       </c>
       <c r="R20" s="95">
-        <v>10788</v>
+        <v>11091</v>
       </c>
       <c r="S20" s="95">
-        <v>35225</v>
+        <v>27876</v>
       </c>
       <c r="T20" s="95">
-        <v>55397</v>
+        <v>52685</v>
       </c>
       <c r="U20" s="95">
-        <v>31182</v>
+        <v>24914</v>
       </c>
       <c r="V20" s="95">
-        <v>328418</v>
+        <v>277750</v>
       </c>
       <c r="W20" s="95">
-        <v>205094</v>
+        <v>165227</v>
       </c>
       <c r="X20" s="95">
-        <v>24192</v>
+        <v>17572</v>
       </c>
       <c r="Y20" s="95">
-        <v>28830</v>
+        <v>20650</v>
       </c>
       <c r="Z20" s="95">
-        <v>152072</v>
+        <v>127005</v>
       </c>
       <c r="AA20" s="95">
-        <v>123324</v>
+        <v>112524</v>
       </c>
       <c r="AB20" s="96">
-        <v>3.22</v>
+        <v>3.21</v>
       </c>
       <c r="AC20" s="95">
-        <v>1179259</v>
+        <v>514877</v>
       </c>
       <c r="AD20" s="95">
-        <v>975024</v>
+        <v>419972</v>
       </c>
       <c r="AE20" s="95">
-        <v>379200</v>
+        <v>331341</v>
       </c>
       <c r="AF20" s="97">
-        <v>38.9</v>
+        <v>78.900000000000006</v>
       </c>
       <c r="AG20" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.48</v>
       </c>
       <c r="AH20" s="95">
-        <v>320694</v>
+        <v>273981</v>
       </c>
       <c r="AI20" s="96">
-        <v>2.34</v>
+        <v>2.35</v>
       </c>
       <c r="AJ20" s="95">
-        <v>317887</v>
+        <v>264716</v>
       </c>
       <c r="AK20" s="98">
-        <v>98.7</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="21" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="92"/>
       <c r="C21" s="31"/>
       <c r="D21" s="83" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="E21" s="101" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="H21" s="94">
         <v>2.88</v>
       </c>
       <c r="I21" s="95">
-        <v>305521</v>
+        <v>290511</v>
       </c>
       <c r="J21" s="95">
-        <v>261523</v>
+        <v>255267</v>
       </c>
       <c r="K21" s="95">
-        <v>87763</v>
+        <v>84388</v>
       </c>
       <c r="L21" s="95">
-        <v>18887</v>
+        <v>16253</v>
       </c>
       <c r="M21" s="95">
-        <v>29572</v>
+        <v>31877</v>
       </c>
       <c r="N21" s="95">
-        <v>11030</v>
+        <v>9589</v>
       </c>
       <c r="O21" s="95">
-        <v>10169</v>
+        <v>7388</v>
       </c>
       <c r="P21" s="95">
-        <v>14878</v>
+        <v>14076</v>
       </c>
       <c r="Q21" s="95">
-        <v>41569</v>
+        <v>43296</v>
       </c>
       <c r="R21" s="95">
-        <v>11091</v>
+        <v>11831</v>
       </c>
       <c r="S21" s="95">
-        <v>27876</v>
+        <v>28254</v>
       </c>
       <c r="T21" s="95">
-        <v>52685</v>
+        <v>43559</v>
       </c>
       <c r="U21" s="95">
-        <v>24914</v>
+        <v>25652</v>
       </c>
       <c r="V21" s="95">
-        <v>277750</v>
+        <v>272604</v>
       </c>
       <c r="W21" s="95">
-        <v>165227</v>
+        <v>164189</v>
       </c>
       <c r="X21" s="95">
-        <v>17572</v>
+        <v>18808</v>
       </c>
       <c r="Y21" s="95">
-        <v>20650</v>
+        <v>18271</v>
       </c>
       <c r="Z21" s="95">
-        <v>127005</v>
+        <v>127110</v>
       </c>
       <c r="AA21" s="95">
-        <v>112524</v>
+        <v>108415</v>
       </c>
       <c r="AB21" s="96">
-        <v>3.21</v>
+        <v>3.2</v>
       </c>
       <c r="AC21" s="95">
-        <v>514877</v>
+        <v>571993</v>
       </c>
       <c r="AD21" s="95">
-        <v>419972</v>
+        <v>474345</v>
       </c>
       <c r="AE21" s="95">
-        <v>331341</v>
+        <v>313977</v>
       </c>
       <c r="AF21" s="97">
-        <v>78.900000000000006</v>
+        <v>66.2</v>
       </c>
       <c r="AG21" s="96">
-        <v>2.48</v>
+        <v>2.4900000000000002</v>
       </c>
       <c r="AH21" s="95">
-        <v>273981</v>
+        <v>262208</v>
       </c>
       <c r="AI21" s="96">
-        <v>2.35</v>
+        <v>2.34</v>
       </c>
       <c r="AJ21" s="95">
-        <v>264716</v>
+        <v>254329</v>
       </c>
       <c r="AK21" s="98">
-        <v>99.2</v>
+        <v>98.8</v>
       </c>
     </row>
     <row r="22" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="92"/>
       <c r="C22" s="31"/>
       <c r="D22" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E22" s="101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H22" s="94">
         <v>2.88</v>
       </c>
       <c r="I22" s="95">
-        <v>290511</v>
+        <v>339232</v>
       </c>
       <c r="J22" s="95">
-        <v>255267</v>
+        <v>293072</v>
       </c>
       <c r="K22" s="95">
-        <v>84388</v>
+        <v>96489</v>
       </c>
       <c r="L22" s="95">
-        <v>16253</v>
+        <v>16534</v>
       </c>
       <c r="M22" s="95">
-        <v>31877</v>
+        <v>31302</v>
       </c>
       <c r="N22" s="95">
-        <v>9589</v>
+        <v>13072</v>
       </c>
       <c r="O22" s="95">
-        <v>7388</v>
+        <v>11421</v>
       </c>
       <c r="P22" s="95">
-        <v>14076</v>
+        <v>14843</v>
       </c>
       <c r="Q22" s="95">
-        <v>43296</v>
+        <v>53678</v>
       </c>
       <c r="R22" s="95">
-        <v>11831</v>
+        <v>14827</v>
       </c>
       <c r="S22" s="95">
-        <v>28254</v>
+        <v>34439</v>
       </c>
       <c r="T22" s="95">
-        <v>43559</v>
+        <v>52627</v>
       </c>
       <c r="U22" s="95">
-        <v>25652</v>
+        <v>27751</v>
       </c>
       <c r="V22" s="95">
-        <v>272604</v>
+        <v>314356</v>
       </c>
       <c r="W22" s="95">
-        <v>164189</v>
+        <v>192119</v>
       </c>
       <c r="X22" s="95">
-        <v>18808</v>
+        <v>28036</v>
       </c>
       <c r="Y22" s="95">
-        <v>18271</v>
+        <v>24503</v>
       </c>
       <c r="Z22" s="95">
-        <v>127110</v>
+        <v>139580</v>
       </c>
       <c r="AA22" s="95">
-        <v>108415</v>
+        <v>122237</v>
       </c>
       <c r="AB22" s="96">
         <v>3.2</v>
       </c>
       <c r="AC22" s="95">
-        <v>571993</v>
+        <v>524343</v>
       </c>
       <c r="AD22" s="95">
-        <v>474345</v>
+        <v>426178</v>
       </c>
       <c r="AE22" s="95">
-        <v>313977</v>
+        <v>382959</v>
       </c>
       <c r="AF22" s="97">
-        <v>66.2</v>
+        <v>89.9</v>
       </c>
       <c r="AG22" s="96">
         <v>2.4900000000000002</v>
       </c>
       <c r="AH22" s="95">
-        <v>262208</v>
+        <v>286306</v>
       </c>
       <c r="AI22" s="96">
-        <v>2.34</v>
+        <v>2.33</v>
       </c>
       <c r="AJ22" s="95">
-        <v>254329</v>
+        <v>272024</v>
       </c>
       <c r="AK22" s="98">
-        <v>98.8</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="23" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="92"/>
       <c r="C23" s="31"/>
       <c r="D23" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H23" s="94">
         <v>2.88</v>
       </c>
       <c r="I23" s="95">
-        <v>339232</v>
+        <v>325717</v>
       </c>
       <c r="J23" s="95">
-        <v>293072</v>
+        <v>284732</v>
       </c>
       <c r="K23" s="95">
-        <v>96489</v>
+        <v>89487</v>
       </c>
       <c r="L23" s="95">
-        <v>16534</v>
+        <v>18804</v>
       </c>
       <c r="M23" s="95">
-        <v>31302</v>
+        <v>27445</v>
       </c>
       <c r="N23" s="95">
-        <v>13072</v>
+        <v>12051</v>
       </c>
       <c r="O23" s="95">
-        <v>11421</v>
+        <v>11330</v>
       </c>
       <c r="P23" s="95">
-        <v>14843</v>
+        <v>14579</v>
       </c>
       <c r="Q23" s="95">
-        <v>53678</v>
+        <v>42598</v>
       </c>
       <c r="R23" s="95">
-        <v>14827</v>
+        <v>24283</v>
       </c>
       <c r="S23" s="95">
-        <v>34439</v>
+        <v>32954</v>
       </c>
       <c r="T23" s="95">
-        <v>52627</v>
+        <v>52185</v>
       </c>
       <c r="U23" s="95">
-        <v>27751</v>
+        <v>25032</v>
       </c>
       <c r="V23" s="95">
-        <v>314356</v>
+        <v>298564</v>
       </c>
       <c r="W23" s="95">
-        <v>192119</v>
+        <v>171094</v>
       </c>
       <c r="X23" s="95">
-        <v>28036</v>
+        <v>18676</v>
       </c>
       <c r="Y23" s="95">
-        <v>24503</v>
+        <v>23682</v>
       </c>
       <c r="Z23" s="95">
-        <v>139580</v>
+        <v>128736</v>
       </c>
       <c r="AA23" s="95">
-        <v>122237</v>
+        <v>127470</v>
       </c>
       <c r="AB23" s="96">
-        <v>3.2</v>
+        <v>3.22</v>
       </c>
       <c r="AC23" s="95">
-        <v>524343</v>
+        <v>589528</v>
       </c>
       <c r="AD23" s="95">
-        <v>426178</v>
+        <v>475520</v>
       </c>
       <c r="AE23" s="95">
-        <v>382959</v>
+        <v>363182</v>
       </c>
       <c r="AF23" s="97">
-        <v>89.9</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="AG23" s="96">
-        <v>2.4900000000000002</v>
+        <v>2.46</v>
       </c>
       <c r="AH23" s="95">
-        <v>286306</v>
+        <v>281004</v>
       </c>
       <c r="AI23" s="96">
-        <v>2.33</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AJ23" s="95">
-        <v>272024</v>
+        <v>265439</v>
       </c>
       <c r="AK23" s="98">
-        <v>99.1</v>
+        <v>99.6</v>
       </c>
     </row>
     <row r="24" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="92"/>
       <c r="C24" s="31"/>
       <c r="D24" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G24" s="102" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="H24" s="94">
-        <v>2.88</v>
+        <v>2.87</v>
       </c>
       <c r="I24" s="95">
-        <v>325717</v>
+        <v>316085</v>
       </c>
       <c r="J24" s="95">
-        <v>284732</v>
+        <v>272055</v>
       </c>
       <c r="K24" s="95">
-        <v>89487</v>
+        <v>94204</v>
       </c>
       <c r="L24" s="95">
-        <v>18804</v>
+        <v>18270</v>
       </c>
       <c r="M24" s="95">
-        <v>27445</v>
+        <v>23322</v>
       </c>
       <c r="N24" s="95">
-        <v>12051</v>
+        <v>13194</v>
       </c>
       <c r="O24" s="95">
-        <v>11330</v>
+        <v>11128</v>
       </c>
       <c r="P24" s="95">
-        <v>14579</v>
+        <v>14878</v>
       </c>
       <c r="Q24" s="95">
-        <v>42598</v>
+        <v>50198</v>
       </c>
       <c r="R24" s="95">
-        <v>24283</v>
+        <v>11677</v>
       </c>
       <c r="S24" s="95">
-        <v>32954</v>
+        <v>33306</v>
       </c>
       <c r="T24" s="95">
-        <v>52185</v>
+        <v>45908</v>
       </c>
       <c r="U24" s="95">
-        <v>25032</v>
+        <v>25400</v>
       </c>
       <c r="V24" s="95">
-        <v>298564</v>
+        <v>295577</v>
       </c>
       <c r="W24" s="95">
-        <v>171094</v>
+        <v>175457</v>
       </c>
       <c r="X24" s="95">
-        <v>18676</v>
+        <v>24766</v>
       </c>
       <c r="Y24" s="95">
-        <v>23682</v>
+        <v>23664</v>
       </c>
       <c r="Z24" s="95">
-        <v>128736</v>
+        <v>127028</v>
       </c>
       <c r="AA24" s="95">
-        <v>127470</v>
+        <v>120120</v>
       </c>
       <c r="AB24" s="96">
-        <v>3.22</v>
+        <v>3.21</v>
       </c>
       <c r="AC24" s="95">
-        <v>589528</v>
+        <v>522318</v>
       </c>
       <c r="AD24" s="95">
-        <v>475520</v>
+        <v>401312</v>
       </c>
       <c r="AE24" s="95">
-        <v>363182</v>
+        <v>351466</v>
       </c>
       <c r="AF24" s="97">
-        <v>76.400000000000006</v>
+        <v>87.6</v>
       </c>
       <c r="AG24" s="96">
-        <v>2.46</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH24" s="95">
-        <v>281004</v>
+        <v>273764</v>
       </c>
       <c r="AI24" s="96">
         <v>2.2999999999999998</v>
       </c>
       <c r="AJ24" s="95">
-        <v>265439</v>
+        <v>262413</v>
       </c>
       <c r="AK24" s="98">
-        <v>99.6</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="92"/>
       <c r="C25" s="31"/>
       <c r="D25" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="H25" s="94">
         <v>2.87</v>
       </c>
       <c r="I25" s="95">
-        <v>316085</v>
+        <v>295419</v>
       </c>
       <c r="J25" s="95">
-        <v>272055</v>
+        <v>258666</v>
       </c>
       <c r="K25" s="95">
-        <v>94204</v>
+        <v>89951</v>
       </c>
       <c r="L25" s="95">
-        <v>18270</v>
+        <v>19893</v>
       </c>
       <c r="M25" s="95">
-        <v>23322</v>
+        <v>21361</v>
       </c>
       <c r="N25" s="95">
-        <v>13194</v>
+        <v>14381</v>
       </c>
       <c r="O25" s="95">
-        <v>11128</v>
+        <v>9791</v>
       </c>
       <c r="P25" s="95">
-        <v>14878</v>
+        <v>16514</v>
       </c>
       <c r="Q25" s="95">
-        <v>50198</v>
+        <v>45192</v>
       </c>
       <c r="R25" s="95">
-        <v>11677</v>
+        <v>7166</v>
       </c>
       <c r="S25" s="95">
-        <v>33306</v>
+        <v>29299</v>
       </c>
       <c r="T25" s="95">
-        <v>45908</v>
+        <v>41873</v>
       </c>
       <c r="U25" s="95">
-        <v>25400</v>
+        <v>25177</v>
       </c>
       <c r="V25" s="95">
-        <v>295577</v>
+        <v>278723</v>
       </c>
       <c r="W25" s="95">
-        <v>175457</v>
+        <v>167967</v>
       </c>
       <c r="X25" s="95">
-        <v>24766</v>
+        <v>24352</v>
       </c>
       <c r="Y25" s="95">
-        <v>23664</v>
+        <v>21443</v>
       </c>
       <c r="Z25" s="95">
-        <v>127028</v>
+        <v>122172</v>
       </c>
       <c r="AA25" s="95">
-        <v>120120</v>
+        <v>110756</v>
       </c>
       <c r="AB25" s="96">
         <v>3.21</v>
       </c>
       <c r="AC25" s="95">
-        <v>522318</v>
+        <v>976268</v>
       </c>
       <c r="AD25" s="95">
-        <v>401312</v>
+        <v>776288</v>
       </c>
       <c r="AE25" s="95">
-        <v>351466</v>
+        <v>323202</v>
       </c>
       <c r="AF25" s="97">
-        <v>87.6</v>
+        <v>41.6</v>
       </c>
       <c r="AG25" s="96">
         <v>2.4700000000000002</v>
       </c>
       <c r="AH25" s="95">
-        <v>273764</v>
+        <v>262196</v>
       </c>
       <c r="AI25" s="96">
-        <v>2.2999999999999998</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="AJ25" s="95">
-        <v>262413</v>
+        <v>255383</v>
       </c>
       <c r="AK25" s="98">
-        <v>100</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="26" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="92"/>
       <c r="C26" s="31"/>
       <c r="D26" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H26" s="94">
         <v>2.87</v>
       </c>
       <c r="I26" s="95">
-        <v>295419</v>
+        <v>305694</v>
       </c>
       <c r="J26" s="95">
-        <v>258666</v>
+        <v>265582</v>
       </c>
       <c r="K26" s="95">
-        <v>89951</v>
+        <v>93632</v>
       </c>
       <c r="L26" s="95">
-        <v>19893</v>
+        <v>20125</v>
       </c>
       <c r="M26" s="95">
-        <v>21361</v>
+        <v>20174</v>
       </c>
       <c r="N26" s="95">
-        <v>14381</v>
+        <v>16164</v>
       </c>
       <c r="O26" s="95">
-        <v>9791</v>
+        <v>10039</v>
       </c>
       <c r="P26" s="95">
-        <v>16514</v>
+        <v>16724</v>
       </c>
       <c r="Q26" s="95">
-        <v>45192</v>
+        <v>46612</v>
       </c>
       <c r="R26" s="95">
-        <v>7166</v>
+        <v>7923</v>
       </c>
       <c r="S26" s="95">
-        <v>29299</v>
+        <v>30614</v>
       </c>
       <c r="T26" s="95">
-        <v>41873</v>
+        <v>43688</v>
       </c>
       <c r="U26" s="95">
-        <v>25177</v>
+        <v>26634</v>
       </c>
       <c r="V26" s="95">
-        <v>278723</v>
+        <v>288641</v>
       </c>
       <c r="W26" s="95">
-        <v>167967</v>
+        <v>174165</v>
       </c>
       <c r="X26" s="95">
-        <v>24352</v>
+        <v>27154</v>
       </c>
       <c r="Y26" s="95">
-        <v>21443</v>
+        <v>21893</v>
       </c>
       <c r="Z26" s="95">
-        <v>122172</v>
+        <v>125117</v>
       </c>
       <c r="AA26" s="95">
-        <v>110756</v>
+        <v>114476</v>
       </c>
       <c r="AB26" s="96">
         <v>3.21</v>
       </c>
       <c r="AC26" s="95">
-        <v>976268</v>
+        <v>701283</v>
       </c>
       <c r="AD26" s="95">
-        <v>776288</v>
+        <v>559705</v>
       </c>
       <c r="AE26" s="95">
-        <v>323202</v>
+        <v>338900</v>
       </c>
       <c r="AF26" s="97">
-        <v>41.6</v>
+        <v>60.5</v>
       </c>
       <c r="AG26" s="96">
         <v>2.4700000000000002</v>
       </c>
       <c r="AH26" s="95">
-        <v>262196</v>
+        <v>266468</v>
       </c>
       <c r="AI26" s="96">
-        <v>2.3199999999999998</v>
+        <v>2.34</v>
       </c>
       <c r="AJ26" s="95">
-        <v>255383</v>
+        <v>254850</v>
       </c>
       <c r="AK26" s="98">
-        <v>99.9</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="27" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="92"/>
       <c r="C27" s="31"/>
       <c r="D27" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H27" s="94">
         <v>2.87</v>
       </c>
       <c r="I27" s="95">
-        <v>305694</v>
+        <v>313977</v>
       </c>
       <c r="J27" s="95">
-        <v>265582</v>
+        <v>279913</v>
       </c>
       <c r="K27" s="95">
-        <v>93632</v>
+        <v>102443</v>
       </c>
       <c r="L27" s="95">
-        <v>20125</v>
+        <v>18915</v>
       </c>
       <c r="M27" s="95">
-        <v>20174</v>
+        <v>20991</v>
       </c>
       <c r="N27" s="95">
-        <v>16164</v>
+        <v>14120</v>
       </c>
       <c r="O27" s="95">
-        <v>10039</v>
+        <v>8367</v>
       </c>
       <c r="P27" s="95">
-        <v>16724</v>
+        <v>15538</v>
       </c>
       <c r="Q27" s="95">
-        <v>46612</v>
+        <v>42568</v>
       </c>
       <c r="R27" s="95">
-        <v>7923</v>
+        <v>7382</v>
       </c>
       <c r="S27" s="95">
-        <v>30614</v>
+        <v>37394</v>
       </c>
       <c r="T27" s="95">
-        <v>43688</v>
+        <v>46259</v>
       </c>
       <c r="U27" s="95">
-        <v>26634</v>
+        <v>27706</v>
       </c>
       <c r="V27" s="95">
-        <v>288641</v>
+        <v>295423</v>
       </c>
       <c r="W27" s="95">
-        <v>174165</v>
+        <v>172750</v>
       </c>
       <c r="X27" s="95">
-        <v>27154</v>
+        <v>20274</v>
       </c>
       <c r="Y27" s="95">
-        <v>21893</v>
+        <v>21002</v>
       </c>
       <c r="Z27" s="95">
-        <v>125117</v>
+        <v>131474</v>
       </c>
       <c r="AA27" s="95">
-        <v>114476</v>
+        <v>122673</v>
       </c>
       <c r="AB27" s="96">
-        <v>3.21</v>
+        <v>3.2</v>
       </c>
       <c r="AC27" s="95">
-        <v>701283</v>
+        <v>608578</v>
       </c>
       <c r="AD27" s="95">
-        <v>559705</v>
+        <v>506538</v>
       </c>
       <c r="AE27" s="95">
-        <v>338900</v>
+        <v>347325</v>
       </c>
       <c r="AF27" s="97">
-        <v>60.5</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="AG27" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.48</v>
       </c>
       <c r="AH27" s="95">
-        <v>266468</v>
+        <v>274503</v>
       </c>
       <c r="AI27" s="96">
-        <v>2.34</v>
+        <v>2.33</v>
       </c>
       <c r="AJ27" s="95">
-        <v>254850</v>
+        <v>266798</v>
       </c>
       <c r="AK27" s="98">
-        <v>100.1</v>
+        <v>100.3</v>
       </c>
     </row>
     <row r="28" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="92"/>
       <c r="C28" s="31"/>
       <c r="D28" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H28" s="94">
         <v>2.87</v>
       </c>
       <c r="I28" s="95">
-        <v>313977</v>
+        <v>303214</v>
       </c>
       <c r="J28" s="95">
-        <v>279913</v>
+        <v>267982</v>
       </c>
       <c r="K28" s="95">
-        <v>102443</v>
+        <v>93134</v>
       </c>
       <c r="L28" s="95">
-        <v>18915</v>
+        <v>15332</v>
       </c>
       <c r="M28" s="95">
-        <v>20991</v>
+        <v>22170</v>
       </c>
       <c r="N28" s="95">
-        <v>14120</v>
+        <v>12215</v>
       </c>
       <c r="O28" s="95">
-        <v>8367</v>
+        <v>7329</v>
       </c>
       <c r="P28" s="95">
-        <v>15538</v>
+        <v>16024</v>
       </c>
       <c r="Q28" s="95">
-        <v>42568</v>
+        <v>47266</v>
       </c>
       <c r="R28" s="95">
-        <v>7382</v>
+        <v>12186</v>
       </c>
       <c r="S28" s="95">
-        <v>37394</v>
+        <v>30687</v>
       </c>
       <c r="T28" s="95">
-        <v>46259</v>
+        <v>46872</v>
       </c>
       <c r="U28" s="95">
-        <v>27706</v>
+        <v>29186</v>
       </c>
       <c r="V28" s="95">
-        <v>295423</v>
+        <v>285529</v>
       </c>
       <c r="W28" s="95">
-        <v>172750</v>
+        <v>166115</v>
       </c>
       <c r="X28" s="95">
-        <v>20274</v>
+        <v>21140</v>
       </c>
       <c r="Y28" s="95">
-        <v>21002</v>
+        <v>19001</v>
       </c>
       <c r="Z28" s="95">
-        <v>131474</v>
+        <v>125974</v>
       </c>
       <c r="AA28" s="95">
-        <v>122673</v>
+        <v>119414</v>
       </c>
       <c r="AB28" s="96">
-        <v>3.2</v>
+        <v>3.18</v>
       </c>
       <c r="AC28" s="95">
-        <v>608578</v>
+        <v>510935</v>
       </c>
       <c r="AD28" s="95">
-        <v>506538</v>
+        <v>413961</v>
       </c>
       <c r="AE28" s="95">
-        <v>347325</v>
+        <v>339762</v>
       </c>
       <c r="AF28" s="97">
-        <v>68.599999999999994</v>
+        <v>82.1</v>
       </c>
       <c r="AG28" s="96">
-        <v>2.48</v>
+        <v>2.4900000000000002</v>
       </c>
       <c r="AH28" s="95">
-        <v>274503</v>
+        <v>258494</v>
       </c>
       <c r="AI28" s="96">
-        <v>2.33</v>
+        <v>2.35</v>
       </c>
       <c r="AJ28" s="95">
-        <v>266798</v>
+        <v>245973</v>
       </c>
       <c r="AK28" s="98">
-        <v>100.3</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="29" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="92"/>
       <c r="C29" s="31"/>
       <c r="D29" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H29" s="94">
         <v>2.87</v>
       </c>
       <c r="I29" s="95">
-        <v>303214</v>
+        <v>306872</v>
       </c>
       <c r="J29" s="95">
-        <v>267982</v>
+        <v>269465</v>
       </c>
       <c r="K29" s="95">
-        <v>93134</v>
+        <v>94352</v>
       </c>
       <c r="L29" s="95">
-        <v>15332</v>
+        <v>18289</v>
       </c>
       <c r="M29" s="95">
-        <v>22170</v>
+        <v>21675</v>
       </c>
       <c r="N29" s="95">
-        <v>12215</v>
+        <v>11791</v>
       </c>
       <c r="O29" s="95">
-        <v>7329</v>
+        <v>10153</v>
       </c>
       <c r="P29" s="95">
-        <v>16024</v>
+        <v>16918</v>
       </c>
       <c r="Q29" s="95">
-        <v>47266</v>
+        <v>42490</v>
       </c>
       <c r="R29" s="95">
-        <v>12186</v>
+        <v>13578</v>
       </c>
       <c r="S29" s="95">
-        <v>30687</v>
+        <v>31177</v>
       </c>
       <c r="T29" s="95">
-        <v>46872</v>
+        <v>46449</v>
       </c>
       <c r="U29" s="95">
-        <v>29186</v>
+        <v>26332</v>
       </c>
       <c r="V29" s="95">
-        <v>285529</v>
+        <v>286755</v>
       </c>
       <c r="W29" s="95">
-        <v>166115</v>
+        <v>168815</v>
       </c>
       <c r="X29" s="95">
-        <v>21140</v>
+        <v>19204</v>
       </c>
       <c r="Y29" s="95">
-        <v>19001</v>
+        <v>22959</v>
       </c>
       <c r="Z29" s="95">
-        <v>125974</v>
+        <v>126652</v>
       </c>
       <c r="AA29" s="95">
-        <v>119414</v>
+        <v>117940</v>
       </c>
       <c r="AB29" s="96">
-        <v>3.18</v>
+        <v>3.17</v>
       </c>
       <c r="AC29" s="95">
-        <v>510935</v>
+        <v>599845</v>
       </c>
       <c r="AD29" s="95">
-        <v>413961</v>
+        <v>499170</v>
       </c>
       <c r="AE29" s="95">
-        <v>339762</v>
+        <v>338977</v>
       </c>
       <c r="AF29" s="97">
-        <v>82.1</v>
+        <v>67.900000000000006</v>
       </c>
       <c r="AG29" s="96">
-        <v>2.4900000000000002</v>
+        <v>2.52</v>
       </c>
       <c r="AH29" s="95">
-        <v>258494</v>
+        <v>269413</v>
       </c>
       <c r="AI29" s="96">
-        <v>2.35</v>
+        <v>2.37</v>
       </c>
       <c r="AJ29" s="95">
-        <v>245973</v>
+        <v>260766</v>
       </c>
       <c r="AK29" s="98">
-        <v>100.1</v>
+        <v>100.8</v>
       </c>
     </row>
     <row r="30" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="92"/>
       <c r="C30" s="31"/>
       <c r="D30" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H30" s="94">
         <v>2.87</v>
       </c>
       <c r="I30" s="95">
-        <v>306872</v>
+        <v>314242</v>
       </c>
       <c r="J30" s="95">
-        <v>269465</v>
+        <v>270941</v>
       </c>
       <c r="K30" s="95">
-        <v>94352</v>
+        <v>96420</v>
       </c>
       <c r="L30" s="95">
-        <v>18289</v>
+        <v>20716</v>
       </c>
       <c r="M30" s="95">
-        <v>21675</v>
+        <v>20662</v>
       </c>
       <c r="N30" s="95">
-        <v>11791</v>
+        <v>13800</v>
       </c>
       <c r="O30" s="95">
-        <v>10153</v>
+        <v>12178</v>
       </c>
       <c r="P30" s="95">
-        <v>16918</v>
+        <v>16614</v>
       </c>
       <c r="Q30" s="95">
-        <v>42490</v>
+        <v>50343</v>
       </c>
       <c r="R30" s="95">
-        <v>13578</v>
+        <v>9706</v>
       </c>
       <c r="S30" s="95">
-        <v>31177</v>
+        <v>32170</v>
       </c>
       <c r="T30" s="95">
-        <v>46449</v>
+        <v>41633</v>
       </c>
       <c r="U30" s="95">
-        <v>26332</v>
+        <v>25304</v>
       </c>
       <c r="V30" s="95">
-        <v>286755</v>
+        <v>297912</v>
       </c>
       <c r="W30" s="95">
-        <v>168815</v>
+        <v>182745</v>
       </c>
       <c r="X30" s="95">
-        <v>19204</v>
+        <v>28292</v>
       </c>
       <c r="Y30" s="95">
-        <v>22959</v>
+        <v>26514</v>
       </c>
       <c r="Z30" s="95">
-        <v>126652</v>
+        <v>127938</v>
       </c>
       <c r="AA30" s="95">
-        <v>117940</v>
+        <v>115168</v>
       </c>
       <c r="AB30" s="96">
-        <v>3.17</v>
+        <v>3.18</v>
       </c>
       <c r="AC30" s="95">
-        <v>599845</v>
+        <v>519304</v>
       </c>
       <c r="AD30" s="95">
-        <v>499170</v>
+        <v>425503</v>
       </c>
       <c r="AE30" s="95">
-        <v>338977</v>
+        <v>350349</v>
       </c>
       <c r="AF30" s="97">
-        <v>67.900000000000006</v>
+        <v>82.3</v>
       </c>
       <c r="AG30" s="96">
-        <v>2.52</v>
+        <v>2.5</v>
       </c>
       <c r="AH30" s="95">
-        <v>269413</v>
+        <v>272028</v>
       </c>
       <c r="AI30" s="96">
         <v>2.37</v>
       </c>
       <c r="AJ30" s="95">
-        <v>260766</v>
+        <v>264172</v>
       </c>
       <c r="AK30" s="98">
-        <v>100.8</v>
+        <v>101.2</v>
       </c>
     </row>
     <row r="31" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="92"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H31" s="94">
         <v>2.87</v>
       </c>
       <c r="I31" s="95">
-        <v>314242</v>
+        <v>351522</v>
       </c>
       <c r="J31" s="95">
-        <v>270941</v>
+        <v>310761</v>
       </c>
       <c r="K31" s="95">
-        <v>96420</v>
+        <v>116474</v>
       </c>
       <c r="L31" s="95">
-        <v>20716</v>
+        <v>22121</v>
       </c>
       <c r="M31" s="95">
-        <v>20662</v>
+        <v>24014</v>
       </c>
       <c r="N31" s="95">
-        <v>13800</v>
+        <v>15412</v>
       </c>
       <c r="O31" s="95">
-        <v>12178</v>
+        <v>11466</v>
       </c>
       <c r="P31" s="95">
-        <v>16614</v>
+        <v>18766</v>
       </c>
       <c r="Q31" s="95">
-        <v>50343</v>
+        <v>42945</v>
       </c>
       <c r="R31" s="95">
-        <v>9706</v>
+        <v>11619</v>
       </c>
       <c r="S31" s="95">
-        <v>32170</v>
+        <v>37326</v>
       </c>
       <c r="T31" s="95">
-        <v>41633</v>
+        <v>51380</v>
       </c>
       <c r="U31" s="95">
-        <v>25304</v>
+        <v>29780</v>
       </c>
       <c r="V31" s="95">
-        <v>297912</v>
+        <v>329921</v>
       </c>
       <c r="W31" s="95">
-        <v>182745</v>
+        <v>204591</v>
       </c>
       <c r="X31" s="95">
-        <v>28292</v>
+        <v>23673</v>
       </c>
       <c r="Y31" s="95">
-        <v>26514</v>
+        <v>28144</v>
       </c>
       <c r="Z31" s="95">
-        <v>127938</v>
+        <v>152774</v>
       </c>
       <c r="AA31" s="95">
-        <v>115168</v>
+        <v>125330</v>
       </c>
       <c r="AB31" s="96">
-        <v>3.18</v>
+        <v>3.19</v>
       </c>
       <c r="AC31" s="95">
-        <v>519304</v>
+        <v>1207545</v>
       </c>
       <c r="AD31" s="95">
-        <v>425503</v>
+        <v>1010407</v>
       </c>
       <c r="AE31" s="95">
-        <v>350349</v>
+        <v>374127</v>
       </c>
       <c r="AF31" s="97">
-        <v>82.3</v>
+        <v>37</v>
       </c>
       <c r="AG31" s="96">
         <v>2.5</v>
       </c>
       <c r="AH31" s="95">
-        <v>272028</v>
+        <v>325081</v>
       </c>
       <c r="AI31" s="96">
         <v>2.37</v>
       </c>
       <c r="AJ31" s="95">
-        <v>264172</v>
+        <v>318400</v>
       </c>
       <c r="AK31" s="98">
-        <v>101.2</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="92"/>
       <c r="B32" s="3"/>
       <c r="C32" s="31"/>
       <c r="D32" s="83" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="E32" s="101" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="G32" s="102" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="H32" s="94">
         <v>2.87</v>
       </c>
       <c r="I32" s="95">
-        <v>351522</v>
+        <v>307584</v>
       </c>
       <c r="J32" s="95">
-        <v>310761</v>
+        <v>264970</v>
       </c>
       <c r="K32" s="95">
-        <v>116474</v>
+        <v>92562</v>
       </c>
       <c r="L32" s="95">
-        <v>22121</v>
+        <v>16956</v>
       </c>
       <c r="M32" s="95">
-        <v>24014</v>
+        <v>28363</v>
       </c>
       <c r="N32" s="95">
-        <v>15412</v>
+        <v>12614</v>
       </c>
       <c r="O32" s="95">
-        <v>11466</v>
+        <v>10241</v>
       </c>
       <c r="P32" s="95">
-        <v>18766</v>
+        <v>15397</v>
       </c>
       <c r="Q32" s="95">
-        <v>42945</v>
+        <v>41388</v>
       </c>
       <c r="R32" s="95">
-        <v>11619</v>
+        <v>8112</v>
       </c>
       <c r="S32" s="95">
-        <v>37326</v>
+        <v>31533</v>
       </c>
       <c r="T32" s="95">
-        <v>51380</v>
+        <v>50419</v>
       </c>
       <c r="U32" s="95">
-        <v>29780</v>
+        <v>25648</v>
       </c>
       <c r="V32" s="95">
-        <v>329921</v>
+        <v>282813</v>
       </c>
       <c r="W32" s="95">
-        <v>204591</v>
+        <v>174204</v>
       </c>
       <c r="X32" s="95">
-        <v>23673</v>
+        <v>22908</v>
       </c>
       <c r="Y32" s="95">
-        <v>28144</v>
+        <v>22949</v>
       </c>
       <c r="Z32" s="95">
-        <v>152774</v>
+        <v>128348</v>
       </c>
       <c r="AA32" s="95">
-        <v>125330</v>
+        <v>108608</v>
       </c>
       <c r="AB32" s="96">
-        <v>3.19</v>
+        <v>3.18</v>
       </c>
       <c r="AC32" s="95">
-        <v>1207545</v>
+        <v>530520</v>
       </c>
       <c r="AD32" s="95">
-        <v>1010407</v>
+        <v>432712</v>
       </c>
       <c r="AE32" s="95">
-        <v>374127</v>
+        <v>334790</v>
       </c>
       <c r="AF32" s="97">
-        <v>37</v>
+        <v>77.400000000000006</v>
       </c>
       <c r="AG32" s="96">
-        <v>2.5</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="AH32" s="95">
-        <v>325081</v>
+        <v>276215</v>
       </c>
       <c r="AI32" s="96">
         <v>2.37</v>
       </c>
       <c r="AJ32" s="95">
-        <v>318400</v>
+        <v>265901</v>
       </c>
       <c r="AK32" s="98">
-        <v>101</v>
+        <v>100.9</v>
       </c>
     </row>
     <row r="33" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="92"/>
       <c r="B33" s="3"/>
       <c r="C33" s="31"/>
       <c r="D33" s="83" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="E33" s="101" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G33" s="102" t="s">
-        <v>144</v>
+        <v>55</v>
       </c>
       <c r="H33" s="94">
         <v>2.87</v>
       </c>
       <c r="I33" s="95">
-        <v>307584</v>
+        <v>289391</v>
       </c>
       <c r="J33" s="95">
-        <v>264970</v>
+        <v>253032</v>
       </c>
       <c r="K33" s="95">
-        <v>92562</v>
+        <v>87314</v>
       </c>
       <c r="L33" s="95">
-        <v>16956</v>
+        <v>18632</v>
       </c>
       <c r="M33" s="95">
-        <v>28363</v>
+        <v>30124</v>
       </c>
       <c r="N33" s="95">
-        <v>12614</v>
+        <v>9883</v>
       </c>
       <c r="O33" s="95">
-        <v>10241</v>
+        <v>7716</v>
       </c>
       <c r="P33" s="95">
-        <v>15397</v>
+        <v>15217</v>
       </c>
       <c r="Q33" s="95">
-        <v>41388</v>
+        <v>40966</v>
       </c>
       <c r="R33" s="95">
-        <v>8112</v>
+        <v>8027</v>
       </c>
       <c r="S33" s="95">
-        <v>31533</v>
+        <v>31978</v>
       </c>
       <c r="T33" s="95">
-        <v>50419</v>
+        <v>39535</v>
       </c>
       <c r="U33" s="95">
-        <v>25648</v>
+        <v>23320</v>
       </c>
       <c r="V33" s="95">
-        <v>282813</v>
+        <v>273176</v>
       </c>
       <c r="W33" s="95">
-        <v>174204</v>
+        <v>164881</v>
       </c>
       <c r="X33" s="95">
-        <v>22908</v>
+        <v>20132</v>
       </c>
       <c r="Y33" s="95">
-        <v>22949</v>
+        <v>17994</v>
       </c>
       <c r="Z33" s="95">
-        <v>128348</v>
+        <v>126755</v>
       </c>
       <c r="AA33" s="95">
-        <v>108608</v>
+        <v>108295</v>
       </c>
       <c r="AB33" s="96">
         <v>3.18</v>
       </c>
       <c r="AC33" s="95">
-        <v>530520</v>
+        <v>589038</v>
       </c>
       <c r="AD33" s="95">
-        <v>432712</v>
+        <v>490520</v>
       </c>
       <c r="AE33" s="95">
-        <v>334790</v>
+        <v>319797</v>
       </c>
       <c r="AF33" s="97">
-        <v>77.400000000000006</v>
+        <v>65.2</v>
       </c>
       <c r="AG33" s="96">
         <v>2.5099999999999998</v>
       </c>
       <c r="AH33" s="95">
-        <v>276215</v>
+        <v>254352</v>
       </c>
       <c r="AI33" s="96">
-        <v>2.37</v>
+        <v>2.38</v>
       </c>
       <c r="AJ33" s="95">
-        <v>265901</v>
+        <v>240524</v>
       </c>
       <c r="AK33" s="98">
-        <v>100.9</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="34" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="92"/>
       <c r="B34" s="3"/>
       <c r="C34" s="31"/>
       <c r="D34" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E34" s="101" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H34" s="94">
         <v>2.87</v>
       </c>
       <c r="I34" s="95">
-        <v>289391</v>
+        <v>334701</v>
       </c>
       <c r="J34" s="95">
-        <v>253032</v>
+        <v>293848</v>
       </c>
       <c r="K34" s="95">
-        <v>87314</v>
+        <v>97100</v>
       </c>
       <c r="L34" s="95">
-        <v>18632</v>
+        <v>19441</v>
       </c>
       <c r="M34" s="95">
-        <v>30124</v>
+        <v>28857</v>
       </c>
       <c r="N34" s="95">
-        <v>9883</v>
+        <v>14154</v>
       </c>
       <c r="O34" s="95">
-        <v>7716</v>
+        <v>11351</v>
       </c>
       <c r="P34" s="95">
-        <v>15217</v>
+        <v>17852</v>
       </c>
       <c r="Q34" s="95">
-        <v>40966</v>
+        <v>45556</v>
       </c>
       <c r="R34" s="95">
-        <v>8027</v>
+        <v>14303</v>
       </c>
       <c r="S34" s="95">
-        <v>31978</v>
+        <v>36861</v>
       </c>
       <c r="T34" s="95">
-        <v>39535</v>
+        <v>49226</v>
       </c>
       <c r="U34" s="95">
-        <v>23320</v>
+        <v>27209</v>
       </c>
       <c r="V34" s="95">
-        <v>273176</v>
+        <v>312683</v>
       </c>
       <c r="W34" s="95">
-        <v>164881</v>
+        <v>185752</v>
       </c>
       <c r="X34" s="95">
-        <v>20132</v>
+        <v>23881</v>
       </c>
       <c r="Y34" s="95">
-        <v>17994</v>
+        <v>23999</v>
       </c>
       <c r="Z34" s="95">
-        <v>126755</v>
+        <v>137873</v>
       </c>
       <c r="AA34" s="95">
-        <v>108295</v>
+        <v>126931</v>
       </c>
       <c r="AB34" s="96">
         <v>3.18</v>
       </c>
       <c r="AC34" s="95">
-        <v>589038</v>
+        <v>557663</v>
       </c>
       <c r="AD34" s="95">
-        <v>490520</v>
+        <v>453448</v>
       </c>
       <c r="AE34" s="95">
-        <v>319797</v>
+        <v>374892</v>
       </c>
       <c r="AF34" s="97">
-        <v>65.2</v>
+        <v>82.7</v>
       </c>
       <c r="AG34" s="96">
-        <v>2.5099999999999998</v>
+        <v>2.5</v>
       </c>
       <c r="AH34" s="95">
-        <v>254352</v>
+        <v>287863</v>
       </c>
       <c r="AI34" s="96">
-        <v>2.38</v>
+        <v>2.37</v>
       </c>
       <c r="AJ34" s="95">
-        <v>240524</v>
+        <v>273438</v>
       </c>
       <c r="AK34" s="98">
-        <v>100.2</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="35" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="92"/>
       <c r="B35" s="3"/>
       <c r="C35" s="31"/>
       <c r="D35" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E35" s="101" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G35" s="102" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H35" s="94">
-        <v>2.87</v>
+        <v>2.86</v>
       </c>
       <c r="I35" s="95">
-        <v>334701</v>
+        <v>328969</v>
       </c>
       <c r="J35" s="95">
-        <v>293848</v>
+        <v>283384</v>
       </c>
       <c r="K35" s="95">
-        <v>97100</v>
+        <v>92063</v>
       </c>
       <c r="L35" s="95">
-        <v>19441</v>
+        <v>20641</v>
       </c>
       <c r="M35" s="95">
-        <v>28857</v>
+        <v>24688</v>
       </c>
       <c r="N35" s="95">
-        <v>14154</v>
+        <v>14622</v>
       </c>
       <c r="O35" s="95">
-        <v>11351</v>
+        <v>10240</v>
       </c>
       <c r="P35" s="95">
-        <v>17852</v>
+        <v>15553</v>
       </c>
       <c r="Q35" s="95">
-        <v>45556</v>
+        <v>46471</v>
       </c>
       <c r="R35" s="95">
-        <v>14303</v>
+        <v>18374</v>
       </c>
       <c r="S35" s="95">
-        <v>36861</v>
+        <v>35483</v>
       </c>
       <c r="T35" s="95">
-        <v>49226</v>
+        <v>50834</v>
       </c>
       <c r="U35" s="95">
-        <v>27209</v>
+        <v>26991</v>
       </c>
       <c r="V35" s="95">
-        <v>312683</v>
+        <v>305127</v>
       </c>
       <c r="W35" s="95">
-        <v>185752</v>
+        <v>177975</v>
       </c>
       <c r="X35" s="95">
-        <v>23881</v>
+        <v>26323</v>
       </c>
       <c r="Y35" s="95">
-        <v>23999</v>
+        <v>23815</v>
       </c>
       <c r="Z35" s="95">
-        <v>137873</v>
+        <v>127837</v>
       </c>
       <c r="AA35" s="95">
-        <v>126931</v>
+        <v>127152</v>
       </c>
       <c r="AB35" s="96">
-        <v>3.18</v>
+        <v>3.19</v>
       </c>
       <c r="AC35" s="95">
-        <v>557663</v>
+        <v>612163</v>
       </c>
       <c r="AD35" s="95">
-        <v>453448</v>
+        <v>493684</v>
       </c>
       <c r="AE35" s="95">
-        <v>374892</v>
+        <v>364781</v>
       </c>
       <c r="AF35" s="97">
-        <v>82.7</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="AG35" s="96">
-        <v>2.5</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH35" s="95">
-        <v>287863</v>
+        <v>286795</v>
       </c>
       <c r="AI35" s="96">
-        <v>2.37</v>
+        <v>2.35</v>
       </c>
       <c r="AJ35" s="95">
-        <v>273438</v>
+        <v>273802</v>
       </c>
       <c r="AK35" s="98">
-        <v>100.7</v>
+        <v>101.1</v>
       </c>
     </row>
     <row r="36" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="92"/>
       <c r="B36" s="3"/>
       <c r="C36" s="31"/>
       <c r="D36" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E36" s="101" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G36" s="102" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="H36" s="94">
         <v>2.86</v>
       </c>
       <c r="I36" s="95">
-        <v>328969</v>
+        <v>320345</v>
       </c>
       <c r="J36" s="95">
-        <v>283384</v>
+        <v>283738</v>
       </c>
       <c r="K36" s="95">
-        <v>92063</v>
+        <v>99824</v>
       </c>
       <c r="L36" s="95">
-        <v>20641</v>
+        <v>18794</v>
       </c>
       <c r="M36" s="95">
-        <v>24688</v>
+        <v>21316</v>
       </c>
       <c r="N36" s="95">
-        <v>14622</v>
+        <v>16591</v>
       </c>
       <c r="O36" s="95">
-        <v>10240</v>
+        <v>11778</v>
       </c>
       <c r="P36" s="95">
-        <v>15553</v>
+        <v>15370</v>
       </c>
       <c r="Q36" s="95">
-        <v>46471</v>
+        <v>43046</v>
       </c>
       <c r="R36" s="95">
-        <v>18374</v>
+        <v>13344</v>
       </c>
       <c r="S36" s="95">
-        <v>35483</v>
+        <v>32797</v>
       </c>
       <c r="T36" s="95">
-        <v>50834</v>
+        <v>47484</v>
       </c>
       <c r="U36" s="95">
-        <v>26991</v>
+        <v>28394</v>
       </c>
       <c r="V36" s="95">
-        <v>305127</v>
+        <v>301255</v>
       </c>
       <c r="W36" s="95">
-        <v>177975</v>
+        <v>179210</v>
       </c>
       <c r="X36" s="95">
-        <v>26323</v>
+        <v>22689</v>
       </c>
       <c r="Y36" s="95">
-        <v>23815</v>
+        <v>26376</v>
       </c>
       <c r="Z36" s="95">
-        <v>127837</v>
+        <v>130145</v>
       </c>
       <c r="AA36" s="95">
-        <v>127152</v>
+        <v>122045</v>
       </c>
       <c r="AB36" s="96">
         <v>3.19</v>
       </c>
       <c r="AC36" s="95">
-        <v>612163</v>
+        <v>534893</v>
       </c>
       <c r="AD36" s="95">
-        <v>493684</v>
+        <v>410713</v>
       </c>
       <c r="AE36" s="95">
-        <v>364781</v>
+        <v>353443</v>
       </c>
       <c r="AF36" s="97">
-        <v>73.900000000000006</v>
+        <v>86.1</v>
       </c>
       <c r="AG36" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.46</v>
       </c>
       <c r="AH36" s="95">
-        <v>286795</v>
+        <v>280964</v>
       </c>
       <c r="AI36" s="96">
-        <v>2.35</v>
+        <v>2.33</v>
       </c>
       <c r="AJ36" s="95">
-        <v>273802</v>
+        <v>262704</v>
       </c>
       <c r="AK36" s="98">
-        <v>101.1</v>
+        <v>101.7</v>
       </c>
     </row>
     <row r="37" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="92"/>
       <c r="B37" s="3"/>
       <c r="C37" s="31"/>
       <c r="D37" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="101" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G37" s="102" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="H37" s="94">
         <v>2.86</v>
       </c>
       <c r="I37" s="95">
-        <v>320345</v>
+        <v>290886</v>
       </c>
       <c r="J37" s="95">
-        <v>283738</v>
+        <v>252112</v>
       </c>
       <c r="K37" s="95">
-        <v>99824</v>
+        <v>90485</v>
       </c>
       <c r="L37" s="95">
-        <v>18794</v>
+        <v>21113</v>
       </c>
       <c r="M37" s="95">
-        <v>21316</v>
+        <v>19837</v>
       </c>
       <c r="N37" s="95">
-        <v>16591</v>
+        <v>13049</v>
       </c>
       <c r="O37" s="95">
-        <v>11778</v>
+        <v>7983</v>
       </c>
       <c r="P37" s="95">
-        <v>15370</v>
+        <v>16965</v>
       </c>
       <c r="Q37" s="95">
-        <v>43046</v>
+        <v>43643</v>
       </c>
       <c r="R37" s="95">
-        <v>13344</v>
+        <v>8127</v>
       </c>
       <c r="S37" s="95">
-        <v>32797</v>
+        <v>29869</v>
       </c>
       <c r="T37" s="95">
-        <v>47484</v>
+        <v>39815</v>
       </c>
       <c r="U37" s="95">
-        <v>28394</v>
+        <v>23961</v>
       </c>
       <c r="V37" s="95">
-        <v>301255</v>
+        <v>275031</v>
       </c>
       <c r="W37" s="95">
-        <v>179210</v>
+        <v>165256</v>
       </c>
       <c r="X37" s="95">
-        <v>22689</v>
+        <v>25143</v>
       </c>
       <c r="Y37" s="95">
-        <v>26376</v>
+        <v>19261</v>
       </c>
       <c r="Z37" s="95">
-        <v>130145</v>
+        <v>120852</v>
       </c>
       <c r="AA37" s="95">
-        <v>122045</v>
+        <v>109775</v>
       </c>
       <c r="AB37" s="96">
-        <v>3.19</v>
+        <v>3.18</v>
       </c>
       <c r="AC37" s="95">
-        <v>534893</v>
+        <v>1013986</v>
       </c>
       <c r="AD37" s="95">
-        <v>410713</v>
+        <v>810644</v>
       </c>
       <c r="AE37" s="95">
-        <v>353443</v>
+        <v>310420</v>
       </c>
       <c r="AF37" s="97">
-        <v>86.1</v>
+        <v>38.299999999999997</v>
       </c>
       <c r="AG37" s="96">
-        <v>2.46</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="AH37" s="95">
-        <v>280964</v>
+        <v>267169</v>
       </c>
       <c r="AI37" s="96">
         <v>2.33</v>
       </c>
       <c r="AJ37" s="95">
-        <v>262704</v>
+        <v>254794</v>
       </c>
       <c r="AK37" s="98">
-        <v>101.7</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="38" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="92"/>
       <c r="B38" s="3"/>
       <c r="C38" s="31"/>
       <c r="D38" s="83" t="s">
         <v>125</v>
       </c>
       <c r="E38" s="101" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G38" s="102" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H38" s="94">
         <v>2.86</v>
       </c>
       <c r="I38" s="95">
-        <v>290886</v>
+        <v>301245</v>
       </c>
       <c r="J38" s="95">
-        <v>252112</v>
+        <v>267790</v>
       </c>
       <c r="K38" s="95">
-        <v>90485</v>
+        <v>95681</v>
       </c>
       <c r="L38" s="95">
-        <v>21113</v>
+        <v>17291</v>
       </c>
       <c r="M38" s="95">
-        <v>19837</v>
+        <v>18436</v>
       </c>
       <c r="N38" s="95">
-        <v>13049</v>
+        <v>16877</v>
       </c>
       <c r="O38" s="95">
-        <v>7983</v>
+        <v>10126</v>
       </c>
       <c r="P38" s="95">
-        <v>16965</v>
+        <v>16053</v>
       </c>
       <c r="Q38" s="95">
-        <v>43643</v>
+        <v>43789</v>
       </c>
       <c r="R38" s="95">
-        <v>8127</v>
+        <v>7209</v>
       </c>
       <c r="S38" s="95">
-        <v>29869</v>
+        <v>32700</v>
       </c>
       <c r="T38" s="95">
-        <v>39815</v>
+        <v>43081</v>
       </c>
       <c r="U38" s="95">
-        <v>23961</v>
+        <v>26932</v>
       </c>
       <c r="V38" s="95">
-        <v>275031</v>
+        <v>285095</v>
       </c>
       <c r="W38" s="95">
-        <v>165256</v>
+        <v>170228</v>
       </c>
       <c r="X38" s="95">
-        <v>25143</v>
+        <v>23475</v>
       </c>
       <c r="Y38" s="95">
-        <v>19261</v>
+        <v>22880</v>
       </c>
       <c r="Z38" s="95">
-        <v>120852</v>
+        <v>123873</v>
       </c>
       <c r="AA38" s="95">
-        <v>109775</v>
+        <v>114867</v>
       </c>
       <c r="AB38" s="96">
-        <v>3.18</v>
+        <v>3.17</v>
       </c>
       <c r="AC38" s="95">
-        <v>1013986</v>
+        <v>689476</v>
       </c>
       <c r="AD38" s="95">
-        <v>810644</v>
+        <v>554381</v>
       </c>
       <c r="AE38" s="95">
-        <v>310420</v>
+        <v>322866</v>
       </c>
       <c r="AF38" s="97">
-        <v>38.299999999999997</v>
+        <v>58.2</v>
       </c>
       <c r="AG38" s="96">
-        <v>2.4700000000000002</v>
+        <v>2.48</v>
       </c>
       <c r="AH38" s="95">
-        <v>267169</v>
+        <v>274934</v>
       </c>
       <c r="AI38" s="96">
-        <v>2.33</v>
+        <v>2.34</v>
       </c>
       <c r="AJ38" s="95">
-        <v>254794</v>
+        <v>256135</v>
       </c>
       <c r="AK38" s="98">
-        <v>101.8</v>
+        <v>102.4</v>
       </c>
     </row>
     <row r="39" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="92"/>
       <c r="B39" s="3"/>
       <c r="C39" s="31"/>
       <c r="D39" s="101" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="101" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F39" s="102" t="s">
         <v>125</v>
       </c>
       <c r="G39" s="102" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H39" s="94">
         <v>2.86</v>
       </c>
       <c r="I39" s="95">
-        <v>301245</v>
+        <v>310975</v>
       </c>
       <c r="J39" s="95">
-        <v>267790</v>
+        <v>274095</v>
       </c>
       <c r="K39" s="95">
-        <v>95681</v>
+        <v>104220</v>
       </c>
       <c r="L39" s="95">
-        <v>17291</v>
+        <v>18267</v>
       </c>
       <c r="M39" s="95">
-        <v>18436</v>
+        <v>19835</v>
       </c>
       <c r="N39" s="95">
-        <v>16877</v>
+        <v>13880</v>
       </c>
       <c r="O39" s="95">
-        <v>10126</v>
+        <v>7754</v>
       </c>
       <c r="P39" s="95">
-        <v>16053</v>
+        <v>15699</v>
       </c>
       <c r="Q39" s="95">
-        <v>43789</v>
+        <v>43647</v>
       </c>
       <c r="R39" s="95">
-        <v>7209</v>
+        <v>6230</v>
       </c>
       <c r="S39" s="95">
-        <v>32700</v>
+        <v>36572</v>
       </c>
       <c r="T39" s="95">
-        <v>43081</v>
+        <v>44872</v>
       </c>
       <c r="U39" s="95">
-        <v>26932</v>
+        <v>26610</v>
       </c>
       <c r="V39" s="95">
-        <v>285095</v>
+        <v>292713</v>
       </c>
       <c r="W39" s="95">
-        <v>170228</v>
+        <v>172313</v>
       </c>
       <c r="X39" s="95">
-        <v>23475</v>
+        <v>21657</v>
       </c>
       <c r="Y39" s="95">
-        <v>22880</v>
+        <v>19787</v>
       </c>
       <c r="Z39" s="95">
-        <v>123873</v>
+        <v>130869</v>
       </c>
       <c r="AA39" s="95">
-        <v>114867</v>
+        <v>120400</v>
       </c>
       <c r="AB39" s="96">
-        <v>3.17</v>
+        <v>3.16</v>
       </c>
       <c r="AC39" s="95">
-        <v>689476</v>
+        <v>616704</v>
       </c>
       <c r="AD39" s="95">
-        <v>554381</v>
+        <v>513617</v>
       </c>
       <c r="AE39" s="95">
-        <v>322866</v>
+        <v>331134</v>
       </c>
       <c r="AF39" s="97">
-        <v>58.2</v>
+        <v>64.5</v>
       </c>
       <c r="AG39" s="96">
         <v>2.48</v>
       </c>
       <c r="AH39" s="95">
-        <v>274934</v>
+        <v>286189</v>
       </c>
       <c r="AI39" s="96">
-        <v>2.34</v>
+        <v>2.33</v>
       </c>
       <c r="AJ39" s="95">
-        <v>256135</v>
+        <v>268342</v>
       </c>
       <c r="AK39" s="98">
-        <v>102.4</v>
+        <v>102.5</v>
       </c>
     </row>
     <row r="40" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="84"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="103"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>133</v>
       </c>
       <c r="I40" s="104"/>
       <c r="J40" s="104"/>
       <c r="K40" s="104"/>
       <c r="L40" s="104"/>
       <c r="M40" s="104"/>
       <c r="N40" s="104"/>
       <c r="O40" s="104"/>
       <c r="P40" s="104"/>
       <c r="Q40" s="104"/>
       <c r="R40" s="104"/>
       <c r="S40" s="104"/>
       <c r="T40" s="104"/>
@@ -5583,2695 +5575,2695 @@
       <c r="V40" s="104"/>
       <c r="W40" s="104"/>
       <c r="X40" s="104"/>
       <c r="Y40" s="104"/>
       <c r="Z40" s="104"/>
       <c r="AA40" s="104"/>
       <c r="AB40" s="104"/>
       <c r="AC40" s="104"/>
       <c r="AD40" s="104"/>
       <c r="AE40" s="105"/>
       <c r="AF40" s="103"/>
       <c r="AG40" s="104"/>
       <c r="AH40" s="104"/>
       <c r="AI40" s="104"/>
       <c r="AJ40" s="104"/>
       <c r="AK40" s="104"/>
     </row>
     <row r="41" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="92"/>
       <c r="B41" s="3"/>
       <c r="C41" s="93"/>
       <c r="D41" s="106" t="s">
         <v>139</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="H41" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I41" s="108">
-        <v>3.3</v>
+        <v>1.5</v>
       </c>
       <c r="J41" s="108">
-        <v>2.4</v>
+        <v>3.4</v>
       </c>
       <c r="K41" s="108">
-        <v>1.2</v>
+        <v>6.3</v>
       </c>
       <c r="L41" s="108">
-        <v>19.2</v>
+        <v>-5.7</v>
       </c>
       <c r="M41" s="108">
-        <v>7.7</v>
+        <v>12.2</v>
       </c>
       <c r="N41" s="108">
-        <v>1.6</v>
+        <v>12.3</v>
       </c>
       <c r="O41" s="108">
-        <v>-3.6</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="P41" s="108">
-        <v>3.1</v>
+        <v>5.7</v>
       </c>
       <c r="Q41" s="108">
+        <v>-16.899999999999999</v>
+      </c>
+      <c r="R41" s="108">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="S41" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="T41" s="108">
+        <v>6.5</v>
+      </c>
+      <c r="U41" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V41" s="109">
+        <v>0.7</v>
+      </c>
+      <c r="W41" s="109">
+        <v>0.5</v>
+      </c>
+      <c r="X41" s="109">
+        <v>-26.8</v>
+      </c>
+      <c r="Y41" s="109">
+        <v>2.5</v>
+      </c>
+      <c r="Z41" s="109">
+        <v>5.2</v>
+      </c>
+      <c r="AA41" s="109">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC41" s="108">
+        <v>5.6</v>
+      </c>
+      <c r="AD41" s="108">
+        <v>7.3</v>
+      </c>
+      <c r="AE41" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AF41" s="108">
         <v>-3.2</v>
       </c>
-      <c r="R41" s="108">
-[...23 lines deleted...]
-      <c r="Z41" s="109">
+      <c r="AG41" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH41" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="AI41" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ41" s="108">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AA41" s="109">
-[...28 lines deleted...]
-      </c>
       <c r="AK41" s="111">
-        <v>3.2</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="42" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="92"/>
       <c r="C42" s="3"/>
       <c r="D42" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H42" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I42" s="108">
+        <v>1.8</v>
+      </c>
+      <c r="J42" s="108">
+        <v>3.2</v>
+      </c>
+      <c r="K42" s="108">
+        <v>3.4</v>
+      </c>
+      <c r="L42" s="108">
+        <v>-1.7</v>
+      </c>
+      <c r="M42" s="108">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="N42" s="108">
+        <v>4.5</v>
+      </c>
+      <c r="O42" s="108">
+        <v>20.3</v>
+      </c>
+      <c r="P42" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Q42" s="108">
+        <v>-11.7</v>
+      </c>
+      <c r="R42" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="S42" s="108">
+        <v>4.3</v>
+      </c>
+      <c r="T42" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="U42" s="108">
+        <v>-1.6</v>
+      </c>
+      <c r="V42" s="109">
         <v>1.5</v>
       </c>
-      <c r="J42" s="108">
-[...14 lines deleted...]
-      <c r="O42" s="108">
+      <c r="W42" s="109">
+        <v>1.5</v>
+      </c>
+      <c r="X42" s="109">
+        <v>-14.7</v>
+      </c>
+      <c r="Y42" s="109">
         <v>8.8000000000000007</v>
       </c>
-      <c r="P42" s="108">
-[...28 lines deleted...]
-      </c>
       <c r="Z42" s="109">
+        <v>3.5</v>
+      </c>
+      <c r="AA42" s="109">
+        <v>1.4</v>
+      </c>
+      <c r="AB42" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC42" s="108">
+        <v>1.3</v>
+      </c>
+      <c r="AD42" s="108">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="AF42" s="108">
+        <v>-1.6</v>
+      </c>
+      <c r="AG42" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH42" s="108">
+        <v>5.5</v>
+      </c>
+      <c r="AI42" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ42" s="108">
         <v>5.2</v>
       </c>
-      <c r="AA42" s="109">
-[...28 lines deleted...]
-      </c>
       <c r="AK42" s="111">
-        <v>3.5</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="43" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="92"/>
       <c r="C43" s="3"/>
       <c r="D43" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H43" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I43" s="108">
-        <v>1.8</v>
+        <v>1.3</v>
       </c>
       <c r="J43" s="108">
-        <v>3.2</v>
+        <v>1.6</v>
       </c>
       <c r="K43" s="108">
-        <v>3.4</v>
+        <v>2.7</v>
       </c>
       <c r="L43" s="108">
-        <v>-1.7</v>
+        <v>-8.6</v>
       </c>
       <c r="M43" s="108">
-        <v>18.100000000000001</v>
+        <v>11.5</v>
       </c>
       <c r="N43" s="108">
-        <v>4.5</v>
+        <v>-1.4</v>
       </c>
       <c r="O43" s="108">
-        <v>20.3</v>
+        <v>-11.6</v>
       </c>
       <c r="P43" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-0.7</v>
       </c>
       <c r="Q43" s="108">
-        <v>-11.7</v>
+        <v>0.5</v>
       </c>
       <c r="R43" s="108">
-        <v>7.7</v>
+        <v>-14.9</v>
       </c>
       <c r="S43" s="108">
-        <v>4.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="T43" s="108">
-        <v>1.6</v>
+        <v>10</v>
       </c>
       <c r="U43" s="108">
-        <v>-1.6</v>
+        <v>14.6</v>
       </c>
       <c r="V43" s="109">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="W43" s="109">
         <v>1.5</v>
       </c>
       <c r="X43" s="109">
-        <v>-14.7</v>
+        <v>-0.7</v>
       </c>
       <c r="Y43" s="109">
-        <v>8.8000000000000007</v>
+        <v>-5.5</v>
       </c>
       <c r="Z43" s="109">
-        <v>3.5</v>
+        <v>3.1</v>
       </c>
       <c r="AA43" s="109">
-        <v>1.4</v>
+        <v>0.5</v>
       </c>
       <c r="AB43" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC43" s="108">
-        <v>1.3</v>
+        <v>3.7</v>
       </c>
       <c r="AD43" s="108">
-        <v>1</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AE43" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-0.9</v>
       </c>
       <c r="AF43" s="108">
-        <v>-1.6</v>
+        <v>-3.7</v>
       </c>
       <c r="AG43" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH43" s="108">
-        <v>5.5</v>
+        <v>4</v>
       </c>
       <c r="AI43" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ43" s="108">
-        <v>5.2</v>
+        <v>5.9</v>
       </c>
       <c r="AK43" s="111">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="44" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="92"/>
       <c r="C44" s="3"/>
       <c r="D44" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H44" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I44" s="108">
-        <v>1.3</v>
+        <v>3</v>
       </c>
       <c r="J44" s="108">
+        <v>1.4</v>
+      </c>
+      <c r="K44" s="108">
+        <v>4.2</v>
+      </c>
+      <c r="L44" s="108">
+        <v>21.7</v>
+      </c>
+      <c r="M44" s="108">
+        <v>3.7</v>
+      </c>
+      <c r="N44" s="108">
+        <v>-10.6</v>
+      </c>
+      <c r="O44" s="108">
+        <v>-11.5</v>
+      </c>
+      <c r="P44" s="108">
+        <v>2.4</v>
+      </c>
+      <c r="Q44" s="108">
+        <v>0.4</v>
+      </c>
+      <c r="R44" s="108">
+        <v>30.6</v>
+      </c>
+      <c r="S44" s="108">
+        <v>1.5</v>
+      </c>
+      <c r="T44" s="108">
+        <v>0.6</v>
+      </c>
+      <c r="U44" s="108">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="V44" s="109">
+        <v>2.7</v>
+      </c>
+      <c r="W44" s="109">
         <v>1.6</v>
       </c>
-      <c r="K44" s="108">
-[...37 lines deleted...]
-      </c>
       <c r="X44" s="109">
-        <v>-0.7</v>
+        <v>5</v>
       </c>
       <c r="Y44" s="109">
-        <v>-5.5</v>
+        <v>-6.9</v>
       </c>
       <c r="Z44" s="109">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
       <c r="AA44" s="109">
-        <v>0.5</v>
+        <v>4.3</v>
       </c>
       <c r="AB44" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC44" s="108">
-        <v>3.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="AD44" s="108">
         <v>4.5999999999999996</v>
       </c>
       <c r="AE44" s="108">
-        <v>-0.9</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AF44" s="108">
-        <v>-3.7</v>
+        <v>0.2</v>
       </c>
       <c r="AG44" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH44" s="108">
-        <v>4</v>
+        <v>0.4</v>
       </c>
       <c r="AI44" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ44" s="108">
-        <v>5.9</v>
+        <v>1.2</v>
       </c>
       <c r="AK44" s="111">
-        <v>2.6</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="45" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="92"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H45" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I45" s="108">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J45" s="108">
-        <v>1.4</v>
+        <v>5.7</v>
       </c>
       <c r="K45" s="108">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L45" s="108">
+        <v>18.3</v>
+      </c>
+      <c r="M45" s="108">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="N45" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="O45" s="108">
+        <v>7.1</v>
+      </c>
+      <c r="P45" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="Q45" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="R45" s="108">
+        <v>2.8</v>
+      </c>
+      <c r="S45" s="108">
+        <v>4.7</v>
+      </c>
+      <c r="T45" s="108">
+        <v>9.6</v>
+      </c>
+      <c r="U45" s="108">
+        <v>14.3</v>
+      </c>
+      <c r="V45" s="109">
+        <v>7.2</v>
+      </c>
+      <c r="W45" s="109">
+        <v>7.3</v>
+      </c>
+      <c r="X45" s="109">
+        <v>22.4</v>
+      </c>
+      <c r="Y45" s="109">
+        <v>7.4</v>
+      </c>
+      <c r="Z45" s="109">
+        <v>5.2</v>
+      </c>
+      <c r="AA45" s="109">
+        <v>7.1</v>
+      </c>
+      <c r="AB45" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC45" s="108">
+        <v>7.2</v>
+      </c>
+      <c r="AD45" s="108">
+        <v>7.3</v>
+      </c>
+      <c r="AE45" s="108">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AF45" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="AG45" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH45" s="108">
+        <v>4.5</v>
+      </c>
+      <c r="AI45" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ45" s="108">
+        <v>5.4</v>
+      </c>
+      <c r="AK45" s="111">
         <v>4.2</v>
-      </c>
-[...76 lines deleted...]
-        <v>3.4</v>
       </c>
     </row>
     <row r="46" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="92"/>
       <c r="C46" s="3"/>
       <c r="D46" s="4" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>54</v>
+        <v>141</v>
       </c>
       <c r="H46" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I46" s="108">
-        <v>7</v>
+        <v>5.5</v>
       </c>
       <c r="J46" s="108">
-        <v>5.7</v>
+        <v>3.9</v>
       </c>
       <c r="K46" s="108">
-        <v>5.0999999999999996</v>
+        <v>5.2</v>
       </c>
       <c r="L46" s="108">
-        <v>18.3</v>
+        <v>42.3</v>
       </c>
       <c r="M46" s="108">
+        <v>13.3</v>
+      </c>
+      <c r="N46" s="108">
+        <v>-7.7</v>
+      </c>
+      <c r="O46" s="108">
+        <v>-5</v>
+      </c>
+      <c r="P46" s="108">
+        <v>2</v>
+      </c>
+      <c r="Q46" s="108">
+        <v>1.8</v>
+      </c>
+      <c r="R46" s="108">
         <v>8.6999999999999993</v>
       </c>
-      <c r="N46" s="108">
-[...13 lines deleted...]
-      </c>
       <c r="S46" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="T46" s="108">
+        <v>3.8</v>
+      </c>
+      <c r="U46" s="108">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="V46" s="109">
+        <v>5.5</v>
+      </c>
+      <c r="W46" s="109">
+        <v>3.4</v>
+      </c>
+      <c r="X46" s="109">
+        <v>-4.7</v>
+      </c>
+      <c r="Y46" s="109">
+        <v>-6.8</v>
+      </c>
+      <c r="Z46" s="109">
+        <v>6.5</v>
+      </c>
+      <c r="AA46" s="109">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AB46" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC46" s="108">
+        <v>3.5</v>
+      </c>
+      <c r="AD46" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="AE46" s="108">
+        <v>5.8</v>
+      </c>
+      <c r="AF46" s="108">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AG46" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH46" s="108">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AI46" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ46" s="108">
+        <v>4.5</v>
+      </c>
+      <c r="AK46" s="111">
         <v>4.7</v>
-      </c>
-[...52 lines deleted...]
-        <v>4.2</v>
       </c>
     </row>
     <row r="47" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="92"/>
       <c r="C47" s="3"/>
       <c r="D47" s="4" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="H47" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I47" s="108">
-        <v>5.5</v>
+        <v>3.8</v>
       </c>
       <c r="J47" s="108">
-        <v>3.9</v>
+        <v>3.5</v>
       </c>
       <c r="K47" s="108">
-        <v>5.2</v>
+        <v>2.8</v>
       </c>
       <c r="L47" s="108">
-        <v>42.3</v>
+        <v>-5.9</v>
       </c>
       <c r="M47" s="108">
-        <v>13.3</v>
+        <v>14.4</v>
       </c>
       <c r="N47" s="108">
-        <v>-7.7</v>
+        <v>-5</v>
       </c>
       <c r="O47" s="108">
-        <v>-5</v>
+        <v>-10</v>
       </c>
       <c r="P47" s="108">
+        <v>-5.5</v>
+      </c>
+      <c r="Q47" s="108">
+        <v>7.1</v>
+      </c>
+      <c r="R47" s="108">
+        <v>-3</v>
+      </c>
+      <c r="S47" s="108">
+        <v>4.8</v>
+      </c>
+      <c r="T47" s="108">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U47" s="108">
+        <v>10.6</v>
+      </c>
+      <c r="V47" s="109">
+        <v>3.6</v>
+      </c>
+      <c r="W47" s="109">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="X47" s="109">
+        <v>0.3</v>
+      </c>
+      <c r="Y47" s="109">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Z47" s="109">
+        <v>5.4</v>
+      </c>
+      <c r="AA47" s="109">
+        <v>2.9</v>
+      </c>
+      <c r="AB47" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC47" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AD47" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AE47" s="108">
         <v>2</v>
       </c>
-      <c r="Q47" s="108">
-[...26 lines deleted...]
-      <c r="Z47" s="109">
+      <c r="AF47" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="AG47" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH47" s="108">
         <v>6.5</v>
       </c>
-      <c r="AA47" s="109">
-[...22 lines deleted...]
-      </c>
       <c r="AI47" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ47" s="108">
-        <v>4.5</v>
+        <v>6.4</v>
       </c>
       <c r="AK47" s="111">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="48" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="92"/>
       <c r="C48" s="3"/>
       <c r="D48" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F48" s="102" t="s">
         <v>125</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H48" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I48" s="108">
-        <v>3.8</v>
+        <v>6.4</v>
       </c>
       <c r="J48" s="108">
-        <v>3.5</v>
+        <v>7</v>
       </c>
       <c r="K48" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="L48" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="M48" s="108">
+        <v>13.3</v>
+      </c>
+      <c r="N48" s="108">
+        <v>7.9</v>
+      </c>
+      <c r="O48" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="P48" s="108">
+        <v>-6.5</v>
+      </c>
+      <c r="Q48" s="108">
+        <v>4.8</v>
+      </c>
+      <c r="R48" s="108">
+        <v>22.7</v>
+      </c>
+      <c r="S48" s="108">
+        <v>7.2</v>
+      </c>
+      <c r="T48" s="108">
+        <v>6.9</v>
+      </c>
+      <c r="U48" s="108">
+        <v>5.2</v>
+      </c>
+      <c r="V48" s="109">
+        <v>6.2</v>
+      </c>
+      <c r="W48" s="109">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="X48" s="109">
+        <v>-3.3</v>
+      </c>
+      <c r="Y48" s="109">
+        <v>0.4</v>
+      </c>
+      <c r="Z48" s="109">
+        <v>7.8</v>
+      </c>
+      <c r="AA48" s="109">
+        <v>8.1</v>
+      </c>
+      <c r="AB48" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC48" s="108">
+        <v>2.1</v>
+      </c>
+      <c r="AD48" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="AE48" s="108">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AF48" s="108">
+        <v>5.6</v>
+      </c>
+      <c r="AG48" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH48" s="108">
+        <v>4.2</v>
+      </c>
+      <c r="AI48" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ48" s="108">
         <v>2.8</v>
       </c>
-      <c r="L48" s="108">
-[...73 lines deleted...]
-      </c>
       <c r="AK48" s="111">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="49" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="92"/>
       <c r="C49" s="3"/>
       <c r="D49" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H49" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I49" s="108">
-        <v>6.4</v>
+        <v>4</v>
       </c>
       <c r="J49" s="108">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K49" s="108">
-        <v>6.7</v>
+        <v>6.8</v>
       </c>
       <c r="L49" s="108">
-        <v>-0.3</v>
+        <v>14.1</v>
       </c>
       <c r="M49" s="108">
-        <v>13.3</v>
+        <v>7.1</v>
       </c>
       <c r="N49" s="108">
-        <v>7.9</v>
+        <v>3.7</v>
       </c>
       <c r="O49" s="108">
-        <v>-0.1</v>
+        <v>0.5</v>
       </c>
       <c r="P49" s="108">
-        <v>-6.5</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="Q49" s="108">
-        <v>4.8</v>
+        <v>5.2</v>
       </c>
       <c r="R49" s="108">
-        <v>22.7</v>
+        <v>-0.8</v>
       </c>
       <c r="S49" s="108">
-        <v>7.2</v>
+        <v>10.8</v>
       </c>
       <c r="T49" s="108">
-        <v>6.9</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="U49" s="108">
-        <v>5.2</v>
+        <v>-3.9</v>
       </c>
       <c r="V49" s="109">
-        <v>6.2</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="W49" s="109">
-        <v>5.0999999999999996</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="X49" s="109">
-        <v>-3.3</v>
+        <v>24.5</v>
       </c>
       <c r="Y49" s="109">
-        <v>0.4</v>
+        <v>6.1</v>
       </c>
       <c r="Z49" s="109">
-        <v>7.8</v>
+        <v>6.6</v>
       </c>
       <c r="AA49" s="109">
-        <v>8.1</v>
+        <v>0.9</v>
       </c>
       <c r="AB49" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC49" s="108">
-        <v>2.1</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="AD49" s="108">
-        <v>1.6</v>
+        <v>5</v>
       </c>
       <c r="AE49" s="108">
-        <v>8.1999999999999993</v>
+        <v>5.3</v>
       </c>
       <c r="AF49" s="108">
-        <v>5.6</v>
+        <v>0.2</v>
       </c>
       <c r="AG49" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH49" s="108">
-        <v>4.2</v>
+        <v>2.4</v>
       </c>
       <c r="AI49" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ49" s="108">
-        <v>2.8</v>
+        <v>3.2</v>
       </c>
       <c r="AK49" s="111">
-        <v>4.2</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="50" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="92"/>
       <c r="C50" s="3"/>
       <c r="D50" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="H50" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I50" s="108">
+        <v>8.9</v>
+      </c>
+      <c r="J50" s="108">
+        <v>6.6</v>
+      </c>
+      <c r="K50" s="108">
+        <v>7.6</v>
+      </c>
+      <c r="L50" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="M50" s="108">
+        <v>6.1</v>
+      </c>
+      <c r="N50" s="108">
+        <v>12.6</v>
+      </c>
+      <c r="O50" s="108">
+        <v>11</v>
+      </c>
+      <c r="P50" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="Q50" s="108">
+        <v>28.7</v>
+      </c>
+      <c r="R50" s="108">
+        <v>-7.2</v>
+      </c>
+      <c r="S50" s="108">
+        <v>14.4</v>
+      </c>
+      <c r="T50" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="U50" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="V50" s="109">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="W50" s="109">
+        <v>12.1</v>
+      </c>
+      <c r="X50" s="109">
+        <v>66.7</v>
+      </c>
+      <c r="Y50" s="109">
+        <v>9.1</v>
+      </c>
+      <c r="Z50" s="109">
+        <v>5.8</v>
+      </c>
+      <c r="AA50" s="109">
+        <v>6.6</v>
+      </c>
+      <c r="AB50" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC50" s="108">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AD50" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="AE50" s="108">
+        <v>10.3</v>
+      </c>
+      <c r="AF50" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="AG50" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH50" s="108">
+        <v>7</v>
+      </c>
+      <c r="AI50" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ50" s="108">
+        <v>6.2</v>
+      </c>
+      <c r="AK50" s="111">
         <v>4</v>
-      </c>
-[...82 lines deleted...]
-        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="51" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="92"/>
       <c r="C51" s="3"/>
       <c r="D51" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="H51" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I51" s="108">
-        <v>8.9</v>
+        <v>5.2</v>
       </c>
       <c r="J51" s="108">
-        <v>6.6</v>
+        <v>4.2</v>
       </c>
       <c r="K51" s="108">
-        <v>7.6</v>
+        <v>5</v>
       </c>
       <c r="L51" s="108">
-        <v>6.7</v>
+        <v>15.1</v>
       </c>
       <c r="M51" s="108">
-        <v>6.1</v>
+        <v>9.9</v>
       </c>
       <c r="N51" s="108">
-        <v>12.6</v>
+        <v>-2.4</v>
       </c>
       <c r="O51" s="108">
-        <v>11</v>
+        <v>-4.2</v>
       </c>
       <c r="P51" s="108">
-        <v>0.1</v>
+        <v>10.5</v>
       </c>
       <c r="Q51" s="108">
-        <v>28.7</v>
+        <v>11.2</v>
       </c>
       <c r="R51" s="108">
-        <v>-7.2</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="S51" s="108">
-        <v>14.4</v>
+        <v>1.8</v>
       </c>
       <c r="T51" s="108">
-        <v>-1.1000000000000001</v>
+        <v>0</v>
       </c>
       <c r="U51" s="108">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="V51" s="109">
-        <v>9.8000000000000007</v>
+        <v>5.6</v>
       </c>
       <c r="W51" s="109">
-        <v>12.1</v>
+        <v>6.5</v>
       </c>
       <c r="X51" s="109">
-        <v>66.7</v>
+        <v>24.1</v>
       </c>
       <c r="Y51" s="109">
-        <v>9.1</v>
+        <v>-1.5</v>
       </c>
       <c r="Z51" s="109">
-        <v>5.8</v>
+        <v>5</v>
       </c>
       <c r="AA51" s="109">
-        <v>6.6</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AB51" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC51" s="108">
-        <v>4.4000000000000004</v>
+        <v>2</v>
       </c>
       <c r="AD51" s="108">
-        <v>6.7</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="AE51" s="108">
-        <v>10.3</v>
+        <v>7.7</v>
       </c>
       <c r="AF51" s="108">
-        <v>2.9</v>
+        <v>4.7</v>
       </c>
       <c r="AG51" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH51" s="108">
-        <v>7</v>
+        <v>2.1</v>
       </c>
       <c r="AI51" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ51" s="108">
-        <v>6.2</v>
+        <v>3.2</v>
       </c>
       <c r="AK51" s="111">
-        <v>4</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="52" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="92"/>
       <c r="C52" s="3"/>
       <c r="D52" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H52" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I52" s="108">
-        <v>5.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="J52" s="108">
-        <v>4.2</v>
+        <v>3.8</v>
       </c>
       <c r="K52" s="108">
-        <v>5</v>
+        <v>5.7</v>
       </c>
       <c r="L52" s="108">
-        <v>15.1</v>
+        <v>-3.2</v>
       </c>
       <c r="M52" s="108">
-        <v>9.9</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="N52" s="108">
-        <v>-2.4</v>
+        <v>3.3</v>
       </c>
       <c r="O52" s="108">
-        <v>-4.2</v>
+        <v>2.4</v>
       </c>
       <c r="P52" s="108">
-        <v>10.5</v>
+        <v>13.2</v>
       </c>
       <c r="Q52" s="108">
-        <v>11.2</v>
+        <v>17.8</v>
       </c>
       <c r="R52" s="108">
-        <v>-2.2999999999999998</v>
+        <v>3.4</v>
       </c>
       <c r="S52" s="108">
-        <v>1.8</v>
+        <v>-1.6</v>
       </c>
       <c r="T52" s="108">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="U52" s="108">
-        <v>1.3</v>
+        <v>4.7</v>
       </c>
       <c r="V52" s="109">
-        <v>5.6</v>
+        <v>5.9</v>
       </c>
       <c r="W52" s="109">
-        <v>6.5</v>
+        <v>7.7</v>
       </c>
       <c r="X52" s="109">
-        <v>24.1</v>
+        <v>28.4</v>
       </c>
       <c r="Y52" s="109">
+        <v>0.3</v>
+      </c>
+      <c r="Z52" s="109">
+        <v>5.4</v>
+      </c>
+      <c r="AA52" s="109">
+        <v>3.2</v>
+      </c>
+      <c r="AB52" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC52" s="108">
+        <v>1</v>
+      </c>
+      <c r="AD52" s="108">
         <v>-1.5</v>
       </c>
-      <c r="Z52" s="109">
-[...13 lines deleted...]
-      </c>
       <c r="AE52" s="108">
-        <v>7.7</v>
+        <v>8.4</v>
       </c>
       <c r="AF52" s="108">
-        <v>4.7</v>
+        <v>5.5</v>
       </c>
       <c r="AG52" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH52" s="108">
-        <v>2.1</v>
+        <v>1</v>
       </c>
       <c r="AI52" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ52" s="108">
-        <v>3.2</v>
+        <v>0.1</v>
       </c>
       <c r="AK52" s="111">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="53" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="92"/>
       <c r="C53" s="3"/>
       <c r="D53" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H53" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I53" s="108">
+        <v>5.5</v>
+      </c>
+      <c r="J53" s="108">
+        <v>6.2</v>
+      </c>
+      <c r="K53" s="108">
+        <v>5.9</v>
+      </c>
+      <c r="L53" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M53" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="N53" s="108">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="O53" s="108">
+        <v>8.5</v>
+      </c>
+      <c r="P53" s="108">
+        <v>3</v>
+      </c>
+      <c r="Q53" s="108">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="R53" s="108">
+        <v>10.4</v>
+      </c>
+      <c r="S53" s="108">
+        <v>14.8</v>
+      </c>
+      <c r="T53" s="108">
+        <v>-3.7</v>
+      </c>
+      <c r="U53" s="108">
+        <v>7.3</v>
+      </c>
+      <c r="V53" s="109">
+        <v>7.3</v>
+      </c>
+      <c r="W53" s="109">
+        <v>7</v>
+      </c>
+      <c r="X53" s="109">
+        <v>24.7</v>
+      </c>
+      <c r="Y53" s="109">
+        <v>14.4</v>
+      </c>
+      <c r="Z53" s="109">
+        <v>3.7</v>
+      </c>
+      <c r="AA53" s="109">
+        <v>7.7</v>
+      </c>
+      <c r="AB53" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC53" s="108">
+        <v>6</v>
+      </c>
+      <c r="AD53" s="108">
         <v>5.0999999999999996</v>
       </c>
-      <c r="J53" s="108">
-[...61 lines deleted...]
-      </c>
       <c r="AE53" s="108">
-        <v>8.4</v>
+        <v>9</v>
       </c>
       <c r="AF53" s="108">
-        <v>5.5</v>
+        <v>2.5</v>
       </c>
       <c r="AG53" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH53" s="108">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="AI53" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ53" s="108">
-        <v>0.1</v>
+        <v>1.6</v>
       </c>
       <c r="AK53" s="111">
-        <v>3.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="54" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="92"/>
       <c r="C54" s="3"/>
       <c r="D54" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H54" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I54" s="108">
+        <v>5.3</v>
+      </c>
+      <c r="J54" s="108">
         <v>5.5</v>
       </c>
-      <c r="J54" s="108">
+      <c r="K54" s="108">
         <v>6.2</v>
       </c>
-      <c r="K54" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="L54" s="108">
-        <v>2.2999999999999998</v>
+        <v>-4.5</v>
       </c>
       <c r="M54" s="108">
-        <v>0.5</v>
+        <v>-0.5</v>
       </c>
       <c r="N54" s="108">
-        <v>-4.9000000000000004</v>
+        <v>1.5</v>
       </c>
       <c r="O54" s="108">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="P54" s="108">
+        <v>12.4</v>
+      </c>
+      <c r="Q54" s="108">
+        <v>14.8</v>
+      </c>
+      <c r="R54" s="108">
+        <v>-11.3</v>
+      </c>
+      <c r="S54" s="108">
         <v>8.5</v>
       </c>
-      <c r="P54" s="108">
-[...10 lines deleted...]
-      </c>
       <c r="T54" s="108">
-        <v>-3.7</v>
+        <v>4.7</v>
       </c>
       <c r="U54" s="108">
-        <v>7.3</v>
+        <v>15.7</v>
       </c>
       <c r="V54" s="109">
-        <v>7.3</v>
+        <v>6.4</v>
       </c>
       <c r="W54" s="109">
-        <v>7</v>
+        <v>5.2</v>
       </c>
       <c r="X54" s="109">
-        <v>24.7</v>
+        <v>12.6</v>
       </c>
       <c r="Y54" s="109">
-        <v>14.4</v>
+        <v>1</v>
       </c>
       <c r="Z54" s="109">
-        <v>3.7</v>
+        <v>4.7</v>
       </c>
       <c r="AA54" s="109">
-        <v>7.7</v>
+        <v>8</v>
       </c>
       <c r="AB54" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC54" s="108">
-        <v>6</v>
+        <v>3.4</v>
       </c>
       <c r="AD54" s="108">
-        <v>5.0999999999999996</v>
+        <v>2.8</v>
       </c>
       <c r="AE54" s="108">
-        <v>9</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="AF54" s="108">
-        <v>2.5</v>
+        <v>5.5</v>
       </c>
       <c r="AG54" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH54" s="108">
-        <v>1.3</v>
+        <v>-1.7</v>
       </c>
       <c r="AI54" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ54" s="108">
-        <v>1.6</v>
+        <v>-0.9</v>
       </c>
       <c r="AK54" s="111">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="55" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="92"/>
       <c r="C55" s="3"/>
       <c r="D55" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H55" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I55" s="108">
-        <v>5.3</v>
+        <v>0.3</v>
       </c>
       <c r="J55" s="108">
-        <v>5.5</v>
+        <v>1.8</v>
       </c>
       <c r="K55" s="108">
-        <v>6.2</v>
+        <v>5.2</v>
       </c>
       <c r="L55" s="108">
-        <v>-4.5</v>
+        <v>-7.1</v>
       </c>
       <c r="M55" s="108">
-        <v>-0.5</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="N55" s="108">
         <v>1.5</v>
       </c>
       <c r="O55" s="108">
-        <v>-5.0999999999999996</v>
+        <v>9</v>
       </c>
       <c r="P55" s="108">
-        <v>12.4</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="Q55" s="108">
-        <v>14.8</v>
+        <v>-5.9</v>
       </c>
       <c r="R55" s="108">
-        <v>-11.3</v>
+        <v>1.6</v>
       </c>
       <c r="S55" s="108">
-        <v>8.5</v>
+        <v>2</v>
       </c>
       <c r="T55" s="108">
-        <v>4.7</v>
+        <v>-3.8</v>
       </c>
       <c r="U55" s="108">
-        <v>15.7</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="V55" s="109">
-        <v>6.4</v>
+        <v>0.6</v>
       </c>
       <c r="W55" s="109">
-        <v>5.2</v>
+        <v>2.4</v>
       </c>
       <c r="X55" s="109">
-        <v>12.6</v>
+        <v>-11.4</v>
       </c>
       <c r="Y55" s="109">
-        <v>1</v>
+        <v>10.8</v>
       </c>
       <c r="Z55" s="109">
-        <v>4.7</v>
+        <v>3.5</v>
       </c>
       <c r="AA55" s="109">
-        <v>8</v>
+        <v>-2</v>
       </c>
       <c r="AB55" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC55" s="108">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="AD55" s="108">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="AE55" s="108">
-        <v>10.199999999999999</v>
+        <v>3.5</v>
       </c>
       <c r="AF55" s="108">
-        <v>5.5</v>
+        <v>0.3</v>
       </c>
       <c r="AG55" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH55" s="108">
-        <v>-1.7</v>
+        <v>-3.6</v>
       </c>
       <c r="AI55" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ55" s="108">
-        <v>-0.9</v>
+        <v>-4.3</v>
       </c>
       <c r="AK55" s="111">
         <v>3.4</v>
       </c>
     </row>
     <row r="56" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="92"/>
       <c r="C56" s="3"/>
       <c r="D56" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H56" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I56" s="108">
-        <v>0.3</v>
+        <v>6.3</v>
       </c>
       <c r="J56" s="108">
+        <v>5.2</v>
+      </c>
+      <c r="K56" s="108">
+        <v>7.1</v>
+      </c>
+      <c r="L56" s="108">
+        <v>0.5</v>
+      </c>
+      <c r="M56" s="108">
         <v>1.8</v>
       </c>
-      <c r="K56" s="108">
+      <c r="N56" s="108">
+        <v>12.6</v>
+      </c>
+      <c r="O56" s="108">
+        <v>10</v>
+      </c>
+      <c r="P56" s="108">
+        <v>3.4</v>
+      </c>
+      <c r="Q56" s="108">
+        <v>24.4</v>
+      </c>
+      <c r="R56" s="108">
+        <v>4</v>
+      </c>
+      <c r="S56" s="108">
+        <v>4.5</v>
+      </c>
+      <c r="T56" s="108">
+        <v>-6.6</v>
+      </c>
+      <c r="U56" s="108">
         <v>5.2</v>
       </c>
-      <c r="L56" s="108">
-[...28 lines deleted...]
-      </c>
       <c r="V56" s="109">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="W56" s="109">
+        <v>11.3</v>
+      </c>
+      <c r="X56" s="109">
+        <v>44.6</v>
+      </c>
+      <c r="Y56" s="109">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Z56" s="109">
+        <v>6.1</v>
+      </c>
+      <c r="AA56" s="109">
+        <v>3.9</v>
+      </c>
+      <c r="AB56" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC56" s="108">
+        <v>1</v>
+      </c>
+      <c r="AD56" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="AE56" s="108">
+        <v>10.7</v>
+      </c>
+      <c r="AF56" s="108">
+        <v>7.4</v>
+      </c>
+      <c r="AG56" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH56" s="108">
         <v>0.6</v>
       </c>
-      <c r="W56" s="109">
-[...17 lines deleted...]
-      <c r="AC56" s="108">
+      <c r="AI56" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ56" s="108">
+        <v>0.2</v>
+      </c>
+      <c r="AK56" s="111">
         <v>3.3</v>
-      </c>
-[...22 lines deleted...]
-        <v>3.4</v>
       </c>
     </row>
     <row r="57" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="92"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H57" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I57" s="108">
-        <v>6.3</v>
+        <v>-0.3</v>
       </c>
       <c r="J57" s="108">
-        <v>5.2</v>
+        <v>0.9</v>
       </c>
       <c r="K57" s="108">
-        <v>7.1</v>
+        <v>2.6</v>
       </c>
       <c r="L57" s="108">
+        <v>-5.4</v>
+      </c>
+      <c r="M57" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="N57" s="108">
+        <v>3.9</v>
+      </c>
+      <c r="O57" s="108">
+        <v>-7.1</v>
+      </c>
+      <c r="P57" s="108">
+        <v>6</v>
+      </c>
+      <c r="Q57" s="108">
+        <v>-5.3</v>
+      </c>
+      <c r="R57" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="S57" s="108">
+        <v>6</v>
+      </c>
+      <c r="T57" s="108">
+        <v>-7.3</v>
+      </c>
+      <c r="U57" s="108">
+        <v>-4.5</v>
+      </c>
+      <c r="V57" s="109">
         <v>0.5</v>
       </c>
-      <c r="M57" s="108">
-[...28 lines deleted...]
-      </c>
       <c r="W57" s="109">
-        <v>11.3</v>
+        <v>-0.2</v>
       </c>
       <c r="X57" s="109">
-        <v>44.6</v>
+        <v>-2.1</v>
       </c>
       <c r="Y57" s="109">
-        <v>10.199999999999999</v>
+        <v>-2.4</v>
       </c>
       <c r="Z57" s="109">
-        <v>6.1</v>
+        <v>0.5</v>
       </c>
       <c r="AA57" s="109">
-        <v>3.9</v>
+        <v>1.6</v>
       </c>
       <c r="AB57" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC57" s="108">
-        <v>1</v>
+        <v>2.4</v>
       </c>
       <c r="AD57" s="108">
-        <v>0.7</v>
+        <v>3.6</v>
       </c>
       <c r="AE57" s="108">
-        <v>10.7</v>
+        <v>-1.3</v>
       </c>
       <c r="AF57" s="108">
-        <v>7.4</v>
+        <v>-1.9</v>
       </c>
       <c r="AG57" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH57" s="108">
-        <v>0.6</v>
+        <v>1.4</v>
       </c>
       <c r="AI57" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ57" s="108">
         <v>0.2</v>
       </c>
       <c r="AK57" s="111">
-        <v>3.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="58" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="92"/>
       <c r="C58" s="3"/>
       <c r="D58" s="4" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="H58" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I58" s="108">
-        <v>-0.3</v>
+        <v>0.7</v>
       </c>
       <c r="J58" s="108">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
       <c r="K58" s="108">
-        <v>2.6</v>
+        <v>5.5</v>
       </c>
       <c r="L58" s="108">
-        <v>-5.4</v>
+        <v>-10.199999999999999</v>
       </c>
       <c r="M58" s="108">
-        <v>-0.1</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="N58" s="108">
-        <v>3.9</v>
+        <v>14.4</v>
       </c>
       <c r="O58" s="108">
-        <v>-7.1</v>
+        <v>0.7</v>
       </c>
       <c r="P58" s="108">
-        <v>6</v>
+        <v>3.5</v>
       </c>
       <c r="Q58" s="108">
-        <v>-5.3</v>
+        <v>-0.4</v>
       </c>
       <c r="R58" s="108">
-        <v>7.7</v>
+        <v>-26.9</v>
       </c>
       <c r="S58" s="108">
-        <v>6</v>
+        <v>13.1</v>
       </c>
       <c r="T58" s="108">
-        <v>-7.3</v>
+        <v>-4.3</v>
       </c>
       <c r="U58" s="108">
-        <v>-4.5</v>
+        <v>2.9</v>
       </c>
       <c r="V58" s="109">
-        <v>0.5</v>
+        <v>1.8</v>
       </c>
       <c r="W58" s="109">
-        <v>-0.2</v>
+        <v>5.4</v>
       </c>
       <c r="X58" s="109">
-        <v>-2.1</v>
+        <v>30.4</v>
       </c>
       <c r="Y58" s="109">
-        <v>-2.4</v>
+        <v>11.1</v>
       </c>
       <c r="Z58" s="109">
-        <v>0.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AA58" s="109">
-        <v>1.6</v>
+        <v>-3.5</v>
       </c>
       <c r="AB58" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC58" s="108">
-        <v>2.4</v>
+        <v>3</v>
       </c>
       <c r="AD58" s="108">
-        <v>3.6</v>
+        <v>3</v>
       </c>
       <c r="AE58" s="108">
-        <v>-1.3</v>
+        <v>1</v>
       </c>
       <c r="AF58" s="108">
-        <v>-1.9</v>
+        <v>-1.5</v>
       </c>
       <c r="AG58" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH58" s="108">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
       <c r="AI58" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ58" s="108">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="AK58" s="111">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="59" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="92"/>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>144</v>
+        <v>55</v>
       </c>
       <c r="H59" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I59" s="108">
-        <v>0.7</v>
+        <v>-0.4</v>
       </c>
       <c r="J59" s="108">
-        <v>1.3</v>
+        <v>-0.9</v>
       </c>
       <c r="K59" s="108">
-        <v>5.5</v>
+        <v>3.5</v>
       </c>
       <c r="L59" s="108">
-        <v>-10.199999999999999</v>
+        <v>14.6</v>
       </c>
       <c r="M59" s="108">
-        <v>-4.0999999999999996</v>
+        <v>-5.5</v>
       </c>
       <c r="N59" s="108">
-        <v>14.4</v>
+        <v>3.1</v>
       </c>
       <c r="O59" s="108">
-        <v>0.7</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="P59" s="108">
-        <v>3.5</v>
+        <v>8.1</v>
       </c>
       <c r="Q59" s="108">
-        <v>-0.4</v>
+        <v>-5.4</v>
       </c>
       <c r="R59" s="108">
-        <v>-26.9</v>
+        <v>-32.200000000000003</v>
       </c>
       <c r="S59" s="108">
-        <v>13.1</v>
+        <v>13.2</v>
       </c>
       <c r="T59" s="108">
-        <v>-4.3</v>
+        <v>-9.1999999999999993</v>
       </c>
       <c r="U59" s="108">
-        <v>2.9</v>
+        <v>-9.1</v>
       </c>
       <c r="V59" s="109">
-        <v>1.8</v>
+        <v>0.2</v>
       </c>
       <c r="W59" s="109">
-        <v>5.4</v>
+        <v>0.4</v>
       </c>
       <c r="X59" s="109">
-        <v>30.4</v>
+        <v>7</v>
       </c>
       <c r="Y59" s="109">
-        <v>11.1</v>
+        <v>-1.5</v>
       </c>
       <c r="Z59" s="109">
-        <v>1.1000000000000001</v>
+        <v>-0.3</v>
       </c>
       <c r="AA59" s="109">
-        <v>-3.5</v>
+        <v>-0.1</v>
       </c>
       <c r="AB59" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC59" s="108">
         <v>3</v>
       </c>
       <c r="AD59" s="108">
-        <v>3</v>
+        <v>3.4</v>
       </c>
       <c r="AE59" s="108">
-        <v>1</v>
+        <v>1.9</v>
       </c>
       <c r="AF59" s="108">
-        <v>-1.5</v>
+        <v>-1</v>
       </c>
       <c r="AG59" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH59" s="108">
-        <v>0.8</v>
+        <v>-3</v>
       </c>
       <c r="AI59" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ59" s="108">
-        <v>0.4</v>
+        <v>-5.4</v>
       </c>
       <c r="AK59" s="111">
-        <v>1.8</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="60" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="92"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H60" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I60" s="108">
-        <v>-0.4</v>
+        <v>-1.3</v>
       </c>
       <c r="J60" s="108">
-        <v>-0.9</v>
+        <v>0.3</v>
       </c>
       <c r="K60" s="108">
-        <v>3.5</v>
+        <v>0.6</v>
       </c>
       <c r="L60" s="108">
-        <v>14.6</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="M60" s="108">
-        <v>-5.5</v>
+        <v>-7.8</v>
       </c>
       <c r="N60" s="108">
-        <v>3.1</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="O60" s="108">
-        <v>4.4000000000000004</v>
+        <v>-0.6</v>
       </c>
       <c r="P60" s="108">
-        <v>8.1</v>
+        <v>20.3</v>
       </c>
       <c r="Q60" s="108">
-        <v>-5.4</v>
+        <v>-15.1</v>
       </c>
       <c r="R60" s="108">
-        <v>-32.200000000000003</v>
+        <v>-3.5</v>
       </c>
       <c r="S60" s="108">
-        <v>13.2</v>
+        <v>7</v>
       </c>
       <c r="T60" s="108">
-        <v>-9.1999999999999993</v>
+        <v>-6.5</v>
       </c>
       <c r="U60" s="108">
-        <v>-9.1</v>
+        <v>-2</v>
       </c>
       <c r="V60" s="109">
-        <v>0.2</v>
+        <v>-0.5</v>
       </c>
       <c r="W60" s="109">
-        <v>0.4</v>
+        <v>-3.3</v>
       </c>
       <c r="X60" s="109">
-        <v>7</v>
+        <v>-14.8</v>
       </c>
       <c r="Y60" s="109">
-        <v>-1.5</v>
+        <v>-2.1</v>
       </c>
       <c r="Z60" s="109">
-        <v>-0.3</v>
+        <v>-1.2</v>
       </c>
       <c r="AA60" s="109">
-        <v>-0.1</v>
+        <v>3.8</v>
       </c>
       <c r="AB60" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC60" s="108">
-        <v>3</v>
+        <v>6.4</v>
       </c>
       <c r="AD60" s="108">
-        <v>3.4</v>
+        <v>6.4</v>
       </c>
       <c r="AE60" s="108">
-        <v>1.9</v>
+        <v>-2.1</v>
       </c>
       <c r="AF60" s="108">
-        <v>-1</v>
+        <v>-7.2</v>
       </c>
       <c r="AG60" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH60" s="108">
-        <v>-3</v>
+        <v>0.5</v>
       </c>
       <c r="AI60" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ60" s="108">
-        <v>-5.4</v>
+        <v>0.5</v>
       </c>
       <c r="AK60" s="111">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="61" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="92"/>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H61" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I61" s="108">
-        <v>-1.3</v>
+        <v>1</v>
       </c>
       <c r="J61" s="108">
-        <v>0.3</v>
+        <v>-0.5</v>
       </c>
       <c r="K61" s="108">
+        <v>2.9</v>
+      </c>
+      <c r="L61" s="108">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="M61" s="108">
+        <v>-10</v>
+      </c>
+      <c r="N61" s="108">
+        <v>21.3</v>
+      </c>
+      <c r="O61" s="108">
+        <v>-9.6</v>
+      </c>
+      <c r="P61" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="Q61" s="108">
+        <v>9.1</v>
+      </c>
+      <c r="R61" s="108">
+        <v>-24.3</v>
+      </c>
+      <c r="S61" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="T61" s="108">
+        <v>-2.6</v>
+      </c>
+      <c r="U61" s="108">
+        <v>7.8</v>
+      </c>
+      <c r="V61" s="109">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="W61" s="109">
+        <v>4</v>
+      </c>
+      <c r="X61" s="109">
+        <v>40.9</v>
+      </c>
+      <c r="Y61" s="109">
         <v>0.6</v>
       </c>
-      <c r="L61" s="108">
-[...40 lines deleted...]
-      </c>
       <c r="Z61" s="109">
-        <v>-1.2</v>
+        <v>-0.7</v>
       </c>
       <c r="AA61" s="109">
+        <v>-0.2</v>
+      </c>
+      <c r="AB61" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC61" s="108">
         <v>3.8</v>
       </c>
-      <c r="AB61" s="110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD61" s="108">
-        <v>6.4</v>
+        <v>3.8</v>
       </c>
       <c r="AE61" s="108">
-        <v>-2.1</v>
+        <v>0.4</v>
       </c>
       <c r="AF61" s="108">
-        <v>-7.2</v>
+        <v>-2.5</v>
       </c>
       <c r="AG61" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH61" s="108">
-        <v>0.5</v>
+        <v>2.1</v>
       </c>
       <c r="AI61" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ61" s="108">
-        <v>0.5</v>
+        <v>3.2</v>
       </c>
       <c r="AK61" s="111">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="62" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="51"/>
       <c r="B62" s="3"/>
       <c r="C62" s="3"/>
       <c r="D62" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="H62" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I62" s="108">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="J62" s="108">
-        <v>-0.5</v>
+        <v>4.3</v>
       </c>
       <c r="K62" s="108">
+        <v>6</v>
+      </c>
+      <c r="L62" s="108">
         <v>2.9</v>
       </c>
-      <c r="L62" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="M62" s="108">
-        <v>-10</v>
+        <v>-8.6</v>
       </c>
       <c r="N62" s="108">
-        <v>21.3</v>
+        <v>25.7</v>
       </c>
       <c r="O62" s="108">
-        <v>-9.6</v>
+        <v>5.8</v>
       </c>
       <c r="P62" s="108">
-        <v>6.7</v>
+        <v>3.3</v>
       </c>
       <c r="Q62" s="108">
-        <v>9.1</v>
+        <v>-14.2</v>
       </c>
       <c r="R62" s="108">
-        <v>-24.3</v>
+        <v>14.3</v>
       </c>
       <c r="S62" s="108">
-        <v>7.7</v>
+        <v>-1.5</v>
       </c>
       <c r="T62" s="108">
-        <v>-2.6</v>
+        <v>3.4</v>
       </c>
       <c r="U62" s="108">
-        <v>7.8</v>
+        <v>11.8</v>
       </c>
       <c r="V62" s="109">
-        <v>2.2000000000000002</v>
+        <v>1.9</v>
       </c>
       <c r="W62" s="109">
-        <v>4</v>
+        <v>2.1</v>
       </c>
       <c r="X62" s="109">
-        <v>40.9</v>
+        <v>-8.4</v>
       </c>
       <c r="Y62" s="109">
+        <v>11.5</v>
+      </c>
+      <c r="Z62" s="109">
+        <v>2.5</v>
+      </c>
+      <c r="AA62" s="109">
+        <v>1.6</v>
+      </c>
+      <c r="AB62" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC62" s="108">
+        <v>2.4</v>
+      </c>
+      <c r="AD62" s="108">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AE62" s="108">
         <v>0.6</v>
       </c>
-      <c r="Z62" s="109">
-[...16 lines deleted...]
-      </c>
       <c r="AF62" s="108">
-        <v>-2.5</v>
+        <v>-1.5</v>
       </c>
       <c r="AG62" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH62" s="108">
-        <v>2.1</v>
+        <v>2.6</v>
       </c>
       <c r="AI62" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ62" s="108">
-        <v>3.2</v>
+        <v>0.1</v>
       </c>
       <c r="AK62" s="111">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="63" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="92"/>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="H63" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I63" s="108">
-        <v>1.3</v>
+        <v>-1.5</v>
       </c>
       <c r="J63" s="108">
-        <v>4.3</v>
+        <v>-2.5</v>
       </c>
       <c r="K63" s="108">
-        <v>6</v>
+        <v>0.6</v>
       </c>
       <c r="L63" s="108">
-        <v>2.9</v>
+        <v>6.1</v>
       </c>
       <c r="M63" s="108">
-        <v>-8.6</v>
+        <v>-7.1</v>
       </c>
       <c r="N63" s="108">
-        <v>25.7</v>
+        <v>-9.3000000000000007</v>
       </c>
       <c r="O63" s="108">
-        <v>5.8</v>
+        <v>-18.5</v>
       </c>
       <c r="P63" s="108">
-        <v>3.3</v>
+        <v>2.7</v>
       </c>
       <c r="Q63" s="108">
-        <v>-14.2</v>
+        <v>-3.4</v>
       </c>
       <c r="R63" s="108">
-        <v>14.3</v>
+        <v>13.4</v>
       </c>
       <c r="S63" s="108">
-        <v>-1.5</v>
+        <v>1.9</v>
       </c>
       <c r="T63" s="108">
-        <v>3.4</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="U63" s="108">
-        <v>11.8</v>
+        <v>-4.8</v>
       </c>
       <c r="V63" s="109">
+        <v>-1.3</v>
+      </c>
+      <c r="W63" s="109">
+        <v>-1.6</v>
+      </c>
+      <c r="X63" s="109">
+        <v>3.2</v>
+      </c>
+      <c r="Y63" s="109">
+        <v>-10.199999999999999</v>
+      </c>
+      <c r="Z63" s="109">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="AA63" s="109">
+        <v>-0.9</v>
+      </c>
+      <c r="AB63" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC63" s="108">
+        <v>3.9</v>
+      </c>
+      <c r="AD63" s="108">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AE63" s="108">
+        <v>-4</v>
+      </c>
+      <c r="AF63" s="108">
+        <v>-3.3</v>
+      </c>
+      <c r="AG63" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH63" s="108">
         <v>1.9</v>
       </c>
-      <c r="W63" s="109">
-[...34 lines deleted...]
-      </c>
       <c r="AI63" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ63" s="108">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="AK63" s="111">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="64" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="92"/>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H64" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I64" s="108">
         <v>-1.5</v>
       </c>
       <c r="J64" s="108">
-        <v>-2.5</v>
+        <v>0.8</v>
       </c>
       <c r="K64" s="108">
-        <v>0.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="L64" s="108">
-        <v>6.1</v>
+        <v>-14.1</v>
       </c>
       <c r="M64" s="108">
-        <v>-7.1</v>
+        <v>-8.6</v>
       </c>
       <c r="N64" s="108">
-        <v>-9.3000000000000007</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="O64" s="108">
-        <v>-18.5</v>
+        <v>0.9</v>
       </c>
       <c r="P64" s="108">
-        <v>2.7</v>
+        <v>-4</v>
       </c>
       <c r="Q64" s="108">
-        <v>-3.4</v>
+        <v>-6.1</v>
       </c>
       <c r="R64" s="108">
-        <v>13.4</v>
+        <v>-9</v>
       </c>
       <c r="S64" s="108">
-        <v>1.9</v>
+        <v>6.8</v>
       </c>
       <c r="T64" s="108">
-        <v>-4.9000000000000004</v>
+        <v>-1.4</v>
       </c>
       <c r="U64" s="108">
-        <v>-4.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="V64" s="109">
-        <v>-1.3</v>
+        <v>-1.2</v>
       </c>
       <c r="W64" s="109">
-        <v>-1.6</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="X64" s="109">
+        <v>-13.5</v>
+      </c>
+      <c r="Y64" s="109">
+        <v>4.5</v>
+      </c>
+      <c r="Z64" s="109">
+        <v>-1</v>
+      </c>
+      <c r="AA64" s="109">
+        <v>0.3</v>
+      </c>
+      <c r="AB64" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC64" s="108">
+        <v>-1.7</v>
+      </c>
+      <c r="AD64" s="108">
+        <v>-1</v>
+      </c>
+      <c r="AE64" s="108">
+        <v>-4.7</v>
+      </c>
+      <c r="AF64" s="108">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="AG64" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH64" s="108">
         <v>3.2</v>
       </c>
-      <c r="Y64" s="109">
-[...28 lines deleted...]
-      </c>
       <c r="AI64" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ64" s="108">
-        <v>-0.2</v>
+        <v>0.5</v>
       </c>
       <c r="AK64" s="111">
-        <v>1.9</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="65" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="92"/>
       <c r="B65" s="3"/>
       <c r="C65" s="3"/>
       <c r="D65" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H65" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I65" s="108">
-        <v>-1.5</v>
+        <v>-1</v>
       </c>
       <c r="J65" s="108">
-        <v>0.8</v>
+        <v>-2.1</v>
       </c>
       <c r="K65" s="108">
-        <v>2.2000000000000002</v>
+        <v>1.7</v>
       </c>
       <c r="L65" s="108">
-        <v>-14.1</v>
+        <v>-3.4</v>
       </c>
       <c r="M65" s="108">
-        <v>-8.6</v>
+        <v>-5.5</v>
       </c>
       <c r="N65" s="108">
-        <v>4.4000000000000004</v>
+        <v>-1.7</v>
       </c>
       <c r="O65" s="108">
-        <v>0.9</v>
+        <v>-7.3</v>
       </c>
       <c r="P65" s="108">
+        <v>1</v>
+      </c>
+      <c r="Q65" s="108">
+        <v>2.5</v>
+      </c>
+      <c r="R65" s="108">
+        <v>-15.6</v>
+      </c>
+      <c r="S65" s="108">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="T65" s="108">
+        <v>-3</v>
+      </c>
+      <c r="U65" s="108">
         <v>-4</v>
       </c>
-      <c r="Q65" s="108">
-[...5 lines deleted...]
-      <c r="S65" s="108">
+      <c r="V65" s="109">
+        <v>-0.9</v>
+      </c>
+      <c r="W65" s="109">
+        <v>-0.3</v>
+      </c>
+      <c r="X65" s="109">
         <v>6.8</v>
       </c>
-      <c r="T65" s="108">
-[...13 lines deleted...]
-      </c>
       <c r="Y65" s="109">
-        <v>4.5</v>
+        <v>-5.8</v>
       </c>
       <c r="Z65" s="109">
-        <v>-1</v>
+        <v>-0.5</v>
       </c>
       <c r="AA65" s="109">
-        <v>0.3</v>
+        <v>-1.9</v>
       </c>
       <c r="AB65" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC65" s="108">
-        <v>-1.7</v>
+        <v>1.3</v>
       </c>
       <c r="AD65" s="108">
-        <v>-1</v>
+        <v>1.4</v>
       </c>
       <c r="AE65" s="108">
         <v>-4.7</v>
       </c>
       <c r="AF65" s="108">
-        <v>-2.2999999999999998</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="AG65" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH65" s="108">
-        <v>3.2</v>
+        <v>4.3</v>
       </c>
       <c r="AI65" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ65" s="108">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="AK65" s="111">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="66" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="112"/>
       <c r="B66" s="113"/>
       <c r="C66" s="114"/>
       <c r="D66" s="115"/>
       <c r="E66" s="113"/>
       <c r="F66" s="113"/>
       <c r="G66" s="113"/>
       <c r="H66" s="2" t="s">
         <v>134</v>
       </c>
       <c r="I66" s="116"/>
       <c r="J66" s="116"/>
       <c r="K66" s="116"/>
       <c r="L66" s="116"/>
       <c r="M66" s="116"/>
       <c r="N66" s="116"/>
       <c r="O66" s="116"/>
       <c r="P66" s="116"/>
       <c r="Q66" s="116"/>
@@ -8282,2694 +8274,2694 @@
       <c r="V66" s="116"/>
       <c r="W66" s="116"/>
       <c r="X66" s="116"/>
       <c r="Y66" s="116"/>
       <c r="Z66" s="116"/>
       <c r="AA66" s="117"/>
       <c r="AB66" s="116"/>
       <c r="AC66" s="116"/>
       <c r="AD66" s="116"/>
       <c r="AE66" s="118"/>
       <c r="AF66" s="117"/>
       <c r="AG66" s="116"/>
       <c r="AH66" s="116"/>
       <c r="AI66" s="116"/>
       <c r="AJ66" s="116"/>
       <c r="AK66" s="116"/>
     </row>
     <row r="67" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="92"/>
       <c r="B67" s="3"/>
       <c r="C67" s="106"/>
       <c r="D67" s="106" t="s">
         <v>139</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="H67" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I67" s="108">
+        <v>-1.9</v>
+      </c>
+      <c r="J67" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="K67" s="108">
+        <v>2.6</v>
+      </c>
+      <c r="L67" s="108">
+        <v>-7.4</v>
+      </c>
+      <c r="M67" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="N67" s="108">
+        <v>6.7</v>
+      </c>
+      <c r="O67" s="108">
+        <v>6.4</v>
+      </c>
+      <c r="P67" s="108">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q67" s="108">
+        <v>-17.100000000000001</v>
+      </c>
+      <c r="R67" s="108">
+        <v>-3.4</v>
+      </c>
+      <c r="S67" s="108">
+        <v>-6.9</v>
+      </c>
+      <c r="T67" s="119">
+        <v>2.9</v>
+      </c>
+      <c r="U67" s="108">
+        <v>1.5</v>
+      </c>
+      <c r="V67" s="109">
+        <v>-2.7</v>
+      </c>
+      <c r="W67" s="109">
+        <v>-3.8</v>
+      </c>
+      <c r="X67" s="109">
+        <v>-28.7</v>
+      </c>
+      <c r="Y67" s="109">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="109">
         <v>0.1</v>
       </c>
-      <c r="J67" s="108">
-[...49 lines deleted...]
-      </c>
       <c r="AA67" s="109">
-        <v>3.3</v>
+        <v>-1</v>
       </c>
       <c r="AB67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC67" s="108">
-        <v>5.5</v>
+        <v>2</v>
       </c>
       <c r="AD67" s="108">
-        <v>7.3</v>
+        <v>3.7</v>
       </c>
       <c r="AE67" s="108">
         <v>-1.2</v>
       </c>
       <c r="AF67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH67" s="108">
-        <v>1</v>
+        <v>-3.7</v>
       </c>
       <c r="AI67" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ67" s="108">
-        <v>1</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AK67" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="68" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="92"/>
       <c r="C68" s="3"/>
       <c r="D68" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H68" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I68" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="J68" s="108">
+        <v>0.3</v>
+      </c>
+      <c r="K68" s="108">
+        <v>0</v>
+      </c>
+      <c r="L68" s="108">
+        <v>-3.4</v>
+      </c>
+      <c r="M68" s="108">
+        <v>8.5</v>
+      </c>
+      <c r="N68" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="O68" s="108">
+        <v>17.5</v>
+      </c>
+      <c r="P68" s="108">
+        <v>-2.6</v>
+      </c>
+      <c r="Q68" s="108">
+        <v>-11.8</v>
+      </c>
+      <c r="R68" s="108">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="S68" s="108">
+        <v>0</v>
+      </c>
+      <c r="T68" s="119">
+        <v>-1.3</v>
+      </c>
+      <c r="U68" s="108">
+        <v>-2.5</v>
+      </c>
+      <c r="V68" s="109">
+        <v>-1.4</v>
+      </c>
+      <c r="W68" s="109">
         <v>-1.9</v>
       </c>
-      <c r="J68" s="108">
-[...40 lines deleted...]
-      </c>
       <c r="X68" s="109">
-        <v>-28.7</v>
+        <v>-16.899999999999999</v>
       </c>
       <c r="Y68" s="109">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="Z68" s="109">
-        <v>0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="AA68" s="109">
-        <v>-1</v>
+        <v>-0.5</v>
       </c>
       <c r="AB68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC68" s="108">
-        <v>2</v>
+        <v>-1.6</v>
       </c>
       <c r="AD68" s="108">
-        <v>3.7</v>
+        <v>-1.8</v>
       </c>
       <c r="AE68" s="108">
-        <v>-1.2</v>
+        <v>-3.9</v>
       </c>
       <c r="AF68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH68" s="108">
-        <v>-3.7</v>
+        <v>2.5</v>
       </c>
       <c r="AI68" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ68" s="108">
-        <v>-2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AK68" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="69" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="92"/>
       <c r="C69" s="3"/>
       <c r="D69" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H69" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I69" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-1.3</v>
       </c>
       <c r="J69" s="108">
-        <v>0.3</v>
+        <v>-1</v>
       </c>
       <c r="K69" s="108">
+        <v>-0.8</v>
+      </c>
+      <c r="L69" s="108">
+        <v>-10.7</v>
+      </c>
+      <c r="M69" s="108">
+        <v>8</v>
+      </c>
+      <c r="N69" s="108">
+        <v>-5.6</v>
+      </c>
+      <c r="O69" s="108">
+        <v>-13.7</v>
+      </c>
+      <c r="P69" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="Q69" s="108">
         <v>0</v>
       </c>
-      <c r="L69" s="108">
+      <c r="R69" s="108">
+        <v>-14</v>
+      </c>
+      <c r="S69" s="108">
+        <v>-3</v>
+      </c>
+      <c r="T69" s="119">
+        <v>7.2</v>
+      </c>
+      <c r="U69" s="108">
+        <v>13.4</v>
+      </c>
+      <c r="V69" s="109">
+        <v>-1.6</v>
+      </c>
+      <c r="W69" s="109">
+        <v>-1.4</v>
+      </c>
+      <c r="X69" s="109">
+        <v>-2.5</v>
+      </c>
+      <c r="Y69" s="109">
+        <v>-7.9</v>
+      </c>
+      <c r="Z69" s="109">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="109">
+        <v>-1.7</v>
+      </c>
+      <c r="AB69" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC69" s="108">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD69" s="108">
+        <v>1.9</v>
+      </c>
+      <c r="AE69" s="108">
         <v>-3.4</v>
       </c>
-      <c r="M69" s="108">
-[...55 lines deleted...]
-      </c>
       <c r="AF69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH69" s="108">
-        <v>2.5</v>
+        <v>1.4</v>
       </c>
       <c r="AI69" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ69" s="108">
-        <v>2.2000000000000002</v>
+        <v>3.2</v>
       </c>
       <c r="AK69" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="70" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="92"/>
       <c r="C70" s="3"/>
       <c r="D70" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H70" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I70" s="108">
-        <v>-1.3</v>
+        <v>-0.4</v>
       </c>
       <c r="J70" s="108">
-        <v>-1</v>
+        <v>-1.9</v>
       </c>
       <c r="K70" s="108">
-        <v>-0.8</v>
+        <v>-0.6</v>
       </c>
       <c r="L70" s="108">
-        <v>-10.7</v>
+        <v>18.7</v>
       </c>
       <c r="M70" s="108">
-        <v>8</v>
+        <v>-2.9</v>
       </c>
       <c r="N70" s="108">
-        <v>-5.6</v>
+        <v>-13.8</v>
       </c>
       <c r="O70" s="108">
         <v>-13.7</v>
       </c>
       <c r="P70" s="108">
+        <v>0.8</v>
+      </c>
+      <c r="Q70" s="108">
+        <v>-0.5</v>
+      </c>
+      <c r="R70" s="108">
+        <v>31.9</v>
+      </c>
+      <c r="S70" s="108">
+        <v>-2.9</v>
+      </c>
+      <c r="T70" s="119">
+        <v>-2.7</v>
+      </c>
+      <c r="U70" s="108">
+        <v>-5.9</v>
+      </c>
+      <c r="V70" s="109">
+        <v>-0.7</v>
+      </c>
+      <c r="W70" s="109">
         <v>-2.4</v>
       </c>
-      <c r="Q70" s="108">
-[...19 lines deleted...]
-      </c>
       <c r="X70" s="109">
-        <v>-2.5</v>
+        <v>3.3</v>
       </c>
       <c r="Y70" s="109">
-        <v>-7.9</v>
+        <v>-9.3000000000000007</v>
       </c>
       <c r="Z70" s="109">
-        <v>0</v>
+        <v>-1.8</v>
       </c>
       <c r="AA70" s="109">
-        <v>-1.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AB70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC70" s="108">
-        <v>1.1000000000000001</v>
+        <v>0.7</v>
       </c>
       <c r="AD70" s="108">
-        <v>1.9</v>
+        <v>1.2</v>
       </c>
       <c r="AE70" s="108">
-        <v>-3.4</v>
+        <v>1.5</v>
       </c>
       <c r="AF70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH70" s="108">
-        <v>1.4</v>
+        <v>-2.9</v>
       </c>
       <c r="AI70" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ70" s="108">
-        <v>3.2</v>
+        <v>-2.1</v>
       </c>
       <c r="AK70" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="71" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="92"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H71" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I71" s="108">
-        <v>-0.4</v>
+        <v>2.7</v>
       </c>
       <c r="J71" s="108">
-        <v>-1.9</v>
+        <v>1.4</v>
       </c>
       <c r="K71" s="108">
-        <v>-0.6</v>
+        <v>-1.2</v>
       </c>
       <c r="L71" s="108">
-        <v>18.7</v>
+        <v>15.8</v>
       </c>
       <c r="M71" s="108">
-        <v>-2.9</v>
+        <v>-2.4</v>
       </c>
       <c r="N71" s="108">
-        <v>-13.8</v>
+        <v>-1.4</v>
       </c>
       <c r="O71" s="108">
-        <v>-13.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="P71" s="108">
-        <v>0.8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="Q71" s="108">
-        <v>-0.5</v>
+        <v>6.5</v>
       </c>
       <c r="R71" s="108">
-        <v>31.9</v>
+        <v>3.8</v>
       </c>
       <c r="S71" s="108">
-        <v>-2.9</v>
+        <v>0.7</v>
       </c>
       <c r="T71" s="119">
-        <v>-2.7</v>
+        <v>5.2</v>
       </c>
       <c r="U71" s="108">
-        <v>-5.9</v>
+        <v>13.1</v>
       </c>
       <c r="V71" s="109">
-        <v>-0.7</v>
+        <v>2.9</v>
       </c>
       <c r="W71" s="109">
-        <v>-2.4</v>
+        <v>1.8</v>
       </c>
       <c r="X71" s="109">
-        <v>3.3</v>
+        <v>21.3</v>
       </c>
       <c r="Y71" s="109">
-        <v>-9.3000000000000007</v>
+        <v>4.7</v>
       </c>
       <c r="Z71" s="109">
-        <v>-1.8</v>
+        <v>-1.3</v>
       </c>
       <c r="AA71" s="109">
-        <v>2.2000000000000002</v>
+        <v>4.7</v>
       </c>
       <c r="AB71" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC71" s="108">
-        <v>0.7</v>
+        <v>2.9</v>
       </c>
       <c r="AD71" s="108">
+        <v>3</v>
+      </c>
+      <c r="AE71" s="108">
+        <v>4.3</v>
+      </c>
+      <c r="AF71" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG71" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH71" s="108">
+        <v>0.3</v>
+      </c>
+      <c r="AI71" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ71" s="108">
         <v>1.2</v>
-      </c>
-[...16 lines deleted...]
-        <v>-2.1</v>
       </c>
       <c r="AK71" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="92"/>
       <c r="C72" s="3"/>
       <c r="D72" s="4" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>54</v>
+        <v>141</v>
       </c>
       <c r="H72" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I72" s="108">
-        <v>2.7</v>
+        <v>0.8</v>
       </c>
       <c r="J72" s="108">
-        <v>1.4</v>
+        <v>-0.8</v>
       </c>
       <c r="K72" s="108">
-        <v>-1.2</v>
+        <v>-2.4</v>
       </c>
       <c r="L72" s="108">
-        <v>15.8</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="M72" s="108">
-        <v>-2.4</v>
+        <v>1.9</v>
       </c>
       <c r="N72" s="108">
-        <v>-1.4</v>
+        <v>-10.7</v>
       </c>
       <c r="O72" s="108">
-        <v>4.0999999999999996</v>
+        <v>-7.6</v>
       </c>
       <c r="P72" s="108">
-        <v>4.5999999999999996</v>
+        <v>0.2</v>
       </c>
       <c r="Q72" s="108">
-        <v>6.5</v>
+        <v>-0.2</v>
       </c>
       <c r="R72" s="108">
-        <v>3.8</v>
+        <v>9.9</v>
       </c>
       <c r="S72" s="108">
-        <v>0.7</v>
+        <v>-1.9</v>
       </c>
       <c r="T72" s="119">
-        <v>5.2</v>
+        <v>-0.9</v>
       </c>
       <c r="U72" s="108">
-        <v>13.1</v>
+        <v>-0.3</v>
       </c>
       <c r="V72" s="109">
-        <v>2.9</v>
+        <v>0.8</v>
       </c>
       <c r="W72" s="109">
-        <v>1.8</v>
+        <v>-2.7</v>
       </c>
       <c r="X72" s="109">
-        <v>21.3</v>
+        <v>-6</v>
       </c>
       <c r="Y72" s="109">
-        <v>4.7</v>
+        <v>-9.1999999999999993</v>
       </c>
       <c r="Z72" s="109">
         <v>-1.3</v>
       </c>
       <c r="AA72" s="109">
-        <v>4.7</v>
+        <v>6.7</v>
       </c>
       <c r="AB72" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC72" s="108">
-        <v>2.9</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AD72" s="108">
-        <v>3</v>
+        <v>-1.7</v>
       </c>
       <c r="AE72" s="108">
-        <v>4.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AF72" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG72" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH72" s="108">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="AI72" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ72" s="108">
-        <v>1.2</v>
+        <v>-0.2</v>
       </c>
       <c r="AK72" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="73" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="92"/>
       <c r="C73" s="3"/>
       <c r="D73" s="4" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="H73" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I73" s="108">
-        <v>0.8</v>
+        <v>-0.5</v>
       </c>
       <c r="J73" s="108">
         <v>-0.8</v>
       </c>
       <c r="K73" s="108">
-        <v>-2.4</v>
+        <v>-4.5</v>
       </c>
       <c r="L73" s="108">
-        <v>39.200000000000003</v>
+        <v>-8.1</v>
       </c>
       <c r="M73" s="108">
-        <v>1.9</v>
+        <v>7.6</v>
       </c>
       <c r="N73" s="108">
-        <v>-10.7</v>
+        <v>-8.6999999999999993</v>
       </c>
       <c r="O73" s="108">
-        <v>-7.6</v>
+        <v>-12.5</v>
       </c>
       <c r="P73" s="108">
-        <v>0.2</v>
+        <v>-7.1</v>
       </c>
       <c r="Q73" s="108">
-        <v>-0.2</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="R73" s="108">
-        <v>9.9</v>
+        <v>-1.9</v>
       </c>
       <c r="S73" s="108">
-        <v>-1.9</v>
+        <v>2.6</v>
       </c>
       <c r="T73" s="119">
-        <v>-0.9</v>
+        <v>4.7</v>
       </c>
       <c r="U73" s="108">
-        <v>-0.3</v>
+        <v>9.4</v>
       </c>
       <c r="V73" s="109">
-        <v>0.8</v>
+        <v>-0.7</v>
       </c>
       <c r="W73" s="109">
-        <v>-2.7</v>
+        <v>-1.5</v>
       </c>
       <c r="X73" s="109">
-        <v>-6</v>
+        <v>-1.3</v>
       </c>
       <c r="Y73" s="109">
-        <v>-9.1999999999999993</v>
+        <v>-3.5</v>
       </c>
       <c r="Z73" s="109">
-        <v>-1.3</v>
+        <v>-1.5</v>
       </c>
       <c r="AA73" s="109">
-        <v>6.7</v>
+        <v>1</v>
       </c>
       <c r="AB73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC73" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AD73" s="108">
-        <v>-1.7</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AE73" s="108">
-        <v>1.1000000000000001</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="AF73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH73" s="108">
-        <v>0.2</v>
+        <v>2.1</v>
       </c>
       <c r="AI73" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ73" s="108">
-        <v>-0.2</v>
+        <v>2</v>
       </c>
       <c r="AK73" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="74" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="92"/>
       <c r="C74" s="3"/>
       <c r="D74" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H74" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I74" s="108">
+        <v>2.1</v>
+      </c>
+      <c r="J74" s="108">
+        <v>2.7</v>
+      </c>
+      <c r="K74" s="108">
+        <v>-0.7</v>
+      </c>
+      <c r="L74" s="108">
+        <v>-2.6</v>
+      </c>
+      <c r="M74" s="108">
+        <v>7.2</v>
+      </c>
+      <c r="N74" s="108">
+        <v>3.3</v>
+      </c>
+      <c r="O74" s="108">
+        <v>-3</v>
+      </c>
+      <c r="P74" s="108">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="Q74" s="108">
+        <v>2</v>
+      </c>
+      <c r="R74" s="108">
+        <v>24.2</v>
+      </c>
+      <c r="S74" s="108">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="T74" s="119">
+        <v>2.6</v>
+      </c>
+      <c r="U74" s="108">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="V74" s="109">
+        <v>1.9</v>
+      </c>
+      <c r="W74" s="109">
         <v>-0.5</v>
       </c>
-      <c r="J74" s="108">
-[...40 lines deleted...]
-      </c>
       <c r="X74" s="109">
+        <v>-5.4</v>
+      </c>
+      <c r="Y74" s="109">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="Z74" s="109">
+        <v>1</v>
+      </c>
+      <c r="AA74" s="109">
+        <v>6.1</v>
+      </c>
+      <c r="AB74" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC74" s="108">
+        <v>-2</v>
+      </c>
+      <c r="AD74" s="108">
+        <v>-2.5</v>
+      </c>
+      <c r="AE74" s="108">
+        <v>3.8</v>
+      </c>
+      <c r="AF74" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG74" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH74" s="108">
+        <v>0</v>
+      </c>
+      <c r="AI74" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ74" s="108">
         <v>-1.3</v>
-      </c>
-[...34 lines deleted...]
-        <v>2</v>
       </c>
       <c r="AK74" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="75" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="92"/>
       <c r="C75" s="3"/>
       <c r="D75" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H75" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I75" s="108">
-        <v>2.1</v>
+        <v>-0.1</v>
       </c>
       <c r="J75" s="108">
-        <v>2.7</v>
+        <v>-0.1</v>
       </c>
       <c r="K75" s="108">
-        <v>-0.7</v>
+        <v>0.3</v>
       </c>
       <c r="L75" s="108">
-        <v>-2.6</v>
+        <v>10.9</v>
       </c>
       <c r="M75" s="108">
-        <v>7.2</v>
+        <v>-1.2</v>
       </c>
       <c r="N75" s="108">
-        <v>3.3</v>
+        <v>-0.4</v>
       </c>
       <c r="O75" s="108">
-        <v>-3</v>
+        <v>-2.1</v>
       </c>
       <c r="P75" s="108">
-        <v>-8.3000000000000007</v>
+        <v>-4.4000000000000004</v>
       </c>
       <c r="Q75" s="108">
-        <v>2</v>
+        <v>2.4</v>
       </c>
       <c r="R75" s="108">
-        <v>24.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S75" s="108">
-        <v>5.0999999999999996</v>
+        <v>7.9</v>
       </c>
       <c r="T75" s="119">
-        <v>2.6</v>
+        <v>-8.6</v>
       </c>
       <c r="U75" s="108">
-        <v>4.0999999999999996</v>
+        <v>-5.0999999999999996</v>
       </c>
       <c r="V75" s="109">
-        <v>1.9</v>
+        <v>0.8</v>
       </c>
       <c r="W75" s="109">
-        <v>-0.5</v>
+        <v>2.5</v>
       </c>
       <c r="X75" s="109">
-        <v>-5.4</v>
+        <v>21.5</v>
       </c>
       <c r="Y75" s="109">
-        <v>-2.2999999999999998</v>
+        <v>3.6</v>
       </c>
       <c r="Z75" s="109">
-        <v>1</v>
+        <v>-0.1</v>
       </c>
       <c r="AA75" s="109">
-        <v>6.1</v>
+        <v>-0.8</v>
       </c>
       <c r="AB75" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC75" s="108">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="AD75" s="108">
-        <v>-2.5</v>
+        <v>0.9</v>
       </c>
       <c r="AE75" s="108">
-        <v>3.8</v>
+        <v>1.2</v>
       </c>
       <c r="AF75" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG75" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH75" s="108">
-        <v>0</v>
+        <v>-1.6</v>
       </c>
       <c r="AI75" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ75" s="108">
-        <v>-1.3</v>
+        <v>-0.9</v>
       </c>
       <c r="AK75" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="92"/>
       <c r="C76" s="3"/>
       <c r="D76" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="H76" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I76" s="108">
-        <v>-0.1</v>
+        <v>4.7</v>
       </c>
       <c r="J76" s="108">
-        <v>-0.1</v>
+        <v>2.5</v>
       </c>
       <c r="K76" s="108">
-        <v>0.3</v>
+        <v>1</v>
       </c>
       <c r="L76" s="108">
-        <v>10.9</v>
+        <v>3.5</v>
       </c>
       <c r="M76" s="108">
-        <v>-1.2</v>
+        <v>-1.5</v>
       </c>
       <c r="N76" s="108">
-        <v>-0.4</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="O76" s="108">
-        <v>-2.1</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="P76" s="108">
-        <v>-4.4000000000000004</v>
+        <v>-1.9</v>
       </c>
       <c r="Q76" s="108">
-        <v>2.4</v>
+        <v>25.3</v>
       </c>
       <c r="R76" s="108">
-        <v>5.0999999999999996</v>
+        <v>-1.7</v>
       </c>
       <c r="S76" s="108">
-        <v>7.9</v>
+        <v>11.1</v>
       </c>
       <c r="T76" s="119">
-        <v>-8.6</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="U76" s="108">
-        <v>-5.0999999999999996</v>
+        <v>-0.8</v>
       </c>
       <c r="V76" s="109">
-        <v>0.8</v>
+        <v>5.6</v>
       </c>
       <c r="W76" s="109">
-        <v>2.5</v>
+        <v>6.5</v>
       </c>
       <c r="X76" s="109">
-        <v>21.5</v>
+        <v>63.1</v>
       </c>
       <c r="Y76" s="109">
-        <v>3.6</v>
+        <v>6.4</v>
       </c>
       <c r="Z76" s="109">
-        <v>-0.1</v>
+        <v>-0.5</v>
       </c>
       <c r="AA76" s="109">
-        <v>-0.8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AB76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC76" s="108">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="AD76" s="108">
-        <v>0.9</v>
+        <v>2.6</v>
       </c>
       <c r="AE76" s="108">
-        <v>1.2</v>
+        <v>6.1</v>
       </c>
       <c r="AF76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH76" s="108">
-        <v>-1.6</v>
+        <v>2.9</v>
       </c>
       <c r="AI76" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ76" s="108">
-        <v>-0.9</v>
+        <v>2.1</v>
       </c>
       <c r="AK76" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="77" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="92"/>
       <c r="C77" s="3"/>
       <c r="D77" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="H77" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I77" s="108">
-        <v>4.7</v>
+        <v>1.3</v>
       </c>
       <c r="J77" s="108">
-        <v>2.5</v>
+        <v>0.4</v>
       </c>
       <c r="K77" s="108">
-        <v>1</v>
+        <v>-2.1</v>
       </c>
       <c r="L77" s="108">
+        <v>11.6</v>
+      </c>
+      <c r="M77" s="108">
+        <v>6.3</v>
+      </c>
+      <c r="N77" s="108">
+        <v>-5</v>
+      </c>
+      <c r="O77" s="108">
+        <v>-6.6</v>
+      </c>
+      <c r="P77" s="108">
+        <v>8.9</v>
+      </c>
+      <c r="Q77" s="108">
+        <v>8.6</v>
+      </c>
+      <c r="R77" s="108">
         <v>3.5</v>
       </c>
-      <c r="M77" s="108">
-[...14 lines deleted...]
-      <c r="R77" s="108">
+      <c r="S77" s="108">
+        <v>-1</v>
+      </c>
+      <c r="T77" s="119">
+        <v>-3.7</v>
+      </c>
+      <c r="U77" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="V77" s="109">
+        <v>1.7</v>
+      </c>
+      <c r="W77" s="109">
+        <v>1.6</v>
+      </c>
+      <c r="X77" s="109">
+        <v>22</v>
+      </c>
+      <c r="Y77" s="109">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="Z77" s="109">
+        <v>-0.7</v>
+      </c>
+      <c r="AA77" s="109">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AB77" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC77" s="108">
         <v>-1.7</v>
       </c>
-      <c r="S77" s="108">
-[...31 lines deleted...]
-      </c>
       <c r="AD77" s="108">
-        <v>2.6</v>
+        <v>-8.1</v>
       </c>
       <c r="AE77" s="108">
-        <v>6.1</v>
+        <v>3.8</v>
       </c>
       <c r="AF77" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG77" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH77" s="108">
-        <v>2.9</v>
+        <v>-1.6</v>
       </c>
       <c r="AI77" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ77" s="108">
-        <v>2.1</v>
+        <v>-0.6</v>
       </c>
       <c r="AK77" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="78" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="92"/>
       <c r="C78" s="3"/>
       <c r="D78" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H78" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I78" s="108">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="J78" s="108">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="K78" s="108">
-        <v>-2.1</v>
+        <v>-1.8</v>
       </c>
       <c r="L78" s="108">
-        <v>11.6</v>
+        <v>-5.9</v>
       </c>
       <c r="M78" s="108">
-        <v>6.3</v>
+        <v>4.8</v>
       </c>
       <c r="N78" s="108">
-        <v>-5</v>
+        <v>0.8</v>
       </c>
       <c r="O78" s="108">
-        <v>-6.6</v>
+        <v>-0.4</v>
       </c>
       <c r="P78" s="108">
-        <v>8.9</v>
+        <v>11.5</v>
       </c>
       <c r="Q78" s="108">
-        <v>8.6</v>
+        <v>14.8</v>
       </c>
       <c r="R78" s="108">
+        <v>9.5</v>
+      </c>
+      <c r="S78" s="108">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="T78" s="119">
+        <v>-3.6</v>
+      </c>
+      <c r="U78" s="108">
         <v>3.5</v>
       </c>
-      <c r="S78" s="108">
-[...5 lines deleted...]
-      <c r="U78" s="108">
+      <c r="V78" s="109">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="W78" s="109">
+        <v>3.1</v>
+      </c>
+      <c r="X78" s="109">
+        <v>26.6</v>
+      </c>
+      <c r="Y78" s="109">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="Z78" s="109">
         <v>0.1</v>
       </c>
-      <c r="V78" s="109">
-[...13 lines deleted...]
-      </c>
       <c r="AA78" s="109">
-        <v>2.2999999999999998</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AB78" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC78" s="108">
-        <v>-1.7</v>
+        <v>-2.5</v>
       </c>
       <c r="AD78" s="108">
-        <v>-8.1</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="AE78" s="108">
-        <v>3.8</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AF78" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG78" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH78" s="108">
-        <v>-1.6</v>
+        <v>-2.5</v>
       </c>
       <c r="AI78" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ78" s="108">
-        <v>-0.6</v>
+        <v>-3.4</v>
       </c>
       <c r="AK78" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="79" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="92"/>
       <c r="C79" s="3"/>
       <c r="D79" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H79" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I79" s="108">
-        <v>1.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="J79" s="108">
-        <v>0.2</v>
+        <v>3</v>
       </c>
       <c r="K79" s="108">
-        <v>-1.8</v>
+        <v>-1.2</v>
       </c>
       <c r="L79" s="108">
-        <v>-5.9</v>
+        <v>-0.7</v>
       </c>
       <c r="M79" s="108">
-        <v>4.8</v>
+        <v>4.7</v>
       </c>
       <c r="N79" s="108">
-        <v>0.8</v>
+        <v>-6.8</v>
       </c>
       <c r="O79" s="108">
-        <v>-0.4</v>
+        <v>5.4</v>
       </c>
       <c r="P79" s="108">
-        <v>11.5</v>
+        <v>1.7</v>
       </c>
       <c r="Q79" s="108">
-        <v>14.8</v>
+        <v>13.5</v>
       </c>
       <c r="R79" s="108">
-        <v>9.5</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="S79" s="108">
-        <v>-4.0999999999999996</v>
+        <v>12.2</v>
       </c>
       <c r="T79" s="119">
-        <v>-3.6</v>
+        <v>-6.6</v>
       </c>
       <c r="U79" s="108">
-        <v>3.5</v>
+        <v>5.9</v>
       </c>
       <c r="V79" s="109">
-        <v>2.2000000000000002</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="W79" s="109">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="X79" s="109">
-        <v>26.6</v>
+        <v>23.2</v>
       </c>
       <c r="Y79" s="109">
-        <v>-2.2999999999999998</v>
+        <v>11.3</v>
       </c>
       <c r="Z79" s="109">
-        <v>0.1</v>
+        <v>-0.7</v>
       </c>
       <c r="AA79" s="109">
-        <v>1.1000000000000001</v>
+        <v>5.5</v>
       </c>
       <c r="AB79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC79" s="108">
-        <v>-2.5</v>
+        <v>2.8</v>
       </c>
       <c r="AD79" s="108">
-        <v>-4.9000000000000004</v>
+        <v>1.9</v>
       </c>
       <c r="AE79" s="108">
-        <v>4.5999999999999996</v>
+        <v>5.7</v>
       </c>
       <c r="AF79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH79" s="108">
-        <v>-2.5</v>
+        <v>-1.7</v>
       </c>
       <c r="AI79" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ79" s="108">
-        <v>-3.4</v>
+        <v>-1.5</v>
       </c>
       <c r="AK79" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="80" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="92"/>
       <c r="C80" s="3"/>
       <c r="D80" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H80" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I80" s="108">
-        <v>2.2999999999999998</v>
+        <v>1.8</v>
       </c>
       <c r="J80" s="108">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K80" s="108">
-        <v>-1.2</v>
+        <v>-0.5</v>
       </c>
       <c r="L80" s="108">
-        <v>-0.7</v>
+        <v>-7</v>
       </c>
       <c r="M80" s="108">
-        <v>4.7</v>
+        <v>-2.4</v>
       </c>
       <c r="N80" s="108">
-        <v>-6.8</v>
+        <v>0.5</v>
       </c>
       <c r="O80" s="108">
-        <v>5.4</v>
+        <v>-7.4</v>
       </c>
       <c r="P80" s="108">
-        <v>1.7</v>
+        <v>11.1</v>
       </c>
       <c r="Q80" s="108">
-        <v>13.5</v>
+        <v>11.5</v>
       </c>
       <c r="R80" s="108">
-        <v>16.899999999999999</v>
+        <v>-6</v>
       </c>
       <c r="S80" s="108">
-        <v>12.2</v>
+        <v>6.4</v>
       </c>
       <c r="T80" s="119">
-        <v>-6.6</v>
+        <v>1.3</v>
       </c>
       <c r="U80" s="108">
+        <v>14.9</v>
+      </c>
+      <c r="V80" s="109">
+        <v>2.9</v>
+      </c>
+      <c r="W80" s="109">
+        <v>1</v>
+      </c>
+      <c r="X80" s="109">
+        <v>12.3</v>
+      </c>
+      <c r="Y80" s="109">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Z80" s="109">
+        <v>-0.5</v>
+      </c>
+      <c r="AA80" s="109">
         <v>5.9</v>
       </c>
-      <c r="V80" s="109">
-[...16 lines deleted...]
-      </c>
       <c r="AB80" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC80" s="108">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="AD80" s="108">
-        <v>1.9</v>
+        <v>-0.6</v>
       </c>
       <c r="AE80" s="108">
-        <v>5.7</v>
+        <v>6.6</v>
       </c>
       <c r="AF80" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG80" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH80" s="108">
-        <v>-1.7</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="AI80" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ80" s="108">
-        <v>-1.5</v>
+        <v>-4.2</v>
       </c>
       <c r="AK80" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="81" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="92"/>
       <c r="C81" s="3"/>
       <c r="D81" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H81" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I81" s="108">
-        <v>1.8</v>
+        <v>-3</v>
       </c>
       <c r="J81" s="108">
-        <v>2</v>
+        <v>-1.5</v>
       </c>
       <c r="K81" s="108">
-        <v>-0.5</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="L81" s="108">
+        <v>-9.1</v>
+      </c>
+      <c r="M81" s="108">
+        <v>-3.2</v>
+      </c>
+      <c r="N81" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="O81" s="108">
+        <v>6.3</v>
+      </c>
+      <c r="P81" s="108">
+        <v>3.6</v>
+      </c>
+      <c r="Q81" s="108">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="R81" s="108">
+        <v>7.6</v>
+      </c>
+      <c r="S81" s="108">
+        <v>-0.6</v>
+      </c>
+      <c r="T81" s="119">
         <v>-7</v>
       </c>
-      <c r="M81" s="108">
-[...5 lines deleted...]
-      <c r="O81" s="108">
+      <c r="U81" s="108">
+        <v>-5.3</v>
+      </c>
+      <c r="V81" s="109">
+        <v>-2.7</v>
+      </c>
+      <c r="W81" s="109">
+        <v>-1.7</v>
+      </c>
+      <c r="X81" s="109">
+        <v>-12.6</v>
+      </c>
+      <c r="Y81" s="109">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Z81" s="109">
+        <v>-1.4</v>
+      </c>
+      <c r="AA81" s="109">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="AB81" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC81" s="108">
+        <v>-0.1</v>
+      </c>
+      <c r="AD81" s="108">
+        <v>-0.4</v>
+      </c>
+      <c r="AE81" s="108">
+        <v>0.1</v>
+      </c>
+      <c r="AF81" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG81" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH81" s="108">
+        <v>-6.8</v>
+      </c>
+      <c r="AI81" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ81" s="108">
         <v>-7.4</v>
-      </c>
-[...61 lines deleted...]
-        <v>-4.2</v>
       </c>
       <c r="AK81" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="82" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="92"/>
       <c r="C82" s="3"/>
       <c r="D82" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H82" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I82" s="108">
-        <v>-3</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="108">
-        <v>-1.5</v>
+        <v>1.8</v>
       </c>
       <c r="K82" s="108">
-        <v>-1.1000000000000001</v>
+        <v>0.9</v>
       </c>
       <c r="L82" s="108">
-        <v>-9.1</v>
+        <v>-1.8</v>
       </c>
       <c r="M82" s="108">
-        <v>-3.2</v>
+        <v>-1.2</v>
       </c>
       <c r="N82" s="108">
-        <v>-0.3</v>
+        <v>10.6</v>
       </c>
       <c r="O82" s="108">
-        <v>6.3</v>
+        <v>7.5</v>
       </c>
       <c r="P82" s="108">
-        <v>3.6</v>
+        <v>2.6</v>
       </c>
       <c r="Q82" s="108">
-        <v>-9.1999999999999993</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="R82" s="108">
-        <v>7.6</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="S82" s="108">
-        <v>-0.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="T82" s="119">
-        <v>-7</v>
+        <v>-9.6</v>
       </c>
       <c r="U82" s="108">
-        <v>-5.3</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="V82" s="109">
-        <v>-2.7</v>
+        <v>4.8</v>
       </c>
       <c r="W82" s="109">
-        <v>-1.7</v>
+        <v>7</v>
       </c>
       <c r="X82" s="109">
-        <v>-12.6</v>
+        <v>42.9</v>
       </c>
       <c r="Y82" s="109">
         <v>8.3000000000000007</v>
       </c>
       <c r="Z82" s="109">
-        <v>-1.4</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AA82" s="109">
-        <v>-4.0999999999999996</v>
+        <v>1.8</v>
       </c>
       <c r="AB82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC82" s="108">
-        <v>-0.1</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="AD82" s="108">
-        <v>-0.4</v>
+        <v>-2.5</v>
       </c>
       <c r="AE82" s="108">
-        <v>0.1</v>
+        <v>7.2</v>
       </c>
       <c r="AF82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH82" s="108">
-        <v>-6.8</v>
+        <v>-2.6</v>
       </c>
       <c r="AI82" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ82" s="108">
-        <v>-7.4</v>
+        <v>-3</v>
       </c>
       <c r="AK82" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="83" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="92"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H83" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I83" s="108">
-        <v>2.9</v>
+        <v>-2.6</v>
       </c>
       <c r="J83" s="108">
-        <v>1.8</v>
+        <v>-1.5</v>
       </c>
       <c r="K83" s="108">
-        <v>0.9</v>
+        <v>-2.4</v>
       </c>
       <c r="L83" s="108">
-        <v>-1.8</v>
+        <v>-7.6</v>
       </c>
       <c r="M83" s="108">
-        <v>-1.2</v>
+        <v>1.2</v>
       </c>
       <c r="N83" s="108">
-        <v>10.6</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="O83" s="108">
-        <v>7.5</v>
+        <v>-8.9</v>
       </c>
       <c r="P83" s="108">
-        <v>2.6</v>
+        <v>5.3</v>
       </c>
       <c r="Q83" s="108">
-        <v>20.399999999999999</v>
+        <v>-7.1</v>
       </c>
       <c r="R83" s="108">
-        <v>10.199999999999999</v>
+        <v>14.1</v>
       </c>
       <c r="S83" s="108">
-        <v>2.2000000000000002</v>
+        <v>3.6</v>
       </c>
       <c r="T83" s="119">
-        <v>-9.6</v>
+        <v>-9.5</v>
       </c>
       <c r="U83" s="108">
-        <v>4.5999999999999996</v>
+        <v>-5.3</v>
       </c>
       <c r="V83" s="109">
-        <v>4.8</v>
+        <v>-1.9</v>
       </c>
       <c r="W83" s="109">
-        <v>7</v>
+        <v>-2.8</v>
       </c>
       <c r="X83" s="109">
-        <v>42.9</v>
+        <v>-3.5</v>
       </c>
       <c r="Y83" s="109">
-        <v>8.3000000000000007</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="Z83" s="109">
-        <v>1.1000000000000001</v>
+        <v>-2.5</v>
       </c>
       <c r="AA83" s="109">
-        <v>1.8</v>
+        <v>-0.3</v>
       </c>
       <c r="AB83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC83" s="108">
-        <v>-2.2000000000000002</v>
+        <v>0</v>
       </c>
       <c r="AD83" s="108">
-        <v>-2.5</v>
+        <v>1.2</v>
       </c>
       <c r="AE83" s="108">
-        <v>7.2</v>
+        <v>-3.6</v>
       </c>
       <c r="AF83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH83" s="108">
-        <v>-2.6</v>
+        <v>-1</v>
       </c>
       <c r="AI83" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ83" s="108">
-        <v>-3</v>
+        <v>-2.1</v>
       </c>
       <c r="AK83" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="92"/>
       <c r="C84" s="3"/>
       <c r="D84" s="4" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="H84" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I84" s="108">
-        <v>-2.6</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="J84" s="108">
-        <v>-1.5</v>
+        <v>-0.5</v>
       </c>
       <c r="K84" s="108">
-        <v>-2.4</v>
+        <v>1.7</v>
       </c>
       <c r="L84" s="108">
-        <v>-7.6</v>
+        <v>-12</v>
       </c>
       <c r="M84" s="108">
+        <v>-2.5</v>
+      </c>
+      <c r="N84" s="108">
+        <v>13.5</v>
+      </c>
+      <c r="O84" s="108">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="P84" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="Q84" s="108">
+        <v>-1.8</v>
+      </c>
+      <c r="R84" s="108">
+        <v>-24.8</v>
+      </c>
+      <c r="S84" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="T84" s="119">
+        <v>-6</v>
+      </c>
+      <c r="U84" s="108">
+        <v>2.6</v>
+      </c>
+      <c r="V84" s="109">
+        <v>0</v>
+      </c>
+      <c r="W84" s="109">
+        <v>3.7</v>
+      </c>
+      <c r="X84" s="109">
+        <v>29.6</v>
+      </c>
+      <c r="Y84" s="109">
+        <v>9</v>
+      </c>
+      <c r="Z84" s="109">
+        <v>-0.6</v>
+      </c>
+      <c r="AA84" s="109">
+        <v>-5.4</v>
+      </c>
+      <c r="AB84" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC84" s="108">
         <v>1.2</v>
-      </c>
-[...46 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AD84" s="108">
         <v>1.2</v>
       </c>
       <c r="AE84" s="108">
-        <v>-3.6</v>
+        <v>-0.8</v>
       </c>
       <c r="AF84" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG84" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH84" s="108">
         <v>-1</v>
       </c>
       <c r="AI84" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ84" s="108">
-        <v>-2.1</v>
+        <v>-1.4</v>
       </c>
       <c r="AK84" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="85" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="92"/>
       <c r="C85" s="3"/>
       <c r="D85" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>144</v>
+        <v>55</v>
       </c>
       <c r="H85" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I85" s="108">
-        <v>-1.1000000000000001</v>
+        <v>-1.8</v>
       </c>
       <c r="J85" s="108">
-        <v>-0.5</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="K85" s="108">
-        <v>1.7</v>
+        <v>-0.2</v>
       </c>
       <c r="L85" s="108">
-        <v>-12</v>
+        <v>12.2</v>
       </c>
       <c r="M85" s="108">
-        <v>-2.5</v>
+        <v>0.3</v>
       </c>
       <c r="N85" s="108">
-        <v>13.5</v>
+        <v>1.8</v>
       </c>
       <c r="O85" s="108">
-        <v>-1.1000000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="P85" s="108">
-        <v>1.6</v>
+        <v>6</v>
       </c>
       <c r="Q85" s="108">
-        <v>-1.8</v>
+        <v>-6.6</v>
       </c>
       <c r="R85" s="108">
-        <v>-24.8</v>
+        <v>-30.3</v>
       </c>
       <c r="S85" s="108">
         <v>11.1</v>
       </c>
       <c r="T85" s="119">
-        <v>-6</v>
+        <v>-10.5</v>
       </c>
       <c r="U85" s="108">
-        <v>2.6</v>
+        <v>-9.4</v>
       </c>
       <c r="V85" s="109">
-        <v>0</v>
+        <v>-1.2</v>
       </c>
       <c r="W85" s="109">
-        <v>3.7</v>
+        <v>-0.7</v>
       </c>
       <c r="X85" s="109">
-        <v>29.6</v>
+        <v>6</v>
       </c>
       <c r="Y85" s="109">
-        <v>9</v>
+        <v>-3.1</v>
       </c>
       <c r="Z85" s="109">
-        <v>-0.6</v>
+        <v>-1.3</v>
       </c>
       <c r="AA85" s="109">
-        <v>-5.4</v>
+        <v>-2.1</v>
       </c>
       <c r="AB85" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC85" s="108">
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
       <c r="AD85" s="108">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="AE85" s="108">
-        <v>-0.8</v>
+        <v>0.5</v>
       </c>
       <c r="AF85" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG85" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH85" s="108">
-        <v>-1</v>
+        <v>-4.3</v>
       </c>
       <c r="AI85" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ85" s="108">
-        <v>-1.4</v>
+        <v>-6.7</v>
       </c>
       <c r="AK85" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="86" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="51"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H86" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I86" s="108">
-        <v>-1.8</v>
+        <v>-2.9</v>
       </c>
       <c r="J86" s="108">
+        <v>-1.4</v>
+      </c>
+      <c r="K86" s="108">
+        <v>-2.7</v>
+      </c>
+      <c r="L86" s="108">
+        <v>15.4</v>
+      </c>
+      <c r="M86" s="108">
+        <v>-2.6</v>
+      </c>
+      <c r="N86" s="108">
+        <v>5.6</v>
+      </c>
+      <c r="O86" s="108">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="K86" s="108">
-[...8 lines deleted...]
-      <c r="N86" s="108">
+      <c r="P86" s="108">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="Q86" s="108">
+        <v>-17.3</v>
+      </c>
+      <c r="R86" s="108">
+        <v>-0.9</v>
+      </c>
+      <c r="S86" s="108">
+        <v>5</v>
+      </c>
+      <c r="T86" s="119">
+        <v>-8.1</v>
+      </c>
+      <c r="U86" s="108">
+        <v>-2.4</v>
+      </c>
+      <c r="V86" s="109">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="W86" s="109">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="X86" s="109">
+        <v>-16.100000000000001</v>
+      </c>
+      <c r="Y86" s="109">
+        <v>-3.8</v>
+      </c>
+      <c r="Z86" s="109">
+        <v>-2.5</v>
+      </c>
+      <c r="AA86" s="109">
         <v>1.8</v>
       </c>
-      <c r="O86" s="108">
-[...20 lines deleted...]
-      <c r="V86" s="109">
+      <c r="AB86" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC86" s="108">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AD86" s="108">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AE86" s="108">
+        <v>-3.7</v>
+      </c>
+      <c r="AF86" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG86" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH86" s="108">
         <v>-1.2</v>
       </c>
-      <c r="W86" s="109">
-[...34 lines deleted...]
-      </c>
       <c r="AI86" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ86" s="108">
-        <v>-6.7</v>
+        <v>-1.2</v>
       </c>
       <c r="AK86" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="87" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="92"/>
       <c r="B87" s="3"/>
       <c r="C87" s="3"/>
       <c r="D87" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H87" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I87" s="108">
-        <v>-2.9</v>
+        <v>-0.5</v>
       </c>
       <c r="J87" s="108">
-        <v>-1.4</v>
+        <v>-2</v>
       </c>
       <c r="K87" s="108">
-        <v>-2.7</v>
+        <v>-0.4</v>
       </c>
       <c r="L87" s="108">
-        <v>15.4</v>
+        <v>7.9</v>
       </c>
       <c r="M87" s="108">
-        <v>-2.6</v>
+        <v>-8.4</v>
       </c>
       <c r="N87" s="108">
-        <v>5.6</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="O87" s="108">
+        <v>-10.8</v>
+      </c>
+      <c r="P87" s="108">
+        <v>6.3</v>
+      </c>
+      <c r="Q87" s="108">
+        <v>7</v>
+      </c>
+      <c r="R87" s="108">
+        <v>-21.2</v>
+      </c>
+      <c r="S87" s="108">
+        <v>6.5</v>
+      </c>
+      <c r="T87" s="119">
+        <v>-4</v>
+      </c>
+      <c r="U87" s="108">
+        <v>7.7</v>
+      </c>
+      <c r="V87" s="109">
+        <v>0.7</v>
+      </c>
+      <c r="W87" s="109">
+        <v>2.4</v>
+      </c>
+      <c r="X87" s="109">
+        <v>39.6</v>
+      </c>
+      <c r="Y87" s="109">
+        <v>-1.2</v>
+      </c>
+      <c r="Z87" s="109">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="P87" s="108">
-[...31 lines deleted...]
-      </c>
       <c r="AA87" s="109">
-        <v>1.8</v>
+        <v>-1.7</v>
       </c>
       <c r="AB87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC87" s="108">
-        <v>4.5999999999999996</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AD87" s="108">
-        <v>4.5999999999999996</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AE87" s="108">
-        <v>-3.7</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AF87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH87" s="108">
-        <v>-1.2</v>
+        <v>0.6</v>
       </c>
       <c r="AI87" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ87" s="108">
-        <v>-1.2</v>
+        <v>1.7</v>
       </c>
       <c r="AK87" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="88" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="92"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="H88" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I88" s="108">
-        <v>-0.5</v>
+        <v>-0.4</v>
       </c>
       <c r="J88" s="108">
-        <v>-2</v>
+        <v>2.6</v>
       </c>
       <c r="K88" s="108">
-        <v>-0.4</v>
+        <v>2.6</v>
       </c>
       <c r="L88" s="108">
-        <v>7.9</v>
+        <v>0.7</v>
       </c>
       <c r="M88" s="108">
-        <v>-8.4</v>
+        <v>-7.2</v>
       </c>
       <c r="N88" s="108">
+        <v>23.2</v>
+      </c>
+      <c r="O88" s="108">
+        <v>4.3</v>
+      </c>
+      <c r="P88" s="108">
+        <v>3</v>
+      </c>
+      <c r="Q88" s="108">
+        <v>-16.3</v>
+      </c>
+      <c r="R88" s="108">
         <v>18.899999999999999</v>
       </c>
-      <c r="O88" s="108">
-[...10 lines deleted...]
-      </c>
       <c r="S88" s="108">
-        <v>6.5</v>
+        <v>-2.9</v>
       </c>
       <c r="T88" s="119">
-        <v>-4</v>
+        <v>1.7</v>
       </c>
       <c r="U88" s="108">
-        <v>7.7</v>
+        <v>11.5</v>
       </c>
       <c r="V88" s="109">
+        <v>0.2</v>
+      </c>
+      <c r="W88" s="109">
+        <v>0.3</v>
+      </c>
+      <c r="X88" s="109">
+        <v>-9.5</v>
+      </c>
+      <c r="Y88" s="109">
+        <v>9.4</v>
+      </c>
+      <c r="Z88" s="109">
         <v>0.7</v>
       </c>
-      <c r="W88" s="109">
-[...10 lines deleted...]
-      </c>
       <c r="AA88" s="109">
-        <v>-1.7</v>
+        <v>0</v>
       </c>
       <c r="AB88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC88" s="108">
-        <v>2.2999999999999998</v>
+        <v>0.7</v>
       </c>
       <c r="AD88" s="108">
-        <v>2.2999999999999998</v>
+        <v>0.6</v>
       </c>
       <c r="AE88" s="108">
         <v>-1.1000000000000001</v>
       </c>
       <c r="AF88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH88" s="108">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="AI88" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ88" s="108">
-        <v>1.7</v>
+        <v>-1.6</v>
       </c>
       <c r="AK88" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="89" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="92"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="H89" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I89" s="108">
-        <v>-0.4</v>
+        <v>-3.3</v>
       </c>
       <c r="J89" s="108">
-        <v>2.6</v>
+        <v>-4.3</v>
       </c>
       <c r="K89" s="108">
-        <v>2.6</v>
+        <v>-2.5</v>
       </c>
       <c r="L89" s="108">
-        <v>0.7</v>
+        <v>3.5</v>
       </c>
       <c r="M89" s="108">
-        <v>-7.2</v>
+        <v>-6.7</v>
       </c>
       <c r="N89" s="108">
-        <v>23.2</v>
+        <v>-11.3</v>
       </c>
       <c r="O89" s="108">
-        <v>4.3</v>
+        <v>-19.600000000000001</v>
       </c>
       <c r="P89" s="108">
-        <v>3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Q89" s="108">
-        <v>-16.3</v>
+        <v>-5.8</v>
       </c>
       <c r="R89" s="108">
-        <v>18.899999999999999</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="S89" s="108">
-        <v>-2.9</v>
+        <v>0.5</v>
       </c>
       <c r="T89" s="119">
-        <v>1.7</v>
+        <v>-6.7</v>
       </c>
       <c r="U89" s="108">
-        <v>11.5</v>
+        <v>-5.2</v>
       </c>
       <c r="V89" s="109">
-        <v>0.2</v>
+        <v>-3.1</v>
       </c>
       <c r="W89" s="109">
-        <v>0.3</v>
+        <v>-3.7</v>
       </c>
       <c r="X89" s="109">
-        <v>-9.5</v>
+        <v>1.8</v>
       </c>
       <c r="Y89" s="109">
-        <v>9.4</v>
+        <v>-12.2</v>
       </c>
       <c r="Z89" s="109">
-        <v>0.7</v>
+        <v>-3.3</v>
       </c>
       <c r="AA89" s="109">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="AB89" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC89" s="108">
+        <v>2</v>
+      </c>
+      <c r="AD89" s="108">
+        <v>2.5</v>
+      </c>
+      <c r="AE89" s="108">
+        <v>-5.8</v>
+      </c>
+      <c r="AF89" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG89" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH89" s="108">
         <v>0</v>
       </c>
-      <c r="AB89" s="110" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AI89" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ89" s="108">
-        <v>-1.6</v>
+        <v>-2.1</v>
       </c>
       <c r="AK89" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="90" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="92"/>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H90" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I90" s="108">
+        <v>-3.6</v>
+      </c>
+      <c r="J90" s="108">
+        <v>-1.4</v>
+      </c>
+      <c r="K90" s="108">
+        <v>-1.3</v>
+      </c>
+      <c r="L90" s="108">
+        <v>-16.399999999999999</v>
+      </c>
+      <c r="M90" s="108">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="N90" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="O90" s="108">
+        <v>-0.3</v>
+      </c>
+      <c r="P90" s="108">
+        <v>-6</v>
+      </c>
+      <c r="Q90" s="108">
+        <v>-8.5</v>
+      </c>
+      <c r="R90" s="108">
+        <v>-5.4</v>
+      </c>
+      <c r="S90" s="108">
+        <v>4.8</v>
+      </c>
+      <c r="T90" s="119">
+        <v>-3.5</v>
+      </c>
+      <c r="U90" s="108">
+        <v>0.7</v>
+      </c>
+      <c r="V90" s="109">
         <v>-3.3</v>
       </c>
-      <c r="J90" s="108">
-[...35 lines deleted...]
-      <c r="V90" s="109">
+      <c r="W90" s="109">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="X90" s="109">
+        <v>-15.2</v>
+      </c>
+      <c r="Y90" s="109">
+        <v>2.1</v>
+      </c>
+      <c r="Z90" s="109">
+        <v>-3.8</v>
+      </c>
+      <c r="AA90" s="109">
+        <v>-1.2</v>
+      </c>
+      <c r="AB90" s="110" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC90" s="108">
+        <v>-3.8</v>
+      </c>
+      <c r="AD90" s="108">
         <v>-3.1</v>
       </c>
-      <c r="W90" s="109">
-[...22 lines deleted...]
-      </c>
       <c r="AE90" s="108">
-        <v>-5.8</v>
+        <v>-6.8</v>
       </c>
       <c r="AF90" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG90" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH90" s="108">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI90" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ90" s="108">
-        <v>-2.1</v>
+        <v>-1.7</v>
       </c>
       <c r="AK90" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="91" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="92"/>
       <c r="B91" s="3"/>
       <c r="C91" s="3"/>
       <c r="D91" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H91" s="107" t="s">
         <v>87</v>
       </c>
       <c r="I91" s="108">
-        <v>-3.6</v>
+        <v>-3.1</v>
       </c>
       <c r="J91" s="108">
+        <v>-4.2</v>
+      </c>
+      <c r="K91" s="108">
         <v>-1.4</v>
       </c>
-      <c r="K91" s="108">
-[...1 lines deleted...]
-      </c>
       <c r="L91" s="108">
-        <v>-16.399999999999999</v>
+        <v>-5.8</v>
       </c>
       <c r="M91" s="108">
-        <v>-9.1999999999999993</v>
+        <v>-5.2</v>
       </c>
       <c r="N91" s="108">
-        <v>0.7</v>
+        <v>-6.3</v>
       </c>
       <c r="O91" s="108">
-        <v>-0.3</v>
+        <v>-8.6999999999999993</v>
       </c>
       <c r="P91" s="108">
-        <v>-6</v>
+        <v>-1.9</v>
       </c>
       <c r="Q91" s="108">
-        <v>-8.5</v>
+        <v>0.2</v>
       </c>
       <c r="R91" s="108">
-        <v>-5.4</v>
+        <v>-12.3</v>
       </c>
       <c r="S91" s="108">
-        <v>4.8</v>
+        <v>-4.3</v>
       </c>
       <c r="T91" s="119">
-        <v>-3.5</v>
+        <v>-5.0999999999999996</v>
       </c>
       <c r="U91" s="108">
-        <v>0.7</v>
+        <v>-4.7</v>
       </c>
       <c r="V91" s="109">
+        <v>-3</v>
+      </c>
+      <c r="W91" s="109">
+        <v>-2.8</v>
+      </c>
+      <c r="X91" s="109">
+        <v>3.7</v>
+      </c>
+      <c r="Y91" s="109">
+        <v>-8.1</v>
+      </c>
+      <c r="Z91" s="109">
+        <v>-3</v>
+      </c>
+      <c r="AA91" s="109">
         <v>-3.3</v>
       </c>
-      <c r="W91" s="109">
-[...13 lines deleted...]
-      </c>
       <c r="AB91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AC91" s="108">
-        <v>-3.8</v>
+        <v>-0.9</v>
       </c>
       <c r="AD91" s="108">
-        <v>-3.1</v>
+        <v>-0.8</v>
       </c>
       <c r="AE91" s="108">
         <v>-6.8</v>
       </c>
       <c r="AF91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AG91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AH91" s="108">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="AI91" s="110" t="s">
         <v>87</v>
       </c>
       <c r="AJ91" s="108">
-        <v>-1.7</v>
+        <v>-1.6</v>
       </c>
       <c r="AK91" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="92" spans="1:37" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="12"/>
       <c r="B92" s="13"/>
       <c r="C92" s="13"/>
       <c r="D92" s="120"/>
       <c r="E92" s="13"/>
       <c r="F92" s="121"/>
       <c r="G92" s="121"/>
       <c r="H92" s="122" t="s">
         <v>130</v>
       </c>
       <c r="I92" s="121"/>
       <c r="J92" s="123"/>
       <c r="K92" s="124"/>
       <c r="L92" s="123"/>
       <c r="M92" s="123"/>
       <c r="N92" s="123"/>
       <c r="O92" s="123"/>
       <c r="P92" s="13"/>
       <c r="Q92" s="13"/>
@@ -10980,117 +10972,117 @@
       <c r="V92" s="13"/>
       <c r="W92" s="13"/>
       <c r="X92" s="13"/>
       <c r="Y92" s="13"/>
       <c r="Z92" s="13"/>
       <c r="AA92" s="13"/>
       <c r="AB92" s="13"/>
       <c r="AC92" s="13"/>
       <c r="AD92" s="13"/>
       <c r="AE92" s="13"/>
       <c r="AF92" s="13"/>
       <c r="AG92" s="13"/>
       <c r="AH92" s="13"/>
       <c r="AI92" s="13"/>
       <c r="AJ92" s="13"/>
       <c r="AK92" s="13"/>
     </row>
     <row r="93" spans="1:37" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="125"/>
       <c r="B93" s="126"/>
       <c r="C93" s="114"/>
       <c r="D93" s="127" t="s">
         <v>143</v>
       </c>
       <c r="E93" s="127" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F93" s="113" t="s">
         <v>34</v>
       </c>
       <c r="G93" s="128" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="H93" s="129" t="s">
         <v>87</v>
       </c>
       <c r="I93" s="130">
-        <v>-3.6</v>
+        <v>-3.1</v>
       </c>
       <c r="J93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="K93" s="132">
-        <v>-0.39</v>
+        <v>-0.43</v>
       </c>
       <c r="L93" s="133">
-        <v>-1.08</v>
+        <v>-0.35</v>
       </c>
       <c r="M93" s="133">
-        <v>-0.61</v>
+        <v>-0.35</v>
       </c>
       <c r="N93" s="133">
-        <v>0.04</v>
+        <v>-0.28000000000000003</v>
       </c>
       <c r="O93" s="133">
-        <v>-0.01</v>
+        <v>-0.23</v>
       </c>
       <c r="P93" s="133">
-        <v>-0.33</v>
+        <v>-0.09</v>
       </c>
       <c r="Q93" s="133">
-        <v>-1.29</v>
+        <v>0.03</v>
       </c>
       <c r="R93" s="133">
-        <v>-0.14000000000000001</v>
+        <v>-0.28999999999999998</v>
       </c>
       <c r="S93" s="133">
-        <v>0.48</v>
+        <v>-0.51</v>
       </c>
       <c r="T93" s="134">
-        <v>-0.5</v>
+        <v>-0.75</v>
       </c>
       <c r="U93" s="134">
-        <v>0.06</v>
+        <v>-0.41</v>
       </c>
       <c r="V93" s="130">
-        <v>-3.3</v>
+        <v>-3</v>
       </c>
       <c r="W93" s="135">
-        <v>-2.91</v>
+        <v>-1.63</v>
       </c>
       <c r="X93" s="133">
-        <v>-1.43</v>
+        <v>0.25</v>
       </c>
       <c r="Y93" s="135">
-        <v>0.16</v>
+        <v>-0.56999999999999995</v>
       </c>
       <c r="Z93" s="135">
-        <v>-1.64</v>
+        <v>-1.33</v>
       </c>
       <c r="AA93" s="135">
-        <v>-0.45</v>
+        <v>-1.37</v>
       </c>
       <c r="AB93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AC93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AD93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AE93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AF93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AG93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AH93" s="131" t="s">
         <v>87</v>
       </c>
       <c r="AI93" s="131" t="s">
         <v>87</v>
       </c>
@@ -11105,175 +11097,170 @@
       <c r="C94" s="25"/>
       <c r="AH94" s="56"/>
       <c r="AI94" s="56"/>
       <c r="AJ94" s="25"/>
     </row>
     <row r="95" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="11"/>
       <c r="B95" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C95" s="31"/>
       <c r="D95" s="4"/>
       <c r="E95" s="31"/>
       <c r="F95" s="31"/>
       <c r="G95" s="31"/>
       <c r="H95" s="31"/>
       <c r="I95" s="31"/>
       <c r="J95" s="31"/>
       <c r="K95" s="31"/>
       <c r="L95" s="31"/>
       <c r="M95" s="31"/>
       <c r="N95" s="31"/>
       <c r="O95" s="31"/>
       <c r="P95" s="31"/>
       <c r="V95" s="1" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
     </row>
     <row r="96" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="11"/>
       <c r="B96" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C96" s="31"/>
       <c r="D96" s="4"/>
       <c r="E96" s="31"/>
       <c r="F96" s="31"/>
       <c r="G96" s="31"/>
       <c r="H96" s="31"/>
       <c r="I96" s="31"/>
       <c r="J96" s="31"/>
       <c r="K96" s="31"/>
       <c r="L96" s="31"/>
       <c r="M96" s="31"/>
       <c r="N96" s="31"/>
       <c r="O96" s="31"/>
       <c r="P96" s="31"/>
       <c r="V96" s="1" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="W96"/>
     </row>
     <row r="97" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="11"/>
       <c r="B97" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C97" s="31"/>
       <c r="D97" s="4"/>
       <c r="E97" s="31"/>
       <c r="F97" s="31"/>
       <c r="G97" s="31"/>
       <c r="H97" s="31"/>
       <c r="I97" s="31"/>
       <c r="J97" s="31"/>
       <c r="K97" s="31"/>
       <c r="L97" s="31"/>
       <c r="M97" s="31"/>
       <c r="N97" s="31"/>
       <c r="V97" s="1" t="s">
         <v>127</v>
       </c>
       <c r="W97"/>
       <c r="AL97"/>
     </row>
     <row r="98" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="11"/>
       <c r="B98" s="3" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="D98" s="83"/>
       <c r="H98"/>
       <c r="J98" s="32"/>
       <c r="V98" s="1" t="s">
         <v>128</v>
       </c>
       <c r="AL98"/>
     </row>
     <row r="99" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="11"/>
       <c r="B99" s="81" t="s">
         <v>138</v>
       </c>
       <c r="D99" s="83"/>
       <c r="H99"/>
       <c r="J99" s="32"/>
       <c r="V99" s="1" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="AL99"/>
     </row>
     <row r="100" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="11"/>
       <c r="B100" s="81" t="s">
         <v>145</v>
       </c>
       <c r="C100" s="136"/>
       <c r="D100" s="83"/>
       <c r="H100"/>
       <c r="J100" s="32"/>
       <c r="V100" s="1" t="s">
-        <v>156</v>
+        <v>129</v>
       </c>
       <c r="AL100"/>
     </row>
     <row r="101" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="11"/>
-      <c r="B101" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B101" s="3"/>
       <c r="D101" s="83"/>
       <c r="H101"/>
       <c r="J101" s="32"/>
       <c r="V101" s="1" t="s">
-        <v>129</v>
+        <v>100</v>
       </c>
       <c r="AL101"/>
     </row>
     <row r="102" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="11"/>
       <c r="B102" s="3"/>
       <c r="C102"/>
       <c r="D102" s="83"/>
       <c r="H102"/>
       <c r="J102" s="32"/>
       <c r="K102" s="32"/>
       <c r="U102"/>
       <c r="V102" s="1" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="AL102"/>
     </row>
     <row r="103" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="11"/>
       <c r="C103"/>
       <c r="D103" s="83"/>
       <c r="H103"/>
-      <c r="V103" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB103" s="74"/>
       <c r="AC103" s="74"/>
       <c r="AD103" s="74"/>
       <c r="AE103" s="74"/>
       <c r="AF103" s="74"/>
       <c r="AG103" s="74"/>
       <c r="AH103" s="74"/>
       <c r="AK103" s="74"/>
       <c r="AL103" s="74"/>
     </row>
     <row r="104" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="11"/>
       <c r="D104" s="83"/>
     </row>
     <row r="105" spans="1:38" s="74" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="75"/>
       <c r="D105" s="83"/>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
@@ -11290,102 +11277,93 @@
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
       <c r="X105" s="1"/>
       <c r="Y105" s="1"/>
       <c r="Z105" s="1"/>
       <c r="AA105" s="1"/>
       <c r="AB105" s="1"/>
       <c r="AC105" s="1"/>
       <c r="AD105" s="1"/>
       <c r="AE105" s="1"/>
       <c r="AF105" s="1"/>
       <c r="AG105" s="1"/>
       <c r="AH105" s="1"/>
       <c r="AI105" s="1"/>
       <c r="AJ105" s="1"/>
       <c r="AK105" s="1"/>
       <c r="AL105" s="1"/>
     </row>
     <row r="106" spans="1:38" x14ac:dyDescent="0.15">
       <c r="B106" s="81"/>
     </row>
     <row r="108" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="C3:G13"/>
-[...6 lines deleted...]
-    <mergeCell ref="K6:U7"/>
     <mergeCell ref="AK3:AK10"/>
     <mergeCell ref="AB4:AF5"/>
     <mergeCell ref="AG4:AH5"/>
     <mergeCell ref="V6:AA7"/>
     <mergeCell ref="AB6:AB8"/>
     <mergeCell ref="AF6:AF7"/>
     <mergeCell ref="AG6:AG8"/>
     <mergeCell ref="AI6:AI8"/>
     <mergeCell ref="W8:W9"/>
     <mergeCell ref="AA8:AA9"/>
+    <mergeCell ref="C3:G13"/>
+    <mergeCell ref="H6:H8"/>
+    <mergeCell ref="H3:U5"/>
+    <mergeCell ref="V3:AA5"/>
+    <mergeCell ref="X9:X10"/>
+    <mergeCell ref="Y9:Y10"/>
+    <mergeCell ref="Z9:Z10"/>
+    <mergeCell ref="K6:U7"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions gridLinesSet="0"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.23622047244094491" bottom="0" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="55" firstPageNumber="4" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="21" max="103" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11554,102 +11532,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B34F513D-5893-44CC-8509-6F9C6D3312D6}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{750A5C42-E535-4932-999F-B0C2737D9F31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B34F513D-5893-44CC-8509-6F9C6D3312D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF2DAB0A-D31D-4F13-A69D-750EC86E2475}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
-    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>