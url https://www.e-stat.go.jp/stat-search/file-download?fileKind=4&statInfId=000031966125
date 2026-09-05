--- v0 (2026-06-05)
+++ v1 (2026-09-05)
@@ -2,81 +2,81 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{91E9F656-5BF7-4AE2-80D4-55525999ACC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BF473B8E-974B-40E0-B2DB-817F286F3FF5}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="8_{91E9F656-5BF7-4AE2-80D4-55525999ACC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1051D923-F180-4223-9ABF-A038DCD2B9F8}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総争議件数等（昭和21年～）" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総争議件数等（昭和21年～）'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="192">
   <si>
     <t>総争議</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ソウギ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -262,78 +262,50 @@
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ソウギ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ケンスウ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>サンカ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ジンイン</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>オヨ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ソンシツ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ニッスウ</t>
-    </rPh>
-[...26 lines deleted...]
-      <t>フク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　4) 「その他」には業務管理が含まれる。</t>
     <rPh sb="8" eb="9">
       <t>タ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>カンリ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>フク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>行為参加
 人員</t>
     <rPh sb="0" eb="2">
       <t>コウイ</t>
     </rPh>
@@ -1633,100 +1605,50 @@
       <t>ガン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2020年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和２年</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>注　1) 昭和31年までの「総争議」及び「争議行為を伴わない争議」には、前年以前に争議行為又は第三者関与があったが、当該期間中には争議行為がなかった繰越しは含まれていない。</t>
-[...48 lines deleted...]
-  <si>
     <t>　　6) 争議行為を伴う争議で、複数の行為形態を伴う争議（例えば「半日以上の同盟罷業」と「半日未満の同盟罷業」が併存する場合など）は、それぞれの形態で計上しているので、計とそれぞれの形態を積み上げた合計と一致しない場合がある。</t>
     <rPh sb="5" eb="7">
       <t>ソウギ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コウイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>トモナ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ソウギ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>フクスウ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>コウイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ケイタイ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>トモナ</t>
     </rPh>
@@ -1737,69 +1659,50 @@
       <t>タト</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ハンニチ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>ドウメイ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>ヒギョウ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>ハンニチ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>ミマン</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>ドウメイ</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>ヒギョウ</t>
-    </rPh>
-[...17 lines deleted...]
-      <t>フク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>半日以上の同盟罷業</t>
     <rPh sb="0" eb="2">
       <t>ハンニチ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イジョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>争議行為を
 伴わない争議</t>
     <rPh sb="0" eb="2">
       <t>ソウギ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トモナ</t>
     </rPh>
@@ -1853,50 +1756,164 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2023年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和６年</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2024年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2025年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和７年</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>注　1) 昭和31(1956)年までの「総争議」及び「争議行為を伴わない争議」には、前年以前に争議行為又は第三者関与があったが、当該期間中には争議行為がなかった繰越しは含まれていない。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　2) 昭和31(1956)年以前は、争議行為を伴う争議が指名スト、部分ストであって争議行為に不参加者がいる場合、これを争議行為を伴わない争議として扱い件数及び不参加者を争議行為を伴わない争議に計上している。</t>
+    <rPh sb="5" eb="7">
+      <t>ショウワ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ネンイゼン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ソウギ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>コウイ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>トモナ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ソウギ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ブブン</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>ソウギ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>コウイ</t>
+    </rPh>
+    <rPh sb="48" eb="52">
+      <t>フサンカシャ</t>
+    </rPh>
+    <rPh sb="55" eb="57">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="61" eb="62">
+      <t>ソウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　3) 昭和37(1962)年以前は、半日未満の同盟罷業は「怠業」に含まれる。</t>
+    <rPh sb="5" eb="7">
+      <t>ショウワ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ネンイゼン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ハンニチ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ミマン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ドウメイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ヒギョウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>タイギョウ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　5) 昭和47(1972)年以前については沖縄県の分は含まない。</t>
+    <rPh sb="5" eb="7">
+      <t>ショウワ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ネンイゼン</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>オキナワケン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ブン</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -2520,282 +2537,282 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Y98"/>
+  <dimension ref="A1:Y99"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="7.08984375" style="28" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="5.08984375" style="1" customWidth="1"/>
+    <col min="1" max="2" width="7.125" style="28" customWidth="1"/>
+    <col min="3" max="3" width="6.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" customWidth="1"/>
     <col min="7" max="7" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="10.453125" style="1" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="10.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.5" style="1" customWidth="1"/>
     <col min="12" max="12" width="6" style="1" customWidth="1"/>
-    <col min="13" max="13" width="10.453125" style="1" customWidth="1"/>
-    <col min="14" max="14" width="10.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.5" style="1" customWidth="1"/>
+    <col min="14" max="14" width="10.5" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="16" max="17" width="10.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="10.5" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6" style="1" customWidth="1"/>
-    <col min="19" max="19" width="9.7265625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="9.75" style="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.75" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="9.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.75" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
     </row>
-    <row r="2" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="3" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="39" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B3" s="39" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="38"/>
       <c r="E3" s="39" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="F3" s="39"/>
       <c r="G3" s="40" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="42"/>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A4" s="38"/>
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="39"/>
       <c r="F4" s="39"/>
       <c r="G4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="38"/>
       <c r="I4" s="40" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41"/>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="42"/>
       <c r="R4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="S4" s="38"/>
       <c r="T4" s="38" t="s">
         <v>10</v>
       </c>
       <c r="U4" s="38"/>
       <c r="V4" s="38" t="s">
         <v>11</v>
       </c>
       <c r="W4" s="38"/>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A5" s="38"/>
       <c r="B5" s="38"/>
       <c r="C5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="39" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="40" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="M5" s="41"/>
       <c r="N5" s="42"/>
       <c r="O5" s="38" t="s">
         <v>3</v>
       </c>
       <c r="P5" s="38"/>
       <c r="Q5" s="38"/>
       <c r="R5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="39" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="U5" s="39" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="V5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="39" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A6" s="38"/>
       <c r="B6" s="38"/>
       <c r="C6" s="38"/>
       <c r="D6" s="39"/>
       <c r="E6" s="38"/>
       <c r="F6" s="39"/>
       <c r="G6" s="38"/>
       <c r="H6" s="39"/>
       <c r="I6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="N6" s="27" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="R6" s="38"/>
       <c r="S6" s="39"/>
       <c r="T6" s="38"/>
       <c r="U6" s="39"/>
       <c r="V6" s="38"/>
       <c r="W6" s="39"/>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A7" s="36"/>
       <c r="B7" s="3"/>
       <c r="C7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>14</v>
@@ -2818,56 +2835,56 @@
       <c r="P7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="4" t="s">
         <v>15</v>
       </c>
       <c r="R7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="S7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="T7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="U7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="V7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="W7" s="37" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A8" s="29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B8" s="29" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C8" s="6">
         <v>920</v>
       </c>
       <c r="D8" s="6">
         <v>2722582</v>
       </c>
       <c r="E8" s="6">
         <v>110</v>
       </c>
       <c r="F8" s="6">
         <v>2087599</v>
       </c>
       <c r="G8" s="6">
         <v>810</v>
       </c>
       <c r="H8" s="6">
         <v>634983</v>
       </c>
       <c r="I8" s="6">
         <v>702</v>
       </c>
       <c r="J8" s="6">
         <v>517415</v>
       </c>
@@ -2889,56 +2906,56 @@
       <c r="P8" s="6">
         <v>7024</v>
       </c>
       <c r="Q8" s="6">
         <v>172992</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T8" s="6">
         <v>130</v>
       </c>
       <c r="U8" s="6">
         <v>75069</v>
       </c>
       <c r="V8" s="6">
         <v>170</v>
       </c>
       <c r="W8" s="7">
         <v>140569</v>
       </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A9" s="29" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B9" s="29" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C9" s="6">
         <v>1035</v>
       </c>
       <c r="D9" s="6">
         <v>4415390</v>
       </c>
       <c r="E9" s="6">
         <v>352</v>
       </c>
       <c r="F9" s="6">
         <v>4120069</v>
       </c>
       <c r="G9" s="6">
         <v>683</v>
       </c>
       <c r="H9" s="6">
         <v>295321</v>
       </c>
       <c r="I9" s="6">
         <v>464</v>
       </c>
       <c r="J9" s="6">
         <v>218832</v>
       </c>
@@ -2960,56 +2977,56 @@
       <c r="P9" s="6">
         <v>7693</v>
       </c>
       <c r="Q9" s="6">
         <v>141548</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T9" s="6">
         <v>141</v>
       </c>
       <c r="U9" s="6">
         <v>62922</v>
       </c>
       <c r="V9" s="6">
         <v>93</v>
       </c>
       <c r="W9" s="7">
         <v>24039</v>
       </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A10" s="29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B10" s="29" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C10" s="6">
         <v>1517</v>
       </c>
       <c r="D10" s="6">
         <v>6714843</v>
       </c>
       <c r="E10" s="6">
         <v>604</v>
       </c>
       <c r="F10" s="6">
         <v>4109360</v>
       </c>
       <c r="G10" s="6">
         <v>913</v>
       </c>
       <c r="H10" s="6">
         <v>260483</v>
       </c>
       <c r="I10" s="6">
         <v>744</v>
       </c>
       <c r="J10" s="6">
         <v>2304492</v>
       </c>
@@ -3031,56 +3048,56 @@
       <c r="P10" s="6">
         <v>6638</v>
       </c>
       <c r="Q10" s="6">
         <v>105995</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="6">
         <v>136</v>
       </c>
       <c r="U10" s="6">
         <v>301576</v>
       </c>
       <c r="V10" s="6">
         <v>54</v>
       </c>
       <c r="W10" s="7">
         <v>6458</v>
       </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A11" s="29" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B11" s="29" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C11" s="6">
         <v>1414</v>
       </c>
       <c r="D11" s="6">
         <v>3307407</v>
       </c>
       <c r="E11" s="6">
         <v>770</v>
       </c>
       <c r="F11" s="6">
         <v>2067861</v>
       </c>
       <c r="G11" s="6">
         <v>651</v>
       </c>
       <c r="H11" s="6">
         <v>1239546</v>
       </c>
       <c r="I11" s="6">
         <v>554</v>
       </c>
       <c r="J11" s="6">
         <v>1122123</v>
       </c>
@@ -3102,56 +3119,56 @@
       <c r="P11" s="6">
         <v>7447</v>
       </c>
       <c r="Q11" s="6">
         <v>68354</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="6">
         <v>100</v>
       </c>
       <c r="U11" s="6">
         <v>128980</v>
       </c>
       <c r="V11" s="6">
         <v>25</v>
       </c>
       <c r="W11" s="7">
         <v>8322</v>
       </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A12" s="29" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B12" s="29" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C12" s="6">
         <v>1487</v>
       </c>
       <c r="D12" s="6">
         <v>2348397</v>
       </c>
       <c r="E12" s="6">
         <v>783</v>
       </c>
       <c r="F12" s="6">
         <v>1321556</v>
       </c>
       <c r="G12" s="6">
         <v>763</v>
       </c>
       <c r="H12" s="6">
         <v>1026841</v>
       </c>
       <c r="I12" s="6">
         <v>584</v>
       </c>
       <c r="J12" s="6">
         <v>763453</v>
       </c>
@@ -3173,56 +3190,56 @@
       <c r="P12" s="6">
         <v>26588</v>
       </c>
       <c r="Q12" s="6">
         <v>352897</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T12" s="6">
         <v>267</v>
       </c>
       <c r="U12" s="6">
         <v>409356</v>
       </c>
       <c r="V12" s="6">
         <v>28</v>
       </c>
       <c r="W12" s="7">
         <v>6446</v>
       </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A13" s="29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C13" s="6">
         <v>1186</v>
       </c>
       <c r="D13" s="6">
         <v>2818688</v>
       </c>
       <c r="E13" s="6">
         <v>584</v>
       </c>
       <c r="F13" s="6">
         <v>1432254</v>
       </c>
       <c r="G13" s="6">
         <v>670</v>
       </c>
       <c r="H13" s="6">
         <v>1386434</v>
       </c>
       <c r="I13" s="6">
         <v>576</v>
       </c>
       <c r="J13" s="6">
         <v>1162585</v>
       </c>
@@ -3244,56 +3261,56 @@
       <c r="P13" s="6">
         <v>4819</v>
       </c>
       <c r="Q13" s="6">
         <v>42480</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T13" s="6">
         <v>184</v>
       </c>
       <c r="U13" s="6">
         <v>362114</v>
       </c>
       <c r="V13" s="6">
         <v>0</v>
       </c>
       <c r="W13" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A14" s="29" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B14" s="29" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C14" s="6">
         <v>1233</v>
       </c>
       <c r="D14" s="6">
         <v>3683435</v>
       </c>
       <c r="E14" s="6">
         <v>573</v>
       </c>
       <c r="F14" s="6">
         <v>1839036</v>
       </c>
       <c r="G14" s="6">
         <v>725</v>
       </c>
       <c r="H14" s="6">
         <v>1842615</v>
       </c>
       <c r="I14" s="6">
         <v>590</v>
       </c>
       <c r="J14" s="6">
         <v>1623610</v>
       </c>
@@ -3315,56 +3332,56 @@
       <c r="P14" s="6">
         <v>8608</v>
       </c>
       <c r="Q14" s="6">
         <v>63235</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T14" s="6">
         <v>241</v>
       </c>
       <c r="U14" s="6">
         <v>616717</v>
       </c>
       <c r="V14" s="6">
         <v>2</v>
       </c>
       <c r="W14" s="7">
         <v>476</v>
       </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A15" s="29" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B15" s="29" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C15" s="6">
         <v>1277</v>
       </c>
       <c r="D15" s="6">
         <v>3398667</v>
       </c>
       <c r="E15" s="6">
         <v>584</v>
       </c>
       <c r="F15" s="6">
         <v>1655438</v>
       </c>
       <c r="G15" s="6">
         <v>762</v>
       </c>
       <c r="H15" s="6">
         <v>1743229</v>
       </c>
       <c r="I15" s="6">
         <v>611</v>
       </c>
       <c r="J15" s="6">
         <v>1341229</v>
       </c>
@@ -3386,56 +3403,56 @@
       <c r="P15" s="6">
         <v>23389</v>
       </c>
       <c r="Q15" s="6">
         <v>425254</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="6">
         <v>261</v>
       </c>
       <c r="U15" s="6">
         <v>732118</v>
       </c>
       <c r="V15" s="6">
         <v>4</v>
       </c>
       <c r="W15" s="7">
         <v>271</v>
       </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A16" s="29" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B16" s="29" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C16" s="6">
         <v>1247</v>
       </c>
       <c r="D16" s="6">
         <v>2635426</v>
       </c>
       <c r="E16" s="6">
         <v>552</v>
       </c>
       <c r="F16" s="6">
         <v>1088807</v>
       </c>
       <c r="G16" s="6">
         <v>780</v>
       </c>
       <c r="H16" s="6">
         <v>1546619</v>
       </c>
       <c r="I16" s="6">
         <v>647</v>
       </c>
       <c r="J16" s="6">
         <v>927821</v>
       </c>
@@ -3457,56 +3474,56 @@
       <c r="P16" s="6">
         <v>22476</v>
       </c>
       <c r="Q16" s="6">
         <v>1177147</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T16" s="6">
         <v>271</v>
       </c>
       <c r="U16" s="6">
         <v>967821</v>
       </c>
       <c r="V16" s="6">
         <v>6</v>
       </c>
       <c r="W16" s="7">
         <v>869</v>
       </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A17" s="29" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C17" s="6">
         <v>1345</v>
       </c>
       <c r="D17" s="6">
         <v>3748019</v>
       </c>
       <c r="E17" s="6">
         <v>615</v>
       </c>
       <c r="F17" s="6">
         <v>1980652</v>
       </c>
       <c r="G17" s="6">
         <v>809</v>
       </c>
       <c r="H17" s="6">
         <v>1767367</v>
       </c>
       <c r="I17" s="6">
         <v>659</v>
       </c>
       <c r="J17" s="6">
         <v>1033346</v>
       </c>
@@ -3528,56 +3545,56 @@
       <c r="P17" s="6">
         <v>8922</v>
       </c>
       <c r="Q17" s="6">
         <v>160271</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T17" s="6">
         <v>310</v>
       </c>
       <c r="U17" s="6">
         <v>1000397</v>
       </c>
       <c r="V17" s="6">
         <v>1</v>
       </c>
       <c r="W17" s="7">
         <v>29</v>
       </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A18" s="29" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C18" s="6">
         <v>1330</v>
       </c>
       <c r="D18" s="6">
         <v>3371918</v>
       </c>
       <c r="E18" s="6">
         <v>591</v>
       </c>
       <c r="F18" s="6">
         <v>1767243</v>
       </c>
       <c r="G18" s="6">
         <v>815</v>
       </c>
       <c r="H18" s="6">
         <v>1604675</v>
       </c>
       <c r="I18" s="6">
         <v>646</v>
       </c>
       <c r="J18" s="6">
         <v>1098326</v>
       </c>
@@ -3599,56 +3616,56 @@
       <c r="P18" s="6">
         <v>168487</v>
       </c>
       <c r="Q18" s="6">
         <v>2268601</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T18" s="6">
         <v>337</v>
       </c>
       <c r="U18" s="6">
         <v>737113</v>
       </c>
       <c r="V18" s="6">
         <v>5</v>
       </c>
       <c r="W18" s="7">
         <v>209</v>
       </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A19" s="29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C19" s="6">
         <v>1680</v>
       </c>
       <c r="D19" s="6">
         <v>8464384</v>
       </c>
       <c r="E19" s="6">
         <v>681</v>
       </c>
       <c r="F19" s="6">
         <v>1754266</v>
       </c>
       <c r="G19" s="6">
         <v>999</v>
       </c>
       <c r="H19" s="6">
         <v>2345313</v>
       </c>
       <c r="I19" s="6">
         <v>830</v>
       </c>
       <c r="J19" s="6">
         <v>1556835</v>
       </c>
@@ -3670,56 +3687,56 @@
       <c r="P19" s="6">
         <v>8354</v>
       </c>
       <c r="Q19" s="6">
         <v>128148</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T19" s="6">
         <v>385</v>
       </c>
       <c r="U19" s="6">
         <v>1240225</v>
       </c>
       <c r="V19" s="6">
         <v>4</v>
       </c>
       <c r="W19" s="7">
         <v>325</v>
       </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A20" s="29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B20" s="29" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C20" s="6">
         <v>1864</v>
       </c>
       <c r="D20" s="6">
         <v>6362407</v>
       </c>
       <c r="E20" s="6">
         <v>617</v>
       </c>
       <c r="F20" s="6">
         <v>1275635</v>
       </c>
       <c r="G20" s="6">
         <v>1247</v>
       </c>
       <c r="H20" s="6">
         <v>2536574</v>
       </c>
       <c r="I20" s="6">
         <v>903</v>
       </c>
       <c r="J20" s="6">
         <v>1279434</v>
       </c>
@@ -3741,56 +3758,56 @@
       <c r="P20" s="6">
         <v>116134</v>
       </c>
       <c r="Q20" s="6">
         <v>530655</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S20" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T20" s="6">
         <v>551</v>
       </c>
       <c r="U20" s="6">
         <v>1679789</v>
       </c>
       <c r="V20" s="6">
         <v>3</v>
       </c>
       <c r="W20" s="7">
         <v>388</v>
       </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A21" s="29" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C21" s="6">
         <v>1709</v>
       </c>
       <c r="D21" s="6">
         <v>4682002</v>
       </c>
       <c r="E21" s="6">
         <v>516</v>
       </c>
       <c r="F21" s="6">
         <v>1225748</v>
       </c>
       <c r="G21" s="6">
         <v>1193</v>
       </c>
       <c r="H21" s="6">
         <v>1917545</v>
       </c>
       <c r="I21" s="6">
         <v>887</v>
       </c>
       <c r="J21" s="6">
         <v>1215940</v>
       </c>
@@ -3812,56 +3829,56 @@
       <c r="P21" s="6">
         <v>6547</v>
       </c>
       <c r="Q21" s="6">
         <v>193568</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T21" s="6">
         <v>522</v>
       </c>
       <c r="U21" s="6">
         <v>1104051</v>
       </c>
       <c r="V21" s="6">
         <v>2</v>
       </c>
       <c r="W21" s="7">
         <v>107</v>
       </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A22" s="29" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B22" s="29" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C22" s="6">
         <v>2222</v>
       </c>
       <c r="D22" s="6">
         <v>6952911</v>
       </c>
       <c r="E22" s="6">
         <v>515</v>
       </c>
       <c r="F22" s="6">
         <v>2009723</v>
       </c>
       <c r="G22" s="6">
         <v>1707</v>
       </c>
       <c r="H22" s="6">
         <v>2334646</v>
       </c>
       <c r="I22" s="6">
         <v>1063</v>
       </c>
       <c r="J22" s="6">
         <v>918094</v>
       </c>
@@ -3883,56 +3900,56 @@
       <c r="P22" s="6">
         <v>14770</v>
       </c>
       <c r="Q22" s="6">
         <v>2746319</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T22" s="6">
         <v>972</v>
       </c>
       <c r="U22" s="6">
         <v>1776995</v>
       </c>
       <c r="V22" s="6">
         <v>2</v>
       </c>
       <c r="W22" s="7">
         <v>154</v>
       </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A23" s="29" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B23" s="29" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C23" s="6">
         <v>2483</v>
       </c>
       <c r="D23" s="6">
         <v>9043628</v>
       </c>
       <c r="E23" s="6">
         <v>695</v>
       </c>
       <c r="F23" s="6">
         <v>3772578</v>
       </c>
       <c r="G23" s="6">
         <v>1788</v>
       </c>
       <c r="H23" s="6">
         <v>2128278</v>
       </c>
       <c r="I23" s="6">
         <v>1401</v>
       </c>
       <c r="J23" s="6">
         <v>1680011</v>
       </c>
@@ -3954,56 +3971,56 @@
       <c r="P23" s="6">
         <v>8999</v>
       </c>
       <c r="Q23" s="6">
         <v>144430</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T23" s="6">
         <v>750</v>
       </c>
       <c r="U23" s="6">
         <v>700669</v>
       </c>
       <c r="V23" s="6">
         <v>6</v>
       </c>
       <c r="W23" s="7">
         <v>1049</v>
       </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A24" s="29" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B24" s="29" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C24" s="6">
         <v>2287</v>
       </c>
       <c r="D24" s="6">
         <v>7129007</v>
       </c>
       <c r="E24" s="6">
         <v>591</v>
       </c>
       <c r="F24" s="6">
         <v>1243814</v>
       </c>
       <c r="G24" s="6">
         <v>1696</v>
       </c>
       <c r="H24" s="6">
         <v>1884979</v>
       </c>
       <c r="I24" s="6">
         <v>1299</v>
       </c>
       <c r="J24" s="6">
         <v>1517844</v>
       </c>
@@ -4025,56 +4042,56 @@
       <c r="P24" s="6">
         <v>15984</v>
       </c>
       <c r="Q24" s="6">
         <v>477129</v>
       </c>
       <c r="R24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="S24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T24" s="6">
         <v>805</v>
       </c>
       <c r="U24" s="6">
         <v>838792</v>
       </c>
       <c r="V24" s="6">
         <v>3</v>
       </c>
       <c r="W24" s="7">
         <v>298</v>
       </c>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A25" s="29" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B25" s="29" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C25" s="6">
         <v>2016</v>
       </c>
       <c r="D25" s="6">
         <v>9034682</v>
       </c>
       <c r="E25" s="6">
         <v>595</v>
       </c>
       <c r="F25" s="6">
         <v>2729090</v>
       </c>
       <c r="G25" s="6">
         <v>1421</v>
       </c>
       <c r="H25" s="6">
         <v>1781126</v>
       </c>
       <c r="I25" s="6">
         <v>1079</v>
       </c>
       <c r="J25" s="6">
         <v>1183243</v>
       </c>
@@ -4096,56 +4113,56 @@
       <c r="P25" s="6">
         <v>9071</v>
       </c>
       <c r="Q25" s="6">
         <v>114399</v>
       </c>
       <c r="R25" s="6">
         <v>597</v>
       </c>
       <c r="S25" s="6">
         <v>914515</v>
       </c>
       <c r="T25" s="6">
         <v>132</v>
       </c>
       <c r="U25" s="6">
         <v>101759</v>
       </c>
       <c r="V25" s="6">
         <v>3</v>
       </c>
       <c r="W25" s="7">
         <v>243</v>
       </c>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A26" s="29" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B26" s="29" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C26" s="6">
         <v>2422</v>
       </c>
       <c r="D26" s="6">
         <v>7974224</v>
       </c>
       <c r="E26" s="6">
         <v>668</v>
       </c>
       <c r="F26" s="6">
         <v>4096814</v>
       </c>
       <c r="G26" s="6">
         <v>1754</v>
       </c>
       <c r="H26" s="6">
         <v>1633999</v>
       </c>
       <c r="I26" s="6">
         <v>1234</v>
       </c>
       <c r="J26" s="6">
         <v>1050115</v>
       </c>
@@ -4167,56 +4184,56 @@
       <c r="P26" s="6">
         <v>12758</v>
       </c>
       <c r="Q26" s="6">
         <v>150443</v>
       </c>
       <c r="R26" s="6">
         <v>667</v>
       </c>
       <c r="S26" s="6">
         <v>690328</v>
       </c>
       <c r="T26" s="6">
         <v>308</v>
       </c>
       <c r="U26" s="6">
         <v>304628</v>
       </c>
       <c r="V26" s="6">
         <v>5</v>
       </c>
       <c r="W26" s="7">
         <v>253</v>
       </c>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A27" s="29" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B27" s="29" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C27" s="6">
         <v>3051</v>
       </c>
       <c r="D27" s="6">
         <v>8975083</v>
       </c>
       <c r="E27" s="6">
         <v>692</v>
       </c>
       <c r="F27" s="6">
         <v>2748831</v>
       </c>
       <c r="G27" s="6">
         <v>2359</v>
       </c>
       <c r="H27" s="6">
         <v>2479093</v>
       </c>
       <c r="I27" s="6">
         <v>1542</v>
       </c>
       <c r="J27" s="6">
         <v>1682342</v>
       </c>
@@ -4238,56 +4255,56 @@
       <c r="P27" s="6">
         <v>13173</v>
       </c>
       <c r="Q27" s="6">
         <v>247342</v>
       </c>
       <c r="R27" s="6">
         <v>871</v>
       </c>
       <c r="S27" s="6">
         <v>854437</v>
       </c>
       <c r="T27" s="6">
         <v>638</v>
       </c>
       <c r="U27" s="6">
         <v>508545</v>
       </c>
       <c r="V27" s="6">
         <v>0</v>
       </c>
       <c r="W27" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A28" s="29" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B28" s="29" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C28" s="6">
         <v>3687</v>
       </c>
       <c r="D28" s="6">
         <v>10946667</v>
       </c>
       <c r="E28" s="6">
         <v>842</v>
       </c>
       <c r="F28" s="6">
         <v>3678924</v>
       </c>
       <c r="G28" s="6">
         <v>2845</v>
       </c>
       <c r="H28" s="6">
         <v>2297511</v>
       </c>
       <c r="I28" s="6">
         <v>1252</v>
       </c>
       <c r="J28" s="6">
         <v>1132406</v>
       </c>
@@ -4309,56 +4326,56 @@
       <c r="P28" s="6">
         <v>4321</v>
       </c>
       <c r="Q28" s="6">
         <v>56352</v>
       </c>
       <c r="R28" s="6">
         <v>1452</v>
       </c>
       <c r="S28" s="6">
         <v>1102927</v>
       </c>
       <c r="T28" s="6">
         <v>727</v>
       </c>
       <c r="U28" s="6">
         <v>529462</v>
       </c>
       <c r="V28" s="6">
         <v>1</v>
       </c>
       <c r="W28" s="7">
         <v>239</v>
       </c>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A29" s="29" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B29" s="29" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C29" s="6">
         <v>3024</v>
       </c>
       <c r="D29" s="6">
         <v>10913842</v>
       </c>
       <c r="E29" s="6">
         <v>740</v>
       </c>
       <c r="F29" s="6">
         <v>6100860</v>
       </c>
       <c r="G29" s="6">
         <v>2284</v>
       </c>
       <c r="H29" s="6">
         <v>1271496</v>
       </c>
       <c r="I29" s="6">
         <v>1214</v>
       </c>
       <c r="J29" s="6">
         <v>732505</v>
       </c>
@@ -4380,56 +4397,56 @@
       <c r="P29" s="6">
         <v>4350</v>
       </c>
       <c r="Q29" s="6">
         <v>50486</v>
       </c>
       <c r="R29" s="6">
         <v>1403</v>
       </c>
       <c r="S29" s="6">
         <v>671659</v>
       </c>
       <c r="T29" s="6">
         <v>246</v>
       </c>
       <c r="U29" s="6">
         <v>141476</v>
       </c>
       <c r="V29" s="6">
         <v>1</v>
       </c>
       <c r="W29" s="7">
         <v>71</v>
       </c>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A30" s="29" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B30" s="29" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C30" s="6">
         <v>3882</v>
       </c>
       <c r="D30" s="6">
         <v>11757687</v>
       </c>
       <c r="E30" s="6">
         <v>715</v>
       </c>
       <c r="F30" s="6">
         <v>4663105</v>
       </c>
       <c r="G30" s="6">
         <v>3167</v>
       </c>
       <c r="H30" s="6">
         <v>2340234</v>
       </c>
       <c r="I30" s="6">
         <v>1546</v>
       </c>
       <c r="J30" s="6">
         <v>1163357</v>
       </c>
@@ -4451,56 +4468,56 @@
       <c r="P30" s="6">
         <v>4367</v>
       </c>
       <c r="Q30" s="6">
         <v>21984</v>
       </c>
       <c r="R30" s="6">
         <v>2021</v>
       </c>
       <c r="S30" s="6">
         <v>1440483</v>
       </c>
       <c r="T30" s="6">
         <v>333</v>
       </c>
       <c r="U30" s="6">
         <v>127069</v>
       </c>
       <c r="V30" s="6">
         <v>1</v>
       </c>
       <c r="W30" s="7">
         <v>14</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A31" s="29" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B31" s="29" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C31" s="6">
         <v>5283</v>
       </c>
       <c r="D31" s="6">
         <v>14483409</v>
       </c>
       <c r="E31" s="6">
         <v>801</v>
       </c>
       <c r="F31" s="6">
         <v>5021902</v>
       </c>
       <c r="G31" s="6">
         <v>4482</v>
       </c>
       <c r="H31" s="6">
         <v>3070960</v>
       </c>
       <c r="I31" s="6">
         <v>1783</v>
       </c>
       <c r="J31" s="6">
         <v>1411898</v>
       </c>
@@ -4522,56 +4539,56 @@
       <c r="P31" s="6">
         <v>3980</v>
       </c>
       <c r="Q31" s="6">
         <v>73576</v>
       </c>
       <c r="R31" s="6">
         <v>3282</v>
       </c>
       <c r="S31" s="6">
         <v>2158458</v>
       </c>
       <c r="T31" s="6">
         <v>310</v>
       </c>
       <c r="U31" s="6">
         <v>134736</v>
       </c>
       <c r="V31" s="6">
         <v>4</v>
       </c>
       <c r="W31" s="7">
         <v>305</v>
       </c>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A32" s="29" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B32" s="29" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C32" s="6">
         <v>4551</v>
       </c>
       <c r="D32" s="6">
         <v>9137473</v>
       </c>
       <c r="E32" s="6">
         <v>768</v>
       </c>
       <c r="F32" s="6">
         <v>3728399</v>
       </c>
       <c r="G32" s="6">
         <v>3783</v>
       </c>
       <c r="H32" s="6">
         <v>2357230</v>
       </c>
       <c r="I32" s="6">
         <v>2260</v>
       </c>
       <c r="J32" s="6">
         <v>1720135</v>
       </c>
@@ -4593,56 +4610,56 @@
       <c r="P32" s="6">
         <v>4359</v>
       </c>
       <c r="Q32" s="6">
         <v>162979</v>
       </c>
       <c r="R32" s="6">
         <v>2356</v>
       </c>
       <c r="S32" s="6">
         <v>1294428</v>
       </c>
       <c r="T32" s="6">
         <v>101</v>
       </c>
       <c r="U32" s="6">
         <v>33922</v>
       </c>
       <c r="V32" s="6">
         <v>1</v>
       </c>
       <c r="W32" s="7">
         <v>7</v>
       </c>
     </row>
-    <row r="33" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A33" s="29" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B33" s="29" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C33" s="6">
         <v>6861</v>
       </c>
       <c r="D33" s="6">
         <v>10828634</v>
       </c>
       <c r="E33" s="6">
         <v>779</v>
       </c>
       <c r="F33" s="6">
         <v>2913239</v>
       </c>
       <c r="G33" s="6">
         <v>6082</v>
       </c>
       <c r="H33" s="6">
         <v>3622531</v>
       </c>
       <c r="I33" s="6">
         <v>2527</v>
       </c>
       <c r="J33" s="6">
         <v>1896252</v>
       </c>
@@ -4664,56 +4681,56 @@
       <c r="P33" s="6">
         <v>3014</v>
       </c>
       <c r="Q33" s="6">
         <v>56063</v>
       </c>
       <c r="R33" s="6">
         <v>4653</v>
       </c>
       <c r="S33" s="6">
         <v>2616383</v>
       </c>
       <c r="T33" s="6">
         <v>64</v>
       </c>
       <c r="U33" s="6">
         <v>33079</v>
       </c>
       <c r="V33" s="6">
         <v>3</v>
       </c>
       <c r="W33" s="7">
         <v>85</v>
       </c>
     </row>
-    <row r="34" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A34" s="29" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B34" s="29" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C34" s="6">
         <v>5808</v>
       </c>
       <c r="D34" s="6">
         <v>9630133</v>
       </c>
       <c r="E34" s="6">
         <v>812</v>
       </c>
       <c r="F34" s="6">
         <v>3250652</v>
       </c>
       <c r="G34" s="6">
         <v>4996</v>
       </c>
       <c r="H34" s="6">
         <v>2656666</v>
       </c>
       <c r="I34" s="6">
         <v>2498</v>
       </c>
       <c r="J34" s="6">
         <v>1543557</v>
       </c>
@@ -4735,56 +4752,56 @@
       <c r="P34" s="6">
         <v>1801</v>
       </c>
       <c r="Q34" s="6">
         <v>72765</v>
       </c>
       <c r="R34" s="6">
         <v>3531</v>
       </c>
       <c r="S34" s="6">
         <v>1553352</v>
       </c>
       <c r="T34" s="6">
         <v>91</v>
       </c>
       <c r="U34" s="6">
         <v>80599</v>
       </c>
       <c r="V34" s="6">
         <v>2</v>
       </c>
       <c r="W34" s="7">
         <v>246</v>
       </c>
     </row>
-    <row r="35" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A35" s="29" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B35" s="29" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C35" s="6">
         <v>9459</v>
       </c>
       <c r="D35" s="6">
         <v>14549455</v>
       </c>
       <c r="E35" s="6">
         <v>739</v>
       </c>
       <c r="F35" s="6">
         <v>2874007</v>
       </c>
       <c r="G35" s="6">
         <v>8720</v>
       </c>
       <c r="H35" s="6">
         <v>4928646</v>
       </c>
       <c r="I35" s="6">
         <v>3326</v>
       </c>
       <c r="J35" s="6">
         <v>2236119</v>
       </c>
@@ -4806,56 +4823,56 @@
       <c r="P35" s="6">
         <v>2459</v>
       </c>
       <c r="Q35" s="6">
         <v>64802</v>
       </c>
       <c r="R35" s="6">
         <v>6667</v>
       </c>
       <c r="S35" s="6">
         <v>3226556</v>
       </c>
       <c r="T35" s="6">
         <v>117</v>
       </c>
       <c r="U35" s="6">
         <v>252652</v>
       </c>
       <c r="V35" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W35" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="36" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A36" s="29" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B36" s="29" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C36" s="6">
         <v>10462</v>
       </c>
       <c r="D36" s="6">
         <v>14319303</v>
       </c>
       <c r="E36" s="6">
         <v>881</v>
       </c>
       <c r="F36" s="6">
         <v>3520249</v>
       </c>
       <c r="G36" s="6">
         <v>9581</v>
       </c>
       <c r="H36" s="6">
         <v>5325080</v>
       </c>
       <c r="I36" s="6">
         <v>5211</v>
       </c>
       <c r="J36" s="6">
         <v>3621049</v>
       </c>
@@ -4877,56 +4894,56 @@
       <c r="P36" s="6">
         <v>3543</v>
       </c>
       <c r="Q36" s="6">
         <v>57659</v>
       </c>
       <c r="R36" s="6">
         <v>6378</v>
       </c>
       <c r="S36" s="6">
         <v>2723831</v>
       </c>
       <c r="T36" s="6">
         <v>77</v>
       </c>
       <c r="U36" s="6">
         <v>36917</v>
       </c>
       <c r="V36" s="6">
         <v>2</v>
       </c>
       <c r="W36" s="7">
         <v>80</v>
       </c>
     </row>
-    <row r="37" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A37" s="29" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B37" s="29" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C37" s="6">
         <v>8435</v>
       </c>
       <c r="D37" s="6">
         <v>10261209</v>
       </c>
       <c r="E37" s="6">
         <v>861</v>
       </c>
       <c r="F37" s="6">
         <v>2093166</v>
       </c>
       <c r="G37" s="6">
         <v>7574</v>
       </c>
       <c r="H37" s="6">
         <v>4613962</v>
       </c>
       <c r="I37" s="6">
         <v>3391</v>
       </c>
       <c r="J37" s="6">
         <v>2732184</v>
       </c>
@@ -4948,56 +4965,56 @@
       <c r="P37" s="6">
         <v>2900</v>
       </c>
       <c r="Q37" s="6">
         <v>62210</v>
       </c>
       <c r="R37" s="6">
         <v>5475</v>
       </c>
       <c r="S37" s="6">
         <v>2449088</v>
       </c>
       <c r="T37" s="6">
         <v>55</v>
       </c>
       <c r="U37" s="6">
         <v>11337</v>
       </c>
       <c r="V37" s="6">
         <v>1</v>
       </c>
       <c r="W37" s="7">
         <v>94</v>
       </c>
     </row>
-    <row r="38" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A38" s="29" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B38" s="29" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C38" s="6">
         <v>7974</v>
       </c>
       <c r="D38" s="6">
         <v>7177558</v>
       </c>
       <c r="E38" s="6">
         <v>734</v>
       </c>
       <c r="F38" s="6">
         <v>777414</v>
       </c>
       <c r="G38" s="6">
         <v>7240</v>
       </c>
       <c r="H38" s="6">
         <v>3400440</v>
       </c>
       <c r="I38" s="6">
         <v>2720</v>
       </c>
       <c r="J38" s="6">
         <v>1356025</v>
       </c>
@@ -5019,56 +5036,56 @@
       <c r="P38" s="6">
         <v>3936</v>
       </c>
       <c r="Q38" s="6">
         <v>51817</v>
       </c>
       <c r="R38" s="6">
         <v>5717</v>
       </c>
       <c r="S38" s="6">
         <v>2459454</v>
       </c>
       <c r="T38" s="6">
         <v>70</v>
       </c>
       <c r="U38" s="6">
         <v>8707</v>
       </c>
       <c r="V38" s="6">
         <v>12</v>
       </c>
       <c r="W38" s="7">
         <v>2348</v>
       </c>
     </row>
-    <row r="39" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A39" s="29" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B39" s="29" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C39" s="6">
         <v>6060</v>
       </c>
       <c r="D39" s="6">
         <v>6160283</v>
       </c>
       <c r="E39" s="6">
         <v>527</v>
       </c>
       <c r="F39" s="6">
         <v>93870</v>
       </c>
       <c r="G39" s="6">
         <v>5533</v>
       </c>
       <c r="H39" s="6">
         <v>2412666</v>
       </c>
       <c r="I39" s="6">
         <v>1712</v>
       </c>
       <c r="J39" s="6">
         <v>691908</v>
       </c>
@@ -5090,56 +5107,56 @@
       <c r="P39" s="6">
         <v>372</v>
       </c>
       <c r="Q39" s="6">
         <v>20181</v>
       </c>
       <c r="R39" s="6">
         <v>4522</v>
       </c>
       <c r="S39" s="6">
         <v>1924539</v>
       </c>
       <c r="T39" s="6">
         <v>35</v>
       </c>
       <c r="U39" s="6">
         <v>4973</v>
       </c>
       <c r="V39" s="6">
         <v>5</v>
       </c>
       <c r="W39" s="7">
         <v>148</v>
       </c>
     </row>
-    <row r="40" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A40" s="29" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B40" s="29" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C40" s="6">
         <v>5416</v>
       </c>
       <c r="D40" s="6">
         <v>5350888</v>
       </c>
       <c r="E40" s="6">
         <v>564</v>
       </c>
       <c r="F40" s="6">
         <v>436209</v>
       </c>
       <c r="G40" s="6">
         <v>4852</v>
       </c>
       <c r="H40" s="6">
         <v>2082747</v>
       </c>
       <c r="I40" s="6">
         <v>1517</v>
       </c>
       <c r="J40" s="6">
         <v>659966</v>
       </c>
@@ -5161,56 +5178,56 @@
       <c r="P40" s="6">
         <v>642</v>
       </c>
       <c r="Q40" s="6">
         <v>6293</v>
       </c>
       <c r="R40" s="6">
         <v>3887</v>
       </c>
       <c r="S40" s="6">
         <v>1480001</v>
       </c>
       <c r="T40" s="6">
         <v>50</v>
       </c>
       <c r="U40" s="6">
         <v>96484</v>
       </c>
       <c r="V40" s="6">
         <v>3</v>
       </c>
       <c r="W40" s="7">
         <v>159</v>
       </c>
     </row>
-    <row r="41" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A41" s="29" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B41" s="29" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C41" s="6">
         <v>4026</v>
       </c>
       <c r="D41" s="6">
         <v>4540003</v>
       </c>
       <c r="E41" s="6">
         <v>534</v>
       </c>
       <c r="F41" s="6">
         <v>712311</v>
       </c>
       <c r="G41" s="6">
         <v>3492</v>
       </c>
       <c r="H41" s="6">
         <v>1476220</v>
       </c>
       <c r="I41" s="6">
         <v>1153</v>
       </c>
       <c r="J41" s="6">
         <v>449504</v>
       </c>
@@ -5232,56 +5249,56 @@
       <c r="P41" s="6">
         <v>715</v>
       </c>
       <c r="Q41" s="6">
         <v>12364</v>
       </c>
       <c r="R41" s="6">
         <v>2743</v>
       </c>
       <c r="S41" s="6">
         <v>1022539</v>
       </c>
       <c r="T41" s="6">
         <v>58</v>
       </c>
       <c r="U41" s="6">
         <v>103496</v>
       </c>
       <c r="V41" s="6">
         <v>1</v>
       </c>
       <c r="W41" s="7">
         <v>60</v>
       </c>
     </row>
-    <row r="42" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A42" s="29" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B42" s="29" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C42" s="6">
         <v>4376</v>
       </c>
       <c r="D42" s="6">
         <v>5455560</v>
       </c>
       <c r="E42" s="6">
         <v>639</v>
       </c>
       <c r="F42" s="6">
         <v>812036</v>
       </c>
       <c r="G42" s="6">
         <v>3737</v>
       </c>
       <c r="H42" s="6">
         <v>1768010</v>
       </c>
       <c r="I42" s="6">
         <v>1133</v>
       </c>
       <c r="J42" s="6">
         <v>562921</v>
       </c>
@@ -5303,56 +5320,56 @@
       <c r="P42" s="6">
         <v>211</v>
       </c>
       <c r="Q42" s="6">
         <v>3123</v>
       </c>
       <c r="R42" s="6">
         <v>3038</v>
       </c>
       <c r="S42" s="6">
         <v>1355749</v>
       </c>
       <c r="T42" s="6">
         <v>37</v>
       </c>
       <c r="U42" s="6">
         <v>11619</v>
       </c>
       <c r="V42" s="6">
         <v>5</v>
       </c>
       <c r="W42" s="7">
         <v>229</v>
       </c>
     </row>
-    <row r="43" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A43" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B43" s="29" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C43" s="6">
         <v>7660</v>
       </c>
       <c r="D43" s="6">
         <v>10413718</v>
       </c>
       <c r="E43" s="6">
         <v>626</v>
       </c>
       <c r="F43" s="6">
         <v>1204265</v>
       </c>
       <c r="G43" s="6">
         <v>7034</v>
       </c>
       <c r="H43" s="6">
         <v>2913581</v>
       </c>
       <c r="I43" s="6">
         <v>955</v>
       </c>
       <c r="J43" s="6">
         <v>247114</v>
       </c>
@@ -5374,56 +5391,56 @@
       <c r="P43" s="6">
         <v>845</v>
       </c>
       <c r="Q43" s="6">
         <v>11562</v>
       </c>
       <c r="R43" s="6">
         <v>6440</v>
       </c>
       <c r="S43" s="6">
         <v>2744545</v>
       </c>
       <c r="T43" s="6">
         <v>29</v>
       </c>
       <c r="U43" s="6">
         <v>3049</v>
       </c>
       <c r="V43" s="6">
         <v>1</v>
       </c>
       <c r="W43" s="7">
         <v>55</v>
       </c>
     </row>
-    <row r="44" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A44" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B44" s="29" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C44" s="6">
         <v>7477</v>
       </c>
       <c r="D44" s="6">
         <v>5356949</v>
       </c>
       <c r="E44" s="6">
         <v>698</v>
       </c>
       <c r="F44" s="6">
         <v>1187629</v>
       </c>
       <c r="G44" s="6">
         <v>6779</v>
       </c>
       <c r="H44" s="6">
         <v>2385675</v>
       </c>
       <c r="I44" s="6">
         <v>944</v>
       </c>
       <c r="J44" s="6">
         <v>215701</v>
       </c>
@@ -5445,56 +5462,56 @@
       <c r="P44" s="6">
         <v>499</v>
       </c>
       <c r="Q44" s="6">
         <v>4628</v>
       </c>
       <c r="R44" s="6">
         <v>6171</v>
       </c>
       <c r="S44" s="6">
         <v>2234962</v>
       </c>
       <c r="T44" s="6">
         <v>29</v>
       </c>
       <c r="U44" s="6">
         <v>3055</v>
       </c>
       <c r="V44" s="6">
         <v>3</v>
       </c>
       <c r="W44" s="7">
         <v>35</v>
       </c>
     </row>
-    <row r="45" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A45" s="29" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B45" s="29" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C45" s="6">
         <v>5562</v>
       </c>
       <c r="D45" s="6">
         <v>4063680</v>
       </c>
       <c r="E45" s="6">
         <v>748</v>
       </c>
       <c r="F45" s="6">
         <v>1102209</v>
       </c>
       <c r="G45" s="6">
         <v>4814</v>
       </c>
       <c r="H45" s="6">
         <v>1773406</v>
       </c>
       <c r="I45" s="6">
         <v>893</v>
       </c>
       <c r="J45" s="6">
         <v>224129</v>
       </c>
@@ -5516,56 +5533,56 @@
       <c r="P45" s="6">
         <v>1329</v>
       </c>
       <c r="Q45" s="6">
         <v>2774</v>
       </c>
       <c r="R45" s="6">
         <v>4248</v>
       </c>
       <c r="S45" s="6">
         <v>1606266</v>
       </c>
       <c r="T45" s="6">
         <v>22</v>
       </c>
       <c r="U45" s="6">
         <v>1849</v>
       </c>
       <c r="V45" s="6">
         <v>1</v>
       </c>
       <c r="W45" s="7">
         <v>14</v>
       </c>
     </row>
-    <row r="46" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A46" s="29" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B46" s="29" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C46" s="6">
         <v>4480</v>
       </c>
       <c r="D46" s="6">
         <v>3652004</v>
       </c>
       <c r="E46" s="6">
         <v>625</v>
       </c>
       <c r="F46" s="6">
         <v>1065864</v>
       </c>
       <c r="G46" s="6">
         <v>3855</v>
       </c>
       <c r="H46" s="6">
         <v>1585193</v>
       </c>
       <c r="I46" s="6">
         <v>596</v>
       </c>
       <c r="J46" s="6">
         <v>155058</v>
       </c>
@@ -5587,56 +5604,56 @@
       <c r="P46" s="6">
         <v>142</v>
       </c>
       <c r="Q46" s="6">
         <v>1361</v>
       </c>
       <c r="R46" s="6">
         <v>3475</v>
       </c>
       <c r="S46" s="6">
         <v>1460819</v>
       </c>
       <c r="T46" s="6">
         <v>13</v>
       </c>
       <c r="U46" s="6">
         <v>6715</v>
       </c>
       <c r="V46" s="6">
         <v>2</v>
       </c>
       <c r="W46" s="7">
         <v>24</v>
       </c>
     </row>
-    <row r="47" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A47" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B47" s="29" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C47" s="6">
         <v>4826</v>
       </c>
       <c r="D47" s="6">
         <v>3249173</v>
       </c>
       <c r="E47" s="6">
         <v>596</v>
       </c>
       <c r="F47" s="6">
         <v>699883</v>
       </c>
       <c r="G47" s="6">
         <v>4230</v>
       </c>
       <c r="H47" s="6">
         <v>1355241</v>
       </c>
       <c r="I47" s="6">
         <v>627</v>
       </c>
       <c r="J47" s="6">
         <v>123393</v>
       </c>
@@ -5658,56 +5675,56 @@
       <c r="P47" s="6">
         <v>154</v>
       </c>
       <c r="Q47" s="6">
         <v>7135</v>
       </c>
       <c r="R47" s="6">
         <v>3834</v>
       </c>
       <c r="S47" s="6">
         <v>1266571</v>
       </c>
       <c r="T47" s="6">
         <v>7</v>
       </c>
       <c r="U47" s="6">
         <v>2333</v>
       </c>
       <c r="V47" s="6">
         <v>4</v>
       </c>
       <c r="W47" s="7">
         <v>338</v>
       </c>
     </row>
-    <row r="48" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A48" s="29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B48" s="29" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C48" s="6">
         <v>2002</v>
       </c>
       <c r="D48" s="6">
         <v>1497814</v>
       </c>
       <c r="E48" s="6">
         <v>563</v>
       </c>
       <c r="F48" s="6">
         <v>698131</v>
       </c>
       <c r="G48" s="6">
         <v>1439</v>
       </c>
       <c r="H48" s="6">
         <v>462585</v>
       </c>
       <c r="I48" s="6">
         <v>620</v>
       </c>
       <c r="J48" s="6">
         <v>118032</v>
       </c>
@@ -5729,56 +5746,56 @@
       <c r="P48" s="6">
         <v>128</v>
       </c>
       <c r="Q48" s="6">
         <v>1977</v>
       </c>
       <c r="R48" s="6">
         <v>1031</v>
       </c>
       <c r="S48" s="6">
         <v>370661</v>
       </c>
       <c r="T48" s="6">
         <v>17</v>
       </c>
       <c r="U48" s="6">
         <v>2161</v>
       </c>
       <c r="V48" s="6">
         <v>4</v>
       </c>
       <c r="W48" s="7">
         <v>626</v>
       </c>
     </row>
-    <row r="49" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A49" s="29" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B49" s="29" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C49" s="6">
         <v>1839</v>
       </c>
       <c r="D49" s="6">
         <v>1085127</v>
       </c>
       <c r="E49" s="6">
         <v>637</v>
       </c>
       <c r="F49" s="6">
         <v>386206</v>
       </c>
       <c r="G49" s="6">
         <v>1202</v>
       </c>
       <c r="H49" s="6">
         <v>350676</v>
       </c>
       <c r="I49" s="6">
         <v>474</v>
       </c>
       <c r="J49" s="6">
         <v>101132</v>
       </c>
@@ -5800,56 +5817,56 @@
       <c r="P49" s="6">
         <v>27</v>
       </c>
       <c r="Q49" s="6">
         <v>377</v>
       </c>
       <c r="R49" s="6">
         <v>904</v>
       </c>
       <c r="S49" s="6">
         <v>271202</v>
       </c>
       <c r="T49" s="6">
         <v>7</v>
       </c>
       <c r="U49" s="6">
         <v>841</v>
       </c>
       <c r="V49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W49" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="50" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A50" s="29" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B50" s="29" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C50" s="6">
         <v>1879</v>
       </c>
       <c r="D50" s="6">
         <v>1239687</v>
       </c>
       <c r="E50" s="6">
         <v>532</v>
       </c>
       <c r="F50" s="6">
         <v>314011</v>
       </c>
       <c r="G50" s="6">
         <v>1347</v>
       </c>
       <c r="H50" s="6">
         <v>430155</v>
       </c>
       <c r="I50" s="6">
         <v>498</v>
       </c>
       <c r="J50" s="6">
         <v>74856</v>
       </c>
@@ -5871,56 +5888,56 @@
       <c r="P50" s="6">
         <v>264</v>
       </c>
       <c r="Q50" s="6">
         <v>15667</v>
       </c>
       <c r="R50" s="6">
         <v>1031</v>
       </c>
       <c r="S50" s="6">
         <v>374971</v>
       </c>
       <c r="T50" s="6">
         <v>2</v>
       </c>
       <c r="U50" s="6">
         <v>152</v>
       </c>
       <c r="V50" s="6">
         <v>2</v>
       </c>
       <c r="W50" s="7">
         <v>131</v>
       </c>
     </row>
-    <row r="51" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A51" s="29" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B51" s="29" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C51" s="6">
         <v>1868</v>
       </c>
       <c r="D51" s="6">
         <v>1401708</v>
       </c>
       <c r="E51" s="6">
         <v>435</v>
       </c>
       <c r="F51" s="6">
         <v>529757</v>
       </c>
       <c r="G51" s="6">
         <v>1433</v>
       </c>
       <c r="H51" s="6">
         <v>484532</v>
       </c>
       <c r="I51" s="6">
         <v>362</v>
       </c>
       <c r="J51" s="6">
         <v>85786</v>
       </c>
@@ -5942,56 +5959,56 @@
       <c r="P51" s="6">
         <v>859</v>
       </c>
       <c r="Q51" s="6">
         <v>44018</v>
       </c>
       <c r="R51" s="6">
         <v>1240</v>
       </c>
       <c r="S51" s="6">
         <v>431893</v>
       </c>
       <c r="T51" s="6">
         <v>3</v>
       </c>
       <c r="U51" s="6">
         <v>158</v>
       </c>
       <c r="V51" s="6">
         <v>1</v>
       </c>
       <c r="W51" s="7">
         <v>63</v>
       </c>
     </row>
-    <row r="52" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A52" s="29" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B52" s="29" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C52" s="6">
         <v>2071</v>
       </c>
       <c r="D52" s="6">
         <v>2026232</v>
       </c>
       <c r="E52" s="6">
         <v>373</v>
       </c>
       <c r="F52" s="6">
         <v>539191</v>
       </c>
       <c r="G52" s="6">
         <v>1698</v>
       </c>
       <c r="H52" s="6">
         <v>699376</v>
       </c>
       <c r="I52" s="6">
         <v>284</v>
       </c>
       <c r="J52" s="6">
         <v>84303</v>
       </c>
@@ -6013,56 +6030,56 @@
       <c r="P52" s="6">
         <v>23</v>
       </c>
       <c r="Q52" s="6">
         <v>4125</v>
       </c>
       <c r="R52" s="6">
         <v>1533</v>
       </c>
       <c r="S52" s="6">
         <v>638221</v>
       </c>
       <c r="T52" s="6">
         <v>7</v>
       </c>
       <c r="U52" s="6">
         <v>463</v>
       </c>
       <c r="V52" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W52" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="53" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A53" s="29" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B53" s="29" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C53" s="6">
         <v>1292</v>
       </c>
       <c r="D53" s="6">
         <v>1289191</v>
       </c>
       <c r="E53" s="6">
         <v>357</v>
       </c>
       <c r="F53" s="6">
         <v>709531</v>
       </c>
       <c r="G53" s="6">
         <v>935</v>
       </c>
       <c r="H53" s="6">
         <v>344948</v>
       </c>
       <c r="I53" s="6">
         <v>310</v>
       </c>
       <c r="J53" s="6">
         <v>52762</v>
       </c>
@@ -6084,56 +6101,56 @@
       <c r="P53" s="6">
         <v>110</v>
       </c>
       <c r="Q53" s="6">
         <v>4286</v>
       </c>
       <c r="R53" s="6">
         <v>730</v>
       </c>
       <c r="S53" s="6">
         <v>313958</v>
       </c>
       <c r="T53" s="6">
         <v>10</v>
       </c>
       <c r="U53" s="6">
         <v>528</v>
       </c>
       <c r="V53" s="6">
         <v>6</v>
       </c>
       <c r="W53" s="7">
         <v>255</v>
       </c>
     </row>
-    <row r="54" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A54" s="29" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B54" s="29" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C54" s="6">
         <v>1138</v>
       </c>
       <c r="D54" s="6">
         <v>1655693</v>
       </c>
       <c r="E54" s="6">
         <v>350</v>
       </c>
       <c r="F54" s="6">
         <v>831768</v>
       </c>
       <c r="G54" s="6">
         <v>788</v>
       </c>
       <c r="H54" s="6">
         <v>409947</v>
       </c>
       <c r="I54" s="6">
         <v>263</v>
       </c>
       <c r="J54" s="6">
         <v>109296</v>
       </c>
@@ -6155,56 +6172,56 @@
       <c r="P54" s="6">
         <v>74</v>
       </c>
       <c r="Q54" s="6">
         <v>4228</v>
       </c>
       <c r="R54" s="6">
         <v>640</v>
       </c>
       <c r="S54" s="6">
         <v>317135</v>
       </c>
       <c r="T54" s="6">
         <v>7</v>
       </c>
       <c r="U54" s="6">
         <v>552</v>
       </c>
       <c r="V54" s="6">
         <v>3</v>
       </c>
       <c r="W54" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="55" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A55" s="29" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B55" s="29" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C55" s="6">
         <v>1084</v>
       </c>
       <c r="D55" s="6">
         <v>1330334</v>
       </c>
       <c r="E55" s="6">
         <v>427</v>
       </c>
       <c r="F55" s="6">
         <v>845251</v>
       </c>
       <c r="G55" s="6">
         <v>657</v>
       </c>
       <c r="H55" s="6">
         <v>273558</v>
       </c>
       <c r="I55" s="6">
         <v>252</v>
       </c>
       <c r="J55" s="6">
         <v>64007</v>
       </c>
@@ -6226,56 +6243,56 @@
       <c r="P55" s="6">
         <v>14</v>
       </c>
       <c r="Q55" s="6">
         <v>4186</v>
       </c>
       <c r="R55" s="6">
         <v>500</v>
       </c>
       <c r="S55" s="6">
         <v>226018</v>
       </c>
       <c r="T55" s="6">
         <v>11</v>
       </c>
       <c r="U55" s="6">
         <v>912</v>
       </c>
       <c r="V55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W55" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="56" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A56" s="29" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B56" s="29" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C56" s="6">
         <v>1136</v>
       </c>
       <c r="D56" s="6">
         <v>1321087</v>
       </c>
       <c r="E56" s="6">
         <v>508</v>
       </c>
       <c r="F56" s="6">
         <v>857044</v>
       </c>
       <c r="G56" s="6">
         <v>628</v>
       </c>
       <c r="H56" s="6">
         <v>263035</v>
       </c>
       <c r="I56" s="6">
         <v>230</v>
       </c>
       <c r="J56" s="6">
         <v>49009</v>
       </c>
@@ -6297,56 +6314,56 @@
       <c r="P56" s="6">
         <v>56</v>
       </c>
       <c r="Q56" s="6">
         <v>5065</v>
       </c>
       <c r="R56" s="6">
         <v>486</v>
       </c>
       <c r="S56" s="6">
         <v>223001</v>
       </c>
       <c r="T56" s="6">
         <v>7</v>
       </c>
       <c r="U56" s="6">
         <v>826</v>
       </c>
       <c r="V56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W56" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="57" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A57" s="29" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B57" s="29" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C57" s="6">
         <v>1200</v>
       </c>
       <c r="D57" s="6">
         <v>1206733</v>
       </c>
       <c r="E57" s="6">
         <v>515</v>
       </c>
       <c r="F57" s="6">
         <v>832312</v>
       </c>
       <c r="G57" s="6">
         <v>685</v>
       </c>
       <c r="H57" s="6">
         <v>221606</v>
       </c>
       <c r="I57" s="6">
         <v>209</v>
       </c>
       <c r="J57" s="6">
         <v>37542</v>
       </c>
@@ -6368,56 +6385,56 @@
       <c r="P57" s="6">
         <v>14</v>
       </c>
       <c r="Q57" s="6">
         <v>4158</v>
       </c>
       <c r="R57" s="6">
         <v>549</v>
       </c>
       <c r="S57" s="6">
         <v>192549</v>
       </c>
       <c r="T57" s="6">
         <v>7</v>
       </c>
       <c r="U57" s="6">
         <v>1555</v>
       </c>
       <c r="V57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W57" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="58" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A58" s="29" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B58" s="29" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C58" s="6">
         <v>1240</v>
       </c>
       <c r="D58" s="6">
         <v>1183327</v>
       </c>
       <c r="E58" s="6">
         <v>545</v>
       </c>
       <c r="F58" s="6">
         <v>809536</v>
       </c>
       <c r="G58" s="6">
         <v>695</v>
       </c>
       <c r="H58" s="6">
         <v>178064</v>
       </c>
       <c r="I58" s="6">
         <v>193</v>
       </c>
       <c r="J58" s="6">
         <v>23196</v>
       </c>
@@ -6439,56 +6456,56 @@
       <c r="P58" s="6">
         <v>49</v>
       </c>
       <c r="Q58" s="6">
         <v>4207</v>
       </c>
       <c r="R58" s="6">
         <v>568</v>
       </c>
       <c r="S58" s="6">
         <v>158759</v>
       </c>
       <c r="T58" s="6">
         <v>4</v>
       </c>
       <c r="U58" s="6">
         <v>95</v>
       </c>
       <c r="V58" s="6">
         <v>4</v>
       </c>
       <c r="W58" s="7">
         <v>77</v>
       </c>
     </row>
-    <row r="59" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A59" s="29" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B59" s="29" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C59" s="6">
         <v>1334</v>
       </c>
       <c r="D59" s="6">
         <v>1296200</v>
       </c>
       <c r="E59" s="6">
         <v>552</v>
       </c>
       <c r="F59" s="6">
         <v>807264</v>
       </c>
       <c r="G59" s="6">
         <v>782</v>
       </c>
       <c r="H59" s="6">
         <v>212662</v>
       </c>
       <c r="I59" s="6">
         <v>178</v>
       </c>
       <c r="J59" s="6">
         <v>47185</v>
       </c>
@@ -6510,56 +6527,56 @@
       <c r="P59" s="6">
         <v>139</v>
       </c>
       <c r="Q59" s="6">
         <v>4028</v>
       </c>
       <c r="R59" s="6">
         <v>655</v>
       </c>
       <c r="S59" s="6">
         <v>168603</v>
       </c>
       <c r="T59" s="6">
         <v>4</v>
       </c>
       <c r="U59" s="6">
         <v>928</v>
       </c>
       <c r="V59" s="6">
         <v>5</v>
       </c>
       <c r="W59" s="7">
         <v>135</v>
       </c>
     </row>
-    <row r="60" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A60" s="29" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B60" s="29" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C60" s="6">
         <v>1164</v>
       </c>
       <c r="D60" s="6">
         <v>1185728</v>
       </c>
       <c r="E60" s="6">
         <v>638</v>
       </c>
       <c r="F60" s="6">
         <v>850796</v>
       </c>
       <c r="G60" s="6">
         <v>526</v>
       </c>
       <c r="H60" s="6">
         <v>165492</v>
       </c>
       <c r="I60" s="6">
         <v>145</v>
       </c>
       <c r="J60" s="6">
         <v>26291</v>
       </c>
@@ -6581,56 +6598,56 @@
       <c r="P60" s="6">
         <v>83</v>
       </c>
       <c r="Q60" s="6">
         <v>3118</v>
       </c>
       <c r="R60" s="6">
         <v>441</v>
       </c>
       <c r="S60" s="6">
         <v>141802</v>
       </c>
       <c r="T60" s="6">
         <v>3</v>
       </c>
       <c r="U60" s="6">
         <v>178</v>
       </c>
       <c r="V60" s="6">
         <v>2</v>
       </c>
       <c r="W60" s="7">
         <v>31</v>
       </c>
     </row>
-    <row r="61" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A61" s="29" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B61" s="29" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C61" s="6">
         <v>1102</v>
       </c>
       <c r="D61" s="6">
         <v>1134060</v>
       </c>
       <c r="E61" s="6">
         <v>683</v>
       </c>
       <c r="F61" s="6">
         <v>875674</v>
       </c>
       <c r="G61" s="6">
         <v>419</v>
       </c>
       <c r="H61" s="6">
         <v>106236</v>
       </c>
       <c r="I61" s="6">
         <v>154</v>
       </c>
       <c r="J61" s="6">
         <v>25673</v>
       </c>
@@ -6652,56 +6669,56 @@
       <c r="P61" s="6">
         <v>48</v>
       </c>
       <c r="Q61" s="6">
         <v>2871</v>
       </c>
       <c r="R61" s="6">
         <v>301</v>
       </c>
       <c r="S61" s="6">
         <v>82928</v>
       </c>
       <c r="T61" s="6">
         <v>2</v>
       </c>
       <c r="U61" s="6">
         <v>27</v>
       </c>
       <c r="V61" s="6">
         <v>2</v>
       </c>
       <c r="W61" s="7">
         <v>16</v>
       </c>
     </row>
-    <row r="62" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A62" s="29" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B62" s="29" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C62" s="6">
         <v>958</v>
       </c>
       <c r="D62" s="6">
         <v>1117493</v>
       </c>
       <c r="E62" s="6">
         <v>653</v>
       </c>
       <c r="F62" s="6">
         <v>875834</v>
       </c>
       <c r="G62" s="6">
         <v>305</v>
       </c>
       <c r="H62" s="6">
         <v>84529</v>
       </c>
       <c r="I62" s="6">
         <v>118</v>
       </c>
       <c r="J62" s="6">
         <v>15322</v>
       </c>
@@ -6723,56 +6740,56 @@
       <c r="P62" s="6">
         <v>10</v>
       </c>
       <c r="Q62" s="6">
         <v>2490</v>
       </c>
       <c r="R62" s="6">
         <v>216</v>
       </c>
       <c r="S62" s="6">
         <v>70561</v>
       </c>
       <c r="T62" s="6">
         <v>2</v>
       </c>
       <c r="U62" s="6">
         <v>16</v>
       </c>
       <c r="V62" s="6">
         <v>7</v>
       </c>
       <c r="W62" s="7">
         <v>1426</v>
       </c>
     </row>
-    <row r="63" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A63" s="29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B63" s="29" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C63" s="6">
         <v>884</v>
       </c>
       <c r="D63" s="6">
         <v>1071916</v>
       </c>
       <c r="E63" s="6">
         <v>638</v>
       </c>
       <c r="F63" s="6">
         <v>848772</v>
       </c>
       <c r="G63" s="6">
         <v>246</v>
       </c>
       <c r="H63" s="6">
         <v>74531</v>
       </c>
       <c r="I63" s="6">
         <v>90</v>
       </c>
       <c r="J63" s="6">
         <v>12172</v>
       </c>
@@ -6794,56 +6811,56 @@
       <c r="P63" s="6">
         <v>21</v>
       </c>
       <c r="Q63" s="6">
         <v>265</v>
       </c>
       <c r="R63" s="6">
         <v>176</v>
       </c>
       <c r="S63" s="6">
         <v>64557</v>
       </c>
       <c r="T63" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U63" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V63" s="6">
         <v>3</v>
       </c>
       <c r="W63" s="7">
         <v>96</v>
       </c>
     </row>
-    <row r="64" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A64" s="29" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B64" s="29" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C64" s="6">
         <v>1002</v>
       </c>
       <c r="D64" s="6">
         <v>1004833</v>
       </c>
       <c r="E64" s="6">
         <v>698</v>
       </c>
       <c r="F64" s="6">
         <v>844745</v>
       </c>
       <c r="G64" s="6">
         <v>304</v>
       </c>
       <c r="H64" s="6">
         <v>65892</v>
       </c>
       <c r="I64" s="6">
         <v>74</v>
       </c>
       <c r="J64" s="6">
         <v>7015</v>
       </c>
@@ -6865,56 +6882,56 @@
       <c r="P64" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q64" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R64" s="6">
         <v>253</v>
       </c>
       <c r="S64" s="6">
         <v>60004</v>
       </c>
       <c r="T64" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U64" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V64" s="6">
         <v>2</v>
       </c>
       <c r="W64" s="7">
         <v>42</v>
       </c>
     </row>
-    <row r="65" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A65" s="29" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B65" s="29" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C65" s="6">
         <v>872</v>
       </c>
       <c r="D65" s="6">
         <v>1152562</v>
       </c>
       <c r="E65" s="6">
         <v>698</v>
       </c>
       <c r="F65" s="6">
         <v>1057137</v>
       </c>
       <c r="G65" s="6">
         <v>174</v>
       </c>
       <c r="H65" s="6">
         <v>42810</v>
       </c>
       <c r="I65" s="6">
         <v>47</v>
       </c>
       <c r="J65" s="6">
         <v>4447</v>
       </c>
@@ -6936,56 +6953,56 @@
       <c r="P65" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q65" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R65" s="6">
         <v>145</v>
       </c>
       <c r="S65" s="6">
         <v>38862</v>
       </c>
       <c r="T65" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U65" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V65" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W65" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="66" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A66" s="29" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B66" s="29" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C66" s="6">
         <v>737</v>
       </c>
       <c r="D66" s="6">
         <v>710242</v>
       </c>
       <c r="E66" s="6">
         <v>564</v>
       </c>
       <c r="F66" s="6">
         <v>592936</v>
       </c>
       <c r="G66" s="6">
         <v>173</v>
       </c>
       <c r="H66" s="6">
         <v>55174</v>
       </c>
       <c r="I66" s="6">
         <v>51</v>
       </c>
       <c r="J66" s="6">
         <v>6998</v>
       </c>
@@ -7007,56 +7024,56 @@
       <c r="P66" s="6">
         <v>11</v>
       </c>
       <c r="Q66" s="6">
         <v>55</v>
       </c>
       <c r="R66" s="6">
         <v>142</v>
       </c>
       <c r="S66" s="6">
         <v>49659</v>
       </c>
       <c r="T66" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U66" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V66" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W66" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="67" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A67" s="29" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B67" s="29" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C67" s="6">
         <v>708</v>
       </c>
       <c r="D67" s="6">
         <v>646291</v>
       </c>
       <c r="E67" s="6">
         <v>579</v>
       </c>
       <c r="F67" s="6">
         <v>576284</v>
       </c>
       <c r="G67" s="6">
         <v>129</v>
       </c>
       <c r="H67" s="6">
         <v>27295</v>
       </c>
       <c r="I67" s="6">
         <v>50</v>
       </c>
       <c r="J67" s="6">
         <v>4119</v>
       </c>
@@ -7078,56 +7095,56 @@
       <c r="P67" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q67" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R67" s="6">
         <v>99</v>
       </c>
       <c r="S67" s="6">
         <v>23746</v>
       </c>
       <c r="T67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U67" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W67" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="68" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A68" s="29" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B68" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C68" s="6">
         <v>662</v>
       </c>
       <c r="D68" s="6">
         <v>627413</v>
       </c>
       <c r="E68" s="6">
         <v>551</v>
       </c>
       <c r="F68" s="6">
         <v>536752</v>
       </c>
       <c r="G68" s="6">
         <v>111</v>
       </c>
       <c r="H68" s="6">
         <v>38595</v>
       </c>
       <c r="I68" s="6">
         <v>46</v>
       </c>
       <c r="J68" s="6">
         <v>5766</v>
       </c>
@@ -7149,56 +7166,56 @@
       <c r="P68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R68" s="6">
         <v>82</v>
       </c>
       <c r="S68" s="6">
         <v>34758</v>
       </c>
       <c r="T68" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V68" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W68" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="69" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A69" s="29" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B69" s="29" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C69" s="6">
         <v>636</v>
       </c>
       <c r="D69" s="6">
         <v>612974</v>
       </c>
       <c r="E69" s="6">
         <v>480</v>
       </c>
       <c r="F69" s="6">
         <v>509841</v>
       </c>
       <c r="G69" s="6">
         <v>156</v>
       </c>
       <c r="H69" s="6">
         <v>54105</v>
       </c>
       <c r="I69" s="6">
         <v>54</v>
       </c>
       <c r="J69" s="6">
         <v>20825</v>
       </c>
@@ -7220,56 +7237,56 @@
       <c r="P69" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q69" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R69" s="6">
         <v>118</v>
       </c>
       <c r="S69" s="6">
         <v>34485</v>
       </c>
       <c r="T69" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U69" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V69" s="6">
         <v>1</v>
       </c>
       <c r="W69" s="7">
         <v>120</v>
       </c>
     </row>
-    <row r="70" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A70" s="29" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B70" s="29" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C70" s="8">
         <v>657</v>
       </c>
       <c r="D70" s="8">
         <v>176853</v>
       </c>
       <c r="E70" s="8">
         <v>545</v>
       </c>
       <c r="F70" s="8">
         <v>77305</v>
       </c>
       <c r="G70" s="8">
         <v>112</v>
       </c>
       <c r="H70" s="8">
         <v>48984</v>
       </c>
       <c r="I70" s="8">
         <v>52</v>
       </c>
       <c r="J70" s="8">
         <v>8284</v>
       </c>
@@ -7291,56 +7308,56 @@
       <c r="P70" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q70" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R70" s="8">
         <v>80</v>
       </c>
       <c r="S70" s="8">
         <v>41848</v>
       </c>
       <c r="T70" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U70" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V70" s="6">
         <v>1</v>
       </c>
       <c r="W70" s="7">
         <v>27</v>
       </c>
     </row>
-    <row r="71" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A71" s="29" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B71" s="29" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C71" s="6">
         <v>780</v>
       </c>
       <c r="D71" s="6">
         <v>115371</v>
       </c>
       <c r="E71" s="6">
         <v>688</v>
       </c>
       <c r="F71" s="6">
         <v>39022</v>
       </c>
       <c r="G71" s="6">
         <v>92</v>
       </c>
       <c r="H71" s="6">
         <v>20543</v>
       </c>
       <c r="I71" s="6">
         <v>48</v>
       </c>
       <c r="J71" s="6">
         <v>3629</v>
       </c>
@@ -7362,56 +7379,56 @@
       <c r="P71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R71" s="6">
         <v>59</v>
       </c>
       <c r="S71" s="6">
         <v>17073</v>
       </c>
       <c r="T71" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V71" s="6">
         <v>2</v>
       </c>
       <c r="W71" s="7">
         <v>26</v>
       </c>
     </row>
-    <row r="72" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A72" s="29" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B72" s="29" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C72" s="6">
         <v>682</v>
       </c>
       <c r="D72" s="6">
         <v>110664</v>
       </c>
       <c r="E72" s="6">
         <v>597</v>
       </c>
       <c r="F72" s="6">
         <v>54532</v>
       </c>
       <c r="G72" s="6">
         <v>85</v>
       </c>
       <c r="H72" s="6">
         <v>21262</v>
       </c>
       <c r="I72" s="6">
         <v>38</v>
       </c>
       <c r="J72" s="6">
         <v>2480</v>
       </c>
@@ -7433,56 +7450,56 @@
       <c r="P72" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q72" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R72" s="6">
         <v>56</v>
       </c>
       <c r="S72" s="6">
         <v>19016</v>
       </c>
       <c r="T72" s="6" t="s">
         <v>17</v>
       </c>
       <c r="U72" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V72" s="6">
         <v>1</v>
       </c>
       <c r="W72" s="7">
         <v>2</v>
       </c>
     </row>
-    <row r="73" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A73" s="29" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B73" s="29" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C73" s="6">
         <v>612</v>
       </c>
       <c r="D73" s="6">
         <v>58495</v>
       </c>
       <c r="E73" s="6">
         <v>555</v>
       </c>
       <c r="F73" s="6">
         <v>25023</v>
       </c>
       <c r="G73" s="6">
         <v>57</v>
       </c>
       <c r="H73" s="6">
         <v>8604</v>
       </c>
       <c r="I73" s="6">
         <v>28</v>
       </c>
       <c r="J73" s="6">
         <v>1674</v>
       </c>
@@ -7504,1230 +7521,1301 @@
       <c r="P73" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q73" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R73" s="6">
         <v>35</v>
       </c>
       <c r="S73" s="6">
         <v>7375</v>
       </c>
       <c r="T73" s="6">
         <v>1</v>
       </c>
       <c r="U73" s="6">
         <v>355</v>
       </c>
       <c r="V73" s="6">
         <v>1</v>
       </c>
       <c r="W73" s="7">
         <v>8</v>
       </c>
     </row>
-    <row r="74" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A74" s="29" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B74" s="29" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C74" s="6">
         <v>596</v>
       </c>
       <c r="D74" s="6">
         <v>125992</v>
       </c>
       <c r="E74" s="6">
         <v>517</v>
       </c>
       <c r="F74" s="6">
         <v>75802</v>
       </c>
       <c r="G74" s="6">
         <v>79</v>
       </c>
       <c r="H74" s="6">
         <v>12361</v>
       </c>
       <c r="I74" s="6">
         <v>38</v>
       </c>
       <c r="J74" s="6">
         <v>1233</v>
       </c>
       <c r="K74" s="6">
         <v>3839</v>
       </c>
       <c r="L74" s="6">
         <v>38</v>
       </c>
       <c r="M74" s="6">
         <v>1233</v>
       </c>
       <c r="N74" s="6">
         <v>3839</v>
       </c>
       <c r="O74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="P74" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="P74" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q74" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R74" s="6">
         <v>52</v>
       </c>
       <c r="S74" s="6">
         <v>11284</v>
       </c>
       <c r="T74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="U74" s="6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="V74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W74" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="75" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A75" s="29" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B75" s="29" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C75" s="6">
         <v>507</v>
       </c>
       <c r="D75" s="6">
         <v>128387</v>
       </c>
       <c r="E75" s="6">
         <v>436</v>
       </c>
       <c r="F75" s="6">
         <v>76037</v>
       </c>
       <c r="G75" s="6">
         <v>71</v>
       </c>
       <c r="H75" s="6">
         <v>12910</v>
       </c>
       <c r="I75" s="6">
         <v>31</v>
       </c>
       <c r="J75" s="6">
         <v>1683</v>
       </c>
       <c r="K75" s="6">
         <v>7035</v>
       </c>
       <c r="L75" s="6">
         <v>31</v>
       </c>
       <c r="M75" s="6">
         <v>1683</v>
       </c>
       <c r="N75" s="6">
         <v>7035</v>
       </c>
       <c r="O75" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="P75" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="P75" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q75" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R75" s="6">
         <v>49</v>
       </c>
       <c r="S75" s="6">
         <v>11359</v>
       </c>
       <c r="T75" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="U75" s="6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="V75" s="6">
         <v>1</v>
       </c>
       <c r="W75" s="7">
         <v>7</v>
       </c>
     </row>
-    <row r="76" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A76" s="29" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B76" s="29" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C76" s="6">
         <v>495</v>
       </c>
       <c r="D76" s="6">
         <v>121621</v>
       </c>
       <c r="E76" s="6">
         <v>415</v>
       </c>
       <c r="F76" s="6">
         <v>47183</v>
       </c>
       <c r="G76" s="6">
         <v>80</v>
       </c>
       <c r="H76" s="6">
         <v>27919</v>
       </c>
       <c r="I76" s="6">
         <v>27</v>
       </c>
       <c r="J76" s="6">
         <v>14989</v>
       </c>
       <c r="K76" s="6">
         <v>19932</v>
       </c>
       <c r="L76" s="6">
         <v>27</v>
       </c>
       <c r="M76" s="6">
         <v>14989</v>
       </c>
       <c r="N76" s="6">
         <v>19932</v>
       </c>
       <c r="O76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="P76" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="P76" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q76" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R76" s="6">
         <v>61</v>
       </c>
       <c r="S76" s="6">
         <v>13202</v>
       </c>
       <c r="T76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="U76" s="6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="V76" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W76" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="77" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A77" s="29" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B77" s="29" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C77" s="6">
         <v>425</v>
       </c>
       <c r="D77" s="6">
         <v>174043</v>
       </c>
       <c r="E77" s="6">
         <v>339</v>
       </c>
       <c r="F77" s="6">
         <v>97978</v>
       </c>
       <c r="G77" s="6">
         <v>86</v>
       </c>
       <c r="H77" s="6">
         <v>23286</v>
       </c>
       <c r="I77" s="6">
         <v>39</v>
       </c>
       <c r="J77" s="6">
         <v>12916</v>
       </c>
       <c r="K77" s="6">
         <v>14606</v>
       </c>
       <c r="L77" s="6">
         <v>39</v>
       </c>
       <c r="M77" s="6">
         <v>12916</v>
       </c>
       <c r="N77" s="6">
         <v>14606</v>
       </c>
       <c r="O77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="P77" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="P77" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q77" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R77" s="6">
         <v>60</v>
       </c>
       <c r="S77" s="6">
         <v>10573</v>
       </c>
       <c r="T77" s="6">
         <v>1</v>
       </c>
       <c r="U77" s="6">
         <v>50</v>
       </c>
       <c r="V77" s="6">
         <v>3</v>
       </c>
       <c r="W77" s="7">
         <v>31</v>
       </c>
     </row>
-    <row r="78" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:23" x14ac:dyDescent="0.15">
       <c r="A78" s="29" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B78" s="29" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C78" s="6">
         <v>391</v>
       </c>
       <c r="D78" s="6">
         <v>69533</v>
       </c>
       <c r="E78" s="6">
         <v>325</v>
       </c>
       <c r="F78" s="6">
         <v>17118</v>
       </c>
       <c r="G78" s="6">
         <v>66</v>
       </c>
       <c r="H78" s="6">
         <v>15833</v>
       </c>
       <c r="I78" s="6">
         <v>31</v>
       </c>
       <c r="J78" s="6">
         <v>2383</v>
       </c>
       <c r="K78" s="6">
         <v>3190</v>
       </c>
       <c r="L78" s="6">
         <v>31</v>
       </c>
       <c r="M78" s="6">
         <v>2383</v>
       </c>
       <c r="N78" s="6">
         <v>3190</v>
       </c>
       <c r="O78" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="P78" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="P78" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q78" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R78" s="6">
         <v>47</v>
       </c>
       <c r="S78" s="6">
         <v>13698</v>
       </c>
       <c r="T78" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="U78" s="6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="V78" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W78" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="79" spans="1:23" s="26" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:23" s="26" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A79" s="29" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B79" s="29" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C79" s="8">
         <v>358</v>
       </c>
       <c r="D79" s="8">
         <v>132257</v>
       </c>
       <c r="E79" s="8">
         <v>290</v>
       </c>
       <c r="F79" s="8">
         <v>59620</v>
       </c>
       <c r="G79" s="8">
         <v>68</v>
       </c>
       <c r="H79" s="8">
         <v>17612</v>
       </c>
       <c r="I79" s="8">
         <v>38</v>
       </c>
       <c r="J79" s="8">
         <v>7953</v>
       </c>
       <c r="K79" s="8">
         <v>14741</v>
       </c>
       <c r="L79" s="8">
         <v>38</v>
       </c>
       <c r="M79" s="8">
         <v>7953</v>
       </c>
       <c r="N79" s="8">
         <v>14741</v>
       </c>
       <c r="O79" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P79" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="P79" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q79" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R79" s="8">
         <v>46</v>
       </c>
       <c r="S79" s="8">
         <v>9917</v>
       </c>
       <c r="T79" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="U79" s="8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="V79" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W79" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="80" spans="1:23" s="26" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:23" s="26" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A80" s="29" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B80" s="29" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C80" s="8">
         <v>320</v>
       </c>
       <c r="D80" s="8">
         <v>103342</v>
       </c>
       <c r="E80" s="8">
         <v>262</v>
       </c>
       <c r="F80" s="8">
         <v>52304</v>
       </c>
       <c r="G80" s="8">
         <v>58</v>
       </c>
       <c r="H80" s="8">
         <v>10059</v>
       </c>
       <c r="I80" s="8">
         <v>26</v>
       </c>
       <c r="J80" s="8">
         <v>955</v>
       </c>
       <c r="K80" s="8">
         <v>1477</v>
       </c>
       <c r="L80" s="8">
         <v>26</v>
       </c>
       <c r="M80" s="8">
         <v>955</v>
       </c>
       <c r="N80" s="8">
         <v>1477</v>
       </c>
       <c r="O80" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P80" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="P80" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q80" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R80" s="8">
         <v>42</v>
       </c>
       <c r="S80" s="8">
         <v>9260</v>
       </c>
       <c r="T80" s="8">
         <v>3</v>
       </c>
       <c r="U80" s="8">
         <v>61</v>
       </c>
       <c r="V80" s="8">
         <v>1</v>
       </c>
       <c r="W80" s="25">
         <v>27</v>
       </c>
     </row>
-    <row r="81" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A81" s="29" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B81" s="29" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C81" s="8">
         <v>268</v>
       </c>
       <c r="D81" s="8">
         <v>105340</v>
       </c>
       <c r="E81" s="8">
         <v>219</v>
       </c>
       <c r="F81" s="8">
         <v>47995</v>
       </c>
       <c r="G81" s="8">
         <v>49</v>
       </c>
       <c r="H81" s="8">
         <v>17763</v>
       </c>
       <c r="I81" s="8">
         <v>27</v>
       </c>
       <c r="J81" s="8">
         <v>5345</v>
       </c>
       <c r="K81" s="8">
         <v>11002</v>
       </c>
       <c r="L81" s="8">
         <v>27</v>
       </c>
       <c r="M81" s="8">
         <v>5345</v>
       </c>
       <c r="N81" s="8">
         <v>11002</v>
       </c>
       <c r="O81" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P81" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="P81" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q81" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R81" s="8">
         <v>33</v>
       </c>
       <c r="S81" s="8">
         <v>11609</v>
       </c>
       <c r="T81" s="8">
         <v>1</v>
       </c>
       <c r="U81" s="8">
         <v>1080</v>
       </c>
       <c r="V81" s="8">
         <v>1</v>
       </c>
       <c r="W81" s="25">
         <v>27</v>
       </c>
     </row>
-    <row r="82" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A82" s="29" t="s">
+        <v>173</v>
+      </c>
+      <c r="B82" s="29" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C82" s="8">
         <v>303</v>
       </c>
       <c r="D82" s="8">
         <v>57426</v>
       </c>
       <c r="E82" s="8">
         <v>246</v>
       </c>
       <c r="F82" s="8">
         <v>24990</v>
       </c>
       <c r="G82" s="8">
         <v>57</v>
       </c>
       <c r="H82" s="8">
         <v>6013</v>
       </c>
       <c r="I82" s="8">
         <v>35</v>
       </c>
       <c r="J82" s="8">
         <v>806</v>
       </c>
       <c r="K82" s="8">
         <v>1817</v>
       </c>
       <c r="L82" s="8">
         <v>35</v>
       </c>
       <c r="M82" s="8">
         <v>806</v>
       </c>
       <c r="N82" s="8">
         <v>1817</v>
       </c>
       <c r="O82" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P82" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="P82" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q82" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R82" s="8">
         <v>34</v>
       </c>
       <c r="S82" s="8">
         <v>5324</v>
       </c>
       <c r="T82" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="U82" s="8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="V82" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W82" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="83" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A83" s="29" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B83" s="29" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C83" s="8">
         <v>297</v>
       </c>
       <c r="D83" s="8">
         <v>60389</v>
       </c>
       <c r="E83" s="8">
         <v>242</v>
       </c>
       <c r="F83" s="8">
         <v>21849</v>
       </c>
       <c r="G83" s="8">
         <v>55</v>
       </c>
       <c r="H83" s="8">
         <v>7858</v>
       </c>
       <c r="I83" s="8">
         <v>32</v>
       </c>
       <c r="J83" s="8">
         <v>722</v>
       </c>
       <c r="K83" s="8">
         <v>1388</v>
       </c>
       <c r="L83" s="8">
         <v>32</v>
       </c>
       <c r="M83" s="8">
         <v>722</v>
       </c>
       <c r="N83" s="8">
         <v>1388</v>
       </c>
       <c r="O83" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P83" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="P83" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q83" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R83" s="8">
         <v>36</v>
       </c>
       <c r="S83" s="8">
         <v>7267</v>
       </c>
       <c r="T83" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="U83" s="8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="V83" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W83" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="84" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A84" s="29" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B84" s="29" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C84" s="8">
         <v>270</v>
       </c>
       <c r="D84" s="8">
         <v>53519</v>
       </c>
       <c r="E84" s="8">
         <v>205</v>
       </c>
       <c r="F84" s="8">
         <v>15638</v>
       </c>
       <c r="G84" s="8">
         <v>65</v>
       </c>
       <c r="H84" s="8">
         <v>6447</v>
       </c>
       <c r="I84" s="8">
         <v>33</v>
       </c>
       <c r="J84" s="8">
         <v>744</v>
       </c>
       <c r="K84" s="8">
         <v>1789</v>
       </c>
       <c r="L84" s="8">
         <v>33</v>
       </c>
       <c r="M84" s="8">
         <v>744</v>
       </c>
       <c r="N84" s="8">
         <v>1789</v>
       </c>
       <c r="O84" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P84" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="P84" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q84" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R84" s="8">
         <v>48</v>
       </c>
       <c r="S84" s="8">
         <v>5872</v>
       </c>
       <c r="T84" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="U84" s="8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="V84" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W84" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="85" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A85" s="29" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B85" s="29" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C85" s="8">
         <v>292</v>
       </c>
       <c r="D85" s="8">
         <v>101253</v>
       </c>
       <c r="E85" s="8">
         <v>217</v>
       </c>
       <c r="F85" s="8">
         <v>20953</v>
       </c>
       <c r="G85" s="8">
         <v>75</v>
       </c>
       <c r="H85" s="8">
         <v>8414</v>
       </c>
       <c r="I85" s="8">
         <v>39</v>
       </c>
       <c r="J85" s="8">
         <v>2157</v>
       </c>
       <c r="K85" s="8">
         <v>3652</v>
       </c>
       <c r="L85" s="8">
         <v>39</v>
       </c>
       <c r="M85" s="8">
         <v>2157</v>
       </c>
       <c r="N85" s="8">
         <v>3652</v>
       </c>
       <c r="O85" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P85" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="P85" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q85" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R85" s="8">
         <v>52</v>
       </c>
       <c r="S85" s="8">
         <v>6583</v>
       </c>
       <c r="T85" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="U85" s="8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="V85" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W85" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="86" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A86" s="29" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B86" s="29" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C86" s="8">
         <v>278</v>
       </c>
       <c r="D86" s="8">
         <v>95325</v>
       </c>
       <c r="E86" s="8">
         <v>202</v>
       </c>
       <c r="F86" s="8">
         <v>35952</v>
       </c>
       <c r="G86" s="8">
         <v>76</v>
       </c>
       <c r="H86" s="8">
         <v>8982</v>
       </c>
       <c r="I86" s="8">
         <v>27</v>
       </c>
       <c r="J86" s="8">
         <v>935</v>
       </c>
       <c r="K86" s="8">
         <v>2501</v>
       </c>
       <c r="L86" s="8">
         <v>27</v>
       </c>
       <c r="M86" s="8">
         <v>935</v>
       </c>
       <c r="N86" s="8">
         <v>2501</v>
       </c>
       <c r="O86" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P86" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="P86" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q86" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="R86" s="8">
         <v>58</v>
       </c>
       <c r="S86" s="8">
         <v>8042</v>
       </c>
       <c r="T86" s="8">
         <v>2</v>
       </c>
       <c r="U86" s="8">
         <v>243</v>
       </c>
       <c r="V86" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="W86" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="W86" s="7" t="s">
-[...105 lines deleted...]
-      <c r="W90" s="21"/>
+    </row>
+    <row r="87" spans="1:25" s="26" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B87" s="29" t="s">
+        <v>187</v>
+      </c>
+      <c r="C87" s="8">
+        <v>295</v>
+      </c>
+      <c r="D87" s="8">
+        <v>100532</v>
+      </c>
+      <c r="E87" s="8">
+        <v>218</v>
+      </c>
+      <c r="F87" s="8">
+        <v>28435</v>
+      </c>
+      <c r="G87" s="8">
+        <v>77</v>
+      </c>
+      <c r="H87" s="8">
+        <v>17354</v>
+      </c>
+      <c r="I87" s="8">
+        <v>30</v>
+      </c>
+      <c r="J87" s="8">
+        <v>7977</v>
+      </c>
+      <c r="K87" s="8">
+        <v>31380</v>
+      </c>
+      <c r="L87" s="8">
+        <v>30</v>
+      </c>
+      <c r="M87" s="8">
+        <v>7977</v>
+      </c>
+      <c r="N87" s="8">
+        <v>31380</v>
+      </c>
+      <c r="O87" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="P87" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q87" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="R87" s="8">
+        <v>66</v>
+      </c>
+      <c r="S87" s="8">
+        <v>9956</v>
+      </c>
+      <c r="T87" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="U87" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="V87" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="W87" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25" ht="5.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="30"/>
+      <c r="B88" s="30"/>
+      <c r="C88" s="9"/>
+      <c r="D88" s="9"/>
+      <c r="E88" s="9"/>
+      <c r="F88" s="9"/>
+      <c r="G88" s="9"/>
+      <c r="H88" s="9"/>
+      <c r="I88" s="9"/>
+      <c r="J88" s="9"/>
+      <c r="K88" s="9"/>
+      <c r="L88" s="10"/>
+      <c r="M88" s="10"/>
+      <c r="N88" s="10"/>
+      <c r="O88" s="10"/>
+      <c r="P88" s="10"/>
+      <c r="Q88" s="10"/>
+      <c r="R88" s="10"/>
+      <c r="S88" s="10"/>
+      <c r="T88" s="10"/>
+      <c r="U88" s="10"/>
+      <c r="V88" s="10"/>
+      <c r="W88" s="11"/>
+    </row>
+    <row r="89" spans="1:25" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="31"/>
+      <c r="B89" s="31"/>
+      <c r="C89" s="12"/>
+      <c r="D89" s="12"/>
+      <c r="E89" s="12"/>
+      <c r="F89" s="12"/>
+      <c r="G89" s="12"/>
+      <c r="H89" s="12"/>
+      <c r="I89" s="12"/>
+      <c r="J89" s="12"/>
+      <c r="K89" s="12"/>
+      <c r="L89" s="12"/>
+      <c r="M89" s="12"/>
+      <c r="N89" s="12"/>
+      <c r="O89" s="12"/>
+      <c r="P89" s="12"/>
+      <c r="Q89" s="12"/>
+      <c r="R89" s="12"/>
+      <c r="S89" s="12"/>
+      <c r="T89" s="12"/>
+      <c r="U89" s="12"/>
+      <c r="V89" s="12"/>
+      <c r="W89" s="12"/>
+    </row>
+    <row r="90" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="34" t="s">
+        <v>188</v>
+      </c>
+      <c r="C90" s="20"/>
+      <c r="D90" s="20"/>
+      <c r="E90" s="20"/>
+      <c r="F90" s="20"/>
+      <c r="G90" s="20"/>
+      <c r="H90" s="20"/>
+      <c r="I90" s="20"/>
+      <c r="J90" s="20"/>
+      <c r="K90" s="20"/>
+      <c r="L90" s="17"/>
+      <c r="M90" s="17"/>
+      <c r="N90" s="20"/>
+      <c r="O90" s="20"/>
+      <c r="P90" s="20"/>
+      <c r="Q90" s="20"/>
+      <c r="R90" s="20"/>
+      <c r="S90" s="20"/>
+      <c r="T90" s="20"/>
+      <c r="U90" s="20"/>
+      <c r="V90" s="20"/>
+      <c r="W90" s="20"/>
       <c r="X90" s="21"/>
       <c r="Y90" s="21"/>
     </row>
-    <row r="91" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="35" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="W91" s="22"/>
+        <v>189</v>
+      </c>
+      <c r="C91" s="21"/>
+      <c r="D91" s="21"/>
+      <c r="E91" s="21"/>
+      <c r="F91" s="21"/>
+      <c r="G91" s="21"/>
+      <c r="H91" s="21"/>
+      <c r="I91" s="21"/>
+      <c r="J91" s="21"/>
+      <c r="K91" s="21"/>
+      <c r="L91" s="16"/>
+      <c r="M91" s="16"/>
+      <c r="N91" s="21"/>
+      <c r="O91" s="21"/>
+      <c r="P91" s="21"/>
+      <c r="Q91" s="21"/>
+      <c r="R91" s="21"/>
+      <c r="S91" s="21"/>
+      <c r="T91" s="21"/>
+      <c r="U91" s="21"/>
+      <c r="V91" s="21"/>
+      <c r="W91" s="21"/>
       <c r="X91" s="21"/>
       <c r="Y91" s="21"/>
     </row>
-    <row r="92" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="35" t="s">
-        <v>20</v>
+        <v>190</v>
       </c>
       <c r="V92" s="22"/>
       <c r="W92" s="22"/>
       <c r="X92" s="21"/>
       <c r="Y92" s="21"/>
     </row>
-    <row r="93" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="35" t="s">
-        <v>179</v>
+        <v>19</v>
       </c>
       <c r="V93" s="22"/>
       <c r="W93" s="22"/>
       <c r="X93" s="21"/>
       <c r="Y93" s="21"/>
     </row>
-    <row r="94" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="35" t="s">
-        <v>178</v>
-[...21 lines deleted...]
-      <c r="W94" s="21"/>
+        <v>191</v>
+      </c>
+      <c r="V94" s="22"/>
+      <c r="W94" s="22"/>
       <c r="X94" s="21"/>
       <c r="Y94" s="21"/>
     </row>
-    <row r="95" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B95" s="32"/>
+    <row r="95" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A95" s="35" t="s">
+        <v>175</v>
+      </c>
+      <c r="C95" s="21"/>
+      <c r="D95" s="21"/>
+      <c r="E95" s="21"/>
+      <c r="F95" s="21"/>
+      <c r="G95" s="21"/>
+      <c r="H95" s="21"/>
+      <c r="I95" s="21"/>
+      <c r="J95" s="21"/>
+      <c r="K95" s="21"/>
+      <c r="L95" s="16"/>
+      <c r="M95" s="16"/>
       <c r="N95" s="21"/>
       <c r="O95" s="21"/>
       <c r="P95" s="21"/>
       <c r="Q95" s="21"/>
       <c r="R95" s="21"/>
       <c r="S95" s="21"/>
       <c r="T95" s="21"/>
       <c r="U95" s="21"/>
       <c r="V95" s="21"/>
       <c r="W95" s="21"/>
       <c r="X95" s="21"/>
       <c r="Y95" s="21"/>
     </row>
-    <row r="96" spans="1:25" s="13" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M96" s="15"/>
+    <row r="96" spans="1:25" s="14" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="32"/>
+      <c r="B96" s="32"/>
       <c r="N96" s="21"/>
       <c r="O96" s="21"/>
       <c r="P96" s="21"/>
       <c r="Q96" s="21"/>
       <c r="R96" s="21"/>
       <c r="S96" s="21"/>
       <c r="T96" s="21"/>
       <c r="U96" s="21"/>
       <c r="V96" s="21"/>
       <c r="W96" s="21"/>
-      <c r="X96" s="22"/>
-[...2 lines deleted...]
-    <row r="97" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="X96" s="21"/>
+      <c r="Y96" s="21"/>
+    </row>
+    <row r="97" spans="1:25" s="13" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="33"/>
       <c r="B97" s="33"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
       <c r="I97" s="15"/>
       <c r="J97" s="15"/>
       <c r="K97" s="15"/>
       <c r="L97" s="15"/>
       <c r="M97" s="15"/>
-      <c r="N97" s="23"/>
-[...12 lines deleted...]
-    <row r="98" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="N97" s="21"/>
+      <c r="O97" s="21"/>
+      <c r="P97" s="21"/>
+      <c r="Q97" s="21"/>
+      <c r="R97" s="21"/>
+      <c r="S97" s="21"/>
+      <c r="T97" s="21"/>
+      <c r="U97" s="21"/>
+      <c r="V97" s="21"/>
+      <c r="W97" s="21"/>
+      <c r="X97" s="22"/>
+      <c r="Y97" s="22"/>
+    </row>
+    <row r="98" spans="1:25" x14ac:dyDescent="0.15">
       <c r="A98" s="33"/>
       <c r="B98" s="33"/>
       <c r="C98" s="15"/>
       <c r="D98" s="15"/>
       <c r="E98" s="15"/>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15"/>
       <c r="I98" s="15"/>
       <c r="J98" s="15"/>
       <c r="K98" s="15"/>
       <c r="L98" s="15"/>
       <c r="M98" s="15"/>
       <c r="N98" s="23"/>
       <c r="O98" s="23"/>
       <c r="P98" s="23"/>
       <c r="Q98" s="23"/>
       <c r="R98" s="23"/>
       <c r="S98" s="23"/>
       <c r="T98" s="23"/>
       <c r="U98" s="23"/>
       <c r="V98" s="23"/>
       <c r="W98" s="23"/>
       <c r="X98" s="23"/>
       <c r="Y98" s="23"/>
+    </row>
+    <row r="99" spans="1:25" x14ac:dyDescent="0.15">
+      <c r="A99" s="33"/>
+      <c r="B99" s="33"/>
+      <c r="C99" s="15"/>
+      <c r="D99" s="15"/>
+      <c r="E99" s="15"/>
+      <c r="F99" s="15"/>
+      <c r="G99" s="15"/>
+      <c r="H99" s="15"/>
+      <c r="I99" s="15"/>
+      <c r="J99" s="15"/>
+      <c r="K99" s="15"/>
+      <c r="L99" s="15"/>
+      <c r="M99" s="15"/>
+      <c r="N99" s="23"/>
+      <c r="O99" s="23"/>
+      <c r="P99" s="23"/>
+      <c r="Q99" s="23"/>
+      <c r="R99" s="23"/>
+      <c r="S99" s="23"/>
+      <c r="T99" s="23"/>
+      <c r="U99" s="23"/>
+      <c r="V99" s="23"/>
+      <c r="W99" s="23"/>
+      <c r="X99" s="23"/>
+      <c r="Y99" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="G3:W3"/>
     <mergeCell ref="I4:Q4"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="E3:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="W5:W6"/>
@@ -8735,79 +8823,52 @@
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2d7ccf6536c663557e5c4fb041813aa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101008B8484DD7DA2EC4F8B20E190C6F68EAC" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4e062f823779b1819daf15cea5601343">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5f303e5501eb88df537d78214de721b" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -8994,84 +9055,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F72CBA56-8683-4330-B648-18F380793EBD}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ACE87DA-166A-4318-A604-2EB69AA2D498}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28E289A4-5F94-4117-B328-1A5263A1A833}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="c2d0aedb-6b48-43a5-b5dc-bbdde9c79922"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A5D4B86-6080-4DBF-97E4-03F079CFC0E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>