--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,142 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{39C083FB-0134-4C1D-8128-33BC85A24B00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="45" windowWidth="19440" windowHeight="9570"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{6F0683CF-7D3B-4EF4-81FF-9039705A81B3}"/>
   </bookViews>
   <sheets>
     <sheet name="20-00-06" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
-    <externalReference r:id="rId4"/>
-[...1 lines deleted...]
-    <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_11" localSheetId="0">'20-00-06'!$C$8:$C$18</definedName>
     <definedName name="_11_1" localSheetId="0">'20-00-06'!#REF!</definedName>
-    <definedName name="\a">[2]合算分!#REF!</definedName>
+    <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
-    <definedName name="\f">[5]合算4表!#REF!</definedName>
+    <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="aa">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'20-00-06'!$A$1:$M$77</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'20-00-06'!$4:$6</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="wrn.印刷.">{"左ページ",#N/A,FALSE,"1A";"右ページ",#N/A,FALSE,"1A"}</definedName>
     <definedName name="ﾒﾆｭｰ">#REF!</definedName>
     <definedName name="ﾒﾆｭｰ2">#REF!</definedName>
     <definedName name="送付用">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
-<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <connection id="1" name="11" type="6" refreshedVersion="0" background="1" saveData="1">
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{F48FEA49-6EBA-4DFB-9325-5179ED661B49}" name="11" type="6" refreshedVersion="0" background="1" saveData="1">
     <textPr sourceFile="C:\WINDOWS\ﾃﾞｽｸﾄｯﾌﾟ\11.txt">
       <textFields>
         <textField type="text"/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="30">
   <si>
     <t>許可・特遵あり</t>
   </si>
   <si>
     <t>許可・特遵なし</t>
   </si>
   <si>
     <t>許可しない・取下げなし</t>
   </si>
   <si>
     <t>許可しない・取下げあり</t>
   </si>
   <si>
     <t>刑期満了</t>
   </si>
   <si>
     <t>その他</t>
   </si>
   <si>
     <t>審理の終結事由</t>
     <rPh sb="0" eb="2">
       <t>シンリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウケツ</t>
@@ -193,103 +172,118 @@
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>１年以内</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イナイ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>１年を
 超える</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>コ</t>
     </rPh>
     <phoneticPr fontId="32"/>
   </si>
   <si>
-    <t>　（注） 処理期間は,審理の開始日から終結日までの期間である。</t>
-[...2 lines deleted...]
-  <si>
     <t>６　 委員会・審理の終結事由別　仮釈放審理の処理期間別人員（総数）</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
+    <phoneticPr fontId="32"/>
+  </si>
+  <si>
+    <t>　（注） 処理期間は、審理の開始日から終結日までの期間である。</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>北海道委員会</t>
   </si>
   <si>
     <t>東北委員会</t>
   </si>
   <si>
     <t>関東委員会</t>
   </si>
   <si>
     <t>中部委員会</t>
   </si>
   <si>
     <t>近畿委員会</t>
   </si>
   <si>
     <t>中国委員会</t>
   </si>
   <si>
     <t>四国委員会</t>
   </si>
   <si>
     <t>九州委員会</t>
   </si>
+  <si>
+    <t>平成</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>令和</t>
+  </si>
+  <si>
+    <t>元</t>
+  </si>
+  <si>
+    <t>年</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="203" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="#,###;\(#,###\);&quot;－&quot;"/>
+    <numFmt numFmtId="179" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
+    <numFmt numFmtId="180" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
+    <numFmt numFmtId="181" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
+    <numFmt numFmtId="182" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="38">
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -484,73 +478,50 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＤＦＰ平成明朝体W7"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...21 lines deleted...]
-      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -972,67 +943,67 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="199" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="202" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="181" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="17" borderId="3" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="203" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="182" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -1080,608 +1051,465 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="25" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="42">
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="195" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="195" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="195" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="64">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{102E310B-A290-471F-8934-CD419CBAA395}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{6B63ACA6-14CC-4D6E-B721-A56D3B00AB07}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{16721BCC-C787-453A-A743-77E981CD1596}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{86D99378-5493-4E56-9CAD-D8194C5DF9EA}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{0FC23FEC-60B7-43E1-81A2-659C7E7974A4}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{CEE6A767-4227-4DB6-A27B-B3B73567DF6A}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{3B216902-13C8-428A-863D-E619BBC49C4F}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{A620D60A-1FED-44AE-AE36-EA6C21093632}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{00FCDA37-1AB2-4122-B0EA-893B041E9C1F}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{DDD39575-3CAE-4A86-838F-42A530C68DDE}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{271A7C6F-DA1C-4F11-999B-83174D66EBCA}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{56E54E5D-3E1B-401E-ADF9-F303F001D396}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{71281398-D95D-40DB-A349-E5B57A0ADE2A}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{F21C8B17-CDB2-414A-B0FA-A4D889262790}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{FB4896E9-5AA5-4A1B-BF3B-478BF4A65203}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{9FA55D7A-EAC7-47D5-9362-8EB501D3D645}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{6F790883-0834-4DBA-8902-B6025CB34E51}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{10F09154-BBF2-44B8-8923-726B32CA00A1}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{B232EB96-6B0C-4491-8187-9B4FC75AE7B4}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60"/>
-[...1 lines deleted...]
-    <cellStyle name="未定義" xfId="62"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{15013DA4-8A4D-4236-8435-485CA0CA60C9}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{1A7BC427-ABB0-451C-ABFA-1E1E0EDB6996}"/>
+    <cellStyle name="未定義" xfId="62" xr:uid="{9813AF74-B70F-4AA7-B23C-5954001A0938}"/>
     <cellStyle name="良い" xfId="63" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Sepserver\project\docume~1\060301\locals~1\temp\lh_tmp0\&#20445;&#35703;&#35211;&#31309;20061106.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
-[...10 lines deleted...]
-<file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
-[...60 lines deleted...]
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
-[...52 lines deleted...]
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算4表"/>
       <sheetName val="10月"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="11月"/>
       <sheetName val="12月"/>
       <sheetName val="年間"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="11" connectionId="1" autoFormatId="20" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="1" applyPatternFormats="1" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="11" connectionId="1" xr16:uid="{AFBCDE15-4E41-4F23-AE76-CEB919E8284D}" autoFormatId="20" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="1" applyPatternFormats="1" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1814,2197 +1642,2180 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4E9FA7B-E8B8-44C3-925B-8EC5297AB301}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N145"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="4" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.83203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="7.83203125" customWidth="1"/>
+    <col min="3" max="3" width="9.77734375" customWidth="1"/>
+    <col min="4" max="4" width="6.77734375" customWidth="1"/>
+    <col min="5" max="5" width="7.77734375" customWidth="1"/>
     <col min="6" max="6" width="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
-    <col min="8" max="8" width="11.83203125" customWidth="1"/>
+    <col min="8" max="8" width="11.77734375" customWidth="1"/>
     <col min="9" max="12" width="12" customWidth="1"/>
-    <col min="13" max="13" width="11.83203125" customWidth="1"/>
+    <col min="13" max="13" width="11.77734375" customWidth="1"/>
     <col min="14" max="14" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" ht="17.25">
-[...12 lines deleted...]
-      <c r="M1" s="39"/>
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="16.5">
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A2" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="A2" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
-      <c r="G3" s="5"/>
-[...22 lines deleted...]
-      <c r="B5" s="43" t="s">
+    </row>
+    <row r="4" spans="1:14" ht="2.15" customHeight="1">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+    </row>
+    <row r="5" spans="1:14" s="10" customFormat="1" ht="30" customHeight="1">
+      <c r="A5" s="7"/>
+      <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="43"/>
-[...3 lines deleted...]
-      <c r="G5" s="40" t="s">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="34" t="s">
+      <c r="H5" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="34" t="s">
+      <c r="I5" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="34" t="s">
+      <c r="J5" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="34" t="s">
+      <c r="K5" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="34" t="s">
+      <c r="L5" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="36" t="s">
+      <c r="M5" s="31" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="12" customFormat="1" ht="30" customHeight="1">
-[...40 lines deleted...]
-        <f>IF(TEXT(A8,"e")="1","元",TEXT(A8,"e"))</f>
+    <row r="6" spans="1:14" s="10" customFormat="1" ht="30" customHeight="1">
+      <c r="A6" s="11"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="32"/>
+    </row>
+    <row r="7" spans="1:14" s="10" customFormat="1" ht="5.15" customHeight="1">
+      <c r="B7" s="8"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="9"/>
+      <c r="M7" s="13"/>
+    </row>
+    <row r="8" spans="1:14" ht="22.4" customHeight="1">
+      <c r="A8" s="24"/>
+      <c r="C8" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="26">
         <v>28</v>
       </c>
-      <c r="E8" s="31" t="s">
+      <c r="E8" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="14"/>
+      <c r="G8" s="15">
+        <v>14527</v>
+      </c>
+      <c r="H8" s="15">
+        <v>1796</v>
+      </c>
+      <c r="I8" s="15">
+        <v>5885</v>
+      </c>
+      <c r="J8" s="15">
+        <v>4155</v>
+      </c>
+      <c r="K8" s="15">
+        <v>2557</v>
+      </c>
+      <c r="L8" s="15">
+        <v>124</v>
+      </c>
+      <c r="M8" s="15">
+        <v>10</v>
+      </c>
+      <c r="N8" s="16"/>
+    </row>
+    <row r="9" spans="1:14" ht="22.4" customHeight="1">
+      <c r="A9" s="23"/>
+      <c r="C9" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="26">
+        <v>29</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="14"/>
+      <c r="G9" s="15">
+        <v>14213</v>
+      </c>
+      <c r="H9" s="15">
+        <v>1694</v>
+      </c>
+      <c r="I9" s="15">
+        <v>5965</v>
+      </c>
+      <c r="J9" s="15">
+        <v>3922</v>
+      </c>
+      <c r="K9" s="15">
+        <v>2505</v>
+      </c>
+      <c r="L9" s="15">
+        <v>112</v>
+      </c>
+      <c r="M9" s="15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="22.4" customHeight="1">
+      <c r="A10" s="23"/>
+      <c r="C10" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="26">
+        <v>30</v>
+      </c>
+      <c r="E10" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" s="14"/>
+      <c r="G10" s="15">
+        <v>13463</v>
+      </c>
+      <c r="H10" s="15">
+        <v>1329</v>
+      </c>
+      <c r="I10" s="15">
+        <v>5289</v>
+      </c>
+      <c r="J10" s="15">
+        <v>4336</v>
+      </c>
+      <c r="K10" s="15">
+        <v>2371</v>
+      </c>
+      <c r="L10" s="15">
+        <v>125</v>
+      </c>
+      <c r="M10" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="22.4" customHeight="1">
+      <c r="A11" s="23"/>
+      <c r="C11" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="14"/>
+      <c r="G11" s="15">
+        <v>12964</v>
+      </c>
+      <c r="H11" s="15">
+        <v>1410</v>
+      </c>
+      <c r="I11" s="15">
+        <v>5793</v>
+      </c>
+      <c r="J11" s="15">
+        <v>3896</v>
+      </c>
+      <c r="K11" s="15">
+        <v>1792</v>
+      </c>
+      <c r="L11" s="15">
+        <v>62</v>
+      </c>
+      <c r="M11" s="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="17" customFormat="1" ht="22.4" customHeight="1">
+      <c r="A12" s="24"/>
+      <c r="C12" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="27">
+        <v>2</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" s="18"/>
+      <c r="G12" s="19">
+        <v>12135</v>
+      </c>
+      <c r="H12" s="19">
+        <v>1254</v>
+      </c>
+      <c r="I12" s="19">
+        <v>5122</v>
+      </c>
+      <c r="J12" s="19">
+        <v>3564</v>
+      </c>
+      <c r="K12" s="19">
+        <v>2108</v>
+      </c>
+      <c r="L12" s="19">
+        <v>78</v>
+      </c>
+      <c r="M12" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="22.4" customHeight="1">
+      <c r="C13" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="15">
+        <v>10644</v>
+      </c>
+      <c r="H13" s="15">
+        <v>1078</v>
+      </c>
+      <c r="I13" s="15">
+        <v>4550</v>
+      </c>
+      <c r="J13" s="15">
+        <v>3136</v>
+      </c>
+      <c r="K13" s="15">
+        <v>1810</v>
+      </c>
+      <c r="L13" s="15">
+        <v>64</v>
+      </c>
+      <c r="M13" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="22.4" customHeight="1">
+      <c r="C14" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="37"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="15">
+        <v>585</v>
+      </c>
+      <c r="H14" s="15">
+        <v>76</v>
+      </c>
+      <c r="I14" s="15">
+        <v>256</v>
+      </c>
+      <c r="J14" s="15">
+        <v>170</v>
+      </c>
+      <c r="K14" s="15">
+        <v>83</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="22.4" customHeight="1">
+      <c r="C15" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="37"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="15">
+        <v>416</v>
+      </c>
+      <c r="H15" s="15">
+        <v>37</v>
+      </c>
+      <c r="I15" s="15">
+        <v>134</v>
+      </c>
+      <c r="J15" s="15">
+        <v>124</v>
+      </c>
+      <c r="K15" s="15">
+        <v>105</v>
+      </c>
+      <c r="L15" s="15">
+        <v>13</v>
+      </c>
+      <c r="M15" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="22.4" customHeight="1">
+      <c r="C16" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="15">
+        <v>486</v>
+      </c>
+      <c r="H16" s="15">
+        <v>62</v>
+      </c>
+      <c r="I16" s="15">
+        <v>181</v>
+      </c>
+      <c r="J16" s="15">
+        <v>134</v>
+      </c>
+      <c r="K16" s="15">
+        <v>109</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0</v>
+      </c>
+      <c r="M16" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C17" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17" s="37"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="15">
+        <v>0</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C18" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="15">
+        <v>4</v>
+      </c>
+      <c r="H18" s="15">
+        <v>1</v>
+      </c>
+      <c r="I18" s="15">
+        <v>1</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0</v>
+      </c>
+      <c r="K18" s="15">
+        <v>1</v>
+      </c>
+      <c r="L18" s="15">
+        <v>1</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:13" s="17" customFormat="1" ht="22.4" customHeight="1">
+      <c r="B19" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="19">
+        <v>1233</v>
+      </c>
+      <c r="H19" s="19">
+        <v>55</v>
+      </c>
+      <c r="I19" s="19">
+        <v>707</v>
+      </c>
+      <c r="J19" s="19">
+        <v>412</v>
+      </c>
+      <c r="K19" s="19">
+        <v>58</v>
+      </c>
+      <c r="L19" s="19">
+        <v>1</v>
+      </c>
+      <c r="M19" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C20" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="15">
+        <v>1137</v>
+      </c>
+      <c r="H20" s="15">
+        <v>45</v>
+      </c>
+      <c r="I20" s="15">
+        <v>649</v>
+      </c>
+      <c r="J20" s="15">
+        <v>388</v>
+      </c>
+      <c r="K20" s="15">
+        <v>54</v>
+      </c>
+      <c r="L20" s="15">
+        <v>1</v>
+      </c>
+      <c r="M20" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C21" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="15">
+        <v>30</v>
+      </c>
+      <c r="H21" s="15">
+        <v>1</v>
+      </c>
+      <c r="I21" s="15">
+        <v>23</v>
+      </c>
+      <c r="J21" s="15">
+        <v>5</v>
+      </c>
+      <c r="K21" s="15">
+        <v>1</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C22" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="15">
+        <v>23</v>
+      </c>
+      <c r="H22" s="15">
+        <v>1</v>
+      </c>
+      <c r="I22" s="15">
+        <v>15</v>
+      </c>
+      <c r="J22" s="15">
+        <v>7</v>
+      </c>
+      <c r="K22" s="15">
+        <v>0</v>
+      </c>
+      <c r="L22" s="15">
+        <v>0</v>
+      </c>
+      <c r="M22" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C23" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="15">
+        <v>42</v>
+      </c>
+      <c r="H23" s="15">
+        <v>7</v>
+      </c>
+      <c r="I23" s="15">
+        <v>20</v>
+      </c>
+      <c r="J23" s="15">
+        <v>12</v>
+      </c>
+      <c r="K23" s="15">
+        <v>3</v>
+      </c>
+      <c r="L23" s="15">
+        <v>0</v>
+      </c>
+      <c r="M23" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C24" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="15">
+        <v>0</v>
+      </c>
+      <c r="H24" s="15">
+        <v>0</v>
+      </c>
+      <c r="I24" s="15">
+        <v>0</v>
+      </c>
+      <c r="J24" s="15">
+        <v>0</v>
+      </c>
+      <c r="K24" s="15">
+        <v>0</v>
+      </c>
+      <c r="L24" s="15">
+        <v>0</v>
+      </c>
+      <c r="M24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C25" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="15">
+        <v>1</v>
+      </c>
+      <c r="H25" s="15">
+        <v>1</v>
+      </c>
+      <c r="I25" s="15">
+        <v>0</v>
+      </c>
+      <c r="J25" s="15">
+        <v>0</v>
+      </c>
+      <c r="K25" s="15">
+        <v>0</v>
+      </c>
+      <c r="L25" s="15">
+        <v>0</v>
+      </c>
+      <c r="M25" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:13" s="17" customFormat="1" ht="22.4" customHeight="1">
+      <c r="B26" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="19">
+        <v>909</v>
+      </c>
+      <c r="H26" s="19">
+        <v>61</v>
+      </c>
+      <c r="I26" s="19">
+        <v>413</v>
+      </c>
+      <c r="J26" s="19">
+        <v>288</v>
+      </c>
+      <c r="K26" s="19">
+        <v>145</v>
+      </c>
+      <c r="L26" s="19">
+        <v>2</v>
+      </c>
+      <c r="M26" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C27" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="14"/>
+      <c r="G27" s="15">
+        <v>763</v>
+      </c>
+      <c r="H27" s="15">
+        <v>50</v>
+      </c>
+      <c r="I27" s="15">
+        <v>336</v>
+      </c>
+      <c r="J27" s="15">
+        <v>251</v>
+      </c>
+      <c r="K27" s="15">
+        <v>124</v>
+      </c>
+      <c r="L27" s="15">
+        <v>2</v>
+      </c>
+      <c r="M27" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C28" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="14"/>
+      <c r="G28" s="15">
+        <v>60</v>
+      </c>
+      <c r="H28" s="15">
+        <v>3</v>
+      </c>
+      <c r="I28" s="15">
+        <v>38</v>
+      </c>
+      <c r="J28" s="15">
+        <v>17</v>
+      </c>
+      <c r="K28" s="15">
+        <v>2</v>
+      </c>
+      <c r="L28" s="15">
+        <v>0</v>
+      </c>
+      <c r="M28" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C29" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="15">
+        <v>19</v>
+      </c>
+      <c r="H29" s="15">
+        <v>1</v>
+      </c>
+      <c r="I29" s="15">
+        <v>5</v>
+      </c>
+      <c r="J29" s="15">
+        <v>7</v>
+      </c>
+      <c r="K29" s="15">
+        <v>6</v>
+      </c>
+      <c r="L29" s="15">
+        <v>0</v>
+      </c>
+      <c r="M29" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C30" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="15">
+        <v>67</v>
+      </c>
+      <c r="H30" s="15">
+        <v>7</v>
+      </c>
+      <c r="I30" s="15">
+        <v>34</v>
+      </c>
+      <c r="J30" s="15">
+        <v>13</v>
+      </c>
+      <c r="K30" s="15">
+        <v>13</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C31" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="15">
+        <v>0</v>
+      </c>
+      <c r="H31" s="15">
+        <v>0</v>
+      </c>
+      <c r="I31" s="15">
+        <v>0</v>
+      </c>
+      <c r="J31" s="15">
+        <v>0</v>
+      </c>
+      <c r="K31" s="15">
+        <v>0</v>
+      </c>
+      <c r="L31" s="15">
+        <v>0</v>
+      </c>
+      <c r="M31" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C32" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="14"/>
+      <c r="G32" s="15">
+        <v>0</v>
+      </c>
+      <c r="H32" s="15">
+        <v>0</v>
+      </c>
+      <c r="I32" s="15">
+        <v>0</v>
+      </c>
+      <c r="J32" s="15">
+        <v>0</v>
+      </c>
+      <c r="K32" s="15">
+        <v>0</v>
+      </c>
+      <c r="L32" s="15">
+        <v>0</v>
+      </c>
+      <c r="M32" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:13" s="17" customFormat="1" ht="22.4" customHeight="1">
+      <c r="B33" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="19">
+        <v>3086</v>
+      </c>
+      <c r="H33" s="19">
+        <v>372</v>
+      </c>
+      <c r="I33" s="19">
+        <v>1319</v>
+      </c>
+      <c r="J33" s="19">
+        <v>813</v>
+      </c>
+      <c r="K33" s="19">
+        <v>537</v>
+      </c>
+      <c r="L33" s="19">
+        <v>40</v>
+      </c>
+      <c r="M33" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C34" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="14"/>
+      <c r="G34" s="15">
+        <v>2743</v>
+      </c>
+      <c r="H34" s="15">
+        <v>337</v>
+      </c>
+      <c r="I34" s="15">
+        <v>1192</v>
+      </c>
+      <c r="J34" s="15">
+        <v>714</v>
+      </c>
+      <c r="K34" s="15">
+        <v>459</v>
+      </c>
+      <c r="L34" s="15">
+        <v>36</v>
+      </c>
+      <c r="M34" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C35" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="15">
+        <v>155</v>
+      </c>
+      <c r="H35" s="15">
+        <v>21</v>
+      </c>
+      <c r="I35" s="15">
+        <v>67</v>
+      </c>
+      <c r="J35" s="15">
+        <v>37</v>
+      </c>
+      <c r="K35" s="15">
+        <v>30</v>
+      </c>
+      <c r="L35" s="15">
+        <v>0</v>
+      </c>
+      <c r="M35" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C36" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="37"/>
+      <c r="E36" s="37"/>
+      <c r="F36" s="14"/>
+      <c r="G36" s="15">
+        <v>89</v>
+      </c>
+      <c r="H36" s="15">
+        <v>6</v>
+      </c>
+      <c r="I36" s="15">
+        <v>23</v>
+      </c>
+      <c r="J36" s="15">
+        <v>30</v>
+      </c>
+      <c r="K36" s="15">
+        <v>26</v>
+      </c>
+      <c r="L36" s="15">
+        <v>4</v>
+      </c>
+      <c r="M36" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C37" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="14"/>
+      <c r="G37" s="15">
+        <v>98</v>
+      </c>
+      <c r="H37" s="15">
+        <v>8</v>
+      </c>
+      <c r="I37" s="15">
+        <v>36</v>
+      </c>
+      <c r="J37" s="15">
+        <v>32</v>
+      </c>
+      <c r="K37" s="15">
+        <v>22</v>
+      </c>
+      <c r="L37" s="15">
+        <v>0</v>
+      </c>
+      <c r="M37" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C38" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="15">
+        <v>0</v>
+      </c>
+      <c r="H38" s="15">
+        <v>0</v>
+      </c>
+      <c r="I38" s="15">
+        <v>0</v>
+      </c>
+      <c r="J38" s="15">
+        <v>0</v>
+      </c>
+      <c r="K38" s="15">
+        <v>0</v>
+      </c>
+      <c r="L38" s="15">
+        <v>0</v>
+      </c>
+      <c r="M38" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C39" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="37"/>
+      <c r="E39" s="37"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="15">
+        <v>1</v>
+      </c>
+      <c r="H39" s="15">
+        <v>0</v>
+      </c>
+      <c r="I39" s="15">
+        <v>1</v>
+      </c>
+      <c r="J39" s="15">
+        <v>0</v>
+      </c>
+      <c r="K39" s="15">
+        <v>0</v>
+      </c>
+      <c r="L39" s="15">
+        <v>0</v>
+      </c>
+      <c r="M39" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:13" s="17" customFormat="1" ht="22.4" customHeight="1">
+      <c r="B40" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="41"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="18"/>
+      <c r="G40" s="19">
+        <v>1286</v>
+      </c>
+      <c r="H40" s="19">
+        <v>184</v>
+      </c>
+      <c r="I40" s="19">
+        <v>608</v>
+      </c>
+      <c r="J40" s="19">
+        <v>433</v>
+      </c>
+      <c r="K40" s="19">
+        <v>60</v>
+      </c>
+      <c r="L40" s="19">
+        <v>1</v>
+      </c>
+      <c r="M40" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C41" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="37"/>
+      <c r="E41" s="37"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="15">
+        <v>1076</v>
+      </c>
+      <c r="H41" s="15">
+        <v>149</v>
+      </c>
+      <c r="I41" s="15">
+        <v>514</v>
+      </c>
+      <c r="J41" s="15">
+        <v>365</v>
+      </c>
+      <c r="K41" s="15">
+        <v>47</v>
+      </c>
+      <c r="L41" s="15">
+        <v>1</v>
+      </c>
+      <c r="M41" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C42" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="37"/>
+      <c r="E42" s="37"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="15">
+        <v>89</v>
+      </c>
+      <c r="H42" s="15">
+        <v>17</v>
+      </c>
+      <c r="I42" s="15">
+        <v>45</v>
+      </c>
+      <c r="J42" s="15">
+        <v>24</v>
+      </c>
+      <c r="K42" s="15">
+        <v>3</v>
+      </c>
+      <c r="L42" s="15">
+        <v>0</v>
+      </c>
+      <c r="M42" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C43" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="37"/>
+      <c r="E43" s="37"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="15">
+        <v>63</v>
+      </c>
+      <c r="H43" s="15">
+        <v>8</v>
+      </c>
+      <c r="I43" s="15">
+        <v>29</v>
+      </c>
+      <c r="J43" s="15">
+        <v>24</v>
+      </c>
+      <c r="K43" s="15">
+        <v>2</v>
+      </c>
+      <c r="L43" s="15">
+        <v>0</v>
+      </c>
+      <c r="M43" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C44" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="15">
+        <v>58</v>
+      </c>
+      <c r="H44" s="15">
+        <v>10</v>
+      </c>
+      <c r="I44" s="15">
+        <v>20</v>
+      </c>
+      <c r="J44" s="15">
+        <v>20</v>
+      </c>
+      <c r="K44" s="15">
+        <v>8</v>
+      </c>
+      <c r="L44" s="15">
+        <v>0</v>
+      </c>
+      <c r="M44" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C45" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="15">
+        <v>0</v>
+      </c>
+      <c r="H45" s="15">
+        <v>0</v>
+      </c>
+      <c r="I45" s="15">
+        <v>0</v>
+      </c>
+      <c r="J45" s="15">
+        <v>0</v>
+      </c>
+      <c r="K45" s="15">
+        <v>0</v>
+      </c>
+      <c r="L45" s="15">
+        <v>0</v>
+      </c>
+      <c r="M45" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C46" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="15">
+        <v>0</v>
+      </c>
+      <c r="H46" s="15">
+        <v>0</v>
+      </c>
+      <c r="I46" s="15">
+        <v>0</v>
+      </c>
+      <c r="J46" s="15">
+        <v>0</v>
+      </c>
+      <c r="K46" s="15">
+        <v>0</v>
+      </c>
+      <c r="L46" s="15">
+        <v>0</v>
+      </c>
+      <c r="M46" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:13" s="17" customFormat="1" ht="22.4" customHeight="1">
+      <c r="B47" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="C47" s="41"/>
+      <c r="D47" s="41"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="19">
+        <v>1898</v>
+      </c>
+      <c r="H47" s="19">
+        <v>264</v>
+      </c>
+      <c r="I47" s="19">
+        <v>930</v>
+      </c>
+      <c r="J47" s="19">
+        <v>495</v>
+      </c>
+      <c r="K47" s="19">
+        <v>207</v>
+      </c>
+      <c r="L47" s="19">
+        <v>2</v>
+      </c>
+      <c r="M47" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C48" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="15">
+        <v>1669</v>
+      </c>
+      <c r="H48" s="15">
+        <v>225</v>
+      </c>
+      <c r="I48" s="15">
+        <v>835</v>
+      </c>
+      <c r="J48" s="15">
+        <v>432</v>
+      </c>
+      <c r="K48" s="15">
+        <v>176</v>
+      </c>
+      <c r="L48" s="15">
+        <v>1</v>
+      </c>
+      <c r="M48" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C49" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="15">
+        <v>109</v>
+      </c>
+      <c r="H49" s="15">
+        <v>19</v>
+      </c>
+      <c r="I49" s="15">
+        <v>43</v>
+      </c>
+      <c r="J49" s="15">
+        <v>27</v>
+      </c>
+      <c r="K49" s="15">
+        <v>20</v>
+      </c>
+      <c r="L49" s="15">
+        <v>0</v>
+      </c>
+      <c r="M49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C50" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="14"/>
+      <c r="G50" s="15">
+        <v>53</v>
+      </c>
+      <c r="H50" s="15">
+        <v>5</v>
+      </c>
+      <c r="I50" s="15">
+        <v>26</v>
+      </c>
+      <c r="J50" s="15">
         <v>16</v>
       </c>
-      <c r="F8" s="18"/>
-[...18 lines deleted...]
-      <c r="M8" s="19">
+      <c r="K50" s="15">
+        <v>5</v>
+      </c>
+      <c r="L50" s="15">
+        <v>1</v>
+      </c>
+      <c r="M50" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C51" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="D51" s="37"/>
+      <c r="E51" s="37"/>
+      <c r="F51" s="14"/>
+      <c r="G51" s="15">
+        <v>66</v>
+      </c>
+      <c r="H51" s="15">
+        <v>15</v>
+      </c>
+      <c r="I51" s="15">
+        <v>26</v>
+      </c>
+      <c r="J51" s="15">
+        <v>20</v>
+      </c>
+      <c r="K51" s="15">
+        <v>5</v>
+      </c>
+      <c r="L51" s="15">
+        <v>0</v>
+      </c>
+      <c r="M51" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C52" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D52" s="37"/>
+      <c r="E52" s="37"/>
+      <c r="F52" s="14"/>
+      <c r="G52" s="15">
+        <v>0</v>
+      </c>
+      <c r="H52" s="15">
+        <v>0</v>
+      </c>
+      <c r="I52" s="15">
+        <v>0</v>
+      </c>
+      <c r="J52" s="15">
+        <v>0</v>
+      </c>
+      <c r="K52" s="15">
+        <v>0</v>
+      </c>
+      <c r="L52" s="15">
+        <v>0</v>
+      </c>
+      <c r="M52" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C53" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" s="37"/>
+      <c r="E53" s="37"/>
+      <c r="F53" s="14"/>
+      <c r="G53" s="15">
+        <v>1</v>
+      </c>
+      <c r="H53" s="15">
+        <v>0</v>
+      </c>
+      <c r="I53" s="15">
+        <v>0</v>
+      </c>
+      <c r="J53" s="15">
+        <v>0</v>
+      </c>
+      <c r="K53" s="15">
+        <v>1</v>
+      </c>
+      <c r="L53" s="15">
+        <v>0</v>
+      </c>
+      <c r="M53" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="2:13" s="17" customFormat="1" ht="22.4" customHeight="1">
+      <c r="B54" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="C54" s="41"/>
+      <c r="D54" s="41"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="18"/>
+      <c r="G54" s="19">
+        <v>1671</v>
+      </c>
+      <c r="H54" s="19">
+        <v>90</v>
+      </c>
+      <c r="I54" s="19">
+        <v>297</v>
+      </c>
+      <c r="J54" s="19">
+        <v>454</v>
+      </c>
+      <c r="K54" s="19">
+        <v>808</v>
+      </c>
+      <c r="L54" s="19">
+        <v>21</v>
+      </c>
+      <c r="M54" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C55" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="37"/>
+      <c r="E55" s="37"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="15">
+        <v>1427</v>
+      </c>
+      <c r="H55" s="15">
+        <v>69</v>
+      </c>
+      <c r="I55" s="15">
+        <v>242</v>
+      </c>
+      <c r="J55" s="15">
+        <v>387</v>
+      </c>
+      <c r="K55" s="15">
+        <v>712</v>
+      </c>
+      <c r="L55" s="15">
+        <v>17</v>
+      </c>
+      <c r="M55" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C56" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="37"/>
+      <c r="E56" s="37"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="15">
+        <v>70</v>
+      </c>
+      <c r="H56" s="15">
+        <v>6</v>
+      </c>
+      <c r="I56" s="15">
+        <v>15</v>
+      </c>
+      <c r="J56" s="15">
+        <v>32</v>
+      </c>
+      <c r="K56" s="15">
+        <v>17</v>
+      </c>
+      <c r="L56" s="15">
+        <v>0</v>
+      </c>
+      <c r="M56" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C57" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="37"/>
+      <c r="E57" s="37"/>
+      <c r="F57" s="14"/>
+      <c r="G57" s="15">
+        <v>106</v>
+      </c>
+      <c r="H57" s="15">
+        <v>11</v>
+      </c>
+      <c r="I57" s="15">
+        <v>26</v>
+      </c>
+      <c r="J57" s="15">
+        <v>19</v>
+      </c>
+      <c r="K57" s="15">
+        <v>46</v>
+      </c>
+      <c r="L57" s="15">
+        <v>3</v>
+      </c>
+      <c r="M57" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C58" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="14"/>
+      <c r="G58" s="15">
+        <v>67</v>
+      </c>
+      <c r="H58" s="15">
+        <v>4</v>
+      </c>
+      <c r="I58" s="15">
+        <v>14</v>
+      </c>
+      <c r="J58" s="15">
+        <v>16</v>
+      </c>
+      <c r="K58" s="15">
+        <v>33</v>
+      </c>
+      <c r="L58" s="15">
+        <v>0</v>
+      </c>
+      <c r="M58" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C59" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D59" s="37"/>
+      <c r="E59" s="37"/>
+      <c r="F59" s="14"/>
+      <c r="G59" s="15">
+        <v>0</v>
+      </c>
+      <c r="H59" s="15">
+        <v>0</v>
+      </c>
+      <c r="I59" s="15">
+        <v>0</v>
+      </c>
+      <c r="J59" s="15">
+        <v>0</v>
+      </c>
+      <c r="K59" s="15">
+        <v>0</v>
+      </c>
+      <c r="L59" s="15">
+        <v>0</v>
+      </c>
+      <c r="M59" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C60" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" s="37"/>
+      <c r="E60" s="37"/>
+      <c r="F60" s="14"/>
+      <c r="G60" s="15">
+        <v>1</v>
+      </c>
+      <c r="H60" s="15">
+        <v>0</v>
+      </c>
+      <c r="I60" s="15">
+        <v>0</v>
+      </c>
+      <c r="J60" s="15">
+        <v>0</v>
+      </c>
+      <c r="K60" s="15">
+        <v>0</v>
+      </c>
+      <c r="L60" s="15">
+        <v>1</v>
+      </c>
+      <c r="M60" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:13" s="17" customFormat="1" ht="22.4" customHeight="1">
+      <c r="B61" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" s="41"/>
+      <c r="D61" s="41"/>
+      <c r="E61" s="41"/>
+      <c r="F61" s="18"/>
+      <c r="G61" s="19">
+        <v>522</v>
+      </c>
+      <c r="H61" s="19">
+        <v>58</v>
+      </c>
+      <c r="I61" s="19">
+        <v>296</v>
+      </c>
+      <c r="J61" s="19">
+        <v>117</v>
+      </c>
+      <c r="K61" s="19">
+        <v>43</v>
+      </c>
+      <c r="L61" s="19">
+        <v>5</v>
+      </c>
+      <c r="M61" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="62" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C62" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="14"/>
+      <c r="G62" s="15">
+        <v>476</v>
+      </c>
+      <c r="H62" s="15">
+        <v>52</v>
+      </c>
+      <c r="I62" s="15">
+        <v>277</v>
+      </c>
+      <c r="J62" s="15">
+        <v>104</v>
+      </c>
+      <c r="K62" s="15">
+        <v>40</v>
+      </c>
+      <c r="L62" s="15">
+        <v>2</v>
+      </c>
+      <c r="M62" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C63" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="37"/>
+      <c r="E63" s="37"/>
+      <c r="F63" s="14"/>
+      <c r="G63" s="15">
+        <v>18</v>
+      </c>
+      <c r="H63" s="15">
+        <v>3</v>
+      </c>
+      <c r="I63" s="15">
         <v>10</v>
       </c>
-      <c r="N8" s="20"/>
-[...38 lines deleted...]
-      <c r="M9" s="19">
+      <c r="J63" s="15">
+        <v>4</v>
+      </c>
+      <c r="K63" s="15">
+        <v>1</v>
+      </c>
+      <c r="L63" s="15">
+        <v>0</v>
+      </c>
+      <c r="M63" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="2:13" ht="22.4" customHeight="1">
+      <c r="C64" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="37"/>
+      <c r="E64" s="37"/>
+      <c r="F64" s="14"/>
+      <c r="G64" s="15">
+        <v>11</v>
+      </c>
+      <c r="H64" s="15">
+        <v>1</v>
+      </c>
+      <c r="I64" s="15">
+        <v>0</v>
+      </c>
+      <c r="J64" s="15">
+        <v>4</v>
+      </c>
+      <c r="K64" s="15">
+        <v>1</v>
+      </c>
+      <c r="L64" s="15">
+        <v>3</v>
+      </c>
+      <c r="M64" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="22.4" customHeight="1">
+      <c r="C65" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="D65" s="37"/>
+      <c r="E65" s="37"/>
+      <c r="F65" s="14"/>
+      <c r="G65" s="15">
+        <v>17</v>
+      </c>
+      <c r="H65" s="15">
+        <v>2</v>
+      </c>
+      <c r="I65" s="15">
+        <v>9</v>
+      </c>
+      <c r="J65" s="15">
+        <v>5</v>
+      </c>
+      <c r="K65" s="15">
+        <v>1</v>
+      </c>
+      <c r="L65" s="15">
+        <v>0</v>
+      </c>
+      <c r="M65" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="22.4" customHeight="1">
+      <c r="C66" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D66" s="37"/>
+      <c r="E66" s="37"/>
+      <c r="F66" s="14"/>
+      <c r="G66" s="15">
+        <v>0</v>
+      </c>
+      <c r="H66" s="15">
+        <v>0</v>
+      </c>
+      <c r="I66" s="15">
+        <v>0</v>
+      </c>
+      <c r="J66" s="15">
+        <v>0</v>
+      </c>
+      <c r="K66" s="15">
+        <v>0</v>
+      </c>
+      <c r="L66" s="15">
+        <v>0</v>
+      </c>
+      <c r="M66" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="22.4" customHeight="1">
+      <c r="C67" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" s="37"/>
+      <c r="E67" s="37"/>
+      <c r="F67" s="14"/>
+      <c r="G67" s="15">
+        <v>0</v>
+      </c>
+      <c r="H67" s="15">
+        <v>0</v>
+      </c>
+      <c r="I67" s="15">
+        <v>0</v>
+      </c>
+      <c r="J67" s="15">
+        <v>0</v>
+      </c>
+      <c r="K67" s="15">
+        <v>0</v>
+      </c>
+      <c r="L67" s="15">
+        <v>0</v>
+      </c>
+      <c r="M67" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" s="17" customFormat="1" ht="22.4" customHeight="1">
+      <c r="B68" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="C68" s="41"/>
+      <c r="D68" s="41"/>
+      <c r="E68" s="41"/>
+      <c r="F68" s="18"/>
+      <c r="G68" s="19">
+        <v>1530</v>
+      </c>
+      <c r="H68" s="19">
+        <v>170</v>
+      </c>
+      <c r="I68" s="19">
+        <v>552</v>
+      </c>
+      <c r="J68" s="19">
+        <v>552</v>
+      </c>
+      <c r="K68" s="19">
+        <v>250</v>
+      </c>
+      <c r="L68" s="19">
+        <v>6</v>
+      </c>
+      <c r="M68" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="22.4" customHeight="1">
+      <c r="C69" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D69" s="37"/>
+      <c r="E69" s="37"/>
+      <c r="F69" s="14"/>
+      <c r="G69" s="15">
+        <v>1353</v>
+      </c>
+      <c r="H69" s="15">
+        <v>151</v>
+      </c>
+      <c r="I69" s="15">
+        <v>505</v>
+      </c>
+      <c r="J69" s="15">
+        <v>495</v>
+      </c>
+      <c r="K69" s="15">
+        <v>198</v>
+      </c>
+      <c r="L69" s="15">
+        <v>4</v>
+      </c>
+      <c r="M69" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="22.4" customHeight="1">
+      <c r="C70" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="37"/>
+      <c r="E70" s="37"/>
+      <c r="F70" s="14"/>
+      <c r="G70" s="15">
+        <v>54</v>
+      </c>
+      <c r="H70" s="15">
+        <v>6</v>
+      </c>
+      <c r="I70" s="15">
         <v>15</v>
       </c>
-    </row>
-[...92 lines deleted...]
-        <f>IF(TEXT(A12,"e")="1","元",TEXT(A12,"e"))</f>
+      <c r="J70" s="15">
+        <v>24</v>
+      </c>
+      <c r="K70" s="15">
+        <v>9</v>
+      </c>
+      <c r="L70" s="15">
+        <v>0</v>
+      </c>
+      <c r="M70" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="22.4" customHeight="1">
+      <c r="C71" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="E12" s="32" t="str">
-[...22 lines deleted...]
-      <c r="M12" s="24">
+      <c r="D71" s="37"/>
+      <c r="E71" s="37"/>
+      <c r="F71" s="14"/>
+      <c r="G71" s="15">
+        <v>52</v>
+      </c>
+      <c r="H71" s="15">
+        <v>4</v>
+      </c>
+      <c r="I71" s="15">
+        <v>10</v>
+      </c>
+      <c r="J71" s="15">
+        <v>17</v>
+      </c>
+      <c r="K71" s="15">
+        <v>19</v>
+      </c>
+      <c r="L71" s="15">
+        <v>2</v>
+      </c>
+      <c r="M71" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="22.4" customHeight="1">
+      <c r="C72" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="D72" s="37"/>
+      <c r="E72" s="37"/>
+      <c r="F72" s="14"/>
+      <c r="G72" s="15">
+        <v>71</v>
+      </c>
+      <c r="H72" s="15">
         <v>9</v>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="C17" s="42" t="s">
+      <c r="I72" s="15">
+        <v>22</v>
+      </c>
+      <c r="J72" s="15">
+        <v>16</v>
+      </c>
+      <c r="K72" s="15">
+        <v>24</v>
+      </c>
+      <c r="L72" s="15">
+        <v>0</v>
+      </c>
+      <c r="M72" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="22.4" customHeight="1">
+      <c r="C73" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="D17" s="42"/>
-[...26 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="D73" s="37"/>
+      <c r="E73" s="37"/>
+      <c r="F73" s="14"/>
+      <c r="G73" s="15">
+        <v>0</v>
+      </c>
+      <c r="H73" s="15">
+        <v>0</v>
+      </c>
+      <c r="I73" s="15">
+        <v>0</v>
+      </c>
+      <c r="J73" s="15">
+        <v>0</v>
+      </c>
+      <c r="K73" s="15">
+        <v>0</v>
+      </c>
+      <c r="L73" s="15">
+        <v>0</v>
+      </c>
+      <c r="M73" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="22.4" customHeight="1">
+      <c r="C74" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="42"/>
-[...1608 lines deleted...]
-    <row r="75" spans="1:13" ht="5.0999999999999996" customHeight="1">
+      <c r="D74" s="37"/>
+      <c r="E74" s="37"/>
+      <c r="F74" s="14"/>
+      <c r="G74" s="15">
+        <v>0</v>
+      </c>
+      <c r="H74" s="15">
+        <v>0</v>
+      </c>
+      <c r="I74" s="15">
+        <v>0</v>
+      </c>
+      <c r="J74" s="15">
+        <v>0</v>
+      </c>
+      <c r="K74" s="15">
+        <v>0</v>
+      </c>
+      <c r="L74" s="15">
+        <v>0</v>
+      </c>
+      <c r="M74" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="5.15" customHeight="1">
       <c r="A75" s="3"/>
       <c r="B75" s="3"/>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
-      <c r="F75" s="26"/>
+      <c r="F75" s="21"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3"/>
       <c r="K75" s="3"/>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
     </row>
-    <row r="76" spans="1:13" ht="5.0999999999999996" customHeight="1">
-[...13 lines deleted...]
-    </row>
+    <row r="76" spans="1:13" ht="5.15" customHeight="1"/>
     <row r="77" spans="1:13">
-      <c r="A77" s="27" t="s">
-        <v>14</v>
+      <c r="A77" s="22" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:13"/>
     <row r="79" spans="1:13"/>
     <row r="80" spans="1:13"/>
     <row r="81"/>
     <row r="82"/>
     <row r="83"/>
     <row r="84"/>
     <row r="85"/>
     <row r="86"/>
     <row r="87"/>
     <row r="88"/>
     <row r="89"/>
     <row r="90"/>
     <row r="91"/>
     <row r="92"/>
     <row r="93"/>
     <row r="94"/>
     <row r="95"/>
     <row r="96"/>
     <row r="97"/>
     <row r="98"/>
     <row r="99"/>
     <row r="100"/>
@@ -4033,151 +3844,150 @@
     <row r="123"/>
     <row r="124"/>
     <row r="125"/>
     <row r="126"/>
     <row r="127"/>
     <row r="128"/>
     <row r="129"/>
     <row r="130"/>
     <row r="131"/>
     <row r="132"/>
     <row r="133"/>
     <row r="134"/>
     <row r="135"/>
     <row r="136"/>
     <row r="137"/>
     <row r="138"/>
     <row r="139"/>
     <row r="140"/>
     <row r="141"/>
     <row r="142"/>
     <row r="143"/>
     <row r="144"/>
     <row r="145"/>
   </sheetData>
   <mergeCells count="72">
-    <mergeCell ref="B73:E73"/>
-[...1 lines deleted...]
-    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="C67:E67"/>
     <mergeCell ref="B68:E68"/>
-    <mergeCell ref="B69:E69"/>
-[...2 lines deleted...]
-    <mergeCell ref="B72:E72"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="C60:E60"/>
     <mergeCell ref="B61:E61"/>
-    <mergeCell ref="B62:E62"/>
-[...14 lines deleted...]
-    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="C65:E65"/>
     <mergeCell ref="B54:E54"/>
-    <mergeCell ref="B43:E43"/>
-[...2 lines deleted...]
-    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="C46:E46"/>
     <mergeCell ref="B47:E47"/>
-    <mergeCell ref="B48:E48"/>
-[...2 lines deleted...]
-    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C39:E39"/>
     <mergeCell ref="B40:E40"/>
-    <mergeCell ref="B41:E41"/>
-[...7 lines deleted...]
-    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="C24:E24"/>
+    <mergeCell ref="C25:E25"/>
     <mergeCell ref="B26:E26"/>
-    <mergeCell ref="B27:E27"/>
-[...8 lines deleted...]
-    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="C29:E29"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="B5:E6"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="L5:L6"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="94" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="93" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>20-00-06</vt:lpstr>
       <vt:lpstr>'20-00-06'!_11</vt:lpstr>
       <vt:lpstr>'20-00-06'!Print_Area</vt:lpstr>
       <vt:lpstr>'20-00-06'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>